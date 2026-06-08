--- v4 (2026-03-03)
+++ v5 (2026-06-08)
@@ -1,264 +1,341 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
+<file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" Id="rId4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <bookViews>
-    <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" tabRatio="990" firstSheet="0" autoFilterDateGrouping="1"/>
+    <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" tabRatio="974" firstSheet="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="US Debt Passive FoF" sheetId="1" state="visible" r:id="rId1"/>
     <sheet name="Sheet1" sheetId="2" state="hidden" r:id="rId2"/>
   </sheets>
   <definedNames/>
-  <calcPr calcId="191029" fullCalcOnLoad="1"/>
+  <calcPr calcId="191029" fullCalcOnLoad="1" calcOnSave="0"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <numFmts count="3">
+  <numFmts count="7">
     <numFmt numFmtId="164" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);"/>
     <numFmt numFmtId="165" formatCode="_(* #,##0_);_(* \(#,##0\);"/>
-    <numFmt numFmtId="166" formatCode="0.000%"/>
+    <numFmt numFmtId="166" formatCode="#,##0.00_);\(#,##0.00\)%"/>
+    <numFmt numFmtId="167" formatCode="_(* #,##0.0000_);_(* \(#,##0.0000\);_(* &quot;-&quot;??_);_(@_)"/>
+    <numFmt numFmtId="168" formatCode="0.0000"/>
+    <numFmt numFmtId="169" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;??_);_(@_)"/>
+    <numFmt numFmtId="170" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;_);_(* @_)"/>
   </numFmts>
-  <fonts count="24">
+  <fonts count="35">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="trebuchet MS"/>
       <family val="2"/>
       <color theme="1"/>
-      <sz val="11"/>
-[...4 lines deleted...]
-      <color theme="1"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="trebuchet MS"/>
       <family val="2"/>
       <b val="1"/>
       <color rgb="FFFFFFFF"/>
       <sz val="14"/>
     </font>
     <font>
       <name val="trebuchet MS"/>
       <family val="2"/>
       <b val="1"/>
       <color theme="1"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="trebuchet MS"/>
       <family val="2"/>
       <b val="1"/>
       <color rgb="FFFFFFFF"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="trebuchet MS"/>
       <family val="2"/>
       <color rgb="FF000000"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
-    </font>
-[...24 lines deleted...]
-      <sz val="10"/>
     </font>
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="10"/>
       <sz val="11"/>
       <u val="single"/>
       <scheme val="minor"/>
     </font>
     <font>
+      <name val="trebuchet MS"/>
+      <family val="2"/>
+      <b val="1"/>
+      <color theme="1"/>
+      <sz val="11"/>
+    </font>
+    <font>
+      <name val="Trebuchet MS"/>
+      <family val="2"/>
+      <color theme="1"/>
+      <sz val="8"/>
+    </font>
+    <font>
+      <name val="Trebuchet MS"/>
+      <family val="2"/>
+      <b val="1"/>
+      <color theme="1"/>
+      <sz val="8"/>
+    </font>
+    <font>
+      <name val="Trebuchet MS"/>
+      <family val="2"/>
+      <b val="1"/>
+      <color rgb="FFFF0000"/>
+      <sz val="8"/>
+    </font>
+    <font>
+      <name val="Trebuchet MS"/>
+      <family val="2"/>
+      <color rgb="FF000000"/>
+      <sz val="8"/>
+    </font>
+    <font>
       <name val="Trebuchet MS"/>
       <family val="2"/>
       <b val="1"/>
       <color rgb="FF000000"/>
+      <sz val="8"/>
+      <u val="single"/>
+    </font>
+    <font>
+      <name val="Trebuchet MS"/>
+      <family val="2"/>
+      <b val="1"/>
+      <color rgb="FF333333"/>
+      <sz val="8"/>
+    </font>
+    <font>
+      <name val="Trebuchet MS"/>
+      <family val="2"/>
+      <b val="1"/>
+      <sz val="8"/>
+    </font>
+    <font>
+      <name val="Trebuchet MS"/>
+      <family val="2"/>
+      <sz val="8"/>
+    </font>
+    <font>
+      <name val="Trebuchet MS"/>
+      <family val="2"/>
+      <i val="1"/>
+      <sz val="8"/>
+    </font>
+    <font>
+      <name val="Trebuchet MS"/>
+      <family val="2"/>
+      <color rgb="FFFF0000"/>
+      <sz val="8"/>
+    </font>
+    <font>
+      <name val="Trebuchet MS"/>
+      <family val="2"/>
+      <b val="1"/>
+      <strike val="1"/>
+      <sz val="8"/>
+    </font>
+    <font>
+      <name val="Arial"/>
+      <family val="2"/>
       <sz val="10"/>
     </font>
     <font>
-      <name val="Trebuchet MS"/>
-[...1 lines deleted...]
-      <b val="1"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <color indexed="8"/>
       <sz val="10"/>
+    </font>
+    <font>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <color theme="1"/>
+      <sz val="8"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <name val="Arial"/>
       <family val="2"/>
       <b val="1"/>
       <color rgb="FF000000"/>
-      <sz val="9"/>
+      <sz val="8"/>
     </font>
     <font>
       <name val="Arial"/>
       <family val="2"/>
       <color rgb="FF000000"/>
-      <sz val="9"/>
+      <sz val="8"/>
     </font>
     <font>
       <name val="Times New Roman"/>
       <family val="1"/>
       <color rgb="FF000000"/>
-      <sz val="10"/>
+      <sz val="8"/>
+    </font>
+    <font>
+      <name val="Trebuchet MS"/>
+      <family val="2"/>
+      <color indexed="8"/>
+      <sz val="8"/>
     </font>
     <font>
       <name val="Trebuchet MS"/>
       <family val="2"/>
       <b val="1"/>
       <color indexed="8"/>
-      <sz val="10"/>
-[...3 lines deleted...]
-      <name val="Aptos Narrow"/>
+      <sz val="8"/>
+    </font>
+    <font>
+      <name val="Trebuchet MS"/>
       <family val="2"/>
       <b val="1"/>
       <color rgb="FF000000"/>
-      <sz val="11"/>
+      <sz val="8"/>
     </font>
     <font>
       <name val="Calibri"/>
       <family val="2"/>
-      <color rgb="FF000000"/>
-      <sz val="11"/>
+      <color theme="10"/>
+      <sz val="8"/>
+      <u val="single"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <b val="1"/>
+      <color theme="1"/>
+      <sz val="8"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <b val="1"/>
       <color rgb="FF000000"/>
-      <sz val="11"/>
-[...2 lines deleted...]
-      <name val="trebuchet MS"/>
+      <sz val="8"/>
+    </font>
+    <font>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
       <b val="1"/>
-      <color theme="1"/>
-      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <sz val="8"/>
+    </font>
+    <font>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <color rgb="FF000000"/>
+      <sz val="8"/>
+    </font>
+    <font>
+      <name val="Trebuchet MS"/>
+      <family val="2"/>
+      <b val="1"/>
+      <color indexed="8"/>
+      <sz val="8"/>
       <u val="single"/>
-    </font>
-[...5 lines deleted...]
-      <sz val="11"/>
     </font>
   </fonts>
   <fills count="6">
     <fill>
       <patternFill/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF000000"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFC0C0C0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFD9D9D9"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="12">
+  <borders count="16">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
@@ -273,369 +350,656 @@
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
-[...4 lines deleted...]
-      </right>
+      <left/>
+      <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
-      <bottom/>
-[...9 lines deleted...]
-      <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
-      <bottom style="thin">
-[...1 lines deleted...]
-      </bottom>
+      <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left/>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="4">
+  <cellStyleXfs count="13">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="9" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
-    <xf numFmtId="9" fontId="7" fillId="0" borderId="0"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="43" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="43" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="9" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="43" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="170" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="9" fontId="21" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="91">
+  <cellXfs count="190">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
-[...12 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="10" fontId="1" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="15" fontId="1" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="164" fontId="3" fillId="3" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="10" fontId="3" fillId="3" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="164" fontId="4" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="10" fontId="4" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="6" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="6" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="8" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="9" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-[...11 lines deleted...]
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="10" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="10" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="9" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="43" fontId="15" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="43" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="43" fontId="16" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="43" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="10" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="10" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="7" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="13" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="4" fontId="16" fillId="0" borderId="1" pivotButton="0" quotePrefix="1" xfId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="10" fontId="16" fillId="0" borderId="1" pivotButton="0" quotePrefix="1" xfId="1"/>
+    <xf numFmtId="166" fontId="16" fillId="0" borderId="3" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="13" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="2" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="14" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="15" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="10" fontId="15" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="167" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="168" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="168" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="168" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="4">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="16" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="25" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="25" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="5"/>
+    <xf numFmtId="43" fontId="16" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="6"/>
+    <xf numFmtId="169" fontId="16" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="5"/>
+    <xf numFmtId="169" fontId="16" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="6"/>
+    <xf numFmtId="15" fontId="16" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="6"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="11" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="169" fontId="16" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="6">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="15" fontId="16" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="6">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="12" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="169" fontId="16" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="6">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="15" fontId="16" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="6">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="4" fontId="11" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-[...18 lines deleted...]
-      <alignment horizontal="center" vertical="top"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="2">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="16" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="10" fontId="16" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="16" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="2">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="2">
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="2">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="16" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="10" fontId="16" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="4" borderId="0" pivotButton="0" quotePrefix="0" xfId="5"/>
+    <xf numFmtId="15" fontId="16" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="5"/>
+    <xf numFmtId="4" fontId="16" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="5"/>
+    <xf numFmtId="0" fontId="24" fillId="4" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="25" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="10" fontId="25" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="16" fillId="4" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="10" fontId="16" fillId="4" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="10" fontId="16" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="16" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="10" fontId="16" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="4" fontId="9" fillId="0" borderId="4" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="9" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="10" fontId="31" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="5" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="10" fontId="33" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="43" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="4">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="25" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="3"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="7" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="4" fontId="11" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="11" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="10" fontId="11" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="12" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="4" fontId="2" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="11" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="14" fontId="2" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="12" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="4" fontId="11" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="2">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="3" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="4" fontId="11" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="4" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="10" fontId="11" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="1">
+    <xf numFmtId="4" fontId="16" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="16" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="2">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="6" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="2" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="11" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="12" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="4" fontId="2" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="3" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-[...47 lines deleted...]
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="2" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="5" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="4" fontId="11" fillId="0" borderId="5" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-[...11 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="4" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-[...14 lines deleted...]
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="3" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="3" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="7" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="5" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="4" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="4" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="4" fontId="16" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="2">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="4" fontId="16" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
-[...15 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-[...1 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="12" pivotButton="0" quotePrefix="0" xfId="0"/>
   </cellXfs>
-  <cellStyles count="4">
+  <cellStyles count="13">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Percent" xfId="1" builtinId="5"/>
     <cellStyle name="Normal 3 4 2 2 4" xfId="2"/>
     <cellStyle name="Hyperlink" xfId="3" builtinId="8"/>
+    <cellStyle name="Comma" xfId="4" builtinId="3"/>
+    <cellStyle name="Normal 3 2" xfId="5"/>
+    <cellStyle name="Comma 4 2" xfId="6"/>
+    <cellStyle name="Percent 2 3" xfId="7"/>
+    <cellStyle name="Comma 2" xfId="8"/>
+    <cellStyle name="Normal 2" xfId="9"/>
+    <cellStyle name="Normal 3" xfId="10"/>
+    <cellStyle name="Comma 3" xfId="11"/>
+    <cellStyle name="Percent 2" xfId="12"/>
   </cellStyles>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00800000"/>
       <rgbColor rgb="00008000"/>
       <rgbColor rgb="00000080"/>
       <rgbColor rgb="00808000"/>
       <rgbColor rgb="00800080"/>
@@ -682,94 +1046,94 @@
       <rgbColor rgb="00993366"/>
       <rgbColor rgb="00333399"/>
       <rgbColor rgb="00333333"/>
     </indexedColors>
   </colors>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId4" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image1.png" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image2.png" Id="rId2" /></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <wsDr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
   <twoCellAnchor editAs="oneCell">
     <from>
       <col>1</col>
       <colOff>0</colOff>
       <row>28</row>
       <rowOff>0</rowOff>
     </from>
     <to>
       <col>2</col>
-      <colOff>196850</colOff>
+      <colOff>203200</colOff>
       <row>37</row>
-      <rowOff>31750</rowOff>
+      <rowOff>34925</rowOff>
     </to>
     <pic>
       <nvPicPr>
         <cNvPr id="2" name="Picture 1"/>
         <cNvPicPr>
           <a:picLocks/>
         </cNvPicPr>
       </nvPicPr>
       <blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </blipFill>
       <spPr>
         <a:xfrm>
           <a:off x="457200" y="4883150"/>
           <a:ext cx="2374900" cy="1574800"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <avLst/>
         </a:prstGeom>
         <a:ln>
           <a:prstDash val="solid"/>
         </a:ln>
       </spPr>
     </pic>
     <clientData/>
   </twoCellAnchor>
   <twoCellAnchor editAs="oneCell">
     <from>
       <col>1</col>
       <colOff>0</colOff>
-      <row>40</row>
+      <row>41</row>
       <rowOff>0</rowOff>
     </from>
     <to>
       <col>2</col>
-      <colOff>196850</colOff>
-[...1 lines deleted...]
-      <rowOff>31750</rowOff>
+      <colOff>203200</colOff>
+      <row>50</row>
+      <rowOff>34925</rowOff>
     </to>
     <pic>
       <nvPicPr>
         <cNvPr id="3" name="Picture 2"/>
         <cNvPicPr>
           <a:picLocks/>
         </cNvPicPr>
       </nvPicPr>
       <blipFill>
         <a:blip r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </blipFill>
       <spPr>
         <a:xfrm>
           <a:off x="457200" y="7296150"/>
           <a:ext cx="2374900" cy="1574800"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <avLst/>
         </a:prstGeom>
         <a:ln>
           <a:prstDash val="solid"/>
         </a:ln>
@@ -1028,519 +1392,1123 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ishares.com/uk/individual/en/products/253745/ishares-usd-government-bond-710-ucits-etf-acc-fund" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ishares.com/uk/individual/en/products/287340/ishares-treasury-bond-1-3yr-ucits-etf" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:L61"/>
+  <dimension ref="A1:L96"/>
   <sheetViews>
-    <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
+    <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultColWidth="8.7265625" defaultRowHeight="13.5"/>
   <cols>
-    <col width="6.54296875" bestFit="1" customWidth="1" style="84" min="1" max="1"/>
-[...11 lines deleted...]
-    <col width="8.7265625" customWidth="1" style="84" min="13" max="16384"/>
+    <col width="6.54296875" bestFit="1" customWidth="1" style="1" min="1" max="1"/>
+    <col width="31.1796875" bestFit="1" customWidth="1" style="1" min="2" max="2"/>
+    <col width="29.54296875" bestFit="1" customWidth="1" style="1" min="3" max="3"/>
+    <col width="19.453125" customWidth="1" style="1" min="4" max="4"/>
+    <col width="21.453125" customWidth="1" style="1" min="5" max="5"/>
+    <col width="23.81640625" bestFit="1" customWidth="1" style="1" min="6" max="6"/>
+    <col width="14" bestFit="1" customWidth="1" style="1" min="7" max="7"/>
+    <col width="12.54296875" bestFit="1" customWidth="1" style="1" min="8" max="8"/>
+    <col width="14" bestFit="1" customWidth="1" style="1" min="9" max="9"/>
+    <col width="7.54296875" bestFit="1" customWidth="1" style="1" min="10" max="10"/>
+    <col width="15.81640625" bestFit="1" customWidth="1" style="1" min="11" max="11"/>
+    <col width="7.54296875" bestFit="1" customWidth="1" style="1" min="12" max="12"/>
+    <col width="8.7265625" customWidth="1" style="1" min="13" max="16384"/>
   </cols>
   <sheetData>
-    <row r="1" ht="19" customHeight="1" s="62">
-[...1 lines deleted...]
-      <c r="B1" s="61" t="inlineStr">
+    <row r="1" ht="19" customHeight="1" s="158">
+      <c r="A1" s="157" t="n"/>
+      <c r="B1" s="157" t="inlineStr">
         <is>
           <t>DSP US Specific Debt Passive FoF</t>
         </is>
       </c>
     </row>
     <row r="2">
-      <c r="B2" s="4" t="inlineStr">
-[...1 lines deleted...]
-          <t>Portfolio as on February 15, 2026</t>
+      <c r="B2" s="3" t="inlineStr">
+        <is>
+          <t>Portfolio as on May 31, 2026</t>
         </is>
       </c>
     </row>
     <row r="4">
-      <c r="A4" s="5" t="inlineStr">
+      <c r="A4" s="4" t="inlineStr">
         <is>
           <t>Sr. No.</t>
         </is>
       </c>
-      <c r="B4" s="5" t="inlineStr">
+      <c r="B4" s="4" t="inlineStr">
         <is>
           <t>Name of Instrument</t>
         </is>
       </c>
-      <c r="C4" s="5" t="inlineStr">
+      <c r="C4" s="4" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
-      <c r="D4" s="5" t="inlineStr">
+      <c r="D4" s="4" t="inlineStr">
         <is>
           <t>Rating/Industry</t>
         </is>
       </c>
-      <c r="E4" s="5" t="inlineStr">
+      <c r="E4" s="4" t="inlineStr">
         <is>
           <t>Quantity</t>
         </is>
       </c>
-      <c r="F4" s="5" t="inlineStr">
+      <c r="F4" s="4" t="inlineStr">
         <is>
           <t>Market value (Rs. In lakhs)</t>
         </is>
       </c>
-      <c r="G4" s="5" t="inlineStr">
+      <c r="G4" s="4" t="inlineStr">
         <is>
           <t>% to Net Assets</t>
         </is>
       </c>
-      <c r="H4" s="5" t="inlineStr">
+      <c r="H4" s="4" t="inlineStr">
         <is>
           <t>Maturity Date</t>
         </is>
       </c>
-      <c r="I4" s="5" t="inlineStr">
+      <c r="I4" s="4" t="inlineStr">
         <is>
           <t>Put/Call Option</t>
         </is>
       </c>
-      <c r="J4" s="5" t="inlineStr">
+      <c r="J4" s="4" t="inlineStr">
         <is>
           <t>YTM (%)</t>
         </is>
       </c>
     </row>
     <row r="6">
-      <c r="B6" s="4" t="inlineStr">
+      <c r="B6" s="3" t="inlineStr">
         <is>
           <t>MONEY MARKET INSTRUMENTS</t>
         </is>
       </c>
     </row>
     <row r="7">
-      <c r="A7" s="84" t="n">
+      <c r="A7" s="1" t="n">
         <v>1</v>
       </c>
-      <c r="B7" s="4" t="inlineStr">
+      <c r="B7" s="3" t="inlineStr">
         <is>
           <t>TREPS / Reverse Repo Investments</t>
         </is>
       </c>
-      <c r="F7" s="6" t="n">
-[...6 lines deleted...]
-        <v>46069</v>
+      <c r="F7" s="5" t="n">
+        <v>5.28</v>
+      </c>
+      <c r="G7" s="6" t="n">
+        <v>0.0008</v>
+      </c>
+      <c r="H7" s="7" t="n">
+        <v>46174</v>
       </c>
     </row>
     <row r="8">
-      <c r="A8" s="9" t="n"/>
-      <c r="B8" s="9" t="inlineStr">
+      <c r="A8" s="8" t="n"/>
+      <c r="B8" s="8" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
-      <c r="C8" s="9" t="n"/>
-[...8 lines deleted...]
-      <c r="K8" s="4" t="inlineStr">
+      <c r="C8" s="8" t="n"/>
+      <c r="D8" s="8" t="n"/>
+      <c r="E8" s="8" t="n"/>
+      <c r="F8" s="9" t="n">
+        <v>5.28</v>
+      </c>
+      <c r="G8" s="10" t="n">
+        <v>0.0008</v>
+      </c>
+      <c r="K8" s="3" t="inlineStr">
         <is>
           <t>Sector/Rating</t>
         </is>
       </c>
-      <c r="L8" s="4" t="inlineStr">
+      <c r="L8" s="3" t="inlineStr">
         <is>
           <t>Percent</t>
         </is>
       </c>
     </row>
     <row r="9">
-      <c r="K9" s="84" t="inlineStr">
+      <c r="K9" s="1" t="inlineStr">
         <is>
           <t>Foreign Security</t>
         </is>
       </c>
-      <c r="L9" s="7" t="n">
-        <v>0.9942</v>
+      <c r="L9" s="6" t="n">
+        <v>0.9991</v>
       </c>
     </row>
     <row r="10">
-      <c r="B10" s="4" t="inlineStr">
+      <c r="B10" s="3" t="inlineStr">
         <is>
           <t>OTHERS</t>
         </is>
       </c>
-      <c r="K10" s="84" t="inlineStr">
+      <c r="K10" s="1" t="inlineStr">
         <is>
           <t>Cash &amp; Equivalent</t>
         </is>
       </c>
-      <c r="L10" s="7" t="n">
-        <v>0.0058</v>
+      <c r="L10" s="6" t="n">
+        <v>0.0009</v>
       </c>
     </row>
     <row r="11">
-      <c r="B11" s="4" t="inlineStr">
+      <c r="B11" s="3" t="inlineStr">
         <is>
           <t>Overseas Mutual Fund</t>
         </is>
       </c>
     </row>
     <row r="12">
-      <c r="A12" s="84" t="n">
+      <c r="A12" s="1" t="n">
         <v>2</v>
       </c>
-      <c r="B12" s="84" t="inlineStr">
+      <c r="B12" s="1" t="inlineStr">
         <is>
           <t>ISHARES USD TRES BOND 7-10Y</t>
         </is>
       </c>
-      <c r="C12" s="84" t="inlineStr">
+      <c r="C12" s="1" t="inlineStr">
         <is>
           <t>IE00B3VWN518</t>
         </is>
       </c>
-      <c r="D12" s="84" t="inlineStr">
+      <c r="D12" s="1" t="inlineStr">
         <is>
           <t>Foreign Security</t>
         </is>
       </c>
-      <c r="E12" s="12" t="n">
+      <c r="E12" s="11" t="n">
         <v>39224</v>
       </c>
-      <c r="F12" s="6" t="n">
-[...6 lines deleted...]
-        <v>3.99</v>
+      <c r="F12" s="5" t="n">
+        <v>5773.3</v>
+      </c>
+      <c r="G12" s="6" t="n">
+        <v>0.8358</v>
+      </c>
+      <c r="J12" s="5" t="n">
+        <v>4.37</v>
       </c>
     </row>
     <row r="13">
-      <c r="A13" s="84" t="n">
+      <c r="A13" s="1" t="n">
         <v>3</v>
       </c>
-      <c r="B13" s="84" t="inlineStr">
+      <c r="B13" s="1" t="inlineStr">
         <is>
           <t>ISHARES USD TRSRY 1-3Y USD A</t>
         </is>
       </c>
-      <c r="C13" s="84" t="inlineStr">
+      <c r="C13" s="1" t="inlineStr">
         <is>
           <t>IE00BYXPSP02</t>
         </is>
       </c>
-      <c r="D13" s="84" t="inlineStr">
+      <c r="D13" s="1" t="inlineStr">
         <is>
           <t>Foreign Security</t>
         </is>
       </c>
-      <c r="E13" s="12" t="n">
+      <c r="E13" s="11" t="n">
         <v>198820</v>
       </c>
-      <c r="F13" s="6" t="n">
-[...6 lines deleted...]
-        <v>3.48</v>
+      <c r="F13" s="5" t="n">
+        <v>1127.62</v>
+      </c>
+      <c r="G13" s="6" t="n">
+        <v>0.1633</v>
+      </c>
+      <c r="J13" s="5" t="n">
+        <v>4.02</v>
       </c>
     </row>
     <row r="14">
-      <c r="A14" s="9" t="n"/>
-      <c r="B14" s="9" t="inlineStr">
+      <c r="A14" s="8" t="n"/>
+      <c r="B14" s="8" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
-      <c r="C14" s="9" t="n"/>
-[...6 lines deleted...]
-        <v>0.9942</v>
+      <c r="C14" s="8" t="n"/>
+      <c r="D14" s="8" t="n"/>
+      <c r="E14" s="8" t="n"/>
+      <c r="F14" s="9" t="n">
+        <v>6900.92</v>
+      </c>
+      <c r="G14" s="10" t="n">
+        <v>0.9991</v>
       </c>
     </row>
     <row r="16">
-      <c r="B16" s="4" t="inlineStr">
+      <c r="B16" s="3" t="inlineStr">
         <is>
           <t>Cash &amp; Cash Equivalent</t>
         </is>
       </c>
     </row>
     <row r="17">
-      <c r="B17" s="84" t="inlineStr">
+      <c r="B17" s="1" t="inlineStr">
         <is>
           <t>Net Receivables/Payables</t>
         </is>
       </c>
-      <c r="E17" s="12" t="n"/>
-[...6 lines deleted...]
-      <c r="J17" s="6" t="n"/>
+      <c r="E17" s="11" t="n"/>
+      <c r="F17" s="5" t="n">
+        <v>0.95</v>
+      </c>
+      <c r="G17" s="6" t="n">
+        <v>0.0001</v>
+      </c>
+      <c r="J17" s="5" t="n"/>
     </row>
     <row r="18">
-      <c r="A18" s="9" t="n"/>
-      <c r="B18" s="9" t="inlineStr">
+      <c r="A18" s="8" t="n"/>
+      <c r="B18" s="8" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
-      <c r="C18" s="9" t="n"/>
-[...6 lines deleted...]
-        <v>0.0004</v>
+      <c r="C18" s="8" t="n"/>
+      <c r="D18" s="8" t="n"/>
+      <c r="E18" s="8" t="n"/>
+      <c r="F18" s="9" t="n">
+        <v>0.95</v>
+      </c>
+      <c r="G18" s="10" t="n">
+        <v>0.0001</v>
       </c>
     </row>
     <row r="20">
-      <c r="A20" s="5" t="n"/>
-      <c r="B20" s="5" t="inlineStr">
+      <c r="A20" s="4" t="n"/>
+      <c r="B20" s="4" t="inlineStr">
         <is>
           <t>GRAND TOTAL</t>
         </is>
       </c>
-      <c r="C20" s="5" t="n"/>
-[...5 lines deleted...]
-      <c r="G20" s="14" t="n">
+      <c r="C20" s="4" t="n"/>
+      <c r="D20" s="4" t="n"/>
+      <c r="E20" s="4" t="n"/>
+      <c r="F20" s="12" t="n">
+        <v>6907.15</v>
+      </c>
+      <c r="G20" s="13" t="n">
         <v>1</v>
       </c>
     </row>
     <row r="21">
-      <c r="A21" s="81" t="inlineStr">
+      <c r="A21" s="1" t="inlineStr">
         <is>
           <t>Notes:</t>
         </is>
       </c>
     </row>
-    <row r="22" ht="27" customHeight="1" s="62">
-      <c r="A22" s="15" t="n">
+    <row r="22" ht="12" customFormat="1" customHeight="1" s="24">
+      <c r="A22" s="76" t="n">
         <v>1</v>
       </c>
-      <c r="B22" s="15" t="inlineStr">
+      <c r="B22" s="30" t="inlineStr">
         <is>
           <t>Market value includes accrued interest</t>
         </is>
       </c>
     </row>
-    <row r="23">
-      <c r="A23" s="84" t="n">
+    <row r="23" ht="12" customFormat="1" customHeight="1" s="24">
+      <c r="A23" s="76" t="n">
         <v>2</v>
       </c>
-      <c r="B23" s="80" t="inlineStr">
+      <c r="B23" s="185" t="inlineStr">
         <is>
           <t>Additional Disclosure of Overseas Mutual Fund Holdings</t>
         </is>
       </c>
     </row>
-    <row r="24" ht="14.5" customHeight="1" s="62">
-      <c r="B24" s="55" t="inlineStr">
+    <row r="24" ht="12" customFormat="1" customHeight="1" s="24">
+      <c r="A24" s="76" t="n"/>
+      <c r="B24" s="154" t="inlineStr">
         <is>
           <t>ISHARES USD TRES BOND 7-10Y</t>
         </is>
       </c>
     </row>
-    <row r="25" ht="14.5" customHeight="1" s="62">
-      <c r="B25" s="55" t="inlineStr">
+    <row r="25" ht="12" customFormat="1" customHeight="1" s="24">
+      <c r="A25" s="76" t="n"/>
+      <c r="B25" s="154" t="inlineStr">
         <is>
           <t>ISHARES USD TRES BOND 1-3Y</t>
         </is>
       </c>
     </row>
-    <row r="26" ht="14.5" customHeight="1" s="62">
-[...3 lines deleted...]
-      <c r="B27" s="86" t="inlineStr">
+    <row r="26" ht="12" customFormat="1" customHeight="1" s="24">
+      <c r="A26" s="76" t="n"/>
+      <c r="B26" s="76" t="n"/>
+    </row>
+    <row r="27" ht="14.5" customHeight="1" s="158">
+      <c r="B27" s="16" t="inlineStr">
         <is>
           <t>Scheme Riskometer</t>
         </is>
       </c>
     </row>
-    <row r="39" ht="14.5" customHeight="1" s="62">
-      <c r="B39" s="86" t="inlineStr">
+    <row r="40" ht="14.5" customHeight="1" s="158">
+      <c r="B40" s="16" t="inlineStr">
         <is>
           <t>Benchmark Riskometer: MSCI U.S. Government Bond Index</t>
         </is>
       </c>
     </row>
+    <row r="53">
+      <c r="A53" s="17" t="inlineStr">
+        <is>
+          <t>Sr. No.</t>
+        </is>
+      </c>
+      <c r="B53" s="18" t="inlineStr">
+        <is>
+          <t>Particulars</t>
+        </is>
+      </c>
+      <c r="C53" s="19" t="n"/>
+      <c r="D53" s="19" t="n"/>
+      <c r="E53" s="20" t="n"/>
+    </row>
     <row r="54">
-      <c r="B54" s="16" t="n"/>
-      <c r="C54" s="18" t="inlineStr">
+      <c r="A54" s="21" t="n">
+        <v>3</v>
+      </c>
+      <c r="B54" s="22" t="n"/>
+      <c r="C54" s="23" t="inlineStr">
         <is>
           <t>Portfolio Information</t>
         </is>
       </c>
+      <c r="D54" s="24" t="n"/>
+      <c r="E54" s="25" t="n"/>
     </row>
     <row r="55">
-      <c r="B55" s="16" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="A55" s="21" t="n"/>
+      <c r="B55" s="22" t="inlineStr">
+        <is>
+          <t>Description (if any)</t>
+        </is>
+      </c>
+      <c r="C55" s="26" t="n"/>
+      <c r="D55" s="27" t="n"/>
+      <c r="E55" s="25" t="n"/>
     </row>
     <row r="56">
-      <c r="B56" s="16" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C56" s="19" t="n"/>
+      <c r="A56" s="21" t="n"/>
+      <c r="B56" s="22" t="inlineStr">
+        <is>
+          <t>Annualised Portfolio YTM*@@</t>
+        </is>
+      </c>
+      <c r="C56" s="28" t="n">
+        <v>0.0434</v>
+      </c>
+      <c r="D56" s="24" t="n"/>
+      <c r="E56" s="25" t="n"/>
     </row>
     <row r="57">
-      <c r="B57" s="16" t="inlineStr">
-[...6 lines deleted...]
-      </c>
+      <c r="A57" s="21" t="n"/>
+      <c r="B57" s="22" t="inlineStr">
+        <is>
+          <t>Macaulay Duration@@</t>
+        </is>
+      </c>
+      <c r="C57" s="29" t="n">
+        <v>6.04</v>
+      </c>
+      <c r="D57" s="24" t="n"/>
+      <c r="E57" s="25" t="n"/>
     </row>
     <row r="58">
-      <c r="B58" s="16" t="inlineStr">
-[...6 lines deleted...]
-      </c>
+      <c r="A58" s="21" t="n"/>
+      <c r="B58" s="22" t="inlineStr">
+        <is>
+          <t>Residual Maturity@@</t>
+        </is>
+      </c>
+      <c r="C58" s="29" t="n">
+        <v>0</v>
+      </c>
+      <c r="D58" s="24" t="n"/>
+      <c r="E58" s="25" t="n"/>
     </row>
     <row r="59">
-      <c r="B59" s="16" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C59" s="19" t="n">
+      <c r="A59" s="21" t="n"/>
+      <c r="B59" s="22" t="inlineStr">
+        <is>
+          <t>Modified Duration (in years)@@</t>
+        </is>
+      </c>
+      <c r="C59" s="29" t="n">
+        <v>6.04</v>
+      </c>
+      <c r="D59" s="24" t="n"/>
+      <c r="E59" s="25" t="n"/>
+    </row>
+    <row r="60">
+      <c r="A60" s="21" t="n"/>
+      <c r="B60" s="30" t="inlineStr">
+        <is>
+          <t>* In case of semi-annual YTM, it will be annualised</t>
+        </is>
+      </c>
+      <c r="C60" s="30" t="n"/>
+      <c r="D60" s="24" t="n"/>
+      <c r="E60" s="25" t="n"/>
+    </row>
+    <row r="61">
+      <c r="A61" s="21" t="n">
+        <v>4</v>
+      </c>
+      <c r="B61" s="31" t="inlineStr">
+        <is>
+          <t>NAV AND Dividend</t>
+        </is>
+      </c>
+      <c r="C61" s="30" t="n"/>
+      <c r="D61" s="24" t="n"/>
+      <c r="E61" s="25" t="n"/>
+    </row>
+    <row r="62">
+      <c r="A62" s="21" t="n"/>
+      <c r="B62" s="186" t="inlineStr">
+        <is>
+          <t>Plan/Option Name</t>
+        </is>
+      </c>
+      <c r="C62" s="161" t="inlineStr">
+        <is>
+          <t>NAV per unit (Rs)</t>
+        </is>
+      </c>
+      <c r="D62" s="187" t="n"/>
+      <c r="E62" s="188" t="inlineStr">
+        <is>
+          <t>Aggregate distributions during the portfolio period  (Rs. per Unit)</t>
+        </is>
+      </c>
+    </row>
+    <row r="63" ht="36" customHeight="1" s="158">
+      <c r="A63" s="21" t="n"/>
+      <c r="B63" s="189" t="n"/>
+      <c r="C63" s="32" t="inlineStr">
+        <is>
+          <t>As on May 15, 2026</t>
+        </is>
+      </c>
+      <c r="D63" s="32" t="inlineStr">
+        <is>
+          <t>As on May 31, 2026</t>
+        </is>
+      </c>
+      <c r="E63" s="189" t="n"/>
+    </row>
+    <row r="64">
+      <c r="A64" s="33" t="n"/>
+      <c r="B64" s="34" t="inlineStr">
+        <is>
+          <t>Direct Plan-Growth Plan</t>
+        </is>
+      </c>
+      <c r="C64" s="40" t="n">
+        <v>12.5444</v>
+      </c>
+      <c r="D64" s="40" t="inlineStr">
+        <is>
+          <t>12.6043*</t>
+        </is>
+      </c>
+      <c r="E64" s="23" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65" s="33" t="n"/>
+      <c r="B65" s="34" t="inlineStr">
+        <is>
+          <t>Direct Plan-IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C65" s="40" t="n">
+        <v>12.5444</v>
+      </c>
+      <c r="D65" s="40" t="inlineStr">
+        <is>
+          <t>12.6043*</t>
+        </is>
+      </c>
+      <c r="E65" s="23" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66" s="33" t="n"/>
+      <c r="B66" s="34" t="inlineStr">
+        <is>
+          <t>Direct Plan-Daily IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C66" s="36" t="n">
         <v>0</v>
       </c>
-    </row>
-[...16 lines deleted...]
-      <c r="C61" s="18" t="n"/>
+      <c r="D66" s="36" t="n">
+        <v>0</v>
+      </c>
+      <c r="E66" s="37" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67" s="33" t="n"/>
+      <c r="B67" s="34" t="inlineStr">
+        <is>
+          <t>Direct Plan-Weekly IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C67" s="36" t="n">
+        <v>0</v>
+      </c>
+      <c r="D67" s="36" t="n">
+        <v>0</v>
+      </c>
+      <c r="E67" s="37" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68" s="33" t="n"/>
+      <c r="B68" s="34" t="inlineStr">
+        <is>
+          <t>Direct Plan-Monthly IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C68" s="36" t="n">
+        <v>0</v>
+      </c>
+      <c r="D68" s="36" t="n">
+        <v>0</v>
+      </c>
+      <c r="E68" s="37" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69" s="33" t="n"/>
+      <c r="B69" s="34" t="inlineStr">
+        <is>
+          <t>Direct Plan-Quarterly IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C69" s="36" t="n">
+        <v>0</v>
+      </c>
+      <c r="D69" s="36" t="n">
+        <v>0</v>
+      </c>
+      <c r="E69" s="37" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70" s="33" t="n"/>
+      <c r="B70" s="38" t="n"/>
+      <c r="C70" s="35" t="n"/>
+      <c r="D70" s="35" t="n"/>
+      <c r="E70" s="23" t="n"/>
+    </row>
+    <row r="71">
+      <c r="A71" s="21" t="n"/>
+      <c r="B71" s="39" t="inlineStr">
+        <is>
+          <t>Regular Plan-Growth Plan</t>
+        </is>
+      </c>
+      <c r="C71" s="40" t="inlineStr">
+        <is>
+          <t>12.5309</t>
+        </is>
+      </c>
+      <c r="D71" s="40" t="inlineStr">
+        <is>
+          <t>12.5904</t>
+        </is>
+      </c>
+      <c r="E71" s="26" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+    </row>
+    <row r="72">
+      <c r="A72" s="21" t="n"/>
+      <c r="B72" s="39" t="inlineStr">
+        <is>
+          <t>Regular Plan-IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C72" s="40" t="inlineStr">
+        <is>
+          <t>12.5309</t>
+        </is>
+      </c>
+      <c r="D72" s="40" t="inlineStr">
+        <is>
+          <t>12.5905</t>
+        </is>
+      </c>
+      <c r="E72" s="26" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73" s="21" t="n"/>
+      <c r="B73" s="39" t="inlineStr">
+        <is>
+          <t>Regular Plan-Daily IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C73" s="41" t="n">
+        <v>0</v>
+      </c>
+      <c r="D73" s="41" t="n">
+        <v>0</v>
+      </c>
+      <c r="E73" s="42" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74" s="21" t="n"/>
+      <c r="B74" s="39" t="inlineStr">
+        <is>
+          <t>Regular Plan-Weekly IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C74" s="41" t="n">
+        <v>0</v>
+      </c>
+      <c r="D74" s="41" t="n">
+        <v>0</v>
+      </c>
+      <c r="E74" s="42" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="75">
+      <c r="A75" s="21" t="n"/>
+      <c r="B75" s="39" t="inlineStr">
+        <is>
+          <t>Regular Plan-Monthly IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C75" s="41" t="n">
+        <v>0</v>
+      </c>
+      <c r="D75" s="41" t="n">
+        <v>0</v>
+      </c>
+      <c r="E75" s="42" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="76">
+      <c r="A76" s="21" t="n"/>
+      <c r="B76" s="39" t="inlineStr">
+        <is>
+          <t>Regular Plan-Quarterly IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C76" s="41" t="n">
+        <v>0</v>
+      </c>
+      <c r="D76" s="41" t="n">
+        <v>0</v>
+      </c>
+      <c r="E76" s="42" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77" s="21" t="n"/>
+      <c r="B77" s="43" t="inlineStr">
+        <is>
+          <t>IDCW -  Income Distribution cum Capital Withdrawal.</t>
+        </is>
+      </c>
+      <c r="C77" s="44" t="n"/>
+      <c r="D77" s="44" t="n"/>
+      <c r="E77" s="25" t="n"/>
+    </row>
+    <row r="78">
+      <c r="A78" s="21" t="n"/>
+      <c r="B78" s="43" t="n"/>
+      <c r="C78" s="44" t="n"/>
+      <c r="D78" s="44" t="n"/>
+      <c r="E78" s="25" t="n"/>
+    </row>
+    <row r="79">
+      <c r="A79" s="21" t="n">
+        <v>5</v>
+      </c>
+      <c r="B79" s="45" t="inlineStr">
+        <is>
+          <t>Portfolio Turn Over Ratio ^^</t>
+        </is>
+      </c>
+      <c r="C79" s="39" t="n"/>
+      <c r="D79" s="46" t="n"/>
+      <c r="E79" s="47" t="n"/>
+    </row>
+    <row r="80">
+      <c r="A80" s="21" t="n"/>
+      <c r="B80" s="39" t="inlineStr">
+        <is>
+          <t xml:space="preserve"> - For Purchase</t>
+        </is>
+      </c>
+      <c r="C80" s="26" t="inlineStr">
+        <is>
+          <t>N.A.</t>
+        </is>
+      </c>
+      <c r="D80" s="46" t="n"/>
+      <c r="E80" s="48" t="n"/>
+    </row>
+    <row r="81">
+      <c r="A81" s="21" t="n"/>
+      <c r="B81" s="39" t="inlineStr">
+        <is>
+          <t xml:space="preserve"> - For Sale</t>
+        </is>
+      </c>
+      <c r="C81" s="26" t="inlineStr">
+        <is>
+          <t>N.A.</t>
+        </is>
+      </c>
+      <c r="D81" s="46" t="n"/>
+      <c r="E81" s="48" t="n"/>
+    </row>
+    <row r="82" ht="24" customHeight="1" s="158">
+      <c r="A82" s="21" t="n">
+        <v>6</v>
+      </c>
+      <c r="B82" s="155" t="inlineStr">
+        <is>
+          <t>Total investment in foreign securities/ADR/GDR (Rs. lakh)</t>
+        </is>
+      </c>
+      <c r="C82" s="75" t="n">
+        <v>6900.92</v>
+      </c>
+      <c r="D82" s="46" t="n"/>
+      <c r="E82" s="48" t="n"/>
+    </row>
+    <row r="83" ht="36" customHeight="1" s="158">
+      <c r="A83" s="21" t="n">
+        <v>7</v>
+      </c>
+      <c r="B83" s="51" t="inlineStr">
+        <is>
+          <t>Total of securities below investment grade and default provided for the of May 31, 2026 (Rs. lakh)</t>
+        </is>
+      </c>
+      <c r="C83" s="52" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="D83" s="27" t="n"/>
+      <c r="E83" s="48" t="n"/>
+    </row>
+    <row r="84" ht="24" customHeight="1" s="158">
+      <c r="A84" s="21" t="n">
+        <v>8</v>
+      </c>
+      <c r="B84" s="53" t="inlineStr">
+        <is>
+          <t>Total investment in illiquid shares/securities</t>
+        </is>
+      </c>
+      <c r="C84" s="54" t="n"/>
+      <c r="D84" s="24" t="n"/>
+      <c r="E84" s="47" t="n"/>
+    </row>
+    <row r="85">
+      <c r="A85" s="21" t="n"/>
+      <c r="B85" s="55" t="inlineStr">
+        <is>
+          <t>- Value (In Rs. Lakh)</t>
+        </is>
+      </c>
+      <c r="C85" s="56" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="D85" s="57" t="n"/>
+      <c r="E85" s="48" t="n"/>
+    </row>
+    <row r="86">
+      <c r="A86" s="21" t="n"/>
+      <c r="B86" s="58" t="inlineStr">
+        <is>
+          <t>- in percentage terms (%)</t>
+        </is>
+      </c>
+      <c r="C86" s="56" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="D86" s="46" t="n"/>
+      <c r="E86" s="48" t="n"/>
+    </row>
+    <row r="87">
+      <c r="A87" s="21" t="n"/>
+      <c r="B87" s="58" t="n"/>
+      <c r="C87" s="59" t="n"/>
+      <c r="D87" s="46" t="n"/>
+      <c r="E87" s="47" t="n"/>
+    </row>
+    <row r="88">
+      <c r="A88" s="21" t="n">
+        <v>9</v>
+      </c>
+      <c r="B88" s="45" t="inlineStr">
+        <is>
+          <t>Total outstanding exposure to derivatives at the end of  May 31, 2026</t>
+        </is>
+      </c>
+      <c r="C88" s="54" t="n"/>
+      <c r="D88" s="24" t="n"/>
+      <c r="E88" s="48" t="n"/>
+    </row>
+    <row r="89">
+      <c r="A89" s="21" t="n"/>
+      <c r="B89" s="55" t="inlineStr">
+        <is>
+          <t>- Value (In Rs. Lakh)</t>
+        </is>
+      </c>
+      <c r="C89" s="56" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="D89" s="57" t="n"/>
+      <c r="E89" s="48" t="n"/>
+    </row>
+    <row r="90">
+      <c r="A90" s="21" t="n"/>
+      <c r="B90" s="58" t="inlineStr">
+        <is>
+          <t>- in percentage term (%)</t>
+        </is>
+      </c>
+      <c r="C90" s="56" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="D90" s="46" t="n"/>
+      <c r="E90" s="47" t="n"/>
+    </row>
+    <row r="91">
+      <c r="A91" s="60" t="n"/>
+      <c r="B91" s="61" t="n"/>
+      <c r="C91" s="61" t="n"/>
+      <c r="D91" s="61" t="n"/>
+      <c r="E91" s="62" t="n"/>
+    </row>
+    <row r="92">
+      <c r="A92" s="63" t="inlineStr">
+        <is>
+          <t>*</t>
+        </is>
+      </c>
+      <c r="B92" s="24" t="inlineStr">
+        <is>
+          <t>Computed NAV</t>
+        </is>
+      </c>
+      <c r="C92" s="24" t="n"/>
+      <c r="D92" s="24" t="n"/>
+      <c r="E92" s="24" t="n"/>
+    </row>
+    <row r="93">
+      <c r="A93" s="63" t="inlineStr">
+        <is>
+          <t>N.A.</t>
+        </is>
+      </c>
+      <c r="B93" s="24" t="inlineStr">
+        <is>
+          <t xml:space="preserve"> Not Applicable.</t>
+        </is>
+      </c>
+      <c r="C93" s="24" t="n"/>
+      <c r="D93" s="24" t="n"/>
+      <c r="E93" s="24" t="n"/>
+    </row>
+    <row r="94">
+      <c r="A94" s="63" t="inlineStr">
+        <is>
+          <t>^^</t>
+        </is>
+      </c>
+      <c r="B94" s="24" t="inlineStr">
+        <is>
+          <t>Portfolio Turn Over Ratio is for Equity Schemes.</t>
+        </is>
+      </c>
+      <c r="C94" s="24" t="n"/>
+      <c r="D94" s="24" t="n"/>
+      <c r="E94" s="24" t="n"/>
+    </row>
+    <row r="95">
+      <c r="A95" s="63" t="inlineStr">
+        <is>
+          <t>@@</t>
+        </is>
+      </c>
+      <c r="B95" s="24" t="inlineStr">
+        <is>
+          <t>Residual Maturity, Modified Duration and Portfolio YTM (Annualised) is for Debt Schemes.</t>
+        </is>
+      </c>
+      <c r="C95" s="24" t="n"/>
+      <c r="D95" s="24" t="n"/>
+      <c r="E95" s="24" t="n"/>
+    </row>
+    <row r="96" ht="72" customHeight="1" s="158">
+      <c r="A96" s="24" t="n"/>
+      <c r="B96" s="64" t="inlineStr">
+        <is>
+          <t>Pursuant to payment of IDCW, the NAV of the IDCW Option(s) of aforesaid Scheme of the Fund would fall to the extent of payout and statutory levy, if any. For complete distribution history of the Schemes, please visit www.dspim.com</t>
+        </is>
+      </c>
+      <c r="C96" s="24" t="n"/>
+      <c r="D96" s="24" t="n"/>
+      <c r="E96" s="24" t="n"/>
     </row>
   </sheetData>
-  <mergeCells count="2">
+  <mergeCells count="5">
+    <mergeCell ref="E62:E63"/>
+    <mergeCell ref="B62:B63"/>
+    <mergeCell ref="C62:D62"/>
     <mergeCell ref="B23:F23"/>
     <mergeCell ref="B1:F1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="B24" r:id="rId1"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="B25" r:id="rId2"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="1200" verticalDpi="1200"/>
   <drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:A1"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Rohit Pandey</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:lastPrinted></cp:lastPrinted>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties">
+  <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_Enabled" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2">
+    <vt:lpwstr>true</vt:lpwstr>
+  </property>
+  <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_SetDate" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3">
+    <vt:lpwstr>2026-06-03T18:39:21Z</vt:lpwstr>
+  </property>
+  <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_Method" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4">
+    <vt:lpwstr>Privileged</vt:lpwstr>
+  </property>
+  <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_Name" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5">
+    <vt:lpwstr>Public</vt:lpwstr>
+  </property>
+  <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_SiteId" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6">
+    <vt:lpwstr>1771ae17-e764-4e0f-a476-d4184d79a5d9</vt:lpwstr>
+  </property>
+  <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_ActionId" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7">
+    <vt:lpwstr>881336f3-c0c9-4eb0-926a-b3be9c727cbb</vt:lpwstr>
+  </property>
+  <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_ContentBits" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8">
+    <vt:lpwstr>0</vt:lpwstr>
+  </property>
+  <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_Tag" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9">
+    <vt:lpwstr>10, 0, 1, 1</vt:lpwstr>
+  </property>
+</Properties>
+</file>