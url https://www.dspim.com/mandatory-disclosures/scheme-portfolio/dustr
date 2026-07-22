--- v5 (2026-06-08)
+++ v6 (2026-07-22)
@@ -1,306 +1,234 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" Id="rId4" /></Relationships>
+<file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <bookViews>
-    <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" tabRatio="974" firstSheet="0" autoFilterDateGrouping="1"/>
+    <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" tabRatio="813" firstSheet="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="US Debt Passive FoF" sheetId="1" state="visible" r:id="rId1"/>
     <sheet name="Sheet1" sheetId="2" state="hidden" r:id="rId2"/>
   </sheets>
   <definedNames/>
-  <calcPr calcId="191029" fullCalcOnLoad="1" calcOnSave="0"/>
+  <calcPr calcId="191029" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <numFmts count="7">
+  <numFmts count="10">
     <numFmt numFmtId="164" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);"/>
     <numFmt numFmtId="165" formatCode="_(* #,##0_);_(* \(#,##0\);"/>
-    <numFmt numFmtId="166" formatCode="#,##0.00_);\(#,##0.00\)%"/>
-[...3 lines deleted...]
-    <numFmt numFmtId="170" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;_);_(* @_)"/>
+    <numFmt numFmtId="166" formatCode="0.0000"/>
+    <numFmt numFmtId="167" formatCode="#,##0.00_);\(#,##0.00\)%"/>
+    <numFmt numFmtId="168" formatCode="0.000"/>
+    <numFmt numFmtId="169" formatCode="_ * #,##0.00_ ;_ * \-#,##0.00_ ;_ * &quot;-&quot;??_ ;_ @_ "/>
+    <numFmt numFmtId="170" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;??_);_(@_)"/>
+    <numFmt numFmtId="171" formatCode="0.000000"/>
+    <numFmt numFmtId="172" formatCode="_ * #,##0.000000_ ;_ * \-#,##0.000000_ ;_ * &quot;-&quot;??_ ;_ @_ "/>
+    <numFmt numFmtId="173" formatCode="#,##0.0000"/>
   </numFmts>
-  <fonts count="35">
+  <fonts count="24">
     <font>
-      <name val="Calibri"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
+    </font>
+    <font>
+      <name val="trebuchet MS"/>
+      <family val="2"/>
+      <color theme="1"/>
+      <sz val="11"/>
     </font>
     <font>
       <name val="trebuchet MS"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="trebuchet MS"/>
       <family val="2"/>
       <b val="1"/>
       <color rgb="FFFFFFFF"/>
       <sz val="14"/>
     </font>
     <font>
       <name val="trebuchet MS"/>
       <family val="2"/>
       <b val="1"/>
       <color theme="1"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="trebuchet MS"/>
       <family val="2"/>
       <b val="1"/>
       <color rgb="FFFFFFFF"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="trebuchet MS"/>
       <family val="2"/>
       <color rgb="FF000000"/>
       <sz val="10"/>
     </font>
     <font>
-      <name val="Calibri"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <name val="Calibri"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <b val="1"/>
+      <color theme="1"/>
+      <sz val="11"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <name val="Trebuchet MS"/>
+      <family val="2"/>
+      <b val="1"/>
+      <color indexed="8"/>
+      <sz val="10"/>
+    </font>
+    <font>
+      <name val="Trebuchet MS"/>
+      <family val="2"/>
+      <color indexed="8"/>
+      <sz val="10"/>
+    </font>
+    <font>
+      <name val="Trebuchet MS"/>
+      <family val="2"/>
+      <sz val="10"/>
+    </font>
+    <font>
+      <name val="Arial"/>
+      <family val="2"/>
+      <color rgb="FF000000"/>
+      <sz val="9"/>
+    </font>
+    <font>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <color rgb="FF000000"/>
+      <sz val="10"/>
+    </font>
+    <font>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
       <color theme="10"/>
       <sz val="11"/>
       <u val="single"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <name val="trebuchet MS"/>
+      <name val="Trebuchet MS"/>
       <family val="2"/>
       <b val="1"/>
-      <color theme="1"/>
-[...6 lines deleted...]
-      <sz val="8"/>
+      <color rgb="FF000000"/>
+      <sz val="10"/>
     </font>
     <font>
       <name val="Trebuchet MS"/>
       <family val="2"/>
       <b val="1"/>
-      <color theme="1"/>
-      <sz val="8"/>
+      <sz val="10"/>
     </font>
     <font>
       <name val="Trebuchet MS"/>
       <family val="2"/>
       <b val="1"/>
       <color rgb="FFFF0000"/>
-      <sz val="8"/>
-[...5 lines deleted...]
-      <sz val="8"/>
+      <sz val="10"/>
     </font>
     <font>
       <name val="Trebuchet MS"/>
       <family val="2"/>
       <b val="1"/>
       <color rgb="FF000000"/>
-      <sz val="8"/>
+      <sz val="10"/>
       <u val="single"/>
     </font>
     <font>
       <name val="Trebuchet MS"/>
       <family val="2"/>
       <b val="1"/>
       <color rgb="FF333333"/>
-      <sz val="8"/>
-[...10 lines deleted...]
-      <sz val="8"/>
+      <sz val="10"/>
     </font>
     <font>
       <name val="Trebuchet MS"/>
       <family val="2"/>
       <i val="1"/>
-      <sz val="8"/>
+      <sz val="10"/>
     </font>
     <font>
       <name val="Trebuchet MS"/>
       <family val="2"/>
       <color rgb="FFFF0000"/>
-      <sz val="8"/>
+      <sz val="10"/>
     </font>
     <font>
       <name val="Trebuchet MS"/>
       <family val="2"/>
       <b val="1"/>
       <strike val="1"/>
-      <sz val="8"/>
-[...3 lines deleted...]
-      <family val="2"/>
       <sz val="10"/>
-    </font>
-[...73 lines deleted...]
-      <sz val="8"/>
     </font>
     <font>
       <name val="Aptos Narrow"/>
       <family val="2"/>
-      <b val="1"/>
-[...15 lines deleted...]
-      <u val="single"/>
+      <color theme="1"/>
+      <sz val="10"/>
+      <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="6">
     <fill>
       <patternFill/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF000000"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFC0C0C0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
@@ -361,62 +289,62 @@
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left/>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
-[...1 lines deleted...]
-      </left>
+      <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom/>
@@ -469,538 +397,1053 @@
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="13">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+  <cellStyleXfs count="7">
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
-    <xf numFmtId="43" fontId="6" fillId="0" borderId="0"/>
-[...7 lines deleted...]
-    <xf numFmtId="9" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="9" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="43" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="7" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="190">
+  <cellXfs count="191">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
-[...12 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="10" fontId="2" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="15" fontId="2" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="164" fontId="4" fillId="3" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="10" fontId="4" fillId="3" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="164" fontId="5" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="10" fontId="5" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="6" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="6" pivotButton="0" quotePrefix="0" xfId="0"/>
-[...5 lines deleted...]
-      <alignment horizontal="left"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="10" fontId="2" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-      <alignment horizontal="center"/>
-[...14 lines deleted...]
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="2">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="11" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="10" fontId="11" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="2" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="2" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="4" fontId="11" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="2" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="2" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="4" fontId="11" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="2">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="9" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="2">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="11" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="10" fontId="11" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="2" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="2" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="11" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="2">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="2" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="2" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="4" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="13" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="10" fontId="13" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="11" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="10" fontId="11" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="2" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="2" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="4" fontId="2" fillId="0" borderId="4" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="2" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="10" fontId="0" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="6" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="8" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="9" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="10" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="4" fontId="2" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="9" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="166" fontId="11" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="43" fontId="16" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="10" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="10" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="6" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="13" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="4" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="4" fontId="11" fillId="0" borderId="1" pivotButton="0" quotePrefix="1" xfId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="10" fontId="11" fillId="0" borderId="1" pivotButton="0" quotePrefix="1" xfId="1"/>
+    <xf numFmtId="167" fontId="11" fillId="0" borderId="3" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="13" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="2" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="14" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-      <alignment horizontal="center"/>
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="168" fontId="11" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="6" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="16" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="10" fontId="16" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="5"/>
+    <xf numFmtId="169" fontId="11" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="6"/>
+    <xf numFmtId="170" fontId="11" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="5"/>
+    <xf numFmtId="170" fontId="11" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="6"/>
+    <xf numFmtId="15" fontId="11" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="6"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="11" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="170" fontId="11" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="6">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="15" fontId="11" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="6">
+      <alignment horizontal="right" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="12" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="11" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="6">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="170" fontId="11" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="6">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="15" fontId="11" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="6">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="169" fontId="2" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="6">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="169" fontId="4" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="6">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="11" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="10" fontId="11" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="170" fontId="11" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="6">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="15" fontId="11" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="6">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="12" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="171" fontId="2" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="6">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-      <alignment horizontal="center"/>
-[...16 lines deleted...]
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="169" fontId="11" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="6">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="169" fontId="16" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="6">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="172" fontId="2" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="6">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="172" fontId="16" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="6">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="10" fontId="6" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="10" fontId="15" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="5" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="13" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-[...55 lines deleted...]
-    <xf numFmtId="4" fontId="16" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="10" fontId="6" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="11" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-      <alignment wrapText="1"/>
+    <xf numFmtId="173" fontId="11" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="11" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="12" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="11" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="12" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="11" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="12" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="2" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
-[...62 lines deleted...]
-    <xf numFmtId="0" fontId="27" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="3" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="2">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="4" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="11" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-[...24 lines deleted...]
-      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    <xf numFmtId="4" fontId="11" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="2">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="2">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="3" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="5" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="4" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="3" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="5" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="4" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="11" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="12" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="11" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="11" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="2">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="11" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="4" fontId="16" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-[...14 lines deleted...]
-    <xf numFmtId="0" fontId="24" fillId="4" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="12" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="6" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="4" fontId="2" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="168" fontId="6" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-[...86 lines deleted...]
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="11" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="12" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-[...80 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="12" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="169" fontId="11" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="6">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="169" fontId="16" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="6">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="167" fontId="11" fillId="0" borderId="3" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="1">
+      <alignment horizontal="center"/>
+    </xf>
   </cellXfs>
-  <cellStyles count="13">
+  <cellStyles count="7">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Percent" xfId="1" builtinId="5"/>
     <cellStyle name="Normal 3 4 2 2 4" xfId="2"/>
     <cellStyle name="Hyperlink" xfId="3" builtinId="8"/>
     <cellStyle name="Comma" xfId="4" builtinId="3"/>
     <cellStyle name="Normal 3 2" xfId="5"/>
     <cellStyle name="Comma 4 2" xfId="6"/>
-    <cellStyle name="Percent 2 3" xfId="7"/>
-[...4 lines deleted...]
-    <cellStyle name="Percent 2" xfId="12"/>
   </cellStyles>
+  <dxfs count="168">
+    <dxf>
+      <numFmt numFmtId="175" formatCode="#,##0.000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="174" formatCode="#,##0.0000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="4" formatCode="#,##0.00"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="176" formatCode="&quot;-&quot;"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="175" formatCode="#,##0.000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="174" formatCode="#,##0.0000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="4" formatCode="#,##0.00"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="176" formatCode="&quot;-&quot;"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="175" formatCode="#,##0.000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="174" formatCode="#,##0.0000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="4" formatCode="#,##0.00"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="176" formatCode="&quot;-&quot;"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="175" formatCode="#,##0.000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="174" formatCode="#,##0.0000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="4" formatCode="#,##0.00"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="176" formatCode="&quot;-&quot;"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="175" formatCode="#,##0.000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="174" formatCode="#,##0.0000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="4" formatCode="#,##0.00"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="176" formatCode="&quot;-&quot;"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="175" formatCode="#,##0.000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="174" formatCode="#,##0.0000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="4" formatCode="#,##0.00"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="176" formatCode="&quot;-&quot;"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="175" formatCode="#,##0.000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="174" formatCode="#,##0.0000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="4" formatCode="#,##0.00"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="176" formatCode="&quot;-&quot;"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="175" formatCode="#,##0.000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="174" formatCode="#,##0.0000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="4" formatCode="#,##0.00"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="176" formatCode="&quot;-&quot;"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="175" formatCode="#,##0.000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="174" formatCode="#,##0.0000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="4" formatCode="#,##0.00"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="176" formatCode="&quot;-&quot;"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="175" formatCode="#,##0.000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="174" formatCode="#,##0.0000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="4" formatCode="#,##0.00"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="176" formatCode="&quot;-&quot;"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="175" formatCode="#,##0.000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="174" formatCode="#,##0.0000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="4" formatCode="#,##0.00"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="176" formatCode="&quot;-&quot;"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="175" formatCode="#,##0.000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="174" formatCode="#,##0.0000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="4" formatCode="#,##0.00"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="176" formatCode="&quot;-&quot;"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="175" formatCode="#,##0.000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="174" formatCode="#,##0.0000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="4" formatCode="#,##0.00"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="176" formatCode="&quot;-&quot;"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="175" formatCode="#,##0.000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="174" formatCode="#,##0.0000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="4" formatCode="#,##0.00"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="176" formatCode="&quot;-&quot;"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="175" formatCode="#,##0.000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="174" formatCode="#,##0.0000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="4" formatCode="#,##0.00"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="176" formatCode="&quot;-&quot;"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="175" formatCode="#,##0.000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="174" formatCode="#,##0.0000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="4" formatCode="#,##0.00"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="176" formatCode="&quot;-&quot;"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="175" formatCode="#,##0.000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="174" formatCode="#,##0.0000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="4" formatCode="#,##0.00"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="176" formatCode="&quot;-&quot;"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="175" formatCode="#,##0.000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="174" formatCode="#,##0.0000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="4" formatCode="#,##0.00"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="176" formatCode="&quot;-&quot;"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="175" formatCode="#,##0.000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="174" formatCode="#,##0.0000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="4" formatCode="#,##0.00"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="176" formatCode="&quot;-&quot;"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="175" formatCode="#,##0.000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="174" formatCode="#,##0.0000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="4" formatCode="#,##0.00"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="176" formatCode="&quot;-&quot;"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="175" formatCode="#,##0.000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="174" formatCode="#,##0.0000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="4" formatCode="#,##0.00"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="176" formatCode="&quot;-&quot;"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="175" formatCode="#,##0.000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="174" formatCode="#,##0.0000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="4" formatCode="#,##0.00"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="176" formatCode="&quot;-&quot;"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="175" formatCode="#,##0.000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="174" formatCode="#,##0.0000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="4" formatCode="#,##0.00"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="176" formatCode="&quot;-&quot;"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="175" formatCode="#,##0.000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="174" formatCode="#,##0.0000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="4" formatCode="#,##0.00"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="176" formatCode="&quot;-&quot;"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="175" formatCode="#,##0.000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="174" formatCode="#,##0.0000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="4" formatCode="#,##0.00"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="176" formatCode="&quot;-&quot;"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="175" formatCode="#,##0.000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="174" formatCode="#,##0.0000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="4" formatCode="#,##0.00"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="176" formatCode="&quot;-&quot;"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="175" formatCode="#,##0.000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="174" formatCode="#,##0.0000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="4" formatCode="#,##0.00"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="176" formatCode="&quot;-&quot;"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="175" formatCode="#,##0.000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="174" formatCode="#,##0.0000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="4" formatCode="#,##0.00"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="176" formatCode="&quot;-&quot;"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="175" formatCode="#,##0.000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="174" formatCode="#,##0.0000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="4" formatCode="#,##0.00"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="176" formatCode="&quot;-&quot;"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="175" formatCode="#,##0.000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="174" formatCode="#,##0.0000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="4" formatCode="#,##0.00"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="176" formatCode="&quot;-&quot;"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="175" formatCode="#,##0.000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="174" formatCode="#,##0.0000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="4" formatCode="#,##0.00"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="176" formatCode="&quot;-&quot;"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="175" formatCode="#,##0.000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="174" formatCode="#,##0.0000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="4" formatCode="#,##0.00"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="176" formatCode="&quot;-&quot;"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="175" formatCode="#,##0.000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="174" formatCode="#,##0.0000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="4" formatCode="#,##0.00"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="176" formatCode="&quot;-&quot;"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="175" formatCode="#,##0.000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="174" formatCode="#,##0.0000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="4" formatCode="#,##0.00"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="176" formatCode="&quot;-&quot;"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="175" formatCode="#,##0.000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="174" formatCode="#,##0.0000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="4" formatCode="#,##0.00"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="176" formatCode="&quot;-&quot;"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="175" formatCode="#,##0.000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="174" formatCode="#,##0.0000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="4" formatCode="#,##0.00"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="176" formatCode="&quot;-&quot;"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="175" formatCode="#,##0.000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="174" formatCode="#,##0.0000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="4" formatCode="#,##0.00"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="176" formatCode="&quot;-&quot;"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="175" formatCode="#,##0.000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="174" formatCode="#,##0.0000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="4" formatCode="#,##0.00"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="176" formatCode="&quot;-&quot;"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="175" formatCode="#,##0.000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="174" formatCode="#,##0.0000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="4" formatCode="#,##0.00"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="176" formatCode="&quot;-&quot;"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="175" formatCode="#,##0.000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="174" formatCode="#,##0.0000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="4" formatCode="#,##0.00"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="176" formatCode="&quot;-&quot;"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="175" formatCode="#,##0.000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="174" formatCode="#,##0.0000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="4" formatCode="#,##0.00"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="176" formatCode="&quot;-&quot;"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="175" formatCode="#,##0.000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="174" formatCode="#,##0.0000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="4" formatCode="#,##0.00"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="176" formatCode="&quot;-&quot;"/>
+    </dxf>
+  </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00800000"/>
       <rgbColor rgb="00008000"/>
       <rgbColor rgb="00000080"/>
       <rgbColor rgb="00808000"/>
       <rgbColor rgb="00800080"/>
       <rgbColor rgb="00008080"/>
@@ -1046,237 +1489,271 @@
       <rgbColor rgb="00993366"/>
       <rgbColor rgb="00333399"/>
       <rgbColor rgb="00333333"/>
     </indexedColors>
   </colors>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId4" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image1.png" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image2.png" Id="rId2" /></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <wsDr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
   <twoCellAnchor editAs="oneCell">
     <from>
       <col>1</col>
       <colOff>0</colOff>
       <row>28</row>
       <rowOff>0</rowOff>
     </from>
     <to>
       <col>2</col>
-      <colOff>203200</colOff>
+      <colOff>196850</colOff>
       <row>37</row>
-      <rowOff>34925</rowOff>
+      <rowOff>31750</rowOff>
     </to>
     <pic>
       <nvPicPr>
-        <cNvPr id="2" name="Picture 1"/>
+        <cNvPr id="3" name="Picture 2"/>
         <cNvPicPr>
           <a:picLocks/>
         </cNvPicPr>
       </nvPicPr>
       <blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </blipFill>
       <spPr>
         <a:xfrm>
-          <a:off x="457200" y="4883150"/>
+          <a:off x="457200" y="5226050"/>
           <a:ext cx="2374900" cy="1574800"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <avLst/>
         </a:prstGeom>
         <a:ln>
           <a:prstDash val="solid"/>
         </a:ln>
       </spPr>
     </pic>
     <clientData/>
   </twoCellAnchor>
   <twoCellAnchor editAs="oneCell">
     <from>
       <col>1</col>
       <colOff>0</colOff>
-      <row>41</row>
+      <row>42</row>
       <rowOff>0</rowOff>
     </from>
     <to>
       <col>2</col>
-      <colOff>203200</colOff>
-[...1 lines deleted...]
-      <rowOff>34925</rowOff>
+      <colOff>196850</colOff>
+      <row>51</row>
+      <rowOff>31750</rowOff>
     </to>
     <pic>
       <nvPicPr>
-        <cNvPr id="3" name="Picture 2"/>
+        <cNvPr id="5" name="Picture 4"/>
         <cNvPicPr>
           <a:picLocks/>
         </cNvPicPr>
       </nvPicPr>
       <blipFill>
         <a:blip r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </blipFill>
       <spPr>
         <a:xfrm>
-          <a:off x="457200" y="7296150"/>
+          <a:off x="457200" y="7639050"/>
           <a:ext cx="2374900" cy="1574800"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <avLst/>
         </a:prstGeom>
         <a:ln>
           <a:prstDash val="solid"/>
         </a:ln>
       </spPr>
     </pic>
     <clientData/>
   </twoCellAnchor>
 </wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos Narrow" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -1294,65 +1771,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
-[...5 lines deleted...]
-        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -1373,1142 +1850,1085 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ishares.com/uk/individual/en/products/253745/ishares-usd-government-bond-710-ucits-etf-acc-fund" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ishares.com/uk/individual/en/products/287340/ishares-treasury-bond-1-3yr-ucits-etf" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId3" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:L96"/>
+  <dimension ref="A1:L100"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="8" defaultColWidth="8.7265625" defaultRowHeight="13.5"/>
+  <sheetFormatPr baseColWidth="8" defaultRowHeight="13.5"/>
   <cols>
-    <col width="6.54296875" bestFit="1" customWidth="1" style="1" min="1" max="1"/>
-[...11 lines deleted...]
-    <col width="8.7265625" customWidth="1" style="1" min="13" max="16384"/>
+    <col width="6.54296875" bestFit="1" customWidth="1" style="2" min="1" max="1"/>
+    <col width="31.1796875" bestFit="1" customWidth="1" style="2" min="2" max="2"/>
+    <col width="26.6328125" customWidth="1" style="2" min="3" max="3"/>
+    <col width="20.08984375" customWidth="1" style="2" min="4" max="4"/>
+    <col width="24.36328125" customWidth="1" style="2" min="5" max="5"/>
+    <col width="23.90625" bestFit="1" customWidth="1" style="2" min="6" max="6"/>
+    <col width="14" bestFit="1" customWidth="1" style="2" min="7" max="7"/>
+    <col width="12.6328125" bestFit="1" customWidth="1" style="2" min="8" max="8"/>
+    <col width="14" bestFit="1" customWidth="1" style="2" min="9" max="9"/>
+    <col width="7.54296875" bestFit="1" customWidth="1" style="2" min="10" max="10"/>
+    <col width="15.90625" bestFit="1" customWidth="1" style="2" min="11" max="11"/>
+    <col width="7.6328125" bestFit="1" customWidth="1" style="2" min="12" max="12"/>
+    <col width="8.7265625" customWidth="1" style="2" min="13" max="16384"/>
   </cols>
   <sheetData>
-    <row r="1" ht="19" customHeight="1" s="158">
-[...1 lines deleted...]
-      <c r="B1" s="157" t="inlineStr">
+    <row r="1" ht="19" customHeight="1" s="148">
+      <c r="A1" s="147" t="n"/>
+      <c r="B1" s="147" t="inlineStr">
         <is>
           <t>DSP US Specific Debt Passive FoF</t>
         </is>
       </c>
     </row>
     <row r="2">
-      <c r="B2" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>Portfolio as on May 31, 2026</t>
+      <c r="B2" s="4" t="inlineStr">
+        <is>
+          <t>Portfolio as on July 15, 2026</t>
         </is>
       </c>
     </row>
     <row r="4">
-      <c r="A4" s="4" t="inlineStr">
+      <c r="A4" s="5" t="inlineStr">
         <is>
           <t>Sr. No.</t>
         </is>
       </c>
-      <c r="B4" s="4" t="inlineStr">
+      <c r="B4" s="5" t="inlineStr">
         <is>
           <t>Name of Instrument</t>
         </is>
       </c>
-      <c r="C4" s="4" t="inlineStr">
+      <c r="C4" s="5" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
-      <c r="D4" s="4" t="inlineStr">
+      <c r="D4" s="5" t="inlineStr">
         <is>
           <t>Rating/Industry</t>
         </is>
       </c>
-      <c r="E4" s="4" t="inlineStr">
+      <c r="E4" s="5" t="inlineStr">
         <is>
           <t>Quantity</t>
         </is>
       </c>
-      <c r="F4" s="4" t="inlineStr">
+      <c r="F4" s="5" t="inlineStr">
         <is>
           <t>Market value (Rs. In lakhs)</t>
         </is>
       </c>
-      <c r="G4" s="4" t="inlineStr">
+      <c r="G4" s="5" t="inlineStr">
         <is>
           <t>% to Net Assets</t>
         </is>
       </c>
-      <c r="H4" s="4" t="inlineStr">
+      <c r="H4" s="5" t="inlineStr">
         <is>
           <t>Maturity Date</t>
         </is>
       </c>
-      <c r="I4" s="4" t="inlineStr">
+      <c r="I4" s="5" t="inlineStr">
         <is>
           <t>Put/Call Option</t>
         </is>
       </c>
-      <c r="J4" s="4" t="inlineStr">
+      <c r="J4" s="5" t="inlineStr">
         <is>
           <t>YTM (%)</t>
         </is>
       </c>
     </row>
     <row r="6">
-      <c r="B6" s="3" t="inlineStr">
+      <c r="B6" s="4" t="inlineStr">
         <is>
           <t>MONEY MARKET INSTRUMENTS</t>
         </is>
       </c>
     </row>
     <row r="7">
-      <c r="A7" s="1" t="n">
+      <c r="A7" s="2" t="n">
         <v>1</v>
       </c>
-      <c r="B7" s="3" t="inlineStr">
+      <c r="B7" s="4" t="inlineStr">
         <is>
           <t>TREPS / Reverse Repo Investments</t>
         </is>
       </c>
-      <c r="F7" s="5" t="n">
-[...6 lines deleted...]
-        <v>46174</v>
+      <c r="F7" s="6" t="n">
+        <v>2.55</v>
+      </c>
+      <c r="G7" s="7" t="n">
+        <v>0.0004</v>
+      </c>
+      <c r="H7" s="8" t="n">
+        <v>46219</v>
       </c>
     </row>
     <row r="8">
-      <c r="A8" s="8" t="n"/>
-      <c r="B8" s="8" t="inlineStr">
+      <c r="A8" s="9" t="n"/>
+      <c r="B8" s="9" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
-      <c r="C8" s="8" t="n"/>
-[...8 lines deleted...]
-      <c r="K8" s="3" t="inlineStr">
+      <c r="C8" s="9" t="n"/>
+      <c r="D8" s="9" t="n"/>
+      <c r="E8" s="9" t="n"/>
+      <c r="F8" s="10" t="n">
+        <v>2.55</v>
+      </c>
+      <c r="G8" s="11" t="n">
+        <v>0.0004</v>
+      </c>
+      <c r="K8" s="4" t="inlineStr">
         <is>
           <t>Sector/Rating</t>
         </is>
       </c>
-      <c r="L8" s="3" t="inlineStr">
+      <c r="L8" s="4" t="inlineStr">
         <is>
           <t>Percent</t>
         </is>
       </c>
     </row>
     <row r="9">
-      <c r="K9" s="1" t="inlineStr">
-[...5 lines deleted...]
-        <v>0.9991</v>
+      <c r="K9" s="2" t="inlineStr">
+        <is>
+          <t>Mutual Fund</t>
+        </is>
+      </c>
+      <c r="L9" s="7" t="n">
+        <v>0.9995000000000001</v>
       </c>
     </row>
     <row r="10">
-      <c r="B10" s="3" t="inlineStr">
+      <c r="B10" s="4" t="inlineStr">
         <is>
           <t>OTHERS</t>
         </is>
       </c>
-      <c r="K10" s="1" t="inlineStr">
+      <c r="K10" s="2" t="inlineStr">
         <is>
           <t>Cash &amp; Equivalent</t>
         </is>
       </c>
-      <c r="L10" s="6" t="n">
-        <v>0.0009</v>
+      <c r="L10" s="7" t="n">
+        <v>0.0005</v>
       </c>
     </row>
     <row r="11">
-      <c r="B11" s="3" t="inlineStr">
+      <c r="B11" s="4" t="inlineStr">
         <is>
           <t>Overseas Mutual Fund</t>
         </is>
       </c>
     </row>
     <row r="12">
-      <c r="A12" s="1" t="n">
+      <c r="A12" s="2" t="n">
         <v>2</v>
       </c>
-      <c r="B12" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C12" s="1" t="inlineStr">
+      <c r="B12" s="2" t="inlineStr">
+        <is>
+          <t>ISHARES USD TRSRY 1-3Y USD A</t>
+        </is>
+      </c>
+      <c r="C12" s="2" t="inlineStr">
         <is>
           <t>IE00B3VWN518</t>
         </is>
       </c>
-      <c r="D12" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E12" s="11" t="n">
+      <c r="D12" s="2" t="inlineStr">
+        <is>
+          <t>Mutual Fund</t>
+        </is>
+      </c>
+      <c r="E12" s="12" t="n">
         <v>39224</v>
       </c>
-      <c r="F12" s="5" t="n">
-[...6 lines deleted...]
-        <v>4.37</v>
+      <c r="F12" s="6" t="n">
+        <v>5806.62</v>
+      </c>
+      <c r="G12" s="7" t="n">
+        <v>0.8355</v>
+      </c>
+      <c r="J12" s="6" t="n">
+        <v>4.52</v>
       </c>
     </row>
     <row r="13">
-      <c r="A13" s="1" t="n">
+      <c r="A13" s="2" t="n">
         <v>3</v>
       </c>
-      <c r="B13" s="1" t="inlineStr">
+      <c r="B13" s="2" t="inlineStr">
         <is>
           <t>ISHARES USD TRSRY 1-3Y USD A</t>
         </is>
       </c>
-      <c r="C13" s="1" t="inlineStr">
+      <c r="C13" s="2" t="inlineStr">
         <is>
           <t>IE00BYXPSP02</t>
         </is>
       </c>
-      <c r="D13" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E13" s="11" t="n">
+      <c r="D13" s="2" t="inlineStr">
+        <is>
+          <t>Mutual Fund</t>
+        </is>
+      </c>
+      <c r="E13" s="12" t="n">
         <v>198820</v>
       </c>
-      <c r="F13" s="5" t="n">
-[...6 lines deleted...]
-        <v>4.02</v>
+      <c r="F13" s="6" t="n">
+        <v>1139.62</v>
+      </c>
+      <c r="G13" s="7" t="n">
+        <v>0.164</v>
+      </c>
+      <c r="J13" s="6" t="n">
+        <v>4.19</v>
       </c>
     </row>
     <row r="14">
-      <c r="A14" s="8" t="n"/>
-      <c r="B14" s="8" t="inlineStr">
+      <c r="A14" s="9" t="n"/>
+      <c r="B14" s="9" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
-      <c r="C14" s="8" t="n"/>
-[...6 lines deleted...]
-        <v>0.9991</v>
+      <c r="C14" s="9" t="n"/>
+      <c r="D14" s="9" t="n"/>
+      <c r="E14" s="9" t="n"/>
+      <c r="F14" s="10" t="n">
+        <v>6946.24</v>
+      </c>
+      <c r="G14" s="11" t="n">
+        <v>0.9995000000000001</v>
       </c>
     </row>
     <row r="16">
-      <c r="B16" s="3" t="inlineStr">
+      <c r="B16" s="4" t="inlineStr">
         <is>
           <t>Cash &amp; Cash Equivalent</t>
         </is>
       </c>
     </row>
     <row r="17">
-      <c r="B17" s="1" t="inlineStr">
+      <c r="B17" s="2" t="inlineStr">
         <is>
           <t>Net Receivables/Payables</t>
         </is>
       </c>
-      <c r="E17" s="11" t="n"/>
-[...3 lines deleted...]
-      <c r="G17" s="6" t="n">
+      <c r="E17" s="12" t="n"/>
+      <c r="F17" s="6" t="n">
+        <v>1.04</v>
+      </c>
+      <c r="G17" s="7" t="n">
         <v>0.0001</v>
       </c>
-      <c r="J17" s="5" t="n"/>
+      <c r="J17" s="6" t="n"/>
     </row>
     <row r="18">
-      <c r="A18" s="8" t="n"/>
-      <c r="B18" s="8" t="inlineStr">
+      <c r="A18" s="9" t="n"/>
+      <c r="B18" s="9" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
-      <c r="C18" s="8" t="n"/>
-[...5 lines deleted...]
-      <c r="G18" s="10" t="n">
+      <c r="C18" s="9" t="n"/>
+      <c r="D18" s="9" t="n"/>
+      <c r="E18" s="9" t="n"/>
+      <c r="F18" s="10" t="n">
+        <v>1.04</v>
+      </c>
+      <c r="G18" s="11" t="n">
         <v>0.0001</v>
       </c>
     </row>
     <row r="20">
-      <c r="A20" s="4" t="n"/>
-      <c r="B20" s="4" t="inlineStr">
+      <c r="A20" s="5" t="n"/>
+      <c r="B20" s="5" t="inlineStr">
         <is>
           <t>GRAND TOTAL</t>
         </is>
       </c>
-      <c r="C20" s="4" t="n"/>
-[...5 lines deleted...]
-      <c r="G20" s="13" t="n">
+      <c r="C20" s="5" t="n"/>
+      <c r="D20" s="5" t="n"/>
+      <c r="E20" s="5" t="n"/>
+      <c r="F20" s="13" t="n">
+        <v>6949.83</v>
+      </c>
+      <c r="G20" s="14" t="n">
         <v>1</v>
       </c>
     </row>
     <row r="21">
-      <c r="A21" s="1" t="inlineStr">
+      <c r="A21" s="2" t="inlineStr">
         <is>
           <t>Notes:</t>
         </is>
       </c>
     </row>
-    <row r="22" ht="12" customFormat="1" customHeight="1" s="24">
-      <c r="A22" s="76" t="n">
+    <row r="22" ht="27" customHeight="1" s="148">
+      <c r="A22" s="16" t="n">
         <v>1</v>
       </c>
-      <c r="B22" s="30" t="inlineStr">
+      <c r="B22" s="16" t="inlineStr">
         <is>
           <t>Market value includes accrued interest</t>
         </is>
       </c>
     </row>
-    <row r="23" ht="12" customFormat="1" customHeight="1" s="24">
-      <c r="A23" s="76" t="n">
+    <row r="23" ht="27" customHeight="1" s="148">
+      <c r="A23" s="16" t="n">
         <v>2</v>
       </c>
-      <c r="B23" s="185" t="inlineStr">
-[...26 lines deleted...]
-      <c r="B27" s="16" t="inlineStr">
+      <c r="B23" s="16" t="inlineStr">
+        <is>
+          <t>Net Assets does not include unit activity for the day of the Portfolio</t>
+        </is>
+      </c>
+    </row>
+    <row r="27" ht="14.5" customHeight="1" s="148">
+      <c r="B27" s="1" t="inlineStr">
         <is>
           <t>Scheme Riskometer</t>
         </is>
       </c>
     </row>
-    <row r="40" ht="14.5" customHeight="1" s="158">
-      <c r="B40" s="16" t="inlineStr">
+    <row r="41" ht="14.5" customHeight="1" s="148">
+      <c r="B41" s="1" t="inlineStr">
         <is>
           <t>Benchmark Riskometer: MSCI U.S. Government Bond Index</t>
         </is>
       </c>
     </row>
-    <row r="53">
-      <c r="A53" s="17" t="inlineStr">
+    <row r="55">
+      <c r="A55" s="66" t="inlineStr">
         <is>
           <t>Sr. No.</t>
         </is>
       </c>
-      <c r="B53" s="18" t="inlineStr">
+      <c r="B55" s="67" t="inlineStr">
         <is>
           <t>Particulars</t>
         </is>
       </c>
-      <c r="C53" s="19" t="n"/>
-[...4 lines deleted...]
-      <c r="A54" s="21" t="n">
+      <c r="C55" s="68" t="n"/>
+      <c r="D55" s="68" t="n"/>
+      <c r="E55" s="69" t="n"/>
+    </row>
+    <row r="56">
+      <c r="A56" s="70" t="n">
         <v>3</v>
       </c>
-      <c r="B54" s="22" t="n"/>
-      <c r="C54" s="23" t="inlineStr">
+      <c r="B56" s="17" t="n"/>
+      <c r="C56" s="18" t="inlineStr">
         <is>
           <t>Portfolio Information</t>
         </is>
       </c>
-      <c r="D54" s="24" t="n"/>
-[...4 lines deleted...]
-      <c r="B55" s="22" t="inlineStr">
+      <c r="E56" s="71" t="n"/>
+    </row>
+    <row r="57">
+      <c r="A57" s="70" t="n"/>
+      <c r="B57" s="17" t="inlineStr">
         <is>
           <t>Description (if any)</t>
         </is>
       </c>
-      <c r="C55" s="26" t="n"/>
-[...5 lines deleted...]
-      <c r="B56" s="22" t="inlineStr">
+      <c r="C57" s="19" t="n"/>
+      <c r="D57" s="72" t="n"/>
+      <c r="E57" s="71" t="n"/>
+    </row>
+    <row r="58">
+      <c r="A58" s="70" t="n"/>
+      <c r="B58" s="17" t="inlineStr">
         <is>
           <t>Annualised Portfolio YTM*@@</t>
         </is>
       </c>
-      <c r="C56" s="28" t="n">
-[...7 lines deleted...]
-      <c r="B57" s="22" t="inlineStr">
+      <c r="C58" s="20" t="n">
+        <v>0.0446620102803806</v>
+      </c>
+      <c r="E58" s="71" t="n"/>
+    </row>
+    <row r="59">
+      <c r="A59" s="70" t="n"/>
+      <c r="B59" s="17" t="inlineStr">
         <is>
           <t>Macaulay Duration@@</t>
         </is>
       </c>
-      <c r="C57" s="29" t="n">
-[...7 lines deleted...]
-      <c r="B58" s="22" t="inlineStr">
+      <c r="C59" s="73" t="n">
+        <v>6.08177546974125</v>
+      </c>
+      <c r="E59" s="71" t="n"/>
+    </row>
+    <row r="60">
+      <c r="A60" s="70" t="n"/>
+      <c r="B60" s="17" t="inlineStr">
         <is>
           <t>Residual Maturity@@</t>
         </is>
       </c>
-      <c r="C58" s="29" t="n">
+      <c r="C60" s="73" t="n">
+        <v>1.414658885244e-06</v>
+      </c>
+      <c r="E60" s="71" t="n"/>
+    </row>
+    <row r="61">
+      <c r="A61" s="70" t="n"/>
+      <c r="B61" s="17" t="inlineStr">
+        <is>
+          <t>Modified Duration (in years)@@</t>
+        </is>
+      </c>
+      <c r="C61" s="73" t="n">
+        <v>6.08177546974125</v>
+      </c>
+      <c r="E61" s="71" t="n"/>
+    </row>
+    <row r="62">
+      <c r="A62" s="70" t="n"/>
+      <c r="B62" s="15" t="inlineStr">
+        <is>
+          <t>* In case of semi-annual YTM, it will be annualised</t>
+        </is>
+      </c>
+      <c r="C62" s="15" t="n"/>
+      <c r="E62" s="71" t="n"/>
+    </row>
+    <row r="63">
+      <c r="A63" s="70" t="n">
+        <v>4</v>
+      </c>
+      <c r="B63" s="74" t="inlineStr">
+        <is>
+          <t>NAV AND Dividend</t>
+        </is>
+      </c>
+      <c r="C63" s="15" t="n"/>
+      <c r="E63" s="71" t="n"/>
+    </row>
+    <row r="64">
+      <c r="A64" s="70" t="n"/>
+      <c r="B64" s="184" t="inlineStr">
+        <is>
+          <t>Plan/Option Name</t>
+        </is>
+      </c>
+      <c r="C64" s="151" t="inlineStr">
+        <is>
+          <t>NAV per unit (Rs)</t>
+        </is>
+      </c>
+      <c r="D64" s="185" t="n"/>
+      <c r="E64" s="186" t="inlineStr">
+        <is>
+          <t>Aggregate distributions during the portfolio period  (Rs. per Unit)</t>
+        </is>
+      </c>
+    </row>
+    <row r="65" ht="29" customHeight="1" s="148">
+      <c r="A65" s="70" t="n"/>
+      <c r="B65" s="187" t="n"/>
+      <c r="C65" s="75" t="inlineStr">
+        <is>
+          <t>As on Jun 30, 2026</t>
+        </is>
+      </c>
+      <c r="D65" s="75" t="inlineStr">
+        <is>
+          <t>As on Jul 15, 2026</t>
+        </is>
+      </c>
+      <c r="E65" s="187" t="n"/>
+    </row>
+    <row r="66">
+      <c r="A66" s="76" t="n"/>
+      <c r="B66" s="77" t="inlineStr">
+        <is>
+          <t>Direct Plan-Growth Plan</t>
+        </is>
+      </c>
+      <c r="C66" s="79" t="n">
+        <v>12.5471</v>
+      </c>
+      <c r="D66" s="79" t="n">
+        <v>12.6855</v>
+      </c>
+      <c r="E66" s="188" t="n">
         <v>0</v>
       </c>
-      <c r="D58" s="24" t="n"/>
-[...88 lines deleted...]
-      <c r="E64" s="23" t="inlineStr">
+    </row>
+    <row r="67">
+      <c r="A67" s="76" t="n"/>
+      <c r="B67" s="77" t="inlineStr">
+        <is>
+          <t>Direct Plan-IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C67" s="79" t="n">
+        <v>12.5471</v>
+      </c>
+      <c r="D67" s="79" t="n">
+        <v>12.6855</v>
+      </c>
+      <c r="E67" s="188" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68" s="76" t="n"/>
+      <c r="B68" s="77" t="inlineStr">
+        <is>
+          <t>Direct Plan-Quarterly IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C68" s="188" t="n">
+        <v>0</v>
+      </c>
+      <c r="D68" s="188" t="n">
+        <v>0</v>
+      </c>
+      <c r="E68" s="188" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69" s="76" t="n"/>
+      <c r="B69" s="77" t="inlineStr">
+        <is>
+          <t>Direct Plan-Daily IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C69" s="188" t="n">
+        <v>0</v>
+      </c>
+      <c r="D69" s="188" t="n">
+        <v>0</v>
+      </c>
+      <c r="E69" s="188" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70" s="76" t="n"/>
+      <c r="B70" s="77" t="inlineStr">
+        <is>
+          <t>Direct Plan-Weekly IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C70" s="189" t="n">
+        <v>0</v>
+      </c>
+      <c r="D70" s="189" t="n">
+        <v>0</v>
+      </c>
+      <c r="E70" s="188" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71" s="76" t="n"/>
+      <c r="B71" s="77" t="inlineStr">
+        <is>
+          <t>Direct Plan-Monthly IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C71" s="189" t="n">
+        <v>0</v>
+      </c>
+      <c r="D71" s="189" t="n">
+        <v>0</v>
+      </c>
+      <c r="E71" s="188" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="72">
+      <c r="A72" s="76" t="n"/>
+      <c r="B72" s="81" t="n"/>
+      <c r="C72" s="82" t="n"/>
+      <c r="D72" s="82" t="n"/>
+      <c r="E72" s="18" t="n"/>
+    </row>
+    <row r="73">
+      <c r="A73" s="70" t="n"/>
+      <c r="B73" s="83" t="inlineStr">
+        <is>
+          <t>Regular Plan-Growth Plan</t>
+        </is>
+      </c>
+      <c r="C73" s="79" t="n">
+        <v>12.5327</v>
+      </c>
+      <c r="D73" s="79" t="n">
+        <v>12.6707</v>
+      </c>
+      <c r="E73" s="188" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74" s="70" t="n"/>
+      <c r="B74" s="83" t="inlineStr">
+        <is>
+          <t>Regular Plan-IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C74" s="79" t="n">
+        <v>12.5327</v>
+      </c>
+      <c r="D74" s="79" t="n">
+        <v>12.6707</v>
+      </c>
+      <c r="E74" s="188" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="75">
+      <c r="A75" s="70" t="n"/>
+      <c r="B75" s="83" t="inlineStr">
+        <is>
+          <t>Regular Plan-Quarterly IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C75" s="188" t="n">
+        <v>0</v>
+      </c>
+      <c r="D75" s="188" t="n">
+        <v>0</v>
+      </c>
+      <c r="E75" s="188" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="76">
+      <c r="A76" s="70" t="n"/>
+      <c r="B76" s="83" t="inlineStr">
+        <is>
+          <t>Regular Plan-Daily IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C76" s="188" t="n">
+        <v>0</v>
+      </c>
+      <c r="D76" s="188" t="n">
+        <v>0</v>
+      </c>
+      <c r="E76" s="188" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77" s="70" t="n"/>
+      <c r="B77" s="83" t="inlineStr">
+        <is>
+          <t>Regular Plan-Weekly IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C77" s="188" t="n">
+        <v>0</v>
+      </c>
+      <c r="D77" s="188" t="n">
+        <v>0</v>
+      </c>
+      <c r="E77" s="188" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78" s="70" t="n"/>
+      <c r="B78" s="83" t="inlineStr">
+        <is>
+          <t>Regular Plan-Monthly IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C78" s="188" t="n">
+        <v>0</v>
+      </c>
+      <c r="D78" s="188" t="n">
+        <v>0</v>
+      </c>
+      <c r="E78" s="188" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79" s="70" t="n"/>
+      <c r="B79" s="84" t="inlineStr">
+        <is>
+          <t>IDCW -  Income Distribution cum Capital Withdrawal.</t>
+        </is>
+      </c>
+      <c r="C79" s="85" t="n"/>
+      <c r="D79" s="85" t="n"/>
+      <c r="E79" s="71" t="n"/>
+    </row>
+    <row r="80">
+      <c r="A80" s="70" t="n"/>
+      <c r="B80" s="84" t="n"/>
+      <c r="C80" s="85" t="n"/>
+      <c r="D80" s="85" t="n"/>
+      <c r="E80" s="71" t="n"/>
+    </row>
+    <row r="81">
+      <c r="A81" s="70" t="n">
+        <v>5</v>
+      </c>
+      <c r="B81" s="86" t="inlineStr">
+        <is>
+          <t>Portfolio Turn Over Ratio ^^</t>
+        </is>
+      </c>
+      <c r="C81" s="83" t="n"/>
+      <c r="D81" s="87" t="n"/>
+      <c r="E81" s="88" t="n"/>
+    </row>
+    <row r="82">
+      <c r="A82" s="70" t="n"/>
+      <c r="B82" s="83" t="inlineStr">
+        <is>
+          <t xml:space="preserve"> - For Purchase</t>
+        </is>
+      </c>
+      <c r="C82" s="19" t="inlineStr">
+        <is>
+          <t>N.A.</t>
+        </is>
+      </c>
+      <c r="D82" s="87" t="n"/>
+      <c r="E82" s="89" t="n"/>
+    </row>
+    <row r="83">
+      <c r="A83" s="70" t="n"/>
+      <c r="B83" s="83" t="inlineStr">
+        <is>
+          <t xml:space="preserve"> - For Sale</t>
+        </is>
+      </c>
+      <c r="C83" s="19" t="inlineStr">
+        <is>
+          <t>N.A.</t>
+        </is>
+      </c>
+      <c r="D83" s="87" t="n"/>
+      <c r="E83" s="89" t="n"/>
+    </row>
+    <row r="84" ht="27" customHeight="1" s="148">
+      <c r="A84" s="70" t="n">
+        <v>6</v>
+      </c>
+      <c r="B84" s="110" t="inlineStr">
+        <is>
+          <t>Total investment in foreign securities/ADR/GDR (Rs. lakh)</t>
+        </is>
+      </c>
+      <c r="C84" s="144" t="n">
+        <v>6946.242738</v>
+      </c>
+      <c r="D84" s="87" t="n"/>
+      <c r="E84" s="89" t="n"/>
+    </row>
+    <row r="85" ht="54" customHeight="1" s="148">
+      <c r="A85" s="70" t="n">
+        <v>7</v>
+      </c>
+      <c r="B85" s="92" t="inlineStr">
+        <is>
+          <t>Total of securities below investment grade and default provided for the of Jul 15, 2026 (Rs. lakh)</t>
+        </is>
+      </c>
+      <c r="C85" s="91" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
-    </row>
-[...15 lines deleted...]
-      <c r="E65" s="23" t="inlineStr">
+      <c r="D85" s="72" t="n"/>
+      <c r="E85" s="89" t="n"/>
+    </row>
+    <row r="86" ht="27" customHeight="1" s="148">
+      <c r="A86" s="70" t="n">
+        <v>8</v>
+      </c>
+      <c r="B86" s="93" t="inlineStr">
+        <is>
+          <t>Total investment in illiquid shares/securities</t>
+        </is>
+      </c>
+      <c r="C86" s="94" t="n"/>
+      <c r="E86" s="88" t="n"/>
+    </row>
+    <row r="87">
+      <c r="A87" s="70" t="n"/>
+      <c r="B87" s="95" t="inlineStr">
+        <is>
+          <t>- Value (In Rs. Lakh)</t>
+        </is>
+      </c>
+      <c r="C87" s="96" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
-    </row>
-[...92 lines deleted...]
-      <c r="E71" s="26" t="inlineStr">
+      <c r="D87" s="97" t="n"/>
+      <c r="E87" s="89" t="n"/>
+    </row>
+    <row r="88">
+      <c r="A88" s="70" t="n"/>
+      <c r="B88" s="98" t="inlineStr">
+        <is>
+          <t>- in percentage terms (%)</t>
+        </is>
+      </c>
+      <c r="C88" s="96" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
-    </row>
-[...17 lines deleted...]
-      <c r="E72" s="26" t="inlineStr">
+      <c r="D88" s="87" t="n"/>
+      <c r="E88" s="89" t="n"/>
+    </row>
+    <row r="89">
+      <c r="A89" s="70" t="n"/>
+      <c r="B89" s="98" t="n"/>
+      <c r="C89" s="190" t="n"/>
+      <c r="D89" s="87" t="n"/>
+      <c r="E89" s="88" t="n"/>
+    </row>
+    <row r="90">
+      <c r="A90" s="70" t="n">
+        <v>9</v>
+      </c>
+      <c r="B90" s="86" t="inlineStr">
+        <is>
+          <t>Total outstanding exposure to derivatives at the end of  Jul 15, 2026</t>
+        </is>
+      </c>
+      <c r="C90" s="94" t="n"/>
+      <c r="E90" s="89" t="n"/>
+    </row>
+    <row r="91">
+      <c r="A91" s="70" t="n"/>
+      <c r="B91" s="95" t="inlineStr">
+        <is>
+          <t>- Value (In Rs. Lakh)</t>
+        </is>
+      </c>
+      <c r="C91" s="96" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
-    </row>
-[...106 lines deleted...]
-      <c r="C80" s="26" t="inlineStr">
+      <c r="D91" s="97" t="n"/>
+      <c r="E91" s="89" t="n"/>
+    </row>
+    <row r="92">
+      <c r="A92" s="70" t="n"/>
+      <c r="B92" s="98" t="inlineStr">
+        <is>
+          <t>- in percentage term (%)</t>
+        </is>
+      </c>
+      <c r="C92" s="96" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="D92" s="87" t="n"/>
+      <c r="E92" s="88" t="n"/>
+    </row>
+    <row r="93">
+      <c r="A93" s="100" t="n"/>
+      <c r="B93" s="101" t="n"/>
+      <c r="C93" s="101" t="n"/>
+      <c r="D93" s="101" t="n"/>
+      <c r="E93" s="102" t="n"/>
+    </row>
+    <row r="94">
+      <c r="A94" s="4" t="inlineStr">
+        <is>
+          <t>*</t>
+        </is>
+      </c>
+      <c r="B94" s="2" t="inlineStr">
+        <is>
+          <t>Computed NAV</t>
+        </is>
+      </c>
+    </row>
+    <row r="95">
+      <c r="A95" s="4" t="inlineStr">
+        <is>
+          <t>**</t>
+        </is>
+      </c>
+      <c r="B95" s="2" t="inlineStr">
+        <is>
+          <t>NAV as on Maturity date</t>
+        </is>
+      </c>
+    </row>
+    <row r="96">
+      <c r="A96" s="4" t="inlineStr">
         <is>
           <t>N.A.</t>
         </is>
       </c>
-      <c r="D80" s="46" t="n"/>
-[...170 lines deleted...]
-      <c r="B93" s="24" t="inlineStr">
+      <c r="B96" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve"> Not Applicable.</t>
         </is>
       </c>
-      <c r="C93" s="24" t="n"/>
-[...4 lines deleted...]
-      <c r="A94" s="63" t="inlineStr">
+    </row>
+    <row r="97">
+      <c r="A97" s="4" t="inlineStr">
         <is>
           <t>^^</t>
         </is>
       </c>
-      <c r="B94" s="24" t="inlineStr">
+      <c r="B97" s="2" t="inlineStr">
         <is>
           <t>Portfolio Turn Over Ratio is for Equity Schemes.</t>
         </is>
       </c>
-      <c r="C94" s="24" t="n"/>
-[...4 lines deleted...]
-      <c r="A95" s="63" t="inlineStr">
+    </row>
+    <row r="98">
+      <c r="A98" s="4" t="inlineStr">
         <is>
           <t>@@</t>
         </is>
       </c>
-      <c r="B95" s="24" t="inlineStr">
-[...10 lines deleted...]
-      <c r="B96" s="64" t="inlineStr">
+      <c r="B98" s="2" t="inlineStr">
+        <is>
+          <t>Average Maturity, Modified Duration and Portfolio YTM (Annualised) is for Debt Schemes and for Debt portion of DSP Regular Savings Fund, DSP Aggressive Hybrid Fund and DSP Multi Asset Allocation Fund.</t>
+        </is>
+      </c>
+    </row>
+    <row r="99">
+      <c r="B99" s="2" t="inlineStr">
         <is>
           <t>Pursuant to payment of IDCW, the NAV of the IDCW Option(s) of aforesaid Scheme of the Fund would fall to the extent of payout and statutory levy, if any. For complete distribution history of the Schemes, please visit www.dspim.com</t>
         </is>
       </c>
-      <c r="C96" s="24" t="n"/>
-[...2 lines deleted...]
-    </row>
+    </row>
+    <row r="100">
+      <c r="A100" s="103" t="n"/>
+      <c r="B100" s="103" t="n"/>
+      <c r="C100" s="103" t="n"/>
+      <c r="D100" s="103" t="n"/>
+      <c r="E100" s="103" t="n"/>
+    </row>
+    <row r="113" customFormat="1" s="2"/>
+    <row r="114" customFormat="1" s="2"/>
+    <row r="115" customFormat="1" s="2"/>
+    <row r="116" customFormat="1" s="2"/>
+    <row r="117" customFormat="1" s="2"/>
   </sheetData>
-  <mergeCells count="5">
-[...3 lines deleted...]
-    <mergeCell ref="B23:F23"/>
+  <mergeCells count="4">
     <mergeCell ref="B1:F1"/>
+    <mergeCell ref="C64:D64"/>
+    <mergeCell ref="E64:E65"/>
+    <mergeCell ref="B64:B65"/>
   </mergeCells>
-  <hyperlinks>
-[...2 lines deleted...]
-  </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup orientation="portrait" horizontalDpi="1200" verticalDpi="1200"/>
-  <drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId3"/>
+  <drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:A1"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Rohit Pandey</dc:creator>
+  <dc:creator>Rahul Jain</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:lastModifiedBy></cp:lastModifiedBy>
-  <cp:lastPrinted></cp:lastPrinted>
 </cp:coreProperties>
 </file>
-
-[...27 lines deleted...]
-</file>