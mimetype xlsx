--- v6 (2026-02-24)
+++ v7 (2026-06-04)
@@ -1,805 +1,1599 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="png" ContentType="image/png"/>
+  <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="K:\Accounts\REPORTS\Monthend portfolio\2026-2027\May 2026\15052026\Final\For Investors\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{9AE34A7E-4E1F-4A2A-B0C9-EAC4FFAADB73}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" tabRatio="990" firstSheet="0" autoFilterDateGrouping="1"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="LDF" sheetId="1" state="visible" r:id="rId1"/>
-    <sheet name="Sheet1" sheetId="2" state="hidden" r:id="rId2"/>
+    <sheet name="LDF" sheetId="1" r:id="rId1"/>
+    <sheet name="Notes to Fortnightly Portfolio" sheetId="3" r:id="rId2"/>
+    <sheet name="Sheet1" sheetId="2" state="hidden" r:id="rId3"/>
   </sheets>
-  <definedNames/>
-  <calcPr calcId="191029" fullCalcOnLoad="1"/>
+  <definedNames>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'Notes to Fortnightly Portfolio'!#REF!</definedName>
+  </definedNames>
+  <calcPr calcId="0" calcOnSave="0"/>
 </workbook>
 </file>
 
+<file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="598" uniqueCount="316">
+  <si>
+    <t>DSP Low Duration Fund</t>
+  </si>
+  <si>
+    <t>Portfolio as on May 15, 2026</t>
+  </si>
+  <si>
+    <t>Sr. No.</t>
+  </si>
+  <si>
+    <t>Name of Instrument</t>
+  </si>
+  <si>
+    <t>ISIN</t>
+  </si>
+  <si>
+    <t>Rating/Industry</t>
+  </si>
+  <si>
+    <t>Quantity</t>
+  </si>
+  <si>
+    <t>Market value (Rs. In lakhs)</t>
+  </si>
+  <si>
+    <t>% to Net Assets</t>
+  </si>
+  <si>
+    <t>Maturity Date</t>
+  </si>
+  <si>
+    <t>Put/Call Option</t>
+  </si>
+  <si>
+    <t>YTM (%)</t>
+  </si>
+  <si>
+    <t>DEBT INSTRUMENTS</t>
+  </si>
+  <si>
+    <t>BOND &amp; NCD's</t>
+  </si>
+  <si>
+    <t>Listed / awaiting listing on the stock exchanges</t>
+  </si>
+  <si>
+    <t>Sector/Rating</t>
+  </si>
+  <si>
+    <t>Percent</t>
+  </si>
+  <si>
+    <t>National Bank for Agriculture and Rural Development</t>
+  </si>
+  <si>
+    <t>INE261F08EO7</t>
+  </si>
+  <si>
+    <t>CRISIL AAA</t>
+  </si>
+  <si>
+    <t>Bharti Telecom Limited**</t>
+  </si>
+  <si>
+    <t>INE403D08272</t>
+  </si>
+  <si>
+    <t>CRISIL A1+</t>
+  </si>
+  <si>
+    <t>REC Limited**</t>
+  </si>
+  <si>
+    <t>INE020B08FF1</t>
+  </si>
+  <si>
+    <t>ICRA AAA</t>
+  </si>
+  <si>
+    <t>Sovereign</t>
+  </si>
+  <si>
+    <t>Bajaj Housing Finance Limited**</t>
+  </si>
+  <si>
+    <t>INE377Y07482</t>
+  </si>
+  <si>
+    <t>IND A1+</t>
+  </si>
+  <si>
+    <t>Bajaj Finance Limited**</t>
+  </si>
+  <si>
+    <t>INE296A07TC9</t>
+  </si>
+  <si>
+    <t>LIC Housing Finance Limited**</t>
+  </si>
+  <si>
+    <t>INE115A07MQ6</t>
+  </si>
+  <si>
+    <t>IND AAA(SO)</t>
+  </si>
+  <si>
+    <t>Small Industries Development Bank of India**</t>
+  </si>
+  <si>
+    <t>INE556F08KU4</t>
+  </si>
+  <si>
+    <t>ICRA A1+</t>
+  </si>
+  <si>
+    <t>INE261F08EK5</t>
+  </si>
+  <si>
+    <t>Alternative Investment Funds (AIF)</t>
+  </si>
+  <si>
+    <t>Mahindra Rural Housing Finance Limited**</t>
+  </si>
+  <si>
+    <t>INE950O07545</t>
+  </si>
+  <si>
+    <t>Cash &amp; Equivalent</t>
+  </si>
+  <si>
+    <t>Bajaj Finance Limited</t>
+  </si>
+  <si>
+    <t>INE296A07TJ4</t>
+  </si>
+  <si>
+    <t>ICICI Home Finance Company Limited**</t>
+  </si>
+  <si>
+    <t>INE071G07819</t>
+  </si>
+  <si>
+    <t>INE377Y07565</t>
+  </si>
+  <si>
+    <t>Export-Import Bank of India**</t>
+  </si>
+  <si>
+    <t>INE514E08FP6</t>
+  </si>
+  <si>
+    <t>Tata Capital Housing Finance Limited**</t>
+  </si>
+  <si>
+    <t>INE033L07HY2</t>
+  </si>
+  <si>
+    <t>INE296A07TF2</t>
+  </si>
+  <si>
+    <t>INE115A07RE1</t>
+  </si>
+  <si>
+    <t>INE261F08EM1</t>
+  </si>
+  <si>
+    <t>INE377Y07623</t>
+  </si>
+  <si>
+    <t>INE950O07511</t>
+  </si>
+  <si>
+    <t>Sundaram Finance Limited**</t>
+  </si>
+  <si>
+    <t>INE660A07RU2</t>
+  </si>
+  <si>
+    <t>INE296A07TW7</t>
+  </si>
+  <si>
+    <t>INE403D08306</t>
+  </si>
+  <si>
+    <t>Power Finance Corporation Limited**</t>
+  </si>
+  <si>
+    <t>INE134E08JC3</t>
+  </si>
+  <si>
+    <t>Kotak Mahindra Prime Limited**</t>
+  </si>
+  <si>
+    <t>INE916DA7RP6</t>
+  </si>
+  <si>
+    <t>INE916DA7ST6</t>
+  </si>
+  <si>
+    <t>INE134E08MT1</t>
+  </si>
+  <si>
+    <t>INE556F08KJ7</t>
+  </si>
+  <si>
+    <t>INE296A07TM8</t>
+  </si>
+  <si>
+    <t>INE377Y07383</t>
+  </si>
+  <si>
+    <t>INE556F08KS8</t>
+  </si>
+  <si>
+    <t>INE020B08AA3</t>
+  </si>
+  <si>
+    <t>INE916DA7SX8</t>
+  </si>
+  <si>
+    <t>INE115A07RA9</t>
+  </si>
+  <si>
+    <t>INE556F08KM1</t>
+  </si>
+  <si>
+    <t>INE296A07TP1</t>
+  </si>
+  <si>
+    <t>Jio Credit Limited**</t>
+  </si>
+  <si>
+    <t>INE282H07034</t>
+  </si>
+  <si>
+    <t>INE556F08KN9</t>
+  </si>
+  <si>
+    <t>INE134E08IO0</t>
+  </si>
+  <si>
+    <t>INE514E08FJ9</t>
+  </si>
+  <si>
+    <t>INE261F08EF5</t>
+  </si>
+  <si>
+    <t>INE020B08EH0</t>
+  </si>
+  <si>
+    <t>INE377Y07557</t>
+  </si>
+  <si>
+    <t>INE377Y07532</t>
+  </si>
+  <si>
+    <t>National Bank for Agriculture and Rural Development**</t>
+  </si>
+  <si>
+    <t>INE261F08ER0</t>
+  </si>
+  <si>
+    <t>INE020B08EX7</t>
+  </si>
+  <si>
+    <t>INE020B08FW6</t>
+  </si>
+  <si>
+    <t>INE556F08LA4</t>
+  </si>
+  <si>
+    <t>INE134E08NW3</t>
+  </si>
+  <si>
+    <t>Kotak Mahindra Prime Limited</t>
+  </si>
+  <si>
+    <t>INE916DA7TB2</t>
+  </si>
+  <si>
+    <t>INE115A07KE6</t>
+  </si>
+  <si>
+    <t>Mahindra &amp; Mahindra Financial Services Limited**</t>
+  </si>
+  <si>
+    <t>INE774D07VJ0</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Government Securities (Central/State)</t>
+  </si>
+  <si>
+    <t>6.85% Uttar Pradesh SDL 2026</t>
+  </si>
+  <si>
+    <t>IN3320160275</t>
+  </si>
+  <si>
+    <t>TAMIL NADU 07.39% Tamil Nadu SDL 2026</t>
+  </si>
+  <si>
+    <t>IN3120160137</t>
+  </si>
+  <si>
+    <t>5.74% GOI 2026</t>
+  </si>
+  <si>
+    <t>IN0020210186</t>
+  </si>
+  <si>
+    <t>7.86% Karnataka SDL 2027</t>
+  </si>
+  <si>
+    <t>IN1920160117</t>
+  </si>
+  <si>
+    <t>7.24% Gujarat SDL 2026</t>
+  </si>
+  <si>
+    <t>IN1520160160</t>
+  </si>
+  <si>
+    <t>7.59% Gujarat SDL 2027</t>
+  </si>
+  <si>
+    <t>IN1520160194</t>
+  </si>
+  <si>
+    <t>6.36% Himachal Pradesh SDL 2028</t>
+  </si>
+  <si>
+    <t>IN1720200030</t>
+  </si>
+  <si>
+    <t>7.40% Maharashtra SDL 2031</t>
+  </si>
+  <si>
+    <t>IN2220230097</t>
+  </si>
+  <si>
+    <t>6.24% Maharashtra SDL 2026</t>
+  </si>
+  <si>
+    <t>IN2220210214</t>
+  </si>
+  <si>
+    <t>6.88% Uttar Pradesh SDL 2031</t>
+  </si>
+  <si>
+    <t>IN3320210013</t>
+  </si>
+  <si>
+    <t>7.37% Maharashtra SDL 2026</t>
+  </si>
+  <si>
+    <t>IN2220160062</t>
+  </si>
+  <si>
+    <t>7.39% Maharashtra SDL 2026</t>
+  </si>
+  <si>
+    <t>IN2220160104</t>
+  </si>
+  <si>
+    <t>7.08% Karnataka SDL 2031</t>
+  </si>
+  <si>
+    <t>IN1920240232</t>
+  </si>
+  <si>
+    <t>7.16% Maharashtra SDL 2026</t>
+  </si>
+  <si>
+    <t>IN2220160070</t>
+  </si>
+  <si>
+    <t>6.83% Karnataka SDL 2026</t>
+  </si>
+  <si>
+    <t>IN1920160042</t>
+  </si>
+  <si>
+    <t>7.05% Gujarat SDL 2026</t>
+  </si>
+  <si>
+    <t>IN1520160152</t>
+  </si>
+  <si>
+    <t>Securitised Debt</t>
+  </si>
+  <si>
+    <t>India Universal Trust**</t>
+  </si>
+  <si>
+    <t>INE16J715027</t>
+  </si>
+  <si>
+    <t>INE16J715019</t>
+  </si>
+  <si>
+    <t>MONEY MARKET INSTRUMENTS</t>
+  </si>
+  <si>
+    <t>Certificate of Deposit</t>
+  </si>
+  <si>
+    <t>Canara Bank**</t>
+  </si>
+  <si>
+    <t>INE476A16G44</t>
+  </si>
+  <si>
+    <t>Bank of Baroda**</t>
+  </si>
+  <si>
+    <t>INE028A16KY0</t>
+  </si>
+  <si>
+    <t>Punjab National Bank</t>
+  </si>
+  <si>
+    <t>INE160A16UE2</t>
+  </si>
+  <si>
+    <t>INE556F16BY8</t>
+  </si>
+  <si>
+    <t>INE028A16LI1</t>
+  </si>
+  <si>
+    <t>Canara Bank</t>
+  </si>
+  <si>
+    <t>INE476A16H43</t>
+  </si>
+  <si>
+    <t>HDFC Bank Limited**</t>
+  </si>
+  <si>
+    <t>INE040A16IT9</t>
+  </si>
+  <si>
+    <t>INE476A16G28</t>
+  </si>
+  <si>
+    <t>INE028A16LE0</t>
+  </si>
+  <si>
+    <t>Punjab National Bank**</t>
+  </si>
+  <si>
+    <t>INE160A16UD4</t>
+  </si>
+  <si>
+    <t>Kotak Mahindra Bank Limited</t>
+  </si>
+  <si>
+    <t>INE237AD6117</t>
+  </si>
+  <si>
+    <t>INE476A16G36</t>
+  </si>
+  <si>
+    <t>INE028A16LG5</t>
+  </si>
+  <si>
+    <t>HDFC Bank Limited</t>
+  </si>
+  <si>
+    <t>INE040A16IM4</t>
+  </si>
+  <si>
+    <t>INE261F16AJ8</t>
+  </si>
+  <si>
+    <t>Indian Bank**</t>
+  </si>
+  <si>
+    <t>INE562A16QJ6</t>
+  </si>
+  <si>
+    <t>INE476A16H01</t>
+  </si>
+  <si>
+    <t>INE040A16IO0</t>
+  </si>
+  <si>
+    <t>INE476A16H84</t>
+  </si>
+  <si>
+    <t>INE040A16IZ6</t>
+  </si>
+  <si>
+    <t>INE476A16I26</t>
+  </si>
+  <si>
+    <t>INE556F16CD0</t>
+  </si>
+  <si>
+    <t>Union Bank of India**</t>
+  </si>
+  <si>
+    <t>INE692A16MD3</t>
+  </si>
+  <si>
+    <t>INE040A16IK8</t>
+  </si>
+  <si>
+    <t>INE028A16KI3</t>
+  </si>
+  <si>
+    <t>INE040A16HU9</t>
+  </si>
+  <si>
+    <t>INE028A16KK9</t>
+  </si>
+  <si>
+    <t>INE028A16KT0</t>
+  </si>
+  <si>
+    <t>INE556F16BV4</t>
+  </si>
+  <si>
+    <t>INE692A16KU1</t>
+  </si>
+  <si>
+    <t>INE028A16LC4</t>
+  </si>
+  <si>
+    <t>Kotak Mahindra Bank Limited**</t>
+  </si>
+  <si>
+    <t>INE237AD6125</t>
+  </si>
+  <si>
+    <t>INE261F16AH2</t>
+  </si>
+  <si>
+    <t>INE237AD6141</t>
+  </si>
+  <si>
+    <t>Commercial Papers</t>
+  </si>
+  <si>
+    <t>Standard Chartered Capital Limited**</t>
+  </si>
+  <si>
+    <t>INE403G14TT8</t>
+  </si>
+  <si>
+    <t>Axis Securities Limited**</t>
+  </si>
+  <si>
+    <t>INE110O14HP6</t>
+  </si>
+  <si>
+    <t>Treasury Bill</t>
+  </si>
+  <si>
+    <t>364 DAYS T-BILL 2027</t>
+  </si>
+  <si>
+    <t>IN002025Z443</t>
+  </si>
+  <si>
+    <t>182 DAYS T-BILL 2026</t>
+  </si>
+  <si>
+    <t>IN002025Y495</t>
+  </si>
+  <si>
+    <t>IN002025Y503</t>
+  </si>
+  <si>
+    <t>364 DAYS T-BILL 2026</t>
+  </si>
+  <si>
+    <t>IN002025Z369</t>
+  </si>
+  <si>
+    <t>IN002025Z484</t>
+  </si>
+  <si>
+    <t>IN002025Z492</t>
+  </si>
+  <si>
+    <t>TREPS / Reverse Repo Investments</t>
+  </si>
+  <si>
+    <t>SBI Funds Management Pvt Ltd/Fund Parent</t>
+  </si>
+  <si>
+    <t>INF0RQ622028</t>
+  </si>
+  <si>
+    <t>Cash &amp; Cash Equivalent</t>
+  </si>
+  <si>
+    <t>Net Receivables/Payables</t>
+  </si>
+  <si>
+    <t>GRAND TOTAL</t>
+  </si>
+  <si>
+    <t>Notes:</t>
+  </si>
+  <si>
+    <t>** Non Traded in accordance with SEBI Regulations.</t>
+  </si>
+  <si>
+    <t>Market value includes accrued interest</t>
+  </si>
+  <si>
+    <t>Net Assets does not include unit activity for the day of the Portfolio</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> This scheme has exposure to floating rate instruments and / or interest rate derivatives. The duration of these instruments is linked to the interest rate reset period. The interest rate risk in a floating rate instrument or in a fixed rate instrument hedged with derivatives is likely to be lesser than that in an equivalent maturity fixed rate instrument. Under some market circumstances the volatility may be of an order greater than what may ordinarily be expected considering only its duration. Hence investors are recommended to consider the unadjusted portfolio maturity of the scheme as well and exercise adequate due diligence when deciding to make their investments.</t>
+  </si>
+  <si>
+    <t>Disclosure in Derivatives</t>
+  </si>
+  <si>
+    <t>Industry</t>
+  </si>
+  <si>
+    <t>Notional Value</t>
+  </si>
+  <si>
+    <t>% To net assets</t>
+  </si>
+  <si>
+    <t>Interest Rate Swaps Pay Fixed and Receive Floating</t>
+  </si>
+  <si>
+    <t>Others</t>
+  </si>
+  <si>
+    <t>Scheme Riskometer</t>
+  </si>
+  <si>
+    <t>Benchmark Riskometer: NIFTY Low Duration Debt Index A-I</t>
+  </si>
+  <si>
+    <t>Portfolio Information</t>
+  </si>
+  <si>
+    <t>Scheme Name:</t>
+  </si>
+  <si>
+    <t>Description (if any)</t>
+  </si>
+  <si>
+    <t>Annualised Portfolio YTM*:</t>
+  </si>
+  <si>
+    <t>Macaulay Duration</t>
+  </si>
+  <si>
+    <t>Residual Maturity</t>
+  </si>
+  <si>
+    <t>As on (Date)</t>
+  </si>
+  <si>
+    <t>* In case of semi-annual YTM, it will be annualised</t>
+  </si>
+  <si>
+    <t xml:space="preserve">  </t>
+  </si>
+  <si>
+    <t>YDR2Regular</t>
+  </si>
+  <si>
+    <t>YDR2Direct</t>
+  </si>
+  <si>
+    <t>YDR2</t>
+  </si>
+  <si>
+    <t>Sr No.</t>
+  </si>
+  <si>
+    <t>Particular</t>
+  </si>
+  <si>
+    <t>Regular</t>
+  </si>
+  <si>
+    <t>Direct</t>
+  </si>
+  <si>
+    <t>Portfolio Turn Over Ratio ^^</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> - For Purchase</t>
+  </si>
+  <si>
+    <t>N.A.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> - For Sale</t>
+  </si>
+  <si>
+    <t>Average Maturity (in years)@@</t>
+  </si>
+  <si>
+    <t>Modified Duration (in years)@@</t>
+  </si>
+  <si>
+    <t>Portfolio YTM (Annualised)@@</t>
+  </si>
+  <si>
+    <t>Total outstanding exposure to derivatives at the end of  May 15, 2026</t>
+  </si>
+  <si>
+    <t>- Value (In Rs. Lakh)</t>
+  </si>
+  <si>
+    <t>-</t>
+  </si>
+  <si>
+    <t>- in percentage term (%)</t>
+  </si>
+  <si>
+    <t>Total of securities below investment grade and default provided as on May 15, 2026 (Rs. lakh)</t>
+  </si>
+  <si>
+    <t>Total investment in foreign securities/ADR/GDR (Rs. lakh)</t>
+  </si>
+  <si>
+    <t>Total investment in illiquid shares/securities</t>
+  </si>
+  <si>
+    <t>- in percentage terms (%)</t>
+  </si>
+  <si>
+    <t>Net Asset Vaue (NAV) (Rs. per Unit)</t>
+  </si>
+  <si>
+    <t>- As on April 30, 2026</t>
+  </si>
+  <si>
+    <t>G</t>
+  </si>
+  <si>
+    <t>Growth</t>
+  </si>
+  <si>
+    <t>20.7538</t>
+  </si>
+  <si>
+    <t>21.4891</t>
+  </si>
+  <si>
+    <t>D</t>
+  </si>
+  <si>
+    <t>Payout/Reinvestment of Income Distribution cum Capital Withdrawal option (IDCW)</t>
+  </si>
+  <si>
+    <t>QD</t>
+  </si>
+  <si>
+    <t>Quarterly Payout/Reinvestment of Income Distribution cum Capital Withdrawal option (IDCW)</t>
+  </si>
+  <si>
+    <t>10.8857</t>
+  </si>
+  <si>
+    <t>10.9230</t>
+  </si>
+  <si>
+    <t>DD</t>
+  </si>
+  <si>
+    <t>Daily Reinvestment of Income Distribution cum Capital Withdrawal option (IDCW)</t>
+  </si>
+  <si>
+    <t>10.1728</t>
+  </si>
+  <si>
+    <t>10.1189</t>
+  </si>
+  <si>
+    <t>WD</t>
+  </si>
+  <si>
+    <t>Weekly Payout/Reinvestment of Income Distribution cum Capital Withdrawal option (IDCW)</t>
+  </si>
+  <si>
+    <t>10.1232</t>
+  </si>
+  <si>
+    <t>10.1238</t>
+  </si>
+  <si>
+    <t>MD</t>
+  </si>
+  <si>
+    <t>Monthly Payout/Reinvestment of Income Distribution cum Capital Withdrawal option (IDCW)</t>
+  </si>
+  <si>
+    <t>10.6501</t>
+  </si>
+  <si>
+    <t>11.7979</t>
+  </si>
+  <si>
+    <t>UD</t>
+  </si>
+  <si>
+    <t>UD3</t>
+  </si>
+  <si>
+    <t>UR</t>
+  </si>
+  <si>
+    <t>UR3</t>
+  </si>
+  <si>
+    <t>- As on May 15, 2026</t>
+  </si>
+  <si>
+    <t>20.7735</t>
+  </si>
+  <si>
+    <t>21.5124</t>
+  </si>
+  <si>
+    <t>10.8960</t>
+  </si>
+  <si>
+    <t>10.9348</t>
+  </si>
+  <si>
+    <t>10.1720</t>
+  </si>
+  <si>
+    <t>10.1178</t>
+  </si>
+  <si>
+    <t>10.1187</t>
+  </si>
+  <si>
+    <t>10.1194</t>
+  </si>
+  <si>
+    <t>10.6602</t>
+  </si>
+  <si>
+    <t>11.8106</t>
+  </si>
+  <si>
+    <t>Aggregate distributions during the portfolio period (Rs. per Unit)</t>
+  </si>
+  <si>
+    <t>*</t>
+  </si>
+  <si>
+    <t>Computed NAV</t>
+  </si>
+  <si>
+    <t>**</t>
+  </si>
+  <si>
+    <t>NAV as on Maturity date</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Not Applicable.</t>
+  </si>
+  <si>
+    <t>^^</t>
+  </si>
+  <si>
+    <t>Portfolio Turn Over Ratio is for Equity Schemes.</t>
+  </si>
+  <si>
+    <t>@@</t>
+  </si>
+  <si>
+    <t>Average Maturity, Modified Duration and Portfolio YTM (Annualised) is for Debt Schemes.</t>
+  </si>
+  <si>
+    <t>Pursuant to payment of IDCW, the NAV of the IDCW Option(s) of aforesaid Scheme of the Fund would fall to the extent of payout and statutory levy, if any. For complete distribution history of the Schemes, please visit www.dspim.com</t>
+  </si>
+  <si>
+    <t>Hedging Positions through swaps as on 15th May 2026 :</t>
+  </si>
+  <si>
+    <t>Scheme</t>
+  </si>
+  <si>
+    <t>Underlying Security</t>
+  </si>
+  <si>
+    <t>Position</t>
+  </si>
+  <si>
+    <t>Instrument Type</t>
+  </si>
+  <si>
+    <t>Maturity/Next Interest Fixing</t>
+  </si>
+  <si>
+    <t>Notional Value 
+(Rs in lakhs)</t>
+  </si>
+  <si>
+    <t>Short</t>
+  </si>
+  <si>
+    <t>Fixed</t>
+  </si>
+  <si>
+    <t>Long</t>
+  </si>
+  <si>
+    <t>Floating</t>
+  </si>
+  <si>
+    <t>7.56% REC LIMITED 31AUG27 NCD</t>
+  </si>
+  <si>
+    <t>7.48% NABARD (Sr 25 G) 15Sep2028 NCD</t>
+  </si>
+  <si>
+    <t>7.77% REC LTD SERIES 220A 31MAR2028 NCD</t>
+  </si>
+  <si>
+    <t>6.52% REC LTD SR-248A 31JAN28 NCD</t>
+  </si>
+  <si>
+    <t>BANK OF BARODA 08JAN27 CD</t>
+  </si>
+  <si>
+    <t>7.3763% Bajaj Finance Ltd. - 26-Jun-2028</t>
+  </si>
+  <si>
+    <t>7.11% BAJAJ FINANCE LTD 10JUL28 NCD</t>
+  </si>
+  <si>
+    <t>6.36% HIMACHAL PRADESH 29JUL28 SDL</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Note : In case of derivative transactions, end of the day position on the date of such transaction is considered as the basis to assess the nature of transaction as hedge / non-hedge </t>
+  </si>
+</sst>
+</file>
+
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-[...3 lines deleted...]
-    <numFmt numFmtId="166" formatCode="0.000%"/>
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
+  <numFmts count="9">
+    <numFmt numFmtId="164" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
+    <numFmt numFmtId="165" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);"/>
+    <numFmt numFmtId="166" formatCode="_(* #,##0_);_(* \(#,##0\);"/>
+    <numFmt numFmtId="167" formatCode="0.000%"/>
+    <numFmt numFmtId="168" formatCode="0.000"/>
+    <numFmt numFmtId="169" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;_);_(* @_)"/>
+    <numFmt numFmtId="170" formatCode="0.0000"/>
+    <numFmt numFmtId="171" formatCode="#,##0.000000"/>
+    <numFmt numFmtId="172" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;??_);_(@_)"/>
   </numFmts>
-  <fonts count="24">
+  <fonts count="20" x14ac:knownFonts="1">
     <font>
+      <sz val="11"/>
+      <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
-      <color theme="1"/>
-      <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
+      <sz val="11"/>
+      <color theme="1"/>
       <name val="trebuchet MS"/>
       <family val="2"/>
-      <color theme="1"/>
-      <sz val="11"/>
     </font>
     <font>
+      <sz val="10"/>
+      <color theme="1"/>
       <name val="trebuchet MS"/>
       <family val="2"/>
-      <color theme="1"/>
-      <sz val="10"/>
     </font>
     <font>
+      <b/>
+      <sz val="14"/>
+      <color rgb="FFFFFFFF"/>
       <name val="trebuchet MS"/>
       <family val="2"/>
-      <b val="1"/>
-[...1 lines deleted...]
-      <sz val="14"/>
     </font>
     <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
       <name val="trebuchet MS"/>
       <family val="2"/>
-      <b val="1"/>
-[...1 lines deleted...]
-      <sz val="10"/>
     </font>
     <font>
+      <b/>
+      <sz val="10"/>
+      <color rgb="FFFFFFFF"/>
       <name val="trebuchet MS"/>
       <family val="2"/>
-      <b val="1"/>
-[...1 lines deleted...]
-      <sz val="10"/>
     </font>
     <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
       <name val="trebuchet MS"/>
       <family val="2"/>
-      <color rgb="FF000000"/>
-      <sz val="10"/>
     </font>
     <font>
+      <sz val="11"/>
+      <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
-      <color theme="1"/>
-      <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <name val="Calibri"/>
+      <sz val="10"/>
+      <name val="Trebuchet MS"/>
       <family val="2"/>
-      <b val="1"/>
-[...2 lines deleted...]
-      <scheme val="minor"/>
     </font>
     <font>
+      <b/>
+      <sz val="9"/>
+      <color rgb="FF000000"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <color rgb="FF000000"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="9"/>
       <name val="Trebuchet MS"/>
       <family val="2"/>
-      <b val="1"/>
-[...1 lines deleted...]
-      <sz val="10"/>
     </font>
     <font>
+      <sz val="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="9"/>
       <name val="Trebuchet MS"/>
       <family val="2"/>
-      <color indexed="8"/>
-      <sz val="10"/>
     </font>
     <font>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <color rgb="FFFF0000"/>
       <name val="Trebuchet MS"/>
       <family val="2"/>
-      <sz val="10"/>
     </font>
     <font>
-      <name val="Calibri"/>
+      <sz val="9"/>
+      <color theme="0"/>
+      <name val="Trebuchet MS"/>
       <family val="2"/>
-      <color theme="10"/>
-[...2 lines deleted...]
-      <scheme val="minor"/>
     </font>
     <font>
+      <sz val="9"/>
+      <color theme="1"/>
       <name val="Trebuchet MS"/>
       <family val="2"/>
-      <b val="1"/>
-[...69 lines deleted...]
-      <sz val="11"/>
     </font>
   </fonts>
-  <fills count="6">
+  <fills count="5">
     <fill>
-      <patternFill/>
+      <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF000000"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFC0C0C0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
-    <fill>
-[...4 lines deleted...]
-    </fill>
   </fills>
-  <borders count="12">
+  <borders count="6">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
-      <bottom style="thin">
-[...7 lines deleted...]
-      <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
-      <top style="thin">
+      <top/>
+      <bottom style="thin">
         <color indexed="64"/>
-      </top>
-      <bottom/>
+      </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
-      <top/>
-[...18 lines deleted...]
-      <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
-    <border>
-[...29 lines deleted...]
-    </border>
   </borders>
-  <cellStyleXfs count="4">
-[...1 lines deleted...]
-    <xf numFmtId="9" fontId="7" fillId="0" borderId="0"/>
+  <cellStyleXfs count="8">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="9" fontId="16" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="169" fontId="16" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="91">
-[...15 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+  <cellXfs count="87">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="10" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="15" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="165" fontId="4" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="10" fontId="4" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="166" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="165" fontId="5" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="10" fontId="5" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="10" fontId="2" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="10" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="15" fontId="2" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="15" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="11" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="167" fontId="11" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="2" applyFont="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="2" applyFont="1"/>
+    <xf numFmtId="1" fontId="13" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="13" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="2" fontId="13" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="4" fontId="13" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="13" fillId="0" borderId="1" xfId="2" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="4" fontId="13" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="10" fontId="13" fillId="0" borderId="1" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="10" fontId="13" fillId="0" borderId="1" xfId="4" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="10" fontId="13" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="2" quotePrefix="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="2" quotePrefix="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="2" applyFont="1"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="168" fontId="13" fillId="0" borderId="1" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="171" fontId="13" fillId="0" borderId="0" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="2" quotePrefix="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="170" fontId="13" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="2"/>
+    <xf numFmtId="0" fontId="8" fillId="4" borderId="0" xfId="6" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="6" applyFont="1"/>
+    <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="7" applyFont="1" applyFill="1"/>
+    <xf numFmtId="172" fontId="8" fillId="0" borderId="0" xfId="6" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="172" fontId="8" fillId="0" borderId="1" xfId="7" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="15" fontId="8" fillId="0" borderId="1" xfId="7" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    <xf numFmtId="172" fontId="13" fillId="0" borderId="1" xfId="7" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="4" fontId="11" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-      <alignment vertical="top" wrapText="1"/>
+    <xf numFmtId="15" fontId="13" fillId="0" borderId="1" xfId="7" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="10" fontId="11" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="1">
-      <alignment vertical="top" wrapText="1"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="4" fontId="2" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-      <alignment vertical="top"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="14" fontId="2" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-      <alignment vertical="top"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="2" fontId="13" fillId="0" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="2" fontId="13" fillId="0" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="2">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="2" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-      <alignment wrapText="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="3" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="4" fontId="11" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-      <alignment horizontal="center" wrapText="1"/>
+    <xf numFmtId="4" fontId="13" fillId="0" borderId="2" xfId="2" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="10" fontId="11" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="1">
-      <alignment horizontal="center" wrapText="1"/>
+    <xf numFmtId="4" fontId="13" fillId="0" borderId="3" xfId="2" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="4" fontId="2" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-      <alignment horizontal="center" wrapText="1"/>
+    <xf numFmtId="10" fontId="13" fillId="0" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="14" fontId="2" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-      <alignment horizontal="center" wrapText="1"/>
+    <xf numFmtId="10" fontId="13" fillId="0" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="4" fontId="11" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="2">
-      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="2" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="3" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="4" fontId="11" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    <xf numFmtId="10" fontId="13" fillId="0" borderId="2" xfId="4" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="10" fontId="11" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="1">
-      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    <xf numFmtId="10" fontId="13" fillId="0" borderId="3" xfId="4" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="4" fontId="2" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-[...47 lines deleted...]
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="2" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="4" fontId="11" fillId="0" borderId="5" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-[...71 lines deleted...]
-    </xf>
   </cellXfs>
-  <cellStyles count="4">
+  <cellStyles count="8">
+    <cellStyle name="Comma 2" xfId="5" xr:uid="{A23D1FCC-DBED-4DEE-B8BB-A3D02BAC0659}"/>
+    <cellStyle name="Comma 4 2" xfId="7" xr:uid="{24890E73-19DB-4C37-96E5-4B391FDAAA0C}"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
-    <cellStyle name="Percent" xfId="1" builtinId="5"/>
-[...1 lines deleted...]
-    <cellStyle name="Hyperlink" xfId="3" builtinId="8"/>
+    <cellStyle name="Normal 2" xfId="2" xr:uid="{9B4C43EB-6F93-479D-82BA-7D4863C8F4FD}"/>
+    <cellStyle name="Normal 2 2" xfId="3" xr:uid="{008CFA39-0608-4787-9165-CFFA20E7F1FA}"/>
+    <cellStyle name="Normal 3 2" xfId="6" xr:uid="{7FD7DB78-C329-49AD-BD0B-A2F337434370}"/>
+    <cellStyle name="Normal 3 4 2 2 4" xfId="1" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
+    <cellStyle name="Percent 2" xfId="4" xr:uid="{84EE2F8D-BFF2-48CC-8E5A-86DC311A4FC1}"/>
   </cellStyles>
+  <dxfs count="4">
+    <dxf>
+      <numFmt numFmtId="173" formatCode="#,##0.000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="174" formatCode="#,##0.0000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="4" formatCode="#,##0.00"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="175" formatCode="&quot;-&quot;"/>
+    </dxf>
+  </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
-  <colors>
-[...66 lines deleted...]
-  </colors>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
+      <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
+    </ext>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
+      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
+    </ext>
+  </extLst>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
-<file path=xl/drawings/_rels/drawing1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image1.png" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image2.png" Id="rId2" /></Relationships>
+<file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
-<wsDr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
-[...16 lines deleted...]
-        <cNvPicPr>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>2374900</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>31750</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="2" name="Picture 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000002000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
           <a:picLocks/>
-        </cNvPicPr>
-[...2 lines deleted...]
-        <a:blip r:embed="rId1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
-      </blipFill>
-      <spPr>
+      </xdr:blipFill>
+      <xdr:spPr>
         <a:xfrm>
           <a:off x="457200" y="27514550"/>
           <a:ext cx="2374900" cy="1574800"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
-          <avLst/>
+          <a:avLst/>
         </a:prstGeom>
         <a:ln>
           <a:prstDash val="solid"/>
         </a:ln>
-      </spPr>
-[...19 lines deleted...]
-        <cNvPicPr>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>2374900</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>31750</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="3" name="Picture 2">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000003000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
           <a:picLocks/>
-        </cNvPicPr>
-[...2 lines deleted...]
-        <a:blip r:embed="rId2"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
-      </blipFill>
-      <spPr>
+      </xdr:blipFill>
+      <xdr:spPr>
         <a:xfrm>
           <a:off x="457200" y="29927550"/>
           <a:ext cx="2374900" cy="1574800"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
-          <avLst/>
+          <a:avLst/>
         </a:prstGeom>
         <a:ln>
           <a:prstDash val="solid"/>
         </a:ln>
-      </spPr>
-[...3 lines deleted...]
-</wsDr>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+</xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -1019,4766 +1813,5186 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId1" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-[...4 lines deleted...]
-  <dimension ref="A1:L199"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+  <dimension ref="A1:L200"/>
   <sheetViews>
-    <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView tabSelected="1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr baseColWidth="8" defaultColWidth="8.7265625" defaultRowHeight="13.5"/>
+  <sheetFormatPr defaultRowHeight="13.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col width="6.54296875" bestFit="1" customWidth="1" style="84" min="1" max="1"/>
-[...11 lines deleted...]
-    <col width="8.7265625" customWidth="1" style="84" min="13" max="16384"/>
+    <col min="1" max="1" width="6.54296875" style="2" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="46.90625" style="2" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="21.1796875" style="2" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="14.1796875" style="2" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="13.54296875" style="2" customWidth="1"/>
+    <col min="6" max="6" width="23.90625" style="2" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="14" style="2" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="12.6328125" style="2" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="14" style="2" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="7.54296875" style="2" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="30.1796875" style="2" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="7.6328125" style="2" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="8.7265625" style="2" customWidth="1"/>
+    <col min="14" max="16384" width="8.7265625" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" ht="19" customHeight="1" s="62">
-[...98 lines deleted...]
-      <c r="A9" s="84" t="n">
+    <row r="1" spans="1:12" ht="19" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A1" s="26"/>
+      <c r="B1" s="72" t="s">
+        <v>0</v>
+      </c>
+      <c r="C1" s="71"/>
+      <c r="D1" s="71"/>
+      <c r="E1" s="71"/>
+      <c r="F1" s="71"/>
+    </row>
+    <row r="2" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="B2" s="3" t="s">
         <v>1</v>
       </c>
-      <c r="B9" s="84" t="inlineStr">
-[...39 lines deleted...]
-      <c r="A10" s="84" t="n">
+    </row>
+    <row r="4" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A4" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="B10" s="84" t="inlineStr">
-[...14 lines deleted...]
-      <c r="E10" s="12" t="n">
+      <c r="B4" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C4" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D4" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E4" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F4" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G4" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H4" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I4" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="J4" s="4" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="6" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="B6" s="3" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="7" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="B7" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="8" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="B8" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="K8" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="L8" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="9" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A9" s="2">
+        <v>1</v>
+      </c>
+      <c r="B9" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="C9" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="D9" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="E9" s="11">
         <v>17500</v>
       </c>
-      <c r="F10" s="6" t="n">
-[...5 lines deleted...]
-      <c r="H10" s="8" t="n">
+      <c r="F9" s="5">
+        <v>18269.73</v>
+      </c>
+      <c r="G9" s="6">
+        <v>3.6200000000000003E-2</v>
+      </c>
+      <c r="H9" s="7">
+        <v>47011</v>
+      </c>
+      <c r="J9" s="5">
+        <v>7.7316000000000003</v>
+      </c>
+      <c r="K9" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="L9" s="6">
+        <v>0.39529999999999998</v>
+      </c>
+    </row>
+    <row r="10" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A10" s="2">
+        <v>2</v>
+      </c>
+      <c r="B10" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="C10" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="D10" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="E10" s="11">
+        <v>17500</v>
+      </c>
+      <c r="F10" s="5">
+        <v>18069.73</v>
+      </c>
+      <c r="G10" s="6">
+        <v>3.5799999999999998E-2</v>
+      </c>
+      <c r="H10" s="7">
         <v>46675</v>
       </c>
-      <c r="J10" s="6" t="n">
+      <c r="J10" s="5">
+        <v>8.0975000000000001</v>
+      </c>
+      <c r="K10" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="L10" s="6">
+        <v>0.28000000000000003</v>
+      </c>
+    </row>
+    <row r="11" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A11" s="2">
+        <v>3</v>
+      </c>
+      <c r="B11" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="C11" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="D11" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="E11" s="11">
+        <v>15000</v>
+      </c>
+      <c r="F11" s="5">
+        <v>15792.07</v>
+      </c>
+      <c r="G11" s="6">
+        <v>3.1300000000000001E-2</v>
+      </c>
+      <c r="H11" s="7">
+        <v>46630</v>
+      </c>
+      <c r="J11" s="5">
+        <v>7.5650000000000004</v>
+      </c>
+      <c r="K11" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="L11" s="6">
+        <v>0.14660000000000001</v>
+      </c>
+    </row>
+    <row r="12" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A12" s="2">
+        <v>4</v>
+      </c>
+      <c r="B12" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="C12" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="D12" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="E12" s="11">
+        <v>10000</v>
+      </c>
+      <c r="F12" s="5">
+        <v>10725.6</v>
+      </c>
+      <c r="G12" s="6">
+        <v>2.1299999999999999E-2</v>
+      </c>
+      <c r="H12" s="7">
+        <v>46576</v>
+      </c>
+      <c r="J12" s="5">
+        <v>7.75</v>
+      </c>
+      <c r="K12" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="L12" s="6">
+        <v>8.0299999999999996E-2</v>
+      </c>
+    </row>
+    <row r="13" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A13" s="2">
+        <v>5</v>
+      </c>
+      <c r="B13" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="C13" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="D13" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="E13" s="11">
+        <v>7500</v>
+      </c>
+      <c r="F13" s="5">
+        <v>7919.53</v>
+      </c>
+      <c r="G13" s="6">
+        <v>1.5699999999999999E-2</v>
+      </c>
+      <c r="H13" s="7">
+        <v>46640</v>
+      </c>
+      <c r="J13" s="5">
+        <v>8</v>
+      </c>
+      <c r="K13" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="L13" s="6">
+        <v>6.3500000000000001E-2</v>
+      </c>
+    </row>
+    <row r="14" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A14" s="2">
+        <v>6</v>
+      </c>
+      <c r="B14" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="C14" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="D14" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="E14" s="11">
+        <v>750</v>
+      </c>
+      <c r="F14" s="5">
+        <v>7760.88</v>
+      </c>
+      <c r="G14" s="6">
+        <v>1.54E-2</v>
+      </c>
+      <c r="H14" s="7">
+        <v>46714</v>
+      </c>
+      <c r="J14" s="5">
+        <v>7.8532999999999999</v>
+      </c>
+      <c r="K14" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="L14" s="6">
+        <v>1.5100000000000001E-2</v>
+      </c>
+    </row>
+    <row r="15" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A15" s="2">
+        <v>7</v>
+      </c>
+      <c r="B15" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="C15" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="D15" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="E15" s="11">
+        <v>7500</v>
+      </c>
+      <c r="F15" s="5">
+        <v>7726.28</v>
+      </c>
+      <c r="G15" s="6">
+        <v>1.5299999999999999E-2</v>
+      </c>
+      <c r="H15" s="7">
+        <v>46916</v>
+      </c>
+      <c r="J15" s="5">
+        <v>7.7643000000000004</v>
+      </c>
+      <c r="K15" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="L15" s="6">
+        <v>1.3899999999999999E-2</v>
+      </c>
+    </row>
+    <row r="16" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A16" s="2">
+        <v>8</v>
+      </c>
+      <c r="B16" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="C16" s="2" t="s">
+        <v>38</v>
+      </c>
+      <c r="D16" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="E16" s="11">
+        <v>7500</v>
+      </c>
+      <c r="F16" s="5">
+        <v>7588.99</v>
+      </c>
+      <c r="G16" s="6">
+        <v>1.4999999999999999E-2</v>
+      </c>
+      <c r="H16" s="7">
+        <v>46807</v>
+      </c>
+      <c r="J16" s="5">
+        <v>7.7</v>
+      </c>
+      <c r="K16" s="2" t="s">
+        <v>39</v>
+      </c>
+      <c r="L16" s="6">
+        <v>3.5000000000000001E-3</v>
+      </c>
+    </row>
+    <row r="17" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A17" s="2">
+        <v>9</v>
+      </c>
+      <c r="B17" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="C17" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="D17" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="E17" s="11">
+        <v>7500</v>
+      </c>
+      <c r="F17" s="5">
+        <v>7559.05</v>
+      </c>
+      <c r="G17" s="6">
+        <v>1.4999999999999999E-2</v>
+      </c>
+      <c r="H17" s="7">
+        <v>46806</v>
+      </c>
+      <c r="J17" s="5">
+        <v>7.9398999999999997</v>
+      </c>
+      <c r="K17" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="L17" s="6">
+        <v>1.8E-3</v>
+      </c>
+    </row>
+    <row r="18" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A18" s="2">
+        <v>10</v>
+      </c>
+      <c r="B18" s="2" t="s">
+        <v>43</v>
+      </c>
+      <c r="C18" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="D18" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="E18" s="11">
+        <v>5000</v>
+      </c>
+      <c r="F18" s="5">
+        <v>5337.18</v>
+      </c>
+      <c r="G18" s="6">
+        <v>1.06E-2</v>
+      </c>
+      <c r="H18" s="7">
+        <v>46930</v>
+      </c>
+      <c r="J18" s="5">
+        <v>8.0045000000000002</v>
+      </c>
+    </row>
+    <row r="19" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A19" s="2">
+        <v>11</v>
+      </c>
+      <c r="B19" s="2" t="s">
+        <v>45</v>
+      </c>
+      <c r="C19" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="D19" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="E19" s="11">
+        <v>5000</v>
+      </c>
+      <c r="F19" s="5">
+        <v>5298.88</v>
+      </c>
+      <c r="G19" s="6">
+        <v>1.0500000000000001E-2</v>
+      </c>
+      <c r="H19" s="7">
+        <v>46566</v>
+      </c>
+      <c r="J19" s="5">
+        <v>7.74</v>
+      </c>
+    </row>
+    <row r="20" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A20" s="2">
+        <v>12</v>
+      </c>
+      <c r="B20" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="C20" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="D20" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="E20" s="11">
+        <v>5000</v>
+      </c>
+      <c r="F20" s="5">
+        <v>5270.41</v>
+      </c>
+      <c r="G20" s="6">
+        <v>1.04E-2</v>
+      </c>
+      <c r="H20" s="7">
+        <v>46899</v>
+      </c>
+      <c r="J20" s="5">
+        <v>7.8</v>
+      </c>
+    </row>
+    <row r="21" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A21" s="2">
+        <v>13</v>
+      </c>
+      <c r="B21" s="2" t="s">
+        <v>48</v>
+      </c>
+      <c r="C21" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="D21" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="E21" s="11">
+        <v>500</v>
+      </c>
+      <c r="F21" s="5">
+        <v>5266.05</v>
+      </c>
+      <c r="G21" s="6">
+        <v>1.04E-2</v>
+      </c>
+      <c r="H21" s="7">
+        <v>46602</v>
+      </c>
+      <c r="J21" s="5">
+        <v>7.48</v>
+      </c>
+    </row>
+    <row r="22" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A22" s="2">
+        <v>14</v>
+      </c>
+      <c r="B22" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="C22" s="2" t="s">
+        <v>51</v>
+      </c>
+      <c r="D22" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="E22" s="11">
+        <v>500</v>
+      </c>
+      <c r="F22" s="5">
+        <v>5218.2</v>
+      </c>
+      <c r="G22" s="6">
+        <v>1.03E-2</v>
+      </c>
+      <c r="H22" s="7">
+        <v>46694</v>
+      </c>
+      <c r="J22" s="5">
+        <v>7.86</v>
+      </c>
+    </row>
+    <row r="23" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A23" s="2">
+        <v>15</v>
+      </c>
+      <c r="B23" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="C23" s="2" t="s">
+        <v>52</v>
+      </c>
+      <c r="D23" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="E23" s="11">
+        <v>5000</v>
+      </c>
+      <c r="F23" s="5">
+        <v>5149.3999999999996</v>
+      </c>
+      <c r="G23" s="6">
+        <v>1.0200000000000001E-2</v>
+      </c>
+      <c r="H23" s="7">
+        <v>46731</v>
+      </c>
+      <c r="J23" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="24" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A24" s="2">
+        <v>16</v>
+      </c>
+      <c r="B24" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="C24" s="2" t="s">
+        <v>53</v>
+      </c>
+      <c r="D24" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="E24" s="11">
+        <v>5000</v>
+      </c>
+      <c r="F24" s="5">
+        <v>5061.87</v>
+      </c>
+      <c r="G24" s="6">
+        <v>0.01</v>
+      </c>
+      <c r="H24" s="7">
+        <v>46464</v>
+      </c>
+      <c r="J24" s="5">
+        <v>7.65</v>
+      </c>
+    </row>
+    <row r="25" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A25" s="2">
+        <v>17</v>
+      </c>
+      <c r="B25" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="C25" s="2" t="s">
+        <v>54</v>
+      </c>
+      <c r="D25" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="E25" s="11">
+        <v>5000</v>
+      </c>
+      <c r="F25" s="5">
+        <v>5037.93</v>
+      </c>
+      <c r="G25" s="6">
+        <v>0.01</v>
+      </c>
+      <c r="H25" s="7">
+        <v>46836</v>
+      </c>
+      <c r="J25" s="5">
+        <v>7.71</v>
+      </c>
+    </row>
+    <row r="26" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A26" s="2">
+        <v>18</v>
+      </c>
+      <c r="B26" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="C26" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="D26" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="E26" s="11">
+        <v>4907</v>
+      </c>
+      <c r="F26" s="5">
+        <v>4944.8999999999996</v>
+      </c>
+      <c r="G26" s="6">
+        <v>9.7999999999999997E-3</v>
+      </c>
+      <c r="H26" s="7">
+        <v>47140</v>
+      </c>
+      <c r="J26" s="5">
+        <v>7.8623000000000003</v>
+      </c>
+    </row>
+    <row r="27" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A27" s="2">
+        <v>19</v>
+      </c>
+      <c r="B27" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="C27" s="2" t="s">
+        <v>56</v>
+      </c>
+      <c r="D27" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="E27" s="11">
+        <v>4500</v>
+      </c>
+      <c r="F27" s="5">
+        <v>4694.28</v>
+      </c>
+      <c r="G27" s="6">
+        <v>9.2999999999999992E-3</v>
+      </c>
+      <c r="H27" s="7">
+        <v>46626</v>
+      </c>
+      <c r="J27" s="5">
+        <v>7.94</v>
+      </c>
+    </row>
+    <row r="28" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A28" s="2">
+        <v>20</v>
+      </c>
+      <c r="B28" s="2" t="s">
+        <v>57</v>
+      </c>
+      <c r="C28" s="2" t="s">
+        <v>58</v>
+      </c>
+      <c r="D28" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="E28" s="11">
+        <v>3500</v>
+      </c>
+      <c r="F28" s="5">
+        <v>3609.29</v>
+      </c>
+      <c r="G28" s="6">
+        <v>7.1999999999999998E-3</v>
+      </c>
+      <c r="H28" s="7">
+        <v>46367</v>
+      </c>
+      <c r="J28" s="5">
+        <v>7.7679999999999998</v>
+      </c>
+    </row>
+    <row r="29" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A29" s="2">
+        <v>21</v>
+      </c>
+      <c r="B29" s="2" t="s">
+        <v>43</v>
+      </c>
+      <c r="C29" s="2" t="s">
+        <v>59</v>
+      </c>
+      <c r="D29" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="E29" s="11">
+        <v>3500</v>
+      </c>
+      <c r="F29" s="5">
+        <v>3506.42</v>
+      </c>
+      <c r="G29" s="6">
+        <v>7.0000000000000001E-3</v>
+      </c>
+      <c r="H29" s="7">
+        <v>47225</v>
+      </c>
+      <c r="J29" s="5">
+        <v>7.9337</v>
+      </c>
+    </row>
+    <row r="30" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A30" s="2">
+        <v>22</v>
+      </c>
+      <c r="B30" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="C30" s="2" t="s">
+        <v>60</v>
+      </c>
+      <c r="D30" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="E30" s="11">
+        <v>3000</v>
+      </c>
+      <c r="F30" s="5">
+        <v>3064</v>
+      </c>
+      <c r="G30" s="6">
+        <v>6.1000000000000004E-3</v>
+      </c>
+      <c r="H30" s="7">
+        <v>46722</v>
+      </c>
+      <c r="J30" s="5">
+        <v>8.0975000000000001</v>
+      </c>
+    </row>
+    <row r="31" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A31" s="2">
+        <v>23</v>
+      </c>
+      <c r="B31" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="C31" s="2" t="s">
+        <v>62</v>
+      </c>
+      <c r="D31" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="E31" s="11">
+        <v>250</v>
+      </c>
+      <c r="F31" s="5">
+        <v>2668.69</v>
+      </c>
+      <c r="G31" s="6">
+        <v>5.3E-3</v>
+      </c>
+      <c r="H31" s="7">
+        <v>46549</v>
+      </c>
+      <c r="J31" s="5">
+        <v>7.5650000000000004</v>
+      </c>
+    </row>
+    <row r="32" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A32" s="2">
+        <v>24</v>
+      </c>
+      <c r="B32" s="2" t="s">
+        <v>63</v>
+      </c>
+      <c r="C32" s="2" t="s">
+        <v>64</v>
+      </c>
+      <c r="D32" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="E32" s="11">
+        <v>250</v>
+      </c>
+      <c r="F32" s="5">
+        <v>2653.7</v>
+      </c>
+      <c r="G32" s="6">
+        <v>5.3E-3</v>
+      </c>
+      <c r="H32" s="7">
+        <v>46587</v>
+      </c>
+      <c r="J32" s="5">
+        <v>8.0050000000000008</v>
+      </c>
+    </row>
+    <row r="33" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A33" s="2">
+        <v>25</v>
+      </c>
+      <c r="B33" s="2" t="s">
+        <v>63</v>
+      </c>
+      <c r="C33" s="2" t="s">
+        <v>65</v>
+      </c>
+      <c r="D33" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="E33" s="11">
+        <v>2500</v>
+      </c>
+      <c r="F33" s="5">
+        <v>2653</v>
+      </c>
+      <c r="G33" s="6">
+        <v>5.3E-3</v>
+      </c>
+      <c r="H33" s="7">
+        <v>46617</v>
+      </c>
+      <c r="J33" s="5">
+        <v>8.0050000000000008</v>
+      </c>
+    </row>
+    <row r="34" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A34" s="2">
+        <v>26</v>
+      </c>
+      <c r="B34" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="C34" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="D34" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="E34" s="11">
+        <v>2500</v>
+      </c>
+      <c r="F34" s="5">
+        <v>2638.18</v>
+      </c>
+      <c r="G34" s="6">
+        <v>5.1999999999999998E-3</v>
+      </c>
+      <c r="H34" s="7">
+        <v>46259</v>
+      </c>
+      <c r="J34" s="5">
+        <v>7.2350000000000003</v>
+      </c>
+    </row>
+    <row r="35" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A35" s="2">
+        <v>27</v>
+      </c>
+      <c r="B35" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="C35" s="2" t="s">
+        <v>67</v>
+      </c>
+      <c r="D35" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="E35" s="11">
+        <v>2500</v>
+      </c>
+      <c r="F35" s="5">
+        <v>2621.49</v>
+      </c>
+      <c r="G35" s="6">
+        <v>5.1999999999999998E-3</v>
+      </c>
+      <c r="H35" s="7">
+        <v>46287</v>
+      </c>
+      <c r="J35" s="5">
+        <v>7.26</v>
+      </c>
+    </row>
+    <row r="36" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A36" s="2">
+        <v>28</v>
+      </c>
+      <c r="B36" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="C36" s="2" t="s">
+        <v>68</v>
+      </c>
+      <c r="D36" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="E36" s="11">
+        <v>2500</v>
+      </c>
+      <c r="F36" s="5">
+        <v>2608.62</v>
+      </c>
+      <c r="G36" s="6">
+        <v>5.1999999999999998E-3</v>
+      </c>
+      <c r="H36" s="7">
+        <v>46944</v>
+      </c>
+      <c r="J36" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="37" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A37" s="2">
+        <v>29</v>
+      </c>
+      <c r="B37" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="C37" s="2" t="s">
+        <v>69</v>
+      </c>
+      <c r="D37" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="E37" s="11">
+        <v>250</v>
+      </c>
+      <c r="F37" s="5">
+        <v>2602.15</v>
+      </c>
+      <c r="G37" s="6">
+        <v>5.1999999999999998E-3</v>
+      </c>
+      <c r="H37" s="7">
+        <v>46709</v>
+      </c>
+      <c r="J37" s="5">
+        <v>7.8</v>
+      </c>
+    </row>
+    <row r="38" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A38" s="2">
+        <v>30</v>
+      </c>
+      <c r="B38" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="C38" s="2" t="s">
+        <v>70</v>
+      </c>
+      <c r="D38" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="E38" s="11">
+        <v>2500</v>
+      </c>
+      <c r="F38" s="5">
+        <v>2586.1799999999998</v>
+      </c>
+      <c r="G38" s="6">
+        <v>5.1000000000000004E-3</v>
+      </c>
+      <c r="H38" s="7">
+        <v>47175</v>
+      </c>
+      <c r="J38" s="5">
+        <v>7.84</v>
+      </c>
+    </row>
+    <row r="39" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A39" s="2">
+        <v>31</v>
+      </c>
+      <c r="B39" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="C39" s="2" t="s">
+        <v>71</v>
+      </c>
+      <c r="D39" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="E39" s="11">
+        <v>250</v>
+      </c>
+      <c r="F39" s="5">
+        <v>2584.7399999999998</v>
+      </c>
+      <c r="G39" s="6">
+        <v>5.1000000000000004E-3</v>
+      </c>
+      <c r="H39" s="7">
+        <v>46333</v>
+      </c>
+      <c r="J39" s="5">
+        <v>7.335</v>
+      </c>
+    </row>
+    <row r="40" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A40" s="2">
+        <v>32</v>
+      </c>
+      <c r="B40" s="2" t="s">
+        <v>63</v>
+      </c>
+      <c r="C40" s="2" t="s">
+        <v>72</v>
+      </c>
+      <c r="D40" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="E40" s="11">
+        <v>2500</v>
+      </c>
+      <c r="F40" s="5">
+        <v>2583.29</v>
+      </c>
+      <c r="G40" s="6">
+        <v>5.1000000000000004E-3</v>
+      </c>
+      <c r="H40" s="7">
+        <v>46710</v>
+      </c>
+      <c r="J40" s="5">
+        <v>8.0150000000000006</v>
+      </c>
+    </row>
+    <row r="41" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A41" s="2">
+        <v>33</v>
+      </c>
+      <c r="B41" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="C41" s="2" t="s">
+        <v>73</v>
+      </c>
+      <c r="D41" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="E41" s="11">
+        <v>2500</v>
+      </c>
+      <c r="F41" s="5">
+        <v>2582.2399999999998</v>
+      </c>
+      <c r="G41" s="6">
+        <v>5.1000000000000004E-3</v>
+      </c>
+      <c r="H41" s="7">
+        <v>46367</v>
+      </c>
+      <c r="J41" s="5">
+        <v>7.4398999999999997</v>
+      </c>
+    </row>
+    <row r="42" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A42" s="2">
+        <v>34</v>
+      </c>
+      <c r="B42" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="C42" s="2" t="s">
+        <v>74</v>
+      </c>
+      <c r="D42" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="E42" s="11">
+        <v>2500</v>
+      </c>
+      <c r="F42" s="5">
+        <v>2578.75</v>
+      </c>
+      <c r="G42" s="6">
+        <v>5.1000000000000004E-3</v>
+      </c>
+      <c r="H42" s="7">
+        <v>46521</v>
+      </c>
+      <c r="J42" s="5">
+        <v>7.7243000000000004</v>
+      </c>
+    </row>
+    <row r="43" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A43" s="2">
+        <v>35</v>
+      </c>
+      <c r="B43" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="C43" s="2" t="s">
+        <v>75</v>
+      </c>
+      <c r="D43" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="E43" s="11">
+        <v>2500</v>
+      </c>
+      <c r="F43" s="5">
+        <v>2575.63</v>
+      </c>
+      <c r="G43" s="6">
+        <v>5.1000000000000004E-3</v>
+      </c>
+      <c r="H43" s="7">
+        <v>47099</v>
+      </c>
+      <c r="J43" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="44" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A44" s="2">
+        <v>36</v>
+      </c>
+      <c r="B44" s="2" t="s">
+        <v>76</v>
+      </c>
+      <c r="C44" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="D44" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="E44" s="11">
+        <v>2500</v>
+      </c>
+      <c r="F44" s="5">
+        <v>2566.5100000000002</v>
+      </c>
+      <c r="G44" s="6">
+        <v>5.1000000000000004E-3</v>
+      </c>
+      <c r="H44" s="7">
+        <v>46673</v>
+      </c>
+      <c r="J44" s="5">
+        <v>8.16</v>
+      </c>
+    </row>
+    <row r="45" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A45" s="2">
+        <v>37</v>
+      </c>
+      <c r="B45" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="C45" s="2" t="s">
+        <v>78</v>
+      </c>
+      <c r="D45" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="E45" s="11">
+        <v>2500</v>
+      </c>
+      <c r="F45" s="5">
+        <v>2563.38</v>
+      </c>
+      <c r="G45" s="6">
+        <v>5.1000000000000004E-3</v>
+      </c>
+      <c r="H45" s="7">
+        <v>46548</v>
+      </c>
+      <c r="J45" s="5">
+        <v>7.6993</v>
+      </c>
+    </row>
+    <row r="46" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A46" s="2">
+        <v>38</v>
+      </c>
+      <c r="B46" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="C46" s="2" t="s">
+        <v>79</v>
+      </c>
+      <c r="D46" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="E46" s="11">
+        <v>250</v>
+      </c>
+      <c r="F46" s="5">
+        <v>2557.06</v>
+      </c>
+      <c r="G46" s="6">
+        <v>5.1000000000000004E-3</v>
+      </c>
+      <c r="H46" s="7">
+        <v>46392</v>
+      </c>
+      <c r="J46" s="5">
+        <v>7.5449000000000002</v>
+      </c>
+    </row>
+    <row r="47" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A47" s="2">
+        <v>39</v>
+      </c>
+      <c r="B47" s="2" t="s">
+        <v>48</v>
+      </c>
+      <c r="C47" s="2" t="s">
+        <v>80</v>
+      </c>
+      <c r="D47" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="E47" s="11">
+        <v>250</v>
+      </c>
+      <c r="F47" s="5">
+        <v>2544.54</v>
+      </c>
+      <c r="G47" s="6">
+        <v>5.0000000000000001E-3</v>
+      </c>
+      <c r="H47" s="7">
+        <v>46419</v>
+      </c>
+      <c r="J47" s="5">
+        <v>7.4850000000000003</v>
+      </c>
+    </row>
+    <row r="48" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A48" s="2">
+        <v>40</v>
+      </c>
+      <c r="B48" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="C48" s="2" t="s">
+        <v>81</v>
+      </c>
+      <c r="D48" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="E48" s="11">
+        <v>2500</v>
+      </c>
+      <c r="F48" s="5">
+        <v>2533.6799999999998</v>
+      </c>
+      <c r="G48" s="6">
+        <v>5.0000000000000001E-3</v>
+      </c>
+      <c r="H48" s="7">
+        <v>46461</v>
+      </c>
+      <c r="J48" s="5">
+        <v>7.6700999999999997</v>
+      </c>
+    </row>
+    <row r="49" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A49" s="2">
+        <v>41</v>
+      </c>
+      <c r="B49" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="C49" s="2" t="s">
+        <v>82</v>
+      </c>
+      <c r="D49" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="E49" s="11">
+        <v>2500</v>
+      </c>
+      <c r="F49" s="5">
+        <v>2531.3000000000002</v>
+      </c>
+      <c r="G49" s="6">
+        <v>5.0000000000000001E-3</v>
+      </c>
+      <c r="H49" s="7">
+        <v>46843</v>
+      </c>
+      <c r="J49" s="5">
+        <v>7.59</v>
+      </c>
+    </row>
+    <row r="50" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A50" s="2">
+        <v>42</v>
+      </c>
+      <c r="B50" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="C50" s="2" t="s">
+        <v>83</v>
+      </c>
+      <c r="D50" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="E50" s="11">
+        <v>2500</v>
+      </c>
+      <c r="F50" s="5">
+        <v>2526.77</v>
+      </c>
+      <c r="G50" s="6">
+        <v>5.0000000000000001E-3</v>
+      </c>
+      <c r="H50" s="7">
+        <v>46444</v>
+      </c>
+      <c r="J50" s="5">
+        <v>7.6638000000000002</v>
+      </c>
+    </row>
+    <row r="51" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A51" s="2">
+        <v>43</v>
+      </c>
+      <c r="B51" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="C51" s="2" t="s">
+        <v>84</v>
+      </c>
+      <c r="D51" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="E51" s="11">
+        <v>2500</v>
+      </c>
+      <c r="F51" s="5">
+        <v>2523.17</v>
+      </c>
+      <c r="G51" s="6">
+        <v>5.0000000000000001E-3</v>
+      </c>
+      <c r="H51" s="7">
+        <v>46832</v>
+      </c>
+      <c r="J51" s="5">
+        <v>7.8</v>
+      </c>
+    </row>
+    <row r="52" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A52" s="2">
+        <v>44</v>
+      </c>
+      <c r="B52" s="2" t="s">
+        <v>85</v>
+      </c>
+      <c r="C52" s="2" t="s">
+        <v>86</v>
+      </c>
+      <c r="D52" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="E52" s="11">
+        <v>2500</v>
+      </c>
+      <c r="F52" s="5">
+        <v>2513.69</v>
+      </c>
+      <c r="G52" s="6">
+        <v>5.0000000000000001E-3</v>
+      </c>
+      <c r="H52" s="7">
+        <v>47172</v>
+      </c>
+      <c r="J52" s="5">
+        <v>7.7</v>
+      </c>
+    </row>
+    <row r="53" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A53" s="2">
+        <v>45</v>
+      </c>
+      <c r="B53" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="C53" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="D53" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="E53" s="11">
+        <v>2500</v>
+      </c>
+      <c r="F53" s="5">
+        <v>2509.48</v>
+      </c>
+      <c r="G53" s="6">
+        <v>5.0000000000000001E-3</v>
+      </c>
+      <c r="H53" s="7">
+        <v>46507</v>
+      </c>
+      <c r="J53" s="5">
+        <v>7.5650000000000004</v>
+      </c>
+    </row>
+    <row r="54" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A54" s="2">
+        <v>46</v>
+      </c>
+      <c r="B54" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="C54" s="2" t="s">
+        <v>88</v>
+      </c>
+      <c r="D54" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="E54" s="11">
+        <v>2500</v>
+      </c>
+      <c r="F54" s="5">
+        <v>2504.1799999999998</v>
+      </c>
+      <c r="G54" s="6">
+        <v>5.0000000000000001E-3</v>
+      </c>
+      <c r="H54" s="7">
+        <v>46783</v>
+      </c>
+      <c r="J54" s="5">
+        <v>7.59</v>
+      </c>
+    </row>
+    <row r="55" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A55" s="2">
+        <v>47</v>
+      </c>
+      <c r="B55" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="C55" s="2" t="s">
+        <v>89</v>
+      </c>
+      <c r="D55" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="E55" s="11">
+        <v>2500</v>
+      </c>
+      <c r="F55" s="5">
+        <v>2493.04</v>
+      </c>
+      <c r="G55" s="6">
+        <v>4.8999999999999998E-3</v>
+      </c>
+      <c r="H55" s="7">
+        <v>47128</v>
+      </c>
+      <c r="J55" s="5">
+        <v>7.84</v>
+      </c>
+    </row>
+    <row r="56" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A56" s="2">
+        <v>48</v>
+      </c>
+      <c r="B56" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="C56" s="2" t="s">
+        <v>90</v>
+      </c>
+      <c r="D56" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="E56" s="11">
+        <v>2000</v>
+      </c>
+      <c r="F56" s="5">
+        <v>2063.35</v>
+      </c>
+      <c r="G56" s="6">
+        <v>4.1000000000000003E-3</v>
+      </c>
+      <c r="H56" s="7">
+        <v>46675</v>
+      </c>
+      <c r="J56" s="5">
+        <v>7.5650000000000004</v>
+      </c>
+    </row>
+    <row r="57" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A57" s="2">
+        <v>49</v>
+      </c>
+      <c r="B57" s="2" t="s">
+        <v>91</v>
+      </c>
+      <c r="C57" s="2" t="s">
+        <v>92</v>
+      </c>
+      <c r="D57" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="E57" s="11">
+        <v>1500</v>
+      </c>
+      <c r="F57" s="5">
+        <v>1485.45</v>
+      </c>
+      <c r="G57" s="6">
+        <v>2.8999999999999998E-3</v>
+      </c>
+      <c r="H57" s="7">
+        <v>46853</v>
+      </c>
+      <c r="J57" s="5">
+        <v>8.0150000000000006</v>
+      </c>
+    </row>
+    <row r="58" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A58" s="2">
+        <v>50</v>
+      </c>
+      <c r="B58" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="C58" s="2" t="s">
+        <v>93</v>
+      </c>
+      <c r="D58" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="E58" s="11">
+        <v>50</v>
+      </c>
+      <c r="F58" s="5">
+        <v>529.44000000000005</v>
+      </c>
+      <c r="G58" s="6">
+        <v>1E-3</v>
+      </c>
+      <c r="H58" s="7">
+        <v>46252</v>
+      </c>
+      <c r="J58" s="5">
+        <v>7.375</v>
+      </c>
+    </row>
+    <row r="59" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A59" s="2">
+        <v>51</v>
+      </c>
+      <c r="B59" s="2" t="s">
+        <v>94</v>
+      </c>
+      <c r="C59" s="2" t="s">
+        <v>95</v>
+      </c>
+      <c r="D59" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="E59" s="11">
+        <v>250</v>
+      </c>
+      <c r="F59" s="5">
+        <v>251.2</v>
+      </c>
+      <c r="G59" s="6">
+        <v>5.0000000000000001E-4</v>
+      </c>
+      <c r="H59" s="7">
+        <v>46504</v>
+      </c>
+      <c r="J59" s="5">
+        <v>7.8949999999999996</v>
+      </c>
+    </row>
+    <row r="60" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A60" s="8"/>
+      <c r="B60" s="8" t="s">
+        <v>96</v>
+      </c>
+      <c r="C60" s="8"/>
+      <c r="D60" s="8"/>
+      <c r="E60" s="8"/>
+      <c r="F60" s="9">
+        <v>231503.57</v>
+      </c>
+      <c r="G60" s="10">
+        <v>0.45879999999999999</v>
+      </c>
+    </row>
+    <row r="62" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="B62" s="3" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="63" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A63" s="2">
+        <v>52</v>
+      </c>
+      <c r="B63" s="2" t="s">
+        <v>98</v>
+      </c>
+      <c r="C63" s="2" t="s">
+        <v>99</v>
+      </c>
+      <c r="D63" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="E63" s="11">
+        <v>9714000</v>
+      </c>
+      <c r="F63" s="5">
+        <v>10080.99</v>
+      </c>
+      <c r="G63" s="6">
+        <v>0.02</v>
+      </c>
+      <c r="H63" s="7">
+        <v>46349</v>
+      </c>
+      <c r="J63" s="5">
+        <v>5.8825000000000003</v>
+      </c>
+    </row>
+    <row r="64" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A64" s="2">
+        <v>53</v>
+      </c>
+      <c r="B64" s="2" t="s">
+        <v>100</v>
+      </c>
+      <c r="C64" s="2" t="s">
+        <v>101</v>
+      </c>
+      <c r="D64" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="E64" s="11">
+        <v>7500000</v>
+      </c>
+      <c r="F64" s="5">
+        <v>7562.14</v>
+      </c>
+      <c r="G64" s="6">
+        <v>1.4999999999999999E-2</v>
+      </c>
+      <c r="H64" s="7">
+        <v>46335</v>
+      </c>
+      <c r="J64" s="5">
+        <v>5.8624999999999998</v>
+      </c>
+    </row>
+    <row r="65" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A65" s="2">
+        <v>54</v>
+      </c>
+      <c r="B65" s="2" t="s">
+        <v>102</v>
+      </c>
+      <c r="C65" s="2" t="s">
+        <v>103</v>
+      </c>
+      <c r="D65" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="E65" s="11">
+        <v>5000000</v>
+      </c>
+      <c r="F65" s="5">
+        <v>5000.3999999999996</v>
+      </c>
+      <c r="G65" s="6">
+        <v>9.9000000000000008E-3</v>
+      </c>
+      <c r="H65" s="7">
+        <v>46341</v>
+      </c>
+      <c r="J65" s="5">
+        <v>5.7077999999999998</v>
+      </c>
+    </row>
+    <row r="66" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A66" s="2">
+        <v>55</v>
+      </c>
+      <c r="B66" s="2" t="s">
+        <v>104</v>
+      </c>
+      <c r="C66" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="D66" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="E66" s="11">
+        <v>4000000</v>
+      </c>
+      <c r="F66" s="5">
+        <v>4111.2</v>
+      </c>
+      <c r="G66" s="6">
+        <v>8.2000000000000007E-3</v>
+      </c>
+      <c r="H66" s="7">
+        <v>46461</v>
+      </c>
+      <c r="J66" s="5">
+        <v>6.0298999999999996</v>
+      </c>
+    </row>
+    <row r="67" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A67" s="2">
+        <v>56</v>
+      </c>
+      <c r="B67" s="2" t="s">
+        <v>106</v>
+      </c>
+      <c r="C67" s="2" t="s">
+        <v>107</v>
+      </c>
+      <c r="D67" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="E67" s="11">
+        <v>2500000</v>
+      </c>
+      <c r="F67" s="5">
+        <v>2589.64</v>
+      </c>
+      <c r="G67" s="6">
+        <v>5.1000000000000004E-3</v>
+      </c>
+      <c r="H67" s="7">
+        <v>46384</v>
+      </c>
+      <c r="J67" s="5">
+        <v>5.8674999999999997</v>
+      </c>
+    </row>
+    <row r="68" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A68" s="2">
+        <v>57</v>
+      </c>
+      <c r="B68" s="2" t="s">
+        <v>108</v>
+      </c>
+      <c r="C68" s="2" t="s">
+        <v>109</v>
+      </c>
+      <c r="D68" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="E68" s="11">
+        <v>2500000</v>
+      </c>
+      <c r="F68" s="5">
+        <v>2576.6999999999998</v>
+      </c>
+      <c r="G68" s="6">
+        <v>5.1000000000000004E-3</v>
+      </c>
+      <c r="H68" s="7">
+        <v>46433</v>
+      </c>
+      <c r="J68" s="5">
+        <v>5.9749999999999996</v>
+      </c>
+    </row>
+    <row r="69" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A69" s="2">
+        <v>58</v>
+      </c>
+      <c r="B69" s="2" t="s">
+        <v>110</v>
+      </c>
+      <c r="C69" s="2" t="s">
+        <v>111</v>
+      </c>
+      <c r="D69" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="E69" s="11">
+        <v>2500000</v>
+      </c>
+      <c r="F69" s="5">
+        <v>2508.61</v>
+      </c>
+      <c r="G69" s="6">
+        <v>5.0000000000000001E-3</v>
+      </c>
+      <c r="H69" s="7">
+        <v>46963</v>
+      </c>
+      <c r="J69" s="5">
+        <v>7.1241000000000003</v>
+      </c>
+    </row>
+    <row r="70" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A70" s="2">
+        <v>59</v>
+      </c>
+      <c r="B70" s="2" t="s">
+        <v>112</v>
+      </c>
+      <c r="C70" s="2" t="s">
+        <v>113</v>
+      </c>
+      <c r="D70" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="E70" s="11">
+        <v>2000000</v>
+      </c>
+      <c r="F70" s="5">
+        <v>2056.4899999999998</v>
+      </c>
+      <c r="G70" s="6">
+        <v>4.1000000000000003E-3</v>
+      </c>
+      <c r="H70" s="7">
+        <v>48027</v>
+      </c>
+      <c r="J70" s="5">
+        <v>7.4</v>
+      </c>
+    </row>
+    <row r="71" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A71" s="2">
+        <v>60</v>
+      </c>
+      <c r="B71" s="2" t="s">
+        <v>114</v>
+      </c>
+      <c r="C71" s="2" t="s">
+        <v>115</v>
+      </c>
+      <c r="D71" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="E71" s="11">
+        <v>2000000</v>
+      </c>
+      <c r="F71" s="5">
+        <v>2035.02</v>
+      </c>
+      <c r="G71" s="6">
+        <v>4.0000000000000001E-3</v>
+      </c>
+      <c r="H71" s="7">
+        <v>46245</v>
+      </c>
+      <c r="J71" s="5">
+        <v>5.6448</v>
+      </c>
+    </row>
+    <row r="72" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A72" s="2">
+        <v>61</v>
+      </c>
+      <c r="B72" s="2" t="s">
+        <v>116</v>
+      </c>
+      <c r="C72" s="2" t="s">
+        <v>117</v>
+      </c>
+      <c r="D72" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="E72" s="11">
+        <v>2000000</v>
+      </c>
+      <c r="F72" s="5">
+        <v>2007.61</v>
+      </c>
+      <c r="G72" s="6">
+        <v>4.0000000000000001E-3</v>
+      </c>
+      <c r="H72" s="7">
+        <v>48022</v>
+      </c>
+      <c r="J72" s="5">
+        <v>7.44</v>
+      </c>
+    </row>
+    <row r="73" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A73" s="2">
+        <v>62</v>
+      </c>
+      <c r="B73" s="2" t="s">
+        <v>118</v>
+      </c>
+      <c r="C73" s="2" t="s">
+        <v>119</v>
+      </c>
+      <c r="D73" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="E73" s="11">
+        <v>1875000</v>
+      </c>
+      <c r="F73" s="5">
+        <v>1908.12</v>
+      </c>
+      <c r="G73" s="6">
+        <v>3.8E-3</v>
+      </c>
+      <c r="H73" s="7">
+        <v>46279</v>
+      </c>
+      <c r="J73" s="5">
+        <v>5.6872999999999996</v>
+      </c>
+    </row>
+    <row r="74" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A74" s="2">
+        <v>63</v>
+      </c>
+      <c r="B74" s="2" t="s">
+        <v>120</v>
+      </c>
+      <c r="C74" s="2" t="s">
+        <v>121</v>
+      </c>
+      <c r="D74" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="E74" s="11">
+        <v>1000000</v>
+      </c>
+      <c r="F74" s="5">
+        <v>1008.29</v>
+      </c>
+      <c r="G74" s="6">
+        <v>2E-3</v>
+      </c>
+      <c r="H74" s="7">
+        <v>46335</v>
+      </c>
+      <c r="J74" s="5">
+        <v>5.8624999999999998</v>
+      </c>
+    </row>
+    <row r="75" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A75" s="2">
+        <v>64</v>
+      </c>
+      <c r="B75" s="2" t="s">
+        <v>122</v>
+      </c>
+      <c r="C75" s="2" t="s">
+        <v>123</v>
+      </c>
+      <c r="D75" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="E75" s="11">
+        <v>1000000</v>
+      </c>
+      <c r="F75" s="5">
+        <v>1002.97</v>
+      </c>
+      <c r="G75" s="6">
+        <v>2E-3</v>
+      </c>
+      <c r="H75" s="7">
+        <v>48072</v>
+      </c>
+      <c r="J75" s="5">
+        <v>7.4391999999999996</v>
+      </c>
+    </row>
+    <row r="76" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A76" s="2">
+        <v>65</v>
+      </c>
+      <c r="B76" s="2" t="s">
+        <v>124</v>
+      </c>
+      <c r="C76" s="2" t="s">
+        <v>125</v>
+      </c>
+      <c r="D76" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="E76" s="11">
+        <v>826200</v>
+      </c>
+      <c r="F76" s="5">
+        <v>838.15</v>
+      </c>
+      <c r="G76" s="6">
+        <v>1.6999999999999999E-3</v>
+      </c>
+      <c r="H76" s="7">
+        <v>46293</v>
+      </c>
+      <c r="J76" s="5">
+        <v>5.6872999999999996</v>
+      </c>
+    </row>
+    <row r="77" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A77" s="2">
+        <v>66</v>
+      </c>
+      <c r="B77" s="2" t="s">
+        <v>126</v>
+      </c>
+      <c r="C77" s="2" t="s">
+        <v>127</v>
+      </c>
+      <c r="D77" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="E77" s="11">
+        <v>500000</v>
+      </c>
+      <c r="F77" s="5">
+        <v>518.87</v>
+      </c>
+      <c r="G77" s="6">
+        <v>1E-3</v>
+      </c>
+      <c r="H77" s="7">
+        <v>46349</v>
+      </c>
+      <c r="J77" s="5">
+        <v>5.8525</v>
+      </c>
+    </row>
+    <row r="78" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A78" s="2">
+        <v>67</v>
+      </c>
+      <c r="B78" s="2" t="s">
+        <v>128</v>
+      </c>
+      <c r="C78" s="2" t="s">
+        <v>129</v>
+      </c>
+      <c r="D78" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="E78" s="11">
+        <v>500000</v>
+      </c>
+      <c r="F78" s="5">
+        <v>518.16</v>
+      </c>
+      <c r="G78" s="6">
+        <v>1E-3</v>
+      </c>
+      <c r="H78" s="7">
+        <v>46370</v>
+      </c>
+      <c r="J78" s="5">
+        <v>5.8674999999999997</v>
+      </c>
+    </row>
+    <row r="79" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A79" s="8"/>
+      <c r="B79" s="8" t="s">
+        <v>96</v>
+      </c>
+      <c r="C79" s="8"/>
+      <c r="D79" s="8"/>
+      <c r="E79" s="8"/>
+      <c r="F79" s="9">
+        <v>46323.360000000001</v>
+      </c>
+      <c r="G79" s="10">
+        <v>9.1899999999999996E-2</v>
+      </c>
+    </row>
+    <row r="81" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="B81" s="3" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="82" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A82" s="2">
+        <v>68</v>
+      </c>
+      <c r="B82" s="2" t="s">
+        <v>131</v>
+      </c>
+      <c r="C82" s="2" t="s">
+        <v>132</v>
+      </c>
+      <c r="D82" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="E82" s="11">
+        <v>89</v>
+      </c>
+      <c r="F82" s="5">
+        <v>6893.48</v>
+      </c>
+      <c r="G82" s="6">
+        <v>1.37E-2</v>
+      </c>
+      <c r="H82" s="7">
+        <v>46497</v>
+      </c>
+      <c r="J82" s="5">
+        <v>8.3800000000000008</v>
+      </c>
+    </row>
+    <row r="83" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A83" s="2">
+        <v>69</v>
+      </c>
+      <c r="B83" s="2" t="s">
+        <v>131</v>
+      </c>
+      <c r="C83" s="2" t="s">
+        <v>133</v>
+      </c>
+      <c r="D83" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="E83" s="11">
+        <v>129</v>
+      </c>
+      <c r="F83" s="5">
+        <v>693.33</v>
+      </c>
+      <c r="G83" s="6">
+        <v>1.4E-3</v>
+      </c>
+      <c r="H83" s="7">
+        <v>46193</v>
+      </c>
+      <c r="J83" s="5">
+        <v>7.5449999999999999</v>
+      </c>
+    </row>
+    <row r="84" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A84" s="8"/>
+      <c r="B84" s="8" t="s">
+        <v>96</v>
+      </c>
+      <c r="C84" s="8"/>
+      <c r="D84" s="8"/>
+      <c r="E84" s="8"/>
+      <c r="F84" s="9">
+        <v>7586.81</v>
+      </c>
+      <c r="G84" s="10">
+        <v>1.5100000000000001E-2</v>
+      </c>
+    </row>
+    <row r="86" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="B86" s="3" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="87" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="B87" s="3" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="88" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A88" s="2">
+        <v>70</v>
+      </c>
+      <c r="B88" s="2" t="s">
+        <v>136</v>
+      </c>
+      <c r="C88" s="2" t="s">
+        <v>137</v>
+      </c>
+      <c r="D88" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="E88" s="11">
+        <v>2500</v>
+      </c>
+      <c r="F88" s="5">
+        <v>11869.51</v>
+      </c>
+      <c r="G88" s="6">
+        <v>2.35E-2</v>
+      </c>
+      <c r="H88" s="7">
+        <v>46420</v>
+      </c>
+      <c r="J88" s="5">
+        <v>7.4001000000000001</v>
+      </c>
+    </row>
+    <row r="89" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A89" s="2">
+        <v>71</v>
+      </c>
+      <c r="B89" s="2" t="s">
+        <v>138</v>
+      </c>
+      <c r="C89" s="2" t="s">
+        <v>139</v>
+      </c>
+      <c r="D89" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="E89" s="11">
+        <v>2000</v>
+      </c>
+      <c r="F89" s="5">
+        <v>9541.4599999999991</v>
+      </c>
+      <c r="G89" s="6">
+        <v>1.89E-2</v>
+      </c>
+      <c r="H89" s="7">
+        <v>46395</v>
+      </c>
+      <c r="J89" s="5">
+        <v>7.4013</v>
+      </c>
+    </row>
+    <row r="90" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A90" s="2">
+        <v>72</v>
+      </c>
+      <c r="B90" s="2" t="s">
+        <v>140</v>
+      </c>
+      <c r="C90" s="2" t="s">
+        <v>141</v>
+      </c>
+      <c r="D90" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="E90" s="11">
+        <v>2000</v>
+      </c>
+      <c r="F90" s="5">
+        <v>9490.14</v>
+      </c>
+      <c r="G90" s="6">
+        <v>1.8800000000000001E-2</v>
+      </c>
+      <c r="H90" s="7">
+        <v>46423</v>
+      </c>
+      <c r="J90" s="5">
+        <v>7.3998999999999997</v>
+      </c>
+    </row>
+    <row r="91" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A91" s="2">
+        <v>73</v>
+      </c>
+      <c r="B91" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="C91" s="2" t="s">
+        <v>142</v>
+      </c>
+      <c r="D91" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="E91" s="11">
+        <v>2000</v>
+      </c>
+      <c r="F91" s="5">
+        <v>9482.9699999999993</v>
+      </c>
+      <c r="G91" s="6">
+        <v>1.8800000000000001E-2</v>
+      </c>
+      <c r="H91" s="7">
+        <v>46422</v>
+      </c>
+      <c r="J91" s="5">
+        <v>7.5381</v>
+      </c>
+    </row>
+    <row r="92" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A92" s="2">
+        <v>74</v>
+      </c>
+      <c r="B92" s="2" t="s">
+        <v>138</v>
+      </c>
+      <c r="C92" s="2" t="s">
+        <v>143</v>
+      </c>
+      <c r="D92" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="E92" s="11">
+        <v>2000</v>
+      </c>
+      <c r="F92" s="5">
+        <v>9477.2900000000009</v>
+      </c>
+      <c r="G92" s="6">
+        <v>1.8800000000000001E-2</v>
+      </c>
+      <c r="H92" s="7">
+        <v>46430</v>
+      </c>
+      <c r="J92" s="5">
+        <v>7.4012000000000002</v>
+      </c>
+    </row>
+    <row r="93" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A93" s="2">
+        <v>75</v>
+      </c>
+      <c r="B93" s="2" t="s">
+        <v>144</v>
+      </c>
+      <c r="C93" s="2" t="s">
+        <v>145</v>
+      </c>
+      <c r="D93" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="E93" s="11">
+        <v>2000</v>
+      </c>
+      <c r="F93" s="5">
+        <v>9441.09</v>
+      </c>
+      <c r="G93" s="6">
+        <v>1.8700000000000001E-2</v>
+      </c>
+      <c r="H93" s="7">
+        <v>46450</v>
+      </c>
+      <c r="J93" s="5">
+        <v>7.4</v>
+      </c>
+    </row>
+    <row r="94" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A94" s="2">
+        <v>76</v>
+      </c>
+      <c r="B94" s="2" t="s">
+        <v>146</v>
+      </c>
+      <c r="C94" s="2" t="s">
+        <v>147</v>
+      </c>
+      <c r="D94" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="E94" s="11">
+        <v>2000</v>
+      </c>
+      <c r="F94" s="5">
+        <v>9424.83</v>
+      </c>
+      <c r="G94" s="6">
+        <v>1.8700000000000001E-2</v>
+      </c>
+      <c r="H94" s="7">
+        <v>46455</v>
+      </c>
+      <c r="J94" s="5">
         <v>7.5</v>
       </c>
-      <c r="K10" s="84" t="inlineStr">
-[...9 lines deleted...]
-      <c r="A11" s="84" t="n">
+    </row>
+    <row r="95" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A95" s="2">
+        <v>77</v>
+      </c>
+      <c r="B95" s="2" t="s">
+        <v>136</v>
+      </c>
+      <c r="C95" s="2" t="s">
+        <v>148</v>
+      </c>
+      <c r="D95" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="E95" s="11">
+        <v>1500</v>
+      </c>
+      <c r="F95" s="5">
+        <v>7128.57</v>
+      </c>
+      <c r="G95" s="6">
+        <v>1.41E-2</v>
+      </c>
+      <c r="H95" s="7">
+        <v>46415</v>
+      </c>
+      <c r="J95" s="5">
+        <v>7.4</v>
+      </c>
+    </row>
+    <row r="96" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A96" s="2">
+        <v>78</v>
+      </c>
+      <c r="B96" s="2" t="s">
+        <v>138</v>
+      </c>
+      <c r="C96" s="2" t="s">
+        <v>149</v>
+      </c>
+      <c r="D96" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="E96" s="11">
+        <v>1500</v>
+      </c>
+      <c r="F96" s="5">
+        <v>7120.28</v>
+      </c>
+      <c r="G96" s="6">
+        <v>1.41E-2</v>
+      </c>
+      <c r="H96" s="7">
+        <v>46421</v>
+      </c>
+      <c r="J96" s="5">
+        <v>7.4012000000000002</v>
+      </c>
+    </row>
+    <row r="97" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A97" s="2">
+        <v>79</v>
+      </c>
+      <c r="B97" s="2" t="s">
+        <v>150</v>
+      </c>
+      <c r="C97" s="2" t="s">
+        <v>151</v>
+      </c>
+      <c r="D97" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="E97" s="11">
+        <v>1500</v>
+      </c>
+      <c r="F97" s="5">
+        <v>7118.98</v>
+      </c>
+      <c r="G97" s="6">
+        <v>1.41E-2</v>
+      </c>
+      <c r="H97" s="7">
+        <v>46422</v>
+      </c>
+      <c r="J97" s="5">
+        <v>7.3998999999999997</v>
+      </c>
+    </row>
+    <row r="98" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A98" s="2">
+        <v>80</v>
+      </c>
+      <c r="B98" s="2" t="s">
+        <v>152</v>
+      </c>
+      <c r="C98" s="2" t="s">
+        <v>153</v>
+      </c>
+      <c r="D98" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="E98" s="11">
+        <v>1000</v>
+      </c>
+      <c r="F98" s="5">
+        <v>4771.0600000000004</v>
+      </c>
+      <c r="G98" s="6">
+        <v>9.4999999999999998E-3</v>
+      </c>
+      <c r="H98" s="7">
+        <v>46395</v>
+      </c>
+      <c r="J98" s="5">
+        <v>7.3898999999999999</v>
+      </c>
+    </row>
+    <row r="99" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A99" s="2">
+        <v>81</v>
+      </c>
+      <c r="B99" s="2" t="s">
+        <v>136</v>
+      </c>
+      <c r="C99" s="2" t="s">
+        <v>154</v>
+      </c>
+      <c r="D99" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="E99" s="11">
+        <v>1000</v>
+      </c>
+      <c r="F99" s="5">
+        <v>4751.46</v>
+      </c>
+      <c r="G99" s="6">
+        <v>9.4000000000000004E-3</v>
+      </c>
+      <c r="H99" s="7">
+        <v>46416</v>
+      </c>
+      <c r="J99" s="5">
+        <v>7.4</v>
+      </c>
+    </row>
+    <row r="100" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A100" s="2">
+        <v>82</v>
+      </c>
+      <c r="B100" s="2" t="s">
+        <v>138</v>
+      </c>
+      <c r="C100" s="2" t="s">
+        <v>155</v>
+      </c>
+      <c r="D100" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="E100" s="11">
+        <v>1000</v>
+      </c>
+      <c r="F100" s="5">
+        <v>4747.7700000000004</v>
+      </c>
+      <c r="G100" s="6">
+        <v>9.4000000000000004E-3</v>
+      </c>
+      <c r="H100" s="7">
+        <v>46420</v>
+      </c>
+      <c r="J100" s="5">
+        <v>7.4013</v>
+      </c>
+    </row>
+    <row r="101" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A101" s="2">
+        <v>83</v>
+      </c>
+      <c r="B101" s="2" t="s">
+        <v>156</v>
+      </c>
+      <c r="C101" s="2" t="s">
+        <v>157</v>
+      </c>
+      <c r="D101" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="E101" s="11">
+        <v>1000</v>
+      </c>
+      <c r="F101" s="5">
+        <v>4741.8</v>
+      </c>
+      <c r="G101" s="6">
+        <v>9.4000000000000004E-3</v>
+      </c>
+      <c r="H101" s="7">
+        <v>46423</v>
+      </c>
+      <c r="J101" s="5">
+        <v>7.5</v>
+      </c>
+    </row>
+    <row r="102" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A102" s="2">
+        <v>84</v>
+      </c>
+      <c r="B102" s="2" t="s">
+        <v>85</v>
+      </c>
+      <c r="C102" s="2" t="s">
+        <v>158</v>
+      </c>
+      <c r="D102" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="E102" s="11">
+        <v>1000</v>
+      </c>
+      <c r="F102" s="5">
+        <v>4741.75</v>
+      </c>
+      <c r="G102" s="6">
+        <v>9.4000000000000004E-3</v>
+      </c>
+      <c r="H102" s="7">
+        <v>46422</v>
+      </c>
+      <c r="J102" s="5">
+        <v>7.53</v>
+      </c>
+    </row>
+    <row r="103" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A103" s="2">
+        <v>85</v>
+      </c>
+      <c r="B103" s="2" t="s">
+        <v>159</v>
+      </c>
+      <c r="C103" s="2" t="s">
+        <v>160</v>
+      </c>
+      <c r="D103" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="E103" s="11">
+        <v>1000</v>
+      </c>
+      <c r="F103" s="5">
+        <v>4741.42</v>
+      </c>
+      <c r="G103" s="6">
+        <v>9.4000000000000004E-3</v>
+      </c>
+      <c r="H103" s="7">
+        <v>46427</v>
+      </c>
+      <c r="J103" s="5">
+        <v>7.4001000000000001</v>
+      </c>
+    </row>
+    <row r="104" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A104" s="2">
+        <v>86</v>
+      </c>
+      <c r="B104" s="2" t="s">
+        <v>136</v>
+      </c>
+      <c r="C104" s="2" t="s">
+        <v>161</v>
+      </c>
+      <c r="D104" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="E104" s="11">
+        <v>1000</v>
+      </c>
+      <c r="F104" s="5">
+        <v>4738.6899999999996</v>
+      </c>
+      <c r="G104" s="6">
+        <v>9.4000000000000004E-3</v>
+      </c>
+      <c r="H104" s="7">
+        <v>46430</v>
+      </c>
+      <c r="J104" s="5">
+        <v>7.4</v>
+      </c>
+    </row>
+    <row r="105" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A105" s="2">
+        <v>87</v>
+      </c>
+      <c r="B105" s="2" t="s">
+        <v>146</v>
+      </c>
+      <c r="C105" s="2" t="s">
+        <v>162</v>
+      </c>
+      <c r="D105" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="E105" s="11">
+        <v>1000</v>
+      </c>
+      <c r="F105" s="5">
+        <v>4724.3100000000004</v>
+      </c>
+      <c r="G105" s="6">
+        <v>9.4000000000000004E-3</v>
+      </c>
+      <c r="H105" s="7">
+        <v>46442</v>
+      </c>
+      <c r="J105" s="5">
+        <v>7.5</v>
+      </c>
+    </row>
+    <row r="106" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A106" s="2">
+        <v>88</v>
+      </c>
+      <c r="B106" s="2" t="s">
+        <v>136</v>
+      </c>
+      <c r="C106" s="2" t="s">
+        <v>163</v>
+      </c>
+      <c r="D106" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="E106" s="11">
+        <v>1000</v>
+      </c>
+      <c r="F106" s="5">
+        <v>4714.2299999999996</v>
+      </c>
+      <c r="G106" s="6">
+        <v>9.2999999999999992E-3</v>
+      </c>
+      <c r="H106" s="7">
+        <v>46457</v>
+      </c>
+      <c r="J106" s="5">
+        <v>7.4001000000000001</v>
+      </c>
+    </row>
+    <row r="107" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A107" s="2">
+        <v>89</v>
+      </c>
+      <c r="B107" s="2" t="s">
+        <v>146</v>
+      </c>
+      <c r="C107" s="2" t="s">
+        <v>164</v>
+      </c>
+      <c r="D107" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="E107" s="11">
+        <v>1000</v>
+      </c>
+      <c r="F107" s="5">
+        <v>4709.68</v>
+      </c>
+      <c r="G107" s="6">
+        <v>9.2999999999999992E-3</v>
+      </c>
+      <c r="H107" s="7">
+        <v>46458</v>
+      </c>
+      <c r="J107" s="5">
+        <v>7.5000999999999998</v>
+      </c>
+    </row>
+    <row r="108" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A108" s="2">
+        <v>90</v>
+      </c>
+      <c r="B108" s="2" t="s">
+        <v>136</v>
+      </c>
+      <c r="C108" s="2" t="s">
+        <v>165</v>
+      </c>
+      <c r="D108" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="E108" s="11">
+        <v>1000</v>
+      </c>
+      <c r="F108" s="5">
+        <v>4701.6499999999996</v>
+      </c>
+      <c r="G108" s="6">
+        <v>9.2999999999999992E-3</v>
+      </c>
+      <c r="H108" s="7">
+        <v>46471</v>
+      </c>
+      <c r="J108" s="5">
+        <v>7.4</v>
+      </c>
+    </row>
+    <row r="109" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A109" s="2">
+        <v>91</v>
+      </c>
+      <c r="B109" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="C109" s="2" t="s">
+        <v>166</v>
+      </c>
+      <c r="D109" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="E109" s="11">
+        <v>1000</v>
+      </c>
+      <c r="F109" s="5">
+        <v>4696.42</v>
+      </c>
+      <c r="G109" s="6">
+        <v>9.2999999999999992E-3</v>
+      </c>
+      <c r="H109" s="7">
+        <v>46471</v>
+      </c>
+      <c r="J109" s="5">
+        <v>7.5380000000000003</v>
+      </c>
+    </row>
+    <row r="110" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A110" s="2">
+        <v>92</v>
+      </c>
+      <c r="B110" s="2" t="s">
+        <v>167</v>
+      </c>
+      <c r="C110" s="2" t="s">
+        <v>168</v>
+      </c>
+      <c r="D110" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="E110" s="11">
+        <v>1000</v>
+      </c>
+      <c r="F110" s="5">
+        <v>4658.12</v>
+      </c>
+      <c r="G110" s="6">
+        <v>9.1999999999999998E-3</v>
+      </c>
+      <c r="H110" s="7">
+        <v>46514</v>
+      </c>
+      <c r="J110" s="5">
+        <v>7.5250000000000004</v>
+      </c>
+    </row>
+    <row r="111" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A111" s="2">
+        <v>93</v>
+      </c>
+      <c r="B111" s="2" t="s">
+        <v>146</v>
+      </c>
+      <c r="C111" s="2" t="s">
+        <v>169</v>
+      </c>
+      <c r="D111" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="E111" s="11">
+        <v>800</v>
+      </c>
+      <c r="F111" s="5">
+        <v>3803.82</v>
+      </c>
+      <c r="G111" s="6">
+        <v>7.4999999999999997E-3</v>
+      </c>
+      <c r="H111" s="7">
+        <v>46409</v>
+      </c>
+      <c r="J111" s="5">
+        <v>7.5</v>
+      </c>
+    </row>
+    <row r="112" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A112" s="2">
+        <v>94</v>
+      </c>
+      <c r="B112" s="2" t="s">
+        <v>138</v>
+      </c>
+      <c r="C112" s="2" t="s">
+        <v>170</v>
+      </c>
+      <c r="D112" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="E112" s="11">
+        <v>500</v>
+      </c>
+      <c r="F112" s="5">
+        <v>2417.37</v>
+      </c>
+      <c r="G112" s="6">
+        <v>4.7999999999999996E-3</v>
+      </c>
+      <c r="H112" s="7">
+        <v>46332</v>
+      </c>
+      <c r="J112" s="5">
+        <v>7.1700999999999997</v>
+      </c>
+    </row>
+    <row r="113" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A113" s="2">
+        <v>95</v>
+      </c>
+      <c r="B113" s="2" t="s">
+        <v>146</v>
+      </c>
+      <c r="C113" s="2" t="s">
+        <v>171</v>
+      </c>
+      <c r="D113" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="E113" s="11">
+        <v>500</v>
+      </c>
+      <c r="F113" s="5">
+        <v>2416.65</v>
+      </c>
+      <c r="G113" s="6">
+        <v>4.7999999999999996E-3</v>
+      </c>
+      <c r="H113" s="7">
+        <v>46332</v>
+      </c>
+      <c r="J113" s="5">
+        <v>7.2348999999999997</v>
+      </c>
+    </row>
+    <row r="114" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A114" s="2">
+        <v>96</v>
+      </c>
+      <c r="B114" s="2" t="s">
+        <v>138</v>
+      </c>
+      <c r="C114" s="2" t="s">
+        <v>172</v>
+      </c>
+      <c r="D114" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="E114" s="11">
+        <v>500</v>
+      </c>
+      <c r="F114" s="5">
+        <v>2408.6799999999998</v>
+      </c>
+      <c r="G114" s="6">
+        <v>4.7999999999999996E-3</v>
+      </c>
+      <c r="H114" s="7">
+        <v>46351</v>
+      </c>
+      <c r="J114" s="5">
+        <v>7.1700999999999997</v>
+      </c>
+    </row>
+    <row r="115" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A115" s="2">
+        <v>97</v>
+      </c>
+      <c r="B115" s="2" t="s">
+        <v>138</v>
+      </c>
+      <c r="C115" s="2" t="s">
+        <v>173</v>
+      </c>
+      <c r="D115" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="E115" s="11">
+        <v>500</v>
+      </c>
+      <c r="F115" s="5">
+        <v>2401.41</v>
+      </c>
+      <c r="G115" s="6">
+        <v>4.7999999999999996E-3</v>
+      </c>
+      <c r="H115" s="7">
+        <v>46367</v>
+      </c>
+      <c r="J115" s="5">
+        <v>7.1700999999999997</v>
+      </c>
+    </row>
+    <row r="116" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A116" s="2">
+        <v>98</v>
+      </c>
+      <c r="B116" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="C116" s="2" t="s">
+        <v>174</v>
+      </c>
+      <c r="D116" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="E116" s="11">
+        <v>500</v>
+      </c>
+      <c r="F116" s="5">
+        <v>2380.54</v>
+      </c>
+      <c r="G116" s="6">
+        <v>4.7000000000000002E-3</v>
+      </c>
+      <c r="H116" s="7">
+        <v>46401</v>
+      </c>
+      <c r="J116" s="5">
+        <v>7.5378999999999996</v>
+      </c>
+    </row>
+    <row r="117" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A117" s="2">
+        <v>99</v>
+      </c>
+      <c r="B117" s="2" t="s">
+        <v>167</v>
+      </c>
+      <c r="C117" s="2" t="s">
+        <v>175</v>
+      </c>
+      <c r="D117" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="E117" s="11">
+        <v>500</v>
+      </c>
+      <c r="F117" s="5">
+        <v>2380.48</v>
+      </c>
+      <c r="G117" s="6">
+        <v>4.7000000000000002E-3</v>
+      </c>
+      <c r="H117" s="7">
+        <v>46406</v>
+      </c>
+      <c r="J117" s="5">
+        <v>7.3898999999999999</v>
+      </c>
+    </row>
+    <row r="118" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A118" s="2">
+        <v>100</v>
+      </c>
+      <c r="B118" s="2" t="s">
+        <v>138</v>
+      </c>
+      <c r="C118" s="2" t="s">
+        <v>176</v>
+      </c>
+      <c r="D118" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="E118" s="11">
+        <v>500</v>
+      </c>
+      <c r="F118" s="5">
+        <v>2376.63</v>
+      </c>
+      <c r="G118" s="6">
+        <v>4.7000000000000002E-3</v>
+      </c>
+      <c r="H118" s="7">
+        <v>46414</v>
+      </c>
+      <c r="J118" s="5">
+        <v>7.4013</v>
+      </c>
+    </row>
+    <row r="119" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A119" s="2">
+        <v>101</v>
+      </c>
+      <c r="B119" s="2" t="s">
+        <v>177</v>
+      </c>
+      <c r="C119" s="2" t="s">
+        <v>178</v>
+      </c>
+      <c r="D119" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="E119" s="11">
+        <v>500</v>
+      </c>
+      <c r="F119" s="5">
+        <v>2375.9699999999998</v>
+      </c>
+      <c r="G119" s="6">
+        <v>4.7000000000000002E-3</v>
+      </c>
+      <c r="H119" s="7">
+        <v>46416</v>
+      </c>
+      <c r="J119" s="5">
+        <v>7.3849999999999998</v>
+      </c>
+    </row>
+    <row r="120" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A120" s="2">
+        <v>102</v>
+      </c>
+      <c r="B120" s="2" t="s">
+        <v>85</v>
+      </c>
+      <c r="C120" s="2" t="s">
+        <v>179</v>
+      </c>
+      <c r="D120" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="E120" s="11">
+        <v>500</v>
+      </c>
+      <c r="F120" s="5">
+        <v>2374.12</v>
+      </c>
+      <c r="G120" s="6">
+        <v>4.7000000000000002E-3</v>
+      </c>
+      <c r="H120" s="7">
+        <v>46415</v>
+      </c>
+      <c r="J120" s="5">
+        <v>7.53</v>
+      </c>
+    </row>
+    <row r="121" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A121" s="2">
+        <v>103</v>
+      </c>
+      <c r="B121" s="2" t="s">
+        <v>152</v>
+      </c>
+      <c r="C121" s="2" t="s">
+        <v>180</v>
+      </c>
+      <c r="D121" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="E121" s="11">
+        <v>500</v>
+      </c>
+      <c r="F121" s="5">
+        <v>2369.6799999999998</v>
+      </c>
+      <c r="G121" s="6">
+        <v>4.7000000000000002E-3</v>
+      </c>
+      <c r="H121" s="7">
+        <v>46430</v>
+      </c>
+      <c r="J121" s="5">
+        <v>7.38</v>
+      </c>
+    </row>
+    <row r="122" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A122" s="8"/>
+      <c r="B122" s="8" t="s">
+        <v>96</v>
+      </c>
+      <c r="C122" s="8"/>
+      <c r="D122" s="8"/>
+      <c r="E122" s="8"/>
+      <c r="F122" s="9">
+        <v>179238.83</v>
+      </c>
+      <c r="G122" s="10">
+        <v>0.35510000000000003</v>
+      </c>
+    </row>
+    <row r="124" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="B124" s="3" t="s">
+        <v>181</v>
+      </c>
+    </row>
+    <row r="125" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="B125" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="126" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A126" s="2">
+        <v>104</v>
+      </c>
+      <c r="B126" s="2" t="s">
+        <v>182</v>
+      </c>
+      <c r="C126" s="2" t="s">
+        <v>183</v>
+      </c>
+      <c r="D126" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="E126" s="11">
+        <v>1000</v>
+      </c>
+      <c r="F126" s="5">
+        <v>4874.91</v>
+      </c>
+      <c r="G126" s="6">
+        <v>9.7000000000000003E-3</v>
+      </c>
+      <c r="H126" s="7">
+        <v>46275</v>
+      </c>
+      <c r="J126" s="5">
+        <v>8.0050000000000008</v>
+      </c>
+    </row>
+    <row r="127" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A127" s="2">
+        <v>105</v>
+      </c>
+      <c r="B127" s="2" t="s">
+        <v>184</v>
+      </c>
+      <c r="C127" s="2" t="s">
+        <v>185</v>
+      </c>
+      <c r="D127" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="E127" s="11">
+        <v>1000</v>
+      </c>
+      <c r="F127" s="5">
+        <v>4721.34</v>
+      </c>
+      <c r="G127" s="6">
+        <v>9.4000000000000004E-3</v>
+      </c>
+      <c r="H127" s="7">
+        <v>46430</v>
+      </c>
+      <c r="J127" s="5">
+        <v>7.92</v>
+      </c>
+    </row>
+    <row r="128" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A128" s="8"/>
+      <c r="B128" s="8" t="s">
+        <v>96</v>
+      </c>
+      <c r="C128" s="8"/>
+      <c r="D128" s="8"/>
+      <c r="E128" s="8"/>
+      <c r="F128" s="9">
+        <v>9596.25</v>
+      </c>
+      <c r="G128" s="10">
+        <v>1.9099999999999999E-2</v>
+      </c>
+    </row>
+    <row r="130" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="B130" s="3" t="s">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="131" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A131" s="2">
+        <v>106</v>
+      </c>
+      <c r="B131" s="2" t="s">
+        <v>187</v>
+      </c>
+      <c r="C131" s="2" t="s">
+        <v>188</v>
+      </c>
+      <c r="D131" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="E131" s="11">
+        <v>6500000</v>
+      </c>
+      <c r="F131" s="5">
+        <v>6246.27</v>
+      </c>
+      <c r="G131" s="6">
+        <v>1.24E-2</v>
+      </c>
+      <c r="H131" s="7">
+        <v>46422</v>
+      </c>
+      <c r="J131" s="5">
+        <v>5.6162000000000001</v>
+      </c>
+    </row>
+    <row r="132" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A132" s="2">
+        <v>107</v>
+      </c>
+      <c r="B132" s="2" t="s">
+        <v>189</v>
+      </c>
+      <c r="C132" s="2" t="s">
+        <v>190</v>
+      </c>
+      <c r="D132" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="E132" s="11">
+        <v>5000000</v>
+      </c>
+      <c r="F132" s="5">
+        <v>4913.84</v>
+      </c>
+      <c r="G132" s="6">
+        <v>9.7000000000000003E-3</v>
+      </c>
+      <c r="H132" s="7">
+        <v>46275</v>
+      </c>
+      <c r="J132" s="5">
+        <v>5.4701000000000004</v>
+      </c>
+    </row>
+    <row r="133" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A133" s="2">
+        <v>108</v>
+      </c>
+      <c r="B133" s="2" t="s">
+        <v>189</v>
+      </c>
+      <c r="C133" s="2" t="s">
+        <v>191</v>
+      </c>
+      <c r="D133" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="E133" s="11">
+        <v>5000000</v>
+      </c>
+      <c r="F133" s="5">
+        <v>4908.2299999999996</v>
+      </c>
+      <c r="G133" s="6">
+        <v>9.7000000000000003E-3</v>
+      </c>
+      <c r="H133" s="7">
+        <v>46283</v>
+      </c>
+      <c r="J133" s="5">
+        <v>5.4599000000000002</v>
+      </c>
+    </row>
+    <row r="134" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A134" s="2">
+        <v>109</v>
+      </c>
+      <c r="B134" s="2" t="s">
+        <v>192</v>
+      </c>
+      <c r="C134" s="2" t="s">
+        <v>193</v>
+      </c>
+      <c r="D134" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="E134" s="11">
+        <v>5000000</v>
+      </c>
+      <c r="F134" s="5">
+        <v>4850.78</v>
+      </c>
+      <c r="G134" s="6">
+        <v>9.5999999999999992E-3</v>
+      </c>
+      <c r="H134" s="7">
+        <v>46359</v>
+      </c>
+      <c r="J134" s="5">
+        <v>5.5861999999999998</v>
+      </c>
+    </row>
+    <row r="135" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A135" s="2">
+        <v>110</v>
+      </c>
+      <c r="B135" s="2" t="s">
+        <v>187</v>
+      </c>
+      <c r="C135" s="2" t="s">
+        <v>194</v>
+      </c>
+      <c r="D135" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="E135" s="11">
+        <v>5000000</v>
+      </c>
+      <c r="F135" s="5">
+        <v>4784.91</v>
+      </c>
+      <c r="G135" s="6">
+        <v>9.4999999999999998E-3</v>
+      </c>
+      <c r="H135" s="7">
+        <v>46450</v>
+      </c>
+      <c r="J135" s="5">
+        <v>5.6189999999999998</v>
+      </c>
+    </row>
+    <row r="136" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A136" s="2">
+        <v>111</v>
+      </c>
+      <c r="B136" s="2" t="s">
+        <v>187</v>
+      </c>
+      <c r="C136" s="2" t="s">
+        <v>195</v>
+      </c>
+      <c r="D136" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="E136" s="11">
+        <v>2000000</v>
+      </c>
+      <c r="F136" s="5">
+        <v>1911.99</v>
+      </c>
+      <c r="G136" s="6">
+        <v>3.8E-3</v>
+      </c>
+      <c r="H136" s="7">
+        <v>46457</v>
+      </c>
+      <c r="J136" s="5">
+        <v>5.6189999999999998</v>
+      </c>
+    </row>
+    <row r="137" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A137" s="8"/>
+      <c r="B137" s="8" t="s">
+        <v>96</v>
+      </c>
+      <c r="C137" s="8"/>
+      <c r="D137" s="8"/>
+      <c r="E137" s="8"/>
+      <c r="F137" s="9">
+        <v>27616.02</v>
+      </c>
+      <c r="G137" s="10">
+        <v>5.4699999999999999E-2</v>
+      </c>
+    </row>
+    <row r="139" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A139" s="2">
+        <v>112</v>
+      </c>
+      <c r="B139" s="3" t="s">
+        <v>196</v>
+      </c>
+      <c r="F139" s="5">
+        <v>1397.75</v>
+      </c>
+      <c r="G139" s="6">
+        <v>2.8E-3</v>
+      </c>
+      <c r="H139" s="7">
+        <v>46160</v>
+      </c>
+    </row>
+    <row r="140" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A140" s="8"/>
+      <c r="B140" s="8" t="s">
+        <v>96</v>
+      </c>
+      <c r="C140" s="8"/>
+      <c r="D140" s="8"/>
+      <c r="E140" s="8"/>
+      <c r="F140" s="9">
+        <v>1397.75</v>
+      </c>
+      <c r="G140" s="10">
+        <v>2.8E-3</v>
+      </c>
+    </row>
+    <row r="142" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="B142" s="3" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="143" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A143" s="2">
+        <v>113</v>
+      </c>
+      <c r="B143" s="2" t="s">
+        <v>197</v>
+      </c>
+      <c r="C143" s="2" t="s">
+        <v>198</v>
+      </c>
+      <c r="E143" s="11">
+        <v>15090.147000000001</v>
+      </c>
+      <c r="F143" s="5">
+        <v>1776.45</v>
+      </c>
+      <c r="G143" s="6">
+        <v>3.5000000000000001E-3</v>
+      </c>
+      <c r="J143" s="5"/>
+    </row>
+    <row r="144" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A144" s="8"/>
+      <c r="B144" s="8" t="s">
+        <v>96</v>
+      </c>
+      <c r="C144" s="8"/>
+      <c r="D144" s="8"/>
+      <c r="E144" s="8"/>
+      <c r="F144" s="9">
+        <v>1776.45</v>
+      </c>
+      <c r="G144" s="10">
+        <v>3.5000000000000001E-3</v>
+      </c>
+    </row>
+    <row r="146" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="B146" s="3" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="147" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="B147" s="2" t="s">
+        <v>200</v>
+      </c>
+      <c r="E147" s="11"/>
+      <c r="F147" s="5">
+        <v>-640.83000000000004</v>
+      </c>
+      <c r="G147" s="6">
+        <v>-1E-3</v>
+      </c>
+      <c r="J147" s="5"/>
+    </row>
+    <row r="148" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A148" s="8"/>
+      <c r="B148" s="8" t="s">
+        <v>96</v>
+      </c>
+      <c r="C148" s="8"/>
+      <c r="D148" s="8"/>
+      <c r="E148" s="8"/>
+      <c r="F148" s="9">
+        <v>-640.83000000000004</v>
+      </c>
+      <c r="G148" s="10">
+        <v>-1E-3</v>
+      </c>
+    </row>
+    <row r="150" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A150" s="4"/>
+      <c r="B150" s="4" t="s">
+        <v>201</v>
+      </c>
+      <c r="C150" s="4"/>
+      <c r="D150" s="4"/>
+      <c r="E150" s="4"/>
+      <c r="F150" s="12">
+        <v>504398.21</v>
+      </c>
+      <c r="G150" s="13">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="151" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A151" s="2" t="s">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="152" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A152" s="2">
+        <v>1</v>
+      </c>
+      <c r="B152" s="2" t="s">
+        <v>203</v>
+      </c>
+    </row>
+    <row r="153" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A153" s="14">
+        <v>2</v>
+      </c>
+      <c r="B153" s="14" t="s">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="154" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A154" s="14">
         <v>3</v>
       </c>
-      <c r="B11" s="84" t="inlineStr">
-[...39 lines deleted...]
-      <c r="A12" s="84" t="n">
+      <c r="B154" s="27" t="s">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="155" spans="1:10" ht="82" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A155" s="14">
         <v>4</v>
       </c>
-      <c r="B12" s="84" t="inlineStr">
-[...3510 lines deleted...]
-      <c r="H118" s="8" t="n">
+      <c r="B155" s="70" t="s">
+        <v>206</v>
+      </c>
+      <c r="C155" s="71"/>
+      <c r="D155" s="71"/>
+      <c r="E155" s="71"/>
+    </row>
+    <row r="156" spans="1:10" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A156" s="14"/>
+    </row>
+    <row r="157" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A157" s="14"/>
+      <c r="B157" s="21" t="s">
+        <v>207</v>
+      </c>
+      <c r="C157" s="21" t="s">
+        <v>208</v>
+      </c>
+      <c r="D157" s="21" t="s">
+        <v>209</v>
+      </c>
+      <c r="E157" s="21" t="s">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="158" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A158" s="14"/>
+      <c r="B158" s="22" t="s">
+        <v>211</v>
+      </c>
+      <c r="C158" s="23" t="s">
+        <v>212</v>
+      </c>
+      <c r="D158" s="24">
+        <v>1000000000</v>
+      </c>
+      <c r="E158" s="25">
+        <v>1.6000000000000001E-4</v>
+      </c>
+    </row>
+    <row r="159" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A159" s="14"/>
+      <c r="B159" s="22" t="s">
+        <v>211</v>
+      </c>
+      <c r="C159" s="23" t="s">
+        <v>212</v>
+      </c>
+      <c r="D159" s="24">
+        <v>1000000000</v>
+      </c>
+      <c r="E159" s="25">
+        <v>1.4999999999999999E-4</v>
+      </c>
+    </row>
+    <row r="160" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A160" s="14"/>
+      <c r="B160" s="22" t="s">
+        <v>211</v>
+      </c>
+      <c r="C160" s="23" t="s">
+        <v>212</v>
+      </c>
+      <c r="D160" s="24">
+        <v>250000000</v>
+      </c>
+      <c r="E160" s="25">
+        <v>4.0000000000000003E-5</v>
+      </c>
+    </row>
+    <row r="161" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A161" s="14"/>
+      <c r="B161" s="22" t="s">
+        <v>211</v>
+      </c>
+      <c r="C161" s="23" t="s">
+        <v>212</v>
+      </c>
+      <c r="D161" s="24">
+        <v>250000000</v>
+      </c>
+      <c r="E161" s="25">
+        <v>4.0000000000000003E-5</v>
+      </c>
+    </row>
+    <row r="162" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A162" s="14"/>
+      <c r="B162" s="22" t="s">
+        <v>211</v>
+      </c>
+      <c r="C162" s="23" t="s">
+        <v>212</v>
+      </c>
+      <c r="D162" s="24">
+        <v>1000000000</v>
+      </c>
+      <c r="E162" s="25">
+        <v>5.0000000000000002E-5</v>
+      </c>
+    </row>
+    <row r="163" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A163" s="14"/>
+      <c r="B163" s="22" t="s">
+        <v>211</v>
+      </c>
+      <c r="C163" s="23" t="s">
+        <v>212</v>
+      </c>
+      <c r="D163" s="24">
+        <v>500000000</v>
+      </c>
+      <c r="E163" s="25">
+        <v>2.0000000000000002E-5</v>
+      </c>
+    </row>
+    <row r="164" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A164" s="14"/>
+      <c r="B164" s="22" t="s">
+        <v>211</v>
+      </c>
+      <c r="C164" s="23" t="s">
+        <v>212</v>
+      </c>
+      <c r="D164" s="24">
+        <v>250000000</v>
+      </c>
+      <c r="E164" s="25">
+        <v>3.0000000000000001E-5</v>
+      </c>
+    </row>
+    <row r="165" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A165" s="14"/>
+      <c r="B165" s="22" t="s">
+        <v>211</v>
+      </c>
+      <c r="C165" s="23" t="s">
+        <v>212</v>
+      </c>
+      <c r="D165" s="24">
+        <v>250000000</v>
+      </c>
+      <c r="E165" s="25">
+        <v>3.0000000000000001E-5</v>
+      </c>
+    </row>
+    <row r="167" spans="1:5" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B167" s="1" t="s">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="180" spans="2:2" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B180" s="1" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="193" spans="2:3" x14ac:dyDescent="0.35">
+      <c r="B193" s="15"/>
+      <c r="C193" s="17" t="s">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="194" spans="2:3" x14ac:dyDescent="0.35">
+      <c r="B194" s="15" t="s">
+        <v>216</v>
+      </c>
+      <c r="C194" s="17" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="195" spans="2:3" x14ac:dyDescent="0.35">
+      <c r="B195" s="15" t="s">
+        <v>217</v>
+      </c>
+      <c r="C195" s="18"/>
+    </row>
+    <row r="196" spans="2:3" x14ac:dyDescent="0.35">
+      <c r="B196" s="15" t="s">
+        <v>218</v>
+      </c>
+      <c r="C196" s="19">
+        <v>7.3099999999999998E-2</v>
+      </c>
+    </row>
+    <row r="197" spans="2:3" x14ac:dyDescent="0.35">
+      <c r="B197" s="15" t="s">
+        <v>219</v>
+      </c>
+      <c r="C197" s="18">
+        <v>0.97</v>
+      </c>
+    </row>
+    <row r="198" spans="2:3" x14ac:dyDescent="0.35">
+      <c r="B198" s="15" t="s">
+        <v>220</v>
+      </c>
+      <c r="C198" s="18">
+        <v>1.1299999999999999</v>
+      </c>
+    </row>
+    <row r="199" spans="2:3" x14ac:dyDescent="0.35">
+      <c r="B199" s="15" t="s">
+        <v>221</v>
+      </c>
+      <c r="C199" s="20">
         <v>46157</v>
       </c>
-      <c r="J118" s="6" t="n">
-[...918 lines deleted...]
-      <c r="C199" s="18" t="n"/>
+    </row>
+    <row r="200" spans="2:3" x14ac:dyDescent="0.35">
+      <c r="B200" s="16" t="s">
+        <v>222</v>
+      </c>
+      <c r="C200" s="17"/>
     </row>
   </sheetData>
   <mergeCells count="2">
-    <mergeCell ref="B156:G156"/>
+    <mergeCell ref="B155:E155"/>
     <mergeCell ref="B1:F1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
+  <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-[...4 lines deleted...]
-  <dimension ref="A1:A1"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5152664E-4858-4355-A744-D0EEBBDA5CA4}">
+  <dimension ref="A1:I93"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="A1" sqref="A1"/>
+    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
+      <pane xSplit="2" ySplit="5" topLeftCell="C6" activePane="bottomRight" state="frozen"/>
+      <selection activeCell="A4" sqref="A4"/>
+      <selection pane="topRight" activeCell="C4" sqref="C4"/>
+      <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
+      <selection pane="bottomRight" activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
+  <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="12" x14ac:dyDescent="0.3"/>
+  <cols>
+    <col min="1" max="1" width="6.7265625" style="28" customWidth="1"/>
+    <col min="2" max="2" width="81.81640625" style="28" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="24.453125" style="28" customWidth="1"/>
+    <col min="4" max="4" width="26.7265625" style="28" customWidth="1"/>
+    <col min="5" max="5" width="15.7265625" style="28" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="25.36328125" style="28" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="26" style="28" bestFit="1" customWidth="1"/>
+    <col min="8" max="16384" width="9.1796875" style="28"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:4" hidden="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="28" t="s">
+        <v>223</v>
+      </c>
+      <c r="B1" s="28" t="s">
+        <v>223</v>
+      </c>
+      <c r="C1" s="28">
+        <v>4</v>
+      </c>
+      <c r="D1" s="28">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="2" spans="1:4" hidden="1" x14ac:dyDescent="0.3">
+      <c r="C2" s="28" t="s">
+        <v>224</v>
+      </c>
+      <c r="D2" s="28" t="s">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="3" spans="1:4" hidden="1" x14ac:dyDescent="0.3">
+      <c r="C3" s="28" t="s">
+        <v>226</v>
+      </c>
+      <c r="D3" s="28" t="s">
+        <v>226</v>
+      </c>
+    </row>
+    <row r="4" spans="1:4" s="30" customFormat="1" ht="70" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A4" s="29" t="s">
+        <v>227</v>
+      </c>
+      <c r="B4" s="29" t="s">
+        <v>228</v>
+      </c>
+      <c r="C4" s="75" t="s">
+        <v>0</v>
+      </c>
+      <c r="D4" s="76"/>
+    </row>
+    <row r="5" spans="1:4" s="30" customFormat="1" ht="35.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="29"/>
+      <c r="B5" s="29"/>
+      <c r="C5" s="29" t="s">
+        <v>229</v>
+      </c>
+      <c r="D5" s="29" t="s">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="6" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A6" s="31"/>
+      <c r="B6" s="31"/>
+      <c r="C6" s="29"/>
+      <c r="D6" s="29"/>
+    </row>
+    <row r="7" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A7" s="29">
+        <v>1</v>
+      </c>
+      <c r="B7" s="31" t="s">
+        <v>231</v>
+      </c>
+      <c r="C7" s="31"/>
+      <c r="D7" s="31"/>
+    </row>
+    <row r="8" spans="1:4" s="33" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="32"/>
+      <c r="B8" s="31" t="s">
+        <v>232</v>
+      </c>
+      <c r="C8" s="73" t="s">
+        <v>233</v>
+      </c>
+      <c r="D8" s="74"/>
+    </row>
+    <row r="9" spans="1:4" s="33" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="32"/>
+      <c r="B9" s="31" t="s">
+        <v>234</v>
+      </c>
+      <c r="C9" s="73" t="s">
+        <v>233</v>
+      </c>
+      <c r="D9" s="74"/>
+    </row>
+    <row r="10" spans="1:4" s="36" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="34">
+        <v>2</v>
+      </c>
+      <c r="B10" s="35" t="s">
+        <v>235</v>
+      </c>
+      <c r="C10" s="73">
+        <v>1.1282619394312901</v>
+      </c>
+      <c r="D10" s="74"/>
+    </row>
+    <row r="11" spans="1:4" s="36" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="34">
+        <v>3</v>
+      </c>
+      <c r="B11" s="35" t="s">
+        <v>236</v>
+      </c>
+      <c r="C11" s="73">
+        <v>0.90487935667626296</v>
+      </c>
+      <c r="D11" s="74"/>
+    </row>
+    <row r="12" spans="1:4" s="36" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A12" s="34">
+        <v>4</v>
+      </c>
+      <c r="B12" s="35" t="s">
+        <v>237</v>
+      </c>
+      <c r="C12" s="79">
+        <v>7.3054943239010905E-2</v>
+      </c>
+      <c r="D12" s="80"/>
+    </row>
+    <row r="13" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A13" s="29">
+        <v>5</v>
+      </c>
+      <c r="B13" s="31" t="s">
+        <v>238</v>
+      </c>
+      <c r="C13" s="31"/>
+      <c r="D13" s="31"/>
+    </row>
+    <row r="14" spans="1:4" s="39" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="37"/>
+      <c r="B14" s="38" t="s">
+        <v>239</v>
+      </c>
+      <c r="C14" s="77">
+        <v>267.72866410000006</v>
+      </c>
+      <c r="D14" s="78"/>
+    </row>
+    <row r="15" spans="1:4" s="42" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A15" s="40"/>
+      <c r="B15" s="41" t="s">
+        <v>241</v>
+      </c>
+      <c r="C15" s="83">
+        <v>5.3078829018279503E-4</v>
+      </c>
+      <c r="D15" s="84"/>
+    </row>
+    <row r="16" spans="1:4" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A16" s="29">
+        <v>6</v>
+      </c>
+      <c r="B16" s="41" t="s">
+        <v>242</v>
+      </c>
+      <c r="C16" s="81" t="s">
+        <v>240</v>
+      </c>
+      <c r="D16" s="82"/>
+    </row>
+    <row r="17" spans="1:4" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A17" s="29">
+        <v>7</v>
+      </c>
+      <c r="B17" s="31" t="s">
+        <v>243</v>
+      </c>
+      <c r="C17" s="77" t="s">
+        <v>240</v>
+      </c>
+      <c r="D17" s="78"/>
+    </row>
+    <row r="18" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A18" s="29">
+        <v>8</v>
+      </c>
+      <c r="B18" s="31" t="s">
+        <v>244</v>
+      </c>
+      <c r="C18" s="31"/>
+      <c r="D18" s="31"/>
+    </row>
+    <row r="19" spans="1:4" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A19" s="29"/>
+      <c r="B19" s="43" t="s">
+        <v>239</v>
+      </c>
+      <c r="C19" s="81" t="s">
+        <v>240</v>
+      </c>
+      <c r="D19" s="82"/>
+    </row>
+    <row r="20" spans="1:4" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A20" s="29"/>
+      <c r="B20" s="43" t="s">
+        <v>245</v>
+      </c>
+      <c r="C20" s="81" t="s">
+        <v>240</v>
+      </c>
+      <c r="D20" s="82"/>
+    </row>
+    <row r="21" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A21" s="29">
+        <v>9</v>
+      </c>
+      <c r="B21" s="31" t="s">
+        <v>246</v>
+      </c>
+      <c r="C21" s="31"/>
+      <c r="D21" s="31"/>
+    </row>
+    <row r="22" spans="1:4" s="47" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A22" s="44"/>
+      <c r="B22" s="45" t="s">
+        <v>247</v>
+      </c>
+      <c r="C22" s="46"/>
+      <c r="D22" s="46"/>
+    </row>
+    <row r="23" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A23" s="48" t="s">
+        <v>248</v>
+      </c>
+      <c r="B23" s="49" t="s">
+        <v>249</v>
+      </c>
+      <c r="C23" s="50" t="s">
+        <v>250</v>
+      </c>
+      <c r="D23" s="50" t="s">
+        <v>251</v>
+      </c>
+    </row>
+    <row r="24" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A24" s="48" t="s">
+        <v>252</v>
+      </c>
+      <c r="B24" s="49" t="s">
+        <v>253</v>
+      </c>
+      <c r="C24" s="50">
+        <v>0</v>
+      </c>
+      <c r="D24" s="50">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A25" s="48" t="s">
+        <v>254</v>
+      </c>
+      <c r="B25" s="49" t="s">
+        <v>255</v>
+      </c>
+      <c r="C25" s="50" t="s">
+        <v>256</v>
+      </c>
+      <c r="D25" s="50" t="s">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="26" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A26" s="48" t="s">
+        <v>258</v>
+      </c>
+      <c r="B26" s="49" t="s">
+        <v>259</v>
+      </c>
+      <c r="C26" s="50" t="s">
+        <v>260</v>
+      </c>
+      <c r="D26" s="50" t="s">
+        <v>261</v>
+      </c>
+    </row>
+    <row r="27" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A27" s="48" t="s">
+        <v>262</v>
+      </c>
+      <c r="B27" s="49" t="s">
+        <v>263</v>
+      </c>
+      <c r="C27" s="50" t="s">
+        <v>264</v>
+      </c>
+      <c r="D27" s="50" t="s">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="28" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A28" s="48" t="s">
+        <v>266</v>
+      </c>
+      <c r="B28" s="49" t="s">
+        <v>267</v>
+      </c>
+      <c r="C28" s="50" t="s">
+        <v>268</v>
+      </c>
+      <c r="D28" s="50" t="s">
+        <v>269</v>
+      </c>
+    </row>
+    <row r="29" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A29" s="48" t="s">
+        <v>270</v>
+      </c>
+      <c r="B29" s="29" t="s">
+        <v>270</v>
+      </c>
+      <c r="C29" s="50">
+        <v>0</v>
+      </c>
+      <c r="D29" s="50">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A30" s="48" t="s">
+        <v>271</v>
+      </c>
+      <c r="B30" s="29" t="s">
+        <v>271</v>
+      </c>
+      <c r="C30" s="50">
+        <v>0</v>
+      </c>
+      <c r="D30" s="50">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A31" s="48" t="s">
+        <v>272</v>
+      </c>
+      <c r="B31" s="29" t="s">
+        <v>272</v>
+      </c>
+      <c r="C31" s="50">
+        <v>0</v>
+      </c>
+      <c r="D31" s="50">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A32" s="48" t="s">
+        <v>273</v>
+      </c>
+      <c r="B32" s="29" t="s">
+        <v>273</v>
+      </c>
+      <c r="C32" s="50">
+        <v>0</v>
+      </c>
+      <c r="D32" s="50">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="33" spans="1:4" s="47" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A33" s="48"/>
+      <c r="B33" s="45" t="s">
+        <v>274</v>
+      </c>
+      <c r="C33" s="46"/>
+      <c r="D33" s="46"/>
+    </row>
+    <row r="34" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A34" s="48" t="s">
+        <v>248</v>
+      </c>
+      <c r="B34" s="49" t="s">
+        <v>249</v>
+      </c>
+      <c r="C34" s="50" t="s">
+        <v>275</v>
+      </c>
+      <c r="D34" s="50" t="s">
+        <v>276</v>
+      </c>
+    </row>
+    <row r="35" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A35" s="48" t="s">
+        <v>252</v>
+      </c>
+      <c r="B35" s="49" t="s">
+        <v>253</v>
+      </c>
+      <c r="C35" s="50">
+        <v>0</v>
+      </c>
+      <c r="D35" s="50">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="36" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A36" s="48" t="s">
+        <v>254</v>
+      </c>
+      <c r="B36" s="49" t="s">
+        <v>255</v>
+      </c>
+      <c r="C36" s="50" t="s">
+        <v>277</v>
+      </c>
+      <c r="D36" s="50" t="s">
+        <v>278</v>
+      </c>
+    </row>
+    <row r="37" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A37" s="48" t="s">
+        <v>258</v>
+      </c>
+      <c r="B37" s="49" t="s">
+        <v>259</v>
+      </c>
+      <c r="C37" s="50" t="s">
+        <v>279</v>
+      </c>
+      <c r="D37" s="50" t="s">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="38" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A38" s="48" t="s">
+        <v>262</v>
+      </c>
+      <c r="B38" s="49" t="s">
+        <v>263</v>
+      </c>
+      <c r="C38" s="50" t="s">
+        <v>281</v>
+      </c>
+      <c r="D38" s="50" t="s">
+        <v>282</v>
+      </c>
+    </row>
+    <row r="39" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A39" s="48" t="s">
+        <v>266</v>
+      </c>
+      <c r="B39" s="49" t="s">
+        <v>267</v>
+      </c>
+      <c r="C39" s="50" t="s">
+        <v>283</v>
+      </c>
+      <c r="D39" s="50" t="s">
+        <v>284</v>
+      </c>
+    </row>
+    <row r="40" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A40" s="48" t="s">
+        <v>270</v>
+      </c>
+      <c r="B40" s="29" t="s">
+        <v>270</v>
+      </c>
+      <c r="C40" s="50">
+        <v>0</v>
+      </c>
+      <c r="D40" s="50">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="41" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A41" s="48" t="s">
+        <v>271</v>
+      </c>
+      <c r="B41" s="29" t="s">
+        <v>271</v>
+      </c>
+      <c r="C41" s="50">
+        <v>0</v>
+      </c>
+      <c r="D41" s="50">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="42" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A42" s="48" t="s">
+        <v>272</v>
+      </c>
+      <c r="B42" s="29" t="s">
+        <v>272</v>
+      </c>
+      <c r="C42" s="50">
+        <v>0</v>
+      </c>
+      <c r="D42" s="50">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="43" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A43" s="48" t="s">
+        <v>273</v>
+      </c>
+      <c r="B43" s="29" t="s">
+        <v>273</v>
+      </c>
+      <c r="C43" s="50">
+        <v>0</v>
+      </c>
+      <c r="D43" s="50">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="44" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A44" s="48"/>
+      <c r="B44" s="51" t="s">
+        <v>285</v>
+      </c>
+      <c r="C44" s="31"/>
+      <c r="D44" s="31"/>
+    </row>
+    <row r="45" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A45" s="48" t="s">
+        <v>248</v>
+      </c>
+      <c r="B45" s="49" t="s">
+        <v>249</v>
+      </c>
+      <c r="C45" s="50" t="s">
+        <v>240</v>
+      </c>
+      <c r="D45" s="50" t="s">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="46" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A46" s="48" t="s">
+        <v>252</v>
+      </c>
+      <c r="B46" s="49" t="s">
+        <v>253</v>
+      </c>
+      <c r="C46" s="50">
+        <v>0</v>
+      </c>
+      <c r="D46" s="50">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="47" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A47" s="48" t="s">
+        <v>254</v>
+      </c>
+      <c r="B47" s="49" t="s">
+        <v>255</v>
+      </c>
+      <c r="C47" s="50" t="s">
+        <v>240</v>
+      </c>
+      <c r="D47" s="50" t="s">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="48" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A48" s="48" t="s">
+        <v>258</v>
+      </c>
+      <c r="B48" s="49" t="s">
+        <v>259</v>
+      </c>
+      <c r="C48" s="50">
+        <v>1.0472E-2</v>
+      </c>
+      <c r="D48" s="50">
+        <v>1.2038000000000002E-2</v>
+      </c>
+    </row>
+    <row r="49" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A49" s="48" t="s">
+        <v>262</v>
+      </c>
+      <c r="B49" s="49" t="s">
+        <v>263</v>
+      </c>
+      <c r="C49" s="50">
+        <v>1.4121E-2</v>
+      </c>
+      <c r="D49" s="50">
+        <v>1.5367E-2</v>
+      </c>
+    </row>
+    <row r="50" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A50" s="48" t="s">
+        <v>266</v>
+      </c>
+      <c r="B50" s="49" t="s">
+        <v>267</v>
+      </c>
+      <c r="C50" s="50" t="s">
+        <v>240</v>
+      </c>
+      <c r="D50" s="50" t="s">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="51" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A51" s="52"/>
+      <c r="B51" s="53"/>
+      <c r="C51" s="54"/>
+      <c r="D51" s="54"/>
+    </row>
+    <row r="52" spans="1:9" hidden="1" x14ac:dyDescent="0.3">
+      <c r="A52" s="28" t="s">
+        <v>286</v>
+      </c>
+      <c r="B52" s="28" t="s">
+        <v>287</v>
+      </c>
+      <c r="C52" s="54"/>
+      <c r="D52" s="54"/>
+    </row>
+    <row r="53" spans="1:9" hidden="1" x14ac:dyDescent="0.3">
+      <c r="A53" s="28" t="s">
+        <v>288</v>
+      </c>
+      <c r="B53" s="28" t="s">
+        <v>289</v>
+      </c>
+    </row>
+    <row r="54" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A54" s="28" t="s">
+        <v>233</v>
+      </c>
+      <c r="B54" s="28" t="s">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="55" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A55" s="28" t="s">
+        <v>291</v>
+      </c>
+      <c r="B55" s="28" t="s">
+        <v>292</v>
+      </c>
+    </row>
+    <row r="56" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A56" s="55" t="s">
+        <v>293</v>
+      </c>
+      <c r="B56" s="56" t="s">
+        <v>294</v>
+      </c>
+    </row>
+    <row r="57" spans="1:9" ht="36" x14ac:dyDescent="0.3">
+      <c r="B57" s="56" t="s">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="58" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="C58" s="57"/>
+      <c r="D58" s="57"/>
+    </row>
+    <row r="59" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="C59" s="57"/>
+      <c r="D59" s="57"/>
+    </row>
+    <row r="60" spans="1:9" s="58" customFormat="1" ht="12.5" x14ac:dyDescent="0.25"/>
+    <row r="61" spans="1:9" s="59" customFormat="1" ht="13.5" x14ac:dyDescent="0.35">
+      <c r="B61" s="60" t="s">
+        <v>296</v>
+      </c>
+      <c r="C61" s="60"/>
+      <c r="D61" s="61"/>
+      <c r="E61" s="62"/>
+      <c r="F61" s="62"/>
+      <c r="G61" s="62"/>
+      <c r="H61" s="60"/>
+      <c r="I61" s="60"/>
+    </row>
+    <row r="62" spans="1:9" s="59" customFormat="1" ht="13.5" x14ac:dyDescent="0.35">
+      <c r="B62" s="60"/>
+      <c r="C62" s="60"/>
+      <c r="D62" s="61"/>
+      <c r="E62" s="62"/>
+      <c r="F62" s="62"/>
+      <c r="G62" s="62"/>
+      <c r="H62" s="60"/>
+      <c r="I62" s="60"/>
+    </row>
+    <row r="63" spans="1:9" s="59" customFormat="1" ht="13.5" x14ac:dyDescent="0.35">
+      <c r="B63" s="63" t="s">
+        <v>297</v>
+      </c>
+      <c r="C63" s="63" t="s">
+        <v>298</v>
+      </c>
+      <c r="D63" s="63" t="s">
+        <v>299</v>
+      </c>
+      <c r="E63" s="63" t="s">
+        <v>300</v>
+      </c>
+      <c r="F63" s="64" t="s">
+        <v>301</v>
+      </c>
+      <c r="G63" s="63" t="s">
+        <v>302</v>
+      </c>
+      <c r="H63" s="60"/>
+      <c r="I63" s="60"/>
+    </row>
+    <row r="64" spans="1:9" s="69" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="B64" s="65" t="s">
+        <v>0</v>
+      </c>
+      <c r="C64" s="85" t="s">
+        <v>307</v>
+      </c>
+      <c r="D64" s="66" t="s">
+        <v>303</v>
+      </c>
+      <c r="E64" s="66" t="s">
+        <v>304</v>
+      </c>
+      <c r="F64" s="67">
+        <v>46252</v>
+      </c>
+      <c r="G64" s="66">
+        <v>10000</v>
+      </c>
+    </row>
+    <row r="65" spans="2:9" s="69" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="B65" s="68"/>
+      <c r="C65" s="86"/>
+      <c r="D65" s="66" t="s">
+        <v>305</v>
+      </c>
+      <c r="E65" s="66" t="s">
+        <v>306</v>
+      </c>
+      <c r="F65" s="67">
+        <v>46160</v>
+      </c>
+      <c r="G65" s="66">
+        <v>-10000</v>
+      </c>
+    </row>
+    <row r="66" spans="2:9" s="69" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="B66" s="65" t="s">
+        <v>0</v>
+      </c>
+      <c r="C66" s="85" t="s">
+        <v>308</v>
+      </c>
+      <c r="D66" s="66" t="s">
+        <v>303</v>
+      </c>
+      <c r="E66" s="66" t="s">
+        <v>304</v>
+      </c>
+      <c r="F66" s="67">
+        <v>46262</v>
+      </c>
+      <c r="G66" s="66">
+        <v>10000</v>
+      </c>
+    </row>
+    <row r="67" spans="2:9" s="69" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="B67" s="68"/>
+      <c r="C67" s="86"/>
+      <c r="D67" s="66" t="s">
+        <v>305</v>
+      </c>
+      <c r="E67" s="66" t="s">
+        <v>306</v>
+      </c>
+      <c r="F67" s="67">
+        <v>46160</v>
+      </c>
+      <c r="G67" s="66">
+        <v>-10000</v>
+      </c>
+    </row>
+    <row r="68" spans="2:9" s="69" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="B68" s="65" t="s">
+        <v>0</v>
+      </c>
+      <c r="C68" s="85" t="s">
+        <v>309</v>
+      </c>
+      <c r="D68" s="66" t="s">
+        <v>303</v>
+      </c>
+      <c r="E68" s="66" t="s">
+        <v>304</v>
+      </c>
+      <c r="F68" s="67">
+        <v>46280</v>
+      </c>
+      <c r="G68" s="66">
+        <v>2500</v>
+      </c>
+    </row>
+    <row r="69" spans="2:9" s="69" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="B69" s="68"/>
+      <c r="C69" s="86"/>
+      <c r="D69" s="66" t="s">
+        <v>305</v>
+      </c>
+      <c r="E69" s="66" t="s">
+        <v>306</v>
+      </c>
+      <c r="F69" s="67">
+        <v>46160</v>
+      </c>
+      <c r="G69" s="66">
+        <v>-2500</v>
+      </c>
+    </row>
+    <row r="70" spans="2:9" s="69" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="B70" s="65" t="s">
+        <v>0</v>
+      </c>
+      <c r="C70" s="85" t="s">
+        <v>310</v>
+      </c>
+      <c r="D70" s="66" t="s">
+        <v>303</v>
+      </c>
+      <c r="E70" s="66" t="s">
+        <v>304</v>
+      </c>
+      <c r="F70" s="67">
+        <v>46280</v>
+      </c>
+      <c r="G70" s="66">
+        <v>2500</v>
+      </c>
+    </row>
+    <row r="71" spans="2:9" s="69" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="B71" s="68"/>
+      <c r="C71" s="86"/>
+      <c r="D71" s="66" t="s">
+        <v>305</v>
+      </c>
+      <c r="E71" s="66" t="s">
+        <v>306</v>
+      </c>
+      <c r="F71" s="67">
+        <v>46160</v>
+      </c>
+      <c r="G71" s="66">
+        <v>-2500</v>
+      </c>
+    </row>
+    <row r="72" spans="2:9" s="69" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="B72" s="65" t="s">
+        <v>0</v>
+      </c>
+      <c r="C72" s="85" t="s">
+        <v>311</v>
+      </c>
+      <c r="D72" s="66" t="s">
+        <v>303</v>
+      </c>
+      <c r="E72" s="66" t="s">
+        <v>304</v>
+      </c>
+      <c r="F72" s="67">
+        <v>46365</v>
+      </c>
+      <c r="G72" s="66">
+        <v>10000</v>
+      </c>
+    </row>
+    <row r="73" spans="2:9" s="69" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="B73" s="68"/>
+      <c r="C73" s="86"/>
+      <c r="D73" s="66" t="s">
+        <v>305</v>
+      </c>
+      <c r="E73" s="66" t="s">
+        <v>306</v>
+      </c>
+      <c r="F73" s="67">
+        <v>46160</v>
+      </c>
+      <c r="G73" s="66">
+        <v>-10000</v>
+      </c>
+    </row>
+    <row r="74" spans="2:9" s="69" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="B74" s="65" t="s">
+        <v>0</v>
+      </c>
+      <c r="C74" s="85" t="s">
+        <v>312</v>
+      </c>
+      <c r="D74" s="66" t="s">
+        <v>303</v>
+      </c>
+      <c r="E74" s="66" t="s">
+        <v>304</v>
+      </c>
+      <c r="F74" s="67">
+        <v>46490</v>
+      </c>
+      <c r="G74" s="66">
+        <v>5000</v>
+      </c>
+    </row>
+    <row r="75" spans="2:9" s="69" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="B75" s="68"/>
+      <c r="C75" s="86"/>
+      <c r="D75" s="66" t="s">
+        <v>305</v>
+      </c>
+      <c r="E75" s="66" t="s">
+        <v>306</v>
+      </c>
+      <c r="F75" s="67">
+        <v>46160</v>
+      </c>
+      <c r="G75" s="66">
+        <v>-5000</v>
+      </c>
+    </row>
+    <row r="76" spans="2:9" s="69" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="B76" s="65" t="s">
+        <v>0</v>
+      </c>
+      <c r="C76" s="85" t="s">
+        <v>313</v>
+      </c>
+      <c r="D76" s="66" t="s">
+        <v>303</v>
+      </c>
+      <c r="E76" s="66" t="s">
+        <v>304</v>
+      </c>
+      <c r="F76" s="67">
+        <v>46315</v>
+      </c>
+      <c r="G76" s="66">
+        <v>2500</v>
+      </c>
+    </row>
+    <row r="77" spans="2:9" s="69" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="B77" s="68"/>
+      <c r="C77" s="86"/>
+      <c r="D77" s="66" t="s">
+        <v>305</v>
+      </c>
+      <c r="E77" s="66" t="s">
+        <v>306</v>
+      </c>
+      <c r="F77" s="67">
+        <v>46160</v>
+      </c>
+      <c r="G77" s="66">
+        <v>-2500</v>
+      </c>
+    </row>
+    <row r="78" spans="2:9" s="69" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="B78" s="65" t="s">
+        <v>0</v>
+      </c>
+      <c r="C78" s="85" t="s">
+        <v>314</v>
+      </c>
+      <c r="D78" s="66" t="s">
+        <v>303</v>
+      </c>
+      <c r="E78" s="66" t="s">
+        <v>304</v>
+      </c>
+      <c r="F78" s="67">
+        <v>46315</v>
+      </c>
+      <c r="G78" s="66">
+        <v>2500</v>
+      </c>
+    </row>
+    <row r="79" spans="2:9" s="69" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="B79" s="68"/>
+      <c r="C79" s="86"/>
+      <c r="D79" s="66" t="s">
+        <v>305</v>
+      </c>
+      <c r="E79" s="66" t="s">
+        <v>306</v>
+      </c>
+      <c r="F79" s="67">
+        <v>46160</v>
+      </c>
+      <c r="G79" s="66">
+        <v>-2500</v>
+      </c>
+    </row>
+    <row r="80" spans="2:9" s="59" customFormat="1" ht="13.5" x14ac:dyDescent="0.35">
+      <c r="B80" s="60"/>
+      <c r="C80" s="60"/>
+      <c r="D80" s="60"/>
+      <c r="E80" s="60"/>
+      <c r="F80" s="60"/>
+      <c r="G80" s="60"/>
+      <c r="H80" s="60"/>
+      <c r="I80" s="60"/>
+    </row>
+    <row r="81" spans="2:9" s="59" customFormat="1" ht="13.5" x14ac:dyDescent="0.35">
+      <c r="B81" s="60" t="s">
+        <v>315</v>
+      </c>
+      <c r="C81" s="60"/>
+      <c r="D81" s="60"/>
+      <c r="E81" s="60"/>
+      <c r="F81" s="60"/>
+      <c r="G81" s="60"/>
+      <c r="H81" s="60"/>
+      <c r="I81" s="60"/>
+    </row>
+    <row r="82" spans="2:9" s="59" customFormat="1" ht="13.5" x14ac:dyDescent="0.35">
+      <c r="B82" s="60"/>
+      <c r="C82" s="60"/>
+      <c r="D82" s="60"/>
+      <c r="E82" s="60"/>
+      <c r="F82" s="60"/>
+      <c r="G82" s="60"/>
+      <c r="H82" s="60"/>
+      <c r="I82" s="60"/>
+    </row>
+    <row r="83" spans="2:9" s="59" customFormat="1" ht="13.5" x14ac:dyDescent="0.35">
+      <c r="B83" s="60"/>
+      <c r="C83" s="60"/>
+      <c r="D83" s="60"/>
+      <c r="E83" s="60"/>
+      <c r="F83" s="60"/>
+      <c r="G83" s="60"/>
+      <c r="H83" s="60"/>
+      <c r="I83" s="60"/>
+    </row>
+    <row r="84" spans="2:9" s="59" customFormat="1" ht="13.5" x14ac:dyDescent="0.35">
+      <c r="B84" s="60"/>
+      <c r="C84" s="60"/>
+      <c r="D84" s="60"/>
+      <c r="E84" s="60"/>
+      <c r="F84" s="60"/>
+      <c r="G84" s="60"/>
+      <c r="H84" s="60"/>
+      <c r="I84" s="60"/>
+    </row>
+    <row r="85" spans="2:9" s="59" customFormat="1" ht="13.5" x14ac:dyDescent="0.35">
+      <c r="B85" s="60"/>
+      <c r="C85" s="60"/>
+      <c r="D85" s="60"/>
+      <c r="E85" s="60"/>
+      <c r="F85" s="60"/>
+      <c r="G85" s="60"/>
+      <c r="H85" s="60"/>
+      <c r="I85" s="60"/>
+    </row>
+    <row r="86" spans="2:9" s="59" customFormat="1" ht="13.5" x14ac:dyDescent="0.35">
+      <c r="B86" s="60"/>
+      <c r="C86" s="60"/>
+      <c r="D86" s="60"/>
+      <c r="E86" s="60"/>
+      <c r="F86" s="60"/>
+      <c r="G86" s="60"/>
+      <c r="H86" s="60"/>
+      <c r="I86" s="60"/>
+    </row>
+    <row r="87" spans="2:9" s="59" customFormat="1" ht="13.5" x14ac:dyDescent="0.35">
+      <c r="B87" s="60"/>
+      <c r="C87" s="60"/>
+      <c r="D87" s="60"/>
+      <c r="E87" s="60"/>
+      <c r="F87" s="60"/>
+      <c r="G87" s="60"/>
+      <c r="H87" s="60"/>
+      <c r="I87" s="60"/>
+    </row>
+    <row r="88" spans="2:9" s="59" customFormat="1" ht="13.5" x14ac:dyDescent="0.35">
+      <c r="B88" s="60"/>
+      <c r="C88" s="60"/>
+      <c r="D88" s="60"/>
+      <c r="E88" s="60"/>
+      <c r="F88" s="60"/>
+      <c r="G88" s="60"/>
+      <c r="H88" s="60"/>
+      <c r="I88" s="60"/>
+    </row>
+    <row r="89" spans="2:9" s="59" customFormat="1" ht="13.5" x14ac:dyDescent="0.35">
+      <c r="B89" s="60"/>
+      <c r="C89" s="60"/>
+      <c r="D89" s="60"/>
+      <c r="E89" s="60"/>
+      <c r="F89" s="60"/>
+      <c r="G89" s="60"/>
+      <c r="H89" s="60"/>
+      <c r="I89" s="60"/>
+    </row>
+    <row r="90" spans="2:9" s="59" customFormat="1" ht="13.5" x14ac:dyDescent="0.35">
+      <c r="B90" s="60"/>
+      <c r="C90" s="60"/>
+      <c r="D90" s="60"/>
+      <c r="E90" s="60"/>
+      <c r="F90" s="60"/>
+      <c r="G90" s="60"/>
+      <c r="H90" s="60"/>
+      <c r="I90" s="60"/>
+    </row>
+    <row r="91" spans="2:9" s="59" customFormat="1" ht="13.5" x14ac:dyDescent="0.35">
+      <c r="B91" s="60"/>
+      <c r="C91" s="60"/>
+      <c r="D91" s="60"/>
+      <c r="E91" s="60"/>
+      <c r="F91" s="60"/>
+      <c r="G91" s="60"/>
+      <c r="H91" s="60"/>
+      <c r="I91" s="60"/>
+    </row>
+    <row r="92" spans="2:9" s="59" customFormat="1" ht="13.5" x14ac:dyDescent="0.35">
+      <c r="B92" s="60"/>
+      <c r="C92" s="60"/>
+      <c r="D92" s="60"/>
+      <c r="E92" s="60"/>
+      <c r="F92" s="60"/>
+      <c r="G92" s="60"/>
+      <c r="H92" s="60"/>
+      <c r="I92" s="60"/>
+    </row>
+    <row r="93" spans="2:9" s="59" customFormat="1" ht="13.5" x14ac:dyDescent="0.35">
+      <c r="B93" s="60"/>
+      <c r="C93" s="60"/>
+      <c r="D93" s="60"/>
+      <c r="E93" s="60"/>
+      <c r="F93" s="60"/>
+      <c r="G93" s="60"/>
+      <c r="H93" s="60"/>
+      <c r="I93" s="60"/>
+    </row>
+  </sheetData>
+  <mergeCells count="20">
+    <mergeCell ref="C74:C75"/>
+    <mergeCell ref="C76:C77"/>
+    <mergeCell ref="C78:C79"/>
+    <mergeCell ref="C64:C65"/>
+    <mergeCell ref="C66:C67"/>
+    <mergeCell ref="C68:C69"/>
+    <mergeCell ref="C70:C71"/>
+    <mergeCell ref="C72:C73"/>
+    <mergeCell ref="C20:D20"/>
+    <mergeCell ref="C19:D19"/>
+    <mergeCell ref="C17:D17"/>
+    <mergeCell ref="C16:D16"/>
+    <mergeCell ref="C15:D15"/>
+    <mergeCell ref="C8:D8"/>
+    <mergeCell ref="C4:D4"/>
+    <mergeCell ref="C14:D14"/>
+    <mergeCell ref="C12:D12"/>
+    <mergeCell ref="C11:D11"/>
+    <mergeCell ref="C10:D10"/>
+    <mergeCell ref="C9:D9"/>
+  </mergeCells>
+  <conditionalFormatting sqref="C23:D32 C45:D50">
+    <cfRule type="cellIs" dxfId="3" priority="1" operator="equal">
+      <formula>0</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="2" priority="2">
+      <formula>C$1=2</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="1" priority="3">
+      <formula>C$1=4</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="0" priority="4">
+      <formula>C$1=3</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <sheetData/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Application>Microsoft Excel</Application>
+  <DocSecurity>0</DocSecurity>
+  <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Worksheets</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="3" baseType="lpstr">
+      <vt:lpstr>LDF</vt:lpstr>
+      <vt:lpstr>Notes to Fortnightly Portfolio</vt:lpstr>
+      <vt:lpstr>Sheet1</vt:lpstr>
+    </vt:vector>
+  </TitlesOfParts>
+  <LinksUpToDate>false</LinksUpToDate>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Rohit Pandey</dc:creator>
+<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:creator>ICRON Research</dc:creator>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_Enabled">
+    <vt:lpwstr>true</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_SetDate">
+    <vt:lpwstr>2026-05-19T12:37:48Z</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_Method">
+    <vt:lpwstr>Privileged</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_Name">
+    <vt:lpwstr>Public</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_SiteId">
+    <vt:lpwstr>1771ae17-e764-4e0f-a476-d4184d79a5d9</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_ActionId">
+    <vt:lpwstr>0da376d4-1bfd-4b2e-8721-5a33aa9d4200</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_ContentBits">
+    <vt:lpwstr>0</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_Tag">
+    <vt:lpwstr>10, 0, 1, 1</vt:lpwstr>
+  </property>
+</Properties>
+</file>