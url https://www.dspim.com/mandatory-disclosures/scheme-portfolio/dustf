--- v7 (2026-06-04)
+++ v8 (2026-06-24)
@@ -1,1599 +1,1217 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Default Extension="png" ContentType="image/png"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" Id="rId4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
+<workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-[...4 lines deleted...]
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{9AE34A7E-4E1F-4A2A-B0C9-EAC4FFAADB73}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" tabRatio="872" firstSheet="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
-    <sheet name="LDF" sheetId="1" r:id="rId1"/>
-[...1 lines deleted...]
-    <sheet name="Sheet1" sheetId="2" state="hidden" r:id="rId3"/>
+    <sheet name="LDF" sheetId="1" state="visible" r:id="rId1"/>
+    <sheet name="Sheet1" sheetId="2" state="hidden" r:id="rId2"/>
   </sheets>
-  <definedNames>
-[...2 lines deleted...]
-  <calcPr calcId="0" calcOnSave="0"/>
+  <definedNames/>
+  <calcPr calcId="191029" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
-<file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-[...952 lines deleted...]
-
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-[...2 lines deleted...]
-    <numFmt numFmtId="165" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);"/>
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <numFmts count="7">
+    <numFmt numFmtId="164" formatCode="0.0000"/>
+    <numFmt numFmtId="165" formatCode="#,##0.00_);\(#,##0.00\)%"/>
     <numFmt numFmtId="166" formatCode="_(* #,##0_);_(* \(#,##0\);"/>
-    <numFmt numFmtId="167" formatCode="0.000%"/>
-[...4 lines deleted...]
-    <numFmt numFmtId="172" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;??_);_(@_)"/>
+    <numFmt numFmtId="167" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);"/>
+    <numFmt numFmtId="168" formatCode="0.000%"/>
+    <numFmt numFmtId="169" formatCode="#00.00%"/>
+    <numFmt numFmtId="170" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;??_);_(@_)"/>
   </numFmts>
-  <fonts count="20" x14ac:knownFonts="1">
+  <fonts count="28">
     <font>
-      <sz val="11"/>
-      <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
+      <color theme="1"/>
+      <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <sz val="11"/>
-[...39 lines deleted...]
-      <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
+      <color theme="1"/>
+      <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <sz val="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <color theme="10"/>
+      <sz val="11"/>
+      <u val="single"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
       <name val="Trebuchet MS"/>
       <family val="2"/>
+      <color theme="1"/>
+      <sz val="8"/>
     </font>
     <font>
-      <b/>
-      <sz val="9"/>
+      <name val="Trebuchet MS"/>
+      <family val="2"/>
+      <b val="1"/>
+      <color theme="1"/>
+      <sz val="8"/>
+    </font>
+    <font>
+      <name val="Trebuchet MS"/>
+      <family val="2"/>
+      <b val="1"/>
+      <color rgb="FFFF0000"/>
+      <sz val="8"/>
+    </font>
+    <font>
+      <name val="Trebuchet MS"/>
+      <family val="2"/>
       <color rgb="FF000000"/>
+      <sz val="8"/>
+    </font>
+    <font>
+      <name val="Trebuchet MS"/>
+      <family val="2"/>
+      <b val="1"/>
+      <color rgb="FF000000"/>
+      <sz val="8"/>
+      <u val="single"/>
+    </font>
+    <font>
+      <name val="Trebuchet MS"/>
+      <family val="2"/>
+      <b val="1"/>
+      <color rgb="FF333333"/>
+      <sz val="8"/>
+    </font>
+    <font>
+      <name val="Trebuchet MS"/>
+      <family val="2"/>
+      <b val="1"/>
+      <sz val="8"/>
+    </font>
+    <font>
+      <name val="Trebuchet MS"/>
+      <family val="2"/>
+      <sz val="8"/>
+    </font>
+    <font>
+      <name val="Trebuchet MS"/>
+      <family val="2"/>
+      <i val="1"/>
+      <sz val="8"/>
+    </font>
+    <font>
+      <name val="Trebuchet MS"/>
+      <family val="2"/>
+      <color rgb="FFFF0000"/>
+      <sz val="8"/>
+    </font>
+    <font>
+      <name val="Trebuchet MS"/>
+      <family val="2"/>
+      <b val="1"/>
+      <strike val="1"/>
+      <sz val="8"/>
+    </font>
+    <font>
+      <name val="trebuchet MS"/>
+      <family val="2"/>
+      <b val="1"/>
+      <color rgb="FFFFFFFF"/>
+      <sz val="8"/>
+    </font>
+    <font>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <color theme="1"/>
+      <sz val="8"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <name val="Trebuchet MS"/>
+      <family val="2"/>
+      <b val="1"/>
+      <color indexed="8"/>
+      <sz val="8"/>
+      <u val="single"/>
+    </font>
+    <font>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <color theme="10"/>
+      <sz val="8"/>
+      <u val="single"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <b val="1"/>
+      <color theme="1"/>
+      <sz val="8"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <b val="1"/>
+      <color rgb="FF000000"/>
+      <sz val="8"/>
+    </font>
+    <font>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <b val="1"/>
+      <color rgb="FF000000"/>
+      <sz val="8"/>
+    </font>
+    <font>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <color rgb="FF000000"/>
+      <sz val="8"/>
+    </font>
+    <font>
       <name val="Arial"/>
       <family val="2"/>
+      <b val="1"/>
+      <color rgb="FF000000"/>
+      <sz val="8"/>
     </font>
     <font>
-      <sz val="9"/>
-      <color rgb="FF000000"/>
       <name val="Arial"/>
       <family val="2"/>
+      <color rgb="FF000000"/>
+      <sz val="8"/>
     </font>
     <font>
-      <sz val="10"/>
-      <color rgb="FF000000"/>
       <name val="Times New Roman"/>
       <family val="1"/>
+      <color rgb="FF000000"/>
+      <sz val="8"/>
     </font>
     <font>
-      <sz val="10"/>
+      <name val="Trebuchet MS"/>
+      <family val="2"/>
+      <b val="1"/>
       <color indexed="8"/>
-      <name val="Arial"/>
-      <family val="2"/>
+      <sz val="8"/>
     </font>
     <font>
-      <sz val="9"/>
       <name val="Trebuchet MS"/>
       <family val="2"/>
+      <color indexed="8"/>
+      <sz val="8"/>
     </font>
     <font>
-      <sz val="10"/>
-[...5 lines deleted...]
-      <sz val="9"/>
       <name val="Trebuchet MS"/>
       <family val="2"/>
-    </font>
-[...22 lines deleted...]
-      <family val="2"/>
+      <b val="1"/>
+      <color rgb="FF000000"/>
+      <sz val="8"/>
     </font>
   </fonts>
-  <fills count="5">
+  <fills count="6">
     <fill>
-      <patternFill patternType="none"/>
+      <patternFill/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF000000"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFC0C0C0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFD9D9D9"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="6">
+  <borders count="16">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
-      <top style="thin">
+      <top/>
+      <bottom style="thin">
         <color indexed="64"/>
-      </top>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="8">
-[...7 lines deleted...]
-    <xf numFmtId="164" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+  <cellStyleXfs count="7">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="9" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="43" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="43" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="87">
-[...14 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+  <cellXfs count="222">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="7" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="7" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="8" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="9" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="10" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="10" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="9" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="43" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="43" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="43" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="43" fontId="4" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="10" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="10" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="6" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="13" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="4" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="4" fontId="10" fillId="0" borderId="1" pivotButton="0" quotePrefix="1" xfId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="10" fontId="10" fillId="0" borderId="1" pivotButton="0" quotePrefix="1" xfId="1"/>
+    <xf numFmtId="165" fontId="10" fillId="0" borderId="3" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="13" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="2" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="14" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="4">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="10" fontId="10" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="10" fillId="4" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="10" fontId="10" fillId="4" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="4">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="6" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="10" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="10" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="43" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="4">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="43" fontId="4" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="166" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="167" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="10" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="15" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="167" fontId="4" fillId="3" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="10" fontId="4" fillId="3" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="167" fontId="14" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="10" fontId="14" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="3"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="10" fontId="19" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="5" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="10" fontId="21" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="24" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="168" fontId="24" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="2">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="10" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="4" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="10" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="10" fontId="10" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="10" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="10" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="2">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="10" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="10" fontId="10" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="10" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="2">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="2">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="10" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="4" fontId="10" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="4" fontId="10" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="2">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="10" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="10" fontId="10" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="6" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="169" fontId="6" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="168" fontId="6" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="10" fontId="10" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="11" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="12" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="11" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="12" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="2" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="3" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="4" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="2">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="3" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="5" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="4" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="3" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="5" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="4" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="2">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="5"/>
+    <xf numFmtId="43" fontId="10" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="6"/>
+    <xf numFmtId="170" fontId="10" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="5"/>
+    <xf numFmtId="170" fontId="10" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="6"/>
+    <xf numFmtId="15" fontId="10" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="6"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="11" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="11" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="170" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="6">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="15" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="6">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="12" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="12" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="11" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="11" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="170" fontId="10" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="6">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="15" fontId="10" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="6">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="12" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="12" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="170" fontId="10" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="6">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="15" fontId="10" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="6">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="166" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="167" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="167" fontId="4" fillId="3" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="167" fontId="14" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="168" fontId="24" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="12" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="10" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="10" fillId="0" borderId="3" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="15" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...84 lines deleted...]
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="172" fontId="13" fillId="0" borderId="1" xfId="7" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...46 lines deleted...]
-    </xf>
   </cellXfs>
-  <cellStyles count="8">
-[...1 lines deleted...]
-    <cellStyle name="Comma 4 2" xfId="7" xr:uid="{24890E73-19DB-4C37-96E5-4B391FDAAA0C}"/>
+  <cellStyles count="7">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
-    <cellStyle name="Normal 2" xfId="2" xr:uid="{9B4C43EB-6F93-479D-82BA-7D4863C8F4FD}"/>
-[...3 lines deleted...]
-    <cellStyle name="Percent 2" xfId="4" xr:uid="{84EE2F8D-BFF2-48CC-8E5A-86DC311A4FC1}"/>
+    <cellStyle name="Percent" xfId="1" builtinId="5"/>
+    <cellStyle name="Normal 3 4 2 2 4" xfId="2"/>
+    <cellStyle name="Hyperlink" xfId="3" builtinId="8"/>
+    <cellStyle name="Comma" xfId="4" builtinId="3"/>
+    <cellStyle name="Normal 3 2" xfId="5"/>
+    <cellStyle name="Comma 4 2" xfId="6"/>
   </cellStyles>
-  <dxfs count="4">
-[...12 lines deleted...]
-  </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
-  <extLst>
-[...6 lines deleted...]
-  </extLst>
+  <colors>
+    <indexedColors>
+      <rgbColor rgb="00000000"/>
+      <rgbColor rgb="00FFFFFF"/>
+      <rgbColor rgb="00FF0000"/>
+      <rgbColor rgb="0000FF00"/>
+      <rgbColor rgb="000000FF"/>
+      <rgbColor rgb="00FFFF00"/>
+      <rgbColor rgb="00FF00FF"/>
+      <rgbColor rgb="0000FFFF"/>
+      <rgbColor rgb="00000000"/>
+      <rgbColor rgb="00FFFFFF"/>
+      <rgbColor rgb="00FF0000"/>
+      <rgbColor rgb="0000FF00"/>
+      <rgbColor rgb="000000FF"/>
+      <rgbColor rgb="00FFFF00"/>
+      <rgbColor rgb="00FF00FF"/>
+      <rgbColor rgb="0000FFFF"/>
+      <rgbColor rgb="00800000"/>
+      <rgbColor rgb="00008000"/>
+      <rgbColor rgb="00000080"/>
+      <rgbColor rgb="00808000"/>
+      <rgbColor rgb="00800080"/>
+      <rgbColor rgb="00008080"/>
+      <rgbColor rgb="00C0C0C0"/>
+      <rgbColor rgb="00808080"/>
+      <rgbColor rgb="009999FF"/>
+      <rgbColor rgb="00993366"/>
+      <rgbColor rgb="00FFFFCC"/>
+      <rgbColor rgb="00CCFFFF"/>
+      <rgbColor rgb="00660066"/>
+      <rgbColor rgb="00FF8080"/>
+      <rgbColor rgb="000066CC"/>
+      <rgbColor rgb="00CCCCFF"/>
+      <rgbColor rgb="00000080"/>
+      <rgbColor rgb="00FF00FF"/>
+      <rgbColor rgb="00FFFF00"/>
+      <rgbColor rgb="0000FFFF"/>
+      <rgbColor rgb="00800080"/>
+      <rgbColor rgb="00800000"/>
+      <rgbColor rgb="00008080"/>
+      <rgbColor rgb="000000FF"/>
+      <rgbColor rgb="0000CCFF"/>
+      <rgbColor rgb="00CCFFFF"/>
+      <rgbColor rgb="00CCFFCC"/>
+      <rgbColor rgb="00FFFF99"/>
+      <rgbColor rgb="0099CCFF"/>
+      <rgbColor rgb="00FF99CC"/>
+      <rgbColor rgb="00CC99FF"/>
+      <rgbColor rgb="00FFCC99"/>
+      <rgbColor rgb="003366FF"/>
+      <rgbColor rgb="0033CCCC"/>
+      <rgbColor rgb="0099CC00"/>
+      <rgbColor rgb="00FFCC00"/>
+      <rgbColor rgb="00FF9900"/>
+      <rgbColor rgb="00FF6600"/>
+      <rgbColor rgb="00666699"/>
+      <rgbColor rgb="00969696"/>
+      <rgbColor rgb="00003366"/>
+      <rgbColor rgb="00339966"/>
+      <rgbColor rgb="00003300"/>
+      <rgbColor rgb="00333300"/>
+      <rgbColor rgb="00993300"/>
+      <rgbColor rgb="00993366"/>
+      <rgbColor rgb="00333399"/>
+      <rgbColor rgb="00333333"/>
+    </indexedColors>
+  </colors>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<file path=xl/_rels/workbook.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId4" /></Relationships>
 </file>
 
-<file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+<file path=xl/drawings/_rels/drawing1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image1.png" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image2.png" Id="rId2" /></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
-<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-[...22 lines deleted...]
-        <xdr:cNvPicPr>
+<wsDr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
+  <twoCellAnchor editAs="oneCell">
+    <from>
+      <col>1</col>
+      <colOff>0</colOff>
+      <row>153</row>
+      <rowOff>0</rowOff>
+    </from>
+    <to>
+      <col>1</col>
+      <colOff>2374900</colOff>
+      <row>162</row>
+      <rowOff>80682</rowOff>
+    </to>
+    <pic>
+      <nvPicPr>
+        <cNvPr id="2" name="Picture 1"/>
+        <cNvPicPr>
           <a:picLocks/>
-        </xdr:cNvPicPr>
-[...2 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
+        </cNvPicPr>
+      </nvPicPr>
+      <blipFill>
+        <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
-      </xdr:blipFill>
-      <xdr:spPr>
+      </blipFill>
+      <spPr>
         <a:xfrm>
-          <a:off x="457200" y="27514550"/>
+          <a:off x="476250" y="28451175"/>
           <a:ext cx="2374900" cy="1574800"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
-          <a:avLst/>
+          <avLst/>
         </a:prstGeom>
         <a:ln>
           <a:prstDash val="solid"/>
         </a:ln>
-      </xdr:spPr>
-[...25 lines deleted...]
-        <xdr:cNvPicPr>
+      </spPr>
+    </pic>
+    <clientData/>
+  </twoCellAnchor>
+  <twoCellAnchor editAs="oneCell">
+    <from>
+      <col>1</col>
+      <colOff>0</colOff>
+      <row>164</row>
+      <rowOff>0</rowOff>
+    </from>
+    <to>
+      <col>1</col>
+      <colOff>2374900</colOff>
+      <row>173</row>
+      <rowOff>80682</rowOff>
+    </to>
+    <pic>
+      <nvPicPr>
+        <cNvPr id="3" name="Picture 2"/>
+        <cNvPicPr>
           <a:picLocks/>
-        </xdr:cNvPicPr>
-[...2 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
+        </cNvPicPr>
+      </nvPicPr>
+      <blipFill>
+        <a:blip r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
-      </xdr:blipFill>
-      <xdr:spPr>
+      </blipFill>
+      <spPr>
         <a:xfrm>
-          <a:off x="457200" y="29927550"/>
+          <a:off x="476250" y="31137225"/>
           <a:ext cx="2374900" cy="1574800"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
-          <a:avLst/>
+          <avLst/>
         </a:prstGeom>
         <a:ln>
           <a:prstDash val="solid"/>
         </a:ln>
-      </xdr:spPr>
-[...3 lines deleted...]
-</xdr:wsDr>
+      </spPr>
+    </pic>
+    <clientData/>
+  </twoCellAnchor>
+</wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -1813,5186 +1431,5311 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...4 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:L200"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+    <pageSetUpPr/>
+  </sheetPr>
+  <dimension ref="A1:L235"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0"/>
+    <sheetView zoomScale="88" zoomScaleNormal="88" workbookViewId="0">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="13.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr baseColWidth="8" defaultColWidth="9.1796875" defaultRowHeight="12"/>
   <cols>
-    <col min="1" max="1" width="6.54296875" style="2" bestFit="1" customWidth="1"/>
-[...12 lines deleted...]
-    <col min="14" max="16384" width="8.7265625" style="2"/>
+    <col width="7.1796875" bestFit="1" customWidth="1" style="8" min="1" max="1"/>
+    <col width="51.7265625" bestFit="1" customWidth="1" style="8" min="2" max="2"/>
+    <col width="22" bestFit="1" customWidth="1" style="8" min="3" max="3"/>
+    <col width="14.81640625" bestFit="1" customWidth="1" style="8" min="4" max="4"/>
+    <col width="13.54296875" customWidth="1" style="8" min="5" max="5"/>
+    <col width="24.81640625" bestFit="1" customWidth="1" style="8" min="6" max="6"/>
+    <col width="14.453125" bestFit="1" customWidth="1" style="8" min="7" max="7"/>
+    <col width="12.81640625" bestFit="1" customWidth="1" style="8" min="8" max="8"/>
+    <col width="14.54296875" bestFit="1" customWidth="1" style="8" min="9" max="9"/>
+    <col width="8.26953125" bestFit="1" customWidth="1" style="8" min="10" max="10"/>
+    <col width="31.1796875" bestFit="1" customWidth="1" style="8" min="11" max="11"/>
+    <col width="7.81640625" bestFit="1" customWidth="1" style="8" min="12" max="12"/>
+    <col width="9.1796875" customWidth="1" style="8" min="13" max="16384"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:12" ht="19" customHeight="1" x14ac:dyDescent="0.45">
-[...1 lines deleted...]
-      <c r="B1" s="72" t="s">
+    <row r="1">
+      <c r="A1" s="158" t="n"/>
+      <c r="B1" s="158" t="inlineStr">
+        <is>
+          <t>DSP Low Duration Fund</t>
+        </is>
+      </c>
+    </row>
+    <row r="2">
+      <c r="B2" s="47" t="inlineStr">
+        <is>
+          <t>Portfolio as on June 15, 2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" s="158" t="inlineStr">
+        <is>
+          <t>Sr. No.</t>
+        </is>
+      </c>
+      <c r="B4" s="158" t="inlineStr">
+        <is>
+          <t>Name of Instrument</t>
+        </is>
+      </c>
+      <c r="C4" s="158" t="inlineStr">
+        <is>
+          <t>ISIN</t>
+        </is>
+      </c>
+      <c r="D4" s="158" t="inlineStr">
+        <is>
+          <t>Rating/Industry</t>
+        </is>
+      </c>
+      <c r="E4" s="158" t="inlineStr">
+        <is>
+          <t>Quantity</t>
+        </is>
+      </c>
+      <c r="F4" s="158" t="inlineStr">
+        <is>
+          <t>Market value (Rs. In lakhs)</t>
+        </is>
+      </c>
+      <c r="G4" s="158" t="inlineStr">
+        <is>
+          <t>% to Net Assets</t>
+        </is>
+      </c>
+      <c r="H4" s="158" t="inlineStr">
+        <is>
+          <t>Maturity Date</t>
+        </is>
+      </c>
+      <c r="I4" s="158" t="inlineStr">
+        <is>
+          <t>Put/Call Option</t>
+        </is>
+      </c>
+      <c r="J4" s="158" t="inlineStr">
+        <is>
+          <t>YTM (%)</t>
+        </is>
+      </c>
+    </row>
+    <row r="6">
+      <c r="B6" s="47" t="inlineStr">
+        <is>
+          <t>DEBT INSTRUMENTS</t>
+        </is>
+      </c>
+    </row>
+    <row r="7">
+      <c r="B7" s="47" t="inlineStr">
+        <is>
+          <t>BOND &amp; NCD's</t>
+        </is>
+      </c>
+    </row>
+    <row r="8">
+      <c r="B8" s="47" t="inlineStr">
+        <is>
+          <t>Listed / awaiting listing on the stock exchanges</t>
+        </is>
+      </c>
+      <c r="K8" s="47" t="inlineStr">
+        <is>
+          <t>Sector/Rating</t>
+        </is>
+      </c>
+      <c r="L8" s="47" t="inlineStr">
+        <is>
+          <t>Percent</t>
+        </is>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="B9" s="8" t="inlineStr">
+        <is>
+          <t>Bharti Telecom Limited**</t>
+        </is>
+      </c>
+      <c r="C9" s="8" t="inlineStr">
+        <is>
+          <t>INE403D08272</t>
+        </is>
+      </c>
+      <c r="D9" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E9" s="208" t="n">
+        <v>17500</v>
+      </c>
+      <c r="F9" s="209" t="n">
+        <v>18214.62</v>
+      </c>
+      <c r="G9" s="70" t="n">
+        <v>0.0425</v>
+      </c>
+      <c r="H9" s="71" t="n">
+        <v>46675</v>
+      </c>
+      <c r="J9" s="209" t="n">
+        <v>7.9799</v>
+      </c>
+      <c r="K9" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="L9" s="70" t="n">
+        <v>0.4349</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" s="8" t="n">
+        <v>2</v>
+      </c>
+      <c r="B10" s="8" t="inlineStr">
+        <is>
+          <t>REC Limited**</t>
+        </is>
+      </c>
+      <c r="C10" s="8" t="inlineStr">
+        <is>
+          <t>INE020B08FF1</t>
+        </is>
+      </c>
+      <c r="D10" s="8" t="inlineStr">
+        <is>
+          <t>ICRA AAA</t>
+        </is>
+      </c>
+      <c r="E10" s="208" t="n">
+        <v>15000</v>
+      </c>
+      <c r="F10" s="209" t="n">
+        <v>15941.39</v>
+      </c>
+      <c r="G10" s="70" t="n">
+        <v>0.0372</v>
+      </c>
+      <c r="H10" s="71" t="n">
+        <v>46630</v>
+      </c>
+      <c r="J10" s="209" t="n">
+        <v>7.2613</v>
+      </c>
+      <c r="K10" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="L10" s="70" t="n">
+        <v>0.2476</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" s="8" t="n">
+        <v>3</v>
+      </c>
+      <c r="B11" s="8" t="inlineStr">
+        <is>
+          <t>Small Industries Development Bank of India**</t>
+        </is>
+      </c>
+      <c r="C11" s="8" t="inlineStr">
+        <is>
+          <t>INE556F08LE6</t>
+        </is>
+      </c>
+      <c r="D11" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E11" s="208" t="n">
+        <v>12500</v>
+      </c>
+      <c r="F11" s="209" t="n">
+        <v>12573.67</v>
+      </c>
+      <c r="G11" s="70" t="n">
+        <v>0.0294</v>
+      </c>
+      <c r="H11" s="71" t="n">
+        <v>47273</v>
+      </c>
+      <c r="J11" s="209" t="n">
+        <v>7.1419</v>
+      </c>
+      <c r="K11" s="8" t="inlineStr">
+        <is>
+          <t>Sovereign</t>
+        </is>
+      </c>
+      <c r="L11" s="70" t="n">
+        <v>0.1649</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" s="8" t="n">
+        <v>4</v>
+      </c>
+      <c r="B12" s="8" t="inlineStr">
+        <is>
+          <t>Bajaj Housing Finance Limited**</t>
+        </is>
+      </c>
+      <c r="C12" s="8" t="inlineStr">
+        <is>
+          <t>INE377Y07482</t>
+        </is>
+      </c>
+      <c r="D12" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E12" s="208" t="n">
+        <v>10000</v>
+      </c>
+      <c r="F12" s="209" t="n">
+        <v>10812.11</v>
+      </c>
+      <c r="G12" s="70" t="n">
+        <v>0.0252</v>
+      </c>
+      <c r="H12" s="71" t="n">
+        <v>46576</v>
+      </c>
+      <c r="J12" s="209" t="n">
+        <v>7.565</v>
+      </c>
+      <c r="K12" s="8" t="inlineStr">
+        <is>
+          <t>IND A1+</t>
+        </is>
+      </c>
+      <c r="L12" s="70" t="n">
+        <v>0.08400000000000001</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" s="8" t="n">
+        <v>5</v>
+      </c>
+      <c r="B13" s="8" t="inlineStr">
+        <is>
+          <t>National Bank for Agriculture and Rural Development</t>
+        </is>
+      </c>
+      <c r="C13" s="8" t="inlineStr">
+        <is>
+          <t>INE261F08EK5</t>
+        </is>
+      </c>
+      <c r="D13" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E13" s="208" t="n">
+        <v>10000</v>
+      </c>
+      <c r="F13" s="209" t="n">
+        <v>10244.32</v>
+      </c>
+      <c r="G13" s="70" t="n">
+        <v>0.0239</v>
+      </c>
+      <c r="H13" s="71" t="n">
+        <v>46807</v>
+      </c>
+      <c r="J13" s="209" t="n">
+        <v>7.3</v>
+      </c>
+      <c r="K13" s="8" t="inlineStr">
+        <is>
+          <t>ICRA AAA</t>
+        </is>
+      </c>
+      <c r="L13" s="70" t="n">
+        <v>0.0733</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" s="8" t="n">
+        <v>6</v>
+      </c>
+      <c r="B14" s="8" t="inlineStr">
+        <is>
+          <t>LIC Housing Finance Limited**</t>
+        </is>
+      </c>
+      <c r="C14" s="8" t="inlineStr">
+        <is>
+          <t>INE115A07MQ6</t>
+        </is>
+      </c>
+      <c r="D14" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E14" s="208" t="n">
+        <v>750</v>
+      </c>
+      <c r="F14" s="209" t="n">
+        <v>7840.99</v>
+      </c>
+      <c r="G14" s="70" t="n">
+        <v>0.0183</v>
+      </c>
+      <c r="H14" s="71" t="n">
+        <v>46714</v>
+      </c>
+      <c r="J14" s="209" t="n">
+        <v>7.55</v>
+      </c>
+      <c r="K14" s="8" t="inlineStr">
+        <is>
+          <t>ICRA A1+</t>
+        </is>
+      </c>
+      <c r="L14" s="70" t="n">
+        <v>0.0221</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" s="8" t="n">
+        <v>7</v>
+      </c>
+      <c r="B15" s="8" t="inlineStr">
+        <is>
+          <t>Small Industries Development Bank of India**</t>
+        </is>
+      </c>
+      <c r="C15" s="8" t="inlineStr">
+        <is>
+          <t>INE556F08KU4</t>
+        </is>
+      </c>
+      <c r="D15" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E15" s="208" t="n">
+        <v>7500</v>
+      </c>
+      <c r="F15" s="209" t="n">
+        <v>7824.3</v>
+      </c>
+      <c r="G15" s="70" t="n">
+        <v>0.0183</v>
+      </c>
+      <c r="H15" s="71" t="n">
+        <v>46916</v>
+      </c>
+      <c r="J15" s="209" t="n">
+        <v>7.4</v>
+      </c>
+      <c r="K15" s="8" t="inlineStr">
+        <is>
+          <t>IND AAA(SO)</t>
+        </is>
+      </c>
+      <c r="L15" s="70" t="n">
+        <v>0.016</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" s="8" t="n">
+        <v>8</v>
+      </c>
+      <c r="B16" s="8" t="inlineStr">
+        <is>
+          <t>Mahindra Rural Housing Finance Limited**</t>
+        </is>
+      </c>
+      <c r="C16" s="8" t="inlineStr">
+        <is>
+          <t>INE950O07545</t>
+        </is>
+      </c>
+      <c r="D16" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E16" s="208" t="n">
+        <v>7500</v>
+      </c>
+      <c r="F16" s="209" t="n">
+        <v>7635.76</v>
+      </c>
+      <c r="G16" s="70" t="n">
+        <v>0.0178</v>
+      </c>
+      <c r="H16" s="71" t="n">
+        <v>46806</v>
+      </c>
+      <c r="J16" s="209" t="n">
+        <v>7.7</v>
+      </c>
+      <c r="K16" s="8" t="inlineStr">
+        <is>
+          <t>Alternative Investment Funds (AIF)</t>
+        </is>
+      </c>
+      <c r="L16" s="70" t="n">
+        <v>0.0042</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" s="8" t="n">
+        <v>9</v>
+      </c>
+      <c r="B17" s="8" t="inlineStr">
+        <is>
+          <t>Bajaj Finance Limited</t>
+        </is>
+      </c>
+      <c r="C17" s="8" t="inlineStr">
+        <is>
+          <t>INE296A07TJ4</t>
+        </is>
+      </c>
+      <c r="D17" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E17" s="208" t="n">
+        <v>7000</v>
+      </c>
+      <c r="F17" s="209" t="n">
+        <v>7547.93</v>
+      </c>
+      <c r="G17" s="70" t="n">
+        <v>0.0176</v>
+      </c>
+      <c r="H17" s="71" t="n">
+        <v>46930</v>
+      </c>
+      <c r="J17" s="209" t="n">
+        <v>7.7909</v>
+      </c>
+      <c r="K17" s="8" t="inlineStr">
+        <is>
+          <t>Cash &amp; Equivalent</t>
+        </is>
+      </c>
+      <c r="L17" s="70" t="n">
+        <v>-0.047</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" s="8" t="n">
+        <v>10</v>
+      </c>
+      <c r="B18" s="8" t="inlineStr">
+        <is>
+          <t>ICICI Home Finance Company Limited**</t>
+        </is>
+      </c>
+      <c r="C18" s="8" t="inlineStr">
+        <is>
+          <t>INE071G07819</t>
+        </is>
+      </c>
+      <c r="D18" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E18" s="208" t="n">
+        <v>5000</v>
+      </c>
+      <c r="F18" s="209" t="n">
+        <v>5342.58</v>
+      </c>
+      <c r="G18" s="70" t="n">
+        <v>0.0125</v>
+      </c>
+      <c r="H18" s="71" t="n">
+        <v>46566</v>
+      </c>
+      <c r="J18" s="209" t="n">
+        <v>7.53</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" s="8" t="n">
+        <v>11</v>
+      </c>
+      <c r="B19" s="8" t="inlineStr">
+        <is>
+          <t>National Bank for Agriculture and Rural Development</t>
+        </is>
+      </c>
+      <c r="C19" s="8" t="inlineStr">
+        <is>
+          <t>INE261F08EO7</t>
+        </is>
+      </c>
+      <c r="D19" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E19" s="208" t="n">
+        <v>5000</v>
+      </c>
+      <c r="F19" s="209" t="n">
+        <v>5292.96</v>
+      </c>
+      <c r="G19" s="70" t="n">
+        <v>0.0124</v>
+      </c>
+      <c r="H19" s="71" t="n">
+        <v>47011</v>
+      </c>
+      <c r="J19" s="209" t="n">
+        <v>7.3336</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" s="8" t="n">
+        <v>12</v>
+      </c>
+      <c r="B20" s="8" t="inlineStr">
+        <is>
+          <t>Tata Capital Housing Finance Limited**</t>
+        </is>
+      </c>
+      <c r="C20" s="8" t="inlineStr">
+        <is>
+          <t>INE033L07HY2</t>
+        </is>
+      </c>
+      <c r="D20" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E20" s="208" t="n">
+        <v>500</v>
+      </c>
+      <c r="F20" s="209" t="n">
+        <v>5263.98</v>
+      </c>
+      <c r="G20" s="70" t="n">
+        <v>0.0123</v>
+      </c>
+      <c r="H20" s="71" t="n">
+        <v>46694</v>
+      </c>
+      <c r="J20" s="209" t="n">
+        <v>7.67</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" s="8" t="n">
+        <v>13</v>
+      </c>
+      <c r="B21" s="8" t="inlineStr">
+        <is>
+          <t>Bajaj Finance Limited**</t>
+        </is>
+      </c>
+      <c r="C21" s="8" t="inlineStr">
+        <is>
+          <t>INE296A07TF2</t>
+        </is>
+      </c>
+      <c r="D21" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E21" s="208" t="n">
+        <v>5000</v>
+      </c>
+      <c r="F21" s="209" t="n">
+        <v>5199.15</v>
+      </c>
+      <c r="G21" s="70" t="n">
+        <v>0.0121</v>
+      </c>
+      <c r="H21" s="71" t="n">
+        <v>46731</v>
+      </c>
+      <c r="J21" s="209" t="n">
+        <v>7.765</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" s="8" t="n">
+        <v>14</v>
+      </c>
+      <c r="B22" s="8" t="inlineStr">
+        <is>
+          <t>Tata Capital Limited**</t>
+        </is>
+      </c>
+      <c r="C22" s="8" t="inlineStr">
+        <is>
+          <t>INE976I07DC3</t>
+        </is>
+      </c>
+      <c r="D22" s="8" t="inlineStr">
+        <is>
+          <t>ICRA AAA</t>
+        </is>
+      </c>
+      <c r="E22" s="208" t="n">
+        <v>5000</v>
+      </c>
+      <c r="F22" s="209" t="n">
+        <v>5126.1</v>
+      </c>
+      <c r="G22" s="70" t="n">
+        <v>0.012</v>
+      </c>
+      <c r="H22" s="71" t="n">
+        <v>46462</v>
+      </c>
+      <c r="J22" s="209" t="n">
+        <v>7.6241</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" s="8" t="n">
+        <v>15</v>
+      </c>
+      <c r="B23" s="8" t="inlineStr">
+        <is>
+          <t>REC Limited**</t>
+        </is>
+      </c>
+      <c r="C23" s="8" t="inlineStr">
+        <is>
+          <t>INE020B08EW9</t>
+        </is>
+      </c>
+      <c r="D23" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E23" s="208" t="n">
+        <v>5000</v>
+      </c>
+      <c r="F23" s="209" t="n">
+        <v>5117.06</v>
+      </c>
+      <c r="G23" s="70" t="n">
+        <v>0.0119</v>
+      </c>
+      <c r="H23" s="71" t="n">
+        <v>46444</v>
+      </c>
+      <c r="J23" s="209" t="n">
+        <v>7.45</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" s="8" t="n">
+        <v>16</v>
+      </c>
+      <c r="B24" s="8" t="inlineStr">
+        <is>
+          <t>National Bank for Agriculture and Rural Development</t>
+        </is>
+      </c>
+      <c r="C24" s="8" t="inlineStr">
+        <is>
+          <t>INE261F08EM1</t>
+        </is>
+      </c>
+      <c r="D24" s="8" t="inlineStr">
+        <is>
+          <t>ICRA AAA</t>
+        </is>
+      </c>
+      <c r="E24" s="208" t="n">
+        <v>5000</v>
+      </c>
+      <c r="F24" s="209" t="n">
+        <v>5097.13</v>
+      </c>
+      <c r="G24" s="70" t="n">
+        <v>0.0119</v>
+      </c>
+      <c r="H24" s="71" t="n">
+        <v>46836</v>
+      </c>
+      <c r="J24" s="209" t="n">
+        <v>7.37</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25" s="8" t="n">
+        <v>17</v>
+      </c>
+      <c r="B25" s="8" t="inlineStr">
+        <is>
+          <t>Bajaj Housing Finance Limited**</t>
+        </is>
+      </c>
+      <c r="C25" s="8" t="inlineStr">
+        <is>
+          <t>INE377Y07623</t>
+        </is>
+      </c>
+      <c r="D25" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E25" s="208" t="n">
+        <v>4907</v>
+      </c>
+      <c r="F25" s="209" t="n">
+        <v>5000.97</v>
+      </c>
+      <c r="G25" s="70" t="n">
+        <v>0.0117</v>
+      </c>
+      <c r="H25" s="71" t="n">
+        <v>47140</v>
+      </c>
+      <c r="J25" s="209" t="n">
+        <v>7.645</v>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26" s="8" t="n">
+        <v>18</v>
+      </c>
+      <c r="B26" s="8" t="inlineStr">
+        <is>
+          <t>Bajaj Housing Finance Limited**</t>
+        </is>
+      </c>
+      <c r="C26" s="8" t="inlineStr">
+        <is>
+          <t>INE377Y07565</t>
+        </is>
+      </c>
+      <c r="D26" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E26" s="208" t="n">
+        <v>5000</v>
+      </c>
+      <c r="F26" s="209" t="n">
+        <v>4968.9</v>
+      </c>
+      <c r="G26" s="70" t="n">
+        <v>0.0116</v>
+      </c>
+      <c r="H26" s="71" t="n">
+        <v>46899</v>
+      </c>
+      <c r="J26" s="209" t="n">
+        <v>7.6</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" s="8" t="n">
+        <v>19</v>
+      </c>
+      <c r="B27" s="8" t="inlineStr">
+        <is>
+          <t>Mahindra Rural Housing Finance Limited**</t>
+        </is>
+      </c>
+      <c r="C27" s="8" t="inlineStr">
+        <is>
+          <t>INE950O07511</t>
+        </is>
+      </c>
+      <c r="D27" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E27" s="208" t="n">
+        <v>4500</v>
+      </c>
+      <c r="F27" s="209" t="n">
+        <v>4735.99</v>
+      </c>
+      <c r="G27" s="70" t="n">
+        <v>0.0111</v>
+      </c>
+      <c r="H27" s="71" t="n">
+        <v>46626</v>
+      </c>
+      <c r="J27" s="209" t="n">
+        <v>7.715</v>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28" s="8" t="n">
+        <v>20</v>
+      </c>
+      <c r="B28" s="8" t="inlineStr">
+        <is>
+          <t>Bajaj Finance Limited**</t>
+        </is>
+      </c>
+      <c r="C28" s="8" t="inlineStr">
+        <is>
+          <t>INE296A07TC9</t>
+        </is>
+      </c>
+      <c r="D28" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E28" s="208" t="n">
+        <v>3500</v>
+      </c>
+      <c r="F28" s="209" t="n">
+        <v>3730.04</v>
+      </c>
+      <c r="G28" s="70" t="n">
+        <v>0.008699999999999999</v>
+      </c>
+      <c r="H28" s="71" t="n">
+        <v>46640</v>
+      </c>
+      <c r="J28" s="209" t="n">
+        <v>7.75</v>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29" s="8" t="n">
+        <v>21</v>
+      </c>
+      <c r="B29" s="8" t="inlineStr">
+        <is>
+          <t>Bajaj Finance Limited</t>
+        </is>
+      </c>
+      <c r="C29" s="8" t="inlineStr">
+        <is>
+          <t>INE296A07TW7</t>
+        </is>
+      </c>
+      <c r="D29" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E29" s="208" t="n">
+        <v>3500</v>
+      </c>
+      <c r="F29" s="209" t="n">
+        <v>3536.42</v>
+      </c>
+      <c r="G29" s="70" t="n">
+        <v>0.0083</v>
+      </c>
+      <c r="H29" s="71" t="n">
+        <v>47225</v>
+      </c>
+      <c r="J29" s="209" t="n">
+        <v>7.85</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30" s="8" t="n">
+        <v>22</v>
+      </c>
+      <c r="B30" s="8" t="inlineStr">
+        <is>
+          <t>Bharti Telecom Limited**</t>
+        </is>
+      </c>
+      <c r="C30" s="8" t="inlineStr">
+        <is>
+          <t>INE403D08306</t>
+        </is>
+      </c>
+      <c r="D30" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E30" s="208" t="n">
+        <v>3000</v>
+      </c>
+      <c r="F30" s="209" t="n">
+        <v>3089</v>
+      </c>
+      <c r="G30" s="70" t="n">
+        <v>0.0072</v>
+      </c>
+      <c r="H30" s="71" t="n">
+        <v>46722</v>
+      </c>
+      <c r="J30" s="209" t="n">
+        <v>7.9799</v>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31" s="8" t="n">
+        <v>23</v>
+      </c>
+      <c r="B31" s="8" t="inlineStr">
+        <is>
+          <t>Reliance Industries Limited**</t>
+        </is>
+      </c>
+      <c r="C31" s="8" t="inlineStr">
+        <is>
+          <t>INE002A08542</t>
+        </is>
+      </c>
+      <c r="D31" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E31" s="208" t="n">
+        <v>250</v>
+      </c>
+      <c r="F31" s="209" t="n">
+        <v>2729.54</v>
+      </c>
+      <c r="G31" s="70" t="n">
+        <v>0.0064</v>
+      </c>
+      <c r="H31" s="71" t="n">
+        <v>47066</v>
+      </c>
+      <c r="J31" s="209" t="n">
+        <v>7.1315</v>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32" s="8" t="n">
+        <v>24</v>
+      </c>
+      <c r="B32" s="8" t="inlineStr">
+        <is>
+          <t>Sundaram Finance Limited**</t>
+        </is>
+      </c>
+      <c r="C32" s="8" t="inlineStr">
+        <is>
+          <t>INE660A07RT4</t>
+        </is>
+      </c>
+      <c r="D32" s="8" t="inlineStr">
+        <is>
+          <t>ICRA AAA</t>
+        </is>
+      </c>
+      <c r="E32" s="208" t="n">
+        <v>2500</v>
+      </c>
+      <c r="F32" s="209" t="n">
+        <v>2709.17</v>
+      </c>
+      <c r="G32" s="70" t="n">
+        <v>0.0063</v>
+      </c>
+      <c r="H32" s="71" t="n">
+        <v>46559</v>
+      </c>
+      <c r="J32" s="209" t="n">
+        <v>7.735</v>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33" s="8" t="n">
+        <v>25</v>
+      </c>
+      <c r="B33" s="8" t="inlineStr">
+        <is>
+          <t>Small Industries Development Bank of India</t>
+        </is>
+      </c>
+      <c r="C33" s="8" t="inlineStr">
+        <is>
+          <t>INE556F08KJ7</t>
+        </is>
+      </c>
+      <c r="D33" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E33" s="208" t="n">
+        <v>2500</v>
+      </c>
+      <c r="F33" s="209" t="n">
+        <v>2637.76</v>
+      </c>
+      <c r="G33" s="70" t="n">
+        <v>0.0062</v>
+      </c>
+      <c r="H33" s="71" t="n">
+        <v>46287</v>
+      </c>
+      <c r="J33" s="209" t="n">
+        <v>7.2002</v>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34" s="8" t="n">
+        <v>26</v>
+      </c>
+      <c r="B34" s="8" t="inlineStr">
+        <is>
+          <t>Bajaj Finance Limited</t>
+        </is>
+      </c>
+      <c r="C34" s="8" t="inlineStr">
+        <is>
+          <t>INE296A07TM8</t>
+        </is>
+      </c>
+      <c r="D34" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E34" s="208" t="n">
+        <v>2500</v>
+      </c>
+      <c r="F34" s="209" t="n">
+        <v>2634.83</v>
+      </c>
+      <c r="G34" s="70" t="n">
+        <v>0.0062</v>
+      </c>
+      <c r="H34" s="71" t="n">
+        <v>46944</v>
+      </c>
+      <c r="J34" s="209" t="n">
+        <v>7.8</v>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35" s="8" t="n">
+        <v>27</v>
+      </c>
+      <c r="B35" s="8" t="inlineStr">
+        <is>
+          <t>Bajaj Housing Finance Limited**</t>
+        </is>
+      </c>
+      <c r="C35" s="8" t="inlineStr">
+        <is>
+          <t>INE377Y07383</t>
+        </is>
+      </c>
+      <c r="D35" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E35" s="208" t="n">
+        <v>250</v>
+      </c>
+      <c r="F35" s="209" t="n">
+        <v>2626.53</v>
+      </c>
+      <c r="G35" s="70" t="n">
+        <v>0.0061</v>
+      </c>
+      <c r="H35" s="71" t="n">
+        <v>46709</v>
+      </c>
+      <c r="J35" s="209" t="n">
+        <v>7.565</v>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36" s="8" t="n">
+        <v>28</v>
+      </c>
+      <c r="B36" s="8" t="inlineStr">
+        <is>
+          <t>Bajaj Finance Limited**</t>
+        </is>
+      </c>
+      <c r="C36" s="8" t="inlineStr">
+        <is>
+          <t>INE296A07TP1</t>
+        </is>
+      </c>
+      <c r="D36" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E36" s="208" t="n">
+        <v>2500</v>
+      </c>
+      <c r="F36" s="209" t="n">
+        <v>2603.68</v>
+      </c>
+      <c r="G36" s="70" t="n">
+        <v>0.0061</v>
+      </c>
+      <c r="H36" s="71" t="n">
+        <v>47099</v>
+      </c>
+      <c r="J36" s="209" t="n">
+        <v>7.795</v>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37" s="8" t="n">
+        <v>29</v>
+      </c>
+      <c r="B37" s="8" t="inlineStr">
+        <is>
+          <t>REC Limited**</t>
+        </is>
+      </c>
+      <c r="C37" s="8" t="inlineStr">
+        <is>
+          <t>INE020B08AA3</t>
+        </is>
+      </c>
+      <c r="D37" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E37" s="208" t="n">
+        <v>250</v>
+      </c>
+      <c r="F37" s="209" t="n">
+        <v>2600.54</v>
+      </c>
+      <c r="G37" s="70" t="n">
+        <v>0.0061</v>
+      </c>
+      <c r="H37" s="71" t="n">
+        <v>46333</v>
+      </c>
+      <c r="J37" s="209" t="n">
+        <v>7.32</v>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38" s="8" t="n">
+        <v>30</v>
+      </c>
+      <c r="B38" s="8" t="inlineStr">
+        <is>
+          <t>Small Industries Development Bank of India**</t>
+        </is>
+      </c>
+      <c r="C38" s="8" t="inlineStr">
+        <is>
+          <t>INE556F08KM1</t>
+        </is>
+      </c>
+      <c r="D38" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E38" s="208" t="n">
+        <v>2500</v>
+      </c>
+      <c r="F38" s="209" t="n">
+        <v>2599.02</v>
+      </c>
+      <c r="G38" s="70" t="n">
+        <v>0.0061</v>
+      </c>
+      <c r="H38" s="71" t="n">
+        <v>46521</v>
+      </c>
+      <c r="J38" s="209" t="n">
+        <v>7.5399</v>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39" s="8" t="n">
+        <v>31</v>
+      </c>
+      <c r="B39" s="8" t="inlineStr">
+        <is>
+          <t>Jio Credit Limited**</t>
+        </is>
+      </c>
+      <c r="C39" s="8" t="inlineStr">
+        <is>
+          <t>INE282H07034</t>
+        </is>
+      </c>
+      <c r="D39" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E39" s="208" t="n">
+        <v>2500</v>
+      </c>
+      <c r="F39" s="209" t="n">
+        <v>2596.67</v>
+      </c>
+      <c r="G39" s="70" t="n">
+        <v>0.0061</v>
+      </c>
+      <c r="H39" s="71" t="n">
+        <v>46673</v>
+      </c>
+      <c r="J39" s="209" t="n">
+        <v>7.73</v>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40" s="8" t="n">
+        <v>32</v>
+      </c>
+      <c r="B40" s="8" t="inlineStr">
+        <is>
+          <t>Small Industries Development Bank of India**</t>
+        </is>
+      </c>
+      <c r="C40" s="8" t="inlineStr">
+        <is>
+          <t>INE556F08KN9</t>
+        </is>
+      </c>
+      <c r="D40" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E40" s="208" t="n">
+        <v>2500</v>
+      </c>
+      <c r="F40" s="209" t="n">
+        <v>2581.62</v>
+      </c>
+      <c r="G40" s="70" t="n">
+        <v>0.006</v>
+      </c>
+      <c r="H40" s="71" t="n">
+        <v>46548</v>
+      </c>
+      <c r="J40" s="209" t="n">
+        <v>7.61</v>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41" s="8" t="n">
+        <v>33</v>
+      </c>
+      <c r="B41" s="8" t="inlineStr">
+        <is>
+          <t>Power Finance Corporation Limited**</t>
+        </is>
+      </c>
+      <c r="C41" s="8" t="inlineStr">
+        <is>
+          <t>INE134E08IO0</t>
+        </is>
+      </c>
+      <c r="D41" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E41" s="208" t="n">
+        <v>250</v>
+      </c>
+      <c r="F41" s="209" t="n">
+        <v>2574.23</v>
+      </c>
+      <c r="G41" s="70" t="n">
+        <v>0.006</v>
+      </c>
+      <c r="H41" s="71" t="n">
+        <v>46392</v>
+      </c>
+      <c r="J41" s="209" t="n">
+        <v>7.4401</v>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42" s="8" t="n">
+        <v>34</v>
+      </c>
+      <c r="B42" s="8" t="inlineStr">
+        <is>
+          <t>REC Limited**</t>
+        </is>
+      </c>
+      <c r="C42" s="8" t="inlineStr">
+        <is>
+          <t>INE020B08EH0</t>
+        </is>
+      </c>
+      <c r="D42" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E42" s="208" t="n">
+        <v>2500</v>
+      </c>
+      <c r="F42" s="209" t="n">
+        <v>2563.09</v>
+      </c>
+      <c r="G42" s="70" t="n">
+        <v>0.006</v>
+      </c>
+      <c r="H42" s="71" t="n">
+        <v>46843</v>
+      </c>
+      <c r="J42" s="209" t="n">
+        <v>7.1981</v>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43" s="8" t="n">
+        <v>35</v>
+      </c>
+      <c r="B43" s="8" t="inlineStr">
+        <is>
+          <t>Export-Import Bank of India**</t>
+        </is>
+      </c>
+      <c r="C43" s="8" t="inlineStr">
+        <is>
+          <t>INE514E08FJ9</t>
+        </is>
+      </c>
+      <c r="D43" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E43" s="208" t="n">
+        <v>250</v>
+      </c>
+      <c r="F43" s="209" t="n">
+        <v>2563.04</v>
+      </c>
+      <c r="G43" s="70" t="n">
+        <v>0.006</v>
+      </c>
+      <c r="H43" s="71" t="n">
+        <v>46419</v>
+      </c>
+      <c r="J43" s="209" t="n">
+        <v>7.2874</v>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44" s="8" t="n">
+        <v>36</v>
+      </c>
+      <c r="B44" s="8" t="inlineStr">
+        <is>
+          <t>National Bank for Agriculture and Rural Development**</t>
+        </is>
+      </c>
+      <c r="C44" s="8" t="inlineStr">
+        <is>
+          <t>INE261F08ER0</t>
+        </is>
+      </c>
+      <c r="D44" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E44" s="208" t="n">
+        <v>2500</v>
+      </c>
+      <c r="F44" s="209" t="n">
+        <v>2551.06</v>
+      </c>
+      <c r="G44" s="70" t="n">
+        <v>0.006</v>
+      </c>
+      <c r="H44" s="71" t="n">
+        <v>47172</v>
+      </c>
+      <c r="J44" s="209" t="n">
+        <v>7.335</v>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45" s="8" t="n">
+        <v>37</v>
+      </c>
+      <c r="B45" s="8" t="inlineStr">
+        <is>
+          <t>Bajaj Housing Finance Limited**</t>
+        </is>
+      </c>
+      <c r="C45" s="8" t="inlineStr">
+        <is>
+          <t>INE377Y07532</t>
+        </is>
+      </c>
+      <c r="D45" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E45" s="208" t="n">
+        <v>2500</v>
+      </c>
+      <c r="F45" s="209" t="n">
+        <v>2547.28</v>
+      </c>
+      <c r="G45" s="70" t="n">
+        <v>0.0059</v>
+      </c>
+      <c r="H45" s="71" t="n">
+        <v>46832</v>
+      </c>
+      <c r="J45" s="209" t="n">
+        <v>7.6</v>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46" s="8" t="n">
+        <v>38</v>
+      </c>
+      <c r="B46" s="8" t="inlineStr">
+        <is>
+          <t>Bajaj Housing Finance Limited**</t>
+        </is>
+      </c>
+      <c r="C46" s="8" t="inlineStr">
+        <is>
+          <t>INE377Y07557</t>
+        </is>
+      </c>
+      <c r="D46" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E46" s="208" t="n">
+        <v>2500</v>
+      </c>
+      <c r="F46" s="209" t="n">
+        <v>2544.47</v>
+      </c>
+      <c r="G46" s="70" t="n">
+        <v>0.0059</v>
+      </c>
+      <c r="H46" s="71" t="n">
+        <v>46444</v>
+      </c>
+      <c r="J46" s="209" t="n">
+        <v>7.54</v>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47" s="8" t="n">
+        <v>39</v>
+      </c>
+      <c r="B47" s="8" t="inlineStr">
+        <is>
+          <t>National Bank for Agriculture and Rural Development**</t>
+        </is>
+      </c>
+      <c r="C47" s="8" t="inlineStr">
+        <is>
+          <t>INE261F08EH1</t>
+        </is>
+      </c>
+      <c r="D47" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E47" s="208" t="n">
+        <v>2500</v>
+      </c>
+      <c r="F47" s="209" t="n">
+        <v>2536.72</v>
+      </c>
+      <c r="G47" s="70" t="n">
+        <v>0.0059</v>
+      </c>
+      <c r="H47" s="71" t="n">
+        <v>47248</v>
+      </c>
+      <c r="J47" s="209" t="n">
+        <v>7.335</v>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48" s="8" t="n">
+        <v>40</v>
+      </c>
+      <c r="B48" s="8" t="inlineStr">
+        <is>
+          <t>REC Limited**</t>
+        </is>
+      </c>
+      <c r="C48" s="8" t="inlineStr">
+        <is>
+          <t>INE020B08EX7</t>
+        </is>
+      </c>
+      <c r="D48" s="8" t="inlineStr">
+        <is>
+          <t>ICRA AAA</t>
+        </is>
+      </c>
+      <c r="E48" s="208" t="n">
+        <v>2500</v>
+      </c>
+      <c r="F48" s="209" t="n">
+        <v>2525.74</v>
+      </c>
+      <c r="G48" s="70" t="n">
+        <v>0.0059</v>
+      </c>
+      <c r="H48" s="71" t="n">
+        <v>46507</v>
+      </c>
+      <c r="J48" s="209" t="n">
+        <v>7.51</v>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49" s="8" t="n">
+        <v>41</v>
+      </c>
+      <c r="B49" s="8" t="inlineStr">
+        <is>
+          <t>Small Industries Development Bank of India**</t>
+        </is>
+      </c>
+      <c r="C49" s="8" t="inlineStr">
+        <is>
+          <t>INE556F08LC0</t>
+        </is>
+      </c>
+      <c r="D49" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E49" s="208" t="n">
+        <v>2500</v>
+      </c>
+      <c r="F49" s="209" t="n">
+        <v>2522.64</v>
+      </c>
+      <c r="G49" s="70" t="n">
+        <v>0.0059</v>
+      </c>
+      <c r="H49" s="71" t="n">
+        <v>47218</v>
+      </c>
+      <c r="J49" s="209" t="n">
+        <v>7.375</v>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50" s="8" t="n">
+        <v>42</v>
+      </c>
+      <c r="B50" s="8" t="inlineStr">
+        <is>
+          <t>Power Finance Corporation Limited**</t>
+        </is>
+      </c>
+      <c r="C50" s="8" t="inlineStr">
+        <is>
+          <t>INE134E08JC3</t>
+        </is>
+      </c>
+      <c r="D50" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E50" s="208" t="n">
+        <v>250</v>
+      </c>
+      <c r="F50" s="209" t="n">
+        <v>2501.67</v>
+      </c>
+      <c r="G50" s="70" t="n">
+        <v>0.0058</v>
+      </c>
+      <c r="H50" s="71" t="n">
+        <v>46549</v>
+      </c>
+      <c r="J50" s="209" t="n">
+        <v>7.4499</v>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51" s="8" t="n">
+        <v>43</v>
+      </c>
+      <c r="B51" s="8" t="inlineStr">
+        <is>
+          <t>Power Finance Corporation Limited**</t>
+        </is>
+      </c>
+      <c r="C51" s="8" t="inlineStr">
+        <is>
+          <t>INE134E08NW3</t>
+        </is>
+      </c>
+      <c r="D51" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E51" s="208" t="n">
+        <v>2000</v>
+      </c>
+      <c r="F51" s="209" t="n">
+        <v>2082.03</v>
+      </c>
+      <c r="G51" s="70" t="n">
+        <v>0.0049</v>
+      </c>
+      <c r="H51" s="71" t="n">
+        <v>46675</v>
+      </c>
+      <c r="J51" s="209" t="n">
+        <v>7.325</v>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52" s="8" t="n">
+        <v>44</v>
+      </c>
+      <c r="B52" s="8" t="inlineStr">
+        <is>
+          <t>Kotak Mahindra Prime Limited**</t>
+        </is>
+      </c>
+      <c r="C52" s="8" t="inlineStr">
+        <is>
+          <t>INE916DA7TB2</t>
+        </is>
+      </c>
+      <c r="D52" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E52" s="208" t="n">
+        <v>1500</v>
+      </c>
+      <c r="F52" s="209" t="n">
+        <v>1499.82</v>
+      </c>
+      <c r="G52" s="70" t="n">
+        <v>0.0035</v>
+      </c>
+      <c r="H52" s="71" t="n">
+        <v>46853</v>
+      </c>
+      <c r="J52" s="209" t="n">
+        <v>7.825</v>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53" s="8" t="n">
+        <v>45</v>
+      </c>
+      <c r="B53" s="8" t="inlineStr">
+        <is>
+          <t>Tata Capital Limited**</t>
+        </is>
+      </c>
+      <c r="C53" s="8" t="inlineStr">
+        <is>
+          <t>INE601U08309</t>
+        </is>
+      </c>
+      <c r="D53" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E53" s="208" t="n">
+        <v>100</v>
+      </c>
+      <c r="F53" s="209" t="n">
+        <v>1360.4</v>
+      </c>
+      <c r="G53" s="70" t="n">
+        <v>0.0032</v>
+      </c>
+      <c r="H53" s="71" t="n">
+        <v>46262</v>
+      </c>
+      <c r="J53" s="209" t="n">
+        <v>7.3701</v>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54" s="8" t="n">
+        <v>46</v>
+      </c>
+      <c r="B54" s="8" t="inlineStr">
+        <is>
+          <t>LIC Housing Finance Limited**</t>
+        </is>
+      </c>
+      <c r="C54" s="8" t="inlineStr">
+        <is>
+          <t>INE115A07KE6</t>
+        </is>
+      </c>
+      <c r="D54" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E54" s="208" t="n">
+        <v>50</v>
+      </c>
+      <c r="F54" s="209" t="n">
+        <v>532.98</v>
+      </c>
+      <c r="G54" s="70" t="n">
+        <v>0.0012</v>
+      </c>
+      <c r="H54" s="71" t="n">
+        <v>46252</v>
+      </c>
+      <c r="J54" s="209" t="n">
+        <v>7.09</v>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55" s="8" t="n">
+        <v>47</v>
+      </c>
+      <c r="B55" s="8" t="inlineStr">
+        <is>
+          <t>Mahindra &amp; Mahindra Financial Services Limited**</t>
+        </is>
+      </c>
+      <c r="C55" s="8" t="inlineStr">
+        <is>
+          <t>INE774D07VJ0</t>
+        </is>
+      </c>
+      <c r="D55" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E55" s="208" t="n">
+        <v>250</v>
+      </c>
+      <c r="F55" s="209" t="n">
+        <v>252.92</v>
+      </c>
+      <c r="G55" s="70" t="n">
+        <v>0.0005999999999999999</v>
+      </c>
+      <c r="H55" s="71" t="n">
+        <v>46504</v>
+      </c>
+      <c r="J55" s="209" t="n">
+        <v>7.825</v>
+      </c>
+    </row>
+    <row r="56">
+      <c r="A56" s="72" t="n"/>
+      <c r="B56" s="72" t="inlineStr">
+        <is>
+          <t>Total</t>
+        </is>
+      </c>
+      <c r="C56" s="72" t="n"/>
+      <c r="D56" s="72" t="n"/>
+      <c r="E56" s="72" t="n"/>
+      <c r="F56" s="210" t="n">
+        <v>217612.82</v>
+      </c>
+      <c r="G56" s="74" t="n">
+        <v>0.5082</v>
+      </c>
+    </row>
+    <row r="58">
+      <c r="B58" s="47" t="inlineStr">
+        <is>
+          <t>Government Securities (Central/State)</t>
+        </is>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59" s="8" t="n">
+        <v>48</v>
+      </c>
+      <c r="B59" s="8" t="inlineStr">
+        <is>
+          <t>6.85% Uttar Pradesh SDL 2026</t>
+        </is>
+      </c>
+      <c r="C59" s="8" t="inlineStr">
+        <is>
+          <t>IN3320160275</t>
+        </is>
+      </c>
+      <c r="D59" s="8" t="inlineStr">
+        <is>
+          <t>Sovereign</t>
+        </is>
+      </c>
+      <c r="E59" s="208" t="n">
+        <v>9714000</v>
+      </c>
+      <c r="F59" s="209" t="n">
+        <v>9800.4</v>
+      </c>
+      <c r="G59" s="70" t="n">
+        <v>0.0229</v>
+      </c>
+      <c r="H59" s="71" t="n">
+        <v>46349</v>
+      </c>
+      <c r="J59" s="209" t="n">
+        <v>5.7334</v>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60" s="8" t="n">
+        <v>49</v>
+      </c>
+      <c r="B60" s="8" t="inlineStr">
+        <is>
+          <t>TAMIL NADU 07.39% Tamil Nadu SDL 2026</t>
+        </is>
+      </c>
+      <c r="C60" s="8" t="inlineStr">
+        <is>
+          <t>IN3120160137</t>
+        </is>
+      </c>
+      <c r="D60" s="8" t="inlineStr">
+        <is>
+          <t>Sovereign</t>
+        </is>
+      </c>
+      <c r="E60" s="208" t="n">
+        <v>7500000</v>
+      </c>
+      <c r="F60" s="209" t="n">
+        <v>7604.24</v>
+      </c>
+      <c r="G60" s="70" t="n">
+        <v>0.0178</v>
+      </c>
+      <c r="H60" s="71" t="n">
+        <v>46335</v>
+      </c>
+      <c r="J60" s="209" t="n">
+        <v>5.6839</v>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61" s="8" t="n">
+        <v>50</v>
+      </c>
+      <c r="B61" s="8" t="inlineStr">
+        <is>
+          <t>7.86% Karnataka SDL 2027</t>
+        </is>
+      </c>
+      <c r="C61" s="8" t="inlineStr">
+        <is>
+          <t>IN1920160117</t>
+        </is>
+      </c>
+      <c r="D61" s="8" t="inlineStr">
+        <is>
+          <t>Sovereign</t>
+        </is>
+      </c>
+      <c r="E61" s="208" t="n">
+        <v>4000000</v>
+      </c>
+      <c r="F61" s="209" t="n">
+        <v>4132.04</v>
+      </c>
+      <c r="G61" s="70" t="n">
+        <v>0.009599999999999999</v>
+      </c>
+      <c r="H61" s="71" t="n">
+        <v>46461</v>
+      </c>
+      <c r="J61" s="209" t="n">
+        <v>6.0149</v>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62" s="8" t="n">
+        <v>51</v>
+      </c>
+      <c r="B62" s="8" t="inlineStr">
+        <is>
+          <t>8.24% GOI 2027</t>
+        </is>
+      </c>
+      <c r="C62" s="8" t="inlineStr">
+        <is>
+          <t>IN0020060078</t>
+        </is>
+      </c>
+      <c r="D62" s="8" t="inlineStr">
+        <is>
+          <t>Sovereign</t>
+        </is>
+      </c>
+      <c r="E62" s="208" t="n">
+        <v>2500000</v>
+      </c>
+      <c r="F62" s="209" t="n">
+        <v>2607.43</v>
+      </c>
+      <c r="G62" s="70" t="n">
+        <v>0.0061</v>
+      </c>
+      <c r="H62" s="71" t="n">
+        <v>46433</v>
+      </c>
+      <c r="J62" s="209" t="n">
+        <v>5.8401</v>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63" s="8" t="n">
+        <v>52</v>
+      </c>
+      <c r="B63" s="8" t="inlineStr">
+        <is>
+          <t>7.24% Gujarat SDL 2026</t>
+        </is>
+      </c>
+      <c r="C63" s="8" t="inlineStr">
+        <is>
+          <t>IN1520160160</t>
+        </is>
+      </c>
+      <c r="D63" s="8" t="inlineStr">
+        <is>
+          <t>Sovereign</t>
+        </is>
+      </c>
+      <c r="E63" s="208" t="n">
+        <v>2500000</v>
+      </c>
+      <c r="F63" s="209" t="n">
+        <v>2604.15</v>
+      </c>
+      <c r="G63" s="70" t="n">
+        <v>0.0061</v>
+      </c>
+      <c r="H63" s="71" t="n">
+        <v>46384</v>
+      </c>
+      <c r="J63" s="209" t="n">
+        <v>5.7139</v>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64" s="8" t="n">
+        <v>53</v>
+      </c>
+      <c r="B64" s="8" t="inlineStr">
+        <is>
+          <t>7.59% Gujarat SDL 2027</t>
+        </is>
+      </c>
+      <c r="C64" s="8" t="inlineStr">
+        <is>
+          <t>IN1520160194</t>
+        </is>
+      </c>
+      <c r="D64" s="8" t="inlineStr">
+        <is>
+          <t>Sovereign</t>
+        </is>
+      </c>
+      <c r="E64" s="208" t="n">
+        <v>2500000</v>
+      </c>
+      <c r="F64" s="209" t="n">
+        <v>2589.13</v>
+      </c>
+      <c r="G64" s="70" t="n">
+        <v>0.006</v>
+      </c>
+      <c r="H64" s="71" t="n">
+        <v>46433</v>
+      </c>
+      <c r="J64" s="209" t="n">
+        <v>5.99</v>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65" s="8" t="n">
+        <v>54</v>
+      </c>
+      <c r="B65" s="8" t="inlineStr">
+        <is>
+          <t>6.36% Himachal Pradesh SDL 2028</t>
+        </is>
+      </c>
+      <c r="C65" s="8" t="inlineStr">
+        <is>
+          <t>IN1720200030</t>
+        </is>
+      </c>
+      <c r="D65" s="8" t="inlineStr">
+        <is>
+          <t>Sovereign</t>
+        </is>
+      </c>
+      <c r="E65" s="208" t="n">
+        <v>2500000</v>
+      </c>
+      <c r="F65" s="209" t="n">
+        <v>2535.45</v>
+      </c>
+      <c r="G65" s="70" t="n">
+        <v>0.0059</v>
+      </c>
+      <c r="H65" s="71" t="n">
+        <v>46963</v>
+      </c>
+      <c r="J65" s="209" t="n">
+        <v>6.8713</v>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66" s="8" t="n">
+        <v>55</v>
+      </c>
+      <c r="B66" s="8" t="inlineStr">
+        <is>
+          <t>7.40% Maharashtra SDL 2031</t>
+        </is>
+      </c>
+      <c r="C66" s="8" t="inlineStr">
+        <is>
+          <t>IN2220230097</t>
+        </is>
+      </c>
+      <c r="D66" s="8" t="inlineStr">
+        <is>
+          <t>Sovereign</t>
+        </is>
+      </c>
+      <c r="E66" s="208" t="n">
+        <v>2000000</v>
+      </c>
+      <c r="F66" s="209" t="n">
+        <v>2096.89</v>
+      </c>
+      <c r="G66" s="70" t="n">
+        <v>0.0049</v>
+      </c>
+      <c r="H66" s="71" t="n">
+        <v>48027</v>
+      </c>
+      <c r="J66" s="209" t="n">
+        <v>7.0658</v>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67" s="8" t="n">
+        <v>56</v>
+      </c>
+      <c r="B67" s="8" t="inlineStr">
+        <is>
+          <t>6.88% Uttar Pradesh SDL 2031</t>
+        </is>
+      </c>
+      <c r="C67" s="8" t="inlineStr">
+        <is>
+          <t>IN3320210013</t>
+        </is>
+      </c>
+      <c r="D67" s="8" t="inlineStr">
+        <is>
+          <t>Sovereign</t>
+        </is>
+      </c>
+      <c r="E67" s="208" t="n">
+        <v>2000000</v>
+      </c>
+      <c r="F67" s="209" t="n">
+        <v>2046.99</v>
+      </c>
+      <c r="G67" s="70" t="n">
+        <v>0.0048</v>
+      </c>
+      <c r="H67" s="71" t="n">
+        <v>48022</v>
+      </c>
+      <c r="J67" s="209" t="n">
+        <v>7.1094</v>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68" s="8" t="n">
+        <v>57</v>
+      </c>
+      <c r="B68" s="8" t="inlineStr">
+        <is>
+          <t>7.37% Maharashtra SDL 2026</t>
+        </is>
+      </c>
+      <c r="C68" s="8" t="inlineStr">
+        <is>
+          <t>IN2220160062</t>
+        </is>
+      </c>
+      <c r="D68" s="8" t="inlineStr">
+        <is>
+          <t>Sovereign</t>
+        </is>
+      </c>
+      <c r="E68" s="208" t="n">
+        <v>1875000</v>
+      </c>
+      <c r="F68" s="209" t="n">
+        <v>1918.18</v>
+      </c>
+      <c r="G68" s="70" t="n">
+        <v>0.0045</v>
+      </c>
+      <c r="H68" s="71" t="n">
+        <v>46279</v>
+      </c>
+      <c r="J68" s="209" t="n">
+        <v>5.4782</v>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69" s="8" t="n">
+        <v>58</v>
+      </c>
+      <c r="B69" s="8" t="inlineStr">
+        <is>
+          <t>7.15% Karnataka SDL 2027</t>
+        </is>
+      </c>
+      <c r="C69" s="8" t="inlineStr">
+        <is>
+          <t>IN1920160075</t>
+        </is>
+      </c>
+      <c r="D69" s="8" t="inlineStr">
+        <is>
+          <t>Sovereign</t>
+        </is>
+      </c>
+      <c r="E69" s="208" t="n">
+        <v>1000000</v>
+      </c>
+      <c r="F69" s="209" t="n">
+        <v>1037.21</v>
+      </c>
+      <c r="G69" s="70" t="n">
+        <v>0.0024</v>
+      </c>
+      <c r="H69" s="71" t="n">
+        <v>46398</v>
+      </c>
+      <c r="J69" s="209" t="n">
+        <v>5.975</v>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70" s="8" t="n">
+        <v>59</v>
+      </c>
+      <c r="B70" s="8" t="inlineStr">
+        <is>
+          <t>7.08% Karnataka SDL 2031</t>
+        </is>
+      </c>
+      <c r="C70" s="8" t="inlineStr">
+        <is>
+          <t>IN1920240232</t>
+        </is>
+      </c>
+      <c r="D70" s="8" t="inlineStr">
+        <is>
+          <t>Sovereign</t>
+        </is>
+      </c>
+      <c r="E70" s="208" t="n">
+        <v>1000000</v>
+      </c>
+      <c r="F70" s="209" t="n">
+        <v>1024.47</v>
+      </c>
+      <c r="G70" s="70" t="n">
+        <v>0.0024</v>
+      </c>
+      <c r="H70" s="71" t="n">
+        <v>48072</v>
+      </c>
+      <c r="J70" s="209" t="n">
+        <v>7.0749</v>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71" s="8" t="n">
+        <v>60</v>
+      </c>
+      <c r="B71" s="8" t="inlineStr">
+        <is>
+          <t>7.39% Maharashtra SDL 2026</t>
+        </is>
+      </c>
+      <c r="C71" s="8" t="inlineStr">
+        <is>
+          <t>IN2220160104</t>
+        </is>
+      </c>
+      <c r="D71" s="8" t="inlineStr">
+        <is>
+          <t>Sovereign</t>
+        </is>
+      </c>
+      <c r="E71" s="208" t="n">
+        <v>1000000</v>
+      </c>
+      <c r="F71" s="209" t="n">
+        <v>1013.89</v>
+      </c>
+      <c r="G71" s="70" t="n">
+        <v>0.0024</v>
+      </c>
+      <c r="H71" s="71" t="n">
+        <v>46335</v>
+      </c>
+      <c r="J71" s="209" t="n">
+        <v>5.6856</v>
+      </c>
+    </row>
+    <row r="72">
+      <c r="A72" s="8" t="n">
+        <v>61</v>
+      </c>
+      <c r="B72" s="8" t="inlineStr">
+        <is>
+          <t>7.16% Maharashtra SDL 2026</t>
+        </is>
+      </c>
+      <c r="C72" s="8" t="inlineStr">
+        <is>
+          <t>IN2220160070</t>
+        </is>
+      </c>
+      <c r="D72" s="8" t="inlineStr">
+        <is>
+          <t>Sovereign</t>
+        </is>
+      </c>
+      <c r="E72" s="208" t="n">
+        <v>826200</v>
+      </c>
+      <c r="F72" s="209" t="n">
+        <v>842.63</v>
+      </c>
+      <c r="G72" s="70" t="n">
+        <v>0.002</v>
+      </c>
+      <c r="H72" s="71" t="n">
+        <v>46293</v>
+      </c>
+      <c r="J72" s="209" t="n">
+        <v>5.4781</v>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73" s="8" t="n">
+        <v>62</v>
+      </c>
+      <c r="B73" s="8" t="inlineStr">
+        <is>
+          <t>6.83% Karnataka SDL 2026</t>
+        </is>
+      </c>
+      <c r="C73" s="8" t="inlineStr">
+        <is>
+          <t>IN1920160042</t>
+        </is>
+      </c>
+      <c r="D73" s="8" t="inlineStr">
+        <is>
+          <t>Sovereign</t>
+        </is>
+      </c>
+      <c r="E73" s="208" t="n">
+        <v>500000</v>
+      </c>
+      <c r="F73" s="209" t="n">
+        <v>504.53</v>
+      </c>
+      <c r="G73" s="70" t="n">
+        <v>0.0012</v>
+      </c>
+      <c r="H73" s="71" t="n">
+        <v>46349</v>
+      </c>
+      <c r="J73" s="209" t="n">
+        <v>5.6706</v>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74" s="8" t="n">
+        <v>63</v>
+      </c>
+      <c r="B74" s="8" t="inlineStr">
+        <is>
+          <t>7.05% Gujarat SDL 2026</t>
+        </is>
+      </c>
+      <c r="C74" s="8" t="inlineStr">
+        <is>
+          <t>IN1520160152</t>
+        </is>
+      </c>
+      <c r="D74" s="8" t="inlineStr">
+        <is>
+          <t>Sovereign</t>
+        </is>
+      </c>
+      <c r="E74" s="208" t="n">
+        <v>500000</v>
+      </c>
+      <c r="F74" s="209" t="n">
+        <v>503.36</v>
+      </c>
+      <c r="G74" s="70" t="n">
+        <v>0.0012</v>
+      </c>
+      <c r="H74" s="71" t="n">
+        <v>46370</v>
+      </c>
+      <c r="J74" s="209" t="n">
+        <v>5.7139</v>
+      </c>
+    </row>
+    <row r="75">
+      <c r="A75" s="72" t="n"/>
+      <c r="B75" s="72" t="inlineStr">
+        <is>
+          <t>Total</t>
+        </is>
+      </c>
+      <c r="C75" s="72" t="n"/>
+      <c r="D75" s="72" t="n"/>
+      <c r="E75" s="72" t="n"/>
+      <c r="F75" s="210" t="n">
+        <v>42860.99</v>
+      </c>
+      <c r="G75" s="74" t="n">
+        <v>0.1002</v>
+      </c>
+    </row>
+    <row r="77">
+      <c r="B77" s="47" t="inlineStr">
+        <is>
+          <t>Securitised Debt</t>
+        </is>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78" s="8" t="n">
+        <v>64</v>
+      </c>
+      <c r="B78" s="8" t="inlineStr">
+        <is>
+          <t>India Universal Trust**</t>
+        </is>
+      </c>
+      <c r="C78" s="8" t="inlineStr">
+        <is>
+          <t>INE16J715027</t>
+        </is>
+      </c>
+      <c r="D78" s="8" t="inlineStr">
+        <is>
+          <t>IND AAA(SO)</t>
+        </is>
+      </c>
+      <c r="E78" s="208" t="n">
+        <v>89</v>
+      </c>
+      <c r="F78" s="209" t="n">
+        <v>6790.67</v>
+      </c>
+      <c r="G78" s="70" t="n">
+        <v>0.0159</v>
+      </c>
+      <c r="H78" s="71" t="n">
+        <v>46651</v>
+      </c>
+      <c r="J78" s="209" t="n">
+        <v>8.265000000000001</v>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79" s="8" t="n">
+        <v>65</v>
+      </c>
+      <c r="B79" s="8" t="inlineStr">
+        <is>
+          <t>India Universal Trust**</t>
+        </is>
+      </c>
+      <c r="C79" s="8" t="inlineStr">
+        <is>
+          <t>INE16J715019</t>
+        </is>
+      </c>
+      <c r="D79" s="8" t="inlineStr">
+        <is>
+          <t>IND AAA(SO)</t>
+        </is>
+      </c>
+      <c r="E79" s="208" t="n">
+        <v>129</v>
+      </c>
+      <c r="F79" s="209" t="n">
+        <v>56.31</v>
+      </c>
+      <c r="G79" s="70" t="n">
+        <v>0.0001</v>
+      </c>
+      <c r="H79" s="71" t="n">
+        <v>46255</v>
+      </c>
+      <c r="J79" s="209" t="n">
+        <v>6.97</v>
+      </c>
+    </row>
+    <row r="80">
+      <c r="A80" s="72" t="n"/>
+      <c r="B80" s="72" t="inlineStr">
+        <is>
+          <t>Total</t>
+        </is>
+      </c>
+      <c r="C80" s="72" t="n"/>
+      <c r="D80" s="72" t="n"/>
+      <c r="E80" s="72" t="n"/>
+      <c r="F80" s="210" t="n">
+        <v>6846.98</v>
+      </c>
+      <c r="G80" s="74" t="n">
+        <v>0.016</v>
+      </c>
+    </row>
+    <row r="82">
+      <c r="B82" s="47" t="inlineStr">
+        <is>
+          <t>MONEY MARKET INSTRUMENTS</t>
+        </is>
+      </c>
+    </row>
+    <row r="83">
+      <c r="B83" s="47" t="inlineStr">
+        <is>
+          <t>Certificate of Deposit</t>
+        </is>
+      </c>
+    </row>
+    <row r="84">
+      <c r="A84" s="8" t="n">
+        <v>66</v>
+      </c>
+      <c r="B84" s="8" t="inlineStr">
+        <is>
+          <t>Bank of Baroda</t>
+        </is>
+      </c>
+      <c r="C84" s="8" t="inlineStr">
+        <is>
+          <t>INE028A16KY0</t>
+        </is>
+      </c>
+      <c r="D84" s="8" t="inlineStr">
+        <is>
+          <t>IND A1+</t>
+        </is>
+      </c>
+      <c r="E84" s="208" t="n">
+        <v>4000</v>
+      </c>
+      <c r="F84" s="209" t="n">
+        <v>19205.48</v>
+      </c>
+      <c r="G84" s="70" t="n">
+        <v>0.0448</v>
+      </c>
+      <c r="H84" s="71" t="n">
+        <v>46395</v>
+      </c>
+      <c r="J84" s="209" t="n">
+        <v>7.33</v>
+      </c>
+    </row>
+    <row r="85">
+      <c r="A85" s="8" t="n">
+        <v>67</v>
+      </c>
+      <c r="B85" s="8" t="inlineStr">
+        <is>
+          <t>Punjab National Bank</t>
+        </is>
+      </c>
+      <c r="C85" s="8" t="inlineStr">
+        <is>
+          <t>INE160A16UE2</t>
+        </is>
+      </c>
+      <c r="D85" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E85" s="208" t="n">
+        <v>2000</v>
+      </c>
+      <c r="F85" s="209" t="n">
+        <v>9553.219999999999</v>
+      </c>
+      <c r="G85" s="70" t="n">
+        <v>0.0223</v>
+      </c>
+      <c r="H85" s="71" t="n">
+        <v>46423</v>
+      </c>
+      <c r="J85" s="209" t="n">
+        <v>7.295</v>
+      </c>
+    </row>
+    <row r="86">
+      <c r="A86" s="8" t="n">
+        <v>68</v>
+      </c>
+      <c r="B86" s="8" t="inlineStr">
+        <is>
+          <t>HDFC Bank Limited**</t>
+        </is>
+      </c>
+      <c r="C86" s="8" t="inlineStr">
+        <is>
+          <t>INE040A16IT9</t>
+        </is>
+      </c>
+      <c r="D86" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E86" s="208" t="n">
+        <v>2000</v>
+      </c>
+      <c r="F86" s="209" t="n">
+        <v>9488.75</v>
+      </c>
+      <c r="G86" s="70" t="n">
+        <v>0.0222</v>
+      </c>
+      <c r="H86" s="71" t="n">
+        <v>46455</v>
+      </c>
+      <c r="J86" s="209" t="n">
+        <v>7.3933</v>
+      </c>
+    </row>
+    <row r="87">
+      <c r="A87" s="8" t="n">
+        <v>69</v>
+      </c>
+      <c r="B87" s="8" t="inlineStr">
+        <is>
+          <t>Bank of Baroda**</t>
+        </is>
+      </c>
+      <c r="C87" s="8" t="inlineStr">
+        <is>
+          <t>INE028A16LE0</t>
+        </is>
+      </c>
+      <c r="D87" s="8" t="inlineStr">
+        <is>
+          <t>IND A1+</t>
+        </is>
+      </c>
+      <c r="E87" s="208" t="n">
+        <v>1500</v>
+      </c>
+      <c r="F87" s="209" t="n">
+        <v>7166.34</v>
+      </c>
+      <c r="G87" s="70" t="n">
+        <v>0.0167</v>
+      </c>
+      <c r="H87" s="71" t="n">
+        <v>46421</v>
+      </c>
+      <c r="J87" s="209" t="n">
+        <v>7.3251</v>
+      </c>
+    </row>
+    <row r="88">
+      <c r="A88" s="8" t="n">
+        <v>70</v>
+      </c>
+      <c r="B88" s="8" t="inlineStr">
+        <is>
+          <t>Punjab National Bank</t>
+        </is>
+      </c>
+      <c r="C88" s="8" t="inlineStr">
+        <is>
+          <t>INE160A16UD4</t>
+        </is>
+      </c>
+      <c r="D88" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E88" s="208" t="n">
+        <v>1500</v>
+      </c>
+      <c r="F88" s="209" t="n">
+        <v>7165.77</v>
+      </c>
+      <c r="G88" s="70" t="n">
+        <v>0.0167</v>
+      </c>
+      <c r="H88" s="71" t="n">
+        <v>46422</v>
+      </c>
+      <c r="J88" s="209" t="n">
+        <v>7.3067</v>
+      </c>
+    </row>
+    <row r="89">
+      <c r="A89" s="8" t="n">
+        <v>71</v>
+      </c>
+      <c r="B89" s="8" t="inlineStr">
+        <is>
+          <t>Small Industries Development Bank of India**</t>
+        </is>
+      </c>
+      <c r="C89" s="8" t="inlineStr">
+        <is>
+          <t>INE556F16CE8</t>
+        </is>
+      </c>
+      <c r="D89" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E89" s="208" t="n">
+        <v>1500</v>
+      </c>
+      <c r="F89" s="209" t="n">
+        <v>6971.26</v>
+      </c>
+      <c r="G89" s="70" t="n">
+        <v>0.0163</v>
+      </c>
+      <c r="H89" s="71" t="n">
+        <v>46549</v>
+      </c>
+      <c r="J89" s="209" t="n">
+        <v>7.6899</v>
+      </c>
+    </row>
+    <row r="90">
+      <c r="A90" s="8" t="n">
+        <v>72</v>
+      </c>
+      <c r="B90" s="8" t="inlineStr">
+        <is>
+          <t>Kotak Mahindra Bank Limited</t>
+        </is>
+      </c>
+      <c r="C90" s="8" t="inlineStr">
+        <is>
+          <t>INE237AD6117</t>
+        </is>
+      </c>
+      <c r="D90" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E90" s="208" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F90" s="209" t="n">
+        <v>4803.45</v>
+      </c>
+      <c r="G90" s="70" t="n">
+        <v>0.0112</v>
+      </c>
+      <c r="H90" s="71" t="n">
+        <v>46395</v>
+      </c>
+      <c r="J90" s="209" t="n">
+        <v>7.2501</v>
+      </c>
+    </row>
+    <row r="91">
+      <c r="A91" s="8" t="n">
+        <v>73</v>
+      </c>
+      <c r="B91" s="8" t="inlineStr">
+        <is>
+          <t>Canara Bank**</t>
+        </is>
+      </c>
+      <c r="C91" s="8" t="inlineStr">
+        <is>
+          <t>INE476A16G36</t>
+        </is>
+      </c>
+      <c r="D91" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E91" s="208" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F91" s="209" t="n">
+        <v>4782.58</v>
+      </c>
+      <c r="G91" s="70" t="n">
+        <v>0.0112</v>
+      </c>
+      <c r="H91" s="71" t="n">
+        <v>46416</v>
+      </c>
+      <c r="J91" s="209" t="n">
+        <v>7.31</v>
+      </c>
+    </row>
+    <row r="92">
+      <c r="A92" s="8" t="n">
+        <v>74</v>
+      </c>
+      <c r="B92" s="8" t="inlineStr">
+        <is>
+          <t>Bank of Baroda**</t>
+        </is>
+      </c>
+      <c r="C92" s="8" t="inlineStr">
+        <is>
+          <t>INE028A16LG5</t>
+        </is>
+      </c>
+      <c r="D92" s="8" t="inlineStr">
+        <is>
+          <t>IND A1+</t>
+        </is>
+      </c>
+      <c r="E92" s="208" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F92" s="209" t="n">
+        <v>4778.48</v>
+      </c>
+      <c r="G92" s="70" t="n">
+        <v>0.0112</v>
+      </c>
+      <c r="H92" s="71" t="n">
+        <v>46420</v>
+      </c>
+      <c r="J92" s="209" t="n">
+        <v>7.3249</v>
+      </c>
+    </row>
+    <row r="93">
+      <c r="A93" s="8" t="n">
+        <v>75</v>
+      </c>
+      <c r="B93" s="8" t="inlineStr">
+        <is>
+          <t>HDFC Bank Limited**</t>
+        </is>
+      </c>
+      <c r="C93" s="8" t="inlineStr">
+        <is>
+          <t>INE040A16IM4</t>
+        </is>
+      </c>
+      <c r="D93" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E93" s="208" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F93" s="209" t="n">
+        <v>4773.94</v>
+      </c>
+      <c r="G93" s="70" t="n">
+        <v>0.0111</v>
+      </c>
+      <c r="H93" s="71" t="n">
+        <v>46423</v>
+      </c>
+      <c r="J93" s="209" t="n">
+        <v>7.3861</v>
+      </c>
+    </row>
+    <row r="94">
+      <c r="A94" s="8" t="n">
+        <v>76</v>
+      </c>
+      <c r="B94" s="8" t="inlineStr">
+        <is>
+          <t>Small Industries Development Bank of India</t>
+        </is>
+      </c>
+      <c r="C94" s="8" t="inlineStr">
+        <is>
+          <t>INE556F16BY8</t>
+        </is>
+      </c>
+      <c r="D94" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E94" s="208" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F94" s="209" t="n">
+        <v>4773.44</v>
+      </c>
+      <c r="G94" s="70" t="n">
+        <v>0.0111</v>
+      </c>
+      <c r="H94" s="71" t="n">
+        <v>46422</v>
+      </c>
+      <c r="J94" s="209" t="n">
+        <v>7.435</v>
+      </c>
+    </row>
+    <row r="95">
+      <c r="A95" s="8" t="n">
+        <v>77</v>
+      </c>
+      <c r="B95" s="8" t="inlineStr">
+        <is>
+          <t>National Bank for Agriculture and Rural Development</t>
+        </is>
+      </c>
+      <c r="C95" s="8" t="inlineStr">
+        <is>
+          <t>INE261F16AJ8</t>
+        </is>
+      </c>
+      <c r="D95" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E95" s="208" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F95" s="209" t="n">
+        <v>4773.01</v>
+      </c>
+      <c r="G95" s="70" t="n">
+        <v>0.0111</v>
+      </c>
+      <c r="H95" s="71" t="n">
+        <v>46422</v>
+      </c>
+      <c r="J95" s="209" t="n">
+        <v>7.4499</v>
+      </c>
+    </row>
+    <row r="96">
+      <c r="A96" s="8" t="n">
+        <v>78</v>
+      </c>
+      <c r="B96" s="8" t="inlineStr">
+        <is>
+          <t>Indian Bank**</t>
+        </is>
+      </c>
+      <c r="C96" s="8" t="inlineStr">
+        <is>
+          <t>INE562A16QJ6</t>
+        </is>
+      </c>
+      <c r="D96" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E96" s="208" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F96" s="209" t="n">
+        <v>4772.52</v>
+      </c>
+      <c r="G96" s="70" t="n">
+        <v>0.0111</v>
+      </c>
+      <c r="H96" s="71" t="n">
+        <v>46427</v>
+      </c>
+      <c r="J96" s="209" t="n">
+        <v>7.31</v>
+      </c>
+    </row>
+    <row r="97">
+      <c r="A97" s="8" t="n">
+        <v>79</v>
+      </c>
+      <c r="B97" s="8" t="inlineStr">
+        <is>
+          <t>Canara Bank**</t>
+        </is>
+      </c>
+      <c r="C97" s="8" t="inlineStr">
+        <is>
+          <t>INE476A16H01</t>
+        </is>
+      </c>
+      <c r="D97" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E97" s="208" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F97" s="209" t="n">
+        <v>4769.78</v>
+      </c>
+      <c r="G97" s="70" t="n">
+        <v>0.0111</v>
+      </c>
+      <c r="H97" s="71" t="n">
+        <v>46430</v>
+      </c>
+      <c r="J97" s="209" t="n">
+        <v>7.3101</v>
+      </c>
+    </row>
+    <row r="98">
+      <c r="A98" s="8" t="n">
+        <v>80</v>
+      </c>
+      <c r="B98" s="8" t="inlineStr">
+        <is>
+          <t>HDFC Bank Limited</t>
+        </is>
+      </c>
+      <c r="C98" s="8" t="inlineStr">
+        <is>
+          <t>INE040A16IO0</t>
+        </is>
+      </c>
+      <c r="D98" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E98" s="208" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F98" s="209" t="n">
+        <v>4758.56</v>
+      </c>
+      <c r="G98" s="70" t="n">
+        <v>0.0111</v>
+      </c>
+      <c r="H98" s="71" t="n">
+        <v>46442</v>
+      </c>
+      <c r="J98" s="209" t="n">
+        <v>7.3201</v>
+      </c>
+    </row>
+    <row r="99">
+      <c r="A99" s="8" t="n">
+        <v>81</v>
+      </c>
+      <c r="B99" s="8" t="inlineStr">
+        <is>
+          <t>HDFC Bank Limited**</t>
+        </is>
+      </c>
+      <c r="C99" s="8" t="inlineStr">
+        <is>
+          <t>INE040A16IZ6</t>
+        </is>
+      </c>
+      <c r="D99" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E99" s="208" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F99" s="209" t="n">
+        <v>4741.64</v>
+      </c>
+      <c r="G99" s="70" t="n">
+        <v>0.0111</v>
+      </c>
+      <c r="H99" s="71" t="n">
+        <v>46458</v>
+      </c>
+      <c r="J99" s="209" t="n">
+        <v>7.3933</v>
+      </c>
+    </row>
+    <row r="100">
+      <c r="A100" s="8" t="n">
+        <v>82</v>
+      </c>
+      <c r="B100" s="8" t="inlineStr">
+        <is>
+          <t>Canara Bank**</t>
+        </is>
+      </c>
+      <c r="C100" s="8" t="inlineStr">
+        <is>
+          <t>INE476A16I26</t>
+        </is>
+      </c>
+      <c r="D100" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E100" s="208" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F100" s="209" t="n">
+        <v>4732.71</v>
+      </c>
+      <c r="G100" s="70" t="n">
+        <v>0.011</v>
+      </c>
+      <c r="H100" s="71" t="n">
+        <v>46471</v>
+      </c>
+      <c r="J100" s="209" t="n">
+        <v>7.31</v>
+      </c>
+    </row>
+    <row r="101">
+      <c r="A101" s="8" t="n">
+        <v>83</v>
+      </c>
+      <c r="B101" s="8" t="inlineStr">
+        <is>
+          <t>Small Industries Development Bank of India**</t>
+        </is>
+      </c>
+      <c r="C101" s="8" t="inlineStr">
+        <is>
+          <t>INE556F16CD0</t>
+        </is>
+      </c>
+      <c r="D101" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E101" s="208" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F101" s="209" t="n">
+        <v>4728.39</v>
+      </c>
+      <c r="G101" s="70" t="n">
+        <v>0.011</v>
+      </c>
+      <c r="H101" s="71" t="n">
+        <v>46471</v>
+      </c>
+      <c r="J101" s="209" t="n">
+        <v>7.435</v>
+      </c>
+    </row>
+    <row r="102">
+      <c r="A102" s="8" t="n">
+        <v>84</v>
+      </c>
+      <c r="B102" s="8" t="inlineStr">
+        <is>
+          <t>Union Bank of India**</t>
+        </is>
+      </c>
+      <c r="C102" s="8" t="inlineStr">
+        <is>
+          <t>INE692A16MD3</t>
+        </is>
+      </c>
+      <c r="D102" s="8" t="inlineStr">
+        <is>
+          <t>ICRA A1+</t>
+        </is>
+      </c>
+      <c r="E102" s="208" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F102" s="209" t="n">
+        <v>4688.12</v>
+      </c>
+      <c r="G102" s="70" t="n">
+        <v>0.0109</v>
+      </c>
+      <c r="H102" s="71" t="n">
+        <v>46514</v>
+      </c>
+      <c r="J102" s="209" t="n">
+        <v>7.4712</v>
+      </c>
+    </row>
+    <row r="103">
+      <c r="A103" s="8" t="n">
+        <v>85</v>
+      </c>
+      <c r="B103" s="8" t="inlineStr">
+        <is>
+          <t>HDFC Bank Limited</t>
+        </is>
+      </c>
+      <c r="C103" s="8" t="inlineStr">
+        <is>
+          <t>INE040A16IK8</t>
+        </is>
+      </c>
+      <c r="D103" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E103" s="208" t="n">
+        <v>800</v>
+      </c>
+      <c r="F103" s="209" t="n">
+        <v>3829.76</v>
+      </c>
+      <c r="G103" s="70" t="n">
+        <v>0.0089</v>
+      </c>
+      <c r="H103" s="71" t="n">
+        <v>46409</v>
+      </c>
+      <c r="J103" s="209" t="n">
+        <v>7.3751</v>
+      </c>
+    </row>
+    <row r="104">
+      <c r="A104" s="8" t="n">
+        <v>86</v>
+      </c>
+      <c r="B104" s="8" t="inlineStr">
+        <is>
+          <t>HDFC Bank Limited**</t>
+        </is>
+      </c>
+      <c r="C104" s="8" t="inlineStr">
+        <is>
+          <t>INE040A16HU9</t>
+        </is>
+      </c>
+      <c r="D104" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E104" s="208" t="n">
+        <v>500</v>
+      </c>
+      <c r="F104" s="209" t="n">
+        <v>2430.86</v>
+      </c>
+      <c r="G104" s="70" t="n">
+        <v>0.0057</v>
+      </c>
+      <c r="H104" s="71" t="n">
+        <v>46332</v>
+      </c>
+      <c r="J104" s="209" t="n">
+        <v>7.26</v>
+      </c>
+    </row>
+    <row r="105">
+      <c r="A105" s="8" t="n">
+        <v>87</v>
+      </c>
+      <c r="B105" s="8" t="inlineStr">
+        <is>
+          <t>Bank of Baroda**</t>
+        </is>
+      </c>
+      <c r="C105" s="8" t="inlineStr">
+        <is>
+          <t>INE028A16KK9</t>
+        </is>
+      </c>
+      <c r="D105" s="8" t="inlineStr">
+        <is>
+          <t>IND A1+</t>
+        </is>
+      </c>
+      <c r="E105" s="208" t="n">
+        <v>500</v>
+      </c>
+      <c r="F105" s="209" t="n">
+        <v>2422.5</v>
+      </c>
+      <c r="G105" s="70" t="n">
+        <v>0.0057</v>
+      </c>
+      <c r="H105" s="71" t="n">
+        <v>46351</v>
+      </c>
+      <c r="J105" s="209" t="n">
+        <v>7.2084</v>
+      </c>
+    </row>
+    <row r="106">
+      <c r="A106" s="8" t="n">
+        <v>88</v>
+      </c>
+      <c r="B106" s="8" t="inlineStr">
+        <is>
+          <t>Union Bank of India</t>
+        </is>
+      </c>
+      <c r="C106" s="8" t="inlineStr">
+        <is>
+          <t>INE692A16KU1</t>
+        </is>
+      </c>
+      <c r="D106" s="8" t="inlineStr">
+        <is>
+          <t>ICRA A1+</t>
+        </is>
+      </c>
+      <c r="E106" s="208" t="n">
+        <v>500</v>
+      </c>
+      <c r="F106" s="209" t="n">
+        <v>2396.28</v>
+      </c>
+      <c r="G106" s="70" t="n">
+        <v>0.0056</v>
+      </c>
+      <c r="H106" s="71" t="n">
+        <v>46406</v>
+      </c>
+      <c r="J106" s="209" t="n">
+        <v>7.2801</v>
+      </c>
+    </row>
+    <row r="107">
+      <c r="A107" s="8" t="n">
+        <v>89</v>
+      </c>
+      <c r="B107" s="8" t="inlineStr">
+        <is>
+          <t>ICICI Bank Limited**</t>
+        </is>
+      </c>
+      <c r="C107" s="8" t="inlineStr">
+        <is>
+          <t>INE090AD6279</t>
+        </is>
+      </c>
+      <c r="D107" s="8" t="inlineStr">
+        <is>
+          <t>ICRA A1+</t>
+        </is>
+      </c>
+      <c r="E107" s="208" t="n">
+        <v>500</v>
+      </c>
+      <c r="F107" s="209" t="n">
+        <v>2393.05</v>
+      </c>
+      <c r="G107" s="70" t="n">
+        <v>0.0056</v>
+      </c>
+      <c r="H107" s="71" t="n">
+        <v>46414</v>
+      </c>
+      <c r="J107" s="209" t="n">
+        <v>7.25</v>
+      </c>
+    </row>
+    <row r="108">
+      <c r="A108" s="8" t="n">
+        <v>90</v>
+      </c>
+      <c r="B108" s="8" t="inlineStr">
+        <is>
+          <t>Kotak Mahindra Bank Limited</t>
+        </is>
+      </c>
+      <c r="C108" s="8" t="inlineStr">
+        <is>
+          <t>INE237AD6125</t>
+        </is>
+      </c>
+      <c r="D108" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E108" s="208" t="n">
+        <v>500</v>
+      </c>
+      <c r="F108" s="209" t="n">
+        <v>2392.14</v>
+      </c>
+      <c r="G108" s="70" t="n">
+        <v>0.0056</v>
+      </c>
+      <c r="H108" s="71" t="n">
+        <v>46416</v>
+      </c>
+      <c r="J108" s="209" t="n">
+        <v>7.25</v>
+      </c>
+    </row>
+    <row r="109">
+      <c r="A109" s="8" t="n">
+        <v>91</v>
+      </c>
+      <c r="B109" s="8" t="inlineStr">
+        <is>
+          <t>Bank of Baroda**</t>
+        </is>
+      </c>
+      <c r="C109" s="8" t="inlineStr">
+        <is>
+          <t>INE028A16LC4</t>
+        </is>
+      </c>
+      <c r="D109" s="8" t="inlineStr">
+        <is>
+          <t>IND A1+</t>
+        </is>
+      </c>
+      <c r="E109" s="208" t="n">
+        <v>500</v>
+      </c>
+      <c r="F109" s="209" t="n">
+        <v>2392.05</v>
+      </c>
+      <c r="G109" s="70" t="n">
+        <v>0.0056</v>
+      </c>
+      <c r="H109" s="71" t="n">
+        <v>46414</v>
+      </c>
+      <c r="J109" s="209" t="n">
+        <v>7.3206</v>
+      </c>
+    </row>
+    <row r="110">
+      <c r="A110" s="8" t="n">
+        <v>92</v>
+      </c>
+      <c r="B110" s="8" t="inlineStr">
+        <is>
+          <t>Canara Bank**</t>
+        </is>
+      </c>
+      <c r="C110" s="8" t="inlineStr">
+        <is>
+          <t>INE476A16G28</t>
+        </is>
+      </c>
+      <c r="D110" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E110" s="208" t="n">
+        <v>500</v>
+      </c>
+      <c r="F110" s="209" t="n">
+        <v>2391.74</v>
+      </c>
+      <c r="G110" s="70" t="n">
+        <v>0.0056</v>
+      </c>
+      <c r="H110" s="71" t="n">
+        <v>46415</v>
+      </c>
+      <c r="J110" s="209" t="n">
+        <v>7.31</v>
+      </c>
+    </row>
+    <row r="111">
+      <c r="A111" s="8" t="n">
+        <v>93</v>
+      </c>
+      <c r="B111" s="8" t="inlineStr">
+        <is>
+          <t>National Bank for Agriculture and Rural Development**</t>
+        </is>
+      </c>
+      <c r="C111" s="8" t="inlineStr">
+        <is>
+          <t>INE261F16AH2</t>
+        </is>
+      </c>
+      <c r="D111" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E111" s="208" t="n">
+        <v>500</v>
+      </c>
+      <c r="F111" s="209" t="n">
+        <v>2389.76</v>
+      </c>
+      <c r="G111" s="70" t="n">
+        <v>0.0056</v>
+      </c>
+      <c r="H111" s="71" t="n">
+        <v>46415</v>
+      </c>
+      <c r="J111" s="209" t="n">
+        <v>7.45</v>
+      </c>
+    </row>
+    <row r="112">
+      <c r="A112" s="8" t="n">
+        <v>94</v>
+      </c>
+      <c r="B112" s="8" t="inlineStr">
+        <is>
+          <t>Kotak Mahindra Bank Limited**</t>
+        </is>
+      </c>
+      <c r="C112" s="8" t="inlineStr">
+        <is>
+          <t>INE237AD6141</t>
+        </is>
+      </c>
+      <c r="D112" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E112" s="208" t="n">
+        <v>500</v>
+      </c>
+      <c r="F112" s="209" t="n">
+        <v>2385.79</v>
+      </c>
+      <c r="G112" s="70" t="n">
+        <v>0.0056</v>
+      </c>
+      <c r="H112" s="71" t="n">
+        <v>46430</v>
+      </c>
+      <c r="J112" s="209" t="n">
+        <v>7.2501</v>
+      </c>
+    </row>
+    <row r="113">
+      <c r="A113" s="8" t="n">
+        <v>95</v>
+      </c>
+      <c r="B113" s="8" t="inlineStr">
+        <is>
+          <t>HDFC Bank Limited</t>
+        </is>
+      </c>
+      <c r="C113" s="8" t="inlineStr">
+        <is>
+          <t>INE040A16IU7</t>
+        </is>
+      </c>
+      <c r="D113" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E113" s="208" t="n">
+        <v>500</v>
+      </c>
+      <c r="F113" s="209" t="n">
+        <v>2373.96</v>
+      </c>
+      <c r="G113" s="70" t="n">
+        <v>0.0055</v>
+      </c>
+      <c r="H113" s="71" t="n">
+        <v>46451</v>
+      </c>
+      <c r="J113" s="209" t="n">
+        <v>7.3966</v>
+      </c>
+    </row>
+    <row r="114">
+      <c r="A114" s="8" t="n">
+        <v>96</v>
+      </c>
+      <c r="B114" s="8" t="inlineStr">
+        <is>
+          <t>Canara Bank**</t>
+        </is>
+      </c>
+      <c r="C114" s="8" t="inlineStr">
+        <is>
+          <t>INE476A16H84</t>
+        </is>
+      </c>
+      <c r="D114" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E114" s="208" t="n">
+        <v>500</v>
+      </c>
+      <c r="F114" s="209" t="n">
+        <v>2372.65</v>
+      </c>
+      <c r="G114" s="70" t="n">
+        <v>0.0055</v>
+      </c>
+      <c r="H114" s="71" t="n">
+        <v>46457</v>
+      </c>
+      <c r="J114" s="209" t="n">
+        <v>7.3099</v>
+      </c>
+    </row>
+    <row r="115">
+      <c r="A115" s="72" t="n"/>
+      <c r="B115" s="72" t="inlineStr">
+        <is>
+          <t>Total</t>
+        </is>
+      </c>
+      <c r="C115" s="72" t="n"/>
+      <c r="D115" s="72" t="n"/>
+      <c r="E115" s="72" t="n"/>
+      <c r="F115" s="210" t="n">
+        <v>151597.98</v>
+      </c>
+      <c r="G115" s="74" t="n">
+        <v>0.3537</v>
+      </c>
+    </row>
+    <row r="117">
+      <c r="B117" s="47" t="inlineStr">
+        <is>
+          <t>Treasury Bill</t>
+        </is>
+      </c>
+    </row>
+    <row r="118">
+      <c r="A118" s="8" t="n">
+        <v>97</v>
+      </c>
+      <c r="B118" s="8" t="inlineStr">
+        <is>
+          <t>364 DAYS T-BILL 2027</t>
+        </is>
+      </c>
+      <c r="C118" s="8" t="inlineStr">
+        <is>
+          <t>IN002025Z443</t>
+        </is>
+      </c>
+      <c r="D118" s="8" t="inlineStr">
+        <is>
+          <t>Sovereign</t>
+        </is>
+      </c>
+      <c r="E118" s="208" t="n">
+        <v>6500000</v>
+      </c>
+      <c r="F118" s="209" t="n">
+        <v>6271.33</v>
+      </c>
+      <c r="G118" s="70" t="n">
+        <v>0.0146</v>
+      </c>
+      <c r="H118" s="71" t="n">
+        <v>46422</v>
+      </c>
+      <c r="J118" s="209" t="n">
+        <v>5.712</v>
+      </c>
+    </row>
+    <row r="119">
+      <c r="A119" s="8" t="n">
+        <v>98</v>
+      </c>
+      <c r="B119" s="8" t="inlineStr">
+        <is>
+          <t>182 DAYS T-BILL 2026</t>
+        </is>
+      </c>
+      <c r="C119" s="8" t="inlineStr">
+        <is>
+          <t>IN002025Y495</t>
+        </is>
+      </c>
+      <c r="D119" s="8" t="inlineStr">
+        <is>
+          <t>Sovereign</t>
+        </is>
+      </c>
+      <c r="E119" s="208" t="n">
+        <v>5000000</v>
+      </c>
+      <c r="F119" s="209" t="n">
+        <v>4939.2</v>
+      </c>
+      <c r="G119" s="70" t="n">
+        <v>0.0115</v>
+      </c>
+      <c r="H119" s="71" t="n">
+        <v>46275</v>
+      </c>
+      <c r="J119" s="209" t="n">
+        <v>5.2251</v>
+      </c>
+    </row>
+    <row r="120">
+      <c r="A120" s="8" t="n">
+        <v>99</v>
+      </c>
+      <c r="B120" s="8" t="inlineStr">
+        <is>
+          <t>182 DAYS T-BILL 2026</t>
+        </is>
+      </c>
+      <c r="C120" s="8" t="inlineStr">
+        <is>
+          <t>IN002025Y503</t>
+        </is>
+      </c>
+      <c r="D120" s="8" t="inlineStr">
+        <is>
+          <t>Sovereign</t>
+        </is>
+      </c>
+      <c r="E120" s="208" t="n">
+        <v>5000000</v>
+      </c>
+      <c r="F120" s="209" t="n">
+        <v>4933.05</v>
+      </c>
+      <c r="G120" s="70" t="n">
+        <v>0.0115</v>
+      </c>
+      <c r="H120" s="71" t="n">
+        <v>46283</v>
+      </c>
+      <c r="J120" s="209" t="n">
+        <v>5.2699</v>
+      </c>
+    </row>
+    <row r="121">
+      <c r="A121" s="8" t="n">
+        <v>100</v>
+      </c>
+      <c r="B121" s="8" t="inlineStr">
+        <is>
+          <t>364 DAYS T-BILL 2026</t>
+        </is>
+      </c>
+      <c r="C121" s="8" t="inlineStr">
+        <is>
+          <t>IN002025Z369</t>
+        </is>
+      </c>
+      <c r="D121" s="8" t="inlineStr">
+        <is>
+          <t>Sovereign</t>
+        </is>
+      </c>
+      <c r="E121" s="208" t="n">
+        <v>5000000</v>
+      </c>
+      <c r="F121" s="209" t="n">
+        <v>4874.43</v>
+      </c>
+      <c r="G121" s="70" t="n">
+        <v>0.0114</v>
+      </c>
+      <c r="H121" s="71" t="n">
+        <v>46359</v>
+      </c>
+      <c r="J121" s="209" t="n">
+        <v>5.5311</v>
+      </c>
+    </row>
+    <row r="122">
+      <c r="A122" s="8" t="n">
+        <v>101</v>
+      </c>
+      <c r="B122" s="8" t="inlineStr">
+        <is>
+          <t>364 DAYS T-BILL 2027</t>
+        </is>
+      </c>
+      <c r="C122" s="8" t="inlineStr">
+        <is>
+          <t>IN002025Z484</t>
+        </is>
+      </c>
+      <c r="D122" s="8" t="inlineStr">
+        <is>
+          <t>Sovereign</t>
+        </is>
+      </c>
+      <c r="E122" s="208" t="n">
+        <v>5000000</v>
+      </c>
+      <c r="F122" s="209" t="n">
+        <v>4803.1</v>
+      </c>
+      <c r="G122" s="70" t="n">
+        <v>0.0112</v>
+      </c>
+      <c r="H122" s="71" t="n">
+        <v>46450</v>
+      </c>
+      <c r="J122" s="209" t="n">
+        <v>5.7332</v>
+      </c>
+    </row>
+    <row r="123">
+      <c r="A123" s="8" t="n">
+        <v>102</v>
+      </c>
+      <c r="B123" s="8" t="inlineStr">
+        <is>
+          <t>364 DAYS T-BILL 2027</t>
+        </is>
+      </c>
+      <c r="C123" s="8" t="inlineStr">
+        <is>
+          <t>IN002025Z492</t>
+        </is>
+      </c>
+      <c r="D123" s="8" t="inlineStr">
+        <is>
+          <t>Sovereign</t>
+        </is>
+      </c>
+      <c r="E123" s="208" t="n">
+        <v>2000000</v>
+      </c>
+      <c r="F123" s="209" t="n">
+        <v>1919.21</v>
+      </c>
+      <c r="G123" s="70" t="n">
+        <v>0.0045</v>
+      </c>
+      <c r="H123" s="71" t="n">
+        <v>46457</v>
+      </c>
+      <c r="J123" s="209" t="n">
+        <v>5.7331</v>
+      </c>
+    </row>
+    <row r="124">
+      <c r="A124" s="72" t="n"/>
+      <c r="B124" s="72" t="inlineStr">
+        <is>
+          <t>Total</t>
+        </is>
+      </c>
+      <c r="C124" s="72" t="n"/>
+      <c r="D124" s="72" t="n"/>
+      <c r="E124" s="72" t="n"/>
+      <c r="F124" s="210" t="n">
+        <v>27740.32</v>
+      </c>
+      <c r="G124" s="74" t="n">
+        <v>0.06469999999999999</v>
+      </c>
+    </row>
+    <row r="126">
+      <c r="B126" s="47" t="inlineStr">
+        <is>
+          <t>TREPS / Reverse Repo Investments</t>
+        </is>
+      </c>
+    </row>
+    <row r="127">
+      <c r="A127" s="8" t="n">
+        <v>103</v>
+      </c>
+      <c r="B127" s="8" t="inlineStr">
+        <is>
+          <t>TREPS / Reverse Repo Investments</t>
+        </is>
+      </c>
+      <c r="D127" s="208" t="n"/>
+      <c r="F127" s="209" t="n">
+        <v>2305.1</v>
+      </c>
+      <c r="G127" s="70" t="n">
+        <v>0.0054</v>
+      </c>
+      <c r="H127" s="71" t="n">
+        <v>46189</v>
+      </c>
+    </row>
+    <row r="128">
+      <c r="A128" s="8" t="n">
+        <v>104</v>
+      </c>
+      <c r="B128" s="8" t="inlineStr">
+        <is>
+          <t>TREPS / Reverse Repo Investments</t>
+        </is>
+      </c>
+      <c r="D128" s="208" t="n"/>
+      <c r="F128" s="209" t="n">
+        <v>-27487.81</v>
+      </c>
+      <c r="G128" s="70" t="n">
+        <v>-0.0641</v>
+      </c>
+      <c r="H128" s="71" t="n">
+        <v>46192</v>
+      </c>
+    </row>
+    <row r="129">
+      <c r="A129" s="72" t="n"/>
+      <c r="B129" s="72" t="inlineStr">
+        <is>
+          <t>Total</t>
+        </is>
+      </c>
+      <c r="C129" s="72" t="n"/>
+      <c r="D129" s="72" t="n"/>
+      <c r="E129" s="210" t="n"/>
+      <c r="F129" s="210" t="n">
+        <v>-25182.71</v>
+      </c>
+      <c r="G129" s="74" t="n">
+        <v>-0.0587</v>
+      </c>
+    </row>
+    <row r="131">
+      <c r="B131" s="47" t="inlineStr">
+        <is>
+          <t>Alternative Investment Funds (AIF)</t>
+        </is>
+      </c>
+    </row>
+    <row r="132">
+      <c r="A132" s="8" t="n">
+        <v>105</v>
+      </c>
+      <c r="B132" s="8" t="inlineStr">
+        <is>
+          <t>SBI Funds Management Pvt Ltd/Fund Parent</t>
+        </is>
+      </c>
+      <c r="C132" s="8" t="inlineStr">
+        <is>
+          <t>INF0RQ622028</t>
+        </is>
+      </c>
+      <c r="E132" s="208" t="n">
+        <v>15090.147</v>
+      </c>
+      <c r="F132" s="209" t="n">
+        <v>1785.13</v>
+      </c>
+      <c r="G132" s="70" t="n">
+        <v>0.0042</v>
+      </c>
+      <c r="J132" s="209" t="n"/>
+    </row>
+    <row r="133">
+      <c r="A133" s="72" t="n"/>
+      <c r="B133" s="72" t="inlineStr">
+        <is>
+          <t>Total</t>
+        </is>
+      </c>
+      <c r="C133" s="72" t="n"/>
+      <c r="D133" s="72" t="n"/>
+      <c r="E133" s="72" t="n"/>
+      <c r="F133" s="210" t="n">
+        <v>1785.13</v>
+      </c>
+      <c r="G133" s="74" t="n">
+        <v>0.0042</v>
+      </c>
+    </row>
+    <row r="135">
+      <c r="B135" s="47" t="inlineStr">
+        <is>
+          <t>Cash &amp; Cash Equivalent</t>
+        </is>
+      </c>
+    </row>
+    <row r="136">
+      <c r="B136" s="8" t="inlineStr">
+        <is>
+          <t>Net Receivables/Payables</t>
+        </is>
+      </c>
+      <c r="E136" s="208" t="n"/>
+      <c r="F136" s="209" t="n">
+        <v>5049.05</v>
+      </c>
+      <c r="G136" s="70" t="n">
+        <v>0.0117</v>
+      </c>
+      <c r="J136" s="209" t="n"/>
+    </row>
+    <row r="137">
+      <c r="A137" s="72" t="n"/>
+      <c r="B137" s="72" t="inlineStr">
+        <is>
+          <t>Total</t>
+        </is>
+      </c>
+      <c r="C137" s="72" t="n"/>
+      <c r="D137" s="72" t="n"/>
+      <c r="E137" s="72" t="n"/>
+      <c r="F137" s="210" t="n">
+        <v>5049.05</v>
+      </c>
+      <c r="G137" s="74" t="n">
+        <v>0.0117</v>
+      </c>
+    </row>
+    <row r="139">
+      <c r="A139" s="158" t="n"/>
+      <c r="B139" s="158" t="inlineStr">
+        <is>
+          <t>GRAND TOTAL</t>
+        </is>
+      </c>
+      <c r="C139" s="158" t="n"/>
+      <c r="D139" s="158" t="n"/>
+      <c r="E139" s="158" t="n"/>
+      <c r="F139" s="211" t="n">
+        <v>428310.56</v>
+      </c>
+      <c r="G139" s="77" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="140">
+      <c r="A140" s="8" t="inlineStr">
+        <is>
+          <t>Notes:</t>
+        </is>
+      </c>
+    </row>
+    <row r="141">
+      <c r="A141" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="B141" s="8" t="inlineStr">
+        <is>
+          <t>** Non Traded in accordance with SEBI Regulations.</t>
+        </is>
+      </c>
+    </row>
+    <row r="142">
+      <c r="A142" s="78" t="n">
+        <v>2</v>
+      </c>
+      <c r="B142" s="78" t="inlineStr">
+        <is>
+          <t>Market value includes accrued interest</t>
+        </is>
+      </c>
+    </row>
+    <row r="143">
+      <c r="A143" s="78" t="n">
+        <v>3</v>
+      </c>
+      <c r="B143" s="14" t="inlineStr">
+        <is>
+          <t>Net Assets does not include unit activity for the day of the Portfolio</t>
+        </is>
+      </c>
+    </row>
+    <row r="144" ht="82" customHeight="1">
+      <c r="A144" s="78" t="n">
+        <v>4</v>
+      </c>
+      <c r="B144" s="165" t="inlineStr">
+        <is>
+          <t xml:space="preserve"> This scheme has exposure to floating rate instruments and / or interest rate derivatives. The duration of these instruments is linked to the interest rate reset period. The interest rate risk in a floating rate instrument or in a fixed rate instrument hedged with derivatives is likely to be lesser than that in an equivalent maturity fixed rate instrument. Under some market circumstances the volatility may be of an order greater than what may ordinarily be expected considering only its duration. Hence investors are recommended to consider the unadjusted portfolio maturity of the scheme as well and exercise adequate due diligence when deciding to make their investments.</t>
+        </is>
+      </c>
+    </row>
+    <row r="145">
+      <c r="A145" s="78" t="n"/>
+      <c r="B145" s="86" t="inlineStr">
+        <is>
+          <t>Disclosure in Derivatives</t>
+        </is>
+      </c>
+      <c r="C145" s="86" t="inlineStr">
+        <is>
+          <t>Industry</t>
+        </is>
+      </c>
+      <c r="D145" s="86" t="inlineStr">
+        <is>
+          <t>Notional Value</t>
+        </is>
+      </c>
+      <c r="E145" s="86" t="inlineStr">
+        <is>
+          <t>% To net assets</t>
+        </is>
+      </c>
+    </row>
+    <row r="146">
+      <c r="A146" s="78" t="n"/>
+      <c r="B146" s="87" t="inlineStr">
+        <is>
+          <t>Interest Rate Swaps Pay Fixed and Receive Floating</t>
+        </is>
+      </c>
+      <c r="C146" s="112" t="inlineStr">
+        <is>
+          <t>Others</t>
+        </is>
+      </c>
+      <c r="D146" s="89" t="n">
+        <v>1000000000</v>
+      </c>
+      <c r="E146" s="212" t="n">
+        <v>0.00011</v>
+      </c>
+    </row>
+    <row r="147">
+      <c r="A147" s="78" t="n"/>
+      <c r="B147" s="87" t="inlineStr">
+        <is>
+          <t>Interest Rate Swaps Pay Fixed and Receive Floating</t>
+        </is>
+      </c>
+      <c r="C147" s="112" t="inlineStr">
+        <is>
+          <t>Others</t>
+        </is>
+      </c>
+      <c r="D147" s="89" t="n">
+        <v>1000000000</v>
+      </c>
+      <c r="E147" s="212" t="n">
+        <v>9.000000000000001e-05</v>
+      </c>
+    </row>
+    <row r="148">
+      <c r="A148" s="78" t="n"/>
+      <c r="B148" s="91" t="inlineStr">
+        <is>
+          <t>Interest Rate Swaps Pay Floating and Receive Fixed</t>
+        </is>
+      </c>
+      <c r="C148" s="112" t="inlineStr">
+        <is>
+          <t>Others</t>
+        </is>
+      </c>
+      <c r="D148" s="89" t="n">
+        <v>1000000000</v>
+      </c>
+      <c r="E148" s="212" t="n">
+        <v>2e-05</v>
+      </c>
+    </row>
+    <row r="149">
+      <c r="A149" s="78" t="n"/>
+      <c r="B149" s="87" t="inlineStr">
+        <is>
+          <t>Interest Rate Swaps Pay Fixed and Receive Floating</t>
+        </is>
+      </c>
+      <c r="C149" s="112" t="inlineStr">
+        <is>
+          <t>Others</t>
+        </is>
+      </c>
+      <c r="D149" s="89" t="n">
+        <v>500000000</v>
+      </c>
+      <c r="E149" s="212" t="n">
+        <v>-1e-05</v>
+      </c>
+    </row>
+    <row r="150">
+      <c r="A150" s="78" t="n"/>
+      <c r="B150" s="91" t="inlineStr">
+        <is>
+          <t>Interest Rate Swaps Pay Floating and Receive Fixed</t>
+        </is>
+      </c>
+      <c r="C150" s="112" t="inlineStr">
+        <is>
+          <t>Others</t>
+        </is>
+      </c>
+      <c r="D150" s="89" t="n">
+        <v>1000000000</v>
+      </c>
+      <c r="E150" s="212" t="n">
+        <v>0.00018</v>
+      </c>
+    </row>
+    <row r="151">
+      <c r="A151" s="78" t="n"/>
+      <c r="B151" s="78" t="n"/>
+    </row>
+    <row r="152">
+      <c r="B152" s="47" t="inlineStr">
+        <is>
+          <t>Scheme Riskometer</t>
+        </is>
+      </c>
+    </row>
+    <row r="163">
+      <c r="B163" s="47" t="inlineStr">
+        <is>
+          <t>Benchmark Riskometer: NIFTY Low Duration Debt Index A-I</t>
+        </is>
+      </c>
+    </row>
+    <row r="175">
+      <c r="A175" s="1" t="inlineStr">
+        <is>
+          <t>Sr. No.</t>
+        </is>
+      </c>
+      <c r="B175" s="2" t="inlineStr">
+        <is>
+          <t>Particulars</t>
+        </is>
+      </c>
+      <c r="C175" s="3" t="n"/>
+      <c r="D175" s="3" t="n"/>
+      <c r="E175" s="4" t="n"/>
+    </row>
+    <row r="176">
+      <c r="A176" s="5" t="n">
+        <v>4</v>
+      </c>
+      <c r="B176" s="6" t="n"/>
+      <c r="C176" s="7" t="inlineStr">
+        <is>
+          <t>Portfolio Information</t>
+        </is>
+      </c>
+      <c r="E176" s="9" t="n"/>
+    </row>
+    <row r="177">
+      <c r="A177" s="5" t="n"/>
+      <c r="B177" s="6" t="inlineStr">
+        <is>
+          <t>Description (if any)</t>
+        </is>
+      </c>
+      <c r="C177" s="10" t="n"/>
+      <c r="D177" s="11" t="n"/>
+      <c r="E177" s="9" t="n"/>
+    </row>
+    <row r="178">
+      <c r="A178" s="5" t="n"/>
+      <c r="B178" s="6" t="inlineStr">
+        <is>
+          <t>Annualised Portfolio YTM*@@</t>
+        </is>
+      </c>
+      <c r="C178" s="12" t="n">
+        <v>0.0727648609840426</v>
+      </c>
+      <c r="E178" s="9" t="n"/>
+    </row>
+    <row r="179">
+      <c r="A179" s="5" t="n"/>
+      <c r="B179" s="6" t="inlineStr">
+        <is>
+          <t>Macaulay Duration@@</t>
+        </is>
+      </c>
+      <c r="C179" s="13" t="n">
+        <v>1.04198326163868</v>
+      </c>
+      <c r="E179" s="9" t="n"/>
+    </row>
+    <row r="180">
+      <c r="A180" s="5" t="n"/>
+      <c r="B180" s="6" t="inlineStr">
+        <is>
+          <t>Residual Maturity@@</t>
+        </is>
+      </c>
+      <c r="C180" s="13" t="n">
+        <v>1.18805859996794</v>
+      </c>
+      <c r="E180" s="9" t="n"/>
+    </row>
+    <row r="181">
+      <c r="A181" s="5" t="n"/>
+      <c r="B181" s="6" t="inlineStr">
+        <is>
+          <t>Modified Duration (in years)@@</t>
+        </is>
+      </c>
+      <c r="C181" s="13" t="n">
+        <v>0.974482875258693</v>
+      </c>
+      <c r="E181" s="9" t="n"/>
+    </row>
+    <row r="182">
+      <c r="A182" s="5" t="n"/>
+      <c r="B182" s="14" t="inlineStr">
+        <is>
+          <t>* In case of semi-annual YTM, it will be annualised</t>
+        </is>
+      </c>
+      <c r="C182" s="14" t="n"/>
+      <c r="E182" s="9" t="n"/>
+    </row>
+    <row r="183">
+      <c r="A183" s="5" t="n">
+        <v>5</v>
+      </c>
+      <c r="B183" s="15" t="inlineStr">
+        <is>
+          <t>NAV AND Dividend</t>
+        </is>
+      </c>
+      <c r="C183" s="14" t="n"/>
+      <c r="E183" s="9" t="n"/>
+    </row>
+    <row r="184">
+      <c r="A184" s="5" t="n"/>
+      <c r="B184" s="213" t="inlineStr">
+        <is>
+          <t>Plan/Option Name</t>
+        </is>
+      </c>
+      <c r="C184" s="162" t="inlineStr">
+        <is>
+          <t>NAV per unit (Rs)</t>
+        </is>
+      </c>
+      <c r="D184" s="214" t="n"/>
+      <c r="E184" s="215" t="inlineStr">
+        <is>
+          <t>Aggregate distributions during the portfolio period  (Rs. per Unit)</t>
+        </is>
+      </c>
+    </row>
+    <row r="185">
+      <c r="A185" s="5" t="n"/>
+      <c r="B185" s="216" t="n"/>
+      <c r="C185" s="16" t="inlineStr">
+        <is>
+          <t>As on May 31, 2026</t>
+        </is>
+      </c>
+      <c r="D185" s="16" t="inlineStr">
+        <is>
+          <t>As on Jun 15, 2026</t>
+        </is>
+      </c>
+      <c r="E185" s="216" t="n"/>
+    </row>
+    <row r="186">
+      <c r="A186" s="17" t="n"/>
+      <c r="B186" s="18" t="inlineStr">
+        <is>
+          <t>Direct Plan-Growth Plan</t>
+        </is>
+      </c>
+      <c r="C186" s="19" t="inlineStr">
+        <is>
+          <t>21.5284*</t>
+        </is>
+      </c>
+      <c r="D186" s="19" t="inlineStr">
+        <is>
+          <t>21.6812</t>
+        </is>
+      </c>
+      <c r="E186" s="10" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+    </row>
+    <row r="187">
+      <c r="A187" s="17" t="n"/>
+      <c r="B187" s="18" t="inlineStr">
+        <is>
+          <t>Direct Plan-IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C187" s="20" t="n">
         <v>0</v>
       </c>
-      <c r="C1" s="71"/>
-[...22 lines deleted...]
-      <c r="E4" s="4" t="s">
+      <c r="D187" s="20" t="n">
+        <v>0</v>
+      </c>
+      <c r="E187" s="21" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="188">
+      <c r="A188" s="17" t="n"/>
+      <c r="B188" s="18" t="inlineStr">
+        <is>
+          <t>Direct Plan-Daily IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C188" s="49" t="inlineStr">
+        <is>
+          <t>10.1254*</t>
+        </is>
+      </c>
+      <c r="D188" s="49" t="inlineStr">
+        <is>
+          <t>10.1268</t>
+        </is>
+      </c>
+      <c r="E188" s="217" t="n">
+        <v>0.070234</v>
+      </c>
+    </row>
+    <row r="189">
+      <c r="A189" s="17" t="n"/>
+      <c r="B189" s="18" t="inlineStr">
+        <is>
+          <t>Direct Plan-Weekly IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C189" s="49" t="inlineStr">
+        <is>
+          <t>10.1270*</t>
+        </is>
+      </c>
+      <c r="D189" s="52" t="inlineStr">
+        <is>
+          <t>10.1442</t>
+        </is>
+      </c>
+      <c r="E189" s="217" t="n">
+        <v>0.054477</v>
+      </c>
+    </row>
+    <row r="190">
+      <c r="A190" s="17" t="n"/>
+      <c r="B190" s="18" t="inlineStr">
+        <is>
+          <t>Direct Plan-Monthly IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C190" s="19" t="inlineStr">
+        <is>
+          <t>11.8148*</t>
+        </is>
+      </c>
+      <c r="D190" s="19" t="inlineStr">
+        <is>
+          <t>11.8986</t>
+        </is>
+      </c>
+      <c r="E190" s="218" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+    </row>
+    <row r="191">
+      <c r="A191" s="17" t="n"/>
+      <c r="B191" s="18" t="inlineStr">
+        <is>
+          <t>Direct Plan-Quarterly IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C191" s="19" t="inlineStr">
+        <is>
+          <t>10.9430*</t>
+        </is>
+      </c>
+      <c r="D191" s="53" t="inlineStr">
+        <is>
+          <t>11.0206</t>
+        </is>
+      </c>
+      <c r="E191" s="10" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+    </row>
+    <row r="192">
+      <c r="A192" s="17" t="n"/>
+      <c r="B192" s="25" t="n"/>
+      <c r="C192" s="26" t="n"/>
+      <c r="D192" s="26" t="n"/>
+      <c r="E192" s="7" t="n"/>
+    </row>
+    <row r="193">
+      <c r="A193" s="5" t="n"/>
+      <c r="B193" s="27" t="inlineStr">
+        <is>
+          <t>Regular Plan-Growth Plan</t>
+        </is>
+      </c>
+      <c r="C193" s="19" t="inlineStr">
+        <is>
+          <t>20.7861*</t>
+        </is>
+      </c>
+      <c r="D193" s="19" t="inlineStr">
+        <is>
+          <t>20.9309</t>
+        </is>
+      </c>
+      <c r="E193" s="10" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+    </row>
+    <row r="194">
+      <c r="A194" s="5" t="n"/>
+      <c r="B194" s="27" t="inlineStr">
+        <is>
+          <t>Regular Plan-IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C194" s="20" t="n">
+        <v>0</v>
+      </c>
+      <c r="D194" s="20" t="n">
+        <v>0</v>
+      </c>
+      <c r="E194" s="21" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="195">
+      <c r="A195" s="5" t="n"/>
+      <c r="B195" s="27" t="inlineStr">
+        <is>
+          <t>Regular Plan-Daily IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C195" s="52" t="inlineStr">
+        <is>
+          <t>10.1782*</t>
+        </is>
+      </c>
+      <c r="D195" s="49" t="inlineStr">
+        <is>
+          <t>10.1814</t>
+        </is>
+      </c>
+      <c r="E195" s="217" t="n">
+        <v>0.06748900000000001</v>
+      </c>
+    </row>
+    <row r="196">
+      <c r="A196" s="5" t="n"/>
+      <c r="B196" s="27" t="inlineStr">
+        <is>
+          <t>Regular Plan-Weekly IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C196" s="49" t="inlineStr">
+        <is>
+          <t>10.1249*</t>
+        </is>
+      </c>
+      <c r="D196" s="49" t="inlineStr">
+        <is>
+          <t>10.1439</t>
+        </is>
+      </c>
+      <c r="E196" s="217" t="n">
+        <v>0.051366</v>
+      </c>
+    </row>
+    <row r="197">
+      <c r="A197" s="5" t="n"/>
+      <c r="B197" s="27" t="inlineStr">
+        <is>
+          <t>Regular Plan-Monthly IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C197" s="19" t="inlineStr">
+        <is>
+          <t>10.6650*</t>
+        </is>
+      </c>
+      <c r="D197" s="53" t="inlineStr">
+        <is>
+          <t>10.7393</t>
+        </is>
+      </c>
+      <c r="E197" s="218" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+    </row>
+    <row r="198">
+      <c r="A198" s="5" t="n"/>
+      <c r="B198" s="27" t="inlineStr">
+        <is>
+          <t>Regular Plan-Quarterly IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C198" s="53" t="inlineStr">
+        <is>
+          <t>10.9026*</t>
+        </is>
+      </c>
+      <c r="D198" s="19" t="inlineStr">
+        <is>
+          <t>10.9786</t>
+        </is>
+      </c>
+      <c r="E198" s="10" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+    </row>
+    <row r="199">
+      <c r="A199" s="5" t="n"/>
+      <c r="B199" s="28" t="inlineStr">
+        <is>
+          <t>IDCW -  Income Distribution cum Capital Withdrawal.</t>
+        </is>
+      </c>
+      <c r="C199" s="29" t="n"/>
+      <c r="D199" s="29" t="n"/>
+      <c r="E199" s="9" t="n"/>
+    </row>
+    <row r="200">
+      <c r="A200" s="5" t="n"/>
+      <c r="B200" s="28" t="n"/>
+      <c r="C200" s="29" t="n"/>
+      <c r="D200" s="29" t="n"/>
+      <c r="E200" s="9" t="n"/>
+    </row>
+    <row r="201">
+      <c r="A201" s="5" t="n">
         <v>6</v>
       </c>
-      <c r="F4" s="4" t="s">
+      <c r="B201" s="30" t="inlineStr">
+        <is>
+          <t>Portfolio Turn Over Ratio ^^</t>
+        </is>
+      </c>
+      <c r="C201" s="27" t="n"/>
+      <c r="D201" s="31" t="n"/>
+      <c r="E201" s="32" t="n"/>
+    </row>
+    <row r="202">
+      <c r="A202" s="5" t="n"/>
+      <c r="B202" s="27" t="inlineStr">
+        <is>
+          <t xml:space="preserve"> - For Purchase</t>
+        </is>
+      </c>
+      <c r="C202" s="10" t="inlineStr">
+        <is>
+          <t>N.A.</t>
+        </is>
+      </c>
+      <c r="D202" s="31" t="n"/>
+      <c r="E202" s="33" t="n"/>
+    </row>
+    <row r="203">
+      <c r="A203" s="5" t="n"/>
+      <c r="B203" s="27" t="inlineStr">
+        <is>
+          <t xml:space="preserve"> - For Sale</t>
+        </is>
+      </c>
+      <c r="C203" s="10" t="inlineStr">
+        <is>
+          <t>N.A.</t>
+        </is>
+      </c>
+      <c r="D203" s="31" t="n"/>
+      <c r="E203" s="33" t="n"/>
+    </row>
+    <row r="204">
+      <c r="A204" s="5" t="n">
         <v>7</v>
       </c>
-      <c r="G4" s="4" t="s">
+      <c r="B204" s="34" t="inlineStr">
+        <is>
+          <t>Total investment in foreign securities/ADR/GDR (Rs. lakh)</t>
+        </is>
+      </c>
+      <c r="C204" s="35" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="D204" s="31" t="n"/>
+      <c r="E204" s="33" t="n"/>
+    </row>
+    <row r="205" ht="24" customHeight="1">
+      <c r="A205" s="5" t="n">
         <v>8</v>
       </c>
-      <c r="H4" s="4" t="s">
+      <c r="B205" s="36" t="inlineStr">
+        <is>
+          <t>Total of securities below investment grade and default provided for the of Jun 15, 2026 (Rs. lakh)</t>
+        </is>
+      </c>
+      <c r="C205" s="35" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="D205" s="11" t="n"/>
+      <c r="E205" s="33" t="n"/>
+    </row>
+    <row r="206">
+      <c r="A206" s="5" t="n">
         <v>9</v>
       </c>
-      <c r="I4" s="4" t="s">
+      <c r="B206" s="37" t="inlineStr">
+        <is>
+          <t>Total investment in illiquid shares/securities</t>
+        </is>
+      </c>
+      <c r="C206" s="38" t="n"/>
+      <c r="E206" s="32" t="n"/>
+    </row>
+    <row r="207">
+      <c r="A207" s="5" t="n"/>
+      <c r="B207" s="39" t="inlineStr">
+        <is>
+          <t>- Value (In Rs. Lakh)</t>
+        </is>
+      </c>
+      <c r="C207" s="40" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="D207" s="41" t="n"/>
+      <c r="E207" s="33" t="n"/>
+    </row>
+    <row r="208">
+      <c r="A208" s="5" t="n"/>
+      <c r="B208" s="42" t="inlineStr">
+        <is>
+          <t>- in percentage terms (%)</t>
+        </is>
+      </c>
+      <c r="C208" s="40" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="D208" s="31" t="n"/>
+      <c r="E208" s="33" t="n"/>
+    </row>
+    <row r="209">
+      <c r="A209" s="5" t="n"/>
+      <c r="B209" s="42" t="n"/>
+      <c r="C209" s="219" t="n"/>
+      <c r="D209" s="31" t="n"/>
+      <c r="E209" s="32" t="n"/>
+    </row>
+    <row r="210">
+      <c r="A210" s="5" t="n">
         <v>10</v>
       </c>
-      <c r="J4" s="4" t="s">
-[...142 lines deleted...]
-      <c r="E12" s="11">
+      <c r="B210" s="30" t="inlineStr">
+        <is>
+          <t>Total outstanding exposure to derivatives at the end of  Jun 15, 2026</t>
+        </is>
+      </c>
+      <c r="C210" s="38" t="n"/>
+      <c r="E210" s="33" t="n"/>
+    </row>
+    <row r="211">
+      <c r="A211" s="5" t="n"/>
+      <c r="B211" s="39" t="inlineStr">
+        <is>
+          <t>- Value (In Rs. Lakh)</t>
+        </is>
+      </c>
+      <c r="C211" s="62" t="n">
+        <v>167.5190038</v>
+      </c>
+      <c r="D211" s="41" t="n"/>
+      <c r="E211" s="33" t="n"/>
+    </row>
+    <row r="212">
+      <c r="A212" s="5" t="n"/>
+      <c r="B212" s="42" t="inlineStr">
+        <is>
+          <t>- in percentage term (%)</t>
+        </is>
+      </c>
+      <c r="C212" s="54" t="n">
+        <v>0.0003911157445421658</v>
+      </c>
+      <c r="D212" s="31" t="n"/>
+      <c r="E212" s="32" t="n"/>
+    </row>
+    <row r="213">
+      <c r="A213" s="44" t="n"/>
+      <c r="B213" s="45" t="n"/>
+      <c r="C213" s="45" t="n"/>
+      <c r="D213" s="45" t="n"/>
+      <c r="E213" s="46" t="n"/>
+    </row>
+    <row r="214">
+      <c r="A214" s="47" t="inlineStr">
+        <is>
+          <t>*</t>
+        </is>
+      </c>
+      <c r="B214" s="8" t="inlineStr">
+        <is>
+          <t>Computed NAV</t>
+        </is>
+      </c>
+    </row>
+    <row r="215">
+      <c r="A215" s="47" t="inlineStr">
+        <is>
+          <t>N.A.</t>
+        </is>
+      </c>
+      <c r="B215" s="8" t="inlineStr">
+        <is>
+          <t xml:space="preserve"> Not Applicable.</t>
+        </is>
+      </c>
+    </row>
+    <row r="216">
+      <c r="A216" s="47" t="inlineStr">
+        <is>
+          <t>^^</t>
+        </is>
+      </c>
+      <c r="B216" s="8" t="inlineStr">
+        <is>
+          <t>Portfolio Turn Over Ratio is for Equity Schemes.</t>
+        </is>
+      </c>
+    </row>
+    <row r="217">
+      <c r="A217" s="47" t="inlineStr">
+        <is>
+          <t>@@</t>
+        </is>
+      </c>
+      <c r="B217" s="8" t="inlineStr">
+        <is>
+          <t>Residual Maturity, Modified Duration and Portfolio YTM (Annualised) is for Debt Schemes.</t>
+        </is>
+      </c>
+    </row>
+    <row r="218" ht="48" customHeight="1">
+      <c r="B218" s="48" t="inlineStr">
+        <is>
+          <t>Pursuant to payment of IDCW, the NAV of the IDCW Option(s) of aforesaid Scheme of the Fund would fall to the extent of payout and statutory levy, if any. For complete distribution history of the Schemes, please visit www.dspim.com</t>
+        </is>
+      </c>
+    </row>
+    <row r="221">
+      <c r="B221" s="189" t="inlineStr">
+        <is>
+          <t>Hedging Positions through swaps as on 15th Jun 2026 :</t>
+        </is>
+      </c>
+      <c r="C221" s="189" t="n"/>
+      <c r="D221" s="190" t="n"/>
+      <c r="E221" s="191" t="n"/>
+      <c r="F221" s="191" t="n"/>
+      <c r="G221" s="191" t="n"/>
+    </row>
+    <row r="222">
+      <c r="B222" s="189" t="n"/>
+      <c r="C222" s="189" t="n"/>
+      <c r="D222" s="190" t="n"/>
+      <c r="E222" s="191" t="n"/>
+      <c r="F222" s="191" t="n"/>
+      <c r="G222" s="191" t="n"/>
+    </row>
+    <row r="223">
+      <c r="B223" s="192" t="inlineStr">
+        <is>
+          <t>Scheme</t>
+        </is>
+      </c>
+      <c r="C223" s="192" t="inlineStr">
+        <is>
+          <t>Underlying Security</t>
+        </is>
+      </c>
+      <c r="D223" s="192" t="inlineStr">
+        <is>
+          <t>Position</t>
+        </is>
+      </c>
+      <c r="E223" s="192" t="inlineStr">
+        <is>
+          <t>Instrument Type</t>
+        </is>
+      </c>
+      <c r="F223" s="193" t="inlineStr">
+        <is>
+          <t>Maturity/Next Interest Fixing</t>
+        </is>
+      </c>
+      <c r="G223" s="192" t="inlineStr">
+        <is>
+          <t>Notional Value 
+(Rs in lakhs)</t>
+        </is>
+      </c>
+    </row>
+    <row r="224">
+      <c r="B224" s="195" t="inlineStr">
+        <is>
+          <t>DSP Low Duration Fund</t>
+        </is>
+      </c>
+      <c r="C224" s="220" t="inlineStr">
+        <is>
+          <t>7.56% REC LIMITED 31AUG27 NCD</t>
+        </is>
+      </c>
+      <c r="D224" s="196" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E224" s="196" t="inlineStr">
+        <is>
+          <t>Fixed</t>
+        </is>
+      </c>
+      <c r="F224" s="197" t="n">
+        <v>46252</v>
+      </c>
+      <c r="G224" s="196" t="n">
         <v>10000</v>
       </c>
-      <c r="F12" s="5">
-[...206 lines deleted...]
-      <c r="E18" s="11">
+    </row>
+    <row r="225">
+      <c r="B225" s="199" t="n"/>
+      <c r="C225" s="216" t="n"/>
+      <c r="D225" s="196" t="inlineStr">
+        <is>
+          <t>Long</t>
+        </is>
+      </c>
+      <c r="E225" s="196" t="inlineStr">
+        <is>
+          <t>Floating</t>
+        </is>
+      </c>
+      <c r="F225" s="197" t="n">
+        <v>46189</v>
+      </c>
+      <c r="G225" s="196" t="n">
+        <v>-10000</v>
+      </c>
+    </row>
+    <row r="226">
+      <c r="B226" s="195" t="inlineStr">
+        <is>
+          <t>DSP Low Duration Fund</t>
+        </is>
+      </c>
+      <c r="C226" s="220" t="inlineStr">
+        <is>
+          <t>7.48% NABARD (Sr 25 G) 15Sep2028 NCD, 7.7951% BAJAJ FINANCE LTD 10DEC27 NCD</t>
+        </is>
+      </c>
+      <c r="D226" s="196" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E226" s="196" t="inlineStr">
+        <is>
+          <t>Fixed</t>
+        </is>
+      </c>
+      <c r="F226" s="197" t="n">
+        <v>46262</v>
+      </c>
+      <c r="G226" s="196" t="n">
+        <v>10000</v>
+      </c>
+    </row>
+    <row r="227">
+      <c r="B227" s="199" t="n"/>
+      <c r="C227" s="216" t="n"/>
+      <c r="D227" s="196" t="inlineStr">
+        <is>
+          <t>Long</t>
+        </is>
+      </c>
+      <c r="E227" s="196" t="inlineStr">
+        <is>
+          <t>Floating</t>
+        </is>
+      </c>
+      <c r="F227" s="197" t="n">
+        <v>46189</v>
+      </c>
+      <c r="G227" s="196" t="n">
+        <v>-10000</v>
+      </c>
+    </row>
+    <row r="228">
+      <c r="B228" s="195" t="inlineStr">
+        <is>
+          <t>DSP Low Duration Fund</t>
+        </is>
+      </c>
+      <c r="C228" s="220" t="inlineStr">
+        <is>
+          <t>BANK OF BARODA 08JAN27 CD</t>
+        </is>
+      </c>
+      <c r="D228" s="196" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E228" s="196" t="inlineStr">
+        <is>
+          <t>Fixed</t>
+        </is>
+      </c>
+      <c r="F228" s="197" t="n">
+        <v>46365</v>
+      </c>
+      <c r="G228" s="196" t="n">
+        <v>10000</v>
+      </c>
+    </row>
+    <row r="229">
+      <c r="B229" s="199" t="n"/>
+      <c r="C229" s="216" t="n"/>
+      <c r="D229" s="196" t="inlineStr">
+        <is>
+          <t>Long</t>
+        </is>
+      </c>
+      <c r="E229" s="196" t="inlineStr">
+        <is>
+          <t>Floating</t>
+        </is>
+      </c>
+      <c r="F229" s="197" t="n">
+        <v>46189</v>
+      </c>
+      <c r="G229" s="196" t="n">
+        <v>-10000</v>
+      </c>
+    </row>
+    <row r="230">
+      <c r="B230" s="195" t="inlineStr">
+        <is>
+          <t>DSP Low Duration Fund</t>
+        </is>
+      </c>
+      <c r="C230" s="220" t="inlineStr">
+        <is>
+          <t>7.3763% Bajaj Finance Ltd. - 26-Jun-2028</t>
+        </is>
+      </c>
+      <c r="D230" s="196" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E230" s="196" t="inlineStr">
+        <is>
+          <t>Fixed</t>
+        </is>
+      </c>
+      <c r="F230" s="197" t="n">
+        <v>46490</v>
+      </c>
+      <c r="G230" s="196" t="n">
         <v>5000</v>
       </c>
-      <c r="F18" s="5">
-[...3431 lines deleted...]
-      <c r="C200" s="17"/>
+    </row>
+    <row r="231">
+      <c r="B231" s="199" t="n"/>
+      <c r="C231" s="216" t="n"/>
+      <c r="D231" s="196" t="inlineStr">
+        <is>
+          <t>Long</t>
+        </is>
+      </c>
+      <c r="E231" s="196" t="inlineStr">
+        <is>
+          <t>Floating</t>
+        </is>
+      </c>
+      <c r="F231" s="197" t="n">
+        <v>46189</v>
+      </c>
+      <c r="G231" s="196" t="n">
+        <v>-5000</v>
+      </c>
+    </row>
+    <row r="232">
+      <c r="B232" s="195" t="inlineStr">
+        <is>
+          <t>DSP Low Duration Fund</t>
+        </is>
+      </c>
+      <c r="C232" s="221" t="inlineStr">
+        <is>
+          <t>7.28% SMALL INDUSTRIES DEVEL 04JUN29 FRN</t>
+        </is>
+      </c>
+      <c r="D232" s="202" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E232" s="202" t="inlineStr">
+        <is>
+          <t>Floating</t>
+        </is>
+      </c>
+      <c r="F232" s="203" t="n">
+        <v>46189</v>
+      </c>
+      <c r="G232" s="196" t="n">
+        <v>10000</v>
+      </c>
+    </row>
+    <row r="233">
+      <c r="B233" s="199" t="n"/>
+      <c r="C233" s="216" t="n"/>
+      <c r="D233" s="202" t="inlineStr">
+        <is>
+          <t>Long</t>
+        </is>
+      </c>
+      <c r="E233" s="202" t="inlineStr">
+        <is>
+          <t>Fixed</t>
+        </is>
+      </c>
+      <c r="F233" s="203" t="n">
+        <v>46360</v>
+      </c>
+      <c r="G233" s="196" t="n">
+        <v>-10000</v>
+      </c>
+    </row>
+    <row r="234">
+      <c r="B234" s="165" t="n"/>
+      <c r="C234" s="165" t="n"/>
+      <c r="D234" s="206" t="n"/>
+      <c r="E234" s="206" t="n"/>
+      <c r="F234" s="31" t="n"/>
+      <c r="G234" s="206" t="n"/>
+    </row>
+    <row r="235">
+      <c r="B235" s="189" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Note : In case of derivative transactions, end of the day position on the date of such transaction is considered as the basis to assess the nature of transaction as hedge / non-hedge </t>
+        </is>
+      </c>
+      <c r="C235" s="189" t="n"/>
+      <c r="D235" s="189" t="n"/>
+      <c r="E235" s="189" t="n"/>
+      <c r="F235" s="189" t="n"/>
+      <c r="G235" s="189" t="n"/>
     </row>
   </sheetData>
-  <mergeCells count="2">
-    <mergeCell ref="B155:E155"/>
+  <mergeCells count="10">
+    <mergeCell ref="C232:C233"/>
+    <mergeCell ref="E184:E185"/>
+    <mergeCell ref="C228:C229"/>
+    <mergeCell ref="B144:E144"/>
+    <mergeCell ref="B184:B185"/>
+    <mergeCell ref="C226:C227"/>
     <mergeCell ref="B1:F1"/>
+    <mergeCell ref="C230:C231"/>
+    <mergeCell ref="C184:D184"/>
+    <mergeCell ref="C224:C225"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <drawing r:id="rId1"/>
+  <drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5152664E-4858-4355-A744-D0EEBBDA5CA4}">
-  <dimension ref="A1:I93"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+    <pageSetUpPr/>
+  </sheetPr>
+  <dimension ref="A1:A1"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
-[...4 lines deleted...]
-      <selection pane="bottomRight" activeCell="A4" sqref="A4"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="12" x14ac:dyDescent="0.3"/>
-[...1201 lines deleted...]
-  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-[...22 lines deleted...]
-  <HyperlinksChanged>false</HyperlinksChanged>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
+  <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...1 lines deleted...]
-  <cp:lastModifiedBy></cp:lastModifiedBy>
+<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:creator>Rohit Pandey</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
-<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_Enabled">
+<Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties">
+  <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_Enabled" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_SetDate">
-    <vt:lpwstr>2026-05-19T12:37:48Z</vt:lpwstr>
+  <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_SetDate" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3">
+    <vt:lpwstr>2026-06-18T14:35:55Z</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_Method">
+  <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_Method" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4">
     <vt:lpwstr>Privileged</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_Name">
+  <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_Name" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5">
     <vt:lpwstr>Public</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_SiteId">
+  <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_SiteId" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6">
     <vt:lpwstr>1771ae17-e764-4e0f-a476-d4184d79a5d9</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_ActionId">
-    <vt:lpwstr>0da376d4-1bfd-4b2e-8721-5a33aa9d4200</vt:lpwstr>
+  <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_ActionId" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7">
+    <vt:lpwstr>9169ba43-7828-4eea-b849-d30d7eb7ba45</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_ContentBits">
+  <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_ContentBits" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8">
     <vt:lpwstr>0</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_Tag">
+  <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_Tag" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9">
     <vt:lpwstr>10, 0, 1, 1</vt:lpwstr>
   </property>
 </Properties>
 </file>