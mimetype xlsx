--- v8 (2026-06-24)
+++ v9 (2026-07-14)
@@ -1,89 +1,89 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" Id="rId4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <bookViews>
-    <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" tabRatio="872" firstSheet="0" autoFilterDateGrouping="1"/>
+    <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" tabRatio="934" firstSheet="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="LDF" sheetId="1" state="visible" r:id="rId1"/>
     <sheet name="Sheet1" sheetId="2" state="hidden" r:id="rId2"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="191029" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="7">
-    <numFmt numFmtId="164" formatCode="0.0000"/>
-[...4 lines deleted...]
-    <numFmt numFmtId="169" formatCode="#00.00%"/>
+    <numFmt numFmtId="164" formatCode="#,##0.00_);\(#,##0.00\)%"/>
+    <numFmt numFmtId="165" formatCode="_(* #,##0.0000_);_(* \(#,##0.0000\);_(* &quot;-&quot;??_);_(@_)"/>
+    <numFmt numFmtId="166" formatCode="0.00000%"/>
+    <numFmt numFmtId="167" formatCode="0.0000%"/>
+    <numFmt numFmtId="168" formatCode="_(* #,##0_);_(* \(#,##0\);"/>
+    <numFmt numFmtId="169" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);"/>
     <numFmt numFmtId="170" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;??_);_(@_)"/>
   </numFmts>
-  <fonts count="28">
+  <fonts count="21">
     <font>
-      <name val="Calibri"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <name val="Calibri"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <name val="Calibri"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
       <color theme="10"/>
       <sz val="11"/>
       <u val="single"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Trebuchet MS"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="8"/>
     </font>
     <font>
       <name val="Trebuchet MS"/>
       <family val="2"/>
       <b val="1"/>
       <color theme="1"/>
       <sz val="8"/>
     </font>
     <font>
       <name val="Trebuchet MS"/>
       <family val="2"/>
       <b val="1"/>
       <color rgb="FFFF0000"/>
       <sz val="8"/>
@@ -118,144 +118,94 @@
     <font>
       <name val="Trebuchet MS"/>
       <family val="2"/>
       <sz val="8"/>
     </font>
     <font>
       <name val="Trebuchet MS"/>
       <family val="2"/>
       <i val="1"/>
       <sz val="8"/>
     </font>
     <font>
       <name val="Trebuchet MS"/>
       <family val="2"/>
       <color rgb="FFFF0000"/>
       <sz val="8"/>
     </font>
     <font>
       <name val="Trebuchet MS"/>
       <family val="2"/>
       <b val="1"/>
       <strike val="1"/>
       <sz val="8"/>
     </font>
     <font>
+      <name val="Arial"/>
+      <family val="2"/>
+      <sz val="10"/>
+    </font>
+    <font>
       <name val="trebuchet MS"/>
       <family val="2"/>
       <b val="1"/>
       <color rgb="FFFFFFFF"/>
       <sz val="8"/>
     </font>
     <font>
-      <name val="Calibri"/>
-[...6 lines deleted...]
-      <name val="Trebuchet MS"/>
+      <name val="trebuchet MS"/>
       <family val="2"/>
       <b val="1"/>
       <color indexed="8"/>
       <sz val="8"/>
       <u val="single"/>
     </font>
     <font>
-      <name val="Calibri"/>
+      <name val="trebuchet MS"/>
       <family val="2"/>
       <color theme="10"/>
       <sz val="8"/>
       <u val="single"/>
-      <scheme val="minor"/>
     </font>
     <font>
-      <name val="Calibri"/>
-[...7 lines deleted...]
-      <name val="Calibri"/>
+      <name val="trebuchet MS"/>
       <family val="2"/>
       <b val="1"/>
       <color rgb="FF000000"/>
       <sz val="8"/>
     </font>
     <font>
-      <name val="Aptos Narrow"/>
-[...31 lines deleted...]
-      <name val="Trebuchet MS"/>
+      <name val="trebuchet MS"/>
       <family val="2"/>
       <b val="1"/>
       <color indexed="8"/>
       <sz val="8"/>
     </font>
     <font>
-      <name val="Trebuchet MS"/>
+      <name val="trebuchet MS"/>
       <family val="2"/>
       <color indexed="8"/>
-      <sz val="8"/>
-[...5 lines deleted...]
-      <color rgb="FF000000"/>
       <sz val="8"/>
     </font>
   </fonts>
   <fills count="6">
     <fill>
       <patternFill/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF000000"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFC0C0C0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
@@ -425,629 +375,582 @@
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="7">
+  <cellStyleXfs count="8">
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="9" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="222">
+  <cellXfs count="211">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="7" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="7" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="8" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="9" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="10" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
-    <xf numFmtId="10" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="9" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="43" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="43" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="43" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
-      <alignment horizontal="center"/>
-[...1 lines deleted...]
-    <xf numFmtId="43" fontId="4" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="10" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="10" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="6" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="13" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="4" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="4" fontId="10" fillId="0" borderId="1" pivotButton="0" quotePrefix="1" xfId="0"/>
     <xf numFmtId="0" fontId="9" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="10" fontId="10" fillId="0" borderId="1" pivotButton="0" quotePrefix="1" xfId="1"/>
-    <xf numFmtId="165" fontId="10" fillId="0" borderId="3" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="1">
+    <xf numFmtId="164" fontId="10" fillId="0" borderId="3" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="13" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="2" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="14" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+    <xf numFmtId="10" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="2" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="4">
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="0">
+    <xf numFmtId="4" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="10" fontId="10" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-[...34 lines deleted...]
-    <xf numFmtId="167" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="166" fontId="6" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="167" fontId="6" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="168" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="169" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="10" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="15" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
-    <xf numFmtId="167" fontId="4" fillId="3" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="169" fontId="4" fillId="3" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="10" fontId="4" fillId="3" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
-    <xf numFmtId="4" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
-[...1 lines deleted...]
-    <xf numFmtId="10" fontId="14" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="169" fontId="15" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="10" fontId="15" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="3"/>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="10" fontId="19" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="10" fontId="18" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="5" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="18" fillId="5" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="10" fontId="21" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="10" fontId="6" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-[...19 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
-[...169 lines deleted...]
-    <xf numFmtId="0" fontId="27" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="6" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="169" fontId="6" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-[...6 lines deleted...]
-      <alignment vertical="center"/>
+    <xf numFmtId="10" fontId="6" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="1">
+      <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="10" fontId="10" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="1">
-[...90 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="0" pivotButton="0" quotePrefix="0" xfId="5"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="5"/>
     <xf numFmtId="43" fontId="10" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="6"/>
     <xf numFmtId="170" fontId="10" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="5"/>
     <xf numFmtId="170" fontId="10" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="6"/>
     <xf numFmtId="15" fontId="10" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="6"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="7"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="11" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
+    <xf numFmtId="170" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="6">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="15" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="6">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="12" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="170" fontId="10" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="6">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="15" fontId="10" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="6">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="10" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="10" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="2">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="10" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="4" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="6" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="10" fontId="6" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="10" fontId="6" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="10" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="2">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="2">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="10" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="4" fontId="10" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="4" fontId="10" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="2">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="15" fontId="10" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="5"/>
+    <xf numFmtId="4" fontId="10" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="5"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="10" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="10" fontId="10" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="2" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="11" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="12" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="11" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="12" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="11" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="170" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="6">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="12" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="12" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="2" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="4" borderId="11" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="4" borderId="11" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="3" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="4" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="2">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="7" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="170" fontId="10" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="6">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="4" borderId="12" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="3" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="4" borderId="12" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="5" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="170" fontId="10" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="6">
-[...11 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="4" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="3" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="5" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="4" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="2">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="7" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="10" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="14" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="3" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="43" fontId="10" fillId="0" borderId="3" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="3" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="8" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="14" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="4" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="7" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="8" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="169" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="169" fontId="4" fillId="3" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="169" fontId="15" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="12" pivotButton="0" quotePrefix="0" xfId="0"/>
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-[...2 lines deleted...]
-    <xf numFmtId="165" fontId="10" fillId="0" borderId="3" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="1">
+    <xf numFmtId="164" fontId="10" fillId="0" borderId="3" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-[...1 lines deleted...]
-    </xf>
   </cellXfs>
-  <cellStyles count="7">
+  <cellStyles count="8">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Percent" xfId="1" builtinId="5"/>
     <cellStyle name="Normal 3 4 2 2 4" xfId="2"/>
     <cellStyle name="Hyperlink" xfId="3" builtinId="8"/>
     <cellStyle name="Comma" xfId="4" builtinId="3"/>
     <cellStyle name="Normal 3 2" xfId="5"/>
     <cellStyle name="Comma 4 2" xfId="6"/>
+    <cellStyle name="Normal 2" xfId="7"/>
   </cellStyles>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00800000"/>
       <rgbColor rgb="00008000"/>
       <rgbColor rgb="00000080"/>
       <rgbColor rgb="00808000"/>
       <rgbColor rgb="00800080"/>
@@ -1089,242 +992,276 @@
       <rgbColor rgb="00003366"/>
       <rgbColor rgb="00339966"/>
       <rgbColor rgb="00003300"/>
       <rgbColor rgb="00333300"/>
       <rgbColor rgb="00993300"/>
       <rgbColor rgb="00993366"/>
       <rgbColor rgb="00333399"/>
       <rgbColor rgb="00333333"/>
     </indexedColors>
   </colors>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId4" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image1.png" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image2.png" Id="rId2" /></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <wsDr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
   <twoCellAnchor editAs="oneCell">
     <from>
       <col>1</col>
       <colOff>0</colOff>
-      <row>153</row>
+      <row>149</row>
       <rowOff>0</rowOff>
     </from>
     <to>
       <col>1</col>
-      <colOff>2374900</colOff>
-[...1 lines deleted...]
-      <rowOff>80682</rowOff>
+      <colOff>2371725</colOff>
+      <row>158</row>
+      <rowOff>47624</rowOff>
     </to>
     <pic>
       <nvPicPr>
-        <cNvPr id="2" name="Picture 1"/>
+        <cNvPr id="3" name="Picture 2"/>
         <cNvPicPr>
           <a:picLocks/>
         </cNvPicPr>
       </nvPicPr>
       <blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </blipFill>
       <spPr>
         <a:xfrm>
-          <a:off x="476250" y="28451175"/>
+          <a:off x="476250" y="27498675"/>
           <a:ext cx="2374900" cy="1574800"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <avLst/>
         </a:prstGeom>
         <a:ln>
           <a:prstDash val="solid"/>
         </a:ln>
       </spPr>
     </pic>
     <clientData/>
   </twoCellAnchor>
   <twoCellAnchor editAs="oneCell">
     <from>
       <col>1</col>
       <colOff>0</colOff>
-      <row>164</row>
+      <row>163</row>
       <rowOff>0</rowOff>
     </from>
     <to>
       <col>1</col>
-      <colOff>2374900</colOff>
-[...1 lines deleted...]
-      <rowOff>80682</rowOff>
+      <colOff>2371725</colOff>
+      <row>172</row>
+      <rowOff>47626</rowOff>
     </to>
     <pic>
       <nvPicPr>
-        <cNvPr id="3" name="Picture 2"/>
+        <cNvPr id="5" name="Picture 4"/>
         <cNvPicPr>
           <a:picLocks/>
         </cNvPicPr>
       </nvPicPr>
       <blipFill>
         <a:blip r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </blipFill>
       <spPr>
         <a:xfrm>
-          <a:off x="476250" y="31137225"/>
+          <a:off x="476250" y="30184725"/>
           <a:ext cx="2374900" cy="1574800"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <avLst/>
         </a:prstGeom>
         <a:ln>
           <a:prstDash val="solid"/>
         </a:ln>
       </spPr>
     </pic>
     <clientData/>
   </twoCellAnchor>
 </wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos Narrow" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -1342,65 +1279,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
-[...5 lines deleted...]
-        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -1421,5321 +1358,5187 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:L235"/>
+  <dimension ref="A1:L236"/>
   <sheetViews>
-    <sheetView zoomScale="88" zoomScaleNormal="88" workbookViewId="0">
+    <sheetView zoomScale="99" zoomScaleNormal="99" workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultColWidth="9.1796875" defaultRowHeight="12"/>
   <cols>
-    <col width="7.1796875" bestFit="1" customWidth="1" style="8" min="1" max="1"/>
-[...11 lines deleted...]
-    <col width="9.1796875" customWidth="1" style="8" min="13" max="16384"/>
+    <col width="7.1796875" bestFit="1" customWidth="1" style="180" min="1" max="1"/>
+    <col width="47.7265625" bestFit="1" customWidth="1" style="180" min="2" max="2"/>
+    <col width="18.36328125" customWidth="1" style="180" min="3" max="3"/>
+    <col width="14.81640625" bestFit="1" customWidth="1" style="180" min="4" max="4"/>
+    <col width="15.7265625" bestFit="1" customWidth="1" style="180" min="5" max="5"/>
+    <col width="25.36328125" bestFit="1" customWidth="1" style="180" min="6" max="6"/>
+    <col width="17.6328125" customWidth="1" style="180" min="7" max="7"/>
+    <col width="12.81640625" bestFit="1" customWidth="1" style="180" min="8" max="8"/>
+    <col width="14.54296875" bestFit="1" customWidth="1" style="180" min="9" max="9"/>
+    <col width="8.26953125" bestFit="1" customWidth="1" style="180" min="10" max="10"/>
+    <col width="31.1796875" bestFit="1" customWidth="1" style="180" min="11" max="11"/>
+    <col width="7.81640625" bestFit="1" customWidth="1" style="180" min="12" max="12"/>
+    <col width="9.1796875" customWidth="1" style="180" min="13" max="16384"/>
   </cols>
   <sheetData>
     <row r="1">
-      <c r="A1" s="158" t="n"/>
-      <c r="B1" s="158" t="inlineStr">
+      <c r="A1" s="145" t="n"/>
+      <c r="B1" s="145" t="inlineStr">
         <is>
           <t>DSP Low Duration Fund</t>
         </is>
       </c>
     </row>
     <row r="2">
-      <c r="B2" s="47" t="inlineStr">
-[...1 lines deleted...]
-          <t>Portfolio as on June 15, 2026</t>
+      <c r="B2" s="41" t="inlineStr">
+        <is>
+          <t>Portfolio as on June 30, 2026</t>
         </is>
       </c>
     </row>
     <row r="4">
-      <c r="A4" s="158" t="inlineStr">
+      <c r="A4" s="145" t="inlineStr">
         <is>
           <t>Sr. No.</t>
         </is>
       </c>
-      <c r="B4" s="158" t="inlineStr">
+      <c r="B4" s="145" t="inlineStr">
         <is>
           <t>Name of Instrument</t>
         </is>
       </c>
-      <c r="C4" s="158" t="inlineStr">
+      <c r="C4" s="145" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
-      <c r="D4" s="158" t="inlineStr">
+      <c r="D4" s="145" t="inlineStr">
         <is>
           <t>Rating/Industry</t>
         </is>
       </c>
-      <c r="E4" s="158" t="inlineStr">
+      <c r="E4" s="145" t="inlineStr">
         <is>
           <t>Quantity</t>
         </is>
       </c>
-      <c r="F4" s="158" t="inlineStr">
+      <c r="F4" s="145" t="inlineStr">
         <is>
           <t>Market value (Rs. In lakhs)</t>
         </is>
       </c>
-      <c r="G4" s="158" t="inlineStr">
+      <c r="G4" s="145" t="inlineStr">
         <is>
           <t>% to Net Assets</t>
         </is>
       </c>
-      <c r="H4" s="158" t="inlineStr">
+      <c r="H4" s="145" t="inlineStr">
         <is>
           <t>Maturity Date</t>
         </is>
       </c>
-      <c r="I4" s="158" t="inlineStr">
+      <c r="I4" s="145" t="inlineStr">
         <is>
           <t>Put/Call Option</t>
         </is>
       </c>
-      <c r="J4" s="158" t="inlineStr">
+      <c r="J4" s="145" t="inlineStr">
         <is>
           <t>YTM (%)</t>
         </is>
       </c>
     </row>
     <row r="6">
-      <c r="B6" s="47" t="inlineStr">
+      <c r="B6" s="41" t="inlineStr">
         <is>
           <t>DEBT INSTRUMENTS</t>
         </is>
       </c>
     </row>
     <row r="7">
-      <c r="B7" s="47" t="inlineStr">
+      <c r="B7" s="41" t="inlineStr">
         <is>
           <t>BOND &amp; NCD's</t>
         </is>
       </c>
     </row>
     <row r="8">
-      <c r="B8" s="47" t="inlineStr">
+      <c r="B8" s="41" t="inlineStr">
         <is>
           <t>Listed / awaiting listing on the stock exchanges</t>
         </is>
       </c>
-      <c r="K8" s="47" t="inlineStr">
+      <c r="K8" s="41" t="inlineStr">
         <is>
           <t>Sector/Rating</t>
         </is>
       </c>
-      <c r="L8" s="47" t="inlineStr">
+      <c r="L8" s="41" t="inlineStr">
         <is>
           <t>Percent</t>
         </is>
       </c>
     </row>
     <row r="9">
-      <c r="A9" s="8" t="n">
+      <c r="A9" s="180" t="n">
         <v>1</v>
       </c>
-      <c r="B9" s="8" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C9" s="8" t="inlineStr">
+      <c r="B9" s="180" t="inlineStr">
+        <is>
+          <t>Bharti Telecom Limited</t>
+        </is>
+      </c>
+      <c r="C9" s="180" t="inlineStr">
         <is>
           <t>INE403D08272</t>
         </is>
       </c>
-      <c r="D9" s="8" t="inlineStr">
+      <c r="D9" s="180" t="inlineStr">
         <is>
           <t>CRISIL AAA</t>
         </is>
       </c>
-      <c r="E9" s="208" t="n">
+      <c r="E9" s="200" t="n">
         <v>17500</v>
       </c>
-      <c r="F9" s="209" t="n">
-[...5 lines deleted...]
-      <c r="H9" s="71" t="n">
+      <c r="F9" s="201" t="n">
+        <v>18295.98</v>
+      </c>
+      <c r="G9" s="54" t="n">
+        <v>0.0431</v>
+      </c>
+      <c r="H9" s="55" t="n">
         <v>46675</v>
       </c>
-      <c r="J9" s="209" t="n">
-[...2 lines deleted...]
-      <c r="K9" s="8" t="inlineStr">
+      <c r="J9" s="201" t="n">
+        <v>7.865</v>
+      </c>
+      <c r="K9" s="180" t="inlineStr">
         <is>
           <t>CRISIL AAA</t>
         </is>
       </c>
-      <c r="L9" s="70" t="n">
-        <v>0.4349</v>
+      <c r="L9" s="54" t="n">
+        <v>0.439</v>
       </c>
     </row>
     <row r="10">
-      <c r="A10" s="8" t="n">
+      <c r="A10" s="180" t="n">
         <v>2</v>
       </c>
-      <c r="B10" s="8" t="inlineStr">
+      <c r="B10" s="180" t="inlineStr">
+        <is>
+          <t>REC Limited</t>
+        </is>
+      </c>
+      <c r="C10" s="180" t="inlineStr">
+        <is>
+          <t>INE020B08FF1</t>
+        </is>
+      </c>
+      <c r="D10" s="180" t="inlineStr">
+        <is>
+          <t>ICRA AAA</t>
+        </is>
+      </c>
+      <c r="E10" s="200" t="n">
+        <v>12500</v>
+      </c>
+      <c r="F10" s="201" t="n">
+        <v>13332.54</v>
+      </c>
+      <c r="G10" s="54" t="n">
+        <v>0.0314</v>
+      </c>
+      <c r="H10" s="55" t="n">
+        <v>46630</v>
+      </c>
+      <c r="J10" s="201" t="n">
+        <v>7.19</v>
+      </c>
+      <c r="K10" s="180" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="L10" s="54" t="n">
+        <v>0.2351</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" s="180" t="n">
+        <v>3</v>
+      </c>
+      <c r="B11" s="180" t="inlineStr">
+        <is>
+          <t>Small Industries Development Bank of India**</t>
+        </is>
+      </c>
+      <c r="C11" s="180" t="inlineStr">
+        <is>
+          <t>INE556F08LE6</t>
+        </is>
+      </c>
+      <c r="D11" s="180" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E11" s="200" t="n">
+        <v>12500</v>
+      </c>
+      <c r="F11" s="201" t="n">
+        <v>12669.68</v>
+      </c>
+      <c r="G11" s="54" t="n">
+        <v>0.0299</v>
+      </c>
+      <c r="H11" s="55" t="n">
+        <v>47273</v>
+      </c>
+      <c r="J11" s="201" t="n">
+        <v>6.9547</v>
+      </c>
+      <c r="K11" s="180" t="inlineStr">
+        <is>
+          <t>Sovereign</t>
+        </is>
+      </c>
+      <c r="L11" s="54" t="n">
+        <v>0.1383</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" s="180" t="n">
+        <v>4</v>
+      </c>
+      <c r="B12" s="180" t="inlineStr">
+        <is>
+          <t>Bajaj Housing Finance Limited</t>
+        </is>
+      </c>
+      <c r="C12" s="180" t="inlineStr">
+        <is>
+          <t>INE377Y07482</t>
+        </is>
+      </c>
+      <c r="D12" s="180" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E12" s="200" t="n">
+        <v>10000</v>
+      </c>
+      <c r="F12" s="201" t="n">
+        <v>10860.83</v>
+      </c>
+      <c r="G12" s="54" t="n">
+        <v>0.0256</v>
+      </c>
+      <c r="H12" s="55" t="n">
+        <v>46576</v>
+      </c>
+      <c r="J12" s="201" t="n">
+        <v>7.3945</v>
+      </c>
+      <c r="K12" s="180" t="inlineStr">
+        <is>
+          <t>ICRA AAA</t>
+        </is>
+      </c>
+      <c r="L12" s="54" t="n">
+        <v>0.0798</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" s="180" t="n">
+        <v>5</v>
+      </c>
+      <c r="B13" s="180" t="inlineStr">
+        <is>
+          <t>National Bank for Agriculture and Rural Development</t>
+        </is>
+      </c>
+      <c r="C13" s="180" t="inlineStr">
+        <is>
+          <t>INE261F08EO7</t>
+        </is>
+      </c>
+      <c r="D13" s="180" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E13" s="200" t="n">
+        <v>10000</v>
+      </c>
+      <c r="F13" s="201" t="n">
+        <v>10640.62</v>
+      </c>
+      <c r="G13" s="54" t="n">
+        <v>0.0251</v>
+      </c>
+      <c r="H13" s="55" t="n">
+        <v>47011</v>
+      </c>
+      <c r="J13" s="201" t="n">
+        <v>7.2134</v>
+      </c>
+      <c r="K13" s="180" t="inlineStr">
+        <is>
+          <t>IND A1+</t>
+        </is>
+      </c>
+      <c r="L13" s="54" t="n">
+        <v>0.0625</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" s="180" t="n">
+        <v>6</v>
+      </c>
+      <c r="B14" s="180" t="inlineStr">
+        <is>
+          <t>National Bank for Agriculture and Rural Development</t>
+        </is>
+      </c>
+      <c r="C14" s="180" t="inlineStr">
+        <is>
+          <t>INE261F08EK5</t>
+        </is>
+      </c>
+      <c r="D14" s="180" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E14" s="200" t="n">
+        <v>10000</v>
+      </c>
+      <c r="F14" s="201" t="n">
+        <v>10289.83</v>
+      </c>
+      <c r="G14" s="54" t="n">
+        <v>0.0242</v>
+      </c>
+      <c r="H14" s="55" t="n">
+        <v>46807</v>
+      </c>
+      <c r="J14" s="201" t="n">
+        <v>7.1958</v>
+      </c>
+      <c r="K14" s="180" t="inlineStr">
+        <is>
+          <t>ICRA A1+</t>
+        </is>
+      </c>
+      <c r="L14" s="54" t="n">
+        <v>0.0224</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" s="180" t="n">
+        <v>7</v>
+      </c>
+      <c r="B15" s="180" t="inlineStr">
+        <is>
+          <t>LIC Housing Finance Limited</t>
+        </is>
+      </c>
+      <c r="C15" s="180" t="inlineStr">
+        <is>
+          <t>INE115A07MQ6</t>
+        </is>
+      </c>
+      <c r="D15" s="180" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E15" s="200" t="n">
+        <v>750</v>
+      </c>
+      <c r="F15" s="201" t="n">
+        <v>7879.04</v>
+      </c>
+      <c r="G15" s="54" t="n">
+        <v>0.0186</v>
+      </c>
+      <c r="H15" s="55" t="n">
+        <v>46714</v>
+      </c>
+      <c r="J15" s="201" t="n">
+        <v>7.4</v>
+      </c>
+      <c r="K15" s="180" t="inlineStr">
+        <is>
+          <t>IND AAA(SO)</t>
+        </is>
+      </c>
+      <c r="L15" s="54" t="n">
+        <v>0.0141</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" s="180" t="n">
+        <v>8</v>
+      </c>
+      <c r="B16" s="180" t="inlineStr">
+        <is>
+          <t>Small Industries Development Bank of India**</t>
+        </is>
+      </c>
+      <c r="C16" s="180" t="inlineStr">
+        <is>
+          <t>INE556F08KU4</t>
+        </is>
+      </c>
+      <c r="D16" s="180" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E16" s="200" t="n">
+        <v>7500</v>
+      </c>
+      <c r="F16" s="201" t="n">
+        <v>7872.76</v>
+      </c>
+      <c r="G16" s="54" t="n">
+        <v>0.0186</v>
+      </c>
+      <c r="H16" s="55" t="n">
+        <v>46916</v>
+      </c>
+      <c r="J16" s="201" t="n">
+        <v>7.2075</v>
+      </c>
+      <c r="K16" s="180" t="inlineStr">
+        <is>
+          <t>Alternative Investment Funds (AIF)</t>
+        </is>
+      </c>
+      <c r="L16" s="54" t="n">
+        <v>0.0042</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" s="180" t="n">
+        <v>9</v>
+      </c>
+      <c r="B17" s="180" t="inlineStr">
+        <is>
+          <t>Mahindra Rural Housing Finance Limited**</t>
+        </is>
+      </c>
+      <c r="C17" s="180" t="inlineStr">
+        <is>
+          <t>INE950O07545</t>
+        </is>
+      </c>
+      <c r="D17" s="180" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E17" s="200" t="n">
+        <v>7500</v>
+      </c>
+      <c r="F17" s="201" t="n">
+        <v>7649.81</v>
+      </c>
+      <c r="G17" s="54" t="n">
+        <v>0.018</v>
+      </c>
+      <c r="H17" s="55" t="n">
+        <v>46806</v>
+      </c>
+      <c r="J17" s="201" t="n">
+        <v>7.7825</v>
+      </c>
+      <c r="K17" s="180" t="inlineStr">
+        <is>
+          <t>Cash &amp; Equivalent</t>
+        </is>
+      </c>
+      <c r="L17" s="54" t="n">
+        <v>0.0046</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" s="180" t="n">
+        <v>10</v>
+      </c>
+      <c r="B18" s="180" t="inlineStr">
+        <is>
+          <t>Bajaj Finance Limited</t>
+        </is>
+      </c>
+      <c r="C18" s="180" t="inlineStr">
+        <is>
+          <t>INE296A07TJ4</t>
+        </is>
+      </c>
+      <c r="D18" s="180" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E18" s="200" t="n">
+        <v>7000</v>
+      </c>
+      <c r="F18" s="201" t="n">
+        <v>6978.81</v>
+      </c>
+      <c r="G18" s="54" t="n">
+        <v>0.0164</v>
+      </c>
+      <c r="H18" s="55" t="n">
+        <v>46930</v>
+      </c>
+      <c r="J18" s="201" t="n">
+        <v>7.6009</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" s="180" t="n">
+        <v>11</v>
+      </c>
+      <c r="B19" s="180" t="inlineStr">
+        <is>
+          <t>Tata Capital Housing Finance Limited**</t>
+        </is>
+      </c>
+      <c r="C19" s="180" t="inlineStr">
+        <is>
+          <t>INE033L07HY2</t>
+        </is>
+      </c>
+      <c r="D19" s="180" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E19" s="200" t="n">
+        <v>500</v>
+      </c>
+      <c r="F19" s="201" t="n">
+        <v>5288.4</v>
+      </c>
+      <c r="G19" s="54" t="n">
+        <v>0.0125</v>
+      </c>
+      <c r="H19" s="55" t="n">
+        <v>46694</v>
+      </c>
+      <c r="J19" s="201" t="n">
+        <v>7.535</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" s="180" t="n">
+        <v>12</v>
+      </c>
+      <c r="B20" s="180" t="inlineStr">
+        <is>
+          <t>Bajaj Finance Limited**</t>
+        </is>
+      </c>
+      <c r="C20" s="180" t="inlineStr">
+        <is>
+          <t>INE296A07TF2</t>
+        </is>
+      </c>
+      <c r="D20" s="180" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E20" s="200" t="n">
+        <v>5000</v>
+      </c>
+      <c r="F20" s="201" t="n">
+        <v>5225.46</v>
+      </c>
+      <c r="G20" s="54" t="n">
+        <v>0.0123</v>
+      </c>
+      <c r="H20" s="55" t="n">
+        <v>46731</v>
+      </c>
+      <c r="J20" s="201" t="n">
+        <v>7.61</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" s="180" t="n">
+        <v>13</v>
+      </c>
+      <c r="B21" s="180" t="inlineStr">
+        <is>
+          <t>Tata Capital Limited**</t>
+        </is>
+      </c>
+      <c r="C21" s="180" t="inlineStr">
+        <is>
+          <t>INE976I07DC3</t>
+        </is>
+      </c>
+      <c r="D21" s="180" t="inlineStr">
+        <is>
+          <t>ICRA AAA</t>
+        </is>
+      </c>
+      <c r="E21" s="200" t="n">
+        <v>5000</v>
+      </c>
+      <c r="F21" s="201" t="n">
+        <v>5149.9</v>
+      </c>
+      <c r="G21" s="54" t="n">
+        <v>0.0121</v>
+      </c>
+      <c r="H21" s="55" t="n">
+        <v>46462</v>
+      </c>
+      <c r="J21" s="201" t="n">
+        <v>7.3763</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" s="180" t="n">
+        <v>14</v>
+      </c>
+      <c r="B22" s="180" t="inlineStr">
         <is>
           <t>REC Limited**</t>
         </is>
       </c>
-      <c r="C10" s="8" t="inlineStr">
-[...4 lines deleted...]
-      <c r="D10" s="8" t="inlineStr">
+      <c r="C22" s="180" t="inlineStr">
+        <is>
+          <t>INE020B08EW9</t>
+        </is>
+      </c>
+      <c r="D22" s="180" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E22" s="200" t="n">
+        <v>5000</v>
+      </c>
+      <c r="F22" s="201" t="n">
+        <v>5143.92</v>
+      </c>
+      <c r="G22" s="54" t="n">
+        <v>0.0121</v>
+      </c>
+      <c r="H22" s="55" t="n">
+        <v>46444</v>
+      </c>
+      <c r="J22" s="201" t="n">
+        <v>7.08</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" s="180" t="n">
+        <v>15</v>
+      </c>
+      <c r="B23" s="180" t="inlineStr">
+        <is>
+          <t>National Bank for Agriculture and Rural Development**</t>
+        </is>
+      </c>
+      <c r="C23" s="180" t="inlineStr">
+        <is>
+          <t>INE261F08EM1</t>
+        </is>
+      </c>
+      <c r="D23" s="180" t="inlineStr">
         <is>
           <t>ICRA AAA</t>
         </is>
       </c>
-      <c r="E10" s="208" t="n">
-[...14 lines deleted...]
-      <c r="K10" s="8" t="inlineStr">
+      <c r="E23" s="200" t="n">
+        <v>5000</v>
+      </c>
+      <c r="F23" s="201" t="n">
+        <v>5126.96</v>
+      </c>
+      <c r="G23" s="54" t="n">
+        <v>0.0121</v>
+      </c>
+      <c r="H23" s="55" t="n">
+        <v>46836</v>
+      </c>
+      <c r="J23" s="201" t="n">
+        <v>7.1816</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" s="180" t="n">
+        <v>16</v>
+      </c>
+      <c r="B24" s="180" t="inlineStr">
+        <is>
+          <t>REC Limited**</t>
+        </is>
+      </c>
+      <c r="C24" s="180" t="inlineStr">
+        <is>
+          <t>INE020B08EX7</t>
+        </is>
+      </c>
+      <c r="D24" s="180" t="inlineStr">
+        <is>
+          <t>ICRA AAA</t>
+        </is>
+      </c>
+      <c r="E24" s="200" t="n">
+        <v>5000</v>
+      </c>
+      <c r="F24" s="201" t="n">
+        <v>5079.65</v>
+      </c>
+      <c r="G24" s="54" t="n">
+        <v>0.012</v>
+      </c>
+      <c r="H24" s="55" t="n">
+        <v>46507</v>
+      </c>
+      <c r="J24" s="201" t="n">
+        <v>7.1701</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25" s="180" t="n">
+        <v>17</v>
+      </c>
+      <c r="B25" s="180" t="inlineStr">
+        <is>
+          <t>Bajaj Housing Finance Limited**</t>
+        </is>
+      </c>
+      <c r="C25" s="180" t="inlineStr">
+        <is>
+          <t>INE377Y07623</t>
+        </is>
+      </c>
+      <c r="D25" s="180" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E25" s="200" t="n">
+        <v>4907</v>
+      </c>
+      <c r="F25" s="201" t="n">
+        <v>5026.61</v>
+      </c>
+      <c r="G25" s="54" t="n">
+        <v>0.0118</v>
+      </c>
+      <c r="H25" s="55" t="n">
+        <v>47140</v>
+      </c>
+      <c r="J25" s="201" t="n">
+        <v>7.5499</v>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26" s="180" t="n">
+        <v>18</v>
+      </c>
+      <c r="B26" s="180" t="inlineStr">
+        <is>
+          <t>ICICI Home Finance Company Limited**</t>
+        </is>
+      </c>
+      <c r="C26" s="180" t="inlineStr">
+        <is>
+          <t>INE071G07819</t>
+        </is>
+      </c>
+      <c r="D26" s="180" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E26" s="200" t="n">
+        <v>5000</v>
+      </c>
+      <c r="F26" s="201" t="n">
+        <v>4995.79</v>
+      </c>
+      <c r="G26" s="54" t="n">
+        <v>0.0118</v>
+      </c>
+      <c r="H26" s="55" t="n">
+        <v>46566</v>
+      </c>
+      <c r="J26" s="201" t="n">
+        <v>7.4625</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" s="180" t="n">
+        <v>19</v>
+      </c>
+      <c r="B27" s="180" t="inlineStr">
+        <is>
+          <t>Bajaj Housing Finance Limited**</t>
+        </is>
+      </c>
+      <c r="C27" s="180" t="inlineStr">
+        <is>
+          <t>INE377Y07565</t>
+        </is>
+      </c>
+      <c r="D27" s="180" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E27" s="200" t="n">
+        <v>5000</v>
+      </c>
+      <c r="F27" s="201" t="n">
+        <v>4993.24</v>
+      </c>
+      <c r="G27" s="54" t="n">
+        <v>0.0118</v>
+      </c>
+      <c r="H27" s="55" t="n">
+        <v>46899</v>
+      </c>
+      <c r="J27" s="201" t="n">
+        <v>7.49</v>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28" s="180" t="n">
+        <v>20</v>
+      </c>
+      <c r="B28" s="180" t="inlineStr">
+        <is>
+          <t>Mahindra Rural Housing Finance Limited**</t>
+        </is>
+      </c>
+      <c r="C28" s="180" t="inlineStr">
+        <is>
+          <t>INE950O07511</t>
+        </is>
+      </c>
+      <c r="D28" s="180" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E28" s="200" t="n">
+        <v>4500</v>
+      </c>
+      <c r="F28" s="201" t="n">
+        <v>4750.12</v>
+      </c>
+      <c r="G28" s="54" t="n">
+        <v>0.0112</v>
+      </c>
+      <c r="H28" s="55" t="n">
+        <v>46626</v>
+      </c>
+      <c r="J28" s="201" t="n">
+        <v>7.7225</v>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29" s="180" t="n">
+        <v>21</v>
+      </c>
+      <c r="B29" s="180" t="inlineStr">
+        <is>
+          <t>Bajaj Finance Limited**</t>
+        </is>
+      </c>
+      <c r="C29" s="180" t="inlineStr">
+        <is>
+          <t>INE296A07TC9</t>
+        </is>
+      </c>
+      <c r="D29" s="180" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E29" s="200" t="n">
+        <v>3500</v>
+      </c>
+      <c r="F29" s="201" t="n">
+        <v>3746.95</v>
+      </c>
+      <c r="G29" s="54" t="n">
+        <v>0.008800000000000001</v>
+      </c>
+      <c r="H29" s="55" t="n">
+        <v>46640</v>
+      </c>
+      <c r="J29" s="201" t="n">
+        <v>7.61</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30" s="180" t="n">
+        <v>22</v>
+      </c>
+      <c r="B30" s="180" t="inlineStr">
+        <is>
+          <t>Bajaj Finance Limited**</t>
+        </is>
+      </c>
+      <c r="C30" s="180" t="inlineStr">
+        <is>
+          <t>INE296A07TW7</t>
+        </is>
+      </c>
+      <c r="D30" s="180" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E30" s="200" t="n">
+        <v>3500</v>
+      </c>
+      <c r="F30" s="201" t="n">
+        <v>3561.06</v>
+      </c>
+      <c r="G30" s="54" t="n">
+        <v>0.008399999999999999</v>
+      </c>
+      <c r="H30" s="55" t="n">
+        <v>47225</v>
+      </c>
+      <c r="J30" s="201" t="n">
+        <v>7.69</v>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31" s="180" t="n">
+        <v>23</v>
+      </c>
+      <c r="B31" s="180" t="inlineStr">
+        <is>
+          <t>Bharti Telecom Limited</t>
+        </is>
+      </c>
+      <c r="C31" s="180" t="inlineStr">
+        <is>
+          <t>INE403D08306</t>
+        </is>
+      </c>
+      <c r="D31" s="180" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E31" s="200" t="n">
+        <v>3000</v>
+      </c>
+      <c r="F31" s="201" t="n">
+        <v>3103.22</v>
+      </c>
+      <c r="G31" s="54" t="n">
+        <v>0.0073</v>
+      </c>
+      <c r="H31" s="55" t="n">
+        <v>46722</v>
+      </c>
+      <c r="J31" s="201" t="n">
+        <v>7.865</v>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32" s="180" t="n">
+        <v>24</v>
+      </c>
+      <c r="B32" s="180" t="inlineStr">
+        <is>
+          <t>Reliance Industries Limited**</t>
+        </is>
+      </c>
+      <c r="C32" s="180" t="inlineStr">
+        <is>
+          <t>INE002A08542</t>
+        </is>
+      </c>
+      <c r="D32" s="180" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E32" s="200" t="n">
+        <v>250</v>
+      </c>
+      <c r="F32" s="201" t="n">
+        <v>2745.8</v>
+      </c>
+      <c r="G32" s="54" t="n">
+        <v>0.0065</v>
+      </c>
+      <c r="H32" s="55" t="n">
+        <v>47066</v>
+      </c>
+      <c r="J32" s="201" t="n">
+        <v>6.975</v>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33" s="180" t="n">
+        <v>25</v>
+      </c>
+      <c r="B33" s="180" t="inlineStr">
+        <is>
+          <t>National Bank for Agriculture and Rural Development**</t>
+        </is>
+      </c>
+      <c r="C33" s="180" t="inlineStr">
+        <is>
+          <t>INE261F08EI9</t>
+        </is>
+      </c>
+      <c r="D33" s="180" t="inlineStr">
+        <is>
+          <t>ICRA AAA</t>
+        </is>
+      </c>
+      <c r="E33" s="200" t="n">
+        <v>2500</v>
+      </c>
+      <c r="F33" s="201" t="n">
+        <v>2656.23</v>
+      </c>
+      <c r="G33" s="54" t="n">
+        <v>0.0063</v>
+      </c>
+      <c r="H33" s="55" t="n">
+        <v>46660</v>
+      </c>
+      <c r="J33" s="201" t="n">
+        <v>7.25</v>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34" s="180" t="n">
+        <v>26</v>
+      </c>
+      <c r="B34" s="180" t="inlineStr">
+        <is>
+          <t>HDB Financial Services Limited**</t>
+        </is>
+      </c>
+      <c r="C34" s="180" t="inlineStr">
+        <is>
+          <t>INE756I07EJ2</t>
+        </is>
+      </c>
+      <c r="D34" s="180" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E34" s="200" t="n">
+        <v>250</v>
+      </c>
+      <c r="F34" s="201" t="n">
+        <v>2650.66</v>
+      </c>
+      <c r="G34" s="54" t="n">
+        <v>0.0062</v>
+      </c>
+      <c r="H34" s="55" t="n">
+        <v>46640</v>
+      </c>
+      <c r="J34" s="201" t="n">
+        <v>7.695</v>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35" s="180" t="n">
+        <v>27</v>
+      </c>
+      <c r="B35" s="180" t="inlineStr">
+        <is>
+          <t>Bajaj Housing Finance Limited**</t>
+        </is>
+      </c>
+      <c r="C35" s="180" t="inlineStr">
+        <is>
+          <t>INE377Y07383</t>
+        </is>
+      </c>
+      <c r="D35" s="180" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E35" s="200" t="n">
+        <v>250</v>
+      </c>
+      <c r="F35" s="201" t="n">
+        <v>2639.49</v>
+      </c>
+      <c r="G35" s="54" t="n">
+        <v>0.0062</v>
+      </c>
+      <c r="H35" s="55" t="n">
+        <v>46709</v>
+      </c>
+      <c r="J35" s="201" t="n">
+        <v>7.407</v>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36" s="180" t="n">
+        <v>28</v>
+      </c>
+      <c r="B36" s="180" t="inlineStr">
+        <is>
+          <t>Bajaj Finance Limited**</t>
+        </is>
+      </c>
+      <c r="C36" s="180" t="inlineStr">
+        <is>
+          <t>INE296A07TP1</t>
+        </is>
+      </c>
+      <c r="D36" s="180" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E36" s="200" t="n">
+        <v>2500</v>
+      </c>
+      <c r="F36" s="201" t="n">
+        <v>2622.03</v>
+      </c>
+      <c r="G36" s="54" t="n">
+        <v>0.0062</v>
+      </c>
+      <c r="H36" s="55" t="n">
+        <v>47099</v>
+      </c>
+      <c r="J36" s="201" t="n">
+        <v>7.6041</v>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37" s="180" t="n">
+        <v>29</v>
+      </c>
+      <c r="B37" s="180" t="inlineStr">
+        <is>
+          <t>Small Industries Development Bank of India**</t>
+        </is>
+      </c>
+      <c r="C37" s="180" t="inlineStr">
+        <is>
+          <t>INE556F08KM1</t>
+        </is>
+      </c>
+      <c r="D37" s="180" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E37" s="200" t="n">
+        <v>2500</v>
+      </c>
+      <c r="F37" s="201" t="n">
+        <v>2611.9</v>
+      </c>
+      <c r="G37" s="54" t="n">
+        <v>0.0062</v>
+      </c>
+      <c r="H37" s="55" t="n">
+        <v>46521</v>
+      </c>
+      <c r="J37" s="201" t="n">
+        <v>7.29</v>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38" s="180" t="n">
+        <v>30</v>
+      </c>
+      <c r="B38" s="180" t="inlineStr">
+        <is>
+          <t>REC Limited**</t>
+        </is>
+      </c>
+      <c r="C38" s="180" t="inlineStr">
+        <is>
+          <t>INE020B08AA3</t>
+        </is>
+      </c>
+      <c r="D38" s="180" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E38" s="200" t="n">
+        <v>250</v>
+      </c>
+      <c r="F38" s="201" t="n">
+        <v>2611.18</v>
+      </c>
+      <c r="G38" s="54" t="n">
+        <v>0.0062</v>
+      </c>
+      <c r="H38" s="55" t="n">
+        <v>46333</v>
+      </c>
+      <c r="J38" s="201" t="n">
+        <v>6.985</v>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39" s="180" t="n">
+        <v>31</v>
+      </c>
+      <c r="B39" s="180" t="inlineStr">
+        <is>
+          <t>Jio Credit Limited**</t>
+        </is>
+      </c>
+      <c r="C39" s="180" t="inlineStr">
+        <is>
+          <t>INE282H07034</t>
+        </is>
+      </c>
+      <c r="D39" s="180" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E39" s="200" t="n">
+        <v>2500</v>
+      </c>
+      <c r="F39" s="201" t="n">
+        <v>2608.09</v>
+      </c>
+      <c r="G39" s="54" t="n">
+        <v>0.0061</v>
+      </c>
+      <c r="H39" s="55" t="n">
+        <v>46673</v>
+      </c>
+      <c r="J39" s="201" t="n">
+        <v>7.6125</v>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40" s="180" t="n">
+        <v>32</v>
+      </c>
+      <c r="B40" s="180" t="inlineStr">
+        <is>
+          <t>Small Industries Development Bank of India**</t>
+        </is>
+      </c>
+      <c r="C40" s="180" t="inlineStr">
+        <is>
+          <t>INE556F08KN9</t>
+        </is>
+      </c>
+      <c r="D40" s="180" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E40" s="200" t="n">
+        <v>2500</v>
+      </c>
+      <c r="F40" s="201" t="n">
+        <v>2596.48</v>
+      </c>
+      <c r="G40" s="54" t="n">
+        <v>0.0061</v>
+      </c>
+      <c r="H40" s="55" t="n">
+        <v>46548</v>
+      </c>
+      <c r="J40" s="201" t="n">
+        <v>7.29</v>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41" s="180" t="n">
+        <v>33</v>
+      </c>
+      <c r="B41" s="180" t="inlineStr">
+        <is>
+          <t>Export-Import Bank of India**</t>
+        </is>
+      </c>
+      <c r="C41" s="180" t="inlineStr">
+        <is>
+          <t>INE514E08FJ9</t>
+        </is>
+      </c>
+      <c r="D41" s="180" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E41" s="200" t="n">
+        <v>250</v>
+      </c>
+      <c r="F41" s="201" t="n">
+        <v>2576.47</v>
+      </c>
+      <c r="G41" s="54" t="n">
+        <v>0.0061</v>
+      </c>
+      <c r="H41" s="55" t="n">
+        <v>46419</v>
+      </c>
+      <c r="J41" s="201" t="n">
+        <v>6.87</v>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42" s="180" t="n">
+        <v>34</v>
+      </c>
+      <c r="B42" s="180" t="inlineStr">
+        <is>
+          <t>REC Limited**</t>
+        </is>
+      </c>
+      <c r="C42" s="180" t="inlineStr">
+        <is>
+          <t>INE020B08EH0</t>
+        </is>
+      </c>
+      <c r="D42" s="180" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E42" s="200" t="n">
+        <v>2500</v>
+      </c>
+      <c r="F42" s="201" t="n">
+        <v>2575.17</v>
+      </c>
+      <c r="G42" s="54" t="n">
+        <v>0.0061</v>
+      </c>
+      <c r="H42" s="55" t="n">
+        <v>46843</v>
+      </c>
+      <c r="J42" s="201" t="n">
+        <v>7.08</v>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43" s="180" t="n">
+        <v>35</v>
+      </c>
+      <c r="B43" s="180" t="inlineStr">
+        <is>
+          <t>National Bank for Agriculture and Rural Development**</t>
+        </is>
+      </c>
+      <c r="C43" s="180" t="inlineStr">
+        <is>
+          <t>INE261F08ER0</t>
+        </is>
+      </c>
+      <c r="D43" s="180" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E43" s="200" t="n">
+        <v>2500</v>
+      </c>
+      <c r="F43" s="201" t="n">
+        <v>2568.74</v>
+      </c>
+      <c r="G43" s="54" t="n">
+        <v>0.0061</v>
+      </c>
+      <c r="H43" s="55" t="n">
+        <v>47172</v>
+      </c>
+      <c r="J43" s="201" t="n">
+        <v>7.16</v>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44" s="180" t="n">
+        <v>36</v>
+      </c>
+      <c r="B44" s="180" t="inlineStr">
+        <is>
+          <t>Bajaj Housing Finance Limited**</t>
+        </is>
+      </c>
+      <c r="C44" s="180" t="inlineStr">
+        <is>
+          <t>INE377Y07532</t>
+        </is>
+      </c>
+      <c r="D44" s="180" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E44" s="200" t="n">
+        <v>2500</v>
+      </c>
+      <c r="F44" s="201" t="n">
+        <v>2559.64</v>
+      </c>
+      <c r="G44" s="54" t="n">
+        <v>0.006</v>
+      </c>
+      <c r="H44" s="55" t="n">
+        <v>46832</v>
+      </c>
+      <c r="J44" s="201" t="n">
+        <v>7.4806</v>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45" s="180" t="n">
+        <v>37</v>
+      </c>
+      <c r="B45" s="180" t="inlineStr">
+        <is>
+          <t>Bajaj Housing Finance Limited**</t>
+        </is>
+      </c>
+      <c r="C45" s="180" t="inlineStr">
+        <is>
+          <t>INE377Y07557</t>
+        </is>
+      </c>
+      <c r="D45" s="180" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E45" s="200" t="n">
+        <v>2500</v>
+      </c>
+      <c r="F45" s="201" t="n">
+        <v>2556.75</v>
+      </c>
+      <c r="G45" s="54" t="n">
+        <v>0.006</v>
+      </c>
+      <c r="H45" s="55" t="n">
+        <v>46444</v>
+      </c>
+      <c r="J45" s="201" t="n">
+        <v>7.242</v>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46" s="180" t="n">
+        <v>38</v>
+      </c>
+      <c r="B46" s="180" t="inlineStr">
+        <is>
+          <t>National Bank for Agriculture and Rural Development</t>
+        </is>
+      </c>
+      <c r="C46" s="180" t="inlineStr">
+        <is>
+          <t>INE261F08EH1</t>
+        </is>
+      </c>
+      <c r="D46" s="180" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E46" s="200" t="n">
+        <v>2500</v>
+      </c>
+      <c r="F46" s="201" t="n">
+        <v>2555.14</v>
+      </c>
+      <c r="G46" s="54" t="n">
+        <v>0.006</v>
+      </c>
+      <c r="H46" s="55" t="n">
+        <v>47248</v>
+      </c>
+      <c r="J46" s="201" t="n">
+        <v>7.16</v>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47" s="180" t="n">
+        <v>39</v>
+      </c>
+      <c r="B47" s="180" t="inlineStr">
+        <is>
+          <t>Small Industries Development Bank of India**</t>
+        </is>
+      </c>
+      <c r="C47" s="180" t="inlineStr">
+        <is>
+          <t>INE556F08LC0</t>
+        </is>
+      </c>
+      <c r="D47" s="180" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E47" s="200" t="n">
+        <v>2500</v>
+      </c>
+      <c r="F47" s="201" t="n">
+        <v>2540.07</v>
+      </c>
+      <c r="G47" s="54" t="n">
+        <v>0.006</v>
+      </c>
+      <c r="H47" s="55" t="n">
+        <v>47218</v>
+      </c>
+      <c r="J47" s="201" t="n">
+        <v>7.21</v>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48" s="180" t="n">
+        <v>40</v>
+      </c>
+      <c r="B48" s="180" t="inlineStr">
+        <is>
+          <t>Sundaram Finance Limited**</t>
+        </is>
+      </c>
+      <c r="C48" s="180" t="inlineStr">
+        <is>
+          <t>INE660A07RT4</t>
+        </is>
+      </c>
+      <c r="D48" s="180" t="inlineStr">
+        <is>
+          <t>ICRA AAA</t>
+        </is>
+      </c>
+      <c r="E48" s="200" t="n">
+        <v>2500</v>
+      </c>
+      <c r="F48" s="201" t="n">
+        <v>2517.64</v>
+      </c>
+      <c r="G48" s="54" t="n">
+        <v>0.0059</v>
+      </c>
+      <c r="H48" s="55" t="n">
+        <v>46559</v>
+      </c>
+      <c r="J48" s="201" t="n">
+        <v>7.57</v>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49" s="180" t="n">
+        <v>41</v>
+      </c>
+      <c r="B49" s="180" t="inlineStr">
+        <is>
+          <t>Power Finance Corporation Limited**</t>
+        </is>
+      </c>
+      <c r="C49" s="180" t="inlineStr">
+        <is>
+          <t>INE134E08JC3</t>
+        </is>
+      </c>
+      <c r="D49" s="180" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E49" s="200" t="n">
+        <v>250</v>
+      </c>
+      <c r="F49" s="201" t="n">
+        <v>2515.26</v>
+      </c>
+      <c r="G49" s="54" t="n">
+        <v>0.0059</v>
+      </c>
+      <c r="H49" s="55" t="n">
+        <v>46549</v>
+      </c>
+      <c r="J49" s="201" t="n">
+        <v>7.16</v>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50" s="180" t="n">
+        <v>42</v>
+      </c>
+      <c r="B50" s="180" t="inlineStr">
+        <is>
+          <t>Power Finance Corporation Limited**</t>
+        </is>
+      </c>
+      <c r="C50" s="180" t="inlineStr">
+        <is>
+          <t>INE134E08NW3</t>
+        </is>
+      </c>
+      <c r="D50" s="180" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E50" s="200" t="n">
+        <v>2000</v>
+      </c>
+      <c r="F50" s="201" t="n">
+        <v>2091.89</v>
+      </c>
+      <c r="G50" s="54" t="n">
+        <v>0.0049</v>
+      </c>
+      <c r="H50" s="55" t="n">
+        <v>46675</v>
+      </c>
+      <c r="J50" s="201" t="n">
+        <v>7.165</v>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51" s="180" t="n">
+        <v>43</v>
+      </c>
+      <c r="B51" s="180" t="inlineStr">
+        <is>
+          <t>Kotak Mahindra Prime Limited**</t>
+        </is>
+      </c>
+      <c r="C51" s="180" t="inlineStr">
+        <is>
+          <t>INE916DA7TB2</t>
+        </is>
+      </c>
+      <c r="D51" s="180" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E51" s="200" t="n">
+        <v>1500</v>
+      </c>
+      <c r="F51" s="201" t="n">
+        <v>1509.93</v>
+      </c>
+      <c r="G51" s="54" t="n">
+        <v>0.0036</v>
+      </c>
+      <c r="H51" s="55" t="n">
+        <v>46853</v>
+      </c>
+      <c r="J51" s="201" t="n">
+        <v>7.5967</v>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52" s="180" t="n">
+        <v>44</v>
+      </c>
+      <c r="B52" s="180" t="inlineStr">
+        <is>
+          <t>Tata Capital Limited**</t>
+        </is>
+      </c>
+      <c r="C52" s="180" t="inlineStr">
+        <is>
+          <t>INE601U08309</t>
+        </is>
+      </c>
+      <c r="D52" s="180" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E52" s="200" t="n">
+        <v>100</v>
+      </c>
+      <c r="F52" s="201" t="n">
+        <v>1365.19</v>
+      </c>
+      <c r="G52" s="54" t="n">
+        <v>0.0032</v>
+      </c>
+      <c r="H52" s="55" t="n">
+        <v>46262</v>
+      </c>
+      <c r="J52" s="201" t="n">
+        <v>7.0351</v>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53" s="180" t="n">
+        <v>45</v>
+      </c>
+      <c r="B53" s="180" t="inlineStr">
+        <is>
+          <t>LIC Housing Finance Limited**</t>
+        </is>
+      </c>
+      <c r="C53" s="180" t="inlineStr">
+        <is>
+          <t>INE115A07KE6</t>
+        </is>
+      </c>
+      <c r="D53" s="180" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E53" s="200" t="n">
+        <v>50</v>
+      </c>
+      <c r="F53" s="201" t="n">
+        <v>534.72</v>
+      </c>
+      <c r="G53" s="54" t="n">
+        <v>0.0013</v>
+      </c>
+      <c r="H53" s="55" t="n">
+        <v>46252</v>
+      </c>
+      <c r="J53" s="201" t="n">
+        <v>6.8001</v>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54" s="180" t="n">
+        <v>46</v>
+      </c>
+      <c r="B54" s="180" t="inlineStr">
+        <is>
+          <t>Mahindra &amp; Mahindra Financial Services Limited**</t>
+        </is>
+      </c>
+      <c r="C54" s="180" t="inlineStr">
+        <is>
+          <t>INE774D07VJ0</t>
+        </is>
+      </c>
+      <c r="D54" s="180" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E54" s="200" t="n">
+        <v>250</v>
+      </c>
+      <c r="F54" s="201" t="n">
+        <v>254.02</v>
+      </c>
+      <c r="G54" s="54" t="n">
+        <v>0.0005999999999999999</v>
+      </c>
+      <c r="H54" s="55" t="n">
+        <v>46504</v>
+      </c>
+      <c r="J54" s="201" t="n">
+        <v>7.655</v>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55" s="56" t="n"/>
+      <c r="B55" s="56" t="inlineStr">
+        <is>
+          <t>Total</t>
+        </is>
+      </c>
+      <c r="C55" s="56" t="n"/>
+      <c r="D55" s="56" t="n"/>
+      <c r="E55" s="56" t="n"/>
+      <c r="F55" s="202" t="n">
+        <v>220123.67</v>
+      </c>
+      <c r="G55" s="58" t="n">
+        <v>0.5188</v>
+      </c>
+    </row>
+    <row r="57">
+      <c r="B57" s="41" t="inlineStr">
+        <is>
+          <t>Government Securities (Central/State)</t>
+        </is>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58" s="180" t="n">
+        <v>47</v>
+      </c>
+      <c r="B58" s="180" t="inlineStr">
+        <is>
+          <t>6.85% Uttar Pradesh SDL 2026</t>
+        </is>
+      </c>
+      <c r="C58" s="180" t="inlineStr">
+        <is>
+          <t>IN3320160275</t>
+        </is>
+      </c>
+      <c r="D58" s="180" t="inlineStr">
+        <is>
+          <t>Sovereign</t>
+        </is>
+      </c>
+      <c r="E58" s="200" t="n">
+        <v>9714000</v>
+      </c>
+      <c r="F58" s="201" t="n">
+        <v>9825.65</v>
+      </c>
+      <c r="G58" s="54" t="n">
+        <v>0.0232</v>
+      </c>
+      <c r="H58" s="55" t="n">
+        <v>46349</v>
+      </c>
+      <c r="J58" s="201" t="n">
+        <v>5.6634</v>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59" s="180" t="n">
+        <v>48</v>
+      </c>
+      <c r="B59" s="180" t="inlineStr">
+        <is>
+          <t>TAMIL NADU 07.39% Tamil Nadu SDL 2026</t>
+        </is>
+      </c>
+      <c r="C59" s="180" t="inlineStr">
+        <is>
+          <t>IN3120160137</t>
+        </is>
+      </c>
+      <c r="D59" s="180" t="inlineStr">
+        <is>
+          <t>Sovereign</t>
+        </is>
+      </c>
+      <c r="E59" s="200" t="n">
+        <v>7500000</v>
+      </c>
+      <c r="F59" s="201" t="n">
+        <v>7623.21</v>
+      </c>
+      <c r="G59" s="54" t="n">
+        <v>0.018</v>
+      </c>
+      <c r="H59" s="55" t="n">
+        <v>46335</v>
+      </c>
+      <c r="J59" s="201" t="n">
+        <v>5.6256</v>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60" s="180" t="n">
+        <v>49</v>
+      </c>
+      <c r="B60" s="180" t="inlineStr">
+        <is>
+          <t>7.86% Karnataka SDL 2027</t>
+        </is>
+      </c>
+      <c r="C60" s="180" t="inlineStr">
+        <is>
+          <t>IN1920160117</t>
+        </is>
+      </c>
+      <c r="D60" s="180" t="inlineStr">
+        <is>
+          <t>Sovereign</t>
+        </is>
+      </c>
+      <c r="E60" s="200" t="n">
+        <v>4000000</v>
+      </c>
+      <c r="F60" s="201" t="n">
+        <v>4150.28</v>
+      </c>
+      <c r="G60" s="54" t="n">
+        <v>0.0098</v>
+      </c>
+      <c r="H60" s="55" t="n">
+        <v>46461</v>
+      </c>
+      <c r="J60" s="201" t="n">
+        <v>5.725</v>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61" s="180" t="n">
+        <v>50</v>
+      </c>
+      <c r="B61" s="180" t="inlineStr">
+        <is>
+          <t>8.24% GOI 2027</t>
+        </is>
+      </c>
+      <c r="C61" s="180" t="inlineStr">
+        <is>
+          <t>IN0020060078</t>
+        </is>
+      </c>
+      <c r="D61" s="180" t="inlineStr">
+        <is>
+          <t>Sovereign</t>
+        </is>
+      </c>
+      <c r="E61" s="200" t="n">
+        <v>2500000</v>
+      </c>
+      <c r="F61" s="201" t="n">
+        <v>2617.56</v>
+      </c>
+      <c r="G61" s="54" t="n">
+        <v>0.0062</v>
+      </c>
+      <c r="H61" s="55" t="n">
+        <v>46433</v>
+      </c>
+      <c r="J61" s="201" t="n">
+        <v>5.588</v>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62" s="180" t="n">
+        <v>51</v>
+      </c>
+      <c r="B62" s="180" t="inlineStr">
+        <is>
+          <t>7.59% Gujarat SDL 2027</t>
+        </is>
+      </c>
+      <c r="C62" s="180" t="inlineStr">
+        <is>
+          <t>IN1520160194</t>
+        </is>
+      </c>
+      <c r="D62" s="180" t="inlineStr">
+        <is>
+          <t>Sovereign</t>
+        </is>
+      </c>
+      <c r="E62" s="200" t="n">
+        <v>2500000</v>
+      </c>
+      <c r="F62" s="201" t="n">
+        <v>2599.93</v>
+      </c>
+      <c r="G62" s="54" t="n">
+        <v>0.0061</v>
+      </c>
+      <c r="H62" s="55" t="n">
+        <v>46433</v>
+      </c>
+      <c r="J62" s="201" t="n">
+        <v>5.7</v>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63" s="180" t="n">
+        <v>52</v>
+      </c>
+      <c r="B63" s="180" t="inlineStr">
+        <is>
+          <t>6.36% Himachal Pradesh SDL 2028</t>
+        </is>
+      </c>
+      <c r="C63" s="180" t="inlineStr">
+        <is>
+          <t>IN1720200030</t>
+        </is>
+      </c>
+      <c r="D63" s="180" t="inlineStr">
+        <is>
+          <t>Sovereign</t>
+        </is>
+      </c>
+      <c r="E63" s="200" t="n">
+        <v>2500000</v>
+      </c>
+      <c r="F63" s="201" t="n">
+        <v>2548.73</v>
+      </c>
+      <c r="G63" s="54" t="n">
+        <v>0.006</v>
+      </c>
+      <c r="H63" s="55" t="n">
+        <v>46963</v>
+      </c>
+      <c r="J63" s="201" t="n">
+        <v>6.742</v>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64" s="180" t="n">
+        <v>53</v>
+      </c>
+      <c r="B64" s="180" t="inlineStr">
+        <is>
+          <t>7.24% Gujarat SDL 2026</t>
+        </is>
+      </c>
+      <c r="C64" s="180" t="inlineStr">
+        <is>
+          <t>IN1520160160</t>
+        </is>
+      </c>
+      <c r="D64" s="180" t="inlineStr">
+        <is>
+          <t>Sovereign</t>
+        </is>
+      </c>
+      <c r="E64" s="200" t="n">
+        <v>2500000</v>
+      </c>
+      <c r="F64" s="201" t="n">
+        <v>2520.51</v>
+      </c>
+      <c r="G64" s="54" t="n">
+        <v>0.0059</v>
+      </c>
+      <c r="H64" s="55" t="n">
+        <v>46384</v>
+      </c>
+      <c r="J64" s="201" t="n">
+        <v>5.6309</v>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65" s="180" t="n">
+        <v>54</v>
+      </c>
+      <c r="B65" s="180" t="inlineStr">
+        <is>
+          <t>6.88% Uttar Pradesh SDL 2031</t>
+        </is>
+      </c>
+      <c r="C65" s="180" t="inlineStr">
+        <is>
+          <t>IN3320210013</t>
+        </is>
+      </c>
+      <c r="D65" s="180" t="inlineStr">
+        <is>
+          <t>Sovereign</t>
+        </is>
+      </c>
+      <c r="E65" s="200" t="n">
+        <v>2000000</v>
+      </c>
+      <c r="F65" s="201" t="n">
+        <v>1986.87</v>
+      </c>
+      <c r="G65" s="54" t="n">
+        <v>0.0047</v>
+      </c>
+      <c r="H65" s="55" t="n">
+        <v>48022</v>
+      </c>
+      <c r="J65" s="201" t="n">
+        <v>7.0751</v>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66" s="180" t="n">
+        <v>55</v>
+      </c>
+      <c r="B66" s="180" t="inlineStr">
+        <is>
+          <t>7.37% Maharashtra SDL 2026</t>
+        </is>
+      </c>
+      <c r="C66" s="180" t="inlineStr">
+        <is>
+          <t>IN2220160062</t>
+        </is>
+      </c>
+      <c r="D66" s="180" t="inlineStr">
+        <is>
+          <t>Sovereign</t>
+        </is>
+      </c>
+      <c r="E66" s="200" t="n">
+        <v>1875000</v>
+      </c>
+      <c r="F66" s="201" t="n">
+        <v>1922.61</v>
+      </c>
+      <c r="G66" s="54" t="n">
+        <v>0.0045</v>
+      </c>
+      <c r="H66" s="55" t="n">
+        <v>46279</v>
+      </c>
+      <c r="J66" s="201" t="n">
+        <v>5.4387</v>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67" s="180" t="n">
+        <v>56</v>
+      </c>
+      <c r="B67" s="180" t="inlineStr">
+        <is>
+          <t>7.15% Karnataka SDL 2027</t>
+        </is>
+      </c>
+      <c r="C67" s="180" t="inlineStr">
+        <is>
+          <t>IN1920160075</t>
+        </is>
+      </c>
+      <c r="D67" s="180" t="inlineStr">
+        <is>
+          <t>Sovereign</t>
+        </is>
+      </c>
+      <c r="E67" s="200" t="n">
+        <v>1000000</v>
+      </c>
+      <c r="F67" s="201" t="n">
+        <v>1041.28</v>
+      </c>
+      <c r="G67" s="54" t="n">
+        <v>0.0025</v>
+      </c>
+      <c r="H67" s="55" t="n">
+        <v>46398</v>
+      </c>
+      <c r="J67" s="201" t="n">
+        <v>5.68</v>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68" s="180" t="n">
+        <v>57</v>
+      </c>
+      <c r="B68" s="180" t="inlineStr">
+        <is>
+          <t>7.08% Karnataka SDL 2031</t>
+        </is>
+      </c>
+      <c r="C68" s="180" t="inlineStr">
+        <is>
+          <t>IN1920240232</t>
+        </is>
+      </c>
+      <c r="D68" s="180" t="inlineStr">
+        <is>
+          <t>Sovereign</t>
+        </is>
+      </c>
+      <c r="E68" s="200" t="n">
+        <v>1000000</v>
+      </c>
+      <c r="F68" s="201" t="n">
+        <v>1028.71</v>
+      </c>
+      <c r="G68" s="54" t="n">
+        <v>0.0024</v>
+      </c>
+      <c r="H68" s="55" t="n">
+        <v>48072</v>
+      </c>
+      <c r="J68" s="201" t="n">
+        <v>7.045</v>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69" s="180" t="n">
+        <v>58</v>
+      </c>
+      <c r="B69" s="180" t="inlineStr">
+        <is>
+          <t>7.39% Maharashtra SDL 2026</t>
+        </is>
+      </c>
+      <c r="C69" s="180" t="inlineStr">
+        <is>
+          <t>IN2220160104</t>
+        </is>
+      </c>
+      <c r="D69" s="180" t="inlineStr">
+        <is>
+          <t>Sovereign</t>
+        </is>
+      </c>
+      <c r="E69" s="200" t="n">
+        <v>1000000</v>
+      </c>
+      <c r="F69" s="201" t="n">
+        <v>1016.43</v>
+      </c>
+      <c r="G69" s="54" t="n">
+        <v>0.0024</v>
+      </c>
+      <c r="H69" s="55" t="n">
+        <v>46335</v>
+      </c>
+      <c r="J69" s="201" t="n">
+        <v>5.6256</v>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70" s="180" t="n">
+        <v>59</v>
+      </c>
+      <c r="B70" s="180" t="inlineStr">
+        <is>
+          <t>7.16% Maharashtra SDL 2026</t>
+        </is>
+      </c>
+      <c r="C70" s="180" t="inlineStr">
+        <is>
+          <t>IN2220160070</t>
+        </is>
+      </c>
+      <c r="D70" s="180" t="inlineStr">
+        <is>
+          <t>Sovereign</t>
+        </is>
+      </c>
+      <c r="E70" s="200" t="n">
+        <v>826200</v>
+      </c>
+      <c r="F70" s="201" t="n">
+        <v>844.58</v>
+      </c>
+      <c r="G70" s="54" t="n">
+        <v>0.002</v>
+      </c>
+      <c r="H70" s="55" t="n">
+        <v>46293</v>
+      </c>
+      <c r="J70" s="201" t="n">
+        <v>5.4388</v>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71" s="180" t="n">
+        <v>60</v>
+      </c>
+      <c r="B71" s="180" t="inlineStr">
+        <is>
+          <t>6.83% Karnataka SDL 2026</t>
+        </is>
+      </c>
+      <c r="C71" s="180" t="inlineStr">
+        <is>
+          <t>IN1920160042</t>
+        </is>
+      </c>
+      <c r="D71" s="180" t="inlineStr">
+        <is>
+          <t>Sovereign</t>
+        </is>
+      </c>
+      <c r="E71" s="200" t="n">
+        <v>500000</v>
+      </c>
+      <c r="F71" s="201" t="n">
+        <v>505.79</v>
+      </c>
+      <c r="G71" s="54" t="n">
+        <v>0.0012</v>
+      </c>
+      <c r="H71" s="55" t="n">
+        <v>46349</v>
+      </c>
+      <c r="J71" s="201" t="n">
+        <v>5.6155</v>
+      </c>
+    </row>
+    <row r="72">
+      <c r="A72" s="180" t="n">
+        <v>61</v>
+      </c>
+      <c r="B72" s="180" t="inlineStr">
+        <is>
+          <t>7.05% Gujarat SDL 2026</t>
+        </is>
+      </c>
+      <c r="C72" s="180" t="inlineStr">
+        <is>
+          <t>IN1520160152</t>
+        </is>
+      </c>
+      <c r="D72" s="180" t="inlineStr">
+        <is>
+          <t>Sovereign</t>
+        </is>
+      </c>
+      <c r="E72" s="200" t="n">
+        <v>500000</v>
+      </c>
+      <c r="F72" s="201" t="n">
+        <v>504.71</v>
+      </c>
+      <c r="G72" s="54" t="n">
+        <v>0.0012</v>
+      </c>
+      <c r="H72" s="55" t="n">
+        <v>46370</v>
+      </c>
+      <c r="J72" s="201" t="n">
+        <v>5.6254</v>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73" s="56" t="n"/>
+      <c r="B73" s="56" t="inlineStr">
+        <is>
+          <t>Total</t>
+        </is>
+      </c>
+      <c r="C73" s="56" t="n"/>
+      <c r="D73" s="56" t="n"/>
+      <c r="E73" s="56" t="n"/>
+      <c r="F73" s="202" t="n">
+        <v>40736.85</v>
+      </c>
+      <c r="G73" s="58" t="n">
+        <v>0.0961</v>
+      </c>
+    </row>
+    <row r="75">
+      <c r="B75" s="41" t="inlineStr">
+        <is>
+          <t>Securitised Debt</t>
+        </is>
+      </c>
+    </row>
+    <row r="76">
+      <c r="A76" s="180" t="n">
+        <v>62</v>
+      </c>
+      <c r="B76" s="180" t="inlineStr">
+        <is>
+          <t>India Universal Trust**</t>
+        </is>
+      </c>
+      <c r="C76" s="180" t="inlineStr">
+        <is>
+          <t>INE16J715027</t>
+        </is>
+      </c>
+      <c r="D76" s="180" t="inlineStr">
+        <is>
+          <t>IND AAA(SO)</t>
+        </is>
+      </c>
+      <c r="E76" s="200" t="n">
+        <v>89</v>
+      </c>
+      <c r="F76" s="201" t="n">
+        <v>5972.93</v>
+      </c>
+      <c r="G76" s="54" t="n">
+        <v>0.0141</v>
+      </c>
+      <c r="H76" s="55" t="n">
+        <v>46497</v>
+      </c>
+      <c r="J76" s="201" t="n">
+        <v>7.9436</v>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77" s="56" t="n"/>
+      <c r="B77" s="56" t="inlineStr">
+        <is>
+          <t>Total</t>
+        </is>
+      </c>
+      <c r="C77" s="56" t="n"/>
+      <c r="D77" s="56" t="n"/>
+      <c r="E77" s="56" t="n"/>
+      <c r="F77" s="202" t="n">
+        <v>5972.93</v>
+      </c>
+      <c r="G77" s="58" t="n">
+        <v>0.0141</v>
+      </c>
+    </row>
+    <row r="79">
+      <c r="B79" s="41" t="inlineStr">
+        <is>
+          <t>MONEY MARKET INSTRUMENTS</t>
+        </is>
+      </c>
+    </row>
+    <row r="80">
+      <c r="B80" s="41" t="inlineStr">
+        <is>
+          <t>Certificate of Deposit</t>
+        </is>
+      </c>
+    </row>
+    <row r="81">
+      <c r="A81" s="180" t="n">
+        <v>63</v>
+      </c>
+      <c r="B81" s="180" t="inlineStr">
+        <is>
+          <t>Bank of Baroda</t>
+        </is>
+      </c>
+      <c r="C81" s="180" t="inlineStr">
+        <is>
+          <t>INE028A16KY0</t>
+        </is>
+      </c>
+      <c r="D81" s="180" t="inlineStr">
+        <is>
+          <t>IND A1+</t>
+        </is>
+      </c>
+      <c r="E81" s="200" t="n">
+        <v>3000</v>
+      </c>
+      <c r="F81" s="201" t="n">
+        <v>14486.55</v>
+      </c>
+      <c r="G81" s="54" t="n">
+        <v>0.0341</v>
+      </c>
+      <c r="H81" s="55" t="n">
+        <v>46395</v>
+      </c>
+      <c r="J81" s="201" t="n">
+        <v>6.7733</v>
+      </c>
+    </row>
+    <row r="82">
+      <c r="A82" s="180" t="n">
+        <v>64</v>
+      </c>
+      <c r="B82" s="180" t="inlineStr">
+        <is>
+          <t>HDFC Bank Limited</t>
+        </is>
+      </c>
+      <c r="C82" s="180" t="inlineStr">
+        <is>
+          <t>INE040A16IT9</t>
+        </is>
+      </c>
+      <c r="D82" s="180" t="inlineStr">
         <is>
           <t>CRISIL A1+</t>
         </is>
       </c>
-      <c r="L10" s="70" t="n">
-[...4 lines deleted...]
-      <c r="A11" s="8" t="n">
+      <c r="E82" s="200" t="n">
+        <v>1500</v>
+      </c>
+      <c r="F82" s="201" t="n">
+        <v>7162.6</v>
+      </c>
+      <c r="G82" s="54" t="n">
+        <v>0.0169</v>
+      </c>
+      <c r="H82" s="55" t="n">
+        <v>46455</v>
+      </c>
+      <c r="J82" s="201" t="n">
+        <v>6.85</v>
+      </c>
+    </row>
+    <row r="83">
+      <c r="A83" s="180" t="n">
+        <v>65</v>
+      </c>
+      <c r="B83" s="180" t="inlineStr">
+        <is>
+          <t>Axis Bank Limited**</t>
+        </is>
+      </c>
+      <c r="C83" s="180" t="inlineStr">
+        <is>
+          <t>INE238AD6BP3</t>
+        </is>
+      </c>
+      <c r="D83" s="180" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E83" s="200" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F83" s="201" t="n">
+        <v>4866.46</v>
+      </c>
+      <c r="G83" s="54" t="n">
+        <v>0.0115</v>
+      </c>
+      <c r="H83" s="55" t="n">
+        <v>46353</v>
+      </c>
+      <c r="J83" s="201" t="n">
+        <v>6.7221</v>
+      </c>
+    </row>
+    <row r="84">
+      <c r="A84" s="180" t="n">
+        <v>66</v>
+      </c>
+      <c r="B84" s="180" t="inlineStr">
+        <is>
+          <t>Kotak Mahindra Bank Limited**</t>
+        </is>
+      </c>
+      <c r="C84" s="180" t="inlineStr">
+        <is>
+          <t>INE237AD6117</t>
+        </is>
+      </c>
+      <c r="D84" s="180" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E84" s="200" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F84" s="201" t="n">
+        <v>4829.18</v>
+      </c>
+      <c r="G84" s="54" t="n">
+        <v>0.0114</v>
+      </c>
+      <c r="H84" s="55" t="n">
+        <v>46395</v>
+      </c>
+      <c r="J84" s="201" t="n">
+        <v>6.76</v>
+      </c>
+    </row>
+    <row r="85">
+      <c r="A85" s="180" t="n">
+        <v>67</v>
+      </c>
+      <c r="B85" s="180" t="inlineStr">
+        <is>
+          <t>Canara Bank**</t>
+        </is>
+      </c>
+      <c r="C85" s="180" t="inlineStr">
+        <is>
+          <t>INE476A16G36</t>
+        </is>
+      </c>
+      <c r="D85" s="180" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E85" s="200" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F85" s="201" t="n">
+        <v>4810.34</v>
+      </c>
+      <c r="G85" s="54" t="n">
+        <v>0.0113</v>
+      </c>
+      <c r="H85" s="55" t="n">
+        <v>46416</v>
+      </c>
+      <c r="J85" s="201" t="n">
+        <v>6.7883</v>
+      </c>
+    </row>
+    <row r="86">
+      <c r="A86" s="180" t="n">
+        <v>68</v>
+      </c>
+      <c r="B86" s="180" t="inlineStr">
+        <is>
+          <t>Bank of Baroda**</t>
+        </is>
+      </c>
+      <c r="C86" s="180" t="inlineStr">
+        <is>
+          <t>INE028A16LG5</t>
+        </is>
+      </c>
+      <c r="D86" s="180" t="inlineStr">
+        <is>
+          <t>IND A1+</t>
+        </is>
+      </c>
+      <c r="E86" s="200" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F86" s="201" t="n">
+        <v>4806.85</v>
+      </c>
+      <c r="G86" s="54" t="n">
+        <v>0.0113</v>
+      </c>
+      <c r="H86" s="55" t="n">
+        <v>46420</v>
+      </c>
+      <c r="J86" s="201" t="n">
+        <v>6.7901</v>
+      </c>
+    </row>
+    <row r="87">
+      <c r="A87" s="180" t="n">
+        <v>69</v>
+      </c>
+      <c r="B87" s="180" t="inlineStr">
+        <is>
+          <t>Punjab National Bank</t>
+        </is>
+      </c>
+      <c r="C87" s="180" t="inlineStr">
+        <is>
+          <t>INE160A16UD4</t>
+        </is>
+      </c>
+      <c r="D87" s="180" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E87" s="200" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F87" s="201" t="n">
+        <v>4805.1</v>
+      </c>
+      <c r="G87" s="54" t="n">
+        <v>0.0113</v>
+      </c>
+      <c r="H87" s="55" t="n">
+        <v>46422</v>
+      </c>
+      <c r="J87" s="201" t="n">
+        <v>6.7915</v>
+      </c>
+    </row>
+    <row r="88">
+      <c r="A88" s="180" t="n">
+        <v>70</v>
+      </c>
+      <c r="B88" s="180" t="inlineStr">
+        <is>
+          <t>HDFC Bank Limited</t>
+        </is>
+      </c>
+      <c r="C88" s="180" t="inlineStr">
+        <is>
+          <t>INE040A16IM4</t>
+        </is>
+      </c>
+      <c r="D88" s="180" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E88" s="200" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F88" s="201" t="n">
+        <v>4802.62</v>
+      </c>
+      <c r="G88" s="54" t="n">
+        <v>0.0113</v>
+      </c>
+      <c r="H88" s="55" t="n">
+        <v>46423</v>
+      </c>
+      <c r="J88" s="201" t="n">
+        <v>6.8499</v>
+      </c>
+    </row>
+    <row r="89">
+      <c r="A89" s="180" t="n">
+        <v>71</v>
+      </c>
+      <c r="B89" s="180" t="inlineStr">
+        <is>
+          <t>National Bank for Agriculture and Rural Development**</t>
+        </is>
+      </c>
+      <c r="C89" s="180" t="inlineStr">
+        <is>
+          <t>INE261F16AJ8</t>
+        </is>
+      </c>
+      <c r="D89" s="180" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E89" s="200" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F89" s="201" t="n">
+        <v>4802.52</v>
+      </c>
+      <c r="G89" s="54" t="n">
+        <v>0.0113</v>
+      </c>
+      <c r="H89" s="55" t="n">
+        <v>46422</v>
+      </c>
+      <c r="J89" s="201" t="n">
+        <v>6.8851</v>
+      </c>
+    </row>
+    <row r="90">
+      <c r="A90" s="180" t="n">
+        <v>72</v>
+      </c>
+      <c r="B90" s="180" t="inlineStr">
+        <is>
+          <t>Indian Bank**</t>
+        </is>
+      </c>
+      <c r="C90" s="180" t="inlineStr">
+        <is>
+          <t>INE562A16QJ6</t>
+        </is>
+      </c>
+      <c r="D90" s="180" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E90" s="200" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F90" s="201" t="n">
+        <v>4801.23</v>
+      </c>
+      <c r="G90" s="54" t="n">
+        <v>0.0113</v>
+      </c>
+      <c r="H90" s="55" t="n">
+        <v>46427</v>
+      </c>
+      <c r="J90" s="201" t="n">
+        <v>6.776</v>
+      </c>
+    </row>
+    <row r="91">
+      <c r="A91" s="180" t="n">
+        <v>73</v>
+      </c>
+      <c r="B91" s="180" t="inlineStr">
+        <is>
+          <t>Canara Bank**</t>
+        </is>
+      </c>
+      <c r="C91" s="180" t="inlineStr">
+        <is>
+          <t>INE476A16H01</t>
+        </is>
+      </c>
+      <c r="D91" s="180" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E91" s="200" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F91" s="201" t="n">
+        <v>4798.7</v>
+      </c>
+      <c r="G91" s="54" t="n">
+        <v>0.0113</v>
+      </c>
+      <c r="H91" s="55" t="n">
+        <v>46430</v>
+      </c>
+      <c r="J91" s="201" t="n">
+        <v>6.775</v>
+      </c>
+    </row>
+    <row r="92">
+      <c r="A92" s="180" t="n">
+        <v>74</v>
+      </c>
+      <c r="B92" s="180" t="inlineStr">
+        <is>
+          <t>HDFC Bank Limited</t>
+        </is>
+      </c>
+      <c r="C92" s="180" t="inlineStr">
+        <is>
+          <t>INE040A16IO0</t>
+        </is>
+      </c>
+      <c r="D92" s="180" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E92" s="200" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F92" s="201" t="n">
+        <v>4786.23</v>
+      </c>
+      <c r="G92" s="54" t="n">
+        <v>0.0113</v>
+      </c>
+      <c r="H92" s="55" t="n">
+        <v>46442</v>
+      </c>
+      <c r="J92" s="201" t="n">
+        <v>6.8499</v>
+      </c>
+    </row>
+    <row r="93">
+      <c r="A93" s="180" t="n">
+        <v>75</v>
+      </c>
+      <c r="B93" s="180" t="inlineStr">
+        <is>
+          <t>Export-Import Bank of India**</t>
+        </is>
+      </c>
+      <c r="C93" s="180" t="inlineStr">
+        <is>
+          <t>INE514E16CP6</t>
+        </is>
+      </c>
+      <c r="D93" s="180" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E93" s="200" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F93" s="201" t="n">
+        <v>4784.59</v>
+      </c>
+      <c r="G93" s="54" t="n">
+        <v>0.0113</v>
+      </c>
+      <c r="H93" s="55" t="n">
+        <v>46447</v>
+      </c>
+      <c r="J93" s="201" t="n">
+        <v>6.7625</v>
+      </c>
+    </row>
+    <row r="94">
+      <c r="A94" s="180" t="n">
+        <v>76</v>
+      </c>
+      <c r="B94" s="180" t="inlineStr">
+        <is>
+          <t>HDFC Bank Limited**</t>
+        </is>
+      </c>
+      <c r="C94" s="180" t="inlineStr">
+        <is>
+          <t>INE040A16IZ6</t>
+        </is>
+      </c>
+      <c r="D94" s="180" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E94" s="200" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F94" s="201" t="n">
+        <v>4772.5</v>
+      </c>
+      <c r="G94" s="54" t="n">
+        <v>0.0112</v>
+      </c>
+      <c r="H94" s="55" t="n">
+        <v>46458</v>
+      </c>
+      <c r="J94" s="201" t="n">
+        <v>6.85</v>
+      </c>
+    </row>
+    <row r="95">
+      <c r="A95" s="180" t="n">
+        <v>77</v>
+      </c>
+      <c r="B95" s="180" t="inlineStr">
+        <is>
+          <t>Canara Bank**</t>
+        </is>
+      </c>
+      <c r="C95" s="180" t="inlineStr">
+        <is>
+          <t>INE476A16I26</t>
+        </is>
+      </c>
+      <c r="D95" s="180" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E95" s="200" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F95" s="201" t="n">
+        <v>4763.9</v>
+      </c>
+      <c r="G95" s="54" t="n">
+        <v>0.0112</v>
+      </c>
+      <c r="H95" s="55" t="n">
+        <v>46471</v>
+      </c>
+      <c r="J95" s="201" t="n">
+        <v>6.775</v>
+      </c>
+    </row>
+    <row r="96">
+      <c r="A96" s="180" t="n">
+        <v>78</v>
+      </c>
+      <c r="B96" s="180" t="inlineStr">
+        <is>
+          <t>Small Industries Development Bank of India**</t>
+        </is>
+      </c>
+      <c r="C96" s="180" t="inlineStr">
+        <is>
+          <t>INE556F16CD0</t>
+        </is>
+      </c>
+      <c r="D96" s="180" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E96" s="200" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F96" s="201" t="n">
+        <v>4759.26</v>
+      </c>
+      <c r="G96" s="54" t="n">
+        <v>0.0112</v>
+      </c>
+      <c r="H96" s="55" t="n">
+        <v>46471</v>
+      </c>
+      <c r="J96" s="201" t="n">
+        <v>6.915</v>
+      </c>
+    </row>
+    <row r="97">
+      <c r="A97" s="180" t="n">
+        <v>79</v>
+      </c>
+      <c r="B97" s="180" t="inlineStr">
+        <is>
+          <t>Union Bank of India**</t>
+        </is>
+      </c>
+      <c r="C97" s="180" t="inlineStr">
+        <is>
+          <t>INE692A16MD3</t>
+        </is>
+      </c>
+      <c r="D97" s="180" t="inlineStr">
+        <is>
+          <t>ICRA A1+</t>
+        </is>
+      </c>
+      <c r="E97" s="200" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F97" s="201" t="n">
+        <v>4716.87</v>
+      </c>
+      <c r="G97" s="54" t="n">
+        <v>0.0111</v>
+      </c>
+      <c r="H97" s="55" t="n">
+        <v>46514</v>
+      </c>
+      <c r="J97" s="201" t="n">
+        <v>7.0675</v>
+      </c>
+    </row>
+    <row r="98">
+      <c r="A98" s="180" t="n">
+        <v>80</v>
+      </c>
+      <c r="B98" s="180" t="inlineStr">
+        <is>
+          <t>Small Industries Development Bank of India**</t>
+        </is>
+      </c>
+      <c r="C98" s="180" t="inlineStr">
+        <is>
+          <t>INE556F16CE8</t>
+        </is>
+      </c>
+      <c r="D98" s="180" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E98" s="200" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F98" s="201" t="n">
+        <v>4683.69</v>
+      </c>
+      <c r="G98" s="54" t="n">
+        <v>0.011</v>
+      </c>
+      <c r="H98" s="55" t="n">
+        <v>46549</v>
+      </c>
+      <c r="J98" s="201" t="n">
+        <v>7.145</v>
+      </c>
+    </row>
+    <row r="99">
+      <c r="A99" s="180" t="n">
+        <v>81</v>
+      </c>
+      <c r="B99" s="180" t="inlineStr">
+        <is>
+          <t>HDFC Bank Limited</t>
+        </is>
+      </c>
+      <c r="C99" s="180" t="inlineStr">
+        <is>
+          <t>INE040A16IK8</t>
+        </is>
+      </c>
+      <c r="D99" s="180" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E99" s="200" t="n">
+        <v>800</v>
+      </c>
+      <c r="F99" s="201" t="n">
+        <v>3851.81</v>
+      </c>
+      <c r="G99" s="54" t="n">
+        <v>0.0091</v>
+      </c>
+      <c r="H99" s="55" t="n">
+        <v>46409</v>
+      </c>
+      <c r="J99" s="201" t="n">
+        <v>6.8499</v>
+      </c>
+    </row>
+    <row r="100">
+      <c r="A100" s="180" t="n">
+        <v>82</v>
+      </c>
+      <c r="B100" s="180" t="inlineStr">
+        <is>
+          <t>HDFC Bank Limited**</t>
+        </is>
+      </c>
+      <c r="C100" s="180" t="inlineStr">
+        <is>
+          <t>INE040A16HU9</t>
+        </is>
+      </c>
+      <c r="D100" s="180" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E100" s="200" t="n">
+        <v>500</v>
+      </c>
+      <c r="F100" s="201" t="n">
+        <v>2442.19</v>
+      </c>
+      <c r="G100" s="54" t="n">
+        <v>0.0058</v>
+      </c>
+      <c r="H100" s="55" t="n">
+        <v>46332</v>
+      </c>
+      <c r="J100" s="201" t="n">
+        <v>6.75</v>
+      </c>
+    </row>
+    <row r="101">
+      <c r="A101" s="180" t="n">
+        <v>83</v>
+      </c>
+      <c r="B101" s="180" t="inlineStr">
+        <is>
+          <t>Bank of Baroda</t>
+        </is>
+      </c>
+      <c r="C101" s="180" t="inlineStr">
+        <is>
+          <t>INE028A16KK9</t>
+        </is>
+      </c>
+      <c r="D101" s="180" t="inlineStr">
+        <is>
+          <t>IND A1+</t>
+        </is>
+      </c>
+      <c r="E101" s="200" t="n">
+        <v>500</v>
+      </c>
+      <c r="F101" s="201" t="n">
+        <v>2434.32</v>
+      </c>
+      <c r="G101" s="54" t="n">
+        <v>0.0057</v>
+      </c>
+      <c r="H101" s="55" t="n">
+        <v>46351</v>
+      </c>
+      <c r="J101" s="201" t="n">
+        <v>6.7</v>
+      </c>
+    </row>
+    <row r="102">
+      <c r="A102" s="180" t="n">
+        <v>84</v>
+      </c>
+      <c r="B102" s="180" t="inlineStr">
+        <is>
+          <t>Punjab National Bank</t>
+        </is>
+      </c>
+      <c r="C102" s="180" t="inlineStr">
+        <is>
+          <t>INE160A16TZ9</t>
+        </is>
+      </c>
+      <c r="D102" s="180" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E102" s="200" t="n">
+        <v>500</v>
+      </c>
+      <c r="F102" s="201" t="n">
+        <v>2425.43</v>
+      </c>
+      <c r="G102" s="54" t="n">
+        <v>0.0057</v>
+      </c>
+      <c r="H102" s="55" t="n">
+        <v>46371</v>
+      </c>
+      <c r="J102" s="201" t="n">
+        <v>6.72</v>
+      </c>
+    </row>
+    <row r="103">
+      <c r="A103" s="180" t="n">
+        <v>85</v>
+      </c>
+      <c r="B103" s="180" t="inlineStr">
+        <is>
+          <t>ICICI Bank Limited</t>
+        </is>
+      </c>
+      <c r="C103" s="180" t="inlineStr">
+        <is>
+          <t>INE090AD6279</t>
+        </is>
+      </c>
+      <c r="D103" s="180" t="inlineStr">
+        <is>
+          <t>ICRA A1+</t>
+        </is>
+      </c>
+      <c r="E103" s="200" t="n">
+        <v>500</v>
+      </c>
+      <c r="F103" s="201" t="n">
+        <v>2406.43</v>
+      </c>
+      <c r="G103" s="54" t="n">
+        <v>0.0057</v>
+      </c>
+      <c r="H103" s="55" t="n">
+        <v>46414</v>
+      </c>
+      <c r="J103" s="201" t="n">
+        <v>6.7581</v>
+      </c>
+    </row>
+    <row r="104">
+      <c r="A104" s="180" t="n">
+        <v>86</v>
+      </c>
+      <c r="B104" s="180" t="inlineStr">
+        <is>
+          <t>Bank of Baroda</t>
+        </is>
+      </c>
+      <c r="C104" s="180" t="inlineStr">
+        <is>
+          <t>INE028A16LC4</t>
+        </is>
+      </c>
+      <c r="D104" s="180" t="inlineStr">
+        <is>
+          <t>IND A1+</t>
+        </is>
+      </c>
+      <c r="E104" s="200" t="n">
+        <v>500</v>
+      </c>
+      <c r="F104" s="201" t="n">
+        <v>2406.07</v>
+      </c>
+      <c r="G104" s="54" t="n">
+        <v>0.0057</v>
+      </c>
+      <c r="H104" s="55" t="n">
+        <v>46414</v>
+      </c>
+      <c r="J104" s="201" t="n">
+        <v>6.7849</v>
+      </c>
+    </row>
+    <row r="105">
+      <c r="A105" s="180" t="n">
+        <v>87</v>
+      </c>
+      <c r="B105" s="180" t="inlineStr">
+        <is>
+          <t>Kotak Mahindra Bank Limited**</t>
+        </is>
+      </c>
+      <c r="C105" s="180" t="inlineStr">
+        <is>
+          <t>INE237AD6125</t>
+        </is>
+      </c>
+      <c r="D105" s="180" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E105" s="200" t="n">
+        <v>500</v>
+      </c>
+      <c r="F105" s="201" t="n">
+        <v>2405.55</v>
+      </c>
+      <c r="G105" s="54" t="n">
+        <v>0.0057</v>
+      </c>
+      <c r="H105" s="55" t="n">
+        <v>46416</v>
+      </c>
+      <c r="J105" s="201" t="n">
+        <v>6.7601</v>
+      </c>
+    </row>
+    <row r="106">
+      <c r="A106" s="180" t="n">
+        <v>88</v>
+      </c>
+      <c r="B106" s="180" t="inlineStr">
+        <is>
+          <t>Canara Bank</t>
+        </is>
+      </c>
+      <c r="C106" s="180" t="inlineStr">
+        <is>
+          <t>INE476A16G28</t>
+        </is>
+      </c>
+      <c r="D106" s="180" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E106" s="200" t="n">
+        <v>500</v>
+      </c>
+      <c r="F106" s="201" t="n">
+        <v>2405.49</v>
+      </c>
+      <c r="G106" s="54" t="n">
+        <v>0.0057</v>
+      </c>
+      <c r="H106" s="55" t="n">
+        <v>46415</v>
+      </c>
+      <c r="J106" s="201" t="n">
+        <v>6.7967</v>
+      </c>
+    </row>
+    <row r="107">
+      <c r="A107" s="180" t="n">
+        <v>89</v>
+      </c>
+      <c r="B107" s="180" t="inlineStr">
+        <is>
+          <t>National Bank for Agriculture and Rural Development</t>
+        </is>
+      </c>
+      <c r="C107" s="180" t="inlineStr">
+        <is>
+          <t>INE261F16AH2</t>
+        </is>
+      </c>
+      <c r="D107" s="180" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E107" s="200" t="n">
+        <v>500</v>
+      </c>
+      <c r="F107" s="201" t="n">
+        <v>2404.51</v>
+      </c>
+      <c r="G107" s="54" t="n">
+        <v>0.0057</v>
+      </c>
+      <c r="H107" s="55" t="n">
+        <v>46415</v>
+      </c>
+      <c r="J107" s="201" t="n">
+        <v>6.8699</v>
+      </c>
+    </row>
+    <row r="108">
+      <c r="A108" s="180" t="n">
+        <v>90</v>
+      </c>
+      <c r="B108" s="180" t="inlineStr">
+        <is>
+          <t>Bank of Baroda**</t>
+        </is>
+      </c>
+      <c r="C108" s="180" t="inlineStr">
+        <is>
+          <t>INE028A16LE0</t>
+        </is>
+      </c>
+      <c r="D108" s="180" t="inlineStr">
+        <is>
+          <t>IND A1+</t>
+        </is>
+      </c>
+      <c r="E108" s="200" t="n">
+        <v>500</v>
+      </c>
+      <c r="F108" s="201" t="n">
+        <v>2403</v>
+      </c>
+      <c r="G108" s="54" t="n">
+        <v>0.0057</v>
+      </c>
+      <c r="H108" s="55" t="n">
+        <v>46421</v>
+      </c>
+      <c r="J108" s="201" t="n">
+        <v>6.7901</v>
+      </c>
+    </row>
+    <row r="109">
+      <c r="A109" s="180" t="n">
+        <v>91</v>
+      </c>
+      <c r="B109" s="180" t="inlineStr">
+        <is>
+          <t>Punjab National Bank</t>
+        </is>
+      </c>
+      <c r="C109" s="180" t="inlineStr">
+        <is>
+          <t>INE160A16UE2</t>
+        </is>
+      </c>
+      <c r="D109" s="180" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E109" s="200" t="n">
+        <v>500</v>
+      </c>
+      <c r="F109" s="201" t="n">
+        <v>2402.24</v>
+      </c>
+      <c r="G109" s="54" t="n">
+        <v>0.0057</v>
+      </c>
+      <c r="H109" s="55" t="n">
+        <v>46423</v>
+      </c>
+      <c r="J109" s="201" t="n">
+        <v>6.7829</v>
+      </c>
+    </row>
+    <row r="110">
+      <c r="A110" s="180" t="n">
+        <v>92</v>
+      </c>
+      <c r="B110" s="180" t="inlineStr">
+        <is>
+          <t>Kotak Mahindra Bank Limited**</t>
+        </is>
+      </c>
+      <c r="C110" s="180" t="inlineStr">
+        <is>
+          <t>INE237AD6141</t>
+        </is>
+      </c>
+      <c r="D110" s="180" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E110" s="200" t="n">
+        <v>500</v>
+      </c>
+      <c r="F110" s="201" t="n">
+        <v>2399.56</v>
+      </c>
+      <c r="G110" s="54" t="n">
+        <v>0.0057</v>
+      </c>
+      <c r="H110" s="55" t="n">
+        <v>46430</v>
+      </c>
+      <c r="J110" s="201" t="n">
+        <v>6.76</v>
+      </c>
+    </row>
+    <row r="111">
+      <c r="A111" s="180" t="n">
+        <v>93</v>
+      </c>
+      <c r="B111" s="180" t="inlineStr">
+        <is>
+          <t>HDFC Bank Limited**</t>
+        </is>
+      </c>
+      <c r="C111" s="180" t="inlineStr">
+        <is>
+          <t>INE040A16IU7</t>
+        </is>
+      </c>
+      <c r="D111" s="180" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E111" s="200" t="n">
+        <v>500</v>
+      </c>
+      <c r="F111" s="201" t="n">
+        <v>2389.25</v>
+      </c>
+      <c r="G111" s="54" t="n">
+        <v>0.0056</v>
+      </c>
+      <c r="H111" s="55" t="n">
+        <v>46451</v>
+      </c>
+      <c r="J111" s="201" t="n">
+        <v>6.85</v>
+      </c>
+    </row>
+    <row r="112">
+      <c r="A112" s="180" t="n">
+        <v>94</v>
+      </c>
+      <c r="B112" s="180" t="inlineStr">
+        <is>
+          <t>Canara Bank**</t>
+        </is>
+      </c>
+      <c r="C112" s="180" t="inlineStr">
+        <is>
+          <t>INE476A16H84</t>
+        </is>
+      </c>
+      <c r="D112" s="180" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E112" s="200" t="n">
+        <v>500</v>
+      </c>
+      <c r="F112" s="201" t="n">
+        <v>2387.86</v>
+      </c>
+      <c r="G112" s="54" t="n">
+        <v>0.0056</v>
+      </c>
+      <c r="H112" s="55" t="n">
+        <v>46457</v>
+      </c>
+      <c r="J112" s="201" t="n">
+        <v>6.775</v>
+      </c>
+    </row>
+    <row r="113">
+      <c r="A113" s="180" t="n">
+        <v>95</v>
+      </c>
+      <c r="B113" s="180" t="inlineStr">
+        <is>
+          <t>Union Bank of India</t>
+        </is>
+      </c>
+      <c r="C113" s="180" t="inlineStr">
+        <is>
+          <t>INE692A16LU9</t>
+        </is>
+      </c>
+      <c r="D113" s="180" t="inlineStr">
+        <is>
+          <t>ICRA A1+</t>
+        </is>
+      </c>
+      <c r="E113" s="200" t="n">
+        <v>500</v>
+      </c>
+      <c r="F113" s="201" t="n">
+        <v>2387.34</v>
+      </c>
+      <c r="G113" s="54" t="n">
+        <v>0.0056</v>
+      </c>
+      <c r="H113" s="55" t="n">
+        <v>46458</v>
+      </c>
+      <c r="J113" s="201" t="n">
+        <v>6.7816</v>
+      </c>
+    </row>
+    <row r="114">
+      <c r="A114" s="56" t="n"/>
+      <c r="B114" s="56" t="inlineStr">
+        <is>
+          <t>Total</t>
+        </is>
+      </c>
+      <c r="C114" s="56" t="n"/>
+      <c r="D114" s="56" t="n"/>
+      <c r="E114" s="56" t="n"/>
+      <c r="F114" s="202" t="n">
+        <v>135790.24</v>
+      </c>
+      <c r="G114" s="58" t="n">
+        <v>0.32</v>
+      </c>
+    </row>
+    <row r="116">
+      <c r="B116" s="41" t="inlineStr">
+        <is>
+          <t>Treasury Bill</t>
+        </is>
+      </c>
+    </row>
+    <row r="117">
+      <c r="A117" s="180" t="n">
+        <v>96</v>
+      </c>
+      <c r="B117" s="180" t="inlineStr">
+        <is>
+          <t>364 DAYS T-BILL 2027</t>
+        </is>
+      </c>
+      <c r="C117" s="180" t="inlineStr">
+        <is>
+          <t>IN002025Z443</t>
+        </is>
+      </c>
+      <c r="D117" s="180" t="inlineStr">
+        <is>
+          <t>Sovereign</t>
+        </is>
+      </c>
+      <c r="E117" s="200" t="n">
+        <v>6500000</v>
+      </c>
+      <c r="F117" s="201" t="n">
+        <v>6295</v>
+      </c>
+      <c r="G117" s="54" t="n">
+        <v>0.0148</v>
+      </c>
+      <c r="H117" s="55" t="n">
+        <v>46422</v>
+      </c>
+      <c r="J117" s="201" t="n">
+        <v>5.4527</v>
+      </c>
+    </row>
+    <row r="118">
+      <c r="A118" s="180" t="n">
+        <v>97</v>
+      </c>
+      <c r="B118" s="180" t="inlineStr">
+        <is>
+          <t>364 DAYS T-BILL 2026</t>
+        </is>
+      </c>
+      <c r="C118" s="180" t="inlineStr">
+        <is>
+          <t>IN002025Z369</t>
+        </is>
+      </c>
+      <c r="D118" s="180" t="inlineStr">
+        <is>
+          <t>Sovereign</t>
+        </is>
+      </c>
+      <c r="E118" s="200" t="n">
+        <v>5000000</v>
+      </c>
+      <c r="F118" s="201" t="n">
+        <v>4887.71</v>
+      </c>
+      <c r="G118" s="54" t="n">
+        <v>0.0115</v>
+      </c>
+      <c r="H118" s="55" t="n">
+        <v>46359</v>
+      </c>
+      <c r="J118" s="201" t="n">
+        <v>5.41</v>
+      </c>
+    </row>
+    <row r="119">
+      <c r="A119" s="180" t="n">
+        <v>98</v>
+      </c>
+      <c r="B119" s="180" t="inlineStr">
+        <is>
+          <t>364 DAYS T-BILL 2027</t>
+        </is>
+      </c>
+      <c r="C119" s="180" t="inlineStr">
+        <is>
+          <t>IN002025Z484</t>
+        </is>
+      </c>
+      <c r="D119" s="180" t="inlineStr">
+        <is>
+          <t>Sovereign</t>
+        </is>
+      </c>
+      <c r="E119" s="200" t="n">
+        <v>5000000</v>
+      </c>
+      <c r="F119" s="201" t="n">
+        <v>4821.88</v>
+      </c>
+      <c r="G119" s="54" t="n">
+        <v>0.0114</v>
+      </c>
+      <c r="H119" s="55" t="n">
+        <v>46450</v>
+      </c>
+      <c r="J119" s="201" t="n">
+        <v>5.4808</v>
+      </c>
+    </row>
+    <row r="120">
+      <c r="A120" s="180" t="n">
+        <v>99</v>
+      </c>
+      <c r="B120" s="180" t="inlineStr">
+        <is>
+          <t>364 DAYS T-BILL 2027</t>
+        </is>
+      </c>
+      <c r="C120" s="180" t="inlineStr">
+        <is>
+          <t>IN002025Z492</t>
+        </is>
+      </c>
+      <c r="D120" s="180" t="inlineStr">
+        <is>
+          <t>Sovereign</t>
+        </is>
+      </c>
+      <c r="E120" s="200" t="n">
+        <v>2000000</v>
+      </c>
+      <c r="F120" s="201" t="n">
+        <v>1926.8</v>
+      </c>
+      <c r="G120" s="54" t="n">
+        <v>0.0045</v>
+      </c>
+      <c r="H120" s="55" t="n">
+        <v>46457</v>
+      </c>
+      <c r="J120" s="201" t="n">
+        <v>5.4808</v>
+      </c>
+    </row>
+    <row r="121">
+      <c r="A121" s="56" t="n"/>
+      <c r="B121" s="56" t="inlineStr">
+        <is>
+          <t>Total</t>
+        </is>
+      </c>
+      <c r="C121" s="56" t="n"/>
+      <c r="D121" s="56" t="n"/>
+      <c r="E121" s="56" t="n"/>
+      <c r="F121" s="202" t="n">
+        <v>17931.39</v>
+      </c>
+      <c r="G121" s="58" t="n">
+        <v>0.0422</v>
+      </c>
+    </row>
+    <row r="123">
+      <c r="A123" s="180" t="n">
+        <v>100</v>
+      </c>
+      <c r="B123" s="41" t="inlineStr">
+        <is>
+          <t>TREPS / Reverse Repo Investments</t>
+        </is>
+      </c>
+      <c r="F123" s="201" t="n">
+        <v>10431.5</v>
+      </c>
+      <c r="G123" s="54" t="n">
+        <v>0.0245</v>
+      </c>
+      <c r="H123" s="55" t="n">
+        <v>46204</v>
+      </c>
+    </row>
+    <row r="124">
+      <c r="A124" s="56" t="n"/>
+      <c r="B124" s="56" t="inlineStr">
+        <is>
+          <t>Total</t>
+        </is>
+      </c>
+      <c r="C124" s="56" t="n"/>
+      <c r="D124" s="56" t="n"/>
+      <c r="E124" s="56" t="n"/>
+      <c r="F124" s="202" t="n">
+        <v>10431.5</v>
+      </c>
+      <c r="G124" s="58" t="n">
+        <v>0.0245</v>
+      </c>
+    </row>
+    <row r="126">
+      <c r="B126" s="41" t="inlineStr">
+        <is>
+          <t>Alternative Investment Funds (AIF)</t>
+        </is>
+      </c>
+    </row>
+    <row r="127">
+      <c r="A127" s="180" t="n">
+        <v>101</v>
+      </c>
+      <c r="B127" s="180" t="inlineStr">
+        <is>
+          <t>SBI Funds Management Pvt Ltd/Fund Parent</t>
+        </is>
+      </c>
+      <c r="C127" s="180" t="inlineStr">
+        <is>
+          <t>INF0RQ622028</t>
+        </is>
+      </c>
+      <c r="E127" s="200" t="n">
+        <v>15090.147</v>
+      </c>
+      <c r="F127" s="201" t="n">
+        <v>1791.41</v>
+      </c>
+      <c r="G127" s="54" t="n">
+        <v>0.0042</v>
+      </c>
+      <c r="J127" s="201" t="n"/>
+    </row>
+    <row r="128">
+      <c r="A128" s="56" t="n"/>
+      <c r="B128" s="56" t="inlineStr">
+        <is>
+          <t>Total</t>
+        </is>
+      </c>
+      <c r="C128" s="56" t="n"/>
+      <c r="D128" s="56" t="n"/>
+      <c r="E128" s="56" t="n"/>
+      <c r="F128" s="202" t="n">
+        <v>1791.41</v>
+      </c>
+      <c r="G128" s="58" t="n">
+        <v>0.0042</v>
+      </c>
+    </row>
+    <row r="130">
+      <c r="B130" s="41" t="inlineStr">
+        <is>
+          <t>Cash &amp; Cash Equivalent</t>
+        </is>
+      </c>
+    </row>
+    <row r="131">
+      <c r="B131" s="180" t="inlineStr">
+        <is>
+          <t>Net Receivables/Payables</t>
+        </is>
+      </c>
+      <c r="E131" s="200" t="n"/>
+      <c r="F131" s="201" t="n">
+        <v>-8387.16</v>
+      </c>
+      <c r="G131" s="54" t="n">
+        <v>-0.0199</v>
+      </c>
+      <c r="J131" s="201" t="n"/>
+    </row>
+    <row r="132">
+      <c r="A132" s="56" t="n"/>
+      <c r="B132" s="56" t="inlineStr">
+        <is>
+          <t>Total</t>
+        </is>
+      </c>
+      <c r="C132" s="56" t="n"/>
+      <c r="D132" s="56" t="n"/>
+      <c r="E132" s="56" t="n"/>
+      <c r="F132" s="202" t="n">
+        <v>-8387.16</v>
+      </c>
+      <c r="G132" s="58" t="n">
+        <v>-0.0199</v>
+      </c>
+    </row>
+    <row r="134">
+      <c r="A134" s="145" t="n"/>
+      <c r="B134" s="145" t="inlineStr">
+        <is>
+          <t>GRAND TOTAL</t>
+        </is>
+      </c>
+      <c r="C134" s="145" t="n"/>
+      <c r="D134" s="145" t="n"/>
+      <c r="E134" s="145" t="n"/>
+      <c r="F134" s="203" t="n">
+        <v>424390.83</v>
+      </c>
+      <c r="G134" s="60" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="135">
+      <c r="A135" s="180" t="inlineStr">
+        <is>
+          <t>Notes:</t>
+        </is>
+      </c>
+    </row>
+    <row r="136">
+      <c r="A136" s="180" t="n">
+        <v>1</v>
+      </c>
+      <c r="B136" s="180" t="inlineStr">
+        <is>
+          <t>** Non Traded in accordance with SEBI Regulations.</t>
+        </is>
+      </c>
+    </row>
+    <row r="137">
+      <c r="A137" s="61" t="n">
+        <v>2</v>
+      </c>
+      <c r="B137" s="61" t="inlineStr">
+        <is>
+          <t>Market value includes accrued interest</t>
+        </is>
+      </c>
+    </row>
+    <row r="138">
+      <c r="A138" s="61" t="n">
         <v>3</v>
       </c>
-      <c r="B11" s="8" t="inlineStr">
-[...39 lines deleted...]
-      <c r="A12" s="8" t="n">
+      <c r="B138" s="61" t="inlineStr">
+        <is>
+          <t>Net Assets does not include unit activity for the last day of the month</t>
+        </is>
+      </c>
+    </row>
+    <row r="139" ht="78" customHeight="1">
+      <c r="A139" s="61" t="n">
         <v>4</v>
       </c>
-      <c r="B12" s="8" t="inlineStr">
-[...3794 lines deleted...]
-        <v>1</v>
+      <c r="B139" s="169" t="inlineStr">
+        <is>
+          <t xml:space="preserve"> This scheme has exposure to floating rate instruments and / or interest rate derivatives. The duration of these instruments is linked to the interest rate reset period. The interest rate risk in a floating rate instrument or in a fixed rate instrument hedged with derivatives is likely to be lesser than that in an equivalent maturity fixed rate instrument. Under some market circumstances the volatility may be of an order greater than what may ordinarily be expected considering only its duration. Hence investors are recommended to consider the unadjusted portfolio maturity of the scheme as well and exercise adequate due diligence when deciding to make their investments.</t>
+        </is>
       </c>
     </row>
     <row r="140">
-      <c r="A140" s="8" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="A140" s="61" t="n"/>
     </row>
     <row r="141">
-      <c r="A141" s="8" t="n">
-[...4 lines deleted...]
-          <t>** Non Traded in accordance with SEBI Regulations.</t>
+      <c r="A141" s="61" t="n"/>
+      <c r="B141" s="68" t="inlineStr">
+        <is>
+          <t>Disclosure in Derivatives</t>
+        </is>
+      </c>
+      <c r="C141" s="68" t="inlineStr">
+        <is>
+          <t>Industry</t>
+        </is>
+      </c>
+      <c r="D141" s="68" t="inlineStr">
+        <is>
+          <t>Notional Value</t>
+        </is>
+      </c>
+      <c r="E141" s="68" t="inlineStr">
+        <is>
+          <t>% To net assets</t>
         </is>
       </c>
     </row>
     <row r="142">
-      <c r="A142" s="78" t="n">
-[...5 lines deleted...]
-        </is>
+      <c r="A142" s="61" t="n"/>
+      <c r="B142" s="69" t="inlineStr">
+        <is>
+          <t>Interest Rate Swaps Pay Fixed and Receive Floating</t>
+        </is>
+      </c>
+      <c r="C142" s="66" t="inlineStr">
+        <is>
+          <t>Others</t>
+        </is>
+      </c>
+      <c r="D142" s="71" t="n">
+        <v>1000000000</v>
+      </c>
+      <c r="E142" s="110" t="n">
+        <v>6e-05</v>
       </c>
     </row>
     <row r="143">
-      <c r="A143" s="78" t="n">
-[...15 lines deleted...]
-        </is>
+      <c r="A143" s="61" t="n"/>
+      <c r="B143" s="69" t="inlineStr">
+        <is>
+          <t>Interest Rate Swaps Pay Fixed and Receive Floating</t>
+        </is>
+      </c>
+      <c r="C143" s="66" t="inlineStr">
+        <is>
+          <t>Others</t>
+        </is>
+      </c>
+      <c r="D143" s="71" t="n">
+        <v>1000000000</v>
+      </c>
+      <c r="E143" s="110" t="n">
+        <v>4e-05</v>
+      </c>
+    </row>
+    <row r="144">
+      <c r="A144" s="61" t="n"/>
+      <c r="B144" s="73" t="inlineStr">
+        <is>
+          <t>Interest Rate Swaps Pay Floating and Receive Fixed</t>
+        </is>
+      </c>
+      <c r="C144" s="66" t="inlineStr">
+        <is>
+          <t>Others</t>
+        </is>
+      </c>
+      <c r="D144" s="71" t="n">
+        <v>1000000000</v>
+      </c>
+      <c r="E144" s="110" t="n">
+        <v>1e-05</v>
       </c>
     </row>
     <row r="145">
-      <c r="A145" s="78" t="n"/>
-[...18 lines deleted...]
-        </is>
+      <c r="A145" s="61" t="n"/>
+      <c r="B145" s="69" t="inlineStr">
+        <is>
+          <t>Interest Rate Swaps Pay Fixed and Receive Floating</t>
+        </is>
+      </c>
+      <c r="C145" s="66" t="inlineStr">
+        <is>
+          <t>Others</t>
+        </is>
+      </c>
+      <c r="D145" s="71" t="n">
+        <v>500000000</v>
+      </c>
+      <c r="E145" s="110" t="n">
+        <v>-2e-05</v>
       </c>
     </row>
     <row r="146">
-      <c r="A146" s="78" t="n"/>
-[...5 lines deleted...]
-      <c r="C146" s="112" t="inlineStr">
+      <c r="A146" s="61" t="n"/>
+      <c r="B146" s="73" t="inlineStr">
+        <is>
+          <t>Interest Rate Swaps Pay Floating and Receive Fixed</t>
+        </is>
+      </c>
+      <c r="C146" s="66" t="inlineStr">
         <is>
           <t>Others</t>
         </is>
       </c>
-      <c r="D146" s="89" t="n">
+      <c r="D146" s="71" t="n">
         <v>1000000000</v>
       </c>
-      <c r="E146" s="212" t="n">
-        <v>0.00011</v>
+      <c r="E146" s="110" t="n">
+        <v>0.00029</v>
       </c>
     </row>
     <row r="147">
-      <c r="A147" s="78" t="n"/>
-[...15 lines deleted...]
-      </c>
+      <c r="A147" s="61" t="n"/>
+      <c r="B147" s="61" t="n"/>
     </row>
     <row r="148">
-      <c r="A148" s="78" t="n"/>
-[...60 lines deleted...]
-      <c r="B152" s="47" t="inlineStr">
+      <c r="B148" s="180" t="inlineStr">
         <is>
           <t>Scheme Riskometer</t>
         </is>
       </c>
     </row>
-    <row r="163">
-      <c r="B163" s="47" t="inlineStr">
+    <row r="162">
+      <c r="B162" s="180" t="inlineStr">
         <is>
           <t>Benchmark Riskometer: NIFTY Low Duration Debt Index A-I</t>
         </is>
       </c>
     </row>
     <row r="175">
       <c r="A175" s="1" t="inlineStr">
         <is>
           <t>Sr. No.</t>
         </is>
       </c>
       <c r="B175" s="2" t="inlineStr">
         <is>
           <t>Particulars</t>
         </is>
       </c>
       <c r="C175" s="3" t="n"/>
       <c r="D175" s="3" t="n"/>
       <c r="E175" s="4" t="n"/>
     </row>
     <row r="176">
       <c r="A176" s="5" t="n">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B176" s="6" t="n"/>
       <c r="C176" s="7" t="inlineStr">
         <is>
           <t>Portfolio Information</t>
         </is>
       </c>
       <c r="E176" s="9" t="n"/>
     </row>
     <row r="177">
       <c r="A177" s="5" t="n"/>
       <c r="B177" s="6" t="inlineStr">
         <is>
           <t>Description (if any)</t>
         </is>
       </c>
       <c r="C177" s="10" t="n"/>
-      <c r="D177" s="11" t="n"/>
+      <c r="D177" s="181" t="n"/>
       <c r="E177" s="9" t="n"/>
     </row>
     <row r="178">
       <c r="A178" s="5" t="n"/>
       <c r="B178" s="6" t="inlineStr">
         <is>
           <t>Annualised Portfolio YTM*@@</t>
         </is>
       </c>
-      <c r="C178" s="12" t="n">
-        <v>0.0727648609840426</v>
+      <c r="C178" s="43" t="n">
+        <v>0.0696676432118648</v>
       </c>
       <c r="E178" s="9" t="n"/>
     </row>
     <row r="179">
       <c r="A179" s="5" t="n"/>
       <c r="B179" s="6" t="inlineStr">
         <is>
           <t>Macaulay Duration@@</t>
         </is>
       </c>
-      <c r="C179" s="13" t="n">
-        <v>1.04198326163868</v>
+      <c r="C179" s="48" t="n">
+        <v>0.985967873796192</v>
       </c>
       <c r="E179" s="9" t="n"/>
     </row>
     <row r="180">
       <c r="A180" s="5" t="n"/>
       <c r="B180" s="6" t="inlineStr">
         <is>
           <t>Residual Maturity@@</t>
         </is>
       </c>
-      <c r="C180" s="13" t="n">
-        <v>1.18805859996794</v>
+      <c r="C180" s="48" t="n">
+        <v>1.12430990203387</v>
       </c>
       <c r="E180" s="9" t="n"/>
     </row>
     <row r="181">
       <c r="A181" s="5" t="n"/>
       <c r="B181" s="6" t="inlineStr">
         <is>
           <t>Modified Duration (in years)@@</t>
         </is>
       </c>
-      <c r="C181" s="13" t="n">
-        <v>0.974482875258693</v>
+      <c r="C181" s="48" t="n">
+        <v>0.923155007743625</v>
       </c>
       <c r="E181" s="9" t="n"/>
     </row>
     <row r="182">
       <c r="A182" s="5" t="n"/>
-      <c r="B182" s="14" t="inlineStr">
+      <c r="B182" s="182" t="inlineStr">
         <is>
           <t>* In case of semi-annual YTM, it will be annualised</t>
         </is>
       </c>
-      <c r="C182" s="14" t="n"/>
+      <c r="C182" s="182" t="n"/>
       <c r="E182" s="9" t="n"/>
     </row>
     <row r="183">
       <c r="A183" s="5" t="n">
-        <v>5</v>
-[...1 lines deleted...]
-      <c r="B183" s="15" t="inlineStr">
+        <v>6</v>
+      </c>
+      <c r="B183" s="183" t="inlineStr">
         <is>
           <t>NAV AND Dividend</t>
         </is>
       </c>
-      <c r="C183" s="14" t="n"/>
+      <c r="C183" s="182" t="n"/>
       <c r="E183" s="9" t="n"/>
     </row>
     <row r="184">
       <c r="A184" s="5" t="n"/>
-      <c r="B184" s="213" t="inlineStr">
+      <c r="B184" s="204" t="inlineStr">
         <is>
           <t>Plan/Option Name</t>
         </is>
       </c>
-      <c r="C184" s="162" t="inlineStr">
+      <c r="C184" s="149" t="inlineStr">
         <is>
           <t>NAV per unit (Rs)</t>
         </is>
       </c>
-      <c r="D184" s="214" t="n"/>
-      <c r="E184" s="215" t="inlineStr">
+      <c r="D184" s="205" t="n"/>
+      <c r="E184" s="206" t="inlineStr">
         <is>
           <t>Aggregate distributions during the portfolio period  (Rs. per Unit)</t>
         </is>
       </c>
     </row>
     <row r="185">
       <c r="A185" s="5" t="n"/>
-      <c r="B185" s="216" t="n"/>
-[...5 lines deleted...]
-      <c r="D185" s="16" t="inlineStr">
+      <c r="B185" s="207" t="n"/>
+      <c r="C185" s="14" t="inlineStr">
         <is>
           <t>As on Jun 15, 2026</t>
         </is>
       </c>
-      <c r="E185" s="216" t="n"/>
+      <c r="D185" s="14" t="inlineStr">
+        <is>
+          <t>As on Jun 30, 2026</t>
+        </is>
+      </c>
+      <c r="E185" s="207" t="n"/>
     </row>
     <row r="186">
-      <c r="A186" s="17" t="n"/>
-      <c r="B186" s="18" t="inlineStr">
+      <c r="A186" s="15" t="n"/>
+      <c r="B186" s="16" t="inlineStr">
         <is>
           <t>Direct Plan-Growth Plan</t>
         </is>
       </c>
-      <c r="C186" s="19" t="inlineStr">
-[...4 lines deleted...]
-      <c r="D186" s="19" t="inlineStr">
+      <c r="C186" s="17" t="inlineStr">
         <is>
           <t>21.6812</t>
         </is>
       </c>
-      <c r="E186" s="10" t="inlineStr">
+      <c r="D186" s="17" t="inlineStr">
+        <is>
+          <t>21.7891</t>
+        </is>
+      </c>
+      <c r="E186" s="208" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
     </row>
     <row r="187">
-      <c r="A187" s="17" t="n"/>
-      <c r="B187" s="18" t="inlineStr">
+      <c r="A187" s="15" t="n"/>
+      <c r="B187" s="16" t="inlineStr">
         <is>
           <t>Direct Plan-IDCW Plan</t>
         </is>
       </c>
-      <c r="C187" s="20" t="n">
+      <c r="C187" s="17" t="n">
         <v>0</v>
       </c>
-      <c r="D187" s="20" t="n">
+      <c r="D187" s="17" t="n">
         <v>0</v>
       </c>
-      <c r="E187" s="21" t="n">
+      <c r="E187" s="208" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="188">
-      <c r="A188" s="17" t="n"/>
-      <c r="B188" s="18" t="inlineStr">
+      <c r="A188" s="15" t="n"/>
+      <c r="B188" s="16" t="inlineStr">
         <is>
           <t>Direct Plan-Daily IDCW Plan</t>
         </is>
       </c>
-      <c r="C188" s="49" t="inlineStr">
-[...4 lines deleted...]
-      <c r="D188" s="49" t="inlineStr">
+      <c r="C188" s="17" t="inlineStr">
         <is>
           <t>10.1268</t>
         </is>
       </c>
-      <c r="E188" s="217" t="n">
-        <v>0.070234</v>
+      <c r="D188" s="17" t="inlineStr">
+        <is>
+          <t>10.1268</t>
+        </is>
+      </c>
+      <c r="E188" s="208" t="n">
+        <v>0.050307</v>
       </c>
     </row>
     <row r="189">
-      <c r="A189" s="17" t="n"/>
-      <c r="B189" s="18" t="inlineStr">
+      <c r="A189" s="15" t="n"/>
+      <c r="B189" s="16" t="inlineStr">
         <is>
           <t>Direct Plan-Weekly IDCW Plan</t>
         </is>
       </c>
-      <c r="C189" s="49" t="inlineStr">
-[...4 lines deleted...]
-      <c r="D189" s="52" t="inlineStr">
+      <c r="C189" s="17" t="inlineStr">
         <is>
           <t>10.1442</t>
         </is>
       </c>
-      <c r="E189" s="217" t="n">
-        <v>0.054477</v>
+      <c r="D189" s="17" t="inlineStr">
+        <is>
+          <t>10.1452</t>
+        </is>
+      </c>
+      <c r="E189" s="208" t="n">
+        <v>0.049363</v>
       </c>
     </row>
     <row r="190">
-      <c r="A190" s="17" t="n"/>
-      <c r="B190" s="18" t="inlineStr">
+      <c r="A190" s="15" t="n"/>
+      <c r="B190" s="16" t="inlineStr">
         <is>
           <t>Direct Plan-Monthly IDCW Plan</t>
         </is>
       </c>
-      <c r="C190" s="19" t="inlineStr">
-[...4 lines deleted...]
-      <c r="D190" s="19" t="inlineStr">
+      <c r="C190" s="17" t="inlineStr">
         <is>
           <t>11.8986</t>
         </is>
       </c>
-      <c r="E190" s="218" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="D190" s="17" t="inlineStr">
+        <is>
+          <t>11.8318</t>
+        </is>
+      </c>
+      <c r="E190" s="208" t="n">
+        <v>0.126</v>
       </c>
     </row>
     <row r="191">
-      <c r="A191" s="17" t="n"/>
-      <c r="B191" s="18" t="inlineStr">
+      <c r="A191" s="15" t="n"/>
+      <c r="B191" s="16" t="inlineStr">
         <is>
           <t>Direct Plan-Quarterly IDCW Plan</t>
         </is>
       </c>
-      <c r="C191" s="19" t="inlineStr">
-[...4 lines deleted...]
-      <c r="D191" s="53" t="inlineStr">
+      <c r="C191" s="17" t="inlineStr">
         <is>
           <t>11.0206</t>
         </is>
       </c>
-      <c r="E191" s="10" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="D191" s="17" t="inlineStr">
+        <is>
+          <t>10.9004</t>
+        </is>
+      </c>
+      <c r="E191" s="208" t="n">
+        <v>0.175</v>
       </c>
     </row>
     <row r="192">
-      <c r="A192" s="17" t="n"/>
-[...3 lines deleted...]
-      <c r="E192" s="7" t="n"/>
+      <c r="A192" s="15" t="n"/>
+      <c r="B192" s="19" t="n"/>
+      <c r="C192" s="139" t="n"/>
+      <c r="D192" s="139" t="n"/>
+      <c r="E192" s="10" t="n"/>
     </row>
     <row r="193">
       <c r="A193" s="5" t="n"/>
-      <c r="B193" s="27" t="inlineStr">
+      <c r="B193" s="21" t="inlineStr">
         <is>
           <t>Regular Plan-Growth Plan</t>
         </is>
       </c>
-      <c r="C193" s="19" t="inlineStr">
-[...4 lines deleted...]
-      <c r="D193" s="19" t="inlineStr">
+      <c r="C193" s="17" t="inlineStr">
         <is>
           <t>20.9309</t>
         </is>
       </c>
-      <c r="E193" s="10" t="inlineStr">
+      <c r="D193" s="17" t="inlineStr">
+        <is>
+          <t>21.0322</t>
+        </is>
+      </c>
+      <c r="E193" s="208" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
     </row>
     <row r="194">
       <c r="A194" s="5" t="n"/>
-      <c r="B194" s="27" t="inlineStr">
+      <c r="B194" s="21" t="inlineStr">
         <is>
           <t>Regular Plan-IDCW Plan</t>
         </is>
       </c>
-      <c r="C194" s="20" t="n">
+      <c r="C194" s="17" t="n">
         <v>0</v>
       </c>
-      <c r="D194" s="20" t="n">
+      <c r="D194" s="17" t="n">
         <v>0</v>
       </c>
-      <c r="E194" s="21" t="n">
+      <c r="E194" s="208" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="195">
       <c r="A195" s="5" t="n"/>
-      <c r="B195" s="27" t="inlineStr">
+      <c r="B195" s="21" t="inlineStr">
         <is>
           <t>Regular Plan-Daily IDCW Plan</t>
         </is>
       </c>
-      <c r="C195" s="52" t="inlineStr">
-[...4 lines deleted...]
-      <c r="D195" s="49" t="inlineStr">
+      <c r="C195" s="17" t="inlineStr">
         <is>
           <t>10.1814</t>
         </is>
       </c>
-      <c r="E195" s="217" t="n">
-        <v>0.06748900000000001</v>
+      <c r="D195" s="17" t="inlineStr">
+        <is>
+          <t>10.1814</t>
+        </is>
+      </c>
+      <c r="E195" s="208" t="n">
+        <v>0.049216</v>
       </c>
     </row>
     <row r="196">
       <c r="A196" s="5" t="n"/>
-      <c r="B196" s="27" t="inlineStr">
+      <c r="B196" s="21" t="inlineStr">
         <is>
           <t>Regular Plan-Weekly IDCW Plan</t>
         </is>
       </c>
-      <c r="C196" s="49" t="inlineStr">
-[...4 lines deleted...]
-      <c r="D196" s="49" t="inlineStr">
+      <c r="C196" s="17" t="inlineStr">
         <is>
           <t>10.1439</t>
         </is>
       </c>
-      <c r="E196" s="217" t="n">
-        <v>0.051366</v>
+      <c r="D196" s="17" t="inlineStr">
+        <is>
+          <t>10.1448</t>
+        </is>
+      </c>
+      <c r="E196" s="208" t="n">
+        <v>0.048126</v>
       </c>
     </row>
     <row r="197">
       <c r="A197" s="5" t="n"/>
-      <c r="B197" s="27" t="inlineStr">
+      <c r="B197" s="21" t="inlineStr">
         <is>
           <t>Regular Plan-Monthly IDCW Plan</t>
         </is>
       </c>
-      <c r="C197" s="19" t="inlineStr">
-[...4 lines deleted...]
-      <c r="D197" s="53" t="inlineStr">
+      <c r="C197" s="17" t="inlineStr">
         <is>
           <t>10.7393</t>
         </is>
       </c>
-      <c r="E197" s="218" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="D197" s="17" t="inlineStr">
+        <is>
+          <t>10.6801</t>
+        </is>
+      </c>
+      <c r="E197" s="208" t="n">
+        <v>0.1111</v>
       </c>
     </row>
     <row r="198">
       <c r="A198" s="5" t="n"/>
-      <c r="B198" s="27" t="inlineStr">
+      <c r="B198" s="21" t="inlineStr">
         <is>
           <t>Regular Plan-Quarterly IDCW Plan</t>
         </is>
       </c>
-      <c r="C198" s="53" t="inlineStr">
-[...4 lines deleted...]
-      <c r="D198" s="19" t="inlineStr">
+      <c r="C198" s="17" t="inlineStr">
         <is>
           <t>10.9786</t>
         </is>
       </c>
-      <c r="E198" s="10" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="D198" s="17" t="inlineStr">
+        <is>
+          <t>10.8650</t>
+        </is>
+      </c>
+      <c r="E198" s="208" t="n">
+        <v>0.1666</v>
       </c>
     </row>
     <row r="199">
       <c r="A199" s="5" t="n"/>
-      <c r="B199" s="28" t="inlineStr">
+      <c r="B199" s="186" t="inlineStr">
         <is>
           <t>IDCW -  Income Distribution cum Capital Withdrawal.</t>
         </is>
       </c>
-      <c r="C199" s="29" t="n"/>
-      <c r="D199" s="29" t="n"/>
+      <c r="C199" s="184" t="n"/>
+      <c r="D199" s="184" t="n"/>
       <c r="E199" s="9" t="n"/>
     </row>
     <row r="200">
       <c r="A200" s="5" t="n"/>
-      <c r="B200" s="28" t="n"/>
-[...1 lines deleted...]
-      <c r="D200" s="29" t="n"/>
+      <c r="B200" s="186" t="n"/>
+      <c r="C200" s="184" t="n"/>
+      <c r="D200" s="184" t="n"/>
       <c r="E200" s="9" t="n"/>
     </row>
     <row r="201">
       <c r="A201" s="5" t="n">
-        <v>6</v>
-[...1 lines deleted...]
-      <c r="B201" s="30" t="inlineStr">
+        <v>7</v>
+      </c>
+      <c r="B201" s="24" t="inlineStr">
         <is>
           <t>Portfolio Turn Over Ratio ^^</t>
         </is>
       </c>
-      <c r="C201" s="27" t="n"/>
-[...1 lines deleted...]
-      <c r="E201" s="32" t="n"/>
+      <c r="C201" s="21" t="n"/>
+      <c r="D201" s="185" t="n"/>
+      <c r="E201" s="26" t="n"/>
     </row>
     <row r="202">
       <c r="A202" s="5" t="n"/>
-      <c r="B202" s="27" t="inlineStr">
+      <c r="B202" s="21" t="inlineStr">
         <is>
           <t xml:space="preserve"> - For Purchase</t>
         </is>
       </c>
       <c r="C202" s="10" t="inlineStr">
         <is>
           <t>N.A.</t>
         </is>
       </c>
-      <c r="D202" s="31" t="n"/>
-      <c r="E202" s="33" t="n"/>
+      <c r="D202" s="185" t="n"/>
+      <c r="E202" s="27" t="n"/>
     </row>
     <row r="203">
       <c r="A203" s="5" t="n"/>
-      <c r="B203" s="27" t="inlineStr">
+      <c r="B203" s="21" t="inlineStr">
         <is>
           <t xml:space="preserve"> - For Sale</t>
         </is>
       </c>
       <c r="C203" s="10" t="inlineStr">
         <is>
           <t>N.A.</t>
         </is>
       </c>
-      <c r="D203" s="31" t="n"/>
-      <c r="E203" s="33" t="n"/>
+      <c r="D203" s="185" t="n"/>
+      <c r="E203" s="27" t="n"/>
     </row>
     <row r="204">
       <c r="A204" s="5" t="n">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="B204" s="34" t="inlineStr">
+        <v>8</v>
+      </c>
+      <c r="B204" s="28" t="inlineStr">
         <is>
           <t>Total investment in foreign securities/ADR/GDR (Rs. lakh)</t>
         </is>
       </c>
-      <c r="C204" s="35" t="inlineStr">
+      <c r="C204" s="188" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
-      <c r="D204" s="31" t="n"/>
-      <c r="E204" s="33" t="n"/>
+      <c r="D204" s="185" t="n"/>
+      <c r="E204" s="27" t="n"/>
     </row>
     <row r="205" ht="24" customHeight="1">
       <c r="A205" s="5" t="n">
-        <v>8</v>
-[...6 lines deleted...]
-      <c r="C205" s="35" t="inlineStr">
+        <v>9</v>
+      </c>
+      <c r="B205" s="30" t="inlineStr">
+        <is>
+          <t>Total of securities below investment grade and default provided for the of Jun 30, 2026 (Rs. lakh)</t>
+        </is>
+      </c>
+      <c r="C205" s="188" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
-      <c r="D205" s="11" t="n"/>
-      <c r="E205" s="33" t="n"/>
+      <c r="D205" s="181" t="n"/>
+      <c r="E205" s="27" t="n"/>
     </row>
     <row r="206">
       <c r="A206" s="5" t="n">
-        <v>9</v>
-[...1 lines deleted...]
-      <c r="B206" s="37" t="inlineStr">
+        <v>10</v>
+      </c>
+      <c r="B206" s="31" t="inlineStr">
         <is>
           <t>Total investment in illiquid shares/securities</t>
         </is>
       </c>
-      <c r="C206" s="38" t="n"/>
-      <c r="E206" s="32" t="n"/>
+      <c r="C206" s="32" t="n"/>
+      <c r="E206" s="26" t="n"/>
     </row>
     <row r="207">
       <c r="A207" s="5" t="n"/>
-      <c r="B207" s="39" t="inlineStr">
+      <c r="B207" s="33" t="inlineStr">
         <is>
           <t>- Value (In Rs. Lakh)</t>
         </is>
       </c>
-      <c r="C207" s="40" t="inlineStr">
+      <c r="C207" s="34" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
-      <c r="D207" s="41" t="n"/>
-      <c r="E207" s="33" t="n"/>
+      <c r="D207" s="187" t="n"/>
+      <c r="E207" s="27" t="n"/>
     </row>
     <row r="208">
       <c r="A208" s="5" t="n"/>
-      <c r="B208" s="42" t="inlineStr">
+      <c r="B208" s="36" t="inlineStr">
         <is>
           <t>- in percentage terms (%)</t>
         </is>
       </c>
-      <c r="C208" s="40" t="inlineStr">
+      <c r="C208" s="34" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
-      <c r="D208" s="31" t="n"/>
-      <c r="E208" s="33" t="n"/>
+      <c r="D208" s="185" t="n"/>
+      <c r="E208" s="27" t="n"/>
     </row>
     <row r="209">
       <c r="A209" s="5" t="n"/>
-      <c r="B209" s="42" t="n"/>
-[...2 lines deleted...]
-      <c r="E209" s="32" t="n"/>
+      <c r="B209" s="36" t="n"/>
+      <c r="C209" s="209" t="n"/>
+      <c r="D209" s="185" t="n"/>
+      <c r="E209" s="26" t="n"/>
     </row>
     <row r="210">
       <c r="A210" s="5" t="n">
-        <v>10</v>
-[...7 lines deleted...]
-      <c r="E210" s="33" t="n"/>
+        <v>11</v>
+      </c>
+      <c r="B210" s="24" t="inlineStr">
+        <is>
+          <t>Total outstanding exposure to derivatives at the end of  Jun 30, 2026</t>
+        </is>
+      </c>
+      <c r="C210" s="32" t="n"/>
+      <c r="E210" s="27" t="n"/>
     </row>
     <row r="211">
       <c r="A211" s="5" t="n"/>
-      <c r="B211" s="39" t="inlineStr">
+      <c r="B211" s="33" t="inlineStr">
         <is>
           <t>- Value (In Rs. Lakh)</t>
         </is>
       </c>
-      <c r="C211" s="62" t="n">
-[...3 lines deleted...]
-      <c r="E211" s="33" t="n"/>
+      <c r="C211" s="140" t="n">
+        <v>161.2847787000001</v>
+      </c>
+      <c r="D211" s="187" t="n"/>
+      <c r="E211" s="27" t="n"/>
     </row>
     <row r="212">
       <c r="A212" s="5" t="n"/>
-      <c r="B212" s="42" t="inlineStr">
+      <c r="B212" s="36" t="inlineStr">
         <is>
           <t>- in percentage term (%)</t>
         </is>
       </c>
-      <c r="C212" s="54" t="n">
-[...3 lines deleted...]
-      <c r="E212" s="32" t="n"/>
+      <c r="C212" s="141" t="n">
+        <v>0.0003800383182766023</v>
+      </c>
+      <c r="D212" s="185" t="n"/>
+      <c r="E212" s="26" t="n"/>
     </row>
     <row r="213">
-      <c r="A213" s="44" t="n"/>
-[...3 lines deleted...]
-      <c r="E213" s="46" t="n"/>
+      <c r="A213" s="38" t="n"/>
+      <c r="B213" s="39" t="n"/>
+      <c r="C213" s="39" t="n"/>
+      <c r="D213" s="39" t="n"/>
+      <c r="E213" s="40" t="n"/>
     </row>
     <row r="214">
-      <c r="A214" s="47" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="A214" s="41" t="n"/>
     </row>
     <row r="215">
-      <c r="A215" s="47" t="inlineStr">
+      <c r="A215" s="41" t="inlineStr">
         <is>
           <t>N.A.</t>
         </is>
       </c>
-      <c r="B215" s="8" t="inlineStr">
+      <c r="B215" s="180" t="inlineStr">
         <is>
           <t xml:space="preserve"> Not Applicable.</t>
         </is>
       </c>
     </row>
     <row r="216">
-      <c r="A216" s="47" t="inlineStr">
+      <c r="A216" s="41" t="inlineStr">
         <is>
           <t>^^</t>
         </is>
       </c>
-      <c r="B216" s="8" t="inlineStr">
+      <c r="B216" s="180" t="inlineStr">
         <is>
           <t>Portfolio Turn Over Ratio is for Equity Schemes.</t>
         </is>
       </c>
     </row>
     <row r="217">
-      <c r="A217" s="47" t="inlineStr">
+      <c r="A217" s="41" t="inlineStr">
         <is>
           <t>@@</t>
         </is>
       </c>
-      <c r="B217" s="8" t="inlineStr">
+      <c r="B217" s="180" t="inlineStr">
         <is>
           <t>Residual Maturity, Modified Duration and Portfolio YTM (Annualised) is for Debt Schemes.</t>
         </is>
       </c>
     </row>
     <row r="218" ht="48" customHeight="1">
-      <c r="B218" s="48" t="inlineStr">
+      <c r="B218" s="42" t="inlineStr">
         <is>
           <t>Pursuant to payment of IDCW, the NAV of the IDCW Option(s) of aforesaid Scheme of the Fund would fall to the extent of payout and statutory levy, if any. For complete distribution history of the Schemes, please visit www.dspim.com</t>
         </is>
       </c>
     </row>
-    <row r="221">
-[...20 lines deleted...]
-      <c r="B223" s="192" t="inlineStr">
+    <row r="221" customFormat="1" s="74">
+      <c r="B221" s="75" t="inlineStr">
+        <is>
+          <t>Hedging Positions through swaps as on 30th Jun 2026 :</t>
+        </is>
+      </c>
+      <c r="C221" s="75" t="n"/>
+      <c r="D221" s="76" t="n"/>
+      <c r="E221" s="77" t="n"/>
+      <c r="F221" s="77" t="n"/>
+      <c r="G221" s="77" t="n"/>
+      <c r="H221" s="75" t="n"/>
+      <c r="I221" s="75" t="n"/>
+    </row>
+    <row r="222" customFormat="1" s="74">
+      <c r="B222" s="75" t="n"/>
+      <c r="C222" s="75" t="n"/>
+      <c r="D222" s="76" t="n"/>
+      <c r="E222" s="77" t="n"/>
+      <c r="F222" s="77" t="n"/>
+      <c r="G222" s="77" t="n"/>
+      <c r="H222" s="75" t="n"/>
+      <c r="I222" s="75" t="n"/>
+    </row>
+    <row r="223" customFormat="1" s="74">
+      <c r="B223" s="78" t="inlineStr">
         <is>
           <t>Scheme</t>
         </is>
       </c>
-      <c r="C223" s="192" t="inlineStr">
+      <c r="C223" s="78" t="inlineStr">
         <is>
           <t>Underlying Security</t>
         </is>
       </c>
-      <c r="D223" s="192" t="inlineStr">
+      <c r="D223" s="78" t="inlineStr">
         <is>
           <t>Position</t>
         </is>
       </c>
-      <c r="E223" s="192" t="inlineStr">
+      <c r="E223" s="78" t="inlineStr">
         <is>
           <t>Instrument Type</t>
         </is>
       </c>
-      <c r="F223" s="193" t="inlineStr">
+      <c r="F223" s="79" t="inlineStr">
         <is>
           <t>Maturity/Next Interest Fixing</t>
         </is>
       </c>
-      <c r="G223" s="192" t="inlineStr">
+      <c r="G223" s="78" t="inlineStr">
         <is>
           <t>Notional Value 
 (Rs in lakhs)</t>
         </is>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B224" s="195" t="inlineStr">
+      <c r="H223" s="75" t="n"/>
+      <c r="I223" s="75" t="n"/>
+    </row>
+    <row r="224" ht="22.5" customFormat="1" customHeight="1" s="185">
+      <c r="B224" s="152" t="inlineStr">
         <is>
           <t>DSP Low Duration Fund</t>
         </is>
       </c>
-      <c r="C224" s="220" t="inlineStr">
-[...4 lines deleted...]
-      <c r="D224" s="196" t="inlineStr">
+      <c r="C224" s="210" t="inlineStr">
+        <is>
+          <t>7.2400% Bajaj Finance Ltd NCD 12122028, 7.2500% Bajaj Housing Finance Ltd NCD 22012029, 7.2700% National Bank for Agriculture and Rural Developmen BONDS 23022029 26C, 7.2200% Small Industries Development Bank of India NCD 10042029 5</t>
+        </is>
+      </c>
+      <c r="D224" s="82" t="inlineStr">
         <is>
           <t>Short</t>
         </is>
       </c>
-      <c r="E224" s="196" t="inlineStr">
+      <c r="E224" s="82" t="inlineStr">
         <is>
           <t>Fixed</t>
         </is>
       </c>
-      <c r="F224" s="197" t="n">
+      <c r="F224" s="83" t="n">
         <v>46252</v>
       </c>
-      <c r="G224" s="196" t="n">
+      <c r="G224" s="82" t="n">
         <v>10000</v>
       </c>
     </row>
-    <row r="225">
-[...2 lines deleted...]
-      <c r="D225" s="196" t="inlineStr">
+    <row r="225" ht="26.5" customFormat="1" customHeight="1" s="185">
+      <c r="B225" s="153" t="n"/>
+      <c r="C225" s="207" t="n"/>
+      <c r="D225" s="82" t="inlineStr">
         <is>
           <t>Long</t>
         </is>
       </c>
-      <c r="E225" s="196" t="inlineStr">
+      <c r="E225" s="82" t="inlineStr">
         <is>
           <t>Floating</t>
         </is>
       </c>
-      <c r="F225" s="197" t="n">
-[...2 lines deleted...]
-      <c r="G225" s="196" t="n">
+      <c r="F225" s="83" t="n">
+        <v>46204</v>
+      </c>
+      <c r="G225" s="82" t="n">
         <v>-10000</v>
       </c>
     </row>
-    <row r="226">
-      <c r="B226" s="195" t="inlineStr">
+    <row r="226" ht="30" customFormat="1" customHeight="1" s="185">
+      <c r="B226" s="152" t="inlineStr">
         <is>
           <t>DSP Low Duration Fund</t>
         </is>
       </c>
-      <c r="C226" s="220" t="inlineStr">
-[...4 lines deleted...]
-      <c r="D226" s="196" t="inlineStr">
+      <c r="C226" s="210" t="inlineStr">
+        <is>
+          <t>7.2200% Small Industries Development Bank of India NCD 10042029 5, 7.7700% Bajaj Finance Ltd NCD 17042029, 7.6200% National Bank for Agriculture and Rural Developmen BONDS 10052029 H, 6.8800% State of Uttar Pradesh India SDL 23062031, 7.0800% State of Karnataka India SDL 12082031</t>
+        </is>
+      </c>
+      <c r="D226" s="82" t="inlineStr">
         <is>
           <t>Short</t>
         </is>
       </c>
-      <c r="E226" s="196" t="inlineStr">
+      <c r="E226" s="82" t="inlineStr">
         <is>
           <t>Fixed</t>
         </is>
       </c>
-      <c r="F226" s="197" t="n">
+      <c r="F226" s="83" t="n">
         <v>46262</v>
       </c>
-      <c r="G226" s="196" t="n">
+      <c r="G226" s="82" t="n">
         <v>10000</v>
       </c>
     </row>
-    <row r="227">
-[...2 lines deleted...]
-      <c r="D227" s="196" t="inlineStr">
+    <row r="227" ht="31.5" customFormat="1" customHeight="1" s="185">
+      <c r="B227" s="153" t="n"/>
+      <c r="C227" s="207" t="n"/>
+      <c r="D227" s="82" t="inlineStr">
         <is>
           <t>Long</t>
         </is>
       </c>
-      <c r="E227" s="196" t="inlineStr">
+      <c r="E227" s="82" t="inlineStr">
         <is>
           <t>Floating</t>
         </is>
       </c>
-      <c r="F227" s="197" t="n">
-[...2 lines deleted...]
-      <c r="G227" s="196" t="n">
+      <c r="F227" s="83" t="n">
+        <v>46204</v>
+      </c>
+      <c r="G227" s="82" t="n">
         <v>-10000</v>
       </c>
     </row>
-    <row r="228">
-      <c r="B228" s="195" t="inlineStr">
+    <row r="228" ht="18.5" customFormat="1" customHeight="1" s="185">
+      <c r="B228" s="152" t="inlineStr">
         <is>
           <t>DSP Low Duration Fund</t>
         </is>
       </c>
-      <c r="C228" s="220" t="inlineStr">
-[...4 lines deleted...]
-      <c r="D228" s="196" t="inlineStr">
+      <c r="C228" s="210" t="inlineStr">
+        <is>
+          <t>6.3600% State of Himachal Pradesh India SDL 29072028, 7.4800% National Bank for Agriculture and Rural Developmen NCD 15092028 25G</t>
+        </is>
+      </c>
+      <c r="D228" s="82" t="inlineStr">
         <is>
           <t>Short</t>
         </is>
       </c>
-      <c r="E228" s="196" t="inlineStr">
+      <c r="E228" s="82" t="inlineStr">
         <is>
           <t>Fixed</t>
         </is>
       </c>
-      <c r="F228" s="197" t="n">
+      <c r="F228" s="83" t="n">
         <v>46365</v>
       </c>
-      <c r="G228" s="196" t="n">
+      <c r="G228" s="82" t="n">
         <v>10000</v>
       </c>
     </row>
-    <row r="229">
-[...2 lines deleted...]
-      <c r="D229" s="196" t="inlineStr">
+    <row r="229" ht="22" customFormat="1" customHeight="1" s="185">
+      <c r="B229" s="153" t="n"/>
+      <c r="C229" s="207" t="n"/>
+      <c r="D229" s="82" t="inlineStr">
         <is>
           <t>Long</t>
         </is>
       </c>
-      <c r="E229" s="196" t="inlineStr">
+      <c r="E229" s="82" t="inlineStr">
         <is>
           <t>Floating</t>
         </is>
       </c>
-      <c r="F229" s="197" t="n">
-[...2 lines deleted...]
-      <c r="G229" s="196" t="n">
+      <c r="F229" s="83" t="n">
+        <v>46204</v>
+      </c>
+      <c r="G229" s="82" t="n">
         <v>-10000</v>
       </c>
     </row>
-    <row r="230">
-      <c r="B230" s="195" t="inlineStr">
+    <row r="230" ht="25" customFormat="1" customHeight="1" s="185">
+      <c r="B230" s="152" t="inlineStr">
         <is>
           <t>DSP Low Duration Fund</t>
         </is>
       </c>
-      <c r="C230" s="220" t="inlineStr">
-[...4 lines deleted...]
-      <c r="D230" s="196" t="inlineStr">
+      <c r="C230" s="210" t="inlineStr">
+        <is>
+          <t>7.4800% National Bank for Agriculture and Rural Developmen NCD 15092028 25G, 8.9500% Reliance Industries Ltd NCD 09112028 H, 7.2400% Bajaj Finance Ltd NCD 12122028</t>
+        </is>
+      </c>
+      <c r="D230" s="82" t="inlineStr">
         <is>
           <t>Short</t>
         </is>
       </c>
-      <c r="E230" s="196" t="inlineStr">
+      <c r="E230" s="82" t="inlineStr">
         <is>
           <t>Fixed</t>
         </is>
       </c>
-      <c r="F230" s="197" t="n">
+      <c r="F230" s="83" t="n">
         <v>46490</v>
       </c>
-      <c r="G230" s="196" t="n">
+      <c r="G230" s="82" t="n">
         <v>5000</v>
       </c>
     </row>
-    <row r="231">
-[...2 lines deleted...]
-      <c r="D231" s="196" t="inlineStr">
+    <row r="231" ht="22" customFormat="1" customHeight="1" s="185">
+      <c r="B231" s="153" t="n"/>
+      <c r="C231" s="207" t="n"/>
+      <c r="D231" s="82" t="inlineStr">
         <is>
           <t>Long</t>
         </is>
       </c>
-      <c r="E231" s="196" t="inlineStr">
+      <c r="E231" s="82" t="inlineStr">
         <is>
           <t>Floating</t>
         </is>
       </c>
-      <c r="F231" s="197" t="n">
-[...2 lines deleted...]
-      <c r="G231" s="196" t="n">
+      <c r="F231" s="83" t="n">
+        <v>46204</v>
+      </c>
+      <c r="G231" s="82" t="n">
         <v>-5000</v>
       </c>
     </row>
-    <row r="232">
-      <c r="B232" s="195" t="inlineStr">
+    <row r="232" customFormat="1" s="185">
+      <c r="B232" s="152" t="inlineStr">
         <is>
           <t>DSP Low Duration Fund</t>
         </is>
       </c>
-      <c r="C232" s="221" t="inlineStr">
-[...4 lines deleted...]
-      <c r="D232" s="202" t="inlineStr">
+      <c r="C232" s="210" t="inlineStr">
+        <is>
+          <t>7.2800% Small Industries Development Bank of India FNCD 04062029 2</t>
+        </is>
+      </c>
+      <c r="D232" s="82" t="inlineStr">
         <is>
           <t>Short</t>
         </is>
       </c>
-      <c r="E232" s="202" t="inlineStr">
+      <c r="E232" s="82" t="inlineStr">
+        <is>
+          <t>Fixed</t>
+        </is>
+      </c>
+      <c r="F232" s="83" t="n">
+        <v>46360</v>
+      </c>
+      <c r="G232" s="82" t="n">
+        <v>10000</v>
+      </c>
+    </row>
+    <row r="233" customFormat="1" s="185">
+      <c r="B233" s="153" t="n"/>
+      <c r="C233" s="207" t="n"/>
+      <c r="D233" s="82" t="inlineStr">
+        <is>
+          <t>Long</t>
+        </is>
+      </c>
+      <c r="E233" s="82" t="inlineStr">
         <is>
           <t>Floating</t>
         </is>
       </c>
-      <c r="F232" s="203" t="n">
-[...22 lines deleted...]
-      <c r="G233" s="196" t="n">
+      <c r="F233" s="83" t="n">
+        <v>46204</v>
+      </c>
+      <c r="G233" s="82" t="n">
         <v>-10000</v>
       </c>
     </row>
-    <row r="234">
-[...8 lines deleted...]
-      <c r="B235" s="189" t="inlineStr">
+    <row r="236">
+      <c r="B236" s="75" t="inlineStr">
         <is>
           <t xml:space="preserve">Note : In case of derivative transactions, end of the day position on the date of such transaction is considered as the basis to assess the nature of transaction as hedge / non-hedge </t>
         </is>
       </c>
-      <c r="C235" s="189" t="n"/>
-[...3 lines deleted...]
-      <c r="G235" s="189" t="n"/>
     </row>
   </sheetData>
   <mergeCells count="10">
     <mergeCell ref="C232:C233"/>
     <mergeCell ref="E184:E185"/>
     <mergeCell ref="C228:C229"/>
-    <mergeCell ref="B144:E144"/>
+    <mergeCell ref="B139:E139"/>
     <mergeCell ref="B184:B185"/>
     <mergeCell ref="C226:C227"/>
     <mergeCell ref="B1:F1"/>
     <mergeCell ref="C230:C231"/>
     <mergeCell ref="C184:D184"/>
     <mergeCell ref="C224:C225"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:A1"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Rohit Pandey</dc:creator>
+  <dc:creator>Vinit Mistry</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:lastModifiedBy></cp:lastModifiedBy>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties">
   <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_Enabled" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_SetDate" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3">
-    <vt:lpwstr>2026-06-18T14:35:55Z</vt:lpwstr>
+    <vt:lpwstr>2026-07-04T08:43:29Z</vt:lpwstr>
   </property>
   <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_Method" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4">
     <vt:lpwstr>Privileged</vt:lpwstr>
   </property>
   <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_Name" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5">
     <vt:lpwstr>Public</vt:lpwstr>
   </property>
   <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_SiteId" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6">
     <vt:lpwstr>1771ae17-e764-4e0f-a476-d4184d79a5d9</vt:lpwstr>
   </property>
   <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_ActionId" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7">
-    <vt:lpwstr>9169ba43-7828-4eea-b849-d30d7eb7ba45</vt:lpwstr>
+    <vt:lpwstr>1e41dd43-3034-46dd-8a82-166a6d2b9aa1</vt:lpwstr>
   </property>
   <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_ContentBits" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8">
     <vt:lpwstr>0</vt:lpwstr>
   </property>
   <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_Tag" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9">
     <vt:lpwstr>10, 0, 1, 1</vt:lpwstr>
   </property>
 </Properties>
 </file>