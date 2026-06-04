--- v6 (2026-02-24)
+++ v7 (2026-06-04)
@@ -1,748 +1,1418 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="png" ContentType="image/png"/>
+  <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="K:\Accounts\REPORTS\Monthend portfolio\2026-2027\April 2026\30042026\Final\Final\Monthly\For Investors\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{A92B3B87-36C9-4912-85C6-BE2D339B4077}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" tabRatio="950" firstSheet="26" autoFilterDateGrouping="1"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" tabRatio="911" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="TIGER" sheetId="1" state="visible" r:id="rId1"/>
-    <sheet name="Sheet1" sheetId="2" state="hidden" r:id="rId2"/>
+    <sheet name="TIGER" sheetId="1" r:id="rId1"/>
+    <sheet name="Notes to Monthly Portfolio" sheetId="3" r:id="rId2"/>
+    <sheet name="Sheet1" sheetId="2" state="hidden" r:id="rId3"/>
   </sheets>
-  <definedNames/>
-  <calcPr calcId="191029" fullCalcOnLoad="1"/>
+  <definedNames>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'Notes to Monthly Portfolio'!#REF!</definedName>
+  </definedNames>
+  <calcPr calcId="0"/>
 </workbook>
 </file>
 
+<file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="364" uniqueCount="244">
+  <si>
+    <t>DSP India T.I.G.E.R. Fund (The Infrastructure Growth and Economic Reforms Fund)</t>
+  </si>
+  <si>
+    <t>Portfolio as on April 30, 2026</t>
+  </si>
+  <si>
+    <t>Sr. No.</t>
+  </si>
+  <si>
+    <t>Name of Instrument</t>
+  </si>
+  <si>
+    <t>ISIN</t>
+  </si>
+  <si>
+    <t>Rating/Industry</t>
+  </si>
+  <si>
+    <t>Quantity</t>
+  </si>
+  <si>
+    <t>Market value (Rs. In lakhs)</t>
+  </si>
+  <si>
+    <t>% to Net Assets</t>
+  </si>
+  <si>
+    <t>Maturity Date</t>
+  </si>
+  <si>
+    <t>Put/Call Option</t>
+  </si>
+  <si>
+    <t>YTM (%)</t>
+  </si>
+  <si>
+    <t>EQUITY &amp; EQUITY RELATED</t>
+  </si>
+  <si>
+    <t>Listed / awaiting listing on the stock exchanges</t>
+  </si>
+  <si>
+    <t>NTPC Limited</t>
+  </si>
+  <si>
+    <t>INE733E01010</t>
+  </si>
+  <si>
+    <t>Power</t>
+  </si>
+  <si>
+    <t>Sector/Rating</t>
+  </si>
+  <si>
+    <t>Percent</t>
+  </si>
+  <si>
+    <t>Larsen &amp; Toubro Limited</t>
+  </si>
+  <si>
+    <t>INE018A01030</t>
+  </si>
+  <si>
+    <t>Construction</t>
+  </si>
+  <si>
+    <t>Industrial Products</t>
+  </si>
+  <si>
+    <t>Apollo Hospitals Enterprise Limited</t>
+  </si>
+  <si>
+    <t>INE437A01024</t>
+  </si>
+  <si>
+    <t>Healthcare Services</t>
+  </si>
+  <si>
+    <t>Multi Commodity Exchange of India Limited</t>
+  </si>
+  <si>
+    <t>INE745G01043</t>
+  </si>
+  <si>
+    <t>Capital Markets</t>
+  </si>
+  <si>
+    <t>Bharti Airtel Limited</t>
+  </si>
+  <si>
+    <t>INE397D01024</t>
+  </si>
+  <si>
+    <t>Telecom - Services</t>
+  </si>
+  <si>
+    <t>Amber Enterprises India Limited</t>
+  </si>
+  <si>
+    <t>INE371P01015</t>
+  </si>
+  <si>
+    <t>Consumer Durables</t>
+  </si>
+  <si>
+    <t>Auto Components</t>
+  </si>
+  <si>
+    <t>Kirloskar Oil Engines Limited</t>
+  </si>
+  <si>
+    <t>INE146L01010</t>
+  </si>
+  <si>
+    <t>INOX India Limited</t>
+  </si>
+  <si>
+    <t>INE616N01034</t>
+  </si>
+  <si>
+    <t>Electrical Equipment</t>
+  </si>
+  <si>
+    <t>Hindustan Aeronautics Limited</t>
+  </si>
+  <si>
+    <t>INE066F01020</t>
+  </si>
+  <si>
+    <t>Aerospace &amp; Defense</t>
+  </si>
+  <si>
+    <t>Coal India Limited</t>
+  </si>
+  <si>
+    <t>INE522F01014</t>
+  </si>
+  <si>
+    <t>Consumable Fuels</t>
+  </si>
+  <si>
+    <t>Chemicals &amp; Petrochemicals</t>
+  </si>
+  <si>
+    <t>Oil &amp; Natural Gas Corporation Limited</t>
+  </si>
+  <si>
+    <t>INE213A01029</t>
+  </si>
+  <si>
+    <t>Oil</t>
+  </si>
+  <si>
+    <t>Insurance</t>
+  </si>
+  <si>
+    <t>Solar Industries India Limited</t>
+  </si>
+  <si>
+    <t>INE343H01029</t>
+  </si>
+  <si>
+    <t>Siemens Limited</t>
+  </si>
+  <si>
+    <t>INE003A01024</t>
+  </si>
+  <si>
+    <t>Sansera Engineering Limited</t>
+  </si>
+  <si>
+    <t>INE953O01021</t>
+  </si>
+  <si>
+    <t>Petroleum Products</t>
+  </si>
+  <si>
+    <t>Rainbow Childrens Medicare Limited</t>
+  </si>
+  <si>
+    <t>INE961O01016</t>
+  </si>
+  <si>
+    <t>Siemens Energy India Limited</t>
+  </si>
+  <si>
+    <t>INE1NPP01017</t>
+  </si>
+  <si>
+    <t>Max Financial Services Limited</t>
+  </si>
+  <si>
+    <t>INE180A01020</t>
+  </si>
+  <si>
+    <t>Transport Infrastructure</t>
+  </si>
+  <si>
+    <t>Kalpataru Projects International Limited</t>
+  </si>
+  <si>
+    <t>INE220B01022</t>
+  </si>
+  <si>
+    <t>Cement &amp; Cement Products</t>
+  </si>
+  <si>
+    <t>Nippon Life India Asset Management Limited</t>
+  </si>
+  <si>
+    <t>INE298J01013</t>
+  </si>
+  <si>
+    <t>Ferrous Metals</t>
+  </si>
+  <si>
+    <t>Reliance Industries Limited</t>
+  </si>
+  <si>
+    <t>INE002A01018</t>
+  </si>
+  <si>
+    <t>Realty</t>
+  </si>
+  <si>
+    <t>Jindal Steel Limited</t>
+  </si>
+  <si>
+    <t>INE749A01030</t>
+  </si>
+  <si>
+    <t>Industrial Manufacturing</t>
+  </si>
+  <si>
+    <t>Asian Paints Limited</t>
+  </si>
+  <si>
+    <t>INE021A01026</t>
+  </si>
+  <si>
+    <t>Agricultural Food &amp; other Products</t>
+  </si>
+  <si>
+    <t>Power Grid Corporation of India Limited</t>
+  </si>
+  <si>
+    <t>INE752E01010</t>
+  </si>
+  <si>
+    <t>Gas</t>
+  </si>
+  <si>
+    <t>Polycab India Limited</t>
+  </si>
+  <si>
+    <t>INE455K01017</t>
+  </si>
+  <si>
+    <t>Cash &amp; Equivalent</t>
+  </si>
+  <si>
+    <t>Samvardhana Motherson International Limited</t>
+  </si>
+  <si>
+    <t>INE775A01035</t>
+  </si>
+  <si>
+    <t>Techno Electric &amp; Engineering Company Limited</t>
+  </si>
+  <si>
+    <t>INE285K01026</t>
+  </si>
+  <si>
+    <t>Carborundum Universal Limited</t>
+  </si>
+  <si>
+    <t>INE120A01034</t>
+  </si>
+  <si>
+    <t>Welspun Corp Limited</t>
+  </si>
+  <si>
+    <t>INE191B01025</t>
+  </si>
+  <si>
+    <t>UltraTech Cement Limited</t>
+  </si>
+  <si>
+    <t>INE481G01011</t>
+  </si>
+  <si>
+    <t>Schaeffler India Limited</t>
+  </si>
+  <si>
+    <t>INE513A01022</t>
+  </si>
+  <si>
+    <t>Acme Solar Holdings Limited</t>
+  </si>
+  <si>
+    <t>INE622W01025</t>
+  </si>
+  <si>
+    <t>Jubilant Ingrevia Limited</t>
+  </si>
+  <si>
+    <t>INE0BY001018</t>
+  </si>
+  <si>
+    <t>Kirloskar Pneumatic Company Limited</t>
+  </si>
+  <si>
+    <t>INE811A01020</t>
+  </si>
+  <si>
+    <t>Canara HSBC Life Insurance Company Limited</t>
+  </si>
+  <si>
+    <t>INE01TY01017</t>
+  </si>
+  <si>
+    <t>R R Kabel Limited</t>
+  </si>
+  <si>
+    <t>INE777K01022</t>
+  </si>
+  <si>
+    <t>Power Mech Projects Limited</t>
+  </si>
+  <si>
+    <t>INE211R01019</t>
+  </si>
+  <si>
+    <t>Avalon Technologies Limited</t>
+  </si>
+  <si>
+    <t>INE0LCL01028</t>
+  </si>
+  <si>
+    <t>Shivalik Bimetal Controls Limited</t>
+  </si>
+  <si>
+    <t>INE386D01027</t>
+  </si>
+  <si>
+    <t>Angel One Limited</t>
+  </si>
+  <si>
+    <t>INE732I01021</t>
+  </si>
+  <si>
+    <t>Tega Industries Limited</t>
+  </si>
+  <si>
+    <t>INE011K01018</t>
+  </si>
+  <si>
+    <t>HDFC Life Insurance Company Limited</t>
+  </si>
+  <si>
+    <t>INE795G01014</t>
+  </si>
+  <si>
+    <t>Triveni Engineering &amp; Industries Limited</t>
+  </si>
+  <si>
+    <t>INE256C01024</t>
+  </si>
+  <si>
+    <t>KEC International Limited</t>
+  </si>
+  <si>
+    <t>INE389H01022</t>
+  </si>
+  <si>
+    <t>Bharat Petroleum Corporation Limited</t>
+  </si>
+  <si>
+    <t>INE029A01011</t>
+  </si>
+  <si>
+    <t>Navin Fluorine International Limited</t>
+  </si>
+  <si>
+    <t>INE048G01026</t>
+  </si>
+  <si>
+    <t>Oberoi Realty Limited</t>
+  </si>
+  <si>
+    <t>INE093I01010</t>
+  </si>
+  <si>
+    <t>Ahluwalia Contracts (India) Limited</t>
+  </si>
+  <si>
+    <t>INE758C01029</t>
+  </si>
+  <si>
+    <t>Century Plyboards (India) Limited</t>
+  </si>
+  <si>
+    <t>INE348B01021</t>
+  </si>
+  <si>
+    <t>The Phoenix Mills Limited</t>
+  </si>
+  <si>
+    <t>INE211B01039</t>
+  </si>
+  <si>
+    <t>Gujarat Gas Limited</t>
+  </si>
+  <si>
+    <t>INE844O01030</t>
+  </si>
+  <si>
+    <t>Apollo Tyres Limited</t>
+  </si>
+  <si>
+    <t>INE438A01022</t>
+  </si>
+  <si>
+    <t>Atul Limited</t>
+  </si>
+  <si>
+    <t>INE100A01010</t>
+  </si>
+  <si>
+    <t>APL Apollo Tubes Limited</t>
+  </si>
+  <si>
+    <t>INE702C01027</t>
+  </si>
+  <si>
+    <t>Cyient DLM Limited</t>
+  </si>
+  <si>
+    <t>INE055S01018</t>
+  </si>
+  <si>
+    <t>H.G. Infra Engineering Limited</t>
+  </si>
+  <si>
+    <t>INE926X01010</t>
+  </si>
+  <si>
+    <t>CG Power and Industrial Solutions Limited</t>
+  </si>
+  <si>
+    <t>INE067A01029</t>
+  </si>
+  <si>
+    <t>Bansal Wire Industries Limited</t>
+  </si>
+  <si>
+    <t>INE0B9K01025</t>
+  </si>
+  <si>
+    <t>Ambuja Cements Limited</t>
+  </si>
+  <si>
+    <t>INE079A01024</t>
+  </si>
+  <si>
+    <t>JNK India Limited</t>
+  </si>
+  <si>
+    <t>INE0OAF01028</t>
+  </si>
+  <si>
+    <t>IFGL Refractories Limited</t>
+  </si>
+  <si>
+    <t>INE133Y01011</t>
+  </si>
+  <si>
+    <t>SKF India Industrial Limited</t>
+  </si>
+  <si>
+    <t>INE2J8701016</t>
+  </si>
+  <si>
+    <t>SKF India Limited</t>
+  </si>
+  <si>
+    <t>INE640A01023</t>
+  </si>
+  <si>
+    <t>Exide Industries Limited</t>
+  </si>
+  <si>
+    <t>INE302A01020</t>
+  </si>
+  <si>
+    <t>KNR Constructions Limited</t>
+  </si>
+  <si>
+    <t>INE634I01029</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Units issued by REITs &amp; InvITs</t>
+  </si>
+  <si>
+    <t>Indus Infra Trust</t>
+  </si>
+  <si>
+    <t>INE0NHL23019</t>
+  </si>
+  <si>
+    <t>MONEY MARKET INSTRUMENTS</t>
+  </si>
+  <si>
+    <t>TREPS / Reverse Repo Investments</t>
+  </si>
+  <si>
+    <t>Cash &amp; Cash Equivalent</t>
+  </si>
+  <si>
+    <t>Cash Margin</t>
+  </si>
+  <si>
+    <t>Net Receivables/Payables</t>
+  </si>
+  <si>
+    <t>GRAND TOTAL</t>
+  </si>
+  <si>
+    <t>Notes:</t>
+  </si>
+  <si>
+    <t>Market value includes accrued interest</t>
+  </si>
+  <si>
+    <t>Net Assets does not include unit activity for the last day of the month</t>
+  </si>
+  <si>
+    <t>Scheme Riskometer</t>
+  </si>
+  <si>
+    <t>Benchmark Riskometer: BSE India Infrastructure TRI</t>
+  </si>
+  <si>
+    <t xml:space="preserve">  </t>
+  </si>
+  <si>
+    <t>YD02Regular</t>
+  </si>
+  <si>
+    <t>YD02Direct</t>
+  </si>
+  <si>
+    <t>YD02</t>
+  </si>
+  <si>
+    <t>Sr No.</t>
+  </si>
+  <si>
+    <t>Particular</t>
+  </si>
+  <si>
+    <t>Regular</t>
+  </si>
+  <si>
+    <t>Direct</t>
+  </si>
+  <si>
+    <t>Portfolio Turn Over Ratio ^^</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> - For Purchase</t>
+  </si>
+  <si>
+    <t>N.A.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> - For Sale</t>
+  </si>
+  <si>
+    <t>Average Maturity (in years)@@</t>
+  </si>
+  <si>
+    <t>Modified Duration (in years)@@</t>
+  </si>
+  <si>
+    <t>Portfolio YTM (Annualised)@@</t>
+  </si>
+  <si>
+    <t>Total outstanding exposure to derivatives at the end of  April 30, 2026</t>
+  </si>
+  <si>
+    <t>- Value (In Rs. Lakh)</t>
+  </si>
+  <si>
+    <t>-</t>
+  </si>
+  <si>
+    <t>- in percentage term (%)</t>
+  </si>
+  <si>
+    <t>Total of securities below investment grade and default provided for the Half Year of April 30, 2026 (Rs. lakh)</t>
+  </si>
+  <si>
+    <t>Total investment in foreign securities/ADR/GDR (Rs. lakh)</t>
+  </si>
+  <si>
+    <t>Total investment in illiquid shares/securities</t>
+  </si>
+  <si>
+    <t>- in percentage terms (%)</t>
+  </si>
+  <si>
+    <t>Net Asset Vaue (NAV) (Rs. per Unit)</t>
+  </si>
+  <si>
+    <t>- As on March 31, 2026</t>
+  </si>
+  <si>
+    <t>G</t>
+  </si>
+  <si>
+    <t>Growth</t>
+  </si>
+  <si>
+    <t>298.038</t>
+  </si>
+  <si>
+    <t>326.550</t>
+  </si>
+  <si>
+    <t>D</t>
+  </si>
+  <si>
+    <t>Payout/Reinvestment of Income Distribution cum Capital Withdrawal option (IDCW)</t>
+  </si>
+  <si>
+    <t>25.831</t>
+  </si>
+  <si>
+    <t>48.047</t>
+  </si>
+  <si>
+    <t>QD</t>
+  </si>
+  <si>
+    <t>Quarterly Payout/Reinvestment of Income Distribution cum Capital Withdrawal option (IDCW)</t>
+  </si>
+  <si>
+    <t>DD</t>
+  </si>
+  <si>
+    <t>Daily Reinvestment of Income Distribution cum Capital Withdrawal option (IDCW)</t>
+  </si>
+  <si>
+    <t>WD</t>
+  </si>
+  <si>
+    <t>Weekly Payout/Reinvestment of Income Distribution cum Capital Withdrawal option (IDCW)</t>
+  </si>
+  <si>
+    <t>MD</t>
+  </si>
+  <si>
+    <t>Monthly Payout/Reinvestment of Income Distribution cum Capital Withdrawal option (IDCW)</t>
+  </si>
+  <si>
+    <t>UD</t>
+  </si>
+  <si>
+    <t>UD3</t>
+  </si>
+  <si>
+    <t>UR</t>
+  </si>
+  <si>
+    <t>UR3</t>
+  </si>
+  <si>
+    <t>- As on April 30, 2026</t>
+  </si>
+  <si>
+    <t>343.964</t>
+  </si>
+  <si>
+    <t>377.180</t>
+  </si>
+  <si>
+    <t>29.811</t>
+  </si>
+  <si>
+    <t>55.497</t>
+  </si>
+  <si>
+    <t>Aggregate distributions during the half year (Rs. per Unit)</t>
+  </si>
+  <si>
+    <t>*</t>
+  </si>
+  <si>
+    <t>Computed NAV</t>
+  </si>
+  <si>
+    <t>**</t>
+  </si>
+  <si>
+    <t>NAV as on Maturity date</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Not Applicable.</t>
+  </si>
+  <si>
+    <t>^^</t>
+  </si>
+  <si>
+    <t>Portfolio Turn Over Ratio is for Equity Schemes.</t>
+  </si>
+  <si>
+    <t>@@</t>
+  </si>
+  <si>
+    <t>Average Maturity, Modified Duration and Portfolio YTM (Annualised) is for Debt Schemes.</t>
+  </si>
+  <si>
+    <t>Pursuant to payment of IDCW, the NAV of the IDCW Option(s) of aforesaid Scheme of the Fund would fall to the extent of payout and statutory levy, if any. For complete distribution history of the Schemes, please visit www.dspim.com</t>
+  </si>
+  <si>
+    <t>DSP India T.I.G.E.R. Fund</t>
+  </si>
+</sst>
+</file>
+
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-[...3 lines deleted...]
-    <numFmt numFmtId="166" formatCode="_ * #,##0.00_ ;_ * \-#,##0.00_ ;_ * &quot;-&quot;??_ ;_ @_ "/>
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
+  <numFmts count="7">
+    <numFmt numFmtId="164" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);"/>
+    <numFmt numFmtId="165" formatCode="_(* #,##0_);_(* \(#,##0\);"/>
+    <numFmt numFmtId="166" formatCode="_(* #,##0.000_);_(* \(#,##0.000\);_(* &quot;-&quot;_);_(* @_)"/>
+    <numFmt numFmtId="167" formatCode="0.000"/>
+    <numFmt numFmtId="168" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;_);_(* @_)"/>
+    <numFmt numFmtId="169" formatCode="0.0000"/>
+    <numFmt numFmtId="170" formatCode="#,##0.000000"/>
   </numFmts>
-  <fonts count="16">
+  <fonts count="14" x14ac:knownFonts="1">
     <font>
-      <name val="Calibri"/>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
-      <color theme="1"/>
-      <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
+      <sz val="11"/>
+      <color theme="1"/>
       <name val="trebuchet MS"/>
       <family val="2"/>
-      <color theme="1"/>
-      <sz val="10"/>
     </font>
     <font>
+      <sz val="10"/>
+      <color theme="1"/>
       <name val="trebuchet MS"/>
       <family val="2"/>
-      <b val="1"/>
-[...1 lines deleted...]
-      <sz val="14"/>
     </font>
     <font>
+      <b/>
+      <sz val="14"/>
+      <color rgb="FFFFFFFF"/>
       <name val="trebuchet MS"/>
       <family val="2"/>
-      <b val="1"/>
-[...1 lines deleted...]
-      <sz val="10"/>
     </font>
     <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
       <name val="trebuchet MS"/>
       <family val="2"/>
-      <b val="1"/>
-[...1 lines deleted...]
-      <sz val="10"/>
     </font>
     <font>
+      <b/>
+      <sz val="10"/>
+      <color rgb="FFFFFFFF"/>
       <name val="trebuchet MS"/>
       <family val="2"/>
-      <color rgb="FF000000"/>
-      <sz val="10"/>
     </font>
     <font>
-      <name val="Calibri"/>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="trebuchet MS"/>
       <family val="2"/>
+    </font>
+    <font>
+      <sz val="11"/>
       <color theme="1"/>
-      <sz val="11"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <name val="Calibri"/>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <b val="1"/>
-[...2 lines deleted...]
-      <scheme val="minor"/>
     </font>
     <font>
+      <sz val="9"/>
       <name val="Trebuchet MS"/>
       <family val="2"/>
-      <b val="1"/>
-[...1 lines deleted...]
-      <sz val="10"/>
     </font>
     <font>
+      <sz val="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="9"/>
       <name val="Trebuchet MS"/>
       <family val="2"/>
-      <sz val="10"/>
     </font>
     <font>
-      <name val="Arial"/>
+      <sz val="9"/>
+      <color rgb="FFFF0000"/>
+      <name val="Trebuchet MS"/>
       <family val="2"/>
-      <b val="1"/>
-[...1 lines deleted...]
-      <sz val="9"/>
     </font>
     <font>
-      <name val="Calibri"/>
-[...6 lines deleted...]
-    <font>
+      <sz val="9"/>
+      <color theme="0"/>
       <name val="Trebuchet MS"/>
       <family val="2"/>
-      <b val="1"/>
-[...21 lines deleted...]
-      <sz val="11"/>
     </font>
   </fonts>
   <fills count="5">
     <fill>
-      <patternFill/>
+      <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF000000"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFC0C0C0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FFDBDBDB"/>
+        <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="11">
+  <borders count="4">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
-      <right/>
-[...53 lines deleted...]
-      <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
-      <top/>
-[...16 lines deleted...]
-      <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="3">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+  <cellStyleXfs count="6">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="9" fontId="8" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="8" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="65">
-[...15 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+  <cellXfs count="68">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="10" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="15" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="164" fontId="4" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="10" fontId="4" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="164" fontId="5" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="10" fontId="5" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
-[...2 lines deleted...]
-    <xf numFmtId="10" fontId="3" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="2" applyFont="1"/>
+    <xf numFmtId="0" fontId="9" fillId="4" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="4" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="11" fillId="4" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="2" applyFont="1"/>
+    <xf numFmtId="1" fontId="9" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="9" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="2" fontId="9" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="4" fontId="9" fillId="4" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="9" fillId="0" borderId="1" xfId="2" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="4" fontId="9" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="10" fontId="9" fillId="4" borderId="1" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="10" fontId="9" fillId="0" borderId="1" xfId="4" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="10" fontId="9" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="2" quotePrefix="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="12" fillId="4" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="2" quotePrefix="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="12" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="2" applyFont="1"/>
+    <xf numFmtId="0" fontId="13" fillId="4" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="10" fontId="1" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
-[...2 lines deleted...]
-      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    <xf numFmtId="167" fontId="9" fillId="4" borderId="1" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    <xf numFmtId="167" fontId="9" fillId="0" borderId="1" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="4" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    <xf numFmtId="0" fontId="13" fillId="4" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="10" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="1">
-      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    <xf numFmtId="0" fontId="9" fillId="4" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="4" fontId="1" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-      <alignment horizontal="center" vertical="top"/>
+    <xf numFmtId="170" fontId="9" fillId="0" borderId="0" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="14" fontId="1" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-      <alignment horizontal="center" vertical="top"/>
+    <xf numFmtId="0" fontId="9" fillId="4" borderId="0" xfId="2" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="9" fillId="4" borderId="0" xfId="2" quotePrefix="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="9" fillId="4" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-      <alignment horizontal="left" vertical="center"/>
+    <xf numFmtId="169" fontId="9" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="2"/>
+    <xf numFmtId="2" fontId="9" fillId="0" borderId="3" xfId="2" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="2" fontId="9" fillId="0" borderId="2" xfId="2" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="9" fillId="0" borderId="3" xfId="2" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="9" fillId="0" borderId="2" xfId="2" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="10" fontId="9" fillId="0" borderId="3" xfId="4" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="10" fontId="9" fillId="0" borderId="2" xfId="4" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="10" fontId="9" fillId="0" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="10" fontId="9" fillId="0" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="9" fillId="0" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="9" fillId="0" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="9" fillId="4" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="9" fillId="4" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-[...72 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
-  <cellStyles count="3">
+  <cellStyles count="6">
+    <cellStyle name="Comma 2" xfId="5" xr:uid="{1FFF5DD6-3953-4B5E-AC0F-69D3BD65488D}"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
-    <cellStyle name="Percent" xfId="1" builtinId="5"/>
-    <cellStyle name="Hyperlink" xfId="2" builtinId="8"/>
+    <cellStyle name="Normal 2" xfId="2" xr:uid="{CB8087A6-CD85-4F7B-88AE-991D76255093}"/>
+    <cellStyle name="Normal 2 2" xfId="3" xr:uid="{23043DD3-9FD9-4CAB-AF54-F95729A867A8}"/>
+    <cellStyle name="Normal 3 4 2 2 4" xfId="1" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
+    <cellStyle name="Percent 2" xfId="4" xr:uid="{FB47C6E6-8515-47B6-BC62-995BA0ABC948}"/>
   </cellStyles>
+  <dxfs count="4">
+    <dxf>
+      <numFmt numFmtId="171" formatCode="#,##0.000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="172" formatCode="#,##0.0000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="4" formatCode="#,##0.00"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="173" formatCode="&quot;-&quot;"/>
+    </dxf>
+  </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
-  <colors>
-[...66 lines deleted...]
-  </colors>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
+      <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
+    </ext>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
+      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
+    </ext>
+  </extLst>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
-<file path=xl/drawings/_rels/drawing1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image1.png" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image2.png" Id="rId2" /></Relationships>
+<file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
-<wsDr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
-[...16 lines deleted...]
-        <cNvPicPr>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>96</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>2374900</xdr:colOff>
+      <xdr:row>105</xdr:row>
+      <xdr:rowOff>31750</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="2" name="Picture 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000002000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
           <a:picLocks/>
-        </cNvPicPr>
-[...2 lines deleted...]
-        <a:blip r:embed="rId1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
-      </blipFill>
-      <spPr>
+      </xdr:blipFill>
+      <xdr:spPr>
         <a:xfrm>
-          <a:off x="457200" y="17056100"/>
-          <a:ext cx="2374900" cy="1574800"/>
+          <a:off x="438150" y="18545175"/>
+          <a:ext cx="2374900" cy="1746250"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
-          <avLst/>
+          <a:avLst/>
         </a:prstGeom>
         <a:ln>
           <a:prstDash val="solid"/>
         </a:ln>
-      </spPr>
-[...19 lines deleted...]
-        <cNvPicPr>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>2374900</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>31750</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="3" name="Picture 2">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000003000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
           <a:picLocks/>
-        </cNvPicPr>
-[...2 lines deleted...]
-        <a:blip r:embed="rId2"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
-      </blipFill>
-      <spPr>
+      </xdr:blipFill>
+      <xdr:spPr>
         <a:xfrm>
-          <a:off x="457200" y="19469100"/>
-          <a:ext cx="2374900" cy="1574800"/>
+          <a:off x="438150" y="21231225"/>
+          <a:ext cx="2374900" cy="1746250"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
-          <avLst/>
+          <a:avLst/>
         </a:prstGeom>
         <a:ln>
           <a:prstDash val="solid"/>
         </a:ln>
-      </spPr>
-[...3 lines deleted...]
-</wsDr>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+</xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos Narrow" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -760,65 +1430,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
-[...5 lines deleted...]
-        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -839,2656 +1509,2837 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId1" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-[...3 lines deleted...]
-  </sheetPr>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:L109"/>
   <sheetViews>
-    <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView tabSelected="1" zoomScale="85" zoomScaleNormal="85" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr baseColWidth="8" defaultColWidth="8.7265625" defaultRowHeight="13.5"/>
+  <sheetFormatPr defaultColWidth="8.7265625" defaultRowHeight="13.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col width="6.54296875" bestFit="1" customWidth="1" style="1" min="1" max="1"/>
-[...11 lines deleted...]
-    <col width="8.7265625" customWidth="1" style="1" min="13" max="16384"/>
+    <col min="1" max="1" width="6.54296875" style="2" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="42.26953125" style="2" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="18" style="2" customWidth="1"/>
+    <col min="4" max="4" width="30" style="2" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="15.1796875" style="2" customWidth="1"/>
+    <col min="6" max="6" width="23.81640625" style="2" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="14" style="2" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="12.54296875" style="2" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="14" style="2" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="7.54296875" style="2" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="30" style="2" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="7.54296875" style="2" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="8.7265625" style="2" customWidth="1"/>
+    <col min="14" max="16384" width="8.7265625" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" ht="19" customHeight="1" s="45">
-[...81 lines deleted...]
-      <c r="A8" s="1" t="n">
+    <row r="1" spans="1:12" ht="19" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A1" s="15"/>
+      <c r="B1" s="66" t="s">
+        <v>0</v>
+      </c>
+      <c r="C1" s="67"/>
+      <c r="D1" s="67"/>
+      <c r="E1" s="67"/>
+      <c r="F1" s="67"/>
+    </row>
+    <row r="2" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="B2" s="3" t="s">
         <v>1</v>
       </c>
-      <c r="B8" s="1" t="inlineStr">
-[...36 lines deleted...]
-      <c r="A9" s="1" t="n">
+    </row>
+    <row r="4" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A4" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="B9" s="1" t="inlineStr">
-[...34 lines deleted...]
-      <c r="A10" s="1" t="n">
+      <c r="B4" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="B10" s="1" t="inlineStr">
-[...34 lines deleted...]
-      <c r="A11" s="1" t="n">
+      <c r="C4" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="B11" s="1" t="inlineStr">
-[...34 lines deleted...]
-      <c r="A12" s="1" t="n">
+      <c r="D4" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="B12" s="1" t="inlineStr">
-[...34 lines deleted...]
-      <c r="A13" s="1" t="n">
+      <c r="E4" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="B13" s="1" t="inlineStr">
-[...34 lines deleted...]
-      <c r="A14" s="1" t="n">
+      <c r="F4" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="B14" s="1" t="inlineStr">
-[...34 lines deleted...]
-      <c r="A15" s="1" t="n">
+      <c r="G4" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="B15" s="1" t="inlineStr">
-[...14 lines deleted...]
-      <c r="E15" s="5" t="n">
+      <c r="H4" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I4" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="J4" s="4" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="6" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="B6" s="3" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="7" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="B7" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="8" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A8" s="2">
+        <v>1</v>
+      </c>
+      <c r="B8" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="C8" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="D8" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="E8" s="11">
+        <v>6528592</v>
+      </c>
+      <c r="F8" s="5">
+        <v>26058.87</v>
+      </c>
+      <c r="G8" s="6">
+        <v>4.4999999999999998E-2</v>
+      </c>
+      <c r="J8" s="5"/>
+      <c r="K8" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="L8" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="9" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A9" s="2">
+        <v>2</v>
+      </c>
+      <c r="B9" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="C9" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="D9" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="E9" s="11">
+        <v>588665</v>
+      </c>
+      <c r="F9" s="5">
+        <v>23629.01</v>
+      </c>
+      <c r="G9" s="6">
+        <v>4.0800000000000003E-2</v>
+      </c>
+      <c r="J9" s="5"/>
+      <c r="K9" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="L9" s="6">
+        <v>0.1411</v>
+      </c>
+    </row>
+    <row r="10" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A10" s="2">
+        <v>3</v>
+      </c>
+      <c r="B10" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="C10" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="D10" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="E10" s="11">
+        <v>301630</v>
+      </c>
+      <c r="F10" s="5">
+        <v>23033.97</v>
+      </c>
+      <c r="G10" s="6">
+        <v>3.9800000000000002E-2</v>
+      </c>
+      <c r="J10" s="5"/>
+      <c r="K10" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="L10" s="6">
+        <v>0.1047</v>
+      </c>
+    </row>
+    <row r="11" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A11" s="2">
+        <v>4</v>
+      </c>
+      <c r="B11" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="C11" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="D11" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="E11" s="11">
+        <v>585612</v>
+      </c>
+      <c r="F11" s="5">
+        <v>17401.46</v>
+      </c>
+      <c r="G11" s="6">
+        <v>3.0099999999999998E-2</v>
+      </c>
+      <c r="J11" s="5"/>
+      <c r="K11" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="L11" s="6">
+        <v>7.2400000000000006E-2</v>
+      </c>
+    </row>
+    <row r="12" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A12" s="2">
+        <v>5</v>
+      </c>
+      <c r="B12" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="C12" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="D12" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="E12" s="11">
+        <v>849969</v>
+      </c>
+      <c r="F12" s="5">
+        <v>16037.22</v>
+      </c>
+      <c r="G12" s="6">
+        <v>2.7699999999999999E-2</v>
+      </c>
+      <c r="J12" s="5"/>
+      <c r="K12" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="L12" s="6">
+        <v>5.8900000000000001E-2</v>
+      </c>
+    </row>
+    <row r="13" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A13" s="2">
+        <v>6</v>
+      </c>
+      <c r="B13" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="C13" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="D13" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="E13" s="11">
+        <v>191592</v>
+      </c>
+      <c r="F13" s="5">
+        <v>15373.34</v>
+      </c>
+      <c r="G13" s="6">
+        <v>2.6599999999999999E-2</v>
+      </c>
+      <c r="J13" s="5"/>
+      <c r="K13" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="L13" s="6">
+        <v>5.8900000000000001E-2</v>
+      </c>
+    </row>
+    <row r="14" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A14" s="2">
+        <v>7</v>
+      </c>
+      <c r="B14" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="C14" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="D14" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="E14" s="11">
+        <v>834973</v>
+      </c>
+      <c r="F14" s="5">
+        <v>14179.51</v>
+      </c>
+      <c r="G14" s="6">
+        <v>2.4500000000000001E-2</v>
+      </c>
+      <c r="J14" s="5"/>
+      <c r="K14" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="L14" s="6">
+        <v>5.6599999999999998E-2</v>
+      </c>
+    </row>
+    <row r="15" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A15" s="2">
+        <v>8</v>
+      </c>
+      <c r="B15" s="2" t="s">
+        <v>38</v>
+      </c>
+      <c r="C15" s="2" t="s">
+        <v>39</v>
+      </c>
+      <c r="D15" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="E15" s="11">
+        <v>940841</v>
+      </c>
+      <c r="F15" s="5">
+        <v>13708.05</v>
+      </c>
+      <c r="G15" s="6">
+        <v>2.3699999999999999E-2</v>
+      </c>
+      <c r="J15" s="5"/>
+      <c r="K15" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="L15" s="6">
+        <v>5.4199999999999998E-2</v>
+      </c>
+    </row>
+    <row r="16" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A16" s="2">
+        <v>9</v>
+      </c>
+      <c r="B16" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="C16" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="D16" s="2" t="s">
+        <v>43</v>
+      </c>
+      <c r="E16" s="11">
         <v>305098</v>
       </c>
-      <c r="F15" s="6" t="n">
-[...54 lines deleted...]
-      <c r="A17" s="1" t="n">
+      <c r="F16" s="5">
+        <v>13237.59</v>
+      </c>
+      <c r="G16" s="6">
+        <v>2.29E-2</v>
+      </c>
+      <c r="J16" s="5"/>
+      <c r="K16" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="L16" s="6">
+        <v>5.0700000000000002E-2</v>
+      </c>
+    </row>
+    <row r="17" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A17" s="2">
         <v>10</v>
       </c>
-      <c r="B17" s="1" t="inlineStr">
-[...14 lines deleted...]
-      <c r="E17" s="5" t="n">
+      <c r="B17" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="C17" s="2" t="s">
+        <v>45</v>
+      </c>
+      <c r="D17" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="E17" s="11">
         <v>2705180</v>
       </c>
-      <c r="F17" s="6" t="n">
-[...16 lines deleted...]
-      <c r="A18" s="1" t="n">
+      <c r="F17" s="5">
+        <v>13024.09</v>
+      </c>
+      <c r="G17" s="6">
+        <v>2.2499999999999999E-2</v>
+      </c>
+      <c r="J17" s="5"/>
+      <c r="K17" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="L17" s="6">
+        <v>4.8000000000000001E-2</v>
+      </c>
+    </row>
+    <row r="18" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A18" s="2">
         <v>11</v>
       </c>
-      <c r="B18" s="1" t="inlineStr">
-[...34 lines deleted...]
-      <c r="A19" s="1" t="n">
+      <c r="B18" s="2" t="s">
+        <v>48</v>
+      </c>
+      <c r="C18" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="D18" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="E18" s="11">
+        <v>4196344</v>
+      </c>
+      <c r="F18" s="5">
+        <v>12570.15</v>
+      </c>
+      <c r="G18" s="6">
+        <v>2.1700000000000001E-2</v>
+      </c>
+      <c r="J18" s="5"/>
+      <c r="K18" s="2" t="s">
+        <v>51</v>
+      </c>
+      <c r="L18" s="6">
+        <v>3.7699999999999997E-2</v>
+      </c>
+    </row>
+    <row r="19" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A19" s="2">
         <v>12</v>
       </c>
-      <c r="B19" s="1" t="inlineStr">
-[...34 lines deleted...]
-      <c r="A20" s="1" t="n">
+      <c r="B19" s="2" t="s">
+        <v>52</v>
+      </c>
+      <c r="C19" s="2" t="s">
+        <v>53</v>
+      </c>
+      <c r="D19" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="E19" s="11">
+        <v>80830</v>
+      </c>
+      <c r="F19" s="5">
+        <v>12479.34</v>
+      </c>
+      <c r="G19" s="6">
+        <v>2.1600000000000001E-2</v>
+      </c>
+      <c r="J19" s="5"/>
+      <c r="K19" s="2" t="s">
+        <v>43</v>
+      </c>
+      <c r="L19" s="6">
+        <v>2.8199999999999999E-2</v>
+      </c>
+    </row>
+    <row r="20" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A20" s="2">
         <v>13</v>
       </c>
-      <c r="B20" s="1" t="inlineStr">
-[...34 lines deleted...]
-      <c r="A21" s="1" t="n">
+      <c r="B20" s="2" t="s">
+        <v>54</v>
+      </c>
+      <c r="C20" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="D20" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="E20" s="11">
+        <v>324416</v>
+      </c>
+      <c r="F20" s="5">
+        <v>12354.41</v>
+      </c>
+      <c r="G20" s="6">
+        <v>2.1299999999999999E-2</v>
+      </c>
+      <c r="J20" s="5"/>
+      <c r="K20" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="L20" s="6">
+        <v>2.7699999999999999E-2</v>
+      </c>
+    </row>
+    <row r="21" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A21" s="2">
         <v>14</v>
       </c>
-      <c r="B21" s="1" t="inlineStr">
-[...14 lines deleted...]
-      <c r="E21" s="5" t="n">
+      <c r="B21" s="2" t="s">
+        <v>56</v>
+      </c>
+      <c r="C21" s="2" t="s">
+        <v>57</v>
+      </c>
+      <c r="D21" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="E21" s="11">
+        <v>467132</v>
+      </c>
+      <c r="F21" s="5">
+        <v>11741.83</v>
+      </c>
+      <c r="G21" s="6">
+        <v>2.0299999999999999E-2</v>
+      </c>
+      <c r="J21" s="5"/>
+      <c r="K21" s="2" t="s">
+        <v>58</v>
+      </c>
+      <c r="L21" s="6">
+        <v>2.5399999999999999E-2</v>
+      </c>
+    </row>
+    <row r="22" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A22" s="2">
+        <v>15</v>
+      </c>
+      <c r="B22" s="2" t="s">
+        <v>59</v>
+      </c>
+      <c r="C22" s="2" t="s">
+        <v>60</v>
+      </c>
+      <c r="D22" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="E22" s="11">
+        <v>885167</v>
+      </c>
+      <c r="F22" s="5">
+        <v>11084.95</v>
+      </c>
+      <c r="G22" s="6">
+        <v>1.9099999999999999E-2</v>
+      </c>
+      <c r="J22" s="5"/>
+      <c r="K22" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="L22" s="6">
+        <v>2.2499999999999999E-2</v>
+      </c>
+    </row>
+    <row r="23" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A23" s="2">
+        <v>16</v>
+      </c>
+      <c r="B23" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="C23" s="2" t="s">
+        <v>62</v>
+      </c>
+      <c r="D23" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="E23" s="11">
+        <v>319340</v>
+      </c>
+      <c r="F23" s="5">
+        <v>10470.52</v>
+      </c>
+      <c r="G23" s="6">
+        <v>1.8100000000000002E-2</v>
+      </c>
+      <c r="J23" s="5"/>
+      <c r="K23" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="L23" s="6">
+        <v>2.1700000000000001E-2</v>
+      </c>
+    </row>
+    <row r="24" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A24" s="2">
+        <v>17</v>
+      </c>
+      <c r="B24" s="2" t="s">
+        <v>63</v>
+      </c>
+      <c r="C24" s="2" t="s">
+        <v>64</v>
+      </c>
+      <c r="D24" s="2" t="s">
+        <v>51</v>
+      </c>
+      <c r="E24" s="11">
         <v>656909</v>
       </c>
-      <c r="F21" s="6" t="n">
-[...54 lines deleted...]
-      <c r="A23" s="1" t="n">
+      <c r="F24" s="5">
+        <v>10416.61</v>
+      </c>
+      <c r="G24" s="6">
+        <v>1.7999999999999999E-2</v>
+      </c>
+      <c r="J24" s="5"/>
+      <c r="K24" s="2" t="s">
+        <v>65</v>
+      </c>
+      <c r="L24" s="6">
+        <v>1.8599999999999998E-2</v>
+      </c>
+    </row>
+    <row r="25" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A25" s="2">
+        <v>18</v>
+      </c>
+      <c r="B25" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="C25" s="2" t="s">
+        <v>67</v>
+      </c>
+      <c r="D25" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="E25" s="11">
+        <v>816241</v>
+      </c>
+      <c r="F25" s="5">
+        <v>10205.459999999999</v>
+      </c>
+      <c r="G25" s="6">
+        <v>1.7600000000000001E-2</v>
+      </c>
+      <c r="J25" s="5"/>
+      <c r="K25" s="2" t="s">
+        <v>68</v>
+      </c>
+      <c r="L25" s="6">
+        <v>1.7600000000000001E-2</v>
+      </c>
+    </row>
+    <row r="26" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A26" s="2">
+        <v>19</v>
+      </c>
+      <c r="B26" s="2" t="s">
+        <v>69</v>
+      </c>
+      <c r="C26" s="2" t="s">
+        <v>70</v>
+      </c>
+      <c r="D26" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="E26" s="11">
+        <v>997607</v>
+      </c>
+      <c r="F26" s="5">
+        <v>10075.33</v>
+      </c>
+      <c r="G26" s="6">
+        <v>1.7399999999999999E-2</v>
+      </c>
+      <c r="J26" s="5"/>
+      <c r="K26" s="2" t="s">
+        <v>71</v>
+      </c>
+      <c r="L26" s="6">
+        <v>1.67E-2</v>
+      </c>
+    </row>
+    <row r="27" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A27" s="2">
+        <v>20</v>
+      </c>
+      <c r="B27" s="2" t="s">
+        <v>72</v>
+      </c>
+      <c r="C27" s="2" t="s">
+        <v>73</v>
+      </c>
+      <c r="D27" s="2" t="s">
+        <v>58</v>
+      </c>
+      <c r="E27" s="11">
+        <v>679580</v>
+      </c>
+      <c r="F27" s="5">
+        <v>9723.43</v>
+      </c>
+      <c r="G27" s="6">
+        <v>1.6799999999999999E-2</v>
+      </c>
+      <c r="J27" s="5"/>
+      <c r="K27" s="2" t="s">
+        <v>74</v>
+      </c>
+      <c r="L27" s="6">
+        <v>1.52E-2</v>
+      </c>
+    </row>
+    <row r="28" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A28" s="2">
+        <v>21</v>
+      </c>
+      <c r="B28" s="2" t="s">
+        <v>75</v>
+      </c>
+      <c r="C28" s="2" t="s">
+        <v>76</v>
+      </c>
+      <c r="D28" s="2" t="s">
+        <v>71</v>
+      </c>
+      <c r="E28" s="11">
+        <v>791815</v>
+      </c>
+      <c r="F28" s="5">
+        <v>9684.69</v>
+      </c>
+      <c r="G28" s="6">
+        <v>1.67E-2</v>
+      </c>
+      <c r="J28" s="5"/>
+      <c r="K28" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="L28" s="6">
+        <v>1.3100000000000001E-2</v>
+      </c>
+    </row>
+    <row r="29" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A29" s="2">
+        <v>22</v>
+      </c>
+      <c r="B29" s="2" t="s">
+        <v>78</v>
+      </c>
+      <c r="C29" s="2" t="s">
+        <v>79</v>
+      </c>
+      <c r="D29" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="E29" s="11">
+        <v>392540</v>
+      </c>
+      <c r="F29" s="5">
+        <v>9595.64</v>
+      </c>
+      <c r="G29" s="6">
+        <v>1.66E-2</v>
+      </c>
+      <c r="J29" s="5"/>
+      <c r="K29" s="2" t="s">
+        <v>80</v>
+      </c>
+      <c r="L29" s="6">
+        <v>8.8999999999999999E-3</v>
+      </c>
+    </row>
+    <row r="30" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A30" s="2">
+        <v>23</v>
+      </c>
+      <c r="B30" s="2" t="s">
+        <v>81</v>
+      </c>
+      <c r="C30" s="2" t="s">
+        <v>82</v>
+      </c>
+      <c r="D30" s="2" t="s">
         <v>16</v>
       </c>
-      <c r="B23" s="1" t="inlineStr">
-[...186 lines deleted...]
-      <c r="A28" s="1" t="n">
+      <c r="E30" s="11">
+        <v>2914960</v>
+      </c>
+      <c r="F30" s="5">
+        <v>9279.7800000000007</v>
+      </c>
+      <c r="G30" s="6">
+        <v>1.6E-2</v>
+      </c>
+      <c r="J30" s="5"/>
+      <c r="K30" s="2" t="s">
+        <v>83</v>
+      </c>
+      <c r="L30" s="6">
+        <v>7.3000000000000001E-3</v>
+      </c>
+    </row>
+    <row r="31" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A31" s="2">
+        <v>24</v>
+      </c>
+      <c r="B31" s="2" t="s">
+        <v>84</v>
+      </c>
+      <c r="C31" s="2" t="s">
+        <v>85</v>
+      </c>
+      <c r="D31" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="E31" s="11">
+        <v>114360</v>
+      </c>
+      <c r="F31" s="5">
+        <v>9275.17</v>
+      </c>
+      <c r="G31" s="6">
+        <v>1.6E-2</v>
+      </c>
+      <c r="J31" s="5"/>
+      <c r="K31" s="2" t="s">
+        <v>86</v>
+      </c>
+      <c r="L31" s="6">
+        <v>9.3899999999999997E-2</v>
+      </c>
+    </row>
+    <row r="32" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A32" s="2">
+        <v>25</v>
+      </c>
+      <c r="B32" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="C32" s="2" t="s">
+        <v>88</v>
+      </c>
+      <c r="D32" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="E32" s="11">
+        <v>6969445</v>
+      </c>
+      <c r="F32" s="5">
+        <v>8447.66</v>
+      </c>
+      <c r="G32" s="6">
+        <v>1.46E-2</v>
+      </c>
+      <c r="J32" s="5"/>
+    </row>
+    <row r="33" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A33" s="2">
+        <v>26</v>
+      </c>
+      <c r="B33" s="2" t="s">
+        <v>89</v>
+      </c>
+      <c r="C33" s="2" t="s">
+        <v>90</v>
+      </c>
+      <c r="D33" s="2" t="s">
         <v>21</v>
       </c>
-      <c r="B28" s="1" t="inlineStr">
-[...34 lines deleted...]
-      <c r="A29" s="1" t="n">
+      <c r="E33" s="11">
+        <v>651371</v>
+      </c>
+      <c r="F33" s="5">
+        <v>8358.7199999999993</v>
+      </c>
+      <c r="G33" s="6">
+        <v>1.44E-2</v>
+      </c>
+      <c r="J33" s="5"/>
+    </row>
+    <row r="34" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A34" s="2">
+        <v>27</v>
+      </c>
+      <c r="B34" s="2" t="s">
+        <v>91</v>
+      </c>
+      <c r="C34" s="2" t="s">
+        <v>92</v>
+      </c>
+      <c r="D34" s="2" t="s">
         <v>22</v>
       </c>
-      <c r="B29" s="1" t="inlineStr">
-[...52 lines deleted...]
-      <c r="E30" s="5" t="n">
+      <c r="E34" s="11">
+        <v>861084</v>
+      </c>
+      <c r="F34" s="5">
+        <v>8195.3700000000008</v>
+      </c>
+      <c r="G34" s="6">
+        <v>1.4200000000000001E-2</v>
+      </c>
+      <c r="J34" s="5"/>
+    </row>
+    <row r="35" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A35" s="2">
+        <v>28</v>
+      </c>
+      <c r="B35" s="2" t="s">
+        <v>93</v>
+      </c>
+      <c r="C35" s="2" t="s">
+        <v>94</v>
+      </c>
+      <c r="D35" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="E35" s="11">
+        <v>632732</v>
+      </c>
+      <c r="F35" s="5">
+        <v>8015.13</v>
+      </c>
+      <c r="G35" s="6">
+        <v>1.38E-2</v>
+      </c>
+      <c r="J35" s="5"/>
+    </row>
+    <row r="36" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A36" s="2">
+        <v>29</v>
+      </c>
+      <c r="B36" s="2" t="s">
+        <v>95</v>
+      </c>
+      <c r="C36" s="2" t="s">
+        <v>96</v>
+      </c>
+      <c r="D36" s="2" t="s">
+        <v>68</v>
+      </c>
+      <c r="E36" s="11">
         <v>66546</v>
       </c>
-      <c r="F30" s="6" t="n">
-[...152 lines deleted...]
-      <c r="A35" s="1" t="n">
+      <c r="F36" s="5">
+        <v>7710.02</v>
+      </c>
+      <c r="G36" s="6">
+        <v>1.3299999999999999E-2</v>
+      </c>
+      <c r="J36" s="5"/>
+    </row>
+    <row r="37" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A37" s="2">
+        <v>30</v>
+      </c>
+      <c r="B37" s="2" t="s">
+        <v>97</v>
+      </c>
+      <c r="C37" s="2" t="s">
+        <v>98</v>
+      </c>
+      <c r="D37" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="E37" s="11">
+        <v>174976</v>
+      </c>
+      <c r="F37" s="5">
+        <v>7217.41</v>
+      </c>
+      <c r="G37" s="6">
+        <v>1.2500000000000001E-2</v>
+      </c>
+      <c r="J37" s="5"/>
+    </row>
+    <row r="38" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A38" s="2">
+        <v>31</v>
+      </c>
+      <c r="B38" s="2" t="s">
+        <v>99</v>
+      </c>
+      <c r="C38" s="2" t="s">
+        <v>100</v>
+      </c>
+      <c r="D38" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="E38" s="11">
+        <v>2176807</v>
+      </c>
+      <c r="F38" s="5">
+        <v>6592.46</v>
+      </c>
+      <c r="G38" s="6">
+        <v>1.14E-2</v>
+      </c>
+      <c r="J38" s="5"/>
+    </row>
+    <row r="39" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A39" s="2">
+        <v>32</v>
+      </c>
+      <c r="B39" s="2" t="s">
+        <v>101</v>
+      </c>
+      <c r="C39" s="2" t="s">
+        <v>102</v>
+      </c>
+      <c r="D39" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="E39" s="11">
+        <v>901809</v>
+      </c>
+      <c r="F39" s="5">
+        <v>6436.66</v>
+      </c>
+      <c r="G39" s="6">
+        <v>1.11E-2</v>
+      </c>
+      <c r="J39" s="5"/>
+    </row>
+    <row r="40" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A40" s="2">
+        <v>33</v>
+      </c>
+      <c r="B40" s="2" t="s">
+        <v>103</v>
+      </c>
+      <c r="C40" s="2" t="s">
+        <v>104</v>
+      </c>
+      <c r="D40" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="E40" s="11">
+        <v>417898</v>
+      </c>
+      <c r="F40" s="5">
+        <v>6282.26</v>
+      </c>
+      <c r="G40" s="6">
+        <v>1.09E-2</v>
+      </c>
+      <c r="J40" s="5"/>
+    </row>
+    <row r="41" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A41" s="2">
+        <v>34</v>
+      </c>
+      <c r="B41" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="C41" s="2" t="s">
+        <v>106</v>
+      </c>
+      <c r="D41" s="2" t="s">
+        <v>51</v>
+      </c>
+      <c r="E41" s="11">
+        <v>4440174</v>
+      </c>
+      <c r="F41" s="5">
+        <v>6273.97</v>
+      </c>
+      <c r="G41" s="6">
+        <v>1.0800000000000001E-2</v>
+      </c>
+      <c r="J41" s="5"/>
+    </row>
+    <row r="42" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A42" s="2">
+        <v>35</v>
+      </c>
+      <c r="B42" s="2" t="s">
+        <v>107</v>
+      </c>
+      <c r="C42" s="2" t="s">
+        <v>108</v>
+      </c>
+      <c r="D42" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="E42" s="11">
+        <v>396872</v>
+      </c>
+      <c r="F42" s="5">
+        <v>6234.86</v>
+      </c>
+      <c r="G42" s="6">
+        <v>1.0800000000000001E-2</v>
+      </c>
+      <c r="J42" s="5"/>
+    </row>
+    <row r="43" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A43" s="2">
+        <v>36</v>
+      </c>
+      <c r="B43" s="2" t="s">
+        <v>109</v>
+      </c>
+      <c r="C43" s="2" t="s">
+        <v>110</v>
+      </c>
+      <c r="D43" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="E43" s="11">
+        <v>234975</v>
+      </c>
+      <c r="F43" s="5">
+        <v>5831.61</v>
+      </c>
+      <c r="G43" s="6">
+        <v>1.01E-2</v>
+      </c>
+      <c r="J43" s="5"/>
+    </row>
+    <row r="44" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A44" s="2">
+        <v>37</v>
+      </c>
+      <c r="B44" s="2" t="s">
+        <v>111</v>
+      </c>
+      <c r="C44" s="2" t="s">
+        <v>112</v>
+      </c>
+      <c r="D44" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="E44" s="11">
+        <v>539186</v>
+      </c>
+      <c r="F44" s="5">
+        <v>5700.54</v>
+      </c>
+      <c r="G44" s="6">
+        <v>9.7999999999999997E-3</v>
+      </c>
+      <c r="J44" s="5"/>
+    </row>
+    <row r="45" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A45" s="2">
+        <v>38</v>
+      </c>
+      <c r="B45" s="2" t="s">
+        <v>113</v>
+      </c>
+      <c r="C45" s="2" t="s">
+        <v>114</v>
+      </c>
+      <c r="D45" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="E45" s="11">
+        <v>889584</v>
+      </c>
+      <c r="F45" s="5">
+        <v>5297.47</v>
+      </c>
+      <c r="G45" s="6">
+        <v>9.1999999999999998E-3</v>
+      </c>
+      <c r="J45" s="5"/>
+    </row>
+    <row r="46" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A46" s="2">
+        <v>39</v>
+      </c>
+      <c r="B46" s="2" t="s">
+        <v>115</v>
+      </c>
+      <c r="C46" s="2" t="s">
+        <v>116</v>
+      </c>
+      <c r="D46" s="2" t="s">
         <v>28</v>
       </c>
-      <c r="B35" s="1" t="inlineStr">
-[...176 lines deleted...]
-      <c r="A41" s="1" t="n">
+      <c r="E46" s="11">
+        <v>1698724</v>
+      </c>
+      <c r="F46" s="5">
+        <v>5244.13</v>
+      </c>
+      <c r="G46" s="6">
+        <v>9.1000000000000004E-3</v>
+      </c>
+      <c r="J46" s="5"/>
+    </row>
+    <row r="47" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A47" s="2">
+        <v>40</v>
+      </c>
+      <c r="B47" s="2" t="s">
+        <v>117</v>
+      </c>
+      <c r="C47" s="2" t="s">
+        <v>118</v>
+      </c>
+      <c r="D47" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="E47" s="11">
+        <v>313829</v>
+      </c>
+      <c r="F47" s="5">
+        <v>5220.2299999999996</v>
+      </c>
+      <c r="G47" s="6">
+        <v>8.9999999999999993E-3</v>
+      </c>
+      <c r="J47" s="5"/>
+    </row>
+    <row r="48" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A48" s="2">
+        <v>41</v>
+      </c>
+      <c r="B48" s="2" t="s">
+        <v>119</v>
+      </c>
+      <c r="C48" s="2" t="s">
+        <v>120</v>
+      </c>
+      <c r="D48" s="2" t="s">
+        <v>51</v>
+      </c>
+      <c r="E48" s="11">
+        <v>882508</v>
+      </c>
+      <c r="F48" s="5">
+        <v>5179.4399999999996</v>
+      </c>
+      <c r="G48" s="6">
+        <v>8.8999999999999999E-3</v>
+      </c>
+      <c r="J48" s="5"/>
+    </row>
+    <row r="49" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A49" s="2">
+        <v>42</v>
+      </c>
+      <c r="B49" s="2" t="s">
+        <v>121</v>
+      </c>
+      <c r="C49" s="2" t="s">
+        <v>122</v>
+      </c>
+      <c r="D49" s="2" t="s">
+        <v>80</v>
+      </c>
+      <c r="E49" s="11">
+        <v>1246513</v>
+      </c>
+      <c r="F49" s="5">
+        <v>5138.75</v>
+      </c>
+      <c r="G49" s="6">
+        <v>8.8999999999999999E-3</v>
+      </c>
+      <c r="J49" s="5"/>
+    </row>
+    <row r="50" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A50" s="2">
+        <v>43</v>
+      </c>
+      <c r="B50" s="2" t="s">
+        <v>123</v>
+      </c>
+      <c r="C50" s="2" t="s">
+        <v>124</v>
+      </c>
+      <c r="D50" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="E50" s="11">
+        <v>915736</v>
+      </c>
+      <c r="F50" s="5">
+        <v>5134.53</v>
+      </c>
+      <c r="G50" s="6">
+        <v>8.8999999999999999E-3</v>
+      </c>
+      <c r="J50" s="5"/>
+    </row>
+    <row r="51" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A51" s="2">
+        <v>44</v>
+      </c>
+      <c r="B51" s="2" t="s">
+        <v>125</v>
+      </c>
+      <c r="C51" s="2" t="s">
+        <v>126</v>
+      </c>
+      <c r="D51" s="2" t="s">
+        <v>58</v>
+      </c>
+      <c r="E51" s="11">
+        <v>1662909</v>
+      </c>
+      <c r="F51" s="5">
+        <v>4996.21</v>
+      </c>
+      <c r="G51" s="6">
+        <v>8.6E-3</v>
+      </c>
+      <c r="J51" s="5"/>
+    </row>
+    <row r="52" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A52" s="2">
+        <v>45</v>
+      </c>
+      <c r="B52" s="2" t="s">
+        <v>127</v>
+      </c>
+      <c r="C52" s="2" t="s">
+        <v>128</v>
+      </c>
+      <c r="D52" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="E52" s="11">
+        <v>72405</v>
+      </c>
+      <c r="F52" s="5">
+        <v>4938.75</v>
+      </c>
+      <c r="G52" s="6">
+        <v>8.5000000000000006E-3</v>
+      </c>
+      <c r="J52" s="5"/>
+    </row>
+    <row r="53" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A53" s="2">
+        <v>46</v>
+      </c>
+      <c r="B53" s="2" t="s">
+        <v>129</v>
+      </c>
+      <c r="C53" s="2" t="s">
+        <v>130</v>
+      </c>
+      <c r="D53" s="2" t="s">
+        <v>74</v>
+      </c>
+      <c r="E53" s="11">
+        <v>268146</v>
+      </c>
+      <c r="F53" s="5">
+        <v>4476.97</v>
+      </c>
+      <c r="G53" s="6">
+        <v>7.7000000000000002E-3</v>
+      </c>
+      <c r="J53" s="5"/>
+    </row>
+    <row r="54" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A54" s="2">
+        <v>47</v>
+      </c>
+      <c r="B54" s="2" t="s">
+        <v>131</v>
+      </c>
+      <c r="C54" s="2" t="s">
+        <v>132</v>
+      </c>
+      <c r="D54" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="E54" s="11">
+        <v>491093</v>
+      </c>
+      <c r="F54" s="5">
+        <v>4375.6400000000003</v>
+      </c>
+      <c r="G54" s="6">
+        <v>7.6E-3</v>
+      </c>
+      <c r="J54" s="5"/>
+    </row>
+    <row r="55" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A55" s="2">
+        <v>48</v>
+      </c>
+      <c r="B55" s="2" t="s">
+        <v>133</v>
+      </c>
+      <c r="C55" s="2" t="s">
+        <v>134</v>
+      </c>
+      <c r="D55" s="2" t="s">
         <v>34</v>
       </c>
-      <c r="B41" s="1" t="inlineStr">
-[...26 lines deleted...]
-      <c r="A42" s="1" t="n">
+      <c r="E55" s="11">
+        <v>547182</v>
+      </c>
+      <c r="F55" s="5">
+        <v>4364.6000000000004</v>
+      </c>
+      <c r="G55" s="6">
+        <v>7.4999999999999997E-3</v>
+      </c>
+      <c r="J55" s="5"/>
+    </row>
+    <row r="56" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A56" s="2">
+        <v>49</v>
+      </c>
+      <c r="B56" s="2" t="s">
+        <v>135</v>
+      </c>
+      <c r="C56" s="2" t="s">
+        <v>136</v>
+      </c>
+      <c r="D56" s="2" t="s">
+        <v>74</v>
+      </c>
+      <c r="E56" s="11">
+        <v>246442</v>
+      </c>
+      <c r="F56" s="5">
+        <v>4349.7</v>
+      </c>
+      <c r="G56" s="6">
+        <v>7.4999999999999997E-3</v>
+      </c>
+      <c r="J56" s="5"/>
+    </row>
+    <row r="57" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A57" s="2">
+        <v>50</v>
+      </c>
+      <c r="B57" s="2" t="s">
+        <v>137</v>
+      </c>
+      <c r="C57" s="2" t="s">
+        <v>138</v>
+      </c>
+      <c r="D57" s="2" t="s">
+        <v>83</v>
+      </c>
+      <c r="E57" s="11">
+        <v>1113316</v>
+      </c>
+      <c r="F57" s="5">
+        <v>4231.16</v>
+      </c>
+      <c r="G57" s="6">
+        <v>7.3000000000000001E-3</v>
+      </c>
+      <c r="J57" s="5"/>
+    </row>
+    <row r="58" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A58" s="2">
+        <v>51</v>
+      </c>
+      <c r="B58" s="2" t="s">
+        <v>139</v>
+      </c>
+      <c r="C58" s="2" t="s">
+        <v>140</v>
+      </c>
+      <c r="D58" s="2" t="s">
         <v>35</v>
       </c>
-      <c r="B42" s="1" t="inlineStr">
-[...146 lines deleted...]
-      <c r="A47" s="1" t="n">
+      <c r="E58" s="11">
+        <v>997849</v>
+      </c>
+      <c r="F58" s="5">
+        <v>4075.22</v>
+      </c>
+      <c r="G58" s="6">
+        <v>7.0000000000000001E-3</v>
+      </c>
+      <c r="J58" s="5"/>
+    </row>
+    <row r="59" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A59" s="2">
+        <v>52</v>
+      </c>
+      <c r="B59" s="2" t="s">
+        <v>141</v>
+      </c>
+      <c r="C59" s="2" t="s">
+        <v>142</v>
+      </c>
+      <c r="D59" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="E59" s="11">
+        <v>57619</v>
+      </c>
+      <c r="F59" s="5">
+        <v>3928.18</v>
+      </c>
+      <c r="G59" s="6">
+        <v>6.7999999999999996E-3</v>
+      </c>
+      <c r="J59" s="5"/>
+    </row>
+    <row r="60" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A60" s="2">
+        <v>53</v>
+      </c>
+      <c r="B60" s="2" t="s">
+        <v>143</v>
+      </c>
+      <c r="C60" s="2" t="s">
+        <v>144</v>
+      </c>
+      <c r="D60" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="E60" s="11">
+        <v>160693</v>
+      </c>
+      <c r="F60" s="5">
+        <v>3061.2</v>
+      </c>
+      <c r="G60" s="6">
+        <v>5.3E-3</v>
+      </c>
+      <c r="J60" s="5"/>
+    </row>
+    <row r="61" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A61" s="2">
+        <v>54</v>
+      </c>
+      <c r="B61" s="2" t="s">
+        <v>145</v>
+      </c>
+      <c r="C61" s="2" t="s">
+        <v>146</v>
+      </c>
+      <c r="D61" s="2" t="s">
+        <v>43</v>
+      </c>
+      <c r="E61" s="11">
+        <v>776839</v>
+      </c>
+      <c r="F61" s="5">
+        <v>3053.75</v>
+      </c>
+      <c r="G61" s="6">
+        <v>5.3E-3</v>
+      </c>
+      <c r="J61" s="5"/>
+    </row>
+    <row r="62" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A62" s="2">
+        <v>55</v>
+      </c>
+      <c r="B62" s="2" t="s">
+        <v>147</v>
+      </c>
+      <c r="C62" s="2" t="s">
+        <v>148</v>
+      </c>
+      <c r="D62" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="E62" s="11">
+        <v>490037</v>
+      </c>
+      <c r="F62" s="5">
+        <v>2915.72</v>
+      </c>
+      <c r="G62" s="6">
+        <v>5.0000000000000001E-3</v>
+      </c>
+      <c r="J62" s="5"/>
+    </row>
+    <row r="63" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A63" s="2">
+        <v>56</v>
+      </c>
+      <c r="B63" s="2" t="s">
+        <v>149</v>
+      </c>
+      <c r="C63" s="2" t="s">
+        <v>150</v>
+      </c>
+      <c r="D63" s="2" t="s">
         <v>40</v>
       </c>
-      <c r="B47" s="1" t="inlineStr">
-[...506 lines deleted...]
-      <c r="A64" s="1" t="n">
+      <c r="E63" s="11">
+        <v>357057</v>
+      </c>
+      <c r="F63" s="5">
+        <v>2904.12</v>
+      </c>
+      <c r="G63" s="6">
+        <v>5.0000000000000001E-3</v>
+      </c>
+      <c r="J63" s="5"/>
+    </row>
+    <row r="64" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A64" s="2">
         <v>57</v>
       </c>
-      <c r="B64" s="1" t="inlineStr">
-[...14 lines deleted...]
-      <c r="E64" s="5" t="n">
+      <c r="B64" s="2" t="s">
+        <v>151</v>
+      </c>
+      <c r="C64" s="2" t="s">
+        <v>152</v>
+      </c>
+      <c r="D64" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="E64" s="11">
+        <v>957697</v>
+      </c>
+      <c r="F64" s="5">
+        <v>2839.19</v>
+      </c>
+      <c r="G64" s="6">
+        <v>4.8999999999999998E-3</v>
+      </c>
+      <c r="J64" s="5"/>
+    </row>
+    <row r="65" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A65" s="2">
+        <v>58</v>
+      </c>
+      <c r="B65" s="2" t="s">
+        <v>153</v>
+      </c>
+      <c r="C65" s="2" t="s">
+        <v>154</v>
+      </c>
+      <c r="D65" s="2" t="s">
+        <v>68</v>
+      </c>
+      <c r="E65" s="11">
         <v>565701</v>
       </c>
-      <c r="F64" s="6" t="n">
-[...38 lines deleted...]
-      <c r="A66" s="1" t="n">
+      <c r="F65" s="5">
+        <v>2512.84</v>
+      </c>
+      <c r="G65" s="6">
+        <v>4.3E-3</v>
+      </c>
+      <c r="J65" s="5"/>
+    </row>
+    <row r="66" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A66" s="2">
         <v>59</v>
       </c>
-      <c r="B66" s="1" t="inlineStr">
-[...26 lines deleted...]
-      <c r="A67" s="1" t="n">
+      <c r="B66" s="2" t="s">
+        <v>155</v>
+      </c>
+      <c r="C66" s="2" t="s">
+        <v>156</v>
+      </c>
+      <c r="D66" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="E66" s="11">
+        <v>656959</v>
+      </c>
+      <c r="F66" s="5">
+        <v>2369.39</v>
+      </c>
+      <c r="G66" s="6">
+        <v>4.1000000000000003E-3</v>
+      </c>
+      <c r="J66" s="5"/>
+    </row>
+    <row r="67" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A67" s="2">
         <v>60</v>
       </c>
-      <c r="B67" s="1" t="inlineStr">
-[...26 lines deleted...]
-      <c r="A68" s="1" t="n">
+      <c r="B67" s="2" t="s">
+        <v>157</v>
+      </c>
+      <c r="C67" s="2" t="s">
+        <v>158</v>
+      </c>
+      <c r="D67" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="E67" s="11">
+        <v>1204567</v>
+      </c>
+      <c r="F67" s="5">
+        <v>2286.63</v>
+      </c>
+      <c r="G67" s="6">
+        <v>4.0000000000000001E-3</v>
+      </c>
+      <c r="J67" s="5"/>
+    </row>
+    <row r="68" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A68" s="2">
         <v>61</v>
       </c>
-      <c r="B68" s="1" t="inlineStr">
-[...26 lines deleted...]
-      <c r="A69" s="1" t="n">
+      <c r="B68" s="2" t="s">
+        <v>159</v>
+      </c>
+      <c r="C68" s="2" t="s">
+        <v>160</v>
+      </c>
+      <c r="D68" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="E68" s="11">
+        <v>101194</v>
+      </c>
+      <c r="F68" s="5">
+        <v>2222.63</v>
+      </c>
+      <c r="G68" s="6">
+        <v>3.8E-3</v>
+      </c>
+      <c r="J68" s="5"/>
+    </row>
+    <row r="69" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A69" s="2">
         <v>62</v>
       </c>
-      <c r="B69" s="1" t="inlineStr">
-[...26 lines deleted...]
-      <c r="A70" s="1" t="n">
+      <c r="B69" s="2" t="s">
+        <v>161</v>
+      </c>
+      <c r="C69" s="2" t="s">
+        <v>162</v>
+      </c>
+      <c r="D69" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="E69" s="11">
+        <v>93800</v>
+      </c>
+      <c r="F69" s="5">
+        <v>1608.67</v>
+      </c>
+      <c r="G69" s="6">
+        <v>2.8E-3</v>
+      </c>
+      <c r="J69" s="5"/>
+    </row>
+    <row r="70" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A70" s="2">
         <v>63</v>
       </c>
-      <c r="B70" s="1" t="inlineStr">
-[...26 lines deleted...]
-      <c r="A71" s="1" t="n">
+      <c r="B70" s="2" t="s">
+        <v>163</v>
+      </c>
+      <c r="C70" s="2" t="s">
+        <v>164</v>
+      </c>
+      <c r="D70" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="E70" s="11">
+        <v>271859</v>
+      </c>
+      <c r="F70" s="5">
+        <v>980.19</v>
+      </c>
+      <c r="G70" s="6">
+        <v>1.6999999999999999E-3</v>
+      </c>
+      <c r="J70" s="5"/>
+    </row>
+    <row r="71" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A71" s="2">
         <v>64</v>
       </c>
-      <c r="B71" s="1" t="inlineStr">
-[...26 lines deleted...]
-      <c r="A72" s="1" t="n">
+      <c r="B71" s="2" t="s">
+        <v>165</v>
+      </c>
+      <c r="C71" s="2" t="s">
+        <v>166</v>
+      </c>
+      <c r="D71" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="E71" s="11">
+        <v>129916</v>
+      </c>
+      <c r="F71" s="5">
+        <v>162.56</v>
+      </c>
+      <c r="G71" s="6">
+        <v>2.9999999999999997E-4</v>
+      </c>
+      <c r="J71" s="5"/>
+    </row>
+    <row r="72" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A72" s="8"/>
+      <c r="B72" s="8" t="s">
+        <v>167</v>
+      </c>
+      <c r="C72" s="8"/>
+      <c r="D72" s="8"/>
+      <c r="E72" s="8"/>
+      <c r="F72" s="9">
+        <v>513804.96</v>
+      </c>
+      <c r="G72" s="10">
+        <v>0.88749999999999996</v>
+      </c>
+    </row>
+    <row r="74" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="B74" s="3" t="s">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="75" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="B75" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="76" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A76" s="2">
         <v>65</v>
       </c>
-      <c r="B72" s="1" t="inlineStr">
-[...26 lines deleted...]
-      <c r="A73" s="1" t="n">
+      <c r="B76" s="2" t="s">
+        <v>169</v>
+      </c>
+      <c r="C76" s="2" t="s">
+        <v>170</v>
+      </c>
+      <c r="D76" s="2" t="s">
+        <v>65</v>
+      </c>
+      <c r="E76" s="11">
+        <v>8312129</v>
+      </c>
+      <c r="F76" s="5">
+        <v>10748.41</v>
+      </c>
+      <c r="G76" s="6">
+        <v>1.8599999999999998E-2</v>
+      </c>
+      <c r="H76" s="7"/>
+      <c r="J76" s="5"/>
+    </row>
+    <row r="77" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A77" s="8"/>
+      <c r="B77" s="8" t="s">
+        <v>167</v>
+      </c>
+      <c r="C77" s="8"/>
+      <c r="D77" s="8"/>
+      <c r="E77" s="8"/>
+      <c r="F77" s="9">
+        <v>10748.41</v>
+      </c>
+      <c r="G77" s="10">
+        <v>1.8599999999999998E-2</v>
+      </c>
+    </row>
+    <row r="79" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="B79" s="3" t="s">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="80" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A80" s="2">
         <v>66</v>
       </c>
-      <c r="B73" s="1" t="inlineStr">
-[...221 lines deleted...]
-      <c r="F88" s="6" t="n">
+      <c r="B80" s="3" t="s">
+        <v>172</v>
+      </c>
+      <c r="F80" s="5">
+        <v>51952.52</v>
+      </c>
+      <c r="G80" s="6">
+        <v>8.9700000000000002E-2</v>
+      </c>
+      <c r="H80" s="7">
+        <v>46146</v>
+      </c>
+    </row>
+    <row r="81" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A81" s="8"/>
+      <c r="B81" s="8" t="s">
+        <v>167</v>
+      </c>
+      <c r="C81" s="8"/>
+      <c r="D81" s="8"/>
+      <c r="E81" s="8"/>
+      <c r="F81" s="9">
+        <v>51952.52</v>
+      </c>
+      <c r="G81" s="10">
+        <v>8.9700000000000002E-2</v>
+      </c>
+    </row>
+    <row r="83" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="B83" s="3" t="s">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="84" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="B84" s="2" t="s">
+        <v>174</v>
+      </c>
+      <c r="E84" s="11"/>
+      <c r="F84" s="5">
         <v>1500</v>
       </c>
-      <c r="G88" s="7" t="n">
-[...49 lines deleted...]
-      <c r="G92" s="13" t="n">
+      <c r="G84" s="6">
+        <v>2.5999999999999999E-3</v>
+      </c>
+      <c r="J84" s="5"/>
+    </row>
+    <row r="85" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="B85" s="2" t="s">
+        <v>175</v>
+      </c>
+      <c r="E85" s="11"/>
+      <c r="F85" s="5">
+        <v>857.12</v>
+      </c>
+      <c r="G85" s="6">
+        <v>1.6000000000000001E-3</v>
+      </c>
+      <c r="J85" s="5"/>
+    </row>
+    <row r="86" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A86" s="8"/>
+      <c r="B86" s="8" t="s">
+        <v>167</v>
+      </c>
+      <c r="C86" s="8"/>
+      <c r="D86" s="8"/>
+      <c r="E86" s="8"/>
+      <c r="F86" s="9">
+        <v>2357.12</v>
+      </c>
+      <c r="G86" s="10">
+        <v>4.1999999999999997E-3</v>
+      </c>
+    </row>
+    <row r="88" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A88" s="4"/>
+      <c r="B88" s="4" t="s">
+        <v>176</v>
+      </c>
+      <c r="C88" s="4"/>
+      <c r="D88" s="4"/>
+      <c r="E88" s="4"/>
+      <c r="F88" s="12">
+        <v>578863.01</v>
+      </c>
+      <c r="G88" s="13">
         <v>1</v>
       </c>
     </row>
-    <row r="93">
-[...7 lines deleted...]
-      <c r="A94" s="15" t="n">
+    <row r="89" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A89" s="2" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="90" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A90" s="14">
         <v>1</v>
       </c>
-      <c r="B94" s="15" t="inlineStr">
-[...16 lines deleted...]
-        </is>
+      <c r="B90" s="14" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="91" spans="1:10" ht="27" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A91" s="14">
+        <v>2</v>
+      </c>
+      <c r="B91" s="14" t="s">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="95" spans="1:10" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B95" s="1" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="109" spans="2:2" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B109" s="1" t="s">
+        <v>181</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="B1:F1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
+  <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-[...4 lines deleted...]
-  <dimension ref="A1:A1"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6678533D-BDF1-4336-B929-8F2255345885}">
+  <dimension ref="A1:D66"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="A1" sqref="A1"/>
+    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
+      <pane xSplit="2" ySplit="5" topLeftCell="C6" activePane="bottomRight" state="frozen"/>
+      <selection activeCell="A4" sqref="A4"/>
+      <selection pane="topRight" activeCell="C4" sqref="C4"/>
+      <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
+      <selection pane="bottomRight" activeCell="C4" sqref="C4:D4"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
+  <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="12" x14ac:dyDescent="0.3"/>
+  <cols>
+    <col min="1" max="1" width="6.7265625" style="16" customWidth="1"/>
+    <col min="2" max="2" width="81.81640625" style="16" bestFit="1" customWidth="1"/>
+    <col min="3" max="4" width="15.7265625" style="16" customWidth="1"/>
+    <col min="5" max="16384" width="9.1796875" style="16"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:4" hidden="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="16" t="s">
+        <v>182</v>
+      </c>
+      <c r="B1" s="16" t="s">
+        <v>182</v>
+      </c>
+      <c r="C1" s="16">
+        <v>3</v>
+      </c>
+      <c r="D1" s="16">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="2" spans="1:4" hidden="1" x14ac:dyDescent="0.3">
+      <c r="C2" s="16" t="s">
+        <v>183</v>
+      </c>
+      <c r="D2" s="16" t="s">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="3" spans="1:4" hidden="1" x14ac:dyDescent="0.3">
+      <c r="C3" s="16" t="s">
+        <v>185</v>
+      </c>
+      <c r="D3" s="16" t="s">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="4" spans="1:4" s="18" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A4" s="17" t="s">
+        <v>186</v>
+      </c>
+      <c r="B4" s="17" t="s">
+        <v>187</v>
+      </c>
+      <c r="C4" s="64" t="s">
+        <v>243</v>
+      </c>
+      <c r="D4" s="65"/>
+    </row>
+    <row r="5" spans="1:4" s="18" customFormat="1" ht="35.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="17"/>
+      <c r="B5" s="17"/>
+      <c r="C5" s="19" t="s">
+        <v>188</v>
+      </c>
+      <c r="D5" s="19" t="s">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="6" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A6" s="20"/>
+      <c r="B6" s="20"/>
+      <c r="C6" s="19"/>
+      <c r="D6" s="19"/>
+    </row>
+    <row r="7" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A7" s="17">
+        <v>1</v>
+      </c>
+      <c r="B7" s="21" t="s">
+        <v>190</v>
+      </c>
+      <c r="C7" s="21"/>
+      <c r="D7" s="21"/>
+    </row>
+    <row r="8" spans="1:4" s="23" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="22"/>
+      <c r="B8" s="21" t="s">
+        <v>191</v>
+      </c>
+      <c r="C8" s="62">
+        <v>0.01</v>
+      </c>
+      <c r="D8" s="63"/>
+    </row>
+    <row r="9" spans="1:4" s="23" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="22"/>
+      <c r="B9" s="21" t="s">
+        <v>193</v>
+      </c>
+      <c r="C9" s="62">
+        <v>0.06</v>
+      </c>
+      <c r="D9" s="63"/>
+    </row>
+    <row r="10" spans="1:4" s="26" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="24">
+        <v>2</v>
+      </c>
+      <c r="B10" s="25" t="s">
+        <v>194</v>
+      </c>
+      <c r="C10" s="60" t="s">
+        <v>192</v>
+      </c>
+      <c r="D10" s="61"/>
+    </row>
+    <row r="11" spans="1:4" s="26" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="24">
+        <v>3</v>
+      </c>
+      <c r="B11" s="25" t="s">
+        <v>195</v>
+      </c>
+      <c r="C11" s="60" t="s">
+        <v>192</v>
+      </c>
+      <c r="D11" s="61"/>
+    </row>
+    <row r="12" spans="1:4" s="26" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A12" s="24">
+        <v>4</v>
+      </c>
+      <c r="B12" s="25" t="s">
+        <v>196</v>
+      </c>
+      <c r="C12" s="58" t="s">
+        <v>192</v>
+      </c>
+      <c r="D12" s="59"/>
+    </row>
+    <row r="13" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A13" s="17">
+        <v>5</v>
+      </c>
+      <c r="B13" s="21" t="s">
+        <v>197</v>
+      </c>
+      <c r="C13" s="21"/>
+      <c r="D13" s="21"/>
+    </row>
+    <row r="14" spans="1:4" s="29" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="27"/>
+      <c r="B14" s="28" t="s">
+        <v>198</v>
+      </c>
+      <c r="C14" s="54" t="s">
+        <v>199</v>
+      </c>
+      <c r="D14" s="55"/>
+    </row>
+    <row r="15" spans="1:4" s="32" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A15" s="30"/>
+      <c r="B15" s="31" t="s">
+        <v>200</v>
+      </c>
+      <c r="C15" s="56" t="s">
+        <v>199</v>
+      </c>
+      <c r="D15" s="57"/>
+    </row>
+    <row r="16" spans="1:4" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A16" s="17">
+        <v>6</v>
+      </c>
+      <c r="B16" s="31" t="s">
+        <v>201</v>
+      </c>
+      <c r="C16" s="52" t="s">
+        <v>199</v>
+      </c>
+      <c r="D16" s="53"/>
+    </row>
+    <row r="17" spans="1:4" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A17" s="17">
+        <v>7</v>
+      </c>
+      <c r="B17" s="21" t="s">
+        <v>202</v>
+      </c>
+      <c r="C17" s="54" t="s">
+        <v>199</v>
+      </c>
+      <c r="D17" s="55"/>
+    </row>
+    <row r="18" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A18" s="17">
+        <v>8</v>
+      </c>
+      <c r="B18" s="21" t="s">
+        <v>203</v>
+      </c>
+      <c r="C18" s="21"/>
+      <c r="D18" s="21"/>
+    </row>
+    <row r="19" spans="1:4" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A19" s="17"/>
+      <c r="B19" s="33" t="s">
+        <v>198</v>
+      </c>
+      <c r="C19" s="52" t="s">
+        <v>199</v>
+      </c>
+      <c r="D19" s="53"/>
+    </row>
+    <row r="20" spans="1:4" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A20" s="17"/>
+      <c r="B20" s="33" t="s">
+        <v>204</v>
+      </c>
+      <c r="C20" s="52" t="s">
+        <v>199</v>
+      </c>
+      <c r="D20" s="53"/>
+    </row>
+    <row r="21" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A21" s="17">
+        <v>9</v>
+      </c>
+      <c r="B21" s="21" t="s">
+        <v>205</v>
+      </c>
+      <c r="C21" s="21"/>
+      <c r="D21" s="21"/>
+    </row>
+    <row r="22" spans="1:4" s="37" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A22" s="34"/>
+      <c r="B22" s="35" t="s">
+        <v>206</v>
+      </c>
+      <c r="C22" s="36"/>
+      <c r="D22" s="36"/>
+    </row>
+    <row r="23" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A23" s="38" t="s">
+        <v>207</v>
+      </c>
+      <c r="B23" s="39" t="s">
+        <v>208</v>
+      </c>
+      <c r="C23" s="41" t="s">
+        <v>209</v>
+      </c>
+      <c r="D23" s="41" t="s">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="24" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A24" s="38" t="s">
+        <v>211</v>
+      </c>
+      <c r="B24" s="39" t="s">
+        <v>212</v>
+      </c>
+      <c r="C24" s="41" t="s">
+        <v>213</v>
+      </c>
+      <c r="D24" s="41" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="25" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A25" s="38" t="s">
+        <v>215</v>
+      </c>
+      <c r="B25" s="39" t="s">
+        <v>216</v>
+      </c>
+      <c r="C25" s="41">
+        <v>0</v>
+      </c>
+      <c r="D25" s="41">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A26" s="38" t="s">
+        <v>217</v>
+      </c>
+      <c r="B26" s="39" t="s">
+        <v>218</v>
+      </c>
+      <c r="C26" s="41">
+        <v>0</v>
+      </c>
+      <c r="D26" s="41">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A27" s="38" t="s">
+        <v>219</v>
+      </c>
+      <c r="B27" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="C27" s="41">
+        <v>0</v>
+      </c>
+      <c r="D27" s="41">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A28" s="38" t="s">
+        <v>221</v>
+      </c>
+      <c r="B28" s="39" t="s">
+        <v>222</v>
+      </c>
+      <c r="C28" s="41">
+        <v>0</v>
+      </c>
+      <c r="D28" s="41">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A29" s="38" t="s">
+        <v>223</v>
+      </c>
+      <c r="B29" s="19" t="s">
+        <v>223</v>
+      </c>
+      <c r="C29" s="41">
+        <v>0</v>
+      </c>
+      <c r="D29" s="41">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A30" s="38" t="s">
+        <v>224</v>
+      </c>
+      <c r="B30" s="19" t="s">
+        <v>224</v>
+      </c>
+      <c r="C30" s="41">
+        <v>0</v>
+      </c>
+      <c r="D30" s="41">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A31" s="38" t="s">
+        <v>225</v>
+      </c>
+      <c r="B31" s="19" t="s">
+        <v>225</v>
+      </c>
+      <c r="C31" s="41">
+        <v>0</v>
+      </c>
+      <c r="D31" s="41">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A32" s="38" t="s">
+        <v>226</v>
+      </c>
+      <c r="B32" s="19" t="s">
+        <v>226</v>
+      </c>
+      <c r="C32" s="41">
+        <v>0</v>
+      </c>
+      <c r="D32" s="41">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="33" spans="1:4" s="37" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A33" s="38"/>
+      <c r="B33" s="35" t="s">
+        <v>227</v>
+      </c>
+      <c r="C33" s="36"/>
+      <c r="D33" s="36"/>
+    </row>
+    <row r="34" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A34" s="38" t="s">
+        <v>207</v>
+      </c>
+      <c r="B34" s="39" t="s">
+        <v>208</v>
+      </c>
+      <c r="C34" s="41" t="s">
+        <v>228</v>
+      </c>
+      <c r="D34" s="41" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="35" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A35" s="38" t="s">
+        <v>211</v>
+      </c>
+      <c r="B35" s="39" t="s">
+        <v>212</v>
+      </c>
+      <c r="C35" s="41" t="s">
+        <v>230</v>
+      </c>
+      <c r="D35" s="41" t="s">
+        <v>231</v>
+      </c>
+    </row>
+    <row r="36" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A36" s="38" t="s">
+        <v>215</v>
+      </c>
+      <c r="B36" s="39" t="s">
+        <v>216</v>
+      </c>
+      <c r="C36" s="41">
+        <v>0</v>
+      </c>
+      <c r="D36" s="41">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="37" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A37" s="38" t="s">
+        <v>217</v>
+      </c>
+      <c r="B37" s="39" t="s">
+        <v>218</v>
+      </c>
+      <c r="C37" s="41">
+        <v>0</v>
+      </c>
+      <c r="D37" s="41">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="38" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A38" s="38" t="s">
+        <v>219</v>
+      </c>
+      <c r="B38" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="C38" s="41">
+        <v>0</v>
+      </c>
+      <c r="D38" s="41">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="39" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A39" s="38" t="s">
+        <v>221</v>
+      </c>
+      <c r="B39" s="39" t="s">
+        <v>222</v>
+      </c>
+      <c r="C39" s="41">
+        <v>0</v>
+      </c>
+      <c r="D39" s="41">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="40" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A40" s="38" t="s">
+        <v>223</v>
+      </c>
+      <c r="B40" s="19" t="s">
+        <v>223</v>
+      </c>
+      <c r="C40" s="41">
+        <v>0</v>
+      </c>
+      <c r="D40" s="41">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="41" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A41" s="38" t="s">
+        <v>224</v>
+      </c>
+      <c r="B41" s="19" t="s">
+        <v>224</v>
+      </c>
+      <c r="C41" s="41">
+        <v>0</v>
+      </c>
+      <c r="D41" s="41">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="42" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A42" s="38" t="s">
+        <v>225</v>
+      </c>
+      <c r="B42" s="19" t="s">
+        <v>225</v>
+      </c>
+      <c r="C42" s="41">
+        <v>0</v>
+      </c>
+      <c r="D42" s="41">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="43" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A43" s="38" t="s">
+        <v>226</v>
+      </c>
+      <c r="B43" s="19" t="s">
+        <v>226</v>
+      </c>
+      <c r="C43" s="41">
+        <v>0</v>
+      </c>
+      <c r="D43" s="41">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="44" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A44" s="38"/>
+      <c r="B44" s="42" t="s">
+        <v>232</v>
+      </c>
+      <c r="C44" s="43"/>
+      <c r="D44" s="43"/>
+    </row>
+    <row r="45" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A45" s="38" t="s">
+        <v>207</v>
+      </c>
+      <c r="B45" s="39" t="s">
+        <v>208</v>
+      </c>
+      <c r="C45" s="40" t="s">
+        <v>199</v>
+      </c>
+      <c r="D45" s="40" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="46" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A46" s="38" t="s">
+        <v>211</v>
+      </c>
+      <c r="B46" s="39" t="s">
+        <v>212</v>
+      </c>
+      <c r="C46" s="40" t="s">
+        <v>199</v>
+      </c>
+      <c r="D46" s="40" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="47" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A47" s="38" t="s">
+        <v>215</v>
+      </c>
+      <c r="B47" s="39" t="s">
+        <v>216</v>
+      </c>
+      <c r="C47" s="40">
+        <v>0</v>
+      </c>
+      <c r="D47" s="40">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="48" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A48" s="38" t="s">
+        <v>217</v>
+      </c>
+      <c r="B48" s="39" t="s">
+        <v>218</v>
+      </c>
+      <c r="C48" s="40">
+        <v>0</v>
+      </c>
+      <c r="D48" s="40">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="49" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A49" s="38" t="s">
+        <v>219</v>
+      </c>
+      <c r="B49" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="C49" s="40">
+        <v>0</v>
+      </c>
+      <c r="D49" s="40">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="50" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A50" s="38" t="s">
+        <v>221</v>
+      </c>
+      <c r="B50" s="39" t="s">
+        <v>222</v>
+      </c>
+      <c r="C50" s="40">
+        <v>0</v>
+      </c>
+      <c r="D50" s="40">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="51" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A51" s="44"/>
+      <c r="B51" s="45"/>
+      <c r="C51" s="46"/>
+      <c r="D51" s="46"/>
+    </row>
+    <row r="52" spans="1:4" hidden="1" x14ac:dyDescent="0.3">
+      <c r="A52" s="47" t="s">
+        <v>233</v>
+      </c>
+      <c r="B52" s="47" t="s">
+        <v>234</v>
+      </c>
+      <c r="C52" s="46"/>
+      <c r="D52" s="46"/>
+    </row>
+    <row r="53" spans="1:4" hidden="1" x14ac:dyDescent="0.3">
+      <c r="A53" s="47" t="s">
+        <v>235</v>
+      </c>
+      <c r="B53" s="47" t="s">
+        <v>236</v>
+      </c>
+    </row>
+    <row r="54" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A54" s="47" t="s">
+        <v>192</v>
+      </c>
+      <c r="B54" s="47" t="s">
+        <v>237</v>
+      </c>
+    </row>
+    <row r="55" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A55" s="47" t="s">
+        <v>238</v>
+      </c>
+      <c r="B55" s="47" t="s">
+        <v>239</v>
+      </c>
+    </row>
+    <row r="56" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A56" s="48" t="s">
+        <v>240</v>
+      </c>
+      <c r="B56" s="49" t="s">
+        <v>241</v>
+      </c>
+    </row>
+    <row r="57" spans="1:4" ht="36" x14ac:dyDescent="0.3">
+      <c r="A57" s="47"/>
+      <c r="B57" s="49" t="s">
+        <v>242</v>
+      </c>
+    </row>
+    <row r="58" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="C58" s="50"/>
+      <c r="D58" s="50"/>
+    </row>
+    <row r="59" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="C59" s="50"/>
+      <c r="D59" s="50"/>
+    </row>
+    <row r="60" spans="1:4" s="51" customFormat="1" ht="12.5" x14ac:dyDescent="0.25"/>
+    <row r="61" spans="1:4" s="51" customFormat="1" ht="12.5" x14ac:dyDescent="0.25"/>
+    <row r="62" spans="1:4" s="51" customFormat="1" ht="12.5" x14ac:dyDescent="0.25"/>
+    <row r="63" spans="1:4" s="51" customFormat="1" ht="12.5" x14ac:dyDescent="0.25"/>
+    <row r="64" spans="1:4" s="51" customFormat="1" ht="12.5" x14ac:dyDescent="0.25"/>
+    <row r="65" spans="3:4" s="51" customFormat="1" ht="12.5" x14ac:dyDescent="0.25"/>
+    <row r="66" spans="3:4" x14ac:dyDescent="0.3">
+      <c r="C66" s="50"/>
+      <c r="D66" s="50"/>
+    </row>
+  </sheetData>
+  <mergeCells count="12">
+    <mergeCell ref="C8:D8"/>
+    <mergeCell ref="C4:D4"/>
+    <mergeCell ref="C14:D14"/>
+    <mergeCell ref="C12:D12"/>
+    <mergeCell ref="C11:D11"/>
+    <mergeCell ref="C10:D10"/>
+    <mergeCell ref="C9:D9"/>
+    <mergeCell ref="C20:D20"/>
+    <mergeCell ref="C19:D19"/>
+    <mergeCell ref="C17:D17"/>
+    <mergeCell ref="C16:D16"/>
+    <mergeCell ref="C15:D15"/>
+  </mergeCells>
+  <conditionalFormatting sqref="C23:D32 C45:D50">
+    <cfRule type="cellIs" dxfId="3" priority="21" operator="equal">
+      <formula>0</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="2" priority="22">
+      <formula>C$1=2</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="1" priority="23">
+      <formula>C$1=4</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="0" priority="24">
+      <formula>C$1=3</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <sheetData/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Application>Microsoft Excel</Application>
+  <DocSecurity>0</DocSecurity>
+  <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Worksheets</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="3" baseType="lpstr">
+      <vt:lpstr>TIGER</vt:lpstr>
+      <vt:lpstr>Notes to Monthly Portfolio</vt:lpstr>
+      <vt:lpstr>Sheet1</vt:lpstr>
+    </vt:vector>
+  </TitlesOfParts>
+  <LinksUpToDate>false</LinksUpToDate>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Rohit Pandey</dc:creator>
+<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:creator>Rahul Jain</dc:creator>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_Enabled">
+    <vt:lpwstr>true</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_SetDate">
+    <vt:lpwstr>2026-05-09T07:35:50Z</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_Method">
+    <vt:lpwstr>Privileged</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_Name">
+    <vt:lpwstr>Public</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_SiteId">
+    <vt:lpwstr>1771ae17-e764-4e0f-a476-d4184d79a5d9</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_ActionId">
+    <vt:lpwstr>b5f4f6d4-3e23-4936-bf62-7ed721c278df</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_ContentBits">
+    <vt:lpwstr>0</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_Tag">
+    <vt:lpwstr>10, 0, 1, 1</vt:lpwstr>
+  </property>
+</Properties>
+</file>