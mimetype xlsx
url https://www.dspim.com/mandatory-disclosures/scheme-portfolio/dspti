--- v7 (2026-06-04)
+++ v8 (2026-06-24)
@@ -1,1418 +1,1191 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Default Extension="png" ContentType="image/png"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" Id="rId4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
+<workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-[...4 lines deleted...]
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{A92B3B87-36C9-4912-85C6-BE2D339B4077}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" tabRatio="911" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" tabRatio="878" firstSheet="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
-    <sheet name="TIGER" sheetId="1" r:id="rId1"/>
-[...1 lines deleted...]
-    <sheet name="Sheet1" sheetId="2" state="hidden" r:id="rId3"/>
+    <sheet name="TIGER" sheetId="1" state="visible" r:id="rId1"/>
+    <sheet name="Sheet1" sheetId="2" state="hidden" r:id="rId2"/>
   </sheets>
-  <definedNames>
-[...2 lines deleted...]
-  <calcPr calcId="0"/>
+  <definedNames/>
+  <calcPr calcId="191029" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
-<file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-[...735 lines deleted...]
-
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-[...7 lines deleted...]
-    <numFmt numFmtId="170" formatCode="#,##0.000000"/>
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <numFmts count="8">
+    <numFmt numFmtId="164" formatCode="0.000"/>
+    <numFmt numFmtId="165" formatCode="0.0000"/>
+    <numFmt numFmtId="166" formatCode="_(* #,##0_);_(* \(#,##0\);"/>
+    <numFmt numFmtId="167" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);"/>
+    <numFmt numFmtId="168" formatCode="#,##0.00_);\(#,##0.00\)%"/>
+    <numFmt numFmtId="169" formatCode="_(* #,##0.0000_);_(* \(#,##0.0000\);_(* &quot;-&quot;??_);_(@_)"/>
+    <numFmt numFmtId="170" formatCode="#,##0.0000_);\(#,##0.0000\)"/>
+    <numFmt numFmtId="171" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;??_);_(@_)"/>
   </numFmts>
-  <fonts count="14" x14ac:knownFonts="1">
+  <fonts count="22">
     <font>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <color theme="1"/>
       <sz val="11"/>
-      <color theme="1"/>
-[...1 lines deleted...]
-      <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <color theme="1"/>
       <sz val="11"/>
-      <color theme="1"/>
-[...40 lines deleted...]
-      <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <sz val="10"/>
-[...1 lines deleted...]
-      <name val="Arial"/>
+      <name val="Calibri"/>
       <family val="2"/>
+      <color theme="10"/>
+      <sz val="11"/>
+      <u val="single"/>
+      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="9"/>
       <name val="Trebuchet MS"/>
       <family val="2"/>
+      <sz val="9"/>
     </font>
     <font>
-      <sz val="10"/>
-      <name val="Arial"/>
+      <name val="Trebuchet MS"/>
       <family val="2"/>
+      <b val="1"/>
+      <color rgb="FF000000"/>
+      <sz val="9"/>
     </font>
     <font>
-      <b/>
-      <sz val="9"/>
       <name val="Trebuchet MS"/>
       <family val="2"/>
+      <color rgb="FF000000"/>
+      <sz val="9"/>
     </font>
     <font>
+      <name val="trebuchet MS"/>
+      <family val="2"/>
+      <b val="1"/>
+      <color rgb="FFFFFFFF"/>
       <sz val="9"/>
-      <color rgb="FFFF0000"/>
-[...1 lines deleted...]
-      <family val="2"/>
     </font>
     <font>
+      <name val="trebuchet MS"/>
+      <family val="2"/>
+      <color theme="1"/>
       <sz val="9"/>
-      <color theme="0"/>
-      <name val="Trebuchet MS"/>
+    </font>
+    <font>
+      <name val="trebuchet MS"/>
       <family val="2"/>
+      <b val="1"/>
+      <color theme="1"/>
+      <sz val="9"/>
+    </font>
+    <font>
+      <name val="trebuchet MS"/>
+      <family val="2"/>
+      <color indexed="8"/>
+      <sz val="9"/>
+    </font>
+    <font>
+      <name val="trebuchet MS"/>
+      <family val="2"/>
+      <b val="1"/>
+      <color indexed="8"/>
+      <sz val="9"/>
+    </font>
+    <font>
+      <name val="trebuchet MS"/>
+      <family val="2"/>
+      <b val="1"/>
+      <color rgb="FF000000"/>
+      <sz val="9"/>
+      <u val="single"/>
+    </font>
+    <font>
+      <name val="trebuchet MS"/>
+      <family val="2"/>
+      <b val="1"/>
+      <color rgb="FF333333"/>
+      <sz val="9"/>
+    </font>
+    <font>
+      <name val="trebuchet MS"/>
+      <family val="2"/>
+      <b val="1"/>
+      <sz val="9"/>
+    </font>
+    <font>
+      <name val="trebuchet MS"/>
+      <family val="2"/>
+      <b val="1"/>
+      <color rgb="FFFF0000"/>
+      <sz val="9"/>
+    </font>
+    <font>
+      <name val="trebuchet MS"/>
+      <family val="2"/>
+      <i val="1"/>
+      <sz val="9"/>
+    </font>
+    <font>
+      <name val="trebuchet MS"/>
+      <family val="2"/>
+      <color rgb="FFFF0000"/>
+      <sz val="9"/>
+    </font>
+    <font>
+      <name val="trebuchet MS"/>
+      <family val="2"/>
+      <b val="1"/>
+      <strike val="1"/>
+      <sz val="9"/>
+    </font>
+    <font>
+      <name val="trebuchet MS"/>
+      <family val="2"/>
+      <b val="1"/>
+      <color indexed="8"/>
+      <sz val="9"/>
+      <u val="single"/>
+    </font>
+    <font>
+      <name val="trebuchet MS"/>
+      <family val="2"/>
+      <color theme="10"/>
+      <sz val="9"/>
+      <u val="single"/>
+    </font>
+    <font>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <color theme="1"/>
+      <sz val="9"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <color theme="10"/>
+      <sz val="9"/>
+      <u val="single"/>
+      <scheme val="minor"/>
     </font>
   </fonts>
-  <fills count="5">
+  <fills count="6">
     <fill>
-      <patternFill patternType="none"/>
+      <patternFill/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF000000"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFC0C0C0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
+        <fgColor rgb="FFDBDBDB"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="4">
+  <borders count="16">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="6">
-[...5 lines deleted...]
-    <xf numFmtId="168" fontId="8" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+  <cellStyleXfs count="8">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="9" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="43" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="43" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="43" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="68">
-[...14 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+  <cellXfs count="178">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="5" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="3" fillId="5" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="10" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="167" fontId="7" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="10" fontId="7" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="3" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="167" fontId="8" fillId="3" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="10" fontId="8" fillId="3" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="15" fontId="7" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="167" fontId="6" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="10" fontId="6" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="9" fillId="4" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="10" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="7" fillId="0" borderId="3" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="7" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="4" fontId="7" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="7" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="5" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="10" fontId="5" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="10" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="10" fontId="7" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="4" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="11" fillId="4" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="4" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="2" applyFont="1"/>
-    <xf numFmtId="1" fontId="9" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="6" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="7" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="2" fontId="9" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="4" fontId="9" fillId="4" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="8" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="4" fontId="7" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="4" fontId="9" fillId="0" borderId="1" xfId="2" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="10" fontId="9" fillId="4" borderId="1" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="7" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="10" fontId="9" fillId="0" borderId="1" xfId="4" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="12" fillId="4" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="2" quotePrefix="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="166" fontId="12" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="43" fontId="13" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="43" fontId="8" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="43" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="43" fontId="7" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="7" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="8" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="8" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="4" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="11" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="5" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="1" pivotButton="0" quotePrefix="1" xfId="0"/>
+    <xf numFmtId="39" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="10" fontId="3" fillId="0" borderId="1" pivotButton="0" quotePrefix="1" xfId="1"/>
+    <xf numFmtId="168" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="168" fontId="3" fillId="0" borderId="12" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="11" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="13" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="43" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="3">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="10" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="2"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="2"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="8" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="10" fontId="7" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="169" fontId="7" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="8" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="10" fontId="8" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="10" fontId="8" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="10" fontId="7" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="10" fontId="8" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="10" fontId="7" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="170" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="10" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="2">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="4" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="43" fontId="7" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="4" fontId="7" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="171" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="5">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="15" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="5">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="2" applyFont="1"/>
-    <xf numFmtId="0" fontId="13" fillId="4" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="4"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="10" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="10" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="171" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="5">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="171" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="4"/>
+    <xf numFmtId="171" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="4"/>
+    <xf numFmtId="171" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="5">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="171" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="6">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="6">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="6">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="4"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="171" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="7">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="4"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="2"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="2"/>
+    <xf numFmtId="4" fontId="20" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="43" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="10" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="43" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="10" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="9" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="10" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="9" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="10" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="2" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="10" fontId="7" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="167" fontId="9" fillId="4" borderId="1" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...9 lines deleted...]
-    <xf numFmtId="0" fontId="13" fillId="4" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="167" fontId="7" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="167" fontId="8" fillId="3" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="167" fontId="6" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="10" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="168" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="4" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
-[...12 lines deleted...]
-    <xf numFmtId="2" fontId="9" fillId="0" borderId="3" xfId="2" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="3" fillId="0" borderId="12" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="2" fontId="9" fillId="0" borderId="2" xfId="2" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...39 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
-  <cellStyles count="6">
-    <cellStyle name="Comma 2" xfId="5" xr:uid="{1FFF5DD6-3953-4B5E-AC0F-69D3BD65488D}"/>
+  <cellStyles count="8">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
-    <cellStyle name="Normal 2" xfId="2" xr:uid="{CB8087A6-CD85-4F7B-88AE-991D76255093}"/>
-[...2 lines deleted...]
-    <cellStyle name="Percent 2" xfId="4" xr:uid="{FB47C6E6-8515-47B6-BC62-995BA0ABC948}"/>
+    <cellStyle name="Percent" xfId="1" builtinId="5"/>
+    <cellStyle name="Hyperlink" xfId="2" builtinId="8"/>
+    <cellStyle name="Comma" xfId="3" builtinId="3"/>
+    <cellStyle name="Normal 3 2" xfId="4"/>
+    <cellStyle name="Comma 4 2" xfId="5"/>
+    <cellStyle name="Normal 3 2 10" xfId="6"/>
+    <cellStyle name="Comma 4 2 2 2" xfId="7"/>
   </cellStyles>
-  <dxfs count="4">
+  <dxfs count="16">
     <dxf>
-      <numFmt numFmtId="171" formatCode="#,##0.000"/>
+      <numFmt numFmtId="172" formatCode="#,##0.000"/>
     </dxf>
     <dxf>
-      <numFmt numFmtId="172" formatCode="#,##0.0000"/>
+      <numFmt numFmtId="173" formatCode="#,##0.0000"/>
     </dxf>
     <dxf>
       <numFmt numFmtId="4" formatCode="#,##0.00"/>
     </dxf>
     <dxf>
-      <numFmt numFmtId="173" formatCode="&quot;-&quot;"/>
+      <numFmt numFmtId="174" formatCode="&quot;-&quot;"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="172" formatCode="#,##0.000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="173" formatCode="#,##0.0000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="4" formatCode="#,##0.00"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="174" formatCode="&quot;-&quot;"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="172" formatCode="#,##0.000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="173" formatCode="#,##0.0000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="4" formatCode="#,##0.00"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="174" formatCode="&quot;-&quot;"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="172" formatCode="#,##0.000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="173" formatCode="#,##0.0000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="4" formatCode="#,##0.00"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="174" formatCode="&quot;-&quot;"/>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
-  <extLst>
-[...6 lines deleted...]
-  </extLst>
+  <colors>
+    <indexedColors>
+      <rgbColor rgb="00000000"/>
+      <rgbColor rgb="00FFFFFF"/>
+      <rgbColor rgb="00FF0000"/>
+      <rgbColor rgb="0000FF00"/>
+      <rgbColor rgb="000000FF"/>
+      <rgbColor rgb="00FFFF00"/>
+      <rgbColor rgb="00FF00FF"/>
+      <rgbColor rgb="0000FFFF"/>
+      <rgbColor rgb="00000000"/>
+      <rgbColor rgb="00FFFFFF"/>
+      <rgbColor rgb="00FF0000"/>
+      <rgbColor rgb="0000FF00"/>
+      <rgbColor rgb="000000FF"/>
+      <rgbColor rgb="00FFFF00"/>
+      <rgbColor rgb="00FF00FF"/>
+      <rgbColor rgb="0000FFFF"/>
+      <rgbColor rgb="00800000"/>
+      <rgbColor rgb="00008000"/>
+      <rgbColor rgb="00000080"/>
+      <rgbColor rgb="00808000"/>
+      <rgbColor rgb="00800080"/>
+      <rgbColor rgb="00008080"/>
+      <rgbColor rgb="00C0C0C0"/>
+      <rgbColor rgb="00808080"/>
+      <rgbColor rgb="009999FF"/>
+      <rgbColor rgb="00993366"/>
+      <rgbColor rgb="00FFFFCC"/>
+      <rgbColor rgb="00CCFFFF"/>
+      <rgbColor rgb="00660066"/>
+      <rgbColor rgb="00FF8080"/>
+      <rgbColor rgb="000066CC"/>
+      <rgbColor rgb="00CCCCFF"/>
+      <rgbColor rgb="00000080"/>
+      <rgbColor rgb="00FF00FF"/>
+      <rgbColor rgb="00FFFF00"/>
+      <rgbColor rgb="0000FFFF"/>
+      <rgbColor rgb="00800080"/>
+      <rgbColor rgb="00800000"/>
+      <rgbColor rgb="00008080"/>
+      <rgbColor rgb="000000FF"/>
+      <rgbColor rgb="0000CCFF"/>
+      <rgbColor rgb="00CCFFFF"/>
+      <rgbColor rgb="00CCFFCC"/>
+      <rgbColor rgb="00FFFF99"/>
+      <rgbColor rgb="0099CCFF"/>
+      <rgbColor rgb="00FF99CC"/>
+      <rgbColor rgb="00CC99FF"/>
+      <rgbColor rgb="00FFCC99"/>
+      <rgbColor rgb="003366FF"/>
+      <rgbColor rgb="0033CCCC"/>
+      <rgbColor rgb="0099CC00"/>
+      <rgbColor rgb="00FFCC00"/>
+      <rgbColor rgb="00FF9900"/>
+      <rgbColor rgb="00FF6600"/>
+      <rgbColor rgb="00666699"/>
+      <rgbColor rgb="00969696"/>
+      <rgbColor rgb="00003366"/>
+      <rgbColor rgb="00339966"/>
+      <rgbColor rgb="00003300"/>
+      <rgbColor rgb="00333300"/>
+      <rgbColor rgb="00993300"/>
+      <rgbColor rgb="00993366"/>
+      <rgbColor rgb="00333399"/>
+      <rgbColor rgb="00333333"/>
+    </indexedColors>
+  </colors>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<file path=xl/_rels/workbook.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId4" /></Relationships>
 </file>
 
-<file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+<file path=xl/drawings/_rels/drawing1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image1.png" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image2.png" Id="rId2" /></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
-<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-[...22 lines deleted...]
-        <xdr:cNvPicPr>
+<wsDr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
+  <twoCellAnchor editAs="oneCell">
+    <from>
+      <col>1</col>
+      <colOff>0</colOff>
+      <row>92</row>
+      <rowOff>0</rowOff>
+    </from>
+    <to>
+      <col>1</col>
+      <colOff>2374900</colOff>
+      <row>102</row>
+      <rowOff>3527</rowOff>
+    </to>
+    <pic>
+      <nvPicPr>
+        <cNvPr id="2" name="Picture 1"/>
+        <cNvPicPr>
           <a:picLocks/>
-        </xdr:cNvPicPr>
-[...2 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
+        </cNvPicPr>
+      </nvPicPr>
+      <blipFill>
+        <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
-      </xdr:blipFill>
-      <xdr:spPr>
+      </blipFill>
+      <spPr>
         <a:xfrm>
-          <a:off x="438150" y="18545175"/>
-          <a:ext cx="2374900" cy="1746250"/>
+          <a:off x="457200" y="16198850"/>
+          <a:ext cx="2374900" cy="1574800"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
-          <a:avLst/>
+          <avLst/>
         </a:prstGeom>
         <a:ln>
           <a:prstDash val="solid"/>
         </a:ln>
-      </xdr:spPr>
-[...25 lines deleted...]
-        <xdr:cNvPicPr>
+      </spPr>
+    </pic>
+    <clientData/>
+  </twoCellAnchor>
+  <twoCellAnchor editAs="oneCell">
+    <from>
+      <col>1</col>
+      <colOff>0</colOff>
+      <row>106</row>
+      <rowOff>0</rowOff>
+    </from>
+    <to>
+      <col>1</col>
+      <colOff>2374900</colOff>
+      <row>116</row>
+      <rowOff>3528</rowOff>
+    </to>
+    <pic>
+      <nvPicPr>
+        <cNvPr id="3" name="Picture 2"/>
+        <cNvPicPr>
           <a:picLocks/>
-        </xdr:cNvPicPr>
-[...2 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
+        </cNvPicPr>
+      </nvPicPr>
+      <blipFill>
+        <a:blip r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
-      </xdr:blipFill>
-      <xdr:spPr>
+      </blipFill>
+      <spPr>
         <a:xfrm>
-          <a:off x="438150" y="21231225"/>
-          <a:ext cx="2374900" cy="1746250"/>
+          <a:off x="457200" y="18611850"/>
+          <a:ext cx="2374900" cy="1574800"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
-          <a:avLst/>
+          <avLst/>
         </a:prstGeom>
         <a:ln>
           <a:prstDash val="solid"/>
         </a:ln>
-      </xdr:spPr>
-[...3 lines deleted...]
-</xdr:wsDr>
+      </spPr>
+    </pic>
+    <clientData/>
+  </twoCellAnchor>
+</wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="0E2841"/>
+        <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E8E8E8"/>
+        <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="156082"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="E97132"/>
+        <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="196B24"/>
+        <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="0F9ED5"/>
+        <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="A02B93"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="4EA72E"/>
+        <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="467886"/>
+        <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="96607D"/>
+        <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
+        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Aptos Narrow" panose="02110004020202020204"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -1430,65 +1203,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...5 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -1509,2837 +1282,3171 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...19 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...4 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:L109"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+    <pageSetUpPr/>
+  </sheetPr>
+  <dimension ref="A1:L163"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="85" zoomScaleNormal="85" workbookViewId="0"/>
+    <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.7265625" defaultRowHeight="13.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr baseColWidth="8" defaultColWidth="8.7265625" defaultRowHeight="12"/>
   <cols>
-    <col min="1" max="1" width="6.54296875" style="2" bestFit="1" customWidth="1"/>
-[...12 lines deleted...]
-    <col min="14" max="16384" width="8.7265625" style="2"/>
+    <col width="7.1796875" bestFit="1" customWidth="1" style="154" min="1" max="1"/>
+    <col width="40.54296875" customWidth="1" style="154" min="2" max="2"/>
+    <col width="17.453125" customWidth="1" style="154" min="3" max="3"/>
+    <col width="23.36328125" customWidth="1" style="154" min="4" max="4"/>
+    <col width="17.36328125" customWidth="1" style="154" min="5" max="5"/>
+    <col width="18.54296875" customWidth="1" style="154" min="6" max="6"/>
+    <col width="14.453125" bestFit="1" customWidth="1" style="154" min="7" max="7"/>
+    <col width="12.81640625" bestFit="1" customWidth="1" style="154" min="8" max="8"/>
+    <col width="14.54296875" bestFit="1" customWidth="1" style="154" min="9" max="9"/>
+    <col width="8.26953125" bestFit="1" customWidth="1" style="154" min="10" max="10"/>
+    <col width="30.453125" bestFit="1" customWidth="1" style="154" min="11" max="11"/>
+    <col width="7.81640625" bestFit="1" customWidth="1" style="154" min="12" max="12"/>
+    <col width="8.7265625" customWidth="1" style="154" min="13" max="16384"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:12" ht="19" customHeight="1" x14ac:dyDescent="0.45">
-[...1 lines deleted...]
-      <c r="B1" s="66" t="s">
+    <row r="1">
+      <c r="A1" s="153" t="n"/>
+      <c r="B1" s="153" t="inlineStr">
+        <is>
+          <t>DSP India T.I.G.E.R. Fund (The Infrastructure Growth and Economic Reforms Fund)</t>
+        </is>
+      </c>
+    </row>
+    <row r="2">
+      <c r="B2" s="10" t="inlineStr">
+        <is>
+          <t>Portfolio as on May 31, 2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" s="153" t="inlineStr">
+        <is>
+          <t>Sr. No.</t>
+        </is>
+      </c>
+      <c r="B4" s="153" t="inlineStr">
+        <is>
+          <t>Name of Instrument</t>
+        </is>
+      </c>
+      <c r="C4" s="153" t="inlineStr">
+        <is>
+          <t>ISIN</t>
+        </is>
+      </c>
+      <c r="D4" s="153" t="inlineStr">
+        <is>
+          <t>Rating/Industry</t>
+        </is>
+      </c>
+      <c r="E4" s="153" t="inlineStr">
+        <is>
+          <t>Quantity</t>
+        </is>
+      </c>
+      <c r="F4" s="153" t="inlineStr">
+        <is>
+          <t>Market value (Rs. In lakhs)</t>
+        </is>
+      </c>
+      <c r="G4" s="153" t="inlineStr">
+        <is>
+          <t>% to Net Assets</t>
+        </is>
+      </c>
+      <c r="H4" s="153" t="inlineStr">
+        <is>
+          <t>Maturity Date</t>
+        </is>
+      </c>
+      <c r="I4" s="153" t="inlineStr">
+        <is>
+          <t>Put/Call Option</t>
+        </is>
+      </c>
+      <c r="J4" s="153" t="inlineStr">
+        <is>
+          <t>YTM (%)</t>
+        </is>
+      </c>
+    </row>
+    <row r="6">
+      <c r="B6" s="10" t="inlineStr">
+        <is>
+          <t>EQUITY &amp; EQUITY RELATED</t>
+        </is>
+      </c>
+    </row>
+    <row r="7">
+      <c r="B7" s="10" t="inlineStr">
+        <is>
+          <t>Listed / awaiting listing on the stock exchanges</t>
+        </is>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" s="154" t="n">
+        <v>1</v>
+      </c>
+      <c r="B8" s="154" t="inlineStr">
+        <is>
+          <t>Reliance Industries Limited</t>
+        </is>
+      </c>
+      <c r="C8" s="154" t="inlineStr">
+        <is>
+          <t>INE002A01018</t>
+        </is>
+      </c>
+      <c r="D8" s="154" t="inlineStr">
+        <is>
+          <t>Petroleum Products</t>
+        </is>
+      </c>
+      <c r="E8" s="169" t="n">
+        <v>1983815</v>
+      </c>
+      <c r="F8" s="170" t="n">
+        <v>26210.16</v>
+      </c>
+      <c r="G8" s="13" t="n">
+        <v>0.0435</v>
+      </c>
+      <c r="J8" s="170" t="n"/>
+      <c r="K8" s="10" t="inlineStr">
+        <is>
+          <t>Sector/Rating</t>
+        </is>
+      </c>
+      <c r="L8" s="10" t="inlineStr">
+        <is>
+          <t>Percent</t>
+        </is>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" s="154" t="n">
+        <v>2</v>
+      </c>
+      <c r="B9" s="154" t="inlineStr">
+        <is>
+          <t>NTPC Limited</t>
+        </is>
+      </c>
+      <c r="C9" s="154" t="inlineStr">
+        <is>
+          <t>INE733E01010</t>
+        </is>
+      </c>
+      <c r="D9" s="154" t="inlineStr">
+        <is>
+          <t>Power</t>
+        </is>
+      </c>
+      <c r="E9" s="169" t="n">
+        <v>6433748</v>
+      </c>
+      <c r="F9" s="170" t="n">
+        <v>24892.17</v>
+      </c>
+      <c r="G9" s="13" t="n">
+        <v>0.0414</v>
+      </c>
+      <c r="J9" s="170" t="n"/>
+      <c r="K9" s="154" t="inlineStr">
+        <is>
+          <t>Industrial Products</t>
+        </is>
+      </c>
+      <c r="L9" s="13" t="n">
+        <v>0.1339</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" s="154" t="n">
+        <v>3</v>
+      </c>
+      <c r="B10" s="154" t="inlineStr">
+        <is>
+          <t>Apollo Hospitals Enterprise Limited</t>
+        </is>
+      </c>
+      <c r="C10" s="154" t="inlineStr">
+        <is>
+          <t>INE437A01024</t>
+        </is>
+      </c>
+      <c r="D10" s="154" t="inlineStr">
+        <is>
+          <t>Healthcare Services</t>
+        </is>
+      </c>
+      <c r="E10" s="169" t="n">
+        <v>301630</v>
+      </c>
+      <c r="F10" s="170" t="n">
+        <v>24662.78</v>
+      </c>
+      <c r="G10" s="13" t="n">
+        <v>0.041</v>
+      </c>
+      <c r="J10" s="170" t="n"/>
+      <c r="K10" s="154" t="inlineStr">
+        <is>
+          <t>Construction</t>
+        </is>
+      </c>
+      <c r="L10" s="13" t="n">
+        <v>0.0927</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" s="154" t="n">
+        <v>4</v>
+      </c>
+      <c r="B11" s="154" t="inlineStr">
+        <is>
+          <t>Larsen &amp; Toubro Limited</t>
+        </is>
+      </c>
+      <c r="C11" s="154" t="inlineStr">
+        <is>
+          <t>INE018A01030</t>
+        </is>
+      </c>
+      <c r="D11" s="154" t="inlineStr">
+        <is>
+          <t>Construction</t>
+        </is>
+      </c>
+      <c r="E11" s="169" t="n">
+        <v>588665</v>
+      </c>
+      <c r="F11" s="170" t="n">
+        <v>23996.93</v>
+      </c>
+      <c r="G11" s="13" t="n">
+        <v>0.0399</v>
+      </c>
+      <c r="J11" s="170" t="n"/>
+      <c r="K11" s="154" t="inlineStr">
+        <is>
+          <t>Power</t>
+        </is>
+      </c>
+      <c r="L11" s="13" t="n">
+        <v>0.0667</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" s="154" t="n">
+        <v>5</v>
+      </c>
+      <c r="B12" s="154" t="inlineStr">
+        <is>
+          <t>Kirloskar Oil Engines Limited</t>
+        </is>
+      </c>
+      <c r="C12" s="154" t="inlineStr">
+        <is>
+          <t>INE146L01010</t>
+        </is>
+      </c>
+      <c r="D12" s="154" t="inlineStr">
+        <is>
+          <t>Industrial Products</t>
+        </is>
+      </c>
+      <c r="E12" s="169" t="n">
+        <v>834973</v>
+      </c>
+      <c r="F12" s="170" t="n">
+        <v>16098.28</v>
+      </c>
+      <c r="G12" s="13" t="n">
+        <v>0.0267</v>
+      </c>
+      <c r="J12" s="170" t="n"/>
+      <c r="K12" s="154" t="inlineStr">
+        <is>
+          <t>Healthcare Services</t>
+        </is>
+      </c>
+      <c r="L12" s="13" t="n">
+        <v>0.0613</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" s="154" t="n">
+        <v>6</v>
+      </c>
+      <c r="B13" s="154" t="inlineStr">
+        <is>
+          <t>Bharti Airtel Limited</t>
+        </is>
+      </c>
+      <c r="C13" s="154" t="inlineStr">
+        <is>
+          <t>INE397D01024</t>
+        </is>
+      </c>
+      <c r="D13" s="154" t="inlineStr">
+        <is>
+          <t>Telecom - Services</t>
+        </is>
+      </c>
+      <c r="E13" s="169" t="n">
+        <v>849969</v>
+      </c>
+      <c r="F13" s="170" t="n">
+        <v>15545.93</v>
+      </c>
+      <c r="G13" s="13" t="n">
+        <v>0.0258</v>
+      </c>
+      <c r="J13" s="170" t="n"/>
+      <c r="K13" s="154" t="inlineStr">
+        <is>
+          <t>Electrical Equipment</t>
+        </is>
+      </c>
+      <c r="L13" s="13" t="n">
+        <v>0.0564</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" s="154" t="n">
+        <v>7</v>
+      </c>
+      <c r="B14" s="154" t="inlineStr">
+        <is>
+          <t>Coal India Limited</t>
+        </is>
+      </c>
+      <c r="C14" s="154" t="inlineStr">
+        <is>
+          <t>INE522F01014</t>
+        </is>
+      </c>
+      <c r="D14" s="154" t="inlineStr">
+        <is>
+          <t>Consumable Fuels</t>
+        </is>
+      </c>
+      <c r="E14" s="169" t="n">
+        <v>3352298</v>
+      </c>
+      <c r="F14" s="170" t="n">
+        <v>15350.17</v>
+      </c>
+      <c r="G14" s="13" t="n">
+        <v>0.0255</v>
+      </c>
+      <c r="J14" s="170" t="n"/>
+      <c r="K14" s="154" t="inlineStr">
+        <is>
+          <t>Petroleum Products</t>
+        </is>
+      </c>
+      <c r="L14" s="13" t="n">
+        <v>0.0549</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" s="154" t="n">
+        <v>8</v>
+      </c>
+      <c r="B15" s="154" t="inlineStr">
+        <is>
+          <t>INOX India Limited</t>
+        </is>
+      </c>
+      <c r="C15" s="154" t="inlineStr">
+        <is>
+          <t>INE616N01034</t>
+        </is>
+      </c>
+      <c r="D15" s="154" t="inlineStr">
+        <is>
+          <t>Industrial Products</t>
+        </is>
+      </c>
+      <c r="E15" s="169" t="n">
+        <v>931429</v>
+      </c>
+      <c r="F15" s="170" t="n">
+        <v>13911.82</v>
+      </c>
+      <c r="G15" s="13" t="n">
+        <v>0.0231</v>
+      </c>
+      <c r="J15" s="170" t="n"/>
+      <c r="K15" s="154" t="inlineStr">
+        <is>
+          <t>Auto Components</t>
+        </is>
+      </c>
+      <c r="L15" s="13" t="n">
+        <v>0.0517</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" s="154" t="n">
+        <v>9</v>
+      </c>
+      <c r="B16" s="154" t="inlineStr">
+        <is>
+          <t>UltraTech Cement Limited</t>
+        </is>
+      </c>
+      <c r="C16" s="154" t="inlineStr">
+        <is>
+          <t>INE481G01011</t>
+        </is>
+      </c>
+      <c r="D16" s="154" t="inlineStr">
+        <is>
+          <t>Cement &amp; Cement Products</t>
+        </is>
+      </c>
+      <c r="E16" s="169" t="n">
+        <v>118010</v>
+      </c>
+      <c r="F16" s="170" t="n">
+        <v>13549.91</v>
+      </c>
+      <c r="G16" s="13" t="n">
+        <v>0.0225</v>
+      </c>
+      <c r="J16" s="170" t="n"/>
+      <c r="K16" s="154" t="inlineStr">
+        <is>
+          <t>Aerospace &amp; Defense</t>
+        </is>
+      </c>
+      <c r="L16" s="13" t="n">
+        <v>0.0466</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" s="154" t="n">
+        <v>10</v>
+      </c>
+      <c r="B17" s="154" t="inlineStr">
+        <is>
+          <t>Hindustan Aeronautics Limited</t>
+        </is>
+      </c>
+      <c r="C17" s="154" t="inlineStr">
+        <is>
+          <t>INE066F01020</t>
+        </is>
+      </c>
+      <c r="D17" s="154" t="inlineStr">
+        <is>
+          <t>Aerospace &amp; Defense</t>
+        </is>
+      </c>
+      <c r="E17" s="169" t="n">
+        <v>305098</v>
+      </c>
+      <c r="F17" s="170" t="n">
+        <v>13130.81</v>
+      </c>
+      <c r="G17" s="13" t="n">
+        <v>0.0218</v>
+      </c>
+      <c r="J17" s="170" t="n"/>
+      <c r="K17" s="154" t="inlineStr">
+        <is>
+          <t>Chemicals &amp; Petrochemicals</t>
+        </is>
+      </c>
+      <c r="L17" s="13" t="n">
+        <v>0.0433</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" s="154" t="n">
+        <v>11</v>
+      </c>
+      <c r="B18" s="154" t="inlineStr">
+        <is>
+          <t>Siemens Limited</t>
+        </is>
+      </c>
+      <c r="C18" s="154" t="inlineStr">
+        <is>
+          <t>INE003A01024</t>
+        </is>
+      </c>
+      <c r="D18" s="154" t="inlineStr">
+        <is>
+          <t>Electrical Equipment</t>
+        </is>
+      </c>
+      <c r="E18" s="169" t="n">
+        <v>324416</v>
+      </c>
+      <c r="F18" s="170" t="n">
+        <v>12470.55</v>
+      </c>
+      <c r="G18" s="13" t="n">
+        <v>0.0207</v>
+      </c>
+      <c r="J18" s="170" t="n"/>
+      <c r="K18" s="154" t="inlineStr">
+        <is>
+          <t>Consumer Durables</t>
+        </is>
+      </c>
+      <c r="L18" s="13" t="n">
+        <v>0.0403</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" s="154" t="n">
+        <v>12</v>
+      </c>
+      <c r="B19" s="154" t="inlineStr">
+        <is>
+          <t>Siemens Energy India Limited</t>
+        </is>
+      </c>
+      <c r="C19" s="154" t="inlineStr">
+        <is>
+          <t>INE1NPP01017</t>
+        </is>
+      </c>
+      <c r="D19" s="154" t="inlineStr">
+        <is>
+          <t>Electrical Equipment</t>
+        </is>
+      </c>
+      <c r="E19" s="169" t="n">
+        <v>319340</v>
+      </c>
+      <c r="F19" s="170" t="n">
+        <v>12365.16</v>
+      </c>
+      <c r="G19" s="13" t="n">
+        <v>0.0205</v>
+      </c>
+      <c r="J19" s="170" t="n"/>
+      <c r="K19" s="154" t="inlineStr">
+        <is>
+          <t>Insurance</t>
+        </is>
+      </c>
+      <c r="L19" s="13" t="n">
+        <v>0.0372</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" s="154" t="n">
+        <v>13</v>
+      </c>
+      <c r="B20" s="154" t="inlineStr">
+        <is>
+          <t>Rainbow Childrens Medicare Limited</t>
+        </is>
+      </c>
+      <c r="C20" s="154" t="inlineStr">
+        <is>
+          <t>INE961O01016</t>
+        </is>
+      </c>
+      <c r="D20" s="154" t="inlineStr">
+        <is>
+          <t>Healthcare Services</t>
+        </is>
+      </c>
+      <c r="E20" s="169" t="n">
+        <v>885167</v>
+      </c>
+      <c r="F20" s="170" t="n">
+        <v>12217.96</v>
+      </c>
+      <c r="G20" s="13" t="n">
+        <v>0.0203</v>
+      </c>
+      <c r="J20" s="170" t="n"/>
+      <c r="K20" s="154" t="inlineStr">
+        <is>
+          <t>Capital Markets</t>
+        </is>
+      </c>
+      <c r="L20" s="13" t="n">
+        <v>0.0305</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" s="154" t="n">
+        <v>14</v>
+      </c>
+      <c r="B21" s="154" t="inlineStr">
+        <is>
+          <t>Solar Industries India Limited</t>
+        </is>
+      </c>
+      <c r="C21" s="154" t="inlineStr">
+        <is>
+          <t>INE343H01029</t>
+        </is>
+      </c>
+      <c r="D21" s="154" t="inlineStr">
+        <is>
+          <t>Chemicals &amp; Petrochemicals</t>
+        </is>
+      </c>
+      <c r="E21" s="169" t="n">
+        <v>64581</v>
+      </c>
+      <c r="F21" s="170" t="n">
+        <v>11784.1</v>
+      </c>
+      <c r="G21" s="13" t="n">
+        <v>0.0196</v>
+      </c>
+      <c r="J21" s="170" t="n"/>
+      <c r="K21" s="154" t="inlineStr">
+        <is>
+          <t>Cement &amp; Cement Products</t>
+        </is>
+      </c>
+      <c r="L21" s="13" t="n">
+        <v>0.0267</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" s="154" t="n">
+        <v>15</v>
+      </c>
+      <c r="B22" s="154" t="inlineStr">
+        <is>
+          <t>Bharat Electronics Limited</t>
+        </is>
+      </c>
+      <c r="C22" s="154" t="inlineStr">
+        <is>
+          <t>INE263A01024</t>
+        </is>
+      </c>
+      <c r="D22" s="154" t="inlineStr">
+        <is>
+          <t>Aerospace &amp; Defense</t>
+        </is>
+      </c>
+      <c r="E22" s="169" t="n">
+        <v>2845029</v>
+      </c>
+      <c r="F22" s="170" t="n">
+        <v>11685.96</v>
+      </c>
+      <c r="G22" s="13" t="n">
+        <v>0.0194</v>
+      </c>
+      <c r="J22" s="170" t="n"/>
+      <c r="K22" s="154" t="inlineStr">
+        <is>
+          <t>Telecom - Services</t>
+        </is>
+      </c>
+      <c r="L22" s="13" t="n">
+        <v>0.0258</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" s="154" t="n">
+        <v>16</v>
+      </c>
+      <c r="B23" s="154" t="inlineStr">
+        <is>
+          <t>Max Financial Services Limited</t>
+        </is>
+      </c>
+      <c r="C23" s="154" t="inlineStr">
+        <is>
+          <t>INE180A01020</t>
+        </is>
+      </c>
+      <c r="D23" s="154" t="inlineStr">
+        <is>
+          <t>Insurance</t>
+        </is>
+      </c>
+      <c r="E23" s="169" t="n">
+        <v>656909</v>
+      </c>
+      <c r="F23" s="170" t="n">
+        <v>10996.66</v>
+      </c>
+      <c r="G23" s="13" t="n">
+        <v>0.0183</v>
+      </c>
+      <c r="J23" s="170" t="n"/>
+      <c r="K23" s="154" t="inlineStr">
+        <is>
+          <t>Consumable Fuels</t>
+        </is>
+      </c>
+      <c r="L23" s="13" t="n">
+        <v>0.0255</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" s="154" t="n">
+        <v>17</v>
+      </c>
+      <c r="B24" s="154" t="inlineStr">
+        <is>
+          <t>Kalpataru Projects International Limited</t>
+        </is>
+      </c>
+      <c r="C24" s="154" t="inlineStr">
+        <is>
+          <t>INE220B01022</t>
+        </is>
+      </c>
+      <c r="D24" s="154" t="inlineStr">
+        <is>
+          <t>Construction</t>
+        </is>
+      </c>
+      <c r="E24" s="169" t="n">
+        <v>816241</v>
+      </c>
+      <c r="F24" s="170" t="n">
+        <v>10651.95</v>
+      </c>
+      <c r="G24" s="13" t="n">
+        <v>0.0177</v>
+      </c>
+      <c r="J24" s="170" t="n"/>
+      <c r="K24" s="154" t="inlineStr">
+        <is>
+          <t>Transport Infrastructure</t>
+        </is>
+      </c>
+      <c r="L24" s="13" t="n">
+        <v>0.0172</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25" s="154" t="n">
+        <v>18</v>
+      </c>
+      <c r="B25" s="154" t="inlineStr">
+        <is>
+          <t>Asian Paints Limited</t>
+        </is>
+      </c>
+      <c r="C25" s="154" t="inlineStr">
+        <is>
+          <t>INE021A01026</t>
+        </is>
+      </c>
+      <c r="D25" s="154" t="inlineStr">
+        <is>
+          <t>Consumer Durables</t>
+        </is>
+      </c>
+      <c r="E25" s="169" t="n">
+        <v>392540</v>
+      </c>
+      <c r="F25" s="170" t="n">
+        <v>10487.1</v>
+      </c>
+      <c r="G25" s="13" t="n">
+        <v>0.0174</v>
+      </c>
+      <c r="J25" s="170" t="n"/>
+      <c r="K25" s="154" t="inlineStr">
+        <is>
+          <t>Ferrous Metals</t>
+        </is>
+      </c>
+      <c r="L25" s="13" t="n">
+        <v>0.0159</v>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26" s="154" t="n">
+        <v>19</v>
+      </c>
+      <c r="B26" s="154" t="inlineStr">
+        <is>
+          <t>Sansera Engineering Limited</t>
+        </is>
+      </c>
+      <c r="C26" s="154" t="inlineStr">
+        <is>
+          <t>INE953O01021</t>
+        </is>
+      </c>
+      <c r="D26" s="154" t="inlineStr">
+        <is>
+          <t>Auto Components</t>
+        </is>
+      </c>
+      <c r="E26" s="169" t="n">
+        <v>353468</v>
+      </c>
+      <c r="F26" s="170" t="n">
+        <v>10112.72</v>
+      </c>
+      <c r="G26" s="13" t="n">
+        <v>0.0168</v>
+      </c>
+      <c r="J26" s="170" t="n"/>
+      <c r="K26" s="154" t="inlineStr">
+        <is>
+          <t>Realty</t>
+        </is>
+      </c>
+      <c r="L26" s="13" t="n">
+        <v>0.0149</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" s="154" t="n">
+        <v>20</v>
+      </c>
+      <c r="B27" s="154" t="inlineStr">
+        <is>
+          <t>Amber Enterprises India Limited</t>
+        </is>
+      </c>
+      <c r="C27" s="154" t="inlineStr">
+        <is>
+          <t>INE371P01015</t>
+        </is>
+      </c>
+      <c r="D27" s="154" t="inlineStr">
+        <is>
+          <t>Consumer Durables</t>
+        </is>
+      </c>
+      <c r="E27" s="169" t="n">
+        <v>127443</v>
+      </c>
+      <c r="F27" s="170" t="n">
+        <v>9704.780000000001</v>
+      </c>
+      <c r="G27" s="13" t="n">
+        <v>0.0161</v>
+      </c>
+      <c r="J27" s="170" t="n"/>
+      <c r="K27" s="154" t="inlineStr">
+        <is>
+          <t>Oil</t>
+        </is>
+      </c>
+      <c r="L27" s="13" t="n">
+        <v>0.0142</v>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28" s="154" t="n">
+        <v>21</v>
+      </c>
+      <c r="B28" s="154" t="inlineStr">
+        <is>
+          <t>Jindal Steel Limited</t>
+        </is>
+      </c>
+      <c r="C28" s="154" t="inlineStr">
+        <is>
+          <t>INE749A01030</t>
+        </is>
+      </c>
+      <c r="D28" s="154" t="inlineStr">
+        <is>
+          <t>Ferrous Metals</t>
+        </is>
+      </c>
+      <c r="E28" s="169" t="n">
+        <v>791815</v>
+      </c>
+      <c r="F28" s="170" t="n">
+        <v>9558.790000000001</v>
+      </c>
+      <c r="G28" s="13" t="n">
+        <v>0.0159</v>
+      </c>
+      <c r="J28" s="170" t="n"/>
+      <c r="K28" s="154" t="inlineStr">
+        <is>
+          <t>Industrial Manufacturing</t>
+        </is>
+      </c>
+      <c r="L28" s="13" t="n">
+        <v>0.0132</v>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29" s="154" t="n">
+        <v>22</v>
+      </c>
+      <c r="B29" s="154" t="inlineStr">
+        <is>
+          <t>Polycab India Limited</t>
+        </is>
+      </c>
+      <c r="C29" s="154" t="inlineStr">
+        <is>
+          <t>INE455K01017</t>
+        </is>
+      </c>
+      <c r="D29" s="154" t="inlineStr">
+        <is>
+          <t>Industrial Products</t>
+        </is>
+      </c>
+      <c r="E29" s="169" t="n">
+        <v>98272</v>
+      </c>
+      <c r="F29" s="170" t="n">
+        <v>9313.73</v>
+      </c>
+      <c r="G29" s="13" t="n">
+        <v>0.0155</v>
+      </c>
+      <c r="J29" s="170" t="n"/>
+      <c r="K29" s="154" t="inlineStr">
+        <is>
+          <t>Gas</t>
+        </is>
+      </c>
+      <c r="L29" s="13" t="n">
+        <v>0.0074</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30" s="154" t="n">
+        <v>23</v>
+      </c>
+      <c r="B30" s="154" t="inlineStr">
+        <is>
+          <t>Multi Commodity Exchange of India Limited</t>
+        </is>
+      </c>
+      <c r="C30" s="154" t="inlineStr">
+        <is>
+          <t>INE745G01043</t>
+        </is>
+      </c>
+      <c r="D30" s="154" t="inlineStr">
+        <is>
+          <t>Capital Markets</t>
+        </is>
+      </c>
+      <c r="E30" s="169" t="n">
+        <v>311313</v>
+      </c>
+      <c r="F30" s="170" t="n">
+        <v>9197.74</v>
+      </c>
+      <c r="G30" s="13" t="n">
+        <v>0.0153</v>
+      </c>
+      <c r="J30" s="170" t="n"/>
+      <c r="K30" s="154" t="inlineStr">
+        <is>
+          <t>Agricultural Food &amp; other Products</t>
+        </is>
+      </c>
+      <c r="L30" s="13" t="n">
+        <v>0.0071</v>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31" s="154" t="n">
+        <v>24</v>
+      </c>
+      <c r="B31" s="154" t="inlineStr">
+        <is>
+          <t>Nippon Life India Asset Management Limited</t>
+        </is>
+      </c>
+      <c r="C31" s="154" t="inlineStr">
+        <is>
+          <t>INE298J01013</t>
+        </is>
+      </c>
+      <c r="D31" s="154" t="inlineStr">
+        <is>
+          <t>Capital Markets</t>
+        </is>
+      </c>
+      <c r="E31" s="169" t="n">
+        <v>833807</v>
+      </c>
+      <c r="F31" s="170" t="n">
+        <v>9173.540000000001</v>
+      </c>
+      <c r="G31" s="13" t="n">
+        <v>0.0152</v>
+      </c>
+      <c r="J31" s="170" t="n"/>
+      <c r="K31" s="154" t="inlineStr">
+        <is>
+          <t>Cash &amp; Equivalent</t>
+        </is>
+      </c>
+      <c r="L31" s="13" t="n">
+        <v>0.1166</v>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32" s="154" t="n">
+        <v>25</v>
+      </c>
+      <c r="B32" s="154" t="inlineStr">
+        <is>
+          <t>Carborundum Universal Limited</t>
+        </is>
+      </c>
+      <c r="C32" s="154" t="inlineStr">
+        <is>
+          <t>INE120A01034</t>
+        </is>
+      </c>
+      <c r="D32" s="154" t="inlineStr">
+        <is>
+          <t>Industrial Products</t>
+        </is>
+      </c>
+      <c r="E32" s="169" t="n">
+        <v>861084</v>
+      </c>
+      <c r="F32" s="170" t="n">
+        <v>8860.98</v>
+      </c>
+      <c r="G32" s="13" t="n">
+        <v>0.0147</v>
+      </c>
+      <c r="J32" s="170" t="n"/>
+    </row>
+    <row r="33">
+      <c r="A33" s="154" t="n">
+        <v>26</v>
+      </c>
+      <c r="B33" s="154" t="inlineStr">
+        <is>
+          <t>Oil &amp; Natural Gas Corporation Limited</t>
+        </is>
+      </c>
+      <c r="C33" s="154" t="inlineStr">
+        <is>
+          <t>INE213A01029</t>
+        </is>
+      </c>
+      <c r="D33" s="154" t="inlineStr">
+        <is>
+          <t>Oil</t>
+        </is>
+      </c>
+      <c r="E33" s="169" t="n">
+        <v>3213551</v>
+      </c>
+      <c r="F33" s="170" t="n">
+        <v>8528.76</v>
+      </c>
+      <c r="G33" s="13" t="n">
+        <v>0.0142</v>
+      </c>
+      <c r="J33" s="170" t="n"/>
+    </row>
+    <row r="34">
+      <c r="A34" s="154" t="n">
+        <v>27</v>
+      </c>
+      <c r="B34" s="154" t="inlineStr">
+        <is>
+          <t>Power Grid Corporation of India Limited</t>
+        </is>
+      </c>
+      <c r="C34" s="154" t="inlineStr">
+        <is>
+          <t>INE752E01010</t>
+        </is>
+      </c>
+      <c r="D34" s="154" t="inlineStr">
+        <is>
+          <t>Power</t>
+        </is>
+      </c>
+      <c r="E34" s="169" t="n">
+        <v>2914960</v>
+      </c>
+      <c r="F34" s="170" t="n">
+        <v>8469.42</v>
+      </c>
+      <c r="G34" s="13" t="n">
+        <v>0.0141</v>
+      </c>
+      <c r="J34" s="170" t="n"/>
+    </row>
+    <row r="35">
+      <c r="A35" s="154" t="n">
+        <v>28</v>
+      </c>
+      <c r="B35" s="154" t="inlineStr">
+        <is>
+          <t>R R Kabel Limited</t>
+        </is>
+      </c>
+      <c r="C35" s="154" t="inlineStr">
+        <is>
+          <t>INE777K01022</t>
+        </is>
+      </c>
+      <c r="D35" s="154" t="inlineStr">
+        <is>
+          <t>Industrial Products</t>
+        </is>
+      </c>
+      <c r="E35" s="169" t="n">
+        <v>396872</v>
+      </c>
+      <c r="F35" s="170" t="n">
+        <v>8160.88</v>
+      </c>
+      <c r="G35" s="13" t="n">
+        <v>0.0136</v>
+      </c>
+      <c r="J35" s="170" t="n"/>
+    </row>
+    <row r="36">
+      <c r="A36" s="154" t="n">
+        <v>29</v>
+      </c>
+      <c r="B36" s="154" t="inlineStr">
+        <is>
+          <t>Samvardhana Motherson International Limited</t>
+        </is>
+      </c>
+      <c r="C36" s="154" t="inlineStr">
+        <is>
+          <t>INE775A01035</t>
+        </is>
+      </c>
+      <c r="D36" s="154" t="inlineStr">
+        <is>
+          <t>Auto Components</t>
+        </is>
+      </c>
+      <c r="E36" s="169" t="n">
+        <v>5143873</v>
+      </c>
+      <c r="F36" s="170" t="n">
+        <v>7496.68</v>
+      </c>
+      <c r="G36" s="13" t="n">
+        <v>0.0125</v>
+      </c>
+      <c r="J36" s="170" t="n"/>
+    </row>
+    <row r="37">
+      <c r="A37" s="154" t="n">
+        <v>30</v>
+      </c>
+      <c r="B37" s="154" t="inlineStr">
+        <is>
+          <t>Schaeffler India Limited</t>
+        </is>
+      </c>
+      <c r="C37" s="154" t="inlineStr">
+        <is>
+          <t>INE513A01022</t>
+        </is>
+      </c>
+      <c r="D37" s="154" t="inlineStr">
+        <is>
+          <t>Auto Components</t>
+        </is>
+      </c>
+      <c r="E37" s="169" t="n">
+        <v>174976</v>
+      </c>
+      <c r="F37" s="170" t="n">
+        <v>7224.23</v>
+      </c>
+      <c r="G37" s="13" t="n">
+        <v>0.012</v>
+      </c>
+      <c r="J37" s="170" t="n"/>
+    </row>
+    <row r="38">
+      <c r="A38" s="154" t="n">
+        <v>31</v>
+      </c>
+      <c r="B38" s="154" t="inlineStr">
+        <is>
+          <t>Techno Electric &amp; Engineering Company Limited</t>
+        </is>
+      </c>
+      <c r="C38" s="154" t="inlineStr">
+        <is>
+          <t>INE285K01026</t>
+        </is>
+      </c>
+      <c r="D38" s="154" t="inlineStr">
+        <is>
+          <t>Construction</t>
+        </is>
+      </c>
+      <c r="E38" s="169" t="n">
+        <v>651371</v>
+      </c>
+      <c r="F38" s="170" t="n">
+        <v>7029.6</v>
+      </c>
+      <c r="G38" s="13" t="n">
+        <v>0.0117</v>
+      </c>
+      <c r="J38" s="170" t="n"/>
+    </row>
+    <row r="39">
+      <c r="A39" s="154" t="n">
+        <v>32</v>
+      </c>
+      <c r="B39" s="154" t="inlineStr">
+        <is>
+          <t>Bharat Petroleum Corporation Limited</t>
+        </is>
+      </c>
+      <c r="C39" s="154" t="inlineStr">
+        <is>
+          <t>INE029A01011</t>
+        </is>
+      </c>
+      <c r="D39" s="154" t="inlineStr">
+        <is>
+          <t>Petroleum Products</t>
+        </is>
+      </c>
+      <c r="E39" s="169" t="n">
+        <v>2308734</v>
+      </c>
+      <c r="F39" s="170" t="n">
+        <v>6882.34</v>
+      </c>
+      <c r="G39" s="13" t="n">
+        <v>0.0114</v>
+      </c>
+      <c r="J39" s="170" t="n"/>
+    </row>
+    <row r="40">
+      <c r="A40" s="154" t="n">
+        <v>33</v>
+      </c>
+      <c r="B40" s="154" t="inlineStr">
+        <is>
+          <t>Acme Solar Holdings Limited</t>
+        </is>
+      </c>
+      <c r="C40" s="154" t="inlineStr">
+        <is>
+          <t>INE622W01025</t>
+        </is>
+      </c>
+      <c r="D40" s="154" t="inlineStr">
+        <is>
+          <t>Power</t>
+        </is>
+      </c>
+      <c r="E40" s="169" t="n">
+        <v>2176807</v>
+      </c>
+      <c r="F40" s="170" t="n">
+        <v>6750.28</v>
+      </c>
+      <c r="G40" s="13" t="n">
+        <v>0.0112</v>
+      </c>
+      <c r="J40" s="170" t="n"/>
+    </row>
+    <row r="41">
+      <c r="A41" s="154" t="n">
+        <v>34</v>
+      </c>
+      <c r="B41" s="154" t="inlineStr">
+        <is>
+          <t>Kirloskar Pneumatic Company Limited</t>
+        </is>
+      </c>
+      <c r="C41" s="154" t="inlineStr">
+        <is>
+          <t>INE811A01020</t>
+        </is>
+      </c>
+      <c r="D41" s="154" t="inlineStr">
+        <is>
+          <t>Industrial Products</t>
+        </is>
+      </c>
+      <c r="E41" s="169" t="n">
+        <v>417898</v>
+      </c>
+      <c r="F41" s="170" t="n">
+        <v>6578.97</v>
+      </c>
+      <c r="G41" s="13" t="n">
+        <v>0.0109</v>
+      </c>
+      <c r="J41" s="170" t="n"/>
+    </row>
+    <row r="42">
+      <c r="A42" s="154" t="n">
+        <v>35</v>
+      </c>
+      <c r="B42" s="154" t="inlineStr">
+        <is>
+          <t>Canara HSBC Life Insurance Company Limited</t>
+        </is>
+      </c>
+      <c r="C42" s="154" t="inlineStr">
+        <is>
+          <t>INE01TY01017</t>
+        </is>
+      </c>
+      <c r="D42" s="154" t="inlineStr">
+        <is>
+          <t>Insurance</t>
+        </is>
+      </c>
+      <c r="E42" s="169" t="n">
+        <v>4440174</v>
+      </c>
+      <c r="F42" s="170" t="n">
+        <v>6129.22</v>
+      </c>
+      <c r="G42" s="13" t="n">
+        <v>0.0102</v>
+      </c>
+      <c r="J42" s="170" t="n"/>
+    </row>
+    <row r="43">
+      <c r="A43" s="154" t="n">
+        <v>36</v>
+      </c>
+      <c r="B43" s="154" t="inlineStr">
+        <is>
+          <t>Avalon Technologies Limited</t>
+        </is>
+      </c>
+      <c r="C43" s="154" t="inlineStr">
+        <is>
+          <t>INE0LCL01028</t>
+        </is>
+      </c>
+      <c r="D43" s="154" t="inlineStr">
+        <is>
+          <t>Electrical Equipment</t>
+        </is>
+      </c>
+      <c r="E43" s="169" t="n">
+        <v>386414</v>
+      </c>
+      <c r="F43" s="170" t="n">
+        <v>5875.42</v>
+      </c>
+      <c r="G43" s="13" t="n">
+        <v>0.0098</v>
+      </c>
+      <c r="J43" s="170" t="n"/>
+    </row>
+    <row r="44">
+      <c r="A44" s="154" t="n">
+        <v>37</v>
+      </c>
+      <c r="B44" s="154" t="inlineStr">
+        <is>
+          <t>Jubilant Ingrevia Limited</t>
+        </is>
+      </c>
+      <c r="C44" s="154" t="inlineStr">
+        <is>
+          <t>INE0BY001018</t>
+        </is>
+      </c>
+      <c r="D44" s="154" t="inlineStr">
+        <is>
+          <t>Chemicals &amp; Petrochemicals</t>
+        </is>
+      </c>
+      <c r="E44" s="169" t="n">
+        <v>898061</v>
+      </c>
+      <c r="F44" s="170" t="n">
+        <v>5803.27</v>
+      </c>
+      <c r="G44" s="13" t="n">
+        <v>0.009599999999999999</v>
+      </c>
+      <c r="J44" s="170" t="n"/>
+    </row>
+    <row r="45">
+      <c r="A45" s="154" t="n">
+        <v>38</v>
+      </c>
+      <c r="B45" s="154" t="inlineStr">
+        <is>
+          <t>Welspun Corp Limited</t>
+        </is>
+      </c>
+      <c r="C45" s="154" t="inlineStr">
+        <is>
+          <t>INE191B01025</t>
+        </is>
+      </c>
+      <c r="D45" s="154" t="inlineStr">
+        <is>
+          <t>Industrial Products</t>
+        </is>
+      </c>
+      <c r="E45" s="169" t="n">
+        <v>410980</v>
+      </c>
+      <c r="F45" s="170" t="n">
+        <v>5658.78</v>
+      </c>
+      <c r="G45" s="13" t="n">
+        <v>0.0094</v>
+      </c>
+      <c r="J45" s="170" t="n"/>
+    </row>
+    <row r="46">
+      <c r="A46" s="154" t="n">
+        <v>39</v>
+      </c>
+      <c r="B46" s="154" t="inlineStr">
+        <is>
+          <t>Tega Industries Limited</t>
+        </is>
+      </c>
+      <c r="C46" s="154" t="inlineStr">
+        <is>
+          <t>INE011K01018</t>
+        </is>
+      </c>
+      <c r="D46" s="154" t="inlineStr">
+        <is>
+          <t>Industrial Manufacturing</t>
+        </is>
+      </c>
+      <c r="E46" s="169" t="n">
+        <v>313829</v>
+      </c>
+      <c r="F46" s="170" t="n">
+        <v>5542.22</v>
+      </c>
+      <c r="G46" s="13" t="n">
+        <v>0.0092</v>
+      </c>
+      <c r="J46" s="170" t="n"/>
+    </row>
+    <row r="47">
+      <c r="A47" s="154" t="n">
+        <v>40</v>
+      </c>
+      <c r="B47" s="154" t="inlineStr">
+        <is>
+          <t>HDFC Life Insurance Company Limited</t>
+        </is>
+      </c>
+      <c r="C47" s="154" t="inlineStr">
+        <is>
+          <t>INE795G01014</t>
+        </is>
+      </c>
+      <c r="D47" s="154" t="inlineStr">
+        <is>
+          <t>Insurance</t>
+        </is>
+      </c>
+      <c r="E47" s="169" t="n">
+        <v>882508</v>
+      </c>
+      <c r="F47" s="170" t="n">
+        <v>5249.16</v>
+      </c>
+      <c r="G47" s="13" t="n">
+        <v>0.008699999999999999</v>
+      </c>
+      <c r="J47" s="170" t="n"/>
+    </row>
+    <row r="48">
+      <c r="A48" s="154" t="n">
+        <v>41</v>
+      </c>
+      <c r="B48" s="154" t="inlineStr">
+        <is>
+          <t>Oberoi Realty Limited</t>
+        </is>
+      </c>
+      <c r="C48" s="154" t="inlineStr">
+        <is>
+          <t>INE093I01010</t>
+        </is>
+      </c>
+      <c r="D48" s="154" t="inlineStr">
+        <is>
+          <t>Realty</t>
+        </is>
+      </c>
+      <c r="E48" s="169" t="n">
+        <v>268146</v>
+      </c>
+      <c r="F48" s="170" t="n">
+        <v>4577.52</v>
+      </c>
+      <c r="G48" s="13" t="n">
+        <v>0.0076</v>
+      </c>
+      <c r="J48" s="170" t="n"/>
+    </row>
+    <row r="49">
+      <c r="A49" s="154" t="n">
+        <v>42</v>
+      </c>
+      <c r="B49" s="154" t="inlineStr">
+        <is>
+          <t>KEC International Limited</t>
+        </is>
+      </c>
+      <c r="C49" s="154" t="inlineStr">
+        <is>
+          <t>INE389H01022</t>
+        </is>
+      </c>
+      <c r="D49" s="154" t="inlineStr">
+        <is>
+          <t>Construction</t>
+        </is>
+      </c>
+      <c r="E49" s="169" t="n">
+        <v>915736</v>
+      </c>
+      <c r="F49" s="170" t="n">
+        <v>4575.47</v>
+      </c>
+      <c r="G49" s="13" t="n">
+        <v>0.0076</v>
+      </c>
+      <c r="J49" s="170" t="n"/>
+    </row>
+    <row r="50">
+      <c r="A50" s="154" t="n">
+        <v>43</v>
+      </c>
+      <c r="B50" s="154" t="inlineStr">
+        <is>
+          <t>Navin Fluorine International Limited</t>
+        </is>
+      </c>
+      <c r="C50" s="154" t="inlineStr">
+        <is>
+          <t>INE048G01026</t>
+        </is>
+      </c>
+      <c r="D50" s="154" t="inlineStr">
+        <is>
+          <t>Chemicals &amp; Petrochemicals</t>
+        </is>
+      </c>
+      <c r="E50" s="169" t="n">
+        <v>63310</v>
+      </c>
+      <c r="F50" s="170" t="n">
+        <v>4513.37</v>
+      </c>
+      <c r="G50" s="13" t="n">
+        <v>0.0075</v>
+      </c>
+      <c r="J50" s="170" t="n"/>
+    </row>
+    <row r="51">
+      <c r="A51" s="154" t="n">
+        <v>44</v>
+      </c>
+      <c r="B51" s="154" t="inlineStr">
+        <is>
+          <t>Gujarat Gas Limited</t>
+        </is>
+      </c>
+      <c r="C51" s="154" t="inlineStr">
+        <is>
+          <t>INE844O01030</t>
+        </is>
+      </c>
+      <c r="D51" s="154" t="inlineStr">
+        <is>
+          <t>Gas</t>
+        </is>
+      </c>
+      <c r="E51" s="169" t="n">
+        <v>1113316</v>
+      </c>
+      <c r="F51" s="170" t="n">
+        <v>4466.07</v>
+      </c>
+      <c r="G51" s="13" t="n">
+        <v>0.0074</v>
+      </c>
+      <c r="J51" s="170" t="n"/>
+    </row>
+    <row r="52">
+      <c r="A52" s="154" t="n">
+        <v>45</v>
+      </c>
+      <c r="B52" s="154" t="inlineStr">
+        <is>
+          <t>The Phoenix Mills Limited</t>
+        </is>
+      </c>
+      <c r="C52" s="154" t="inlineStr">
+        <is>
+          <t>INE211B01039</t>
+        </is>
+      </c>
+      <c r="D52" s="154" t="inlineStr">
+        <is>
+          <t>Realty</t>
+        </is>
+      </c>
+      <c r="E52" s="169" t="n">
+        <v>246442</v>
+      </c>
+      <c r="F52" s="170" t="n">
+        <v>4364.98</v>
+      </c>
+      <c r="G52" s="13" t="n">
+        <v>0.0073</v>
+      </c>
+      <c r="J52" s="170" t="n"/>
+    </row>
+    <row r="53">
+      <c r="A53" s="154" t="n">
+        <v>46</v>
+      </c>
+      <c r="B53" s="154" t="inlineStr">
+        <is>
+          <t>Triveni Engineering &amp; Industries Limited</t>
+        </is>
+      </c>
+      <c r="C53" s="154" t="inlineStr">
+        <is>
+          <t>INE256C01024</t>
+        </is>
+      </c>
+      <c r="D53" s="154" t="inlineStr">
+        <is>
+          <t>Agricultural Food &amp; other Products</t>
+        </is>
+      </c>
+      <c r="E53" s="169" t="n">
+        <v>1130879</v>
+      </c>
+      <c r="F53" s="170" t="n">
+        <v>4257.76</v>
+      </c>
+      <c r="G53" s="13" t="n">
+        <v>0.0071</v>
+      </c>
+      <c r="J53" s="170" t="n"/>
+    </row>
+    <row r="54">
+      <c r="A54" s="154" t="n">
+        <v>47</v>
+      </c>
+      <c r="B54" s="154" t="inlineStr">
+        <is>
+          <t>Century Plyboards (India) Limited</t>
+        </is>
+      </c>
+      <c r="C54" s="154" t="inlineStr">
+        <is>
+          <t>INE348B01021</t>
+        </is>
+      </c>
+      <c r="D54" s="154" t="inlineStr">
+        <is>
+          <t>Consumer Durables</t>
+        </is>
+      </c>
+      <c r="E54" s="169" t="n">
+        <v>527477</v>
+      </c>
+      <c r="F54" s="170" t="n">
+        <v>4079.24</v>
+      </c>
+      <c r="G54" s="13" t="n">
+        <v>0.0068</v>
+      </c>
+      <c r="J54" s="170" t="n"/>
+    </row>
+    <row r="55">
+      <c r="A55" s="154" t="n">
+        <v>48</v>
+      </c>
+      <c r="B55" s="154" t="inlineStr">
+        <is>
+          <t>Atul Limited</t>
+        </is>
+      </c>
+      <c r="C55" s="154" t="inlineStr">
+        <is>
+          <t>INE100A01010</t>
+        </is>
+      </c>
+      <c r="D55" s="154" t="inlineStr">
+        <is>
+          <t>Chemicals &amp; Petrochemicals</t>
+        </is>
+      </c>
+      <c r="E55" s="169" t="n">
+        <v>57619</v>
+      </c>
+      <c r="F55" s="170" t="n">
+        <v>3950.07</v>
+      </c>
+      <c r="G55" s="13" t="n">
+        <v>0.0066</v>
+      </c>
+      <c r="J55" s="170" t="n"/>
+    </row>
+    <row r="56">
+      <c r="A56" s="154" t="n">
+        <v>49</v>
+      </c>
+      <c r="B56" s="154" t="inlineStr">
+        <is>
+          <t>Apollo Tyres Limited</t>
+        </is>
+      </c>
+      <c r="C56" s="154" t="inlineStr">
+        <is>
+          <t>INE438A01022</t>
+        </is>
+      </c>
+      <c r="D56" s="154" t="inlineStr">
+        <is>
+          <t>Auto Components</t>
+        </is>
+      </c>
+      <c r="E56" s="169" t="n">
+        <v>997849</v>
+      </c>
+      <c r="F56" s="170" t="n">
+        <v>3936.51</v>
+      </c>
+      <c r="G56" s="13" t="n">
+        <v>0.0065</v>
+      </c>
+      <c r="J56" s="170" t="n"/>
+    </row>
+    <row r="57">
+      <c r="A57" s="154" t="n">
+        <v>50</v>
+      </c>
+      <c r="B57" s="154" t="inlineStr">
+        <is>
+          <t>Ahluwalia Contracts (India) Limited</t>
+        </is>
+      </c>
+      <c r="C57" s="154" t="inlineStr">
+        <is>
+          <t>INE758C01029</t>
+        </is>
+      </c>
+      <c r="D57" s="154" t="inlineStr">
+        <is>
+          <t>Construction</t>
+        </is>
+      </c>
+      <c r="E57" s="169" t="n">
+        <v>491093</v>
+      </c>
+      <c r="F57" s="170" t="n">
+        <v>3889.46</v>
+      </c>
+      <c r="G57" s="13" t="n">
+        <v>0.0065</v>
+      </c>
+      <c r="J57" s="170" t="n"/>
+    </row>
+    <row r="58">
+      <c r="A58" s="154" t="n">
+        <v>51</v>
+      </c>
+      <c r="B58" s="154" t="inlineStr">
+        <is>
+          <t>CG Power and Industrial Solutions Limited</t>
+        </is>
+      </c>
+      <c r="C58" s="154" t="inlineStr">
+        <is>
+          <t>INE067A01029</t>
+        </is>
+      </c>
+      <c r="D58" s="154" t="inlineStr">
+        <is>
+          <t>Electrical Equipment</t>
+        </is>
+      </c>
+      <c r="E58" s="169" t="n">
+        <v>357057</v>
+      </c>
+      <c r="F58" s="170" t="n">
+        <v>3275.82</v>
+      </c>
+      <c r="G58" s="13" t="n">
+        <v>0.0054</v>
+      </c>
+      <c r="J58" s="170" t="n"/>
+    </row>
+    <row r="59">
+      <c r="A59" s="154" t="n">
+        <v>52</v>
+      </c>
+      <c r="B59" s="154" t="inlineStr">
+        <is>
+          <t>Cyient DLM Limited</t>
+        </is>
+      </c>
+      <c r="C59" s="154" t="inlineStr">
+        <is>
+          <t>INE055S01018</t>
+        </is>
+      </c>
+      <c r="D59" s="154" t="inlineStr">
+        <is>
+          <t>Aerospace &amp; Defense</t>
+        </is>
+      </c>
+      <c r="E59" s="169" t="n">
+        <v>776839</v>
+      </c>
+      <c r="F59" s="170" t="n">
+        <v>3267.38</v>
+      </c>
+      <c r="G59" s="13" t="n">
+        <v>0.0054</v>
+      </c>
+      <c r="J59" s="170" t="n"/>
+    </row>
+    <row r="60">
+      <c r="A60" s="154" t="n">
+        <v>53</v>
+      </c>
+      <c r="B60" s="154" t="inlineStr">
+        <is>
+          <t>Power Mech Projects Limited</t>
+        </is>
+      </c>
+      <c r="C60" s="154" t="inlineStr">
+        <is>
+          <t>INE211R01019</t>
+        </is>
+      </c>
+      <c r="D60" s="154" t="inlineStr">
+        <is>
+          <t>Construction</t>
+        </is>
+      </c>
+      <c r="E60" s="169" t="n">
+        <v>127791</v>
+      </c>
+      <c r="F60" s="170" t="n">
+        <v>3195.67</v>
+      </c>
+      <c r="G60" s="13" t="n">
+        <v>0.0053</v>
+      </c>
+      <c r="J60" s="170" t="n"/>
+    </row>
+    <row r="61">
+      <c r="A61" s="154" t="n">
+        <v>54</v>
+      </c>
+      <c r="B61" s="154" t="inlineStr">
+        <is>
+          <t>Bansal Wire Industries Limited</t>
+        </is>
+      </c>
+      <c r="C61" s="154" t="inlineStr">
+        <is>
+          <t>INE0B9K01025</t>
+        </is>
+      </c>
+      <c r="D61" s="154" t="inlineStr">
+        <is>
+          <t>Industrial Products</t>
+        </is>
+      </c>
+      <c r="E61" s="169" t="n">
+        <v>957697</v>
+      </c>
+      <c r="F61" s="170" t="n">
+        <v>3047.87</v>
+      </c>
+      <c r="G61" s="13" t="n">
+        <v>0.0051</v>
+      </c>
+      <c r="J61" s="170" t="n"/>
+    </row>
+    <row r="62">
+      <c r="A62" s="154" t="n">
+        <v>55</v>
+      </c>
+      <c r="B62" s="154" t="inlineStr">
+        <is>
+          <t>APL Apollo Tubes Limited</t>
+        </is>
+      </c>
+      <c r="C62" s="154" t="inlineStr">
+        <is>
+          <t>INE702C01027</t>
+        </is>
+      </c>
+      <c r="D62" s="154" t="inlineStr">
+        <is>
+          <t>Industrial Products</t>
+        </is>
+      </c>
+      <c r="E62" s="169" t="n">
+        <v>160693</v>
+      </c>
+      <c r="F62" s="170" t="n">
+        <v>2942.45</v>
+      </c>
+      <c r="G62" s="13" t="n">
+        <v>0.0049</v>
+      </c>
+      <c r="J62" s="170" t="n"/>
+    </row>
+    <row r="63">
+      <c r="A63" s="154" t="n">
+        <v>56</v>
+      </c>
+      <c r="B63" s="154" t="inlineStr">
+        <is>
+          <t>Ambuja Cements Limited</t>
+        </is>
+      </c>
+      <c r="C63" s="154" t="inlineStr">
+        <is>
+          <t>INE079A01024</t>
+        </is>
+      </c>
+      <c r="D63" s="154" t="inlineStr">
+        <is>
+          <t>Cement &amp; Cement Products</t>
+        </is>
+      </c>
+      <c r="E63" s="169" t="n">
+        <v>565701</v>
+      </c>
+      <c r="F63" s="170" t="n">
+        <v>2533.49</v>
+      </c>
+      <c r="G63" s="13" t="n">
+        <v>0.0042</v>
+      </c>
+      <c r="J63" s="170" t="n"/>
+    </row>
+    <row r="64">
+      <c r="A64" s="154" t="n">
+        <v>57</v>
+      </c>
+      <c r="B64" s="154" t="inlineStr">
+        <is>
+          <t>H.G. Infra Engineering Limited</t>
+        </is>
+      </c>
+      <c r="C64" s="154" t="inlineStr">
+        <is>
+          <t>INE926X01010</t>
+        </is>
+      </c>
+      <c r="D64" s="154" t="inlineStr">
+        <is>
+          <t>Construction</t>
+        </is>
+      </c>
+      <c r="E64" s="169" t="n">
+        <v>416724</v>
+      </c>
+      <c r="F64" s="170" t="n">
+        <v>2432.21</v>
+      </c>
+      <c r="G64" s="13" t="n">
+        <v>0.004</v>
+      </c>
+      <c r="J64" s="170" t="n"/>
+    </row>
+    <row r="65">
+      <c r="A65" s="154" t="n">
+        <v>58</v>
+      </c>
+      <c r="B65" s="154" t="inlineStr">
+        <is>
+          <t>JNK India Limited</t>
+        </is>
+      </c>
+      <c r="C65" s="154" t="inlineStr">
+        <is>
+          <t>INE0OAF01028</t>
+        </is>
+      </c>
+      <c r="D65" s="154" t="inlineStr">
+        <is>
+          <t>Industrial Manufacturing</t>
+        </is>
+      </c>
+      <c r="E65" s="169" t="n">
+        <v>656959</v>
+      </c>
+      <c r="F65" s="170" t="n">
+        <v>2429.43</v>
+      </c>
+      <c r="G65" s="13" t="n">
+        <v>0.004</v>
+      </c>
+      <c r="J65" s="170" t="n"/>
+    </row>
+    <row r="66">
+      <c r="A66" s="154" t="n">
+        <v>59</v>
+      </c>
+      <c r="B66" s="154" t="inlineStr">
+        <is>
+          <t>SKF India Industrial Limited</t>
+        </is>
+      </c>
+      <c r="C66" s="154" t="inlineStr">
+        <is>
+          <t>INE2J8701016</t>
+        </is>
+      </c>
+      <c r="D66" s="154" t="inlineStr">
+        <is>
+          <t>Industrial Products</t>
+        </is>
+      </c>
+      <c r="E66" s="169" t="n">
+        <v>101194</v>
+      </c>
+      <c r="F66" s="170" t="n">
+        <v>2188.93</v>
+      </c>
+      <c r="G66" s="13" t="n">
+        <v>0.0036</v>
+      </c>
+      <c r="J66" s="170" t="n"/>
+    </row>
+    <row r="67">
+      <c r="A67" s="154" t="n">
+        <v>60</v>
+      </c>
+      <c r="B67" s="154" t="inlineStr">
+        <is>
+          <t>IFGL Refractories Limited</t>
+        </is>
+      </c>
+      <c r="C67" s="154" t="inlineStr">
+        <is>
+          <t>INE133Y01011</t>
+        </is>
+      </c>
+      <c r="D67" s="154" t="inlineStr">
+        <is>
+          <t>Industrial Products</t>
+        </is>
+      </c>
+      <c r="E67" s="169" t="n">
+        <v>1204567</v>
+      </c>
+      <c r="F67" s="170" t="n">
+        <v>2104.26</v>
+      </c>
+      <c r="G67" s="13" t="n">
+        <v>0.0035</v>
+      </c>
+      <c r="J67" s="170" t="n"/>
+    </row>
+    <row r="68">
+      <c r="A68" s="154" t="n">
+        <v>61</v>
+      </c>
+      <c r="B68" s="154" t="inlineStr">
+        <is>
+          <t>Shivalik Bimetal Controls Limited</t>
+        </is>
+      </c>
+      <c r="C68" s="154" t="inlineStr">
+        <is>
+          <t>INE386D01027</t>
+        </is>
+      </c>
+      <c r="D68" s="154" t="inlineStr">
+        <is>
+          <t>Industrial Products</t>
+        </is>
+      </c>
+      <c r="E68" s="169" t="n">
+        <v>233404</v>
+      </c>
+      <c r="F68" s="170" t="n">
+        <v>1727.19</v>
+      </c>
+      <c r="G68" s="13" t="n">
+        <v>0.0029</v>
+      </c>
+      <c r="J68" s="170" t="n"/>
+    </row>
+    <row r="69">
+      <c r="A69" s="154" t="n">
+        <v>62</v>
+      </c>
+      <c r="B69" s="154" t="inlineStr">
+        <is>
+          <t>SKF India Limited</t>
+        </is>
+      </c>
+      <c r="C69" s="154" t="inlineStr">
+        <is>
+          <t>INE640A01023</t>
+        </is>
+      </c>
+      <c r="D69" s="154" t="inlineStr">
+        <is>
+          <t>Auto Components</t>
+        </is>
+      </c>
+      <c r="E69" s="169" t="n">
+        <v>93800</v>
+      </c>
+      <c r="F69" s="170" t="n">
+        <v>1538.13</v>
+      </c>
+      <c r="G69" s="13" t="n">
+        <v>0.0026</v>
+      </c>
+      <c r="J69" s="170" t="n"/>
+    </row>
+    <row r="70">
+      <c r="A70" s="154" t="n">
+        <v>63</v>
+      </c>
+      <c r="B70" s="154" t="inlineStr">
+        <is>
+          <t>Exide Industries Limited</t>
+        </is>
+      </c>
+      <c r="C70" s="154" t="inlineStr">
+        <is>
+          <t>INE302A01020</t>
+        </is>
+      </c>
+      <c r="D70" s="154" t="inlineStr">
+        <is>
+          <t>Auto Components</t>
+        </is>
+      </c>
+      <c r="E70" s="169" t="n">
+        <v>195336</v>
+      </c>
+      <c r="F70" s="170" t="n">
+        <v>754.97</v>
+      </c>
+      <c r="G70" s="13" t="n">
+        <v>0.0013</v>
+      </c>
+      <c r="J70" s="170" t="n"/>
+    </row>
+    <row r="71">
+      <c r="A71" s="14" t="n"/>
+      <c r="B71" s="14" t="inlineStr">
+        <is>
+          <t>Total</t>
+        </is>
+      </c>
+      <c r="C71" s="14" t="n"/>
+      <c r="D71" s="14" t="n"/>
+      <c r="E71" s="14" t="n"/>
+      <c r="F71" s="171" t="n">
+        <v>521358.16</v>
+      </c>
+      <c r="G71" s="16" t="n">
+        <v>0.8662</v>
+      </c>
+    </row>
+    <row r="73">
+      <c r="B73" s="10" t="inlineStr">
+        <is>
+          <t>Units issued by REITs &amp; InvITs</t>
+        </is>
+      </c>
+    </row>
+    <row r="74">
+      <c r="B74" s="10" t="inlineStr">
+        <is>
+          <t>Listed / awaiting listing on the stock exchanges</t>
+        </is>
+      </c>
+    </row>
+    <row r="75">
+      <c r="A75" s="154" t="n">
+        <v>64</v>
+      </c>
+      <c r="B75" s="154" t="inlineStr">
+        <is>
+          <t>Indus Infra Trust</t>
+        </is>
+      </c>
+      <c r="C75" s="154" t="inlineStr">
+        <is>
+          <t>INE0NHL23019</t>
+        </is>
+      </c>
+      <c r="D75" s="154" t="inlineStr">
+        <is>
+          <t>Transport Infrastructure</t>
+        </is>
+      </c>
+      <c r="E75" s="169" t="n">
+        <v>8312129</v>
+      </c>
+      <c r="F75" s="170" t="n">
+        <v>10346.11</v>
+      </c>
+      <c r="G75" s="13" t="n">
+        <v>0.0172</v>
+      </c>
+      <c r="H75" s="17" t="n"/>
+      <c r="J75" s="170" t="n"/>
+    </row>
+    <row r="76">
+      <c r="A76" s="14" t="n"/>
+      <c r="B76" s="14" t="inlineStr">
+        <is>
+          <t>Total</t>
+        </is>
+      </c>
+      <c r="C76" s="14" t="n"/>
+      <c r="D76" s="14" t="n"/>
+      <c r="E76" s="14" t="n"/>
+      <c r="F76" s="171" t="n">
+        <v>10346.11</v>
+      </c>
+      <c r="G76" s="16" t="n">
+        <v>0.0172</v>
+      </c>
+    </row>
+    <row r="78">
+      <c r="B78" s="10" t="inlineStr">
+        <is>
+          <t>MONEY MARKET INSTRUMENTS</t>
+        </is>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79" s="154" t="n">
+        <v>65</v>
+      </c>
+      <c r="B79" s="10" t="inlineStr">
+        <is>
+          <t>TREPS / Reverse Repo Investments</t>
+        </is>
+      </c>
+      <c r="F79" s="170" t="n">
+        <v>67353.98</v>
+      </c>
+      <c r="G79" s="13" t="n">
+        <v>0.1119</v>
+      </c>
+      <c r="H79" s="17" t="n">
+        <v>46174</v>
+      </c>
+    </row>
+    <row r="80">
+      <c r="A80" s="14" t="n"/>
+      <c r="B80" s="14" t="inlineStr">
+        <is>
+          <t>Total</t>
+        </is>
+      </c>
+      <c r="C80" s="14" t="n"/>
+      <c r="D80" s="14" t="n"/>
+      <c r="E80" s="14" t="n"/>
+      <c r="F80" s="171" t="n">
+        <v>67353.98</v>
+      </c>
+      <c r="G80" s="16" t="n">
+        <v>0.1119</v>
+      </c>
+    </row>
+    <row r="82">
+      <c r="B82" s="10" t="inlineStr">
+        <is>
+          <t>Cash &amp; Cash Equivalent</t>
+        </is>
+      </c>
+    </row>
+    <row r="83">
+      <c r="B83" s="154" t="inlineStr">
+        <is>
+          <t>Cash Margin</t>
+        </is>
+      </c>
+      <c r="E83" s="169" t="n"/>
+      <c r="F83" s="170" t="n">
+        <v>3000</v>
+      </c>
+      <c r="G83" s="13" t="n">
+        <v>0.005</v>
+      </c>
+      <c r="J83" s="170" t="n"/>
+    </row>
+    <row r="84">
+      <c r="B84" s="154" t="inlineStr">
+        <is>
+          <t>Net Receivables/Payables</t>
+        </is>
+      </c>
+      <c r="E84" s="169" t="n"/>
+      <c r="F84" s="170" t="n">
+        <v>-150.86</v>
+      </c>
+      <c r="G84" s="13" t="n">
+        <v>-0.0003</v>
+      </c>
+      <c r="J84" s="170" t="n"/>
+    </row>
+    <row r="85">
+      <c r="A85" s="14" t="n"/>
+      <c r="B85" s="14" t="inlineStr">
+        <is>
+          <t>Total</t>
+        </is>
+      </c>
+      <c r="C85" s="14" t="n"/>
+      <c r="D85" s="14" t="n"/>
+      <c r="E85" s="14" t="n"/>
+      <c r="F85" s="171" t="n">
+        <v>2849.14</v>
+      </c>
+      <c r="G85" s="16" t="n">
+        <v>0.0047</v>
+      </c>
+    </row>
+    <row r="87">
+      <c r="A87" s="153" t="n"/>
+      <c r="B87" s="153" t="inlineStr">
+        <is>
+          <t>GRAND TOTAL</t>
+        </is>
+      </c>
+      <c r="C87" s="153" t="n"/>
+      <c r="D87" s="153" t="n"/>
+      <c r="E87" s="153" t="n"/>
+      <c r="F87" s="172" t="n">
+        <v>601907.39</v>
+      </c>
+      <c r="G87" s="19" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="88">
+      <c r="A88" s="154" t="inlineStr">
+        <is>
+          <t>Notes:</t>
+        </is>
+      </c>
+    </row>
+    <row r="89">
+      <c r="A89" s="21" t="n">
+        <v>1</v>
+      </c>
+      <c r="B89" s="21" t="inlineStr">
+        <is>
+          <t>Market value includes accrued interest</t>
+        </is>
+      </c>
+    </row>
+    <row r="91">
+      <c r="B91" s="10" t="inlineStr">
+        <is>
+          <t>Scheme Riskometer</t>
+        </is>
+      </c>
+    </row>
+    <row r="104">
+      <c r="B104" s="10" t="n"/>
+    </row>
+    <row r="105">
+      <c r="B105" s="10" t="inlineStr">
+        <is>
+          <t>Benchmark Riskometer: BSE India Infrastructure TRI</t>
+        </is>
+      </c>
+    </row>
+    <row r="118">
+      <c r="A118" s="43" t="inlineStr">
+        <is>
+          <t>Sr. No.</t>
+        </is>
+      </c>
+      <c r="B118" s="44" t="inlineStr">
+        <is>
+          <t>Particulars</t>
+        </is>
+      </c>
+      <c r="C118" s="45" t="n"/>
+      <c r="D118" s="45" t="n"/>
+      <c r="E118" s="46" t="n"/>
+    </row>
+    <row r="119">
+      <c r="A119" s="47" t="n">
+        <v>1</v>
+      </c>
+      <c r="B119" s="165" t="n"/>
+      <c r="C119" s="39" t="inlineStr">
+        <is>
+          <t>Portfolio Information</t>
+        </is>
+      </c>
+      <c r="E119" s="49" t="n"/>
+    </row>
+    <row r="120">
+      <c r="A120" s="47" t="n"/>
+      <c r="B120" s="165" t="inlineStr">
+        <is>
+          <t>Description (if any)</t>
+        </is>
+      </c>
+      <c r="C120" s="161" t="n"/>
+      <c r="E120" s="49" t="n"/>
+    </row>
+    <row r="121">
+      <c r="A121" s="47" t="n"/>
+      <c r="B121" s="165" t="inlineStr">
+        <is>
+          <t>Annualised Portfolio YTM*@@</t>
+        </is>
+      </c>
+      <c r="C121" s="162" t="inlineStr">
+        <is>
+          <t>N.A.</t>
+        </is>
+      </c>
+      <c r="E121" s="49" t="n"/>
+    </row>
+    <row r="122">
+      <c r="A122" s="47" t="n"/>
+      <c r="B122" s="165" t="inlineStr">
+        <is>
+          <t>Macaulay Duration@@</t>
+        </is>
+      </c>
+      <c r="C122" s="162" t="inlineStr">
+        <is>
+          <t>N.A.</t>
+        </is>
+      </c>
+      <c r="E122" s="49" t="n"/>
+    </row>
+    <row r="123">
+      <c r="A123" s="47" t="n"/>
+      <c r="B123" s="165" t="inlineStr">
+        <is>
+          <t>Residual Maturity@@</t>
+        </is>
+      </c>
+      <c r="C123" s="162" t="inlineStr">
+        <is>
+          <t>N.A.</t>
+        </is>
+      </c>
+      <c r="E123" s="49" t="n"/>
+    </row>
+    <row r="124">
+      <c r="A124" s="47" t="n"/>
+      <c r="B124" s="165" t="inlineStr">
+        <is>
+          <t>Modified Duration (in years)@@</t>
+        </is>
+      </c>
+      <c r="C124" s="162" t="inlineStr">
+        <is>
+          <t>N.A.</t>
+        </is>
+      </c>
+      <c r="E124" s="49" t="n"/>
+    </row>
+    <row r="125">
+      <c r="A125" s="47" t="n"/>
+      <c r="B125" s="20" t="inlineStr">
+        <is>
+          <t>* In case of semi-annual YTM, it will be annualised</t>
+        </is>
+      </c>
+      <c r="C125" s="20" t="n"/>
+      <c r="E125" s="49" t="n"/>
+    </row>
+    <row r="126">
+      <c r="A126" s="47" t="n">
+        <v>2</v>
+      </c>
+      <c r="B126" s="51" t="inlineStr">
+        <is>
+          <t>NAV AND Dividend</t>
+        </is>
+      </c>
+      <c r="C126" s="20" t="n"/>
+      <c r="E126" s="49" t="n"/>
+    </row>
+    <row r="127">
+      <c r="A127" s="47" t="n"/>
+      <c r="B127" s="173" t="inlineStr">
+        <is>
+          <t>Plan/Option Name</t>
+        </is>
+      </c>
+      <c r="C127" s="150" t="inlineStr">
+        <is>
+          <t>NAV per unit (Rs)</t>
+        </is>
+      </c>
+      <c r="D127" s="174" t="n"/>
+      <c r="E127" s="101" t="inlineStr">
+        <is>
+          <t>Aggregate distributions during the portfolio period  (Rs. per Unit)</t>
+        </is>
+      </c>
+    </row>
+    <row r="128" ht="32" customHeight="1">
+      <c r="A128" s="47" t="n"/>
+      <c r="B128" s="175" t="n"/>
+      <c r="C128" s="52" t="inlineStr">
+        <is>
+          <t>As on April 30, 2026</t>
+        </is>
+      </c>
+      <c r="D128" s="52" t="inlineStr">
+        <is>
+          <t>As on May 31, 2026</t>
+        </is>
+      </c>
+      <c r="E128" s="175" t="n"/>
+    </row>
+    <row r="129">
+      <c r="A129" s="53" t="n"/>
+      <c r="B129" s="54" t="inlineStr">
+        <is>
+          <t>Direct Plan-Growth Plan</t>
+        </is>
+      </c>
+      <c r="C129" s="77" t="inlineStr">
+        <is>
+          <t>377.180</t>
+        </is>
+      </c>
+      <c r="D129" s="77" t="inlineStr">
+        <is>
+          <t>387.402*</t>
+        </is>
+      </c>
+      <c r="E129" s="161" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+    </row>
+    <row r="130">
+      <c r="A130" s="53" t="n"/>
+      <c r="B130" s="54" t="inlineStr">
+        <is>
+          <t>Direct Plan-IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C130" s="77" t="inlineStr">
+        <is>
+          <t>55.497</t>
+        </is>
+      </c>
+      <c r="D130" s="77" t="inlineStr">
+        <is>
+          <t>57.001*</t>
+        </is>
+      </c>
+      <c r="E130" s="77" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+    </row>
+    <row r="131">
+      <c r="A131" s="53" t="n"/>
+      <c r="B131" s="54" t="inlineStr">
+        <is>
+          <t>Direct Plan-Daily IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C131" s="56" t="n">
         <v>0</v>
       </c>
-      <c r="C1" s="67"/>
-[...13 lines deleted...]
-      <c r="B4" s="4" t="s">
+      <c r="D131" s="56" t="n">
+        <v>0</v>
+      </c>
+      <c r="E131" s="57" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="132">
+      <c r="A132" s="53" t="n"/>
+      <c r="B132" s="54" t="inlineStr">
+        <is>
+          <t>Direct Plan-Weekly IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C132" s="56" t="n">
+        <v>0</v>
+      </c>
+      <c r="D132" s="56" t="n">
+        <v>0</v>
+      </c>
+      <c r="E132" s="57" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="133">
+      <c r="A133" s="53" t="n"/>
+      <c r="B133" s="54" t="inlineStr">
+        <is>
+          <t>Direct Plan-Monthly IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C133" s="56" t="n">
+        <v>0</v>
+      </c>
+      <c r="D133" s="56" t="n">
+        <v>0</v>
+      </c>
+      <c r="E133" s="57" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="134">
+      <c r="A134" s="53" t="n"/>
+      <c r="B134" s="54" t="inlineStr">
+        <is>
+          <t>Direct Plan-Quarterly IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C134" s="56" t="n">
+        <v>0</v>
+      </c>
+      <c r="D134" s="56" t="n">
+        <v>0</v>
+      </c>
+      <c r="E134" s="57" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="135">
+      <c r="A135" s="53" t="n"/>
+      <c r="B135" s="58" t="n"/>
+      <c r="C135" s="59" t="n"/>
+      <c r="D135" s="59" t="n"/>
+      <c r="E135" s="39" t="n"/>
+    </row>
+    <row r="136">
+      <c r="A136" s="47" t="n"/>
+      <c r="B136" s="60" t="inlineStr">
+        <is>
+          <t>Regular Plan-Growth Plan</t>
+        </is>
+      </c>
+      <c r="C136" s="77" t="inlineStr">
+        <is>
+          <t>343.964</t>
+        </is>
+      </c>
+      <c r="D136" s="77" t="inlineStr">
+        <is>
+          <t>352.987*</t>
+        </is>
+      </c>
+      <c r="E136" s="161" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+    </row>
+    <row r="137">
+      <c r="A137" s="47" t="n"/>
+      <c r="B137" s="60" t="inlineStr">
+        <is>
+          <t>Regular Plan-IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C137" s="77" t="inlineStr">
+        <is>
+          <t>29.811</t>
+        </is>
+      </c>
+      <c r="D137" s="77" t="inlineStr">
+        <is>
+          <t>30.593*</t>
+        </is>
+      </c>
+      <c r="E137" s="77" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+    </row>
+    <row r="138">
+      <c r="A138" s="47" t="n"/>
+      <c r="B138" s="60" t="inlineStr">
+        <is>
+          <t>Regular Plan-Daily IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C138" s="61" t="n">
+        <v>0</v>
+      </c>
+      <c r="D138" s="61" t="n">
+        <v>0</v>
+      </c>
+      <c r="E138" s="62" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="139">
+      <c r="A139" s="47" t="n"/>
+      <c r="B139" s="60" t="inlineStr">
+        <is>
+          <t>Regular Plan-Weekly IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C139" s="61" t="n">
+        <v>0</v>
+      </c>
+      <c r="D139" s="61" t="n">
+        <v>0</v>
+      </c>
+      <c r="E139" s="62" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="140">
+      <c r="A140" s="47" t="n"/>
+      <c r="B140" s="60" t="inlineStr">
+        <is>
+          <t>Regular Plan-Monthly IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C140" s="61" t="n">
+        <v>0</v>
+      </c>
+      <c r="D140" s="61" t="n">
+        <v>0</v>
+      </c>
+      <c r="E140" s="62" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="141">
+      <c r="A141" s="47" t="n"/>
+      <c r="B141" s="60" t="inlineStr">
+        <is>
+          <t>Regular Plan-Quarterly IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C141" s="61" t="n">
+        <v>0</v>
+      </c>
+      <c r="D141" s="61" t="n">
+        <v>0</v>
+      </c>
+      <c r="E141" s="62" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="142">
+      <c r="A142" s="47" t="n"/>
+      <c r="B142" s="63" t="inlineStr">
+        <is>
+          <t>IDCW -  Income Distribution cum Capital Withdrawal.</t>
+        </is>
+      </c>
+      <c r="C142" s="64" t="n"/>
+      <c r="D142" s="64" t="n"/>
+      <c r="E142" s="49" t="n"/>
+    </row>
+    <row r="143">
+      <c r="A143" s="65" t="n"/>
+      <c r="B143" s="66" t="n"/>
+      <c r="C143" s="66" t="n"/>
+      <c r="D143" s="66" t="n"/>
+      <c r="E143" s="67" t="n"/>
+    </row>
+    <row r="144">
+      <c r="A144" s="47" t="n">
         <v>3</v>
       </c>
-      <c r="C4" s="4" t="s">
+      <c r="B144" s="68" t="inlineStr">
+        <is>
+          <t>Portfolio Turn Over Ratio ^^</t>
+        </is>
+      </c>
+      <c r="C144" s="60" t="n"/>
+      <c r="D144" s="66" t="n"/>
+      <c r="E144" s="69" t="n"/>
+    </row>
+    <row r="145">
+      <c r="A145" s="47" t="n"/>
+      <c r="B145" s="60" t="inlineStr">
+        <is>
+          <t xml:space="preserve"> - For Purchase</t>
+        </is>
+      </c>
+      <c r="C145" s="77" t="n">
+        <v>0.07000000000000001</v>
+      </c>
+      <c r="D145" s="66" t="n"/>
+      <c r="E145" s="67" t="n"/>
+    </row>
+    <row r="146">
+      <c r="A146" s="47" t="n"/>
+      <c r="B146" s="60" t="inlineStr">
+        <is>
+          <t xml:space="preserve"> - For Sale</t>
+        </is>
+      </c>
+      <c r="C146" s="77" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="D146" s="66" t="n"/>
+      <c r="E146" s="67" t="n"/>
+    </row>
+    <row r="147">
+      <c r="A147" s="47" t="n">
         <v>4</v>
       </c>
-      <c r="D4" s="4" t="s">
+      <c r="B147" s="70" t="inlineStr">
+        <is>
+          <t>Total investment in foreign securities/ADR/GDR (Rs. lakh)</t>
+        </is>
+      </c>
+      <c r="C147" s="71" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="D147" s="66" t="n"/>
+      <c r="E147" s="69" t="n"/>
+    </row>
+    <row r="148" ht="36" customHeight="1">
+      <c r="A148" s="47" t="n">
         <v>5</v>
       </c>
-      <c r="E4" s="4" t="s">
+      <c r="B148" s="72" t="inlineStr">
+        <is>
+          <t>Total of securities below investment grade and default provided for the of May 31, 2026 (Rs. lakh)</t>
+        </is>
+      </c>
+      <c r="C148" s="71" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="D148" s="73" t="n"/>
+      <c r="E148" s="69" t="n"/>
+    </row>
+    <row r="149">
+      <c r="A149" s="47" t="n">
         <v>6</v>
       </c>
-      <c r="F4" s="4" t="s">
+      <c r="B149" s="74" t="inlineStr">
+        <is>
+          <t>Total investment in illiquid shares/securities</t>
+        </is>
+      </c>
+      <c r="C149" s="75" t="n"/>
+      <c r="E149" s="69" t="n"/>
+    </row>
+    <row r="150">
+      <c r="A150" s="47" t="n"/>
+      <c r="B150" s="76" t="inlineStr">
+        <is>
+          <t>- Value (In Rs. Lakh)</t>
+        </is>
+      </c>
+      <c r="C150" s="77" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="E150" s="69" t="n"/>
+    </row>
+    <row r="151">
+      <c r="A151" s="47" t="n"/>
+      <c r="B151" s="78" t="inlineStr">
+        <is>
+          <t>- in percentage terms (%)</t>
+        </is>
+      </c>
+      <c r="C151" s="176" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="E151" s="69" t="n"/>
+    </row>
+    <row r="152">
+      <c r="A152" s="47" t="n"/>
+      <c r="B152" s="78" t="n"/>
+      <c r="C152" s="177" t="n"/>
+      <c r="E152" s="69" t="n"/>
+    </row>
+    <row r="153" ht="24" customHeight="1">
+      <c r="A153" s="47" t="n">
         <v>7</v>
       </c>
-      <c r="G4" s="4" t="s">
-[...1893 lines deleted...]
-        <v>181</v>
+      <c r="B153" s="74" t="inlineStr">
+        <is>
+          <t>Total outstanding exposure to derivatives at the end of  May 31, 2026</t>
+        </is>
+      </c>
+      <c r="C153" s="75" t="n"/>
+      <c r="D153" s="66" t="n"/>
+      <c r="E153" s="69" t="n"/>
+    </row>
+    <row r="154">
+      <c r="A154" s="47" t="n"/>
+      <c r="B154" s="76" t="inlineStr">
+        <is>
+          <t>- Value (In Rs. Lakh)</t>
+        </is>
+      </c>
+      <c r="C154" s="77" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="D154" s="66" t="n"/>
+      <c r="E154" s="69" t="n"/>
+    </row>
+    <row r="155">
+      <c r="A155" s="47" t="n"/>
+      <c r="B155" s="78" t="inlineStr">
+        <is>
+          <t>- in percentage term (%)</t>
+        </is>
+      </c>
+      <c r="C155" s="77" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="D155" s="66" t="n"/>
+      <c r="E155" s="69" t="n"/>
+    </row>
+    <row r="156">
+      <c r="A156" s="81" t="n"/>
+      <c r="B156" s="82" t="n"/>
+      <c r="C156" s="82" t="n"/>
+      <c r="D156" s="82" t="n"/>
+      <c r="E156" s="83" t="n"/>
+    </row>
+    <row r="158">
+      <c r="A158" s="10" t="inlineStr">
+        <is>
+          <t>*</t>
+        </is>
+      </c>
+      <c r="B158" s="154" t="inlineStr">
+        <is>
+          <t>Computed NAV</t>
+        </is>
+      </c>
+    </row>
+    <row r="159">
+      <c r="A159" s="10" t="inlineStr">
+        <is>
+          <t>**</t>
+        </is>
+      </c>
+      <c r="B159" s="154" t="inlineStr">
+        <is>
+          <t>NAV as on Maturity date</t>
+        </is>
+      </c>
+    </row>
+    <row r="160">
+      <c r="A160" s="10" t="inlineStr">
+        <is>
+          <t>N.A.</t>
+        </is>
+      </c>
+      <c r="B160" s="154" t="inlineStr">
+        <is>
+          <t xml:space="preserve"> Not Applicable.</t>
+        </is>
+      </c>
+    </row>
+    <row r="161">
+      <c r="A161" s="10" t="inlineStr">
+        <is>
+          <t>^^</t>
+        </is>
+      </c>
+      <c r="B161" s="154" t="inlineStr">
+        <is>
+          <t>Portfolio Turn Over Ratio is for Equity Schemes.</t>
+        </is>
+      </c>
+    </row>
+    <row r="162">
+      <c r="A162" s="10" t="inlineStr">
+        <is>
+          <t>@@</t>
+        </is>
+      </c>
+      <c r="B162" s="154" t="inlineStr">
+        <is>
+          <t>Residual, Modified Duration and Portfolio YTM (Annualised) is for Debt Schemes.</t>
+        </is>
+      </c>
+    </row>
+    <row r="163" ht="60" customHeight="1">
+      <c r="B163" s="84" t="inlineStr">
+        <is>
+          <t>Pursuant to payment of IDCW, the NAV of the IDCW Option(s) of aforesaid Scheme of the Fund would fall to the extent of payout and statutory levy, if any. For complete distribution history of the Schemes, please visit www.dspim.com</t>
+        </is>
       </c>
     </row>
   </sheetData>
-  <mergeCells count="1">
+  <mergeCells count="4">
     <mergeCell ref="B1:F1"/>
+    <mergeCell ref="E127:E128"/>
+    <mergeCell ref="C127:D127"/>
+    <mergeCell ref="B127:B128"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <drawing r:id="rId1"/>
+  <drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6678533D-BDF1-4336-B929-8F2255345885}">
-  <dimension ref="A1:D66"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+    <pageSetUpPr/>
+  </sheetPr>
+  <dimension ref="A1:A1"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
-[...4 lines deleted...]
-      <selection pane="bottomRight" activeCell="C4" sqref="C4:D4"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="12" x14ac:dyDescent="0.3"/>
-[...725 lines deleted...]
-  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-[...22 lines deleted...]
-  <HyperlinksChanged>false</HyperlinksChanged>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
+  <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...1 lines deleted...]
-  <cp:lastModifiedBy></cp:lastModifiedBy>
+<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:creator>Rohit Pandey</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
-<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_Enabled">
+<Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties">
+  <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_Enabled" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_SetDate">
-    <vt:lpwstr>2026-05-09T07:35:50Z</vt:lpwstr>
+  <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_SetDate" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3">
+    <vt:lpwstr>2026-06-07T19:21:06Z</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_Method">
+  <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_Method" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4">
     <vt:lpwstr>Privileged</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_Name">
+  <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_Name" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5">
     <vt:lpwstr>Public</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_SiteId">
+  <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_SiteId" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6">
     <vt:lpwstr>1771ae17-e764-4e0f-a476-d4184d79a5d9</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_ActionId">
-    <vt:lpwstr>b5f4f6d4-3e23-4936-bf62-7ed721c278df</vt:lpwstr>
+  <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_ActionId" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7">
+    <vt:lpwstr>4080c357-c9ae-431d-b36a-b5f7034283f4</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_ContentBits">
+  <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_ContentBits" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8">
     <vt:lpwstr>0</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_Tag">
+  <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_Tag" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9">
     <vt:lpwstr>10, 0, 1, 1</vt:lpwstr>
   </property>
 </Properties>
 </file>