--- v8 (2026-06-24)
+++ v9 (2026-07-14)
@@ -1,223 +1,220 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" Id="rId4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <bookViews>
-    <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" tabRatio="878" firstSheet="0" autoFilterDateGrouping="1"/>
+    <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" tabRatio="958" firstSheet="2" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="TIGER" sheetId="1" state="visible" r:id="rId1"/>
     <sheet name="Sheet1" sheetId="2" state="hidden" r:id="rId2"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="191029" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <numFmts count="8">
-[...1 lines deleted...]
-    <numFmt numFmtId="165" formatCode="0.0000"/>
+  <numFmts count="15">
+    <numFmt numFmtId="164" formatCode="#,##0.00_);\(#,##0.00\)%"/>
+    <numFmt numFmtId="165" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);"/>
     <numFmt numFmtId="166" formatCode="_(* #,##0_);_(* \(#,##0\);"/>
-    <numFmt numFmtId="167" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);"/>
-[...3 lines deleted...]
-    <numFmt numFmtId="171" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;??_);_(@_)"/>
+    <numFmt numFmtId="167" formatCode="0.0000"/>
+    <numFmt numFmtId="168" formatCode="0.0000000000000000%"/>
+    <numFmt numFmtId="169" formatCode="0.000000000000000%"/>
+    <numFmt numFmtId="170" formatCode="_ * #,##0.00_ ;_ * \-#,##0.00_ ;_ * &quot;-&quot;??_ ;_ @_ "/>
+    <numFmt numFmtId="171" formatCode="0.000"/>
+    <numFmt numFmtId="172" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;??_);_(@_)"/>
+    <numFmt numFmtId="173" formatCode="_(* #,##0.0000_);_(* \(#,##0.0000\);_(* &quot;-&quot;??_);_(@_)"/>
+    <numFmt numFmtId="174" formatCode="0.0000%"/>
+    <numFmt numFmtId="175" formatCode="_(* #,##0.000_);_(* \(#,##0.000\);_(* &quot;-&quot;??_);_(@_)"/>
+    <numFmt numFmtId="176" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;_);_(* @_)"/>
+    <numFmt numFmtId="177" formatCode="_(* #,##0.000_);_(* \(#,##0.000\);_(* &quot;-&quot;???_);_(@_)"/>
+    <numFmt numFmtId="178" formatCode="_(* #,##0.0000_);_(* \(#,##0.0000\);_(* &quot;-&quot;????_);_(@_)"/>
   </numFmts>
-  <fonts count="22">
+  <fonts count="21">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="10"/>
       <sz val="11"/>
       <u val="single"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Trebuchet MS"/>
       <family val="2"/>
-      <sz val="9"/>
+      <color theme="1"/>
+      <sz val="8"/>
+    </font>
+    <font>
+      <name val="Trebuchet MS"/>
+      <family val="2"/>
+      <b val="1"/>
+      <color theme="1"/>
+      <sz val="8"/>
+    </font>
+    <font>
+      <name val="Trebuchet MS"/>
+      <family val="2"/>
+      <color rgb="FF000000"/>
+      <sz val="8"/>
     </font>
     <font>
       <name val="Trebuchet MS"/>
       <family val="2"/>
       <b val="1"/>
       <color rgb="FF000000"/>
-      <sz val="9"/>
+      <sz val="8"/>
+      <u val="single"/>
     </font>
     <font>
       <name val="Trebuchet MS"/>
       <family val="2"/>
-      <color rgb="FF000000"/>
-      <sz val="9"/>
+      <b val="1"/>
+      <color rgb="FF333333"/>
+      <sz val="8"/>
+    </font>
+    <font>
+      <name val="Trebuchet MS"/>
+      <family val="2"/>
+      <b val="1"/>
+      <sz val="8"/>
+    </font>
+    <font>
+      <name val="Trebuchet MS"/>
+      <family val="2"/>
+      <sz val="8"/>
+    </font>
+    <font>
+      <name val="Trebuchet MS"/>
+      <family val="2"/>
+      <b val="1"/>
+      <color rgb="FFFF0000"/>
+      <sz val="8"/>
+    </font>
+    <font>
+      <name val="Trebuchet MS"/>
+      <family val="2"/>
+      <i val="1"/>
+      <sz val="8"/>
+    </font>
+    <font>
+      <name val="Trebuchet MS"/>
+      <family val="2"/>
+      <color rgb="FFFF0000"/>
+      <sz val="8"/>
+    </font>
+    <font>
+      <name val="Trebuchet MS"/>
+      <family val="2"/>
+      <b val="1"/>
+      <strike val="1"/>
+      <sz val="8"/>
     </font>
     <font>
       <name val="trebuchet MS"/>
       <family val="2"/>
       <b val="1"/>
       <color rgb="FFFFFFFF"/>
-      <sz val="9"/>
-[...18 lines deleted...]
-      <sz val="9"/>
+      <sz val="8"/>
     </font>
     <font>
       <name val="trebuchet MS"/>
       <family val="2"/>
       <b val="1"/>
       <color indexed="8"/>
-      <sz val="9"/>
+      <sz val="8"/>
+      <u val="single"/>
+    </font>
+    <font>
+      <name val="trebuchet MS"/>
+      <family val="2"/>
+      <color theme="10"/>
+      <sz val="8"/>
+      <u val="single"/>
+    </font>
+    <font>
+      <name val="trebuchet MS"/>
+      <family val="2"/>
+      <b val="1"/>
+      <color indexed="8"/>
+      <sz val="8"/>
     </font>
     <font>
       <name val="trebuchet MS"/>
       <family val="2"/>
       <b val="1"/>
       <color rgb="FF000000"/>
-      <sz val="9"/>
-      <u val="single"/>
+      <sz val="8"/>
     </font>
     <font>
       <name val="trebuchet MS"/>
       <family val="2"/>
-      <b val="1"/>
-[...1 lines deleted...]
-      <sz val="9"/>
+      <color indexed="8"/>
+      <sz val="8"/>
     </font>
     <font>
-      <name val="trebuchet MS"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <b val="1"/>
-[...56 lines deleted...]
-      <scheme val="minor"/>
+      <sz val="10"/>
     </font>
   </fonts>
   <fills count="6">
     <fill>
       <patternFill/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF000000"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFC0C0C0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFDBDBDB"/>
         <bgColor indexed="64"/>
@@ -386,528 +383,574 @@
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="8">
+  <cellStyleXfs count="10">
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="9" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="43" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-    <xf numFmtId="43" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="9" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="178">
+  <cellXfs count="180">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
-[...2 lines deleted...]
-    <xf numFmtId="164" fontId="3" fillId="5" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="165" fontId="3" fillId="5" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="7" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="8" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="10" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="2" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="7" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="43" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="7" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="8" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="8" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="4" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="11" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="5" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="4" fontId="9" fillId="0" borderId="1" pivotButton="0" quotePrefix="1" xfId="0"/>
+    <xf numFmtId="39" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="10" fontId="9" fillId="0" borderId="1" pivotButton="0" quotePrefix="1" xfId="1"/>
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="12" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="11" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="2" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="13" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="10" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="43" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="3">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="10" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="15" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="165" fontId="4" fillId="3" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="10" fontId="4" fillId="3" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="166" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="165" fontId="14" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="10" fontId="14" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="169" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="170" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="2"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="2"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="2">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="171" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="10" fontId="4" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="10" fontId="4" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="10" fontId="3" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="10" fontId="4" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="10" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="10" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="3" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="5" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
-[...47 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="5" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="10" fontId="5" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="4"/>
+    <xf numFmtId="43" fontId="9" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="5"/>
+    <xf numFmtId="172" fontId="9" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="4"/>
+    <xf numFmtId="172" fontId="9" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="5"/>
+    <xf numFmtId="15" fontId="9" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="5"/>
+    <xf numFmtId="15" fontId="9" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="4"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="9" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="172" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="5">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="15" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="5">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="10" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="10" fontId="5" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="43" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="172" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="5">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="9" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="173" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="171" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="173" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="43" fontId="9" fillId="0" borderId="1" pivotButton="0" quotePrefix="1" xfId="3"/>
+    <xf numFmtId="43" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="43" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="3">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="43" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="3">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="9" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="10" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="10" fontId="7" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="9" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="10" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="9" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="10" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="2" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="4" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-[...24 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="43" fontId="13" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+    <xf numFmtId="10" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="43" fontId="8" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
-[...13 lines deleted...]
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-      <alignment horizontal="center"/>
-[...56 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="169" fontId="7" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
-[...35 lines deleted...]
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="43" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="10" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="1"/>
+    <xf numFmtId="174" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="1"/>
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="175" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="10" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="43" fontId="7" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
-[...11 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="10" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="172" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="5">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="172" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="9" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="4"/>
+    <xf numFmtId="43" fontId="9" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="4"/>
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="43" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="10" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="10" fontId="9" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="9"/>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="4" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="6"/>
+    <xf numFmtId="172" fontId="9" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="5"/>
+    <xf numFmtId="172" fontId="9" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="5">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="9" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="4"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="8">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="8">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="8">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="172" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="7">
+      <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="2" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="6"/>
+    <xf numFmtId="172" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="7">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="171" fontId="9" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="177" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="171" fontId="9" fillId="5" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="178" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="9" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="10" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="1">
+    <xf numFmtId="10" fontId="9" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
-[...65 lines deleted...]
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="9" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="2" fontId="9" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="4"/>
+    <xf numFmtId="174" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="10" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="10" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="9" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-[...22 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="12" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-[...35 lines deleted...]
-    </xf>
+    <xf numFmtId="172" fontId="9" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="4"/>
   </cellXfs>
-  <cellStyles count="8">
+  <cellStyles count="10">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Percent" xfId="1" builtinId="5"/>
     <cellStyle name="Hyperlink" xfId="2" builtinId="8"/>
     <cellStyle name="Comma" xfId="3" builtinId="3"/>
     <cellStyle name="Normal 3 2" xfId="4"/>
     <cellStyle name="Comma 4 2" xfId="5"/>
-    <cellStyle name="Normal 3 2 10" xfId="6"/>
+    <cellStyle name="Normal_Scheme data_" xfId="6"/>
     <cellStyle name="Comma 4 2 2 2" xfId="7"/>
+    <cellStyle name="Normal 3 2 10" xfId="8"/>
+    <cellStyle name="Percent 2 3" xfId="9"/>
   </cellStyles>
-  <dxfs count="16">
+  <dxfs count="36">
     <dxf>
-      <numFmt numFmtId="172" formatCode="#,##0.000"/>
+      <numFmt numFmtId="176" formatCode="#,##0.000"/>
     </dxf>
     <dxf>
-      <numFmt numFmtId="173" formatCode="#,##0.0000"/>
+      <numFmt numFmtId="177" formatCode="#,##0.0000"/>
     </dxf>
     <dxf>
       <numFmt numFmtId="4" formatCode="#,##0.00"/>
     </dxf>
     <dxf>
-      <numFmt numFmtId="174" formatCode="&quot;-&quot;"/>
+      <numFmt numFmtId="178" formatCode="&quot;-&quot;"/>
     </dxf>
     <dxf>
-      <numFmt numFmtId="172" formatCode="#,##0.000"/>
+      <numFmt numFmtId="176" formatCode="#,##0.000"/>
     </dxf>
     <dxf>
-      <numFmt numFmtId="173" formatCode="#,##0.0000"/>
+      <numFmt numFmtId="177" formatCode="#,##0.0000"/>
     </dxf>
     <dxf>
       <numFmt numFmtId="4" formatCode="#,##0.00"/>
     </dxf>
     <dxf>
-      <numFmt numFmtId="174" formatCode="&quot;-&quot;"/>
+      <numFmt numFmtId="178" formatCode="&quot;-&quot;"/>
     </dxf>
     <dxf>
-      <numFmt numFmtId="172" formatCode="#,##0.000"/>
+      <numFmt numFmtId="176" formatCode="#,##0.000"/>
     </dxf>
     <dxf>
-      <numFmt numFmtId="173" formatCode="#,##0.0000"/>
+      <numFmt numFmtId="177" formatCode="#,##0.0000"/>
     </dxf>
     <dxf>
       <numFmt numFmtId="4" formatCode="#,##0.00"/>
     </dxf>
     <dxf>
-      <numFmt numFmtId="174" formatCode="&quot;-&quot;"/>
+      <numFmt numFmtId="178" formatCode="&quot;-&quot;"/>
     </dxf>
     <dxf>
-      <numFmt numFmtId="172" formatCode="#,##0.000"/>
+      <numFmt numFmtId="176" formatCode="#,##0.000"/>
     </dxf>
     <dxf>
-      <numFmt numFmtId="173" formatCode="#,##0.0000"/>
+      <numFmt numFmtId="177" formatCode="#,##0.0000"/>
     </dxf>
     <dxf>
       <numFmt numFmtId="4" formatCode="#,##0.00"/>
     </dxf>
     <dxf>
-      <numFmt numFmtId="174" formatCode="&quot;-&quot;"/>
+      <numFmt numFmtId="178" formatCode="&quot;-&quot;"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="176" formatCode="#,##0.000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="177" formatCode="#,##0.0000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="4" formatCode="#,##0.00"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="178" formatCode="&quot;-&quot;"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="176" formatCode="#,##0.000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="177" formatCode="#,##0.0000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="4" formatCode="#,##0.00"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="178" formatCode="&quot;-&quot;"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="176" formatCode="#,##0.000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="177" formatCode="#,##0.0000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="4" formatCode="#,##0.00"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="178" formatCode="&quot;-&quot;"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="176" formatCode="#,##0.000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="177" formatCode="#,##0.0000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="4" formatCode="#,##0.00"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="178" formatCode="&quot;-&quot;"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="176" formatCode="#,##0.000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="177" formatCode="#,##0.0000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="4" formatCode="#,##0.00"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="178" formatCode="&quot;-&quot;"/>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00800000"/>
       <rgbColor rgb="00008000"/>
       <rgbColor rgb="00000080"/>
       <rgbColor rgb="00808000"/>
@@ -950,116 +993,116 @@
       <rgbColor rgb="00003366"/>
       <rgbColor rgb="00339966"/>
       <rgbColor rgb="00003300"/>
       <rgbColor rgb="00333300"/>
       <rgbColor rgb="00993300"/>
       <rgbColor rgb="00993366"/>
       <rgbColor rgb="00333399"/>
       <rgbColor rgb="00333333"/>
     </indexedColors>
   </colors>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId4" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image1.png" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image2.png" Id="rId2" /></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <wsDr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
   <twoCellAnchor editAs="oneCell">
     <from>
       <col>1</col>
       <colOff>0</colOff>
-      <row>92</row>
+      <row>101</row>
       <rowOff>0</rowOff>
     </from>
     <to>
       <col>1</col>
       <colOff>2374900</colOff>
-      <row>102</row>
-      <rowOff>3527</rowOff>
+      <row>111</row>
+      <rowOff>84044</rowOff>
     </to>
     <pic>
       <nvPicPr>
         <cNvPr id="2" name="Picture 1"/>
         <cNvPicPr>
           <a:picLocks/>
         </cNvPicPr>
       </nvPicPr>
       <blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </blipFill>
       <spPr>
         <a:xfrm>
-          <a:off x="457200" y="16198850"/>
+          <a:off x="457200" y="17570450"/>
           <a:ext cx="2374900" cy="1574800"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <avLst/>
         </a:prstGeom>
         <a:ln>
           <a:prstDash val="solid"/>
         </a:ln>
       </spPr>
     </pic>
     <clientData/>
   </twoCellAnchor>
   <twoCellAnchor editAs="oneCell">
     <from>
       <col>1</col>
       <colOff>0</colOff>
-      <row>106</row>
+      <row>115</row>
       <rowOff>0</rowOff>
     </from>
     <to>
       <col>1</col>
       <colOff>2374900</colOff>
-      <row>116</row>
-      <rowOff>3528</rowOff>
+      <row>125</row>
+      <rowOff>84044</rowOff>
     </to>
     <pic>
       <nvPicPr>
         <cNvPr id="3" name="Picture 2"/>
         <cNvPicPr>
           <a:picLocks/>
         </cNvPicPr>
       </nvPicPr>
       <blipFill>
         <a:blip r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </blipFill>
       <spPr>
         <a:xfrm>
-          <a:off x="457200" y="18611850"/>
+          <a:off x="457200" y="19983450"/>
           <a:ext cx="2374900" cy="1574800"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <avLst/>
         </a:prstGeom>
         <a:ln>
           <a:prstDash val="solid"/>
         </a:ln>
       </spPr>
     </pic>
     <clientData/>
   </twoCellAnchor>
 </wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
@@ -1301,3152 +1344,3381 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:L163"/>
+  <dimension ref="A1:L188"/>
   <sheetViews>
-    <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+    <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultColWidth="8.7265625" defaultRowHeight="12"/>
   <cols>
-    <col width="7.1796875" bestFit="1" customWidth="1" style="154" min="1" max="1"/>
-[...11 lines deleted...]
-    <col width="8.7265625" customWidth="1" style="154" min="13" max="16384"/>
+    <col width="6.54296875" bestFit="1" customWidth="1" style="117" min="1" max="1"/>
+    <col width="42.26953125" bestFit="1" customWidth="1" style="117" min="2" max="2"/>
+    <col width="17.81640625" bestFit="1" customWidth="1" style="117" min="3" max="3"/>
+    <col width="30.453125" bestFit="1" customWidth="1" style="117" min="4" max="4"/>
+    <col width="10.81640625" bestFit="1" customWidth="1" style="117" min="5" max="5"/>
+    <col width="24.81640625" bestFit="1" customWidth="1" style="117" min="6" max="6"/>
+    <col width="14" bestFit="1" customWidth="1" style="117" min="7" max="7"/>
+    <col width="12.54296875" bestFit="1" customWidth="1" style="117" min="8" max="8"/>
+    <col width="14" bestFit="1" customWidth="1" style="117" min="9" max="9"/>
+    <col width="7.54296875" bestFit="1" customWidth="1" style="117" min="10" max="10"/>
+    <col width="30" bestFit="1" customWidth="1" style="117" min="11" max="11"/>
+    <col width="7.54296875" bestFit="1" customWidth="1" style="117" min="12" max="12"/>
+    <col width="8.7265625" customWidth="1" style="117" min="13" max="16384"/>
   </cols>
   <sheetData>
     <row r="1">
-      <c r="A1" s="153" t="n"/>
-      <c r="B1" s="153" t="inlineStr">
+      <c r="A1" s="116" t="n"/>
+      <c r="B1" s="116" t="inlineStr">
         <is>
           <t>DSP India T.I.G.E.R. Fund (The Infrastructure Growth and Economic Reforms Fund)</t>
         </is>
       </c>
     </row>
     <row r="2">
-      <c r="B2" s="10" t="inlineStr">
-[...1 lines deleted...]
-          <t>Portfolio as on May 31, 2026</t>
+      <c r="B2" s="42" t="inlineStr">
+        <is>
+          <t>Portfolio as on June 30, 2026</t>
         </is>
       </c>
     </row>
     <row r="4">
-      <c r="A4" s="153" t="inlineStr">
+      <c r="A4" s="116" t="inlineStr">
         <is>
           <t>Sr. No.</t>
         </is>
       </c>
-      <c r="B4" s="153" t="inlineStr">
+      <c r="B4" s="116" t="inlineStr">
         <is>
           <t>Name of Instrument</t>
         </is>
       </c>
-      <c r="C4" s="153" t="inlineStr">
+      <c r="C4" s="116" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
-      <c r="D4" s="153" t="inlineStr">
+      <c r="D4" s="116" t="inlineStr">
         <is>
           <t>Rating/Industry</t>
         </is>
       </c>
-      <c r="E4" s="153" t="inlineStr">
+      <c r="E4" s="116" t="inlineStr">
         <is>
           <t>Quantity</t>
         </is>
       </c>
-      <c r="F4" s="153" t="inlineStr">
+      <c r="F4" s="116" t="inlineStr">
         <is>
           <t>Market value (Rs. In lakhs)</t>
         </is>
       </c>
-      <c r="G4" s="153" t="inlineStr">
+      <c r="G4" s="116" t="inlineStr">
         <is>
           <t>% to Net Assets</t>
         </is>
       </c>
-      <c r="H4" s="153" t="inlineStr">
+      <c r="H4" s="116" t="inlineStr">
         <is>
           <t>Maturity Date</t>
         </is>
       </c>
-      <c r="I4" s="153" t="inlineStr">
+      <c r="I4" s="116" t="inlineStr">
         <is>
           <t>Put/Call Option</t>
         </is>
       </c>
-      <c r="J4" s="153" t="inlineStr">
+      <c r="J4" s="116" t="inlineStr">
         <is>
           <t>YTM (%)</t>
         </is>
       </c>
     </row>
     <row r="6">
-      <c r="B6" s="10" t="inlineStr">
+      <c r="B6" s="42" t="inlineStr">
         <is>
           <t>EQUITY &amp; EQUITY RELATED</t>
         </is>
       </c>
     </row>
     <row r="7">
-      <c r="B7" s="10" t="inlineStr">
+      <c r="B7" s="42" t="inlineStr">
         <is>
           <t>Listed / awaiting listing on the stock exchanges</t>
         </is>
       </c>
     </row>
     <row r="8">
-      <c r="A8" s="154" t="n">
+      <c r="A8" s="117" t="n">
         <v>1</v>
       </c>
-      <c r="B8" s="154" t="inlineStr">
+      <c r="B8" s="117" t="inlineStr">
         <is>
           <t>Reliance Industries Limited</t>
         </is>
       </c>
-      <c r="C8" s="154" t="inlineStr">
+      <c r="C8" s="117" t="inlineStr">
         <is>
           <t>INE002A01018</t>
         </is>
       </c>
-      <c r="D8" s="154" t="inlineStr">
+      <c r="D8" s="117" t="inlineStr">
         <is>
           <t>Petroleum Products</t>
         </is>
       </c>
-      <c r="E8" s="169" t="n">
-[...9 lines deleted...]
-      <c r="K8" s="10" t="inlineStr">
+      <c r="E8" s="52" t="n">
+        <v>3020622</v>
+      </c>
+      <c r="F8" s="46" t="n">
+        <v>39083.83</v>
+      </c>
+      <c r="G8" s="137" t="n">
+        <v>0.0624</v>
+      </c>
+      <c r="J8" s="46" t="n"/>
+      <c r="K8" s="42" t="inlineStr">
         <is>
           <t>Sector/Rating</t>
         </is>
       </c>
-      <c r="L8" s="10" t="inlineStr">
+      <c r="L8" s="42" t="inlineStr">
         <is>
           <t>Percent</t>
         </is>
       </c>
     </row>
     <row r="9">
-      <c r="A9" s="154" t="n">
+      <c r="A9" s="117" t="n">
         <v>2</v>
       </c>
-      <c r="B9" s="154" t="inlineStr">
+      <c r="B9" s="117" t="inlineStr">
         <is>
           <t>NTPC Limited</t>
         </is>
       </c>
-      <c r="C9" s="154" t="inlineStr">
+      <c r="C9" s="117" t="inlineStr">
         <is>
           <t>INE733E01010</t>
         </is>
       </c>
-      <c r="D9" s="154" t="inlineStr">
+      <c r="D9" s="117" t="inlineStr">
         <is>
           <t>Power</t>
         </is>
       </c>
-      <c r="E9" s="169" t="n">
-[...9 lines deleted...]
-      <c r="K9" s="154" t="inlineStr">
+      <c r="E9" s="52" t="n">
+        <v>9249176</v>
+      </c>
+      <c r="F9" s="46" t="n">
+        <v>32987.19</v>
+      </c>
+      <c r="G9" s="137" t="n">
+        <v>0.0527</v>
+      </c>
+      <c r="J9" s="46" t="n"/>
+      <c r="K9" s="117" t="inlineStr">
         <is>
           <t>Industrial Products</t>
         </is>
       </c>
-      <c r="L9" s="13" t="n">
-        <v>0.1339</v>
+      <c r="L9" s="137" t="n">
+        <v>0.1231</v>
       </c>
     </row>
     <row r="10">
-      <c r="A10" s="154" t="n">
+      <c r="A10" s="117" t="n">
         <v>3</v>
       </c>
-      <c r="B10" s="154" t="inlineStr">
+      <c r="B10" s="117" t="inlineStr">
         <is>
           <t>Apollo Hospitals Enterprise Limited</t>
         </is>
       </c>
-      <c r="C10" s="154" t="inlineStr">
+      <c r="C10" s="117" t="inlineStr">
         <is>
           <t>INE437A01024</t>
         </is>
       </c>
-      <c r="D10" s="154" t="inlineStr">
+      <c r="D10" s="117" t="inlineStr">
         <is>
           <t>Healthcare Services</t>
         </is>
       </c>
-      <c r="E10" s="169" t="n">
+      <c r="E10" s="52" t="n">
         <v>301630</v>
       </c>
-      <c r="F10" s="170" t="n">
-[...6 lines deleted...]
-      <c r="K10" s="154" t="inlineStr">
+      <c r="F10" s="46" t="n">
+        <v>26187.52</v>
+      </c>
+      <c r="G10" s="137" t="n">
+        <v>0.0418</v>
+      </c>
+      <c r="J10" s="46" t="n"/>
+      <c r="K10" s="117" t="inlineStr">
         <is>
           <t>Construction</t>
         </is>
       </c>
-      <c r="L10" s="13" t="n">
-        <v>0.0927</v>
+      <c r="L10" s="137" t="n">
+        <v>0.08790000000000001</v>
       </c>
     </row>
     <row r="11">
-      <c r="A11" s="154" t="n">
+      <c r="A11" s="117" t="n">
         <v>4</v>
       </c>
-      <c r="B11" s="154" t="inlineStr">
+      <c r="B11" s="117" t="inlineStr">
         <is>
           <t>Larsen &amp; Toubro Limited</t>
         </is>
       </c>
-      <c r="C11" s="154" t="inlineStr">
+      <c r="C11" s="117" t="inlineStr">
         <is>
           <t>INE018A01030</t>
         </is>
       </c>
-      <c r="D11" s="154" t="inlineStr">
+      <c r="D11" s="117" t="inlineStr">
         <is>
           <t>Construction</t>
         </is>
       </c>
-      <c r="E11" s="169" t="n">
+      <c r="E11" s="52" t="n">
         <v>588665</v>
       </c>
-      <c r="F11" s="170" t="n">
-[...6 lines deleted...]
-      <c r="K11" s="154" t="inlineStr">
+      <c r="F11" s="46" t="n">
+        <v>24390.75</v>
+      </c>
+      <c r="G11" s="137" t="n">
+        <v>0.0389</v>
+      </c>
+      <c r="J11" s="46" t="n"/>
+      <c r="K11" s="117" t="inlineStr">
+        <is>
+          <t>Petroleum Products</t>
+        </is>
+      </c>
+      <c r="L11" s="137" t="n">
+        <v>0.07920000000000001</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" s="117" t="n">
+        <v>5</v>
+      </c>
+      <c r="B12" s="117" t="inlineStr">
+        <is>
+          <t>Hindustan Aeronautics Limited</t>
+        </is>
+      </c>
+      <c r="C12" s="117" t="inlineStr">
+        <is>
+          <t>INE066F01020</t>
+        </is>
+      </c>
+      <c r="D12" s="117" t="inlineStr">
+        <is>
+          <t>Aerospace &amp; Defense</t>
+        </is>
+      </c>
+      <c r="E12" s="52" t="n">
+        <v>423779</v>
+      </c>
+      <c r="F12" s="46" t="n">
+        <v>18566.61</v>
+      </c>
+      <c r="G12" s="137" t="n">
+        <v>0.0296</v>
+      </c>
+      <c r="J12" s="46" t="n"/>
+      <c r="K12" s="117" t="inlineStr">
         <is>
           <t>Power</t>
         </is>
       </c>
-      <c r="L11" s="13" t="n">
-[...4 lines deleted...]
-      <c r="A12" s="154" t="n">
+      <c r="L12" s="137" t="n">
+        <v>0.07920000000000001</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" s="117" t="n">
+        <v>6</v>
+      </c>
+      <c r="B13" s="117" t="inlineStr">
+        <is>
+          <t>Bharat Electronics Limited</t>
+        </is>
+      </c>
+      <c r="C13" s="117" t="inlineStr">
+        <is>
+          <t>INE263A01024</t>
+        </is>
+      </c>
+      <c r="D13" s="117" t="inlineStr">
+        <is>
+          <t>Aerospace &amp; Defense</t>
+        </is>
+      </c>
+      <c r="E13" s="52" t="n">
+        <v>4081390</v>
+      </c>
+      <c r="F13" s="46" t="n">
+        <v>16807.16</v>
+      </c>
+      <c r="G13" s="137" t="n">
+        <v>0.0268</v>
+      </c>
+      <c r="J13" s="46" t="n"/>
+      <c r="K13" s="117" t="inlineStr">
+        <is>
+          <t>Aerospace &amp; Defense</t>
+        </is>
+      </c>
+      <c r="L13" s="137" t="n">
+        <v>0.0621</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" s="117" t="n">
+        <v>7</v>
+      </c>
+      <c r="B14" s="117" t="inlineStr">
+        <is>
+          <t>Bharti Airtel Limited</t>
+        </is>
+      </c>
+      <c r="C14" s="117" t="inlineStr">
+        <is>
+          <t>INE397D01024</t>
+        </is>
+      </c>
+      <c r="D14" s="117" t="inlineStr">
+        <is>
+          <t>Telecom - Services</t>
+        </is>
+      </c>
+      <c r="E14" s="52" t="n">
+        <v>849969</v>
+      </c>
+      <c r="F14" s="46" t="n">
+        <v>15741.43</v>
+      </c>
+      <c r="G14" s="137" t="n">
+        <v>0.0251</v>
+      </c>
+      <c r="J14" s="46" t="n"/>
+      <c r="K14" s="117" t="inlineStr">
+        <is>
+          <t>Healthcare Services</t>
+        </is>
+      </c>
+      <c r="L14" s="137" t="n">
+        <v>0.0566</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" s="117" t="n">
+        <v>8</v>
+      </c>
+      <c r="B15" s="117" t="inlineStr">
+        <is>
+          <t>INOX India Limited</t>
+        </is>
+      </c>
+      <c r="C15" s="117" t="inlineStr">
+        <is>
+          <t>INE616N01034</t>
+        </is>
+      </c>
+      <c r="D15" s="117" t="inlineStr">
+        <is>
+          <t>Industrial Products</t>
+        </is>
+      </c>
+      <c r="E15" s="52" t="n">
+        <v>774594</v>
+      </c>
+      <c r="F15" s="46" t="n">
+        <v>15169.65</v>
+      </c>
+      <c r="G15" s="137" t="n">
+        <v>0.0242</v>
+      </c>
+      <c r="J15" s="46" t="n"/>
+      <c r="K15" s="117" t="inlineStr">
+        <is>
+          <t>Electrical Equipment</t>
+        </is>
+      </c>
+      <c r="L15" s="137" t="n">
+        <v>0.0532</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" s="117" t="n">
+        <v>9</v>
+      </c>
+      <c r="B16" s="117" t="inlineStr">
+        <is>
+          <t>Coal India Limited</t>
+        </is>
+      </c>
+      <c r="C16" s="117" t="inlineStr">
+        <is>
+          <t>INE522F01014</t>
+        </is>
+      </c>
+      <c r="D16" s="117" t="inlineStr">
+        <is>
+          <t>Consumable Fuels</t>
+        </is>
+      </c>
+      <c r="E16" s="52" t="n">
+        <v>3352298</v>
+      </c>
+      <c r="F16" s="46" t="n">
+        <v>14718.26</v>
+      </c>
+      <c r="G16" s="137" t="n">
+        <v>0.0235</v>
+      </c>
+      <c r="J16" s="46" t="n"/>
+      <c r="K16" s="117" t="inlineStr">
+        <is>
+          <t>Consumer Durables</t>
+        </is>
+      </c>
+      <c r="L16" s="137" t="n">
+        <v>0.0446</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" s="117" t="n">
+        <v>10</v>
+      </c>
+      <c r="B17" s="117" t="inlineStr">
+        <is>
+          <t>Kirloskar Oil Engines Limited</t>
+        </is>
+      </c>
+      <c r="C17" s="117" t="inlineStr">
+        <is>
+          <t>INE146L01010</t>
+        </is>
+      </c>
+      <c r="D17" s="117" t="inlineStr">
+        <is>
+          <t>Industrial Products</t>
+        </is>
+      </c>
+      <c r="E17" s="52" t="n">
+        <v>611976</v>
+      </c>
+      <c r="F17" s="46" t="n">
+        <v>14467.11</v>
+      </c>
+      <c r="G17" s="137" t="n">
+        <v>0.0231</v>
+      </c>
+      <c r="J17" s="46" t="n"/>
+      <c r="K17" s="117" t="inlineStr">
+        <is>
+          <t>Chemicals &amp; Petrochemicals</t>
+        </is>
+      </c>
+      <c r="L17" s="137" t="n">
+        <v>0.0408</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" s="117" t="n">
+        <v>11</v>
+      </c>
+      <c r="B18" s="117" t="inlineStr">
+        <is>
+          <t>UltraTech Cement Limited</t>
+        </is>
+      </c>
+      <c r="C18" s="117" t="inlineStr">
+        <is>
+          <t>INE481G01011</t>
+        </is>
+      </c>
+      <c r="D18" s="117" t="inlineStr">
+        <is>
+          <t>Cement &amp; Cement Products</t>
+        </is>
+      </c>
+      <c r="E18" s="52" t="n">
+        <v>118010</v>
+      </c>
+      <c r="F18" s="46" t="n">
+        <v>13279.67</v>
+      </c>
+      <c r="G18" s="137" t="n">
+        <v>0.0212</v>
+      </c>
+      <c r="J18" s="46" t="n"/>
+      <c r="K18" s="117" t="inlineStr">
+        <is>
+          <t>Index Futures</t>
+        </is>
+      </c>
+      <c r="L18" s="137" t="n">
+        <v>0.04</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" s="117" t="n">
+        <v>12</v>
+      </c>
+      <c r="B19" s="117" t="inlineStr">
+        <is>
+          <t>Solar Industries India Limited</t>
+        </is>
+      </c>
+      <c r="C19" s="117" t="inlineStr">
+        <is>
+          <t>INE343H01029</t>
+        </is>
+      </c>
+      <c r="D19" s="117" t="inlineStr">
+        <is>
+          <t>Chemicals &amp; Petrochemicals</t>
+        </is>
+      </c>
+      <c r="E19" s="52" t="n">
+        <v>63277</v>
+      </c>
+      <c r="F19" s="46" t="n">
+        <v>11830.27</v>
+      </c>
+      <c r="G19" s="137" t="n">
+        <v>0.0189</v>
+      </c>
+      <c r="J19" s="46" t="n"/>
+      <c r="K19" s="117" t="inlineStr">
+        <is>
+          <t>Insurance</t>
+        </is>
+      </c>
+      <c r="L19" s="137" t="n">
+        <v>0.0346</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" s="117" t="n">
+        <v>13</v>
+      </c>
+      <c r="B20" s="117" t="inlineStr">
+        <is>
+          <t>Siemens Limited</t>
+        </is>
+      </c>
+      <c r="C20" s="117" t="inlineStr">
+        <is>
+          <t>INE003A01024</t>
+        </is>
+      </c>
+      <c r="D20" s="117" t="inlineStr">
+        <is>
+          <t>Electrical Equipment</t>
+        </is>
+      </c>
+      <c r="E20" s="52" t="n">
+        <v>324416</v>
+      </c>
+      <c r="F20" s="46" t="n">
+        <v>11678.65</v>
+      </c>
+      <c r="G20" s="137" t="n">
+        <v>0.0186</v>
+      </c>
+      <c r="J20" s="46" t="n"/>
+      <c r="K20" s="117" t="inlineStr">
+        <is>
+          <t>Auto Components</t>
+        </is>
+      </c>
+      <c r="L20" s="137" t="n">
+        <v>0.0345</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" s="117" t="n">
+        <v>14</v>
+      </c>
+      <c r="B21" s="117" t="inlineStr">
+        <is>
+          <t>Siemens Energy India Limited</t>
+        </is>
+      </c>
+      <c r="C21" s="117" t="inlineStr">
+        <is>
+          <t>INE1NPP01017</t>
+        </is>
+      </c>
+      <c r="D21" s="117" t="inlineStr">
+        <is>
+          <t>Electrical Equipment</t>
+        </is>
+      </c>
+      <c r="E21" s="52" t="n">
+        <v>308061</v>
+      </c>
+      <c r="F21" s="46" t="n">
+        <v>11346.81</v>
+      </c>
+      <c r="G21" s="137" t="n">
+        <v>0.0181</v>
+      </c>
+      <c r="J21" s="46" t="n"/>
+      <c r="K21" s="117" t="inlineStr">
+        <is>
+          <t>Capital Markets</t>
+        </is>
+      </c>
+      <c r="L21" s="137" t="n">
+        <v>0.0296</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" s="117" t="n">
+        <v>15</v>
+      </c>
+      <c r="B22" s="117" t="inlineStr">
+        <is>
+          <t>Kalpataru Projects International Limited</t>
+        </is>
+      </c>
+      <c r="C22" s="117" t="inlineStr">
+        <is>
+          <t>INE220B01022</t>
+        </is>
+      </c>
+      <c r="D22" s="117" t="inlineStr">
+        <is>
+          <t>Construction</t>
+        </is>
+      </c>
+      <c r="E22" s="52" t="n">
+        <v>816241</v>
+      </c>
+      <c r="F22" s="46" t="n">
+        <v>11183.32</v>
+      </c>
+      <c r="G22" s="137" t="n">
+        <v>0.0179</v>
+      </c>
+      <c r="J22" s="46" t="n"/>
+      <c r="K22" s="117" t="inlineStr">
+        <is>
+          <t>Telecom - Services</t>
+        </is>
+      </c>
+      <c r="L22" s="137" t="n">
+        <v>0.0251</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" s="117" t="n">
+        <v>16</v>
+      </c>
+      <c r="B23" s="117" t="inlineStr">
+        <is>
+          <t>Bharat Petroleum Corporation Limited</t>
+        </is>
+      </c>
+      <c r="C23" s="117" t="inlineStr">
+        <is>
+          <t>INE029A01011</t>
+        </is>
+      </c>
+      <c r="D23" s="117" t="inlineStr">
+        <is>
+          <t>Petroleum Products</t>
+        </is>
+      </c>
+      <c r="E23" s="52" t="n">
+        <v>3472341</v>
+      </c>
+      <c r="F23" s="46" t="n">
+        <v>10540.29</v>
+      </c>
+      <c r="G23" s="137" t="n">
+        <v>0.0168</v>
+      </c>
+      <c r="J23" s="46" t="n"/>
+      <c r="K23" s="117" t="inlineStr">
+        <is>
+          <t>Cement &amp; Cement Products</t>
+        </is>
+      </c>
+      <c r="L23" s="137" t="n">
+        <v>0.025</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" s="117" t="n">
+        <v>17</v>
+      </c>
+      <c r="B24" s="117" t="inlineStr">
+        <is>
+          <t>Max Financial Services Limited</t>
+        </is>
+      </c>
+      <c r="C24" s="117" t="inlineStr">
+        <is>
+          <t>INE180A01020</t>
+        </is>
+      </c>
+      <c r="D24" s="117" t="inlineStr">
+        <is>
+          <t>Insurance</t>
+        </is>
+      </c>
+      <c r="E24" s="52" t="n">
+        <v>656909</v>
+      </c>
+      <c r="F24" s="46" t="n">
+        <v>10405.44</v>
+      </c>
+      <c r="G24" s="137" t="n">
+        <v>0.0166</v>
+      </c>
+      <c r="J24" s="46" t="n"/>
+      <c r="K24" s="117" t="inlineStr">
+        <is>
+          <t>Consumable Fuels</t>
+        </is>
+      </c>
+      <c r="L24" s="137" t="n">
+        <v>0.0235</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25" s="117" t="n">
+        <v>18</v>
+      </c>
+      <c r="B25" s="117" t="inlineStr">
+        <is>
+          <t>Carborundum Universal Limited</t>
+        </is>
+      </c>
+      <c r="C25" s="117" t="inlineStr">
+        <is>
+          <t>INE120A01034</t>
+        </is>
+      </c>
+      <c r="D25" s="117" t="inlineStr">
+        <is>
+          <t>Industrial Products</t>
+        </is>
+      </c>
+      <c r="E25" s="52" t="n">
+        <v>861084</v>
+      </c>
+      <c r="F25" s="46" t="n">
+        <v>10145.29</v>
+      </c>
+      <c r="G25" s="137" t="n">
+        <v>0.0162</v>
+      </c>
+      <c r="J25" s="46" t="n"/>
+      <c r="K25" s="117" t="inlineStr">
+        <is>
+          <t>Transport Infrastructure</t>
+        </is>
+      </c>
+      <c r="L25" s="137" t="n">
+        <v>0.0167</v>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26" s="117" t="n">
+        <v>19</v>
+      </c>
+      <c r="B26" s="117" t="inlineStr">
+        <is>
+          <t>Asian Paints Limited</t>
+        </is>
+      </c>
+      <c r="C26" s="117" t="inlineStr">
+        <is>
+          <t>INE021A01026</t>
+        </is>
+      </c>
+      <c r="D26" s="117" t="inlineStr">
+        <is>
+          <t>Consumer Durables</t>
+        </is>
+      </c>
+      <c r="E26" s="52" t="n">
+        <v>371407</v>
+      </c>
+      <c r="F26" s="46" t="n">
+        <v>9789.17</v>
+      </c>
+      <c r="G26" s="137" t="n">
+        <v>0.0156</v>
+      </c>
+      <c r="J26" s="46" t="n"/>
+      <c r="K26" s="117" t="inlineStr">
+        <is>
+          <t>Realty</t>
+        </is>
+      </c>
+      <c r="L26" s="137" t="n">
+        <v>0.0153</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" s="117" t="n">
+        <v>20</v>
+      </c>
+      <c r="B27" s="117" t="inlineStr">
+        <is>
+          <t>Polycab India Limited</t>
+        </is>
+      </c>
+      <c r="C27" s="117" t="inlineStr">
+        <is>
+          <t>INE455K01017</t>
+        </is>
+      </c>
+      <c r="D27" s="117" t="inlineStr">
+        <is>
+          <t>Industrial Products</t>
+        </is>
+      </c>
+      <c r="E27" s="52" t="n">
+        <v>98272</v>
+      </c>
+      <c r="F27" s="46" t="n">
+        <v>9788.870000000001</v>
+      </c>
+      <c r="G27" s="137" t="n">
+        <v>0.0156</v>
+      </c>
+      <c r="J27" s="46" t="n"/>
+      <c r="K27" s="117" t="inlineStr">
+        <is>
+          <t>Ferrous Metals</t>
+        </is>
+      </c>
+      <c r="L27" s="137" t="n">
+        <v>0.0134</v>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28" s="117" t="n">
+        <v>21</v>
+      </c>
+      <c r="B28" s="117" t="inlineStr">
+        <is>
+          <t>Nippon Life India Asset Management Limited</t>
+        </is>
+      </c>
+      <c r="C28" s="117" t="inlineStr">
+        <is>
+          <t>INE298J01013</t>
+        </is>
+      </c>
+      <c r="D28" s="117" t="inlineStr">
+        <is>
+          <t>Capital Markets</t>
+        </is>
+      </c>
+      <c r="E28" s="52" t="n">
+        <v>833807</v>
+      </c>
+      <c r="F28" s="46" t="n">
+        <v>9688.84</v>
+      </c>
+      <c r="G28" s="137" t="n">
+        <v>0.0155</v>
+      </c>
+      <c r="J28" s="46" t="n"/>
+      <c r="K28" s="117" t="inlineStr">
+        <is>
+          <t>Industrial Manufacturing</t>
+        </is>
+      </c>
+      <c r="L28" s="137" t="n">
+        <v>0.0124</v>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29" s="117" t="n">
+        <v>22</v>
+      </c>
+      <c r="B29" s="117" t="inlineStr">
+        <is>
+          <t>Amber Enterprises India Limited</t>
+        </is>
+      </c>
+      <c r="C29" s="117" t="inlineStr">
+        <is>
+          <t>INE371P01015</t>
+        </is>
+      </c>
+      <c r="D29" s="117" t="inlineStr">
+        <is>
+          <t>Consumer Durables</t>
+        </is>
+      </c>
+      <c r="E29" s="52" t="n">
+        <v>127443</v>
+      </c>
+      <c r="F29" s="46" t="n">
+        <v>9596.459999999999</v>
+      </c>
+      <c r="G29" s="137" t="n">
+        <v>0.0153</v>
+      </c>
+      <c r="J29" s="46" t="n"/>
+      <c r="K29" s="117" t="inlineStr">
+        <is>
+          <t>Oil</t>
+        </is>
+      </c>
+      <c r="L29" s="137" t="n">
+        <v>0.0121</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30" s="117" t="n">
+        <v>23</v>
+      </c>
+      <c r="B30" s="117" t="inlineStr">
+        <is>
+          <t>Rainbow Childrens Medicare Limited</t>
+        </is>
+      </c>
+      <c r="C30" s="117" t="inlineStr">
+        <is>
+          <t>INE961O01016</t>
+        </is>
+      </c>
+      <c r="D30" s="117" t="inlineStr">
+        <is>
+          <t>Healthcare Services</t>
+        </is>
+      </c>
+      <c r="E30" s="52" t="n">
+        <v>656831</v>
+      </c>
+      <c r="F30" s="46" t="n">
+        <v>9288.9</v>
+      </c>
+      <c r="G30" s="137" t="n">
+        <v>0.0148</v>
+      </c>
+      <c r="J30" s="46" t="n"/>
+      <c r="K30" s="117" t="inlineStr">
+        <is>
+          <t>Agricultural Food &amp; other Products</t>
+        </is>
+      </c>
+      <c r="L30" s="137" t="n">
+        <v>0.0076</v>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31" s="117" t="n">
+        <v>24</v>
+      </c>
+      <c r="B31" s="117" t="inlineStr">
+        <is>
+          <t>Multi Commodity Exchange of India Limited</t>
+        </is>
+      </c>
+      <c r="C31" s="117" t="inlineStr">
+        <is>
+          <t>INE745G01043</t>
+        </is>
+      </c>
+      <c r="D31" s="117" t="inlineStr">
+        <is>
+          <t>Capital Markets</t>
+        </is>
+      </c>
+      <c r="E31" s="52" t="n">
+        <v>311313</v>
+      </c>
+      <c r="F31" s="46" t="n">
+        <v>8832.57</v>
+      </c>
+      <c r="G31" s="137" t="n">
+        <v>0.0141</v>
+      </c>
+      <c r="J31" s="46" t="n"/>
+      <c r="K31" s="117" t="inlineStr">
+        <is>
+          <t>Gas</t>
+        </is>
+      </c>
+      <c r="L31" s="137" t="n">
+        <v>0.0058</v>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32" s="117" t="n">
+        <v>25</v>
+      </c>
+      <c r="B32" s="117" t="inlineStr">
+        <is>
+          <t>Jindal Steel Limited</t>
+        </is>
+      </c>
+      <c r="C32" s="117" t="inlineStr">
+        <is>
+          <t>INE749A01030</t>
+        </is>
+      </c>
+      <c r="D32" s="117" t="inlineStr">
+        <is>
+          <t>Ferrous Metals</t>
+        </is>
+      </c>
+      <c r="E32" s="52" t="n">
+        <v>791815</v>
+      </c>
+      <c r="F32" s="46" t="n">
+        <v>8394.030000000001</v>
+      </c>
+      <c r="G32" s="137" t="n">
+        <v>0.0134</v>
+      </c>
+      <c r="J32" s="46" t="n"/>
+      <c r="K32" s="117" t="inlineStr">
+        <is>
+          <t>Index Options</t>
+        </is>
+      </c>
+      <c r="L32" s="137" t="n">
+        <v>0.0005</v>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33" s="117" t="n">
+        <v>26</v>
+      </c>
+      <c r="B33" s="117" t="inlineStr">
+        <is>
+          <t>Power Grid Corporation of India Limited</t>
+        </is>
+      </c>
+      <c r="C33" s="117" t="inlineStr">
+        <is>
+          <t>INE752E01010</t>
+        </is>
+      </c>
+      <c r="D33" s="117" t="inlineStr">
+        <is>
+          <t>Power</t>
+        </is>
+      </c>
+      <c r="E33" s="52" t="n">
+        <v>2914960</v>
+      </c>
+      <c r="F33" s="46" t="n">
+        <v>8345.530000000001</v>
+      </c>
+      <c r="G33" s="137" t="n">
+        <v>0.0133</v>
+      </c>
+      <c r="J33" s="46" t="n"/>
+      <c r="K33" s="117" t="inlineStr">
+        <is>
+          <t>Cash &amp; Equivalent</t>
+        </is>
+      </c>
+      <c r="L33" s="137" t="n">
+        <v>0.0772</v>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34" s="117" t="n">
+        <v>27</v>
+      </c>
+      <c r="B34" s="117" t="inlineStr">
+        <is>
+          <t>Acme Solar Holdings Limited</t>
+        </is>
+      </c>
+      <c r="C34" s="117" t="inlineStr">
+        <is>
+          <t>INE622W01025</t>
+        </is>
+      </c>
+      <c r="D34" s="117" t="inlineStr">
+        <is>
+          <t>Power</t>
+        </is>
+      </c>
+      <c r="E34" s="52" t="n">
+        <v>2176807</v>
+      </c>
+      <c r="F34" s="46" t="n">
+        <v>8283.84</v>
+      </c>
+      <c r="G34" s="137" t="n">
+        <v>0.0132</v>
+      </c>
+      <c r="J34" s="46" t="n"/>
+    </row>
+    <row r="35">
+      <c r="A35" s="117" t="n">
+        <v>28</v>
+      </c>
+      <c r="B35" s="117" t="inlineStr">
+        <is>
+          <t>Kirloskar Pneumatic Company Limited</t>
+        </is>
+      </c>
+      <c r="C35" s="117" t="inlineStr">
+        <is>
+          <t>INE811A01020</t>
+        </is>
+      </c>
+      <c r="D35" s="117" t="inlineStr">
+        <is>
+          <t>Industrial Products</t>
+        </is>
+      </c>
+      <c r="E35" s="52" t="n">
+        <v>417898</v>
+      </c>
+      <c r="F35" s="46" t="n">
+        <v>8161.55</v>
+      </c>
+      <c r="G35" s="137" t="n">
+        <v>0.013</v>
+      </c>
+      <c r="J35" s="46" t="n"/>
+    </row>
+    <row r="36">
+      <c r="A36" s="117" t="n">
+        <v>29</v>
+      </c>
+      <c r="B36" s="117" t="inlineStr">
+        <is>
+          <t>Samvardhana Motherson International Limited</t>
+        </is>
+      </c>
+      <c r="C36" s="117" t="inlineStr">
+        <is>
+          <t>INE775A01035</t>
+        </is>
+      </c>
+      <c r="D36" s="117" t="inlineStr">
+        <is>
+          <t>Auto Components</t>
+        </is>
+      </c>
+      <c r="E36" s="52" t="n">
+        <v>5143873</v>
+      </c>
+      <c r="F36" s="46" t="n">
+        <v>7618.59</v>
+      </c>
+      <c r="G36" s="137" t="n">
+        <v>0.0122</v>
+      </c>
+      <c r="J36" s="46" t="n"/>
+    </row>
+    <row r="37">
+      <c r="A37" s="117" t="n">
+        <v>30</v>
+      </c>
+      <c r="B37" s="117" t="inlineStr">
+        <is>
+          <t>Oil &amp; Natural Gas Corporation Limited</t>
+        </is>
+      </c>
+      <c r="C37" s="117" t="inlineStr">
+        <is>
+          <t>INE213A01029</t>
+        </is>
+      </c>
+      <c r="D37" s="117" t="inlineStr">
+        <is>
+          <t>Oil</t>
+        </is>
+      </c>
+      <c r="E37" s="52" t="n">
+        <v>3213551</v>
+      </c>
+      <c r="F37" s="46" t="n">
+        <v>7548.63</v>
+      </c>
+      <c r="G37" s="137" t="n">
+        <v>0.0121</v>
+      </c>
+      <c r="J37" s="46" t="n"/>
+    </row>
+    <row r="38">
+      <c r="A38" s="117" t="n">
+        <v>31</v>
+      </c>
+      <c r="B38" s="117" t="inlineStr">
+        <is>
+          <t>Schaeffler India Limited</t>
+        </is>
+      </c>
+      <c r="C38" s="117" t="inlineStr">
+        <is>
+          <t>INE513A01022</t>
+        </is>
+      </c>
+      <c r="D38" s="117" t="inlineStr">
+        <is>
+          <t>Auto Components</t>
+        </is>
+      </c>
+      <c r="E38" s="52" t="n">
+        <v>174976</v>
+      </c>
+      <c r="F38" s="46" t="n">
+        <v>7330.97</v>
+      </c>
+      <c r="G38" s="137" t="n">
+        <v>0.0117</v>
+      </c>
+      <c r="J38" s="46" t="n"/>
+    </row>
+    <row r="39">
+      <c r="A39" s="117" t="n">
+        <v>32</v>
+      </c>
+      <c r="B39" s="117" t="inlineStr">
+        <is>
+          <t>R R Kabel Limited</t>
+        </is>
+      </c>
+      <c r="C39" s="117" t="inlineStr">
+        <is>
+          <t>INE777K01022</t>
+        </is>
+      </c>
+      <c r="D39" s="117" t="inlineStr">
+        <is>
+          <t>Industrial Products</t>
+        </is>
+      </c>
+      <c r="E39" s="52" t="n">
+        <v>291390</v>
+      </c>
+      <c r="F39" s="46" t="n">
+        <v>6979.37</v>
+      </c>
+      <c r="G39" s="137" t="n">
+        <v>0.0111</v>
+      </c>
+      <c r="J39" s="46" t="n"/>
+    </row>
+    <row r="40">
+      <c r="A40" s="117" t="n">
+        <v>33</v>
+      </c>
+      <c r="B40" s="117" t="inlineStr">
+        <is>
+          <t>Avalon Technologies Limited</t>
+        </is>
+      </c>
+      <c r="C40" s="117" t="inlineStr">
+        <is>
+          <t>INE0LCL01028</t>
+        </is>
+      </c>
+      <c r="D40" s="117" t="inlineStr">
+        <is>
+          <t>Electrical Equipment</t>
+        </is>
+      </c>
+      <c r="E40" s="52" t="n">
+        <v>386414</v>
+      </c>
+      <c r="F40" s="46" t="n">
+        <v>6962.79</v>
+      </c>
+      <c r="G40" s="137" t="n">
+        <v>0.0111</v>
+      </c>
+      <c r="J40" s="46" t="n"/>
+    </row>
+    <row r="41">
+      <c r="A41" s="117" t="n">
+        <v>34</v>
+      </c>
+      <c r="B41" s="117" t="inlineStr">
+        <is>
+          <t>Techno Electric &amp; Engineering Company Limited</t>
+        </is>
+      </c>
+      <c r="C41" s="117" t="inlineStr">
+        <is>
+          <t>INE285K01026</t>
+        </is>
+      </c>
+      <c r="D41" s="117" t="inlineStr">
+        <is>
+          <t>Construction</t>
+        </is>
+      </c>
+      <c r="E41" s="52" t="n">
+        <v>651371</v>
+      </c>
+      <c r="F41" s="46" t="n">
+        <v>6865.45</v>
+      </c>
+      <c r="G41" s="137" t="n">
+        <v>0.011</v>
+      </c>
+      <c r="J41" s="46" t="n"/>
+    </row>
+    <row r="42">
+      <c r="A42" s="117" t="n">
+        <v>35</v>
+      </c>
+      <c r="B42" s="117" t="inlineStr">
+        <is>
+          <t>Canara HSBC Life Insurance Company Limited</t>
+        </is>
+      </c>
+      <c r="C42" s="117" t="inlineStr">
+        <is>
+          <t>INE01TY01017</t>
+        </is>
+      </c>
+      <c r="D42" s="117" t="inlineStr">
+        <is>
+          <t>Insurance</t>
+        </is>
+      </c>
+      <c r="E42" s="52" t="n">
+        <v>4440174</v>
+      </c>
+      <c r="F42" s="46" t="n">
+        <v>6210.03</v>
+      </c>
+      <c r="G42" s="137" t="n">
+        <v>0.009900000000000001</v>
+      </c>
+      <c r="J42" s="46" t="n"/>
+    </row>
+    <row r="43">
+      <c r="A43" s="117" t="n">
+        <v>36</v>
+      </c>
+      <c r="B43" s="117" t="inlineStr">
+        <is>
+          <t>Tega Industries Limited</t>
+        </is>
+      </c>
+      <c r="C43" s="117" t="inlineStr">
+        <is>
+          <t>INE011K01018</t>
+        </is>
+      </c>
+      <c r="D43" s="117" t="inlineStr">
+        <is>
+          <t>Industrial Manufacturing</t>
+        </is>
+      </c>
+      <c r="E43" s="52" t="n">
+        <v>313829</v>
+      </c>
+      <c r="F43" s="46" t="n">
+        <v>5325.05</v>
+      </c>
+      <c r="G43" s="137" t="n">
+        <v>0.008500000000000001</v>
+      </c>
+      <c r="J43" s="46" t="n"/>
+    </row>
+    <row r="44">
+      <c r="A44" s="117" t="n">
+        <v>37</v>
+      </c>
+      <c r="B44" s="117" t="inlineStr">
+        <is>
+          <t>Jubilant Ingrevia Limited</t>
+        </is>
+      </c>
+      <c r="C44" s="117" t="inlineStr">
+        <is>
+          <t>INE0BY001018</t>
+        </is>
+      </c>
+      <c r="D44" s="117" t="inlineStr">
+        <is>
+          <t>Chemicals &amp; Petrochemicals</t>
+        </is>
+      </c>
+      <c r="E44" s="52" t="n">
+        <v>849590</v>
+      </c>
+      <c r="F44" s="46" t="n">
+        <v>5167.21</v>
+      </c>
+      <c r="G44" s="137" t="n">
+        <v>0.008200000000000001</v>
+      </c>
+      <c r="J44" s="46" t="n"/>
+    </row>
+    <row r="45">
+      <c r="A45" s="117" t="n">
+        <v>38</v>
+      </c>
+      <c r="B45" s="117" t="inlineStr">
+        <is>
+          <t>HDFC Life Insurance Company Limited</t>
+        </is>
+      </c>
+      <c r="C45" s="117" t="inlineStr">
+        <is>
+          <t>INE795G01014</t>
+        </is>
+      </c>
+      <c r="D45" s="117" t="inlineStr">
+        <is>
+          <t>Insurance</t>
+        </is>
+      </c>
+      <c r="E45" s="52" t="n">
+        <v>882508</v>
+      </c>
+      <c r="F45" s="46" t="n">
+        <v>5081.92</v>
+      </c>
+      <c r="G45" s="137" t="n">
+        <v>0.0081</v>
+      </c>
+      <c r="J45" s="46" t="n"/>
+    </row>
+    <row r="46">
+      <c r="A46" s="117" t="n">
+        <v>39</v>
+      </c>
+      <c r="B46" s="117" t="inlineStr">
+        <is>
+          <t>Navin Fluorine International Limited</t>
+        </is>
+      </c>
+      <c r="C46" s="117" t="inlineStr">
+        <is>
+          <t>INE048G01026</t>
+        </is>
+      </c>
+      <c r="D46" s="117" t="inlineStr">
+        <is>
+          <t>Chemicals &amp; Petrochemicals</t>
+        </is>
+      </c>
+      <c r="E46" s="52" t="n">
+        <v>63310</v>
+      </c>
+      <c r="F46" s="46" t="n">
+        <v>4866.64</v>
+      </c>
+      <c r="G46" s="137" t="n">
+        <v>0.0078</v>
+      </c>
+      <c r="J46" s="46" t="n"/>
+    </row>
+    <row r="47">
+      <c r="A47" s="117" t="n">
+        <v>40</v>
+      </c>
+      <c r="B47" s="117" t="inlineStr">
+        <is>
+          <t>The Phoenix Mills Limited</t>
+        </is>
+      </c>
+      <c r="C47" s="117" t="inlineStr">
+        <is>
+          <t>INE211B01039</t>
+        </is>
+      </c>
+      <c r="D47" s="117" t="inlineStr">
+        <is>
+          <t>Realty</t>
+        </is>
+      </c>
+      <c r="E47" s="52" t="n">
+        <v>246442</v>
+      </c>
+      <c r="F47" s="46" t="n">
+        <v>4802.17</v>
+      </c>
+      <c r="G47" s="137" t="n">
+        <v>0.0077</v>
+      </c>
+      <c r="J47" s="46" t="n"/>
+    </row>
+    <row r="48">
+      <c r="A48" s="117" t="n">
+        <v>41</v>
+      </c>
+      <c r="B48" s="117" t="inlineStr">
+        <is>
+          <t>Triveni Engineering &amp; Industries Limited</t>
+        </is>
+      </c>
+      <c r="C48" s="117" t="inlineStr">
+        <is>
+          <t>INE256C01024</t>
+        </is>
+      </c>
+      <c r="D48" s="117" t="inlineStr">
+        <is>
+          <t>Agricultural Food &amp; other Products</t>
+        </is>
+      </c>
+      <c r="E48" s="52" t="n">
+        <v>1130879</v>
+      </c>
+      <c r="F48" s="46" t="n">
+        <v>4778.53</v>
+      </c>
+      <c r="G48" s="137" t="n">
+        <v>0.0076</v>
+      </c>
+      <c r="J48" s="46" t="n"/>
+    </row>
+    <row r="49">
+      <c r="A49" s="117" t="n">
+        <v>42</v>
+      </c>
+      <c r="B49" s="117" t="inlineStr">
+        <is>
+          <t>Oberoi Realty Limited</t>
+        </is>
+      </c>
+      <c r="C49" s="117" t="inlineStr">
+        <is>
+          <t>INE093I01010</t>
+        </is>
+      </c>
+      <c r="D49" s="117" t="inlineStr">
+        <is>
+          <t>Realty</t>
+        </is>
+      </c>
+      <c r="E49" s="52" t="n">
+        <v>268146</v>
+      </c>
+      <c r="F49" s="46" t="n">
+        <v>4744.04</v>
+      </c>
+      <c r="G49" s="137" t="n">
+        <v>0.0076</v>
+      </c>
+      <c r="J49" s="46" t="n"/>
+    </row>
+    <row r="50">
+      <c r="A50" s="117" t="n">
+        <v>43</v>
+      </c>
+      <c r="B50" s="117" t="inlineStr">
+        <is>
+          <t>Voltas Limited</t>
+        </is>
+      </c>
+      <c r="C50" s="117" t="inlineStr">
+        <is>
+          <t>INE226A01021</t>
+        </is>
+      </c>
+      <c r="D50" s="117" t="inlineStr">
+        <is>
+          <t>Consumer Durables</t>
+        </is>
+      </c>
+      <c r="E50" s="52" t="n">
+        <v>362002</v>
+      </c>
+      <c r="F50" s="46" t="n">
+        <v>4624.94</v>
+      </c>
+      <c r="G50" s="137" t="n">
+        <v>0.0074</v>
+      </c>
+      <c r="J50" s="46" t="n"/>
+    </row>
+    <row r="51">
+      <c r="A51" s="117" t="n">
+        <v>44</v>
+      </c>
+      <c r="B51" s="117" t="inlineStr">
+        <is>
+          <t>Apollo Tyres Limited</t>
+        </is>
+      </c>
+      <c r="C51" s="117" t="inlineStr">
+        <is>
+          <t>INE438A01022</t>
+        </is>
+      </c>
+      <c r="D51" s="117" t="inlineStr">
+        <is>
+          <t>Auto Components</t>
+        </is>
+      </c>
+      <c r="E51" s="52" t="n">
+        <v>997849</v>
+      </c>
+      <c r="F51" s="46" t="n">
+        <v>4292.75</v>
+      </c>
+      <c r="G51" s="137" t="n">
+        <v>0.0069</v>
+      </c>
+      <c r="J51" s="46" t="n"/>
+    </row>
+    <row r="52">
+      <c r="A52" s="117" t="n">
+        <v>45</v>
+      </c>
+      <c r="B52" s="117" t="inlineStr">
+        <is>
+          <t>Ahluwalia Contracts (India) Limited</t>
+        </is>
+      </c>
+      <c r="C52" s="117" t="inlineStr">
+        <is>
+          <t>INE758C01029</t>
+        </is>
+      </c>
+      <c r="D52" s="117" t="inlineStr">
+        <is>
+          <t>Construction</t>
+        </is>
+      </c>
+      <c r="E52" s="52" t="n">
+        <v>491093</v>
+      </c>
+      <c r="F52" s="46" t="n">
+        <v>4202.77</v>
+      </c>
+      <c r="G52" s="137" t="n">
+        <v>0.0067</v>
+      </c>
+      <c r="J52" s="46" t="n"/>
+    </row>
+    <row r="53">
+      <c r="A53" s="117" t="n">
+        <v>46</v>
+      </c>
+      <c r="B53" s="117" t="inlineStr">
+        <is>
+          <t>APL Apollo Tubes Limited</t>
+        </is>
+      </c>
+      <c r="C53" s="117" t="inlineStr">
+        <is>
+          <t>INE702C01027</t>
+        </is>
+      </c>
+      <c r="D53" s="117" t="inlineStr">
+        <is>
+          <t>Industrial Products</t>
+        </is>
+      </c>
+      <c r="E53" s="52" t="n">
+        <v>228519</v>
+      </c>
+      <c r="F53" s="46" t="n">
+        <v>4087.52</v>
+      </c>
+      <c r="G53" s="137" t="n">
+        <v>0.0065</v>
+      </c>
+      <c r="J53" s="46" t="n"/>
+    </row>
+    <row r="54">
+      <c r="A54" s="117" t="n">
+        <v>47</v>
+      </c>
+      <c r="B54" s="117" t="inlineStr">
+        <is>
+          <t>Century Plyboards (India) Limited</t>
+        </is>
+      </c>
+      <c r="C54" s="117" t="inlineStr">
+        <is>
+          <t>INE348B01021</t>
+        </is>
+      </c>
+      <c r="D54" s="117" t="inlineStr">
+        <is>
+          <t>Consumer Durables</t>
+        </is>
+      </c>
+      <c r="E54" s="52" t="n">
+        <v>527477</v>
+      </c>
+      <c r="F54" s="46" t="n">
+        <v>3950.54</v>
+      </c>
+      <c r="G54" s="137" t="n">
+        <v>0.0063</v>
+      </c>
+      <c r="J54" s="46" t="n"/>
+    </row>
+    <row r="55">
+      <c r="A55" s="117" t="n">
+        <v>48</v>
+      </c>
+      <c r="B55" s="117" t="inlineStr">
+        <is>
+          <t>Atul Limited</t>
+        </is>
+      </c>
+      <c r="C55" s="117" t="inlineStr">
+        <is>
+          <t>INE100A01010</t>
+        </is>
+      </c>
+      <c r="D55" s="117" t="inlineStr">
+        <is>
+          <t>Chemicals &amp; Petrochemicals</t>
+        </is>
+      </c>
+      <c r="E55" s="52" t="n">
+        <v>57619</v>
+      </c>
+      <c r="F55" s="46" t="n">
+        <v>3724.78</v>
+      </c>
+      <c r="G55" s="137" t="n">
+        <v>0.0059</v>
+      </c>
+      <c r="J55" s="46" t="n"/>
+    </row>
+    <row r="56">
+      <c r="A56" s="117" t="n">
+        <v>49</v>
+      </c>
+      <c r="B56" s="117" t="inlineStr">
+        <is>
+          <t>Gujarat Gas Limited</t>
+        </is>
+      </c>
+      <c r="C56" s="117" t="inlineStr">
+        <is>
+          <t>INE844O01030</t>
+        </is>
+      </c>
+      <c r="D56" s="117" t="inlineStr">
+        <is>
+          <t>Gas</t>
+        </is>
+      </c>
+      <c r="E56" s="52" t="n">
+        <v>1113316</v>
+      </c>
+      <c r="F56" s="46" t="n">
+        <v>3641.1</v>
+      </c>
+      <c r="G56" s="137" t="n">
+        <v>0.0058</v>
+      </c>
+      <c r="J56" s="46" t="n"/>
+    </row>
+    <row r="57">
+      <c r="A57" s="117" t="n">
+        <v>50</v>
+      </c>
+      <c r="B57" s="117" t="inlineStr">
+        <is>
+          <t>Cyient DLM Limited</t>
+        </is>
+      </c>
+      <c r="C57" s="117" t="inlineStr">
+        <is>
+          <t>INE055S01018</t>
+        </is>
+      </c>
+      <c r="D57" s="117" t="inlineStr">
+        <is>
+          <t>Aerospace &amp; Defense</t>
+        </is>
+      </c>
+      <c r="E57" s="52" t="n">
+        <v>776839</v>
+      </c>
+      <c r="F57" s="46" t="n">
+        <v>3575.79</v>
+      </c>
+      <c r="G57" s="137" t="n">
+        <v>0.0057</v>
+      </c>
+      <c r="J57" s="46" t="n"/>
+    </row>
+    <row r="58">
+      <c r="A58" s="117" t="n">
+        <v>51</v>
+      </c>
+      <c r="B58" s="117" t="inlineStr">
+        <is>
+          <t>Power Mech Projects Limited</t>
+        </is>
+      </c>
+      <c r="C58" s="117" t="inlineStr">
+        <is>
+          <t>INE211R01019</t>
+        </is>
+      </c>
+      <c r="D58" s="117" t="inlineStr">
+        <is>
+          <t>Construction</t>
+        </is>
+      </c>
+      <c r="E58" s="52" t="n">
+        <v>127274</v>
+      </c>
+      <c r="F58" s="46" t="n">
+        <v>3516.58</v>
+      </c>
+      <c r="G58" s="137" t="n">
+        <v>0.0056</v>
+      </c>
+      <c r="J58" s="46" t="n"/>
+    </row>
+    <row r="59">
+      <c r="A59" s="117" t="n">
+        <v>52</v>
+      </c>
+      <c r="B59" s="117" t="inlineStr">
+        <is>
+          <t>KEC International Limited</t>
+        </is>
+      </c>
+      <c r="C59" s="117" t="inlineStr">
+        <is>
+          <t>INE389H01022</t>
+        </is>
+      </c>
+      <c r="D59" s="117" t="inlineStr">
+        <is>
+          <t>Construction</t>
+        </is>
+      </c>
+      <c r="E59" s="52" t="n">
+        <v>667429</v>
+      </c>
+      <c r="F59" s="46" t="n">
+        <v>3480.64</v>
+      </c>
+      <c r="G59" s="137" t="n">
+        <v>0.0056</v>
+      </c>
+      <c r="J59" s="46" t="n"/>
+    </row>
+    <row r="60">
+      <c r="A60" s="117" t="n">
+        <v>53</v>
+      </c>
+      <c r="B60" s="117" t="inlineStr">
+        <is>
+          <t>CG Power and Industrial Solutions Limited</t>
+        </is>
+      </c>
+      <c r="C60" s="117" t="inlineStr">
+        <is>
+          <t>INE067A01029</t>
+        </is>
+      </c>
+      <c r="D60" s="117" t="inlineStr">
+        <is>
+          <t>Electrical Equipment</t>
+        </is>
+      </c>
+      <c r="E60" s="52" t="n">
+        <v>357057</v>
+      </c>
+      <c r="F60" s="46" t="n">
+        <v>3399.72</v>
+      </c>
+      <c r="G60" s="137" t="n">
+        <v>0.0054</v>
+      </c>
+      <c r="J60" s="46" t="n"/>
+    </row>
+    <row r="61">
+      <c r="A61" s="117" t="n">
+        <v>54</v>
+      </c>
+      <c r="B61" s="117" t="inlineStr">
+        <is>
+          <t>Bansal Wire Industries Limited</t>
+        </is>
+      </c>
+      <c r="C61" s="117" t="inlineStr">
+        <is>
+          <t>INE0B9K01025</t>
+        </is>
+      </c>
+      <c r="D61" s="117" t="inlineStr">
+        <is>
+          <t>Industrial Products</t>
+        </is>
+      </c>
+      <c r="E61" s="52" t="n">
+        <v>957697</v>
+      </c>
+      <c r="F61" s="46" t="n">
+        <v>3259.52</v>
+      </c>
+      <c r="G61" s="137" t="n">
+        <v>0.0052</v>
+      </c>
+      <c r="J61" s="46" t="n"/>
+    </row>
+    <row r="62">
+      <c r="A62" s="117" t="n">
+        <v>55</v>
+      </c>
+      <c r="B62" s="117" t="inlineStr">
+        <is>
+          <t>SKF India Industrial Limited</t>
+        </is>
+      </c>
+      <c r="C62" s="117" t="inlineStr">
+        <is>
+          <t>INE2J8701016</t>
+        </is>
+      </c>
+      <c r="D62" s="117" t="inlineStr">
+        <is>
+          <t>Industrial Products</t>
+        </is>
+      </c>
+      <c r="E62" s="52" t="n">
+        <v>101194</v>
+      </c>
+      <c r="F62" s="46" t="n">
+        <v>2926.33</v>
+      </c>
+      <c r="G62" s="137" t="n">
+        <v>0.0047</v>
+      </c>
+      <c r="J62" s="46" t="n"/>
+    </row>
+    <row r="63">
+      <c r="A63" s="117" t="n">
+        <v>56</v>
+      </c>
+      <c r="B63" s="117" t="inlineStr">
+        <is>
+          <t>JNK India Limited</t>
+        </is>
+      </c>
+      <c r="C63" s="117" t="inlineStr">
+        <is>
+          <t>INE0OAF01028</t>
+        </is>
+      </c>
+      <c r="D63" s="117" t="inlineStr">
+        <is>
+          <t>Industrial Manufacturing</t>
+        </is>
+      </c>
+      <c r="E63" s="52" t="n">
+        <v>488933</v>
+      </c>
+      <c r="F63" s="46" t="n">
+        <v>2467.4</v>
+      </c>
+      <c r="G63" s="137" t="n">
+        <v>0.0039</v>
+      </c>
+      <c r="J63" s="46" t="n"/>
+    </row>
+    <row r="64">
+      <c r="A64" s="117" t="n">
+        <v>57</v>
+      </c>
+      <c r="B64" s="117" t="inlineStr">
+        <is>
+          <t>Ambuja Cements Limited</t>
+        </is>
+      </c>
+      <c r="C64" s="117" t="inlineStr">
+        <is>
+          <t>INE079A01024</t>
+        </is>
+      </c>
+      <c r="D64" s="117" t="inlineStr">
+        <is>
+          <t>Cement &amp; Cement Products</t>
+        </is>
+      </c>
+      <c r="E64" s="52" t="n">
+        <v>565701</v>
+      </c>
+      <c r="F64" s="46" t="n">
+        <v>2386.41</v>
+      </c>
+      <c r="G64" s="137" t="n">
+        <v>0.0038</v>
+      </c>
+      <c r="J64" s="46" t="n"/>
+    </row>
+    <row r="65">
+      <c r="A65" s="117" t="n">
+        <v>58</v>
+      </c>
+      <c r="B65" s="117" t="inlineStr">
+        <is>
+          <t>IFGL Refractories Limited</t>
+        </is>
+      </c>
+      <c r="C65" s="117" t="inlineStr">
+        <is>
+          <t>INE133Y01011</t>
+        </is>
+      </c>
+      <c r="D65" s="117" t="inlineStr">
+        <is>
+          <t>Industrial Products</t>
+        </is>
+      </c>
+      <c r="E65" s="52" t="n">
+        <v>1204567</v>
+      </c>
+      <c r="F65" s="46" t="n">
+        <v>2172.92</v>
+      </c>
+      <c r="G65" s="137" t="n">
+        <v>0.0035</v>
+      </c>
+      <c r="J65" s="46" t="n"/>
+    </row>
+    <row r="66">
+      <c r="A66" s="117" t="n">
+        <v>59</v>
+      </c>
+      <c r="B66" s="117" t="inlineStr">
+        <is>
+          <t>SKF India Limited</t>
+        </is>
+      </c>
+      <c r="C66" s="117" t="inlineStr">
+        <is>
+          <t>INE640A01023</t>
+        </is>
+      </c>
+      <c r="D66" s="117" t="inlineStr">
+        <is>
+          <t>Auto Components</t>
+        </is>
+      </c>
+      <c r="E66" s="52" t="n">
+        <v>93800</v>
+      </c>
+      <c r="F66" s="46" t="n">
+        <v>1568.8</v>
+      </c>
+      <c r="G66" s="137" t="n">
+        <v>0.0025</v>
+      </c>
+      <c r="J66" s="46" t="n"/>
+    </row>
+    <row r="67">
+      <c r="A67" s="117" t="n">
+        <v>60</v>
+      </c>
+      <c r="B67" s="117" t="inlineStr">
+        <is>
+          <t>H.G. Infra Engineering Limited</t>
+        </is>
+      </c>
+      <c r="C67" s="117" t="inlineStr">
+        <is>
+          <t>INE926X01010</t>
+        </is>
+      </c>
+      <c r="D67" s="117" t="inlineStr">
+        <is>
+          <t>Construction</t>
+        </is>
+      </c>
+      <c r="E67" s="52" t="n">
+        <v>245520</v>
+      </c>
+      <c r="F67" s="46" t="n">
+        <v>1401.06</v>
+      </c>
+      <c r="G67" s="137" t="n">
+        <v>0.0022</v>
+      </c>
+      <c r="J67" s="46" t="n"/>
+    </row>
+    <row r="68">
+      <c r="A68" s="117" t="n">
+        <v>61</v>
+      </c>
+      <c r="B68" s="117" t="inlineStr">
+        <is>
+          <t>Sansera Engineering Limited</t>
+        </is>
+      </c>
+      <c r="C68" s="117" t="inlineStr">
+        <is>
+          <t>INE953O01021</t>
+        </is>
+      </c>
+      <c r="D68" s="117" t="inlineStr">
+        <is>
+          <t>Auto Components</t>
+        </is>
+      </c>
+      <c r="E68" s="52" t="n">
+        <v>23985</v>
+      </c>
+      <c r="F68" s="46" t="n">
+        <v>766.61</v>
+      </c>
+      <c r="G68" s="137" t="n">
+        <v>0.0012</v>
+      </c>
+      <c r="J68" s="46" t="n"/>
+    </row>
+    <row r="69">
+      <c r="A69" s="49" t="n"/>
+      <c r="B69" s="49" t="inlineStr">
+        <is>
+          <t>Total</t>
+        </is>
+      </c>
+      <c r="C69" s="49" t="n"/>
+      <c r="D69" s="49" t="n"/>
+      <c r="E69" s="49" t="n"/>
+      <c r="F69" s="50" t="n">
+        <v>542426.58</v>
+      </c>
+      <c r="G69" s="51" t="n">
+        <v>0.8656</v>
+      </c>
+    </row>
+    <row r="71">
+      <c r="B71" s="42" t="inlineStr">
+        <is>
+          <t>DERIVATIVES</t>
+        </is>
+      </c>
+    </row>
+    <row r="72">
+      <c r="A72" s="117" t="n">
+        <v>62</v>
+      </c>
+      <c r="B72" s="117" t="inlineStr">
+        <is>
+          <t>NIFTY 25500 Call Sep26</t>
+        </is>
+      </c>
+      <c r="D72" s="117" t="inlineStr">
+        <is>
+          <t>Index Options</t>
+        </is>
+      </c>
+      <c r="E72" s="52" t="n">
+        <v>195000</v>
+      </c>
+      <c r="F72" s="46" t="n">
+        <v>339.2</v>
+      </c>
+      <c r="G72" s="137" t="n">
+        <v>0.0005</v>
+      </c>
+      <c r="H72" s="48" t="n">
+        <v>46294</v>
+      </c>
+      <c r="J72" s="46" t="n"/>
+    </row>
+    <row r="73">
+      <c r="A73" s="49" t="n"/>
+      <c r="B73" s="49" t="inlineStr">
+        <is>
+          <t>Total</t>
+        </is>
+      </c>
+      <c r="C73" s="49" t="n"/>
+      <c r="D73" s="49" t="n"/>
+      <c r="E73" s="49" t="n"/>
+      <c r="F73" s="50" t="n">
+        <v>339.2</v>
+      </c>
+      <c r="G73" s="51" t="n">
+        <v>0.0005</v>
+      </c>
+    </row>
+    <row r="75">
+      <c r="B75" s="42" t="n"/>
+    </row>
+    <row r="76">
+      <c r="A76" s="117" t="n">
+        <v>63</v>
+      </c>
+      <c r="B76" s="117" t="inlineStr">
+        <is>
+          <t>NIFTY Jul26</t>
+        </is>
+      </c>
+      <c r="D76" s="117" t="inlineStr">
+        <is>
+          <t>Index Futures</t>
+        </is>
+      </c>
+      <c r="E76" s="52" t="n">
+        <v>104260</v>
+      </c>
+      <c r="F76" s="46" t="n">
+        <v>25031.89</v>
+      </c>
+      <c r="G76" s="137" t="n">
+        <v>0.04</v>
+      </c>
+      <c r="H76" s="48" t="n">
+        <v>46231</v>
+      </c>
+      <c r="J76" s="46" t="n"/>
+    </row>
+    <row r="77">
+      <c r="A77" s="49" t="n"/>
+      <c r="B77" s="49" t="inlineStr">
+        <is>
+          <t>Total</t>
+        </is>
+      </c>
+      <c r="C77" s="49" t="n"/>
+      <c r="D77" s="49" t="n"/>
+      <c r="E77" s="49" t="n"/>
+      <c r="F77" s="50" t="n">
+        <v>25031.89</v>
+      </c>
+      <c r="G77" s="51" t="n">
+        <v>0.04</v>
+      </c>
+    </row>
+    <row r="79">
+      <c r="B79" s="42" t="inlineStr">
+        <is>
+          <t>Units issued by REITs &amp; InvITs</t>
+        </is>
+      </c>
+    </row>
+    <row r="80">
+      <c r="B80" s="42" t="inlineStr">
+        <is>
+          <t>Listed / awaiting listing on the stock exchanges</t>
+        </is>
+      </c>
+    </row>
+    <row r="81">
+      <c r="A81" s="117" t="n">
+        <v>64</v>
+      </c>
+      <c r="B81" s="117" t="inlineStr">
+        <is>
+          <t>Indus Infra Trust</t>
+        </is>
+      </c>
+      <c r="C81" s="117" t="inlineStr">
+        <is>
+          <t>INE0NHL23019</t>
+        </is>
+      </c>
+      <c r="D81" s="117" t="inlineStr">
+        <is>
+          <t>Transport Infrastructure</t>
+        </is>
+      </c>
+      <c r="E81" s="52" t="n">
+        <v>8312129</v>
+      </c>
+      <c r="F81" s="46" t="n">
+        <v>10482.43</v>
+      </c>
+      <c r="G81" s="137" t="n">
+        <v>0.0167</v>
+      </c>
+      <c r="H81" s="48" t="n">
+        <v>2</v>
+      </c>
+      <c r="J81" s="46" t="n"/>
+    </row>
+    <row r="82">
+      <c r="A82" s="49" t="n"/>
+      <c r="B82" s="49" t="inlineStr">
+        <is>
+          <t>Total</t>
+        </is>
+      </c>
+      <c r="C82" s="49" t="n"/>
+      <c r="D82" s="49" t="n"/>
+      <c r="E82" s="49" t="n"/>
+      <c r="F82" s="50" t="n">
+        <v>10482.43</v>
+      </c>
+      <c r="G82" s="51" t="n">
+        <v>0.0167</v>
+      </c>
+    </row>
+    <row r="84">
+      <c r="B84" s="42" t="inlineStr">
+        <is>
+          <t>MONEY MARKET INSTRUMENTS</t>
+        </is>
+      </c>
+    </row>
+    <row r="85">
+      <c r="A85" s="117" t="n">
+        <v>65</v>
+      </c>
+      <c r="B85" s="42" t="inlineStr">
+        <is>
+          <t>TREPS / Reverse Repo Investments</t>
+        </is>
+      </c>
+      <c r="F85" s="46" t="n">
+        <v>63080.67</v>
+      </c>
+      <c r="G85" s="137" t="n">
+        <v>0.1007</v>
+      </c>
+      <c r="H85" s="48" t="n">
+        <v>46204</v>
+      </c>
+    </row>
+    <row r="86">
+      <c r="A86" s="49" t="n"/>
+      <c r="B86" s="49" t="inlineStr">
+        <is>
+          <t>Total</t>
+        </is>
+      </c>
+      <c r="C86" s="49" t="n"/>
+      <c r="D86" s="49" t="n"/>
+      <c r="E86" s="49" t="n"/>
+      <c r="F86" s="50" t="n">
+        <v>63080.67</v>
+      </c>
+      <c r="G86" s="51" t="n">
+        <v>0.1007</v>
+      </c>
+    </row>
+    <row r="88">
+      <c r="B88" s="42" t="inlineStr">
+        <is>
+          <t>Cash &amp; Cash Equivalent</t>
+        </is>
+      </c>
+    </row>
+    <row r="89">
+      <c r="B89" s="117" t="inlineStr">
+        <is>
+          <t>Cash Margin</t>
+        </is>
+      </c>
+      <c r="E89" s="52" t="n"/>
+      <c r="F89" s="46" t="n">
+        <v>9000</v>
+      </c>
+      <c r="G89" s="137" t="n">
+        <v>0.0144</v>
+      </c>
+      <c r="H89" s="172" t="n"/>
+      <c r="J89" s="46" t="n"/>
+    </row>
+    <row r="90">
+      <c r="B90" s="117" t="inlineStr">
+        <is>
+          <t>Net Receivables/Payables</t>
+        </is>
+      </c>
+      <c r="E90" s="52" t="n"/>
+      <c r="F90" s="46" t="n">
+        <v>-24006.400623</v>
+      </c>
+      <c r="G90" s="137" t="n">
+        <v>-0.0379</v>
+      </c>
+      <c r="J90" s="46" t="n"/>
+    </row>
+    <row r="91">
+      <c r="A91" s="49" t="n"/>
+      <c r="B91" s="49" t="inlineStr">
+        <is>
+          <t>Total</t>
+        </is>
+      </c>
+      <c r="C91" s="49" t="n"/>
+      <c r="D91" s="49" t="n"/>
+      <c r="E91" s="49" t="n"/>
+      <c r="F91" s="50" t="n">
+        <v>-15006.400623</v>
+      </c>
+      <c r="G91" s="51">
+        <f>SUM(G89:G90)</f>
+        <v/>
+      </c>
+      <c r="I91" s="137" t="n"/>
+    </row>
+    <row r="93">
+      <c r="A93" s="116" t="n"/>
+      <c r="B93" s="116" t="inlineStr">
+        <is>
+          <t>GRAND TOTAL</t>
+        </is>
+      </c>
+      <c r="C93" s="116" t="n"/>
+      <c r="D93" s="116" t="n"/>
+      <c r="E93" s="116" t="n"/>
+      <c r="F93" s="53" t="n">
+        <v>626354.37</v>
+      </c>
+      <c r="G93" s="54" t="n">
+        <v>1</v>
+      </c>
+      <c r="H93" s="137" t="n"/>
+    </row>
+    <row r="94">
+      <c r="A94" s="117" t="inlineStr">
+        <is>
+          <t>Notes:</t>
+        </is>
+      </c>
+    </row>
+    <row r="95">
+      <c r="A95" s="55" t="n">
+        <v>1</v>
+      </c>
+      <c r="B95" s="55" t="inlineStr">
+        <is>
+          <t>Market value includes accrued interest</t>
+        </is>
+      </c>
+      <c r="F95" s="132" t="n"/>
+    </row>
+    <row r="96">
+      <c r="A96" s="55" t="n">
+        <v>2</v>
+      </c>
+      <c r="B96" s="13" t="inlineStr">
+        <is>
+          <t>Net Assets does not include unit activity for the last day of the month</t>
+        </is>
+      </c>
+      <c r="F96" s="132" t="n"/>
+    </row>
+    <row r="98">
+      <c r="G98" s="133" t="n"/>
+    </row>
+    <row r="100">
+      <c r="B100" s="117" t="inlineStr">
+        <is>
+          <t>Scheme Riskometer</t>
+        </is>
+      </c>
+    </row>
+    <row r="114">
+      <c r="B114" s="117" t="inlineStr">
+        <is>
+          <t>Benchmark Riskometer: BSE India Infrastructure TRI</t>
+        </is>
+      </c>
+    </row>
+    <row r="127">
+      <c r="A127" s="1" t="inlineStr">
+        <is>
+          <t>Sr. No.</t>
+        </is>
+      </c>
+      <c r="B127" s="2" t="inlineStr">
+        <is>
+          <t>Particulars</t>
+        </is>
+      </c>
+      <c r="C127" s="3" t="n"/>
+      <c r="D127" s="3" t="n"/>
+      <c r="E127" s="4" t="n"/>
+    </row>
+    <row r="128">
+      <c r="A128" s="5" t="n">
+        <v>1</v>
+      </c>
+      <c r="B128" s="124" t="n"/>
+      <c r="C128" s="7" t="inlineStr">
+        <is>
+          <t>Portfolio Information</t>
+        </is>
+      </c>
+      <c r="E128" s="9" t="n"/>
+    </row>
+    <row r="129">
+      <c r="A129" s="5" t="n"/>
+      <c r="B129" s="124" t="inlineStr">
+        <is>
+          <t>Description (if any)</t>
+        </is>
+      </c>
+      <c r="C129" s="126" t="n"/>
+      <c r="E129" s="9" t="n"/>
+    </row>
+    <row r="130">
+      <c r="A130" s="5" t="n"/>
+      <c r="B130" s="124" t="inlineStr">
+        <is>
+          <t>Annualised Portfolio YTM*@@</t>
+        </is>
+      </c>
+      <c r="C130" s="127" t="inlineStr">
+        <is>
+          <t>N.A.</t>
+        </is>
+      </c>
+      <c r="E130" s="9" t="n"/>
+    </row>
+    <row r="131">
+      <c r="A131" s="5" t="n"/>
+      <c r="B131" s="124" t="inlineStr">
+        <is>
+          <t>Macaulay Duration@@</t>
+        </is>
+      </c>
+      <c r="C131" s="12" t="inlineStr">
+        <is>
+          <t>N.A.</t>
+        </is>
+      </c>
+      <c r="E131" s="9" t="n"/>
+    </row>
+    <row r="132">
+      <c r="A132" s="5" t="n"/>
+      <c r="B132" s="124" t="inlineStr">
+        <is>
+          <t>Residual Maturity@@</t>
+        </is>
+      </c>
+      <c r="C132" s="12" t="inlineStr">
+        <is>
+          <t>N.A.</t>
+        </is>
+      </c>
+      <c r="E132" s="9" t="n"/>
+    </row>
+    <row r="133">
+      <c r="A133" s="5" t="n"/>
+      <c r="B133" s="124" t="inlineStr">
+        <is>
+          <t>Modified Duration (in years)@@</t>
+        </is>
+      </c>
+      <c r="C133" s="12" t="inlineStr">
+        <is>
+          <t>N.A.</t>
+        </is>
+      </c>
+      <c r="E133" s="9" t="n"/>
+    </row>
+    <row r="134">
+      <c r="A134" s="5" t="n"/>
+      <c r="B134" s="13" t="inlineStr">
+        <is>
+          <t>* In case of semi-annual YTM, it will be annualised</t>
+        </is>
+      </c>
+      <c r="C134" s="13" t="n"/>
+      <c r="E134" s="9" t="n"/>
+    </row>
+    <row r="135">
+      <c r="A135" s="5" t="n">
+        <v>2</v>
+      </c>
+      <c r="B135" s="14" t="inlineStr">
+        <is>
+          <t>NAV AND Dividend</t>
+        </is>
+      </c>
+      <c r="C135" s="13" t="n"/>
+      <c r="E135" s="9" t="n"/>
+    </row>
+    <row r="136">
+      <c r="A136" s="5" t="n"/>
+      <c r="B136" s="173" t="inlineStr">
+        <is>
+          <t>Plan/Option Name</t>
+        </is>
+      </c>
+      <c r="C136" s="111" t="inlineStr">
+        <is>
+          <t>NAV per unit (Rs)</t>
+        </is>
+      </c>
+      <c r="D136" s="174" t="n"/>
+      <c r="E136" s="175" t="inlineStr">
+        <is>
+          <t>Aggregate distributions during the portfolio period  (Rs. per Unit)</t>
+        </is>
+      </c>
+    </row>
+    <row r="137">
+      <c r="A137" s="5" t="n"/>
+      <c r="B137" s="176" t="n"/>
+      <c r="C137" s="15" t="inlineStr">
+        <is>
+          <t>As on May 31, 2026</t>
+        </is>
+      </c>
+      <c r="D137" s="15" t="inlineStr">
+        <is>
+          <t>As on Jun 30, 2026</t>
+        </is>
+      </c>
+      <c r="E137" s="176" t="n"/>
+    </row>
+    <row r="138">
+      <c r="A138" s="16" t="n"/>
+      <c r="B138" s="17" t="inlineStr">
+        <is>
+          <t>Direct Plan-Growth Plan</t>
+        </is>
+      </c>
+      <c r="C138" s="20" t="inlineStr">
+        <is>
+          <t>387.402</t>
+        </is>
+      </c>
+      <c r="D138" s="20" t="inlineStr">
+        <is>
+          <t>397.141</t>
+        </is>
+      </c>
+      <c r="E138" s="98" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="139">
+      <c r="A139" s="16" t="n"/>
+      <c r="B139" s="17" t="inlineStr">
+        <is>
+          <t>Direct Plan-IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C139" s="20" t="inlineStr">
+        <is>
+          <t>57.001</t>
+        </is>
+      </c>
+      <c r="D139" s="20" t="inlineStr">
+        <is>
+          <t>58.434</t>
+        </is>
+      </c>
+      <c r="E139" s="98" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="140">
+      <c r="A140" s="16" t="n"/>
+      <c r="B140" s="17" t="inlineStr">
+        <is>
+          <t>Direct Plan-Daily IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C140" s="20" t="n">
+        <v>0</v>
+      </c>
+      <c r="D140" s="20" t="n">
+        <v>0</v>
+      </c>
+      <c r="E140" s="98" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="141">
+      <c r="A141" s="16" t="n"/>
+      <c r="B141" s="17" t="inlineStr">
+        <is>
+          <t>Direct Plan-Weekly IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C141" s="20" t="n">
+        <v>0</v>
+      </c>
+      <c r="D141" s="20" t="n">
+        <v>0</v>
+      </c>
+      <c r="E141" s="98" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="142">
+      <c r="A142" s="16" t="n"/>
+      <c r="B142" s="17" t="inlineStr">
+        <is>
+          <t>Direct Plan-Monthly IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C142" s="20" t="n">
+        <v>0</v>
+      </c>
+      <c r="D142" s="20" t="n">
+        <v>0</v>
+      </c>
+      <c r="E142" s="98" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="143">
+      <c r="A143" s="16" t="n"/>
+      <c r="B143" s="17" t="inlineStr">
+        <is>
+          <t>Direct Plan-Quarterly IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C143" s="20" t="n">
+        <v>0</v>
+      </c>
+      <c r="D143" s="20" t="n">
+        <v>0</v>
+      </c>
+      <c r="E143" s="98" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="144">
+      <c r="A144" s="16" t="n"/>
+      <c r="B144" s="18" t="n"/>
+      <c r="C144" s="99" t="n"/>
+      <c r="D144" s="99" t="n"/>
+      <c r="E144" s="126" t="n"/>
+    </row>
+    <row r="145">
+      <c r="A145" s="5" t="n"/>
+      <c r="B145" s="19" t="inlineStr">
+        <is>
+          <t>Regular Plan-Growth Plan</t>
+        </is>
+      </c>
+      <c r="C145" s="20" t="inlineStr">
+        <is>
+          <t>352.987</t>
+        </is>
+      </c>
+      <c r="D145" s="20" t="inlineStr">
+        <is>
+          <t>361.574</t>
+        </is>
+      </c>
+      <c r="E145" s="98" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="146">
+      <c r="A146" s="5" t="n"/>
+      <c r="B146" s="19" t="inlineStr">
+        <is>
+          <t>Regular Plan-IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C146" s="20" t="inlineStr">
+        <is>
+          <t>30.593</t>
+        </is>
+      </c>
+      <c r="D146" s="20" t="inlineStr">
+        <is>
+          <t>31.338</t>
+        </is>
+      </c>
+      <c r="E146" s="98" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="147">
+      <c r="A147" s="5" t="n"/>
+      <c r="B147" s="19" t="inlineStr">
+        <is>
+          <t>Regular Plan-Daily IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C147" s="20" t="n">
+        <v>0</v>
+      </c>
+      <c r="D147" s="20" t="n">
+        <v>0</v>
+      </c>
+      <c r="E147" s="98" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="148">
+      <c r="A148" s="5" t="n"/>
+      <c r="B148" s="19" t="inlineStr">
+        <is>
+          <t>Regular Plan-Weekly IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C148" s="20" t="n">
+        <v>0</v>
+      </c>
+      <c r="D148" s="20" t="n">
+        <v>0</v>
+      </c>
+      <c r="E148" s="98" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="149">
+      <c r="A149" s="5" t="n"/>
+      <c r="B149" s="19" t="inlineStr">
+        <is>
+          <t>Regular Plan-Monthly IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C149" s="20" t="n">
+        <v>0</v>
+      </c>
+      <c r="D149" s="20" t="n">
+        <v>0</v>
+      </c>
+      <c r="E149" s="98" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="150">
+      <c r="A150" s="5" t="n"/>
+      <c r="B150" s="19" t="inlineStr">
+        <is>
+          <t>Regular Plan-Quarterly IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C150" s="20" t="n">
+        <v>0</v>
+      </c>
+      <c r="D150" s="20" t="n">
+        <v>0</v>
+      </c>
+      <c r="E150" s="98" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="151">
+      <c r="A151" s="5" t="n"/>
+      <c r="B151" s="21" t="inlineStr">
+        <is>
+          <t>IDCW -  Income Distribution cum Capital Withdrawal.</t>
+        </is>
+      </c>
+      <c r="C151" s="22" t="n"/>
+      <c r="D151" s="22" t="n"/>
+      <c r="E151" s="9" t="n"/>
+    </row>
+    <row r="152">
+      <c r="A152" s="23" t="n"/>
+      <c r="B152" s="24" t="n"/>
+      <c r="C152" s="24" t="n"/>
+      <c r="D152" s="24" t="n"/>
+      <c r="E152" s="25" t="n"/>
+    </row>
+    <row r="153">
+      <c r="A153" s="5" t="n">
+        <v>3</v>
+      </c>
+      <c r="B153" s="26" t="inlineStr">
+        <is>
+          <t>Portfolio Turn Over Ratio ^^</t>
+        </is>
+      </c>
+      <c r="C153" s="19" t="n"/>
+      <c r="D153" s="24" t="n"/>
+      <c r="E153" s="27" t="n"/>
+    </row>
+    <row r="154">
+      <c r="A154" s="5" t="n"/>
+      <c r="B154" s="19" t="inlineStr">
+        <is>
+          <t xml:space="preserve"> - For Purchase</t>
+        </is>
+      </c>
+      <c r="C154" s="20" t="n">
+        <v>0.11</v>
+      </c>
+      <c r="D154" s="24" t="n"/>
+      <c r="E154" s="25" t="n"/>
+    </row>
+    <row r="155">
+      <c r="A155" s="5" t="n"/>
+      <c r="B155" s="19" t="inlineStr">
+        <is>
+          <t xml:space="preserve"> - For Sale</t>
+        </is>
+      </c>
+      <c r="C155" s="20" t="n">
+        <v>0.06</v>
+      </c>
+      <c r="D155" s="24" t="n"/>
+      <c r="E155" s="25" t="n"/>
+    </row>
+    <row r="156">
+      <c r="A156" s="5" t="n">
+        <v>4</v>
+      </c>
+      <c r="B156" s="28" t="inlineStr">
+        <is>
+          <t>Total investment in foreign securities/ADR/GDR (Rs. lakh)</t>
+        </is>
+      </c>
+      <c r="C156" s="29" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="D156" s="24" t="n"/>
+      <c r="E156" s="27" t="n"/>
+    </row>
+    <row r="157" ht="24" customHeight="1">
+      <c r="A157" s="5" t="n">
         <v>5</v>
       </c>
-      <c r="B12" s="154" t="inlineStr">
-[...34 lines deleted...]
-      <c r="A13" s="154" t="n">
+      <c r="B157" s="30" t="inlineStr">
+        <is>
+          <t>Total of securities below investment grade and default provided for the of Jun 30, 2026 (Rs. lakh)</t>
+        </is>
+      </c>
+      <c r="C157" s="29" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="D157" s="31" t="n"/>
+      <c r="E157" s="27" t="n"/>
+    </row>
+    <row r="158">
+      <c r="A158" s="5" t="n">
         <v>6</v>
       </c>
-      <c r="B13" s="154" t="inlineStr">
-[...34 lines deleted...]
-      <c r="A14" s="154" t="n">
+      <c r="B158" s="32" t="inlineStr">
+        <is>
+          <t>Total investment in illiquid shares/securities</t>
+        </is>
+      </c>
+      <c r="C158" s="33" t="n"/>
+      <c r="E158" s="27" t="n"/>
+    </row>
+    <row r="159">
+      <c r="A159" s="5" t="n"/>
+      <c r="B159" s="34" t="inlineStr">
+        <is>
+          <t>- Value (In Rs. Lakh)</t>
+        </is>
+      </c>
+      <c r="C159" s="35" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="E159" s="27" t="n"/>
+    </row>
+    <row r="160">
+      <c r="A160" s="5" t="n"/>
+      <c r="B160" s="36" t="inlineStr">
+        <is>
+          <t>- in percentage terms (%)</t>
+        </is>
+      </c>
+      <c r="C160" s="177" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="E160" s="27" t="n"/>
+    </row>
+    <row r="161">
+      <c r="A161" s="5" t="n"/>
+      <c r="B161" s="36" t="n"/>
+      <c r="C161" s="178" t="n"/>
+      <c r="E161" s="27" t="n"/>
+    </row>
+    <row r="162" ht="24" customHeight="1">
+      <c r="A162" s="5" t="n">
         <v>7</v>
       </c>
-      <c r="B14" s="154" t="inlineStr">
-[...1985 lines deleted...]
-      <c r="F83" s="170" t="n">
+      <c r="B162" s="32" t="inlineStr">
+        <is>
+          <t>Total outstanding exposure to derivatives at the end of  Jun 30, 2026</t>
+        </is>
+      </c>
+      <c r="C162" s="33" t="n"/>
+      <c r="D162" s="24" t="n"/>
+      <c r="E162" s="27" t="n"/>
+    </row>
+    <row r="163">
+      <c r="A163" s="5" t="n"/>
+      <c r="B163" s="34" t="inlineStr">
+        <is>
+          <t>- Value (In Rs. Lakh)</t>
+        </is>
+      </c>
+      <c r="C163" s="35" t="n">
+        <v>25371.09016</v>
+      </c>
+      <c r="D163" s="24" t="n"/>
+      <c r="E163" s="27" t="n"/>
+    </row>
+    <row r="164">
+      <c r="A164" s="5" t="n"/>
+      <c r="B164" s="36" t="inlineStr">
+        <is>
+          <t>- in percentage term (%)</t>
+        </is>
+      </c>
+      <c r="C164" s="43" t="n">
+        <v>0.04050596787796422</v>
+      </c>
+      <c r="D164" s="24" t="n"/>
+      <c r="E164" s="27" t="n"/>
+    </row>
+    <row r="165">
+      <c r="A165" s="39" t="n"/>
+      <c r="B165" s="40" t="n"/>
+      <c r="C165" s="40" t="n"/>
+      <c r="D165" s="40" t="n"/>
+      <c r="E165" s="41" t="n"/>
+    </row>
+    <row r="167">
+      <c r="A167" s="42" t="inlineStr">
+        <is>
+          <t>N.A.</t>
+        </is>
+      </c>
+      <c r="B167" s="117" t="inlineStr">
+        <is>
+          <t xml:space="preserve"> Not Applicable.</t>
+        </is>
+      </c>
+    </row>
+    <row r="168">
+      <c r="A168" s="42" t="inlineStr">
+        <is>
+          <t>^^</t>
+        </is>
+      </c>
+      <c r="B168" s="117" t="inlineStr">
+        <is>
+          <t>Portfolio Turn Over Ratio is for Equity Schemes.</t>
+        </is>
+      </c>
+    </row>
+    <row r="169">
+      <c r="A169" s="42" t="inlineStr">
+        <is>
+          <t>@@</t>
+        </is>
+      </c>
+      <c r="B169" s="117" t="inlineStr">
+        <is>
+          <t>Residual, Modified Duration and Portfolio YTM (Annualised) is for Debt Schemes.</t>
+        </is>
+      </c>
+    </row>
+    <row r="170">
+      <c r="B170" s="117" t="inlineStr">
+        <is>
+          <t>Pursuant to payment of IDCW, the NAV of the IDCW Option(s) of aforesaid Scheme of the Fund would fall to the extent of payout and statutory levy, if any. For complete distribution history of the Schemes, please visit www.dspim.com</t>
+        </is>
+      </c>
+    </row>
+    <row r="175">
+      <c r="B175" s="87" t="inlineStr">
+        <is>
+          <t>Details of Investments in Derivative Instruments:</t>
+        </is>
+      </c>
+    </row>
+    <row r="176">
+      <c r="B176" s="87" t="inlineStr">
+        <is>
+          <t>DSP Mutual Fund</t>
+        </is>
+      </c>
+    </row>
+    <row r="177">
+      <c r="B177" s="87" t="inlineStr">
+        <is>
+          <t>Hedging Positions through Futures as on 30th Jun 2026 :Nil</t>
+        </is>
+      </c>
+    </row>
+    <row r="178">
+      <c r="B178" s="87" t="inlineStr">
+        <is>
+          <t>Hedging Positions through Interest Rate Futures as on 30th Jun 2026 : Nil</t>
+        </is>
+      </c>
+    </row>
+    <row r="180">
+      <c r="B180" s="87" t="inlineStr">
+        <is>
+          <t>Other than Hedging Positions through Futures (including Interest Rate Futures) as on 30th Jun 2026:</t>
+        </is>
+      </c>
+      <c r="C180" s="87" t="n"/>
+      <c r="D180" s="179" t="n"/>
+      <c r="E180" s="87" t="n"/>
+      <c r="F180" s="179" t="n"/>
+      <c r="G180" s="156" t="n"/>
+    </row>
+    <row r="181" ht="36" customHeight="1">
+      <c r="B181" s="157" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Scheme </t>
+        </is>
+      </c>
+      <c r="C181" s="157" t="inlineStr">
+        <is>
+          <t>Underlying</t>
+        </is>
+      </c>
+      <c r="D181" s="157" t="inlineStr">
+        <is>
+          <t>Long / Short</t>
+        </is>
+      </c>
+      <c r="E181" s="157" t="inlineStr">
+        <is>
+          <t>Futures Price when purchased</t>
+        </is>
+      </c>
+      <c r="F181" s="157" t="inlineStr">
+        <is>
+          <t>Current price of the contract</t>
+        </is>
+      </c>
+      <c r="G181" s="157" t="inlineStr">
+        <is>
+          <t>Margin maintained in Rupees Lakhs</t>
+        </is>
+      </c>
+    </row>
+    <row r="182">
+      <c r="B182" s="158" t="inlineStr">
+        <is>
+          <t>DSP India T.I.G.E.R Fund</t>
+        </is>
+      </c>
+      <c r="C182" s="158" t="inlineStr">
+        <is>
+          <t>NIFTY Index Future</t>
+        </is>
+      </c>
+      <c r="D182" s="158" t="inlineStr">
+        <is>
+          <t>Long</t>
+        </is>
+      </c>
+      <c r="E182" s="159" t="n">
+        <v>24249.6579</v>
+      </c>
+      <c r="F182" s="159" t="n">
+        <v>24009.1</v>
+      </c>
+      <c r="G182" s="159" t="n">
+        <v>2834.6855212</v>
+      </c>
+    </row>
+    <row r="184">
+      <c r="B184" s="87" t="inlineStr">
+        <is>
+          <t>Other than Hedging Positions through Options as on 30th Jun 2026 :</t>
+        </is>
+      </c>
+      <c r="C184" s="87" t="n"/>
+      <c r="D184" s="87" t="n"/>
+      <c r="E184" s="87" t="n"/>
+      <c r="F184" s="87" t="n"/>
+      <c r="G184" s="87" t="n"/>
+      <c r="H184" s="138" t="n"/>
+      <c r="I184" s="87" t="n"/>
+    </row>
+    <row r="185" ht="24" customHeight="1">
+      <c r="B185" s="139" t="inlineStr">
+        <is>
+          <t>Scheme</t>
+        </is>
+      </c>
+      <c r="C185" s="139" t="inlineStr">
+        <is>
+          <t>Underlying</t>
+        </is>
+      </c>
+      <c r="D185" s="139" t="inlineStr">
+        <is>
+          <t>Call/Put</t>
+        </is>
+      </c>
+      <c r="E185" s="139" t="inlineStr">
+        <is>
+          <t>Number of contracts</t>
+        </is>
+      </c>
+      <c r="F185" s="139" t="inlineStr">
+        <is>
+          <t>Option Price when purchased</t>
+        </is>
+      </c>
+      <c r="G185" s="139" t="inlineStr">
+        <is>
+          <t>Current price of the contract</t>
+        </is>
+      </c>
+      <c r="H185" s="139" t="inlineStr">
+        <is>
+          <t>Margin maintained in Rupees Lakhs</t>
+        </is>
+      </c>
+      <c r="I185" s="139" t="inlineStr">
+        <is>
+          <t>Total exposure as % to Net Assets</t>
+        </is>
+      </c>
+    </row>
+    <row r="186">
+      <c r="B186" s="17" t="inlineStr">
+        <is>
+          <t>DSP India T.I.G.E.R Fund</t>
+        </is>
+      </c>
+      <c r="C186" s="17" t="inlineStr">
+        <is>
+          <t>NIFTY</t>
+        </is>
+      </c>
+      <c r="D186" s="124" t="inlineStr">
+        <is>
+          <t>CALL</t>
+        </is>
+      </c>
+      <c r="E186" s="147" t="n">
         <v>3000</v>
       </c>
-      <c r="G83" s="13" t="n">
-[...721 lines deleted...]
-          <t>Pursuant to payment of IDCW, the NAV of the IDCW Option(s) of aforesaid Scheme of the Fund would fall to the extent of payout and statutory levy, if any. For complete distribution history of the Schemes, please visit www.dspim.com</t>
+      <c r="F186" s="147" t="n">
+        <v>240.333051</v>
+      </c>
+      <c r="G186" s="17" t="n">
+        <v>173.95</v>
+      </c>
+      <c r="H186" s="148" t="n"/>
+      <c r="I186" s="149" t="n">
+        <v>0.00054155</v>
+      </c>
+    </row>
+    <row r="188">
+      <c r="B188" s="87" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Note : In case of derivative transactions, end of the day position on the date of such transaction is considered as the basis to assess the nature of transaction as hedge / non-hedge </t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells count="4">
+    <mergeCell ref="C136:D136"/>
+    <mergeCell ref="B136:B137"/>
     <mergeCell ref="B1:F1"/>
-    <mergeCell ref="E127:E128"/>
-[...1 lines deleted...]
-    <mergeCell ref="B127:B128"/>
+    <mergeCell ref="E136:E137"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:A1"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Rohit Pandey</dc:creator>
+  <dc:creator>ICRON Research</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:lastModifiedBy></cp:lastModifiedBy>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties">
   <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_Enabled" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_SetDate" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3">
-    <vt:lpwstr>2026-06-07T19:21:06Z</vt:lpwstr>
+    <vt:lpwstr>2026-07-08T08:43:17Z</vt:lpwstr>
   </property>
   <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_Method" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4">
     <vt:lpwstr>Privileged</vt:lpwstr>
   </property>
   <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_Name" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5">
     <vt:lpwstr>Public</vt:lpwstr>
   </property>
   <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_SiteId" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6">
     <vt:lpwstr>1771ae17-e764-4e0f-a476-d4184d79a5d9</vt:lpwstr>
   </property>
   <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_ActionId" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7">
-    <vt:lpwstr>4080c357-c9ae-431d-b36a-b5f7034283f4</vt:lpwstr>
+    <vt:lpwstr>7b88c7ec-4c0a-4933-910f-6ebd7702328a</vt:lpwstr>
   </property>
   <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_ContentBits" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8">
     <vt:lpwstr>0</vt:lpwstr>
   </property>
   <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_Tag" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9">
     <vt:lpwstr>10, 0, 1, 1</vt:lpwstr>
   </property>
 </Properties>
 </file>