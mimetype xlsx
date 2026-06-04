--- v6 (2026-03-09)
+++ v7 (2026-06-04)
@@ -1,831 +1,1384 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="png" ContentType="image/png"/>
+  <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="K:\Accounts\REPORTS\Monthend portfolio\2026-2027\May 2026\15052026\Final\For Investors\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{1B328FFB-F25A-423C-90C9-15F680A9A4B4}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" tabRatio="919" firstSheet="0" autoFilterDateGrouping="1"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="SHORT" sheetId="1" state="visible" r:id="rId1"/>
-    <sheet name="Sheet1" sheetId="2" state="hidden" r:id="rId2"/>
+    <sheet name="SHORT" sheetId="1" r:id="rId1"/>
+    <sheet name="Notes to Fortnightly Portfolio" sheetId="3" r:id="rId2"/>
+    <sheet name="Sheet1" sheetId="2" state="hidden" r:id="rId3"/>
   </sheets>
-  <definedNames/>
-  <calcPr calcId="191029" fullCalcOnLoad="1"/>
+  <definedNames>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'Notes to Fortnightly Portfolio'!#REF!</definedName>
+  </definedNames>
+  <calcPr calcId="0" calcOnSave="0"/>
 </workbook>
 </file>
 
+<file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="387" uniqueCount="238">
+  <si>
+    <t>DSP Short Term Fund</t>
+  </si>
+  <si>
+    <t>Portfolio as on May 15, 2026</t>
+  </si>
+  <si>
+    <t>Sr. No.</t>
+  </si>
+  <si>
+    <t>Name of Instrument</t>
+  </si>
+  <si>
+    <t>ISIN</t>
+  </si>
+  <si>
+    <t>Rating/Industry</t>
+  </si>
+  <si>
+    <t>Quantity</t>
+  </si>
+  <si>
+    <t>Market value (Rs. In lakhs)</t>
+  </si>
+  <si>
+    <t>% to Net Assets</t>
+  </si>
+  <si>
+    <t>Maturity Date</t>
+  </si>
+  <si>
+    <t>Put/Call Option</t>
+  </si>
+  <si>
+    <t>YTM (%)</t>
+  </si>
+  <si>
+    <t>DEBT INSTRUMENTS</t>
+  </si>
+  <si>
+    <t>BOND &amp; NCD's</t>
+  </si>
+  <si>
+    <t>Listed / awaiting listing on the stock exchanges</t>
+  </si>
+  <si>
+    <t>Sector/Rating</t>
+  </si>
+  <si>
+    <t>Percent</t>
+  </si>
+  <si>
+    <t>Bharti Telecom Limited**</t>
+  </si>
+  <si>
+    <t>INE403D08272</t>
+  </si>
+  <si>
+    <t>CRISIL AAA</t>
+  </si>
+  <si>
+    <t>National Bank for Agriculture and Rural Development**</t>
+  </si>
+  <si>
+    <t>INE261F08EQ2</t>
+  </si>
+  <si>
+    <t>ICRA AAA</t>
+  </si>
+  <si>
+    <t>Sovereign</t>
+  </si>
+  <si>
+    <t>Knowledge Realty Trust**</t>
+  </si>
+  <si>
+    <t>INE1JAR07028</t>
+  </si>
+  <si>
+    <t>CA - 08-Feb-2029</t>
+  </si>
+  <si>
+    <t>Muthoot Finance Limited**</t>
+  </si>
+  <si>
+    <t>INE414G07IF1</t>
+  </si>
+  <si>
+    <t>CRISIL AA+</t>
+  </si>
+  <si>
+    <t>PU - 25-May-2026</t>
+  </si>
+  <si>
+    <t>Jamnagar Utilities &amp; Power Private Limited**</t>
+  </si>
+  <si>
+    <t>INE936D07182</t>
+  </si>
+  <si>
+    <t>IND AAA(SO)</t>
+  </si>
+  <si>
+    <t>India Infrastructure Finance Company Limited**</t>
+  </si>
+  <si>
+    <t>INE787H08154</t>
+  </si>
+  <si>
+    <t>IND AAA</t>
+  </si>
+  <si>
+    <t>ICRA AA+</t>
+  </si>
+  <si>
+    <t>Export-Import Bank of India**</t>
+  </si>
+  <si>
+    <t>INE514E08GD0</t>
+  </si>
+  <si>
+    <t>Indian Railway Finance Corporation Limited**</t>
+  </si>
+  <si>
+    <t>INE053F07AA7</t>
+  </si>
+  <si>
+    <t>CRISIL A1+</t>
+  </si>
+  <si>
+    <t>Bajaj Finance Limited</t>
+  </si>
+  <si>
+    <t>INE296A07TJ4</t>
+  </si>
+  <si>
+    <t>Alternative Investment Funds (AIF)</t>
+  </si>
+  <si>
+    <t>Power Finance Corporation Limited**</t>
+  </si>
+  <si>
+    <t>INE134E08LX5</t>
+  </si>
+  <si>
+    <t>Cash &amp; Equivalent</t>
+  </si>
+  <si>
+    <t>Torrent Power Limited**</t>
+  </si>
+  <si>
+    <t>INE813H07150</t>
+  </si>
+  <si>
+    <t>Bajaj Finance Limited**</t>
+  </si>
+  <si>
+    <t>INE296A07TL0</t>
+  </si>
+  <si>
+    <t>INE514E08FP6</t>
+  </si>
+  <si>
+    <t>Tata Capital Housing Finance Limited**</t>
+  </si>
+  <si>
+    <t>INE033L07IO1</t>
+  </si>
+  <si>
+    <t>National Bank for Agriculture and Rural Development</t>
+  </si>
+  <si>
+    <t>INE261F08EO7</t>
+  </si>
+  <si>
+    <t>Small Industries Development Bank of India**</t>
+  </si>
+  <si>
+    <t>INE556F08KS8</t>
+  </si>
+  <si>
+    <t>ICICI Home Finance Company Limited**</t>
+  </si>
+  <si>
+    <t>INE071G07728</t>
+  </si>
+  <si>
+    <t>INE296A07TF2</t>
+  </si>
+  <si>
+    <t>LIC Housing Finance Limited**</t>
+  </si>
+  <si>
+    <t>INE115A07MW4</t>
+  </si>
+  <si>
+    <t>INE134E08IT9</t>
+  </si>
+  <si>
+    <t>INE261F08EM1</t>
+  </si>
+  <si>
+    <t>REC Limited**</t>
+  </si>
+  <si>
+    <t>INE020B08GB8</t>
+  </si>
+  <si>
+    <t>INE556F08LB2</t>
+  </si>
+  <si>
+    <t>INE514E08GF5</t>
+  </si>
+  <si>
+    <t>INE556F08LC0</t>
+  </si>
+  <si>
+    <t>INE020B08FL9</t>
+  </si>
+  <si>
+    <t>Cholamandalam Investment and Finance Company Limited**</t>
+  </si>
+  <si>
+    <t>INE121A07SH0</t>
+  </si>
+  <si>
+    <t>INE115A07RG6</t>
+  </si>
+  <si>
+    <t>INE020B08EH0</t>
+  </si>
+  <si>
+    <t>INE414G07JB8</t>
+  </si>
+  <si>
+    <t>INE020B08FA2</t>
+  </si>
+  <si>
+    <t>Small Industries Development Bank of India</t>
+  </si>
+  <si>
+    <t>INE556F08KX8</t>
+  </si>
+  <si>
+    <t>INE134E08JE9</t>
+  </si>
+  <si>
+    <t>INE134E08NS1</t>
+  </si>
+  <si>
+    <t>INE020B08FU0</t>
+  </si>
+  <si>
+    <t>INE115A07QY1</t>
+  </si>
+  <si>
+    <t>INE556F08KU4</t>
+  </si>
+  <si>
+    <t>Jio Credit Limited**</t>
+  </si>
+  <si>
+    <t>INE282H07034</t>
+  </si>
+  <si>
+    <t>INE115A07QW5</t>
+  </si>
+  <si>
+    <t>Torrent Pharmaceuticals Limited**</t>
+  </si>
+  <si>
+    <t>INE685A07165</t>
+  </si>
+  <si>
+    <t>INE020B08EA5</t>
+  </si>
+  <si>
+    <t>INE261F08ER0</t>
+  </si>
+  <si>
+    <t>INE053F08411</t>
+  </si>
+  <si>
+    <t>INE261F08EG3</t>
+  </si>
+  <si>
+    <t>INE556F08LA4</t>
+  </si>
+  <si>
+    <t>Mindspace Business Parks Reit**</t>
+  </si>
+  <si>
+    <t>INE0CCU07181</t>
+  </si>
+  <si>
+    <t>Torrent Pharmaceuticals Limited</t>
+  </si>
+  <si>
+    <t>INE685A07157</t>
+  </si>
+  <si>
+    <t>INE403D08298</t>
+  </si>
+  <si>
+    <t>INE134E08ND3</t>
+  </si>
+  <si>
+    <t>INE403D08306</t>
+  </si>
+  <si>
+    <t>INE134E08IR3</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Government Securities (Central/State)</t>
+  </si>
+  <si>
+    <t>6.48% GOI 2035</t>
+  </si>
+  <si>
+    <t>IN0020250091</t>
+  </si>
+  <si>
+    <t>7.44% Karnataka SDL 2036</t>
+  </si>
+  <si>
+    <t>IN1920250306</t>
+  </si>
+  <si>
+    <t>7.01% Gujarat SDL 2031</t>
+  </si>
+  <si>
+    <t>IN1520240111</t>
+  </si>
+  <si>
+    <t>7.02% GOI 2031</t>
+  </si>
+  <si>
+    <t>IN0020240076</t>
+  </si>
+  <si>
+    <t>6.98% Gujarat SDL 2031</t>
+  </si>
+  <si>
+    <t>IN1520250292</t>
+  </si>
+  <si>
+    <t>6.94% GOI 2036</t>
+  </si>
+  <si>
+    <t>IN0020260025</t>
+  </si>
+  <si>
+    <t>6.88% Uttar Pradesh SDL 2031</t>
+  </si>
+  <si>
+    <t>IN3320200279</t>
+  </si>
+  <si>
+    <t>Securitised Debt</t>
+  </si>
+  <si>
+    <t>India Universal Trust**</t>
+  </si>
+  <si>
+    <t>INE16J715035</t>
+  </si>
+  <si>
+    <t>MONEY MARKET INSTRUMENTS</t>
+  </si>
+  <si>
+    <t>Certificate of Deposit</t>
+  </si>
+  <si>
+    <t>HDFC Bank Limited**</t>
+  </si>
+  <si>
+    <t>INE040A16II2</t>
+  </si>
+  <si>
+    <t>INE556F16BV4</t>
+  </si>
+  <si>
+    <t>TREPS / Reverse Repo Investments</t>
+  </si>
+  <si>
+    <t>SBI Funds Management Pvt Ltd/Fund Parent</t>
+  </si>
+  <si>
+    <t>INF0RQ622028</t>
+  </si>
+  <si>
+    <t>Cash &amp; Cash Equivalent</t>
+  </si>
+  <si>
+    <t>Net Receivables/Payables</t>
+  </si>
+  <si>
+    <t>GRAND TOTAL</t>
+  </si>
+  <si>
+    <t>Notes:</t>
+  </si>
+  <si>
+    <t>** Non Traded in accordance with SEBI Regulations.</t>
+  </si>
+  <si>
+    <t>As on  May 15, 2026, the aggregate investments by the schemes of DSP Mutual Fund in DSP Short Term Fund is ₹ 46,033.93 Lakhs</t>
+  </si>
+  <si>
+    <t>Market value includes accrued interest</t>
+  </si>
+  <si>
+    <t>Net Assets does not include unit activity for the day of the Portfolio</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> This scheme has exposure to floating rate instruments and / or interest rate derivatives. The duration of these instruments is linked to the interest rate reset period. The interest rate risk in a floating rate instrument or in a fixed rate instrument hedged with derivatives is likely to be lesser than that in an equivalent maturity fixed rate instrument. Under some market circumstances the volatility may be of an order greater than what may ordinarily be expected considering only its duration. Hence investors are recommended to consider the unadjusted portfolio maturity of the scheme as well and exercise adequate due diligence when deciding to make their investments.</t>
+  </si>
+  <si>
+    <t>Disclosure in Derivatives</t>
+  </si>
+  <si>
+    <t>Industry</t>
+  </si>
+  <si>
+    <t>Notional Value</t>
+  </si>
+  <si>
+    <t>% To net assets</t>
+  </si>
+  <si>
+    <t>Interest Rate Swaps Pay Fixed and Receive Floating</t>
+  </si>
+  <si>
+    <t>Others</t>
+  </si>
+  <si>
+    <t>Scheme Riskometer</t>
+  </si>
+  <si>
+    <t>Benchmark Riskometer: CRISIL Short Duration Debt A-II Index</t>
+  </si>
+  <si>
+    <t>Portfolio Information</t>
+  </si>
+  <si>
+    <t>Scheme Name:</t>
+  </si>
+  <si>
+    <t>Description (if any)</t>
+  </si>
+  <si>
+    <t>Annualised Portfolio YTM*:</t>
+  </si>
+  <si>
+    <t>Macaulay Duration</t>
+  </si>
+  <si>
+    <t>Residual Maturity</t>
+  </si>
+  <si>
+    <t>As on (Date)</t>
+  </si>
+  <si>
+    <t>* In case of semi-annual YTM, it will be annualised</t>
+  </si>
+  <si>
+    <t xml:space="preserve">  </t>
+  </si>
+  <si>
+    <t>YD27Regular</t>
+  </si>
+  <si>
+    <t>YD27Direct</t>
+  </si>
+  <si>
+    <t>YD27</t>
+  </si>
+  <si>
+    <t>Sr No.</t>
+  </si>
+  <si>
+    <t>Particular</t>
+  </si>
+  <si>
+    <t>Regular</t>
+  </si>
+  <si>
+    <t>Direct</t>
+  </si>
+  <si>
+    <t>Portfolio Turn Over Ratio ^^</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> - For Purchase</t>
+  </si>
+  <si>
+    <t>N.A.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> - For Sale</t>
+  </si>
+  <si>
+    <t>Average Maturity (in years)@@</t>
+  </si>
+  <si>
+    <t>Modified Duration (in years)@@</t>
+  </si>
+  <si>
+    <t>Portfolio YTM (Annualised)@@</t>
+  </si>
+  <si>
+    <t>Total outstanding exposure to derivatives at the end of  May 15, 2026</t>
+  </si>
+  <si>
+    <t>- Value (In Rs. Lakh)</t>
+  </si>
+  <si>
+    <t>-</t>
+  </si>
+  <si>
+    <t>- in percentage term (%)</t>
+  </si>
+  <si>
+    <t>Total of securities below investment grade and default provided as on May 15, 2026 (Rs. lakh)</t>
+  </si>
+  <si>
+    <t>Total investment in foreign securities/ADR/GDR (Rs. lakh)</t>
+  </si>
+  <si>
+    <t>Total investment in illiquid shares/securities</t>
+  </si>
+  <si>
+    <t>- in percentage terms (%)</t>
+  </si>
+  <si>
+    <t>Net Asset Vaue (NAV) (Rs. per Unit)</t>
+  </si>
+  <si>
+    <t>- As on April 30, 2026</t>
+  </si>
+  <si>
+    <t>G</t>
+  </si>
+  <si>
+    <t>Growth</t>
+  </si>
+  <si>
+    <t>48.1737</t>
+  </si>
+  <si>
+    <t>52.6108</t>
+  </si>
+  <si>
+    <t>D</t>
+  </si>
+  <si>
+    <t>Payout/Reinvestment of Income Distribution cum Capital Withdrawal option (IDCW)</t>
+  </si>
+  <si>
+    <t>12.0505</t>
+  </si>
+  <si>
+    <t>12.0124</t>
+  </si>
+  <si>
+    <t>QD</t>
+  </si>
+  <si>
+    <t>Quarterly Payout/Reinvestment of Income Distribution cum Capital Withdrawal option (IDCW)</t>
+  </si>
+  <si>
+    <t>DD</t>
+  </si>
+  <si>
+    <t>Daily Reinvestment of Income Distribution cum Capital Withdrawal option (IDCW)</t>
+  </si>
+  <si>
+    <t>WD</t>
+  </si>
+  <si>
+    <t>Weekly Payout/Reinvestment of Income Distribution cum Capital Withdrawal option (IDCW)</t>
+  </si>
+  <si>
+    <t>10.1665</t>
+  </si>
+  <si>
+    <t>10.1689</t>
+  </si>
+  <si>
+    <t>MD</t>
+  </si>
+  <si>
+    <t>Monthly Payout/Reinvestment of Income Distribution cum Capital Withdrawal option (IDCW)</t>
+  </si>
+  <si>
+    <t>11.5908</t>
+  </si>
+  <si>
+    <t>11.6846</t>
+  </si>
+  <si>
+    <t>UD</t>
+  </si>
+  <si>
+    <t>UD3</t>
+  </si>
+  <si>
+    <t>UR</t>
+  </si>
+  <si>
+    <t>UR3</t>
+  </si>
+  <si>
+    <t>- As on May 15, 2026</t>
+  </si>
+  <si>
+    <t>48.1892</t>
+  </si>
+  <si>
+    <t>52.6407</t>
+  </si>
+  <si>
+    <t>12.0543</t>
+  </si>
+  <si>
+    <t>12.0192</t>
+  </si>
+  <si>
+    <t>10.1630</t>
+  </si>
+  <si>
+    <t>10.1645</t>
+  </si>
+  <si>
+    <t>11.5946</t>
+  </si>
+  <si>
+    <t>11.6912</t>
+  </si>
+  <si>
+    <t>Aggregate distributions during the portfolio period (Rs. per Unit)</t>
+  </si>
+  <si>
+    <t>*</t>
+  </si>
+  <si>
+    <t>Computed NAV</t>
+  </si>
+  <si>
+    <t>**</t>
+  </si>
+  <si>
+    <t>NAV as on Maturity date</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Not Applicable.</t>
+  </si>
+  <si>
+    <t>^^</t>
+  </si>
+  <si>
+    <t>Portfolio Turn Over Ratio is for Equity Schemes.</t>
+  </si>
+  <si>
+    <t>@@</t>
+  </si>
+  <si>
+    <t>Average Maturity, Modified Duration and Portfolio YTM (Annualised) is for Debt Schemes.</t>
+  </si>
+  <si>
+    <t>Pursuant to payment of IDCW, the NAV of the IDCW Option(s) of aforesaid Scheme of the Fund would fall to the extent of payout and statutory levy, if any. For complete distribution history of the Schemes, please visit www.dspim.com</t>
+  </si>
+  <si>
+    <t>Hedging Positions through swaps as on 15th May 2026 :</t>
+  </si>
+  <si>
+    <t>Scheme</t>
+  </si>
+  <si>
+    <t>Underlying Security</t>
+  </si>
+  <si>
+    <t>Position</t>
+  </si>
+  <si>
+    <t>Instrument Type</t>
+  </si>
+  <si>
+    <t>Maturity/Next Interest Fixing</t>
+  </si>
+  <si>
+    <t>Notional Value 
+(Rs in lakhs)</t>
+  </si>
+  <si>
+    <t>Short</t>
+  </si>
+  <si>
+    <t>Fixed</t>
+  </si>
+  <si>
+    <t>Long</t>
+  </si>
+  <si>
+    <t>Floating</t>
+  </si>
+  <si>
+    <t>7.12% EXPORT-IMPO BOI S-AA03 27JUN30 NCD,
+7.38% Bajaj Finance Ltd 28Jun2030 NCD</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Note : In case of derivative transactions, end of the day position on the date of such transaction is considered as the basis to assess the nature of transaction as hedge / non-hedge </t>
+  </si>
+</sst>
+</file>
+
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <numFmts count="3">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
+  <numFmts count="10">
+    <numFmt numFmtId="43" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="164" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);"/>
     <numFmt numFmtId="165" formatCode="_(* #,##0_);_(* \(#,##0\);"/>
     <numFmt numFmtId="166" formatCode="0.000%"/>
+    <numFmt numFmtId="167" formatCode="_(* #,##0.0000_);_(* \(#,##0.0000\);_(* &quot;-&quot;_);_(* @_)"/>
+    <numFmt numFmtId="168" formatCode="0.000"/>
+    <numFmt numFmtId="169" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;_);_(* @_)"/>
+    <numFmt numFmtId="170" formatCode="0.0000"/>
+    <numFmt numFmtId="171" formatCode="#,##0.000000"/>
+    <numFmt numFmtId="172" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;??_);_(@_)"/>
   </numFmts>
-  <fonts count="23">
+  <fonts count="20" x14ac:knownFonts="1">
     <font>
+      <sz val="11"/>
+      <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
-      <color theme="1"/>
-      <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
+      <sz val="11"/>
+      <color theme="1"/>
       <name val="trebuchet MS"/>
       <family val="2"/>
-      <color theme="1"/>
-      <sz val="11"/>
     </font>
     <font>
+      <sz val="10"/>
+      <color theme="1"/>
       <name val="trebuchet MS"/>
       <family val="2"/>
-      <color theme="1"/>
-      <sz val="10"/>
     </font>
     <font>
+      <b/>
+      <sz val="14"/>
+      <color rgb="FFFFFFFF"/>
       <name val="trebuchet MS"/>
       <family val="2"/>
-      <b val="1"/>
-[...1 lines deleted...]
-      <sz val="14"/>
     </font>
     <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
       <name val="trebuchet MS"/>
       <family val="2"/>
-      <b val="1"/>
-[...1 lines deleted...]
-      <sz val="10"/>
     </font>
     <font>
+      <b/>
+      <sz val="10"/>
+      <color rgb="FFFFFFFF"/>
       <name val="trebuchet MS"/>
       <family val="2"/>
-      <b val="1"/>
-[...1 lines deleted...]
-      <sz val="10"/>
     </font>
     <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
       <name val="trebuchet MS"/>
       <family val="2"/>
-      <color rgb="FF000000"/>
-      <sz val="10"/>
     </font>
     <font>
+      <sz val="11"/>
+      <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
-      <color theme="1"/>
-      <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <name val="Calibri"/>
+      <sz val="10"/>
+      <name val="Trebuchet MS"/>
       <family val="2"/>
-      <b val="1"/>
-[...2 lines deleted...]
-      <scheme val="minor"/>
     </font>
     <font>
+      <b/>
+      <sz val="9"/>
+      <color rgb="FF000000"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <color rgb="FF000000"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="9"/>
       <name val="Trebuchet MS"/>
       <family val="2"/>
-      <b val="1"/>
-[...1 lines deleted...]
-      <sz val="10"/>
     </font>
     <font>
+      <sz val="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="9"/>
       <name val="Trebuchet MS"/>
       <family val="2"/>
-      <color indexed="8"/>
-      <sz val="10"/>
     </font>
     <font>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <color rgb="FFFF0000"/>
       <name val="Trebuchet MS"/>
       <family val="2"/>
-      <sz val="10"/>
     </font>
     <font>
-      <name val="Calibri"/>
+      <sz val="9"/>
+      <color theme="0"/>
+      <name val="Trebuchet MS"/>
       <family val="2"/>
-      <color theme="10"/>
-[...2 lines deleted...]
-      <scheme val="minor"/>
     </font>
     <font>
+      <sz val="9"/>
+      <color theme="1"/>
       <name val="Trebuchet MS"/>
       <family val="2"/>
-      <b val="1"/>
-[...61 lines deleted...]
-      <sz val="11"/>
     </font>
   </fonts>
-  <fills count="6">
+  <fills count="5">
     <fill>
-      <patternFill/>
+      <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF000000"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFC0C0C0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
-    <fill>
-[...4 lines deleted...]
-    </fill>
   </fills>
-  <borders count="12">
+  <borders count="6">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
-      <bottom style="thin">
-[...7 lines deleted...]
-      <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
-      <top style="thin">
+      <top/>
+      <bottom style="thin">
         <color indexed="64"/>
-      </top>
-      <bottom/>
+      </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
-      <top/>
-[...18 lines deleted...]
-      <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
-    <border>
-[...29 lines deleted...]
-    </border>
   </borders>
-  <cellStyleXfs count="4">
-[...1 lines deleted...]
-    <xf numFmtId="9" fontId="7" fillId="0" borderId="0"/>
+  <cellStyleXfs count="8">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="9" fontId="16" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="169" fontId="16" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="43" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="101">
-[...15 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+  <cellXfs count="92">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="10" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="15" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="164" fontId="4" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="10" fontId="4" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="164" fontId="5" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="10" fontId="5" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="10" fontId="2" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="10" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="15" fontId="2" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="15" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="2">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="11" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="166" fontId="11" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="10" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="2" applyFont="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="2" applyFont="1"/>
+    <xf numFmtId="1" fontId="13" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="13" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="2" fontId="13" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="4" fontId="13" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="13" fillId="0" borderId="1" xfId="2" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="4" fontId="13" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="10" fontId="13" fillId="0" borderId="1" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="10" fontId="13" fillId="0" borderId="1" xfId="4" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="10" fontId="13" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="2" quotePrefix="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="2" quotePrefix="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="167" fontId="17" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="2" applyFont="1"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="168" fontId="13" fillId="0" borderId="1" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="171" fontId="13" fillId="0" borderId="0" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="2" quotePrefix="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="170" fontId="13" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="2"/>
+    <xf numFmtId="0" fontId="8" fillId="4" borderId="0" xfId="6" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="6" applyFont="1"/>
+    <xf numFmtId="43" fontId="8" fillId="0" borderId="0" xfId="7" applyFont="1" applyFill="1"/>
+    <xf numFmtId="172" fontId="8" fillId="0" borderId="0" xfId="6" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="172" fontId="8" fillId="0" borderId="1" xfId="7" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="15" fontId="8" fillId="0" borderId="1" xfId="7" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="172" fontId="13" fillId="0" borderId="1" xfId="7" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="15" fontId="13" fillId="0" borderId="1" xfId="7" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="13" fillId="0" borderId="2" xfId="2" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="13" fillId="0" borderId="3" xfId="2" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="13" fillId="0" borderId="2" xfId="2" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="13" fillId="0" borderId="3" xfId="2" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="10" fontId="13" fillId="0" borderId="2" xfId="4" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="10" fontId="13" fillId="0" borderId="3" xfId="4" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="10" fontId="13" fillId="0" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="10" fontId="13" fillId="0" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="13" fillId="0" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="13" fillId="0" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="2" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="3" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-[...213 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
   </cellXfs>
-  <cellStyles count="4">
+  <cellStyles count="8">
+    <cellStyle name="Comma 2" xfId="5" xr:uid="{F635CFB3-F18C-431B-A85C-ECFCC92EFA4A}"/>
+    <cellStyle name="Comma 4 2" xfId="7" xr:uid="{2C2A2693-45F3-49C9-8A36-7E7F75021897}"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
-    <cellStyle name="Percent" xfId="1" builtinId="5"/>
-[...1 lines deleted...]
-    <cellStyle name="Hyperlink" xfId="3" builtinId="8"/>
+    <cellStyle name="Normal 2" xfId="2" xr:uid="{35FE2951-5330-448F-8A18-92F47A9A8668}"/>
+    <cellStyle name="Normal 2 2" xfId="3" xr:uid="{B281B48E-0226-460C-A1E6-9BFBF1EA8B40}"/>
+    <cellStyle name="Normal 3 2" xfId="6" xr:uid="{92CE8906-64D5-4592-9A06-55675908E896}"/>
+    <cellStyle name="Normal 3 4 2 2 4" xfId="1" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
+    <cellStyle name="Percent 2" xfId="4" xr:uid="{8F6FAD4E-543F-44C9-8526-AA9B634DBD32}"/>
   </cellStyles>
+  <dxfs count="4">
+    <dxf>
+      <numFmt numFmtId="173" formatCode="#,##0.000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="174" formatCode="#,##0.0000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="4" formatCode="#,##0.00"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="175" formatCode="&quot;-&quot;"/>
+    </dxf>
+  </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
-  <colors>
-[...66 lines deleted...]
-  </colors>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
+      <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
+    </ext>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
+      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
+    </ext>
+  </extLst>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
-<file path=xl/drawings/_rels/drawing1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image1.png" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image2.png" Id="rId2" /></Relationships>
+<file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
-<wsDr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
-[...16 lines deleted...]
-        <cNvPicPr>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>106</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>2374900</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>31750</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="2" name="Picture 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000002000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
           <a:picLocks/>
-        </cNvPicPr>
-[...2 lines deleted...]
-        <a:blip r:embed="rId1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
-      </blipFill>
-      <spPr>
+      </xdr:blipFill>
+      <xdr:spPr>
         <a:xfrm>
-          <a:off x="457200" y="18942050"/>
+          <a:off x="457200" y="18256250"/>
           <a:ext cx="2374900" cy="1574800"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
-          <avLst/>
+          <a:avLst/>
         </a:prstGeom>
         <a:ln>
           <a:prstDash val="solid"/>
         </a:ln>
-      </spPr>
-[...19 lines deleted...]
-        <cNvPicPr>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>2374900</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>31750</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="3" name="Picture 2">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000003000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
           <a:picLocks/>
-        </cNvPicPr>
-[...2 lines deleted...]
-        <a:blip r:embed="rId2"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
-      </blipFill>
-      <spPr>
+      </xdr:blipFill>
+      <xdr:spPr>
         <a:xfrm>
-          <a:off x="457200" y="21355050"/>
+          <a:off x="457200" y="20669250"/>
           <a:ext cx="2374900" cy="1574800"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
-          <avLst/>
+          <a:avLst/>
         </a:prstGeom>
         <a:ln>
           <a:prstDash val="solid"/>
         </a:ln>
-      </spPr>
-[...3 lines deleted...]
-</wsDr>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+</xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -1045,3068 +1598,3351 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId1" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-[...4 lines deleted...]
-  <dimension ref="A1:L142"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+  <dimension ref="A1:L139"/>
   <sheetViews>
-    <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView tabSelected="1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr baseColWidth="8" defaultColWidth="8.7265625" defaultRowHeight="13.5"/>
+  <sheetFormatPr defaultRowHeight="13.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col width="6.54296875" bestFit="1" customWidth="1" style="2" min="1" max="1"/>
-[...11 lines deleted...]
-    <col width="8.7265625" customWidth="1" style="2" min="13" max="16384"/>
+    <col min="1" max="1" width="6.54296875" style="2" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="51.54296875" style="2" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="19.26953125" style="2" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="14.1796875" style="2" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="13.90625" style="2" customWidth="1"/>
+    <col min="6" max="6" width="23.90625" style="2" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="14" style="2" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="12.6328125" style="2" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="14.81640625" style="2" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="7.54296875" style="2" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="30.1796875" style="2" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="7.6328125" style="2" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="8.7265625" style="2" customWidth="1"/>
+    <col min="14" max="16384" width="8.7265625" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" ht="19" customHeight="1" s="70">
-[...98 lines deleted...]
-      <c r="A9" s="2" t="n">
+    <row r="1" spans="1:12" ht="19" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A1" s="30"/>
+      <c r="B1" s="91" t="s">
+        <v>0</v>
+      </c>
+      <c r="C1" s="90"/>
+      <c r="D1" s="90"/>
+      <c r="E1" s="90"/>
+      <c r="F1" s="90"/>
+    </row>
+    <row r="2" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="B2" s="3" t="s">
         <v>1</v>
       </c>
-      <c r="B9" s="2" t="inlineStr">
-[...14 lines deleted...]
-      <c r="E9" s="12" t="n">
+    </row>
+    <row r="4" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A4" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B4" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C4" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D4" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E4" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F4" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G4" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H4" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I4" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="J4" s="4" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="6" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="B6" s="3" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="7" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="B7" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="8" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="B8" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="K8" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="L8" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="9" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A9" s="2">
+        <v>1</v>
+      </c>
+      <c r="B9" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="C9" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="D9" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="E9" s="11">
         <v>13000</v>
       </c>
-      <c r="F9" s="6" t="n">
-[...5 lines deleted...]
-      <c r="H9" s="8" t="n">
+      <c r="F9" s="5">
+        <v>13423.23</v>
+      </c>
+      <c r="G9" s="6">
+        <v>4.1399999999999999E-2</v>
+      </c>
+      <c r="H9" s="7">
         <v>46675</v>
       </c>
-      <c r="J9" s="6" t="n">
-[...12 lines deleted...]
-      <c r="A10" s="2" t="n">
+      <c r="J9" s="5">
+        <v>8.0975000000000001</v>
+      </c>
+      <c r="K9" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="L9" s="6">
+        <v>0.5252</v>
+      </c>
+    </row>
+    <row r="10" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A10" s="2">
         <v>2</v>
       </c>
-      <c r="B10" s="2" t="inlineStr">
-[...23 lines deleted...]
-      <c r="H10" s="8" t="n">
+      <c r="B10" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="C10" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="D10" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="E10" s="11">
+        <v>10000</v>
+      </c>
+      <c r="F10" s="5">
+        <v>10015.1</v>
+      </c>
+      <c r="G10" s="6">
+        <v>3.09E-2</v>
+      </c>
+      <c r="H10" s="7">
+        <v>47137</v>
+      </c>
+      <c r="J10" s="5">
+        <v>7.7</v>
+      </c>
+      <c r="K10" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="L10" s="6">
+        <v>0.19869999999999999</v>
+      </c>
+    </row>
+    <row r="11" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A11" s="2">
+        <v>3</v>
+      </c>
+      <c r="B11" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="C11" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="D11" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="E11" s="11">
+        <v>10000</v>
+      </c>
+      <c r="F11" s="5">
+        <v>10011.25</v>
+      </c>
+      <c r="G11" s="6">
+        <v>3.09E-2</v>
+      </c>
+      <c r="H11" s="7">
+        <v>47246</v>
+      </c>
+      <c r="I11" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="J11" s="5">
+        <v>8.09</v>
+      </c>
+      <c r="K11" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="L11" s="6">
+        <v>7.7899999999999997E-2</v>
+      </c>
+    </row>
+    <row r="12" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A12" s="2">
+        <v>4</v>
+      </c>
+      <c r="B12" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="C12" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="D12" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="E12" s="11">
+        <v>8500</v>
+      </c>
+      <c r="F12" s="5">
+        <v>9214</v>
+      </c>
+      <c r="G12" s="6">
+        <v>2.8400000000000002E-2</v>
+      </c>
+      <c r="H12" s="7">
+        <v>46867</v>
+      </c>
+      <c r="I12" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="J12" s="5">
+        <v>8.4450000000000003</v>
+      </c>
+      <c r="K12" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="L12" s="6">
+        <v>5.5399999999999998E-2</v>
+      </c>
+    </row>
+    <row r="13" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A13" s="2">
+        <v>5</v>
+      </c>
+      <c r="B13" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="C13" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="D13" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="E13" s="11">
+        <v>7500</v>
+      </c>
+      <c r="F13" s="5">
+        <v>7957.01</v>
+      </c>
+      <c r="G13" s="6">
+        <v>2.4500000000000001E-2</v>
+      </c>
+      <c r="H13" s="7">
+        <v>46975</v>
+      </c>
+      <c r="J13" s="5">
+        <v>7.8449999999999998</v>
+      </c>
+      <c r="K13" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="L13" s="6">
+        <v>4.2700000000000002E-2</v>
+      </c>
+    </row>
+    <row r="14" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A14" s="2">
+        <v>6</v>
+      </c>
+      <c r="B14" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="C14" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="D14" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="E14" s="11">
+        <v>7500</v>
+      </c>
+      <c r="F14" s="5">
+        <v>7756.78</v>
+      </c>
+      <c r="G14" s="6">
+        <v>2.3900000000000001E-2</v>
+      </c>
+      <c r="H14" s="7">
+        <v>46696</v>
+      </c>
+      <c r="J14" s="5">
+        <v>7.7649999999999997</v>
+      </c>
+      <c r="K14" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="L14" s="6">
+        <v>2.6700000000000002E-2</v>
+      </c>
+    </row>
+    <row r="15" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A15" s="2">
+        <v>7</v>
+      </c>
+      <c r="B15" s="2" t="s">
+        <v>38</v>
+      </c>
+      <c r="C15" s="2" t="s">
+        <v>39</v>
+      </c>
+      <c r="D15" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="E15" s="11">
+        <v>7500</v>
+      </c>
+      <c r="F15" s="5">
+        <v>7641.42</v>
+      </c>
+      <c r="G15" s="6">
+        <v>2.3599999999999999E-2</v>
+      </c>
+      <c r="H15" s="7">
+        <v>47465</v>
+      </c>
+      <c r="J15" s="5">
+        <v>7.49</v>
+      </c>
+      <c r="K15" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="L15" s="6">
+        <v>2.3900000000000001E-2</v>
+      </c>
+    </row>
+    <row r="16" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A16" s="2">
+        <v>8</v>
+      </c>
+      <c r="B16" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="C16" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="D16" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="E16" s="11">
+        <v>750</v>
+      </c>
+      <c r="F16" s="5">
+        <v>7547.01</v>
+      </c>
+      <c r="G16" s="6">
+        <v>2.3300000000000001E-2</v>
+      </c>
+      <c r="H16" s="7">
+        <v>46535</v>
+      </c>
+      <c r="J16" s="5">
+        <v>7.5049999999999999</v>
+      </c>
+      <c r="K16" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="L16" s="6">
+        <v>1.47E-2</v>
+      </c>
+    </row>
+    <row r="17" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A17" s="2">
+        <v>9</v>
+      </c>
+      <c r="B17" s="2" t="s">
+        <v>43</v>
+      </c>
+      <c r="C17" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="D17" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="E17" s="11">
+        <v>7000</v>
+      </c>
+      <c r="F17" s="5">
+        <v>7472.05</v>
+      </c>
+      <c r="G17" s="6">
+        <v>2.3E-2</v>
+      </c>
+      <c r="H17" s="7">
+        <v>46930</v>
+      </c>
+      <c r="J17" s="5">
+        <v>8.0045000000000002</v>
+      </c>
+      <c r="K17" s="2" t="s">
+        <v>45</v>
+      </c>
+      <c r="L17" s="6">
+        <v>3.5000000000000001E-3</v>
+      </c>
+    </row>
+    <row r="18" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A18" s="2">
+        <v>10</v>
+      </c>
+      <c r="B18" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="C18" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="D18" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="E18" s="11">
+        <v>650</v>
+      </c>
+      <c r="F18" s="5">
+        <v>6696.77</v>
+      </c>
+      <c r="G18" s="6">
+        <v>2.06E-2</v>
+      </c>
+      <c r="H18" s="7">
+        <v>46769</v>
+      </c>
+      <c r="J18" s="5">
+        <v>7.59</v>
+      </c>
+      <c r="K18" s="2" t="s">
+        <v>48</v>
+      </c>
+      <c r="L18" s="6">
+        <v>3.1300000000000001E-2</v>
+      </c>
+    </row>
+    <row r="19" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A19" s="2">
+        <v>11</v>
+      </c>
+      <c r="B19" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="C19" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="D19" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="E19" s="11">
+        <v>600</v>
+      </c>
+      <c r="F19" s="5">
+        <v>6047.82</v>
+      </c>
+      <c r="G19" s="6">
+        <v>1.8599999999999998E-2</v>
+      </c>
+      <c r="H19" s="7">
+        <v>46449</v>
+      </c>
+      <c r="J19" s="5">
+        <v>8.0299999999999994</v>
+      </c>
+    </row>
+    <row r="20" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A20" s="2">
+        <v>12</v>
+      </c>
+      <c r="B20" s="2" t="s">
+        <v>51</v>
+      </c>
+      <c r="C20" s="2" t="s">
+        <v>52</v>
+      </c>
+      <c r="D20" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="E20" s="11">
+        <v>5000</v>
+      </c>
+      <c r="F20" s="5">
+        <v>5275.72</v>
+      </c>
+      <c r="G20" s="6">
+        <v>1.6299999999999999E-2</v>
+      </c>
+      <c r="H20" s="7">
+        <v>47662</v>
+      </c>
+      <c r="J20" s="5">
+        <v>8.0250000000000004</v>
+      </c>
+    </row>
+    <row r="21" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A21" s="2">
+        <v>13</v>
+      </c>
+      <c r="B21" s="2" t="s">
+        <v>38</v>
+      </c>
+      <c r="C21" s="2" t="s">
+        <v>53</v>
+      </c>
+      <c r="D21" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="E21" s="11">
+        <v>500</v>
+      </c>
+      <c r="F21" s="5">
+        <v>5266.05</v>
+      </c>
+      <c r="G21" s="6">
+        <v>1.6199999999999999E-2</v>
+      </c>
+      <c r="H21" s="7">
+        <v>46602</v>
+      </c>
+      <c r="J21" s="5">
+        <v>7.48</v>
+      </c>
+    </row>
+    <row r="22" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A22" s="2">
+        <v>14</v>
+      </c>
+      <c r="B22" s="2" t="s">
+        <v>54</v>
+      </c>
+      <c r="C22" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="D22" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="E22" s="11">
+        <v>5000</v>
+      </c>
+      <c r="F22" s="5">
+        <v>5252.38</v>
+      </c>
+      <c r="G22" s="6">
+        <v>1.6199999999999999E-2</v>
+      </c>
+      <c r="H22" s="7">
+        <v>46589</v>
+      </c>
+      <c r="J22" s="5">
+        <v>7.81</v>
+      </c>
+    </row>
+    <row r="23" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A23" s="2">
+        <v>15</v>
+      </c>
+      <c r="B23" s="2" t="s">
+        <v>56</v>
+      </c>
+      <c r="C23" s="2" t="s">
+        <v>57</v>
+      </c>
+      <c r="D23" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="E23" s="11">
+        <v>5000</v>
+      </c>
+      <c r="F23" s="5">
+        <v>5219.92</v>
+      </c>
+      <c r="G23" s="6">
+        <v>1.61E-2</v>
+      </c>
+      <c r="H23" s="7">
         <v>47011</v>
       </c>
-      <c r="J10" s="6" t="n">
-[...12 lines deleted...]
-      <c r="A11" s="2" t="n">
+      <c r="J23" s="5">
+        <v>7.7316000000000003</v>
+      </c>
+    </row>
+    <row r="24" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A24" s="2">
+        <v>16</v>
+      </c>
+      <c r="B24" s="2" t="s">
+        <v>58</v>
+      </c>
+      <c r="C24" s="2" t="s">
+        <v>59</v>
+      </c>
+      <c r="D24" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="E24" s="11">
+        <v>5000</v>
+      </c>
+      <c r="F24" s="5">
+        <v>5172.3599999999997</v>
+      </c>
+      <c r="G24" s="6">
+        <v>1.5900000000000001E-2</v>
+      </c>
+      <c r="H24" s="7">
+        <v>47175</v>
+      </c>
+      <c r="J24" s="5">
+        <v>7.84</v>
+      </c>
+    </row>
+    <row r="25" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A25" s="2">
+        <v>17</v>
+      </c>
+      <c r="B25" s="2" t="s">
+        <v>60</v>
+      </c>
+      <c r="C25" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="D25" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="E25" s="11">
+        <v>5000</v>
+      </c>
+      <c r="F25" s="5">
+        <v>5168.1099999999997</v>
+      </c>
+      <c r="G25" s="6">
+        <v>1.5900000000000001E-2</v>
+      </c>
+      <c r="H25" s="7">
+        <v>46741</v>
+      </c>
+      <c r="J25" s="5">
+        <v>7.79</v>
+      </c>
+    </row>
+    <row r="26" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A26" s="2">
+        <v>18</v>
+      </c>
+      <c r="B26" s="2" t="s">
+        <v>51</v>
+      </c>
+      <c r="C26" s="2" t="s">
+        <v>62</v>
+      </c>
+      <c r="D26" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="E26" s="11">
+        <v>5000</v>
+      </c>
+      <c r="F26" s="5">
+        <v>5149.3999999999996</v>
+      </c>
+      <c r="G26" s="6">
+        <v>1.5900000000000001E-2</v>
+      </c>
+      <c r="H26" s="7">
+        <v>46731</v>
+      </c>
+      <c r="J26" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="27" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A27" s="2">
+        <v>19</v>
+      </c>
+      <c r="B27" s="2" t="s">
+        <v>63</v>
+      </c>
+      <c r="C27" s="2" t="s">
+        <v>64</v>
+      </c>
+      <c r="D27" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="E27" s="11">
+        <v>500</v>
+      </c>
+      <c r="F27" s="5">
+        <v>5123.47</v>
+      </c>
+      <c r="G27" s="6">
+        <v>1.5800000000000002E-2</v>
+      </c>
+      <c r="H27" s="7">
+        <v>46781</v>
+      </c>
+      <c r="J27" s="5">
+        <v>7.82</v>
+      </c>
+    </row>
+    <row r="28" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A28" s="2">
+        <v>20</v>
+      </c>
+      <c r="B28" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="C28" s="2" t="s">
+        <v>65</v>
+      </c>
+      <c r="D28" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="E28" s="11">
+        <v>500</v>
+      </c>
+      <c r="F28" s="5">
+        <v>5094.32</v>
+      </c>
+      <c r="G28" s="6">
+        <v>1.5699999999999999E-2</v>
+      </c>
+      <c r="H28" s="7">
+        <v>46438</v>
+      </c>
+      <c r="J28" s="5">
+        <v>7.5549999999999997</v>
+      </c>
+    </row>
+    <row r="29" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A29" s="2">
+        <v>21</v>
+      </c>
+      <c r="B29" s="2" t="s">
+        <v>56</v>
+      </c>
+      <c r="C29" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="D29" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="E29" s="11">
+        <v>5000</v>
+      </c>
+      <c r="F29" s="5">
+        <v>5037.93</v>
+      </c>
+      <c r="G29" s="6">
+        <v>1.55E-2</v>
+      </c>
+      <c r="H29" s="7">
+        <v>46836</v>
+      </c>
+      <c r="J29" s="5">
+        <v>7.71</v>
+      </c>
+    </row>
+    <row r="30" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A30" s="2">
+        <v>22</v>
+      </c>
+      <c r="B30" s="2" t="s">
+        <v>67</v>
+      </c>
+      <c r="C30" s="2" t="s">
+        <v>68</v>
+      </c>
+      <c r="D30" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="E30" s="11">
+        <v>5000</v>
+      </c>
+      <c r="F30" s="5">
+        <v>5027.75</v>
+      </c>
+      <c r="G30" s="6">
+        <v>1.55E-2</v>
+      </c>
+      <c r="H30" s="7">
+        <v>46801</v>
+      </c>
+      <c r="J30" s="5">
+        <v>7.59</v>
+      </c>
+    </row>
+    <row r="31" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A31" s="2">
+        <v>23</v>
+      </c>
+      <c r="B31" s="2" t="s">
+        <v>58</v>
+      </c>
+      <c r="C31" s="2" t="s">
+        <v>69</v>
+      </c>
+      <c r="D31" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="E31" s="11">
+        <v>5000</v>
+      </c>
+      <c r="F31" s="5">
+        <v>4994.8</v>
+      </c>
+      <c r="G31" s="6">
+        <v>1.54E-2</v>
+      </c>
+      <c r="H31" s="7">
+        <v>47158</v>
+      </c>
+      <c r="J31" s="5">
+        <v>7.84</v>
+      </c>
+    </row>
+    <row r="32" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A32" s="2">
+        <v>24</v>
+      </c>
+      <c r="B32" s="2" t="s">
+        <v>38</v>
+      </c>
+      <c r="C32" s="2" t="s">
+        <v>70</v>
+      </c>
+      <c r="D32" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="E32" s="11">
+        <v>5000</v>
+      </c>
+      <c r="F32" s="5">
+        <v>4966.87</v>
+      </c>
+      <c r="G32" s="6">
+        <v>1.5299999999999999E-2</v>
+      </c>
+      <c r="H32" s="7">
+        <v>47661</v>
+      </c>
+      <c r="J32" s="5">
+        <v>7.6</v>
+      </c>
+    </row>
+    <row r="33" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A33" s="2">
+        <v>25</v>
+      </c>
+      <c r="B33" s="2" t="s">
+        <v>58</v>
+      </c>
+      <c r="C33" s="2" t="s">
+        <v>71</v>
+      </c>
+      <c r="D33" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="E33" s="11">
+        <v>5000</v>
+      </c>
+      <c r="F33" s="5">
+        <v>4955.3999999999996</v>
+      </c>
+      <c r="G33" s="6">
+        <v>1.5299999999999999E-2</v>
+      </c>
+      <c r="H33" s="7">
+        <v>47218</v>
+      </c>
+      <c r="J33" s="5">
+        <v>7.85</v>
+      </c>
+    </row>
+    <row r="34" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A34" s="2">
+        <v>26</v>
+      </c>
+      <c r="B34" s="2" t="s">
+        <v>67</v>
+      </c>
+      <c r="C34" s="2" t="s">
+        <v>72</v>
+      </c>
+      <c r="D34" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="E34" s="11">
+        <v>5000</v>
+      </c>
+      <c r="F34" s="5">
+        <v>4947.8900000000003</v>
+      </c>
+      <c r="G34" s="6">
+        <v>1.5299999999999999E-2</v>
+      </c>
+      <c r="H34" s="7">
+        <v>47603</v>
+      </c>
+      <c r="J34" s="5">
+        <v>7.75</v>
+      </c>
+    </row>
+    <row r="35" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A35" s="2">
+        <v>27</v>
+      </c>
+      <c r="B35" s="2" t="s">
+        <v>73</v>
+      </c>
+      <c r="C35" s="2" t="s">
+        <v>74</v>
+      </c>
+      <c r="D35" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="E35" s="11">
+        <v>4000</v>
+      </c>
+      <c r="F35" s="5">
+        <v>4223.8599999999997</v>
+      </c>
+      <c r="G35" s="6">
+        <v>1.2999999999999999E-2</v>
+      </c>
+      <c r="H35" s="7">
+        <v>46648</v>
+      </c>
+      <c r="J35" s="5">
+        <v>8.2600999999999996</v>
+      </c>
+    </row>
+    <row r="36" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A36" s="2">
+        <v>28</v>
+      </c>
+      <c r="B36" s="2" t="s">
+        <v>63</v>
+      </c>
+      <c r="C36" s="2" t="s">
+        <v>75</v>
+      </c>
+      <c r="D36" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="E36" s="11">
+        <v>4000</v>
+      </c>
+      <c r="F36" s="5">
+        <v>3910.06</v>
+      </c>
+      <c r="G36" s="6">
+        <v>1.21E-2</v>
+      </c>
+      <c r="H36" s="7">
+        <v>47602</v>
+      </c>
+      <c r="J36" s="5">
+        <v>7.85</v>
+      </c>
+    </row>
+    <row r="37" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A37" s="2">
+        <v>29</v>
+      </c>
+      <c r="B37" s="2" t="s">
+        <v>67</v>
+      </c>
+      <c r="C37" s="2" t="s">
+        <v>76</v>
+      </c>
+      <c r="D37" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="E37" s="11">
+        <v>3500</v>
+      </c>
+      <c r="F37" s="5">
+        <v>3543.82</v>
+      </c>
+      <c r="G37" s="6">
+        <v>1.09E-2</v>
+      </c>
+      <c r="H37" s="7">
+        <v>46843</v>
+      </c>
+      <c r="J37" s="5">
+        <v>7.59</v>
+      </c>
+    </row>
+    <row r="38" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A38" s="2">
+        <v>30</v>
+      </c>
+      <c r="B38" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="C38" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="D38" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="E38" s="11">
+        <v>2500</v>
+      </c>
+      <c r="F38" s="5">
+        <v>2713.63</v>
+      </c>
+      <c r="G38" s="6">
+        <v>8.3999999999999995E-3</v>
+      </c>
+      <c r="H38" s="7">
+        <v>46555</v>
+      </c>
+      <c r="J38" s="5">
+        <v>8.4450000000000003</v>
+      </c>
+    </row>
+    <row r="39" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A39" s="2">
+        <v>31</v>
+      </c>
+      <c r="B39" s="2" t="s">
+        <v>67</v>
+      </c>
+      <c r="C39" s="2" t="s">
+        <v>78</v>
+      </c>
+      <c r="D39" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="E39" s="11">
+        <v>2500</v>
+      </c>
+      <c r="F39" s="5">
+        <v>2682.28</v>
+      </c>
+      <c r="G39" s="6">
+        <v>8.3000000000000001E-3</v>
+      </c>
+      <c r="H39" s="7">
+        <v>46538</v>
+      </c>
+      <c r="J39" s="5">
+        <v>7.5650000000000004</v>
+      </c>
+    </row>
+    <row r="40" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A40" s="2">
+        <v>32</v>
+      </c>
+      <c r="B40" s="2" t="s">
+        <v>79</v>
+      </c>
+      <c r="C40" s="2" t="s">
+        <v>80</v>
+      </c>
+      <c r="D40" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="E40" s="11">
+        <v>2500</v>
+      </c>
+      <c r="F40" s="5">
+        <v>2649.69</v>
+      </c>
+      <c r="G40" s="6">
+        <v>8.2000000000000007E-3</v>
+      </c>
+      <c r="H40" s="7">
+        <v>47280</v>
+      </c>
+      <c r="J40" s="5">
+        <v>7.85</v>
+      </c>
+    </row>
+    <row r="41" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A41" s="2">
+        <v>33</v>
+      </c>
+      <c r="B41" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="C41" s="2" t="s">
+        <v>81</v>
+      </c>
+      <c r="D41" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="E41" s="11">
+        <v>250</v>
+      </c>
+      <c r="F41" s="5">
+        <v>2631.83</v>
+      </c>
+      <c r="G41" s="6">
+        <v>8.0999999999999996E-3</v>
+      </c>
+      <c r="H41" s="7">
+        <v>46606</v>
+      </c>
+      <c r="J41" s="5">
+        <v>7.5650000000000004</v>
+      </c>
+    </row>
+    <row r="42" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A42" s="2">
+        <v>34</v>
+      </c>
+      <c r="B42" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="C42" s="2" t="s">
+        <v>82</v>
+      </c>
+      <c r="D42" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="E42" s="11">
+        <v>2500</v>
+      </c>
+      <c r="F42" s="5">
+        <v>2611.5100000000002</v>
+      </c>
+      <c r="G42" s="6">
+        <v>8.0999999999999996E-3</v>
+      </c>
+      <c r="H42" s="7">
+        <v>46949</v>
+      </c>
+      <c r="J42" s="5">
+        <v>7.6806999999999999</v>
+      </c>
+    </row>
+    <row r="43" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A43" s="2">
+        <v>35</v>
+      </c>
+      <c r="B43" s="2" t="s">
+        <v>67</v>
+      </c>
+      <c r="C43" s="2" t="s">
+        <v>83</v>
+      </c>
+      <c r="D43" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="E43" s="11">
+        <v>2500</v>
+      </c>
+      <c r="F43" s="5">
+        <v>2605.06</v>
+      </c>
+      <c r="G43" s="6">
+        <v>8.0000000000000002E-3</v>
+      </c>
+      <c r="H43" s="7">
+        <v>47634</v>
+      </c>
+      <c r="J43" s="5">
+        <v>7.75</v>
+      </c>
+    </row>
+    <row r="44" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A44" s="2">
+        <v>36</v>
+      </c>
+      <c r="B44" s="2" t="s">
+        <v>63</v>
+      </c>
+      <c r="C44" s="2" t="s">
+        <v>84</v>
+      </c>
+      <c r="D44" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="E44" s="11">
+        <v>2500</v>
+      </c>
+      <c r="F44" s="5">
+        <v>2586.8000000000002</v>
+      </c>
+      <c r="G44" s="6">
+        <v>8.0000000000000002E-3</v>
+      </c>
+      <c r="H44" s="7">
+        <v>47409</v>
+      </c>
+      <c r="J44" s="5">
+        <v>7.85</v>
+      </c>
+    </row>
+    <row r="45" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A45" s="2">
+        <v>37</v>
+      </c>
+      <c r="B45" s="2" t="s">
+        <v>58</v>
+      </c>
+      <c r="C45" s="2" t="s">
+        <v>85</v>
+      </c>
+      <c r="D45" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="E45" s="11">
+        <v>2500</v>
+      </c>
+      <c r="F45" s="5">
+        <v>2575.4299999999998</v>
+      </c>
+      <c r="G45" s="6">
+        <v>7.9000000000000008E-3</v>
+      </c>
+      <c r="H45" s="7">
+        <v>46916</v>
+      </c>
+      <c r="J45" s="5">
+        <v>7.7643000000000004</v>
+      </c>
+    </row>
+    <row r="46" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A46" s="2">
+        <v>38</v>
+      </c>
+      <c r="B46" s="2" t="s">
+        <v>86</v>
+      </c>
+      <c r="C46" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="D46" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="E46" s="11">
+        <v>2500</v>
+      </c>
+      <c r="F46" s="5">
+        <v>2566.5100000000002</v>
+      </c>
+      <c r="G46" s="6">
+        <v>7.9000000000000008E-3</v>
+      </c>
+      <c r="H46" s="7">
+        <v>46673</v>
+      </c>
+      <c r="J46" s="5">
+        <v>8.16</v>
+      </c>
+    </row>
+    <row r="47" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A47" s="2">
+        <v>39</v>
+      </c>
+      <c r="B47" s="2" t="s">
+        <v>63</v>
+      </c>
+      <c r="C47" s="2" t="s">
+        <v>88</v>
+      </c>
+      <c r="D47" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="E47" s="11">
+        <v>2500</v>
+      </c>
+      <c r="F47" s="5">
+        <v>2545.31</v>
+      </c>
+      <c r="G47" s="6">
+        <v>7.7999999999999996E-3</v>
+      </c>
+      <c r="H47" s="7">
+        <v>46794</v>
+      </c>
+      <c r="J47" s="5">
+        <v>7.82</v>
+      </c>
+    </row>
+    <row r="48" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A48" s="2">
+        <v>40</v>
+      </c>
+      <c r="B48" s="2" t="s">
+        <v>89</v>
+      </c>
+      <c r="C48" s="2" t="s">
+        <v>90</v>
+      </c>
+      <c r="D48" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="E48" s="11">
+        <v>2500</v>
+      </c>
+      <c r="F48" s="5">
+        <v>2523.23</v>
+      </c>
+      <c r="G48" s="6">
+        <v>7.7999999999999996E-3</v>
+      </c>
+      <c r="H48" s="7">
+        <v>47501</v>
+      </c>
+      <c r="J48" s="5">
+        <v>8.1803000000000008</v>
+      </c>
+    </row>
+    <row r="49" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A49" s="2">
+        <v>41</v>
+      </c>
+      <c r="B49" s="2" t="s">
+        <v>67</v>
+      </c>
+      <c r="C49" s="2" t="s">
+        <v>91</v>
+      </c>
+      <c r="D49" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="E49" s="11">
+        <v>250</v>
+      </c>
+      <c r="F49" s="5">
+        <v>2521.35</v>
+      </c>
+      <c r="G49" s="6">
+        <v>7.7999999999999996E-3</v>
+      </c>
+      <c r="H49" s="7">
+        <v>46843</v>
+      </c>
+      <c r="J49" s="5">
+        <v>7.59</v>
+      </c>
+    </row>
+    <row r="50" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A50" s="2">
+        <v>42</v>
+      </c>
+      <c r="B50" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="C50" s="2" t="s">
+        <v>92</v>
+      </c>
+      <c r="D50" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="E50" s="11">
+        <v>2500</v>
+      </c>
+      <c r="F50" s="5">
+        <v>2513.69</v>
+      </c>
+      <c r="G50" s="6">
+        <v>7.7000000000000002E-3</v>
+      </c>
+      <c r="H50" s="7">
+        <v>47172</v>
+      </c>
+      <c r="J50" s="5">
+        <v>7.7</v>
+      </c>
+    </row>
+    <row r="51" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A51" s="2">
+        <v>43</v>
+      </c>
+      <c r="B51" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="C51" s="2" t="s">
+        <v>93</v>
+      </c>
+      <c r="D51" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="E51" s="11">
+        <v>2500</v>
+      </c>
+      <c r="F51" s="5">
+        <v>2503.4699999999998</v>
+      </c>
+      <c r="G51" s="6">
+        <v>7.7000000000000002E-3</v>
+      </c>
+      <c r="H51" s="7">
+        <v>47330</v>
+      </c>
+      <c r="J51" s="5">
+        <v>7.5549999999999997</v>
+      </c>
+    </row>
+    <row r="52" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A52" s="2">
+        <v>44</v>
+      </c>
+      <c r="B52" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="C52" s="2" t="s">
+        <v>94</v>
+      </c>
+      <c r="D52" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="E52" s="11">
+        <v>2500</v>
+      </c>
+      <c r="F52" s="5">
+        <v>2502.37</v>
+      </c>
+      <c r="G52" s="6">
+        <v>7.7000000000000002E-3</v>
+      </c>
+      <c r="H52" s="7">
+        <v>47238</v>
+      </c>
+      <c r="J52" s="5">
+        <v>7.77</v>
+      </c>
+    </row>
+    <row r="53" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A53" s="2">
+        <v>45</v>
+      </c>
+      <c r="B53" s="2" t="s">
+        <v>58</v>
+      </c>
+      <c r="C53" s="2" t="s">
+        <v>95</v>
+      </c>
+      <c r="D53" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="E53" s="11">
+        <v>2500</v>
+      </c>
+      <c r="F53" s="5">
+        <v>2493.04</v>
+      </c>
+      <c r="G53" s="6">
+        <v>7.7000000000000002E-3</v>
+      </c>
+      <c r="H53" s="7">
+        <v>47128</v>
+      </c>
+      <c r="J53" s="5">
+        <v>7.84</v>
+      </c>
+    </row>
+    <row r="54" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A54" s="2">
+        <v>46</v>
+      </c>
+      <c r="B54" s="2" t="s">
+        <v>96</v>
+      </c>
+      <c r="C54" s="2" t="s">
+        <v>97</v>
+      </c>
+      <c r="D54" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="E54" s="11">
+        <v>2500</v>
+      </c>
+      <c r="F54" s="5">
+        <v>2468</v>
+      </c>
+      <c r="G54" s="6">
+        <v>7.6E-3</v>
+      </c>
+      <c r="H54" s="7">
+        <v>47095</v>
+      </c>
+      <c r="J54" s="5">
+        <v>8.1329999999999991</v>
+      </c>
+    </row>
+    <row r="55" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A55" s="2">
+        <v>47</v>
+      </c>
+      <c r="B55" s="2" t="s">
+        <v>98</v>
+      </c>
+      <c r="C55" s="2" t="s">
+        <v>99</v>
+      </c>
+      <c r="D55" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="E55" s="11">
+        <v>1898</v>
+      </c>
+      <c r="F55" s="5">
+        <v>1919.86</v>
+      </c>
+      <c r="G55" s="6">
+        <v>5.8999999999999999E-3</v>
+      </c>
+      <c r="H55" s="7">
+        <v>47137</v>
+      </c>
+      <c r="J55" s="5">
+        <v>8.1249000000000002</v>
+      </c>
+    </row>
+    <row r="56" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A56" s="2">
+        <v>48</v>
+      </c>
+      <c r="B56" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="C56" s="2" t="s">
+        <v>100</v>
+      </c>
+      <c r="D56" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="E56" s="11">
+        <v>750</v>
+      </c>
+      <c r="F56" s="5">
+        <v>752.02</v>
+      </c>
+      <c r="G56" s="6">
+        <v>2.3E-3</v>
+      </c>
+      <c r="H56" s="7">
+        <v>47150</v>
+      </c>
+      <c r="J56" s="5">
+        <v>8.1575000000000006</v>
+      </c>
+    </row>
+    <row r="57" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A57" s="2">
+        <v>49</v>
+      </c>
+      <c r="B57" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="C57" s="2" t="s">
+        <v>101</v>
+      </c>
+      <c r="D57" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="E57" s="11">
+        <v>500</v>
+      </c>
+      <c r="F57" s="5">
+        <v>511.78</v>
+      </c>
+      <c r="G57" s="6">
+        <v>1.6000000000000001E-3</v>
+      </c>
+      <c r="H57" s="7">
+        <v>48136</v>
+      </c>
+      <c r="J57" s="5">
+        <v>7.8</v>
+      </c>
+    </row>
+    <row r="58" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A58" s="2">
+        <v>50</v>
+      </c>
+      <c r="B58" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="C58" s="2" t="s">
+        <v>102</v>
+      </c>
+      <c r="D58" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="E58" s="11">
+        <v>500</v>
+      </c>
+      <c r="F58" s="5">
+        <v>510.67</v>
+      </c>
+      <c r="G58" s="6">
+        <v>1.6000000000000001E-3</v>
+      </c>
+      <c r="H58" s="7">
+        <v>46722</v>
+      </c>
+      <c r="J58" s="5">
+        <v>8.0975000000000001</v>
+      </c>
+    </row>
+    <row r="59" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A59" s="2">
+        <v>51</v>
+      </c>
+      <c r="B59" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="C59" s="2" t="s">
+        <v>103</v>
+      </c>
+      <c r="D59" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="E59" s="11">
+        <v>50</v>
+      </c>
+      <c r="F59" s="5">
+        <v>510.59</v>
+      </c>
+      <c r="G59" s="6">
+        <v>1.6000000000000001E-3</v>
+      </c>
+      <c r="H59" s="7">
+        <v>46407</v>
+      </c>
+      <c r="J59" s="5">
+        <v>7.5449999999999999</v>
+      </c>
+    </row>
+    <row r="60" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A60" s="8"/>
+      <c r="B60" s="8" t="s">
+        <v>104</v>
+      </c>
+      <c r="C60" s="8"/>
+      <c r="D60" s="8"/>
+      <c r="E60" s="8"/>
+      <c r="F60" s="9">
+        <v>230010.67</v>
+      </c>
+      <c r="G60" s="10">
+        <v>0.70909999999999995</v>
+      </c>
+    </row>
+    <row r="62" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="B62" s="3" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="63" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A63" s="2">
+        <v>52</v>
+      </c>
+      <c r="B63" s="2" t="s">
+        <v>106</v>
+      </c>
+      <c r="C63" s="2" t="s">
+        <v>107</v>
+      </c>
+      <c r="D63" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="E63" s="11">
+        <v>20000000</v>
+      </c>
+      <c r="F63" s="5">
+        <v>19370.12</v>
+      </c>
+      <c r="G63" s="6">
+        <v>5.9700000000000003E-2</v>
+      </c>
+      <c r="H63" s="7">
+        <v>49588</v>
+      </c>
+      <c r="J63" s="5">
+        <v>7.0490000000000004</v>
+      </c>
+    </row>
+    <row r="64" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A64" s="2">
+        <v>53</v>
+      </c>
+      <c r="B64" s="2" t="s">
+        <v>108</v>
+      </c>
+      <c r="C64" s="2" t="s">
+        <v>109</v>
+      </c>
+      <c r="D64" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="E64" s="11">
+        <v>12500000</v>
+      </c>
+      <c r="F64" s="5">
+        <v>12400.88</v>
+      </c>
+      <c r="G64" s="6">
+        <v>3.8199999999999998E-2</v>
+      </c>
+      <c r="H64" s="7">
+        <v>49929</v>
+      </c>
+      <c r="J64" s="5">
+        <v>7.7420999999999998</v>
+      </c>
+    </row>
+    <row r="65" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A65" s="2">
+        <v>54</v>
+      </c>
+      <c r="B65" s="2" t="s">
+        <v>110</v>
+      </c>
+      <c r="C65" s="2" t="s">
+        <v>111</v>
+      </c>
+      <c r="D65" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="E65" s="11">
+        <v>12000000</v>
+      </c>
+      <c r="F65" s="5">
+        <v>12118.22</v>
+      </c>
+      <c r="G65" s="6">
+        <v>3.7400000000000003E-2</v>
+      </c>
+      <c r="H65" s="7">
+        <v>47856</v>
+      </c>
+      <c r="J65" s="5">
+        <v>7.3959999999999999</v>
+      </c>
+    </row>
+    <row r="66" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A66" s="2">
+        <v>55</v>
+      </c>
+      <c r="B66" s="2" t="s">
+        <v>112</v>
+      </c>
+      <c r="C66" s="2" t="s">
+        <v>113</v>
+      </c>
+      <c r="D66" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="E66" s="11">
+        <v>11500000</v>
+      </c>
+      <c r="F66" s="5">
+        <v>11899.98</v>
+      </c>
+      <c r="G66" s="6">
+        <v>3.6700000000000003E-2</v>
+      </c>
+      <c r="H66" s="7">
+        <v>48017</v>
+      </c>
+      <c r="J66" s="5">
+        <v>6.8780999999999999</v>
+      </c>
+    </row>
+    <row r="67" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A67" s="2">
+        <v>56</v>
+      </c>
+      <c r="B67" s="2" t="s">
+        <v>114</v>
+      </c>
+      <c r="C67" s="2" t="s">
+        <v>115</v>
+      </c>
+      <c r="D67" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="E67" s="11">
+        <v>3455000</v>
+      </c>
+      <c r="F67" s="5">
+        <v>3446.88</v>
+      </c>
+      <c r="G67" s="6">
+        <v>1.06E-2</v>
+      </c>
+      <c r="H67" s="7">
+        <v>48078</v>
+      </c>
+      <c r="J67" s="5">
+        <v>7.4291999999999998</v>
+      </c>
+    </row>
+    <row r="68" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A68" s="2">
+        <v>57</v>
+      </c>
+      <c r="B68" s="2" t="s">
+        <v>116</v>
+      </c>
+      <c r="C68" s="2" t="s">
+        <v>117</v>
+      </c>
+      <c r="D68" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="E68" s="11">
+        <v>2730500</v>
+      </c>
+      <c r="F68" s="5">
+        <v>2720.32</v>
+      </c>
+      <c r="G68" s="6">
+        <v>8.3999999999999995E-3</v>
+      </c>
+      <c r="H68" s="7">
+        <v>49806</v>
+      </c>
+      <c r="J68" s="5">
+        <v>7.0058999999999996</v>
+      </c>
+    </row>
+    <row r="69" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A69" s="2">
+        <v>58</v>
+      </c>
+      <c r="B69" s="2" t="s">
+        <v>118</v>
+      </c>
+      <c r="C69" s="2" t="s">
+        <v>119</v>
+      </c>
+      <c r="D69" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="E69" s="11">
+        <v>2500000</v>
+      </c>
+      <c r="F69" s="5">
+        <v>2491.7399999999998</v>
+      </c>
+      <c r="G69" s="6">
+        <v>7.7000000000000002E-3</v>
+      </c>
+      <c r="H69" s="7">
+        <v>47882</v>
+      </c>
+      <c r="J69" s="5">
+        <v>7.4634999999999998</v>
+      </c>
+    </row>
+    <row r="70" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A70" s="8"/>
+      <c r="B70" s="8" t="s">
+        <v>104</v>
+      </c>
+      <c r="C70" s="8"/>
+      <c r="D70" s="8"/>
+      <c r="E70" s="8"/>
+      <c r="F70" s="9">
+        <v>64448.14</v>
+      </c>
+      <c r="G70" s="10">
+        <v>0.19869999999999999</v>
+      </c>
+    </row>
+    <row r="72" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="B72" s="3" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="73" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A73" s="2">
+        <v>59</v>
+      </c>
+      <c r="B73" s="2" t="s">
+        <v>121</v>
+      </c>
+      <c r="C73" s="2" t="s">
+        <v>122</v>
+      </c>
+      <c r="D73" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="E73" s="11">
+        <v>155</v>
+      </c>
+      <c r="F73" s="5">
+        <v>13855.72</v>
+      </c>
+      <c r="G73" s="6">
+        <v>4.2700000000000002E-2</v>
+      </c>
+      <c r="H73" s="7">
+        <v>47746</v>
+      </c>
+      <c r="J73" s="5">
+        <v>8.6199999999999992</v>
+      </c>
+    </row>
+    <row r="74" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A74" s="8"/>
+      <c r="B74" s="8" t="s">
+        <v>104</v>
+      </c>
+      <c r="C74" s="8"/>
+      <c r="D74" s="8"/>
+      <c r="E74" s="8"/>
+      <c r="F74" s="9">
+        <v>13855.72</v>
+      </c>
+      <c r="G74" s="10">
+        <v>4.2700000000000002E-2</v>
+      </c>
+    </row>
+    <row r="76" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="B76" s="3" t="s">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="77" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="B77" s="3" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="78" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A78" s="2">
+        <v>60</v>
+      </c>
+      <c r="B78" s="2" t="s">
+        <v>125</v>
+      </c>
+      <c r="C78" s="2" t="s">
+        <v>126</v>
+      </c>
+      <c r="D78" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="E78" s="11">
+        <v>500</v>
+      </c>
+      <c r="F78" s="5">
+        <v>2395.9899999999998</v>
+      </c>
+      <c r="G78" s="6">
+        <v>7.4000000000000003E-3</v>
+      </c>
+      <c r="H78" s="7">
+        <v>46377</v>
+      </c>
+      <c r="J78" s="5">
+        <v>7.2348999999999997</v>
+      </c>
+    </row>
+    <row r="79" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A79" s="2">
+        <v>61</v>
+      </c>
+      <c r="B79" s="2" t="s">
+        <v>58</v>
+      </c>
+      <c r="C79" s="2" t="s">
+        <v>127</v>
+      </c>
+      <c r="D79" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="E79" s="11">
+        <v>500</v>
+      </c>
+      <c r="F79" s="5">
+        <v>2380.54</v>
+      </c>
+      <c r="G79" s="6">
+        <v>7.3000000000000001E-3</v>
+      </c>
+      <c r="H79" s="7">
+        <v>46401</v>
+      </c>
+      <c r="J79" s="5">
+        <v>7.5378999999999996</v>
+      </c>
+    </row>
+    <row r="80" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A80" s="8"/>
+      <c r="B80" s="8" t="s">
+        <v>104</v>
+      </c>
+      <c r="C80" s="8"/>
+      <c r="D80" s="8"/>
+      <c r="E80" s="8"/>
+      <c r="F80" s="9">
+        <v>4776.53</v>
+      </c>
+      <c r="G80" s="10">
+        <v>1.47E-2</v>
+      </c>
+    </row>
+    <row r="82" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A82" s="2">
+        <v>62</v>
+      </c>
+      <c r="B82" s="3" t="s">
+        <v>128</v>
+      </c>
+      <c r="F82" s="5">
+        <v>9943.11</v>
+      </c>
+      <c r="G82" s="6">
+        <v>3.0700000000000002E-2</v>
+      </c>
+      <c r="H82" s="7">
+        <v>46160</v>
+      </c>
+    </row>
+    <row r="83" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A83" s="8"/>
+      <c r="B83" s="8" t="s">
+        <v>104</v>
+      </c>
+      <c r="C83" s="8"/>
+      <c r="D83" s="8"/>
+      <c r="E83" s="8"/>
+      <c r="F83" s="9">
+        <v>9943.11</v>
+      </c>
+      <c r="G83" s="10">
+        <v>3.0700000000000002E-2</v>
+      </c>
+    </row>
+    <row r="85" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="B85" s="3" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="86" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A86" s="2">
+        <v>63</v>
+      </c>
+      <c r="B86" s="2" t="s">
+        <v>129</v>
+      </c>
+      <c r="C86" s="2" t="s">
+        <v>130</v>
+      </c>
+      <c r="E86" s="11">
+        <v>9513.143</v>
+      </c>
+      <c r="F86" s="5">
+        <v>1119.9100000000001</v>
+      </c>
+      <c r="G86" s="6">
+        <v>3.5000000000000001E-3</v>
+      </c>
+      <c r="J86" s="5"/>
+    </row>
+    <row r="87" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A87" s="8"/>
+      <c r="B87" s="8" t="s">
+        <v>104</v>
+      </c>
+      <c r="C87" s="8"/>
+      <c r="D87" s="8"/>
+      <c r="E87" s="8"/>
+      <c r="F87" s="9">
+        <v>1119.9100000000001</v>
+      </c>
+      <c r="G87" s="10">
+        <v>3.5000000000000001E-3</v>
+      </c>
+    </row>
+    <row r="89" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="B89" s="3" t="s">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="90" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="B90" s="2" t="s">
+        <v>132</v>
+      </c>
+      <c r="E90" s="11"/>
+      <c r="F90" s="5">
+        <v>201.88</v>
+      </c>
+      <c r="G90" s="6">
+        <v>5.9999999999999995E-4</v>
+      </c>
+      <c r="J90" s="5"/>
+    </row>
+    <row r="91" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A91" s="8"/>
+      <c r="B91" s="8" t="s">
+        <v>104</v>
+      </c>
+      <c r="C91" s="8"/>
+      <c r="D91" s="8"/>
+      <c r="E91" s="8"/>
+      <c r="F91" s="9">
+        <v>201.88</v>
+      </c>
+      <c r="G91" s="10">
+        <v>5.9999999999999995E-4</v>
+      </c>
+    </row>
+    <row r="93" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A93" s="4"/>
+      <c r="B93" s="4" t="s">
+        <v>133</v>
+      </c>
+      <c r="C93" s="4"/>
+      <c r="D93" s="4"/>
+      <c r="E93" s="4"/>
+      <c r="F93" s="12">
+        <v>324355.96000000002</v>
+      </c>
+      <c r="G93" s="13">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="94" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A94" s="2" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="95" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A95" s="2">
+        <v>1</v>
+      </c>
+      <c r="B95" s="2" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="96" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A96" s="14">
+        <v>2</v>
+      </c>
+      <c r="B96" s="31" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="97" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A97" s="14">
         <v>3</v>
       </c>
-      <c r="B11" s="2" t="inlineStr">
-[...44 lines deleted...]
-      <c r="A12" s="2" t="n">
+      <c r="B97" s="14" t="s">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="98" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A98" s="14">
         <v>4</v>
       </c>
-      <c r="B12" s="2" t="inlineStr">
-[...44 lines deleted...]
-      <c r="A13" s="2" t="n">
+      <c r="B98" s="31" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="99" spans="1:5" ht="85.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A99" s="14">
         <v>5</v>
       </c>
-      <c r="B13" s="2" t="inlineStr">
-[...2148 lines deleted...]
-      <c r="E77" s="12" t="n">
+      <c r="B99" s="89" t="s">
+        <v>139</v>
+      </c>
+      <c r="C99" s="90"/>
+      <c r="D99" s="90"/>
+      <c r="E99" s="90"/>
+    </row>
+    <row r="100" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A100" s="14"/>
+      <c r="B100" s="26"/>
+      <c r="C100" s="27"/>
+      <c r="D100" s="28"/>
+      <c r="E100" s="29"/>
+    </row>
+    <row r="101" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A101" s="14"/>
+      <c r="B101" s="21" t="s">
+        <v>140</v>
+      </c>
+      <c r="C101" s="21" t="s">
+        <v>141</v>
+      </c>
+      <c r="D101" s="21" t="s">
+        <v>142</v>
+      </c>
+      <c r="E101" s="21" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="102" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A102" s="14"/>
+      <c r="B102" s="22" t="s">
+        <v>144</v>
+      </c>
+      <c r="C102" s="23" t="s">
+        <v>145</v>
+      </c>
+      <c r="D102" s="24">
+        <v>1000000000</v>
+      </c>
+      <c r="E102" s="25">
+        <v>6.9999999999999994E-5</v>
+      </c>
+    </row>
+    <row r="105" spans="1:5" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B105" s="1" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="119" spans="2:2" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B119" s="1" t="s">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="132" spans="2:3" x14ac:dyDescent="0.35">
+      <c r="B132" s="15"/>
+      <c r="C132" s="17" t="s">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="133" spans="2:3" x14ac:dyDescent="0.35">
+      <c r="B133" s="15" t="s">
+        <v>149</v>
+      </c>
+      <c r="C133" s="17" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="134" spans="2:3" x14ac:dyDescent="0.35">
+      <c r="B134" s="15" t="s">
+        <v>150</v>
+      </c>
+      <c r="C134" s="18"/>
+    </row>
+    <row r="135" spans="2:3" x14ac:dyDescent="0.35">
+      <c r="B135" s="15" t="s">
+        <v>151</v>
+      </c>
+      <c r="C135" s="19">
+        <v>7.6700000000000004E-2</v>
+      </c>
+    </row>
+    <row r="136" spans="2:3" x14ac:dyDescent="0.35">
+      <c r="B136" s="15" t="s">
+        <v>152</v>
+      </c>
+      <c r="C136" s="18">
+        <v>2.65</v>
+      </c>
+    </row>
+    <row r="137" spans="2:3" x14ac:dyDescent="0.35">
+      <c r="B137" s="15" t="s">
+        <v>153</v>
+      </c>
+      <c r="C137" s="18">
+        <v>3.16</v>
+      </c>
+    </row>
+    <row r="138" spans="2:3" x14ac:dyDescent="0.35">
+      <c r="B138" s="15" t="s">
+        <v>154</v>
+      </c>
+      <c r="C138" s="20">
+        <v>46157</v>
+      </c>
+    </row>
+    <row r="139" spans="2:3" x14ac:dyDescent="0.35">
+      <c r="B139" s="16" t="s">
         <v>155</v>
       </c>
-      <c r="F77" s="6" t="n">
-[...529 lines deleted...]
-      <c r="C142" s="18" t="n"/>
+      <c r="C139" s="17"/>
     </row>
   </sheetData>
   <mergeCells count="2">
+    <mergeCell ref="B99:E99"/>
     <mergeCell ref="B1:F1"/>
-    <mergeCell ref="B104:G104"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
+  <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-[...4 lines deleted...]
-  <dimension ref="A1:A1"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6121769E-9000-449F-B1C6-1053FE34672F}">
+  <dimension ref="A1:I79"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="A1" sqref="A1"/>
+    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
+      <pane xSplit="2" ySplit="5" topLeftCell="C6" activePane="bottomRight" state="frozen"/>
+      <selection activeCell="A4" sqref="A4"/>
+      <selection pane="topRight" activeCell="C4" sqref="C4"/>
+      <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
+      <selection pane="bottomRight" activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
+  <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="12" x14ac:dyDescent="0.3"/>
+  <cols>
+    <col min="1" max="1" width="6.7265625" style="32" customWidth="1"/>
+    <col min="2" max="2" width="81.81640625" style="32" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="25.36328125" style="32" customWidth="1"/>
+    <col min="4" max="4" width="24.6328125" style="32" customWidth="1"/>
+    <col min="5" max="5" width="15.7265625" style="32" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="25.36328125" style="32" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="26" style="32" bestFit="1" customWidth="1"/>
+    <col min="8" max="16384" width="9.1796875" style="32"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:4" hidden="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="32" t="s">
+        <v>156</v>
+      </c>
+      <c r="B1" s="32" t="s">
+        <v>156</v>
+      </c>
+      <c r="C1" s="32">
+        <v>4</v>
+      </c>
+      <c r="D1" s="32">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="2" spans="1:4" hidden="1" x14ac:dyDescent="0.3">
+      <c r="C2" s="32" t="s">
+        <v>157</v>
+      </c>
+      <c r="D2" s="32" t="s">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="3" spans="1:4" hidden="1" x14ac:dyDescent="0.3">
+      <c r="C3" s="32" t="s">
+        <v>159</v>
+      </c>
+      <c r="D3" s="32" t="s">
+        <v>159</v>
+      </c>
+    </row>
+    <row r="4" spans="1:4" s="34" customFormat="1" ht="70" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A4" s="33" t="s">
+        <v>160</v>
+      </c>
+      <c r="B4" s="33" t="s">
+        <v>161</v>
+      </c>
+      <c r="C4" s="87" t="s">
+        <v>0</v>
+      </c>
+      <c r="D4" s="88"/>
+    </row>
+    <row r="5" spans="1:4" s="34" customFormat="1" ht="35.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="33"/>
+      <c r="B5" s="33"/>
+      <c r="C5" s="33" t="s">
+        <v>162</v>
+      </c>
+      <c r="D5" s="33" t="s">
+        <v>163</v>
+      </c>
+    </row>
+    <row r="6" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A6" s="35"/>
+      <c r="B6" s="35"/>
+      <c r="C6" s="33"/>
+      <c r="D6" s="33"/>
+    </row>
+    <row r="7" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A7" s="33">
+        <v>1</v>
+      </c>
+      <c r="B7" s="35" t="s">
+        <v>164</v>
+      </c>
+      <c r="C7" s="35"/>
+      <c r="D7" s="35"/>
+    </row>
+    <row r="8" spans="1:4" s="37" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="36"/>
+      <c r="B8" s="35" t="s">
+        <v>165</v>
+      </c>
+      <c r="C8" s="85" t="s">
+        <v>166</v>
+      </c>
+      <c r="D8" s="86"/>
+    </row>
+    <row r="9" spans="1:4" s="37" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="36"/>
+      <c r="B9" s="35" t="s">
+        <v>167</v>
+      </c>
+      <c r="C9" s="85" t="s">
+        <v>166</v>
+      </c>
+      <c r="D9" s="86"/>
+    </row>
+    <row r="10" spans="1:4" s="40" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="38">
+        <v>2</v>
+      </c>
+      <c r="B10" s="39" t="s">
+        <v>168</v>
+      </c>
+      <c r="C10" s="85">
+        <v>3.1555426307026102</v>
+      </c>
+      <c r="D10" s="86"/>
+    </row>
+    <row r="11" spans="1:4" s="40" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="38">
+        <v>3</v>
+      </c>
+      <c r="B11" s="39" t="s">
+        <v>169</v>
+      </c>
+      <c r="C11" s="85">
+        <v>2.50739354365956</v>
+      </c>
+      <c r="D11" s="86"/>
+    </row>
+    <row r="12" spans="1:4" s="40" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A12" s="38">
+        <v>4</v>
+      </c>
+      <c r="B12" s="39" t="s">
+        <v>170</v>
+      </c>
+      <c r="C12" s="83">
+        <v>7.6680158768289E-2</v>
+      </c>
+      <c r="D12" s="84"/>
+    </row>
+    <row r="13" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A13" s="33">
+        <v>5</v>
+      </c>
+      <c r="B13" s="35" t="s">
+        <v>171</v>
+      </c>
+      <c r="C13" s="35"/>
+      <c r="D13" s="35"/>
+    </row>
+    <row r="14" spans="1:4" s="43" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="41"/>
+      <c r="B14" s="42" t="s">
+        <v>172</v>
+      </c>
+      <c r="C14" s="79">
+        <v>22.840059199999981</v>
+      </c>
+      <c r="D14" s="80"/>
+    </row>
+    <row r="15" spans="1:4" s="46" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A15" s="44"/>
+      <c r="B15" s="45" t="s">
+        <v>174</v>
+      </c>
+      <c r="C15" s="81">
+        <v>7.0416646461516274E-5</v>
+      </c>
+      <c r="D15" s="82"/>
+    </row>
+    <row r="16" spans="1:4" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A16" s="33">
+        <v>6</v>
+      </c>
+      <c r="B16" s="45" t="s">
+        <v>175</v>
+      </c>
+      <c r="C16" s="77" t="s">
+        <v>173</v>
+      </c>
+      <c r="D16" s="78"/>
+    </row>
+    <row r="17" spans="1:4" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A17" s="33">
+        <v>7</v>
+      </c>
+      <c r="B17" s="35" t="s">
+        <v>176</v>
+      </c>
+      <c r="C17" s="79" t="s">
+        <v>173</v>
+      </c>
+      <c r="D17" s="80"/>
+    </row>
+    <row r="18" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A18" s="33">
+        <v>8</v>
+      </c>
+      <c r="B18" s="35" t="s">
+        <v>177</v>
+      </c>
+      <c r="C18" s="35"/>
+      <c r="D18" s="35"/>
+    </row>
+    <row r="19" spans="1:4" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A19" s="33"/>
+      <c r="B19" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="C19" s="77" t="s">
+        <v>173</v>
+      </c>
+      <c r="D19" s="78"/>
+    </row>
+    <row r="20" spans="1:4" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A20" s="33"/>
+      <c r="B20" s="47" t="s">
+        <v>178</v>
+      </c>
+      <c r="C20" s="77" t="s">
+        <v>173</v>
+      </c>
+      <c r="D20" s="78"/>
+    </row>
+    <row r="21" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A21" s="33">
+        <v>9</v>
+      </c>
+      <c r="B21" s="35" t="s">
+        <v>179</v>
+      </c>
+      <c r="C21" s="35"/>
+      <c r="D21" s="35"/>
+    </row>
+    <row r="22" spans="1:4" s="51" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A22" s="48"/>
+      <c r="B22" s="49" t="s">
+        <v>180</v>
+      </c>
+      <c r="C22" s="50"/>
+      <c r="D22" s="50"/>
+    </row>
+    <row r="23" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A23" s="52" t="s">
+        <v>181</v>
+      </c>
+      <c r="B23" s="53" t="s">
+        <v>182</v>
+      </c>
+      <c r="C23" s="54" t="s">
+        <v>183</v>
+      </c>
+      <c r="D23" s="54" t="s">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="24" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A24" s="52" t="s">
+        <v>185</v>
+      </c>
+      <c r="B24" s="53" t="s">
+        <v>186</v>
+      </c>
+      <c r="C24" s="54" t="s">
+        <v>187</v>
+      </c>
+      <c r="D24" s="54" t="s">
+        <v>188</v>
+      </c>
+    </row>
+    <row r="25" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A25" s="52" t="s">
+        <v>189</v>
+      </c>
+      <c r="B25" s="53" t="s">
+        <v>190</v>
+      </c>
+      <c r="C25" s="54">
+        <v>0</v>
+      </c>
+      <c r="D25" s="54">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A26" s="52" t="s">
+        <v>191</v>
+      </c>
+      <c r="B26" s="53" t="s">
+        <v>192</v>
+      </c>
+      <c r="C26" s="54">
+        <v>0</v>
+      </c>
+      <c r="D26" s="54">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A27" s="52" t="s">
+        <v>193</v>
+      </c>
+      <c r="B27" s="53" t="s">
+        <v>194</v>
+      </c>
+      <c r="C27" s="54" t="s">
+        <v>195</v>
+      </c>
+      <c r="D27" s="54" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="28" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A28" s="52" t="s">
+        <v>197</v>
+      </c>
+      <c r="B28" s="53" t="s">
+        <v>198</v>
+      </c>
+      <c r="C28" s="54" t="s">
+        <v>199</v>
+      </c>
+      <c r="D28" s="54" t="s">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="29" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A29" s="52" t="s">
+        <v>201</v>
+      </c>
+      <c r="B29" s="33" t="s">
+        <v>201</v>
+      </c>
+      <c r="C29" s="54">
+        <v>0</v>
+      </c>
+      <c r="D29" s="54">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A30" s="52" t="s">
+        <v>202</v>
+      </c>
+      <c r="B30" s="33" t="s">
+        <v>202</v>
+      </c>
+      <c r="C30" s="54">
+        <v>0</v>
+      </c>
+      <c r="D30" s="54">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A31" s="52" t="s">
+        <v>203</v>
+      </c>
+      <c r="B31" s="33" t="s">
+        <v>203</v>
+      </c>
+      <c r="C31" s="54">
+        <v>0</v>
+      </c>
+      <c r="D31" s="54">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A32" s="52" t="s">
+        <v>204</v>
+      </c>
+      <c r="B32" s="33" t="s">
+        <v>204</v>
+      </c>
+      <c r="C32" s="54">
+        <v>0</v>
+      </c>
+      <c r="D32" s="54">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="33" spans="1:4" s="51" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A33" s="52"/>
+      <c r="B33" s="49" t="s">
+        <v>205</v>
+      </c>
+      <c r="C33" s="50"/>
+      <c r="D33" s="50"/>
+    </row>
+    <row r="34" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A34" s="52" t="s">
+        <v>181</v>
+      </c>
+      <c r="B34" s="53" t="s">
+        <v>182</v>
+      </c>
+      <c r="C34" s="54" t="s">
+        <v>206</v>
+      </c>
+      <c r="D34" s="54" t="s">
+        <v>207</v>
+      </c>
+    </row>
+    <row r="35" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A35" s="52" t="s">
+        <v>185</v>
+      </c>
+      <c r="B35" s="53" t="s">
+        <v>186</v>
+      </c>
+      <c r="C35" s="54" t="s">
+        <v>208</v>
+      </c>
+      <c r="D35" s="54" t="s">
+        <v>209</v>
+      </c>
+    </row>
+    <row r="36" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A36" s="52" t="s">
+        <v>189</v>
+      </c>
+      <c r="B36" s="53" t="s">
+        <v>190</v>
+      </c>
+      <c r="C36" s="54">
+        <v>0</v>
+      </c>
+      <c r="D36" s="54">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="37" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A37" s="52" t="s">
+        <v>191</v>
+      </c>
+      <c r="B37" s="53" t="s">
+        <v>192</v>
+      </c>
+      <c r="C37" s="54">
+        <v>0</v>
+      </c>
+      <c r="D37" s="54">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="38" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A38" s="52" t="s">
+        <v>193</v>
+      </c>
+      <c r="B38" s="53" t="s">
+        <v>194</v>
+      </c>
+      <c r="C38" s="54" t="s">
+        <v>210</v>
+      </c>
+      <c r="D38" s="54" t="s">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="39" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A39" s="52" t="s">
+        <v>197</v>
+      </c>
+      <c r="B39" s="53" t="s">
+        <v>198</v>
+      </c>
+      <c r="C39" s="54" t="s">
+        <v>212</v>
+      </c>
+      <c r="D39" s="54" t="s">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="40" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A40" s="52" t="s">
+        <v>201</v>
+      </c>
+      <c r="B40" s="33" t="s">
+        <v>201</v>
+      </c>
+      <c r="C40" s="54">
+        <v>0</v>
+      </c>
+      <c r="D40" s="54">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="41" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A41" s="52" t="s">
+        <v>202</v>
+      </c>
+      <c r="B41" s="33" t="s">
+        <v>202</v>
+      </c>
+      <c r="C41" s="54">
+        <v>0</v>
+      </c>
+      <c r="D41" s="54">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="42" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A42" s="52" t="s">
+        <v>203</v>
+      </c>
+      <c r="B42" s="33" t="s">
+        <v>203</v>
+      </c>
+      <c r="C42" s="54">
+        <v>0</v>
+      </c>
+      <c r="D42" s="54">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="43" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A43" s="52" t="s">
+        <v>204</v>
+      </c>
+      <c r="B43" s="33" t="s">
+        <v>204</v>
+      </c>
+      <c r="C43" s="54">
+        <v>0</v>
+      </c>
+      <c r="D43" s="54">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="44" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A44" s="52"/>
+      <c r="B44" s="55" t="s">
+        <v>214</v>
+      </c>
+      <c r="C44" s="56"/>
+      <c r="D44" s="56"/>
+    </row>
+    <row r="45" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A45" s="52" t="s">
+        <v>181</v>
+      </c>
+      <c r="B45" s="53" t="s">
+        <v>182</v>
+      </c>
+      <c r="C45" s="54" t="s">
+        <v>173</v>
+      </c>
+      <c r="D45" s="54" t="s">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="46" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A46" s="52" t="s">
+        <v>185</v>
+      </c>
+      <c r="B46" s="53" t="s">
+        <v>186</v>
+      </c>
+      <c r="C46" s="54" t="s">
+        <v>173</v>
+      </c>
+      <c r="D46" s="54" t="s">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="47" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A47" s="52" t="s">
+        <v>189</v>
+      </c>
+      <c r="B47" s="53" t="s">
+        <v>190</v>
+      </c>
+      <c r="C47" s="54">
+        <v>0</v>
+      </c>
+      <c r="D47" s="54">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="48" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A48" s="52" t="s">
+        <v>191</v>
+      </c>
+      <c r="B48" s="53" t="s">
+        <v>192</v>
+      </c>
+      <c r="C48" s="54">
+        <v>0</v>
+      </c>
+      <c r="D48" s="54">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="49" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A49" s="52" t="s">
+        <v>193</v>
+      </c>
+      <c r="B49" s="53" t="s">
+        <v>194</v>
+      </c>
+      <c r="C49" s="54">
+        <v>6.7559999999999999E-3</v>
+      </c>
+      <c r="D49" s="54">
+        <v>1.0299000000000001E-2</v>
+      </c>
+    </row>
+    <row r="50" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A50" s="52" t="s">
+        <v>197</v>
+      </c>
+      <c r="B50" s="53" t="s">
+        <v>198</v>
+      </c>
+      <c r="C50" s="54" t="s">
+        <v>173</v>
+      </c>
+      <c r="D50" s="54" t="s">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="51" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A51" s="57"/>
+      <c r="B51" s="58"/>
+      <c r="C51" s="59"/>
+      <c r="D51" s="59"/>
+    </row>
+    <row r="52" spans="1:9" hidden="1" x14ac:dyDescent="0.3">
+      <c r="A52" s="32" t="s">
+        <v>215</v>
+      </c>
+      <c r="B52" s="32" t="s">
+        <v>216</v>
+      </c>
+      <c r="C52" s="59"/>
+      <c r="D52" s="59"/>
+    </row>
+    <row r="53" spans="1:9" hidden="1" x14ac:dyDescent="0.3">
+      <c r="A53" s="32" t="s">
+        <v>217</v>
+      </c>
+      <c r="B53" s="32" t="s">
+        <v>218</v>
+      </c>
+    </row>
+    <row r="54" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A54" s="32" t="s">
+        <v>166</v>
+      </c>
+      <c r="B54" s="32" t="s">
+        <v>219</v>
+      </c>
+    </row>
+    <row r="55" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A55" s="32" t="s">
+        <v>220</v>
+      </c>
+      <c r="B55" s="32" t="s">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="56" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A56" s="60" t="s">
+        <v>222</v>
+      </c>
+      <c r="B56" s="61" t="s">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="57" spans="1:9" ht="36" x14ac:dyDescent="0.3">
+      <c r="B57" s="61" t="s">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="58" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="C58" s="62"/>
+      <c r="D58" s="62"/>
+    </row>
+    <row r="59" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="C59" s="62"/>
+      <c r="D59" s="62"/>
+    </row>
+    <row r="60" spans="1:9" s="63" customFormat="1" ht="12.5" x14ac:dyDescent="0.25"/>
+    <row r="61" spans="1:9" s="64" customFormat="1" ht="13.5" x14ac:dyDescent="0.35">
+      <c r="B61" s="65" t="s">
+        <v>225</v>
+      </c>
+      <c r="C61" s="65"/>
+      <c r="D61" s="66"/>
+      <c r="E61" s="67"/>
+      <c r="F61" s="67"/>
+      <c r="G61" s="67"/>
+      <c r="H61" s="65"/>
+      <c r="I61" s="65"/>
+    </row>
+    <row r="62" spans="1:9" s="64" customFormat="1" ht="13.5" x14ac:dyDescent="0.35">
+      <c r="B62" s="65"/>
+      <c r="C62" s="65"/>
+      <c r="D62" s="66"/>
+      <c r="E62" s="67"/>
+      <c r="F62" s="67"/>
+      <c r="G62" s="67"/>
+      <c r="H62" s="65"/>
+      <c r="I62" s="65"/>
+    </row>
+    <row r="63" spans="1:9" s="64" customFormat="1" ht="13.5" x14ac:dyDescent="0.35">
+      <c r="B63" s="68" t="s">
+        <v>226</v>
+      </c>
+      <c r="C63" s="68" t="s">
+        <v>227</v>
+      </c>
+      <c r="D63" s="68" t="s">
+        <v>228</v>
+      </c>
+      <c r="E63" s="68" t="s">
+        <v>229</v>
+      </c>
+      <c r="F63" s="69" t="s">
+        <v>230</v>
+      </c>
+      <c r="G63" s="68" t="s">
+        <v>231</v>
+      </c>
+      <c r="H63" s="65"/>
+      <c r="I63" s="65"/>
+    </row>
+    <row r="64" spans="1:9" s="74" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="B64" s="70" t="s">
+        <v>0</v>
+      </c>
+      <c r="C64" s="75" t="s">
+        <v>236</v>
+      </c>
+      <c r="D64" s="71" t="s">
+        <v>232</v>
+      </c>
+      <c r="E64" s="71" t="s">
+        <v>233</v>
+      </c>
+      <c r="F64" s="72">
+        <v>46346</v>
+      </c>
+      <c r="G64" s="71">
+        <v>10000</v>
+      </c>
+    </row>
+    <row r="65" spans="2:9" s="74" customFormat="1" ht="48.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B65" s="73"/>
+      <c r="C65" s="76"/>
+      <c r="D65" s="71" t="s">
+        <v>234</v>
+      </c>
+      <c r="E65" s="71" t="s">
+        <v>235</v>
+      </c>
+      <c r="F65" s="72">
+        <v>46160</v>
+      </c>
+      <c r="G65" s="71">
+        <v>-10000</v>
+      </c>
+    </row>
+    <row r="66" spans="2:9" s="64" customFormat="1" ht="13.5" x14ac:dyDescent="0.35">
+      <c r="B66" s="65"/>
+      <c r="C66" s="65"/>
+      <c r="D66" s="65"/>
+      <c r="E66" s="65"/>
+      <c r="F66" s="65"/>
+      <c r="G66" s="65"/>
+      <c r="H66" s="65"/>
+      <c r="I66" s="65"/>
+    </row>
+    <row r="67" spans="2:9" s="64" customFormat="1" ht="13.5" x14ac:dyDescent="0.35">
+      <c r="B67" s="65" t="s">
+        <v>237</v>
+      </c>
+      <c r="C67" s="65"/>
+      <c r="D67" s="65"/>
+      <c r="E67" s="65"/>
+      <c r="F67" s="65"/>
+      <c r="G67" s="65"/>
+      <c r="H67" s="65"/>
+      <c r="I67" s="65"/>
+    </row>
+    <row r="68" spans="2:9" s="64" customFormat="1" ht="13.5" x14ac:dyDescent="0.35">
+      <c r="B68" s="65"/>
+      <c r="C68" s="65"/>
+      <c r="D68" s="65"/>
+      <c r="E68" s="65"/>
+      <c r="F68" s="65"/>
+      <c r="G68" s="65"/>
+      <c r="H68" s="65"/>
+      <c r="I68" s="65"/>
+    </row>
+    <row r="69" spans="2:9" s="64" customFormat="1" ht="13.5" x14ac:dyDescent="0.35">
+      <c r="B69" s="65"/>
+      <c r="C69" s="65"/>
+      <c r="D69" s="65"/>
+      <c r="E69" s="65"/>
+      <c r="F69" s="65"/>
+      <c r="G69" s="65"/>
+      <c r="H69" s="65"/>
+      <c r="I69" s="65"/>
+    </row>
+    <row r="70" spans="2:9" s="64" customFormat="1" ht="13.5" x14ac:dyDescent="0.35">
+      <c r="B70" s="65"/>
+      <c r="C70" s="65"/>
+      <c r="D70" s="65"/>
+      <c r="E70" s="65"/>
+      <c r="F70" s="65"/>
+      <c r="G70" s="65"/>
+      <c r="H70" s="65"/>
+      <c r="I70" s="65"/>
+    </row>
+    <row r="71" spans="2:9" s="64" customFormat="1" ht="13.5" x14ac:dyDescent="0.35">
+      <c r="B71" s="65"/>
+      <c r="C71" s="65"/>
+      <c r="D71" s="65"/>
+      <c r="E71" s="65"/>
+      <c r="F71" s="65"/>
+      <c r="G71" s="65"/>
+      <c r="H71" s="65"/>
+      <c r="I71" s="65"/>
+    </row>
+    <row r="72" spans="2:9" s="64" customFormat="1" ht="13.5" x14ac:dyDescent="0.35">
+      <c r="B72" s="65"/>
+      <c r="C72" s="65"/>
+      <c r="D72" s="65"/>
+      <c r="E72" s="65"/>
+      <c r="F72" s="65"/>
+      <c r="G72" s="65"/>
+      <c r="H72" s="65"/>
+      <c r="I72" s="65"/>
+    </row>
+    <row r="73" spans="2:9" s="64" customFormat="1" ht="13.5" x14ac:dyDescent="0.35">
+      <c r="B73" s="65"/>
+      <c r="C73" s="65"/>
+      <c r="D73" s="65"/>
+      <c r="E73" s="65"/>
+      <c r="F73" s="65"/>
+      <c r="G73" s="65"/>
+      <c r="H73" s="65"/>
+      <c r="I73" s="65"/>
+    </row>
+    <row r="74" spans="2:9" s="64" customFormat="1" ht="13.5" x14ac:dyDescent="0.35">
+      <c r="B74" s="65"/>
+      <c r="C74" s="65"/>
+      <c r="D74" s="65"/>
+      <c r="E74" s="65"/>
+      <c r="F74" s="65"/>
+      <c r="G74" s="65"/>
+      <c r="H74" s="65"/>
+      <c r="I74" s="65"/>
+    </row>
+    <row r="75" spans="2:9" s="64" customFormat="1" ht="13.5" x14ac:dyDescent="0.35">
+      <c r="B75" s="65"/>
+      <c r="C75" s="65"/>
+      <c r="D75" s="65"/>
+      <c r="E75" s="65"/>
+      <c r="F75" s="65"/>
+      <c r="G75" s="65"/>
+      <c r="H75" s="65"/>
+      <c r="I75" s="65"/>
+    </row>
+    <row r="76" spans="2:9" s="64" customFormat="1" ht="13.5" x14ac:dyDescent="0.35">
+      <c r="B76" s="65"/>
+      <c r="C76" s="65"/>
+      <c r="D76" s="65"/>
+      <c r="E76" s="65"/>
+      <c r="F76" s="65"/>
+      <c r="G76" s="65"/>
+      <c r="H76" s="65"/>
+      <c r="I76" s="65"/>
+    </row>
+    <row r="77" spans="2:9" s="64" customFormat="1" ht="13.5" x14ac:dyDescent="0.35">
+      <c r="B77" s="65"/>
+      <c r="C77" s="65"/>
+      <c r="D77" s="65"/>
+      <c r="E77" s="65"/>
+      <c r="F77" s="65"/>
+      <c r="G77" s="65"/>
+      <c r="H77" s="65"/>
+      <c r="I77" s="65"/>
+    </row>
+    <row r="78" spans="2:9" s="64" customFormat="1" ht="13.5" x14ac:dyDescent="0.35">
+      <c r="B78" s="65"/>
+      <c r="C78" s="65"/>
+      <c r="D78" s="65"/>
+      <c r="E78" s="65"/>
+      <c r="F78" s="65"/>
+      <c r="G78" s="65"/>
+      <c r="H78" s="65"/>
+      <c r="I78" s="65"/>
+    </row>
+    <row r="79" spans="2:9" s="64" customFormat="1" ht="13.5" x14ac:dyDescent="0.35">
+      <c r="B79" s="65"/>
+      <c r="C79" s="65"/>
+      <c r="D79" s="65"/>
+      <c r="E79" s="65"/>
+      <c r="F79" s="65"/>
+      <c r="G79" s="65"/>
+      <c r="H79" s="65"/>
+      <c r="I79" s="65"/>
+    </row>
+  </sheetData>
+  <mergeCells count="13">
+    <mergeCell ref="C9:D9"/>
+    <mergeCell ref="C8:D8"/>
+    <mergeCell ref="C4:D4"/>
+    <mergeCell ref="C15:D15"/>
+    <mergeCell ref="C14:D14"/>
+    <mergeCell ref="C12:D12"/>
+    <mergeCell ref="C11:D11"/>
+    <mergeCell ref="C10:D10"/>
+    <mergeCell ref="C64:C65"/>
+    <mergeCell ref="C20:D20"/>
+    <mergeCell ref="C19:D19"/>
+    <mergeCell ref="C17:D17"/>
+    <mergeCell ref="C16:D16"/>
+  </mergeCells>
+  <conditionalFormatting sqref="C23:D32 C45:D50">
+    <cfRule type="cellIs" dxfId="3" priority="1" operator="equal">
+      <formula>0</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="2" priority="2">
+      <formula>C$1=2</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="1" priority="3">
+      <formula>C$1=4</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="0" priority="4">
+      <formula>C$1=3</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <sheetData/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Application>Microsoft Excel</Application>
+  <DocSecurity>0</DocSecurity>
+  <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Worksheets</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="3" baseType="lpstr">
+      <vt:lpstr>SHORT</vt:lpstr>
+      <vt:lpstr>Notes to Fortnightly Portfolio</vt:lpstr>
+      <vt:lpstr>Sheet1</vt:lpstr>
+    </vt:vector>
+  </TitlesOfParts>
+  <LinksUpToDate>false</LinksUpToDate>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Rohit Pandey</dc:creator>
+<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:creator>ICRON Research</dc:creator>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_Enabled">
+    <vt:lpwstr>true</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_SetDate">
+    <vt:lpwstr>2026-05-19T12:43:12Z</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_Method">
+    <vt:lpwstr>Privileged</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_Name">
+    <vt:lpwstr>Public</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_SiteId">
+    <vt:lpwstr>1771ae17-e764-4e0f-a476-d4184d79a5d9</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_ActionId">
+    <vt:lpwstr>def13677-77cf-420a-a4cc-453d72c4d024</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_ContentBits">
+    <vt:lpwstr>0</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_Tag">
+    <vt:lpwstr>10, 0, 1, 1</vt:lpwstr>
+  </property>
+</Properties>
+</file>