--- v7 (2026-06-04)
+++ v8 (2026-06-24)
@@ -1,1384 +1,1217 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Default Extension="png" ContentType="image/png"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" Id="rId4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
+<workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-[...4 lines deleted...]
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{1B328FFB-F25A-423C-90C9-15F680A9A4B4}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" tabRatio="872" firstSheet="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
-    <sheet name="SHORT" sheetId="1" r:id="rId1"/>
-[...1 lines deleted...]
-    <sheet name="Sheet1" sheetId="2" state="hidden" r:id="rId3"/>
+    <sheet name="SHORT" sheetId="1" state="visible" r:id="rId1"/>
+    <sheet name="Sheet1" sheetId="2" state="hidden" r:id="rId2"/>
   </sheets>
-  <definedNames>
-[...2 lines deleted...]
-  <calcPr calcId="0" calcOnSave="0"/>
+  <definedNames/>
+  <calcPr calcId="191029" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
-<file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-[...719 lines deleted...]
-
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-[...10 lines deleted...]
-    <numFmt numFmtId="172" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;??_);_(@_)"/>
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <numFmts count="7">
+    <numFmt numFmtId="164" formatCode="0.0000"/>
+    <numFmt numFmtId="165" formatCode="#,##0.00_);\(#,##0.00\)%"/>
+    <numFmt numFmtId="166" formatCode="_(* #,##0_);_(* \(#,##0\);"/>
+    <numFmt numFmtId="167" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);"/>
+    <numFmt numFmtId="168" formatCode="0.000%"/>
+    <numFmt numFmtId="169" formatCode="#00.00%"/>
+    <numFmt numFmtId="170" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;??_);_(@_)"/>
   </numFmts>
-  <fonts count="20" x14ac:knownFonts="1">
+  <fonts count="28">
     <font>
-      <sz val="11"/>
-      <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
+      <color theme="1"/>
+      <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <sz val="11"/>
-[...39 lines deleted...]
-      <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
+      <color theme="1"/>
+      <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <sz val="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <color theme="10"/>
+      <sz val="11"/>
+      <u val="single"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
       <name val="Trebuchet MS"/>
       <family val="2"/>
+      <color theme="1"/>
+      <sz val="8"/>
     </font>
     <font>
-      <b/>
-      <sz val="9"/>
+      <name val="Trebuchet MS"/>
+      <family val="2"/>
+      <b val="1"/>
+      <color theme="1"/>
+      <sz val="8"/>
+    </font>
+    <font>
+      <name val="Trebuchet MS"/>
+      <family val="2"/>
+      <b val="1"/>
+      <color rgb="FFFF0000"/>
+      <sz val="8"/>
+    </font>
+    <font>
+      <name val="Trebuchet MS"/>
+      <family val="2"/>
       <color rgb="FF000000"/>
+      <sz val="8"/>
+    </font>
+    <font>
+      <name val="Trebuchet MS"/>
+      <family val="2"/>
+      <b val="1"/>
+      <color rgb="FF000000"/>
+      <sz val="8"/>
+      <u val="single"/>
+    </font>
+    <font>
+      <name val="Trebuchet MS"/>
+      <family val="2"/>
+      <b val="1"/>
+      <color rgb="FF333333"/>
+      <sz val="8"/>
+    </font>
+    <font>
+      <name val="Trebuchet MS"/>
+      <family val="2"/>
+      <b val="1"/>
+      <sz val="8"/>
+    </font>
+    <font>
+      <name val="Trebuchet MS"/>
+      <family val="2"/>
+      <sz val="8"/>
+    </font>
+    <font>
+      <name val="Trebuchet MS"/>
+      <family val="2"/>
+      <i val="1"/>
+      <sz val="8"/>
+    </font>
+    <font>
+      <name val="Trebuchet MS"/>
+      <family val="2"/>
+      <color rgb="FFFF0000"/>
+      <sz val="8"/>
+    </font>
+    <font>
+      <name val="Trebuchet MS"/>
+      <family val="2"/>
+      <b val="1"/>
+      <strike val="1"/>
+      <sz val="8"/>
+    </font>
+    <font>
+      <name val="trebuchet MS"/>
+      <family val="2"/>
+      <b val="1"/>
+      <color rgb="FFFFFFFF"/>
+      <sz val="8"/>
+    </font>
+    <font>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <color theme="1"/>
+      <sz val="8"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <name val="Trebuchet MS"/>
+      <family val="2"/>
+      <b val="1"/>
+      <color indexed="8"/>
+      <sz val="8"/>
+      <u val="single"/>
+    </font>
+    <font>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <color theme="10"/>
+      <sz val="8"/>
+      <u val="single"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <b val="1"/>
+      <color theme="1"/>
+      <sz val="8"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <b val="1"/>
+      <color rgb="FF000000"/>
+      <sz val="8"/>
+    </font>
+    <font>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <b val="1"/>
+      <color rgb="FF000000"/>
+      <sz val="8"/>
+    </font>
+    <font>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <color rgb="FF000000"/>
+      <sz val="8"/>
+    </font>
+    <font>
       <name val="Arial"/>
       <family val="2"/>
+      <b val="1"/>
+      <color rgb="FF000000"/>
+      <sz val="8"/>
     </font>
     <font>
-      <sz val="9"/>
-      <color rgb="FF000000"/>
       <name val="Arial"/>
       <family val="2"/>
+      <color rgb="FF000000"/>
+      <sz val="8"/>
     </font>
     <font>
-      <sz val="10"/>
-      <color rgb="FF000000"/>
       <name val="Times New Roman"/>
       <family val="1"/>
+      <color rgb="FF000000"/>
+      <sz val="8"/>
     </font>
     <font>
-      <sz val="10"/>
+      <name val="Trebuchet MS"/>
+      <family val="2"/>
+      <b val="1"/>
       <color indexed="8"/>
-      <name val="Arial"/>
-      <family val="2"/>
+      <sz val="8"/>
     </font>
     <font>
-      <sz val="9"/>
       <name val="Trebuchet MS"/>
       <family val="2"/>
+      <color indexed="8"/>
+      <sz val="8"/>
     </font>
     <font>
-      <sz val="10"/>
-[...5 lines deleted...]
-      <sz val="9"/>
       <name val="Trebuchet MS"/>
       <family val="2"/>
-    </font>
-[...22 lines deleted...]
-      <family val="2"/>
+      <b val="1"/>
+      <color rgb="FF000000"/>
+      <sz val="8"/>
     </font>
   </fonts>
-  <fills count="5">
+  <fills count="6">
     <fill>
-      <patternFill patternType="none"/>
+      <patternFill/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF000000"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFC0C0C0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFD9D9D9"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="6">
+  <borders count="16">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
-      <top style="thin">
+      <top/>
+      <bottom style="thin">
         <color indexed="64"/>
-      </top>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="8">
-[...7 lines deleted...]
-    <xf numFmtId="43" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+  <cellStyleXfs count="7">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="9" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="43" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="43" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="92">
-[...14 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+  <cellXfs count="222">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="7" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="7" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="8" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="9" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="10" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="10" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="9" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="43" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="43" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="43" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="43" fontId="4" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="10" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="10" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="6" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="13" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="4" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="4" fontId="10" fillId="0" borderId="1" pivotButton="0" quotePrefix="1" xfId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="10" fontId="10" fillId="0" borderId="1" pivotButton="0" quotePrefix="1" xfId="1"/>
+    <xf numFmtId="165" fontId="10" fillId="0" borderId="3" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="13" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="2" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="14" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="4">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="10" fontId="10" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="10" fillId="4" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="10" fontId="10" fillId="4" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="4">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="6" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="10" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="10" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="43" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="4">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="43" fontId="4" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="166" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="167" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="10" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="15" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="167" fontId="4" fillId="3" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="10" fontId="4" fillId="3" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="167" fontId="14" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="10" fontId="14" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="3"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="10" fontId="19" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="5" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="10" fontId="21" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="24" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="168" fontId="24" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="2">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="10" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="4" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="10" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="10" fontId="10" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="10" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="10" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="2">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="10" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="10" fontId="10" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="10" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="2">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="2">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="10" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="4" fontId="10" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="4" fontId="10" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="2">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="10" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="10" fontId="10" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="6" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="169" fontId="6" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="168" fontId="6" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="10" fontId="10" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="11" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="12" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="11" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="12" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="2" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="3" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="4" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="2">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="3" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="5" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="4" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="3" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="5" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="4" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="2">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="5"/>
+    <xf numFmtId="43" fontId="10" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="6"/>
+    <xf numFmtId="170" fontId="10" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="5"/>
+    <xf numFmtId="170" fontId="10" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="6"/>
+    <xf numFmtId="15" fontId="10" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="6"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="11" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="11" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="170" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="6">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="15" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="6">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="12" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="12" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="11" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="11" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="170" fontId="10" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="6">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="15" fontId="10" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="6">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="12" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="12" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="170" fontId="10" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="6">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="15" fontId="10" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="6">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="166" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="167" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="167" fontId="4" fillId="3" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="167" fontId="14" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="168" fontId="6" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="12" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="10" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="10" fillId="0" borderId="3" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="15" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...101 lines deleted...]
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="172" fontId="13" fillId="0" borderId="1" xfId="7" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...46 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
   </cellXfs>
-  <cellStyles count="8">
-[...1 lines deleted...]
-    <cellStyle name="Comma 4 2" xfId="7" xr:uid="{2C2A2693-45F3-49C9-8A36-7E7F75021897}"/>
+  <cellStyles count="7">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
-    <cellStyle name="Normal 2" xfId="2" xr:uid="{35FE2951-5330-448F-8A18-92F47A9A8668}"/>
-[...3 lines deleted...]
-    <cellStyle name="Percent 2" xfId="4" xr:uid="{8F6FAD4E-543F-44C9-8526-AA9B634DBD32}"/>
+    <cellStyle name="Percent" xfId="1" builtinId="5"/>
+    <cellStyle name="Normal 3 4 2 2 4" xfId="2"/>
+    <cellStyle name="Hyperlink" xfId="3" builtinId="8"/>
+    <cellStyle name="Comma" xfId="4" builtinId="3"/>
+    <cellStyle name="Normal 3 2" xfId="5"/>
+    <cellStyle name="Comma 4 2" xfId="6"/>
   </cellStyles>
-  <dxfs count="4">
-[...12 lines deleted...]
-  </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
-  <extLst>
-[...6 lines deleted...]
-  </extLst>
+  <colors>
+    <indexedColors>
+      <rgbColor rgb="00000000"/>
+      <rgbColor rgb="00FFFFFF"/>
+      <rgbColor rgb="00FF0000"/>
+      <rgbColor rgb="0000FF00"/>
+      <rgbColor rgb="000000FF"/>
+      <rgbColor rgb="00FFFF00"/>
+      <rgbColor rgb="00FF00FF"/>
+      <rgbColor rgb="0000FFFF"/>
+      <rgbColor rgb="00000000"/>
+      <rgbColor rgb="00FFFFFF"/>
+      <rgbColor rgb="00FF0000"/>
+      <rgbColor rgb="0000FF00"/>
+      <rgbColor rgb="000000FF"/>
+      <rgbColor rgb="00FFFF00"/>
+      <rgbColor rgb="00FF00FF"/>
+      <rgbColor rgb="0000FFFF"/>
+      <rgbColor rgb="00800000"/>
+      <rgbColor rgb="00008000"/>
+      <rgbColor rgb="00000080"/>
+      <rgbColor rgb="00808000"/>
+      <rgbColor rgb="00800080"/>
+      <rgbColor rgb="00008080"/>
+      <rgbColor rgb="00C0C0C0"/>
+      <rgbColor rgb="00808080"/>
+      <rgbColor rgb="009999FF"/>
+      <rgbColor rgb="00993366"/>
+      <rgbColor rgb="00FFFFCC"/>
+      <rgbColor rgb="00CCFFFF"/>
+      <rgbColor rgb="00660066"/>
+      <rgbColor rgb="00FF8080"/>
+      <rgbColor rgb="000066CC"/>
+      <rgbColor rgb="00CCCCFF"/>
+      <rgbColor rgb="00000080"/>
+      <rgbColor rgb="00FF00FF"/>
+      <rgbColor rgb="00FFFF00"/>
+      <rgbColor rgb="0000FFFF"/>
+      <rgbColor rgb="00800080"/>
+      <rgbColor rgb="00800000"/>
+      <rgbColor rgb="00008080"/>
+      <rgbColor rgb="000000FF"/>
+      <rgbColor rgb="0000CCFF"/>
+      <rgbColor rgb="00CCFFFF"/>
+      <rgbColor rgb="00CCFFCC"/>
+      <rgbColor rgb="00FFFF99"/>
+      <rgbColor rgb="0099CCFF"/>
+      <rgbColor rgb="00FF99CC"/>
+      <rgbColor rgb="00CC99FF"/>
+      <rgbColor rgb="00FFCC99"/>
+      <rgbColor rgb="003366FF"/>
+      <rgbColor rgb="0033CCCC"/>
+      <rgbColor rgb="0099CC00"/>
+      <rgbColor rgb="00FFCC00"/>
+      <rgbColor rgb="00FF9900"/>
+      <rgbColor rgb="00FF6600"/>
+      <rgbColor rgb="00666699"/>
+      <rgbColor rgb="00969696"/>
+      <rgbColor rgb="00003366"/>
+      <rgbColor rgb="00339966"/>
+      <rgbColor rgb="00003300"/>
+      <rgbColor rgb="00333300"/>
+      <rgbColor rgb="00993300"/>
+      <rgbColor rgb="00993366"/>
+      <rgbColor rgb="00333399"/>
+      <rgbColor rgb="00333333"/>
+    </indexedColors>
+  </colors>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<file path=xl/_rels/workbook.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId4" /></Relationships>
 </file>
 
-<file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+<file path=xl/drawings/_rels/drawing1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image1.png" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image2.png" Id="rId2" /></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
-<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-[...22 lines deleted...]
-        <xdr:cNvPicPr>
+<wsDr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
+  <twoCellAnchor editAs="oneCell">
+    <from>
+      <col>1</col>
+      <colOff>0</colOff>
+      <row>113</row>
+      <rowOff>0</rowOff>
+    </from>
+    <to>
+      <col>1</col>
+      <colOff>2374900</colOff>
+      <row>122</row>
+      <rowOff>80682</rowOff>
+    </to>
+    <pic>
+      <nvPicPr>
+        <cNvPr id="2" name="Picture 1"/>
+        <cNvPicPr>
           <a:picLocks/>
-        </xdr:cNvPicPr>
-[...2 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
+        </cNvPicPr>
+      </nvPicPr>
+      <blipFill>
+        <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
-      </xdr:blipFill>
-      <xdr:spPr>
+      </blipFill>
+      <spPr>
         <a:xfrm>
-          <a:off x="457200" y="18256250"/>
+          <a:off x="476250" y="20831175"/>
           <a:ext cx="2374900" cy="1574800"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
-          <a:avLst/>
+          <avLst/>
         </a:prstGeom>
         <a:ln>
           <a:prstDash val="solid"/>
         </a:ln>
-      </xdr:spPr>
-[...25 lines deleted...]
-        <xdr:cNvPicPr>
+      </spPr>
+    </pic>
+    <clientData/>
+  </twoCellAnchor>
+  <twoCellAnchor editAs="oneCell">
+    <from>
+      <col>1</col>
+      <colOff>0</colOff>
+      <row>125</row>
+      <rowOff>0</rowOff>
+    </from>
+    <to>
+      <col>1</col>
+      <colOff>2374900</colOff>
+      <row>134</row>
+      <rowOff>80682</rowOff>
+    </to>
+    <pic>
+      <nvPicPr>
+        <cNvPr id="3" name="Picture 2"/>
+        <cNvPicPr>
           <a:picLocks/>
-        </xdr:cNvPicPr>
-[...2 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
+        </cNvPicPr>
+      </nvPicPr>
+      <blipFill>
+        <a:blip r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
-      </xdr:blipFill>
-      <xdr:spPr>
+      </blipFill>
+      <spPr>
         <a:xfrm>
-          <a:off x="457200" y="20669250"/>
+          <a:off x="476250" y="23517225"/>
           <a:ext cx="2374900" cy="1574800"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
-          <a:avLst/>
+          <avLst/>
         </a:prstGeom>
         <a:ln>
           <a:prstDash val="solid"/>
         </a:ln>
-      </xdr:spPr>
-[...3 lines deleted...]
-</xdr:wsDr>
+      </spPr>
+    </pic>
+    <clientData/>
+  </twoCellAnchor>
+</wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -1598,3351 +1431,3963 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...4 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:L139"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+    <pageSetUpPr/>
+  </sheetPr>
+  <dimension ref="A1:L200"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0"/>
+    <sheetView zoomScale="88" zoomScaleNormal="88" workbookViewId="0">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="13.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr baseColWidth="8" defaultColWidth="9.1796875" defaultRowHeight="12"/>
   <cols>
-    <col min="1" max="1" width="6.54296875" style="2" bestFit="1" customWidth="1"/>
-[...12 lines deleted...]
-    <col min="14" max="16384" width="8.7265625" style="2"/>
+    <col width="7.1796875" bestFit="1" customWidth="1" style="8" min="1" max="1"/>
+    <col width="52.7265625" bestFit="1" customWidth="1" style="8" min="2" max="2"/>
+    <col width="20.1796875" bestFit="1" customWidth="1" style="8" min="3" max="3"/>
+    <col width="14.81640625" bestFit="1" customWidth="1" style="8" min="4" max="4"/>
+    <col width="26.36328125" customWidth="1" style="8" min="5" max="5"/>
+    <col width="24.81640625" bestFit="1" customWidth="1" style="8" min="6" max="6"/>
+    <col width="14.453125" bestFit="1" customWidth="1" style="8" min="7" max="7"/>
+    <col width="12.81640625" bestFit="1" customWidth="1" style="8" min="8" max="8"/>
+    <col width="15.7265625" bestFit="1" customWidth="1" style="8" min="9" max="9"/>
+    <col width="8.26953125" bestFit="1" customWidth="1" style="8" min="10" max="10"/>
+    <col width="31.1796875" bestFit="1" customWidth="1" style="8" min="11" max="11"/>
+    <col width="7.81640625" bestFit="1" customWidth="1" style="8" min="12" max="12"/>
+    <col width="9.1796875" customWidth="1" style="8" min="13" max="16384"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:12" ht="19" customHeight="1" x14ac:dyDescent="0.45">
-[...1 lines deleted...]
-      <c r="B1" s="91" t="s">
+    <row r="1">
+      <c r="A1" s="158" t="n"/>
+      <c r="B1" s="158" t="inlineStr">
+        <is>
+          <t>DSP Short Term Fund</t>
+        </is>
+      </c>
+    </row>
+    <row r="2">
+      <c r="B2" s="47" t="inlineStr">
+        <is>
+          <t>Portfolio as on June 15, 2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" s="158" t="inlineStr">
+        <is>
+          <t>Sr. No.</t>
+        </is>
+      </c>
+      <c r="B4" s="158" t="inlineStr">
+        <is>
+          <t>Name of Instrument</t>
+        </is>
+      </c>
+      <c r="C4" s="158" t="inlineStr">
+        <is>
+          <t>ISIN</t>
+        </is>
+      </c>
+      <c r="D4" s="158" t="inlineStr">
+        <is>
+          <t>Rating/Industry</t>
+        </is>
+      </c>
+      <c r="E4" s="158" t="inlineStr">
+        <is>
+          <t>Quantity</t>
+        </is>
+      </c>
+      <c r="F4" s="158" t="inlineStr">
+        <is>
+          <t>Market value (Rs. In lakhs)</t>
+        </is>
+      </c>
+      <c r="G4" s="158" t="inlineStr">
+        <is>
+          <t>% to Net Assets</t>
+        </is>
+      </c>
+      <c r="H4" s="158" t="inlineStr">
+        <is>
+          <t>Maturity Date</t>
+        </is>
+      </c>
+      <c r="I4" s="158" t="inlineStr">
+        <is>
+          <t>Put/Call Option</t>
+        </is>
+      </c>
+      <c r="J4" s="158" t="inlineStr">
+        <is>
+          <t>YTM (%)</t>
+        </is>
+      </c>
+    </row>
+    <row r="6">
+      <c r="B6" s="47" t="inlineStr">
+        <is>
+          <t>DEBT INSTRUMENTS</t>
+        </is>
+      </c>
+    </row>
+    <row r="7">
+      <c r="B7" s="47" t="inlineStr">
+        <is>
+          <t>BOND &amp; NCD's</t>
+        </is>
+      </c>
+    </row>
+    <row r="8">
+      <c r="B8" s="47" t="inlineStr">
+        <is>
+          <t>Listed / awaiting listing on the stock exchanges</t>
+        </is>
+      </c>
+      <c r="K8" s="47" t="inlineStr">
+        <is>
+          <t>Sector/Rating</t>
+        </is>
+      </c>
+      <c r="L8" s="47" t="inlineStr">
+        <is>
+          <t>Percent</t>
+        </is>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="B9" s="8" t="inlineStr">
+        <is>
+          <t>Bharti Telecom Limited**</t>
+        </is>
+      </c>
+      <c r="C9" s="8" t="inlineStr">
+        <is>
+          <t>INE403D08272</t>
+        </is>
+      </c>
+      <c r="D9" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E9" s="208" t="n">
+        <v>13000</v>
+      </c>
+      <c r="F9" s="209" t="n">
+        <v>13530.86</v>
+      </c>
+      <c r="G9" s="70" t="n">
+        <v>0.0377</v>
+      </c>
+      <c r="H9" s="71" t="n">
+        <v>46675</v>
+      </c>
+      <c r="J9" s="209" t="n">
+        <v>7.9799</v>
+      </c>
+      <c r="K9" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="L9" s="70" t="n">
+        <v>0.4985</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" s="8" t="n">
+        <v>2</v>
+      </c>
+      <c r="B10" s="8" t="inlineStr">
+        <is>
+          <t>National Bank for Agriculture and Rural Development</t>
+        </is>
+      </c>
+      <c r="C10" s="8" t="inlineStr">
+        <is>
+          <t>INE261F08EU4</t>
+        </is>
+      </c>
+      <c r="D10" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E10" s="208" t="n">
+        <v>12500</v>
+      </c>
+      <c r="F10" s="209" t="n">
+        <v>12767.05</v>
+      </c>
+      <c r="G10" s="70" t="n">
+        <v>0.0356</v>
+      </c>
+      <c r="H10" s="71" t="n">
+        <v>47316</v>
+      </c>
+      <c r="J10" s="209" t="n">
+        <v>7.3381</v>
+      </c>
+      <c r="K10" s="8" t="inlineStr">
+        <is>
+          <t>Sovereign</t>
+        </is>
+      </c>
+      <c r="L10" s="70" t="n">
+        <v>0.2756</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" s="8" t="n">
+        <v>3</v>
+      </c>
+      <c r="B11" s="8" t="inlineStr">
+        <is>
+          <t>Knowledge Realty Trust**</t>
+        </is>
+      </c>
+      <c r="C11" s="8" t="inlineStr">
+        <is>
+          <t>INE1JAR07028</t>
+        </is>
+      </c>
+      <c r="D11" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E11" s="208" t="n">
+        <v>10000</v>
+      </c>
+      <c r="F11" s="209" t="n">
+        <v>10158.56</v>
+      </c>
+      <c r="G11" s="70" t="n">
+        <v>0.0283</v>
+      </c>
+      <c r="H11" s="71" t="n">
+        <v>47246</v>
+      </c>
+      <c r="I11" s="8" t="inlineStr">
+        <is>
+          <t>CA - 08-Feb-2029</t>
+        </is>
+      </c>
+      <c r="J11" s="209" t="n">
+        <v>7.75</v>
+      </c>
+      <c r="K11" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL AA+</t>
+        </is>
+      </c>
+      <c r="L11" s="70" t="n">
+        <v>0.0624</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" s="8" t="n">
+        <v>4</v>
+      </c>
+      <c r="B12" s="8" t="inlineStr">
+        <is>
+          <t>REC Limited**</t>
+        </is>
+      </c>
+      <c r="C12" s="8" t="inlineStr">
+        <is>
+          <t>INE020B08FA2</t>
+        </is>
+      </c>
+      <c r="D12" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E12" s="208" t="n">
+        <v>10000</v>
+      </c>
+      <c r="F12" s="209" t="n">
+        <v>10038.18</v>
+      </c>
+      <c r="G12" s="70" t="n">
+        <v>0.028</v>
+      </c>
+      <c r="H12" s="71" t="n">
+        <v>46538</v>
+      </c>
+      <c r="J12" s="209" t="n">
+        <v>7.51</v>
+      </c>
+      <c r="K12" s="8" t="inlineStr">
+        <is>
+          <t>ICRA AAA</t>
+        </is>
+      </c>
+      <c r="L12" s="70" t="n">
+        <v>0.0564</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" s="8" t="n">
+        <v>5</v>
+      </c>
+      <c r="B13" s="8" t="inlineStr">
+        <is>
+          <t>Muthoot Finance Limited**</t>
+        </is>
+      </c>
+      <c r="C13" s="8" t="inlineStr">
+        <is>
+          <t>INE414G07IF1</t>
+        </is>
+      </c>
+      <c r="D13" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL AA+</t>
+        </is>
+      </c>
+      <c r="E13" s="208" t="n">
+        <v>8500</v>
+      </c>
+      <c r="F13" s="209" t="n">
+        <v>8559.360000000001</v>
+      </c>
+      <c r="G13" s="70" t="n">
+        <v>0.0239</v>
+      </c>
+      <c r="H13" s="71" t="n">
+        <v>46867</v>
+      </c>
+      <c r="J13" s="209" t="n">
+        <v>8.390000000000001</v>
+      </c>
+      <c r="K13" s="8" t="inlineStr">
+        <is>
+          <t>IND AAA(SO)</t>
+        </is>
+      </c>
+      <c r="L13" s="70" t="n">
+        <v>0.0385</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" s="8" t="n">
+        <v>6</v>
+      </c>
+      <c r="B14" s="8" t="inlineStr">
+        <is>
+          <t>Jamnagar Utilities &amp; Power Private Limited</t>
+        </is>
+      </c>
+      <c r="C14" s="8" t="inlineStr">
+        <is>
+          <t>INE936D07182</t>
+        </is>
+      </c>
+      <c r="D14" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E14" s="208" t="n">
+        <v>7500</v>
+      </c>
+      <c r="F14" s="209" t="n">
+        <v>8058.07</v>
+      </c>
+      <c r="G14" s="70" t="n">
+        <v>0.0225</v>
+      </c>
+      <c r="H14" s="71" t="n">
+        <v>46975</v>
+      </c>
+      <c r="J14" s="209" t="n">
+        <v>7.5</v>
+      </c>
+      <c r="K14" s="8" t="inlineStr">
+        <is>
+          <t>ICRA AA+</t>
+        </is>
+      </c>
+      <c r="L14" s="70" t="n">
+        <v>0.0245</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" s="8" t="n">
+        <v>7</v>
+      </c>
+      <c r="B15" s="8" t="inlineStr">
+        <is>
+          <t>India Infrastructure Finance Company Limited**</t>
+        </is>
+      </c>
+      <c r="C15" s="8" t="inlineStr">
+        <is>
+          <t>INE787H08154</t>
+        </is>
+      </c>
+      <c r="D15" s="8" t="inlineStr">
+        <is>
+          <t>IND AAA</t>
+        </is>
+      </c>
+      <c r="E15" s="208" t="n">
+        <v>7500</v>
+      </c>
+      <c r="F15" s="209" t="n">
+        <v>7830.64</v>
+      </c>
+      <c r="G15" s="70" t="n">
+        <v>0.0218</v>
+      </c>
+      <c r="H15" s="71" t="n">
+        <v>46696</v>
+      </c>
+      <c r="J15" s="209" t="n">
+        <v>7.51</v>
+      </c>
+      <c r="K15" s="8" t="inlineStr">
+        <is>
+          <t>IND AAA</t>
+        </is>
+      </c>
+      <c r="L15" s="70" t="n">
+        <v>0.0218</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" s="8" t="n">
+        <v>8</v>
+      </c>
+      <c r="B16" s="8" t="inlineStr">
+        <is>
+          <t>Indian Railway Finance Corporation Limited**</t>
+        </is>
+      </c>
+      <c r="C16" s="8" t="inlineStr">
+        <is>
+          <t>INE053F07AA7</t>
+        </is>
+      </c>
+      <c r="D16" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E16" s="208" t="n">
+        <v>750</v>
+      </c>
+      <c r="F16" s="209" t="n">
+        <v>7605.84</v>
+      </c>
+      <c r="G16" s="70" t="n">
+        <v>0.0212</v>
+      </c>
+      <c r="H16" s="71" t="n">
+        <v>46535</v>
+      </c>
+      <c r="J16" s="209" t="n">
+        <v>7.32</v>
+      </c>
+      <c r="K16" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="L16" s="70" t="n">
+        <v>0.013</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" s="8" t="n">
+        <v>9</v>
+      </c>
+      <c r="B17" s="8" t="inlineStr">
+        <is>
+          <t>National Bank for Agriculture and Rural Development**</t>
+        </is>
+      </c>
+      <c r="C17" s="8" t="inlineStr">
+        <is>
+          <t>INE261F08EL3</t>
+        </is>
+      </c>
+      <c r="D17" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E17" s="208" t="n">
+        <v>7500</v>
+      </c>
+      <c r="F17" s="209" t="n">
+        <v>7575.64</v>
+      </c>
+      <c r="G17" s="70" t="n">
+        <v>0.0211</v>
+      </c>
+      <c r="H17" s="71" t="n">
+        <v>47602</v>
+      </c>
+      <c r="J17" s="209" t="n">
+        <v>7.38</v>
+      </c>
+      <c r="K17" s="8" t="inlineStr">
+        <is>
+          <t>Alternative Investment Funds (AIF)</t>
+        </is>
+      </c>
+      <c r="L17" s="70" t="n">
+        <v>0.0031</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" s="8" t="n">
+        <v>10</v>
+      </c>
+      <c r="B18" s="8" t="inlineStr">
+        <is>
+          <t>REC Limited**</t>
+        </is>
+      </c>
+      <c r="C18" s="8" t="inlineStr">
+        <is>
+          <t>INE020B08FU0</t>
+        </is>
+      </c>
+      <c r="D18" s="8" t="inlineStr">
+        <is>
+          <t>ICRA AAA</t>
+        </is>
+      </c>
+      <c r="E18" s="208" t="n">
+        <v>7500</v>
+      </c>
+      <c r="F18" s="209" t="n">
+        <v>7420.8</v>
+      </c>
+      <c r="G18" s="70" t="n">
+        <v>0.0207</v>
+      </c>
+      <c r="H18" s="71" t="n">
+        <v>47634</v>
+      </c>
+      <c r="J18" s="209" t="n">
+        <v>7.274</v>
+      </c>
+      <c r="K18" s="8" t="inlineStr">
+        <is>
+          <t>Cash &amp; Equivalent</t>
+        </is>
+      </c>
+      <c r="L18" s="70" t="n">
+        <v>0.0062</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" s="8" t="n">
+        <v>11</v>
+      </c>
+      <c r="B19" s="8" t="inlineStr">
+        <is>
+          <t>Power Finance Corporation Limited**</t>
+        </is>
+      </c>
+      <c r="C19" s="8" t="inlineStr">
+        <is>
+          <t>INE134E08LX5</t>
+        </is>
+      </c>
+      <c r="D19" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E19" s="208" t="n">
+        <v>650</v>
+      </c>
+      <c r="F19" s="209" t="n">
+        <v>6770.86</v>
+      </c>
+      <c r="G19" s="70" t="n">
+        <v>0.0189</v>
+      </c>
+      <c r="H19" s="71" t="n">
+        <v>46769</v>
+      </c>
+      <c r="J19" s="209" t="n">
+        <v>7.2487</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" s="8" t="n">
+        <v>12</v>
+      </c>
+      <c r="B20" s="8" t="inlineStr">
+        <is>
+          <t>Torrent Power Limited**</t>
+        </is>
+      </c>
+      <c r="C20" s="8" t="inlineStr">
+        <is>
+          <t>INE813H07150</t>
+        </is>
+      </c>
+      <c r="D20" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL AA+</t>
+        </is>
+      </c>
+      <c r="E20" s="208" t="n">
+        <v>600</v>
+      </c>
+      <c r="F20" s="209" t="n">
+        <v>6093.74</v>
+      </c>
+      <c r="G20" s="70" t="n">
+        <v>0.017</v>
+      </c>
+      <c r="H20" s="71" t="n">
+        <v>46449</v>
+      </c>
+      <c r="J20" s="209" t="n">
+        <v>7.8617</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" s="8" t="n">
+        <v>13</v>
+      </c>
+      <c r="B21" s="8" t="inlineStr">
+        <is>
+          <t>Export-Import Bank of India**</t>
+        </is>
+      </c>
+      <c r="C21" s="8" t="inlineStr">
+        <is>
+          <t>INE514E08FP6</t>
+        </is>
+      </c>
+      <c r="D21" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E21" s="208" t="n">
+        <v>500</v>
+      </c>
+      <c r="F21" s="209" t="n">
+        <v>5316.7</v>
+      </c>
+      <c r="G21" s="70" t="n">
+        <v>0.0148</v>
+      </c>
+      <c r="H21" s="71" t="n">
+        <v>46602</v>
+      </c>
+      <c r="J21" s="209" t="n">
+        <v>7.1325</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" s="8" t="n">
+        <v>14</v>
+      </c>
+      <c r="B22" s="8" t="inlineStr">
+        <is>
+          <t>Tata Capital Housing Finance Limited**</t>
+        </is>
+      </c>
+      <c r="C22" s="8" t="inlineStr">
+        <is>
+          <t>INE033L07IO1</t>
+        </is>
+      </c>
+      <c r="D22" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E22" s="208" t="n">
+        <v>5000</v>
+      </c>
+      <c r="F22" s="209" t="n">
+        <v>5293.11</v>
+      </c>
+      <c r="G22" s="70" t="n">
+        <v>0.0148</v>
+      </c>
+      <c r="H22" s="71" t="n">
+        <v>46589</v>
+      </c>
+      <c r="J22" s="209" t="n">
+        <v>7.67</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" s="8" t="n">
+        <v>15</v>
+      </c>
+      <c r="B23" s="8" t="inlineStr">
+        <is>
+          <t>ICICI Home Finance Company Limited**</t>
+        </is>
+      </c>
+      <c r="C23" s="8" t="inlineStr">
+        <is>
+          <t>INE071G07728</t>
+        </is>
+      </c>
+      <c r="D23" s="8" t="inlineStr">
+        <is>
+          <t>ICRA AAA</t>
+        </is>
+      </c>
+      <c r="E23" s="208" t="n">
+        <v>5000</v>
+      </c>
+      <c r="F23" s="209" t="n">
+        <v>5218.55</v>
+      </c>
+      <c r="G23" s="70" t="n">
+        <v>0.0145</v>
+      </c>
+      <c r="H23" s="71" t="n">
+        <v>46741</v>
+      </c>
+      <c r="J23" s="209" t="n">
+        <v>7.54</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" s="8" t="n">
+        <v>16</v>
+      </c>
+      <c r="B24" s="8" t="inlineStr">
+        <is>
+          <t>Bajaj Finance Limited**</t>
+        </is>
+      </c>
+      <c r="C24" s="8" t="inlineStr">
+        <is>
+          <t>INE296A07TF2</t>
+        </is>
+      </c>
+      <c r="D24" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E24" s="208" t="n">
+        <v>5000</v>
+      </c>
+      <c r="F24" s="209" t="n">
+        <v>5199.15</v>
+      </c>
+      <c r="G24" s="70" t="n">
+        <v>0.0145</v>
+      </c>
+      <c r="H24" s="71" t="n">
+        <v>46731</v>
+      </c>
+      <c r="J24" s="209" t="n">
+        <v>7.765</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25" s="8" t="n">
+        <v>17</v>
+      </c>
+      <c r="B25" s="8" t="inlineStr">
+        <is>
+          <t>LIC Housing Finance Limited**</t>
+        </is>
+      </c>
+      <c r="C25" s="8" t="inlineStr">
+        <is>
+          <t>INE115A07MW4</t>
+        </is>
+      </c>
+      <c r="D25" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E25" s="208" t="n">
+        <v>500</v>
+      </c>
+      <c r="F25" s="209" t="n">
+        <v>5176.39</v>
+      </c>
+      <c r="G25" s="70" t="n">
+        <v>0.0144</v>
+      </c>
+      <c r="H25" s="71" t="n">
+        <v>46781</v>
+      </c>
+      <c r="J25" s="209" t="n">
+        <v>7.55</v>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26" s="8" t="n">
+        <v>18</v>
+      </c>
+      <c r="B26" s="8" t="inlineStr">
+        <is>
+          <t>Power Finance Corporation Limited**</t>
+        </is>
+      </c>
+      <c r="C26" s="8" t="inlineStr">
+        <is>
+          <t>INE134E08IT9</t>
+        </is>
+      </c>
+      <c r="D26" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E26" s="208" t="n">
+        <v>500</v>
+      </c>
+      <c r="F26" s="209" t="n">
+        <v>5129.57</v>
+      </c>
+      <c r="G26" s="70" t="n">
+        <v>0.0143</v>
+      </c>
+      <c r="H26" s="71" t="n">
+        <v>46438</v>
+      </c>
+      <c r="J26" s="209" t="n">
+        <v>7.44</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" s="8" t="n">
+        <v>19</v>
+      </c>
+      <c r="B27" s="8" t="inlineStr">
+        <is>
+          <t>National Bank for Agriculture and Rural Development</t>
+        </is>
+      </c>
+      <c r="C27" s="8" t="inlineStr">
+        <is>
+          <t>INE261F08EM1</t>
+        </is>
+      </c>
+      <c r="D27" s="8" t="inlineStr">
+        <is>
+          <t>ICRA AAA</t>
+        </is>
+      </c>
+      <c r="E27" s="208" t="n">
+        <v>5000</v>
+      </c>
+      <c r="F27" s="209" t="n">
+        <v>5097.13</v>
+      </c>
+      <c r="G27" s="70" t="n">
+        <v>0.0142</v>
+      </c>
+      <c r="H27" s="71" t="n">
+        <v>46836</v>
+      </c>
+      <c r="J27" s="209" t="n">
+        <v>7.37</v>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28" s="8" t="n">
+        <v>20</v>
+      </c>
+      <c r="B28" s="8" t="inlineStr">
+        <is>
+          <t>REC Limited**</t>
+        </is>
+      </c>
+      <c r="C28" s="8" t="inlineStr">
+        <is>
+          <t>INE020B08GB8</t>
+        </is>
+      </c>
+      <c r="D28" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E28" s="208" t="n">
+        <v>5000</v>
+      </c>
+      <c r="F28" s="209" t="n">
+        <v>5088.93</v>
+      </c>
+      <c r="G28" s="70" t="n">
+        <v>0.0142</v>
+      </c>
+      <c r="H28" s="71" t="n">
+        <v>46801</v>
+      </c>
+      <c r="J28" s="209" t="n">
+        <v>7.1981</v>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29" s="8" t="n">
+        <v>21</v>
+      </c>
+      <c r="B29" s="8" t="inlineStr">
+        <is>
+          <t>Export-Import Bank of India**</t>
+        </is>
+      </c>
+      <c r="C29" s="8" t="inlineStr">
+        <is>
+          <t>INE514E08GF5</t>
+        </is>
+      </c>
+      <c r="D29" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E29" s="208" t="n">
+        <v>5000</v>
+      </c>
+      <c r="F29" s="209" t="n">
+        <v>5070.14</v>
+      </c>
+      <c r="G29" s="70" t="n">
+        <v>0.0141</v>
+      </c>
+      <c r="H29" s="71" t="n">
+        <v>47661</v>
+      </c>
+      <c r="J29" s="209" t="n">
+        <v>7.17</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30" s="8" t="n">
+        <v>22</v>
+      </c>
+      <c r="B30" s="8" t="inlineStr">
+        <is>
+          <t>REC Limited**</t>
+        </is>
+      </c>
+      <c r="C30" s="8" t="inlineStr">
+        <is>
+          <t>INE020B08FL9</t>
+        </is>
+      </c>
+      <c r="D30" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E30" s="208" t="n">
+        <v>5000</v>
+      </c>
+      <c r="F30" s="209" t="n">
+        <v>5056.62</v>
+      </c>
+      <c r="G30" s="70" t="n">
+        <v>0.0141</v>
+      </c>
+      <c r="H30" s="71" t="n">
+        <v>47603</v>
+      </c>
+      <c r="J30" s="209" t="n">
+        <v>7.274</v>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31" s="8" t="n">
+        <v>23</v>
+      </c>
+      <c r="B31" s="8" t="inlineStr">
+        <is>
+          <t>Mahindra Rural Housing Finance Limited**</t>
+        </is>
+      </c>
+      <c r="C31" s="8" t="inlineStr">
+        <is>
+          <t>INE950O07560</t>
+        </is>
+      </c>
+      <c r="D31" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E31" s="208" t="n">
+        <v>5000</v>
+      </c>
+      <c r="F31" s="209" t="n">
+        <v>5051.3</v>
+      </c>
+      <c r="G31" s="70" t="n">
+        <v>0.0141</v>
+      </c>
+      <c r="H31" s="71" t="n">
+        <v>47260</v>
+      </c>
+      <c r="J31" s="209" t="n">
+        <v>7.334</v>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32" s="8" t="n">
+        <v>24</v>
+      </c>
+      <c r="B32" s="8" t="inlineStr">
+        <is>
+          <t>Small Industries Development Bank of India**</t>
+        </is>
+      </c>
+      <c r="C32" s="8" t="inlineStr">
+        <is>
+          <t>INE556F08LC0</t>
+        </is>
+      </c>
+      <c r="D32" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E32" s="208" t="n">
+        <v>5000</v>
+      </c>
+      <c r="F32" s="209" t="n">
+        <v>5045.28</v>
+      </c>
+      <c r="G32" s="70" t="n">
+        <v>0.0141</v>
+      </c>
+      <c r="H32" s="71" t="n">
+        <v>47218</v>
+      </c>
+      <c r="J32" s="209" t="n">
+        <v>7.375</v>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33" s="8" t="n">
+        <v>25</v>
+      </c>
+      <c r="B33" s="8" t="inlineStr">
+        <is>
+          <t>Small Industries Development Bank of India**</t>
+        </is>
+      </c>
+      <c r="C33" s="8" t="inlineStr">
+        <is>
+          <t>INE556F08LE6</t>
+        </is>
+      </c>
+      <c r="D33" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E33" s="208" t="n">
+        <v>5000</v>
+      </c>
+      <c r="F33" s="209" t="n">
+        <v>5029.47</v>
+      </c>
+      <c r="G33" s="70" t="n">
+        <v>0.014</v>
+      </c>
+      <c r="H33" s="71" t="n">
+        <v>47273</v>
+      </c>
+      <c r="J33" s="209" t="n">
+        <v>7.1419</v>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34" s="8" t="n">
+        <v>26</v>
+      </c>
+      <c r="B34" s="8" t="inlineStr">
+        <is>
+          <t>Muthoot Finance Limited**</t>
+        </is>
+      </c>
+      <c r="C34" s="8" t="inlineStr">
+        <is>
+          <t>INE414G07JZ7</t>
+        </is>
+      </c>
+      <c r="D34" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL AA+</t>
+        </is>
+      </c>
+      <c r="E34" s="208" t="n">
+        <v>5000</v>
+      </c>
+      <c r="F34" s="209" t="n">
+        <v>5004.65</v>
+      </c>
+      <c r="G34" s="70" t="n">
+        <v>0.0139</v>
+      </c>
+      <c r="H34" s="71" t="n">
+        <v>47325</v>
+      </c>
+      <c r="J34" s="209" t="n">
+        <v>8.7399</v>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35" s="8" t="n">
+        <v>27</v>
+      </c>
+      <c r="B35" s="8" t="inlineStr">
+        <is>
+          <t>Cholamandalam Investment and Finance Company Limited**</t>
+        </is>
+      </c>
+      <c r="C35" s="8" t="inlineStr">
+        <is>
+          <t>INE121A07SH0</t>
+        </is>
+      </c>
+      <c r="D35" s="8" t="inlineStr">
+        <is>
+          <t>ICRA AA+</t>
+        </is>
+      </c>
+      <c r="E35" s="208" t="n">
+        <v>4000</v>
+      </c>
+      <c r="F35" s="209" t="n">
+        <v>4266.15</v>
+      </c>
+      <c r="G35" s="70" t="n">
+        <v>0.0119</v>
+      </c>
+      <c r="H35" s="71" t="n">
+        <v>46648</v>
+      </c>
+      <c r="J35" s="209" t="n">
+        <v>7.9652</v>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36" s="8" t="n">
+        <v>28</v>
+      </c>
+      <c r="B36" s="8" t="inlineStr">
+        <is>
+          <t>LIC Housing Finance Limited**</t>
+        </is>
+      </c>
+      <c r="C36" s="8" t="inlineStr">
+        <is>
+          <t>INE115A07RG6</t>
+        </is>
+      </c>
+      <c r="D36" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E36" s="208" t="n">
+        <v>4000</v>
+      </c>
+      <c r="F36" s="209" t="n">
+        <v>3961.41</v>
+      </c>
+      <c r="G36" s="70" t="n">
+        <v>0.011</v>
+      </c>
+      <c r="H36" s="71" t="n">
+        <v>47602</v>
+      </c>
+      <c r="J36" s="209" t="n">
+        <v>7.645</v>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37" s="8" t="n">
+        <v>29</v>
+      </c>
+      <c r="B37" s="8" t="inlineStr">
+        <is>
+          <t>REC Limited**</t>
+        </is>
+      </c>
+      <c r="C37" s="8" t="inlineStr">
+        <is>
+          <t>INE020B08EH0</t>
+        </is>
+      </c>
+      <c r="D37" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E37" s="208" t="n">
+        <v>3500</v>
+      </c>
+      <c r="F37" s="209" t="n">
+        <v>3588.32</v>
+      </c>
+      <c r="G37" s="70" t="n">
+        <v>0.01</v>
+      </c>
+      <c r="H37" s="71" t="n">
+        <v>46843</v>
+      </c>
+      <c r="J37" s="209" t="n">
+        <v>7.1981</v>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38" s="8" t="n">
+        <v>30</v>
+      </c>
+      <c r="B38" s="8" t="inlineStr">
+        <is>
+          <t>Muthoot Finance Limited**</t>
+        </is>
+      </c>
+      <c r="C38" s="8" t="inlineStr">
+        <is>
+          <t>INE414G07JB8</t>
+        </is>
+      </c>
+      <c r="D38" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL AA+</t>
+        </is>
+      </c>
+      <c r="E38" s="208" t="n">
+        <v>2500</v>
+      </c>
+      <c r="F38" s="209" t="n">
+        <v>2734.59</v>
+      </c>
+      <c r="G38" s="70" t="n">
+        <v>0.0076</v>
+      </c>
+      <c r="H38" s="71" t="n">
+        <v>46555</v>
+      </c>
+      <c r="J38" s="209" t="n">
+        <v>8.35</v>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39" s="8" t="n">
+        <v>31</v>
+      </c>
+      <c r="B39" s="8" t="inlineStr">
+        <is>
+          <t>Bajaj Finance Limited**</t>
+        </is>
+      </c>
+      <c r="C39" s="8" t="inlineStr">
+        <is>
+          <t>INE296A07TL0</t>
+        </is>
+      </c>
+      <c r="D39" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E39" s="208" t="n">
+        <v>2500</v>
+      </c>
+      <c r="F39" s="209" t="n">
+        <v>2665.1</v>
+      </c>
+      <c r="G39" s="70" t="n">
+        <v>0.0074</v>
+      </c>
+      <c r="H39" s="71" t="n">
+        <v>47662</v>
+      </c>
+      <c r="J39" s="209" t="n">
+        <v>7.905</v>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40" s="8" t="n">
+        <v>32</v>
+      </c>
+      <c r="B40" s="8" t="inlineStr">
+        <is>
+          <t>Power Finance Corporation Limited**</t>
+        </is>
+      </c>
+      <c r="C40" s="8" t="inlineStr">
+        <is>
+          <t>INE134E08JE9</t>
+        </is>
+      </c>
+      <c r="D40" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E40" s="208" t="n">
+        <v>250</v>
+      </c>
+      <c r="F40" s="209" t="n">
+        <v>2654.55</v>
+      </c>
+      <c r="G40" s="70" t="n">
+        <v>0.0074</v>
+      </c>
+      <c r="H40" s="71" t="n">
+        <v>46606</v>
+      </c>
+      <c r="J40" s="209" t="n">
+        <v>7.325</v>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41" s="8" t="n">
+        <v>33</v>
+      </c>
+      <c r="B41" s="8" t="inlineStr">
+        <is>
+          <t>LIC Housing Finance Limited**</t>
+        </is>
+      </c>
+      <c r="C41" s="8" t="inlineStr">
+        <is>
+          <t>INE115A07QY1</t>
+        </is>
+      </c>
+      <c r="D41" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E41" s="208" t="n">
+        <v>2500</v>
+      </c>
+      <c r="F41" s="209" t="n">
+        <v>2618.75</v>
+      </c>
+      <c r="G41" s="70" t="n">
+        <v>0.0073</v>
+      </c>
+      <c r="H41" s="71" t="n">
+        <v>47409</v>
+      </c>
+      <c r="J41" s="209" t="n">
+        <v>7.635</v>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42" s="8" t="n">
+        <v>34</v>
+      </c>
+      <c r="B42" s="8" t="inlineStr">
+        <is>
+          <t>Small Industries Development Bank of India**</t>
+        </is>
+      </c>
+      <c r="C42" s="8" t="inlineStr">
+        <is>
+          <t>INE556F08KU4</t>
+        </is>
+      </c>
+      <c r="D42" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E42" s="208" t="n">
+        <v>2500</v>
+      </c>
+      <c r="F42" s="209" t="n">
+        <v>2608.1</v>
+      </c>
+      <c r="G42" s="70" t="n">
+        <v>0.0073</v>
+      </c>
+      <c r="H42" s="71" t="n">
+        <v>46916</v>
+      </c>
+      <c r="J42" s="209" t="n">
+        <v>7.4</v>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43" s="8" t="n">
+        <v>35</v>
+      </c>
+      <c r="B43" s="8" t="inlineStr">
+        <is>
+          <t>Jio Credit Limited**</t>
+        </is>
+      </c>
+      <c r="C43" s="8" t="inlineStr">
+        <is>
+          <t>INE282H07034</t>
+        </is>
+      </c>
+      <c r="D43" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E43" s="208" t="n">
+        <v>2500</v>
+      </c>
+      <c r="F43" s="209" t="n">
+        <v>2596.67</v>
+      </c>
+      <c r="G43" s="70" t="n">
+        <v>0.0072</v>
+      </c>
+      <c r="H43" s="71" t="n">
+        <v>46673</v>
+      </c>
+      <c r="J43" s="209" t="n">
+        <v>7.73</v>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44" s="8" t="n">
+        <v>36</v>
+      </c>
+      <c r="B44" s="8" t="inlineStr">
+        <is>
+          <t>Export-Import Bank of India**</t>
+        </is>
+      </c>
+      <c r="C44" s="8" t="inlineStr">
+        <is>
+          <t>INE514E08GD0</t>
+        </is>
+      </c>
+      <c r="D44" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E44" s="208" t="n">
+        <v>2500</v>
+      </c>
+      <c r="F44" s="209" t="n">
+        <v>2592.89</v>
+      </c>
+      <c r="G44" s="70" t="n">
+        <v>0.0072</v>
+      </c>
+      <c r="H44" s="71" t="n">
+        <v>47465</v>
+      </c>
+      <c r="J44" s="209" t="n">
+        <v>7.0875</v>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45" s="8" t="n">
+        <v>37</v>
+      </c>
+      <c r="B45" s="8" t="inlineStr">
+        <is>
+          <t>LIC Housing Finance Limited**</t>
+        </is>
+      </c>
+      <c r="C45" s="8" t="inlineStr">
+        <is>
+          <t>INE115A07QW5</t>
+        </is>
+      </c>
+      <c r="D45" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E45" s="208" t="n">
+        <v>2500</v>
+      </c>
+      <c r="F45" s="209" t="n">
+        <v>2571.84</v>
+      </c>
+      <c r="G45" s="70" t="n">
+        <v>0.0072</v>
+      </c>
+      <c r="H45" s="71" t="n">
+        <v>46794</v>
+      </c>
+      <c r="J45" s="209" t="n">
+        <v>7.55</v>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46" s="8" t="n">
+        <v>38</v>
+      </c>
+      <c r="B46" s="8" t="inlineStr">
+        <is>
+          <t>Torrent Pharmaceuticals Limited**</t>
+        </is>
+      </c>
+      <c r="C46" s="8" t="inlineStr">
+        <is>
+          <t>INE685A07165</t>
+        </is>
+      </c>
+      <c r="D46" s="8" t="inlineStr">
+        <is>
+          <t>ICRA AA+</t>
+        </is>
+      </c>
+      <c r="E46" s="208" t="n">
+        <v>2500</v>
+      </c>
+      <c r="F46" s="209" t="n">
+        <v>2566.1</v>
+      </c>
+      <c r="G46" s="70" t="n">
+        <v>0.0072</v>
+      </c>
+      <c r="H46" s="71" t="n">
+        <v>47501</v>
+      </c>
+      <c r="J46" s="209" t="n">
+        <v>7.835</v>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47" s="8" t="n">
+        <v>39</v>
+      </c>
+      <c r="B47" s="8" t="inlineStr">
+        <is>
+          <t>REC Limited**</t>
+        </is>
+      </c>
+      <c r="C47" s="8" t="inlineStr">
+        <is>
+          <t>INE020B08EA5</t>
+        </is>
+      </c>
+      <c r="D47" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E47" s="208" t="n">
+        <v>250</v>
+      </c>
+      <c r="F47" s="209" t="n">
+        <v>2553.03</v>
+      </c>
+      <c r="G47" s="70" t="n">
+        <v>0.0071</v>
+      </c>
+      <c r="H47" s="71" t="n">
+        <v>46843</v>
+      </c>
+      <c r="J47" s="209" t="n">
+        <v>7.1981</v>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48" s="8" t="n">
+        <v>40</v>
+      </c>
+      <c r="B48" s="8" t="inlineStr">
+        <is>
+          <t>National Bank for Agriculture and Rural Development**</t>
+        </is>
+      </c>
+      <c r="C48" s="8" t="inlineStr">
+        <is>
+          <t>INE261F08ER0</t>
+        </is>
+      </c>
+      <c r="D48" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E48" s="208" t="n">
+        <v>2500</v>
+      </c>
+      <c r="F48" s="209" t="n">
+        <v>2551.06</v>
+      </c>
+      <c r="G48" s="70" t="n">
+        <v>0.0071</v>
+      </c>
+      <c r="H48" s="71" t="n">
+        <v>47172</v>
+      </c>
+      <c r="J48" s="209" t="n">
+        <v>7.335</v>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49" s="8" t="n">
+        <v>41</v>
+      </c>
+      <c r="B49" s="8" t="inlineStr">
+        <is>
+          <t>National Bank for Agriculture and Rural Development**</t>
+        </is>
+      </c>
+      <c r="C49" s="8" t="inlineStr">
+        <is>
+          <t>INE261F08EG3</t>
+        </is>
+      </c>
+      <c r="D49" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E49" s="208" t="n">
+        <v>2500</v>
+      </c>
+      <c r="F49" s="209" t="n">
+        <v>2545.6</v>
+      </c>
+      <c r="G49" s="70" t="n">
+        <v>0.0071</v>
+      </c>
+      <c r="H49" s="71" t="n">
+        <v>47238</v>
+      </c>
+      <c r="J49" s="209" t="n">
+        <v>7.335</v>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50" s="8" t="n">
+        <v>42</v>
+      </c>
+      <c r="B50" s="8" t="inlineStr">
+        <is>
+          <t>Power Finance Corporation Limited**</t>
+        </is>
+      </c>
+      <c r="C50" s="8" t="inlineStr">
+        <is>
+          <t>INE134E08KV1</t>
+        </is>
+      </c>
+      <c r="D50" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E50" s="208" t="n">
+        <v>250</v>
+      </c>
+      <c r="F50" s="209" t="n">
+        <v>2542.84</v>
+      </c>
+      <c r="G50" s="70" t="n">
+        <v>0.0071</v>
+      </c>
+      <c r="H50" s="71" t="n">
+        <v>47645</v>
+      </c>
+      <c r="J50" s="209" t="n">
+        <v>7.27</v>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51" s="8" t="n">
+        <v>43</v>
+      </c>
+      <c r="B51" s="8" t="inlineStr">
+        <is>
+          <t>Small Industries Development Bank of India**</t>
+        </is>
+      </c>
+      <c r="C51" s="8" t="inlineStr">
+        <is>
+          <t>INE556F08LD8</t>
+        </is>
+      </c>
+      <c r="D51" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E51" s="208" t="n">
+        <v>2500</v>
+      </c>
+      <c r="F51" s="209" t="n">
+        <v>2541.43</v>
+      </c>
+      <c r="G51" s="70" t="n">
+        <v>0.0071</v>
+      </c>
+      <c r="H51" s="71" t="n">
+        <v>47340</v>
+      </c>
+      <c r="J51" s="209" t="n">
+        <v>7.37</v>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52" s="8" t="n">
+        <v>44</v>
+      </c>
+      <c r="B52" s="8" t="inlineStr">
+        <is>
+          <t>Mindspace Business Parks Reit**</t>
+        </is>
+      </c>
+      <c r="C52" s="8" t="inlineStr">
+        <is>
+          <t>INE0CCU07181</t>
+        </is>
+      </c>
+      <c r="D52" s="8" t="inlineStr">
+        <is>
+          <t>ICRA AAA</t>
+        </is>
+      </c>
+      <c r="E52" s="208" t="n">
+        <v>2500</v>
+      </c>
+      <c r="F52" s="209" t="n">
+        <v>2512.69</v>
+      </c>
+      <c r="G52" s="70" t="n">
+        <v>0.007</v>
+      </c>
+      <c r="H52" s="71" t="n">
+        <v>47095</v>
+      </c>
+      <c r="J52" s="209" t="n">
+        <v>7.5946</v>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53" s="8" t="n">
+        <v>45</v>
+      </c>
+      <c r="B53" s="8" t="inlineStr">
+        <is>
+          <t>Small Industries Development Bank of India**</t>
+        </is>
+      </c>
+      <c r="C53" s="8" t="inlineStr">
+        <is>
+          <t>INE556F08KX8</t>
+        </is>
+      </c>
+      <c r="D53" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E53" s="208" t="n">
+        <v>2500</v>
+      </c>
+      <c r="F53" s="209" t="n">
+        <v>2509.94</v>
+      </c>
+      <c r="G53" s="70" t="n">
+        <v>0.007</v>
+      </c>
+      <c r="H53" s="71" t="n">
+        <v>47280</v>
+      </c>
+      <c r="J53" s="209" t="n">
+        <v>7.375</v>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54" s="8" t="n">
+        <v>46</v>
+      </c>
+      <c r="B54" s="8" t="inlineStr">
+        <is>
+          <t>Power Finance Corporation Limited**</t>
+        </is>
+      </c>
+      <c r="C54" s="8" t="inlineStr">
+        <is>
+          <t>INE134E08NS1</t>
+        </is>
+      </c>
+      <c r="D54" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E54" s="208" t="n">
+        <v>2500</v>
+      </c>
+      <c r="F54" s="209" t="n">
+        <v>2479.92</v>
+      </c>
+      <c r="G54" s="70" t="n">
+        <v>0.0069</v>
+      </c>
+      <c r="H54" s="71" t="n">
+        <v>46949</v>
+      </c>
+      <c r="J54" s="209" t="n">
+        <v>7.2883</v>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55" s="8" t="n">
+        <v>47</v>
+      </c>
+      <c r="B55" s="8" t="inlineStr">
+        <is>
+          <t>Torrent Pharmaceuticals Limited**</t>
+        </is>
+      </c>
+      <c r="C55" s="8" t="inlineStr">
+        <is>
+          <t>INE685A07157</t>
+        </is>
+      </c>
+      <c r="D55" s="8" t="inlineStr">
+        <is>
+          <t>ICRA AA+</t>
+        </is>
+      </c>
+      <c r="E55" s="208" t="n">
+        <v>1898</v>
+      </c>
+      <c r="F55" s="209" t="n">
+        <v>1947</v>
+      </c>
+      <c r="G55" s="70" t="n">
+        <v>0.0054</v>
+      </c>
+      <c r="H55" s="71" t="n">
+        <v>47137</v>
+      </c>
+      <c r="J55" s="209" t="n">
+        <v>7.79</v>
+      </c>
+    </row>
+    <row r="56">
+      <c r="A56" s="8" t="n">
+        <v>48</v>
+      </c>
+      <c r="B56" s="8" t="inlineStr">
+        <is>
+          <t>Bharti Telecom Limited**</t>
+        </is>
+      </c>
+      <c r="C56" s="8" t="inlineStr">
+        <is>
+          <t>INE403D08298</t>
+        </is>
+      </c>
+      <c r="D56" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E56" s="208" t="n">
+        <v>750</v>
+      </c>
+      <c r="F56" s="209" t="n">
+        <v>757.9400000000001</v>
+      </c>
+      <c r="G56" s="70" t="n">
+        <v>0.0021</v>
+      </c>
+      <c r="H56" s="71" t="n">
+        <v>47150</v>
+      </c>
+      <c r="J56" s="209" t="n">
+        <v>8.105</v>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57" s="8" t="n">
+        <v>49</v>
+      </c>
+      <c r="B57" s="8" t="inlineStr">
+        <is>
+          <t>Power Finance Corporation Limited**</t>
+        </is>
+      </c>
+      <c r="C57" s="8" t="inlineStr">
+        <is>
+          <t>INE134E08ND3</t>
+        </is>
+      </c>
+      <c r="D57" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E57" s="208" t="n">
+        <v>500</v>
+      </c>
+      <c r="F57" s="209" t="n">
+        <v>523.88</v>
+      </c>
+      <c r="G57" s="70" t="n">
+        <v>0.0015</v>
+      </c>
+      <c r="H57" s="71" t="n">
+        <v>48136</v>
+      </c>
+      <c r="J57" s="209" t="n">
+        <v>7.3825</v>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58" s="8" t="n">
+        <v>50</v>
+      </c>
+      <c r="B58" s="8" t="inlineStr">
+        <is>
+          <t>Bharti Telecom Limited**</t>
+        </is>
+      </c>
+      <c r="C58" s="8" t="inlineStr">
+        <is>
+          <t>INE403D08306</t>
+        </is>
+      </c>
+      <c r="D58" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E58" s="208" t="n">
+        <v>500</v>
+      </c>
+      <c r="F58" s="209" t="n">
+        <v>514.83</v>
+      </c>
+      <c r="G58" s="70" t="n">
+        <v>0.0014</v>
+      </c>
+      <c r="H58" s="71" t="n">
+        <v>46722</v>
+      </c>
+      <c r="J58" s="209" t="n">
+        <v>7.9799</v>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59" s="8" t="n">
+        <v>51</v>
+      </c>
+      <c r="B59" s="8" t="inlineStr">
+        <is>
+          <t>Power Finance Corporation Limited**</t>
+        </is>
+      </c>
+      <c r="C59" s="8" t="inlineStr">
+        <is>
+          <t>INE134E08IR3</t>
+        </is>
+      </c>
+      <c r="D59" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E59" s="208" t="n">
+        <v>50</v>
+      </c>
+      <c r="F59" s="209" t="n">
+        <v>514.04</v>
+      </c>
+      <c r="G59" s="70" t="n">
+        <v>0.0014</v>
+      </c>
+      <c r="H59" s="71" t="n">
+        <v>46407</v>
+      </c>
+      <c r="J59" s="209" t="n">
+        <v>7.44</v>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60" s="72" t="n"/>
+      <c r="B60" s="72" t="inlineStr">
+        <is>
+          <t>Total</t>
+        </is>
+      </c>
+      <c r="C60" s="72" t="n"/>
+      <c r="D60" s="72" t="n"/>
+      <c r="E60" s="72" t="n"/>
+      <c r="F60" s="210" t="n">
+        <v>238105.26</v>
+      </c>
+      <c r="G60" s="74" t="n">
+        <v>0.6636</v>
+      </c>
+    </row>
+    <row r="62">
+      <c r="B62" s="47" t="inlineStr">
+        <is>
+          <t>Government Securities (Central/State)</t>
+        </is>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63" s="8" t="n">
+        <v>52</v>
+      </c>
+      <c r="B63" s="8" t="inlineStr">
+        <is>
+          <t>6.94% GOI 2036</t>
+        </is>
+      </c>
+      <c r="C63" s="8" t="inlineStr">
+        <is>
+          <t>IN0020260025</t>
+        </is>
+      </c>
+      <c r="D63" s="8" t="inlineStr">
+        <is>
+          <t>Sovereign</t>
+        </is>
+      </c>
+      <c r="E63" s="208" t="n">
+        <v>32000000</v>
+      </c>
+      <c r="F63" s="209" t="n">
+        <v>32372.42</v>
+      </c>
+      <c r="G63" s="70" t="n">
+        <v>0.0902</v>
+      </c>
+      <c r="H63" s="71" t="n">
+        <v>49806</v>
+      </c>
+      <c r="J63" s="209" t="n">
+        <v>6.8698</v>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64" s="8" t="n">
+        <v>53</v>
+      </c>
+      <c r="B64" s="8" t="inlineStr">
+        <is>
+          <t>7.01% Gujarat SDL 2031</t>
+        </is>
+      </c>
+      <c r="C64" s="8" t="inlineStr">
+        <is>
+          <t>IN1520240111</t>
+        </is>
+      </c>
+      <c r="D64" s="8" t="inlineStr">
+        <is>
+          <t>Sovereign</t>
+        </is>
+      </c>
+      <c r="E64" s="208" t="n">
+        <v>12000000</v>
+      </c>
+      <c r="F64" s="209" t="n">
+        <v>12350.02</v>
+      </c>
+      <c r="G64" s="70" t="n">
+        <v>0.0344</v>
+      </c>
+      <c r="H64" s="71" t="n">
+        <v>47856</v>
+      </c>
+      <c r="J64" s="209" t="n">
+        <v>7.0499</v>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65" s="8" t="n">
+        <v>54</v>
+      </c>
+      <c r="B65" s="8" t="inlineStr">
+        <is>
+          <t>6.48% GOI 2035</t>
+        </is>
+      </c>
+      <c r="C65" s="8" t="inlineStr">
+        <is>
+          <t>IN0020250091</t>
+        </is>
+      </c>
+      <c r="D65" s="8" t="inlineStr">
+        <is>
+          <t>Sovereign</t>
+        </is>
+      </c>
+      <c r="E65" s="208" t="n">
+        <v>12500000</v>
+      </c>
+      <c r="F65" s="209" t="n">
+        <v>12319.16</v>
+      </c>
+      <c r="G65" s="70" t="n">
+        <v>0.0343</v>
+      </c>
+      <c r="H65" s="71" t="n">
+        <v>49588</v>
+      </c>
+      <c r="J65" s="209" t="n">
+        <v>6.8767</v>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66" s="8" t="n">
+        <v>55</v>
+      </c>
+      <c r="B66" s="8" t="inlineStr">
+        <is>
+          <t>6.36% GOI 2031</t>
+        </is>
+      </c>
+      <c r="C66" s="8" t="inlineStr">
+        <is>
+          <t>IN0020250141</t>
+        </is>
+      </c>
+      <c r="D66" s="8" t="inlineStr">
+        <is>
+          <t>Sovereign</t>
+        </is>
+      </c>
+      <c r="E66" s="208" t="n">
+        <v>10000000</v>
+      </c>
+      <c r="F66" s="209" t="n">
+        <v>10171.14</v>
+      </c>
+      <c r="G66" s="70" t="n">
+        <v>0.0284</v>
+      </c>
+      <c r="H66" s="71" t="n">
+        <v>47895</v>
+      </c>
+      <c r="J66" s="209" t="n">
+        <v>6.46</v>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67" s="8" t="n">
+        <v>56</v>
+      </c>
+      <c r="B67" s="8" t="inlineStr">
+        <is>
+          <t>8.51% GOI FRB 2033</t>
+        </is>
+      </c>
+      <c r="C67" s="8" t="inlineStr">
+        <is>
+          <t>IN0020200120</t>
+        </is>
+      </c>
+      <c r="D67" s="8" t="inlineStr">
+        <is>
+          <t>Sovereign</t>
+        </is>
+      </c>
+      <c r="E67" s="208" t="n">
+        <v>5000000</v>
+      </c>
+      <c r="F67" s="209" t="n">
+        <v>5279.45</v>
+      </c>
+      <c r="G67" s="70" t="n">
+        <v>0.0147</v>
+      </c>
+      <c r="H67" s="71" t="n">
+        <v>48844</v>
+      </c>
+      <c r="J67" s="209" t="n">
+        <v>6.0102</v>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68" s="8" t="n">
+        <v>57</v>
+      </c>
+      <c r="B68" s="8" t="inlineStr">
+        <is>
+          <t>7.02% GOI 2031</t>
+        </is>
+      </c>
+      <c r="C68" s="8" t="inlineStr">
+        <is>
+          <t>IN0020240076</t>
+        </is>
+      </c>
+      <c r="D68" s="8" t="inlineStr">
+        <is>
+          <t>Sovereign</t>
+        </is>
+      </c>
+      <c r="E68" s="208" t="n">
+        <v>5000000</v>
+      </c>
+      <c r="F68" s="209" t="n">
+        <v>5273.81</v>
+      </c>
+      <c r="G68" s="70" t="n">
+        <v>0.0147</v>
+      </c>
+      <c r="H68" s="71" t="n">
+        <v>48017</v>
+      </c>
+      <c r="J68" s="209" t="n">
+        <v>6.5436</v>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69" s="8" t="n">
+        <v>58</v>
+      </c>
+      <c r="B69" s="8" t="inlineStr">
+        <is>
+          <t>7.25 % Karnataka SDL 2031</t>
+        </is>
+      </c>
+      <c r="C69" s="8" t="inlineStr">
+        <is>
+          <t>IN1920250322</t>
+        </is>
+      </c>
+      <c r="D69" s="8" t="inlineStr">
+        <is>
+          <t>Sovereign</t>
+        </is>
+      </c>
+      <c r="E69" s="208" t="n">
+        <v>5000000</v>
+      </c>
+      <c r="F69" s="209" t="n">
+        <v>5120.82</v>
+      </c>
+      <c r="G69" s="70" t="n">
+        <v>0.0143</v>
+      </c>
+      <c r="H69" s="71" t="n">
+        <v>47932</v>
+      </c>
+      <c r="J69" s="209" t="n">
+        <v>7.0496</v>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70" s="8" t="n">
+        <v>59</v>
+      </c>
+      <c r="B70" s="8" t="inlineStr">
+        <is>
+          <t>7.12% Gujarat SDL 2032</t>
+        </is>
+      </c>
+      <c r="C70" s="8" t="inlineStr">
+        <is>
+          <t>IN1520210213</t>
+        </is>
+      </c>
+      <c r="D70" s="8" t="inlineStr">
+        <is>
+          <t>Sovereign</t>
+        </is>
+      </c>
+      <c r="E70" s="208" t="n">
+        <v>5000000</v>
+      </c>
+      <c r="F70" s="209" t="n">
+        <v>5057.2</v>
+      </c>
+      <c r="G70" s="70" t="n">
+        <v>0.0141</v>
+      </c>
+      <c r="H70" s="71" t="n">
+        <v>48275</v>
+      </c>
+      <c r="J70" s="209" t="n">
+        <v>7.315</v>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71" s="8" t="n">
+        <v>60</v>
+      </c>
+      <c r="B71" s="8" t="inlineStr">
+        <is>
+          <t>6.61% Gujarat SDL 2032</t>
+        </is>
+      </c>
+      <c r="C71" s="8" t="inlineStr">
+        <is>
+          <t>IN1520250011</t>
+        </is>
+      </c>
+      <c r="D71" s="8" t="inlineStr">
+        <is>
+          <t>Sovereign</t>
+        </is>
+      </c>
+      <c r="E71" s="208" t="n">
+        <v>5000000</v>
+      </c>
+      <c r="F71" s="209" t="n">
+        <v>4871.31</v>
+      </c>
+      <c r="G71" s="70" t="n">
+        <v>0.0136</v>
+      </c>
+      <c r="H71" s="71" t="n">
+        <v>48341</v>
+      </c>
+      <c r="J71" s="209" t="n">
+        <v>7.305</v>
+      </c>
+    </row>
+    <row r="72">
+      <c r="A72" s="8" t="n">
+        <v>61</v>
+      </c>
+      <c r="B72" s="8" t="inlineStr">
+        <is>
+          <t>6.98% Gujarat SDL 2031</t>
+        </is>
+      </c>
+      <c r="C72" s="8" t="inlineStr">
+        <is>
+          <t>IN1520250292</t>
+        </is>
+      </c>
+      <c r="D72" s="8" t="inlineStr">
+        <is>
+          <t>Sovereign</t>
+        </is>
+      </c>
+      <c r="E72" s="208" t="n">
+        <v>3455000</v>
+      </c>
+      <c r="F72" s="209" t="n">
+        <v>3521.05</v>
+      </c>
+      <c r="G72" s="70" t="n">
+        <v>0.0098</v>
+      </c>
+      <c r="H72" s="71" t="n">
+        <v>48078</v>
+      </c>
+      <c r="J72" s="209" t="n">
+        <v>7.0649</v>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73" s="8" t="n">
+        <v>62</v>
+      </c>
+      <c r="B73" s="8" t="inlineStr">
+        <is>
+          <t>6.88% Uttar Pradesh SDL 2031</t>
+        </is>
+      </c>
+      <c r="C73" s="8" t="inlineStr">
+        <is>
+          <t>IN3320200279</t>
+        </is>
+      </c>
+      <c r="D73" s="8" t="inlineStr">
+        <is>
+          <t>Sovereign</t>
+        </is>
+      </c>
+      <c r="E73" s="208" t="n">
+        <v>2500000</v>
+      </c>
+      <c r="F73" s="209" t="n">
+        <v>2542.5</v>
+      </c>
+      <c r="G73" s="70" t="n">
+        <v>0.0071</v>
+      </c>
+      <c r="H73" s="71" t="n">
+        <v>47882</v>
+      </c>
+      <c r="J73" s="209" t="n">
+        <v>7.0935</v>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74" s="72" t="n"/>
+      <c r="B74" s="72" t="inlineStr">
+        <is>
+          <t>Total</t>
+        </is>
+      </c>
+      <c r="C74" s="72" t="n"/>
+      <c r="D74" s="72" t="n"/>
+      <c r="E74" s="72" t="n"/>
+      <c r="F74" s="210" t="n">
+        <v>98878.88</v>
+      </c>
+      <c r="G74" s="74" t="n">
+        <v>0.2756</v>
+      </c>
+    </row>
+    <row r="76">
+      <c r="B76" s="47" t="inlineStr">
+        <is>
+          <t>Securitised Debt</t>
+        </is>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77" s="8" t="n">
+        <v>63</v>
+      </c>
+      <c r="B77" s="8" t="inlineStr">
+        <is>
+          <t>India Universal Trust**</t>
+        </is>
+      </c>
+      <c r="C77" s="8" t="inlineStr">
+        <is>
+          <t>INE16J715035</t>
+        </is>
+      </c>
+      <c r="D77" s="8" t="inlineStr">
+        <is>
+          <t>IND AAA(SO)</t>
+        </is>
+      </c>
+      <c r="E77" s="208" t="n">
+        <v>155</v>
+      </c>
+      <c r="F77" s="209" t="n">
+        <v>13795.11</v>
+      </c>
+      <c r="G77" s="70" t="n">
+        <v>0.0385</v>
+      </c>
+      <c r="H77" s="71" t="n">
+        <v>47808</v>
+      </c>
+      <c r="J77" s="209" t="n">
+        <v>8.4999</v>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78" s="72" t="n"/>
+      <c r="B78" s="72" t="inlineStr">
+        <is>
+          <t>Total</t>
+        </is>
+      </c>
+      <c r="C78" s="72" t="n"/>
+      <c r="D78" s="72" t="n"/>
+      <c r="E78" s="72" t="n"/>
+      <c r="F78" s="210" t="n">
+        <v>13795.11</v>
+      </c>
+      <c r="G78" s="74" t="n">
+        <v>0.0385</v>
+      </c>
+    </row>
+    <row r="80">
+      <c r="B80" s="47" t="inlineStr">
+        <is>
+          <t>MONEY MARKET INSTRUMENTS</t>
+        </is>
+      </c>
+    </row>
+    <row r="81">
+      <c r="B81" s="47" t="inlineStr">
+        <is>
+          <t>Certificate of Deposit</t>
+        </is>
+      </c>
+    </row>
+    <row r="82">
+      <c r="A82" s="8" t="n">
+        <v>64</v>
+      </c>
+      <c r="B82" s="8" t="inlineStr">
+        <is>
+          <t>Small Industries Development Bank of India**</t>
+        </is>
+      </c>
+      <c r="C82" s="8" t="inlineStr">
+        <is>
+          <t>INE556F16CE8</t>
+        </is>
+      </c>
+      <c r="D82" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E82" s="208" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F82" s="209" t="n">
+        <v>4647.5</v>
+      </c>
+      <c r="G82" s="70" t="n">
+        <v>0.013</v>
+      </c>
+      <c r="H82" s="71" t="n">
+        <v>46549</v>
+      </c>
+      <c r="J82" s="209" t="n">
+        <v>7.6899</v>
+      </c>
+    </row>
+    <row r="83">
+      <c r="A83" s="72" t="n"/>
+      <c r="B83" s="72" t="inlineStr">
+        <is>
+          <t>Total</t>
+        </is>
+      </c>
+      <c r="C83" s="72" t="n"/>
+      <c r="D83" s="72" t="n"/>
+      <c r="E83" s="72" t="n"/>
+      <c r="F83" s="210" t="n">
+        <v>4647.5</v>
+      </c>
+      <c r="G83" s="74" t="n">
+        <v>0.013</v>
+      </c>
+    </row>
+    <row r="85">
+      <c r="A85" s="8" t="n">
+        <v>65</v>
+      </c>
+      <c r="B85" s="47" t="inlineStr">
+        <is>
+          <t>TREPS / Reverse Repo Investments</t>
+        </is>
+      </c>
+      <c r="F85" s="209" t="n">
+        <v>2272.13</v>
+      </c>
+      <c r="G85" s="70" t="n">
+        <v>0.0063</v>
+      </c>
+      <c r="H85" s="71" t="n">
+        <v>46189</v>
+      </c>
+    </row>
+    <row r="86">
+      <c r="A86" s="72" t="n"/>
+      <c r="B86" s="72" t="inlineStr">
+        <is>
+          <t>Total</t>
+        </is>
+      </c>
+      <c r="C86" s="72" t="n"/>
+      <c r="D86" s="72" t="n"/>
+      <c r="E86" s="72" t="n"/>
+      <c r="F86" s="210" t="n">
+        <v>2272.13</v>
+      </c>
+      <c r="G86" s="74" t="n">
+        <v>0.0063</v>
+      </c>
+    </row>
+    <row r="88">
+      <c r="B88" s="47" t="inlineStr">
+        <is>
+          <t>Alternative Investment Funds (AIF)</t>
+        </is>
+      </c>
+    </row>
+    <row r="89">
+      <c r="A89" s="8" t="n">
+        <v>66</v>
+      </c>
+      <c r="B89" s="8" t="inlineStr">
+        <is>
+          <t>SBI Funds Management Pvt Ltd/Fund Parent</t>
+        </is>
+      </c>
+      <c r="C89" s="8" t="inlineStr">
+        <is>
+          <t>INF0RQ622028</t>
+        </is>
+      </c>
+      <c r="E89" s="208" t="n">
+        <v>9513.143</v>
+      </c>
+      <c r="F89" s="209" t="n">
+        <v>1125.38</v>
+      </c>
+      <c r="G89" s="70" t="n">
+        <v>0.0031</v>
+      </c>
+      <c r="J89" s="209" t="n"/>
+    </row>
+    <row r="90">
+      <c r="A90" s="72" t="n"/>
+      <c r="B90" s="72" t="inlineStr">
+        <is>
+          <t>Total</t>
+        </is>
+      </c>
+      <c r="C90" s="72" t="n"/>
+      <c r="D90" s="72" t="n"/>
+      <c r="E90" s="72" t="n"/>
+      <c r="F90" s="210" t="n">
+        <v>1125.38</v>
+      </c>
+      <c r="G90" s="74" t="n">
+        <v>0.0031</v>
+      </c>
+    </row>
+    <row r="92">
+      <c r="B92" s="47" t="inlineStr">
+        <is>
+          <t>Cash &amp; Cash Equivalent</t>
+        </is>
+      </c>
+    </row>
+    <row r="93">
+      <c r="B93" s="8" t="inlineStr">
+        <is>
+          <t>Net Receivables/Payables</t>
+        </is>
+      </c>
+      <c r="E93" s="208" t="n"/>
+      <c r="F93" s="209" t="n">
+        <v>-65.40000000000001</v>
+      </c>
+      <c r="G93" s="70" t="n">
+        <v>-0.0001</v>
+      </c>
+      <c r="J93" s="209" t="n"/>
+    </row>
+    <row r="94">
+      <c r="A94" s="72" t="n"/>
+      <c r="B94" s="72" t="inlineStr">
+        <is>
+          <t>Total</t>
+        </is>
+      </c>
+      <c r="C94" s="72" t="n"/>
+      <c r="D94" s="72" t="n"/>
+      <c r="E94" s="72" t="n"/>
+      <c r="F94" s="210" t="n">
+        <v>-65.40000000000001</v>
+      </c>
+      <c r="G94" s="74" t="n">
+        <v>-0.0001</v>
+      </c>
+    </row>
+    <row r="96">
+      <c r="A96" s="158" t="n"/>
+      <c r="B96" s="158" t="inlineStr">
+        <is>
+          <t>GRAND TOTAL</t>
+        </is>
+      </c>
+      <c r="C96" s="158" t="n"/>
+      <c r="D96" s="158" t="n"/>
+      <c r="E96" s="158" t="n"/>
+      <c r="F96" s="211" t="n">
+        <v>358758.86</v>
+      </c>
+      <c r="G96" s="77" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="97">
+      <c r="A97" s="8" t="inlineStr">
+        <is>
+          <t>Notes:</t>
+        </is>
+      </c>
+    </row>
+    <row r="98">
+      <c r="A98" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="B98" s="8" t="inlineStr">
+        <is>
+          <t>** Non Traded in accordance with SEBI Regulations.</t>
+        </is>
+      </c>
+    </row>
+    <row r="99">
+      <c r="A99" s="78" t="n">
+        <v>2</v>
+      </c>
+      <c r="B99" s="14" t="inlineStr">
+        <is>
+          <t>As on  June 15, 2026, the aggregate investments by the schemes of DSP Mutual Fund in DSP Short Term Fund is 45,643.37 Lakhs</t>
+        </is>
+      </c>
+    </row>
+    <row r="100">
+      <c r="A100" s="78" t="n">
+        <v>3</v>
+      </c>
+      <c r="B100" s="78" t="inlineStr">
+        <is>
+          <t>Market value includes accrued interest</t>
+        </is>
+      </c>
+    </row>
+    <row r="101">
+      <c r="A101" s="78" t="n">
+        <v>4</v>
+      </c>
+      <c r="B101" s="14" t="inlineStr">
+        <is>
+          <t>Net Assets does not include unit activity for the day of the Portfolio</t>
+        </is>
+      </c>
+    </row>
+    <row r="102" ht="51" customHeight="1">
+      <c r="A102" s="78" t="n">
+        <v>5</v>
+      </c>
+      <c r="B102" s="180" t="inlineStr">
+        <is>
+          <t xml:space="preserve"> This scheme has exposure to floating rate instruments and / or interest rate derivatives. The duration of these instruments is linked to the interest rate reset period. The interest rate risk in a floating rate instrument or in a fixed rate instrument hedged with derivatives is likely to be lesser than that in an equivalent maturity fixed rate instrument. Under some market circumstances the volatility may be of an order greater than what may ordinarily be expected considering only its duration. Hence investors are recommended to consider the unadjusted portfolio maturity of the scheme as well and exercise adequate due diligence when deciding to make their investments.</t>
+        </is>
+      </c>
+    </row>
+    <row r="103">
+      <c r="A103" s="78" t="n"/>
+      <c r="B103" s="111" t="n"/>
+      <c r="C103" s="111" t="n"/>
+      <c r="D103" s="111" t="n"/>
+      <c r="E103" s="111" t="n"/>
+    </row>
+    <row r="104">
+      <c r="A104" s="78" t="n"/>
+      <c r="B104" s="149" t="inlineStr">
+        <is>
+          <t>Disclosure in Derivatives</t>
+        </is>
+      </c>
+      <c r="C104" s="149" t="inlineStr">
+        <is>
+          <t>Industry</t>
+        </is>
+      </c>
+      <c r="D104" s="149" t="inlineStr">
+        <is>
+          <t>Notional Value</t>
+        </is>
+      </c>
+      <c r="E104" s="149" t="inlineStr">
+        <is>
+          <t>% To net assets</t>
+        </is>
+      </c>
+    </row>
+    <row r="105">
+      <c r="A105" s="78" t="n"/>
+      <c r="B105" s="150" t="inlineStr">
+        <is>
+          <t>Interest Rate Swaps Pay Fixed and Receive Floating</t>
+        </is>
+      </c>
+      <c r="C105" s="154" t="inlineStr">
+        <is>
+          <t>Others</t>
+        </is>
+      </c>
+      <c r="D105" s="152" t="n">
+        <v>1000000000</v>
+      </c>
+      <c r="E105" s="212" t="n">
+        <v>3e-05</v>
+      </c>
+    </row>
+    <row r="106">
+      <c r="A106" s="78" t="n"/>
+      <c r="B106" s="150" t="inlineStr">
+        <is>
+          <t>Interest Rate Swaps Pay Floating and Receive Fixed</t>
+        </is>
+      </c>
+      <c r="C106" s="154" t="inlineStr">
+        <is>
+          <t>Others</t>
+        </is>
+      </c>
+      <c r="D106" s="152" t="n">
+        <v>500000000</v>
+      </c>
+      <c r="E106" s="212" t="n">
+        <v>0.0002</v>
+      </c>
+    </row>
+    <row r="107">
+      <c r="A107" s="78" t="n"/>
+      <c r="B107" s="150" t="inlineStr">
+        <is>
+          <t>Interest Rate Swaps Pay Floating and Receive Fixed</t>
+        </is>
+      </c>
+      <c r="C107" s="154" t="inlineStr">
+        <is>
+          <t>Others</t>
+        </is>
+      </c>
+      <c r="D107" s="152" t="n">
+        <v>500000000</v>
+      </c>
+      <c r="E107" s="212" t="n">
+        <v>0.00029</v>
+      </c>
+    </row>
+    <row r="108">
+      <c r="A108" s="78" t="n"/>
+      <c r="B108" s="150" t="inlineStr">
+        <is>
+          <t>Interest Rate Swaps Pay Floating and Receive Fixed</t>
+        </is>
+      </c>
+      <c r="C108" s="154" t="inlineStr">
+        <is>
+          <t>Others</t>
+        </is>
+      </c>
+      <c r="D108" s="152" t="n">
+        <v>500000000</v>
+      </c>
+      <c r="E108" s="212" t="n">
+        <v>0.00012</v>
+      </c>
+    </row>
+    <row r="109">
+      <c r="A109" s="78" t="n"/>
+      <c r="B109" s="150" t="inlineStr">
+        <is>
+          <t>Interest Rate Swaps Pay Floating and Receive Fixed</t>
+        </is>
+      </c>
+      <c r="C109" s="154" t="inlineStr">
+        <is>
+          <t>Others</t>
+        </is>
+      </c>
+      <c r="D109" s="152" t="n">
+        <v>500000000</v>
+      </c>
+      <c r="E109" s="212" t="n">
+        <v>0.00011</v>
+      </c>
+    </row>
+    <row r="110">
+      <c r="A110" s="78" t="n"/>
+      <c r="B110" s="78" t="n"/>
+    </row>
+    <row r="112">
+      <c r="B112" s="8" t="inlineStr">
+        <is>
+          <t>Scheme Riskometer</t>
+        </is>
+      </c>
+    </row>
+    <row r="124">
+      <c r="B124" s="8" t="inlineStr">
+        <is>
+          <t>Benchmark Riskometer: CRISIL Short Duration Debt A-II Index</t>
+        </is>
+      </c>
+    </row>
+    <row r="138">
+      <c r="A138" s="1" t="inlineStr">
+        <is>
+          <t>Sr. No.</t>
+        </is>
+      </c>
+      <c r="B138" s="2" t="inlineStr">
+        <is>
+          <t>Particulars</t>
+        </is>
+      </c>
+      <c r="C138" s="3" t="n"/>
+      <c r="D138" s="3" t="n"/>
+      <c r="E138" s="4" t="n"/>
+    </row>
+    <row r="139">
+      <c r="A139" s="5" t="n">
+        <v>5</v>
+      </c>
+      <c r="B139" s="6" t="n"/>
+      <c r="C139" s="7" t="inlineStr">
+        <is>
+          <t>Portfolio Information</t>
+        </is>
+      </c>
+      <c r="E139" s="9" t="n"/>
+    </row>
+    <row r="140">
+      <c r="A140" s="5" t="n"/>
+      <c r="B140" s="6" t="inlineStr">
+        <is>
+          <t>Description (if any)</t>
+        </is>
+      </c>
+      <c r="C140" s="10" t="n"/>
+      <c r="D140" s="11" t="n"/>
+      <c r="E140" s="9" t="n"/>
+    </row>
+    <row r="141">
+      <c r="A141" s="5" t="n"/>
+      <c r="B141" s="6" t="inlineStr">
+        <is>
+          <t>Annualised Portfolio YTM*@@</t>
+        </is>
+      </c>
+      <c r="C141" s="12" t="n">
+        <v>0.07462086308546061</v>
+      </c>
+      <c r="E141" s="9" t="n"/>
+    </row>
+    <row r="142">
+      <c r="A142" s="5" t="n"/>
+      <c r="B142" s="6" t="inlineStr">
+        <is>
+          <t>Macaulay Duration@@</t>
+        </is>
+      </c>
+      <c r="C142" s="13" t="n">
+        <v>2.95376790789983</v>
+      </c>
+      <c r="E142" s="9" t="n"/>
+    </row>
+    <row r="143">
+      <c r="A143" s="5" t="n"/>
+      <c r="B143" s="6" t="inlineStr">
+        <is>
+          <t>Residual Maturity@@</t>
+        </is>
+      </c>
+      <c r="C143" s="13" t="n">
+        <v>3.55221001125698</v>
+      </c>
+      <c r="E143" s="9" t="n"/>
+    </row>
+    <row r="144">
+      <c r="A144" s="5" t="n"/>
+      <c r="B144" s="6" t="inlineStr">
+        <is>
+          <t>Modified Duration (in years)@@</t>
+        </is>
+      </c>
+      <c r="C144" s="13" t="n">
+        <v>2.81648457176148</v>
+      </c>
+      <c r="E144" s="9" t="n"/>
+    </row>
+    <row r="145">
+      <c r="A145" s="5" t="n"/>
+      <c r="B145" s="14" t="inlineStr">
+        <is>
+          <t>* In case of semi-annual YTM, it will be annualised</t>
+        </is>
+      </c>
+      <c r="C145" s="14" t="n"/>
+      <c r="E145" s="9" t="n"/>
+    </row>
+    <row r="146">
+      <c r="A146" s="5" t="n">
+        <v>6</v>
+      </c>
+      <c r="B146" s="15" t="inlineStr">
+        <is>
+          <t>NAV AND Dividend</t>
+        </is>
+      </c>
+      <c r="C146" s="14" t="n"/>
+      <c r="E146" s="9" t="n"/>
+    </row>
+    <row r="147">
+      <c r="A147" s="5" t="n"/>
+      <c r="B147" s="213" t="inlineStr">
+        <is>
+          <t>Plan/Option Name</t>
+        </is>
+      </c>
+      <c r="C147" s="162" t="inlineStr">
+        <is>
+          <t>NAV per unit (Rs)</t>
+        </is>
+      </c>
+      <c r="D147" s="214" t="n"/>
+      <c r="E147" s="215" t="inlineStr">
+        <is>
+          <t>Aggregate distributions during the portfolio period  (Rs. per Unit)</t>
+        </is>
+      </c>
+    </row>
+    <row r="148">
+      <c r="A148" s="5" t="n"/>
+      <c r="B148" s="216" t="n"/>
+      <c r="C148" s="16" t="inlineStr">
+        <is>
+          <t>As on May 31, 2026</t>
+        </is>
+      </c>
+      <c r="D148" s="16" t="inlineStr">
+        <is>
+          <t>As on Jun 15, 2026</t>
+        </is>
+      </c>
+      <c r="E148" s="216" t="n"/>
+    </row>
+    <row r="149">
+      <c r="A149" s="17" t="n"/>
+      <c r="B149" s="18" t="inlineStr">
+        <is>
+          <t>Direct Plan-Growth Plan</t>
+        </is>
+      </c>
+      <c r="C149" s="19" t="inlineStr">
+        <is>
+          <t>52.7549*</t>
+        </is>
+      </c>
+      <c r="D149" s="19" t="inlineStr">
+        <is>
+          <t>53.3526</t>
+        </is>
+      </c>
+      <c r="E149" s="10" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+    </row>
+    <row r="150">
+      <c r="A150" s="17" t="n"/>
+      <c r="B150" s="18" t="inlineStr">
+        <is>
+          <t>Direct Plan-IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C150" s="19" t="inlineStr">
+        <is>
+          <t>12.0453*</t>
+        </is>
+      </c>
+      <c r="D150" s="19" t="inlineStr">
+        <is>
+          <t>12.1817</t>
+        </is>
+      </c>
+      <c r="E150" s="10" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+    </row>
+    <row r="151">
+      <c r="A151" s="17" t="n"/>
+      <c r="B151" s="18" t="inlineStr">
+        <is>
+          <t>Direct Plan-Daily IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C151" s="20" t="n">
         <v>0</v>
       </c>
-      <c r="C1" s="90"/>
-[...25 lines deleted...]
-      <c r="F4" s="4" t="s">
+      <c r="D151" s="20" t="n">
+        <v>0</v>
+      </c>
+      <c r="E151" s="21" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="152">
+      <c r="A152" s="17" t="n"/>
+      <c r="B152" s="18" t="inlineStr">
+        <is>
+          <t>Direct Plan-Weekly IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C152" s="20" t="n">
+        <v>0</v>
+      </c>
+      <c r="D152" s="20" t="inlineStr">
+        <is>
+          <t>10.2170</t>
+        </is>
+      </c>
+      <c r="E152" s="217" t="n">
+        <v>0.084754</v>
+      </c>
+    </row>
+    <row r="153">
+      <c r="A153" s="17" t="n"/>
+      <c r="B153" s="18" t="inlineStr">
+        <is>
+          <t>Direct Plan-Monthly IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C153" s="19" t="inlineStr">
+        <is>
+          <t>10.1867*</t>
+        </is>
+      </c>
+      <c r="D153" s="19" t="inlineStr">
+        <is>
+          <t>11.8425</t>
+        </is>
+      </c>
+      <c r="E153" s="218" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+    </row>
+    <row r="154">
+      <c r="A154" s="17" t="n"/>
+      <c r="B154" s="18" t="inlineStr">
+        <is>
+          <t>Direct Plan-Quarterly IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C154" s="19" t="inlineStr">
+        <is>
+          <t>11.7098*</t>
+        </is>
+      </c>
+      <c r="D154" s="19" t="n">
+        <v>0</v>
+      </c>
+      <c r="E154" s="21" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="155">
+      <c r="A155" s="17" t="n"/>
+      <c r="B155" s="25" t="n"/>
+      <c r="C155" s="19" t="n"/>
+      <c r="D155" s="19" t="n"/>
+      <c r="E155" s="10" t="n"/>
+    </row>
+    <row r="156">
+      <c r="A156" s="5" t="n"/>
+      <c r="B156" s="27" t="inlineStr">
+        <is>
+          <t>Regular Plan-Growth Plan</t>
+        </is>
+      </c>
+      <c r="C156" s="19" t="inlineStr">
+        <is>
+          <t>48.2810*</t>
+        </is>
+      </c>
+      <c r="D156" s="19" t="inlineStr">
+        <is>
+          <t>48.8163</t>
+        </is>
+      </c>
+      <c r="E156" s="10" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+    </row>
+    <row r="157">
+      <c r="A157" s="5" t="n"/>
+      <c r="B157" s="27" t="inlineStr">
+        <is>
+          <t>Regular Plan-IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C157" s="19" t="inlineStr">
+        <is>
+          <t>12.0773*</t>
+        </is>
+      </c>
+      <c r="D157" s="19" t="inlineStr">
+        <is>
+          <t>12.2112</t>
+        </is>
+      </c>
+      <c r="E157" s="10" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+    </row>
+    <row r="158">
+      <c r="A158" s="5" t="n"/>
+      <c r="B158" s="27" t="inlineStr">
+        <is>
+          <t>Regular Plan-Daily IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C158" s="20" t="n">
+        <v>0</v>
+      </c>
+      <c r="D158" s="20" t="n">
+        <v>0</v>
+      </c>
+      <c r="E158" s="21" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="159">
+      <c r="A159" s="5" t="n"/>
+      <c r="B159" s="27" t="inlineStr">
+        <is>
+          <t>Regular Plan-Weekly IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C159" s="20" t="n">
+        <v>0</v>
+      </c>
+      <c r="D159" s="20" t="inlineStr">
+        <is>
+          <t>10.2164</t>
+        </is>
+      </c>
+      <c r="E159" s="217" t="n">
+        <v>0.07866100000000001</v>
+      </c>
+    </row>
+    <row r="160">
+      <c r="A160" s="5" t="n"/>
+      <c r="B160" s="27" t="inlineStr">
+        <is>
+          <t>Regular Plan-Monthly IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C160" s="19" t="inlineStr">
+        <is>
+          <t>10.1824*</t>
+        </is>
+      </c>
+      <c r="D160" s="19" t="inlineStr">
+        <is>
+          <t>11.7440</t>
+        </is>
+      </c>
+      <c r="E160" s="218" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+    </row>
+    <row r="161">
+      <c r="A161" s="5" t="n"/>
+      <c r="B161" s="27" t="inlineStr">
+        <is>
+          <t>Regular Plan-Quarterly IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C161" s="19" t="inlineStr">
+        <is>
+          <t>11.6152*</t>
+        </is>
+      </c>
+      <c r="D161" s="19" t="n">
+        <v>0</v>
+      </c>
+      <c r="E161" s="21" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="162">
+      <c r="A162" s="5" t="n"/>
+      <c r="B162" s="28" t="inlineStr">
+        <is>
+          <t>IDCW -  Income Distribution cum Capital Withdrawal.</t>
+        </is>
+      </c>
+      <c r="C162" s="29" t="n"/>
+      <c r="D162" s="29" t="n"/>
+      <c r="E162" s="9" t="n"/>
+    </row>
+    <row r="163">
+      <c r="A163" s="5" t="n"/>
+      <c r="B163" s="28" t="n"/>
+      <c r="C163" s="29" t="n"/>
+      <c r="D163" s="29" t="n"/>
+      <c r="E163" s="9" t="n"/>
+    </row>
+    <row r="164">
+      <c r="A164" s="5" t="n">
         <v>7</v>
       </c>
-      <c r="G4" s="4" t="s">
+      <c r="B164" s="30" t="inlineStr">
+        <is>
+          <t>Portfolio Turn Over Ratio ^^</t>
+        </is>
+      </c>
+      <c r="C164" s="27" t="n"/>
+      <c r="D164" s="31" t="n"/>
+      <c r="E164" s="32" t="n"/>
+    </row>
+    <row r="165">
+      <c r="A165" s="5" t="n"/>
+      <c r="B165" s="27" t="inlineStr">
+        <is>
+          <t xml:space="preserve"> - For Purchase</t>
+        </is>
+      </c>
+      <c r="C165" s="10" t="inlineStr">
+        <is>
+          <t>N.A.</t>
+        </is>
+      </c>
+      <c r="D165" s="31" t="n"/>
+      <c r="E165" s="33" t="n"/>
+    </row>
+    <row r="166">
+      <c r="A166" s="5" t="n"/>
+      <c r="B166" s="27" t="inlineStr">
+        <is>
+          <t xml:space="preserve"> - For Sale</t>
+        </is>
+      </c>
+      <c r="C166" s="10" t="inlineStr">
+        <is>
+          <t>N.A.</t>
+        </is>
+      </c>
+      <c r="D166" s="31" t="n"/>
+      <c r="E166" s="33" t="n"/>
+    </row>
+    <row r="167">
+      <c r="A167" s="5" t="n">
         <v>8</v>
       </c>
-      <c r="H4" s="4" t="s">
+      <c r="B167" s="34" t="inlineStr">
+        <is>
+          <t>Total investment in foreign securities/ADR/GDR (Rs. lakh)</t>
+        </is>
+      </c>
+      <c r="C167" s="35" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="D167" s="31" t="n"/>
+      <c r="E167" s="33" t="n"/>
+    </row>
+    <row r="168" ht="24" customHeight="1">
+      <c r="A168" s="5" t="n">
         <v>9</v>
       </c>
-      <c r="I4" s="4" t="s">
+      <c r="B168" s="36" t="inlineStr">
+        <is>
+          <t>Total of securities below investment grade and default provided for the of Jun 15, 2026 (Rs. lakh)</t>
+        </is>
+      </c>
+      <c r="C168" s="35" t="inlineStr">
+        <is>
+          <t>`</t>
+        </is>
+      </c>
+      <c r="D168" s="11" t="n"/>
+      <c r="E168" s="33" t="n"/>
+    </row>
+    <row r="169">
+      <c r="A169" s="5" t="n">
         <v>10</v>
       </c>
-      <c r="J4" s="4" t="s">
+      <c r="B169" s="37" t="inlineStr">
+        <is>
+          <t>Total investment in illiquid shares/securities</t>
+        </is>
+      </c>
+      <c r="C169" s="38" t="n"/>
+      <c r="E169" s="32" t="n"/>
+    </row>
+    <row r="170">
+      <c r="A170" s="5" t="n"/>
+      <c r="B170" s="39" t="inlineStr">
+        <is>
+          <t>- Value (In Rs. Lakh)</t>
+        </is>
+      </c>
+      <c r="C170" s="40" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="D170" s="41" t="n"/>
+      <c r="E170" s="33" t="n"/>
+    </row>
+    <row r="171">
+      <c r="A171" s="5" t="n"/>
+      <c r="B171" s="42" t="inlineStr">
+        <is>
+          <t>- in percentage terms (%)</t>
+        </is>
+      </c>
+      <c r="C171" s="40" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="D171" s="31" t="n"/>
+      <c r="E171" s="33" t="n"/>
+    </row>
+    <row r="172">
+      <c r="A172" s="5" t="n"/>
+      <c r="B172" s="42" t="n"/>
+      <c r="C172" s="219" t="n"/>
+      <c r="D172" s="31" t="n"/>
+      <c r="E172" s="32" t="n"/>
+    </row>
+    <row r="173">
+      <c r="A173" s="5" t="n">
         <v>11</v>
       </c>
-    </row>
-[...69 lines deleted...]
-      <c r="E10" s="11">
+      <c r="B173" s="30" t="inlineStr">
+        <is>
+          <t>Total outstanding exposure to derivatives at the end of  Jun 15, 2026</t>
+        </is>
+      </c>
+      <c r="C173" s="38" t="n"/>
+      <c r="E173" s="33" t="n"/>
+    </row>
+    <row r="174">
+      <c r="A174" s="5" t="n"/>
+      <c r="B174" s="39" t="inlineStr">
+        <is>
+          <t>- Value (In Rs. Lakh)</t>
+        </is>
+      </c>
+      <c r="C174" s="55" t="n">
+        <v>268.204831</v>
+      </c>
+      <c r="D174" s="41" t="n"/>
+      <c r="E174" s="33" t="n"/>
+    </row>
+    <row r="175">
+      <c r="A175" s="5" t="n"/>
+      <c r="B175" s="42" t="inlineStr">
+        <is>
+          <t>- in percentage term (%)</t>
+        </is>
+      </c>
+      <c r="C175" s="56" t="n">
+        <v>0.0007475908210997598</v>
+      </c>
+      <c r="D175" s="31" t="n"/>
+      <c r="E175" s="32" t="n"/>
+    </row>
+    <row r="176">
+      <c r="A176" s="44" t="n"/>
+      <c r="B176" s="45" t="n"/>
+      <c r="C176" s="45" t="n"/>
+      <c r="D176" s="45" t="n"/>
+      <c r="E176" s="46" t="n"/>
+    </row>
+    <row r="177">
+      <c r="A177" s="47" t="inlineStr">
+        <is>
+          <t>*</t>
+        </is>
+      </c>
+      <c r="B177" s="8" t="inlineStr">
+        <is>
+          <t>Computed NAV</t>
+        </is>
+      </c>
+    </row>
+    <row r="178">
+      <c r="A178" s="47" t="inlineStr">
+        <is>
+          <t>**</t>
+        </is>
+      </c>
+      <c r="B178" s="8" t="inlineStr">
+        <is>
+          <t>NAV as on Maturity date</t>
+        </is>
+      </c>
+    </row>
+    <row r="179">
+      <c r="A179" s="47" t="inlineStr">
+        <is>
+          <t>N.A.</t>
+        </is>
+      </c>
+      <c r="B179" s="8" t="inlineStr">
+        <is>
+          <t xml:space="preserve"> Not Applicable.</t>
+        </is>
+      </c>
+    </row>
+    <row r="180">
+      <c r="A180" s="47" t="inlineStr">
+        <is>
+          <t>^^</t>
+        </is>
+      </c>
+      <c r="B180" s="8" t="inlineStr">
+        <is>
+          <t>Portfolio Turn Over Ratio is for Equity Schemes.</t>
+        </is>
+      </c>
+    </row>
+    <row r="181">
+      <c r="A181" s="47" t="inlineStr">
+        <is>
+          <t>@@</t>
+        </is>
+      </c>
+      <c r="B181" s="8" t="inlineStr">
+        <is>
+          <t>Residual Maturity, Modified Duration and Portfolio YTM (Annualised) is for Debt Schemes.</t>
+        </is>
+      </c>
+    </row>
+    <row r="182" ht="48" customHeight="1">
+      <c r="B182" s="48" t="inlineStr">
+        <is>
+          <t>Pursuant to payment of IDCW, the NAV of the IDCW Option(s) of aforesaid Scheme of the Fund would fall to the extent of payout and statutory levy, if any. For complete distribution history of the Schemes, please visit www.dspim.com</t>
+        </is>
+      </c>
+    </row>
+    <row r="186">
+      <c r="B186" s="189" t="inlineStr">
+        <is>
+          <t>Hedging Positions through swaps as on 15th Jun 2026 :</t>
+        </is>
+      </c>
+      <c r="C186" s="189" t="n"/>
+      <c r="D186" s="190" t="n"/>
+      <c r="E186" s="191" t="n"/>
+      <c r="F186" s="191" t="n"/>
+      <c r="G186" s="191" t="n"/>
+    </row>
+    <row r="187">
+      <c r="B187" s="189" t="n"/>
+      <c r="C187" s="189" t="n"/>
+      <c r="D187" s="190" t="n"/>
+      <c r="E187" s="191" t="n"/>
+      <c r="F187" s="191" t="n"/>
+      <c r="G187" s="191" t="n"/>
+    </row>
+    <row r="188">
+      <c r="B188" s="192" t="inlineStr">
+        <is>
+          <t>Scheme</t>
+        </is>
+      </c>
+      <c r="C188" s="192" t="inlineStr">
+        <is>
+          <t>Underlying Security</t>
+        </is>
+      </c>
+      <c r="D188" s="192" t="inlineStr">
+        <is>
+          <t>Position</t>
+        </is>
+      </c>
+      <c r="E188" s="192" t="inlineStr">
+        <is>
+          <t>Instrument Type</t>
+        </is>
+      </c>
+      <c r="F188" s="193" t="inlineStr">
+        <is>
+          <t>Maturity/Next Interest Fixing</t>
+        </is>
+      </c>
+      <c r="G188" s="192" t="inlineStr">
+        <is>
+          <t>Notional Value 
+(Rs in lakhs)</t>
+        </is>
+      </c>
+    </row>
+    <row r="189">
+      <c r="B189" s="195" t="inlineStr">
+        <is>
+          <t>DSP Short Term Fund</t>
+        </is>
+      </c>
+      <c r="C189" s="220" t="inlineStr">
+        <is>
+          <t>7.59% REC LTD 31MAY2027 NCD</t>
+        </is>
+      </c>
+      <c r="D189" s="196" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E189" s="196" t="inlineStr">
+        <is>
+          <t>Fixed</t>
+        </is>
+      </c>
+      <c r="F189" s="197" t="n">
+        <v>46346</v>
+      </c>
+      <c r="G189" s="196" t="n">
         <v>10000</v>
       </c>
-      <c r="F10" s="5">
-[...346 lines deleted...]
-      <c r="E20" s="11">
+    </row>
+    <row r="190">
+      <c r="B190" s="199" t="n"/>
+      <c r="C190" s="216" t="n"/>
+      <c r="D190" s="196" t="inlineStr">
+        <is>
+          <t>Long</t>
+        </is>
+      </c>
+      <c r="E190" s="196" t="inlineStr">
+        <is>
+          <t>Floating</t>
+        </is>
+      </c>
+      <c r="F190" s="197" t="n">
+        <v>46189</v>
+      </c>
+      <c r="G190" s="196" t="n">
+        <v>-10000</v>
+      </c>
+    </row>
+    <row r="191">
+      <c r="B191" s="195" t="inlineStr">
+        <is>
+          <t>DSP Short Term Fund</t>
+        </is>
+      </c>
+      <c r="C191" s="220" t="inlineStr">
+        <is>
+          <t>7.54% MAHINDRA RURAL 22MAY2029 FRN</t>
+        </is>
+      </c>
+      <c r="D191" s="196" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E191" s="196" t="inlineStr">
+        <is>
+          <t>Floating</t>
+        </is>
+      </c>
+      <c r="F191" s="197" t="n">
+        <v>46189</v>
+      </c>
+      <c r="G191" s="196" t="n">
         <v>5000</v>
       </c>
-      <c r="F20" s="5">
-[...54 lines deleted...]
-      <c r="E22" s="11">
+    </row>
+    <row r="192">
+      <c r="B192" s="199" t="n"/>
+      <c r="C192" s="216" t="n"/>
+      <c r="D192" s="196" t="inlineStr">
+        <is>
+          <t>Long</t>
+        </is>
+      </c>
+      <c r="E192" s="196" t="inlineStr">
+        <is>
+          <t>Fixed</t>
+        </is>
+      </c>
+      <c r="F192" s="197" t="n">
+        <v>46347</v>
+      </c>
+      <c r="G192" s="196" t="n">
+        <v>-5000</v>
+      </c>
+    </row>
+    <row r="193">
+      <c r="B193" s="195" t="inlineStr">
+        <is>
+          <t>DSP Short Term Fund</t>
+        </is>
+      </c>
+      <c r="C193" s="220" t="inlineStr">
+        <is>
+          <t>GOI FRB - 22SEP33</t>
+        </is>
+      </c>
+      <c r="D193" s="196" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E193" s="196" t="inlineStr">
+        <is>
+          <t>Floating</t>
+        </is>
+      </c>
+      <c r="F193" s="197" t="n">
+        <v>46189</v>
+      </c>
+      <c r="G193" s="196" t="n">
         <v>5000</v>
       </c>
-      <c r="F22" s="5">
-[...25 lines deleted...]
-      <c r="E23" s="11">
+    </row>
+    <row r="194">
+      <c r="B194" s="199" t="n"/>
+      <c r="C194" s="216" t="n"/>
+      <c r="D194" s="196" t="inlineStr">
+        <is>
+          <t>Long</t>
+        </is>
+      </c>
+      <c r="E194" s="196" t="inlineStr">
+        <is>
+          <t>Fixed</t>
+        </is>
+      </c>
+      <c r="F194" s="197" t="n">
+        <v>46351</v>
+      </c>
+      <c r="G194" s="196" t="n">
+        <v>-5000</v>
+      </c>
+    </row>
+    <row r="195">
+      <c r="B195" s="195" t="inlineStr">
+        <is>
+          <t>DSP Short Term Fund</t>
+        </is>
+      </c>
+      <c r="C195" s="220" t="inlineStr">
+        <is>
+          <t>8.58% MUTHOOT FINANCE LTD 26JUL29 FRN</t>
+        </is>
+      </c>
+      <c r="D195" s="196" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E195" s="196" t="inlineStr">
+        <is>
+          <t>Floating</t>
+        </is>
+      </c>
+      <c r="F195" s="197" t="n">
+        <v>46189</v>
+      </c>
+      <c r="G195" s="196" t="n">
         <v>5000</v>
       </c>
-      <c r="F23" s="5">
-[...25 lines deleted...]
-      <c r="E24" s="11">
+    </row>
+    <row r="196">
+      <c r="B196" s="199" t="n"/>
+      <c r="C196" s="216" t="n"/>
+      <c r="D196" s="196" t="inlineStr">
+        <is>
+          <t>Long</t>
+        </is>
+      </c>
+      <c r="E196" s="196" t="inlineStr">
+        <is>
+          <t>Fixed</t>
+        </is>
+      </c>
+      <c r="F196" s="197" t="n">
+        <v>46353</v>
+      </c>
+      <c r="G196" s="196" t="n">
+        <v>-5000</v>
+      </c>
+    </row>
+    <row r="197">
+      <c r="B197" s="201" t="inlineStr">
+        <is>
+          <t>DSP Short Term Fund</t>
+        </is>
+      </c>
+      <c r="C197" s="221" t="inlineStr">
+        <is>
+          <t>7.28% SMALL INDUSTRIES DEVEL 04JUN29 FRN</t>
+        </is>
+      </c>
+      <c r="D197" s="202" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E197" s="202" t="inlineStr">
+        <is>
+          <t>Floating</t>
+        </is>
+      </c>
+      <c r="F197" s="203" t="n">
+        <v>46189</v>
+      </c>
+      <c r="G197" s="202" t="n">
         <v>5000</v>
       </c>
-      <c r="F24" s="5">
-[...1669 lines deleted...]
-      <c r="C139" s="17"/>
+    </row>
+    <row r="198">
+      <c r="B198" s="205" t="n"/>
+      <c r="C198" s="216" t="n"/>
+      <c r="D198" s="202" t="inlineStr">
+        <is>
+          <t>Long</t>
+        </is>
+      </c>
+      <c r="E198" s="202" t="inlineStr">
+        <is>
+          <t>Fixed</t>
+        </is>
+      </c>
+      <c r="F198" s="203" t="n">
+        <v>46360</v>
+      </c>
+      <c r="G198" s="202" t="n">
+        <v>-5000</v>
+      </c>
+    </row>
+    <row r="199">
+      <c r="B199" s="165" t="n"/>
+      <c r="C199" s="165" t="n"/>
+      <c r="D199" s="206" t="n"/>
+      <c r="E199" s="206" t="n"/>
+      <c r="F199" s="207" t="n"/>
+      <c r="G199" s="206" t="n"/>
+    </row>
+    <row r="200">
+      <c r="B200" s="189" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Note : In case of derivative transactions, end of the day position on the date of such transaction is considered as the basis to assess the nature of transaction as hedge / non-hedge </t>
+        </is>
+      </c>
+      <c r="C200" s="189" t="n"/>
+      <c r="D200" s="189" t="n"/>
+      <c r="E200" s="189" t="n"/>
+      <c r="F200" s="189" t="n"/>
+      <c r="G200" s="189" t="n"/>
     </row>
   </sheetData>
-  <mergeCells count="2">
-    <mergeCell ref="B99:E99"/>
+  <mergeCells count="10">
+    <mergeCell ref="C189:C190"/>
+    <mergeCell ref="B102:E102"/>
+    <mergeCell ref="C147:D147"/>
+    <mergeCell ref="C197:C198"/>
+    <mergeCell ref="B147:B148"/>
+    <mergeCell ref="C193:C194"/>
+    <mergeCell ref="C195:C196"/>
     <mergeCell ref="B1:F1"/>
+    <mergeCell ref="C191:C192"/>
+    <mergeCell ref="E147:E148"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <drawing r:id="rId1"/>
+  <drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6121769E-9000-449F-B1C6-1053FE34672F}">
-  <dimension ref="A1:I79"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+    <pageSetUpPr/>
+  </sheetPr>
+  <dimension ref="A1:A1"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
-[...4 lines deleted...]
-      <selection pane="bottomRight" activeCell="A4" sqref="A4"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="12" x14ac:dyDescent="0.3"/>
-[...942 lines deleted...]
-  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-[...22 lines deleted...]
-  <HyperlinksChanged>false</HyperlinksChanged>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
+  <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...1 lines deleted...]
-  <cp:lastModifiedBy></cp:lastModifiedBy>
+<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:creator>Rohit Pandey</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
-<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_Enabled">
+<Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties">
+  <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_Enabled" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_SetDate">
-    <vt:lpwstr>2026-05-19T12:43:12Z</vt:lpwstr>
+  <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_SetDate" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3">
+    <vt:lpwstr>2026-06-18T14:35:55Z</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_Method">
+  <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_Method" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4">
     <vt:lpwstr>Privileged</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_Name">
+  <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_Name" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5">
     <vt:lpwstr>Public</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_SiteId">
+  <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_SiteId" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6">
     <vt:lpwstr>1771ae17-e764-4e0f-a476-d4184d79a5d9</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_ActionId">
-    <vt:lpwstr>def13677-77cf-420a-a4cc-453d72c4d024</vt:lpwstr>
+  <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_ActionId" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7">
+    <vt:lpwstr>9169ba43-7828-4eea-b849-d30d7eb7ba45</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_ContentBits">
+  <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_ContentBits" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8">
     <vt:lpwstr>0</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_Tag">
+  <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_Tag" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9">
     <vt:lpwstr>10, 0, 1, 1</vt:lpwstr>
   </property>
 </Properties>
 </file>