--- v8 (2026-06-24)
+++ v9 (2026-07-15)
@@ -1,89 +1,89 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" Id="rId4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <bookViews>
-    <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" tabRatio="872" firstSheet="0" autoFilterDateGrouping="1"/>
+    <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" tabRatio="934" firstSheet="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="SHORT" sheetId="1" state="visible" r:id="rId1"/>
     <sheet name="Sheet1" sheetId="2" state="hidden" r:id="rId2"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="191029" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="7">
-    <numFmt numFmtId="164" formatCode="0.0000"/>
-[...4 lines deleted...]
-    <numFmt numFmtId="169" formatCode="#00.00%"/>
+    <numFmt numFmtId="164" formatCode="#,##0.00_);\(#,##0.00\)%"/>
+    <numFmt numFmtId="165" formatCode="_(* #,##0.0000_);_(* \(#,##0.0000\);_(* &quot;-&quot;??_);_(@_)"/>
+    <numFmt numFmtId="166" formatCode="0.00000%"/>
+    <numFmt numFmtId="167" formatCode="0.0000%"/>
+    <numFmt numFmtId="168" formatCode="_(* #,##0_);_(* \(#,##0\);"/>
+    <numFmt numFmtId="169" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);"/>
     <numFmt numFmtId="170" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;??_);_(@_)"/>
   </numFmts>
-  <fonts count="28">
+  <fonts count="21">
     <font>
-      <name val="Calibri"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <name val="Calibri"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <name val="Calibri"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
       <color theme="10"/>
       <sz val="11"/>
       <u val="single"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Trebuchet MS"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="8"/>
     </font>
     <font>
       <name val="Trebuchet MS"/>
       <family val="2"/>
       <b val="1"/>
       <color theme="1"/>
       <sz val="8"/>
     </font>
     <font>
       <name val="Trebuchet MS"/>
       <family val="2"/>
       <b val="1"/>
       <color rgb="FFFF0000"/>
       <sz val="8"/>
@@ -118,144 +118,94 @@
     <font>
       <name val="Trebuchet MS"/>
       <family val="2"/>
       <sz val="8"/>
     </font>
     <font>
       <name val="Trebuchet MS"/>
       <family val="2"/>
       <i val="1"/>
       <sz val="8"/>
     </font>
     <font>
       <name val="Trebuchet MS"/>
       <family val="2"/>
       <color rgb="FFFF0000"/>
       <sz val="8"/>
     </font>
     <font>
       <name val="Trebuchet MS"/>
       <family val="2"/>
       <b val="1"/>
       <strike val="1"/>
       <sz val="8"/>
     </font>
     <font>
+      <name val="Arial"/>
+      <family val="2"/>
+      <sz val="10"/>
+    </font>
+    <font>
       <name val="trebuchet MS"/>
       <family val="2"/>
       <b val="1"/>
       <color rgb="FFFFFFFF"/>
       <sz val="8"/>
     </font>
     <font>
-      <name val="Calibri"/>
-[...6 lines deleted...]
-      <name val="Trebuchet MS"/>
+      <name val="trebuchet MS"/>
       <family val="2"/>
       <b val="1"/>
       <color indexed="8"/>
       <sz val="8"/>
       <u val="single"/>
     </font>
     <font>
-      <name val="Calibri"/>
+      <name val="trebuchet MS"/>
       <family val="2"/>
       <color theme="10"/>
       <sz val="8"/>
       <u val="single"/>
-      <scheme val="minor"/>
     </font>
     <font>
-      <name val="Calibri"/>
-[...7 lines deleted...]
-      <name val="Calibri"/>
+      <name val="trebuchet MS"/>
       <family val="2"/>
       <b val="1"/>
       <color rgb="FF000000"/>
       <sz val="8"/>
     </font>
     <font>
-      <name val="Aptos Narrow"/>
-[...31 lines deleted...]
-      <name val="Trebuchet MS"/>
+      <name val="trebuchet MS"/>
       <family val="2"/>
       <b val="1"/>
       <color indexed="8"/>
       <sz val="8"/>
     </font>
     <font>
-      <name val="Trebuchet MS"/>
+      <name val="trebuchet MS"/>
       <family val="2"/>
       <color indexed="8"/>
-      <sz val="8"/>
-[...5 lines deleted...]
-      <color rgb="FF000000"/>
       <sz val="8"/>
     </font>
   </fonts>
   <fills count="6">
     <fill>
       <patternFill/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF000000"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFC0C0C0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
@@ -425,629 +375,585 @@
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="7">
+  <cellStyleXfs count="8">
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="9" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="222">
+  <cellXfs count="212">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="7" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="7" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="8" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="9" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="10" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
-    <xf numFmtId="10" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="9" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="43" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="43" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="43" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
-      <alignment horizontal="center"/>
-[...1 lines deleted...]
-    <xf numFmtId="43" fontId="4" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="10" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="10" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="6" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="13" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="4" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="4" fontId="10" fillId="0" borderId="1" pivotButton="0" quotePrefix="1" xfId="0"/>
     <xf numFmtId="0" fontId="9" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="10" fontId="10" fillId="0" borderId="1" pivotButton="0" quotePrefix="1" xfId="1"/>
-    <xf numFmtId="165" fontId="10" fillId="0" borderId="3" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="1">
+    <xf numFmtId="164" fontId="10" fillId="0" borderId="3" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="13" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="2" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="14" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+    <xf numFmtId="10" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="2" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="4">
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="0">
+    <xf numFmtId="4" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="10" fontId="10" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-[...34 lines deleted...]
-    <xf numFmtId="167" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="166" fontId="6" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="167" fontId="6" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="168" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="169" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="10" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="15" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
-    <xf numFmtId="167" fontId="4" fillId="3" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="169" fontId="4" fillId="3" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="10" fontId="4" fillId="3" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
-    <xf numFmtId="4" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
-[...1 lines deleted...]
-    <xf numFmtId="10" fontId="14" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="169" fontId="15" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="10" fontId="15" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="3"/>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="10" fontId="19" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="10" fontId="18" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="5" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="18" fillId="5" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="10" fontId="21" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="10" fontId="6" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-[...19 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
-[...169 lines deleted...]
-    <xf numFmtId="0" fontId="27" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="6" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="169" fontId="6" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-[...6 lines deleted...]
-      <alignment vertical="center"/>
+    <xf numFmtId="10" fontId="6" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="1">
+      <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="10" fontId="10" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="1">
-[...90 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="0" pivotButton="0" quotePrefix="0" xfId="5"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="5"/>
     <xf numFmtId="43" fontId="10" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="6"/>
     <xf numFmtId="170" fontId="10" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="5"/>
     <xf numFmtId="170" fontId="10" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="6"/>
     <xf numFmtId="15" fontId="10" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="6"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="7"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="11" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
+    <xf numFmtId="170" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="6">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="15" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="6">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="12" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="170" fontId="10" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="6">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="15" fontId="10" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="6">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="10" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="10" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="2">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="10" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="4" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="6" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="10" fontId="6" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="10" fontId="6" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="10" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="2">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="2">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="10" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="4" fontId="10" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="4" fontId="10" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="2">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="15" fontId="10" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="5"/>
+    <xf numFmtId="4" fontId="10" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="5"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="10" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="10" fontId="10" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="2" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="11" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="12" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="11" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="12" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="11" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="170" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="6">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="12" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="12" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="2" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="4" borderId="11" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="4" borderId="11" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="3" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="4" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="2">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="7" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="170" fontId="10" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="6">
-[...2 lines deleted...]
-    <xf numFmtId="15" fontId="10" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="6">
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="3" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="5" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="4" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="3" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="5" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="4" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="2">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="7" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="10" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="14" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="3" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="43" fontId="10" fillId="0" borderId="3" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="3" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="8" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="14" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="4" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="7" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="8" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="169" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="169" fontId="4" fillId="3" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="169" fontId="15" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="166" fontId="6" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="right"/>
-    </xf>
-[...17 lines deleted...]
-      <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="12" pivotButton="0" quotePrefix="0" xfId="0"/>
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-[...2 lines deleted...]
-    <xf numFmtId="165" fontId="10" fillId="0" borderId="3" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="1">
+    <xf numFmtId="164" fontId="10" fillId="0" borderId="3" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-[...1 lines deleted...]
-    </xf>
   </cellXfs>
-  <cellStyles count="7">
+  <cellStyles count="8">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Percent" xfId="1" builtinId="5"/>
     <cellStyle name="Normal 3 4 2 2 4" xfId="2"/>
     <cellStyle name="Hyperlink" xfId="3" builtinId="8"/>
     <cellStyle name="Comma" xfId="4" builtinId="3"/>
     <cellStyle name="Normal 3 2" xfId="5"/>
     <cellStyle name="Comma 4 2" xfId="6"/>
+    <cellStyle name="Normal 2" xfId="7"/>
   </cellStyles>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00800000"/>
       <rgbColor rgb="00008000"/>
       <rgbColor rgb="00000080"/>
       <rgbColor rgb="00808000"/>
       <rgbColor rgb="00800080"/>
@@ -1089,242 +995,276 @@
       <rgbColor rgb="00003366"/>
       <rgbColor rgb="00339966"/>
       <rgbColor rgb="00003300"/>
       <rgbColor rgb="00333300"/>
       <rgbColor rgb="00993300"/>
       <rgbColor rgb="00993366"/>
       <rgbColor rgb="00333399"/>
       <rgbColor rgb="00333333"/>
     </indexedColors>
   </colors>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId4" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image1.png" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image2.png" Id="rId2" /></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <wsDr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
   <twoCellAnchor editAs="oneCell">
     <from>
       <col>1</col>
       <colOff>0</colOff>
-      <row>113</row>
+      <row>114</row>
       <rowOff>0</rowOff>
     </from>
     <to>
       <col>1</col>
-      <colOff>2374900</colOff>
-[...1 lines deleted...]
-      <rowOff>80682</rowOff>
+      <colOff>2371725</colOff>
+      <row>123</row>
+      <rowOff>47626</rowOff>
     </to>
     <pic>
       <nvPicPr>
-        <cNvPr id="2" name="Picture 1"/>
+        <cNvPr id="3" name="Picture 2"/>
         <cNvPicPr>
           <a:picLocks/>
         </cNvPicPr>
       </nvPicPr>
       <blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </blipFill>
       <spPr>
         <a:xfrm>
-          <a:off x="476250" y="20831175"/>
+          <a:off x="476250" y="21021675"/>
           <a:ext cx="2374900" cy="1574800"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <avLst/>
         </a:prstGeom>
         <a:ln>
           <a:prstDash val="solid"/>
         </a:ln>
       </spPr>
     </pic>
     <clientData/>
   </twoCellAnchor>
   <twoCellAnchor editAs="oneCell">
     <from>
       <col>1</col>
       <colOff>0</colOff>
-      <row>125</row>
+      <row>128</row>
       <rowOff>0</rowOff>
     </from>
     <to>
       <col>1</col>
-      <colOff>2374900</colOff>
-[...1 lines deleted...]
-      <rowOff>80682</rowOff>
+      <colOff>2371725</colOff>
+      <row>137</row>
+      <rowOff>47624</rowOff>
     </to>
     <pic>
       <nvPicPr>
-        <cNvPr id="3" name="Picture 2"/>
+        <cNvPr id="5" name="Picture 4"/>
         <cNvPicPr>
           <a:picLocks/>
         </cNvPicPr>
       </nvPicPr>
       <blipFill>
         <a:blip r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </blipFill>
       <spPr>
         <a:xfrm>
-          <a:off x="476250" y="23517225"/>
+          <a:off x="476250" y="23707725"/>
           <a:ext cx="2374900" cy="1574800"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <avLst/>
         </a:prstGeom>
         <a:ln>
           <a:prstDash val="solid"/>
         </a:ln>
       </spPr>
     </pic>
     <clientData/>
   </twoCellAnchor>
 </wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos Narrow" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -1342,65 +1282,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
-[...5 lines deleted...]
-        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -1421,3973 +1361,3965 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:L200"/>
+  <dimension ref="A1:L196"/>
   <sheetViews>
-    <sheetView zoomScale="88" zoomScaleNormal="88" workbookViewId="0">
+    <sheetView zoomScale="99" zoomScaleNormal="99" workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultColWidth="9.1796875" defaultRowHeight="12"/>
   <cols>
-    <col width="7.1796875" bestFit="1" customWidth="1" style="8" min="1" max="1"/>
-[...11 lines deleted...]
-    <col width="9.1796875" customWidth="1" style="8" min="13" max="16384"/>
+    <col width="7.1796875" bestFit="1" customWidth="1" style="180" min="1" max="1"/>
+    <col width="52.7265625" bestFit="1" customWidth="1" style="180" min="2" max="2"/>
+    <col width="20.1796875" bestFit="1" customWidth="1" style="180" min="3" max="3"/>
+    <col width="14.81640625" bestFit="1" customWidth="1" style="180" min="4" max="4"/>
+    <col width="12.54296875" bestFit="1" customWidth="1" style="180" min="5" max="5"/>
+    <col width="24.81640625" bestFit="1" customWidth="1" style="180" min="6" max="6"/>
+    <col width="14.453125" bestFit="1" customWidth="1" style="180" min="7" max="7"/>
+    <col width="12.81640625" bestFit="1" customWidth="1" style="180" min="8" max="8"/>
+    <col width="15.7265625" bestFit="1" customWidth="1" style="180" min="9" max="9"/>
+    <col width="8.26953125" bestFit="1" customWidth="1" style="180" min="10" max="10"/>
+    <col width="31.1796875" bestFit="1" customWidth="1" style="180" min="11" max="11"/>
+    <col width="7.81640625" bestFit="1" customWidth="1" style="180" min="12" max="12"/>
+    <col width="9.1796875" customWidth="1" style="180" min="13" max="16384"/>
   </cols>
   <sheetData>
     <row r="1">
-      <c r="A1" s="158" t="n"/>
-      <c r="B1" s="158" t="inlineStr">
+      <c r="A1" s="145" t="n"/>
+      <c r="B1" s="145" t="inlineStr">
         <is>
           <t>DSP Short Term Fund</t>
         </is>
       </c>
     </row>
     <row r="2">
-      <c r="B2" s="47" t="inlineStr">
-[...1 lines deleted...]
-          <t>Portfolio as on June 15, 2026</t>
+      <c r="B2" s="41" t="inlineStr">
+        <is>
+          <t>Portfolio as on June 30, 2026</t>
         </is>
       </c>
     </row>
     <row r="4">
-      <c r="A4" s="158" t="inlineStr">
+      <c r="A4" s="145" t="inlineStr">
         <is>
           <t>Sr. No.</t>
         </is>
       </c>
-      <c r="B4" s="158" t="inlineStr">
+      <c r="B4" s="145" t="inlineStr">
         <is>
           <t>Name of Instrument</t>
         </is>
       </c>
-      <c r="C4" s="158" t="inlineStr">
+      <c r="C4" s="145" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
-      <c r="D4" s="158" t="inlineStr">
+      <c r="D4" s="145" t="inlineStr">
         <is>
           <t>Rating/Industry</t>
         </is>
       </c>
-      <c r="E4" s="158" t="inlineStr">
+      <c r="E4" s="145" t="inlineStr">
         <is>
           <t>Quantity</t>
         </is>
       </c>
-      <c r="F4" s="158" t="inlineStr">
+      <c r="F4" s="145" t="inlineStr">
         <is>
           <t>Market value (Rs. In lakhs)</t>
         </is>
       </c>
-      <c r="G4" s="158" t="inlineStr">
+      <c r="G4" s="145" t="inlineStr">
         <is>
           <t>% to Net Assets</t>
         </is>
       </c>
-      <c r="H4" s="158" t="inlineStr">
+      <c r="H4" s="145" t="inlineStr">
         <is>
           <t>Maturity Date</t>
         </is>
       </c>
-      <c r="I4" s="158" t="inlineStr">
+      <c r="I4" s="145" t="inlineStr">
         <is>
           <t>Put/Call Option</t>
         </is>
       </c>
-      <c r="J4" s="158" t="inlineStr">
+      <c r="J4" s="145" t="inlineStr">
         <is>
           <t>YTM (%)</t>
         </is>
       </c>
     </row>
     <row r="6">
-      <c r="B6" s="47" t="inlineStr">
+      <c r="B6" s="41" t="inlineStr">
         <is>
           <t>DEBT INSTRUMENTS</t>
         </is>
       </c>
     </row>
     <row r="7">
-      <c r="B7" s="47" t="inlineStr">
+      <c r="B7" s="41" t="inlineStr">
         <is>
           <t>BOND &amp; NCD's</t>
         </is>
       </c>
     </row>
     <row r="8">
-      <c r="B8" s="47" t="inlineStr">
+      <c r="B8" s="41" t="inlineStr">
         <is>
           <t>Listed / awaiting listing on the stock exchanges</t>
         </is>
       </c>
-      <c r="K8" s="47" t="inlineStr">
+      <c r="K8" s="41" t="inlineStr">
         <is>
           <t>Sector/Rating</t>
         </is>
       </c>
-      <c r="L8" s="47" t="inlineStr">
+      <c r="L8" s="41" t="inlineStr">
         <is>
           <t>Percent</t>
         </is>
       </c>
     </row>
     <row r="9">
-      <c r="A9" s="8" t="n">
+      <c r="A9" s="180" t="n">
         <v>1</v>
       </c>
-      <c r="B9" s="8" t="inlineStr">
+      <c r="B9" s="180" t="inlineStr">
+        <is>
+          <t>Bharti Telecom Limited</t>
+        </is>
+      </c>
+      <c r="C9" s="180" t="inlineStr">
+        <is>
+          <t>INE403D08272</t>
+        </is>
+      </c>
+      <c r="D9" s="180" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E9" s="200" t="n">
+        <v>13000</v>
+      </c>
+      <c r="F9" s="201" t="n">
+        <v>13591.3</v>
+      </c>
+      <c r="G9" s="54" t="n">
+        <v>0.0383</v>
+      </c>
+      <c r="H9" s="55" t="n">
+        <v>46675</v>
+      </c>
+      <c r="J9" s="201" t="n">
+        <v>7.865</v>
+      </c>
+      <c r="K9" s="180" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="L9" s="54" t="n">
+        <v>0.5178</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" s="180" t="n">
+        <v>2</v>
+      </c>
+      <c r="B10" s="180" t="inlineStr">
+        <is>
+          <t>National Bank for Agriculture and Rural Development</t>
+        </is>
+      </c>
+      <c r="C10" s="180" t="inlineStr">
+        <is>
+          <t>INE261F08EU4</t>
+        </is>
+      </c>
+      <c r="D10" s="180" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E10" s="200" t="n">
+        <v>12500</v>
+      </c>
+      <c r="F10" s="201" t="n">
+        <v>12846.13</v>
+      </c>
+      <c r="G10" s="54" t="n">
+        <v>0.0362</v>
+      </c>
+      <c r="H10" s="55" t="n">
+        <v>47316</v>
+      </c>
+      <c r="J10" s="201" t="n">
+        <v>7.2118</v>
+      </c>
+      <c r="K10" s="180" t="inlineStr">
+        <is>
+          <t>Sovereign</t>
+        </is>
+      </c>
+      <c r="L10" s="54" t="n">
+        <v>0.2416</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" s="180" t="n">
+        <v>3</v>
+      </c>
+      <c r="B11" s="180" t="inlineStr">
+        <is>
+          <t>REC Limited</t>
+        </is>
+      </c>
+      <c r="C11" s="180" t="inlineStr">
+        <is>
+          <t>INE020B08FA2</t>
+        </is>
+      </c>
+      <c r="D11" s="180" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E11" s="200" t="n">
+        <v>10000</v>
+      </c>
+      <c r="F11" s="201" t="n">
+        <v>10096.56</v>
+      </c>
+      <c r="G11" s="54" t="n">
+        <v>0.0284</v>
+      </c>
+      <c r="H11" s="55" t="n">
+        <v>46538</v>
+      </c>
+      <c r="J11" s="201" t="n">
+        <v>7.17</v>
+      </c>
+      <c r="K11" s="180" t="inlineStr">
+        <is>
+          <t>CRISIL AA+</t>
+        </is>
+      </c>
+      <c r="L11" s="54" t="n">
+        <v>0.0629</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" s="180" t="n">
+        <v>4</v>
+      </c>
+      <c r="B12" s="180" t="inlineStr">
+        <is>
+          <t>Small Industries Development Bank of India</t>
+        </is>
+      </c>
+      <c r="C12" s="180" t="inlineStr">
+        <is>
+          <t>INE556F08LF3</t>
+        </is>
+      </c>
+      <c r="D12" s="180" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E12" s="200" t="n">
+        <v>10000</v>
+      </c>
+      <c r="F12" s="201" t="n">
+        <v>10078.18</v>
+      </c>
+      <c r="G12" s="54" t="n">
+        <v>0.0284</v>
+      </c>
+      <c r="H12" s="55" t="n">
+        <v>48017</v>
+      </c>
+      <c r="J12" s="201" t="n">
+        <v>7.2698</v>
+      </c>
+      <c r="K12" s="180" t="inlineStr">
+        <is>
+          <t>ICRA AAA</t>
+        </is>
+      </c>
+      <c r="L12" s="54" t="n">
+        <v>0.0573</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" s="180" t="n">
+        <v>5</v>
+      </c>
+      <c r="B13" s="180" t="inlineStr">
+        <is>
+          <t>Knowledge Realty Trust**</t>
+        </is>
+      </c>
+      <c r="C13" s="180" t="inlineStr">
+        <is>
+          <t>INE1JAR07028</t>
+        </is>
+      </c>
+      <c r="D13" s="180" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E13" s="200" t="n">
+        <v>10000</v>
+      </c>
+      <c r="F13" s="201" t="n">
+        <v>10044.38</v>
+      </c>
+      <c r="G13" s="54" t="n">
+        <v>0.0283</v>
+      </c>
+      <c r="H13" s="55" t="n">
+        <v>47246</v>
+      </c>
+      <c r="I13" s="180" t="inlineStr">
+        <is>
+          <t>CA - 08-Feb-2029</t>
+        </is>
+      </c>
+      <c r="J13" s="201" t="n">
+        <v>7.5649</v>
+      </c>
+      <c r="K13" s="180" t="inlineStr">
+        <is>
+          <t>IND AAA(SO)</t>
+        </is>
+      </c>
+      <c r="L13" s="54" t="n">
+        <v>0.0384</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" s="180" t="n">
+        <v>6</v>
+      </c>
+      <c r="B14" s="180" t="inlineStr">
+        <is>
+          <t>Muthoot Finance Limited**</t>
+        </is>
+      </c>
+      <c r="C14" s="180" t="inlineStr">
+        <is>
+          <t>INE414G07IF1</t>
+        </is>
+      </c>
+      <c r="D14" s="180" t="inlineStr">
+        <is>
+          <t>CRISIL AA+</t>
+        </is>
+      </c>
+      <c r="E14" s="200" t="n">
+        <v>8500</v>
+      </c>
+      <c r="F14" s="201" t="n">
+        <v>8611.26</v>
+      </c>
+      <c r="G14" s="54" t="n">
+        <v>0.0243</v>
+      </c>
+      <c r="H14" s="55" t="n">
+        <v>46867</v>
+      </c>
+      <c r="J14" s="201" t="n">
+        <v>8.220000000000001</v>
+      </c>
+      <c r="K14" s="180" t="inlineStr">
+        <is>
+          <t>ICRA AA+</t>
+        </is>
+      </c>
+      <c r="L14" s="54" t="n">
+        <v>0.0249</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" s="180" t="n">
+        <v>7</v>
+      </c>
+      <c r="B15" s="180" t="inlineStr">
+        <is>
+          <t>Jamnagar Utilities &amp; Power Private Limited**</t>
+        </is>
+      </c>
+      <c r="C15" s="180" t="inlineStr">
+        <is>
+          <t>INE936D07182</t>
+        </is>
+      </c>
+      <c r="D15" s="180" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E15" s="200" t="n">
+        <v>7500</v>
+      </c>
+      <c r="F15" s="201" t="n">
+        <v>8107.26</v>
+      </c>
+      <c r="G15" s="54" t="n">
+        <v>0.0228</v>
+      </c>
+      <c r="H15" s="55" t="n">
+        <v>46975</v>
+      </c>
+      <c r="J15" s="201" t="n">
+        <v>7.3237</v>
+      </c>
+      <c r="K15" s="180" t="inlineStr">
+        <is>
+          <t>IND AAA</t>
+        </is>
+      </c>
+      <c r="L15" s="54" t="n">
+        <v>0.0222</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" s="180" t="n">
+        <v>8</v>
+      </c>
+      <c r="B16" s="180" t="inlineStr">
+        <is>
+          <t>India Infrastructure Finance Company Limited**</t>
+        </is>
+      </c>
+      <c r="C16" s="180" t="inlineStr">
+        <is>
+          <t>INE787H08154</t>
+        </is>
+      </c>
+      <c r="D16" s="180" t="inlineStr">
+        <is>
+          <t>IND AAA</t>
+        </is>
+      </c>
+      <c r="E16" s="200" t="n">
+        <v>7500</v>
+      </c>
+      <c r="F16" s="201" t="n">
+        <v>7867.55</v>
+      </c>
+      <c r="G16" s="54" t="n">
+        <v>0.0222</v>
+      </c>
+      <c r="H16" s="55" t="n">
+        <v>46696</v>
+      </c>
+      <c r="J16" s="201" t="n">
+        <v>7.365</v>
+      </c>
+      <c r="K16" s="180" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="L16" s="54" t="n">
+        <v>0.0132</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" s="180" t="n">
+        <v>9</v>
+      </c>
+      <c r="B17" s="180" t="inlineStr">
+        <is>
+          <t>Indian Railway Finance Corporation Limited**</t>
+        </is>
+      </c>
+      <c r="C17" s="180" t="inlineStr">
+        <is>
+          <t>INE053F07AA7</t>
+        </is>
+      </c>
+      <c r="D17" s="180" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E17" s="200" t="n">
+        <v>750</v>
+      </c>
+      <c r="F17" s="201" t="n">
+        <v>7639.47</v>
+      </c>
+      <c r="G17" s="54" t="n">
+        <v>0.0215</v>
+      </c>
+      <c r="H17" s="55" t="n">
+        <v>46535</v>
+      </c>
+      <c r="J17" s="201" t="n">
+        <v>7.14</v>
+      </c>
+      <c r="K17" s="180" t="inlineStr">
+        <is>
+          <t>Alternative Investment Funds (AIF)</t>
+        </is>
+      </c>
+      <c r="L17" s="54" t="n">
+        <v>0.0032</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" s="180" t="n">
+        <v>10</v>
+      </c>
+      <c r="B18" s="180" t="inlineStr">
+        <is>
+          <t>National Bank for Agriculture and Rural Development**</t>
+        </is>
+      </c>
+      <c r="C18" s="180" t="inlineStr">
+        <is>
+          <t>INE261F08EL3</t>
+        </is>
+      </c>
+      <c r="D18" s="180" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E18" s="200" t="n">
+        <v>7500</v>
+      </c>
+      <c r="F18" s="201" t="n">
+        <v>7639.29</v>
+      </c>
+      <c r="G18" s="54" t="n">
+        <v>0.0215</v>
+      </c>
+      <c r="H18" s="55" t="n">
+        <v>47602</v>
+      </c>
+      <c r="J18" s="201" t="n">
+        <v>7.21</v>
+      </c>
+      <c r="K18" s="180" t="inlineStr">
+        <is>
+          <t>Cash &amp; Equivalent</t>
+        </is>
+      </c>
+      <c r="L18" s="54" t="n">
+        <v>0.0185</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" s="180" t="n">
+        <v>11</v>
+      </c>
+      <c r="B19" s="180" t="inlineStr">
+        <is>
+          <t>REC Limited**</t>
+        </is>
+      </c>
+      <c r="C19" s="180" t="inlineStr">
+        <is>
+          <t>INE020B08FU0</t>
+        </is>
+      </c>
+      <c r="D19" s="180" t="inlineStr">
+        <is>
+          <t>ICRA AAA</t>
+        </is>
+      </c>
+      <c r="E19" s="200" t="n">
+        <v>7500</v>
+      </c>
+      <c r="F19" s="201" t="n">
+        <v>7487.66</v>
+      </c>
+      <c r="G19" s="54" t="n">
+        <v>0.0211</v>
+      </c>
+      <c r="H19" s="55" t="n">
+        <v>47634</v>
+      </c>
+      <c r="J19" s="201" t="n">
+        <v>7.09</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" s="180" t="n">
+        <v>12</v>
+      </c>
+      <c r="B20" s="180" t="inlineStr">
+        <is>
+          <t>Power Finance Corporation Limited**</t>
+        </is>
+      </c>
+      <c r="C20" s="180" t="inlineStr">
+        <is>
+          <t>INE134E08LX5</t>
+        </is>
+      </c>
+      <c r="D20" s="180" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E20" s="200" t="n">
+        <v>650</v>
+      </c>
+      <c r="F20" s="201" t="n">
+        <v>6800.01</v>
+      </c>
+      <c r="G20" s="54" t="n">
+        <v>0.0192</v>
+      </c>
+      <c r="H20" s="55" t="n">
+        <v>46769</v>
+      </c>
+      <c r="J20" s="201" t="n">
+        <v>7.145</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" s="180" t="n">
+        <v>13</v>
+      </c>
+      <c r="B21" s="180" t="inlineStr">
+        <is>
+          <t>Torrent Power Limited**</t>
+        </is>
+      </c>
+      <c r="C21" s="180" t="inlineStr">
+        <is>
+          <t>INE813H07150</t>
+        </is>
+      </c>
+      <c r="D21" s="180" t="inlineStr">
+        <is>
+          <t>CRISIL AA+</t>
+        </is>
+      </c>
+      <c r="E21" s="200" t="n">
+        <v>600</v>
+      </c>
+      <c r="F21" s="201" t="n">
+        <v>6121.69</v>
+      </c>
+      <c r="G21" s="54" t="n">
+        <v>0.0172</v>
+      </c>
+      <c r="H21" s="55" t="n">
+        <v>46449</v>
+      </c>
+      <c r="J21" s="201" t="n">
+        <v>7.6249</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" s="180" t="n">
+        <v>14</v>
+      </c>
+      <c r="B22" s="180" t="inlineStr">
+        <is>
+          <t>Export-Import Bank of India**</t>
+        </is>
+      </c>
+      <c r="C22" s="180" t="inlineStr">
+        <is>
+          <t>INE514E08FP6</t>
+        </is>
+      </c>
+      <c r="D22" s="180" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E22" s="200" t="n">
+        <v>500</v>
+      </c>
+      <c r="F22" s="201" t="n">
+        <v>5337.25</v>
+      </c>
+      <c r="G22" s="54" t="n">
+        <v>0.015</v>
+      </c>
+      <c r="H22" s="55" t="n">
+        <v>46602</v>
+      </c>
+      <c r="J22" s="201" t="n">
+        <v>7.025</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" s="180" t="n">
+        <v>15</v>
+      </c>
+      <c r="B23" s="180" t="inlineStr">
+        <is>
+          <t>Tata Capital Housing Finance Limited**</t>
+        </is>
+      </c>
+      <c r="C23" s="180" t="inlineStr">
+        <is>
+          <t>INE033L07IO1</t>
+        </is>
+      </c>
+      <c r="D23" s="180" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E23" s="200" t="n">
+        <v>5000</v>
+      </c>
+      <c r="F23" s="201" t="n">
+        <v>5316.52</v>
+      </c>
+      <c r="G23" s="54" t="n">
+        <v>0.015</v>
+      </c>
+      <c r="H23" s="55" t="n">
+        <v>46589</v>
+      </c>
+      <c r="J23" s="201" t="n">
+        <v>7.52</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" s="180" t="n">
+        <v>16</v>
+      </c>
+      <c r="B24" s="180" t="inlineStr">
+        <is>
+          <t>ICICI Home Finance Company Limited**</t>
+        </is>
+      </c>
+      <c r="C24" s="180" t="inlineStr">
+        <is>
+          <t>INE071G07728</t>
+        </is>
+      </c>
+      <c r="D24" s="180" t="inlineStr">
+        <is>
+          <t>ICRA AAA</t>
+        </is>
+      </c>
+      <c r="E24" s="200" t="n">
+        <v>5000</v>
+      </c>
+      <c r="F24" s="201" t="n">
+        <v>5241.14</v>
+      </c>
+      <c r="G24" s="54" t="n">
+        <v>0.0148</v>
+      </c>
+      <c r="H24" s="55" t="n">
+        <v>46741</v>
+      </c>
+      <c r="J24" s="201" t="n">
+        <v>7.4375</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25" s="180" t="n">
+        <v>17</v>
+      </c>
+      <c r="B25" s="180" t="inlineStr">
+        <is>
+          <t>Bajaj Finance Limited**</t>
+        </is>
+      </c>
+      <c r="C25" s="180" t="inlineStr">
+        <is>
+          <t>INE296A07TF2</t>
+        </is>
+      </c>
+      <c r="D25" s="180" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E25" s="200" t="n">
+        <v>5000</v>
+      </c>
+      <c r="F25" s="201" t="n">
+        <v>5225.46</v>
+      </c>
+      <c r="G25" s="54" t="n">
+        <v>0.0147</v>
+      </c>
+      <c r="H25" s="55" t="n">
+        <v>46731</v>
+      </c>
+      <c r="J25" s="201" t="n">
+        <v>7.61</v>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26" s="180" t="n">
+        <v>18</v>
+      </c>
+      <c r="B26" s="180" t="inlineStr">
+        <is>
+          <t>LIC Housing Finance Limited**</t>
+        </is>
+      </c>
+      <c r="C26" s="180" t="inlineStr">
+        <is>
+          <t>INE115A07MW4</t>
+        </is>
+      </c>
+      <c r="D26" s="180" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E26" s="200" t="n">
+        <v>500</v>
+      </c>
+      <c r="F26" s="201" t="n">
+        <v>5198.82</v>
+      </c>
+      <c r="G26" s="54" t="n">
+        <v>0.0146</v>
+      </c>
+      <c r="H26" s="55" t="n">
+        <v>46781</v>
+      </c>
+      <c r="J26" s="201" t="n">
+        <v>7.455</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" s="180" t="n">
+        <v>19</v>
+      </c>
+      <c r="B27" s="180" t="inlineStr">
+        <is>
+          <t>National Bank for Agriculture and Rural Development**</t>
+        </is>
+      </c>
+      <c r="C27" s="180" t="inlineStr">
+        <is>
+          <t>INE261F08EM1</t>
+        </is>
+      </c>
+      <c r="D27" s="180" t="inlineStr">
+        <is>
+          <t>ICRA AAA</t>
+        </is>
+      </c>
+      <c r="E27" s="200" t="n">
+        <v>5000</v>
+      </c>
+      <c r="F27" s="201" t="n">
+        <v>5126.96</v>
+      </c>
+      <c r="G27" s="54" t="n">
+        <v>0.0144</v>
+      </c>
+      <c r="H27" s="55" t="n">
+        <v>46836</v>
+      </c>
+      <c r="J27" s="201" t="n">
+        <v>7.1816</v>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28" s="180" t="n">
+        <v>20</v>
+      </c>
+      <c r="B28" s="180" t="inlineStr">
+        <is>
+          <t>REC Limited**</t>
+        </is>
+      </c>
+      <c r="C28" s="180" t="inlineStr">
+        <is>
+          <t>INE020B08GB8</t>
+        </is>
+      </c>
+      <c r="D28" s="180" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E28" s="200" t="n">
+        <v>5000</v>
+      </c>
+      <c r="F28" s="201" t="n">
+        <v>5112.33</v>
+      </c>
+      <c r="G28" s="54" t="n">
+        <v>0.0144</v>
+      </c>
+      <c r="H28" s="55" t="n">
+        <v>46801</v>
+      </c>
+      <c r="J28" s="201" t="n">
+        <v>7.08</v>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29" s="180" t="n">
+        <v>21</v>
+      </c>
+      <c r="B29" s="180" t="inlineStr">
+        <is>
+          <t>Export-Import Bank of India**</t>
+        </is>
+      </c>
+      <c r="C29" s="180" t="inlineStr">
+        <is>
+          <t>INE514E08GF5</t>
+        </is>
+      </c>
+      <c r="D29" s="180" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E29" s="200" t="n">
+        <v>5000</v>
+      </c>
+      <c r="F29" s="201" t="n">
+        <v>5107.38</v>
+      </c>
+      <c r="G29" s="54" t="n">
+        <v>0.0144</v>
+      </c>
+      <c r="H29" s="55" t="n">
+        <v>47661</v>
+      </c>
+      <c r="J29" s="201" t="n">
+        <v>7.035</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30" s="180" t="n">
+        <v>22</v>
+      </c>
+      <c r="B30" s="180" t="inlineStr">
+        <is>
+          <t>REC Limited**</t>
+        </is>
+      </c>
+      <c r="C30" s="180" t="inlineStr">
+        <is>
+          <t>INE020B08FL9</t>
+        </is>
+      </c>
+      <c r="D30" s="180" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E30" s="200" t="n">
+        <v>5000</v>
+      </c>
+      <c r="F30" s="201" t="n">
+        <v>5101.27</v>
+      </c>
+      <c r="G30" s="54" t="n">
+        <v>0.0144</v>
+      </c>
+      <c r="H30" s="55" t="n">
+        <v>47603</v>
+      </c>
+      <c r="J30" s="201" t="n">
+        <v>7.09</v>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31" s="180" t="n">
+        <v>23</v>
+      </c>
+      <c r="B31" s="180" t="inlineStr">
+        <is>
+          <t>Muthoot Finance Limited**</t>
+        </is>
+      </c>
+      <c r="C31" s="180" t="inlineStr">
+        <is>
+          <t>INE414G07JZ7</t>
+        </is>
+      </c>
+      <c r="D31" s="180" t="inlineStr">
+        <is>
+          <t>CRISIL AA+</t>
+        </is>
+      </c>
+      <c r="E31" s="200" t="n">
+        <v>5000</v>
+      </c>
+      <c r="F31" s="201" t="n">
+        <v>5089.95</v>
+      </c>
+      <c r="G31" s="54" t="n">
+        <v>0.0143</v>
+      </c>
+      <c r="H31" s="55" t="n">
+        <v>47325</v>
+      </c>
+      <c r="J31" s="201" t="n">
+        <v>8.2188</v>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32" s="180" t="n">
+        <v>24</v>
+      </c>
+      <c r="B32" s="180" t="inlineStr">
+        <is>
+          <t>Small Industries Development Bank of India**</t>
+        </is>
+      </c>
+      <c r="C32" s="180" t="inlineStr">
+        <is>
+          <t>INE556F08LC0</t>
+        </is>
+      </c>
+      <c r="D32" s="180" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E32" s="200" t="n">
+        <v>5000</v>
+      </c>
+      <c r="F32" s="201" t="n">
+        <v>5080.15</v>
+      </c>
+      <c r="G32" s="54" t="n">
+        <v>0.0143</v>
+      </c>
+      <c r="H32" s="55" t="n">
+        <v>47218</v>
+      </c>
+      <c r="J32" s="201" t="n">
+        <v>7.21</v>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33" s="180" t="n">
+        <v>25</v>
+      </c>
+      <c r="B33" s="180" t="inlineStr">
+        <is>
+          <t>Small Industries Development Bank of India**</t>
+        </is>
+      </c>
+      <c r="C33" s="180" t="inlineStr">
+        <is>
+          <t>INE556F08LE6</t>
+        </is>
+      </c>
+      <c r="D33" s="180" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E33" s="200" t="n">
+        <v>5000</v>
+      </c>
+      <c r="F33" s="201" t="n">
+        <v>5067.87</v>
+      </c>
+      <c r="G33" s="54" t="n">
+        <v>0.0143</v>
+      </c>
+      <c r="H33" s="55" t="n">
+        <v>47273</v>
+      </c>
+      <c r="J33" s="201" t="n">
+        <v>6.9547</v>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34" s="180" t="n">
+        <v>26</v>
+      </c>
+      <c r="B34" s="180" t="inlineStr">
+        <is>
+          <t>Mahindra Rural Housing Finance Limited**</t>
+        </is>
+      </c>
+      <c r="C34" s="180" t="inlineStr">
+        <is>
+          <t>INE950O07560</t>
+        </is>
+      </c>
+      <c r="D34" s="180" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E34" s="200" t="n">
+        <v>5000</v>
+      </c>
+      <c r="F34" s="201" t="n">
+        <v>5048.83</v>
+      </c>
+      <c r="G34" s="54" t="n">
+        <v>0.0142</v>
+      </c>
+      <c r="H34" s="55" t="n">
+        <v>47260</v>
+      </c>
+      <c r="J34" s="201" t="n">
+        <v>7.4699</v>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35" s="180" t="n">
+        <v>27</v>
+      </c>
+      <c r="B35" s="180" t="inlineStr">
+        <is>
+          <t>Cholamandalam Investment and Finance Company Limited**</t>
+        </is>
+      </c>
+      <c r="C35" s="180" t="inlineStr">
+        <is>
+          <t>INE121A07SH0</t>
+        </is>
+      </c>
+      <c r="D35" s="180" t="inlineStr">
+        <is>
+          <t>ICRA AA+</t>
+        </is>
+      </c>
+      <c r="E35" s="200" t="n">
+        <v>4000</v>
+      </c>
+      <c r="F35" s="201" t="n">
+        <v>4279.84</v>
+      </c>
+      <c r="G35" s="54" t="n">
+        <v>0.0121</v>
+      </c>
+      <c r="H35" s="55" t="n">
+        <v>46648</v>
+      </c>
+      <c r="J35" s="201" t="n">
+        <v>7.9601</v>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36" s="180" t="n">
+        <v>28</v>
+      </c>
+      <c r="B36" s="180" t="inlineStr">
+        <is>
+          <t>LIC Housing Finance Limited**</t>
+        </is>
+      </c>
+      <c r="C36" s="180" t="inlineStr">
+        <is>
+          <t>INE115A07RG6</t>
+        </is>
+      </c>
+      <c r="D36" s="180" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E36" s="200" t="n">
+        <v>4000</v>
+      </c>
+      <c r="F36" s="201" t="n">
+        <v>3996.4</v>
+      </c>
+      <c r="G36" s="54" t="n">
+        <v>0.0113</v>
+      </c>
+      <c r="H36" s="55" t="n">
+        <v>47602</v>
+      </c>
+      <c r="J36" s="201" t="n">
+        <v>7.4649</v>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37" s="180" t="n">
+        <v>29</v>
+      </c>
+      <c r="B37" s="180" t="inlineStr">
+        <is>
+          <t>REC Limited**</t>
+        </is>
+      </c>
+      <c r="C37" s="180" t="inlineStr">
+        <is>
+          <t>INE020B08EH0</t>
+        </is>
+      </c>
+      <c r="D37" s="180" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E37" s="200" t="n">
+        <v>3500</v>
+      </c>
+      <c r="F37" s="201" t="n">
+        <v>3605.24</v>
+      </c>
+      <c r="G37" s="54" t="n">
+        <v>0.0102</v>
+      </c>
+      <c r="H37" s="55" t="n">
+        <v>46843</v>
+      </c>
+      <c r="J37" s="201" t="n">
+        <v>7.08</v>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38" s="180" t="n">
+        <v>30</v>
+      </c>
+      <c r="B38" s="180" t="inlineStr">
+        <is>
+          <t>Power Finance Corporation Limited**</t>
+        </is>
+      </c>
+      <c r="C38" s="180" t="inlineStr">
+        <is>
+          <t>INE134E08JE9</t>
+        </is>
+      </c>
+      <c r="D38" s="180" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E38" s="200" t="n">
+        <v>250</v>
+      </c>
+      <c r="F38" s="201" t="n">
+        <v>2666.12</v>
+      </c>
+      <c r="G38" s="54" t="n">
+        <v>0.0075</v>
+      </c>
+      <c r="H38" s="55" t="n">
+        <v>46606</v>
+      </c>
+      <c r="J38" s="201" t="n">
+        <v>7.175</v>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39" s="180" t="n">
+        <v>31</v>
+      </c>
+      <c r="B39" s="180" t="inlineStr">
+        <is>
+          <t>LIC Housing Finance Limited**</t>
+        </is>
+      </c>
+      <c r="C39" s="180" t="inlineStr">
+        <is>
+          <t>INE115A07QY1</t>
+        </is>
+      </c>
+      <c r="D39" s="180" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E39" s="200" t="n">
+        <v>2500</v>
+      </c>
+      <c r="F39" s="201" t="n">
+        <v>2638.38</v>
+      </c>
+      <c r="G39" s="54" t="n">
+        <v>0.0074</v>
+      </c>
+      <c r="H39" s="55" t="n">
+        <v>47409</v>
+      </c>
+      <c r="J39" s="201" t="n">
+        <v>7.4699</v>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40" s="180" t="n">
+        <v>32</v>
+      </c>
+      <c r="B40" s="180" t="inlineStr">
+        <is>
+          <t>Small Industries Development Bank of India**</t>
+        </is>
+      </c>
+      <c r="C40" s="180" t="inlineStr">
+        <is>
+          <t>INE556F08KU4</t>
+        </is>
+      </c>
+      <c r="D40" s="180" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E40" s="200" t="n">
+        <v>2500</v>
+      </c>
+      <c r="F40" s="201" t="n">
+        <v>2624.25</v>
+      </c>
+      <c r="G40" s="54" t="n">
+        <v>0.0074</v>
+      </c>
+      <c r="H40" s="55" t="n">
+        <v>46916</v>
+      </c>
+      <c r="J40" s="201" t="n">
+        <v>7.2075</v>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41" s="180" t="n">
+        <v>33</v>
+      </c>
+      <c r="B41" s="180" t="inlineStr">
+        <is>
+          <t>Export-Import Bank of India**</t>
+        </is>
+      </c>
+      <c r="C41" s="180" t="inlineStr">
+        <is>
+          <t>INE514E08GD0</t>
+        </is>
+      </c>
+      <c r="D41" s="180" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E41" s="200" t="n">
+        <v>2500</v>
+      </c>
+      <c r="F41" s="201" t="n">
+        <v>2608.22</v>
+      </c>
+      <c r="G41" s="54" t="n">
+        <v>0.0073</v>
+      </c>
+      <c r="H41" s="55" t="n">
+        <v>47465</v>
+      </c>
+      <c r="J41" s="201" t="n">
+        <v>6.98</v>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42" s="180" t="n">
+        <v>34</v>
+      </c>
+      <c r="B42" s="180" t="inlineStr">
+        <is>
+          <t>Jio Credit Limited**</t>
+        </is>
+      </c>
+      <c r="C42" s="180" t="inlineStr">
+        <is>
+          <t>INE282H07034</t>
+        </is>
+      </c>
+      <c r="D42" s="180" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E42" s="200" t="n">
+        <v>2500</v>
+      </c>
+      <c r="F42" s="201" t="n">
+        <v>2608.09</v>
+      </c>
+      <c r="G42" s="54" t="n">
+        <v>0.0073</v>
+      </c>
+      <c r="H42" s="55" t="n">
+        <v>46673</v>
+      </c>
+      <c r="J42" s="201" t="n">
+        <v>7.6125</v>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43" s="180" t="n">
+        <v>35</v>
+      </c>
+      <c r="B43" s="180" t="inlineStr">
+        <is>
+          <t>Torrent Pharmaceuticals Limited**</t>
+        </is>
+      </c>
+      <c r="C43" s="180" t="inlineStr">
+        <is>
+          <t>INE685A07165</t>
+        </is>
+      </c>
+      <c r="D43" s="180" t="inlineStr">
+        <is>
+          <t>ICRA AA+</t>
+        </is>
+      </c>
+      <c r="E43" s="200" t="n">
+        <v>2500</v>
+      </c>
+      <c r="F43" s="201" t="n">
+        <v>2584.22</v>
+      </c>
+      <c r="G43" s="54" t="n">
+        <v>0.0073</v>
+      </c>
+      <c r="H43" s="55" t="n">
+        <v>47501</v>
+      </c>
+      <c r="J43" s="201" t="n">
+        <v>7.7</v>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44" s="180" t="n">
+        <v>36</v>
+      </c>
+      <c r="B44" s="180" t="inlineStr">
+        <is>
+          <t>LIC Housing Finance Limited**</t>
+        </is>
+      </c>
+      <c r="C44" s="180" t="inlineStr">
+        <is>
+          <t>INE115A07QW5</t>
+        </is>
+      </c>
+      <c r="D44" s="180" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E44" s="200" t="n">
+        <v>2500</v>
+      </c>
+      <c r="F44" s="201" t="n">
+        <v>2583.07</v>
+      </c>
+      <c r="G44" s="54" t="n">
+        <v>0.0073</v>
+      </c>
+      <c r="H44" s="55" t="n">
+        <v>46794</v>
+      </c>
+      <c r="J44" s="201" t="n">
+        <v>7.455</v>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45" s="180" t="n">
+        <v>37</v>
+      </c>
+      <c r="B45" s="180" t="inlineStr">
+        <is>
+          <t>National Bank for Agriculture and Rural Development**</t>
+        </is>
+      </c>
+      <c r="C45" s="180" t="inlineStr">
+        <is>
+          <t>INE261F08ER0</t>
+        </is>
+      </c>
+      <c r="D45" s="180" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E45" s="200" t="n">
+        <v>2500</v>
+      </c>
+      <c r="F45" s="201" t="n">
+        <v>2568.74</v>
+      </c>
+      <c r="G45" s="54" t="n">
+        <v>0.0072</v>
+      </c>
+      <c r="H45" s="55" t="n">
+        <v>47172</v>
+      </c>
+      <c r="J45" s="201" t="n">
+        <v>7.16</v>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46" s="180" t="n">
+        <v>38</v>
+      </c>
+      <c r="B46" s="180" t="inlineStr">
+        <is>
+          <t>REC Limited**</t>
+        </is>
+      </c>
+      <c r="C46" s="180" t="inlineStr">
+        <is>
+          <t>INE020B08EA5</t>
+        </is>
+      </c>
+      <c r="D46" s="180" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E46" s="200" t="n">
+        <v>250</v>
+      </c>
+      <c r="F46" s="201" t="n">
+        <v>2565.07</v>
+      </c>
+      <c r="G46" s="54" t="n">
+        <v>0.0072</v>
+      </c>
+      <c r="H46" s="55" t="n">
+        <v>46843</v>
+      </c>
+      <c r="J46" s="201" t="n">
+        <v>7.08</v>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47" s="180" t="n">
+        <v>39</v>
+      </c>
+      <c r="B47" s="180" t="inlineStr">
+        <is>
+          <t>Power Finance Corporation Limited**</t>
+        </is>
+      </c>
+      <c r="C47" s="180" t="inlineStr">
+        <is>
+          <t>INE134E08KV1</t>
+        </is>
+      </c>
+      <c r="D47" s="180" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E47" s="200" t="n">
+        <v>250</v>
+      </c>
+      <c r="F47" s="201" t="n">
+        <v>2563.7</v>
+      </c>
+      <c r="G47" s="54" t="n">
+        <v>0.0072</v>
+      </c>
+      <c r="H47" s="55" t="n">
+        <v>47645</v>
+      </c>
+      <c r="J47" s="201" t="n">
+        <v>7.11</v>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48" s="180" t="n">
+        <v>40</v>
+      </c>
+      <c r="B48" s="180" t="inlineStr">
+        <is>
+          <t>National Bank for Agriculture and Rural Development</t>
+        </is>
+      </c>
+      <c r="C48" s="180" t="inlineStr">
+        <is>
+          <t>INE261F08EG3</t>
+        </is>
+      </c>
+      <c r="D48" s="180" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E48" s="200" t="n">
+        <v>2500</v>
+      </c>
+      <c r="F48" s="201" t="n">
+        <v>2562.29</v>
+      </c>
+      <c r="G48" s="54" t="n">
+        <v>0.0072</v>
+      </c>
+      <c r="H48" s="55" t="n">
+        <v>47238</v>
+      </c>
+      <c r="J48" s="201" t="n">
+        <v>7.1867</v>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49" s="180" t="n">
+        <v>41</v>
+      </c>
+      <c r="B49" s="180" t="inlineStr">
+        <is>
+          <t>Small Industries Development Bank of India**</t>
+        </is>
+      </c>
+      <c r="C49" s="180" t="inlineStr">
+        <is>
+          <t>INE556F08LD8</t>
+        </is>
+      </c>
+      <c r="D49" s="180" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E49" s="200" t="n">
+        <v>2500</v>
+      </c>
+      <c r="F49" s="201" t="n">
+        <v>2560.39</v>
+      </c>
+      <c r="G49" s="54" t="n">
+        <v>0.0072</v>
+      </c>
+      <c r="H49" s="55" t="n">
+        <v>47340</v>
+      </c>
+      <c r="J49" s="201" t="n">
+        <v>7.2</v>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50" s="180" t="n">
+        <v>42</v>
+      </c>
+      <c r="B50" s="180" t="inlineStr">
+        <is>
+          <t>Small Industries Development Bank of India**</t>
+        </is>
+      </c>
+      <c r="C50" s="180" t="inlineStr">
+        <is>
+          <t>INE556F08KX8</t>
+        </is>
+      </c>
+      <c r="D50" s="180" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E50" s="200" t="n">
+        <v>2500</v>
+      </c>
+      <c r="F50" s="201" t="n">
+        <v>2527.93</v>
+      </c>
+      <c r="G50" s="54" t="n">
+        <v>0.0071</v>
+      </c>
+      <c r="H50" s="55" t="n">
+        <v>47280</v>
+      </c>
+      <c r="J50" s="201" t="n">
+        <v>7.21</v>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51" s="180" t="n">
+        <v>43</v>
+      </c>
+      <c r="B51" s="180" t="inlineStr">
+        <is>
+          <t>Muthoot Finance Limited**</t>
+        </is>
+      </c>
+      <c r="C51" s="180" t="inlineStr">
+        <is>
+          <t>INE414G07JB8</t>
+        </is>
+      </c>
+      <c r="D51" s="180" t="inlineStr">
+        <is>
+          <t>CRISIL AA+</t>
+        </is>
+      </c>
+      <c r="E51" s="200" t="n">
+        <v>2500</v>
+      </c>
+      <c r="F51" s="201" t="n">
+        <v>2524.86</v>
+      </c>
+      <c r="G51" s="54" t="n">
+        <v>0.0071</v>
+      </c>
+      <c r="H51" s="55" t="n">
+        <v>46555</v>
+      </c>
+      <c r="J51" s="201" t="n">
+        <v>8.140000000000001</v>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52" s="180" t="n">
+        <v>44</v>
+      </c>
+      <c r="B52" s="180" t="inlineStr">
+        <is>
+          <t>Power Finance Corporation Limited**</t>
+        </is>
+      </c>
+      <c r="C52" s="180" t="inlineStr">
+        <is>
+          <t>INE134E08NS1</t>
+        </is>
+      </c>
+      <c r="D52" s="180" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E52" s="200" t="n">
+        <v>2500</v>
+      </c>
+      <c r="F52" s="201" t="n">
+        <v>2494.07</v>
+      </c>
+      <c r="G52" s="54" t="n">
+        <v>0.007</v>
+      </c>
+      <c r="H52" s="55" t="n">
+        <v>46949</v>
+      </c>
+      <c r="J52" s="201" t="n">
+        <v>7.135</v>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53" s="180" t="n">
+        <v>45</v>
+      </c>
+      <c r="B53" s="180" t="inlineStr">
+        <is>
+          <t>Mindspace Business Parks Reit**</t>
+        </is>
+      </c>
+      <c r="C53" s="180" t="inlineStr">
+        <is>
+          <t>INE0CCU07181</t>
+        </is>
+      </c>
+      <c r="D53" s="180" t="inlineStr">
+        <is>
+          <t>ICRA AAA</t>
+        </is>
+      </c>
+      <c r="E53" s="200" t="n">
+        <v>2500</v>
+      </c>
+      <c r="F53" s="201" t="n">
+        <v>2485.74</v>
+      </c>
+      <c r="G53" s="54" t="n">
+        <v>0.007</v>
+      </c>
+      <c r="H53" s="55" t="n">
+        <v>47095</v>
+      </c>
+      <c r="J53" s="201" t="n">
+        <v>7.4248</v>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54" s="180" t="n">
+        <v>46</v>
+      </c>
+      <c r="B54" s="180" t="inlineStr">
+        <is>
+          <t>Bajaj Finance Limited**</t>
+        </is>
+      </c>
+      <c r="C54" s="180" t="inlineStr">
+        <is>
+          <t>INE296A07TL0</t>
+        </is>
+      </c>
+      <c r="D54" s="180" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E54" s="200" t="n">
+        <v>2500</v>
+      </c>
+      <c r="F54" s="201" t="n">
+        <v>2471.12</v>
+      </c>
+      <c r="G54" s="54" t="n">
+        <v>0.007</v>
+      </c>
+      <c r="H54" s="55" t="n">
+        <v>47662</v>
+      </c>
+      <c r="J54" s="201" t="n">
+        <v>7.745</v>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55" s="180" t="n">
+        <v>47</v>
+      </c>
+      <c r="B55" s="180" t="inlineStr">
+        <is>
+          <t>Torrent Pharmaceuticals Limited**</t>
+        </is>
+      </c>
+      <c r="C55" s="180" t="inlineStr">
+        <is>
+          <t>INE685A07157</t>
+        </is>
+      </c>
+      <c r="D55" s="180" t="inlineStr">
+        <is>
+          <t>ICRA AA+</t>
+        </is>
+      </c>
+      <c r="E55" s="200" t="n">
+        <v>1898</v>
+      </c>
+      <c r="F55" s="201" t="n">
+        <v>1958.55</v>
+      </c>
+      <c r="G55" s="54" t="n">
+        <v>0.0055</v>
+      </c>
+      <c r="H55" s="55" t="n">
+        <v>47137</v>
+      </c>
+      <c r="J55" s="201" t="n">
+        <v>7.66</v>
+      </c>
+    </row>
+    <row r="56">
+      <c r="A56" s="180" t="n">
+        <v>48</v>
+      </c>
+      <c r="B56" s="180" t="inlineStr">
         <is>
           <t>Bharti Telecom Limited**</t>
         </is>
       </c>
-      <c r="C9" s="8" t="inlineStr">
-[...4 lines deleted...]
-      <c r="D9" s="8" t="inlineStr">
+      <c r="C56" s="180" t="inlineStr">
+        <is>
+          <t>INE403D08298</t>
+        </is>
+      </c>
+      <c r="D56" s="180" t="inlineStr">
         <is>
           <t>CRISIL AAA</t>
         </is>
       </c>
-      <c r="E9" s="208" t="n">
-[...14 lines deleted...]
-      <c r="K9" s="8" t="inlineStr">
+      <c r="E56" s="200" t="n">
+        <v>750</v>
+      </c>
+      <c r="F56" s="201" t="n">
+        <v>761.46</v>
+      </c>
+      <c r="G56" s="54" t="n">
+        <v>0.0021</v>
+      </c>
+      <c r="H56" s="55" t="n">
+        <v>47150</v>
+      </c>
+      <c r="J56" s="201" t="n">
+        <v>8.039999999999999</v>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57" s="180" t="n">
+        <v>49</v>
+      </c>
+      <c r="B57" s="180" t="inlineStr">
+        <is>
+          <t>Power Finance Corporation Limited**</t>
+        </is>
+      </c>
+      <c r="C57" s="180" t="inlineStr">
+        <is>
+          <t>INE134E08ND3</t>
+        </is>
+      </c>
+      <c r="D57" s="180" t="inlineStr">
         <is>
           <t>CRISIL AAA</t>
         </is>
       </c>
-      <c r="L9" s="70" t="n">
-[...4 lines deleted...]
-      <c r="A10" s="8" t="n">
+      <c r="E57" s="200" t="n">
+        <v>500</v>
+      </c>
+      <c r="F57" s="201" t="n">
+        <v>530.0599999999999</v>
+      </c>
+      <c r="G57" s="54" t="n">
+        <v>0.0015</v>
+      </c>
+      <c r="H57" s="55" t="n">
+        <v>48136</v>
+      </c>
+      <c r="J57" s="201" t="n">
+        <v>7.165</v>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58" s="180" t="n">
+        <v>50</v>
+      </c>
+      <c r="B58" s="180" t="inlineStr">
+        <is>
+          <t>Bharti Telecom Limited</t>
+        </is>
+      </c>
+      <c r="C58" s="180" t="inlineStr">
+        <is>
+          <t>INE403D08306</t>
+        </is>
+      </c>
+      <c r="D58" s="180" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E58" s="200" t="n">
+        <v>500</v>
+      </c>
+      <c r="F58" s="201" t="n">
+        <v>517.2</v>
+      </c>
+      <c r="G58" s="54" t="n">
+        <v>0.0015</v>
+      </c>
+      <c r="H58" s="55" t="n">
+        <v>46722</v>
+      </c>
+      <c r="J58" s="201" t="n">
+        <v>7.865</v>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59" s="56" t="n"/>
+      <c r="B59" s="56" t="inlineStr">
+        <is>
+          <t>Total</t>
+        </is>
+      </c>
+      <c r="C59" s="56" t="n"/>
+      <c r="D59" s="56" t="n"/>
+      <c r="E59" s="56" t="n"/>
+      <c r="F59" s="202" t="n">
+        <v>243269.68</v>
+      </c>
+      <c r="G59" s="58" t="n">
+        <v>0.6851</v>
+      </c>
+    </row>
+    <row r="61">
+      <c r="B61" s="41" t="inlineStr">
+        <is>
+          <t>Government Securities (Central/State)</t>
+        </is>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62" s="180" t="n">
+        <v>51</v>
+      </c>
+      <c r="B62" s="180" t="inlineStr">
+        <is>
+          <t>6.94% GOI 2036</t>
+        </is>
+      </c>
+      <c r="C62" s="180" t="inlineStr">
+        <is>
+          <t>IN0020260025</t>
+        </is>
+      </c>
+      <c r="D62" s="180" t="inlineStr">
+        <is>
+          <t>Sovereign</t>
+        </is>
+      </c>
+      <c r="E62" s="200" t="n">
+        <v>25000000</v>
+      </c>
+      <c r="F62" s="201" t="n">
+        <v>25603.72</v>
+      </c>
+      <c r="G62" s="54" t="n">
+        <v>0.0721</v>
+      </c>
+      <c r="H62" s="55" t="n">
+        <v>49806</v>
+      </c>
+      <c r="J62" s="201" t="n">
+        <v>6.7346</v>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63" s="180" t="n">
+        <v>52</v>
+      </c>
+      <c r="B63" s="180" t="inlineStr">
+        <is>
+          <t>7.01% Gujarat SDL 2031</t>
+        </is>
+      </c>
+      <c r="C63" s="180" t="inlineStr">
+        <is>
+          <t>IN1520240111</t>
+        </is>
+      </c>
+      <c r="D63" s="180" t="inlineStr">
+        <is>
+          <t>Sovereign</t>
+        </is>
+      </c>
+      <c r="E63" s="200" t="n">
+        <v>12000000</v>
+      </c>
+      <c r="F63" s="201" t="n">
+        <v>12406.28</v>
+      </c>
+      <c r="G63" s="54" t="n">
+        <v>0.035</v>
+      </c>
+      <c r="H63" s="55" t="n">
+        <v>47856</v>
+      </c>
+      <c r="J63" s="201" t="n">
+        <v>7.005</v>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64" s="180" t="n">
+        <v>53</v>
+      </c>
+      <c r="B64" s="180" t="inlineStr">
+        <is>
+          <t>7.55 % Gujarat SDL 2030</t>
+        </is>
+      </c>
+      <c r="C64" s="180" t="inlineStr">
+        <is>
+          <t>IN1520220170</t>
+        </is>
+      </c>
+      <c r="D64" s="180" t="inlineStr">
+        <is>
+          <t>Sovereign</t>
+        </is>
+      </c>
+      <c r="E64" s="200" t="n">
+        <v>5175600</v>
+      </c>
+      <c r="F64" s="201" t="n">
+        <v>5306.86</v>
+      </c>
+      <c r="G64" s="54" t="n">
+        <v>0.015</v>
+      </c>
+      <c r="H64" s="55" t="n">
+        <v>47845</v>
+      </c>
+      <c r="J64" s="201" t="n">
+        <v>6.9</v>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65" s="180" t="n">
+        <v>54</v>
+      </c>
+      <c r="B65" s="180" t="inlineStr">
+        <is>
+          <t>8.51% GOI FRB 2033</t>
+        </is>
+      </c>
+      <c r="C65" s="180" t="inlineStr">
+        <is>
+          <t>IN0020200120</t>
+        </is>
+      </c>
+      <c r="D65" s="180" t="inlineStr">
+        <is>
+          <t>Sovereign</t>
+        </is>
+      </c>
+      <c r="E65" s="200" t="n">
+        <v>5000000</v>
+      </c>
+      <c r="F65" s="201" t="n">
+        <v>5296.23</v>
+      </c>
+      <c r="G65" s="54" t="n">
+        <v>0.0149</v>
+      </c>
+      <c r="H65" s="55" t="n">
+        <v>48844</v>
+      </c>
+      <c r="J65" s="201" t="n">
+        <v>5.9825</v>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66" s="180" t="n">
+        <v>55</v>
+      </c>
+      <c r="B66" s="180" t="inlineStr">
+        <is>
+          <t>7.25 % Karnataka SDL 2031</t>
+        </is>
+      </c>
+      <c r="C66" s="180" t="inlineStr">
+        <is>
+          <t>IN1920250322</t>
+        </is>
+      </c>
+      <c r="D66" s="180" t="inlineStr">
+        <is>
+          <t>Sovereign</t>
+        </is>
+      </c>
+      <c r="E66" s="200" t="n">
+        <v>5000000</v>
+      </c>
+      <c r="F66" s="201" t="n">
+        <v>5144.54</v>
+      </c>
+      <c r="G66" s="54" t="n">
+        <v>0.0145</v>
+      </c>
+      <c r="H66" s="55" t="n">
+        <v>47932</v>
+      </c>
+      <c r="J66" s="201" t="n">
+        <v>7.0049</v>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67" s="180" t="n">
+        <v>56</v>
+      </c>
+      <c r="B67" s="180" t="inlineStr">
+        <is>
+          <t>7.02% GOI 2031</t>
+        </is>
+      </c>
+      <c r="C67" s="180" t="inlineStr">
+        <is>
+          <t>IN0020240076</t>
+        </is>
+      </c>
+      <c r="D67" s="180" t="inlineStr">
+        <is>
+          <t>Sovereign</t>
+        </is>
+      </c>
+      <c r="E67" s="200" t="n">
+        <v>5000000</v>
+      </c>
+      <c r="F67" s="201" t="n">
+        <v>5130.1</v>
+      </c>
+      <c r="G67" s="54" t="n">
+        <v>0.0145</v>
+      </c>
+      <c r="H67" s="55" t="n">
+        <v>48017</v>
+      </c>
+      <c r="J67" s="201" t="n">
+        <v>6.4586</v>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68" s="180" t="n">
+        <v>57</v>
+      </c>
+      <c r="B68" s="180" t="inlineStr">
+        <is>
+          <t>7.12% Gujarat SDL 2032</t>
+        </is>
+      </c>
+      <c r="C68" s="180" t="inlineStr">
+        <is>
+          <t>IN1520210213</t>
+        </is>
+      </c>
+      <c r="D68" s="180" t="inlineStr">
+        <is>
+          <t>Sovereign</t>
+        </is>
+      </c>
+      <c r="E68" s="200" t="n">
+        <v>5000000</v>
+      </c>
+      <c r="F68" s="201" t="n">
+        <v>5112.36</v>
+      </c>
+      <c r="G68" s="54" t="n">
+        <v>0.0144</v>
+      </c>
+      <c r="H68" s="55" t="n">
+        <v>48275</v>
+      </c>
+      <c r="J68" s="201" t="n">
+        <v>7.1401</v>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69" s="180" t="n">
+        <v>58</v>
+      </c>
+      <c r="B69" s="180" t="inlineStr">
+        <is>
+          <t>6.48% GOI 2035</t>
+        </is>
+      </c>
+      <c r="C69" s="180" t="inlineStr">
+        <is>
+          <t>IN0020250091</t>
+        </is>
+      </c>
+      <c r="D69" s="180" t="inlineStr">
+        <is>
+          <t>Sovereign</t>
+        </is>
+      </c>
+      <c r="E69" s="200" t="n">
+        <v>5000000</v>
+      </c>
+      <c r="F69" s="201" t="n">
+        <v>4982.15</v>
+      </c>
+      <c r="G69" s="54" t="n">
+        <v>0.014</v>
+      </c>
+      <c r="H69" s="55" t="n">
+        <v>49588</v>
+      </c>
+      <c r="J69" s="201" t="n">
+        <v>6.7554</v>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70" s="180" t="n">
+        <v>59</v>
+      </c>
+      <c r="B70" s="180" t="inlineStr">
+        <is>
+          <t>6.61% Gujarat SDL 2032</t>
+        </is>
+      </c>
+      <c r="C70" s="180" t="inlineStr">
+        <is>
+          <t>IN1520250011</t>
+        </is>
+      </c>
+      <c r="D70" s="180" t="inlineStr">
+        <is>
+          <t>Sovereign</t>
+        </is>
+      </c>
+      <c r="E70" s="200" t="n">
+        <v>5000000</v>
+      </c>
+      <c r="F70" s="201" t="n">
+        <v>4926.34</v>
+      </c>
+      <c r="G70" s="54" t="n">
+        <v>0.0139</v>
+      </c>
+      <c r="H70" s="55" t="n">
+        <v>48341</v>
+      </c>
+      <c r="J70" s="201" t="n">
+        <v>7.1301</v>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71" s="180" t="n">
+        <v>60</v>
+      </c>
+      <c r="B71" s="180" t="inlineStr">
+        <is>
+          <t>6.98% Gujarat SDL 2031</t>
+        </is>
+      </c>
+      <c r="C71" s="180" t="inlineStr">
+        <is>
+          <t>IN1520250292</t>
+        </is>
+      </c>
+      <c r="D71" s="180" t="inlineStr">
+        <is>
+          <t>Sovereign</t>
+        </is>
+      </c>
+      <c r="E71" s="200" t="n">
+        <v>3455000</v>
+      </c>
+      <c r="F71" s="201" t="n">
+        <v>3535.63</v>
+      </c>
+      <c r="G71" s="54" t="n">
+        <v>0.01</v>
+      </c>
+      <c r="H71" s="55" t="n">
+        <v>48078</v>
+      </c>
+      <c r="J71" s="201" t="n">
+        <v>7.035</v>
+      </c>
+    </row>
+    <row r="72">
+      <c r="A72" s="180" t="n">
+        <v>61</v>
+      </c>
+      <c r="B72" s="180" t="inlineStr">
+        <is>
+          <t>7.83% Maharashtra SDL 2030</t>
+        </is>
+      </c>
+      <c r="C72" s="180" t="inlineStr">
+        <is>
+          <t>IN2220200017</t>
+        </is>
+      </c>
+      <c r="D72" s="180" t="inlineStr">
+        <is>
+          <t>Sovereign</t>
+        </is>
+      </c>
+      <c r="E72" s="200" t="n">
+        <v>3000000</v>
+      </c>
+      <c r="F72" s="201" t="n">
+        <v>3145.34</v>
+      </c>
+      <c r="G72" s="54" t="n">
+        <v>0.0089</v>
+      </c>
+      <c r="H72" s="55" t="n">
+        <v>47581</v>
+      </c>
+      <c r="J72" s="201" t="n">
+        <v>6.8956</v>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73" s="180" t="n">
+        <v>62</v>
+      </c>
+      <c r="B73" s="180" t="inlineStr">
+        <is>
+          <t>7.07% Gujarat SDL 2032</t>
+        </is>
+      </c>
+      <c r="C73" s="180" t="inlineStr">
+        <is>
+          <t>IN1520240202</t>
+        </is>
+      </c>
+      <c r="D73" s="180" t="inlineStr">
+        <is>
+          <t>Sovereign</t>
+        </is>
+      </c>
+      <c r="E73" s="200" t="n">
+        <v>2500000</v>
+      </c>
+      <c r="F73" s="201" t="n">
+        <v>2559.98</v>
+      </c>
+      <c r="G73" s="54" t="n">
+        <v>0.0072</v>
+      </c>
+      <c r="H73" s="55" t="n">
+        <v>48256</v>
+      </c>
+      <c r="J73" s="201" t="n">
+        <v>7.1401</v>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74" s="180" t="n">
+        <v>63</v>
+      </c>
+      <c r="B74" s="180" t="inlineStr">
+        <is>
+          <t>6.88% Uttar Pradesh SDL 2031</t>
+        </is>
+      </c>
+      <c r="C74" s="180" t="inlineStr">
+        <is>
+          <t>IN3320200279</t>
+        </is>
+      </c>
+      <c r="D74" s="180" t="inlineStr">
+        <is>
+          <t>Sovereign</t>
+        </is>
+      </c>
+      <c r="E74" s="200" t="n">
+        <v>2500000</v>
+      </c>
+      <c r="F74" s="201" t="n">
+        <v>2552.57</v>
+      </c>
+      <c r="G74" s="54" t="n">
+        <v>0.0072</v>
+      </c>
+      <c r="H74" s="55" t="n">
+        <v>47882</v>
+      </c>
+      <c r="J74" s="201" t="n">
+        <v>7.0656</v>
+      </c>
+    </row>
+    <row r="75">
+      <c r="A75" s="56" t="n"/>
+      <c r="B75" s="56" t="inlineStr">
+        <is>
+          <t>Total</t>
+        </is>
+      </c>
+      <c r="C75" s="56" t="n"/>
+      <c r="D75" s="56" t="n"/>
+      <c r="E75" s="56" t="n"/>
+      <c r="F75" s="202" t="n">
+        <v>85702.10000000001</v>
+      </c>
+      <c r="G75" s="58" t="n">
+        <v>0.2416</v>
+      </c>
+    </row>
+    <row r="77">
+      <c r="B77" s="41" t="inlineStr">
+        <is>
+          <t>Securitised Debt</t>
+        </is>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78" s="180" t="n">
+        <v>64</v>
+      </c>
+      <c r="B78" s="180" t="inlineStr">
+        <is>
+          <t>India Universal Trust**</t>
+        </is>
+      </c>
+      <c r="C78" s="180" t="inlineStr">
+        <is>
+          <t>INE16J715035</t>
+        </is>
+      </c>
+      <c r="D78" s="180" t="inlineStr">
+        <is>
+          <t>IND AAA(SO)</t>
+        </is>
+      </c>
+      <c r="E78" s="200" t="n">
+        <v>155</v>
+      </c>
+      <c r="F78" s="201" t="n">
+        <v>13625.47</v>
+      </c>
+      <c r="G78" s="54" t="n">
+        <v>0.0384</v>
+      </c>
+      <c r="H78" s="55" t="n">
+        <v>46192</v>
+      </c>
+      <c r="J78" s="201" t="n">
+        <v>8.2782</v>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79" s="56" t="n"/>
+      <c r="B79" s="56" t="inlineStr">
+        <is>
+          <t>Total</t>
+        </is>
+      </c>
+      <c r="C79" s="56" t="n"/>
+      <c r="D79" s="56" t="n"/>
+      <c r="E79" s="56" t="n"/>
+      <c r="F79" s="202" t="n">
+        <v>13625.47</v>
+      </c>
+      <c r="G79" s="58" t="n">
+        <v>0.0384</v>
+      </c>
+    </row>
+    <row r="81">
+      <c r="B81" s="41" t="inlineStr">
+        <is>
+          <t>MONEY MARKET INSTRUMENTS</t>
+        </is>
+      </c>
+    </row>
+    <row r="82">
+      <c r="B82" s="41" t="inlineStr">
+        <is>
+          <t>Certificate of Deposit</t>
+        </is>
+      </c>
+    </row>
+    <row r="83">
+      <c r="A83" s="180" t="n">
+        <v>65</v>
+      </c>
+      <c r="B83" s="180" t="inlineStr">
+        <is>
+          <t>Small Industries Development Bank of India**</t>
+        </is>
+      </c>
+      <c r="C83" s="180" t="inlineStr">
+        <is>
+          <t>INE556F16CE8</t>
+        </is>
+      </c>
+      <c r="D83" s="180" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E83" s="200" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F83" s="201" t="n">
+        <v>4683.69</v>
+      </c>
+      <c r="G83" s="54" t="n">
+        <v>0.0132</v>
+      </c>
+      <c r="H83" s="55" t="n">
+        <v>46549</v>
+      </c>
+      <c r="J83" s="201" t="n">
+        <v>7.145</v>
+      </c>
+    </row>
+    <row r="84">
+      <c r="A84" s="56" t="n"/>
+      <c r="B84" s="56" t="inlineStr">
+        <is>
+          <t>Total</t>
+        </is>
+      </c>
+      <c r="C84" s="56" t="n"/>
+      <c r="D84" s="56" t="n"/>
+      <c r="E84" s="56" t="n"/>
+      <c r="F84" s="202" t="n">
+        <v>4683.69</v>
+      </c>
+      <c r="G84" s="58" t="n">
+        <v>0.0132</v>
+      </c>
+    </row>
+    <row r="86">
+      <c r="A86" s="180" t="n">
+        <v>66</v>
+      </c>
+      <c r="B86" s="41" t="inlineStr">
+        <is>
+          <t>TREPS / Reverse Repo Investments</t>
+        </is>
+      </c>
+      <c r="F86" s="201" t="n">
+        <v>742.5599999999999</v>
+      </c>
+      <c r="G86" s="54" t="n">
+        <v>0.0021</v>
+      </c>
+      <c r="H86" s="55" t="n">
+        <v>46204</v>
+      </c>
+    </row>
+    <row r="87">
+      <c r="A87" s="56" t="n"/>
+      <c r="B87" s="56" t="inlineStr">
+        <is>
+          <t>Total</t>
+        </is>
+      </c>
+      <c r="C87" s="56" t="n"/>
+      <c r="D87" s="56" t="n"/>
+      <c r="E87" s="56" t="n"/>
+      <c r="F87" s="202" t="n">
+        <v>742.5599999999999</v>
+      </c>
+      <c r="G87" s="58" t="n">
+        <v>0.0021</v>
+      </c>
+    </row>
+    <row r="89">
+      <c r="B89" s="41" t="inlineStr">
+        <is>
+          <t>Alternative Investment Funds (AIF)</t>
+        </is>
+      </c>
+    </row>
+    <row r="90">
+      <c r="A90" s="180" t="n">
+        <v>67</v>
+      </c>
+      <c r="B90" s="180" t="inlineStr">
+        <is>
+          <t>SBI Funds Management Pvt Ltd/Fund Parent</t>
+        </is>
+      </c>
+      <c r="C90" s="180" t="inlineStr">
+        <is>
+          <t>INF0RQ622028</t>
+        </is>
+      </c>
+      <c r="E90" s="200" t="n">
+        <v>9513.143</v>
+      </c>
+      <c r="F90" s="201" t="n">
+        <v>1129.34</v>
+      </c>
+      <c r="G90" s="54" t="n">
+        <v>0.0032</v>
+      </c>
+      <c r="J90" s="201" t="n"/>
+    </row>
+    <row r="91">
+      <c r="A91" s="56" t="n"/>
+      <c r="B91" s="56" t="inlineStr">
+        <is>
+          <t>Total</t>
+        </is>
+      </c>
+      <c r="C91" s="56" t="n"/>
+      <c r="D91" s="56" t="n"/>
+      <c r="E91" s="56" t="n"/>
+      <c r="F91" s="202" t="n">
+        <v>1129.34</v>
+      </c>
+      <c r="G91" s="58" t="n">
+        <v>0.0032</v>
+      </c>
+    </row>
+    <row r="93">
+      <c r="B93" s="41" t="inlineStr">
+        <is>
+          <t>Cash &amp; Cash Equivalent</t>
+        </is>
+      </c>
+    </row>
+    <row r="94">
+      <c r="B94" s="180" t="inlineStr">
+        <is>
+          <t>Net Receivables/Payables</t>
+        </is>
+      </c>
+      <c r="E94" s="200" t="n"/>
+      <c r="F94" s="201" t="n">
+        <v>5745.29</v>
+      </c>
+      <c r="G94" s="54" t="n">
+        <v>0.0164</v>
+      </c>
+      <c r="J94" s="201" t="n"/>
+    </row>
+    <row r="95">
+      <c r="A95" s="56" t="n"/>
+      <c r="B95" s="56" t="inlineStr">
+        <is>
+          <t>Total</t>
+        </is>
+      </c>
+      <c r="C95" s="56" t="n"/>
+      <c r="D95" s="56" t="n"/>
+      <c r="E95" s="56" t="n"/>
+      <c r="F95" s="202" t="n">
+        <v>5745.29</v>
+      </c>
+      <c r="G95" s="58" t="n">
+        <v>0.0164</v>
+      </c>
+    </row>
+    <row r="97">
+      <c r="A97" s="145" t="n"/>
+      <c r="B97" s="145" t="inlineStr">
+        <is>
+          <t>GRAND TOTAL</t>
+        </is>
+      </c>
+      <c r="C97" s="145" t="n"/>
+      <c r="D97" s="145" t="n"/>
+      <c r="E97" s="145" t="n"/>
+      <c r="F97" s="203" t="n">
+        <v>354898.13</v>
+      </c>
+      <c r="G97" s="60" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="98">
+      <c r="A98" s="180" t="inlineStr">
+        <is>
+          <t>Notes:</t>
+        </is>
+      </c>
+    </row>
+    <row r="99">
+      <c r="A99" s="180" t="n">
+        <v>1</v>
+      </c>
+      <c r="B99" s="180" t="inlineStr">
+        <is>
+          <t>** Non Traded in accordance with SEBI Regulations.</t>
+        </is>
+      </c>
+    </row>
+    <row r="100">
+      <c r="A100" s="61" t="n">
         <v>2</v>
       </c>
-      <c r="B10" s="8" t="inlineStr">
-[...39 lines deleted...]
-      <c r="A11" s="8" t="n">
+      <c r="B100" s="182" t="inlineStr">
+        <is>
+          <t>As on  June 30, 2026, the aggregate investments by the schemes of DSP Mutual Fund in DSP Short Term Fund is ₹ 45,578.56 Lakhs</t>
+        </is>
+      </c>
+    </row>
+    <row r="101">
+      <c r="A101" s="61" t="n">
         <v>3</v>
       </c>
-      <c r="B11" s="8" t="inlineStr">
-[...44 lines deleted...]
-      <c r="A12" s="8" t="n">
+      <c r="B101" s="61" t="inlineStr">
+        <is>
+          <t>Market value includes accrued interest</t>
+        </is>
+      </c>
+    </row>
+    <row r="102">
+      <c r="A102" s="61" t="n">
         <v>4</v>
       </c>
-      <c r="B12" s="8" t="inlineStr">
-[...39 lines deleted...]
-      <c r="A13" s="8" t="n">
+      <c r="B102" s="61" t="inlineStr">
+        <is>
+          <t>Net Assets does not include unit activity for the last day of the month</t>
+        </is>
+      </c>
+    </row>
+    <row r="103" ht="68" customHeight="1">
+      <c r="A103" s="61" t="n">
         <v>5</v>
       </c>
-      <c r="B13" s="8" t="inlineStr">
-[...39 lines deleted...]
-      <c r="A14" s="8" t="n">
+      <c r="B103" s="169" t="inlineStr">
+        <is>
+          <t xml:space="preserve"> This scheme has exposure to floating rate instruments and / or interest rate derivatives. The duration of these instruments is linked to the interest rate reset period. The interest rate risk in a floating rate instrument or in a fixed rate instrument hedged with derivatives is likely to be lesser than that in an equivalent maturity fixed rate instrument. Under some market circumstances the volatility may be of an order greater than what may ordinarily be expected considering only its duration. Hence investors are recommended to consider the unadjusted portfolio maturity of the scheme as well and exercise adequate due diligence when deciding to make their investments.</t>
+        </is>
+      </c>
+    </row>
+    <row r="104">
+      <c r="A104" s="61" t="n"/>
+      <c r="B104" s="106" t="n"/>
+      <c r="C104" s="107" t="n"/>
+      <c r="D104" s="108" t="n"/>
+      <c r="E104" s="109" t="n"/>
+    </row>
+    <row r="105">
+      <c r="A105" s="61" t="n"/>
+      <c r="B105" s="68" t="inlineStr">
+        <is>
+          <t>Disclosure in Derivatives</t>
+        </is>
+      </c>
+      <c r="C105" s="68" t="inlineStr">
+        <is>
+          <t>Industry</t>
+        </is>
+      </c>
+      <c r="D105" s="68" t="inlineStr">
+        <is>
+          <t>Notional Value</t>
+        </is>
+      </c>
+      <c r="E105" s="68" t="inlineStr">
+        <is>
+          <t>% To net assets</t>
+        </is>
+      </c>
+    </row>
+    <row r="106">
+      <c r="A106" s="61" t="n"/>
+      <c r="B106" s="69" t="inlineStr">
+        <is>
+          <t>Interest Rate Swaps Pay Fixed and Receive Floating</t>
+        </is>
+      </c>
+      <c r="C106" s="66" t="inlineStr">
+        <is>
+          <t>Others</t>
+        </is>
+      </c>
+      <c r="D106" s="71" t="n">
+        <v>1000000000</v>
+      </c>
+      <c r="E106" s="204" t="n">
+        <v>1e-05</v>
+      </c>
+    </row>
+    <row r="107">
+      <c r="A107" s="61" t="n"/>
+      <c r="B107" s="69" t="inlineStr">
+        <is>
+          <t>Interest Rate Swaps Pay Floating and Receive Fixed</t>
+        </is>
+      </c>
+      <c r="C107" s="66" t="inlineStr">
+        <is>
+          <t>Others</t>
+        </is>
+      </c>
+      <c r="D107" s="71" t="n">
+        <v>500000000</v>
+      </c>
+      <c r="E107" s="204" t="n">
+        <v>0.00027</v>
+      </c>
+    </row>
+    <row r="108">
+      <c r="A108" s="61" t="n"/>
+      <c r="B108" s="69" t="inlineStr">
+        <is>
+          <t>Interest Rate Swaps Pay Floating and Receive Fixed</t>
+        </is>
+      </c>
+      <c r="C108" s="66" t="inlineStr">
+        <is>
+          <t>Others</t>
+        </is>
+      </c>
+      <c r="D108" s="71" t="n">
+        <v>500000000</v>
+      </c>
+      <c r="E108" s="204" t="n">
+        <v>0.00038</v>
+      </c>
+    </row>
+    <row r="109">
+      <c r="A109" s="61" t="n"/>
+      <c r="B109" s="69" t="inlineStr">
+        <is>
+          <t>Interest Rate Swaps Pay Floating and Receive Fixed</t>
+        </is>
+      </c>
+      <c r="C109" s="66" t="inlineStr">
+        <is>
+          <t>Others</t>
+        </is>
+      </c>
+      <c r="D109" s="71" t="n">
+        <v>500000000</v>
+      </c>
+      <c r="E109" s="204" t="n">
+        <v>0.00019</v>
+      </c>
+    </row>
+    <row r="110">
+      <c r="A110" s="61" t="n"/>
+      <c r="B110" s="69" t="inlineStr">
+        <is>
+          <t>Interest Rate Swaps Pay Floating and Receive Fixed</t>
+        </is>
+      </c>
+      <c r="C110" s="66" t="inlineStr">
+        <is>
+          <t>Others</t>
+        </is>
+      </c>
+      <c r="D110" s="71" t="n">
+        <v>500000000</v>
+      </c>
+      <c r="E110" s="204" t="n">
+        <v>0.00018</v>
+      </c>
+    </row>
+    <row r="111">
+      <c r="A111" s="61" t="n"/>
+      <c r="B111" s="61" t="n"/>
+    </row>
+    <row r="113">
+      <c r="B113" s="180" t="inlineStr">
+        <is>
+          <t>Scheme Riskometer</t>
+        </is>
+      </c>
+    </row>
+    <row r="127">
+      <c r="B127" s="180" t="inlineStr">
+        <is>
+          <t>Benchmark Riskometer: CRISIL Short Duration Debt A-II Index</t>
+        </is>
+      </c>
+    </row>
+    <row r="141">
+      <c r="A141" s="1" t="inlineStr">
+        <is>
+          <t>Sr. No.</t>
+        </is>
+      </c>
+      <c r="B141" s="2" t="inlineStr">
+        <is>
+          <t>Particulars</t>
+        </is>
+      </c>
+      <c r="C141" s="3" t="n"/>
+      <c r="D141" s="3" t="n"/>
+      <c r="E141" s="4" t="n"/>
+    </row>
+    <row r="142">
+      <c r="A142" s="5" t="n">
         <v>6</v>
       </c>
-      <c r="B14" s="8" t="inlineStr">
-[...2557 lines deleted...]
-      <c r="C139" s="7" t="inlineStr">
+      <c r="B142" s="6" t="n"/>
+      <c r="C142" s="7" t="inlineStr">
         <is>
           <t>Portfolio Information</t>
         </is>
-      </c>
-[...33 lines deleted...]
-        <v>2.95376790789983</v>
       </c>
       <c r="E142" s="9" t="n"/>
     </row>
     <row r="143">
       <c r="A143" s="5" t="n"/>
       <c r="B143" s="6" t="inlineStr">
         <is>
-          <t>Residual Maturity@@</t>
-[...4 lines deleted...]
-      </c>
+          <t>Description (if any)</t>
+        </is>
+      </c>
+      <c r="C143" s="10" t="n"/>
+      <c r="D143" s="181" t="n"/>
       <c r="E143" s="9" t="n"/>
     </row>
     <row r="144">
       <c r="A144" s="5" t="n"/>
       <c r="B144" s="6" t="inlineStr">
         <is>
-          <t>Modified Duration (in years)@@</t>
-[...3 lines deleted...]
-        <v>2.81648457176148</v>
+          <t>Annualised Portfolio YTM*@@</t>
+        </is>
+      </c>
+      <c r="C144" s="43" t="n">
+        <v>0.07311985369377789</v>
       </c>
       <c r="E144" s="9" t="n"/>
     </row>
     <row r="145">
       <c r="A145" s="5" t="n"/>
-      <c r="B145" s="14" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C145" s="14" t="n"/>
+      <c r="B145" s="6" t="inlineStr">
+        <is>
+          <t>Macaulay Duration@@</t>
+        </is>
+      </c>
+      <c r="C145" s="48" t="n">
+        <v>2.79454482777637</v>
+      </c>
       <c r="E145" s="9" t="n"/>
     </row>
     <row r="146">
-      <c r="A146" s="5" t="n">
-[...7 lines deleted...]
-      <c r="C146" s="14" t="n"/>
+      <c r="A146" s="5" t="n"/>
+      <c r="B146" s="6" t="inlineStr">
+        <is>
+          <t>Residual Maturity@@</t>
+        </is>
+      </c>
+      <c r="C146" s="48" t="n">
+        <v>3.3152867867815</v>
+      </c>
       <c r="E146" s="9" t="n"/>
     </row>
     <row r="147">
       <c r="A147" s="5" t="n"/>
-      <c r="B147" s="213" t="inlineStr">
-[...14 lines deleted...]
-      </c>
+      <c r="B147" s="6" t="inlineStr">
+        <is>
+          <t>Modified Duration (in years)@@</t>
+        </is>
+      </c>
+      <c r="C147" s="48" t="n">
+        <v>2.66044432073348</v>
+      </c>
+      <c r="E147" s="9" t="n"/>
     </row>
     <row r="148">
       <c r="A148" s="5" t="n"/>
-      <c r="B148" s="216" t="n"/>
-[...5 lines deleted...]
-      <c r="D148" s="16" t="inlineStr">
+      <c r="B148" s="182" t="inlineStr">
+        <is>
+          <t>* In case of semi-annual YTM, it will be annualised</t>
+        </is>
+      </c>
+      <c r="C148" s="182" t="n"/>
+      <c r="E148" s="9" t="n"/>
+    </row>
+    <row r="149">
+      <c r="A149" s="5" t="n">
+        <v>7</v>
+      </c>
+      <c r="B149" s="183" t="inlineStr">
+        <is>
+          <t>NAV AND Dividend</t>
+        </is>
+      </c>
+      <c r="C149" s="182" t="n"/>
+      <c r="E149" s="9" t="n"/>
+    </row>
+    <row r="150">
+      <c r="A150" s="5" t="n"/>
+      <c r="B150" s="205" t="inlineStr">
+        <is>
+          <t>Plan/Option Name</t>
+        </is>
+      </c>
+      <c r="C150" s="149" t="inlineStr">
+        <is>
+          <t>NAV per unit (Rs)</t>
+        </is>
+      </c>
+      <c r="D150" s="206" t="n"/>
+      <c r="E150" s="207" t="inlineStr">
+        <is>
+          <t>Aggregate distributions during the portfolio period  (Rs. per Unit)</t>
+        </is>
+      </c>
+    </row>
+    <row r="151">
+      <c r="A151" s="5" t="n"/>
+      <c r="B151" s="208" t="n"/>
+      <c r="C151" s="14" t="inlineStr">
         <is>
           <t>As on Jun 15, 2026</t>
         </is>
       </c>
-      <c r="E148" s="216" t="n"/>
-[...3 lines deleted...]
-      <c r="B149" s="18" t="inlineStr">
+      <c r="D151" s="14" t="inlineStr">
+        <is>
+          <t>As on Jun 30, 2026</t>
+        </is>
+      </c>
+      <c r="E151" s="208" t="n"/>
+    </row>
+    <row r="152">
+      <c r="A152" s="15" t="n"/>
+      <c r="B152" s="16" t="inlineStr">
         <is>
           <t>Direct Plan-Growth Plan</t>
         </is>
       </c>
-      <c r="C149" s="19" t="inlineStr">
-[...4 lines deleted...]
-      <c r="D149" s="19" t="inlineStr">
+      <c r="C152" s="17" t="inlineStr">
         <is>
           <t>53.3526</t>
         </is>
       </c>
-      <c r="E149" s="10" t="inlineStr">
+      <c r="D152" s="17" t="inlineStr">
+        <is>
+          <t>53.7227</t>
+        </is>
+      </c>
+      <c r="E152" s="209" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
     </row>
-    <row r="150">
-[...1 lines deleted...]
-      <c r="B150" s="18" t="inlineStr">
+    <row r="153">
+      <c r="A153" s="15" t="n"/>
+      <c r="B153" s="16" t="inlineStr">
         <is>
           <t>Direct Plan-IDCW Plan</t>
         </is>
       </c>
-      <c r="C150" s="19" t="inlineStr">
-[...4 lines deleted...]
-      <c r="D150" s="19" t="inlineStr">
+      <c r="C153" s="17" t="inlineStr">
         <is>
           <t>12.1817</t>
         </is>
       </c>
-      <c r="E150" s="10" t="inlineStr">
+      <c r="D153" s="17" t="inlineStr">
+        <is>
+          <t>12.2662</t>
+        </is>
+      </c>
+      <c r="E153" s="209" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
     </row>
-    <row r="151">
-[...1 lines deleted...]
-      <c r="B151" s="18" t="inlineStr">
+    <row r="154">
+      <c r="A154" s="15" t="n"/>
+      <c r="B154" s="16" t="inlineStr">
         <is>
           <t>Direct Plan-Daily IDCW Plan</t>
         </is>
       </c>
-      <c r="C151" s="20" t="n">
+      <c r="C154" s="17" t="n">
         <v>0</v>
       </c>
-      <c r="D151" s="20" t="n">
+      <c r="D154" s="17" t="n">
         <v>0</v>
       </c>
-      <c r="E151" s="21" t="n">
+      <c r="E154" s="209" t="n">
         <v>0</v>
       </c>
     </row>
-    <row r="152">
-[...1 lines deleted...]
-      <c r="B152" s="18" t="inlineStr">
+    <row r="155">
+      <c r="A155" s="15" t="n"/>
+      <c r="B155" s="16" t="inlineStr">
         <is>
           <t>Direct Plan-Weekly IDCW Plan</t>
         </is>
       </c>
-      <c r="C152" s="20" t="n">
+      <c r="C155" s="17" t="inlineStr">
+        <is>
+          <t>10.2170</t>
+        </is>
+      </c>
+      <c r="D155" s="17" t="inlineStr">
+        <is>
+          <t>10.2164</t>
+        </is>
+      </c>
+      <c r="E155" s="209" t="n">
+        <v>0.071155</v>
+      </c>
+    </row>
+    <row r="156">
+      <c r="A156" s="15" t="n"/>
+      <c r="B156" s="16" t="inlineStr">
+        <is>
+          <t>Direct Plan-Monthly IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C156" s="17" t="inlineStr">
+        <is>
+          <t>11.8425</t>
+        </is>
+      </c>
+      <c r="D156" s="17" t="inlineStr">
+        <is>
+          <t>11.7351</t>
+        </is>
+      </c>
+      <c r="E156" s="209" t="n">
+        <v>0.1893</v>
+      </c>
+    </row>
+    <row r="157">
+      <c r="A157" s="15" t="n"/>
+      <c r="B157" s="16" t="inlineStr">
+        <is>
+          <t>Direct Plan-Quarterly IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C157" s="17" t="n">
         <v>0</v>
       </c>
-      <c r="D152" s="20" t="inlineStr">
-[...43 lines deleted...]
-      <c r="D154" s="19" t="n">
+      <c r="D157" s="17" t="n">
         <v>0</v>
       </c>
-      <c r="E154" s="21" t="n">
+      <c r="E157" s="209" t="n">
         <v>0</v>
       </c>
     </row>
-    <row r="155">
-[...51 lines deleted...]
-    </row>
     <row r="158">
-      <c r="A158" s="5" t="n"/>
-[...13 lines deleted...]
-      </c>
+      <c r="A158" s="15" t="n"/>
+      <c r="B158" s="19" t="n"/>
+      <c r="C158" s="139" t="n"/>
+      <c r="D158" s="139" t="n"/>
+      <c r="E158" s="10" t="n"/>
     </row>
     <row r="159">
       <c r="A159" s="5" t="n"/>
-      <c r="B159" s="27" t="inlineStr">
-[...13 lines deleted...]
-        <v>0.07866100000000001</v>
+      <c r="B159" s="21" t="inlineStr">
+        <is>
+          <t>Regular Plan-Growth Plan</t>
+        </is>
+      </c>
+      <c r="C159" s="17" t="inlineStr">
+        <is>
+          <t>48.8163</t>
+        </is>
+      </c>
+      <c r="D159" s="17" t="inlineStr">
+        <is>
+          <t>49.1431</t>
+        </is>
+      </c>
+      <c r="E159" s="209" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
       </c>
     </row>
     <row r="160">
       <c r="A160" s="5" t="n"/>
-      <c r="B160" s="27" t="inlineStr">
-[...14 lines deleted...]
-      <c r="E160" s="218" t="inlineStr">
+      <c r="B160" s="21" t="inlineStr">
+        <is>
+          <t>Regular Plan-IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C160" s="17" t="inlineStr">
+        <is>
+          <t>12.2112</t>
+        </is>
+      </c>
+      <c r="D160" s="17" t="inlineStr">
+        <is>
+          <t>12.2930</t>
+        </is>
+      </c>
+      <c r="E160" s="209" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
     </row>
     <row r="161">
       <c r="A161" s="5" t="n"/>
-      <c r="B161" s="27" t="inlineStr">
-[...9 lines deleted...]
-      <c r="D161" s="19" t="n">
+      <c r="B161" s="21" t="inlineStr">
+        <is>
+          <t>Regular Plan-Daily IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C161" s="17" t="n">
         <v>0</v>
       </c>
-      <c r="E161" s="21" t="n">
+      <c r="D161" s="17" t="n">
+        <v>0</v>
+      </c>
+      <c r="E161" s="209" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" s="5" t="n"/>
-      <c r="B162" s="28" t="inlineStr">
-[...6 lines deleted...]
-      <c r="E162" s="9" t="n"/>
+      <c r="B162" s="21" t="inlineStr">
+        <is>
+          <t>Regular Plan-Weekly IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C162" s="17" t="inlineStr">
+        <is>
+          <t>10.2164</t>
+        </is>
+      </c>
+      <c r="D162" s="17" t="inlineStr">
+        <is>
+          <t>10.2155</t>
+        </is>
+      </c>
+      <c r="E162" s="209" t="n">
+        <v>0.06898799999999999</v>
+      </c>
     </row>
     <row r="163">
       <c r="A163" s="5" t="n"/>
-      <c r="B163" s="28" t="n"/>
-[...2 lines deleted...]
-      <c r="E163" s="9" t="n"/>
+      <c r="B163" s="21" t="inlineStr">
+        <is>
+          <t>Regular Plan-Monthly IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C163" s="17" t="inlineStr">
+        <is>
+          <t>11.7440</t>
+        </is>
+      </c>
+      <c r="D163" s="17" t="inlineStr">
+        <is>
+          <t>11.6397</t>
+        </is>
+      </c>
+      <c r="E163" s="209" t="n">
+        <v>0.1827</v>
+      </c>
     </row>
     <row r="164">
-      <c r="A164" s="5" t="n">
-[...9 lines deleted...]
-      <c r="E164" s="32" t="n"/>
+      <c r="A164" s="5" t="n"/>
+      <c r="B164" s="21" t="inlineStr">
+        <is>
+          <t>Regular Plan-Quarterly IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C164" s="17" t="n">
+        <v>0</v>
+      </c>
+      <c r="D164" s="17" t="n">
+        <v>0</v>
+      </c>
+      <c r="E164" s="209" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="165">
       <c r="A165" s="5" t="n"/>
-      <c r="B165" s="27" t="inlineStr">
-[...10 lines deleted...]
-      <c r="E165" s="33" t="n"/>
+      <c r="B165" s="186" t="inlineStr">
+        <is>
+          <t>IDCW -  Income Distribution cum Capital Withdrawal.</t>
+        </is>
+      </c>
+      <c r="C165" s="184" t="n"/>
+      <c r="D165" s="184" t="n"/>
+      <c r="E165" s="9" t="n"/>
     </row>
     <row r="166">
       <c r="A166" s="5" t="n"/>
-      <c r="B166" s="27" t="inlineStr">
-[...10 lines deleted...]
-      <c r="E166" s="33" t="n"/>
+      <c r="B166" s="186" t="n"/>
+      <c r="C166" s="184" t="n"/>
+      <c r="D166" s="184" t="n"/>
+      <c r="E166" s="9" t="n"/>
     </row>
     <row r="167">
       <c r="A167" s="5" t="n">
         <v>8</v>
       </c>
-      <c r="B167" s="34" t="inlineStr">
+      <c r="B167" s="24" t="inlineStr">
+        <is>
+          <t>Portfolio Turn Over Ratio ^^</t>
+        </is>
+      </c>
+      <c r="C167" s="21" t="n"/>
+      <c r="D167" s="185" t="n"/>
+      <c r="E167" s="26" t="n"/>
+    </row>
+    <row r="168">
+      <c r="A168" s="5" t="n"/>
+      <c r="B168" s="21" t="inlineStr">
+        <is>
+          <t xml:space="preserve"> - For Purchase</t>
+        </is>
+      </c>
+      <c r="C168" s="10" t="inlineStr">
+        <is>
+          <t>N.A.</t>
+        </is>
+      </c>
+      <c r="D168" s="185" t="n"/>
+      <c r="E168" s="27" t="n"/>
+    </row>
+    <row r="169">
+      <c r="A169" s="5" t="n"/>
+      <c r="B169" s="21" t="inlineStr">
+        <is>
+          <t xml:space="preserve"> - For Sale</t>
+        </is>
+      </c>
+      <c r="C169" s="10" t="inlineStr">
+        <is>
+          <t>N.A.</t>
+        </is>
+      </c>
+      <c r="D169" s="185" t="n"/>
+      <c r="E169" s="27" t="n"/>
+    </row>
+    <row r="170">
+      <c r="A170" s="5" t="n">
+        <v>9</v>
+      </c>
+      <c r="B170" s="28" t="inlineStr">
         <is>
           <t>Total investment in foreign securities/ADR/GDR (Rs. lakh)</t>
         </is>
       </c>
-      <c r="C167" s="35" t="inlineStr">
+      <c r="C170" s="188" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
-      <c r="D167" s="31" t="n"/>
-[...20 lines deleted...]
-      <c r="A169" s="5" t="n">
+      <c r="D170" s="185" t="n"/>
+      <c r="E170" s="27" t="n"/>
+    </row>
+    <row r="171" ht="24" customHeight="1">
+      <c r="A171" s="5" t="n">
         <v>10</v>
       </c>
-      <c r="B169" s="37" t="inlineStr">
+      <c r="B171" s="30" t="inlineStr">
+        <is>
+          <t>Total of securities below investment grade and default provided for the of Jun 30, 2026 (Rs. lakh)</t>
+        </is>
+      </c>
+      <c r="C171" s="188" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="D171" s="181" t="n"/>
+      <c r="E171" s="27" t="n"/>
+    </row>
+    <row r="172">
+      <c r="A172" s="5" t="n">
+        <v>11</v>
+      </c>
+      <c r="B172" s="31" t="inlineStr">
         <is>
           <t>Total investment in illiquid shares/securities</t>
         </is>
       </c>
-      <c r="C169" s="38" t="n"/>
-[...4 lines deleted...]
-      <c r="B170" s="39" t="inlineStr">
+      <c r="C172" s="32" t="n"/>
+      <c r="E172" s="26" t="n"/>
+    </row>
+    <row r="173">
+      <c r="A173" s="5" t="n"/>
+      <c r="B173" s="33" t="inlineStr">
         <is>
           <t>- Value (In Rs. Lakh)</t>
         </is>
       </c>
-      <c r="C170" s="40" t="inlineStr">
+      <c r="C173" s="34" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
-      <c r="D170" s="41" t="n"/>
-[...34 lines deleted...]
-      <c r="E173" s="33" t="n"/>
+      <c r="D173" s="187" t="n"/>
+      <c r="E173" s="27" t="n"/>
     </row>
     <row r="174">
       <c r="A174" s="5" t="n"/>
-      <c r="B174" s="39" t="inlineStr">
-[...8 lines deleted...]
-      <c r="E174" s="33" t="n"/>
+      <c r="B174" s="36" t="inlineStr">
+        <is>
+          <t>- in percentage terms (%)</t>
+        </is>
+      </c>
+      <c r="C174" s="34" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="D174" s="185" t="n"/>
+      <c r="E174" s="27" t="n"/>
     </row>
     <row r="175">
       <c r="A175" s="5" t="n"/>
-      <c r="B175" s="42" t="inlineStr">
+      <c r="B175" s="36" t="n"/>
+      <c r="C175" s="210" t="n"/>
+      <c r="D175" s="185" t="n"/>
+      <c r="E175" s="26" t="n"/>
+    </row>
+    <row r="176">
+      <c r="A176" s="5" t="n">
+        <v>12</v>
+      </c>
+      <c r="B176" s="24" t="inlineStr">
+        <is>
+          <t>Total outstanding exposure to derivatives at the end of  Jun 30, 2026</t>
+        </is>
+      </c>
+      <c r="C176" s="32" t="n"/>
+      <c r="E176" s="27" t="n"/>
+    </row>
+    <row r="177">
+      <c r="A177" s="5" t="n"/>
+      <c r="B177" s="33" t="inlineStr">
+        <is>
+          <t>- Value (In Rs. Lakh)</t>
+        </is>
+      </c>
+      <c r="C177" s="140" t="n">
+        <v>365.6620115000001</v>
+      </c>
+      <c r="D177" s="187" t="n"/>
+      <c r="E177" s="27" t="n"/>
+    </row>
+    <row r="178">
+      <c r="A178" s="5" t="n"/>
+      <c r="B178" s="36" t="inlineStr">
         <is>
           <t>- in percentage term (%)</t>
         </is>
       </c>
-      <c r="C175" s="56" t="n">
-[...34 lines deleted...]
-      </c>
+      <c r="C178" s="141" t="n">
+        <v>0.001030329494992116</v>
+      </c>
+      <c r="D178" s="185" t="n"/>
+      <c r="E178" s="26" t="n"/>
     </row>
     <row r="179">
-      <c r="A179" s="47" t="inlineStr">
-[...62 lines deleted...]
-      <c r="B188" s="192" t="inlineStr">
+      <c r="A179" s="38" t="n"/>
+      <c r="B179" s="39" t="n"/>
+      <c r="C179" s="39" t="n"/>
+      <c r="D179" s="39" t="n"/>
+      <c r="E179" s="40" t="n"/>
+    </row>
+    <row r="182" customFormat="1" s="74">
+      <c r="B182" s="75" t="inlineStr">
+        <is>
+          <t>Hedging Positions through swaps as on 30th Jun 2026 :</t>
+        </is>
+      </c>
+      <c r="C182" s="75" t="n"/>
+      <c r="D182" s="76" t="n"/>
+      <c r="E182" s="77" t="n"/>
+      <c r="F182" s="77" t="n"/>
+      <c r="G182" s="77" t="n"/>
+      <c r="H182" s="75" t="n"/>
+      <c r="I182" s="75" t="n"/>
+    </row>
+    <row r="183" customFormat="1" s="74">
+      <c r="B183" s="75" t="n"/>
+      <c r="C183" s="75" t="n"/>
+      <c r="D183" s="76" t="n"/>
+      <c r="E183" s="77" t="n"/>
+      <c r="F183" s="77" t="n"/>
+      <c r="G183" s="77" t="n"/>
+      <c r="H183" s="75" t="n"/>
+      <c r="I183" s="75" t="n"/>
+    </row>
+    <row r="184" customFormat="1" s="74">
+      <c r="B184" s="78" t="inlineStr">
         <is>
           <t>Scheme</t>
         </is>
       </c>
-      <c r="C188" s="192" t="inlineStr">
+      <c r="C184" s="78" t="inlineStr">
         <is>
           <t>Underlying Security</t>
         </is>
       </c>
-      <c r="D188" s="192" t="inlineStr">
+      <c r="D184" s="78" t="inlineStr">
         <is>
           <t>Position</t>
         </is>
       </c>
-      <c r="E188" s="192" t="inlineStr">
+      <c r="E184" s="78" t="inlineStr">
         <is>
           <t>Instrument Type</t>
         </is>
       </c>
-      <c r="F188" s="193" t="inlineStr">
+      <c r="F184" s="79" t="inlineStr">
         <is>
           <t>Maturity/Next Interest Fixing</t>
         </is>
       </c>
-      <c r="G188" s="192" t="inlineStr">
+      <c r="G184" s="78" t="inlineStr">
         <is>
           <t>Notional Value 
 (Rs in lakhs)</t>
         </is>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B189" s="195" t="inlineStr">
+      <c r="H184" s="75" t="n"/>
+      <c r="I184" s="75" t="n"/>
+    </row>
+    <row r="185" customFormat="1" s="185">
+      <c r="B185" s="152" t="inlineStr">
         <is>
           <t>DSP Short Term Fund</t>
         </is>
       </c>
-      <c r="C189" s="220" t="inlineStr">
-[...4 lines deleted...]
-      <c r="D189" s="196" t="inlineStr">
+      <c r="C185" s="211" t="inlineStr">
+        <is>
+          <t>6.9400% GOI GSE 11052036</t>
+        </is>
+      </c>
+      <c r="D185" s="82" t="inlineStr">
         <is>
           <t>Short</t>
         </is>
       </c>
-      <c r="E189" s="196" t="inlineStr">
+      <c r="E185" s="82" t="inlineStr">
         <is>
           <t>Fixed</t>
         </is>
       </c>
-      <c r="F189" s="197" t="n">
+      <c r="F185" s="83" t="n">
         <v>46346</v>
       </c>
-      <c r="G189" s="196" t="n">
+      <c r="G185" s="82" t="n">
         <v>10000</v>
       </c>
     </row>
-    <row r="190">
-[...2 lines deleted...]
-      <c r="D190" s="196" t="inlineStr">
+    <row r="186" ht="28" customFormat="1" customHeight="1" s="185">
+      <c r="B186" s="153" t="n"/>
+      <c r="C186" s="208" t="n"/>
+      <c r="D186" s="82" t="inlineStr">
         <is>
           <t>Long</t>
         </is>
       </c>
-      <c r="E190" s="196" t="inlineStr">
+      <c r="E186" s="82" t="inlineStr">
         <is>
           <t>Floating</t>
         </is>
       </c>
-      <c r="F190" s="197" t="n">
-[...2 lines deleted...]
-      <c r="G190" s="196" t="n">
+      <c r="F186" s="83" t="n">
+        <v>46204</v>
+      </c>
+      <c r="G186" s="82" t="n">
         <v>-10000</v>
       </c>
     </row>
-    <row r="191">
-      <c r="B191" s="195" t="inlineStr">
+    <row r="187" ht="12" customFormat="1" customHeight="1" s="185">
+      <c r="B187" s="152" t="inlineStr">
         <is>
           <t>DSP Short Term Fund</t>
         </is>
       </c>
-      <c r="C191" s="220" t="inlineStr">
-[...4 lines deleted...]
-      <c r="D191" s="196" t="inlineStr">
+      <c r="C187" s="211" t="inlineStr">
+        <is>
+          <t>7.5400% Mahindra Rural Housing Finance Ltd FNCD 22052029 MRHF</t>
+        </is>
+      </c>
+      <c r="D187" s="82" t="inlineStr">
         <is>
           <t>Short</t>
         </is>
       </c>
-      <c r="E191" s="196" t="inlineStr">
+      <c r="E187" s="82" t="inlineStr">
         <is>
           <t>Floating</t>
         </is>
       </c>
-      <c r="F191" s="197" t="n">
-[...2 lines deleted...]
-      <c r="G191" s="196" t="n">
+      <c r="F187" s="83" t="n">
+        <v>46204</v>
+      </c>
+      <c r="G187" s="82" t="n">
         <v>5000</v>
       </c>
     </row>
-    <row r="192">
-[...2 lines deleted...]
-      <c r="D192" s="196" t="inlineStr">
+    <row r="188" ht="28" customFormat="1" customHeight="1" s="185">
+      <c r="B188" s="153" t="n"/>
+      <c r="C188" s="208" t="n"/>
+      <c r="D188" s="82" t="inlineStr">
         <is>
           <t>Long</t>
         </is>
       </c>
-      <c r="E192" s="196" t="inlineStr">
+      <c r="E188" s="82" t="inlineStr">
         <is>
           <t>Fixed</t>
         </is>
       </c>
-      <c r="F192" s="197" t="n">
+      <c r="F188" s="83" t="n">
         <v>46347</v>
       </c>
-      <c r="G192" s="196" t="n">
+      <c r="G188" s="82" t="n">
         <v>-5000</v>
       </c>
     </row>
-    <row r="193">
-      <c r="B193" s="195" t="inlineStr">
+    <row r="189" ht="12" customFormat="1" customHeight="1" s="185">
+      <c r="B189" s="152" t="inlineStr">
         <is>
           <t>DSP Short Term Fund</t>
         </is>
       </c>
-      <c r="C193" s="220" t="inlineStr">
-[...4 lines deleted...]
-      <c r="D193" s="196" t="inlineStr">
+      <c r="C189" s="211" t="inlineStr">
+        <is>
+          <t>6.7500% GOI GSEFRB 22092033</t>
+        </is>
+      </c>
+      <c r="D189" s="82" t="inlineStr">
         <is>
           <t>Short</t>
         </is>
       </c>
-      <c r="E193" s="196" t="inlineStr">
+      <c r="E189" s="82" t="inlineStr">
         <is>
           <t>Floating</t>
         </is>
       </c>
-      <c r="F193" s="197" t="n">
-[...2 lines deleted...]
-      <c r="G193" s="196" t="n">
+      <c r="F189" s="83" t="n">
+        <v>46204</v>
+      </c>
+      <c r="G189" s="82" t="n">
         <v>5000</v>
       </c>
     </row>
-    <row r="194">
-[...2 lines deleted...]
-      <c r="D194" s="196" t="inlineStr">
+    <row r="190" ht="28" customFormat="1" customHeight="1" s="185">
+      <c r="B190" s="153" t="n"/>
+      <c r="C190" s="208" t="n"/>
+      <c r="D190" s="82" t="inlineStr">
         <is>
           <t>Long</t>
         </is>
       </c>
-      <c r="E194" s="196" t="inlineStr">
+      <c r="E190" s="82" t="inlineStr">
         <is>
           <t>Fixed</t>
         </is>
       </c>
-      <c r="F194" s="197" t="n">
+      <c r="F190" s="83" t="n">
         <v>46351</v>
       </c>
-      <c r="G194" s="196" t="n">
+      <c r="G190" s="82" t="n">
         <v>-5000</v>
       </c>
     </row>
-    <row r="195">
-      <c r="B195" s="195" t="inlineStr">
+    <row r="191" ht="12" customFormat="1" customHeight="1" s="185">
+      <c r="B191" s="152" t="inlineStr">
         <is>
           <t>DSP Short Term Fund</t>
         </is>
       </c>
-      <c r="C195" s="220" t="inlineStr">
-[...4 lines deleted...]
-      <c r="D195" s="196" t="inlineStr">
+      <c r="C191" s="211" t="inlineStr">
+        <is>
+          <t>7.2800% Small Industries Development Bank of India FNCD 04062029 2</t>
+        </is>
+      </c>
+      <c r="D191" s="82" t="inlineStr">
         <is>
           <t>Short</t>
         </is>
       </c>
-      <c r="E195" s="196" t="inlineStr">
+      <c r="E191" s="82" t="inlineStr">
         <is>
           <t>Floating</t>
         </is>
       </c>
-      <c r="F195" s="197" t="n">
-[...2 lines deleted...]
-      <c r="G195" s="196" t="n">
+      <c r="F191" s="83" t="n">
+        <v>46204</v>
+      </c>
+      <c r="G191" s="82" t="n">
         <v>5000</v>
       </c>
     </row>
-    <row r="196">
-[...2 lines deleted...]
-      <c r="D196" s="196" t="inlineStr">
+    <row r="192" ht="28" customFormat="1" customHeight="1" s="185">
+      <c r="B192" s="153" t="n"/>
+      <c r="C192" s="208" t="n"/>
+      <c r="D192" s="82" t="inlineStr">
         <is>
           <t>Long</t>
         </is>
       </c>
-      <c r="E196" s="196" t="inlineStr">
+      <c r="E192" s="82" t="inlineStr">
         <is>
           <t>Fixed</t>
         </is>
       </c>
-      <c r="F196" s="197" t="n">
+      <c r="F192" s="83" t="n">
         <v>46353</v>
       </c>
-      <c r="G196" s="196" t="n">
+      <c r="G192" s="82" t="n">
         <v>-5000</v>
       </c>
     </row>
-    <row r="197">
-      <c r="B197" s="201" t="inlineStr">
+    <row r="193" ht="28" customFormat="1" customHeight="1" s="185">
+      <c r="B193" s="152" t="inlineStr">
         <is>
           <t>DSP Short Term Fund</t>
         </is>
       </c>
-      <c r="C197" s="221" t="inlineStr">
-[...4 lines deleted...]
-      <c r="D197" s="202" t="inlineStr">
+      <c r="C193" s="211" t="inlineStr">
+        <is>
+          <t>8.5800% Muthoot Finance Ltd FNCD 26072029 50A</t>
+        </is>
+      </c>
+      <c r="D193" s="82" t="inlineStr">
         <is>
           <t>Short</t>
         </is>
       </c>
-      <c r="E197" s="202" t="inlineStr">
+      <c r="E193" s="82" t="inlineStr">
         <is>
           <t>Floating</t>
         </is>
       </c>
-      <c r="F197" s="203" t="n">
-[...2 lines deleted...]
-      <c r="G197" s="202" t="n">
+      <c r="F193" s="83" t="n">
+        <v>46204</v>
+      </c>
+      <c r="G193" s="82" t="n">
         <v>5000</v>
       </c>
     </row>
-    <row r="198">
-[...2 lines deleted...]
-      <c r="D198" s="202" t="inlineStr">
+    <row r="194" ht="28" customFormat="1" customHeight="1" s="185">
+      <c r="B194" s="153" t="n"/>
+      <c r="C194" s="208" t="n"/>
+      <c r="D194" s="82" t="inlineStr">
         <is>
           <t>Long</t>
         </is>
       </c>
-      <c r="E198" s="202" t="inlineStr">
+      <c r="E194" s="82" t="inlineStr">
         <is>
           <t>Fixed</t>
         </is>
       </c>
-      <c r="F198" s="203" t="n">
+      <c r="F194" s="83" t="n">
         <v>46360</v>
       </c>
-      <c r="G198" s="202" t="n">
+      <c r="G194" s="82" t="n">
         <v>-5000</v>
       </c>
     </row>
-    <row r="199">
-[...8 lines deleted...]
-      <c r="B200" s="189" t="inlineStr">
+    <row r="195" ht="28" customFormat="1" customHeight="1" s="185">
+      <c r="B195" s="169" t="n"/>
+      <c r="C195" s="169" t="n"/>
+      <c r="D195" s="86" t="n"/>
+      <c r="E195" s="86" t="n"/>
+      <c r="F195" s="87" t="n"/>
+      <c r="G195" s="86" t="n"/>
+    </row>
+    <row r="196" customFormat="1" s="74">
+      <c r="B196" s="75" t="inlineStr">
         <is>
           <t xml:space="preserve">Note : In case of derivative transactions, end of the day position on the date of such transaction is considered as the basis to assess the nature of transaction as hedge / non-hedge </t>
         </is>
       </c>
-      <c r="C200" s="189" t="n"/>
-[...3 lines deleted...]
-      <c r="G200" s="189" t="n"/>
+      <c r="C196" s="75" t="n"/>
+      <c r="D196" s="75" t="n"/>
+      <c r="E196" s="75" t="n"/>
+      <c r="F196" s="75" t="n"/>
+      <c r="G196" s="75" t="n"/>
+      <c r="H196" s="75" t="n"/>
+      <c r="I196" s="75" t="n"/>
     </row>
   </sheetData>
   <mergeCells count="10">
     <mergeCell ref="C189:C190"/>
-    <mergeCell ref="B102:E102"/>
-[...2 lines deleted...]
-    <mergeCell ref="B147:B148"/>
+    <mergeCell ref="E150:E151"/>
+    <mergeCell ref="B150:B151"/>
+    <mergeCell ref="C187:C188"/>
+    <mergeCell ref="B103:E103"/>
+    <mergeCell ref="B1:F1"/>
+    <mergeCell ref="C150:D150"/>
+    <mergeCell ref="C185:C186"/>
+    <mergeCell ref="C191:C192"/>
     <mergeCell ref="C193:C194"/>
-    <mergeCell ref="C195:C196"/>
-[...2 lines deleted...]
-    <mergeCell ref="E147:E148"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:A1"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Rohit Pandey</dc:creator>
+  <dc:creator>Vinit Mistry</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:lastModifiedBy></cp:lastModifiedBy>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties">
   <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_Enabled" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_SetDate" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3">
-    <vt:lpwstr>2026-06-18T14:35:55Z</vt:lpwstr>
+    <vt:lpwstr>2026-07-04T08:43:29Z</vt:lpwstr>
   </property>
   <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_Method" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4">
     <vt:lpwstr>Privileged</vt:lpwstr>
   </property>
   <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_Name" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5">
     <vt:lpwstr>Public</vt:lpwstr>
   </property>
   <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_SiteId" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6">
     <vt:lpwstr>1771ae17-e764-4e0f-a476-d4184d79a5d9</vt:lpwstr>
   </property>
   <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_ActionId" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7">
-    <vt:lpwstr>9169ba43-7828-4eea-b849-d30d7eb7ba45</vt:lpwstr>
+    <vt:lpwstr>1e41dd43-3034-46dd-8a82-166a6d2b9aa1</vt:lpwstr>
   </property>
   <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_ContentBits" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8">
     <vt:lpwstr>0</vt:lpwstr>
   </property>
   <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_Tag" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9">
     <vt:lpwstr>10, 0, 1, 1</vt:lpwstr>
   </property>
 </Properties>
 </file>