--- v4 (2026-02-27)
+++ v5 (2026-06-04)
@@ -1,194 +1,196 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <bookViews>
-    <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" tabRatio="950" firstSheet="26" autoFilterDateGrouping="1"/>
+    <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" tabRatio="911" firstSheet="8" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="MIDCAP" sheetId="1" state="visible" r:id="rId1"/>
     <sheet name="Sheet1" sheetId="2" state="hidden" r:id="rId2"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="191029" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <numFmts count="3">
-[...2 lines deleted...]
-    <numFmt numFmtId="166" formatCode="_ * #,##0.00_ ;_ * \-#,##0.00_ ;_ * &quot;-&quot;??_ ;_ @_ "/>
+  <numFmts count="2">
+    <numFmt numFmtId="164" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);"/>
+    <numFmt numFmtId="165" formatCode="_(* #,##0_);_(* \(#,##0\);"/>
   </numFmts>
   <fonts count="16">
     <font>
-      <name val="Calibri"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
+    </font>
+    <font>
+      <name val="trebuchet MS"/>
+      <family val="2"/>
+      <color theme="1"/>
+      <sz val="11"/>
     </font>
     <font>
       <name val="trebuchet MS"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="trebuchet MS"/>
       <family val="2"/>
       <b val="1"/>
       <color rgb="FFFFFFFF"/>
       <sz val="14"/>
     </font>
     <font>
       <name val="trebuchet MS"/>
       <family val="2"/>
       <b val="1"/>
       <color theme="1"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="trebuchet MS"/>
       <family val="2"/>
       <b val="1"/>
       <color rgb="FFFFFFFF"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="trebuchet MS"/>
       <family val="2"/>
       <color rgb="FF000000"/>
       <sz val="10"/>
     </font>
     <font>
-      <name val="Calibri"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
-      <color theme="1"/>
-[...6 lines deleted...]
-      <b val="1"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Trebuchet MS"/>
       <family val="2"/>
       <b val="1"/>
       <color indexed="8"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="Trebuchet MS"/>
       <family val="2"/>
       <sz val="10"/>
     </font>
     <font>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <color theme="10"/>
+      <sz val="11"/>
+      <u val="single"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
       <name val="Arial"/>
       <family val="2"/>
       <b val="1"/>
       <color rgb="FF000000"/>
       <sz val="9"/>
     </font>
     <font>
-      <name val="Calibri"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <color theme="10"/>
-[...2 lines deleted...]
-      <scheme val="minor"/>
+      <color rgb="FF000000"/>
+      <sz val="9"/>
+    </font>
+    <font>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <color rgb="FF000000"/>
+      <sz val="10"/>
     </font>
     <font>
       <name val="Trebuchet MS"/>
       <family val="2"/>
       <b val="1"/>
       <color indexed="8"/>
       <sz val="10"/>
       <u val="single"/>
     </font>
     <font>
       <name val="trebuchet MS"/>
       <family val="2"/>
-      <b val="1"/>
-[...6 lines deleted...]
-      <color indexed="8"/>
+      <color rgb="FFFF0000"/>
       <sz val="10"/>
     </font>
-    <font>
-[...4 lines deleted...]
-    </font>
   </fonts>
-  <fills count="5">
+  <fills count="6">
     <fill>
       <patternFill/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF000000"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFC0C0C0"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFDBDBDB"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="11">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
@@ -214,258 +216,286 @@
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
-[...9 lines deleted...]
-    <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="3">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+  <cellStyleXfs count="4">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="9" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="65">
+  <cellXfs count="71">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
-[...12 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="10" fontId="2" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="15" fontId="2" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="164" fontId="4" fillId="3" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="10" fontId="4" fillId="3" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="164" fontId="5" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="10" fontId="5" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
-[...6 lines deleted...]
-    <xf numFmtId="10" fontId="3" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="10" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="4" fontId="1" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="4" fontId="2" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="top"/>
     </xf>
-    <xf numFmtId="14" fontId="1" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="14" fontId="2" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="14" fontId="2" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="4" fontId="13" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="9" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="10" fontId="9" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="9" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="4" fontId="2" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="10" fontId="13" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="3"/>
+    <xf numFmtId="10" fontId="2" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-[...13 lines deleted...]
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="2">
+    <xf numFmtId="10" fontId="4" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="10" fontId="4" fillId="5" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="10" fontId="2" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="10" fontId="4" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="3"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
-[...3 lines deleted...]
-    <xf numFmtId="4" fontId="1" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
-    <xf numFmtId="4" fontId="1" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="2" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="9" fillId="0" borderId="3" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="9" fillId="0" borderId="4" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="5" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="10" fontId="0" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-[...13 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="2" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="9" fillId="0" borderId="2" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="10" fontId="9" fillId="0" borderId="2" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="9" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="2" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="2" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="4" fontId="9" fillId="0" borderId="5" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
   </cellXfs>
-  <cellStyles count="3">
+  <cellStyles count="4">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Percent" xfId="1" builtinId="5"/>
-    <cellStyle name="Hyperlink" xfId="2" builtinId="8"/>
+    <cellStyle name="Normal 3 4 2 2 4" xfId="2"/>
+    <cellStyle name="Hyperlink" xfId="3" builtinId="8"/>
   </cellStyles>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00800000"/>
       <rgbColor rgb="00008000"/>
       <rgbColor rgb="00000080"/>
       <rgbColor rgb="00808000"/>
       <rgbColor rgb="00800080"/>
@@ -507,242 +537,276 @@
       <rgbColor rgb="00003366"/>
       <rgbColor rgb="00339966"/>
       <rgbColor rgb="00003300"/>
       <rgbColor rgb="00333300"/>
       <rgbColor rgb="00993300"/>
       <rgbColor rgb="00993366"/>
       <rgbColor rgb="00333399"/>
       <rgbColor rgb="00333333"/>
     </indexedColors>
   </colors>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId4" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image1.png" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image2.png" Id="rId2" /></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <wsDr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
   <twoCellAnchor editAs="oneCell">
     <from>
       <col>1</col>
       <colOff>0</colOff>
-      <row>85</row>
+      <row>87</row>
       <rowOff>0</rowOff>
     </from>
     <to>
       <col>1</col>
       <colOff>2374900</colOff>
-      <row>94</row>
+      <row>96</row>
       <rowOff>31750</rowOff>
     </to>
     <pic>
       <nvPicPr>
         <cNvPr id="2" name="Picture 1"/>
         <cNvPicPr>
           <a:picLocks/>
         </cNvPicPr>
       </nvPicPr>
       <blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </blipFill>
       <spPr>
         <a:xfrm>
-          <a:off x="457200" y="14998700"/>
-          <a:ext cx="2374900" cy="1574800"/>
+          <a:off x="438150" y="16830675"/>
+          <a:ext cx="2374900" cy="1746250"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <avLst/>
         </a:prstGeom>
         <a:ln>
           <a:prstDash val="solid"/>
         </a:ln>
       </spPr>
     </pic>
     <clientData/>
   </twoCellAnchor>
   <twoCellAnchor editAs="oneCell">
     <from>
       <col>1</col>
       <colOff>0</colOff>
-      <row>98</row>
+      <row>101</row>
       <rowOff>0</rowOff>
     </from>
     <to>
       <col>1</col>
       <colOff>2374900</colOff>
-      <row>107</row>
+      <row>110</row>
       <rowOff>31750</rowOff>
     </to>
     <pic>
       <nvPicPr>
         <cNvPr id="3" name="Picture 2"/>
         <cNvPicPr>
           <a:picLocks/>
         </cNvPicPr>
       </nvPicPr>
       <blipFill>
         <a:blip r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </blipFill>
       <spPr>
         <a:xfrm>
-          <a:off x="457200" y="17411700"/>
-          <a:ext cx="2374900" cy="1574800"/>
+          <a:off x="438150" y="19516725"/>
+          <a:ext cx="2374900" cy="1746250"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <avLst/>
         </a:prstGeom>
         <a:ln>
           <a:prstDash val="solid"/>
         </a:ln>
       </spPr>
     </pic>
     <clientData/>
   </twoCellAnchor>
 </wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos Narrow" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -760,65 +824,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
-[...5 lines deleted...]
-        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -839,2447 +903,2431 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:L97"/>
+  <dimension ref="A1:L100"/>
   <sheetViews>
-    <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <selection activeCell="A1" sqref="A1"/>
+    <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
+      <selection activeCell="C8" sqref="C8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultColWidth="8.7265625" defaultRowHeight="13.5"/>
   <cols>
-    <col width="6.54296875" bestFit="1" customWidth="1" style="1" min="1" max="1"/>
-[...11 lines deleted...]
-    <col width="8.7265625" customWidth="1" style="1" min="13" max="16384"/>
+    <col width="6.54296875" bestFit="1" customWidth="1" style="2" min="1" max="1"/>
+    <col width="50.26953125" bestFit="1" customWidth="1" style="2" min="2" max="2"/>
+    <col width="18" customWidth="1" style="2" min="3" max="3"/>
+    <col width="28.7265625" bestFit="1" customWidth="1" style="2" min="4" max="4"/>
+    <col width="15.1796875" customWidth="1" style="2" min="5" max="5"/>
+    <col width="23.81640625" bestFit="1" customWidth="1" style="2" min="6" max="6"/>
+    <col width="14" bestFit="1" customWidth="1" style="2" min="7" max="7"/>
+    <col width="12.54296875" bestFit="1" customWidth="1" style="2" min="8" max="8"/>
+    <col width="14" bestFit="1" customWidth="1" style="2" min="9" max="9"/>
+    <col width="7.54296875" bestFit="1" customWidth="1" style="2" min="10" max="10"/>
+    <col width="28.7265625" bestFit="1" customWidth="1" style="2" min="11" max="11"/>
+    <col width="7.54296875" bestFit="1" customWidth="1" style="2" min="12" max="12"/>
+    <col width="8.7265625" customWidth="1" style="2" min="13" max="16384"/>
   </cols>
   <sheetData>
-    <row r="1" ht="19" customHeight="1" s="45">
-[...1 lines deleted...]
-      <c r="B1" s="44" t="inlineStr">
+    <row r="1" ht="19" customHeight="1" s="49">
+      <c r="A1" s="48" t="n"/>
+      <c r="B1" s="48" t="inlineStr">
         <is>
           <t>DSP Mid Cap Fund</t>
         </is>
       </c>
     </row>
     <row r="2">
-      <c r="B2" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>Portfolio as on January 31, 2026</t>
+      <c r="B2" s="4" t="inlineStr">
+        <is>
+          <t>Portfolio as on April 30, 2026</t>
         </is>
       </c>
     </row>
     <row r="4">
-      <c r="A4" s="4" t="inlineStr">
+      <c r="A4" s="5" t="inlineStr">
         <is>
           <t>Sr. No.</t>
         </is>
       </c>
-      <c r="B4" s="4" t="inlineStr">
+      <c r="B4" s="5" t="inlineStr">
         <is>
           <t>Name of Instrument</t>
         </is>
       </c>
-      <c r="C4" s="4" t="inlineStr">
+      <c r="C4" s="5" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
-      <c r="D4" s="4" t="inlineStr">
+      <c r="D4" s="5" t="inlineStr">
         <is>
           <t>Rating/Industry</t>
         </is>
       </c>
-      <c r="E4" s="4" t="inlineStr">
+      <c r="E4" s="5" t="inlineStr">
         <is>
           <t>Quantity</t>
         </is>
       </c>
-      <c r="F4" s="4" t="inlineStr">
+      <c r="F4" s="5" t="inlineStr">
         <is>
           <t>Market value (Rs. In lakhs)</t>
         </is>
       </c>
-      <c r="G4" s="4" t="inlineStr">
+      <c r="G4" s="5" t="inlineStr">
         <is>
           <t>% to Net Assets</t>
         </is>
       </c>
-      <c r="H4" s="4" t="inlineStr">
+      <c r="H4" s="5" t="inlineStr">
         <is>
           <t>Maturity Date</t>
         </is>
       </c>
-      <c r="I4" s="4" t="inlineStr">
+      <c r="I4" s="5" t="inlineStr">
         <is>
           <t>Put/Call Option</t>
         </is>
       </c>
-      <c r="J4" s="4" t="inlineStr">
+      <c r="J4" s="5" t="inlineStr">
         <is>
           <t>YTM (%)</t>
         </is>
       </c>
     </row>
     <row r="6">
-      <c r="B6" s="3" t="inlineStr">
+      <c r="B6" s="4" t="inlineStr">
         <is>
           <t>EQUITY &amp; EQUITY RELATED</t>
         </is>
       </c>
     </row>
     <row r="7">
-      <c r="B7" s="3" t="inlineStr">
+      <c r="B7" s="4" t="inlineStr">
         <is>
           <t>Listed / awaiting listing on the stock exchanges</t>
         </is>
       </c>
     </row>
     <row r="8">
-      <c r="A8" s="1" t="n">
+      <c r="A8" s="2" t="n">
         <v>1</v>
       </c>
-      <c r="B8" s="1" t="inlineStr">
+      <c r="B8" s="2" t="inlineStr">
         <is>
           <t>Coforge Limited</t>
         </is>
       </c>
-      <c r="C8" s="1" t="inlineStr">
+      <c r="C8" s="2" t="inlineStr">
         <is>
           <t>INE591G01025</t>
         </is>
       </c>
-      <c r="D8" s="1" t="inlineStr">
+      <c r="D8" s="2" t="inlineStr">
         <is>
           <t>IT - Software</t>
         </is>
       </c>
-      <c r="E8" s="5" t="n">
-        <v>4941275</v>
+      <c r="E8" s="12" t="n">
+        <v>5440349</v>
       </c>
       <c r="F8" s="6" t="n">
-        <v>81718.81</v>
+        <v>65061.13</v>
       </c>
       <c r="G8" s="7" t="n">
-        <v>0.0429</v>
+        <v>0.0334</v>
       </c>
       <c r="J8" s="6" t="n"/>
-      <c r="K8" s="3" t="inlineStr">
+      <c r="K8" s="4" t="inlineStr">
         <is>
           <t>Sector/Rating</t>
         </is>
       </c>
-      <c r="L8" s="3" t="inlineStr">
+      <c r="L8" s="4" t="inlineStr">
         <is>
           <t>Percent</t>
         </is>
       </c>
     </row>
     <row r="9">
-      <c r="A9" s="1" t="n">
+      <c r="A9" s="2" t="n">
         <v>2</v>
       </c>
-      <c r="B9" s="1" t="inlineStr">
+      <c r="B9" s="2" t="inlineStr">
+        <is>
+          <t>Cholamandalam Investment and Finance Company Limited</t>
+        </is>
+      </c>
+      <c r="C9" s="2" t="inlineStr">
+        <is>
+          <t>INE121A01024</t>
+        </is>
+      </c>
+      <c r="D9" s="2" t="inlineStr">
+        <is>
+          <t>Finance</t>
+        </is>
+      </c>
+      <c r="E9" s="12" t="n">
+        <v>3478940</v>
+      </c>
+      <c r="F9" s="6" t="n">
+        <v>54372.35</v>
+      </c>
+      <c r="G9" s="7" t="n">
+        <v>0.0279</v>
+      </c>
+      <c r="J9" s="6" t="n"/>
+      <c r="K9" s="2" t="inlineStr">
+        <is>
+          <t>Auto Components</t>
+        </is>
+      </c>
+      <c r="L9" s="7" t="n">
+        <v>0.1058</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" s="2" t="n">
+        <v>3</v>
+      </c>
+      <c r="B10" s="2" t="inlineStr">
+        <is>
+          <t>Fortis Healthcare Limited</t>
+        </is>
+      </c>
+      <c r="C10" s="2" t="inlineStr">
+        <is>
+          <t>INE061F01013</t>
+        </is>
+      </c>
+      <c r="D10" s="2" t="inlineStr">
+        <is>
+          <t>Healthcare Services</t>
+        </is>
+      </c>
+      <c r="E10" s="12" t="n">
+        <v>5713758</v>
+      </c>
+      <c r="F10" s="6" t="n">
+        <v>52735.13</v>
+      </c>
+      <c r="G10" s="7" t="n">
+        <v>0.0271</v>
+      </c>
+      <c r="J10" s="6" t="n"/>
+      <c r="K10" s="2" t="inlineStr">
+        <is>
+          <t>Industrial Products</t>
+        </is>
+      </c>
+      <c r="L10" s="7" t="n">
+        <v>0.08649999999999999</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" s="2" t="n">
+        <v>4</v>
+      </c>
+      <c r="B11" s="2" t="inlineStr">
+        <is>
+          <t>Voltas Limited</t>
+        </is>
+      </c>
+      <c r="C11" s="2" t="inlineStr">
+        <is>
+          <t>INE226A01021</t>
+        </is>
+      </c>
+      <c r="D11" s="2" t="inlineStr">
+        <is>
+          <t>Consumer Durables</t>
+        </is>
+      </c>
+      <c r="E11" s="12" t="n">
+        <v>3639527</v>
+      </c>
+      <c r="F11" s="6" t="n">
+        <v>52059.79</v>
+      </c>
+      <c r="G11" s="7" t="n">
+        <v>0.0268</v>
+      </c>
+      <c r="J11" s="6" t="n"/>
+      <c r="K11" s="2" t="inlineStr">
+        <is>
+          <t>Finance</t>
+        </is>
+      </c>
+      <c r="L11" s="7" t="n">
+        <v>0.0859</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" s="2" t="n">
+        <v>5</v>
+      </c>
+      <c r="B12" s="2" t="inlineStr">
+        <is>
+          <t>Max Financial Services Limited</t>
+        </is>
+      </c>
+      <c r="C12" s="2" t="inlineStr">
+        <is>
+          <t>INE180A01020</t>
+        </is>
+      </c>
+      <c r="D12" s="2" t="inlineStr">
+        <is>
+          <t>Insurance</t>
+        </is>
+      </c>
+      <c r="E12" s="12" t="n">
+        <v>2946419</v>
+      </c>
+      <c r="F12" s="6" t="n">
+        <v>46721.37</v>
+      </c>
+      <c r="G12" s="7" t="n">
+        <v>0.024</v>
+      </c>
+      <c r="J12" s="6" t="n"/>
+      <c r="K12" s="2" t="inlineStr">
+        <is>
+          <t>Banks</t>
+        </is>
+      </c>
+      <c r="L12" s="7" t="n">
+        <v>0.07770000000000001</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" s="2" t="n">
+        <v>6</v>
+      </c>
+      <c r="B13" s="2" t="inlineStr">
+        <is>
+          <t>The Phoenix Mills Limited</t>
+        </is>
+      </c>
+      <c r="C13" s="2" t="inlineStr">
+        <is>
+          <t>INE211B01039</t>
+        </is>
+      </c>
+      <c r="D13" s="2" t="inlineStr">
+        <is>
+          <t>Realty</t>
+        </is>
+      </c>
+      <c r="E13" s="12" t="n">
+        <v>2637188</v>
+      </c>
+      <c r="F13" s="6" t="n">
+        <v>46546.37</v>
+      </c>
+      <c r="G13" s="7" t="n">
+        <v>0.0239</v>
+      </c>
+      <c r="J13" s="6" t="n"/>
+      <c r="K13" s="2" t="inlineStr">
+        <is>
+          <t>IT - Software</t>
+        </is>
+      </c>
+      <c r="L13" s="7" t="n">
+        <v>0.0601</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" s="2" t="n">
+        <v>7</v>
+      </c>
+      <c r="B14" s="2" t="inlineStr">
+        <is>
+          <t>Nippon Life India Asset Management Limited</t>
+        </is>
+      </c>
+      <c r="C14" s="2" t="inlineStr">
+        <is>
+          <t>INE298J01013</t>
+        </is>
+      </c>
+      <c r="D14" s="2" t="inlineStr">
+        <is>
+          <t>Capital Markets</t>
+        </is>
+      </c>
+      <c r="E14" s="12" t="n">
+        <v>4541962</v>
+      </c>
+      <c r="F14" s="6" t="n">
+        <v>45871.55</v>
+      </c>
+      <c r="G14" s="7" t="n">
+        <v>0.0236</v>
+      </c>
+      <c r="J14" s="6" t="n"/>
+      <c r="K14" s="2" t="inlineStr">
+        <is>
+          <t>Pharmaceuticals &amp; Biotechnology</t>
+        </is>
+      </c>
+      <c r="L14" s="7" t="n">
+        <v>0.0496</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" s="2" t="n">
+        <v>8</v>
+      </c>
+      <c r="B15" s="2" t="inlineStr">
         <is>
           <t>IPCA Laboratories Limited</t>
         </is>
       </c>
-      <c r="C9" s="1" t="inlineStr">
+      <c r="C15" s="2" t="inlineStr">
         <is>
           <t>INE571A01038</t>
         </is>
       </c>
-      <c r="D9" s="1" t="inlineStr">
+      <c r="D15" s="2" t="inlineStr">
         <is>
           <t>Pharmaceuticals &amp; Biotechnology</t>
         </is>
       </c>
-      <c r="E9" s="5" t="n">
-[...9 lines deleted...]
-      <c r="K9" s="1" t="inlineStr">
+      <c r="E15" s="12" t="n">
+        <v>2990278</v>
+      </c>
+      <c r="F15" s="6" t="n">
+        <v>45778.17</v>
+      </c>
+      <c r="G15" s="7" t="n">
+        <v>0.0235</v>
+      </c>
+      <c r="J15" s="6" t="n"/>
+      <c r="K15" s="2" t="inlineStr">
+        <is>
+          <t>Capital Markets</t>
+        </is>
+      </c>
+      <c r="L15" s="7" t="n">
+        <v>0.046</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" s="2" t="n">
+        <v>9</v>
+      </c>
+      <c r="B16" s="2" t="inlineStr">
+        <is>
+          <t>Jindal Steel Limited</t>
+        </is>
+      </c>
+      <c r="C16" s="2" t="inlineStr">
+        <is>
+          <t>INE749A01030</t>
+        </is>
+      </c>
+      <c r="D16" s="2" t="inlineStr">
+        <is>
+          <t>Ferrous Metals</t>
+        </is>
+      </c>
+      <c r="E16" s="12" t="n">
+        <v>3723070</v>
+      </c>
+      <c r="F16" s="6" t="n">
+        <v>45536.87</v>
+      </c>
+      <c r="G16" s="7" t="n">
+        <v>0.0234</v>
+      </c>
+      <c r="J16" s="6" t="n"/>
+      <c r="K16" s="2" t="inlineStr">
+        <is>
+          <t>Consumer Durables</t>
+        </is>
+      </c>
+      <c r="L16" s="7" t="n">
+        <v>0.0445</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" s="2" t="n">
+        <v>10</v>
+      </c>
+      <c r="B17" s="2" t="inlineStr">
+        <is>
+          <t>Bharat Forge Limited</t>
+        </is>
+      </c>
+      <c r="C17" s="2" t="inlineStr">
+        <is>
+          <t>INE465A01025</t>
+        </is>
+      </c>
+      <c r="D17" s="2" t="inlineStr">
         <is>
           <t>Auto Components</t>
         </is>
       </c>
-      <c r="L9" s="7" t="n">
-[...7 lines deleted...]
-      <c r="B10" s="1" t="inlineStr">
+      <c r="E17" s="12" t="n">
+        <v>2413073</v>
+      </c>
+      <c r="F17" s="6" t="n">
+        <v>45404.38</v>
+      </c>
+      <c r="G17" s="7" t="n">
+        <v>0.0233</v>
+      </c>
+      <c r="J17" s="6" t="n"/>
+      <c r="K17" s="2" t="inlineStr">
+        <is>
+          <t>Fertilizers &amp; Agrochemicals</t>
+        </is>
+      </c>
+      <c r="L17" s="7" t="n">
+        <v>0.0428</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" s="2" t="n">
+        <v>11</v>
+      </c>
+      <c r="B18" s="2" t="inlineStr">
         <is>
           <t>Coromandel International Limited</t>
         </is>
       </c>
-      <c r="C10" s="1" t="inlineStr">
+      <c r="C18" s="2" t="inlineStr">
         <is>
           <t>INE169A01031</t>
         </is>
       </c>
-      <c r="D10" s="1" t="inlineStr">
+      <c r="D18" s="2" t="inlineStr">
         <is>
           <t>Fertilizers &amp; Agrochemicals</t>
         </is>
       </c>
-      <c r="E10" s="5" t="n">
+      <c r="E18" s="12" t="n">
         <v>2282965</v>
       </c>
-      <c r="F10" s="6" t="n">
-[...302 lines deleted...]
-      </c>
       <c r="F18" s="6" t="n">
-        <v>44218.05</v>
+        <v>45241.52</v>
       </c>
       <c r="G18" s="7" t="n">
         <v>0.0232</v>
       </c>
       <c r="J18" s="6" t="n"/>
-      <c r="K18" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>Capital Markets</t>
+      <c r="K18" s="2" t="inlineStr">
+        <is>
+          <t>Chemicals &amp; Petrochemicals</t>
         </is>
       </c>
       <c r="L18" s="7" t="n">
-        <v>0.0403</v>
+        <v>0.0405</v>
       </c>
     </row>
     <row r="19">
-      <c r="A19" s="1" t="n">
+      <c r="A19" s="2" t="n">
         <v>12</v>
       </c>
-      <c r="B19" s="1" t="inlineStr">
-[...15 lines deleted...]
-        <v>2637188</v>
+      <c r="B19" s="2" t="inlineStr">
+        <is>
+          <t>The Federal Bank Limited</t>
+        </is>
+      </c>
+      <c r="C19" s="2" t="inlineStr">
+        <is>
+          <t>INE171A01029</t>
+        </is>
+      </c>
+      <c r="D19" s="2" t="inlineStr">
+        <is>
+          <t>Banks</t>
+        </is>
+      </c>
+      <c r="E19" s="12" t="n">
+        <v>15691347</v>
       </c>
       <c r="F19" s="6" t="n">
-        <v>44059.5</v>
+        <v>45026.32</v>
       </c>
       <c r="G19" s="7" t="n">
         <v>0.0231</v>
       </c>
       <c r="J19" s="6" t="n"/>
-      <c r="K19" s="1" t="inlineStr">
+      <c r="K19" s="2" t="inlineStr">
+        <is>
+          <t>Telecom - Services</t>
+        </is>
+      </c>
+      <c r="L19" s="7" t="n">
+        <v>0.037</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" s="2" t="n">
+        <v>13</v>
+      </c>
+      <c r="B20" s="2" t="inlineStr">
+        <is>
+          <t>AU Small Finance Bank Limited</t>
+        </is>
+      </c>
+      <c r="C20" s="2" t="inlineStr">
+        <is>
+          <t>INE949L01017</t>
+        </is>
+      </c>
+      <c r="D20" s="2" t="inlineStr">
+        <is>
+          <t>Banks</t>
+        </is>
+      </c>
+      <c r="E20" s="12" t="n">
+        <v>4290133</v>
+      </c>
+      <c r="F20" s="6" t="n">
+        <v>43585.61</v>
+      </c>
+      <c r="G20" s="7" t="n">
+        <v>0.0224</v>
+      </c>
+      <c r="J20" s="6" t="n"/>
+      <c r="K20" s="2" t="inlineStr">
         <is>
           <t>Healthcare Services</t>
         </is>
       </c>
-      <c r="L19" s="7" t="n">
-[...7 lines deleted...]
-      <c r="B20" s="1" t="inlineStr">
+      <c r="L20" s="7" t="n">
+        <v>0.0367</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" s="2" t="n">
+        <v>14</v>
+      </c>
+      <c r="B21" s="2" t="inlineStr">
+        <is>
+          <t>Multi Commodity Exchange of India Limited</t>
+        </is>
+      </c>
+      <c r="C21" s="2" t="inlineStr">
+        <is>
+          <t>INE745G01043</t>
+        </is>
+      </c>
+      <c r="D21" s="2" t="inlineStr">
+        <is>
+          <t>Capital Markets</t>
+        </is>
+      </c>
+      <c r="E21" s="12" t="n">
+        <v>1465445</v>
+      </c>
+      <c r="F21" s="6" t="n">
+        <v>43545.7</v>
+      </c>
+      <c r="G21" s="7" t="n">
+        <v>0.0224</v>
+      </c>
+      <c r="J21" s="6" t="n"/>
+      <c r="K21" s="2" t="inlineStr">
+        <is>
+          <t>Retailing</t>
+        </is>
+      </c>
+      <c r="L21" s="7" t="n">
+        <v>0.0285</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" s="2" t="n">
+        <v>15</v>
+      </c>
+      <c r="B22" s="2" t="inlineStr">
+        <is>
+          <t>Schaeffler India Limited</t>
+        </is>
+      </c>
+      <c r="C22" s="2" t="inlineStr">
+        <is>
+          <t>INE513A01022</t>
+        </is>
+      </c>
+      <c r="D22" s="2" t="inlineStr">
+        <is>
+          <t>Auto Components</t>
+        </is>
+      </c>
+      <c r="E22" s="12" t="n">
+        <v>1050240</v>
+      </c>
+      <c r="F22" s="6" t="n">
+        <v>43320.3</v>
+      </c>
+      <c r="G22" s="7" t="n">
+        <v>0.0223</v>
+      </c>
+      <c r="J22" s="6" t="n"/>
+      <c r="K22" s="2" t="inlineStr">
+        <is>
+          <t>Insurance</t>
+        </is>
+      </c>
+      <c r="L22" s="7" t="n">
+        <v>0.024</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" s="2" t="n">
+        <v>16</v>
+      </c>
+      <c r="B23" s="2" t="inlineStr">
+        <is>
+          <t>Bharti Airtel Limited</t>
+        </is>
+      </c>
+      <c r="C23" s="2" t="inlineStr">
+        <is>
+          <t>INE397D01024</t>
+        </is>
+      </c>
+      <c r="D23" s="2" t="inlineStr">
+        <is>
+          <t>Telecom - Services</t>
+        </is>
+      </c>
+      <c r="E23" s="12" t="n">
+        <v>2246053</v>
+      </c>
+      <c r="F23" s="6" t="n">
+        <v>42378.53</v>
+      </c>
+      <c r="G23" s="7" t="n">
+        <v>0.0218</v>
+      </c>
+      <c r="J23" s="6" t="n"/>
+      <c r="K23" s="2" t="inlineStr">
+        <is>
+          <t>Realty</t>
+        </is>
+      </c>
+      <c r="L23" s="7" t="n">
+        <v>0.0239</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" s="2" t="n">
+        <v>17</v>
+      </c>
+      <c r="B24" s="2" t="inlineStr">
+        <is>
+          <t>Supreme Industries Limited</t>
+        </is>
+      </c>
+      <c r="C24" s="2" t="inlineStr">
+        <is>
+          <t>INE195A01028</t>
+        </is>
+      </c>
+      <c r="D24" s="2" t="inlineStr">
+        <is>
+          <t>Industrial Products</t>
+        </is>
+      </c>
+      <c r="E24" s="12" t="n">
+        <v>1135100</v>
+      </c>
+      <c r="F24" s="6" t="n">
+        <v>41120.13</v>
+      </c>
+      <c r="G24" s="7" t="n">
+        <v>0.0211</v>
+      </c>
+      <c r="J24" s="6" t="n"/>
+      <c r="K24" s="2" t="inlineStr">
+        <is>
+          <t>Ferrous Metals</t>
+        </is>
+      </c>
+      <c r="L24" s="7" t="n">
+        <v>0.0234</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25" s="2" t="n">
+        <v>18</v>
+      </c>
+      <c r="B25" s="2" t="inlineStr">
+        <is>
+          <t>KEI Industries Limited</t>
+        </is>
+      </c>
+      <c r="C25" s="2" t="inlineStr">
+        <is>
+          <t>INE878B01027</t>
+        </is>
+      </c>
+      <c r="D25" s="2" t="inlineStr">
+        <is>
+          <t>Industrial Products</t>
+        </is>
+      </c>
+      <c r="E25" s="12" t="n">
+        <v>834168</v>
+      </c>
+      <c r="F25" s="6" t="n">
+        <v>40519.71</v>
+      </c>
+      <c r="G25" s="7" t="n">
+        <v>0.0208</v>
+      </c>
+      <c r="J25" s="6" t="n"/>
+      <c r="K25" s="2" t="inlineStr">
+        <is>
+          <t>Electrical Equipment</t>
+        </is>
+      </c>
+      <c r="L25" s="7" t="n">
+        <v>0.0199</v>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26" s="2" t="n">
+        <v>19</v>
+      </c>
+      <c r="B26" s="2" t="inlineStr">
+        <is>
+          <t>JK Cement Limited</t>
+        </is>
+      </c>
+      <c r="C26" s="2" t="inlineStr">
+        <is>
+          <t>INE823G01014</t>
+        </is>
+      </c>
+      <c r="D26" s="2" t="inlineStr">
+        <is>
+          <t>Cement &amp; Cement Products</t>
+        </is>
+      </c>
+      <c r="E26" s="12" t="n">
+        <v>719413</v>
+      </c>
+      <c r="F26" s="6" t="n">
+        <v>38035.37</v>
+      </c>
+      <c r="G26" s="7" t="n">
+        <v>0.0195</v>
+      </c>
+      <c r="J26" s="6" t="n"/>
+      <c r="K26" s="2" t="inlineStr">
+        <is>
+          <t>Cement &amp; Cement Products</t>
+        </is>
+      </c>
+      <c r="L26" s="7" t="n">
+        <v>0.0195</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" s="2" t="n">
+        <v>20</v>
+      </c>
+      <c r="B27" s="2" t="inlineStr">
+        <is>
+          <t>ICICI Bank Limited</t>
+        </is>
+      </c>
+      <c r="C27" s="2" t="inlineStr">
+        <is>
+          <t>INE090A01021</t>
+        </is>
+      </c>
+      <c r="D27" s="2" t="inlineStr">
+        <is>
+          <t>Banks</t>
+        </is>
+      </c>
+      <c r="E27" s="12" t="n">
+        <v>2821129</v>
+      </c>
+      <c r="F27" s="6" t="n">
+        <v>35642.14</v>
+      </c>
+      <c r="G27" s="7" t="n">
+        <v>0.0183</v>
+      </c>
+      <c r="J27" s="6" t="n"/>
+      <c r="K27" s="2" t="inlineStr">
+        <is>
+          <t>Construction</t>
+        </is>
+      </c>
+      <c r="L27" s="7" t="n">
+        <v>0.0162</v>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28" s="2" t="n">
+        <v>21</v>
+      </c>
+      <c r="B28" s="2" t="inlineStr">
+        <is>
+          <t>Alkem Laboratories Limited</t>
+        </is>
+      </c>
+      <c r="C28" s="2" t="inlineStr">
+        <is>
+          <t>INE540L01014</t>
+        </is>
+      </c>
+      <c r="D28" s="2" t="inlineStr">
+        <is>
+          <t>Pharmaceuticals &amp; Biotechnology</t>
+        </is>
+      </c>
+      <c r="E28" s="12" t="n">
+        <v>645036</v>
+      </c>
+      <c r="F28" s="6" t="n">
+        <v>34831.94</v>
+      </c>
+      <c r="G28" s="7" t="n">
+        <v>0.0179</v>
+      </c>
+      <c r="J28" s="6" t="n"/>
+      <c r="K28" s="2" t="inlineStr">
+        <is>
+          <t>Textiles &amp; Apparels</t>
+        </is>
+      </c>
+      <c r="L28" s="7" t="n">
+        <v>0.0155</v>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29" s="2" t="n">
+        <v>22</v>
+      </c>
+      <c r="B29" s="2" t="inlineStr">
+        <is>
+          <t>Dixon Technologies (India) Limited</t>
+        </is>
+      </c>
+      <c r="C29" s="2" t="inlineStr">
+        <is>
+          <t>INE935N01020</t>
+        </is>
+      </c>
+      <c r="D29" s="2" t="inlineStr">
+        <is>
+          <t>Consumer Durables</t>
+        </is>
+      </c>
+      <c r="E29" s="12" t="n">
+        <v>301347</v>
+      </c>
+      <c r="F29" s="6" t="n">
+        <v>33649.91</v>
+      </c>
+      <c r="G29" s="7" t="n">
+        <v>0.0173</v>
+      </c>
+      <c r="J29" s="6" t="n"/>
+      <c r="K29" s="2" t="inlineStr">
+        <is>
+          <t>Oil</t>
+        </is>
+      </c>
+      <c r="L29" s="7" t="n">
+        <v>0.0138</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30" s="2" t="n">
+        <v>23</v>
+      </c>
+      <c r="B30" s="2" t="inlineStr">
+        <is>
+          <t>Kirloskar Oil Engines Limited</t>
+        </is>
+      </c>
+      <c r="C30" s="2" t="inlineStr">
+        <is>
+          <t>INE146L01010</t>
+        </is>
+      </c>
+      <c r="D30" s="2" t="inlineStr">
+        <is>
+          <t>Industrial Products</t>
+        </is>
+      </c>
+      <c r="E30" s="12" t="n">
+        <v>1970863</v>
+      </c>
+      <c r="F30" s="6" t="n">
+        <v>33469.2</v>
+      </c>
+      <c r="G30" s="7" t="n">
+        <v>0.0172</v>
+      </c>
+      <c r="J30" s="6" t="n"/>
+      <c r="K30" s="2" t="inlineStr">
+        <is>
+          <t>Petroleum Products</t>
+        </is>
+      </c>
+      <c r="L30" s="7" t="n">
+        <v>0.0135</v>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31" s="2" t="n">
+        <v>24</v>
+      </c>
+      <c r="B31" s="2" t="inlineStr">
+        <is>
+          <t>Tube Investments of India Limited</t>
+        </is>
+      </c>
+      <c r="C31" s="2" t="inlineStr">
+        <is>
+          <t>INE974X01010</t>
+        </is>
+      </c>
+      <c r="D31" s="2" t="inlineStr">
+        <is>
+          <t>Auto Components</t>
+        </is>
+      </c>
+      <c r="E31" s="12" t="n">
+        <v>1096953</v>
+      </c>
+      <c r="F31" s="6" t="n">
+        <v>32337.08</v>
+      </c>
+      <c r="G31" s="7" t="n">
+        <v>0.0166</v>
+      </c>
+      <c r="J31" s="6" t="n"/>
+      <c r="K31" s="2" t="inlineStr">
+        <is>
+          <t>Financial Technology (Fintech)</t>
+        </is>
+      </c>
+      <c r="L31" s="7" t="n">
+        <v>0.0113</v>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32" s="2" t="n">
+        <v>25</v>
+      </c>
+      <c r="B32" s="2" t="inlineStr">
+        <is>
+          <t>Jubilant Ingrevia Limited</t>
+        </is>
+      </c>
+      <c r="C32" s="2" t="inlineStr">
+        <is>
+          <t>INE0BY001018</t>
+        </is>
+      </c>
+      <c r="D32" s="2" t="inlineStr">
+        <is>
+          <t>Chemicals &amp; Petrochemicals</t>
+        </is>
+      </c>
+      <c r="E32" s="12" t="n">
+        <v>4469774</v>
+      </c>
+      <c r="F32" s="6" t="n">
+        <v>31903.01</v>
+      </c>
+      <c r="G32" s="7" t="n">
+        <v>0.0164</v>
+      </c>
+      <c r="J32" s="6" t="n"/>
+      <c r="K32" s="2" t="inlineStr">
+        <is>
+          <t>Automobiles</t>
+        </is>
+      </c>
+      <c r="L32" s="7" t="n">
+        <v>0.0095</v>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33" s="2" t="n">
+        <v>26</v>
+      </c>
+      <c r="B33" s="2" t="inlineStr">
+        <is>
+          <t>L&amp;T Finance Limited</t>
+        </is>
+      </c>
+      <c r="C33" s="2" t="inlineStr">
+        <is>
+          <t>INE498L01015</t>
+        </is>
+      </c>
+      <c r="D33" s="2" t="inlineStr">
+        <is>
+          <t>Finance</t>
+        </is>
+      </c>
+      <c r="E33" s="12" t="n">
+        <v>11375881</v>
+      </c>
+      <c r="F33" s="6" t="n">
+        <v>31821.75</v>
+      </c>
+      <c r="G33" s="7" t="n">
+        <v>0.0164</v>
+      </c>
+      <c r="J33" s="6" t="n"/>
+      <c r="K33" s="2" t="inlineStr">
+        <is>
+          <t>Personal Products</t>
+        </is>
+      </c>
+      <c r="L33" s="7" t="n">
+        <v>0.008</v>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34" s="2" t="n">
+        <v>27</v>
+      </c>
+      <c r="B34" s="2" t="inlineStr">
+        <is>
+          <t>Techno Electric &amp; Engineering Company Limited</t>
+        </is>
+      </c>
+      <c r="C34" s="2" t="inlineStr">
+        <is>
+          <t>INE285K01026</t>
+        </is>
+      </c>
+      <c r="D34" s="2" t="inlineStr">
+        <is>
+          <t>Construction</t>
+        </is>
+      </c>
+      <c r="E34" s="12" t="n">
+        <v>2450232</v>
+      </c>
+      <c r="F34" s="6" t="n">
+        <v>31442.6</v>
+      </c>
+      <c r="G34" s="7" t="n">
+        <v>0.0162</v>
+      </c>
+      <c r="J34" s="6" t="n"/>
+      <c r="K34" s="2" t="inlineStr">
+        <is>
+          <t>IT - Services</t>
+        </is>
+      </c>
+      <c r="L34" s="7" t="n">
+        <v>0.0064</v>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35" s="2" t="n">
+        <v>28</v>
+      </c>
+      <c r="B35" s="2" t="inlineStr">
+        <is>
+          <t>Samvardhana Motherson International Limited</t>
+        </is>
+      </c>
+      <c r="C35" s="2" t="inlineStr">
+        <is>
+          <t>INE775A01035</t>
+        </is>
+      </c>
+      <c r="D35" s="2" t="inlineStr">
+        <is>
+          <t>Auto Components</t>
+        </is>
+      </c>
+      <c r="E35" s="12" t="n">
+        <v>25655031</v>
+      </c>
+      <c r="F35" s="6" t="n">
+        <v>31096.46</v>
+      </c>
+      <c r="G35" s="7" t="n">
+        <v>0.016</v>
+      </c>
+      <c r="J35" s="6" t="n"/>
+      <c r="K35" s="2" t="inlineStr">
+        <is>
+          <t>Leisure Services</t>
+        </is>
+      </c>
+      <c r="L35" s="7" t="n">
+        <v>0.0045</v>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36" s="2" t="n">
+        <v>29</v>
+      </c>
+      <c r="B36" s="2" t="inlineStr">
+        <is>
+          <t>Page Industries Limited</t>
+        </is>
+      </c>
+      <c r="C36" s="2" t="inlineStr">
+        <is>
+          <t>INE761H01022</t>
+        </is>
+      </c>
+      <c r="D36" s="2" t="inlineStr">
+        <is>
+          <t>Textiles &amp; Apparels</t>
+        </is>
+      </c>
+      <c r="E36" s="12" t="n">
+        <v>81778</v>
+      </c>
+      <c r="F36" s="6" t="n">
+        <v>30082.04</v>
+      </c>
+      <c r="G36" s="7" t="n">
+        <v>0.0155</v>
+      </c>
+      <c r="J36" s="6" t="n"/>
+      <c r="K36" s="2" t="inlineStr">
+        <is>
+          <t>Cash &amp; Equivalent</t>
+        </is>
+      </c>
+      <c r="L36" s="7" t="n">
+        <v>0.049</v>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37" s="2" t="n">
+        <v>30</v>
+      </c>
+      <c r="B37" s="2" t="inlineStr">
+        <is>
+          <t>Indus Towers Limited</t>
+        </is>
+      </c>
+      <c r="C37" s="2" t="inlineStr">
+        <is>
+          <t>INE121J01017</t>
+        </is>
+      </c>
+      <c r="D37" s="2" t="inlineStr">
+        <is>
+          <t>Telecom - Services</t>
+        </is>
+      </c>
+      <c r="E37" s="12" t="n">
+        <v>7232675</v>
+      </c>
+      <c r="F37" s="6" t="n">
+        <v>29650.35</v>
+      </c>
+      <c r="G37" s="7" t="n">
+        <v>0.0152</v>
+      </c>
+      <c r="J37" s="6" t="n"/>
+    </row>
+    <row r="38">
+      <c r="A38" s="2" t="n">
+        <v>31</v>
+      </c>
+      <c r="B38" s="2" t="inlineStr">
+        <is>
+          <t>UNO Minda Limited</t>
+        </is>
+      </c>
+      <c r="C38" s="2" t="inlineStr">
+        <is>
+          <t>INE405E01023</t>
+        </is>
+      </c>
+      <c r="D38" s="2" t="inlineStr">
+        <is>
+          <t>Auto Components</t>
+        </is>
+      </c>
+      <c r="E38" s="12" t="n">
+        <v>2576940</v>
+      </c>
+      <c r="F38" s="6" t="n">
+        <v>28668.46</v>
+      </c>
+      <c r="G38" s="7" t="n">
+        <v>0.0147</v>
+      </c>
+      <c r="J38" s="6" t="n"/>
+    </row>
+    <row r="39">
+      <c r="A39" s="2" t="n">
+        <v>32</v>
+      </c>
+      <c r="B39" s="2" t="inlineStr">
+        <is>
+          <t>MphasiS Limited</t>
+        </is>
+      </c>
+      <c r="C39" s="2" t="inlineStr">
+        <is>
+          <t>INE356A01018</t>
+        </is>
+      </c>
+      <c r="D39" s="2" t="inlineStr">
+        <is>
+          <t>IT - Software</t>
+        </is>
+      </c>
+      <c r="E39" s="12" t="n">
+        <v>1246962</v>
+      </c>
+      <c r="F39" s="6" t="n">
+        <v>28389.58</v>
+      </c>
+      <c r="G39" s="7" t="n">
+        <v>0.0146</v>
+      </c>
+      <c r="J39" s="6" t="n"/>
+    </row>
+    <row r="40">
+      <c r="A40" s="2" t="n">
+        <v>33</v>
+      </c>
+      <c r="B40" s="2" t="inlineStr">
+        <is>
+          <t>APL Apollo Tubes Limited</t>
+        </is>
+      </c>
+      <c r="C40" s="2" t="inlineStr">
+        <is>
+          <t>INE702C01027</t>
+        </is>
+      </c>
+      <c r="D40" s="2" t="inlineStr">
+        <is>
+          <t>Industrial Products</t>
+        </is>
+      </c>
+      <c r="E40" s="12" t="n">
+        <v>1426865</v>
+      </c>
+      <c r="F40" s="6" t="n">
+        <v>27181.78</v>
+      </c>
+      <c r="G40" s="7" t="n">
+        <v>0.014</v>
+      </c>
+      <c r="J40" s="6" t="n"/>
+    </row>
+    <row r="41">
+      <c r="A41" s="2" t="n">
+        <v>34</v>
+      </c>
+      <c r="B41" s="2" t="inlineStr">
+        <is>
+          <t>Bank of India</t>
+        </is>
+      </c>
+      <c r="C41" s="2" t="inlineStr">
+        <is>
+          <t>INE084A01016</t>
+        </is>
+      </c>
+      <c r="D41" s="2" t="inlineStr">
+        <is>
+          <t>Banks</t>
+        </is>
+      </c>
+      <c r="E41" s="12" t="n">
+        <v>19384361</v>
+      </c>
+      <c r="F41" s="6" t="n">
+        <v>27112.91</v>
+      </c>
+      <c r="G41" s="7" t="n">
+        <v>0.0139</v>
+      </c>
+      <c r="J41" s="6" t="n"/>
+    </row>
+    <row r="42">
+      <c r="A42" s="2" t="n">
+        <v>35</v>
+      </c>
+      <c r="B42" s="2" t="inlineStr">
+        <is>
+          <t>Oil India Limited</t>
+        </is>
+      </c>
+      <c r="C42" s="2" t="inlineStr">
+        <is>
+          <t>INE274J01014</t>
+        </is>
+      </c>
+      <c r="D42" s="2" t="inlineStr">
+        <is>
+          <t>Oil</t>
+        </is>
+      </c>
+      <c r="E42" s="12" t="n">
+        <v>5468084</v>
+      </c>
+      <c r="F42" s="6" t="n">
+        <v>26837.36</v>
+      </c>
+      <c r="G42" s="7" t="n">
+        <v>0.0138</v>
+      </c>
+      <c r="J42" s="6" t="n"/>
+    </row>
+    <row r="43">
+      <c r="A43" s="2" t="n">
+        <v>36</v>
+      </c>
+      <c r="B43" s="2" t="inlineStr">
+        <is>
+          <t>Shriram Finance Limited</t>
+        </is>
+      </c>
+      <c r="C43" s="2" t="inlineStr">
+        <is>
+          <t>INE721A01047</t>
+        </is>
+      </c>
+      <c r="D43" s="2" t="inlineStr">
+        <is>
+          <t>Finance</t>
+        </is>
+      </c>
+      <c r="E43" s="12" t="n">
+        <v>2844288</v>
+      </c>
+      <c r="F43" s="6" t="n">
+        <v>26660.93</v>
+      </c>
+      <c r="G43" s="7" t="n">
+        <v>0.0137</v>
+      </c>
+      <c r="J43" s="6" t="n"/>
+    </row>
+    <row r="44">
+      <c r="A44" s="2" t="n">
+        <v>37</v>
+      </c>
+      <c r="B44" s="2" t="inlineStr">
+        <is>
+          <t>Hindustan Petroleum Corporation Limited</t>
+        </is>
+      </c>
+      <c r="C44" s="2" t="inlineStr">
+        <is>
+          <t>INE094A01015</t>
+        </is>
+      </c>
+      <c r="D44" s="2" t="inlineStr">
+        <is>
+          <t>Petroleum Products</t>
+        </is>
+      </c>
+      <c r="E44" s="12" t="n">
+        <v>6987695</v>
+      </c>
+      <c r="F44" s="6" t="n">
+        <v>26172.41</v>
+      </c>
+      <c r="G44" s="7" t="n">
+        <v>0.0135</v>
+      </c>
+      <c r="J44" s="6" t="n"/>
+    </row>
+    <row r="45">
+      <c r="A45" s="2" t="n">
+        <v>38</v>
+      </c>
+      <c r="B45" s="2" t="inlineStr">
+        <is>
+          <t>Polycab India Limited</t>
+        </is>
+      </c>
+      <c r="C45" s="2" t="inlineStr">
+        <is>
+          <t>INE455K01017</t>
+        </is>
+      </c>
+      <c r="D45" s="2" t="inlineStr">
+        <is>
+          <t>Industrial Products</t>
+        </is>
+      </c>
+      <c r="E45" s="12" t="n">
+        <v>322463</v>
+      </c>
+      <c r="F45" s="6" t="n">
+        <v>26153.36</v>
+      </c>
+      <c r="G45" s="7" t="n">
+        <v>0.0134</v>
+      </c>
+      <c r="J45" s="6" t="n"/>
+    </row>
+    <row r="46">
+      <c r="A46" s="2" t="n">
+        <v>39</v>
+      </c>
+      <c r="B46" s="2" t="inlineStr">
         <is>
           <t>Power Finance Corporation Limited</t>
         </is>
       </c>
-      <c r="C20" s="1" t="inlineStr">
+      <c r="C46" s="2" t="inlineStr">
         <is>
           <t>INE134E01011</t>
         </is>
       </c>
-      <c r="D20" s="1" t="inlineStr">
+      <c r="D46" s="2" t="inlineStr">
         <is>
           <t>Finance</t>
         </is>
       </c>
-      <c r="E20" s="5" t="n">
-[...32 lines deleted...]
-      <c r="D21" s="1" t="inlineStr">
+      <c r="E46" s="12" t="n">
+        <v>5614179</v>
+      </c>
+      <c r="F46" s="6" t="n">
+        <v>25173.98</v>
+      </c>
+      <c r="G46" s="7" t="n">
+        <v>0.0129</v>
+      </c>
+      <c r="J46" s="6" t="n"/>
+    </row>
+    <row r="47">
+      <c r="A47" s="2" t="n">
+        <v>40</v>
+      </c>
+      <c r="B47" s="2" t="inlineStr">
+        <is>
+          <t>Atul Limited</t>
+        </is>
+      </c>
+      <c r="C47" s="2" t="inlineStr">
+        <is>
+          <t>INE100A01010</t>
+        </is>
+      </c>
+      <c r="D47" s="2" t="inlineStr">
+        <is>
+          <t>Chemicals &amp; Petrochemicals</t>
+        </is>
+      </c>
+      <c r="E47" s="12" t="n">
+        <v>368894</v>
+      </c>
+      <c r="F47" s="6" t="n">
+        <v>25149.35</v>
+      </c>
+      <c r="G47" s="7" t="n">
+        <v>0.0129</v>
+      </c>
+      <c r="J47" s="6" t="n"/>
+    </row>
+    <row r="48">
+      <c r="A48" s="2" t="n">
+        <v>41</v>
+      </c>
+      <c r="B48" s="2" t="inlineStr">
+        <is>
+          <t>Apollo Tyres Limited</t>
+        </is>
+      </c>
+      <c r="C48" s="2" t="inlineStr">
+        <is>
+          <t>INE438A01022</t>
+        </is>
+      </c>
+      <c r="D48" s="2" t="inlineStr">
+        <is>
+          <t>Auto Components</t>
+        </is>
+      </c>
+      <c r="E48" s="12" t="n">
+        <v>6148780</v>
+      </c>
+      <c r="F48" s="6" t="n">
+        <v>25111.62</v>
+      </c>
+      <c r="G48" s="7" t="n">
+        <v>0.0129</v>
+      </c>
+      <c r="J48" s="6" t="n"/>
+    </row>
+    <row r="49">
+      <c r="A49" s="2" t="n">
+        <v>42</v>
+      </c>
+      <c r="B49" s="2" t="inlineStr">
+        <is>
+          <t>KPIT Technologies Limited</t>
+        </is>
+      </c>
+      <c r="C49" s="2" t="inlineStr">
+        <is>
+          <t>INE04I401011</t>
+        </is>
+      </c>
+      <c r="D49" s="2" t="inlineStr">
+        <is>
+          <t>IT - Software</t>
+        </is>
+      </c>
+      <c r="E49" s="12" t="n">
+        <v>3106845</v>
+      </c>
+      <c r="F49" s="6" t="n">
+        <v>23582.51</v>
+      </c>
+      <c r="G49" s="7" t="n">
+        <v>0.0121</v>
+      </c>
+      <c r="J49" s="6" t="n"/>
+    </row>
+    <row r="50">
+      <c r="A50" s="2" t="n">
+        <v>43</v>
+      </c>
+      <c r="B50" s="2" t="inlineStr">
+        <is>
+          <t>Apar Industries Limited</t>
+        </is>
+      </c>
+      <c r="C50" s="2" t="inlineStr">
+        <is>
+          <t>INE372A01015</t>
+        </is>
+      </c>
+      <c r="D50" s="2" t="inlineStr">
+        <is>
+          <t>Electrical Equipment</t>
+        </is>
+      </c>
+      <c r="E50" s="12" t="n">
+        <v>189472</v>
+      </c>
+      <c r="F50" s="6" t="n">
+        <v>23363.79</v>
+      </c>
+      <c r="G50" s="7" t="n">
+        <v>0.012</v>
+      </c>
+      <c r="J50" s="6" t="n"/>
+    </row>
+    <row r="51">
+      <c r="A51" s="2" t="n">
+        <v>44</v>
+      </c>
+      <c r="B51" s="2" t="inlineStr">
+        <is>
+          <t>Eternal Limited</t>
+        </is>
+      </c>
+      <c r="C51" s="2" t="inlineStr">
+        <is>
+          <t>INE758T01015</t>
+        </is>
+      </c>
+      <c r="D51" s="2" t="inlineStr">
+        <is>
+          <t>Retailing</t>
+        </is>
+      </c>
+      <c r="E51" s="12" t="n">
+        <v>9360757</v>
+      </c>
+      <c r="F51" s="6" t="n">
+        <v>23123.88</v>
+      </c>
+      <c r="G51" s="7" t="n">
+        <v>0.0119</v>
+      </c>
+      <c r="J51" s="6" t="n"/>
+    </row>
+    <row r="52">
+      <c r="A52" s="2" t="n">
+        <v>45</v>
+      </c>
+      <c r="B52" s="2" t="inlineStr">
+        <is>
+          <t>PB Fintech Limited</t>
+        </is>
+      </c>
+      <c r="C52" s="2" t="inlineStr">
+        <is>
+          <t>INE417T01026</t>
+        </is>
+      </c>
+      <c r="D52" s="2" t="inlineStr">
+        <is>
+          <t>Financial Technology (Fintech)</t>
+        </is>
+      </c>
+      <c r="E52" s="12" t="n">
+        <v>1319802</v>
+      </c>
+      <c r="F52" s="6" t="n">
+        <v>21990.54</v>
+      </c>
+      <c r="G52" s="7" t="n">
+        <v>0.0113</v>
+      </c>
+      <c r="J52" s="6" t="n"/>
+    </row>
+    <row r="53">
+      <c r="A53" s="2" t="n">
+        <v>46</v>
+      </c>
+      <c r="B53" s="2" t="inlineStr">
+        <is>
+          <t>Gujarat Fluorochemicals Limited</t>
+        </is>
+      </c>
+      <c r="C53" s="2" t="inlineStr">
+        <is>
+          <t>INE09N301011</t>
+        </is>
+      </c>
+      <c r="D53" s="2" t="inlineStr">
+        <is>
+          <t>Chemicals &amp; Petrochemicals</t>
+        </is>
+      </c>
+      <c r="E53" s="12" t="n">
+        <v>607640</v>
+      </c>
+      <c r="F53" s="6" t="n">
+        <v>21887.19</v>
+      </c>
+      <c r="G53" s="7" t="n">
+        <v>0.0112</v>
+      </c>
+      <c r="J53" s="6" t="n"/>
+    </row>
+    <row r="54">
+      <c r="A54" s="2" t="n">
+        <v>47</v>
+      </c>
+      <c r="B54" s="2" t="inlineStr">
+        <is>
+          <t>Vishal Mega Mart Limited</t>
+        </is>
+      </c>
+      <c r="C54" s="2" t="inlineStr">
+        <is>
+          <t>INE01EA01019</t>
+        </is>
+      </c>
+      <c r="D54" s="2" t="inlineStr">
+        <is>
+          <t>Retailing</t>
+        </is>
+      </c>
+      <c r="E54" s="12" t="n">
+        <v>17027683</v>
+      </c>
+      <c r="F54" s="6" t="n">
+        <v>20823.15</v>
+      </c>
+      <c r="G54" s="7" t="n">
+        <v>0.0107</v>
+      </c>
+      <c r="J54" s="6" t="n"/>
+    </row>
+    <row r="55">
+      <c r="A55" s="2" t="n">
+        <v>48</v>
+      </c>
+      <c r="B55" s="2" t="inlineStr">
+        <is>
+          <t>Cholamandalam Financial Holdings Limited</t>
+        </is>
+      </c>
+      <c r="C55" s="2" t="inlineStr">
+        <is>
+          <t>INE149A01033</t>
+        </is>
+      </c>
+      <c r="D55" s="2" t="inlineStr">
+        <is>
+          <t>Finance</t>
+        </is>
+      </c>
+      <c r="E55" s="12" t="n">
+        <v>1321849</v>
+      </c>
+      <c r="F55" s="6" t="n">
+        <v>20569.29</v>
+      </c>
+      <c r="G55" s="7" t="n">
+        <v>0.0106</v>
+      </c>
+      <c r="J55" s="6" t="n"/>
+    </row>
+    <row r="56">
+      <c r="A56" s="2" t="n">
+        <v>49</v>
+      </c>
+      <c r="B56" s="2" t="inlineStr">
+        <is>
+          <t>PI Industries Limited</t>
+        </is>
+      </c>
+      <c r="C56" s="2" t="inlineStr">
+        <is>
+          <t>INE603J01030</t>
+        </is>
+      </c>
+      <c r="D56" s="2" t="inlineStr">
+        <is>
+          <t>Fertilizers &amp; Agrochemicals</t>
+        </is>
+      </c>
+      <c r="E56" s="12" t="n">
+        <v>666400</v>
+      </c>
+      <c r="F56" s="6" t="n">
+        <v>20357.19</v>
+      </c>
+      <c r="G56" s="7" t="n">
+        <v>0.0105</v>
+      </c>
+      <c r="J56" s="6" t="n"/>
+    </row>
+    <row r="57">
+      <c r="A57" s="2" t="n">
+        <v>50</v>
+      </c>
+      <c r="B57" s="2" t="inlineStr">
+        <is>
+          <t>Mahindra &amp; Mahindra Limited</t>
+        </is>
+      </c>
+      <c r="C57" s="2" t="inlineStr">
+        <is>
+          <t>INE101A01026</t>
+        </is>
+      </c>
+      <c r="D57" s="2" t="inlineStr">
+        <is>
+          <t>Automobiles</t>
+        </is>
+      </c>
+      <c r="E57" s="12" t="n">
+        <v>599611</v>
+      </c>
+      <c r="F57" s="6" t="n">
+        <v>18572.95</v>
+      </c>
+      <c r="G57" s="7" t="n">
+        <v>0.0095</v>
+      </c>
+      <c r="J57" s="6" t="n"/>
+    </row>
+    <row r="58">
+      <c r="A58" s="2" t="n">
+        <v>51</v>
+      </c>
+      <c r="B58" s="2" t="inlineStr">
+        <is>
+          <t>Dhanuka Agritech Limited</t>
+        </is>
+      </c>
+      <c r="C58" s="2" t="inlineStr">
+        <is>
+          <t>INE435G01025</t>
+        </is>
+      </c>
+      <c r="D58" s="2" t="inlineStr">
+        <is>
+          <t>Fertilizers &amp; Agrochemicals</t>
+        </is>
+      </c>
+      <c r="E58" s="12" t="n">
+        <v>1637906</v>
+      </c>
+      <c r="F58" s="6" t="n">
+        <v>17683.65</v>
+      </c>
+      <c r="G58" s="7" t="n">
+        <v>0.0091</v>
+      </c>
+      <c r="J58" s="6" t="n"/>
+    </row>
+    <row r="59">
+      <c r="A59" s="2" t="n">
+        <v>52</v>
+      </c>
+      <c r="B59" s="2" t="inlineStr">
+        <is>
+          <t>Alembic Pharmaceuticals Limited</t>
+        </is>
+      </c>
+      <c r="C59" s="2" t="inlineStr">
+        <is>
+          <t>INE901L01018</t>
+        </is>
+      </c>
+      <c r="D59" s="2" t="inlineStr">
         <is>
           <t>Pharmaceuticals &amp; Biotechnology</t>
         </is>
       </c>
-      <c r="E21" s="5" t="n">
-[...9 lines deleted...]
-      <c r="K21" s="1" t="inlineStr">
+      <c r="E59" s="12" t="n">
+        <v>2122883</v>
+      </c>
+      <c r="F59" s="6" t="n">
+        <v>16027.77</v>
+      </c>
+      <c r="G59" s="7" t="n">
+        <v>0.008200000000000001</v>
+      </c>
+      <c r="J59" s="6" t="n"/>
+    </row>
+    <row r="60">
+      <c r="A60" s="2" t="n">
+        <v>53</v>
+      </c>
+      <c r="B60" s="2" t="inlineStr">
+        <is>
+          <t>Emami Limited</t>
+        </is>
+      </c>
+      <c r="C60" s="2" t="inlineStr">
+        <is>
+          <t>INE548C01032</t>
+        </is>
+      </c>
+      <c r="D60" s="2" t="inlineStr">
+        <is>
+          <t>Personal Products</t>
+        </is>
+      </c>
+      <c r="E60" s="12" t="n">
+        <v>3509593</v>
+      </c>
+      <c r="F60" s="6" t="n">
+        <v>15600.14</v>
+      </c>
+      <c r="G60" s="7" t="n">
+        <v>0.008</v>
+      </c>
+      <c r="J60" s="6" t="n"/>
+    </row>
+    <row r="61">
+      <c r="A61" s="2" t="n">
+        <v>54</v>
+      </c>
+      <c r="B61" s="2" t="inlineStr">
+        <is>
+          <t>Hitachi Energy India Limited</t>
+        </is>
+      </c>
+      <c r="C61" s="2" t="inlineStr">
+        <is>
+          <t>INE07Y701011</t>
+        </is>
+      </c>
+      <c r="D61" s="2" t="inlineStr">
+        <is>
+          <t>Electrical Equipment</t>
+        </is>
+      </c>
+      <c r="E61" s="12" t="n">
+        <v>45579</v>
+      </c>
+      <c r="F61" s="6" t="n">
+        <v>15291.75</v>
+      </c>
+      <c r="G61" s="7" t="n">
+        <v>0.007900000000000001</v>
+      </c>
+      <c r="J61" s="6" t="n"/>
+    </row>
+    <row r="62">
+      <c r="A62" s="2" t="n">
+        <v>55</v>
+      </c>
+      <c r="B62" s="2" t="inlineStr">
+        <is>
+          <t>Cyient Limited</t>
+        </is>
+      </c>
+      <c r="C62" s="2" t="inlineStr">
+        <is>
+          <t>INE136B01020</t>
+        </is>
+      </c>
+      <c r="D62" s="2" t="inlineStr">
+        <is>
+          <t>IT - Services</t>
+        </is>
+      </c>
+      <c r="E62" s="12" t="n">
+        <v>1418197</v>
+      </c>
+      <c r="F62" s="6" t="n">
+        <v>12363.13</v>
+      </c>
+      <c r="G62" s="7" t="n">
+        <v>0.0064</v>
+      </c>
+      <c r="J62" s="6" t="n"/>
+    </row>
+    <row r="63">
+      <c r="A63" s="2" t="n">
+        <v>56</v>
+      </c>
+      <c r="B63" s="2" t="inlineStr">
+        <is>
+          <t>Lenskart Solutions Limited</t>
+        </is>
+      </c>
+      <c r="C63" s="2" t="inlineStr">
+        <is>
+          <t>INE956O01016</t>
+        </is>
+      </c>
+      <c r="D63" s="2" t="inlineStr">
         <is>
           <t>Retailing</t>
         </is>
       </c>
-      <c r="L21" s="7" t="n">
-[...93 lines deleted...]
-      <c r="D24" s="1" t="inlineStr">
+      <c r="E63" s="12" t="n">
+        <v>2238796</v>
+      </c>
+      <c r="F63" s="6" t="n">
+        <v>11551.07</v>
+      </c>
+      <c r="G63" s="7" t="n">
+        <v>0.0059</v>
+      </c>
+      <c r="J63" s="6" t="n"/>
+    </row>
+    <row r="64">
+      <c r="A64" s="2" t="n">
+        <v>57</v>
+      </c>
+      <c r="B64" s="2" t="inlineStr">
+        <is>
+          <t>Aster DM Healthcare Limited</t>
+        </is>
+      </c>
+      <c r="C64" s="2" t="inlineStr">
+        <is>
+          <t>INE914M01019</t>
+        </is>
+      </c>
+      <c r="D64" s="2" t="inlineStr">
+        <is>
+          <t>Healthcare Services</t>
+        </is>
+      </c>
+      <c r="E64" s="12" t="n">
+        <v>1612014</v>
+      </c>
+      <c r="F64" s="6" t="n">
+        <v>11301.02</v>
+      </c>
+      <c r="G64" s="7" t="n">
+        <v>0.0058</v>
+      </c>
+      <c r="J64" s="6" t="n"/>
+    </row>
+    <row r="65">
+      <c r="A65" s="2" t="n">
+        <v>58</v>
+      </c>
+      <c r="B65" s="2" t="inlineStr">
+        <is>
+          <t>Westlife Foodworld Limited</t>
+        </is>
+      </c>
+      <c r="C65" s="2" t="inlineStr">
+        <is>
+          <t>INE274F01020</t>
+        </is>
+      </c>
+      <c r="D65" s="2" t="inlineStr">
+        <is>
+          <t>Leisure Services</t>
+        </is>
+      </c>
+      <c r="E65" s="12" t="n">
+        <v>1850439</v>
+      </c>
+      <c r="F65" s="6" t="n">
+        <v>8805.309999999999</v>
+      </c>
+      <c r="G65" s="7" t="n">
+        <v>0.0045</v>
+      </c>
+      <c r="J65" s="6" t="n"/>
+    </row>
+    <row r="66">
+      <c r="A66" s="2" t="n">
+        <v>59</v>
+      </c>
+      <c r="B66" s="2" t="inlineStr">
+        <is>
+          <t>HDB Financial Services Limited</t>
+        </is>
+      </c>
+      <c r="C66" s="2" t="inlineStr">
+        <is>
+          <t>INE756I01012</t>
+        </is>
+      </c>
+      <c r="D66" s="2" t="inlineStr">
         <is>
           <t>Finance</t>
         </is>
       </c>
-      <c r="E24" s="5" t="n">
-[...450 lines deleted...]
-      <c r="D36" s="1" t="inlineStr">
+      <c r="E66" s="12" t="n">
+        <v>1308305</v>
+      </c>
+      <c r="F66" s="6" t="n">
+        <v>8590.33</v>
+      </c>
+      <c r="G66" s="7" t="n">
+        <v>0.0044</v>
+      </c>
+      <c r="J66" s="6" t="n"/>
+    </row>
+    <row r="67">
+      <c r="A67" s="2" t="n">
+        <v>60</v>
+      </c>
+      <c r="B67" s="2" t="inlineStr">
+        <is>
+          <t>Syngene International Limited</t>
+        </is>
+      </c>
+      <c r="C67" s="2" t="inlineStr">
+        <is>
+          <t>INE398R01022</t>
+        </is>
+      </c>
+      <c r="D67" s="2" t="inlineStr">
+        <is>
+          <t>Healthcare Services</t>
+        </is>
+      </c>
+      <c r="E67" s="12" t="n">
+        <v>1586541</v>
+      </c>
+      <c r="F67" s="6" t="n">
+        <v>7419.46</v>
+      </c>
+      <c r="G67" s="7" t="n">
+        <v>0.0038</v>
+      </c>
+      <c r="J67" s="6" t="n"/>
+    </row>
+    <row r="68">
+      <c r="A68" s="2" t="n">
+        <v>61</v>
+      </c>
+      <c r="B68" s="2" t="inlineStr">
+        <is>
+          <t>LG Electronics India Limited</t>
+        </is>
+      </c>
+      <c r="C68" s="2" t="inlineStr">
+        <is>
+          <t>INE324D01010</t>
+        </is>
+      </c>
+      <c r="D68" s="2" t="inlineStr">
         <is>
           <t>Consumer Durables</t>
         </is>
       </c>
-      <c r="E36" s="5" t="n">
-[...984 lines deleted...]
-        <v>81924</v>
+      <c r="E68" s="12" t="n">
+        <v>44919</v>
       </c>
       <c r="F68" s="6" t="n">
-        <v>720.77</v>
+        <v>715.5599999999999</v>
       </c>
       <c r="G68" s="7" t="n">
         <v>0.0004</v>
       </c>
       <c r="J68" s="6" t="n"/>
     </row>
     <row r="69">
-      <c r="A69" s="1" t="n">
+      <c r="A69" s="9" t="n"/>
+      <c r="B69" s="9" t="inlineStr">
+        <is>
+          <t>Total</t>
+        </is>
+      </c>
+      <c r="C69" s="9" t="n"/>
+      <c r="D69" s="9" t="n"/>
+      <c r="E69" s="9" t="n"/>
+      <c r="F69" s="10" t="n">
+        <v>1851018.2</v>
+      </c>
+      <c r="G69" s="11" t="n">
+        <v>0.951</v>
+      </c>
+    </row>
+    <row r="71">
+      <c r="B71" s="4" t="inlineStr">
+        <is>
+          <t>MONEY MARKET INSTRUMENTS</t>
+        </is>
+      </c>
+    </row>
+    <row r="72">
+      <c r="A72" s="2" t="n">
         <v>62</v>
       </c>
-      <c r="B69" s="1" t="inlineStr">
-[...27 lines deleted...]
-      <c r="B70" s="8" t="inlineStr">
+      <c r="B72" s="4" t="inlineStr">
+        <is>
+          <t>TREPS / Reverse Repo Investments</t>
+        </is>
+      </c>
+      <c r="F72" s="6" t="n">
+        <v>96388.61</v>
+      </c>
+      <c r="G72" s="7" t="n">
+        <v>0.0495</v>
+      </c>
+      <c r="H72" s="8" t="n">
+        <v>46146</v>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73" s="9" t="n"/>
+      <c r="B73" s="9" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
-      <c r="C70" s="8" t="n"/>
-[...37 lines deleted...]
-      <c r="B74" s="8" t="inlineStr">
+      <c r="C73" s="9" t="n"/>
+      <c r="D73" s="9" t="n"/>
+      <c r="E73" s="9" t="n"/>
+      <c r="F73" s="10" t="n">
+        <v>96388.61</v>
+      </c>
+      <c r="G73" s="11" t="n">
+        <v>0.0495</v>
+      </c>
+    </row>
+    <row r="75">
+      <c r="B75" s="4" t="inlineStr">
+        <is>
+          <t>Cash &amp; Cash Equivalent</t>
+        </is>
+      </c>
+    </row>
+    <row r="76">
+      <c r="B76" s="2" t="inlineStr">
+        <is>
+          <t>Net Receivables/Payables</t>
+        </is>
+      </c>
+      <c r="E76" s="12" t="n"/>
+      <c r="F76" s="6" t="n">
+        <v>-1509.95</v>
+      </c>
+      <c r="G76" s="7" t="n">
+        <v>-0.0005</v>
+      </c>
+      <c r="J76" s="6" t="n"/>
+    </row>
+    <row r="77">
+      <c r="A77" s="9" t="n"/>
+      <c r="B77" s="9" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
-      <c r="C74" s="8" t="n"/>
-[...45 lines deleted...]
-        <v>0.0008</v>
+      <c r="C77" s="9" t="n"/>
+      <c r="D77" s="9" t="n"/>
+      <c r="E77" s="9" t="n"/>
+      <c r="F77" s="10" t="n">
+        <v>-1509.95</v>
+      </c>
+      <c r="G77" s="11" t="n">
+        <v>-0.0005</v>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79" s="5" t="n"/>
+      <c r="B79" s="5" t="inlineStr">
+        <is>
+          <t>GRAND TOTAL</t>
+        </is>
+      </c>
+      <c r="C79" s="5" t="n"/>
+      <c r="D79" s="5" t="n"/>
+      <c r="E79" s="5" t="n"/>
+      <c r="F79" s="13" t="n">
+        <v>1945896.86</v>
+      </c>
+      <c r="G79" s="14" t="n">
+        <v>1</v>
       </c>
     </row>
     <row r="80">
-      <c r="A80" s="4" t="n"/>
-[...11 lines deleted...]
-      <c r="G80" s="13" t="n">
+      <c r="A80" s="2" t="inlineStr">
+        <is>
+          <t>Notes:</t>
+        </is>
+      </c>
+    </row>
+    <row r="81">
+      <c r="A81" s="16" t="n">
         <v>1</v>
       </c>
-    </row>
-[...11 lines deleted...]
-      <c r="B82" s="15" t="inlineStr">
+      <c r="B81" s="16" t="inlineStr">
         <is>
           <t>Market value includes accrued interest</t>
         </is>
       </c>
     </row>
-    <row r="84" ht="14.5" customHeight="1" s="45">
-      <c r="B84" s="39" t="inlineStr">
+    <row r="82" ht="27" customHeight="1" s="49">
+      <c r="A82" s="16" t="n">
+        <v>2</v>
+      </c>
+      <c r="B82" s="16" t="inlineStr">
+        <is>
+          <t>Net Assets does not include unit activity for the last day of the month</t>
+        </is>
+      </c>
+    </row>
+    <row r="86" ht="14.5" customHeight="1" s="49">
+      <c r="B86" s="1" t="inlineStr">
         <is>
           <t>Scheme Riskometer</t>
         </is>
       </c>
     </row>
-    <row r="97" ht="14.5" customHeight="1" s="45">
-      <c r="B97" s="39" t="inlineStr">
+    <row r="100" ht="14.5" customHeight="1" s="49">
+      <c r="B100" s="1" t="inlineStr">
         <is>
           <t>Benchmark Riskometer: Nifty Midcap 150 TRI</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="B1:F1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:A1"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Rohit Pandey</dc:creator>
+  <dc:creator>Rahul Jain</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:lastModifiedBy></cp:lastModifiedBy>
 </cp:coreProperties>
 </file>