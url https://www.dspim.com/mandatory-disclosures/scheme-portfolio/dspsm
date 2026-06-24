--- v5 (2026-06-04)
+++ v6 (2026-06-24)
@@ -1,502 +1,915 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
+<file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" Id="rId4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <bookViews>
-    <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" tabRatio="911" firstSheet="8" autoFilterDateGrouping="1"/>
+    <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" tabRatio="878" firstSheet="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="MIDCAP" sheetId="1" state="visible" r:id="rId1"/>
     <sheet name="Sheet1" sheetId="2" state="hidden" r:id="rId2"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="191029" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <numFmts count="2">
-[...1 lines deleted...]
-    <numFmt numFmtId="165" formatCode="_(* #,##0_);_(* \(#,##0\);"/>
+  <numFmts count="8">
+    <numFmt numFmtId="164" formatCode="0.000"/>
+    <numFmt numFmtId="165" formatCode="0.0000"/>
+    <numFmt numFmtId="166" formatCode="_(* #,##0_);_(* \(#,##0\);"/>
+    <numFmt numFmtId="167" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);"/>
+    <numFmt numFmtId="168" formatCode="#,##0.00_);\(#,##0.00\)%"/>
+    <numFmt numFmtId="169" formatCode="_(* #,##0.0000_);_(* \(#,##0.0000\);_(* &quot;-&quot;??_);_(@_)"/>
+    <numFmt numFmtId="170" formatCode="#,##0.0000_);\(#,##0.0000\)"/>
+    <numFmt numFmtId="171" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;??_);_(@_)"/>
   </numFmts>
-  <fonts count="16">
+  <fonts count="22">
     <font>
-      <name val="Aptos Narrow"/>
+      <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <name val="trebuchet MS"/>
-[...38 lines deleted...]
-      <name val="Aptos Narrow"/>
+      <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <name val="Trebuchet MS"/>
-[...11 lines deleted...]
-      <name val="Aptos Narrow"/>
+      <name val="Calibri"/>
       <family val="2"/>
       <color theme="10"/>
       <sz val="11"/>
       <u val="single"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <name val="Arial"/>
+      <name val="Trebuchet MS"/>
+      <family val="2"/>
+      <sz val="9"/>
+    </font>
+    <font>
+      <name val="Trebuchet MS"/>
       <family val="2"/>
       <b val="1"/>
       <color rgb="FF000000"/>
       <sz val="9"/>
     </font>
     <font>
-      <name val="Arial"/>
+      <name val="Trebuchet MS"/>
       <family val="2"/>
       <color rgb="FF000000"/>
       <sz val="9"/>
     </font>
     <font>
-      <name val="Times New Roman"/>
-[...2 lines deleted...]
-      <sz val="10"/>
+      <name val="trebuchet MS"/>
+      <family val="2"/>
+      <b val="1"/>
+      <color rgb="FFFFFFFF"/>
+      <sz val="9"/>
     </font>
     <font>
-      <name val="Trebuchet MS"/>
+      <name val="trebuchet MS"/>
+      <family val="2"/>
+      <color theme="1"/>
+      <sz val="9"/>
+    </font>
+    <font>
+      <name val="trebuchet MS"/>
+      <family val="2"/>
+      <b val="1"/>
+      <color theme="1"/>
+      <sz val="9"/>
+    </font>
+    <font>
+      <name val="trebuchet MS"/>
+      <family val="2"/>
+      <color indexed="8"/>
+      <sz val="9"/>
+    </font>
+    <font>
+      <name val="trebuchet MS"/>
       <family val="2"/>
       <b val="1"/>
       <color indexed="8"/>
-      <sz val="10"/>
+      <sz val="9"/>
+    </font>
+    <font>
+      <name val="trebuchet MS"/>
+      <family val="2"/>
+      <b val="1"/>
+      <color rgb="FF000000"/>
+      <sz val="9"/>
       <u val="single"/>
     </font>
     <font>
       <name val="trebuchet MS"/>
       <family val="2"/>
+      <b val="1"/>
+      <color rgb="FF333333"/>
+      <sz val="9"/>
+    </font>
+    <font>
+      <name val="trebuchet MS"/>
+      <family val="2"/>
+      <b val="1"/>
+      <sz val="9"/>
+    </font>
+    <font>
+      <name val="trebuchet MS"/>
+      <family val="2"/>
+      <b val="1"/>
       <color rgb="FFFF0000"/>
-      <sz val="10"/>
+      <sz val="9"/>
+    </font>
+    <font>
+      <name val="trebuchet MS"/>
+      <family val="2"/>
+      <i val="1"/>
+      <sz val="9"/>
+    </font>
+    <font>
+      <name val="trebuchet MS"/>
+      <family val="2"/>
+      <color rgb="FFFF0000"/>
+      <sz val="9"/>
+    </font>
+    <font>
+      <name val="trebuchet MS"/>
+      <family val="2"/>
+      <b val="1"/>
+      <strike val="1"/>
+      <sz val="9"/>
+    </font>
+    <font>
+      <name val="trebuchet MS"/>
+      <family val="2"/>
+      <b val="1"/>
+      <color indexed="8"/>
+      <sz val="9"/>
+      <u val="single"/>
+    </font>
+    <font>
+      <name val="trebuchet MS"/>
+      <family val="2"/>
+      <color theme="10"/>
+      <sz val="9"/>
+      <u val="single"/>
+    </font>
+    <font>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <color theme="1"/>
+      <sz val="9"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <color theme="10"/>
+      <sz val="9"/>
+      <u val="single"/>
+      <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="6">
     <fill>
       <patternFill/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF000000"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFC0C0C0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="0"/>
+        <fgColor rgb="FFDBDBDB"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FFDBDBDB"/>
+        <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="11">
+  <borders count="16">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
-      <right style="thin">
-[...1 lines deleted...]
-      </right>
+      <right/>
       <top/>
-      <bottom/>
-[...29 lines deleted...]
-      </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="4">
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+  <cellStyleXfs count="8">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="9" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="43" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="43" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="43" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="71">
+  <cellXfs count="178">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
-[...14 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="5" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="3" fillId="5" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="10" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="167" fontId="7" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="10" fontId="7" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="3" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="167" fontId="8" fillId="3" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="10" fontId="8" fillId="3" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="15" fontId="7" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="167" fontId="6" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="10" fontId="6" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="4" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="10" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="1">
+    <xf numFmtId="10" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="4" fontId="2" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="4" fontId="7" fillId="0" borderId="3" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="top"/>
     </xf>
-    <xf numFmtId="14" fontId="2" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="14" fontId="7" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="top"/>
     </xf>
-    <xf numFmtId="14" fontId="2" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="4" fontId="7" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="14" fontId="7" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="5" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="4" fontId="13" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-[...4 lines deleted...]
-    </xf>
+    <xf numFmtId="10" fontId="5" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="10" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="10" fontId="7" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="4" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="6" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="7" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="8" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="4" fontId="7" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="7" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="43" fontId="13" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="43" fontId="8" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="43" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="43" fontId="7" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="7" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="8" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="8" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="4" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="11" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="5" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="1" pivotButton="0" quotePrefix="1" xfId="0"/>
+    <xf numFmtId="39" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="10" fontId="3" fillId="0" borderId="1" pivotButton="0" quotePrefix="1" xfId="1"/>
+    <xf numFmtId="168" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="168" fontId="3" fillId="0" borderId="12" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="11" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="13" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="43" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="3">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="10" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="2"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="2"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="8" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="10" fontId="7" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="169" fontId="7" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="8" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="10" fontId="8" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="10" fontId="8" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="10" fontId="7" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="10" fontId="8" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="10" fontId="7" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="170" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="10" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="2">
       <alignment vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="4" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="43" fontId="7" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="4" fontId="7" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="171" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="5">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="15" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="5">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="4"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="10" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="10" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="171" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="5">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="171" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="4"/>
+    <xf numFmtId="171" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="4"/>
+    <xf numFmtId="171" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="5">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="171" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="6">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="6">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="6">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="4"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="171" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="7">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="4"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="2"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="2"/>
+    <xf numFmtId="4" fontId="20" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="43" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="10" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="43" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="10" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="9" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="10" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="9" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="10" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="2" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="4" fontId="9" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-[...15 lines deleted...]
-    <xf numFmtId="10" fontId="2" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="10" fontId="4" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
-    <xf numFmtId="10" fontId="4" fillId="5" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="10" fontId="7" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
-[...16 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="167" fontId="7" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="167" fontId="8" fillId="3" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="167" fontId="6" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-[...11 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="5" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="10" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="168" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="168" fontId="3" fillId="0" borderId="12" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="10" fontId="0" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-[...35 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
   </cellXfs>
-  <cellStyles count="4">
+  <cellStyles count="8">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Percent" xfId="1" builtinId="5"/>
-    <cellStyle name="Normal 3 4 2 2 4" xfId="2"/>
-    <cellStyle name="Hyperlink" xfId="3" builtinId="8"/>
+    <cellStyle name="Hyperlink" xfId="2" builtinId="8"/>
+    <cellStyle name="Comma" xfId="3" builtinId="3"/>
+    <cellStyle name="Normal 3 2" xfId="4"/>
+    <cellStyle name="Comma 4 2" xfId="5"/>
+    <cellStyle name="Normal 3 2 10" xfId="6"/>
+    <cellStyle name="Comma 4 2 2 2" xfId="7"/>
   </cellStyles>
+  <dxfs count="16">
+    <dxf>
+      <numFmt numFmtId="172" formatCode="#,##0.000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="173" formatCode="#,##0.0000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="4" formatCode="#,##0.00"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="174" formatCode="&quot;-&quot;"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="172" formatCode="#,##0.000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="173" formatCode="#,##0.0000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="4" formatCode="#,##0.00"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="174" formatCode="&quot;-&quot;"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="172" formatCode="#,##0.000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="173" formatCode="#,##0.0000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="4" formatCode="#,##0.00"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="174" formatCode="&quot;-&quot;"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="172" formatCode="#,##0.000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="173" formatCode="#,##0.0000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="4" formatCode="#,##0.00"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="174" formatCode="&quot;-&quot;"/>
+    </dxf>
+  </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00800000"/>
       <rgbColor rgb="00008000"/>
       <rgbColor rgb="00000080"/>
       <rgbColor rgb="00808000"/>
       <rgbColor rgb="00800080"/>
       <rgbColor rgb="00008080"/>
@@ -537,276 +950,242 @@
       <rgbColor rgb="00003366"/>
       <rgbColor rgb="00339966"/>
       <rgbColor rgb="00003300"/>
       <rgbColor rgb="00333300"/>
       <rgbColor rgb="00993300"/>
       <rgbColor rgb="00993366"/>
       <rgbColor rgb="00333399"/>
       <rgbColor rgb="00333333"/>
     </indexedColors>
   </colors>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId4" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image1.png" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image2.png" Id="rId2" /></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <wsDr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
   <twoCellAnchor editAs="oneCell">
     <from>
       <col>1</col>
       <colOff>0</colOff>
-      <row>87</row>
+      <row>85</row>
       <rowOff>0</rowOff>
     </from>
     <to>
       <col>1</col>
       <colOff>2374900</colOff>
-      <row>96</row>
-      <rowOff>31750</rowOff>
+      <row>95</row>
+      <rowOff>3528</rowOff>
     </to>
     <pic>
       <nvPicPr>
         <cNvPr id="2" name="Picture 1"/>
         <cNvPicPr>
           <a:picLocks/>
         </cNvPicPr>
       </nvPicPr>
       <blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </blipFill>
       <spPr>
         <a:xfrm>
-          <a:off x="438150" y="16830675"/>
-          <a:ext cx="2374900" cy="1746250"/>
+          <a:off x="457200" y="14998700"/>
+          <a:ext cx="2374900" cy="1574800"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <avLst/>
         </a:prstGeom>
         <a:ln>
           <a:prstDash val="solid"/>
         </a:ln>
       </spPr>
     </pic>
     <clientData/>
   </twoCellAnchor>
   <twoCellAnchor editAs="oneCell">
     <from>
       <col>1</col>
       <colOff>0</colOff>
-      <row>101</row>
+      <row>99</row>
       <rowOff>0</rowOff>
     </from>
     <to>
       <col>1</col>
       <colOff>2374900</colOff>
-      <row>110</row>
-      <rowOff>31750</rowOff>
+      <row>109</row>
+      <rowOff>3528</rowOff>
     </to>
     <pic>
       <nvPicPr>
         <cNvPr id="3" name="Picture 2"/>
         <cNvPicPr>
           <a:picLocks/>
         </cNvPicPr>
       </nvPicPr>
       <blipFill>
         <a:blip r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </blipFill>
       <spPr>
         <a:xfrm>
-          <a:off x="438150" y="19516725"/>
-          <a:ext cx="2374900" cy="1746250"/>
+          <a:off x="457200" y="17411700"/>
+          <a:ext cx="2374900" cy="1574800"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <avLst/>
         </a:prstGeom>
         <a:ln>
           <a:prstDash val="solid"/>
         </a:ln>
       </spPr>
     </pic>
     <clientData/>
   </twoCellAnchor>
 </wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="0E2841"/>
+        <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E8E8E8"/>
+        <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="156082"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="E97132"/>
+        <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="196B24"/>
+        <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="0F9ED5"/>
+        <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="A02B93"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="4EA72E"/>
+        <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="467886"/>
+        <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="96607D"/>
+        <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
+        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Aptos Narrow" panose="02110004020202020204"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -824,65 +1203,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...5 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -903,2431 +1282,3101 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...19 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:L100"/>
+  <dimension ref="A1:L156"/>
   <sheetViews>
-    <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="C8" sqref="C8"/>
+    <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+      <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="8" defaultColWidth="8.7265625" defaultRowHeight="13.5"/>
+  <sheetFormatPr baseColWidth="8" defaultColWidth="8.7265625" defaultRowHeight="12"/>
   <cols>
-    <col width="6.54296875" bestFit="1" customWidth="1" style="2" min="1" max="1"/>
-[...11 lines deleted...]
-    <col width="8.7265625" customWidth="1" style="2" min="13" max="16384"/>
+    <col width="7.1796875" bestFit="1" customWidth="1" style="154" min="1" max="1"/>
+    <col width="44.54296875" customWidth="1" style="154" min="2" max="2"/>
+    <col width="18.08984375" customWidth="1" style="154" min="3" max="3"/>
+    <col width="26.1796875" customWidth="1" style="154" min="4" max="4"/>
+    <col width="16.453125" customWidth="1" style="154" min="5" max="5"/>
+    <col width="20.08984375" customWidth="1" style="154" min="6" max="6"/>
+    <col width="12.08984375" customWidth="1" style="154" min="7" max="7"/>
+    <col width="12.81640625" bestFit="1" customWidth="1" style="154" min="8" max="8"/>
+    <col width="14.54296875" bestFit="1" customWidth="1" style="154" min="9" max="9"/>
+    <col width="8.26953125" bestFit="1" customWidth="1" style="154" min="10" max="10"/>
+    <col width="29" bestFit="1" customWidth="1" style="154" min="11" max="11"/>
+    <col width="7.81640625" bestFit="1" customWidth="1" style="154" min="12" max="12"/>
+    <col width="8.7265625" customWidth="1" style="154" min="13" max="16384"/>
   </cols>
   <sheetData>
-    <row r="1" ht="19" customHeight="1" s="49">
-[...1 lines deleted...]
-      <c r="B1" s="48" t="inlineStr">
+    <row r="1">
+      <c r="A1" s="153" t="n"/>
+      <c r="B1" s="153" t="inlineStr">
         <is>
           <t>DSP Mid Cap Fund</t>
         </is>
       </c>
     </row>
     <row r="2">
-      <c r="B2" s="4" t="inlineStr">
-[...1 lines deleted...]
-          <t>Portfolio as on April 30, 2026</t>
+      <c r="B2" s="10" t="inlineStr">
+        <is>
+          <t>Portfolio as on May 31, 2026</t>
         </is>
       </c>
     </row>
     <row r="4">
-      <c r="A4" s="5" t="inlineStr">
+      <c r="A4" s="153" t="inlineStr">
         <is>
           <t>Sr. No.</t>
         </is>
       </c>
-      <c r="B4" s="5" t="inlineStr">
+      <c r="B4" s="153" t="inlineStr">
         <is>
           <t>Name of Instrument</t>
         </is>
       </c>
-      <c r="C4" s="5" t="inlineStr">
+      <c r="C4" s="153" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
-      <c r="D4" s="5" t="inlineStr">
+      <c r="D4" s="153" t="inlineStr">
         <is>
           <t>Rating/Industry</t>
         </is>
       </c>
-      <c r="E4" s="5" t="inlineStr">
+      <c r="E4" s="153" t="inlineStr">
         <is>
           <t>Quantity</t>
         </is>
       </c>
-      <c r="F4" s="5" t="inlineStr">
+      <c r="F4" s="153" t="inlineStr">
         <is>
           <t>Market value (Rs. In lakhs)</t>
         </is>
       </c>
-      <c r="G4" s="5" t="inlineStr">
+      <c r="G4" s="153" t="inlineStr">
         <is>
           <t>% to Net Assets</t>
         </is>
       </c>
-      <c r="H4" s="5" t="inlineStr">
+      <c r="H4" s="153" t="inlineStr">
         <is>
           <t>Maturity Date</t>
         </is>
       </c>
-      <c r="I4" s="5" t="inlineStr">
+      <c r="I4" s="153" t="inlineStr">
         <is>
           <t>Put/Call Option</t>
         </is>
       </c>
-      <c r="J4" s="5" t="inlineStr">
+      <c r="J4" s="153" t="inlineStr">
         <is>
           <t>YTM (%)</t>
         </is>
       </c>
     </row>
     <row r="6">
-      <c r="B6" s="4" t="inlineStr">
+      <c r="B6" s="10" t="inlineStr">
         <is>
           <t>EQUITY &amp; EQUITY RELATED</t>
         </is>
       </c>
     </row>
     <row r="7">
-      <c r="B7" s="4" t="inlineStr">
+      <c r="B7" s="10" t="inlineStr">
         <is>
           <t>Listed / awaiting listing on the stock exchanges</t>
         </is>
       </c>
     </row>
     <row r="8">
-      <c r="A8" s="2" t="n">
+      <c r="A8" s="154" t="n">
         <v>1</v>
       </c>
-      <c r="B8" s="2" t="inlineStr">
+      <c r="B8" s="154" t="inlineStr">
         <is>
           <t>Coforge Limited</t>
         </is>
       </c>
-      <c r="C8" s="2" t="inlineStr">
+      <c r="C8" s="154" t="inlineStr">
         <is>
           <t>INE591G01025</t>
         </is>
       </c>
-      <c r="D8" s="2" t="inlineStr">
+      <c r="D8" s="154" t="inlineStr">
         <is>
           <t>IT - Software</t>
         </is>
       </c>
-      <c r="E8" s="12" t="n">
+      <c r="E8" s="169" t="n">
         <v>5440349</v>
       </c>
-      <c r="F8" s="6" t="n">
-[...6 lines deleted...]
-      <c r="K8" s="4" t="inlineStr">
+      <c r="F8" s="170" t="n">
+        <v>77350.88</v>
+      </c>
+      <c r="G8" s="13" t="n">
+        <v>0.0393</v>
+      </c>
+      <c r="J8" s="170" t="n"/>
+      <c r="K8" s="10" t="inlineStr">
         <is>
           <t>Sector/Rating</t>
         </is>
       </c>
-      <c r="L8" s="4" t="inlineStr">
+      <c r="L8" s="10" t="inlineStr">
         <is>
           <t>Percent</t>
         </is>
       </c>
     </row>
     <row r="9">
-      <c r="A9" s="2" t="n">
+      <c r="A9" s="154" t="n">
         <v>2</v>
       </c>
-      <c r="B9" s="2" t="inlineStr">
+      <c r="B9" s="154" t="inlineStr">
         <is>
           <t>Cholamandalam Investment and Finance Company Limited</t>
         </is>
       </c>
-      <c r="C9" s="2" t="inlineStr">
+      <c r="C9" s="154" t="inlineStr">
         <is>
           <t>INE121A01024</t>
         </is>
       </c>
-      <c r="D9" s="2" t="inlineStr">
+      <c r="D9" s="154" t="inlineStr">
         <is>
           <t>Finance</t>
         </is>
       </c>
-      <c r="E9" s="12" t="n">
+      <c r="E9" s="169" t="n">
         <v>3478940</v>
       </c>
-      <c r="F9" s="6" t="n">
-[...6 lines deleted...]
-      <c r="K9" s="2" t="inlineStr">
+      <c r="F9" s="170" t="n">
+        <v>53495.66</v>
+      </c>
+      <c r="G9" s="13" t="n">
+        <v>0.0272</v>
+      </c>
+      <c r="J9" s="170" t="n"/>
+      <c r="K9" s="154" t="inlineStr">
         <is>
           <t>Auto Components</t>
         </is>
       </c>
-      <c r="L9" s="7" t="n">
-        <v>0.1058</v>
+      <c r="L9" s="13" t="n">
+        <v>0.1092</v>
       </c>
     </row>
     <row r="10">
-      <c r="A10" s="2" t="n">
+      <c r="A10" s="154" t="n">
         <v>3</v>
       </c>
-      <c r="B10" s="2" t="inlineStr">
+      <c r="B10" s="154" t="inlineStr">
         <is>
           <t>Fortis Healthcare Limited</t>
         </is>
       </c>
-      <c r="C10" s="2" t="inlineStr">
+      <c r="C10" s="154" t="inlineStr">
         <is>
           <t>INE061F01013</t>
         </is>
       </c>
-      <c r="D10" s="2" t="inlineStr">
+      <c r="D10" s="154" t="inlineStr">
         <is>
           <t>Healthcare Services</t>
         </is>
       </c>
-      <c r="E10" s="12" t="n">
+      <c r="E10" s="169" t="n">
         <v>5713758</v>
       </c>
-      <c r="F10" s="6" t="n">
-[...6 lines deleted...]
-      <c r="K10" s="2" t="inlineStr">
+      <c r="F10" s="170" t="n">
+        <v>53049.39</v>
+      </c>
+      <c r="G10" s="13" t="n">
+        <v>0.027</v>
+      </c>
+      <c r="J10" s="170" t="n"/>
+      <c r="K10" s="154" t="inlineStr">
         <is>
           <t>Industrial Products</t>
         </is>
       </c>
-      <c r="L10" s="7" t="n">
-        <v>0.08649999999999999</v>
+      <c r="L10" s="13" t="n">
+        <v>0.09089999999999999</v>
       </c>
     </row>
     <row r="11">
-      <c r="A11" s="2" t="n">
+      <c r="A11" s="154" t="n">
         <v>4</v>
       </c>
-      <c r="B11" s="2" t="inlineStr">
+      <c r="B11" s="154" t="inlineStr">
+        <is>
+          <t>Nippon Life India Asset Management Limited</t>
+        </is>
+      </c>
+      <c r="C11" s="154" t="inlineStr">
+        <is>
+          <t>INE298J01013</t>
+        </is>
+      </c>
+      <c r="D11" s="154" t="inlineStr">
+        <is>
+          <t>Capital Markets</t>
+        </is>
+      </c>
+      <c r="E11" s="169" t="n">
+        <v>4541962</v>
+      </c>
+      <c r="F11" s="170" t="n">
+        <v>49970.67</v>
+      </c>
+      <c r="G11" s="13" t="n">
+        <v>0.0254</v>
+      </c>
+      <c r="J11" s="170" t="n"/>
+      <c r="K11" s="154" t="inlineStr">
+        <is>
+          <t>Finance</t>
+        </is>
+      </c>
+      <c r="L11" s="13" t="n">
+        <v>0.0847</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" s="154" t="n">
+        <v>5</v>
+      </c>
+      <c r="B12" s="154" t="inlineStr">
+        <is>
+          <t>Max Financial Services Limited</t>
+        </is>
+      </c>
+      <c r="C12" s="154" t="inlineStr">
+        <is>
+          <t>INE180A01020</t>
+        </is>
+      </c>
+      <c r="D12" s="154" t="inlineStr">
+        <is>
+          <t>Insurance</t>
+        </is>
+      </c>
+      <c r="E12" s="169" t="n">
+        <v>2946419</v>
+      </c>
+      <c r="F12" s="170" t="n">
+        <v>49323.05</v>
+      </c>
+      <c r="G12" s="13" t="n">
+        <v>0.0251</v>
+      </c>
+      <c r="J12" s="170" t="n"/>
+      <c r="K12" s="154" t="inlineStr">
+        <is>
+          <t>Banks</t>
+        </is>
+      </c>
+      <c r="L12" s="13" t="n">
+        <v>0.07630000000000001</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" s="154" t="n">
+        <v>6</v>
+      </c>
+      <c r="B13" s="154" t="inlineStr">
+        <is>
+          <t>Bharat Forge Limited</t>
+        </is>
+      </c>
+      <c r="C13" s="154" t="inlineStr">
+        <is>
+          <t>INE465A01025</t>
+        </is>
+      </c>
+      <c r="D13" s="154" t="inlineStr">
+        <is>
+          <t>Auto Components</t>
+        </is>
+      </c>
+      <c r="E13" s="169" t="n">
+        <v>2413073</v>
+      </c>
+      <c r="F13" s="170" t="n">
+        <v>47228.66</v>
+      </c>
+      <c r="G13" s="13" t="n">
+        <v>0.024</v>
+      </c>
+      <c r="J13" s="170" t="n"/>
+      <c r="K13" s="154" t="inlineStr">
+        <is>
+          <t>IT - Software</t>
+        </is>
+      </c>
+      <c r="L13" s="13" t="n">
+        <v>0.0659</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" s="154" t="n">
+        <v>7</v>
+      </c>
+      <c r="B14" s="154" t="inlineStr">
+        <is>
+          <t>The Phoenix Mills Limited</t>
+        </is>
+      </c>
+      <c r="C14" s="154" t="inlineStr">
+        <is>
+          <t>INE211B01039</t>
+        </is>
+      </c>
+      <c r="D14" s="154" t="inlineStr">
+        <is>
+          <t>Realty</t>
+        </is>
+      </c>
+      <c r="E14" s="169" t="n">
+        <v>2637188</v>
+      </c>
+      <c r="F14" s="170" t="n">
+        <v>46709.87</v>
+      </c>
+      <c r="G14" s="13" t="n">
+        <v>0.0237</v>
+      </c>
+      <c r="J14" s="170" t="n"/>
+      <c r="K14" s="154" t="inlineStr">
+        <is>
+          <t>Pharmaceuticals &amp; Biotechnology</t>
+        </is>
+      </c>
+      <c r="L14" s="13" t="n">
+        <v>0.0491</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" s="154" t="n">
+        <v>8</v>
+      </c>
+      <c r="B15" s="154" t="inlineStr">
+        <is>
+          <t>IPCA Laboratories Limited</t>
+        </is>
+      </c>
+      <c r="C15" s="154" t="inlineStr">
+        <is>
+          <t>INE571A01038</t>
+        </is>
+      </c>
+      <c r="D15" s="154" t="inlineStr">
+        <is>
+          <t>Pharmaceuticals &amp; Biotechnology</t>
+        </is>
+      </c>
+      <c r="E15" s="169" t="n">
+        <v>2990278</v>
+      </c>
+      <c r="F15" s="170" t="n">
+        <v>45583.8</v>
+      </c>
+      <c r="G15" s="13" t="n">
+        <v>0.0232</v>
+      </c>
+      <c r="J15" s="170" t="n"/>
+      <c r="K15" s="154" t="inlineStr">
+        <is>
+          <t>Capital Markets</t>
+        </is>
+      </c>
+      <c r="L15" s="13" t="n">
+        <v>0.0474</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" s="154" t="n">
+        <v>9</v>
+      </c>
+      <c r="B16" s="154" t="inlineStr">
+        <is>
+          <t>The Federal Bank Limited</t>
+        </is>
+      </c>
+      <c r="C16" s="154" t="inlineStr">
+        <is>
+          <t>INE171A01029</t>
+        </is>
+      </c>
+      <c r="D16" s="154" t="inlineStr">
+        <is>
+          <t>Banks</t>
+        </is>
+      </c>
+      <c r="E16" s="169" t="n">
+        <v>15691347</v>
+      </c>
+      <c r="F16" s="170" t="n">
+        <v>45340.15</v>
+      </c>
+      <c r="G16" s="13" t="n">
+        <v>0.023</v>
+      </c>
+      <c r="J16" s="170" t="n"/>
+      <c r="K16" s="154" t="inlineStr">
+        <is>
+          <t>Fertilizers &amp; Agrochemicals</t>
+        </is>
+      </c>
+      <c r="L16" s="13" t="n">
+        <v>0.0415</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" s="154" t="n">
+        <v>10</v>
+      </c>
+      <c r="B17" s="154" t="inlineStr">
         <is>
           <t>Voltas Limited</t>
         </is>
       </c>
-      <c r="C11" s="2" t="inlineStr">
+      <c r="C17" s="154" t="inlineStr">
         <is>
           <t>INE226A01021</t>
         </is>
       </c>
-      <c r="D11" s="2" t="inlineStr">
+      <c r="D17" s="154" t="inlineStr">
         <is>
           <t>Consumer Durables</t>
         </is>
       </c>
-      <c r="E11" s="12" t="n">
+      <c r="E17" s="169" t="n">
         <v>3639527</v>
       </c>
-      <c r="F11" s="6" t="n">
-[...6 lines deleted...]
-      <c r="K11" s="2" t="inlineStr">
+      <c r="F17" s="170" t="n">
+        <v>45337.59</v>
+      </c>
+      <c r="G17" s="13" t="n">
+        <v>0.023</v>
+      </c>
+      <c r="J17" s="170" t="n"/>
+      <c r="K17" s="154" t="inlineStr">
+        <is>
+          <t>Consumer Durables</t>
+        </is>
+      </c>
+      <c r="L17" s="13" t="n">
+        <v>0.0395</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" s="154" t="n">
+        <v>11</v>
+      </c>
+      <c r="B18" s="154" t="inlineStr">
+        <is>
+          <t>Jindal Steel Limited</t>
+        </is>
+      </c>
+      <c r="C18" s="154" t="inlineStr">
+        <is>
+          <t>INE749A01030</t>
+        </is>
+      </c>
+      <c r="D18" s="154" t="inlineStr">
+        <is>
+          <t>Ferrous Metals</t>
+        </is>
+      </c>
+      <c r="E18" s="169" t="n">
+        <v>3723070</v>
+      </c>
+      <c r="F18" s="170" t="n">
+        <v>44944.9</v>
+      </c>
+      <c r="G18" s="13" t="n">
+        <v>0.0228</v>
+      </c>
+      <c r="J18" s="170" t="n"/>
+      <c r="K18" s="154" t="inlineStr">
+        <is>
+          <t>Telecom - Services</t>
+        </is>
+      </c>
+      <c r="L18" s="13" t="n">
+        <v>0.0372</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" s="154" t="n">
+        <v>12</v>
+      </c>
+      <c r="B19" s="154" t="inlineStr">
+        <is>
+          <t>Coromandel International Limited</t>
+        </is>
+      </c>
+      <c r="C19" s="154" t="inlineStr">
+        <is>
+          <t>INE169A01031</t>
+        </is>
+      </c>
+      <c r="D19" s="154" t="inlineStr">
+        <is>
+          <t>Fertilizers &amp; Agrochemicals</t>
+        </is>
+      </c>
+      <c r="E19" s="169" t="n">
+        <v>2542249</v>
+      </c>
+      <c r="F19" s="170" t="n">
+        <v>44580.88</v>
+      </c>
+      <c r="G19" s="13" t="n">
+        <v>0.0227</v>
+      </c>
+      <c r="J19" s="170" t="n"/>
+      <c r="K19" s="154" t="inlineStr">
+        <is>
+          <t>Chemicals &amp; Petrochemicals</t>
+        </is>
+      </c>
+      <c r="L19" s="13" t="n">
+        <v>0.0368</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" s="154" t="n">
+        <v>13</v>
+      </c>
+      <c r="B20" s="154" t="inlineStr">
+        <is>
+          <t>KEI Industries Limited</t>
+        </is>
+      </c>
+      <c r="C20" s="154" t="inlineStr">
+        <is>
+          <t>INE878B01027</t>
+        </is>
+      </c>
+      <c r="D20" s="154" t="inlineStr">
+        <is>
+          <t>Industrial Products</t>
+        </is>
+      </c>
+      <c r="E20" s="169" t="n">
+        <v>834168</v>
+      </c>
+      <c r="F20" s="170" t="n">
+        <v>43939.8</v>
+      </c>
+      <c r="G20" s="13" t="n">
+        <v>0.0223</v>
+      </c>
+      <c r="J20" s="170" t="n"/>
+      <c r="K20" s="154" t="inlineStr">
+        <is>
+          <t>Healthcare Services</t>
+        </is>
+      </c>
+      <c r="L20" s="13" t="n">
+        <v>0.0366</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" s="154" t="n">
+        <v>14</v>
+      </c>
+      <c r="B21" s="154" t="inlineStr">
+        <is>
+          <t>Schaeffler India Limited</t>
+        </is>
+      </c>
+      <c r="C21" s="154" t="inlineStr">
+        <is>
+          <t>INE513A01022</t>
+        </is>
+      </c>
+      <c r="D21" s="154" t="inlineStr">
+        <is>
+          <t>Auto Components</t>
+        </is>
+      </c>
+      <c r="E21" s="169" t="n">
+        <v>1050240</v>
+      </c>
+      <c r="F21" s="170" t="n">
+        <v>43361.26</v>
+      </c>
+      <c r="G21" s="13" t="n">
+        <v>0.022</v>
+      </c>
+      <c r="J21" s="170" t="n"/>
+      <c r="K21" s="154" t="inlineStr">
+        <is>
+          <t>Retailing</t>
+        </is>
+      </c>
+      <c r="L21" s="13" t="n">
+        <v>0.0284</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" s="154" t="n">
+        <v>15</v>
+      </c>
+      <c r="B22" s="154" t="inlineStr">
+        <is>
+          <t>Multi Commodity Exchange of India Limited</t>
+        </is>
+      </c>
+      <c r="C22" s="154" t="inlineStr">
+        <is>
+          <t>INE745G01043</t>
+        </is>
+      </c>
+      <c r="D22" s="154" t="inlineStr">
+        <is>
+          <t>Capital Markets</t>
+        </is>
+      </c>
+      <c r="E22" s="169" t="n">
+        <v>1465445</v>
+      </c>
+      <c r="F22" s="170" t="n">
+        <v>43296.57</v>
+      </c>
+      <c r="G22" s="13" t="n">
+        <v>0.022</v>
+      </c>
+      <c r="J22" s="170" t="n"/>
+      <c r="K22" s="154" t="inlineStr">
+        <is>
+          <t>Insurance</t>
+        </is>
+      </c>
+      <c r="L22" s="13" t="n">
+        <v>0.0251</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" s="154" t="n">
+        <v>16</v>
+      </c>
+      <c r="B23" s="154" t="inlineStr">
+        <is>
+          <t>AU Small Finance Bank Limited</t>
+        </is>
+      </c>
+      <c r="C23" s="154" t="inlineStr">
+        <is>
+          <t>INE949L01017</t>
+        </is>
+      </c>
+      <c r="D23" s="154" t="inlineStr">
+        <is>
+          <t>Banks</t>
+        </is>
+      </c>
+      <c r="E23" s="169" t="n">
+        <v>4290133</v>
+      </c>
+      <c r="F23" s="170" t="n">
+        <v>42244.94</v>
+      </c>
+      <c r="G23" s="13" t="n">
+        <v>0.0215</v>
+      </c>
+      <c r="J23" s="170" t="n"/>
+      <c r="K23" s="154" t="inlineStr">
+        <is>
+          <t>Realty</t>
+        </is>
+      </c>
+      <c r="L23" s="13" t="n">
+        <v>0.0237</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" s="154" t="n">
+        <v>17</v>
+      </c>
+      <c r="B24" s="154" t="inlineStr">
+        <is>
+          <t>Bharti Airtel Limited</t>
+        </is>
+      </c>
+      <c r="C24" s="154" t="inlineStr">
+        <is>
+          <t>INE397D01024</t>
+        </is>
+      </c>
+      <c r="D24" s="154" t="inlineStr">
+        <is>
+          <t>Telecom - Services</t>
+        </is>
+      </c>
+      <c r="E24" s="169" t="n">
+        <v>2246053</v>
+      </c>
+      <c r="F24" s="170" t="n">
+        <v>41080.31</v>
+      </c>
+      <c r="G24" s="13" t="n">
+        <v>0.0209</v>
+      </c>
+      <c r="J24" s="170" t="n"/>
+      <c r="K24" s="154" t="inlineStr">
+        <is>
+          <t>Ferrous Metals</t>
+        </is>
+      </c>
+      <c r="L24" s="13" t="n">
+        <v>0.0228</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25" s="154" t="n">
+        <v>18</v>
+      </c>
+      <c r="B25" s="154" t="inlineStr">
+        <is>
+          <t>Supreme Industries Limited</t>
+        </is>
+      </c>
+      <c r="C25" s="154" t="inlineStr">
+        <is>
+          <t>INE195A01028</t>
+        </is>
+      </c>
+      <c r="D25" s="154" t="inlineStr">
+        <is>
+          <t>Industrial Products</t>
+        </is>
+      </c>
+      <c r="E25" s="169" t="n">
+        <v>1135100</v>
+      </c>
+      <c r="F25" s="170" t="n">
+        <v>40284.7</v>
+      </c>
+      <c r="G25" s="13" t="n">
+        <v>0.0205</v>
+      </c>
+      <c r="J25" s="170" t="n"/>
+      <c r="K25" s="154" t="inlineStr">
+        <is>
+          <t>Electrical Equipment</t>
+        </is>
+      </c>
+      <c r="L25" s="13" t="n">
+        <v>0.0215</v>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26" s="154" t="n">
+        <v>19</v>
+      </c>
+      <c r="B26" s="154" t="inlineStr">
+        <is>
+          <t>Kirloskar Oil Engines Limited</t>
+        </is>
+      </c>
+      <c r="C26" s="154" t="inlineStr">
+        <is>
+          <t>INE146L01010</t>
+        </is>
+      </c>
+      <c r="D26" s="154" t="inlineStr">
+        <is>
+          <t>Industrial Products</t>
+        </is>
+      </c>
+      <c r="E26" s="169" t="n">
+        <v>1970863</v>
+      </c>
+      <c r="F26" s="170" t="n">
+        <v>37998.24</v>
+      </c>
+      <c r="G26" s="13" t="n">
+        <v>0.0193</v>
+      </c>
+      <c r="J26" s="170" t="n"/>
+      <c r="K26" s="154" t="inlineStr">
+        <is>
+          <t>Cement &amp; Cement Products</t>
+        </is>
+      </c>
+      <c r="L26" s="13" t="n">
+        <v>0.0189</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" s="154" t="n">
+        <v>20</v>
+      </c>
+      <c r="B27" s="154" t="inlineStr">
+        <is>
+          <t>Samvardhana Motherson International Limited</t>
+        </is>
+      </c>
+      <c r="C27" s="154" t="inlineStr">
+        <is>
+          <t>INE775A01035</t>
+        </is>
+      </c>
+      <c r="D27" s="154" t="inlineStr">
+        <is>
+          <t>Auto Components</t>
+        </is>
+      </c>
+      <c r="E27" s="169" t="n">
+        <v>25655031</v>
+      </c>
+      <c r="F27" s="170" t="n">
+        <v>37389.64</v>
+      </c>
+      <c r="G27" s="13" t="n">
+        <v>0.019</v>
+      </c>
+      <c r="J27" s="170" t="n"/>
+      <c r="K27" s="154" t="inlineStr">
+        <is>
+          <t>Financial Technology (Fintech)</t>
+        </is>
+      </c>
+      <c r="L27" s="13" t="n">
+        <v>0.0162</v>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28" s="154" t="n">
+        <v>21</v>
+      </c>
+      <c r="B28" s="154" t="inlineStr">
+        <is>
+          <t>JK Cement Limited</t>
+        </is>
+      </c>
+      <c r="C28" s="154" t="inlineStr">
+        <is>
+          <t>INE823G01014</t>
+        </is>
+      </c>
+      <c r="D28" s="154" t="inlineStr">
+        <is>
+          <t>Cement &amp; Cement Products</t>
+        </is>
+      </c>
+      <c r="E28" s="169" t="n">
+        <v>719413</v>
+      </c>
+      <c r="F28" s="170" t="n">
+        <v>37200.85</v>
+      </c>
+      <c r="G28" s="13" t="n">
+        <v>0.0189</v>
+      </c>
+      <c r="J28" s="170" t="n"/>
+      <c r="K28" s="154" t="inlineStr">
+        <is>
+          <t>Textiles &amp; Apparels</t>
+        </is>
+      </c>
+      <c r="L28" s="13" t="n">
+        <v>0.0159</v>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29" s="154" t="n">
+        <v>22</v>
+      </c>
+      <c r="B29" s="154" t="inlineStr">
+        <is>
+          <t>Alkem Laboratories Limited</t>
+        </is>
+      </c>
+      <c r="C29" s="154" t="inlineStr">
+        <is>
+          <t>INE540L01014</t>
+        </is>
+      </c>
+      <c r="D29" s="154" t="inlineStr">
+        <is>
+          <t>Pharmaceuticals &amp; Biotechnology</t>
+        </is>
+      </c>
+      <c r="E29" s="169" t="n">
+        <v>645036</v>
+      </c>
+      <c r="F29" s="170" t="n">
+        <v>35464.08</v>
+      </c>
+      <c r="G29" s="13" t="n">
+        <v>0.018</v>
+      </c>
+      <c r="J29" s="170" t="n"/>
+      <c r="K29" s="154" t="inlineStr">
+        <is>
+          <t>Petroleum Products</t>
+        </is>
+      </c>
+      <c r="L29" s="13" t="n">
+        <v>0.014</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30" s="154" t="n">
+        <v>23</v>
+      </c>
+      <c r="B30" s="154" t="inlineStr">
+        <is>
+          <t>ICICI Bank Limited</t>
+        </is>
+      </c>
+      <c r="C30" s="154" t="inlineStr">
+        <is>
+          <t>INE090A01021</t>
+        </is>
+      </c>
+      <c r="D30" s="154" t="inlineStr">
+        <is>
+          <t>Banks</t>
+        </is>
+      </c>
+      <c r="E30" s="169" t="n">
+        <v>2821129</v>
+      </c>
+      <c r="F30" s="170" t="n">
+        <v>35444.66</v>
+      </c>
+      <c r="G30" s="13" t="n">
+        <v>0.018</v>
+      </c>
+      <c r="J30" s="170" t="n"/>
+      <c r="K30" s="154" t="inlineStr">
+        <is>
+          <t>Construction</t>
+        </is>
+      </c>
+      <c r="L30" s="13" t="n">
+        <v>0.0134</v>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31" s="154" t="n">
+        <v>24</v>
+      </c>
+      <c r="B31" s="154" t="inlineStr">
+        <is>
+          <t>Tube Investments of India Limited</t>
+        </is>
+      </c>
+      <c r="C31" s="154" t="inlineStr">
+        <is>
+          <t>INE974X01010</t>
+        </is>
+      </c>
+      <c r="D31" s="154" t="inlineStr">
+        <is>
+          <t>Auto Components</t>
+        </is>
+      </c>
+      <c r="E31" s="169" t="n">
+        <v>1096953</v>
+      </c>
+      <c r="F31" s="170" t="n">
+        <v>34459.68</v>
+      </c>
+      <c r="G31" s="13" t="n">
+        <v>0.0175</v>
+      </c>
+      <c r="J31" s="170" t="n"/>
+      <c r="K31" s="154" t="inlineStr">
+        <is>
+          <t>Oil</t>
+        </is>
+      </c>
+      <c r="L31" s="13" t="n">
+        <v>0.0132</v>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32" s="154" t="n">
+        <v>25</v>
+      </c>
+      <c r="B32" s="154" t="inlineStr">
+        <is>
+          <t>L&amp;T Finance Limited</t>
+        </is>
+      </c>
+      <c r="C32" s="154" t="inlineStr">
+        <is>
+          <t>INE498L01015</t>
+        </is>
+      </c>
+      <c r="D32" s="154" t="inlineStr">
         <is>
           <t>Finance</t>
         </is>
       </c>
-      <c r="L11" s="7" t="n">
-[...4 lines deleted...]
-      <c r="A12" s="2" t="n">
+      <c r="E32" s="169" t="n">
+        <v>11375881</v>
+      </c>
+      <c r="F32" s="170" t="n">
+        <v>32603.27</v>
+      </c>
+      <c r="G32" s="13" t="n">
+        <v>0.0166</v>
+      </c>
+      <c r="J32" s="170" t="n"/>
+      <c r="K32" s="154" t="inlineStr">
+        <is>
+          <t>Automobiles</t>
+        </is>
+      </c>
+      <c r="L32" s="13" t="n">
+        <v>0.009299999999999999</v>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33" s="154" t="n">
+        <v>26</v>
+      </c>
+      <c r="B33" s="154" t="inlineStr">
+        <is>
+          <t>Indus Towers Limited</t>
+        </is>
+      </c>
+      <c r="C33" s="154" t="inlineStr">
+        <is>
+          <t>INE121J01017</t>
+        </is>
+      </c>
+      <c r="D33" s="154" t="inlineStr">
+        <is>
+          <t>Telecom - Services</t>
+        </is>
+      </c>
+      <c r="E33" s="169" t="n">
+        <v>7232675</v>
+      </c>
+      <c r="F33" s="170" t="n">
+        <v>31972.04</v>
+      </c>
+      <c r="G33" s="13" t="n">
+        <v>0.0163</v>
+      </c>
+      <c r="J33" s="170" t="n"/>
+      <c r="K33" s="154" t="inlineStr">
+        <is>
+          <t>Personal Products</t>
+        </is>
+      </c>
+      <c r="L33" s="13" t="n">
+        <v>0.0071</v>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34" s="154" t="n">
+        <v>27</v>
+      </c>
+      <c r="B34" s="154" t="inlineStr">
+        <is>
+          <t>PB Fintech Limited</t>
+        </is>
+      </c>
+      <c r="C34" s="154" t="inlineStr">
+        <is>
+          <t>INE417T01026</t>
+        </is>
+      </c>
+      <c r="D34" s="154" t="inlineStr">
+        <is>
+          <t>Financial Technology (Fintech)</t>
+        </is>
+      </c>
+      <c r="E34" s="169" t="n">
+        <v>1875460</v>
+      </c>
+      <c r="F34" s="170" t="n">
+        <v>31929.71</v>
+      </c>
+      <c r="G34" s="13" t="n">
+        <v>0.0162</v>
+      </c>
+      <c r="J34" s="170" t="n"/>
+      <c r="K34" s="154" t="inlineStr">
+        <is>
+          <t>IT - Services</t>
+        </is>
+      </c>
+      <c r="L34" s="13" t="n">
+        <v>0.0065</v>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35" s="154" t="n">
+        <v>28</v>
+      </c>
+      <c r="B35" s="154" t="inlineStr">
+        <is>
+          <t>Dixon Technologies (India) Limited</t>
+        </is>
+      </c>
+      <c r="C35" s="154" t="inlineStr">
+        <is>
+          <t>INE935N01020</t>
+        </is>
+      </c>
+      <c r="D35" s="154" t="inlineStr">
+        <is>
+          <t>Consumer Durables</t>
+        </is>
+      </c>
+      <c r="E35" s="169" t="n">
+        <v>276919</v>
+      </c>
+      <c r="F35" s="170" t="n">
+        <v>31912.15</v>
+      </c>
+      <c r="G35" s="13" t="n">
+        <v>0.0162</v>
+      </c>
+      <c r="J35" s="170" t="n"/>
+      <c r="K35" s="154" t="inlineStr">
+        <is>
+          <t>Leisure Services</t>
+        </is>
+      </c>
+      <c r="L35" s="13" t="n">
+        <v>0.0042</v>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36" s="154" t="n">
+        <v>29</v>
+      </c>
+      <c r="B36" s="154" t="inlineStr">
+        <is>
+          <t>Page Industries Limited</t>
+        </is>
+      </c>
+      <c r="C36" s="154" t="inlineStr">
+        <is>
+          <t>INE761H01022</t>
+        </is>
+      </c>
+      <c r="D36" s="154" t="inlineStr">
+        <is>
+          <t>Textiles &amp; Apparels</t>
+        </is>
+      </c>
+      <c r="E36" s="169" t="n">
+        <v>81778</v>
+      </c>
+      <c r="F36" s="170" t="n">
+        <v>31235.11</v>
+      </c>
+      <c r="G36" s="13" t="n">
+        <v>0.0159</v>
+      </c>
+      <c r="J36" s="170" t="n"/>
+      <c r="K36" s="154" t="inlineStr">
+        <is>
+          <t>Cash &amp; Equivalent</t>
+        </is>
+      </c>
+      <c r="L36" s="13" t="n">
+        <v>0.0447</v>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37" s="154" t="n">
+        <v>30</v>
+      </c>
+      <c r="B37" s="154" t="inlineStr">
+        <is>
+          <t>Polycab India Limited</t>
+        </is>
+      </c>
+      <c r="C37" s="154" t="inlineStr">
+        <is>
+          <t>INE455K01017</t>
+        </is>
+      </c>
+      <c r="D37" s="154" t="inlineStr">
+        <is>
+          <t>Industrial Products</t>
+        </is>
+      </c>
+      <c r="E37" s="169" t="n">
+        <v>322463</v>
+      </c>
+      <c r="F37" s="170" t="n">
+        <v>30561.43</v>
+      </c>
+      <c r="G37" s="13" t="n">
+        <v>0.0155</v>
+      </c>
+      <c r="J37" s="170" t="n"/>
+    </row>
+    <row r="38">
+      <c r="A38" s="154" t="n">
+        <v>31</v>
+      </c>
+      <c r="B38" s="154" t="inlineStr">
+        <is>
+          <t>Jubilant Ingrevia Limited</t>
+        </is>
+      </c>
+      <c r="C38" s="154" t="inlineStr">
+        <is>
+          <t>INE0BY001018</t>
+        </is>
+      </c>
+      <c r="D38" s="154" t="inlineStr">
+        <is>
+          <t>Chemicals &amp; Petrochemicals</t>
+        </is>
+      </c>
+      <c r="E38" s="169" t="n">
+        <v>4448456</v>
+      </c>
+      <c r="F38" s="170" t="n">
+        <v>28745.92</v>
+      </c>
+      <c r="G38" s="13" t="n">
+        <v>0.0146</v>
+      </c>
+      <c r="J38" s="170" t="n"/>
+    </row>
+    <row r="39">
+      <c r="A39" s="154" t="n">
+        <v>32</v>
+      </c>
+      <c r="B39" s="154" t="inlineStr">
+        <is>
+          <t>UNO Minda Limited</t>
+        </is>
+      </c>
+      <c r="C39" s="154" t="inlineStr">
+        <is>
+          <t>INE405E01023</t>
+        </is>
+      </c>
+      <c r="D39" s="154" t="inlineStr">
+        <is>
+          <t>Auto Components</t>
+        </is>
+      </c>
+      <c r="E39" s="169" t="n">
+        <v>2576940</v>
+      </c>
+      <c r="F39" s="170" t="n">
+        <v>28390.15</v>
+      </c>
+      <c r="G39" s="13" t="n">
+        <v>0.0144</v>
+      </c>
+      <c r="J39" s="170" t="n"/>
+    </row>
+    <row r="40">
+      <c r="A40" s="154" t="n">
+        <v>33</v>
+      </c>
+      <c r="B40" s="154" t="inlineStr">
+        <is>
+          <t>MphasiS Limited</t>
+        </is>
+      </c>
+      <c r="C40" s="154" t="inlineStr">
+        <is>
+          <t>INE356A01018</t>
+        </is>
+      </c>
+      <c r="D40" s="154" t="inlineStr">
+        <is>
+          <t>IT - Software</t>
+        </is>
+      </c>
+      <c r="E40" s="169" t="n">
+        <v>1246962</v>
+      </c>
+      <c r="F40" s="170" t="n">
+        <v>28323.49</v>
+      </c>
+      <c r="G40" s="13" t="n">
+        <v>0.0144</v>
+      </c>
+      <c r="J40" s="170" t="n"/>
+    </row>
+    <row r="41">
+      <c r="A41" s="154" t="n">
+        <v>34</v>
+      </c>
+      <c r="B41" s="154" t="inlineStr">
+        <is>
+          <t>Hindustan Petroleum Corporation Limited</t>
+        </is>
+      </c>
+      <c r="C41" s="154" t="inlineStr">
+        <is>
+          <t>INE094A01015</t>
+        </is>
+      </c>
+      <c r="D41" s="154" t="inlineStr">
+        <is>
+          <t>Petroleum Products</t>
+        </is>
+      </c>
+      <c r="E41" s="169" t="n">
+        <v>6987695</v>
+      </c>
+      <c r="F41" s="170" t="n">
+        <v>27521.04</v>
+      </c>
+      <c r="G41" s="13" t="n">
+        <v>0.014</v>
+      </c>
+      <c r="J41" s="170" t="n"/>
+    </row>
+    <row r="42">
+      <c r="A42" s="154" t="n">
+        <v>35</v>
+      </c>
+      <c r="B42" s="154" t="inlineStr">
+        <is>
+          <t>Bank of India</t>
+        </is>
+      </c>
+      <c r="C42" s="154" t="inlineStr">
+        <is>
+          <t>INE084A01016</t>
+        </is>
+      </c>
+      <c r="D42" s="154" t="inlineStr">
+        <is>
+          <t>Banks</t>
+        </is>
+      </c>
+      <c r="E42" s="169" t="n">
+        <v>19384361</v>
+      </c>
+      <c r="F42" s="170" t="n">
+        <v>27120.66</v>
+      </c>
+      <c r="G42" s="13" t="n">
+        <v>0.0138</v>
+      </c>
+      <c r="J42" s="170" t="n"/>
+    </row>
+    <row r="43">
+      <c r="A43" s="154" t="n">
+        <v>36</v>
+      </c>
+      <c r="B43" s="154" t="inlineStr">
+        <is>
+          <t>Shriram Finance Limited</t>
+        </is>
+      </c>
+      <c r="C43" s="154" t="inlineStr">
+        <is>
+          <t>INE721A01047</t>
+        </is>
+      </c>
+      <c r="D43" s="154" t="inlineStr">
+        <is>
+          <t>Finance</t>
+        </is>
+      </c>
+      <c r="E43" s="169" t="n">
+        <v>2844288</v>
+      </c>
+      <c r="F43" s="170" t="n">
+        <v>26939.67</v>
+      </c>
+      <c r="G43" s="13" t="n">
+        <v>0.0137</v>
+      </c>
+      <c r="J43" s="170" t="n"/>
+    </row>
+    <row r="44">
+      <c r="A44" s="154" t="n">
+        <v>37</v>
+      </c>
+      <c r="B44" s="154" t="inlineStr">
+        <is>
+          <t>Techno Electric &amp; Engineering Company Limited</t>
+        </is>
+      </c>
+      <c r="C44" s="154" t="inlineStr">
+        <is>
+          <t>INE285K01026</t>
+        </is>
+      </c>
+      <c r="D44" s="154" t="inlineStr">
+        <is>
+          <t>Construction</t>
+        </is>
+      </c>
+      <c r="E44" s="169" t="n">
+        <v>2450232</v>
+      </c>
+      <c r="F44" s="170" t="n">
+        <v>26442.9</v>
+      </c>
+      <c r="G44" s="13" t="n">
+        <v>0.0134</v>
+      </c>
+      <c r="J44" s="170" t="n"/>
+    </row>
+    <row r="45">
+      <c r="A45" s="154" t="n">
+        <v>38</v>
+      </c>
+      <c r="B45" s="154" t="inlineStr">
+        <is>
+          <t>APL Apollo Tubes Limited</t>
+        </is>
+      </c>
+      <c r="C45" s="154" t="inlineStr">
+        <is>
+          <t>INE702C01027</t>
+        </is>
+      </c>
+      <c r="D45" s="154" t="inlineStr">
+        <is>
+          <t>Industrial Products</t>
+        </is>
+      </c>
+      <c r="E45" s="169" t="n">
+        <v>1426865</v>
+      </c>
+      <c r="F45" s="170" t="n">
+        <v>26127.33</v>
+      </c>
+      <c r="G45" s="13" t="n">
+        <v>0.0133</v>
+      </c>
+      <c r="J45" s="170" t="n"/>
+    </row>
+    <row r="46">
+      <c r="A46" s="154" t="n">
+        <v>39</v>
+      </c>
+      <c r="B46" s="154" t="inlineStr">
+        <is>
+          <t>Oil India Limited</t>
+        </is>
+      </c>
+      <c r="C46" s="154" t="inlineStr">
+        <is>
+          <t>INE274J01014</t>
+        </is>
+      </c>
+      <c r="D46" s="154" t="inlineStr">
+        <is>
+          <t>Oil</t>
+        </is>
+      </c>
+      <c r="E46" s="169" t="n">
+        <v>5468084</v>
+      </c>
+      <c r="F46" s="170" t="n">
+        <v>26036.28</v>
+      </c>
+      <c r="G46" s="13" t="n">
+        <v>0.0132</v>
+      </c>
+      <c r="J46" s="170" t="n"/>
+    </row>
+    <row r="47">
+      <c r="A47" s="154" t="n">
+        <v>40</v>
+      </c>
+      <c r="B47" s="154" t="inlineStr">
+        <is>
+          <t>Atul Limited</t>
+        </is>
+      </c>
+      <c r="C47" s="154" t="inlineStr">
+        <is>
+          <t>INE100A01010</t>
+        </is>
+      </c>
+      <c r="D47" s="154" t="inlineStr">
+        <is>
+          <t>Chemicals &amp; Petrochemicals</t>
+        </is>
+      </c>
+      <c r="E47" s="169" t="n">
+        <v>368894</v>
+      </c>
+      <c r="F47" s="170" t="n">
+        <v>25289.53</v>
+      </c>
+      <c r="G47" s="13" t="n">
+        <v>0.0129</v>
+      </c>
+      <c r="J47" s="170" t="n"/>
+    </row>
+    <row r="48">
+      <c r="A48" s="154" t="n">
+        <v>41</v>
+      </c>
+      <c r="B48" s="154" t="inlineStr">
+        <is>
+          <t>Apar Industries Limited</t>
+        </is>
+      </c>
+      <c r="C48" s="154" t="inlineStr">
+        <is>
+          <t>INE372A01015</t>
+        </is>
+      </c>
+      <c r="D48" s="154" t="inlineStr">
+        <is>
+          <t>Electrical Equipment</t>
+        </is>
+      </c>
+      <c r="E48" s="169" t="n">
+        <v>189472</v>
+      </c>
+      <c r="F48" s="170" t="n">
+        <v>24854.94</v>
+      </c>
+      <c r="G48" s="13" t="n">
+        <v>0.0126</v>
+      </c>
+      <c r="J48" s="170" t="n"/>
+    </row>
+    <row r="49">
+      <c r="A49" s="154" t="n">
+        <v>42</v>
+      </c>
+      <c r="B49" s="154" t="inlineStr">
+        <is>
+          <t>Apollo Tyres Limited</t>
+        </is>
+      </c>
+      <c r="C49" s="154" t="inlineStr">
+        <is>
+          <t>INE438A01022</t>
+        </is>
+      </c>
+      <c r="D49" s="154" t="inlineStr">
+        <is>
+          <t>Auto Components</t>
+        </is>
+      </c>
+      <c r="E49" s="169" t="n">
+        <v>6148780</v>
+      </c>
+      <c r="F49" s="170" t="n">
+        <v>24256.94</v>
+      </c>
+      <c r="G49" s="13" t="n">
+        <v>0.0123</v>
+      </c>
+      <c r="J49" s="170" t="n"/>
+    </row>
+    <row r="50">
+      <c r="A50" s="154" t="n">
+        <v>43</v>
+      </c>
+      <c r="B50" s="154" t="inlineStr">
+        <is>
+          <t>Power Finance Corporation Limited</t>
+        </is>
+      </c>
+      <c r="C50" s="154" t="inlineStr">
+        <is>
+          <t>INE134E01011</t>
+        </is>
+      </c>
+      <c r="D50" s="154" t="inlineStr">
+        <is>
+          <t>Finance</t>
+        </is>
+      </c>
+      <c r="E50" s="169" t="n">
+        <v>5614179</v>
+      </c>
+      <c r="F50" s="170" t="n">
+        <v>24062.37</v>
+      </c>
+      <c r="G50" s="13" t="n">
+        <v>0.0122</v>
+      </c>
+      <c r="J50" s="170" t="n"/>
+    </row>
+    <row r="51">
+      <c r="A51" s="154" t="n">
+        <v>44</v>
+      </c>
+      <c r="B51" s="154" t="inlineStr">
+        <is>
+          <t>KPIT Technologies Limited</t>
+        </is>
+      </c>
+      <c r="C51" s="154" t="inlineStr">
+        <is>
+          <t>INE04I401011</t>
+        </is>
+      </c>
+      <c r="D51" s="154" t="inlineStr">
+        <is>
+          <t>IT - Software</t>
+        </is>
+      </c>
+      <c r="E51" s="169" t="n">
+        <v>3106845</v>
+      </c>
+      <c r="F51" s="170" t="n">
+        <v>23983.29</v>
+      </c>
+      <c r="G51" s="13" t="n">
+        <v>0.0122</v>
+      </c>
+      <c r="J51" s="170" t="n"/>
+    </row>
+    <row r="52">
+      <c r="A52" s="154" t="n">
+        <v>45</v>
+      </c>
+      <c r="B52" s="154" t="inlineStr">
+        <is>
+          <t>Eternal Limited</t>
+        </is>
+      </c>
+      <c r="C52" s="154" t="inlineStr">
+        <is>
+          <t>INE758T01015</t>
+        </is>
+      </c>
+      <c r="D52" s="154" t="inlineStr">
+        <is>
+          <t>Retailing</t>
+        </is>
+      </c>
+      <c r="E52" s="169" t="n">
+        <v>9360757</v>
+      </c>
+      <c r="F52" s="170" t="n">
+        <v>23456.18</v>
+      </c>
+      <c r="G52" s="13" t="n">
+        <v>0.0119</v>
+      </c>
+      <c r="J52" s="170" t="n"/>
+    </row>
+    <row r="53">
+      <c r="A53" s="154" t="n">
+        <v>46</v>
+      </c>
+      <c r="B53" s="154" t="inlineStr">
+        <is>
+          <t>Cholamandalam Financial Holdings Limited</t>
+        </is>
+      </c>
+      <c r="C53" s="154" t="inlineStr">
+        <is>
+          <t>INE149A01033</t>
+        </is>
+      </c>
+      <c r="D53" s="154" t="inlineStr">
+        <is>
+          <t>Finance</t>
+        </is>
+      </c>
+      <c r="E53" s="169" t="n">
+        <v>1321849</v>
+      </c>
+      <c r="F53" s="170" t="n">
+        <v>20911.65</v>
+      </c>
+      <c r="G53" s="13" t="n">
+        <v>0.0106</v>
+      </c>
+      <c r="J53" s="170" t="n"/>
+    </row>
+    <row r="54">
+      <c r="A54" s="154" t="n">
+        <v>47</v>
+      </c>
+      <c r="B54" s="154" t="inlineStr">
+        <is>
+          <t>Vishal Mega Mart Limited</t>
+        </is>
+      </c>
+      <c r="C54" s="154" t="inlineStr">
+        <is>
+          <t>INE01EA01019</t>
+        </is>
+      </c>
+      <c r="D54" s="154" t="inlineStr">
+        <is>
+          <t>Retailing</t>
+        </is>
+      </c>
+      <c r="E54" s="169" t="n">
+        <v>17027683</v>
+      </c>
+      <c r="F54" s="170" t="n">
+        <v>20734.61</v>
+      </c>
+      <c r="G54" s="13" t="n">
+        <v>0.0105</v>
+      </c>
+      <c r="J54" s="170" t="n"/>
+    </row>
+    <row r="55">
+      <c r="A55" s="154" t="n">
+        <v>48</v>
+      </c>
+      <c r="B55" s="154" t="inlineStr">
+        <is>
+          <t>Dhanuka Agritech Limited</t>
+        </is>
+      </c>
+      <c r="C55" s="154" t="inlineStr">
+        <is>
+          <t>INE435G01025</t>
+        </is>
+      </c>
+      <c r="D55" s="154" t="inlineStr">
+        <is>
+          <t>Fertilizers &amp; Agrochemicals</t>
+        </is>
+      </c>
+      <c r="E55" s="169" t="n">
+        <v>1637906</v>
+      </c>
+      <c r="F55" s="170" t="n">
+        <v>18586.96</v>
+      </c>
+      <c r="G55" s="13" t="n">
+        <v>0.0094</v>
+      </c>
+      <c r="J55" s="170" t="n"/>
+    </row>
+    <row r="56">
+      <c r="A56" s="154" t="n">
+        <v>49</v>
+      </c>
+      <c r="B56" s="154" t="inlineStr">
+        <is>
+          <t>PI Industries Limited</t>
+        </is>
+      </c>
+      <c r="C56" s="154" t="inlineStr">
+        <is>
+          <t>INE603J01030</t>
+        </is>
+      </c>
+      <c r="D56" s="154" t="inlineStr">
+        <is>
+          <t>Fertilizers &amp; Agrochemicals</t>
+        </is>
+      </c>
+      <c r="E56" s="169" t="n">
+        <v>666400</v>
+      </c>
+      <c r="F56" s="170" t="n">
+        <v>18492.6</v>
+      </c>
+      <c r="G56" s="13" t="n">
+        <v>0.0094</v>
+      </c>
+      <c r="J56" s="170" t="n"/>
+    </row>
+    <row r="57">
+      <c r="A57" s="154" t="n">
+        <v>50</v>
+      </c>
+      <c r="B57" s="154" t="inlineStr">
+        <is>
+          <t>Mahindra &amp; Mahindra Limited</t>
+        </is>
+      </c>
+      <c r="C57" s="154" t="inlineStr">
+        <is>
+          <t>INE101A01026</t>
+        </is>
+      </c>
+      <c r="D57" s="154" t="inlineStr">
+        <is>
+          <t>Automobiles</t>
+        </is>
+      </c>
+      <c r="E57" s="169" t="n">
+        <v>599611</v>
+      </c>
+      <c r="F57" s="170" t="n">
+        <v>18261.75</v>
+      </c>
+      <c r="G57" s="13" t="n">
+        <v>0.009299999999999999</v>
+      </c>
+      <c r="J57" s="170" t="n"/>
+    </row>
+    <row r="58">
+      <c r="A58" s="154" t="n">
+        <v>51</v>
+      </c>
+      <c r="B58" s="154" t="inlineStr">
+        <is>
+          <t>Gujarat Fluorochemicals Limited</t>
+        </is>
+      </c>
+      <c r="C58" s="154" t="inlineStr">
+        <is>
+          <t>INE09N301011</t>
+        </is>
+      </c>
+      <c r="D58" s="154" t="inlineStr">
+        <is>
+          <t>Chemicals &amp; Petrochemicals</t>
+        </is>
+      </c>
+      <c r="E58" s="169" t="n">
+        <v>493937</v>
+      </c>
+      <c r="F58" s="170" t="n">
+        <v>17924.97</v>
+      </c>
+      <c r="G58" s="13" t="n">
+        <v>0.0091</v>
+      </c>
+      <c r="J58" s="170" t="n"/>
+    </row>
+    <row r="59">
+      <c r="A59" s="154" t="n">
+        <v>52</v>
+      </c>
+      <c r="B59" s="154" t="inlineStr">
+        <is>
+          <t>Hitachi Energy India Limited</t>
+        </is>
+      </c>
+      <c r="C59" s="154" t="inlineStr">
+        <is>
+          <t>INE07Y701011</t>
+        </is>
+      </c>
+      <c r="D59" s="154" t="inlineStr">
+        <is>
+          <t>Electrical Equipment</t>
+        </is>
+      </c>
+      <c r="E59" s="169" t="n">
+        <v>45579</v>
+      </c>
+      <c r="F59" s="170" t="n">
+        <v>17522.85</v>
+      </c>
+      <c r="G59" s="13" t="n">
+        <v>0.0089</v>
+      </c>
+      <c r="J59" s="170" t="n"/>
+    </row>
+    <row r="60">
+      <c r="A60" s="154" t="n">
+        <v>53</v>
+      </c>
+      <c r="B60" s="154" t="inlineStr">
+        <is>
+          <t>Alembic Pharmaceuticals Limited</t>
+        </is>
+      </c>
+      <c r="C60" s="154" t="inlineStr">
+        <is>
+          <t>INE901L01018</t>
+        </is>
+      </c>
+      <c r="D60" s="154" t="inlineStr">
+        <is>
+          <t>Pharmaceuticals &amp; Biotechnology</t>
+        </is>
+      </c>
+      <c r="E60" s="169" t="n">
+        <v>2122883</v>
+      </c>
+      <c r="F60" s="170" t="n">
+        <v>15626.54</v>
+      </c>
+      <c r="G60" s="13" t="n">
+        <v>0.007900000000000001</v>
+      </c>
+      <c r="J60" s="170" t="n"/>
+    </row>
+    <row r="61">
+      <c r="A61" s="154" t="n">
+        <v>54</v>
+      </c>
+      <c r="B61" s="154" t="inlineStr">
+        <is>
+          <t>Emami Limited</t>
+        </is>
+      </c>
+      <c r="C61" s="154" t="inlineStr">
+        <is>
+          <t>INE548C01032</t>
+        </is>
+      </c>
+      <c r="D61" s="154" t="inlineStr">
+        <is>
+          <t>Personal Products</t>
+        </is>
+      </c>
+      <c r="E61" s="169" t="n">
+        <v>3509593</v>
+      </c>
+      <c r="F61" s="170" t="n">
+        <v>14006.79</v>
+      </c>
+      <c r="G61" s="13" t="n">
+        <v>0.0071</v>
+      </c>
+      <c r="J61" s="170" t="n"/>
+    </row>
+    <row r="62">
+      <c r="A62" s="154" t="n">
+        <v>55</v>
+      </c>
+      <c r="B62" s="154" t="inlineStr">
+        <is>
+          <t>Cyient Limited</t>
+        </is>
+      </c>
+      <c r="C62" s="154" t="inlineStr">
+        <is>
+          <t>INE136B01020</t>
+        </is>
+      </c>
+      <c r="D62" s="154" t="inlineStr">
+        <is>
+          <t>IT - Services</t>
+        </is>
+      </c>
+      <c r="E62" s="169" t="n">
+        <v>1418197</v>
+      </c>
+      <c r="F62" s="170" t="n">
+        <v>12880.77</v>
+      </c>
+      <c r="G62" s="13" t="n">
+        <v>0.0065</v>
+      </c>
+      <c r="J62" s="170" t="n"/>
+    </row>
+    <row r="63">
+      <c r="A63" s="154" t="n">
+        <v>56</v>
+      </c>
+      <c r="B63" s="154" t="inlineStr">
+        <is>
+          <t>Aster DM Healthcare Limited</t>
+        </is>
+      </c>
+      <c r="C63" s="154" t="inlineStr">
+        <is>
+          <t>INE914M01019</t>
+        </is>
+      </c>
+      <c r="D63" s="154" t="inlineStr">
+        <is>
+          <t>Healthcare Services</t>
+        </is>
+      </c>
+      <c r="E63" s="169" t="n">
+        <v>1612014</v>
+      </c>
+      <c r="F63" s="170" t="n">
+        <v>11741.1</v>
+      </c>
+      <c r="G63" s="13" t="n">
+        <v>0.006</v>
+      </c>
+      <c r="J63" s="170" t="n"/>
+    </row>
+    <row r="64">
+      <c r="A64" s="154" t="n">
+        <v>57</v>
+      </c>
+      <c r="B64" s="154" t="inlineStr">
+        <is>
+          <t>Lenskart Solutions Limited</t>
+        </is>
+      </c>
+      <c r="C64" s="154" t="inlineStr">
+        <is>
+          <t>INE956O01016</t>
+        </is>
+      </c>
+      <c r="D64" s="154" t="inlineStr">
+        <is>
+          <t>Retailing</t>
+        </is>
+      </c>
+      <c r="E64" s="169" t="n">
+        <v>2238796</v>
+      </c>
+      <c r="F64" s="170" t="n">
+        <v>11727.93</v>
+      </c>
+      <c r="G64" s="13" t="n">
+        <v>0.006</v>
+      </c>
+      <c r="J64" s="170" t="n"/>
+    </row>
+    <row r="65">
+      <c r="A65" s="154" t="n">
+        <v>58</v>
+      </c>
+      <c r="B65" s="154" t="inlineStr">
+        <is>
+          <t>HDB Financial Services Limited</t>
+        </is>
+      </c>
+      <c r="C65" s="154" t="inlineStr">
+        <is>
+          <t>INE756I01012</t>
+        </is>
+      </c>
+      <c r="D65" s="154" t="inlineStr">
+        <is>
+          <t>Finance</t>
+        </is>
+      </c>
+      <c r="E65" s="169" t="n">
+        <v>1308305</v>
+      </c>
+      <c r="F65" s="170" t="n">
+        <v>8711.35</v>
+      </c>
+      <c r="G65" s="13" t="n">
+        <v>0.0044</v>
+      </c>
+      <c r="J65" s="170" t="n"/>
+    </row>
+    <row r="66">
+      <c r="A66" s="154" t="n">
+        <v>59</v>
+      </c>
+      <c r="B66" s="154" t="inlineStr">
+        <is>
+          <t>Westlife Foodworld Limited</t>
+        </is>
+      </c>
+      <c r="C66" s="154" t="inlineStr">
+        <is>
+          <t>INE274F01020</t>
+        </is>
+      </c>
+      <c r="D66" s="154" t="inlineStr">
+        <is>
+          <t>Leisure Services</t>
+        </is>
+      </c>
+      <c r="E66" s="169" t="n">
+        <v>1850439</v>
+      </c>
+      <c r="F66" s="170" t="n">
+        <v>8325.129999999999</v>
+      </c>
+      <c r="G66" s="13" t="n">
+        <v>0.0042</v>
+      </c>
+      <c r="J66" s="170" t="n"/>
+    </row>
+    <row r="67">
+      <c r="A67" s="154" t="n">
+        <v>60</v>
+      </c>
+      <c r="B67" s="154" t="inlineStr">
+        <is>
+          <t>Syngene International Limited</t>
+        </is>
+      </c>
+      <c r="C67" s="154" t="inlineStr">
+        <is>
+          <t>INE398R01022</t>
+        </is>
+      </c>
+      <c r="D67" s="154" t="inlineStr">
+        <is>
+          <t>Healthcare Services</t>
+        </is>
+      </c>
+      <c r="E67" s="169" t="n">
+        <v>1586541</v>
+      </c>
+      <c r="F67" s="170" t="n">
+        <v>7012.51</v>
+      </c>
+      <c r="G67" s="13" t="n">
+        <v>0.0036</v>
+      </c>
+      <c r="J67" s="170" t="n"/>
+    </row>
+    <row r="68">
+      <c r="A68" s="154" t="n">
+        <v>61</v>
+      </c>
+      <c r="B68" s="154" t="inlineStr">
+        <is>
+          <t>LG Electronics India Limited</t>
+        </is>
+      </c>
+      <c r="C68" s="154" t="inlineStr">
+        <is>
+          <t>INE324D01010</t>
+        </is>
+      </c>
+      <c r="D68" s="154" t="inlineStr">
+        <is>
+          <t>Consumer Durables</t>
+        </is>
+      </c>
+      <c r="E68" s="169" t="n">
+        <v>44919</v>
+      </c>
+      <c r="F68" s="170" t="n">
+        <v>684.52</v>
+      </c>
+      <c r="G68" s="13" t="n">
+        <v>0.0003</v>
+      </c>
+      <c r="J68" s="170" t="n"/>
+    </row>
+    <row r="69">
+      <c r="A69" s="154" t="n">
+        <v>62</v>
+      </c>
+      <c r="B69" s="154" t="inlineStr">
+        <is>
+          <t>SRF Limited</t>
+        </is>
+      </c>
+      <c r="C69" s="154" t="inlineStr">
+        <is>
+          <t>INE647A01010</t>
+        </is>
+      </c>
+      <c r="D69" s="154" t="inlineStr">
+        <is>
+          <t>Chemicals &amp; Petrochemicals</t>
+        </is>
+      </c>
+      <c r="E69" s="169" t="n">
+        <v>14734</v>
+      </c>
+      <c r="F69" s="170" t="n">
+        <v>400.15</v>
+      </c>
+      <c r="G69" s="13" t="n">
+        <v>0.0002</v>
+      </c>
+      <c r="J69" s="170" t="n"/>
+    </row>
+    <row r="70">
+      <c r="A70" s="14" t="n"/>
+      <c r="B70" s="14" t="inlineStr">
+        <is>
+          <t>Total</t>
+        </is>
+      </c>
+      <c r="C70" s="14" t="n"/>
+      <c r="D70" s="14" t="n"/>
+      <c r="E70" s="14" t="n"/>
+      <c r="F70" s="171" t="n">
+        <v>1880396.81</v>
+      </c>
+      <c r="G70" s="16" t="n">
+        <v>0.9553</v>
+      </c>
+    </row>
+    <row r="72">
+      <c r="B72" s="10" t="inlineStr">
+        <is>
+          <t>MONEY MARKET INSTRUMENTS</t>
+        </is>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73" s="154" t="n">
+        <v>63</v>
+      </c>
+      <c r="B73" s="10" t="inlineStr">
+        <is>
+          <t>TREPS / Reverse Repo Investments</t>
+        </is>
+      </c>
+      <c r="F73" s="170" t="n">
+        <v>83739.39</v>
+      </c>
+      <c r="G73" s="13" t="n">
+        <v>0.0426</v>
+      </c>
+      <c r="H73" s="17" t="n">
+        <v>46174</v>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74" s="14" t="n"/>
+      <c r="B74" s="14" t="inlineStr">
+        <is>
+          <t>Total</t>
+        </is>
+      </c>
+      <c r="C74" s="14" t="n"/>
+      <c r="D74" s="14" t="n"/>
+      <c r="E74" s="14" t="n"/>
+      <c r="F74" s="171" t="n">
+        <v>83739.39</v>
+      </c>
+      <c r="G74" s="16" t="n">
+        <v>0.0426</v>
+      </c>
+    </row>
+    <row r="76">
+      <c r="B76" s="10" t="inlineStr">
+        <is>
+          <t>Cash &amp; Cash Equivalent</t>
+        </is>
+      </c>
+    </row>
+    <row r="77">
+      <c r="B77" s="154" t="inlineStr">
+        <is>
+          <t>Net Receivables/Payables</t>
+        </is>
+      </c>
+      <c r="E77" s="169" t="n"/>
+      <c r="F77" s="170" t="n">
+        <v>3160.89</v>
+      </c>
+      <c r="G77" s="13" t="n">
+        <v>0.0021</v>
+      </c>
+      <c r="J77" s="170" t="n"/>
+    </row>
+    <row r="78">
+      <c r="A78" s="14" t="n"/>
+      <c r="B78" s="14" t="inlineStr">
+        <is>
+          <t>Total</t>
+        </is>
+      </c>
+      <c r="C78" s="14" t="n"/>
+      <c r="D78" s="14" t="n"/>
+      <c r="E78" s="14" t="n"/>
+      <c r="F78" s="171" t="n">
+        <v>3160.89</v>
+      </c>
+      <c r="G78" s="16" t="n">
+        <v>0.0021</v>
+      </c>
+    </row>
+    <row r="80">
+      <c r="A80" s="153" t="n"/>
+      <c r="B80" s="153" t="inlineStr">
+        <is>
+          <t>GRAND TOTAL</t>
+        </is>
+      </c>
+      <c r="C80" s="153" t="n"/>
+      <c r="D80" s="153" t="n"/>
+      <c r="E80" s="153" t="n"/>
+      <c r="F80" s="172" t="n">
+        <v>1967297.09</v>
+      </c>
+      <c r="G80" s="19" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="81">
+      <c r="A81" s="154" t="inlineStr">
+        <is>
+          <t>Notes:</t>
+        </is>
+      </c>
+    </row>
+    <row r="82">
+      <c r="A82" s="21" t="n">
+        <v>1</v>
+      </c>
+      <c r="B82" s="21" t="inlineStr">
+        <is>
+          <t>Market value includes accrued interest</t>
+        </is>
+      </c>
+    </row>
+    <row r="84">
+      <c r="B84" s="154" t="inlineStr">
+        <is>
+          <t>Scheme Riskometer</t>
+        </is>
+      </c>
+    </row>
+    <row r="98">
+      <c r="B98" s="154" t="inlineStr">
+        <is>
+          <t>Benchmark Riskometer: Nifty Midcap 150 TRI</t>
+        </is>
+      </c>
+    </row>
+    <row r="111">
+      <c r="A111" s="43" t="inlineStr">
+        <is>
+          <t>Sr. No.</t>
+        </is>
+      </c>
+      <c r="B111" s="44" t="inlineStr">
+        <is>
+          <t>Particulars</t>
+        </is>
+      </c>
+      <c r="C111" s="45" t="n"/>
+      <c r="D111" s="45" t="n"/>
+      <c r="E111" s="46" t="n"/>
+    </row>
+    <row r="112">
+      <c r="A112" s="47" t="n">
+        <v>2</v>
+      </c>
+      <c r="B112" s="165" t="n"/>
+      <c r="C112" s="39" t="inlineStr">
+        <is>
+          <t>Portfolio Information</t>
+        </is>
+      </c>
+      <c r="E112" s="49" t="n"/>
+    </row>
+    <row r="113">
+      <c r="A113" s="47" t="n"/>
+      <c r="B113" s="165" t="inlineStr">
+        <is>
+          <t>Description (if any)</t>
+        </is>
+      </c>
+      <c r="C113" s="161" t="n"/>
+      <c r="E113" s="49" t="n"/>
+    </row>
+    <row r="114">
+      <c r="A114" s="47" t="n"/>
+      <c r="B114" s="165" t="inlineStr">
+        <is>
+          <t>Annualised Portfolio YTM*@@</t>
+        </is>
+      </c>
+      <c r="C114" s="162" t="inlineStr">
+        <is>
+          <t>N.A.</t>
+        </is>
+      </c>
+      <c r="E114" s="49" t="n"/>
+    </row>
+    <row r="115">
+      <c r="A115" s="47" t="n"/>
+      <c r="B115" s="165" t="inlineStr">
+        <is>
+          <t>Macaulay Duration@@</t>
+        </is>
+      </c>
+      <c r="C115" s="162" t="inlineStr">
+        <is>
+          <t>N.A.</t>
+        </is>
+      </c>
+      <c r="E115" s="49" t="n"/>
+    </row>
+    <row r="116">
+      <c r="A116" s="47" t="n"/>
+      <c r="B116" s="165" t="inlineStr">
+        <is>
+          <t>Residual Maturity@@</t>
+        </is>
+      </c>
+      <c r="C116" s="162" t="inlineStr">
+        <is>
+          <t>N.A.</t>
+        </is>
+      </c>
+      <c r="E116" s="49" t="n"/>
+    </row>
+    <row r="117">
+      <c r="A117" s="47" t="n"/>
+      <c r="B117" s="165" t="inlineStr">
+        <is>
+          <t>Modified Duration (in years)@@</t>
+        </is>
+      </c>
+      <c r="C117" s="162" t="inlineStr">
+        <is>
+          <t>N.A.</t>
+        </is>
+      </c>
+      <c r="E117" s="49" t="n"/>
+    </row>
+    <row r="118">
+      <c r="A118" s="47" t="n"/>
+      <c r="B118" s="20" t="inlineStr">
+        <is>
+          <t>* In case of semi-annual YTM, it will be annualised</t>
+        </is>
+      </c>
+      <c r="C118" s="20" t="n"/>
+      <c r="E118" s="49" t="n"/>
+    </row>
+    <row r="119">
+      <c r="A119" s="47" t="n">
+        <v>3</v>
+      </c>
+      <c r="B119" s="51" t="inlineStr">
+        <is>
+          <t>NAV AND Dividend</t>
+        </is>
+      </c>
+      <c r="C119" s="20" t="n"/>
+      <c r="E119" s="49" t="n"/>
+    </row>
+    <row r="120">
+      <c r="A120" s="47" t="n"/>
+      <c r="B120" s="173" t="inlineStr">
+        <is>
+          <t>Plan/Option Name</t>
+        </is>
+      </c>
+      <c r="C120" s="150" t="inlineStr">
+        <is>
+          <t>NAV per unit (Rs)</t>
+        </is>
+      </c>
+      <c r="D120" s="174" t="n"/>
+      <c r="E120" s="101" t="inlineStr">
+        <is>
+          <t>Aggregate distributions during the portfolio period  (Rs. per Unit)</t>
+        </is>
+      </c>
+    </row>
+    <row r="121" ht="41.5" customHeight="1">
+      <c r="A121" s="47" t="n"/>
+      <c r="B121" s="175" t="n"/>
+      <c r="C121" s="52" t="inlineStr">
+        <is>
+          <t>As on April 30, 2026</t>
+        </is>
+      </c>
+      <c r="D121" s="52" t="inlineStr">
+        <is>
+          <t>As on May 31, 2026</t>
+        </is>
+      </c>
+      <c r="E121" s="175" t="n"/>
+    </row>
+    <row r="122">
+      <c r="A122" s="53" t="n"/>
+      <c r="B122" s="54" t="inlineStr">
+        <is>
+          <t>Direct Plan-Growth Plan</t>
+        </is>
+      </c>
+      <c r="C122" s="77" t="inlineStr">
+        <is>
+          <t>165.243</t>
+        </is>
+      </c>
+      <c r="D122" s="77" t="inlineStr">
+        <is>
+          <t>167.156*</t>
+        </is>
+      </c>
+      <c r="E122" s="161" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+    </row>
+    <row r="123">
+      <c r="A123" s="53" t="n"/>
+      <c r="B123" s="54" t="inlineStr">
+        <is>
+          <t>Direct Plan-IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C123" s="77" t="inlineStr">
+        <is>
+          <t>65.987</t>
+        </is>
+      </c>
+      <c r="D123" s="77" t="inlineStr">
+        <is>
+          <t>66.751*</t>
+        </is>
+      </c>
+      <c r="E123" s="77" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+    </row>
+    <row r="124">
+      <c r="A124" s="53" t="n"/>
+      <c r="B124" s="54" t="inlineStr">
+        <is>
+          <t>Direct Plan-Daily IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C124" s="56" t="n">
+        <v>0</v>
+      </c>
+      <c r="D124" s="56" t="n">
+        <v>0</v>
+      </c>
+      <c r="E124" s="57" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="125">
+      <c r="A125" s="53" t="n"/>
+      <c r="B125" s="54" t="inlineStr">
+        <is>
+          <t>Direct Plan-Weekly IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C125" s="56" t="n">
+        <v>0</v>
+      </c>
+      <c r="D125" s="56" t="n">
+        <v>0</v>
+      </c>
+      <c r="E125" s="57" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="126">
+      <c r="A126" s="53" t="n"/>
+      <c r="B126" s="54" t="inlineStr">
+        <is>
+          <t>Direct Plan-Monthly IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C126" s="56" t="n">
+        <v>0</v>
+      </c>
+      <c r="D126" s="56" t="n">
+        <v>0</v>
+      </c>
+      <c r="E126" s="57" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="127">
+      <c r="A127" s="53" t="n"/>
+      <c r="B127" s="54" t="inlineStr">
+        <is>
+          <t>Direct Plan-Quarterly IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C127" s="56" t="n">
+        <v>0</v>
+      </c>
+      <c r="D127" s="56" t="n">
+        <v>0</v>
+      </c>
+      <c r="E127" s="57" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="128">
+      <c r="A128" s="53" t="n"/>
+      <c r="B128" s="58" t="n"/>
+      <c r="C128" s="59" t="n"/>
+      <c r="D128" s="59" t="n"/>
+      <c r="E128" s="39" t="n"/>
+    </row>
+    <row r="129">
+      <c r="A129" s="47" t="n"/>
+      <c r="B129" s="60" t="inlineStr">
+        <is>
+          <t>Regular Plan-Growth Plan</t>
+        </is>
+      </c>
+      <c r="C129" s="77" t="inlineStr">
+        <is>
+          <t>147.521</t>
+        </is>
+      </c>
+      <c r="D129" s="77" t="inlineStr">
+        <is>
+          <t>149.110*</t>
+        </is>
+      </c>
+      <c r="E129" s="161" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+    </row>
+    <row r="130">
+      <c r="A130" s="47" t="n"/>
+      <c r="B130" s="60" t="inlineStr">
+        <is>
+          <t>Regular Plan-IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C130" s="77" t="inlineStr">
+        <is>
+          <t>28.099</t>
+        </is>
+      </c>
+      <c r="D130" s="77" t="inlineStr">
+        <is>
+          <t>28.402*</t>
+        </is>
+      </c>
+      <c r="E130" s="77" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+    </row>
+    <row r="131">
+      <c r="A131" s="47" t="n"/>
+      <c r="B131" s="60" t="inlineStr">
+        <is>
+          <t>Regular Plan-Daily IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C131" s="61" t="n">
+        <v>0</v>
+      </c>
+      <c r="D131" s="61" t="n">
+        <v>0</v>
+      </c>
+      <c r="E131" s="62" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="132">
+      <c r="A132" s="47" t="n"/>
+      <c r="B132" s="60" t="inlineStr">
+        <is>
+          <t>Regular Plan-Weekly IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C132" s="61" t="n">
+        <v>0</v>
+      </c>
+      <c r="D132" s="61" t="n">
+        <v>0</v>
+      </c>
+      <c r="E132" s="62" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="133">
+      <c r="A133" s="47" t="n"/>
+      <c r="B133" s="60" t="inlineStr">
+        <is>
+          <t>Regular Plan-Monthly IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C133" s="61" t="n">
+        <v>0</v>
+      </c>
+      <c r="D133" s="61" t="n">
+        <v>0</v>
+      </c>
+      <c r="E133" s="62" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="134">
+      <c r="A134" s="47" t="n"/>
+      <c r="B134" s="60" t="inlineStr">
+        <is>
+          <t>Regular Plan-Quarterly IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C134" s="61" t="n">
+        <v>0</v>
+      </c>
+      <c r="D134" s="61" t="n">
+        <v>0</v>
+      </c>
+      <c r="E134" s="62" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="135">
+      <c r="A135" s="47" t="n"/>
+      <c r="B135" s="63" t="inlineStr">
+        <is>
+          <t>IDCW -  Income Distribution cum Capital Withdrawal.</t>
+        </is>
+      </c>
+      <c r="C135" s="64" t="n"/>
+      <c r="D135" s="64" t="n"/>
+      <c r="E135" s="49" t="n"/>
+    </row>
+    <row r="136">
+      <c r="A136" s="65" t="n"/>
+      <c r="B136" s="66" t="n"/>
+      <c r="C136" s="66" t="n"/>
+      <c r="D136" s="66" t="n"/>
+      <c r="E136" s="67" t="n"/>
+    </row>
+    <row r="137">
+      <c r="A137" s="47" t="n">
+        <v>4</v>
+      </c>
+      <c r="B137" s="68" t="inlineStr">
+        <is>
+          <t>Portfolio Turn Over Ratio ^^</t>
+        </is>
+      </c>
+      <c r="C137" s="60" t="n"/>
+      <c r="D137" s="66" t="n"/>
+      <c r="E137" s="69" t="n"/>
+    </row>
+    <row r="138">
+      <c r="A138" s="47" t="n"/>
+      <c r="B138" s="60" t="inlineStr">
+        <is>
+          <t xml:space="preserve"> - For Purchase</t>
+        </is>
+      </c>
+      <c r="C138" s="77" t="n">
+        <v>0.01</v>
+      </c>
+      <c r="D138" s="66" t="n"/>
+      <c r="E138" s="67" t="n"/>
+    </row>
+    <row r="139">
+      <c r="A139" s="47" t="n"/>
+      <c r="B139" s="60" t="inlineStr">
+        <is>
+          <t xml:space="preserve"> - For Sale</t>
+        </is>
+      </c>
+      <c r="C139" s="77" t="n">
+        <v>0</v>
+      </c>
+      <c r="D139" s="66" t="n"/>
+      <c r="E139" s="67" t="n"/>
+    </row>
+    <row r="140">
+      <c r="A140" s="47" t="n">
         <v>5</v>
       </c>
-      <c r="B12" s="2" t="inlineStr">
-[...34 lines deleted...]
-      <c r="A13" s="2" t="n">
+      <c r="B140" s="70" t="inlineStr">
+        <is>
+          <t>Total investment in foreign securities/ADR/GDR (Rs. lakh)</t>
+        </is>
+      </c>
+      <c r="C140" s="71" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="D140" s="66" t="n"/>
+      <c r="E140" s="69" t="n"/>
+    </row>
+    <row r="141" ht="24" customHeight="1">
+      <c r="A141" s="47" t="n">
         <v>6</v>
       </c>
-      <c r="B13" s="2" t="inlineStr">
-[...34 lines deleted...]
-      <c r="A14" s="2" t="n">
+      <c r="B141" s="72" t="inlineStr">
+        <is>
+          <t>Total of securities below investment grade and default provided for the of May 31, 2026 (Rs. lakh)</t>
+        </is>
+      </c>
+      <c r="C141" s="71" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="D141" s="73" t="n"/>
+      <c r="E141" s="69" t="n"/>
+    </row>
+    <row r="142">
+      <c r="A142" s="47" t="n">
         <v>7</v>
       </c>
-      <c r="B14" s="2" t="inlineStr">
-[...34 lines deleted...]
-      <c r="A15" s="2" t="n">
+      <c r="B142" s="74" t="inlineStr">
+        <is>
+          <t>Total investment in illiquid shares/securities</t>
+        </is>
+      </c>
+      <c r="C142" s="75" t="n"/>
+      <c r="E142" s="69" t="n"/>
+    </row>
+    <row r="143">
+      <c r="A143" s="47" t="n"/>
+      <c r="B143" s="76" t="inlineStr">
+        <is>
+          <t>- Value (In Rs. Lakh)</t>
+        </is>
+      </c>
+      <c r="C143" s="77" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="E143" s="69" t="n"/>
+    </row>
+    <row r="144">
+      <c r="A144" s="47" t="n"/>
+      <c r="B144" s="78" t="inlineStr">
+        <is>
+          <t>- in percentage terms (%)</t>
+        </is>
+      </c>
+      <c r="C144" s="176" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="E144" s="69" t="n"/>
+    </row>
+    <row r="145">
+      <c r="A145" s="47" t="n"/>
+      <c r="B145" s="78" t="n"/>
+      <c r="C145" s="177" t="n"/>
+      <c r="E145" s="69" t="n"/>
+    </row>
+    <row r="146" ht="24" customHeight="1">
+      <c r="A146" s="47" t="n">
         <v>8</v>
       </c>
-      <c r="B15" s="2" t="inlineStr">
-[...1944 lines deleted...]
-          <t>Benchmark Riskometer: Nifty Midcap 150 TRI</t>
+      <c r="B146" s="74" t="inlineStr">
+        <is>
+          <t>Total outstanding exposure to derivatives at the end of  May 31, 2026</t>
+        </is>
+      </c>
+      <c r="C146" s="75" t="n"/>
+      <c r="D146" s="66" t="n"/>
+      <c r="E146" s="69" t="n"/>
+    </row>
+    <row r="147">
+      <c r="A147" s="47" t="n"/>
+      <c r="B147" s="76" t="inlineStr">
+        <is>
+          <t>- Value (In Rs. Lakh)</t>
+        </is>
+      </c>
+      <c r="C147" s="77" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="D147" s="66" t="n"/>
+      <c r="E147" s="69" t="n"/>
+    </row>
+    <row r="148">
+      <c r="A148" s="47" t="n"/>
+      <c r="B148" s="78" t="inlineStr">
+        <is>
+          <t>- in percentage term (%)</t>
+        </is>
+      </c>
+      <c r="C148" s="77" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="D148" s="66" t="n"/>
+      <c r="E148" s="69" t="n"/>
+    </row>
+    <row r="149">
+      <c r="A149" s="81" t="n"/>
+      <c r="B149" s="82" t="n"/>
+      <c r="C149" s="82" t="n"/>
+      <c r="D149" s="82" t="n"/>
+      <c r="E149" s="83" t="n"/>
+    </row>
+    <row r="151">
+      <c r="A151" s="10" t="inlineStr">
+        <is>
+          <t>*</t>
+        </is>
+      </c>
+      <c r="B151" s="154" t="inlineStr">
+        <is>
+          <t>Computed NAV</t>
+        </is>
+      </c>
+    </row>
+    <row r="152">
+      <c r="A152" s="10" t="inlineStr">
+        <is>
+          <t>**</t>
+        </is>
+      </c>
+      <c r="B152" s="154" t="inlineStr">
+        <is>
+          <t>NAV as on Maturity date</t>
+        </is>
+      </c>
+    </row>
+    <row r="153">
+      <c r="A153" s="10" t="inlineStr">
+        <is>
+          <t>N.A.</t>
+        </is>
+      </c>
+      <c r="B153" s="154" t="inlineStr">
+        <is>
+          <t xml:space="preserve"> Not Applicable.</t>
+        </is>
+      </c>
+    </row>
+    <row r="154">
+      <c r="A154" s="10" t="inlineStr">
+        <is>
+          <t>^^</t>
+        </is>
+      </c>
+      <c r="B154" s="154" t="inlineStr">
+        <is>
+          <t>Portfolio Turn Over Ratio is for Equity Schemes.</t>
+        </is>
+      </c>
+    </row>
+    <row r="155">
+      <c r="A155" s="10" t="inlineStr">
+        <is>
+          <t>@@</t>
+        </is>
+      </c>
+      <c r="B155" s="154" t="inlineStr">
+        <is>
+          <t>Residual, Modified Duration and Portfolio YTM (Annualised) is for Debt Schemes.</t>
+        </is>
+      </c>
+    </row>
+    <row r="156" ht="60" customHeight="1">
+      <c r="B156" s="84" t="inlineStr">
+        <is>
+          <t>Pursuant to payment of IDCW, the NAV of the IDCW Option(s) of aforesaid Scheme of the Fund would fall to the extent of payout and statutory levy, if any. For complete distribution history of the Schemes, please visit www.dspim.com</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <mergeCells count="1">
+  <mergeCells count="4">
+    <mergeCell ref="E120:E121"/>
+    <mergeCell ref="B120:B121"/>
+    <mergeCell ref="C120:D120"/>
     <mergeCell ref="B1:F1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:A1"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Rahul Jain</dc:creator>
+  <dc:creator>Rohit Pandey</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:lastModifiedBy></cp:lastModifiedBy>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties">
+  <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_Enabled" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2">
+    <vt:lpwstr>true</vt:lpwstr>
+  </property>
+  <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_SetDate" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3">
+    <vt:lpwstr>2026-06-07T19:21:06Z</vt:lpwstr>
+  </property>
+  <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_Method" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4">
+    <vt:lpwstr>Privileged</vt:lpwstr>
+  </property>
+  <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_Name" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5">
+    <vt:lpwstr>Public</vt:lpwstr>
+  </property>
+  <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_SiteId" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6">
+    <vt:lpwstr>1771ae17-e764-4e0f-a476-d4184d79a5d9</vt:lpwstr>
+  </property>
+  <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_ActionId" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7">
+    <vt:lpwstr>4080c357-c9ae-431d-b36a-b5f7034283f4</vt:lpwstr>
+  </property>
+  <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_ContentBits" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8">
+    <vt:lpwstr>0</vt:lpwstr>
+  </property>
+  <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_Tag" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9">
+    <vt:lpwstr>10, 0, 1, 1</vt:lpwstr>
+  </property>
+</Properties>
+</file>