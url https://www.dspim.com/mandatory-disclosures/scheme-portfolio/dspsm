--- v6 (2026-06-24)
+++ v7 (2026-07-14)
@@ -1,223 +1,220 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" Id="rId4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <bookViews>
-    <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" tabRatio="878" firstSheet="0" autoFilterDateGrouping="1"/>
+    <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" tabRatio="958" firstSheet="2" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="MIDCAP" sheetId="1" state="visible" r:id="rId1"/>
     <sheet name="Sheet1" sheetId="2" state="hidden" r:id="rId2"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="191029" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <numFmts count="8">
-[...1 lines deleted...]
-    <numFmt numFmtId="165" formatCode="0.0000"/>
+  <numFmts count="15">
+    <numFmt numFmtId="164" formatCode="#,##0.00_);\(#,##0.00\)%"/>
+    <numFmt numFmtId="165" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);"/>
     <numFmt numFmtId="166" formatCode="_(* #,##0_);_(* \(#,##0\);"/>
-    <numFmt numFmtId="167" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);"/>
-[...3 lines deleted...]
-    <numFmt numFmtId="171" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;??_);_(@_)"/>
+    <numFmt numFmtId="167" formatCode="0.0000"/>
+    <numFmt numFmtId="168" formatCode="0.0000000000000000%"/>
+    <numFmt numFmtId="169" formatCode="0.000000000000000%"/>
+    <numFmt numFmtId="170" formatCode="_ * #,##0.00_ ;_ * \-#,##0.00_ ;_ * &quot;-&quot;??_ ;_ @_ "/>
+    <numFmt numFmtId="171" formatCode="0.000"/>
+    <numFmt numFmtId="172" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;??_);_(@_)"/>
+    <numFmt numFmtId="173" formatCode="_(* #,##0.0000_);_(* \(#,##0.0000\);_(* &quot;-&quot;??_);_(@_)"/>
+    <numFmt numFmtId="174" formatCode="0.0000%"/>
+    <numFmt numFmtId="175" formatCode="_(* #,##0.000_);_(* \(#,##0.000\);_(* &quot;-&quot;??_);_(@_)"/>
+    <numFmt numFmtId="176" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;_);_(* @_)"/>
+    <numFmt numFmtId="177" formatCode="_(* #,##0.000_);_(* \(#,##0.000\);_(* &quot;-&quot;???_);_(@_)"/>
+    <numFmt numFmtId="178" formatCode="_(* #,##0.0000_);_(* \(#,##0.0000\);_(* &quot;-&quot;????_);_(@_)"/>
   </numFmts>
-  <fonts count="22">
+  <fonts count="21">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="10"/>
       <sz val="11"/>
       <u val="single"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Trebuchet MS"/>
       <family val="2"/>
-      <sz val="9"/>
+      <color theme="1"/>
+      <sz val="8"/>
+    </font>
+    <font>
+      <name val="Trebuchet MS"/>
+      <family val="2"/>
+      <b val="1"/>
+      <color theme="1"/>
+      <sz val="8"/>
+    </font>
+    <font>
+      <name val="Trebuchet MS"/>
+      <family val="2"/>
+      <color rgb="FF000000"/>
+      <sz val="8"/>
     </font>
     <font>
       <name val="Trebuchet MS"/>
       <family val="2"/>
       <b val="1"/>
       <color rgb="FF000000"/>
-      <sz val="9"/>
+      <sz val="8"/>
+      <u val="single"/>
     </font>
     <font>
       <name val="Trebuchet MS"/>
       <family val="2"/>
-      <color rgb="FF000000"/>
-      <sz val="9"/>
+      <b val="1"/>
+      <color rgb="FF333333"/>
+      <sz val="8"/>
+    </font>
+    <font>
+      <name val="Trebuchet MS"/>
+      <family val="2"/>
+      <b val="1"/>
+      <sz val="8"/>
+    </font>
+    <font>
+      <name val="Trebuchet MS"/>
+      <family val="2"/>
+      <sz val="8"/>
+    </font>
+    <font>
+      <name val="Trebuchet MS"/>
+      <family val="2"/>
+      <b val="1"/>
+      <color rgb="FFFF0000"/>
+      <sz val="8"/>
+    </font>
+    <font>
+      <name val="Trebuchet MS"/>
+      <family val="2"/>
+      <i val="1"/>
+      <sz val="8"/>
+    </font>
+    <font>
+      <name val="Trebuchet MS"/>
+      <family val="2"/>
+      <color rgb="FFFF0000"/>
+      <sz val="8"/>
+    </font>
+    <font>
+      <name val="Trebuchet MS"/>
+      <family val="2"/>
+      <b val="1"/>
+      <strike val="1"/>
+      <sz val="8"/>
     </font>
     <font>
       <name val="trebuchet MS"/>
       <family val="2"/>
       <b val="1"/>
       <color rgb="FFFFFFFF"/>
-      <sz val="9"/>
-[...18 lines deleted...]
-      <sz val="9"/>
+      <sz val="8"/>
     </font>
     <font>
       <name val="trebuchet MS"/>
       <family val="2"/>
       <b val="1"/>
       <color indexed="8"/>
-      <sz val="9"/>
+      <sz val="8"/>
+      <u val="single"/>
+    </font>
+    <font>
+      <name val="trebuchet MS"/>
+      <family val="2"/>
+      <color theme="10"/>
+      <sz val="8"/>
+      <u val="single"/>
+    </font>
+    <font>
+      <name val="trebuchet MS"/>
+      <family val="2"/>
+      <b val="1"/>
+      <color indexed="8"/>
+      <sz val="8"/>
     </font>
     <font>
       <name val="trebuchet MS"/>
       <family val="2"/>
       <b val="1"/>
       <color rgb="FF000000"/>
-      <sz val="9"/>
-      <u val="single"/>
+      <sz val="8"/>
     </font>
     <font>
       <name val="trebuchet MS"/>
       <family val="2"/>
-      <b val="1"/>
-[...1 lines deleted...]
-      <sz val="9"/>
+      <color indexed="8"/>
+      <sz val="8"/>
     </font>
     <font>
-      <name val="trebuchet MS"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <b val="1"/>
-[...56 lines deleted...]
-      <scheme val="minor"/>
+      <sz val="10"/>
     </font>
   </fonts>
   <fills count="6">
     <fill>
       <patternFill/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF000000"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFC0C0C0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFDBDBDB"/>
         <bgColor indexed="64"/>
@@ -386,528 +383,572 @@
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="8">
+  <cellStyleXfs count="10">
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="9" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="43" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-    <xf numFmtId="43" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="9" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="178">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
-[...2 lines deleted...]
-    <xf numFmtId="164" fontId="3" fillId="5" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="165" fontId="3" fillId="5" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="7" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="8" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="10" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="2" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="7" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="43" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="7" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="8" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="8" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="4" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="11" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="5" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="4" fontId="9" fillId="0" borderId="1" pivotButton="0" quotePrefix="1" xfId="0"/>
+    <xf numFmtId="39" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="10" fontId="9" fillId="0" borderId="1" pivotButton="0" quotePrefix="1" xfId="1"/>
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="12" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="11" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="2" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="13" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="10" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="43" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="3">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="10" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="15" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="165" fontId="4" fillId="3" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="10" fontId="4" fillId="3" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="166" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="165" fontId="14" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="10" fontId="14" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="169" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="170" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="2"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="2"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="2">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="171" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="10" fontId="4" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="10" fontId="4" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="10" fontId="3" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="10" fontId="4" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="10" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="10" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="3" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="5" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
-[...47 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="5" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="10" fontId="5" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="4"/>
+    <xf numFmtId="43" fontId="9" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="5"/>
+    <xf numFmtId="172" fontId="9" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="4"/>
+    <xf numFmtId="172" fontId="9" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="5"/>
+    <xf numFmtId="15" fontId="9" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="5"/>
+    <xf numFmtId="15" fontId="9" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="4"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="9" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="172" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="5">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="15" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="5">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="10" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="10" fontId="5" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="43" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="172" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="5">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="9" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="173" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="171" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="173" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="43" fontId="9" fillId="0" borderId="1" pivotButton="0" quotePrefix="1" xfId="3"/>
+    <xf numFmtId="43" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="43" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="3">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="43" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="3">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="9" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="10" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="10" fontId="7" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="9" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="10" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="9" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="10" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="2" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="4" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-[...24 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="43" fontId="13" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+    <xf numFmtId="10" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="43" fontId="8" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
-[...13 lines deleted...]
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-      <alignment horizontal="center"/>
-[...56 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="169" fontId="7" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
-[...35 lines deleted...]
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="43" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="10" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="1"/>
+    <xf numFmtId="174" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="1"/>
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="175" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="10" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="43" fontId="7" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
-[...11 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="10" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="172" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="5">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="172" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="9" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="4"/>
+    <xf numFmtId="43" fontId="9" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="4"/>
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="43" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="10" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="10" fontId="9" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="9"/>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="4" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="6"/>
+    <xf numFmtId="172" fontId="9" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="5"/>
+    <xf numFmtId="172" fontId="9" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="5">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="9" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="4"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="8">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="8">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="8">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="172" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="7">
+      <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="2" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="6"/>
+    <xf numFmtId="172" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="7">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="171" fontId="9" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="177" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="171" fontId="9" fillId="5" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="178" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="9" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="10" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="1">
+    <xf numFmtId="10" fontId="9" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
-[...65 lines deleted...]
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="9" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="2" fontId="9" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="4"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="10" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="10" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="9" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-[...22 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="12" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-[...35 lines deleted...]
-    </xf>
   </cellXfs>
-  <cellStyles count="8">
+  <cellStyles count="10">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Percent" xfId="1" builtinId="5"/>
     <cellStyle name="Hyperlink" xfId="2" builtinId="8"/>
     <cellStyle name="Comma" xfId="3" builtinId="3"/>
     <cellStyle name="Normal 3 2" xfId="4"/>
     <cellStyle name="Comma 4 2" xfId="5"/>
-    <cellStyle name="Normal 3 2 10" xfId="6"/>
+    <cellStyle name="Normal_Scheme data_" xfId="6"/>
     <cellStyle name="Comma 4 2 2 2" xfId="7"/>
+    <cellStyle name="Normal 3 2 10" xfId="8"/>
+    <cellStyle name="Percent 2 3" xfId="9"/>
   </cellStyles>
-  <dxfs count="16">
+  <dxfs count="36">
     <dxf>
-      <numFmt numFmtId="172" formatCode="#,##0.000"/>
+      <numFmt numFmtId="176" formatCode="#,##0.000"/>
     </dxf>
     <dxf>
-      <numFmt numFmtId="173" formatCode="#,##0.0000"/>
+      <numFmt numFmtId="177" formatCode="#,##0.0000"/>
     </dxf>
     <dxf>
       <numFmt numFmtId="4" formatCode="#,##0.00"/>
     </dxf>
     <dxf>
-      <numFmt numFmtId="174" formatCode="&quot;-&quot;"/>
+      <numFmt numFmtId="178" formatCode="&quot;-&quot;"/>
     </dxf>
     <dxf>
-      <numFmt numFmtId="172" formatCode="#,##0.000"/>
+      <numFmt numFmtId="176" formatCode="#,##0.000"/>
     </dxf>
     <dxf>
-      <numFmt numFmtId="173" formatCode="#,##0.0000"/>
+      <numFmt numFmtId="177" formatCode="#,##0.0000"/>
     </dxf>
     <dxf>
       <numFmt numFmtId="4" formatCode="#,##0.00"/>
     </dxf>
     <dxf>
-      <numFmt numFmtId="174" formatCode="&quot;-&quot;"/>
+      <numFmt numFmtId="178" formatCode="&quot;-&quot;"/>
     </dxf>
     <dxf>
-      <numFmt numFmtId="172" formatCode="#,##0.000"/>
+      <numFmt numFmtId="176" formatCode="#,##0.000"/>
     </dxf>
     <dxf>
-      <numFmt numFmtId="173" formatCode="#,##0.0000"/>
+      <numFmt numFmtId="177" formatCode="#,##0.0000"/>
     </dxf>
     <dxf>
       <numFmt numFmtId="4" formatCode="#,##0.00"/>
     </dxf>
     <dxf>
-      <numFmt numFmtId="174" formatCode="&quot;-&quot;"/>
+      <numFmt numFmtId="178" formatCode="&quot;-&quot;"/>
     </dxf>
     <dxf>
-      <numFmt numFmtId="172" formatCode="#,##0.000"/>
+      <numFmt numFmtId="176" formatCode="#,##0.000"/>
     </dxf>
     <dxf>
-      <numFmt numFmtId="173" formatCode="#,##0.0000"/>
+      <numFmt numFmtId="177" formatCode="#,##0.0000"/>
     </dxf>
     <dxf>
       <numFmt numFmtId="4" formatCode="#,##0.00"/>
     </dxf>
     <dxf>
-      <numFmt numFmtId="174" formatCode="&quot;-&quot;"/>
+      <numFmt numFmtId="178" formatCode="&quot;-&quot;"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="176" formatCode="#,##0.000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="177" formatCode="#,##0.0000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="4" formatCode="#,##0.00"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="178" formatCode="&quot;-&quot;"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="176" formatCode="#,##0.000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="177" formatCode="#,##0.0000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="4" formatCode="#,##0.00"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="178" formatCode="&quot;-&quot;"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="176" formatCode="#,##0.000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="177" formatCode="#,##0.0000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="4" formatCode="#,##0.00"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="178" formatCode="&quot;-&quot;"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="176" formatCode="#,##0.000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="177" formatCode="#,##0.0000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="4" formatCode="#,##0.00"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="178" formatCode="&quot;-&quot;"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="176" formatCode="#,##0.000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="177" formatCode="#,##0.0000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="4" formatCode="#,##0.00"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="178" formatCode="&quot;-&quot;"/>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00800000"/>
       <rgbColor rgb="00008000"/>
       <rgbColor rgb="00000080"/>
       <rgbColor rgb="00808000"/>
@@ -950,116 +991,116 @@
       <rgbColor rgb="00003366"/>
       <rgbColor rgb="00339966"/>
       <rgbColor rgb="00003300"/>
       <rgbColor rgb="00333300"/>
       <rgbColor rgb="00993300"/>
       <rgbColor rgb="00993366"/>
       <rgbColor rgb="00333399"/>
       <rgbColor rgb="00333333"/>
     </indexedColors>
   </colors>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId4" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image1.png" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image2.png" Id="rId2" /></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <wsDr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
   <twoCellAnchor editAs="oneCell">
     <from>
       <col>1</col>
       <colOff>0</colOff>
-      <row>85</row>
+      <row>89</row>
       <rowOff>0</rowOff>
     </from>
     <to>
       <col>1</col>
       <colOff>2374900</colOff>
-      <row>95</row>
-      <rowOff>3528</rowOff>
+      <row>99</row>
+      <rowOff>84044</rowOff>
     </to>
     <pic>
       <nvPicPr>
         <cNvPr id="2" name="Picture 1"/>
         <cNvPicPr>
           <a:picLocks/>
         </cNvPicPr>
       </nvPicPr>
       <blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </blipFill>
       <spPr>
         <a:xfrm>
-          <a:off x="457200" y="14998700"/>
+          <a:off x="457200" y="15513050"/>
           <a:ext cx="2374900" cy="1574800"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <avLst/>
         </a:prstGeom>
         <a:ln>
           <a:prstDash val="solid"/>
         </a:ln>
       </spPr>
     </pic>
     <clientData/>
   </twoCellAnchor>
   <twoCellAnchor editAs="oneCell">
     <from>
       <col>1</col>
       <colOff>0</colOff>
-      <row>99</row>
+      <row>103</row>
       <rowOff>0</rowOff>
     </from>
     <to>
       <col>1</col>
       <colOff>2374900</colOff>
-      <row>109</row>
-      <rowOff>3528</rowOff>
+      <row>113</row>
+      <rowOff>84044</rowOff>
     </to>
     <pic>
       <nvPicPr>
         <cNvPr id="3" name="Picture 2"/>
         <cNvPicPr>
           <a:picLocks/>
         </cNvPicPr>
       </nvPicPr>
       <blipFill>
         <a:blip r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </blipFill>
       <spPr>
         <a:xfrm>
-          <a:off x="457200" y="17411700"/>
+          <a:off x="457200" y="17926050"/>
           <a:ext cx="2374900" cy="1574800"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <avLst/>
         </a:prstGeom>
         <a:ln>
           <a:prstDash val="solid"/>
         </a:ln>
       </spPr>
     </pic>
     <clientData/>
   </twoCellAnchor>
 </wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
@@ -1301,3082 +1342,3090 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:L156"/>
+  <dimension ref="A1:L158"/>
   <sheetViews>
-    <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+    <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultColWidth="8.7265625" defaultRowHeight="12"/>
   <cols>
-    <col width="7.1796875" bestFit="1" customWidth="1" style="154" min="1" max="1"/>
-[...11 lines deleted...]
-    <col width="8.7265625" customWidth="1" style="154" min="13" max="16384"/>
+    <col width="6.54296875" bestFit="1" customWidth="1" style="117" min="1" max="1"/>
+    <col width="50.26953125" bestFit="1" customWidth="1" style="117" min="2" max="2"/>
+    <col width="12.1796875" bestFit="1" customWidth="1" style="117" min="3" max="3"/>
+    <col width="29" bestFit="1" customWidth="1" style="117" min="4" max="4"/>
+    <col width="12.54296875" bestFit="1" customWidth="1" style="117" min="5" max="5"/>
+    <col width="24.81640625" bestFit="1" customWidth="1" style="117" min="6" max="6"/>
+    <col width="14" bestFit="1" customWidth="1" style="117" min="7" max="7"/>
+    <col width="12.54296875" bestFit="1" customWidth="1" style="117" min="8" max="8"/>
+    <col width="14" bestFit="1" customWidth="1" style="117" min="9" max="9"/>
+    <col width="7.54296875" bestFit="1" customWidth="1" style="117" min="10" max="10"/>
+    <col width="28.7265625" bestFit="1" customWidth="1" style="117" min="11" max="11"/>
+    <col width="7.54296875" bestFit="1" customWidth="1" style="117" min="12" max="12"/>
+    <col width="8.7265625" customWidth="1" style="117" min="13" max="16384"/>
   </cols>
   <sheetData>
     <row r="1">
-      <c r="A1" s="153" t="n"/>
-      <c r="B1" s="153" t="inlineStr">
+      <c r="A1" s="116" t="n"/>
+      <c r="B1" s="116" t="inlineStr">
         <is>
           <t>DSP Mid Cap Fund</t>
         </is>
       </c>
     </row>
     <row r="2">
-      <c r="B2" s="10" t="inlineStr">
-[...1 lines deleted...]
-          <t>Portfolio as on May 31, 2026</t>
+      <c r="B2" s="42" t="inlineStr">
+        <is>
+          <t>Portfolio as on June 30, 2026</t>
         </is>
       </c>
     </row>
     <row r="4">
-      <c r="A4" s="153" t="inlineStr">
+      <c r="A4" s="116" t="inlineStr">
         <is>
           <t>Sr. No.</t>
         </is>
       </c>
-      <c r="B4" s="153" t="inlineStr">
+      <c r="B4" s="116" t="inlineStr">
         <is>
           <t>Name of Instrument</t>
         </is>
       </c>
-      <c r="C4" s="153" t="inlineStr">
+      <c r="C4" s="116" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
-      <c r="D4" s="153" t="inlineStr">
+      <c r="D4" s="116" t="inlineStr">
         <is>
           <t>Rating/Industry</t>
         </is>
       </c>
-      <c r="E4" s="153" t="inlineStr">
+      <c r="E4" s="116" t="inlineStr">
         <is>
           <t>Quantity</t>
         </is>
       </c>
-      <c r="F4" s="153" t="inlineStr">
+      <c r="F4" s="116" t="inlineStr">
         <is>
           <t>Market value (Rs. In lakhs)</t>
         </is>
       </c>
-      <c r="G4" s="153" t="inlineStr">
+      <c r="G4" s="116" t="inlineStr">
         <is>
           <t>% to Net Assets</t>
         </is>
       </c>
-      <c r="H4" s="153" t="inlineStr">
+      <c r="H4" s="116" t="inlineStr">
         <is>
           <t>Maturity Date</t>
         </is>
       </c>
-      <c r="I4" s="153" t="inlineStr">
+      <c r="I4" s="116" t="inlineStr">
         <is>
           <t>Put/Call Option</t>
         </is>
       </c>
-      <c r="J4" s="153" t="inlineStr">
+      <c r="J4" s="116" t="inlineStr">
         <is>
           <t>YTM (%)</t>
         </is>
       </c>
     </row>
     <row r="6">
-      <c r="B6" s="10" t="inlineStr">
+      <c r="B6" s="42" t="inlineStr">
         <is>
           <t>EQUITY &amp; EQUITY RELATED</t>
         </is>
       </c>
     </row>
     <row r="7">
-      <c r="B7" s="10" t="inlineStr">
+      <c r="B7" s="42" t="inlineStr">
         <is>
           <t>Listed / awaiting listing on the stock exchanges</t>
         </is>
       </c>
     </row>
     <row r="8">
-      <c r="A8" s="154" t="n">
+      <c r="A8" s="117" t="n">
         <v>1</v>
       </c>
-      <c r="B8" s="154" t="inlineStr">
+      <c r="B8" s="117" t="inlineStr">
         <is>
           <t>Coforge Limited</t>
         </is>
       </c>
-      <c r="C8" s="154" t="inlineStr">
+      <c r="C8" s="117" t="inlineStr">
         <is>
           <t>INE591G01025</t>
         </is>
       </c>
-      <c r="D8" s="154" t="inlineStr">
+      <c r="D8" s="117" t="inlineStr">
         <is>
           <t>IT - Software</t>
         </is>
       </c>
-      <c r="E8" s="169" t="n">
-[...5 lines deleted...]
-      <c r="G8" s="13" t="n">
+      <c r="E8" s="52" t="n">
+        <v>4804734</v>
+      </c>
+      <c r="F8" s="46" t="n">
+        <v>70422.99000000001</v>
+      </c>
+      <c r="G8" s="137" t="n">
+        <v>0.0349</v>
+      </c>
+      <c r="J8" s="46" t="n"/>
+      <c r="K8" s="42" t="inlineStr">
+        <is>
+          <t>Sector/Rating</t>
+        </is>
+      </c>
+      <c r="L8" s="42" t="inlineStr">
+        <is>
+          <t>Percent</t>
+        </is>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" s="117" t="n">
+        <v>2</v>
+      </c>
+      <c r="B9" s="117" t="inlineStr">
+        <is>
+          <t>Cholamandalam Investment and Finance Company Limited</t>
+        </is>
+      </c>
+      <c r="C9" s="117" t="inlineStr">
+        <is>
+          <t>INE121A01024</t>
+        </is>
+      </c>
+      <c r="D9" s="117" t="inlineStr">
+        <is>
+          <t>Finance</t>
+        </is>
+      </c>
+      <c r="E9" s="52" t="n">
+        <v>3478940</v>
+      </c>
+      <c r="F9" s="46" t="n">
+        <v>62266.07</v>
+      </c>
+      <c r="G9" s="137" t="n">
+        <v>0.0309</v>
+      </c>
+      <c r="J9" s="46" t="n"/>
+      <c r="K9" s="117" t="inlineStr">
+        <is>
+          <t>Auto Components</t>
+        </is>
+      </c>
+      <c r="L9" s="137" t="n">
+        <v>0.1117</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" s="117" t="n">
+        <v>3</v>
+      </c>
+      <c r="B10" s="117" t="inlineStr">
+        <is>
+          <t>Fortis Healthcare Limited</t>
+        </is>
+      </c>
+      <c r="C10" s="117" t="inlineStr">
+        <is>
+          <t>INE061F01013</t>
+        </is>
+      </c>
+      <c r="D10" s="117" t="inlineStr">
+        <is>
+          <t>Healthcare Services</t>
+        </is>
+      </c>
+      <c r="E10" s="52" t="n">
+        <v>6017373</v>
+      </c>
+      <c r="F10" s="46" t="n">
+        <v>57583.25</v>
+      </c>
+      <c r="G10" s="137" t="n">
+        <v>0.0285</v>
+      </c>
+      <c r="J10" s="46" t="n"/>
+      <c r="K10" s="117" t="inlineStr">
+        <is>
+          <t>Finance</t>
+        </is>
+      </c>
+      <c r="L10" s="137" t="n">
+        <v>0.0907</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" s="117" t="n">
+        <v>4</v>
+      </c>
+      <c r="B11" s="117" t="inlineStr">
+        <is>
+          <t>The Phoenix Mills Limited</t>
+        </is>
+      </c>
+      <c r="C11" s="117" t="inlineStr">
+        <is>
+          <t>INE211B01039</t>
+        </is>
+      </c>
+      <c r="D11" s="117" t="inlineStr">
+        <is>
+          <t>Realty</t>
+        </is>
+      </c>
+      <c r="E11" s="52" t="n">
+        <v>2748916</v>
+      </c>
+      <c r="F11" s="46" t="n">
+        <v>53565.38</v>
+      </c>
+      <c r="G11" s="137" t="n">
+        <v>0.0266</v>
+      </c>
+      <c r="J11" s="46" t="n"/>
+      <c r="K11" s="117" t="inlineStr">
+        <is>
+          <t>Industrial Products</t>
+        </is>
+      </c>
+      <c r="L11" s="137" t="n">
+        <v>0.08649999999999999</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" s="117" t="n">
+        <v>5</v>
+      </c>
+      <c r="B12" s="117" t="inlineStr">
+        <is>
+          <t>Multi Commodity Exchange of India Limited</t>
+        </is>
+      </c>
+      <c r="C12" s="117" t="inlineStr">
+        <is>
+          <t>INE745G01043</t>
+        </is>
+      </c>
+      <c r="D12" s="117" t="inlineStr">
+        <is>
+          <t>Capital Markets</t>
+        </is>
+      </c>
+      <c r="E12" s="52" t="n">
+        <v>1852533</v>
+      </c>
+      <c r="F12" s="46" t="n">
+        <v>52560.07</v>
+      </c>
+      <c r="G12" s="137" t="n">
+        <v>0.0261</v>
+      </c>
+      <c r="J12" s="46" t="n"/>
+      <c r="K12" s="117" t="inlineStr">
+        <is>
+          <t>Banks</t>
+        </is>
+      </c>
+      <c r="L12" s="137" t="n">
+        <v>0.07539999999999999</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" s="117" t="n">
+        <v>6</v>
+      </c>
+      <c r="B13" s="117" t="inlineStr">
+        <is>
+          <t>The Federal Bank Limited</t>
+        </is>
+      </c>
+      <c r="C13" s="117" t="inlineStr">
+        <is>
+          <t>INE171A01029</t>
+        </is>
+      </c>
+      <c r="D13" s="117" t="inlineStr">
+        <is>
+          <t>Banks</t>
+        </is>
+      </c>
+      <c r="E13" s="52" t="n">
+        <v>15691347</v>
+      </c>
+      <c r="F13" s="46" t="n">
+        <v>51789.29</v>
+      </c>
+      <c r="G13" s="137" t="n">
+        <v>0.0257</v>
+      </c>
+      <c r="J13" s="46" t="n"/>
+      <c r="K13" s="117" t="inlineStr">
+        <is>
+          <t>IT - Software</t>
+        </is>
+      </c>
+      <c r="L13" s="137" t="n">
+        <v>0.0586</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" s="117" t="n">
+        <v>7</v>
+      </c>
+      <c r="B14" s="117" t="inlineStr">
+        <is>
+          <t>Bharat Forge Limited</t>
+        </is>
+      </c>
+      <c r="C14" s="117" t="inlineStr">
+        <is>
+          <t>INE465A01025</t>
+        </is>
+      </c>
+      <c r="D14" s="117" t="inlineStr">
+        <is>
+          <t>Auto Components</t>
+        </is>
+      </c>
+      <c r="E14" s="52" t="n">
+        <v>2413073</v>
+      </c>
+      <c r="F14" s="46" t="n">
+        <v>51738.7</v>
+      </c>
+      <c r="G14" s="137" t="n">
+        <v>0.0257</v>
+      </c>
+      <c r="J14" s="46" t="n"/>
+      <c r="K14" s="117" t="inlineStr">
+        <is>
+          <t>Pharmaceuticals &amp; Biotechnology</t>
+        </is>
+      </c>
+      <c r="L14" s="137" t="n">
+        <v>0.0472</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" s="117" t="n">
+        <v>8</v>
+      </c>
+      <c r="B15" s="117" t="inlineStr">
+        <is>
+          <t>Coromandel International Limited</t>
+        </is>
+      </c>
+      <c r="C15" s="117" t="inlineStr">
+        <is>
+          <t>INE169A01031</t>
+        </is>
+      </c>
+      <c r="D15" s="117" t="inlineStr">
+        <is>
+          <t>Fertilizers &amp; Agrochemicals</t>
+        </is>
+      </c>
+      <c r="E15" s="52" t="n">
+        <v>2542249</v>
+      </c>
+      <c r="F15" s="46" t="n">
+        <v>50972.09</v>
+      </c>
+      <c r="G15" s="137" t="n">
+        <v>0.0253</v>
+      </c>
+      <c r="J15" s="46" t="n"/>
+      <c r="K15" s="117" t="inlineStr">
+        <is>
+          <t>Capital Markets</t>
+        </is>
+      </c>
+      <c r="L15" s="137" t="n">
+        <v>0.0457</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" s="117" t="n">
+        <v>9</v>
+      </c>
+      <c r="B16" s="117" t="inlineStr">
+        <is>
+          <t>IPCA Laboratories Limited</t>
+        </is>
+      </c>
+      <c r="C16" s="117" t="inlineStr">
+        <is>
+          <t>INE571A01038</t>
+        </is>
+      </c>
+      <c r="D16" s="117" t="inlineStr">
+        <is>
+          <t>Pharmaceuticals &amp; Biotechnology</t>
+        </is>
+      </c>
+      <c r="E16" s="52" t="n">
+        <v>2990278</v>
+      </c>
+      <c r="F16" s="46" t="n">
+        <v>50864.63</v>
+      </c>
+      <c r="G16" s="137" t="n">
+        <v>0.0252</v>
+      </c>
+      <c r="J16" s="46" t="n"/>
+      <c r="K16" s="117" t="inlineStr">
+        <is>
+          <t>Chemicals &amp; Petrochemicals</t>
+        </is>
+      </c>
+      <c r="L16" s="137" t="n">
+        <v>0.0429</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" s="117" t="n">
+        <v>10</v>
+      </c>
+      <c r="B17" s="117" t="inlineStr">
+        <is>
+          <t>Max Financial Services Limited</t>
+        </is>
+      </c>
+      <c r="C17" s="117" t="inlineStr">
+        <is>
+          <t>INE180A01020</t>
+        </is>
+      </c>
+      <c r="D17" s="117" t="inlineStr">
+        <is>
+          <t>Insurance</t>
+        </is>
+      </c>
+      <c r="E17" s="52" t="n">
+        <v>2946419</v>
+      </c>
+      <c r="F17" s="46" t="n">
+        <v>46671.28</v>
+      </c>
+      <c r="G17" s="137" t="n">
+        <v>0.0231</v>
+      </c>
+      <c r="J17" s="46" t="n"/>
+      <c r="K17" s="117" t="inlineStr">
+        <is>
+          <t>Fertilizers &amp; Agrochemicals</t>
+        </is>
+      </c>
+      <c r="L17" s="137" t="n">
+        <v>0.0422</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" s="117" t="n">
+        <v>11</v>
+      </c>
+      <c r="B18" s="117" t="inlineStr">
+        <is>
+          <t>Voltas Limited</t>
+        </is>
+      </c>
+      <c r="C18" s="117" t="inlineStr">
+        <is>
+          <t>INE226A01021</t>
+        </is>
+      </c>
+      <c r="D18" s="117" t="inlineStr">
+        <is>
+          <t>Consumer Durables</t>
+        </is>
+      </c>
+      <c r="E18" s="52" t="n">
+        <v>3639527</v>
+      </c>
+      <c r="F18" s="46" t="n">
+        <v>46498.6</v>
+      </c>
+      <c r="G18" s="137" t="n">
+        <v>0.0231</v>
+      </c>
+      <c r="J18" s="46" t="n"/>
+      <c r="K18" s="117" t="inlineStr">
+        <is>
+          <t>Consumer Durables</t>
+        </is>
+      </c>
+      <c r="L18" s="137" t="n">
+        <v>0.0398</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" s="117" t="n">
+        <v>12</v>
+      </c>
+      <c r="B19" s="117" t="inlineStr">
+        <is>
+          <t>KEI Industries Limited</t>
+        </is>
+      </c>
+      <c r="C19" s="117" t="inlineStr">
+        <is>
+          <t>INE878B01027</t>
+        </is>
+      </c>
+      <c r="D19" s="117" t="inlineStr">
+        <is>
+          <t>Industrial Products</t>
+        </is>
+      </c>
+      <c r="E19" s="52" t="n">
+        <v>834168</v>
+      </c>
+      <c r="F19" s="46" t="n">
+        <v>45274.47</v>
+      </c>
+      <c r="G19" s="137" t="n">
+        <v>0.0224</v>
+      </c>
+      <c r="J19" s="46" t="n"/>
+      <c r="K19" s="117" t="inlineStr">
+        <is>
+          <t>Healthcare Services</t>
+        </is>
+      </c>
+      <c r="L19" s="137" t="n">
         <v>0.0393</v>
       </c>
-      <c r="J8" s="170" t="n"/>
-[...12 lines deleted...]
-      <c r="A9" s="154" t="n">
+    </row>
+    <row r="20">
+      <c r="A20" s="117" t="n">
+        <v>13</v>
+      </c>
+      <c r="B20" s="117" t="inlineStr">
+        <is>
+          <t>Schaeffler India Limited</t>
+        </is>
+      </c>
+      <c r="C20" s="117" t="inlineStr">
+        <is>
+          <t>INE513A01022</t>
+        </is>
+      </c>
+      <c r="D20" s="117" t="inlineStr">
+        <is>
+          <t>Auto Components</t>
+        </is>
+      </c>
+      <c r="E20" s="52" t="n">
+        <v>1050240</v>
+      </c>
+      <c r="F20" s="46" t="n">
+        <v>44001.91</v>
+      </c>
+      <c r="G20" s="137" t="n">
+        <v>0.0218</v>
+      </c>
+      <c r="J20" s="46" t="n"/>
+      <c r="K20" s="117" t="inlineStr">
+        <is>
+          <t>Telecom - Services</t>
+        </is>
+      </c>
+      <c r="L20" s="137" t="n">
+        <v>0.0346</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" s="117" t="n">
+        <v>14</v>
+      </c>
+      <c r="B21" s="117" t="inlineStr">
+        <is>
+          <t>Bharti Airtel Limited</t>
+        </is>
+      </c>
+      <c r="C21" s="117" t="inlineStr">
+        <is>
+          <t>INE397D01024</t>
+        </is>
+      </c>
+      <c r="D21" s="117" t="inlineStr">
+        <is>
+          <t>Telecom - Services</t>
+        </is>
+      </c>
+      <c r="E21" s="52" t="n">
+        <v>2246053</v>
+      </c>
+      <c r="F21" s="46" t="n">
+        <v>41596.9</v>
+      </c>
+      <c r="G21" s="137" t="n">
+        <v>0.0206</v>
+      </c>
+      <c r="J21" s="46" t="n"/>
+      <c r="K21" s="117" t="inlineStr">
+        <is>
+          <t>Realty</t>
+        </is>
+      </c>
+      <c r="L21" s="137" t="n">
+        <v>0.0322</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" s="117" t="n">
+        <v>15</v>
+      </c>
+      <c r="B22" s="117" t="inlineStr">
+        <is>
+          <t>Kirloskar Oil Engines Limited</t>
+        </is>
+      </c>
+      <c r="C22" s="117" t="inlineStr">
+        <is>
+          <t>INE146L01010</t>
+        </is>
+      </c>
+      <c r="D22" s="117" t="inlineStr">
+        <is>
+          <t>Industrial Products</t>
+        </is>
+      </c>
+      <c r="E22" s="52" t="n">
+        <v>1709396</v>
+      </c>
+      <c r="F22" s="46" t="n">
+        <v>40410.12</v>
+      </c>
+      <c r="G22" s="137" t="n">
+        <v>0.02</v>
+      </c>
+      <c r="J22" s="46" t="n"/>
+      <c r="K22" s="117" t="inlineStr">
+        <is>
+          <t>Retailing</t>
+        </is>
+      </c>
+      <c r="L22" s="137" t="n">
+        <v>0.03</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" s="117" t="n">
+        <v>16</v>
+      </c>
+      <c r="B23" s="117" t="inlineStr">
+        <is>
+          <t>Nippon Life India Asset Management Limited</t>
+        </is>
+      </c>
+      <c r="C23" s="117" t="inlineStr">
+        <is>
+          <t>INE298J01013</t>
+        </is>
+      </c>
+      <c r="D23" s="117" t="inlineStr">
+        <is>
+          <t>Capital Markets</t>
+        </is>
+      </c>
+      <c r="E23" s="52" t="n">
+        <v>3401013</v>
+      </c>
+      <c r="F23" s="46" t="n">
+        <v>39519.77</v>
+      </c>
+      <c r="G23" s="137" t="n">
+        <v>0.0196</v>
+      </c>
+      <c r="J23" s="46" t="n"/>
+      <c r="K23" s="117" t="inlineStr">
+        <is>
+          <t>Insurance</t>
+        </is>
+      </c>
+      <c r="L23" s="137" t="n">
+        <v>0.0231</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" s="117" t="n">
+        <v>17</v>
+      </c>
+      <c r="B24" s="117" t="inlineStr">
+        <is>
+          <t>Jindal Steel Limited</t>
+        </is>
+      </c>
+      <c r="C24" s="117" t="inlineStr">
+        <is>
+          <t>INE749A01030</t>
+        </is>
+      </c>
+      <c r="D24" s="117" t="inlineStr">
+        <is>
+          <t>Ferrous Metals</t>
+        </is>
+      </c>
+      <c r="E24" s="52" t="n">
+        <v>3723070</v>
+      </c>
+      <c r="F24" s="46" t="n">
+        <v>39468.27</v>
+      </c>
+      <c r="G24" s="137" t="n">
+        <v>0.0196</v>
+      </c>
+      <c r="J24" s="46" t="n"/>
+      <c r="K24" s="117" t="inlineStr">
+        <is>
+          <t>Electrical Equipment</t>
+        </is>
+      </c>
+      <c r="L24" s="137" t="n">
+        <v>0.0226</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25" s="117" t="n">
+        <v>18</v>
+      </c>
+      <c r="B25" s="117" t="inlineStr">
+        <is>
+          <t>JK Cement Limited</t>
+        </is>
+      </c>
+      <c r="C25" s="117" t="inlineStr">
+        <is>
+          <t>INE823G01014</t>
+        </is>
+      </c>
+      <c r="D25" s="117" t="inlineStr">
+        <is>
+          <t>Cement &amp; Cement Products</t>
+        </is>
+      </c>
+      <c r="E25" s="52" t="n">
+        <v>719413</v>
+      </c>
+      <c r="F25" s="46" t="n">
+        <v>39168.44</v>
+      </c>
+      <c r="G25" s="137" t="n">
+        <v>0.0194</v>
+      </c>
+      <c r="J25" s="46" t="n"/>
+      <c r="K25" s="117" t="inlineStr">
+        <is>
+          <t>Ferrous Metals</t>
+        </is>
+      </c>
+      <c r="L25" s="137" t="n">
+        <v>0.0196</v>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26" s="117" t="n">
+        <v>19</v>
+      </c>
+      <c r="B26" s="117" t="inlineStr">
+        <is>
+          <t>ICICI Bank Limited</t>
+        </is>
+      </c>
+      <c r="C26" s="117" t="inlineStr">
+        <is>
+          <t>INE090A01021</t>
+        </is>
+      </c>
+      <c r="D26" s="117" t="inlineStr">
+        <is>
+          <t>Banks</t>
+        </is>
+      </c>
+      <c r="E26" s="52" t="n">
+        <v>2821129</v>
+      </c>
+      <c r="F26" s="46" t="n">
+        <v>38796.17</v>
+      </c>
+      <c r="G26" s="137" t="n">
+        <v>0.0192</v>
+      </c>
+      <c r="J26" s="46" t="n"/>
+      <c r="K26" s="117" t="inlineStr">
+        <is>
+          <t>Cement &amp; Cement Products</t>
+        </is>
+      </c>
+      <c r="L26" s="137" t="n">
+        <v>0.0194</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" s="117" t="n">
+        <v>20</v>
+      </c>
+      <c r="B27" s="117" t="inlineStr">
+        <is>
+          <t>Samvardhana Motherson International Limited</t>
+        </is>
+      </c>
+      <c r="C27" s="117" t="inlineStr">
+        <is>
+          <t>INE775A01035</t>
+        </is>
+      </c>
+      <c r="D27" s="117" t="inlineStr">
+        <is>
+          <t>Auto Components</t>
+        </is>
+      </c>
+      <c r="E27" s="52" t="n">
+        <v>25655031</v>
+      </c>
+      <c r="F27" s="46" t="n">
+        <v>37997.67</v>
+      </c>
+      <c r="G27" s="137" t="n">
+        <v>0.0188</v>
+      </c>
+      <c r="J27" s="46" t="n"/>
+      <c r="K27" s="117" t="inlineStr">
+        <is>
+          <t>Textiles &amp; Apparels</t>
+        </is>
+      </c>
+      <c r="L27" s="137" t="n">
+        <v>0.0168</v>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28" s="117" t="n">
+        <v>21</v>
+      </c>
+      <c r="B28" s="117" t="inlineStr">
+        <is>
+          <t>Tube Investments of India Limited</t>
+        </is>
+      </c>
+      <c r="C28" s="117" t="inlineStr">
+        <is>
+          <t>INE974X01010</t>
+        </is>
+      </c>
+      <c r="D28" s="117" t="inlineStr">
+        <is>
+          <t>Auto Components</t>
+        </is>
+      </c>
+      <c r="E28" s="52" t="n">
+        <v>1224813</v>
+      </c>
+      <c r="F28" s="46" t="n">
+        <v>37103.26</v>
+      </c>
+      <c r="G28" s="137" t="n">
+        <v>0.0184</v>
+      </c>
+      <c r="J28" s="46" t="n"/>
+      <c r="K28" s="117" t="inlineStr">
+        <is>
+          <t>Financial Technology (Fintech)</t>
+        </is>
+      </c>
+      <c r="L28" s="137" t="n">
+        <v>0.0151</v>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29" s="117" t="n">
+        <v>22</v>
+      </c>
+      <c r="B29" s="117" t="inlineStr">
+        <is>
+          <t>Alkem Laboratories Limited</t>
+        </is>
+      </c>
+      <c r="C29" s="117" t="inlineStr">
+        <is>
+          <t>INE540L01014</t>
+        </is>
+      </c>
+      <c r="D29" s="117" t="inlineStr">
+        <is>
+          <t>Pharmaceuticals &amp; Biotechnology</t>
+        </is>
+      </c>
+      <c r="E29" s="52" t="n">
+        <v>645036</v>
+      </c>
+      <c r="F29" s="46" t="n">
+        <v>35928.51</v>
+      </c>
+      <c r="G29" s="137" t="n">
+        <v>0.0178</v>
+      </c>
+      <c r="J29" s="46" t="n"/>
+      <c r="K29" s="117" t="inlineStr">
+        <is>
+          <t>Petroleum Products</t>
+        </is>
+      </c>
+      <c r="L29" s="137" t="n">
+        <v>0.0137</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30" s="117" t="n">
+        <v>23</v>
+      </c>
+      <c r="B30" s="117" t="inlineStr">
+        <is>
+          <t>Supreme Industries Limited</t>
+        </is>
+      </c>
+      <c r="C30" s="117" t="inlineStr">
+        <is>
+          <t>INE195A01028</t>
+        </is>
+      </c>
+      <c r="D30" s="117" t="inlineStr">
+        <is>
+          <t>Industrial Products</t>
+        </is>
+      </c>
+      <c r="E30" s="52" t="n">
+        <v>1135100</v>
+      </c>
+      <c r="F30" s="46" t="n">
+        <v>35844.19</v>
+      </c>
+      <c r="G30" s="137" t="n">
+        <v>0.0178</v>
+      </c>
+      <c r="J30" s="46" t="n"/>
+      <c r="K30" s="117" t="inlineStr">
+        <is>
+          <t>Construction</t>
+        </is>
+      </c>
+      <c r="L30" s="137" t="n">
+        <v>0.0128</v>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31" s="117" t="n">
+        <v>24</v>
+      </c>
+      <c r="B31" s="117" t="inlineStr">
+        <is>
+          <t>L&amp;T Finance Limited</t>
+        </is>
+      </c>
+      <c r="C31" s="117" t="inlineStr">
+        <is>
+          <t>INE498L01015</t>
+        </is>
+      </c>
+      <c r="D31" s="117" t="inlineStr">
+        <is>
+          <t>Finance</t>
+        </is>
+      </c>
+      <c r="E31" s="52" t="n">
+        <v>11375881</v>
+      </c>
+      <c r="F31" s="46" t="n">
+        <v>35350.55</v>
+      </c>
+      <c r="G31" s="137" t="n">
+        <v>0.0175</v>
+      </c>
+      <c r="J31" s="46" t="n"/>
+      <c r="K31" s="117" t="inlineStr">
+        <is>
+          <t>Oil</t>
+        </is>
+      </c>
+      <c r="L31" s="137" t="n">
+        <v>0.0115</v>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32" s="117" t="n">
+        <v>25</v>
+      </c>
+      <c r="B32" s="117" t="inlineStr">
+        <is>
+          <t>AU Small Finance Bank Limited</t>
+        </is>
+      </c>
+      <c r="C32" s="117" t="inlineStr">
+        <is>
+          <t>INE949L01017</t>
+        </is>
+      </c>
+      <c r="D32" s="117" t="inlineStr">
+        <is>
+          <t>Banks</t>
+        </is>
+      </c>
+      <c r="E32" s="52" t="n">
+        <v>3301628</v>
+      </c>
+      <c r="F32" s="46" t="n">
+        <v>34239.53</v>
+      </c>
+      <c r="G32" s="137" t="n">
+        <v>0.017</v>
+      </c>
+      <c r="J32" s="46" t="n"/>
+      <c r="K32" s="117" t="inlineStr">
+        <is>
+          <t>Automobiles</t>
+        </is>
+      </c>
+      <c r="L32" s="137" t="n">
+        <v>0.0091</v>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33" s="117" t="n">
+        <v>26</v>
+      </c>
+      <c r="B33" s="117" t="inlineStr">
+        <is>
+          <t>Page Industries Limited</t>
+        </is>
+      </c>
+      <c r="C33" s="117" t="inlineStr">
+        <is>
+          <t>INE761H01022</t>
+        </is>
+      </c>
+      <c r="D33" s="117" t="inlineStr">
+        <is>
+          <t>Textiles &amp; Apparels</t>
+        </is>
+      </c>
+      <c r="E33" s="52" t="n">
+        <v>81778</v>
+      </c>
+      <c r="F33" s="46" t="n">
+        <v>33831.56</v>
+      </c>
+      <c r="G33" s="137" t="n">
+        <v>0.0168</v>
+      </c>
+      <c r="J33" s="46" t="n"/>
+      <c r="K33" s="117" t="inlineStr">
+        <is>
+          <t>IT - Services</t>
+        </is>
+      </c>
+      <c r="L33" s="137" t="n">
+        <v>0.0061</v>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34" s="117" t="n">
+        <v>27</v>
+      </c>
+      <c r="B34" s="117" t="inlineStr">
+        <is>
+          <t>Dixon Technologies (India) Limited</t>
+        </is>
+      </c>
+      <c r="C34" s="117" t="inlineStr">
+        <is>
+          <t>INE935N01020</t>
+        </is>
+      </c>
+      <c r="D34" s="117" t="inlineStr">
+        <is>
+          <t>Consumer Durables</t>
+        </is>
+      </c>
+      <c r="E34" s="52" t="n">
+        <v>276919</v>
+      </c>
+      <c r="F34" s="46" t="n">
+        <v>33008.74</v>
+      </c>
+      <c r="G34" s="137" t="n">
+        <v>0.0164</v>
+      </c>
+      <c r="J34" s="46" t="n"/>
+      <c r="K34" s="117" t="inlineStr">
+        <is>
+          <t>Personal Products</t>
+        </is>
+      </c>
+      <c r="L34" s="137" t="n">
+        <v>0.0057</v>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35" s="117" t="n">
+        <v>28</v>
+      </c>
+      <c r="B35" s="117" t="inlineStr">
+        <is>
+          <t>APL Apollo Tubes Limited</t>
+        </is>
+      </c>
+      <c r="C35" s="117" t="inlineStr">
+        <is>
+          <t>INE702C01027</t>
+        </is>
+      </c>
+      <c r="D35" s="117" t="inlineStr">
+        <is>
+          <t>Industrial Products</t>
+        </is>
+      </c>
+      <c r="E35" s="52" t="n">
+        <v>1747097</v>
+      </c>
+      <c r="F35" s="46" t="n">
+        <v>31250.32</v>
+      </c>
+      <c r="G35" s="137" t="n">
+        <v>0.0155</v>
+      </c>
+      <c r="J35" s="46" t="n"/>
+      <c r="K35" s="117" t="inlineStr">
+        <is>
+          <t>Leisure Services</t>
+        </is>
+      </c>
+      <c r="L35" s="137" t="n">
+        <v>0.0045</v>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36" s="117" t="n">
+        <v>29</v>
+      </c>
+      <c r="B36" s="117" t="inlineStr">
+        <is>
+          <t>PB Fintech Limited</t>
+        </is>
+      </c>
+      <c r="C36" s="117" t="inlineStr">
+        <is>
+          <t>INE417T01026</t>
+        </is>
+      </c>
+      <c r="D36" s="117" t="inlineStr">
+        <is>
+          <t>Financial Technology (Fintech)</t>
+        </is>
+      </c>
+      <c r="E36" s="52" t="n">
+        <v>1875460</v>
+      </c>
+      <c r="F36" s="46" t="n">
+        <v>30543.74</v>
+      </c>
+      <c r="G36" s="137" t="n">
+        <v>0.0151</v>
+      </c>
+      <c r="J36" s="46" t="n"/>
+      <c r="K36" s="117" t="inlineStr">
+        <is>
+          <t>Cash &amp; Equivalent</t>
+        </is>
+      </c>
+      <c r="L36" s="137" t="n">
+        <v>0.0432</v>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37" s="117" t="n">
+        <v>30</v>
+      </c>
+      <c r="B37" s="117" t="inlineStr">
+        <is>
+          <t>Apar Industries Limited</t>
+        </is>
+      </c>
+      <c r="C37" s="117" t="inlineStr">
+        <is>
+          <t>INE372A01015</t>
+        </is>
+      </c>
+      <c r="D37" s="117" t="inlineStr">
+        <is>
+          <t>Electrical Equipment</t>
+        </is>
+      </c>
+      <c r="E37" s="52" t="n">
+        <v>189472</v>
+      </c>
+      <c r="F37" s="46" t="n">
+        <v>29737.63</v>
+      </c>
+      <c r="G37" s="137" t="n">
+        <v>0.0147</v>
+      </c>
+      <c r="J37" s="46" t="n"/>
+    </row>
+    <row r="38">
+      <c r="A38" s="117" t="n">
+        <v>31</v>
+      </c>
+      <c r="B38" s="117" t="inlineStr">
+        <is>
+          <t>Shriram Finance Limited</t>
+        </is>
+      </c>
+      <c r="C38" s="117" t="inlineStr">
+        <is>
+          <t>INE721A01047</t>
+        </is>
+      </c>
+      <c r="D38" s="117" t="inlineStr">
+        <is>
+          <t>Finance</t>
+        </is>
+      </c>
+      <c r="E38" s="52" t="n">
+        <v>2844288</v>
+      </c>
+      <c r="F38" s="46" t="n">
+        <v>29641.75</v>
+      </c>
+      <c r="G38" s="137" t="n">
+        <v>0.0147</v>
+      </c>
+      <c r="J38" s="46" t="n"/>
+    </row>
+    <row r="39">
+      <c r="A39" s="117" t="n">
+        <v>32</v>
+      </c>
+      <c r="B39" s="117" t="inlineStr">
+        <is>
+          <t>Eternal Limited</t>
+        </is>
+      </c>
+      <c r="C39" s="117" t="inlineStr">
+        <is>
+          <t>INE758T01015</t>
+        </is>
+      </c>
+      <c r="D39" s="117" t="inlineStr">
+        <is>
+          <t>Retailing</t>
+        </is>
+      </c>
+      <c r="E39" s="52" t="n">
+        <v>10883429</v>
+      </c>
+      <c r="F39" s="46" t="n">
+        <v>28797.55</v>
+      </c>
+      <c r="G39" s="137" t="n">
+        <v>0.0143</v>
+      </c>
+      <c r="J39" s="46" t="n"/>
+    </row>
+    <row r="40">
+      <c r="A40" s="117" t="n">
+        <v>33</v>
+      </c>
+      <c r="B40" s="117" t="inlineStr">
+        <is>
+          <t>Indus Towers Limited</t>
+        </is>
+      </c>
+      <c r="C40" s="117" t="inlineStr">
+        <is>
+          <t>INE121J01017</t>
+        </is>
+      </c>
+      <c r="D40" s="117" t="inlineStr">
+        <is>
+          <t>Telecom - Services</t>
+        </is>
+      </c>
+      <c r="E40" s="52" t="n">
+        <v>7232675</v>
+      </c>
+      <c r="F40" s="46" t="n">
+        <v>28330.39</v>
+      </c>
+      <c r="G40" s="137" t="n">
+        <v>0.014</v>
+      </c>
+      <c r="J40" s="46" t="n"/>
+    </row>
+    <row r="41">
+      <c r="A41" s="117" t="n">
+        <v>34</v>
+      </c>
+      <c r="B41" s="117" t="inlineStr">
+        <is>
+          <t>UNO Minda Limited</t>
+        </is>
+      </c>
+      <c r="C41" s="117" t="inlineStr">
+        <is>
+          <t>INE405E01023</t>
+        </is>
+      </c>
+      <c r="D41" s="117" t="inlineStr">
+        <is>
+          <t>Auto Components</t>
+        </is>
+      </c>
+      <c r="E41" s="52" t="n">
+        <v>2576940</v>
+      </c>
+      <c r="F41" s="46" t="n">
+        <v>28031.95</v>
+      </c>
+      <c r="G41" s="137" t="n">
+        <v>0.0139</v>
+      </c>
+      <c r="J41" s="46" t="n"/>
+    </row>
+    <row r="42">
+      <c r="A42" s="117" t="n">
+        <v>35</v>
+      </c>
+      <c r="B42" s="117" t="inlineStr">
+        <is>
+          <t>Hindustan Petroleum Corporation Limited</t>
+        </is>
+      </c>
+      <c r="C42" s="117" t="inlineStr">
+        <is>
+          <t>INE094A01015</t>
+        </is>
+      </c>
+      <c r="D42" s="117" t="inlineStr">
+        <is>
+          <t>Petroleum Products</t>
+        </is>
+      </c>
+      <c r="E42" s="52" t="n">
+        <v>6987695</v>
+      </c>
+      <c r="F42" s="46" t="n">
+        <v>27562.96</v>
+      </c>
+      <c r="G42" s="137" t="n">
+        <v>0.0137</v>
+      </c>
+      <c r="J42" s="46" t="n"/>
+    </row>
+    <row r="43">
+      <c r="A43" s="117" t="n">
+        <v>36</v>
+      </c>
+      <c r="B43" s="117" t="inlineStr">
+        <is>
+          <t>Bank of India</t>
+        </is>
+      </c>
+      <c r="C43" s="117" t="inlineStr">
+        <is>
+          <t>INE084A01016</t>
+        </is>
+      </c>
+      <c r="D43" s="117" t="inlineStr">
+        <is>
+          <t>Banks</t>
+        </is>
+      </c>
+      <c r="E43" s="52" t="n">
+        <v>19384361</v>
+      </c>
+      <c r="F43" s="46" t="n">
+        <v>27215.64</v>
+      </c>
+      <c r="G43" s="137" t="n">
+        <v>0.0135</v>
+      </c>
+      <c r="J43" s="46" t="n"/>
+    </row>
+    <row r="44">
+      <c r="A44" s="117" t="n">
+        <v>37</v>
+      </c>
+      <c r="B44" s="117" t="inlineStr">
+        <is>
+          <t>Jubilant Ingrevia Limited</t>
+        </is>
+      </c>
+      <c r="C44" s="117" t="inlineStr">
+        <is>
+          <t>INE0BY001018</t>
+        </is>
+      </c>
+      <c r="D44" s="117" t="inlineStr">
+        <is>
+          <t>Chemicals &amp; Petrochemicals</t>
+        </is>
+      </c>
+      <c r="E44" s="52" t="n">
+        <v>4448456</v>
+      </c>
+      <c r="F44" s="46" t="n">
+        <v>27055.51</v>
+      </c>
+      <c r="G44" s="137" t="n">
+        <v>0.0134</v>
+      </c>
+      <c r="J44" s="46" t="n"/>
+    </row>
+    <row r="45">
+      <c r="A45" s="117" t="n">
+        <v>38</v>
+      </c>
+      <c r="B45" s="117" t="inlineStr">
+        <is>
+          <t>MphasiS Limited</t>
+        </is>
+      </c>
+      <c r="C45" s="117" t="inlineStr">
+        <is>
+          <t>INE356A01018</t>
+        </is>
+      </c>
+      <c r="D45" s="117" t="inlineStr">
+        <is>
+          <t>IT - Software</t>
+        </is>
+      </c>
+      <c r="E45" s="52" t="n">
+        <v>1246962</v>
+      </c>
+      <c r="F45" s="46" t="n">
+        <v>26954.33</v>
+      </c>
+      <c r="G45" s="137" t="n">
+        <v>0.0134</v>
+      </c>
+      <c r="J45" s="46" t="n"/>
+    </row>
+    <row r="46">
+      <c r="A46" s="117" t="n">
+        <v>39</v>
+      </c>
+      <c r="B46" s="117" t="inlineStr">
+        <is>
+          <t>Apollo Tyres Limited</t>
+        </is>
+      </c>
+      <c r="C46" s="117" t="inlineStr">
+        <is>
+          <t>INE438A01022</t>
+        </is>
+      </c>
+      <c r="D46" s="117" t="inlineStr">
+        <is>
+          <t>Auto Components</t>
+        </is>
+      </c>
+      <c r="E46" s="52" t="n">
+        <v>6148780</v>
+      </c>
+      <c r="F46" s="46" t="n">
+        <v>26452.05</v>
+      </c>
+      <c r="G46" s="137" t="n">
+        <v>0.0131</v>
+      </c>
+      <c r="J46" s="46" t="n"/>
+    </row>
+    <row r="47">
+      <c r="A47" s="117" t="n">
+        <v>40</v>
+      </c>
+      <c r="B47" s="117" t="inlineStr">
+        <is>
+          <t>Techno Electric &amp; Engineering Company Limited</t>
+        </is>
+      </c>
+      <c r="C47" s="117" t="inlineStr">
+        <is>
+          <t>INE285K01026</t>
+        </is>
+      </c>
+      <c r="D47" s="117" t="inlineStr">
+        <is>
+          <t>Construction</t>
+        </is>
+      </c>
+      <c r="E47" s="52" t="n">
+        <v>2450232</v>
+      </c>
+      <c r="F47" s="46" t="n">
+        <v>25825.45</v>
+      </c>
+      <c r="G47" s="137" t="n">
+        <v>0.0128</v>
+      </c>
+      <c r="J47" s="46" t="n"/>
+    </row>
+    <row r="48">
+      <c r="A48" s="117" t="n">
+        <v>41</v>
+      </c>
+      <c r="B48" s="117" t="inlineStr">
+        <is>
+          <t>Atul Limited</t>
+        </is>
+      </c>
+      <c r="C48" s="117" t="inlineStr">
+        <is>
+          <t>INE100A01010</t>
+        </is>
+      </c>
+      <c r="D48" s="117" t="inlineStr">
+        <is>
+          <t>Chemicals &amp; Petrochemicals</t>
+        </is>
+      </c>
+      <c r="E48" s="52" t="n">
+        <v>368894</v>
+      </c>
+      <c r="F48" s="46" t="n">
+        <v>23847.15</v>
+      </c>
+      <c r="G48" s="137" t="n">
+        <v>0.0118</v>
+      </c>
+      <c r="J48" s="46" t="n"/>
+    </row>
+    <row r="49">
+      <c r="A49" s="117" t="n">
+        <v>42</v>
+      </c>
+      <c r="B49" s="117" t="inlineStr">
+        <is>
+          <t>Power Finance Corporation Limited</t>
+        </is>
+      </c>
+      <c r="C49" s="117" t="inlineStr">
+        <is>
+          <t>INE134E01011</t>
+        </is>
+      </c>
+      <c r="D49" s="117" t="inlineStr">
+        <is>
+          <t>Finance</t>
+        </is>
+      </c>
+      <c r="E49" s="52" t="n">
+        <v>5614179</v>
+      </c>
+      <c r="F49" s="46" t="n">
+        <v>23820.96</v>
+      </c>
+      <c r="G49" s="137" t="n">
+        <v>0.0118</v>
+      </c>
+      <c r="J49" s="46" t="n"/>
+    </row>
+    <row r="50">
+      <c r="A50" s="117" t="n">
+        <v>43</v>
+      </c>
+      <c r="B50" s="117" t="inlineStr">
+        <is>
+          <t>Oil India Limited</t>
+        </is>
+      </c>
+      <c r="C50" s="117" t="inlineStr">
+        <is>
+          <t>INE274J01014</t>
+        </is>
+      </c>
+      <c r="D50" s="117" t="inlineStr">
+        <is>
+          <t>Oil</t>
+        </is>
+      </c>
+      <c r="E50" s="52" t="n">
+        <v>5572098</v>
+      </c>
+      <c r="F50" s="46" t="n">
+        <v>23232.86</v>
+      </c>
+      <c r="G50" s="137" t="n">
+        <v>0.0115</v>
+      </c>
+      <c r="J50" s="46" t="n"/>
+    </row>
+    <row r="51">
+      <c r="A51" s="117" t="n">
+        <v>44</v>
+      </c>
+      <c r="B51" s="117" t="inlineStr">
+        <is>
+          <t>Cholamandalam Financial Holdings Limited</t>
+        </is>
+      </c>
+      <c r="C51" s="117" t="inlineStr">
+        <is>
+          <t>INE149A01033</t>
+        </is>
+      </c>
+      <c r="D51" s="117" t="inlineStr">
+        <is>
+          <t>Finance</t>
+        </is>
+      </c>
+      <c r="E51" s="52" t="n">
+        <v>1321849</v>
+      </c>
+      <c r="F51" s="46" t="n">
+        <v>21901.72</v>
+      </c>
+      <c r="G51" s="137" t="n">
+        <v>0.0109</v>
+      </c>
+      <c r="J51" s="46" t="n"/>
+    </row>
+    <row r="52">
+      <c r="A52" s="117" t="n">
+        <v>45</v>
+      </c>
+      <c r="B52" s="117" t="inlineStr">
+        <is>
+          <t>Polycab India Limited</t>
+        </is>
+      </c>
+      <c r="C52" s="117" t="inlineStr">
+        <is>
+          <t>INE455K01017</t>
+        </is>
+      </c>
+      <c r="D52" s="117" t="inlineStr">
+        <is>
+          <t>Industrial Products</t>
+        </is>
+      </c>
+      <c r="E52" s="52" t="n">
+        <v>219217</v>
+      </c>
+      <c r="F52" s="46" t="n">
+        <v>21836.21</v>
+      </c>
+      <c r="G52" s="137" t="n">
+        <v>0.0108</v>
+      </c>
+      <c r="J52" s="46" t="n"/>
+    </row>
+    <row r="53">
+      <c r="A53" s="117" t="n">
+        <v>46</v>
+      </c>
+      <c r="B53" s="117" t="inlineStr">
+        <is>
+          <t>KPIT Technologies Limited</t>
+        </is>
+      </c>
+      <c r="C53" s="117" t="inlineStr">
+        <is>
+          <t>INE04I401011</t>
+        </is>
+      </c>
+      <c r="D53" s="117" t="inlineStr">
+        <is>
+          <t>IT - Software</t>
+        </is>
+      </c>
+      <c r="E53" s="52" t="n">
+        <v>3106845</v>
+      </c>
+      <c r="F53" s="46" t="n">
+        <v>20864.02</v>
+      </c>
+      <c r="G53" s="137" t="n">
+        <v>0.0103</v>
+      </c>
+      <c r="J53" s="46" t="n"/>
+    </row>
+    <row r="54">
+      <c r="A54" s="117" t="n">
+        <v>47</v>
+      </c>
+      <c r="B54" s="117" t="inlineStr">
+        <is>
+          <t>Vishal Mega Mart Limited</t>
+        </is>
+      </c>
+      <c r="C54" s="117" t="inlineStr">
+        <is>
+          <t>INE01EA01019</t>
+        </is>
+      </c>
+      <c r="D54" s="117" t="inlineStr">
+        <is>
+          <t>Retailing</t>
+        </is>
+      </c>
+      <c r="E54" s="52" t="n">
+        <v>17027683</v>
+      </c>
+      <c r="F54" s="46" t="n">
+        <v>20084.15</v>
+      </c>
+      <c r="G54" s="137" t="n">
+        <v>0.01</v>
+      </c>
+      <c r="J54" s="46" t="n"/>
+    </row>
+    <row r="55">
+      <c r="A55" s="117" t="n">
+        <v>48</v>
+      </c>
+      <c r="B55" s="117" t="inlineStr">
+        <is>
+          <t>Gujarat Fluorochemicals Limited</t>
+        </is>
+      </c>
+      <c r="C55" s="117" t="inlineStr">
+        <is>
+          <t>INE09N301011</t>
+        </is>
+      </c>
+      <c r="D55" s="117" t="inlineStr">
+        <is>
+          <t>Chemicals &amp; Petrochemicals</t>
+        </is>
+      </c>
+      <c r="E55" s="52" t="n">
+        <v>473379</v>
+      </c>
+      <c r="F55" s="46" t="n">
+        <v>18764.74</v>
+      </c>
+      <c r="G55" s="137" t="n">
+        <v>0.009299999999999999</v>
+      </c>
+      <c r="J55" s="46" t="n"/>
+    </row>
+    <row r="56">
+      <c r="A56" s="117" t="n">
+        <v>49</v>
+      </c>
+      <c r="B56" s="117" t="inlineStr">
+        <is>
+          <t>Mahindra &amp; Mahindra Limited</t>
+        </is>
+      </c>
+      <c r="C56" s="117" t="inlineStr">
+        <is>
+          <t>INE101A01026</t>
+        </is>
+      </c>
+      <c r="D56" s="117" t="inlineStr">
+        <is>
+          <t>Automobiles</t>
+        </is>
+      </c>
+      <c r="E56" s="52" t="n">
+        <v>599611</v>
+      </c>
+      <c r="F56" s="46" t="n">
+        <v>18400.86</v>
+      </c>
+      <c r="G56" s="137" t="n">
+        <v>0.0091</v>
+      </c>
+      <c r="J56" s="46" t="n"/>
+    </row>
+    <row r="57">
+      <c r="A57" s="117" t="n">
+        <v>50</v>
+      </c>
+      <c r="B57" s="117" t="inlineStr">
+        <is>
+          <t>Dhanuka Agritech Limited</t>
+        </is>
+      </c>
+      <c r="C57" s="117" t="inlineStr">
+        <is>
+          <t>INE435G01025</t>
+        </is>
+      </c>
+      <c r="D57" s="117" t="inlineStr">
+        <is>
+          <t>Fertilizers &amp; Agrochemicals</t>
+        </is>
+      </c>
+      <c r="E57" s="52" t="n">
+        <v>1620631</v>
+      </c>
+      <c r="F57" s="46" t="n">
+        <v>17100.9</v>
+      </c>
+      <c r="G57" s="137" t="n">
+        <v>0.008500000000000001</v>
+      </c>
+      <c r="J57" s="46" t="n"/>
+    </row>
+    <row r="58">
+      <c r="A58" s="117" t="n">
+        <v>51</v>
+      </c>
+      <c r="B58" s="117" t="inlineStr">
+        <is>
+          <t>PI Industries Limited</t>
+        </is>
+      </c>
+      <c r="C58" s="117" t="inlineStr">
+        <is>
+          <t>INE603J01030</t>
+        </is>
+      </c>
+      <c r="D58" s="117" t="inlineStr">
+        <is>
+          <t>Fertilizers &amp; Agrochemicals</t>
+        </is>
+      </c>
+      <c r="E58" s="52" t="n">
+        <v>666400</v>
+      </c>
+      <c r="F58" s="46" t="n">
+        <v>17027.19</v>
+      </c>
+      <c r="G58" s="137" t="n">
+        <v>0.008399999999999999</v>
+      </c>
+      <c r="J58" s="46" t="n"/>
+    </row>
+    <row r="59">
+      <c r="A59" s="117" t="n">
+        <v>52</v>
+      </c>
+      <c r="B59" s="117" t="inlineStr">
+        <is>
+          <t>SRF Limited</t>
+        </is>
+      </c>
+      <c r="C59" s="117" t="inlineStr">
+        <is>
+          <t>INE647A01010</t>
+        </is>
+      </c>
+      <c r="D59" s="117" t="inlineStr">
+        <is>
+          <t>Chemicals &amp; Petrochemicals</t>
+        </is>
+      </c>
+      <c r="E59" s="52" t="n">
+        <v>615083</v>
+      </c>
+      <c r="F59" s="46" t="n">
+        <v>16847.12</v>
+      </c>
+      <c r="G59" s="137" t="n">
+        <v>0.008399999999999999</v>
+      </c>
+      <c r="J59" s="46" t="n"/>
+    </row>
+    <row r="60">
+      <c r="A60" s="117" t="n">
+        <v>53</v>
+      </c>
+      <c r="B60" s="117" t="inlineStr">
+        <is>
+          <t>Hitachi Energy India Limited</t>
+        </is>
+      </c>
+      <c r="C60" s="117" t="inlineStr">
+        <is>
+          <t>INE07Y701011</t>
+        </is>
+      </c>
+      <c r="D60" s="117" t="inlineStr">
+        <is>
+          <t>Electrical Equipment</t>
+        </is>
+      </c>
+      <c r="E60" s="52" t="n">
+        <v>45579</v>
+      </c>
+      <c r="F60" s="46" t="n">
+        <v>15916.19</v>
+      </c>
+      <c r="G60" s="137" t="n">
+        <v>0.007900000000000001</v>
+      </c>
+      <c r="J60" s="46" t="n"/>
+    </row>
+    <row r="61">
+      <c r="A61" s="117" t="n">
+        <v>54</v>
+      </c>
+      <c r="B61" s="117" t="inlineStr">
+        <is>
+          <t>Aster DM Healthcare Limited</t>
+        </is>
+      </c>
+      <c r="C61" s="117" t="inlineStr">
+        <is>
+          <t>INE914M01019</t>
+        </is>
+      </c>
+      <c r="D61" s="117" t="inlineStr">
+        <is>
+          <t>Healthcare Services</t>
+        </is>
+      </c>
+      <c r="E61" s="52" t="n">
+        <v>1872602</v>
+      </c>
+      <c r="F61" s="46" t="n">
+        <v>14689.63</v>
+      </c>
+      <c r="G61" s="137" t="n">
+        <v>0.0073</v>
+      </c>
+      <c r="J61" s="46" t="n"/>
+    </row>
+    <row r="62">
+      <c r="A62" s="117" t="n">
+        <v>55</v>
+      </c>
+      <c r="B62" s="117" t="inlineStr">
+        <is>
+          <t>Cyient Limited</t>
+        </is>
+      </c>
+      <c r="C62" s="117" t="inlineStr">
+        <is>
+          <t>INE136B01020</t>
+        </is>
+      </c>
+      <c r="D62" s="117" t="inlineStr">
+        <is>
+          <t>IT - Services</t>
+        </is>
+      </c>
+      <c r="E62" s="52" t="n">
+        <v>1418197</v>
+      </c>
+      <c r="F62" s="46" t="n">
+        <v>12365.97</v>
+      </c>
+      <c r="G62" s="137" t="n">
+        <v>0.0061</v>
+      </c>
+      <c r="J62" s="46" t="n"/>
+    </row>
+    <row r="63">
+      <c r="A63" s="117" t="n">
+        <v>56</v>
+      </c>
+      <c r="B63" s="117" t="inlineStr">
+        <is>
+          <t>Lenskart Solutions Limited</t>
+        </is>
+      </c>
+      <c r="C63" s="117" t="inlineStr">
+        <is>
+          <t>INE956O01016</t>
+        </is>
+      </c>
+      <c r="D63" s="117" t="inlineStr">
+        <is>
+          <t>Retailing</t>
+        </is>
+      </c>
+      <c r="E63" s="52" t="n">
+        <v>2238796</v>
+      </c>
+      <c r="F63" s="46" t="n">
+        <v>11528.68</v>
+      </c>
+      <c r="G63" s="137" t="n">
+        <v>0.0057</v>
+      </c>
+      <c r="J63" s="46" t="n"/>
+    </row>
+    <row r="64">
+      <c r="A64" s="117" t="n">
+        <v>57</v>
+      </c>
+      <c r="B64" s="117" t="inlineStr">
+        <is>
+          <t>Emami Limited</t>
+        </is>
+      </c>
+      <c r="C64" s="117" t="inlineStr">
+        <is>
+          <t>INE548C01032</t>
+        </is>
+      </c>
+      <c r="D64" s="117" t="inlineStr">
+        <is>
+          <t>Personal Products</t>
+        </is>
+      </c>
+      <c r="E64" s="52" t="n">
+        <v>2829061</v>
+      </c>
+      <c r="F64" s="46" t="n">
+        <v>11437.89</v>
+      </c>
+      <c r="G64" s="137" t="n">
+        <v>0.0057</v>
+      </c>
+      <c r="J64" s="46" t="n"/>
+    </row>
+    <row r="65">
+      <c r="A65" s="117" t="n">
+        <v>58</v>
+      </c>
+      <c r="B65" s="117" t="inlineStr">
+        <is>
+          <t>Godrej Properties Limited</t>
+        </is>
+      </c>
+      <c r="C65" s="117" t="inlineStr">
+        <is>
+          <t>INE484J01027</t>
+        </is>
+      </c>
+      <c r="D65" s="117" t="inlineStr">
+        <is>
+          <t>Realty</t>
+        </is>
+      </c>
+      <c r="E65" s="52" t="n">
+        <v>609697</v>
+      </c>
+      <c r="F65" s="46" t="n">
+        <v>11380.6</v>
+      </c>
+      <c r="G65" s="137" t="n">
+        <v>0.0056</v>
+      </c>
+      <c r="J65" s="46" t="n"/>
+    </row>
+    <row r="66">
+      <c r="A66" s="117" t="n">
+        <v>59</v>
+      </c>
+      <c r="B66" s="117" t="inlineStr">
+        <is>
+          <t>HDB Financial Services Limited</t>
+        </is>
+      </c>
+      <c r="C66" s="117" t="inlineStr">
+        <is>
+          <t>INE756I01012</t>
+        </is>
+      </c>
+      <c r="D66" s="117" t="inlineStr">
+        <is>
+          <t>Finance</t>
+        </is>
+      </c>
+      <c r="E66" s="52" t="n">
+        <v>1308305</v>
+      </c>
+      <c r="F66" s="46" t="n">
+        <v>9822.75</v>
+      </c>
+      <c r="G66" s="137" t="n">
+        <v>0.0049</v>
+      </c>
+      <c r="J66" s="46" t="n"/>
+    </row>
+    <row r="67">
+      <c r="A67" s="117" t="n">
+        <v>60</v>
+      </c>
+      <c r="B67" s="117" t="inlineStr">
+        <is>
+          <t>Westlife Foodworld Limited</t>
+        </is>
+      </c>
+      <c r="C67" s="117" t="inlineStr">
+        <is>
+          <t>INE274F01020</t>
+        </is>
+      </c>
+      <c r="D67" s="117" t="inlineStr">
+        <is>
+          <t>Leisure Services</t>
+        </is>
+      </c>
+      <c r="E67" s="52" t="n">
+        <v>1850439</v>
+      </c>
+      <c r="F67" s="46" t="n">
+        <v>9046.799999999999</v>
+      </c>
+      <c r="G67" s="137" t="n">
+        <v>0.0045</v>
+      </c>
+      <c r="J67" s="46" t="n"/>
+    </row>
+    <row r="68">
+      <c r="A68" s="117" t="n">
+        <v>61</v>
+      </c>
+      <c r="B68" s="117" t="inlineStr">
+        <is>
+          <t>Alembic Pharmaceuticals Limited</t>
+        </is>
+      </c>
+      <c r="C68" s="117" t="inlineStr">
+        <is>
+          <t>INE901L01018</t>
+        </is>
+      </c>
+      <c r="D68" s="117" t="inlineStr">
+        <is>
+          <t>Pharmaceuticals &amp; Biotechnology</t>
+        </is>
+      </c>
+      <c r="E68" s="52" t="n">
+        <v>1040254</v>
+      </c>
+      <c r="F68" s="46" t="n">
+        <v>8558.690000000001</v>
+      </c>
+      <c r="G68" s="137" t="n">
+        <v>0.0042</v>
+      </c>
+      <c r="J68" s="46" t="n"/>
+    </row>
+    <row r="69">
+      <c r="A69" s="117" t="n">
+        <v>62</v>
+      </c>
+      <c r="B69" s="117" t="inlineStr">
+        <is>
+          <t>Syngene International Limited</t>
+        </is>
+      </c>
+      <c r="C69" s="117" t="inlineStr">
+        <is>
+          <t>INE398R01022</t>
+        </is>
+      </c>
+      <c r="D69" s="117" t="inlineStr">
+        <is>
+          <t>Healthcare Services</t>
+        </is>
+      </c>
+      <c r="E69" s="52" t="n">
+        <v>1586541</v>
+      </c>
+      <c r="F69" s="46" t="n">
+        <v>6972.85</v>
+      </c>
+      <c r="G69" s="137" t="n">
+        <v>0.0035</v>
+      </c>
+      <c r="J69" s="46" t="n"/>
+    </row>
+    <row r="70">
+      <c r="A70" s="117" t="n">
+        <v>63</v>
+      </c>
+      <c r="B70" s="117" t="inlineStr">
+        <is>
+          <t>LG Electronics India Limited</t>
+        </is>
+      </c>
+      <c r="C70" s="117" t="inlineStr">
+        <is>
+          <t>INE324D01010</t>
+        </is>
+      </c>
+      <c r="D70" s="117" t="inlineStr">
+        <is>
+          <t>Consumer Durables</t>
+        </is>
+      </c>
+      <c r="E70" s="52" t="n">
+        <v>44919</v>
+      </c>
+      <c r="F70" s="46" t="n">
+        <v>697.14</v>
+      </c>
+      <c r="G70" s="137" t="n">
+        <v>0.0003</v>
+      </c>
+      <c r="J70" s="46" t="n"/>
+    </row>
+    <row r="71">
+      <c r="A71" s="49" t="n"/>
+      <c r="B71" s="49" t="inlineStr">
+        <is>
+          <t>Total</t>
+        </is>
+      </c>
+      <c r="C71" s="49" t="n"/>
+      <c r="D71" s="49" t="n"/>
+      <c r="E71" s="49" t="n"/>
+      <c r="F71" s="50" t="n">
+        <v>1930016.75</v>
+      </c>
+      <c r="G71" s="51" t="n">
+        <v>0.9568</v>
+      </c>
+    </row>
+    <row r="73">
+      <c r="B73" s="42" t="inlineStr">
+        <is>
+          <t>MONEY MARKET INSTRUMENTS</t>
+        </is>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74" s="117" t="n">
+        <v>64</v>
+      </c>
+      <c r="B74" s="42" t="inlineStr">
+        <is>
+          <t>TREPS / Reverse Repo Investments</t>
+        </is>
+      </c>
+      <c r="F74" s="46" t="n">
+        <v>86478.39</v>
+      </c>
+      <c r="G74" s="137" t="n">
+        <v>0.0429</v>
+      </c>
+      <c r="H74" s="48" t="n">
+        <v>46204</v>
+      </c>
+    </row>
+    <row r="75">
+      <c r="A75" s="49" t="n"/>
+      <c r="B75" s="49" t="inlineStr">
+        <is>
+          <t>Total</t>
+        </is>
+      </c>
+      <c r="C75" s="49" t="n"/>
+      <c r="D75" s="49" t="n"/>
+      <c r="E75" s="49" t="n"/>
+      <c r="F75" s="50" t="n">
+        <v>86478.39</v>
+      </c>
+      <c r="G75" s="51" t="n">
+        <v>0.0429</v>
+      </c>
+    </row>
+    <row r="77">
+      <c r="B77" s="42" t="inlineStr">
+        <is>
+          <t>Cash &amp; Cash Equivalent</t>
+        </is>
+      </c>
+    </row>
+    <row r="78">
+      <c r="B78" s="117" t="inlineStr">
+        <is>
+          <t>Net Receivables/Payables</t>
+        </is>
+      </c>
+      <c r="E78" s="52" t="n"/>
+      <c r="F78" s="46" t="n">
+        <v>533</v>
+      </c>
+      <c r="G78" s="137" t="n">
+        <v>0.0003</v>
+      </c>
+      <c r="J78" s="46" t="n"/>
+    </row>
+    <row r="79">
+      <c r="A79" s="49" t="n"/>
+      <c r="B79" s="49" t="inlineStr">
+        <is>
+          <t>Total</t>
+        </is>
+      </c>
+      <c r="C79" s="49" t="n"/>
+      <c r="D79" s="49" t="n"/>
+      <c r="E79" s="49" t="n"/>
+      <c r="F79" s="50" t="n">
+        <v>533</v>
+      </c>
+      <c r="G79" s="51" t="n">
+        <v>0.0003</v>
+      </c>
+    </row>
+    <row r="81">
+      <c r="A81" s="116" t="n"/>
+      <c r="B81" s="116" t="inlineStr">
+        <is>
+          <t>GRAND TOTAL</t>
+        </is>
+      </c>
+      <c r="C81" s="116" t="n"/>
+      <c r="D81" s="116" t="n"/>
+      <c r="E81" s="116" t="n"/>
+      <c r="F81" s="53" t="n">
+        <v>2017028.14</v>
+      </c>
+      <c r="G81" s="54" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="82">
+      <c r="A82" s="117" t="inlineStr">
+        <is>
+          <t>Notes:</t>
+        </is>
+      </c>
+    </row>
+    <row r="83">
+      <c r="A83" s="55" t="n">
+        <v>1</v>
+      </c>
+      <c r="B83" s="55" t="inlineStr">
+        <is>
+          <t>Market value includes accrued interest</t>
+        </is>
+      </c>
+    </row>
+    <row r="84">
+      <c r="A84" s="55" t="n">
         <v>2</v>
       </c>
-      <c r="B9" s="154" t="inlineStr">
-[...34 lines deleted...]
-      <c r="A10" s="154" t="n">
+      <c r="B84" s="55" t="inlineStr">
+        <is>
+          <t>Net Assets does not include unit activity for the last day of the month</t>
+        </is>
+      </c>
+    </row>
+    <row r="88">
+      <c r="B88" s="117" t="inlineStr">
+        <is>
+          <t>Scheme Riskometer</t>
+        </is>
+      </c>
+    </row>
+    <row r="102">
+      <c r="B102" s="117" t="inlineStr">
+        <is>
+          <t>Benchmark Riskometer: Nifty Midcap 150 TRI</t>
+        </is>
+      </c>
+    </row>
+    <row r="115">
+      <c r="A115" s="1" t="inlineStr">
+        <is>
+          <t>Sr. No.</t>
+        </is>
+      </c>
+      <c r="B115" s="2" t="inlineStr">
+        <is>
+          <t>Particulars</t>
+        </is>
+      </c>
+      <c r="C115" s="3" t="n"/>
+      <c r="D115" s="3" t="n"/>
+      <c r="E115" s="4" t="n"/>
+    </row>
+    <row r="116">
+      <c r="A116" s="5" t="n">
+        <v>1</v>
+      </c>
+      <c r="B116" s="124" t="n"/>
+      <c r="C116" s="7" t="inlineStr">
+        <is>
+          <t>Portfolio Information</t>
+        </is>
+      </c>
+      <c r="E116" s="9" t="n"/>
+    </row>
+    <row r="117">
+      <c r="A117" s="5" t="n"/>
+      <c r="B117" s="124" t="inlineStr">
+        <is>
+          <t>Description (if any)</t>
+        </is>
+      </c>
+      <c r="C117" s="126" t="n"/>
+      <c r="E117" s="9" t="n"/>
+    </row>
+    <row r="118">
+      <c r="A118" s="5" t="n"/>
+      <c r="B118" s="124" t="inlineStr">
+        <is>
+          <t>Annualised Portfolio YTM*@@</t>
+        </is>
+      </c>
+      <c r="C118" s="127" t="inlineStr">
+        <is>
+          <t>N.A.</t>
+        </is>
+      </c>
+      <c r="E118" s="9" t="n"/>
+    </row>
+    <row r="119">
+      <c r="A119" s="5" t="n"/>
+      <c r="B119" s="124" t="inlineStr">
+        <is>
+          <t>Macaulay Duration@@</t>
+        </is>
+      </c>
+      <c r="C119" s="12" t="inlineStr">
+        <is>
+          <t>N.A.</t>
+        </is>
+      </c>
+      <c r="E119" s="9" t="n"/>
+    </row>
+    <row r="120">
+      <c r="A120" s="5" t="n"/>
+      <c r="B120" s="124" t="inlineStr">
+        <is>
+          <t>Residual Maturity@@</t>
+        </is>
+      </c>
+      <c r="C120" s="12" t="inlineStr">
+        <is>
+          <t>N.A.</t>
+        </is>
+      </c>
+      <c r="E120" s="9" t="n"/>
+    </row>
+    <row r="121">
+      <c r="A121" s="5" t="n"/>
+      <c r="B121" s="124" t="inlineStr">
+        <is>
+          <t>Modified Duration (in years)@@</t>
+        </is>
+      </c>
+      <c r="C121" s="12" t="inlineStr">
+        <is>
+          <t>N.A.</t>
+        </is>
+      </c>
+      <c r="E121" s="9" t="n"/>
+    </row>
+    <row r="122">
+      <c r="A122" s="5" t="n"/>
+      <c r="B122" s="13" t="inlineStr">
+        <is>
+          <t>* In case of semi-annual YTM, it will be annualised</t>
+        </is>
+      </c>
+      <c r="C122" s="13" t="n"/>
+      <c r="E122" s="9" t="n"/>
+    </row>
+    <row r="123">
+      <c r="A123" s="5" t="n">
+        <v>2</v>
+      </c>
+      <c r="B123" s="14" t="inlineStr">
+        <is>
+          <t>NAV AND Dividend</t>
+        </is>
+      </c>
+      <c r="C123" s="13" t="n"/>
+      <c r="E123" s="9" t="n"/>
+    </row>
+    <row r="124">
+      <c r="A124" s="5" t="n"/>
+      <c r="B124" s="172" t="inlineStr">
+        <is>
+          <t>Plan/Option Name</t>
+        </is>
+      </c>
+      <c r="C124" s="111" t="inlineStr">
+        <is>
+          <t>NAV per unit (Rs)</t>
+        </is>
+      </c>
+      <c r="D124" s="173" t="n"/>
+      <c r="E124" s="174" t="inlineStr">
+        <is>
+          <t>Aggregate distributions during the portfolio period  (Rs. per Unit)</t>
+        </is>
+      </c>
+    </row>
+    <row r="125">
+      <c r="A125" s="5" t="n"/>
+      <c r="B125" s="175" t="n"/>
+      <c r="C125" s="15" t="inlineStr">
+        <is>
+          <t>As on May 31, 2026</t>
+        </is>
+      </c>
+      <c r="D125" s="15" t="inlineStr">
+        <is>
+          <t>As on Jun 30, 2026</t>
+        </is>
+      </c>
+      <c r="E125" s="175" t="n"/>
+    </row>
+    <row r="126">
+      <c r="A126" s="16" t="n"/>
+      <c r="B126" s="17" t="inlineStr">
+        <is>
+          <t>Direct Plan-Growth Plan</t>
+        </is>
+      </c>
+      <c r="C126" s="20" t="inlineStr">
+        <is>
+          <t>167.156</t>
+        </is>
+      </c>
+      <c r="D126" s="20" t="inlineStr">
+        <is>
+          <t>171.243</t>
+        </is>
+      </c>
+      <c r="E126" s="98" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="127">
+      <c r="A127" s="16" t="n"/>
+      <c r="B127" s="17" t="inlineStr">
+        <is>
+          <t>Direct Plan-IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C127" s="20" t="inlineStr">
+        <is>
+          <t>66.751</t>
+        </is>
+      </c>
+      <c r="D127" s="20" t="inlineStr">
+        <is>
+          <t>68.384</t>
+        </is>
+      </c>
+      <c r="E127" s="98" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="128">
+      <c r="A128" s="16" t="n"/>
+      <c r="B128" s="17" t="inlineStr">
+        <is>
+          <t>Direct Plan-Daily IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C128" s="20" t="n">
+        <v>0</v>
+      </c>
+      <c r="D128" s="20" t="n">
+        <v>0</v>
+      </c>
+      <c r="E128" s="98" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="129">
+      <c r="A129" s="16" t="n"/>
+      <c r="B129" s="17" t="inlineStr">
+        <is>
+          <t>Direct Plan-Weekly IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C129" s="20" t="n">
+        <v>0</v>
+      </c>
+      <c r="D129" s="20" t="n">
+        <v>0</v>
+      </c>
+      <c r="E129" s="98" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="130">
+      <c r="A130" s="16" t="n"/>
+      <c r="B130" s="17" t="inlineStr">
+        <is>
+          <t>Direct Plan-Monthly IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C130" s="20" t="n">
+        <v>0</v>
+      </c>
+      <c r="D130" s="20" t="n">
+        <v>0</v>
+      </c>
+      <c r="E130" s="98" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="131">
+      <c r="A131" s="16" t="n"/>
+      <c r="B131" s="17" t="inlineStr">
+        <is>
+          <t>Direct Plan-Quarterly IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C131" s="20" t="n">
+        <v>0</v>
+      </c>
+      <c r="D131" s="20" t="n">
+        <v>0</v>
+      </c>
+      <c r="E131" s="98" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="132">
+      <c r="A132" s="16" t="n"/>
+      <c r="B132" s="18" t="n"/>
+      <c r="C132" s="99" t="n"/>
+      <c r="D132" s="99" t="n"/>
+      <c r="E132" s="126" t="n"/>
+    </row>
+    <row r="133">
+      <c r="A133" s="5" t="n"/>
+      <c r="B133" s="19" t="inlineStr">
+        <is>
+          <t>Regular Plan-Growth Plan</t>
+        </is>
+      </c>
+      <c r="C133" s="20" t="inlineStr">
+        <is>
+          <t>149.110</t>
+        </is>
+      </c>
+      <c r="D133" s="20" t="inlineStr">
+        <is>
+          <t>152.641</t>
+        </is>
+      </c>
+      <c r="E133" s="98" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="134">
+      <c r="A134" s="5" t="n"/>
+      <c r="B134" s="19" t="inlineStr">
+        <is>
+          <t>Regular Plan-IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C134" s="20" t="inlineStr">
+        <is>
+          <t>28.402</t>
+        </is>
+      </c>
+      <c r="D134" s="20" t="inlineStr">
+        <is>
+          <t>29.074</t>
+        </is>
+      </c>
+      <c r="E134" s="98" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="135">
+      <c r="A135" s="5" t="n"/>
+      <c r="B135" s="19" t="inlineStr">
+        <is>
+          <t>Regular Plan-Daily IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C135" s="20" t="n">
+        <v>0</v>
+      </c>
+      <c r="D135" s="20" t="n">
+        <v>0</v>
+      </c>
+      <c r="E135" s="98" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="136">
+      <c r="A136" s="5" t="n"/>
+      <c r="B136" s="19" t="inlineStr">
+        <is>
+          <t>Regular Plan-Weekly IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C136" s="20" t="n">
+        <v>0</v>
+      </c>
+      <c r="D136" s="20" t="n">
+        <v>0</v>
+      </c>
+      <c r="E136" s="98" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="137">
+      <c r="A137" s="5" t="n"/>
+      <c r="B137" s="19" t="inlineStr">
+        <is>
+          <t>Regular Plan-Monthly IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C137" s="20" t="n">
+        <v>0</v>
+      </c>
+      <c r="D137" s="20" t="n">
+        <v>0</v>
+      </c>
+      <c r="E137" s="98" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="138">
+      <c r="A138" s="5" t="n"/>
+      <c r="B138" s="19" t="inlineStr">
+        <is>
+          <t>Regular Plan-Quarterly IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C138" s="20" t="n">
+        <v>0</v>
+      </c>
+      <c r="D138" s="20" t="n">
+        <v>0</v>
+      </c>
+      <c r="E138" s="98" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="139">
+      <c r="A139" s="5" t="n"/>
+      <c r="B139" s="21" t="inlineStr">
+        <is>
+          <t>IDCW -  Income Distribution cum Capital Withdrawal.</t>
+        </is>
+      </c>
+      <c r="C139" s="22" t="n"/>
+      <c r="D139" s="22" t="n"/>
+      <c r="E139" s="9" t="n"/>
+    </row>
+    <row r="140">
+      <c r="A140" s="23" t="n"/>
+      <c r="B140" s="24" t="n"/>
+      <c r="C140" s="24" t="n"/>
+      <c r="D140" s="24" t="n"/>
+      <c r="E140" s="25" t="n"/>
+    </row>
+    <row r="141">
+      <c r="A141" s="5" t="n">
         <v>3</v>
       </c>
-      <c r="B10" s="154" t="inlineStr">
-[...34 lines deleted...]
-      <c r="A11" s="154" t="n">
+      <c r="B141" s="26" t="inlineStr">
+        <is>
+          <t>Portfolio Turn Over Ratio ^^</t>
+        </is>
+      </c>
+      <c r="C141" s="19" t="n"/>
+      <c r="D141" s="24" t="n"/>
+      <c r="E141" s="27" t="n"/>
+    </row>
+    <row r="142">
+      <c r="A142" s="5" t="n"/>
+      <c r="B142" s="19" t="inlineStr">
+        <is>
+          <t xml:space="preserve"> - For Purchase</t>
+        </is>
+      </c>
+      <c r="C142" s="20" t="n">
+        <v>0.03</v>
+      </c>
+      <c r="D142" s="24" t="n"/>
+      <c r="E142" s="25" t="n"/>
+    </row>
+    <row r="143">
+      <c r="A143" s="5" t="n"/>
+      <c r="B143" s="19" t="inlineStr">
+        <is>
+          <t xml:space="preserve"> - For Sale</t>
+        </is>
+      </c>
+      <c r="C143" s="20" t="n">
+        <v>0.03</v>
+      </c>
+      <c r="D143" s="24" t="n"/>
+      <c r="E143" s="25" t="n"/>
+    </row>
+    <row r="144">
+      <c r="A144" s="5" t="n">
         <v>4</v>
       </c>
-      <c r="B11" s="154" t="inlineStr">
-[...34 lines deleted...]
-      <c r="A12" s="154" t="n">
+      <c r="B144" s="28" t="inlineStr">
+        <is>
+          <t>Total investment in foreign securities/ADR/GDR (Rs. lakh)</t>
+        </is>
+      </c>
+      <c r="C144" s="29" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="D144" s="24" t="n"/>
+      <c r="E144" s="27" t="n"/>
+    </row>
+    <row r="145" ht="24" customHeight="1">
+      <c r="A145" s="5" t="n">
         <v>5</v>
       </c>
-      <c r="B12" s="154" t="inlineStr">
-[...34 lines deleted...]
-      <c r="A13" s="154" t="n">
+      <c r="B145" s="30" t="inlineStr">
+        <is>
+          <t>Total of securities below investment grade and default provided for the of Jun 30, 2026 (Rs. lakh)</t>
+        </is>
+      </c>
+      <c r="C145" s="29" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="D145" s="31" t="n"/>
+      <c r="E145" s="27" t="n"/>
+    </row>
+    <row r="146">
+      <c r="A146" s="5" t="n">
         <v>6</v>
       </c>
-      <c r="B13" s="154" t="inlineStr">
-[...34 lines deleted...]
-      <c r="A14" s="154" t="n">
+      <c r="B146" s="32" t="inlineStr">
+        <is>
+          <t>Total investment in illiquid shares/securities</t>
+        </is>
+      </c>
+      <c r="C146" s="33" t="n"/>
+      <c r="E146" s="27" t="n"/>
+    </row>
+    <row r="147">
+      <c r="A147" s="5" t="n"/>
+      <c r="B147" s="34" t="inlineStr">
+        <is>
+          <t>- Value (In Rs. Lakh)</t>
+        </is>
+      </c>
+      <c r="C147" s="35" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="E147" s="27" t="n"/>
+    </row>
+    <row r="148">
+      <c r="A148" s="5" t="n"/>
+      <c r="B148" s="36" t="inlineStr">
+        <is>
+          <t>- in percentage terms (%)</t>
+        </is>
+      </c>
+      <c r="C148" s="176" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="E148" s="27" t="n"/>
+    </row>
+    <row r="149">
+      <c r="A149" s="5" t="n"/>
+      <c r="B149" s="36" t="n"/>
+      <c r="C149" s="177" t="n"/>
+      <c r="E149" s="27" t="n"/>
+    </row>
+    <row r="150">
+      <c r="A150" s="5" t="n">
         <v>7</v>
       </c>
-      <c r="B14" s="154" t="inlineStr">
-[...2050 lines deleted...]
-      <c r="C114" s="162" t="inlineStr">
+      <c r="B150" s="32" t="inlineStr">
+        <is>
+          <t>Total outstanding exposure to derivatives at the end of  Jun 30, 2026</t>
+        </is>
+      </c>
+      <c r="C150" s="33" t="n"/>
+      <c r="D150" s="24" t="n"/>
+      <c r="E150" s="27" t="n"/>
+    </row>
+    <row r="151">
+      <c r="A151" s="5" t="n"/>
+      <c r="B151" s="34" t="inlineStr">
+        <is>
+          <t>- Value (In Rs. Lakh)</t>
+        </is>
+      </c>
+      <c r="C151" s="35" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="D151" s="24" t="n"/>
+      <c r="E151" s="27" t="n"/>
+    </row>
+    <row r="152">
+      <c r="A152" s="5" t="n"/>
+      <c r="B152" s="36" t="inlineStr">
+        <is>
+          <t>- in percentage term (%)</t>
+        </is>
+      </c>
+      <c r="C152" s="176" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="D152" s="24" t="n"/>
+      <c r="E152" s="27" t="n"/>
+    </row>
+    <row r="153">
+      <c r="A153" s="39" t="n"/>
+      <c r="B153" s="40" t="n"/>
+      <c r="C153" s="40" t="n"/>
+      <c r="D153" s="40" t="n"/>
+      <c r="E153" s="41" t="n"/>
+    </row>
+    <row r="155">
+      <c r="A155" s="42" t="inlineStr">
         <is>
           <t>N.A.</t>
         </is>
       </c>
-      <c r="E114" s="49" t="n"/>
-[...551 lines deleted...]
-      <c r="B153" s="154" t="inlineStr">
+      <c r="B155" s="117" t="inlineStr">
         <is>
           <t xml:space="preserve"> Not Applicable.</t>
         </is>
       </c>
     </row>
-    <row r="154">
-      <c r="A154" s="10" t="inlineStr">
+    <row r="156">
+      <c r="A156" s="42" t="inlineStr">
         <is>
           <t>^^</t>
         </is>
       </c>
-      <c r="B154" s="154" t="inlineStr">
+      <c r="B156" s="117" t="inlineStr">
         <is>
           <t>Portfolio Turn Over Ratio is for Equity Schemes.</t>
         </is>
       </c>
     </row>
-    <row r="155">
-      <c r="A155" s="10" t="inlineStr">
+    <row r="157">
+      <c r="A157" s="42" t="inlineStr">
         <is>
           <t>@@</t>
         </is>
       </c>
-      <c r="B155" s="154" t="inlineStr">
+      <c r="B157" s="117" t="inlineStr">
         <is>
           <t>Residual, Modified Duration and Portfolio YTM (Annualised) is for Debt Schemes.</t>
         </is>
       </c>
     </row>
-    <row r="156" ht="60" customHeight="1">
-      <c r="B156" s="84" t="inlineStr">
+    <row r="158">
+      <c r="B158" s="117" t="inlineStr">
         <is>
           <t>Pursuant to payment of IDCW, the NAV of the IDCW Option(s) of aforesaid Scheme of the Fund would fall to the extent of payout and statutory levy, if any. For complete distribution history of the Schemes, please visit www.dspim.com</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells count="4">
-    <mergeCell ref="E120:E121"/>
-[...1 lines deleted...]
-    <mergeCell ref="C120:D120"/>
+    <mergeCell ref="C124:D124"/>
+    <mergeCell ref="B124:B125"/>
     <mergeCell ref="B1:F1"/>
+    <mergeCell ref="E124:E125"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:A1"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Rohit Pandey</dc:creator>
+  <dc:creator>ICRON Research</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:lastModifiedBy></cp:lastModifiedBy>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties">
   <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_Enabled" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_SetDate" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3">
-    <vt:lpwstr>2026-06-07T19:21:06Z</vt:lpwstr>
+    <vt:lpwstr>2026-07-08T08:43:17Z</vt:lpwstr>
   </property>
   <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_Method" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4">
     <vt:lpwstr>Privileged</vt:lpwstr>
   </property>
   <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_Name" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5">
     <vt:lpwstr>Public</vt:lpwstr>
   </property>
   <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_SiteId" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6">
     <vt:lpwstr>1771ae17-e764-4e0f-a476-d4184d79a5d9</vt:lpwstr>
   </property>
   <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_ActionId" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7">
-    <vt:lpwstr>4080c357-c9ae-431d-b36a-b5f7034283f4</vt:lpwstr>
+    <vt:lpwstr>7b88c7ec-4c0a-4933-910f-6ebd7702328a</vt:lpwstr>
   </property>
   <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_ContentBits" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8">
     <vt:lpwstr>0</vt:lpwstr>
   </property>
   <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_Tag" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9">
     <vt:lpwstr>10, 0, 1, 1</vt:lpwstr>
   </property>
 </Properties>
 </file>