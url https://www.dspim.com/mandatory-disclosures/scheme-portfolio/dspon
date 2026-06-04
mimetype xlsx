--- v5 (2026-02-18)
+++ v6 (2026-06-04)
@@ -1,838 +1,944 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="png" ContentType="image/png"/>
+  <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <workbookPr codeName="ThisWorkbook"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
+  <workbookPr/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="K:\Accounts\REPORTS\Monthend portfolio\2026-2027\May 2026\15052026\Final\For Investors\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{1C15B704-2876-4D60-956F-9E413EE5671D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" xWindow="-120" yWindow="-120" windowWidth="19440" windowHeight="14880" tabRatio="917" firstSheet="0" autoFilterDateGrouping="1"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="OVERNIGHT" sheetId="1" state="visible" r:id="rId1"/>
-    <sheet name="Sheet1" sheetId="2" state="hidden" r:id="rId2"/>
+    <sheet name="OVERNIGHT" sheetId="1" r:id="rId1"/>
+    <sheet name="Notes to Fortnightly Portfolio" sheetId="3" r:id="rId2"/>
+    <sheet name="Sheet1" sheetId="2" state="hidden" r:id="rId3"/>
   </sheets>
-  <definedNames/>
-  <calcPr calcId="191029" fullCalcOnLoad="1"/>
+  <definedNames>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'Notes to Fortnightly Portfolio'!#REF!</definedName>
+  </definedNames>
+  <calcPr calcId="0" calcOnSave="0"/>
 </workbook>
 </file>
 
+<file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="199" uniqueCount="124">
+  <si>
+    <t>DSP Overnight Fund</t>
+  </si>
+  <si>
+    <t>Portfolio as on May 15, 2026</t>
+  </si>
+  <si>
+    <t>Sr. No.</t>
+  </si>
+  <si>
+    <t>Name of Instrument</t>
+  </si>
+  <si>
+    <t>ISIN</t>
+  </si>
+  <si>
+    <t>Rating/Industry</t>
+  </si>
+  <si>
+    <t>Quantity</t>
+  </si>
+  <si>
+    <t>Market value (Rs. In lakhs)</t>
+  </si>
+  <si>
+    <t>% to Net Assets</t>
+  </si>
+  <si>
+    <t>Maturity Date</t>
+  </si>
+  <si>
+    <t>Put/Call Option</t>
+  </si>
+  <si>
+    <t>YTM (%)</t>
+  </si>
+  <si>
+    <t>MONEY MARKET INSTRUMENTS</t>
+  </si>
+  <si>
+    <t>Certificate of Deposit</t>
+  </si>
+  <si>
+    <t>Kotak Mahindra Bank Limited</t>
+  </si>
+  <si>
+    <t>INE237AD6059</t>
+  </si>
+  <si>
+    <t>CRISIL A1+</t>
+  </si>
+  <si>
+    <t>Sector/Rating</t>
+  </si>
+  <si>
+    <t>Percent</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Sovereign</t>
+  </si>
+  <si>
+    <t>Commercial Papers</t>
+  </si>
+  <si>
+    <t>ICRA A1+</t>
+  </si>
+  <si>
+    <t>Listed / awaiting listing on the stock exchanges</t>
+  </si>
+  <si>
+    <t>Cash &amp; Equivalent</t>
+  </si>
+  <si>
+    <t>HSBC Investdirect Financial Services (India) Limited</t>
+  </si>
+  <si>
+    <t>INE790I14HH4</t>
+  </si>
+  <si>
+    <t>ICICI Home Finance Company Limited</t>
+  </si>
+  <si>
+    <t>INE071G14HL5</t>
+  </si>
+  <si>
+    <t>HDFC Securities Limited</t>
+  </si>
+  <si>
+    <t>INE700G14SL6</t>
+  </si>
+  <si>
+    <t>Cholamandalam Investment and Finance Company Limited</t>
+  </si>
+  <si>
+    <t>INE121A14XI4</t>
+  </si>
+  <si>
+    <t>National Bank for Agriculture and Rural Development</t>
+  </si>
+  <si>
+    <t>INE261F14OT3</t>
+  </si>
+  <si>
+    <t>Treasury Bill</t>
+  </si>
+  <si>
+    <t>91 DAYS T-BILL 2026</t>
+  </si>
+  <si>
+    <t>IN002025X463</t>
+  </si>
+  <si>
+    <t>182 DAYS T-BILL 2026</t>
+  </si>
+  <si>
+    <t>IN002025Y354</t>
+  </si>
+  <si>
+    <t>IN002025Y347</t>
+  </si>
+  <si>
+    <t>IN002025X489</t>
+  </si>
+  <si>
+    <t>TREPS / Reverse Repo Investments</t>
+  </si>
+  <si>
+    <t>Cash &amp; Cash Equivalent</t>
+  </si>
+  <si>
+    <t>Net Receivables/Payables</t>
+  </si>
+  <si>
+    <t>GRAND TOTAL</t>
+  </si>
+  <si>
+    <t>Notes:</t>
+  </si>
+  <si>
+    <t>Market value includes accrued interest</t>
+  </si>
+  <si>
+    <t>Net Assets does not include unit activity for the day of the Portfolio</t>
+  </si>
+  <si>
+    <t>Scheme Riskometer</t>
+  </si>
+  <si>
+    <t>Benchmark Riskometer: CRISIL Liquid Overnight Index</t>
+  </si>
+  <si>
+    <t>Portfolio Information</t>
+  </si>
+  <si>
+    <t>Scheme Name:</t>
+  </si>
+  <si>
+    <t>Description (if any)</t>
+  </si>
+  <si>
+    <t>Annualised Portfolio YTM*:</t>
+  </si>
+  <si>
+    <t>Macaulay Duration</t>
+  </si>
+  <si>
+    <t>Residual Maturity</t>
+  </si>
+  <si>
+    <t>As on (Date)</t>
+  </si>
+  <si>
+    <t>* In case of semi-annual YTM, it will be annualised</t>
+  </si>
+  <si>
+    <t xml:space="preserve">  </t>
+  </si>
+  <si>
+    <t>YDX3Regular</t>
+  </si>
+  <si>
+    <t>YDX3Unclaimed</t>
+  </si>
+  <si>
+    <t>YDX3Direct</t>
+  </si>
+  <si>
+    <t>YDX3</t>
+  </si>
+  <si>
+    <t>Sr No.</t>
+  </si>
+  <si>
+    <t>Particular</t>
+  </si>
+  <si>
+    <t>Regular</t>
+  </si>
+  <si>
+    <t>Direct</t>
+  </si>
+  <si>
+    <t>Unclaimed</t>
+  </si>
+  <si>
+    <t>Portfolio Turn Over Ratio ^^</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> - For Purchase</t>
+  </si>
+  <si>
+    <t>N.A.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> - For Sale</t>
+  </si>
+  <si>
+    <t>Average Maturity (in years)@@</t>
+  </si>
+  <si>
+    <t>Modified Duration (in years)@@</t>
+  </si>
+  <si>
+    <t>Portfolio YTM (Annualised)@@</t>
+  </si>
+  <si>
+    <t>Total outstanding exposure to derivatives at the end of  May 15, 2026</t>
+  </si>
+  <si>
+    <t>- Value (In Rs. Lakh)</t>
+  </si>
+  <si>
+    <t>-</t>
+  </si>
+  <si>
+    <t>- in percentage term (%)</t>
+  </si>
+  <si>
+    <t>Total of securities below investment grade and default provided as on May 15, 2026 (Rs. lakh)</t>
+  </si>
+  <si>
+    <t>Total investment in foreign securities/ADR/GDR (Rs. lakh)</t>
+  </si>
+  <si>
+    <t>Total investment in illiquid shares/securities</t>
+  </si>
+  <si>
+    <t>- in percentage terms (%)</t>
+  </si>
+  <si>
+    <t>Net Asset Vaue (NAV) (Rs. per Unit)</t>
+  </si>
+  <si>
+    <t>- As on April 30, 2026</t>
+  </si>
+  <si>
+    <t>G</t>
+  </si>
+  <si>
+    <t>Growth</t>
+  </si>
+  <si>
+    <t>1440.2778</t>
+  </si>
+  <si>
+    <t>1448.7159</t>
+  </si>
+  <si>
+    <t>D</t>
+  </si>
+  <si>
+    <t>Payout/Reinvestment of Income Distribution cum Capital Withdrawal option (IDCW)</t>
+  </si>
+  <si>
+    <t>QD</t>
+  </si>
+  <si>
+    <t>Quarterly Payout/Reinvestment of Income Distribution cum Capital Withdrawal option (IDCW)</t>
+  </si>
+  <si>
+    <t>DD</t>
+  </si>
+  <si>
+    <t>Daily Reinvestment of Income Distribution cum Capital Withdrawal option (IDCW)</t>
+  </si>
+  <si>
+    <t>1000.0099</t>
+  </si>
+  <si>
+    <t>WD</t>
+  </si>
+  <si>
+    <t>Weekly Payout/Reinvestment of Income Distribution cum Capital Withdrawal option (IDCW)</t>
+  </si>
+  <si>
+    <t>1000.9328</t>
+  </si>
+  <si>
+    <t>MD</t>
+  </si>
+  <si>
+    <t>Monthly Payout/Reinvestment of Income Distribution cum Capital Withdrawal option (IDCW)</t>
+  </si>
+  <si>
+    <t>UD</t>
+  </si>
+  <si>
+    <t>12.9048</t>
+  </si>
+  <si>
+    <t>UD3</t>
+  </si>
+  <si>
+    <t>10.0000</t>
+  </si>
+  <si>
+    <t>UR</t>
+  </si>
+  <si>
+    <t>UR3</t>
+  </si>
+  <si>
+    <t>- As on May 15, 2026</t>
+  </si>
+  <si>
+    <t>1443.2425</t>
+  </si>
+  <si>
+    <t>1451.7398</t>
+  </si>
+  <si>
+    <t>1000.9535</t>
+  </si>
+  <si>
+    <t>12.9317</t>
+  </si>
+  <si>
+    <t>Aggregate distributions during the portfolio period (Rs. per Unit)</t>
+  </si>
+  <si>
+    <t>*</t>
+  </si>
+  <si>
+    <t>Computed NAV</t>
+  </si>
+  <si>
+    <t>**</t>
+  </si>
+  <si>
+    <t>NAV as on Maturity date</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Not Applicable.</t>
+  </si>
+  <si>
+    <t>^^</t>
+  </si>
+  <si>
+    <t>Portfolio Turn Over Ratio is for Equity Schemes.</t>
+  </si>
+  <si>
+    <t>@@</t>
+  </si>
+  <si>
+    <t>Pursuant to payment of IDCW, the NAV of the IDCW Option(s) of aforesaid Scheme of the Fund would fall to the extent of payout and statutory levy, if any. For complete distribution history of the Schemes, please visit www.dspim.com</t>
+  </si>
+  <si>
+    <t>Average Maturity, Modified Duration and Portfolio YTM (Annualised) is for Debt Schemes.</t>
+  </si>
+</sst>
+</file>
+
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <numFmts count="2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
+  <numFmts count="7">
     <numFmt numFmtId="164" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);"/>
     <numFmt numFmtId="165" formatCode="_(* #,##0_);_(* \(#,##0\);"/>
+    <numFmt numFmtId="166" formatCode="0.000"/>
+    <numFmt numFmtId="167" formatCode="_(* #,##0.000_);_(* \(#,##0.000\);_(* &quot;-&quot;_);_(* @_)"/>
+    <numFmt numFmtId="168" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;_);_(* @_)"/>
+    <numFmt numFmtId="169" formatCode="0.0000"/>
+    <numFmt numFmtId="170" formatCode="#,##0.000000"/>
   </numFmts>
-  <fonts count="21">
+  <fonts count="15" x14ac:knownFonts="1">
     <font>
+      <sz val="11"/>
+      <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
-      <color theme="1"/>
-      <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
+      <sz val="11"/>
+      <color theme="1"/>
       <name val="trebuchet MS"/>
       <family val="2"/>
-      <color theme="1"/>
-      <sz val="10"/>
     </font>
     <font>
+      <sz val="10"/>
+      <color theme="1"/>
       <name val="trebuchet MS"/>
       <family val="2"/>
-      <b val="1"/>
-[...1 lines deleted...]
-      <sz val="14"/>
     </font>
     <font>
+      <b/>
+      <sz val="14"/>
+      <color rgb="FFFFFFFF"/>
       <name val="trebuchet MS"/>
       <family val="2"/>
-      <b val="1"/>
-[...1 lines deleted...]
-      <sz val="10"/>
     </font>
     <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
       <name val="trebuchet MS"/>
       <family val="2"/>
-      <b val="1"/>
-[...1 lines deleted...]
-      <sz val="10"/>
     </font>
     <font>
+      <b/>
+      <sz val="10"/>
+      <color rgb="FFFFFFFF"/>
       <name val="trebuchet MS"/>
       <family val="2"/>
-      <color rgb="FF000000"/>
-      <sz val="10"/>
     </font>
     <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="trebuchet MS"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
-      <color theme="1"/>
-      <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <name val="Calibri"/>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <b val="1"/>
-[...2 lines deleted...]
-      <scheme val="minor"/>
     </font>
     <font>
+      <sz val="9"/>
       <name val="Trebuchet MS"/>
       <family val="2"/>
-      <b val="1"/>
-[...1 lines deleted...]
-      <sz val="10"/>
     </font>
     <font>
+      <sz val="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="9"/>
       <name val="Trebuchet MS"/>
       <family val="2"/>
-      <color indexed="8"/>
-      <sz val="10"/>
     </font>
     <font>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <color rgb="FFFF0000"/>
       <name val="Trebuchet MS"/>
       <family val="2"/>
-      <sz val="10"/>
     </font>
     <font>
-      <name val="Calibri"/>
-[...6 lines deleted...]
-    <font>
+      <sz val="9"/>
+      <color theme="0"/>
       <name val="Trebuchet MS"/>
       <family val="2"/>
-      <b val="1"/>
-[...53 lines deleted...]
-      <sz val="11"/>
     </font>
   </fonts>
-  <fills count="6">
+  <fills count="4">
     <fill>
-      <patternFill/>
+      <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF000000"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFC0C0C0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
-    <fill>
-[...10 lines deleted...]
-    </fill>
   </fills>
-  <borders count="12">
+  <borders count="5">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
-      <bottom style="thin">
-[...7 lines deleted...]
-      <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
-[...24 lines deleted...]
-    <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
-    <border>
-[...38 lines deleted...]
-    </border>
   </borders>
-  <cellStyleXfs count="4">
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+  <cellStyleXfs count="6">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="9" fontId="12" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="12" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="107">
-[...14 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+  <cellXfs count="74">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="10" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="15" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="164" fontId="4" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="10" fontId="4" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="164" fontId="5" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="10" fontId="5" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="10" fontId="1" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="10" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="15" fontId="1" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="15" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="2">
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="2" applyFont="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="2" applyFont="1"/>
+    <xf numFmtId="1" fontId="9" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="9" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="2" fontId="9" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="4" fontId="9" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="9" fillId="0" borderId="1" xfId="2" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="4" fontId="9" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="10" fontId="9" fillId="0" borderId="1" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="10" fontId="9" fillId="0" borderId="1" xfId="4" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="10" fontId="9" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="2" quotePrefix="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="2" quotePrefix="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="167" fontId="13" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="2" applyFont="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="166" fontId="9" fillId="0" borderId="1" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="170" fontId="9" fillId="0" borderId="0" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="2" quotePrefix="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="169" fontId="9" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="2"/>
+    <xf numFmtId="2" fontId="9" fillId="0" borderId="2" xfId="2" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="9" fillId="0" borderId="4" xfId="2" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="9" fillId="0" borderId="3" xfId="2" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="9" fillId="0" borderId="2" xfId="2" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="9" fillId="0" borderId="4" xfId="2" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="9" fillId="0" borderId="3" xfId="2" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="10" fontId="9" fillId="0" borderId="2" xfId="4" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="10" fontId="9" fillId="0" borderId="4" xfId="4" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="10" fontId="9" fillId="0" borderId="3" xfId="4" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="10" fontId="9" fillId="0" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="10" fontId="9" fillId="0" borderId="4" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="9" fillId="0" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="9" fillId="0" borderId="4" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="9" fillId="0" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-[...26 lines deleted...]
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="2">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-[...62 lines deleted...]
-    <xf numFmtId="4" fontId="10" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="4" fontId="1" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-[...38 lines deleted...]
-    <xf numFmtId="10" fontId="1" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="4" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="5" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-[...101 lines deleted...]
-    </xf>
   </cellXfs>
-  <cellStyles count="4">
+  <cellStyles count="6">
+    <cellStyle name="Comma 2" xfId="5" xr:uid="{16961A2B-634D-4BE6-9F65-125641DBC5B5}"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
-    <cellStyle name="Percent" xfId="1" builtinId="5"/>
-[...1 lines deleted...]
-    <cellStyle name="Hyperlink" xfId="3" builtinId="8"/>
+    <cellStyle name="Normal 2" xfId="2" xr:uid="{6ACC683F-EDE9-4B74-BF36-F3D0040A19A4}"/>
+    <cellStyle name="Normal 2 2" xfId="3" xr:uid="{A73A4D08-63A8-4A0A-A3C4-7033C0C668A3}"/>
+    <cellStyle name="Normal 3 4 2 2 4" xfId="1" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
+    <cellStyle name="Percent 2" xfId="4" xr:uid="{4EAD5015-87FB-476D-8955-0973A5215DF7}"/>
   </cellStyles>
+  <dxfs count="4">
+    <dxf>
+      <numFmt numFmtId="171" formatCode="#,##0.000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="172" formatCode="#,##0.0000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="4" formatCode="#,##0.00"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="173" formatCode="&quot;-&quot;"/>
+    </dxf>
+  </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
-  <colors>
-[...66 lines deleted...]
-  </colors>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
+      <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
+    </ext>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
+      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
+    </ext>
+  </extLst>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
-<file path=xl/drawings/_rels/drawing1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image1.png" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image2.png" Id="rId2" /></Relationships>
+<file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
-<wsDr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
-[...16 lines deleted...]
-        <cNvPicPr>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>41</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>2374900</xdr:colOff>
+      <xdr:row>50</xdr:row>
+      <xdr:rowOff>31750</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="2" name="Picture 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000002000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
           <a:picLocks/>
-        </cNvPicPr>
-[...2 lines deleted...]
-        <a:blip r:embed="rId1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
-      </blipFill>
-      <spPr>
+      </xdr:blipFill>
+      <xdr:spPr>
         <a:xfrm>
-          <a:off x="457200" y="9182100"/>
+          <a:off x="457200" y="7454900"/>
           <a:ext cx="2374900" cy="1574800"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
-          <avLst/>
+          <a:avLst/>
         </a:prstGeom>
         <a:ln>
           <a:prstDash val="solid"/>
         </a:ln>
-      </spPr>
-[...19 lines deleted...]
-        <cNvPicPr>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>54</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>2374900</xdr:colOff>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>31750</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="3" name="Picture 2">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000003000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
           <a:picLocks/>
-        </cNvPicPr>
-[...2 lines deleted...]
-        <a:blip r:embed="rId2"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
-      </blipFill>
-      <spPr>
+      </xdr:blipFill>
+      <xdr:spPr>
         <a:xfrm>
-          <a:off x="392206" y="7104529"/>
-          <a:ext cx="2374900" cy="1746250"/>
+          <a:off x="457200" y="9867900"/>
+          <a:ext cx="2374900" cy="1574800"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
-          <avLst/>
+          <a:avLst/>
         </a:prstGeom>
         <a:ln>
           <a:prstDash val="solid"/>
         </a:ln>
-      </spPr>
-[...3 lines deleted...]
-</wsDr>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+</xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -1052,775 +1158,1598 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId1" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-[...4 lines deleted...]
-  <dimension ref="A1:L69"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+  <dimension ref="A1:L72"/>
   <sheetViews>
-    <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView tabSelected="1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr baseColWidth="8" defaultColWidth="8.7109375" defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="13.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col width="6.5703125" bestFit="1" customWidth="1" style="1" min="1" max="1"/>
-[...11 lines deleted...]
-    <col width="8.7109375" customWidth="1" style="1" min="13" max="16384"/>
+    <col min="1" max="1" width="6.54296875" style="2" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="50.26953125" style="2" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="18.90625" style="2" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="14.1796875" style="2" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="9.7265625" style="2" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="23.90625" style="2" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="14" style="2" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="12.6328125" style="2" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="14" style="2" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="7.54296875" style="2" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="15.90625" style="2" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="7.6328125" style="2" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="8.7265625" style="2" customWidth="1"/>
+    <col min="14" max="16384" width="8.7265625" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" ht="18.75" customHeight="1" s="83">
-[...81 lines deleted...]
-      <c r="A8" s="1" t="n">
+    <row r="1" spans="1:12" ht="19" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A1" s="21"/>
+      <c r="B1" s="71" t="s">
+        <v>0</v>
+      </c>
+      <c r="C1" s="72"/>
+      <c r="D1" s="72"/>
+      <c r="E1" s="72"/>
+      <c r="F1" s="72"/>
+    </row>
+    <row r="2" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="B2" s="3" t="s">
         <v>1</v>
       </c>
-      <c r="B8" s="1" t="inlineStr">
-[...14 lines deleted...]
-      <c r="E8" s="11" t="n">
+    </row>
+    <row r="4" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A4" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B4" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C4" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D4" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E4" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F4" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G4" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H4" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I4" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="J4" s="4" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="6" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="B6" s="3" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="7" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="B7" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="8" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A8" s="2">
+        <v>1</v>
+      </c>
+      <c r="B8" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="C8" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="D8" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="E8" s="11">
+        <v>3000</v>
+      </c>
+      <c r="F8" s="5">
+        <v>14995.76</v>
+      </c>
+      <c r="G8" s="6">
+        <v>4.7199999999999999E-2</v>
+      </c>
+      <c r="H8" s="7">
+        <v>46160</v>
+      </c>
+      <c r="J8" s="5">
+        <v>5.1661999999999999</v>
+      </c>
+      <c r="K8" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="L8" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="9" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A9" s="8"/>
+      <c r="B9" s="8" t="s">
+        <v>19</v>
+      </c>
+      <c r="C9" s="8"/>
+      <c r="D9" s="8"/>
+      <c r="E9" s="8"/>
+      <c r="F9" s="9">
+        <v>14995.76</v>
+      </c>
+      <c r="G9" s="10">
+        <v>4.7199999999999999E-2</v>
+      </c>
+      <c r="K9" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="L9" s="6">
+        <v>0.15740000000000001</v>
+      </c>
+    </row>
+    <row r="10" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="K10" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L10" s="6">
+        <v>3.9399999999999998E-2</v>
+      </c>
+    </row>
+    <row r="11" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="B11" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="K11" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="L11" s="6">
+        <v>3.15E-2</v>
+      </c>
+    </row>
+    <row r="12" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="B12" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="K12" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="L12" s="6">
+        <v>0.77170000000000005</v>
+      </c>
+    </row>
+    <row r="13" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A13" s="2">
+        <v>2</v>
+      </c>
+      <c r="B13" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="C13" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="D13" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="E13" s="11">
+        <v>2500</v>
+      </c>
+      <c r="F13" s="5">
+        <v>12496.34</v>
+      </c>
+      <c r="G13" s="6">
+        <v>3.9399999999999998E-2</v>
+      </c>
+      <c r="H13" s="7">
+        <v>46160</v>
+      </c>
+      <c r="J13" s="5">
+        <v>5.3487999999999998</v>
+      </c>
+    </row>
+    <row r="14" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A14" s="2">
+        <v>3</v>
+      </c>
+      <c r="B14" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="C14" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="D14" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="E14" s="11">
         <v>2000</v>
       </c>
-      <c r="F8" s="5" t="n">
-[...23 lines deleted...]
-      <c r="A9" s="1" t="n">
+      <c r="F14" s="5">
+        <v>9997.14</v>
+      </c>
+      <c r="G14" s="6">
+        <v>3.15E-2</v>
+      </c>
+      <c r="H14" s="7">
+        <v>46160</v>
+      </c>
+      <c r="J14" s="5">
+        <v>5.2210000000000001</v>
+      </c>
+    </row>
+    <row r="15" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A15" s="2">
+        <v>4</v>
+      </c>
+      <c r="B15" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="C15" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="D15" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="E15" s="11">
+        <v>2000</v>
+      </c>
+      <c r="F15" s="5">
+        <v>9997.1200000000008</v>
+      </c>
+      <c r="G15" s="6">
+        <v>3.15E-2</v>
+      </c>
+      <c r="H15" s="7">
+        <v>46160</v>
+      </c>
+      <c r="J15" s="5">
+        <v>5.2575000000000003</v>
+      </c>
+    </row>
+    <row r="16" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A16" s="2">
+        <v>5</v>
+      </c>
+      <c r="B16" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="C16" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="D16" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="E16" s="11">
+        <v>1500</v>
+      </c>
+      <c r="F16" s="5">
+        <v>7497.8</v>
+      </c>
+      <c r="G16" s="6">
+        <v>2.3599999999999999E-2</v>
+      </c>
+      <c r="H16" s="7">
+        <v>46160</v>
+      </c>
+      <c r="J16" s="5">
+        <v>5.3487999999999998</v>
+      </c>
+    </row>
+    <row r="17" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A17" s="2">
+        <v>6</v>
+      </c>
+      <c r="B17" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="C17" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="D17" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="E17" s="11">
+        <v>1000</v>
+      </c>
+      <c r="F17" s="5">
+        <v>4998.6000000000004</v>
+      </c>
+      <c r="G17" s="6">
+        <v>1.5699999999999999E-2</v>
+      </c>
+      <c r="H17" s="7">
+        <v>46160</v>
+      </c>
+      <c r="J17" s="5">
+        <v>5.1296999999999997</v>
+      </c>
+    </row>
+    <row r="18" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A18" s="8"/>
+      <c r="B18" s="8" t="s">
+        <v>19</v>
+      </c>
+      <c r="C18" s="8"/>
+      <c r="D18" s="8"/>
+      <c r="E18" s="8"/>
+      <c r="F18" s="9">
+        <v>44987</v>
+      </c>
+      <c r="G18" s="10">
+        <v>0.14169999999999999</v>
+      </c>
+    </row>
+    <row r="20" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="B20" s="3" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="21" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A21" s="2">
+        <v>7</v>
+      </c>
+      <c r="B21" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="C21" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="D21" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="E21" s="11">
+        <v>4500000</v>
+      </c>
+      <c r="F21" s="5">
+        <v>4496.16</v>
+      </c>
+      <c r="G21" s="6">
+        <v>1.4200000000000001E-2</v>
+      </c>
+      <c r="H21" s="7">
+        <v>46164</v>
+      </c>
+      <c r="J21" s="5">
+        <v>5.1996000000000002</v>
+      </c>
+    </row>
+    <row r="22" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A22" s="2">
+        <v>8</v>
+      </c>
+      <c r="B22" s="2" t="s">
+        <v>38</v>
+      </c>
+      <c r="C22" s="2" t="s">
+        <v>39</v>
+      </c>
+      <c r="D22" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="E22" s="11">
+        <v>3000000</v>
+      </c>
+      <c r="F22" s="5">
+        <v>2994.91</v>
+      </c>
+      <c r="G22" s="6">
+        <v>9.4000000000000004E-3</v>
+      </c>
+      <c r="H22" s="7">
+        <v>46170</v>
+      </c>
+      <c r="J22" s="5">
+        <v>5.1750999999999996</v>
+      </c>
+    </row>
+    <row r="23" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A23" s="2">
+        <v>9</v>
+      </c>
+      <c r="B23" s="2" t="s">
+        <v>38</v>
+      </c>
+      <c r="C23" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="D23" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="E23" s="11">
+        <v>2500000</v>
+      </c>
+      <c r="F23" s="5">
+        <v>2498.2199999999998</v>
+      </c>
+      <c r="G23" s="6">
+        <v>7.9000000000000008E-3</v>
+      </c>
+      <c r="H23" s="7">
+        <v>46163</v>
+      </c>
+      <c r="J23" s="5">
+        <v>5.2012999999999998</v>
+      </c>
+    </row>
+    <row r="24" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A24" s="2">
+        <v>10</v>
+      </c>
+      <c r="B24" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="C24" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="D24" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="E24" s="11">
+        <v>2500000</v>
+      </c>
+      <c r="F24" s="5">
+        <v>2493.36</v>
+      </c>
+      <c r="G24" s="6">
+        <v>7.9000000000000008E-3</v>
+      </c>
+      <c r="H24" s="7">
+        <v>46177</v>
+      </c>
+      <c r="J24" s="5">
+        <v>5.1197999999999997</v>
+      </c>
+    </row>
+    <row r="25" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A25" s="8"/>
+      <c r="B25" s="8" t="s">
+        <v>19</v>
+      </c>
+      <c r="C25" s="8"/>
+      <c r="D25" s="8"/>
+      <c r="E25" s="8"/>
+      <c r="F25" s="9">
+        <v>12482.65</v>
+      </c>
+      <c r="G25" s="10">
+        <v>3.9399999999999998E-2</v>
+      </c>
+    </row>
+    <row r="27" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A27" s="2">
+        <v>11</v>
+      </c>
+      <c r="B27" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="F27" s="5">
+        <v>244297.51</v>
+      </c>
+      <c r="G27" s="6">
+        <v>0.76939999999999997</v>
+      </c>
+      <c r="H27" s="7">
+        <v>46160</v>
+      </c>
+    </row>
+    <row r="28" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A28" s="8"/>
+      <c r="B28" s="8" t="s">
+        <v>19</v>
+      </c>
+      <c r="C28" s="8"/>
+      <c r="D28" s="8"/>
+      <c r="E28" s="8"/>
+      <c r="F28" s="9">
+        <v>244297.51</v>
+      </c>
+      <c r="G28" s="10">
+        <v>0.76939999999999997</v>
+      </c>
+    </row>
+    <row r="30" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="B30" s="3" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="31" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="B31" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="E31" s="11"/>
+      <c r="F31" s="5">
+        <v>730.31</v>
+      </c>
+      <c r="G31" s="6">
+        <v>2.3E-3</v>
+      </c>
+      <c r="J31" s="5"/>
+    </row>
+    <row r="32" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A32" s="8"/>
+      <c r="B32" s="8" t="s">
+        <v>19</v>
+      </c>
+      <c r="C32" s="8"/>
+      <c r="D32" s="8"/>
+      <c r="E32" s="8"/>
+      <c r="F32" s="9">
+        <v>730.31</v>
+      </c>
+      <c r="G32" s="10">
+        <v>2.3E-3</v>
+      </c>
+    </row>
+    <row r="34" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A34" s="4"/>
+      <c r="B34" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="C34" s="4"/>
+      <c r="D34" s="4"/>
+      <c r="E34" s="4"/>
+      <c r="F34" s="12">
+        <v>317493.23</v>
+      </c>
+      <c r="G34" s="13">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="35" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A35" s="2" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="36" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A36" s="14">
+        <v>1</v>
+      </c>
+      <c r="B36" s="14" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="37" spans="1:7" ht="27" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A37" s="14">
         <v>2</v>
       </c>
-      <c r="B9" s="1" t="inlineStr">
-[...523 lines deleted...]
-      <c r="C67" s="18" t="n">
+      <c r="B37" s="14" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="40" spans="1:7" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B40" s="1" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="53" spans="2:2" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B53" s="1" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="65" spans="2:3" x14ac:dyDescent="0.35">
+      <c r="B65" s="15"/>
+      <c r="C65" s="17" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="66" spans="2:3" x14ac:dyDescent="0.35">
+      <c r="B66" s="15" t="s">
+        <v>52</v>
+      </c>
+      <c r="C66" s="17" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="67" spans="2:3" x14ac:dyDescent="0.35">
+      <c r="B67" s="15" t="s">
+        <v>53</v>
+      </c>
+      <c r="C67" s="18"/>
+    </row>
+    <row r="68" spans="2:3" x14ac:dyDescent="0.35">
+      <c r="B68" s="15" t="s">
+        <v>54</v>
+      </c>
+      <c r="C68" s="19">
+        <v>5.1299999999999998E-2</v>
+      </c>
+    </row>
+    <row r="69" spans="2:3" x14ac:dyDescent="0.35">
+      <c r="B69" s="15" t="s">
+        <v>55</v>
+      </c>
+      <c r="C69" s="73">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="70" spans="2:3" x14ac:dyDescent="0.35">
+      <c r="B70" s="15" t="s">
+        <v>56</v>
+      </c>
+      <c r="C70" s="18">
         <v>0.01</v>
       </c>
     </row>
-    <row r="68">
-[...15 lines deleted...]
-      <c r="C69" s="17" t="n"/>
+    <row r="71" spans="2:3" x14ac:dyDescent="0.35">
+      <c r="B71" s="15" t="s">
+        <v>57</v>
+      </c>
+      <c r="C71" s="20">
+        <v>46157</v>
+      </c>
+    </row>
+    <row r="72" spans="2:3" x14ac:dyDescent="0.35">
+      <c r="B72" s="16" t="s">
+        <v>58</v>
+      </c>
+      <c r="C72" s="17"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="B1:F1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
+  <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-[...4 lines deleted...]
-  <dimension ref="A1:A1"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00F6BFC1-44B8-4B1B-901C-61691FD05BCB}">
+  <dimension ref="A1:E66"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="A1" sqref="A1"/>
+    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
+      <pane xSplit="2" ySplit="5" topLeftCell="C6" activePane="bottomRight" state="frozen"/>
+      <selection activeCell="A4" sqref="A4"/>
+      <selection pane="topRight" activeCell="C4" sqref="C4"/>
+      <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
+      <selection pane="bottomRight" activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
+  <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="12" x14ac:dyDescent="0.3"/>
+  <cols>
+    <col min="1" max="1" width="6.7265625" style="22" customWidth="1"/>
+    <col min="2" max="2" width="81.81640625" style="22" bestFit="1" customWidth="1"/>
+    <col min="3" max="5" width="15.7265625" style="22" customWidth="1"/>
+    <col min="6" max="16384" width="9.1796875" style="22"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="22" t="s">
+        <v>59</v>
+      </c>
+      <c r="B1" s="22" t="s">
+        <v>59</v>
+      </c>
+      <c r="C1" s="22">
+        <v>4</v>
+      </c>
+      <c r="D1" s="22">
+        <v>4</v>
+      </c>
+      <c r="E1" s="22">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="2" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+      <c r="C2" s="22" t="s">
+        <v>60</v>
+      </c>
+      <c r="D2" s="22" t="s">
+        <v>61</v>
+      </c>
+      <c r="E2" s="22" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="3" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+      <c r="C3" s="22" t="s">
+        <v>63</v>
+      </c>
+      <c r="D3" s="22" t="s">
+        <v>63</v>
+      </c>
+      <c r="E3" s="22" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="4" spans="1:5" s="24" customFormat="1" ht="70" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A4" s="23" t="s">
+        <v>64</v>
+      </c>
+      <c r="B4" s="23" t="s">
+        <v>65</v>
+      </c>
+      <c r="C4" s="68" t="s">
+        <v>0</v>
+      </c>
+      <c r="D4" s="69"/>
+      <c r="E4" s="70"/>
+    </row>
+    <row r="5" spans="1:5" s="24" customFormat="1" ht="35.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="23"/>
+      <c r="B5" s="23"/>
+      <c r="C5" s="23" t="s">
+        <v>66</v>
+      </c>
+      <c r="D5" s="23" t="s">
+        <v>68</v>
+      </c>
+      <c r="E5" s="23" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A6" s="25"/>
+      <c r="B6" s="25"/>
+      <c r="C6" s="23"/>
+      <c r="D6" s="23"/>
+      <c r="E6" s="23"/>
+    </row>
+    <row r="7" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A7" s="23">
+        <v>1</v>
+      </c>
+      <c r="B7" s="25" t="s">
+        <v>69</v>
+      </c>
+      <c r="C7" s="25"/>
+      <c r="D7" s="25"/>
+      <c r="E7" s="25"/>
+    </row>
+    <row r="8" spans="1:5" s="27" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="26"/>
+      <c r="B8" s="25" t="s">
+        <v>70</v>
+      </c>
+      <c r="C8" s="65" t="s">
+        <v>71</v>
+      </c>
+      <c r="D8" s="66"/>
+      <c r="E8" s="67"/>
+    </row>
+    <row r="9" spans="1:5" s="27" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="26"/>
+      <c r="B9" s="25" t="s">
+        <v>72</v>
+      </c>
+      <c r="C9" s="65" t="s">
+        <v>71</v>
+      </c>
+      <c r="D9" s="66"/>
+      <c r="E9" s="67"/>
+    </row>
+    <row r="10" spans="1:5" s="30" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="28">
+        <v>2</v>
+      </c>
+      <c r="B10" s="29" t="s">
+        <v>73</v>
+      </c>
+      <c r="C10" s="65">
+        <v>9.0632507297526994E-3</v>
+      </c>
+      <c r="D10" s="66"/>
+      <c r="E10" s="67"/>
+    </row>
+    <row r="11" spans="1:5" s="30" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="28">
+        <v>3</v>
+      </c>
+      <c r="B11" s="29" t="s">
+        <v>74</v>
+      </c>
+      <c r="C11" s="65">
+        <v>1.9910929833744499E-3</v>
+      </c>
+      <c r="D11" s="66"/>
+      <c r="E11" s="67"/>
+    </row>
+    <row r="12" spans="1:5" s="30" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A12" s="28">
+        <v>4</v>
+      </c>
+      <c r="B12" s="29" t="s">
+        <v>75</v>
+      </c>
+      <c r="C12" s="63">
+        <v>5.1318916756769299E-2</v>
+      </c>
+      <c r="D12" s="64"/>
+      <c r="E12" s="64"/>
+    </row>
+    <row r="13" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A13" s="23">
+        <v>5</v>
+      </c>
+      <c r="B13" s="25" t="s">
+        <v>76</v>
+      </c>
+      <c r="C13" s="25"/>
+      <c r="D13" s="25"/>
+      <c r="E13" s="25"/>
+    </row>
+    <row r="14" spans="1:5" s="33" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="31"/>
+      <c r="B14" s="32" t="s">
+        <v>77</v>
+      </c>
+      <c r="C14" s="57" t="s">
+        <v>78</v>
+      </c>
+      <c r="D14" s="58"/>
+      <c r="E14" s="59"/>
+    </row>
+    <row r="15" spans="1:5" s="36" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A15" s="34"/>
+      <c r="B15" s="35" t="s">
+        <v>79</v>
+      </c>
+      <c r="C15" s="60" t="s">
+        <v>78</v>
+      </c>
+      <c r="D15" s="61"/>
+      <c r="E15" s="62"/>
+    </row>
+    <row r="16" spans="1:5" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A16" s="23">
+        <v>6</v>
+      </c>
+      <c r="B16" s="35" t="s">
+        <v>80</v>
+      </c>
+      <c r="C16" s="54" t="s">
+        <v>78</v>
+      </c>
+      <c r="D16" s="55"/>
+      <c r="E16" s="56"/>
+    </row>
+    <row r="17" spans="1:5" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A17" s="23">
+        <v>7</v>
+      </c>
+      <c r="B17" s="25" t="s">
+        <v>81</v>
+      </c>
+      <c r="C17" s="57" t="s">
+        <v>78</v>
+      </c>
+      <c r="D17" s="58"/>
+      <c r="E17" s="59"/>
+    </row>
+    <row r="18" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A18" s="23">
+        <v>8</v>
+      </c>
+      <c r="B18" s="25" t="s">
+        <v>82</v>
+      </c>
+      <c r="C18" s="25"/>
+      <c r="D18" s="25"/>
+      <c r="E18" s="25"/>
+    </row>
+    <row r="19" spans="1:5" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A19" s="23"/>
+      <c r="B19" s="37" t="s">
+        <v>77</v>
+      </c>
+      <c r="C19" s="54" t="s">
+        <v>78</v>
+      </c>
+      <c r="D19" s="55"/>
+      <c r="E19" s="56"/>
+    </row>
+    <row r="20" spans="1:5" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A20" s="23"/>
+      <c r="B20" s="37" t="s">
+        <v>83</v>
+      </c>
+      <c r="C20" s="54" t="s">
+        <v>78</v>
+      </c>
+      <c r="D20" s="55"/>
+      <c r="E20" s="56"/>
+    </row>
+    <row r="21" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A21" s="23">
+        <v>9</v>
+      </c>
+      <c r="B21" s="25" t="s">
+        <v>84</v>
+      </c>
+      <c r="C21" s="25"/>
+      <c r="D21" s="25"/>
+      <c r="E21" s="25"/>
+    </row>
+    <row r="22" spans="1:5" s="41" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A22" s="38"/>
+      <c r="B22" s="39" t="s">
+        <v>85</v>
+      </c>
+      <c r="C22" s="40"/>
+      <c r="D22" s="40"/>
+      <c r="E22" s="40"/>
+    </row>
+    <row r="23" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A23" s="42" t="s">
+        <v>86</v>
+      </c>
+      <c r="B23" s="43" t="s">
+        <v>87</v>
+      </c>
+      <c r="C23" s="44" t="s">
+        <v>88</v>
+      </c>
+      <c r="D23" s="44">
+        <v>0</v>
+      </c>
+      <c r="E23" s="44" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A24" s="42" t="s">
+        <v>90</v>
+      </c>
+      <c r="B24" s="43" t="s">
+        <v>91</v>
+      </c>
+      <c r="C24" s="44">
+        <v>0</v>
+      </c>
+      <c r="D24" s="44">
+        <v>0</v>
+      </c>
+      <c r="E24" s="44">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A25" s="42" t="s">
+        <v>92</v>
+      </c>
+      <c r="B25" s="43" t="s">
+        <v>93</v>
+      </c>
+      <c r="C25" s="44">
+        <v>0</v>
+      </c>
+      <c r="D25" s="44">
+        <v>0</v>
+      </c>
+      <c r="E25" s="44">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A26" s="42" t="s">
+        <v>94</v>
+      </c>
+      <c r="B26" s="43" t="s">
+        <v>95</v>
+      </c>
+      <c r="C26" s="44" t="s">
+        <v>96</v>
+      </c>
+      <c r="D26" s="44">
+        <v>0</v>
+      </c>
+      <c r="E26" s="44" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A27" s="42" t="s">
+        <v>97</v>
+      </c>
+      <c r="B27" s="43" t="s">
+        <v>98</v>
+      </c>
+      <c r="C27" s="44" t="s">
+        <v>99</v>
+      </c>
+      <c r="D27" s="44">
+        <v>0</v>
+      </c>
+      <c r="E27" s="44">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A28" s="42" t="s">
+        <v>100</v>
+      </c>
+      <c r="B28" s="43" t="s">
+        <v>101</v>
+      </c>
+      <c r="C28" s="44">
+        <v>0</v>
+      </c>
+      <c r="D28" s="44">
+        <v>0</v>
+      </c>
+      <c r="E28" s="44">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A29" s="42" t="s">
+        <v>102</v>
+      </c>
+      <c r="B29" s="23" t="s">
+        <v>102</v>
+      </c>
+      <c r="C29" s="44">
+        <v>0</v>
+      </c>
+      <c r="D29" s="44" t="s">
+        <v>103</v>
+      </c>
+      <c r="E29" s="44">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A30" s="42" t="s">
+        <v>104</v>
+      </c>
+      <c r="B30" s="23" t="s">
+        <v>104</v>
+      </c>
+      <c r="C30" s="44">
+        <v>0</v>
+      </c>
+      <c r="D30" s="44" t="s">
+        <v>105</v>
+      </c>
+      <c r="E30" s="44">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A31" s="42" t="s">
+        <v>106</v>
+      </c>
+      <c r="B31" s="23" t="s">
+        <v>106</v>
+      </c>
+      <c r="C31" s="44">
+        <v>0</v>
+      </c>
+      <c r="D31" s="44" t="s">
+        <v>103</v>
+      </c>
+      <c r="E31" s="44">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A32" s="42" t="s">
+        <v>107</v>
+      </c>
+      <c r="B32" s="23" t="s">
+        <v>107</v>
+      </c>
+      <c r="C32" s="44">
+        <v>0</v>
+      </c>
+      <c r="D32" s="44" t="s">
+        <v>105</v>
+      </c>
+      <c r="E32" s="44">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5" s="41" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A33" s="42"/>
+      <c r="B33" s="39" t="s">
+        <v>108</v>
+      </c>
+      <c r="C33" s="40"/>
+      <c r="D33" s="40"/>
+      <c r="E33" s="40"/>
+    </row>
+    <row r="34" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A34" s="42" t="s">
+        <v>86</v>
+      </c>
+      <c r="B34" s="43" t="s">
+        <v>87</v>
+      </c>
+      <c r="C34" s="44" t="s">
+        <v>109</v>
+      </c>
+      <c r="D34" s="44">
+        <v>0</v>
+      </c>
+      <c r="E34" s="44" t="s">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A35" s="42" t="s">
+        <v>90</v>
+      </c>
+      <c r="B35" s="43" t="s">
+        <v>91</v>
+      </c>
+      <c r="C35" s="44">
+        <v>0</v>
+      </c>
+      <c r="D35" s="44">
+        <v>0</v>
+      </c>
+      <c r="E35" s="44">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A36" s="42" t="s">
+        <v>92</v>
+      </c>
+      <c r="B36" s="43" t="s">
+        <v>93</v>
+      </c>
+      <c r="C36" s="44">
+        <v>0</v>
+      </c>
+      <c r="D36" s="44">
+        <v>0</v>
+      </c>
+      <c r="E36" s="44">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A37" s="42" t="s">
+        <v>94</v>
+      </c>
+      <c r="B37" s="43" t="s">
+        <v>95</v>
+      </c>
+      <c r="C37" s="44" t="s">
+        <v>96</v>
+      </c>
+      <c r="D37" s="44">
+        <v>0</v>
+      </c>
+      <c r="E37" s="44" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A38" s="42" t="s">
+        <v>97</v>
+      </c>
+      <c r="B38" s="43" t="s">
+        <v>98</v>
+      </c>
+      <c r="C38" s="44" t="s">
+        <v>111</v>
+      </c>
+      <c r="D38" s="44">
+        <v>0</v>
+      </c>
+      <c r="E38" s="44">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A39" s="42" t="s">
+        <v>100</v>
+      </c>
+      <c r="B39" s="43" t="s">
+        <v>101</v>
+      </c>
+      <c r="C39" s="44">
+        <v>0</v>
+      </c>
+      <c r="D39" s="44">
+        <v>0</v>
+      </c>
+      <c r="E39" s="44">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A40" s="42" t="s">
+        <v>102</v>
+      </c>
+      <c r="B40" s="23" t="s">
+        <v>102</v>
+      </c>
+      <c r="C40" s="44">
+        <v>0</v>
+      </c>
+      <c r="D40" s="44" t="s">
+        <v>112</v>
+      </c>
+      <c r="E40" s="44">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A41" s="42" t="s">
+        <v>104</v>
+      </c>
+      <c r="B41" s="23" t="s">
+        <v>104</v>
+      </c>
+      <c r="C41" s="44">
+        <v>0</v>
+      </c>
+      <c r="D41" s="44" t="s">
+        <v>105</v>
+      </c>
+      <c r="E41" s="44">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A42" s="42" t="s">
+        <v>106</v>
+      </c>
+      <c r="B42" s="23" t="s">
+        <v>106</v>
+      </c>
+      <c r="C42" s="44">
+        <v>0</v>
+      </c>
+      <c r="D42" s="44" t="s">
+        <v>112</v>
+      </c>
+      <c r="E42" s="44">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A43" s="42" t="s">
+        <v>107</v>
+      </c>
+      <c r="B43" s="23" t="s">
+        <v>107</v>
+      </c>
+      <c r="C43" s="44">
+        <v>0</v>
+      </c>
+      <c r="D43" s="44" t="s">
+        <v>105</v>
+      </c>
+      <c r="E43" s="44">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A44" s="42"/>
+      <c r="B44" s="45" t="s">
+        <v>113</v>
+      </c>
+      <c r="C44" s="46"/>
+      <c r="D44" s="46"/>
+      <c r="E44" s="46"/>
+    </row>
+    <row r="45" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A45" s="42" t="s">
+        <v>86</v>
+      </c>
+      <c r="B45" s="43" t="s">
+        <v>87</v>
+      </c>
+      <c r="C45" s="44" t="s">
+        <v>78</v>
+      </c>
+      <c r="D45" s="44">
+        <v>0</v>
+      </c>
+      <c r="E45" s="44" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A46" s="42" t="s">
+        <v>90</v>
+      </c>
+      <c r="B46" s="43" t="s">
+        <v>91</v>
+      </c>
+      <c r="C46" s="44">
+        <v>0</v>
+      </c>
+      <c r="D46" s="44">
+        <v>0</v>
+      </c>
+      <c r="E46" s="44">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A47" s="42" t="s">
+        <v>92</v>
+      </c>
+      <c r="B47" s="43" t="s">
+        <v>93</v>
+      </c>
+      <c r="C47" s="44">
+        <v>0</v>
+      </c>
+      <c r="D47" s="44">
+        <v>0</v>
+      </c>
+      <c r="E47" s="44">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A48" s="42" t="s">
+        <v>94</v>
+      </c>
+      <c r="B48" s="43" t="s">
+        <v>95</v>
+      </c>
+      <c r="C48" s="44">
+        <v>2.0347250000000003</v>
+      </c>
+      <c r="D48" s="44">
+        <v>0</v>
+      </c>
+      <c r="E48" s="44">
+        <v>2.080206</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A49" s="42" t="s">
+        <v>97</v>
+      </c>
+      <c r="B49" s="43" t="s">
+        <v>98</v>
+      </c>
+      <c r="C49" s="44">
+        <v>1.9006909999999999</v>
+      </c>
+      <c r="D49" s="44">
+        <v>0</v>
+      </c>
+      <c r="E49" s="44">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A50" s="42" t="s">
+        <v>100</v>
+      </c>
+      <c r="B50" s="43" t="s">
+        <v>101</v>
+      </c>
+      <c r="C50" s="44">
+        <v>0</v>
+      </c>
+      <c r="D50" s="44">
+        <v>0</v>
+      </c>
+      <c r="E50" s="44">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A51" s="47"/>
+      <c r="B51" s="48"/>
+      <c r="C51" s="49"/>
+      <c r="D51" s="49"/>
+      <c r="E51" s="49"/>
+    </row>
+    <row r="52" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+      <c r="A52" s="22" t="s">
+        <v>114</v>
+      </c>
+      <c r="B52" s="22" t="s">
+        <v>115</v>
+      </c>
+      <c r="C52" s="49"/>
+      <c r="D52" s="49"/>
+      <c r="E52" s="49"/>
+    </row>
+    <row r="53" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+      <c r="A53" s="22" t="s">
+        <v>116</v>
+      </c>
+      <c r="B53" s="22" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="54" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A54" s="22" t="s">
+        <v>71</v>
+      </c>
+      <c r="B54" s="22" t="s">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A55" s="22" t="s">
+        <v>119</v>
+      </c>
+      <c r="B55" s="22" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A56" s="50" t="s">
+        <v>121</v>
+      </c>
+      <c r="B56" s="51" t="s">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="57" spans="1:5" ht="36" x14ac:dyDescent="0.3">
+      <c r="B57" s="51" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="C58" s="52"/>
+      <c r="D58" s="52"/>
+      <c r="E58" s="52"/>
+    </row>
+    <row r="59" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="C59" s="52"/>
+      <c r="D59" s="52"/>
+      <c r="E59" s="52"/>
+    </row>
+    <row r="60" spans="1:5" s="53" customFormat="1" ht="12.5" x14ac:dyDescent="0.25"/>
+    <row r="61" spans="1:5" s="53" customFormat="1" ht="12.5" x14ac:dyDescent="0.25"/>
+    <row r="62" spans="1:5" s="53" customFormat="1" ht="12.5" x14ac:dyDescent="0.25"/>
+    <row r="63" spans="1:5" s="53" customFormat="1" ht="12.5" x14ac:dyDescent="0.25"/>
+    <row r="64" spans="1:5" s="53" customFormat="1" ht="12.5" x14ac:dyDescent="0.25"/>
+    <row r="65" spans="3:5" s="53" customFormat="1" ht="12.5" x14ac:dyDescent="0.25"/>
+    <row r="66" spans="3:5" x14ac:dyDescent="0.3">
+      <c r="C66" s="52"/>
+      <c r="D66" s="52"/>
+      <c r="E66" s="52"/>
+    </row>
+  </sheetData>
+  <mergeCells count="12">
+    <mergeCell ref="C8:E8"/>
+    <mergeCell ref="C4:E4"/>
+    <mergeCell ref="C14:E14"/>
+    <mergeCell ref="C12:E12"/>
+    <mergeCell ref="C11:E11"/>
+    <mergeCell ref="C10:E10"/>
+    <mergeCell ref="C9:E9"/>
+    <mergeCell ref="C20:E20"/>
+    <mergeCell ref="C19:E19"/>
+    <mergeCell ref="C17:E17"/>
+    <mergeCell ref="C16:E16"/>
+    <mergeCell ref="C15:E15"/>
+  </mergeCells>
+  <conditionalFormatting sqref="C23:E32 E34:E43 C45:E50">
+    <cfRule type="cellIs" dxfId="3" priority="1" operator="equal">
+      <formula>0</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="2" priority="2">
+      <formula>C$1=2</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="1" priority="3">
+      <formula>C$1=4</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="0" priority="4">
+      <formula>C$1=3</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <sheetData/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Application>Microsoft Excel</Application>
+  <DocSecurity>0</DocSecurity>
+  <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Worksheets</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="3" baseType="lpstr">
+      <vt:lpstr>OVERNIGHT</vt:lpstr>
+      <vt:lpstr>Notes to Fortnightly Portfolio</vt:lpstr>
+      <vt:lpstr>Sheet1</vt:lpstr>
+    </vt:vector>
+  </TitlesOfParts>
+  <LinksUpToDate>false</LinksUpToDate>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Rohit Pandey</dc:creator>
+<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:creator>ICRON Research</dc:creator>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_Enabled">
+    <vt:lpwstr>true</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_SetDate">
+    <vt:lpwstr>2026-05-19T12:31:26Z</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_Method">
+    <vt:lpwstr>Privileged</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_Name">
+    <vt:lpwstr>Public</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_SiteId">
+    <vt:lpwstr>1771ae17-e764-4e0f-a476-d4184d79a5d9</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_ActionId">
+    <vt:lpwstr>e257e21a-cc60-468b-aaee-325a94905e0d</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_ContentBits">
+    <vt:lpwstr>0</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_Tag">
+    <vt:lpwstr>10, 0, 1, 1</vt:lpwstr>
+  </property>
+</Properties>
+</file>