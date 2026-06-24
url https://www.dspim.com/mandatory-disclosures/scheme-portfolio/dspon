--- v6 (2026-06-04)
+++ v7 (2026-06-24)
@@ -1,944 +1,1208 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Default Extension="png" ContentType="image/png"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" Id="rId4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
+<workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-[...4 lines deleted...]
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{1C15B704-2876-4D60-956F-9E413EE5671D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" tabRatio="872" firstSheet="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
-    <sheet name="OVERNIGHT" sheetId="1" r:id="rId1"/>
-[...1 lines deleted...]
-    <sheet name="Sheet1" sheetId="2" state="hidden" r:id="rId3"/>
+    <sheet name="OVERNIGHT" sheetId="1" state="visible" r:id="rId1"/>
+    <sheet name="Sheet1" sheetId="2" state="hidden" r:id="rId2"/>
   </sheets>
-  <definedNames>
-[...2 lines deleted...]
-  <calcPr calcId="0" calcOnSave="0"/>
+  <definedNames/>
+  <calcPr calcId="191029" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
-<file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-[...375 lines deleted...]
-
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="7">
-    <numFmt numFmtId="164" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);"/>
-[...5 lines deleted...]
-    <numFmt numFmtId="170" formatCode="#,##0.000000"/>
+    <numFmt numFmtId="164" formatCode="0.0000"/>
+    <numFmt numFmtId="165" formatCode="#,##0.00_);\(#,##0.00\)%"/>
+    <numFmt numFmtId="166" formatCode="_(* #,##0_);_(* \(#,##0\);"/>
+    <numFmt numFmtId="167" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);"/>
+    <numFmt numFmtId="168" formatCode="0.000%"/>
+    <numFmt numFmtId="169" formatCode="#00.00%"/>
+    <numFmt numFmtId="170" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;??_);_(@_)"/>
   </numFmts>
-  <fonts count="15" x14ac:knownFonts="1">
+  <fonts count="28">
     <font>
-      <sz val="11"/>
-      <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
+      <color theme="1"/>
+      <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <sz val="11"/>
-[...39 lines deleted...]
-      <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
+      <color theme="1"/>
+      <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <sz val="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <color theme="10"/>
+      <sz val="11"/>
+      <u val="single"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <name val="Trebuchet MS"/>
+      <family val="2"/>
+      <color theme="1"/>
+      <sz val="8"/>
+    </font>
+    <font>
+      <name val="Trebuchet MS"/>
+      <family val="2"/>
+      <b val="1"/>
+      <color theme="1"/>
+      <sz val="8"/>
+    </font>
+    <font>
+      <name val="Trebuchet MS"/>
+      <family val="2"/>
+      <b val="1"/>
+      <color rgb="FFFF0000"/>
+      <sz val="8"/>
+    </font>
+    <font>
+      <name val="Trebuchet MS"/>
+      <family val="2"/>
+      <color rgb="FF000000"/>
+      <sz val="8"/>
+    </font>
+    <font>
+      <name val="Trebuchet MS"/>
+      <family val="2"/>
+      <b val="1"/>
+      <color rgb="FF000000"/>
+      <sz val="8"/>
+      <u val="single"/>
+    </font>
+    <font>
+      <name val="Trebuchet MS"/>
+      <family val="2"/>
+      <b val="1"/>
+      <color rgb="FF333333"/>
+      <sz val="8"/>
+    </font>
+    <font>
+      <name val="Trebuchet MS"/>
+      <family val="2"/>
+      <b val="1"/>
+      <sz val="8"/>
+    </font>
+    <font>
+      <name val="Trebuchet MS"/>
+      <family val="2"/>
+      <sz val="8"/>
+    </font>
+    <font>
+      <name val="Trebuchet MS"/>
+      <family val="2"/>
+      <i val="1"/>
+      <sz val="8"/>
+    </font>
+    <font>
+      <name val="Trebuchet MS"/>
+      <family val="2"/>
+      <color rgb="FFFF0000"/>
+      <sz val="8"/>
+    </font>
+    <font>
+      <name val="Trebuchet MS"/>
+      <family val="2"/>
+      <b val="1"/>
+      <strike val="1"/>
+      <sz val="8"/>
+    </font>
+    <font>
+      <name val="trebuchet MS"/>
+      <family val="2"/>
+      <b val="1"/>
+      <color rgb="FFFFFFFF"/>
+      <sz val="8"/>
+    </font>
+    <font>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <color theme="1"/>
+      <sz val="8"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <name val="Trebuchet MS"/>
+      <family val="2"/>
+      <b val="1"/>
       <color indexed="8"/>
+      <sz val="8"/>
+      <u val="single"/>
+    </font>
+    <font>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <color theme="10"/>
+      <sz val="8"/>
+      <u val="single"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <b val="1"/>
+      <color theme="1"/>
+      <sz val="8"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <b val="1"/>
+      <color rgb="FF000000"/>
+      <sz val="8"/>
+    </font>
+    <font>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <b val="1"/>
+      <color rgb="FF000000"/>
+      <sz val="8"/>
+    </font>
+    <font>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <color rgb="FF000000"/>
+      <sz val="8"/>
+    </font>
+    <font>
       <name val="Arial"/>
       <family val="2"/>
+      <b val="1"/>
+      <color rgb="FF000000"/>
+      <sz val="8"/>
     </font>
     <font>
-      <sz val="9"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <color rgb="FF000000"/>
+      <sz val="8"/>
+    </font>
+    <font>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <color rgb="FF000000"/>
+      <sz val="8"/>
+    </font>
+    <font>
       <name val="Trebuchet MS"/>
       <family val="2"/>
+      <b val="1"/>
+      <color indexed="8"/>
+      <sz val="8"/>
     </font>
     <font>
-      <sz val="10"/>
-      <name val="Arial"/>
+      <name val="Trebuchet MS"/>
       <family val="2"/>
+      <color indexed="8"/>
+      <sz val="8"/>
     </font>
     <font>
-      <b/>
-      <sz val="9"/>
       <name val="Trebuchet MS"/>
       <family val="2"/>
-    </font>
-[...16 lines deleted...]
-      <family val="2"/>
+      <b val="1"/>
+      <color rgb="FF000000"/>
+      <sz val="8"/>
     </font>
   </fonts>
-  <fills count="4">
+  <fills count="6">
     <fill>
-      <patternFill patternType="none"/>
+      <patternFill/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF000000"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFC0C0C0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFD9D9D9"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="5">
+  <borders count="16">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="6">
-[...5 lines deleted...]
-    <xf numFmtId="168" fontId="12" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+  <cellStyleXfs count="7">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="9" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="43" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="43" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="74">
-[...14 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+  <cellXfs count="219">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="7" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="7" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="8" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="9" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="10" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="10" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="9" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="43" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="43" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="43" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="43" fontId="4" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="10" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="10" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="6" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="13" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="4" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="4" fontId="10" fillId="0" borderId="1" pivotButton="0" quotePrefix="1" xfId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="10" fontId="10" fillId="0" borderId="1" pivotButton="0" quotePrefix="1" xfId="1"/>
+    <xf numFmtId="165" fontId="10" fillId="0" borderId="3" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="13" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="2" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="14" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="4">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="10" fontId="10" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="10" fillId="4" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="10" fontId="10" fillId="4" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="4">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="6" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="10" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="10" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="43" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="4">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="43" fontId="4" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="166" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="167" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="10" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="15" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="167" fontId="4" fillId="3" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="10" fontId="4" fillId="3" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="167" fontId="14" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="10" fontId="14" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="3"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="10" fontId="19" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="5" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="10" fontId="21" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="24" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="168" fontId="24" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="2">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="10" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="4" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="10" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="10" fontId="10" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="10" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="10" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="2">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="10" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="10" fontId="10" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="10" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="2">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="2">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="10" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="4" fontId="10" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="4" fontId="10" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="2">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="10" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="10" fontId="10" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="6" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="169" fontId="6" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="168" fontId="6" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="10" fontId="10" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="11" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="12" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="11" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="12" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="2" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="3" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="4" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="2">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="3" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="5" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="4" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="3" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="5" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="4" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="2">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="5"/>
+    <xf numFmtId="43" fontId="10" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="6"/>
+    <xf numFmtId="170" fontId="10" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="5"/>
+    <xf numFmtId="170" fontId="10" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="6"/>
+    <xf numFmtId="15" fontId="10" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="6"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="11" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="11" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="170" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="6">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="15" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="6">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="12" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="12" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="11" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="11" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="170" fontId="10" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="6">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...44 lines deleted...]
-    <xf numFmtId="167" fontId="13" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="15" fontId="10" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="6">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="2" applyFont="1"/>
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="12" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="12" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="170" fontId="10" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="6">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="166" fontId="9" fillId="0" borderId="1" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="15" fontId="10" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="6">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1"/>
-[...71 lines deleted...]
-    <xf numFmtId="4" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="167" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="167" fontId="4" fillId="3" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="167" fontId="14" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="12" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="4">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="10" fillId="0" borderId="3" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
-  <cellStyles count="6">
-    <cellStyle name="Comma 2" xfId="5" xr:uid="{16961A2B-634D-4BE6-9F65-125641DBC5B5}"/>
+  <cellStyles count="7">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
-    <cellStyle name="Normal 2" xfId="2" xr:uid="{6ACC683F-EDE9-4B74-BF36-F3D0040A19A4}"/>
-[...2 lines deleted...]
-    <cellStyle name="Percent 2" xfId="4" xr:uid="{4EAD5015-87FB-476D-8955-0973A5215DF7}"/>
+    <cellStyle name="Percent" xfId="1" builtinId="5"/>
+    <cellStyle name="Normal 3 4 2 2 4" xfId="2"/>
+    <cellStyle name="Hyperlink" xfId="3" builtinId="8"/>
+    <cellStyle name="Comma" xfId="4" builtinId="3"/>
+    <cellStyle name="Normal 3 2" xfId="5"/>
+    <cellStyle name="Comma 4 2" xfId="6"/>
   </cellStyles>
-  <dxfs count="4">
-[...12 lines deleted...]
-  </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
-  <extLst>
-[...6 lines deleted...]
-  </extLst>
+  <colors>
+    <indexedColors>
+      <rgbColor rgb="00000000"/>
+      <rgbColor rgb="00FFFFFF"/>
+      <rgbColor rgb="00FF0000"/>
+      <rgbColor rgb="0000FF00"/>
+      <rgbColor rgb="000000FF"/>
+      <rgbColor rgb="00FFFF00"/>
+      <rgbColor rgb="00FF00FF"/>
+      <rgbColor rgb="0000FFFF"/>
+      <rgbColor rgb="00000000"/>
+      <rgbColor rgb="00FFFFFF"/>
+      <rgbColor rgb="00FF0000"/>
+      <rgbColor rgb="0000FF00"/>
+      <rgbColor rgb="000000FF"/>
+      <rgbColor rgb="00FFFF00"/>
+      <rgbColor rgb="00FF00FF"/>
+      <rgbColor rgb="0000FFFF"/>
+      <rgbColor rgb="00800000"/>
+      <rgbColor rgb="00008000"/>
+      <rgbColor rgb="00000080"/>
+      <rgbColor rgb="00808000"/>
+      <rgbColor rgb="00800080"/>
+      <rgbColor rgb="00008080"/>
+      <rgbColor rgb="00C0C0C0"/>
+      <rgbColor rgb="00808080"/>
+      <rgbColor rgb="009999FF"/>
+      <rgbColor rgb="00993366"/>
+      <rgbColor rgb="00FFFFCC"/>
+      <rgbColor rgb="00CCFFFF"/>
+      <rgbColor rgb="00660066"/>
+      <rgbColor rgb="00FF8080"/>
+      <rgbColor rgb="000066CC"/>
+      <rgbColor rgb="00CCCCFF"/>
+      <rgbColor rgb="00000080"/>
+      <rgbColor rgb="00FF00FF"/>
+      <rgbColor rgb="00FFFF00"/>
+      <rgbColor rgb="0000FFFF"/>
+      <rgbColor rgb="00800080"/>
+      <rgbColor rgb="00800000"/>
+      <rgbColor rgb="00008080"/>
+      <rgbColor rgb="000000FF"/>
+      <rgbColor rgb="0000CCFF"/>
+      <rgbColor rgb="00CCFFFF"/>
+      <rgbColor rgb="00CCFFCC"/>
+      <rgbColor rgb="00FFFF99"/>
+      <rgbColor rgb="0099CCFF"/>
+      <rgbColor rgb="00FF99CC"/>
+      <rgbColor rgb="00CC99FF"/>
+      <rgbColor rgb="00FFCC99"/>
+      <rgbColor rgb="003366FF"/>
+      <rgbColor rgb="0033CCCC"/>
+      <rgbColor rgb="0099CC00"/>
+      <rgbColor rgb="00FFCC00"/>
+      <rgbColor rgb="00FF9900"/>
+      <rgbColor rgb="00FF6600"/>
+      <rgbColor rgb="00666699"/>
+      <rgbColor rgb="00969696"/>
+      <rgbColor rgb="00003366"/>
+      <rgbColor rgb="00339966"/>
+      <rgbColor rgb="00003300"/>
+      <rgbColor rgb="00333300"/>
+      <rgbColor rgb="00993300"/>
+      <rgbColor rgb="00993366"/>
+      <rgbColor rgb="00333399"/>
+      <rgbColor rgb="00333333"/>
+    </indexedColors>
+  </colors>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<file path=xl/_rels/workbook.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId4" /></Relationships>
 </file>
 
-<file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+<file path=xl/drawings/_rels/drawing1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image1.png" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image2.png" Id="rId2" /></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
-<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-[...22 lines deleted...]
-        <xdr:cNvPicPr>
+<wsDr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
+  <twoCellAnchor editAs="oneCell">
+    <from>
+      <col>1</col>
+      <colOff>0</colOff>
+      <row>37</row>
+      <rowOff>0</rowOff>
+    </from>
+    <to>
+      <col>1</col>
+      <colOff>2374900</colOff>
+      <row>46</row>
+      <rowOff>80682</rowOff>
+    </to>
+    <pic>
+      <nvPicPr>
+        <cNvPr id="2" name="Picture 1"/>
+        <cNvPicPr>
           <a:picLocks/>
-        </xdr:cNvPicPr>
-[...2 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
+        </cNvPicPr>
+      </nvPicPr>
+      <blipFill>
+        <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
-      </xdr:blipFill>
-      <xdr:spPr>
+      </blipFill>
+      <spPr>
         <a:xfrm>
-          <a:off x="457200" y="7454900"/>
+          <a:off x="476250" y="7305675"/>
           <a:ext cx="2374900" cy="1574800"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
-          <a:avLst/>
+          <avLst/>
         </a:prstGeom>
         <a:ln>
           <a:prstDash val="solid"/>
         </a:ln>
-      </xdr:spPr>
-[...25 lines deleted...]
-        <xdr:cNvPicPr>
+      </spPr>
+    </pic>
+    <clientData/>
+  </twoCellAnchor>
+  <twoCellAnchor editAs="oneCell">
+    <from>
+      <col>1</col>
+      <colOff>0</colOff>
+      <row>48</row>
+      <rowOff>0</rowOff>
+    </from>
+    <to>
+      <col>1</col>
+      <colOff>2374900</colOff>
+      <row>57</row>
+      <rowOff>80682</rowOff>
+    </to>
+    <pic>
+      <nvPicPr>
+        <cNvPr id="3" name="Picture 2"/>
+        <cNvPicPr>
           <a:picLocks/>
-        </xdr:cNvPicPr>
-[...2 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
+        </cNvPicPr>
+      </nvPicPr>
+      <blipFill>
+        <a:blip r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
-      </xdr:blipFill>
-      <xdr:spPr>
+      </blipFill>
+      <spPr>
         <a:xfrm>
-          <a:off x="457200" y="9867900"/>
+          <a:off x="476250" y="9991725"/>
           <a:ext cx="2374900" cy="1574800"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
-          <a:avLst/>
+          <avLst/>
         </a:prstGeom>
         <a:ln>
           <a:prstDash val="solid"/>
         </a:ln>
-      </xdr:spPr>
-[...3 lines deleted...]
-</xdr:wsDr>
+      </spPr>
+    </pic>
+    <clientData/>
+  </twoCellAnchor>
+</wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -1158,1598 +1422,1402 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...4 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:L72"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+    <pageSetUpPr/>
+  </sheetPr>
+  <dimension ref="A1:L108"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0"/>
+    <sheetView topLeftCell="A4" zoomScale="88" zoomScaleNormal="88" workbookViewId="0">
+      <selection activeCell="B32" sqref="B32"/>
+    </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="13.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr baseColWidth="8" defaultColWidth="9.1796875" defaultRowHeight="12"/>
   <cols>
-    <col min="1" max="1" width="6.54296875" style="2" bestFit="1" customWidth="1"/>
-[...12 lines deleted...]
-    <col min="14" max="16384" width="8.7265625" style="2"/>
+    <col width="7.1796875" bestFit="1" customWidth="1" style="8" min="1" max="1"/>
+    <col width="46.26953125" bestFit="1" customWidth="1" style="8" min="2" max="2"/>
+    <col width="15.81640625" customWidth="1" style="8" min="3" max="3"/>
+    <col width="14.81640625" bestFit="1" customWidth="1" style="8" min="4" max="4"/>
+    <col width="15.26953125" customWidth="1" style="8" min="5" max="5"/>
+    <col width="24.81640625" bestFit="1" customWidth="1" style="8" min="6" max="6"/>
+    <col width="14.453125" bestFit="1" customWidth="1" style="8" min="7" max="7"/>
+    <col width="12.81640625" bestFit="1" customWidth="1" style="8" min="8" max="8"/>
+    <col width="14.54296875" bestFit="1" customWidth="1" style="8" min="9" max="9"/>
+    <col width="8.26953125" bestFit="1" customWidth="1" style="8" min="10" max="10"/>
+    <col width="16.26953125" bestFit="1" customWidth="1" style="8" min="11" max="11"/>
+    <col width="7.81640625" bestFit="1" customWidth="1" style="8" min="12" max="12"/>
+    <col width="9.1796875" customWidth="1" style="8" min="13" max="16384"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:12" ht="19" customHeight="1" x14ac:dyDescent="0.45">
-[...1 lines deleted...]
-      <c r="B1" s="71" t="s">
+    <row r="1">
+      <c r="A1" s="158" t="n"/>
+      <c r="B1" s="158" t="inlineStr">
+        <is>
+          <t>DSP Overnight Fund</t>
+        </is>
+      </c>
+    </row>
+    <row r="2">
+      <c r="B2" s="47" t="inlineStr">
+        <is>
+          <t>Portfolio as on June 15, 2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" s="158" t="inlineStr">
+        <is>
+          <t>Sr. No.</t>
+        </is>
+      </c>
+      <c r="B4" s="158" t="inlineStr">
+        <is>
+          <t>Name of Instrument</t>
+        </is>
+      </c>
+      <c r="C4" s="158" t="inlineStr">
+        <is>
+          <t>ISIN</t>
+        </is>
+      </c>
+      <c r="D4" s="158" t="inlineStr">
+        <is>
+          <t>Rating/Industry</t>
+        </is>
+      </c>
+      <c r="E4" s="158" t="inlineStr">
+        <is>
+          <t>Quantity</t>
+        </is>
+      </c>
+      <c r="F4" s="158" t="inlineStr">
+        <is>
+          <t>Market value (Rs. In lakhs)</t>
+        </is>
+      </c>
+      <c r="G4" s="158" t="inlineStr">
+        <is>
+          <t>% to Net Assets</t>
+        </is>
+      </c>
+      <c r="H4" s="158" t="inlineStr">
+        <is>
+          <t>Maturity Date</t>
+        </is>
+      </c>
+      <c r="I4" s="158" t="inlineStr">
+        <is>
+          <t>Put/Call Option</t>
+        </is>
+      </c>
+      <c r="J4" s="158" t="inlineStr">
+        <is>
+          <t>YTM (%)</t>
+        </is>
+      </c>
+    </row>
+    <row r="6">
+      <c r="B6" s="47" t="inlineStr">
+        <is>
+          <t>MONEY MARKET INSTRUMENTS</t>
+        </is>
+      </c>
+    </row>
+    <row r="7">
+      <c r="B7" s="47" t="inlineStr">
+        <is>
+          <t>Commercial Papers</t>
+        </is>
+      </c>
+    </row>
+    <row r="8">
+      <c r="B8" s="47" t="inlineStr">
+        <is>
+          <t>Listed / awaiting listing on the stock exchanges</t>
+        </is>
+      </c>
+      <c r="K8" s="47" t="inlineStr">
+        <is>
+          <t>Sector/Rating</t>
+        </is>
+      </c>
+      <c r="L8" s="47" t="inlineStr">
+        <is>
+          <t>Percent</t>
+        </is>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="B9" s="8" t="inlineStr">
+        <is>
+          <t>UltraTech Cement Limited</t>
+        </is>
+      </c>
+      <c r="C9" s="8" t="inlineStr">
+        <is>
+          <t>INE481G14FQ9</t>
+        </is>
+      </c>
+      <c r="D9" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E9" s="208" t="n">
+        <v>5000</v>
+      </c>
+      <c r="F9" s="209" t="n">
+        <v>25000</v>
+      </c>
+      <c r="G9" s="70" t="n">
+        <v>0.08699999999999999</v>
+      </c>
+      <c r="H9" s="71" t="n">
+        <v>46189</v>
+      </c>
+      <c r="J9" s="209" t="n">
+        <v>5.3663</v>
+      </c>
+      <c r="K9" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="L9" s="70" t="n">
+        <v>0.2523</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" s="8" t="n">
+        <v>2</v>
+      </c>
+      <c r="B10" s="8" t="inlineStr">
+        <is>
+          <t>Bajaj Financial Securities Limited</t>
+        </is>
+      </c>
+      <c r="C10" s="8" t="inlineStr">
+        <is>
+          <t>INE01C314EU5</t>
+        </is>
+      </c>
+      <c r="D10" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E10" s="208" t="n">
+        <v>4000</v>
+      </c>
+      <c r="F10" s="209" t="n">
+        <v>20000</v>
+      </c>
+      <c r="G10" s="70" t="n">
+        <v>0.0696</v>
+      </c>
+      <c r="H10" s="71" t="n">
+        <v>46189</v>
+      </c>
+      <c r="J10" s="209" t="n">
+        <v>5.2933</v>
+      </c>
+      <c r="K10" s="8" t="inlineStr">
+        <is>
+          <t>Sovereign</t>
+        </is>
+      </c>
+      <c r="L10" s="70" t="n">
+        <v>0.0469</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" s="8" t="n">
+        <v>3</v>
+      </c>
+      <c r="B11" s="8" t="inlineStr">
+        <is>
+          <t>National Bank for Agriculture and Rural Development</t>
+        </is>
+      </c>
+      <c r="C11" s="8" t="inlineStr">
+        <is>
+          <t>INE261F14PB8</t>
+        </is>
+      </c>
+      <c r="D11" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E11" s="208" t="n">
+        <v>2000</v>
+      </c>
+      <c r="F11" s="209" t="n">
+        <v>10000</v>
+      </c>
+      <c r="G11" s="70" t="n">
+        <v>0.0348</v>
+      </c>
+      <c r="H11" s="71" t="n">
+        <v>46189</v>
+      </c>
+      <c r="J11" s="209" t="n">
+        <v>5.3663</v>
+      </c>
+      <c r="K11" s="8" t="inlineStr">
+        <is>
+          <t>Cash &amp; Equivalent</t>
+        </is>
+      </c>
+      <c r="L11" s="70" t="n">
+        <v>0.7008</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" s="8" t="n">
+        <v>4</v>
+      </c>
+      <c r="B12" s="8" t="inlineStr">
+        <is>
+          <t>SBICAP Securities Limited</t>
+        </is>
+      </c>
+      <c r="C12" s="8" t="inlineStr">
+        <is>
+          <t>INE212K14DT9</t>
+        </is>
+      </c>
+      <c r="D12" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E12" s="208" t="n">
+        <v>2000</v>
+      </c>
+      <c r="F12" s="209" t="n">
+        <v>10000</v>
+      </c>
+      <c r="G12" s="70" t="n">
+        <v>0.0348</v>
+      </c>
+      <c r="H12" s="71" t="n">
+        <v>46189</v>
+      </c>
+      <c r="J12" s="209" t="n">
+        <v>5.3663</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" s="8" t="n">
+        <v>5</v>
+      </c>
+      <c r="B13" s="8" t="inlineStr">
+        <is>
+          <t>ICICI Securities Limited</t>
+        </is>
+      </c>
+      <c r="C13" s="8" t="inlineStr">
+        <is>
+          <t>INE763G14G83</t>
+        </is>
+      </c>
+      <c r="D13" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E13" s="208" t="n">
+        <v>1500</v>
+      </c>
+      <c r="F13" s="209" t="n">
+        <v>7500</v>
+      </c>
+      <c r="G13" s="70" t="n">
+        <v>0.0261</v>
+      </c>
+      <c r="H13" s="71" t="n">
+        <v>46189</v>
+      </c>
+      <c r="J13" s="209" t="n">
+        <v>5.3024</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" s="72" t="n"/>
+      <c r="B14" s="72" t="inlineStr">
+        <is>
+          <t>Total</t>
+        </is>
+      </c>
+      <c r="C14" s="72" t="n"/>
+      <c r="D14" s="72" t="n"/>
+      <c r="E14" s="72" t="n"/>
+      <c r="F14" s="210" t="n">
+        <v>72500</v>
+      </c>
+      <c r="G14" s="74" t="n">
+        <v>0.2523</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="B16" s="47" t="inlineStr">
+        <is>
+          <t>Treasury Bill</t>
+        </is>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" s="8" t="n">
+        <v>6</v>
+      </c>
+      <c r="B17" s="8" t="inlineStr">
+        <is>
+          <t>364 DAYS T-BILL 2026</t>
+        </is>
+      </c>
+      <c r="C17" s="8" t="inlineStr">
+        <is>
+          <t>IN002025Z146</t>
+        </is>
+      </c>
+      <c r="D17" s="8" t="inlineStr">
+        <is>
+          <t>Sovereign</t>
+        </is>
+      </c>
+      <c r="E17" s="208" t="n">
+        <v>5000000</v>
+      </c>
+      <c r="F17" s="209" t="n">
+        <v>4988.95</v>
+      </c>
+      <c r="G17" s="70" t="n">
+        <v>0.0174</v>
+      </c>
+      <c r="H17" s="71" t="n">
+        <v>46205</v>
+      </c>
+      <c r="J17" s="209" t="n">
+        <v>5.0539</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" s="8" t="n">
+        <v>7</v>
+      </c>
+      <c r="B18" s="8" t="inlineStr">
+        <is>
+          <t>91 DAYS T-BILL 2026</t>
+        </is>
+      </c>
+      <c r="C18" s="8" t="inlineStr">
+        <is>
+          <t>IN002025X505</t>
+        </is>
+      </c>
+      <c r="D18" s="8" t="inlineStr">
+        <is>
+          <t>Sovereign</t>
+        </is>
+      </c>
+      <c r="E18" s="208" t="n">
+        <v>4500000</v>
+      </c>
+      <c r="F18" s="209" t="n">
+        <v>4498.08</v>
+      </c>
+      <c r="G18" s="70" t="n">
+        <v>0.0156</v>
+      </c>
+      <c r="H18" s="71" t="n">
+        <v>46192</v>
+      </c>
+      <c r="J18" s="209" t="n">
+        <v>5.1974</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" s="8" t="n">
+        <v>8</v>
+      </c>
+      <c r="B19" s="8" t="inlineStr">
+        <is>
+          <t>364 DAYS T-BILL 2026</t>
+        </is>
+      </c>
+      <c r="C19" s="8" t="inlineStr">
+        <is>
+          <t>IN002025Z120</t>
+        </is>
+      </c>
+      <c r="D19" s="8" t="inlineStr">
+        <is>
+          <t>Sovereign</t>
+        </is>
+      </c>
+      <c r="E19" s="208" t="n">
+        <v>4000000</v>
+      </c>
+      <c r="F19" s="209" t="n">
+        <v>3998.86</v>
+      </c>
+      <c r="G19" s="70" t="n">
+        <v>0.0139</v>
+      </c>
+      <c r="H19" s="71" t="n">
+        <v>46191</v>
+      </c>
+      <c r="J19" s="209" t="n">
+        <v>5.2027</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" s="72" t="n"/>
+      <c r="B20" s="72" t="inlineStr">
+        <is>
+          <t>Total</t>
+        </is>
+      </c>
+      <c r="C20" s="72" t="n"/>
+      <c r="D20" s="72" t="n"/>
+      <c r="E20" s="72" t="n"/>
+      <c r="F20" s="210" t="n">
+        <v>13485.89</v>
+      </c>
+      <c r="G20" s="74" t="n">
+        <v>0.0469</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" s="8" t="n">
+        <v>9</v>
+      </c>
+      <c r="B22" s="47" t="inlineStr">
+        <is>
+          <t>TREPS / Reverse Repo Investments</t>
+        </is>
+      </c>
+      <c r="F22" s="209" t="n">
+        <v>200361.79</v>
+      </c>
+      <c r="G22" s="70" t="n">
+        <v>0.697</v>
+      </c>
+      <c r="H22" s="71" t="n">
+        <v>46189</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" s="72" t="n"/>
+      <c r="B23" s="72" t="inlineStr">
+        <is>
+          <t>Total</t>
+        </is>
+      </c>
+      <c r="C23" s="72" t="n"/>
+      <c r="D23" s="72" t="n"/>
+      <c r="E23" s="72" t="n"/>
+      <c r="F23" s="210" t="n">
+        <v>200361.79</v>
+      </c>
+      <c r="G23" s="74" t="n">
+        <v>0.697</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="B25" s="47" t="inlineStr">
+        <is>
+          <t>Cash &amp; Cash Equivalent</t>
+        </is>
+      </c>
+    </row>
+    <row r="26">
+      <c r="B26" s="8" t="inlineStr">
+        <is>
+          <t>Net Receivables/Payables</t>
+        </is>
+      </c>
+      <c r="E26" s="208" t="n"/>
+      <c r="F26" s="209" t="n">
+        <v>1082.64</v>
+      </c>
+      <c r="G26" s="70" t="n">
+        <v>0.0038</v>
+      </c>
+      <c r="J26" s="209" t="n"/>
+    </row>
+    <row r="27">
+      <c r="A27" s="72" t="n"/>
+      <c r="B27" s="72" t="inlineStr">
+        <is>
+          <t>Total</t>
+        </is>
+      </c>
+      <c r="C27" s="72" t="n"/>
+      <c r="D27" s="72" t="n"/>
+      <c r="E27" s="72" t="n"/>
+      <c r="F27" s="210" t="n">
+        <v>1082.64</v>
+      </c>
+      <c r="G27" s="74" t="n">
+        <v>0.0038</v>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29" s="158" t="n"/>
+      <c r="B29" s="158" t="inlineStr">
+        <is>
+          <t>GRAND TOTAL</t>
+        </is>
+      </c>
+      <c r="C29" s="158" t="n"/>
+      <c r="D29" s="158" t="n"/>
+      <c r="E29" s="158" t="n"/>
+      <c r="F29" s="211" t="n">
+        <v>287430.32</v>
+      </c>
+      <c r="G29" s="77" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30" s="8" t="inlineStr">
+        <is>
+          <t>Notes:</t>
+        </is>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31" s="78" t="n">
+        <v>1</v>
+      </c>
+      <c r="B31" s="78" t="inlineStr">
+        <is>
+          <t>Market value includes accrued interest</t>
+        </is>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32" s="78" t="n">
+        <v>2</v>
+      </c>
+      <c r="B32" s="14" t="inlineStr">
+        <is>
+          <t>Net Assets does not include unit activity for the day of the Portfolio</t>
+        </is>
+      </c>
+    </row>
+    <row r="36">
+      <c r="B36" s="8" t="inlineStr">
+        <is>
+          <t>Scheme Riskometer</t>
+        </is>
+      </c>
+    </row>
+    <row r="47">
+      <c r="B47" s="8" t="inlineStr">
+        <is>
+          <t>Benchmark Riskometer: CRISIL Liquid Overnight Index</t>
+        </is>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60" s="1" t="inlineStr">
+        <is>
+          <t>Sr. No.</t>
+        </is>
+      </c>
+      <c r="B60" s="2" t="inlineStr">
+        <is>
+          <t>Particulars</t>
+        </is>
+      </c>
+      <c r="C60" s="3" t="n"/>
+      <c r="D60" s="3" t="n"/>
+      <c r="E60" s="4" t="n"/>
+    </row>
+    <row r="61">
+      <c r="A61" s="5" t="n">
+        <v>2</v>
+      </c>
+      <c r="B61" s="6" t="n"/>
+      <c r="C61" s="7" t="inlineStr">
+        <is>
+          <t>Portfolio Information</t>
+        </is>
+      </c>
+      <c r="E61" s="9" t="n"/>
+    </row>
+    <row r="62">
+      <c r="A62" s="5" t="n"/>
+      <c r="B62" s="6" t="inlineStr">
+        <is>
+          <t>Description (if any)</t>
+        </is>
+      </c>
+      <c r="C62" s="10" t="n"/>
+      <c r="D62" s="11" t="n"/>
+      <c r="E62" s="9" t="n"/>
+    </row>
+    <row r="63">
+      <c r="A63" s="5" t="n"/>
+      <c r="B63" s="6" t="inlineStr">
+        <is>
+          <t>Annualised Portfolio YTM*@@</t>
+        </is>
+      </c>
+      <c r="C63" s="12" t="n">
+        <v>0.0533466011067138</v>
+      </c>
+      <c r="E63" s="9" t="n"/>
+    </row>
+    <row r="64">
+      <c r="A64" s="5" t="n"/>
+      <c r="B64" s="6" t="inlineStr">
+        <is>
+          <t>Macaulay Duration@@</t>
+        </is>
+      </c>
+      <c r="C64" s="13" t="n">
+        <v>0.000965715002211716</v>
+      </c>
+      <c r="E64" s="9" t="n"/>
+    </row>
+    <row r="65">
+      <c r="A65" s="5" t="n"/>
+      <c r="B65" s="6" t="inlineStr">
+        <is>
+          <t>Residual Maturity@@</t>
+        </is>
+      </c>
+      <c r="C65" s="13" t="n">
+        <v>0.00370544102936898</v>
+      </c>
+      <c r="E65" s="9" t="n"/>
+    </row>
+    <row r="66">
+      <c r="A66" s="5" t="n"/>
+      <c r="B66" s="6" t="inlineStr">
+        <is>
+          <t>Modified Duration (in years)@@</t>
+        </is>
+      </c>
+      <c r="C66" s="13" t="n">
+        <v>0.000918995308520767</v>
+      </c>
+      <c r="E66" s="9" t="n"/>
+    </row>
+    <row r="67">
+      <c r="A67" s="5" t="n"/>
+      <c r="B67" s="14" t="inlineStr">
+        <is>
+          <t>* In case of semi-annual YTM, it will be annualised</t>
+        </is>
+      </c>
+      <c r="C67" s="14" t="n"/>
+      <c r="E67" s="9" t="n"/>
+    </row>
+    <row r="68">
+      <c r="A68" s="5" t="n">
+        <v>3</v>
+      </c>
+      <c r="B68" s="15" t="inlineStr">
+        <is>
+          <t>NAV AND Dividend</t>
+        </is>
+      </c>
+      <c r="C68" s="14" t="n"/>
+      <c r="E68" s="9" t="n"/>
+    </row>
+    <row r="69">
+      <c r="A69" s="5" t="n"/>
+      <c r="B69" s="212" t="inlineStr">
+        <is>
+          <t>Plan/Option Name</t>
+        </is>
+      </c>
+      <c r="C69" s="162" t="inlineStr">
+        <is>
+          <t>NAV per unit (Rs)</t>
+        </is>
+      </c>
+      <c r="D69" s="213" t="n"/>
+      <c r="E69" s="214" t="inlineStr">
+        <is>
+          <t>Aggregate distributions during the portfolio period  (Rs. per Unit)</t>
+        </is>
+      </c>
+    </row>
+    <row r="70" ht="32.5" customHeight="1">
+      <c r="A70" s="5" t="n"/>
+      <c r="B70" s="215" t="n"/>
+      <c r="C70" s="16" t="inlineStr">
+        <is>
+          <t>As on May 31, 2026</t>
+        </is>
+      </c>
+      <c r="D70" s="16" t="inlineStr">
+        <is>
+          <t>As on Jun 15, 2026</t>
+        </is>
+      </c>
+      <c r="E70" s="215" t="n"/>
+    </row>
+    <row r="71">
+      <c r="A71" s="17" t="n"/>
+      <c r="B71" s="18" t="inlineStr">
+        <is>
+          <t>Direct Plan-Growth Plan</t>
+        </is>
+      </c>
+      <c r="C71" s="19" t="n">
+        <v>1455.0357</v>
+      </c>
+      <c r="D71" s="19" t="inlineStr">
+        <is>
+          <t>1458.0967</t>
+        </is>
+      </c>
+      <c r="E71" s="10" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+    </row>
+    <row r="72">
+      <c r="A72" s="17" t="n"/>
+      <c r="B72" s="18" t="inlineStr">
+        <is>
+          <t>Direct Plan-IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C72" s="20" t="n">
         <v>0</v>
       </c>
-      <c r="C1" s="72"/>
-[...16 lines deleted...]
-      <c r="C4" s="4" t="s">
+      <c r="D72" s="20" t="n">
+        <v>0</v>
+      </c>
+      <c r="E72" s="21" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73" s="17" t="n"/>
+      <c r="B73" s="18" t="inlineStr">
+        <is>
+          <t>Direct Plan-Daily IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C73" s="49" t="n">
+        <v>1000.0099</v>
+      </c>
+      <c r="D73" s="49" t="inlineStr">
+        <is>
+          <t>1000.0099</t>
+        </is>
+      </c>
+      <c r="E73" s="216" t="n">
+        <v>2.099705</v>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74" s="17" t="n"/>
+      <c r="B74" s="18" t="inlineStr">
+        <is>
+          <t>Direct Plan-Weekly IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C74" s="20" t="n">
+        <v>0</v>
+      </c>
+      <c r="D74" s="20" t="n">
+        <v>0</v>
+      </c>
+      <c r="E74" s="21" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="75">
+      <c r="A75" s="17" t="n"/>
+      <c r="B75" s="18" t="inlineStr">
+        <is>
+          <t>Direct Plan-Monthly IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C75" s="20" t="n">
+        <v>0</v>
+      </c>
+      <c r="D75" s="20" t="n">
+        <v>0</v>
+      </c>
+      <c r="E75" s="21" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="76">
+      <c r="A76" s="17" t="n"/>
+      <c r="B76" s="18" t="inlineStr">
+        <is>
+          <t>Direct Plan-Quarterly IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C76" s="20" t="n">
+        <v>0</v>
+      </c>
+      <c r="D76" s="20" t="n">
+        <v>0</v>
+      </c>
+      <c r="E76" s="21" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77" s="17" t="n"/>
+      <c r="B77" s="25" t="n"/>
+      <c r="C77" s="19" t="n"/>
+      <c r="D77" s="19" t="n"/>
+      <c r="E77" s="10" t="n"/>
+    </row>
+    <row r="78">
+      <c r="A78" s="5" t="n"/>
+      <c r="B78" s="27" t="inlineStr">
+        <is>
+          <t>Regular Plan-Growth Plan</t>
+        </is>
+      </c>
+      <c r="C78" s="19" t="inlineStr">
+        <is>
+          <t>1446.4748</t>
+        </is>
+      </c>
+      <c r="D78" s="19" t="inlineStr">
+        <is>
+          <t>1449.4761</t>
+        </is>
+      </c>
+      <c r="E78" s="10" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79" s="5" t="n"/>
+      <c r="B79" s="27" t="inlineStr">
+        <is>
+          <t>Regular Plan-IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C79" s="20" t="n">
+        <v>0</v>
+      </c>
+      <c r="D79" s="20" t="n">
+        <v>0</v>
+      </c>
+      <c r="E79" s="21" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="80">
+      <c r="A80" s="5" t="n"/>
+      <c r="B80" s="27" t="inlineStr">
+        <is>
+          <t>Regular Plan-Daily IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C80" s="20" t="inlineStr">
+        <is>
+          <t>1000.0099</t>
+        </is>
+      </c>
+      <c r="D80" s="20" t="inlineStr">
+        <is>
+          <t>1000.0099</t>
+        </is>
+      </c>
+      <c r="E80" s="217" t="n">
+        <v>2.052166</v>
+      </c>
+    </row>
+    <row r="81">
+      <c r="A81" s="5" t="n"/>
+      <c r="B81" s="27" t="inlineStr">
+        <is>
+          <t>Regular Plan-Weekly IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C81" s="20" t="inlineStr">
+        <is>
+          <t>1001.4005</t>
+        </is>
+      </c>
+      <c r="D81" s="20" t="inlineStr">
+        <is>
+          <t>1000.7765</t>
+        </is>
+      </c>
+      <c r="E81" s="217" t="n">
+        <v>1.838301</v>
+      </c>
+    </row>
+    <row r="82">
+      <c r="A82" s="5" t="n"/>
+      <c r="B82" s="27" t="inlineStr">
+        <is>
+          <t>Regular Plan-Monthly IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C82" s="20" t="n">
+        <v>0</v>
+      </c>
+      <c r="D82" s="20" t="n">
+        <v>0</v>
+      </c>
+      <c r="E82" s="21" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="83">
+      <c r="A83" s="5" t="n"/>
+      <c r="B83" s="27" t="inlineStr">
+        <is>
+          <t>Regular Plan-Quarterly IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C83" s="20" t="n">
+        <v>0</v>
+      </c>
+      <c r="D83" s="20" t="n">
+        <v>0</v>
+      </c>
+      <c r="E83" s="21" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="84">
+      <c r="A84" s="5" t="n"/>
+      <c r="B84" s="27" t="n"/>
+      <c r="C84" s="19" t="n"/>
+      <c r="D84" s="19" t="n"/>
+      <c r="E84" s="21" t="n"/>
+    </row>
+    <row r="85">
+      <c r="A85" s="5" t="n"/>
+      <c r="B85" s="27" t="inlineStr">
+        <is>
+          <t>UD</t>
+        </is>
+      </c>
+      <c r="C85" s="19" t="n">
+        <v>12.9611</v>
+      </c>
+      <c r="D85" s="19" t="inlineStr">
+        <is>
+          <t>12.9884</t>
+        </is>
+      </c>
+      <c r="E85" s="21" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="86">
+      <c r="A86" s="5" t="n"/>
+      <c r="B86" s="27" t="inlineStr">
+        <is>
+          <t>UD3</t>
+        </is>
+      </c>
+      <c r="C86" s="19" t="n">
+        <v>10</v>
+      </c>
+      <c r="D86" s="19" t="inlineStr">
+        <is>
+          <t>10.0000</t>
+        </is>
+      </c>
+      <c r="E86" s="21" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="87">
+      <c r="A87" s="5" t="n"/>
+      <c r="B87" s="27" t="inlineStr">
+        <is>
+          <t>UR</t>
+        </is>
+      </c>
+      <c r="C87" s="19" t="n">
+        <v>12.9611</v>
+      </c>
+      <c r="D87" s="19" t="inlineStr">
+        <is>
+          <t>12.9883</t>
+        </is>
+      </c>
+      <c r="E87" s="21" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="88">
+      <c r="A88" s="5" t="n"/>
+      <c r="B88" s="27" t="inlineStr">
+        <is>
+          <t>UR3</t>
+        </is>
+      </c>
+      <c r="C88" s="19" t="n">
+        <v>10</v>
+      </c>
+      <c r="D88" s="19" t="inlineStr">
+        <is>
+          <t>10.0000</t>
+        </is>
+      </c>
+      <c r="E88" s="21" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="89">
+      <c r="A89" s="5" t="n"/>
+      <c r="B89" s="28" t="inlineStr">
+        <is>
+          <t>IDCW -  Income Distribution cum Capital Withdrawal.</t>
+        </is>
+      </c>
+      <c r="C89" s="29" t="n"/>
+      <c r="D89" s="29" t="n"/>
+      <c r="E89" s="9" t="n"/>
+    </row>
+    <row r="90">
+      <c r="A90" s="5" t="n"/>
+      <c r="B90" s="28" t="n"/>
+      <c r="C90" s="29" t="n"/>
+      <c r="D90" s="29" t="n"/>
+      <c r="E90" s="9" t="n"/>
+    </row>
+    <row r="91">
+      <c r="A91" s="5" t="n">
         <v>4</v>
       </c>
-      <c r="D4" s="4" t="s">
+      <c r="B91" s="30" t="inlineStr">
+        <is>
+          <t>Portfolio Turn Over Ratio ^^</t>
+        </is>
+      </c>
+      <c r="C91" s="27" t="n"/>
+      <c r="D91" s="31" t="n"/>
+      <c r="E91" s="32" t="n"/>
+    </row>
+    <row r="92">
+      <c r="A92" s="5" t="n"/>
+      <c r="B92" s="27" t="inlineStr">
+        <is>
+          <t xml:space="preserve"> - For Purchase</t>
+        </is>
+      </c>
+      <c r="C92" s="10" t="inlineStr">
+        <is>
+          <t>N.A.</t>
+        </is>
+      </c>
+      <c r="D92" s="31" t="n"/>
+      <c r="E92" s="33" t="n"/>
+    </row>
+    <row r="93">
+      <c r="A93" s="5" t="n"/>
+      <c r="B93" s="27" t="inlineStr">
+        <is>
+          <t xml:space="preserve"> - For Sale</t>
+        </is>
+      </c>
+      <c r="C93" s="10" t="inlineStr">
+        <is>
+          <t>N.A.</t>
+        </is>
+      </c>
+      <c r="D93" s="31" t="n"/>
+      <c r="E93" s="33" t="n"/>
+    </row>
+    <row r="94">
+      <c r="A94" s="5" t="n">
         <v>5</v>
       </c>
-      <c r="E4" s="4" t="s">
+      <c r="B94" s="34" t="inlineStr">
+        <is>
+          <t>Total investment in foreign securities/ADR/GDR (Rs. lakh)</t>
+        </is>
+      </c>
+      <c r="C94" s="35" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="D94" s="31" t="n"/>
+      <c r="E94" s="33" t="n"/>
+    </row>
+    <row r="95" ht="24" customHeight="1">
+      <c r="A95" s="5" t="n">
         <v>6</v>
       </c>
-      <c r="F4" s="4" t="s">
+      <c r="B95" s="36" t="inlineStr">
+        <is>
+          <t>Total of securities below investment grade and default provided for the of Jun 15, 2026 (Rs. lakh)</t>
+        </is>
+      </c>
+      <c r="C95" s="35" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="D95" s="11" t="n"/>
+      <c r="E95" s="33" t="n"/>
+    </row>
+    <row r="96">
+      <c r="A96" s="5" t="n">
         <v>7</v>
       </c>
-      <c r="G4" s="4" t="s">
+      <c r="B96" s="37" t="inlineStr">
+        <is>
+          <t>Total investment in illiquid shares/securities</t>
+        </is>
+      </c>
+      <c r="C96" s="38" t="n"/>
+      <c r="E96" s="32" t="n"/>
+    </row>
+    <row r="97">
+      <c r="A97" s="5" t="n"/>
+      <c r="B97" s="39" t="inlineStr">
+        <is>
+          <t>- Value (In Rs. Lakh)</t>
+        </is>
+      </c>
+      <c r="C97" s="40" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="D97" s="41" t="n"/>
+      <c r="E97" s="33" t="n"/>
+    </row>
+    <row r="98">
+      <c r="A98" s="5" t="n"/>
+      <c r="B98" s="42" t="inlineStr">
+        <is>
+          <t>- in percentage terms (%)</t>
+        </is>
+      </c>
+      <c r="C98" s="40" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="D98" s="31" t="n"/>
+      <c r="E98" s="33" t="n"/>
+    </row>
+    <row r="99">
+      <c r="A99" s="5" t="n"/>
+      <c r="B99" s="42" t="n"/>
+      <c r="C99" s="218" t="n"/>
+      <c r="D99" s="31" t="n"/>
+      <c r="E99" s="32" t="n"/>
+    </row>
+    <row r="100" ht="24" customHeight="1">
+      <c r="A100" s="5" t="n">
         <v>8</v>
       </c>
-      <c r="H4" s="4" t="s">
-[...568 lines deleted...]
-      <c r="C72" s="17"/>
+      <c r="B100" s="37" t="inlineStr">
+        <is>
+          <t>Total outstanding exposure to derivatives at the end of  Jun 15, 2026</t>
+        </is>
+      </c>
+      <c r="C100" s="38" t="n"/>
+      <c r="E100" s="33" t="n"/>
+    </row>
+    <row r="101">
+      <c r="A101" s="5" t="n"/>
+      <c r="B101" s="39" t="inlineStr">
+        <is>
+          <t>- Value (In Rs. Lakh)</t>
+        </is>
+      </c>
+      <c r="C101" s="40" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="D101" s="41" t="n"/>
+      <c r="E101" s="33" t="n"/>
+    </row>
+    <row r="102">
+      <c r="A102" s="5" t="n"/>
+      <c r="B102" s="42" t="inlineStr">
+        <is>
+          <t>- in percentage term (%)</t>
+        </is>
+      </c>
+      <c r="C102" s="40" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="D102" s="31" t="n"/>
+      <c r="E102" s="32" t="n"/>
+    </row>
+    <row r="103">
+      <c r="A103" s="44" t="n"/>
+      <c r="B103" s="45" t="n"/>
+      <c r="C103" s="45" t="n"/>
+      <c r="D103" s="45" t="n"/>
+      <c r="E103" s="46" t="n"/>
+    </row>
+    <row r="104">
+      <c r="A104" s="47" t="n"/>
+    </row>
+    <row r="105">
+      <c r="A105" s="47" t="inlineStr">
+        <is>
+          <t>N.A.</t>
+        </is>
+      </c>
+      <c r="B105" s="8" t="inlineStr">
+        <is>
+          <t xml:space="preserve"> Not Applicable.</t>
+        </is>
+      </c>
+    </row>
+    <row r="106">
+      <c r="A106" s="47" t="inlineStr">
+        <is>
+          <t>^^</t>
+        </is>
+      </c>
+      <c r="B106" s="8" t="inlineStr">
+        <is>
+          <t>Portfolio Turn Over Ratio is for Equity Schemes.</t>
+        </is>
+      </c>
+    </row>
+    <row r="107">
+      <c r="A107" s="47" t="inlineStr">
+        <is>
+          <t>@@</t>
+        </is>
+      </c>
+      <c r="B107" s="8" t="inlineStr">
+        <is>
+          <t>Residual Maturity, Modified Duration and Portfolio YTM (Annualised) is for Debt Schemes.</t>
+        </is>
+      </c>
+    </row>
+    <row r="108" ht="48" customHeight="1">
+      <c r="B108" s="48" t="inlineStr">
+        <is>
+          <t>Pursuant to payment of IDCW, the NAV of the IDCW Option(s) of aforesaid Scheme of the Fund would fall to the extent of payout and statutory levy, if any. For complete distribution history of the Schemes, please visit www.dspim.com</t>
+        </is>
+      </c>
     </row>
   </sheetData>
-  <mergeCells count="1">
+  <mergeCells count="4">
+    <mergeCell ref="B69:B70"/>
+    <mergeCell ref="E69:E70"/>
+    <mergeCell ref="C69:D69"/>
     <mergeCell ref="B1:F1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <drawing r:id="rId1"/>
+  <drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00F6BFC1-44B8-4B1B-901C-61691FD05BCB}">
-  <dimension ref="A1:E66"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+    <pageSetUpPr/>
+  </sheetPr>
+  <dimension ref="A1:A1"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
-[...4 lines deleted...]
-      <selection pane="bottomRight" activeCell="A4" sqref="A4"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="12" x14ac:dyDescent="0.3"/>
-[...839 lines deleted...]
-  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-[...22 lines deleted...]
-  <HyperlinksChanged>false</HyperlinksChanged>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
+  <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...1 lines deleted...]
-  <cp:lastModifiedBy></cp:lastModifiedBy>
+<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:creator>Rohit Pandey</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
-<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_Enabled">
+<Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties">
+  <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_Enabled" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_SetDate">
-    <vt:lpwstr>2026-05-19T12:31:26Z</vt:lpwstr>
+  <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_SetDate" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3">
+    <vt:lpwstr>2026-06-18T14:35:55Z</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_Method">
+  <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_Method" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4">
     <vt:lpwstr>Privileged</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_Name">
+  <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_Name" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5">
     <vt:lpwstr>Public</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_SiteId">
+  <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_SiteId" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6">
     <vt:lpwstr>1771ae17-e764-4e0f-a476-d4184d79a5d9</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_ActionId">
-    <vt:lpwstr>e257e21a-cc60-468b-aaee-325a94905e0d</vt:lpwstr>
+  <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_ActionId" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7">
+    <vt:lpwstr>9169ba43-7828-4eea-b849-d30d7eb7ba45</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_ContentBits">
+  <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_ContentBits" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8">
     <vt:lpwstr>0</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_Tag">
+  <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_Tag" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9">
     <vt:lpwstr>10, 0, 1, 1</vt:lpwstr>
   </property>
 </Properties>
 </file>