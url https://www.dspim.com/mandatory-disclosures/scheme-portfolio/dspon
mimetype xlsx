--- v7 (2026-06-24)
+++ v8 (2026-07-14)
@@ -1,89 +1,89 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" Id="rId4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <bookViews>
-    <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" tabRatio="872" firstSheet="0" autoFilterDateGrouping="1"/>
+    <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" tabRatio="934" firstSheet="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="OVERNIGHT" sheetId="1" state="visible" r:id="rId1"/>
     <sheet name="Sheet1" sheetId="2" state="hidden" r:id="rId2"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="191029" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="7">
-    <numFmt numFmtId="164" formatCode="0.0000"/>
-[...4 lines deleted...]
-    <numFmt numFmtId="169" formatCode="#00.00%"/>
+    <numFmt numFmtId="164" formatCode="#,##0.00_);\(#,##0.00\)%"/>
+    <numFmt numFmtId="165" formatCode="_(* #,##0.0000_);_(* \(#,##0.0000\);_(* &quot;-&quot;??_);_(@_)"/>
+    <numFmt numFmtId="166" formatCode="0.00000%"/>
+    <numFmt numFmtId="167" formatCode="0.0000%"/>
+    <numFmt numFmtId="168" formatCode="_(* #,##0_);_(* \(#,##0\);"/>
+    <numFmt numFmtId="169" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);"/>
     <numFmt numFmtId="170" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;??_);_(@_)"/>
   </numFmts>
-  <fonts count="28">
+  <fonts count="21">
     <font>
-      <name val="Calibri"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <name val="Calibri"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <name val="Calibri"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
       <color theme="10"/>
       <sz val="11"/>
       <u val="single"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Trebuchet MS"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="8"/>
     </font>
     <font>
       <name val="Trebuchet MS"/>
       <family val="2"/>
       <b val="1"/>
       <color theme="1"/>
       <sz val="8"/>
     </font>
     <font>
       <name val="Trebuchet MS"/>
       <family val="2"/>
       <b val="1"/>
       <color rgb="FFFF0000"/>
       <sz val="8"/>
@@ -118,144 +118,94 @@
     <font>
       <name val="Trebuchet MS"/>
       <family val="2"/>
       <sz val="8"/>
     </font>
     <font>
       <name val="Trebuchet MS"/>
       <family val="2"/>
       <i val="1"/>
       <sz val="8"/>
     </font>
     <font>
       <name val="Trebuchet MS"/>
       <family val="2"/>
       <color rgb="FFFF0000"/>
       <sz val="8"/>
     </font>
     <font>
       <name val="Trebuchet MS"/>
       <family val="2"/>
       <b val="1"/>
       <strike val="1"/>
       <sz val="8"/>
     </font>
     <font>
+      <name val="Arial"/>
+      <family val="2"/>
+      <sz val="10"/>
+    </font>
+    <font>
       <name val="trebuchet MS"/>
       <family val="2"/>
       <b val="1"/>
       <color rgb="FFFFFFFF"/>
       <sz val="8"/>
     </font>
     <font>
-      <name val="Calibri"/>
-[...6 lines deleted...]
-      <name val="Trebuchet MS"/>
+      <name val="trebuchet MS"/>
       <family val="2"/>
       <b val="1"/>
       <color indexed="8"/>
       <sz val="8"/>
       <u val="single"/>
     </font>
     <font>
-      <name val="Calibri"/>
+      <name val="trebuchet MS"/>
       <family val="2"/>
       <color theme="10"/>
       <sz val="8"/>
       <u val="single"/>
-      <scheme val="minor"/>
     </font>
     <font>
-      <name val="Calibri"/>
-[...7 lines deleted...]
-      <name val="Calibri"/>
+      <name val="trebuchet MS"/>
       <family val="2"/>
       <b val="1"/>
       <color rgb="FF000000"/>
       <sz val="8"/>
     </font>
     <font>
-      <name val="Aptos Narrow"/>
-[...31 lines deleted...]
-      <name val="Trebuchet MS"/>
+      <name val="trebuchet MS"/>
       <family val="2"/>
       <b val="1"/>
       <color indexed="8"/>
       <sz val="8"/>
     </font>
     <font>
-      <name val="Trebuchet MS"/>
+      <name val="trebuchet MS"/>
       <family val="2"/>
       <color indexed="8"/>
-      <sz val="8"/>
-[...5 lines deleted...]
-      <color rgb="FF000000"/>
       <sz val="8"/>
     </font>
   </fonts>
   <fills count="6">
     <fill>
       <patternFill/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF000000"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFC0C0C0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
@@ -425,620 +375,584 @@
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="7">
+  <cellStyleXfs count="8">
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="9" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="219">
+  <cellXfs count="213">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="7" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="7" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="8" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="9" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="10" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
-    <xf numFmtId="10" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="9" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="43" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="43" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="43" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
-      <alignment horizontal="center"/>
-[...1 lines deleted...]
-    <xf numFmtId="43" fontId="4" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="10" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="10" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="6" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="13" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="4" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="4" fontId="10" fillId="0" borderId="1" pivotButton="0" quotePrefix="1" xfId="0"/>
     <xf numFmtId="0" fontId="9" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="10" fontId="10" fillId="0" borderId="1" pivotButton="0" quotePrefix="1" xfId="1"/>
-    <xf numFmtId="165" fontId="10" fillId="0" borderId="3" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="1">
+    <xf numFmtId="164" fontId="10" fillId="0" borderId="3" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="13" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="2" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="14" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="10" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="4">
-[...40 lines deleted...]
-    <xf numFmtId="167" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="166" fontId="6" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="167" fontId="6" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="168" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="169" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="10" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="15" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
-    <xf numFmtId="167" fontId="4" fillId="3" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="169" fontId="4" fillId="3" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="10" fontId="4" fillId="3" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
-    <xf numFmtId="4" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
-[...1 lines deleted...]
-    <xf numFmtId="10" fontId="14" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="169" fontId="15" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="10" fontId="15" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="3"/>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="10" fontId="19" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="10" fontId="18" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="5" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="18" fillId="5" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="10" fontId="21" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="10" fontId="6" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-[...19 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
-[...169 lines deleted...]
-    <xf numFmtId="0" fontId="27" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="6" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="169" fontId="6" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-[...6 lines deleted...]
-      <alignment vertical="center"/>
+    <xf numFmtId="10" fontId="6" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="1">
+      <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="10" fontId="10" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="1">
-[...90 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="0" pivotButton="0" quotePrefix="0" xfId="5"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="5"/>
     <xf numFmtId="43" fontId="10" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="6"/>
     <xf numFmtId="170" fontId="10" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="5"/>
     <xf numFmtId="170" fontId="10" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="6"/>
     <xf numFmtId="15" fontId="10" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="6"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="7"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="11" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
+    <xf numFmtId="170" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="6">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="15" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="6">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="12" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="170" fontId="10" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="6">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="15" fontId="10" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="6">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="10" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="10" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="2">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="10" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="4" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="6" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="10" fontId="6" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="10" fontId="6" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="10" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="2">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="2">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="10" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="4" fontId="10" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="4" fontId="10" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="2">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="15" fontId="10" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="5"/>
+    <xf numFmtId="4" fontId="10" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="5"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="10" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="10" fontId="10" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="2" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="11" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="12" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="11" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="12" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="11" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="170" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="6">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="12" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="12" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="2" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="4" borderId="11" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="4" borderId="11" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="3" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="4" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="2">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="7" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="170" fontId="10" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="6">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="4" borderId="12" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="3" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="4" borderId="12" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="5" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="170" fontId="10" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="6">
-[...8 lines deleted...]
-    <xf numFmtId="167" fontId="14" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="4" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="3" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="5" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="4" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="2">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="7" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="10" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="14" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="3" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="43" fontId="10" fillId="0" borderId="3" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="3" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="8" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="14" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="4" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="7" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="8" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="169" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="169" fontId="4" fillId="3" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="169" fontId="15" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" pivotButton="0" quotePrefix="0" xfId="0"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="8" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="12" pivotButton="0" quotePrefix="0" xfId="0"/>
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="4">
-[...5 lines deleted...]
-    <xf numFmtId="165" fontId="10" fillId="0" borderId="3" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="14" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="4" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="10" fillId="0" borderId="3" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
-  <cellStyles count="7">
+  <cellStyles count="8">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Percent" xfId="1" builtinId="5"/>
     <cellStyle name="Normal 3 4 2 2 4" xfId="2"/>
     <cellStyle name="Hyperlink" xfId="3" builtinId="8"/>
     <cellStyle name="Comma" xfId="4" builtinId="3"/>
     <cellStyle name="Normal 3 2" xfId="5"/>
     <cellStyle name="Comma 4 2" xfId="6"/>
+    <cellStyle name="Normal 2" xfId="7"/>
   </cellStyles>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00800000"/>
       <rgbColor rgb="00008000"/>
       <rgbColor rgb="00000080"/>
       <rgbColor rgb="00808000"/>
       <rgbColor rgb="00800080"/>
@@ -1080,242 +994,276 @@
       <rgbColor rgb="00003366"/>
       <rgbColor rgb="00339966"/>
       <rgbColor rgb="00003300"/>
       <rgbColor rgb="00333300"/>
       <rgbColor rgb="00993300"/>
       <rgbColor rgb="00993366"/>
       <rgbColor rgb="00333399"/>
       <rgbColor rgb="00333333"/>
     </indexedColors>
   </colors>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId4" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image1.png" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image2.png" Id="rId2" /></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <wsDr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
   <twoCellAnchor editAs="oneCell">
     <from>
       <col>1</col>
       <colOff>0</colOff>
-      <row>37</row>
+      <row>49</row>
       <rowOff>0</rowOff>
     </from>
     <to>
-      <col>1</col>
-[...2 lines deleted...]
-      <rowOff>80682</rowOff>
+      <col>2</col>
+      <colOff>250825</colOff>
+      <row>58</row>
+      <rowOff>50799</rowOff>
     </to>
     <pic>
       <nvPicPr>
-        <cNvPr id="2" name="Picture 1"/>
+        <cNvPr id="5" name="Picture 4"/>
         <cNvPicPr>
           <a:picLocks/>
         </cNvPicPr>
       </nvPicPr>
       <blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </blipFill>
       <spPr>
         <a:xfrm>
-          <a:off x="476250" y="7305675"/>
+          <a:off x="476250" y="9991725"/>
           <a:ext cx="2374900" cy="1574800"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <avLst/>
         </a:prstGeom>
         <a:ln>
           <a:prstDash val="solid"/>
         </a:ln>
       </spPr>
     </pic>
     <clientData/>
   </twoCellAnchor>
   <twoCellAnchor editAs="oneCell">
     <from>
       <col>1</col>
       <colOff>0</colOff>
-      <row>48</row>
+      <row>36</row>
       <rowOff>0</rowOff>
     </from>
     <to>
-      <col>1</col>
-[...2 lines deleted...]
-      <rowOff>80682</rowOff>
+      <col>2</col>
+      <colOff>254000</colOff>
+      <row>45</row>
+      <rowOff>47625</rowOff>
     </to>
     <pic>
       <nvPicPr>
-        <cNvPr id="3" name="Picture 2"/>
+        <cNvPr id="2" name="Picture 1"/>
         <cNvPicPr>
           <a:picLocks/>
         </cNvPicPr>
       </nvPicPr>
       <blipFill>
         <a:blip r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </blipFill>
       <spPr>
         <a:xfrm>
-          <a:off x="476250" y="9991725"/>
-          <a:ext cx="2374900" cy="1574800"/>
+          <a:off x="500303" y="5541818"/>
+          <a:ext cx="2479707" cy="1433080"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <avLst/>
         </a:prstGeom>
         <a:ln>
           <a:prstDash val="solid"/>
         </a:ln>
       </spPr>
     </pic>
     <clientData/>
   </twoCellAnchor>
 </wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos Narrow" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -1333,65 +1281,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
-[...5 lines deleted...]
-        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -1412,1412 +1360,1505 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:L108"/>
+  <dimension ref="A1:L114"/>
   <sheetViews>
-    <sheetView topLeftCell="A4" zoomScale="88" zoomScaleNormal="88" workbookViewId="0">
-      <selection activeCell="B32" sqref="B32"/>
+    <sheetView zoomScale="99" zoomScaleNormal="99" workbookViewId="0">
+      <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultColWidth="9.1796875" defaultRowHeight="12"/>
   <cols>
-    <col width="7.1796875" bestFit="1" customWidth="1" style="8" min="1" max="1"/>
-[...11 lines deleted...]
-    <col width="9.1796875" customWidth="1" style="8" min="13" max="16384"/>
+    <col width="7.1796875" bestFit="1" customWidth="1" style="180" min="1" max="1"/>
+    <col width="31.81640625" bestFit="1" customWidth="1" style="180" min="2" max="2"/>
+    <col width="19.7265625" bestFit="1" customWidth="1" style="180" min="3" max="3"/>
+    <col width="13.453125" customWidth="1" style="180" min="4" max="4"/>
+    <col width="12.08984375" customWidth="1" style="180" min="5" max="5"/>
+    <col width="18.26953125" customWidth="1" style="180" min="6" max="6"/>
+    <col width="14.453125" bestFit="1" customWidth="1" style="180" min="7" max="7"/>
+    <col width="12.81640625" bestFit="1" customWidth="1" style="180" min="8" max="8"/>
+    <col width="14.54296875" bestFit="1" customWidth="1" style="180" min="9" max="9"/>
+    <col width="8.26953125" bestFit="1" customWidth="1" style="180" min="10" max="10"/>
+    <col width="16.26953125" bestFit="1" customWidth="1" style="180" min="11" max="11"/>
+    <col width="7.81640625" bestFit="1" customWidth="1" style="180" min="12" max="12"/>
+    <col width="9.1796875" customWidth="1" style="180" min="13" max="16384"/>
   </cols>
   <sheetData>
     <row r="1">
-      <c r="A1" s="158" t="n"/>
-      <c r="B1" s="158" t="inlineStr">
+      <c r="A1" s="145" t="n"/>
+      <c r="B1" s="145" t="inlineStr">
         <is>
           <t>DSP Overnight Fund</t>
         </is>
       </c>
     </row>
     <row r="2">
-      <c r="B2" s="47" t="inlineStr">
-[...1 lines deleted...]
-          <t>Portfolio as on June 15, 2026</t>
+      <c r="B2" s="41" t="inlineStr">
+        <is>
+          <t>Portfolio as on June 30, 2026</t>
         </is>
       </c>
     </row>
     <row r="4">
-      <c r="A4" s="158" t="inlineStr">
+      <c r="A4" s="145" t="inlineStr">
         <is>
           <t>Sr. No.</t>
         </is>
       </c>
-      <c r="B4" s="158" t="inlineStr">
+      <c r="B4" s="145" t="inlineStr">
         <is>
           <t>Name of Instrument</t>
         </is>
       </c>
-      <c r="C4" s="158" t="inlineStr">
+      <c r="C4" s="145" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
-      <c r="D4" s="158" t="inlineStr">
+      <c r="D4" s="145" t="inlineStr">
         <is>
           <t>Rating/Industry</t>
         </is>
       </c>
-      <c r="E4" s="158" t="inlineStr">
+      <c r="E4" s="145" t="inlineStr">
         <is>
           <t>Quantity</t>
         </is>
       </c>
-      <c r="F4" s="158" t="inlineStr">
+      <c r="F4" s="145" t="inlineStr">
         <is>
           <t>Market value (Rs. In lakhs)</t>
         </is>
       </c>
-      <c r="G4" s="158" t="inlineStr">
+      <c r="G4" s="145" t="inlineStr">
         <is>
           <t>% to Net Assets</t>
         </is>
       </c>
-      <c r="H4" s="158" t="inlineStr">
+      <c r="H4" s="145" t="inlineStr">
         <is>
           <t>Maturity Date</t>
         </is>
       </c>
-      <c r="I4" s="158" t="inlineStr">
+      <c r="I4" s="145" t="inlineStr">
         <is>
           <t>Put/Call Option</t>
         </is>
       </c>
-      <c r="J4" s="158" t="inlineStr">
+      <c r="J4" s="145" t="inlineStr">
         <is>
           <t>YTM (%)</t>
         </is>
       </c>
     </row>
     <row r="6">
-      <c r="B6" s="47" t="inlineStr">
+      <c r="B6" s="41" t="inlineStr">
         <is>
           <t>MONEY MARKET INSTRUMENTS</t>
         </is>
       </c>
     </row>
     <row r="7">
-      <c r="B7" s="47" t="inlineStr">
-[...1 lines deleted...]
-          <t>Commercial Papers</t>
+      <c r="B7" s="41" t="inlineStr">
+        <is>
+          <t>Certificate of Deposit</t>
         </is>
       </c>
     </row>
     <row r="8">
-      <c r="B8" s="47" t="inlineStr">
-[...4 lines deleted...]
-      <c r="K8" s="47" t="inlineStr">
+      <c r="A8" s="180" t="n">
+        <v>1</v>
+      </c>
+      <c r="B8" s="180" t="inlineStr">
+        <is>
+          <t>Canara Bank</t>
+        </is>
+      </c>
+      <c r="C8" s="180" t="inlineStr">
+        <is>
+          <t>INE476A16I75</t>
+        </is>
+      </c>
+      <c r="D8" s="180" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E8" s="200" t="n">
+        <v>6000</v>
+      </c>
+      <c r="F8" s="201" t="n">
+        <v>30000</v>
+      </c>
+      <c r="G8" s="54" t="n">
+        <v>0.0931</v>
+      </c>
+      <c r="H8" s="55" t="n">
+        <v>46204</v>
+      </c>
+      <c r="J8" s="201" t="n">
+        <v>5.5104</v>
+      </c>
+      <c r="K8" s="41" t="inlineStr">
         <is>
           <t>Sector/Rating</t>
         </is>
       </c>
-      <c r="L8" s="47" t="inlineStr">
+      <c r="L8" s="41" t="inlineStr">
         <is>
           <t>Percent</t>
         </is>
       </c>
     </row>
     <row r="9">
-      <c r="A9" s="8" t="n">
+      <c r="A9" s="180" t="n">
+        <v>2</v>
+      </c>
+      <c r="B9" s="180" t="inlineStr">
+        <is>
+          <t>Indian Bank</t>
+        </is>
+      </c>
+      <c r="C9" s="180" t="inlineStr">
+        <is>
+          <t>INE562A16QV1</t>
+        </is>
+      </c>
+      <c r="D9" s="180" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E9" s="200" t="n">
+        <v>5000</v>
+      </c>
+      <c r="F9" s="201" t="n">
+        <v>25000</v>
+      </c>
+      <c r="G9" s="54" t="n">
+        <v>0.0776</v>
+      </c>
+      <c r="H9" s="55" t="n">
+        <v>46204</v>
+      </c>
+      <c r="J9" s="201" t="n">
+        <v>5.7515</v>
+      </c>
+      <c r="K9" s="180" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="L9" s="54" t="n">
+        <v>0.1707</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" s="56" t="n"/>
+      <c r="B10" s="56" t="inlineStr">
+        <is>
+          <t>Total</t>
+        </is>
+      </c>
+      <c r="C10" s="56" t="n"/>
+      <c r="D10" s="56" t="n"/>
+      <c r="E10" s="56" t="n"/>
+      <c r="F10" s="202" t="n">
+        <v>55000</v>
+      </c>
+      <c r="G10" s="58" t="n">
+        <v>0.1707</v>
+      </c>
+      <c r="K10" s="180" t="inlineStr">
+        <is>
+          <t>Sovereign</t>
+        </is>
+      </c>
+      <c r="L10" s="54" t="n">
+        <v>0.0603</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="K11" s="180" t="inlineStr">
+        <is>
+          <t>Cash &amp; Equivalent</t>
+        </is>
+      </c>
+      <c r="L11" s="54" t="n">
+        <v>0.769</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="B12" s="41" t="inlineStr">
+        <is>
+          <t>Treasury Bill</t>
+        </is>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" s="180" t="n">
+        <v>3</v>
+      </c>
+      <c r="B13" s="180" t="inlineStr">
+        <is>
+          <t>91 DAYS T-BILL 2026</t>
+        </is>
+      </c>
+      <c r="C13" s="180" t="inlineStr">
+        <is>
+          <t>IN002026X016</t>
+        </is>
+      </c>
+      <c r="D13" s="180" t="inlineStr">
+        <is>
+          <t>Sovereign</t>
+        </is>
+      </c>
+      <c r="E13" s="200" t="n">
+        <v>5500000</v>
+      </c>
+      <c r="F13" s="201" t="n">
+        <v>5493.77</v>
+      </c>
+      <c r="G13" s="54" t="n">
+        <v>0.017</v>
+      </c>
+      <c r="H13" s="55" t="n">
+        <v>46212</v>
+      </c>
+      <c r="J13" s="201" t="n">
+        <v>5.1706</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" s="180" t="n">
+        <v>4</v>
+      </c>
+      <c r="B14" s="180" t="inlineStr">
+        <is>
+          <t>364 DAYS T-BILL 2026</t>
+        </is>
+      </c>
+      <c r="C14" s="180" t="inlineStr">
+        <is>
+          <t>IN002025Z146</t>
+        </is>
+      </c>
+      <c r="D14" s="180" t="inlineStr">
+        <is>
+          <t>Sovereign</t>
+        </is>
+      </c>
+      <c r="E14" s="200" t="n">
+        <v>5000000</v>
+      </c>
+      <c r="F14" s="201" t="n">
+        <v>4999.29</v>
+      </c>
+      <c r="G14" s="54" t="n">
+        <v>0.0155</v>
+      </c>
+      <c r="H14" s="55" t="n">
+        <v>46205</v>
+      </c>
+      <c r="J14" s="201" t="n">
+        <v>5.202</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" s="180" t="n">
+        <v>5</v>
+      </c>
+      <c r="B15" s="180" t="inlineStr">
+        <is>
+          <t>182 DAYS T-BILL 2026</t>
+        </is>
+      </c>
+      <c r="C15" s="180" t="inlineStr">
+        <is>
+          <t>IN002025Y438</t>
+        </is>
+      </c>
+      <c r="D15" s="180" t="inlineStr">
+        <is>
+          <t>Sovereign</t>
+        </is>
+      </c>
+      <c r="E15" s="200" t="n">
+        <v>4500000</v>
+      </c>
+      <c r="F15" s="201" t="n">
+        <v>4481.61</v>
+      </c>
+      <c r="G15" s="54" t="n">
+        <v>0.0139</v>
+      </c>
+      <c r="H15" s="55" t="n">
+        <v>46233</v>
+      </c>
+      <c r="J15" s="201" t="n">
+        <v>5.1638</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" s="180" t="n">
+        <v>6</v>
+      </c>
+      <c r="B16" s="180" t="inlineStr">
+        <is>
+          <t>364 DAYS T-BILL 2026</t>
+        </is>
+      </c>
+      <c r="C16" s="180" t="inlineStr">
+        <is>
+          <t>IN002025Z161</t>
+        </is>
+      </c>
+      <c r="D16" s="180" t="inlineStr">
+        <is>
+          <t>Sovereign</t>
+        </is>
+      </c>
+      <c r="E16" s="200" t="n">
+        <v>3000000</v>
+      </c>
+      <c r="F16" s="201" t="n">
+        <v>2993.66</v>
+      </c>
+      <c r="G16" s="54" t="n">
+        <v>0.009299999999999999</v>
+      </c>
+      <c r="H16" s="55" t="n">
+        <v>46219</v>
+      </c>
+      <c r="J16" s="201" t="n">
+        <v>5.1513</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" s="180" t="n">
+        <v>7</v>
+      </c>
+      <c r="B17" s="180" t="inlineStr">
+        <is>
+          <t>182 DAYS T-BILL 2026</t>
+        </is>
+      </c>
+      <c r="C17" s="180" t="inlineStr">
+        <is>
+          <t>IN002025Y420</t>
+        </is>
+      </c>
+      <c r="D17" s="180" t="inlineStr">
+        <is>
+          <t>Sovereign</t>
+        </is>
+      </c>
+      <c r="E17" s="200" t="n">
+        <v>1500000</v>
+      </c>
+      <c r="F17" s="201" t="n">
+        <v>1495.36</v>
+      </c>
+      <c r="G17" s="54" t="n">
+        <v>0.0046</v>
+      </c>
+      <c r="H17" s="55" t="n">
+        <v>46226</v>
+      </c>
+      <c r="J17" s="201" t="n">
+        <v>5.1508</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" s="56" t="n"/>
+      <c r="B18" s="56" t="inlineStr">
+        <is>
+          <t>Total</t>
+        </is>
+      </c>
+      <c r="C18" s="56" t="n"/>
+      <c r="D18" s="56" t="n"/>
+      <c r="E18" s="56" t="n"/>
+      <c r="F18" s="202" t="n">
+        <v>19463.69</v>
+      </c>
+      <c r="G18" s="58" t="n">
+        <v>0.0603</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" s="180" t="n">
+        <v>8</v>
+      </c>
+      <c r="B20" s="41" t="inlineStr">
+        <is>
+          <t>TREPS / Reverse Repo Investments</t>
+        </is>
+      </c>
+      <c r="F20" s="201" t="n">
+        <v>254485.08</v>
+      </c>
+      <c r="G20" s="54" t="n">
+        <v>0.7897999999999999</v>
+      </c>
+      <c r="H20" s="55" t="n">
+        <v>46204</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" s="56" t="n"/>
+      <c r="B21" s="56" t="inlineStr">
+        <is>
+          <t>Total</t>
+        </is>
+      </c>
+      <c r="C21" s="56" t="n"/>
+      <c r="D21" s="56" t="n"/>
+      <c r="E21" s="56" t="n"/>
+      <c r="F21" s="202" t="n">
+        <v>254485.08</v>
+      </c>
+      <c r="G21" s="58" t="n">
+        <v>0.7897999999999999</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="B23" s="41" t="inlineStr">
+        <is>
+          <t>Cash &amp; Cash Equivalent</t>
+        </is>
+      </c>
+    </row>
+    <row r="24">
+      <c r="B24" s="180" t="inlineStr">
+        <is>
+          <t>Net Receivables/Payables</t>
+        </is>
+      </c>
+      <c r="E24" s="200" t="n"/>
+      <c r="F24" s="201" t="n">
+        <v>-6730.88</v>
+      </c>
+      <c r="G24" s="54" t="n">
+        <v>-0.0208</v>
+      </c>
+      <c r="J24" s="201" t="n"/>
+    </row>
+    <row r="25">
+      <c r="A25" s="56" t="n"/>
+      <c r="B25" s="56" t="inlineStr">
+        <is>
+          <t>Total</t>
+        </is>
+      </c>
+      <c r="C25" s="56" t="n"/>
+      <c r="D25" s="56" t="n"/>
+      <c r="E25" s="56" t="n"/>
+      <c r="F25" s="202" t="n">
+        <v>-6730.88</v>
+      </c>
+      <c r="G25" s="58" t="n">
+        <v>-0.0208</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" s="145" t="n"/>
+      <c r="B27" s="145" t="inlineStr">
+        <is>
+          <t>GRAND TOTAL</t>
+        </is>
+      </c>
+      <c r="C27" s="145" t="n"/>
+      <c r="D27" s="145" t="n"/>
+      <c r="E27" s="145" t="n"/>
+      <c r="F27" s="203" t="n">
+        <v>322217.89</v>
+      </c>
+      <c r="G27" s="60" t="n">
         <v>1</v>
       </c>
-      <c r="B9" s="8" t="inlineStr">
-[...39 lines deleted...]
-      <c r="A10" s="8" t="n">
+    </row>
+    <row r="28">
+      <c r="A28" s="180" t="inlineStr">
+        <is>
+          <t>Notes:</t>
+        </is>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29" s="61" t="n">
+        <v>1</v>
+      </c>
+      <c r="B29" s="61" t="inlineStr">
+        <is>
+          <t>Market value includes accrued interest</t>
+        </is>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30" s="61" t="n">
         <v>2</v>
       </c>
-      <c r="B10" s="8" t="inlineStr">
-[...82 lines deleted...]
-      <c r="A12" s="8" t="n">
+      <c r="B30" s="182" t="inlineStr">
+        <is>
+          <t>Net Assets does not include unit activity for the last day of the month</t>
+        </is>
+      </c>
+    </row>
+    <row r="34">
+      <c r="B34" s="180" t="inlineStr">
+        <is>
+          <t>Scheme Riskometer</t>
+        </is>
+      </c>
+    </row>
+    <row r="48">
+      <c r="B48" s="180" t="inlineStr">
+        <is>
+          <t>Benchmark Riskometer: CRISIL Liquid Overnight Index</t>
+        </is>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63" s="1" t="inlineStr">
+        <is>
+          <t>Sr. No.</t>
+        </is>
+      </c>
+      <c r="B63" s="2" t="inlineStr">
+        <is>
+          <t>Particulars</t>
+        </is>
+      </c>
+      <c r="C63" s="3" t="n"/>
+      <c r="D63" s="3" t="n"/>
+      <c r="E63" s="3" t="n"/>
+      <c r="F63" s="4" t="n"/>
+    </row>
+    <row r="64">
+      <c r="A64" s="5" t="n">
         <v>4</v>
       </c>
-      <c r="B12" s="8" t="inlineStr">
-[...364 lines deleted...]
-      <c r="C61" s="7" t="inlineStr">
+      <c r="B64" s="6" t="n"/>
+      <c r="C64" s="7" t="inlineStr">
         <is>
           <t>Portfolio Information</t>
         </is>
       </c>
-      <c r="E61" s="9" t="n"/>
-[...34 lines deleted...]
-      <c r="E64" s="9" t="n"/>
+      <c r="D64" s="180" t="n"/>
+      <c r="E64" s="180" t="n"/>
+      <c r="F64" s="9" t="n"/>
     </row>
     <row r="65">
       <c r="A65" s="5" t="n"/>
       <c r="B65" s="6" t="inlineStr">
         <is>
-          <t>Residual Maturity@@</t>
-[...5 lines deleted...]
-      <c r="E65" s="9" t="n"/>
+          <t>Description (if any)</t>
+        </is>
+      </c>
+      <c r="C65" s="10" t="n"/>
+      <c r="D65" s="181" t="n"/>
+      <c r="E65" s="180" t="n"/>
+      <c r="F65" s="9" t="n"/>
     </row>
     <row r="66">
       <c r="A66" s="5" t="n"/>
       <c r="B66" s="6" t="inlineStr">
         <is>
-          <t>Modified Duration (in years)@@</t>
-[...5 lines deleted...]
-      <c r="E66" s="9" t="n"/>
+          <t>Annualised Portfolio YTM*@@</t>
+        </is>
+      </c>
+      <c r="C66" s="43" t="n">
+        <v>0.0552966733625524</v>
+      </c>
+      <c r="D66" s="180" t="n"/>
+      <c r="E66" s="180" t="n"/>
+      <c r="F66" s="9" t="n"/>
     </row>
     <row r="67">
       <c r="A67" s="5" t="n"/>
-      <c r="B67" s="14" t="inlineStr">
-[...5 lines deleted...]
-      <c r="E67" s="9" t="n"/>
+      <c r="B67" s="6" t="inlineStr">
+        <is>
+          <t>Macaulay Duration@@</t>
+        </is>
+      </c>
+      <c r="C67" s="48" t="n">
+        <v>0.0021828085548363</v>
+      </c>
+      <c r="D67" s="180" t="n"/>
+      <c r="E67" s="180" t="n"/>
+      <c r="F67" s="9" t="n"/>
     </row>
     <row r="68">
-      <c r="A68" s="5" t="n">
-[...8 lines deleted...]
-      <c r="E68" s="9" t="n"/>
+      <c r="A68" s="5" t="n"/>
+      <c r="B68" s="6" t="inlineStr">
+        <is>
+          <t>Residual Maturity@@</t>
+        </is>
+      </c>
+      <c r="C68" s="48" t="n">
+        <v>0.00492253458302656</v>
+      </c>
+      <c r="D68" s="180" t="n"/>
+      <c r="E68" s="180" t="n"/>
+      <c r="F68" s="9" t="n"/>
     </row>
     <row r="69">
       <c r="A69" s="5" t="n"/>
-      <c r="B69" s="212" t="inlineStr">
+      <c r="B69" s="6" t="inlineStr">
+        <is>
+          <t>Modified Duration (in years)@@</t>
+        </is>
+      </c>
+      <c r="C69" s="48" t="n">
+        <v>0.00207567687712499</v>
+      </c>
+      <c r="D69" s="180" t="n"/>
+      <c r="E69" s="180" t="n"/>
+      <c r="F69" s="9" t="n"/>
+    </row>
+    <row r="70">
+      <c r="A70" s="5" t="n"/>
+      <c r="B70" s="182" t="inlineStr">
+        <is>
+          <t>* In case of semi-annual YTM, it will be annualised</t>
+        </is>
+      </c>
+      <c r="C70" s="182" t="n"/>
+      <c r="D70" s="180" t="n"/>
+      <c r="E70" s="180" t="n"/>
+      <c r="F70" s="9" t="n"/>
+    </row>
+    <row r="71">
+      <c r="A71" s="5" t="n">
+        <v>5</v>
+      </c>
+      <c r="B71" s="183" t="inlineStr">
+        <is>
+          <t>NAV AND Dividend</t>
+        </is>
+      </c>
+      <c r="C71" s="182" t="n"/>
+      <c r="D71" s="180" t="n"/>
+      <c r="E71" s="180" t="n"/>
+      <c r="F71" s="9" t="n"/>
+    </row>
+    <row r="72">
+      <c r="A72" s="5" t="n"/>
+      <c r="B72" s="204" t="inlineStr">
         <is>
           <t>Plan/Option Name</t>
         </is>
       </c>
-      <c r="C69" s="162" t="inlineStr">
+      <c r="C72" s="147" t="inlineStr">
         <is>
           <t>NAV per unit (Rs)</t>
         </is>
       </c>
-      <c r="D69" s="213" t="n"/>
-      <c r="E69" s="214" t="inlineStr">
+      <c r="D72" s="205" t="n"/>
+      <c r="E72" s="206" t="n"/>
+      <c r="F72" s="207" t="inlineStr">
         <is>
           <t>Aggregate distributions during the portfolio period  (Rs. per Unit)</t>
         </is>
       </c>
     </row>
-    <row r="70" ht="32.5" customHeight="1">
-[...7 lines deleted...]
-      <c r="D70" s="16" t="inlineStr">
+    <row r="73">
+      <c r="A73" s="5" t="n"/>
+      <c r="B73" s="208" t="n"/>
+      <c r="C73" s="14" t="inlineStr">
         <is>
           <t>As on Jun 15, 2026</t>
         </is>
       </c>
-      <c r="E70" s="215" t="n"/>
-[...3 lines deleted...]
-      <c r="B71" s="18" t="inlineStr">
+      <c r="D73" s="190" t="inlineStr">
+        <is>
+          <t>As on Jun 30, 2026</t>
+        </is>
+      </c>
+      <c r="E73" s="14" t="inlineStr">
+        <is>
+          <t>As on Jun 30, 2026</t>
+        </is>
+      </c>
+      <c r="F73" s="209" t="n"/>
+    </row>
+    <row r="74">
+      <c r="A74" s="15" t="n"/>
+      <c r="B74" s="16" t="inlineStr">
         <is>
           <t>Direct Plan-Growth Plan</t>
         </is>
       </c>
-      <c r="C71" s="19" t="n">
-[...2 lines deleted...]
-      <c r="D71" s="19" t="inlineStr">
+      <c r="C74" s="17" t="inlineStr">
         <is>
           <t>1458.0967</t>
         </is>
       </c>
-      <c r="E71" s="10" t="inlineStr">
+      <c r="D74" s="191" t="inlineStr">
+        <is>
+          <t>1461.2286</t>
+        </is>
+      </c>
+      <c r="E74" s="210" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B72" s="18" t="inlineStr">
+      <c r="F74" s="211" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+    </row>
+    <row r="75">
+      <c r="A75" s="15" t="n"/>
+      <c r="B75" s="16" t="inlineStr">
         <is>
           <t>Direct Plan-IDCW Plan</t>
         </is>
       </c>
-      <c r="C72" s="20" t="n">
+      <c r="C75" s="17" t="n">
         <v>0</v>
       </c>
-      <c r="D72" s="20" t="n">
+      <c r="D75" s="191" t="n">
         <v>0</v>
       </c>
-      <c r="E72" s="21" t="n">
+      <c r="E75" s="210" t="n">
         <v>0</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B73" s="18" t="inlineStr">
+      <c r="F75" s="211" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="76">
+      <c r="A76" s="15" t="n"/>
+      <c r="B76" s="16" t="inlineStr">
         <is>
           <t>Direct Plan-Daily IDCW Plan</t>
         </is>
       </c>
-      <c r="C73" s="49" t="n">
-[...2 lines deleted...]
-      <c r="D73" s="49" t="inlineStr">
+      <c r="C76" s="17" t="inlineStr">
         <is>
           <t>1000.0099</t>
         </is>
       </c>
-      <c r="E73" s="216" t="n">
-[...5 lines deleted...]
-      <c r="B74" s="18" t="inlineStr">
+      <c r="D76" s="191" t="inlineStr">
+        <is>
+          <t>1000.0099</t>
+        </is>
+      </c>
+      <c r="E76" s="210" t="n"/>
+      <c r="F76" s="211" t="n">
+        <v>2.142516</v>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77" s="15" t="n"/>
+      <c r="B77" s="16" t="inlineStr">
         <is>
           <t>Direct Plan-Weekly IDCW Plan</t>
         </is>
       </c>
-      <c r="C74" s="20" t="n">
+      <c r="C77" s="17" t="n">
         <v>0</v>
       </c>
-      <c r="D74" s="20" t="n">
+      <c r="D77" s="191" t="n">
         <v>0</v>
       </c>
-      <c r="E74" s="21" t="n">
+      <c r="E77" s="210" t="n"/>
+      <c r="F77" s="211" t="n">
         <v>0</v>
       </c>
     </row>
-    <row r="75">
-[...1 lines deleted...]
-      <c r="B75" s="18" t="inlineStr">
+    <row r="78">
+      <c r="A78" s="15" t="n"/>
+      <c r="B78" s="16" t="inlineStr">
         <is>
           <t>Direct Plan-Monthly IDCW Plan</t>
         </is>
       </c>
-      <c r="C75" s="20" t="n">
+      <c r="C78" s="17" t="n">
         <v>0</v>
       </c>
-      <c r="D75" s="20" t="n">
+      <c r="D78" s="191" t="n">
         <v>0</v>
       </c>
-      <c r="E75" s="21" t="n">
+      <c r="E78" s="210" t="n"/>
+      <c r="F78" s="211" t="n">
         <v>0</v>
       </c>
     </row>
-    <row r="76">
-[...1 lines deleted...]
-      <c r="B76" s="18" t="inlineStr">
+    <row r="79">
+      <c r="A79" s="15" t="n"/>
+      <c r="B79" s="16" t="inlineStr">
         <is>
           <t>Direct Plan-Quarterly IDCW Plan</t>
         </is>
       </c>
-      <c r="C76" s="20" t="n">
+      <c r="C79" s="17" t="n">
         <v>0</v>
       </c>
-      <c r="D76" s="20" t="n">
+      <c r="D79" s="191" t="n">
         <v>0</v>
       </c>
-      <c r="E76" s="21" t="n">
+      <c r="E79" s="210" t="n"/>
+      <c r="F79" s="211" t="n">
         <v>0</v>
       </c>
     </row>
-    <row r="77">
-[...45 lines deleted...]
-    </row>
     <row r="80">
-      <c r="A80" s="5" t="n"/>
-[...17 lines deleted...]
-      </c>
+      <c r="A80" s="15" t="n"/>
+      <c r="B80" s="16" t="inlineStr">
+        <is>
+          <t>UD</t>
+        </is>
+      </c>
+      <c r="C80" s="17" t="n"/>
+      <c r="D80" s="191" t="n"/>
+      <c r="E80" s="210" t="inlineStr">
+        <is>
+          <t>12.9884</t>
+        </is>
+      </c>
+      <c r="F80" s="211" t="n"/>
     </row>
     <row r="81">
-      <c r="A81" s="5" t="n"/>
-[...17 lines deleted...]
-      </c>
+      <c r="A81" s="15" t="n"/>
+      <c r="B81" s="16" t="inlineStr">
+        <is>
+          <t>UD3</t>
+        </is>
+      </c>
+      <c r="C81" s="17" t="n"/>
+      <c r="D81" s="191" t="n"/>
+      <c r="E81" s="210" t="inlineStr">
+        <is>
+          <t>10.0000</t>
+        </is>
+      </c>
+      <c r="F81" s="211" t="n"/>
     </row>
     <row r="82">
-      <c r="A82" s="5" t="n"/>
-[...13 lines deleted...]
-      </c>
+      <c r="A82" s="15" t="n"/>
+      <c r="B82" s="16" t="inlineStr">
+        <is>
+          <t>UR</t>
+        </is>
+      </c>
+      <c r="C82" s="17" t="n"/>
+      <c r="D82" s="191" t="n"/>
+      <c r="E82" s="210" t="inlineStr">
+        <is>
+          <t>12.9883</t>
+        </is>
+      </c>
+      <c r="F82" s="211" t="n"/>
     </row>
     <row r="83">
-      <c r="A83" s="5" t="n"/>
-[...13 lines deleted...]
-      </c>
+      <c r="A83" s="15" t="n"/>
+      <c r="B83" s="16" t="inlineStr">
+        <is>
+          <t>UR3</t>
+        </is>
+      </c>
+      <c r="C83" s="17" t="n"/>
+      <c r="D83" s="191" t="n"/>
+      <c r="E83" s="210" t="inlineStr">
+        <is>
+          <t>10.0000</t>
+        </is>
+      </c>
+      <c r="F83" s="211" t="n"/>
     </row>
     <row r="84">
-      <c r="A84" s="5" t="n"/>
-[...3 lines deleted...]
-      <c r="E84" s="21" t="n"/>
+      <c r="A84" s="15" t="n"/>
+      <c r="B84" s="19" t="n"/>
+      <c r="C84" s="139" t="n"/>
+      <c r="D84" s="192" t="n"/>
+      <c r="E84" s="10" t="n"/>
+      <c r="F84" s="196" t="n"/>
     </row>
     <row r="85">
       <c r="A85" s="5" t="n"/>
-      <c r="B85" s="27" t="inlineStr">
-[...13 lines deleted...]
-        <v>0</v>
+      <c r="B85" s="21" t="inlineStr">
+        <is>
+          <t>Regular Plan-Growth Plan</t>
+        </is>
+      </c>
+      <c r="C85" s="17" t="inlineStr">
+        <is>
+          <t>1449.4761</t>
+        </is>
+      </c>
+      <c r="D85" s="191" t="inlineStr">
+        <is>
+          <t>1452.5477</t>
+        </is>
+      </c>
+      <c r="E85" s="210" t="n"/>
+      <c r="F85" s="211" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="5" t="n"/>
-      <c r="B86" s="27" t="inlineStr">
-[...12 lines deleted...]
-      <c r="E86" s="21" t="n">
+      <c r="B86" s="21" t="inlineStr">
+        <is>
+          <t>Regular Plan-IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C86" s="17" t="n">
+        <v>0</v>
+      </c>
+      <c r="D86" s="191" t="n">
+        <v>0</v>
+      </c>
+      <c r="E86" s="210" t="n"/>
+      <c r="F86" s="211" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="5" t="n"/>
-      <c r="B87" s="27" t="inlineStr">
-[...13 lines deleted...]
-        <v>0</v>
+      <c r="B87" s="21" t="inlineStr">
+        <is>
+          <t>Regular Plan-Daily IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C87" s="17" t="inlineStr">
+        <is>
+          <t>1000.0099</t>
+        </is>
+      </c>
+      <c r="D87" s="191" t="inlineStr">
+        <is>
+          <t>1000.0099</t>
+        </is>
+      </c>
+      <c r="E87" s="210" t="n"/>
+      <c r="F87" s="211" t="n">
+        <v>2.063893</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="5" t="n"/>
-      <c r="B88" s="27" t="inlineStr">
-[...13 lines deleted...]
-        <v>0</v>
+      <c r="B88" s="21" t="inlineStr">
+        <is>
+          <t>Regular Plan-Weekly IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C88" s="17" t="inlineStr">
+        <is>
+          <t>1000.7765</t>
+        </is>
+      </c>
+      <c r="D88" s="191" t="inlineStr">
+        <is>
+          <t>1001.4409</t>
+        </is>
+      </c>
+      <c r="E88" s="210" t="n"/>
+      <c r="F88" s="211" t="n">
+        <v>1.573396</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="5" t="n"/>
-      <c r="B89" s="28" t="inlineStr">
-[...6 lines deleted...]
-      <c r="E89" s="9" t="n"/>
+      <c r="B89" s="21" t="inlineStr">
+        <is>
+          <t>Regular Plan-Monthly IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C89" s="17" t="n">
+        <v>0</v>
+      </c>
+      <c r="D89" s="191" t="n">
+        <v>0</v>
+      </c>
+      <c r="E89" s="210" t="n">
+        <v>0</v>
+      </c>
+      <c r="F89" s="211" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="90">
       <c r="A90" s="5" t="n"/>
-      <c r="B90" s="28" t="n"/>
-[...2 lines deleted...]
-      <c r="E90" s="9" t="n"/>
+      <c r="B90" s="21" t="inlineStr">
+        <is>
+          <t>Regular Plan-Quarterly IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C90" s="17" t="n">
+        <v>0</v>
+      </c>
+      <c r="D90" s="191" t="n">
+        <v>0</v>
+      </c>
+      <c r="E90" s="210" t="n">
+        <v>0</v>
+      </c>
+      <c r="F90" s="211" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="91">
-      <c r="A91" s="5" t="n">
-[...9 lines deleted...]
-      <c r="E91" s="32" t="n"/>
+      <c r="A91" s="5" t="n"/>
+      <c r="B91" s="21" t="inlineStr">
+        <is>
+          <t>UD</t>
+        </is>
+      </c>
+      <c r="C91" s="17" t="n"/>
+      <c r="D91" s="191" t="n"/>
+      <c r="E91" s="210" t="inlineStr">
+        <is>
+          <t>13.0163</t>
+        </is>
+      </c>
+      <c r="F91" s="211" t="n"/>
     </row>
     <row r="92">
       <c r="A92" s="5" t="n"/>
-      <c r="B92" s="27" t="inlineStr">
-[...10 lines deleted...]
-      <c r="E92" s="33" t="n"/>
+      <c r="B92" s="21" t="inlineStr">
+        <is>
+          <t>UD3</t>
+        </is>
+      </c>
+      <c r="C92" s="17" t="n"/>
+      <c r="D92" s="191" t="n"/>
+      <c r="E92" s="210" t="inlineStr">
+        <is>
+          <t>10.0000</t>
+        </is>
+      </c>
+      <c r="F92" s="211" t="n"/>
     </row>
     <row r="93">
       <c r="A93" s="5" t="n"/>
-      <c r="B93" s="27" t="inlineStr">
-[...10 lines deleted...]
-      <c r="E93" s="33" t="n"/>
+      <c r="B93" s="21" t="inlineStr">
+        <is>
+          <t>UR</t>
+        </is>
+      </c>
+      <c r="C93" s="17" t="n"/>
+      <c r="D93" s="191" t="n"/>
+      <c r="E93" s="210" t="inlineStr">
+        <is>
+          <t>13.0162</t>
+        </is>
+      </c>
+      <c r="F93" s="211" t="n"/>
     </row>
     <row r="94">
-      <c r="A94" s="5" t="n">
-[...16 lines deleted...]
-      <c r="A95" s="5" t="n">
+      <c r="A94" s="5" t="n"/>
+      <c r="B94" s="21" t="inlineStr">
+        <is>
+          <t>UR3</t>
+        </is>
+      </c>
+      <c r="C94" s="17" t="n"/>
+      <c r="D94" s="191" t="n"/>
+      <c r="E94" s="210" t="inlineStr">
+        <is>
+          <t>10.0000</t>
+        </is>
+      </c>
+      <c r="F94" s="211" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="95">
+      <c r="A95" s="5" t="n"/>
+      <c r="B95" s="186" t="inlineStr">
+        <is>
+          <t>IDCW -  Income Distribution cum Capital Withdrawal.</t>
+        </is>
+      </c>
+      <c r="C95" s="184" t="n"/>
+      <c r="D95" s="184" t="n"/>
+      <c r="E95" s="180" t="n"/>
+      <c r="F95" s="9" t="n"/>
+    </row>
+    <row r="96">
+      <c r="A96" s="5" t="n"/>
+      <c r="B96" s="186" t="n"/>
+      <c r="C96" s="184" t="n"/>
+      <c r="D96" s="184" t="n"/>
+      <c r="E96" s="180" t="n"/>
+      <c r="F96" s="9" t="n"/>
+    </row>
+    <row r="97">
+      <c r="A97" s="5" t="n">
         <v>6</v>
       </c>
-      <c r="B95" s="36" t="inlineStr">
-[...37 lines deleted...]
-      <c r="E97" s="33" t="n"/>
+      <c r="B97" s="24" t="inlineStr">
+        <is>
+          <t>Portfolio Turn Over Ratio ^^</t>
+        </is>
+      </c>
+      <c r="C97" s="21" t="n"/>
+      <c r="D97" s="185" t="n"/>
+      <c r="E97" s="187" t="n"/>
+      <c r="F97" s="9" t="n"/>
     </row>
     <row r="98">
       <c r="A98" s="5" t="n"/>
-      <c r="B98" s="42" t="inlineStr">
-[...10 lines deleted...]
-      <c r="E98" s="33" t="n"/>
+      <c r="B98" s="21" t="inlineStr">
+        <is>
+          <t xml:space="preserve"> - For Purchase</t>
+        </is>
+      </c>
+      <c r="C98" s="10" t="inlineStr">
+        <is>
+          <t>N.A.</t>
+        </is>
+      </c>
+      <c r="D98" s="185" t="n"/>
+      <c r="E98" s="185" t="n"/>
+      <c r="F98" s="9" t="n"/>
     </row>
     <row r="99">
       <c r="A99" s="5" t="n"/>
-      <c r="B99" s="42" t="n"/>
-[...4 lines deleted...]
-    <row r="100" ht="24" customHeight="1">
+      <c r="B99" s="21" t="inlineStr">
+        <is>
+          <t xml:space="preserve"> - For Sale</t>
+        </is>
+      </c>
+      <c r="C99" s="10" t="inlineStr">
+        <is>
+          <t>N.A.</t>
+        </is>
+      </c>
+      <c r="D99" s="185" t="n"/>
+      <c r="E99" s="185" t="n"/>
+      <c r="F99" s="9" t="n"/>
+    </row>
+    <row r="100">
       <c r="A100" s="5" t="n">
+        <v>7</v>
+      </c>
+      <c r="B100" s="28" t="inlineStr">
+        <is>
+          <t>Total investment in foreign securities/ADR/GDR (Rs. lakh)</t>
+        </is>
+      </c>
+      <c r="C100" s="188" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="D100" s="185" t="n"/>
+      <c r="E100" s="185" t="n"/>
+      <c r="F100" s="9" t="n"/>
+    </row>
+    <row r="101" ht="36" customHeight="1">
+      <c r="A101" s="5" t="n">
         <v>8</v>
       </c>
-      <c r="B100" s="37" t="inlineStr">
-[...9 lines deleted...]
-      <c r="B101" s="39" t="inlineStr">
+      <c r="B101" s="30" t="inlineStr">
+        <is>
+          <t>Total of securities below investment grade and default provided for the of Jun 30, 2026 (Rs. lakh)</t>
+        </is>
+      </c>
+      <c r="C101" s="188" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="D101" s="181" t="n"/>
+      <c r="E101" s="185" t="n"/>
+      <c r="F101" s="9" t="n"/>
+    </row>
+    <row r="102">
+      <c r="A102" s="5" t="n">
+        <v>9</v>
+      </c>
+      <c r="B102" s="31" t="inlineStr">
+        <is>
+          <t>Total investment in illiquid shares/securities</t>
+        </is>
+      </c>
+      <c r="C102" s="32" t="n"/>
+      <c r="D102" s="180" t="n"/>
+      <c r="E102" s="187" t="n"/>
+      <c r="F102" s="9" t="n"/>
+    </row>
+    <row r="103">
+      <c r="A103" s="5" t="n"/>
+      <c r="B103" s="33" t="inlineStr">
         <is>
           <t>- Value (In Rs. Lakh)</t>
         </is>
       </c>
-      <c r="C101" s="40" t="inlineStr">
+      <c r="C103" s="34" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
-      <c r="D101" s="41" t="n"/>
-[...4 lines deleted...]
-      <c r="B102" s="42" t="inlineStr">
+      <c r="D103" s="187" t="n"/>
+      <c r="E103" s="185" t="n"/>
+      <c r="F103" s="9" t="n"/>
+    </row>
+    <row r="104">
+      <c r="A104" s="5" t="n"/>
+      <c r="B104" s="36" t="inlineStr">
+        <is>
+          <t>- in percentage terms (%)</t>
+        </is>
+      </c>
+      <c r="C104" s="34" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="D104" s="185" t="n"/>
+      <c r="E104" s="185" t="n"/>
+      <c r="F104" s="9" t="n"/>
+    </row>
+    <row r="105">
+      <c r="A105" s="5" t="n"/>
+      <c r="B105" s="36" t="n"/>
+      <c r="C105" s="212" t="n"/>
+      <c r="D105" s="185" t="n"/>
+      <c r="E105" s="187" t="n"/>
+      <c r="F105" s="9" t="n"/>
+    </row>
+    <row r="106">
+      <c r="A106" s="5" t="n">
+        <v>10</v>
+      </c>
+      <c r="B106" s="24" t="inlineStr">
+        <is>
+          <t>Total outstanding exposure to derivatives at the end of  Jun 30, 2026</t>
+        </is>
+      </c>
+      <c r="C106" s="32" t="n"/>
+      <c r="D106" s="180" t="n"/>
+      <c r="E106" s="185" t="n"/>
+      <c r="F106" s="9" t="n"/>
+    </row>
+    <row r="107">
+      <c r="A107" s="5" t="n"/>
+      <c r="B107" s="33" t="inlineStr">
+        <is>
+          <t>- Value (In Rs. Lakh)</t>
+        </is>
+      </c>
+      <c r="C107" s="34" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="D107" s="187" t="n"/>
+      <c r="E107" s="185" t="n"/>
+      <c r="F107" s="9" t="n"/>
+    </row>
+    <row r="108">
+      <c r="A108" s="5" t="n"/>
+      <c r="B108" s="36" t="inlineStr">
         <is>
           <t>- in percentage term (%)</t>
         </is>
       </c>
-      <c r="C102" s="40" t="inlineStr">
+      <c r="C108" s="34" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
-      <c r="D102" s="31" t="n"/>
-[...13 lines deleted...]
-      <c r="A105" s="47" t="inlineStr">
+      <c r="D108" s="185" t="n"/>
+      <c r="E108" s="187" t="n"/>
+      <c r="F108" s="9" t="n"/>
+    </row>
+    <row r="109">
+      <c r="A109" s="38" t="n"/>
+      <c r="B109" s="39" t="n"/>
+      <c r="C109" s="39" t="n"/>
+      <c r="D109" s="39" t="n"/>
+      <c r="E109" s="39" t="n"/>
+      <c r="F109" s="189" t="n"/>
+    </row>
+    <row r="110">
+      <c r="A110" s="41" t="n"/>
+    </row>
+    <row r="111">
+      <c r="A111" s="41" t="inlineStr">
         <is>
           <t>N.A.</t>
         </is>
       </c>
-      <c r="B105" s="8" t="inlineStr">
+      <c r="B111" s="180" t="inlineStr">
         <is>
           <t xml:space="preserve"> Not Applicable.</t>
         </is>
       </c>
     </row>
-    <row r="106">
-      <c r="A106" s="47" t="inlineStr">
+    <row r="112">
+      <c r="A112" s="41" t="inlineStr">
         <is>
           <t>^^</t>
         </is>
       </c>
-      <c r="B106" s="8" t="inlineStr">
+      <c r="B112" s="180" t="inlineStr">
         <is>
           <t>Portfolio Turn Over Ratio is for Equity Schemes.</t>
         </is>
       </c>
     </row>
-    <row r="107">
-      <c r="A107" s="47" t="inlineStr">
+    <row r="113">
+      <c r="A113" s="41" t="inlineStr">
         <is>
           <t>@@</t>
         </is>
       </c>
-      <c r="B107" s="8" t="inlineStr">
+      <c r="B113" s="180" t="inlineStr">
         <is>
           <t>Residual Maturity, Modified Duration and Portfolio YTM (Annualised) is for Debt Schemes.</t>
         </is>
       </c>
     </row>
-    <row r="108" ht="48" customHeight="1">
-      <c r="B108" s="48" t="inlineStr">
+    <row r="114" ht="72" customHeight="1">
+      <c r="B114" s="42" t="inlineStr">
         <is>
           <t>Pursuant to payment of IDCW, the NAV of the IDCW Option(s) of aforesaid Scheme of the Fund would fall to the extent of payout and statutory levy, if any. For complete distribution history of the Schemes, please visit www.dspim.com</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells count="4">
-    <mergeCell ref="B69:B70"/>
-[...1 lines deleted...]
-    <mergeCell ref="C69:D69"/>
     <mergeCell ref="B1:F1"/>
+    <mergeCell ref="C72:E72"/>
+    <mergeCell ref="F72:F73"/>
+    <mergeCell ref="B72:B73"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:A1"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Rohit Pandey</dc:creator>
+  <dc:creator>Vinit Mistry</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:lastModifiedBy></cp:lastModifiedBy>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties">
   <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_Enabled" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_SetDate" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3">
-    <vt:lpwstr>2026-06-18T14:35:55Z</vt:lpwstr>
+    <vt:lpwstr>2026-07-04T08:43:29Z</vt:lpwstr>
   </property>
   <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_Method" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4">
     <vt:lpwstr>Privileged</vt:lpwstr>
   </property>
   <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_Name" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5">
     <vt:lpwstr>Public</vt:lpwstr>
   </property>
   <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_SiteId" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6">
     <vt:lpwstr>1771ae17-e764-4e0f-a476-d4184d79a5d9</vt:lpwstr>
   </property>
   <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_ActionId" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7">
-    <vt:lpwstr>9169ba43-7828-4eea-b849-d30d7eb7ba45</vt:lpwstr>
+    <vt:lpwstr>1e41dd43-3034-46dd-8a82-166a6d2b9aa1</vt:lpwstr>
   </property>
   <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_ContentBits" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8">
     <vt:lpwstr>0</vt:lpwstr>
   </property>
   <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_Tag" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9">
     <vt:lpwstr>10, 0, 1, 1</vt:lpwstr>
   </property>
 </Properties>
 </file>