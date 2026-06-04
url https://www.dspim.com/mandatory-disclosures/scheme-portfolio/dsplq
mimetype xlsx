--- v6 (2026-03-10)
+++ v7 (2026-06-04)
@@ -1,831 +1,1418 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="png" ContentType="image/png"/>
+  <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="K:\Accounts\REPORTS\Monthend portfolio\2026-2027\May 2026\15052026\Final\For Investors\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{9B2F2A0A-DA98-40D8-8CE3-E92143FF1693}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" tabRatio="919" firstSheet="0" autoFilterDateGrouping="1"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="LIQUID" sheetId="1" state="visible" r:id="rId1"/>
-    <sheet name="Sheet1" sheetId="2" state="hidden" r:id="rId2"/>
+    <sheet name="LIQUID" sheetId="1" r:id="rId1"/>
+    <sheet name="Notes to Fortnightly Portfolio" sheetId="3" r:id="rId2"/>
+    <sheet name="Sheet1" sheetId="2" state="hidden" r:id="rId3"/>
   </sheets>
-  <definedNames/>
-  <calcPr calcId="191029" fullCalcOnLoad="1"/>
+  <definedNames>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'Notes to Fortnightly Portfolio'!#REF!</definedName>
+  </definedNames>
+  <calcPr calcId="0" calcOnSave="0"/>
 </workbook>
 </file>
 
+<file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="524" uniqueCount="289">
+  <si>
+    <t>DSP Liquidity Fund</t>
+  </si>
+  <si>
+    <t>Portfolio as on May 15, 2026</t>
+  </si>
+  <si>
+    <t>Sr. No.</t>
+  </si>
+  <si>
+    <t>Name of Instrument</t>
+  </si>
+  <si>
+    <t>ISIN</t>
+  </si>
+  <si>
+    <t>Rating/Industry</t>
+  </si>
+  <si>
+    <t>Quantity</t>
+  </si>
+  <si>
+    <t>Market value (Rs. In lakhs)</t>
+  </si>
+  <si>
+    <t>% to Net Assets</t>
+  </si>
+  <si>
+    <t>Maturity Date</t>
+  </si>
+  <si>
+    <t>Put/Call Option</t>
+  </si>
+  <si>
+    <t>YTM (%)</t>
+  </si>
+  <si>
+    <t>DEBT INSTRUMENTS</t>
+  </si>
+  <si>
+    <t>BOND &amp; NCD's</t>
+  </si>
+  <si>
+    <t>Listed / awaiting listing on the stock exchanges</t>
+  </si>
+  <si>
+    <t>Sector/Rating</t>
+  </si>
+  <si>
+    <t>Percent</t>
+  </si>
+  <si>
+    <t>LIC Housing Finance Limited**</t>
+  </si>
+  <si>
+    <t>INE115A07JW0</t>
+  </si>
+  <si>
+    <t>CRISIL AAA</t>
+  </si>
+  <si>
+    <t>CRISIL A1+</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Sovereign</t>
+  </si>
+  <si>
+    <t>ICRA A1+</t>
+  </si>
+  <si>
+    <t>MONEY MARKET INSTRUMENTS</t>
+  </si>
+  <si>
+    <t>IND A1+</t>
+  </si>
+  <si>
+    <t>Certificate of Deposit</t>
+  </si>
+  <si>
+    <t>CARE A1+</t>
+  </si>
+  <si>
+    <t>Export-Import Bank of India**</t>
+  </si>
+  <si>
+    <t>INE514E16CL5</t>
+  </si>
+  <si>
+    <t>Indian Bank**</t>
+  </si>
+  <si>
+    <t>INE562A16PB5</t>
+  </si>
+  <si>
+    <t>Alternative Investment Funds (AIF)</t>
+  </si>
+  <si>
+    <t>Union Bank of India</t>
+  </si>
+  <si>
+    <t>INE692A16KH8</t>
+  </si>
+  <si>
+    <t>Cash &amp; Equivalent</t>
+  </si>
+  <si>
+    <t>Canara Bank**</t>
+  </si>
+  <si>
+    <t>INE476A16E20</t>
+  </si>
+  <si>
+    <t>Union Bank of India**</t>
+  </si>
+  <si>
+    <t>INE692A16LX3</t>
+  </si>
+  <si>
+    <t>INE692A16KT3</t>
+  </si>
+  <si>
+    <t>HDFC Bank Limited**</t>
+  </si>
+  <si>
+    <t>INE040A16JE9</t>
+  </si>
+  <si>
+    <t>Export-Import Bank of India</t>
+  </si>
+  <si>
+    <t>INE514E16CM3</t>
+  </si>
+  <si>
+    <t>The Federal Bank Limited**</t>
+  </si>
+  <si>
+    <t>INE171A16NP0</t>
+  </si>
+  <si>
+    <t>Bank of Baroda**</t>
+  </si>
+  <si>
+    <t>INE028A16KG7</t>
+  </si>
+  <si>
+    <t>INE692A16LV7</t>
+  </si>
+  <si>
+    <t>INE692A16ME1</t>
+  </si>
+  <si>
+    <t>INE562A16QY5</t>
+  </si>
+  <si>
+    <t>INE028A16MD0</t>
+  </si>
+  <si>
+    <t>Bank of India**</t>
+  </si>
+  <si>
+    <t>INE084A16EU4</t>
+  </si>
+  <si>
+    <t>INE040A16HF0</t>
+  </si>
+  <si>
+    <t>IndusInd Bank Limited**</t>
+  </si>
+  <si>
+    <t>INE095A164E4</t>
+  </si>
+  <si>
+    <t>INE084A16EW0</t>
+  </si>
+  <si>
+    <t>INE171A16NG9</t>
+  </si>
+  <si>
+    <t>Bank of Baroda</t>
+  </si>
+  <si>
+    <t>INE028A16JU0</t>
+  </si>
+  <si>
+    <t>Axis Bank Limited**</t>
+  </si>
+  <si>
+    <t>INE238AD6AU5</t>
+  </si>
+  <si>
+    <t>INE238AD6BC1</t>
+  </si>
+  <si>
+    <t>Karur Vysya Bank Limited**</t>
+  </si>
+  <si>
+    <t>INE036D16JZ6</t>
+  </si>
+  <si>
+    <t>INE040A16HP9</t>
+  </si>
+  <si>
+    <t>INE028A16JF1</t>
+  </si>
+  <si>
+    <t>INE040A16JH2</t>
+  </si>
+  <si>
+    <t>INE238AD6BD9</t>
+  </si>
+  <si>
+    <t>Canara Bank</t>
+  </si>
+  <si>
+    <t>INE476A16E87</t>
+  </si>
+  <si>
+    <t>INE476A16F52</t>
+  </si>
+  <si>
+    <t>Kotak Mahindra Bank Limited**</t>
+  </si>
+  <si>
+    <t>INE237AD6083</t>
+  </si>
+  <si>
+    <t>INE692A16KS5</t>
+  </si>
+  <si>
+    <t>INE028A16KR4</t>
+  </si>
+  <si>
+    <t>INE476A16G77</t>
+  </si>
+  <si>
+    <t>IndusInd Bank Limited</t>
+  </si>
+  <si>
+    <t>INE095A166D1</t>
+  </si>
+  <si>
+    <t>INE476A16F03</t>
+  </si>
+  <si>
+    <t>INE692A16KP1</t>
+  </si>
+  <si>
+    <t>INE238AD6AT7</t>
+  </si>
+  <si>
+    <t>Commercial Papers</t>
+  </si>
+  <si>
+    <t>Tata Steel Limited**</t>
+  </si>
+  <si>
+    <t>INE081A14GU0</t>
+  </si>
+  <si>
+    <t>National Bank for Agriculture and Rural Development**</t>
+  </si>
+  <si>
+    <t>INE261F14PE2</t>
+  </si>
+  <si>
+    <t>Bajaj Finance Limited**</t>
+  </si>
+  <si>
+    <t>INE296A14F78</t>
+  </si>
+  <si>
+    <t>Reliance Retail Ventures Limited**</t>
+  </si>
+  <si>
+    <t>INE929O14EY8</t>
+  </si>
+  <si>
+    <t>INE929O14EU6</t>
+  </si>
+  <si>
+    <t>Reliance Industries Limited</t>
+  </si>
+  <si>
+    <t>INE002A14LP6</t>
+  </si>
+  <si>
+    <t>Titan Company Limited**</t>
+  </si>
+  <si>
+    <t>INE280A14542</t>
+  </si>
+  <si>
+    <t>Aditya Birla Housing Finance Limited**</t>
+  </si>
+  <si>
+    <t>INE831R14FS8</t>
+  </si>
+  <si>
+    <t>Angel One Limited**</t>
+  </si>
+  <si>
+    <t>INE732I14DB8</t>
+  </si>
+  <si>
+    <t>INE929O14EX0</t>
+  </si>
+  <si>
+    <t>Bajaj Housing Finance Limited**</t>
+  </si>
+  <si>
+    <t>INE377Y14CE5</t>
+  </si>
+  <si>
+    <t>Reliance Retail Ventures Limited</t>
+  </si>
+  <si>
+    <t>INE929O14ES0</t>
+  </si>
+  <si>
+    <t>Tata Housing Development Company Limited**</t>
+  </si>
+  <si>
+    <t>INE582L14JI3</t>
+  </si>
+  <si>
+    <t>Kotak Securities Limited**</t>
+  </si>
+  <si>
+    <t>INE028E14VH9</t>
+  </si>
+  <si>
+    <t>INE296A14F37</t>
+  </si>
+  <si>
+    <t>INE028E14VI7</t>
+  </si>
+  <si>
+    <t>Birla Group Holdings Private Limited**</t>
+  </si>
+  <si>
+    <t>INE09OL14IV0</t>
+  </si>
+  <si>
+    <t>INE028E14VL1</t>
+  </si>
+  <si>
+    <t>NTPC Limited**</t>
+  </si>
+  <si>
+    <t>INE733E14CA9</t>
+  </si>
+  <si>
+    <t>INE028E14VO5</t>
+  </si>
+  <si>
+    <t>INE296A14F60</t>
+  </si>
+  <si>
+    <t>Reliance Industries Limited**</t>
+  </si>
+  <si>
+    <t>INE002A14LR2</t>
+  </si>
+  <si>
+    <t>Hindustan Petroleum Corporation Limited**</t>
+  </si>
+  <si>
+    <t>INE094A14JY9</t>
+  </si>
+  <si>
+    <t>Aditya Birla Capital Limited**</t>
+  </si>
+  <si>
+    <t>INE674K14CB0</t>
+  </si>
+  <si>
+    <t>Sundaram Finance Limited**</t>
+  </si>
+  <si>
+    <t>INE660A14YY6</t>
+  </si>
+  <si>
+    <t>PNB Housing Finance Limited**</t>
+  </si>
+  <si>
+    <t>INE572E14KI7</t>
+  </si>
+  <si>
+    <t>Tata Capital Limited**</t>
+  </si>
+  <si>
+    <t>INE976I14RG0</t>
+  </si>
+  <si>
+    <t>National Bank for Financing Infrastructure and Development**</t>
+  </si>
+  <si>
+    <t>INE0KUG14025</t>
+  </si>
+  <si>
+    <t>INE261F14PH5</t>
+  </si>
+  <si>
+    <t>Sikka Ports &amp; Terminals Limited**</t>
+  </si>
+  <si>
+    <t>INE941D14758</t>
+  </si>
+  <si>
+    <t>INE296A14H01</t>
+  </si>
+  <si>
+    <t>INE674K14CH7</t>
+  </si>
+  <si>
+    <t>INE514E14TE9</t>
+  </si>
+  <si>
+    <t>Small Industries Development Bank of India**</t>
+  </si>
+  <si>
+    <t>INE556F14MD4</t>
+  </si>
+  <si>
+    <t>Godrej Properties Limited**</t>
+  </si>
+  <si>
+    <t>INE484J14A68</t>
+  </si>
+  <si>
+    <t>ICICI Securities Limited**</t>
+  </si>
+  <si>
+    <t>INE763G14H33</t>
+  </si>
+  <si>
+    <t>Kisetsu Saison Finance (India) Private Limited**</t>
+  </si>
+  <si>
+    <t>INE0DZE14354</t>
+  </si>
+  <si>
+    <t>Network18 Media &amp; Investments Limited**</t>
+  </si>
+  <si>
+    <t>INE870H14XC4</t>
+  </si>
+  <si>
+    <t>HDFC Securities Limited**</t>
+  </si>
+  <si>
+    <t>INE700G14SU7</t>
+  </si>
+  <si>
+    <t>Jamnagar Utilities &amp; Power Private Limited**</t>
+  </si>
+  <si>
+    <t>INE936D14402</t>
+  </si>
+  <si>
+    <t>INE514E14TG4</t>
+  </si>
+  <si>
+    <t>INE377Y14BS7</t>
+  </si>
+  <si>
+    <t>Can Fin Homes Limited**</t>
+  </si>
+  <si>
+    <t>INE477A14EE9</t>
+  </si>
+  <si>
+    <t>INE572E14KG1</t>
+  </si>
+  <si>
+    <t>INE763G14G67</t>
+  </si>
+  <si>
+    <t>Manappuram Finance Limited**</t>
+  </si>
+  <si>
+    <t>INE522D14OO4</t>
+  </si>
+  <si>
+    <t>Cholamandalam Investment and Finance Company Limited**</t>
+  </si>
+  <si>
+    <t>INE121A14XW5</t>
+  </si>
+  <si>
+    <t>INE556F14ME2</t>
+  </si>
+  <si>
+    <t>INE556F14MG7</t>
+  </si>
+  <si>
+    <t>Mirae Asset Financial Services (India) Private Limited**</t>
+  </si>
+  <si>
+    <t>INE0JRU14438</t>
+  </si>
+  <si>
+    <t>INE941D14741</t>
+  </si>
+  <si>
+    <t>Tvs Credit Services Limited**</t>
+  </si>
+  <si>
+    <t>INE729N14IP3</t>
+  </si>
+  <si>
+    <t>INE831R14GC0</t>
+  </si>
+  <si>
+    <t>INE094A14JZ6</t>
+  </si>
+  <si>
+    <t>Aditya Birla Real Estate Limited**</t>
+  </si>
+  <si>
+    <t>INE055A14KN1</t>
+  </si>
+  <si>
+    <t>INE028E14WG9</t>
+  </si>
+  <si>
+    <t>Axis Securities Limited**</t>
+  </si>
+  <si>
+    <t>INE110O14IH1</t>
+  </si>
+  <si>
+    <t>INE296A14H19</t>
+  </si>
+  <si>
+    <t>INE522D14PK9</t>
+  </si>
+  <si>
+    <t>Godrej Industries Limited**</t>
+  </si>
+  <si>
+    <t>INE233A148B6</t>
+  </si>
+  <si>
+    <t>INE233A148C4</t>
+  </si>
+  <si>
+    <t>INE763G14I57</t>
+  </si>
+  <si>
+    <t>CEAT Limited**</t>
+  </si>
+  <si>
+    <t>INE482A14FV0</t>
+  </si>
+  <si>
+    <t>INE482A14FW8</t>
+  </si>
+  <si>
+    <t>SMFG India Credit Company Limited**</t>
+  </si>
+  <si>
+    <t>INE535H14JK5</t>
+  </si>
+  <si>
+    <t>Aditya Birla Money Limited**</t>
+  </si>
+  <si>
+    <t>INE865C14PS7</t>
+  </si>
+  <si>
+    <t>INE763G14G59</t>
+  </si>
+  <si>
+    <t>INE261F14PA0</t>
+  </si>
+  <si>
+    <t>Treasury Bill</t>
+  </si>
+  <si>
+    <t>91 DAYS T-BILL 2026</t>
+  </si>
+  <si>
+    <t>IN002025X471</t>
+  </si>
+  <si>
+    <t>IN002026X032</t>
+  </si>
+  <si>
+    <t>182 DAYS T-BILL 2026</t>
+  </si>
+  <si>
+    <t>IN002025Y354</t>
+  </si>
+  <si>
+    <t>364 DAYS T-BILL 2026</t>
+  </si>
+  <si>
+    <t>IN002025Z096</t>
+  </si>
+  <si>
+    <t>IN002026X065</t>
+  </si>
+  <si>
+    <t>IN002025X489</t>
+  </si>
+  <si>
+    <t>IN002025Y388</t>
+  </si>
+  <si>
+    <t>IN002025Z088</t>
+  </si>
+  <si>
+    <t>IN002025X463</t>
+  </si>
+  <si>
+    <t>IN002025Z104</t>
+  </si>
+  <si>
+    <t>TREPS / Reverse Repo Investments</t>
+  </si>
+  <si>
+    <t>SBI Funds Management Pvt Ltd/Fund Parent</t>
+  </si>
+  <si>
+    <t>INF0RQ622028</t>
+  </si>
+  <si>
+    <t>Cash &amp; Cash Equivalent</t>
+  </si>
+  <si>
+    <t>Net Receivables/Payables</t>
+  </si>
+  <si>
+    <t>GRAND TOTAL</t>
+  </si>
+  <si>
+    <t>Notes:</t>
+  </si>
+  <si>
+    <t>** Non Traded in accordance with SEBI Regulations.</t>
+  </si>
+  <si>
+    <t>As on  May 15, 2026, the aggregate investments by the schemes of DSP Mutual Fund in DSP Liquidity Fund is ₹ 885.78 Lakhs</t>
+  </si>
+  <si>
+    <t>Market value includes accrued interest</t>
+  </si>
+  <si>
+    <t>Net Assets does not include unit activity for the day of the Portfolio</t>
+  </si>
+  <si>
+    <t>Scheme Riskometer</t>
+  </si>
+  <si>
+    <t>Benchmark Riskometer: CRISIL Liquid Debt A-I Index</t>
+  </si>
+  <si>
+    <t>Portfolio Information</t>
+  </si>
+  <si>
+    <t>Scheme Name:</t>
+  </si>
+  <si>
+    <t>Description (if any)</t>
+  </si>
+  <si>
+    <t>Annualised Portfolio YTM*:</t>
+  </si>
+  <si>
+    <t>Macaulay Duration</t>
+  </si>
+  <si>
+    <t>Residual Maturity</t>
+  </si>
+  <si>
+    <t>As on (Date)</t>
+  </si>
+  <si>
+    <t>* In case of semi-annual YTM, it will be annualised</t>
+  </si>
+  <si>
+    <t xml:space="preserve">  </t>
+  </si>
+  <si>
+    <t>YD32Regular</t>
+  </si>
+  <si>
+    <t>YD32Direct</t>
+  </si>
+  <si>
+    <t>YD32</t>
+  </si>
+  <si>
+    <t>Sr No.</t>
+  </si>
+  <si>
+    <t>Particular</t>
+  </si>
+  <si>
+    <t>Regular</t>
+  </si>
+  <si>
+    <t>Direct</t>
+  </si>
+  <si>
+    <t>Portfolio Turn Over Ratio ^^</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> - For Purchase</t>
+  </si>
+  <si>
+    <t>N.A.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> - For Sale</t>
+  </si>
+  <si>
+    <t>Average Maturity (in years)@@</t>
+  </si>
+  <si>
+    <t>Modified Duration (in years)@@</t>
+  </si>
+  <si>
+    <t>Portfolio YTM (Annualised)@@</t>
+  </si>
+  <si>
+    <t>Total outstanding exposure to derivatives at the end of  May 15, 2026</t>
+  </si>
+  <si>
+    <t>- Value (In Rs. Lakh)</t>
+  </si>
+  <si>
+    <t>-</t>
+  </si>
+  <si>
+    <t>- in percentage term (%)</t>
+  </si>
+  <si>
+    <t>Total of securities below investment grade and default provided as on May 15, 2026 (Rs. lakh)</t>
+  </si>
+  <si>
+    <t>Total investment in foreign securities/ADR/GDR (Rs. lakh)</t>
+  </si>
+  <si>
+    <t>Total investment in illiquid shares/securities</t>
+  </si>
+  <si>
+    <t>- in percentage terms (%)</t>
+  </si>
+  <si>
+    <t>Net Asset Vaue (NAV) (Rs. per Unit)</t>
+  </si>
+  <si>
+    <t>- As on April 30, 2026</t>
+  </si>
+  <si>
+    <t>G</t>
+  </si>
+  <si>
+    <t>Growth</t>
+  </si>
+  <si>
+    <t>3918.7537</t>
+  </si>
+  <si>
+    <t>3966.7633</t>
+  </si>
+  <si>
+    <t>D</t>
+  </si>
+  <si>
+    <t>Payout/Reinvestment of Income Distribution cum Capital Withdrawal option (IDCW)</t>
+  </si>
+  <si>
+    <t>QD</t>
+  </si>
+  <si>
+    <t>Quarterly Payout/Reinvestment of Income Distribution cum Capital Withdrawal option (IDCW)</t>
+  </si>
+  <si>
+    <t>DD</t>
+  </si>
+  <si>
+    <t>Daily Reinvestment of Income Distribution cum Capital Withdrawal option (IDCW)</t>
+  </si>
+  <si>
+    <t>1001.4663</t>
+  </si>
+  <si>
+    <t>WD</t>
+  </si>
+  <si>
+    <t>Weekly Payout/Reinvestment of Income Distribution cum Capital Withdrawal option (IDCW)</t>
+  </si>
+  <si>
+    <t>1001.4509</t>
+  </si>
+  <si>
+    <t>MD</t>
+  </si>
+  <si>
+    <t>Monthly Payout/Reinvestment of Income Distribution cum Capital Withdrawal option (IDCW)</t>
+  </si>
+  <si>
+    <t>UD</t>
+  </si>
+  <si>
+    <t>UD3</t>
+  </si>
+  <si>
+    <t>UR</t>
+  </si>
+  <si>
+    <t>UR3</t>
+  </si>
+  <si>
+    <t>- As on May 15, 2026</t>
+  </si>
+  <si>
+    <t>3927.2766</t>
+  </si>
+  <si>
+    <t>3975.5377</t>
+  </si>
+  <si>
+    <t>1001.5970</t>
+  </si>
+  <si>
+    <t>1001.5998</t>
+  </si>
+  <si>
+    <t>Aggregate distributions during the portfolio period (Rs. per Unit)</t>
+  </si>
+  <si>
+    <t>*</t>
+  </si>
+  <si>
+    <t>Computed NAV</t>
+  </si>
+  <si>
+    <t>**</t>
+  </si>
+  <si>
+    <t>NAV as on Maturity date</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Not Applicable.</t>
+  </si>
+  <si>
+    <t>^^</t>
+  </si>
+  <si>
+    <t>Portfolio Turn Over Ratio is for Equity Schemes.</t>
+  </si>
+  <si>
+    <t>@@</t>
+  </si>
+  <si>
+    <t>Average Maturity, Modified Duration and Portfolio YTM (Annualised) is for Debt Schemes.</t>
+  </si>
+  <si>
+    <t>Pursuant to payment of IDCW, the NAV of the IDCW Option(s) of aforesaid Scheme of the Fund would fall to the extent of payout and statutory levy, if any. For complete distribution history of the Schemes, please visit www.dspim.com</t>
+  </si>
+</sst>
+</file>
+
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <numFmts count="3">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
+  <numFmts count="8">
     <numFmt numFmtId="164" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);"/>
     <numFmt numFmtId="165" formatCode="_(* #,##0_);_(* \(#,##0\);"/>
-    <numFmt numFmtId="166" formatCode="0.000%"/>
+    <numFmt numFmtId="166" formatCode="_(* #,##0.0000_);_(* \(#,##0.0000\);_(* &quot;-&quot;_);_(* @_)"/>
+    <numFmt numFmtId="167" formatCode="0.000"/>
+    <numFmt numFmtId="168" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;_);_(* @_)"/>
+    <numFmt numFmtId="169" formatCode="0.0000"/>
+    <numFmt numFmtId="170" formatCode="0.000000"/>
+    <numFmt numFmtId="171" formatCode="#,##0.000000"/>
   </numFmts>
-  <fonts count="23">
+  <fonts count="15" x14ac:knownFonts="1">
     <font>
+      <sz val="11"/>
+      <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
-      <color theme="1"/>
-      <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
+      <sz val="11"/>
+      <color theme="1"/>
       <name val="trebuchet MS"/>
       <family val="2"/>
-      <color theme="1"/>
-      <sz val="11"/>
     </font>
     <font>
+      <sz val="10"/>
+      <color theme="1"/>
       <name val="trebuchet MS"/>
       <family val="2"/>
-      <color theme="1"/>
-      <sz val="10"/>
     </font>
     <font>
+      <b/>
+      <sz val="14"/>
+      <color rgb="FFFFFFFF"/>
       <name val="trebuchet MS"/>
       <family val="2"/>
-      <b val="1"/>
-[...1 lines deleted...]
-      <sz val="14"/>
     </font>
     <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
       <name val="trebuchet MS"/>
       <family val="2"/>
-      <b val="1"/>
-[...1 lines deleted...]
-      <sz val="10"/>
     </font>
     <font>
+      <b/>
+      <sz val="10"/>
+      <color rgb="FFFFFFFF"/>
       <name val="trebuchet MS"/>
       <family val="2"/>
-      <b val="1"/>
-[...1 lines deleted...]
-      <sz val="10"/>
     </font>
     <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
       <name val="trebuchet MS"/>
       <family val="2"/>
-      <color rgb="FF000000"/>
-      <sz val="10"/>
     </font>
     <font>
+      <sz val="11"/>
+      <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
-      <color theme="1"/>
-      <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <name val="Calibri"/>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <b val="1"/>
-[...2 lines deleted...]
-      <scheme val="minor"/>
     </font>
     <font>
+      <sz val="9"/>
       <name val="Trebuchet MS"/>
       <family val="2"/>
-      <b val="1"/>
-[...1 lines deleted...]
-      <sz val="10"/>
     </font>
     <font>
+      <sz val="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="9"/>
       <name val="Trebuchet MS"/>
       <family val="2"/>
-      <color indexed="8"/>
-      <sz val="10"/>
     </font>
     <font>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <color rgb="FFFF0000"/>
       <name val="Trebuchet MS"/>
       <family val="2"/>
-      <sz val="10"/>
     </font>
     <font>
-      <name val="Calibri"/>
-[...6 lines deleted...]
-    <font>
+      <sz val="9"/>
+      <color theme="0"/>
       <name val="Trebuchet MS"/>
       <family val="2"/>
-      <b val="1"/>
-[...61 lines deleted...]
-      <sz val="11"/>
     </font>
   </fonts>
-  <fills count="6">
+  <fills count="4">
     <fill>
-      <patternFill/>
+      <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF000000"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFC0C0C0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
-    <fill>
-[...10 lines deleted...]
-    </fill>
   </fills>
-  <borders count="12">
+  <borders count="4">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
-      <bottom style="thin">
-[...7 lines deleted...]
-      <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
-    <border>
-[...75 lines deleted...]
-    </border>
   </borders>
-  <cellStyleXfs count="4">
+  <cellStyleXfs count="6">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
-    <xf numFmtId="9" fontId="7" fillId="0" borderId="0"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="9" fontId="12" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="12" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="101">
-[...15 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+  <cellXfs count="71">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="10" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="15" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="164" fontId="4" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="10" fontId="4" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="164" fontId="5" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="10" fontId="5" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="10" fontId="2" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="10" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="15" fontId="2" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="15" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="2" applyFont="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="2">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="2" applyFont="1"/>
+    <xf numFmtId="1" fontId="9" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="9" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="2" fontId="9" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="4" fontId="9" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="9" fillId="0" borderId="1" xfId="2" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="4" fontId="9" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="10" fontId="9" fillId="0" borderId="1" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="10" fontId="9" fillId="0" borderId="1" xfId="4" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="10" fontId="9" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="2" quotePrefix="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="2" quotePrefix="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="13" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="2" applyFont="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="167" fontId="9" fillId="0" borderId="1" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="170" fontId="9" fillId="0" borderId="1" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="171" fontId="9" fillId="0" borderId="0" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="2" quotePrefix="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="169" fontId="9" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="2"/>
+    <xf numFmtId="2" fontId="9" fillId="0" borderId="2" xfId="2" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="9" fillId="0" borderId="3" xfId="2" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="9" fillId="0" borderId="2" xfId="2" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="9" fillId="0" borderId="3" xfId="2" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="10" fontId="9" fillId="0" borderId="2" xfId="4" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="10" fontId="9" fillId="0" borderId="3" xfId="4" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="10" fontId="9" fillId="0" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="10" fontId="9" fillId="0" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="9" fillId="0" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="9" fillId="0" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-[...26 lines deleted...]
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="2">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-[...186 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
-  <cellStyles count="4">
+  <cellStyles count="6">
+    <cellStyle name="Comma 2" xfId="5" xr:uid="{E0BC6EAE-C985-4BE2-984E-5D0D932E24A1}"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
-    <cellStyle name="Percent" xfId="1" builtinId="5"/>
-[...1 lines deleted...]
-    <cellStyle name="Hyperlink" xfId="3" builtinId="8"/>
+    <cellStyle name="Normal 2" xfId="2" xr:uid="{C2D82BDD-A9E7-4455-A59D-3CF3CFDF2129}"/>
+    <cellStyle name="Normal 2 2" xfId="3" xr:uid="{6BE7A9A1-27B6-4925-851A-1E21161C8428}"/>
+    <cellStyle name="Normal 3 4 2 2 4" xfId="1" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
+    <cellStyle name="Percent 2" xfId="4" xr:uid="{883D1EB1-109F-4A78-A3EF-416B6A57F3C9}"/>
   </cellStyles>
+  <dxfs count="4">
+    <dxf>
+      <numFmt numFmtId="172" formatCode="#,##0.000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="173" formatCode="#,##0.0000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="4" formatCode="#,##0.00"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="174" formatCode="&quot;-&quot;"/>
+    </dxf>
+  </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
-  <colors>
-[...66 lines deleted...]
-  </colors>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
+      <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
+    </ext>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
+      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
+    </ext>
+  </extLst>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
-<file path=xl/drawings/_rels/drawing1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image1.png" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image2.png" Id="rId2" /></Relationships>
+<file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
-<wsDr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
-[...16 lines deleted...]
-        <cNvPicPr>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>2374900</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>31750</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="2" name="Picture 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000002000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
           <a:picLocks/>
-        </cNvPicPr>
-[...2 lines deleted...]
-        <a:blip r:embed="rId1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
-      </blipFill>
-      <spPr>
+      </xdr:blipFill>
+      <xdr:spPr>
         <a:xfrm>
-          <a:off x="457200" y="27514550"/>
+          <a:off x="457200" y="28200350"/>
           <a:ext cx="2374900" cy="1574800"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
-          <avLst/>
+          <a:avLst/>
         </a:prstGeom>
         <a:ln>
           <a:prstDash val="solid"/>
         </a:ln>
-      </spPr>
-[...19 lines deleted...]
-        <cNvPicPr>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>2374900</xdr:colOff>
+      <xdr:row>183</xdr:row>
+      <xdr:rowOff>31750</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="3" name="Picture 2">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000003000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
           <a:picLocks/>
-        </cNvPicPr>
-[...2 lines deleted...]
-        <a:blip r:embed="rId2"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
-      </blipFill>
-      <spPr>
+      </xdr:blipFill>
+      <xdr:spPr>
         <a:xfrm>
-          <a:off x="457200" y="29927550"/>
+          <a:off x="457200" y="30613350"/>
           <a:ext cx="2374900" cy="1574800"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
-          <avLst/>
+          <a:avLst/>
         </a:prstGeom>
         <a:ln>
           <a:prstDash val="solid"/>
         </a:ln>
-      </spPr>
-[...3 lines deleted...]
-</wsDr>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+</xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -1045,4618 +1632,4692 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId1" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-[...4 lines deleted...]
-  <dimension ref="A1:L189"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+  <dimension ref="A1:L193"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView tabSelected="1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr baseColWidth="8" defaultColWidth="8.7265625" defaultRowHeight="13.5"/>
+  <sheetFormatPr defaultRowHeight="13.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col width="6.54296875" bestFit="1" customWidth="1" style="2" min="1" max="1"/>
-[...11 lines deleted...]
-    <col width="8.7265625" customWidth="1" style="2" min="13" max="16384"/>
+    <col min="1" max="1" width="6.54296875" style="2" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="52.81640625" style="2" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="18.90625" style="2" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="14.1796875" style="2" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="11.453125" style="2" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="23.90625" style="2" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="14" style="2" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="12.6328125" style="2" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="14" style="2" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="7.54296875" style="2" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="30.1796875" style="2" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="7.6328125" style="2" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="8.7265625" style="2" customWidth="1"/>
+    <col min="14" max="16384" width="8.7265625" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" ht="19" customHeight="1" s="70">
-[...98 lines deleted...]
-      <c r="A9" s="2" t="n">
+    <row r="1" spans="1:12" ht="19" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A1" s="21"/>
+      <c r="B1" s="69" t="s">
+        <v>0</v>
+      </c>
+      <c r="C1" s="70"/>
+      <c r="D1" s="70"/>
+      <c r="E1" s="70"/>
+      <c r="F1" s="70"/>
+    </row>
+    <row r="2" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="B2" s="3" t="s">
         <v>1</v>
       </c>
-      <c r="B9" s="2" t="inlineStr">
-[...14 lines deleted...]
-      <c r="E9" s="12" t="n">
+    </row>
+    <row r="4" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A4" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B4" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C4" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D4" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E4" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F4" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G4" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H4" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I4" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="J4" s="4" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="6" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="B6" s="3" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="7" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="B7" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="8" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="B8" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="K8" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="L8" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="9" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A9" s="2">
+        <v>1</v>
+      </c>
+      <c r="B9" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="C9" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="D9" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="E9" s="11">
+        <v>750</v>
+      </c>
+      <c r="F9" s="5">
+        <v>8037.57</v>
+      </c>
+      <c r="G9" s="6">
+        <v>3.7000000000000002E-3</v>
+      </c>
+      <c r="H9" s="7">
+        <v>46213</v>
+      </c>
+      <c r="J9" s="5">
+        <v>7.2450999999999999</v>
+      </c>
+      <c r="K9" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L9" s="6">
+        <v>0.59819999999999995</v>
+      </c>
+    </row>
+    <row r="10" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A10" s="8"/>
+      <c r="B10" s="8" t="s">
+        <v>21</v>
+      </c>
+      <c r="C10" s="8"/>
+      <c r="D10" s="8"/>
+      <c r="E10" s="8"/>
+      <c r="F10" s="9">
+        <v>8037.57</v>
+      </c>
+      <c r="G10" s="10">
+        <v>3.7000000000000002E-3</v>
+      </c>
+      <c r="K10" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="L10" s="6">
+        <v>0.152</v>
+      </c>
+    </row>
+    <row r="11" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="K11" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="L11" s="6">
+        <v>0.1154</v>
+      </c>
+    </row>
+    <row r="12" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="B12" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="K12" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="L12" s="6">
+        <v>5.4399999999999997E-2</v>
+      </c>
+    </row>
+    <row r="13" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="B13" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="K13" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="L13" s="6">
+        <v>1.2500000000000001E-2</v>
+      </c>
+    </row>
+    <row r="14" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A14" s="2">
+        <v>2</v>
+      </c>
+      <c r="B14" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="C14" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="D14" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="E14" s="11">
+        <v>9500</v>
+      </c>
+      <c r="F14" s="5">
+        <v>47408.47</v>
+      </c>
+      <c r="G14" s="6">
+        <v>2.1600000000000001E-2</v>
+      </c>
+      <c r="H14" s="7">
+        <v>46170</v>
+      </c>
+      <c r="J14" s="5">
+        <v>5.8741000000000003</v>
+      </c>
+      <c r="K14" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="L14" s="6">
+        <v>3.7000000000000002E-3</v>
+      </c>
+    </row>
+    <row r="15" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A15" s="2">
+        <v>3</v>
+      </c>
+      <c r="B15" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="C15" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="D15" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="E15" s="11">
+        <v>7400</v>
+      </c>
+      <c r="F15" s="5">
+        <v>36835.160000000003</v>
+      </c>
+      <c r="G15" s="6">
+        <v>1.6799999999999999E-2</v>
+      </c>
+      <c r="H15" s="7">
+        <v>46185</v>
+      </c>
+      <c r="J15" s="5">
+        <v>6.0495000000000001</v>
+      </c>
+      <c r="K15" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="L15" s="6">
+        <v>2.3E-3</v>
+      </c>
+    </row>
+    <row r="16" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A16" s="2">
+        <v>4</v>
+      </c>
+      <c r="B16" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="C16" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="D16" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="E16" s="11">
+        <v>6500</v>
+      </c>
+      <c r="F16" s="5">
+        <v>32413.48</v>
+      </c>
+      <c r="G16" s="6">
+        <v>1.4800000000000001E-2</v>
+      </c>
+      <c r="H16" s="7">
+        <v>46174</v>
+      </c>
+      <c r="J16" s="5">
+        <v>6.0888999999999998</v>
+      </c>
+      <c r="K16" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="L16" s="6">
+        <v>6.1499999999999999E-2</v>
+      </c>
+    </row>
+    <row r="17" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A17" s="2">
+        <v>5</v>
+      </c>
+      <c r="B17" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="C17" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="D17" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="E17" s="11">
+        <v>6500</v>
+      </c>
+      <c r="F17" s="5">
+        <v>32355.21</v>
+      </c>
+      <c r="G17" s="6">
+        <v>1.4800000000000001E-2</v>
+      </c>
+      <c r="H17" s="7">
+        <v>46185</v>
+      </c>
+      <c r="J17" s="5">
+        <v>6.0495000000000001</v>
+      </c>
+    </row>
+    <row r="18" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A18" s="2">
+        <v>6</v>
+      </c>
+      <c r="B18" s="2" t="s">
+        <v>38</v>
+      </c>
+      <c r="C18" s="2" t="s">
+        <v>39</v>
+      </c>
+      <c r="D18" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="E18" s="11">
+        <v>6500</v>
+      </c>
+      <c r="F18" s="5">
+        <v>32075.55</v>
+      </c>
+      <c r="G18" s="6">
+        <v>1.46E-2</v>
+      </c>
+      <c r="H18" s="7">
+        <v>46227</v>
+      </c>
+      <c r="J18" s="5">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="19" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A19" s="2">
+        <v>7</v>
+      </c>
+      <c r="B19" s="2" t="s">
+        <v>38</v>
+      </c>
+      <c r="C19" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="D19" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="E19" s="11">
+        <v>5500</v>
+      </c>
+      <c r="F19" s="5">
+        <v>27385.599999999999</v>
+      </c>
+      <c r="G19" s="6">
+        <v>1.2500000000000001E-2</v>
+      </c>
+      <c r="H19" s="7">
+        <v>46183</v>
+      </c>
+      <c r="J19" s="5">
+        <v>6.0997000000000003</v>
+      </c>
+    </row>
+    <row r="20" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A20" s="2">
+        <v>8</v>
+      </c>
+      <c r="B20" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="C20" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="D20" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="E20" s="11">
+        <v>5500</v>
+      </c>
+      <c r="F20" s="5">
+        <v>27259.87</v>
+      </c>
+      <c r="G20" s="6">
+        <v>1.24E-2</v>
+      </c>
+      <c r="H20" s="7">
+        <v>46204</v>
+      </c>
+      <c r="J20" s="5">
+        <v>6.9901</v>
+      </c>
+    </row>
+    <row r="21" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A21" s="2">
+        <v>9</v>
+      </c>
+      <c r="B21" s="2" t="s">
+        <v>43</v>
+      </c>
+      <c r="C21" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="D21" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="E21" s="11">
+        <v>5000</v>
+      </c>
+      <c r="F21" s="5">
+        <v>24893.4</v>
+      </c>
+      <c r="G21" s="6">
+        <v>1.14E-2</v>
+      </c>
+      <c r="H21" s="7">
+        <v>46184</v>
+      </c>
+      <c r="J21" s="5">
+        <v>6.0122999999999998</v>
+      </c>
+    </row>
+    <row r="22" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A22" s="2">
+        <v>10</v>
+      </c>
+      <c r="B22" s="2" t="s">
+        <v>45</v>
+      </c>
+      <c r="C22" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="D22" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="E22" s="11">
+        <v>5000</v>
+      </c>
+      <c r="F22" s="5">
+        <v>24734.75</v>
+      </c>
+      <c r="G22" s="6">
+        <v>1.1299999999999999E-2</v>
+      </c>
+      <c r="H22" s="7">
+        <v>46213</v>
+      </c>
+      <c r="J22" s="5">
+        <v>7.117</v>
+      </c>
+    </row>
+    <row r="23" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A23" s="2">
+        <v>11</v>
+      </c>
+      <c r="B23" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="C23" s="2" t="s">
+        <v>48</v>
+      </c>
+      <c r="D23" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="E23" s="11">
+        <v>4000</v>
+      </c>
+      <c r="F23" s="5">
+        <v>19940.52</v>
+      </c>
+      <c r="G23" s="6">
+        <v>9.1000000000000004E-3</v>
+      </c>
+      <c r="H23" s="7">
+        <v>46176</v>
+      </c>
+      <c r="J23" s="5">
+        <v>6.0495999999999999</v>
+      </c>
+    </row>
+    <row r="24" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A24" s="2">
+        <v>12</v>
+      </c>
+      <c r="B24" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="C24" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="D24" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="E24" s="11">
+        <v>4000</v>
+      </c>
+      <c r="F24" s="5">
+        <v>19742.54</v>
+      </c>
+      <c r="G24" s="6">
+        <v>8.9999999999999993E-3</v>
+      </c>
+      <c r="H24" s="7">
+        <v>46226</v>
+      </c>
+      <c r="J24" s="5">
+        <v>6.9999000000000002</v>
+      </c>
+    </row>
+    <row r="25" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A25" s="2">
+        <v>13</v>
+      </c>
+      <c r="B25" s="2" t="s">
+        <v>38</v>
+      </c>
+      <c r="C25" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="D25" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="E25" s="11">
+        <v>4000</v>
+      </c>
+      <c r="F25" s="5">
+        <v>19687.080000000002</v>
+      </c>
+      <c r="G25" s="6">
+        <v>8.9999999999999993E-3</v>
+      </c>
+      <c r="H25" s="7">
+        <v>46241</v>
+      </c>
+      <c r="J25" s="5">
+        <v>6.9897999999999998</v>
+      </c>
+    </row>
+    <row r="26" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A26" s="2">
+        <v>14</v>
+      </c>
+      <c r="B26" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="C26" s="2" t="s">
+        <v>51</v>
+      </c>
+      <c r="D26" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="E26" s="11">
+        <v>4000</v>
+      </c>
+      <c r="F26" s="5">
+        <v>19669.7</v>
+      </c>
+      <c r="G26" s="6">
+        <v>8.9999999999999993E-3</v>
+      </c>
+      <c r="H26" s="7">
+        <v>46246</v>
+      </c>
+      <c r="J26" s="5">
+        <v>6.9649999999999999</v>
+      </c>
+    </row>
+    <row r="27" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A27" s="2">
+        <v>15</v>
+      </c>
+      <c r="B27" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="C27" s="2" t="s">
+        <v>52</v>
+      </c>
+      <c r="D27" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="E27" s="11">
+        <v>4000</v>
+      </c>
+      <c r="F27" s="5">
+        <v>19669.7</v>
+      </c>
+      <c r="G27" s="6">
+        <v>8.9999999999999993E-3</v>
+      </c>
+      <c r="H27" s="7">
+        <v>46246</v>
+      </c>
+      <c r="J27" s="5">
+        <v>6.9649999999999999</v>
+      </c>
+    </row>
+    <row r="28" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A28" s="2">
+        <v>16</v>
+      </c>
+      <c r="B28" s="2" t="s">
+        <v>53</v>
+      </c>
+      <c r="C28" s="2" t="s">
+        <v>54</v>
+      </c>
+      <c r="D28" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="E28" s="11">
+        <v>3500</v>
+      </c>
+      <c r="F28" s="5">
+        <v>17491.32</v>
+      </c>
+      <c r="G28" s="6">
+        <v>8.0000000000000002E-3</v>
+      </c>
+      <c r="H28" s="7">
+        <v>46161</v>
+      </c>
+      <c r="J28" s="5">
+        <v>6.0438000000000001</v>
+      </c>
+    </row>
+    <row r="29" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A29" s="2">
+        <v>17</v>
+      </c>
+      <c r="B29" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="C29" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="D29" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="E29" s="11">
+        <v>3500</v>
+      </c>
+      <c r="F29" s="5">
+        <v>17232.13</v>
+      </c>
+      <c r="G29" s="6">
+        <v>7.9000000000000008E-3</v>
+      </c>
+      <c r="H29" s="7">
+        <v>46239</v>
+      </c>
+      <c r="J29" s="5">
+        <v>7.0050999999999997</v>
+      </c>
+    </row>
+    <row r="30" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A30" s="2">
+        <v>18</v>
+      </c>
+      <c r="B30" s="2" t="s">
+        <v>56</v>
+      </c>
+      <c r="C30" s="2" t="s">
+        <v>57</v>
+      </c>
+      <c r="D30" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="E30" s="11">
+        <v>3500</v>
+      </c>
+      <c r="F30" s="5">
+        <v>17203.03</v>
+      </c>
+      <c r="G30" s="6">
+        <v>7.7999999999999996E-3</v>
+      </c>
+      <c r="H30" s="7">
+        <v>46245</v>
+      </c>
+      <c r="J30" s="5">
+        <v>7.2424999999999997</v>
+      </c>
+    </row>
+    <row r="31" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A31" s="2">
+        <v>19</v>
+      </c>
+      <c r="B31" s="2" t="s">
+        <v>53</v>
+      </c>
+      <c r="C31" s="2" t="s">
+        <v>58</v>
+      </c>
+      <c r="D31" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="E31" s="11">
+        <v>3000</v>
+      </c>
+      <c r="F31" s="5">
+        <v>14987.61</v>
+      </c>
+      <c r="G31" s="6">
+        <v>6.7999999999999996E-3</v>
+      </c>
+      <c r="H31" s="7">
+        <v>46163</v>
+      </c>
+      <c r="J31" s="5">
+        <v>6.0384000000000002</v>
+      </c>
+    </row>
+    <row r="32" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A32" s="2">
+        <v>20</v>
+      </c>
+      <c r="B32" s="2" t="s">
+        <v>45</v>
+      </c>
+      <c r="C32" s="2" t="s">
+        <v>59</v>
+      </c>
+      <c r="D32" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="E32" s="11">
+        <v>3000</v>
+      </c>
+      <c r="F32" s="5">
+        <v>14941.3</v>
+      </c>
+      <c r="G32" s="6">
+        <v>6.7999999999999996E-3</v>
+      </c>
+      <c r="H32" s="7">
+        <v>46181</v>
+      </c>
+      <c r="J32" s="5">
+        <v>6.2350000000000003</v>
+      </c>
+    </row>
+    <row r="33" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A33" s="2">
+        <v>21</v>
+      </c>
+      <c r="B33" s="2" t="s">
+        <v>60</v>
+      </c>
+      <c r="C33" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="D33" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="E33" s="11">
+        <v>3000</v>
+      </c>
+      <c r="F33" s="5">
+        <v>14925.78</v>
+      </c>
+      <c r="G33" s="6">
+        <v>6.7999999999999996E-3</v>
+      </c>
+      <c r="H33" s="7">
+        <v>46188</v>
+      </c>
+      <c r="J33" s="5">
+        <v>6.05</v>
+      </c>
+    </row>
+    <row r="34" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A34" s="2">
+        <v>22</v>
+      </c>
+      <c r="B34" s="2" t="s">
+        <v>62</v>
+      </c>
+      <c r="C34" s="2" t="s">
+        <v>63</v>
+      </c>
+      <c r="D34" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="E34" s="11">
+        <v>2500</v>
+      </c>
+      <c r="F34" s="5">
+        <v>12444.04</v>
+      </c>
+      <c r="G34" s="6">
+        <v>5.7000000000000002E-3</v>
+      </c>
+      <c r="H34" s="7">
+        <v>46185</v>
+      </c>
+      <c r="J34" s="5">
+        <v>6.0800999999999998</v>
+      </c>
+    </row>
+    <row r="35" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A35" s="2">
+        <v>23</v>
+      </c>
+      <c r="B35" s="2" t="s">
+        <v>62</v>
+      </c>
+      <c r="C35" s="2" t="s">
+        <v>64</v>
+      </c>
+      <c r="D35" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="E35" s="11">
+        <v>2500</v>
+      </c>
+      <c r="F35" s="5">
+        <v>12297.11</v>
+      </c>
+      <c r="G35" s="6">
+        <v>5.5999999999999999E-3</v>
+      </c>
+      <c r="H35" s="7">
+        <v>46244</v>
+      </c>
+      <c r="J35" s="5">
+        <v>7.0023999999999997</v>
+      </c>
+    </row>
+    <row r="36" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A36" s="2">
+        <v>24</v>
+      </c>
+      <c r="B36" s="2" t="s">
+        <v>65</v>
+      </c>
+      <c r="C36" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="D36" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="E36" s="11">
+        <v>2000</v>
+      </c>
+      <c r="F36" s="5">
+        <v>9959.27</v>
+      </c>
+      <c r="G36" s="6">
+        <v>4.4999999999999997E-3</v>
+      </c>
+      <c r="H36" s="7">
+        <v>46182</v>
+      </c>
+      <c r="J36" s="5">
+        <v>6.2196999999999996</v>
+      </c>
+    </row>
+    <row r="37" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A37" s="2">
+        <v>25</v>
+      </c>
+      <c r="B37" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="C37" s="2" t="s">
+        <v>67</v>
+      </c>
+      <c r="D37" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="E37" s="11">
+        <v>2000</v>
+      </c>
+      <c r="F37" s="5">
+        <v>9955.08</v>
+      </c>
+      <c r="G37" s="6">
+        <v>4.4999999999999997E-3</v>
+      </c>
+      <c r="H37" s="7">
+        <v>46185</v>
+      </c>
+      <c r="J37" s="5">
+        <v>6.0998999999999999</v>
+      </c>
+    </row>
+    <row r="38" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A38" s="2">
+        <v>26</v>
+      </c>
+      <c r="B38" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="C38" s="2" t="s">
+        <v>68</v>
+      </c>
+      <c r="D38" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="E38" s="11">
+        <v>2000</v>
+      </c>
+      <c r="F38" s="5">
+        <v>9872.18</v>
+      </c>
+      <c r="G38" s="6">
+        <v>4.4999999999999997E-3</v>
+      </c>
+      <c r="H38" s="7">
+        <v>46226</v>
+      </c>
+      <c r="J38" s="5">
+        <v>6.9497999999999998</v>
+      </c>
+    </row>
+    <row r="39" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A39" s="2">
+        <v>27</v>
+      </c>
+      <c r="B39" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="C39" s="2" t="s">
+        <v>69</v>
+      </c>
+      <c r="D39" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="E39" s="11">
+        <v>2000</v>
+      </c>
+      <c r="F39" s="5">
+        <v>9837.6299999999992</v>
+      </c>
+      <c r="G39" s="6">
+        <v>4.4999999999999997E-3</v>
+      </c>
+      <c r="H39" s="7">
+        <v>46244</v>
+      </c>
+      <c r="J39" s="5">
+        <v>7.0049999999999999</v>
+      </c>
+    </row>
+    <row r="40" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A40" s="2">
+        <v>28</v>
+      </c>
+      <c r="B40" s="2" t="s">
+        <v>62</v>
+      </c>
+      <c r="C40" s="2" t="s">
+        <v>70</v>
+      </c>
+      <c r="D40" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="E40" s="11">
+        <v>2000</v>
+      </c>
+      <c r="F40" s="5">
+        <v>9835.83</v>
+      </c>
+      <c r="G40" s="6">
+        <v>4.4999999999999997E-3</v>
+      </c>
+      <c r="H40" s="7">
+        <v>46245</v>
+      </c>
+      <c r="J40" s="5">
+        <v>7.0026000000000002</v>
+      </c>
+    </row>
+    <row r="41" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A41" s="2">
+        <v>29</v>
+      </c>
+      <c r="B41" s="2" t="s">
+        <v>71</v>
+      </c>
+      <c r="C41" s="2" t="s">
+        <v>72</v>
+      </c>
+      <c r="D41" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="E41" s="11">
+        <v>1500</v>
+      </c>
+      <c r="F41" s="5">
+        <v>7487.69</v>
+      </c>
+      <c r="G41" s="6">
+        <v>3.3999999999999998E-3</v>
+      </c>
+      <c r="H41" s="7">
+        <v>46168</v>
+      </c>
+      <c r="J41" s="5">
+        <v>5.9995000000000003</v>
+      </c>
+    </row>
+    <row r="42" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A42" s="2">
+        <v>30</v>
+      </c>
+      <c r="B42" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="C42" s="2" t="s">
+        <v>73</v>
+      </c>
+      <c r="D42" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="E42" s="11">
+        <v>1500</v>
+      </c>
+      <c r="F42" s="5">
+        <v>7462.74</v>
+      </c>
+      <c r="G42" s="6">
+        <v>3.3999999999999998E-3</v>
+      </c>
+      <c r="H42" s="7">
+        <v>46188</v>
+      </c>
+      <c r="J42" s="5">
+        <v>6.0751999999999997</v>
+      </c>
+    </row>
+    <row r="43" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A43" s="2">
+        <v>31</v>
+      </c>
+      <c r="B43" s="2" t="s">
+        <v>74</v>
+      </c>
+      <c r="C43" s="2" t="s">
+        <v>75</v>
+      </c>
+      <c r="D43" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="E43" s="11">
         <v>1000</v>
       </c>
-      <c r="F9" s="6" t="n">
-[...21 lines deleted...]
-      <c r="A10" s="2" t="n">
+      <c r="F43" s="5">
+        <v>4992.6400000000003</v>
+      </c>
+      <c r="G43" s="6">
+        <v>2.3E-3</v>
+      </c>
+      <c r="H43" s="7">
+        <v>46167</v>
+      </c>
+      <c r="J43" s="5">
+        <v>5.9847000000000001</v>
+      </c>
+    </row>
+    <row r="44" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A44" s="2">
+        <v>32</v>
+      </c>
+      <c r="B44" s="2" t="s">
+        <v>38</v>
+      </c>
+      <c r="C44" s="2" t="s">
+        <v>76</v>
+      </c>
+      <c r="D44" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="E44" s="11">
+        <v>1000</v>
+      </c>
+      <c r="F44" s="5">
+        <v>4984.18</v>
+      </c>
+      <c r="G44" s="6">
+        <v>2.3E-3</v>
+      </c>
+      <c r="H44" s="7">
+        <v>46177</v>
+      </c>
+      <c r="J44" s="5">
+        <v>6.0984999999999996</v>
+      </c>
+    </row>
+    <row r="45" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A45" s="2">
+        <v>33</v>
+      </c>
+      <c r="B45" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="C45" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="D45" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="E45" s="11">
+        <v>1000</v>
+      </c>
+      <c r="F45" s="5">
+        <v>4983.4799999999996</v>
+      </c>
+      <c r="G45" s="6">
+        <v>2.3E-3</v>
+      </c>
+      <c r="H45" s="7">
+        <v>46178</v>
+      </c>
+      <c r="J45" s="5">
+        <v>6.0498000000000003</v>
+      </c>
+    </row>
+    <row r="46" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A46" s="2">
+        <v>34</v>
+      </c>
+      <c r="B46" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="C46" s="2" t="s">
+        <v>78</v>
+      </c>
+      <c r="D46" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="E46" s="11">
+        <v>1000</v>
+      </c>
+      <c r="F46" s="5">
+        <v>4979.3599999999997</v>
+      </c>
+      <c r="G46" s="6">
+        <v>2.3E-3</v>
+      </c>
+      <c r="H46" s="7">
+        <v>46183</v>
+      </c>
+      <c r="J46" s="5">
+        <v>6.0503999999999998</v>
+      </c>
+    </row>
+    <row r="47" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A47" s="2">
+        <v>35</v>
+      </c>
+      <c r="B47" s="2" t="s">
+        <v>79</v>
+      </c>
+      <c r="C47" s="2" t="s">
+        <v>80</v>
+      </c>
+      <c r="D47" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="E47" s="11">
+        <v>500</v>
+      </c>
+      <c r="F47" s="5">
+        <v>2497.48</v>
+      </c>
+      <c r="G47" s="6">
+        <v>1.1000000000000001E-3</v>
+      </c>
+      <c r="H47" s="7">
+        <v>46164</v>
+      </c>
+      <c r="J47" s="5">
+        <v>6.1504000000000003</v>
+      </c>
+    </row>
+    <row r="48" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A48" s="2">
+        <v>36</v>
+      </c>
+      <c r="B48" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="C48" s="2" t="s">
+        <v>81</v>
+      </c>
+      <c r="D48" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="E48" s="11">
+        <v>500</v>
+      </c>
+      <c r="F48" s="5">
+        <v>2494.67</v>
+      </c>
+      <c r="G48" s="6">
+        <v>1.1000000000000001E-3</v>
+      </c>
+      <c r="H48" s="7">
+        <v>46171</v>
+      </c>
+      <c r="J48" s="5">
+        <v>5.9988000000000001</v>
+      </c>
+    </row>
+    <row r="49" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A49" s="2">
+        <v>37</v>
+      </c>
+      <c r="B49" s="2" t="s">
+        <v>38</v>
+      </c>
+      <c r="C49" s="2" t="s">
+        <v>82</v>
+      </c>
+      <c r="D49" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="E49" s="11">
+        <v>500</v>
+      </c>
+      <c r="F49" s="5">
+        <v>2488.77</v>
+      </c>
+      <c r="G49" s="6">
+        <v>1.1000000000000001E-3</v>
+      </c>
+      <c r="H49" s="7">
+        <v>46185</v>
+      </c>
+      <c r="J49" s="5">
+        <v>6.0998999999999999</v>
+      </c>
+    </row>
+    <row r="50" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A50" s="2">
+        <v>38</v>
+      </c>
+      <c r="B50" s="2" t="s">
+        <v>62</v>
+      </c>
+      <c r="C50" s="2" t="s">
+        <v>83</v>
+      </c>
+      <c r="D50" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="E50" s="11">
+        <v>400</v>
+      </c>
+      <c r="F50" s="5">
+        <v>1991.37</v>
+      </c>
+      <c r="G50" s="6">
+        <v>8.9999999999999998E-4</v>
+      </c>
+      <c r="H50" s="7">
+        <v>46184</v>
+      </c>
+      <c r="J50" s="5">
+        <v>6.0846</v>
+      </c>
+    </row>
+    <row r="51" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A51" s="8"/>
+      <c r="B51" s="8" t="s">
+        <v>21</v>
+      </c>
+      <c r="C51" s="8"/>
+      <c r="D51" s="8"/>
+      <c r="E51" s="8"/>
+      <c r="F51" s="9">
+        <v>599415.72</v>
+      </c>
+      <c r="G51" s="10">
+        <v>0.27339999999999998</v>
+      </c>
+    </row>
+    <row r="53" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="B53" s="3" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="54" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="B54" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="55" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A55" s="2">
+        <v>39</v>
+      </c>
+      <c r="B55" s="2" t="s">
+        <v>85</v>
+      </c>
+      <c r="C55" s="2" t="s">
+        <v>86</v>
+      </c>
+      <c r="D55" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="E55" s="11">
+        <v>10000</v>
+      </c>
+      <c r="F55" s="5">
+        <v>49828.7</v>
+      </c>
+      <c r="G55" s="6">
+        <v>2.2700000000000001E-2</v>
+      </c>
+      <c r="H55" s="7">
+        <v>46178</v>
+      </c>
+      <c r="J55" s="5">
+        <v>6.2748999999999997</v>
+      </c>
+    </row>
+    <row r="56" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A56" s="2">
+        <v>40</v>
+      </c>
+      <c r="B56" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="C56" s="2" t="s">
+        <v>88</v>
+      </c>
+      <c r="D56" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="E56" s="11">
+        <v>8000</v>
+      </c>
+      <c r="F56" s="5">
+        <v>39650.480000000003</v>
+      </c>
+      <c r="G56" s="6">
+        <v>1.8100000000000002E-2</v>
+      </c>
+      <c r="H56" s="7">
+        <v>46204</v>
+      </c>
+      <c r="J56" s="5">
+        <v>6.9949000000000003</v>
+      </c>
+    </row>
+    <row r="57" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A57" s="2">
+        <v>41</v>
+      </c>
+      <c r="B57" s="2" t="s">
+        <v>89</v>
+      </c>
+      <c r="C57" s="2" t="s">
+        <v>90</v>
+      </c>
+      <c r="D57" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="E57" s="11">
+        <v>8000</v>
+      </c>
+      <c r="F57" s="5">
+        <v>39554.559999999998</v>
+      </c>
+      <c r="G57" s="6">
+        <v>1.7999999999999999E-2</v>
+      </c>
+      <c r="H57" s="7">
+        <v>46212</v>
+      </c>
+      <c r="J57" s="5">
+        <v>7.6121999999999996</v>
+      </c>
+    </row>
+    <row r="58" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A58" s="2">
+        <v>42</v>
+      </c>
+      <c r="B58" s="2" t="s">
+        <v>91</v>
+      </c>
+      <c r="C58" s="2" t="s">
+        <v>92</v>
+      </c>
+      <c r="D58" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="E58" s="11">
+        <v>7000</v>
+      </c>
+      <c r="F58" s="5">
+        <v>34778.03</v>
+      </c>
+      <c r="G58" s="6">
+        <v>1.5900000000000001E-2</v>
+      </c>
+      <c r="H58" s="7">
+        <v>46195</v>
+      </c>
+      <c r="J58" s="5">
+        <v>6.2967000000000004</v>
+      </c>
+    </row>
+    <row r="59" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A59" s="2">
+        <v>43</v>
+      </c>
+      <c r="B59" s="2" t="s">
+        <v>91</v>
+      </c>
+      <c r="C59" s="2" t="s">
+        <v>93</v>
+      </c>
+      <c r="D59" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="E59" s="11">
+        <v>6000</v>
+      </c>
+      <c r="F59" s="5">
+        <v>29883.33</v>
+      </c>
+      <c r="G59" s="6">
+        <v>1.3599999999999999E-2</v>
+      </c>
+      <c r="H59" s="7">
+        <v>46181</v>
+      </c>
+      <c r="J59" s="5">
+        <v>6.1966000000000001</v>
+      </c>
+    </row>
+    <row r="60" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A60" s="2">
+        <v>44</v>
+      </c>
+      <c r="B60" s="2" t="s">
+        <v>94</v>
+      </c>
+      <c r="C60" s="2" t="s">
+        <v>95</v>
+      </c>
+      <c r="D60" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="E60" s="11">
+        <v>6000</v>
+      </c>
+      <c r="F60" s="5">
+        <v>29806.83</v>
+      </c>
+      <c r="G60" s="6">
+        <v>1.3599999999999999E-2</v>
+      </c>
+      <c r="H60" s="7">
+        <v>46196</v>
+      </c>
+      <c r="J60" s="5">
+        <v>6.2248999999999999</v>
+      </c>
+    </row>
+    <row r="61" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A61" s="2">
+        <v>45</v>
+      </c>
+      <c r="B61" s="2" t="s">
+        <v>96</v>
+      </c>
+      <c r="C61" s="2" t="s">
+        <v>97</v>
+      </c>
+      <c r="D61" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="E61" s="11">
+        <v>5500</v>
+      </c>
+      <c r="F61" s="5">
+        <v>27393.55</v>
+      </c>
+      <c r="G61" s="6">
+        <v>1.2500000000000001E-2</v>
+      </c>
+      <c r="H61" s="7">
+        <v>46181</v>
+      </c>
+      <c r="J61" s="5">
+        <v>6.1677999999999997</v>
+      </c>
+    </row>
+    <row r="62" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A62" s="2">
+        <v>46</v>
+      </c>
+      <c r="B62" s="2" t="s">
+        <v>98</v>
+      </c>
+      <c r="C62" s="2" t="s">
+        <v>99</v>
+      </c>
+      <c r="D62" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="E62" s="11">
+        <v>5000</v>
+      </c>
+      <c r="F62" s="5">
+        <v>24898.58</v>
+      </c>
+      <c r="G62" s="6">
+        <v>1.14E-2</v>
+      </c>
+      <c r="H62" s="7">
+        <v>46181</v>
+      </c>
+      <c r="J62" s="5">
+        <v>6.4645000000000001</v>
+      </c>
+    </row>
+    <row r="63" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A63" s="2">
+        <v>47</v>
+      </c>
+      <c r="B63" s="2" t="s">
+        <v>100</v>
+      </c>
+      <c r="C63" s="2" t="s">
+        <v>101</v>
+      </c>
+      <c r="D63" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="E63" s="11">
+        <v>5000</v>
+      </c>
+      <c r="F63" s="5">
+        <v>24895.52</v>
+      </c>
+      <c r="G63" s="6">
+        <v>1.14E-2</v>
+      </c>
+      <c r="H63" s="7">
+        <v>46178</v>
+      </c>
+      <c r="J63" s="5">
+        <v>7.6596000000000002</v>
+      </c>
+    </row>
+    <row r="64" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A64" s="2">
+        <v>48</v>
+      </c>
+      <c r="B64" s="2" t="s">
+        <v>91</v>
+      </c>
+      <c r="C64" s="2" t="s">
+        <v>102</v>
+      </c>
+      <c r="D64" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="E64" s="11">
+        <v>5000</v>
+      </c>
+      <c r="F64" s="5">
+        <v>24871.279999999999</v>
+      </c>
+      <c r="G64" s="6">
+        <v>1.1299999999999999E-2</v>
+      </c>
+      <c r="H64" s="7">
+        <v>46188</v>
+      </c>
+      <c r="J64" s="5">
+        <v>6.2969999999999997</v>
+      </c>
+    </row>
+    <row r="65" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A65" s="2">
+        <v>49</v>
+      </c>
+      <c r="B65" s="2" t="s">
+        <v>103</v>
+      </c>
+      <c r="C65" s="2" t="s">
+        <v>104</v>
+      </c>
+      <c r="D65" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="E65" s="11">
+        <v>5000</v>
+      </c>
+      <c r="F65" s="5">
+        <v>24738.7</v>
+      </c>
+      <c r="G65" s="6">
+        <v>1.1299999999999999E-2</v>
+      </c>
+      <c r="H65" s="7">
+        <v>46212</v>
+      </c>
+      <c r="J65" s="5">
+        <v>7.1397000000000004</v>
+      </c>
+    </row>
+    <row r="66" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A66" s="2">
+        <v>50</v>
+      </c>
+      <c r="B66" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="C66" s="2" t="s">
+        <v>106</v>
+      </c>
+      <c r="D66" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="E66" s="11">
+        <v>4000</v>
+      </c>
+      <c r="F66" s="5">
+        <v>19986.66</v>
+      </c>
+      <c r="G66" s="6">
+        <v>9.1000000000000004E-3</v>
+      </c>
+      <c r="H66" s="7">
+        <v>46162</v>
+      </c>
+      <c r="J66" s="5">
+        <v>6.0903999999999998</v>
+      </c>
+    </row>
+    <row r="67" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A67" s="2">
+        <v>51</v>
+      </c>
+      <c r="B67" s="2" t="s">
+        <v>107</v>
+      </c>
+      <c r="C67" s="2" t="s">
+        <v>108</v>
+      </c>
+      <c r="D67" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="E67" s="11">
+        <v>4000</v>
+      </c>
+      <c r="F67" s="5">
+        <v>19965.16</v>
+      </c>
+      <c r="G67" s="6">
+        <v>9.1000000000000004E-3</v>
+      </c>
+      <c r="H67" s="7">
+        <v>46168</v>
+      </c>
+      <c r="J67" s="5">
+        <v>6.3693999999999997</v>
+      </c>
+    </row>
+    <row r="68" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A68" s="2">
+        <v>52</v>
+      </c>
+      <c r="B68" s="2" t="s">
+        <v>109</v>
+      </c>
+      <c r="C68" s="2" t="s">
+        <v>110</v>
+      </c>
+      <c r="D68" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="E68" s="11">
+        <v>4000</v>
+      </c>
+      <c r="F68" s="5">
+        <v>19929.48</v>
+      </c>
+      <c r="G68" s="6">
+        <v>9.1000000000000004E-3</v>
+      </c>
+      <c r="H68" s="7">
+        <v>46176</v>
+      </c>
+      <c r="J68" s="5">
+        <v>7.1752000000000002</v>
+      </c>
+    </row>
+    <row r="69" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A69" s="2">
+        <v>53</v>
+      </c>
+      <c r="B69" s="2" t="s">
+        <v>89</v>
+      </c>
+      <c r="C69" s="2" t="s">
+        <v>111</v>
+      </c>
+      <c r="D69" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="E69" s="11">
+        <v>4000</v>
+      </c>
+      <c r="F69" s="5">
+        <v>19926.88</v>
+      </c>
+      <c r="G69" s="6">
+        <v>9.1000000000000004E-3</v>
+      </c>
+      <c r="H69" s="7">
+        <v>46177</v>
+      </c>
+      <c r="J69" s="5">
+        <v>7.0491000000000001</v>
+      </c>
+    </row>
+    <row r="70" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A70" s="2">
+        <v>54</v>
+      </c>
+      <c r="B70" s="2" t="s">
+        <v>109</v>
+      </c>
+      <c r="C70" s="2" t="s">
+        <v>112</v>
+      </c>
+      <c r="D70" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="E70" s="11">
+        <v>4000</v>
+      </c>
+      <c r="F70" s="5">
+        <v>19925.580000000002</v>
+      </c>
+      <c r="G70" s="6">
+        <v>9.1000000000000004E-3</v>
+      </c>
+      <c r="H70" s="7">
+        <v>46177</v>
+      </c>
+      <c r="J70" s="5">
+        <v>7.1749000000000001</v>
+      </c>
+    </row>
+    <row r="71" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A71" s="2">
+        <v>55</v>
+      </c>
+      <c r="B71" s="2" t="s">
+        <v>113</v>
+      </c>
+      <c r="C71" s="2" t="s">
+        <v>114</v>
+      </c>
+      <c r="D71" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="E71" s="11">
+        <v>4000</v>
+      </c>
+      <c r="F71" s="5">
+        <v>19907.900000000001</v>
+      </c>
+      <c r="G71" s="6">
+        <v>9.1000000000000004E-3</v>
+      </c>
+      <c r="H71" s="7">
+        <v>46181</v>
+      </c>
+      <c r="J71" s="5">
+        <v>7.3425000000000002</v>
+      </c>
+    </row>
+    <row r="72" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A72" s="2">
+        <v>56</v>
+      </c>
+      <c r="B72" s="2" t="s">
+        <v>109</v>
+      </c>
+      <c r="C72" s="2" t="s">
+        <v>115</v>
+      </c>
+      <c r="D72" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="E72" s="11">
+        <v>4000</v>
+      </c>
+      <c r="F72" s="5">
+        <v>19905.12</v>
+      </c>
+      <c r="G72" s="6">
+        <v>9.1000000000000004E-3</v>
+      </c>
+      <c r="H72" s="7">
+        <v>46182</v>
+      </c>
+      <c r="J72" s="5">
+        <v>7.25</v>
+      </c>
+    </row>
+    <row r="73" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A73" s="2">
+        <v>57</v>
+      </c>
+      <c r="B73" s="2" t="s">
+        <v>116</v>
+      </c>
+      <c r="C73" s="2" t="s">
+        <v>117</v>
+      </c>
+      <c r="D73" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="E73" s="11">
+        <v>4000</v>
+      </c>
+      <c r="F73" s="5">
+        <v>19885.900000000001</v>
+      </c>
+      <c r="G73" s="6">
+        <v>9.1000000000000004E-3</v>
+      </c>
+      <c r="H73" s="7">
+        <v>46192</v>
+      </c>
+      <c r="J73" s="5">
+        <v>6.1601999999999997</v>
+      </c>
+    </row>
+    <row r="74" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A74" s="2">
+        <v>58</v>
+      </c>
+      <c r="B74" s="2" t="s">
+        <v>109</v>
+      </c>
+      <c r="C74" s="2" t="s">
+        <v>118</v>
+      </c>
+      <c r="D74" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="E74" s="11">
+        <v>4000</v>
+      </c>
+      <c r="F74" s="5">
+        <v>19878.86</v>
+      </c>
+      <c r="G74" s="6">
+        <v>9.1000000000000004E-3</v>
+      </c>
+      <c r="H74" s="7">
+        <v>46189</v>
+      </c>
+      <c r="J74" s="5">
+        <v>7.1750999999999996</v>
+      </c>
+    </row>
+    <row r="75" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A75" s="2">
+        <v>59</v>
+      </c>
+      <c r="B75" s="2" t="s">
+        <v>89</v>
+      </c>
+      <c r="C75" s="2" t="s">
+        <v>119</v>
+      </c>
+      <c r="D75" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="E75" s="11">
+        <v>4000</v>
+      </c>
+      <c r="F75" s="5">
+        <v>19877.14</v>
+      </c>
+      <c r="G75" s="6">
+        <v>9.1000000000000004E-3</v>
+      </c>
+      <c r="H75" s="7">
+        <v>46190</v>
+      </c>
+      <c r="J75" s="5">
+        <v>7.0502000000000002</v>
+      </c>
+    </row>
+    <row r="76" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A76" s="2">
+        <v>60</v>
+      </c>
+      <c r="B76" s="2" t="s">
+        <v>120</v>
+      </c>
+      <c r="C76" s="2" t="s">
+        <v>121</v>
+      </c>
+      <c r="D76" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="E76" s="11">
+        <v>4000</v>
+      </c>
+      <c r="F76" s="5">
+        <v>19864.5</v>
+      </c>
+      <c r="G76" s="6">
+        <v>9.1000000000000004E-3</v>
+      </c>
+      <c r="H76" s="7">
+        <v>46198</v>
+      </c>
+      <c r="J76" s="5">
+        <v>6.2248000000000001</v>
+      </c>
+    </row>
+    <row r="77" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A77" s="2">
+        <v>61</v>
+      </c>
+      <c r="B77" s="2" t="s">
+        <v>122</v>
+      </c>
+      <c r="C77" s="2" t="s">
+        <v>123</v>
+      </c>
+      <c r="D77" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="E77" s="11">
+        <v>4000</v>
+      </c>
+      <c r="F77" s="5">
+        <v>19851.86</v>
+      </c>
+      <c r="G77" s="6">
+        <v>9.1000000000000004E-3</v>
+      </c>
+      <c r="H77" s="7">
+        <v>46202</v>
+      </c>
+      <c r="J77" s="5">
+        <v>6.1902999999999997</v>
+      </c>
+    </row>
+    <row r="78" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A78" s="2">
+        <v>62</v>
+      </c>
+      <c r="B78" s="2" t="s">
+        <v>124</v>
+      </c>
+      <c r="C78" s="2" t="s">
+        <v>125</v>
+      </c>
+      <c r="D78" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="E78" s="11">
+        <v>4000</v>
+      </c>
+      <c r="F78" s="5">
+        <v>19850.46</v>
+      </c>
+      <c r="G78" s="6">
+        <v>9.1000000000000004E-3</v>
+      </c>
+      <c r="H78" s="7">
+        <v>46197</v>
+      </c>
+      <c r="J78" s="5">
+        <v>7.0503999999999998</v>
+      </c>
+    </row>
+    <row r="79" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A79" s="2">
+        <v>63</v>
+      </c>
+      <c r="B79" s="2" t="s">
+        <v>126</v>
+      </c>
+      <c r="C79" s="2" t="s">
+        <v>127</v>
+      </c>
+      <c r="D79" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="E79" s="11">
+        <v>4000</v>
+      </c>
+      <c r="F79" s="5">
+        <v>19757.3</v>
+      </c>
+      <c r="G79" s="6">
+        <v>8.9999999999999993E-3</v>
+      </c>
+      <c r="H79" s="7">
+        <v>46217</v>
+      </c>
+      <c r="J79" s="5">
+        <v>7.5998000000000001</v>
+      </c>
+    </row>
+    <row r="80" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A80" s="2">
+        <v>64</v>
+      </c>
+      <c r="B80" s="2" t="s">
+        <v>128</v>
+      </c>
+      <c r="C80" s="2" t="s">
+        <v>129</v>
+      </c>
+      <c r="D80" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="E80" s="11">
+        <v>4000</v>
+      </c>
+      <c r="F80" s="5">
+        <v>19756.5</v>
+      </c>
+      <c r="G80" s="6">
+        <v>8.9999999999999993E-3</v>
+      </c>
+      <c r="H80" s="7">
+        <v>46219</v>
+      </c>
+      <c r="J80" s="5">
+        <v>7.3750999999999998</v>
+      </c>
+    </row>
+    <row r="81" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A81" s="2">
+        <v>65</v>
+      </c>
+      <c r="B81" s="2" t="s">
+        <v>130</v>
+      </c>
+      <c r="C81" s="2" t="s">
+        <v>131</v>
+      </c>
+      <c r="D81" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="E81" s="11">
+        <v>4000</v>
+      </c>
+      <c r="F81" s="5">
+        <v>19730.68</v>
+      </c>
+      <c r="G81" s="6">
+        <v>8.9999999999999993E-3</v>
+      </c>
+      <c r="H81" s="7">
+        <v>46223</v>
+      </c>
+      <c r="J81" s="5">
+        <v>7.6649000000000003</v>
+      </c>
+    </row>
+    <row r="82" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A82" s="2">
+        <v>66</v>
+      </c>
+      <c r="B82" s="2" t="s">
+        <v>132</v>
+      </c>
+      <c r="C82" s="2" t="s">
+        <v>133</v>
+      </c>
+      <c r="D82" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="E82" s="11">
+        <v>4000</v>
+      </c>
+      <c r="F82" s="5">
+        <v>19695.46</v>
+      </c>
+      <c r="G82" s="6">
+        <v>8.9999999999999993E-3</v>
+      </c>
+      <c r="H82" s="7">
+        <v>46238</v>
+      </c>
+      <c r="J82" s="5">
+        <v>7.0549999999999997</v>
+      </c>
+    </row>
+    <row r="83" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A83" s="2">
+        <v>67</v>
+      </c>
+      <c r="B83" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="C83" s="2" t="s">
+        <v>134</v>
+      </c>
+      <c r="D83" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="E83" s="11">
+        <v>4000</v>
+      </c>
+      <c r="F83" s="5">
+        <v>19671.32</v>
+      </c>
+      <c r="G83" s="6">
+        <v>8.9999999999999993E-3</v>
+      </c>
+      <c r="H83" s="7">
+        <v>46245</v>
+      </c>
+      <c r="J83" s="5">
+        <v>7.0099</v>
+      </c>
+    </row>
+    <row r="84" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A84" s="2">
+        <v>68</v>
+      </c>
+      <c r="B84" s="2" t="s">
+        <v>135</v>
+      </c>
+      <c r="C84" s="2" t="s">
+        <v>136</v>
+      </c>
+      <c r="D84" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="E84" s="11">
+        <v>4000</v>
+      </c>
+      <c r="F84" s="5">
+        <v>19658.939999999999</v>
+      </c>
+      <c r="G84" s="6">
+        <v>8.9999999999999993E-3</v>
+      </c>
+      <c r="H84" s="7">
+        <v>46247</v>
+      </c>
+      <c r="J84" s="5">
+        <v>7.1150000000000002</v>
+      </c>
+    </row>
+    <row r="85" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A85" s="2">
+        <v>69</v>
+      </c>
+      <c r="B85" s="2" t="s">
+        <v>89</v>
+      </c>
+      <c r="C85" s="2" t="s">
+        <v>137</v>
+      </c>
+      <c r="D85" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="E85" s="11">
+        <v>4000</v>
+      </c>
+      <c r="F85" s="5">
+        <v>19628.54</v>
+      </c>
+      <c r="G85" s="6">
+        <v>8.9999999999999993E-3</v>
+      </c>
+      <c r="H85" s="7">
+        <v>46248</v>
+      </c>
+      <c r="J85" s="5">
+        <v>7.6749000000000001</v>
+      </c>
+    </row>
+    <row r="86" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A86" s="2">
+        <v>70</v>
+      </c>
+      <c r="B86" s="2" t="s">
+        <v>124</v>
+      </c>
+      <c r="C86" s="2" t="s">
+        <v>138</v>
+      </c>
+      <c r="D86" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="E86" s="11">
+        <v>3500</v>
+      </c>
+      <c r="F86" s="5">
+        <v>17235.78</v>
+      </c>
+      <c r="G86" s="6">
+        <v>7.9000000000000008E-3</v>
+      </c>
+      <c r="H86" s="7">
+        <v>46231</v>
+      </c>
+      <c r="J86" s="5">
+        <v>7.665</v>
+      </c>
+    </row>
+    <row r="87" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A87" s="2">
+        <v>71</v>
+      </c>
+      <c r="B87" s="2" t="s">
+        <v>43</v>
+      </c>
+      <c r="C87" s="2" t="s">
+        <v>139</v>
+      </c>
+      <c r="D87" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="E87" s="11">
+        <v>3000</v>
+      </c>
+      <c r="F87" s="5">
+        <v>14959.68</v>
+      </c>
+      <c r="G87" s="6">
+        <v>6.7999999999999996E-3</v>
+      </c>
+      <c r="H87" s="7">
+        <v>46174</v>
+      </c>
+      <c r="J87" s="5">
+        <v>6.1485000000000003</v>
+      </c>
+    </row>
+    <row r="88" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A88" s="2">
+        <v>72</v>
+      </c>
+      <c r="B88" s="2" t="s">
+        <v>140</v>
+      </c>
+      <c r="C88" s="2" t="s">
+        <v>141</v>
+      </c>
+      <c r="D88" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="E88" s="11">
+        <v>3000</v>
+      </c>
+      <c r="F88" s="5">
+        <v>14948.8</v>
+      </c>
+      <c r="G88" s="6">
+        <v>6.7999999999999996E-3</v>
+      </c>
+      <c r="H88" s="7">
+        <v>46178</v>
+      </c>
+      <c r="J88" s="5">
+        <v>6.2500999999999998</v>
+      </c>
+    </row>
+    <row r="89" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A89" s="2">
+        <v>73</v>
+      </c>
+      <c r="B89" s="2" t="s">
+        <v>142</v>
+      </c>
+      <c r="C89" s="2" t="s">
+        <v>143</v>
+      </c>
+      <c r="D89" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="E89" s="11">
+        <v>3000</v>
+      </c>
+      <c r="F89" s="5">
+        <v>14908.41</v>
+      </c>
+      <c r="G89" s="6">
+        <v>6.7999999999999996E-3</v>
+      </c>
+      <c r="H89" s="7">
+        <v>46192</v>
+      </c>
+      <c r="J89" s="5">
+        <v>6.5952000000000002</v>
+      </c>
+    </row>
+    <row r="90" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A90" s="2">
+        <v>74</v>
+      </c>
+      <c r="B90" s="2" t="s">
+        <v>144</v>
+      </c>
+      <c r="C90" s="2" t="s">
+        <v>145</v>
+      </c>
+      <c r="D90" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="E90" s="11">
+        <v>3000</v>
+      </c>
+      <c r="F90" s="5">
+        <v>14828.96</v>
+      </c>
+      <c r="G90" s="6">
+        <v>6.7999999999999996E-3</v>
+      </c>
+      <c r="H90" s="7">
+        <v>46213</v>
+      </c>
+      <c r="J90" s="5">
+        <v>7.6551</v>
+      </c>
+    </row>
+    <row r="91" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A91" s="2">
+        <v>75</v>
+      </c>
+      <c r="B91" s="2" t="s">
+        <v>146</v>
+      </c>
+      <c r="C91" s="2" t="s">
+        <v>147</v>
+      </c>
+      <c r="D91" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="E91" s="11">
+        <v>3000</v>
+      </c>
+      <c r="F91" s="5">
+        <v>14824.65</v>
+      </c>
+      <c r="G91" s="6">
+        <v>6.7999999999999996E-3</v>
+      </c>
+      <c r="H91" s="7">
+        <v>46212</v>
+      </c>
+      <c r="J91" s="5">
+        <v>7.9950000000000001</v>
+      </c>
+    </row>
+    <row r="92" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A92" s="2">
+        <v>76</v>
+      </c>
+      <c r="B92" s="2" t="s">
+        <v>148</v>
+      </c>
+      <c r="C92" s="2" t="s">
+        <v>149</v>
+      </c>
+      <c r="D92" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="E92" s="11">
+        <v>3000</v>
+      </c>
+      <c r="F92" s="5">
+        <v>14749.52</v>
+      </c>
+      <c r="G92" s="6">
+        <v>6.7000000000000002E-3</v>
+      </c>
+      <c r="H92" s="7">
+        <v>46245</v>
+      </c>
+      <c r="J92" s="5">
+        <v>7.1250999999999998</v>
+      </c>
+    </row>
+    <row r="93" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A93" s="2">
+        <v>77</v>
+      </c>
+      <c r="B93" s="2" t="s">
+        <v>150</v>
+      </c>
+      <c r="C93" s="2" t="s">
+        <v>151</v>
+      </c>
+      <c r="D93" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="E93" s="11">
+        <v>2500</v>
+      </c>
+      <c r="F93" s="5">
+        <v>12453.98</v>
+      </c>
+      <c r="G93" s="6">
+        <v>5.7000000000000002E-3</v>
+      </c>
+      <c r="H93" s="7">
+        <v>46177</v>
+      </c>
+      <c r="J93" s="5">
+        <v>7.0994999999999999</v>
+      </c>
+    </row>
+    <row r="94" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A94" s="2">
+        <v>78</v>
+      </c>
+      <c r="B94" s="2" t="s">
+        <v>152</v>
+      </c>
+      <c r="C94" s="2" t="s">
+        <v>153</v>
+      </c>
+      <c r="D94" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="E94" s="11">
+        <v>2000</v>
+      </c>
+      <c r="F94" s="5">
+        <v>9995</v>
+      </c>
+      <c r="G94" s="6">
+        <v>4.5999999999999999E-3</v>
+      </c>
+      <c r="H94" s="7">
+        <v>46161</v>
+      </c>
+      <c r="J94" s="5">
+        <v>6.0925000000000002</v>
+      </c>
+    </row>
+    <row r="95" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A95" s="2">
+        <v>79</v>
+      </c>
+      <c r="B95" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="C95" s="2" t="s">
+        <v>154</v>
+      </c>
+      <c r="D95" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="E95" s="11">
+        <v>2000</v>
+      </c>
+      <c r="F95" s="5">
+        <v>9966.42</v>
+      </c>
+      <c r="G95" s="6">
+        <v>4.4999999999999997E-3</v>
+      </c>
+      <c r="H95" s="7">
+        <v>46178</v>
+      </c>
+      <c r="J95" s="5">
+        <v>6.1498999999999997</v>
+      </c>
+    </row>
+    <row r="96" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A96" s="2">
+        <v>80</v>
+      </c>
+      <c r="B96" s="2" t="s">
+        <v>103</v>
+      </c>
+      <c r="C96" s="2" t="s">
+        <v>155</v>
+      </c>
+      <c r="D96" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="E96" s="11">
+        <v>2000</v>
+      </c>
+      <c r="F96" s="5">
+        <v>9965.9</v>
+      </c>
+      <c r="G96" s="6">
+        <v>4.4999999999999997E-3</v>
+      </c>
+      <c r="H96" s="7">
+        <v>46178</v>
+      </c>
+      <c r="J96" s="5">
+        <v>6.2445000000000004</v>
+      </c>
+    </row>
+    <row r="97" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A97" s="2">
+        <v>81</v>
+      </c>
+      <c r="B97" s="2" t="s">
+        <v>156</v>
+      </c>
+      <c r="C97" s="2" t="s">
+        <v>157</v>
+      </c>
+      <c r="D97" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="E97" s="11">
+        <v>2000</v>
+      </c>
+      <c r="F97" s="5">
+        <v>9965.65</v>
+      </c>
+      <c r="G97" s="6">
+        <v>4.4999999999999997E-3</v>
+      </c>
+      <c r="H97" s="7">
+        <v>46178</v>
+      </c>
+      <c r="J97" s="5">
+        <v>6.2904999999999998</v>
+      </c>
+    </row>
+    <row r="98" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A98" s="2">
+        <v>82</v>
+      </c>
+      <c r="B98" s="2" t="s">
+        <v>128</v>
+      </c>
+      <c r="C98" s="2" t="s">
+        <v>158</v>
+      </c>
+      <c r="D98" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="E98" s="11">
+        <v>2000</v>
+      </c>
+      <c r="F98" s="5">
+        <v>9959.94</v>
+      </c>
+      <c r="G98" s="6">
+        <v>4.4999999999999997E-3</v>
+      </c>
+      <c r="H98" s="7">
+        <v>46181</v>
+      </c>
+      <c r="J98" s="5">
+        <v>6.3829000000000002</v>
+      </c>
+    </row>
+    <row r="99" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A99" s="2">
+        <v>83</v>
+      </c>
+      <c r="B99" s="2" t="s">
+        <v>144</v>
+      </c>
+      <c r="C99" s="2" t="s">
+        <v>159</v>
+      </c>
+      <c r="D99" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="E99" s="11">
+        <v>2000</v>
+      </c>
+      <c r="F99" s="5">
+        <v>9953.4</v>
+      </c>
+      <c r="G99" s="6">
+        <v>4.4999999999999997E-3</v>
+      </c>
+      <c r="H99" s="7">
+        <v>46182</v>
+      </c>
+      <c r="J99" s="5">
+        <v>7.1203000000000003</v>
+      </c>
+    </row>
+    <row r="100" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A100" s="2">
+        <v>84</v>
+      </c>
+      <c r="B100" s="2" t="s">
+        <v>160</v>
+      </c>
+      <c r="C100" s="2" t="s">
+        <v>161</v>
+      </c>
+      <c r="D100" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="E100" s="11">
+        <v>2000</v>
+      </c>
+      <c r="F100" s="5">
+        <v>9948.7199999999993</v>
+      </c>
+      <c r="G100" s="6">
+        <v>4.4999999999999997E-3</v>
+      </c>
+      <c r="H100" s="7">
+        <v>46183</v>
+      </c>
+      <c r="J100" s="5">
+        <v>7.5255000000000001</v>
+      </c>
+    </row>
+    <row r="101" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A101" s="2">
+        <v>85</v>
+      </c>
+      <c r="B101" s="2" t="s">
+        <v>162</v>
+      </c>
+      <c r="C101" s="2" t="s">
+        <v>163</v>
+      </c>
+      <c r="D101" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="E101" s="11">
+        <v>2000</v>
+      </c>
+      <c r="F101" s="5">
+        <v>9940.15</v>
+      </c>
+      <c r="G101" s="6">
+        <v>4.4999999999999997E-3</v>
+      </c>
+      <c r="H101" s="7">
+        <v>46188</v>
+      </c>
+      <c r="J101" s="5">
+        <v>7.3255999999999997</v>
+      </c>
+    </row>
+    <row r="102" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A102" s="2">
+        <v>86</v>
+      </c>
+      <c r="B102" s="2" t="s">
+        <v>140</v>
+      </c>
+      <c r="C102" s="2" t="s">
+        <v>164</v>
+      </c>
+      <c r="D102" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="E102" s="11">
+        <v>2000</v>
+      </c>
+      <c r="F102" s="5">
+        <v>9937.0499999999993</v>
+      </c>
+      <c r="G102" s="6">
+        <v>4.4999999999999997E-3</v>
+      </c>
+      <c r="H102" s="7">
+        <v>46195</v>
+      </c>
+      <c r="J102" s="5">
+        <v>6.2497999999999996</v>
+      </c>
+    </row>
+    <row r="103" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A103" s="2">
+        <v>87</v>
+      </c>
+      <c r="B103" s="2" t="s">
+        <v>140</v>
+      </c>
+      <c r="C103" s="2" t="s">
+        <v>165</v>
+      </c>
+      <c r="D103" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="E103" s="11">
+        <v>2000</v>
+      </c>
+      <c r="F103" s="5">
+        <v>9898.01</v>
+      </c>
+      <c r="G103" s="6">
+        <v>4.4999999999999997E-3</v>
+      </c>
+      <c r="H103" s="7">
+        <v>46212</v>
+      </c>
+      <c r="J103" s="5">
+        <v>6.9650999999999996</v>
+      </c>
+    </row>
+    <row r="104" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A104" s="2">
+        <v>88</v>
+      </c>
+      <c r="B104" s="2" t="s">
+        <v>166</v>
+      </c>
+      <c r="C104" s="2" t="s">
+        <v>167</v>
+      </c>
+      <c r="D104" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="E104" s="11">
+        <v>2000</v>
+      </c>
+      <c r="F104" s="5">
+        <v>9877.73</v>
+      </c>
+      <c r="G104" s="6">
+        <v>4.4999999999999997E-3</v>
+      </c>
+      <c r="H104" s="7">
+        <v>46213</v>
+      </c>
+      <c r="J104" s="5">
+        <v>8.2147000000000006</v>
+      </c>
+    </row>
+    <row r="105" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A105" s="2">
+        <v>89</v>
+      </c>
+      <c r="B105" s="2" t="s">
+        <v>135</v>
+      </c>
+      <c r="C105" s="2" t="s">
+        <v>168</v>
+      </c>
+      <c r="D105" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="E105" s="11">
+        <v>2000</v>
+      </c>
+      <c r="F105" s="5">
+        <v>9871.35</v>
+      </c>
+      <c r="G105" s="6">
+        <v>4.4999999999999997E-3</v>
+      </c>
+      <c r="H105" s="7">
+        <v>46225</v>
+      </c>
+      <c r="J105" s="5">
+        <v>7.0998999999999999</v>
+      </c>
+    </row>
+    <row r="106" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A106" s="2">
+        <v>90</v>
+      </c>
+      <c r="B106" s="2" t="s">
+        <v>169</v>
+      </c>
+      <c r="C106" s="2" t="s">
+        <v>170</v>
+      </c>
+      <c r="D106" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="E106" s="11">
+        <v>2000</v>
+      </c>
+      <c r="F106" s="5">
+        <v>9849.6200000000008</v>
+      </c>
+      <c r="G106" s="6">
+        <v>4.4999999999999997E-3</v>
+      </c>
+      <c r="H106" s="7">
+        <v>46230</v>
+      </c>
+      <c r="J106" s="5">
+        <v>7.7397999999999998</v>
+      </c>
+    </row>
+    <row r="107" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A107" s="2">
+        <v>91</v>
+      </c>
+      <c r="B107" s="2" t="s">
+        <v>98</v>
+      </c>
+      <c r="C107" s="2" t="s">
+        <v>171</v>
+      </c>
+      <c r="D107" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="E107" s="11">
+        <v>2000</v>
+      </c>
+      <c r="F107" s="5">
+        <v>9833.2999999999993</v>
+      </c>
+      <c r="G107" s="6">
+        <v>4.4999999999999997E-3</v>
+      </c>
+      <c r="H107" s="7">
+        <v>46244</v>
+      </c>
+      <c r="J107" s="5">
+        <v>7.1950000000000003</v>
+      </c>
+    </row>
+    <row r="108" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A108" s="2">
+        <v>92</v>
+      </c>
+      <c r="B108" s="2" t="s">
+        <v>122</v>
+      </c>
+      <c r="C108" s="2" t="s">
+        <v>172</v>
+      </c>
+      <c r="D108" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="E108" s="11">
+        <v>2000</v>
+      </c>
+      <c r="F108" s="5">
+        <v>9831.1200000000008</v>
+      </c>
+      <c r="G108" s="6">
+        <v>4.4999999999999997E-3</v>
+      </c>
+      <c r="H108" s="7">
+        <v>46247</v>
+      </c>
+      <c r="J108" s="5">
+        <v>7.0452000000000004</v>
+      </c>
+    </row>
+    <row r="109" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A109" s="2">
+        <v>93</v>
+      </c>
+      <c r="B109" s="2" t="s">
+        <v>173</v>
+      </c>
+      <c r="C109" s="2" t="s">
+        <v>174</v>
+      </c>
+      <c r="D109" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="E109" s="11">
+        <v>2000</v>
+      </c>
+      <c r="F109" s="5">
+        <v>9822.5400000000009</v>
+      </c>
+      <c r="G109" s="6">
+        <v>4.4999999999999997E-3</v>
+      </c>
+      <c r="H109" s="7">
+        <v>46241</v>
+      </c>
+      <c r="J109" s="5">
+        <v>7.9450000000000003</v>
+      </c>
+    </row>
+    <row r="110" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A110" s="2">
+        <v>94</v>
+      </c>
+      <c r="B110" s="2" t="s">
+        <v>109</v>
+      </c>
+      <c r="C110" s="2" t="s">
+        <v>175</v>
+      </c>
+      <c r="D110" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="E110" s="11">
+        <v>2000</v>
+      </c>
+      <c r="F110" s="5">
+        <v>9819.6200000000008</v>
+      </c>
+      <c r="G110" s="6">
+        <v>4.4999999999999997E-3</v>
+      </c>
+      <c r="H110" s="7">
+        <v>46248</v>
+      </c>
+      <c r="J110" s="5">
+        <v>7.45</v>
+      </c>
+    </row>
+    <row r="111" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A111" s="2">
+        <v>95</v>
+      </c>
+      <c r="B111" s="2" t="s">
+        <v>176</v>
+      </c>
+      <c r="C111" s="2" t="s">
+        <v>177</v>
+      </c>
+      <c r="D111" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="E111" s="11">
+        <v>2000</v>
+      </c>
+      <c r="F111" s="5">
+        <v>9818.32</v>
+      </c>
+      <c r="G111" s="6">
+        <v>4.4999999999999997E-3</v>
+      </c>
+      <c r="H111" s="7">
+        <v>46246</v>
+      </c>
+      <c r="J111" s="5">
+        <v>7.6749999999999998</v>
+      </c>
+    </row>
+    <row r="112" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A112" s="2">
+        <v>96</v>
+      </c>
+      <c r="B112" s="2" t="s">
+        <v>89</v>
+      </c>
+      <c r="C112" s="2" t="s">
+        <v>178</v>
+      </c>
+      <c r="D112" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="E112" s="11">
+        <v>2000</v>
+      </c>
+      <c r="F112" s="5">
+        <v>9816.2900000000009</v>
+      </c>
+      <c r="G112" s="6">
+        <v>4.4999999999999997E-3</v>
+      </c>
+      <c r="H112" s="7">
+        <v>46247</v>
+      </c>
+      <c r="J112" s="5">
+        <v>7.6752000000000002</v>
+      </c>
+    </row>
+    <row r="113" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A113" s="2">
+        <v>97</v>
+      </c>
+      <c r="B113" s="2" t="s">
+        <v>160</v>
+      </c>
+      <c r="C113" s="2" t="s">
+        <v>179</v>
+      </c>
+      <c r="D113" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="E113" s="11">
+        <v>2000</v>
+      </c>
+      <c r="F113" s="5">
+        <v>9807.74</v>
+      </c>
+      <c r="G113" s="6">
+        <v>4.4999999999999997E-3</v>
+      </c>
+      <c r="H113" s="7">
+        <v>46248</v>
+      </c>
+      <c r="J113" s="5">
+        <v>7.95</v>
+      </c>
+    </row>
+    <row r="114" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A114" s="2">
+        <v>98</v>
+      </c>
+      <c r="B114" s="2" t="s">
+        <v>180</v>
+      </c>
+      <c r="C114" s="2" t="s">
+        <v>181</v>
+      </c>
+      <c r="D114" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="E114" s="11">
+        <v>1500</v>
+      </c>
+      <c r="F114" s="5">
+        <v>7405.77</v>
+      </c>
+      <c r="G114" s="6">
+        <v>3.3999999999999998E-3</v>
+      </c>
+      <c r="H114" s="7">
+        <v>46223</v>
+      </c>
+      <c r="J114" s="5">
+        <v>7.1448999999999998</v>
+      </c>
+    </row>
+    <row r="115" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A115" s="2">
+        <v>99</v>
+      </c>
+      <c r="B115" s="2" t="s">
+        <v>180</v>
+      </c>
+      <c r="C115" s="2" t="s">
+        <v>182</v>
+      </c>
+      <c r="D115" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="E115" s="11">
+        <v>1500</v>
+      </c>
+      <c r="F115" s="5">
+        <v>7404.34</v>
+      </c>
+      <c r="G115" s="6">
+        <v>3.3999999999999998E-3</v>
+      </c>
+      <c r="H115" s="7">
+        <v>46224</v>
+      </c>
+      <c r="J115" s="5">
+        <v>7.1449999999999996</v>
+      </c>
+    </row>
+    <row r="116" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A116" s="2">
+        <v>100</v>
+      </c>
+      <c r="B116" s="2" t="s">
+        <v>144</v>
+      </c>
+      <c r="C116" s="2" t="s">
+        <v>183</v>
+      </c>
+      <c r="D116" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="E116" s="11">
+        <v>1500</v>
+      </c>
+      <c r="F116" s="5">
+        <v>7363.48</v>
+      </c>
+      <c r="G116" s="6">
+        <v>3.3999999999999998E-3</v>
+      </c>
+      <c r="H116" s="7">
+        <v>46246</v>
+      </c>
+      <c r="J116" s="5">
+        <v>7.6901000000000002</v>
+      </c>
+    </row>
+    <row r="117" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A117" s="2">
+        <v>101</v>
+      </c>
+      <c r="B117" s="2" t="s">
+        <v>184</v>
+      </c>
+      <c r="C117" s="2" t="s">
+        <v>185</v>
+      </c>
+      <c r="D117" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="E117" s="11">
+        <v>1000</v>
+      </c>
+      <c r="F117" s="5">
+        <v>4992.08</v>
+      </c>
+      <c r="G117" s="6">
+        <v>2.3E-3</v>
+      </c>
+      <c r="H117" s="7">
+        <v>46167</v>
+      </c>
+      <c r="J117" s="5">
+        <v>6.4301000000000004</v>
+      </c>
+    </row>
+    <row r="118" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A118" s="2">
+        <v>102</v>
+      </c>
+      <c r="B118" s="2" t="s">
+        <v>184</v>
+      </c>
+      <c r="C118" s="2" t="s">
+        <v>186</v>
+      </c>
+      <c r="D118" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="E118" s="11">
+        <v>1000</v>
+      </c>
+      <c r="F118" s="5">
+        <v>4990.33</v>
+      </c>
+      <c r="G118" s="6">
+        <v>2.3E-3</v>
+      </c>
+      <c r="H118" s="7">
+        <v>46169</v>
+      </c>
+      <c r="J118" s="5">
+        <v>6.4298000000000002</v>
+      </c>
+    </row>
+    <row r="119" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A119" s="2">
+        <v>103</v>
+      </c>
+      <c r="B119" s="2" t="s">
+        <v>187</v>
+      </c>
+      <c r="C119" s="2" t="s">
+        <v>188</v>
+      </c>
+      <c r="D119" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="E119" s="11">
+        <v>1000</v>
+      </c>
+      <c r="F119" s="5">
+        <v>4988.87</v>
+      </c>
+      <c r="G119" s="6">
+        <v>2.3E-3</v>
+      </c>
+      <c r="H119" s="7">
+        <v>46169</v>
+      </c>
+      <c r="J119" s="5">
+        <v>7.4043999999999999</v>
+      </c>
+    </row>
+    <row r="120" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A120" s="2">
+        <v>104</v>
+      </c>
+      <c r="B120" s="2" t="s">
+        <v>189</v>
+      </c>
+      <c r="C120" s="2" t="s">
+        <v>190</v>
+      </c>
+      <c r="D120" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="E120" s="11">
+        <v>1000</v>
+      </c>
+      <c r="F120" s="5">
+        <v>4975.01</v>
+      </c>
+      <c r="G120" s="6">
+        <v>2.3E-3</v>
+      </c>
+      <c r="H120" s="7">
+        <v>46183</v>
+      </c>
+      <c r="J120" s="5">
+        <v>7.3337000000000003</v>
+      </c>
+    </row>
+    <row r="121" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A121" s="2">
+        <v>105</v>
+      </c>
+      <c r="B121" s="2" t="s">
+        <v>144</v>
+      </c>
+      <c r="C121" s="2" t="s">
+        <v>191</v>
+      </c>
+      <c r="D121" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="E121" s="11">
+        <v>500</v>
+      </c>
+      <c r="F121" s="5">
+        <v>2488.84</v>
+      </c>
+      <c r="G121" s="6">
+        <v>1.1000000000000001E-3</v>
+      </c>
+      <c r="H121" s="7">
+        <v>46181</v>
+      </c>
+      <c r="J121" s="5">
+        <v>7.1199000000000003</v>
+      </c>
+    </row>
+    <row r="122" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A122" s="2">
+        <v>106</v>
+      </c>
+      <c r="B122" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="C122" s="2" t="s">
+        <v>192</v>
+      </c>
+      <c r="D122" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="E122" s="11">
+        <v>500</v>
+      </c>
+      <c r="F122" s="5">
+        <v>2487.42</v>
+      </c>
+      <c r="G122" s="6">
+        <v>1.1000000000000001E-3</v>
+      </c>
+      <c r="H122" s="7">
+        <v>46188</v>
+      </c>
+      <c r="J122" s="5">
+        <v>6.1544999999999996</v>
+      </c>
+    </row>
+    <row r="123" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A123" s="8"/>
+      <c r="B123" s="8" t="s">
+        <v>21</v>
+      </c>
+      <c r="C123" s="8"/>
+      <c r="D123" s="8"/>
+      <c r="E123" s="8"/>
+      <c r="F123" s="9">
+        <v>1110837.5900000001</v>
+      </c>
+      <c r="G123" s="10">
+        <v>0.5071</v>
+      </c>
+    </row>
+    <row r="125" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="B125" s="3" t="s">
+        <v>193</v>
+      </c>
+    </row>
+    <row r="126" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A126" s="2">
+        <v>107</v>
+      </c>
+      <c r="B126" s="2" t="s">
+        <v>194</v>
+      </c>
+      <c r="C126" s="2" t="s">
+        <v>195</v>
+      </c>
+      <c r="D126" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="E126" s="11">
+        <v>99650000</v>
+      </c>
+      <c r="F126" s="5">
+        <v>99481.59</v>
+      </c>
+      <c r="G126" s="6">
+        <v>4.5400000000000003E-2</v>
+      </c>
+      <c r="H126" s="7">
+        <v>46170</v>
+      </c>
+      <c r="J126" s="5">
+        <v>5.1505999999999998</v>
+      </c>
+    </row>
+    <row r="127" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A127" s="2">
+        <v>108</v>
+      </c>
+      <c r="B127" s="2" t="s">
+        <v>194</v>
+      </c>
+      <c r="C127" s="2" t="s">
+        <v>196</v>
+      </c>
+      <c r="D127" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="E127" s="11">
+        <v>70000000</v>
+      </c>
+      <c r="F127" s="5">
+        <v>69302.8</v>
+      </c>
+      <c r="G127" s="6">
+        <v>3.1600000000000003E-2</v>
+      </c>
+      <c r="H127" s="7">
+        <v>46226</v>
+      </c>
+      <c r="J127" s="5">
+        <v>5.4</v>
+      </c>
+    </row>
+    <row r="128" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A128" s="2">
+        <v>109</v>
+      </c>
+      <c r="B128" s="2" t="s">
+        <v>197</v>
+      </c>
+      <c r="C128" s="2" t="s">
+        <v>198</v>
+      </c>
+      <c r="D128" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="E128" s="11">
+        <v>57000000</v>
+      </c>
+      <c r="F128" s="5">
+        <v>56903.21</v>
+      </c>
+      <c r="G128" s="6">
+        <v>2.5999999999999999E-2</v>
+      </c>
+      <c r="H128" s="7">
+        <v>46170</v>
+      </c>
+      <c r="J128" s="5">
+        <v>5.1750999999999996</v>
+      </c>
+    </row>
+    <row r="129" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A129" s="2">
+        <v>110</v>
+      </c>
+      <c r="B129" s="2" t="s">
+        <v>199</v>
+      </c>
+      <c r="C129" s="2" t="s">
+        <v>200</v>
+      </c>
+      <c r="D129" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="E129" s="11">
+        <v>52500000</v>
+      </c>
+      <c r="F129" s="5">
+        <v>52411.28</v>
+      </c>
+      <c r="G129" s="6">
+        <v>2.3900000000000001E-2</v>
+      </c>
+      <c r="H129" s="7">
+        <v>46170</v>
+      </c>
+      <c r="J129" s="5">
+        <v>5.1505999999999998</v>
+      </c>
+    </row>
+    <row r="130" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A130" s="2">
+        <v>111</v>
+      </c>
+      <c r="B130" s="2" t="s">
+        <v>194</v>
+      </c>
+      <c r="C130" s="2" t="s">
+        <v>201</v>
+      </c>
+      <c r="D130" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="E130" s="11">
+        <v>20000000</v>
+      </c>
+      <c r="F130" s="5">
+        <v>19740.080000000002</v>
+      </c>
+      <c r="G130" s="6">
+        <v>8.9999999999999993E-3</v>
+      </c>
+      <c r="H130" s="7">
+        <v>46247</v>
+      </c>
+      <c r="J130" s="5">
+        <v>5.4</v>
+      </c>
+    </row>
+    <row r="131" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A131" s="2">
+        <v>112</v>
+      </c>
+      <c r="B131" s="2" t="s">
+        <v>194</v>
+      </c>
+      <c r="C131" s="2" t="s">
+        <v>202</v>
+      </c>
+      <c r="D131" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="E131" s="11">
+        <v>17000000</v>
+      </c>
+      <c r="F131" s="5">
+        <v>16954.810000000001</v>
+      </c>
+      <c r="G131" s="6">
+        <v>7.7000000000000002E-3</v>
+      </c>
+      <c r="H131" s="7">
+        <v>46177</v>
+      </c>
+      <c r="J131" s="5">
+        <v>5.1197999999999997</v>
+      </c>
+    </row>
+    <row r="132" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A132" s="2">
+        <v>113</v>
+      </c>
+      <c r="B132" s="2" t="s">
+        <v>197</v>
+      </c>
+      <c r="C132" s="2" t="s">
+        <v>203</v>
+      </c>
+      <c r="D132" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="E132" s="11">
+        <v>10500000</v>
+      </c>
+      <c r="F132" s="5">
+        <v>10450.870000000001</v>
+      </c>
+      <c r="G132" s="6">
+        <v>4.7999999999999996E-3</v>
+      </c>
+      <c r="H132" s="7">
+        <v>46191</v>
+      </c>
+      <c r="J132" s="5">
+        <v>5.1996000000000002</v>
+      </c>
+    </row>
+    <row r="133" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A133" s="2">
+        <v>114</v>
+      </c>
+      <c r="B133" s="2" t="s">
+        <v>199</v>
+      </c>
+      <c r="C133" s="2" t="s">
+        <v>204</v>
+      </c>
+      <c r="D133" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="E133" s="11">
+        <v>4000000</v>
+      </c>
+      <c r="F133" s="5">
+        <v>3997.15</v>
+      </c>
+      <c r="G133" s="6">
+        <v>1.8E-3</v>
+      </c>
+      <c r="H133" s="7">
+        <v>46163</v>
+      </c>
+      <c r="J133" s="5">
+        <v>5.2012999999999998</v>
+      </c>
+    </row>
+    <row r="134" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A134" s="2">
+        <v>115</v>
+      </c>
+      <c r="B134" s="2" t="s">
+        <v>194</v>
+      </c>
+      <c r="C134" s="2" t="s">
+        <v>205</v>
+      </c>
+      <c r="D134" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="E134" s="11">
+        <v>2500000</v>
+      </c>
+      <c r="F134" s="5">
+        <v>2497.86</v>
+      </c>
+      <c r="G134" s="6">
+        <v>1.1000000000000001E-3</v>
+      </c>
+      <c r="H134" s="7">
+        <v>46164</v>
+      </c>
+      <c r="J134" s="5">
+        <v>5.1996000000000002</v>
+      </c>
+    </row>
+    <row r="135" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A135" s="2">
+        <v>116</v>
+      </c>
+      <c r="B135" s="2" t="s">
+        <v>199</v>
+      </c>
+      <c r="C135" s="2" t="s">
+        <v>206</v>
+      </c>
+      <c r="D135" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="E135" s="11">
+        <v>1500000</v>
+      </c>
+      <c r="F135" s="5">
+        <v>1496.01</v>
+      </c>
+      <c r="G135" s="6">
+        <v>6.9999999999999999E-4</v>
+      </c>
+      <c r="H135" s="7">
+        <v>46177</v>
+      </c>
+      <c r="J135" s="5">
+        <v>5.1197999999999997</v>
+      </c>
+    </row>
+    <row r="136" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A136" s="8"/>
+      <c r="B136" s="8" t="s">
+        <v>21</v>
+      </c>
+      <c r="C136" s="8"/>
+      <c r="D136" s="8"/>
+      <c r="E136" s="8"/>
+      <c r="F136" s="9">
+        <v>333235.65999999997</v>
+      </c>
+      <c r="G136" s="10">
+        <v>0.152</v>
+      </c>
+    </row>
+    <row r="138" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="B138" s="3" t="s">
+        <v>207</v>
+      </c>
+    </row>
+    <row r="139" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A139" s="2">
+        <v>117</v>
+      </c>
+      <c r="B139" s="2" t="s">
+        <v>207</v>
+      </c>
+      <c r="D139" s="11"/>
+      <c r="F139" s="5">
+        <v>50133.32</v>
+      </c>
+      <c r="G139" s="6">
+        <v>2.29E-2</v>
+      </c>
+      <c r="H139" s="7">
+        <v>46163</v>
+      </c>
+    </row>
+    <row r="140" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A140" s="2">
+        <v>118</v>
+      </c>
+      <c r="B140" s="2" t="s">
+        <v>207</v>
+      </c>
+      <c r="D140" s="11"/>
+      <c r="F140" s="5">
+        <v>44822.400000000001</v>
+      </c>
+      <c r="G140" s="6">
+        <v>2.0500000000000001E-2</v>
+      </c>
+      <c r="H140" s="7">
+        <v>46160</v>
+      </c>
+    </row>
+    <row r="141" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A141" s="8"/>
+      <c r="B141" s="8" t="s">
+        <v>21</v>
+      </c>
+      <c r="C141" s="8"/>
+      <c r="D141" s="8"/>
+      <c r="E141" s="9"/>
+      <c r="F141" s="9">
+        <v>94955.72</v>
+      </c>
+      <c r="G141" s="10">
+        <v>4.3400000000000001E-2</v>
+      </c>
+    </row>
+    <row r="143" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="B143" s="3" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="144" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A144" s="2">
+        <v>119</v>
+      </c>
+      <c r="B144" s="2" t="s">
+        <v>208</v>
+      </c>
+      <c r="C144" s="2" t="s">
+        <v>209</v>
+      </c>
+      <c r="E144" s="11">
+        <v>41915.345000000001</v>
+      </c>
+      <c r="F144" s="5">
+        <v>4934.3900000000003</v>
+      </c>
+      <c r="G144" s="6">
+        <v>2.3E-3</v>
+      </c>
+      <c r="J144" s="5"/>
+    </row>
+    <row r="145" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A145" s="8"/>
+      <c r="B145" s="8" t="s">
+        <v>21</v>
+      </c>
+      <c r="C145" s="8"/>
+      <c r="D145" s="8"/>
+      <c r="E145" s="8"/>
+      <c r="F145" s="9">
+        <v>4934.3900000000003</v>
+      </c>
+      <c r="G145" s="10">
+        <v>2.3E-3</v>
+      </c>
+    </row>
+    <row r="147" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="B147" s="3" t="s">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="148" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="B148" s="2" t="s">
+        <v>211</v>
+      </c>
+      <c r="E148" s="11"/>
+      <c r="F148" s="5">
+        <v>41335.26</v>
+      </c>
+      <c r="G148" s="6">
+        <v>1.8100000000000002E-2</v>
+      </c>
+      <c r="J148" s="5"/>
+    </row>
+    <row r="149" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A149" s="8"/>
+      <c r="B149" s="8" t="s">
+        <v>21</v>
+      </c>
+      <c r="C149" s="8"/>
+      <c r="D149" s="8"/>
+      <c r="E149" s="8"/>
+      <c r="F149" s="9">
+        <v>41335.26</v>
+      </c>
+      <c r="G149" s="10">
+        <v>1.8100000000000002E-2</v>
+      </c>
+    </row>
+    <row r="151" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A151" s="4"/>
+      <c r="B151" s="4" t="s">
+        <v>212</v>
+      </c>
+      <c r="C151" s="4"/>
+      <c r="D151" s="4"/>
+      <c r="E151" s="4"/>
+      <c r="F151" s="12">
+        <v>2192751.91</v>
+      </c>
+      <c r="G151" s="13">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="152" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A152" s="2" t="s">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="153" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A153" s="2">
+        <v>1</v>
+      </c>
+      <c r="B153" s="2" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="154" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A154" s="14">
         <v>2</v>
       </c>
-      <c r="B10" s="2" t="inlineStr">
-[...89 lines deleted...]
-      <c r="A14" s="2" t="n">
+      <c r="B154" s="22" t="s">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="155" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A155" s="14">
         <v>3</v>
       </c>
-      <c r="B14" s="2" t="inlineStr">
-[...88 lines deleted...]
-      <c r="A19" s="2" t="n">
+      <c r="B155" s="14" t="s">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="156" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A156" s="14">
         <v>4</v>
       </c>
-      <c r="B19" s="2" t="inlineStr">
-[...198 lines deleted...]
-      <c r="H24" s="8" t="n">
+      <c r="B156" s="22" t="s">
+        <v>217</v>
+      </c>
+    </row>
+    <row r="159" spans="1:10" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B159" s="1" t="s">
+        <v>218</v>
+      </c>
+    </row>
+    <row r="173" spans="2:2" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B173" s="1" t="s">
+        <v>219</v>
+      </c>
+    </row>
+    <row r="186" spans="2:3" x14ac:dyDescent="0.35">
+      <c r="B186" s="15"/>
+      <c r="C186" s="17" t="s">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="187" spans="2:3" x14ac:dyDescent="0.35">
+      <c r="B187" s="15" t="s">
+        <v>221</v>
+      </c>
+      <c r="C187" s="17" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="188" spans="2:3" x14ac:dyDescent="0.35">
+      <c r="B188" s="15" t="s">
+        <v>222</v>
+      </c>
+      <c r="C188" s="18"/>
+    </row>
+    <row r="189" spans="2:3" x14ac:dyDescent="0.35">
+      <c r="B189" s="15" t="s">
+        <v>223</v>
+      </c>
+      <c r="C189" s="19">
+        <v>6.4199999999999993E-2</v>
+      </c>
+    </row>
+    <row r="190" spans="2:3" x14ac:dyDescent="0.35">
+      <c r="B190" s="15" t="s">
+        <v>224</v>
+      </c>
+      <c r="C190" s="18">
+        <v>0.1</v>
+      </c>
+    </row>
+    <row r="191" spans="2:3" x14ac:dyDescent="0.35">
+      <c r="B191" s="15" t="s">
+        <v>225</v>
+      </c>
+      <c r="C191" s="18">
+        <v>0.11</v>
+      </c>
+    </row>
+    <row r="192" spans="2:3" x14ac:dyDescent="0.35">
+      <c r="B192" s="15" t="s">
+        <v>226</v>
+      </c>
+      <c r="C192" s="20">
         <v>46157</v>
       </c>
-      <c r="J24" s="6" t="n">
-[...3984 lines deleted...]
-      <c r="C189" s="18" t="n"/>
+    </row>
+    <row r="193" spans="2:3" x14ac:dyDescent="0.35">
+      <c r="B193" s="16" t="s">
+        <v>227</v>
+      </c>
+      <c r="C193" s="17"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="B1:F1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
+  <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-[...4 lines deleted...]
-  <dimension ref="A1:A1"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F714BFE5-DC78-4FDE-B47B-1F07D5B1B3AF}">
+  <dimension ref="A1:D66"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="A1" sqref="A1"/>
+    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
+      <pane xSplit="2" ySplit="5" topLeftCell="C6" activePane="bottomRight" state="frozen"/>
+      <selection activeCell="A4" sqref="A4"/>
+      <selection pane="topRight" activeCell="C4" sqref="C4"/>
+      <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
+      <selection pane="bottomRight" activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
+  <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="12" x14ac:dyDescent="0.3"/>
+  <cols>
+    <col min="1" max="1" width="6.7265625" style="23" customWidth="1"/>
+    <col min="2" max="2" width="81.81640625" style="23" bestFit="1" customWidth="1"/>
+    <col min="3" max="4" width="15.7265625" style="23" customWidth="1"/>
+    <col min="5" max="16384" width="9.1796875" style="23"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:4" hidden="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="23" t="s">
+        <v>228</v>
+      </c>
+      <c r="B1" s="23" t="s">
+        <v>228</v>
+      </c>
+      <c r="C1" s="23">
+        <v>4</v>
+      </c>
+      <c r="D1" s="23">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="2" spans="1:4" hidden="1" x14ac:dyDescent="0.3">
+      <c r="C2" s="23" t="s">
+        <v>229</v>
+      </c>
+      <c r="D2" s="23" t="s">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="3" spans="1:4" hidden="1" x14ac:dyDescent="0.3">
+      <c r="C3" s="23" t="s">
+        <v>231</v>
+      </c>
+      <c r="D3" s="23" t="s">
+        <v>231</v>
+      </c>
+    </row>
+    <row r="4" spans="1:4" s="25" customFormat="1" ht="70" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A4" s="24" t="s">
+        <v>232</v>
+      </c>
+      <c r="B4" s="24" t="s">
+        <v>233</v>
+      </c>
+      <c r="C4" s="67" t="s">
+        <v>0</v>
+      </c>
+      <c r="D4" s="68"/>
+    </row>
+    <row r="5" spans="1:4" s="25" customFormat="1" ht="35.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="24"/>
+      <c r="B5" s="24"/>
+      <c r="C5" s="26" t="s">
+        <v>234</v>
+      </c>
+      <c r="D5" s="24" t="s">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="6" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A6" s="27"/>
+      <c r="B6" s="27"/>
+      <c r="C6" s="24"/>
+      <c r="D6" s="24"/>
+    </row>
+    <row r="7" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A7" s="24">
+        <v>1</v>
+      </c>
+      <c r="B7" s="27" t="s">
+        <v>236</v>
+      </c>
+      <c r="C7" s="27"/>
+      <c r="D7" s="27"/>
+    </row>
+    <row r="8" spans="1:4" s="29" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="28"/>
+      <c r="B8" s="27" t="s">
+        <v>237</v>
+      </c>
+      <c r="C8" s="65" t="s">
+        <v>238</v>
+      </c>
+      <c r="D8" s="66"/>
+    </row>
+    <row r="9" spans="1:4" s="29" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="28"/>
+      <c r="B9" s="27" t="s">
+        <v>239</v>
+      </c>
+      <c r="C9" s="65" t="s">
+        <v>238</v>
+      </c>
+      <c r="D9" s="66"/>
+    </row>
+    <row r="10" spans="1:4" s="32" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="30">
+        <v>2</v>
+      </c>
+      <c r="B10" s="31" t="s">
+        <v>240</v>
+      </c>
+      <c r="C10" s="65">
+        <v>0.105649216519102</v>
+      </c>
+      <c r="D10" s="66"/>
+    </row>
+    <row r="11" spans="1:4" s="32" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="30">
+        <v>3</v>
+      </c>
+      <c r="B11" s="31" t="s">
+        <v>241</v>
+      </c>
+      <c r="C11" s="65">
+        <v>9.5879992266029807E-2</v>
+      </c>
+      <c r="D11" s="66"/>
+    </row>
+    <row r="12" spans="1:4" s="32" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A12" s="30">
+        <v>4</v>
+      </c>
+      <c r="B12" s="31" t="s">
+        <v>242</v>
+      </c>
+      <c r="C12" s="63">
+        <v>6.4166708347436305E-2</v>
+      </c>
+      <c r="D12" s="64"/>
+    </row>
+    <row r="13" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A13" s="24">
+        <v>5</v>
+      </c>
+      <c r="B13" s="27" t="s">
+        <v>243</v>
+      </c>
+      <c r="C13" s="27"/>
+      <c r="D13" s="27"/>
+    </row>
+    <row r="14" spans="1:4" s="35" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="33"/>
+      <c r="B14" s="34" t="s">
+        <v>244</v>
+      </c>
+      <c r="C14" s="59" t="s">
+        <v>245</v>
+      </c>
+      <c r="D14" s="60"/>
+    </row>
+    <row r="15" spans="1:4" s="38" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A15" s="36"/>
+      <c r="B15" s="37" t="s">
+        <v>246</v>
+      </c>
+      <c r="C15" s="61" t="s">
+        <v>245</v>
+      </c>
+      <c r="D15" s="62"/>
+    </row>
+    <row r="16" spans="1:4" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A16" s="24">
+        <v>6</v>
+      </c>
+      <c r="B16" s="37" t="s">
+        <v>247</v>
+      </c>
+      <c r="C16" s="57" t="s">
+        <v>245</v>
+      </c>
+      <c r="D16" s="58"/>
+    </row>
+    <row r="17" spans="1:4" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A17" s="24">
+        <v>7</v>
+      </c>
+      <c r="B17" s="27" t="s">
+        <v>248</v>
+      </c>
+      <c r="C17" s="59" t="s">
+        <v>245</v>
+      </c>
+      <c r="D17" s="60"/>
+    </row>
+    <row r="18" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A18" s="24">
+        <v>8</v>
+      </c>
+      <c r="B18" s="27" t="s">
+        <v>249</v>
+      </c>
+      <c r="C18" s="27"/>
+      <c r="D18" s="27"/>
+    </row>
+    <row r="19" spans="1:4" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A19" s="24"/>
+      <c r="B19" s="39" t="s">
+        <v>244</v>
+      </c>
+      <c r="C19" s="57" t="s">
+        <v>245</v>
+      </c>
+      <c r="D19" s="58"/>
+    </row>
+    <row r="20" spans="1:4" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A20" s="24"/>
+      <c r="B20" s="39" t="s">
+        <v>250</v>
+      </c>
+      <c r="C20" s="57" t="s">
+        <v>245</v>
+      </c>
+      <c r="D20" s="58"/>
+    </row>
+    <row r="21" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A21" s="24">
+        <v>9</v>
+      </c>
+      <c r="B21" s="27" t="s">
+        <v>251</v>
+      </c>
+      <c r="C21" s="27"/>
+      <c r="D21" s="27"/>
+    </row>
+    <row r="22" spans="1:4" s="43" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A22" s="40"/>
+      <c r="B22" s="41" t="s">
+        <v>252</v>
+      </c>
+      <c r="C22" s="42"/>
+      <c r="D22" s="42"/>
+    </row>
+    <row r="23" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A23" s="44" t="s">
+        <v>253</v>
+      </c>
+      <c r="B23" s="45" t="s">
+        <v>254</v>
+      </c>
+      <c r="C23" s="46" t="s">
+        <v>255</v>
+      </c>
+      <c r="D23" s="46" t="s">
+        <v>256</v>
+      </c>
+    </row>
+    <row r="24" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A24" s="44" t="s">
+        <v>257</v>
+      </c>
+      <c r="B24" s="45" t="s">
+        <v>258</v>
+      </c>
+      <c r="C24" s="46">
+        <v>0</v>
+      </c>
+      <c r="D24" s="46">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A25" s="44" t="s">
+        <v>259</v>
+      </c>
+      <c r="B25" s="45" t="s">
+        <v>260</v>
+      </c>
+      <c r="C25" s="46">
+        <v>0</v>
+      </c>
+      <c r="D25" s="46">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A26" s="44" t="s">
+        <v>261</v>
+      </c>
+      <c r="B26" s="45" t="s">
+        <v>262</v>
+      </c>
+      <c r="C26" s="46" t="s">
+        <v>263</v>
+      </c>
+      <c r="D26" s="46" t="s">
+        <v>263</v>
+      </c>
+    </row>
+    <row r="27" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A27" s="44" t="s">
+        <v>264</v>
+      </c>
+      <c r="B27" s="45" t="s">
+        <v>265</v>
+      </c>
+      <c r="C27" s="46" t="s">
+        <v>266</v>
+      </c>
+      <c r="D27" s="46" t="s">
+        <v>266</v>
+      </c>
+    </row>
+    <row r="28" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A28" s="44" t="s">
+        <v>267</v>
+      </c>
+      <c r="B28" s="45" t="s">
+        <v>268</v>
+      </c>
+      <c r="C28" s="46">
+        <v>0</v>
+      </c>
+      <c r="D28" s="46">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A29" s="44" t="s">
+        <v>269</v>
+      </c>
+      <c r="B29" s="24" t="s">
+        <v>269</v>
+      </c>
+      <c r="C29" s="46">
+        <v>0</v>
+      </c>
+      <c r="D29" s="46">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A30" s="44" t="s">
+        <v>270</v>
+      </c>
+      <c r="B30" s="24" t="s">
+        <v>270</v>
+      </c>
+      <c r="C30" s="46">
+        <v>0</v>
+      </c>
+      <c r="D30" s="46">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A31" s="44" t="s">
+        <v>271</v>
+      </c>
+      <c r="B31" s="24" t="s">
+        <v>271</v>
+      </c>
+      <c r="C31" s="46">
+        <v>0</v>
+      </c>
+      <c r="D31" s="46">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A32" s="44" t="s">
+        <v>272</v>
+      </c>
+      <c r="B32" s="24" t="s">
+        <v>272</v>
+      </c>
+      <c r="C32" s="46">
+        <v>0</v>
+      </c>
+      <c r="D32" s="46">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="33" spans="1:4" s="43" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A33" s="44"/>
+      <c r="B33" s="41" t="s">
+        <v>273</v>
+      </c>
+      <c r="C33" s="42"/>
+      <c r="D33" s="42"/>
+    </row>
+    <row r="34" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A34" s="44" t="s">
+        <v>253</v>
+      </c>
+      <c r="B34" s="45" t="s">
+        <v>254</v>
+      </c>
+      <c r="C34" s="46" t="s">
+        <v>274</v>
+      </c>
+      <c r="D34" s="46" t="s">
+        <v>275</v>
+      </c>
+    </row>
+    <row r="35" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A35" s="44" t="s">
+        <v>257</v>
+      </c>
+      <c r="B35" s="45" t="s">
+        <v>258</v>
+      </c>
+      <c r="C35" s="46">
+        <v>0</v>
+      </c>
+      <c r="D35" s="46">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="36" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A36" s="44" t="s">
+        <v>259</v>
+      </c>
+      <c r="B36" s="45" t="s">
+        <v>260</v>
+      </c>
+      <c r="C36" s="46">
+        <v>0</v>
+      </c>
+      <c r="D36" s="46">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="37" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A37" s="44" t="s">
+        <v>261</v>
+      </c>
+      <c r="B37" s="45" t="s">
+        <v>262</v>
+      </c>
+      <c r="C37" s="46" t="s">
+        <v>263</v>
+      </c>
+      <c r="D37" s="46" t="s">
+        <v>263</v>
+      </c>
+    </row>
+    <row r="38" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A38" s="44" t="s">
+        <v>264</v>
+      </c>
+      <c r="B38" s="45" t="s">
+        <v>265</v>
+      </c>
+      <c r="C38" s="46" t="s">
+        <v>276</v>
+      </c>
+      <c r="D38" s="46" t="s">
+        <v>277</v>
+      </c>
+    </row>
+    <row r="39" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A39" s="44" t="s">
+        <v>267</v>
+      </c>
+      <c r="B39" s="45" t="s">
+        <v>268</v>
+      </c>
+      <c r="C39" s="46">
+        <v>0</v>
+      </c>
+      <c r="D39" s="46">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="40" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A40" s="44" t="s">
+        <v>269</v>
+      </c>
+      <c r="B40" s="24" t="s">
+        <v>269</v>
+      </c>
+      <c r="C40" s="46">
+        <v>0</v>
+      </c>
+      <c r="D40" s="46">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="41" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A41" s="44" t="s">
+        <v>270</v>
+      </c>
+      <c r="B41" s="24" t="s">
+        <v>270</v>
+      </c>
+      <c r="C41" s="46">
+        <v>0</v>
+      </c>
+      <c r="D41" s="46">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="42" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A42" s="44" t="s">
+        <v>271</v>
+      </c>
+      <c r="B42" s="24" t="s">
+        <v>271</v>
+      </c>
+      <c r="C42" s="46">
+        <v>0</v>
+      </c>
+      <c r="D42" s="46">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="43" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A43" s="44" t="s">
+        <v>272</v>
+      </c>
+      <c r="B43" s="24" t="s">
+        <v>272</v>
+      </c>
+      <c r="C43" s="46">
+        <v>0</v>
+      </c>
+      <c r="D43" s="46">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="44" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A44" s="44"/>
+      <c r="B44" s="47" t="s">
+        <v>278</v>
+      </c>
+      <c r="C44" s="48"/>
+      <c r="D44" s="48"/>
+    </row>
+    <row r="45" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A45" s="44" t="s">
+        <v>253</v>
+      </c>
+      <c r="B45" s="45" t="s">
+        <v>254</v>
+      </c>
+      <c r="C45" s="46" t="s">
+        <v>245</v>
+      </c>
+      <c r="D45" s="46" t="s">
+        <v>245</v>
+      </c>
+    </row>
+    <row r="46" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A46" s="44" t="s">
+        <v>257</v>
+      </c>
+      <c r="B46" s="45" t="s">
+        <v>258</v>
+      </c>
+      <c r="C46" s="46">
+        <v>0</v>
+      </c>
+      <c r="D46" s="46">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="47" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A47" s="44" t="s">
+        <v>259</v>
+      </c>
+      <c r="B47" s="45" t="s">
+        <v>260</v>
+      </c>
+      <c r="C47" s="46">
+        <v>0</v>
+      </c>
+      <c r="D47" s="46">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="48" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A48" s="44" t="s">
+        <v>261</v>
+      </c>
+      <c r="B48" s="45" t="s">
+        <v>262</v>
+      </c>
+      <c r="C48" s="46">
+        <v>2.1743930000000002</v>
+      </c>
+      <c r="D48" s="49">
+        <v>2.2144010000000005</v>
+      </c>
+    </row>
+    <row r="49" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A49" s="44" t="s">
+        <v>264</v>
+      </c>
+      <c r="B49" s="45" t="s">
+        <v>265</v>
+      </c>
+      <c r="C49" s="46">
+        <v>2.0314160000000001</v>
+      </c>
+      <c r="D49" s="46">
+        <v>2.0648840000000002</v>
+      </c>
+    </row>
+    <row r="50" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A50" s="44" t="s">
+        <v>267</v>
+      </c>
+      <c r="B50" s="45" t="s">
+        <v>268</v>
+      </c>
+      <c r="C50" s="46">
+        <v>0</v>
+      </c>
+      <c r="D50" s="46">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="51" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A51" s="50"/>
+      <c r="B51" s="51"/>
+      <c r="C51" s="52"/>
+      <c r="D51" s="52"/>
+    </row>
+    <row r="52" spans="1:4" hidden="1" x14ac:dyDescent="0.3">
+      <c r="A52" s="23" t="s">
+        <v>279</v>
+      </c>
+      <c r="B52" s="23" t="s">
+        <v>280</v>
+      </c>
+      <c r="C52" s="52"/>
+      <c r="D52" s="52"/>
+    </row>
+    <row r="53" spans="1:4" hidden="1" x14ac:dyDescent="0.3">
+      <c r="A53" s="23" t="s">
+        <v>281</v>
+      </c>
+      <c r="B53" s="23" t="s">
+        <v>282</v>
+      </c>
+    </row>
+    <row r="54" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A54" s="23" t="s">
+        <v>238</v>
+      </c>
+      <c r="B54" s="23" t="s">
+        <v>283</v>
+      </c>
+    </row>
+    <row r="55" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A55" s="23" t="s">
+        <v>284</v>
+      </c>
+      <c r="B55" s="23" t="s">
+        <v>285</v>
+      </c>
+    </row>
+    <row r="56" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A56" s="53" t="s">
+        <v>286</v>
+      </c>
+      <c r="B56" s="54" t="s">
+        <v>287</v>
+      </c>
+    </row>
+    <row r="57" spans="1:4" ht="36" x14ac:dyDescent="0.3">
+      <c r="B57" s="54" t="s">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="58" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="C58" s="55"/>
+      <c r="D58" s="55"/>
+    </row>
+    <row r="59" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="C59" s="55"/>
+      <c r="D59" s="55"/>
+    </row>
+    <row r="60" spans="1:4" s="56" customFormat="1" ht="12.5" x14ac:dyDescent="0.25"/>
+    <row r="61" spans="1:4" s="56" customFormat="1" ht="12.5" x14ac:dyDescent="0.25"/>
+    <row r="62" spans="1:4" s="56" customFormat="1" ht="12.5" x14ac:dyDescent="0.25"/>
+    <row r="63" spans="1:4" s="56" customFormat="1" ht="12.5" x14ac:dyDescent="0.25"/>
+    <row r="64" spans="1:4" s="56" customFormat="1" ht="12.5" x14ac:dyDescent="0.25"/>
+    <row r="65" spans="3:4" s="56" customFormat="1" ht="12.5" x14ac:dyDescent="0.25"/>
+    <row r="66" spans="3:4" x14ac:dyDescent="0.3">
+      <c r="C66" s="55"/>
+      <c r="D66" s="55"/>
+    </row>
+  </sheetData>
+  <mergeCells count="12">
+    <mergeCell ref="C8:D8"/>
+    <mergeCell ref="C4:D4"/>
+    <mergeCell ref="C14:D14"/>
+    <mergeCell ref="C12:D12"/>
+    <mergeCell ref="C11:D11"/>
+    <mergeCell ref="C10:D10"/>
+    <mergeCell ref="C9:D9"/>
+    <mergeCell ref="C20:D20"/>
+    <mergeCell ref="C19:D19"/>
+    <mergeCell ref="C17:D17"/>
+    <mergeCell ref="C16:D16"/>
+    <mergeCell ref="C15:D15"/>
+  </mergeCells>
+  <conditionalFormatting sqref="C23:D32 C45:D50">
+    <cfRule type="cellIs" dxfId="3" priority="1" operator="equal">
+      <formula>0</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="2" priority="2">
+      <formula>C$1=2</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="1" priority="3">
+      <formula>C$1=4</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="0" priority="4">
+      <formula>C$1=3</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <sheetData/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Application>Microsoft Excel</Application>
+  <DocSecurity>0</DocSecurity>
+  <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Worksheets</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="3" baseType="lpstr">
+      <vt:lpstr>LIQUID</vt:lpstr>
+      <vt:lpstr>Notes to Fortnightly Portfolio</vt:lpstr>
+      <vt:lpstr>Sheet1</vt:lpstr>
+    </vt:vector>
+  </TitlesOfParts>
+  <LinksUpToDate>false</LinksUpToDate>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Rohit Pandey</dc:creator>
+<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:creator>ICRON Research</dc:creator>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_Enabled">
+    <vt:lpwstr>true</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_SetDate">
+    <vt:lpwstr>2026-05-19T12:33:58Z</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_Method">
+    <vt:lpwstr>Privileged</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_Name">
+    <vt:lpwstr>Public</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_SiteId">
+    <vt:lpwstr>1771ae17-e764-4e0f-a476-d4184d79a5d9</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_ActionId">
+    <vt:lpwstr>bd0ff81e-af1e-4833-b4f9-8b7435ee5882</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_ContentBits">
+    <vt:lpwstr>0</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_Tag">
+    <vt:lpwstr>10, 0, 1, 1</vt:lpwstr>
+  </property>
+</Properties>
+</file>