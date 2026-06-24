--- v7 (2026-06-04)
+++ v8 (2026-06-24)
@@ -1,1418 +1,1205 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Default Extension="png" ContentType="image/png"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" Id="rId4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
+<workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-[...4 lines deleted...]
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{9B2F2A0A-DA98-40D8-8CE3-E92143FF1693}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" tabRatio="872" firstSheet="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
-    <sheet name="LIQUID" sheetId="1" r:id="rId1"/>
-[...1 lines deleted...]
-    <sheet name="Sheet1" sheetId="2" state="hidden" r:id="rId3"/>
+    <sheet name="LIQUID" sheetId="1" state="visible" r:id="rId1"/>
+    <sheet name="Sheet1" sheetId="2" state="hidden" r:id="rId2"/>
   </sheets>
-  <definedNames>
-[...2 lines deleted...]
-  <calcPr calcId="0" calcOnSave="0"/>
+  <definedNames/>
+  <calcPr calcId="191029" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
-<file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-[...870 lines deleted...]
-
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-[...8 lines deleted...]
-    <numFmt numFmtId="171" formatCode="#,##0.000000"/>
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <numFmts count="7">
+    <numFmt numFmtId="164" formatCode="0.0000"/>
+    <numFmt numFmtId="165" formatCode="#,##0.00_);\(#,##0.00\)%"/>
+    <numFmt numFmtId="166" formatCode="_(* #,##0_);_(* \(#,##0\);"/>
+    <numFmt numFmtId="167" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);"/>
+    <numFmt numFmtId="168" formatCode="0.000%"/>
+    <numFmt numFmtId="169" formatCode="#00.00%"/>
+    <numFmt numFmtId="170" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;??_);_(@_)"/>
   </numFmts>
-  <fonts count="15" x14ac:knownFonts="1">
+  <fonts count="28">
     <font>
-      <sz val="11"/>
-      <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
+      <color theme="1"/>
+      <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <sz val="11"/>
-[...39 lines deleted...]
-      <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
+      <color theme="1"/>
+      <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <sz val="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <color theme="10"/>
+      <sz val="11"/>
+      <u val="single"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <name val="Trebuchet MS"/>
+      <family val="2"/>
+      <color theme="1"/>
+      <sz val="8"/>
+    </font>
+    <font>
+      <name val="Trebuchet MS"/>
+      <family val="2"/>
+      <b val="1"/>
+      <color theme="1"/>
+      <sz val="8"/>
+    </font>
+    <font>
+      <name val="Trebuchet MS"/>
+      <family val="2"/>
+      <b val="1"/>
+      <color rgb="FFFF0000"/>
+      <sz val="8"/>
+    </font>
+    <font>
+      <name val="Trebuchet MS"/>
+      <family val="2"/>
+      <color rgb="FF000000"/>
+      <sz val="8"/>
+    </font>
+    <font>
+      <name val="Trebuchet MS"/>
+      <family val="2"/>
+      <b val="1"/>
+      <color rgb="FF000000"/>
+      <sz val="8"/>
+      <u val="single"/>
+    </font>
+    <font>
+      <name val="Trebuchet MS"/>
+      <family val="2"/>
+      <b val="1"/>
+      <color rgb="FF333333"/>
+      <sz val="8"/>
+    </font>
+    <font>
+      <name val="Trebuchet MS"/>
+      <family val="2"/>
+      <b val="1"/>
+      <sz val="8"/>
+    </font>
+    <font>
+      <name val="Trebuchet MS"/>
+      <family val="2"/>
+      <sz val="8"/>
+    </font>
+    <font>
+      <name val="Trebuchet MS"/>
+      <family val="2"/>
+      <i val="1"/>
+      <sz val="8"/>
+    </font>
+    <font>
+      <name val="Trebuchet MS"/>
+      <family val="2"/>
+      <color rgb="FFFF0000"/>
+      <sz val="8"/>
+    </font>
+    <font>
+      <name val="Trebuchet MS"/>
+      <family val="2"/>
+      <b val="1"/>
+      <strike val="1"/>
+      <sz val="8"/>
+    </font>
+    <font>
+      <name val="trebuchet MS"/>
+      <family val="2"/>
+      <b val="1"/>
+      <color rgb="FFFFFFFF"/>
+      <sz val="8"/>
+    </font>
+    <font>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <color theme="1"/>
+      <sz val="8"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <name val="Trebuchet MS"/>
+      <family val="2"/>
+      <b val="1"/>
       <color indexed="8"/>
+      <sz val="8"/>
+      <u val="single"/>
+    </font>
+    <font>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <color theme="10"/>
+      <sz val="8"/>
+      <u val="single"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <b val="1"/>
+      <color theme="1"/>
+      <sz val="8"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <b val="1"/>
+      <color rgb="FF000000"/>
+      <sz val="8"/>
+    </font>
+    <font>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <b val="1"/>
+      <color rgb="FF000000"/>
+      <sz val="8"/>
+    </font>
+    <font>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <color rgb="FF000000"/>
+      <sz val="8"/>
+    </font>
+    <font>
       <name val="Arial"/>
       <family val="2"/>
+      <b val="1"/>
+      <color rgb="FF000000"/>
+      <sz val="8"/>
     </font>
     <font>
-      <sz val="9"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <color rgb="FF000000"/>
+      <sz val="8"/>
+    </font>
+    <font>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <color rgb="FF000000"/>
+      <sz val="8"/>
+    </font>
+    <font>
       <name val="Trebuchet MS"/>
       <family val="2"/>
+      <b val="1"/>
+      <color indexed="8"/>
+      <sz val="8"/>
     </font>
     <font>
-      <sz val="10"/>
-      <name val="Arial"/>
+      <name val="Trebuchet MS"/>
       <family val="2"/>
+      <color indexed="8"/>
+      <sz val="8"/>
     </font>
     <font>
-      <b/>
-      <sz val="9"/>
       <name val="Trebuchet MS"/>
       <family val="2"/>
-    </font>
-[...16 lines deleted...]
-      <family val="2"/>
+      <b val="1"/>
+      <color rgb="FF000000"/>
+      <sz val="8"/>
     </font>
   </fonts>
-  <fills count="4">
+  <fills count="6">
     <fill>
-      <patternFill patternType="none"/>
+      <patternFill/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF000000"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFC0C0C0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFD9D9D9"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="4">
+  <borders count="16">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="6">
-[...5 lines deleted...]
-    <xf numFmtId="168" fontId="12" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+  <cellStyleXfs count="7">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="9" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="43" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="43" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="71">
-[...14 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+  <cellXfs count="218">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="7" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="7" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="8" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="9" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="10" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="10" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="9" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="43" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="43" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="43" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="43" fontId="4" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="10" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="10" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="6" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="13" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="4" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="4" fontId="10" fillId="0" borderId="1" pivotButton="0" quotePrefix="1" xfId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="10" fontId="10" fillId="0" borderId="1" pivotButton="0" quotePrefix="1" xfId="1"/>
+    <xf numFmtId="165" fontId="10" fillId="0" borderId="3" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="13" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="2" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="14" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="4">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="10" fontId="10" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="10" fillId="4" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="10" fontId="10" fillId="4" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="4">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="6" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="10" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="10" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="43" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="4">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="43" fontId="4" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="166" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="167" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="10" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="15" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="167" fontId="4" fillId="3" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="10" fontId="4" fillId="3" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="167" fontId="14" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="10" fontId="14" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="3"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="10" fontId="19" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="5" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="10" fontId="21" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="24" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="168" fontId="24" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="2">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="10" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="4" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="10" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="10" fontId="10" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="10" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="10" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="2">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="10" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="10" fontId="10" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="10" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="2">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="2">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="10" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="4" fontId="10" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="4" fontId="10" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="2">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="10" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="10" fontId="10" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="6" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="169" fontId="6" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="168" fontId="6" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="10" fontId="10" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="11" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="12" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="11" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="12" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="2" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="3" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="4" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="2">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="3" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="5" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="4" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="3" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="5" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="4" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="2">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="5"/>
+    <xf numFmtId="43" fontId="10" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="6"/>
+    <xf numFmtId="170" fontId="10" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="5"/>
+    <xf numFmtId="170" fontId="10" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="6"/>
+    <xf numFmtId="15" fontId="10" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="6"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="11" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="11" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="170" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="6">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="15" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="6">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="12" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="12" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="11" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="11" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="170" fontId="10" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="6">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="15" fontId="10" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="6">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="12" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="12" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="170" fontId="10" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="6">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="15" fontId="10" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="6">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="166" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="167" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="167" fontId="4" fillId="3" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="167" fontId="14" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="12" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="10" fillId="0" borderId="3" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="10" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...114 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
-  <cellStyles count="6">
-    <cellStyle name="Comma 2" xfId="5" xr:uid="{E0BC6EAE-C985-4BE2-984E-5D0D932E24A1}"/>
+  <cellStyles count="7">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
-    <cellStyle name="Normal 2" xfId="2" xr:uid="{C2D82BDD-A9E7-4455-A59D-3CF3CFDF2129}"/>
-[...2 lines deleted...]
-    <cellStyle name="Percent 2" xfId="4" xr:uid="{883D1EB1-109F-4A78-A3EF-416B6A57F3C9}"/>
+    <cellStyle name="Percent" xfId="1" builtinId="5"/>
+    <cellStyle name="Normal 3 4 2 2 4" xfId="2"/>
+    <cellStyle name="Hyperlink" xfId="3" builtinId="8"/>
+    <cellStyle name="Comma" xfId="4" builtinId="3"/>
+    <cellStyle name="Normal 3 2" xfId="5"/>
+    <cellStyle name="Comma 4 2" xfId="6"/>
   </cellStyles>
-  <dxfs count="4">
-[...12 lines deleted...]
-  </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
-  <extLst>
-[...6 lines deleted...]
-  </extLst>
+  <colors>
+    <indexedColors>
+      <rgbColor rgb="00000000"/>
+      <rgbColor rgb="00FFFFFF"/>
+      <rgbColor rgb="00FF0000"/>
+      <rgbColor rgb="0000FF00"/>
+      <rgbColor rgb="000000FF"/>
+      <rgbColor rgb="00FFFF00"/>
+      <rgbColor rgb="00FF00FF"/>
+      <rgbColor rgb="0000FFFF"/>
+      <rgbColor rgb="00000000"/>
+      <rgbColor rgb="00FFFFFF"/>
+      <rgbColor rgb="00FF0000"/>
+      <rgbColor rgb="0000FF00"/>
+      <rgbColor rgb="000000FF"/>
+      <rgbColor rgb="00FFFF00"/>
+      <rgbColor rgb="00FF00FF"/>
+      <rgbColor rgb="0000FFFF"/>
+      <rgbColor rgb="00800000"/>
+      <rgbColor rgb="00008000"/>
+      <rgbColor rgb="00000080"/>
+      <rgbColor rgb="00808000"/>
+      <rgbColor rgb="00800080"/>
+      <rgbColor rgb="00008080"/>
+      <rgbColor rgb="00C0C0C0"/>
+      <rgbColor rgb="00808080"/>
+      <rgbColor rgb="009999FF"/>
+      <rgbColor rgb="00993366"/>
+      <rgbColor rgb="00FFFFCC"/>
+      <rgbColor rgb="00CCFFFF"/>
+      <rgbColor rgb="00660066"/>
+      <rgbColor rgb="00FF8080"/>
+      <rgbColor rgb="000066CC"/>
+      <rgbColor rgb="00CCCCFF"/>
+      <rgbColor rgb="00000080"/>
+      <rgbColor rgb="00FF00FF"/>
+      <rgbColor rgb="00FFFF00"/>
+      <rgbColor rgb="0000FFFF"/>
+      <rgbColor rgb="00800080"/>
+      <rgbColor rgb="00800000"/>
+      <rgbColor rgb="00008080"/>
+      <rgbColor rgb="000000FF"/>
+      <rgbColor rgb="0000CCFF"/>
+      <rgbColor rgb="00CCFFFF"/>
+      <rgbColor rgb="00CCFFCC"/>
+      <rgbColor rgb="00FFFF99"/>
+      <rgbColor rgb="0099CCFF"/>
+      <rgbColor rgb="00FF99CC"/>
+      <rgbColor rgb="00CC99FF"/>
+      <rgbColor rgb="00FFCC99"/>
+      <rgbColor rgb="003366FF"/>
+      <rgbColor rgb="0033CCCC"/>
+      <rgbColor rgb="0099CC00"/>
+      <rgbColor rgb="00FFCC00"/>
+      <rgbColor rgb="00FF9900"/>
+      <rgbColor rgb="00FF6600"/>
+      <rgbColor rgb="00666699"/>
+      <rgbColor rgb="00969696"/>
+      <rgbColor rgb="00003366"/>
+      <rgbColor rgb="00339966"/>
+      <rgbColor rgb="00003300"/>
+      <rgbColor rgb="00333300"/>
+      <rgbColor rgb="00993300"/>
+      <rgbColor rgb="00993366"/>
+      <rgbColor rgb="00333399"/>
+      <rgbColor rgb="00333333"/>
+    </indexedColors>
+  </colors>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<file path=xl/_rels/workbook.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId4" /></Relationships>
 </file>
 
-<file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+<file path=xl/drawings/_rels/drawing1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image1.png" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image2.png" Id="rId2" /></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
-<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-[...22 lines deleted...]
-        <xdr:cNvPicPr>
+<wsDr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
+  <twoCellAnchor editAs="oneCell">
+    <from>
+      <col>1</col>
+      <colOff>0</colOff>
+      <row>169</row>
+      <rowOff>0</rowOff>
+    </from>
+    <to>
+      <col>1</col>
+      <colOff>2374900</colOff>
+      <row>178</row>
+      <rowOff>80682</rowOff>
+    </to>
+    <pic>
+      <nvPicPr>
+        <cNvPr id="2" name="Picture 1"/>
+        <cNvPicPr>
           <a:picLocks/>
-        </xdr:cNvPicPr>
-[...2 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
+        </cNvPicPr>
+      </nvPicPr>
+      <blipFill>
+        <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
-      </xdr:blipFill>
-      <xdr:spPr>
+      </blipFill>
+      <spPr>
         <a:xfrm>
-          <a:off x="457200" y="28200350"/>
+          <a:off x="476250" y="32832675"/>
           <a:ext cx="2374900" cy="1574800"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
-          <a:avLst/>
+          <avLst/>
         </a:prstGeom>
         <a:ln>
           <a:prstDash val="solid"/>
         </a:ln>
-      </xdr:spPr>
-[...25 lines deleted...]
-        <xdr:cNvPicPr>
+      </spPr>
+    </pic>
+    <clientData/>
+  </twoCellAnchor>
+  <twoCellAnchor editAs="oneCell">
+    <from>
+      <col>1</col>
+      <colOff>0</colOff>
+      <row>181</row>
+      <rowOff>0</rowOff>
+    </from>
+    <to>
+      <col>1</col>
+      <colOff>2374900</colOff>
+      <row>190</row>
+      <rowOff>80682</rowOff>
+    </to>
+    <pic>
+      <nvPicPr>
+        <cNvPr id="3" name="Picture 2"/>
+        <cNvPicPr>
           <a:picLocks/>
-        </xdr:cNvPicPr>
-[...2 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
+        </cNvPicPr>
+      </nvPicPr>
+      <blipFill>
+        <a:blip r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
-      </xdr:blipFill>
-      <xdr:spPr>
+      </blipFill>
+      <spPr>
         <a:xfrm>
-          <a:off x="457200" y="30613350"/>
+          <a:off x="476250" y="35518725"/>
           <a:ext cx="2374900" cy="1574800"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
-          <a:avLst/>
+          <avLst/>
         </a:prstGeom>
         <a:ln>
           <a:prstDash val="solid"/>
         </a:ln>
-      </xdr:spPr>
-[...3 lines deleted...]
-</xdr:wsDr>
+      </spPr>
+    </pic>
+    <clientData/>
+  </twoCellAnchor>
+</wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -1632,4692 +1419,5576 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...4 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:L193"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+    <pageSetUpPr/>
+  </sheetPr>
+  <dimension ref="A1:L235"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0"/>
+    <sheetView tabSelected="1" zoomScale="88" zoomScaleNormal="88" workbookViewId="0">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="13.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr baseColWidth="8" defaultColWidth="9.1796875" defaultRowHeight="12"/>
   <cols>
-    <col min="1" max="1" width="6.54296875" style="2" bestFit="1" customWidth="1"/>
-[...12 lines deleted...]
-    <col min="14" max="16384" width="8.7265625" style="2"/>
+    <col width="7.1796875" bestFit="1" customWidth="1" style="8" min="1" max="1"/>
+    <col width="54" bestFit="1" customWidth="1" style="8" min="2" max="2"/>
+    <col width="19.7265625" bestFit="1" customWidth="1" style="8" min="3" max="3"/>
+    <col width="14.81640625" bestFit="1" customWidth="1" style="8" min="4" max="4"/>
+    <col width="15.54296875" customWidth="1" style="8" min="5" max="5"/>
+    <col width="24.81640625" bestFit="1" customWidth="1" style="8" min="6" max="6"/>
+    <col width="14.453125" bestFit="1" customWidth="1" style="8" min="7" max="7"/>
+    <col width="12.81640625" bestFit="1" customWidth="1" style="8" min="8" max="8"/>
+    <col width="14.54296875" bestFit="1" customWidth="1" style="8" min="9" max="9"/>
+    <col width="8.26953125" bestFit="1" customWidth="1" style="8" min="10" max="10"/>
+    <col width="31.1796875" bestFit="1" customWidth="1" style="8" min="11" max="11"/>
+    <col width="7.81640625" bestFit="1" customWidth="1" style="8" min="12" max="12"/>
+    <col width="9.1796875" customWidth="1" style="8" min="13" max="16384"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:12" ht="19" customHeight="1" x14ac:dyDescent="0.45">
-[...1 lines deleted...]
-      <c r="B1" s="69" t="s">
+    <row r="1">
+      <c r="A1" s="158" t="n"/>
+      <c r="B1" s="158" t="inlineStr">
+        <is>
+          <t>DSP Liquidity Fund</t>
+        </is>
+      </c>
+    </row>
+    <row r="2">
+      <c r="B2" s="47" t="inlineStr">
+        <is>
+          <t>Portfolio as on June 15, 2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" s="158" t="inlineStr">
+        <is>
+          <t>Sr. No.</t>
+        </is>
+      </c>
+      <c r="B4" s="158" t="inlineStr">
+        <is>
+          <t>Name of Instrument</t>
+        </is>
+      </c>
+      <c r="C4" s="158" t="inlineStr">
+        <is>
+          <t>ISIN</t>
+        </is>
+      </c>
+      <c r="D4" s="158" t="inlineStr">
+        <is>
+          <t>Rating/Industry</t>
+        </is>
+      </c>
+      <c r="E4" s="158" t="inlineStr">
+        <is>
+          <t>Quantity</t>
+        </is>
+      </c>
+      <c r="F4" s="158" t="inlineStr">
+        <is>
+          <t>Market value (Rs. In lakhs)</t>
+        </is>
+      </c>
+      <c r="G4" s="158" t="inlineStr">
+        <is>
+          <t>% to Net Assets</t>
+        </is>
+      </c>
+      <c r="H4" s="158" t="inlineStr">
+        <is>
+          <t>Maturity Date</t>
+        </is>
+      </c>
+      <c r="I4" s="158" t="inlineStr">
+        <is>
+          <t>Put/Call Option</t>
+        </is>
+      </c>
+      <c r="J4" s="158" t="inlineStr">
+        <is>
+          <t>YTM (%)</t>
+        </is>
+      </c>
+    </row>
+    <row r="6">
+      <c r="B6" s="47" t="inlineStr">
+        <is>
+          <t>DEBT INSTRUMENTS</t>
+        </is>
+      </c>
+    </row>
+    <row r="7">
+      <c r="B7" s="47" t="inlineStr">
+        <is>
+          <t>BOND &amp; NCD's</t>
+        </is>
+      </c>
+    </row>
+    <row r="8">
+      <c r="B8" s="47" t="inlineStr">
+        <is>
+          <t>Listed / awaiting listing on the stock exchanges</t>
+        </is>
+      </c>
+      <c r="K8" s="47" t="inlineStr">
+        <is>
+          <t>Sector/Rating</t>
+        </is>
+      </c>
+      <c r="L8" s="47" t="inlineStr">
+        <is>
+          <t>Percent</t>
+        </is>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="B9" s="8" t="inlineStr">
+        <is>
+          <t>Small Industries Development Bank of India**</t>
+        </is>
+      </c>
+      <c r="C9" s="8" t="inlineStr">
+        <is>
+          <t>INE556F08KH1</t>
+        </is>
+      </c>
+      <c r="D9" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E9" s="208" t="n">
+        <v>15000</v>
+      </c>
+      <c r="F9" s="209" t="n">
+        <v>15882.84</v>
+      </c>
+      <c r="G9" s="70" t="n">
+        <v>0.0062</v>
+      </c>
+      <c r="H9" s="71" t="n">
+        <v>46265</v>
+      </c>
+      <c r="J9" s="209" t="n">
+        <v>7.005</v>
+      </c>
+      <c r="K9" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="L9" s="70" t="n">
+        <v>0.5849</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" s="8" t="n">
+        <v>2</v>
+      </c>
+      <c r="B10" s="8" t="inlineStr">
+        <is>
+          <t>SMFG India Credit Company Limited**</t>
+        </is>
+      </c>
+      <c r="C10" s="8" t="inlineStr">
+        <is>
+          <t>INE535H07CK4</t>
+        </is>
+      </c>
+      <c r="D10" s="8" t="inlineStr">
+        <is>
+          <t>ICRA AAA</t>
+        </is>
+      </c>
+      <c r="E10" s="208" t="n">
+        <v>10000</v>
+      </c>
+      <c r="F10" s="209" t="n">
+        <v>10714.19</v>
+      </c>
+      <c r="G10" s="70" t="n">
+        <v>0.0042</v>
+      </c>
+      <c r="H10" s="71" t="n">
+        <v>46239</v>
+      </c>
+      <c r="J10" s="209" t="n">
+        <v>7.755</v>
+      </c>
+      <c r="K10" s="8" t="inlineStr">
+        <is>
+          <t>Sovereign</t>
+        </is>
+      </c>
+      <c r="L10" s="70" t="n">
+        <v>0.121</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" s="8" t="n">
+        <v>3</v>
+      </c>
+      <c r="B11" s="8" t="inlineStr">
+        <is>
+          <t>LIC Housing Finance Limited**</t>
+        </is>
+      </c>
+      <c r="C11" s="8" t="inlineStr">
+        <is>
+          <t>INE115A07JW0</t>
+        </is>
+      </c>
+      <c r="D11" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E11" s="208" t="n">
+        <v>750</v>
+      </c>
+      <c r="F11" s="209" t="n">
+        <v>8089.82</v>
+      </c>
+      <c r="G11" s="70" t="n">
+        <v>0.0032</v>
+      </c>
+      <c r="H11" s="71" t="n">
+        <v>46213</v>
+      </c>
+      <c r="J11" s="209" t="n">
+        <v>6.6747</v>
+      </c>
+      <c r="K11" s="8" t="inlineStr">
+        <is>
+          <t>IND A1+</t>
+        </is>
+      </c>
+      <c r="L11" s="70" t="n">
+        <v>0.07340000000000001</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" s="8" t="n">
+        <v>4</v>
+      </c>
+      <c r="B12" s="8" t="inlineStr">
+        <is>
+          <t>LIC Housing Finance Limited**</t>
+        </is>
+      </c>
+      <c r="C12" s="8" t="inlineStr">
+        <is>
+          <t>INE115A07PI6</t>
+        </is>
+      </c>
+      <c r="D12" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E12" s="208" t="n">
+        <v>750</v>
+      </c>
+      <c r="F12" s="209" t="n">
+        <v>7842.66</v>
+      </c>
+      <c r="G12" s="70" t="n">
+        <v>0.0031</v>
+      </c>
+      <c r="H12" s="71" t="n">
+        <v>46268</v>
+      </c>
+      <c r="J12" s="209" t="n">
+        <v>7.0751</v>
+      </c>
+      <c r="K12" s="8" t="inlineStr">
+        <is>
+          <t>ICRA A1+</t>
+        </is>
+      </c>
+      <c r="L12" s="70" t="n">
+        <v>0.0733</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" s="8" t="n">
+        <v>5</v>
+      </c>
+      <c r="B13" s="8" t="inlineStr">
+        <is>
+          <t>Small Industries Development Bank of India</t>
+        </is>
+      </c>
+      <c r="C13" s="8" t="inlineStr">
+        <is>
+          <t>INE556F08KI9</t>
+        </is>
+      </c>
+      <c r="D13" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E13" s="208" t="n">
+        <v>5000</v>
+      </c>
+      <c r="F13" s="209" t="n">
+        <v>5290.26</v>
+      </c>
+      <c r="G13" s="70" t="n">
+        <v>0.0021</v>
+      </c>
+      <c r="H13" s="71" t="n">
+        <v>46269</v>
+      </c>
+      <c r="J13" s="209" t="n">
+        <v>7.0499</v>
+      </c>
+      <c r="K13" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="L13" s="70" t="n">
+        <v>0.0163</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" s="8" t="n">
+        <v>6</v>
+      </c>
+      <c r="B14" s="8" t="inlineStr">
+        <is>
+          <t>Bajaj Housing Finance Limited</t>
+        </is>
+      </c>
+      <c r="C14" s="8" t="inlineStr">
+        <is>
+          <t>INE377Y07490</t>
+        </is>
+      </c>
+      <c r="D14" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E14" s="208" t="n">
+        <v>4000</v>
+      </c>
+      <c r="F14" s="209" t="n">
+        <v>4249.92</v>
+      </c>
+      <c r="G14" s="70" t="n">
+        <v>0.0017</v>
+      </c>
+      <c r="H14" s="71" t="n">
+        <v>46274</v>
+      </c>
+      <c r="J14" s="209" t="n">
+        <v>6.9999</v>
+      </c>
+      <c r="K14" s="8" t="inlineStr">
+        <is>
+          <t>ICRA AAA</t>
+        </is>
+      </c>
+      <c r="L14" s="70" t="n">
+        <v>0.0042</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" s="72" t="n"/>
+      <c r="B15" s="72" t="inlineStr">
+        <is>
+          <t>Total</t>
+        </is>
+      </c>
+      <c r="C15" s="72" t="n"/>
+      <c r="D15" s="72" t="n"/>
+      <c r="E15" s="72" t="n"/>
+      <c r="F15" s="210" t="n">
+        <v>52069.69</v>
+      </c>
+      <c r="G15" s="74" t="n">
+        <v>0.0205</v>
+      </c>
+      <c r="K15" s="8" t="inlineStr">
+        <is>
+          <t>Alternative Investment Funds (AIF)</t>
+        </is>
+      </c>
+      <c r="L15" s="70" t="n">
+        <v>0.0019</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="K16" s="8" t="inlineStr">
+        <is>
+          <t>Cash &amp; Equivalent</t>
+        </is>
+      </c>
+      <c r="L16" s="70" t="n">
+        <v>0.125</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="B17" s="47" t="inlineStr">
+        <is>
+          <t>MONEY MARKET INSTRUMENTS</t>
+        </is>
+      </c>
+    </row>
+    <row r="18">
+      <c r="B18" s="47" t="inlineStr">
+        <is>
+          <t>Certificate of Deposit</t>
+        </is>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" s="8" t="n">
+        <v>7</v>
+      </c>
+      <c r="B19" s="8" t="inlineStr">
+        <is>
+          <t>HDFC Bank Limited**</t>
+        </is>
+      </c>
+      <c r="C19" s="8" t="inlineStr">
+        <is>
+          <t>INE040A16HL8</t>
+        </is>
+      </c>
+      <c r="D19" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E19" s="208" t="n">
+        <v>12000</v>
+      </c>
+      <c r="F19" s="209" t="n">
+        <v>59053.86</v>
+      </c>
+      <c r="G19" s="70" t="n">
+        <v>0.023</v>
+      </c>
+      <c r="H19" s="71" t="n">
+        <v>46275</v>
+      </c>
+      <c r="J19" s="209" t="n">
+        <v>6.7999</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" s="8" t="n">
+        <v>8</v>
+      </c>
+      <c r="B20" s="8" t="inlineStr">
+        <is>
+          <t>Union Bank of India**</t>
+        </is>
+      </c>
+      <c r="C20" s="8" t="inlineStr">
+        <is>
+          <t>INE692A16MJ0</t>
+        </is>
+      </c>
+      <c r="D20" s="8" t="inlineStr">
+        <is>
+          <t>ICRA A1+</t>
+        </is>
+      </c>
+      <c r="E20" s="208" t="n">
+        <v>9000</v>
+      </c>
+      <c r="F20" s="209" t="n">
+        <v>44345.16</v>
+      </c>
+      <c r="G20" s="70" t="n">
+        <v>0.0173</v>
+      </c>
+      <c r="H20" s="71" t="n">
+        <v>46269</v>
+      </c>
+      <c r="J20" s="209" t="n">
+        <v>6.7376</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" s="8" t="n">
+        <v>9</v>
+      </c>
+      <c r="B21" s="8" t="inlineStr">
+        <is>
+          <t>Canara Bank**</t>
+        </is>
+      </c>
+      <c r="C21" s="8" t="inlineStr">
+        <is>
+          <t>INE476A16J41</t>
+        </is>
+      </c>
+      <c r="D21" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E21" s="208" t="n">
+        <v>8000</v>
+      </c>
+      <c r="F21" s="209" t="n">
+        <v>39441</v>
+      </c>
+      <c r="G21" s="70" t="n">
+        <v>0.0154</v>
+      </c>
+      <c r="H21" s="71" t="n">
+        <v>46266</v>
+      </c>
+      <c r="J21" s="209" t="n">
+        <v>6.7186</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" s="8" t="n">
+        <v>10</v>
+      </c>
+      <c r="B22" s="8" t="inlineStr">
+        <is>
+          <t>Axis Bank Limited**</t>
+        </is>
+      </c>
+      <c r="C22" s="8" t="inlineStr">
+        <is>
+          <t>INE238AD6CL0</t>
+        </is>
+      </c>
+      <c r="D22" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E22" s="208" t="n">
+        <v>6000</v>
+      </c>
+      <c r="F22" s="209" t="n">
+        <v>29576.37</v>
+      </c>
+      <c r="G22" s="70" t="n">
+        <v>0.0115</v>
+      </c>
+      <c r="H22" s="71" t="n">
+        <v>46266</v>
+      </c>
+      <c r="J22" s="209" t="n">
+        <v>6.7898</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" s="8" t="n">
+        <v>11</v>
+      </c>
+      <c r="B23" s="8" t="inlineStr">
+        <is>
+          <t>Bank of India**</t>
+        </is>
+      </c>
+      <c r="C23" s="8" t="inlineStr">
+        <is>
+          <t>INE084A16FZ0</t>
+        </is>
+      </c>
+      <c r="D23" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E23" s="208" t="n">
+        <v>6000</v>
+      </c>
+      <c r="F23" s="209" t="n">
+        <v>29560.08</v>
+      </c>
+      <c r="G23" s="70" t="n">
+        <v>0.0115</v>
+      </c>
+      <c r="H23" s="71" t="n">
+        <v>46269</v>
+      </c>
+      <c r="J23" s="209" t="n">
+        <v>6.79</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" s="8" t="n">
+        <v>12</v>
+      </c>
+      <c r="B24" s="8" t="inlineStr">
+        <is>
+          <t>Canara Bank**</t>
+        </is>
+      </c>
+      <c r="C24" s="8" t="inlineStr">
+        <is>
+          <t>INE476A16J17</t>
+        </is>
+      </c>
+      <c r="D24" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E24" s="208" t="n">
+        <v>5500</v>
+      </c>
+      <c r="F24" s="209" t="n">
+        <v>27189.42</v>
+      </c>
+      <c r="G24" s="70" t="n">
+        <v>0.0106</v>
+      </c>
+      <c r="H24" s="71" t="n">
+        <v>46251</v>
+      </c>
+      <c r="J24" s="209" t="n">
+        <v>6.7251</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25" s="8" t="n">
+        <v>13</v>
+      </c>
+      <c r="B25" s="8" t="inlineStr">
+        <is>
+          <t>Bank of Baroda**</t>
+        </is>
+      </c>
+      <c r="C25" s="8" t="inlineStr">
+        <is>
+          <t>INE028A16MF5</t>
+        </is>
+      </c>
+      <c r="D25" s="8" t="inlineStr">
+        <is>
+          <t>IND A1+</t>
+        </is>
+      </c>
+      <c r="E25" s="208" t="n">
+        <v>5500</v>
+      </c>
+      <c r="F25" s="209" t="n">
+        <v>27189.42</v>
+      </c>
+      <c r="G25" s="70" t="n">
+        <v>0.0106</v>
+      </c>
+      <c r="H25" s="71" t="n">
+        <v>46251</v>
+      </c>
+      <c r="J25" s="209" t="n">
+        <v>6.7251</v>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26" s="8" t="n">
+        <v>14</v>
+      </c>
+      <c r="B26" s="8" t="inlineStr">
+        <is>
+          <t>The Federal Bank Limited**</t>
+        </is>
+      </c>
+      <c r="C26" s="8" t="inlineStr">
+        <is>
+          <t>INE171A16NP0</t>
+        </is>
+      </c>
+      <c r="D26" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E26" s="208" t="n">
+        <v>5000</v>
+      </c>
+      <c r="F26" s="209" t="n">
+        <v>24895.58</v>
+      </c>
+      <c r="G26" s="70" t="n">
+        <v>0.0097</v>
+      </c>
+      <c r="H26" s="71" t="n">
+        <v>46213</v>
+      </c>
+      <c r="J26" s="209" t="n">
+        <v>6.3799</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" s="8" t="n">
+        <v>15</v>
+      </c>
+      <c r="B27" s="8" t="inlineStr">
+        <is>
+          <t>Bank of Baroda**</t>
+        </is>
+      </c>
+      <c r="C27" s="8" t="inlineStr">
+        <is>
+          <t>INE028A16MD0</t>
+        </is>
+      </c>
+      <c r="D27" s="8" t="inlineStr">
+        <is>
+          <t>IND A1+</t>
+        </is>
+      </c>
+      <c r="E27" s="208" t="n">
+        <v>5000</v>
+      </c>
+      <c r="F27" s="209" t="n">
+        <v>24740.18</v>
+      </c>
+      <c r="G27" s="70" t="n">
+        <v>0.009599999999999999</v>
+      </c>
+      <c r="H27" s="71" t="n">
+        <v>46246</v>
+      </c>
+      <c r="J27" s="209" t="n">
+        <v>6.7251</v>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28" s="8" t="n">
+        <v>16</v>
+      </c>
+      <c r="B28" s="8" t="inlineStr">
+        <is>
+          <t>Bank of Baroda**</t>
+        </is>
+      </c>
+      <c r="C28" s="8" t="inlineStr">
+        <is>
+          <t>INE028A16MN9</t>
+        </is>
+      </c>
+      <c r="D28" s="8" t="inlineStr">
+        <is>
+          <t>IND A1+</t>
+        </is>
+      </c>
+      <c r="E28" s="208" t="n">
+        <v>5000</v>
+      </c>
+      <c r="F28" s="209" t="n">
+        <v>24647.1</v>
+      </c>
+      <c r="G28" s="70" t="n">
+        <v>0.009599999999999999</v>
+      </c>
+      <c r="H28" s="71" t="n">
+        <v>46267</v>
+      </c>
+      <c r="J28" s="209" t="n">
+        <v>6.7001</v>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29" s="8" t="n">
+        <v>17</v>
+      </c>
+      <c r="B29" s="8" t="inlineStr">
+        <is>
+          <t>Union Bank of India</t>
+        </is>
+      </c>
+      <c r="C29" s="8" t="inlineStr">
+        <is>
+          <t>INE692A16LX3</t>
+        </is>
+      </c>
+      <c r="D29" s="8" t="inlineStr">
+        <is>
+          <t>ICRA A1+</t>
+        </is>
+      </c>
+      <c r="E29" s="208" t="n">
+        <v>4500</v>
+      </c>
+      <c r="F29" s="209" t="n">
+        <v>22351.52</v>
+      </c>
+      <c r="G29" s="70" t="n">
+        <v>0.008699999999999999</v>
+      </c>
+      <c r="H29" s="71" t="n">
+        <v>46227</v>
+      </c>
+      <c r="J29" s="209" t="n">
+        <v>6.3806</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30" s="8" t="n">
+        <v>18</v>
+      </c>
+      <c r="B30" s="8" t="inlineStr">
+        <is>
+          <t>Union Bank of India</t>
+        </is>
+      </c>
+      <c r="C30" s="8" t="inlineStr">
+        <is>
+          <t>INE692A16LV7</t>
+        </is>
+      </c>
+      <c r="D30" s="8" t="inlineStr">
+        <is>
+          <t>ICRA A1+</t>
+        </is>
+      </c>
+      <c r="E30" s="208" t="n">
+        <v>4000</v>
+      </c>
+      <c r="F30" s="209" t="n">
+        <v>19871.5</v>
+      </c>
+      <c r="G30" s="70" t="n">
+        <v>0.0078</v>
+      </c>
+      <c r="H30" s="71" t="n">
+        <v>46226</v>
+      </c>
+      <c r="J30" s="209" t="n">
+        <v>6.3792</v>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31" s="8" t="n">
+        <v>19</v>
+      </c>
+      <c r="B31" s="8" t="inlineStr">
+        <is>
+          <t>Union Bank of India**</t>
+        </is>
+      </c>
+      <c r="C31" s="8" t="inlineStr">
+        <is>
+          <t>INE692A16ME1</t>
+        </is>
+      </c>
+      <c r="D31" s="8" t="inlineStr">
+        <is>
+          <t>ICRA A1+</t>
+        </is>
+      </c>
+      <c r="E31" s="208" t="n">
+        <v>4000</v>
+      </c>
+      <c r="F31" s="209" t="n">
+        <v>19810.38</v>
+      </c>
+      <c r="G31" s="70" t="n">
+        <v>0.0077</v>
+      </c>
+      <c r="H31" s="71" t="n">
+        <v>46241</v>
+      </c>
+      <c r="J31" s="209" t="n">
+        <v>6.7186</v>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32" s="8" t="n">
+        <v>20</v>
+      </c>
+      <c r="B32" s="8" t="inlineStr">
+        <is>
+          <t>Indian Bank**</t>
+        </is>
+      </c>
+      <c r="C32" s="8" t="inlineStr">
+        <is>
+          <t>INE562A16QY5</t>
+        </is>
+      </c>
+      <c r="D32" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E32" s="208" t="n">
+        <v>4000</v>
+      </c>
+      <c r="F32" s="209" t="n">
+        <v>19792.9</v>
+      </c>
+      <c r="G32" s="70" t="n">
+        <v>0.0077</v>
+      </c>
+      <c r="H32" s="71" t="n">
+        <v>46246</v>
+      </c>
+      <c r="J32" s="209" t="n">
+        <v>6.7002</v>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33" s="8" t="n">
+        <v>21</v>
+      </c>
+      <c r="B33" s="8" t="inlineStr">
+        <is>
+          <t>HDFC Bank Limited**</t>
+        </is>
+      </c>
+      <c r="C33" s="8" t="inlineStr">
+        <is>
+          <t>INE040A16JL4</t>
+        </is>
+      </c>
+      <c r="D33" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E33" s="208" t="n">
+        <v>4000</v>
+      </c>
+      <c r="F33" s="209" t="n">
+        <v>19757.06</v>
+      </c>
+      <c r="G33" s="70" t="n">
+        <v>0.0077</v>
+      </c>
+      <c r="H33" s="71" t="n">
+        <v>46255</v>
+      </c>
+      <c r="J33" s="209" t="n">
+        <v>6.8003</v>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34" s="8" t="n">
+        <v>22</v>
+      </c>
+      <c r="B34" s="8" t="inlineStr">
+        <is>
+          <t>Bank of Baroda**</t>
+        </is>
+      </c>
+      <c r="C34" s="8" t="inlineStr">
+        <is>
+          <t>INE028A16ML3</t>
+        </is>
+      </c>
+      <c r="D34" s="8" t="inlineStr">
+        <is>
+          <t>IND A1+</t>
+        </is>
+      </c>
+      <c r="E34" s="208" t="n">
+        <v>4000</v>
+      </c>
+      <c r="F34" s="209" t="n">
+        <v>19745.34</v>
+      </c>
+      <c r="G34" s="70" t="n">
+        <v>0.0077</v>
+      </c>
+      <c r="H34" s="71" t="n">
+        <v>46259</v>
+      </c>
+      <c r="J34" s="209" t="n">
+        <v>6.725</v>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35" s="8" t="n">
+        <v>23</v>
+      </c>
+      <c r="B35" s="8" t="inlineStr">
+        <is>
+          <t>Bank of Baroda**</t>
+        </is>
+      </c>
+      <c r="C35" s="8" t="inlineStr">
+        <is>
+          <t>INE028A16MO7</t>
+        </is>
+      </c>
+      <c r="D35" s="8" t="inlineStr">
+        <is>
+          <t>IND A1+</t>
+        </is>
+      </c>
+      <c r="E35" s="208" t="n">
+        <v>4000</v>
+      </c>
+      <c r="F35" s="209" t="n">
+        <v>19710.56</v>
+      </c>
+      <c r="G35" s="70" t="n">
+        <v>0.0077</v>
+      </c>
+      <c r="H35" s="71" t="n">
+        <v>46269</v>
+      </c>
+      <c r="J35" s="209" t="n">
+        <v>6.6998</v>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36" s="8" t="n">
+        <v>24</v>
+      </c>
+      <c r="B36" s="8" t="inlineStr">
+        <is>
+          <t>Bank of Baroda**</t>
+        </is>
+      </c>
+      <c r="C36" s="8" t="inlineStr">
+        <is>
+          <t>INE028A16MP4</t>
+        </is>
+      </c>
+      <c r="D36" s="8" t="inlineStr">
+        <is>
+          <t>IND A1+</t>
+        </is>
+      </c>
+      <c r="E36" s="208" t="n">
+        <v>4000</v>
+      </c>
+      <c r="F36" s="209" t="n">
+        <v>19699.86</v>
+      </c>
+      <c r="G36" s="70" t="n">
+        <v>0.0077</v>
+      </c>
+      <c r="H36" s="71" t="n">
+        <v>46272</v>
+      </c>
+      <c r="J36" s="209" t="n">
+        <v>6.7</v>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37" s="8" t="n">
+        <v>25</v>
+      </c>
+      <c r="B37" s="8" t="inlineStr">
+        <is>
+          <t>Union Bank of India**</t>
+        </is>
+      </c>
+      <c r="C37" s="8" t="inlineStr">
+        <is>
+          <t>INE692A16MK8</t>
+        </is>
+      </c>
+      <c r="D37" s="8" t="inlineStr">
+        <is>
+          <t>ICRA A1+</t>
+        </is>
+      </c>
+      <c r="E37" s="208" t="n">
+        <v>4000</v>
+      </c>
+      <c r="F37" s="209" t="n">
+        <v>19698.2</v>
+      </c>
+      <c r="G37" s="70" t="n">
+        <v>0.0077</v>
+      </c>
+      <c r="H37" s="71" t="n">
+        <v>46272</v>
+      </c>
+      <c r="J37" s="209" t="n">
+        <v>6.7379</v>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38" s="8" t="n">
+        <v>26</v>
+      </c>
+      <c r="B38" s="8" t="inlineStr">
+        <is>
+          <t>Canara Bank**</t>
+        </is>
+      </c>
+      <c r="C38" s="8" t="inlineStr">
+        <is>
+          <t>INE476A16J82</t>
+        </is>
+      </c>
+      <c r="D38" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E38" s="208" t="n">
+        <v>4000</v>
+      </c>
+      <c r="F38" s="209" t="n">
+        <v>19691.9</v>
+      </c>
+      <c r="G38" s="70" t="n">
+        <v>0.0077</v>
+      </c>
+      <c r="H38" s="71" t="n">
+        <v>46274</v>
+      </c>
+      <c r="J38" s="209" t="n">
+        <v>6.7188</v>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39" s="8" t="n">
+        <v>27</v>
+      </c>
+      <c r="B39" s="8" t="inlineStr">
+        <is>
+          <t>IDFC First Bank Limited**</t>
+        </is>
+      </c>
+      <c r="C39" s="8" t="inlineStr">
+        <is>
+          <t>INE092T16ZO5</t>
+        </is>
+      </c>
+      <c r="D39" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E39" s="208" t="n">
+        <v>4000</v>
+      </c>
+      <c r="F39" s="209" t="n">
+        <v>19686.42</v>
+      </c>
+      <c r="G39" s="70" t="n">
+        <v>0.0077</v>
+      </c>
+      <c r="H39" s="71" t="n">
+        <v>46274</v>
+      </c>
+      <c r="J39" s="209" t="n">
+        <v>6.84</v>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40" s="8" t="n">
+        <v>28</v>
+      </c>
+      <c r="B40" s="8" t="inlineStr">
+        <is>
+          <t>Karur Vysya Bank Limited**</t>
+        </is>
+      </c>
+      <c r="C40" s="8" t="inlineStr">
+        <is>
+          <t>INE036D16KI0</t>
+        </is>
+      </c>
+      <c r="D40" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E40" s="208" t="n">
+        <v>4000</v>
+      </c>
+      <c r="F40" s="209" t="n">
+        <v>19672.52</v>
+      </c>
+      <c r="G40" s="70" t="n">
+        <v>0.0077</v>
+      </c>
+      <c r="H40" s="71" t="n">
+        <v>46275</v>
+      </c>
+      <c r="J40" s="209" t="n">
+        <v>7.0651</v>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41" s="8" t="n">
+        <v>29</v>
+      </c>
+      <c r="B41" s="8" t="inlineStr">
+        <is>
+          <t>HDFC Bank Limited</t>
+        </is>
+      </c>
+      <c r="C41" s="8" t="inlineStr">
+        <is>
+          <t>INE040A16HF0</t>
+        </is>
+      </c>
+      <c r="D41" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E41" s="208" t="n">
+        <v>3500</v>
+      </c>
+      <c r="F41" s="209" t="n">
+        <v>17337.44</v>
+      </c>
+      <c r="G41" s="70" t="n">
+        <v>0.0068</v>
+      </c>
+      <c r="H41" s="71" t="n">
+        <v>46239</v>
+      </c>
+      <c r="J41" s="209" t="n">
+        <v>6.8449</v>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42" s="8" t="n">
+        <v>30</v>
+      </c>
+      <c r="B42" s="8" t="inlineStr">
+        <is>
+          <t>IndusInd Bank Limited**</t>
+        </is>
+      </c>
+      <c r="C42" s="8" t="inlineStr">
+        <is>
+          <t>INE095A164E4</t>
+        </is>
+      </c>
+      <c r="D42" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E42" s="208" t="n">
+        <v>3500</v>
+      </c>
+      <c r="F42" s="209" t="n">
+        <v>17313.13</v>
+      </c>
+      <c r="G42" s="70" t="n">
+        <v>0.0068</v>
+      </c>
+      <c r="H42" s="71" t="n">
+        <v>46245</v>
+      </c>
+      <c r="J42" s="209" t="n">
+        <v>7.0352</v>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43" s="8" t="n">
+        <v>31</v>
+      </c>
+      <c r="B43" s="8" t="inlineStr">
+        <is>
+          <t>IndusInd Bank Limited**</t>
+        </is>
+      </c>
+      <c r="C43" s="8" t="inlineStr">
+        <is>
+          <t>INE095A165E1</t>
+        </is>
+      </c>
+      <c r="D43" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E43" s="208" t="n">
+        <v>3500</v>
+      </c>
+      <c r="F43" s="209" t="n">
+        <v>17270.33</v>
+      </c>
+      <c r="G43" s="70" t="n">
+        <v>0.0067</v>
+      </c>
+      <c r="H43" s="71" t="n">
+        <v>46258</v>
+      </c>
+      <c r="J43" s="209" t="n">
+        <v>7.035</v>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44" s="8" t="n">
+        <v>32</v>
+      </c>
+      <c r="B44" s="8" t="inlineStr">
+        <is>
+          <t>Axis Bank Limited**</t>
+        </is>
+      </c>
+      <c r="C44" s="8" t="inlineStr">
+        <is>
+          <t>INE238AD6BC1</t>
+        </is>
+      </c>
+      <c r="D44" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E44" s="208" t="n">
+        <v>2500</v>
+      </c>
+      <c r="F44" s="209" t="n">
+        <v>12373.96</v>
+      </c>
+      <c r="G44" s="70" t="n">
+        <v>0.0048</v>
+      </c>
+      <c r="H44" s="71" t="n">
+        <v>46244</v>
+      </c>
+      <c r="J44" s="209" t="n">
+        <v>6.7599</v>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45" s="8" t="n">
+        <v>33</v>
+      </c>
+      <c r="B45" s="8" t="inlineStr">
+        <is>
+          <t>Bank of Baroda</t>
+        </is>
+      </c>
+      <c r="C45" s="8" t="inlineStr">
+        <is>
+          <t>INE028A16JF1</t>
+        </is>
+      </c>
+      <c r="D45" s="8" t="inlineStr">
+        <is>
+          <t>IND A1+</t>
+        </is>
+      </c>
+      <c r="E45" s="208" t="n">
+        <v>2000</v>
+      </c>
+      <c r="F45" s="209" t="n">
+        <v>9935.75</v>
+      </c>
+      <c r="G45" s="70" t="n">
+        <v>0.0039</v>
+      </c>
+      <c r="H45" s="71" t="n">
+        <v>46226</v>
+      </c>
+      <c r="J45" s="209" t="n">
+        <v>6.3792</v>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46" s="8" t="n">
+        <v>34</v>
+      </c>
+      <c r="B46" s="8" t="inlineStr">
+        <is>
+          <t>HDFC Bank Limited**</t>
+        </is>
+      </c>
+      <c r="C46" s="8" t="inlineStr">
+        <is>
+          <t>INE040A16JH2</t>
+        </is>
+      </c>
+      <c r="D46" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E46" s="208" t="n">
+        <v>2000</v>
+      </c>
+      <c r="F46" s="209" t="n">
+        <v>9898.57</v>
+      </c>
+      <c r="G46" s="70" t="n">
+        <v>0.0039</v>
+      </c>
+      <c r="H46" s="71" t="n">
+        <v>46244</v>
+      </c>
+      <c r="J46" s="209" t="n">
+        <v>6.8002</v>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47" s="8" t="n">
+        <v>35</v>
+      </c>
+      <c r="B47" s="8" t="inlineStr">
+        <is>
+          <t>Axis Bank Limited**</t>
+        </is>
+      </c>
+      <c r="C47" s="8" t="inlineStr">
+        <is>
+          <t>INE238AD6BD9</t>
+        </is>
+      </c>
+      <c r="D47" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E47" s="208" t="n">
+        <v>2000</v>
+      </c>
+      <c r="F47" s="209" t="n">
+        <v>9897.35</v>
+      </c>
+      <c r="G47" s="70" t="n">
+        <v>0.0039</v>
+      </c>
+      <c r="H47" s="71" t="n">
+        <v>46245</v>
+      </c>
+      <c r="J47" s="209" t="n">
+        <v>6.76</v>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48" s="8" t="n">
+        <v>36</v>
+      </c>
+      <c r="B48" s="8" t="inlineStr">
+        <is>
+          <t>HDFC Bank Limited**</t>
+        </is>
+      </c>
+      <c r="C48" s="8" t="inlineStr">
+        <is>
+          <t>INE040A16HO2</t>
+        </is>
+      </c>
+      <c r="D48" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E48" s="208" t="n">
+        <v>2000</v>
+      </c>
+      <c r="F48" s="209" t="n">
+        <v>9871.27</v>
+      </c>
+      <c r="G48" s="70" t="n">
+        <v>0.0039</v>
+      </c>
+      <c r="H48" s="71" t="n">
+        <v>46259</v>
+      </c>
+      <c r="J48" s="209" t="n">
+        <v>6.7999</v>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49" s="8" t="n">
+        <v>37</v>
+      </c>
+      <c r="B49" s="8" t="inlineStr">
+        <is>
+          <t>IDFC First Bank Limited**</t>
+        </is>
+      </c>
+      <c r="C49" s="8" t="inlineStr">
+        <is>
+          <t>INE092T16ZN7</t>
+        </is>
+      </c>
+      <c r="D49" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E49" s="208" t="n">
+        <v>2000</v>
+      </c>
+      <c r="F49" s="209" t="n">
+        <v>9870.52</v>
+      </c>
+      <c r="G49" s="70" t="n">
+        <v>0.0038</v>
+      </c>
+      <c r="H49" s="71" t="n">
+        <v>46259</v>
+      </c>
+      <c r="J49" s="209" t="n">
+        <v>6.84</v>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50" s="8" t="n">
+        <v>38</v>
+      </c>
+      <c r="B50" s="8" t="inlineStr">
+        <is>
+          <t>Punjab National Bank**</t>
+        </is>
+      </c>
+      <c r="C50" s="8" t="inlineStr">
+        <is>
+          <t>INE160A16VE0</t>
+        </is>
+      </c>
+      <c r="D50" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E50" s="208" t="n">
+        <v>2000</v>
+      </c>
+      <c r="F50" s="209" t="n">
+        <v>9860.559999999999</v>
+      </c>
+      <c r="G50" s="70" t="n">
+        <v>0.0038</v>
+      </c>
+      <c r="H50" s="71" t="n">
+        <v>46266</v>
+      </c>
+      <c r="J50" s="209" t="n">
+        <v>6.7033</v>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51" s="8" t="n">
+        <v>39</v>
+      </c>
+      <c r="B51" s="8" t="inlineStr">
+        <is>
+          <t>The Federal Bank Limited**</t>
+        </is>
+      </c>
+      <c r="C51" s="8" t="inlineStr">
+        <is>
+          <t>INE171A16NR6</t>
+        </is>
+      </c>
+      <c r="D51" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E51" s="208" t="n">
+        <v>2000</v>
+      </c>
+      <c r="F51" s="209" t="n">
+        <v>9853.59</v>
+      </c>
+      <c r="G51" s="70" t="n">
+        <v>0.0038</v>
+      </c>
+      <c r="H51" s="71" t="n">
+        <v>46268</v>
+      </c>
+      <c r="J51" s="209" t="n">
+        <v>6.865</v>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52" s="8" t="n">
+        <v>40</v>
+      </c>
+      <c r="B52" s="8" t="inlineStr">
+        <is>
+          <t>Canara Bank**</t>
+        </is>
+      </c>
+      <c r="C52" s="8" t="inlineStr">
+        <is>
+          <t>INE476A16I42</t>
+        </is>
+      </c>
+      <c r="D52" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E52" s="208" t="n">
+        <v>2000</v>
+      </c>
+      <c r="F52" s="209" t="n">
+        <v>9836.58</v>
+      </c>
+      <c r="G52" s="70" t="n">
+        <v>0.0038</v>
+      </c>
+      <c r="H52" s="71" t="n">
+        <v>46279</v>
+      </c>
+      <c r="J52" s="209" t="n">
+        <v>6.7379</v>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53" s="8" t="n">
+        <v>41</v>
+      </c>
+      <c r="B53" s="8" t="inlineStr">
+        <is>
+          <t>Axis Bank Limited**</t>
+        </is>
+      </c>
+      <c r="C53" s="8" t="inlineStr">
+        <is>
+          <t>INE238AD6CJ4</t>
+        </is>
+      </c>
+      <c r="D53" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E53" s="208" t="n">
+        <v>1500</v>
+      </c>
+      <c r="F53" s="209" t="n">
+        <v>7404.02</v>
+      </c>
+      <c r="G53" s="70" t="n">
+        <v>0.0029</v>
+      </c>
+      <c r="H53" s="71" t="n">
+        <v>46259</v>
+      </c>
+      <c r="J53" s="209" t="n">
+        <v>6.76</v>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54" s="8" t="n">
+        <v>42</v>
+      </c>
+      <c r="B54" s="8" t="inlineStr">
+        <is>
+          <t>Axis Bank Limited**</t>
+        </is>
+      </c>
+      <c r="C54" s="8" t="inlineStr">
+        <is>
+          <t>INE238AD6CM8</t>
+        </is>
+      </c>
+      <c r="D54" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E54" s="208" t="n">
+        <v>1500</v>
+      </c>
+      <c r="F54" s="209" t="n">
+        <v>7392.74</v>
+      </c>
+      <c r="G54" s="70" t="n">
+        <v>0.0029</v>
+      </c>
+      <c r="H54" s="71" t="n">
+        <v>46267</v>
+      </c>
+      <c r="J54" s="209" t="n">
+        <v>6.7899</v>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55" s="8" t="n">
+        <v>43</v>
+      </c>
+      <c r="B55" s="8" t="inlineStr">
+        <is>
+          <t>Axis Bank Limited</t>
+        </is>
+      </c>
+      <c r="C55" s="8" t="inlineStr">
+        <is>
+          <t>INE238AD6CD7</t>
+        </is>
+      </c>
+      <c r="D55" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E55" s="208" t="n">
+        <v>1500</v>
+      </c>
+      <c r="F55" s="209" t="n">
+        <v>7381.05</v>
+      </c>
+      <c r="G55" s="70" t="n">
+        <v>0.0029</v>
+      </c>
+      <c r="H55" s="71" t="n">
+        <v>46275</v>
+      </c>
+      <c r="J55" s="209" t="n">
+        <v>6.84</v>
+      </c>
+    </row>
+    <row r="56">
+      <c r="A56" s="8" t="n">
+        <v>44</v>
+      </c>
+      <c r="B56" s="8" t="inlineStr">
+        <is>
+          <t>Bank of Baroda**</t>
+        </is>
+      </c>
+      <c r="C56" s="8" t="inlineStr">
+        <is>
+          <t>INE028A16LO9</t>
+        </is>
+      </c>
+      <c r="D56" s="8" t="inlineStr">
+        <is>
+          <t>IND A1+</t>
+        </is>
+      </c>
+      <c r="E56" s="208" t="n">
+        <v>500</v>
+      </c>
+      <c r="F56" s="209" t="n">
+        <v>2461.15</v>
+      </c>
+      <c r="G56" s="70" t="n">
+        <v>0.001</v>
+      </c>
+      <c r="H56" s="71" t="n">
+        <v>46275</v>
+      </c>
+      <c r="J56" s="209" t="n">
+        <v>6.7</v>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57" s="8" t="n">
+        <v>45</v>
+      </c>
+      <c r="B57" s="8" t="inlineStr">
+        <is>
+          <t>Union Bank of India</t>
+        </is>
+      </c>
+      <c r="C57" s="8" t="inlineStr">
+        <is>
+          <t>INE692A16LT1</t>
+        </is>
+      </c>
+      <c r="D57" s="8" t="inlineStr">
+        <is>
+          <t>ICRA A1+</t>
+        </is>
+      </c>
+      <c r="E57" s="208" t="n">
+        <v>500</v>
+      </c>
+      <c r="F57" s="209" t="n">
+        <v>2460.21</v>
+      </c>
+      <c r="G57" s="70" t="n">
+        <v>0.001</v>
+      </c>
+      <c r="H57" s="71" t="n">
+        <v>46276</v>
+      </c>
+      <c r="J57" s="209" t="n">
+        <v>6.7856</v>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58" s="72" t="n"/>
+      <c r="B58" s="72" t="inlineStr">
+        <is>
+          <t>Total</t>
+        </is>
+      </c>
+      <c r="C58" s="72" t="n"/>
+      <c r="D58" s="72" t="n"/>
+      <c r="E58" s="72" t="n"/>
+      <c r="F58" s="210" t="n">
+        <v>740544.55</v>
+      </c>
+      <c r="G58" s="74" t="n">
+        <v>0.2889</v>
+      </c>
+    </row>
+    <row r="60">
+      <c r="B60" s="47" t="inlineStr">
+        <is>
+          <t>Commercial Papers</t>
+        </is>
+      </c>
+    </row>
+    <row r="61">
+      <c r="B61" s="47" t="inlineStr">
+        <is>
+          <t>Listed / awaiting listing on the stock exchanges</t>
+        </is>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62" s="8" t="n">
+        <v>46</v>
+      </c>
+      <c r="B62" s="8" t="inlineStr">
+        <is>
+          <t>National Bank for Agriculture and Rural Development</t>
+        </is>
+      </c>
+      <c r="C62" s="8" t="inlineStr">
+        <is>
+          <t>INE261F14PP8</t>
+        </is>
+      </c>
+      <c r="D62" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E62" s="208" t="n">
+        <v>10000</v>
+      </c>
+      <c r="F62" s="209" t="n">
+        <v>49238.65</v>
+      </c>
+      <c r="G62" s="70" t="n">
+        <v>0.0192</v>
+      </c>
+      <c r="H62" s="71" t="n">
+        <v>46272</v>
+      </c>
+      <c r="J62" s="209" t="n">
+        <v>6.8</v>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63" s="8" t="n">
+        <v>47</v>
+      </c>
+      <c r="B63" s="8" t="inlineStr">
+        <is>
+          <t>National Bank for Agriculture and Rural Development**</t>
+        </is>
+      </c>
+      <c r="C63" s="8" t="inlineStr">
+        <is>
+          <t>INE261F14PT0</t>
+        </is>
+      </c>
+      <c r="D63" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E63" s="208" t="n">
+        <v>10000</v>
+      </c>
+      <c r="F63" s="209" t="n">
+        <v>49207.15</v>
+      </c>
+      <c r="G63" s="70" t="n">
+        <v>0.0192</v>
+      </c>
+      <c r="H63" s="71" t="n">
+        <v>46276</v>
+      </c>
+      <c r="J63" s="209" t="n">
+        <v>6.7601</v>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64" s="8" t="n">
+        <v>48</v>
+      </c>
+      <c r="B64" s="8" t="inlineStr">
+        <is>
+          <t>Bajaj Finance Limited**</t>
+        </is>
+      </c>
+      <c r="C64" s="8" t="inlineStr">
+        <is>
+          <t>INE296A14F78</t>
+        </is>
+      </c>
+      <c r="D64" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E64" s="208" t="n">
+        <v>8000</v>
+      </c>
+      <c r="F64" s="209" t="n">
+        <v>39830.96</v>
+      </c>
+      <c r="G64" s="70" t="n">
+        <v>0.0155</v>
+      </c>
+      <c r="H64" s="71" t="n">
+        <v>46212</v>
+      </c>
+      <c r="J64" s="209" t="n">
+        <v>6.7349</v>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65" s="8" t="n">
+        <v>49</v>
+      </c>
+      <c r="B65" s="8" t="inlineStr">
+        <is>
+          <t>National Bank for Agriculture and Rural Development**</t>
+        </is>
+      </c>
+      <c r="C65" s="8" t="inlineStr">
+        <is>
+          <t>INE261F14PO1</t>
+        </is>
+      </c>
+      <c r="D65" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E65" s="208" t="n">
+        <v>8000</v>
+      </c>
+      <c r="F65" s="209" t="n">
+        <v>39416</v>
+      </c>
+      <c r="G65" s="70" t="n">
+        <v>0.0154</v>
+      </c>
+      <c r="H65" s="71" t="n">
+        <v>46269</v>
+      </c>
+      <c r="J65" s="209" t="n">
+        <v>6.7599</v>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66" s="8" t="n">
+        <v>50</v>
+      </c>
+      <c r="B66" s="8" t="inlineStr">
+        <is>
+          <t>Reliance Retail Ventures Limited</t>
+        </is>
+      </c>
+      <c r="C66" s="8" t="inlineStr">
+        <is>
+          <t>INE929O14EY8</t>
+        </is>
+      </c>
+      <c r="D66" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E66" s="208" t="n">
+        <v>7000</v>
+      </c>
+      <c r="F66" s="209" t="n">
+        <v>34964.48</v>
+      </c>
+      <c r="G66" s="70" t="n">
+        <v>0.0136</v>
+      </c>
+      <c r="H66" s="71" t="n">
+        <v>46195</v>
+      </c>
+      <c r="J66" s="209" t="n">
+        <v>6.1809</v>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67" s="8" t="n">
+        <v>51</v>
+      </c>
+      <c r="B67" s="8" t="inlineStr">
+        <is>
+          <t>ICICI Securities Limited**</t>
+        </is>
+      </c>
+      <c r="C67" s="8" t="inlineStr">
+        <is>
+          <t>INE763G14K04</t>
+        </is>
+      </c>
+      <c r="D67" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E67" s="208" t="n">
+        <v>7000</v>
+      </c>
+      <c r="F67" s="209" t="n">
+        <v>34455.16</v>
+      </c>
+      <c r="G67" s="70" t="n">
+        <v>0.0134</v>
+      </c>
+      <c r="H67" s="71" t="n">
+        <v>46269</v>
+      </c>
+      <c r="J67" s="209" t="n">
+        <v>7.215</v>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68" s="8" t="n">
+        <v>52</v>
+      </c>
+      <c r="B68" s="8" t="inlineStr">
+        <is>
+          <t>Reliance Industries Limited</t>
+        </is>
+      </c>
+      <c r="C68" s="8" t="inlineStr">
+        <is>
+          <t>INE002A14LP6</t>
+        </is>
+      </c>
+      <c r="D68" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E68" s="208" t="n">
+        <v>6000</v>
+      </c>
+      <c r="F68" s="209" t="n">
+        <v>29964.36</v>
+      </c>
+      <c r="G68" s="70" t="n">
+        <v>0.0117</v>
+      </c>
+      <c r="H68" s="71" t="n">
+        <v>46196</v>
+      </c>
+      <c r="J68" s="209" t="n">
+        <v>6.2019</v>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69" s="8" t="n">
+        <v>53</v>
+      </c>
+      <c r="B69" s="8" t="inlineStr">
+        <is>
+          <t>Export-Import Bank of India**</t>
+        </is>
+      </c>
+      <c r="C69" s="8" t="inlineStr">
+        <is>
+          <t>INE514E14TM2</t>
+        </is>
+      </c>
+      <c r="D69" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E69" s="208" t="n">
+        <v>6000</v>
+      </c>
+      <c r="F69" s="209" t="n">
+        <v>29547.15</v>
+      </c>
+      <c r="G69" s="70" t="n">
+        <v>0.0115</v>
+      </c>
+      <c r="H69" s="71" t="n">
+        <v>46272</v>
+      </c>
+      <c r="J69" s="209" t="n">
+        <v>6.7399</v>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70" s="8" t="n">
+        <v>54</v>
+      </c>
+      <c r="B70" s="8" t="inlineStr">
+        <is>
+          <t>Bajaj Housing Finance Limited**</t>
+        </is>
+      </c>
+      <c r="C70" s="8" t="inlineStr">
+        <is>
+          <t>INE377Y14CE5</t>
+        </is>
+      </c>
+      <c r="D70" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E70" s="208" t="n">
+        <v>5000</v>
+      </c>
+      <c r="F70" s="209" t="n">
+        <v>24896.85</v>
+      </c>
+      <c r="G70" s="70" t="n">
+        <v>0.0097</v>
+      </c>
+      <c r="H70" s="71" t="n">
+        <v>46212</v>
+      </c>
+      <c r="J70" s="209" t="n">
+        <v>6.5749</v>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71" s="8" t="n">
+        <v>55</v>
+      </c>
+      <c r="B71" s="8" t="inlineStr">
+        <is>
+          <t>Aditya Birla Housing Finance Limited**</t>
+        </is>
+      </c>
+      <c r="C71" s="8" t="inlineStr">
+        <is>
+          <t>INE831R14GD8</t>
+        </is>
+      </c>
+      <c r="D71" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E71" s="208" t="n">
+        <v>5000</v>
+      </c>
+      <c r="F71" s="209" t="n">
+        <v>24618.9</v>
+      </c>
+      <c r="G71" s="70" t="n">
+        <v>0.009599999999999999</v>
+      </c>
+      <c r="H71" s="71" t="n">
+        <v>46272</v>
+      </c>
+      <c r="J71" s="209" t="n">
+        <v>6.8075</v>
+      </c>
+    </row>
+    <row r="72">
+      <c r="A72" s="8" t="n">
+        <v>56</v>
+      </c>
+      <c r="B72" s="8" t="inlineStr">
+        <is>
+          <t>Kotak Securities Limited</t>
+        </is>
+      </c>
+      <c r="C72" s="8" t="inlineStr">
+        <is>
+          <t>INE028E14VO5</t>
+        </is>
+      </c>
+      <c r="D72" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E72" s="208" t="n">
+        <v>4000</v>
+      </c>
+      <c r="F72" s="209" t="n">
+        <v>20000</v>
+      </c>
+      <c r="G72" s="70" t="n">
+        <v>0.0078</v>
+      </c>
+      <c r="H72" s="71" t="n">
+        <v>46189</v>
+      </c>
+      <c r="J72" s="209" t="n">
+        <v>5.2933</v>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73" s="8" t="n">
+        <v>57</v>
+      </c>
+      <c r="B73" s="8" t="inlineStr">
+        <is>
+          <t>Bajaj Finance Limited**</t>
+        </is>
+      </c>
+      <c r="C73" s="8" t="inlineStr">
+        <is>
+          <t>INE296A14F60</t>
+        </is>
+      </c>
+      <c r="D73" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E73" s="208" t="n">
+        <v>4000</v>
+      </c>
+      <c r="F73" s="209" t="n">
+        <v>19996.54</v>
+      </c>
+      <c r="G73" s="70" t="n">
+        <v>0.0078</v>
+      </c>
+      <c r="H73" s="71" t="n">
+        <v>46190</v>
+      </c>
+      <c r="J73" s="209" t="n">
+        <v>6.3156</v>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74" s="8" t="n">
+        <v>58</v>
+      </c>
+      <c r="B74" s="8" t="inlineStr">
+        <is>
+          <t>NTPC Limited</t>
+        </is>
+      </c>
+      <c r="C74" s="8" t="inlineStr">
+        <is>
+          <t>INE733E14CA9</t>
+        </is>
+      </c>
+      <c r="D74" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E74" s="208" t="n">
+        <v>4000</v>
+      </c>
+      <c r="F74" s="209" t="n">
+        <v>19989.9</v>
+      </c>
+      <c r="G74" s="70" t="n">
+        <v>0.0078</v>
+      </c>
+      <c r="H74" s="71" t="n">
+        <v>46192</v>
+      </c>
+      <c r="J74" s="209" t="n">
+        <v>6.1473</v>
+      </c>
+    </row>
+    <row r="75">
+      <c r="A75" s="8" t="n">
+        <v>59</v>
+      </c>
+      <c r="B75" s="8" t="inlineStr">
+        <is>
+          <t>Aditya Birla Capital Limited**</t>
+        </is>
+      </c>
+      <c r="C75" s="8" t="inlineStr">
+        <is>
+          <t>INE674K14CB0</t>
+        </is>
+      </c>
+      <c r="D75" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E75" s="208" t="n">
+        <v>4000</v>
+      </c>
+      <c r="F75" s="209" t="n">
+        <v>19970.9</v>
+      </c>
+      <c r="G75" s="70" t="n">
+        <v>0.0078</v>
+      </c>
+      <c r="H75" s="71" t="n">
+        <v>46197</v>
+      </c>
+      <c r="J75" s="209" t="n">
+        <v>6.6481</v>
+      </c>
+    </row>
+    <row r="76">
+      <c r="A76" s="8" t="n">
+        <v>60</v>
+      </c>
+      <c r="B76" s="8" t="inlineStr">
+        <is>
+          <t>Reliance Industries Limited**</t>
+        </is>
+      </c>
+      <c r="C76" s="8" t="inlineStr">
+        <is>
+          <t>INE002A14LR2</t>
+        </is>
+      </c>
+      <c r="D76" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E76" s="208" t="n">
+        <v>4000</v>
+      </c>
+      <c r="F76" s="209" t="n">
+        <v>19969.48</v>
+      </c>
+      <c r="G76" s="70" t="n">
+        <v>0.0078</v>
+      </c>
+      <c r="H76" s="71" t="n">
+        <v>46198</v>
+      </c>
+      <c r="J76" s="209" t="n">
+        <v>6.1982</v>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77" s="8" t="n">
+        <v>61</v>
+      </c>
+      <c r="B77" s="8" t="inlineStr">
+        <is>
+          <t>Hindustan Petroleum Corporation Limited**</t>
+        </is>
+      </c>
+      <c r="C77" s="8" t="inlineStr">
+        <is>
+          <t>INE094A14JY9</t>
+        </is>
+      </c>
+      <c r="D77" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E77" s="208" t="n">
+        <v>4000</v>
+      </c>
+      <c r="F77" s="209" t="n">
+        <v>19956.14</v>
+      </c>
+      <c r="G77" s="70" t="n">
+        <v>0.0078</v>
+      </c>
+      <c r="H77" s="71" t="n">
+        <v>46202</v>
+      </c>
+      <c r="J77" s="209" t="n">
+        <v>6.1722</v>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78" s="8" t="n">
+        <v>62</v>
+      </c>
+      <c r="B78" s="8" t="inlineStr">
+        <is>
+          <t>PNB Housing Finance Limited**</t>
+        </is>
+      </c>
+      <c r="C78" s="8" t="inlineStr">
+        <is>
+          <t>INE572E14KI7</t>
+        </is>
+      </c>
+      <c r="D78" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E78" s="208" t="n">
+        <v>4000</v>
+      </c>
+      <c r="F78" s="209" t="n">
+        <v>19892.34</v>
+      </c>
+      <c r="G78" s="70" t="n">
+        <v>0.0078</v>
+      </c>
+      <c r="H78" s="71" t="n">
+        <v>46219</v>
+      </c>
+      <c r="J78" s="209" t="n">
+        <v>6.5854</v>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79" s="8" t="n">
+        <v>63</v>
+      </c>
+      <c r="B79" s="8" t="inlineStr">
+        <is>
+          <t>Tata Capital Limited**</t>
+        </is>
+      </c>
+      <c r="C79" s="8" t="inlineStr">
+        <is>
+          <t>INE976I14RG0</t>
+        </is>
+      </c>
+      <c r="D79" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E79" s="208" t="n">
+        <v>4000</v>
+      </c>
+      <c r="F79" s="209" t="n">
+        <v>19872.28</v>
+      </c>
+      <c r="G79" s="70" t="n">
+        <v>0.0078</v>
+      </c>
+      <c r="H79" s="71" t="n">
+        <v>46223</v>
+      </c>
+      <c r="J79" s="209" t="n">
+        <v>6.9002</v>
+      </c>
+    </row>
+    <row r="80">
+      <c r="A80" s="8" t="n">
+        <v>64</v>
+      </c>
+      <c r="B80" s="8" t="inlineStr">
+        <is>
+          <t>National Bank for Financing Infrastructure and Development**</t>
+        </is>
+      </c>
+      <c r="C80" s="8" t="inlineStr">
+        <is>
+          <t>INE0KUG14025</t>
+        </is>
+      </c>
+      <c r="D80" s="8" t="inlineStr">
+        <is>
+          <t>IND A1+</t>
+        </is>
+      </c>
+      <c r="E80" s="208" t="n">
+        <v>4000</v>
+      </c>
+      <c r="F80" s="209" t="n">
+        <v>19818.68</v>
+      </c>
+      <c r="G80" s="70" t="n">
+        <v>0.0077</v>
+      </c>
+      <c r="H80" s="71" t="n">
+        <v>46238</v>
+      </c>
+      <c r="J80" s="209" t="n">
+        <v>6.815</v>
+      </c>
+    </row>
+    <row r="81">
+      <c r="A81" s="8" t="n">
+        <v>65</v>
+      </c>
+      <c r="B81" s="8" t="inlineStr">
+        <is>
+          <t>National Bank for Agriculture and Rural Development**</t>
+        </is>
+      </c>
+      <c r="C81" s="8" t="inlineStr">
+        <is>
+          <t>INE261F14PH5</t>
+        </is>
+      </c>
+      <c r="D81" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E81" s="208" t="n">
+        <v>4000</v>
+      </c>
+      <c r="F81" s="209" t="n">
+        <v>19795</v>
+      </c>
+      <c r="G81" s="70" t="n">
+        <v>0.0077</v>
+      </c>
+      <c r="H81" s="71" t="n">
+        <v>46245</v>
+      </c>
+      <c r="J81" s="209" t="n">
+        <v>6.75</v>
+      </c>
+    </row>
+    <row r="82">
+      <c r="A82" s="8" t="n">
+        <v>66</v>
+      </c>
+      <c r="B82" s="8" t="inlineStr">
+        <is>
+          <t>Sikka Ports &amp; Terminals Limited**</t>
+        </is>
+      </c>
+      <c r="C82" s="8" t="inlineStr">
+        <is>
+          <t>INE941D14758</t>
+        </is>
+      </c>
+      <c r="D82" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E82" s="208" t="n">
+        <v>4000</v>
+      </c>
+      <c r="F82" s="209" t="n">
+        <v>19785.58</v>
+      </c>
+      <c r="G82" s="70" t="n">
+        <v>0.0077</v>
+      </c>
+      <c r="H82" s="71" t="n">
+        <v>46247</v>
+      </c>
+      <c r="J82" s="209" t="n">
+        <v>6.82</v>
+      </c>
+    </row>
+    <row r="83">
+      <c r="A83" s="8" t="n">
+        <v>67</v>
+      </c>
+      <c r="B83" s="8" t="inlineStr">
+        <is>
+          <t>Bajaj Finance Limited**</t>
+        </is>
+      </c>
+      <c r="C83" s="8" t="inlineStr">
+        <is>
+          <t>INE296A14H01</t>
+        </is>
+      </c>
+      <c r="D83" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E83" s="208" t="n">
+        <v>4000</v>
+      </c>
+      <c r="F83" s="209" t="n">
+        <v>19773.72</v>
+      </c>
+      <c r="G83" s="70" t="n">
+        <v>0.0077</v>
+      </c>
+      <c r="H83" s="71" t="n">
+        <v>46248</v>
+      </c>
+      <c r="J83" s="209" t="n">
+        <v>7.0798</v>
+      </c>
+    </row>
+    <row r="84">
+      <c r="A84" s="8" t="n">
+        <v>68</v>
+      </c>
+      <c r="B84" s="8" t="inlineStr">
+        <is>
+          <t>National Bank for Agriculture and Rural Development**</t>
+        </is>
+      </c>
+      <c r="C84" s="8" t="inlineStr">
+        <is>
+          <t>INE261F14PJ1</t>
+        </is>
+      </c>
+      <c r="D84" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E84" s="208" t="n">
+        <v>4000</v>
+      </c>
+      <c r="F84" s="209" t="n">
+        <v>19772.96</v>
+      </c>
+      <c r="G84" s="70" t="n">
+        <v>0.0077</v>
+      </c>
+      <c r="H84" s="71" t="n">
+        <v>46251</v>
+      </c>
+      <c r="J84" s="209" t="n">
+        <v>6.7601</v>
+      </c>
+    </row>
+    <row r="85">
+      <c r="A85" s="8" t="n">
+        <v>69</v>
+      </c>
+      <c r="B85" s="8" t="inlineStr">
+        <is>
+          <t>Bajaj Finance Limited**</t>
+        </is>
+      </c>
+      <c r="C85" s="8" t="inlineStr">
+        <is>
+          <t>INE296A14H68</t>
+        </is>
+      </c>
+      <c r="D85" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E85" s="208" t="n">
+        <v>4000</v>
+      </c>
+      <c r="F85" s="209" t="n">
+        <v>19695.2</v>
+      </c>
+      <c r="G85" s="70" t="n">
+        <v>0.0077</v>
+      </c>
+      <c r="H85" s="71" t="n">
+        <v>46268</v>
+      </c>
+      <c r="J85" s="209" t="n">
+        <v>7.1502</v>
+      </c>
+    </row>
+    <row r="86">
+      <c r="A86" s="8" t="n">
+        <v>70</v>
+      </c>
+      <c r="B86" s="8" t="inlineStr">
+        <is>
+          <t>Tata Realty And Infrastructure Limited**</t>
+        </is>
+      </c>
+      <c r="C86" s="8" t="inlineStr">
+        <is>
+          <t>INE371K14DP1</t>
+        </is>
+      </c>
+      <c r="D86" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E86" s="208" t="n">
+        <v>4000</v>
+      </c>
+      <c r="F86" s="209" t="n">
+        <v>19692.9</v>
+      </c>
+      <c r="G86" s="70" t="n">
+        <v>0.0077</v>
+      </c>
+      <c r="H86" s="71" t="n">
+        <v>46269</v>
+      </c>
+      <c r="J86" s="209" t="n">
+        <v>7.115</v>
+      </c>
+    </row>
+    <row r="87">
+      <c r="A87" s="8" t="n">
+        <v>71</v>
+      </c>
+      <c r="B87" s="8" t="inlineStr">
+        <is>
+          <t>Reliance Retail Ventures Limited**</t>
+        </is>
+      </c>
+      <c r="C87" s="8" t="inlineStr">
+        <is>
+          <t>INE929O14FB3</t>
+        </is>
+      </c>
+      <c r="D87" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E87" s="208" t="n">
+        <v>4000</v>
+      </c>
+      <c r="F87" s="209" t="n">
+        <v>19692.72</v>
+      </c>
+      <c r="G87" s="70" t="n">
+        <v>0.0077</v>
+      </c>
+      <c r="H87" s="71" t="n">
+        <v>46273</v>
+      </c>
+      <c r="J87" s="209" t="n">
+        <v>6.7802</v>
+      </c>
+    </row>
+    <row r="88">
+      <c r="A88" s="8" t="n">
+        <v>72</v>
+      </c>
+      <c r="B88" s="8" t="inlineStr">
+        <is>
+          <t>Small Industries Development Bank of India**</t>
+        </is>
+      </c>
+      <c r="C88" s="8" t="inlineStr">
+        <is>
+          <t>INE556F14MJ1</t>
+        </is>
+      </c>
+      <c r="D88" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E88" s="208" t="n">
+        <v>4000</v>
+      </c>
+      <c r="F88" s="209" t="n">
+        <v>19691.62</v>
+      </c>
+      <c r="G88" s="70" t="n">
+        <v>0.0077</v>
+      </c>
+      <c r="H88" s="71" t="n">
+        <v>46273</v>
+      </c>
+      <c r="J88" s="209" t="n">
+        <v>6.8048</v>
+      </c>
+    </row>
+    <row r="89">
+      <c r="A89" s="8" t="n">
+        <v>73</v>
+      </c>
+      <c r="B89" s="8" t="inlineStr">
+        <is>
+          <t>Kotak Securities Limited**</t>
+        </is>
+      </c>
+      <c r="C89" s="8" t="inlineStr">
+        <is>
+          <t>INE028E14WW6</t>
+        </is>
+      </c>
+      <c r="D89" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E89" s="208" t="n">
+        <v>4000</v>
+      </c>
+      <c r="F89" s="209" t="n">
+        <v>19687.18</v>
+      </c>
+      <c r="G89" s="70" t="n">
+        <v>0.0077</v>
+      </c>
+      <c r="H89" s="71" t="n">
+        <v>46269</v>
+      </c>
+      <c r="J89" s="209" t="n">
+        <v>7.2498</v>
+      </c>
+    </row>
+    <row r="90">
+      <c r="A90" s="8" t="n">
+        <v>74</v>
+      </c>
+      <c r="B90" s="8" t="inlineStr">
+        <is>
+          <t>ICICI Securities Limited**</t>
+        </is>
+      </c>
+      <c r="C90" s="8" t="inlineStr">
+        <is>
+          <t>INE763G14K53</t>
+        </is>
+      </c>
+      <c r="D90" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E90" s="208" t="n">
+        <v>4000</v>
+      </c>
+      <c r="F90" s="209" t="n">
+        <v>19665.7</v>
+      </c>
+      <c r="G90" s="70" t="n">
+        <v>0.0077</v>
+      </c>
+      <c r="H90" s="71" t="n">
+        <v>46275</v>
+      </c>
+      <c r="J90" s="209" t="n">
+        <v>7.215</v>
+      </c>
+    </row>
+    <row r="91">
+      <c r="A91" s="8" t="n">
+        <v>75</v>
+      </c>
+      <c r="B91" s="8" t="inlineStr">
+        <is>
+          <t>Angel One Limited**</t>
+        </is>
+      </c>
+      <c r="C91" s="8" t="inlineStr">
+        <is>
+          <t>INE732I14CL9</t>
+        </is>
+      </c>
+      <c r="D91" s="8" t="inlineStr">
+        <is>
+          <t>ICRA A1+</t>
+        </is>
+      </c>
+      <c r="E91" s="208" t="n">
+        <v>4000</v>
+      </c>
+      <c r="F91" s="209" t="n">
+        <v>19645.52</v>
+      </c>
+      <c r="G91" s="70" t="n">
+        <v>0.0077</v>
+      </c>
+      <c r="H91" s="71" t="n">
+        <v>46272</v>
+      </c>
+      <c r="J91" s="209" t="n">
+        <v>7.9349</v>
+      </c>
+    </row>
+    <row r="92">
+      <c r="A92" s="8" t="n">
+        <v>76</v>
+      </c>
+      <c r="B92" s="8" t="inlineStr">
+        <is>
+          <t>Aditya Birla Capital Limited**</t>
+        </is>
+      </c>
+      <c r="C92" s="8" t="inlineStr">
+        <is>
+          <t>INE674K14CH7</t>
+        </is>
+      </c>
+      <c r="D92" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E92" s="208" t="n">
+        <v>3500</v>
+      </c>
+      <c r="F92" s="209" t="n">
+        <v>17361.86</v>
+      </c>
+      <c r="G92" s="70" t="n">
+        <v>0.0068</v>
+      </c>
+      <c r="H92" s="71" t="n">
+        <v>46231</v>
+      </c>
+      <c r="J92" s="209" t="n">
+        <v>6.9153</v>
+      </c>
+    </row>
+    <row r="93">
+      <c r="A93" s="8" t="n">
+        <v>77</v>
+      </c>
+      <c r="B93" s="8" t="inlineStr">
+        <is>
+          <t>Tata Housing Development Company Limited**</t>
+        </is>
+      </c>
+      <c r="C93" s="8" t="inlineStr">
+        <is>
+          <t>INE582L14JP8</t>
+        </is>
+      </c>
+      <c r="D93" s="8" t="inlineStr">
+        <is>
+          <t>IND A1+</t>
+        </is>
+      </c>
+      <c r="E93" s="208" t="n">
+        <v>3100</v>
+      </c>
+      <c r="F93" s="209" t="n">
+        <v>15255.26</v>
+      </c>
+      <c r="G93" s="70" t="n">
+        <v>0.006</v>
+      </c>
+      <c r="H93" s="71" t="n">
+        <v>46272</v>
+      </c>
+      <c r="J93" s="209" t="n">
+        <v>7.0552</v>
+      </c>
+    </row>
+    <row r="94">
+      <c r="A94" s="8" t="n">
+        <v>78</v>
+      </c>
+      <c r="B94" s="8" t="inlineStr">
+        <is>
+          <t>Godrej Properties Limited**</t>
+        </is>
+      </c>
+      <c r="C94" s="8" t="inlineStr">
+        <is>
+          <t>INE484J14A68</t>
+        </is>
+      </c>
+      <c r="D94" s="8" t="inlineStr">
+        <is>
+          <t>ICRA A1+</t>
+        </is>
+      </c>
+      <c r="E94" s="208" t="n">
+        <v>3000</v>
+      </c>
+      <c r="F94" s="209" t="n">
+        <v>14991.88</v>
+      </c>
+      <c r="G94" s="70" t="n">
+        <v>0.0058</v>
+      </c>
+      <c r="H94" s="71" t="n">
+        <v>46192</v>
+      </c>
+      <c r="J94" s="209" t="n">
+        <v>6.5918</v>
+      </c>
+    </row>
+    <row r="95">
+      <c r="A95" s="8" t="n">
+        <v>79</v>
+      </c>
+      <c r="B95" s="8" t="inlineStr">
+        <is>
+          <t>ICICI Securities Limited**</t>
+        </is>
+      </c>
+      <c r="C95" s="8" t="inlineStr">
+        <is>
+          <t>INE763G14H33</t>
+        </is>
+      </c>
+      <c r="D95" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E95" s="208" t="n">
+        <v>3000</v>
+      </c>
+      <c r="F95" s="209" t="n">
+        <v>14932.3</v>
+      </c>
+      <c r="G95" s="70" t="n">
+        <v>0.0058</v>
+      </c>
+      <c r="H95" s="71" t="n">
+        <v>46213</v>
+      </c>
+      <c r="J95" s="209" t="n">
+        <v>6.8954</v>
+      </c>
+    </row>
+    <row r="96">
+      <c r="A96" s="8" t="n">
+        <v>80</v>
+      </c>
+      <c r="B96" s="8" t="inlineStr">
+        <is>
+          <t>Kisetsu Saison Finance (India) Private Limited**</t>
+        </is>
+      </c>
+      <c r="C96" s="8" t="inlineStr">
+        <is>
+          <t>INE0DZE14354</t>
+        </is>
+      </c>
+      <c r="D96" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E96" s="208" t="n">
+        <v>3000</v>
+      </c>
+      <c r="F96" s="209" t="n">
+        <v>14932.29</v>
+      </c>
+      <c r="G96" s="70" t="n">
+        <v>0.0058</v>
+      </c>
+      <c r="H96" s="71" t="n">
+        <v>46212</v>
+      </c>
+      <c r="J96" s="209" t="n">
+        <v>7.1968</v>
+      </c>
+    </row>
+    <row r="97">
+      <c r="A97" s="8" t="n">
+        <v>81</v>
+      </c>
+      <c r="B97" s="8" t="inlineStr">
+        <is>
+          <t>Network18 Media &amp; Investments Limited**</t>
+        </is>
+      </c>
+      <c r="C97" s="8" t="inlineStr">
+        <is>
+          <t>INE870H14XC4</t>
+        </is>
+      </c>
+      <c r="D97" s="8" t="inlineStr">
+        <is>
+          <t>ICRA A1+</t>
+        </is>
+      </c>
+      <c r="E97" s="208" t="n">
+        <v>3000</v>
+      </c>
+      <c r="F97" s="209" t="n">
+        <v>14843.1</v>
+      </c>
+      <c r="G97" s="70" t="n">
+        <v>0.0058</v>
+      </c>
+      <c r="H97" s="71" t="n">
+        <v>46245</v>
+      </c>
+      <c r="J97" s="209" t="n">
+        <v>6.8901</v>
+      </c>
+    </row>
+    <row r="98">
+      <c r="A98" s="8" t="n">
+        <v>82</v>
+      </c>
+      <c r="B98" s="8" t="inlineStr">
+        <is>
+          <t>Aditya Birla Money Limited**</t>
+        </is>
+      </c>
+      <c r="C98" s="8" t="inlineStr">
+        <is>
+          <t>INE865C14QM8</t>
+        </is>
+      </c>
+      <c r="D98" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E98" s="208" t="n">
+        <v>3000</v>
+      </c>
+      <c r="F98" s="209" t="n">
+        <v>14741.76</v>
+      </c>
+      <c r="G98" s="70" t="n">
+        <v>0.0058</v>
+      </c>
+      <c r="H98" s="71" t="n">
+        <v>46275</v>
+      </c>
+      <c r="J98" s="209" t="n">
+        <v>7.435</v>
+      </c>
+    </row>
+    <row r="99">
+      <c r="A99" s="8" t="n">
+        <v>83</v>
+      </c>
+      <c r="B99" s="8" t="inlineStr">
+        <is>
+          <t>Small Industries Development Bank of India**</t>
+        </is>
+      </c>
+      <c r="C99" s="8" t="inlineStr">
+        <is>
+          <t>INE556F14ME2</t>
+        </is>
+      </c>
+      <c r="D99" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E99" s="208" t="n">
+        <v>2000</v>
+      </c>
+      <c r="F99" s="209" t="n">
+        <v>9989.85</v>
+      </c>
+      <c r="G99" s="70" t="n">
+        <v>0.0039</v>
+      </c>
+      <c r="H99" s="71" t="n">
+        <v>46195</v>
+      </c>
+      <c r="J99" s="209" t="n">
+        <v>6.1839</v>
+      </c>
+    </row>
+    <row r="100">
+      <c r="A100" s="8" t="n">
+        <v>84</v>
+      </c>
+      <c r="B100" s="8" t="inlineStr">
+        <is>
+          <t>Small Industries Development Bank of India**</t>
+        </is>
+      </c>
+      <c r="C100" s="8" t="inlineStr">
+        <is>
+          <t>INE556F14MG7</t>
+        </is>
+      </c>
+      <c r="D100" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E100" s="208" t="n">
+        <v>2000</v>
+      </c>
+      <c r="F100" s="209" t="n">
+        <v>9959.99</v>
+      </c>
+      <c r="G100" s="70" t="n">
+        <v>0.0039</v>
+      </c>
+      <c r="H100" s="71" t="n">
+        <v>46212</v>
+      </c>
+      <c r="J100" s="209" t="n">
+        <v>6.3749</v>
+      </c>
+    </row>
+    <row r="101">
+      <c r="A101" s="8" t="n">
+        <v>85</v>
+      </c>
+      <c r="B101" s="8" t="inlineStr">
+        <is>
+          <t>Mirae Asset Financial Services (India) Private Limited**</t>
+        </is>
+      </c>
+      <c r="C101" s="8" t="inlineStr">
+        <is>
+          <t>INE0JRU14438</t>
+        </is>
+      </c>
+      <c r="D101" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E101" s="208" t="n">
+        <v>2000</v>
+      </c>
+      <c r="F101" s="209" t="n">
+        <v>9952.42</v>
+      </c>
+      <c r="G101" s="70" t="n">
+        <v>0.0039</v>
+      </c>
+      <c r="H101" s="71" t="n">
+        <v>46213</v>
+      </c>
+      <c r="J101" s="209" t="n">
+        <v>7.2707</v>
+      </c>
+    </row>
+    <row r="102">
+      <c r="A102" s="8" t="n">
+        <v>86</v>
+      </c>
+      <c r="B102" s="8" t="inlineStr">
+        <is>
+          <t>Sikka Ports &amp; Terminals Limited**</t>
+        </is>
+      </c>
+      <c r="C102" s="8" t="inlineStr">
+        <is>
+          <t>INE941D14741</t>
+        </is>
+      </c>
+      <c r="D102" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E102" s="208" t="n">
+        <v>2000</v>
+      </c>
+      <c r="F102" s="209" t="n">
+        <v>9935.959999999999</v>
+      </c>
+      <c r="G102" s="70" t="n">
+        <v>0.0039</v>
+      </c>
+      <c r="H102" s="71" t="n">
+        <v>46225</v>
+      </c>
+      <c r="J102" s="209" t="n">
+        <v>6.5348</v>
+      </c>
+    </row>
+    <row r="103">
+      <c r="A103" s="8" t="n">
+        <v>87</v>
+      </c>
+      <c r="B103" s="8" t="inlineStr">
+        <is>
+          <t>Tvs Credit Services Limited**</t>
+        </is>
+      </c>
+      <c r="C103" s="8" t="inlineStr">
+        <is>
+          <t>INE729N14IP3</t>
+        </is>
+      </c>
+      <c r="D103" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E103" s="208" t="n">
+        <v>2000</v>
+      </c>
+      <c r="F103" s="209" t="n">
+        <v>9922.09</v>
+      </c>
+      <c r="G103" s="70" t="n">
+        <v>0.0039</v>
+      </c>
+      <c r="H103" s="71" t="n">
+        <v>46230</v>
+      </c>
+      <c r="J103" s="209" t="n">
+        <v>6.9904</v>
+      </c>
+    </row>
+    <row r="104">
+      <c r="A104" s="8" t="n">
+        <v>88</v>
+      </c>
+      <c r="B104" s="8" t="inlineStr">
+        <is>
+          <t>Aditya Birla Housing Finance Limited**</t>
+        </is>
+      </c>
+      <c r="C104" s="8" t="inlineStr">
+        <is>
+          <t>INE831R14GC0</t>
+        </is>
+      </c>
+      <c r="D104" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E104" s="208" t="n">
+        <v>2000</v>
+      </c>
+      <c r="F104" s="209" t="n">
+        <v>9898.459999999999</v>
+      </c>
+      <c r="G104" s="70" t="n">
+        <v>0.0039</v>
+      </c>
+      <c r="H104" s="71" t="n">
+        <v>46244</v>
+      </c>
+      <c r="J104" s="209" t="n">
+        <v>6.8077</v>
+      </c>
+    </row>
+    <row r="105">
+      <c r="A105" s="8" t="n">
+        <v>89</v>
+      </c>
+      <c r="B105" s="8" t="inlineStr">
+        <is>
+          <t>Aditya Birla Real Estate Limited**</t>
+        </is>
+      </c>
+      <c r="C105" s="8" t="inlineStr">
+        <is>
+          <t>INE055A14KN1</t>
+        </is>
+      </c>
+      <c r="D105" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E105" s="208" t="n">
+        <v>2000</v>
+      </c>
+      <c r="F105" s="209" t="n">
+        <v>9893.860000000001</v>
+      </c>
+      <c r="G105" s="70" t="n">
+        <v>0.0039</v>
+      </c>
+      <c r="H105" s="71" t="n">
+        <v>46241</v>
+      </c>
+      <c r="J105" s="209" t="n">
+        <v>7.5301</v>
+      </c>
+    </row>
+    <row r="106">
+      <c r="A106" s="8" t="n">
+        <v>90</v>
+      </c>
+      <c r="B106" s="8" t="inlineStr">
+        <is>
+          <t>Hindustan Petroleum Corporation Limited**</t>
+        </is>
+      </c>
+      <c r="C106" s="8" t="inlineStr">
+        <is>
+          <t>INE094A14JZ6</t>
+        </is>
+      </c>
+      <c r="D106" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E106" s="208" t="n">
+        <v>2000</v>
+      </c>
+      <c r="F106" s="209" t="n">
+        <v>9893.18</v>
+      </c>
+      <c r="G106" s="70" t="n">
+        <v>0.0039</v>
+      </c>
+      <c r="H106" s="71" t="n">
+        <v>46247</v>
+      </c>
+      <c r="J106" s="209" t="n">
+        <v>6.7949</v>
+      </c>
+    </row>
+    <row r="107">
+      <c r="A107" s="8" t="n">
+        <v>91</v>
+      </c>
+      <c r="B107" s="8" t="inlineStr">
+        <is>
+          <t>Bajaj Finance Limited**</t>
+        </is>
+      </c>
+      <c r="C107" s="8" t="inlineStr">
+        <is>
+          <t>INE296A14H19</t>
+        </is>
+      </c>
+      <c r="D107" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E107" s="208" t="n">
+        <v>2000</v>
+      </c>
+      <c r="F107" s="209" t="n">
+        <v>9888.75</v>
+      </c>
+      <c r="G107" s="70" t="n">
+        <v>0.0039</v>
+      </c>
+      <c r="H107" s="71" t="n">
+        <v>46247</v>
+      </c>
+      <c r="J107" s="209" t="n">
+        <v>7.0798</v>
+      </c>
+    </row>
+    <row r="108">
+      <c r="A108" s="8" t="n">
+        <v>92</v>
+      </c>
+      <c r="B108" s="8" t="inlineStr">
+        <is>
+          <t>Axis Securities Limited</t>
+        </is>
+      </c>
+      <c r="C108" s="8" t="inlineStr">
+        <is>
+          <t>INE110O14IH1</t>
+        </is>
+      </c>
+      <c r="D108" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E108" s="208" t="n">
+        <v>2000</v>
+      </c>
+      <c r="F108" s="209" t="n">
+        <v>9887.82</v>
+      </c>
+      <c r="G108" s="70" t="n">
+        <v>0.0039</v>
+      </c>
+      <c r="H108" s="71" t="n">
+        <v>46246</v>
+      </c>
+      <c r="J108" s="209" t="n">
+        <v>7.265</v>
+      </c>
+    </row>
+    <row r="109">
+      <c r="A109" s="8" t="n">
+        <v>93</v>
+      </c>
+      <c r="B109" s="8" t="inlineStr">
+        <is>
+          <t>Kotak Securities Limited**</t>
+        </is>
+      </c>
+      <c r="C109" s="8" t="inlineStr">
+        <is>
+          <t>INE028E14WG9</t>
+        </is>
+      </c>
+      <c r="D109" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E109" s="208" t="n">
+        <v>2000</v>
+      </c>
+      <c r="F109" s="209" t="n">
+        <v>9884.59</v>
+      </c>
+      <c r="G109" s="70" t="n">
+        <v>0.0039</v>
+      </c>
+      <c r="H109" s="71" t="n">
+        <v>46248</v>
+      </c>
+      <c r="J109" s="209" t="n">
+        <v>7.2231</v>
+      </c>
+    </row>
+    <row r="110">
+      <c r="A110" s="8" t="n">
+        <v>94</v>
+      </c>
+      <c r="B110" s="8" t="inlineStr">
+        <is>
+          <t>Manappuram Finance Limited**</t>
+        </is>
+      </c>
+      <c r="C110" s="8" t="inlineStr">
+        <is>
+          <t>INE522D14PK9</t>
+        </is>
+      </c>
+      <c r="D110" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E110" s="208" t="n">
+        <v>2000</v>
+      </c>
+      <c r="F110" s="209" t="n">
+        <v>9875.889999999999</v>
+      </c>
+      <c r="G110" s="70" t="n">
+        <v>0.0039</v>
+      </c>
+      <c r="H110" s="71" t="n">
+        <v>46248</v>
+      </c>
+      <c r="J110" s="209" t="n">
+        <v>7.7748</v>
+      </c>
+    </row>
+    <row r="111">
+      <c r="A111" s="8" t="n">
+        <v>95</v>
+      </c>
+      <c r="B111" s="8" t="inlineStr">
+        <is>
+          <t>Reliance Retail Ventures Limited**</t>
+        </is>
+      </c>
+      <c r="C111" s="8" t="inlineStr">
+        <is>
+          <t>INE929O14FA5</t>
+        </is>
+      </c>
+      <c r="D111" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E111" s="208" t="n">
+        <v>2000</v>
+      </c>
+      <c r="F111" s="209" t="n">
+        <v>9857.18</v>
+      </c>
+      <c r="G111" s="70" t="n">
+        <v>0.0038</v>
+      </c>
+      <c r="H111" s="71" t="n">
+        <v>46267</v>
+      </c>
+      <c r="J111" s="209" t="n">
+        <v>6.7801</v>
+      </c>
+    </row>
+    <row r="112">
+      <c r="A112" s="8" t="n">
+        <v>96</v>
+      </c>
+      <c r="B112" s="8" t="inlineStr">
+        <is>
+          <t>Small Industries Development Bank of India**</t>
+        </is>
+      </c>
+      <c r="C112" s="8" t="inlineStr">
+        <is>
+          <t>INE556F14MI3</t>
+        </is>
+      </c>
+      <c r="D112" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E112" s="208" t="n">
+        <v>2000</v>
+      </c>
+      <c r="F112" s="209" t="n">
+        <v>9854.860000000001</v>
+      </c>
+      <c r="G112" s="70" t="n">
+        <v>0.0038</v>
+      </c>
+      <c r="H112" s="71" t="n">
+        <v>46268</v>
+      </c>
+      <c r="J112" s="209" t="n">
+        <v>6.8048</v>
+      </c>
+    </row>
+    <row r="113">
+      <c r="A113" s="8" t="n">
+        <v>97</v>
+      </c>
+      <c r="B113" s="8" t="inlineStr">
+        <is>
+          <t>Kotak Securities Limited**</t>
+        </is>
+      </c>
+      <c r="C113" s="8" t="inlineStr">
+        <is>
+          <t>INE028E14WU0</t>
+        </is>
+      </c>
+      <c r="D113" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E113" s="208" t="n">
+        <v>2000</v>
+      </c>
+      <c r="F113" s="209" t="n">
+        <v>9845.51</v>
+      </c>
+      <c r="G113" s="70" t="n">
+        <v>0.0038</v>
+      </c>
+      <c r="H113" s="71" t="n">
+        <v>46268</v>
+      </c>
+      <c r="J113" s="209" t="n">
+        <v>7.2498</v>
+      </c>
+    </row>
+    <row r="114">
+      <c r="A114" s="8" t="n">
+        <v>98</v>
+      </c>
+      <c r="B114" s="8" t="inlineStr">
+        <is>
+          <t>Export-Import Bank of India**</t>
+        </is>
+      </c>
+      <c r="C114" s="8" t="inlineStr">
+        <is>
+          <t>INE514E14TN0</t>
+        </is>
+      </c>
+      <c r="D114" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E114" s="208" t="n">
+        <v>2000</v>
+      </c>
+      <c r="F114" s="209" t="n">
+        <v>9845.469999999999</v>
+      </c>
+      <c r="G114" s="70" t="n">
+        <v>0.0038</v>
+      </c>
+      <c r="H114" s="71" t="n">
+        <v>46274</v>
+      </c>
+      <c r="J114" s="209" t="n">
+        <v>6.7399</v>
+      </c>
+    </row>
+    <row r="115">
+      <c r="A115" s="8" t="n">
+        <v>99</v>
+      </c>
+      <c r="B115" s="8" t="inlineStr">
+        <is>
+          <t>Godrej Consumer Products Limited**</t>
+        </is>
+      </c>
+      <c r="C115" s="8" t="inlineStr">
+        <is>
+          <t>INE102D14CD3</t>
+        </is>
+      </c>
+      <c r="D115" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E115" s="208" t="n">
+        <v>2000</v>
+      </c>
+      <c r="F115" s="209" t="n">
+        <v>9840.85</v>
+      </c>
+      <c r="G115" s="70" t="n">
+        <v>0.0038</v>
+      </c>
+      <c r="H115" s="71" t="n">
+        <v>46276</v>
+      </c>
+      <c r="J115" s="209" t="n">
+        <v>6.7852</v>
+      </c>
+    </row>
+    <row r="116">
+      <c r="A116" s="8" t="n">
+        <v>100</v>
+      </c>
+      <c r="B116" s="8" t="inlineStr">
+        <is>
+          <t>Motilal Oswal Financial Services Limited**</t>
+        </is>
+      </c>
+      <c r="C116" s="8" t="inlineStr">
+        <is>
+          <t>INE338I14MT7</t>
+        </is>
+      </c>
+      <c r="D116" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E116" s="208" t="n">
+        <v>2000</v>
+      </c>
+      <c r="F116" s="209" t="n">
+        <v>9840.26</v>
+      </c>
+      <c r="G116" s="70" t="n">
+        <v>0.0038</v>
+      </c>
+      <c r="H116" s="71" t="n">
+        <v>46268</v>
+      </c>
+      <c r="J116" s="209" t="n">
+        <v>7.5002</v>
+      </c>
+    </row>
+    <row r="117">
+      <c r="A117" s="8" t="n">
+        <v>101</v>
+      </c>
+      <c r="B117" s="8" t="inlineStr">
+        <is>
+          <t>Axis Securities Limited**</t>
+        </is>
+      </c>
+      <c r="C117" s="8" t="inlineStr">
+        <is>
+          <t>INE110O14IR0</t>
+        </is>
+      </c>
+      <c r="D117" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E117" s="208" t="n">
+        <v>2000</v>
+      </c>
+      <c r="F117" s="209" t="n">
+        <v>9836.780000000001</v>
+      </c>
+      <c r="G117" s="70" t="n">
+        <v>0.0038</v>
+      </c>
+      <c r="H117" s="71" t="n">
+        <v>46273</v>
+      </c>
+      <c r="J117" s="209" t="n">
+        <v>7.21</v>
+      </c>
+    </row>
+    <row r="118">
+      <c r="A118" s="8" t="n">
+        <v>102</v>
+      </c>
+      <c r="B118" s="8" t="inlineStr">
+        <is>
+          <t>HDFC Securities Limited**</t>
+        </is>
+      </c>
+      <c r="C118" s="8" t="inlineStr">
+        <is>
+          <t>INE700G14UG2</t>
+        </is>
+      </c>
+      <c r="D118" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E118" s="208" t="n">
+        <v>2000</v>
+      </c>
+      <c r="F118" s="209" t="n">
+        <v>9834.870000000001</v>
+      </c>
+      <c r="G118" s="70" t="n">
+        <v>0.0038</v>
+      </c>
+      <c r="H118" s="71" t="n">
+        <v>46274</v>
+      </c>
+      <c r="J118" s="209" t="n">
+        <v>7.2099</v>
+      </c>
+    </row>
+    <row r="119">
+      <c r="A119" s="8" t="n">
+        <v>103</v>
+      </c>
+      <c r="B119" s="8" t="inlineStr">
+        <is>
+          <t>Angel One Limited**</t>
+        </is>
+      </c>
+      <c r="C119" s="8" t="inlineStr">
+        <is>
+          <t>INE732I14DK9</t>
+        </is>
+      </c>
+      <c r="D119" s="8" t="inlineStr">
+        <is>
+          <t>ICRA A1+</t>
+        </is>
+      </c>
+      <c r="E119" s="208" t="n">
+        <v>2000</v>
+      </c>
+      <c r="F119" s="209" t="n">
+        <v>9831.16</v>
+      </c>
+      <c r="G119" s="70" t="n">
+        <v>0.0038</v>
+      </c>
+      <c r="H119" s="71" t="n">
+        <v>46268</v>
+      </c>
+      <c r="J119" s="209" t="n">
+        <v>7.935</v>
+      </c>
+    </row>
+    <row r="120">
+      <c r="A120" s="8" t="n">
+        <v>104</v>
+      </c>
+      <c r="B120" s="8" t="inlineStr">
+        <is>
+          <t>Birla Group Holdings Private Limited**</t>
+        </is>
+      </c>
+      <c r="C120" s="8" t="inlineStr">
+        <is>
+          <t>INE09OL14JK1</t>
+        </is>
+      </c>
+      <c r="D120" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E120" s="208" t="n">
+        <v>2000</v>
+      </c>
+      <c r="F120" s="209" t="n">
+        <v>9830.549999999999</v>
+      </c>
+      <c r="G120" s="70" t="n">
+        <v>0.0038</v>
+      </c>
+      <c r="H120" s="71" t="n">
+        <v>46273</v>
+      </c>
+      <c r="J120" s="209" t="n">
+        <v>7.4899</v>
+      </c>
+    </row>
+    <row r="121">
+      <c r="A121" s="8" t="n">
+        <v>105</v>
+      </c>
+      <c r="B121" s="8" t="inlineStr">
+        <is>
+          <t>Manappuram Finance Limited**</t>
+        </is>
+      </c>
+      <c r="C121" s="8" t="inlineStr">
+        <is>
+          <t>INE522D14PP8</t>
+        </is>
+      </c>
+      <c r="D121" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E121" s="208" t="n">
+        <v>2000</v>
+      </c>
+      <c r="F121" s="209" t="n">
+        <v>9821.6</v>
+      </c>
+      <c r="G121" s="70" t="n">
+        <v>0.0038</v>
+      </c>
+      <c r="H121" s="71" t="n">
+        <v>46274</v>
+      </c>
+      <c r="J121" s="209" t="n">
+        <v>7.7999</v>
+      </c>
+    </row>
+    <row r="122">
+      <c r="A122" s="8" t="n">
+        <v>106</v>
+      </c>
+      <c r="B122" s="8" t="inlineStr">
+        <is>
+          <t>Godrej Industries Limited**</t>
+        </is>
+      </c>
+      <c r="C122" s="8" t="inlineStr">
+        <is>
+          <t>INE233A148B6</t>
+        </is>
+      </c>
+      <c r="D122" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E122" s="208" t="n">
+        <v>1500</v>
+      </c>
+      <c r="F122" s="209" t="n">
+        <v>7453.72</v>
+      </c>
+      <c r="G122" s="70" t="n">
+        <v>0.0029</v>
+      </c>
+      <c r="H122" s="71" t="n">
+        <v>46223</v>
+      </c>
+      <c r="J122" s="209" t="n">
+        <v>6.6648</v>
+      </c>
+    </row>
+    <row r="123">
+      <c r="A123" s="8" t="n">
+        <v>107</v>
+      </c>
+      <c r="B123" s="8" t="inlineStr">
+        <is>
+          <t>Godrej Industries Limited**</t>
+        </is>
+      </c>
+      <c r="C123" s="8" t="inlineStr">
+        <is>
+          <t>INE233A148C4</t>
+        </is>
+      </c>
+      <c r="D123" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E123" s="208" t="n">
+        <v>1500</v>
+      </c>
+      <c r="F123" s="209" t="n">
+        <v>7452.38</v>
+      </c>
+      <c r="G123" s="70" t="n">
+        <v>0.0029</v>
+      </c>
+      <c r="H123" s="71" t="n">
+        <v>46224</v>
+      </c>
+      <c r="J123" s="209" t="n">
+        <v>6.665</v>
+      </c>
+    </row>
+    <row r="124">
+      <c r="A124" s="8" t="n">
+        <v>108</v>
+      </c>
+      <c r="B124" s="8" t="inlineStr">
+        <is>
+          <t>ICICI Securities Limited**</t>
+        </is>
+      </c>
+      <c r="C124" s="8" t="inlineStr">
+        <is>
+          <t>INE763G14I57</t>
+        </is>
+      </c>
+      <c r="D124" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E124" s="208" t="n">
+        <v>1500</v>
+      </c>
+      <c r="F124" s="209" t="n">
+        <v>7416.27</v>
+      </c>
+      <c r="G124" s="70" t="n">
+        <v>0.0029</v>
+      </c>
+      <c r="H124" s="71" t="n">
+        <v>46246</v>
+      </c>
+      <c r="J124" s="209" t="n">
+        <v>7.2299</v>
+      </c>
+    </row>
+    <row r="125">
+      <c r="A125" s="8" t="n">
+        <v>109</v>
+      </c>
+      <c r="B125" s="8" t="inlineStr">
+        <is>
+          <t>Godrej Industries Limited**</t>
+        </is>
+      </c>
+      <c r="C125" s="8" t="inlineStr">
+        <is>
+          <t>INE233A148W2</t>
+        </is>
+      </c>
+      <c r="D125" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E125" s="208" t="n">
+        <v>1500</v>
+      </c>
+      <c r="F125" s="209" t="n">
+        <v>7379.16</v>
+      </c>
+      <c r="G125" s="70" t="n">
+        <v>0.0029</v>
+      </c>
+      <c r="H125" s="71" t="n">
+        <v>46275</v>
+      </c>
+      <c r="J125" s="209" t="n">
+        <v>6.9502</v>
+      </c>
+    </row>
+    <row r="126">
+      <c r="A126" s="8" t="n">
+        <v>110</v>
+      </c>
+      <c r="B126" s="8" t="inlineStr">
+        <is>
+          <t>Godrej Industries Limited**</t>
+        </is>
+      </c>
+      <c r="C126" s="8" t="inlineStr">
+        <is>
+          <t>INE233A148X0</t>
+        </is>
+      </c>
+      <c r="D126" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E126" s="208" t="n">
+        <v>1500</v>
+      </c>
+      <c r="F126" s="209" t="n">
+        <v>7377.78</v>
+      </c>
+      <c r="G126" s="70" t="n">
+        <v>0.0029</v>
+      </c>
+      <c r="H126" s="71" t="n">
+        <v>46276</v>
+      </c>
+      <c r="J126" s="209" t="n">
+        <v>6.9501</v>
+      </c>
+    </row>
+    <row r="127">
+      <c r="A127" s="8" t="n">
+        <v>111</v>
+      </c>
+      <c r="B127" s="8" t="inlineStr">
+        <is>
+          <t>CEAT Limited**</t>
+        </is>
+      </c>
+      <c r="C127" s="8" t="inlineStr">
+        <is>
+          <t>INE482A14GK1</t>
+        </is>
+      </c>
+      <c r="D127" s="8" t="inlineStr">
+        <is>
+          <t>IND A1+</t>
+        </is>
+      </c>
+      <c r="E127" s="208" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F127" s="209" t="n">
+        <v>4921.55</v>
+      </c>
+      <c r="G127" s="70" t="n">
+        <v>0.0019</v>
+      </c>
+      <c r="H127" s="71" t="n">
+        <v>46274</v>
+      </c>
+      <c r="J127" s="209" t="n">
+        <v>6.8451</v>
+      </c>
+    </row>
+    <row r="128">
+      <c r="A128" s="8" t="n">
+        <v>112</v>
+      </c>
+      <c r="B128" s="8" t="inlineStr">
+        <is>
+          <t>ICICI Securities Limited**</t>
+        </is>
+      </c>
+      <c r="C128" s="8" t="inlineStr">
+        <is>
+          <t>INE763G14K20</t>
+        </is>
+      </c>
+      <c r="D128" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E128" s="208" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F128" s="209" t="n">
+        <v>4919.29</v>
+      </c>
+      <c r="G128" s="70" t="n">
+        <v>0.0019</v>
+      </c>
+      <c r="H128" s="71" t="n">
+        <v>46272</v>
+      </c>
+      <c r="J128" s="209" t="n">
+        <v>7.2151</v>
+      </c>
+    </row>
+    <row r="129">
+      <c r="A129" s="8" t="n">
+        <v>113</v>
+      </c>
+      <c r="B129" s="8" t="inlineStr">
+        <is>
+          <t>National Bank for Agriculture and Rural Development</t>
+        </is>
+      </c>
+      <c r="C129" s="8" t="inlineStr">
+        <is>
+          <t>INE261F14PF9</t>
+        </is>
+      </c>
+      <c r="D129" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E129" s="208" t="n">
+        <v>200</v>
+      </c>
+      <c r="F129" s="209" t="n">
+        <v>990.48</v>
+      </c>
+      <c r="G129" s="70" t="n">
+        <v>0.0004</v>
+      </c>
+      <c r="H129" s="71" t="n">
+        <v>46241</v>
+      </c>
+      <c r="J129" s="209" t="n">
+        <v>6.7501</v>
+      </c>
+    </row>
+    <row r="130">
+      <c r="A130" s="72" t="n"/>
+      <c r="B130" s="72" t="inlineStr">
+        <is>
+          <t>Total</t>
+        </is>
+      </c>
+      <c r="C130" s="72" t="n"/>
+      <c r="D130" s="72" t="n"/>
+      <c r="E130" s="72" t="n"/>
+      <c r="F130" s="210" t="n">
+        <v>1134695.05</v>
+      </c>
+      <c r="G130" s="74" t="n">
+        <v>0.4427</v>
+      </c>
+    </row>
+    <row r="132">
+      <c r="B132" s="47" t="inlineStr">
+        <is>
+          <t>Treasury Bill</t>
+        </is>
+      </c>
+    </row>
+    <row r="133">
+      <c r="A133" s="8" t="n">
+        <v>114</v>
+      </c>
+      <c r="B133" s="8" t="inlineStr">
+        <is>
+          <t>91 DAYS T-BILL 2026</t>
+        </is>
+      </c>
+      <c r="C133" s="8" t="inlineStr">
+        <is>
+          <t>IN002026X099</t>
+        </is>
+      </c>
+      <c r="D133" s="8" t="inlineStr">
+        <is>
+          <t>Sovereign</t>
+        </is>
+      </c>
+      <c r="E133" s="208" t="n">
+        <v>90000000</v>
+      </c>
+      <c r="F133" s="209" t="n">
+        <v>88991.64</v>
+      </c>
+      <c r="G133" s="70" t="n">
+        <v>0.0347</v>
+      </c>
+      <c r="H133" s="71" t="n">
+        <v>46268</v>
+      </c>
+      <c r="J133" s="209" t="n">
+        <v>5.2354</v>
+      </c>
+    </row>
+    <row r="134">
+      <c r="A134" s="8" t="n">
+        <v>115</v>
+      </c>
+      <c r="B134" s="8" t="inlineStr">
+        <is>
+          <t>91 DAYS T-BILL 2026</t>
+        </is>
+      </c>
+      <c r="C134" s="8" t="inlineStr">
+        <is>
+          <t>IN002026X032</t>
+        </is>
+      </c>
+      <c r="D134" s="8" t="inlineStr">
+        <is>
+          <t>Sovereign</t>
+        </is>
+      </c>
+      <c r="E134" s="208" t="n">
+        <v>70000000</v>
+      </c>
+      <c r="F134" s="209" t="n">
+        <v>69634.32000000001</v>
+      </c>
+      <c r="G134" s="70" t="n">
+        <v>0.0272</v>
+      </c>
+      <c r="H134" s="71" t="n">
+        <v>46226</v>
+      </c>
+      <c r="J134" s="209" t="n">
+        <v>5.1805</v>
+      </c>
+    </row>
+    <row r="135">
+      <c r="A135" s="8" t="n">
+        <v>116</v>
+      </c>
+      <c r="B135" s="8" t="inlineStr">
+        <is>
+          <t>91 DAYS T-BILL 2026</t>
+        </is>
+      </c>
+      <c r="C135" s="8" t="inlineStr">
+        <is>
+          <t>IN002026X073</t>
+        </is>
+      </c>
+      <c r="D135" s="8" t="inlineStr">
+        <is>
+          <t>Sovereign</t>
+        </is>
+      </c>
+      <c r="E135" s="208" t="n">
+        <v>65000000</v>
+      </c>
+      <c r="F135" s="209" t="n">
+        <v>64401.28</v>
+      </c>
+      <c r="G135" s="70" t="n">
+        <v>0.0251</v>
+      </c>
+      <c r="H135" s="71" t="n">
+        <v>46254</v>
+      </c>
+      <c r="J135" s="209" t="n">
+        <v>5.2207</v>
+      </c>
+    </row>
+    <row r="136">
+      <c r="A136" s="8" t="n">
+        <v>117</v>
+      </c>
+      <c r="B136" s="8" t="inlineStr">
+        <is>
+          <t>91 DAYS T-BILL 2026</t>
+        </is>
+      </c>
+      <c r="C136" s="8" t="inlineStr">
+        <is>
+          <t>IN002026X081</t>
+        </is>
+      </c>
+      <c r="D136" s="8" t="inlineStr">
+        <is>
+          <t>Sovereign</t>
+        </is>
+      </c>
+      <c r="E136" s="208" t="n">
+        <v>25000000</v>
+      </c>
+      <c r="F136" s="209" t="n">
+        <v>24741.68</v>
+      </c>
+      <c r="G136" s="70" t="n">
+        <v>0.0097</v>
+      </c>
+      <c r="H136" s="71" t="n">
+        <v>46262</v>
+      </c>
+      <c r="J136" s="209" t="n">
+        <v>5.2207</v>
+      </c>
+    </row>
+    <row r="137">
+      <c r="A137" s="8" t="n">
+        <v>118</v>
+      </c>
+      <c r="B137" s="8" t="inlineStr">
+        <is>
+          <t>91 DAYS T-BILL 2026</t>
+        </is>
+      </c>
+      <c r="C137" s="8" t="inlineStr">
+        <is>
+          <t>IN002026X057</t>
+        </is>
+      </c>
+      <c r="D137" s="8" t="inlineStr">
+        <is>
+          <t>Sovereign</t>
+        </is>
+      </c>
+      <c r="E137" s="208" t="n">
+        <v>20000000</v>
+      </c>
+      <c r="F137" s="209" t="n">
+        <v>19855.6</v>
+      </c>
+      <c r="G137" s="70" t="n">
+        <v>0.0077</v>
+      </c>
+      <c r="H137" s="71" t="n">
+        <v>46240</v>
+      </c>
+      <c r="J137" s="209" t="n">
+        <v>5.2048</v>
+      </c>
+    </row>
+    <row r="138">
+      <c r="A138" s="8" t="n">
+        <v>119</v>
+      </c>
+      <c r="B138" s="8" t="inlineStr">
+        <is>
+          <t>91 DAYS T-BILL 2026</t>
+        </is>
+      </c>
+      <c r="C138" s="8" t="inlineStr">
+        <is>
+          <t>IN002026X065</t>
+        </is>
+      </c>
+      <c r="D138" s="8" t="inlineStr">
+        <is>
+          <t>Sovereign</t>
+        </is>
+      </c>
+      <c r="E138" s="208" t="n">
+        <v>20000000</v>
+      </c>
+      <c r="F138" s="209" t="n">
+        <v>19836.08</v>
+      </c>
+      <c r="G138" s="70" t="n">
+        <v>0.0077</v>
+      </c>
+      <c r="H138" s="71" t="n">
+        <v>46247</v>
+      </c>
+      <c r="J138" s="209" t="n">
+        <v>5.2008</v>
+      </c>
+    </row>
+    <row r="139">
+      <c r="A139" s="8" t="n">
+        <v>120</v>
+      </c>
+      <c r="B139" s="8" t="inlineStr">
+        <is>
+          <t>182 DAYS T-BILL 2026</t>
+        </is>
+      </c>
+      <c r="C139" s="8" t="inlineStr">
+        <is>
+          <t>IN002025Y388</t>
+        </is>
+      </c>
+      <c r="D139" s="8" t="inlineStr">
+        <is>
+          <t>Sovereign</t>
+        </is>
+      </c>
+      <c r="E139" s="208" t="n">
+        <v>10500000</v>
+      </c>
+      <c r="F139" s="209" t="n">
+        <v>10497.01</v>
+      </c>
+      <c r="G139" s="70" t="n">
+        <v>0.0041</v>
+      </c>
+      <c r="H139" s="71" t="n">
+        <v>46191</v>
+      </c>
+      <c r="J139" s="209" t="n">
+        <v>5.2027</v>
+      </c>
+    </row>
+    <row r="140">
+      <c r="A140" s="8" t="n">
+        <v>121</v>
+      </c>
+      <c r="B140" s="8" t="inlineStr">
+        <is>
+          <t>364 DAYS T-BILL 2026</t>
+        </is>
+      </c>
+      <c r="C140" s="8" t="inlineStr">
+        <is>
+          <t>IN002025Z229</t>
+        </is>
+      </c>
+      <c r="D140" s="8" t="inlineStr">
+        <is>
+          <t>Sovereign</t>
+        </is>
+      </c>
+      <c r="E140" s="208" t="n">
+        <v>5000000</v>
+      </c>
+      <c r="F140" s="209" t="n">
+        <v>4948.34</v>
+      </c>
+      <c r="G140" s="70" t="n">
+        <v>0.0019</v>
+      </c>
+      <c r="H140" s="71" t="n">
+        <v>46262</v>
+      </c>
+      <c r="J140" s="209" t="n">
+        <v>5.2207</v>
+      </c>
+    </row>
+    <row r="141">
+      <c r="A141" s="8" t="n">
+        <v>122</v>
+      </c>
+      <c r="B141" s="8" t="inlineStr">
+        <is>
+          <t>182 DAYS T-BILL 2026</t>
+        </is>
+      </c>
+      <c r="C141" s="8" t="inlineStr">
+        <is>
+          <t>IN002025Y487</t>
+        </is>
+      </c>
+      <c r="D141" s="8" t="inlineStr">
+        <is>
+          <t>Sovereign</t>
+        </is>
+      </c>
+      <c r="E141" s="208" t="n">
+        <v>5000000</v>
+      </c>
+      <c r="F141" s="209" t="n">
+        <v>4943.98</v>
+      </c>
+      <c r="G141" s="70" t="n">
+        <v>0.0019</v>
+      </c>
+      <c r="H141" s="71" t="n">
+        <v>46268</v>
+      </c>
+      <c r="J141" s="209" t="n">
+        <v>5.2354</v>
+      </c>
+    </row>
+    <row r="142">
+      <c r="A142" s="8" t="n">
+        <v>123</v>
+      </c>
+      <c r="B142" s="8" t="inlineStr">
+        <is>
+          <t>364 DAYS T-BILL 2026</t>
+        </is>
+      </c>
+      <c r="C142" s="8" t="inlineStr">
+        <is>
+          <t>IN002025Z211</t>
+        </is>
+      </c>
+      <c r="D142" s="8" t="inlineStr">
+        <is>
+          <t>Sovereign</t>
+        </is>
+      </c>
+      <c r="E142" s="208" t="n">
+        <v>2500000</v>
+      </c>
+      <c r="F142" s="209" t="n">
+        <v>2476.97</v>
+      </c>
+      <c r="G142" s="70" t="n">
+        <v>0.001</v>
+      </c>
+      <c r="H142" s="71" t="n">
+        <v>46254</v>
+      </c>
+      <c r="J142" s="209" t="n">
+        <v>5.2207</v>
+      </c>
+    </row>
+    <row r="143">
+      <c r="A143" s="72" t="n"/>
+      <c r="B143" s="72" t="inlineStr">
+        <is>
+          <t>Total</t>
+        </is>
+      </c>
+      <c r="C143" s="72" t="n"/>
+      <c r="D143" s="72" t="n"/>
+      <c r="E143" s="72" t="n"/>
+      <c r="F143" s="210" t="n">
+        <v>310326.9</v>
+      </c>
+      <c r="G143" s="74" t="n">
+        <v>0.121</v>
+      </c>
+    </row>
+    <row r="145">
+      <c r="B145" s="47" t="inlineStr">
+        <is>
+          <t>TREPS / Reverse Repo Investments</t>
+        </is>
+      </c>
+    </row>
+    <row r="146">
+      <c r="A146" s="8" t="n">
+        <v>124</v>
+      </c>
+      <c r="B146" s="8" t="inlineStr">
+        <is>
+          <t>TREPS / Reverse Repo Investments</t>
+        </is>
+      </c>
+      <c r="D146" s="208" t="n"/>
+      <c r="E146" s="75" t="n"/>
+      <c r="F146" s="209" t="n">
+        <v>288802.6</v>
+      </c>
+      <c r="G146" s="70" t="n">
+        <v>0.1126</v>
+      </c>
+      <c r="H146" s="71" t="n">
+        <v>46189</v>
+      </c>
+    </row>
+    <row r="147">
+      <c r="A147" s="8" t="n">
+        <v>125</v>
+      </c>
+      <c r="B147" s="8" t="inlineStr">
+        <is>
+          <t>TREPS / Reverse Repo Investments</t>
+        </is>
+      </c>
+      <c r="D147" s="208" t="n"/>
+      <c r="E147" s="75" t="n"/>
+      <c r="F147" s="209" t="n">
+        <v>20652.82</v>
+      </c>
+      <c r="G147" s="70" t="n">
+        <v>0.0081</v>
+      </c>
+      <c r="H147" s="71" t="n">
+        <v>46230</v>
+      </c>
+    </row>
+    <row r="148">
+      <c r="A148" s="8" t="n">
+        <v>126</v>
+      </c>
+      <c r="B148" s="8" t="inlineStr">
+        <is>
+          <t>TREPS / Reverse Repo Investments</t>
+        </is>
+      </c>
+      <c r="D148" s="208" t="n"/>
+      <c r="E148" s="75" t="n"/>
+      <c r="F148" s="209" t="n">
+        <v>15246.46</v>
+      </c>
+      <c r="G148" s="70" t="n">
+        <v>0.0059</v>
+      </c>
+      <c r="H148" s="71" t="n">
+        <v>46227</v>
+      </c>
+    </row>
+    <row r="149">
+      <c r="A149" s="72" t="n"/>
+      <c r="B149" s="72" t="inlineStr">
+        <is>
+          <t>Total</t>
+        </is>
+      </c>
+      <c r="C149" s="72" t="n"/>
+      <c r="D149" s="72" t="n"/>
+      <c r="E149" s="210" t="n"/>
+      <c r="F149" s="210" t="n">
+        <v>324701.88</v>
+      </c>
+      <c r="G149" s="74" t="n">
+        <v>0.1266</v>
+      </c>
+    </row>
+    <row r="151">
+      <c r="B151" s="47" t="inlineStr">
+        <is>
+          <t>Alternative Investment Funds (AIF)</t>
+        </is>
+      </c>
+    </row>
+    <row r="152">
+      <c r="A152" s="8" t="n">
+        <v>127</v>
+      </c>
+      <c r="B152" s="8" t="inlineStr">
+        <is>
+          <t>SBI Funds Management Pvt Ltd/Fund Parent</t>
+        </is>
+      </c>
+      <c r="C152" s="8" t="inlineStr">
+        <is>
+          <t>INF0RQ622028</t>
+        </is>
+      </c>
+      <c r="E152" s="208" t="n">
+        <v>41915.345</v>
+      </c>
+      <c r="F152" s="209" t="n">
+        <v>4958.48</v>
+      </c>
+      <c r="G152" s="70" t="n">
+        <v>0.0019</v>
+      </c>
+      <c r="J152" s="209" t="n"/>
+    </row>
+    <row r="153">
+      <c r="A153" s="72" t="n"/>
+      <c r="B153" s="72" t="inlineStr">
+        <is>
+          <t>Total</t>
+        </is>
+      </c>
+      <c r="C153" s="72" t="n"/>
+      <c r="D153" s="72" t="n"/>
+      <c r="E153" s="72" t="n"/>
+      <c r="F153" s="210" t="n">
+        <v>4958.48</v>
+      </c>
+      <c r="G153" s="74" t="n">
+        <v>0.0019</v>
+      </c>
+    </row>
+    <row r="155">
+      <c r="B155" s="47" t="inlineStr">
+        <is>
+          <t>Cash &amp; Cash Equivalent</t>
+        </is>
+      </c>
+    </row>
+    <row r="156">
+      <c r="B156" s="8" t="inlineStr">
+        <is>
+          <t>Net Receivables/Payables</t>
+        </is>
+      </c>
+      <c r="E156" s="208" t="n"/>
+      <c r="F156" s="209" t="n">
+        <v>-3514.12</v>
+      </c>
+      <c r="G156" s="70" t="n">
+        <v>-0.0016</v>
+      </c>
+      <c r="J156" s="209" t="n"/>
+    </row>
+    <row r="157">
+      <c r="A157" s="72" t="n"/>
+      <c r="B157" s="72" t="inlineStr">
+        <is>
+          <t>Total</t>
+        </is>
+      </c>
+      <c r="C157" s="72" t="n"/>
+      <c r="D157" s="72" t="n"/>
+      <c r="E157" s="72" t="n"/>
+      <c r="F157" s="210" t="n">
+        <v>-3514.12</v>
+      </c>
+      <c r="G157" s="74" t="n">
+        <v>-0.0016</v>
+      </c>
+    </row>
+    <row r="159">
+      <c r="A159" s="158" t="n"/>
+      <c r="B159" s="158" t="inlineStr">
+        <is>
+          <t>GRAND TOTAL</t>
+        </is>
+      </c>
+      <c r="C159" s="158" t="n"/>
+      <c r="D159" s="158" t="n"/>
+      <c r="E159" s="158" t="n"/>
+      <c r="F159" s="211" t="n">
+        <v>2563782.43</v>
+      </c>
+      <c r="G159" s="77" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="160">
+      <c r="A160" s="8" t="inlineStr">
+        <is>
+          <t>Notes:</t>
+        </is>
+      </c>
+    </row>
+    <row r="161">
+      <c r="A161" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="B161" s="8" t="inlineStr">
+        <is>
+          <t>** Non Traded in accordance with SEBI Regulations.</t>
+        </is>
+      </c>
+    </row>
+    <row r="162">
+      <c r="A162" s="78" t="n">
+        <v>2</v>
+      </c>
+      <c r="B162" s="14" t="inlineStr">
+        <is>
+          <t>As on  June 15, 2026, the aggregate investments by the schemes of DSP Mutual Fund in DSP Liquidity Fund is 670.25 Lakhs</t>
+        </is>
+      </c>
+    </row>
+    <row r="163">
+      <c r="A163" s="78" t="n">
+        <v>3</v>
+      </c>
+      <c r="B163" s="78" t="inlineStr">
+        <is>
+          <t>Market value includes accrued interest</t>
+        </is>
+      </c>
+    </row>
+    <row r="164">
+      <c r="A164" s="78" t="n">
+        <v>4</v>
+      </c>
+      <c r="B164" s="14" t="inlineStr">
+        <is>
+          <t>Net Assets does not include unit activity for the day of the Portfolio</t>
+        </is>
+      </c>
+    </row>
+    <row r="168">
+      <c r="B168" s="8" t="inlineStr">
+        <is>
+          <t>Scheme Riskometer</t>
+        </is>
+      </c>
+    </row>
+    <row r="180">
+      <c r="B180" s="8" t="inlineStr">
+        <is>
+          <t>Benchmark Riskometer: CRISIL Liquid Debt A-I Index</t>
+        </is>
+      </c>
+    </row>
+    <row r="192">
+      <c r="A192" s="1" t="inlineStr">
+        <is>
+          <t>Sr. No.</t>
+        </is>
+      </c>
+      <c r="B192" s="2" t="inlineStr">
+        <is>
+          <t>Particulars</t>
+        </is>
+      </c>
+      <c r="C192" s="3" t="n"/>
+      <c r="D192" s="3" t="n"/>
+      <c r="E192" s="4" t="n"/>
+    </row>
+    <row r="193">
+      <c r="A193" s="5" t="n">
+        <v>4</v>
+      </c>
+      <c r="B193" s="6" t="n"/>
+      <c r="C193" s="7" t="inlineStr">
+        <is>
+          <t>Portfolio Information</t>
+        </is>
+      </c>
+      <c r="E193" s="9" t="n"/>
+    </row>
+    <row r="194">
+      <c r="A194" s="5" t="n"/>
+      <c r="B194" s="6" t="inlineStr">
+        <is>
+          <t>Description (if any)</t>
+        </is>
+      </c>
+      <c r="C194" s="10" t="n"/>
+      <c r="D194" s="11" t="n"/>
+      <c r="E194" s="9" t="n"/>
+    </row>
+    <row r="195">
+      <c r="A195" s="5" t="n"/>
+      <c r="B195" s="6" t="inlineStr">
+        <is>
+          <t>Annualised Portfolio YTM*@@</t>
+        </is>
+      </c>
+      <c r="C195" s="12" t="n">
+        <v>0.0643886188129873</v>
+      </c>
+      <c r="E195" s="9" t="n"/>
+    </row>
+    <row r="196">
+      <c r="A196" s="5" t="n"/>
+      <c r="B196" s="6" t="inlineStr">
+        <is>
+          <t>Macaulay Duration@@</t>
+        </is>
+      </c>
+      <c r="C196" s="13" t="n">
+        <v>0.143985959077488</v>
+      </c>
+      <c r="E196" s="9" t="n"/>
+    </row>
+    <row r="197">
+      <c r="A197" s="5" t="n"/>
+      <c r="B197" s="6" t="inlineStr">
+        <is>
+          <t>Residual Maturity@@</t>
+        </is>
+      </c>
+      <c r="C197" s="13" t="n">
+        <v>0.14824401436597</v>
+      </c>
+      <c r="E197" s="9" t="n"/>
+    </row>
+    <row r="198">
+      <c r="A198" s="5" t="n"/>
+      <c r="B198" s="6" t="inlineStr">
+        <is>
+          <t>Modified Duration (in years)@@</t>
+        </is>
+      </c>
+      <c r="C198" s="13" t="n">
+        <v>0.135000028815808</v>
+      </c>
+      <c r="E198" s="9" t="n"/>
+    </row>
+    <row r="199">
+      <c r="A199" s="5" t="n"/>
+      <c r="B199" s="14" t="inlineStr">
+        <is>
+          <t>* In case of semi-annual YTM, it will be annualised</t>
+        </is>
+      </c>
+      <c r="C199" s="14" t="n"/>
+      <c r="E199" s="9" t="n"/>
+    </row>
+    <row r="200">
+      <c r="A200" s="5" t="n">
+        <v>5</v>
+      </c>
+      <c r="B200" s="15" t="inlineStr">
+        <is>
+          <t>NAV AND Dividend</t>
+        </is>
+      </c>
+      <c r="C200" s="14" t="n"/>
+      <c r="E200" s="9" t="n"/>
+    </row>
+    <row r="201">
+      <c r="A201" s="5" t="n"/>
+      <c r="B201" s="212" t="inlineStr">
+        <is>
+          <t>Plan/Option Name</t>
+        </is>
+      </c>
+      <c r="C201" s="162" t="inlineStr">
+        <is>
+          <t>NAV per unit (Rs)</t>
+        </is>
+      </c>
+      <c r="D201" s="213" t="n"/>
+      <c r="E201" s="214" t="inlineStr">
+        <is>
+          <t>Aggregate distributions during the portfolio period  (Rs. per Unit)</t>
+        </is>
+      </c>
+    </row>
+    <row r="202">
+      <c r="A202" s="5" t="n"/>
+      <c r="B202" s="215" t="n"/>
+      <c r="C202" s="16" t="inlineStr">
+        <is>
+          <t>As on May 31, 2026</t>
+        </is>
+      </c>
+      <c r="D202" s="16" t="inlineStr">
+        <is>
+          <t>As on Jun 15, 2026</t>
+        </is>
+      </c>
+      <c r="E202" s="215" t="n"/>
+    </row>
+    <row r="203">
+      <c r="A203" s="17" t="n"/>
+      <c r="B203" s="18" t="inlineStr">
+        <is>
+          <t>Direct Plan-Growth Plan</t>
+        </is>
+      </c>
+      <c r="C203" s="19" t="inlineStr">
+        <is>
+          <t>3986.2466</t>
+        </is>
+      </c>
+      <c r="D203" s="19" t="inlineStr">
+        <is>
+          <t>3999.9972</t>
+        </is>
+      </c>
+      <c r="E203" s="10" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+    </row>
+    <row r="204">
+      <c r="A204" s="17" t="n"/>
+      <c r="B204" s="18" t="inlineStr">
+        <is>
+          <t>Direct Plan-IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C204" s="20" t="n">
         <v>0</v>
       </c>
-      <c r="C1" s="70"/>
-[...22 lines deleted...]
-      <c r="E4" s="4" t="s">
+      <c r="D204" s="20" t="n">
+        <v>0</v>
+      </c>
+      <c r="E204" s="21" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="205">
+      <c r="A205" s="17" t="n"/>
+      <c r="B205" s="18" t="inlineStr">
+        <is>
+          <t>Direct Plan-Daily IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C205" s="20" t="inlineStr">
+        <is>
+          <t>1001.4663</t>
+        </is>
+      </c>
+      <c r="D205" s="20" t="inlineStr">
+        <is>
+          <t>1001.4663</t>
+        </is>
+      </c>
+      <c r="E205" s="216" t="n">
+        <v>3.445574</v>
+      </c>
+    </row>
+    <row r="206">
+      <c r="A206" s="17" t="n"/>
+      <c r="B206" s="18" t="inlineStr">
+        <is>
+          <t>Direct Plan-Weekly IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C206" s="20" t="inlineStr">
+        <is>
+          <t>1002.1306</t>
+        </is>
+      </c>
+      <c r="D206" s="20" t="inlineStr">
+        <is>
+          <t>1002.4057</t>
+        </is>
+      </c>
+      <c r="E206" s="216" t="n">
+        <v>3.172121</v>
+      </c>
+    </row>
+    <row r="207">
+      <c r="A207" s="17" t="n"/>
+      <c r="B207" s="18" t="inlineStr">
+        <is>
+          <t>Direct Plan-Monthly IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C207" s="23" t="n">
+        <v>0</v>
+      </c>
+      <c r="D207" s="23" t="n">
+        <v>0</v>
+      </c>
+      <c r="E207" s="64" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="208">
+      <c r="A208" s="17" t="n"/>
+      <c r="B208" s="18" t="inlineStr">
+        <is>
+          <t>Direct Plan-Quarterly IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C208" s="23" t="n">
+        <v>0</v>
+      </c>
+      <c r="D208" s="23" t="n">
+        <v>0</v>
+      </c>
+      <c r="E208" s="24" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="209">
+      <c r="A209" s="17" t="n"/>
+      <c r="B209" s="25" t="n"/>
+      <c r="C209" s="26" t="n"/>
+      <c r="D209" s="26" t="n"/>
+      <c r="E209" s="7" t="n"/>
+    </row>
+    <row r="210">
+      <c r="A210" s="5" t="n"/>
+      <c r="B210" s="27" t="inlineStr">
+        <is>
+          <t>Regular Plan-Growth Plan</t>
+        </is>
+      </c>
+      <c r="C210" s="19" t="inlineStr">
+        <is>
+          <t>3937.7001</t>
+        </is>
+      </c>
+      <c r="D210" s="19" t="inlineStr">
+        <is>
+          <t>3951.1373</t>
+        </is>
+      </c>
+      <c r="E210" s="10" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+    </row>
+    <row r="211">
+      <c r="A211" s="5" t="n"/>
+      <c r="B211" s="27" t="inlineStr">
+        <is>
+          <t>Regular Plan-IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C211" s="20" t="n">
+        <v>0</v>
+      </c>
+      <c r="D211" s="20" t="n">
+        <v>0</v>
+      </c>
+      <c r="E211" s="21" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="212">
+      <c r="A212" s="5" t="n"/>
+      <c r="B212" s="27" t="inlineStr">
+        <is>
+          <t>Regular Plan-Daily IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C212" s="20" t="inlineStr">
+        <is>
+          <t>1001.4663</t>
+        </is>
+      </c>
+      <c r="D212" s="20" t="inlineStr">
+        <is>
+          <t>1001.4663</t>
+        </is>
+      </c>
+      <c r="E212" s="216" t="n">
+        <v>3.41552</v>
+      </c>
+    </row>
+    <row r="213">
+      <c r="A213" s="5" t="n"/>
+      <c r="B213" s="27" t="inlineStr">
+        <is>
+          <t>Regular Plan-Weekly IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C213" s="20" t="inlineStr">
+        <is>
+          <t>1002.1233</t>
+        </is>
+      </c>
+      <c r="D213" s="20" t="inlineStr">
+        <is>
+          <t>1002.3964</t>
+        </is>
+      </c>
+      <c r="E213" s="216" t="n">
+        <v>3.138863</v>
+      </c>
+    </row>
+    <row r="214">
+      <c r="A214" s="5" t="n"/>
+      <c r="B214" s="27" t="inlineStr">
+        <is>
+          <t>Regular Plan-Monthly IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C214" s="20" t="n">
+        <v>0</v>
+      </c>
+      <c r="D214" s="20" t="n">
+        <v>0</v>
+      </c>
+      <c r="E214" s="21" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="215">
+      <c r="A215" s="5" t="n"/>
+      <c r="B215" s="27" t="inlineStr">
+        <is>
+          <t>Regular Plan-Quarterly IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C215" s="20" t="n">
+        <v>0</v>
+      </c>
+      <c r="D215" s="20" t="n">
+        <v>0</v>
+      </c>
+      <c r="E215" s="21" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="216">
+      <c r="A216" s="5" t="n"/>
+      <c r="B216" s="28" t="inlineStr">
+        <is>
+          <t>IDCW -  Income Distribution cum Capital Withdrawal.</t>
+        </is>
+      </c>
+      <c r="C216" s="29" t="n"/>
+      <c r="D216" s="29" t="n"/>
+      <c r="E216" s="9" t="n"/>
+    </row>
+    <row r="217">
+      <c r="A217" s="5" t="n"/>
+      <c r="B217" s="28" t="n"/>
+      <c r="C217" s="29" t="n"/>
+      <c r="D217" s="29" t="n"/>
+      <c r="E217" s="9" t="n"/>
+    </row>
+    <row r="218">
+      <c r="A218" s="5" t="n">
         <v>6</v>
       </c>
-      <c r="F4" s="4" t="s">
+      <c r="B218" s="30" t="inlineStr">
+        <is>
+          <t>Portfolio Turn Over Ratio ^^</t>
+        </is>
+      </c>
+      <c r="C218" s="27" t="n"/>
+      <c r="D218" s="31" t="n"/>
+      <c r="E218" s="32" t="n"/>
+    </row>
+    <row r="219">
+      <c r="A219" s="5" t="n"/>
+      <c r="B219" s="27" t="inlineStr">
+        <is>
+          <t xml:space="preserve"> - For Purchase</t>
+        </is>
+      </c>
+      <c r="C219" s="10" t="inlineStr">
+        <is>
+          <t>N.A.</t>
+        </is>
+      </c>
+      <c r="D219" s="31" t="n"/>
+      <c r="E219" s="33" t="n"/>
+    </row>
+    <row r="220">
+      <c r="A220" s="5" t="n"/>
+      <c r="B220" s="27" t="inlineStr">
+        <is>
+          <t xml:space="preserve"> - For Sale</t>
+        </is>
+      </c>
+      <c r="C220" s="10" t="inlineStr">
+        <is>
+          <t>N.A.</t>
+        </is>
+      </c>
+      <c r="D220" s="31" t="n"/>
+      <c r="E220" s="33" t="n"/>
+    </row>
+    <row r="221">
+      <c r="A221" s="5" t="n">
         <v>7</v>
       </c>
-      <c r="G4" s="4" t="s">
+      <c r="B221" s="34" t="inlineStr">
+        <is>
+          <t>Total investment in foreign securities/ADR/GDR (Rs. lakh)</t>
+        </is>
+      </c>
+      <c r="C221" s="35" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="D221" s="31" t="n"/>
+      <c r="E221" s="33" t="n"/>
+    </row>
+    <row r="222" ht="24" customHeight="1">
+      <c r="A222" s="5" t="n">
         <v>8</v>
       </c>
-      <c r="H4" s="4" t="s">
+      <c r="B222" s="36" t="inlineStr">
+        <is>
+          <t>Total of securities below investment grade and default provided for the of Jun 15, 2026 (Rs. lakh)</t>
+        </is>
+      </c>
+      <c r="C222" s="35" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="D222" s="11" t="n"/>
+      <c r="E222" s="33" t="n"/>
+    </row>
+    <row r="223">
+      <c r="A223" s="5" t="n">
         <v>9</v>
       </c>
-      <c r="I4" s="4" t="s">
+      <c r="B223" s="37" t="inlineStr">
+        <is>
+          <t>Total investment in illiquid shares/securities</t>
+        </is>
+      </c>
+      <c r="C223" s="38" t="n"/>
+      <c r="E223" s="32" t="n"/>
+    </row>
+    <row r="224">
+      <c r="A224" s="5" t="n"/>
+      <c r="B224" s="39" t="inlineStr">
+        <is>
+          <t>- Value (In Rs. Lakh)</t>
+        </is>
+      </c>
+      <c r="C224" s="40" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="D224" s="41" t="n"/>
+      <c r="E224" s="33" t="n"/>
+    </row>
+    <row r="225">
+      <c r="A225" s="5" t="n"/>
+      <c r="B225" s="42" t="inlineStr">
+        <is>
+          <t>- in percentage terms (%)</t>
+        </is>
+      </c>
+      <c r="C225" s="40" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="D225" s="31" t="n"/>
+      <c r="E225" s="33" t="n"/>
+    </row>
+    <row r="226">
+      <c r="A226" s="5" t="n"/>
+      <c r="B226" s="42" t="n"/>
+      <c r="C226" s="217" t="n"/>
+      <c r="D226" s="31" t="n"/>
+      <c r="E226" s="32" t="n"/>
+    </row>
+    <row r="227">
+      <c r="A227" s="5" t="n">
         <v>10</v>
       </c>
-      <c r="J4" s="4" t="s">
-[...3771 lines deleted...]
-      <c r="C193" s="17"/>
+      <c r="B227" s="30" t="inlineStr">
+        <is>
+          <t>Total outstanding exposure to derivatives at the end of  Jun 15, 2026</t>
+        </is>
+      </c>
+      <c r="C227" s="38" t="n"/>
+      <c r="E227" s="33" t="n"/>
+    </row>
+    <row r="228">
+      <c r="A228" s="5" t="n"/>
+      <c r="B228" s="39" t="inlineStr">
+        <is>
+          <t>- Value (In Rs. Lakh)</t>
+        </is>
+      </c>
+      <c r="C228" s="40" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="D228" s="41" t="n"/>
+      <c r="E228" s="33" t="n"/>
+    </row>
+    <row r="229">
+      <c r="A229" s="5" t="n"/>
+      <c r="B229" s="42" t="inlineStr">
+        <is>
+          <t>- in percentage term (%)</t>
+        </is>
+      </c>
+      <c r="C229" s="40" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="D229" s="31" t="n"/>
+      <c r="E229" s="32" t="n"/>
+    </row>
+    <row r="230">
+      <c r="A230" s="44" t="n"/>
+      <c r="B230" s="45" t="n"/>
+      <c r="C230" s="45" t="n"/>
+      <c r="D230" s="45" t="n"/>
+      <c r="E230" s="46" t="n"/>
+    </row>
+    <row r="231">
+      <c r="A231" s="47" t="n"/>
+    </row>
+    <row r="232">
+      <c r="A232" s="47" t="inlineStr">
+        <is>
+          <t>N.A.</t>
+        </is>
+      </c>
+      <c r="B232" s="8" t="inlineStr">
+        <is>
+          <t xml:space="preserve"> Not Applicable.</t>
+        </is>
+      </c>
+    </row>
+    <row r="233">
+      <c r="A233" s="47" t="inlineStr">
+        <is>
+          <t>^^</t>
+        </is>
+      </c>
+      <c r="B233" s="8" t="inlineStr">
+        <is>
+          <t>Portfolio Turn Over Ratio is for Equity Schemes.</t>
+        </is>
+      </c>
+    </row>
+    <row r="234">
+      <c r="A234" s="47" t="inlineStr">
+        <is>
+          <t>@@</t>
+        </is>
+      </c>
+      <c r="B234" s="8" t="inlineStr">
+        <is>
+          <t>Residual Maturity, Modified Duration and Portfolio YTM (Annualised) is for Debt Schemes.</t>
+        </is>
+      </c>
+    </row>
+    <row r="235" ht="48" customHeight="1">
+      <c r="B235" s="48" t="inlineStr">
+        <is>
+          <t>Pursuant to payment of IDCW, the NAV of the IDCW Option(s) of aforesaid Scheme of the Fund would fall to the extent of payout and statutory levy, if any. For complete distribution history of the Schemes, please visit www.dspim.com</t>
+        </is>
+      </c>
     </row>
   </sheetData>
-  <mergeCells count="1">
+  <mergeCells count="4">
+    <mergeCell ref="E201:E202"/>
+    <mergeCell ref="C201:D201"/>
+    <mergeCell ref="B201:B202"/>
     <mergeCell ref="B1:F1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <drawing r:id="rId1"/>
+  <drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F714BFE5-DC78-4FDE-B47B-1F07D5B1B3AF}">
-  <dimension ref="A1:D66"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+    <pageSetUpPr/>
+  </sheetPr>
+  <dimension ref="A1:A1"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
-[...4 lines deleted...]
-      <selection pane="bottomRight" activeCell="A4" sqref="A4"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="12" x14ac:dyDescent="0.3"/>
-[...724 lines deleted...]
-  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-[...22 lines deleted...]
-  <HyperlinksChanged>false</HyperlinksChanged>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
+  <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...1 lines deleted...]
-  <cp:lastModifiedBy></cp:lastModifiedBy>
+<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:creator>Rohit Pandey</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
-<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_Enabled">
+<Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties">
+  <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_Enabled" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_SetDate">
-    <vt:lpwstr>2026-05-19T12:33:58Z</vt:lpwstr>
+  <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_SetDate" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3">
+    <vt:lpwstr>2026-06-18T14:35:55Z</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_Method">
+  <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_Method" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4">
     <vt:lpwstr>Privileged</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_Name">
+  <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_Name" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5">
     <vt:lpwstr>Public</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_SiteId">
+  <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_SiteId" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6">
     <vt:lpwstr>1771ae17-e764-4e0f-a476-d4184d79a5d9</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_ActionId">
-    <vt:lpwstr>bd0ff81e-af1e-4833-b4f9-8b7435ee5882</vt:lpwstr>
+  <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_ActionId" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7">
+    <vt:lpwstr>9169ba43-7828-4eea-b849-d30d7eb7ba45</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_ContentBits">
+  <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_ContentBits" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8">
     <vt:lpwstr>0</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_Tag">
+  <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_Tag" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9">
     <vt:lpwstr>10, 0, 1, 1</vt:lpwstr>
   </property>
 </Properties>
 </file>