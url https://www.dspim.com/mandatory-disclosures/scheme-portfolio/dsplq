--- v8 (2026-06-24)
+++ v9 (2026-07-14)
@@ -1,89 +1,89 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" Id="rId4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <bookViews>
-    <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" tabRatio="872" firstSheet="0" autoFilterDateGrouping="1"/>
+    <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" tabRatio="934" firstSheet="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="LIQUID" sheetId="1" state="visible" r:id="rId1"/>
     <sheet name="Sheet1" sheetId="2" state="hidden" r:id="rId2"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="191029" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="7">
-    <numFmt numFmtId="164" formatCode="0.0000"/>
-[...4 lines deleted...]
-    <numFmt numFmtId="169" formatCode="#00.00%"/>
+    <numFmt numFmtId="164" formatCode="#,##0.00_);\(#,##0.00\)%"/>
+    <numFmt numFmtId="165" formatCode="_(* #,##0.0000_);_(* \(#,##0.0000\);_(* &quot;-&quot;??_);_(@_)"/>
+    <numFmt numFmtId="166" formatCode="0.00000%"/>
+    <numFmt numFmtId="167" formatCode="0.0000%"/>
+    <numFmt numFmtId="168" formatCode="_(* #,##0_);_(* \(#,##0\);"/>
+    <numFmt numFmtId="169" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);"/>
     <numFmt numFmtId="170" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;??_);_(@_)"/>
   </numFmts>
-  <fonts count="28">
+  <fonts count="21">
     <font>
-      <name val="Calibri"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <name val="Calibri"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <name val="Calibri"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
       <color theme="10"/>
       <sz val="11"/>
       <u val="single"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Trebuchet MS"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="8"/>
     </font>
     <font>
       <name val="Trebuchet MS"/>
       <family val="2"/>
       <b val="1"/>
       <color theme="1"/>
       <sz val="8"/>
     </font>
     <font>
       <name val="Trebuchet MS"/>
       <family val="2"/>
       <b val="1"/>
       <color rgb="FFFF0000"/>
       <sz val="8"/>
@@ -118,144 +118,94 @@
     <font>
       <name val="Trebuchet MS"/>
       <family val="2"/>
       <sz val="8"/>
     </font>
     <font>
       <name val="Trebuchet MS"/>
       <family val="2"/>
       <i val="1"/>
       <sz val="8"/>
     </font>
     <font>
       <name val="Trebuchet MS"/>
       <family val="2"/>
       <color rgb="FFFF0000"/>
       <sz val="8"/>
     </font>
     <font>
       <name val="Trebuchet MS"/>
       <family val="2"/>
       <b val="1"/>
       <strike val="1"/>
       <sz val="8"/>
     </font>
     <font>
+      <name val="Arial"/>
+      <family val="2"/>
+      <sz val="10"/>
+    </font>
+    <font>
       <name val="trebuchet MS"/>
       <family val="2"/>
       <b val="1"/>
       <color rgb="FFFFFFFF"/>
       <sz val="8"/>
     </font>
     <font>
-      <name val="Calibri"/>
-[...6 lines deleted...]
-      <name val="Trebuchet MS"/>
+      <name val="trebuchet MS"/>
       <family val="2"/>
       <b val="1"/>
       <color indexed="8"/>
       <sz val="8"/>
       <u val="single"/>
     </font>
     <font>
-      <name val="Calibri"/>
+      <name val="trebuchet MS"/>
       <family val="2"/>
       <color theme="10"/>
       <sz val="8"/>
       <u val="single"/>
-      <scheme val="minor"/>
     </font>
     <font>
-      <name val="Calibri"/>
-[...7 lines deleted...]
-      <name val="Calibri"/>
+      <name val="trebuchet MS"/>
       <family val="2"/>
       <b val="1"/>
       <color rgb="FF000000"/>
       <sz val="8"/>
     </font>
     <font>
-      <name val="Aptos Narrow"/>
-[...31 lines deleted...]
-      <name val="Trebuchet MS"/>
+      <name val="trebuchet MS"/>
       <family val="2"/>
       <b val="1"/>
       <color indexed="8"/>
       <sz val="8"/>
     </font>
     <font>
-      <name val="Trebuchet MS"/>
+      <name val="trebuchet MS"/>
       <family val="2"/>
       <color indexed="8"/>
-      <sz val="8"/>
-[...5 lines deleted...]
-      <color rgb="FF000000"/>
       <sz val="8"/>
     </font>
   </fonts>
   <fills count="6">
     <fill>
       <patternFill/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF000000"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFC0C0C0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
@@ -425,617 +375,585 @@
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="7">
+  <cellStyleXfs count="8">
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="9" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="218">
+  <cellXfs count="212">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="7" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="7" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="8" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="9" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="10" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
-    <xf numFmtId="10" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="9" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="43" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="43" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="43" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
-      <alignment horizontal="center"/>
-[...1 lines deleted...]
-    <xf numFmtId="43" fontId="4" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="10" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="10" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="6" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="13" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="4" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="4" fontId="10" fillId="0" borderId="1" pivotButton="0" quotePrefix="1" xfId="0"/>
     <xf numFmtId="0" fontId="9" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="10" fontId="10" fillId="0" borderId="1" pivotButton="0" quotePrefix="1" xfId="1"/>
-    <xf numFmtId="165" fontId="10" fillId="0" borderId="3" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="1">
+    <xf numFmtId="164" fontId="10" fillId="0" borderId="3" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="13" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="2" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="14" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+    <xf numFmtId="10" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="2" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="4">
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="0">
+    <xf numFmtId="4" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="10" fontId="10" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-[...34 lines deleted...]
-    <xf numFmtId="167" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="166" fontId="6" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="167" fontId="6" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="168" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="169" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="10" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="15" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
-    <xf numFmtId="167" fontId="4" fillId="3" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="169" fontId="4" fillId="3" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="10" fontId="4" fillId="3" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
-    <xf numFmtId="4" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
-[...1 lines deleted...]
-    <xf numFmtId="10" fontId="14" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="169" fontId="15" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="10" fontId="15" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="3"/>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="10" fontId="19" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="10" fontId="18" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="5" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="18" fillId="5" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="10" fontId="21" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="10" fontId="6" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-[...19 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
-[...169 lines deleted...]
-    <xf numFmtId="0" fontId="27" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="6" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="169" fontId="6" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-[...6 lines deleted...]
-      <alignment vertical="center"/>
+    <xf numFmtId="10" fontId="6" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="1">
+      <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="10" fontId="10" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="1">
-[...90 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="0" pivotButton="0" quotePrefix="0" xfId="5"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="5"/>
     <xf numFmtId="43" fontId="10" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="6"/>
     <xf numFmtId="170" fontId="10" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="5"/>
     <xf numFmtId="170" fontId="10" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="6"/>
     <xf numFmtId="15" fontId="10" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="6"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="7"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="11" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
+    <xf numFmtId="170" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="6">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="15" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="6">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="12" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="170" fontId="10" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="6">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="15" fontId="10" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="6">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="10" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="10" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="2">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="10" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="4" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="6" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="10" fontId="6" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="10" fontId="6" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="10" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="2">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="2">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="10" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="4" fontId="10" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="4" fontId="10" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="2">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="15" fontId="10" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="5"/>
+    <xf numFmtId="4" fontId="10" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="5"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="10" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="10" fontId="10" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="2" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="11" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="12" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="11" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="12" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="11" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="170" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="6">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="12" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="12" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="2" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="4" borderId="11" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="4" borderId="11" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="3" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="4" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="2">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="7" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="170" fontId="10" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="6">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="4" borderId="12" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="3" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="4" borderId="12" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="5" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="170" fontId="10" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="6">
-[...8 lines deleted...]
-    <xf numFmtId="167" fontId="14" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="4" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="3" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="5" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="4" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="2">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="7" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="10" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="14" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="3" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="43" fontId="10" fillId="0" borderId="3" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="3" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="8" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="14" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="4" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="7" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="8" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="169" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="169" fontId="4" fillId="3" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="169" fontId="15" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="12" pivotButton="0" quotePrefix="0" xfId="0"/>
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="165" fontId="10" fillId="0" borderId="3" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="1">
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="164" fontId="10" fillId="0" borderId="3" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="1">
+      <alignment horizontal="center"/>
+    </xf>
   </cellXfs>
-  <cellStyles count="7">
+  <cellStyles count="8">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Percent" xfId="1" builtinId="5"/>
     <cellStyle name="Normal 3 4 2 2 4" xfId="2"/>
     <cellStyle name="Hyperlink" xfId="3" builtinId="8"/>
     <cellStyle name="Comma" xfId="4" builtinId="3"/>
     <cellStyle name="Normal 3 2" xfId="5"/>
     <cellStyle name="Comma 4 2" xfId="6"/>
+    <cellStyle name="Normal 2" xfId="7"/>
   </cellStyles>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00800000"/>
       <rgbColor rgb="00008000"/>
       <rgbColor rgb="00000080"/>
       <rgbColor rgb="00808000"/>
       <rgbColor rgb="00800080"/>
@@ -1077,242 +995,276 @@
       <rgbColor rgb="00003366"/>
       <rgbColor rgb="00339966"/>
       <rgbColor rgb="00003300"/>
       <rgbColor rgb="00333300"/>
       <rgbColor rgb="00993300"/>
       <rgbColor rgb="00993366"/>
       <rgbColor rgb="00333399"/>
       <rgbColor rgb="00333333"/>
     </indexedColors>
   </colors>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId4" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image1.png" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image2.png" Id="rId2" /></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <wsDr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
   <twoCellAnchor editAs="oneCell">
     <from>
       <col>1</col>
       <colOff>0</colOff>
-      <row>169</row>
+      <row>171</row>
       <rowOff>0</rowOff>
     </from>
     <to>
       <col>1</col>
       <colOff>2374900</colOff>
-      <row>178</row>
-      <rowOff>80682</rowOff>
+      <row>180</row>
+      <rowOff>41727</rowOff>
     </to>
     <pic>
       <nvPicPr>
-        <cNvPr id="2" name="Picture 1"/>
+        <cNvPr id="3" name="Picture 2"/>
         <cNvPicPr>
           <a:picLocks/>
         </cNvPicPr>
       </nvPicPr>
       <blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </blipFill>
       <spPr>
         <a:xfrm>
-          <a:off x="476250" y="32832675"/>
+          <a:off x="476250" y="33213675"/>
           <a:ext cx="2374900" cy="1574800"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <avLst/>
         </a:prstGeom>
         <a:ln>
           <a:prstDash val="solid"/>
         </a:ln>
       </spPr>
     </pic>
     <clientData/>
   </twoCellAnchor>
   <twoCellAnchor editAs="oneCell">
     <from>
       <col>1</col>
       <colOff>0</colOff>
-      <row>181</row>
+      <row>185</row>
       <rowOff>0</rowOff>
     </from>
     <to>
       <col>1</col>
       <colOff>2374900</colOff>
-      <row>190</row>
-      <rowOff>80682</rowOff>
+      <row>194</row>
+      <rowOff>41729</rowOff>
     </to>
     <pic>
       <nvPicPr>
-        <cNvPr id="3" name="Picture 2"/>
+        <cNvPr id="5" name="Picture 4"/>
         <cNvPicPr>
           <a:picLocks/>
         </cNvPicPr>
       </nvPicPr>
       <blipFill>
         <a:blip r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </blipFill>
       <spPr>
         <a:xfrm>
-          <a:off x="476250" y="35518725"/>
+          <a:off x="476250" y="35899725"/>
           <a:ext cx="2374900" cy="1574800"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <avLst/>
         </a:prstGeom>
         <a:ln>
           <a:prstDash val="solid"/>
         </a:ln>
       </spPr>
     </pic>
     <clientData/>
   </twoCellAnchor>
 </wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos Narrow" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -1330,65 +1282,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
-[...5 lines deleted...]
-        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -1409,5586 +1361,5658 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:L235"/>
+  <dimension ref="A1:L241"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="88" zoomScaleNormal="88" workbookViewId="0">
+    <sheetView tabSelected="1" zoomScale="99" zoomScaleNormal="99" workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultColWidth="9.1796875" defaultRowHeight="12"/>
   <cols>
-    <col width="7.1796875" bestFit="1" customWidth="1" style="8" min="1" max="1"/>
-[...11 lines deleted...]
-    <col width="9.1796875" customWidth="1" style="8" min="13" max="16384"/>
+    <col width="7.1796875" bestFit="1" customWidth="1" style="180" min="1" max="1"/>
+    <col width="41" customWidth="1" style="180" min="2" max="2"/>
+    <col width="19.7265625" bestFit="1" customWidth="1" style="180" min="3" max="3"/>
+    <col width="16.453125" bestFit="1" customWidth="1" style="180" min="4" max="4"/>
+    <col width="15.453125" bestFit="1" customWidth="1" style="180" min="5" max="5"/>
+    <col width="24.81640625" bestFit="1" customWidth="1" style="180" min="6" max="6"/>
+    <col width="14.453125" bestFit="1" customWidth="1" style="180" min="7" max="7"/>
+    <col width="12.81640625" bestFit="1" customWidth="1" style="180" min="8" max="8"/>
+    <col width="14.54296875" bestFit="1" customWidth="1" style="180" min="9" max="9"/>
+    <col width="8.26953125" bestFit="1" customWidth="1" style="180" min="10" max="10"/>
+    <col width="31.1796875" bestFit="1" customWidth="1" style="180" min="11" max="11"/>
+    <col width="7.81640625" bestFit="1" customWidth="1" style="180" min="12" max="12"/>
+    <col width="9.1796875" customWidth="1" style="180" min="13" max="16384"/>
   </cols>
   <sheetData>
     <row r="1">
-      <c r="A1" s="158" t="n"/>
-      <c r="B1" s="158" t="inlineStr">
+      <c r="A1" s="145" t="n"/>
+      <c r="B1" s="145" t="inlineStr">
         <is>
           <t>DSP Liquidity Fund</t>
         </is>
       </c>
     </row>
     <row r="2">
-      <c r="B2" s="47" t="inlineStr">
-[...1 lines deleted...]
-          <t>Portfolio as on June 15, 2026</t>
+      <c r="B2" s="41" t="inlineStr">
+        <is>
+          <t>Portfolio as on June 30, 2026</t>
         </is>
       </c>
     </row>
     <row r="4">
-      <c r="A4" s="158" t="inlineStr">
+      <c r="A4" s="145" t="inlineStr">
         <is>
           <t>Sr. No.</t>
         </is>
       </c>
-      <c r="B4" s="158" t="inlineStr">
+      <c r="B4" s="145" t="inlineStr">
         <is>
           <t>Name of Instrument</t>
         </is>
       </c>
-      <c r="C4" s="158" t="inlineStr">
+      <c r="C4" s="145" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
-      <c r="D4" s="158" t="inlineStr">
+      <c r="D4" s="145" t="inlineStr">
         <is>
           <t>Rating/Industry</t>
         </is>
       </c>
-      <c r="E4" s="158" t="inlineStr">
+      <c r="E4" s="145" t="inlineStr">
         <is>
           <t>Quantity</t>
         </is>
       </c>
-      <c r="F4" s="158" t="inlineStr">
+      <c r="F4" s="145" t="inlineStr">
         <is>
           <t>Market value (Rs. In lakhs)</t>
         </is>
       </c>
-      <c r="G4" s="158" t="inlineStr">
+      <c r="G4" s="145" t="inlineStr">
         <is>
           <t>% to Net Assets</t>
         </is>
       </c>
-      <c r="H4" s="158" t="inlineStr">
+      <c r="H4" s="145" t="inlineStr">
         <is>
           <t>Maturity Date</t>
         </is>
       </c>
-      <c r="I4" s="158" t="inlineStr">
+      <c r="I4" s="145" t="inlineStr">
         <is>
           <t>Put/Call Option</t>
         </is>
       </c>
-      <c r="J4" s="158" t="inlineStr">
+      <c r="J4" s="145" t="inlineStr">
         <is>
           <t>YTM (%)</t>
         </is>
       </c>
     </row>
     <row r="6">
-      <c r="B6" s="47" t="inlineStr">
+      <c r="B6" s="41" t="inlineStr">
         <is>
           <t>DEBT INSTRUMENTS</t>
         </is>
       </c>
     </row>
     <row r="7">
-      <c r="B7" s="47" t="inlineStr">
+      <c r="B7" s="41" t="inlineStr">
         <is>
           <t>BOND &amp; NCD's</t>
         </is>
       </c>
     </row>
     <row r="8">
-      <c r="B8" s="47" t="inlineStr">
+      <c r="B8" s="41" t="inlineStr">
         <is>
           <t>Listed / awaiting listing on the stock exchanges</t>
         </is>
       </c>
-      <c r="K8" s="47" t="inlineStr">
+      <c r="K8" s="41" t="inlineStr">
         <is>
           <t>Sector/Rating</t>
         </is>
       </c>
-      <c r="L8" s="47" t="inlineStr">
+      <c r="L8" s="41" t="inlineStr">
         <is>
           <t>Percent</t>
         </is>
       </c>
     </row>
     <row r="9">
-      <c r="A9" s="8" t="n">
+      <c r="A9" s="180" t="n">
         <v>1</v>
       </c>
-      <c r="B9" s="8" t="inlineStr">
+      <c r="B9" s="180" t="inlineStr">
         <is>
           <t>Small Industries Development Bank of India**</t>
         </is>
       </c>
-      <c r="C9" s="8" t="inlineStr">
+      <c r="C9" s="180" t="inlineStr">
         <is>
           <t>INE556F08KH1</t>
         </is>
       </c>
-      <c r="D9" s="8" t="inlineStr">
+      <c r="D9" s="180" t="inlineStr">
         <is>
           <t>CRISIL AAA</t>
         </is>
       </c>
-      <c r="E9" s="208" t="n">
+      <c r="E9" s="200" t="n">
         <v>15000</v>
       </c>
-      <c r="F9" s="209" t="n">
-[...5 lines deleted...]
-      <c r="H9" s="71" t="n">
+      <c r="F9" s="201" t="n">
+        <v>15939.75</v>
+      </c>
+      <c r="G9" s="54" t="n">
+        <v>0.008200000000000001</v>
+      </c>
+      <c r="H9" s="55" t="n">
         <v>46265</v>
       </c>
-      <c r="J9" s="209" t="n">
-[...8 lines deleted...]
-        <v>0.5849</v>
+      <c r="J9" s="201" t="n">
+        <v>6.5601</v>
+      </c>
+      <c r="K9" s="180" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="L9" s="54" t="n">
+        <v>0.7717000000000001</v>
       </c>
     </row>
     <row r="10">
-      <c r="A10" s="8" t="n">
+      <c r="A10" s="180" t="n">
         <v>2</v>
       </c>
-      <c r="B10" s="8" t="inlineStr">
+      <c r="B10" s="180" t="inlineStr">
         <is>
           <t>SMFG India Credit Company Limited**</t>
         </is>
       </c>
-      <c r="C10" s="8" t="inlineStr">
+      <c r="C10" s="180" t="inlineStr">
         <is>
           <t>INE535H07CK4</t>
         </is>
       </c>
-      <c r="D10" s="8" t="inlineStr">
+      <c r="D10" s="180" t="inlineStr">
         <is>
           <t>ICRA AAA</t>
         </is>
       </c>
-      <c r="E10" s="208" t="n">
+      <c r="E10" s="200" t="n">
         <v>10000</v>
       </c>
-      <c r="F10" s="209" t="n">
-[...2 lines deleted...]
-      <c r="G10" s="70" t="n">
+      <c r="F10" s="201" t="n">
+        <v>10751.81</v>
+      </c>
+      <c r="G10" s="54" t="n">
+        <v>0.0056</v>
+      </c>
+      <c r="H10" s="55" t="n">
+        <v>46239</v>
+      </c>
+      <c r="J10" s="201" t="n">
+        <v>7.3897</v>
+      </c>
+      <c r="K10" s="180" t="inlineStr">
+        <is>
+          <t>Sovereign</t>
+        </is>
+      </c>
+      <c r="L10" s="54" t="n">
+        <v>0.1654</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" s="180" t="n">
+        <v>3</v>
+      </c>
+      <c r="B11" s="180" t="inlineStr">
+        <is>
+          <t>LIC Housing Finance Limited**</t>
+        </is>
+      </c>
+      <c r="C11" s="180" t="inlineStr">
+        <is>
+          <t>INE115A07JW0</t>
+        </is>
+      </c>
+      <c r="D11" s="180" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E11" s="200" t="n">
+        <v>750</v>
+      </c>
+      <c r="F11" s="201" t="n">
+        <v>8112.18</v>
+      </c>
+      <c r="G11" s="54" t="n">
         <v>0.0042</v>
       </c>
-      <c r="H10" s="71" t="n">
+      <c r="H11" s="55" t="n">
+        <v>46213</v>
+      </c>
+      <c r="J11" s="201" t="n">
+        <v>6.5696</v>
+      </c>
+      <c r="K11" s="180" t="inlineStr">
+        <is>
+          <t>IND A1+</t>
+        </is>
+      </c>
+      <c r="L11" s="54" t="n">
+        <v>0.0987</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" s="180" t="n">
+        <v>4</v>
+      </c>
+      <c r="B12" s="180" t="inlineStr">
+        <is>
+          <t>LIC Housing Finance Limited**</t>
+        </is>
+      </c>
+      <c r="C12" s="180" t="inlineStr">
+        <is>
+          <t>INE115A07PI6</t>
+        </is>
+      </c>
+      <c r="D12" s="180" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E12" s="200" t="n">
+        <v>750</v>
+      </c>
+      <c r="F12" s="201" t="n">
+        <v>7868.79</v>
+      </c>
+      <c r="G12" s="54" t="n">
+        <v>0.0041</v>
+      </c>
+      <c r="H12" s="55" t="n">
+        <v>46268</v>
+      </c>
+      <c r="J12" s="201" t="n">
+        <v>6.8098</v>
+      </c>
+      <c r="K12" s="180" t="inlineStr">
+        <is>
+          <t>ICRA A1+</t>
+        </is>
+      </c>
+      <c r="L12" s="54" t="n">
+        <v>0.08309999999999999</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" s="180" t="n">
+        <v>5</v>
+      </c>
+      <c r="B13" s="180" t="inlineStr">
+        <is>
+          <t>Small Industries Development Bank of India**</t>
+        </is>
+      </c>
+      <c r="C13" s="180" t="inlineStr">
+        <is>
+          <t>INE556F08KI9</t>
+        </is>
+      </c>
+      <c r="D13" s="180" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E13" s="200" t="n">
+        <v>5000</v>
+      </c>
+      <c r="F13" s="201" t="n">
+        <v>5309.41</v>
+      </c>
+      <c r="G13" s="54" t="n">
+        <v>0.0027</v>
+      </c>
+      <c r="H13" s="55" t="n">
+        <v>46269</v>
+      </c>
+      <c r="J13" s="201" t="n">
+        <v>6.6199</v>
+      </c>
+      <c r="K13" s="180" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="L13" s="54" t="n">
+        <v>0.0214</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" s="180" t="n">
+        <v>6</v>
+      </c>
+      <c r="B14" s="180" t="inlineStr">
+        <is>
+          <t>Bajaj Housing Finance Limited**</t>
+        </is>
+      </c>
+      <c r="C14" s="180" t="inlineStr">
+        <is>
+          <t>INE377Y07490</t>
+        </is>
+      </c>
+      <c r="D14" s="180" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E14" s="200" t="n">
+        <v>4000</v>
+      </c>
+      <c r="F14" s="201" t="n">
+        <v>4263.34</v>
+      </c>
+      <c r="G14" s="54" t="n">
+        <v>0.0022</v>
+      </c>
+      <c r="H14" s="55" t="n">
+        <v>46274</v>
+      </c>
+      <c r="J14" s="201" t="n">
+        <v>6.832</v>
+      </c>
+      <c r="K14" s="180" t="inlineStr">
+        <is>
+          <t>ICRA AAA</t>
+        </is>
+      </c>
+      <c r="L14" s="54" t="n">
+        <v>0.0056</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" s="56" t="n"/>
+      <c r="B15" s="56" t="inlineStr">
+        <is>
+          <t>Total</t>
+        </is>
+      </c>
+      <c r="C15" s="56" t="n"/>
+      <c r="D15" s="56" t="n"/>
+      <c r="E15" s="56" t="n"/>
+      <c r="F15" s="202" t="n">
+        <v>52245.28</v>
+      </c>
+      <c r="G15" s="58" t="n">
+        <v>0.027</v>
+      </c>
+      <c r="K15" s="180" t="inlineStr">
+        <is>
+          <t>Alternative Investment Funds (AIF)</t>
+        </is>
+      </c>
+      <c r="L15" s="54" t="n">
+        <v>0.0026</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="K16" s="180" t="inlineStr">
+        <is>
+          <t>Cash &amp; Equivalent</t>
+        </is>
+      </c>
+      <c r="L16" s="54" t="n">
+        <v>-0.1485</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="B17" s="41" t="inlineStr">
+        <is>
+          <t>MONEY MARKET INSTRUMENTS</t>
+        </is>
+      </c>
+    </row>
+    <row r="18">
+      <c r="B18" s="41" t="inlineStr">
+        <is>
+          <t>Certificate of Deposit</t>
+        </is>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" s="180" t="n">
+        <v>7</v>
+      </c>
+      <c r="B19" s="180" t="inlineStr">
+        <is>
+          <t>HDFC Bank Limited</t>
+        </is>
+      </c>
+      <c r="C19" s="180" t="inlineStr">
+        <is>
+          <t>INE040A16JL4</t>
+        </is>
+      </c>
+      <c r="D19" s="180" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E19" s="200" t="n">
+        <v>11200</v>
+      </c>
+      <c r="F19" s="201" t="n">
+        <v>55511.34</v>
+      </c>
+      <c r="G19" s="54" t="n">
+        <v>0.0287</v>
+      </c>
+      <c r="H19" s="55" t="n">
+        <v>46255</v>
+      </c>
+      <c r="J19" s="201" t="n">
+        <v>6.3001</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" s="180" t="n">
+        <v>8</v>
+      </c>
+      <c r="B20" s="180" t="inlineStr">
+        <is>
+          <t>HDFC Bank Limited**</t>
+        </is>
+      </c>
+      <c r="C20" s="180" t="inlineStr">
+        <is>
+          <t>INE040A16HL8</t>
+        </is>
+      </c>
+      <c r="D20" s="180" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E20" s="200" t="n">
+        <v>11000</v>
+      </c>
+      <c r="F20" s="201" t="n">
+        <v>54328.94</v>
+      </c>
+      <c r="G20" s="54" t="n">
+        <v>0.028</v>
+      </c>
+      <c r="H20" s="55" t="n">
+        <v>46275</v>
+      </c>
+      <c r="J20" s="201" t="n">
+        <v>6.3498</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" s="180" t="n">
+        <v>9</v>
+      </c>
+      <c r="B21" s="180" t="inlineStr">
+        <is>
+          <t>Union Bank of India**</t>
+        </is>
+      </c>
+      <c r="C21" s="180" t="inlineStr">
+        <is>
+          <t>INE692A16MJ0</t>
+        </is>
+      </c>
+      <c r="D21" s="180" t="inlineStr">
+        <is>
+          <t>ICRA A1+</t>
+        </is>
+      </c>
+      <c r="E21" s="200" t="n">
+        <v>9000</v>
+      </c>
+      <c r="F21" s="201" t="n">
+        <v>44507.38</v>
+      </c>
+      <c r="G21" s="54" t="n">
+        <v>0.023</v>
+      </c>
+      <c r="H21" s="55" t="n">
+        <v>46269</v>
+      </c>
+      <c r="J21" s="201" t="n">
+        <v>6.2155</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" s="180" t="n">
+        <v>10</v>
+      </c>
+      <c r="B22" s="180" t="inlineStr">
+        <is>
+          <t>Canara Bank**</t>
+        </is>
+      </c>
+      <c r="C22" s="180" t="inlineStr">
+        <is>
+          <t>INE476A16J41</t>
+        </is>
+      </c>
+      <c r="D22" s="180" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E22" s="200" t="n">
+        <v>8000</v>
+      </c>
+      <c r="F22" s="201" t="n">
+        <v>39578.8</v>
+      </c>
+      <c r="G22" s="54" t="n">
+        <v>0.0204</v>
+      </c>
+      <c r="H22" s="55" t="n">
+        <v>46266</v>
+      </c>
+      <c r="J22" s="201" t="n">
+        <v>6.2651</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" s="180" t="n">
+        <v>11</v>
+      </c>
+      <c r="B23" s="180" t="inlineStr">
+        <is>
+          <t>Canara Bank**</t>
+        </is>
+      </c>
+      <c r="C23" s="180" t="inlineStr">
+        <is>
+          <t>INE476A16I42</t>
+        </is>
+      </c>
+      <c r="D23" s="180" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E23" s="200" t="n">
+        <v>6500</v>
+      </c>
+      <c r="F23" s="201" t="n">
+        <v>32090.21</v>
+      </c>
+      <c r="G23" s="54" t="n">
+        <v>0.0166</v>
+      </c>
+      <c r="H23" s="55" t="n">
+        <v>46279</v>
+      </c>
+      <c r="J23" s="201" t="n">
+        <v>6.215</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" s="180" t="n">
+        <v>12</v>
+      </c>
+      <c r="B24" s="180" t="inlineStr">
+        <is>
+          <t>ICICI Bank Limited</t>
+        </is>
+      </c>
+      <c r="C24" s="180" t="inlineStr">
+        <is>
+          <t>INE090AD6378</t>
+        </is>
+      </c>
+      <c r="D24" s="180" t="inlineStr">
+        <is>
+          <t>ICRA A1+</t>
+        </is>
+      </c>
+      <c r="E24" s="200" t="n">
+        <v>6500</v>
+      </c>
+      <c r="F24" s="201" t="n">
+        <v>32084.13</v>
+      </c>
+      <c r="G24" s="54" t="n">
+        <v>0.0166</v>
+      </c>
+      <c r="H24" s="55" t="n">
+        <v>46280</v>
+      </c>
+      <c r="J24" s="201" t="n">
+        <v>6.2251</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25" s="180" t="n">
+        <v>13</v>
+      </c>
+      <c r="B25" s="180" t="inlineStr">
+        <is>
+          <t>Axis Bank Limited**</t>
+        </is>
+      </c>
+      <c r="C25" s="180" t="inlineStr">
+        <is>
+          <t>INE238AD6CL0</t>
+        </is>
+      </c>
+      <c r="D25" s="180" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E25" s="200" t="n">
+        <v>6000</v>
+      </c>
+      <c r="F25" s="201" t="n">
+        <v>29681.13</v>
+      </c>
+      <c r="G25" s="54" t="n">
+        <v>0.0153</v>
+      </c>
+      <c r="H25" s="55" t="n">
+        <v>46266</v>
+      </c>
+      <c r="J25" s="201" t="n">
+        <v>6.3249</v>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26" s="180" t="n">
+        <v>14</v>
+      </c>
+      <c r="B26" s="180" t="inlineStr">
+        <is>
+          <t>Bank of India**</t>
+        </is>
+      </c>
+      <c r="C26" s="180" t="inlineStr">
+        <is>
+          <t>INE084A16FZ0</t>
+        </is>
+      </c>
+      <c r="D26" s="180" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E26" s="200" t="n">
+        <v>6000</v>
+      </c>
+      <c r="F26" s="201" t="n">
+        <v>29669.25</v>
+      </c>
+      <c r="G26" s="54" t="n">
+        <v>0.0153</v>
+      </c>
+      <c r="H26" s="55" t="n">
+        <v>46269</v>
+      </c>
+      <c r="J26" s="201" t="n">
+        <v>6.26</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" s="180" t="n">
+        <v>15</v>
+      </c>
+      <c r="B27" s="180" t="inlineStr">
+        <is>
+          <t>Bank of Baroda**</t>
+        </is>
+      </c>
+      <c r="C27" s="180" t="inlineStr">
+        <is>
+          <t>INE028A16MF5</t>
+        </is>
+      </c>
+      <c r="D27" s="180" t="inlineStr">
+        <is>
+          <t>IND A1+</t>
+        </is>
+      </c>
+      <c r="E27" s="200" t="n">
+        <v>5500</v>
+      </c>
+      <c r="F27" s="201" t="n">
+        <v>27276.1</v>
+      </c>
+      <c r="G27" s="54" t="n">
+        <v>0.0141</v>
+      </c>
+      <c r="H27" s="55" t="n">
+        <v>46251</v>
+      </c>
+      <c r="J27" s="201" t="n">
+        <v>6.3749</v>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28" s="180" t="n">
+        <v>16</v>
+      </c>
+      <c r="B28" s="180" t="inlineStr">
+        <is>
+          <t>Bank of Baroda**</t>
+        </is>
+      </c>
+      <c r="C28" s="180" t="inlineStr">
+        <is>
+          <t>INE028A16MD0</t>
+        </is>
+      </c>
+      <c r="D28" s="180" t="inlineStr">
+        <is>
+          <t>IND A1+</t>
+        </is>
+      </c>
+      <c r="E28" s="200" t="n">
+        <v>5000</v>
+      </c>
+      <c r="F28" s="201" t="n">
+        <v>24817.95</v>
+      </c>
+      <c r="G28" s="54" t="n">
+        <v>0.0128</v>
+      </c>
+      <c r="H28" s="55" t="n">
+        <v>46246</v>
+      </c>
+      <c r="J28" s="201" t="n">
+        <v>6.3753</v>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29" s="180" t="n">
+        <v>17</v>
+      </c>
+      <c r="B29" s="180" t="inlineStr">
+        <is>
+          <t>Bank of Baroda**</t>
+        </is>
+      </c>
+      <c r="C29" s="180" t="inlineStr">
+        <is>
+          <t>INE028A16MN9</t>
+        </is>
+      </c>
+      <c r="D29" s="180" t="inlineStr">
+        <is>
+          <t>IND A1+</t>
+        </is>
+      </c>
+      <c r="E29" s="200" t="n">
+        <v>5000</v>
+      </c>
+      <c r="F29" s="201" t="n">
+        <v>24735.72</v>
+      </c>
+      <c r="G29" s="54" t="n">
+        <v>0.0128</v>
+      </c>
+      <c r="H29" s="55" t="n">
+        <v>46267</v>
+      </c>
+      <c r="J29" s="201" t="n">
+        <v>6.1902</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30" s="180" t="n">
+        <v>18</v>
+      </c>
+      <c r="B30" s="180" t="inlineStr">
+        <is>
+          <t>Canara Bank**</t>
+        </is>
+      </c>
+      <c r="C30" s="180" t="inlineStr">
+        <is>
+          <t>INE476A16I18</t>
+        </is>
+      </c>
+      <c r="D30" s="180" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E30" s="200" t="n">
+        <v>4500</v>
+      </c>
+      <c r="F30" s="201" t="n">
+        <v>22212.56</v>
+      </c>
+      <c r="G30" s="54" t="n">
+        <v>0.0115</v>
+      </c>
+      <c r="H30" s="55" t="n">
+        <v>46280</v>
+      </c>
+      <c r="J30" s="201" t="n">
+        <v>6.215</v>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31" s="180" t="n">
+        <v>19</v>
+      </c>
+      <c r="B31" s="180" t="inlineStr">
+        <is>
+          <t>Indian Bank**</t>
+        </is>
+      </c>
+      <c r="C31" s="180" t="inlineStr">
+        <is>
+          <t>INE562A16QY5</t>
+        </is>
+      </c>
+      <c r="D31" s="180" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E31" s="200" t="n">
+        <v>4000</v>
+      </c>
+      <c r="F31" s="201" t="n">
+        <v>19856.98</v>
+      </c>
+      <c r="G31" s="54" t="n">
+        <v>0.0103</v>
+      </c>
+      <c r="H31" s="55" t="n">
+        <v>46246</v>
+      </c>
+      <c r="J31" s="201" t="n">
+        <v>6.2598</v>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32" s="180" t="n">
+        <v>20</v>
+      </c>
+      <c r="B32" s="180" t="inlineStr">
+        <is>
+          <t>Bank of Baroda**</t>
+        </is>
+      </c>
+      <c r="C32" s="180" t="inlineStr">
+        <is>
+          <t>INE028A16ML3</t>
+        </is>
+      </c>
+      <c r="D32" s="180" t="inlineStr">
+        <is>
+          <t>IND A1+</t>
+        </is>
+      </c>
+      <c r="E32" s="200" t="n">
+        <v>4000</v>
+      </c>
+      <c r="F32" s="201" t="n">
+        <v>19809.7</v>
+      </c>
+      <c r="G32" s="54" t="n">
+        <v>0.0102</v>
+      </c>
+      <c r="H32" s="55" t="n">
+        <v>46259</v>
+      </c>
+      <c r="J32" s="201" t="n">
+        <v>6.3752</v>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33" s="180" t="n">
+        <v>21</v>
+      </c>
+      <c r="B33" s="180" t="inlineStr">
+        <is>
+          <t>Bank of Baroda**</t>
+        </is>
+      </c>
+      <c r="C33" s="180" t="inlineStr">
+        <is>
+          <t>INE028A16MO7</t>
+        </is>
+      </c>
+      <c r="D33" s="180" t="inlineStr">
+        <is>
+          <t>IND A1+</t>
+        </is>
+      </c>
+      <c r="E33" s="200" t="n">
+        <v>4000</v>
+      </c>
+      <c r="F33" s="201" t="n">
+        <v>19781.94</v>
+      </c>
+      <c r="G33" s="54" t="n">
+        <v>0.0102</v>
+      </c>
+      <c r="H33" s="55" t="n">
+        <v>46269</v>
+      </c>
+      <c r="J33" s="201" t="n">
+        <v>6.1902</v>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34" s="180" t="n">
+        <v>22</v>
+      </c>
+      <c r="B34" s="180" t="inlineStr">
+        <is>
+          <t>Bank of Baroda**</t>
+        </is>
+      </c>
+      <c r="C34" s="180" t="inlineStr">
+        <is>
+          <t>INE028A16MP4</t>
+        </is>
+      </c>
+      <c r="D34" s="180" t="inlineStr">
+        <is>
+          <t>IND A1+</t>
+        </is>
+      </c>
+      <c r="E34" s="200" t="n">
+        <v>4000</v>
+      </c>
+      <c r="F34" s="201" t="n">
+        <v>19772</v>
+      </c>
+      <c r="G34" s="54" t="n">
+        <v>0.0102</v>
+      </c>
+      <c r="H34" s="55" t="n">
+        <v>46272</v>
+      </c>
+      <c r="J34" s="201" t="n">
+        <v>6.19</v>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35" s="180" t="n">
+        <v>23</v>
+      </c>
+      <c r="B35" s="180" t="inlineStr">
+        <is>
+          <t>Union Bank of India**</t>
+        </is>
+      </c>
+      <c r="C35" s="180" t="inlineStr">
+        <is>
+          <t>INE692A16MK8</t>
+        </is>
+      </c>
+      <c r="D35" s="180" t="inlineStr">
+        <is>
+          <t>ICRA A1+</t>
+        </is>
+      </c>
+      <c r="E35" s="200" t="n">
+        <v>4000</v>
+      </c>
+      <c r="F35" s="201" t="n">
+        <v>19771.06</v>
+      </c>
+      <c r="G35" s="54" t="n">
+        <v>0.0102</v>
+      </c>
+      <c r="H35" s="55" t="n">
+        <v>46272</v>
+      </c>
+      <c r="J35" s="201" t="n">
+        <v>6.2155</v>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36" s="180" t="n">
+        <v>24</v>
+      </c>
+      <c r="B36" s="180" t="inlineStr">
+        <is>
+          <t>Canara Bank**</t>
+        </is>
+      </c>
+      <c r="C36" s="180" t="inlineStr">
+        <is>
+          <t>INE476A16J82</t>
+        </is>
+      </c>
+      <c r="D36" s="180" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E36" s="200" t="n">
+        <v>4000</v>
+      </c>
+      <c r="F36" s="201" t="n">
+        <v>19764.42</v>
+      </c>
+      <c r="G36" s="54" t="n">
+        <v>0.0102</v>
+      </c>
+      <c r="H36" s="55" t="n">
+        <v>46274</v>
+      </c>
+      <c r="J36" s="201" t="n">
+        <v>6.2151</v>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37" s="180" t="n">
+        <v>25</v>
+      </c>
+      <c r="B37" s="180" t="inlineStr">
+        <is>
+          <t>IDFC First Bank Limited**</t>
+        </is>
+      </c>
+      <c r="C37" s="180" t="inlineStr">
+        <is>
+          <t>INE092T16ZO5</t>
+        </is>
+      </c>
+      <c r="D37" s="180" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E37" s="200" t="n">
+        <v>4000</v>
+      </c>
+      <c r="F37" s="201" t="n">
+        <v>19754.14</v>
+      </c>
+      <c r="G37" s="54" t="n">
+        <v>0.0102</v>
+      </c>
+      <c r="H37" s="55" t="n">
+        <v>46274</v>
+      </c>
+      <c r="J37" s="201" t="n">
+        <v>6.49</v>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38" s="180" t="n">
+        <v>26</v>
+      </c>
+      <c r="B38" s="180" t="inlineStr">
+        <is>
+          <t>Karur Vysya Bank Limited**</t>
+        </is>
+      </c>
+      <c r="C38" s="180" t="inlineStr">
+        <is>
+          <t>INE036D16KI0</t>
+        </is>
+      </c>
+      <c r="D38" s="180" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E38" s="200" t="n">
+        <v>4000</v>
+      </c>
+      <c r="F38" s="201" t="n">
+        <v>19751.86</v>
+      </c>
+      <c r="G38" s="54" t="n">
+        <v>0.0102</v>
+      </c>
+      <c r="H38" s="55" t="n">
+        <v>46275</v>
+      </c>
+      <c r="J38" s="201" t="n">
+        <v>6.4584</v>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39" s="180" t="n">
+        <v>27</v>
+      </c>
+      <c r="B39" s="180" t="inlineStr">
+        <is>
+          <t>Punjab National Bank**</t>
+        </is>
+      </c>
+      <c r="C39" s="180" t="inlineStr">
+        <is>
+          <t>INE160A16UT0</t>
+        </is>
+      </c>
+      <c r="D39" s="180" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E39" s="200" t="n">
+        <v>4000</v>
+      </c>
+      <c r="F39" s="201" t="n">
+        <v>19744.3</v>
+      </c>
+      <c r="G39" s="54" t="n">
+        <v>0.0102</v>
+      </c>
+      <c r="H39" s="55" t="n">
+        <v>46280</v>
+      </c>
+      <c r="J39" s="201" t="n">
+        <v>6.2199</v>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40" s="180" t="n">
+        <v>28</v>
+      </c>
+      <c r="B40" s="180" t="inlineStr">
+        <is>
+          <t>Punjab National Bank**</t>
+        </is>
+      </c>
+      <c r="C40" s="180" t="inlineStr">
+        <is>
+          <t>INE160A16VJ9</t>
+        </is>
+      </c>
+      <c r="D40" s="180" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E40" s="200" t="n">
+        <v>4000</v>
+      </c>
+      <c r="F40" s="201" t="n">
+        <v>19737.66</v>
+      </c>
+      <c r="G40" s="54" t="n">
+        <v>0.0102</v>
+      </c>
+      <c r="H40" s="55" t="n">
+        <v>46282</v>
+      </c>
+      <c r="J40" s="201" t="n">
+        <v>6.2199</v>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41" s="180" t="n">
+        <v>29</v>
+      </c>
+      <c r="B41" s="180" t="inlineStr">
+        <is>
+          <t>HDFC Bank Limited**</t>
+        </is>
+      </c>
+      <c r="C41" s="180" t="inlineStr">
+        <is>
+          <t>INE040A16JQ3</t>
+        </is>
+      </c>
+      <c r="D41" s="180" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E41" s="200" t="n">
+        <v>4000</v>
+      </c>
+      <c r="F41" s="201" t="n">
+        <v>19735.62</v>
+      </c>
+      <c r="G41" s="54" t="n">
+        <v>0.0102</v>
+      </c>
+      <c r="H41" s="55" t="n">
+        <v>46281</v>
+      </c>
+      <c r="J41" s="201" t="n">
+        <v>6.3501</v>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42" s="180" t="n">
+        <v>30</v>
+      </c>
+      <c r="B42" s="180" t="inlineStr">
+        <is>
+          <t>HDFC Bank Limited**</t>
+        </is>
+      </c>
+      <c r="C42" s="180" t="inlineStr">
+        <is>
+          <t>INE040A16HR5</t>
+        </is>
+      </c>
+      <c r="D42" s="180" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E42" s="200" t="n">
+        <v>4000</v>
+      </c>
+      <c r="F42" s="201" t="n">
+        <v>19718.7</v>
+      </c>
+      <c r="G42" s="54" t="n">
+        <v>0.0102</v>
+      </c>
+      <c r="H42" s="55" t="n">
+        <v>46286</v>
+      </c>
+      <c r="J42" s="201" t="n">
+        <v>6.35</v>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43" s="180" t="n">
+        <v>31</v>
+      </c>
+      <c r="B43" s="180" t="inlineStr">
+        <is>
+          <t>HDFC Bank Limited**</t>
+        </is>
+      </c>
+      <c r="C43" s="180" t="inlineStr">
+        <is>
+          <t>INE040A16HF0</t>
+        </is>
+      </c>
+      <c r="D43" s="180" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E43" s="200" t="n">
+        <v>3500</v>
+      </c>
+      <c r="F43" s="201" t="n">
+        <v>17394.88</v>
+      </c>
+      <c r="G43" s="54" t="n">
+        <v>0.008999999999999999</v>
+      </c>
+      <c r="H43" s="55" t="n">
         <v>46239</v>
       </c>
-      <c r="J10" s="209" t="n">
-[...2 lines deleted...]
-      <c r="K10" s="8" t="inlineStr">
+      <c r="J43" s="201" t="n">
+        <v>6.3023</v>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44" s="180" t="n">
+        <v>32</v>
+      </c>
+      <c r="B44" s="180" t="inlineStr">
+        <is>
+          <t>IndusInd Bank Limited**</t>
+        </is>
+      </c>
+      <c r="C44" s="180" t="inlineStr">
+        <is>
+          <t>INE095A164E4</t>
+        </is>
+      </c>
+      <c r="D44" s="180" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E44" s="200" t="n">
+        <v>3500</v>
+      </c>
+      <c r="F44" s="201" t="n">
+        <v>17371.41</v>
+      </c>
+      <c r="G44" s="54" t="n">
+        <v>0.008999999999999999</v>
+      </c>
+      <c r="H44" s="55" t="n">
+        <v>46245</v>
+      </c>
+      <c r="J44" s="201" t="n">
+        <v>6.5899</v>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45" s="180" t="n">
+        <v>33</v>
+      </c>
+      <c r="B45" s="180" t="inlineStr">
+        <is>
+          <t>IndusInd Bank Limited**</t>
+        </is>
+      </c>
+      <c r="C45" s="180" t="inlineStr">
+        <is>
+          <t>INE095A165E1</t>
+        </is>
+      </c>
+      <c r="D45" s="180" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E45" s="200" t="n">
+        <v>3500</v>
+      </c>
+      <c r="F45" s="201" t="n">
+        <v>17331.04</v>
+      </c>
+      <c r="G45" s="54" t="n">
+        <v>0.0089</v>
+      </c>
+      <c r="H45" s="55" t="n">
+        <v>46258</v>
+      </c>
+      <c r="J45" s="201" t="n">
+        <v>6.59</v>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46" s="180" t="n">
+        <v>34</v>
+      </c>
+      <c r="B46" s="180" t="inlineStr">
+        <is>
+          <t>Union Bank of India</t>
+        </is>
+      </c>
+      <c r="C46" s="180" t="inlineStr">
+        <is>
+          <t>INE692A16ME1</t>
+        </is>
+      </c>
+      <c r="D46" s="180" t="inlineStr">
+        <is>
+          <t>ICRA A1+</t>
+        </is>
+      </c>
+      <c r="E46" s="200" t="n">
+        <v>3000</v>
+      </c>
+      <c r="F46" s="201" t="n">
+        <v>14903.31</v>
+      </c>
+      <c r="G46" s="54" t="n">
+        <v>0.0077</v>
+      </c>
+      <c r="H46" s="55" t="n">
+        <v>46241</v>
+      </c>
+      <c r="J46" s="201" t="n">
+        <v>6.4001</v>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47" s="180" t="n">
+        <v>35</v>
+      </c>
+      <c r="B47" s="180" t="inlineStr">
+        <is>
+          <t>The Federal Bank Limited**</t>
+        </is>
+      </c>
+      <c r="C47" s="180" t="inlineStr">
+        <is>
+          <t>INE171A16NQ8</t>
+        </is>
+      </c>
+      <c r="D47" s="180" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E47" s="200" t="n">
+        <v>3000</v>
+      </c>
+      <c r="F47" s="201" t="n">
+        <v>14802.75</v>
+      </c>
+      <c r="G47" s="54" t="n">
+        <v>0.0076</v>
+      </c>
+      <c r="H47" s="55" t="n">
+        <v>46280</v>
+      </c>
+      <c r="J47" s="201" t="n">
+        <v>6.3999</v>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48" s="180" t="n">
+        <v>36</v>
+      </c>
+      <c r="B48" s="180" t="inlineStr">
+        <is>
+          <t>Ujjivan Small Finance Bank Limited**</t>
+        </is>
+      </c>
+      <c r="C48" s="180" t="inlineStr">
+        <is>
+          <t>INE551W16CM7</t>
+        </is>
+      </c>
+      <c r="D48" s="180" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E48" s="200" t="n">
+        <v>3000</v>
+      </c>
+      <c r="F48" s="201" t="n">
+        <v>14780.73</v>
+      </c>
+      <c r="G48" s="54" t="n">
+        <v>0.0076</v>
+      </c>
+      <c r="H48" s="55" t="n">
+        <v>46280</v>
+      </c>
+      <c r="J48" s="201" t="n">
+        <v>7.1249</v>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49" s="180" t="n">
+        <v>37</v>
+      </c>
+      <c r="B49" s="180" t="inlineStr">
+        <is>
+          <t>Axis Bank Limited**</t>
+        </is>
+      </c>
+      <c r="C49" s="180" t="inlineStr">
+        <is>
+          <t>INE238AD6BC1</t>
+        </is>
+      </c>
+      <c r="D49" s="180" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E49" s="200" t="n">
+        <v>2500</v>
+      </c>
+      <c r="F49" s="201" t="n">
+        <v>12412.26</v>
+      </c>
+      <c r="G49" s="54" t="n">
+        <v>0.0064</v>
+      </c>
+      <c r="H49" s="55" t="n">
+        <v>46244</v>
+      </c>
+      <c r="J49" s="201" t="n">
+        <v>6.4501</v>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50" s="180" t="n">
+        <v>38</v>
+      </c>
+      <c r="B50" s="180" t="inlineStr">
+        <is>
+          <t>Bank of Baroda</t>
+        </is>
+      </c>
+      <c r="C50" s="180" t="inlineStr">
+        <is>
+          <t>INE028A16KC6</t>
+        </is>
+      </c>
+      <c r="D50" s="180" t="inlineStr">
+        <is>
+          <t>IND A1+</t>
+        </is>
+      </c>
+      <c r="E50" s="200" t="n">
+        <v>2500</v>
+      </c>
+      <c r="F50" s="201" t="n">
+        <v>12339.9</v>
+      </c>
+      <c r="G50" s="54" t="n">
+        <v>0.0064</v>
+      </c>
+      <c r="H50" s="55" t="n">
+        <v>46281</v>
+      </c>
+      <c r="J50" s="201" t="n">
+        <v>6.1501</v>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51" s="180" t="n">
+        <v>39</v>
+      </c>
+      <c r="B51" s="180" t="inlineStr">
+        <is>
+          <t>HDFC Bank Limited**</t>
+        </is>
+      </c>
+      <c r="C51" s="180" t="inlineStr">
+        <is>
+          <t>INE040A16JH2</t>
+        </is>
+      </c>
+      <c r="D51" s="180" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E51" s="200" t="n">
+        <v>2000</v>
+      </c>
+      <c r="F51" s="201" t="n">
+        <v>9931.41</v>
+      </c>
+      <c r="G51" s="54" t="n">
+        <v>0.0051</v>
+      </c>
+      <c r="H51" s="55" t="n">
+        <v>46244</v>
+      </c>
+      <c r="J51" s="201" t="n">
+        <v>6.3025</v>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52" s="180" t="n">
+        <v>40</v>
+      </c>
+      <c r="B52" s="180" t="inlineStr">
+        <is>
+          <t>Axis Bank Limited**</t>
+        </is>
+      </c>
+      <c r="C52" s="180" t="inlineStr">
+        <is>
+          <t>INE238AD6BD9</t>
+        </is>
+      </c>
+      <c r="D52" s="180" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E52" s="200" t="n">
+        <v>2000</v>
+      </c>
+      <c r="F52" s="201" t="n">
+        <v>9928.07</v>
+      </c>
+      <c r="G52" s="54" t="n">
+        <v>0.0051</v>
+      </c>
+      <c r="H52" s="55" t="n">
+        <v>46245</v>
+      </c>
+      <c r="J52" s="201" t="n">
+        <v>6.4499</v>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53" s="180" t="n">
+        <v>41</v>
+      </c>
+      <c r="B53" s="180" t="inlineStr">
+        <is>
+          <t>HDFC Bank Limited**</t>
+        </is>
+      </c>
+      <c r="C53" s="180" t="inlineStr">
+        <is>
+          <t>INE040A16HO2</t>
+        </is>
+      </c>
+      <c r="D53" s="180" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E53" s="200" t="n">
+        <v>2000</v>
+      </c>
+      <c r="F53" s="201" t="n">
+        <v>9906.52</v>
+      </c>
+      <c r="G53" s="54" t="n">
+        <v>0.0051</v>
+      </c>
+      <c r="H53" s="55" t="n">
+        <v>46259</v>
+      </c>
+      <c r="J53" s="201" t="n">
+        <v>6.2625</v>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54" s="180" t="n">
+        <v>42</v>
+      </c>
+      <c r="B54" s="180" t="inlineStr">
+        <is>
+          <t>Axis Bank Limited**</t>
+        </is>
+      </c>
+      <c r="C54" s="180" t="inlineStr">
+        <is>
+          <t>INE238AD6CJ4</t>
+        </is>
+      </c>
+      <c r="D54" s="180" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E54" s="200" t="n">
+        <v>2000</v>
+      </c>
+      <c r="F54" s="201" t="n">
+        <v>9903.74</v>
+      </c>
+      <c r="G54" s="54" t="n">
+        <v>0.0051</v>
+      </c>
+      <c r="H54" s="55" t="n">
+        <v>46259</v>
+      </c>
+      <c r="J54" s="201" t="n">
+        <v>6.4503</v>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55" s="180" t="n">
+        <v>43</v>
+      </c>
+      <c r="B55" s="180" t="inlineStr">
+        <is>
+          <t>IDFC First Bank Limited**</t>
+        </is>
+      </c>
+      <c r="C55" s="180" t="inlineStr">
+        <is>
+          <t>INE092T16ZN7</t>
+        </is>
+      </c>
+      <c r="D55" s="180" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E55" s="200" t="n">
+        <v>2000</v>
+      </c>
+      <c r="F55" s="201" t="n">
+        <v>9901.9</v>
+      </c>
+      <c r="G55" s="54" t="n">
+        <v>0.0051</v>
+      </c>
+      <c r="H55" s="55" t="n">
+        <v>46259</v>
+      </c>
+      <c r="J55" s="201" t="n">
+        <v>6.5748</v>
+      </c>
+    </row>
+    <row r="56">
+      <c r="A56" s="180" t="n">
+        <v>44</v>
+      </c>
+      <c r="B56" s="180" t="inlineStr">
+        <is>
+          <t>Punjab National Bank**</t>
+        </is>
+      </c>
+      <c r="C56" s="180" t="inlineStr">
+        <is>
+          <t>INE160A16VE0</t>
+        </is>
+      </c>
+      <c r="D56" s="180" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E56" s="200" t="n">
+        <v>2000</v>
+      </c>
+      <c r="F56" s="201" t="n">
+        <v>9895.450000000001</v>
+      </c>
+      <c r="G56" s="54" t="n">
+        <v>0.0051</v>
+      </c>
+      <c r="H56" s="55" t="n">
+        <v>46266</v>
+      </c>
+      <c r="J56" s="201" t="n">
+        <v>6.22</v>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57" s="180" t="n">
+        <v>45</v>
+      </c>
+      <c r="B57" s="180" t="inlineStr">
+        <is>
+          <t>The Federal Bank Limited**</t>
+        </is>
+      </c>
+      <c r="C57" s="180" t="inlineStr">
+        <is>
+          <t>INE171A16NR6</t>
+        </is>
+      </c>
+      <c r="D57" s="180" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E57" s="200" t="n">
+        <v>2000</v>
+      </c>
+      <c r="F57" s="201" t="n">
+        <v>9889.030000000001</v>
+      </c>
+      <c r="G57" s="54" t="n">
+        <v>0.0051</v>
+      </c>
+      <c r="H57" s="55" t="n">
+        <v>46268</v>
+      </c>
+      <c r="J57" s="201" t="n">
+        <v>6.3998</v>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58" s="180" t="n">
+        <v>46</v>
+      </c>
+      <c r="B58" s="180" t="inlineStr">
+        <is>
+          <t>Canara Bank**</t>
+        </is>
+      </c>
+      <c r="C58" s="180" t="inlineStr">
+        <is>
+          <t>INE476A16J17</t>
+        </is>
+      </c>
+      <c r="D58" s="180" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E58" s="200" t="n">
+        <v>1500</v>
+      </c>
+      <c r="F58" s="201" t="n">
+        <v>7438.7</v>
+      </c>
+      <c r="G58" s="54" t="n">
+        <v>0.0038</v>
+      </c>
+      <c r="H58" s="55" t="n">
+        <v>46251</v>
+      </c>
+      <c r="J58" s="201" t="n">
+        <v>6.3998</v>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59" s="180" t="n">
+        <v>47</v>
+      </c>
+      <c r="B59" s="180" t="inlineStr">
+        <is>
+          <t>Axis Bank Limited**</t>
+        </is>
+      </c>
+      <c r="C59" s="180" t="inlineStr">
+        <is>
+          <t>INE238AD6CM8</t>
+        </is>
+      </c>
+      <c r="D59" s="180" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E59" s="200" t="n">
+        <v>1500</v>
+      </c>
+      <c r="F59" s="201" t="n">
+        <v>7419.01</v>
+      </c>
+      <c r="G59" s="54" t="n">
+        <v>0.0038</v>
+      </c>
+      <c r="H59" s="55" t="n">
+        <v>46267</v>
+      </c>
+      <c r="J59" s="201" t="n">
+        <v>6.3249</v>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60" s="180" t="n">
+        <v>48</v>
+      </c>
+      <c r="B60" s="180" t="inlineStr">
+        <is>
+          <t>Axis Bank Limited**</t>
+        </is>
+      </c>
+      <c r="C60" s="180" t="inlineStr">
+        <is>
+          <t>INE238AD6CD7</t>
+        </is>
+      </c>
+      <c r="D60" s="180" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E60" s="200" t="n">
+        <v>1500</v>
+      </c>
+      <c r="F60" s="201" t="n">
+        <v>7408.85</v>
+      </c>
+      <c r="G60" s="54" t="n">
+        <v>0.0038</v>
+      </c>
+      <c r="H60" s="55" t="n">
+        <v>46275</v>
+      </c>
+      <c r="J60" s="201" t="n">
+        <v>6.3248</v>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61" s="180" t="n">
+        <v>49</v>
+      </c>
+      <c r="B61" s="180" t="inlineStr">
+        <is>
+          <t>IDBI Bank Limited**</t>
+        </is>
+      </c>
+      <c r="C61" s="180" t="inlineStr">
+        <is>
+          <t>INE008A161B2</t>
+        </is>
+      </c>
+      <c r="D61" s="180" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E61" s="200" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F61" s="201" t="n">
+        <v>4936.8</v>
+      </c>
+      <c r="G61" s="54" t="n">
+        <v>0.0025</v>
+      </c>
+      <c r="H61" s="55" t="n">
+        <v>46276</v>
+      </c>
+      <c r="J61" s="201" t="n">
+        <v>6.4898</v>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62" s="180" t="n">
+        <v>50</v>
+      </c>
+      <c r="B62" s="180" t="inlineStr">
+        <is>
+          <t>National Bank for Agriculture and Rural Development**</t>
+        </is>
+      </c>
+      <c r="C62" s="180" t="inlineStr">
+        <is>
+          <t>INE261F16AB5</t>
+        </is>
+      </c>
+      <c r="D62" s="180" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E62" s="200" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F62" s="201" t="n">
+        <v>4932.95</v>
+      </c>
+      <c r="G62" s="54" t="n">
+        <v>0.0025</v>
+      </c>
+      <c r="H62" s="55" t="n">
+        <v>46283</v>
+      </c>
+      <c r="J62" s="201" t="n">
+        <v>6.28</v>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63" s="180" t="n">
+        <v>51</v>
+      </c>
+      <c r="B63" s="180" t="inlineStr">
+        <is>
+          <t>Bank of Baroda**</t>
+        </is>
+      </c>
+      <c r="C63" s="180" t="inlineStr">
+        <is>
+          <t>INE028A16LO9</t>
+        </is>
+      </c>
+      <c r="D63" s="180" t="inlineStr">
+        <is>
+          <t>IND A1+</t>
+        </is>
+      </c>
+      <c r="E63" s="200" t="n">
+        <v>500</v>
+      </c>
+      <c r="F63" s="201" t="n">
+        <v>2470.26</v>
+      </c>
+      <c r="G63" s="54" t="n">
+        <v>0.0013</v>
+      </c>
+      <c r="H63" s="55" t="n">
+        <v>46275</v>
+      </c>
+      <c r="J63" s="201" t="n">
+        <v>6.1902</v>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64" s="180" t="n">
+        <v>52</v>
+      </c>
+      <c r="B64" s="180" t="inlineStr">
+        <is>
+          <t>Union Bank of India**</t>
+        </is>
+      </c>
+      <c r="C64" s="180" t="inlineStr">
+        <is>
+          <t>INE692A16LT1</t>
+        </is>
+      </c>
+      <c r="D64" s="180" t="inlineStr">
+        <is>
+          <t>ICRA A1+</t>
+        </is>
+      </c>
+      <c r="E64" s="200" t="n">
+        <v>500</v>
+      </c>
+      <c r="F64" s="201" t="n">
+        <v>2469.72</v>
+      </c>
+      <c r="G64" s="54" t="n">
+        <v>0.0013</v>
+      </c>
+      <c r="H64" s="55" t="n">
+        <v>46276</v>
+      </c>
+      <c r="J64" s="201" t="n">
+        <v>6.2154</v>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65" s="180" t="n">
+        <v>53</v>
+      </c>
+      <c r="B65" s="180" t="inlineStr">
+        <is>
+          <t>Union Bank of India**</t>
+        </is>
+      </c>
+      <c r="C65" s="180" t="inlineStr">
+        <is>
+          <t>INE692A16LJ2</t>
+        </is>
+      </c>
+      <c r="D65" s="180" t="inlineStr">
+        <is>
+          <t>ICRA A1+</t>
+        </is>
+      </c>
+      <c r="E65" s="200" t="n">
+        <v>500</v>
+      </c>
+      <c r="F65" s="201" t="n">
+        <v>2468.06</v>
+      </c>
+      <c r="G65" s="54" t="n">
+        <v>0.0013</v>
+      </c>
+      <c r="H65" s="55" t="n">
+        <v>46280</v>
+      </c>
+      <c r="J65" s="201" t="n">
+        <v>6.2155</v>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66" s="56" t="n"/>
+      <c r="B66" s="56" t="inlineStr">
+        <is>
+          <t>Total</t>
+        </is>
+      </c>
+      <c r="C66" s="56" t="n"/>
+      <c r="D66" s="56" t="n"/>
+      <c r="E66" s="56" t="n"/>
+      <c r="F66" s="202" t="n">
+        <v>883928.64</v>
+      </c>
+      <c r="G66" s="58" t="n">
+        <v>0.4562</v>
+      </c>
+    </row>
+    <row r="68">
+      <c r="B68" s="41" t="inlineStr">
+        <is>
+          <t>Commercial Papers</t>
+        </is>
+      </c>
+    </row>
+    <row r="69">
+      <c r="B69" s="41" t="inlineStr">
+        <is>
+          <t>Listed / awaiting listing on the stock exchanges</t>
+        </is>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70" s="180" t="n">
+        <v>54</v>
+      </c>
+      <c r="B70" s="180" t="inlineStr">
+        <is>
+          <t>National Bank for Agriculture and Rural Development</t>
+        </is>
+      </c>
+      <c r="C70" s="180" t="inlineStr">
+        <is>
+          <t>INE261F14PT0</t>
+        </is>
+      </c>
+      <c r="D70" s="180" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E70" s="200" t="n">
+        <v>9500</v>
+      </c>
+      <c r="F70" s="201" t="n">
+        <v>46904.16</v>
+      </c>
+      <c r="G70" s="54" t="n">
+        <v>0.0242</v>
+      </c>
+      <c r="H70" s="55" t="n">
+        <v>46276</v>
+      </c>
+      <c r="J70" s="201" t="n">
+        <v>6.4399</v>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71" s="180" t="n">
+        <v>55</v>
+      </c>
+      <c r="B71" s="180" t="inlineStr">
+        <is>
+          <t>National Bank for Agriculture and Rural Development**</t>
+        </is>
+      </c>
+      <c r="C71" s="180" t="inlineStr">
+        <is>
+          <t>INE261F14PP8</t>
+        </is>
+      </c>
+      <c r="D71" s="180" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E71" s="200" t="n">
+        <v>9000</v>
+      </c>
+      <c r="F71" s="201" t="n">
+        <v>44464.05</v>
+      </c>
+      <c r="G71" s="54" t="n">
+        <v>0.023</v>
+      </c>
+      <c r="H71" s="55" t="n">
+        <v>46272</v>
+      </c>
+      <c r="J71" s="201" t="n">
+        <v>6.4699</v>
+      </c>
+    </row>
+    <row r="72">
+      <c r="A72" s="180" t="n">
+        <v>56</v>
+      </c>
+      <c r="B72" s="180" t="inlineStr">
+        <is>
+          <t>National Bank for Agriculture and Rural Development**</t>
+        </is>
+      </c>
+      <c r="C72" s="180" t="inlineStr">
+        <is>
+          <t>INE261F14PO1</t>
+        </is>
+      </c>
+      <c r="D72" s="180" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E72" s="200" t="n">
+        <v>8000</v>
+      </c>
+      <c r="F72" s="201" t="n">
+        <v>39544.4</v>
+      </c>
+      <c r="G72" s="54" t="n">
+        <v>0.0204</v>
+      </c>
+      <c r="H72" s="55" t="n">
+        <v>46269</v>
+      </c>
+      <c r="J72" s="201" t="n">
+        <v>6.4699</v>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73" s="180" t="n">
+        <v>57</v>
+      </c>
+      <c r="B73" s="180" t="inlineStr">
+        <is>
+          <t>ICICI Securities Limited**</t>
+        </is>
+      </c>
+      <c r="C73" s="180" t="inlineStr">
+        <is>
+          <t>INE763G14K04</t>
+        </is>
+      </c>
+      <c r="D73" s="180" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E73" s="200" t="n">
+        <v>7000</v>
+      </c>
+      <c r="F73" s="201" t="n">
+        <v>34578.81</v>
+      </c>
+      <c r="G73" s="54" t="n">
+        <v>0.0179</v>
+      </c>
+      <c r="H73" s="55" t="n">
+        <v>46269</v>
+      </c>
+      <c r="J73" s="201" t="n">
+        <v>6.8399</v>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74" s="180" t="n">
+        <v>58</v>
+      </c>
+      <c r="B74" s="180" t="inlineStr">
+        <is>
+          <t>Export-Import Bank of India**</t>
+        </is>
+      </c>
+      <c r="C74" s="180" t="inlineStr">
+        <is>
+          <t>INE514E14TM2</t>
+        </is>
+      </c>
+      <c r="D74" s="180" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E74" s="200" t="n">
+        <v>6000</v>
+      </c>
+      <c r="F74" s="201" t="n">
+        <v>29651.31</v>
+      </c>
+      <c r="G74" s="54" t="n">
+        <v>0.0153</v>
+      </c>
+      <c r="H74" s="55" t="n">
+        <v>46272</v>
+      </c>
+      <c r="J74" s="201" t="n">
+        <v>6.3125</v>
+      </c>
+    </row>
+    <row r="75">
+      <c r="A75" s="180" t="n">
+        <v>59</v>
+      </c>
+      <c r="B75" s="180" t="inlineStr">
+        <is>
+          <t>Bajaj Housing Finance Limited**</t>
+        </is>
+      </c>
+      <c r="C75" s="180" t="inlineStr">
+        <is>
+          <t>INE377Y14CE5</t>
+        </is>
+      </c>
+      <c r="D75" s="180" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E75" s="200" t="n">
+        <v>5000</v>
+      </c>
+      <c r="F75" s="201" t="n">
+        <v>24964.32</v>
+      </c>
+      <c r="G75" s="54" t="n">
+        <v>0.0129</v>
+      </c>
+      <c r="H75" s="55" t="n">
+        <v>46212</v>
+      </c>
+      <c r="J75" s="201" t="n">
+        <v>6.52</v>
+      </c>
+    </row>
+    <row r="76">
+      <c r="A76" s="180" t="n">
+        <v>60</v>
+      </c>
+      <c r="B76" s="180" t="inlineStr">
+        <is>
+          <t>Aditya Birla Housing Finance Limited**</t>
+        </is>
+      </c>
+      <c r="C76" s="180" t="inlineStr">
+        <is>
+          <t>INE831R14GD8</t>
+        </is>
+      </c>
+      <c r="D76" s="180" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E76" s="200" t="n">
+        <v>5000</v>
+      </c>
+      <c r="F76" s="201" t="n">
+        <v>24705.9</v>
+      </c>
+      <c r="G76" s="54" t="n">
+        <v>0.0128</v>
+      </c>
+      <c r="H76" s="55" t="n">
+        <v>46272</v>
+      </c>
+      <c r="J76" s="201" t="n">
+        <v>6.3899</v>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77" s="180" t="n">
+        <v>61</v>
+      </c>
+      <c r="B77" s="180" t="inlineStr">
+        <is>
+          <t>ICICI Securities Limited**</t>
+        </is>
+      </c>
+      <c r="C77" s="180" t="inlineStr">
+        <is>
+          <t>INE763G14I81</t>
+        </is>
+      </c>
+      <c r="D77" s="180" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E77" s="200" t="n">
+        <v>5000</v>
+      </c>
+      <c r="F77" s="201" t="n">
+        <v>24648.95</v>
+      </c>
+      <c r="G77" s="54" t="n">
+        <v>0.0127</v>
+      </c>
+      <c r="H77" s="55" t="n">
+        <v>46280</v>
+      </c>
+      <c r="J77" s="201" t="n">
+        <v>6.8401</v>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78" s="180" t="n">
+        <v>62</v>
+      </c>
+      <c r="B78" s="180" t="inlineStr">
+        <is>
+          <t>PNB Housing Finance Limited**</t>
+        </is>
+      </c>
+      <c r="C78" s="180" t="inlineStr">
+        <is>
+          <t>INE572E14KI7</t>
+        </is>
+      </c>
+      <c r="D78" s="180" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E78" s="200" t="n">
+        <v>4000</v>
+      </c>
+      <c r="F78" s="201" t="n">
+        <v>19945.74</v>
+      </c>
+      <c r="G78" s="54" t="n">
+        <v>0.0103</v>
+      </c>
+      <c r="H78" s="55" t="n">
+        <v>46219</v>
+      </c>
+      <c r="J78" s="201" t="n">
+        <v>6.6196</v>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79" s="180" t="n">
+        <v>63</v>
+      </c>
+      <c r="B79" s="180" t="inlineStr">
+        <is>
+          <t>National Bank for Financing Infrastructure and Development**</t>
+        </is>
+      </c>
+      <c r="C79" s="180" t="inlineStr">
+        <is>
+          <t>INE0KUG14025</t>
+        </is>
+      </c>
+      <c r="D79" s="180" t="inlineStr">
+        <is>
+          <t>IND A1+</t>
+        </is>
+      </c>
+      <c r="E79" s="200" t="n">
+        <v>4000</v>
+      </c>
+      <c r="F79" s="201" t="n">
+        <v>19880.1</v>
+      </c>
+      <c r="G79" s="54" t="n">
+        <v>0.0103</v>
+      </c>
+      <c r="H79" s="55" t="n">
+        <v>46238</v>
+      </c>
+      <c r="J79" s="201" t="n">
+        <v>6.4746</v>
+      </c>
+    </row>
+    <row r="80">
+      <c r="A80" s="180" t="n">
+        <v>64</v>
+      </c>
+      <c r="B80" s="180" t="inlineStr">
+        <is>
+          <t>Sikka Ports &amp; Terminals Limited**</t>
+        </is>
+      </c>
+      <c r="C80" s="180" t="inlineStr">
+        <is>
+          <t>INE941D14758</t>
+        </is>
+      </c>
+      <c r="D80" s="180" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E80" s="200" t="n">
+        <v>4000</v>
+      </c>
+      <c r="F80" s="201" t="n">
+        <v>19847.9</v>
+      </c>
+      <c r="G80" s="54" t="n">
+        <v>0.0102</v>
+      </c>
+      <c r="H80" s="55" t="n">
+        <v>46247</v>
+      </c>
+      <c r="J80" s="201" t="n">
+        <v>6.5049</v>
+      </c>
+    </row>
+    <row r="81">
+      <c r="A81" s="180" t="n">
+        <v>65</v>
+      </c>
+      <c r="B81" s="180" t="inlineStr">
+        <is>
+          <t>Bajaj Finance Limited**</t>
+        </is>
+      </c>
+      <c r="C81" s="180" t="inlineStr">
+        <is>
+          <t>INE296A14H01</t>
+        </is>
+      </c>
+      <c r="D81" s="180" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E81" s="200" t="n">
+        <v>4000</v>
+      </c>
+      <c r="F81" s="201" t="n">
+        <v>19839.42</v>
+      </c>
+      <c r="G81" s="54" t="n">
+        <v>0.0102</v>
+      </c>
+      <c r="H81" s="55" t="n">
+        <v>46248</v>
+      </c>
+      <c r="J81" s="201" t="n">
+        <v>6.7143</v>
+      </c>
+    </row>
+    <row r="82">
+      <c r="A82" s="180" t="n">
+        <v>66</v>
+      </c>
+      <c r="B82" s="180" t="inlineStr">
+        <is>
+          <t>ICICI Securities Limited**</t>
+        </is>
+      </c>
+      <c r="C82" s="180" t="inlineStr">
+        <is>
+          <t>INE763G14I99</t>
+        </is>
+      </c>
+      <c r="D82" s="180" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E82" s="200" t="n">
+        <v>4000</v>
+      </c>
+      <c r="F82" s="201" t="n">
+        <v>19821.7</v>
+      </c>
+      <c r="G82" s="54" t="n">
+        <v>0.0102</v>
+      </c>
+      <c r="H82" s="55" t="n">
+        <v>46252</v>
+      </c>
+      <c r="J82" s="201" t="n">
+        <v>6.8401</v>
+      </c>
+    </row>
+    <row r="83">
+      <c r="A83" s="180" t="n">
+        <v>67</v>
+      </c>
+      <c r="B83" s="180" t="inlineStr">
+        <is>
+          <t>Bajaj Finance Limited**</t>
+        </is>
+      </c>
+      <c r="C83" s="180" t="inlineStr">
+        <is>
+          <t>INE296A14H68</t>
+        </is>
+      </c>
+      <c r="D83" s="180" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E83" s="200" t="n">
+        <v>4000</v>
+      </c>
+      <c r="F83" s="201" t="n">
+        <v>19767.28</v>
+      </c>
+      <c r="G83" s="54" t="n">
+        <v>0.0102</v>
+      </c>
+      <c r="H83" s="55" t="n">
+        <v>46268</v>
+      </c>
+      <c r="J83" s="201" t="n">
+        <v>6.7143</v>
+      </c>
+    </row>
+    <row r="84">
+      <c r="A84" s="180" t="n">
+        <v>68</v>
+      </c>
+      <c r="B84" s="180" t="inlineStr">
+        <is>
+          <t>Tata Realty And Infrastructure Limited**</t>
+        </is>
+      </c>
+      <c r="C84" s="180" t="inlineStr">
+        <is>
+          <t>INE371K14DP1</t>
+        </is>
+      </c>
+      <c r="D84" s="180" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E84" s="200" t="n">
+        <v>4000</v>
+      </c>
+      <c r="F84" s="201" t="n">
+        <v>19763.68</v>
+      </c>
+      <c r="G84" s="54" t="n">
+        <v>0.0102</v>
+      </c>
+      <c r="H84" s="55" t="n">
+        <v>46269</v>
+      </c>
+      <c r="J84" s="201" t="n">
+        <v>6.7148</v>
+      </c>
+    </row>
+    <row r="85">
+      <c r="A85" s="180" t="n">
+        <v>69</v>
+      </c>
+      <c r="B85" s="180" t="inlineStr">
+        <is>
+          <t>Reliance Retail Ventures Limited**</t>
+        </is>
+      </c>
+      <c r="C85" s="180" t="inlineStr">
+        <is>
+          <t>INE929O14FB3</t>
+        </is>
+      </c>
+      <c r="D85" s="180" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E85" s="200" t="n">
+        <v>4000</v>
+      </c>
+      <c r="F85" s="201" t="n">
+        <v>19761.48</v>
+      </c>
+      <c r="G85" s="54" t="n">
+        <v>0.0102</v>
+      </c>
+      <c r="H85" s="55" t="n">
+        <v>46273</v>
+      </c>
+      <c r="J85" s="201" t="n">
+        <v>6.3848</v>
+      </c>
+    </row>
+    <row r="86">
+      <c r="A86" s="180" t="n">
+        <v>70</v>
+      </c>
+      <c r="B86" s="180" t="inlineStr">
+        <is>
+          <t>Small Industries Development Bank of India**</t>
+        </is>
+      </c>
+      <c r="C86" s="180" t="inlineStr">
+        <is>
+          <t>INE556F14MJ1</t>
+        </is>
+      </c>
+      <c r="D86" s="180" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E86" s="200" t="n">
+        <v>4000</v>
+      </c>
+      <c r="F86" s="201" t="n">
+        <v>19759.64</v>
+      </c>
+      <c r="G86" s="54" t="n">
+        <v>0.0102</v>
+      </c>
+      <c r="H86" s="55" t="n">
+        <v>46273</v>
+      </c>
+      <c r="J86" s="201" t="n">
+        <v>6.435</v>
+      </c>
+    </row>
+    <row r="87">
+      <c r="A87" s="180" t="n">
+        <v>71</v>
+      </c>
+      <c r="B87" s="180" t="inlineStr">
+        <is>
+          <t>Kotak Securities Limited**</t>
+        </is>
+      </c>
+      <c r="C87" s="180" t="inlineStr">
+        <is>
+          <t>INE028E14WW6</t>
+        </is>
+      </c>
+      <c r="D87" s="180" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E87" s="200" t="n">
+        <v>4000</v>
+      </c>
+      <c r="F87" s="201" t="n">
+        <v>19758.62</v>
+      </c>
+      <c r="G87" s="54" t="n">
+        <v>0.0102</v>
+      </c>
+      <c r="H87" s="55" t="n">
+        <v>46269</v>
+      </c>
+      <c r="J87" s="201" t="n">
+        <v>6.86</v>
+      </c>
+    </row>
+    <row r="88">
+      <c r="A88" s="180" t="n">
+        <v>72</v>
+      </c>
+      <c r="B88" s="180" t="inlineStr">
+        <is>
+          <t>ICICI Securities Limited**</t>
+        </is>
+      </c>
+      <c r="C88" s="180" t="inlineStr">
+        <is>
+          <t>INE763G14K53</t>
+        </is>
+      </c>
+      <c r="D88" s="180" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E88" s="200" t="n">
+        <v>4000</v>
+      </c>
+      <c r="F88" s="201" t="n">
+        <v>19737.4</v>
+      </c>
+      <c r="G88" s="54" t="n">
+        <v>0.0102</v>
+      </c>
+      <c r="H88" s="55" t="n">
+        <v>46275</v>
+      </c>
+      <c r="J88" s="201" t="n">
+        <v>6.84</v>
+      </c>
+    </row>
+    <row r="89">
+      <c r="A89" s="180" t="n">
+        <v>73</v>
+      </c>
+      <c r="B89" s="180" t="inlineStr">
+        <is>
+          <t>Hindustan Petroleum Corporation Limited**</t>
+        </is>
+      </c>
+      <c r="C89" s="180" t="inlineStr">
+        <is>
+          <t>INE094A14KC3</t>
+        </is>
+      </c>
+      <c r="D89" s="180" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E89" s="200" t="n">
+        <v>4000</v>
+      </c>
+      <c r="F89" s="201" t="n">
+        <v>19736.58</v>
+      </c>
+      <c r="G89" s="54" t="n">
+        <v>0.0102</v>
+      </c>
+      <c r="H89" s="55" t="n">
+        <v>46280</v>
+      </c>
+      <c r="J89" s="201" t="n">
+        <v>6.4102</v>
+      </c>
+    </row>
+    <row r="90">
+      <c r="A90" s="180" t="n">
+        <v>74</v>
+      </c>
+      <c r="B90" s="180" t="inlineStr">
+        <is>
+          <t>Reliance Retail Ventures Limited**</t>
+        </is>
+      </c>
+      <c r="C90" s="180" t="inlineStr">
+        <is>
+          <t>INE929O14FD9</t>
+        </is>
+      </c>
+      <c r="D90" s="180" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E90" s="200" t="n">
+        <v>4000</v>
+      </c>
+      <c r="F90" s="201" t="n">
+        <v>19734.2</v>
+      </c>
+      <c r="G90" s="54" t="n">
+        <v>0.0102</v>
+      </c>
+      <c r="H90" s="55" t="n">
+        <v>46281</v>
+      </c>
+      <c r="J90" s="201" t="n">
+        <v>6.3849</v>
+      </c>
+    </row>
+    <row r="91">
+      <c r="A91" s="180" t="n">
+        <v>75</v>
+      </c>
+      <c r="B91" s="180" t="inlineStr">
+        <is>
+          <t>NTPC Limited**</t>
+        </is>
+      </c>
+      <c r="C91" s="180" t="inlineStr">
+        <is>
+          <t>INE733E14CC5</t>
+        </is>
+      </c>
+      <c r="D91" s="180" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E91" s="200" t="n">
+        <v>4000</v>
+      </c>
+      <c r="F91" s="201" t="n">
+        <v>19730.32</v>
+      </c>
+      <c r="G91" s="54" t="n">
+        <v>0.0102</v>
+      </c>
+      <c r="H91" s="55" t="n">
+        <v>46283</v>
+      </c>
+      <c r="J91" s="201" t="n">
+        <v>6.3151</v>
+      </c>
+    </row>
+    <row r="92">
+      <c r="A92" s="180" t="n">
+        <v>76</v>
+      </c>
+      <c r="B92" s="180" t="inlineStr">
+        <is>
+          <t>Hindustan Petroleum Corporation Limited**</t>
+        </is>
+      </c>
+      <c r="C92" s="180" t="inlineStr">
+        <is>
+          <t>INE094A14KD1</t>
+        </is>
+      </c>
+      <c r="D92" s="180" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E92" s="200" t="n">
+        <v>4000</v>
+      </c>
+      <c r="F92" s="201" t="n">
+        <v>19729.74</v>
+      </c>
+      <c r="G92" s="54" t="n">
+        <v>0.0102</v>
+      </c>
+      <c r="H92" s="55" t="n">
+        <v>46282</v>
+      </c>
+      <c r="J92" s="201" t="n">
+        <v>6.41</v>
+      </c>
+    </row>
+    <row r="93">
+      <c r="A93" s="180" t="n">
+        <v>77</v>
+      </c>
+      <c r="B93" s="180" t="inlineStr">
+        <is>
+          <t>Angel One Limited**</t>
+        </is>
+      </c>
+      <c r="C93" s="180" t="inlineStr">
+        <is>
+          <t>INE732I14CL9</t>
+        </is>
+      </c>
+      <c r="D93" s="180" t="inlineStr">
+        <is>
+          <t>ICRA A1+</t>
+        </is>
+      </c>
+      <c r="E93" s="200" t="n">
+        <v>4000</v>
+      </c>
+      <c r="F93" s="201" t="n">
+        <v>19720.04</v>
+      </c>
+      <c r="G93" s="54" t="n">
+        <v>0.0102</v>
+      </c>
+      <c r="H93" s="55" t="n">
+        <v>46272</v>
+      </c>
+      <c r="J93" s="201" t="n">
+        <v>7.6203</v>
+      </c>
+    </row>
+    <row r="94">
+      <c r="A94" s="180" t="n">
+        <v>78</v>
+      </c>
+      <c r="B94" s="180" t="inlineStr">
+        <is>
+          <t>Export-Import Bank of India**</t>
+        </is>
+      </c>
+      <c r="C94" s="180" t="inlineStr">
+        <is>
+          <t>INE514E14TP5</t>
+        </is>
+      </c>
+      <c r="D94" s="180" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E94" s="200" t="n">
+        <v>4000</v>
+      </c>
+      <c r="F94" s="201" t="n">
+        <v>19716.98</v>
+      </c>
+      <c r="G94" s="54" t="n">
+        <v>0.0102</v>
+      </c>
+      <c r="H94" s="55" t="n">
+        <v>46287</v>
+      </c>
+      <c r="J94" s="201" t="n">
+        <v>6.3126</v>
+      </c>
+    </row>
+    <row r="95">
+      <c r="A95" s="180" t="n">
+        <v>79</v>
+      </c>
+      <c r="B95" s="180" t="inlineStr">
+        <is>
+          <t>HDFC Securities Limited**</t>
+        </is>
+      </c>
+      <c r="C95" s="180" t="inlineStr">
+        <is>
+          <t>INE700G14UQ1</t>
+        </is>
+      </c>
+      <c r="D95" s="180" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E95" s="200" t="n">
+        <v>4000</v>
+      </c>
+      <c r="F95" s="201" t="n">
+        <v>19695.26</v>
+      </c>
+      <c r="G95" s="54" t="n">
+        <v>0.0102</v>
+      </c>
+      <c r="H95" s="55" t="n">
+        <v>46286</v>
+      </c>
+      <c r="J95" s="201" t="n">
+        <v>6.8875</v>
+      </c>
+    </row>
+    <row r="96">
+      <c r="A96" s="180" t="n">
+        <v>80</v>
+      </c>
+      <c r="B96" s="180" t="inlineStr">
+        <is>
+          <t>Kotak Securities Limited**</t>
+        </is>
+      </c>
+      <c r="C96" s="180" t="inlineStr">
+        <is>
+          <t>INE028E14XG7</t>
+        </is>
+      </c>
+      <c r="D96" s="180" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E96" s="200" t="n">
+        <v>4000</v>
+      </c>
+      <c r="F96" s="201" t="n">
+        <v>19685.52</v>
+      </c>
+      <c r="G96" s="54" t="n">
+        <v>0.0102</v>
+      </c>
+      <c r="H96" s="55" t="n">
+        <v>46289</v>
+      </c>
+      <c r="J96" s="201" t="n">
+        <v>6.8599</v>
+      </c>
+    </row>
+    <row r="97">
+      <c r="A97" s="180" t="n">
+        <v>81</v>
+      </c>
+      <c r="B97" s="180" t="inlineStr">
+        <is>
+          <t>Tata Housing Development Company Limited**</t>
+        </is>
+      </c>
+      <c r="C97" s="180" t="inlineStr">
+        <is>
+          <t>INE582L14JP8</t>
+        </is>
+      </c>
+      <c r="D97" s="180" t="inlineStr">
+        <is>
+          <t>IND A1+</t>
+        </is>
+      </c>
+      <c r="E97" s="200" t="n">
+        <v>3100</v>
+      </c>
+      <c r="F97" s="201" t="n">
+        <v>15307.64</v>
+      </c>
+      <c r="G97" s="54" t="n">
+        <v>0.007900000000000001</v>
+      </c>
+      <c r="H97" s="55" t="n">
+        <v>46272</v>
+      </c>
+      <c r="J97" s="201" t="n">
+        <v>6.7452</v>
+      </c>
+    </row>
+    <row r="98">
+      <c r="A98" s="180" t="n">
+        <v>82</v>
+      </c>
+      <c r="B98" s="180" t="inlineStr">
+        <is>
+          <t>Kisetsu Saison Finance (India) Private Limited**</t>
+        </is>
+      </c>
+      <c r="C98" s="180" t="inlineStr">
+        <is>
+          <t>INE0DZE14354</t>
+        </is>
+      </c>
+      <c r="D98" s="180" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E98" s="200" t="n">
+        <v>3000</v>
+      </c>
+      <c r="F98" s="201" t="n">
+        <v>14976.64</v>
+      </c>
+      <c r="G98" s="54" t="n">
+        <v>0.0077</v>
+      </c>
+      <c r="H98" s="55" t="n">
+        <v>46212</v>
+      </c>
+      <c r="J98" s="201" t="n">
+        <v>7.1149</v>
+      </c>
+    </row>
+    <row r="99">
+      <c r="A99" s="180" t="n">
+        <v>83</v>
+      </c>
+      <c r="B99" s="180" t="inlineStr">
+        <is>
+          <t>Network18 Media &amp; Investments Limited**</t>
+        </is>
+      </c>
+      <c r="C99" s="180" t="inlineStr">
+        <is>
+          <t>INE870H14XC4</t>
+        </is>
+      </c>
+      <c r="D99" s="180" t="inlineStr">
+        <is>
+          <t>ICRA A1+</t>
+        </is>
+      </c>
+      <c r="E99" s="200" t="n">
+        <v>3000</v>
+      </c>
+      <c r="F99" s="201" t="n">
+        <v>14890.2</v>
+      </c>
+      <c r="G99" s="54" t="n">
+        <v>0.0077</v>
+      </c>
+      <c r="H99" s="55" t="n">
+        <v>46245</v>
+      </c>
+      <c r="J99" s="201" t="n">
+        <v>6.5651</v>
+      </c>
+    </row>
+    <row r="100">
+      <c r="A100" s="180" t="n">
+        <v>84</v>
+      </c>
+      <c r="B100" s="180" t="inlineStr">
+        <is>
+          <t>Aditya Birla Money Limited**</t>
+        </is>
+      </c>
+      <c r="C100" s="180" t="inlineStr">
+        <is>
+          <t>INE865C14QM8</t>
+        </is>
+      </c>
+      <c r="D100" s="180" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E100" s="200" t="n">
+        <v>3000</v>
+      </c>
+      <c r="F100" s="201" t="n">
+        <v>14796.66</v>
+      </c>
+      <c r="G100" s="54" t="n">
+        <v>0.0076</v>
+      </c>
+      <c r="H100" s="55" t="n">
+        <v>46275</v>
+      </c>
+      <c r="J100" s="201" t="n">
+        <v>7.065</v>
+      </c>
+    </row>
+    <row r="101">
+      <c r="A101" s="180" t="n">
+        <v>85</v>
+      </c>
+      <c r="B101" s="180" t="inlineStr">
+        <is>
+          <t>Redington Limited**</t>
+        </is>
+      </c>
+      <c r="C101" s="180" t="inlineStr">
+        <is>
+          <t>INE891D14C28</t>
+        </is>
+      </c>
+      <c r="D101" s="180" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E101" s="200" t="n">
+        <v>3000</v>
+      </c>
+      <c r="F101" s="201" t="n">
+        <v>14786.64</v>
+      </c>
+      <c r="G101" s="54" t="n">
+        <v>0.0076</v>
+      </c>
+      <c r="H101" s="55" t="n">
+        <v>46283</v>
+      </c>
+      <c r="J101" s="201" t="n">
+        <v>6.6667</v>
+      </c>
+    </row>
+    <row r="102">
+      <c r="A102" s="180" t="n">
+        <v>86</v>
+      </c>
+      <c r="B102" s="180" t="inlineStr">
+        <is>
+          <t>Mirae Asset Financial Services (India) Private Limited**</t>
+        </is>
+      </c>
+      <c r="C102" s="180" t="inlineStr">
+        <is>
+          <t>INE0JRU14438</t>
+        </is>
+      </c>
+      <c r="D102" s="180" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E102" s="200" t="n">
+        <v>2000</v>
+      </c>
+      <c r="F102" s="201" t="n">
+        <v>9981.690000000001</v>
+      </c>
+      <c r="G102" s="54" t="n">
+        <v>0.0052</v>
+      </c>
+      <c r="H102" s="55" t="n">
+        <v>46213</v>
+      </c>
+      <c r="J102" s="201" t="n">
+        <v>7.4393</v>
+      </c>
+    </row>
+    <row r="103">
+      <c r="A103" s="180" t="n">
+        <v>87</v>
+      </c>
+      <c r="B103" s="180" t="inlineStr">
+        <is>
+          <t>Sikka Ports &amp; Terminals Limited**</t>
+        </is>
+      </c>
+      <c r="C103" s="180" t="inlineStr">
+        <is>
+          <t>INE941D14741</t>
+        </is>
+      </c>
+      <c r="D103" s="180" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E103" s="200" t="n">
+        <v>2000</v>
+      </c>
+      <c r="F103" s="201" t="n">
+        <v>9963.35</v>
+      </c>
+      <c r="G103" s="54" t="n">
+        <v>0.0051</v>
+      </c>
+      <c r="H103" s="55" t="n">
+        <v>46225</v>
+      </c>
+      <c r="J103" s="201" t="n">
+        <v>6.3944</v>
+      </c>
+    </row>
+    <row r="104">
+      <c r="A104" s="180" t="n">
+        <v>88</v>
+      </c>
+      <c r="B104" s="180" t="inlineStr">
+        <is>
+          <t>Tvs Credit Services Limited**</t>
+        </is>
+      </c>
+      <c r="C104" s="180" t="inlineStr">
+        <is>
+          <t>INE729N14IP3</t>
+        </is>
+      </c>
+      <c r="D104" s="180" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E104" s="200" t="n">
+        <v>2000</v>
+      </c>
+      <c r="F104" s="201" t="n">
+        <v>9950.459999999999</v>
+      </c>
+      <c r="G104" s="54" t="n">
+        <v>0.0051</v>
+      </c>
+      <c r="H104" s="55" t="n">
+        <v>46230</v>
+      </c>
+      <c r="J104" s="201" t="n">
+        <v>6.99</v>
+      </c>
+    </row>
+    <row r="105">
+      <c r="A105" s="180" t="n">
+        <v>89</v>
+      </c>
+      <c r="B105" s="180" t="inlineStr">
+        <is>
+          <t>Aditya Birla Housing Finance Limited**</t>
+        </is>
+      </c>
+      <c r="C105" s="180" t="inlineStr">
+        <is>
+          <t>INE831R14GC0</t>
+        </is>
+      </c>
+      <c r="D105" s="180" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E105" s="200" t="n">
+        <v>2000</v>
+      </c>
+      <c r="F105" s="201" t="n">
+        <v>9929.49</v>
+      </c>
+      <c r="G105" s="54" t="n">
+        <v>0.0051</v>
+      </c>
+      <c r="H105" s="55" t="n">
+        <v>46244</v>
+      </c>
+      <c r="J105" s="201" t="n">
+        <v>6.4797</v>
+      </c>
+    </row>
+    <row r="106">
+      <c r="A106" s="180" t="n">
+        <v>90</v>
+      </c>
+      <c r="B106" s="180" t="inlineStr">
+        <is>
+          <t>Aditya Birla Real Estate Limited**</t>
+        </is>
+      </c>
+      <c r="C106" s="180" t="inlineStr">
+        <is>
+          <t>INE055A14KN1</t>
+        </is>
+      </c>
+      <c r="D106" s="180" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E106" s="200" t="n">
+        <v>2000</v>
+      </c>
+      <c r="F106" s="201" t="n">
+        <v>9927.49</v>
+      </c>
+      <c r="G106" s="54" t="n">
+        <v>0.0051</v>
+      </c>
+      <c r="H106" s="55" t="n">
+        <v>46241</v>
+      </c>
+      <c r="J106" s="201" t="n">
+        <v>7.2053</v>
+      </c>
+    </row>
+    <row r="107">
+      <c r="A107" s="180" t="n">
+        <v>91</v>
+      </c>
+      <c r="B107" s="180" t="inlineStr">
+        <is>
+          <t>Hindustan Petroleum Corporation Limited**</t>
+        </is>
+      </c>
+      <c r="C107" s="180" t="inlineStr">
+        <is>
+          <t>INE094A14JZ6</t>
+        </is>
+      </c>
+      <c r="D107" s="180" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E107" s="200" t="n">
+        <v>2000</v>
+      </c>
+      <c r="F107" s="201" t="n">
+        <v>9923.6</v>
+      </c>
+      <c r="G107" s="54" t="n">
+        <v>0.0051</v>
+      </c>
+      <c r="H107" s="55" t="n">
+        <v>46247</v>
+      </c>
+      <c r="J107" s="201" t="n">
+        <v>6.535</v>
+      </c>
+    </row>
+    <row r="108">
+      <c r="A108" s="180" t="n">
+        <v>92</v>
+      </c>
+      <c r="B108" s="180" t="inlineStr">
+        <is>
+          <t>Bajaj Finance Limited**</t>
+        </is>
+      </c>
+      <c r="C108" s="180" t="inlineStr">
+        <is>
+          <t>INE296A14H19</t>
+        </is>
+      </c>
+      <c r="D108" s="180" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E108" s="200" t="n">
+        <v>2000</v>
+      </c>
+      <c r="F108" s="201" t="n">
+        <v>9921.52</v>
+      </c>
+      <c r="G108" s="54" t="n">
+        <v>0.0051</v>
+      </c>
+      <c r="H108" s="55" t="n">
+        <v>46247</v>
+      </c>
+      <c r="J108" s="201" t="n">
+        <v>6.7144</v>
+      </c>
+    </row>
+    <row r="109">
+      <c r="A109" s="180" t="n">
+        <v>93</v>
+      </c>
+      <c r="B109" s="180" t="inlineStr">
+        <is>
+          <t>Manappuram Finance Limited**</t>
+        </is>
+      </c>
+      <c r="C109" s="180" t="inlineStr">
+        <is>
+          <t>INE522D14PK9</t>
+        </is>
+      </c>
+      <c r="D109" s="180" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E109" s="200" t="n">
+        <v>2000</v>
+      </c>
+      <c r="F109" s="201" t="n">
+        <v>9915.26</v>
+      </c>
+      <c r="G109" s="54" t="n">
+        <v>0.0051</v>
+      </c>
+      <c r="H109" s="55" t="n">
+        <v>46248</v>
+      </c>
+      <c r="J109" s="201" t="n">
+        <v>7.0901</v>
+      </c>
+    </row>
+    <row r="110">
+      <c r="A110" s="180" t="n">
+        <v>94</v>
+      </c>
+      <c r="B110" s="180" t="inlineStr">
+        <is>
+          <t>Reliance Retail Ventures Limited**</t>
+        </is>
+      </c>
+      <c r="C110" s="180" t="inlineStr">
+        <is>
+          <t>INE929O14FA5</t>
+        </is>
+      </c>
+      <c r="D110" s="180" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E110" s="200" t="n">
+        <v>2000</v>
+      </c>
+      <c r="F110" s="201" t="n">
+        <v>9891</v>
+      </c>
+      <c r="G110" s="54" t="n">
+        <v>0.0051</v>
+      </c>
+      <c r="H110" s="55" t="n">
+        <v>46267</v>
+      </c>
+      <c r="J110" s="201" t="n">
+        <v>6.385</v>
+      </c>
+    </row>
+    <row r="111">
+      <c r="A111" s="180" t="n">
+        <v>95</v>
+      </c>
+      <c r="B111" s="180" t="inlineStr">
+        <is>
+          <t>Small Industries Development Bank of India**</t>
+        </is>
+      </c>
+      <c r="C111" s="180" t="inlineStr">
+        <is>
+          <t>INE556F14MI3</t>
+        </is>
+      </c>
+      <c r="D111" s="180" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E111" s="200" t="n">
+        <v>2000</v>
+      </c>
+      <c r="F111" s="201" t="n">
+        <v>9888.43</v>
+      </c>
+      <c r="G111" s="54" t="n">
+        <v>0.0051</v>
+      </c>
+      <c r="H111" s="55" t="n">
+        <v>46268</v>
+      </c>
+      <c r="J111" s="201" t="n">
+        <v>6.4348</v>
+      </c>
+    </row>
+    <row r="112">
+      <c r="A112" s="180" t="n">
+        <v>96</v>
+      </c>
+      <c r="B112" s="180" t="inlineStr">
+        <is>
+          <t>Kotak Securities Limited**</t>
+        </is>
+      </c>
+      <c r="C112" s="180" t="inlineStr">
+        <is>
+          <t>INE028E14WU0</t>
+        </is>
+      </c>
+      <c r="D112" s="180" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E112" s="200" t="n">
+        <v>2000</v>
+      </c>
+      <c r="F112" s="201" t="n">
+        <v>9881.15</v>
+      </c>
+      <c r="G112" s="54" t="n">
+        <v>0.0051</v>
+      </c>
+      <c r="H112" s="55" t="n">
+        <v>46268</v>
+      </c>
+      <c r="J112" s="201" t="n">
+        <v>6.86</v>
+      </c>
+    </row>
+    <row r="113">
+      <c r="A113" s="180" t="n">
+        <v>97</v>
+      </c>
+      <c r="B113" s="180" t="inlineStr">
+        <is>
+          <t>Export-Import Bank of India**</t>
+        </is>
+      </c>
+      <c r="C113" s="180" t="inlineStr">
+        <is>
+          <t>INE514E14TN0</t>
+        </is>
+      </c>
+      <c r="D113" s="180" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E113" s="200" t="n">
+        <v>2000</v>
+      </c>
+      <c r="F113" s="201" t="n">
+        <v>9880.389999999999</v>
+      </c>
+      <c r="G113" s="54" t="n">
+        <v>0.0051</v>
+      </c>
+      <c r="H113" s="55" t="n">
+        <v>46274</v>
+      </c>
+      <c r="J113" s="201" t="n">
+        <v>6.3126</v>
+      </c>
+    </row>
+    <row r="114">
+      <c r="A114" s="180" t="n">
+        <v>98</v>
+      </c>
+      <c r="B114" s="180" t="inlineStr">
+        <is>
+          <t>Motilal Oswal Financial Services Limited**</t>
+        </is>
+      </c>
+      <c r="C114" s="180" t="inlineStr">
+        <is>
+          <t>INE338I14MT7</t>
+        </is>
+      </c>
+      <c r="D114" s="180" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E114" s="200" t="n">
+        <v>2000</v>
+      </c>
+      <c r="F114" s="201" t="n">
+        <v>9877.639999999999</v>
+      </c>
+      <c r="G114" s="54" t="n">
+        <v>0.0051</v>
+      </c>
+      <c r="H114" s="55" t="n">
+        <v>46268</v>
+      </c>
+      <c r="J114" s="201" t="n">
+        <v>7.0651</v>
+      </c>
+    </row>
+    <row r="115">
+      <c r="A115" s="180" t="n">
+        <v>99</v>
+      </c>
+      <c r="B115" s="180" t="inlineStr">
+        <is>
+          <t>Godrej Consumer Products Limited**</t>
+        </is>
+      </c>
+      <c r="C115" s="180" t="inlineStr">
+        <is>
+          <t>INE102D14CD3</t>
+        </is>
+      </c>
+      <c r="D115" s="180" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E115" s="200" t="n">
+        <v>2000</v>
+      </c>
+      <c r="F115" s="201" t="n">
+        <v>9873.98</v>
+      </c>
+      <c r="G115" s="54" t="n">
+        <v>0.0051</v>
+      </c>
+      <c r="H115" s="55" t="n">
+        <v>46276</v>
+      </c>
+      <c r="J115" s="201" t="n">
+        <v>6.47</v>
+      </c>
+    </row>
+    <row r="116">
+      <c r="A116" s="180" t="n">
+        <v>100</v>
+      </c>
+      <c r="B116" s="180" t="inlineStr">
+        <is>
+          <t>Axis Securities Limited**</t>
+        </is>
+      </c>
+      <c r="C116" s="180" t="inlineStr">
+        <is>
+          <t>INE110O14IR0</t>
+        </is>
+      </c>
+      <c r="D116" s="180" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E116" s="200" t="n">
+        <v>2000</v>
+      </c>
+      <c r="F116" s="201" t="n">
+        <v>9873.040000000001</v>
+      </c>
+      <c r="G116" s="54" t="n">
+        <v>0.0051</v>
+      </c>
+      <c r="H116" s="55" t="n">
+        <v>46273</v>
+      </c>
+      <c r="J116" s="201" t="n">
+        <v>6.8024</v>
+      </c>
+    </row>
+    <row r="117">
+      <c r="A117" s="180" t="n">
+        <v>101</v>
+      </c>
+      <c r="B117" s="180" t="inlineStr">
+        <is>
+          <t>HDFC Securities Limited**</t>
+        </is>
+      </c>
+      <c r="C117" s="180" t="inlineStr">
+        <is>
+          <t>INE700G14UG2</t>
+        </is>
+      </c>
+      <c r="D117" s="180" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E117" s="200" t="n">
+        <v>2000</v>
+      </c>
+      <c r="F117" s="201" t="n">
+        <v>9871.219999999999</v>
+      </c>
+      <c r="G117" s="54" t="n">
+        <v>0.0051</v>
+      </c>
+      <c r="H117" s="55" t="n">
+        <v>46274</v>
+      </c>
+      <c r="J117" s="201" t="n">
+        <v>6.8026</v>
+      </c>
+    </row>
+    <row r="118">
+      <c r="A118" s="180" t="n">
+        <v>102</v>
+      </c>
+      <c r="B118" s="180" t="inlineStr">
+        <is>
+          <t>Birla Group Holdings Private Limited**</t>
+        </is>
+      </c>
+      <c r="C118" s="180" t="inlineStr">
+        <is>
+          <t>INE09OL14JK1</t>
+        </is>
+      </c>
+      <c r="D118" s="180" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E118" s="200" t="n">
+        <v>2000</v>
+      </c>
+      <c r="F118" s="201" t="n">
+        <v>9870.780000000001</v>
+      </c>
+      <c r="G118" s="54" t="n">
+        <v>0.0051</v>
+      </c>
+      <c r="H118" s="55" t="n">
+        <v>46273</v>
+      </c>
+      <c r="J118" s="201" t="n">
+        <v>6.925</v>
+      </c>
+    </row>
+    <row r="119">
+      <c r="A119" s="180" t="n">
+        <v>103</v>
+      </c>
+      <c r="B119" s="180" t="inlineStr">
+        <is>
+          <t>Angel One Limited**</t>
+        </is>
+      </c>
+      <c r="C119" s="180" t="inlineStr">
+        <is>
+          <t>INE732I14DK9</t>
+        </is>
+      </c>
+      <c r="D119" s="180" t="inlineStr">
+        <is>
+          <t>ICRA A1+</t>
+        </is>
+      </c>
+      <c r="E119" s="200" t="n">
+        <v>2000</v>
+      </c>
+      <c r="F119" s="201" t="n">
+        <v>9868.139999999999</v>
+      </c>
+      <c r="G119" s="54" t="n">
+        <v>0.0051</v>
+      </c>
+      <c r="H119" s="55" t="n">
+        <v>46268</v>
+      </c>
+      <c r="J119" s="201" t="n">
+        <v>7.6206</v>
+      </c>
+    </row>
+    <row r="120">
+      <c r="A120" s="180" t="n">
+        <v>104</v>
+      </c>
+      <c r="B120" s="180" t="inlineStr">
+        <is>
+          <t>Manappuram Finance Limited**</t>
+        </is>
+      </c>
+      <c r="C120" s="180" t="inlineStr">
+        <is>
+          <t>INE522D14PP8</t>
+        </is>
+      </c>
+      <c r="D120" s="180" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E120" s="200" t="n">
+        <v>2000</v>
+      </c>
+      <c r="F120" s="201" t="n">
+        <v>9865.85</v>
+      </c>
+      <c r="G120" s="54" t="n">
+        <v>0.0051</v>
+      </c>
+      <c r="H120" s="55" t="n">
+        <v>46274</v>
+      </c>
+      <c r="J120" s="201" t="n">
+        <v>7.0901</v>
+      </c>
+    </row>
+    <row r="121">
+      <c r="A121" s="180" t="n">
+        <v>105</v>
+      </c>
+      <c r="B121" s="180" t="inlineStr">
+        <is>
+          <t>Godrej Industries Limited**</t>
+        </is>
+      </c>
+      <c r="C121" s="180" t="inlineStr">
+        <is>
+          <t>INE233A148B6</t>
+        </is>
+      </c>
+      <c r="D121" s="180" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E121" s="200" t="n">
+        <v>1500</v>
+      </c>
+      <c r="F121" s="201" t="n">
+        <v>7474.75</v>
+      </c>
+      <c r="G121" s="54" t="n">
+        <v>0.0039</v>
+      </c>
+      <c r="H121" s="55" t="n">
+        <v>46223</v>
+      </c>
+      <c r="J121" s="201" t="n">
+        <v>6.49</v>
+      </c>
+    </row>
+    <row r="122">
+      <c r="A122" s="180" t="n">
+        <v>106</v>
+      </c>
+      <c r="B122" s="180" t="inlineStr">
+        <is>
+          <t>Godrej Industries Limited**</t>
+        </is>
+      </c>
+      <c r="C122" s="180" t="inlineStr">
+        <is>
+          <t>INE233A148C4</t>
+        </is>
+      </c>
+      <c r="D122" s="180" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E122" s="200" t="n">
+        <v>1500</v>
+      </c>
+      <c r="F122" s="201" t="n">
+        <v>7473.43</v>
+      </c>
+      <c r="G122" s="54" t="n">
+        <v>0.0039</v>
+      </c>
+      <c r="H122" s="55" t="n">
+        <v>46224</v>
+      </c>
+      <c r="J122" s="201" t="n">
+        <v>6.4899</v>
+      </c>
+    </row>
+    <row r="123">
+      <c r="A123" s="180" t="n">
+        <v>107</v>
+      </c>
+      <c r="B123" s="180" t="inlineStr">
+        <is>
+          <t>ICICI Securities Limited**</t>
+        </is>
+      </c>
+      <c r="C123" s="180" t="inlineStr">
+        <is>
+          <t>INE763G14I57</t>
+        </is>
+      </c>
+      <c r="D123" s="180" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E123" s="200" t="n">
+        <v>1500</v>
+      </c>
+      <c r="F123" s="201" t="n">
+        <v>7440.92</v>
+      </c>
+      <c r="G123" s="54" t="n">
+        <v>0.0038</v>
+      </c>
+      <c r="H123" s="55" t="n">
+        <v>46246</v>
+      </c>
+      <c r="J123" s="201" t="n">
+        <v>6.8998</v>
+      </c>
+    </row>
+    <row r="124">
+      <c r="A124" s="180" t="n">
+        <v>108</v>
+      </c>
+      <c r="B124" s="180" t="inlineStr">
+        <is>
+          <t>Godrej Industries Limited**</t>
+        </is>
+      </c>
+      <c r="C124" s="180" t="inlineStr">
+        <is>
+          <t>INE233A148W2</t>
+        </is>
+      </c>
+      <c r="D124" s="180" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E124" s="200" t="n">
+        <v>1500</v>
+      </c>
+      <c r="F124" s="201" t="n">
+        <v>7406.36</v>
+      </c>
+      <c r="G124" s="54" t="n">
+        <v>0.0038</v>
+      </c>
+      <c r="H124" s="55" t="n">
+        <v>46275</v>
+      </c>
+      <c r="J124" s="201" t="n">
+        <v>6.5</v>
+      </c>
+    </row>
+    <row r="125">
+      <c r="A125" s="180" t="n">
+        <v>109</v>
+      </c>
+      <c r="B125" s="180" t="inlineStr">
+        <is>
+          <t>Godrej Industries Limited**</t>
+        </is>
+      </c>
+      <c r="C125" s="180" t="inlineStr">
+        <is>
+          <t>INE233A148X0</t>
+        </is>
+      </c>
+      <c r="D125" s="180" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E125" s="200" t="n">
+        <v>1500</v>
+      </c>
+      <c r="F125" s="201" t="n">
+        <v>7405.06</v>
+      </c>
+      <c r="G125" s="54" t="n">
+        <v>0.0038</v>
+      </c>
+      <c r="H125" s="55" t="n">
+        <v>46276</v>
+      </c>
+      <c r="J125" s="201" t="n">
+        <v>6.4999</v>
+      </c>
+    </row>
+    <row r="126">
+      <c r="A126" s="180" t="n">
+        <v>110</v>
+      </c>
+      <c r="B126" s="180" t="inlineStr">
+        <is>
+          <t>Bharti Telecom Limited**</t>
+        </is>
+      </c>
+      <c r="C126" s="180" t="inlineStr">
+        <is>
+          <t>INE403D14627</t>
+        </is>
+      </c>
+      <c r="D126" s="180" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E126" s="200" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F126" s="201" t="n">
+        <v>4941.22</v>
+      </c>
+      <c r="G126" s="54" t="n">
+        <v>0.0026</v>
+      </c>
+      <c r="H126" s="55" t="n">
+        <v>46268</v>
+      </c>
+      <c r="J126" s="201" t="n">
+        <v>6.7849</v>
+      </c>
+    </row>
+    <row r="127">
+      <c r="A127" s="180" t="n">
+        <v>111</v>
+      </c>
+      <c r="B127" s="180" t="inlineStr">
+        <is>
+          <t>ICICI Securities Limited**</t>
+        </is>
+      </c>
+      <c r="C127" s="180" t="inlineStr">
+        <is>
+          <t>INE763G14K20</t>
+        </is>
+      </c>
+      <c r="D127" s="180" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E127" s="200" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F127" s="201" t="n">
+        <v>4937.08</v>
+      </c>
+      <c r="G127" s="54" t="n">
+        <v>0.0025</v>
+      </c>
+      <c r="H127" s="55" t="n">
+        <v>46272</v>
+      </c>
+      <c r="J127" s="201" t="n">
+        <v>6.8402</v>
+      </c>
+    </row>
+    <row r="128">
+      <c r="A128" s="180" t="n">
+        <v>112</v>
+      </c>
+      <c r="B128" s="180" t="inlineStr">
+        <is>
+          <t>CEAT Limited**</t>
+        </is>
+      </c>
+      <c r="C128" s="180" t="inlineStr">
+        <is>
+          <t>INE482A14GK1</t>
+        </is>
+      </c>
+      <c r="D128" s="180" t="inlineStr">
+        <is>
+          <t>IND A1+</t>
+        </is>
+      </c>
+      <c r="E128" s="200" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F128" s="201" t="n">
+        <v>4936.1</v>
+      </c>
+      <c r="G128" s="54" t="n">
+        <v>0.0025</v>
+      </c>
+      <c r="H128" s="55" t="n">
+        <v>46274</v>
+      </c>
+      <c r="J128" s="201" t="n">
+        <v>6.7501</v>
+      </c>
+    </row>
+    <row r="129">
+      <c r="A129" s="180" t="n">
+        <v>113</v>
+      </c>
+      <c r="B129" s="180" t="inlineStr">
+        <is>
+          <t>Kotak Mahindra Investments Limited**</t>
+        </is>
+      </c>
+      <c r="C129" s="180" t="inlineStr">
+        <is>
+          <t>INE975F14C25</t>
+        </is>
+      </c>
+      <c r="D129" s="180" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E129" s="200" t="n">
+        <v>500</v>
+      </c>
+      <c r="F129" s="201" t="n">
+        <v>2465.98</v>
+      </c>
+      <c r="G129" s="54" t="n">
+        <v>0.0013</v>
+      </c>
+      <c r="H129" s="55" t="n">
+        <v>46279</v>
+      </c>
+      <c r="J129" s="201" t="n">
+        <v>6.7149</v>
+      </c>
+    </row>
+    <row r="130">
+      <c r="A130" s="180" t="n">
+        <v>114</v>
+      </c>
+      <c r="B130" s="180" t="inlineStr">
+        <is>
+          <t>National Bank for Agriculture and Rural Development**</t>
+        </is>
+      </c>
+      <c r="C130" s="180" t="inlineStr">
+        <is>
+          <t>INE261F14PF9</t>
+        </is>
+      </c>
+      <c r="D130" s="180" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E130" s="200" t="n">
+        <v>200</v>
+      </c>
+      <c r="F130" s="201" t="n">
+        <v>993.41</v>
+      </c>
+      <c r="G130" s="54" t="n">
+        <v>0.0005</v>
+      </c>
+      <c r="H130" s="55" t="n">
+        <v>46241</v>
+      </c>
+      <c r="J130" s="201" t="n">
+        <v>6.5451</v>
+      </c>
+    </row>
+    <row r="131">
+      <c r="A131" s="56" t="n"/>
+      <c r="B131" s="56" t="inlineStr">
+        <is>
+          <t>Total</t>
+        </is>
+      </c>
+      <c r="C131" s="56" t="n"/>
+      <c r="D131" s="56" t="n"/>
+      <c r="E131" s="56" t="n"/>
+      <c r="F131" s="202" t="n">
+        <v>963480.0699999999</v>
+      </c>
+      <c r="G131" s="58" t="n">
+        <v>0.4973</v>
+      </c>
+    </row>
+    <row r="133">
+      <c r="B133" s="41" t="inlineStr">
+        <is>
+          <t>Treasury Bill</t>
+        </is>
+      </c>
+    </row>
+    <row r="134">
+      <c r="A134" s="180" t="n">
+        <v>115</v>
+      </c>
+      <c r="B134" s="180" t="inlineStr">
+        <is>
+          <t>91 DAYS T-BILL 2026</t>
+        </is>
+      </c>
+      <c r="C134" s="180" t="inlineStr">
+        <is>
+          <t>IN002026X099</t>
+        </is>
+      </c>
+      <c r="D134" s="180" t="inlineStr">
         <is>
           <t>Sovereign</t>
         </is>
       </c>
-      <c r="L10" s="70" t="n">
-[...4 lines deleted...]
-      <c r="A11" s="8" t="n">
+      <c r="E134" s="200" t="n">
+        <v>90000000</v>
+      </c>
+      <c r="F134" s="201" t="n">
+        <v>89188.28999999999</v>
+      </c>
+      <c r="G134" s="54" t="n">
+        <v>0.046</v>
+      </c>
+      <c r="H134" s="55" t="n">
+        <v>46268</v>
+      </c>
+      <c r="J134" s="201" t="n">
+        <v>5.1908</v>
+      </c>
+    </row>
+    <row r="135">
+      <c r="A135" s="180" t="n">
+        <v>116</v>
+      </c>
+      <c r="B135" s="180" t="inlineStr">
+        <is>
+          <t>91 DAYS T-BILL 2026</t>
+        </is>
+      </c>
+      <c r="C135" s="180" t="inlineStr">
+        <is>
+          <t>IN002026X032</t>
+        </is>
+      </c>
+      <c r="D135" s="180" t="inlineStr">
+        <is>
+          <t>Sovereign</t>
+        </is>
+      </c>
+      <c r="E135" s="200" t="n">
+        <v>70000000</v>
+      </c>
+      <c r="F135" s="201" t="n">
+        <v>69783.35000000001</v>
+      </c>
+      <c r="G135" s="54" t="n">
+        <v>0.036</v>
+      </c>
+      <c r="H135" s="55" t="n">
+        <v>46226</v>
+      </c>
+      <c r="J135" s="201" t="n">
+        <v>5.1508</v>
+      </c>
+    </row>
+    <row r="136">
+      <c r="A136" s="180" t="n">
+        <v>117</v>
+      </c>
+      <c r="B136" s="180" t="inlineStr">
+        <is>
+          <t>91 DAYS T-BILL 2026</t>
+        </is>
+      </c>
+      <c r="C136" s="180" t="inlineStr">
+        <is>
+          <t>IN002026X073</t>
+        </is>
+      </c>
+      <c r="D136" s="180" t="inlineStr">
+        <is>
+          <t>Sovereign</t>
+        </is>
+      </c>
+      <c r="E136" s="200" t="n">
+        <v>65000000</v>
+      </c>
+      <c r="F136" s="201" t="n">
+        <v>64538.5</v>
+      </c>
+      <c r="G136" s="54" t="n">
+        <v>0.0333</v>
+      </c>
+      <c r="H136" s="55" t="n">
+        <v>46254</v>
+      </c>
+      <c r="J136" s="201" t="n">
+        <v>5.2201</v>
+      </c>
+    </row>
+    <row r="137">
+      <c r="A137" s="180" t="n">
+        <v>118</v>
+      </c>
+      <c r="B137" s="180" t="inlineStr">
+        <is>
+          <t>91 DAYS T-BILL 2026</t>
+        </is>
+      </c>
+      <c r="C137" s="180" t="inlineStr">
+        <is>
+          <t>IN002026X081</t>
+        </is>
+      </c>
+      <c r="D137" s="180" t="inlineStr">
+        <is>
+          <t>Sovereign</t>
+        </is>
+      </c>
+      <c r="E137" s="200" t="n">
+        <v>25000000</v>
+      </c>
+      <c r="F137" s="201" t="n">
+        <v>24794.32</v>
+      </c>
+      <c r="G137" s="54" t="n">
+        <v>0.0128</v>
+      </c>
+      <c r="H137" s="55" t="n">
+        <v>46262</v>
+      </c>
+      <c r="J137" s="201" t="n">
+        <v>5.2203</v>
+      </c>
+    </row>
+    <row r="138">
+      <c r="A138" s="180" t="n">
+        <v>119</v>
+      </c>
+      <c r="B138" s="180" t="inlineStr">
+        <is>
+          <t>91 DAYS T-BILL 2026</t>
+        </is>
+      </c>
+      <c r="C138" s="180" t="inlineStr">
+        <is>
+          <t>IN002026X057</t>
+        </is>
+      </c>
+      <c r="D138" s="180" t="inlineStr">
+        <is>
+          <t>Sovereign</t>
+        </is>
+      </c>
+      <c r="E138" s="200" t="n">
+        <v>20000000</v>
+      </c>
+      <c r="F138" s="201" t="n">
+        <v>19897.76</v>
+      </c>
+      <c r="G138" s="54" t="n">
+        <v>0.0103</v>
+      </c>
+      <c r="H138" s="55" t="n">
+        <v>46240</v>
+      </c>
+      <c r="J138" s="201" t="n">
+        <v>5.2101</v>
+      </c>
+    </row>
+    <row r="139">
+      <c r="A139" s="180" t="n">
+        <v>120</v>
+      </c>
+      <c r="B139" s="180" t="inlineStr">
+        <is>
+          <t>91 DAYS T-BILL 2026</t>
+        </is>
+      </c>
+      <c r="C139" s="180" t="inlineStr">
+        <is>
+          <t>IN002026X065</t>
+        </is>
+      </c>
+      <c r="D139" s="180" t="inlineStr">
+        <is>
+          <t>Sovereign</t>
+        </is>
+      </c>
+      <c r="E139" s="200" t="n">
+        <v>20000000</v>
+      </c>
+      <c r="F139" s="201" t="n">
+        <v>19878</v>
+      </c>
+      <c r="G139" s="54" t="n">
+        <v>0.0103</v>
+      </c>
+      <c r="H139" s="55" t="n">
+        <v>46247</v>
+      </c>
+      <c r="J139" s="201" t="n">
+        <v>5.2101</v>
+      </c>
+    </row>
+    <row r="140">
+      <c r="A140" s="180" t="n">
+        <v>121</v>
+      </c>
+      <c r="B140" s="180" t="inlineStr">
+        <is>
+          <t>91 DAYS T-BILL 2026</t>
+        </is>
+      </c>
+      <c r="C140" s="180" t="inlineStr">
+        <is>
+          <t>IN002026X115</t>
+        </is>
+      </c>
+      <c r="D140" s="180" t="inlineStr">
+        <is>
+          <t>Sovereign</t>
+        </is>
+      </c>
+      <c r="E140" s="200" t="n">
+        <v>20000000</v>
+      </c>
+      <c r="F140" s="201" t="n">
+        <v>19780.54</v>
+      </c>
+      <c r="G140" s="54" t="n">
+        <v>0.0102</v>
+      </c>
+      <c r="H140" s="55" t="n">
+        <v>46282</v>
+      </c>
+      <c r="J140" s="201" t="n">
+        <v>5.1918</v>
+      </c>
+    </row>
+    <row r="141">
+      <c r="A141" s="180" t="n">
+        <v>122</v>
+      </c>
+      <c r="B141" s="180" t="inlineStr">
+        <is>
+          <t>364 DAYS T-BILL 2026</t>
+        </is>
+      </c>
+      <c r="C141" s="180" t="inlineStr">
+        <is>
+          <t>IN002025Z229</t>
+        </is>
+      </c>
+      <c r="D141" s="180" t="inlineStr">
+        <is>
+          <t>Sovereign</t>
+        </is>
+      </c>
+      <c r="E141" s="200" t="n">
+        <v>5000000</v>
+      </c>
+      <c r="F141" s="201" t="n">
+        <v>4958.86</v>
+      </c>
+      <c r="G141" s="54" t="n">
+        <v>0.0026</v>
+      </c>
+      <c r="H141" s="55" t="n">
+        <v>46262</v>
+      </c>
+      <c r="J141" s="201" t="n">
+        <v>5.2203</v>
+      </c>
+    </row>
+    <row r="142">
+      <c r="A142" s="180" t="n">
+        <v>123</v>
+      </c>
+      <c r="B142" s="180" t="inlineStr">
+        <is>
+          <t>182 DAYS T-BILL 2026</t>
+        </is>
+      </c>
+      <c r="C142" s="180" t="inlineStr">
+        <is>
+          <t>IN002025Y487</t>
+        </is>
+      </c>
+      <c r="D142" s="180" t="inlineStr">
+        <is>
+          <t>Sovereign</t>
+        </is>
+      </c>
+      <c r="E142" s="200" t="n">
+        <v>5000000</v>
+      </c>
+      <c r="F142" s="201" t="n">
+        <v>4954.9</v>
+      </c>
+      <c r="G142" s="54" t="n">
+        <v>0.0026</v>
+      </c>
+      <c r="H142" s="55" t="n">
+        <v>46268</v>
+      </c>
+      <c r="J142" s="201" t="n">
+        <v>5.1908</v>
+      </c>
+    </row>
+    <row r="143">
+      <c r="A143" s="180" t="n">
+        <v>124</v>
+      </c>
+      <c r="B143" s="180" t="inlineStr">
+        <is>
+          <t>364 DAYS T-BILL 2026</t>
+        </is>
+      </c>
+      <c r="C143" s="180" t="inlineStr">
+        <is>
+          <t>IN002025Z211</t>
+        </is>
+      </c>
+      <c r="D143" s="180" t="inlineStr">
+        <is>
+          <t>Sovereign</t>
+        </is>
+      </c>
+      <c r="E143" s="200" t="n">
+        <v>2500000</v>
+      </c>
+      <c r="F143" s="201" t="n">
+        <v>2482.25</v>
+      </c>
+      <c r="G143" s="54" t="n">
+        <v>0.0013</v>
+      </c>
+      <c r="H143" s="55" t="n">
+        <v>46254</v>
+      </c>
+      <c r="J143" s="201" t="n">
+        <v>5.2201</v>
+      </c>
+    </row>
+    <row r="144">
+      <c r="A144" s="56" t="n"/>
+      <c r="B144" s="56" t="inlineStr">
+        <is>
+          <t>Total</t>
+        </is>
+      </c>
+      <c r="C144" s="56" t="n"/>
+      <c r="D144" s="56" t="n"/>
+      <c r="E144" s="56" t="n"/>
+      <c r="F144" s="202" t="n">
+        <v>320256.77</v>
+      </c>
+      <c r="G144" s="58" t="n">
+        <v>0.1654</v>
+      </c>
+    </row>
+    <row r="146">
+      <c r="B146" s="41" t="inlineStr">
+        <is>
+          <t>TREPS / Reverse Repo Investments</t>
+        </is>
+      </c>
+    </row>
+    <row r="147">
+      <c r="A147" s="180" t="n">
+        <v>125</v>
+      </c>
+      <c r="B147" s="180" t="inlineStr">
+        <is>
+          <t>TREPS / Reverse Repo Investments / Corporate Debt Repo</t>
+        </is>
+      </c>
+      <c r="D147" s="200" t="n"/>
+      <c r="F147" s="201" t="n">
+        <v>20700.92</v>
+      </c>
+      <c r="G147" s="54" t="n">
+        <v>0.0107</v>
+      </c>
+      <c r="H147" s="55" t="n">
+        <v>46230</v>
+      </c>
+    </row>
+    <row r="148">
+      <c r="A148" s="180" t="n">
+        <v>126</v>
+      </c>
+      <c r="B148" s="180" t="inlineStr">
+        <is>
+          <t>TREPS / Reverse Repo Investments / Corporate Debt Repo</t>
+        </is>
+      </c>
+      <c r="D148" s="200" t="n"/>
+      <c r="F148" s="201" t="n">
+        <v>15281.87</v>
+      </c>
+      <c r="G148" s="54" t="n">
+        <v>0.007900000000000001</v>
+      </c>
+      <c r="H148" s="55" t="n">
+        <v>46227</v>
+      </c>
+    </row>
+    <row r="149">
+      <c r="A149" s="180" t="n">
+        <v>127</v>
+      </c>
+      <c r="B149" s="180" t="inlineStr">
+        <is>
+          <t>TREPS / Reverse Repo Investments / Corporate Debt Repo</t>
+        </is>
+      </c>
+      <c r="D149" s="200" t="n"/>
+      <c r="F149" s="201" t="n">
+        <v>-82487.23</v>
+      </c>
+      <c r="G149" s="54" t="n">
+        <v>-0.0426</v>
+      </c>
+      <c r="H149" s="55" t="n">
+        <v>46205</v>
+      </c>
+    </row>
+    <row r="150">
+      <c r="A150" s="180" t="n">
+        <v>128</v>
+      </c>
+      <c r="B150" s="180" t="inlineStr">
+        <is>
+          <t>TREPS / Reverse Repo Investments / Corporate Debt Repo</t>
+        </is>
+      </c>
+      <c r="D150" s="200" t="n"/>
+      <c r="F150" s="201" t="n">
+        <v>-246801.93</v>
+      </c>
+      <c r="G150" s="54" t="n">
+        <v>-0.1274</v>
+      </c>
+      <c r="H150" s="55" t="n">
+        <v>46204</v>
+      </c>
+    </row>
+    <row r="151">
+      <c r="A151" s="56" t="n"/>
+      <c r="B151" s="56" t="inlineStr">
+        <is>
+          <t>Total</t>
+        </is>
+      </c>
+      <c r="C151" s="56" t="n"/>
+      <c r="D151" s="56" t="n"/>
+      <c r="E151" s="202" t="n"/>
+      <c r="F151" s="202" t="n">
+        <v>-293306.37</v>
+      </c>
+      <c r="G151" s="58" t="n">
+        <v>-0.1514</v>
+      </c>
+    </row>
+    <row r="153">
+      <c r="B153" s="41" t="inlineStr">
+        <is>
+          <t>Alternative Investment Funds (AIF)</t>
+        </is>
+      </c>
+    </row>
+    <row r="154">
+      <c r="A154" s="180" t="n">
+        <v>129</v>
+      </c>
+      <c r="B154" s="180" t="inlineStr">
+        <is>
+          <t>SBI Funds Management Pvt Ltd/Fund Parent</t>
+        </is>
+      </c>
+      <c r="C154" s="180" t="inlineStr">
+        <is>
+          <t>INF0RQ622028</t>
+        </is>
+      </c>
+      <c r="E154" s="200" t="n">
+        <v>41915.345</v>
+      </c>
+      <c r="F154" s="201" t="n">
+        <v>4975.93</v>
+      </c>
+      <c r="G154" s="54" t="n">
+        <v>0.0026</v>
+      </c>
+      <c r="J154" s="201" t="n"/>
+    </row>
+    <row r="155">
+      <c r="A155" s="56" t="n"/>
+      <c r="B155" s="56" t="inlineStr">
+        <is>
+          <t>Total</t>
+        </is>
+      </c>
+      <c r="C155" s="56" t="n"/>
+      <c r="D155" s="56" t="n"/>
+      <c r="E155" s="56" t="n"/>
+      <c r="F155" s="202" t="n">
+        <v>4975.93</v>
+      </c>
+      <c r="G155" s="58" t="n">
+        <v>0.0026</v>
+      </c>
+    </row>
+    <row r="157">
+      <c r="B157" s="41" t="inlineStr">
+        <is>
+          <t>Cash &amp; Cash Equivalent</t>
+        </is>
+      </c>
+    </row>
+    <row r="158">
+      <c r="B158" s="180" t="inlineStr">
+        <is>
+          <t>Net Receivables/Payables</t>
+        </is>
+      </c>
+      <c r="E158" s="200" t="n"/>
+      <c r="F158" s="201" t="n">
+        <v>5493.58</v>
+      </c>
+      <c r="G158" s="54" t="n">
+        <v>0.0029</v>
+      </c>
+      <c r="J158" s="201" t="n"/>
+    </row>
+    <row r="159">
+      <c r="A159" s="56" t="n"/>
+      <c r="B159" s="56" t="inlineStr">
+        <is>
+          <t>Total</t>
+        </is>
+      </c>
+      <c r="C159" s="56" t="n"/>
+      <c r="D159" s="56" t="n"/>
+      <c r="E159" s="56" t="n"/>
+      <c r="F159" s="202" t="n">
+        <v>5493.58</v>
+      </c>
+      <c r="G159" s="58" t="n">
+        <v>0.0029</v>
+      </c>
+    </row>
+    <row r="161">
+      <c r="A161" s="145" t="n"/>
+      <c r="B161" s="145" t="inlineStr">
+        <is>
+          <t>GRAND TOTAL</t>
+        </is>
+      </c>
+      <c r="C161" s="145" t="n"/>
+      <c r="D161" s="145" t="n"/>
+      <c r="E161" s="145" t="n"/>
+      <c r="F161" s="203" t="n">
+        <v>1937073.9</v>
+      </c>
+      <c r="G161" s="60" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="162">
+      <c r="A162" s="180" t="inlineStr">
+        <is>
+          <t>Notes:</t>
+        </is>
+      </c>
+    </row>
+    <row r="163">
+      <c r="A163" s="180" t="n">
+        <v>1</v>
+      </c>
+      <c r="B163" s="180" t="inlineStr">
+        <is>
+          <t>** Non Traded in accordance with SEBI Regulations.</t>
+        </is>
+      </c>
+    </row>
+    <row r="164">
+      <c r="A164" s="61" t="n">
+        <v>2</v>
+      </c>
+      <c r="B164" s="182" t="inlineStr">
+        <is>
+          <t>As on  June 30, 2026, the aggregate investments by the schemes of DSP Mutual Fund in DSP Liquidity Fund is ₹ 30,561.69 Lakhs</t>
+        </is>
+      </c>
+    </row>
+    <row r="165">
+      <c r="A165" s="61" t="n">
         <v>3</v>
       </c>
-      <c r="B11" s="8" t="inlineStr">
-[...39 lines deleted...]
-      <c r="A12" s="8" t="n">
+      <c r="B165" s="61" t="inlineStr">
+        <is>
+          <t>Market value includes accrued interest</t>
+        </is>
+      </c>
+    </row>
+    <row r="166" ht="24" customHeight="1">
+      <c r="A166" s="61" t="n">
         <v>4</v>
       </c>
-      <c r="B12" s="8" t="inlineStr">
-[...39 lines deleted...]
-      <c r="A13" s="8" t="n">
+      <c r="B166" s="61" t="inlineStr">
+        <is>
+          <t>Net Assets does not include unit activity for the last day of the month</t>
+        </is>
+      </c>
+    </row>
+    <row r="170">
+      <c r="B170" s="180" t="inlineStr">
+        <is>
+          <t>Scheme Riskometer</t>
+        </is>
+      </c>
+    </row>
+    <row r="184">
+      <c r="B184" s="180" t="inlineStr">
+        <is>
+          <t>Benchmark Riskometer: CRISIL Liquid Debt A-I Index</t>
+        </is>
+      </c>
+    </row>
+    <row r="198">
+      <c r="A198" s="1" t="inlineStr">
+        <is>
+          <t>Sr. No.</t>
+        </is>
+      </c>
+      <c r="B198" s="2" t="inlineStr">
+        <is>
+          <t>Particulars</t>
+        </is>
+      </c>
+      <c r="C198" s="3" t="n"/>
+      <c r="D198" s="3" t="n"/>
+      <c r="E198" s="4" t="n"/>
+    </row>
+    <row r="199">
+      <c r="A199" s="5" t="n">
         <v>5</v>
       </c>
-      <c r="B13" s="8" t="inlineStr">
-[...4570 lines deleted...]
-      <c r="C193" s="7" t="inlineStr">
+      <c r="B199" s="6" t="n"/>
+      <c r="C199" s="7" t="inlineStr">
         <is>
           <t>Portfolio Information</t>
         </is>
       </c>
-      <c r="E193" s="9" t="n"/>
-[...3 lines deleted...]
-      <c r="B194" s="6" t="inlineStr">
+      <c r="E199" s="9" t="n"/>
+    </row>
+    <row r="200">
+      <c r="A200" s="5" t="n"/>
+      <c r="B200" s="6" t="inlineStr">
         <is>
           <t>Description (if any)</t>
         </is>
       </c>
-      <c r="C194" s="10" t="n"/>
-[...70 lines deleted...]
-      <c r="C200" s="14" t="n"/>
+      <c r="C200" s="10" t="n"/>
+      <c r="D200" s="181" t="n"/>
       <c r="E200" s="9" t="n"/>
     </row>
     <row r="201">
       <c r="A201" s="5" t="n"/>
-      <c r="B201" s="212" t="inlineStr">
-[...14 lines deleted...]
-      </c>
+      <c r="B201" s="6" t="inlineStr">
+        <is>
+          <t>Annualised Portfolio YTM*@@</t>
+        </is>
+      </c>
+      <c r="C201" s="43" t="n">
+        <v>0.0644974386563681</v>
+      </c>
+      <c r="E201" s="9" t="n"/>
     </row>
     <row r="202">
       <c r="A202" s="5" t="n"/>
-      <c r="B202" s="215" t="n"/>
-[...5 lines deleted...]
-      <c r="D202" s="16" t="inlineStr">
+      <c r="B202" s="6" t="inlineStr">
+        <is>
+          <t>Macaulay Duration@@</t>
+        </is>
+      </c>
+      <c r="C202" s="44" t="n">
+        <v>0.185804290879504</v>
+      </c>
+      <c r="E202" s="9" t="n"/>
+    </row>
+    <row r="203">
+      <c r="A203" s="5" t="n"/>
+      <c r="B203" s="6" t="inlineStr">
+        <is>
+          <t>Residual Maturity@@</t>
+        </is>
+      </c>
+      <c r="C203" s="44" t="n">
+        <v>0.189678426832216</v>
+      </c>
+      <c r="E203" s="9" t="n"/>
+    </row>
+    <row r="204">
+      <c r="A204" s="5" t="n"/>
+      <c r="B204" s="6" t="inlineStr">
+        <is>
+          <t>Modified Duration (in years)@@</t>
+        </is>
+      </c>
+      <c r="C204" s="44" t="n">
+        <v>0.174734036052992</v>
+      </c>
+      <c r="E204" s="9" t="n"/>
+    </row>
+    <row r="205">
+      <c r="A205" s="5" t="n"/>
+      <c r="B205" s="182" t="inlineStr">
+        <is>
+          <t>* In case of semi-annual YTM, it will be annualised</t>
+        </is>
+      </c>
+      <c r="C205" s="182" t="n"/>
+      <c r="E205" s="9" t="n"/>
+    </row>
+    <row r="206">
+      <c r="A206" s="5" t="n">
+        <v>6</v>
+      </c>
+      <c r="B206" s="183" t="inlineStr">
+        <is>
+          <t>NAV AND Dividend</t>
+        </is>
+      </c>
+      <c r="C206" s="182" t="n"/>
+      <c r="E206" s="9" t="n"/>
+    </row>
+    <row r="207">
+      <c r="A207" s="5" t="n"/>
+      <c r="B207" s="204" t="inlineStr">
+        <is>
+          <t>Plan/Option Name</t>
+        </is>
+      </c>
+      <c r="C207" s="149" t="inlineStr">
+        <is>
+          <t>NAV per unit (Rs)</t>
+        </is>
+      </c>
+      <c r="D207" s="205" t="n"/>
+      <c r="E207" s="206" t="inlineStr">
+        <is>
+          <t>Aggregate distributions during the portfolio period  (Rs. per Unit)</t>
+        </is>
+      </c>
+    </row>
+    <row r="208">
+      <c r="A208" s="5" t="n"/>
+      <c r="B208" s="207" t="n"/>
+      <c r="C208" s="14" t="inlineStr">
         <is>
           <t>As on Jun 15, 2026</t>
         </is>
       </c>
-      <c r="E202" s="215" t="n"/>
-[...3 lines deleted...]
-      <c r="B203" s="18" t="inlineStr">
+      <c r="D208" s="14" t="inlineStr">
+        <is>
+          <t>As on Jun 30, 2026</t>
+        </is>
+      </c>
+      <c r="E208" s="207" t="n"/>
+    </row>
+    <row r="209">
+      <c r="A209" s="15" t="n"/>
+      <c r="B209" s="16" t="inlineStr">
         <is>
           <t>Direct Plan-Growth Plan</t>
         </is>
       </c>
-      <c r="C203" s="19" t="inlineStr">
-[...4 lines deleted...]
-      <c r="D203" s="19" t="inlineStr">
+      <c r="C209" s="17" t="inlineStr">
         <is>
           <t>3999.9972</t>
         </is>
       </c>
-      <c r="E203" s="10" t="inlineStr">
+      <c r="D209" s="17" t="inlineStr">
+        <is>
+          <t>4012.7860</t>
+        </is>
+      </c>
+      <c r="E209" s="208" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
     </row>
-    <row r="204">
-[...1 lines deleted...]
-      <c r="B204" s="18" t="inlineStr">
+    <row r="210">
+      <c r="A210" s="15" t="n"/>
+      <c r="B210" s="16" t="inlineStr">
         <is>
           <t>Direct Plan-IDCW Plan</t>
         </is>
       </c>
-      <c r="C204" s="20" t="n">
+      <c r="C210" s="17" t="n">
         <v>0</v>
       </c>
-      <c r="D204" s="20" t="n">
+      <c r="D210" s="17" t="n">
         <v>0</v>
       </c>
-      <c r="E204" s="21" t="n">
+      <c r="E210" s="208" t="n">
         <v>0</v>
       </c>
     </row>
-    <row r="205">
-[...1 lines deleted...]
-      <c r="B205" s="18" t="inlineStr">
+    <row r="211">
+      <c r="A211" s="15" t="n"/>
+      <c r="B211" s="16" t="inlineStr">
         <is>
           <t>Direct Plan-Daily IDCW Plan</t>
         </is>
       </c>
-      <c r="C205" s="20" t="inlineStr">
+      <c r="C211" s="17" t="inlineStr">
         <is>
           <t>1001.4663</t>
         </is>
       </c>
-      <c r="D205" s="20" t="inlineStr">
+      <c r="D211" s="17" t="inlineStr">
         <is>
           <t>1001.4663</t>
         </is>
       </c>
-      <c r="E205" s="216" t="n">
-[...5 lines deleted...]
-      <c r="B206" s="18" t="inlineStr">
+      <c r="E211" s="208" t="n">
+        <v>3.198477</v>
+      </c>
+    </row>
+    <row r="212">
+      <c r="A212" s="15" t="n"/>
+      <c r="B212" s="16" t="inlineStr">
         <is>
           <t>Direct Plan-Weekly IDCW Plan</t>
         </is>
       </c>
-      <c r="C206" s="20" t="inlineStr">
-[...4 lines deleted...]
-      <c r="D206" s="20" t="inlineStr">
+      <c r="C212" s="17" t="inlineStr">
         <is>
           <t>1002.4057</t>
         </is>
       </c>
-      <c r="E206" s="216" t="n">
-[...5 lines deleted...]
-      <c r="B207" s="18" t="inlineStr">
+      <c r="D212" s="17" t="inlineStr">
+        <is>
+          <t>1002.7699</t>
+        </is>
+      </c>
+      <c r="E212" s="208" t="n">
+        <v>2.835041</v>
+      </c>
+    </row>
+    <row r="213">
+      <c r="A213" s="15" t="n"/>
+      <c r="B213" s="16" t="inlineStr">
         <is>
           <t>Direct Plan-Monthly IDCW Plan</t>
         </is>
       </c>
-      <c r="C207" s="23" t="n">
+      <c r="C213" s="18" t="n">
         <v>0</v>
       </c>
-      <c r="D207" s="23" t="n">
+      <c r="D213" s="18" t="n">
         <v>0</v>
       </c>
-      <c r="E207" s="64" t="n">
+      <c r="E213" s="209" t="n">
         <v>0</v>
       </c>
     </row>
-    <row r="208">
-[...1 lines deleted...]
-      <c r="B208" s="18" t="inlineStr">
+    <row r="214">
+      <c r="A214" s="15" t="n"/>
+      <c r="B214" s="16" t="inlineStr">
         <is>
           <t>Direct Plan-Quarterly IDCW Plan</t>
         </is>
       </c>
-      <c r="C208" s="23" t="n">
+      <c r="C214" s="18" t="n">
         <v>0</v>
       </c>
-      <c r="D208" s="23" t="n">
+      <c r="D214" s="18" t="n">
         <v>0</v>
       </c>
-      <c r="E208" s="24" t="n">
+      <c r="E214" s="210" t="n">
         <v>0</v>
       </c>
     </row>
-    <row r="209">
-[...104 lines deleted...]
-    </row>
     <row r="215">
-      <c r="A215" s="5" t="n"/>
-[...13 lines deleted...]
-      </c>
+      <c r="A215" s="15" t="n"/>
+      <c r="B215" s="19" t="n"/>
+      <c r="C215" s="20" t="n"/>
+      <c r="D215" s="20" t="n"/>
+      <c r="E215" s="7" t="n"/>
     </row>
     <row r="216">
       <c r="A216" s="5" t="n"/>
-      <c r="B216" s="28" t="inlineStr">
-[...6 lines deleted...]
-      <c r="E216" s="9" t="n"/>
+      <c r="B216" s="21" t="inlineStr">
+        <is>
+          <t>Regular Plan-Growth Plan</t>
+        </is>
+      </c>
+      <c r="C216" s="17" t="inlineStr">
+        <is>
+          <t>3951.1373</t>
+        </is>
+      </c>
+      <c r="D216" s="17" t="inlineStr">
+        <is>
+          <t>3963.6232</t>
+        </is>
+      </c>
+      <c r="E216" s="208" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
     </row>
     <row r="217">
       <c r="A217" s="5" t="n"/>
-      <c r="B217" s="28" t="n"/>
-[...2 lines deleted...]
-      <c r="E217" s="9" t="n"/>
+      <c r="B217" s="21" t="inlineStr">
+        <is>
+          <t>Regular Plan-IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C217" s="17" t="n">
+        <v>0</v>
+      </c>
+      <c r="D217" s="17" t="n">
+        <v>0</v>
+      </c>
+      <c r="E217" s="208" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="218">
-      <c r="A218" s="5" t="n">
-[...9 lines deleted...]
-      <c r="E218" s="32" t="n"/>
+      <c r="A218" s="5" t="n"/>
+      <c r="B218" s="21" t="inlineStr">
+        <is>
+          <t>Regular Plan-Daily IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C218" s="17" t="inlineStr">
+        <is>
+          <t>1001.4663</t>
+        </is>
+      </c>
+      <c r="D218" s="17" t="inlineStr">
+        <is>
+          <t>1001.4663</t>
+        </is>
+      </c>
+      <c r="E218" s="208" t="n">
+        <v>3.162801</v>
+      </c>
     </row>
     <row r="219">
       <c r="A219" s="5" t="n"/>
-      <c r="B219" s="27" t="inlineStr">
-[...10 lines deleted...]
-      <c r="E219" s="33" t="n"/>
+      <c r="B219" s="21" t="inlineStr">
+        <is>
+          <t>Regular Plan-Weekly IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C219" s="17" t="inlineStr">
+        <is>
+          <t>1002.3964</t>
+        </is>
+      </c>
+      <c r="D219" s="17" t="inlineStr">
+        <is>
+          <t>1002.7575</t>
+        </is>
+      </c>
+      <c r="E219" s="208" t="n">
+        <v>2.801393</v>
+      </c>
     </row>
     <row r="220">
       <c r="A220" s="5" t="n"/>
-      <c r="B220" s="27" t="inlineStr">
-[...10 lines deleted...]
-      <c r="E220" s="33" t="n"/>
+      <c r="B220" s="21" t="inlineStr">
+        <is>
+          <t>Regular Plan-Monthly IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C220" s="17" t="n">
+        <v>0</v>
+      </c>
+      <c r="D220" s="17" t="n">
+        <v>0</v>
+      </c>
+      <c r="E220" s="208" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="221">
-      <c r="A221" s="5" t="n">
+      <c r="A221" s="5" t="n"/>
+      <c r="B221" s="21" t="inlineStr">
+        <is>
+          <t>Regular Plan-Quarterly IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C221" s="17" t="n">
+        <v>0</v>
+      </c>
+      <c r="D221" s="17" t="n">
+        <v>0</v>
+      </c>
+      <c r="E221" s="208" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="222">
+      <c r="A222" s="5" t="n"/>
+      <c r="B222" s="186" t="inlineStr">
+        <is>
+          <t>IDCW -  Income Distribution cum Capital Withdrawal.</t>
+        </is>
+      </c>
+      <c r="C222" s="184" t="n"/>
+      <c r="D222" s="184" t="n"/>
+      <c r="E222" s="9" t="n"/>
+    </row>
+    <row r="223">
+      <c r="A223" s="5" t="n"/>
+      <c r="B223" s="186" t="n"/>
+      <c r="C223" s="184" t="n"/>
+      <c r="D223" s="184" t="n"/>
+      <c r="E223" s="9" t="n"/>
+    </row>
+    <row r="224">
+      <c r="A224" s="5" t="n">
         <v>7</v>
       </c>
-      <c r="B221" s="34" t="inlineStr">
-[...54 lines deleted...]
-      <c r="E224" s="33" t="n"/>
+      <c r="B224" s="24" t="inlineStr">
+        <is>
+          <t>Portfolio Turn Over Ratio ^^</t>
+        </is>
+      </c>
+      <c r="C224" s="21" t="n"/>
+      <c r="D224" s="185" t="n"/>
+      <c r="E224" s="26" t="n"/>
     </row>
     <row r="225">
       <c r="A225" s="5" t="n"/>
-      <c r="B225" s="42" t="inlineStr">
-[...10 lines deleted...]
-      <c r="E225" s="33" t="n"/>
+      <c r="B225" s="21" t="inlineStr">
+        <is>
+          <t xml:space="preserve"> - For Purchase</t>
+        </is>
+      </c>
+      <c r="C225" s="10" t="inlineStr">
+        <is>
+          <t>N.A.</t>
+        </is>
+      </c>
+      <c r="D225" s="185" t="n"/>
+      <c r="E225" s="27" t="n"/>
     </row>
     <row r="226">
       <c r="A226" s="5" t="n"/>
-      <c r="B226" s="42" t="n"/>
-[...2 lines deleted...]
-      <c r="E226" s="32" t="n"/>
+      <c r="B226" s="21" t="inlineStr">
+        <is>
+          <t xml:space="preserve"> - For Sale</t>
+        </is>
+      </c>
+      <c r="C226" s="10" t="inlineStr">
+        <is>
+          <t>N.A.</t>
+        </is>
+      </c>
+      <c r="D226" s="185" t="n"/>
+      <c r="E226" s="27" t="n"/>
     </row>
     <row r="227">
       <c r="A227" s="5" t="n">
+        <v>8</v>
+      </c>
+      <c r="B227" s="28" t="inlineStr">
+        <is>
+          <t>Total investment in foreign securities/ADR/GDR (Rs. lakh)</t>
+        </is>
+      </c>
+      <c r="C227" s="188" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="D227" s="185" t="n"/>
+      <c r="E227" s="27" t="n"/>
+    </row>
+    <row r="228" ht="24" customHeight="1">
+      <c r="A228" s="5" t="n">
+        <v>9</v>
+      </c>
+      <c r="B228" s="30" t="inlineStr">
+        <is>
+          <t>Total of securities below investment grade and default provided for the of Jun 30, 2026 (Rs. lakh)</t>
+        </is>
+      </c>
+      <c r="C228" s="188" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="D228" s="181" t="n"/>
+      <c r="E228" s="27" t="n"/>
+    </row>
+    <row r="229">
+      <c r="A229" s="5" t="n">
         <v>10</v>
       </c>
-      <c r="B227" s="30" t="inlineStr">
-[...9 lines deleted...]
-      <c r="B228" s="39" t="inlineStr">
+      <c r="B229" s="31" t="inlineStr">
+        <is>
+          <t>Total investment in illiquid shares/securities</t>
+        </is>
+      </c>
+      <c r="C229" s="32" t="n"/>
+      <c r="E229" s="26" t="n"/>
+    </row>
+    <row r="230">
+      <c r="A230" s="5" t="n"/>
+      <c r="B230" s="33" t="inlineStr">
         <is>
           <t>- Value (In Rs. Lakh)</t>
         </is>
       </c>
-      <c r="C228" s="40" t="inlineStr">
+      <c r="C230" s="34" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
-      <c r="D228" s="41" t="n"/>
-[...4 lines deleted...]
-      <c r="B229" s="42" t="inlineStr">
+      <c r="D230" s="187" t="n"/>
+      <c r="E230" s="27" t="n"/>
+    </row>
+    <row r="231">
+      <c r="A231" s="5" t="n"/>
+      <c r="B231" s="36" t="inlineStr">
+        <is>
+          <t>- in percentage terms (%)</t>
+        </is>
+      </c>
+      <c r="C231" s="34" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="D231" s="185" t="n"/>
+      <c r="E231" s="27" t="n"/>
+    </row>
+    <row r="232">
+      <c r="A232" s="5" t="n"/>
+      <c r="B232" s="36" t="n"/>
+      <c r="C232" s="211" t="n"/>
+      <c r="D232" s="185" t="n"/>
+      <c r="E232" s="26" t="n"/>
+    </row>
+    <row r="233">
+      <c r="A233" s="5" t="n">
+        <v>11</v>
+      </c>
+      <c r="B233" s="24" t="inlineStr">
+        <is>
+          <t>Total outstanding exposure to derivatives at the end of  Jun 30, 2026</t>
+        </is>
+      </c>
+      <c r="C233" s="32" t="n"/>
+      <c r="E233" s="27" t="n"/>
+    </row>
+    <row r="234">
+      <c r="A234" s="5" t="n"/>
+      <c r="B234" s="33" t="inlineStr">
+        <is>
+          <t>- Value (In Rs. Lakh)</t>
+        </is>
+      </c>
+      <c r="C234" s="34" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="D234" s="187" t="n"/>
+      <c r="E234" s="27" t="n"/>
+    </row>
+    <row r="235">
+      <c r="A235" s="5" t="n"/>
+      <c r="B235" s="36" t="inlineStr">
         <is>
           <t>- in percentage term (%)</t>
         </is>
       </c>
-      <c r="C229" s="40" t="inlineStr">
+      <c r="C235" s="34" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
-      <c r="D229" s="31" t="n"/>
-[...13 lines deleted...]
-      <c r="A232" s="47" t="inlineStr">
+      <c r="D235" s="185" t="n"/>
+      <c r="E235" s="26" t="n"/>
+    </row>
+    <row r="236">
+      <c r="A236" s="38" t="n"/>
+      <c r="B236" s="39" t="n"/>
+      <c r="C236" s="39" t="n"/>
+      <c r="D236" s="39" t="n"/>
+      <c r="E236" s="40" t="n"/>
+    </row>
+    <row r="237">
+      <c r="A237" s="41" t="n"/>
+    </row>
+    <row r="238">
+      <c r="A238" s="41" t="inlineStr">
         <is>
           <t>N.A.</t>
         </is>
       </c>
-      <c r="B232" s="8" t="inlineStr">
+      <c r="B238" s="180" t="inlineStr">
         <is>
           <t xml:space="preserve"> Not Applicable.</t>
         </is>
       </c>
     </row>
-    <row r="233">
-      <c r="A233" s="47" t="inlineStr">
+    <row r="239">
+      <c r="A239" s="41" t="inlineStr">
         <is>
           <t>^^</t>
         </is>
       </c>
-      <c r="B233" s="8" t="inlineStr">
+      <c r="B239" s="180" t="inlineStr">
         <is>
           <t>Portfolio Turn Over Ratio is for Equity Schemes.</t>
         </is>
       </c>
     </row>
-    <row r="234">
-      <c r="A234" s="47" t="inlineStr">
+    <row r="240">
+      <c r="A240" s="41" t="inlineStr">
         <is>
           <t>@@</t>
         </is>
       </c>
-      <c r="B234" s="8" t="inlineStr">
+      <c r="B240" s="180" t="inlineStr">
         <is>
           <t>Residual Maturity, Modified Duration and Portfolio YTM (Annualised) is for Debt Schemes.</t>
         </is>
       </c>
     </row>
-    <row r="235" ht="48" customHeight="1">
-      <c r="B235" s="48" t="inlineStr">
+    <row r="241" ht="60" customHeight="1">
+      <c r="B241" s="42" t="inlineStr">
         <is>
           <t>Pursuant to payment of IDCW, the NAV of the IDCW Option(s) of aforesaid Scheme of the Fund would fall to the extent of payout and statutory levy, if any. For complete distribution history of the Schemes, please visit www.dspim.com</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells count="4">
-    <mergeCell ref="E201:E202"/>
-[...1 lines deleted...]
-    <mergeCell ref="B201:B202"/>
     <mergeCell ref="B1:F1"/>
+    <mergeCell ref="C207:D207"/>
+    <mergeCell ref="B207:B208"/>
+    <mergeCell ref="E207:E208"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:A1"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Rohit Pandey</dc:creator>
+  <dc:creator>Vinit Mistry</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:lastModifiedBy></cp:lastModifiedBy>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties">
   <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_Enabled" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_SetDate" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3">
-    <vt:lpwstr>2026-06-18T14:35:55Z</vt:lpwstr>
+    <vt:lpwstr>2026-07-04T08:43:29Z</vt:lpwstr>
   </property>
   <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_Method" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4">
     <vt:lpwstr>Privileged</vt:lpwstr>
   </property>
   <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_Name" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5">
     <vt:lpwstr>Public</vt:lpwstr>
   </property>
   <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_SiteId" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6">
     <vt:lpwstr>1771ae17-e764-4e0f-a476-d4184d79a5d9</vt:lpwstr>
   </property>
   <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_ActionId" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7">
-    <vt:lpwstr>9169ba43-7828-4eea-b849-d30d7eb7ba45</vt:lpwstr>
+    <vt:lpwstr>1e41dd43-3034-46dd-8a82-166a6d2b9aa1</vt:lpwstr>
   </property>
   <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_ContentBits" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8">
     <vt:lpwstr>0</vt:lpwstr>
   </property>
   <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_Tag" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9">
     <vt:lpwstr>10, 0, 1, 1</vt:lpwstr>
   </property>
 </Properties>
 </file>