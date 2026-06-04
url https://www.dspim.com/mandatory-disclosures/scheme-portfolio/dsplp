--- v5 (2026-02-24)
+++ v6 (2026-06-04)
@@ -1,264 +1,1260 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="png" ContentType="image/png"/>
+  <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="K:\Accounts\REPORTS\Monthend portfolio\2026-2027\May 2026\15052026\Final\For Investors\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{77A62401-DF87-43D2-8C57-C1DCFFB96B28}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" tabRatio="990" firstSheet="0" autoFilterDateGrouping="1"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="ULTRA" sheetId="1" state="visible" r:id="rId1"/>
-    <sheet name="Sheet1" sheetId="2" state="hidden" r:id="rId2"/>
+    <sheet name="ULTRA" sheetId="1" r:id="rId1"/>
+    <sheet name="Notes to Fortnightly Portfolio" sheetId="3" r:id="rId2"/>
+    <sheet name="Sheet1" sheetId="2" state="hidden" r:id="rId3"/>
   </sheets>
-  <definedNames/>
-  <calcPr calcId="191029" fullCalcOnLoad="1"/>
+  <definedNames>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'Notes to Fortnightly Portfolio'!#REF!</definedName>
+  </definedNames>
+  <calcPr calcId="0" calcOnSave="0"/>
 </workbook>
 </file>
 
+<file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="669" uniqueCount="332">
+  <si>
+    <t>DSP Ultra Short Fund</t>
+  </si>
+  <si>
+    <t>Portfolio as on May 15, 2026</t>
+  </si>
+  <si>
+    <t>Sr. No.</t>
+  </si>
+  <si>
+    <t>Name of Instrument</t>
+  </si>
+  <si>
+    <t>ISIN</t>
+  </si>
+  <si>
+    <t>Rating/Industry</t>
+  </si>
+  <si>
+    <t>Quantity</t>
+  </si>
+  <si>
+    <t>Market value (Rs. In lakhs)</t>
+  </si>
+  <si>
+    <t>% to Net Assets</t>
+  </si>
+  <si>
+    <t>Maturity Date</t>
+  </si>
+  <si>
+    <t>Put/Call Option</t>
+  </si>
+  <si>
+    <t>YTM (%)</t>
+  </si>
+  <si>
+    <t>Units issued by REITs &amp; InvITs</t>
+  </si>
+  <si>
+    <t>Listed / awaiting listing on the stock exchanges</t>
+  </si>
+  <si>
+    <t>Roadstar Infra Investment Trust</t>
+  </si>
+  <si>
+    <t>INE0JEI23010</t>
+  </si>
+  <si>
+    <t>Transport Infrastructure</t>
+  </si>
+  <si>
+    <t>Sector/Rating</t>
+  </si>
+  <si>
+    <t>Percent</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>CRISIL A1+</t>
+  </si>
+  <si>
+    <t>Sovereign</t>
+  </si>
+  <si>
+    <t>DEBT INSTRUMENTS</t>
+  </si>
+  <si>
+    <t>CRISIL AAA</t>
+  </si>
+  <si>
+    <t>BOND &amp; NCD's</t>
+  </si>
+  <si>
+    <t>IND A1+</t>
+  </si>
+  <si>
+    <t>ICRA AA+</t>
+  </si>
+  <si>
+    <t>National Bank for Agriculture and Rural Development**</t>
+  </si>
+  <si>
+    <t>INE261F08DX0</t>
+  </si>
+  <si>
+    <t>CRISIL AA+</t>
+  </si>
+  <si>
+    <t>Godrej Properties Limited**</t>
+  </si>
+  <si>
+    <t>INE484J08048</t>
+  </si>
+  <si>
+    <t>ICRA A1+</t>
+  </si>
+  <si>
+    <t>Aditya Birla Renewables Limited**</t>
+  </si>
+  <si>
+    <t>INE01QP08016</t>
+  </si>
+  <si>
+    <t>CRISIL AA</t>
+  </si>
+  <si>
+    <t>Aadhar Housing Finance Limited**</t>
+  </si>
+  <si>
+    <t>INE883F07306</t>
+  </si>
+  <si>
+    <t>IND AA</t>
+  </si>
+  <si>
+    <t>CARE AA</t>
+  </si>
+  <si>
+    <t>LIC Housing Finance Limited</t>
+  </si>
+  <si>
+    <t>INE115A07PN6</t>
+  </si>
+  <si>
+    <t>Nuvama Wealth Finance Limited**</t>
+  </si>
+  <si>
+    <t>INE918K07PY9</t>
+  </si>
+  <si>
+    <t>IND AA+</t>
+  </si>
+  <si>
+    <t>Cholamandalam Investment and Finance Company Limited**</t>
+  </si>
+  <si>
+    <t>INE121A07SN8</t>
+  </si>
+  <si>
+    <t>CARE AA+</t>
+  </si>
+  <si>
+    <t>Nuvama Wealth and Investment Limited**</t>
+  </si>
+  <si>
+    <t>INE523L07AS9</t>
+  </si>
+  <si>
+    <t>ICRA AAA</t>
+  </si>
+  <si>
+    <t>Torrent Pharmaceuticals Limited**</t>
+  </si>
+  <si>
+    <t>INE685A07132</t>
+  </si>
+  <si>
+    <t>Alternative Investment Funds (AIF)</t>
+  </si>
+  <si>
+    <t>Torrent Power Limited**</t>
+  </si>
+  <si>
+    <t>INE813H07192</t>
+  </si>
+  <si>
+    <t>Mankind Pharma Limited</t>
+  </si>
+  <si>
+    <t>INE634S07033</t>
+  </si>
+  <si>
+    <t>IND AAA(SO)</t>
+  </si>
+  <si>
+    <t>Shriram Pistons &amp; Rings Limited**</t>
+  </si>
+  <si>
+    <t>INE526E07015</t>
+  </si>
+  <si>
+    <t>Cash &amp; Equivalent</t>
+  </si>
+  <si>
+    <t>Piramal Finance Limited**</t>
+  </si>
+  <si>
+    <t>INE202B07JR4</t>
+  </si>
+  <si>
+    <t>Adani Power Limited**</t>
+  </si>
+  <si>
+    <t>INE814H07190</t>
+  </si>
+  <si>
+    <t>Muthoot Finance Limited**</t>
+  </si>
+  <si>
+    <t>INE414G07IQ8</t>
+  </si>
+  <si>
+    <t>INE121A07SH0</t>
+  </si>
+  <si>
+    <t>INE414G07JF9</t>
+  </si>
+  <si>
+    <t>LIC Housing Finance Limited**</t>
+  </si>
+  <si>
+    <t>INE115A07QT1</t>
+  </si>
+  <si>
+    <t>Bajaj Housing Finance Limited**</t>
+  </si>
+  <si>
+    <t>INE377Y07490</t>
+  </si>
+  <si>
+    <t>INE202B07JW4</t>
+  </si>
+  <si>
+    <t>Sundaram Finance Limited**</t>
+  </si>
+  <si>
+    <t>INE660A07RU2</t>
+  </si>
+  <si>
+    <t>INE115A07QC7</t>
+  </si>
+  <si>
+    <t>INE115A07RE1</t>
+  </si>
+  <si>
+    <t>INE377Y07557</t>
+  </si>
+  <si>
+    <t>INE813H07150</t>
+  </si>
+  <si>
+    <t>National Bank for Agriculture and Rural Development</t>
+  </si>
+  <si>
+    <t>INE261F08EA6</t>
+  </si>
+  <si>
+    <t>Piramal Finance Limited</t>
+  </si>
+  <si>
+    <t>INE516Y07519</t>
+  </si>
+  <si>
+    <t>INE202B07JS2</t>
+  </si>
+  <si>
+    <t>Small Industries Development Bank of India**</t>
+  </si>
+  <si>
+    <t>INE556F08KK5</t>
+  </si>
+  <si>
+    <t>Government Securities (Central/State)</t>
+  </si>
+  <si>
+    <t>5.74% GOI 2026</t>
+  </si>
+  <si>
+    <t>IN0020210186</t>
+  </si>
+  <si>
+    <t>7.52% Gujarat SDL 2027</t>
+  </si>
+  <si>
+    <t>IN1520170045</t>
+  </si>
+  <si>
+    <t>7.71% Gujarat SDL 2027</t>
+  </si>
+  <si>
+    <t>IN1520160202</t>
+  </si>
+  <si>
+    <t>7.08% Karnataka SDL 2026</t>
+  </si>
+  <si>
+    <t>IN1920160059</t>
+  </si>
+  <si>
+    <t>Securitised Debt</t>
+  </si>
+  <si>
+    <t>India Universal Trust**</t>
+  </si>
+  <si>
+    <t>INE16J715019</t>
+  </si>
+  <si>
+    <t>MONEY MARKET INSTRUMENTS</t>
+  </si>
+  <si>
+    <t>Certificate of Deposit</t>
+  </si>
+  <si>
+    <t>Canara Bank</t>
+  </si>
+  <si>
+    <t>INE476A16H43</t>
+  </si>
+  <si>
+    <t>HDFC Bank Limited</t>
+  </si>
+  <si>
+    <t>INE040A16IM4</t>
+  </si>
+  <si>
+    <t>Bank of Baroda**</t>
+  </si>
+  <si>
+    <t>INE028A16LF7</t>
+  </si>
+  <si>
+    <t>INE261F16AJ8</t>
+  </si>
+  <si>
+    <t>INE556F16BQ4</t>
+  </si>
+  <si>
+    <t>INE028A16LE0</t>
+  </si>
+  <si>
+    <t>Punjab National Bank**</t>
+  </si>
+  <si>
+    <t>INE160A16UD4</t>
+  </si>
+  <si>
+    <t>HDFC Bank Limited**</t>
+  </si>
+  <si>
+    <t>INE040A16IO0</t>
+  </si>
+  <si>
+    <t>The Federal Bank Limited**</t>
+  </si>
+  <si>
+    <t>INE171A16NL9</t>
+  </si>
+  <si>
+    <t>INE476A16I42</t>
+  </si>
+  <si>
+    <t>Punjab National Bank</t>
+  </si>
+  <si>
+    <t>INE160A16UT0</t>
+  </si>
+  <si>
+    <t>Union Bank of India**</t>
+  </si>
+  <si>
+    <t>INE692A16MD3</t>
+  </si>
+  <si>
+    <t>Ujjivan Small Finance Bank Limited**</t>
+  </si>
+  <si>
+    <t>INE551W16CD6</t>
+  </si>
+  <si>
+    <t>INE040A16HR5</t>
+  </si>
+  <si>
+    <t>INE028A16KO1</t>
+  </si>
+  <si>
+    <t>Kotak Mahindra Bank Limited**</t>
+  </si>
+  <si>
+    <t>INE237AD6158</t>
+  </si>
+  <si>
+    <t>Indian Bank**</t>
+  </si>
+  <si>
+    <t>INE562A16QE7</t>
+  </si>
+  <si>
+    <t>Axis Bank Limited**</t>
+  </si>
+  <si>
+    <t>INE238AD6BV1</t>
+  </si>
+  <si>
+    <t>INE261F16AD1</t>
+  </si>
+  <si>
+    <t>INE692A16KU1</t>
+  </si>
+  <si>
+    <t>INE028A16LD2</t>
+  </si>
+  <si>
+    <t>INE556F16BX0</t>
+  </si>
+  <si>
+    <t>IndusInd Bank Limited**</t>
+  </si>
+  <si>
+    <t>INE095A169C7</t>
+  </si>
+  <si>
+    <t>INE040A16IU7</t>
+  </si>
+  <si>
+    <t>Canara Bank**</t>
+  </si>
+  <si>
+    <t>INE476A16H92</t>
+  </si>
+  <si>
+    <t>INE040A16IT9</t>
+  </si>
+  <si>
+    <t>Equitas Small Finance Bank Limited**</t>
+  </si>
+  <si>
+    <t>INE063P16BJ5</t>
+  </si>
+  <si>
+    <t>INE476A16I26</t>
+  </si>
+  <si>
+    <t>INE556F16CD0</t>
+  </si>
+  <si>
+    <t>INE028A16KM5</t>
+  </si>
+  <si>
+    <t>INE040A16HY1</t>
+  </si>
+  <si>
+    <t>INE476A16G02</t>
+  </si>
+  <si>
+    <t>INE238AD6BW9</t>
+  </si>
+  <si>
+    <t>INE556F16BV4</t>
+  </si>
+  <si>
+    <t>INE028A16LC4</t>
+  </si>
+  <si>
+    <t>INE237AD6125</t>
+  </si>
+  <si>
+    <t>INE160A16UE2</t>
+  </si>
+  <si>
+    <t>INE562A16QJ6</t>
+  </si>
+  <si>
+    <t>INE556F16BZ5</t>
+  </si>
+  <si>
+    <t>ICICI Bank Limited</t>
+  </si>
+  <si>
+    <t>INE090AD6287</t>
+  </si>
+  <si>
+    <t>IDFC First Bank Limited**</t>
+  </si>
+  <si>
+    <t>INE092T16ZD8</t>
+  </si>
+  <si>
+    <t>INE556F16CB4</t>
+  </si>
+  <si>
+    <t>Export-Import Bank of India**</t>
+  </si>
+  <si>
+    <t>INE514E16CP6</t>
+  </si>
+  <si>
+    <t>ICICI Bank Limited**</t>
+  </si>
+  <si>
+    <t>INE090AD6295</t>
+  </si>
+  <si>
+    <t>Bank of Baroda</t>
+  </si>
+  <si>
+    <t>INE028A16LS0</t>
+  </si>
+  <si>
+    <t>INE160A16UV6</t>
+  </si>
+  <si>
+    <t>INE238AD6BC1</t>
+  </si>
+  <si>
+    <t>Commercial Papers</t>
+  </si>
+  <si>
+    <t>INE121A14YO0</t>
+  </si>
+  <si>
+    <t>Indostar Capital Finance Limited**</t>
+  </si>
+  <si>
+    <t>INE896L14FC8</t>
+  </si>
+  <si>
+    <t>ICICI Securities Limited**</t>
+  </si>
+  <si>
+    <t>INE763G14H90</t>
+  </si>
+  <si>
+    <t>Bharti Telecom Limited**</t>
+  </si>
+  <si>
+    <t>INE403D14627</t>
+  </si>
+  <si>
+    <t>Motilal Oswal Financial Services Limited**</t>
+  </si>
+  <si>
+    <t>INE338I14LT9</t>
+  </si>
+  <si>
+    <t>Nuvama Clearing Services Limited**</t>
+  </si>
+  <si>
+    <t>INE525L14232</t>
+  </si>
+  <si>
+    <t>INE523L14BI4</t>
+  </si>
+  <si>
+    <t>INE556F14MH5</t>
+  </si>
+  <si>
+    <t>Bajaj Finance Limited**</t>
+  </si>
+  <si>
+    <t>INE296A14F11</t>
+  </si>
+  <si>
+    <t>Treasury Bill</t>
+  </si>
+  <si>
+    <t>182 DAYS T-BILL 2026</t>
+  </si>
+  <si>
+    <t>IN002025Y487</t>
+  </si>
+  <si>
+    <t>IN002025Y354</t>
+  </si>
+  <si>
+    <t>IN002025Y503</t>
+  </si>
+  <si>
+    <t>364 DAYS T-BILL 2026</t>
+  </si>
+  <si>
+    <t>IN002025Z369</t>
+  </si>
+  <si>
+    <t>IN002025Y495</t>
+  </si>
+  <si>
+    <t>IN002025Z096</t>
+  </si>
+  <si>
+    <t>TREPS / Reverse Repo Investments</t>
+  </si>
+  <si>
+    <t>SBI Funds Management Pvt Ltd/Fund Parent</t>
+  </si>
+  <si>
+    <t>INF0RQ622028</t>
+  </si>
+  <si>
+    <t>Cash &amp; Cash Equivalent</t>
+  </si>
+  <si>
+    <t>Net Receivables/Payables</t>
+  </si>
+  <si>
+    <t>GRAND TOTAL</t>
+  </si>
+  <si>
+    <t>Notes:</t>
+  </si>
+  <si>
+    <t>** Non Traded in accordance with SEBI Regulations.</t>
+  </si>
+  <si>
+    <t>Market value includes accrued interest</t>
+  </si>
+  <si>
+    <t>Net Assets does not include unit activity for the day of the Portfolio</t>
+  </si>
+  <si>
+    <t xml:space="preserve">As per SEBI (MUTUAL FUNDS) REGULATIONS, 1996 and  MASTER CIRCULAR HO/24/13/11(1)2026-IMD-POD-1/I/7602/2026 Dtd March 20th 2026,  Below are the details of the securities in case of which issuer has defaulted beyond its maturity date. 
+Pursuant to the application filed by the Board of IL&amp;FS with the Hon’ble NCLAT to effect the interim distribution process, DSP Ultra short Fund has received Interim distribution from IL&amp;FS Transportation Networks Limited as stated below in the form of cash and InVITs. The cash distribution has been recognized as realized income passed on to the investors through NAV. The impact of InVITs has been factored in the NAV of the respective scheme on the April 16,2026 on which the INVITs were allotted. The provision of 10% is created on all the distributions of ITNL including prior distribution to safeguard the interest of unit holders as ITNL may claw back the amount in case the distribution results in excess distribution than what the debenture holders ought to have received.  </t>
+  </si>
+  <si>
+    <t>Security Name</t>
+  </si>
+  <si>
+    <t>value of the security considered under net receivables (i.e. value recognized in NAV in absolute terms and as % to NAV)
+(Rs.in lakhs)</t>
+  </si>
+  <si>
+    <t>total amount (including principal and interest) that is due to the scheme on that investment
+(Rs.in lakhs)</t>
+  </si>
+  <si>
+    <t>Interim Distribution received (Rs.in lakhs)</t>
+  </si>
+  <si>
+    <t>Date of passing Interim Distribution recognized in NAV</t>
+  </si>
+  <si>
+    <t>Interim Distribution (Units) INR at Unit Face Value Rs. 100 (Rs. In Lakhs)</t>
+  </si>
+  <si>
+    <t>0% IL&amp;FS Transportation Networks Limited NCD Series A 23032019</t>
+  </si>
+  <si>
+    <t>INE975G08140</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> This scheme has exposure to floating rate instruments and / or interest rate derivatives. The duration of these instruments is linked to the interest rate reset period. The interest rate risk in a floating rate instrument or in a fixed rate instrument hedged with derivatives is likely to be lesser than that in an equivalent maturity fixed rate instrument. Under some market circumstances the volatility may be of an order greater than what may ordinarily be expected considering only its duration. Hence investors are recommended to consider the unadjusted portfolio maturity of the scheme as well and exercise adequate due diligence when deciding to make their investments.</t>
+  </si>
+  <si>
+    <t>Disclosure in Derivatives</t>
+  </si>
+  <si>
+    <t>Industry</t>
+  </si>
+  <si>
+    <t>Notional Value</t>
+  </si>
+  <si>
+    <t>% To net assets</t>
+  </si>
+  <si>
+    <t>Interest Rate Swaps Pay Fixed and Receive Floating</t>
+  </si>
+  <si>
+    <t>Others</t>
+  </si>
+  <si>
+    <t>Scheme Riskometer</t>
+  </si>
+  <si>
+    <t>Benchmark Riskometer: CRISIL Ultra Short Duration Debt A-I Index</t>
+  </si>
+  <si>
+    <t>Portfolio Information</t>
+  </si>
+  <si>
+    <t>Scheme Name:</t>
+  </si>
+  <si>
+    <t>Description (if any)</t>
+  </si>
+  <si>
+    <t>Annualised Portfolio YTM*:</t>
+  </si>
+  <si>
+    <t>Macaulay Duration</t>
+  </si>
+  <si>
+    <t>Residual Maturity</t>
+  </si>
+  <si>
+    <t>As on (Date)</t>
+  </si>
+  <si>
+    <t>* In case of semi-annual YTM, it will be annualised</t>
+  </si>
+  <si>
+    <t xml:space="preserve">  </t>
+  </si>
+  <si>
+    <t>YD29Regular</t>
+  </si>
+  <si>
+    <t>YD29Direct</t>
+  </si>
+  <si>
+    <t>YD29</t>
+  </si>
+  <si>
+    <t>Sr No.</t>
+  </si>
+  <si>
+    <t>Particular</t>
+  </si>
+  <si>
+    <t>Regular</t>
+  </si>
+  <si>
+    <t>Direct</t>
+  </si>
+  <si>
+    <t>Portfolio Turn Over Ratio ^^</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> - For Purchase</t>
+  </si>
+  <si>
+    <t>N.A.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> - For Sale</t>
+  </si>
+  <si>
+    <t>Average Maturity (in years)@@</t>
+  </si>
+  <si>
+    <t>Modified Duration (in years)@@</t>
+  </si>
+  <si>
+    <t>Portfolio YTM (Annualised)@@</t>
+  </si>
+  <si>
+    <t>Total outstanding exposure to derivatives at the end of  May 15, 2026</t>
+  </si>
+  <si>
+    <t>- Value (In Rs. Lakh)</t>
+  </si>
+  <si>
+    <t>-</t>
+  </si>
+  <si>
+    <t>- in percentage term (%)</t>
+  </si>
+  <si>
+    <t>Total of securities below investment grade and default provided as on May 15, 2026 (Rs. lakh)</t>
+  </si>
+  <si>
+    <t>Refer scheme portfolio</t>
+  </si>
+  <si>
+    <t>Total investment in foreign securities/ADR/GDR (Rs. lakh)</t>
+  </si>
+  <si>
+    <t>Total investment in illiquid shares/securities</t>
+  </si>
+  <si>
+    <t>- in percentage terms (%)</t>
+  </si>
+  <si>
+    <t>Net Asset Vaue (NAV) (Rs. per Unit)</t>
+  </si>
+  <si>
+    <t>- As on April 30, 2026</t>
+  </si>
+  <si>
+    <t>G</t>
+  </si>
+  <si>
+    <t>Growth</t>
+  </si>
+  <si>
+    <t>3567.4437</t>
+  </si>
+  <si>
+    <t>3902.1676</t>
+  </si>
+  <si>
+    <t>D</t>
+  </si>
+  <si>
+    <t>Payout/Reinvestment of Income Distribution cum Capital Withdrawal option (IDCW)</t>
+  </si>
+  <si>
+    <t>1126.2854</t>
+  </si>
+  <si>
+    <t>1138.8052</t>
+  </si>
+  <si>
+    <t>QD</t>
+  </si>
+  <si>
+    <t>Quarterly Payout/Reinvestment of Income Distribution cum Capital Withdrawal option (IDCW)</t>
+  </si>
+  <si>
+    <t>DD</t>
+  </si>
+  <si>
+    <t>Daily Reinvestment of Income Distribution cum Capital Withdrawal option (IDCW)</t>
+  </si>
+  <si>
+    <t>1005.1473</t>
+  </si>
+  <si>
+    <t>1005.0910</t>
+  </si>
+  <si>
+    <t>WD</t>
+  </si>
+  <si>
+    <t>Weekly Payout/Reinvestment of Income Distribution cum Capital Withdrawal option (IDCW)</t>
+  </si>
+  <si>
+    <t>1005.0453</t>
+  </si>
+  <si>
+    <t>1005.0460</t>
+  </si>
+  <si>
+    <t>MD</t>
+  </si>
+  <si>
+    <t>Monthly Payout/Reinvestment of Income Distribution cum Capital Withdrawal option (IDCW)</t>
+  </si>
+  <si>
+    <t>1077.2923</t>
+  </si>
+  <si>
+    <t>1085.3198</t>
+  </si>
+  <si>
+    <t>UD</t>
+  </si>
+  <si>
+    <t>UD3</t>
+  </si>
+  <si>
+    <t>UR</t>
+  </si>
+  <si>
+    <t>UR3</t>
+  </si>
+  <si>
+    <t>- As on May 15, 2026</t>
+  </si>
+  <si>
+    <t>3571.7592</t>
+  </si>
+  <si>
+    <t>3908.0439</t>
+  </si>
+  <si>
+    <t>1127.6477</t>
+  </si>
+  <si>
+    <t>1140.5197</t>
+  </si>
+  <si>
+    <t>1005.1656</t>
+  </si>
+  <si>
+    <t>1005.1503</t>
+  </si>
+  <si>
+    <t>1004.9377</t>
+  </si>
+  <si>
+    <t>1004.9580</t>
+  </si>
+  <si>
+    <t>1078.5954</t>
+  </si>
+  <si>
+    <t>1086.9545</t>
+  </si>
+  <si>
+    <t>Aggregate distributions during the portfolio period (Rs. per Unit)</t>
+  </si>
+  <si>
+    <t>*</t>
+  </si>
+  <si>
+    <t>Computed NAV</t>
+  </si>
+  <si>
+    <t>**</t>
+  </si>
+  <si>
+    <t>NAV as on Maturity date</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Not Applicable.</t>
+  </si>
+  <si>
+    <t>^^</t>
+  </si>
+  <si>
+    <t>Portfolio Turn Over Ratio is for Equity Schemes.</t>
+  </si>
+  <si>
+    <t>@@</t>
+  </si>
+  <si>
+    <t>Average Maturity, Modified Duration and Portfolio YTM (Annualised) is for Debt Schemes.</t>
+  </si>
+  <si>
+    <t>Pursuant to payment of IDCW, the NAV of the IDCW Option(s) of aforesaid Scheme of the Fund would fall to the extent of payout and statutory levy, if any. For complete distribution history of the Schemes, please visit www.dspim.com</t>
+  </si>
+  <si>
+    <t>Hedging Positions through swaps as on 15th May 2026 :</t>
+  </si>
+  <si>
+    <t>Scheme</t>
+  </si>
+  <si>
+    <t>Underlying Security</t>
+  </si>
+  <si>
+    <t>Position</t>
+  </si>
+  <si>
+    <t>Instrument Type</t>
+  </si>
+  <si>
+    <t>Maturity/Next Interest Fixing</t>
+  </si>
+  <si>
+    <t>Notional Value 
+(Rs in lakhs)</t>
+  </si>
+  <si>
+    <t>FEDERAL BANK LTD 04MAR27 CD</t>
+  </si>
+  <si>
+    <t>Short</t>
+  </si>
+  <si>
+    <t>Fixed</t>
+  </si>
+  <si>
+    <t>Long</t>
+  </si>
+  <si>
+    <t>Floating</t>
+  </si>
+  <si>
+    <t>8.60% Aditya Birla Renewables 24Sep2027</t>
+  </si>
+  <si>
+    <t>8.75% PIRAMAL C&amp;H FIN LTD 29OCT27 NCD</t>
+  </si>
+  <si>
+    <t>7.97% MANKIND PHARMA LTD 16NOV27 S-3</t>
+  </si>
+  <si>
+    <t>AXIS BANK LTD 14JAN27 CD</t>
+  </si>
+  <si>
+    <t>INDIAN BANK LTD 12JAN27 CD</t>
+  </si>
+  <si>
+    <t>SIDBI 29JAN27 CD</t>
+  </si>
+  <si>
+    <t>INDIAN BANK 09FEB27 CD</t>
+  </si>
+  <si>
+    <t>7.38% Chola Inv &amp; Fin sr 653 28MAY27 NCD</t>
+  </si>
+  <si>
+    <t>HDFC BANK LTD 09MAR27 CD</t>
+  </si>
+  <si>
+    <t>SMALL INDUSTRIES DEVELOPMEN 25MAR27 CD</t>
+  </si>
+  <si>
+    <t>CANARA BANK 25MAR27 CD</t>
+  </si>
+  <si>
+    <t>7.30% SHRI PISTON &amp; RING LTD 23AUG27 NCD</t>
+  </si>
+  <si>
+    <t>9.02% MUTHOOT FINANCE LTD 14JUL27 NCD,
+9.00% NUVAMA WLTH &amp; FIN LTD 11JUN27 NCD</t>
+  </si>
+  <si>
+    <t>7.45% TORRENT PHARMA LTD 19JAN28 NCD</t>
+  </si>
+  <si>
+    <t>8.95% NUVAMA W &amp; INV LIMITED 10SEP27 NCD</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Note : In case of derivative transactions, end of the day position on the date of such transaction is considered as the basis to assess the nature of transaction as hedge / non-hedge </t>
+  </si>
+</sst>
+</file>
+
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <numFmts count="3">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
+  <numFmts count="10">
+    <numFmt numFmtId="43" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="164" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);"/>
     <numFmt numFmtId="165" formatCode="_(* #,##0_);_(* \(#,##0\);"/>
     <numFmt numFmtId="166" formatCode="0.000%"/>
+    <numFmt numFmtId="167" formatCode="_(* #,##0.0000_);_(* \(#,##0.0000\);_(* &quot;-&quot;_);_(* @_)"/>
+    <numFmt numFmtId="168" formatCode="0.000"/>
+    <numFmt numFmtId="169" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;_);_(* @_)"/>
+    <numFmt numFmtId="170" formatCode="0.0000"/>
+    <numFmt numFmtId="171" formatCode="#,##0.000000"/>
+    <numFmt numFmtId="172" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;??_);_(@_)"/>
   </numFmts>
-  <fonts count="24">
+  <fonts count="22" x14ac:knownFonts="1">
     <font>
+      <sz val="11"/>
+      <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
-      <color theme="1"/>
-      <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
+      <sz val="11"/>
+      <color theme="1"/>
       <name val="trebuchet MS"/>
       <family val="2"/>
-      <color theme="1"/>
-      <sz val="11"/>
     </font>
     <font>
+      <sz val="10"/>
+      <color theme="1"/>
       <name val="trebuchet MS"/>
       <family val="2"/>
-      <color theme="1"/>
-      <sz val="10"/>
     </font>
     <font>
+      <b/>
+      <sz val="14"/>
+      <color rgb="FFFFFFFF"/>
       <name val="trebuchet MS"/>
       <family val="2"/>
-      <b val="1"/>
-[...1 lines deleted...]
-      <sz val="14"/>
     </font>
     <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
       <name val="trebuchet MS"/>
       <family val="2"/>
-      <b val="1"/>
-[...1 lines deleted...]
-      <sz val="10"/>
     </font>
     <font>
+      <b/>
+      <sz val="10"/>
+      <color rgb="FFFFFFFF"/>
       <name val="trebuchet MS"/>
       <family val="2"/>
-      <b val="1"/>
-[...1 lines deleted...]
-      <sz val="10"/>
     </font>
     <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
       <name val="trebuchet MS"/>
       <family val="2"/>
-      <color rgb="FF000000"/>
-      <sz val="10"/>
     </font>
     <font>
+      <sz val="11"/>
+      <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
-      <color theme="1"/>
-      <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <name val="Calibri"/>
+      <b/>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Trebuchet MS"/>
       <family val="2"/>
-      <b val="1"/>
-[...2 lines deleted...]
-      <scheme val="minor"/>
     </font>
     <font>
+      <sz val="10"/>
+      <color indexed="8"/>
       <name val="Trebuchet MS"/>
       <family val="2"/>
-      <b val="1"/>
-[...1 lines deleted...]
-      <sz val="10"/>
     </font>
     <font>
+      <sz val="10"/>
       <name val="Trebuchet MS"/>
       <family val="2"/>
-      <color indexed="8"/>
-      <sz val="10"/>
     </font>
     <font>
+      <b/>
+      <sz val="9"/>
+      <color rgb="FF000000"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <color rgb="FF000000"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="9"/>
       <name val="Trebuchet MS"/>
       <family val="2"/>
-      <sz val="10"/>
     </font>
     <font>
-      <name val="Calibri"/>
+      <sz val="10"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <color theme="10"/>
-[...2 lines deleted...]
-      <scheme val="minor"/>
     </font>
     <font>
+      <b/>
+      <sz val="9"/>
       <name val="Trebuchet MS"/>
       <family val="2"/>
-      <b val="1"/>
-[...1 lines deleted...]
-      <sz val="10"/>
     </font>
     <font>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <color rgb="FFFF0000"/>
       <name val="Trebuchet MS"/>
       <family val="2"/>
-      <b val="1"/>
-      <sz val="10"/>
     </font>
     <font>
-      <name val="Arial"/>
+      <sz val="9"/>
+      <color theme="0"/>
+      <name val="Trebuchet MS"/>
       <family val="2"/>
-      <b val="1"/>
-[...1 lines deleted...]
-      <sz val="9"/>
     </font>
     <font>
-      <name val="Arial"/>
-[...1 lines deleted...]
-      <color rgb="FF000000"/>
       <sz val="9"/>
-    </font>
-[...6 lines deleted...]
-    <font>
+      <color theme="1"/>
       <name val="Trebuchet MS"/>
       <family val="2"/>
-      <b val="1"/>
-[...37 lines deleted...]
-      <sz val="11"/>
     </font>
   </fonts>
-  <fills count="6">
+  <fills count="5">
     <fill>
-      <patternFill/>
+      <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF000000"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFC0C0C0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
-    <fill>
-[...4 lines deleted...]
-    </fill>
   </fills>
-  <borders count="12">
+  <borders count="8">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
@@ -279,536 +1275,473 @@
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
-      <top style="thin">
-[...1 lines deleted...]
-      </top>
+      <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left/>
-[...1 lines deleted...]
-      <top style="thin">
+      <left style="thin">
         <color indexed="64"/>
-      </top>
-[...15 lines deleted...]
-      <left/>
+      </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
-    <border>
-[...18 lines deleted...]
-    </border>
   </borders>
-  <cellStyleXfs count="4">
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+  <cellStyleXfs count="9">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="9" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="9" fontId="18" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="169" fontId="18" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="43" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="96">
-[...15 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+  <cellXfs count="109">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="10" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="15" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="164" fontId="4" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="10" fontId="4" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="164" fontId="5" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="10" fontId="5" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="10" fontId="2" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="10" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="15" fontId="2" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="15" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="4" fontId="11" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="4" fontId="10" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="10" fontId="11" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="1">
+    <xf numFmtId="10" fontId="10" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="4" fontId="2" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="4" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="14" fontId="2" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="14" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="4" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="4" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-      <alignment horizontal="center" vertical="top"/>
+    <xf numFmtId="14" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="4" fontId="10" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="13" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="166" fontId="13" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="3" applyFont="1"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="3" applyFont="1"/>
+    <xf numFmtId="1" fontId="15" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="15" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="2" fontId="15" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="4" fontId="15" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="15" fillId="0" borderId="1" xfId="3" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="4" fontId="15" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="10" fontId="15" fillId="0" borderId="1" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="10" fontId="15" fillId="0" borderId="1" xfId="5" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="10" fontId="15" fillId="0" borderId="0" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="3" quotePrefix="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="3" quotePrefix="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="167" fontId="19" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="3" applyFont="1"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="168" fontId="15" fillId="0" borderId="1" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="171" fontId="15" fillId="0" borderId="0" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="3" quotePrefix="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="170" fontId="15" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="0" xfId="7" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="7" applyFont="1"/>
+    <xf numFmtId="43" fontId="10" fillId="0" borderId="0" xfId="8" applyFont="1" applyFill="1"/>
+    <xf numFmtId="172" fontId="10" fillId="0" borderId="0" xfId="7" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="172" fontId="10" fillId="0" borderId="1" xfId="8" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="15" fontId="10" fillId="0" borderId="1" xfId="8" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="172" fontId="15" fillId="0" borderId="1" xfId="8" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="15" fontId="15" fillId="0" borderId="1" xfId="8" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="7" applyFont="1"/>
+    <xf numFmtId="15" fontId="15" fillId="0" borderId="0" xfId="7" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="15" fillId="0" borderId="0" xfId="7" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="2" fontId="15" fillId="0" borderId="3" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="15" fillId="0" borderId="4" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="3" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="4" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="15" fillId="0" borderId="3" xfId="3" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="15" fillId="0" borderId="4" xfId="3" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="10" fontId="15" fillId="0" borderId="3" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="10" fontId="15" fillId="0" borderId="4" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="15" fillId="0" borderId="3" xfId="3" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="15" fillId="0" borderId="4" xfId="3" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="10" fontId="15" fillId="0" borderId="3" xfId="5" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="10" fontId="15" fillId="0" borderId="4" xfId="5" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1"/>
+    <xf numFmtId="4" fontId="10" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="2">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1"/>
+    <xf numFmtId="4" fontId="10" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-[...167 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="6" pivotButton="0" quotePrefix="0" xfId="0"/>
   </cellXfs>
-  <cellStyles count="4">
+  <cellStyles count="9">
+    <cellStyle name="Comma 2" xfId="6" xr:uid="{0CA13BA6-7B64-48E5-8187-B558A41F33BE}"/>
+    <cellStyle name="Comma 4 2" xfId="8" xr:uid="{4EE14A2A-30F8-4CF0-806F-125ED3C3FD7F}"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
+    <cellStyle name="Normal 2" xfId="3" xr:uid="{CA8AA7B9-A2D0-4726-96D5-01B4D8662571}"/>
+    <cellStyle name="Normal 2 2" xfId="4" xr:uid="{6637C638-B7A5-40A2-9F92-AC88CF752847}"/>
+    <cellStyle name="Normal 3 2" xfId="7" xr:uid="{98B78B15-E95B-460A-942D-0A867749158E}"/>
+    <cellStyle name="Normal 3 4 2 2 4" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="Percent" xfId="1" builtinId="5"/>
-    <cellStyle name="Normal 3 4 2 2 4" xfId="2"/>
-    <cellStyle name="Hyperlink" xfId="3" builtinId="8"/>
+    <cellStyle name="Percent 2" xfId="5" xr:uid="{1A17E0CC-A7B8-4DC3-85F8-2D1B8DB84924}"/>
   </cellStyles>
+  <dxfs count="4">
+    <dxf>
+      <numFmt numFmtId="173" formatCode="#,##0.000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="174" formatCode="#,##0.0000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="4" formatCode="#,##0.00"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="175" formatCode="&quot;-&quot;"/>
+    </dxf>
+  </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
-  <colors>
-[...66 lines deleted...]
-  </colors>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
+      <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
+    </ext>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
+      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
+    </ext>
+  </extLst>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
-<file path=xl/drawings/_rels/drawing1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image1.png" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image2.png" Id="rId2" /></Relationships>
+<file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
-<wsDr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
-[...16 lines deleted...]
-        <cNvPicPr>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>2374900</xdr:colOff>
+      <xdr:row>184</xdr:row>
+      <xdr:rowOff>31750</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="2" name="Picture 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000002000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
           <a:picLocks/>
-        </cNvPicPr>
-[...2 lines deleted...]
-        <a:blip r:embed="rId1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
-      </blipFill>
-      <spPr>
+      </xdr:blipFill>
+      <xdr:spPr>
         <a:xfrm>
-          <a:off x="457200" y="20999450"/>
+          <a:off x="457200" y="25800050"/>
           <a:ext cx="2374900" cy="1574800"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
-          <avLst/>
+          <a:avLst/>
         </a:prstGeom>
         <a:ln>
           <a:prstDash val="solid"/>
         </a:ln>
-      </spPr>
-[...19 lines deleted...]
-        <cNvPicPr>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>2374900</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>31750</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="3" name="Picture 2">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000003000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
           <a:picLocks/>
-        </cNvPicPr>
-[...2 lines deleted...]
-        <a:blip r:embed="rId2"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
-      </blipFill>
-      <spPr>
+      </xdr:blipFill>
+      <xdr:spPr>
         <a:xfrm>
-          <a:off x="457200" y="23412450"/>
+          <a:off x="457200" y="28213050"/>
           <a:ext cx="2374900" cy="1574800"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
-          <avLst/>
+          <a:avLst/>
         </a:prstGeom>
         <a:ln>
           <a:prstDash val="solid"/>
         </a:ln>
-      </spPr>
-[...3 lines deleted...]
-</wsDr>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+</xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -1028,3615 +1961,5705 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId1" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-[...4 lines deleted...]
-  <dimension ref="A1:L174"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+  <dimension ref="A1:L210"/>
   <sheetViews>
-    <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView tabSelected="1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr baseColWidth="8" defaultColWidth="8.7265625" defaultRowHeight="13.5"/>
+  <sheetFormatPr defaultRowHeight="13.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col width="6.54296875" bestFit="1" customWidth="1" style="84" min="1" max="1"/>
-[...11 lines deleted...]
-    <col width="8.7265625" customWidth="1" style="84" min="13" max="16384"/>
+    <col min="1" max="1" width="6.54296875" style="2" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="51.54296875" style="2" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="19.08984375" style="2" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="21.08984375" style="2" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="13.54296875" style="2" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="23.90625" style="2" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="14" style="2" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="12.6328125" style="2" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="14" style="2" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="7.54296875" style="2" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="30.1796875" style="2" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="7.6328125" style="2" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="8.7265625" style="2" customWidth="1"/>
+    <col min="14" max="16384" width="8.7265625" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" ht="19" customHeight="1" s="62">
-[...81 lines deleted...]
-      <c r="A8" s="84" t="n">
+    <row r="1" spans="1:12" ht="19" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A1" s="39"/>
+      <c r="B1" s="98" t="s">
+        <v>0</v>
+      </c>
+      <c r="C1" s="99"/>
+      <c r="D1" s="99"/>
+      <c r="E1" s="99"/>
+      <c r="F1" s="99"/>
+    </row>
+    <row r="2" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="B2" s="3" t="s">
         <v>1</v>
       </c>
-      <c r="B8" s="84" t="inlineStr">
-[...14 lines deleted...]
-      <c r="E8" s="12" t="n">
+    </row>
+    <row r="4" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A4" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B4" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C4" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D4" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E4" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F4" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G4" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H4" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I4" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="J4" s="4" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="6" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="B6" s="3" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="7" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="B7" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="8" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A8" s="2">
+        <v>1</v>
+      </c>
+      <c r="B8" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="C8" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="D8" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="E8" s="11">
         <v>708333</v>
       </c>
-      <c r="F8" s="6" t="n">
-[...99 lines deleted...]
-      <c r="A14" s="84" t="n">
+      <c r="F8" s="5">
+        <v>432.08</v>
+      </c>
+      <c r="G8" s="6">
+        <v>8.9999999999999998E-4</v>
+      </c>
+      <c r="H8" s="7"/>
+      <c r="J8" s="5"/>
+      <c r="K8" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="L8" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="9" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A9" s="8"/>
+      <c r="B9" s="8" t="s">
+        <v>19</v>
+      </c>
+      <c r="C9" s="8"/>
+      <c r="D9" s="8"/>
+      <c r="E9" s="8"/>
+      <c r="F9" s="9">
+        <v>432.08</v>
+      </c>
+      <c r="G9" s="10">
+        <v>8.9999999999999998E-4</v>
+      </c>
+      <c r="K9" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L9" s="6">
+        <v>0.4829</v>
+      </c>
+    </row>
+    <row r="10" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="K10" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="L10" s="6">
+        <v>9.4700000000000006E-2</v>
+      </c>
+    </row>
+    <row r="11" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="B11" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="K11" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="L11" s="6">
+        <v>8.8999999999999996E-2</v>
+      </c>
+    </row>
+    <row r="12" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="B12" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="K12" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="L12" s="6">
+        <v>7.8100000000000003E-2</v>
+      </c>
+    </row>
+    <row r="13" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="B13" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="K13" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="L13" s="6">
+        <v>6.2700000000000006E-2</v>
+      </c>
+    </row>
+    <row r="14" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A14" s="2">
         <v>2</v>
       </c>
-      <c r="B14" s="84" t="inlineStr">
-[...23 lines deleted...]
-      <c r="H14" s="8" t="n">
+      <c r="B14" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="C14" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="D14" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="E14" s="11">
+        <v>20000</v>
+      </c>
+      <c r="F14" s="5">
+        <v>21195.599999999999</v>
+      </c>
+      <c r="G14" s="6">
+        <v>4.3499999999999997E-2</v>
+      </c>
+      <c r="H14" s="7">
         <v>46234</v>
       </c>
-      <c r="J14" s="6" t="n">
-[...12 lines deleted...]
-      <c r="A15" s="84" t="n">
+      <c r="J14" s="5">
+        <v>7.2601000000000004</v>
+      </c>
+      <c r="K14" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="L14" s="6">
+        <v>3.8800000000000001E-2</v>
+      </c>
+    </row>
+    <row r="15" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A15" s="2">
         <v>3</v>
       </c>
-      <c r="B15" s="84" t="inlineStr">
-[...14 lines deleted...]
-      <c r="E15" s="12" t="n">
+      <c r="B15" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="C15" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="D15" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="E15" s="11">
         <v>12500</v>
       </c>
-      <c r="F15" s="6" t="n">
-[...5 lines deleted...]
-      <c r="H15" s="8" t="n">
+      <c r="F15" s="5">
+        <v>13382.98</v>
+      </c>
+      <c r="G15" s="6">
+        <v>2.7400000000000001E-2</v>
+      </c>
+      <c r="H15" s="7">
         <v>46206</v>
       </c>
-      <c r="J15" s="6" t="n">
-[...12 lines deleted...]
-      <c r="A16" s="84" t="n">
+      <c r="J15" s="5">
+        <v>7.7149000000000001</v>
+      </c>
+      <c r="K15" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="L15" s="6">
+        <v>3.3799999999999997E-2</v>
+      </c>
+    </row>
+    <row r="16" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A16" s="2">
         <v>4</v>
       </c>
-      <c r="B16" s="84" t="inlineStr">
-[...23 lines deleted...]
-      <c r="H16" s="8" t="n">
+      <c r="B16" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="C16" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="D16" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="E16" s="11">
+        <v>7500</v>
+      </c>
+      <c r="F16" s="5">
+        <v>7912.96</v>
+      </c>
+      <c r="G16" s="6">
+        <v>1.6199999999999999E-2</v>
+      </c>
+      <c r="H16" s="7">
+        <v>46654</v>
+      </c>
+      <c r="J16" s="5">
+        <v>8.5399999999999991</v>
+      </c>
+      <c r="K16" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="L16" s="6">
+        <v>2.4400000000000002E-2</v>
+      </c>
+    </row>
+    <row r="17" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A17" s="2">
+        <v>5</v>
+      </c>
+      <c r="B17" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="C17" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="D17" s="2" t="s">
+        <v>38</v>
+      </c>
+      <c r="E17" s="11">
+        <v>7200</v>
+      </c>
+      <c r="F17" s="5">
+        <v>7801.88</v>
+      </c>
+      <c r="G17" s="6">
+        <v>1.6E-2</v>
+      </c>
+      <c r="H17" s="7">
+        <v>46168</v>
+      </c>
+      <c r="J17" s="5">
+        <v>7.0880999999999998</v>
+      </c>
+      <c r="K17" s="2" t="s">
+        <v>39</v>
+      </c>
+      <c r="L17" s="6">
+        <v>2.1600000000000001E-2</v>
+      </c>
+    </row>
+    <row r="18" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A18" s="2">
+        <v>6</v>
+      </c>
+      <c r="B18" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="C18" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="D18" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="E18" s="11">
+        <v>750</v>
+      </c>
+      <c r="F18" s="5">
+        <v>7672.03</v>
+      </c>
+      <c r="G18" s="6">
+        <v>1.5699999999999999E-2</v>
+      </c>
+      <c r="H18" s="7">
+        <v>46356</v>
+      </c>
+      <c r="J18" s="5">
+        <v>7.3998999999999997</v>
+      </c>
+      <c r="K18" s="2" t="s">
+        <v>38</v>
+      </c>
+      <c r="L18" s="6">
+        <v>1.6E-2</v>
+      </c>
+    </row>
+    <row r="19" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A19" s="2">
+        <v>7</v>
+      </c>
+      <c r="B19" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="C19" s="2" t="s">
+        <v>43</v>
+      </c>
+      <c r="D19" s="2" t="s">
+        <v>39</v>
+      </c>
+      <c r="E19" s="11">
+        <v>5000</v>
+      </c>
+      <c r="F19" s="5">
+        <v>5342.66</v>
+      </c>
+      <c r="G19" s="6">
+        <v>1.0999999999999999E-2</v>
+      </c>
+      <c r="H19" s="7">
+        <v>46549</v>
+      </c>
+      <c r="J19" s="5">
+        <v>8.9550000000000001</v>
+      </c>
+      <c r="K19" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="L19" s="6">
+        <v>1.03E-2</v>
+      </c>
+    </row>
+    <row r="20" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A20" s="2">
+        <v>8</v>
+      </c>
+      <c r="B20" s="2" t="s">
+        <v>45</v>
+      </c>
+      <c r="C20" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="D20" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="E20" s="11">
+        <v>5000</v>
+      </c>
+      <c r="F20" s="5">
+        <v>5314.48</v>
+      </c>
+      <c r="G20" s="6">
+        <v>1.09E-2</v>
+      </c>
+      <c r="H20" s="7">
+        <v>46535</v>
+      </c>
+      <c r="J20" s="5">
+        <v>8.2599</v>
+      </c>
+      <c r="K20" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="L20" s="6">
+        <v>0.01</v>
+      </c>
+    </row>
+    <row r="21" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A21" s="2">
+        <v>9</v>
+      </c>
+      <c r="B21" s="2" t="s">
+        <v>48</v>
+      </c>
+      <c r="C21" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="D21" s="2" t="s">
+        <v>39</v>
+      </c>
+      <c r="E21" s="11">
+        <v>5000</v>
+      </c>
+      <c r="F21" s="5">
+        <v>5188.34</v>
+      </c>
+      <c r="G21" s="6">
+        <v>1.06E-2</v>
+      </c>
+      <c r="H21" s="7">
+        <v>46640</v>
+      </c>
+      <c r="J21" s="5">
+        <v>8.9948999999999995</v>
+      </c>
+      <c r="K21" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="L21" s="6">
+        <v>5.3E-3</v>
+      </c>
+    </row>
+    <row r="22" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A22" s="2">
+        <v>10</v>
+      </c>
+      <c r="B22" s="2" t="s">
+        <v>51</v>
+      </c>
+      <c r="C22" s="2" t="s">
+        <v>52</v>
+      </c>
+      <c r="D22" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="E22" s="11">
+        <v>5000</v>
+      </c>
+      <c r="F22" s="5">
+        <v>5070.4399999999996</v>
+      </c>
+      <c r="G22" s="6">
+        <v>1.04E-2</v>
+      </c>
+      <c r="H22" s="7">
+        <v>46771</v>
+      </c>
+      <c r="J22" s="5">
+        <v>8.0553000000000008</v>
+      </c>
+      <c r="K22" s="2" t="s">
+        <v>53</v>
+      </c>
+      <c r="L22" s="6">
+        <v>2.3E-3</v>
+      </c>
+    </row>
+    <row r="23" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A23" s="2">
+        <v>11</v>
+      </c>
+      <c r="B23" s="2" t="s">
+        <v>54</v>
+      </c>
+      <c r="C23" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="D23" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="E23" s="11">
+        <v>500</v>
+      </c>
+      <c r="F23" s="5">
+        <v>5040.91</v>
+      </c>
+      <c r="G23" s="6">
+        <v>1.03E-2</v>
+      </c>
+      <c r="H23" s="7">
+        <v>46457</v>
+      </c>
+      <c r="J23" s="5">
+        <v>8.0299999999999994</v>
+      </c>
+      <c r="K23" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="L23" s="6">
+        <v>8.9999999999999998E-4</v>
+      </c>
+    </row>
+    <row r="24" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A24" s="2">
+        <v>12</v>
+      </c>
+      <c r="B24" s="2" t="s">
+        <v>56</v>
+      </c>
+      <c r="C24" s="2" t="s">
+        <v>57</v>
+      </c>
+      <c r="D24" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="E24" s="11">
+        <v>5000</v>
+      </c>
+      <c r="F24" s="5">
+        <v>5037.24</v>
+      </c>
+      <c r="G24" s="6">
+        <v>1.03E-2</v>
+      </c>
+      <c r="H24" s="7">
+        <v>46707</v>
+      </c>
+      <c r="J24" s="5">
+        <v>8.0609000000000002</v>
+      </c>
+      <c r="K24" s="2" t="s">
+        <v>58</v>
+      </c>
+      <c r="L24" s="6">
+        <v>5.0000000000000001E-4</v>
+      </c>
+    </row>
+    <row r="25" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A25" s="2">
+        <v>13</v>
+      </c>
+      <c r="B25" s="2" t="s">
+        <v>59</v>
+      </c>
+      <c r="C25" s="2" t="s">
+        <v>60</v>
+      </c>
+      <c r="D25" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="E25" s="11">
+        <v>5000</v>
+      </c>
+      <c r="F25" s="5">
+        <v>5004.9799999999996</v>
+      </c>
+      <c r="G25" s="6">
+        <v>1.03E-2</v>
+      </c>
+      <c r="H25" s="7">
+        <v>46622</v>
+      </c>
+      <c r="J25" s="5">
+        <v>8.2303999999999995</v>
+      </c>
+      <c r="K25" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="L25" s="6">
+        <v>2.87E-2</v>
+      </c>
+    </row>
+    <row r="26" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A26" s="2">
+        <v>14</v>
+      </c>
+      <c r="B26" s="2" t="s">
+        <v>62</v>
+      </c>
+      <c r="C26" s="2" t="s">
+        <v>63</v>
+      </c>
+      <c r="D26" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="E26" s="11">
+        <v>4000</v>
+      </c>
+      <c r="F26" s="5">
+        <v>4351.83</v>
+      </c>
+      <c r="G26" s="6">
+        <v>8.8999999999999999E-3</v>
+      </c>
+      <c r="H26" s="7">
+        <v>46555</v>
+      </c>
+      <c r="J26" s="5">
+        <v>8.67</v>
+      </c>
+    </row>
+    <row r="27" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A27" s="2">
+        <v>15</v>
+      </c>
+      <c r="B27" s="2" t="s">
+        <v>64</v>
+      </c>
+      <c r="C27" s="2" t="s">
+        <v>65</v>
+      </c>
+      <c r="D27" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="E27" s="11">
+        <v>4000</v>
+      </c>
+      <c r="F27" s="5">
+        <v>4002.62</v>
+      </c>
+      <c r="G27" s="6">
+        <v>8.2000000000000007E-3</v>
+      </c>
+      <c r="H27" s="7">
+        <v>46779</v>
+      </c>
+      <c r="J27" s="5">
+        <v>8.8818999999999999</v>
+      </c>
+    </row>
+    <row r="28" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A28" s="2">
+        <v>16</v>
+      </c>
+      <c r="B28" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="C28" s="2" t="s">
+        <v>67</v>
+      </c>
+      <c r="D28" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="E28" s="11">
+        <v>3500</v>
+      </c>
+      <c r="F28" s="5">
+        <v>3644.07</v>
+      </c>
+      <c r="G28" s="6">
+        <v>7.4999999999999997E-3</v>
+      </c>
+      <c r="H28" s="7">
+        <v>46363</v>
+      </c>
+      <c r="J28" s="5">
+        <v>8.0950000000000006</v>
+      </c>
+    </row>
+    <row r="29" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A29" s="2">
+        <v>17</v>
+      </c>
+      <c r="B29" s="2" t="s">
+        <v>45</v>
+      </c>
+      <c r="C29" s="2" t="s">
+        <v>68</v>
+      </c>
+      <c r="D29" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="E29" s="11">
+        <v>3000</v>
+      </c>
+      <c r="F29" s="5">
+        <v>3167.9</v>
+      </c>
+      <c r="G29" s="6">
+        <v>6.4999999999999997E-3</v>
+      </c>
+      <c r="H29" s="7">
+        <v>46648</v>
+      </c>
+      <c r="J29" s="5">
+        <v>8.2600999999999996</v>
+      </c>
+    </row>
+    <row r="30" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A30" s="2">
+        <v>18</v>
+      </c>
+      <c r="B30" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="C30" s="2" t="s">
+        <v>69</v>
+      </c>
+      <c r="D30" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="E30" s="11">
+        <v>2500</v>
+      </c>
+      <c r="F30" s="5">
+        <v>2703.1</v>
+      </c>
+      <c r="G30" s="6">
+        <v>5.4999999999999997E-3</v>
+      </c>
+      <c r="H30" s="7">
+        <v>46582</v>
+      </c>
+      <c r="J30" s="5">
+        <v>8.4450000000000003</v>
+      </c>
+    </row>
+    <row r="31" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A31" s="2">
+        <v>19</v>
+      </c>
+      <c r="B31" s="2" t="s">
+        <v>70</v>
+      </c>
+      <c r="C31" s="2" t="s">
+        <v>71</v>
+      </c>
+      <c r="D31" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="E31" s="11">
+        <v>2500</v>
+      </c>
+      <c r="F31" s="5">
+        <v>2645.31</v>
+      </c>
+      <c r="G31" s="6">
+        <v>5.4000000000000003E-3</v>
+      </c>
+      <c r="H31" s="7">
+        <v>46254</v>
+      </c>
+      <c r="J31" s="5">
+        <v>7.3749000000000002</v>
+      </c>
+    </row>
+    <row r="32" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A32" s="2">
+        <v>20</v>
+      </c>
+      <c r="B32" s="2" t="s">
+        <v>72</v>
+      </c>
+      <c r="C32" s="2" t="s">
+        <v>73</v>
+      </c>
+      <c r="D32" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="E32" s="11">
+        <v>2500</v>
+      </c>
+      <c r="F32" s="5">
+        <v>2637.51</v>
+      </c>
+      <c r="G32" s="6">
+        <v>5.4000000000000003E-3</v>
+      </c>
+      <c r="H32" s="7">
+        <v>46274</v>
+      </c>
+      <c r="J32" s="5">
+        <v>7.3949999999999996</v>
+      </c>
+    </row>
+    <row r="33" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A33" s="2">
+        <v>21</v>
+      </c>
+      <c r="B33" s="2" t="s">
+        <v>62</v>
+      </c>
+      <c r="C33" s="2" t="s">
+        <v>74</v>
+      </c>
+      <c r="D33" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="E33" s="11">
+        <v>2500</v>
+      </c>
+      <c r="F33" s="5">
+        <v>2628.87</v>
+      </c>
+      <c r="G33" s="6">
+        <v>5.4000000000000003E-3</v>
+      </c>
+      <c r="H33" s="7">
         <v>46689</v>
       </c>
-      <c r="J16" s="6" t="n">
-[...12 lines deleted...]
-      <c r="A17" s="84" t="n">
+      <c r="J33" s="5">
+        <v>8.67</v>
+      </c>
+    </row>
+    <row r="34" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A34" s="2">
+        <v>22</v>
+      </c>
+      <c r="B34" s="2" t="s">
+        <v>75</v>
+      </c>
+      <c r="C34" s="2" t="s">
+        <v>76</v>
+      </c>
+      <c r="D34" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="E34" s="11">
+        <v>2500</v>
+      </c>
+      <c r="F34" s="5">
+        <v>2578.06</v>
+      </c>
+      <c r="G34" s="6">
+        <v>5.3E-3</v>
+      </c>
+      <c r="H34" s="7">
+        <v>46367</v>
+      </c>
+      <c r="J34" s="5">
+        <v>7.7679999999999998</v>
+      </c>
+    </row>
+    <row r="35" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A35" s="2">
+        <v>23</v>
+      </c>
+      <c r="B35" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="C35" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="D35" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="E35" s="11">
+        <v>250</v>
+      </c>
+      <c r="F35" s="5">
+        <v>2574.6999999999998</v>
+      </c>
+      <c r="G35" s="6">
+        <v>5.3E-3</v>
+      </c>
+      <c r="H35" s="7">
+        <v>46743</v>
+      </c>
+      <c r="J35" s="5">
+        <v>7.8571</v>
+      </c>
+    </row>
+    <row r="36" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A36" s="2">
+        <v>24</v>
+      </c>
+      <c r="B36" s="2" t="s">
+        <v>70</v>
+      </c>
+      <c r="C36" s="2" t="s">
+        <v>78</v>
+      </c>
+      <c r="D36" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="E36" s="11">
+        <v>2500</v>
+      </c>
+      <c r="F36" s="5">
+        <v>2530.9299999999998</v>
+      </c>
+      <c r="G36" s="6">
+        <v>5.1999999999999998E-3</v>
+      </c>
+      <c r="H36" s="7">
+        <v>46464</v>
+      </c>
+      <c r="J36" s="5">
+        <v>7.65</v>
+      </c>
+    </row>
+    <row r="37" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A37" s="2">
+        <v>25</v>
+      </c>
+      <c r="B37" s="2" t="s">
+        <v>72</v>
+      </c>
+      <c r="C37" s="2" t="s">
+        <v>79</v>
+      </c>
+      <c r="D37" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="E37" s="11">
+        <v>2500</v>
+      </c>
+      <c r="F37" s="5">
+        <v>2526.77</v>
+      </c>
+      <c r="G37" s="6">
+        <v>5.1999999999999998E-3</v>
+      </c>
+      <c r="H37" s="7">
+        <v>46444</v>
+      </c>
+      <c r="J37" s="5">
+        <v>7.6638000000000002</v>
+      </c>
+    </row>
+    <row r="38" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A38" s="2">
+        <v>26</v>
+      </c>
+      <c r="B38" s="2" t="s">
+        <v>54</v>
+      </c>
+      <c r="C38" s="2" t="s">
+        <v>80</v>
+      </c>
+      <c r="D38" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="E38" s="11">
+        <v>250</v>
+      </c>
+      <c r="F38" s="5">
+        <v>2519.9299999999998</v>
+      </c>
+      <c r="G38" s="6">
+        <v>5.1999999999999998E-3</v>
+      </c>
+      <c r="H38" s="7">
+        <v>46449</v>
+      </c>
+      <c r="J38" s="5">
+        <v>8.0299999999999994</v>
+      </c>
+    </row>
+    <row r="39" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A39" s="2">
+        <v>27</v>
+      </c>
+      <c r="B39" s="2" t="s">
+        <v>81</v>
+      </c>
+      <c r="C39" s="2" t="s">
+        <v>82</v>
+      </c>
+      <c r="D39" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="E39" s="11">
+        <v>1000</v>
+      </c>
+      <c r="F39" s="5">
+        <v>1052.54</v>
+      </c>
+      <c r="G39" s="6">
+        <v>2.2000000000000001E-3</v>
+      </c>
+      <c r="H39" s="7">
+        <v>46265</v>
+      </c>
+      <c r="J39" s="5">
+        <v>7.2778999999999998</v>
+      </c>
+    </row>
+    <row r="40" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A40" s="2">
+        <v>28</v>
+      </c>
+      <c r="B40" s="2" t="s">
+        <v>83</v>
+      </c>
+      <c r="C40" s="2" t="s">
+        <v>84</v>
+      </c>
+      <c r="D40" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="E40" s="11">
+        <v>1000</v>
+      </c>
+      <c r="F40" s="5">
+        <v>1037.29</v>
+      </c>
+      <c r="G40" s="6">
+        <v>2.0999999999999999E-3</v>
+      </c>
+      <c r="H40" s="7">
+        <v>46394</v>
+      </c>
+      <c r="J40" s="5">
+        <v>8.3058999999999994</v>
+      </c>
+    </row>
+    <row r="41" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A41" s="2">
+        <v>29</v>
+      </c>
+      <c r="B41" s="2" t="s">
+        <v>62</v>
+      </c>
+      <c r="C41" s="2" t="s">
+        <v>85</v>
+      </c>
+      <c r="D41" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="E41" s="11">
+        <v>500</v>
+      </c>
+      <c r="F41" s="5">
+        <v>544.02</v>
+      </c>
+      <c r="G41" s="6">
+        <v>1.1000000000000001E-3</v>
+      </c>
+      <c r="H41" s="7">
+        <v>46493</v>
+      </c>
+      <c r="J41" s="5">
+        <v>8.5299999999999994</v>
+      </c>
+    </row>
+    <row r="42" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A42" s="2">
+        <v>30</v>
+      </c>
+      <c r="B42" s="2" t="s">
+        <v>86</v>
+      </c>
+      <c r="C42" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="D42" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="E42" s="11">
+        <v>500</v>
+      </c>
+      <c r="F42" s="5">
+        <v>522.63</v>
+      </c>
+      <c r="G42" s="6">
+        <v>1.1000000000000001E-3</v>
+      </c>
+      <c r="H42" s="7">
+        <v>46496</v>
+      </c>
+      <c r="J42" s="5">
+        <v>7.7092999999999998</v>
+      </c>
+    </row>
+    <row r="43" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A43" s="8"/>
+      <c r="B43" s="8" t="s">
+        <v>19</v>
+      </c>
+      <c r="C43" s="8"/>
+      <c r="D43" s="8"/>
+      <c r="E43" s="8"/>
+      <c r="F43" s="9">
+        <v>135632.57999999999</v>
+      </c>
+      <c r="G43" s="10">
+        <v>0.27810000000000001</v>
+      </c>
+    </row>
+    <row r="45" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="B45" s="3" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="46" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A46" s="2">
+        <v>31</v>
+      </c>
+      <c r="B46" s="2" t="s">
+        <v>89</v>
+      </c>
+      <c r="C46" s="2" t="s">
+        <v>90</v>
+      </c>
+      <c r="D46" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="E46" s="11">
+        <v>13000000</v>
+      </c>
+      <c r="F46" s="5">
+        <v>13001.05</v>
+      </c>
+      <c r="G46" s="6">
+        <v>2.6700000000000002E-2</v>
+      </c>
+      <c r="H46" s="7">
+        <v>46341</v>
+      </c>
+      <c r="J46" s="5">
+        <v>5.7077999999999998</v>
+      </c>
+    </row>
+    <row r="47" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A47" s="2">
+        <v>32</v>
+      </c>
+      <c r="B47" s="2" t="s">
+        <v>91</v>
+      </c>
+      <c r="C47" s="2" t="s">
+        <v>92</v>
+      </c>
+      <c r="D47" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="E47" s="11">
+        <v>1500000</v>
+      </c>
+      <c r="F47" s="5">
+        <v>1573.1</v>
+      </c>
+      <c r="G47" s="6">
+        <v>3.2000000000000002E-3</v>
+      </c>
+      <c r="H47" s="7">
+        <v>46531</v>
+      </c>
+      <c r="J47" s="5">
+        <v>6.2054</v>
+      </c>
+    </row>
+    <row r="48" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A48" s="2">
+        <v>33</v>
+      </c>
+      <c r="B48" s="2" t="s">
+        <v>93</v>
+      </c>
+      <c r="C48" s="2" t="s">
+        <v>94</v>
+      </c>
+      <c r="D48" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="E48" s="11">
+        <v>1500000</v>
+      </c>
+      <c r="F48" s="5">
+        <v>1543.09</v>
+      </c>
+      <c r="G48" s="6">
+        <v>3.2000000000000002E-3</v>
+      </c>
+      <c r="H48" s="7">
+        <v>46447</v>
+      </c>
+      <c r="J48" s="5">
+        <v>6.03</v>
+      </c>
+    </row>
+    <row r="49" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A49" s="2">
+        <v>34</v>
+      </c>
+      <c r="B49" s="2" t="s">
+        <v>95</v>
+      </c>
+      <c r="C49" s="2" t="s">
+        <v>96</v>
+      </c>
+      <c r="D49" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="E49" s="11">
+        <v>1000000</v>
+      </c>
+      <c r="F49" s="5">
+        <v>1036.6199999999999</v>
+      </c>
+      <c r="G49" s="6">
+        <v>2.0999999999999999E-3</v>
+      </c>
+      <c r="H49" s="7">
+        <v>46370</v>
+      </c>
+      <c r="J49" s="5">
+        <v>5.8674999999999997</v>
+      </c>
+    </row>
+    <row r="50" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A50" s="8"/>
+      <c r="B50" s="8" t="s">
+        <v>19</v>
+      </c>
+      <c r="C50" s="8"/>
+      <c r="D50" s="8"/>
+      <c r="E50" s="8"/>
+      <c r="F50" s="9">
+        <v>17153.86</v>
+      </c>
+      <c r="G50" s="10">
+        <v>3.5200000000000002E-2</v>
+      </c>
+    </row>
+    <row r="52" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="B52" s="3" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="53" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A53" s="2">
+        <v>35</v>
+      </c>
+      <c r="B53" s="2" t="s">
+        <v>98</v>
+      </c>
+      <c r="C53" s="2" t="s">
+        <v>99</v>
+      </c>
+      <c r="D53" s="2" t="s">
+        <v>58</v>
+      </c>
+      <c r="E53" s="11">
+        <v>45</v>
+      </c>
+      <c r="F53" s="5">
+        <v>241.86</v>
+      </c>
+      <c r="G53" s="6">
+        <v>5.0000000000000001E-4</v>
+      </c>
+      <c r="H53" s="7">
+        <v>46193</v>
+      </c>
+      <c r="J53" s="5">
+        <v>7.5449999999999999</v>
+      </c>
+    </row>
+    <row r="54" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A54" s="8"/>
+      <c r="B54" s="8" t="s">
+        <v>19</v>
+      </c>
+      <c r="C54" s="8"/>
+      <c r="D54" s="8"/>
+      <c r="E54" s="8"/>
+      <c r="F54" s="9">
+        <v>241.86</v>
+      </c>
+      <c r="G54" s="10">
+        <v>5.0000000000000001E-4</v>
+      </c>
+    </row>
+    <row r="56" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="B56" s="3" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="57" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="B57" s="3" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="58" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A58" s="2">
+        <v>36</v>
+      </c>
+      <c r="B58" s="2" t="s">
+        <v>102</v>
+      </c>
+      <c r="C58" s="2" t="s">
+        <v>103</v>
+      </c>
+      <c r="D58" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="E58" s="11">
+        <v>3500</v>
+      </c>
+      <c r="F58" s="5">
+        <v>16521.91</v>
+      </c>
+      <c r="G58" s="6">
+        <v>3.39E-2</v>
+      </c>
+      <c r="H58" s="7">
+        <v>46450</v>
+      </c>
+      <c r="J58" s="5">
+        <v>7.4</v>
+      </c>
+    </row>
+    <row r="59" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A59" s="2">
+        <v>37</v>
+      </c>
+      <c r="B59" s="2" t="s">
+        <v>104</v>
+      </c>
+      <c r="C59" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="D59" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="E59" s="11">
+        <v>3000</v>
+      </c>
+      <c r="F59" s="5">
+        <v>14225.4</v>
+      </c>
+      <c r="G59" s="6">
+        <v>2.92E-2</v>
+      </c>
+      <c r="H59" s="7">
+        <v>46423</v>
+      </c>
+      <c r="J59" s="5">
+        <v>7.5</v>
+      </c>
+    </row>
+    <row r="60" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A60" s="2">
+        <v>38</v>
+      </c>
+      <c r="B60" s="2" t="s">
+        <v>106</v>
+      </c>
+      <c r="C60" s="2" t="s">
+        <v>107</v>
+      </c>
+      <c r="D60" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="E60" s="11">
+        <v>2500</v>
+      </c>
+      <c r="F60" s="5">
+        <v>11864.85</v>
+      </c>
+      <c r="G60" s="6">
+        <v>2.4299999999999999E-2</v>
+      </c>
+      <c r="H60" s="7">
+        <v>46422</v>
+      </c>
+      <c r="J60" s="5">
+        <v>7.4013</v>
+      </c>
+    </row>
+    <row r="61" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A61" s="2">
+        <v>39</v>
+      </c>
+      <c r="B61" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="C61" s="2" t="s">
+        <v>108</v>
+      </c>
+      <c r="D61" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="E61" s="11">
+        <v>2500</v>
+      </c>
+      <c r="F61" s="5">
+        <v>11854.38</v>
+      </c>
+      <c r="G61" s="6">
+        <v>2.4299999999999999E-2</v>
+      </c>
+      <c r="H61" s="7">
+        <v>46422</v>
+      </c>
+      <c r="J61" s="5">
+        <v>7.53</v>
+      </c>
+    </row>
+    <row r="62" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A62" s="2">
+        <v>40</v>
+      </c>
+      <c r="B62" s="2" t="s">
+        <v>86</v>
+      </c>
+      <c r="C62" s="2" t="s">
+        <v>109</v>
+      </c>
+      <c r="D62" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="E62" s="11">
+        <v>2400</v>
+      </c>
+      <c r="F62" s="5">
+        <v>11594.58</v>
+      </c>
+      <c r="G62" s="6">
+        <v>2.3800000000000002E-2</v>
+      </c>
+      <c r="H62" s="7">
+        <v>46332</v>
+      </c>
+      <c r="J62" s="5">
+        <v>7.335</v>
+      </c>
+    </row>
+    <row r="63" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A63" s="2">
+        <v>41</v>
+      </c>
+      <c r="B63" s="2" t="s">
+        <v>106</v>
+      </c>
+      <c r="C63" s="2" t="s">
+        <v>110</v>
+      </c>
+      <c r="D63" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="E63" s="11">
+        <v>2000</v>
+      </c>
+      <c r="F63" s="5">
+        <v>9493.7099999999991</v>
+      </c>
+      <c r="G63" s="6">
+        <v>1.95E-2</v>
+      </c>
+      <c r="H63" s="7">
+        <v>46421</v>
+      </c>
+      <c r="J63" s="5">
+        <v>7.4012000000000002</v>
+      </c>
+    </row>
+    <row r="64" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A64" s="2">
+        <v>42</v>
+      </c>
+      <c r="B64" s="2" t="s">
+        <v>111</v>
+      </c>
+      <c r="C64" s="2" t="s">
+        <v>112</v>
+      </c>
+      <c r="D64" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="E64" s="11">
+        <v>2000</v>
+      </c>
+      <c r="F64" s="5">
+        <v>9491.9699999999993</v>
+      </c>
+      <c r="G64" s="6">
+        <v>1.95E-2</v>
+      </c>
+      <c r="H64" s="7">
+        <v>46422</v>
+      </c>
+      <c r="J64" s="5">
+        <v>7.3998999999999997</v>
+      </c>
+    </row>
+    <row r="65" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A65" s="2">
+        <v>43</v>
+      </c>
+      <c r="B65" s="2" t="s">
+        <v>113</v>
+      </c>
+      <c r="C65" s="2" t="s">
+        <v>114</v>
+      </c>
+      <c r="D65" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="E65" s="11">
+        <v>2000</v>
+      </c>
+      <c r="F65" s="5">
+        <v>9448.6200000000008</v>
+      </c>
+      <c r="G65" s="6">
+        <v>1.9400000000000001E-2</v>
+      </c>
+      <c r="H65" s="7">
+        <v>46442</v>
+      </c>
+      <c r="J65" s="5">
+        <v>7.5</v>
+      </c>
+    </row>
+    <row r="66" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A66" s="2">
+        <v>44</v>
+      </c>
+      <c r="B66" s="2" t="s">
+        <v>115</v>
+      </c>
+      <c r="C66" s="2" t="s">
+        <v>116</v>
+      </c>
+      <c r="D66" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="E66" s="11">
+        <v>2000</v>
+      </c>
+      <c r="F66" s="5">
+        <v>9433.9699999999993</v>
+      </c>
+      <c r="G66" s="6">
+        <v>1.9300000000000001E-2</v>
+      </c>
+      <c r="H66" s="7">
+        <v>46450</v>
+      </c>
+      <c r="J66" s="5">
+        <v>7.5</v>
+      </c>
+    </row>
+    <row r="67" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A67" s="2">
+        <v>45</v>
+      </c>
+      <c r="B67" s="2" t="s">
+        <v>102</v>
+      </c>
+      <c r="C67" s="2" t="s">
+        <v>117</v>
+      </c>
+      <c r="D67" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="E67" s="11">
+        <v>1500</v>
+      </c>
+      <c r="F67" s="5">
+        <v>7327.54</v>
+      </c>
+      <c r="G67" s="6">
+        <v>1.4999999999999999E-2</v>
+      </c>
+      <c r="H67" s="7">
+        <v>46279</v>
+      </c>
+      <c r="J67" s="5">
+        <v>7.0998000000000001</v>
+      </c>
+    </row>
+    <row r="68" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A68" s="2">
+        <v>46</v>
+      </c>
+      <c r="B68" s="2" t="s">
+        <v>118</v>
+      </c>
+      <c r="C68" s="2" t="s">
+        <v>119</v>
+      </c>
+      <c r="D68" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="E68" s="11">
+        <v>1500</v>
+      </c>
+      <c r="F68" s="5">
+        <v>7324.94</v>
+      </c>
+      <c r="G68" s="6">
+        <v>1.4999999999999999E-2</v>
+      </c>
+      <c r="H68" s="7">
+        <v>46280</v>
+      </c>
+      <c r="J68" s="5">
+        <v>7.1501000000000001</v>
+      </c>
+    </row>
+    <row r="69" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A69" s="2">
+        <v>47</v>
+      </c>
+      <c r="B69" s="2" t="s">
+        <v>120</v>
+      </c>
+      <c r="C69" s="2" t="s">
+        <v>121</v>
+      </c>
+      <c r="D69" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="E69" s="11">
+        <v>1500</v>
+      </c>
+      <c r="F69" s="5">
+        <v>6987.18</v>
+      </c>
+      <c r="G69" s="6">
+        <v>1.43E-2</v>
+      </c>
+      <c r="H69" s="7">
+        <v>46514</v>
+      </c>
+      <c r="J69" s="5">
+        <v>7.5250000000000004</v>
+      </c>
+    </row>
+    <row r="70" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A70" s="2">
+        <v>48</v>
+      </c>
+      <c r="B70" s="2" t="s">
+        <v>122</v>
+      </c>
+      <c r="C70" s="2" t="s">
+        <v>123</v>
+      </c>
+      <c r="D70" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="E70" s="11">
+        <v>1000</v>
+      </c>
+      <c r="F70" s="5">
+        <v>4969.2700000000004</v>
+      </c>
+      <c r="G70" s="6">
+        <v>1.0200000000000001E-2</v>
+      </c>
+      <c r="H70" s="7">
+        <v>46191</v>
+      </c>
+      <c r="J70" s="5">
+        <v>6.8399000000000001</v>
+      </c>
+    </row>
+    <row r="71" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A71" s="2">
+        <v>49</v>
+      </c>
+      <c r="B71" s="2" t="s">
+        <v>104</v>
+      </c>
+      <c r="C71" s="2" t="s">
+        <v>124</v>
+      </c>
+      <c r="D71" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="E71" s="11">
+        <v>1000</v>
+      </c>
+      <c r="F71" s="5">
+        <v>4877.7</v>
+      </c>
+      <c r="G71" s="6">
+        <v>0.01</v>
+      </c>
+      <c r="H71" s="7">
+        <v>46286</v>
+      </c>
+      <c r="J71" s="5">
+        <v>7.1501000000000001</v>
+      </c>
+    </row>
+    <row r="72" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A72" s="2">
+        <v>50</v>
+      </c>
+      <c r="B72" s="2" t="s">
+        <v>106</v>
+      </c>
+      <c r="C72" s="2" t="s">
+        <v>125</v>
+      </c>
+      <c r="D72" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="E72" s="11">
+        <v>1000</v>
+      </c>
+      <c r="F72" s="5">
+        <v>4809.17</v>
+      </c>
+      <c r="G72" s="6">
+        <v>9.9000000000000008E-3</v>
+      </c>
+      <c r="H72" s="7">
+        <v>46360</v>
+      </c>
+      <c r="J72" s="5">
+        <v>7.17</v>
+      </c>
+    </row>
+    <row r="73" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A73" s="2">
+        <v>51</v>
+      </c>
+      <c r="B73" s="2" t="s">
+        <v>126</v>
+      </c>
+      <c r="C73" s="2" t="s">
+        <v>127</v>
+      </c>
+      <c r="D73" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="E73" s="11">
+        <v>1000</v>
+      </c>
+      <c r="F73" s="5">
+        <v>4794.04</v>
+      </c>
+      <c r="G73" s="6">
+        <v>9.7999999999999997E-3</v>
+      </c>
+      <c r="H73" s="7">
+        <v>46377</v>
+      </c>
+      <c r="J73" s="5">
+        <v>7.1600999999999999</v>
+      </c>
+    </row>
+    <row r="74" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A74" s="2">
+        <v>52</v>
+      </c>
+      <c r="B74" s="2" t="s">
+        <v>128</v>
+      </c>
+      <c r="C74" s="2" t="s">
+        <v>129</v>
+      </c>
+      <c r="D74" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="E74" s="11">
+        <v>1000</v>
+      </c>
+      <c r="F74" s="5">
+        <v>4767.08</v>
+      </c>
+      <c r="G74" s="6">
+        <v>9.7999999999999997E-3</v>
+      </c>
+      <c r="H74" s="7">
+        <v>46399</v>
+      </c>
+      <c r="J74" s="5">
+        <v>7.4</v>
+      </c>
+    </row>
+    <row r="75" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A75" s="2">
+        <v>53</v>
+      </c>
+      <c r="B75" s="2" t="s">
+        <v>130</v>
+      </c>
+      <c r="C75" s="2" t="s">
+        <v>131</v>
+      </c>
+      <c r="D75" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="E75" s="11">
+        <v>1000</v>
+      </c>
+      <c r="F75" s="5">
+        <v>4765.8500000000004</v>
+      </c>
+      <c r="G75" s="6">
+        <v>9.7999999999999997E-3</v>
+      </c>
+      <c r="H75" s="7">
+        <v>46400</v>
+      </c>
+      <c r="J75" s="5">
+        <v>7.4100999999999999</v>
+      </c>
+    </row>
+    <row r="76" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A76" s="2">
+        <v>54</v>
+      </c>
+      <c r="B76" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="C76" s="2" t="s">
+        <v>132</v>
+      </c>
+      <c r="D76" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="E76" s="11">
+        <v>1000</v>
+      </c>
+      <c r="F76" s="5">
+        <v>4761.3100000000004</v>
+      </c>
+      <c r="G76" s="6">
+        <v>9.7999999999999997E-3</v>
+      </c>
+      <c r="H76" s="7">
+        <v>46401</v>
+      </c>
+      <c r="J76" s="5">
+        <v>7.53</v>
+      </c>
+    </row>
+    <row r="77" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A77" s="2">
+        <v>55</v>
+      </c>
+      <c r="B77" s="2" t="s">
+        <v>120</v>
+      </c>
+      <c r="C77" s="2" t="s">
+        <v>133</v>
+      </c>
+      <c r="D77" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="E77" s="11">
+        <v>1000</v>
+      </c>
+      <c r="F77" s="5">
+        <v>4760.95</v>
+      </c>
+      <c r="G77" s="6">
+        <v>9.7999999999999997E-3</v>
+      </c>
+      <c r="H77" s="7">
+        <v>46406</v>
+      </c>
+      <c r="J77" s="5">
+        <v>7.3898999999999999</v>
+      </c>
+    </row>
+    <row r="78" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A78" s="2">
+        <v>56</v>
+      </c>
+      <c r="B78" s="2" t="s">
+        <v>106</v>
+      </c>
+      <c r="C78" s="2" t="s">
+        <v>134</v>
+      </c>
+      <c r="D78" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="E78" s="11">
+        <v>1000</v>
+      </c>
+      <c r="F78" s="5">
+        <v>4755.09</v>
+      </c>
+      <c r="G78" s="6">
+        <v>9.7999999999999997E-3</v>
+      </c>
+      <c r="H78" s="7">
+        <v>46412</v>
+      </c>
+      <c r="J78" s="5">
+        <v>7.4013</v>
+      </c>
+    </row>
+    <row r="79" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A79" s="2">
+        <v>57</v>
+      </c>
+      <c r="B79" s="2" t="s">
+        <v>86</v>
+      </c>
+      <c r="C79" s="2" t="s">
+        <v>135</v>
+      </c>
+      <c r="D79" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="E79" s="11">
+        <v>1000</v>
+      </c>
+      <c r="F79" s="5">
+        <v>4747.0600000000004</v>
+      </c>
+      <c r="G79" s="6">
+        <v>9.7000000000000003E-3</v>
+      </c>
+      <c r="H79" s="7">
+        <v>46416</v>
+      </c>
+      <c r="J79" s="5">
+        <v>7.5380000000000003</v>
+      </c>
+    </row>
+    <row r="80" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A80" s="2">
+        <v>58</v>
+      </c>
+      <c r="B80" s="2" t="s">
+        <v>136</v>
+      </c>
+      <c r="C80" s="2" t="s">
+        <v>137</v>
+      </c>
+      <c r="D80" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="E80" s="11">
+        <v>1000</v>
+      </c>
+      <c r="F80" s="5">
+        <v>4739</v>
+      </c>
+      <c r="G80" s="6">
+        <v>9.7000000000000003E-3</v>
+      </c>
+      <c r="H80" s="7">
+        <v>46414</v>
+      </c>
+      <c r="J80" s="5">
+        <v>7.8525</v>
+      </c>
+    </row>
+    <row r="81" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A81" s="2">
+        <v>59</v>
+      </c>
+      <c r="B81" s="2" t="s">
+        <v>113</v>
+      </c>
+      <c r="C81" s="2" t="s">
+        <v>138</v>
+      </c>
+      <c r="D81" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="E81" s="11">
+        <v>1000</v>
+      </c>
+      <c r="F81" s="5">
+        <v>4716.0600000000004</v>
+      </c>
+      <c r="G81" s="6">
+        <v>9.7000000000000003E-3</v>
+      </c>
+      <c r="H81" s="7">
+        <v>46451</v>
+      </c>
+      <c r="J81" s="5">
+        <v>7.5000999999999998</v>
+      </c>
+    </row>
+    <row r="82" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A82" s="2">
+        <v>60</v>
+      </c>
+      <c r="B82" s="2" t="s">
+        <v>139</v>
+      </c>
+      <c r="C82" s="2" t="s">
+        <v>140</v>
+      </c>
+      <c r="D82" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="E82" s="11">
+        <v>1000</v>
+      </c>
+      <c r="F82" s="5">
+        <v>4713.32</v>
+      </c>
+      <c r="G82" s="6">
+        <v>9.7000000000000003E-3</v>
+      </c>
+      <c r="H82" s="7">
+        <v>46458</v>
+      </c>
+      <c r="J82" s="5">
+        <v>7.4</v>
+      </c>
+    </row>
+    <row r="83" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A83" s="2">
+        <v>61</v>
+      </c>
+      <c r="B83" s="2" t="s">
+        <v>113</v>
+      </c>
+      <c r="C83" s="2" t="s">
+        <v>141</v>
+      </c>
+      <c r="D83" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="E83" s="11">
+        <v>1000</v>
+      </c>
+      <c r="F83" s="5">
+        <v>4712.42</v>
+      </c>
+      <c r="G83" s="6">
+        <v>9.7000000000000003E-3</v>
+      </c>
+      <c r="H83" s="7">
+        <v>46455</v>
+      </c>
+      <c r="J83" s="5">
+        <v>7.5</v>
+      </c>
+    </row>
+    <row r="84" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A84" s="2">
+        <v>62</v>
+      </c>
+      <c r="B84" s="2" t="s">
+        <v>142</v>
+      </c>
+      <c r="C84" s="2" t="s">
+        <v>143</v>
+      </c>
+      <c r="D84" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="E84" s="11">
+        <v>1000</v>
+      </c>
+      <c r="F84" s="5">
+        <v>4702.9799999999996</v>
+      </c>
+      <c r="G84" s="6">
+        <v>9.5999999999999992E-3</v>
+      </c>
+      <c r="H84" s="7">
+        <v>46430</v>
+      </c>
+      <c r="J84" s="5">
+        <v>8.4748999999999999</v>
+      </c>
+    </row>
+    <row r="85" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A85" s="2">
+        <v>63</v>
+      </c>
+      <c r="B85" s="2" t="s">
+        <v>139</v>
+      </c>
+      <c r="C85" s="2" t="s">
+        <v>144</v>
+      </c>
+      <c r="D85" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="E85" s="11">
+        <v>1000</v>
+      </c>
+      <c r="F85" s="5">
+        <v>4701.6499999999996</v>
+      </c>
+      <c r="G85" s="6">
+        <v>9.5999999999999992E-3</v>
+      </c>
+      <c r="H85" s="7">
+        <v>46471</v>
+      </c>
+      <c r="J85" s="5">
+        <v>7.4</v>
+      </c>
+    </row>
+    <row r="86" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A86" s="2">
+        <v>64</v>
+      </c>
+      <c r="B86" s="2" t="s">
+        <v>86</v>
+      </c>
+      <c r="C86" s="2" t="s">
+        <v>145</v>
+      </c>
+      <c r="D86" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="E86" s="11">
+        <v>1000</v>
+      </c>
+      <c r="F86" s="5">
+        <v>4696.42</v>
+      </c>
+      <c r="G86" s="6">
+        <v>9.5999999999999992E-3</v>
+      </c>
+      <c r="H86" s="7">
+        <v>46471</v>
+      </c>
+      <c r="J86" s="5">
+        <v>7.5380000000000003</v>
+      </c>
+    </row>
+    <row r="87" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A87" s="2">
+        <v>65</v>
+      </c>
+      <c r="B87" s="2" t="s">
+        <v>106</v>
+      </c>
+      <c r="C87" s="2" t="s">
+        <v>146</v>
+      </c>
+      <c r="D87" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="E87" s="11">
+        <v>500</v>
+      </c>
+      <c r="F87" s="5">
+        <v>2410.96</v>
+      </c>
+      <c r="G87" s="6">
+        <v>4.8999999999999998E-3</v>
+      </c>
+      <c r="H87" s="7">
+        <v>46346</v>
+      </c>
+      <c r="J87" s="5">
+        <v>7.17</v>
+      </c>
+    </row>
+    <row r="88" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A88" s="2">
+        <v>66</v>
+      </c>
+      <c r="B88" s="2" t="s">
+        <v>113</v>
+      </c>
+      <c r="C88" s="2" t="s">
+        <v>147</v>
+      </c>
+      <c r="D88" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="E88" s="11">
+        <v>500</v>
+      </c>
+      <c r="F88" s="5">
+        <v>2410.65</v>
+      </c>
+      <c r="G88" s="6">
+        <v>4.8999999999999998E-3</v>
+      </c>
+      <c r="H88" s="7">
+        <v>46345</v>
+      </c>
+      <c r="J88" s="5">
+        <v>7.2348999999999997</v>
+      </c>
+    </row>
+    <row r="89" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A89" s="2">
+        <v>67</v>
+      </c>
+      <c r="B89" s="2" t="s">
+        <v>139</v>
+      </c>
+      <c r="C89" s="2" t="s">
+        <v>148</v>
+      </c>
+      <c r="D89" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="E89" s="11">
+        <v>500</v>
+      </c>
+      <c r="F89" s="5">
+        <v>2383.54</v>
+      </c>
+      <c r="G89" s="6">
+        <v>4.8999999999999998E-3</v>
+      </c>
+      <c r="H89" s="7">
+        <v>46399</v>
+      </c>
+      <c r="J89" s="5">
+        <v>7.4</v>
+      </c>
+    </row>
+    <row r="90" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A90" s="2">
+        <v>68</v>
+      </c>
+      <c r="B90" s="2" t="s">
+        <v>130</v>
+      </c>
+      <c r="C90" s="2" t="s">
+        <v>149</v>
+      </c>
+      <c r="D90" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="E90" s="11">
+        <v>500</v>
+      </c>
+      <c r="F90" s="5">
+        <v>2382.4699999999998</v>
+      </c>
+      <c r="G90" s="6">
+        <v>4.8999999999999998E-3</v>
+      </c>
+      <c r="H90" s="7">
+        <v>46401</v>
+      </c>
+      <c r="J90" s="5">
+        <v>7.41</v>
+      </c>
+    </row>
+    <row r="91" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A91" s="2">
+        <v>69</v>
+      </c>
+      <c r="B91" s="2" t="s">
+        <v>86</v>
+      </c>
+      <c r="C91" s="2" t="s">
+        <v>150</v>
+      </c>
+      <c r="D91" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="E91" s="11">
+        <v>500</v>
+      </c>
+      <c r="F91" s="5">
+        <v>2380.54</v>
+      </c>
+      <c r="G91" s="6">
+        <v>4.8999999999999998E-3</v>
+      </c>
+      <c r="H91" s="7">
+        <v>46401</v>
+      </c>
+      <c r="J91" s="5">
+        <v>7.5378999999999996</v>
+      </c>
+    </row>
+    <row r="92" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A92" s="2">
+        <v>70</v>
+      </c>
+      <c r="B92" s="2" t="s">
+        <v>106</v>
+      </c>
+      <c r="C92" s="2" t="s">
+        <v>151</v>
+      </c>
+      <c r="D92" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="E92" s="11">
+        <v>500</v>
+      </c>
+      <c r="F92" s="5">
+        <v>2376.63</v>
+      </c>
+      <c r="G92" s="6">
+        <v>4.8999999999999998E-3</v>
+      </c>
+      <c r="H92" s="7">
+        <v>46414</v>
+      </c>
+      <c r="J92" s="5">
+        <v>7.4013</v>
+      </c>
+    </row>
+    <row r="93" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A93" s="2">
+        <v>71</v>
+      </c>
+      <c r="B93" s="2" t="s">
+        <v>126</v>
+      </c>
+      <c r="C93" s="2" t="s">
+        <v>152</v>
+      </c>
+      <c r="D93" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="E93" s="11">
+        <v>500</v>
+      </c>
+      <c r="F93" s="5">
+        <v>2375.9699999999998</v>
+      </c>
+      <c r="G93" s="6">
+        <v>4.8999999999999998E-3</v>
+      </c>
+      <c r="H93" s="7">
+        <v>46416</v>
+      </c>
+      <c r="J93" s="5">
+        <v>7.3849999999999998</v>
+      </c>
+    </row>
+    <row r="94" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A94" s="2">
+        <v>72</v>
+      </c>
+      <c r="B94" s="2" t="s">
+        <v>118</v>
+      </c>
+      <c r="C94" s="2" t="s">
+        <v>153</v>
+      </c>
+      <c r="D94" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="E94" s="11">
+        <v>500</v>
+      </c>
+      <c r="F94" s="5">
+        <v>2372.54</v>
+      </c>
+      <c r="G94" s="6">
+        <v>4.8999999999999998E-3</v>
+      </c>
+      <c r="H94" s="7">
+        <v>46423</v>
+      </c>
+      <c r="J94" s="5">
+        <v>7.3998999999999997</v>
+      </c>
+    </row>
+    <row r="95" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A95" s="2">
+        <v>73</v>
+      </c>
+      <c r="B95" s="2" t="s">
+        <v>128</v>
+      </c>
+      <c r="C95" s="2" t="s">
+        <v>154</v>
+      </c>
+      <c r="D95" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="E95" s="11">
+        <v>500</v>
+      </c>
+      <c r="F95" s="5">
+        <v>2370.71</v>
+      </c>
+      <c r="G95" s="6">
+        <v>4.8999999999999998E-3</v>
+      </c>
+      <c r="H95" s="7">
+        <v>46427</v>
+      </c>
+      <c r="J95" s="5">
+        <v>7.4001000000000001</v>
+      </c>
+    </row>
+    <row r="96" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A96" s="2">
+        <v>74</v>
+      </c>
+      <c r="B96" s="2" t="s">
+        <v>86</v>
+      </c>
+      <c r="C96" s="2" t="s">
+        <v>155</v>
+      </c>
+      <c r="D96" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="E96" s="11">
+        <v>500</v>
+      </c>
+      <c r="F96" s="5">
+        <v>2370.2800000000002</v>
+      </c>
+      <c r="G96" s="6">
+        <v>4.8999999999999998E-3</v>
+      </c>
+      <c r="H96" s="7">
+        <v>46423</v>
+      </c>
+      <c r="J96" s="5">
+        <v>7.5380000000000003</v>
+      </c>
+    </row>
+    <row r="97" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A97" s="2">
+        <v>75</v>
+      </c>
+      <c r="B97" s="2" t="s">
+        <v>156</v>
+      </c>
+      <c r="C97" s="2" t="s">
+        <v>157</v>
+      </c>
+      <c r="D97" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="E97" s="11">
+        <v>500</v>
+      </c>
+      <c r="F97" s="5">
+        <v>2369.6799999999998</v>
+      </c>
+      <c r="G97" s="6">
+        <v>4.8999999999999998E-3</v>
+      </c>
+      <c r="H97" s="7">
+        <v>46430</v>
+      </c>
+      <c r="J97" s="5">
+        <v>7.38</v>
+      </c>
+    </row>
+    <row r="98" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A98" s="2">
+        <v>76</v>
+      </c>
+      <c r="B98" s="2" t="s">
+        <v>158</v>
+      </c>
+      <c r="C98" s="2" t="s">
+        <v>159</v>
+      </c>
+      <c r="D98" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="E98" s="11">
+        <v>500</v>
+      </c>
+      <c r="F98" s="5">
+        <v>2368.6</v>
+      </c>
+      <c r="G98" s="6">
+        <v>4.8999999999999998E-3</v>
+      </c>
+      <c r="H98" s="7">
+        <v>46422</v>
+      </c>
+      <c r="J98" s="5">
+        <v>7.6700999999999997</v>
+      </c>
+    </row>
+    <row r="99" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A99" s="2">
+        <v>77</v>
+      </c>
+      <c r="B99" s="2" t="s">
+        <v>86</v>
+      </c>
+      <c r="C99" s="2" t="s">
+        <v>160</v>
+      </c>
+      <c r="D99" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="E99" s="11">
+        <v>500</v>
+      </c>
+      <c r="F99" s="5">
+        <v>2364.2600000000002</v>
+      </c>
+      <c r="G99" s="6">
+        <v>4.7999999999999996E-3</v>
+      </c>
+      <c r="H99" s="7">
+        <v>46436</v>
+      </c>
+      <c r="J99" s="5">
+        <v>7.5380000000000003</v>
+      </c>
+    </row>
+    <row r="100" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A100" s="2">
+        <v>78</v>
+      </c>
+      <c r="B100" s="2" t="s">
+        <v>161</v>
+      </c>
+      <c r="C100" s="2" t="s">
+        <v>162</v>
+      </c>
+      <c r="D100" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="E100" s="11">
+        <v>500</v>
+      </c>
+      <c r="F100" s="5">
+        <v>2362.4299999999998</v>
+      </c>
+      <c r="G100" s="6">
+        <v>4.7999999999999996E-3</v>
+      </c>
+      <c r="H100" s="7">
+        <v>46447</v>
+      </c>
+      <c r="J100" s="5">
+        <v>7.3550000000000004</v>
+      </c>
+    </row>
+    <row r="101" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A101" s="2">
+        <v>79</v>
+      </c>
+      <c r="B101" s="2" t="s">
+        <v>163</v>
+      </c>
+      <c r="C101" s="2" t="s">
+        <v>164</v>
+      </c>
+      <c r="D101" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="E101" s="11">
+        <v>500</v>
+      </c>
+      <c r="F101" s="5">
+        <v>2358.83</v>
+      </c>
+      <c r="G101" s="6">
+        <v>4.7999999999999996E-3</v>
+      </c>
+      <c r="H101" s="7">
+        <v>46454</v>
+      </c>
+      <c r="J101" s="5">
+        <v>7.38</v>
+      </c>
+    </row>
+    <row r="102" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A102" s="2">
+        <v>80</v>
+      </c>
+      <c r="B102" s="2" t="s">
+        <v>165</v>
+      </c>
+      <c r="C102" s="2" t="s">
+        <v>166</v>
+      </c>
+      <c r="D102" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="E102" s="11">
+        <v>500</v>
+      </c>
+      <c r="F102" s="5">
+        <v>2358.46</v>
+      </c>
+      <c r="G102" s="6">
+        <v>4.7999999999999996E-3</v>
+      </c>
+      <c r="H102" s="7">
+        <v>46454</v>
+      </c>
+      <c r="J102" s="5">
+        <v>7.4001000000000001</v>
+      </c>
+    </row>
+    <row r="103" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A103" s="2">
+        <v>81</v>
+      </c>
+      <c r="B103" s="2" t="s">
+        <v>118</v>
+      </c>
+      <c r="C103" s="2" t="s">
+        <v>167</v>
+      </c>
+      <c r="D103" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="E103" s="11">
+        <v>500</v>
+      </c>
+      <c r="F103" s="5">
+        <v>2357.0300000000002</v>
+      </c>
+      <c r="G103" s="6">
+        <v>4.7999999999999996E-3</v>
+      </c>
+      <c r="H103" s="7">
+        <v>46458</v>
+      </c>
+      <c r="J103" s="5">
+        <v>7.3800999999999997</v>
+      </c>
+    </row>
+    <row r="104" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A104" s="2">
+        <v>82</v>
+      </c>
+      <c r="B104" s="2" t="s">
+        <v>130</v>
+      </c>
+      <c r="C104" s="2" t="s">
+        <v>168</v>
+      </c>
+      <c r="D104" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="E104" s="11">
+        <v>400</v>
+      </c>
+      <c r="F104" s="5">
+        <v>1967.54</v>
+      </c>
+      <c r="G104" s="6">
+        <v>4.0000000000000001E-3</v>
+      </c>
+      <c r="H104" s="7">
+        <v>46244</v>
+      </c>
+      <c r="J104" s="5">
+        <v>7.0023999999999997</v>
+      </c>
+    </row>
+    <row r="105" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A105" s="8"/>
+      <c r="B105" s="8" t="s">
+        <v>19</v>
+      </c>
+      <c r="C105" s="8"/>
+      <c r="D105" s="8"/>
+      <c r="E105" s="8"/>
+      <c r="F105" s="9">
+        <v>248899.54</v>
+      </c>
+      <c r="G105" s="10">
+        <v>0.51049999999999995</v>
+      </c>
+    </row>
+    <row r="107" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="B107" s="3" t="s">
+        <v>169</v>
+      </c>
+    </row>
+    <row r="108" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="B108" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="109" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A109" s="2">
+        <v>83</v>
+      </c>
+      <c r="B109" s="2" t="s">
+        <v>45</v>
+      </c>
+      <c r="C109" s="2" t="s">
+        <v>170</v>
+      </c>
+      <c r="D109" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="E109" s="11">
+        <v>2000</v>
+      </c>
+      <c r="F109" s="5">
+        <v>9686.73</v>
+      </c>
+      <c r="G109" s="6">
+        <v>1.9900000000000001E-2</v>
+      </c>
+      <c r="H109" s="7">
+        <v>46304</v>
+      </c>
+      <c r="J109" s="5">
+        <v>8.0850000000000009</v>
+      </c>
+    </row>
+    <row r="110" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A110" s="2">
+        <v>84</v>
+      </c>
+      <c r="B110" s="2" t="s">
+        <v>171</v>
+      </c>
+      <c r="C110" s="2" t="s">
+        <v>172</v>
+      </c>
+      <c r="D110" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="E110" s="11">
+        <v>1500</v>
+      </c>
+      <c r="F110" s="5">
+        <v>7230.37</v>
+      </c>
+      <c r="G110" s="6">
+        <v>1.4800000000000001E-2</v>
+      </c>
+      <c r="H110" s="7">
+        <v>46310</v>
+      </c>
+      <c r="J110" s="5">
+        <v>8.9549000000000003</v>
+      </c>
+    </row>
+    <row r="111" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A111" s="2">
+        <v>85</v>
+      </c>
+      <c r="B111" s="2" t="s">
+        <v>173</v>
+      </c>
+      <c r="C111" s="2" t="s">
+        <v>174</v>
+      </c>
+      <c r="D111" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="E111" s="11">
+        <v>1000</v>
+      </c>
+      <c r="F111" s="5">
+        <v>4918.1400000000003</v>
+      </c>
+      <c r="G111" s="6">
+        <v>1.01E-2</v>
+      </c>
+      <c r="H111" s="7">
+        <v>46237</v>
+      </c>
+      <c r="J111" s="5">
+        <v>7.6901999999999999</v>
+      </c>
+    </row>
+    <row r="112" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A112" s="2">
+        <v>86</v>
+      </c>
+      <c r="B112" s="2" t="s">
+        <v>175</v>
+      </c>
+      <c r="C112" s="2" t="s">
+        <v>176</v>
+      </c>
+      <c r="D112" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="E112" s="11">
+        <v>1000</v>
+      </c>
+      <c r="F112" s="5">
+        <v>4886.96</v>
+      </c>
+      <c r="G112" s="6">
+        <v>0.01</v>
+      </c>
+      <c r="H112" s="7">
+        <v>46268</v>
+      </c>
+      <c r="J112" s="5">
+        <v>7.6749000000000001</v>
+      </c>
+    </row>
+    <row r="113" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A113" s="2">
+        <v>87</v>
+      </c>
+      <c r="B113" s="2" t="s">
+        <v>177</v>
+      </c>
+      <c r="C113" s="2" t="s">
+        <v>178</v>
+      </c>
+      <c r="D113" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="E113" s="11">
+        <v>1000</v>
+      </c>
+      <c r="F113" s="5">
+        <v>4717</v>
+      </c>
+      <c r="G113" s="6">
+        <v>9.7000000000000003E-3</v>
+      </c>
+      <c r="H113" s="7">
+        <v>46422</v>
+      </c>
+      <c r="J113" s="5">
+        <v>8.2949000000000002</v>
+      </c>
+    </row>
+    <row r="114" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A114" s="2">
+        <v>88</v>
+      </c>
+      <c r="B114" s="2" t="s">
+        <v>179</v>
+      </c>
+      <c r="C114" s="2" t="s">
+        <v>180</v>
+      </c>
+      <c r="D114" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="E114" s="11">
+        <v>500</v>
+      </c>
+      <c r="F114" s="5">
+        <v>2424.65</v>
+      </c>
+      <c r="G114" s="6">
+        <v>5.0000000000000001E-3</v>
+      </c>
+      <c r="H114" s="7">
+        <v>46288</v>
+      </c>
+      <c r="J114" s="5">
+        <v>8.7250999999999994</v>
+      </c>
+    </row>
+    <row r="115" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A115" s="2">
+        <v>89</v>
+      </c>
+      <c r="B115" s="2" t="s">
+        <v>48</v>
+      </c>
+      <c r="C115" s="2" t="s">
+        <v>181</v>
+      </c>
+      <c r="D115" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="E115" s="11">
+        <v>500</v>
+      </c>
+      <c r="F115" s="5">
+        <v>2424.09</v>
+      </c>
+      <c r="G115" s="6">
+        <v>5.0000000000000001E-3</v>
+      </c>
+      <c r="H115" s="7">
+        <v>46289</v>
+      </c>
+      <c r="J115" s="5">
+        <v>8.7249999999999996</v>
+      </c>
+    </row>
+    <row r="116" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A116" s="2">
+        <v>90</v>
+      </c>
+      <c r="B116" s="2" t="s">
+        <v>86</v>
+      </c>
+      <c r="C116" s="2" t="s">
+        <v>182</v>
+      </c>
+      <c r="D116" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="E116" s="11">
+        <v>500</v>
+      </c>
+      <c r="F116" s="5">
+        <v>2402.56</v>
+      </c>
+      <c r="G116" s="6">
+        <v>4.8999999999999998E-3</v>
+      </c>
+      <c r="H116" s="7">
+        <v>46359</v>
+      </c>
+      <c r="J116" s="5">
+        <v>7.3650000000000002</v>
+      </c>
+    </row>
+    <row r="117" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A117" s="2">
+        <v>91</v>
+      </c>
+      <c r="B117" s="2" t="s">
+        <v>183</v>
+      </c>
+      <c r="C117" s="2" t="s">
+        <v>184</v>
+      </c>
+      <c r="D117" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="E117" s="11">
+        <v>500</v>
+      </c>
+      <c r="F117" s="5">
+        <v>2366.4899999999998</v>
+      </c>
+      <c r="G117" s="6">
+        <v>4.8999999999999998E-3</v>
+      </c>
+      <c r="H117" s="7">
+        <v>46422</v>
+      </c>
+      <c r="J117" s="5">
+        <v>7.8000999999999996</v>
+      </c>
+    </row>
+    <row r="118" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A118" s="8"/>
+      <c r="B118" s="8" t="s">
+        <v>19</v>
+      </c>
+      <c r="C118" s="8"/>
+      <c r="D118" s="8"/>
+      <c r="E118" s="8"/>
+      <c r="F118" s="9">
+        <v>41056.99</v>
+      </c>
+      <c r="G118" s="10">
+        <v>8.43E-2</v>
+      </c>
+    </row>
+    <row r="120" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="B120" s="3" t="s">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="121" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A121" s="2">
+        <v>92</v>
+      </c>
+      <c r="B121" s="2" t="s">
+        <v>186</v>
+      </c>
+      <c r="C121" s="2" t="s">
+        <v>187</v>
+      </c>
+      <c r="D121" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="E121" s="11">
+        <v>10000000</v>
+      </c>
+      <c r="F121" s="5">
+        <v>9838.1200000000008</v>
+      </c>
+      <c r="G121" s="6">
+        <v>2.0199999999999999E-2</v>
+      </c>
+      <c r="H121" s="7">
+        <v>46268</v>
+      </c>
+      <c r="J121" s="5">
+        <v>5.46</v>
+      </c>
+    </row>
+    <row r="122" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A122" s="2">
+        <v>93</v>
+      </c>
+      <c r="B122" s="2" t="s">
+        <v>186</v>
+      </c>
+      <c r="C122" s="2" t="s">
+        <v>188</v>
+      </c>
+      <c r="D122" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="E122" s="11">
+        <v>5000000</v>
+      </c>
+      <c r="F122" s="5">
+        <v>4991.51</v>
+      </c>
+      <c r="G122" s="6">
+        <v>1.0200000000000001E-2</v>
+      </c>
+      <c r="H122" s="7">
+        <v>46170</v>
+      </c>
+      <c r="J122" s="5">
+        <v>5.1750999999999996</v>
+      </c>
+    </row>
+    <row r="123" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A123" s="2">
+        <v>94</v>
+      </c>
+      <c r="B123" s="2" t="s">
+        <v>186</v>
+      </c>
+      <c r="C123" s="2" t="s">
+        <v>189</v>
+      </c>
+      <c r="D123" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="E123" s="11">
+        <v>5000000</v>
+      </c>
+      <c r="F123" s="5">
+        <v>4908.2299999999996</v>
+      </c>
+      <c r="G123" s="6">
+        <v>1.01E-2</v>
+      </c>
+      <c r="H123" s="7">
+        <v>46283</v>
+      </c>
+      <c r="J123" s="5">
+        <v>5.4599000000000002</v>
+      </c>
+    </row>
+    <row r="124" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A124" s="2">
+        <v>95</v>
+      </c>
+      <c r="B124" s="2" t="s">
+        <v>190</v>
+      </c>
+      <c r="C124" s="2" t="s">
+        <v>191</v>
+      </c>
+      <c r="D124" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="E124" s="11">
+        <v>5000000</v>
+      </c>
+      <c r="F124" s="5">
+        <v>4850.78</v>
+      </c>
+      <c r="G124" s="6">
+        <v>9.9000000000000008E-3</v>
+      </c>
+      <c r="H124" s="7">
+        <v>46359</v>
+      </c>
+      <c r="J124" s="5">
+        <v>5.5861999999999998</v>
+      </c>
+    </row>
+    <row r="125" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A125" s="2">
+        <v>96</v>
+      </c>
+      <c r="B125" s="2" t="s">
+        <v>186</v>
+      </c>
+      <c r="C125" s="2" t="s">
+        <v>192</v>
+      </c>
+      <c r="D125" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="E125" s="11">
+        <v>2500000</v>
+      </c>
+      <c r="F125" s="5">
+        <v>2456.92</v>
+      </c>
+      <c r="G125" s="6">
+        <v>5.0000000000000001E-3</v>
+      </c>
+      <c r="H125" s="7">
+        <v>46275</v>
+      </c>
+      <c r="J125" s="5">
+        <v>5.4701000000000004</v>
+      </c>
+    </row>
+    <row r="126" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A126" s="2">
+        <v>97</v>
+      </c>
+      <c r="B126" s="2" t="s">
+        <v>190</v>
+      </c>
+      <c r="C126" s="2" t="s">
+        <v>193</v>
+      </c>
+      <c r="D126" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="E126" s="11">
+        <v>2000000</v>
+      </c>
+      <c r="F126" s="5">
+        <v>1996.62</v>
+      </c>
+      <c r="G126" s="6">
+        <v>4.1000000000000003E-3</v>
+      </c>
+      <c r="H126" s="7">
+        <v>46170</v>
+      </c>
+      <c r="J126" s="5">
+        <v>5.1505999999999998</v>
+      </c>
+    </row>
+    <row r="127" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A127" s="8"/>
+      <c r="B127" s="8" t="s">
+        <v>19</v>
+      </c>
+      <c r="C127" s="8"/>
+      <c r="D127" s="8"/>
+      <c r="E127" s="8"/>
+      <c r="F127" s="9">
+        <v>29042.18</v>
+      </c>
+      <c r="G127" s="10">
+        <v>5.9499999999999997E-2</v>
+      </c>
+    </row>
+    <row r="129" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A129" s="2">
+        <v>98</v>
+      </c>
+      <c r="B129" s="3" t="s">
+        <v>194</v>
+      </c>
+      <c r="F129" s="5">
+        <v>17198.93</v>
+      </c>
+      <c r="G129" s="6">
+        <v>3.5299999999999998E-2</v>
+      </c>
+      <c r="H129" s="7">
+        <v>46160</v>
+      </c>
+    </row>
+    <row r="130" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A130" s="8"/>
+      <c r="B130" s="8" t="s">
+        <v>19</v>
+      </c>
+      <c r="C130" s="8"/>
+      <c r="D130" s="8"/>
+      <c r="E130" s="8"/>
+      <c r="F130" s="9">
+        <v>17198.93</v>
+      </c>
+      <c r="G130" s="10">
+        <v>3.5299999999999998E-2</v>
+      </c>
+    </row>
+    <row r="132" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="B132" s="3" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="133" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A133" s="2">
+        <v>99</v>
+      </c>
+      <c r="B133" s="2" t="s">
+        <v>195</v>
+      </c>
+      <c r="C133" s="2" t="s">
+        <v>196</v>
+      </c>
+      <c r="E133" s="11">
+        <v>9593.2630000000008</v>
+      </c>
+      <c r="F133" s="5">
+        <v>1129.3499999999999</v>
+      </c>
+      <c r="G133" s="6">
+        <v>2.3E-3</v>
+      </c>
+      <c r="J133" s="5"/>
+    </row>
+    <row r="134" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A134" s="8"/>
+      <c r="B134" s="8" t="s">
+        <v>19</v>
+      </c>
+      <c r="C134" s="8"/>
+      <c r="D134" s="8"/>
+      <c r="E134" s="8"/>
+      <c r="F134" s="9">
+        <v>1129.3499999999999</v>
+      </c>
+      <c r="G134" s="10">
+        <v>2.3E-3</v>
+      </c>
+    </row>
+    <row r="136" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="B136" s="3" t="s">
+        <v>197</v>
+      </c>
+    </row>
+    <row r="137" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="B137" s="2" t="s">
+        <v>198</v>
+      </c>
+      <c r="E137" s="11"/>
+      <c r="F137" s="5">
+        <v>-3139.19</v>
+      </c>
+      <c r="G137" s="6">
+        <v>-6.6E-3</v>
+      </c>
+      <c r="J137" s="5"/>
+    </row>
+    <row r="138" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A138" s="8"/>
+      <c r="B138" s="8" t="s">
+        <v>19</v>
+      </c>
+      <c r="C138" s="8"/>
+      <c r="D138" s="8"/>
+      <c r="E138" s="8"/>
+      <c r="F138" s="9">
+        <v>-3139.19</v>
+      </c>
+      <c r="G138" s="10">
+        <v>-6.6E-3</v>
+      </c>
+    </row>
+    <row r="140" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A140" s="4"/>
+      <c r="B140" s="4" t="s">
+        <v>199</v>
+      </c>
+      <c r="C140" s="4"/>
+      <c r="D140" s="4"/>
+      <c r="E140" s="4"/>
+      <c r="F140" s="12">
+        <v>487648.18</v>
+      </c>
+      <c r="G140" s="13">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="141" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A141" s="2" t="s">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="142" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A142" s="2">
+        <v>1</v>
+      </c>
+      <c r="B142" s="2" t="s">
+        <v>201</v>
+      </c>
+    </row>
+    <row r="143" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A143" s="14">
+        <v>2</v>
+      </c>
+      <c r="B143" s="14" t="s">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="144" spans="1:10" ht="27" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A144" s="14">
+        <v>3</v>
+      </c>
+      <c r="B144" s="14" t="s">
+        <v>203</v>
+      </c>
+    </row>
+    <row r="145" spans="1:11" ht="121.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A145" s="14">
+        <v>4</v>
+      </c>
+      <c r="B145" s="101" t="s">
+        <v>204</v>
+      </c>
+      <c r="C145" s="102"/>
+      <c r="D145" s="102"/>
+      <c r="E145" s="102"/>
+      <c r="F145" s="102"/>
+      <c r="G145" s="102"/>
+      <c r="H145" s="102"/>
+      <c r="I145" s="102"/>
+      <c r="J145" s="102"/>
+      <c r="K145" s="102"/>
+    </row>
+    <row r="146" spans="1:11" ht="81" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A146" s="14"/>
+      <c r="B146" s="21" t="s">
+        <v>205</v>
+      </c>
+      <c r="C146" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="D146" s="106" t="s">
+        <v>206</v>
+      </c>
+      <c r="E146" s="107"/>
+      <c r="F146" s="21" t="s">
+        <v>207</v>
+      </c>
+      <c r="G146" s="22" t="s">
+        <v>208</v>
+      </c>
+      <c r="H146" s="21" t="s">
+        <v>209</v>
+      </c>
+      <c r="I146" s="23" t="s">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="147" spans="1:11" ht="27" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A147" s="14"/>
+      <c r="B147" s="24" t="s">
+        <v>211</v>
+      </c>
+      <c r="C147" s="25" t="s">
+        <v>212</v>
+      </c>
+      <c r="D147" s="26">
+        <v>0</v>
+      </c>
+      <c r="E147" s="27">
+        <v>0</v>
+      </c>
+      <c r="F147" s="108">
+        <v>6627.8121000000001</v>
+      </c>
+      <c r="G147" s="28">
+        <v>413.50243</v>
+      </c>
+      <c r="H147" s="29">
+        <v>45218</v>
+      </c>
+      <c r="I147" s="103">
+        <v>733.33</v>
+      </c>
+    </row>
+    <row r="148" spans="1:11" ht="27" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A148" s="14"/>
+      <c r="B148" s="24" t="s">
+        <v>211</v>
+      </c>
+      <c r="C148" s="25" t="s">
+        <v>212</v>
+      </c>
+      <c r="D148" s="26">
+        <v>0</v>
+      </c>
+      <c r="E148" s="27">
+        <v>0</v>
+      </c>
+      <c r="F148" s="104"/>
+      <c r="G148" s="28">
+        <v>209.28715</v>
+      </c>
+      <c r="H148" s="29">
+        <v>45715</v>
+      </c>
+      <c r="I148" s="104"/>
+    </row>
+    <row r="149" spans="1:11" ht="27" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A149" s="14"/>
+      <c r="B149" s="24" t="s">
+        <v>211</v>
+      </c>
+      <c r="C149" s="25" t="s">
+        <v>212</v>
+      </c>
+      <c r="D149" s="26">
+        <v>0</v>
+      </c>
+      <c r="E149" s="27">
+        <v>0</v>
+      </c>
+      <c r="F149" s="105"/>
+      <c r="G149" s="28">
+        <v>381.16694999999999</v>
+      </c>
+      <c r="H149" s="29">
+        <v>46128</v>
+      </c>
+      <c r="I149" s="105"/>
+    </row>
+    <row r="150" spans="1:11" ht="98.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A150" s="14">
         <v>5</v>
       </c>
-      <c r="B17" s="84" t="inlineStr">
-[...1321 lines deleted...]
-      <c r="H60" s="8" t="n">
+      <c r="B150" s="100" t="s">
+        <v>213</v>
+      </c>
+      <c r="C150" s="99"/>
+      <c r="D150" s="99"/>
+      <c r="E150" s="99"/>
+      <c r="F150" s="30"/>
+      <c r="G150" s="31"/>
+      <c r="H150" s="32"/>
+      <c r="I150" s="33"/>
+    </row>
+    <row r="151" spans="1:11" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A151" s="14"/>
+      <c r="F151" s="30"/>
+      <c r="G151" s="31"/>
+      <c r="H151" s="32"/>
+      <c r="I151" s="33"/>
+    </row>
+    <row r="152" spans="1:11" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A152" s="14"/>
+      <c r="B152" s="34" t="s">
+        <v>214</v>
+      </c>
+      <c r="C152" s="34" t="s">
+        <v>215</v>
+      </c>
+      <c r="D152" s="34" t="s">
+        <v>216</v>
+      </c>
+      <c r="E152" s="34" t="s">
+        <v>217</v>
+      </c>
+      <c r="F152" s="30"/>
+      <c r="G152" s="31"/>
+      <c r="H152" s="32"/>
+      <c r="I152" s="33"/>
+    </row>
+    <row r="153" spans="1:11" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A153" s="14"/>
+      <c r="B153" s="35" t="s">
+        <v>218</v>
+      </c>
+      <c r="C153" s="36" t="s">
+        <v>219</v>
+      </c>
+      <c r="D153" s="37">
+        <v>1000000000</v>
+      </c>
+      <c r="E153" s="38">
+        <v>1.0000000000000001E-5</v>
+      </c>
+      <c r="F153" s="30"/>
+      <c r="G153" s="31"/>
+      <c r="H153" s="32"/>
+      <c r="I153" s="33"/>
+    </row>
+    <row r="154" spans="1:11" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A154" s="14"/>
+      <c r="B154" s="35" t="s">
+        <v>218</v>
+      </c>
+      <c r="C154" s="36" t="s">
+        <v>219</v>
+      </c>
+      <c r="D154" s="37">
+        <v>250000000</v>
+      </c>
+      <c r="E154" s="38">
+        <v>4.0000000000000003E-5</v>
+      </c>
+      <c r="F154" s="30"/>
+      <c r="G154" s="31"/>
+      <c r="H154" s="32"/>
+      <c r="I154" s="33"/>
+    </row>
+    <row r="155" spans="1:11" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A155" s="14"/>
+      <c r="B155" s="35" t="s">
+        <v>218</v>
+      </c>
+      <c r="C155" s="36" t="s">
+        <v>219</v>
+      </c>
+      <c r="D155" s="37">
+        <v>250000000</v>
+      </c>
+      <c r="E155" s="38">
+        <v>4.0000000000000003E-5</v>
+      </c>
+      <c r="F155" s="30"/>
+      <c r="G155" s="31"/>
+      <c r="H155" s="32"/>
+      <c r="I155" s="33"/>
+    </row>
+    <row r="156" spans="1:11" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A156" s="14"/>
+      <c r="B156" s="35" t="s">
+        <v>218</v>
+      </c>
+      <c r="C156" s="36" t="s">
+        <v>219</v>
+      </c>
+      <c r="D156" s="37">
+        <v>250000000</v>
+      </c>
+      <c r="E156" s="38">
+        <v>4.0000000000000003E-5</v>
+      </c>
+      <c r="F156" s="30"/>
+      <c r="G156" s="31"/>
+      <c r="H156" s="32"/>
+      <c r="I156" s="33"/>
+    </row>
+    <row r="157" spans="1:11" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A157" s="14"/>
+      <c r="B157" s="35" t="s">
+        <v>218</v>
+      </c>
+      <c r="C157" s="36" t="s">
+        <v>219</v>
+      </c>
+      <c r="D157" s="37">
+        <v>250000000</v>
+      </c>
+      <c r="E157" s="38">
+        <v>5.0000000000000002E-5</v>
+      </c>
+      <c r="F157" s="30"/>
+      <c r="G157" s="31"/>
+      <c r="H157" s="32"/>
+      <c r="I157" s="33"/>
+    </row>
+    <row r="158" spans="1:11" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A158" s="14"/>
+      <c r="B158" s="35" t="s">
+        <v>218</v>
+      </c>
+      <c r="C158" s="36" t="s">
+        <v>219</v>
+      </c>
+      <c r="D158" s="37">
+        <v>500000000</v>
+      </c>
+      <c r="E158" s="38">
+        <v>1E-4</v>
+      </c>
+      <c r="F158" s="30"/>
+      <c r="G158" s="31"/>
+      <c r="H158" s="32"/>
+      <c r="I158" s="33"/>
+    </row>
+    <row r="159" spans="1:11" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A159" s="14"/>
+      <c r="B159" s="35" t="s">
+        <v>218</v>
+      </c>
+      <c r="C159" s="36" t="s">
+        <v>219</v>
+      </c>
+      <c r="D159" s="37">
+        <v>250000000</v>
+      </c>
+      <c r="E159" s="38">
+        <v>1.0000000000000001E-5</v>
+      </c>
+      <c r="F159" s="30"/>
+      <c r="G159" s="31"/>
+      <c r="H159" s="32"/>
+      <c r="I159" s="33"/>
+    </row>
+    <row r="160" spans="1:11" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A160" s="14"/>
+      <c r="B160" s="35" t="s">
+        <v>218</v>
+      </c>
+      <c r="C160" s="36" t="s">
+        <v>219</v>
+      </c>
+      <c r="D160" s="37">
+        <v>500000000</v>
+      </c>
+      <c r="E160" s="38">
+        <v>2.0000000000000002E-5</v>
+      </c>
+      <c r="F160" s="30"/>
+      <c r="G160" s="31"/>
+      <c r="H160" s="32"/>
+      <c r="I160" s="33"/>
+    </row>
+    <row r="161" spans="1:9" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A161" s="14"/>
+      <c r="B161" s="35" t="s">
+        <v>218</v>
+      </c>
+      <c r="C161" s="36" t="s">
+        <v>219</v>
+      </c>
+      <c r="D161" s="37">
+        <v>500000000</v>
+      </c>
+      <c r="E161" s="38">
+        <v>2.0000000000000002E-5</v>
+      </c>
+      <c r="F161" s="30"/>
+      <c r="G161" s="31"/>
+      <c r="H161" s="32"/>
+      <c r="I161" s="33"/>
+    </row>
+    <row r="162" spans="1:9" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A162" s="14"/>
+      <c r="B162" s="35" t="s">
+        <v>218</v>
+      </c>
+      <c r="C162" s="36" t="s">
+        <v>219</v>
+      </c>
+      <c r="D162" s="37">
+        <v>250000000</v>
+      </c>
+      <c r="E162" s="38">
+        <v>1.0000000000000001E-5</v>
+      </c>
+      <c r="F162" s="30"/>
+      <c r="G162" s="31"/>
+      <c r="H162" s="32"/>
+      <c r="I162" s="33"/>
+    </row>
+    <row r="163" spans="1:9" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A163" s="14"/>
+      <c r="B163" s="35" t="s">
+        <v>218</v>
+      </c>
+      <c r="C163" s="36" t="s">
+        <v>219</v>
+      </c>
+      <c r="D163" s="37">
+        <v>500000000</v>
+      </c>
+      <c r="E163" s="38">
+        <v>3.0000000000000001E-5</v>
+      </c>
+      <c r="F163" s="30"/>
+      <c r="G163" s="31"/>
+      <c r="H163" s="32"/>
+      <c r="I163" s="33"/>
+    </row>
+    <row r="164" spans="1:9" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A164" s="14"/>
+      <c r="B164" s="35" t="s">
+        <v>218</v>
+      </c>
+      <c r="C164" s="36" t="s">
+        <v>219</v>
+      </c>
+      <c r="D164" s="37">
+        <v>500000000</v>
+      </c>
+      <c r="E164" s="38">
+        <v>4.0000000000000003E-5</v>
+      </c>
+      <c r="F164" s="30"/>
+      <c r="G164" s="31"/>
+      <c r="H164" s="32"/>
+      <c r="I164" s="33"/>
+    </row>
+    <row r="165" spans="1:9" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A165" s="14"/>
+      <c r="B165" s="35" t="s">
+        <v>218</v>
+      </c>
+      <c r="C165" s="36" t="s">
+        <v>219</v>
+      </c>
+      <c r="D165" s="37">
+        <v>500000000</v>
+      </c>
+      <c r="E165" s="38">
+        <v>4.0000000000000003E-5</v>
+      </c>
+      <c r="F165" s="30"/>
+      <c r="G165" s="31"/>
+      <c r="H165" s="32"/>
+      <c r="I165" s="33"/>
+    </row>
+    <row r="166" spans="1:9" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A166" s="14"/>
+      <c r="B166" s="35" t="s">
+        <v>218</v>
+      </c>
+      <c r="C166" s="36" t="s">
+        <v>219</v>
+      </c>
+      <c r="D166" s="37">
+        <v>500000000</v>
+      </c>
+      <c r="E166" s="38">
+        <v>1.0000000000000001E-5</v>
+      </c>
+      <c r="F166" s="30"/>
+      <c r="G166" s="31"/>
+      <c r="H166" s="32"/>
+      <c r="I166" s="33"/>
+    </row>
+    <row r="167" spans="1:9" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A167" s="14"/>
+      <c r="B167" s="35" t="s">
+        <v>218</v>
+      </c>
+      <c r="C167" s="36" t="s">
+        <v>219</v>
+      </c>
+      <c r="D167" s="37">
+        <v>500000000</v>
+      </c>
+      <c r="E167" s="38">
+        <v>2.0000000000000002E-5</v>
+      </c>
+      <c r="F167" s="30"/>
+      <c r="G167" s="31"/>
+      <c r="H167" s="32"/>
+      <c r="I167" s="33"/>
+    </row>
+    <row r="168" spans="1:9" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A168" s="14"/>
+      <c r="B168" s="35" t="s">
+        <v>218</v>
+      </c>
+      <c r="C168" s="36" t="s">
+        <v>219</v>
+      </c>
+      <c r="D168" s="37">
+        <v>750000000</v>
+      </c>
+      <c r="E168" s="38">
+        <v>2.0000000000000002E-5</v>
+      </c>
+      <c r="F168" s="30"/>
+      <c r="G168" s="31"/>
+      <c r="H168" s="32"/>
+      <c r="I168" s="33"/>
+    </row>
+    <row r="169" spans="1:9" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A169" s="14"/>
+      <c r="B169" s="35" t="s">
+        <v>218</v>
+      </c>
+      <c r="C169" s="36" t="s">
+        <v>219</v>
+      </c>
+      <c r="D169" s="37">
+        <v>500000000</v>
+      </c>
+      <c r="E169" s="38">
+        <v>2.0000000000000002E-5</v>
+      </c>
+      <c r="F169" s="30"/>
+      <c r="G169" s="31"/>
+      <c r="H169" s="32"/>
+      <c r="I169" s="33"/>
+    </row>
+    <row r="170" spans="1:9" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A170" s="14"/>
+      <c r="B170" s="35" t="s">
+        <v>218</v>
+      </c>
+      <c r="C170" s="36" t="s">
+        <v>219</v>
+      </c>
+      <c r="D170" s="37">
+        <v>250000000</v>
+      </c>
+      <c r="E170" s="38">
+        <v>1.0000000000000001E-5</v>
+      </c>
+      <c r="F170" s="30"/>
+      <c r="G170" s="31"/>
+      <c r="H170" s="32"/>
+      <c r="I170" s="33"/>
+    </row>
+    <row r="171" spans="1:9" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A171" s="14"/>
+      <c r="B171" s="35" t="s">
+        <v>218</v>
+      </c>
+      <c r="C171" s="36" t="s">
+        <v>219</v>
+      </c>
+      <c r="D171" s="37">
+        <v>250000000</v>
+      </c>
+      <c r="E171" s="38">
+        <v>1.0000000000000001E-5</v>
+      </c>
+      <c r="F171" s="30"/>
+      <c r="G171" s="31"/>
+      <c r="H171" s="32"/>
+      <c r="I171" s="33"/>
+    </row>
+    <row r="174" spans="1:9" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B174" s="1" t="s">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="188" spans="2:2" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B188" s="1" t="s">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="203" spans="2:3" x14ac:dyDescent="0.35">
+      <c r="B203" s="15"/>
+      <c r="C203" s="17" t="s">
+        <v>222</v>
+      </c>
+    </row>
+    <row r="204" spans="2:3" x14ac:dyDescent="0.35">
+      <c r="B204" s="15" t="s">
+        <v>223</v>
+      </c>
+      <c r="C204" s="17" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="205" spans="2:3" x14ac:dyDescent="0.35">
+      <c r="B205" s="15" t="s">
+        <v>224</v>
+      </c>
+      <c r="C205" s="18"/>
+    </row>
+    <row r="206" spans="2:3" x14ac:dyDescent="0.35">
+      <c r="B206" s="15" t="s">
+        <v>225</v>
+      </c>
+      <c r="C206" s="19">
+        <v>7.2599999999999998E-2</v>
+      </c>
+    </row>
+    <row r="207" spans="2:3" x14ac:dyDescent="0.35">
+      <c r="B207" s="15" t="s">
+        <v>226</v>
+      </c>
+      <c r="C207" s="18">
+        <v>0.49</v>
+      </c>
+    </row>
+    <row r="208" spans="2:3" x14ac:dyDescent="0.35">
+      <c r="B208" s="15" t="s">
+        <v>227</v>
+      </c>
+      <c r="C208" s="18">
+        <v>0.64</v>
+      </c>
+    </row>
+    <row r="209" spans="2:3" x14ac:dyDescent="0.35">
+      <c r="B209" s="15" t="s">
+        <v>228</v>
+      </c>
+      <c r="C209" s="20">
         <v>46157</v>
       </c>
-      <c r="J60" s="6" t="n">
-[...1848 lines deleted...]
-      <c r="C174" s="18" t="n"/>
+    </row>
+    <row r="210" spans="2:3" x14ac:dyDescent="0.35">
+      <c r="B210" s="16" t="s">
+        <v>229</v>
+      </c>
+      <c r="C210" s="17"/>
     </row>
   </sheetData>
   <mergeCells count="6">
-    <mergeCell ref="D119:E119"/>
-    <mergeCell ref="B123:I123"/>
     <mergeCell ref="B1:F1"/>
-    <mergeCell ref="F120:F121"/>
-[...1 lines deleted...]
-    <mergeCell ref="I120:I121"/>
+    <mergeCell ref="B150:E150"/>
+    <mergeCell ref="B145:K145"/>
+    <mergeCell ref="I147:I149"/>
+    <mergeCell ref="D146:E146"/>
+    <mergeCell ref="F147:F149"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
+  <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-[...4 lines deleted...]
-  <dimension ref="A1:A1"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B8683FBB-2B3A-4A94-9C95-E38632CDCCCB}">
+  <dimension ref="A1:I114"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="A1" sqref="A1"/>
+    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
+      <pane xSplit="2" ySplit="5" topLeftCell="C6" activePane="bottomRight" state="frozen"/>
+      <selection activeCell="A4" sqref="A4"/>
+      <selection pane="topRight" activeCell="C4" sqref="C4"/>
+      <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
+      <selection pane="bottomRight" activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
+  <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="12" x14ac:dyDescent="0.3"/>
+  <cols>
+    <col min="1" max="1" width="6.7265625" style="40" customWidth="1"/>
+    <col min="2" max="2" width="81.81640625" style="40" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="23.36328125" style="40" customWidth="1"/>
+    <col min="4" max="4" width="25.54296875" style="40" customWidth="1"/>
+    <col min="5" max="5" width="15.7265625" style="40" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="25.36328125" style="40" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="26" style="40" bestFit="1" customWidth="1"/>
+    <col min="8" max="16384" width="9.1796875" style="40"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:4" hidden="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="40" t="s">
+        <v>230</v>
+      </c>
+      <c r="B1" s="40" t="s">
+        <v>230</v>
+      </c>
+      <c r="C1" s="40">
+        <v>4</v>
+      </c>
+      <c r="D1" s="40">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="2" spans="1:4" hidden="1" x14ac:dyDescent="0.3">
+      <c r="C2" s="40" t="s">
+        <v>231</v>
+      </c>
+      <c r="D2" s="40" t="s">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="3" spans="1:4" hidden="1" x14ac:dyDescent="0.3">
+      <c r="C3" s="40" t="s">
+        <v>233</v>
+      </c>
+      <c r="D3" s="40" t="s">
+        <v>233</v>
+      </c>
+    </row>
+    <row r="4" spans="1:4" s="42" customFormat="1" ht="70" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A4" s="41" t="s">
+        <v>234</v>
+      </c>
+      <c r="B4" s="41" t="s">
+        <v>235</v>
+      </c>
+      <c r="C4" s="86" t="s">
+        <v>0</v>
+      </c>
+      <c r="D4" s="87"/>
+    </row>
+    <row r="5" spans="1:4" s="42" customFormat="1" ht="35.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="41"/>
+      <c r="B5" s="41"/>
+      <c r="C5" s="41" t="s">
+        <v>236</v>
+      </c>
+      <c r="D5" s="41" t="s">
+        <v>237</v>
+      </c>
+    </row>
+    <row r="6" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A6" s="43"/>
+      <c r="B6" s="43"/>
+      <c r="C6" s="41"/>
+      <c r="D6" s="41"/>
+    </row>
+    <row r="7" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A7" s="41">
+        <v>1</v>
+      </c>
+      <c r="B7" s="43" t="s">
+        <v>238</v>
+      </c>
+      <c r="C7" s="43"/>
+      <c r="D7" s="43"/>
+    </row>
+    <row r="8" spans="1:4" s="45" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="44"/>
+      <c r="B8" s="43" t="s">
+        <v>239</v>
+      </c>
+      <c r="C8" s="84" t="s">
+        <v>240</v>
+      </c>
+      <c r="D8" s="85"/>
+    </row>
+    <row r="9" spans="1:4" s="45" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="44"/>
+      <c r="B9" s="43" t="s">
+        <v>241</v>
+      </c>
+      <c r="C9" s="84" t="s">
+        <v>240</v>
+      </c>
+      <c r="D9" s="85"/>
+    </row>
+    <row r="10" spans="1:4" s="48" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="46">
+        <v>2</v>
+      </c>
+      <c r="B10" s="47" t="s">
+        <v>242</v>
+      </c>
+      <c r="C10" s="84">
+        <v>0.64116676651010596</v>
+      </c>
+      <c r="D10" s="85"/>
+    </row>
+    <row r="11" spans="1:4" s="48" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="46">
+        <v>3</v>
+      </c>
+      <c r="B11" s="47" t="s">
+        <v>243</v>
+      </c>
+      <c r="C11" s="84">
+        <v>0.45771676581280601</v>
+      </c>
+      <c r="D11" s="85"/>
+    </row>
+    <row r="12" spans="1:4" s="48" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A12" s="46">
+        <v>4</v>
+      </c>
+      <c r="B12" s="47" t="s">
+        <v>244</v>
+      </c>
+      <c r="C12" s="90">
+        <v>7.2581242433808604E-2</v>
+      </c>
+      <c r="D12" s="91"/>
+    </row>
+    <row r="13" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A13" s="41">
+        <v>5</v>
+      </c>
+      <c r="B13" s="43" t="s">
+        <v>245</v>
+      </c>
+      <c r="C13" s="43"/>
+      <c r="D13" s="43"/>
+    </row>
+    <row r="14" spans="1:4" s="51" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="49"/>
+      <c r="B14" s="50" t="s">
+        <v>246</v>
+      </c>
+      <c r="C14" s="88">
+        <v>272.17137580000008</v>
+      </c>
+      <c r="D14" s="89"/>
+    </row>
+    <row r="15" spans="1:4" s="54" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A15" s="52"/>
+      <c r="B15" s="53" t="s">
+        <v>248</v>
+      </c>
+      <c r="C15" s="94">
+        <v>5.5813061349248251E-4</v>
+      </c>
+      <c r="D15" s="95"/>
+    </row>
+    <row r="16" spans="1:4" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A16" s="41">
+        <v>6</v>
+      </c>
+      <c r="B16" s="53" t="s">
+        <v>249</v>
+      </c>
+      <c r="C16" s="92" t="s">
+        <v>250</v>
+      </c>
+      <c r="D16" s="93"/>
+    </row>
+    <row r="17" spans="1:4" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A17" s="41">
+        <v>7</v>
+      </c>
+      <c r="B17" s="43" t="s">
+        <v>251</v>
+      </c>
+      <c r="C17" s="88" t="s">
+        <v>247</v>
+      </c>
+      <c r="D17" s="89"/>
+    </row>
+    <row r="18" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A18" s="41">
+        <v>8</v>
+      </c>
+      <c r="B18" s="43" t="s">
+        <v>252</v>
+      </c>
+      <c r="C18" s="43"/>
+      <c r="D18" s="43"/>
+    </row>
+    <row r="19" spans="1:4" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A19" s="41"/>
+      <c r="B19" s="55" t="s">
+        <v>246</v>
+      </c>
+      <c r="C19" s="92" t="s">
+        <v>247</v>
+      </c>
+      <c r="D19" s="93"/>
+    </row>
+    <row r="20" spans="1:4" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A20" s="41"/>
+      <c r="B20" s="55" t="s">
+        <v>253</v>
+      </c>
+      <c r="C20" s="92" t="s">
+        <v>247</v>
+      </c>
+      <c r="D20" s="93"/>
+    </row>
+    <row r="21" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A21" s="41">
+        <v>9</v>
+      </c>
+      <c r="B21" s="43" t="s">
+        <v>254</v>
+      </c>
+      <c r="C21" s="43"/>
+      <c r="D21" s="43"/>
+    </row>
+    <row r="22" spans="1:4" s="59" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A22" s="56"/>
+      <c r="B22" s="57" t="s">
+        <v>255</v>
+      </c>
+      <c r="C22" s="58"/>
+      <c r="D22" s="58"/>
+    </row>
+    <row r="23" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A23" s="60" t="s">
+        <v>256</v>
+      </c>
+      <c r="B23" s="61" t="s">
+        <v>257</v>
+      </c>
+      <c r="C23" s="62" t="s">
+        <v>258</v>
+      </c>
+      <c r="D23" s="62" t="s">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="24" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A24" s="60" t="s">
+        <v>260</v>
+      </c>
+      <c r="B24" s="61" t="s">
+        <v>261</v>
+      </c>
+      <c r="C24" s="62" t="s">
+        <v>262</v>
+      </c>
+      <c r="D24" s="62" t="s">
+        <v>263</v>
+      </c>
+    </row>
+    <row r="25" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A25" s="60" t="s">
+        <v>264</v>
+      </c>
+      <c r="B25" s="61" t="s">
+        <v>265</v>
+      </c>
+      <c r="C25" s="62">
+        <v>0</v>
+      </c>
+      <c r="D25" s="62">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A26" s="60" t="s">
+        <v>266</v>
+      </c>
+      <c r="B26" s="61" t="s">
+        <v>267</v>
+      </c>
+      <c r="C26" s="62" t="s">
+        <v>268</v>
+      </c>
+      <c r="D26" s="62" t="s">
+        <v>269</v>
+      </c>
+    </row>
+    <row r="27" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A27" s="60" t="s">
+        <v>270</v>
+      </c>
+      <c r="B27" s="61" t="s">
+        <v>271</v>
+      </c>
+      <c r="C27" s="62" t="s">
+        <v>272</v>
+      </c>
+      <c r="D27" s="62" t="s">
+        <v>273</v>
+      </c>
+    </row>
+    <row r="28" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A28" s="60" t="s">
+        <v>274</v>
+      </c>
+      <c r="B28" s="61" t="s">
+        <v>275</v>
+      </c>
+      <c r="C28" s="62" t="s">
+        <v>276</v>
+      </c>
+      <c r="D28" s="62" t="s">
+        <v>277</v>
+      </c>
+    </row>
+    <row r="29" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A29" s="60" t="s">
+        <v>278</v>
+      </c>
+      <c r="B29" s="41" t="s">
+        <v>278</v>
+      </c>
+      <c r="C29" s="62">
+        <v>0</v>
+      </c>
+      <c r="D29" s="62">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A30" s="60" t="s">
+        <v>279</v>
+      </c>
+      <c r="B30" s="41" t="s">
+        <v>279</v>
+      </c>
+      <c r="C30" s="62">
+        <v>0</v>
+      </c>
+      <c r="D30" s="62">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A31" s="60" t="s">
+        <v>280</v>
+      </c>
+      <c r="B31" s="41" t="s">
+        <v>280</v>
+      </c>
+      <c r="C31" s="62">
+        <v>0</v>
+      </c>
+      <c r="D31" s="62">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A32" s="60" t="s">
+        <v>281</v>
+      </c>
+      <c r="B32" s="41" t="s">
+        <v>281</v>
+      </c>
+      <c r="C32" s="62">
+        <v>0</v>
+      </c>
+      <c r="D32" s="62">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="33" spans="1:4" s="59" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A33" s="60"/>
+      <c r="B33" s="57" t="s">
+        <v>282</v>
+      </c>
+      <c r="C33" s="58"/>
+      <c r="D33" s="58"/>
+    </row>
+    <row r="34" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A34" s="60" t="s">
+        <v>256</v>
+      </c>
+      <c r="B34" s="61" t="s">
+        <v>257</v>
+      </c>
+      <c r="C34" s="62" t="s">
+        <v>283</v>
+      </c>
+      <c r="D34" s="62" t="s">
+        <v>284</v>
+      </c>
+    </row>
+    <row r="35" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A35" s="60" t="s">
+        <v>260</v>
+      </c>
+      <c r="B35" s="61" t="s">
+        <v>261</v>
+      </c>
+      <c r="C35" s="62" t="s">
+        <v>285</v>
+      </c>
+      <c r="D35" s="62" t="s">
+        <v>286</v>
+      </c>
+    </row>
+    <row r="36" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A36" s="60" t="s">
+        <v>264</v>
+      </c>
+      <c r="B36" s="61" t="s">
+        <v>265</v>
+      </c>
+      <c r="C36" s="62">
+        <v>0</v>
+      </c>
+      <c r="D36" s="62">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="37" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A37" s="60" t="s">
+        <v>266</v>
+      </c>
+      <c r="B37" s="61" t="s">
+        <v>267</v>
+      </c>
+      <c r="C37" s="62" t="s">
+        <v>287</v>
+      </c>
+      <c r="D37" s="62" t="s">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="38" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A38" s="60" t="s">
+        <v>270</v>
+      </c>
+      <c r="B38" s="61" t="s">
+        <v>271</v>
+      </c>
+      <c r="C38" s="62" t="s">
+        <v>289</v>
+      </c>
+      <c r="D38" s="62" t="s">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="39" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A39" s="60" t="s">
+        <v>274</v>
+      </c>
+      <c r="B39" s="61" t="s">
+        <v>275</v>
+      </c>
+      <c r="C39" s="62" t="s">
+        <v>291</v>
+      </c>
+      <c r="D39" s="62" t="s">
+        <v>292</v>
+      </c>
+    </row>
+    <row r="40" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A40" s="60" t="s">
+        <v>278</v>
+      </c>
+      <c r="B40" s="41" t="s">
+        <v>278</v>
+      </c>
+      <c r="C40" s="62">
+        <v>0</v>
+      </c>
+      <c r="D40" s="62">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="41" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A41" s="60" t="s">
+        <v>279</v>
+      </c>
+      <c r="B41" s="41" t="s">
+        <v>279</v>
+      </c>
+      <c r="C41" s="62">
+        <v>0</v>
+      </c>
+      <c r="D41" s="62">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="42" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A42" s="60" t="s">
+        <v>280</v>
+      </c>
+      <c r="B42" s="41" t="s">
+        <v>280</v>
+      </c>
+      <c r="C42" s="62">
+        <v>0</v>
+      </c>
+      <c r="D42" s="62">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="43" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A43" s="60" t="s">
+        <v>281</v>
+      </c>
+      <c r="B43" s="41" t="s">
+        <v>281</v>
+      </c>
+      <c r="C43" s="62">
+        <v>0</v>
+      </c>
+      <c r="D43" s="62">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="44" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A44" s="60"/>
+      <c r="B44" s="63" t="s">
+        <v>293</v>
+      </c>
+      <c r="C44" s="64"/>
+      <c r="D44" s="64"/>
+    </row>
+    <row r="45" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A45" s="60" t="s">
+        <v>256</v>
+      </c>
+      <c r="B45" s="61" t="s">
+        <v>257</v>
+      </c>
+      <c r="C45" s="62" t="s">
+        <v>247</v>
+      </c>
+      <c r="D45" s="62" t="s">
+        <v>247</v>
+      </c>
+    </row>
+    <row r="46" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A46" s="60" t="s">
+        <v>260</v>
+      </c>
+      <c r="B46" s="61" t="s">
+        <v>261</v>
+      </c>
+      <c r="C46" s="62" t="s">
+        <v>247</v>
+      </c>
+      <c r="D46" s="62" t="s">
+        <v>247</v>
+      </c>
+    </row>
+    <row r="47" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A47" s="60" t="s">
+        <v>264</v>
+      </c>
+      <c r="B47" s="61" t="s">
+        <v>265</v>
+      </c>
+      <c r="C47" s="62">
+        <v>0</v>
+      </c>
+      <c r="D47" s="62">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="48" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A48" s="60" t="s">
+        <v>266</v>
+      </c>
+      <c r="B48" s="61" t="s">
+        <v>267</v>
+      </c>
+      <c r="C48" s="62">
+        <v>1.198896</v>
+      </c>
+      <c r="D48" s="62">
+        <v>1.457311</v>
+      </c>
+    </row>
+    <row r="49" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A49" s="60" t="s">
+        <v>270</v>
+      </c>
+      <c r="B49" s="61" t="s">
+        <v>271</v>
+      </c>
+      <c r="C49" s="62">
+        <v>1.3232200000000001</v>
+      </c>
+      <c r="D49" s="62">
+        <v>1.6011950000000001</v>
+      </c>
+    </row>
+    <row r="50" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A50" s="60" t="s">
+        <v>274</v>
+      </c>
+      <c r="B50" s="61" t="s">
+        <v>275</v>
+      </c>
+      <c r="C50" s="62" t="s">
+        <v>247</v>
+      </c>
+      <c r="D50" s="62" t="s">
+        <v>247</v>
+      </c>
+    </row>
+    <row r="51" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A51" s="65"/>
+      <c r="B51" s="66"/>
+      <c r="C51" s="67"/>
+      <c r="D51" s="67"/>
+    </row>
+    <row r="52" spans="1:9" hidden="1" x14ac:dyDescent="0.3">
+      <c r="A52" s="40" t="s">
+        <v>294</v>
+      </c>
+      <c r="B52" s="40" t="s">
+        <v>295</v>
+      </c>
+      <c r="C52" s="67"/>
+      <c r="D52" s="67"/>
+    </row>
+    <row r="53" spans="1:9" hidden="1" x14ac:dyDescent="0.3">
+      <c r="A53" s="40" t="s">
+        <v>296</v>
+      </c>
+      <c r="B53" s="40" t="s">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="54" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A54" s="40" t="s">
+        <v>240</v>
+      </c>
+      <c r="B54" s="40" t="s">
+        <v>298</v>
+      </c>
+    </row>
+    <row r="55" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A55" s="40" t="s">
+        <v>299</v>
+      </c>
+      <c r="B55" s="40" t="s">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="56" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A56" s="68" t="s">
+        <v>301</v>
+      </c>
+      <c r="B56" s="69" t="s">
+        <v>302</v>
+      </c>
+    </row>
+    <row r="57" spans="1:9" ht="36" x14ac:dyDescent="0.3">
+      <c r="B57" s="69" t="s">
+        <v>303</v>
+      </c>
+    </row>
+    <row r="58" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="C58" s="70"/>
+      <c r="D58" s="70"/>
+    </row>
+    <row r="59" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="C59" s="70"/>
+      <c r="D59" s="70"/>
+    </row>
+    <row r="60" spans="1:9" s="71" customFormat="1" ht="13.5" x14ac:dyDescent="0.35">
+      <c r="B60" s="72" t="s">
+        <v>304</v>
+      </c>
+      <c r="C60" s="72"/>
+      <c r="D60" s="73"/>
+      <c r="E60" s="74"/>
+      <c r="F60" s="74"/>
+      <c r="G60" s="74"/>
+      <c r="H60" s="72"/>
+      <c r="I60" s="72"/>
+    </row>
+    <row r="61" spans="1:9" s="71" customFormat="1" ht="13.5" x14ac:dyDescent="0.35">
+      <c r="B61" s="72"/>
+      <c r="C61" s="72"/>
+      <c r="D61" s="73"/>
+      <c r="E61" s="74"/>
+      <c r="F61" s="74"/>
+      <c r="G61" s="74"/>
+      <c r="H61" s="72"/>
+      <c r="I61" s="72"/>
+    </row>
+    <row r="62" spans="1:9" s="71" customFormat="1" ht="13.5" x14ac:dyDescent="0.35">
+      <c r="B62" s="75" t="s">
+        <v>305</v>
+      </c>
+      <c r="C62" s="75" t="s">
+        <v>306</v>
+      </c>
+      <c r="D62" s="75" t="s">
+        <v>307</v>
+      </c>
+      <c r="E62" s="75" t="s">
+        <v>308</v>
+      </c>
+      <c r="F62" s="76" t="s">
+        <v>309</v>
+      </c>
+      <c r="G62" s="75" t="s">
+        <v>310</v>
+      </c>
+      <c r="H62" s="72"/>
+      <c r="I62" s="72"/>
+    </row>
+    <row r="63" spans="1:9" s="71" customFormat="1" ht="22.9" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B63" s="77" t="s">
+        <v>0</v>
+      </c>
+      <c r="C63" s="96" t="s">
+        <v>311</v>
+      </c>
+      <c r="D63" s="78" t="s">
+        <v>312</v>
+      </c>
+      <c r="E63" s="78" t="s">
+        <v>313</v>
+      </c>
+      <c r="F63" s="79">
+        <v>46252</v>
+      </c>
+      <c r="G63" s="78">
+        <v>10000</v>
+      </c>
+      <c r="H63" s="80"/>
+      <c r="I63" s="81"/>
+    </row>
+    <row r="64" spans="1:9" s="71" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B64" s="82"/>
+      <c r="C64" s="97"/>
+      <c r="D64" s="78" t="s">
+        <v>314</v>
+      </c>
+      <c r="E64" s="78" t="s">
+        <v>315</v>
+      </c>
+      <c r="F64" s="79">
+        <v>46160</v>
+      </c>
+      <c r="G64" s="78">
+        <v>-10000</v>
+      </c>
+      <c r="H64" s="80"/>
+      <c r="I64" s="81"/>
+    </row>
+    <row r="65" spans="2:9" s="71" customFormat="1" ht="22.9" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B65" s="77" t="s">
+        <v>0</v>
+      </c>
+      <c r="C65" s="96" t="s">
+        <v>316</v>
+      </c>
+      <c r="D65" s="78" t="s">
+        <v>312</v>
+      </c>
+      <c r="E65" s="78" t="s">
+        <v>313</v>
+      </c>
+      <c r="F65" s="79">
+        <v>46259</v>
+      </c>
+      <c r="G65" s="78">
+        <v>2500</v>
+      </c>
+      <c r="H65" s="80"/>
+      <c r="I65" s="81"/>
+    </row>
+    <row r="66" spans="2:9" s="71" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B66" s="82"/>
+      <c r="C66" s="97"/>
+      <c r="D66" s="78" t="s">
+        <v>314</v>
+      </c>
+      <c r="E66" s="78" t="s">
+        <v>315</v>
+      </c>
+      <c r="F66" s="79">
+        <v>46160</v>
+      </c>
+      <c r="G66" s="78">
+        <v>-2500</v>
+      </c>
+      <c r="H66" s="80"/>
+      <c r="I66" s="81"/>
+    </row>
+    <row r="67" spans="2:9" s="71" customFormat="1" ht="22.9" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B67" s="77" t="s">
+        <v>0</v>
+      </c>
+      <c r="C67" s="96" t="s">
+        <v>316</v>
+      </c>
+      <c r="D67" s="78" t="s">
+        <v>312</v>
+      </c>
+      <c r="E67" s="78" t="s">
+        <v>313</v>
+      </c>
+      <c r="F67" s="79">
+        <v>46260</v>
+      </c>
+      <c r="G67" s="78">
+        <v>2500</v>
+      </c>
+      <c r="H67" s="80"/>
+      <c r="I67" s="81"/>
+    </row>
+    <row r="68" spans="2:9" s="71" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B68" s="82"/>
+      <c r="C68" s="97"/>
+      <c r="D68" s="78" t="s">
+        <v>314</v>
+      </c>
+      <c r="E68" s="78" t="s">
+        <v>315</v>
+      </c>
+      <c r="F68" s="79">
+        <v>46160</v>
+      </c>
+      <c r="G68" s="78">
+        <v>-2500</v>
+      </c>
+      <c r="H68" s="80"/>
+      <c r="I68" s="81"/>
+    </row>
+    <row r="69" spans="2:9" s="71" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B69" s="77" t="s">
+        <v>0</v>
+      </c>
+      <c r="C69" s="96" t="s">
+        <v>316</v>
+      </c>
+      <c r="D69" s="78" t="s">
+        <v>312</v>
+      </c>
+      <c r="E69" s="78" t="s">
+        <v>313</v>
+      </c>
+      <c r="F69" s="79">
+        <v>46280</v>
+      </c>
+      <c r="G69" s="78">
+        <v>2500</v>
+      </c>
+      <c r="H69" s="80"/>
+      <c r="I69" s="81"/>
+    </row>
+    <row r="70" spans="2:9" s="71" customFormat="1" ht="22.15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B70" s="82"/>
+      <c r="C70" s="97"/>
+      <c r="D70" s="78" t="s">
+        <v>314</v>
+      </c>
+      <c r="E70" s="78" t="s">
+        <v>315</v>
+      </c>
+      <c r="F70" s="79">
+        <v>46160</v>
+      </c>
+      <c r="G70" s="78">
+        <v>-2500</v>
+      </c>
+      <c r="H70" s="80"/>
+      <c r="I70" s="81"/>
+    </row>
+    <row r="71" spans="2:9" s="71" customFormat="1" ht="22.15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B71" s="77" t="s">
+        <v>0</v>
+      </c>
+      <c r="C71" s="96" t="s">
+        <v>317</v>
+      </c>
+      <c r="D71" s="78" t="s">
+        <v>312</v>
+      </c>
+      <c r="E71" s="78" t="s">
+        <v>313</v>
+      </c>
+      <c r="F71" s="79">
+        <v>46284</v>
+      </c>
+      <c r="G71" s="78">
+        <v>2500</v>
+      </c>
+      <c r="H71" s="80"/>
+      <c r="I71" s="81"/>
+    </row>
+    <row r="72" spans="2:9" s="71" customFormat="1" ht="22.15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B72" s="82"/>
+      <c r="C72" s="97"/>
+      <c r="D72" s="78" t="s">
+        <v>314</v>
+      </c>
+      <c r="E72" s="78" t="s">
+        <v>315</v>
+      </c>
+      <c r="F72" s="79">
+        <v>46160</v>
+      </c>
+      <c r="G72" s="78">
+        <v>-2500</v>
+      </c>
+      <c r="H72" s="80"/>
+      <c r="I72" s="81"/>
+    </row>
+    <row r="73" spans="2:9" s="71" customFormat="1" ht="22.15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B73" s="77" t="s">
+        <v>0</v>
+      </c>
+      <c r="C73" s="96" t="s">
+        <v>318</v>
+      </c>
+      <c r="D73" s="78" t="s">
+        <v>312</v>
+      </c>
+      <c r="E73" s="78" t="s">
+        <v>313</v>
+      </c>
+      <c r="F73" s="79">
+        <v>46289</v>
+      </c>
+      <c r="G73" s="78">
+        <v>5000</v>
+      </c>
+      <c r="H73" s="80"/>
+      <c r="I73" s="81"/>
+    </row>
+    <row r="74" spans="2:9" s="71" customFormat="1" ht="22.15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B74" s="82"/>
+      <c r="C74" s="97"/>
+      <c r="D74" s="78" t="s">
+        <v>314</v>
+      </c>
+      <c r="E74" s="78" t="s">
+        <v>315</v>
+      </c>
+      <c r="F74" s="79">
+        <v>46160</v>
+      </c>
+      <c r="G74" s="78">
+        <v>-5000</v>
+      </c>
+      <c r="H74" s="80"/>
+      <c r="I74" s="81"/>
+    </row>
+    <row r="75" spans="2:9" s="71" customFormat="1" ht="22.15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B75" s="77" t="s">
+        <v>0</v>
+      </c>
+      <c r="C75" s="96" t="s">
+        <v>319</v>
+      </c>
+      <c r="D75" s="78" t="s">
+        <v>312</v>
+      </c>
+      <c r="E75" s="78" t="s">
+        <v>313</v>
+      </c>
+      <c r="F75" s="79">
+        <v>46290</v>
+      </c>
+      <c r="G75" s="78">
+        <v>2500</v>
+      </c>
+      <c r="H75" s="80"/>
+      <c r="I75" s="81"/>
+    </row>
+    <row r="76" spans="2:9" s="71" customFormat="1" ht="22.15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B76" s="82"/>
+      <c r="C76" s="97"/>
+      <c r="D76" s="78" t="s">
+        <v>314</v>
+      </c>
+      <c r="E76" s="78" t="s">
+        <v>315</v>
+      </c>
+      <c r="F76" s="79">
+        <v>46160</v>
+      </c>
+      <c r="G76" s="78">
+        <v>-2500</v>
+      </c>
+      <c r="H76" s="80"/>
+      <c r="I76" s="81"/>
+    </row>
+    <row r="77" spans="2:9" s="71" customFormat="1" ht="22.15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B77" s="77" t="s">
+        <v>0</v>
+      </c>
+      <c r="C77" s="96" t="s">
+        <v>320</v>
+      </c>
+      <c r="D77" s="78" t="s">
+        <v>312</v>
+      </c>
+      <c r="E77" s="78" t="s">
+        <v>313</v>
+      </c>
+      <c r="F77" s="79">
+        <v>46363</v>
+      </c>
+      <c r="G77" s="78">
+        <v>5000</v>
+      </c>
+      <c r="H77" s="80"/>
+      <c r="I77" s="81"/>
+    </row>
+    <row r="78" spans="2:9" s="71" customFormat="1" ht="22.15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B78" s="82"/>
+      <c r="C78" s="97"/>
+      <c r="D78" s="78" t="s">
+        <v>314</v>
+      </c>
+      <c r="E78" s="78" t="s">
+        <v>315</v>
+      </c>
+      <c r="F78" s="79">
+        <v>46160</v>
+      </c>
+      <c r="G78" s="78">
+        <v>-5000</v>
+      </c>
+      <c r="H78" s="80"/>
+      <c r="I78" s="81"/>
+    </row>
+    <row r="79" spans="2:9" s="71" customFormat="1" ht="22.15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B79" s="77" t="s">
+        <v>0</v>
+      </c>
+      <c r="C79" s="96" t="s">
+        <v>321</v>
+      </c>
+      <c r="D79" s="78" t="s">
+        <v>312</v>
+      </c>
+      <c r="E79" s="78" t="s">
+        <v>313</v>
+      </c>
+      <c r="F79" s="79">
+        <v>46367</v>
+      </c>
+      <c r="G79" s="78">
+        <v>5000</v>
+      </c>
+      <c r="H79" s="80"/>
+      <c r="I79" s="81"/>
+    </row>
+    <row r="80" spans="2:9" s="71" customFormat="1" ht="22.15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B80" s="82"/>
+      <c r="C80" s="97"/>
+      <c r="D80" s="78" t="s">
+        <v>314</v>
+      </c>
+      <c r="E80" s="78" t="s">
+        <v>315</v>
+      </c>
+      <c r="F80" s="79">
+        <v>46160</v>
+      </c>
+      <c r="G80" s="78">
+        <v>-5000</v>
+      </c>
+      <c r="H80" s="80"/>
+      <c r="I80" s="81"/>
+    </row>
+    <row r="81" spans="2:9" s="71" customFormat="1" ht="23.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B81" s="77" t="s">
+        <v>0</v>
+      </c>
+      <c r="C81" s="96" t="s">
+        <v>322</v>
+      </c>
+      <c r="D81" s="78" t="s">
+        <v>312</v>
+      </c>
+      <c r="E81" s="78" t="s">
+        <v>313</v>
+      </c>
+      <c r="F81" s="79">
+        <v>46372</v>
+      </c>
+      <c r="G81" s="78">
+        <v>2500</v>
+      </c>
+      <c r="H81" s="80"/>
+      <c r="I81" s="81"/>
+    </row>
+    <row r="82" spans="2:9" s="71" customFormat="1" ht="25.9" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B82" s="82"/>
+      <c r="C82" s="97"/>
+      <c r="D82" s="78" t="s">
+        <v>314</v>
+      </c>
+      <c r="E82" s="78" t="s">
+        <v>315</v>
+      </c>
+      <c r="F82" s="79">
+        <v>46160</v>
+      </c>
+      <c r="G82" s="78">
+        <v>-2500</v>
+      </c>
+      <c r="H82" s="80"/>
+      <c r="I82" s="81"/>
+    </row>
+    <row r="83" spans="2:9" s="71" customFormat="1" ht="22.15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B83" s="77" t="s">
+        <v>0</v>
+      </c>
+      <c r="C83" s="96" t="s">
+        <v>323</v>
+      </c>
+      <c r="D83" s="78" t="s">
+        <v>312</v>
+      </c>
+      <c r="E83" s="78" t="s">
+        <v>313</v>
+      </c>
+      <c r="F83" s="79">
+        <v>46442</v>
+      </c>
+      <c r="G83" s="78">
+        <v>5000</v>
+      </c>
+      <c r="H83" s="80"/>
+      <c r="I83" s="81"/>
+    </row>
+    <row r="84" spans="2:9" s="71" customFormat="1" ht="22.15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B84" s="82"/>
+      <c r="C84" s="97"/>
+      <c r="D84" s="78" t="s">
+        <v>314</v>
+      </c>
+      <c r="E84" s="78" t="s">
+        <v>315</v>
+      </c>
+      <c r="F84" s="79">
+        <v>46160</v>
+      </c>
+      <c r="G84" s="78">
+        <v>-5000</v>
+      </c>
+      <c r="H84" s="80"/>
+      <c r="I84" s="81"/>
+    </row>
+    <row r="85" spans="2:9" s="71" customFormat="1" ht="23.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B85" s="77" t="s">
+        <v>0</v>
+      </c>
+      <c r="C85" s="96" t="s">
+        <v>324</v>
+      </c>
+      <c r="D85" s="78" t="s">
+        <v>312</v>
+      </c>
+      <c r="E85" s="78" t="s">
+        <v>313</v>
+      </c>
+      <c r="F85" s="79">
+        <v>46451</v>
+      </c>
+      <c r="G85" s="78">
+        <v>5000</v>
+      </c>
+      <c r="H85" s="80"/>
+      <c r="I85" s="81"/>
+    </row>
+    <row r="86" spans="2:9" s="71" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B86" s="82"/>
+      <c r="C86" s="97"/>
+      <c r="D86" s="78" t="s">
+        <v>314</v>
+      </c>
+      <c r="E86" s="78" t="s">
+        <v>315</v>
+      </c>
+      <c r="F86" s="79">
+        <v>46160</v>
+      </c>
+      <c r="G86" s="78">
+        <v>-5000</v>
+      </c>
+      <c r="H86" s="80"/>
+      <c r="I86" s="83"/>
+    </row>
+    <row r="87" spans="2:9" s="71" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B87" s="77" t="s">
+        <v>0</v>
+      </c>
+      <c r="C87" s="96" t="s">
+        <v>325</v>
+      </c>
+      <c r="D87" s="78" t="s">
+        <v>312</v>
+      </c>
+      <c r="E87" s="78" t="s">
+        <v>313</v>
+      </c>
+      <c r="F87" s="79">
+        <v>46454</v>
+      </c>
+      <c r="G87" s="78">
+        <v>5000</v>
+      </c>
+      <c r="H87" s="80"/>
+      <c r="I87" s="83"/>
+    </row>
+    <row r="88" spans="2:9" s="71" customFormat="1" ht="22.15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B88" s="82"/>
+      <c r="C88" s="97"/>
+      <c r="D88" s="78" t="s">
+        <v>314</v>
+      </c>
+      <c r="E88" s="78" t="s">
+        <v>315</v>
+      </c>
+      <c r="F88" s="79">
+        <v>46160</v>
+      </c>
+      <c r="G88" s="78">
+        <v>-5000</v>
+      </c>
+      <c r="H88" s="80"/>
+      <c r="I88" s="81"/>
+    </row>
+    <row r="89" spans="2:9" s="71" customFormat="1" ht="22.15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B89" s="77" t="s">
+        <v>0</v>
+      </c>
+      <c r="C89" s="96" t="s">
+        <v>326</v>
+      </c>
+      <c r="D89" s="78" t="s">
+        <v>312</v>
+      </c>
+      <c r="E89" s="78" t="s">
+        <v>313</v>
+      </c>
+      <c r="F89" s="79">
+        <v>46469</v>
+      </c>
+      <c r="G89" s="78">
+        <v>5000</v>
+      </c>
+      <c r="H89" s="80"/>
+      <c r="I89" s="81"/>
+    </row>
+    <row r="90" spans="2:9" s="71" customFormat="1" ht="22.15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B90" s="82"/>
+      <c r="C90" s="97"/>
+      <c r="D90" s="78" t="s">
+        <v>314</v>
+      </c>
+      <c r="E90" s="78" t="s">
+        <v>315</v>
+      </c>
+      <c r="F90" s="79">
+        <v>46160</v>
+      </c>
+      <c r="G90" s="78">
+        <v>-5000</v>
+      </c>
+      <c r="H90" s="80"/>
+      <c r="I90" s="81"/>
+    </row>
+    <row r="91" spans="2:9" s="71" customFormat="1" ht="23.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B91" s="77" t="s">
+        <v>0</v>
+      </c>
+      <c r="C91" s="96" t="s">
+        <v>327</v>
+      </c>
+      <c r="D91" s="78" t="s">
+        <v>312</v>
+      </c>
+      <c r="E91" s="78" t="s">
+        <v>313</v>
+      </c>
+      <c r="F91" s="79">
+        <v>46486</v>
+      </c>
+      <c r="G91" s="78">
+        <v>5000</v>
+      </c>
+      <c r="H91" s="80"/>
+      <c r="I91" s="81"/>
+    </row>
+    <row r="92" spans="2:9" s="71" customFormat="1" ht="25.9" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B92" s="82"/>
+      <c r="C92" s="97"/>
+      <c r="D92" s="78" t="s">
+        <v>314</v>
+      </c>
+      <c r="E92" s="78" t="s">
+        <v>315</v>
+      </c>
+      <c r="F92" s="79">
+        <v>46160</v>
+      </c>
+      <c r="G92" s="78">
+        <v>-5000</v>
+      </c>
+      <c r="H92" s="80"/>
+      <c r="I92" s="81"/>
+    </row>
+    <row r="93" spans="2:9" s="71" customFormat="1" ht="23.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B93" s="77" t="s">
+        <v>0</v>
+      </c>
+      <c r="C93" s="96" t="s">
+        <v>328</v>
+      </c>
+      <c r="D93" s="78" t="s">
+        <v>312</v>
+      </c>
+      <c r="E93" s="78" t="s">
+        <v>313</v>
+      </c>
+      <c r="F93" s="79">
+        <v>46486</v>
+      </c>
+      <c r="G93" s="78">
+        <v>7500</v>
+      </c>
+      <c r="H93" s="80"/>
+      <c r="I93" s="81"/>
+    </row>
+    <row r="94" spans="2:9" s="71" customFormat="1" ht="12.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B94" s="82"/>
+      <c r="C94" s="97"/>
+      <c r="D94" s="78" t="s">
+        <v>314</v>
+      </c>
+      <c r="E94" s="78" t="s">
+        <v>315</v>
+      </c>
+      <c r="F94" s="79">
+        <v>46160</v>
+      </c>
+      <c r="G94" s="78">
+        <v>-7500</v>
+      </c>
+      <c r="H94" s="80"/>
+      <c r="I94" s="81"/>
+    </row>
+    <row r="95" spans="2:9" s="71" customFormat="1" ht="22.15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B95" s="77" t="s">
+        <v>0</v>
+      </c>
+      <c r="C95" s="96" t="s">
+        <v>329</v>
+      </c>
+      <c r="D95" s="78" t="s">
+        <v>312</v>
+      </c>
+      <c r="E95" s="78" t="s">
+        <v>313</v>
+      </c>
+      <c r="F95" s="79">
+        <v>46493</v>
+      </c>
+      <c r="G95" s="78">
+        <v>5000</v>
+      </c>
+      <c r="H95" s="80"/>
+      <c r="I95" s="81"/>
+    </row>
+    <row r="96" spans="2:9" s="71" customFormat="1" ht="22.15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B96" s="82"/>
+      <c r="C96" s="97"/>
+      <c r="D96" s="78" t="s">
+        <v>314</v>
+      </c>
+      <c r="E96" s="78" t="s">
+        <v>315</v>
+      </c>
+      <c r="F96" s="79">
+        <v>46160</v>
+      </c>
+      <c r="G96" s="78">
+        <v>-5000</v>
+      </c>
+      <c r="H96" s="80"/>
+      <c r="I96" s="81"/>
+    </row>
+    <row r="97" spans="2:9" s="71" customFormat="1" ht="23.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B97" s="77" t="s">
+        <v>0</v>
+      </c>
+      <c r="C97" s="96" t="s">
+        <v>330</v>
+      </c>
+      <c r="D97" s="78" t="s">
+        <v>312</v>
+      </c>
+      <c r="E97" s="78" t="s">
+        <v>313</v>
+      </c>
+      <c r="F97" s="79">
+        <v>46497</v>
+      </c>
+      <c r="G97" s="78">
+        <v>2500</v>
+      </c>
+      <c r="H97" s="80"/>
+      <c r="I97" s="81"/>
+    </row>
+    <row r="98" spans="2:9" s="71" customFormat="1" ht="12.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B98" s="82"/>
+      <c r="C98" s="97"/>
+      <c r="D98" s="78" t="s">
+        <v>314</v>
+      </c>
+      <c r="E98" s="78" t="s">
+        <v>315</v>
+      </c>
+      <c r="F98" s="79">
+        <v>46160</v>
+      </c>
+      <c r="G98" s="78">
+        <v>-2500</v>
+      </c>
+      <c r="H98" s="80"/>
+      <c r="I98" s="81"/>
+    </row>
+    <row r="99" spans="2:9" s="71" customFormat="1" ht="12.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B99" s="77" t="s">
+        <v>0</v>
+      </c>
+      <c r="C99" s="96" t="s">
+        <v>330</v>
+      </c>
+      <c r="D99" s="78" t="s">
+        <v>312</v>
+      </c>
+      <c r="E99" s="78" t="s">
+        <v>313</v>
+      </c>
+      <c r="F99" s="79">
+        <v>46519</v>
+      </c>
+      <c r="G99" s="78">
+        <v>2500</v>
+      </c>
+      <c r="H99" s="80"/>
+      <c r="I99" s="81"/>
+    </row>
+    <row r="100" spans="2:9" s="71" customFormat="1" ht="12.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B100" s="82"/>
+      <c r="C100" s="97"/>
+      <c r="D100" s="78" t="s">
+        <v>314</v>
+      </c>
+      <c r="E100" s="78" t="s">
+        <v>315</v>
+      </c>
+      <c r="F100" s="79">
+        <v>46160</v>
+      </c>
+      <c r="G100" s="78">
+        <v>-2500</v>
+      </c>
+      <c r="H100" s="80"/>
+      <c r="I100" s="81"/>
+    </row>
+    <row r="101" spans="2:9" s="71" customFormat="1" ht="13.5" x14ac:dyDescent="0.35">
+      <c r="B101" s="72"/>
+      <c r="C101" s="72"/>
+      <c r="D101" s="72"/>
+      <c r="E101" s="72"/>
+      <c r="F101" s="72"/>
+      <c r="G101" s="72"/>
+      <c r="H101" s="72"/>
+      <c r="I101" s="72"/>
+    </row>
+    <row r="102" spans="2:9" s="71" customFormat="1" ht="13.5" x14ac:dyDescent="0.35">
+      <c r="B102" s="72" t="s">
+        <v>331</v>
+      </c>
+      <c r="C102" s="72"/>
+      <c r="D102" s="72"/>
+      <c r="E102" s="72"/>
+      <c r="F102" s="72"/>
+      <c r="G102" s="72"/>
+      <c r="H102" s="72"/>
+      <c r="I102" s="72"/>
+    </row>
+    <row r="103" spans="2:9" s="71" customFormat="1" ht="13.5" x14ac:dyDescent="0.35">
+      <c r="B103" s="72"/>
+      <c r="C103" s="72"/>
+      <c r="D103" s="72"/>
+      <c r="E103" s="72"/>
+      <c r="F103" s="72"/>
+      <c r="G103" s="72"/>
+      <c r="H103" s="72"/>
+      <c r="I103" s="72"/>
+    </row>
+    <row r="104" spans="2:9" s="71" customFormat="1" ht="13.5" x14ac:dyDescent="0.35">
+      <c r="B104" s="72"/>
+      <c r="C104" s="72"/>
+      <c r="D104" s="72"/>
+      <c r="E104" s="72"/>
+      <c r="F104" s="72"/>
+      <c r="G104" s="72"/>
+      <c r="H104" s="72"/>
+      <c r="I104" s="72"/>
+    </row>
+    <row r="105" spans="2:9" s="71" customFormat="1" ht="13.5" x14ac:dyDescent="0.35">
+      <c r="B105" s="72"/>
+      <c r="C105" s="72"/>
+      <c r="D105" s="72"/>
+      <c r="E105" s="72"/>
+      <c r="F105" s="72"/>
+      <c r="G105" s="72"/>
+      <c r="H105" s="72"/>
+      <c r="I105" s="72"/>
+    </row>
+    <row r="106" spans="2:9" s="71" customFormat="1" ht="13.5" x14ac:dyDescent="0.35">
+      <c r="B106" s="72"/>
+      <c r="C106" s="72"/>
+      <c r="D106" s="72"/>
+      <c r="E106" s="72"/>
+      <c r="F106" s="72"/>
+      <c r="G106" s="72"/>
+      <c r="H106" s="72"/>
+      <c r="I106" s="72"/>
+    </row>
+    <row r="107" spans="2:9" s="71" customFormat="1" ht="13.5" x14ac:dyDescent="0.35">
+      <c r="B107" s="72"/>
+      <c r="C107" s="72"/>
+      <c r="D107" s="72"/>
+      <c r="E107" s="72"/>
+      <c r="F107" s="72"/>
+      <c r="G107" s="72"/>
+      <c r="H107" s="72"/>
+      <c r="I107" s="72"/>
+    </row>
+    <row r="108" spans="2:9" s="71" customFormat="1" ht="13.5" x14ac:dyDescent="0.35">
+      <c r="B108" s="72"/>
+      <c r="C108" s="72"/>
+      <c r="D108" s="72"/>
+      <c r="E108" s="72"/>
+      <c r="F108" s="72"/>
+      <c r="G108" s="72"/>
+      <c r="H108" s="72"/>
+      <c r="I108" s="72"/>
+    </row>
+    <row r="109" spans="2:9" s="71" customFormat="1" ht="13.5" x14ac:dyDescent="0.35">
+      <c r="B109" s="72"/>
+      <c r="C109" s="72"/>
+      <c r="D109" s="72"/>
+      <c r="E109" s="72"/>
+      <c r="F109" s="72"/>
+      <c r="G109" s="72"/>
+      <c r="H109" s="72"/>
+      <c r="I109" s="72"/>
+    </row>
+    <row r="110" spans="2:9" s="71" customFormat="1" ht="13.5" x14ac:dyDescent="0.35">
+      <c r="B110" s="72"/>
+      <c r="C110" s="72"/>
+      <c r="D110" s="72"/>
+      <c r="E110" s="72"/>
+      <c r="F110" s="72"/>
+      <c r="G110" s="72"/>
+      <c r="H110" s="72"/>
+      <c r="I110" s="72"/>
+    </row>
+    <row r="111" spans="2:9" s="71" customFormat="1" ht="13.5" x14ac:dyDescent="0.35">
+      <c r="B111" s="72"/>
+      <c r="C111" s="72"/>
+      <c r="D111" s="72"/>
+      <c r="E111" s="72"/>
+      <c r="F111" s="72"/>
+      <c r="G111" s="72"/>
+      <c r="H111" s="72"/>
+      <c r="I111" s="72"/>
+    </row>
+    <row r="112" spans="2:9" s="71" customFormat="1" ht="13.5" x14ac:dyDescent="0.35">
+      <c r="B112" s="72"/>
+      <c r="C112" s="72"/>
+      <c r="D112" s="72"/>
+      <c r="E112" s="72"/>
+      <c r="F112" s="72"/>
+      <c r="G112" s="72"/>
+      <c r="H112" s="72"/>
+      <c r="I112" s="72"/>
+    </row>
+    <row r="113" spans="2:9" s="71" customFormat="1" ht="13.5" x14ac:dyDescent="0.35">
+      <c r="B113" s="72"/>
+      <c r="C113" s="72"/>
+      <c r="D113" s="72"/>
+      <c r="E113" s="72"/>
+      <c r="F113" s="72"/>
+      <c r="G113" s="72"/>
+      <c r="H113" s="72"/>
+      <c r="I113" s="72"/>
+    </row>
+    <row r="114" spans="2:9" s="71" customFormat="1" ht="13.5" x14ac:dyDescent="0.35">
+      <c r="B114" s="72"/>
+      <c r="C114" s="72"/>
+      <c r="D114" s="72"/>
+      <c r="E114" s="72"/>
+      <c r="F114" s="72"/>
+      <c r="G114" s="72"/>
+      <c r="H114" s="72"/>
+      <c r="I114" s="72"/>
+    </row>
+  </sheetData>
+  <mergeCells count="31">
+    <mergeCell ref="C99:C100"/>
+    <mergeCell ref="C87:C88"/>
+    <mergeCell ref="C89:C90"/>
+    <mergeCell ref="C91:C92"/>
+    <mergeCell ref="C93:C94"/>
+    <mergeCell ref="C95:C96"/>
+    <mergeCell ref="C97:C98"/>
+    <mergeCell ref="C85:C86"/>
+    <mergeCell ref="C63:C64"/>
+    <mergeCell ref="C65:C66"/>
+    <mergeCell ref="C67:C68"/>
+    <mergeCell ref="C69:C70"/>
+    <mergeCell ref="C71:C72"/>
+    <mergeCell ref="C73:C74"/>
+    <mergeCell ref="C75:C76"/>
+    <mergeCell ref="C77:C78"/>
+    <mergeCell ref="C79:C80"/>
+    <mergeCell ref="C81:C82"/>
+    <mergeCell ref="C83:C84"/>
+    <mergeCell ref="C20:D20"/>
+    <mergeCell ref="C19:D19"/>
+    <mergeCell ref="C17:D17"/>
+    <mergeCell ref="C16:D16"/>
+    <mergeCell ref="C15:D15"/>
+    <mergeCell ref="C8:D8"/>
+    <mergeCell ref="C4:D4"/>
+    <mergeCell ref="C14:D14"/>
+    <mergeCell ref="C12:D12"/>
+    <mergeCell ref="C11:D11"/>
+    <mergeCell ref="C10:D10"/>
+    <mergeCell ref="C9:D9"/>
+  </mergeCells>
+  <conditionalFormatting sqref="C23:D32 C45:D50">
+    <cfRule type="cellIs" dxfId="3" priority="1" operator="equal">
+      <formula>0</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="2" priority="2">
+      <formula>C$1=2</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="1" priority="3">
+      <formula>C$1=4</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="0" priority="4">
+      <formula>C$1=3</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <sheetData/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Application>Microsoft Excel</Application>
+  <DocSecurity>0</DocSecurity>
+  <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Worksheets</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="3" baseType="lpstr">
+      <vt:lpstr>ULTRA</vt:lpstr>
+      <vt:lpstr>Notes to Fortnightly Portfolio</vt:lpstr>
+      <vt:lpstr>Sheet1</vt:lpstr>
+    </vt:vector>
+  </TitlesOfParts>
+  <LinksUpToDate>false</LinksUpToDate>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Rohit Pandey</dc:creator>
+<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:creator>ICRON Research</dc:creator>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_Enabled">
+    <vt:lpwstr>true</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_SetDate">
+    <vt:lpwstr>2026-05-19T12:35:08Z</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_Method">
+    <vt:lpwstr>Privileged</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_Name">
+    <vt:lpwstr>Public</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_SiteId">
+    <vt:lpwstr>1771ae17-e764-4e0f-a476-d4184d79a5d9</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_ActionId">
+    <vt:lpwstr>5224f8dd-e2cb-4f10-a1b4-cad44d36ffd1</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_ContentBits">
+    <vt:lpwstr>0</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_Tag">
+    <vt:lpwstr>10, 0, 1, 1</vt:lpwstr>
+  </property>
+</Properties>
+</file>