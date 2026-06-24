--- v6 (2026-06-04)
+++ v7 (2026-06-24)
@@ -1,1260 +1,297 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Default Extension="png" ContentType="image/png"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" Id="rId4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
+<workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-[...4 lines deleted...]
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{77A62401-DF87-43D2-8C57-C1DCFFB96B28}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" tabRatio="872" firstSheet="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
-    <sheet name="ULTRA" sheetId="1" r:id="rId1"/>
-[...1 lines deleted...]
-    <sheet name="Sheet1" sheetId="2" state="hidden" r:id="rId3"/>
+    <sheet name="ULTRA" sheetId="1" state="visible" r:id="rId1"/>
+    <sheet name="Sheet1" sheetId="2" state="hidden" r:id="rId2"/>
   </sheets>
-  <definedNames>
-[...2 lines deleted...]
-  <calcPr calcId="0" calcOnSave="0"/>
+  <definedNames/>
+  <calcPr calcId="191029" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
-<file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-[...1004 lines deleted...]
-
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-[...10 lines deleted...]
-    <numFmt numFmtId="172" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;??_);_(@_)"/>
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <numFmts count="7">
+    <numFmt numFmtId="164" formatCode="0.0000"/>
+    <numFmt numFmtId="165" formatCode="#,##0.00_);\(#,##0.00\)%"/>
+    <numFmt numFmtId="166" formatCode="_(* #,##0_);_(* \(#,##0\);"/>
+    <numFmt numFmtId="167" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);"/>
+    <numFmt numFmtId="168" formatCode="0.000%"/>
+    <numFmt numFmtId="169" formatCode="#00.00%"/>
+    <numFmt numFmtId="170" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;??_);_(@_)"/>
   </numFmts>
-  <fonts count="22" x14ac:knownFonts="1">
+  <fonts count="28">
     <font>
-      <sz val="11"/>
-      <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
+      <color theme="1"/>
+      <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <sz val="11"/>
-[...39 lines deleted...]
-      <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
+      <color theme="1"/>
+      <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <b/>
-[...1 lines deleted...]
-      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <color theme="10"/>
+      <sz val="11"/>
+      <u val="single"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
       <name val="Trebuchet MS"/>
       <family val="2"/>
+      <color theme="1"/>
+      <sz val="8"/>
     </font>
     <font>
-      <sz val="10"/>
-      <color indexed="8"/>
       <name val="Trebuchet MS"/>
       <family val="2"/>
+      <b val="1"/>
+      <color theme="1"/>
+      <sz val="8"/>
     </font>
     <font>
-      <sz val="10"/>
       <name val="Trebuchet MS"/>
       <family val="2"/>
+      <b val="1"/>
+      <color rgb="FFFF0000"/>
+      <sz val="8"/>
     </font>
     <font>
-      <b/>
-      <sz val="9"/>
+      <name val="Trebuchet MS"/>
+      <family val="2"/>
       <color rgb="FF000000"/>
+      <sz val="8"/>
+    </font>
+    <font>
+      <name val="Trebuchet MS"/>
+      <family val="2"/>
+      <b val="1"/>
+      <color rgb="FF000000"/>
+      <sz val="8"/>
+      <u val="single"/>
+    </font>
+    <font>
+      <name val="Trebuchet MS"/>
+      <family val="2"/>
+      <b val="1"/>
+      <color rgb="FF333333"/>
+      <sz val="8"/>
+    </font>
+    <font>
+      <name val="Trebuchet MS"/>
+      <family val="2"/>
+      <b val="1"/>
+      <sz val="8"/>
+    </font>
+    <font>
+      <name val="Trebuchet MS"/>
+      <family val="2"/>
+      <sz val="8"/>
+    </font>
+    <font>
+      <name val="Trebuchet MS"/>
+      <family val="2"/>
+      <i val="1"/>
+      <sz val="8"/>
+    </font>
+    <font>
+      <name val="Trebuchet MS"/>
+      <family val="2"/>
+      <color rgb="FFFF0000"/>
+      <sz val="8"/>
+    </font>
+    <font>
+      <name val="Trebuchet MS"/>
+      <family val="2"/>
+      <b val="1"/>
+      <strike val="1"/>
+      <sz val="8"/>
+    </font>
+    <font>
+      <name val="trebuchet MS"/>
+      <family val="2"/>
+      <b val="1"/>
+      <color rgb="FFFFFFFF"/>
+      <sz val="8"/>
+    </font>
+    <font>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <color theme="1"/>
+      <sz val="8"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <name val="Trebuchet MS"/>
+      <family val="2"/>
+      <b val="1"/>
+      <color indexed="8"/>
+      <sz val="8"/>
+      <u val="single"/>
+    </font>
+    <font>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <color theme="10"/>
+      <sz val="8"/>
+      <u val="single"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <b val="1"/>
+      <color theme="1"/>
+      <sz val="8"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <b val="1"/>
+      <color rgb="FF000000"/>
+      <sz val="8"/>
+    </font>
+    <font>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <b val="1"/>
+      <color rgb="FF000000"/>
+      <sz val="8"/>
+    </font>
+    <font>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <color rgb="FF000000"/>
+      <sz val="8"/>
+    </font>
+    <font>
       <name val="Arial"/>
       <family val="2"/>
+      <b val="1"/>
+      <color rgb="FF000000"/>
+      <sz val="8"/>
     </font>
     <font>
-      <sz val="9"/>
-      <color rgb="FF000000"/>
       <name val="Arial"/>
       <family val="2"/>
+      <color rgb="FF000000"/>
+      <sz val="8"/>
     </font>
     <font>
-      <sz val="10"/>
-      <color rgb="FF000000"/>
       <name val="Times New Roman"/>
       <family val="1"/>
+      <color rgb="FF000000"/>
+      <sz val="8"/>
     </font>
     <font>
-      <sz val="10"/>
+      <name val="Trebuchet MS"/>
+      <family val="2"/>
+      <b val="1"/>
       <color indexed="8"/>
-      <name val="Arial"/>
-      <family val="2"/>
+      <sz val="8"/>
     </font>
     <font>
-      <sz val="9"/>
       <name val="Trebuchet MS"/>
       <family val="2"/>
+      <color indexed="8"/>
+      <sz val="8"/>
     </font>
     <font>
-      <sz val="10"/>
-[...5 lines deleted...]
-      <sz val="9"/>
       <name val="Trebuchet MS"/>
       <family val="2"/>
-    </font>
-[...22 lines deleted...]
-      <family val="2"/>
+      <b val="1"/>
+      <color rgb="FF000000"/>
+      <sz val="8"/>
     </font>
   </fonts>
-  <fills count="5">
+  <fills count="6">
     <fill>
-      <patternFill patternType="none"/>
+      <patternFill/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF000000"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFC0C0C0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFD9D9D9"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="8">
+  <borders count="16">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
@@ -1269,479 +306,914 @@
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
-      <top/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
-      <top style="thin">
+      <top/>
+      <bottom style="thin">
         <color indexed="64"/>
-      </top>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="9">
-[...8 lines deleted...]
-    <xf numFmtId="43" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+  <cellStyleXfs count="7">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="9" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="43" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="43" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="109">
-[...14 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+  <cellXfs count="224">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="7" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="7" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="8" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="9" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="10" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="10" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="9" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="43" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="43" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="43" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="43" fontId="4" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="10" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="10" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="6" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="13" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="4" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="4" fontId="10" fillId="0" borderId="1" pivotButton="0" quotePrefix="1" xfId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="10" fontId="10" fillId="0" borderId="1" pivotButton="0" quotePrefix="1" xfId="1"/>
+    <xf numFmtId="165" fontId="10" fillId="0" borderId="3" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="13" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="2" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="14" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="4">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="10" fontId="10" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="10" fillId="4" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="10" fontId="10" fillId="4" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="4">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="6" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="10" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="10" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="43" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="4">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="43" fontId="4" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="166" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="167" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="10" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="15" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="167" fontId="4" fillId="3" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="10" fontId="4" fillId="3" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="167" fontId="14" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="10" fontId="14" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="3"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="10" fontId="19" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="5" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="10" fontId="21" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="24" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="168" fontId="24" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="2">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="10" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="4" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="10" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="10" fontId="10" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="10" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="10" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="2">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="10" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="10" fontId="10" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="10" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="2">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="2">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="10" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="4" fontId="10" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="4" fontId="10" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="2">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="10" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="10" fontId="10" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="6" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="169" fontId="6" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="168" fontId="6" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="10" fontId="10" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="11" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="12" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="11" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="12" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="2" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="3" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="4" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="2">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="3" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="5" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="4" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="3" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="5" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="4" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="2">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="5"/>
+    <xf numFmtId="43" fontId="10" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="6"/>
+    <xf numFmtId="170" fontId="10" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="5"/>
+    <xf numFmtId="170" fontId="10" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="6"/>
+    <xf numFmtId="15" fontId="10" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="6"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="11" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="11" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="170" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="6">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="15" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="6">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="12" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="12" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="11" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="11" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="170" fontId="10" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="6">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="15" fontId="10" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="6">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="12" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="12" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="170" fontId="10" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="6">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="15" fontId="10" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="6">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="166" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="167" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="167" fontId="4" fillId="3" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="167" fontId="14" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="15" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="12" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="168" fontId="6" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="10" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="10" fillId="0" borderId="3" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="15" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...11 lines deleted...]
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...111 lines deleted...]
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="172" fontId="15" fillId="0" borderId="1" xfId="8" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...73 lines deleted...]
-    </xf>
   </cellXfs>
-  <cellStyles count="9">
-[...1 lines deleted...]
-    <cellStyle name="Comma 4 2" xfId="8" xr:uid="{4EE14A2A-30F8-4CF0-806F-125ED3C3FD7F}"/>
+  <cellStyles count="7">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
-    <cellStyle name="Normal 2" xfId="3" xr:uid="{CA8AA7B9-A2D0-4726-96D5-01B4D8662571}"/>
-[...2 lines deleted...]
-    <cellStyle name="Normal 3 4 2 2 4" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="Percent" xfId="1" builtinId="5"/>
-    <cellStyle name="Percent 2" xfId="5" xr:uid="{1A17E0CC-A7B8-4DC3-85F8-2D1B8DB84924}"/>
+    <cellStyle name="Normal 3 4 2 2 4" xfId="2"/>
+    <cellStyle name="Hyperlink" xfId="3" builtinId="8"/>
+    <cellStyle name="Comma" xfId="4" builtinId="3"/>
+    <cellStyle name="Normal 3 2" xfId="5"/>
+    <cellStyle name="Comma 4 2" xfId="6"/>
   </cellStyles>
-  <dxfs count="4">
-[...12 lines deleted...]
-  </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
-  <extLst>
-[...6 lines deleted...]
-  </extLst>
+  <colors>
+    <indexedColors>
+      <rgbColor rgb="00000000"/>
+      <rgbColor rgb="00FFFFFF"/>
+      <rgbColor rgb="00FF0000"/>
+      <rgbColor rgb="0000FF00"/>
+      <rgbColor rgb="000000FF"/>
+      <rgbColor rgb="00FFFF00"/>
+      <rgbColor rgb="00FF00FF"/>
+      <rgbColor rgb="0000FFFF"/>
+      <rgbColor rgb="00000000"/>
+      <rgbColor rgb="00FFFFFF"/>
+      <rgbColor rgb="00FF0000"/>
+      <rgbColor rgb="0000FF00"/>
+      <rgbColor rgb="000000FF"/>
+      <rgbColor rgb="00FFFF00"/>
+      <rgbColor rgb="00FF00FF"/>
+      <rgbColor rgb="0000FFFF"/>
+      <rgbColor rgb="00800000"/>
+      <rgbColor rgb="00008000"/>
+      <rgbColor rgb="00000080"/>
+      <rgbColor rgb="00808000"/>
+      <rgbColor rgb="00800080"/>
+      <rgbColor rgb="00008080"/>
+      <rgbColor rgb="00C0C0C0"/>
+      <rgbColor rgb="00808080"/>
+      <rgbColor rgb="009999FF"/>
+      <rgbColor rgb="00993366"/>
+      <rgbColor rgb="00FFFFCC"/>
+      <rgbColor rgb="00CCFFFF"/>
+      <rgbColor rgb="00660066"/>
+      <rgbColor rgb="00FF8080"/>
+      <rgbColor rgb="000066CC"/>
+      <rgbColor rgb="00CCCCFF"/>
+      <rgbColor rgb="00000080"/>
+      <rgbColor rgb="00FF00FF"/>
+      <rgbColor rgb="00FFFF00"/>
+      <rgbColor rgb="0000FFFF"/>
+      <rgbColor rgb="00800080"/>
+      <rgbColor rgb="00800000"/>
+      <rgbColor rgb="00008080"/>
+      <rgbColor rgb="000000FF"/>
+      <rgbColor rgb="0000CCFF"/>
+      <rgbColor rgb="00CCFFFF"/>
+      <rgbColor rgb="00CCFFCC"/>
+      <rgbColor rgb="00FFFF99"/>
+      <rgbColor rgb="0099CCFF"/>
+      <rgbColor rgb="00FF99CC"/>
+      <rgbColor rgb="00CC99FF"/>
+      <rgbColor rgb="00FFCC99"/>
+      <rgbColor rgb="003366FF"/>
+      <rgbColor rgb="0033CCCC"/>
+      <rgbColor rgb="0099CC00"/>
+      <rgbColor rgb="00FFCC00"/>
+      <rgbColor rgb="00FF9900"/>
+      <rgbColor rgb="00FF6600"/>
+      <rgbColor rgb="00666699"/>
+      <rgbColor rgb="00969696"/>
+      <rgbColor rgb="00003366"/>
+      <rgbColor rgb="00339966"/>
+      <rgbColor rgb="00003300"/>
+      <rgbColor rgb="00333300"/>
+      <rgbColor rgb="00993300"/>
+      <rgbColor rgb="00993366"/>
+      <rgbColor rgb="00333399"/>
+      <rgbColor rgb="00333333"/>
+    </indexedColors>
+  </colors>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<file path=xl/_rels/workbook.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId4" /></Relationships>
 </file>
 
-<file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+<file path=xl/drawings/_rels/drawing1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image1.png" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image2.png" Id="rId2" /></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
-<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-[...22 lines deleted...]
-        <xdr:cNvPicPr>
+<wsDr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
+  <twoCellAnchor editAs="oneCell">
+    <from>
+      <col>1</col>
+      <colOff>0</colOff>
+      <row>185</row>
+      <rowOff>0</rowOff>
+    </from>
+    <to>
+      <col>1</col>
+      <colOff>2374900</colOff>
+      <row>194</row>
+      <rowOff>80683</rowOff>
+    </to>
+    <pic>
+      <nvPicPr>
+        <cNvPr id="2" name="Picture 1"/>
+        <cNvPicPr>
           <a:picLocks/>
-        </xdr:cNvPicPr>
-[...2 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
+        </cNvPicPr>
+      </nvPicPr>
+      <blipFill>
+        <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
-      </xdr:blipFill>
-      <xdr:spPr>
+      </blipFill>
+      <spPr>
         <a:xfrm>
-          <a:off x="457200" y="25800050"/>
+          <a:off x="476250" y="30165675"/>
           <a:ext cx="2374900" cy="1574800"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
-          <a:avLst/>
+          <avLst/>
         </a:prstGeom>
         <a:ln>
           <a:prstDash val="solid"/>
         </a:ln>
-      </xdr:spPr>
-[...25 lines deleted...]
-        <xdr:cNvPicPr>
+      </spPr>
+    </pic>
+    <clientData/>
+  </twoCellAnchor>
+  <twoCellAnchor editAs="oneCell">
+    <from>
+      <col>1</col>
+      <colOff>0</colOff>
+      <row>196</row>
+      <rowOff>0</rowOff>
+    </from>
+    <to>
+      <col>1</col>
+      <colOff>2374900</colOff>
+      <row>205</row>
+      <rowOff>80683</rowOff>
+    </to>
+    <pic>
+      <nvPicPr>
+        <cNvPr id="3" name="Picture 2"/>
+        <cNvPicPr>
           <a:picLocks/>
-        </xdr:cNvPicPr>
-[...2 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
+        </cNvPicPr>
+      </nvPicPr>
+      <blipFill>
+        <a:blip r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
-      </xdr:blipFill>
-      <xdr:spPr>
+      </blipFill>
+      <spPr>
         <a:xfrm>
-          <a:off x="457200" y="28213050"/>
+          <a:off x="476250" y="32851725"/>
           <a:ext cx="2374900" cy="1574800"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
-          <a:avLst/>
+          <avLst/>
         </a:prstGeom>
         <a:ln>
           <a:prstDash val="solid"/>
         </a:ln>
-      </xdr:spPr>
-[...3 lines deleted...]
-</xdr:wsDr>
+      </spPr>
+    </pic>
+    <clientData/>
+  </twoCellAnchor>
+</wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -1961,5705 +1433,6728 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...4 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:L210"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+    <pageSetUpPr/>
+  </sheetPr>
+  <dimension ref="A1:L297"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0"/>
+    <sheetView zoomScale="88" zoomScaleNormal="88" workbookViewId="0">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="13.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr baseColWidth="8" defaultColWidth="9.1796875" defaultRowHeight="12"/>
   <cols>
-    <col min="1" max="1" width="6.54296875" style="2" bestFit="1" customWidth="1"/>
-[...12 lines deleted...]
-    <col min="14" max="16384" width="8.7265625" style="2"/>
+    <col width="7.1796875" bestFit="1" customWidth="1" style="8" min="1" max="1"/>
+    <col width="52.7265625" bestFit="1" customWidth="1" style="8" min="2" max="2"/>
+    <col width="26.1796875" customWidth="1" style="8" min="3" max="3"/>
+    <col width="21.7265625" bestFit="1" customWidth="1" style="8" min="4" max="4"/>
+    <col width="29.90625" customWidth="1" style="8" min="5" max="5"/>
+    <col width="24.81640625" bestFit="1" customWidth="1" style="8" min="6" max="6"/>
+    <col width="14.453125" bestFit="1" customWidth="1" style="8" min="7" max="7"/>
+    <col width="12.81640625" bestFit="1" customWidth="1" style="8" min="8" max="8"/>
+    <col width="14.54296875" bestFit="1" customWidth="1" style="8" min="9" max="9"/>
+    <col width="8.26953125" bestFit="1" customWidth="1" style="8" min="10" max="10"/>
+    <col width="31.1796875" bestFit="1" customWidth="1" style="8" min="11" max="11"/>
+    <col width="7.81640625" bestFit="1" customWidth="1" style="8" min="12" max="12"/>
+    <col width="9.1796875" customWidth="1" style="8" min="13" max="16384"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:12" ht="19" customHeight="1" x14ac:dyDescent="0.45">
-[...1 lines deleted...]
-      <c r="B1" s="98" t="s">
+    <row r="1">
+      <c r="A1" s="158" t="n"/>
+      <c r="B1" s="158" t="inlineStr">
+        <is>
+          <t>DSP Ultra Short Fund</t>
+        </is>
+      </c>
+    </row>
+    <row r="2">
+      <c r="B2" s="47" t="inlineStr">
+        <is>
+          <t>Portfolio as on June 15, 2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" s="158" t="inlineStr">
+        <is>
+          <t>Sr. No.</t>
+        </is>
+      </c>
+      <c r="B4" s="158" t="inlineStr">
+        <is>
+          <t>Name of Instrument</t>
+        </is>
+      </c>
+      <c r="C4" s="158" t="inlineStr">
+        <is>
+          <t>ISIN</t>
+        </is>
+      </c>
+      <c r="D4" s="158" t="inlineStr">
+        <is>
+          <t>Rating/Industry</t>
+        </is>
+      </c>
+      <c r="E4" s="158" t="inlineStr">
+        <is>
+          <t>Quantity</t>
+        </is>
+      </c>
+      <c r="F4" s="158" t="inlineStr">
+        <is>
+          <t>Market value (Rs. In lakhs)</t>
+        </is>
+      </c>
+      <c r="G4" s="158" t="inlineStr">
+        <is>
+          <t>% to Net Assets</t>
+        </is>
+      </c>
+      <c r="H4" s="158" t="inlineStr">
+        <is>
+          <t>Maturity Date</t>
+        </is>
+      </c>
+      <c r="I4" s="158" t="inlineStr">
+        <is>
+          <t>Put/Call Option</t>
+        </is>
+      </c>
+      <c r="J4" s="158" t="inlineStr">
+        <is>
+          <t>YTM (%)</t>
+        </is>
+      </c>
+    </row>
+    <row r="6">
+      <c r="B6" s="47" t="inlineStr">
+        <is>
+          <t>Units issued by REITs &amp; InvITs</t>
+        </is>
+      </c>
+    </row>
+    <row r="7">
+      <c r="B7" s="47" t="inlineStr">
+        <is>
+          <t>Listed / awaiting listing on the stock exchanges</t>
+        </is>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="B8" s="8" t="inlineStr">
+        <is>
+          <t>Roadstar Infra Investment Trust</t>
+        </is>
+      </c>
+      <c r="C8" s="8" t="inlineStr">
+        <is>
+          <t>INE0JEI23010</t>
+        </is>
+      </c>
+      <c r="D8" s="8" t="inlineStr">
+        <is>
+          <t>Transport Infrastructure</t>
+        </is>
+      </c>
+      <c r="E8" s="208" t="n">
+        <v>8333</v>
+      </c>
+      <c r="F8" s="209" t="n">
+        <v>4.79</v>
+      </c>
+      <c r="G8" s="70" t="inlineStr">
+        <is>
+          <t>*</t>
+        </is>
+      </c>
+      <c r="H8" s="71" t="n"/>
+      <c r="J8" s="209" t="n"/>
+      <c r="K8" s="47" t="inlineStr">
+        <is>
+          <t>Sector/Rating</t>
+        </is>
+      </c>
+      <c r="L8" s="47" t="inlineStr">
+        <is>
+          <t>Percent</t>
+        </is>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" s="72" t="n"/>
+      <c r="B9" s="72" t="inlineStr">
+        <is>
+          <t>Total</t>
+        </is>
+      </c>
+      <c r="C9" s="72" t="n"/>
+      <c r="D9" s="72" t="n"/>
+      <c r="E9" s="72" t="n"/>
+      <c r="F9" s="210" t="n">
+        <v>4.79</v>
+      </c>
+      <c r="G9" s="74" t="inlineStr">
+        <is>
+          <t>*</t>
+        </is>
+      </c>
+      <c r="K9" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="L9" s="70" t="n">
+        <v>0.5478</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="K10" s="8" t="inlineStr">
+        <is>
+          <t>Sovereign</t>
+        </is>
+      </c>
+      <c r="L10" s="70" t="n">
+        <v>0.09470000000000001</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="B11" s="47" t="inlineStr">
+        <is>
+          <t>DEBT INSTRUMENTS</t>
+        </is>
+      </c>
+      <c r="K11" s="8" t="inlineStr">
+        <is>
+          <t>IND A1+</t>
+        </is>
+      </c>
+      <c r="L11" s="70" t="n">
+        <v>0.09320000000000001</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="B12" s="47" t="inlineStr">
+        <is>
+          <t>BOND &amp; NCD's</t>
+        </is>
+      </c>
+      <c r="K12" s="8" t="inlineStr">
+        <is>
+          <t>ICRA AA+</t>
+        </is>
+      </c>
+      <c r="L12" s="70" t="n">
+        <v>0.0727</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="B13" s="47" t="inlineStr">
+        <is>
+          <t>Listed / awaiting listing on the stock exchanges</t>
+        </is>
+      </c>
+      <c r="K13" s="8" t="inlineStr">
+        <is>
+          <t>ICRA A1+</t>
+        </is>
+      </c>
+      <c r="L13" s="70" t="n">
+        <v>0.0413</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" s="8" t="n">
+        <v>2</v>
+      </c>
+      <c r="B14" s="8" t="inlineStr">
+        <is>
+          <t>Godrej Properties Limited**</t>
+        </is>
+      </c>
+      <c r="C14" s="8" t="inlineStr">
+        <is>
+          <t>INE484J08048</t>
+        </is>
+      </c>
+      <c r="D14" s="8" t="inlineStr">
+        <is>
+          <t>ICRA AA+</t>
+        </is>
+      </c>
+      <c r="E14" s="208" t="n">
+        <v>11500</v>
+      </c>
+      <c r="F14" s="209" t="n">
+        <v>12395.94</v>
+      </c>
+      <c r="G14" s="70" t="n">
+        <v>0.0268</v>
+      </c>
+      <c r="H14" s="71" t="n">
+        <v>46206</v>
+      </c>
+      <c r="J14" s="209" t="n">
+        <v>7.1556</v>
+      </c>
+      <c r="K14" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL AA+</t>
+        </is>
+      </c>
+      <c r="L14" s="70" t="n">
+        <v>0.0368</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" s="8" t="n">
+        <v>3</v>
+      </c>
+      <c r="B15" s="8" t="inlineStr">
+        <is>
+          <t>Aditya Birla Renewables Limited**</t>
+        </is>
+      </c>
+      <c r="C15" s="8" t="inlineStr">
+        <is>
+          <t>INE01QP08016</t>
+        </is>
+      </c>
+      <c r="D15" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL AA</t>
+        </is>
+      </c>
+      <c r="E15" s="208" t="n">
+        <v>7500</v>
+      </c>
+      <c r="F15" s="209" t="n">
+        <v>7993.3</v>
+      </c>
+      <c r="G15" s="70" t="n">
+        <v>0.0173</v>
+      </c>
+      <c r="H15" s="71" t="n">
+        <v>46654</v>
+      </c>
+      <c r="J15" s="209" t="n">
+        <v>8.255000000000001</v>
+      </c>
+      <c r="K15" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="L15" s="70" t="n">
+        <v>0.0329</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" s="8" t="n">
+        <v>4</v>
+      </c>
+      <c r="B16" s="8" t="inlineStr">
+        <is>
+          <t>360 One Prime Limited**</t>
+        </is>
+      </c>
+      <c r="C16" s="8" t="inlineStr">
+        <is>
+          <t>INE248U07GJ0</t>
+        </is>
+      </c>
+      <c r="D16" s="8" t="inlineStr">
+        <is>
+          <t>ICRA AA</t>
+        </is>
+      </c>
+      <c r="E16" s="208" t="n">
+        <v>7500</v>
+      </c>
+      <c r="F16" s="209" t="n">
+        <v>7553.87</v>
+      </c>
+      <c r="G16" s="70" t="n">
+        <v>0.0163</v>
+      </c>
+      <c r="H16" s="71" t="n">
+        <v>46959</v>
+      </c>
+      <c r="J16" s="209" t="n">
+        <v>9.2082</v>
+      </c>
+      <c r="K16" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL AA</t>
+        </is>
+      </c>
+      <c r="L16" s="70" t="n">
+        <v>0.0261</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" s="8" t="n">
+        <v>5</v>
+      </c>
+      <c r="B17" s="8" t="inlineStr">
+        <is>
+          <t>Piramal Finance Limited**</t>
+        </is>
+      </c>
+      <c r="C17" s="8" t="inlineStr">
+        <is>
+          <t>INE202B07JW4</t>
+        </is>
+      </c>
+      <c r="D17" s="8" t="inlineStr">
+        <is>
+          <t>ICRA AA+</t>
+        </is>
+      </c>
+      <c r="E17" s="208" t="n">
+        <v>6500</v>
+      </c>
+      <c r="F17" s="209" t="n">
+        <v>6866.42</v>
+      </c>
+      <c r="G17" s="70" t="n">
+        <v>0.0148</v>
+      </c>
+      <c r="H17" s="71" t="n">
+        <v>46689</v>
+      </c>
+      <c r="J17" s="209" t="n">
+        <v>8.880000000000001</v>
+      </c>
+      <c r="K17" s="8" t="inlineStr">
+        <is>
+          <t>CARE AA</t>
+        </is>
+      </c>
+      <c r="L17" s="70" t="n">
+        <v>0.0229</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" s="8" t="n">
+        <v>6</v>
+      </c>
+      <c r="B18" s="8" t="inlineStr">
+        <is>
+          <t>Nuvama Wealth Finance Limited**</t>
+        </is>
+      </c>
+      <c r="C18" s="8" t="inlineStr">
+        <is>
+          <t>INE918K07PY9</t>
+        </is>
+      </c>
+      <c r="D18" s="8" t="inlineStr">
+        <is>
+          <t>CARE AA</t>
+        </is>
+      </c>
+      <c r="E18" s="208" t="n">
+        <v>5000</v>
+      </c>
+      <c r="F18" s="209" t="n">
+        <v>5392.63</v>
+      </c>
+      <c r="G18" s="70" t="n">
+        <v>0.0116</v>
+      </c>
+      <c r="H18" s="71" t="n">
+        <v>46549</v>
+      </c>
+      <c r="J18" s="209" t="n">
+        <v>8.715</v>
+      </c>
+      <c r="K18" s="8" t="inlineStr">
+        <is>
+          <t>ICRA AA</t>
+        </is>
+      </c>
+      <c r="L18" s="70" t="n">
+        <v>0.0163</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" s="8" t="n">
+        <v>7</v>
+      </c>
+      <c r="B19" s="8" t="inlineStr">
+        <is>
+          <t>Nuvama Wealth and Investment Limited**</t>
+        </is>
+      </c>
+      <c r="C19" s="8" t="inlineStr">
+        <is>
+          <t>INE523L07AS9</t>
+        </is>
+      </c>
+      <c r="D19" s="8" t="inlineStr">
+        <is>
+          <t>CARE AA</t>
+        </is>
+      </c>
+      <c r="E19" s="208" t="n">
+        <v>5000</v>
+      </c>
+      <c r="F19" s="209" t="n">
+        <v>5240.24</v>
+      </c>
+      <c r="G19" s="70" t="n">
+        <v>0.0113</v>
+      </c>
+      <c r="H19" s="71" t="n">
+        <v>46640</v>
+      </c>
+      <c r="J19" s="209" t="n">
+        <v>8.7501</v>
+      </c>
+      <c r="K19" s="8" t="inlineStr">
+        <is>
+          <t>ICRA AAA</t>
+        </is>
+      </c>
+      <c r="L19" s="70" t="n">
+        <v>0.0111</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" s="8" t="n">
+        <v>8</v>
+      </c>
+      <c r="B20" s="8" t="inlineStr">
+        <is>
+          <t>Torrent Pharmaceuticals Limited**</t>
+        </is>
+      </c>
+      <c r="C20" s="8" t="inlineStr">
+        <is>
+          <t>INE685A07132</t>
+        </is>
+      </c>
+      <c r="D20" s="8" t="inlineStr">
+        <is>
+          <t>ICRA AA+</t>
+        </is>
+      </c>
+      <c r="E20" s="208" t="n">
+        <v>5000</v>
+      </c>
+      <c r="F20" s="209" t="n">
+        <v>5124.53</v>
+      </c>
+      <c r="G20" s="70" t="n">
+        <v>0.0111</v>
+      </c>
+      <c r="H20" s="71" t="n">
+        <v>46771</v>
+      </c>
+      <c r="J20" s="209" t="n">
+        <v>7.77</v>
+      </c>
+      <c r="K20" s="8" t="inlineStr">
+        <is>
+          <t>IND AA+</t>
+        </is>
+      </c>
+      <c r="L20" s="70" t="n">
+        <v>0.0109</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" s="8" t="n">
+        <v>9</v>
+      </c>
+      <c r="B21" s="8" t="inlineStr">
+        <is>
+          <t>Mankind Pharma Limited**</t>
+        </is>
+      </c>
+      <c r="C21" s="8" t="inlineStr">
+        <is>
+          <t>INE634S07033</t>
+        </is>
+      </c>
+      <c r="D21" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL AA+</t>
+        </is>
+      </c>
+      <c r="E21" s="208" t="n">
+        <v>5000</v>
+      </c>
+      <c r="F21" s="209" t="n">
+        <v>5093.78</v>
+      </c>
+      <c r="G21" s="70" t="n">
+        <v>0.011</v>
+      </c>
+      <c r="H21" s="71" t="n">
+        <v>46707</v>
+      </c>
+      <c r="J21" s="209" t="n">
+        <v>7.6959</v>
+      </c>
+      <c r="K21" s="8" t="inlineStr">
+        <is>
+          <t>CARE AA+</t>
+        </is>
+      </c>
+      <c r="L21" s="70" t="n">
+        <v>0.0107</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" s="8" t="n">
+        <v>10</v>
+      </c>
+      <c r="B22" s="8" t="inlineStr">
+        <is>
+          <t>Torrent Power Limited**</t>
+        </is>
+      </c>
+      <c r="C22" s="8" t="inlineStr">
+        <is>
+          <t>INE813H07192</t>
+        </is>
+      </c>
+      <c r="D22" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL AA+</t>
+        </is>
+      </c>
+      <c r="E22" s="208" t="n">
+        <v>500</v>
+      </c>
+      <c r="F22" s="209" t="n">
+        <v>5079.3</v>
+      </c>
+      <c r="G22" s="70" t="n">
+        <v>0.011</v>
+      </c>
+      <c r="H22" s="71" t="n">
+        <v>46457</v>
+      </c>
+      <c r="J22" s="209" t="n">
+        <v>7.8616</v>
+      </c>
+      <c r="K22" s="8" t="inlineStr">
+        <is>
+          <t>Alternative Investment Funds (AIF)</t>
+        </is>
+      </c>
+      <c r="L22" s="70" t="n">
+        <v>0.0025</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" s="8" t="n">
+        <v>11</v>
+      </c>
+      <c r="B23" s="8" t="inlineStr">
+        <is>
+          <t>Shriram Pistons &amp; Rings Limited**</t>
+        </is>
+      </c>
+      <c r="C23" s="8" t="inlineStr">
+        <is>
+          <t>INE526E07015</t>
+        </is>
+      </c>
+      <c r="D23" s="8" t="inlineStr">
+        <is>
+          <t>IND AA+</t>
+        </is>
+      </c>
+      <c r="E23" s="208" t="n">
+        <v>5000</v>
+      </c>
+      <c r="F23" s="209" t="n">
+        <v>5053.73</v>
+      </c>
+      <c r="G23" s="70" t="n">
+        <v>0.0109</v>
+      </c>
+      <c r="H23" s="71" t="n">
+        <v>46622</v>
+      </c>
+      <c r="J23" s="209" t="n">
+        <v>7.9457</v>
+      </c>
+      <c r="K23" s="8" t="inlineStr">
+        <is>
+          <t>Cash &amp; Equivalent</t>
+        </is>
+      </c>
+      <c r="L23" s="70" t="n">
+        <v>-0.0199</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" s="8" t="n">
+        <v>12</v>
+      </c>
+      <c r="B24" s="8" t="inlineStr">
+        <is>
+          <t>Cholamandalam Investment and Finance Company Limited</t>
+        </is>
+      </c>
+      <c r="C24" s="8" t="inlineStr">
+        <is>
+          <t>INE121A07SN8</t>
+        </is>
+      </c>
+      <c r="D24" s="8" t="inlineStr">
+        <is>
+          <t>ICRA AA+</t>
+        </is>
+      </c>
+      <c r="E24" s="208" t="n">
+        <v>5000</v>
+      </c>
+      <c r="F24" s="209" t="n">
+        <v>4990.98</v>
+      </c>
+      <c r="G24" s="70" t="n">
+        <v>0.0108</v>
+      </c>
+      <c r="H24" s="71" t="n">
+        <v>46535</v>
+      </c>
+      <c r="J24" s="209" t="n">
+        <v>7.99</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25" s="8" t="n">
+        <v>13</v>
+      </c>
+      <c r="B25" s="8" t="inlineStr">
+        <is>
+          <t>Piramal Finance Limited**</t>
+        </is>
+      </c>
+      <c r="C25" s="8" t="inlineStr">
+        <is>
+          <t>INE202B07JR4</t>
+        </is>
+      </c>
+      <c r="D25" s="8" t="inlineStr">
+        <is>
+          <t>CARE AA+</t>
+        </is>
+      </c>
+      <c r="E25" s="208" t="n">
+        <v>4000</v>
+      </c>
+      <c r="F25" s="209" t="n">
+        <v>4384.81</v>
+      </c>
+      <c r="G25" s="70" t="n">
+        <v>0.0095</v>
+      </c>
+      <c r="H25" s="71" t="n">
+        <v>46555</v>
+      </c>
+      <c r="J25" s="209" t="n">
+        <v>8.612299999999999</v>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26" s="8" t="n">
+        <v>14</v>
+      </c>
+      <c r="B26" s="8" t="inlineStr">
+        <is>
+          <t>Adani Power Limited**</t>
+        </is>
+      </c>
+      <c r="C26" s="8" t="inlineStr">
+        <is>
+          <t>INE814H07190</t>
+        </is>
+      </c>
+      <c r="D26" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL AA</t>
+        </is>
+      </c>
+      <c r="E26" s="208" t="n">
+        <v>4000</v>
+      </c>
+      <c r="F26" s="209" t="n">
+        <v>4059.53</v>
+      </c>
+      <c r="G26" s="70" t="n">
+        <v>0.008800000000000001</v>
+      </c>
+      <c r="H26" s="71" t="n">
+        <v>46779</v>
+      </c>
+      <c r="J26" s="209" t="n">
+        <v>8.3849</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" s="8" t="n">
+        <v>15</v>
+      </c>
+      <c r="B27" s="8" t="inlineStr">
+        <is>
+          <t>Tata Capital Limited**</t>
+        </is>
+      </c>
+      <c r="C27" s="8" t="inlineStr">
+        <is>
+          <t>INE601U08309</t>
+        </is>
+      </c>
+      <c r="D27" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E27" s="208" t="n">
+        <v>250</v>
+      </c>
+      <c r="F27" s="209" t="n">
+        <v>3401</v>
+      </c>
+      <c r="G27" s="70" t="n">
+        <v>0.0073</v>
+      </c>
+      <c r="H27" s="71" t="n">
+        <v>46262</v>
+      </c>
+      <c r="J27" s="209" t="n">
+        <v>7.3701</v>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28" s="8" t="n">
+        <v>16</v>
+      </c>
+      <c r="B28" s="8" t="inlineStr">
+        <is>
+          <t>Cholamandalam Investment and Finance Company Limited**</t>
+        </is>
+      </c>
+      <c r="C28" s="8" t="inlineStr">
+        <is>
+          <t>INE121A07SH0</t>
+        </is>
+      </c>
+      <c r="D28" s="8" t="inlineStr">
+        <is>
+          <t>ICRA AA+</t>
+        </is>
+      </c>
+      <c r="E28" s="208" t="n">
+        <v>3000</v>
+      </c>
+      <c r="F28" s="209" t="n">
+        <v>3199.61</v>
+      </c>
+      <c r="G28" s="70" t="n">
+        <v>0.0069</v>
+      </c>
+      <c r="H28" s="71" t="n">
+        <v>46648</v>
+      </c>
+      <c r="J28" s="209" t="n">
+        <v>7.9652</v>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29" s="8" t="n">
+        <v>17</v>
+      </c>
+      <c r="B29" s="8" t="inlineStr">
+        <is>
+          <t>Muthoot Finance Limited**</t>
+        </is>
+      </c>
+      <c r="C29" s="8" t="inlineStr">
+        <is>
+          <t>INE414G07JF9</t>
+        </is>
+      </c>
+      <c r="D29" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL AA+</t>
+        </is>
+      </c>
+      <c r="E29" s="208" t="n">
+        <v>2500</v>
+      </c>
+      <c r="F29" s="209" t="n">
+        <v>2724.15</v>
+      </c>
+      <c r="G29" s="70" t="n">
+        <v>0.0059</v>
+      </c>
+      <c r="H29" s="71" t="n">
+        <v>46582</v>
+      </c>
+      <c r="J29" s="209" t="n">
+        <v>8.35</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30" s="8" t="n">
+        <v>18</v>
+      </c>
+      <c r="B30" s="8" t="inlineStr">
+        <is>
+          <t>LIC Housing Finance Limited**</t>
+        </is>
+      </c>
+      <c r="C30" s="8" t="inlineStr">
+        <is>
+          <t>INE115A07QC7</t>
+        </is>
+      </c>
+      <c r="D30" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E30" s="208" t="n">
+        <v>250</v>
+      </c>
+      <c r="F30" s="209" t="n">
+        <v>2600.91</v>
+      </c>
+      <c r="G30" s="70" t="n">
+        <v>0.0056</v>
+      </c>
+      <c r="H30" s="71" t="n">
+        <v>46743</v>
+      </c>
+      <c r="J30" s="209" t="n">
+        <v>7.55</v>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31" s="8" t="n">
+        <v>19</v>
+      </c>
+      <c r="B31" s="8" t="inlineStr">
+        <is>
+          <t>Sundaram Finance Limited**</t>
+        </is>
+      </c>
+      <c r="C31" s="8" t="inlineStr">
+        <is>
+          <t>INE660A07RU2</t>
+        </is>
+      </c>
+      <c r="D31" s="8" t="inlineStr">
+        <is>
+          <t>ICRA AAA</t>
+        </is>
+      </c>
+      <c r="E31" s="208" t="n">
+        <v>2500</v>
+      </c>
+      <c r="F31" s="209" t="n">
+        <v>2598.14</v>
+      </c>
+      <c r="G31" s="70" t="n">
+        <v>0.0056</v>
+      </c>
+      <c r="H31" s="71" t="n">
+        <v>46367</v>
+      </c>
+      <c r="J31" s="209" t="n">
+        <v>7.4655</v>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32" s="8" t="n">
+        <v>20</v>
+      </c>
+      <c r="B32" s="8" t="inlineStr">
+        <is>
+          <t>LIC Housing Finance Limited**</t>
+        </is>
+      </c>
+      <c r="C32" s="8" t="inlineStr">
+        <is>
+          <t>INE115A07PN6</t>
+        </is>
+      </c>
+      <c r="D32" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E32" s="208" t="n">
+        <v>250</v>
+      </c>
+      <c r="F32" s="209" t="n">
+        <v>2573.12</v>
+      </c>
+      <c r="G32" s="70" t="n">
+        <v>0.0056</v>
+      </c>
+      <c r="H32" s="71" t="n">
+        <v>46356</v>
+      </c>
+      <c r="J32" s="209" t="n">
+        <v>7.38</v>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33" s="8" t="n">
+        <v>21</v>
+      </c>
+      <c r="B33" s="8" t="inlineStr">
+        <is>
+          <t>Tata Capital Limited**</t>
+        </is>
+      </c>
+      <c r="C33" s="8" t="inlineStr">
+        <is>
+          <t>INE976I07DC3</t>
+        </is>
+      </c>
+      <c r="D33" s="8" t="inlineStr">
+        <is>
+          <t>ICRA AAA</t>
+        </is>
+      </c>
+      <c r="E33" s="208" t="n">
+        <v>2500</v>
+      </c>
+      <c r="F33" s="209" t="n">
+        <v>2563.05</v>
+      </c>
+      <c r="G33" s="70" t="n">
+        <v>0.0055</v>
+      </c>
+      <c r="H33" s="71" t="n">
+        <v>46462</v>
+      </c>
+      <c r="J33" s="209" t="n">
+        <v>7.6241</v>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34" s="8" t="n">
+        <v>22</v>
+      </c>
+      <c r="B34" s="8" t="inlineStr">
+        <is>
+          <t>LIC Housing Finance Limited</t>
+        </is>
+      </c>
+      <c r="C34" s="8" t="inlineStr">
+        <is>
+          <t>INE115A07RE1</t>
+        </is>
+      </c>
+      <c r="D34" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E34" s="208" t="n">
+        <v>2500</v>
+      </c>
+      <c r="F34" s="209" t="n">
+        <v>2549.38</v>
+      </c>
+      <c r="G34" s="70" t="n">
+        <v>0.0055</v>
+      </c>
+      <c r="H34" s="71" t="n">
+        <v>46464</v>
+      </c>
+      <c r="J34" s="209" t="n">
+        <v>7.4901</v>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35" s="8" t="n">
+        <v>23</v>
+      </c>
+      <c r="B35" s="8" t="inlineStr">
+        <is>
+          <t>Bajaj Housing Finance Limited**</t>
+        </is>
+      </c>
+      <c r="C35" s="8" t="inlineStr">
+        <is>
+          <t>INE377Y07557</t>
+        </is>
+      </c>
+      <c r="D35" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E35" s="208" t="n">
+        <v>2500</v>
+      </c>
+      <c r="F35" s="209" t="n">
+        <v>2544.47</v>
+      </c>
+      <c r="G35" s="70" t="n">
+        <v>0.0055</v>
+      </c>
+      <c r="H35" s="71" t="n">
+        <v>46444</v>
+      </c>
+      <c r="J35" s="209" t="n">
+        <v>7.54</v>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36" s="8" t="n">
+        <v>24</v>
+      </c>
+      <c r="B36" s="8" t="inlineStr">
+        <is>
+          <t>Torrent Power Limited**</t>
+        </is>
+      </c>
+      <c r="C36" s="8" t="inlineStr">
+        <is>
+          <t>INE813H07150</t>
+        </is>
+      </c>
+      <c r="D36" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL AA+</t>
+        </is>
+      </c>
+      <c r="E36" s="208" t="n">
+        <v>250</v>
+      </c>
+      <c r="F36" s="209" t="n">
+        <v>2539.06</v>
+      </c>
+      <c r="G36" s="70" t="n">
+        <v>0.0055</v>
+      </c>
+      <c r="H36" s="71" t="n">
+        <v>46449</v>
+      </c>
+      <c r="J36" s="209" t="n">
+        <v>7.8617</v>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37" s="8" t="n">
+        <v>25</v>
+      </c>
+      <c r="B37" s="8" t="inlineStr">
+        <is>
+          <t>Muthoot Finance Limited**</t>
+        </is>
+      </c>
+      <c r="C37" s="8" t="inlineStr">
+        <is>
+          <t>INE414G07IQ8</t>
+        </is>
+      </c>
+      <c r="D37" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL AA+</t>
+        </is>
+      </c>
+      <c r="E37" s="208" t="n">
+        <v>1500</v>
+      </c>
+      <c r="F37" s="209" t="n">
+        <v>1574.61</v>
+      </c>
+      <c r="G37" s="70" t="n">
+        <v>0.0034</v>
+      </c>
+      <c r="H37" s="71" t="n">
+        <v>46363</v>
+      </c>
+      <c r="J37" s="209" t="n">
+        <v>7.745</v>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38" s="8" t="n">
+        <v>26</v>
+      </c>
+      <c r="B38" s="8" t="inlineStr">
+        <is>
+          <t>National Bank for Agriculture and Rural Development</t>
+        </is>
+      </c>
+      <c r="C38" s="8" t="inlineStr">
+        <is>
+          <t>INE261F08EA6</t>
+        </is>
+      </c>
+      <c r="D38" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E38" s="208" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F38" s="209" t="n">
+        <v>1059.45</v>
+      </c>
+      <c r="G38" s="70" t="n">
+        <v>0.0023</v>
+      </c>
+      <c r="H38" s="71" t="n">
+        <v>46265</v>
+      </c>
+      <c r="J38" s="209" t="n">
+        <v>7.0501</v>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39" s="8" t="n">
+        <v>27</v>
+      </c>
+      <c r="B39" s="8" t="inlineStr">
+        <is>
+          <t>Piramal Finance Limited**</t>
+        </is>
+      </c>
+      <c r="C39" s="8" t="inlineStr">
+        <is>
+          <t>INE516Y07519</t>
+        </is>
+      </c>
+      <c r="D39" s="8" t="inlineStr">
+        <is>
+          <t>ICRA AA+</t>
+        </is>
+      </c>
+      <c r="E39" s="208" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F39" s="209" t="n">
+        <v>1044.94</v>
+      </c>
+      <c r="G39" s="70" t="n">
+        <v>0.0023</v>
+      </c>
+      <c r="H39" s="71" t="n">
+        <v>46394</v>
+      </c>
+      <c r="J39" s="209" t="n">
+        <v>8.188800000000001</v>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40" s="8" t="n">
+        <v>28</v>
+      </c>
+      <c r="B40" s="8" t="inlineStr">
+        <is>
+          <t>Piramal Finance Limited**</t>
+        </is>
+      </c>
+      <c r="C40" s="8" t="inlineStr">
+        <is>
+          <t>INE202B07JS2</t>
+        </is>
+      </c>
+      <c r="D40" s="8" t="inlineStr">
+        <is>
+          <t>CARE AA+</t>
+        </is>
+      </c>
+      <c r="E40" s="208" t="n">
+        <v>500</v>
+      </c>
+      <c r="F40" s="209" t="n">
+        <v>548.85</v>
+      </c>
+      <c r="G40" s="70" t="n">
+        <v>0.0012</v>
+      </c>
+      <c r="H40" s="71" t="n">
+        <v>46493</v>
+      </c>
+      <c r="J40" s="209" t="n">
+        <v>8.2637</v>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41" s="8" t="n">
+        <v>29</v>
+      </c>
+      <c r="B41" s="8" t="inlineStr">
+        <is>
+          <t>Small Industries Development Bank of India**</t>
+        </is>
+      </c>
+      <c r="C41" s="8" t="inlineStr">
+        <is>
+          <t>INE556F08KK5</t>
+        </is>
+      </c>
+      <c r="D41" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E41" s="208" t="n">
+        <v>500</v>
+      </c>
+      <c r="F41" s="209" t="n">
+        <v>526.61</v>
+      </c>
+      <c r="G41" s="70" t="n">
+        <v>0.0011</v>
+      </c>
+      <c r="H41" s="71" t="n">
+        <v>46496</v>
+      </c>
+      <c r="J41" s="209" t="n">
+        <v>7.5399</v>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42" s="72" t="n"/>
+      <c r="B42" s="72" t="inlineStr">
+        <is>
+          <t>Total</t>
+        </is>
+      </c>
+      <c r="C42" s="72" t="n"/>
+      <c r="D42" s="72" t="n"/>
+      <c r="E42" s="72" t="n"/>
+      <c r="F42" s="210" t="n">
+        <v>111276.41</v>
+      </c>
+      <c r="G42" s="74" t="n">
+        <v>0.2404</v>
+      </c>
+    </row>
+    <row r="44">
+      <c r="B44" s="47" t="inlineStr">
+        <is>
+          <t>Government Securities (Central/State)</t>
+        </is>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45" s="8" t="n">
+        <v>30</v>
+      </c>
+      <c r="B45" s="8" t="inlineStr">
+        <is>
+          <t>5.74% GOI 2026</t>
+        </is>
+      </c>
+      <c r="C45" s="8" t="inlineStr">
+        <is>
+          <t>IN0020210186</t>
+        </is>
+      </c>
+      <c r="D45" s="8" t="inlineStr">
+        <is>
+          <t>Sovereign</t>
+        </is>
+      </c>
+      <c r="E45" s="208" t="n">
+        <v>7500000</v>
+      </c>
+      <c r="F45" s="209" t="n">
+        <v>7541.51</v>
+      </c>
+      <c r="G45" s="70" t="n">
+        <v>0.0163</v>
+      </c>
+      <c r="H45" s="71" t="n">
+        <v>46341</v>
+      </c>
+      <c r="J45" s="209" t="n">
+        <v>5.5321</v>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46" s="8" t="n">
+        <v>31</v>
+      </c>
+      <c r="B46" s="8" t="inlineStr">
+        <is>
+          <t>8.24% GOI 2027</t>
+        </is>
+      </c>
+      <c r="C46" s="8" t="inlineStr">
+        <is>
+          <t>IN0020060078</t>
+        </is>
+      </c>
+      <c r="D46" s="8" t="inlineStr">
+        <is>
+          <t>Sovereign</t>
+        </is>
+      </c>
+      <c r="E46" s="208" t="n">
+        <v>5000000</v>
+      </c>
+      <c r="F46" s="209" t="n">
+        <v>5214.86</v>
+      </c>
+      <c r="G46" s="70" t="n">
+        <v>0.0113</v>
+      </c>
+      <c r="H46" s="71" t="n">
+        <v>46433</v>
+      </c>
+      <c r="J46" s="209" t="n">
+        <v>5.8401</v>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47" s="8" t="n">
+        <v>32</v>
+      </c>
+      <c r="B47" s="8" t="inlineStr">
+        <is>
+          <t>7.71% Gujarat SDL 2027</t>
+        </is>
+      </c>
+      <c r="C47" s="8" t="inlineStr">
+        <is>
+          <t>IN1520160202</t>
+        </is>
+      </c>
+      <c r="D47" s="8" t="inlineStr">
+        <is>
+          <t>Sovereign</t>
+        </is>
+      </c>
+      <c r="E47" s="208" t="n">
+        <v>1500000</v>
+      </c>
+      <c r="F47" s="209" t="n">
+        <v>1550.9</v>
+      </c>
+      <c r="G47" s="70" t="n">
+        <v>0.0033</v>
+      </c>
+      <c r="H47" s="71" t="n">
+        <v>46447</v>
+      </c>
+      <c r="J47" s="209" t="n">
+        <v>6.015</v>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48" s="8" t="n">
+        <v>33</v>
+      </c>
+      <c r="B48" s="8" t="inlineStr">
+        <is>
+          <t>7.52% Gujarat SDL 2027</t>
+        </is>
+      </c>
+      <c r="C48" s="8" t="inlineStr">
+        <is>
+          <t>IN1520170045</t>
+        </is>
+      </c>
+      <c r="D48" s="8" t="inlineStr">
+        <is>
+          <t>Sovereign</t>
+        </is>
+      </c>
+      <c r="E48" s="208" t="n">
+        <v>1500000</v>
+      </c>
+      <c r="F48" s="209" t="n">
+        <v>1524.96</v>
+      </c>
+      <c r="G48" s="70" t="n">
+        <v>0.0033</v>
+      </c>
+      <c r="H48" s="71" t="n">
+        <v>46531</v>
+      </c>
+      <c r="J48" s="209" t="n">
+        <v>6.1734</v>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49" s="8" t="n">
+        <v>34</v>
+      </c>
+      <c r="B49" s="8" t="inlineStr">
+        <is>
+          <t>7.08% Karnataka SDL 2026</t>
+        </is>
+      </c>
+      <c r="C49" s="8" t="inlineStr">
+        <is>
+          <t>IN1920160059</t>
+        </is>
+      </c>
+      <c r="D49" s="8" t="inlineStr">
+        <is>
+          <t>Sovereign</t>
+        </is>
+      </c>
+      <c r="E49" s="208" t="n">
+        <v>1000000</v>
+      </c>
+      <c r="F49" s="209" t="n">
+        <v>1006.89</v>
+      </c>
+      <c r="G49" s="70" t="n">
+        <v>0.0022</v>
+      </c>
+      <c r="H49" s="71" t="n">
+        <v>46370</v>
+      </c>
+      <c r="J49" s="209" t="n">
+        <v>5.7108</v>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50" s="72" t="n"/>
+      <c r="B50" s="72" t="inlineStr">
+        <is>
+          <t>Total</t>
+        </is>
+      </c>
+      <c r="C50" s="72" t="n"/>
+      <c r="D50" s="72" t="n"/>
+      <c r="E50" s="72" t="n"/>
+      <c r="F50" s="210" t="n">
+        <v>16839.12</v>
+      </c>
+      <c r="G50" s="74" t="n">
+        <v>0.0364</v>
+      </c>
+    </row>
+    <row r="52">
+      <c r="B52" s="47" t="inlineStr">
+        <is>
+          <t>Securitised Debt</t>
+        </is>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53" s="8" t="n">
+        <v>35</v>
+      </c>
+      <c r="B53" s="8" t="inlineStr">
+        <is>
+          <t>India Universal Trust**</t>
+        </is>
+      </c>
+      <c r="C53" s="8" t="inlineStr">
+        <is>
+          <t>INE16J715019</t>
+        </is>
+      </c>
+      <c r="D53" s="8" t="inlineStr">
+        <is>
+          <t>IND AAA(SO)</t>
+        </is>
+      </c>
+      <c r="E53" s="208" t="n">
+        <v>45</v>
+      </c>
+      <c r="F53" s="209" t="n">
+        <v>19.64</v>
+      </c>
+      <c r="G53" s="70" t="inlineStr">
+        <is>
+          <t>*</t>
+        </is>
+      </c>
+      <c r="H53" s="71" t="n">
+        <v>46255</v>
+      </c>
+      <c r="J53" s="209" t="n">
+        <v>6.97</v>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54" s="72" t="n"/>
+      <c r="B54" s="72" t="inlineStr">
+        <is>
+          <t>Total</t>
+        </is>
+      </c>
+      <c r="C54" s="72" t="n"/>
+      <c r="D54" s="72" t="n"/>
+      <c r="E54" s="72" t="n"/>
+      <c r="F54" s="210" t="n">
+        <v>19.64</v>
+      </c>
+      <c r="G54" s="74" t="inlineStr">
+        <is>
+          <t>*</t>
+        </is>
+      </c>
+    </row>
+    <row r="56">
+      <c r="B56" s="47" t="inlineStr">
+        <is>
+          <t>MONEY MARKET INSTRUMENTS</t>
+        </is>
+      </c>
+    </row>
+    <row r="57">
+      <c r="B57" s="47" t="inlineStr">
+        <is>
+          <t>Certificate of Deposit</t>
+        </is>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58" s="8" t="n">
+        <v>36</v>
+      </c>
+      <c r="B58" s="8" t="inlineStr">
+        <is>
+          <t>Canara Bank**</t>
+        </is>
+      </c>
+      <c r="C58" s="8" t="inlineStr">
+        <is>
+          <t>INE476A16H43</t>
+        </is>
+      </c>
+      <c r="D58" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E58" s="208" t="n">
+        <v>3500</v>
+      </c>
+      <c r="F58" s="209" t="n">
+        <v>16630.71</v>
+      </c>
+      <c r="G58" s="70" t="n">
+        <v>0.0359</v>
+      </c>
+      <c r="H58" s="71" t="n">
+        <v>46450</v>
+      </c>
+      <c r="J58" s="209" t="n">
+        <v>7.3099</v>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59" s="8" t="n">
+        <v>37</v>
+      </c>
+      <c r="B59" s="8" t="inlineStr">
+        <is>
+          <t>HDFC Bank Limited**</t>
+        </is>
+      </c>
+      <c r="C59" s="8" t="inlineStr">
+        <is>
+          <t>INE040A16IM4</t>
+        </is>
+      </c>
+      <c r="D59" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E59" s="208" t="n">
+        <v>3000</v>
+      </c>
+      <c r="F59" s="209" t="n">
+        <v>14321.84</v>
+      </c>
+      <c r="G59" s="70" t="n">
+        <v>0.0309</v>
+      </c>
+      <c r="H59" s="71" t="n">
+        <v>46423</v>
+      </c>
+      <c r="J59" s="209" t="n">
+        <v>7.3861</v>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60" s="8" t="n">
+        <v>38</v>
+      </c>
+      <c r="B60" s="8" t="inlineStr">
+        <is>
+          <t>Small Industries Development Bank of India**</t>
+        </is>
+      </c>
+      <c r="C60" s="8" t="inlineStr">
+        <is>
+          <t>INE556F16BQ4</t>
+        </is>
+      </c>
+      <c r="D60" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E60" s="208" t="n">
+        <v>2400</v>
+      </c>
+      <c r="F60" s="209" t="n">
+        <v>11665.45</v>
+      </c>
+      <c r="G60" s="70" t="n">
+        <v>0.0252</v>
+      </c>
+      <c r="H60" s="71" t="n">
+        <v>46332</v>
+      </c>
+      <c r="J60" s="209" t="n">
+        <v>7.32</v>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61" s="8" t="n">
+        <v>39</v>
+      </c>
+      <c r="B61" s="8" t="inlineStr">
+        <is>
+          <t>DCB Bank Limited**</t>
+        </is>
+      </c>
+      <c r="C61" s="8" t="inlineStr">
+        <is>
+          <t>INE503A16HW2</t>
+        </is>
+      </c>
+      <c r="D61" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E61" s="208" t="n">
+        <v>2000</v>
+      </c>
+      <c r="F61" s="209" t="n">
+        <v>9875.32</v>
+      </c>
+      <c r="G61" s="70" t="n">
+        <v>0.0213</v>
+      </c>
+      <c r="H61" s="71" t="n">
+        <v>46252</v>
+      </c>
+      <c r="J61" s="209" t="n">
+        <v>7.315</v>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62" s="8" t="n">
+        <v>40</v>
+      </c>
+      <c r="B62" s="8" t="inlineStr">
+        <is>
+          <t>Bank of Baroda**</t>
+        </is>
+      </c>
+      <c r="C62" s="8" t="inlineStr">
+        <is>
+          <t>INE028A16LE0</t>
+        </is>
+      </c>
+      <c r="D62" s="8" t="inlineStr">
+        <is>
+          <t>IND A1+</t>
+        </is>
+      </c>
+      <c r="E62" s="208" t="n">
+        <v>2000</v>
+      </c>
+      <c r="F62" s="209" t="n">
+        <v>9555.120000000001</v>
+      </c>
+      <c r="G62" s="70" t="n">
+        <v>0.0206</v>
+      </c>
+      <c r="H62" s="71" t="n">
+        <v>46421</v>
+      </c>
+      <c r="J62" s="209" t="n">
+        <v>7.3251</v>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63" s="8" t="n">
+        <v>41</v>
+      </c>
+      <c r="B63" s="8" t="inlineStr">
+        <is>
+          <t>Punjab National Bank</t>
+        </is>
+      </c>
+      <c r="C63" s="8" t="inlineStr">
+        <is>
+          <t>INE160A16UD4</t>
+        </is>
+      </c>
+      <c r="D63" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E63" s="208" t="n">
+        <v>2000</v>
+      </c>
+      <c r="F63" s="209" t="n">
+        <v>9554.360000000001</v>
+      </c>
+      <c r="G63" s="70" t="n">
+        <v>0.0206</v>
+      </c>
+      <c r="H63" s="71" t="n">
+        <v>46422</v>
+      </c>
+      <c r="J63" s="209" t="n">
+        <v>7.3067</v>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64" s="8" t="n">
+        <v>42</v>
+      </c>
+      <c r="B64" s="8" t="inlineStr">
+        <is>
+          <t>National Bank for Agriculture and Rural Development</t>
+        </is>
+      </c>
+      <c r="C64" s="8" t="inlineStr">
+        <is>
+          <t>INE261F16AJ8</t>
+        </is>
+      </c>
+      <c r="D64" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E64" s="208" t="n">
+        <v>2000</v>
+      </c>
+      <c r="F64" s="209" t="n">
+        <v>9546.02</v>
+      </c>
+      <c r="G64" s="70" t="n">
+        <v>0.0206</v>
+      </c>
+      <c r="H64" s="71" t="n">
+        <v>46422</v>
+      </c>
+      <c r="J64" s="209" t="n">
+        <v>7.4499</v>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65" s="8" t="n">
+        <v>43</v>
+      </c>
+      <c r="B65" s="8" t="inlineStr">
+        <is>
+          <t>HDFC Bank Limited</t>
+        </is>
+      </c>
+      <c r="C65" s="8" t="inlineStr">
+        <is>
+          <t>INE040A16IO0</t>
+        </is>
+      </c>
+      <c r="D65" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E65" s="208" t="n">
+        <v>2000</v>
+      </c>
+      <c r="F65" s="209" t="n">
+        <v>9517.110000000001</v>
+      </c>
+      <c r="G65" s="70" t="n">
+        <v>0.0206</v>
+      </c>
+      <c r="H65" s="71" t="n">
+        <v>46442</v>
+      </c>
+      <c r="J65" s="209" t="n">
+        <v>7.3201</v>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66" s="8" t="n">
+        <v>44</v>
+      </c>
+      <c r="B66" s="8" t="inlineStr">
+        <is>
+          <t>The Federal Bank Limited**</t>
+        </is>
+      </c>
+      <c r="C66" s="8" t="inlineStr">
+        <is>
+          <t>INE171A16NL9</t>
+        </is>
+      </c>
+      <c r="D66" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E66" s="208" t="n">
+        <v>2000</v>
+      </c>
+      <c r="F66" s="209" t="n">
+        <v>9497.440000000001</v>
+      </c>
+      <c r="G66" s="70" t="n">
+        <v>0.0205</v>
+      </c>
+      <c r="H66" s="71" t="n">
+        <v>46450</v>
+      </c>
+      <c r="J66" s="209" t="n">
+        <v>7.4</v>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67" s="8" t="n">
+        <v>45</v>
+      </c>
+      <c r="B67" s="8" t="inlineStr">
+        <is>
+          <t>Axis Bank Limited**</t>
+        </is>
+      </c>
+      <c r="C67" s="8" t="inlineStr">
+        <is>
+          <t>INE238AD6BP3</t>
+        </is>
+      </c>
+      <c r="D67" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E67" s="208" t="n">
+        <v>1500</v>
+      </c>
+      <c r="F67" s="209" t="n">
+        <v>7264.1</v>
+      </c>
+      <c r="G67" s="70" t="n">
+        <v>0.0157</v>
+      </c>
+      <c r="H67" s="71" t="n">
+        <v>46353</v>
+      </c>
+      <c r="J67" s="209" t="n">
+        <v>7.2275</v>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68" s="8" t="n">
+        <v>46</v>
+      </c>
+      <c r="B68" s="8" t="inlineStr">
+        <is>
+          <t>Bank of Baroda**</t>
+        </is>
+      </c>
+      <c r="C68" s="8" t="inlineStr">
+        <is>
+          <t>INE028A16LF7</t>
+        </is>
+      </c>
+      <c r="D68" s="8" t="inlineStr">
+        <is>
+          <t>IND A1+</t>
+        </is>
+      </c>
+      <c r="E68" s="208" t="n">
+        <v>1500</v>
+      </c>
+      <c r="F68" s="209" t="n">
+        <v>7164.97</v>
+      </c>
+      <c r="G68" s="70" t="n">
+        <v>0.0155</v>
+      </c>
+      <c r="H68" s="71" t="n">
+        <v>46422</v>
+      </c>
+      <c r="J68" s="209" t="n">
+        <v>7.325</v>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69" s="8" t="n">
+        <v>47</v>
+      </c>
+      <c r="B69" s="8" t="inlineStr">
+        <is>
+          <t>HDFC Bank Limited</t>
+        </is>
+      </c>
+      <c r="C69" s="8" t="inlineStr">
+        <is>
+          <t>INE040A16IU7</t>
+        </is>
+      </c>
+      <c r="D69" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E69" s="208" t="n">
+        <v>1500</v>
+      </c>
+      <c r="F69" s="209" t="n">
+        <v>7121.88</v>
+      </c>
+      <c r="G69" s="70" t="n">
+        <v>0.0154</v>
+      </c>
+      <c r="H69" s="71" t="n">
+        <v>46451</v>
+      </c>
+      <c r="J69" s="209" t="n">
+        <v>7.3966</v>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70" s="8" t="n">
+        <v>48</v>
+      </c>
+      <c r="B70" s="8" t="inlineStr">
+        <is>
+          <t>Union Bank of India**</t>
+        </is>
+      </c>
+      <c r="C70" s="8" t="inlineStr">
+        <is>
+          <t>INE692A16MD3</t>
+        </is>
+      </c>
+      <c r="D70" s="8" t="inlineStr">
+        <is>
+          <t>ICRA A1+</t>
+        </is>
+      </c>
+      <c r="E70" s="208" t="n">
+        <v>1500</v>
+      </c>
+      <c r="F70" s="209" t="n">
+        <v>7032.19</v>
+      </c>
+      <c r="G70" s="70" t="n">
+        <v>0.0152</v>
+      </c>
+      <c r="H70" s="71" t="n">
+        <v>46514</v>
+      </c>
+      <c r="J70" s="209" t="n">
+        <v>7.4712</v>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71" s="8" t="n">
+        <v>49</v>
+      </c>
+      <c r="B71" s="8" t="inlineStr">
+        <is>
+          <t>Small Industries Development Bank of India**</t>
+        </is>
+      </c>
+      <c r="C71" s="8" t="inlineStr">
+        <is>
+          <t>INE556F16CE8</t>
+        </is>
+      </c>
+      <c r="D71" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E71" s="208" t="n">
+        <v>1500</v>
+      </c>
+      <c r="F71" s="209" t="n">
+        <v>6971.26</v>
+      </c>
+      <c r="G71" s="70" t="n">
+        <v>0.0151</v>
+      </c>
+      <c r="H71" s="71" t="n">
+        <v>46549</v>
+      </c>
+      <c r="J71" s="209" t="n">
+        <v>7.6899</v>
+      </c>
+    </row>
+    <row r="72">
+      <c r="A72" s="8" t="n">
+        <v>50</v>
+      </c>
+      <c r="B72" s="8" t="inlineStr">
+        <is>
+          <t>Ujjivan Small Finance Bank Limited**</t>
+        </is>
+      </c>
+      <c r="C72" s="8" t="inlineStr">
+        <is>
+          <t>INE551W16CD6</t>
+        </is>
+      </c>
+      <c r="D72" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E72" s="208" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F72" s="209" t="n">
+        <v>4998.15</v>
+      </c>
+      <c r="G72" s="70" t="n">
+        <v>0.0108</v>
+      </c>
+      <c r="H72" s="71" t="n">
+        <v>46191</v>
+      </c>
+      <c r="J72" s="209" t="n">
+        <v>6.7824</v>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73" s="8" t="n">
+        <v>51</v>
+      </c>
+      <c r="B73" s="8" t="inlineStr">
+        <is>
+          <t>Canara Bank**</t>
+        </is>
+      </c>
+      <c r="C73" s="8" t="inlineStr">
+        <is>
+          <t>INE476A16I42</t>
+        </is>
+      </c>
+      <c r="D73" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E73" s="208" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F73" s="209" t="n">
+        <v>4918.29</v>
+      </c>
+      <c r="G73" s="70" t="n">
+        <v>0.0106</v>
+      </c>
+      <c r="H73" s="71" t="n">
+        <v>46279</v>
+      </c>
+      <c r="J73" s="209" t="n">
+        <v>6.7379</v>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74" s="8" t="n">
+        <v>52</v>
+      </c>
+      <c r="B74" s="8" t="inlineStr">
+        <is>
+          <t>HDFC Bank Limited</t>
+        </is>
+      </c>
+      <c r="C74" s="8" t="inlineStr">
+        <is>
+          <t>INE040A16HR5</t>
+        </is>
+      </c>
+      <c r="D74" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E74" s="208" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F74" s="209" t="n">
+        <v>4908.69</v>
+      </c>
+      <c r="G74" s="70" t="n">
+        <v>0.0106</v>
+      </c>
+      <c r="H74" s="71" t="n">
+        <v>46286</v>
+      </c>
+      <c r="J74" s="209" t="n">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="75">
+      <c r="A75" s="8" t="n">
+        <v>53</v>
+      </c>
+      <c r="B75" s="8" t="inlineStr">
+        <is>
+          <t>Bank of Baroda</t>
+        </is>
+      </c>
+      <c r="C75" s="8" t="inlineStr">
+        <is>
+          <t>INE028A16KO1</t>
+        </is>
+      </c>
+      <c r="D75" s="8" t="inlineStr">
+        <is>
+          <t>IND A1+</t>
+        </is>
+      </c>
+      <c r="E75" s="208" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F75" s="209" t="n">
+        <v>4836.4</v>
+      </c>
+      <c r="G75" s="70" t="n">
+        <v>0.0104</v>
+      </c>
+      <c r="H75" s="71" t="n">
+        <v>46360</v>
+      </c>
+      <c r="J75" s="209" t="n">
+        <v>7.2201</v>
+      </c>
+    </row>
+    <row r="76">
+      <c r="A76" s="8" t="n">
+        <v>54</v>
+      </c>
+      <c r="B76" s="8" t="inlineStr">
+        <is>
+          <t>Bank of Baroda</t>
+        </is>
+      </c>
+      <c r="C76" s="8" t="inlineStr">
+        <is>
+          <t>INE028A16MQ2</t>
+        </is>
+      </c>
+      <c r="D76" s="8" t="inlineStr">
+        <is>
+          <t>IND A1+</t>
+        </is>
+      </c>
+      <c r="E76" s="208" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F76" s="209" t="n">
+        <v>4834.08</v>
+      </c>
+      <c r="G76" s="70" t="n">
+        <v>0.0104</v>
+      </c>
+      <c r="H76" s="71" t="n">
+        <v>46363</v>
+      </c>
+      <c r="J76" s="209" t="n">
+        <v>7.2002</v>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77" s="8" t="n">
+        <v>55</v>
+      </c>
+      <c r="B77" s="8" t="inlineStr">
+        <is>
+          <t>Axis Bank Limited**</t>
+        </is>
+      </c>
+      <c r="C77" s="8" t="inlineStr">
+        <is>
+          <t>INE238AD6CN6</t>
+        </is>
+      </c>
+      <c r="D77" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E77" s="208" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F77" s="209" t="n">
+        <v>4833.41</v>
+      </c>
+      <c r="G77" s="70" t="n">
+        <v>0.0104</v>
+      </c>
+      <c r="H77" s="71" t="n">
+        <v>46363</v>
+      </c>
+      <c r="J77" s="209" t="n">
+        <v>7.23</v>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78" s="8" t="n">
+        <v>56</v>
+      </c>
+      <c r="B78" s="8" t="inlineStr">
+        <is>
+          <t>Kotak Mahindra Bank Limited**</t>
+        </is>
+      </c>
+      <c r="C78" s="8" t="inlineStr">
+        <is>
+          <t>INE237AD6158</t>
+        </is>
+      </c>
+      <c r="D78" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E78" s="208" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F78" s="209" t="n">
+        <v>4822.88</v>
+      </c>
+      <c r="G78" s="70" t="n">
+        <v>0.0104</v>
+      </c>
+      <c r="H78" s="71" t="n">
+        <v>46377</v>
+      </c>
+      <c r="J78" s="209" t="n">
+        <v>7.1301</v>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79" s="8" t="n">
+        <v>57</v>
+      </c>
+      <c r="B79" s="8" t="inlineStr">
+        <is>
+          <t>Bank of Baroda</t>
+        </is>
+      </c>
+      <c r="C79" s="8" t="inlineStr">
+        <is>
+          <t>INE028A16KY0</t>
+        </is>
+      </c>
+      <c r="D79" s="8" t="inlineStr">
+        <is>
+          <t>IND A1+</t>
+        </is>
+      </c>
+      <c r="E79" s="208" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F79" s="209" t="n">
+        <v>4801.37</v>
+      </c>
+      <c r="G79" s="70" t="n">
+        <v>0.0104</v>
+      </c>
+      <c r="H79" s="71" t="n">
+        <v>46395</v>
+      </c>
+      <c r="J79" s="209" t="n">
+        <v>7.33</v>
+      </c>
+    </row>
+    <row r="80">
+      <c r="A80" s="8" t="n">
+        <v>58</v>
+      </c>
+      <c r="B80" s="8" t="inlineStr">
+        <is>
+          <t>Axis Bank Limited**</t>
+        </is>
+      </c>
+      <c r="C80" s="8" t="inlineStr">
+        <is>
+          <t>INE238AD6BV1</t>
+        </is>
+      </c>
+      <c r="D80" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E80" s="208" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F80" s="209" t="n">
+        <v>4797.01</v>
+      </c>
+      <c r="G80" s="70" t="n">
+        <v>0.0104</v>
+      </c>
+      <c r="H80" s="71" t="n">
+        <v>46400</v>
+      </c>
+      <c r="J80" s="209" t="n">
+        <v>7.3201</v>
+      </c>
+    </row>
+    <row r="81">
+      <c r="A81" s="8" t="n">
+        <v>59</v>
+      </c>
+      <c r="B81" s="8" t="inlineStr">
+        <is>
+          <t>National Bank for Agriculture and Rural Development**</t>
+        </is>
+      </c>
+      <c r="C81" s="8" t="inlineStr">
+        <is>
+          <t>INE261F16AD1</t>
+        </is>
+      </c>
+      <c r="D81" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E81" s="208" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F81" s="209" t="n">
+        <v>4792.62</v>
+      </c>
+      <c r="G81" s="70" t="n">
+        <v>0.0104</v>
+      </c>
+      <c r="H81" s="71" t="n">
+        <v>46401</v>
+      </c>
+      <c r="J81" s="209" t="n">
+        <v>7.4499</v>
+      </c>
+    </row>
+    <row r="82">
+      <c r="A82" s="8" t="n">
+        <v>60</v>
+      </c>
+      <c r="B82" s="8" t="inlineStr">
+        <is>
+          <t>Bank of Baroda</t>
+        </is>
+      </c>
+      <c r="C82" s="8" t="inlineStr">
+        <is>
+          <t>INE028A16LD2</t>
+        </is>
+      </c>
+      <c r="D82" s="8" t="inlineStr">
+        <is>
+          <t>IND A1+</t>
+        </is>
+      </c>
+      <c r="E82" s="208" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F82" s="209" t="n">
+        <v>4786.66</v>
+      </c>
+      <c r="G82" s="70" t="n">
+        <v>0.0103</v>
+      </c>
+      <c r="H82" s="71" t="n">
+        <v>46412</v>
+      </c>
+      <c r="J82" s="209" t="n">
+        <v>7.295</v>
+      </c>
+    </row>
+    <row r="83">
+      <c r="A83" s="8" t="n">
+        <v>61</v>
+      </c>
+      <c r="B83" s="8" t="inlineStr">
+        <is>
+          <t>Small Industries Development Bank of India**</t>
+        </is>
+      </c>
+      <c r="C83" s="8" t="inlineStr">
+        <is>
+          <t>INE556F16BX0</t>
+        </is>
+      </c>
+      <c r="D83" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E83" s="208" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F83" s="209" t="n">
+        <v>4779.02</v>
+      </c>
+      <c r="G83" s="70" t="n">
+        <v>0.0103</v>
+      </c>
+      <c r="H83" s="71" t="n">
+        <v>46416</v>
+      </c>
+      <c r="J83" s="209" t="n">
+        <v>7.435</v>
+      </c>
+    </row>
+    <row r="84">
+      <c r="A84" s="8" t="n">
+        <v>62</v>
+      </c>
+      <c r="B84" s="8" t="inlineStr">
+        <is>
+          <t>Punjab National Bank</t>
+        </is>
+      </c>
+      <c r="C84" s="8" t="inlineStr">
+        <is>
+          <t>INE160A16UE2</t>
+        </is>
+      </c>
+      <c r="D84" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E84" s="208" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F84" s="209" t="n">
+        <v>4776.61</v>
+      </c>
+      <c r="G84" s="70" t="n">
+        <v>0.0103</v>
+      </c>
+      <c r="H84" s="71" t="n">
+        <v>46423</v>
+      </c>
+      <c r="J84" s="209" t="n">
+        <v>7.295</v>
+      </c>
+    </row>
+    <row r="85">
+      <c r="A85" s="8" t="n">
+        <v>63</v>
+      </c>
+      <c r="B85" s="8" t="inlineStr">
+        <is>
+          <t>IndusInd Bank Limited**</t>
+        </is>
+      </c>
+      <c r="C85" s="8" t="inlineStr">
+        <is>
+          <t>INE095A169C7</t>
+        </is>
+      </c>
+      <c r="D85" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E85" s="208" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F85" s="209" t="n">
+        <v>4770.69</v>
+      </c>
+      <c r="G85" s="70" t="n">
+        <v>0.0103</v>
+      </c>
+      <c r="H85" s="71" t="n">
+        <v>46414</v>
+      </c>
+      <c r="J85" s="209" t="n">
+        <v>7.7974</v>
+      </c>
+    </row>
+    <row r="86">
+      <c r="A86" s="8" t="n">
+        <v>64</v>
+      </c>
+      <c r="B86" s="8" t="inlineStr">
+        <is>
+          <t>Canara Bank**</t>
+        </is>
+      </c>
+      <c r="C86" s="8" t="inlineStr">
+        <is>
+          <t>INE476A16H92</t>
+        </is>
+      </c>
+      <c r="D86" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E86" s="208" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F86" s="209" t="n">
+        <v>4744.4</v>
+      </c>
+      <c r="G86" s="70" t="n">
+        <v>0.0102</v>
+      </c>
+      <c r="H86" s="71" t="n">
+        <v>46458</v>
+      </c>
+      <c r="J86" s="209" t="n">
+        <v>7.31</v>
+      </c>
+    </row>
+    <row r="87">
+      <c r="A87" s="8" t="n">
+        <v>65</v>
+      </c>
+      <c r="B87" s="8" t="inlineStr">
+        <is>
+          <t>HDFC Bank Limited**</t>
+        </is>
+      </c>
+      <c r="C87" s="8" t="inlineStr">
+        <is>
+          <t>INE040A16IT9</t>
+        </is>
+      </c>
+      <c r="D87" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E87" s="208" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F87" s="209" t="n">
+        <v>4744.38</v>
+      </c>
+      <c r="G87" s="70" t="n">
+        <v>0.0102</v>
+      </c>
+      <c r="H87" s="71" t="n">
+        <v>46455</v>
+      </c>
+      <c r="J87" s="209" t="n">
+        <v>7.3933</v>
+      </c>
+    </row>
+    <row r="88">
+      <c r="A88" s="8" t="n">
+        <v>66</v>
+      </c>
+      <c r="B88" s="8" t="inlineStr">
+        <is>
+          <t>Equitas Small Finance Bank Limited**</t>
+        </is>
+      </c>
+      <c r="C88" s="8" t="inlineStr">
+        <is>
+          <t>INE063P16BJ5</t>
+        </is>
+      </c>
+      <c r="D88" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E88" s="208" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F88" s="209" t="n">
+        <v>4737.85</v>
+      </c>
+      <c r="G88" s="70" t="n">
+        <v>0.0102</v>
+      </c>
+      <c r="H88" s="71" t="n">
+        <v>46430</v>
+      </c>
+      <c r="J88" s="209" t="n">
+        <v>8.379899999999999</v>
+      </c>
+    </row>
+    <row r="89">
+      <c r="A89" s="8" t="n">
+        <v>67</v>
+      </c>
+      <c r="B89" s="8" t="inlineStr">
+        <is>
+          <t>Canara Bank**</t>
+        </is>
+      </c>
+      <c r="C89" s="8" t="inlineStr">
+        <is>
+          <t>INE476A16I26</t>
+        </is>
+      </c>
+      <c r="D89" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E89" s="208" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F89" s="209" t="n">
+        <v>4732.71</v>
+      </c>
+      <c r="G89" s="70" t="n">
+        <v>0.0102</v>
+      </c>
+      <c r="H89" s="71" t="n">
+        <v>46471</v>
+      </c>
+      <c r="J89" s="209" t="n">
+        <v>7.31</v>
+      </c>
+    </row>
+    <row r="90">
+      <c r="A90" s="8" t="n">
+        <v>68</v>
+      </c>
+      <c r="B90" s="8" t="inlineStr">
+        <is>
+          <t>Small Industries Development Bank of India**</t>
+        </is>
+      </c>
+      <c r="C90" s="8" t="inlineStr">
+        <is>
+          <t>INE556F16CD0</t>
+        </is>
+      </c>
+      <c r="D90" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E90" s="208" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F90" s="209" t="n">
+        <v>4728.39</v>
+      </c>
+      <c r="G90" s="70" t="n">
+        <v>0.0102</v>
+      </c>
+      <c r="H90" s="71" t="n">
+        <v>46471</v>
+      </c>
+      <c r="J90" s="209" t="n">
+        <v>7.435</v>
+      </c>
+    </row>
+    <row r="91">
+      <c r="A91" s="8" t="n">
+        <v>69</v>
+      </c>
+      <c r="B91" s="8" t="inlineStr">
+        <is>
+          <t>Punjab National Bank**</t>
+        </is>
+      </c>
+      <c r="C91" s="8" t="inlineStr">
+        <is>
+          <t>INE160A16UT0</t>
+        </is>
+      </c>
+      <c r="D91" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E91" s="208" t="n">
+        <v>500</v>
+      </c>
+      <c r="F91" s="209" t="n">
+        <v>2457.76</v>
+      </c>
+      <c r="G91" s="70" t="n">
+        <v>0.0053</v>
+      </c>
+      <c r="H91" s="71" t="n">
+        <v>46280</v>
+      </c>
+      <c r="J91" s="209" t="n">
+        <v>6.8934</v>
+      </c>
+    </row>
+    <row r="92">
+      <c r="A92" s="8" t="n">
+        <v>70</v>
+      </c>
+      <c r="B92" s="8" t="inlineStr">
+        <is>
+          <t>Bank of Baroda</t>
+        </is>
+      </c>
+      <c r="C92" s="8" t="inlineStr">
+        <is>
+          <t>INE028A16KC6</t>
+        </is>
+      </c>
+      <c r="D92" s="8" t="inlineStr">
+        <is>
+          <t>IND A1+</t>
+        </is>
+      </c>
+      <c r="E92" s="208" t="n">
+        <v>500</v>
+      </c>
+      <c r="F92" s="209" t="n">
+        <v>2457.26</v>
+      </c>
+      <c r="G92" s="70" t="n">
+        <v>0.0053</v>
+      </c>
+      <c r="H92" s="71" t="n">
+        <v>46281</v>
+      </c>
+      <c r="J92" s="209" t="n">
+        <v>6.8998</v>
+      </c>
+    </row>
+    <row r="93">
+      <c r="A93" s="8" t="n">
+        <v>71</v>
+      </c>
+      <c r="B93" s="8" t="inlineStr">
+        <is>
+          <t>Bank of Baroda**</t>
+        </is>
+      </c>
+      <c r="C93" s="8" t="inlineStr">
+        <is>
+          <t>INE028A16KM5</t>
+        </is>
+      </c>
+      <c r="D93" s="8" t="inlineStr">
+        <is>
+          <t>IND A1+</t>
+        </is>
+      </c>
+      <c r="E93" s="208" t="n">
+        <v>500</v>
+      </c>
+      <c r="F93" s="209" t="n">
+        <v>2424.82</v>
+      </c>
+      <c r="G93" s="70" t="n">
+        <v>0.0052</v>
+      </c>
+      <c r="H93" s="71" t="n">
+        <v>46346</v>
+      </c>
+      <c r="J93" s="209" t="n">
+        <v>7.2084</v>
+      </c>
+    </row>
+    <row r="94">
+      <c r="A94" s="8" t="n">
+        <v>72</v>
+      </c>
+      <c r="B94" s="8" t="inlineStr">
+        <is>
+          <t>Axis Bank Limited**</t>
+        </is>
+      </c>
+      <c r="C94" s="8" t="inlineStr">
+        <is>
+          <t>INE238AD6BO6</t>
+        </is>
+      </c>
+      <c r="D94" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E94" s="208" t="n">
+        <v>500</v>
+      </c>
+      <c r="F94" s="209" t="n">
+        <v>2421.81</v>
+      </c>
+      <c r="G94" s="70" t="n">
+        <v>0.0052</v>
+      </c>
+      <c r="H94" s="71" t="n">
+        <v>46352</v>
+      </c>
+      <c r="J94" s="209" t="n">
+        <v>7.23</v>
+      </c>
+    </row>
+    <row r="95">
+      <c r="A95" s="8" t="n">
+        <v>73</v>
+      </c>
+      <c r="B95" s="8" t="inlineStr">
+        <is>
+          <t>Canara Bank**</t>
+        </is>
+      </c>
+      <c r="C95" s="8" t="inlineStr">
+        <is>
+          <t>INE476A16G02</t>
+        </is>
+      </c>
+      <c r="D95" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E95" s="208" t="n">
+        <v>500</v>
+      </c>
+      <c r="F95" s="209" t="n">
+        <v>2399.1</v>
+      </c>
+      <c r="G95" s="70" t="n">
+        <v>0.0052</v>
+      </c>
+      <c r="H95" s="71" t="n">
+        <v>46399</v>
+      </c>
+      <c r="J95" s="209" t="n">
+        <v>7.31</v>
+      </c>
+    </row>
+    <row r="96">
+      <c r="A96" s="8" t="n">
+        <v>74</v>
+      </c>
+      <c r="B96" s="8" t="inlineStr">
+        <is>
+          <t>Axis Bank Limited**</t>
+        </is>
+      </c>
+      <c r="C96" s="8" t="inlineStr">
+        <is>
+          <t>INE238AD6BW9</t>
+        </is>
+      </c>
+      <c r="D96" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E96" s="208" t="n">
+        <v>500</v>
+      </c>
+      <c r="F96" s="209" t="n">
+        <v>2398.04</v>
+      </c>
+      <c r="G96" s="70" t="n">
+        <v>0.0052</v>
+      </c>
+      <c r="H96" s="71" t="n">
+        <v>46401</v>
+      </c>
+      <c r="J96" s="209" t="n">
+        <v>7.32</v>
+      </c>
+    </row>
+    <row r="97">
+      <c r="A97" s="8" t="n">
+        <v>75</v>
+      </c>
+      <c r="B97" s="8" t="inlineStr">
+        <is>
+          <t>Small Industries Development Bank of India**</t>
+        </is>
+      </c>
+      <c r="C97" s="8" t="inlineStr">
+        <is>
+          <t>INE556F16BV4</t>
+        </is>
+      </c>
+      <c r="D97" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E97" s="208" t="n">
+        <v>500</v>
+      </c>
+      <c r="F97" s="209" t="n">
+        <v>2396.51</v>
+      </c>
+      <c r="G97" s="70" t="n">
+        <v>0.0052</v>
+      </c>
+      <c r="H97" s="71" t="n">
+        <v>46401</v>
+      </c>
+      <c r="J97" s="209" t="n">
+        <v>7.4349</v>
+      </c>
+    </row>
+    <row r="98">
+      <c r="A98" s="8" t="n">
+        <v>76</v>
+      </c>
+      <c r="B98" s="8" t="inlineStr">
+        <is>
+          <t>Union Bank of India</t>
+        </is>
+      </c>
+      <c r="C98" s="8" t="inlineStr">
+        <is>
+          <t>INE692A16KU1</t>
+        </is>
+      </c>
+      <c r="D98" s="8" t="inlineStr">
+        <is>
+          <t>ICRA A1+</t>
+        </is>
+      </c>
+      <c r="E98" s="208" t="n">
+        <v>500</v>
+      </c>
+      <c r="F98" s="209" t="n">
+        <v>2396.28</v>
+      </c>
+      <c r="G98" s="70" t="n">
+        <v>0.0052</v>
+      </c>
+      <c r="H98" s="71" t="n">
+        <v>46406</v>
+      </c>
+      <c r="J98" s="209" t="n">
+        <v>7.2801</v>
+      </c>
+    </row>
+    <row r="99">
+      <c r="A99" s="8" t="n">
+        <v>77</v>
+      </c>
+      <c r="B99" s="8" t="inlineStr">
+        <is>
+          <t>Kotak Mahindra Bank Limited</t>
+        </is>
+      </c>
+      <c r="C99" s="8" t="inlineStr">
+        <is>
+          <t>INE237AD6125</t>
+        </is>
+      </c>
+      <c r="D99" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E99" s="208" t="n">
+        <v>500</v>
+      </c>
+      <c r="F99" s="209" t="n">
+        <v>2392.14</v>
+      </c>
+      <c r="G99" s="70" t="n">
+        <v>0.0052</v>
+      </c>
+      <c r="H99" s="71" t="n">
+        <v>46416</v>
+      </c>
+      <c r="J99" s="209" t="n">
+        <v>7.25</v>
+      </c>
+    </row>
+    <row r="100">
+      <c r="A100" s="8" t="n">
+        <v>78</v>
+      </c>
+      <c r="B100" s="8" t="inlineStr">
+        <is>
+          <t>Indian Bank**</t>
+        </is>
+      </c>
+      <c r="C100" s="8" t="inlineStr">
+        <is>
+          <t>INE562A16QJ6</t>
+        </is>
+      </c>
+      <c r="D100" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E100" s="208" t="n">
+        <v>500</v>
+      </c>
+      <c r="F100" s="209" t="n">
+        <v>2386.26</v>
+      </c>
+      <c r="G100" s="70" t="n">
+        <v>0.0052</v>
+      </c>
+      <c r="H100" s="71" t="n">
+        <v>46427</v>
+      </c>
+      <c r="J100" s="209" t="n">
+        <v>7.31</v>
+      </c>
+    </row>
+    <row r="101">
+      <c r="A101" s="8" t="n">
+        <v>79</v>
+      </c>
+      <c r="B101" s="8" t="inlineStr">
+        <is>
+          <t>Small Industries Development Bank of India**</t>
+        </is>
+      </c>
+      <c r="C101" s="8" t="inlineStr">
+        <is>
+          <t>INE556F16BZ5</t>
+        </is>
+      </c>
+      <c r="D101" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E101" s="208" t="n">
+        <v>500</v>
+      </c>
+      <c r="F101" s="209" t="n">
+        <v>2386.26</v>
+      </c>
+      <c r="G101" s="70" t="n">
+        <v>0.0052</v>
+      </c>
+      <c r="H101" s="71" t="n">
+        <v>46423</v>
+      </c>
+      <c r="J101" s="209" t="n">
+        <v>7.4349</v>
+      </c>
+    </row>
+    <row r="102">
+      <c r="A102" s="8" t="n">
+        <v>80</v>
+      </c>
+      <c r="B102" s="8" t="inlineStr">
+        <is>
+          <t>ICICI Bank Limited**</t>
+        </is>
+      </c>
+      <c r="C102" s="8" t="inlineStr">
+        <is>
+          <t>INE090AD6287</t>
+        </is>
+      </c>
+      <c r="D102" s="8" t="inlineStr">
+        <is>
+          <t>ICRA A1+</t>
+        </is>
+      </c>
+      <c r="E102" s="208" t="n">
+        <v>500</v>
+      </c>
+      <c r="F102" s="209" t="n">
+        <v>2385.79</v>
+      </c>
+      <c r="G102" s="70" t="n">
+        <v>0.0052</v>
+      </c>
+      <c r="H102" s="71" t="n">
+        <v>46430</v>
+      </c>
+      <c r="J102" s="209" t="n">
+        <v>7.25</v>
+      </c>
+    </row>
+    <row r="103">
+      <c r="A103" s="8" t="n">
+        <v>81</v>
+      </c>
+      <c r="B103" s="8" t="inlineStr">
+        <is>
+          <t>IDFC First Bank Limited**</t>
+        </is>
+      </c>
+      <c r="C103" s="8" t="inlineStr">
+        <is>
+          <t>INE092T16ZD8</t>
+        </is>
+      </c>
+      <c r="D103" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E103" s="208" t="n">
+        <v>500</v>
+      </c>
+      <c r="F103" s="209" t="n">
+        <v>2384.69</v>
+      </c>
+      <c r="G103" s="70" t="n">
+        <v>0.0052</v>
+      </c>
+      <c r="H103" s="71" t="n">
+        <v>46422</v>
+      </c>
+      <c r="J103" s="209" t="n">
+        <v>7.5751</v>
+      </c>
+    </row>
+    <row r="104">
+      <c r="A104" s="8" t="n">
+        <v>82</v>
+      </c>
+      <c r="B104" s="8" t="inlineStr">
+        <is>
+          <t>Small Industries Development Bank of India**</t>
+        </is>
+      </c>
+      <c r="C104" s="8" t="inlineStr">
+        <is>
+          <t>INE556F16CB4</t>
+        </is>
+      </c>
+      <c r="D104" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E104" s="208" t="n">
+        <v>500</v>
+      </c>
+      <c r="F104" s="209" t="n">
+        <v>2380.24</v>
+      </c>
+      <c r="G104" s="70" t="n">
+        <v>0.0051</v>
+      </c>
+      <c r="H104" s="71" t="n">
+        <v>46436</v>
+      </c>
+      <c r="J104" s="209" t="n">
+        <v>7.4349</v>
+      </c>
+    </row>
+    <row r="105">
+      <c r="A105" s="8" t="n">
+        <v>83</v>
+      </c>
+      <c r="B105" s="8" t="inlineStr">
+        <is>
+          <t>Export-Import Bank of India**</t>
+        </is>
+      </c>
+      <c r="C105" s="8" t="inlineStr">
+        <is>
+          <t>INE514E16CP6</t>
+        </is>
+      </c>
+      <c r="D105" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E105" s="208" t="n">
+        <v>500</v>
+      </c>
+      <c r="F105" s="209" t="n">
+        <v>2376.77</v>
+      </c>
+      <c r="G105" s="70" t="n">
+        <v>0.0051</v>
+      </c>
+      <c r="H105" s="71" t="n">
+        <v>46447</v>
+      </c>
+      <c r="J105" s="209" t="n">
+        <v>7.335</v>
+      </c>
+    </row>
+    <row r="106">
+      <c r="A106" s="8" t="n">
+        <v>84</v>
+      </c>
+      <c r="B106" s="8" t="inlineStr">
+        <is>
+          <t>ICICI Bank Limited**</t>
+        </is>
+      </c>
+      <c r="C106" s="8" t="inlineStr">
+        <is>
+          <t>INE090AD6295</t>
+        </is>
+      </c>
+      <c r="D106" s="8" t="inlineStr">
+        <is>
+          <t>ICRA A1+</t>
+        </is>
+      </c>
+      <c r="E106" s="208" t="n">
+        <v>500</v>
+      </c>
+      <c r="F106" s="209" t="n">
+        <v>2374.99</v>
+      </c>
+      <c r="G106" s="70" t="n">
+        <v>0.0051</v>
+      </c>
+      <c r="H106" s="71" t="n">
+        <v>46454</v>
+      </c>
+      <c r="J106" s="209" t="n">
+        <v>7.25</v>
+      </c>
+    </row>
+    <row r="107">
+      <c r="A107" s="8" t="n">
+        <v>85</v>
+      </c>
+      <c r="B107" s="8" t="inlineStr">
+        <is>
+          <t>Bank of Baroda**</t>
+        </is>
+      </c>
+      <c r="C107" s="8" t="inlineStr">
+        <is>
+          <t>INE028A16LS0</t>
+        </is>
+      </c>
+      <c r="D107" s="8" t="inlineStr">
+        <is>
+          <t>IND A1+</t>
+        </is>
+      </c>
+      <c r="E107" s="208" t="n">
+        <v>500</v>
+      </c>
+      <c r="F107" s="209" t="n">
+        <v>2373.76</v>
+      </c>
+      <c r="G107" s="70" t="n">
+        <v>0.0051</v>
+      </c>
+      <c r="H107" s="71" t="n">
+        <v>46454</v>
+      </c>
+      <c r="J107" s="209" t="n">
+        <v>7.325</v>
+      </c>
+    </row>
+    <row r="108">
+      <c r="A108" s="8" t="n">
+        <v>86</v>
+      </c>
+      <c r="B108" s="8" t="inlineStr">
+        <is>
+          <t>Punjab National Bank**</t>
+        </is>
+      </c>
+      <c r="C108" s="8" t="inlineStr">
+        <is>
+          <t>INE160A16UV6</t>
+        </is>
+      </c>
+      <c r="D108" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E108" s="208" t="n">
+        <v>500</v>
+      </c>
+      <c r="F108" s="209" t="n">
+        <v>2372.21</v>
+      </c>
+      <c r="G108" s="70" t="n">
+        <v>0.0051</v>
+      </c>
+      <c r="H108" s="71" t="n">
+        <v>46458</v>
+      </c>
+      <c r="J108" s="209" t="n">
+        <v>7.3094</v>
+      </c>
+    </row>
+    <row r="109">
+      <c r="A109" s="8" t="n">
+        <v>87</v>
+      </c>
+      <c r="B109" s="8" t="inlineStr">
+        <is>
+          <t>Axis Bank Limited**</t>
+        </is>
+      </c>
+      <c r="C109" s="8" t="inlineStr">
+        <is>
+          <t>INE238AD6BC1</t>
+        </is>
+      </c>
+      <c r="D109" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E109" s="208" t="n">
+        <v>400</v>
+      </c>
+      <c r="F109" s="209" t="n">
+        <v>1979.83</v>
+      </c>
+      <c r="G109" s="70" t="n">
+        <v>0.0043</v>
+      </c>
+      <c r="H109" s="71" t="n">
+        <v>46244</v>
+      </c>
+      <c r="J109" s="209" t="n">
+        <v>6.7599</v>
+      </c>
+    </row>
+    <row r="110">
+      <c r="A110" s="72" t="n"/>
+      <c r="B110" s="72" t="inlineStr">
+        <is>
+          <t>Total</t>
+        </is>
+      </c>
+      <c r="C110" s="72" t="n"/>
+      <c r="D110" s="72" t="n"/>
+      <c r="E110" s="72" t="n"/>
+      <c r="F110" s="210" t="n">
+        <v>272205.9</v>
+      </c>
+      <c r="G110" s="74" t="n">
+        <v>0.5877</v>
+      </c>
+    </row>
+    <row r="112">
+      <c r="B112" s="47" t="inlineStr">
+        <is>
+          <t>Commercial Papers</t>
+        </is>
+      </c>
+    </row>
+    <row r="113">
+      <c r="B113" s="47" t="inlineStr">
+        <is>
+          <t>Listed / awaiting listing on the stock exchanges</t>
+        </is>
+      </c>
+    </row>
+    <row r="114">
+      <c r="A114" s="8" t="n">
+        <v>88</v>
+      </c>
+      <c r="B114" s="8" t="inlineStr">
+        <is>
+          <t>Cholamandalam Investment and Finance Company Limited</t>
+        </is>
+      </c>
+      <c r="C114" s="8" t="inlineStr">
+        <is>
+          <t>INE121A14YO0</t>
+        </is>
+      </c>
+      <c r="D114" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E114" s="208" t="n">
+        <v>2000</v>
+      </c>
+      <c r="F114" s="209" t="n">
+        <v>9761.940000000001</v>
+      </c>
+      <c r="G114" s="70" t="n">
+        <v>0.0211</v>
+      </c>
+      <c r="H114" s="71" t="n">
+        <v>46304</v>
+      </c>
+      <c r="J114" s="209" t="n">
+        <v>7.7401</v>
+      </c>
+    </row>
+    <row r="115">
+      <c r="A115" s="8" t="n">
+        <v>89</v>
+      </c>
+      <c r="B115" s="8" t="inlineStr">
+        <is>
+          <t>Indostar Capital Finance Limited**</t>
+        </is>
+      </c>
+      <c r="C115" s="8" t="inlineStr">
+        <is>
+          <t>INE896L14FC8</t>
+        </is>
+      </c>
+      <c r="D115" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E115" s="208" t="n">
+        <v>1500</v>
+      </c>
+      <c r="F115" s="209" t="n">
+        <v>7287.29</v>
+      </c>
+      <c r="G115" s="70" t="n">
+        <v>0.0157</v>
+      </c>
+      <c r="H115" s="71" t="n">
+        <v>46310</v>
+      </c>
+      <c r="J115" s="209" t="n">
+        <v>8.8049</v>
+      </c>
+    </row>
+    <row r="116">
+      <c r="A116" s="8" t="n">
+        <v>90</v>
+      </c>
+      <c r="B116" s="8" t="inlineStr">
+        <is>
+          <t>ICICI Securities Limited**</t>
+        </is>
+      </c>
+      <c r="C116" s="8" t="inlineStr">
+        <is>
+          <t>INE763G14H90</t>
+        </is>
+      </c>
+      <c r="D116" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E116" s="208" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F116" s="209" t="n">
+        <v>4952.91</v>
+      </c>
+      <c r="G116" s="70" t="n">
+        <v>0.0107</v>
+      </c>
+      <c r="H116" s="71" t="n">
+        <v>46237</v>
+      </c>
+      <c r="J116" s="209" t="n">
+        <v>7.2301</v>
+      </c>
+    </row>
+    <row r="117">
+      <c r="A117" s="8" t="n">
+        <v>91</v>
+      </c>
+      <c r="B117" s="8" t="inlineStr">
+        <is>
+          <t>Angel One Limited**</t>
+        </is>
+      </c>
+      <c r="C117" s="8" t="inlineStr">
+        <is>
+          <t>INE732I14CL9</t>
+        </is>
+      </c>
+      <c r="D117" s="8" t="inlineStr">
+        <is>
+          <t>ICRA A1+</t>
+        </is>
+      </c>
+      <c r="E117" s="208" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F117" s="209" t="n">
+        <v>4911.38</v>
+      </c>
+      <c r="G117" s="70" t="n">
+        <v>0.0106</v>
+      </c>
+      <c r="H117" s="71" t="n">
+        <v>46272</v>
+      </c>
+      <c r="J117" s="209" t="n">
+        <v>7.9349</v>
+      </c>
+    </row>
+    <row r="118">
+      <c r="A118" s="8" t="n">
+        <v>92</v>
+      </c>
+      <c r="B118" s="8" t="inlineStr">
+        <is>
+          <t>Motilal Oswal Financial Services Limited**</t>
+        </is>
+      </c>
+      <c r="C118" s="8" t="inlineStr">
+        <is>
+          <t>INE338I14LT9</t>
+        </is>
+      </c>
+      <c r="D118" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E118" s="208" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F118" s="209" t="n">
+        <v>4752.68</v>
+      </c>
+      <c r="G118" s="70" t="n">
+        <v>0.0103</v>
+      </c>
+      <c r="H118" s="71" t="n">
+        <v>46422</v>
+      </c>
+      <c r="J118" s="209" t="n">
+        <v>8.151999999999999</v>
+      </c>
+    </row>
+    <row r="119">
+      <c r="A119" s="8" t="n">
+        <v>93</v>
+      </c>
+      <c r="B119" s="8" t="inlineStr">
+        <is>
+          <t>HDFC Securities Limited**</t>
+        </is>
+      </c>
+      <c r="C119" s="8" t="inlineStr">
+        <is>
+          <t>INE700G14TP5</t>
+        </is>
+      </c>
+      <c r="D119" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E119" s="208" t="n">
+        <v>500</v>
+      </c>
+      <c r="F119" s="209" t="n">
+        <v>2469.86</v>
+      </c>
+      <c r="G119" s="70" t="n">
+        <v>0.0053</v>
+      </c>
+      <c r="H119" s="71" t="n">
+        <v>46251</v>
+      </c>
+      <c r="J119" s="209" t="n">
+        <v>7.185</v>
+      </c>
+    </row>
+    <row r="120">
+      <c r="A120" s="8" t="n">
+        <v>94</v>
+      </c>
+      <c r="B120" s="8" t="inlineStr">
+        <is>
+          <t>Nuvama Clearing Services Limited**</t>
+        </is>
+      </c>
+      <c r="C120" s="8" t="inlineStr">
+        <is>
+          <t>INE525L14232</t>
+        </is>
+      </c>
+      <c r="D120" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E120" s="208" t="n">
+        <v>500</v>
+      </c>
+      <c r="F120" s="209" t="n">
+        <v>2444.08</v>
+      </c>
+      <c r="G120" s="70" t="n">
+        <v>0.0053</v>
+      </c>
+      <c r="H120" s="71" t="n">
+        <v>46288</v>
+      </c>
+      <c r="J120" s="209" t="n">
+        <v>8.4351</v>
+      </c>
+    </row>
+    <row r="121">
+      <c r="A121" s="8" t="n">
+        <v>95</v>
+      </c>
+      <c r="B121" s="8" t="inlineStr">
+        <is>
+          <t>Nuvama Wealth and Investment Limited**</t>
+        </is>
+      </c>
+      <c r="C121" s="8" t="inlineStr">
+        <is>
+          <t>INE523L14BI4</t>
+        </is>
+      </c>
+      <c r="D121" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E121" s="208" t="n">
+        <v>500</v>
+      </c>
+      <c r="F121" s="209" t="n">
+        <v>2443.53</v>
+      </c>
+      <c r="G121" s="70" t="n">
+        <v>0.0053</v>
+      </c>
+      <c r="H121" s="71" t="n">
+        <v>46289</v>
+      </c>
+      <c r="J121" s="209" t="n">
+        <v>8.4352</v>
+      </c>
+    </row>
+    <row r="122">
+      <c r="A122" s="8" t="n">
+        <v>96</v>
+      </c>
+      <c r="B122" s="8" t="inlineStr">
+        <is>
+          <t>Small Industries Development Bank of India**</t>
+        </is>
+      </c>
+      <c r="C122" s="8" t="inlineStr">
+        <is>
+          <t>INE556F14MH5</t>
+        </is>
+      </c>
+      <c r="D122" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E122" s="208" t="n">
+        <v>500</v>
+      </c>
+      <c r="F122" s="209" t="n">
+        <v>2416.49</v>
+      </c>
+      <c r="G122" s="70" t="n">
+        <v>0.0052</v>
+      </c>
+      <c r="H122" s="71" t="n">
+        <v>46359</v>
+      </c>
+      <c r="J122" s="209" t="n">
+        <v>7.4201</v>
+      </c>
+    </row>
+    <row r="123">
+      <c r="A123" s="8" t="n">
+        <v>97</v>
+      </c>
+      <c r="B123" s="8" t="inlineStr">
+        <is>
+          <t>Bajaj Finance Limited**</t>
+        </is>
+      </c>
+      <c r="C123" s="8" t="inlineStr">
+        <is>
+          <t>INE296A14F11</t>
+        </is>
+      </c>
+      <c r="D123" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E123" s="208" t="n">
+        <v>500</v>
+      </c>
+      <c r="F123" s="209" t="n">
+        <v>2383.82</v>
+      </c>
+      <c r="G123" s="70" t="n">
+        <v>0.0051</v>
+      </c>
+      <c r="H123" s="71" t="n">
+        <v>46422</v>
+      </c>
+      <c r="J123" s="209" t="n">
+        <v>7.6349</v>
+      </c>
+    </row>
+    <row r="124">
+      <c r="A124" s="72" t="n"/>
+      <c r="B124" s="72" t="inlineStr">
+        <is>
+          <t>Total</t>
+        </is>
+      </c>
+      <c r="C124" s="72" t="n"/>
+      <c r="D124" s="72" t="n"/>
+      <c r="E124" s="72" t="n"/>
+      <c r="F124" s="210" t="n">
+        <v>43823.98</v>
+      </c>
+      <c r="G124" s="74" t="n">
+        <v>0.0946</v>
+      </c>
+    </row>
+    <row r="126">
+      <c r="B126" s="47" t="inlineStr">
+        <is>
+          <t>Treasury Bill</t>
+        </is>
+      </c>
+    </row>
+    <row r="127">
+      <c r="A127" s="8" t="n">
+        <v>98</v>
+      </c>
+      <c r="B127" s="8" t="inlineStr">
+        <is>
+          <t>182 DAYS T-BILL 2026</t>
+        </is>
+      </c>
+      <c r="C127" s="8" t="inlineStr">
+        <is>
+          <t>IN002025Y487</t>
+        </is>
+      </c>
+      <c r="D127" s="8" t="inlineStr">
+        <is>
+          <t>Sovereign</t>
+        </is>
+      </c>
+      <c r="E127" s="208" t="n">
+        <v>10000000</v>
+      </c>
+      <c r="F127" s="209" t="n">
+        <v>9887.959999999999</v>
+      </c>
+      <c r="G127" s="70" t="n">
+        <v>0.0214</v>
+      </c>
+      <c r="H127" s="71" t="n">
+        <v>46268</v>
+      </c>
+      <c r="J127" s="209" t="n">
+        <v>5.2354</v>
+      </c>
+    </row>
+    <row r="128">
+      <c r="A128" s="8" t="n">
+        <v>99</v>
+      </c>
+      <c r="B128" s="8" t="inlineStr">
+        <is>
+          <t>182 DAYS T-BILL 2026</t>
+        </is>
+      </c>
+      <c r="C128" s="8" t="inlineStr">
+        <is>
+          <t>IN002025Y503</t>
+        </is>
+      </c>
+      <c r="D128" s="8" t="inlineStr">
+        <is>
+          <t>Sovereign</t>
+        </is>
+      </c>
+      <c r="E128" s="208" t="n">
+        <v>5000000</v>
+      </c>
+      <c r="F128" s="209" t="n">
+        <v>4933.05</v>
+      </c>
+      <c r="G128" s="70" t="n">
+        <v>0.0107</v>
+      </c>
+      <c r="H128" s="71" t="n">
+        <v>46283</v>
+      </c>
+      <c r="J128" s="209" t="n">
+        <v>5.2699</v>
+      </c>
+    </row>
+    <row r="129">
+      <c r="A129" s="8" t="n">
+        <v>100</v>
+      </c>
+      <c r="B129" s="8" t="inlineStr">
+        <is>
+          <t>364 DAYS T-BILL 2026</t>
+        </is>
+      </c>
+      <c r="C129" s="8" t="inlineStr">
+        <is>
+          <t>IN002025Z369</t>
+        </is>
+      </c>
+      <c r="D129" s="8" t="inlineStr">
+        <is>
+          <t>Sovereign</t>
+        </is>
+      </c>
+      <c r="E129" s="208" t="n">
+        <v>5000000</v>
+      </c>
+      <c r="F129" s="209" t="n">
+        <v>4874.43</v>
+      </c>
+      <c r="G129" s="70" t="n">
+        <v>0.0105</v>
+      </c>
+      <c r="H129" s="71" t="n">
+        <v>46359</v>
+      </c>
+      <c r="J129" s="209" t="n">
+        <v>5.5311</v>
+      </c>
+    </row>
+    <row r="130">
+      <c r="A130" s="8" t="n">
+        <v>101</v>
+      </c>
+      <c r="B130" s="8" t="inlineStr">
+        <is>
+          <t>364 DAYS T-BILL 2027</t>
+        </is>
+      </c>
+      <c r="C130" s="8" t="inlineStr">
+        <is>
+          <t>IN002025Z492</t>
+        </is>
+      </c>
+      <c r="D130" s="8" t="inlineStr">
+        <is>
+          <t>Sovereign</t>
+        </is>
+      </c>
+      <c r="E130" s="208" t="n">
+        <v>5000000</v>
+      </c>
+      <c r="F130" s="209" t="n">
+        <v>4798.02</v>
+      </c>
+      <c r="G130" s="70" t="n">
+        <v>0.0104</v>
+      </c>
+      <c r="H130" s="71" t="n">
+        <v>46457</v>
+      </c>
+      <c r="J130" s="209" t="n">
+        <v>5.7331</v>
+      </c>
+    </row>
+    <row r="131">
+      <c r="A131" s="8" t="n">
+        <v>102</v>
+      </c>
+      <c r="B131" s="8" t="inlineStr">
+        <is>
+          <t>182 DAYS T-BILL 2026</t>
+        </is>
+      </c>
+      <c r="C131" s="8" t="inlineStr">
+        <is>
+          <t>IN002025Y495</t>
+        </is>
+      </c>
+      <c r="D131" s="8" t="inlineStr">
+        <is>
+          <t>Sovereign</t>
+        </is>
+      </c>
+      <c r="E131" s="208" t="n">
+        <v>2500000</v>
+      </c>
+      <c r="F131" s="209" t="n">
+        <v>2469.6</v>
+      </c>
+      <c r="G131" s="70" t="n">
+        <v>0.0053</v>
+      </c>
+      <c r="H131" s="71" t="n">
+        <v>46275</v>
+      </c>
+      <c r="J131" s="209" t="n">
+        <v>5.2251</v>
+      </c>
+    </row>
+    <row r="132">
+      <c r="A132" s="72" t="n"/>
+      <c r="B132" s="72" t="inlineStr">
+        <is>
+          <t>Total</t>
+        </is>
+      </c>
+      <c r="C132" s="72" t="n"/>
+      <c r="D132" s="72" t="n"/>
+      <c r="E132" s="72" t="n"/>
+      <c r="F132" s="210" t="n">
+        <v>26963.06</v>
+      </c>
+      <c r="G132" s="74" t="n">
+        <v>0.0583</v>
+      </c>
+    </row>
+    <row r="134">
+      <c r="B134" s="47" t="inlineStr">
+        <is>
+          <t>TREPS / Reverse Repo Investments</t>
+        </is>
+      </c>
+    </row>
+    <row r="135">
+      <c r="A135" s="8" t="n">
+        <v>103</v>
+      </c>
+      <c r="B135" s="8" t="inlineStr">
+        <is>
+          <t>TREPS / Reverse Repo Investments</t>
+        </is>
+      </c>
+      <c r="D135" s="208" t="n"/>
+      <c r="F135" s="209" t="n">
+        <v>3952.54</v>
+      </c>
+      <c r="G135" s="70" t="n">
+        <v>0.008500000000000001</v>
+      </c>
+      <c r="H135" s="71" t="n">
+        <v>46189</v>
+      </c>
+    </row>
+    <row r="136">
+      <c r="A136" s="8" t="n">
+        <v>104</v>
+      </c>
+      <c r="B136" s="8" t="inlineStr">
+        <is>
+          <t>TREPS / Reverse Repo Investments</t>
+        </is>
+      </c>
+      <c r="D136" s="208" t="n"/>
+      <c r="F136" s="209" t="n">
+        <v>-12494.46</v>
+      </c>
+      <c r="G136" s="70" t="n">
+        <v>-0.027</v>
+      </c>
+      <c r="H136" s="71" t="n">
+        <v>46192</v>
+      </c>
+    </row>
+    <row r="137">
+      <c r="A137" s="72" t="n"/>
+      <c r="B137" s="72" t="inlineStr">
+        <is>
+          <t>Total</t>
+        </is>
+      </c>
+      <c r="C137" s="72" t="n"/>
+      <c r="D137" s="72" t="n"/>
+      <c r="E137" s="210" t="n"/>
+      <c r="F137" s="210" t="n">
+        <v>-8541.92</v>
+      </c>
+      <c r="G137" s="74" t="n">
+        <v>-0.0185</v>
+      </c>
+    </row>
+    <row r="139">
+      <c r="B139" s="47" t="inlineStr">
+        <is>
+          <t>Alternative Investment Funds (AIF)</t>
+        </is>
+      </c>
+    </row>
+    <row r="140">
+      <c r="A140" s="8" t="n">
+        <v>105</v>
+      </c>
+      <c r="B140" s="8" t="inlineStr">
+        <is>
+          <t>SBI Funds Management Pvt Ltd/Fund Parent</t>
+        </is>
+      </c>
+      <c r="C140" s="8" t="inlineStr">
+        <is>
+          <t>INF0RQ622028</t>
+        </is>
+      </c>
+      <c r="E140" s="208" t="n">
+        <v>9593.263000000001</v>
+      </c>
+      <c r="F140" s="209" t="n">
+        <v>1134.86</v>
+      </c>
+      <c r="G140" s="70" t="n">
+        <v>0.0025</v>
+      </c>
+      <c r="J140" s="209" t="n"/>
+    </row>
+    <row r="141">
+      <c r="A141" s="72" t="n"/>
+      <c r="B141" s="72" t="inlineStr">
+        <is>
+          <t>Total</t>
+        </is>
+      </c>
+      <c r="C141" s="72" t="n"/>
+      <c r="D141" s="72" t="n"/>
+      <c r="E141" s="72" t="n"/>
+      <c r="F141" s="210" t="n">
+        <v>1134.86</v>
+      </c>
+      <c r="G141" s="74" t="n">
+        <v>0.0025</v>
+      </c>
+    </row>
+    <row r="143">
+      <c r="B143" s="47" t="inlineStr">
+        <is>
+          <t>Cash &amp; Cash Equivalent</t>
+        </is>
+      </c>
+    </row>
+    <row r="144">
+      <c r="B144" s="8" t="inlineStr">
+        <is>
+          <t>Net Receivables/Payables</t>
+        </is>
+      </c>
+      <c r="E144" s="208" t="n"/>
+      <c r="F144" s="209" t="n">
+        <v>-682.11</v>
+      </c>
+      <c r="G144" s="70" t="n">
+        <v>-0.0014</v>
+      </c>
+      <c r="J144" s="209" t="n"/>
+    </row>
+    <row r="145">
+      <c r="A145" s="72" t="n"/>
+      <c r="B145" s="72" t="inlineStr">
+        <is>
+          <t>Total</t>
+        </is>
+      </c>
+      <c r="C145" s="72" t="n"/>
+      <c r="D145" s="72" t="n"/>
+      <c r="E145" s="72" t="n"/>
+      <c r="F145" s="210" t="n">
+        <v>-682.11</v>
+      </c>
+      <c r="G145" s="74" t="n">
+        <v>-0.0014</v>
+      </c>
+    </row>
+    <row r="147">
+      <c r="A147" s="158" t="n"/>
+      <c r="B147" s="158" t="inlineStr">
+        <is>
+          <t>GRAND TOTAL</t>
+        </is>
+      </c>
+      <c r="C147" s="158" t="n"/>
+      <c r="D147" s="158" t="n"/>
+      <c r="E147" s="158" t="n"/>
+      <c r="F147" s="211" t="n">
+        <v>463043.73</v>
+      </c>
+      <c r="G147" s="77" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="148">
+      <c r="A148" s="8" t="inlineStr">
+        <is>
+          <t>Notes:</t>
+        </is>
+      </c>
+    </row>
+    <row r="149">
+      <c r="A149" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="B149" s="8" t="inlineStr">
+        <is>
+          <t>** Non Traded in accordance with SEBI Regulations.</t>
+        </is>
+      </c>
+    </row>
+    <row r="150">
+      <c r="A150" s="14" t="n">
+        <v>2</v>
+      </c>
+      <c r="B150" s="14" t="inlineStr">
+        <is>
+          <t>* Less than 0.01%</t>
+        </is>
+      </c>
+    </row>
+    <row r="151">
+      <c r="A151" s="78" t="n">
+        <v>3</v>
+      </c>
+      <c r="B151" s="78" t="inlineStr">
+        <is>
+          <t>Market value includes accrued interest</t>
+        </is>
+      </c>
+    </row>
+    <row r="152">
+      <c r="A152" s="78" t="n">
+        <v>4</v>
+      </c>
+      <c r="B152" s="78" t="inlineStr">
+        <is>
+          <t>Net Assets does not include unit activity for the day of the Portfolio</t>
+        </is>
+      </c>
+    </row>
+    <row r="153" ht="79.5" customHeight="1">
+      <c r="A153" s="78" t="n">
+        <v>5</v>
+      </c>
+      <c r="B153" s="166" t="inlineStr">
+        <is>
+          <t xml:space="preserve">As per SEBI (MUTUAL FUNDS) REGULATIONS, 1996 and  MASTER CIRCULAR HO/24/13/11(1)2026-IMD-POD-1/I/7602/2026 Dtd March 20th 2026,  Below are the details of the securities in case of which issuer has defaulted beyond its maturity date. 
+Pursuant to the application filed by the Board of IL&amp;FS with the Hon’ble NCLAT to effect the interim distribution process, DSP Ultra short Fund has received Interim distribution from IL&amp;FS Transportation Networks Limited as stated below in the form of cash and InVITs. The cash distribution has been recognized as realized income passed on to the investors through NAV. The impact of InVITs has been factored in the NAV of the respective scheme on the March 07,2025 on which the INVITs were allotted. The provision of 10% is created on all the distributions of ITNL including prior distribution to safeguard the interest of unit holders as ITNL may claw back the amount in case the distribution results in excess distribution than what the debenture holders ought to have received.  </t>
+        </is>
+      </c>
+      <c r="C153" s="212" t="n"/>
+      <c r="D153" s="212" t="n"/>
+      <c r="E153" s="212" t="n"/>
+      <c r="F153" s="212" t="n"/>
+      <c r="G153" s="212" t="n"/>
+      <c r="H153" s="212" t="n"/>
+      <c r="I153" s="212" t="n"/>
+      <c r="J153" s="212" t="n"/>
+      <c r="K153" s="212" t="n"/>
+    </row>
+    <row r="154" ht="48" customHeight="1">
+      <c r="A154" s="78" t="n"/>
+      <c r="B154" s="134" t="inlineStr">
+        <is>
+          <t>Security Name</t>
+        </is>
+      </c>
+      <c r="C154" s="134" t="inlineStr">
+        <is>
+          <t>ISIN</t>
+        </is>
+      </c>
+      <c r="D154" s="134" t="inlineStr">
+        <is>
+          <t>value of the security considered under net receivables (i.e. value recognized in NAV in absolute terms and as % to NAV)
+(Rs.in lakhs)</t>
+        </is>
+      </c>
+      <c r="E154" s="213" t="n"/>
+      <c r="F154" s="134" t="inlineStr">
+        <is>
+          <t>total amount (including principal and interest) that is due to the scheme on that investment
+(Rs.in lakhs)</t>
+        </is>
+      </c>
+      <c r="G154" s="135" t="inlineStr">
+        <is>
+          <t>Interim Distribution received (Rs.in lakhs)</t>
+        </is>
+      </c>
+      <c r="H154" s="134" t="inlineStr">
+        <is>
+          <t>Date of passing Interim Distribution recognized in NAV</t>
+        </is>
+      </c>
+      <c r="I154" s="136" t="inlineStr">
+        <is>
+          <t>Interim Distribution (Units) INR at Unit Face Value Rs. 100 (Rs. In Lakhs)</t>
+        </is>
+      </c>
+      <c r="J154" s="159" t="n"/>
+      <c r="K154" s="159" t="n"/>
+    </row>
+    <row r="155">
+      <c r="A155" s="78" t="n"/>
+      <c r="B155" s="109" t="inlineStr">
+        <is>
+          <t>0% IL&amp;FS Transportation Networks Limited NCD Series A 23032019</t>
+        </is>
+      </c>
+      <c r="C155" s="97" t="inlineStr">
+        <is>
+          <t>INE975G08140</t>
+        </is>
+      </c>
+      <c r="D155" s="137" t="n">
         <v>0</v>
       </c>
-      <c r="C1" s="99"/>
-[...22 lines deleted...]
-      <c r="E4" s="4" t="s">
+      <c r="E155" s="138" t="n">
+        <v>0</v>
+      </c>
+      <c r="F155" s="170" t="n">
+        <v>6627.8121</v>
+      </c>
+      <c r="G155" s="139" t="n">
+        <v>413.50243</v>
+      </c>
+      <c r="H155" s="140" t="n">
+        <v>45218</v>
+      </c>
+      <c r="I155" s="171" t="n">
+        <v>733.33</v>
+      </c>
+      <c r="J155" s="159" t="n"/>
+      <c r="K155" s="159" t="n"/>
+    </row>
+    <row r="156">
+      <c r="A156" s="78" t="n"/>
+      <c r="B156" s="109" t="inlineStr">
+        <is>
+          <t>0% IL&amp;FS Transportation Networks Limited NCD Series A 23032019</t>
+        </is>
+      </c>
+      <c r="C156" s="97" t="inlineStr">
+        <is>
+          <t>INE975G08140</t>
+        </is>
+      </c>
+      <c r="D156" s="137" t="n">
+        <v>0</v>
+      </c>
+      <c r="E156" s="138" t="n">
+        <v>0</v>
+      </c>
+      <c r="F156" s="214" t="n"/>
+      <c r="G156" s="139" t="n">
+        <v>209.28715</v>
+      </c>
+      <c r="H156" s="140" t="n">
+        <v>45715</v>
+      </c>
+      <c r="I156" s="214" t="n"/>
+      <c r="J156" s="159" t="n"/>
+      <c r="K156" s="159" t="n"/>
+    </row>
+    <row r="157">
+      <c r="A157" s="78" t="n"/>
+      <c r="B157" s="109" t="inlineStr">
+        <is>
+          <t>0% IL&amp;FS Transportation Networks Limited NCD Series A 23032019</t>
+        </is>
+      </c>
+      <c r="C157" s="97" t="inlineStr">
+        <is>
+          <t>INE975G08140</t>
+        </is>
+      </c>
+      <c r="D157" s="137" t="n">
+        <v>0</v>
+      </c>
+      <c r="E157" s="138" t="n">
+        <v>0</v>
+      </c>
+      <c r="F157" s="215" t="n"/>
+      <c r="G157" s="139" t="n">
+        <v>381.16695</v>
+      </c>
+      <c r="H157" s="140" t="n">
+        <v>46128</v>
+      </c>
+      <c r="I157" s="215" t="n"/>
+      <c r="J157" s="159" t="n"/>
+      <c r="K157" s="159" t="n"/>
+    </row>
+    <row r="158" ht="52" customHeight="1">
+      <c r="A158" s="78" t="n">
         <v>6</v>
       </c>
-      <c r="F4" s="4" t="s">
+      <c r="B158" s="165" t="inlineStr">
+        <is>
+          <t xml:space="preserve"> This scheme has exposure to floating rate instruments and / or interest rate derivatives. The duration of these instruments is linked to the interest rate reset period. The interest rate risk in a floating rate instrument or in a fixed rate instrument hedged with derivatives is likely to be lesser than that in an equivalent maturity fixed rate instrument. Under some market circumstances the volatility may be of an order greater than what may ordinarily be expected considering only its duration. Hence investors are recommended to consider the unadjusted portfolio maturity of the scheme as well and exercise adequate due diligence when deciding to make their investments.</t>
+        </is>
+      </c>
+      <c r="F158" s="141" t="n"/>
+      <c r="G158" s="142" t="n"/>
+      <c r="H158" s="143" t="n"/>
+      <c r="I158" s="144" t="n"/>
+      <c r="J158" s="159" t="n"/>
+      <c r="K158" s="159" t="n"/>
+    </row>
+    <row r="159">
+      <c r="A159" s="78" t="n"/>
+      <c r="F159" s="141" t="n"/>
+      <c r="G159" s="142" t="n"/>
+      <c r="H159" s="143" t="n"/>
+      <c r="I159" s="144" t="n"/>
+    </row>
+    <row r="160">
+      <c r="A160" s="78" t="n"/>
+      <c r="B160" s="149" t="inlineStr">
+        <is>
+          <t>Disclosure in Derivatives</t>
+        </is>
+      </c>
+      <c r="C160" s="149" t="inlineStr">
+        <is>
+          <t>Industry</t>
+        </is>
+      </c>
+      <c r="D160" s="149" t="inlineStr">
+        <is>
+          <t>Notional Value</t>
+        </is>
+      </c>
+      <c r="E160" s="149" t="inlineStr">
+        <is>
+          <t>% To net assets</t>
+        </is>
+      </c>
+      <c r="F160" s="141" t="n"/>
+      <c r="G160" s="142" t="n"/>
+      <c r="H160" s="143" t="n"/>
+      <c r="I160" s="144" t="n"/>
+    </row>
+    <row r="161">
+      <c r="A161" s="78" t="n"/>
+      <c r="B161" s="150" t="inlineStr">
+        <is>
+          <t>Interest Rate Swaps Pay Fixed and Receive Floating</t>
+        </is>
+      </c>
+      <c r="C161" s="154" t="inlineStr">
+        <is>
+          <t>Others</t>
+        </is>
+      </c>
+      <c r="D161" s="152" t="n">
+        <v>1000000000</v>
+      </c>
+      <c r="E161" s="216" t="n">
+        <v>1e-05</v>
+      </c>
+      <c r="F161" s="141" t="n"/>
+      <c r="G161" s="142" t="n"/>
+      <c r="H161" s="143" t="n"/>
+      <c r="I161" s="144" t="n"/>
+    </row>
+    <row r="162">
+      <c r="A162" s="78" t="n"/>
+      <c r="B162" s="150" t="inlineStr">
+        <is>
+          <t>Interest Rate Swaps Pay Fixed and Receive Floating</t>
+        </is>
+      </c>
+      <c r="C162" s="154" t="inlineStr">
+        <is>
+          <t>Others</t>
+        </is>
+      </c>
+      <c r="D162" s="152" t="n">
+        <v>250000000</v>
+      </c>
+      <c r="E162" s="216" t="n">
+        <v>2e-05</v>
+      </c>
+      <c r="F162" s="141" t="n"/>
+      <c r="G162" s="142" t="n"/>
+      <c r="H162" s="143" t="n"/>
+      <c r="I162" s="144" t="n"/>
+    </row>
+    <row r="163">
+      <c r="A163" s="78" t="n"/>
+      <c r="B163" s="150" t="inlineStr">
+        <is>
+          <t>Interest Rate Swaps Pay Fixed and Receive Floating</t>
+        </is>
+      </c>
+      <c r="C163" s="154" t="inlineStr">
+        <is>
+          <t>Others</t>
+        </is>
+      </c>
+      <c r="D163" s="152" t="n">
+        <v>250000000</v>
+      </c>
+      <c r="E163" s="216" t="n">
+        <v>2e-05</v>
+      </c>
+      <c r="F163" s="141" t="n"/>
+      <c r="G163" s="142" t="n"/>
+      <c r="H163" s="143" t="n"/>
+      <c r="I163" s="144" t="n"/>
+    </row>
+    <row r="164">
+      <c r="A164" s="78" t="n"/>
+      <c r="B164" s="150" t="inlineStr">
+        <is>
+          <t>Interest Rate Swaps Pay Fixed and Receive Floating</t>
+        </is>
+      </c>
+      <c r="C164" s="154" t="inlineStr">
+        <is>
+          <t>Others</t>
+        </is>
+      </c>
+      <c r="D164" s="152" t="n">
+        <v>250000000</v>
+      </c>
+      <c r="E164" s="216" t="n">
+        <v>3e-05</v>
+      </c>
+      <c r="F164" s="141" t="n"/>
+      <c r="G164" s="142" t="n"/>
+      <c r="H164" s="143" t="n"/>
+      <c r="I164" s="144" t="n"/>
+    </row>
+    <row r="165">
+      <c r="A165" s="78" t="n"/>
+      <c r="B165" s="150" t="inlineStr">
+        <is>
+          <t>Interest Rate Swaps Pay Fixed and Receive Floating</t>
+        </is>
+      </c>
+      <c r="C165" s="154" t="inlineStr">
+        <is>
+          <t>Others</t>
+        </is>
+      </c>
+      <c r="D165" s="152" t="n">
+        <v>250000000</v>
+      </c>
+      <c r="E165" s="216" t="n">
+        <v>3e-05</v>
+      </c>
+      <c r="F165" s="141" t="n"/>
+      <c r="G165" s="142" t="n"/>
+      <c r="H165" s="143" t="n"/>
+      <c r="I165" s="144" t="n"/>
+    </row>
+    <row r="166">
+      <c r="A166" s="78" t="n"/>
+      <c r="B166" s="150" t="inlineStr">
+        <is>
+          <t>Interest Rate Swaps Pay Fixed and Receive Floating</t>
+        </is>
+      </c>
+      <c r="C166" s="154" t="inlineStr">
+        <is>
+          <t>Others</t>
+        </is>
+      </c>
+      <c r="D166" s="152" t="n">
+        <v>500000000</v>
+      </c>
+      <c r="E166" s="216" t="n">
+        <v>6e-05</v>
+      </c>
+      <c r="F166" s="141" t="n"/>
+      <c r="G166" s="142" t="n"/>
+      <c r="H166" s="143" t="n"/>
+      <c r="I166" s="144" t="n"/>
+    </row>
+    <row r="167">
+      <c r="A167" s="78" t="n"/>
+      <c r="B167" s="150" t="inlineStr">
+        <is>
+          <t>Interest Rate Swaps Pay Fixed and Receive Floating</t>
+        </is>
+      </c>
+      <c r="C167" s="154" t="inlineStr">
+        <is>
+          <t>Others</t>
+        </is>
+      </c>
+      <c r="D167" s="152" t="n">
+        <v>250000000</v>
+      </c>
+      <c r="E167" s="216" t="n">
+        <v>1e-05</v>
+      </c>
+      <c r="F167" s="141" t="n"/>
+      <c r="G167" s="142" t="n"/>
+      <c r="H167" s="143" t="n"/>
+      <c r="I167" s="144" t="n"/>
+    </row>
+    <row r="168">
+      <c r="A168" s="78" t="n"/>
+      <c r="B168" s="150" t="inlineStr">
+        <is>
+          <t>Interest Rate Swaps Pay Fixed and Receive Floating</t>
+        </is>
+      </c>
+      <c r="C168" s="154" t="inlineStr">
+        <is>
+          <t>Others</t>
+        </is>
+      </c>
+      <c r="D168" s="152" t="n">
+        <v>500000000</v>
+      </c>
+      <c r="E168" s="216" t="n">
+        <v>1e-05</v>
+      </c>
+      <c r="F168" s="141" t="n"/>
+      <c r="G168" s="142" t="n"/>
+      <c r="H168" s="143" t="n"/>
+      <c r="I168" s="144" t="n"/>
+    </row>
+    <row r="169">
+      <c r="A169" s="78" t="n"/>
+      <c r="B169" s="150" t="inlineStr">
+        <is>
+          <t>Interest Rate Swaps Pay Fixed and Receive Floating</t>
+        </is>
+      </c>
+      <c r="C169" s="154" t="inlineStr">
+        <is>
+          <t>Others</t>
+        </is>
+      </c>
+      <c r="D169" s="152" t="n">
+        <v>500000000</v>
+      </c>
+      <c r="E169" s="216" t="n">
+        <v>1e-05</v>
+      </c>
+      <c r="F169" s="141" t="n"/>
+      <c r="G169" s="142" t="n"/>
+      <c r="H169" s="143" t="n"/>
+      <c r="I169" s="144" t="n"/>
+    </row>
+    <row r="170">
+      <c r="A170" s="78" t="n"/>
+      <c r="B170" s="150" t="inlineStr">
+        <is>
+          <t>Interest Rate Swaps Pay Fixed and Receive Floating</t>
+        </is>
+      </c>
+      <c r="C170" s="154" t="inlineStr">
+        <is>
+          <t>Others</t>
+        </is>
+      </c>
+      <c r="D170" s="152" t="n">
+        <v>250000000</v>
+      </c>
+      <c r="E170" s="216" t="n">
+        <v>0</v>
+      </c>
+      <c r="F170" s="141" t="n"/>
+      <c r="G170" s="142" t="n"/>
+      <c r="H170" s="143" t="n"/>
+      <c r="I170" s="144" t="n"/>
+    </row>
+    <row r="171">
+      <c r="A171" s="78" t="n"/>
+      <c r="B171" s="150" t="inlineStr">
+        <is>
+          <t>Interest Rate Swaps Pay Fixed and Receive Floating</t>
+        </is>
+      </c>
+      <c r="C171" s="154" t="inlineStr">
+        <is>
+          <t>Others</t>
+        </is>
+      </c>
+      <c r="D171" s="152" t="n">
+        <v>500000000</v>
+      </c>
+      <c r="E171" s="216" t="n">
+        <v>2e-05</v>
+      </c>
+      <c r="F171" s="141" t="n"/>
+      <c r="G171" s="142" t="n"/>
+      <c r="H171" s="143" t="n"/>
+      <c r="I171" s="144" t="n"/>
+    </row>
+    <row r="172">
+      <c r="A172" s="78" t="n"/>
+      <c r="B172" s="150" t="inlineStr">
+        <is>
+          <t>Interest Rate Swaps Pay Fixed and Receive Floating</t>
+        </is>
+      </c>
+      <c r="C172" s="154" t="inlineStr">
+        <is>
+          <t>Others</t>
+        </is>
+      </c>
+      <c r="D172" s="152" t="n">
+        <v>500000000</v>
+      </c>
+      <c r="E172" s="216" t="n">
+        <v>1e-05</v>
+      </c>
+      <c r="F172" s="141" t="n"/>
+      <c r="G172" s="142" t="n"/>
+      <c r="H172" s="143" t="n"/>
+      <c r="I172" s="144" t="n"/>
+    </row>
+    <row r="173">
+      <c r="A173" s="78" t="n"/>
+      <c r="B173" s="150" t="inlineStr">
+        <is>
+          <t>Interest Rate Swaps Pay Fixed and Receive Floating</t>
+        </is>
+      </c>
+      <c r="C173" s="154" t="inlineStr">
+        <is>
+          <t>Others</t>
+        </is>
+      </c>
+      <c r="D173" s="152" t="n">
+        <v>500000000</v>
+      </c>
+      <c r="E173" s="216" t="n">
+        <v>1e-05</v>
+      </c>
+      <c r="F173" s="141" t="n"/>
+      <c r="G173" s="142" t="n"/>
+      <c r="H173" s="143" t="n"/>
+      <c r="I173" s="144" t="n"/>
+    </row>
+    <row r="174">
+      <c r="A174" s="78" t="n"/>
+      <c r="B174" s="150" t="inlineStr">
+        <is>
+          <t>Interest Rate Swaps Pay Fixed and Receive Floating</t>
+        </is>
+      </c>
+      <c r="C174" s="154" t="inlineStr">
+        <is>
+          <t>Others</t>
+        </is>
+      </c>
+      <c r="D174" s="152" t="n">
+        <v>500000000</v>
+      </c>
+      <c r="E174" s="216" t="n">
+        <v>-2e-05</v>
+      </c>
+      <c r="F174" s="141" t="n"/>
+      <c r="G174" s="142" t="n"/>
+      <c r="H174" s="143" t="n"/>
+      <c r="I174" s="144" t="n"/>
+    </row>
+    <row r="175">
+      <c r="A175" s="78" t="n"/>
+      <c r="B175" s="150" t="inlineStr">
+        <is>
+          <t>Interest Rate Swaps Pay Fixed and Receive Floating</t>
+        </is>
+      </c>
+      <c r="C175" s="154" t="inlineStr">
+        <is>
+          <t>Others</t>
+        </is>
+      </c>
+      <c r="D175" s="152" t="n">
+        <v>750000000</v>
+      </c>
+      <c r="E175" s="216" t="n">
+        <v>-2e-05</v>
+      </c>
+      <c r="F175" s="141" t="n"/>
+      <c r="G175" s="142" t="n"/>
+      <c r="H175" s="143" t="n"/>
+      <c r="I175" s="144" t="n"/>
+    </row>
+    <row r="176">
+      <c r="A176" s="78" t="n"/>
+      <c r="B176" s="150" t="inlineStr">
+        <is>
+          <t>Interest Rate Swaps Pay Fixed and Receive Floating</t>
+        </is>
+      </c>
+      <c r="C176" s="154" t="inlineStr">
+        <is>
+          <t>Others</t>
+        </is>
+      </c>
+      <c r="D176" s="152" t="n">
+        <v>500000000</v>
+      </c>
+      <c r="E176" s="216" t="n">
+        <v>0</v>
+      </c>
+      <c r="F176" s="141" t="n"/>
+      <c r="G176" s="142" t="n"/>
+      <c r="H176" s="143" t="n"/>
+      <c r="I176" s="144" t="n"/>
+    </row>
+    <row r="177">
+      <c r="A177" s="78" t="n"/>
+      <c r="B177" s="150" t="inlineStr">
+        <is>
+          <t>Interest Rate Swaps Pay Fixed and Receive Floating</t>
+        </is>
+      </c>
+      <c r="C177" s="154" t="inlineStr">
+        <is>
+          <t>Others</t>
+        </is>
+      </c>
+      <c r="D177" s="152" t="n">
+        <v>250000000</v>
+      </c>
+      <c r="E177" s="216" t="n">
+        <v>0</v>
+      </c>
+      <c r="F177" s="141" t="n"/>
+      <c r="G177" s="142" t="n"/>
+      <c r="H177" s="143" t="n"/>
+      <c r="I177" s="144" t="n"/>
+    </row>
+    <row r="178">
+      <c r="A178" s="78" t="n"/>
+      <c r="B178" s="150" t="inlineStr">
+        <is>
+          <t>Interest Rate Swaps Pay Fixed and Receive Floating</t>
+        </is>
+      </c>
+      <c r="C178" s="154" t="inlineStr">
+        <is>
+          <t>Others</t>
+        </is>
+      </c>
+      <c r="D178" s="152" t="n">
+        <v>250000000</v>
+      </c>
+      <c r="E178" s="216" t="n">
+        <v>-1e-05</v>
+      </c>
+      <c r="F178" s="141" t="n"/>
+      <c r="G178" s="142" t="n"/>
+      <c r="H178" s="143" t="n"/>
+      <c r="I178" s="144" t="n"/>
+    </row>
+    <row r="179">
+      <c r="A179" s="78" t="n"/>
+      <c r="B179" s="156" t="inlineStr">
+        <is>
+          <t>Interest Rate Swaps Pay Floating and Receive Fixed</t>
+        </is>
+      </c>
+      <c r="C179" s="154" t="inlineStr">
+        <is>
+          <t>Others</t>
+        </is>
+      </c>
+      <c r="D179" s="152" t="n">
+        <v>250000000</v>
+      </c>
+      <c r="E179" s="216" t="n">
+        <v>3e-05</v>
+      </c>
+      <c r="F179" s="141" t="n"/>
+      <c r="G179" s="142" t="n"/>
+      <c r="H179" s="143" t="n"/>
+      <c r="I179" s="144" t="n"/>
+    </row>
+    <row r="180">
+      <c r="A180" s="78" t="n"/>
+      <c r="B180" s="150" t="inlineStr">
+        <is>
+          <t>Interest Rate Swaps Pay Fixed and Receive Floating</t>
+        </is>
+      </c>
+      <c r="C180" s="154" t="inlineStr">
+        <is>
+          <t>Others</t>
+        </is>
+      </c>
+      <c r="D180" s="152" t="n">
+        <v>250000000</v>
+      </c>
+      <c r="E180" s="216" t="n">
+        <v>-1e-05</v>
+      </c>
+      <c r="F180" s="141" t="n"/>
+      <c r="G180" s="142" t="n"/>
+      <c r="H180" s="143" t="n"/>
+      <c r="I180" s="144" t="n"/>
+    </row>
+    <row r="181">
+      <c r="A181" s="78" t="n"/>
+      <c r="B181" s="145" t="n"/>
+      <c r="C181" s="104" t="n"/>
+      <c r="D181" s="146" t="n"/>
+      <c r="E181" s="147" t="n"/>
+      <c r="F181" s="141" t="n"/>
+      <c r="G181" s="142" t="n"/>
+      <c r="H181" s="143" t="n"/>
+      <c r="I181" s="144" t="n"/>
+    </row>
+    <row r="182">
+      <c r="A182" s="78" t="n"/>
+      <c r="B182" s="78" t="n"/>
+    </row>
+    <row r="184">
+      <c r="B184" s="8" t="inlineStr">
+        <is>
+          <t>Scheme Riskometer</t>
+        </is>
+      </c>
+    </row>
+    <row r="195">
+      <c r="B195" s="8" t="inlineStr">
+        <is>
+          <t>Benchmark Riskometer: CRISIL Ultra Short Duration Debt A-I Index</t>
+        </is>
+      </c>
+    </row>
+    <row r="207">
+      <c r="A207" s="1" t="inlineStr">
+        <is>
+          <t>Sr. No.</t>
+        </is>
+      </c>
+      <c r="B207" s="2" t="inlineStr">
+        <is>
+          <t>Particulars</t>
+        </is>
+      </c>
+      <c r="C207" s="3" t="n"/>
+      <c r="D207" s="3" t="n"/>
+      <c r="E207" s="4" t="n"/>
+    </row>
+    <row r="208">
+      <c r="A208" s="5" t="n">
         <v>7</v>
       </c>
-      <c r="G4" s="4" t="s">
+      <c r="B208" s="6" t="n"/>
+      <c r="C208" s="7" t="inlineStr">
+        <is>
+          <t>Portfolio Information</t>
+        </is>
+      </c>
+      <c r="E208" s="9" t="n"/>
+    </row>
+    <row r="209">
+      <c r="A209" s="5" t="n"/>
+      <c r="B209" s="6" t="inlineStr">
+        <is>
+          <t>Description (if any)</t>
+        </is>
+      </c>
+      <c r="C209" s="10" t="n"/>
+      <c r="D209" s="11" t="n"/>
+      <c r="E209" s="9" t="n"/>
+    </row>
+    <row r="210">
+      <c r="A210" s="5" t="n"/>
+      <c r="B210" s="6" t="inlineStr">
+        <is>
+          <t>Annualised Portfolio YTM*@@</t>
+        </is>
+      </c>
+      <c r="C210" s="12" t="n">
+        <v>0.0736125562345713</v>
+      </c>
+      <c r="E210" s="9" t="n"/>
+    </row>
+    <row r="211">
+      <c r="A211" s="5" t="n"/>
+      <c r="B211" s="6" t="inlineStr">
+        <is>
+          <t>Macaulay Duration@@</t>
+        </is>
+      </c>
+      <c r="C211" s="13" t="n">
+        <v>0.505204935445685</v>
+      </c>
+      <c r="E211" s="9" t="n"/>
+    </row>
+    <row r="212">
+      <c r="A212" s="5" t="n"/>
+      <c r="B212" s="6" t="inlineStr">
+        <is>
+          <t>Residual Maturity@@</t>
+        </is>
+      </c>
+      <c r="C212" s="13" t="n">
+        <v>0.664886682127624</v>
+      </c>
+      <c r="E212" s="9" t="n"/>
+    </row>
+    <row r="213">
+      <c r="A213" s="5" t="n"/>
+      <c r="B213" s="6" t="inlineStr">
+        <is>
+          <t>Modified Duration (in years)@@</t>
+        </is>
+      </c>
+      <c r="C213" s="13" t="n">
+        <v>0.469949008555757</v>
+      </c>
+      <c r="E213" s="9" t="n"/>
+    </row>
+    <row r="214">
+      <c r="A214" s="5" t="n"/>
+      <c r="B214" s="14" t="inlineStr">
+        <is>
+          <t>* In case of semi-annual YTM, it will be annualised</t>
+        </is>
+      </c>
+      <c r="C214" s="14" t="n"/>
+      <c r="E214" s="9" t="n"/>
+    </row>
+    <row r="215">
+      <c r="A215" s="5" t="n">
         <v>8</v>
       </c>
-      <c r="H4" s="4" t="s">
+      <c r="B215" s="15" t="inlineStr">
+        <is>
+          <t>NAV AND Dividend</t>
+        </is>
+      </c>
+      <c r="C215" s="14" t="n"/>
+      <c r="E215" s="9" t="n"/>
+    </row>
+    <row r="216">
+      <c r="A216" s="5" t="n"/>
+      <c r="B216" s="217" t="inlineStr">
+        <is>
+          <t>Plan/Option Name</t>
+        </is>
+      </c>
+      <c r="C216" s="162" t="inlineStr">
+        <is>
+          <t>NAV per unit (Rs)</t>
+        </is>
+      </c>
+      <c r="D216" s="213" t="n"/>
+      <c r="E216" s="218" t="inlineStr">
+        <is>
+          <t>Aggregate distributions during the portfolio period  (Rs. per Unit)</t>
+        </is>
+      </c>
+    </row>
+    <row r="217">
+      <c r="A217" s="5" t="n"/>
+      <c r="B217" s="215" t="n"/>
+      <c r="C217" s="16" t="inlineStr">
+        <is>
+          <t>As on May 31, 2026</t>
+        </is>
+      </c>
+      <c r="D217" s="16" t="inlineStr">
+        <is>
+          <t>As on Jun 15, 2026</t>
+        </is>
+      </c>
+      <c r="E217" s="215" t="n"/>
+    </row>
+    <row r="218">
+      <c r="A218" s="17" t="n"/>
+      <c r="B218" s="18" t="inlineStr">
+        <is>
+          <t>Direct Plan-Growth Plan</t>
+        </is>
+      </c>
+      <c r="C218" s="19" t="inlineStr">
+        <is>
+          <t>3912.7583*</t>
+        </is>
+      </c>
+      <c r="D218" s="19" t="inlineStr">
+        <is>
+          <t>3933.5963</t>
+        </is>
+      </c>
+      <c r="E218" s="10" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+    </row>
+    <row r="219">
+      <c r="A219" s="17" t="n"/>
+      <c r="B219" s="18" t="inlineStr">
+        <is>
+          <t>Direct Plan-IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C219" s="19" t="inlineStr">
+        <is>
+          <t>1141.8970*</t>
+        </is>
+      </c>
+      <c r="D219" s="19" t="inlineStr">
+        <is>
+          <t>1147.9792</t>
+        </is>
+      </c>
+      <c r="E219" s="10" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+    </row>
+    <row r="220">
+      <c r="A220" s="17" t="n"/>
+      <c r="B220" s="18" t="inlineStr">
+        <is>
+          <t>Direct Plan-Daily IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C220" s="49" t="inlineStr">
+        <is>
+          <t>1005.7878*</t>
+        </is>
+      </c>
+      <c r="D220" s="20" t="inlineStr">
+        <is>
+          <t>1005.3951</t>
+        </is>
+      </c>
+      <c r="E220" s="219" t="n">
+        <v>5.740180000000001</v>
+      </c>
+    </row>
+    <row r="221">
+      <c r="A221" s="17" t="n"/>
+      <c r="B221" s="18" t="inlineStr">
+        <is>
+          <t>Direct Plan-Weekly IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C221" s="49" t="inlineStr">
+        <is>
+          <t>1005.4383*</t>
+        </is>
+      </c>
+      <c r="D221" s="20" t="inlineStr">
+        <is>
+          <t>1006.2806</t>
+        </is>
+      </c>
+      <c r="E221" s="219" t="n">
+        <v>4.502843</v>
+      </c>
+    </row>
+    <row r="222">
+      <c r="A222" s="17" t="n"/>
+      <c r="B222" s="18" t="inlineStr">
+        <is>
+          <t>Direct Plan-Monthly IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C222" s="19" t="inlineStr">
+        <is>
+          <t>1086.7661*</t>
+        </is>
+      </c>
+      <c r="D222" s="19" t="inlineStr">
+        <is>
+          <t>1092.5683</t>
+        </is>
+      </c>
+      <c r="E222" s="220" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+    </row>
+    <row r="223">
+      <c r="A223" s="17" t="n"/>
+      <c r="B223" s="18" t="inlineStr">
+        <is>
+          <t>Direct Plan-Quarterly IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C223" s="23" t="n">
+        <v>0</v>
+      </c>
+      <c r="D223" s="23" t="n">
+        <v>0</v>
+      </c>
+      <c r="E223" s="21" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="224">
+      <c r="A224" s="17" t="n"/>
+      <c r="B224" s="25" t="n"/>
+      <c r="C224" s="26" t="n"/>
+      <c r="D224" s="26" t="n"/>
+      <c r="E224" s="10" t="n"/>
+    </row>
+    <row r="225">
+      <c r="A225" s="5" t="n"/>
+      <c r="B225" s="27" t="inlineStr">
+        <is>
+          <t>Regular Plan-Growth Plan</t>
+        </is>
+      </c>
+      <c r="C225" s="19" t="inlineStr">
+        <is>
+          <t>3574.9389*</t>
+        </is>
+      </c>
+      <c r="D225" s="19" t="inlineStr">
+        <is>
+          <t>3592.9341</t>
+        </is>
+      </c>
+      <c r="E225" s="10" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+    </row>
+    <row r="226">
+      <c r="A226" s="5" t="n"/>
+      <c r="B226" s="27" t="inlineStr">
+        <is>
+          <t>Regular Plan-IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C226" s="19" t="inlineStr">
+        <is>
+          <t>1128.6515*</t>
+        </is>
+      </c>
+      <c r="D226" s="19" t="inlineStr">
+        <is>
+          <t>1134.3323</t>
+        </is>
+      </c>
+      <c r="E226" s="10" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+    </row>
+    <row r="227">
+      <c r="A227" s="5" t="n"/>
+      <c r="B227" s="27" t="inlineStr">
+        <is>
+          <t>Regular Plan-Daily IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C227" s="19" t="inlineStr">
+        <is>
+          <t>1005.8442*</t>
+        </is>
+      </c>
+      <c r="D227" s="20" t="inlineStr">
+        <is>
+          <t>1005.4914</t>
+        </is>
+      </c>
+      <c r="E227" s="219" t="n">
+        <v>5.406349</v>
+      </c>
+    </row>
+    <row r="228">
+      <c r="A228" s="5" t="n"/>
+      <c r="B228" s="27" t="inlineStr">
+        <is>
+          <t>Regular Plan-Weekly IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C228" s="49" t="inlineStr">
+        <is>
+          <t>1005.3981*</t>
+        </is>
+      </c>
+      <c r="D228" s="49" t="inlineStr">
+        <is>
+          <t>1006.2020</t>
+        </is>
+      </c>
+      <c r="E228" s="219" t="n">
+        <v>4.247817</v>
+      </c>
+    </row>
+    <row r="229">
+      <c r="A229" s="5" t="n"/>
+      <c r="B229" s="27" t="inlineStr">
+        <is>
+          <t>Regular Plan-Monthly IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C229" s="49" t="inlineStr">
+        <is>
+          <t>1078.6598*</t>
+        </is>
+      </c>
+      <c r="D229" s="49" t="inlineStr">
+        <is>
+          <t>1084.0897</t>
+        </is>
+      </c>
+      <c r="E229" s="219" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+    </row>
+    <row r="230">
+      <c r="A230" s="5" t="n"/>
+      <c r="B230" s="27" t="inlineStr">
+        <is>
+          <t>Regular Plan-Quarterly IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C230" s="20" t="n">
+        <v>0</v>
+      </c>
+      <c r="D230" s="20" t="n">
+        <v>0</v>
+      </c>
+      <c r="E230" s="21" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="231">
+      <c r="A231" s="5" t="n"/>
+      <c r="B231" s="28" t="inlineStr">
+        <is>
+          <t>IDCW -  Income Distribution cum Capital Withdrawal.</t>
+        </is>
+      </c>
+      <c r="C231" s="29" t="n"/>
+      <c r="D231" s="29" t="n"/>
+      <c r="E231" s="9" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+    </row>
+    <row r="232">
+      <c r="A232" s="5" t="n"/>
+      <c r="B232" s="28" t="n"/>
+      <c r="C232" s="29" t="n"/>
+      <c r="D232" s="29" t="n"/>
+      <c r="E232" s="9" t="n"/>
+    </row>
+    <row r="233">
+      <c r="A233" s="5" t="n">
         <v>9</v>
       </c>
-      <c r="I4" s="4" t="s">
+      <c r="B233" s="30" t="inlineStr">
+        <is>
+          <t>Portfolio Turn Over Ratio ^^</t>
+        </is>
+      </c>
+      <c r="C233" s="27" t="n"/>
+      <c r="D233" s="31" t="n"/>
+      <c r="E233" s="32" t="n"/>
+    </row>
+    <row r="234">
+      <c r="A234" s="5" t="n"/>
+      <c r="B234" s="27" t="inlineStr">
+        <is>
+          <t xml:space="preserve"> - For Purchase</t>
+        </is>
+      </c>
+      <c r="C234" s="10" t="inlineStr">
+        <is>
+          <t>N.A.</t>
+        </is>
+      </c>
+      <c r="D234" s="31" t="n"/>
+      <c r="E234" s="33" t="n"/>
+    </row>
+    <row r="235">
+      <c r="A235" s="5" t="n"/>
+      <c r="B235" s="27" t="inlineStr">
+        <is>
+          <t xml:space="preserve"> - For Sale</t>
+        </is>
+      </c>
+      <c r="C235" s="10" t="inlineStr">
+        <is>
+          <t>N.A.</t>
+        </is>
+      </c>
+      <c r="D235" s="31" t="n"/>
+      <c r="E235" s="33" t="n"/>
+    </row>
+    <row r="236">
+      <c r="A236" s="5" t="n">
         <v>10</v>
       </c>
-      <c r="J4" s="4" t="s">
+      <c r="B236" s="34" t="inlineStr">
+        <is>
+          <t>Total investment in foreign securities/ADR/GDR (Rs. lakh)</t>
+        </is>
+      </c>
+      <c r="C236" s="35" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="D236" s="31" t="n"/>
+      <c r="E236" s="33" t="n"/>
+    </row>
+    <row r="237" ht="24" customHeight="1">
+      <c r="A237" s="5" t="n">
         <v>11</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B6" s="3" t="s">
+      <c r="B237" s="36" t="inlineStr">
+        <is>
+          <t>Total of securities below investment grade and default provided for the of Jun 15, 2026 (Rs. lakh)</t>
+        </is>
+      </c>
+      <c r="C237" s="51" t="inlineStr">
+        <is>
+          <t>Refer point no.5</t>
+        </is>
+      </c>
+      <c r="D237" s="11" t="n"/>
+      <c r="E237" s="33" t="n"/>
+    </row>
+    <row r="238">
+      <c r="A238" s="5" t="n">
         <v>12</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B7" s="3" t="s">
+      <c r="B238" s="37" t="inlineStr">
+        <is>
+          <t>Total investment in illiquid shares/securities</t>
+        </is>
+      </c>
+      <c r="C238" s="38" t="n"/>
+      <c r="E238" s="32" t="n"/>
+    </row>
+    <row r="239">
+      <c r="A239" s="5" t="n"/>
+      <c r="B239" s="39" t="inlineStr">
+        <is>
+          <t>- Value (In Rs. Lakh)</t>
+        </is>
+      </c>
+      <c r="C239" s="40" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="D239" s="41" t="n"/>
+      <c r="E239" s="33" t="n"/>
+    </row>
+    <row r="240">
+      <c r="A240" s="5" t="n"/>
+      <c r="B240" s="42" t="inlineStr">
+        <is>
+          <t>- in percentage terms (%)</t>
+        </is>
+      </c>
+      <c r="C240" s="40" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="D240" s="31" t="n"/>
+      <c r="E240" s="33" t="n"/>
+    </row>
+    <row r="241">
+      <c r="A241" s="5" t="n"/>
+      <c r="B241" s="42" t="n"/>
+      <c r="C241" s="221" t="n"/>
+      <c r="D241" s="31" t="n"/>
+      <c r="E241" s="32" t="n"/>
+    </row>
+    <row r="242">
+      <c r="A242" s="5" t="n">
         <v>13</v>
       </c>
-    </row>
-[...176 lines deleted...]
-      <c r="E16" s="11">
+      <c r="B242" s="30" t="inlineStr">
+        <is>
+          <t>Total outstanding exposure to derivatives at the end of  Jun 15, 2026</t>
+        </is>
+      </c>
+      <c r="C242" s="38" t="n"/>
+      <c r="E242" s="33" t="n"/>
+    </row>
+    <row r="243">
+      <c r="A243" s="5" t="n"/>
+      <c r="B243" s="39" t="inlineStr">
+        <is>
+          <t>- Value (In Rs. Lakh)</t>
+        </is>
+      </c>
+      <c r="C243" s="62" t="n">
+        <v>97.67679339999999</v>
+      </c>
+      <c r="D243" s="41" t="n"/>
+      <c r="E243" s="33" t="n"/>
+    </row>
+    <row r="244">
+      <c r="A244" s="5" t="n"/>
+      <c r="B244" s="42" t="inlineStr">
+        <is>
+          <t>- in percentage term (%)</t>
+        </is>
+      </c>
+      <c r="C244" s="54" t="n">
+        <v>0.0002109450741815016</v>
+      </c>
+      <c r="D244" s="31" t="n"/>
+      <c r="E244" s="32" t="n"/>
+    </row>
+    <row r="245">
+      <c r="A245" s="44" t="n"/>
+      <c r="B245" s="45" t="n"/>
+      <c r="C245" s="45" t="n"/>
+      <c r="D245" s="45" t="n"/>
+      <c r="E245" s="46" t="n"/>
+    </row>
+    <row r="246">
+      <c r="A246" s="47" t="inlineStr">
+        <is>
+          <t>*</t>
+        </is>
+      </c>
+      <c r="B246" s="8" t="inlineStr">
+        <is>
+          <t>Computed NAV</t>
+        </is>
+      </c>
+    </row>
+    <row r="247">
+      <c r="A247" s="47" t="inlineStr">
+        <is>
+          <t>N.A.</t>
+        </is>
+      </c>
+      <c r="B247" s="8" t="inlineStr">
+        <is>
+          <t xml:space="preserve"> Not Applicable.</t>
+        </is>
+      </c>
+    </row>
+    <row r="248">
+      <c r="A248" s="47" t="inlineStr">
+        <is>
+          <t>^^</t>
+        </is>
+      </c>
+      <c r="B248" s="8" t="inlineStr">
+        <is>
+          <t>Portfolio Turn Over Ratio is for Equity Schemes.</t>
+        </is>
+      </c>
+    </row>
+    <row r="249">
+      <c r="A249" s="47" t="inlineStr">
+        <is>
+          <t>@@</t>
+        </is>
+      </c>
+      <c r="B249" s="8" t="inlineStr">
+        <is>
+          <t>Residual Maturity, Modified Duration and Portfolio YTM (Annualised) is for Debt Schemes.</t>
+        </is>
+      </c>
+    </row>
+    <row r="250" ht="48" customHeight="1">
+      <c r="B250" s="48" t="inlineStr">
+        <is>
+          <t>Pursuant to payment of IDCW, the NAV of the IDCW Option(s) of aforesaid Scheme of the Fund would fall to the extent of payout and statutory levy, if any. For complete distribution history of the Schemes, please visit www.dspim.com</t>
+        </is>
+      </c>
+    </row>
+    <row r="253">
+      <c r="B253" s="189" t="inlineStr">
+        <is>
+          <t>Hedging Positions through swaps as on 15th Jun 2026 :</t>
+        </is>
+      </c>
+      <c r="C253" s="189" t="n"/>
+      <c r="D253" s="190" t="n"/>
+      <c r="E253" s="191" t="n"/>
+      <c r="F253" s="191" t="n"/>
+      <c r="G253" s="191" t="n"/>
+    </row>
+    <row r="254">
+      <c r="B254" s="189" t="n"/>
+      <c r="C254" s="189" t="n"/>
+      <c r="D254" s="190" t="n"/>
+      <c r="E254" s="191" t="n"/>
+      <c r="F254" s="191" t="n"/>
+      <c r="G254" s="191" t="n"/>
+    </row>
+    <row r="255">
+      <c r="B255" s="192" t="inlineStr">
+        <is>
+          <t>Scheme</t>
+        </is>
+      </c>
+      <c r="C255" s="192" t="inlineStr">
+        <is>
+          <t>Underlying Security</t>
+        </is>
+      </c>
+      <c r="D255" s="192" t="inlineStr">
+        <is>
+          <t>Position</t>
+        </is>
+      </c>
+      <c r="E255" s="192" t="inlineStr">
+        <is>
+          <t>Instrument Type</t>
+        </is>
+      </c>
+      <c r="F255" s="193" t="inlineStr">
+        <is>
+          <t>Maturity/Next Interest Fixing</t>
+        </is>
+      </c>
+      <c r="G255" s="192" t="inlineStr">
+        <is>
+          <t>Notional Value 
+(Rs in lakhs)</t>
+        </is>
+      </c>
+    </row>
+    <row r="256">
+      <c r="B256" s="195" t="inlineStr">
+        <is>
+          <t>DSP Ultra Short Fund</t>
+        </is>
+      </c>
+      <c r="C256" s="222" t="inlineStr">
+        <is>
+          <t>FEDERAL BANK LTD 04MAR27 CD</t>
+        </is>
+      </c>
+      <c r="D256" s="196" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E256" s="196" t="inlineStr">
+        <is>
+          <t>Fixed</t>
+        </is>
+      </c>
+      <c r="F256" s="197" t="n">
+        <v>46252</v>
+      </c>
+      <c r="G256" s="196" t="n">
+        <v>10000</v>
+      </c>
+    </row>
+    <row r="257">
+      <c r="B257" s="199" t="n"/>
+      <c r="C257" s="215" t="n"/>
+      <c r="D257" s="196" t="inlineStr">
+        <is>
+          <t>Long</t>
+        </is>
+      </c>
+      <c r="E257" s="196" t="inlineStr">
+        <is>
+          <t>Floating</t>
+        </is>
+      </c>
+      <c r="F257" s="197" t="n">
+        <v>46189</v>
+      </c>
+      <c r="G257" s="196" t="n">
+        <v>-10000</v>
+      </c>
+    </row>
+    <row r="258">
+      <c r="B258" s="195" t="inlineStr">
+        <is>
+          <t>DSP Ultra Short Fund</t>
+        </is>
+      </c>
+      <c r="C258" s="222" t="inlineStr">
+        <is>
+          <t>8.60% Aditya Birla Renewables 24Sep2027</t>
+        </is>
+      </c>
+      <c r="D258" s="196" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E258" s="196" t="inlineStr">
+        <is>
+          <t>Fixed</t>
+        </is>
+      </c>
+      <c r="F258" s="197" t="n">
+        <v>46259</v>
+      </c>
+      <c r="G258" s="196" t="n">
+        <v>2500</v>
+      </c>
+    </row>
+    <row r="259">
+      <c r="B259" s="199" t="n"/>
+      <c r="C259" s="215" t="n"/>
+      <c r="D259" s="196" t="inlineStr">
+        <is>
+          <t>Long</t>
+        </is>
+      </c>
+      <c r="E259" s="196" t="inlineStr">
+        <is>
+          <t>Floating</t>
+        </is>
+      </c>
+      <c r="F259" s="197" t="n">
+        <v>46189</v>
+      </c>
+      <c r="G259" s="196" t="n">
+        <v>-2500</v>
+      </c>
+    </row>
+    <row r="260">
+      <c r="B260" s="195" t="inlineStr">
+        <is>
+          <t>DSP Ultra Short Fund</t>
+        </is>
+      </c>
+      <c r="C260" s="222" t="inlineStr">
+        <is>
+          <t>8.60% Aditya Birla Renewables 24Sep2027</t>
+        </is>
+      </c>
+      <c r="D260" s="196" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E260" s="196" t="inlineStr">
+        <is>
+          <t>Fixed</t>
+        </is>
+      </c>
+      <c r="F260" s="197" t="n">
+        <v>46260</v>
+      </c>
+      <c r="G260" s="196" t="n">
+        <v>2500</v>
+      </c>
+    </row>
+    <row r="261">
+      <c r="B261" s="199" t="n"/>
+      <c r="C261" s="215" t="n"/>
+      <c r="D261" s="196" t="inlineStr">
+        <is>
+          <t>Long</t>
+        </is>
+      </c>
+      <c r="E261" s="196" t="inlineStr">
+        <is>
+          <t>Floating</t>
+        </is>
+      </c>
+      <c r="F261" s="197" t="n">
+        <v>46189</v>
+      </c>
+      <c r="G261" s="196" t="n">
+        <v>-2500</v>
+      </c>
+    </row>
+    <row r="262">
+      <c r="B262" s="195" t="inlineStr">
+        <is>
+          <t>DSP Ultra Short Fund</t>
+        </is>
+      </c>
+      <c r="C262" s="222" t="inlineStr">
+        <is>
+          <t>8.60% Aditya Birla Renewables 24Sep2027</t>
+        </is>
+      </c>
+      <c r="D262" s="196" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E262" s="196" t="inlineStr">
+        <is>
+          <t>Fixed</t>
+        </is>
+      </c>
+      <c r="F262" s="197" t="n">
+        <v>46280</v>
+      </c>
+      <c r="G262" s="196" t="n">
+        <v>2500</v>
+      </c>
+    </row>
+    <row r="263">
+      <c r="B263" s="199" t="n"/>
+      <c r="C263" s="215" t="n"/>
+      <c r="D263" s="196" t="inlineStr">
+        <is>
+          <t>Long</t>
+        </is>
+      </c>
+      <c r="E263" s="196" t="inlineStr">
+        <is>
+          <t>Floating</t>
+        </is>
+      </c>
+      <c r="F263" s="197" t="n">
+        <v>46189</v>
+      </c>
+      <c r="G263" s="196" t="n">
+        <v>-2500</v>
+      </c>
+    </row>
+    <row r="264">
+      <c r="B264" s="195" t="inlineStr">
+        <is>
+          <t>DSP Ultra Short Fund</t>
+        </is>
+      </c>
+      <c r="C264" s="222" t="inlineStr">
+        <is>
+          <t>8.75% PIRAMAL C&amp;H FIN LTD 29OCT27 NCD</t>
+        </is>
+      </c>
+      <c r="D264" s="196" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E264" s="196" t="inlineStr">
+        <is>
+          <t>Fixed</t>
+        </is>
+      </c>
+      <c r="F264" s="197" t="n">
+        <v>46284</v>
+      </c>
+      <c r="G264" s="196" t="n">
+        <v>2500</v>
+      </c>
+    </row>
+    <row r="265">
+      <c r="B265" s="199" t="n"/>
+      <c r="C265" s="215" t="n"/>
+      <c r="D265" s="196" t="inlineStr">
+        <is>
+          <t>Long</t>
+        </is>
+      </c>
+      <c r="E265" s="196" t="inlineStr">
+        <is>
+          <t>Floating</t>
+        </is>
+      </c>
+      <c r="F265" s="197" t="n">
+        <v>46189</v>
+      </c>
+      <c r="G265" s="196" t="n">
+        <v>-2500</v>
+      </c>
+    </row>
+    <row r="266">
+      <c r="B266" s="195" t="inlineStr">
+        <is>
+          <t>DSP Ultra Short Fund</t>
+        </is>
+      </c>
+      <c r="C266" s="222" t="inlineStr">
+        <is>
+          <t>7.97% MANKIND PHARMA LTD 16NOV27 S-3</t>
+        </is>
+      </c>
+      <c r="D266" s="196" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E266" s="196" t="inlineStr">
+        <is>
+          <t>Fixed</t>
+        </is>
+      </c>
+      <c r="F266" s="197" t="n">
+        <v>46289</v>
+      </c>
+      <c r="G266" s="196" t="n">
+        <v>5000</v>
+      </c>
+    </row>
+    <row r="267">
+      <c r="B267" s="199" t="n"/>
+      <c r="C267" s="215" t="n"/>
+      <c r="D267" s="196" t="inlineStr">
+        <is>
+          <t>Long</t>
+        </is>
+      </c>
+      <c r="E267" s="196" t="inlineStr">
+        <is>
+          <t>Floating</t>
+        </is>
+      </c>
+      <c r="F267" s="197" t="n">
+        <v>46189</v>
+      </c>
+      <c r="G267" s="196" t="n">
+        <v>-5000</v>
+      </c>
+    </row>
+    <row r="268">
+      <c r="B268" s="195" t="inlineStr">
+        <is>
+          <t>DSP Ultra Short Fund</t>
+        </is>
+      </c>
+      <c r="C268" s="222" t="inlineStr">
+        <is>
+          <t>AXIS BANK LTD 14JAN27 CD</t>
+        </is>
+      </c>
+      <c r="D268" s="196" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E268" s="196" t="inlineStr">
+        <is>
+          <t>Fixed</t>
+        </is>
+      </c>
+      <c r="F268" s="197" t="n">
+        <v>46290</v>
+      </c>
+      <c r="G268" s="196" t="n">
+        <v>2500</v>
+      </c>
+    </row>
+    <row r="269">
+      <c r="B269" s="199" t="n"/>
+      <c r="C269" s="215" t="n"/>
+      <c r="D269" s="196" t="inlineStr">
+        <is>
+          <t>Long</t>
+        </is>
+      </c>
+      <c r="E269" s="196" t="inlineStr">
+        <is>
+          <t>Floating</t>
+        </is>
+      </c>
+      <c r="F269" s="197" t="n">
+        <v>46189</v>
+      </c>
+      <c r="G269" s="196" t="n">
+        <v>-2500</v>
+      </c>
+    </row>
+    <row r="270">
+      <c r="B270" s="195" t="inlineStr">
+        <is>
+          <t>DSP Ultra Short Fund</t>
+        </is>
+      </c>
+      <c r="C270" s="222" t="inlineStr">
+        <is>
+          <t>KOTAK MAHINDRA BANK LTD 21DEC26 CD</t>
+        </is>
+      </c>
+      <c r="D270" s="196" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E270" s="196" t="inlineStr">
+        <is>
+          <t>Fixed</t>
+        </is>
+      </c>
+      <c r="F270" s="197" t="n">
+        <v>46363</v>
+      </c>
+      <c r="G270" s="196" t="n">
+        <v>5000</v>
+      </c>
+    </row>
+    <row r="271">
+      <c r="B271" s="199" t="n"/>
+      <c r="C271" s="215" t="n"/>
+      <c r="D271" s="196" t="inlineStr">
+        <is>
+          <t>Long</t>
+        </is>
+      </c>
+      <c r="E271" s="196" t="inlineStr">
+        <is>
+          <t>Floating</t>
+        </is>
+      </c>
+      <c r="F271" s="197" t="n">
+        <v>46189</v>
+      </c>
+      <c r="G271" s="196" t="n">
+        <v>-5000</v>
+      </c>
+    </row>
+    <row r="272">
+      <c r="B272" s="195" t="inlineStr">
+        <is>
+          <t>DSP Ultra Short Fund</t>
+        </is>
+      </c>
+      <c r="C272" s="222" t="inlineStr">
+        <is>
+          <t>SIDBI 29JAN27 CD</t>
+        </is>
+      </c>
+      <c r="D272" s="196" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E272" s="196" t="inlineStr">
+        <is>
+          <t>Fixed</t>
+        </is>
+      </c>
+      <c r="F272" s="197" t="n">
+        <v>46367</v>
+      </c>
+      <c r="G272" s="196" t="n">
+        <v>5000</v>
+      </c>
+    </row>
+    <row r="273">
+      <c r="B273" s="199" t="n"/>
+      <c r="C273" s="215" t="n"/>
+      <c r="D273" s="196" t="inlineStr">
+        <is>
+          <t>Long</t>
+        </is>
+      </c>
+      <c r="E273" s="196" t="inlineStr">
+        <is>
+          <t>Floating</t>
+        </is>
+      </c>
+      <c r="F273" s="197" t="n">
+        <v>46189</v>
+      </c>
+      <c r="G273" s="196" t="n">
+        <v>-5000</v>
+      </c>
+    </row>
+    <row r="274">
+      <c r="B274" s="195" t="inlineStr">
+        <is>
+          <t>DSP Ultra Short Fund</t>
+        </is>
+      </c>
+      <c r="C274" s="222" t="inlineStr">
+        <is>
+          <t>INDIAN BANK 09FEB27 CD</t>
+        </is>
+      </c>
+      <c r="D274" s="196" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E274" s="196" t="inlineStr">
+        <is>
+          <t>Fixed</t>
+        </is>
+      </c>
+      <c r="F274" s="197" t="n">
+        <v>46372</v>
+      </c>
+      <c r="G274" s="196" t="n">
+        <v>2500</v>
+      </c>
+    </row>
+    <row r="275">
+      <c r="B275" s="199" t="n"/>
+      <c r="C275" s="215" t="n"/>
+      <c r="D275" s="196" t="inlineStr">
+        <is>
+          <t>Long</t>
+        </is>
+      </c>
+      <c r="E275" s="196" t="inlineStr">
+        <is>
+          <t>Floating</t>
+        </is>
+      </c>
+      <c r="F275" s="197" t="n">
+        <v>46189</v>
+      </c>
+      <c r="G275" s="196" t="n">
+        <v>-2500</v>
+      </c>
+    </row>
+    <row r="276">
+      <c r="B276" s="195" t="inlineStr">
+        <is>
+          <t>DSP Ultra Short Fund</t>
+        </is>
+      </c>
+      <c r="C276" s="222" t="inlineStr">
+        <is>
+          <t>7.38% Chola Inv &amp; Fin sr 653 28MAY27 NCD</t>
+        </is>
+      </c>
+      <c r="D276" s="196" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E276" s="196" t="inlineStr">
+        <is>
+          <t>Fixed</t>
+        </is>
+      </c>
+      <c r="F276" s="197" t="n">
+        <v>46442</v>
+      </c>
+      <c r="G276" s="196" t="n">
+        <v>5000</v>
+      </c>
+    </row>
+    <row r="277">
+      <c r="B277" s="199" t="n"/>
+      <c r="C277" s="215" t="n"/>
+      <c r="D277" s="196" t="inlineStr">
+        <is>
+          <t>Long</t>
+        </is>
+      </c>
+      <c r="E277" s="196" t="inlineStr">
+        <is>
+          <t>Floating</t>
+        </is>
+      </c>
+      <c r="F277" s="197" t="n">
+        <v>46189</v>
+      </c>
+      <c r="G277" s="196" t="n">
+        <v>-5000</v>
+      </c>
+    </row>
+    <row r="278">
+      <c r="B278" s="195" t="inlineStr">
+        <is>
+          <t>DSP Ultra Short Fund</t>
+        </is>
+      </c>
+      <c r="C278" s="222" t="inlineStr">
+        <is>
+          <t>HDFC BANK LTD 09MAR27 CD</t>
+        </is>
+      </c>
+      <c r="D278" s="196" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E278" s="196" t="inlineStr">
+        <is>
+          <t>Fixed</t>
+        </is>
+      </c>
+      <c r="F278" s="197" t="n">
+        <v>46451</v>
+      </c>
+      <c r="G278" s="196" t="n">
+        <v>5000</v>
+      </c>
+    </row>
+    <row r="279">
+      <c r="B279" s="199" t="n"/>
+      <c r="C279" s="215" t="n"/>
+      <c r="D279" s="196" t="inlineStr">
+        <is>
+          <t>Long</t>
+        </is>
+      </c>
+      <c r="E279" s="196" t="inlineStr">
+        <is>
+          <t>Floating</t>
+        </is>
+      </c>
+      <c r="F279" s="197" t="n">
+        <v>46189</v>
+      </c>
+      <c r="G279" s="196" t="n">
+        <v>-5000</v>
+      </c>
+    </row>
+    <row r="280">
+      <c r="B280" s="195" t="inlineStr">
+        <is>
+          <t>DSP Ultra Short Fund</t>
+        </is>
+      </c>
+      <c r="C280" s="222" t="inlineStr">
+        <is>
+          <t>SMALL INDUSTRIES DEVELOPMEN 25MAR27 CD</t>
+        </is>
+      </c>
+      <c r="D280" s="196" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E280" s="196" t="inlineStr">
+        <is>
+          <t>Fixed</t>
+        </is>
+      </c>
+      <c r="F280" s="197" t="n">
+        <v>46454</v>
+      </c>
+      <c r="G280" s="196" t="n">
+        <v>5000</v>
+      </c>
+    </row>
+    <row r="281">
+      <c r="B281" s="199" t="n"/>
+      <c r="C281" s="215" t="n"/>
+      <c r="D281" s="196" t="inlineStr">
+        <is>
+          <t>Long</t>
+        </is>
+      </c>
+      <c r="E281" s="196" t="inlineStr">
+        <is>
+          <t>Floating</t>
+        </is>
+      </c>
+      <c r="F281" s="197" t="n">
+        <v>46189</v>
+      </c>
+      <c r="G281" s="196" t="n">
+        <v>-5000</v>
+      </c>
+    </row>
+    <row r="282">
+      <c r="B282" s="195" t="inlineStr">
+        <is>
+          <t>DSP Ultra Short Fund</t>
+        </is>
+      </c>
+      <c r="C282" s="222" t="inlineStr">
+        <is>
+          <t>CANARA BANK 25MAR27 CD</t>
+        </is>
+      </c>
+      <c r="D282" s="196" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E282" s="196" t="inlineStr">
+        <is>
+          <t>Fixed</t>
+        </is>
+      </c>
+      <c r="F282" s="197" t="n">
+        <v>46469</v>
+      </c>
+      <c r="G282" s="196" t="n">
+        <v>5000</v>
+      </c>
+    </row>
+    <row r="283">
+      <c r="B283" s="199" t="n"/>
+      <c r="C283" s="215" t="n"/>
+      <c r="D283" s="196" t="inlineStr">
+        <is>
+          <t>Long</t>
+        </is>
+      </c>
+      <c r="E283" s="196" t="inlineStr">
+        <is>
+          <t>Floating</t>
+        </is>
+      </c>
+      <c r="F283" s="197" t="n">
+        <v>46189</v>
+      </c>
+      <c r="G283" s="196" t="n">
+        <v>-5000</v>
+      </c>
+    </row>
+    <row r="284">
+      <c r="B284" s="195" t="inlineStr">
+        <is>
+          <t>DSP Ultra Short Fund</t>
+        </is>
+      </c>
+      <c r="C284" s="222" t="inlineStr">
+        <is>
+          <t>9.02% MUTHOOT FINANCE LTD 14JUL27 NCD,
+7.30% SHRI PISTON &amp; RING LTD 23AUG27 NCD</t>
+        </is>
+      </c>
+      <c r="D284" s="196" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E284" s="196" t="inlineStr">
+        <is>
+          <t>Fixed</t>
+        </is>
+      </c>
+      <c r="F284" s="197" t="n">
+        <v>46486</v>
+      </c>
+      <c r="G284" s="196" t="n">
         <v>7500</v>
       </c>
-      <c r="F16" s="5">
-[...101 lines deleted...]
-      <c r="E19" s="11">
+    </row>
+    <row r="285">
+      <c r="B285" s="199" t="n"/>
+      <c r="C285" s="215" t="n"/>
+      <c r="D285" s="196" t="inlineStr">
+        <is>
+          <t>Long</t>
+        </is>
+      </c>
+      <c r="E285" s="196" t="inlineStr">
+        <is>
+          <t>Floating</t>
+        </is>
+      </c>
+      <c r="F285" s="197" t="n">
+        <v>46189</v>
+      </c>
+      <c r="G285" s="196" t="n">
+        <v>-7500</v>
+      </c>
+    </row>
+    <row r="286">
+      <c r="B286" s="195" t="inlineStr">
+        <is>
+          <t>DSP Ultra Short Fund</t>
+        </is>
+      </c>
+      <c r="C286" s="222" t="inlineStr">
+        <is>
+          <t>9.00% NUVAMA WLTH &amp; FIN LTD 11JUN27 NCD</t>
+        </is>
+      </c>
+      <c r="D286" s="196" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E286" s="196" t="inlineStr">
+        <is>
+          <t>Fixed</t>
+        </is>
+      </c>
+      <c r="F286" s="197" t="n">
+        <v>46493</v>
+      </c>
+      <c r="G286" s="196" t="n">
         <v>5000</v>
       </c>
-      <c r="F19" s="5">
-[...357 lines deleted...]
-      <c r="E30" s="11">
+    </row>
+    <row r="287" ht="20" customHeight="1">
+      <c r="B287" s="199" t="n"/>
+      <c r="C287" s="215" t="n"/>
+      <c r="D287" s="196" t="inlineStr">
+        <is>
+          <t>Long</t>
+        </is>
+      </c>
+      <c r="E287" s="196" t="inlineStr">
+        <is>
+          <t>Floating</t>
+        </is>
+      </c>
+      <c r="F287" s="197" t="n">
+        <v>46189</v>
+      </c>
+      <c r="G287" s="196" t="n">
+        <v>-5000</v>
+      </c>
+    </row>
+    <row r="288">
+      <c r="B288" s="201" t="inlineStr">
+        <is>
+          <t>DSP Ultra Short Fund</t>
+        </is>
+      </c>
+      <c r="C288" s="223" t="inlineStr">
+        <is>
+          <t>8.95% NUVAMA W &amp; INV LIMITED 10SEP27 NCD</t>
+        </is>
+      </c>
+      <c r="D288" s="202" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E288" s="202" t="inlineStr">
+        <is>
+          <t>Fixed</t>
+        </is>
+      </c>
+      <c r="F288" s="203" t="n">
+        <v>46497</v>
+      </c>
+      <c r="G288" s="202" t="n">
         <v>2500</v>
       </c>
-      <c r="F30" s="5">
-[...25 lines deleted...]
-      <c r="E31" s="11">
+    </row>
+    <row r="289">
+      <c r="B289" s="205" t="n"/>
+      <c r="C289" s="215" t="n"/>
+      <c r="D289" s="202" t="inlineStr">
+        <is>
+          <t>Long</t>
+        </is>
+      </c>
+      <c r="E289" s="202" t="inlineStr">
+        <is>
+          <t>Floating</t>
+        </is>
+      </c>
+      <c r="F289" s="203" t="n">
+        <v>46189</v>
+      </c>
+      <c r="G289" s="202" t="n">
+        <v>-2500</v>
+      </c>
+    </row>
+    <row r="290">
+      <c r="B290" s="195" t="inlineStr">
+        <is>
+          <t>DSP Ultra Short Fund</t>
+        </is>
+      </c>
+      <c r="C290" s="222" t="inlineStr">
+        <is>
+          <t>8.95% NUVAMA W &amp; INV LIMITED 10SEP27 NCD</t>
+        </is>
+      </c>
+      <c r="D290" s="196" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E290" s="196" t="inlineStr">
+        <is>
+          <t>Fixed</t>
+        </is>
+      </c>
+      <c r="F290" s="197" t="n">
+        <v>46519</v>
+      </c>
+      <c r="G290" s="196" t="n">
         <v>2500</v>
       </c>
-      <c r="F31" s="5">
-[...25 lines deleted...]
-      <c r="E32" s="11">
+    </row>
+    <row r="291">
+      <c r="B291" s="199" t="n"/>
+      <c r="C291" s="215" t="n"/>
+      <c r="D291" s="196" t="inlineStr">
+        <is>
+          <t>Long</t>
+        </is>
+      </c>
+      <c r="E291" s="196" t="inlineStr">
+        <is>
+          <t>Floating</t>
+        </is>
+      </c>
+      <c r="F291" s="197" t="n">
+        <v>46189</v>
+      </c>
+      <c r="G291" s="196" t="n">
+        <v>-2500</v>
+      </c>
+    </row>
+    <row r="292">
+      <c r="B292" s="201" t="inlineStr">
+        <is>
+          <t>DSP Ultra Short Fund</t>
+        </is>
+      </c>
+      <c r="C292" s="223" t="inlineStr">
+        <is>
+          <t>9.00% NUVAMA WLTH &amp; FIN LTD 11JUN27 NCD</t>
+        </is>
+      </c>
+      <c r="D292" s="202" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E292" s="202" t="inlineStr">
+        <is>
+          <t>Floating</t>
+        </is>
+      </c>
+      <c r="F292" s="203" t="n">
+        <v>46189</v>
+      </c>
+      <c r="G292" s="202" t="n">
         <v>2500</v>
       </c>
-      <c r="F32" s="5">
-[...25 lines deleted...]
-      <c r="E33" s="11">
+    </row>
+    <row r="293">
+      <c r="B293" s="205" t="n"/>
+      <c r="C293" s="215" t="n"/>
+      <c r="D293" s="202" t="inlineStr">
+        <is>
+          <t>Long</t>
+        </is>
+      </c>
+      <c r="E293" s="202" t="inlineStr">
+        <is>
+          <t>Fixed</t>
+        </is>
+      </c>
+      <c r="F293" s="203" t="n">
+        <v>46358</v>
+      </c>
+      <c r="G293" s="202" t="n">
+        <v>-2500</v>
+      </c>
+    </row>
+    <row r="294">
+      <c r="B294" s="201" t="inlineStr">
+        <is>
+          <t>DSP Ultra Short Fund</t>
+        </is>
+      </c>
+      <c r="C294" s="223" t="inlineStr">
+        <is>
+          <t>9.33% 360 ONE PRIME LIMITED 25JUL28 NCD</t>
+        </is>
+      </c>
+      <c r="D294" s="202" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E294" s="202" t="inlineStr">
+        <is>
+          <t>Fixed</t>
+        </is>
+      </c>
+      <c r="F294" s="203" t="n">
+        <v>46546</v>
+      </c>
+      <c r="G294" s="202" t="n">
         <v>2500</v>
       </c>
-      <c r="F33" s="5">
-[...3074 lines deleted...]
-      <c r="C210" s="17"/>
+    </row>
+    <row r="295">
+      <c r="B295" s="205" t="n"/>
+      <c r="C295" s="215" t="n"/>
+      <c r="D295" s="202" t="inlineStr">
+        <is>
+          <t>Long</t>
+        </is>
+      </c>
+      <c r="E295" s="202" t="inlineStr">
+        <is>
+          <t>Floating</t>
+        </is>
+      </c>
+      <c r="F295" s="203" t="n">
+        <v>46189</v>
+      </c>
+      <c r="G295" s="202" t="n">
+        <v>-2500</v>
+      </c>
+    </row>
+    <row r="296">
+      <c r="B296" s="165" t="n"/>
+      <c r="C296" s="165" t="n"/>
+      <c r="D296" s="206" t="n"/>
+      <c r="E296" s="206" t="n"/>
+      <c r="F296" s="207" t="n"/>
+      <c r="G296" s="206" t="n"/>
+    </row>
+    <row r="297">
+      <c r="B297" s="189" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Note : In case of derivative transactions, end of the day position on the date of such transaction is considered as the basis to assess the nature of transaction as hedge / non-hedge </t>
+        </is>
+      </c>
+      <c r="C297" s="189" t="n"/>
+      <c r="D297" s="189" t="n"/>
+      <c r="E297" s="189" t="n"/>
+      <c r="F297" s="189" t="n"/>
+      <c r="G297" s="189" t="n"/>
     </row>
   </sheetData>
-  <mergeCells count="6">
+  <mergeCells count="29">
+    <mergeCell ref="B158:E158"/>
+    <mergeCell ref="C284:C285"/>
+    <mergeCell ref="C216:D216"/>
+    <mergeCell ref="C280:C281"/>
+    <mergeCell ref="C274:C275"/>
+    <mergeCell ref="F155:F157"/>
+    <mergeCell ref="C290:C291"/>
+    <mergeCell ref="C286:C287"/>
+    <mergeCell ref="C276:C277"/>
+    <mergeCell ref="E216:E217"/>
+    <mergeCell ref="C270:C271"/>
+    <mergeCell ref="B153:K153"/>
+    <mergeCell ref="C272:C273"/>
     <mergeCell ref="B1:F1"/>
-    <mergeCell ref="B150:E150"/>
-[...3 lines deleted...]
-    <mergeCell ref="F147:F149"/>
+    <mergeCell ref="D154:E154"/>
+    <mergeCell ref="C282:C283"/>
+    <mergeCell ref="C256:C257"/>
+    <mergeCell ref="C278:C279"/>
+    <mergeCell ref="B216:B217"/>
+    <mergeCell ref="C262:C263"/>
+    <mergeCell ref="C258:C259"/>
+    <mergeCell ref="C268:C269"/>
+    <mergeCell ref="C264:C265"/>
+    <mergeCell ref="C292:C293"/>
+    <mergeCell ref="C288:C289"/>
+    <mergeCell ref="C266:C267"/>
+    <mergeCell ref="I155:I157"/>
+    <mergeCell ref="C260:C261"/>
+    <mergeCell ref="C294:C295"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <drawing r:id="rId1"/>
+  <drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B8683FBB-2B3A-4A94-9C95-E38632CDCCCB}">
-  <dimension ref="A1:I114"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+    <pageSetUpPr/>
+  </sheetPr>
+  <dimension ref="A1:A1"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
-[...4 lines deleted...]
-      <selection pane="bottomRight" activeCell="A4" sqref="A4"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="12" x14ac:dyDescent="0.3"/>
-[...1683 lines deleted...]
-  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-[...22 lines deleted...]
-  <HyperlinksChanged>false</HyperlinksChanged>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
+  <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...1 lines deleted...]
-  <cp:lastModifiedBy></cp:lastModifiedBy>
+<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:creator>Rohit Pandey</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
-<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_Enabled">
+<Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties">
+  <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_Enabled" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_SetDate">
-    <vt:lpwstr>2026-05-19T12:35:08Z</vt:lpwstr>
+  <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_SetDate" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3">
+    <vt:lpwstr>2026-06-18T14:35:55Z</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_Method">
+  <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_Method" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4">
     <vt:lpwstr>Privileged</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_Name">
+  <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_Name" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5">
     <vt:lpwstr>Public</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_SiteId">
+  <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_SiteId" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6">
     <vt:lpwstr>1771ae17-e764-4e0f-a476-d4184d79a5d9</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_ActionId">
-    <vt:lpwstr>5224f8dd-e2cb-4f10-a1b4-cad44d36ffd1</vt:lpwstr>
+  <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_ActionId" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7">
+    <vt:lpwstr>9169ba43-7828-4eea-b849-d30d7eb7ba45</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_ContentBits">
+  <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_ContentBits" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8">
     <vt:lpwstr>0</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_Tag">
+  <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_Tag" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9">
     <vt:lpwstr>10, 0, 1, 1</vt:lpwstr>
   </property>
 </Properties>
 </file>