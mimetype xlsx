--- v7 (2026-06-24)
+++ v8 (2026-07-14)
@@ -1,89 +1,89 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" Id="rId4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <bookViews>
-    <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" tabRatio="872" firstSheet="0" autoFilterDateGrouping="1"/>
+    <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" tabRatio="934" firstSheet="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="ULTRA" sheetId="1" state="visible" r:id="rId1"/>
     <sheet name="Sheet1" sheetId="2" state="hidden" r:id="rId2"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="191029" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="7">
-    <numFmt numFmtId="164" formatCode="0.0000"/>
-[...4 lines deleted...]
-    <numFmt numFmtId="169" formatCode="#00.00%"/>
+    <numFmt numFmtId="164" formatCode="#,##0.00_);\(#,##0.00\)%"/>
+    <numFmt numFmtId="165" formatCode="_(* #,##0.0000_);_(* \(#,##0.0000\);_(* &quot;-&quot;??_);_(@_)"/>
+    <numFmt numFmtId="166" formatCode="0.00000%"/>
+    <numFmt numFmtId="167" formatCode="0.0000%"/>
+    <numFmt numFmtId="168" formatCode="_(* #,##0_);_(* \(#,##0\);"/>
+    <numFmt numFmtId="169" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);"/>
     <numFmt numFmtId="170" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;??_);_(@_)"/>
   </numFmts>
-  <fonts count="28">
+  <fonts count="21">
     <font>
-      <name val="Calibri"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <name val="Calibri"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <name val="Calibri"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
       <color theme="10"/>
       <sz val="11"/>
       <u val="single"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Trebuchet MS"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="8"/>
     </font>
     <font>
       <name val="Trebuchet MS"/>
       <family val="2"/>
       <b val="1"/>
       <color theme="1"/>
       <sz val="8"/>
     </font>
     <font>
       <name val="Trebuchet MS"/>
       <family val="2"/>
       <b val="1"/>
       <color rgb="FFFF0000"/>
       <sz val="8"/>
@@ -118,144 +118,94 @@
     <font>
       <name val="Trebuchet MS"/>
       <family val="2"/>
       <sz val="8"/>
     </font>
     <font>
       <name val="Trebuchet MS"/>
       <family val="2"/>
       <i val="1"/>
       <sz val="8"/>
     </font>
     <font>
       <name val="Trebuchet MS"/>
       <family val="2"/>
       <color rgb="FFFF0000"/>
       <sz val="8"/>
     </font>
     <font>
       <name val="Trebuchet MS"/>
       <family val="2"/>
       <b val="1"/>
       <strike val="1"/>
       <sz val="8"/>
     </font>
     <font>
+      <name val="Arial"/>
+      <family val="2"/>
+      <sz val="10"/>
+    </font>
+    <font>
       <name val="trebuchet MS"/>
       <family val="2"/>
       <b val="1"/>
       <color rgb="FFFFFFFF"/>
       <sz val="8"/>
     </font>
     <font>
-      <name val="Calibri"/>
-[...6 lines deleted...]
-      <name val="Trebuchet MS"/>
+      <name val="trebuchet MS"/>
       <family val="2"/>
       <b val="1"/>
       <color indexed="8"/>
       <sz val="8"/>
       <u val="single"/>
     </font>
     <font>
-      <name val="Calibri"/>
+      <name val="trebuchet MS"/>
       <family val="2"/>
       <color theme="10"/>
       <sz val="8"/>
       <u val="single"/>
-      <scheme val="minor"/>
     </font>
     <font>
-      <name val="Calibri"/>
-[...7 lines deleted...]
-      <name val="Calibri"/>
+      <name val="trebuchet MS"/>
       <family val="2"/>
       <b val="1"/>
       <color rgb="FF000000"/>
       <sz val="8"/>
     </font>
     <font>
-      <name val="Aptos Narrow"/>
-[...31 lines deleted...]
-      <name val="Trebuchet MS"/>
+      <name val="trebuchet MS"/>
       <family val="2"/>
       <b val="1"/>
       <color indexed="8"/>
       <sz val="8"/>
     </font>
     <font>
-      <name val="Trebuchet MS"/>
+      <name val="trebuchet MS"/>
       <family val="2"/>
       <color indexed="8"/>
-      <sz val="8"/>
-[...5 lines deleted...]
-      <color rgb="FF000000"/>
       <sz val="8"/>
     </font>
   </fonts>
   <fills count="6">
     <fill>
       <patternFill/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF000000"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFC0C0C0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
@@ -425,631 +375,591 @@
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="7">
+  <cellStyleXfs count="8">
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="9" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="224">
+  <cellXfs count="216">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="7" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="7" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="8" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="9" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="10" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
-    <xf numFmtId="10" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="9" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="43" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="43" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="43" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
-      <alignment horizontal="center"/>
-[...1 lines deleted...]
-    <xf numFmtId="43" fontId="4" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="10" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="10" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="6" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="13" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="4" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="4" fontId="10" fillId="0" borderId="1" pivotButton="0" quotePrefix="1" xfId="0"/>
     <xf numFmtId="0" fontId="9" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="10" fontId="10" fillId="0" borderId="1" pivotButton="0" quotePrefix="1" xfId="1"/>
-    <xf numFmtId="165" fontId="10" fillId="0" borderId="3" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="1">
+    <xf numFmtId="164" fontId="10" fillId="0" borderId="3" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="13" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="2" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="14" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+    <xf numFmtId="10" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="2" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="4">
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="0">
+    <xf numFmtId="4" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="10" fontId="10" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-[...34 lines deleted...]
-    <xf numFmtId="167" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="166" fontId="6" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="167" fontId="6" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="168" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="169" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="10" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="15" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
-    <xf numFmtId="167" fontId="4" fillId="3" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="169" fontId="4" fillId="3" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="10" fontId="4" fillId="3" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
-    <xf numFmtId="4" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
-[...1 lines deleted...]
-    <xf numFmtId="10" fontId="14" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="169" fontId="15" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="10" fontId="15" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="3"/>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="10" fontId="19" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="10" fontId="18" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="5" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="18" fillId="5" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="10" fontId="21" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="10" fontId="6" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-[...19 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
-[...169 lines deleted...]
-    <xf numFmtId="0" fontId="27" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="6" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="169" fontId="6" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-[...6 lines deleted...]
-      <alignment vertical="center"/>
+    <xf numFmtId="10" fontId="6" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="1">
+      <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="10" fontId="10" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="1">
-[...90 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="0" pivotButton="0" quotePrefix="0" xfId="5"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="5"/>
     <xf numFmtId="43" fontId="10" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="6"/>
     <xf numFmtId="170" fontId="10" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="5"/>
     <xf numFmtId="170" fontId="10" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="6"/>
     <xf numFmtId="15" fontId="10" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="6"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="7"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="11" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
+    <xf numFmtId="170" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="6">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="15" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="6">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="12" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="170" fontId="10" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="6">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="15" fontId="10" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="6">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="10" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="10" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="2">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="10" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="4" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="6" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="10" fontId="6" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="10" fontId="6" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="10" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="2">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="2">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="10" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="4" fontId="10" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="4" fontId="10" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="2">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="15" fontId="10" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="5"/>
+    <xf numFmtId="4" fontId="10" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="5"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="10" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="10" fontId="10" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="2" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="11" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="12" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="11" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="12" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="11" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="170" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="6">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="12" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="12" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="2" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="4" borderId="11" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="4" borderId="11" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="3" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="4" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="2">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="7" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="170" fontId="10" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="6">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="4" borderId="12" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="3" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="4" borderId="12" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="5" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="170" fontId="10" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="6">
-[...8 lines deleted...]
-    <xf numFmtId="167" fontId="14" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="4" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="3" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="5" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="4" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="2">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="7" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="10" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="14" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="3" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="43" fontId="10" fillId="0" borderId="3" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="3" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="8" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="14" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="4" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="7" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="8" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="169" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="169" fontId="4" fillId="3" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="169" fontId="15" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="15" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="12" pivotButton="0" quotePrefix="0" xfId="0"/>
-    <xf numFmtId="168" fontId="6" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-      <alignment vertical="center"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="167" fontId="6" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-[...2 lines deleted...]
-    <xf numFmtId="165" fontId="10" fillId="0" borderId="3" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="1">
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="10" fillId="0" borderId="3" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-[...1 lines deleted...]
-    </xf>
   </cellXfs>
-  <cellStyles count="7">
+  <cellStyles count="8">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Percent" xfId="1" builtinId="5"/>
     <cellStyle name="Normal 3 4 2 2 4" xfId="2"/>
     <cellStyle name="Hyperlink" xfId="3" builtinId="8"/>
     <cellStyle name="Comma" xfId="4" builtinId="3"/>
     <cellStyle name="Normal 3 2" xfId="5"/>
     <cellStyle name="Comma 4 2" xfId="6"/>
+    <cellStyle name="Normal 2" xfId="7"/>
   </cellStyles>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00800000"/>
       <rgbColor rgb="00008000"/>
       <rgbColor rgb="00000080"/>
       <rgbColor rgb="00808000"/>
       <rgbColor rgb="00800080"/>
@@ -1091,242 +1001,276 @@
       <rgbColor rgb="00003366"/>
       <rgbColor rgb="00339966"/>
       <rgbColor rgb="00003300"/>
       <rgbColor rgb="00333300"/>
       <rgbColor rgb="00993300"/>
       <rgbColor rgb="00993366"/>
       <rgbColor rgb="00333399"/>
       <rgbColor rgb="00333333"/>
     </indexedColors>
   </colors>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId4" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image1.png" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image2.png" Id="rId2" /></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <wsDr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
   <twoCellAnchor editAs="oneCell">
     <from>
       <col>1</col>
       <colOff>0</colOff>
-      <row>185</row>
+      <row>161</row>
       <rowOff>0</rowOff>
     </from>
     <to>
       <col>1</col>
-      <colOff>2374900</colOff>
-[...1 lines deleted...]
-      <rowOff>80683</rowOff>
+      <colOff>2368550</colOff>
+      <row>170</row>
+      <rowOff>35378</rowOff>
     </to>
     <pic>
       <nvPicPr>
-        <cNvPr id="2" name="Picture 1"/>
+        <cNvPr id="3" name="Picture 2"/>
         <cNvPicPr>
           <a:picLocks/>
         </cNvPicPr>
       </nvPicPr>
       <blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </blipFill>
       <spPr>
         <a:xfrm>
-          <a:off x="476250" y="30165675"/>
+          <a:off x="476250" y="26165175"/>
           <a:ext cx="2374900" cy="1574800"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <avLst/>
         </a:prstGeom>
         <a:ln>
           <a:prstDash val="solid"/>
         </a:ln>
       </spPr>
     </pic>
     <clientData/>
   </twoCellAnchor>
   <twoCellAnchor editAs="oneCell">
     <from>
       <col>1</col>
       <colOff>0</colOff>
-      <row>196</row>
+      <row>175</row>
       <rowOff>0</rowOff>
     </from>
     <to>
       <col>1</col>
-      <colOff>2374900</colOff>
-[...1 lines deleted...]
-      <rowOff>80683</rowOff>
+      <colOff>2368550</colOff>
+      <row>184</row>
+      <rowOff>35378</rowOff>
     </to>
     <pic>
       <nvPicPr>
-        <cNvPr id="3" name="Picture 2"/>
+        <cNvPr id="5" name="Picture 4"/>
         <cNvPicPr>
           <a:picLocks/>
         </cNvPicPr>
       </nvPicPr>
       <blipFill>
         <a:blip r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </blipFill>
       <spPr>
         <a:xfrm>
-          <a:off x="476250" y="32851725"/>
+          <a:off x="476250" y="28851225"/>
           <a:ext cx="2374900" cy="1574800"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <avLst/>
         </a:prstGeom>
         <a:ln>
           <a:prstDash val="solid"/>
         </a:ln>
       </spPr>
     </pic>
     <clientData/>
   </twoCellAnchor>
 </wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos Narrow" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -1344,65 +1288,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
-[...5 lines deleted...]
-        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -1423,6738 +1367,6182 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:L297"/>
+  <dimension ref="A1:L279"/>
   <sheetViews>
-    <sheetView zoomScale="88" zoomScaleNormal="88" workbookViewId="0">
+    <sheetView zoomScale="99" zoomScaleNormal="99" workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultColWidth="9.1796875" defaultRowHeight="12"/>
   <cols>
-    <col width="7.1796875" bestFit="1" customWidth="1" style="8" min="1" max="1"/>
-[...11 lines deleted...]
-    <col width="9.1796875" customWidth="1" style="8" min="13" max="16384"/>
+    <col width="7.1796875" bestFit="1" customWidth="1" style="180" min="1" max="1"/>
+    <col width="52.7265625" bestFit="1" customWidth="1" style="180" min="2" max="2"/>
+    <col width="15.54296875" customWidth="1" style="180" min="3" max="3"/>
+    <col width="14.81640625" bestFit="1" customWidth="1" style="180" min="4" max="4"/>
+    <col width="12.1796875" customWidth="1" style="180" min="5" max="5"/>
+    <col width="19.08984375" customWidth="1" style="180" min="6" max="6"/>
+    <col width="13.1796875" customWidth="1" style="180" min="7" max="7"/>
+    <col width="12.81640625" bestFit="1" customWidth="1" style="180" min="8" max="8"/>
+    <col width="14.54296875" bestFit="1" customWidth="1" style="180" min="9" max="9"/>
+    <col width="8.26953125" bestFit="1" customWidth="1" style="180" min="10" max="10"/>
+    <col width="31.1796875" bestFit="1" customWidth="1" style="180" min="11" max="11"/>
+    <col width="7.81640625" bestFit="1" customWidth="1" style="180" min="12" max="12"/>
+    <col width="9.1796875" customWidth="1" style="180" min="13" max="16384"/>
   </cols>
   <sheetData>
     <row r="1">
-      <c r="A1" s="158" t="n"/>
-      <c r="B1" s="158" t="inlineStr">
+      <c r="A1" s="145" t="n"/>
+      <c r="B1" s="145" t="inlineStr">
         <is>
           <t>DSP Ultra Short Fund</t>
         </is>
       </c>
     </row>
     <row r="2">
-      <c r="B2" s="47" t="inlineStr">
-[...1 lines deleted...]
-          <t>Portfolio as on June 15, 2026</t>
+      <c r="B2" s="41" t="inlineStr">
+        <is>
+          <t>Portfolio as on June 30, 2026</t>
         </is>
       </c>
     </row>
     <row r="4">
-      <c r="A4" s="158" t="inlineStr">
+      <c r="A4" s="145" t="inlineStr">
         <is>
           <t>Sr. No.</t>
         </is>
       </c>
-      <c r="B4" s="158" t="inlineStr">
+      <c r="B4" s="145" t="inlineStr">
         <is>
           <t>Name of Instrument</t>
         </is>
       </c>
-      <c r="C4" s="158" t="inlineStr">
+      <c r="C4" s="145" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
-      <c r="D4" s="158" t="inlineStr">
+      <c r="D4" s="145" t="inlineStr">
         <is>
           <t>Rating/Industry</t>
         </is>
       </c>
-      <c r="E4" s="158" t="inlineStr">
+      <c r="E4" s="145" t="inlineStr">
         <is>
           <t>Quantity</t>
         </is>
       </c>
-      <c r="F4" s="158" t="inlineStr">
+      <c r="F4" s="145" t="inlineStr">
         <is>
           <t>Market value (Rs. In lakhs)</t>
         </is>
       </c>
-      <c r="G4" s="158" t="inlineStr">
+      <c r="G4" s="145" t="inlineStr">
         <is>
           <t>% to Net Assets</t>
         </is>
       </c>
-      <c r="H4" s="158" t="inlineStr">
+      <c r="H4" s="145" t="inlineStr">
         <is>
           <t>Maturity Date</t>
         </is>
       </c>
-      <c r="I4" s="158" t="inlineStr">
+      <c r="I4" s="145" t="inlineStr">
         <is>
           <t>Put/Call Option</t>
         </is>
       </c>
-      <c r="J4" s="158" t="inlineStr">
+      <c r="J4" s="145" t="inlineStr">
         <is>
           <t>YTM (%)</t>
         </is>
       </c>
     </row>
     <row r="6">
-      <c r="B6" s="47" t="inlineStr">
-[...1 lines deleted...]
-          <t>Units issued by REITs &amp; InvITs</t>
+      <c r="B6" s="41" t="inlineStr">
+        <is>
+          <t>DEBT INSTRUMENTS</t>
         </is>
       </c>
     </row>
     <row r="7">
-      <c r="B7" s="47" t="inlineStr">
+      <c r="B7" s="41" t="inlineStr">
+        <is>
+          <t>BOND &amp; NCD's</t>
+        </is>
+      </c>
+    </row>
+    <row r="8">
+      <c r="B8" s="41" t="inlineStr">
         <is>
           <t>Listed / awaiting listing on the stock exchanges</t>
         </is>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A8" s="8" t="n">
+      <c r="K8" s="41" t="inlineStr">
+        <is>
+          <t>Sector/Rating</t>
+        </is>
+      </c>
+      <c r="L8" s="41" t="inlineStr">
+        <is>
+          <t>Percent</t>
+        </is>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" s="180" t="n">
         <v>1</v>
       </c>
-      <c r="B8" s="8" t="inlineStr">
-[...40 lines deleted...]
-      <c r="B9" s="72" t="inlineStr">
+      <c r="B9" s="180" t="inlineStr">
+        <is>
+          <t>Godrej Properties Limited**</t>
+        </is>
+      </c>
+      <c r="C9" s="180" t="inlineStr">
+        <is>
+          <t>INE484J08048</t>
+        </is>
+      </c>
+      <c r="D9" s="180" t="inlineStr">
+        <is>
+          <t>ICRA AA+</t>
+        </is>
+      </c>
+      <c r="E9" s="200" t="n">
+        <v>11500</v>
+      </c>
+      <c r="F9" s="201" t="n">
+        <v>12432.46</v>
+      </c>
+      <c r="G9" s="54" t="n">
+        <v>0.0318</v>
+      </c>
+      <c r="H9" s="55" t="n">
+        <v>46206</v>
+      </c>
+      <c r="J9" s="201" t="n">
+        <v>7.0407</v>
+      </c>
+      <c r="K9" s="180" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="L9" s="54" t="n">
+        <v>0.4792</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" s="180" t="n">
+        <v>2</v>
+      </c>
+      <c r="B10" s="180" t="inlineStr">
+        <is>
+          <t>Aditya Birla Renewables Limited**</t>
+        </is>
+      </c>
+      <c r="C10" s="180" t="inlineStr">
+        <is>
+          <t>INE01QP08016</t>
+        </is>
+      </c>
+      <c r="D10" s="180" t="inlineStr">
+        <is>
+          <t>CRISIL AA</t>
+        </is>
+      </c>
+      <c r="E10" s="200" t="n">
+        <v>7500</v>
+      </c>
+      <c r="F10" s="201" t="n">
+        <v>8015.5</v>
+      </c>
+      <c r="G10" s="54" t="n">
+        <v>0.0205</v>
+      </c>
+      <c r="H10" s="55" t="n">
+        <v>46654</v>
+      </c>
+      <c r="J10" s="201" t="n">
+        <v>8.300599999999999</v>
+      </c>
+      <c r="K10" s="180" t="inlineStr">
+        <is>
+          <t>Sovereign</t>
+        </is>
+      </c>
+      <c r="L10" s="54" t="n">
+        <v>0.1125</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" s="180" t="n">
+        <v>3</v>
+      </c>
+      <c r="B11" s="180" t="inlineStr">
+        <is>
+          <t>360 One Prime Limited**</t>
+        </is>
+      </c>
+      <c r="C11" s="180" t="inlineStr">
+        <is>
+          <t>INE248U07GJ0</t>
+        </is>
+      </c>
+      <c r="D11" s="180" t="inlineStr">
+        <is>
+          <t>ICRA AA</t>
+        </is>
+      </c>
+      <c r="E11" s="200" t="n">
+        <v>7500</v>
+      </c>
+      <c r="F11" s="201" t="n">
+        <v>7579.92</v>
+      </c>
+      <c r="G11" s="54" t="n">
+        <v>0.0194</v>
+      </c>
+      <c r="H11" s="55" t="n">
+        <v>46959</v>
+      </c>
+      <c r="J11" s="201" t="n">
+        <v>9.2181</v>
+      </c>
+      <c r="K11" s="180" t="inlineStr">
+        <is>
+          <t>ICRA AA+</t>
+        </is>
+      </c>
+      <c r="L11" s="54" t="n">
+        <v>0.0864</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" s="180" t="n">
+        <v>4</v>
+      </c>
+      <c r="B12" s="180" t="inlineStr">
+        <is>
+          <t>Piramal Finance Limited**</t>
+        </is>
+      </c>
+      <c r="C12" s="180" t="inlineStr">
+        <is>
+          <t>INE202B07JW4</t>
+        </is>
+      </c>
+      <c r="D12" s="180" t="inlineStr">
+        <is>
+          <t>ICRA AA+</t>
+        </is>
+      </c>
+      <c r="E12" s="200" t="n">
+        <v>6500</v>
+      </c>
+      <c r="F12" s="201" t="n">
+        <v>6903.89</v>
+      </c>
+      <c r="G12" s="54" t="n">
+        <v>0.0177</v>
+      </c>
+      <c r="H12" s="55" t="n">
+        <v>46689</v>
+      </c>
+      <c r="J12" s="201" t="n">
+        <v>8.710000000000001</v>
+      </c>
+      <c r="K12" s="180" t="inlineStr">
+        <is>
+          <t>IND A1+</t>
+        </is>
+      </c>
+      <c r="L12" s="54" t="n">
+        <v>0.0741</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" s="180" t="n">
+        <v>5</v>
+      </c>
+      <c r="B13" s="180" t="inlineStr">
+        <is>
+          <t>Nuvama Wealth Finance Limited**</t>
+        </is>
+      </c>
+      <c r="C13" s="180" t="inlineStr">
+        <is>
+          <t>INE918K07PY9</t>
+        </is>
+      </c>
+      <c r="D13" s="180" t="inlineStr">
+        <is>
+          <t>CARE AA</t>
+        </is>
+      </c>
+      <c r="E13" s="200" t="n">
+        <v>5000</v>
+      </c>
+      <c r="F13" s="201" t="n">
+        <v>5418.36</v>
+      </c>
+      <c r="G13" s="54" t="n">
+        <v>0.0139</v>
+      </c>
+      <c r="H13" s="55" t="n">
+        <v>46549</v>
+      </c>
+      <c r="J13" s="201" t="n">
+        <v>8.5505</v>
+      </c>
+      <c r="K13" s="180" t="inlineStr">
+        <is>
+          <t>ICRA A1+</t>
+        </is>
+      </c>
+      <c r="L13" s="54" t="n">
+        <v>0.0555</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" s="180" t="n">
+        <v>6</v>
+      </c>
+      <c r="B14" s="180" t="inlineStr">
+        <is>
+          <t>Nuvama Wealth and Investment Limited**</t>
+        </is>
+      </c>
+      <c r="C14" s="180" t="inlineStr">
+        <is>
+          <t>INE523L07AS9</t>
+        </is>
+      </c>
+      <c r="D14" s="180" t="inlineStr">
+        <is>
+          <t>CARE AA</t>
+        </is>
+      </c>
+      <c r="E14" s="200" t="n">
+        <v>5000</v>
+      </c>
+      <c r="F14" s="201" t="n">
+        <v>5250.92</v>
+      </c>
+      <c r="G14" s="54" t="n">
+        <v>0.0134</v>
+      </c>
+      <c r="H14" s="55" t="n">
+        <v>46640</v>
+      </c>
+      <c r="J14" s="201" t="n">
+        <v>8.8857</v>
+      </c>
+      <c r="K14" s="180" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="L14" s="54" t="n">
+        <v>0.046</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" s="180" t="n">
+        <v>7</v>
+      </c>
+      <c r="B15" s="180" t="inlineStr">
+        <is>
+          <t>Torrent Pharmaceuticals Limited**</t>
+        </is>
+      </c>
+      <c r="C15" s="180" t="inlineStr">
+        <is>
+          <t>INE685A07132</t>
+        </is>
+      </c>
+      <c r="D15" s="180" t="inlineStr">
+        <is>
+          <t>ICRA AA+</t>
+        </is>
+      </c>
+      <c r="E15" s="200" t="n">
+        <v>5000</v>
+      </c>
+      <c r="F15" s="201" t="n">
+        <v>5148.47</v>
+      </c>
+      <c r="G15" s="54" t="n">
+        <v>0.0132</v>
+      </c>
+      <c r="H15" s="55" t="n">
+        <v>46771</v>
+      </c>
+      <c r="J15" s="201" t="n">
+        <v>7.6549</v>
+      </c>
+      <c r="K15" s="180" t="inlineStr">
+        <is>
+          <t>CRISIL AA+</t>
+        </is>
+      </c>
+      <c r="L15" s="54" t="n">
+        <v>0.0438</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" s="180" t="n">
+        <v>8</v>
+      </c>
+      <c r="B16" s="180" t="inlineStr">
+        <is>
+          <t>Mankind Pharma Limited**</t>
+        </is>
+      </c>
+      <c r="C16" s="180" t="inlineStr">
+        <is>
+          <t>INE634S07033</t>
+        </is>
+      </c>
+      <c r="D16" s="180" t="inlineStr">
+        <is>
+          <t>CRISIL AA+</t>
+        </is>
+      </c>
+      <c r="E16" s="200" t="n">
+        <v>5000</v>
+      </c>
+      <c r="F16" s="201" t="n">
+        <v>5115.56</v>
+      </c>
+      <c r="G16" s="54" t="n">
+        <v>0.0131</v>
+      </c>
+      <c r="H16" s="55" t="n">
+        <v>46707</v>
+      </c>
+      <c r="J16" s="201" t="n">
+        <v>7.596</v>
+      </c>
+      <c r="K16" s="180" t="inlineStr">
+        <is>
+          <t>CRISIL AA</t>
+        </is>
+      </c>
+      <c r="L16" s="54" t="n">
+        <v>0.0308</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" s="180" t="n">
+        <v>9</v>
+      </c>
+      <c r="B17" s="180" t="inlineStr">
+        <is>
+          <t>Torrent Power Limited**</t>
+        </is>
+      </c>
+      <c r="C17" s="180" t="inlineStr">
+        <is>
+          <t>INE813H07192</t>
+        </is>
+      </c>
+      <c r="D17" s="180" t="inlineStr">
+        <is>
+          <t>CRISIL AA+</t>
+        </is>
+      </c>
+      <c r="E17" s="200" t="n">
+        <v>500</v>
+      </c>
+      <c r="F17" s="201" t="n">
+        <v>5102.81</v>
+      </c>
+      <c r="G17" s="54" t="n">
+        <v>0.0131</v>
+      </c>
+      <c r="H17" s="55" t="n">
+        <v>46457</v>
+      </c>
+      <c r="J17" s="201" t="n">
+        <v>7.6249</v>
+      </c>
+      <c r="K17" s="180" t="inlineStr">
+        <is>
+          <t>CARE AA</t>
+        </is>
+      </c>
+      <c r="L17" s="54" t="n">
+        <v>0.0273</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" s="180" t="n">
+        <v>10</v>
+      </c>
+      <c r="B18" s="180" t="inlineStr">
+        <is>
+          <t>Cholamandalam Investment and Finance Company Limited</t>
+        </is>
+      </c>
+      <c r="C18" s="180" t="inlineStr">
+        <is>
+          <t>INE121A07SN8</t>
+        </is>
+      </c>
+      <c r="D18" s="180" t="inlineStr">
+        <is>
+          <t>ICRA AA+</t>
+        </is>
+      </c>
+      <c r="E18" s="200" t="n">
+        <v>5000</v>
+      </c>
+      <c r="F18" s="201" t="n">
+        <v>5012.19</v>
+      </c>
+      <c r="G18" s="54" t="n">
+        <v>0.0128</v>
+      </c>
+      <c r="H18" s="55" t="n">
+        <v>46535</v>
+      </c>
+      <c r="J18" s="201" t="n">
+        <v>7.85</v>
+      </c>
+      <c r="K18" s="180" t="inlineStr">
+        <is>
+          <t>ICRA AAA</t>
+        </is>
+      </c>
+      <c r="L18" s="54" t="n">
+        <v>0.0201</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" s="180" t="n">
+        <v>11</v>
+      </c>
+      <c r="B19" s="180" t="inlineStr">
+        <is>
+          <t>Shriram Pistons &amp; Rings Limited**</t>
+        </is>
+      </c>
+      <c r="C19" s="180" t="inlineStr">
+        <is>
+          <t>INE526E07015</t>
+        </is>
+      </c>
+      <c r="D19" s="180" t="inlineStr">
+        <is>
+          <t>IND AA+</t>
+        </is>
+      </c>
+      <c r="E19" s="200" t="n">
+        <v>5000</v>
+      </c>
+      <c r="F19" s="201" t="n">
+        <v>4983.47</v>
+      </c>
+      <c r="G19" s="54" t="n">
+        <v>0.0128</v>
+      </c>
+      <c r="H19" s="55" t="n">
+        <v>46622</v>
+      </c>
+      <c r="J19" s="201" t="n">
+        <v>7.846</v>
+      </c>
+      <c r="K19" s="180" t="inlineStr">
+        <is>
+          <t>ICRA AA</t>
+        </is>
+      </c>
+      <c r="L19" s="54" t="n">
+        <v>0.0194</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" s="180" t="n">
+        <v>12</v>
+      </c>
+      <c r="B20" s="180" t="inlineStr">
+        <is>
+          <t>Piramal Finance Limited**</t>
+        </is>
+      </c>
+      <c r="C20" s="180" t="inlineStr">
+        <is>
+          <t>INE202B07JR4</t>
+        </is>
+      </c>
+      <c r="D20" s="180" t="inlineStr">
+        <is>
+          <t>CARE AA+</t>
+        </is>
+      </c>
+      <c r="E20" s="200" t="n">
+        <v>4000</v>
+      </c>
+      <c r="F20" s="201" t="n">
+        <v>4044.05</v>
+      </c>
+      <c r="G20" s="54" t="n">
+        <v>0.0104</v>
+      </c>
+      <c r="H20" s="55" t="n">
+        <v>46555</v>
+      </c>
+      <c r="J20" s="201" t="n">
+        <v>8.278499999999999</v>
+      </c>
+      <c r="K20" s="180" t="inlineStr">
+        <is>
+          <t>IND AA+</t>
+        </is>
+      </c>
+      <c r="L20" s="54" t="n">
+        <v>0.0128</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" s="180" t="n">
+        <v>13</v>
+      </c>
+      <c r="B21" s="180" t="inlineStr">
+        <is>
+          <t>Adani Power Limited**</t>
+        </is>
+      </c>
+      <c r="C21" s="180" t="inlineStr">
+        <is>
+          <t>INE814H07190</t>
+        </is>
+      </c>
+      <c r="D21" s="180" t="inlineStr">
+        <is>
+          <t>CRISIL AA</t>
+        </is>
+      </c>
+      <c r="E21" s="200" t="n">
+        <v>4000</v>
+      </c>
+      <c r="F21" s="201" t="n">
+        <v>4002.28</v>
+      </c>
+      <c r="G21" s="54" t="n">
+        <v>0.0103</v>
+      </c>
+      <c r="H21" s="55" t="n">
+        <v>46779</v>
+      </c>
+      <c r="J21" s="201" t="n">
+        <v>8.220000000000001</v>
+      </c>
+      <c r="K21" s="180" t="inlineStr">
+        <is>
+          <t>CARE AA+</t>
+        </is>
+      </c>
+      <c r="L21" s="54" t="n">
+        <v>0.0117</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" s="180" t="n">
+        <v>14</v>
+      </c>
+      <c r="B22" s="180" t="inlineStr">
+        <is>
+          <t>Tata Capital Limited**</t>
+        </is>
+      </c>
+      <c r="C22" s="180" t="inlineStr">
+        <is>
+          <t>INE601U08309</t>
+        </is>
+      </c>
+      <c r="D22" s="180" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E22" s="200" t="n">
+        <v>250</v>
+      </c>
+      <c r="F22" s="201" t="n">
+        <v>3412.98</v>
+      </c>
+      <c r="G22" s="54" t="n">
+        <v>0.008699999999999999</v>
+      </c>
+      <c r="H22" s="55" t="n">
+        <v>46262</v>
+      </c>
+      <c r="J22" s="201" t="n">
+        <v>7.0351</v>
+      </c>
+      <c r="K22" s="180" t="inlineStr">
+        <is>
+          <t>Alternative Investment Funds (AIF)</t>
+        </is>
+      </c>
+      <c r="L22" s="54" t="n">
+        <v>0.0029</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" s="180" t="n">
+        <v>15</v>
+      </c>
+      <c r="B23" s="180" t="inlineStr">
+        <is>
+          <t>Cholamandalam Investment and Finance Company Limited**</t>
+        </is>
+      </c>
+      <c r="C23" s="180" t="inlineStr">
+        <is>
+          <t>INE121A07SH0</t>
+        </is>
+      </c>
+      <c r="D23" s="180" t="inlineStr">
+        <is>
+          <t>ICRA AA+</t>
+        </is>
+      </c>
+      <c r="E23" s="200" t="n">
+        <v>3000</v>
+      </c>
+      <c r="F23" s="201" t="n">
+        <v>3209.88</v>
+      </c>
+      <c r="G23" s="54" t="n">
+        <v>0.008200000000000001</v>
+      </c>
+      <c r="H23" s="55" t="n">
+        <v>46648</v>
+      </c>
+      <c r="J23" s="201" t="n">
+        <v>7.9601</v>
+      </c>
+      <c r="K23" s="180" t="inlineStr">
+        <is>
+          <t>Cash &amp; Equivalent</t>
+        </is>
+      </c>
+      <c r="L23" s="54" t="n">
+        <v>-0.0225</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" s="180" t="n">
+        <v>16</v>
+      </c>
+      <c r="B24" s="180" t="inlineStr">
+        <is>
+          <t>Muthoot Finance Limited**</t>
+        </is>
+      </c>
+      <c r="C24" s="180" t="inlineStr">
+        <is>
+          <t>INE414G07JF9</t>
+        </is>
+      </c>
+      <c r="D24" s="180" t="inlineStr">
+        <is>
+          <t>CRISIL AA+</t>
+        </is>
+      </c>
+      <c r="E24" s="200" t="n">
+        <v>2500</v>
+      </c>
+      <c r="F24" s="201" t="n">
+        <v>2738.32</v>
+      </c>
+      <c r="G24" s="54" t="n">
+        <v>0.007</v>
+      </c>
+      <c r="H24" s="55" t="n">
+        <v>46582</v>
+      </c>
+      <c r="J24" s="201" t="n">
+        <v>8.135</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25" s="180" t="n">
+        <v>17</v>
+      </c>
+      <c r="B25" s="180" t="inlineStr">
+        <is>
+          <t>National Bank for Agriculture and Rural Development</t>
+        </is>
+      </c>
+      <c r="C25" s="180" t="inlineStr">
+        <is>
+          <t>INE261F08EO7</t>
+        </is>
+      </c>
+      <c r="D25" s="180" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E25" s="200" t="n">
+        <v>2500</v>
+      </c>
+      <c r="F25" s="201" t="n">
+        <v>2660.16</v>
+      </c>
+      <c r="G25" s="54" t="n">
+        <v>0.0068</v>
+      </c>
+      <c r="H25" s="55" t="n">
+        <v>47011</v>
+      </c>
+      <c r="J25" s="201" t="n">
+        <v>7.2134</v>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26" s="180" t="n">
+        <v>18</v>
+      </c>
+      <c r="B26" s="180" t="inlineStr">
+        <is>
+          <t>National Bank for Agriculture and Rural Development**</t>
+        </is>
+      </c>
+      <c r="C26" s="180" t="inlineStr">
+        <is>
+          <t>INE261F08EI9</t>
+        </is>
+      </c>
+      <c r="D26" s="180" t="inlineStr">
+        <is>
+          <t>ICRA AAA</t>
+        </is>
+      </c>
+      <c r="E26" s="200" t="n">
+        <v>2500</v>
+      </c>
+      <c r="F26" s="201" t="n">
+        <v>2656.23</v>
+      </c>
+      <c r="G26" s="54" t="n">
+        <v>0.0068</v>
+      </c>
+      <c r="H26" s="55" t="n">
+        <v>46660</v>
+      </c>
+      <c r="J26" s="201" t="n">
+        <v>7.25</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" s="180" t="n">
+        <v>19</v>
+      </c>
+      <c r="B27" s="180" t="inlineStr">
+        <is>
+          <t>LIC Housing Finance Limited</t>
+        </is>
+      </c>
+      <c r="C27" s="180" t="inlineStr">
+        <is>
+          <t>INE115A07QC7</t>
+        </is>
+      </c>
+      <c r="D27" s="180" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E27" s="200" t="n">
+        <v>250</v>
+      </c>
+      <c r="F27" s="201" t="n">
+        <v>2613.83</v>
+      </c>
+      <c r="G27" s="54" t="n">
+        <v>0.0067</v>
+      </c>
+      <c r="H27" s="55" t="n">
+        <v>46743</v>
+      </c>
+      <c r="J27" s="201" t="n">
+        <v>7.4</v>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28" s="180" t="n">
+        <v>20</v>
+      </c>
+      <c r="B28" s="180" t="inlineStr">
+        <is>
+          <t>Sundaram Finance Limited**</t>
+        </is>
+      </c>
+      <c r="C28" s="180" t="inlineStr">
+        <is>
+          <t>INE660A07RU2</t>
+        </is>
+      </c>
+      <c r="D28" s="180" t="inlineStr">
+        <is>
+          <t>ICRA AAA</t>
+        </is>
+      </c>
+      <c r="E28" s="200" t="n">
+        <v>2500</v>
+      </c>
+      <c r="F28" s="201" t="n">
+        <v>2608.87</v>
+      </c>
+      <c r="G28" s="54" t="n">
+        <v>0.0067</v>
+      </c>
+      <c r="H28" s="55" t="n">
+        <v>46367</v>
+      </c>
+      <c r="J28" s="201" t="n">
+        <v>7.1977</v>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29" s="180" t="n">
+        <v>21</v>
+      </c>
+      <c r="B29" s="180" t="inlineStr">
+        <is>
+          <t>LIC Housing Finance Limited</t>
+        </is>
+      </c>
+      <c r="C29" s="180" t="inlineStr">
+        <is>
+          <t>INE115A07PN6</t>
+        </is>
+      </c>
+      <c r="D29" s="180" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E29" s="200" t="n">
+        <v>250</v>
+      </c>
+      <c r="F29" s="201" t="n">
+        <v>2583.17</v>
+      </c>
+      <c r="G29" s="54" t="n">
+        <v>0.0066</v>
+      </c>
+      <c r="H29" s="55" t="n">
+        <v>46356</v>
+      </c>
+      <c r="J29" s="201" t="n">
+        <v>7.1423</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30" s="180" t="n">
+        <v>22</v>
+      </c>
+      <c r="B30" s="180" t="inlineStr">
+        <is>
+          <t>Tata Capital Limited**</t>
+        </is>
+      </c>
+      <c r="C30" s="180" t="inlineStr">
+        <is>
+          <t>INE976I07DC3</t>
+        </is>
+      </c>
+      <c r="D30" s="180" t="inlineStr">
+        <is>
+          <t>ICRA AAA</t>
+        </is>
+      </c>
+      <c r="E30" s="200" t="n">
+        <v>2500</v>
+      </c>
+      <c r="F30" s="201" t="n">
+        <v>2574.95</v>
+      </c>
+      <c r="G30" s="54" t="n">
+        <v>0.0066</v>
+      </c>
+      <c r="H30" s="55" t="n">
+        <v>46462</v>
+      </c>
+      <c r="J30" s="201" t="n">
+        <v>7.3763</v>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31" s="180" t="n">
+        <v>23</v>
+      </c>
+      <c r="B31" s="180" t="inlineStr">
+        <is>
+          <t>LIC Housing Finance Limited**</t>
+        </is>
+      </c>
+      <c r="C31" s="180" t="inlineStr">
+        <is>
+          <t>INE115A07RE1</t>
+        </is>
+      </c>
+      <c r="D31" s="180" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E31" s="200" t="n">
+        <v>2500</v>
+      </c>
+      <c r="F31" s="201" t="n">
+        <v>2561.6</v>
+      </c>
+      <c r="G31" s="54" t="n">
+        <v>0.0066</v>
+      </c>
+      <c r="H31" s="55" t="n">
+        <v>46464</v>
+      </c>
+      <c r="J31" s="201" t="n">
+        <v>7.215</v>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32" s="180" t="n">
+        <v>24</v>
+      </c>
+      <c r="B32" s="180" t="inlineStr">
+        <is>
+          <t>Bajaj Housing Finance Limited**</t>
+        </is>
+      </c>
+      <c r="C32" s="180" t="inlineStr">
+        <is>
+          <t>INE377Y07557</t>
+        </is>
+      </c>
+      <c r="D32" s="180" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E32" s="200" t="n">
+        <v>2500</v>
+      </c>
+      <c r="F32" s="201" t="n">
+        <v>2556.75</v>
+      </c>
+      <c r="G32" s="54" t="n">
+        <v>0.0065</v>
+      </c>
+      <c r="H32" s="55" t="n">
+        <v>46444</v>
+      </c>
+      <c r="J32" s="201" t="n">
+        <v>7.242</v>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33" s="180" t="n">
+        <v>25</v>
+      </c>
+      <c r="B33" s="180" t="inlineStr">
+        <is>
+          <t>Torrent Power Limited**</t>
+        </is>
+      </c>
+      <c r="C33" s="180" t="inlineStr">
+        <is>
+          <t>INE813H07150</t>
+        </is>
+      </c>
+      <c r="D33" s="180" t="inlineStr">
+        <is>
+          <t>CRISIL AA+</t>
+        </is>
+      </c>
+      <c r="E33" s="200" t="n">
+        <v>250</v>
+      </c>
+      <c r="F33" s="201" t="n">
+        <v>2550.7</v>
+      </c>
+      <c r="G33" s="54" t="n">
+        <v>0.0065</v>
+      </c>
+      <c r="H33" s="55" t="n">
+        <v>46449</v>
+      </c>
+      <c r="J33" s="201" t="n">
+        <v>7.6249</v>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34" s="180" t="n">
+        <v>26</v>
+      </c>
+      <c r="B34" s="180" t="inlineStr">
+        <is>
+          <t>Muthoot Finance Limited**</t>
+        </is>
+      </c>
+      <c r="C34" s="180" t="inlineStr">
+        <is>
+          <t>INE414G07IQ8</t>
+        </is>
+      </c>
+      <c r="D34" s="180" t="inlineStr">
+        <is>
+          <t>CRISIL AA+</t>
+        </is>
+      </c>
+      <c r="E34" s="200" t="n">
+        <v>1500</v>
+      </c>
+      <c r="F34" s="201" t="n">
+        <v>1581.49</v>
+      </c>
+      <c r="G34" s="54" t="n">
+        <v>0.0041</v>
+      </c>
+      <c r="H34" s="55" t="n">
+        <v>46363</v>
+      </c>
+      <c r="J34" s="201" t="n">
+        <v>7.44</v>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35" s="180" t="n">
+        <v>27</v>
+      </c>
+      <c r="B35" s="180" t="inlineStr">
+        <is>
+          <t>National Bank for Agriculture and Rural Development**</t>
+        </is>
+      </c>
+      <c r="C35" s="180" t="inlineStr">
+        <is>
+          <t>INE261F08EA6</t>
+        </is>
+      </c>
+      <c r="D35" s="180" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E35" s="200" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F35" s="201" t="n">
+        <v>1063.17</v>
+      </c>
+      <c r="G35" s="54" t="n">
+        <v>0.0027</v>
+      </c>
+      <c r="H35" s="55" t="n">
+        <v>46265</v>
+      </c>
+      <c r="J35" s="201" t="n">
+        <v>6.6599</v>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36" s="180" t="n">
+        <v>28</v>
+      </c>
+      <c r="B36" s="180" t="inlineStr">
+        <is>
+          <t>Piramal Finance Limited**</t>
+        </is>
+      </c>
+      <c r="C36" s="180" t="inlineStr">
+        <is>
+          <t>INE516Y07519</t>
+        </is>
+      </c>
+      <c r="D36" s="180" t="inlineStr">
+        <is>
+          <t>ICRA AA+</t>
+        </is>
+      </c>
+      <c r="E36" s="200" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F36" s="201" t="n">
+        <v>1051.03</v>
+      </c>
+      <c r="G36" s="54" t="n">
+        <v>0.0027</v>
+      </c>
+      <c r="H36" s="55" t="n">
+        <v>46394</v>
+      </c>
+      <c r="J36" s="201" t="n">
+        <v>7.6706</v>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37" s="180" t="n">
+        <v>29</v>
+      </c>
+      <c r="B37" s="180" t="inlineStr">
+        <is>
+          <t>Small Industries Development Bank of India</t>
+        </is>
+      </c>
+      <c r="C37" s="180" t="inlineStr">
+        <is>
+          <t>INE556F08KK5</t>
+        </is>
+      </c>
+      <c r="D37" s="180" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E37" s="200" t="n">
+        <v>500</v>
+      </c>
+      <c r="F37" s="201" t="n">
+        <v>528.9400000000001</v>
+      </c>
+      <c r="G37" s="54" t="n">
+        <v>0.0014</v>
+      </c>
+      <c r="H37" s="55" t="n">
+        <v>46496</v>
+      </c>
+      <c r="J37" s="201" t="n">
+        <v>7.3375</v>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38" s="180" t="n">
+        <v>30</v>
+      </c>
+      <c r="B38" s="180" t="inlineStr">
+        <is>
+          <t>Piramal Finance Limited**</t>
+        </is>
+      </c>
+      <c r="C38" s="180" t="inlineStr">
+        <is>
+          <t>INE202B07JS2</t>
+        </is>
+      </c>
+      <c r="D38" s="180" t="inlineStr">
+        <is>
+          <t>CARE AA+</t>
+        </is>
+      </c>
+      <c r="E38" s="200" t="n">
+        <v>500</v>
+      </c>
+      <c r="F38" s="201" t="n">
+        <v>505.95</v>
+      </c>
+      <c r="G38" s="54" t="n">
+        <v>0.0013</v>
+      </c>
+      <c r="H38" s="55" t="n">
+        <v>46493</v>
+      </c>
+      <c r="J38" s="201" t="n">
+        <v>7.9437</v>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39" s="56" t="n"/>
+      <c r="B39" s="56" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
-      <c r="C9" s="72" t="n"/>
-[...10 lines deleted...]
-      <c r="K9" s="8" t="inlineStr">
+      <c r="C39" s="56" t="n"/>
+      <c r="D39" s="56" t="n"/>
+      <c r="E39" s="56" t="n"/>
+      <c r="F39" s="202" t="n">
+        <v>116467.9</v>
+      </c>
+      <c r="G39" s="58" t="n">
+        <v>0.2983</v>
+      </c>
+    </row>
+    <row r="41">
+      <c r="B41" s="41" t="inlineStr">
+        <is>
+          <t>Government Securities (Central/State)</t>
+        </is>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42" s="180" t="n">
+        <v>31</v>
+      </c>
+      <c r="B42" s="180" t="inlineStr">
+        <is>
+          <t>5.74% GOI 2026</t>
+        </is>
+      </c>
+      <c r="C42" s="180" t="inlineStr">
+        <is>
+          <t>IN0020210186</t>
+        </is>
+      </c>
+      <c r="D42" s="180" t="inlineStr">
+        <is>
+          <t>Sovereign</t>
+        </is>
+      </c>
+      <c r="E42" s="200" t="n">
+        <v>7500000</v>
+      </c>
+      <c r="F42" s="201" t="n">
+        <v>7559.55</v>
+      </c>
+      <c r="G42" s="54" t="n">
+        <v>0.0194</v>
+      </c>
+      <c r="H42" s="55" t="n">
+        <v>46341</v>
+      </c>
+      <c r="J42" s="201" t="n">
+        <v>5.4877</v>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43" s="180" t="n">
+        <v>32</v>
+      </c>
+      <c r="B43" s="180" t="inlineStr">
+        <is>
+          <t>8.24% GOI 2027</t>
+        </is>
+      </c>
+      <c r="C43" s="180" t="inlineStr">
+        <is>
+          <t>IN0020060078</t>
+        </is>
+      </c>
+      <c r="D43" s="180" t="inlineStr">
+        <is>
+          <t>Sovereign</t>
+        </is>
+      </c>
+      <c r="E43" s="200" t="n">
+        <v>5000000</v>
+      </c>
+      <c r="F43" s="201" t="n">
+        <v>5235.11</v>
+      </c>
+      <c r="G43" s="54" t="n">
+        <v>0.0134</v>
+      </c>
+      <c r="H43" s="55" t="n">
+        <v>46433</v>
+      </c>
+      <c r="J43" s="201" t="n">
+        <v>5.588</v>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44" s="180" t="n">
+        <v>33</v>
+      </c>
+      <c r="B44" s="180" t="inlineStr">
+        <is>
+          <t>7.71% Gujarat SDL 2027</t>
+        </is>
+      </c>
+      <c r="C44" s="180" t="inlineStr">
+        <is>
+          <t>IN1520160202</t>
+        </is>
+      </c>
+      <c r="D44" s="180" t="inlineStr">
+        <is>
+          <t>Sovereign</t>
+        </is>
+      </c>
+      <c r="E44" s="200" t="n">
+        <v>1500000</v>
+      </c>
+      <c r="F44" s="201" t="n">
+        <v>1557.58</v>
+      </c>
+      <c r="G44" s="54" t="n">
+        <v>0.004</v>
+      </c>
+      <c r="H44" s="55" t="n">
+        <v>46447</v>
+      </c>
+      <c r="J44" s="201" t="n">
+        <v>5.725</v>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45" s="180" t="n">
+        <v>34</v>
+      </c>
+      <c r="B45" s="180" t="inlineStr">
+        <is>
+          <t>7.52% Gujarat SDL 2027</t>
+        </is>
+      </c>
+      <c r="C45" s="180" t="inlineStr">
+        <is>
+          <t>IN1520170045</t>
+        </is>
+      </c>
+      <c r="D45" s="180" t="inlineStr">
+        <is>
+          <t>Sovereign</t>
+        </is>
+      </c>
+      <c r="E45" s="200" t="n">
+        <v>1500000</v>
+      </c>
+      <c r="F45" s="201" t="n">
+        <v>1532.78</v>
+      </c>
+      <c r="G45" s="54" t="n">
+        <v>0.0039</v>
+      </c>
+      <c r="H45" s="55" t="n">
+        <v>46531</v>
+      </c>
+      <c r="J45" s="201" t="n">
+        <v>5.8709</v>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46" s="180" t="n">
+        <v>35</v>
+      </c>
+      <c r="B46" s="180" t="inlineStr">
+        <is>
+          <t>7.08% Karnataka SDL 2026</t>
+        </is>
+      </c>
+      <c r="C46" s="180" t="inlineStr">
+        <is>
+          <t>IN1920160059</t>
+        </is>
+      </c>
+      <c r="D46" s="180" t="inlineStr">
+        <is>
+          <t>Sovereign</t>
+        </is>
+      </c>
+      <c r="E46" s="200" t="n">
+        <v>1000000</v>
+      </c>
+      <c r="F46" s="201" t="n">
+        <v>1009.57</v>
+      </c>
+      <c r="G46" s="54" t="n">
+        <v>0.0026</v>
+      </c>
+      <c r="H46" s="55" t="n">
+        <v>46370</v>
+      </c>
+      <c r="J46" s="201" t="n">
+        <v>5.6255</v>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47" s="56" t="n"/>
+      <c r="B47" s="56" t="inlineStr">
+        <is>
+          <t>Total</t>
+        </is>
+      </c>
+      <c r="C47" s="56" t="n"/>
+      <c r="D47" s="56" t="n"/>
+      <c r="E47" s="56" t="n"/>
+      <c r="F47" s="202" t="n">
+        <v>16894.59</v>
+      </c>
+      <c r="G47" s="58" t="n">
+        <v>0.0433</v>
+      </c>
+    </row>
+    <row r="49">
+      <c r="B49" s="41" t="inlineStr">
+        <is>
+          <t>MONEY MARKET INSTRUMENTS</t>
+        </is>
+      </c>
+    </row>
+    <row r="50">
+      <c r="B50" s="41" t="inlineStr">
+        <is>
+          <t>Certificate of Deposit</t>
+        </is>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51" s="180" t="n">
+        <v>36</v>
+      </c>
+      <c r="B51" s="180" t="inlineStr">
+        <is>
+          <t>Canara Bank</t>
+        </is>
+      </c>
+      <c r="C51" s="180" t="inlineStr">
+        <is>
+          <t>INE476A16H43</t>
+        </is>
+      </c>
+      <c r="D51" s="180" t="inlineStr">
         <is>
           <t>CRISIL A1+</t>
         </is>
       </c>
-      <c r="L9" s="70" t="n">
-[...4 lines deleted...]
-      <c r="K10" s="8" t="inlineStr">
+      <c r="E51" s="200" t="n">
+        <v>3500</v>
+      </c>
+      <c r="F51" s="201" t="n">
+        <v>16736.35</v>
+      </c>
+      <c r="G51" s="54" t="n">
+        <v>0.0429</v>
+      </c>
+      <c r="H51" s="55" t="n">
+        <v>46450</v>
+      </c>
+      <c r="J51" s="201" t="n">
+        <v>6.77</v>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52" s="180" t="n">
+        <v>37</v>
+      </c>
+      <c r="B52" s="180" t="inlineStr">
+        <is>
+          <t>HDFC Bank Limited</t>
+        </is>
+      </c>
+      <c r="C52" s="180" t="inlineStr">
+        <is>
+          <t>INE040A16IM4</t>
+        </is>
+      </c>
+      <c r="D52" s="180" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E52" s="200" t="n">
+        <v>2500</v>
+      </c>
+      <c r="F52" s="201" t="n">
+        <v>12006.54</v>
+      </c>
+      <c r="G52" s="54" t="n">
+        <v>0.0307</v>
+      </c>
+      <c r="H52" s="55" t="n">
+        <v>46423</v>
+      </c>
+      <c r="J52" s="201" t="n">
+        <v>6.8499</v>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53" s="180" t="n">
+        <v>38</v>
+      </c>
+      <c r="B53" s="180" t="inlineStr">
+        <is>
+          <t>Axis Bank Limited</t>
+        </is>
+      </c>
+      <c r="C53" s="180" t="inlineStr">
+        <is>
+          <t>INE238AD6CN6</t>
+        </is>
+      </c>
+      <c r="D53" s="180" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E53" s="200" t="n">
+        <v>2000</v>
+      </c>
+      <c r="F53" s="201" t="n">
+        <v>9715.59</v>
+      </c>
+      <c r="G53" s="54" t="n">
+        <v>0.0249</v>
+      </c>
+      <c r="H53" s="55" t="n">
+        <v>46363</v>
+      </c>
+      <c r="J53" s="201" t="n">
+        <v>6.72</v>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54" s="180" t="n">
+        <v>39</v>
+      </c>
+      <c r="B54" s="180" t="inlineStr">
+        <is>
+          <t>Kotak Mahindra Bank Limited**</t>
+        </is>
+      </c>
+      <c r="C54" s="180" t="inlineStr">
+        <is>
+          <t>INE237AD6158</t>
+        </is>
+      </c>
+      <c r="D54" s="180" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E54" s="200" t="n">
+        <v>2000</v>
+      </c>
+      <c r="F54" s="201" t="n">
+        <v>9694</v>
+      </c>
+      <c r="G54" s="54" t="n">
+        <v>0.0248</v>
+      </c>
+      <c r="H54" s="55" t="n">
+        <v>46377</v>
+      </c>
+      <c r="J54" s="201" t="n">
+        <v>6.66</v>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55" s="180" t="n">
+        <v>40</v>
+      </c>
+      <c r="B55" s="180" t="inlineStr">
+        <is>
+          <t>National Bank for Agriculture and Rural Development**</t>
+        </is>
+      </c>
+      <c r="C55" s="180" t="inlineStr">
+        <is>
+          <t>INE261F16AJ8</t>
+        </is>
+      </c>
+      <c r="D55" s="180" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E55" s="200" t="n">
+        <v>2000</v>
+      </c>
+      <c r="F55" s="201" t="n">
+        <v>9605.030000000001</v>
+      </c>
+      <c r="G55" s="54" t="n">
+        <v>0.0246</v>
+      </c>
+      <c r="H55" s="55" t="n">
+        <v>46422</v>
+      </c>
+      <c r="J55" s="201" t="n">
+        <v>6.8851</v>
+      </c>
+    </row>
+    <row r="56">
+      <c r="A56" s="180" t="n">
+        <v>41</v>
+      </c>
+      <c r="B56" s="180" t="inlineStr">
+        <is>
+          <t>HDFC Bank Limited</t>
+        </is>
+      </c>
+      <c r="C56" s="180" t="inlineStr">
+        <is>
+          <t>INE040A16IO0</t>
+        </is>
+      </c>
+      <c r="D56" s="180" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E56" s="200" t="n">
+        <v>2000</v>
+      </c>
+      <c r="F56" s="201" t="n">
+        <v>9572.450000000001</v>
+      </c>
+      <c r="G56" s="54" t="n">
+        <v>0.0245</v>
+      </c>
+      <c r="H56" s="55" t="n">
+        <v>46442</v>
+      </c>
+      <c r="J56" s="201" t="n">
+        <v>6.8499</v>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57" s="180" t="n">
+        <v>42</v>
+      </c>
+      <c r="B57" s="180" t="inlineStr">
+        <is>
+          <t>The Federal Bank Limited**</t>
+        </is>
+      </c>
+      <c r="C57" s="180" t="inlineStr">
+        <is>
+          <t>INE171A16NL9</t>
+        </is>
+      </c>
+      <c r="D57" s="180" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E57" s="200" t="n">
+        <v>2000</v>
+      </c>
+      <c r="F57" s="201" t="n">
+        <v>9555.629999999999</v>
+      </c>
+      <c r="G57" s="54" t="n">
+        <v>0.0245</v>
+      </c>
+      <c r="H57" s="55" t="n">
+        <v>46450</v>
+      </c>
+      <c r="J57" s="201" t="n">
+        <v>6.9</v>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58" s="180" t="n">
+        <v>43</v>
+      </c>
+      <c r="B58" s="180" t="inlineStr">
+        <is>
+          <t>Bank of Baroda</t>
+        </is>
+      </c>
+      <c r="C58" s="180" t="inlineStr">
+        <is>
+          <t>INE028A16LF7</t>
+        </is>
+      </c>
+      <c r="D58" s="180" t="inlineStr">
+        <is>
+          <t>IND A1+</t>
+        </is>
+      </c>
+      <c r="E58" s="200" t="n">
+        <v>1500</v>
+      </c>
+      <c r="F58" s="201" t="n">
+        <v>7207.28</v>
+      </c>
+      <c r="G58" s="54" t="n">
+        <v>0.0185</v>
+      </c>
+      <c r="H58" s="55" t="n">
+        <v>46422</v>
+      </c>
+      <c r="J58" s="201" t="n">
+        <v>6.8001</v>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59" s="180" t="n">
+        <v>44</v>
+      </c>
+      <c r="B59" s="180" t="inlineStr">
+        <is>
+          <t>Union Bank of India**</t>
+        </is>
+      </c>
+      <c r="C59" s="180" t="inlineStr">
+        <is>
+          <t>INE692A16MD3</t>
+        </is>
+      </c>
+      <c r="D59" s="180" t="inlineStr">
+        <is>
+          <t>ICRA A1+</t>
+        </is>
+      </c>
+      <c r="E59" s="200" t="n">
+        <v>1500</v>
+      </c>
+      <c r="F59" s="201" t="n">
+        <v>7075.3</v>
+      </c>
+      <c r="G59" s="54" t="n">
+        <v>0.0181</v>
+      </c>
+      <c r="H59" s="55" t="n">
+        <v>46514</v>
+      </c>
+      <c r="J59" s="201" t="n">
+        <v>7.0675</v>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60" s="180" t="n">
+        <v>45</v>
+      </c>
+      <c r="B60" s="180" t="inlineStr">
+        <is>
+          <t>Union Bank of India**</t>
+        </is>
+      </c>
+      <c r="C60" s="180" t="inlineStr">
+        <is>
+          <t>INE692A16MP7</t>
+        </is>
+      </c>
+      <c r="D60" s="180" t="inlineStr">
+        <is>
+          <t>ICRA A1+</t>
+        </is>
+      </c>
+      <c r="E60" s="200" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F60" s="201" t="n">
+        <v>4928.66</v>
+      </c>
+      <c r="G60" s="54" t="n">
+        <v>0.0126</v>
+      </c>
+      <c r="H60" s="55" t="n">
+        <v>46289</v>
+      </c>
+      <c r="J60" s="201" t="n">
+        <v>6.2155</v>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61" s="180" t="n">
+        <v>46</v>
+      </c>
+      <c r="B61" s="180" t="inlineStr">
+        <is>
+          <t>Bank of Baroda</t>
+        </is>
+      </c>
+      <c r="C61" s="180" t="inlineStr">
+        <is>
+          <t>INE028A16KO1</t>
+        </is>
+      </c>
+      <c r="D61" s="180" t="inlineStr">
+        <is>
+          <t>IND A1+</t>
+        </is>
+      </c>
+      <c r="E61" s="200" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F61" s="201" t="n">
+        <v>4860.81</v>
+      </c>
+      <c r="G61" s="54" t="n">
+        <v>0.0124</v>
+      </c>
+      <c r="H61" s="55" t="n">
+        <v>46360</v>
+      </c>
+      <c r="J61" s="201" t="n">
+        <v>6.7</v>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62" s="180" t="n">
+        <v>47</v>
+      </c>
+      <c r="B62" s="180" t="inlineStr">
+        <is>
+          <t>Bank of Baroda</t>
+        </is>
+      </c>
+      <c r="C62" s="180" t="inlineStr">
+        <is>
+          <t>INE028A16MQ2</t>
+        </is>
+      </c>
+      <c r="D62" s="180" t="inlineStr">
+        <is>
+          <t>IND A1+</t>
+        </is>
+      </c>
+      <c r="E62" s="200" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F62" s="201" t="n">
+        <v>4858.27</v>
+      </c>
+      <c r="G62" s="54" t="n">
+        <v>0.0124</v>
+      </c>
+      <c r="H62" s="55" t="n">
+        <v>46363</v>
+      </c>
+      <c r="J62" s="201" t="n">
+        <v>6.6967</v>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63" s="180" t="n">
+        <v>48</v>
+      </c>
+      <c r="B63" s="180" t="inlineStr">
+        <is>
+          <t>Axis Bank Limited**</t>
+        </is>
+      </c>
+      <c r="C63" s="180" t="inlineStr">
+        <is>
+          <t>INE238AD6BV1</t>
+        </is>
+      </c>
+      <c r="D63" s="180" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E63" s="200" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F63" s="201" t="n">
+        <v>4822.98</v>
+      </c>
+      <c r="G63" s="54" t="n">
+        <v>0.0124</v>
+      </c>
+      <c r="H63" s="55" t="n">
+        <v>46400</v>
+      </c>
+      <c r="J63" s="201" t="n">
+        <v>6.8351</v>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64" s="180" t="n">
+        <v>49</v>
+      </c>
+      <c r="B64" s="180" t="inlineStr">
+        <is>
+          <t>National Bank for Agriculture and Rural Development</t>
+        </is>
+      </c>
+      <c r="C64" s="180" t="inlineStr">
+        <is>
+          <t>INE261F16AD1</t>
+        </is>
+      </c>
+      <c r="D64" s="180" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E64" s="200" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F64" s="201" t="n">
+        <v>4820.73</v>
+      </c>
+      <c r="G64" s="54" t="n">
+        <v>0.0123</v>
+      </c>
+      <c r="H64" s="55" t="n">
+        <v>46401</v>
+      </c>
+      <c r="J64" s="201" t="n">
+        <v>6.89</v>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65" s="180" t="n">
+        <v>50</v>
+      </c>
+      <c r="B65" s="180" t="inlineStr">
+        <is>
+          <t>Bank of Baroda</t>
+        </is>
+      </c>
+      <c r="C65" s="180" t="inlineStr">
+        <is>
+          <t>INE028A16LD2</t>
+        </is>
+      </c>
+      <c r="D65" s="180" t="inlineStr">
+        <is>
+          <t>IND A1+</t>
+        </is>
+      </c>
+      <c r="E65" s="200" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F65" s="201" t="n">
+        <v>4813.87</v>
+      </c>
+      <c r="G65" s="54" t="n">
+        <v>0.0123</v>
+      </c>
+      <c r="H65" s="55" t="n">
+        <v>46412</v>
+      </c>
+      <c r="J65" s="201" t="n">
+        <v>6.7851</v>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66" s="180" t="n">
+        <v>51</v>
+      </c>
+      <c r="B66" s="180" t="inlineStr">
+        <is>
+          <t>Small Industries Development Bank of India**</t>
+        </is>
+      </c>
+      <c r="C66" s="180" t="inlineStr">
+        <is>
+          <t>INE556F16BX0</t>
+        </is>
+      </c>
+      <c r="D66" s="180" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E66" s="200" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F66" s="201" t="n">
+        <v>4806.94</v>
+      </c>
+      <c r="G66" s="54" t="n">
+        <v>0.0123</v>
+      </c>
+      <c r="H66" s="55" t="n">
+        <v>46416</v>
+      </c>
+      <c r="J66" s="201" t="n">
+        <v>6.915</v>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67" s="180" t="n">
+        <v>52</v>
+      </c>
+      <c r="B67" s="180" t="inlineStr">
+        <is>
+          <t>IndusInd Bank Limited**</t>
+        </is>
+      </c>
+      <c r="C67" s="180" t="inlineStr">
+        <is>
+          <t>INE095A169C7</t>
+        </is>
+      </c>
+      <c r="D67" s="180" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E67" s="200" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F67" s="201" t="n">
+        <v>4800.19</v>
+      </c>
+      <c r="G67" s="54" t="n">
+        <v>0.0123</v>
+      </c>
+      <c r="H67" s="55" t="n">
+        <v>46414</v>
+      </c>
+      <c r="J67" s="201" t="n">
+        <v>7.235</v>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68" s="180" t="n">
+        <v>53</v>
+      </c>
+      <c r="B68" s="180" t="inlineStr">
+        <is>
+          <t>HDFC Bank Limited**</t>
+        </is>
+      </c>
+      <c r="C68" s="180" t="inlineStr">
+        <is>
+          <t>INE040A16IU7</t>
+        </is>
+      </c>
+      <c r="D68" s="180" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E68" s="200" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F68" s="201" t="n">
+        <v>4778.5</v>
+      </c>
+      <c r="G68" s="54" t="n">
+        <v>0.0122</v>
+      </c>
+      <c r="H68" s="55" t="n">
+        <v>46451</v>
+      </c>
+      <c r="J68" s="201" t="n">
+        <v>6.85</v>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69" s="180" t="n">
+        <v>54</v>
+      </c>
+      <c r="B69" s="180" t="inlineStr">
+        <is>
+          <t>Canara Bank</t>
+        </is>
+      </c>
+      <c r="C69" s="180" t="inlineStr">
+        <is>
+          <t>INE476A16H92</t>
+        </is>
+      </c>
+      <c r="D69" s="180" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E69" s="200" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F69" s="201" t="n">
+        <v>4775.15</v>
+      </c>
+      <c r="G69" s="54" t="n">
+        <v>0.0122</v>
+      </c>
+      <c r="H69" s="55" t="n">
+        <v>46458</v>
+      </c>
+      <c r="J69" s="201" t="n">
+        <v>6.7667</v>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70" s="180" t="n">
+        <v>55</v>
+      </c>
+      <c r="B70" s="180" t="inlineStr">
+        <is>
+          <t>Equitas Small Finance Bank Limited**</t>
+        </is>
+      </c>
+      <c r="C70" s="180" t="inlineStr">
+        <is>
+          <t>INE063P16BJ5</t>
+        </is>
+      </c>
+      <c r="D70" s="180" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E70" s="200" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F70" s="201" t="n">
+        <v>4765.56</v>
+      </c>
+      <c r="G70" s="54" t="n">
+        <v>0.0122</v>
+      </c>
+      <c r="H70" s="55" t="n">
+        <v>46430</v>
+      </c>
+      <c r="J70" s="201" t="n">
+        <v>7.945</v>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71" s="180" t="n">
+        <v>56</v>
+      </c>
+      <c r="B71" s="180" t="inlineStr">
+        <is>
+          <t>Canara Bank**</t>
+        </is>
+      </c>
+      <c r="C71" s="180" t="inlineStr">
+        <is>
+          <t>INE476A16I26</t>
+        </is>
+      </c>
+      <c r="D71" s="180" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E71" s="200" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F71" s="201" t="n">
+        <v>4763.9</v>
+      </c>
+      <c r="G71" s="54" t="n">
+        <v>0.0122</v>
+      </c>
+      <c r="H71" s="55" t="n">
+        <v>46471</v>
+      </c>
+      <c r="J71" s="201" t="n">
+        <v>6.775</v>
+      </c>
+    </row>
+    <row r="72">
+      <c r="A72" s="180" t="n">
+        <v>57</v>
+      </c>
+      <c r="B72" s="180" t="inlineStr">
+        <is>
+          <t>Small Industries Development Bank of India**</t>
+        </is>
+      </c>
+      <c r="C72" s="180" t="inlineStr">
+        <is>
+          <t>INE556F16CD0</t>
+        </is>
+      </c>
+      <c r="D72" s="180" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E72" s="200" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F72" s="201" t="n">
+        <v>4759.26</v>
+      </c>
+      <c r="G72" s="54" t="n">
+        <v>0.0122</v>
+      </c>
+      <c r="H72" s="55" t="n">
+        <v>46471</v>
+      </c>
+      <c r="J72" s="201" t="n">
+        <v>6.915</v>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73" s="180" t="n">
+        <v>58</v>
+      </c>
+      <c r="B73" s="180" t="inlineStr">
+        <is>
+          <t>Small Industries Development Bank of India**</t>
+        </is>
+      </c>
+      <c r="C73" s="180" t="inlineStr">
+        <is>
+          <t>INE556F16CE8</t>
+        </is>
+      </c>
+      <c r="D73" s="180" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E73" s="200" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F73" s="201" t="n">
+        <v>4683.69</v>
+      </c>
+      <c r="G73" s="54" t="n">
+        <v>0.012</v>
+      </c>
+      <c r="H73" s="55" t="n">
+        <v>46549</v>
+      </c>
+      <c r="J73" s="201" t="n">
+        <v>7.145</v>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74" s="180" t="n">
+        <v>59</v>
+      </c>
+      <c r="B74" s="180" t="inlineStr">
+        <is>
+          <t>Small Industries Development Bank of India**</t>
+        </is>
+      </c>
+      <c r="C74" s="180" t="inlineStr">
+        <is>
+          <t>INE556F16BQ4</t>
+        </is>
+      </c>
+      <c r="D74" s="180" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E74" s="200" t="n">
+        <v>500</v>
+      </c>
+      <c r="F74" s="201" t="n">
+        <v>2441.61</v>
+      </c>
+      <c r="G74" s="54" t="n">
+        <v>0.0063</v>
+      </c>
+      <c r="H74" s="55" t="n">
+        <v>46332</v>
+      </c>
+      <c r="J74" s="201" t="n">
+        <v>6.8198</v>
+      </c>
+    </row>
+    <row r="75">
+      <c r="A75" s="180" t="n">
+        <v>60</v>
+      </c>
+      <c r="B75" s="180" t="inlineStr">
+        <is>
+          <t>Bank of Baroda**</t>
+        </is>
+      </c>
+      <c r="C75" s="180" t="inlineStr">
+        <is>
+          <t>INE028A16KM5</t>
+        </is>
+      </c>
+      <c r="D75" s="180" t="inlineStr">
+        <is>
+          <t>IND A1+</t>
+        </is>
+      </c>
+      <c r="E75" s="200" t="n">
+        <v>500</v>
+      </c>
+      <c r="F75" s="201" t="n">
+        <v>2436.46</v>
+      </c>
+      <c r="G75" s="54" t="n">
+        <v>0.0062</v>
+      </c>
+      <c r="H75" s="55" t="n">
+        <v>46346</v>
+      </c>
+      <c r="J75" s="201" t="n">
+        <v>6.7036</v>
+      </c>
+    </row>
+    <row r="76">
+      <c r="A76" s="180" t="n">
+        <v>61</v>
+      </c>
+      <c r="B76" s="180" t="inlineStr">
+        <is>
+          <t>Canara Bank**</t>
+        </is>
+      </c>
+      <c r="C76" s="180" t="inlineStr">
+        <is>
+          <t>INE476A16G02</t>
+        </is>
+      </c>
+      <c r="D76" s="180" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E76" s="200" t="n">
+        <v>500</v>
+      </c>
+      <c r="F76" s="201" t="n">
+        <v>2412.51</v>
+      </c>
+      <c r="G76" s="54" t="n">
+        <v>0.0062</v>
+      </c>
+      <c r="H76" s="55" t="n">
+        <v>46399</v>
+      </c>
+      <c r="J76" s="201" t="n">
+        <v>6.7884</v>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77" s="180" t="n">
+        <v>62</v>
+      </c>
+      <c r="B77" s="180" t="inlineStr">
+        <is>
+          <t>Axis Bank Limited**</t>
+        </is>
+      </c>
+      <c r="C77" s="180" t="inlineStr">
+        <is>
+          <t>INE238AD6BW9</t>
+        </is>
+      </c>
+      <c r="D77" s="180" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E77" s="200" t="n">
+        <v>500</v>
+      </c>
+      <c r="F77" s="201" t="n">
+        <v>2411.05</v>
+      </c>
+      <c r="G77" s="54" t="n">
+        <v>0.0062</v>
+      </c>
+      <c r="H77" s="55" t="n">
+        <v>46401</v>
+      </c>
+      <c r="J77" s="201" t="n">
+        <v>6.835</v>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78" s="180" t="n">
+        <v>63</v>
+      </c>
+      <c r="B78" s="180" t="inlineStr">
+        <is>
+          <t>Small Industries Development Bank of India**</t>
+        </is>
+      </c>
+      <c r="C78" s="180" t="inlineStr">
+        <is>
+          <t>INE556F16BV4</t>
+        </is>
+      </c>
+      <c r="D78" s="180" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E78" s="200" t="n">
+        <v>500</v>
+      </c>
+      <c r="F78" s="201" t="n">
+        <v>2410.05</v>
+      </c>
+      <c r="G78" s="54" t="n">
+        <v>0.0062</v>
+      </c>
+      <c r="H78" s="55" t="n">
+        <v>46401</v>
+      </c>
+      <c r="J78" s="201" t="n">
+        <v>6.915</v>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79" s="180" t="n">
+        <v>64</v>
+      </c>
+      <c r="B79" s="180" t="inlineStr">
+        <is>
+          <t>Kotak Mahindra Bank Limited**</t>
+        </is>
+      </c>
+      <c r="C79" s="180" t="inlineStr">
+        <is>
+          <t>INE237AD6125</t>
+        </is>
+      </c>
+      <c r="D79" s="180" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E79" s="200" t="n">
+        <v>500</v>
+      </c>
+      <c r="F79" s="201" t="n">
+        <v>2405.55</v>
+      </c>
+      <c r="G79" s="54" t="n">
+        <v>0.0062</v>
+      </c>
+      <c r="H79" s="55" t="n">
+        <v>46416</v>
+      </c>
+      <c r="J79" s="201" t="n">
+        <v>6.7601</v>
+      </c>
+    </row>
+    <row r="80">
+      <c r="A80" s="180" t="n">
+        <v>65</v>
+      </c>
+      <c r="B80" s="180" t="inlineStr">
+        <is>
+          <t>Bank of Baroda**</t>
+        </is>
+      </c>
+      <c r="C80" s="180" t="inlineStr">
+        <is>
+          <t>INE028A16LE0</t>
+        </is>
+      </c>
+      <c r="D80" s="180" t="inlineStr">
+        <is>
+          <t>IND A1+</t>
+        </is>
+      </c>
+      <c r="E80" s="200" t="n">
+        <v>500</v>
+      </c>
+      <c r="F80" s="201" t="n">
+        <v>2403</v>
+      </c>
+      <c r="G80" s="54" t="n">
+        <v>0.0062</v>
+      </c>
+      <c r="H80" s="55" t="n">
+        <v>46421</v>
+      </c>
+      <c r="J80" s="201" t="n">
+        <v>6.7901</v>
+      </c>
+    </row>
+    <row r="81">
+      <c r="A81" s="180" t="n">
+        <v>66</v>
+      </c>
+      <c r="B81" s="180" t="inlineStr">
+        <is>
+          <t>Punjab National Bank</t>
+        </is>
+      </c>
+      <c r="C81" s="180" t="inlineStr">
+        <is>
+          <t>INE160A16UD4</t>
+        </is>
+      </c>
+      <c r="D81" s="180" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E81" s="200" t="n">
+        <v>500</v>
+      </c>
+      <c r="F81" s="201" t="n">
+        <v>2402.55</v>
+      </c>
+      <c r="G81" s="54" t="n">
+        <v>0.0062</v>
+      </c>
+      <c r="H81" s="55" t="n">
+        <v>46422</v>
+      </c>
+      <c r="J81" s="201" t="n">
+        <v>6.7915</v>
+      </c>
+    </row>
+    <row r="82">
+      <c r="A82" s="180" t="n">
+        <v>67</v>
+      </c>
+      <c r="B82" s="180" t="inlineStr">
+        <is>
+          <t>Indian Bank**</t>
+        </is>
+      </c>
+      <c r="C82" s="180" t="inlineStr">
+        <is>
+          <t>INE562A16QJ6</t>
+        </is>
+      </c>
+      <c r="D82" s="180" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E82" s="200" t="n">
+        <v>500</v>
+      </c>
+      <c r="F82" s="201" t="n">
+        <v>2400.62</v>
+      </c>
+      <c r="G82" s="54" t="n">
+        <v>0.0061</v>
+      </c>
+      <c r="H82" s="55" t="n">
+        <v>46427</v>
+      </c>
+      <c r="J82" s="201" t="n">
+        <v>6.776</v>
+      </c>
+    </row>
+    <row r="83">
+      <c r="A83" s="180" t="n">
+        <v>68</v>
+      </c>
+      <c r="B83" s="180" t="inlineStr">
+        <is>
+          <t>Small Industries Development Bank of India**</t>
+        </is>
+      </c>
+      <c r="C83" s="180" t="inlineStr">
+        <is>
+          <t>INE556F16BZ5</t>
+        </is>
+      </c>
+      <c r="D83" s="180" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E83" s="200" t="n">
+        <v>500</v>
+      </c>
+      <c r="F83" s="201" t="n">
+        <v>2400.41</v>
+      </c>
+      <c r="G83" s="54" t="n">
+        <v>0.0061</v>
+      </c>
+      <c r="H83" s="55" t="n">
+        <v>46423</v>
+      </c>
+      <c r="J83" s="201" t="n">
+        <v>6.915</v>
+      </c>
+    </row>
+    <row r="84">
+      <c r="A84" s="180" t="n">
+        <v>69</v>
+      </c>
+      <c r="B84" s="180" t="inlineStr">
+        <is>
+          <t>ICICI Bank Limited**</t>
+        </is>
+      </c>
+      <c r="C84" s="180" t="inlineStr">
+        <is>
+          <t>INE090AD6287</t>
+        </is>
+      </c>
+      <c r="D84" s="180" t="inlineStr">
+        <is>
+          <t>ICRA A1+</t>
+        </is>
+      </c>
+      <c r="E84" s="200" t="n">
+        <v>500</v>
+      </c>
+      <c r="F84" s="201" t="n">
+        <v>2399.52</v>
+      </c>
+      <c r="G84" s="54" t="n">
+        <v>0.0061</v>
+      </c>
+      <c r="H84" s="55" t="n">
+        <v>46430</v>
+      </c>
+      <c r="J84" s="201" t="n">
+        <v>6.7632</v>
+      </c>
+    </row>
+    <row r="85">
+      <c r="A85" s="180" t="n">
+        <v>70</v>
+      </c>
+      <c r="B85" s="180" t="inlineStr">
+        <is>
+          <t>IDFC First Bank Limited**</t>
+        </is>
+      </c>
+      <c r="C85" s="180" t="inlineStr">
+        <is>
+          <t>INE092T16ZD8</t>
+        </is>
+      </c>
+      <c r="D85" s="180" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E85" s="200" t="n">
+        <v>500</v>
+      </c>
+      <c r="F85" s="201" t="n">
+        <v>2398.64</v>
+      </c>
+      <c r="G85" s="54" t="n">
+        <v>0.0061</v>
+      </c>
+      <c r="H85" s="55" t="n">
+        <v>46422</v>
+      </c>
+      <c r="J85" s="201" t="n">
+        <v>7.0751</v>
+      </c>
+    </row>
+    <row r="86">
+      <c r="A86" s="180" t="n">
+        <v>71</v>
+      </c>
+      <c r="B86" s="180" t="inlineStr">
+        <is>
+          <t>Small Industries Development Bank of India</t>
+        </is>
+      </c>
+      <c r="C86" s="180" t="inlineStr">
+        <is>
+          <t>INE556F16CB4</t>
+        </is>
+      </c>
+      <c r="D86" s="180" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E86" s="200" t="n">
+        <v>500</v>
+      </c>
+      <c r="F86" s="201" t="n">
+        <v>2394.77</v>
+      </c>
+      <c r="G86" s="54" t="n">
+        <v>0.0061</v>
+      </c>
+      <c r="H86" s="55" t="n">
+        <v>46436</v>
+      </c>
+      <c r="J86" s="201" t="n">
+        <v>6.9133</v>
+      </c>
+    </row>
+    <row r="87">
+      <c r="A87" s="180" t="n">
+        <v>72</v>
+      </c>
+      <c r="B87" s="180" t="inlineStr">
+        <is>
+          <t>Export-Import Bank of India**</t>
+        </is>
+      </c>
+      <c r="C87" s="180" t="inlineStr">
+        <is>
+          <t>INE514E16CP6</t>
+        </is>
+      </c>
+      <c r="D87" s="180" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E87" s="200" t="n">
+        <v>500</v>
+      </c>
+      <c r="F87" s="201" t="n">
+        <v>2392.3</v>
+      </c>
+      <c r="G87" s="54" t="n">
+        <v>0.0061</v>
+      </c>
+      <c r="H87" s="55" t="n">
+        <v>46447</v>
+      </c>
+      <c r="J87" s="201" t="n">
+        <v>6.7625</v>
+      </c>
+    </row>
+    <row r="88">
+      <c r="A88" s="180" t="n">
+        <v>73</v>
+      </c>
+      <c r="B88" s="180" t="inlineStr">
+        <is>
+          <t>ICICI Bank Limited</t>
+        </is>
+      </c>
+      <c r="C88" s="180" t="inlineStr">
+        <is>
+          <t>INE090AD6295</t>
+        </is>
+      </c>
+      <c r="D88" s="180" t="inlineStr">
+        <is>
+          <t>ICRA A1+</t>
+        </is>
+      </c>
+      <c r="E88" s="200" t="n">
+        <v>500</v>
+      </c>
+      <c r="F88" s="201" t="n">
+        <v>2389.21</v>
+      </c>
+      <c r="G88" s="54" t="n">
+        <v>0.0061</v>
+      </c>
+      <c r="H88" s="55" t="n">
+        <v>46454</v>
+      </c>
+      <c r="J88" s="201" t="n">
+        <v>6.77</v>
+      </c>
+    </row>
+    <row r="89">
+      <c r="A89" s="180" t="n">
+        <v>74</v>
+      </c>
+      <c r="B89" s="180" t="inlineStr">
+        <is>
+          <t>Bank of Baroda**</t>
+        </is>
+      </c>
+      <c r="C89" s="180" t="inlineStr">
+        <is>
+          <t>INE028A16LS0</t>
+        </is>
+      </c>
+      <c r="D89" s="180" t="inlineStr">
+        <is>
+          <t>IND A1+</t>
+        </is>
+      </c>
+      <c r="E89" s="200" t="n">
+        <v>500</v>
+      </c>
+      <c r="F89" s="201" t="n">
+        <v>2389.14</v>
+      </c>
+      <c r="G89" s="54" t="n">
+        <v>0.0061</v>
+      </c>
+      <c r="H89" s="55" t="n">
+        <v>46454</v>
+      </c>
+      <c r="J89" s="201" t="n">
+        <v>6.775</v>
+      </c>
+    </row>
+    <row r="90">
+      <c r="A90" s="180" t="n">
+        <v>75</v>
+      </c>
+      <c r="B90" s="180" t="inlineStr">
+        <is>
+          <t>HDFC Bank Limited</t>
+        </is>
+      </c>
+      <c r="C90" s="180" t="inlineStr">
+        <is>
+          <t>INE040A16IT9</t>
+        </is>
+      </c>
+      <c r="D90" s="180" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E90" s="200" t="n">
+        <v>500</v>
+      </c>
+      <c r="F90" s="201" t="n">
+        <v>2387.54</v>
+      </c>
+      <c r="G90" s="54" t="n">
+        <v>0.0061</v>
+      </c>
+      <c r="H90" s="55" t="n">
+        <v>46455</v>
+      </c>
+      <c r="J90" s="201" t="n">
+        <v>6.85</v>
+      </c>
+    </row>
+    <row r="91">
+      <c r="A91" s="180" t="n">
+        <v>76</v>
+      </c>
+      <c r="B91" s="180" t="inlineStr">
+        <is>
+          <t>Axis Bank Limited**</t>
+        </is>
+      </c>
+      <c r="C91" s="180" t="inlineStr">
+        <is>
+          <t>INE238AD6BC1</t>
+        </is>
+      </c>
+      <c r="D91" s="180" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E91" s="200" t="n">
+        <v>400</v>
+      </c>
+      <c r="F91" s="201" t="n">
+        <v>1985.96</v>
+      </c>
+      <c r="G91" s="54" t="n">
+        <v>0.0051</v>
+      </c>
+      <c r="H91" s="55" t="n">
+        <v>46244</v>
+      </c>
+      <c r="J91" s="201" t="n">
+        <v>6.4501</v>
+      </c>
+    </row>
+    <row r="92">
+      <c r="A92" s="56" t="n"/>
+      <c r="B92" s="56" t="inlineStr">
+        <is>
+          <t>Total</t>
+        </is>
+      </c>
+      <c r="C92" s="56" t="n"/>
+      <c r="D92" s="56" t="n"/>
+      <c r="E92" s="56" t="n"/>
+      <c r="F92" s="202" t="n">
+        <v>201267.57</v>
+      </c>
+      <c r="G92" s="58" t="n">
+        <v>0.5152</v>
+      </c>
+    </row>
+    <row r="94">
+      <c r="B94" s="41" t="inlineStr">
+        <is>
+          <t>Commercial Papers</t>
+        </is>
+      </c>
+    </row>
+    <row r="95">
+      <c r="B95" s="41" t="inlineStr">
+        <is>
+          <t>Listed / awaiting listing on the stock exchanges</t>
+        </is>
+      </c>
+    </row>
+    <row r="96">
+      <c r="A96" s="180" t="n">
+        <v>77</v>
+      </c>
+      <c r="B96" s="180" t="inlineStr">
+        <is>
+          <t>Cholamandalam Investment and Finance Company Limited**</t>
+        </is>
+      </c>
+      <c r="C96" s="180" t="inlineStr">
+        <is>
+          <t>INE121A14YO0</t>
+        </is>
+      </c>
+      <c r="D96" s="180" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E96" s="200" t="n">
+        <v>2000</v>
+      </c>
+      <c r="F96" s="201" t="n">
+        <v>9804.709999999999</v>
+      </c>
+      <c r="G96" s="54" t="n">
+        <v>0.0251</v>
+      </c>
+      <c r="H96" s="55" t="n">
+        <v>46304</v>
+      </c>
+      <c r="J96" s="201" t="n">
+        <v>7.2701</v>
+      </c>
+    </row>
+    <row r="97">
+      <c r="A97" s="180" t="n">
+        <v>78</v>
+      </c>
+      <c r="B97" s="180" t="inlineStr">
+        <is>
+          <t>Indostar Capital Finance Limited**</t>
+        </is>
+      </c>
+      <c r="C97" s="180" t="inlineStr">
+        <is>
+          <t>INE896L14FC8</t>
+        </is>
+      </c>
+      <c r="D97" s="180" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E97" s="200" t="n">
+        <v>1500</v>
+      </c>
+      <c r="F97" s="201" t="n">
+        <v>7323.38</v>
+      </c>
+      <c r="G97" s="54" t="n">
+        <v>0.0188</v>
+      </c>
+      <c r="H97" s="55" t="n">
+        <v>46310</v>
+      </c>
+      <c r="J97" s="201" t="n">
+        <v>8.305</v>
+      </c>
+    </row>
+    <row r="98">
+      <c r="A98" s="180" t="n">
+        <v>79</v>
+      </c>
+      <c r="B98" s="180" t="inlineStr">
+        <is>
+          <t>Angel One Limited**</t>
+        </is>
+      </c>
+      <c r="C98" s="180" t="inlineStr">
+        <is>
+          <t>INE732I14CL9</t>
+        </is>
+      </c>
+      <c r="D98" s="180" t="inlineStr">
+        <is>
+          <t>ICRA A1+</t>
+        </is>
+      </c>
+      <c r="E98" s="200" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F98" s="201" t="n">
+        <v>4930.01</v>
+      </c>
+      <c r="G98" s="54" t="n">
+        <v>0.0126</v>
+      </c>
+      <c r="H98" s="55" t="n">
+        <v>46272</v>
+      </c>
+      <c r="J98" s="201" t="n">
+        <v>7.6203</v>
+      </c>
+    </row>
+    <row r="99">
+      <c r="A99" s="180" t="n">
+        <v>80</v>
+      </c>
+      <c r="B99" s="180" t="inlineStr">
+        <is>
+          <t>Motilal Oswal Financial Services Limited**</t>
+        </is>
+      </c>
+      <c r="C99" s="180" t="inlineStr">
+        <is>
+          <t>INE338I14LT9</t>
+        </is>
+      </c>
+      <c r="D99" s="180" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E99" s="200" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F99" s="201" t="n">
+        <v>4780.58</v>
+      </c>
+      <c r="G99" s="54" t="n">
+        <v>0.0122</v>
+      </c>
+      <c r="H99" s="55" t="n">
+        <v>46422</v>
+      </c>
+      <c r="J99" s="201" t="n">
+        <v>7.6851</v>
+      </c>
+    </row>
+    <row r="100">
+      <c r="A100" s="180" t="n">
+        <v>81</v>
+      </c>
+      <c r="B100" s="180" t="inlineStr">
+        <is>
+          <t>Nuvama Clearing Services Limited**</t>
+        </is>
+      </c>
+      <c r="C100" s="180" t="inlineStr">
+        <is>
+          <t>INE525L14232</t>
+        </is>
+      </c>
+      <c r="D100" s="180" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E100" s="200" t="n">
+        <v>500</v>
+      </c>
+      <c r="F100" s="201" t="n">
+        <v>2455.83</v>
+      </c>
+      <c r="G100" s="54" t="n">
+        <v>0.0063</v>
+      </c>
+      <c r="H100" s="55" t="n">
+        <v>46288</v>
+      </c>
+      <c r="J100" s="201" t="n">
+        <v>7.815</v>
+      </c>
+    </row>
+    <row r="101">
+      <c r="A101" s="180" t="n">
+        <v>82</v>
+      </c>
+      <c r="B101" s="180" t="inlineStr">
+        <is>
+          <t>Nuvama Wealth and Investment Limited**</t>
+        </is>
+      </c>
+      <c r="C101" s="180" t="inlineStr">
+        <is>
+          <t>INE523L14BI4</t>
+        </is>
+      </c>
+      <c r="D101" s="180" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E101" s="200" t="n">
+        <v>500</v>
+      </c>
+      <c r="F101" s="201" t="n">
+        <v>2455.18</v>
+      </c>
+      <c r="G101" s="54" t="n">
+        <v>0.0063</v>
+      </c>
+      <c r="H101" s="55" t="n">
+        <v>46289</v>
+      </c>
+      <c r="J101" s="201" t="n">
+        <v>7.8399</v>
+      </c>
+    </row>
+    <row r="102">
+      <c r="A102" s="180" t="n">
+        <v>83</v>
+      </c>
+      <c r="B102" s="180" t="inlineStr">
+        <is>
+          <t>Small Industries Development Bank of India**</t>
+        </is>
+      </c>
+      <c r="C102" s="180" t="inlineStr">
+        <is>
+          <t>INE556F14MH5</t>
+        </is>
+      </c>
+      <c r="D102" s="180" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E102" s="200" t="n">
+        <v>500</v>
+      </c>
+      <c r="F102" s="201" t="n">
+        <v>2428.88</v>
+      </c>
+      <c r="G102" s="54" t="n">
+        <v>0.0062</v>
+      </c>
+      <c r="H102" s="55" t="n">
+        <v>46359</v>
+      </c>
+      <c r="J102" s="201" t="n">
+        <v>6.895</v>
+      </c>
+    </row>
+    <row r="103">
+      <c r="A103" s="180" t="n">
+        <v>84</v>
+      </c>
+      <c r="B103" s="180" t="inlineStr">
+        <is>
+          <t>Bajaj Finance Limited**</t>
+        </is>
+      </c>
+      <c r="C103" s="180" t="inlineStr">
+        <is>
+          <t>INE296A14F11</t>
+        </is>
+      </c>
+      <c r="D103" s="180" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E103" s="200" t="n">
+        <v>500</v>
+      </c>
+      <c r="F103" s="201" t="n">
+        <v>2397.13</v>
+      </c>
+      <c r="G103" s="54" t="n">
+        <v>0.0061</v>
+      </c>
+      <c r="H103" s="55" t="n">
+        <v>46422</v>
+      </c>
+      <c r="J103" s="201" t="n">
+        <v>7.185</v>
+      </c>
+    </row>
+    <row r="104">
+      <c r="A104" s="56" t="n"/>
+      <c r="B104" s="56" t="inlineStr">
+        <is>
+          <t>Total</t>
+        </is>
+      </c>
+      <c r="C104" s="56" t="n"/>
+      <c r="D104" s="56" t="n"/>
+      <c r="E104" s="56" t="n"/>
+      <c r="F104" s="202" t="n">
+        <v>36575.7</v>
+      </c>
+      <c r="G104" s="58" t="n">
+        <v>0.0936</v>
+      </c>
+    </row>
+    <row r="106">
+      <c r="B106" s="41" t="inlineStr">
+        <is>
+          <t>Treasury Bill</t>
+        </is>
+      </c>
+    </row>
+    <row r="107">
+      <c r="A107" s="180" t="n">
+        <v>85</v>
+      </c>
+      <c r="B107" s="180" t="inlineStr">
+        <is>
+          <t>182 DAYS T-BILL 2026</t>
+        </is>
+      </c>
+      <c r="C107" s="180" t="inlineStr">
+        <is>
+          <t>IN002025Y487</t>
+        </is>
+      </c>
+      <c r="D107" s="180" t="inlineStr">
         <is>
           <t>Sovereign</t>
         </is>
       </c>
-      <c r="L10" s="70" t="n">
-[...49 lines deleted...]
-      <c r="A14" s="8" t="n">
+      <c r="E107" s="200" t="n">
+        <v>10000000</v>
+      </c>
+      <c r="F107" s="201" t="n">
+        <v>9909.809999999999</v>
+      </c>
+      <c r="G107" s="54" t="n">
+        <v>0.0254</v>
+      </c>
+      <c r="H107" s="55" t="n">
+        <v>46268</v>
+      </c>
+      <c r="J107" s="201" t="n">
+        <v>5.1908</v>
+      </c>
+    </row>
+    <row r="108">
+      <c r="A108" s="180" t="n">
+        <v>86</v>
+      </c>
+      <c r="B108" s="180" t="inlineStr">
+        <is>
+          <t>182 DAYS T-BILL 2026</t>
+        </is>
+      </c>
+      <c r="C108" s="180" t="inlineStr">
+        <is>
+          <t>IN002025Y503</t>
+        </is>
+      </c>
+      <c r="D108" s="180" t="inlineStr">
+        <is>
+          <t>Sovereign</t>
+        </is>
+      </c>
+      <c r="E108" s="200" t="n">
+        <v>5000000</v>
+      </c>
+      <c r="F108" s="201" t="n">
+        <v>4944.45</v>
+      </c>
+      <c r="G108" s="54" t="n">
+        <v>0.0127</v>
+      </c>
+      <c r="H108" s="55" t="n">
+        <v>46283</v>
+      </c>
+      <c r="J108" s="201" t="n">
+        <v>5.191</v>
+      </c>
+    </row>
+    <row r="109">
+      <c r="A109" s="180" t="n">
+        <v>87</v>
+      </c>
+      <c r="B109" s="180" t="inlineStr">
+        <is>
+          <t>364 DAYS T-BILL 2026</t>
+        </is>
+      </c>
+      <c r="C109" s="180" t="inlineStr">
+        <is>
+          <t>IN002025Z369</t>
+        </is>
+      </c>
+      <c r="D109" s="180" t="inlineStr">
+        <is>
+          <t>Sovereign</t>
+        </is>
+      </c>
+      <c r="E109" s="200" t="n">
+        <v>5000000</v>
+      </c>
+      <c r="F109" s="201" t="n">
+        <v>4887.71</v>
+      </c>
+      <c r="G109" s="54" t="n">
+        <v>0.0125</v>
+      </c>
+      <c r="H109" s="55" t="n">
+        <v>46359</v>
+      </c>
+      <c r="J109" s="201" t="n">
+        <v>5.41</v>
+      </c>
+    </row>
+    <row r="110">
+      <c r="A110" s="180" t="n">
+        <v>88</v>
+      </c>
+      <c r="B110" s="180" t="inlineStr">
+        <is>
+          <t>364 DAYS T-BILL 2027</t>
+        </is>
+      </c>
+      <c r="C110" s="180" t="inlineStr">
+        <is>
+          <t>IN002025Z492</t>
+        </is>
+      </c>
+      <c r="D110" s="180" t="inlineStr">
+        <is>
+          <t>Sovereign</t>
+        </is>
+      </c>
+      <c r="E110" s="200" t="n">
+        <v>5000000</v>
+      </c>
+      <c r="F110" s="201" t="n">
+        <v>4817</v>
+      </c>
+      <c r="G110" s="54" t="n">
+        <v>0.0123</v>
+      </c>
+      <c r="H110" s="55" t="n">
+        <v>46457</v>
+      </c>
+      <c r="J110" s="201" t="n">
+        <v>5.4808</v>
+      </c>
+    </row>
+    <row r="111">
+      <c r="A111" s="180" t="n">
+        <v>89</v>
+      </c>
+      <c r="B111" s="180" t="inlineStr">
+        <is>
+          <t>182 DAYS T-BILL 2026</t>
+        </is>
+      </c>
+      <c r="C111" s="180" t="inlineStr">
+        <is>
+          <t>IN002025Y495</t>
+        </is>
+      </c>
+      <c r="D111" s="180" t="inlineStr">
+        <is>
+          <t>Sovereign</t>
+        </is>
+      </c>
+      <c r="E111" s="200" t="n">
+        <v>2500000</v>
+      </c>
+      <c r="F111" s="201" t="n">
+        <v>2475.03</v>
+      </c>
+      <c r="G111" s="54" t="n">
+        <v>0.0063</v>
+      </c>
+      <c r="H111" s="55" t="n">
+        <v>46275</v>
+      </c>
+      <c r="J111" s="201" t="n">
+        <v>5.186</v>
+      </c>
+    </row>
+    <row r="112">
+      <c r="A112" s="56" t="n"/>
+      <c r="B112" s="56" t="inlineStr">
+        <is>
+          <t>Total</t>
+        </is>
+      </c>
+      <c r="C112" s="56" t="n"/>
+      <c r="D112" s="56" t="n"/>
+      <c r="E112" s="56" t="n"/>
+      <c r="F112" s="202" t="n">
+        <v>27034</v>
+      </c>
+      <c r="G112" s="58" t="n">
+        <v>0.0692</v>
+      </c>
+    </row>
+    <row r="114">
+      <c r="B114" s="41" t="inlineStr">
+        <is>
+          <t>TREPS / Reverse Repo Investments</t>
+        </is>
+      </c>
+    </row>
+    <row r="115">
+      <c r="A115" s="180" t="n">
+        <v>90</v>
+      </c>
+      <c r="B115" s="180" t="inlineStr">
+        <is>
+          <t>TREPS / Reverse Repo Investments / Corporate Debt Repo</t>
+        </is>
+      </c>
+      <c r="D115" s="200" t="n"/>
+      <c r="F115" s="201" t="n">
+        <v>827.52</v>
+      </c>
+      <c r="G115" s="54" t="n">
+        <v>0.0021</v>
+      </c>
+      <c r="H115" s="55" t="n">
+        <v>46204</v>
+      </c>
+    </row>
+    <row r="116">
+      <c r="A116" s="180" t="n">
+        <v>91</v>
+      </c>
+      <c r="B116" s="180" t="inlineStr">
+        <is>
+          <t>TREPS / Reverse Repo Investments / Corporate Debt Repo</t>
+        </is>
+      </c>
+      <c r="D116" s="200" t="n"/>
+      <c r="F116" s="201" t="n">
+        <v>-7497.64</v>
+      </c>
+      <c r="G116" s="54" t="n">
+        <v>-0.0192</v>
+      </c>
+      <c r="H116" s="55" t="n">
+        <v>46206</v>
+      </c>
+    </row>
+    <row r="117">
+      <c r="A117" s="56" t="n"/>
+      <c r="B117" s="56" t="inlineStr">
+        <is>
+          <t>Total</t>
+        </is>
+      </c>
+      <c r="C117" s="56" t="n"/>
+      <c r="D117" s="56" t="n"/>
+      <c r="E117" s="202" t="n"/>
+      <c r="F117" s="202" t="n">
+        <v>-6670.12</v>
+      </c>
+      <c r="G117" s="58" t="n">
+        <v>-0.0171</v>
+      </c>
+    </row>
+    <row r="119">
+      <c r="B119" s="41" t="inlineStr">
+        <is>
+          <t>Alternative Investment Funds (AIF)</t>
+        </is>
+      </c>
+    </row>
+    <row r="120">
+      <c r="A120" s="180" t="n">
+        <v>92</v>
+      </c>
+      <c r="B120" s="180" t="inlineStr">
+        <is>
+          <t>SBI Funds Management Pvt Ltd/Fund Parent</t>
+        </is>
+      </c>
+      <c r="C120" s="180" t="inlineStr">
+        <is>
+          <t>INF0RQ622028</t>
+        </is>
+      </c>
+      <c r="E120" s="200" t="n">
+        <v>9593.263000000001</v>
+      </c>
+      <c r="F120" s="201" t="n">
+        <v>1138.85</v>
+      </c>
+      <c r="G120" s="54" t="n">
+        <v>0.0029</v>
+      </c>
+      <c r="J120" s="201" t="n"/>
+    </row>
+    <row r="121">
+      <c r="A121" s="56" t="n"/>
+      <c r="B121" s="56" t="inlineStr">
+        <is>
+          <t>Total</t>
+        </is>
+      </c>
+      <c r="C121" s="56" t="n"/>
+      <c r="D121" s="56" t="n"/>
+      <c r="E121" s="56" t="n"/>
+      <c r="F121" s="202" t="n">
+        <v>1138.85</v>
+      </c>
+      <c r="G121" s="58" t="n">
+        <v>0.0029</v>
+      </c>
+    </row>
+    <row r="123">
+      <c r="B123" s="41" t="inlineStr">
+        <is>
+          <t>Cash &amp; Cash Equivalent</t>
+        </is>
+      </c>
+    </row>
+    <row r="124">
+      <c r="B124" s="180" t="inlineStr">
+        <is>
+          <t>Net Receivables/Payables</t>
+        </is>
+      </c>
+      <c r="E124" s="200" t="n"/>
+      <c r="F124" s="201" t="n">
+        <v>-2250.86</v>
+      </c>
+      <c r="G124" s="54" t="n">
+        <v>-0.0054</v>
+      </c>
+      <c r="J124" s="201" t="n"/>
+    </row>
+    <row r="125">
+      <c r="A125" s="56" t="n"/>
+      <c r="B125" s="56" t="inlineStr">
+        <is>
+          <t>Total</t>
+        </is>
+      </c>
+      <c r="C125" s="56" t="n"/>
+      <c r="D125" s="56" t="n"/>
+      <c r="E125" s="56" t="n"/>
+      <c r="F125" s="202" t="n">
+        <v>-2250.86</v>
+      </c>
+      <c r="G125" s="58" t="n">
+        <v>-0.0054</v>
+      </c>
+    </row>
+    <row r="127">
+      <c r="A127" s="145" t="n"/>
+      <c r="B127" s="145" t="inlineStr">
+        <is>
+          <t>GRAND TOTAL</t>
+        </is>
+      </c>
+      <c r="C127" s="145" t="n"/>
+      <c r="D127" s="145" t="n"/>
+      <c r="E127" s="145" t="n"/>
+      <c r="F127" s="203" t="n">
+        <v>390457.63</v>
+      </c>
+      <c r="G127" s="60" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="128">
+      <c r="A128" s="180" t="inlineStr">
+        <is>
+          <t>Notes:</t>
+        </is>
+      </c>
+    </row>
+    <row r="129">
+      <c r="A129" s="180" t="n">
+        <v>1</v>
+      </c>
+      <c r="B129" s="180" t="inlineStr">
+        <is>
+          <t>** Non Traded in accordance with SEBI Regulations.</t>
+        </is>
+      </c>
+    </row>
+    <row r="130">
+      <c r="A130" s="61" t="n">
         <v>2</v>
       </c>
-      <c r="B14" s="8" t="inlineStr">
-[...39 lines deleted...]
-      <c r="A15" s="8" t="n">
+      <c r="B130" s="61" t="inlineStr">
+        <is>
+          <t>Market value includes accrued interest</t>
+        </is>
+      </c>
+    </row>
+    <row r="131">
+      <c r="A131" s="61" t="n">
         <v>3</v>
       </c>
-      <c r="B15" s="8" t="inlineStr">
-[...39 lines deleted...]
-      <c r="A16" s="8" t="n">
+      <c r="B131" s="61" t="inlineStr">
+        <is>
+          <t>Net Assets does not include unit activity for the last day of the month</t>
+        </is>
+      </c>
+    </row>
+    <row r="132" ht="94.5" customHeight="1">
+      <c r="A132" s="61" t="n">
         <v>4</v>
       </c>
-      <c r="B16" s="8" t="inlineStr">
-[...3899 lines deleted...]
-      <c r="B153" s="166" t="inlineStr">
+      <c r="B132" s="154" t="inlineStr">
         <is>
           <t xml:space="preserve">As per SEBI (MUTUAL FUNDS) REGULATIONS, 1996 and  MASTER CIRCULAR HO/24/13/11(1)2026-IMD-POD-1/I/7602/2026 Dtd March 20th 2026,  Below are the details of the securities in case of which issuer has defaulted beyond its maturity date. 
 Pursuant to the application filed by the Board of IL&amp;FS with the Hon’ble NCLAT to effect the interim distribution process, DSP Ultra short Fund has received Interim distribution from IL&amp;FS Transportation Networks Limited as stated below in the form of cash and InVITs. The cash distribution has been recognized as realized income passed on to the investors through NAV. The impact of InVITs has been factored in the NAV of the respective scheme on the March 07,2025 on which the INVITs were allotted. The provision of 10% is created on all the distributions of ITNL including prior distribution to safeguard the interest of unit holders as ITNL may claw back the amount in case the distribution results in excess distribution than what the debenture holders ought to have received.  </t>
         </is>
       </c>
-      <c r="C153" s="212" t="n"/>
-[...11 lines deleted...]
-      <c r="B154" s="134" t="inlineStr">
+      <c r="C132" s="204" t="n"/>
+      <c r="D132" s="204" t="n"/>
+      <c r="E132" s="204" t="n"/>
+      <c r="F132" s="204" t="n"/>
+      <c r="G132" s="204" t="n"/>
+      <c r="H132" s="204" t="n"/>
+      <c r="I132" s="204" t="n"/>
+      <c r="J132" s="204" t="n"/>
+      <c r="K132" s="204" t="n"/>
+    </row>
+    <row r="133" ht="60" customHeight="1">
+      <c r="A133" s="61" t="n"/>
+      <c r="B133" s="126" t="inlineStr">
         <is>
           <t>Security Name</t>
         </is>
       </c>
-      <c r="C154" s="134" t="inlineStr">
+      <c r="C133" s="126" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
-      <c r="D154" s="134" t="inlineStr">
+      <c r="D133" s="126" t="inlineStr">
         <is>
           <t>value of the security considered under net receivables (i.e. value recognized in NAV in absolute terms and as % to NAV)
 (Rs.in lakhs)</t>
         </is>
       </c>
-      <c r="E154" s="213" t="n"/>
-      <c r="F154" s="134" t="inlineStr">
+      <c r="E133" s="205" t="n"/>
+      <c r="F133" s="126" t="inlineStr">
         <is>
           <t>total amount (including principal and interest) that is due to the scheme on that investment
 (Rs.in lakhs)</t>
         </is>
       </c>
-      <c r="G154" s="135" t="inlineStr">
+      <c r="G133" s="127" t="inlineStr">
         <is>
           <t>Interim Distribution received (Rs.in lakhs)</t>
         </is>
       </c>
-      <c r="H154" s="134" t="inlineStr">
+      <c r="H133" s="126" t="inlineStr">
         <is>
           <t>Date of passing Interim Distribution recognized in NAV</t>
         </is>
       </c>
-      <c r="I154" s="136" t="inlineStr">
+      <c r="I133" s="128" t="inlineStr">
         <is>
           <t>Interim Distribution (Units) INR at Unit Face Value Rs. 100 (Rs. In Lakhs)</t>
         </is>
       </c>
-      <c r="J154" s="159" t="n"/>
-      <c r="K154" s="159" t="n"/>
+    </row>
+    <row r="134">
+      <c r="A134" s="61" t="n"/>
+      <c r="B134" s="104" t="inlineStr">
+        <is>
+          <t>0% IL&amp;FS Transportation Networks Limited NCD Series A 23032019</t>
+        </is>
+      </c>
+      <c r="C134" s="96" t="inlineStr">
+        <is>
+          <t>INE975G08140</t>
+        </is>
+      </c>
+      <c r="D134" s="129" t="n">
+        <v>0</v>
+      </c>
+      <c r="E134" s="130" t="n">
+        <v>0</v>
+      </c>
+      <c r="F134" s="158" t="n">
+        <v>6627.8121</v>
+      </c>
+      <c r="G134" s="131" t="n">
+        <v>413.50243</v>
+      </c>
+      <c r="H134" s="132" t="n">
+        <v>45218</v>
+      </c>
+      <c r="I134" s="159" t="n">
+        <v>733.33</v>
+      </c>
+    </row>
+    <row r="135">
+      <c r="A135" s="61" t="n"/>
+      <c r="B135" s="104" t="inlineStr">
+        <is>
+          <t>0% IL&amp;FS Transportation Networks Limited NCD Series A 23032019</t>
+        </is>
+      </c>
+      <c r="C135" s="96" t="inlineStr">
+        <is>
+          <t>INE975G08140</t>
+        </is>
+      </c>
+      <c r="D135" s="129" t="n">
+        <v>0</v>
+      </c>
+      <c r="E135" s="130" t="n">
+        <v>0</v>
+      </c>
+      <c r="F135" s="206" t="n"/>
+      <c r="G135" s="131" t="n">
+        <v>209.28715</v>
+      </c>
+      <c r="H135" s="132" t="n">
+        <v>45715</v>
+      </c>
+      <c r="I135" s="206" t="n"/>
+    </row>
+    <row r="136">
+      <c r="A136" s="61" t="n"/>
+      <c r="B136" s="104" t="inlineStr">
+        <is>
+          <t>0% IL&amp;FS Transportation Networks Limited NCD Series A 23032019</t>
+        </is>
+      </c>
+      <c r="C136" s="96" t="inlineStr">
+        <is>
+          <t>INE975G08140</t>
+        </is>
+      </c>
+      <c r="D136" s="129" t="n">
+        <v>0</v>
+      </c>
+      <c r="E136" s="130" t="n">
+        <v>0</v>
+      </c>
+      <c r="F136" s="207" t="n"/>
+      <c r="G136" s="131" t="n">
+        <v>381.16695</v>
+      </c>
+      <c r="H136" s="132" t="n">
+        <v>46128</v>
+      </c>
+      <c r="I136" s="207" t="n"/>
+    </row>
+    <row r="137" ht="43.5" customHeight="1">
+      <c r="A137" s="61" t="n">
+        <v>5</v>
+      </c>
+      <c r="B137" s="160" t="inlineStr">
+        <is>
+          <t xml:space="preserve"> This scheme has exposure to floating rate instruments and / or interest rate derivatives. The duration of these instruments is linked to the interest rate reset period. The interest rate risk in a floating rate instrument or in a fixed rate instrument hedged with derivatives is likely to be lesser than that in an equivalent maturity fixed rate instrument. Under some market circumstances the volatility may be of an order greater than what may ordinarily be expected considering only its duration. Hence investors are recommended to consider the unadjusted portfolio maturity of the scheme as well and exercise adequate due diligence when deciding to make their investments.</t>
+        </is>
+      </c>
+      <c r="C137" s="208" t="n"/>
+      <c r="D137" s="208" t="n"/>
+      <c r="E137" s="208" t="n"/>
+      <c r="F137" s="208" t="n"/>
+      <c r="G137" s="208" t="n"/>
+      <c r="H137" s="208" t="n"/>
+      <c r="I137" s="208" t="n"/>
+    </row>
+    <row r="138">
+      <c r="A138" s="61" t="n"/>
+      <c r="F138" s="133" t="n"/>
+      <c r="G138" s="134" t="n"/>
+      <c r="H138" s="135" t="n"/>
+      <c r="I138" s="136" t="n"/>
+    </row>
+    <row r="139">
+      <c r="A139" s="61" t="n"/>
+      <c r="B139" s="68" t="inlineStr">
+        <is>
+          <t>Disclosure in Derivatives</t>
+        </is>
+      </c>
+      <c r="C139" s="68" t="inlineStr">
+        <is>
+          <t>Industry</t>
+        </is>
+      </c>
+      <c r="D139" s="68" t="inlineStr">
+        <is>
+          <t>Notional Value</t>
+        </is>
+      </c>
+      <c r="E139" s="68" t="inlineStr">
+        <is>
+          <t>% To net assets</t>
+        </is>
+      </c>
+      <c r="F139" s="133" t="n"/>
+      <c r="G139" s="134" t="n"/>
+      <c r="H139" s="135" t="n"/>
+      <c r="I139" s="136" t="n"/>
+    </row>
+    <row r="140">
+      <c r="A140" s="61" t="n"/>
+      <c r="B140" s="69" t="inlineStr">
+        <is>
+          <t>Interest Rate Swaps Pay Fixed and Receive Floating</t>
+        </is>
+      </c>
+      <c r="C140" s="66" t="inlineStr">
+        <is>
+          <t>Others</t>
+        </is>
+      </c>
+      <c r="D140" s="71" t="n">
+        <v>1000000000</v>
+      </c>
+      <c r="E140" s="209" t="n">
+        <v>1e-05</v>
+      </c>
+      <c r="F140" s="133" t="n"/>
+      <c r="G140" s="134" t="n"/>
+      <c r="H140" s="135" t="n"/>
+      <c r="I140" s="136" t="n"/>
+    </row>
+    <row r="141">
+      <c r="A141" s="61" t="n"/>
+      <c r="B141" s="69" t="inlineStr">
+        <is>
+          <t>Interest Rate Swaps Pay Fixed and Receive Floating</t>
+        </is>
+      </c>
+      <c r="C141" s="66" t="inlineStr">
+        <is>
+          <t>Others</t>
+        </is>
+      </c>
+      <c r="D141" s="71" t="n">
+        <v>250000000</v>
+      </c>
+      <c r="E141" s="209" t="n">
+        <v>2e-05</v>
+      </c>
+      <c r="F141" s="133" t="n"/>
+      <c r="G141" s="134" t="n"/>
+      <c r="H141" s="135" t="n"/>
+      <c r="I141" s="136" t="n"/>
+    </row>
+    <row r="142">
+      <c r="A142" s="61" t="n"/>
+      <c r="B142" s="69" t="inlineStr">
+        <is>
+          <t>Interest Rate Swaps Pay Fixed and Receive Floating</t>
+        </is>
+      </c>
+      <c r="C142" s="66" t="inlineStr">
+        <is>
+          <t>Others</t>
+        </is>
+      </c>
+      <c r="D142" s="71" t="n">
+        <v>250000000</v>
+      </c>
+      <c r="E142" s="209" t="n">
+        <v>1e-05</v>
+      </c>
+      <c r="F142" s="133" t="n"/>
+      <c r="G142" s="134" t="n"/>
+      <c r="H142" s="135" t="n"/>
+      <c r="I142" s="136" t="n"/>
+    </row>
+    <row r="143">
+      <c r="A143" s="61" t="n"/>
+      <c r="B143" s="69" t="inlineStr">
+        <is>
+          <t>Interest Rate Swaps Pay Fixed and Receive Floating</t>
+        </is>
+      </c>
+      <c r="C143" s="66" t="inlineStr">
+        <is>
+          <t>Others</t>
+        </is>
+      </c>
+      <c r="D143" s="71" t="n">
+        <v>250000000</v>
+      </c>
+      <c r="E143" s="209" t="n">
+        <v>2e-05</v>
+      </c>
+      <c r="F143" s="133" t="n"/>
+      <c r="G143" s="134" t="n"/>
+      <c r="H143" s="135" t="n"/>
+      <c r="I143" s="136" t="n"/>
+    </row>
+    <row r="144">
+      <c r="A144" s="61" t="n"/>
+      <c r="B144" s="69" t="inlineStr">
+        <is>
+          <t>Interest Rate Swaps Pay Fixed and Receive Floating</t>
+        </is>
+      </c>
+      <c r="C144" s="66" t="inlineStr">
+        <is>
+          <t>Others</t>
+        </is>
+      </c>
+      <c r="D144" s="71" t="n">
+        <v>250000000</v>
+      </c>
+      <c r="E144" s="209" t="n">
+        <v>2e-05</v>
+      </c>
+      <c r="F144" s="133" t="n"/>
+      <c r="G144" s="134" t="n"/>
+      <c r="H144" s="135" t="n"/>
+      <c r="I144" s="136" t="n"/>
+    </row>
+    <row r="145">
+      <c r="A145" s="61" t="n"/>
+      <c r="B145" s="69" t="inlineStr">
+        <is>
+          <t>Interest Rate Swaps Pay Fixed and Receive Floating</t>
+        </is>
+      </c>
+      <c r="C145" s="66" t="inlineStr">
+        <is>
+          <t>Others</t>
+        </is>
+      </c>
+      <c r="D145" s="71" t="n">
+        <v>500000000</v>
+      </c>
+      <c r="E145" s="209" t="n">
+        <v>4e-05</v>
+      </c>
+      <c r="F145" s="133" t="n"/>
+      <c r="G145" s="134" t="n"/>
+      <c r="H145" s="135" t="n"/>
+      <c r="I145" s="136" t="n"/>
+    </row>
+    <row r="146">
+      <c r="A146" s="61" t="n"/>
+      <c r="B146" s="69" t="inlineStr">
+        <is>
+          <t>Interest Rate Swaps Pay Fixed and Receive Floating</t>
+        </is>
+      </c>
+      <c r="C146" s="66" t="inlineStr">
+        <is>
+          <t>Others</t>
+        </is>
+      </c>
+      <c r="D146" s="71" t="n">
+        <v>250000000</v>
+      </c>
+      <c r="E146" s="209" t="n">
+        <v>0</v>
+      </c>
+      <c r="F146" s="133" t="n"/>
+      <c r="G146" s="134" t="n"/>
+      <c r="H146" s="135" t="n"/>
+      <c r="I146" s="136" t="n"/>
+    </row>
+    <row r="147">
+      <c r="A147" s="61" t="n"/>
+      <c r="B147" s="69" t="inlineStr">
+        <is>
+          <t>Interest Rate Swaps Pay Fixed and Receive Floating</t>
+        </is>
+      </c>
+      <c r="C147" s="66" t="inlineStr">
+        <is>
+          <t>Others</t>
+        </is>
+      </c>
+      <c r="D147" s="71" t="n">
+        <v>500000000</v>
+      </c>
+      <c r="E147" s="209" t="n">
+        <v>0</v>
+      </c>
+      <c r="F147" s="133" t="n"/>
+      <c r="G147" s="134" t="n"/>
+      <c r="H147" s="135" t="n"/>
+      <c r="I147" s="136" t="n"/>
+    </row>
+    <row r="148">
+      <c r="A148" s="61" t="n"/>
+      <c r="B148" s="69" t="inlineStr">
+        <is>
+          <t>Interest Rate Swaps Pay Fixed and Receive Floating</t>
+        </is>
+      </c>
+      <c r="C148" s="66" t="inlineStr">
+        <is>
+          <t>Others</t>
+        </is>
+      </c>
+      <c r="D148" s="71" t="n">
+        <v>500000000</v>
+      </c>
+      <c r="E148" s="209" t="n">
+        <v>0</v>
+      </c>
+      <c r="F148" s="133" t="n"/>
+      <c r="G148" s="134" t="n"/>
+      <c r="H148" s="135" t="n"/>
+      <c r="I148" s="136" t="n"/>
+    </row>
+    <row r="149">
+      <c r="A149" s="61" t="n"/>
+      <c r="B149" s="69" t="inlineStr">
+        <is>
+          <t>Interest Rate Swaps Pay Fixed and Receive Floating</t>
+        </is>
+      </c>
+      <c r="C149" s="66" t="inlineStr">
+        <is>
+          <t>Others</t>
+        </is>
+      </c>
+      <c r="D149" s="71" t="n">
+        <v>250000000</v>
+      </c>
+      <c r="E149" s="209" t="n">
+        <v>0</v>
+      </c>
+      <c r="F149" s="133" t="n"/>
+      <c r="G149" s="134" t="n"/>
+      <c r="H149" s="135" t="n"/>
+      <c r="I149" s="136" t="n"/>
+    </row>
+    <row r="150">
+      <c r="A150" s="61" t="n"/>
+      <c r="B150" s="69" t="inlineStr">
+        <is>
+          <t>Interest Rate Swaps Pay Fixed and Receive Floating</t>
+        </is>
+      </c>
+      <c r="C150" s="66" t="inlineStr">
+        <is>
+          <t>Others</t>
+        </is>
+      </c>
+      <c r="D150" s="71" t="n">
+        <v>500000000</v>
+      </c>
+      <c r="E150" s="209" t="n">
+        <v>0</v>
+      </c>
+      <c r="F150" s="133" t="n"/>
+      <c r="G150" s="134" t="n"/>
+      <c r="H150" s="135" t="n"/>
+      <c r="I150" s="136" t="n"/>
+    </row>
+    <row r="151">
+      <c r="A151" s="61" t="n"/>
+      <c r="B151" s="69" t="inlineStr">
+        <is>
+          <t>Interest Rate Swaps Pay Fixed and Receive Floating</t>
+        </is>
+      </c>
+      <c r="C151" s="66" t="inlineStr">
+        <is>
+          <t>Others</t>
+        </is>
+      </c>
+      <c r="D151" s="71" t="n">
+        <v>500000000</v>
+      </c>
+      <c r="E151" s="209" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="152">
+      <c r="A152" s="61" t="n"/>
+      <c r="B152" s="69" t="inlineStr">
+        <is>
+          <t>Interest Rate Swaps Pay Fixed and Receive Floating</t>
+        </is>
+      </c>
+      <c r="C152" s="66" t="inlineStr">
+        <is>
+          <t>Others</t>
+        </is>
+      </c>
+      <c r="D152" s="71" t="n">
+        <v>500000000</v>
+      </c>
+      <c r="E152" s="209" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="153">
+      <c r="A153" s="61" t="n"/>
+      <c r="B153" s="69" t="inlineStr">
+        <is>
+          <t>Interest Rate Swaps Pay Fixed and Receive Floating</t>
+        </is>
+      </c>
+      <c r="C153" s="66" t="inlineStr">
+        <is>
+          <t>Others</t>
+        </is>
+      </c>
+      <c r="D153" s="71" t="n">
+        <v>500000000</v>
+      </c>
+      <c r="E153" s="209" t="n">
+        <v>-4e-05</v>
+      </c>
+    </row>
+    <row r="154">
+      <c r="A154" s="61" t="n"/>
+      <c r="B154" s="69" t="inlineStr">
+        <is>
+          <t>Interest Rate Swaps Pay Fixed and Receive Floating</t>
+        </is>
+      </c>
+      <c r="C154" s="66" t="inlineStr">
+        <is>
+          <t>Others</t>
+        </is>
+      </c>
+      <c r="D154" s="71" t="n">
+        <v>750000000</v>
+      </c>
+      <c r="E154" s="209" t="n">
+        <v>-6e-05</v>
+      </c>
     </row>
     <row r="155">
-      <c r="A155" s="78" t="n"/>
-[...10 lines deleted...]
-      <c r="D155" s="137" t="n">
+      <c r="A155" s="61" t="n"/>
+      <c r="B155" s="69" t="inlineStr">
+        <is>
+          <t>Interest Rate Swaps Pay Fixed and Receive Floating</t>
+        </is>
+      </c>
+      <c r="C155" s="66" t="inlineStr">
+        <is>
+          <t>Others</t>
+        </is>
+      </c>
+      <c r="D155" s="71" t="n">
+        <v>500000000</v>
+      </c>
+      <c r="E155" s="209" t="n">
+        <v>-2e-05</v>
+      </c>
+    </row>
+    <row r="156">
+      <c r="A156" s="61" t="n"/>
+      <c r="B156" s="69" t="inlineStr">
+        <is>
+          <t>Interest Rate Swaps Pay Fixed and Receive Floating</t>
+        </is>
+      </c>
+      <c r="C156" s="66" t="inlineStr">
+        <is>
+          <t>Others</t>
+        </is>
+      </c>
+      <c r="D156" s="71" t="n">
+        <v>250000000</v>
+      </c>
+      <c r="E156" s="209" t="n">
+        <v>-1e-05</v>
+      </c>
+    </row>
+    <row r="157">
+      <c r="B157" s="69" t="inlineStr">
+        <is>
+          <t>Interest Rate Swaps Pay Fixed and Receive Floating</t>
+        </is>
+      </c>
+      <c r="C157" s="66" t="inlineStr">
+        <is>
+          <t>Others</t>
+        </is>
+      </c>
+      <c r="D157" s="71" t="n">
+        <v>250000000</v>
+      </c>
+      <c r="E157" s="209" t="n">
+        <v>-2e-05</v>
+      </c>
+    </row>
+    <row r="158">
+      <c r="B158" s="73" t="inlineStr">
+        <is>
+          <t>Interest Rate Swaps Pay Floating and Receive Fixed</t>
+        </is>
+      </c>
+      <c r="C158" s="66" t="inlineStr">
+        <is>
+          <t>Others</t>
+        </is>
+      </c>
+      <c r="D158" s="71" t="n">
+        <v>250000000</v>
+      </c>
+      <c r="E158" s="209" t="n">
+        <v>6e-05</v>
+      </c>
+    </row>
+    <row r="159">
+      <c r="B159" s="69" t="inlineStr">
+        <is>
+          <t>Interest Rate Swaps Pay Fixed and Receive Floating</t>
+        </is>
+      </c>
+      <c r="C159" s="66" t="inlineStr">
+        <is>
+          <t>Others</t>
+        </is>
+      </c>
+      <c r="D159" s="71" t="n">
+        <v>250000000</v>
+      </c>
+      <c r="E159" s="209" t="n">
+        <v>-1e-05</v>
+      </c>
+    </row>
+    <row r="160">
+      <c r="B160" s="180" t="inlineStr">
+        <is>
+          <t>Scheme Riskometer</t>
+        </is>
+      </c>
+    </row>
+    <row r="174">
+      <c r="B174" s="180" t="inlineStr">
+        <is>
+          <t>Benchmark Riskometer: CRISIL Ultra Short Duration Debt A-I Index</t>
+        </is>
+      </c>
+    </row>
+    <row r="189">
+      <c r="A189" s="1" t="inlineStr">
+        <is>
+          <t>Sr. No.</t>
+        </is>
+      </c>
+      <c r="B189" s="2" t="inlineStr">
+        <is>
+          <t>Particulars</t>
+        </is>
+      </c>
+      <c r="C189" s="3" t="n"/>
+      <c r="D189" s="3" t="n"/>
+      <c r="E189" s="4" t="n"/>
+    </row>
+    <row r="190">
+      <c r="A190" s="5" t="n">
+        <v>6</v>
+      </c>
+      <c r="B190" s="6" t="n"/>
+      <c r="C190" s="7" t="inlineStr">
+        <is>
+          <t>Portfolio Information</t>
+        </is>
+      </c>
+      <c r="E190" s="9" t="n"/>
+    </row>
+    <row r="191">
+      <c r="A191" s="5" t="n"/>
+      <c r="B191" s="6" t="inlineStr">
+        <is>
+          <t>Description (if any)</t>
+        </is>
+      </c>
+      <c r="C191" s="10" t="n"/>
+      <c r="D191" s="181" t="n"/>
+      <c r="E191" s="9" t="n"/>
+    </row>
+    <row r="192">
+      <c r="A192" s="5" t="n"/>
+      <c r="B192" s="6" t="inlineStr">
+        <is>
+          <t>Annualised Portfolio YTM*@@</t>
+        </is>
+      </c>
+      <c r="C192" s="43" t="n">
+        <v>0.0707296024214934</v>
+      </c>
+      <c r="E192" s="9" t="n"/>
+    </row>
+    <row r="193">
+      <c r="A193" s="5" t="n"/>
+      <c r="B193" s="6" t="inlineStr">
+        <is>
+          <t>Macaulay Duration@@</t>
+        </is>
+      </c>
+      <c r="C193" s="48" t="n">
+        <v>0.50440234036354</v>
+      </c>
+      <c r="E193" s="9" t="n"/>
+    </row>
+    <row r="194">
+      <c r="A194" s="5" t="n"/>
+      <c r="B194" s="6" t="inlineStr">
+        <is>
+          <t>Residual Maturity@@</t>
+        </is>
+      </c>
+      <c r="C194" s="48" t="n">
+        <v>0.6858522788057591</v>
+      </c>
+      <c r="E194" s="9" t="n"/>
+    </row>
+    <row r="195">
+      <c r="A195" s="5" t="n"/>
+      <c r="B195" s="6" t="inlineStr">
+        <is>
+          <t>Modified Duration (in years)@@</t>
+        </is>
+      </c>
+      <c r="C195" s="48" t="n">
+        <v>0.470641087113951</v>
+      </c>
+      <c r="E195" s="9" t="n"/>
+    </row>
+    <row r="196">
+      <c r="A196" s="5" t="n"/>
+      <c r="B196" s="182" t="inlineStr">
+        <is>
+          <t>* In case of semi-annual YTM, it will be annualised</t>
+        </is>
+      </c>
+      <c r="C196" s="182" t="n"/>
+      <c r="E196" s="9" t="n"/>
+    </row>
+    <row r="197">
+      <c r="A197" s="5" t="n">
+        <v>7</v>
+      </c>
+      <c r="B197" s="183" t="inlineStr">
+        <is>
+          <t>NAV AND Dividend</t>
+        </is>
+      </c>
+      <c r="C197" s="182" t="n"/>
+      <c r="E197" s="9" t="n"/>
+    </row>
+    <row r="198">
+      <c r="A198" s="5" t="n"/>
+      <c r="B198" s="210" t="inlineStr">
+        <is>
+          <t>Plan/Option Name</t>
+        </is>
+      </c>
+      <c r="C198" s="149" t="inlineStr">
+        <is>
+          <t>NAV per unit (Rs)</t>
+        </is>
+      </c>
+      <c r="D198" s="205" t="n"/>
+      <c r="E198" s="211" t="inlineStr">
+        <is>
+          <t>Aggregate distributions during the portfolio period  (Rs. per Unit)</t>
+        </is>
+      </c>
+    </row>
+    <row r="199">
+      <c r="A199" s="5" t="n"/>
+      <c r="B199" s="207" t="n"/>
+      <c r="C199" s="14" t="inlineStr">
+        <is>
+          <t>As on Jun 15, 2026</t>
+        </is>
+      </c>
+      <c r="D199" s="14" t="inlineStr">
+        <is>
+          <t>As on Jun 30, 2026</t>
+        </is>
+      </c>
+      <c r="E199" s="207" t="n"/>
+    </row>
+    <row r="200">
+      <c r="A200" s="15" t="n"/>
+      <c r="B200" s="16" t="inlineStr">
+        <is>
+          <t>Direct Plan-Growth Plan</t>
+        </is>
+      </c>
+      <c r="C200" s="17" t="inlineStr">
+        <is>
+          <t>3933.5963</t>
+        </is>
+      </c>
+      <c r="D200" s="17" t="inlineStr">
+        <is>
+          <t>3952.0853</t>
+        </is>
+      </c>
+      <c r="E200" s="212" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+    </row>
+    <row r="201">
+      <c r="A201" s="15" t="n"/>
+      <c r="B201" s="16" t="inlineStr">
+        <is>
+          <t>Direct Plan-IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C201" s="17" t="inlineStr">
+        <is>
+          <t>1147.9792</t>
+        </is>
+      </c>
+      <c r="D201" s="17" t="inlineStr">
+        <is>
+          <t>1132.6681</t>
+        </is>
+      </c>
+      <c r="E201" s="212" t="n">
+        <v>20.6932</v>
+      </c>
+    </row>
+    <row r="202">
+      <c r="A202" s="15" t="n"/>
+      <c r="B202" s="16" t="inlineStr">
+        <is>
+          <t>Direct Plan-Daily IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C202" s="17" t="inlineStr">
+        <is>
+          <t>1005.3951</t>
+        </is>
+      </c>
+      <c r="D202" s="17" t="inlineStr">
+        <is>
+          <t>1005.3951</t>
+        </is>
+      </c>
+      <c r="E202" s="212" t="n">
+        <v>4.719983</v>
+      </c>
+    </row>
+    <row r="203">
+      <c r="A203" s="15" t="n"/>
+      <c r="B203" s="16" t="inlineStr">
+        <is>
+          <t>Direct Plan-Weekly IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C203" s="17" t="inlineStr">
+        <is>
+          <t>1006.2806</t>
+        </is>
+      </c>
+      <c r="D203" s="17" t="inlineStr">
+        <is>
+          <t>1006.7938</t>
+        </is>
+      </c>
+      <c r="E203" s="212" t="n">
+        <v>4.205209</v>
+      </c>
+    </row>
+    <row r="204">
+      <c r="A204" s="15" t="n"/>
+      <c r="B204" s="16" t="inlineStr">
+        <is>
+          <t>Direct Plan-Monthly IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C204" s="17" t="inlineStr">
+        <is>
+          <t>1092.5683</t>
+        </is>
+      </c>
+      <c r="D204" s="17" t="inlineStr">
+        <is>
+          <t>1088.2390</t>
+        </is>
+      </c>
+      <c r="E204" s="213" t="n">
+        <v>9.4543</v>
+      </c>
+    </row>
+    <row r="205">
+      <c r="A205" s="15" t="n"/>
+      <c r="B205" s="16" t="inlineStr">
+        <is>
+          <t>Direct Plan-Quarterly IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C205" s="17" t="n">
         <v>0</v>
       </c>
-      <c r="E155" s="138" t="n">
+      <c r="D205" s="17" t="n">
         <v>0</v>
       </c>
-      <c r="F155" s="170" t="n">
-[...26 lines deleted...]
-      <c r="D156" s="137" t="n">
+      <c r="E205" s="212" t="n">
         <v>0</v>
       </c>
-      <c r="E156" s="138" t="n">
-[...579 lines deleted...]
-      </c>
+    </row>
+    <row r="206">
+      <c r="A206" s="15" t="n"/>
+      <c r="B206" s="19" t="n"/>
+      <c r="C206" s="139" t="n"/>
+      <c r="D206" s="139" t="n"/>
+      <c r="E206" s="10" t="n"/>
     </row>
     <row r="207">
-      <c r="A207" s="1" t="inlineStr">
-[...11 lines deleted...]
-      <c r="E207" s="4" t="n"/>
+      <c r="A207" s="5" t="n"/>
+      <c r="B207" s="21" t="inlineStr">
+        <is>
+          <t>Regular Plan-Growth Plan</t>
+        </is>
+      </c>
+      <c r="C207" s="17" t="inlineStr">
+        <is>
+          <t>3592.9341</t>
+        </is>
+      </c>
+      <c r="D207" s="17" t="inlineStr">
+        <is>
+          <t>3608.7782</t>
+        </is>
+      </c>
+      <c r="E207" s="212" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
     </row>
     <row r="208">
-      <c r="A208" s="5" t="n">
-[...8 lines deleted...]
-      <c r="E208" s="9" t="n"/>
+      <c r="A208" s="5" t="n"/>
+      <c r="B208" s="21" t="inlineStr">
+        <is>
+          <t>Regular Plan-IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C208" s="17" t="inlineStr">
+        <is>
+          <t>1134.3323</t>
+        </is>
+      </c>
+      <c r="D208" s="17" t="inlineStr">
+        <is>
+          <t>1120.8784</t>
+        </is>
+      </c>
+      <c r="E208" s="212" t="n">
+        <v>18.4454</v>
+      </c>
     </row>
     <row r="209">
       <c r="A209" s="5" t="n"/>
-      <c r="B209" s="6" t="inlineStr">
-[...6 lines deleted...]
-      <c r="E209" s="9" t="n"/>
+      <c r="B209" s="21" t="inlineStr">
+        <is>
+          <t>Regular Plan-Daily IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C209" s="17" t="inlineStr">
+        <is>
+          <t>1005.4914</t>
+        </is>
+      </c>
+      <c r="D209" s="17" t="inlineStr">
+        <is>
+          <t>1005.4914</t>
+        </is>
+      </c>
+      <c r="E209" s="212" t="n">
+        <v>4.427311</v>
+      </c>
     </row>
     <row r="210">
       <c r="A210" s="5" t="n"/>
-      <c r="B210" s="6" t="inlineStr">
-[...7 lines deleted...]
-      <c r="E210" s="9" t="n"/>
+      <c r="B210" s="21" t="inlineStr">
+        <is>
+          <t>Regular Plan-Weekly IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C210" s="17" t="inlineStr">
+        <is>
+          <t>1006.2020</t>
+        </is>
+      </c>
+      <c r="D210" s="17" t="inlineStr">
+        <is>
+          <t>1006.6960</t>
+        </is>
+      </c>
+      <c r="E210" s="212" t="n">
+        <v>3.932743</v>
+      </c>
     </row>
     <row r="211">
       <c r="A211" s="5" t="n"/>
-      <c r="B211" s="6" t="inlineStr">
-[...7 lines deleted...]
-      <c r="E211" s="9" t="n"/>
+      <c r="B211" s="21" t="inlineStr">
+        <is>
+          <t>Regular Plan-Monthly IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C211" s="17" t="inlineStr">
+        <is>
+          <t>1084.0897</t>
+        </is>
+      </c>
+      <c r="D211" s="17" t="inlineStr">
+        <is>
+          <t>1080.0625</t>
+        </is>
+      </c>
+      <c r="E211" s="212" t="n">
+        <v>8.803100000000001</v>
+      </c>
     </row>
     <row r="212">
       <c r="A212" s="5" t="n"/>
-      <c r="B212" s="6" t="inlineStr">
-[...7 lines deleted...]
-      <c r="E212" s="9" t="n"/>
+      <c r="B212" s="21" t="inlineStr">
+        <is>
+          <t>Regular Plan-Quarterly IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C212" s="17" t="n">
+        <v>0</v>
+      </c>
+      <c r="D212" s="17" t="n">
+        <v>0</v>
+      </c>
+      <c r="E212" s="212" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="213">
       <c r="A213" s="5" t="n"/>
-      <c r="B213" s="6" t="inlineStr">
-[...6 lines deleted...]
-      </c>
+      <c r="B213" s="186" t="inlineStr">
+        <is>
+          <t>IDCW -  Income Distribution cum Capital Withdrawal.</t>
+        </is>
+      </c>
+      <c r="C213" s="184" t="n"/>
+      <c r="D213" s="184" t="n"/>
       <c r="E213" s="9" t="n"/>
     </row>
     <row r="214">
       <c r="A214" s="5" t="n"/>
-      <c r="B214" s="14" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C214" s="14" t="n"/>
+      <c r="B214" s="186" t="n"/>
+      <c r="C214" s="184" t="n"/>
+      <c r="D214" s="184" t="n"/>
       <c r="E214" s="9" t="n"/>
     </row>
     <row r="215">
       <c r="A215" s="5" t="n">
         <v>8</v>
       </c>
-      <c r="B215" s="15" t="inlineStr">
-[...5 lines deleted...]
-      <c r="E215" s="9" t="n"/>
+      <c r="B215" s="24" t="inlineStr">
+        <is>
+          <t>Portfolio Turn Over Ratio ^^</t>
+        </is>
+      </c>
+      <c r="C215" s="21" t="n"/>
+      <c r="D215" s="185" t="n"/>
+      <c r="E215" s="26" t="n"/>
     </row>
     <row r="216">
       <c r="A216" s="5" t="n"/>
-      <c r="B216" s="217" t="inlineStr">
-[...14 lines deleted...]
-      </c>
+      <c r="B216" s="21" t="inlineStr">
+        <is>
+          <t xml:space="preserve"> - For Purchase</t>
+        </is>
+      </c>
+      <c r="C216" s="10" t="inlineStr">
+        <is>
+          <t>N.A.</t>
+        </is>
+      </c>
+      <c r="D216" s="185" t="n"/>
+      <c r="E216" s="27" t="n"/>
     </row>
     <row r="217">
       <c r="A217" s="5" t="n"/>
-      <c r="B217" s="215" t="n"/>
-[...10 lines deleted...]
-      <c r="E217" s="215" t="n"/>
+      <c r="B217" s="21" t="inlineStr">
+        <is>
+          <t xml:space="preserve"> - For Sale</t>
+        </is>
+      </c>
+      <c r="C217" s="10" t="inlineStr">
+        <is>
+          <t>N.A.</t>
+        </is>
+      </c>
+      <c r="D217" s="185" t="n"/>
+      <c r="E217" s="27" t="n"/>
     </row>
     <row r="218">
-      <c r="A218" s="17" t="n"/>
-[...15 lines deleted...]
-      <c r="E218" s="10" t="inlineStr">
+      <c r="A218" s="5" t="n">
+        <v>9</v>
+      </c>
+      <c r="B218" s="28" t="inlineStr">
+        <is>
+          <t>Total investment in foreign securities/ADR/GDR (Rs. lakh)</t>
+        </is>
+      </c>
+      <c r="C218" s="188" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
-    </row>
-[...17 lines deleted...]
-      <c r="E219" s="10" t="inlineStr">
+      <c r="D218" s="185" t="n"/>
+      <c r="E218" s="27" t="n"/>
+    </row>
+    <row r="219" ht="24" customHeight="1">
+      <c r="A219" s="5" t="n">
+        <v>10</v>
+      </c>
+      <c r="B219" s="30" t="inlineStr">
+        <is>
+          <t>Total of securities below investment grade and default provided for the of Jun 30, 2026 (Rs. lakh)</t>
+        </is>
+      </c>
+      <c r="C219" s="188" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
+      <c r="D219" s="181" t="n"/>
+      <c r="E219" s="27" t="n"/>
     </row>
     <row r="220">
-      <c r="A220" s="17" t="n"/>
-[...17 lines deleted...]
-      </c>
+      <c r="A220" s="5" t="n">
+        <v>11</v>
+      </c>
+      <c r="B220" s="31" t="inlineStr">
+        <is>
+          <t>Total investment in illiquid shares/securities</t>
+        </is>
+      </c>
+      <c r="C220" s="32" t="n"/>
+      <c r="E220" s="26" t="n"/>
     </row>
     <row r="221">
-      <c r="A221" s="17" t="n"/>
-[...17 lines deleted...]
-      </c>
+      <c r="A221" s="5" t="n"/>
+      <c r="B221" s="33" t="inlineStr">
+        <is>
+          <t>- Value (In Rs. Lakh)</t>
+        </is>
+      </c>
+      <c r="C221" s="34" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="D221" s="187" t="n"/>
+      <c r="E221" s="27" t="n"/>
     </row>
     <row r="222">
-      <c r="A222" s="17" t="n"/>
-[...15 lines deleted...]
-      <c r="E222" s="220" t="inlineStr">
+      <c r="A222" s="5" t="n"/>
+      <c r="B222" s="36" t="inlineStr">
+        <is>
+          <t>- in percentage terms (%)</t>
+        </is>
+      </c>
+      <c r="C222" s="34" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
+      <c r="D222" s="185" t="n"/>
+      <c r="E222" s="27" t="n"/>
     </row>
     <row r="223">
-      <c r="A223" s="17" t="n"/>
-[...13 lines deleted...]
-      </c>
+      <c r="A223" s="5" t="n"/>
+      <c r="B223" s="36" t="n"/>
+      <c r="C223" s="214" t="n"/>
+      <c r="D223" s="185" t="n"/>
+      <c r="E223" s="26" t="n"/>
     </row>
     <row r="224">
-      <c r="A224" s="17" t="n"/>
-[...3 lines deleted...]
-      <c r="E224" s="10" t="n"/>
+      <c r="A224" s="5" t="n">
+        <v>12</v>
+      </c>
+      <c r="B224" s="24" t="inlineStr">
+        <is>
+          <t>Total outstanding exposure to derivatives at the end of  Jun 30, 2026</t>
+        </is>
+      </c>
+      <c r="C224" s="32" t="n"/>
+      <c r="E224" s="27" t="n"/>
     </row>
     <row r="225">
       <c r="A225" s="5" t="n"/>
-      <c r="B225" s="27" t="inlineStr">
-[...18 lines deleted...]
-      </c>
+      <c r="B225" s="33" t="inlineStr">
+        <is>
+          <t>- Value (In Rs. Lakh)</t>
+        </is>
+      </c>
+      <c r="C225" s="140" t="n">
+        <v>14.18651560000001</v>
+      </c>
+      <c r="D225" s="187" t="n"/>
+      <c r="E225" s="27" t="n"/>
     </row>
     <row r="226">
       <c r="A226" s="5" t="n"/>
-      <c r="B226" s="27" t="inlineStr">
-[...18 lines deleted...]
-      </c>
+      <c r="B226" s="36" t="inlineStr">
+        <is>
+          <t>- in percentage term (%)</t>
+        </is>
+      </c>
+      <c r="C226" s="141" t="n">
+        <v>3.633304784560528e-05</v>
+      </c>
+      <c r="D226" s="185" t="n"/>
+      <c r="E226" s="26" t="n"/>
     </row>
     <row r="227">
-      <c r="A227" s="5" t="n"/>
-[...17 lines deleted...]
-      </c>
+      <c r="A227" s="38" t="n"/>
+      <c r="B227" s="39" t="n"/>
+      <c r="C227" s="39" t="n"/>
+      <c r="D227" s="39" t="n"/>
+      <c r="E227" s="40" t="n"/>
     </row>
     <row r="228">
-      <c r="A228" s="5" t="n"/>
-[...17 lines deleted...]
-      </c>
+      <c r="A228" s="41" t="n"/>
     </row>
     <row r="229">
-      <c r="A229" s="5" t="n"/>
-[...17 lines deleted...]
-          <t>-</t>
+      <c r="A229" s="41" t="inlineStr">
+        <is>
+          <t>N.A.</t>
+        </is>
+      </c>
+      <c r="B229" s="180" t="inlineStr">
+        <is>
+          <t xml:space="preserve"> Not Applicable.</t>
         </is>
       </c>
     </row>
     <row r="230">
-      <c r="A230" s="5" t="n"/>
-[...12 lines deleted...]
-        <v>0</v>
+      <c r="A230" s="41" t="inlineStr">
+        <is>
+          <t>^^</t>
+        </is>
+      </c>
+      <c r="B230" s="180" t="inlineStr">
+        <is>
+          <t>Portfolio Turn Over Ratio is for Equity Schemes.</t>
+        </is>
       </c>
     </row>
     <row r="231">
-      <c r="A231" s="5" t="n"/>
-[...228 lines deleted...]
-      <c r="A249" s="47" t="inlineStr">
+      <c r="A231" s="41" t="inlineStr">
         <is>
           <t>@@</t>
         </is>
       </c>
-      <c r="B249" s="8" t="inlineStr">
+      <c r="B231" s="180" t="inlineStr">
         <is>
           <t>Residual Maturity, Modified Duration and Portfolio YTM (Annualised) is for Debt Schemes.</t>
         </is>
       </c>
     </row>
-    <row r="250" ht="48" customHeight="1">
-      <c r="B250" s="48" t="inlineStr">
+    <row r="232" ht="48" customHeight="1">
+      <c r="B232" s="42" t="inlineStr">
         <is>
           <t>Pursuant to payment of IDCW, the NAV of the IDCW Option(s) of aforesaid Scheme of the Fund would fall to the extent of payout and statutory levy, if any. For complete distribution history of the Schemes, please visit www.dspim.com</t>
         </is>
       </c>
     </row>
-    <row r="253">
-[...20 lines deleted...]
-      <c r="B255" s="192" t="inlineStr">
+    <row r="234" customFormat="1" s="74">
+      <c r="B234" s="75" t="inlineStr">
+        <is>
+          <t>Hedging Positions through swaps as on 30th Jun 2026 :</t>
+        </is>
+      </c>
+      <c r="C234" s="75" t="n"/>
+      <c r="D234" s="76" t="n"/>
+      <c r="E234" s="77" t="n"/>
+      <c r="F234" s="77" t="n"/>
+      <c r="G234" s="77" t="n"/>
+      <c r="H234" s="75" t="n"/>
+      <c r="I234" s="75" t="n"/>
+    </row>
+    <row r="235" customFormat="1" s="74">
+      <c r="B235" s="75" t="n"/>
+      <c r="C235" s="75" t="n"/>
+      <c r="D235" s="76" t="n"/>
+      <c r="E235" s="77" t="n"/>
+      <c r="F235" s="77" t="n"/>
+      <c r="G235" s="77" t="n"/>
+      <c r="H235" s="75" t="n"/>
+      <c r="I235" s="75" t="n"/>
+    </row>
+    <row r="236" customFormat="1" s="74">
+      <c r="B236" s="78" t="inlineStr">
         <is>
           <t>Scheme</t>
         </is>
       </c>
-      <c r="C255" s="192" t="inlineStr">
+      <c r="C236" s="78" t="inlineStr">
         <is>
           <t>Underlying Security</t>
         </is>
       </c>
-      <c r="D255" s="192" t="inlineStr">
+      <c r="D236" s="78" t="inlineStr">
         <is>
           <t>Position</t>
         </is>
       </c>
-      <c r="E255" s="192" t="inlineStr">
+      <c r="E236" s="78" t="inlineStr">
         <is>
           <t>Instrument Type</t>
         </is>
       </c>
-      <c r="F255" s="193" t="inlineStr">
+      <c r="F236" s="79" t="inlineStr">
         <is>
           <t>Maturity/Next Interest Fixing</t>
         </is>
       </c>
-      <c r="G255" s="192" t="inlineStr">
+      <c r="G236" s="78" t="inlineStr">
         <is>
           <t>Notional Value 
 (Rs in lakhs)</t>
         </is>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B256" s="195" t="inlineStr">
+      <c r="H236" s="75" t="n"/>
+      <c r="I236" s="75" t="n"/>
+    </row>
+    <row r="237" ht="22.9" customFormat="1" customHeight="1" s="75">
+      <c r="B237" s="152" t="inlineStr">
         <is>
           <t>DSP Ultra Short Fund</t>
         </is>
       </c>
-      <c r="C256" s="222" t="inlineStr">
-[...4 lines deleted...]
-      <c r="D256" s="196" t="inlineStr">
+      <c r="C237" s="215" t="inlineStr">
+        <is>
+          <t>9.1000% Piramal Finance Ltd NCD 16042027 1, 7.7900% Small Industries Development Bank of India NCD 19042027 4, 0% Union Bank of India Ltd CD 07052027, 7.5200% State of Gujarat India SDL 24052027</t>
+        </is>
+      </c>
+      <c r="D237" s="82" t="inlineStr">
         <is>
           <t>Short</t>
         </is>
       </c>
-      <c r="E256" s="196" t="inlineStr">
+      <c r="E237" s="82" t="inlineStr">
         <is>
           <t>Fixed</t>
         </is>
       </c>
-      <c r="F256" s="197" t="n">
+      <c r="F237" s="83" t="n">
         <v>46252</v>
       </c>
-      <c r="G256" s="196" t="n">
+      <c r="G237" s="82" t="n">
         <v>10000</v>
       </c>
-    </row>
-[...3 lines deleted...]
-      <c r="D257" s="196" t="inlineStr">
+      <c r="I237" s="137" t="n"/>
+    </row>
+    <row r="238" ht="29" customFormat="1" customHeight="1" s="75">
+      <c r="B238" s="153" t="n"/>
+      <c r="C238" s="207" t="n"/>
+      <c r="D238" s="82" t="inlineStr">
         <is>
           <t>Long</t>
         </is>
       </c>
-      <c r="E257" s="196" t="inlineStr">
+      <c r="E238" s="82" t="inlineStr">
         <is>
           <t>Floating</t>
         </is>
       </c>
-      <c r="F257" s="197" t="n">
-[...2 lines deleted...]
-      <c r="G257" s="196" t="n">
+      <c r="F238" s="83" t="n">
+        <v>46204</v>
+      </c>
+      <c r="G238" s="82" t="n">
         <v>-10000</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B258" s="195" t="inlineStr">
+      <c r="I238" s="137" t="n"/>
+    </row>
+    <row r="239" ht="22.9" customFormat="1" customHeight="1" s="75">
+      <c r="B239" s="152" t="inlineStr">
         <is>
           <t>DSP Ultra Short Fund</t>
         </is>
       </c>
-      <c r="C258" s="222" t="inlineStr">
-[...4 lines deleted...]
-      <c r="D258" s="196" t="inlineStr">
+      <c r="C239" s="215" t="inlineStr">
+        <is>
+          <t>7.9700% Mankind Pharma Ltd NCD 16112027 3</t>
+        </is>
+      </c>
+      <c r="D239" s="82" t="inlineStr">
         <is>
           <t>Short</t>
         </is>
       </c>
-      <c r="E258" s="196" t="inlineStr">
+      <c r="E239" s="82" t="inlineStr">
         <is>
           <t>Fixed</t>
         </is>
       </c>
-      <c r="F258" s="197" t="n">
+      <c r="F239" s="83" t="n">
         <v>46259</v>
       </c>
-      <c r="G258" s="196" t="n">
+      <c r="G239" s="82" t="n">
         <v>2500</v>
       </c>
-    </row>
-[...3 lines deleted...]
-      <c r="D259" s="196" t="inlineStr">
+      <c r="I239" s="137" t="n"/>
+    </row>
+    <row r="240" ht="21" customFormat="1" customHeight="1" s="75">
+      <c r="B240" s="153" t="n"/>
+      <c r="C240" s="207" t="n"/>
+      <c r="D240" s="82" t="inlineStr">
         <is>
           <t>Long</t>
         </is>
       </c>
-      <c r="E259" s="196" t="inlineStr">
+      <c r="E240" s="82" t="inlineStr">
         <is>
           <t>Floating</t>
         </is>
       </c>
-      <c r="F259" s="197" t="n">
-[...2 lines deleted...]
-      <c r="G259" s="196" t="n">
+      <c r="F240" s="83" t="n">
+        <v>46204</v>
+      </c>
+      <c r="G240" s="82" t="n">
         <v>-2500</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B260" s="195" t="inlineStr">
+      <c r="I240" s="137" t="n"/>
+    </row>
+    <row r="241" ht="22.9" customFormat="1" customHeight="1" s="75">
+      <c r="B241" s="152" t="inlineStr">
         <is>
           <t>DSP Ultra Short Fund</t>
         </is>
       </c>
-      <c r="C260" s="222" t="inlineStr">
-[...4 lines deleted...]
-      <c r="D260" s="196" t="inlineStr">
+      <c r="C241" s="215" t="inlineStr">
+        <is>
+          <t>7.8000% LIC Housing Finance Ltd NCD 22122027 427</t>
+        </is>
+      </c>
+      <c r="D241" s="82" t="inlineStr">
         <is>
           <t>Short</t>
         </is>
       </c>
-      <c r="E260" s="196" t="inlineStr">
+      <c r="E241" s="82" t="inlineStr">
         <is>
           <t>Fixed</t>
         </is>
       </c>
-      <c r="F260" s="197" t="n">
+      <c r="F241" s="83" t="n">
         <v>46260</v>
       </c>
-      <c r="G260" s="196" t="n">
+      <c r="G241" s="82" t="n">
         <v>2500</v>
       </c>
-    </row>
-[...3 lines deleted...]
-      <c r="D261" s="196" t="inlineStr">
+      <c r="I241" s="137" t="n"/>
+    </row>
+    <row r="242" ht="21" customFormat="1" customHeight="1" s="75">
+      <c r="B242" s="153" t="n"/>
+      <c r="C242" s="207" t="n"/>
+      <c r="D242" s="82" t="inlineStr">
         <is>
           <t>Long</t>
         </is>
       </c>
-      <c r="E261" s="196" t="inlineStr">
+      <c r="E242" s="82" t="inlineStr">
         <is>
           <t>Floating</t>
         </is>
       </c>
-      <c r="F261" s="197" t="n">
-[...2 lines deleted...]
-      <c r="G261" s="196" t="n">
+      <c r="F242" s="83" t="n">
+        <v>46204</v>
+      </c>
+      <c r="G242" s="82" t="n">
         <v>-2500</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B262" s="195" t="inlineStr">
+      <c r="I242" s="137" t="n"/>
+    </row>
+    <row r="243" ht="27" customFormat="1" customHeight="1" s="75">
+      <c r="B243" s="152" t="inlineStr">
         <is>
           <t>DSP Ultra Short Fund</t>
         </is>
       </c>
-      <c r="C262" s="222" t="inlineStr">
-[...4 lines deleted...]
-      <c r="D262" s="196" t="inlineStr">
+      <c r="C243" s="215" t="inlineStr">
+        <is>
+          <t>7.4500% Torrent Pharmaceuticals Ltd NCD 19012028 1</t>
+        </is>
+      </c>
+      <c r="D243" s="82" t="inlineStr">
         <is>
           <t>Short</t>
         </is>
       </c>
-      <c r="E262" s="196" t="inlineStr">
+      <c r="E243" s="82" t="inlineStr">
         <is>
           <t>Fixed</t>
         </is>
       </c>
-      <c r="F262" s="197" t="n">
+      <c r="F243" s="83" t="n">
         <v>46280</v>
       </c>
-      <c r="G262" s="196" t="n">
+      <c r="G243" s="82" t="n">
         <v>2500</v>
       </c>
-    </row>
-[...3 lines deleted...]
-      <c r="D263" s="196" t="inlineStr">
+      <c r="I243" s="137" t="n"/>
+    </row>
+    <row r="244" ht="22.15" customFormat="1" customHeight="1" s="75">
+      <c r="B244" s="153" t="n"/>
+      <c r="C244" s="207" t="n"/>
+      <c r="D244" s="82" t="inlineStr">
         <is>
           <t>Long</t>
         </is>
       </c>
-      <c r="E263" s="196" t="inlineStr">
+      <c r="E244" s="82" t="inlineStr">
         <is>
           <t>Floating</t>
         </is>
       </c>
-      <c r="F263" s="197" t="n">
-[...2 lines deleted...]
-      <c r="G263" s="196" t="n">
+      <c r="F244" s="83" t="n">
+        <v>46204</v>
+      </c>
+      <c r="G244" s="82" t="n">
         <v>-2500</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B264" s="195" t="inlineStr">
+      <c r="I244" s="137" t="n"/>
+    </row>
+    <row r="245" ht="22.15" customFormat="1" customHeight="1" s="75">
+      <c r="B245" s="152" t="inlineStr">
         <is>
           <t>DSP Ultra Short Fund</t>
         </is>
       </c>
-      <c r="C264" s="222" t="inlineStr">
-[...4 lines deleted...]
-      <c r="D264" s="196" t="inlineStr">
+      <c r="C245" s="215" t="inlineStr">
+        <is>
+          <t>7.4500% Torrent Pharmaceuticals Ltd NCD 19012028 1, 8.0000% Adani Power Ltd NCD 27012028 1</t>
+        </is>
+      </c>
+      <c r="D245" s="82" t="inlineStr">
         <is>
           <t>Short</t>
         </is>
       </c>
-      <c r="E264" s="196" t="inlineStr">
+      <c r="E245" s="82" t="inlineStr">
         <is>
           <t>Fixed</t>
         </is>
       </c>
-      <c r="F264" s="197" t="n">
+      <c r="F245" s="83" t="n">
         <v>46284</v>
       </c>
-      <c r="G264" s="196" t="n">
+      <c r="G245" s="82" t="n">
         <v>2500</v>
       </c>
-    </row>
-[...3 lines deleted...]
-      <c r="D265" s="196" t="inlineStr">
+      <c r="I245" s="137" t="n"/>
+    </row>
+    <row r="246" ht="22.15" customFormat="1" customHeight="1" s="75">
+      <c r="B246" s="153" t="n"/>
+      <c r="C246" s="207" t="n"/>
+      <c r="D246" s="82" t="inlineStr">
         <is>
           <t>Long</t>
         </is>
       </c>
-      <c r="E265" s="196" t="inlineStr">
+      <c r="E246" s="82" t="inlineStr">
         <is>
           <t>Floating</t>
         </is>
       </c>
-      <c r="F265" s="197" t="n">
-[...2 lines deleted...]
-      <c r="G265" s="196" t="n">
+      <c r="F246" s="83" t="n">
+        <v>46204</v>
+      </c>
+      <c r="G246" s="82" t="n">
         <v>-2500</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B266" s="195" t="inlineStr">
+      <c r="I246" s="137" t="n"/>
+    </row>
+    <row r="247" ht="22.15" customFormat="1" customHeight="1" s="75">
+      <c r="B247" s="152" t="inlineStr">
         <is>
           <t>DSP Ultra Short Fund</t>
         </is>
       </c>
-      <c r="C266" s="222" t="inlineStr">
-[...4 lines deleted...]
-      <c r="D266" s="196" t="inlineStr">
+      <c r="C247" s="215" t="inlineStr">
+        <is>
+          <t>8.0000% Adani Power Ltd NCD 27012028 1, 7.4800% National Bank for Agriculture and Rural Developmen NCD 15092028 25G</t>
+        </is>
+      </c>
+      <c r="D247" s="82" t="inlineStr">
         <is>
           <t>Short</t>
         </is>
       </c>
-      <c r="E266" s="196" t="inlineStr">
+      <c r="E247" s="82" t="inlineStr">
         <is>
           <t>Fixed</t>
         </is>
       </c>
-      <c r="F266" s="197" t="n">
+      <c r="F247" s="83" t="n">
         <v>46289</v>
       </c>
-      <c r="G266" s="196" t="n">
+      <c r="G247" s="82" t="n">
         <v>5000</v>
       </c>
-    </row>
-[...3 lines deleted...]
-      <c r="D267" s="196" t="inlineStr">
+      <c r="I247" s="137" t="n"/>
+    </row>
+    <row r="248" ht="22.15" customFormat="1" customHeight="1" s="75">
+      <c r="B248" s="153" t="n"/>
+      <c r="C248" s="207" t="n"/>
+      <c r="D248" s="82" t="inlineStr">
         <is>
           <t>Long</t>
         </is>
       </c>
-      <c r="E267" s="196" t="inlineStr">
+      <c r="E248" s="82" t="inlineStr">
         <is>
           <t>Floating</t>
         </is>
       </c>
-      <c r="F267" s="197" t="n">
-[...2 lines deleted...]
-      <c r="G267" s="196" t="n">
+      <c r="F248" s="83" t="n">
+        <v>46204</v>
+      </c>
+      <c r="G248" s="82" t="n">
         <v>-5000</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B268" s="195" t="inlineStr">
+      <c r="I248" s="137" t="n"/>
+    </row>
+    <row r="249" ht="22.15" customFormat="1" customHeight="1" s="75">
+      <c r="B249" s="152" t="inlineStr">
         <is>
           <t>DSP Ultra Short Fund</t>
         </is>
       </c>
-      <c r="C268" s="222" t="inlineStr">
-[...4 lines deleted...]
-      <c r="D268" s="196" t="inlineStr">
+      <c r="C249" s="215" t="inlineStr">
+        <is>
+          <t>7.3800% Cholamandalam Investment and Finance Co Ltd NCD 28052027 653</t>
+        </is>
+      </c>
+      <c r="D249" s="82" t="inlineStr">
         <is>
           <t>Short</t>
         </is>
       </c>
-      <c r="E268" s="196" t="inlineStr">
+      <c r="E249" s="82" t="inlineStr">
         <is>
           <t>Fixed</t>
         </is>
       </c>
-      <c r="F268" s="197" t="n">
+      <c r="F249" s="83" t="n">
         <v>46290</v>
       </c>
-      <c r="G268" s="196" t="n">
+      <c r="G249" s="82" t="n">
         <v>2500</v>
       </c>
-    </row>
-[...3 lines deleted...]
-      <c r="D269" s="196" t="inlineStr">
+      <c r="I249" s="137" t="n"/>
+    </row>
+    <row r="250" ht="22.15" customFormat="1" customHeight="1" s="75">
+      <c r="B250" s="153" t="n"/>
+      <c r="C250" s="207" t="n"/>
+      <c r="D250" s="82" t="inlineStr">
         <is>
           <t>Long</t>
         </is>
       </c>
-      <c r="E269" s="196" t="inlineStr">
+      <c r="E250" s="82" t="inlineStr">
         <is>
           <t>Floating</t>
         </is>
       </c>
-      <c r="F269" s="197" t="n">
-[...2 lines deleted...]
-      <c r="G269" s="196" t="n">
+      <c r="F250" s="83" t="n">
+        <v>46204</v>
+      </c>
+      <c r="G250" s="82" t="n">
         <v>-2500</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B270" s="195" t="inlineStr">
+      <c r="I250" s="137" t="n"/>
+    </row>
+    <row r="251" ht="22.15" customFormat="1" customHeight="1" s="75">
+      <c r="B251" s="152" t="inlineStr">
         <is>
           <t>DSP Ultra Short Fund</t>
         </is>
       </c>
-      <c r="C270" s="222" t="inlineStr">
-[...4 lines deleted...]
-      <c r="D270" s="196" t="inlineStr">
+      <c r="C251" s="215" t="inlineStr">
+        <is>
+          <t>7.3800% Cholamandalam Investment and Finance Co Ltd NCD 28052027 653, 0% Small Industries Development Bank of India CD 11062027</t>
+        </is>
+      </c>
+      <c r="D251" s="82" t="inlineStr">
         <is>
           <t>Short</t>
         </is>
       </c>
-      <c r="E270" s="196" t="inlineStr">
+      <c r="E251" s="82" t="inlineStr">
         <is>
           <t>Fixed</t>
         </is>
       </c>
-      <c r="F270" s="197" t="n">
+      <c r="F251" s="83" t="n">
         <v>46363</v>
       </c>
-      <c r="G270" s="196" t="n">
+      <c r="G251" s="82" t="n">
         <v>5000</v>
       </c>
-    </row>
-[...3 lines deleted...]
-      <c r="D271" s="196" t="inlineStr">
+      <c r="I251" s="137" t="n"/>
+    </row>
+    <row r="252" ht="22.15" customFormat="1" customHeight="1" s="75">
+      <c r="B252" s="153" t="n"/>
+      <c r="C252" s="207" t="n"/>
+      <c r="D252" s="82" t="inlineStr">
         <is>
           <t>Long</t>
         </is>
       </c>
-      <c r="E271" s="196" t="inlineStr">
+      <c r="E252" s="82" t="inlineStr">
         <is>
           <t>Floating</t>
         </is>
       </c>
-      <c r="F271" s="197" t="n">
-[...2 lines deleted...]
-      <c r="G271" s="196" t="n">
+      <c r="F252" s="83" t="n">
+        <v>46204</v>
+      </c>
+      <c r="G252" s="82" t="n">
         <v>-5000</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B272" s="195" t="inlineStr">
+      <c r="I252" s="137" t="n"/>
+    </row>
+    <row r="253" ht="22.15" customFormat="1" customHeight="1" s="75">
+      <c r="B253" s="152" t="inlineStr">
         <is>
           <t>DSP Ultra Short Fund</t>
         </is>
       </c>
-      <c r="C272" s="222" t="inlineStr">
-[...4 lines deleted...]
-      <c r="D272" s="196" t="inlineStr">
+      <c r="C253" s="215" t="inlineStr">
+        <is>
+          <t>0% Small Industries Development Bank of India CD 11062027, 9.0000% Nuvama Wealth Finance Ltd NCD 11062027 502A</t>
+        </is>
+      </c>
+      <c r="D253" s="82" t="inlineStr">
         <is>
           <t>Short</t>
         </is>
       </c>
-      <c r="E272" s="196" t="inlineStr">
+      <c r="E253" s="82" t="inlineStr">
         <is>
           <t>Fixed</t>
         </is>
       </c>
-      <c r="F272" s="197" t="n">
+      <c r="F253" s="83" t="n">
         <v>46367</v>
       </c>
-      <c r="G272" s="196" t="n">
+      <c r="G253" s="82" t="n">
         <v>5000</v>
       </c>
-    </row>
-[...3 lines deleted...]
-      <c r="D273" s="196" t="inlineStr">
+      <c r="I253" s="137" t="n"/>
+    </row>
+    <row r="254" ht="22.15" customFormat="1" customHeight="1" s="75">
+      <c r="B254" s="153" t="n"/>
+      <c r="C254" s="207" t="n"/>
+      <c r="D254" s="82" t="inlineStr">
         <is>
           <t>Long</t>
         </is>
       </c>
-      <c r="E273" s="196" t="inlineStr">
+      <c r="E254" s="82" t="inlineStr">
         <is>
           <t>Floating</t>
         </is>
       </c>
-      <c r="F273" s="197" t="n">
-[...2 lines deleted...]
-      <c r="G273" s="196" t="n">
+      <c r="F254" s="83" t="n">
+        <v>46204</v>
+      </c>
+      <c r="G254" s="82" t="n">
         <v>-5000</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B274" s="195" t="inlineStr">
+      <c r="I254" s="137" t="n"/>
+    </row>
+    <row r="255" ht="23.5" customFormat="1" customHeight="1" s="75">
+      <c r="B255" s="152" t="inlineStr">
         <is>
           <t>DSP Ultra Short Fund</t>
         </is>
       </c>
-      <c r="C274" s="222" t="inlineStr">
-[...4 lines deleted...]
-      <c r="D274" s="196" t="inlineStr">
+      <c r="C255" s="215" t="inlineStr">
+        <is>
+          <t>9.0000% Nuvama Wealth Finance Ltd NCD 11062027 502A</t>
+        </is>
+      </c>
+      <c r="D255" s="82" t="inlineStr">
         <is>
           <t>Short</t>
         </is>
       </c>
-      <c r="E274" s="196" t="inlineStr">
+      <c r="E255" s="82" t="inlineStr">
         <is>
           <t>Fixed</t>
         </is>
       </c>
-      <c r="F274" s="197" t="n">
+      <c r="F255" s="83" t="n">
         <v>46372</v>
       </c>
-      <c r="G274" s="196" t="n">
+      <c r="G255" s="82" t="n">
         <v>2500</v>
       </c>
-    </row>
-[...3 lines deleted...]
-      <c r="D275" s="196" t="inlineStr">
+      <c r="I255" s="137" t="n"/>
+    </row>
+    <row r="256" ht="25.9" customFormat="1" customHeight="1" s="75">
+      <c r="B256" s="153" t="n"/>
+      <c r="C256" s="207" t="n"/>
+      <c r="D256" s="82" t="inlineStr">
         <is>
           <t>Long</t>
         </is>
       </c>
-      <c r="E275" s="196" t="inlineStr">
+      <c r="E256" s="82" t="inlineStr">
         <is>
           <t>Floating</t>
         </is>
       </c>
-      <c r="F275" s="197" t="n">
-[...2 lines deleted...]
-      <c r="G275" s="196" t="n">
+      <c r="F256" s="83" t="n">
+        <v>46204</v>
+      </c>
+      <c r="G256" s="82" t="n">
         <v>-2500</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B276" s="195" t="inlineStr">
+      <c r="I256" s="137" t="n"/>
+    </row>
+    <row r="257" ht="22.15" customFormat="1" customHeight="1" s="75">
+      <c r="B257" s="152" t="inlineStr">
         <is>
           <t>DSP Ultra Short Fund</t>
         </is>
       </c>
-      <c r="C276" s="222" t="inlineStr">
-[...4 lines deleted...]
-      <c r="D276" s="196" t="inlineStr">
+      <c r="C257" s="215" t="inlineStr">
+        <is>
+          <t>9.1500% Piramal Finance Ltd NCD 17062027 2, 9.0200% Muthoot Finance Ltd NCD 14072027 34A</t>
+        </is>
+      </c>
+      <c r="D257" s="82" t="inlineStr">
         <is>
           <t>Short</t>
         </is>
       </c>
-      <c r="E276" s="196" t="inlineStr">
+      <c r="E257" s="82" t="inlineStr">
         <is>
           <t>Fixed</t>
         </is>
       </c>
-      <c r="F276" s="197" t="n">
+      <c r="F257" s="83" t="n">
         <v>46442</v>
       </c>
-      <c r="G276" s="196" t="n">
+      <c r="G257" s="82" t="n">
         <v>5000</v>
       </c>
-    </row>
-[...3 lines deleted...]
-      <c r="D277" s="196" t="inlineStr">
+      <c r="I257" s="137" t="n"/>
+    </row>
+    <row r="258" ht="22.15" customFormat="1" customHeight="1" s="75">
+      <c r="B258" s="153" t="n"/>
+      <c r="C258" s="207" t="n"/>
+      <c r="D258" s="82" t="inlineStr">
         <is>
           <t>Long</t>
         </is>
       </c>
-      <c r="E277" s="196" t="inlineStr">
+      <c r="E258" s="82" t="inlineStr">
         <is>
           <t>Floating</t>
         </is>
       </c>
-      <c r="F277" s="197" t="n">
-[...2 lines deleted...]
-      <c r="G277" s="196" t="n">
+      <c r="F258" s="83" t="n">
+        <v>46204</v>
+      </c>
+      <c r="G258" s="82" t="n">
         <v>-5000</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B278" s="195" t="inlineStr">
+      <c r="I258" s="137" t="n"/>
+    </row>
+    <row r="259" ht="23.5" customFormat="1" customHeight="1" s="75">
+      <c r="B259" s="152" t="inlineStr">
         <is>
           <t>DSP Ultra Short Fund</t>
         </is>
       </c>
-      <c r="C278" s="222" t="inlineStr">
-[...4 lines deleted...]
-      <c r="D278" s="196" t="inlineStr">
+      <c r="C259" s="215" t="inlineStr">
+        <is>
+          <t>9.0200% Muthoot Finance Ltd NCD 14072027 34A</t>
+        </is>
+      </c>
+      <c r="D259" s="82" t="inlineStr">
         <is>
           <t>Short</t>
         </is>
       </c>
-      <c r="E278" s="196" t="inlineStr">
+      <c r="E259" s="82" t="inlineStr">
         <is>
           <t>Fixed</t>
         </is>
       </c>
-      <c r="F278" s="197" t="n">
+      <c r="F259" s="83" t="n">
         <v>46451</v>
       </c>
-      <c r="G278" s="196" t="n">
+      <c r="G259" s="82" t="n">
         <v>5000</v>
       </c>
+      <c r="I259" s="137" t="n"/>
+    </row>
+    <row r="260" ht="27" customFormat="1" customHeight="1" s="75">
+      <c r="B260" s="153" t="n"/>
+      <c r="C260" s="207" t="n"/>
+      <c r="D260" s="82" t="inlineStr">
+        <is>
+          <t>Long</t>
+        </is>
+      </c>
+      <c r="E260" s="82" t="inlineStr">
+        <is>
+          <t>Floating</t>
+        </is>
+      </c>
+      <c r="F260" s="83" t="n">
+        <v>46204</v>
+      </c>
+      <c r="G260" s="82" t="n">
+        <v>-5000</v>
+      </c>
+      <c r="I260" s="138" t="n"/>
+    </row>
+    <row r="261" ht="27" customFormat="1" customHeight="1" s="75">
+      <c r="B261" s="152" t="inlineStr">
+        <is>
+          <t>DSP Ultra Short Fund</t>
+        </is>
+      </c>
+      <c r="C261" s="215" t="inlineStr">
+        <is>
+          <t>7.3000% Shriram Pistons &amp; Rings Ltd NCD 23082027 1</t>
+        </is>
+      </c>
+      <c r="D261" s="82" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E261" s="82" t="inlineStr">
+        <is>
+          <t>Fixed</t>
+        </is>
+      </c>
+      <c r="F261" s="83" t="n">
+        <v>46454</v>
+      </c>
+      <c r="G261" s="82" t="n">
+        <v>5000</v>
+      </c>
+      <c r="I261" s="138" t="n"/>
+    </row>
+    <row r="262" ht="22.15" customFormat="1" customHeight="1" s="75">
+      <c r="B262" s="153" t="n"/>
+      <c r="C262" s="207" t="n"/>
+      <c r="D262" s="82" t="inlineStr">
+        <is>
+          <t>Long</t>
+        </is>
+      </c>
+      <c r="E262" s="82" t="inlineStr">
+        <is>
+          <t>Floating</t>
+        </is>
+      </c>
+      <c r="F262" s="83" t="n">
+        <v>46204</v>
+      </c>
+      <c r="G262" s="82" t="n">
+        <v>-5000</v>
+      </c>
+      <c r="I262" s="137" t="n"/>
+    </row>
+    <row r="263" ht="22.15" customFormat="1" customHeight="1" s="75">
+      <c r="B263" s="152" t="inlineStr">
+        <is>
+          <t>DSP Ultra Short Fund</t>
+        </is>
+      </c>
+      <c r="C263" s="215" t="inlineStr">
+        <is>
+          <t>8.9500% Nuvama Wealth &amp; Investment Ltd NCD 10092027 502A, 8.4000% Cholamandalam Investment and Finance Co Ltd NCD 18092027 647</t>
+        </is>
+      </c>
+      <c r="D263" s="82" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E263" s="82" t="inlineStr">
+        <is>
+          <t>Fixed</t>
+        </is>
+      </c>
+      <c r="F263" s="83" t="n">
+        <v>46469</v>
+      </c>
+      <c r="G263" s="82" t="n">
+        <v>5000</v>
+      </c>
+      <c r="I263" s="137" t="n"/>
+    </row>
+    <row r="264" ht="22.15" customFormat="1" customHeight="1" s="75">
+      <c r="B264" s="153" t="n"/>
+      <c r="C264" s="207" t="n"/>
+      <c r="D264" s="82" t="inlineStr">
+        <is>
+          <t>Long</t>
+        </is>
+      </c>
+      <c r="E264" s="82" t="inlineStr">
+        <is>
+          <t>Floating</t>
+        </is>
+      </c>
+      <c r="F264" s="83" t="n">
+        <v>46204</v>
+      </c>
+      <c r="G264" s="82" t="n">
+        <v>-5000</v>
+      </c>
+      <c r="I264" s="137" t="n"/>
+    </row>
+    <row r="265" ht="23.5" customFormat="1" customHeight="1" s="75">
+      <c r="B265" s="152" t="inlineStr">
+        <is>
+          <t>DSP Ultra Short Fund</t>
+        </is>
+      </c>
+      <c r="C265" s="215" t="inlineStr">
+        <is>
+          <t>8.6000% Aditya Birla Renewables Ltd NCD 24092027</t>
+        </is>
+      </c>
+      <c r="D265" s="82" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E265" s="82" t="inlineStr">
+        <is>
+          <t>Fixed</t>
+        </is>
+      </c>
+      <c r="F265" s="83" t="n">
+        <v>46486</v>
+      </c>
+      <c r="G265" s="82" t="n">
+        <v>7500</v>
+      </c>
+      <c r="I265" s="137" t="n"/>
+    </row>
+    <row r="266" ht="12.5" customFormat="1" customHeight="1" s="75">
+      <c r="B266" s="153" t="n"/>
+      <c r="C266" s="207" t="n"/>
+      <c r="D266" s="82" t="inlineStr">
+        <is>
+          <t>Long</t>
+        </is>
+      </c>
+      <c r="E266" s="82" t="inlineStr">
+        <is>
+          <t>Floating</t>
+        </is>
+      </c>
+      <c r="F266" s="83" t="n">
+        <v>46204</v>
+      </c>
+      <c r="G266" s="82" t="n">
+        <v>-7500</v>
+      </c>
+      <c r="I266" s="137" t="n"/>
+    </row>
+    <row r="267" ht="22.15" customFormat="1" customHeight="1" s="75">
+      <c r="B267" s="152" t="inlineStr">
+        <is>
+          <t>DSP Ultra Short Fund</t>
+        </is>
+      </c>
+      <c r="C267" s="215" t="inlineStr">
+        <is>
+          <t>7.7000% National Bank for Agriculture and Rural Developmen BONDS 30092027 25A, 8.7500% Piramal Finance Ltd NCD 29102027</t>
+        </is>
+      </c>
+      <c r="D267" s="82" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E267" s="82" t="inlineStr">
+        <is>
+          <t>Fixed</t>
+        </is>
+      </c>
+      <c r="F267" s="83" t="n">
+        <v>46493</v>
+      </c>
+      <c r="G267" s="82" t="n">
+        <v>5000</v>
+      </c>
+      <c r="I267" s="137" t="n"/>
+    </row>
+    <row r="268" ht="22.15" customFormat="1" customHeight="1" s="75">
+      <c r="B268" s="153" t="n"/>
+      <c r="C268" s="207" t="n"/>
+      <c r="D268" s="82" t="inlineStr">
+        <is>
+          <t>Long</t>
+        </is>
+      </c>
+      <c r="E268" s="82" t="inlineStr">
+        <is>
+          <t>Floating</t>
+        </is>
+      </c>
+      <c r="F268" s="83" t="n">
+        <v>46204</v>
+      </c>
+      <c r="G268" s="82" t="n">
+        <v>-5000</v>
+      </c>
+      <c r="I268" s="137" t="n"/>
+    </row>
+    <row r="269" ht="23.5" customFormat="1" customHeight="1" s="75">
+      <c r="B269" s="152" t="inlineStr">
+        <is>
+          <t>DSP Ultra Short Fund</t>
+        </is>
+      </c>
+      <c r="C269" s="215" t="inlineStr">
+        <is>
+          <t>8.7500% Piramal Finance Ltd NCD 29102027</t>
+        </is>
+      </c>
+      <c r="D269" s="82" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E269" s="82" t="inlineStr">
+        <is>
+          <t>Fixed</t>
+        </is>
+      </c>
+      <c r="F269" s="83" t="n">
+        <v>46497</v>
+      </c>
+      <c r="G269" s="82" t="n">
+        <v>2500</v>
+      </c>
+      <c r="I269" s="137" t="n"/>
+    </row>
+    <row r="270" ht="12.5" customFormat="1" customHeight="1" s="75">
+      <c r="B270" s="153" t="n"/>
+      <c r="C270" s="207" t="n"/>
+      <c r="D270" s="82" t="inlineStr">
+        <is>
+          <t>Long</t>
+        </is>
+      </c>
+      <c r="E270" s="82" t="inlineStr">
+        <is>
+          <t>Floating</t>
+        </is>
+      </c>
+      <c r="F270" s="83" t="n">
+        <v>46204</v>
+      </c>
+      <c r="G270" s="82" t="n">
+        <v>-2500</v>
+      </c>
+      <c r="I270" s="137" t="n"/>
+    </row>
+    <row r="271" ht="12.5" customFormat="1" customHeight="1" s="75">
+      <c r="B271" s="152" t="inlineStr">
+        <is>
+          <t>DSP Ultra Short Fund</t>
+        </is>
+      </c>
+      <c r="C271" s="215" t="inlineStr">
+        <is>
+          <t>8.7500% Piramal Finance Ltd NCD 29102027</t>
+        </is>
+      </c>
+      <c r="D271" s="82" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E271" s="82" t="inlineStr">
+        <is>
+          <t>Fixed</t>
+        </is>
+      </c>
+      <c r="F271" s="83" t="n">
+        <v>46519</v>
+      </c>
+      <c r="G271" s="82" t="n">
+        <v>2500</v>
+      </c>
+      <c r="I271" s="137" t="n"/>
+    </row>
+    <row r="272" ht="12.5" customFormat="1" customHeight="1" s="75">
+      <c r="B272" s="153" t="n"/>
+      <c r="C272" s="207" t="n"/>
+      <c r="D272" s="82" t="inlineStr">
+        <is>
+          <t>Long</t>
+        </is>
+      </c>
+      <c r="E272" s="82" t="inlineStr">
+        <is>
+          <t>Floating</t>
+        </is>
+      </c>
+      <c r="F272" s="83" t="n">
+        <v>46204</v>
+      </c>
+      <c r="G272" s="82" t="n">
+        <v>-2500</v>
+      </c>
+      <c r="I272" s="137" t="n"/>
+    </row>
+    <row r="273" ht="12.5" customFormat="1" customHeight="1" s="75">
+      <c r="B273" s="152" t="inlineStr">
+        <is>
+          <t>DSP Ultra Short Fund</t>
+        </is>
+      </c>
+      <c r="C273" s="215" t="inlineStr">
+        <is>
+          <t>9.3300% 360 ONE Prime Ltd FNCD 25072028</t>
+        </is>
+      </c>
+      <c r="D273" s="82" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E273" s="82" t="inlineStr">
+        <is>
+          <t>Floating</t>
+        </is>
+      </c>
+      <c r="F273" s="83" t="n">
+        <v>46204</v>
+      </c>
+      <c r="G273" s="82" t="n">
+        <v>5000</v>
+      </c>
+      <c r="I273" s="137" t="n"/>
+    </row>
+    <row r="274" ht="12.5" customFormat="1" customHeight="1" s="75">
+      <c r="B274" s="153" t="n"/>
+      <c r="C274" s="207" t="n"/>
+      <c r="D274" s="82" t="inlineStr">
+        <is>
+          <t>Long</t>
+        </is>
+      </c>
+      <c r="E274" s="82" t="inlineStr">
+        <is>
+          <t>Fixed</t>
+        </is>
+      </c>
+      <c r="F274" s="83" t="n">
+        <v>46358</v>
+      </c>
+      <c r="G274" s="82" t="n">
+        <v>-5000</v>
+      </c>
+      <c r="I274" s="137" t="n"/>
+    </row>
+    <row r="275" ht="12.5" customFormat="1" customHeight="1" s="75">
+      <c r="B275" s="152" t="inlineStr">
+        <is>
+          <t>DSP Ultra Short Fund</t>
+        </is>
+      </c>
+      <c r="C275" s="215" t="inlineStr">
+        <is>
+          <t>7.9700% Mankind Pharma Ltd NCD 16112027 3</t>
+        </is>
+      </c>
+      <c r="D275" s="82" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E275" s="82" t="inlineStr">
+        <is>
+          <t>Fixed</t>
+        </is>
+      </c>
+      <c r="F275" s="83" t="n">
+        <v>46546</v>
+      </c>
+      <c r="G275" s="82" t="n">
+        <v>2500</v>
+      </c>
+      <c r="I275" s="137" t="n"/>
+    </row>
+    <row r="276" ht="12.5" customFormat="1" customHeight="1" s="75">
+      <c r="B276" s="153" t="n"/>
+      <c r="C276" s="207" t="n"/>
+      <c r="D276" s="82" t="inlineStr">
+        <is>
+          <t>Long</t>
+        </is>
+      </c>
+      <c r="E276" s="82" t="inlineStr">
+        <is>
+          <t>Floating</t>
+        </is>
+      </c>
+      <c r="F276" s="83" t="n">
+        <v>46204</v>
+      </c>
+      <c r="G276" s="82" t="n">
+        <v>-2500</v>
+      </c>
+      <c r="I276" s="137" t="n"/>
     </row>
     <row r="279">
-      <c r="B279" s="199" t="n"/>
-[...412 lines deleted...]
-      <c r="B297" s="189" t="inlineStr">
+      <c r="B279" s="75" t="inlineStr">
         <is>
           <t xml:space="preserve">Note : In case of derivative transactions, end of the day position on the date of such transaction is considered as the basis to assess the nature of transaction as hedge / non-hedge </t>
         </is>
       </c>
-      <c r="C297" s="189" t="n"/>
-[...3 lines deleted...]
-      <c r="G297" s="189" t="n"/>
     </row>
   </sheetData>
   <mergeCells count="29">
-    <mergeCell ref="B158:E158"/>
-[...11 lines deleted...]
-    <mergeCell ref="C272:C273"/>
+    <mergeCell ref="C259:C260"/>
+    <mergeCell ref="C265:C266"/>
+    <mergeCell ref="F134:F136"/>
+    <mergeCell ref="C269:C270"/>
+    <mergeCell ref="C271:C272"/>
+    <mergeCell ref="C261:C262"/>
+    <mergeCell ref="C255:C256"/>
+    <mergeCell ref="C251:C252"/>
+    <mergeCell ref="C273:C274"/>
+    <mergeCell ref="C257:C258"/>
     <mergeCell ref="B1:F1"/>
-    <mergeCell ref="D154:E154"/>
-[...13 lines deleted...]
-    <mergeCell ref="C294:C295"/>
+    <mergeCell ref="C247:C248"/>
+    <mergeCell ref="C198:D198"/>
+    <mergeCell ref="C241:C242"/>
+    <mergeCell ref="C237:C238"/>
+    <mergeCell ref="B198:B199"/>
+    <mergeCell ref="C253:C254"/>
+    <mergeCell ref="B137:I137"/>
+    <mergeCell ref="C249:C250"/>
+    <mergeCell ref="C267:C268"/>
+    <mergeCell ref="C243:C244"/>
+    <mergeCell ref="B132:K132"/>
+    <mergeCell ref="E198:E199"/>
+    <mergeCell ref="I134:I136"/>
+    <mergeCell ref="C245:C246"/>
+    <mergeCell ref="C263:C264"/>
+    <mergeCell ref="D133:E133"/>
+    <mergeCell ref="C239:C240"/>
+    <mergeCell ref="C275:C276"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:A1"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Rohit Pandey</dc:creator>
+  <dc:creator>Vinit Mistry</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:lastModifiedBy></cp:lastModifiedBy>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties">
   <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_Enabled" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_SetDate" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3">
-    <vt:lpwstr>2026-06-18T14:35:55Z</vt:lpwstr>
+    <vt:lpwstr>2026-07-04T08:43:29Z</vt:lpwstr>
   </property>
   <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_Method" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4">
     <vt:lpwstr>Privileged</vt:lpwstr>
   </property>
   <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_Name" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5">
     <vt:lpwstr>Public</vt:lpwstr>
   </property>
   <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_SiteId" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6">
     <vt:lpwstr>1771ae17-e764-4e0f-a476-d4184d79a5d9</vt:lpwstr>
   </property>
   <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_ActionId" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7">
-    <vt:lpwstr>9169ba43-7828-4eea-b849-d30d7eb7ba45</vt:lpwstr>
+    <vt:lpwstr>1e41dd43-3034-46dd-8a82-166a6d2b9aa1</vt:lpwstr>
   </property>
   <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_ContentBits" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8">
     <vt:lpwstr>0</vt:lpwstr>
   </property>
   <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_Tag" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9">
     <vt:lpwstr>10, 0, 1, 1</vt:lpwstr>
   </property>
 </Properties>
 </file>