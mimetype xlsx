--- v5 (2026-02-24)
+++ v6 (2026-06-14)
@@ -1,264 +1,341 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
+<file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" Id="rId4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <bookViews>
-    <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" tabRatio="990" firstSheet="0" autoFilterDateGrouping="1"/>
+    <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" tabRatio="974" firstSheet="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="CREDITRISK" sheetId="1" state="visible" r:id="rId1"/>
     <sheet name="Sheet1" sheetId="2" state="hidden" r:id="rId2"/>
   </sheets>
   <definedNames/>
-  <calcPr calcId="191029" fullCalcOnLoad="1"/>
+  <calcPr calcId="191029" fullCalcOnLoad="1" calcOnSave="0"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <numFmts count="3">
+  <numFmts count="7">
     <numFmt numFmtId="164" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);"/>
     <numFmt numFmtId="165" formatCode="_(* #,##0_);_(* \(#,##0\);"/>
-    <numFmt numFmtId="166" formatCode="0.000%"/>
+    <numFmt numFmtId="166" formatCode="#,##0.00_);\(#,##0.00\)%"/>
+    <numFmt numFmtId="167" formatCode="_(* #,##0.0000_);_(* \(#,##0.0000\);_(* &quot;-&quot;??_);_(@_)"/>
+    <numFmt numFmtId="168" formatCode="0.0000"/>
+    <numFmt numFmtId="169" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;??_);_(@_)"/>
+    <numFmt numFmtId="170" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;_);_(* @_)"/>
   </numFmts>
-  <fonts count="24">
+  <fonts count="35">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
-    </font>
-[...4 lines deleted...]
-      <sz val="11"/>
     </font>
     <font>
       <name val="trebuchet MS"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="trebuchet MS"/>
       <family val="2"/>
       <b val="1"/>
       <color rgb="FFFFFFFF"/>
       <sz val="14"/>
     </font>
     <font>
       <name val="trebuchet MS"/>
       <family val="2"/>
       <b val="1"/>
       <color theme="1"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="trebuchet MS"/>
       <family val="2"/>
       <b val="1"/>
       <color rgb="FFFFFFFF"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="trebuchet MS"/>
       <family val="2"/>
       <color rgb="FF000000"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <family val="2"/>
-      <b val="1"/>
-[...24 lines deleted...]
-      <family val="2"/>
       <color theme="10"/>
       <sz val="11"/>
       <u val="single"/>
       <scheme val="minor"/>
-    </font>
-[...66 lines deleted...]
-      <u val="single"/>
     </font>
     <font>
       <name val="trebuchet MS"/>
       <family val="2"/>
       <b val="1"/>
       <color theme="1"/>
       <sz val="11"/>
+    </font>
+    <font>
+      <name val="Trebuchet MS"/>
+      <family val="2"/>
+      <color theme="1"/>
+      <sz val="8"/>
+    </font>
+    <font>
+      <name val="Trebuchet MS"/>
+      <family val="2"/>
+      <b val="1"/>
+      <color theme="1"/>
+      <sz val="8"/>
+    </font>
+    <font>
+      <name val="Trebuchet MS"/>
+      <family val="2"/>
+      <b val="1"/>
+      <color rgb="FFFF0000"/>
+      <sz val="8"/>
+    </font>
+    <font>
+      <name val="Trebuchet MS"/>
+      <family val="2"/>
+      <color rgb="FF000000"/>
+      <sz val="8"/>
+    </font>
+    <font>
+      <name val="Trebuchet MS"/>
+      <family val="2"/>
+      <b val="1"/>
+      <color rgb="FF000000"/>
+      <sz val="8"/>
+      <u val="single"/>
+    </font>
+    <font>
+      <name val="Trebuchet MS"/>
+      <family val="2"/>
+      <b val="1"/>
+      <color rgb="FF333333"/>
+      <sz val="8"/>
+    </font>
+    <font>
+      <name val="Trebuchet MS"/>
+      <family val="2"/>
+      <b val="1"/>
+      <sz val="8"/>
+    </font>
+    <font>
+      <name val="Trebuchet MS"/>
+      <family val="2"/>
+      <sz val="8"/>
+    </font>
+    <font>
+      <name val="Trebuchet MS"/>
+      <family val="2"/>
+      <i val="1"/>
+      <sz val="8"/>
+    </font>
+    <font>
+      <name val="Trebuchet MS"/>
+      <family val="2"/>
+      <color rgb="FFFF0000"/>
+      <sz val="8"/>
+    </font>
+    <font>
+      <name val="Trebuchet MS"/>
+      <family val="2"/>
+      <b val="1"/>
+      <strike val="1"/>
+      <sz val="8"/>
+    </font>
+    <font>
+      <name val="Arial"/>
+      <family val="2"/>
+      <sz val="10"/>
+    </font>
+    <font>
+      <name val="Arial"/>
+      <family val="2"/>
+      <color indexed="8"/>
+      <sz val="10"/>
+    </font>
+    <font>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <color theme="1"/>
+      <sz val="8"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <name val="Arial"/>
+      <family val="2"/>
+      <b val="1"/>
+      <color rgb="FF000000"/>
+      <sz val="8"/>
+    </font>
+    <font>
+      <name val="Arial"/>
+      <family val="2"/>
+      <color rgb="FF000000"/>
+      <sz val="8"/>
+    </font>
+    <font>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <color rgb="FF000000"/>
+      <sz val="8"/>
+    </font>
+    <font>
+      <name val="Trebuchet MS"/>
+      <family val="2"/>
+      <color indexed="8"/>
+      <sz val="8"/>
+    </font>
+    <font>
+      <name val="Trebuchet MS"/>
+      <family val="2"/>
+      <b val="1"/>
+      <color indexed="8"/>
+      <sz val="8"/>
+    </font>
+    <font>
+      <name val="Trebuchet MS"/>
+      <family val="2"/>
+      <b val="1"/>
+      <color rgb="FF000000"/>
+      <sz val="8"/>
+    </font>
+    <font>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <color theme="10"/>
+      <sz val="8"/>
+      <u val="single"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <b val="1"/>
+      <color theme="1"/>
+      <sz val="8"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <b val="1"/>
+      <color rgb="FF000000"/>
+      <sz val="8"/>
+    </font>
+    <font>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <b val="1"/>
+      <color rgb="FF000000"/>
+      <sz val="8"/>
+    </font>
+    <font>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <color rgb="FF000000"/>
+      <sz val="8"/>
+    </font>
+    <font>
+      <name val="Trebuchet MS"/>
+      <family val="2"/>
+      <b val="1"/>
+      <color indexed="8"/>
+      <sz val="8"/>
+      <u val="single"/>
     </font>
   </fonts>
   <fills count="6">
     <fill>
       <patternFill/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF000000"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFC0C0C0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFD9D9D9"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="12">
+  <borders count="16">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
@@ -273,378 +350,667 @@
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
-[...24 lines deleted...]
-    <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="4">
+  <cellStyleXfs count="13">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="9" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
-    <xf numFmtId="9" fontId="7" fillId="0" borderId="0"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="43" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="43" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="9" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="43" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="170" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="9" fontId="21" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="96">
+  <cellXfs count="195">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
-[...12 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="10" fontId="1" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="15" fontId="1" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="164" fontId="3" fillId="3" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="10" fontId="3" fillId="3" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="164" fontId="4" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="10" fontId="4" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="6" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="6" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="8" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="9" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="10" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="10" fontId="2" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="10" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="15" fontId="2" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="4" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="9" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="43" fontId="15" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="43" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="43" fontId="16" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="43" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="10" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="10" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="7" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="13" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="4" fontId="16" fillId="0" borderId="1" pivotButton="0" quotePrefix="1" xfId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="10" fontId="16" fillId="0" borderId="1" pivotButton="0" quotePrefix="1" xfId="1"/>
+    <xf numFmtId="166" fontId="16" fillId="0" borderId="3" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="13" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="2" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="14" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="15" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="10" fontId="15" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="167" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="168" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="168" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="168" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="4">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="16" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="25" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="25" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="5"/>
+    <xf numFmtId="43" fontId="16" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="6"/>
+    <xf numFmtId="169" fontId="16" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="5"/>
+    <xf numFmtId="169" fontId="16" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="6"/>
+    <xf numFmtId="15" fontId="16" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="6"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="11" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="169" fontId="16" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="6">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="15" fontId="16" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="6">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="12" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="169" fontId="16" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="6">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="15" fontId="16" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="6">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="4" fontId="11" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-[...18 lines deleted...]
-      <alignment horizontal="center" vertical="top"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="2">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="16" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="10" fontId="16" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="16" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="2">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="2">
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="2">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="16" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="10" fontId="16" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="4" borderId="0" pivotButton="0" quotePrefix="0" xfId="5"/>
+    <xf numFmtId="15" fontId="16" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="5"/>
+    <xf numFmtId="4" fontId="16" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="5"/>
+    <xf numFmtId="0" fontId="24" fillId="4" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="25" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="10" fontId="25" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="16" fillId="4" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="10" fontId="16" fillId="4" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="10" fontId="16" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="16" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="10" fontId="16" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="4" fontId="9" fillId="0" borderId="4" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="9" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="10" fontId="31" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="5" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="10" fontId="33" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="43" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="4">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="25" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="3"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="7" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="4" fontId="11" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="11" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="10" fontId="11" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="12" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="4" fontId="2" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="11" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="14" fontId="2" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="12" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="4" fontId="11" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="2">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="3" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="4" fontId="11" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="4" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="10" fontId="11" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="1">
+    <xf numFmtId="4" fontId="16" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="16" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="2">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="6" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="2" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="11" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="12" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="4" fontId="2" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="3" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-[...47 lines deleted...]
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="2" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="5" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="4" fontId="11" fillId="0" borderId="5" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-[...11 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="4" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-[...14 lines deleted...]
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="3" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="3" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="7" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="5" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="4" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="4" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="4" fontId="16" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="2">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="4" fontId="16" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
-[...7 lines deleted...]
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="2" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-[...9 lines deleted...]
-      <alignment horizontal="left" wrapText="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="12" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="167" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+      <alignment horizontal="center"/>
     </xf>
   </cellXfs>
-  <cellStyles count="4">
+  <cellStyles count="13">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Percent" xfId="1" builtinId="5"/>
     <cellStyle name="Normal 3 4 2 2 4" xfId="2"/>
     <cellStyle name="Hyperlink" xfId="3" builtinId="8"/>
+    <cellStyle name="Comma" xfId="4" builtinId="3"/>
+    <cellStyle name="Normal 3 2" xfId="5"/>
+    <cellStyle name="Comma 4 2" xfId="6"/>
+    <cellStyle name="Percent 2 3" xfId="7"/>
+    <cellStyle name="Comma 2" xfId="8"/>
+    <cellStyle name="Normal 2" xfId="9"/>
+    <cellStyle name="Normal 3" xfId="10"/>
+    <cellStyle name="Comma 3" xfId="11"/>
+    <cellStyle name="Percent 2" xfId="12"/>
   </cellStyles>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00800000"/>
       <rgbColor rgb="00008000"/>
       <rgbColor rgb="00000080"/>
       <rgbColor rgb="00808000"/>
       <rgbColor rgb="00800080"/>
@@ -686,116 +1052,116 @@
       <rgbColor rgb="00003366"/>
       <rgbColor rgb="00339966"/>
       <rgbColor rgb="00003300"/>
       <rgbColor rgb="00333300"/>
       <rgbColor rgb="00993300"/>
       <rgbColor rgb="00993366"/>
       <rgbColor rgb="00333399"/>
       <rgbColor rgb="00333333"/>
     </indexedColors>
   </colors>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId4" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image1.png" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image2.png" Id="rId2" /></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <wsDr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
   <twoCellAnchor editAs="oneCell">
     <from>
       <col>1</col>
       <colOff>0</colOff>
-      <row>62</row>
+      <row>68</row>
       <rowOff>0</rowOff>
     </from>
     <to>
       <col>1</col>
       <colOff>2374900</colOff>
-      <row>71</row>
+      <row>77</row>
       <rowOff>31750</rowOff>
     </to>
     <pic>
       <nvPicPr>
         <cNvPr id="2" name="Picture 1"/>
         <cNvPicPr>
           <a:picLocks/>
         </cNvPicPr>
       </nvPicPr>
       <blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </blipFill>
       <spPr>
         <a:xfrm>
-          <a:off x="457200" y="9512300"/>
+          <a:off x="457200" y="10198100"/>
           <a:ext cx="2374900" cy="1574800"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <avLst/>
         </a:prstGeom>
         <a:ln>
           <a:prstDash val="solid"/>
         </a:ln>
       </spPr>
     </pic>
     <clientData/>
   </twoCellAnchor>
   <twoCellAnchor editAs="oneCell">
     <from>
       <col>1</col>
       <colOff>0</colOff>
-      <row>74</row>
+      <row>81</row>
       <rowOff>0</rowOff>
     </from>
     <to>
       <col>1</col>
       <colOff>2374900</colOff>
-      <row>83</row>
-      <rowOff>31750</rowOff>
+      <row>90</row>
+      <rowOff>31749</rowOff>
     </to>
     <pic>
       <nvPicPr>
         <cNvPr id="3" name="Picture 2"/>
         <cNvPicPr>
           <a:picLocks/>
         </cNvPicPr>
       </nvPicPr>
       <blipFill>
         <a:blip r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </blipFill>
       <spPr>
         <a:xfrm>
-          <a:off x="457200" y="11925300"/>
+          <a:off x="457200" y="12611100"/>
           <a:ext cx="2374900" cy="1574800"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <avLst/>
         </a:prstGeom>
         <a:ln>
           <a:prstDash val="solid"/>
         </a:ln>
       </spPr>
     </pic>
     <clientData/>
   </twoCellAnchor>
 </wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
@@ -1037,1453 +1403,2302 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dspim.com/media/pages/mandatory-disclosures/disclosures-for-deviation-in-valuation-price/9b5bdcb45d-1720430633/il-amp-fs-energy-devlopment-company-limited.pdf" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:L95"/>
+  <dimension ref="A1:L136"/>
   <sheetViews>
-    <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
+    <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultColWidth="8.7265625" defaultRowHeight="13.5"/>
   <cols>
-    <col width="6.54296875" bestFit="1" customWidth="1" style="84" min="1" max="1"/>
-[...11 lines deleted...]
-    <col width="8.7265625" customWidth="1" style="84" min="13" max="16384"/>
+    <col width="6.54296875" bestFit="1" customWidth="1" style="1" min="1" max="1"/>
+    <col width="45.54296875" bestFit="1" customWidth="1" style="1" min="2" max="2"/>
+    <col width="19" bestFit="1" customWidth="1" style="1" min="3" max="3"/>
+    <col width="21.1796875" bestFit="1" customWidth="1" style="1" min="4" max="4"/>
+    <col width="20.08984375" customWidth="1" style="1" min="5" max="5"/>
+    <col width="23.81640625" bestFit="1" customWidth="1" style="1" min="6" max="6"/>
+    <col width="14" bestFit="1" customWidth="1" style="1" min="7" max="7"/>
+    <col width="12.54296875" bestFit="1" customWidth="1" style="1" min="8" max="8"/>
+    <col width="26.54296875" bestFit="1" customWidth="1" style="1" min="9" max="9"/>
+    <col width="7.54296875" bestFit="1" customWidth="1" style="1" min="10" max="10"/>
+    <col width="30.1796875" bestFit="1" customWidth="1" style="1" min="11" max="11"/>
+    <col width="7.54296875" bestFit="1" customWidth="1" style="1" min="12" max="12"/>
+    <col width="8.7265625" customWidth="1" style="1" min="13" max="16384"/>
   </cols>
   <sheetData>
-    <row r="1" ht="19" customHeight="1" s="62">
-[...1 lines deleted...]
-      <c r="B1" s="61" t="inlineStr">
+    <row r="1" ht="19" customHeight="1" s="158">
+      <c r="A1" s="157" t="n"/>
+      <c r="B1" s="157" t="inlineStr">
         <is>
           <t>DSP Credit Risk Fund</t>
         </is>
       </c>
     </row>
     <row r="2">
-      <c r="B2" s="4" t="inlineStr">
-[...1 lines deleted...]
-          <t>Portfolio as on February 15, 2026</t>
+      <c r="B2" s="3" t="inlineStr">
+        <is>
+          <t>Portfolio as on May 31, 2026</t>
         </is>
       </c>
     </row>
     <row r="4">
-      <c r="A4" s="5" t="inlineStr">
+      <c r="A4" s="4" t="inlineStr">
         <is>
           <t>Sr. No.</t>
         </is>
       </c>
-      <c r="B4" s="5" t="inlineStr">
+      <c r="B4" s="4" t="inlineStr">
         <is>
           <t>Name of Instrument</t>
         </is>
       </c>
-      <c r="C4" s="5" t="inlineStr">
+      <c r="C4" s="4" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
-      <c r="D4" s="5" t="inlineStr">
+      <c r="D4" s="4" t="inlineStr">
         <is>
           <t>Rating/Industry</t>
         </is>
       </c>
-      <c r="E4" s="5" t="inlineStr">
+      <c r="E4" s="4" t="inlineStr">
         <is>
           <t>Quantity</t>
         </is>
       </c>
-      <c r="F4" s="5" t="inlineStr">
+      <c r="F4" s="4" t="inlineStr">
         <is>
           <t>Market value (Rs. In lakhs)</t>
         </is>
       </c>
-      <c r="G4" s="5" t="inlineStr">
+      <c r="G4" s="4" t="inlineStr">
         <is>
           <t>% to Net Assets</t>
         </is>
       </c>
-      <c r="H4" s="5" t="inlineStr">
+      <c r="H4" s="4" t="inlineStr">
         <is>
           <t>Maturity Date</t>
         </is>
       </c>
-      <c r="I4" s="5" t="inlineStr">
+      <c r="I4" s="4" t="inlineStr">
         <is>
           <t>Put/Call Option</t>
         </is>
       </c>
-      <c r="J4" s="5" t="inlineStr">
+      <c r="J4" s="4" t="inlineStr">
         <is>
           <t>YTM (%)</t>
         </is>
       </c>
     </row>
     <row r="6">
-      <c r="B6" s="4" t="inlineStr">
+      <c r="B6" s="3" t="inlineStr">
         <is>
           <t>Units issued by REITs &amp; InvITs</t>
         </is>
       </c>
     </row>
     <row r="7">
-      <c r="B7" s="4" t="inlineStr">
+      <c r="B7" s="3" t="inlineStr">
         <is>
           <t>Listed / awaiting listing on the stock exchanges</t>
         </is>
       </c>
     </row>
     <row r="8">
-      <c r="A8" s="84" t="n">
+      <c r="A8" s="1" t="n">
         <v>1</v>
       </c>
-      <c r="B8" s="84" t="inlineStr">
+      <c r="B8" s="1" t="inlineStr">
         <is>
           <t>Roadstar Infra Investment Trust</t>
         </is>
       </c>
-      <c r="C8" s="84" t="inlineStr">
+      <c r="C8" s="1" t="inlineStr">
         <is>
           <t>INE0JEI23010</t>
         </is>
       </c>
-      <c r="D8" s="84" t="inlineStr">
+      <c r="D8" s="1" t="inlineStr">
         <is>
           <t>Transport Infrastructure</t>
         </is>
       </c>
-      <c r="E8" s="12" t="n">
+      <c r="E8" s="11" t="n">
         <v>2563667</v>
       </c>
-      <c r="F8" s="6" t="n">
-[...7 lines deleted...]
-      <c r="K8" s="4" t="inlineStr">
+      <c r="F8" s="5" t="n">
+        <v>1603.06</v>
+      </c>
+      <c r="G8" s="6" t="n">
+        <v>0.0622</v>
+      </c>
+      <c r="H8" s="7" t="n"/>
+      <c r="J8" s="5" t="n"/>
+      <c r="K8" s="3" t="inlineStr">
         <is>
           <t>Sector/Rating</t>
         </is>
       </c>
-      <c r="L8" s="4" t="inlineStr">
+      <c r="L8" s="3" t="inlineStr">
         <is>
           <t>Percent</t>
         </is>
       </c>
     </row>
     <row r="9">
-      <c r="A9" s="9" t="n"/>
-      <c r="B9" s="9" t="inlineStr">
+      <c r="A9" s="8" t="n"/>
+      <c r="B9" s="8" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
-      <c r="C9" s="9" t="n"/>
-[...8 lines deleted...]
-      <c r="K9" s="84" t="inlineStr">
+      <c r="C9" s="8" t="n"/>
+      <c r="D9" s="8" t="n"/>
+      <c r="E9" s="8" t="n"/>
+      <c r="F9" s="9" t="n">
+        <v>1603.06</v>
+      </c>
+      <c r="G9" s="10" t="n">
+        <v>0.0622</v>
+      </c>
+      <c r="K9" s="1" t="inlineStr">
         <is>
           <t>CRISIL AA</t>
         </is>
       </c>
-      <c r="L9" s="7" t="n">
-        <v>0.3102</v>
+      <c r="L9" s="6" t="n">
+        <v>0.2437</v>
       </c>
     </row>
     <row r="10">
-      <c r="K10" s="84" t="inlineStr">
+      <c r="K10" s="1" t="inlineStr">
         <is>
           <t>Sovereign</t>
         </is>
       </c>
-      <c r="L10" s="7" t="n">
-        <v>0.1845</v>
+      <c r="L10" s="6" t="n">
+        <v>0.1522</v>
       </c>
     </row>
     <row r="11">
-      <c r="B11" s="4" t="inlineStr">
+      <c r="B11" s="3" t="inlineStr">
         <is>
           <t>DEBT INSTRUMENTS</t>
         </is>
       </c>
-      <c r="K11" s="84" t="inlineStr">
+      <c r="K11" s="1" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="L11" s="6" t="n">
+        <v>0.1014</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="B12" s="3" t="inlineStr">
+        <is>
+          <t>BOND &amp; NCD's</t>
+        </is>
+      </c>
+      <c r="K12" s="1" t="inlineStr">
+        <is>
+          <t>CARE AA</t>
+        </is>
+      </c>
+      <c r="L12" s="6" t="n">
+        <v>0.1008</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="B13" s="3" t="inlineStr">
+        <is>
+          <t>Listed / awaiting listing on the stock exchanges</t>
+        </is>
+      </c>
+      <c r="K13" s="1" t="inlineStr">
         <is>
           <t>ICRA AA</t>
         </is>
       </c>
-      <c r="L11" s="7" t="n">
-[...9 lines deleted...]
-      <c r="K12" s="84" t="inlineStr">
+      <c r="L13" s="6" t="n">
+        <v>0.0806</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" s="1" t="n">
+        <v>2</v>
+      </c>
+      <c r="B14" s="1" t="inlineStr">
+        <is>
+          <t>Aditya Birla Renewables Limited**</t>
+        </is>
+      </c>
+      <c r="C14" s="1" t="inlineStr">
+        <is>
+          <t>INE01QP08016</t>
+        </is>
+      </c>
+      <c r="D14" s="1" t="inlineStr">
+        <is>
+          <t>CRISIL AA</t>
+        </is>
+      </c>
+      <c r="E14" s="11" t="n">
+        <v>1500</v>
+      </c>
+      <c r="F14" s="5" t="n">
+        <v>1584.32</v>
+      </c>
+      <c r="G14" s="6" t="n">
+        <v>0.0615</v>
+      </c>
+      <c r="H14" s="7" t="n">
+        <v>46654</v>
+      </c>
+      <c r="J14" s="5" t="n">
+        <v>8.76</v>
+      </c>
+      <c r="K14" s="1" t="inlineStr">
         <is>
           <t>Transport Infrastructure</t>
         </is>
       </c>
-      <c r="L12" s="7" t="n">
-[...9 lines deleted...]
-      <c r="K13" s="84" t="inlineStr">
+      <c r="L14" s="6" t="n">
+        <v>0.0622</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" s="1" t="n">
+        <v>3</v>
+      </c>
+      <c r="B15" s="1" t="inlineStr">
+        <is>
+          <t>Nuvoco Vistas Corporation Limited**</t>
+        </is>
+      </c>
+      <c r="C15" s="1" t="inlineStr">
+        <is>
+          <t>INE118D08078</t>
+        </is>
+      </c>
+      <c r="D15" s="1" t="inlineStr">
+        <is>
+          <t>CRISIL AA</t>
+        </is>
+      </c>
+      <c r="E15" s="11" t="n">
+        <v>1500</v>
+      </c>
+      <c r="F15" s="5" t="n">
+        <v>1562.48</v>
+      </c>
+      <c r="G15" s="6" t="n">
+        <v>0.0606</v>
+      </c>
+      <c r="H15" s="7" t="n">
+        <v>47014</v>
+      </c>
+      <c r="J15" s="5" t="n">
+        <v>8.279999999999999</v>
+      </c>
+      <c r="K15" s="1" t="inlineStr">
+        <is>
+          <t>IND AA-</t>
+        </is>
+      </c>
+      <c r="L15" s="6" t="n">
+        <v>0.0589</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" s="1" t="n">
+        <v>4</v>
+      </c>
+      <c r="B16" s="1" t="inlineStr">
+        <is>
+          <t>Tata Housing Development Company Limited**</t>
+        </is>
+      </c>
+      <c r="C16" s="1" t="inlineStr">
+        <is>
+          <t>INE582L08078</t>
+        </is>
+      </c>
+      <c r="D16" s="1" t="inlineStr">
+        <is>
+          <t>CARE AA</t>
+        </is>
+      </c>
+      <c r="E16" s="11" t="n">
+        <v>1500</v>
+      </c>
+      <c r="F16" s="5" t="n">
+        <v>1525.95</v>
+      </c>
+      <c r="G16" s="6" t="n">
+        <v>0.0592</v>
+      </c>
+      <c r="H16" s="7" t="n">
+        <v>47095</v>
+      </c>
+      <c r="J16" s="5" t="n">
+        <v>8.32</v>
+      </c>
+      <c r="K16" s="1" t="inlineStr">
+        <is>
+          <t>ICRA AA+</t>
+        </is>
+      </c>
+      <c r="L16" s="6" t="n">
+        <v>0.0407</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" s="1" t="n">
+        <v>5</v>
+      </c>
+      <c r="B17" s="1" t="inlineStr">
+        <is>
+          <t>National Bank for Agriculture and Rural Development</t>
+        </is>
+      </c>
+      <c r="C17" s="1" t="inlineStr">
+        <is>
+          <t>INE261F08EK5</t>
+        </is>
+      </c>
+      <c r="D17" s="1" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E17" s="11" t="n">
+        <v>1500</v>
+      </c>
+      <c r="F17" s="5" t="n">
+        <v>1520.16</v>
+      </c>
+      <c r="G17" s="6" t="n">
+        <v>0.059</v>
+      </c>
+      <c r="H17" s="7" t="n">
+        <v>46807</v>
+      </c>
+      <c r="J17" s="5" t="n">
+        <v>7.81</v>
+      </c>
+      <c r="K17" s="1" t="inlineStr">
         <is>
           <t>CRISIL A+</t>
         </is>
       </c>
-      <c r="L13" s="7" t="n">
-[...4 lines deleted...]
-      <c r="A14" s="84" t="n">
+      <c r="L17" s="6" t="n">
+        <v>0.0406</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" s="1" t="n">
+        <v>6</v>
+      </c>
+      <c r="B18" s="1" t="inlineStr">
+        <is>
+          <t>Adani Airport Holdings Limited</t>
+        </is>
+      </c>
+      <c r="C18" s="1" t="inlineStr">
+        <is>
+          <t>INE0GCN07054</t>
+        </is>
+      </c>
+      <c r="D18" s="1" t="inlineStr">
+        <is>
+          <t>IND AA-</t>
+        </is>
+      </c>
+      <c r="E18" s="11" t="n">
+        <v>1500</v>
+      </c>
+      <c r="F18" s="5" t="n">
+        <v>1519.18</v>
+      </c>
+      <c r="G18" s="6" t="n">
+        <v>0.0589</v>
+      </c>
+      <c r="H18" s="7" t="n">
+        <v>47161</v>
+      </c>
+      <c r="J18" s="5" t="n">
+        <v>8.7798</v>
+      </c>
+      <c r="K18" s="1" t="inlineStr">
+        <is>
+          <t>CARE A+</t>
+        </is>
+      </c>
+      <c r="L18" s="6" t="n">
+        <v>0.0387</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" s="1" t="n">
+        <v>7</v>
+      </c>
+      <c r="B19" s="1" t="inlineStr">
+        <is>
+          <t>REC Limited**</t>
+        </is>
+      </c>
+      <c r="C19" s="1" t="inlineStr">
+        <is>
+          <t>INE020B08BU9</t>
+        </is>
+      </c>
+      <c r="D19" s="1" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E19" s="11" t="n">
+        <v>100</v>
+      </c>
+      <c r="F19" s="5" t="n">
+        <v>1091.73</v>
+      </c>
+      <c r="G19" s="6" t="n">
+        <v>0.0424</v>
+      </c>
+      <c r="H19" s="7" t="n">
+        <v>47294</v>
+      </c>
+      <c r="J19" s="5" t="n">
+        <v>7.755</v>
+      </c>
+      <c r="K19" s="1" t="inlineStr">
+        <is>
+          <t>CARE AA-</t>
+        </is>
+      </c>
+      <c r="L19" s="6" t="n">
+        <v>0.0208</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" s="1" t="n">
+        <v>8</v>
+      </c>
+      <c r="B20" s="1" t="inlineStr">
+        <is>
+          <t>Tata Projects Limited**</t>
+        </is>
+      </c>
+      <c r="C20" s="1" t="inlineStr">
+        <is>
+          <t>INE725H08196</t>
+        </is>
+      </c>
+      <c r="D20" s="1" t="inlineStr">
+        <is>
+          <t>CRISIL AA</t>
+        </is>
+      </c>
+      <c r="E20" s="11" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F20" s="5" t="n">
+        <v>1079.06</v>
+      </c>
+      <c r="G20" s="6" t="n">
+        <v>0.0419</v>
+      </c>
+      <c r="H20" s="7" t="n">
+        <v>46505</v>
+      </c>
+      <c r="J20" s="5" t="n">
+        <v>8.555</v>
+      </c>
+      <c r="K20" s="1" t="inlineStr">
+        <is>
+          <t>Alternative Investment Funds (AIF)</t>
+        </is>
+      </c>
+      <c r="L20" s="6" t="n">
+        <v>0.0027</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" s="1" t="n">
+        <v>9</v>
+      </c>
+      <c r="B21" s="1" t="inlineStr">
+        <is>
+          <t>Nuvama Wealth Finance Limited**</t>
+        </is>
+      </c>
+      <c r="C21" s="1" t="inlineStr">
+        <is>
+          <t>INE918K07PY9</t>
+        </is>
+      </c>
+      <c r="D21" s="1" t="inlineStr">
+        <is>
+          <t>CARE AA</t>
+        </is>
+      </c>
+      <c r="E21" s="11" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F21" s="5" t="n">
+        <v>1071.66</v>
+      </c>
+      <c r="G21" s="6" t="n">
+        <v>0.0416</v>
+      </c>
+      <c r="H21" s="7" t="n">
+        <v>46549</v>
+      </c>
+      <c r="J21" s="5" t="n">
+        <v>9.0501</v>
+      </c>
+      <c r="K21" s="1" t="inlineStr">
+        <is>
+          <t>Cash &amp; Equivalent</t>
+        </is>
+      </c>
+      <c r="L21" s="6" t="n">
+        <v>0.0567</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" s="1" t="n">
+        <v>10</v>
+      </c>
+      <c r="B22" s="1" t="inlineStr">
+        <is>
+          <t>JTPM Metal Traders Limited**</t>
+        </is>
+      </c>
+      <c r="C22" s="1" t="inlineStr">
+        <is>
+          <t>INE02PE08036</t>
+        </is>
+      </c>
+      <c r="D22" s="1" t="inlineStr">
+        <is>
+          <t>CRISIL AA</t>
+        </is>
+      </c>
+      <c r="E22" s="11" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F22" s="5" t="n">
+        <v>1050.64</v>
+      </c>
+      <c r="G22" s="6" t="n">
+        <v>0.0408</v>
+      </c>
+      <c r="H22" s="7" t="n">
+        <v>47025</v>
+      </c>
+      <c r="I22" s="1" t="inlineStr">
+        <is>
+          <t>PU - 29-09-2028 CA - 29-09-2028</t>
+        </is>
+      </c>
+      <c r="J22" s="5" t="n">
+        <v>8.75</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" s="1" t="n">
+        <v>11</v>
+      </c>
+      <c r="B23" s="1" t="inlineStr">
+        <is>
+          <t>Piramal Finance Limited</t>
+        </is>
+      </c>
+      <c r="C23" s="1" t="inlineStr">
+        <is>
+          <t>INE202B07JW4</t>
+        </is>
+      </c>
+      <c r="D23" s="1" t="inlineStr">
+        <is>
+          <t>ICRA AA+</t>
+        </is>
+      </c>
+      <c r="E23" s="11" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F23" s="5" t="n">
+        <v>1049.87</v>
+      </c>
+      <c r="G23" s="6" t="n">
+        <v>0.0407</v>
+      </c>
+      <c r="H23" s="7" t="n">
+        <v>46689</v>
+      </c>
+      <c r="J23" s="5" t="n">
+        <v>9.1</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" s="1" t="n">
+        <v>12</v>
+      </c>
+      <c r="B24" s="1" t="inlineStr">
+        <is>
+          <t>GMR AIRPORTS LIMITED**</t>
+        </is>
+      </c>
+      <c r="C24" s="1" t="inlineStr">
+        <is>
+          <t>INE776C08083</t>
+        </is>
+      </c>
+      <c r="D24" s="1" t="inlineStr">
+        <is>
+          <t>CRISIL A+</t>
+        </is>
+      </c>
+      <c r="E24" s="11" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F24" s="5" t="n">
+        <v>1047.21</v>
+      </c>
+      <c r="G24" s="6" t="n">
+        <v>0.0406</v>
+      </c>
+      <c r="H24" s="7" t="n">
+        <v>46431</v>
+      </c>
+      <c r="J24" s="5" t="n">
+        <v>10.5616</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25" s="1" t="n">
+        <v>13</v>
+      </c>
+      <c r="B25" s="1" t="inlineStr">
+        <is>
+          <t>Aadhar Housing Finance Limited**</t>
+        </is>
+      </c>
+      <c r="C25" s="1" t="inlineStr">
+        <is>
+          <t>INE883F07330</t>
+        </is>
+      </c>
+      <c r="D25" s="1" t="inlineStr">
+        <is>
+          <t>ICRA AA</t>
+        </is>
+      </c>
+      <c r="E25" s="11" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F25" s="5" t="n">
+        <v>1023.84</v>
+      </c>
+      <c r="G25" s="6" t="n">
+        <v>0.0397</v>
+      </c>
+      <c r="H25" s="7" t="n">
+        <v>46620</v>
+      </c>
+      <c r="J25" s="5" t="n">
+        <v>8.605</v>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26" s="1" t="n">
+        <v>14</v>
+      </c>
+      <c r="B26" s="1" t="inlineStr">
+        <is>
+          <t>Adani Power Limited**</t>
+        </is>
+      </c>
+      <c r="C26" s="1" t="inlineStr">
+        <is>
+          <t>INE814H07190</t>
+        </is>
+      </c>
+      <c r="D26" s="1" t="inlineStr">
+        <is>
+          <t>CRISIL AA</t>
+        </is>
+      </c>
+      <c r="E26" s="11" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F26" s="5" t="n">
+        <v>1003.85</v>
+      </c>
+      <c r="G26" s="6" t="n">
+        <v>0.0389</v>
+      </c>
+      <c r="H26" s="7" t="n">
+        <v>46779</v>
+      </c>
+      <c r="J26" s="5" t="n">
+        <v>8.92</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" s="1" t="n">
+        <v>15</v>
+      </c>
+      <c r="B27" s="1" t="inlineStr">
+        <is>
+          <t>Kogta Financial (India) Limited**</t>
+        </is>
+      </c>
+      <c r="C27" s="1" t="inlineStr">
+        <is>
+          <t>INE192U07392</t>
+        </is>
+      </c>
+      <c r="D27" s="1" t="inlineStr">
+        <is>
+          <t>CARE A+</t>
+        </is>
+      </c>
+      <c r="E27" s="11" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F27" s="5" t="n">
+        <v>996.5</v>
+      </c>
+      <c r="G27" s="6" t="n">
+        <v>0.0387</v>
+      </c>
+      <c r="H27" s="7" t="n">
+        <v>46836</v>
+      </c>
+      <c r="J27" s="5" t="n">
+        <v>10.3049</v>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28" s="1" t="n">
+        <v>16</v>
+      </c>
+      <c r="B28" s="1" t="inlineStr">
+        <is>
+          <t>Indostar Capital Finance Limited**</t>
+        </is>
+      </c>
+      <c r="C28" s="1" t="inlineStr">
+        <is>
+          <t>INE896L07983</t>
+        </is>
+      </c>
+      <c r="D28" s="1" t="inlineStr">
+        <is>
+          <t>CARE AA-</t>
+        </is>
+      </c>
+      <c r="E28" s="11" t="n">
+        <v>50000</v>
+      </c>
+      <c r="F28" s="5" t="n">
+        <v>537.39</v>
+      </c>
+      <c r="G28" s="6" t="n">
+        <v>0.0208</v>
+      </c>
+      <c r="H28" s="7" t="n">
+        <v>46290</v>
+      </c>
+      <c r="J28" s="5" t="n">
+        <v>8.850099999999999</v>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29" s="1" t="n">
+        <v>17</v>
+      </c>
+      <c r="B29" s="1" t="inlineStr">
+        <is>
+          <t>360 One Prime Limited**</t>
+        </is>
+      </c>
+      <c r="C29" s="1" t="inlineStr">
+        <is>
+          <t>INE248U07GA9</t>
+        </is>
+      </c>
+      <c r="D29" s="1" t="inlineStr">
+        <is>
+          <t>ICRA AA</t>
+        </is>
+      </c>
+      <c r="E29" s="11" t="n">
+        <v>500</v>
+      </c>
+      <c r="F29" s="5" t="n">
+        <v>529.24</v>
+      </c>
+      <c r="G29" s="6" t="n">
+        <v>0.0205</v>
+      </c>
+      <c r="H29" s="7" t="n">
+        <v>46640</v>
+      </c>
+      <c r="J29" s="5" t="n">
+        <v>9.1</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30" s="1" t="n">
+        <v>18</v>
+      </c>
+      <c r="B30" s="1" t="inlineStr">
+        <is>
+          <t>360 One Prime Limited**</t>
+        </is>
+      </c>
+      <c r="C30" s="1" t="inlineStr">
+        <is>
+          <t>INE248U07GC5</t>
+        </is>
+      </c>
+      <c r="D30" s="1" t="inlineStr">
+        <is>
+          <t>ICRA AA</t>
+        </is>
+      </c>
+      <c r="E30" s="11" t="n">
+        <v>500</v>
+      </c>
+      <c r="F30" s="5" t="n">
+        <v>525.53</v>
+      </c>
+      <c r="G30" s="6" t="n">
+        <v>0.0204</v>
+      </c>
+      <c r="H30" s="7" t="n">
+        <v>46667</v>
+      </c>
+      <c r="J30" s="5" t="n">
+        <v>9.149900000000001</v>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31" s="8" t="n"/>
+      <c r="B31" s="8" t="inlineStr">
+        <is>
+          <t>Total</t>
+        </is>
+      </c>
+      <c r="C31" s="8" t="n"/>
+      <c r="D31" s="8" t="n"/>
+      <c r="E31" s="8" t="n"/>
+      <c r="F31" s="9" t="n">
+        <v>18718.61</v>
+      </c>
+      <c r="G31" s="10" t="n">
+        <v>0.7262</v>
+      </c>
+    </row>
+    <row r="33">
+      <c r="B33" s="3" t="inlineStr">
+        <is>
+          <t>Government Securities (Central/State)</t>
+        </is>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34" s="1" t="n">
+        <v>19</v>
+      </c>
+      <c r="B34" s="1" t="inlineStr">
+        <is>
+          <t>6.48% GOI 2035</t>
+        </is>
+      </c>
+      <c r="C34" s="1" t="inlineStr">
+        <is>
+          <t>IN0020250091</t>
+        </is>
+      </c>
+      <c r="D34" s="1" t="inlineStr">
+        <is>
+          <t>Sovereign</t>
+        </is>
+      </c>
+      <c r="E34" s="11" t="n">
+        <v>2500000</v>
+      </c>
+      <c r="F34" s="5" t="n">
+        <v>2435.62</v>
+      </c>
+      <c r="G34" s="6" t="n">
+        <v>0.0945</v>
+      </c>
+      <c r="H34" s="7" t="n">
+        <v>49588</v>
+      </c>
+      <c r="J34" s="5" t="n">
+        <v>7.0045</v>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35" s="1" t="n">
+        <v>20</v>
+      </c>
+      <c r="B35" s="1" t="inlineStr">
+        <is>
+          <t>6.92% GOI 2039</t>
+        </is>
+      </c>
+      <c r="C35" s="1" t="inlineStr">
+        <is>
+          <t>IN0020240134</t>
+        </is>
+      </c>
+      <c r="D35" s="1" t="inlineStr">
+        <is>
+          <t>Sovereign</t>
+        </is>
+      </c>
+      <c r="E35" s="11" t="n">
+        <v>1000000</v>
+      </c>
+      <c r="F35" s="5" t="n">
+        <v>980.52</v>
+      </c>
+      <c r="G35" s="6" t="n">
+        <v>0.038</v>
+      </c>
+      <c r="H35" s="7" t="n">
+        <v>51092</v>
+      </c>
+      <c r="J35" s="5" t="n">
+        <v>7.1769</v>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36" s="1" t="n">
+        <v>21</v>
+      </c>
+      <c r="B36" s="1" t="inlineStr">
+        <is>
+          <t>7.10% GOI 2034</t>
+        </is>
+      </c>
+      <c r="C36" s="1" t="inlineStr">
+        <is>
+          <t>IN0020240019</t>
+        </is>
+      </c>
+      <c r="D36" s="1" t="inlineStr">
+        <is>
+          <t>Sovereign</t>
+        </is>
+      </c>
+      <c r="E36" s="11" t="n">
+        <v>500000</v>
+      </c>
+      <c r="F36" s="5" t="n">
+        <v>507.88</v>
+      </c>
+      <c r="G36" s="6" t="n">
+        <v>0.0197</v>
+      </c>
+      <c r="H36" s="7" t="n">
+        <v>49042</v>
+      </c>
+      <c r="J36" s="5" t="n">
+        <v>7.009</v>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37" s="8" t="n"/>
+      <c r="B37" s="8" t="inlineStr">
+        <is>
+          <t>Total</t>
+        </is>
+      </c>
+      <c r="C37" s="8" t="n"/>
+      <c r="D37" s="8" t="n"/>
+      <c r="E37" s="8" t="n"/>
+      <c r="F37" s="9" t="n">
+        <v>3924.02</v>
+      </c>
+      <c r="G37" s="10" t="n">
+        <v>0.1522</v>
+      </c>
+    </row>
+    <row r="39">
+      <c r="B39" s="3" t="inlineStr">
+        <is>
+          <t>MONEY MARKET INSTRUMENTS</t>
+        </is>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40" s="1" t="n">
+        <v>22</v>
+      </c>
+      <c r="B40" s="3" t="inlineStr">
+        <is>
+          <t>TREPS / Reverse Repo Investments</t>
+        </is>
+      </c>
+      <c r="F40" s="5" t="n">
+        <v>1843.25</v>
+      </c>
+      <c r="G40" s="6" t="n">
+        <v>0.07149999999999999</v>
+      </c>
+      <c r="H40" s="7" t="n">
+        <v>46174</v>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41" s="8" t="n"/>
+      <c r="B41" s="8" t="inlineStr">
+        <is>
+          <t>Total</t>
+        </is>
+      </c>
+      <c r="C41" s="8" t="n"/>
+      <c r="D41" s="8" t="n"/>
+      <c r="E41" s="8" t="n"/>
+      <c r="F41" s="9" t="n">
+        <v>1843.25</v>
+      </c>
+      <c r="G41" s="10" t="n">
+        <v>0.07149999999999999</v>
+      </c>
+    </row>
+    <row r="43">
+      <c r="B43" s="3" t="inlineStr">
+        <is>
+          <t>Alternative Investment Funds (AIF)</t>
+        </is>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44" s="1" t="n">
+        <v>23</v>
+      </c>
+      <c r="B44" s="1" t="inlineStr">
+        <is>
+          <t>SBI Funds Management Pvt Ltd/Fund Parent</t>
+        </is>
+      </c>
+      <c r="C44" s="1" t="inlineStr">
+        <is>
+          <t>INF0RQ622028</t>
+        </is>
+      </c>
+      <c r="E44" s="11" t="n">
+        <v>585.071</v>
+      </c>
+      <c r="F44" s="5" t="n">
+        <v>68.97</v>
+      </c>
+      <c r="G44" s="6" t="n">
+        <v>0.0027</v>
+      </c>
+      <c r="J44" s="5" t="n"/>
+    </row>
+    <row r="45">
+      <c r="A45" s="8" t="n"/>
+      <c r="B45" s="8" t="inlineStr">
+        <is>
+          <t>Total</t>
+        </is>
+      </c>
+      <c r="C45" s="8" t="n"/>
+      <c r="D45" s="8" t="n"/>
+      <c r="E45" s="8" t="n"/>
+      <c r="F45" s="9" t="n">
+        <v>68.97</v>
+      </c>
+      <c r="G45" s="10" t="n">
+        <v>0.0027</v>
+      </c>
+    </row>
+    <row r="47">
+      <c r="B47" s="3" t="inlineStr">
+        <is>
+          <t>Cash &amp; Cash Equivalent</t>
+        </is>
+      </c>
+    </row>
+    <row r="48">
+      <c r="B48" s="1" t="inlineStr">
+        <is>
+          <t>Net Receivables/Payables</t>
+        </is>
+      </c>
+      <c r="E48" s="11" t="n"/>
+      <c r="F48" s="5" t="n">
+        <v>-380.16</v>
+      </c>
+      <c r="G48" s="6" t="n">
+        <v>-0.0148</v>
+      </c>
+      <c r="J48" s="5" t="n"/>
+    </row>
+    <row r="49">
+      <c r="A49" s="8" t="n"/>
+      <c r="B49" s="8" t="inlineStr">
+        <is>
+          <t>Total</t>
+        </is>
+      </c>
+      <c r="C49" s="8" t="n"/>
+      <c r="D49" s="8" t="n"/>
+      <c r="E49" s="8" t="n"/>
+      <c r="F49" s="9" t="n">
+        <v>-380.16</v>
+      </c>
+      <c r="G49" s="10" t="n">
+        <v>-0.0148</v>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51" s="4" t="n"/>
+      <c r="B51" s="4" t="inlineStr">
+        <is>
+          <t>GRAND TOTAL</t>
+        </is>
+      </c>
+      <c r="C51" s="4" t="n"/>
+      <c r="D51" s="4" t="n"/>
+      <c r="E51" s="4" t="n"/>
+      <c r="F51" s="12" t="n">
+        <v>25777.75</v>
+      </c>
+      <c r="G51" s="13" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="52" ht="12" customFormat="1" customHeight="1" s="24">
+      <c r="A52" s="24" t="inlineStr">
+        <is>
+          <t>Notes:</t>
+        </is>
+      </c>
+    </row>
+    <row r="53" ht="12" customFormat="1" customHeight="1" s="24">
+      <c r="A53" s="24" t="n">
+        <v>1</v>
+      </c>
+      <c r="B53" s="24" t="inlineStr">
+        <is>
+          <t>** Non Traded in accordance with SEBI Regulations.</t>
+        </is>
+      </c>
+    </row>
+    <row r="54" ht="12" customFormat="1" customHeight="1" s="24">
+      <c r="A54" s="76" t="n">
         <v>2</v>
       </c>
-      <c r="B14" s="84" t="inlineStr">
-[...44 lines deleted...]
-      <c r="A15" s="84" t="n">
+      <c r="B54" s="76" t="inlineStr">
+        <is>
+          <t>Market value includes accrued interest</t>
+        </is>
+      </c>
+    </row>
+    <row r="55" ht="32" customFormat="1" customHeight="1" s="24">
+      <c r="A55" s="76" t="n">
         <v>3</v>
       </c>
-      <c r="B15" s="84" t="inlineStr">
-[...39 lines deleted...]
-      <c r="A16" s="84" t="n">
+      <c r="B55" s="169" t="inlineStr">
+        <is>
+          <t>In case of below securities, DSP Mutual Fund has ignored prices provided by valuation agencies. Disclosure vide circular no. SEBI/HO/IMD/DF4/CIR/P/2019/41 dated March 22, 2019 &amp; SEBI/HO/IMD/DF4/CIR/P/2019/102 dated September 24,2019  for detailed rationale along with other details are available at the below mentioned links</t>
+        </is>
+      </c>
+      <c r="C55" s="186" t="n"/>
+      <c r="D55" s="186" t="n"/>
+      <c r="E55" s="186" t="n"/>
+      <c r="F55" s="186" t="n"/>
+      <c r="G55" s="95" t="n"/>
+      <c r="H55" s="78" t="n"/>
+      <c r="I55" s="78" t="n"/>
+      <c r="J55" s="78" t="n"/>
+      <c r="K55" s="78" t="n"/>
+    </row>
+    <row r="56" ht="12" customFormat="1" customHeight="1" s="24">
+      <c r="A56" s="76" t="n"/>
+      <c r="B56" s="96" t="inlineStr">
+        <is>
+          <t>Name of the securities</t>
+        </is>
+      </c>
+      <c r="C56" s="96" t="inlineStr">
+        <is>
+          <t>No of Instances</t>
+        </is>
+      </c>
+      <c r="D56" s="173" t="inlineStr">
+        <is>
+          <t>Links</t>
+        </is>
+      </c>
+      <c r="E56" s="187" t="n"/>
+      <c r="F56" s="188" t="n"/>
+      <c r="G56" s="97" t="n"/>
+      <c r="H56" s="78" t="n"/>
+      <c r="I56" s="78" t="n"/>
+      <c r="J56" s="78" t="n"/>
+      <c r="K56" s="78" t="n"/>
+    </row>
+    <row r="57" ht="34.5" customFormat="1" customHeight="1" s="24">
+      <c r="A57" s="76" t="n"/>
+      <c r="B57" s="98" t="inlineStr">
+        <is>
+          <t>Il&amp;Fs Energy Development Company Limited (Maturity Date : 28-Jun-2019)</t>
+        </is>
+      </c>
+      <c r="C57" s="99" t="n">
+        <v>309</v>
+      </c>
+      <c r="D57" s="189" t="inlineStr">
+        <is>
+          <t>https://www.dspim.com/media/pages/mandatory-disclosures/disclosures-for-deviation-in-valuation-price/9b5bdcb45d-1720430633/il-amp-fs-energy-devlopment-company-limited.pdf</t>
+        </is>
+      </c>
+      <c r="E57" s="187" t="n"/>
+      <c r="F57" s="188" t="n"/>
+      <c r="G57" s="100" t="n"/>
+      <c r="H57" s="78" t="n"/>
+      <c r="I57" s="78" t="n"/>
+      <c r="J57" s="78" t="n"/>
+      <c r="K57" s="78" t="n"/>
+    </row>
+    <row r="58" ht="25.5" customFormat="1" customHeight="1" s="24">
+      <c r="A58" s="76" t="n"/>
+      <c r="B58" s="98" t="inlineStr">
+        <is>
+          <t>Il&amp;Fs Energy Development Company Limited (Maturity Date : 07-Jun-2019)</t>
+        </is>
+      </c>
+      <c r="C58" s="99" t="n">
+        <v>309</v>
+      </c>
+      <c r="D58" s="190" t="inlineStr">
+        <is>
+          <t>https://www.dspim.com/media/pages/mandatory-disclosures/disclosures-for-deviation-in-valuation-price/9b5bdcb45d-1720430633/il-amp-fs-energy-devlopment-company-limited.pdf</t>
+        </is>
+      </c>
+      <c r="E58" s="187" t="n"/>
+      <c r="F58" s="188" t="n"/>
+      <c r="G58" s="101" t="n"/>
+      <c r="H58" s="78" t="n"/>
+      <c r="I58" s="78" t="n"/>
+      <c r="J58" s="78" t="n"/>
+      <c r="K58" s="78" t="n"/>
+    </row>
+    <row r="59" ht="55" customFormat="1" customHeight="1" s="24">
+      <c r="A59" s="76" t="n">
         <v>4</v>
       </c>
-      <c r="B16" s="84" t="inlineStr">
-[...798 lines deleted...]
-          <t xml:space="preserve">As per SEBI (MUTUAL FUNDS) REGULATIONS, 1996 and  MASTER CIRCULAR SEBI/HO/IMD/IMD-PoD-1/P/CIR/2024/90 Dtd June 27th 2024,  Below are the details of the securities in case of which issuer has defaulted beyond its maturity date. 
+      <c r="B59" s="169" t="inlineStr">
+        <is>
+          <t xml:space="preserve">As per SEBI (MUTUAL FUNDS) REGULATIONS, 1996 and  MASTER CIRCULAR HO/24/13/11(1)2026-IMD-POD-1/I/7602/2026 Dtd March 20th 2026,  Below are the details of the securities in case of which issuer has defaulted beyond its maturity date. 
 Pursuant to the application filed by the Board of IL&amp;FS with the Hon’ble NCLAT to effect the interim distribution process, DSP Credit Risk Fund has received Interim distribution from IL&amp;FS Transportation Networks Limited and IL&amp;Fs Energy Development Company Limited as stated below. The cash distribution has been recognized as realized income passed on to the investors through NAV. The impact of InVITs has been factored in the NAV of the respective scheme on the March 07,2025 on which the INVITs were allotted.The provision of 10% is created on all the distributions of ITNL including prior distribution to safeguard the interest of unit holders as ITNL may claw back the amount in case the distribution results in excess distribution than what the debenture holders ought to have received.  </t>
         </is>
       </c>
-      <c r="C55" s="91" t="n"/>
-[...9 lines deleted...]
-      <c r="B56" s="69" t="inlineStr">
+      <c r="C59" s="186" t="n"/>
+      <c r="D59" s="186" t="n"/>
+      <c r="E59" s="186" t="n"/>
+      <c r="F59" s="186" t="n"/>
+      <c r="G59" s="186" t="n"/>
+      <c r="H59" s="186" t="n"/>
+      <c r="I59" s="186" t="n"/>
+      <c r="J59" s="102" t="n"/>
+      <c r="K59" s="102" t="n"/>
+    </row>
+    <row r="60" ht="90" customFormat="1" customHeight="1" s="24">
+      <c r="A60" s="76" t="n"/>
+      <c r="B60" s="172" t="inlineStr">
         <is>
           <t>Security Name</t>
         </is>
       </c>
-      <c r="C56" s="69" t="inlineStr">
+      <c r="C60" s="172" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
-      <c r="D56" s="69" t="inlineStr">
+      <c r="D60" s="172" t="inlineStr">
         <is>
           <t>value of the security considered under net receivables (i.e. value recognized in NAV in absolute terms and as % to NAV)
 (Rs.in lakhs)</t>
         </is>
       </c>
-      <c r="E56" s="93" t="n"/>
-      <c r="F56" s="69" t="inlineStr">
+      <c r="E60" s="188" t="n"/>
+      <c r="F60" s="172" t="inlineStr">
         <is>
           <t>total amount (including principal and interest) that is due to the scheme on that investment
 (Rs.in lakhs)</t>
         </is>
       </c>
-      <c r="G56" s="69" t="inlineStr">
+      <c r="G60" s="172" t="inlineStr">
         <is>
           <t>Interim Distribution received (Rs.in lakhs)</t>
         </is>
       </c>
-      <c r="H56" s="69" t="inlineStr">
+      <c r="H60" s="172" t="inlineStr">
         <is>
           <t>Date of passing Interim Distribution recognized in NAV</t>
         </is>
       </c>
-      <c r="I56" s="32" t="inlineStr">
+      <c r="I60" s="104" t="inlineStr">
         <is>
           <t>Interim Distribution 2(Units) INR at Unit Face Value Rs. 100 (Rs. In Lakhs)</t>
         </is>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B57" s="33" t="inlineStr">
+      <c r="J60" s="78" t="n"/>
+      <c r="K60" s="78" t="n"/>
+    </row>
+    <row r="61" ht="48" customFormat="1" customHeight="1" s="24">
+      <c r="A61" s="76" t="n"/>
+      <c r="B61" s="105" t="inlineStr">
         <is>
           <t>0% IL&amp;Fs Transportation Networks Limited Ncd Series A 23032019</t>
         </is>
       </c>
-      <c r="C57" s="33" t="inlineStr">
+      <c r="C61" s="105" t="inlineStr">
         <is>
           <t>INE975G08140</t>
         </is>
       </c>
-      <c r="D57" s="34" t="n">
+      <c r="D61" s="106" t="n">
         <v>0</v>
       </c>
-      <c r="E57" s="35" t="n">
+      <c r="E61" s="107" t="n">
         <v>0</v>
       </c>
-      <c r="F57" s="34" t="n">
+      <c r="F61" s="106" t="n">
         <v>23396.176713</v>
       </c>
-      <c r="G57" s="36" t="inlineStr">
-[...5 lines deleted...]
-      <c r="H57" s="37" t="inlineStr">
+      <c r="G61" s="108" t="inlineStr">
+        <is>
+          <t xml:space="preserve">1459.66
+738.78
+1345.52
+</t>
+        </is>
+      </c>
+      <c r="H61" s="109" t="inlineStr">
         <is>
           <t>19-10-2023
-27-02-2025</t>
-[...2 lines deleted...]
-      <c r="I57" s="38" t="n">
+27-02-2025
+16-04-2025</t>
+        </is>
+      </c>
+      <c r="I61" s="110" t="n">
         <v>2588.67</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B58" s="33" t="inlineStr">
+      <c r="J61" s="78" t="n"/>
+      <c r="K61" s="78" t="n"/>
+    </row>
+    <row r="62" ht="24" customFormat="1" customHeight="1" s="24">
+      <c r="A62" s="76" t="n"/>
+      <c r="B62" s="105" t="inlineStr">
         <is>
           <t>0% IL&amp;Fs Energy Development Company Limited Ncd 07062019</t>
         </is>
       </c>
-      <c r="C58" s="33" t="inlineStr">
+      <c r="C62" s="105" t="inlineStr">
         <is>
           <t>INE938L08049</t>
         </is>
       </c>
-      <c r="D58" s="34" t="n">
+      <c r="D62" s="106" t="n">
         <v>0</v>
       </c>
-      <c r="E58" s="35" t="n">
+      <c r="E62" s="107" t="n">
         <v>0</v>
       </c>
-      <c r="F58" s="34" t="n">
+      <c r="F62" s="106" t="n">
         <v>13861.96</v>
       </c>
-      <c r="G58" s="36" t="inlineStr">
+      <c r="G62" s="111" t="inlineStr">
         <is>
           <t>12.03
 5.01</t>
         </is>
       </c>
-      <c r="H58" s="37" t="inlineStr">
+      <c r="H62" s="112" t="inlineStr">
         <is>
           <t>06-07-2023
 01-03-2024</t>
         </is>
       </c>
-      <c r="I58" s="38" t="inlineStr">
+      <c r="I62" s="110" t="inlineStr">
         <is>
           <t>NIL</t>
         </is>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B59" s="33" t="inlineStr">
+      <c r="J62" s="78" t="n"/>
+      <c r="K62" s="78" t="n"/>
+    </row>
+    <row r="63" ht="24" customFormat="1" customHeight="1" s="24">
+      <c r="A63" s="76" t="n"/>
+      <c r="B63" s="105" t="inlineStr">
         <is>
           <t>0% IL&amp;FS Energy Development Company Limited Ncd 28062019</t>
         </is>
       </c>
-      <c r="C59" s="33" t="inlineStr">
+      <c r="C63" s="105" t="inlineStr">
         <is>
           <t>INE938L08056</t>
         </is>
       </c>
-      <c r="D59" s="34" t="n">
+      <c r="D63" s="106" t="n">
         <v>0</v>
       </c>
-      <c r="E59" s="35" t="n">
+      <c r="E63" s="107" t="n">
         <v>0</v>
       </c>
-      <c r="F59" s="34" t="n">
+      <c r="F63" s="106" t="n">
         <v>10645.019</v>
       </c>
-      <c r="G59" s="36" t="inlineStr">
+      <c r="G63" s="111" t="inlineStr">
         <is>
           <t>9.19
 3.82</t>
         </is>
       </c>
-      <c r="H59" s="37" t="inlineStr">
+      <c r="H63" s="112" t="inlineStr">
         <is>
           <t>06-07-2023
 01-03-2024</t>
         </is>
       </c>
-      <c r="I59" s="38" t="inlineStr">
+      <c r="I63" s="110" t="inlineStr">
         <is>
           <t>NIL</t>
         </is>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B61" s="86" t="inlineStr">
+      <c r="J63" s="78" t="n"/>
+      <c r="K63" s="78" t="n"/>
+    </row>
+    <row r="64" ht="12" customFormat="1" customHeight="1" s="24"/>
+    <row r="65" ht="12" customFormat="1" customHeight="1" s="24"/>
+    <row r="67" ht="14.5" customHeight="1" s="158">
+      <c r="B67" s="16" t="inlineStr">
         <is>
           <t>Scheme Riskometer</t>
         </is>
       </c>
     </row>
-    <row r="73" ht="14.5" customHeight="1" s="62">
-      <c r="B73" s="86" t="inlineStr">
+    <row r="80" ht="14.5" customHeight="1" s="158">
+      <c r="B80" s="16" t="inlineStr">
         <is>
           <t>Benchmark Riskometer: CRISIL Credit Risk Debt B-II Index</t>
         </is>
       </c>
     </row>
-    <row r="88">
-[...1 lines deleted...]
-      <c r="C88" s="18" t="inlineStr">
+    <row r="93">
+      <c r="A93" s="17" t="inlineStr">
+        <is>
+          <t>Sr. No.</t>
+        </is>
+      </c>
+      <c r="B93" s="18" t="inlineStr">
+        <is>
+          <t>Particulars</t>
+        </is>
+      </c>
+      <c r="C93" s="19" t="n"/>
+      <c r="D93" s="19" t="n"/>
+      <c r="E93" s="20" t="n"/>
+    </row>
+    <row r="94">
+      <c r="A94" s="21" t="n">
+        <v>5</v>
+      </c>
+      <c r="B94" s="22" t="n"/>
+      <c r="C94" s="23" t="inlineStr">
         <is>
           <t>Portfolio Information</t>
         </is>
       </c>
-    </row>
-[...13 lines deleted...]
-      <c r="B90" s="16" t="inlineStr">
+      <c r="D94" s="24" t="n"/>
+      <c r="E94" s="25" t="n"/>
+    </row>
+    <row r="95">
+      <c r="A95" s="21" t="n"/>
+      <c r="B95" s="22" t="inlineStr">
         <is>
           <t>Description (if any)</t>
         </is>
       </c>
-      <c r="C90" s="19" t="n"/>
-[...42 lines deleted...]
-      <c r="B95" s="17" t="inlineStr">
+      <c r="C95" s="26" t="n"/>
+      <c r="D95" s="27" t="n"/>
+      <c r="E95" s="25" t="n"/>
+    </row>
+    <row r="96">
+      <c r="A96" s="21" t="n"/>
+      <c r="B96" s="22" t="inlineStr">
+        <is>
+          <t>Annualised Portfolio YTM*@@</t>
+        </is>
+      </c>
+      <c r="C96" s="28" t="n">
+        <v>0.08308041839507931</v>
+      </c>
+      <c r="D96" s="24" t="n"/>
+      <c r="E96" s="25" t="n"/>
+    </row>
+    <row r="97">
+      <c r="A97" s="21" t="n"/>
+      <c r="B97" s="22" t="inlineStr">
+        <is>
+          <t>Macaulay Duration@@</t>
+        </is>
+      </c>
+      <c r="C97" s="29" t="n">
+        <v>2.45038345341642</v>
+      </c>
+      <c r="D97" s="24" t="n"/>
+      <c r="E97" s="25" t="n"/>
+    </row>
+    <row r="98">
+      <c r="A98" s="21" t="n"/>
+      <c r="B98" s="22" t="inlineStr">
+        <is>
+          <t>Residual Maturity@@</t>
+        </is>
+      </c>
+      <c r="C98" s="29" t="n">
+        <v>3.07610231519375</v>
+      </c>
+      <c r="D98" s="24" t="n"/>
+      <c r="E98" s="25" t="n"/>
+    </row>
+    <row r="99">
+      <c r="A99" s="21" t="n"/>
+      <c r="B99" s="22" t="inlineStr">
+        <is>
+          <t>Modified Duration (in years)@@</t>
+        </is>
+      </c>
+      <c r="C99" s="29" t="n">
+        <v>2.32583257099819</v>
+      </c>
+      <c r="D99" s="24" t="n"/>
+      <c r="E99" s="25" t="n"/>
+    </row>
+    <row r="100">
+      <c r="A100" s="21" t="n"/>
+      <c r="B100" s="30" t="inlineStr">
         <is>
           <t>* In case of semi-annual YTM, it will be annualised</t>
         </is>
       </c>
-      <c r="C95" s="18" t="n"/>
+      <c r="C100" s="30" t="n"/>
+      <c r="D100" s="24" t="n"/>
+      <c r="E100" s="25" t="n"/>
+    </row>
+    <row r="101">
+      <c r="A101" s="21" t="n">
+        <v>6</v>
+      </c>
+      <c r="B101" s="31" t="inlineStr">
+        <is>
+          <t>NAV AND Dividend</t>
+        </is>
+      </c>
+      <c r="C101" s="30" t="n"/>
+      <c r="D101" s="24" t="n"/>
+      <c r="E101" s="25" t="n"/>
+    </row>
+    <row r="102">
+      <c r="A102" s="21" t="n"/>
+      <c r="B102" s="191" t="inlineStr">
+        <is>
+          <t>Plan/Option Name</t>
+        </is>
+      </c>
+      <c r="C102" s="161" t="inlineStr">
+        <is>
+          <t>NAV per unit (Rs)</t>
+        </is>
+      </c>
+      <c r="D102" s="188" t="n"/>
+      <c r="E102" s="192" t="inlineStr">
+        <is>
+          <t>Aggregate distributions during the portfolio period  (Rs. per Unit)</t>
+        </is>
+      </c>
+    </row>
+    <row r="103" ht="28.5" customHeight="1" s="158">
+      <c r="A103" s="21" t="n"/>
+      <c r="B103" s="193" t="n"/>
+      <c r="C103" s="32" t="inlineStr">
+        <is>
+          <t>As on May 15, 2026</t>
+        </is>
+      </c>
+      <c r="D103" s="32" t="inlineStr">
+        <is>
+          <t>As on May 31, 2026</t>
+        </is>
+      </c>
+      <c r="E103" s="193" t="n"/>
+    </row>
+    <row r="104">
+      <c r="A104" s="33" t="n"/>
+      <c r="B104" s="34" t="inlineStr">
+        <is>
+          <t>Direct Plan-Growth Plan</t>
+        </is>
+      </c>
+      <c r="C104" s="40" t="inlineStr">
+        <is>
+          <t>58.8411</t>
+        </is>
+      </c>
+      <c r="D104" s="40" t="inlineStr">
+        <is>
+          <t>59.3669*</t>
+        </is>
+      </c>
+      <c r="E104" s="26" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+    </row>
+    <row r="105">
+      <c r="A105" s="33" t="n"/>
+      <c r="B105" s="34" t="inlineStr">
+        <is>
+          <t>Direct Plan-IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C105" s="40" t="inlineStr">
+        <is>
+          <t>12.3342</t>
+        </is>
+      </c>
+      <c r="D105" s="40" t="inlineStr">
+        <is>
+          <t>12.4444*</t>
+        </is>
+      </c>
+      <c r="E105" s="26" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+    </row>
+    <row r="106">
+      <c r="A106" s="33" t="n"/>
+      <c r="B106" s="34" t="inlineStr">
+        <is>
+          <t>Direct Plan-Daily IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C106" s="41" t="inlineStr">
+        <is>
+          <t>11.0456</t>
+        </is>
+      </c>
+      <c r="D106" s="41" t="inlineStr">
+        <is>
+          <t>11.1283*</t>
+        </is>
+      </c>
+      <c r="E106" s="194" t="n">
+        <v>0.015735</v>
+      </c>
+    </row>
+    <row r="107">
+      <c r="A107" s="33" t="n"/>
+      <c r="B107" s="34" t="inlineStr">
+        <is>
+          <t>Direct Plan-Weekly IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C107" s="41" t="inlineStr">
+        <is>
+          <t>11.0544</t>
+        </is>
+      </c>
+      <c r="D107" s="41" t="inlineStr">
+        <is>
+          <t>11.1278*</t>
+        </is>
+      </c>
+      <c r="E107" s="194" t="n">
+        <v>0.025357</v>
+      </c>
+    </row>
+    <row r="108">
+      <c r="A108" s="33" t="n"/>
+      <c r="B108" s="34" t="inlineStr">
+        <is>
+          <t>Direct Plan-Monthly IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C108" s="40" t="inlineStr">
+        <is>
+          <t>11.1051</t>
+        </is>
+      </c>
+      <c r="D108" s="40" t="inlineStr">
+        <is>
+          <t>11.2043*</t>
+        </is>
+      </c>
+      <c r="E108" s="26" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+    </row>
+    <row r="109">
+      <c r="A109" s="33" t="n"/>
+      <c r="B109" s="34" t="inlineStr">
+        <is>
+          <t>Direct Plan-Quarterly IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C109" s="40" t="inlineStr">
+        <is>
+          <t>12.1264</t>
+        </is>
+      </c>
+      <c r="D109" s="40" t="inlineStr">
+        <is>
+          <t>12.2347*</t>
+        </is>
+      </c>
+      <c r="E109" s="26" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+    </row>
+    <row r="110">
+      <c r="A110" s="33" t="n"/>
+      <c r="B110" s="38" t="n"/>
+      <c r="C110" s="35" t="n"/>
+      <c r="D110" s="35" t="n"/>
+      <c r="E110" s="23" t="n"/>
+    </row>
+    <row r="111">
+      <c r="A111" s="21" t="n"/>
+      <c r="B111" s="39" t="inlineStr">
+        <is>
+          <t>Regular Plan-Growth Plan</t>
+        </is>
+      </c>
+      <c r="C111" s="40" t="inlineStr">
+        <is>
+          <t>53.5323</t>
+        </is>
+      </c>
+      <c r="D111" s="40" t="inlineStr">
+        <is>
+          <t>53.9924*</t>
+        </is>
+      </c>
+      <c r="E111" s="26" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+    </row>
+    <row r="112">
+      <c r="A112" s="21" t="n"/>
+      <c r="B112" s="39" t="inlineStr">
+        <is>
+          <t>Regular Plan-IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C112" s="40" t="inlineStr">
+        <is>
+          <t>12.2669</t>
+        </is>
+      </c>
+      <c r="D112" s="40" t="inlineStr">
+        <is>
+          <t>12.3723*</t>
+        </is>
+      </c>
+      <c r="E112" s="26" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+    </row>
+    <row r="113">
+      <c r="A113" s="21" t="n"/>
+      <c r="B113" s="39" t="inlineStr">
+        <is>
+          <t>Regular Plan-Daily IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C113" s="41" t="inlineStr">
+        <is>
+          <t>11.0401</t>
+        </is>
+      </c>
+      <c r="D113" s="41" t="inlineStr">
+        <is>
+          <t>11.1279*</t>
+        </is>
+      </c>
+      <c r="E113" s="194" t="n">
+        <v>0.007083</v>
+      </c>
+    </row>
+    <row r="114">
+      <c r="A114" s="21" t="n"/>
+      <c r="B114" s="39" t="inlineStr">
+        <is>
+          <t>Regular Plan-Weekly IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C114" s="41" t="inlineStr">
+        <is>
+          <t>11.0479</t>
+        </is>
+      </c>
+      <c r="D114" s="41" t="inlineStr">
+        <is>
+          <t>11.1271*</t>
+        </is>
+      </c>
+      <c r="E114" s="194" t="n">
+        <v>0.015753</v>
+      </c>
+    </row>
+    <row r="115">
+      <c r="A115" s="21" t="n"/>
+      <c r="B115" s="39" t="inlineStr">
+        <is>
+          <t>Regular Plan-Monthly IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C115" s="40" t="inlineStr">
+        <is>
+          <t>11.1649</t>
+        </is>
+      </c>
+      <c r="D115" s="40" t="inlineStr">
+        <is>
+          <t>11.2609*</t>
+        </is>
+      </c>
+      <c r="E115" s="26" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+    </row>
+    <row r="116">
+      <c r="A116" s="21" t="n"/>
+      <c r="B116" s="39" t="inlineStr">
+        <is>
+          <t>Regular Plan-Quarterly IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C116" s="40" t="inlineStr">
+        <is>
+          <t>11.9681</t>
+        </is>
+      </c>
+      <c r="D116" s="40" t="inlineStr">
+        <is>
+          <t>12.0710*</t>
+        </is>
+      </c>
+      <c r="E116" s="26" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+    </row>
+    <row r="117">
+      <c r="A117" s="21" t="n"/>
+      <c r="B117" s="43" t="inlineStr">
+        <is>
+          <t>IDCW -  Income Distribution cum Capital Withdrawal.</t>
+        </is>
+      </c>
+      <c r="C117" s="44" t="n"/>
+      <c r="D117" s="44" t="n"/>
+      <c r="E117" s="25" t="n"/>
+    </row>
+    <row r="118">
+      <c r="A118" s="21" t="n"/>
+      <c r="B118" s="43" t="n"/>
+      <c r="C118" s="44" t="n"/>
+      <c r="D118" s="44" t="n"/>
+      <c r="E118" s="25" t="n"/>
+    </row>
+    <row r="119">
+      <c r="A119" s="21" t="n">
+        <v>7</v>
+      </c>
+      <c r="B119" s="45" t="inlineStr">
+        <is>
+          <t>Portfolio Turn Over Ratio ^^</t>
+        </is>
+      </c>
+      <c r="C119" s="39" t="n"/>
+      <c r="D119" s="46" t="n"/>
+      <c r="E119" s="47" t="n"/>
+    </row>
+    <row r="120">
+      <c r="A120" s="21" t="n"/>
+      <c r="B120" s="39" t="inlineStr">
+        <is>
+          <t xml:space="preserve"> - For Purchase</t>
+        </is>
+      </c>
+      <c r="C120" s="26" t="inlineStr">
+        <is>
+          <t>N.A.</t>
+        </is>
+      </c>
+      <c r="D120" s="46" t="n"/>
+      <c r="E120" s="48" t="n"/>
+    </row>
+    <row r="121">
+      <c r="A121" s="21" t="n"/>
+      <c r="B121" s="39" t="inlineStr">
+        <is>
+          <t xml:space="preserve"> - For Sale</t>
+        </is>
+      </c>
+      <c r="C121" s="26" t="inlineStr">
+        <is>
+          <t>N.A.</t>
+        </is>
+      </c>
+      <c r="D121" s="46" t="n"/>
+      <c r="E121" s="48" t="n"/>
+    </row>
+    <row r="122">
+      <c r="A122" s="21" t="n">
+        <v>8</v>
+      </c>
+      <c r="B122" s="49" t="inlineStr">
+        <is>
+          <t>Total investment in foreign securities/ADR/GDR (Rs. lakh)</t>
+        </is>
+      </c>
+      <c r="C122" s="50" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="D122" s="46" t="n"/>
+      <c r="E122" s="48" t="n"/>
+    </row>
+    <row r="123" ht="24" customHeight="1" s="158">
+      <c r="A123" s="21" t="n">
+        <v>9</v>
+      </c>
+      <c r="B123" s="51" t="inlineStr">
+        <is>
+          <t>Total of securities below investment grade and default provided for the of May 31, 2026 (Rs. lakh)</t>
+        </is>
+      </c>
+      <c r="C123" s="52" t="inlineStr">
+        <is>
+          <t>Refer point no.4</t>
+        </is>
+      </c>
+      <c r="D123" s="27" t="n"/>
+      <c r="E123" s="48" t="n"/>
+    </row>
+    <row r="124">
+      <c r="A124" s="21" t="n">
+        <v>10</v>
+      </c>
+      <c r="B124" s="53" t="inlineStr">
+        <is>
+          <t>Total investment in illiquid shares/securities</t>
+        </is>
+      </c>
+      <c r="C124" s="54" t="n"/>
+      <c r="D124" s="24" t="n"/>
+      <c r="E124" s="47" t="n"/>
+    </row>
+    <row r="125">
+      <c r="A125" s="21" t="n"/>
+      <c r="B125" s="55" t="inlineStr">
+        <is>
+          <t>- Value (In Rs. Lakh)</t>
+        </is>
+      </c>
+      <c r="C125" s="56" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="D125" s="57" t="n"/>
+      <c r="E125" s="48" t="n"/>
+    </row>
+    <row r="126">
+      <c r="A126" s="21" t="n"/>
+      <c r="B126" s="58" t="inlineStr">
+        <is>
+          <t>- in percentage terms (%)</t>
+        </is>
+      </c>
+      <c r="C126" s="56" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="D126" s="46" t="n"/>
+      <c r="E126" s="48" t="n"/>
+    </row>
+    <row r="127">
+      <c r="A127" s="21" t="n"/>
+      <c r="B127" s="58" t="n"/>
+      <c r="C127" s="59" t="n"/>
+      <c r="D127" s="46" t="n"/>
+      <c r="E127" s="47" t="n"/>
+    </row>
+    <row r="128">
+      <c r="A128" s="21" t="n">
+        <v>11</v>
+      </c>
+      <c r="B128" s="45" t="inlineStr">
+        <is>
+          <t>Total outstanding exposure to derivatives at the end of  May 31, 2026</t>
+        </is>
+      </c>
+      <c r="C128" s="54" t="n"/>
+      <c r="D128" s="24" t="n"/>
+      <c r="E128" s="48" t="n"/>
+    </row>
+    <row r="129">
+      <c r="A129" s="21" t="n"/>
+      <c r="B129" s="55" t="inlineStr">
+        <is>
+          <t>- Value (In Rs. Lakh)</t>
+        </is>
+      </c>
+      <c r="C129" s="56" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="D129" s="57" t="n"/>
+      <c r="E129" s="48" t="n"/>
+    </row>
+    <row r="130">
+      <c r="A130" s="21" t="n"/>
+      <c r="B130" s="58" t="inlineStr">
+        <is>
+          <t>- in percentage term (%)</t>
+        </is>
+      </c>
+      <c r="C130" s="56" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="D130" s="46" t="n"/>
+      <c r="E130" s="47" t="n"/>
+    </row>
+    <row r="131">
+      <c r="A131" s="60" t="n"/>
+      <c r="B131" s="61" t="n"/>
+      <c r="C131" s="61" t="n"/>
+      <c r="D131" s="61" t="n"/>
+      <c r="E131" s="62" t="n"/>
+    </row>
+    <row r="132">
+      <c r="A132" s="63" t="inlineStr">
+        <is>
+          <t>*</t>
+        </is>
+      </c>
+      <c r="B132" s="24" t="inlineStr">
+        <is>
+          <t>Computed NAV</t>
+        </is>
+      </c>
+      <c r="C132" s="24" t="n"/>
+      <c r="D132" s="24" t="n"/>
+      <c r="E132" s="24" t="n"/>
+    </row>
+    <row r="133">
+      <c r="A133" s="63" t="inlineStr">
+        <is>
+          <t>N.A.</t>
+        </is>
+      </c>
+      <c r="B133" s="24" t="inlineStr">
+        <is>
+          <t xml:space="preserve"> Not Applicable.</t>
+        </is>
+      </c>
+      <c r="C133" s="24" t="n"/>
+      <c r="D133" s="24" t="n"/>
+      <c r="E133" s="24" t="n"/>
+    </row>
+    <row r="134">
+      <c r="A134" s="63" t="inlineStr">
+        <is>
+          <t>^^</t>
+        </is>
+      </c>
+      <c r="B134" s="24" t="inlineStr">
+        <is>
+          <t>Portfolio Turn Over Ratio is for Equity Schemes.</t>
+        </is>
+      </c>
+      <c r="C134" s="24" t="n"/>
+      <c r="D134" s="24" t="n"/>
+      <c r="E134" s="24" t="n"/>
+    </row>
+    <row r="135">
+      <c r="A135" s="63" t="inlineStr">
+        <is>
+          <t>@@</t>
+        </is>
+      </c>
+      <c r="B135" s="24" t="inlineStr">
+        <is>
+          <t>Residual Maturity, Modified Duration and Portfolio YTM (Annualised) is for Debt Schemes.</t>
+        </is>
+      </c>
+      <c r="C135" s="24" t="n"/>
+      <c r="D135" s="24" t="n"/>
+      <c r="E135" s="24" t="n"/>
+    </row>
+    <row r="136" ht="48" customHeight="1" s="158">
+      <c r="A136" s="24" t="n"/>
+      <c r="B136" s="64" t="inlineStr">
+        <is>
+          <t>Pursuant to payment of IDCW, the NAV of the IDCW Option(s) of aforesaid Scheme of the Fund would fall to the extent of payout and statutory levy, if any. For complete distribution history of the Schemes, please visit www.dspim.com</t>
+        </is>
+      </c>
+      <c r="C136" s="24" t="n"/>
+      <c r="D136" s="24" t="n"/>
+      <c r="E136" s="24" t="n"/>
     </row>
   </sheetData>
-  <mergeCells count="7">
-[...2 lines deleted...]
-    <mergeCell ref="B51:F51"/>
+  <mergeCells count="10">
+    <mergeCell ref="D60:E60"/>
+    <mergeCell ref="B55:F55"/>
+    <mergeCell ref="D56:F56"/>
+    <mergeCell ref="D58:F58"/>
+    <mergeCell ref="B59:I59"/>
+    <mergeCell ref="B102:B103"/>
+    <mergeCell ref="E102:E103"/>
     <mergeCell ref="B1:F1"/>
-    <mergeCell ref="D52:F52"/>
-[...1 lines deleted...]
-    <mergeCell ref="D53:F53"/>
+    <mergeCell ref="C102:D102"/>
+    <mergeCell ref="D57:F57"/>
   </mergeCells>
   <hyperlinks>
-    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="D53" r:id="rId1"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="D57" r:id="rId1"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:A1"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Rohit Pandey</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:lastPrinted></cp:lastPrinted>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties">
+  <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_Enabled" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2">
+    <vt:lpwstr>true</vt:lpwstr>
+  </property>
+  <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_SetDate" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3">
+    <vt:lpwstr>2026-06-03T18:39:21Z</vt:lpwstr>
+  </property>
+  <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_Method" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4">
+    <vt:lpwstr>Privileged</vt:lpwstr>
+  </property>
+  <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_Name" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5">
+    <vt:lpwstr>Public</vt:lpwstr>
+  </property>
+  <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_SiteId" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6">
+    <vt:lpwstr>1771ae17-e764-4e0f-a476-d4184d79a5d9</vt:lpwstr>
+  </property>
+  <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_ActionId" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7">
+    <vt:lpwstr>881336f3-c0c9-4eb0-926a-b3be9c727cbb</vt:lpwstr>
+  </property>
+  <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_ContentBits" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8">
+    <vt:lpwstr>0</vt:lpwstr>
+  </property>
+  <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_Tag" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9">
+    <vt:lpwstr>10, 0, 1, 1</vt:lpwstr>
+  </property>
+</Properties>
+</file>