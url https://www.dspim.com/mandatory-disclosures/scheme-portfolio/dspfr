--- v6 (2026-06-14)
+++ v7 (2026-07-04)
@@ -1,134 +1,94 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" Id="rId4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <bookViews>
-    <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" tabRatio="974" firstSheet="0" autoFilterDateGrouping="1"/>
+    <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" tabRatio="934" firstSheet="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="CREDITRISK" sheetId="1" state="visible" r:id="rId1"/>
     <sheet name="Sheet1" sheetId="2" state="hidden" r:id="rId2"/>
   </sheets>
   <definedNames/>
-  <calcPr calcId="191029" fullCalcOnLoad="1" calcOnSave="0"/>
+  <calcPr calcId="191029" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="7">
-    <numFmt numFmtId="164" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);"/>
-[...5 lines deleted...]
-    <numFmt numFmtId="170" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;_);_(* @_)"/>
+    <numFmt numFmtId="164" formatCode="#,##0.00_);\(#,##0.00\)%"/>
+    <numFmt numFmtId="165" formatCode="_(* #,##0.0000_);_(* \(#,##0.0000\);_(* &quot;-&quot;??_);_(@_)"/>
+    <numFmt numFmtId="166" formatCode="0.00000%"/>
+    <numFmt numFmtId="167" formatCode="0.0000%"/>
+    <numFmt numFmtId="168" formatCode="_(* #,##0_);_(* \(#,##0\);"/>
+    <numFmt numFmtId="169" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);"/>
+    <numFmt numFmtId="170" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;??_);_(@_)"/>
   </numFmts>
-  <fonts count="35">
+  <fonts count="21">
     <font>
-      <name val="Calibri"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <name val="trebuchet MS"/>
-[...32 lines deleted...]
-      <name val="Calibri"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <name val="Calibri"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
       <color theme="10"/>
       <sz val="11"/>
       <u val="single"/>
       <scheme val="minor"/>
-    </font>
-[...5 lines deleted...]
-      <sz val="11"/>
     </font>
     <font>
       <name val="Trebuchet MS"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="8"/>
     </font>
     <font>
       <name val="Trebuchet MS"/>
       <family val="2"/>
       <b val="1"/>
       <color theme="1"/>
       <sz val="8"/>
     </font>
     <font>
       <name val="Trebuchet MS"/>
       <family val="2"/>
       <b val="1"/>
       <color rgb="FFFF0000"/>
       <sz val="8"/>
     </font>
     <font>
       <name val="Trebuchet MS"/>
       <family val="2"/>
       <color rgb="FF000000"/>
@@ -163,144 +123,90 @@
     <font>
       <name val="Trebuchet MS"/>
       <family val="2"/>
       <i val="1"/>
       <sz val="8"/>
     </font>
     <font>
       <name val="Trebuchet MS"/>
       <family val="2"/>
       <color rgb="FFFF0000"/>
       <sz val="8"/>
     </font>
     <font>
       <name val="Trebuchet MS"/>
       <family val="2"/>
       <b val="1"/>
       <strike val="1"/>
       <sz val="8"/>
     </font>
     <font>
       <name val="Arial"/>
       <family val="2"/>
       <sz val="10"/>
     </font>
     <font>
-      <name val="Arial"/>
+      <name val="trebuchet MS"/>
       <family val="2"/>
-      <color indexed="8"/>
-      <sz val="10"/>
+      <b val="1"/>
+      <color rgb="FFFFFFFF"/>
+      <sz val="8"/>
     </font>
     <font>
-      <name val="Calibri"/>
+      <name val="trebuchet MS"/>
       <family val="2"/>
-      <color theme="1"/>
+      <b val="1"/>
+      <color indexed="8"/>
       <sz val="8"/>
-      <scheme val="minor"/>
+      <u val="single"/>
     </font>
     <font>
-      <name val="Arial"/>
+      <name val="trebuchet MS"/>
+      <family val="2"/>
+      <color theme="10"/>
+      <sz val="8"/>
+      <u val="single"/>
+    </font>
+    <font>
+      <name val="trebuchet MS"/>
       <family val="2"/>
       <b val="1"/>
       <color rgb="FF000000"/>
       <sz val="8"/>
     </font>
     <font>
-      <name val="Arial"/>
-[...17 lines deleted...]
-      <name val="Trebuchet MS"/>
+      <name val="trebuchet MS"/>
       <family val="2"/>
       <b val="1"/>
       <color indexed="8"/>
       <sz val="8"/>
     </font>
     <font>
-      <name val="Trebuchet MS"/>
+      <name val="trebuchet MS"/>
       <family val="2"/>
-      <b val="1"/>
-[...42 lines deleted...]
-      <b val="1"/>
       <color indexed="8"/>
       <sz val="8"/>
-      <u val="single"/>
     </font>
   </fonts>
   <fills count="6">
     <fill>
       <patternFill/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF000000"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFC0C0C0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
@@ -361,62 +267,62 @@
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left/>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
-[...1 lines deleted...]
-      </left>
+      <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom/>
@@ -469,548 +375,538 @@
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="13">
-[...12 lines deleted...]
-    <xf numFmtId="9" fontId="21" fillId="0" borderId="0"/>
+  <cellStyleXfs count="8">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="9" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="43" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="43" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="195">
+  <cellXfs count="193">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="7" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="7" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="8" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="9" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
-    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
-[...8 lines deleted...]
-    <xf numFmtId="10" fontId="4" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="10" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="9" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="43" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="43" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="10" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="10" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="6" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="13" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="4" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="4" fontId="10" fillId="0" borderId="1" pivotButton="0" quotePrefix="1" xfId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="6" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="10" fontId="10" fillId="0" borderId="1" pivotButton="0" quotePrefix="1" xfId="1"/>
+    <xf numFmtId="164" fontId="10" fillId="0" borderId="3" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="13" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="2" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="14" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="10" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="11" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="12" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="11" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="12" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="6" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="167" fontId="6" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="168" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="169" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="10" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="15" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="169" fontId="4" fillId="3" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="10" fontId="4" fillId="3" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="169" fontId="15" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="10" fontId="15" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="3"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="10" fontId="18" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="5" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="10" fontId="6" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="6" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="10" fontId="6" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="0" pivotButton="0" quotePrefix="0" xfId="5"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="5"/>
+    <xf numFmtId="43" fontId="10" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="6"/>
+    <xf numFmtId="170" fontId="10" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="5"/>
+    <xf numFmtId="170" fontId="10" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="6"/>
+    <xf numFmtId="15" fontId="10" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="6"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="7"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="11" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="11" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="170" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="6">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="6" pivotButton="0" quotePrefix="0" xfId="0"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="9" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="15" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="6">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="12" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="12" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="170" fontId="10" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="6">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="15" fontId="10" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="6">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="10" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-      <alignment horizontal="left"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="10" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="2">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="10" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="4" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="4" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="2">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="6" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="10" fontId="6" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="10" fontId="6" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="3" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="5" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="4" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="3" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="5" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="4" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="10" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="2">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="3" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="4" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="2">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="10" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="4" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="2">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="10" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="4" fontId="10" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="2">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="15" fontId="10" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="5"/>
+    <xf numFmtId="4" fontId="10" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="5"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="7" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="10" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
-    <xf numFmtId="10" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="10" fontId="10" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="4" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-[...46 lines deleted...]
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="7" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="2" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="2" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-[...351 lines deleted...]
-    </xf>
+    <xf numFmtId="168" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="169" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="169" fontId="4" fillId="3" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="169" fontId="15" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="5" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" pivotButton="0" quotePrefix="0" xfId="0"/>
-    <xf numFmtId="0" fontId="29" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="29" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="12" pivotButton="0" quotePrefix="0" xfId="0"/>
-    <xf numFmtId="167" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="164" fontId="10" fillId="0" borderId="3" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="1">
+      <alignment horizontal="center"/>
+    </xf>
   </cellXfs>
-  <cellStyles count="13">
+  <cellStyles count="8">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Percent" xfId="1" builtinId="5"/>
     <cellStyle name="Normal 3 4 2 2 4" xfId="2"/>
     <cellStyle name="Hyperlink" xfId="3" builtinId="8"/>
     <cellStyle name="Comma" xfId="4" builtinId="3"/>
     <cellStyle name="Normal 3 2" xfId="5"/>
     <cellStyle name="Comma 4 2" xfId="6"/>
-    <cellStyle name="Percent 2 3" xfId="7"/>
-[...4 lines deleted...]
-    <cellStyle name="Percent 2" xfId="12"/>
+    <cellStyle name="Normal 2" xfId="7"/>
   </cellStyles>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00800000"/>
       <rgbColor rgb="00008000"/>
       <rgbColor rgb="00000080"/>
       <rgbColor rgb="00808000"/>
       <rgbColor rgb="00800080"/>
@@ -1052,242 +948,276 @@
       <rgbColor rgb="00003366"/>
       <rgbColor rgb="00339966"/>
       <rgbColor rgb="00003300"/>
       <rgbColor rgb="00333300"/>
       <rgbColor rgb="00993300"/>
       <rgbColor rgb="00993366"/>
       <rgbColor rgb="00333399"/>
       <rgbColor rgb="00333333"/>
     </indexedColors>
   </colors>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId4" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image1.png" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image2.png" Id="rId2" /></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <wsDr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
   <twoCellAnchor editAs="oneCell">
     <from>
       <col>1</col>
       <colOff>0</colOff>
-      <row>68</row>
+      <row>66</row>
       <rowOff>0</rowOff>
     </from>
     <to>
       <col>1</col>
-      <colOff>2374900</colOff>
-[...1 lines deleted...]
-      <rowOff>31750</rowOff>
+      <colOff>2368550</colOff>
+      <row>75</row>
+      <rowOff>35378</rowOff>
     </to>
     <pic>
       <nvPicPr>
-        <cNvPr id="2" name="Picture 1"/>
+        <cNvPr id="3" name="Picture 2"/>
         <cNvPicPr>
           <a:picLocks/>
         </cNvPicPr>
       </nvPicPr>
       <blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </blipFill>
       <spPr>
         <a:xfrm>
-          <a:off x="457200" y="10198100"/>
+          <a:off x="476250" y="11496675"/>
           <a:ext cx="2374900" cy="1574800"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <avLst/>
         </a:prstGeom>
         <a:ln>
           <a:prstDash val="solid"/>
         </a:ln>
       </spPr>
     </pic>
     <clientData/>
   </twoCellAnchor>
   <twoCellAnchor editAs="oneCell">
     <from>
       <col>1</col>
       <colOff>0</colOff>
-      <row>81</row>
+      <row>80</row>
       <rowOff>0</rowOff>
     </from>
     <to>
       <col>1</col>
-      <colOff>2374900</colOff>
-[...1 lines deleted...]
-      <rowOff>31749</rowOff>
+      <colOff>2368550</colOff>
+      <row>89</row>
+      <rowOff>35377</rowOff>
     </to>
     <pic>
       <nvPicPr>
-        <cNvPr id="3" name="Picture 2"/>
+        <cNvPr id="5" name="Picture 4"/>
         <cNvPicPr>
           <a:picLocks/>
         </cNvPicPr>
       </nvPicPr>
       <blipFill>
         <a:blip r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </blipFill>
       <spPr>
         <a:xfrm>
-          <a:off x="457200" y="12611100"/>
+          <a:off x="476250" y="14182725"/>
           <a:ext cx="2374900" cy="1574800"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <avLst/>
         </a:prstGeom>
         <a:ln>
           <a:prstDash val="solid"/>
         </a:ln>
       </spPr>
     </pic>
     <clientData/>
   </twoCellAnchor>
 </wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos Narrow" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -1305,65 +1235,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
-[...5 lines deleted...]
-        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -1384,2321 +1314,2281 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dspim.com/media/pages/mandatory-disclosures/disclosures-for-deviation-in-valuation-price/9b5bdcb45d-1720430633/il-amp-fs-energy-devlopment-company-limited.pdf" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:L136"/>
   <sheetViews>
-    <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
+    <sheetView zoomScale="99" zoomScaleNormal="99" workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="8" defaultColWidth="8.7265625" defaultRowHeight="13.5"/>
+  <sheetFormatPr baseColWidth="8" defaultColWidth="9.1796875" defaultRowHeight="12"/>
   <cols>
-    <col width="6.54296875" bestFit="1" customWidth="1" style="1" min="1" max="1"/>
-[...11 lines deleted...]
-    <col width="8.7265625" customWidth="1" style="1" min="13" max="16384"/>
+    <col width="7.1796875" bestFit="1" customWidth="1" style="58" min="1" max="1"/>
+    <col width="41.453125" customWidth="1" style="58" min="2" max="2"/>
+    <col width="19.81640625" bestFit="1" customWidth="1" style="58" min="3" max="3"/>
+    <col width="14.81640625" bestFit="1" customWidth="1" style="58" min="4" max="4"/>
+    <col width="10.81640625" bestFit="1" customWidth="1" style="58" min="5" max="5"/>
+    <col width="24.81640625" bestFit="1" customWidth="1" style="58" min="6" max="6"/>
+    <col width="14.453125" bestFit="1" customWidth="1" style="58" min="7" max="7"/>
+    <col width="12.81640625" bestFit="1" customWidth="1" style="58" min="8" max="8"/>
+    <col width="22.08984375" customWidth="1" style="58" min="9" max="9"/>
+    <col width="8.26953125" bestFit="1" customWidth="1" style="58" min="10" max="10"/>
+    <col width="31.1796875" bestFit="1" customWidth="1" style="58" min="11" max="11"/>
+    <col width="7.81640625" bestFit="1" customWidth="1" style="58" min="12" max="12"/>
+    <col width="9.1796875" customWidth="1" style="58" min="13" max="16384"/>
   </cols>
   <sheetData>
-    <row r="1" ht="19" customHeight="1" s="158">
-[...1 lines deleted...]
-      <c r="B1" s="157" t="inlineStr">
+    <row r="1">
+      <c r="A1" s="57" t="n"/>
+      <c r="B1" s="57" t="inlineStr">
         <is>
           <t>DSP Credit Risk Fund</t>
         </is>
       </c>
     </row>
     <row r="2">
-      <c r="B2" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>Portfolio as on May 31, 2026</t>
+      <c r="B2" s="41" t="inlineStr">
+        <is>
+          <t>Portfolio as on June 30, 2026</t>
         </is>
       </c>
     </row>
     <row r="4">
-      <c r="A4" s="4" t="inlineStr">
+      <c r="A4" s="57" t="inlineStr">
         <is>
           <t>Sr. No.</t>
         </is>
       </c>
-      <c r="B4" s="4" t="inlineStr">
+      <c r="B4" s="57" t="inlineStr">
         <is>
           <t>Name of Instrument</t>
         </is>
       </c>
-      <c r="C4" s="4" t="inlineStr">
+      <c r="C4" s="57" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
-      <c r="D4" s="4" t="inlineStr">
+      <c r="D4" s="57" t="inlineStr">
         <is>
           <t>Rating/Industry</t>
         </is>
       </c>
-      <c r="E4" s="4" t="inlineStr">
+      <c r="E4" s="57" t="inlineStr">
         <is>
           <t>Quantity</t>
         </is>
       </c>
-      <c r="F4" s="4" t="inlineStr">
+      <c r="F4" s="57" t="inlineStr">
         <is>
           <t>Market value (Rs. In lakhs)</t>
         </is>
       </c>
-      <c r="G4" s="4" t="inlineStr">
+      <c r="G4" s="57" t="inlineStr">
         <is>
           <t>% to Net Assets</t>
         </is>
       </c>
-      <c r="H4" s="4" t="inlineStr">
+      <c r="H4" s="57" t="inlineStr">
         <is>
           <t>Maturity Date</t>
         </is>
       </c>
-      <c r="I4" s="4" t="inlineStr">
+      <c r="I4" s="57" t="inlineStr">
         <is>
           <t>Put/Call Option</t>
         </is>
       </c>
-      <c r="J4" s="4" t="inlineStr">
+      <c r="J4" s="57" t="inlineStr">
         <is>
           <t>YTM (%)</t>
         </is>
       </c>
     </row>
     <row r="6">
-      <c r="B6" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>Units issued by REITs &amp; InvITs</t>
+      <c r="B6" s="41" t="inlineStr">
+        <is>
+          <t>DEBT INSTRUMENTS</t>
         </is>
       </c>
     </row>
     <row r="7">
-      <c r="B7" s="3" t="inlineStr">
+      <c r="B7" s="41" t="inlineStr">
+        <is>
+          <t>BOND &amp; NCD's</t>
+        </is>
+      </c>
+    </row>
+    <row r="8">
+      <c r="B8" s="41" t="inlineStr">
         <is>
           <t>Listed / awaiting listing on the stock exchanges</t>
         </is>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A8" s="1" t="n">
+      <c r="K8" s="41" t="inlineStr">
+        <is>
+          <t>Sector/Rating</t>
+        </is>
+      </c>
+      <c r="L8" s="41" t="inlineStr">
+        <is>
+          <t>Percent</t>
+        </is>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" s="58" t="n">
         <v>1</v>
       </c>
-      <c r="B8" s="1" t="inlineStr">
-[...38 lines deleted...]
-      <c r="B9" s="8" t="inlineStr">
+      <c r="B9" s="58" t="inlineStr">
+        <is>
+          <t>JTPM Metal Traders Limited**</t>
+        </is>
+      </c>
+      <c r="C9" s="58" t="inlineStr">
+        <is>
+          <t>INE02PE08036</t>
+        </is>
+      </c>
+      <c r="D9" s="58" t="inlineStr">
+        <is>
+          <t>CRISIL AA</t>
+        </is>
+      </c>
+      <c r="E9" s="179" t="n">
+        <v>1500</v>
+      </c>
+      <c r="F9" s="180" t="n">
+        <v>1607.63</v>
+      </c>
+      <c r="G9" s="61" t="n">
+        <v>0.0584</v>
+      </c>
+      <c r="H9" s="62" t="n">
+        <v>47025</v>
+      </c>
+      <c r="I9" s="58" t="inlineStr">
+        <is>
+          <t>PU - 29-09-2028 CA - 29-09-2028</t>
+        </is>
+      </c>
+      <c r="J9" s="180" t="n">
+        <v>8.1226</v>
+      </c>
+      <c r="K9" s="58" t="inlineStr">
+        <is>
+          <t>CRISIL AA</t>
+        </is>
+      </c>
+      <c r="L9" s="61" t="n">
+        <v>0.247</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" s="58" t="n">
+        <v>2</v>
+      </c>
+      <c r="B10" s="58" t="inlineStr">
+        <is>
+          <t>Aditya Birla Renewables Limited**</t>
+        </is>
+      </c>
+      <c r="C10" s="58" t="inlineStr">
+        <is>
+          <t>INE01QP08016</t>
+        </is>
+      </c>
+      <c r="D10" s="58" t="inlineStr">
+        <is>
+          <t>CRISIL AA</t>
+        </is>
+      </c>
+      <c r="E10" s="179" t="n">
+        <v>1500</v>
+      </c>
+      <c r="F10" s="180" t="n">
+        <v>1603.1</v>
+      </c>
+      <c r="G10" s="61" t="n">
+        <v>0.0582</v>
+      </c>
+      <c r="H10" s="62" t="n">
+        <v>46654</v>
+      </c>
+      <c r="J10" s="180" t="n">
+        <v>8.300599999999999</v>
+      </c>
+      <c r="K10" s="58" t="inlineStr">
+        <is>
+          <t>Sovereign</t>
+        </is>
+      </c>
+      <c r="L10" s="61" t="n">
+        <v>0.1486</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" s="58" t="n">
+        <v>3</v>
+      </c>
+      <c r="B11" s="58" t="inlineStr">
+        <is>
+          <t>Nuvoco Vistas Corporation Limited**</t>
+        </is>
+      </c>
+      <c r="C11" s="58" t="inlineStr">
+        <is>
+          <t>INE118D08078</t>
+        </is>
+      </c>
+      <c r="D11" s="58" t="inlineStr">
+        <is>
+          <t>CRISIL AA</t>
+        </is>
+      </c>
+      <c r="E11" s="179" t="n">
+        <v>1500</v>
+      </c>
+      <c r="F11" s="180" t="n">
+        <v>1582.24</v>
+      </c>
+      <c r="G11" s="61" t="n">
+        <v>0.0575</v>
+      </c>
+      <c r="H11" s="62" t="n">
+        <v>47014</v>
+      </c>
+      <c r="J11" s="180" t="n">
+        <v>7.955</v>
+      </c>
+      <c r="K11" s="58" t="inlineStr">
+        <is>
+          <t>CARE AA</t>
+        </is>
+      </c>
+      <c r="L11" s="61" t="n">
+        <v>0.0958</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" s="58" t="n">
+        <v>4</v>
+      </c>
+      <c r="B12" s="58" t="inlineStr">
+        <is>
+          <t>Tata Housing Development Company Limited**</t>
+        </is>
+      </c>
+      <c r="C12" s="58" t="inlineStr">
+        <is>
+          <t>INE582L08078</t>
+        </is>
+      </c>
+      <c r="D12" s="58" t="inlineStr">
+        <is>
+          <t>CARE AA</t>
+        </is>
+      </c>
+      <c r="E12" s="179" t="n">
+        <v>1500</v>
+      </c>
+      <c r="F12" s="180" t="n">
+        <v>1553.88</v>
+      </c>
+      <c r="G12" s="61" t="n">
+        <v>0.0564</v>
+      </c>
+      <c r="H12" s="62" t="n">
+        <v>47095</v>
+      </c>
+      <c r="J12" s="180" t="n">
+        <v>7.76</v>
+      </c>
+      <c r="K12" s="58" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="L12" s="61" t="n">
+        <v>0.09370000000000001</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" s="58" t="n">
+        <v>5</v>
+      </c>
+      <c r="B13" s="58" t="inlineStr">
+        <is>
+          <t>National Bank for Agriculture and Rural Development</t>
+        </is>
+      </c>
+      <c r="C13" s="58" t="inlineStr">
+        <is>
+          <t>INE261F08EK5</t>
+        </is>
+      </c>
+      <c r="D13" s="58" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E13" s="179" t="n">
+        <v>1500</v>
+      </c>
+      <c r="F13" s="180" t="n">
+        <v>1543.47</v>
+      </c>
+      <c r="G13" s="61" t="n">
+        <v>0.0561</v>
+      </c>
+      <c r="H13" s="62" t="n">
+        <v>46807</v>
+      </c>
+      <c r="J13" s="180" t="n">
+        <v>7.1958</v>
+      </c>
+      <c r="K13" s="58" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="L13" s="61" t="n">
+        <v>0.0873</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" s="58" t="n">
+        <v>6</v>
+      </c>
+      <c r="B14" s="58" t="inlineStr">
+        <is>
+          <t>Adani Airport Holdings Limited</t>
+        </is>
+      </c>
+      <c r="C14" s="58" t="inlineStr">
+        <is>
+          <t>INE0GCN07054</t>
+        </is>
+      </c>
+      <c r="D14" s="58" t="inlineStr">
+        <is>
+          <t>IND AA-</t>
+        </is>
+      </c>
+      <c r="E14" s="179" t="n">
+        <v>1500</v>
+      </c>
+      <c r="F14" s="180" t="n">
+        <v>1497.39</v>
+      </c>
+      <c r="G14" s="61" t="n">
+        <v>0.0544</v>
+      </c>
+      <c r="H14" s="62" t="n">
+        <v>47161</v>
+      </c>
+      <c r="J14" s="180" t="n">
+        <v>8.7994</v>
+      </c>
+      <c r="K14" s="58" t="inlineStr">
+        <is>
+          <t>ICRA AA</t>
+        </is>
+      </c>
+      <c r="L14" s="61" t="n">
+        <v>0.0764</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" s="58" t="n">
+        <v>7</v>
+      </c>
+      <c r="B15" s="58" t="inlineStr">
+        <is>
+          <t>Nuvama Wealth Finance Limited**</t>
+        </is>
+      </c>
+      <c r="C15" s="58" t="inlineStr">
+        <is>
+          <t>INE918K07PY9</t>
+        </is>
+      </c>
+      <c r="D15" s="58" t="inlineStr">
+        <is>
+          <t>CARE AA</t>
+        </is>
+      </c>
+      <c r="E15" s="179" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F15" s="180" t="n">
+        <v>1083.67</v>
+      </c>
+      <c r="G15" s="61" t="n">
+        <v>0.0394</v>
+      </c>
+      <c r="H15" s="62" t="n">
+        <v>46549</v>
+      </c>
+      <c r="J15" s="180" t="n">
+        <v>8.5505</v>
+      </c>
+      <c r="K15" s="58" t="inlineStr">
+        <is>
+          <t>IND AA-</t>
+        </is>
+      </c>
+      <c r="L15" s="61" t="n">
+        <v>0.0544</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" s="58" t="n">
+        <v>8</v>
+      </c>
+      <c r="B16" s="58" t="inlineStr">
+        <is>
+          <t>GMR AIRPORTS LIMITED**</t>
+        </is>
+      </c>
+      <c r="C16" s="58" t="inlineStr">
+        <is>
+          <t>INE776C08083</t>
+        </is>
+      </c>
+      <c r="D16" s="58" t="inlineStr">
+        <is>
+          <t>CRISIL A+</t>
+        </is>
+      </c>
+      <c r="E16" s="179" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F16" s="180" t="n">
+        <v>1062.4</v>
+      </c>
+      <c r="G16" s="61" t="n">
+        <v>0.0386</v>
+      </c>
+      <c r="H16" s="62" t="n">
+        <v>46431</v>
+      </c>
+      <c r="J16" s="180" t="n">
+        <v>9.4876</v>
+      </c>
+      <c r="K16" s="58" t="inlineStr">
+        <is>
+          <t>CRISIL A+</t>
+        </is>
+      </c>
+      <c r="L16" s="61" t="n">
+        <v>0.0386</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" s="58" t="n">
+        <v>9</v>
+      </c>
+      <c r="B17" s="58" t="inlineStr">
+        <is>
+          <t>Piramal Finance Limited**</t>
+        </is>
+      </c>
+      <c r="C17" s="58" t="inlineStr">
+        <is>
+          <t>INE202B07JW4</t>
+        </is>
+      </c>
+      <c r="D17" s="58" t="inlineStr">
+        <is>
+          <t>ICRA AA+</t>
+        </is>
+      </c>
+      <c r="E17" s="179" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F17" s="180" t="n">
+        <v>1062.14</v>
+      </c>
+      <c r="G17" s="61" t="n">
+        <v>0.0386</v>
+      </c>
+      <c r="H17" s="62" t="n">
+        <v>46689</v>
+      </c>
+      <c r="J17" s="180" t="n">
+        <v>8.710000000000001</v>
+      </c>
+      <c r="K17" s="58" t="inlineStr">
+        <is>
+          <t>ICRA AA+</t>
+        </is>
+      </c>
+      <c r="L17" s="61" t="n">
+        <v>0.0386</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" s="58" t="n">
+        <v>10</v>
+      </c>
+      <c r="B18" s="58" t="inlineStr">
+        <is>
+          <t>Aadhar Housing Finance Limited**</t>
+        </is>
+      </c>
+      <c r="C18" s="58" t="inlineStr">
+        <is>
+          <t>INE883F07330</t>
+        </is>
+      </c>
+      <c r="D18" s="58" t="inlineStr">
+        <is>
+          <t>ICRA AA</t>
+        </is>
+      </c>
+      <c r="E18" s="179" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F18" s="180" t="n">
+        <v>1036.76</v>
+      </c>
+      <c r="G18" s="61" t="n">
+        <v>0.0377</v>
+      </c>
+      <c r="H18" s="62" t="n">
+        <v>46620</v>
+      </c>
+      <c r="J18" s="180" t="n">
+        <v>8.0375</v>
+      </c>
+      <c r="K18" s="58" t="inlineStr">
+        <is>
+          <t>CARE A+</t>
+        </is>
+      </c>
+      <c r="L18" s="61" t="n">
+        <v>0.0367</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" s="58" t="n">
+        <v>11</v>
+      </c>
+      <c r="B19" s="58" t="inlineStr">
+        <is>
+          <t>REC Limited**</t>
+        </is>
+      </c>
+      <c r="C19" s="58" t="inlineStr">
+        <is>
+          <t>INE020B08BU9</t>
+        </is>
+      </c>
+      <c r="D19" s="58" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E19" s="179" t="n">
+        <v>100</v>
+      </c>
+      <c r="F19" s="180" t="n">
+        <v>1033.93</v>
+      </c>
+      <c r="G19" s="61" t="n">
+        <v>0.0376</v>
+      </c>
+      <c r="H19" s="62" t="n">
+        <v>47294</v>
+      </c>
+      <c r="J19" s="180" t="n">
+        <v>7.05</v>
+      </c>
+      <c r="K19" s="58" t="inlineStr">
+        <is>
+          <t>CARE AA-</t>
+        </is>
+      </c>
+      <c r="L19" s="61" t="n">
+        <v>0.0197</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" s="58" t="n">
+        <v>12</v>
+      </c>
+      <c r="B20" s="58" t="inlineStr">
+        <is>
+          <t>Kogta Financial (India) Limited**</t>
+        </is>
+      </c>
+      <c r="C20" s="58" t="inlineStr">
+        <is>
+          <t>INE192U07392</t>
+        </is>
+      </c>
+      <c r="D20" s="58" t="inlineStr">
+        <is>
+          <t>CARE A+</t>
+        </is>
+      </c>
+      <c r="E20" s="179" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F20" s="180" t="n">
+        <v>1010.62</v>
+      </c>
+      <c r="G20" s="61" t="n">
+        <v>0.0367</v>
+      </c>
+      <c r="H20" s="62" t="n">
+        <v>46836</v>
+      </c>
+      <c r="J20" s="180" t="n">
+        <v>9.8949</v>
+      </c>
+      <c r="K20" s="58" t="inlineStr">
+        <is>
+          <t>Alternative Investment Funds (AIF)</t>
+        </is>
+      </c>
+      <c r="L20" s="61" t="n">
+        <v>0.0025</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" s="58" t="n">
+        <v>13</v>
+      </c>
+      <c r="B21" s="58" t="inlineStr">
+        <is>
+          <t>Tata Projects Limited**</t>
+        </is>
+      </c>
+      <c r="C21" s="58" t="inlineStr">
+        <is>
+          <t>INE725H08196</t>
+        </is>
+      </c>
+      <c r="D21" s="58" t="inlineStr">
+        <is>
+          <t>CRISIL AA</t>
+        </is>
+      </c>
+      <c r="E21" s="179" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F21" s="180" t="n">
+        <v>1008.41</v>
+      </c>
+      <c r="G21" s="61" t="n">
+        <v>0.0366</v>
+      </c>
+      <c r="H21" s="62" t="n">
+        <v>46505</v>
+      </c>
+      <c r="J21" s="180" t="n">
+        <v>7.7949</v>
+      </c>
+      <c r="K21" s="58" t="inlineStr">
+        <is>
+          <t>Cash &amp; Equivalent</t>
+        </is>
+      </c>
+      <c r="L21" s="61" t="n">
+        <v>0.0607</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" s="58" t="n">
+        <v>14</v>
+      </c>
+      <c r="B22" s="58" t="inlineStr">
+        <is>
+          <t>Adani Power Limited**</t>
+        </is>
+      </c>
+      <c r="C22" s="58" t="inlineStr">
+        <is>
+          <t>INE814H07190</t>
+        </is>
+      </c>
+      <c r="D22" s="58" t="inlineStr">
+        <is>
+          <t>CRISIL AA</t>
+        </is>
+      </c>
+      <c r="E22" s="179" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F22" s="180" t="n">
+        <v>1000.57</v>
+      </c>
+      <c r="G22" s="61" t="n">
+        <v>0.0363</v>
+      </c>
+      <c r="H22" s="62" t="n">
+        <v>46779</v>
+      </c>
+      <c r="J22" s="180" t="n">
+        <v>8.220000000000001</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" s="58" t="n">
+        <v>15</v>
+      </c>
+      <c r="B23" s="58" t="inlineStr">
+        <is>
+          <t>Indostar Capital Finance Limited**</t>
+        </is>
+      </c>
+      <c r="C23" s="58" t="inlineStr">
+        <is>
+          <t>INE896L07983</t>
+        </is>
+      </c>
+      <c r="D23" s="58" t="inlineStr">
+        <is>
+          <t>CARE AA-</t>
+        </is>
+      </c>
+      <c r="E23" s="179" t="n">
+        <v>50000</v>
+      </c>
+      <c r="F23" s="180" t="n">
+        <v>542.0700000000001</v>
+      </c>
+      <c r="G23" s="61" t="n">
+        <v>0.0197</v>
+      </c>
+      <c r="H23" s="62" t="n">
+        <v>46290</v>
+      </c>
+      <c r="J23" s="180" t="n">
+        <v>8.169700000000001</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" s="58" t="n">
+        <v>16</v>
+      </c>
+      <c r="B24" s="58" t="inlineStr">
+        <is>
+          <t>360 One Prime Limited**</t>
+        </is>
+      </c>
+      <c r="C24" s="58" t="inlineStr">
+        <is>
+          <t>INE248U07GA9</t>
+        </is>
+      </c>
+      <c r="D24" s="58" t="inlineStr">
+        <is>
+          <t>ICRA AA</t>
+        </is>
+      </c>
+      <c r="E24" s="179" t="n">
+        <v>500</v>
+      </c>
+      <c r="F24" s="180" t="n">
+        <v>535.27</v>
+      </c>
+      <c r="G24" s="61" t="n">
+        <v>0.0194</v>
+      </c>
+      <c r="H24" s="62" t="n">
+        <v>46640</v>
+      </c>
+      <c r="J24" s="180" t="n">
+        <v>8.690899999999999</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25" s="58" t="n">
+        <v>17</v>
+      </c>
+      <c r="B25" s="58" t="inlineStr">
+        <is>
+          <t>360 One Prime Limited**</t>
+        </is>
+      </c>
+      <c r="C25" s="58" t="inlineStr">
+        <is>
+          <t>INE248U07GC5</t>
+        </is>
+      </c>
+      <c r="D25" s="58" t="inlineStr">
+        <is>
+          <t>ICRA AA</t>
+        </is>
+      </c>
+      <c r="E25" s="179" t="n">
+        <v>500</v>
+      </c>
+      <c r="F25" s="180" t="n">
+        <v>532.28</v>
+      </c>
+      <c r="G25" s="61" t="n">
+        <v>0.0193</v>
+      </c>
+      <c r="H25" s="62" t="n">
+        <v>46667</v>
+      </c>
+      <c r="J25" s="180" t="n">
+        <v>8.6408</v>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26" s="63" t="n"/>
+      <c r="B26" s="63" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
-      <c r="C9" s="8" t="n"/>
-[...18 lines deleted...]
-      <c r="K10" s="1" t="inlineStr">
+      <c r="C26" s="63" t="n"/>
+      <c r="D26" s="63" t="n"/>
+      <c r="E26" s="63" t="n"/>
+      <c r="F26" s="181" t="n">
+        <v>19295.83</v>
+      </c>
+      <c r="G26" s="65" t="n">
+        <v>0.7009</v>
+      </c>
+    </row>
+    <row r="28">
+      <c r="B28" s="41" t="inlineStr">
+        <is>
+          <t>Government Securities (Central/State)</t>
+        </is>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29" s="58" t="n">
+        <v>18</v>
+      </c>
+      <c r="B29" s="58" t="inlineStr">
+        <is>
+          <t>6.94% GOI 2036</t>
+        </is>
+      </c>
+      <c r="C29" s="58" t="inlineStr">
+        <is>
+          <t>IN0020260025</t>
+        </is>
+      </c>
+      <c r="D29" s="58" t="inlineStr">
         <is>
           <t>Sovereign</t>
         </is>
       </c>
-      <c r="L10" s="6" t="n">
-[...49 lines deleted...]
-      <c r="A14" s="1" t="n">
+      <c r="E29" s="179" t="n">
+        <v>2500000</v>
+      </c>
+      <c r="F29" s="180" t="n">
+        <v>2560.37</v>
+      </c>
+      <c r="G29" s="61" t="n">
+        <v>0.093</v>
+      </c>
+      <c r="H29" s="62" t="n">
+        <v>49806</v>
+      </c>
+      <c r="J29" s="180" t="n">
+        <v>6.7346</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30" s="58" t="n">
+        <v>19</v>
+      </c>
+      <c r="B30" s="58" t="inlineStr">
+        <is>
+          <t>6.92% GOI 2039</t>
+        </is>
+      </c>
+      <c r="C30" s="58" t="inlineStr">
+        <is>
+          <t>IN0020240134</t>
+        </is>
+      </c>
+      <c r="D30" s="58" t="inlineStr">
+        <is>
+          <t>Sovereign</t>
+        </is>
+      </c>
+      <c r="E30" s="179" t="n">
+        <v>1000000</v>
+      </c>
+      <c r="F30" s="180" t="n">
+        <v>1009.59</v>
+      </c>
+      <c r="G30" s="61" t="n">
+        <v>0.0367</v>
+      </c>
+      <c r="H30" s="62" t="n">
+        <v>51092</v>
+      </c>
+      <c r="J30" s="180" t="n">
+        <v>6.9035</v>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31" s="58" t="n">
+        <v>20</v>
+      </c>
+      <c r="B31" s="58" t="inlineStr">
+        <is>
+          <t>7.10% GOI 2034</t>
+        </is>
+      </c>
+      <c r="C31" s="58" t="inlineStr">
+        <is>
+          <t>IN0020240019</t>
+        </is>
+      </c>
+      <c r="D31" s="58" t="inlineStr">
+        <is>
+          <t>Sovereign</t>
+        </is>
+      </c>
+      <c r="E31" s="179" t="n">
+        <v>500000</v>
+      </c>
+      <c r="F31" s="180" t="n">
+        <v>519.97</v>
+      </c>
+      <c r="G31" s="61" t="n">
+        <v>0.0189</v>
+      </c>
+      <c r="H31" s="62" t="n">
+        <v>49042</v>
+      </c>
+      <c r="J31" s="180" t="n">
+        <v>6.7035</v>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32" s="63" t="n"/>
+      <c r="B32" s="63" t="inlineStr">
+        <is>
+          <t>Total</t>
+        </is>
+      </c>
+      <c r="C32" s="63" t="n"/>
+      <c r="D32" s="63" t="n"/>
+      <c r="E32" s="63" t="n"/>
+      <c r="F32" s="181" t="n">
+        <v>4089.93</v>
+      </c>
+      <c r="G32" s="65" t="n">
+        <v>0.1486</v>
+      </c>
+    </row>
+    <row r="34">
+      <c r="B34" s="41" t="inlineStr">
+        <is>
+          <t>MONEY MARKET INSTRUMENTS</t>
+        </is>
+      </c>
+    </row>
+    <row r="35">
+      <c r="B35" s="41" t="inlineStr">
+        <is>
+          <t>Certificate of Deposit</t>
+        </is>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36" s="58" t="n">
+        <v>21</v>
+      </c>
+      <c r="B36" s="58" t="inlineStr">
+        <is>
+          <t>Kotak Mahindra Bank Limited**</t>
+        </is>
+      </c>
+      <c r="C36" s="58" t="inlineStr">
+        <is>
+          <t>INE237AD6133</t>
+        </is>
+      </c>
+      <c r="D36" s="58" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E36" s="179" t="n">
+        <v>500</v>
+      </c>
+      <c r="F36" s="180" t="n">
+        <v>2402.98</v>
+      </c>
+      <c r="G36" s="61" t="n">
+        <v>0.0873</v>
+      </c>
+      <c r="H36" s="62" t="n">
+        <v>46422</v>
+      </c>
+      <c r="J36" s="180" t="n">
+        <v>6.76</v>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37" s="63" t="n"/>
+      <c r="B37" s="63" t="inlineStr">
+        <is>
+          <t>Total</t>
+        </is>
+      </c>
+      <c r="C37" s="63" t="n"/>
+      <c r="D37" s="63" t="n"/>
+      <c r="E37" s="63" t="n"/>
+      <c r="F37" s="181" t="n">
+        <v>2402.98</v>
+      </c>
+      <c r="G37" s="65" t="n">
+        <v>0.0873</v>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39" s="58" t="n">
+        <v>22</v>
+      </c>
+      <c r="B39" s="41" t="inlineStr">
+        <is>
+          <t>TREPS / Reverse Repo Investments</t>
+        </is>
+      </c>
+      <c r="F39" s="180" t="n">
+        <v>2275.95</v>
+      </c>
+      <c r="G39" s="61" t="n">
+        <v>0.08260000000000001</v>
+      </c>
+      <c r="H39" s="62" t="n">
+        <v>46204</v>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40" s="63" t="n"/>
+      <c r="B40" s="63" t="inlineStr">
+        <is>
+          <t>Total</t>
+        </is>
+      </c>
+      <c r="C40" s="63" t="n"/>
+      <c r="D40" s="63" t="n"/>
+      <c r="E40" s="63" t="n"/>
+      <c r="F40" s="181" t="n">
+        <v>2275.95</v>
+      </c>
+      <c r="G40" s="65" t="n">
+        <v>0.08260000000000001</v>
+      </c>
+    </row>
+    <row r="42">
+      <c r="B42" s="41" t="inlineStr">
+        <is>
+          <t>Alternative Investment Funds (AIF)</t>
+        </is>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43" s="58" t="n">
+        <v>23</v>
+      </c>
+      <c r="B43" s="58" t="inlineStr">
+        <is>
+          <t>SBI Funds Management Pvt Ltd/Fund Parent</t>
+        </is>
+      </c>
+      <c r="C43" s="58" t="inlineStr">
+        <is>
+          <t>INF0RQ622028</t>
+        </is>
+      </c>
+      <c r="E43" s="179" t="n">
+        <v>585.071</v>
+      </c>
+      <c r="F43" s="180" t="n">
+        <v>69.45999999999999</v>
+      </c>
+      <c r="G43" s="61" t="n">
+        <v>0.0025</v>
+      </c>
+      <c r="J43" s="180" t="n"/>
+    </row>
+    <row r="44">
+      <c r="A44" s="63" t="n"/>
+      <c r="B44" s="63" t="inlineStr">
+        <is>
+          <t>Total</t>
+        </is>
+      </c>
+      <c r="C44" s="63" t="n"/>
+      <c r="D44" s="63" t="n"/>
+      <c r="E44" s="63" t="n"/>
+      <c r="F44" s="181" t="n">
+        <v>69.45999999999999</v>
+      </c>
+      <c r="G44" s="65" t="n">
+        <v>0.0025</v>
+      </c>
+    </row>
+    <row r="46">
+      <c r="B46" s="41" t="inlineStr">
+        <is>
+          <t>Cash &amp; Cash Equivalent</t>
+        </is>
+      </c>
+    </row>
+    <row r="47">
+      <c r="B47" s="58" t="inlineStr">
+        <is>
+          <t>Net Receivables/Payables</t>
+        </is>
+      </c>
+      <c r="E47" s="179" t="n"/>
+      <c r="F47" s="180" t="n">
+        <v>-602.95</v>
+      </c>
+      <c r="G47" s="61" t="n">
+        <v>-0.0219</v>
+      </c>
+      <c r="J47" s="180" t="n"/>
+    </row>
+    <row r="48">
+      <c r="A48" s="63" t="n"/>
+      <c r="B48" s="63" t="inlineStr">
+        <is>
+          <t>Total</t>
+        </is>
+      </c>
+      <c r="C48" s="63" t="n"/>
+      <c r="D48" s="63" t="n"/>
+      <c r="E48" s="63" t="n"/>
+      <c r="F48" s="181" t="n">
+        <v>-602.95</v>
+      </c>
+      <c r="G48" s="65" t="n">
+        <v>-0.0219</v>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50" s="57" t="n"/>
+      <c r="B50" s="57" t="inlineStr">
+        <is>
+          <t>GRAND TOTAL</t>
+        </is>
+      </c>
+      <c r="C50" s="57" t="n"/>
+      <c r="D50" s="57" t="n"/>
+      <c r="E50" s="57" t="n"/>
+      <c r="F50" s="182" t="n">
+        <v>27531.2</v>
+      </c>
+      <c r="G50" s="67" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51" s="58" t="inlineStr">
+        <is>
+          <t>Notes:</t>
+        </is>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52" s="58" t="n">
+        <v>1</v>
+      </c>
+      <c r="B52" s="58" t="inlineStr">
+        <is>
+          <t>** Non Traded in accordance with SEBI Regulations.</t>
+        </is>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53" s="68" t="n">
         <v>2</v>
       </c>
-      <c r="B14" s="1" t="inlineStr">
-[...39 lines deleted...]
-      <c r="A15" s="1" t="n">
+      <c r="B53" s="68" t="inlineStr">
+        <is>
+          <t>Market value includes accrued interest</t>
+        </is>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54" s="68" t="n">
         <v>3</v>
       </c>
-      <c r="B15" s="1" t="inlineStr">
-[...39 lines deleted...]
-      <c r="A16" s="1" t="n">
+      <c r="B54" s="68" t="inlineStr">
+        <is>
+          <t>Net Assets does not include unit activity for the last day of the month</t>
+        </is>
+      </c>
+    </row>
+    <row r="55" ht="53.5" customHeight="1">
+      <c r="A55" s="68" t="n">
         <v>4</v>
       </c>
-      <c r="B16" s="1" t="inlineStr">
-[...39 lines deleted...]
-      <c r="A17" s="1" t="n">
+      <c r="B55" s="176" t="inlineStr">
+        <is>
+          <t>In case of below securities, DSP Mutual Fund has ignored prices provided by valuation agencies. Disclosure vide circular no. SEBI/HO/IMD/DF4/CIR/P/2019/41 dated March 22, 2019 &amp; SEBI/HO/IMD/DF4/CIR/P/2019/102 dated September 24,2019  for detailed rationale along with other details are available at the below mentioned links</t>
+        </is>
+      </c>
+      <c r="C55" s="183" t="n"/>
+      <c r="D55" s="183" t="n"/>
+      <c r="E55" s="183" t="n"/>
+      <c r="F55" s="183" t="n"/>
+      <c r="G55" s="129" t="n"/>
+    </row>
+    <row r="56">
+      <c r="A56" s="68" t="n"/>
+      <c r="B56" s="130" t="inlineStr">
+        <is>
+          <t>Name of the securities</t>
+        </is>
+      </c>
+      <c r="C56" s="130" t="inlineStr">
+        <is>
+          <t>No of Instances</t>
+        </is>
+      </c>
+      <c r="D56" s="131" t="inlineStr">
+        <is>
+          <t>Links</t>
+        </is>
+      </c>
+      <c r="E56" s="184" t="n"/>
+      <c r="F56" s="185" t="n"/>
+      <c r="G56" s="132" t="n"/>
+    </row>
+    <row r="57" ht="67" customHeight="1">
+      <c r="A57" s="68" t="n"/>
+      <c r="B57" s="133" t="inlineStr">
+        <is>
+          <t>Il&amp;Fs Energy Development Company Limited (Maturity Date : 28-Jun-2019)</t>
+        </is>
+      </c>
+      <c r="C57" s="134" t="n">
+        <v>309</v>
+      </c>
+      <c r="D57" s="186" t="inlineStr">
+        <is>
+          <t>https://www.dspim.com/media/pages/mandatory-disclosures/disclosures-for-deviation-in-valuation-price/9b5bdcb45d-1720430633/il-amp-fs-energy-devlopment-company-limited.pdf</t>
+        </is>
+      </c>
+      <c r="E57" s="184" t="n"/>
+      <c r="F57" s="185" t="n"/>
+      <c r="G57" s="138" t="n"/>
+    </row>
+    <row r="58" ht="69.5" customHeight="1">
+      <c r="A58" s="68" t="n"/>
+      <c r="B58" s="133" t="inlineStr">
+        <is>
+          <t>Il&amp;Fs Energy Development Company Limited (Maturity Date : 07-Jun-2019)</t>
+        </is>
+      </c>
+      <c r="C58" s="134" t="n">
+        <v>309</v>
+      </c>
+      <c r="D58" s="187" t="inlineStr">
+        <is>
+          <t>https://www.dspim.com/media/pages/mandatory-disclosures/disclosures-for-deviation-in-valuation-price/9b5bdcb45d-1720430633/il-amp-fs-energy-devlopment-company-limited.pdf</t>
+        </is>
+      </c>
+      <c r="E58" s="184" t="n"/>
+      <c r="F58" s="185" t="n"/>
+      <c r="G58" s="142" t="n"/>
+    </row>
+    <row r="59" ht="87.5" customHeight="1">
+      <c r="A59" s="68" t="n">
         <v>5</v>
       </c>
-      <c r="B17" s="1" t="inlineStr">
-[...945 lines deleted...]
-      <c r="B59" s="169" t="inlineStr">
+      <c r="B59" s="176" t="inlineStr">
         <is>
           <t xml:space="preserve">As per SEBI (MUTUAL FUNDS) REGULATIONS, 1996 and  MASTER CIRCULAR HO/24/13/11(1)2026-IMD-POD-1/I/7602/2026 Dtd March 20th 2026,  Below are the details of the securities in case of which issuer has defaulted beyond its maturity date. 
 Pursuant to the application filed by the Board of IL&amp;FS with the Hon’ble NCLAT to effect the interim distribution process, DSP Credit Risk Fund has received Interim distribution from IL&amp;FS Transportation Networks Limited and IL&amp;Fs Energy Development Company Limited as stated below. The cash distribution has been recognized as realized income passed on to the investors through NAV. The impact of InVITs has been factored in the NAV of the respective scheme on the March 07,2025 on which the INVITs were allotted.The provision of 10% is created on all the distributions of ITNL including prior distribution to safeguard the interest of unit holders as ITNL may claw back the amount in case the distribution results in excess distribution than what the debenture holders ought to have received.  </t>
         </is>
       </c>
-      <c r="C59" s="186" t="n"/>
-[...11 lines deleted...]
-      <c r="B60" s="172" t="inlineStr">
+      <c r="C59" s="183" t="n"/>
+      <c r="D59" s="183" t="n"/>
+      <c r="E59" s="183" t="n"/>
+      <c r="F59" s="183" t="n"/>
+      <c r="G59" s="183" t="n"/>
+      <c r="H59" s="183" t="n"/>
+      <c r="I59" s="183" t="n"/>
+      <c r="J59" s="183" t="n"/>
+      <c r="K59" s="183" t="n"/>
+    </row>
+    <row r="60" ht="60" customHeight="1">
+      <c r="A60" s="68" t="n"/>
+      <c r="B60" s="106" t="inlineStr">
         <is>
           <t>Security Name</t>
         </is>
       </c>
-      <c r="C60" s="172" t="inlineStr">
+      <c r="C60" s="106" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
-      <c r="D60" s="172" t="inlineStr">
+      <c r="D60" s="106" t="inlineStr">
         <is>
           <t>value of the security considered under net receivables (i.e. value recognized in NAV in absolute terms and as % to NAV)
 (Rs.in lakhs)</t>
         </is>
       </c>
-      <c r="E60" s="188" t="n"/>
-      <c r="F60" s="172" t="inlineStr">
+      <c r="E60" s="185" t="n"/>
+      <c r="F60" s="106" t="inlineStr">
         <is>
           <t>total amount (including principal and interest) that is due to the scheme on that investment
 (Rs.in lakhs)</t>
         </is>
       </c>
-      <c r="G60" s="172" t="inlineStr">
+      <c r="G60" s="106" t="inlineStr">
         <is>
           <t>Interim Distribution received (Rs.in lakhs)</t>
         </is>
       </c>
-      <c r="H60" s="172" t="inlineStr">
+      <c r="H60" s="106" t="inlineStr">
         <is>
           <t>Date of passing Interim Distribution recognized in NAV</t>
         </is>
       </c>
-      <c r="I60" s="104" t="inlineStr">
+      <c r="I60" s="108" t="inlineStr">
         <is>
           <t>Interim Distribution 2(Units) INR at Unit Face Value Rs. 100 (Rs. In Lakhs)</t>
         </is>
       </c>
-      <c r="J60" s="78" t="n"/>
-[...4 lines deleted...]
-      <c r="B61" s="105" t="inlineStr">
+    </row>
+    <row r="61" ht="48" customHeight="1">
+      <c r="A61" s="68" t="n"/>
+      <c r="B61" s="143" t="inlineStr">
         <is>
           <t>0% IL&amp;Fs Transportation Networks Limited Ncd Series A 23032019</t>
         </is>
       </c>
-      <c r="C61" s="105" t="inlineStr">
+      <c r="C61" s="143" t="inlineStr">
         <is>
           <t>INE975G08140</t>
         </is>
       </c>
-      <c r="D61" s="106" t="n">
+      <c r="D61" s="144" t="n">
         <v>0</v>
       </c>
-      <c r="E61" s="107" t="n">
+      <c r="E61" s="145" t="n">
         <v>0</v>
       </c>
-      <c r="F61" s="106" t="n">
+      <c r="F61" s="144" t="n">
         <v>23396.176713</v>
       </c>
-      <c r="G61" s="108" t="inlineStr">
+      <c r="G61" s="146" t="inlineStr">
         <is>
           <t xml:space="preserve">1459.66
 738.78
 1345.52
 </t>
         </is>
       </c>
-      <c r="H61" s="109" t="inlineStr">
+      <c r="H61" s="147" t="inlineStr">
         <is>
           <t>19-10-2023
 27-02-2025
 16-04-2025</t>
         </is>
       </c>
-      <c r="I61" s="110" t="n">
+      <c r="I61" s="148" t="n">
         <v>2588.67</v>
       </c>
-      <c r="J61" s="78" t="n"/>
-[...4 lines deleted...]
-      <c r="B62" s="105" t="inlineStr">
+    </row>
+    <row r="62" ht="24" customHeight="1">
+      <c r="A62" s="68" t="n"/>
+      <c r="B62" s="143" t="inlineStr">
         <is>
           <t>0% IL&amp;Fs Energy Development Company Limited Ncd 07062019</t>
         </is>
       </c>
-      <c r="C62" s="105" t="inlineStr">
+      <c r="C62" s="143" t="inlineStr">
         <is>
           <t>INE938L08049</t>
         </is>
       </c>
-      <c r="D62" s="106" t="n">
+      <c r="D62" s="144" t="n">
         <v>0</v>
       </c>
-      <c r="E62" s="107" t="n">
+      <c r="E62" s="145" t="n">
         <v>0</v>
       </c>
-      <c r="F62" s="106" t="n">
+      <c r="F62" s="144" t="n">
         <v>13861.96</v>
       </c>
-      <c r="G62" s="111" t="inlineStr">
+      <c r="G62" s="149" t="inlineStr">
         <is>
           <t>12.03
 5.01</t>
         </is>
       </c>
-      <c r="H62" s="112" t="inlineStr">
+      <c r="H62" s="150" t="inlineStr">
         <is>
           <t>06-07-2023
 01-03-2024</t>
         </is>
       </c>
-      <c r="I62" s="110" t="inlineStr">
+      <c r="I62" s="148" t="inlineStr">
         <is>
           <t>NIL</t>
         </is>
       </c>
-      <c r="J62" s="78" t="n"/>
-[...4 lines deleted...]
-      <c r="B63" s="105" t="inlineStr">
+    </row>
+    <row r="63" ht="24" customHeight="1">
+      <c r="A63" s="68" t="n"/>
+      <c r="B63" s="143" t="inlineStr">
         <is>
           <t>0% IL&amp;FS Energy Development Company Limited Ncd 28062019</t>
         </is>
       </c>
-      <c r="C63" s="105" t="inlineStr">
+      <c r="C63" s="143" t="inlineStr">
         <is>
           <t>INE938L08056</t>
         </is>
       </c>
-      <c r="D63" s="106" t="n">
+      <c r="D63" s="144" t="n">
         <v>0</v>
       </c>
-      <c r="E63" s="107" t="n">
+      <c r="E63" s="145" t="n">
         <v>0</v>
       </c>
-      <c r="F63" s="106" t="n">
+      <c r="F63" s="144" t="n">
         <v>10645.019</v>
       </c>
-      <c r="G63" s="111" t="inlineStr">
+      <c r="G63" s="149" t="inlineStr">
         <is>
           <t>9.19
 3.82</t>
         </is>
       </c>
-      <c r="H63" s="112" t="inlineStr">
+      <c r="H63" s="150" t="inlineStr">
         <is>
           <t>06-07-2023
 01-03-2024</t>
         </is>
       </c>
-      <c r="I63" s="110" t="inlineStr">
+      <c r="I63" s="148" t="inlineStr">
         <is>
           <t>NIL</t>
         </is>
       </c>
-      <c r="J63" s="78" t="n"/>
-[...5 lines deleted...]
-      <c r="B67" s="16" t="inlineStr">
+    </row>
+    <row r="64">
+      <c r="A64" s="68" t="n"/>
+      <c r="B64" s="68" t="n"/>
+    </row>
+    <row r="65">
+      <c r="B65" s="58" t="inlineStr">
         <is>
           <t>Scheme Riskometer</t>
         </is>
       </c>
     </row>
-    <row r="80" ht="14.5" customHeight="1" s="158">
-      <c r="B80" s="16" t="inlineStr">
+    <row r="79">
+      <c r="B79" s="58" t="inlineStr">
         <is>
           <t>Benchmark Riskometer: CRISIL Credit Risk Debt B-II Index</t>
         </is>
       </c>
     </row>
     <row r="93">
-      <c r="A93" s="17" t="inlineStr">
+      <c r="A93" s="1" t="inlineStr">
         <is>
           <t>Sr. No.</t>
         </is>
       </c>
-      <c r="B93" s="18" t="inlineStr">
+      <c r="B93" s="2" t="inlineStr">
         <is>
           <t>Particulars</t>
         </is>
       </c>
-      <c r="C93" s="19" t="n"/>
-[...1 lines deleted...]
-      <c r="E93" s="20" t="n"/>
+      <c r="C93" s="3" t="n"/>
+      <c r="D93" s="3" t="n"/>
+      <c r="E93" s="4" t="n"/>
     </row>
     <row r="94">
-      <c r="A94" s="21" t="n">
-[...3 lines deleted...]
-      <c r="C94" s="23" t="inlineStr">
+      <c r="A94" s="5" t="n">
+        <v>6</v>
+      </c>
+      <c r="B94" s="6" t="n"/>
+      <c r="C94" s="7" t="inlineStr">
         <is>
           <t>Portfolio Information</t>
         </is>
       </c>
-      <c r="D94" s="24" t="n"/>
-      <c r="E94" s="25" t="n"/>
+      <c r="E94" s="9" t="n"/>
     </row>
     <row r="95">
-      <c r="A95" s="21" t="n"/>
-      <c r="B95" s="22" t="inlineStr">
+      <c r="A95" s="5" t="n"/>
+      <c r="B95" s="6" t="inlineStr">
         <is>
           <t>Description (if any)</t>
         </is>
       </c>
-      <c r="C95" s="26" t="n"/>
-[...1 lines deleted...]
-      <c r="E95" s="25" t="n"/>
+      <c r="C95" s="10" t="n"/>
+      <c r="D95" s="11" t="n"/>
+      <c r="E95" s="9" t="n"/>
     </row>
     <row r="96">
-      <c r="A96" s="21" t="n"/>
-      <c r="B96" s="22" t="inlineStr">
+      <c r="A96" s="5" t="n"/>
+      <c r="B96" s="6" t="inlineStr">
         <is>
           <t>Annualised Portfolio YTM*@@</t>
         </is>
       </c>
-      <c r="C96" s="28" t="n">
-[...3 lines deleted...]
-      <c r="E96" s="25" t="n"/>
+      <c r="C96" s="43" t="n">
+        <v>0.077505785273167</v>
+      </c>
+      <c r="E96" s="9" t="n"/>
     </row>
     <row r="97">
-      <c r="A97" s="21" t="n"/>
-      <c r="B97" s="22" t="inlineStr">
+      <c r="A97" s="5" t="n"/>
+      <c r="B97" s="6" t="inlineStr">
         <is>
           <t>Macaulay Duration@@</t>
         </is>
       </c>
-      <c r="C97" s="29" t="n">
-[...3 lines deleted...]
-      <c r="E97" s="25" t="n"/>
+      <c r="C97" s="48" t="n">
+        <v>2.26990852988099</v>
+      </c>
+      <c r="E97" s="9" t="n"/>
     </row>
     <row r="98">
-      <c r="A98" s="21" t="n"/>
-      <c r="B98" s="22" t="inlineStr">
+      <c r="A98" s="5" t="n"/>
+      <c r="B98" s="6" t="inlineStr">
         <is>
           <t>Residual Maturity@@</t>
         </is>
       </c>
-      <c r="C98" s="29" t="n">
-[...3 lines deleted...]
-      <c r="E98" s="25" t="n"/>
+      <c r="C98" s="48" t="n">
+        <v>2.87763830965149</v>
+      </c>
+      <c r="E98" s="9" t="n"/>
     </row>
     <row r="99">
-      <c r="A99" s="21" t="n"/>
-      <c r="B99" s="22" t="inlineStr">
+      <c r="A99" s="5" t="n"/>
+      <c r="B99" s="6" t="inlineStr">
         <is>
           <t>Modified Duration (in years)@@</t>
         </is>
       </c>
-      <c r="C99" s="29" t="n">
-[...3 lines deleted...]
-      <c r="E99" s="25" t="n"/>
+      <c r="C99" s="48" t="n">
+        <v>2.16015195717553</v>
+      </c>
+      <c r="E99" s="9" t="n"/>
     </row>
     <row r="100">
-      <c r="A100" s="21" t="n"/>
-      <c r="B100" s="30" t="inlineStr">
+      <c r="A100" s="5" t="n"/>
+      <c r="B100" s="169" t="inlineStr">
         <is>
           <t>* In case of semi-annual YTM, it will be annualised</t>
         </is>
       </c>
-      <c r="C100" s="30" t="n"/>
-[...1 lines deleted...]
-      <c r="E100" s="25" t="n"/>
+      <c r="C100" s="169" t="n"/>
+      <c r="E100" s="9" t="n"/>
     </row>
     <row r="101">
-      <c r="A101" s="21" t="n">
-[...2 lines deleted...]
-      <c r="B101" s="31" t="inlineStr">
+      <c r="A101" s="5" t="n">
+        <v>7</v>
+      </c>
+      <c r="B101" s="13" t="inlineStr">
         <is>
           <t>NAV AND Dividend</t>
         </is>
       </c>
-      <c r="C101" s="30" t="n"/>
-[...1 lines deleted...]
-      <c r="E101" s="25" t="n"/>
+      <c r="C101" s="169" t="n"/>
+      <c r="E101" s="9" t="n"/>
     </row>
     <row r="102">
-      <c r="A102" s="21" t="n"/>
-      <c r="B102" s="191" t="inlineStr">
+      <c r="A102" s="5" t="n"/>
+      <c r="B102" s="188" t="inlineStr">
         <is>
           <t>Plan/Option Name</t>
         </is>
       </c>
-      <c r="C102" s="161" t="inlineStr">
+      <c r="C102" s="51" t="inlineStr">
         <is>
           <t>NAV per unit (Rs)</t>
         </is>
       </c>
-      <c r="D102" s="188" t="n"/>
-      <c r="E102" s="192" t="inlineStr">
+      <c r="D102" s="185" t="n"/>
+      <c r="E102" s="189" t="inlineStr">
         <is>
           <t>Aggregate distributions during the portfolio period  (Rs. per Unit)</t>
         </is>
       </c>
     </row>
-    <row r="103" ht="28.5" customHeight="1" s="158">
-[...12 lines deleted...]
-      <c r="E103" s="193" t="n"/>
+    <row r="103">
+      <c r="A103" s="5" t="n"/>
+      <c r="B103" s="190" t="n"/>
+      <c r="C103" s="14" t="inlineStr">
+        <is>
+          <t>As on Jun 15, 2026</t>
+        </is>
+      </c>
+      <c r="D103" s="14" t="inlineStr">
+        <is>
+          <t>As on Jun 30, 2026</t>
+        </is>
+      </c>
+      <c r="E103" s="190" t="n"/>
     </row>
     <row r="104">
-      <c r="A104" s="33" t="n"/>
-      <c r="B104" s="34" t="inlineStr">
+      <c r="A104" s="15" t="n"/>
+      <c r="B104" s="16" t="inlineStr">
         <is>
           <t>Direct Plan-Growth Plan</t>
         </is>
       </c>
-      <c r="C104" s="40" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E104" s="26" t="inlineStr">
+      <c r="C104" s="17" t="inlineStr">
+        <is>
+          <t>59.5491</t>
+        </is>
+      </c>
+      <c r="D104" s="17" t="inlineStr">
+        <is>
+          <t>60.2571</t>
+        </is>
+      </c>
+      <c r="E104" s="191" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
     </row>
     <row r="105">
-      <c r="A105" s="33" t="n"/>
-      <c r="B105" s="34" t="inlineStr">
+      <c r="A105" s="15" t="n"/>
+      <c r="B105" s="16" t="inlineStr">
         <is>
           <t>Direct Plan-IDCW Plan</t>
         </is>
       </c>
-      <c r="C105" s="40" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E105" s="26" t="inlineStr">
+      <c r="C105" s="17" t="inlineStr">
+        <is>
+          <t>12.4826</t>
+        </is>
+      </c>
+      <c r="D105" s="17" t="inlineStr">
+        <is>
+          <t>12.6310</t>
+        </is>
+      </c>
+      <c r="E105" s="191" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
     </row>
     <row r="106">
-      <c r="A106" s="33" t="n"/>
-      <c r="B106" s="34" t="inlineStr">
+      <c r="A106" s="15" t="n"/>
+      <c r="B106" s="16" t="inlineStr">
         <is>
           <t>Direct Plan-Daily IDCW Plan</t>
         </is>
       </c>
-      <c r="C106" s="41" t="inlineStr">
-[...10 lines deleted...]
-        <v>0.015735</v>
+      <c r="C106" s="17" t="inlineStr">
+        <is>
+          <t>11.0898</t>
+        </is>
+      </c>
+      <c r="D106" s="17" t="inlineStr">
+        <is>
+          <t>11.1243</t>
+        </is>
+      </c>
+      <c r="E106" s="191" t="n">
+        <v>0.09657199999999999</v>
       </c>
     </row>
     <row r="107">
-      <c r="A107" s="33" t="n"/>
-      <c r="B107" s="34" t="inlineStr">
+      <c r="A107" s="15" t="n"/>
+      <c r="B107" s="16" t="inlineStr">
         <is>
           <t>Direct Plan-Weekly IDCW Plan</t>
         </is>
       </c>
-      <c r="C107" s="41" t="inlineStr">
-[...10 lines deleted...]
-        <v>0.025357</v>
+      <c r="C107" s="17" t="inlineStr">
+        <is>
+          <t>11.1445</t>
+        </is>
+      </c>
+      <c r="D107" s="17" t="inlineStr">
+        <is>
+          <t>11.1475</t>
+        </is>
+      </c>
+      <c r="E107" s="191" t="n">
+        <v>0.128907</v>
       </c>
     </row>
     <row r="108">
-      <c r="A108" s="33" t="n"/>
-      <c r="B108" s="34" t="inlineStr">
+      <c r="A108" s="15" t="n"/>
+      <c r="B108" s="16" t="inlineStr">
         <is>
           <t>Direct Plan-Monthly IDCW Plan</t>
         </is>
       </c>
-      <c r="C108" s="40" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E108" s="26" t="inlineStr">
+      <c r="C108" s="17" t="inlineStr">
+        <is>
+          <t>11.2387</t>
+        </is>
+      </c>
+      <c r="D108" s="17" t="inlineStr">
+        <is>
+          <t>11.1930</t>
+        </is>
+      </c>
+      <c r="E108" s="191" t="n">
+        <v>0.1791</v>
+      </c>
+    </row>
+    <row r="109">
+      <c r="A109" s="15" t="n"/>
+      <c r="B109" s="16" t="inlineStr">
+        <is>
+          <t>Direct Plan-Quarterly IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C109" s="17" t="inlineStr">
+        <is>
+          <t>12.2723</t>
+        </is>
+      </c>
+      <c r="D109" s="17" t="inlineStr">
+        <is>
+          <t>11.5592</t>
+        </is>
+      </c>
+      <c r="E109" s="191" t="n">
+        <v>0.8581</v>
+      </c>
+    </row>
+    <row r="110">
+      <c r="A110" s="15" t="n"/>
+      <c r="B110" s="19" t="n"/>
+      <c r="C110" s="168" t="n"/>
+      <c r="D110" s="168" t="n"/>
+      <c r="E110" s="10" t="n"/>
+    </row>
+    <row r="111">
+      <c r="A111" s="5" t="n"/>
+      <c r="B111" s="21" t="inlineStr">
+        <is>
+          <t>Regular Plan-Growth Plan</t>
+        </is>
+      </c>
+      <c r="C111" s="17" t="inlineStr">
+        <is>
+          <t>54.1410</t>
+        </is>
+      </c>
+      <c r="D111" s="17" t="inlineStr">
+        <is>
+          <t>54.7670</t>
+        </is>
+      </c>
+      <c r="E111" s="191" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
     </row>
-    <row r="109">
-[...16 lines deleted...]
-      <c r="E109" s="26" t="inlineStr">
+    <row r="112">
+      <c r="A112" s="5" t="n"/>
+      <c r="B112" s="21" t="inlineStr">
+        <is>
+          <t>Regular Plan-IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C112" s="17" t="inlineStr">
+        <is>
+          <t>12.4063</t>
+        </is>
+      </c>
+      <c r="D112" s="17" t="inlineStr">
+        <is>
+          <t>12.5498</t>
+        </is>
+      </c>
+      <c r="E112" s="191" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
     </row>
-    <row r="110">
-[...23 lines deleted...]
-      <c r="E111" s="26" t="inlineStr">
+    <row r="113">
+      <c r="A113" s="5" t="n"/>
+      <c r="B113" s="21" t="inlineStr">
+        <is>
+          <t>Regular Plan-Daily IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C113" s="17" t="inlineStr">
+        <is>
+          <t>11.0887</t>
+        </is>
+      </c>
+      <c r="D113" s="17" t="inlineStr">
+        <is>
+          <t>11.1243</t>
+        </is>
+      </c>
+      <c r="E113" s="191" t="n">
+        <v>0.092376</v>
+      </c>
+    </row>
+    <row r="114">
+      <c r="A114" s="5" t="n"/>
+      <c r="B114" s="21" t="inlineStr">
+        <is>
+          <t>Regular Plan-Weekly IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C114" s="17" t="inlineStr">
+        <is>
+          <t>11.1417</t>
+        </is>
+      </c>
+      <c r="D114" s="17" t="inlineStr">
+        <is>
+          <t>11.1461</t>
+        </is>
+      </c>
+      <c r="E114" s="191" t="n">
+        <v>0.123912</v>
+      </c>
+    </row>
+    <row r="115">
+      <c r="A115" s="5" t="n"/>
+      <c r="B115" s="21" t="inlineStr">
+        <is>
+          <t>Regular Plan-Monthly IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C115" s="17" t="inlineStr">
+        <is>
+          <t>11.2919</t>
+        </is>
+      </c>
+      <c r="D115" s="17" t="inlineStr">
+        <is>
+          <t>11.2560</t>
+        </is>
+      </c>
+      <c r="E115" s="191" t="n">
+        <v>0.1663</v>
+      </c>
+    </row>
+    <row r="116">
+      <c r="A116" s="5" t="n"/>
+      <c r="B116" s="21" t="inlineStr">
+        <is>
+          <t>Regular Plan-Quarterly IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C116" s="17" t="inlineStr">
+        <is>
+          <t>12.1042</t>
+        </is>
+      </c>
+      <c r="D116" s="17" t="inlineStr">
+        <is>
+          <t>11.4910</t>
+        </is>
+      </c>
+      <c r="E116" s="191" t="n">
+        <v>0.7524999999999999</v>
+      </c>
+    </row>
+    <row r="117">
+      <c r="A117" s="5" t="n"/>
+      <c r="B117" s="22" t="inlineStr">
+        <is>
+          <t>IDCW -  Income Distribution cum Capital Withdrawal.</t>
+        </is>
+      </c>
+      <c r="C117" s="23" t="n"/>
+      <c r="D117" s="23" t="n"/>
+      <c r="E117" s="9" t="n"/>
+    </row>
+    <row r="118">
+      <c r="A118" s="5" t="n"/>
+      <c r="B118" s="22" t="n"/>
+      <c r="C118" s="23" t="n"/>
+      <c r="D118" s="23" t="n"/>
+      <c r="E118" s="9" t="n"/>
+    </row>
+    <row r="119">
+      <c r="A119" s="5" t="n">
+        <v>8</v>
+      </c>
+      <c r="B119" s="24" t="inlineStr">
+        <is>
+          <t>Portfolio Turn Over Ratio ^^</t>
+        </is>
+      </c>
+      <c r="C119" s="21" t="n"/>
+      <c r="D119" s="25" t="n"/>
+      <c r="E119" s="26" t="n"/>
+    </row>
+    <row r="120">
+      <c r="A120" s="5" t="n"/>
+      <c r="B120" s="21" t="inlineStr">
+        <is>
+          <t xml:space="preserve"> - For Purchase</t>
+        </is>
+      </c>
+      <c r="C120" s="10" t="inlineStr">
+        <is>
+          <t>N.A.</t>
+        </is>
+      </c>
+      <c r="D120" s="25" t="n"/>
+      <c r="E120" s="27" t="n"/>
+    </row>
+    <row r="121">
+      <c r="A121" s="5" t="n"/>
+      <c r="B121" s="21" t="inlineStr">
+        <is>
+          <t xml:space="preserve"> - For Sale</t>
+        </is>
+      </c>
+      <c r="C121" s="10" t="inlineStr">
+        <is>
+          <t>N.A.</t>
+        </is>
+      </c>
+      <c r="D121" s="25" t="n"/>
+      <c r="E121" s="27" t="n"/>
+    </row>
+    <row r="122">
+      <c r="A122" s="5" t="n">
+        <v>9</v>
+      </c>
+      <c r="B122" s="28" t="inlineStr">
+        <is>
+          <t>Total investment in foreign securities/ADR/GDR (Rs. lakh)</t>
+        </is>
+      </c>
+      <c r="C122" s="29" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
-    </row>
-[...17 lines deleted...]
-      <c r="E112" s="26" t="inlineStr">
+      <c r="D122" s="25" t="n"/>
+      <c r="E122" s="27" t="n"/>
+    </row>
+    <row r="123" ht="24" customHeight="1">
+      <c r="A123" s="5" t="n">
+        <v>10</v>
+      </c>
+      <c r="B123" s="30" t="inlineStr">
+        <is>
+          <t>Total of securities below investment grade and default provided for the of Jun 30, 2026 (Rs. lakh)</t>
+        </is>
+      </c>
+      <c r="C123" s="29" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
-    </row>
-[...59 lines deleted...]
-      <c r="E115" s="26" t="inlineStr">
+      <c r="D123" s="11" t="n"/>
+      <c r="E123" s="27" t="n"/>
+    </row>
+    <row r="124">
+      <c r="A124" s="5" t="n">
+        <v>11</v>
+      </c>
+      <c r="B124" s="31" t="inlineStr">
+        <is>
+          <t>Total investment in illiquid shares/securities</t>
+        </is>
+      </c>
+      <c r="C124" s="32" t="n"/>
+      <c r="E124" s="26" t="n"/>
+    </row>
+    <row r="125">
+      <c r="A125" s="5" t="n"/>
+      <c r="B125" s="33" t="inlineStr">
+        <is>
+          <t>- Value (In Rs. Lakh)</t>
+        </is>
+      </c>
+      <c r="C125" s="34" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
-    </row>
-[...17 lines deleted...]
-      <c r="E116" s="26" t="inlineStr">
+      <c r="D125" s="35" t="n"/>
+      <c r="E125" s="27" t="n"/>
+    </row>
+    <row r="126">
+      <c r="A126" s="5" t="n"/>
+      <c r="B126" s="36" t="inlineStr">
+        <is>
+          <t>- in percentage terms (%)</t>
+        </is>
+      </c>
+      <c r="C126" s="34" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
-    </row>
-[...38 lines deleted...]
-      <c r="C120" s="26" t="inlineStr">
+      <c r="D126" s="25" t="n"/>
+      <c r="E126" s="27" t="n"/>
+    </row>
+    <row r="127">
+      <c r="A127" s="5" t="n"/>
+      <c r="B127" s="36" t="n"/>
+      <c r="C127" s="192" t="n"/>
+      <c r="D127" s="25" t="n"/>
+      <c r="E127" s="26" t="n"/>
+    </row>
+    <row r="128">
+      <c r="A128" s="5" t="n">
+        <v>12</v>
+      </c>
+      <c r="B128" s="24" t="inlineStr">
+        <is>
+          <t>Total outstanding exposure to derivatives at the end of  Jun 30, 2026</t>
+        </is>
+      </c>
+      <c r="C128" s="32" t="n"/>
+      <c r="E128" s="27" t="n"/>
+    </row>
+    <row r="129">
+      <c r="A129" s="5" t="n"/>
+      <c r="B129" s="33" t="inlineStr">
+        <is>
+          <t>- Value (In Rs. Lakh)</t>
+        </is>
+      </c>
+      <c r="C129" s="34" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="D129" s="35" t="n"/>
+      <c r="E129" s="27" t="n"/>
+    </row>
+    <row r="130">
+      <c r="A130" s="5" t="n"/>
+      <c r="B130" s="36" t="inlineStr">
+        <is>
+          <t>- in percentage term (%)</t>
+        </is>
+      </c>
+      <c r="C130" s="34" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="D130" s="25" t="n"/>
+      <c r="E130" s="26" t="n"/>
+    </row>
+    <row r="131">
+      <c r="A131" s="38" t="n"/>
+      <c r="B131" s="39" t="n"/>
+      <c r="C131" s="39" t="n"/>
+      <c r="D131" s="39" t="n"/>
+      <c r="E131" s="40" t="n"/>
+    </row>
+    <row r="132">
+      <c r="A132" s="41" t="n"/>
+    </row>
+    <row r="133">
+      <c r="A133" s="41" t="inlineStr">
         <is>
           <t>N.A.</t>
         </is>
       </c>
-      <c r="D120" s="46" t="n"/>
-[...172 lines deleted...]
-      <c r="B133" s="24" t="inlineStr">
+      <c r="B133" s="58" t="inlineStr">
         <is>
           <t xml:space="preserve"> Not Applicable.</t>
         </is>
       </c>
-      <c r="C133" s="24" t="n"/>
-[...1 lines deleted...]
-      <c r="E133" s="24" t="n"/>
     </row>
     <row r="134">
-      <c r="A134" s="63" t="inlineStr">
+      <c r="A134" s="41" t="inlineStr">
         <is>
           <t>^^</t>
         </is>
       </c>
-      <c r="B134" s="24" t="inlineStr">
+      <c r="B134" s="58" t="inlineStr">
         <is>
           <t>Portfolio Turn Over Ratio is for Equity Schemes.</t>
         </is>
       </c>
-      <c r="C134" s="24" t="n"/>
-[...1 lines deleted...]
-      <c r="E134" s="24" t="n"/>
     </row>
     <row r="135">
-      <c r="A135" s="63" t="inlineStr">
+      <c r="A135" s="41" t="inlineStr">
         <is>
           <t>@@</t>
         </is>
       </c>
-      <c r="B135" s="24" t="inlineStr">
+      <c r="B135" s="58" t="inlineStr">
         <is>
           <t>Residual Maturity, Modified Duration and Portfolio YTM (Annualised) is for Debt Schemes.</t>
         </is>
       </c>
-      <c r="C135" s="24" t="n"/>
-[...5 lines deleted...]
-      <c r="B136" s="64" t="inlineStr">
+    </row>
+    <row r="136" ht="36" customHeight="1">
+      <c r="B136" s="42" t="inlineStr">
         <is>
           <t>Pursuant to payment of IDCW, the NAV of the IDCW Option(s) of aforesaid Scheme of the Fund would fall to the extent of payout and statutory levy, if any. For complete distribution history of the Schemes, please visit www.dspim.com</t>
         </is>
       </c>
-      <c r="C136" s="24" t="n"/>
-[...1 lines deleted...]
-      <c r="E136" s="24" t="n"/>
     </row>
   </sheetData>
   <mergeCells count="10">
     <mergeCell ref="D60:E60"/>
     <mergeCell ref="B55:F55"/>
+    <mergeCell ref="B59:K59"/>
     <mergeCell ref="D56:F56"/>
     <mergeCell ref="D58:F58"/>
-    <mergeCell ref="B59:I59"/>
     <mergeCell ref="B102:B103"/>
     <mergeCell ref="E102:E103"/>
     <mergeCell ref="B1:F1"/>
     <mergeCell ref="C102:D102"/>
     <mergeCell ref="D57:F57"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="D57" r:id="rId1"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:A1"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Rohit Pandey</dc:creator>
+  <dc:creator>Vinit Mistry</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:lastModifiedBy></cp:lastModifiedBy>
-  <cp:lastPrinted></cp:lastPrinted>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties">
   <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_Enabled" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_SetDate" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3">
-    <vt:lpwstr>2026-06-03T18:39:21Z</vt:lpwstr>
+    <vt:lpwstr>2026-07-04T08:43:29Z</vt:lpwstr>
   </property>
   <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_Method" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4">
     <vt:lpwstr>Privileged</vt:lpwstr>
   </property>
   <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_Name" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5">
     <vt:lpwstr>Public</vt:lpwstr>
   </property>
   <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_SiteId" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6">
     <vt:lpwstr>1771ae17-e764-4e0f-a476-d4184d79a5d9</vt:lpwstr>
   </property>
   <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_ActionId" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7">
-    <vt:lpwstr>881336f3-c0c9-4eb0-926a-b3be9c727cbb</vt:lpwstr>
+    <vt:lpwstr>1e41dd43-3034-46dd-8a82-166a6d2b9aa1</vt:lpwstr>
   </property>
   <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_ContentBits" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8">
     <vt:lpwstr>0</vt:lpwstr>
   </property>
   <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_Tag" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9">
     <vt:lpwstr>10, 0, 1, 1</vt:lpwstr>
   </property>
 </Properties>
 </file>