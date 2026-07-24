--- v7 (2026-07-04)
+++ v8 (2026-07-24)
@@ -1,212 +1,234 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" Id="rId4" /></Relationships>
+<file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <bookViews>
-    <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" tabRatio="934" firstSheet="0" autoFilterDateGrouping="1"/>
+    <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" tabRatio="813" firstSheet="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="CREDITRISK" sheetId="1" state="visible" r:id="rId1"/>
     <sheet name="Sheet1" sheetId="2" state="hidden" r:id="rId2"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="191029" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <numFmts count="7">
-[...5 lines deleted...]
-    <numFmt numFmtId="169" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);"/>
+  <numFmts count="10">
+    <numFmt numFmtId="164" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);"/>
+    <numFmt numFmtId="165" formatCode="_(* #,##0_);_(* \(#,##0\);"/>
+    <numFmt numFmtId="166" formatCode="0.0000"/>
+    <numFmt numFmtId="167" formatCode="#,##0.00_);\(#,##0.00\)%"/>
+    <numFmt numFmtId="168" formatCode="0.000"/>
+    <numFmt numFmtId="169" formatCode="_ * #,##0.00_ ;_ * \-#,##0.00_ ;_ * &quot;-&quot;??_ ;_ @_ "/>
     <numFmt numFmtId="170" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;??_);_(@_)"/>
+    <numFmt numFmtId="171" formatCode="0.000000"/>
+    <numFmt numFmtId="172" formatCode="_ * #,##0.000000_ ;_ * \-#,##0.000000_ ;_ * &quot;-&quot;??_ ;_ @_ "/>
+    <numFmt numFmtId="173" formatCode="#,##0.0000"/>
   </numFmts>
-  <fonts count="21">
+  <fonts count="24">
+    <font>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <color theme="1"/>
+      <sz val="11"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <name val="trebuchet MS"/>
+      <family val="2"/>
+      <color theme="1"/>
+      <sz val="11"/>
+    </font>
+    <font>
+      <name val="trebuchet MS"/>
+      <family val="2"/>
+      <color theme="1"/>
+      <sz val="10"/>
+    </font>
+    <font>
+      <name val="trebuchet MS"/>
+      <family val="2"/>
+      <b val="1"/>
+      <color rgb="FFFFFFFF"/>
+      <sz val="14"/>
+    </font>
+    <font>
+      <name val="trebuchet MS"/>
+      <family val="2"/>
+      <b val="1"/>
+      <color theme="1"/>
+      <sz val="10"/>
+    </font>
+    <font>
+      <name val="trebuchet MS"/>
+      <family val="2"/>
+      <b val="1"/>
+      <color rgb="FFFFFFFF"/>
+      <sz val="10"/>
+    </font>
+    <font>
+      <name val="trebuchet MS"/>
+      <family val="2"/>
+      <color rgb="FF000000"/>
+      <sz val="10"/>
+    </font>
     <font>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Aptos Narrow"/>
       <family val="2"/>
+      <b val="1"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
+    </font>
+    <font>
+      <name val="Trebuchet MS"/>
+      <family val="2"/>
+      <b val="1"/>
+      <color indexed="8"/>
+      <sz val="10"/>
+    </font>
+    <font>
+      <name val="Trebuchet MS"/>
+      <family val="2"/>
+      <color indexed="8"/>
+      <sz val="10"/>
+    </font>
+    <font>
+      <name val="Trebuchet MS"/>
+      <family val="2"/>
+      <sz val="10"/>
+    </font>
+    <font>
+      <name val="Arial"/>
+      <family val="2"/>
+      <color rgb="FF000000"/>
+      <sz val="9"/>
+    </font>
+    <font>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <color rgb="FF000000"/>
+      <sz val="10"/>
     </font>
     <font>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <color theme="10"/>
       <sz val="11"/>
       <u val="single"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Trebuchet MS"/>
       <family val="2"/>
-      <color theme="1"/>
-      <sz val="8"/>
+      <b val="1"/>
+      <color rgb="FF000000"/>
+      <sz val="10"/>
     </font>
     <font>
       <name val="Trebuchet MS"/>
       <family val="2"/>
       <b val="1"/>
-      <color theme="1"/>
-      <sz val="8"/>
+      <sz val="10"/>
     </font>
     <font>
       <name val="Trebuchet MS"/>
       <family val="2"/>
       <b val="1"/>
       <color rgb="FFFF0000"/>
-      <sz val="8"/>
-[...5 lines deleted...]
-      <sz val="8"/>
+      <sz val="10"/>
     </font>
     <font>
       <name val="Trebuchet MS"/>
       <family val="2"/>
       <b val="1"/>
       <color rgb="FF000000"/>
-      <sz val="8"/>
+      <sz val="10"/>
       <u val="single"/>
     </font>
     <font>
       <name val="Trebuchet MS"/>
       <family val="2"/>
       <b val="1"/>
       <color rgb="FF333333"/>
-      <sz val="8"/>
-[...10 lines deleted...]
-      <sz val="8"/>
+      <sz val="10"/>
     </font>
     <font>
       <name val="Trebuchet MS"/>
       <family val="2"/>
       <i val="1"/>
-      <sz val="8"/>
+      <sz val="10"/>
     </font>
     <font>
       <name val="Trebuchet MS"/>
       <family val="2"/>
       <color rgb="FFFF0000"/>
-      <sz val="8"/>
+      <sz val="10"/>
     </font>
     <font>
       <name val="Trebuchet MS"/>
       <family val="2"/>
       <b val="1"/>
       <strike val="1"/>
-      <sz val="8"/>
-[...3 lines deleted...]
-      <family val="2"/>
       <sz val="10"/>
     </font>
     <font>
-      <name val="trebuchet MS"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
-      <b val="1"/>
-[...36 lines deleted...]
-      <sz val="8"/>
+      <color theme="1"/>
+      <sz val="10"/>
+      <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="6">
     <fill>
       <patternFill/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF000000"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFC0C0C0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
@@ -375,539 +397,1058 @@
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="8">
-[...6 lines deleted...]
-    <xf numFmtId="43" fontId="1" fillId="0" borderId="0"/>
+  <cellStyleXfs count="7">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="9" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="43" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="7" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="193">
+  <cellXfs count="194">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-[...10 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="10" fontId="2" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="15" fontId="2" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="164" fontId="4" fillId="3" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="10" fontId="4" fillId="3" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="164" fontId="5" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="10" fontId="5" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="10" fontId="2" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="2">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="11" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="10" fontId="11" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="2" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="2" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="4" fontId="11" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="2" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="2" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="4" fontId="11" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="2">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="2">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="11" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="10" fontId="11" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="2" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="2" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="11" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="2">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="2" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="2" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="4" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="13" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="10" fontId="13" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="11" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="10" fontId="11" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="2" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="2" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="4" fontId="2" fillId="0" borderId="4" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="2" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="10" fontId="0" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="6" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="8" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="9" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="10" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="4" fontId="2" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="9" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
-    <xf numFmtId="43" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="166" fontId="11" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="43" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="43" fontId="16" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="10" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="10" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="6" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="13" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="4" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="4" fontId="11" fillId="0" borderId="1" pivotButton="0" quotePrefix="1" xfId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="10" fontId="11" fillId="0" borderId="1" pivotButton="0" quotePrefix="1" xfId="1"/>
+    <xf numFmtId="167" fontId="11" fillId="0" borderId="3" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="13" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="2" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="14" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="168" fontId="11" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="6" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="16" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="10" fontId="16" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="5"/>
+    <xf numFmtId="169" fontId="11" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="6"/>
+    <xf numFmtId="170" fontId="11" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="5"/>
+    <xf numFmtId="170" fontId="11" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="6"/>
+    <xf numFmtId="15" fontId="11" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="6"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="11" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="170" fontId="11" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="6">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="15" fontId="11" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="6">
+      <alignment horizontal="right" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="12" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="11" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="6">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="170" fontId="11" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="6">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="15" fontId="11" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="6">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="169" fontId="2" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="6">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="169" fontId="4" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="6">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="11" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="10" fontId="11" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="170" fontId="11" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="6">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="15" fontId="11" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="6">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="12" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="171" fontId="2" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="6">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="169" fontId="11" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="6">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="169" fontId="16" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="6">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="172" fontId="2" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="6">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="172" fontId="16" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="6">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="10" fontId="6" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="10" fontId="15" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="5" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="10" fontId="6" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="11" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="173" fontId="11" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="11" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="12" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="11" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="12" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="11" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="12" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="2" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="3" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="4" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="11" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="11" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="2">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
-[...9 lines deleted...]
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="3" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="5" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="4" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="3" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="5" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="4" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="11" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="12" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="11" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="13" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-[...31 lines deleted...]
-    <xf numFmtId="165" fontId="4" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+    <xf numFmtId="4" fontId="11" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="2">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="4" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
-[...10 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-      <alignment horizontal="center"/>
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="11" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-      <alignment horizontal="center" wrapText="1"/>
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="12" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-      <alignment horizontal="center" wrapText="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="166" fontId="6" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="6" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="167" fontId="6" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-[...21 lines deleted...]
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="4" fontId="2" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="168" fontId="6" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="10" fontId="18" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-[...303 lines deleted...]
-    <xf numFmtId="169" fontId="15" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="5" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" pivotButton="0" quotePrefix="0" xfId="0"/>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="12" pivotButton="0" quotePrefix="0" xfId="0"/>
-    <xf numFmtId="165" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+    <xf numFmtId="168" fontId="11" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="6">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="167" fontId="11" fillId="0" borderId="3" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="164" fontId="10" fillId="0" borderId="3" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="1">
-[...1 lines deleted...]
-    </xf>
   </cellXfs>
-  <cellStyles count="8">
+  <cellStyles count="7">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Percent" xfId="1" builtinId="5"/>
     <cellStyle name="Normal 3 4 2 2 4" xfId="2"/>
     <cellStyle name="Hyperlink" xfId="3" builtinId="8"/>
     <cellStyle name="Comma" xfId="4" builtinId="3"/>
     <cellStyle name="Normal 3 2" xfId="5"/>
     <cellStyle name="Comma 4 2" xfId="6"/>
-    <cellStyle name="Normal 2" xfId="7"/>
   </cellStyles>
+  <dxfs count="168">
+    <dxf>
+      <numFmt numFmtId="175" formatCode="#,##0.000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="174" formatCode="#,##0.0000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="4" formatCode="#,##0.00"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="176" formatCode="&quot;-&quot;"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="175" formatCode="#,##0.000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="174" formatCode="#,##0.0000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="4" formatCode="#,##0.00"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="176" formatCode="&quot;-&quot;"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="175" formatCode="#,##0.000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="174" formatCode="#,##0.0000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="4" formatCode="#,##0.00"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="176" formatCode="&quot;-&quot;"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="175" formatCode="#,##0.000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="174" formatCode="#,##0.0000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="4" formatCode="#,##0.00"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="176" formatCode="&quot;-&quot;"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="175" formatCode="#,##0.000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="174" formatCode="#,##0.0000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="4" formatCode="#,##0.00"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="176" formatCode="&quot;-&quot;"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="175" formatCode="#,##0.000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="174" formatCode="#,##0.0000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="4" formatCode="#,##0.00"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="176" formatCode="&quot;-&quot;"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="175" formatCode="#,##0.000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="174" formatCode="#,##0.0000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="4" formatCode="#,##0.00"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="176" formatCode="&quot;-&quot;"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="175" formatCode="#,##0.000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="174" formatCode="#,##0.0000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="4" formatCode="#,##0.00"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="176" formatCode="&quot;-&quot;"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="175" formatCode="#,##0.000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="174" formatCode="#,##0.0000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="4" formatCode="#,##0.00"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="176" formatCode="&quot;-&quot;"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="175" formatCode="#,##0.000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="174" formatCode="#,##0.0000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="4" formatCode="#,##0.00"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="176" formatCode="&quot;-&quot;"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="175" formatCode="#,##0.000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="174" formatCode="#,##0.0000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="4" formatCode="#,##0.00"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="176" formatCode="&quot;-&quot;"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="175" formatCode="#,##0.000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="174" formatCode="#,##0.0000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="4" formatCode="#,##0.00"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="176" formatCode="&quot;-&quot;"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="175" formatCode="#,##0.000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="174" formatCode="#,##0.0000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="4" formatCode="#,##0.00"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="176" formatCode="&quot;-&quot;"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="175" formatCode="#,##0.000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="174" formatCode="#,##0.0000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="4" formatCode="#,##0.00"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="176" formatCode="&quot;-&quot;"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="175" formatCode="#,##0.000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="174" formatCode="#,##0.0000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="4" formatCode="#,##0.00"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="176" formatCode="&quot;-&quot;"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="175" formatCode="#,##0.000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="174" formatCode="#,##0.0000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="4" formatCode="#,##0.00"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="176" formatCode="&quot;-&quot;"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="175" formatCode="#,##0.000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="174" formatCode="#,##0.0000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="4" formatCode="#,##0.00"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="176" formatCode="&quot;-&quot;"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="175" formatCode="#,##0.000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="174" formatCode="#,##0.0000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="4" formatCode="#,##0.00"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="176" formatCode="&quot;-&quot;"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="175" formatCode="#,##0.000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="174" formatCode="#,##0.0000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="4" formatCode="#,##0.00"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="176" formatCode="&quot;-&quot;"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="175" formatCode="#,##0.000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="174" formatCode="#,##0.0000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="4" formatCode="#,##0.00"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="176" formatCode="&quot;-&quot;"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="175" formatCode="#,##0.000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="174" formatCode="#,##0.0000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="4" formatCode="#,##0.00"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="176" formatCode="&quot;-&quot;"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="175" formatCode="#,##0.000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="174" formatCode="#,##0.0000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="4" formatCode="#,##0.00"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="176" formatCode="&quot;-&quot;"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="175" formatCode="#,##0.000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="174" formatCode="#,##0.0000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="4" formatCode="#,##0.00"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="176" formatCode="&quot;-&quot;"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="175" formatCode="#,##0.000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="174" formatCode="#,##0.0000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="4" formatCode="#,##0.00"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="176" formatCode="&quot;-&quot;"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="175" formatCode="#,##0.000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="174" formatCode="#,##0.0000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="4" formatCode="#,##0.00"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="176" formatCode="&quot;-&quot;"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="175" formatCode="#,##0.000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="174" formatCode="#,##0.0000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="4" formatCode="#,##0.00"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="176" formatCode="&quot;-&quot;"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="175" formatCode="#,##0.000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="174" formatCode="#,##0.0000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="4" formatCode="#,##0.00"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="176" formatCode="&quot;-&quot;"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="175" formatCode="#,##0.000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="174" formatCode="#,##0.0000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="4" formatCode="#,##0.00"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="176" formatCode="&quot;-&quot;"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="175" formatCode="#,##0.000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="174" formatCode="#,##0.0000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="4" formatCode="#,##0.00"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="176" formatCode="&quot;-&quot;"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="175" formatCode="#,##0.000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="174" formatCode="#,##0.0000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="4" formatCode="#,##0.00"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="176" formatCode="&quot;-&quot;"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="175" formatCode="#,##0.000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="174" formatCode="#,##0.0000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="4" formatCode="#,##0.00"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="176" formatCode="&quot;-&quot;"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="175" formatCode="#,##0.000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="174" formatCode="#,##0.0000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="4" formatCode="#,##0.00"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="176" formatCode="&quot;-&quot;"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="175" formatCode="#,##0.000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="174" formatCode="#,##0.0000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="4" formatCode="#,##0.00"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="176" formatCode="&quot;-&quot;"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="175" formatCode="#,##0.000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="174" formatCode="#,##0.0000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="4" formatCode="#,##0.00"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="176" formatCode="&quot;-&quot;"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="175" formatCode="#,##0.000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="174" formatCode="#,##0.0000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="4" formatCode="#,##0.00"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="176" formatCode="&quot;-&quot;"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="175" formatCode="#,##0.000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="174" formatCode="#,##0.0000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="4" formatCode="#,##0.00"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="176" formatCode="&quot;-&quot;"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="175" formatCode="#,##0.000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="174" formatCode="#,##0.0000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="4" formatCode="#,##0.00"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="176" formatCode="&quot;-&quot;"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="175" formatCode="#,##0.000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="174" formatCode="#,##0.0000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="4" formatCode="#,##0.00"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="176" formatCode="&quot;-&quot;"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="175" formatCode="#,##0.000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="174" formatCode="#,##0.0000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="4" formatCode="#,##0.00"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="176" formatCode="&quot;-&quot;"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="175" formatCode="#,##0.000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="174" formatCode="#,##0.0000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="4" formatCode="#,##0.00"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="176" formatCode="&quot;-&quot;"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="175" formatCode="#,##0.000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="174" formatCode="#,##0.0000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="4" formatCode="#,##0.00"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="176" formatCode="&quot;-&quot;"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="175" formatCode="#,##0.000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="174" formatCode="#,##0.0000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="4" formatCode="#,##0.00"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="176" formatCode="&quot;-&quot;"/>
+    </dxf>
+  </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00800000"/>
       <rgbColor rgb="00008000"/>
       <rgbColor rgb="00000080"/>
       <rgbColor rgb="00808000"/>
       <rgbColor rgb="00800080"/>
       <rgbColor rgb="00008080"/>
@@ -948,116 +1489,116 @@
       <rgbColor rgb="00003366"/>
       <rgbColor rgb="00339966"/>
       <rgbColor rgb="00003300"/>
       <rgbColor rgb="00333300"/>
       <rgbColor rgb="00993300"/>
       <rgbColor rgb="00993366"/>
       <rgbColor rgb="00333399"/>
       <rgbColor rgb="00333333"/>
     </indexedColors>
   </colors>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId4" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image1.png" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image2.png" Id="rId2" /></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <wsDr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
   <twoCellAnchor editAs="oneCell">
     <from>
       <col>1</col>
       <colOff>0</colOff>
-      <row>66</row>
+      <row>72</row>
       <rowOff>0</rowOff>
     </from>
     <to>
       <col>1</col>
-      <colOff>2368550</colOff>
-[...1 lines deleted...]
-      <rowOff>35378</rowOff>
+      <colOff>2374900</colOff>
+      <row>81</row>
+      <rowOff>31750</rowOff>
     </to>
     <pic>
       <nvPicPr>
         <cNvPr id="3" name="Picture 2"/>
         <cNvPicPr>
           <a:picLocks/>
         </cNvPicPr>
       </nvPicPr>
       <blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </blipFill>
       <spPr>
         <a:xfrm>
-          <a:off x="476250" y="11496675"/>
+          <a:off x="457200" y="11055350"/>
           <a:ext cx="2374900" cy="1574800"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <avLst/>
         </a:prstGeom>
         <a:ln>
           <a:prstDash val="solid"/>
         </a:ln>
       </spPr>
     </pic>
     <clientData/>
   </twoCellAnchor>
   <twoCellAnchor editAs="oneCell">
     <from>
       <col>1</col>
       <colOff>0</colOff>
-      <row>80</row>
+      <row>86</row>
       <rowOff>0</rowOff>
     </from>
     <to>
       <col>1</col>
-      <colOff>2368550</colOff>
-[...1 lines deleted...]
-      <rowOff>35377</rowOff>
+      <colOff>2374900</colOff>
+      <row>95</row>
+      <rowOff>31750</rowOff>
     </to>
     <pic>
       <nvPicPr>
         <cNvPr id="5" name="Picture 4"/>
         <cNvPicPr>
           <a:picLocks/>
         </cNvPicPr>
       </nvPicPr>
       <blipFill>
         <a:blip r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </blipFill>
       <spPr>
         <a:xfrm>
-          <a:off x="476250" y="14182725"/>
+          <a:off x="457200" y="13468350"/>
           <a:ext cx="2374900" cy="1574800"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <avLst/>
         </a:prstGeom>
         <a:ln>
           <a:prstDash val="solid"/>
         </a:ln>
       </spPr>
     </pic>
     <clientData/>
   </twoCellAnchor>
 </wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
@@ -1353,2242 +1894,2991 @@
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dspim.com/media/pages/mandatory-disclosures/disclosures-for-deviation-in-valuation-price/9b5bdcb45d-1720430633/il-amp-fs-energy-devlopment-company-limited.pdf" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:L136"/>
+  <dimension ref="A1:L167"/>
   <sheetViews>
-    <sheetView zoomScale="99" zoomScaleNormal="99" workbookViewId="0">
+    <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="8" defaultColWidth="9.1796875" defaultRowHeight="12"/>
+  <sheetFormatPr baseColWidth="8" defaultRowHeight="13.5"/>
   <cols>
-    <col width="7.1796875" bestFit="1" customWidth="1" style="58" min="1" max="1"/>
-[...11 lines deleted...]
-    <col width="9.1796875" customWidth="1" style="58" min="13" max="16384"/>
+    <col width="6.54296875" bestFit="1" customWidth="1" style="2" min="1" max="1"/>
+    <col width="44.1796875" bestFit="1" customWidth="1" style="2" min="2" max="2"/>
+    <col width="28.1796875" customWidth="1" style="2" min="3" max="3"/>
+    <col width="20.26953125" customWidth="1" style="2" min="4" max="4"/>
+    <col width="29.08984375" customWidth="1" style="2" min="5" max="5"/>
+    <col width="23.90625" bestFit="1" customWidth="1" style="2" min="6" max="6"/>
+    <col width="14" bestFit="1" customWidth="1" style="2" min="7" max="7"/>
+    <col width="12.6328125" bestFit="1" customWidth="1" style="2" min="8" max="8"/>
+    <col width="28.26953125" bestFit="1" customWidth="1" style="2" min="9" max="9"/>
+    <col width="7.54296875" bestFit="1" customWidth="1" style="2" min="10" max="10"/>
+    <col width="30.1796875" bestFit="1" customWidth="1" style="2" min="11" max="11"/>
+    <col width="7.6328125" bestFit="1" customWidth="1" style="2" min="12" max="12"/>
+    <col width="8.7265625" customWidth="1" style="2" min="13" max="16384"/>
   </cols>
   <sheetData>
-    <row r="1">
-[...1 lines deleted...]
-      <c r="B1" s="57" t="inlineStr">
+    <row r="1" ht="19" customHeight="1" s="148">
+      <c r="A1" s="147" t="n"/>
+      <c r="B1" s="147" t="inlineStr">
         <is>
           <t>DSP Credit Risk Fund</t>
         </is>
       </c>
     </row>
     <row r="2">
-      <c r="B2" s="41" t="inlineStr">
-[...1 lines deleted...]
-          <t>Portfolio as on June 30, 2026</t>
+      <c r="B2" s="4" t="inlineStr">
+        <is>
+          <t>Portfolio as on July 15, 2026</t>
         </is>
       </c>
     </row>
     <row r="4">
-      <c r="A4" s="57" t="inlineStr">
+      <c r="A4" s="5" t="inlineStr">
         <is>
           <t>Sr. No.</t>
         </is>
       </c>
-      <c r="B4" s="57" t="inlineStr">
+      <c r="B4" s="5" t="inlineStr">
         <is>
           <t>Name of Instrument</t>
         </is>
       </c>
-      <c r="C4" s="57" t="inlineStr">
+      <c r="C4" s="5" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
-      <c r="D4" s="57" t="inlineStr">
+      <c r="D4" s="5" t="inlineStr">
         <is>
           <t>Rating/Industry</t>
         </is>
       </c>
-      <c r="E4" s="57" t="inlineStr">
+      <c r="E4" s="5" t="inlineStr">
         <is>
           <t>Quantity</t>
         </is>
       </c>
-      <c r="F4" s="57" t="inlineStr">
+      <c r="F4" s="5" t="inlineStr">
         <is>
           <t>Market value (Rs. In lakhs)</t>
         </is>
       </c>
-      <c r="G4" s="57" t="inlineStr">
+      <c r="G4" s="5" t="inlineStr">
         <is>
           <t>% to Net Assets</t>
         </is>
       </c>
-      <c r="H4" s="57" t="inlineStr">
+      <c r="H4" s="5" t="inlineStr">
         <is>
           <t>Maturity Date</t>
         </is>
       </c>
-      <c r="I4" s="57" t="inlineStr">
+      <c r="I4" s="5" t="inlineStr">
         <is>
           <t>Put/Call Option</t>
         </is>
       </c>
-      <c r="J4" s="57" t="inlineStr">
+      <c r="J4" s="5" t="inlineStr">
         <is>
           <t>YTM (%)</t>
         </is>
       </c>
     </row>
     <row r="6">
-      <c r="B6" s="41" t="inlineStr">
+      <c r="B6" s="4" t="inlineStr">
         <is>
           <t>DEBT INSTRUMENTS</t>
         </is>
       </c>
     </row>
     <row r="7">
-      <c r="B7" s="41" t="inlineStr">
+      <c r="B7" s="4" t="inlineStr">
         <is>
           <t>BOND &amp; NCD's</t>
         </is>
       </c>
     </row>
     <row r="8">
-      <c r="B8" s="41" t="inlineStr">
+      <c r="B8" s="4" t="inlineStr">
         <is>
           <t>Listed / awaiting listing on the stock exchanges</t>
         </is>
       </c>
-      <c r="K8" s="41" t="inlineStr">
+      <c r="K8" s="4" t="inlineStr">
         <is>
           <t>Sector/Rating</t>
         </is>
       </c>
-      <c r="L8" s="41" t="inlineStr">
+      <c r="L8" s="4" t="inlineStr">
         <is>
           <t>Percent</t>
         </is>
       </c>
     </row>
     <row r="9">
-      <c r="A9" s="58" t="n">
+      <c r="A9" s="2" t="n">
         <v>1</v>
       </c>
-      <c r="B9" s="58" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C9" s="58" t="inlineStr">
+      <c r="B9" s="2" t="inlineStr">
+        <is>
+          <t>Nuvoco Vistas Corporation Ltd**</t>
+        </is>
+      </c>
+      <c r="C9" s="2" t="inlineStr">
+        <is>
+          <t>INE118D08078</t>
+        </is>
+      </c>
+      <c r="D9" s="2" t="inlineStr">
+        <is>
+          <t>CRISIL AA</t>
+        </is>
+      </c>
+      <c r="E9" s="12" t="n">
+        <v>2000</v>
+      </c>
+      <c r="F9" s="6" t="n">
+        <v>2104.42</v>
+      </c>
+      <c r="G9" s="7" t="n">
+        <v>0.0732</v>
+      </c>
+      <c r="H9" s="8" t="n">
+        <v>47014</v>
+      </c>
+      <c r="J9" s="6" t="n">
+        <v>8.265000000000001</v>
+      </c>
+      <c r="K9" s="2" t="inlineStr">
+        <is>
+          <t>CRISIL AA</t>
+        </is>
+      </c>
+      <c r="L9" s="7" t="n">
+        <v>0.2547</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" s="2" t="n">
+        <v>2</v>
+      </c>
+      <c r="B10" s="2" t="inlineStr">
+        <is>
+          <t>Aditya Birla Renewables Ltd**</t>
+        </is>
+      </c>
+      <c r="C10" s="2" t="inlineStr">
+        <is>
+          <t>INE01QP08016</t>
+        </is>
+      </c>
+      <c r="D10" s="2" t="inlineStr">
+        <is>
+          <t>CRISIL AA</t>
+        </is>
+      </c>
+      <c r="E10" s="12" t="n">
+        <v>1500</v>
+      </c>
+      <c r="F10" s="6" t="n">
+        <v>1606.89</v>
+      </c>
+      <c r="G10" s="7" t="n">
+        <v>0.0559</v>
+      </c>
+      <c r="H10" s="8" t="n">
+        <v>46654</v>
+      </c>
+      <c r="J10" s="6" t="n">
+        <v>8.390000000000001</v>
+      </c>
+      <c r="K10" s="2" t="inlineStr">
+        <is>
+          <t>Sovereign</t>
+        </is>
+      </c>
+      <c r="L10" s="7" t="n">
+        <v>0.178</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" s="2" t="n">
+        <v>3</v>
+      </c>
+      <c r="B11" s="2" t="inlineStr">
+        <is>
+          <t>JTPM Metal Traders Ltd**</t>
+        </is>
+      </c>
+      <c r="C11" s="2" t="inlineStr">
         <is>
           <t>INE02PE08036</t>
         </is>
       </c>
-      <c r="D9" s="58" t="inlineStr">
+      <c r="D11" s="2" t="inlineStr">
         <is>
           <t>CRISIL AA</t>
         </is>
       </c>
-      <c r="E9" s="179" t="n">
+      <c r="E11" s="12" t="n">
         <v>1500</v>
       </c>
-      <c r="F9" s="180" t="n">
-[...5 lines deleted...]
-      <c r="H9" s="62" t="n">
+      <c r="F11" s="6" t="n">
+        <v>1604.76</v>
+      </c>
+      <c r="G11" s="7" t="n">
+        <v>0.0558</v>
+      </c>
+      <c r="H11" s="8" t="n">
         <v>47025</v>
       </c>
-      <c r="I9" s="58" t="inlineStr">
-[...7 lines deleted...]
-      <c r="K9" s="58" t="inlineStr">
+      <c r="I11" s="2" t="inlineStr">
+        <is>
+          <t>PU - 29-Sep-2028CA - 29-Sep-2028</t>
+        </is>
+      </c>
+      <c r="J11" s="6" t="n">
+        <v>8.367599999999999</v>
+      </c>
+      <c r="K11" s="2" t="inlineStr">
+        <is>
+          <t>CARE AA</t>
+        </is>
+      </c>
+      <c r="L11" s="7" t="n">
+        <v>0.09180000000000001</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" s="2" t="n">
+        <v>4</v>
+      </c>
+      <c r="B12" s="2" t="inlineStr">
+        <is>
+          <t>Tata Housing Development Co Ltd**</t>
+        </is>
+      </c>
+      <c r="C12" s="2" t="inlineStr">
+        <is>
+          <t>INE582L08078</t>
+        </is>
+      </c>
+      <c r="D12" s="2" t="inlineStr">
+        <is>
+          <t>CARE AA</t>
+        </is>
+      </c>
+      <c r="E12" s="12" t="n">
+        <v>1500</v>
+      </c>
+      <c r="F12" s="6" t="n">
+        <v>1551.08</v>
+      </c>
+      <c r="G12" s="7" t="n">
+        <v>0.054</v>
+      </c>
+      <c r="H12" s="8" t="n">
+        <v>47095</v>
+      </c>
+      <c r="J12" s="6" t="n">
+        <v>8</v>
+      </c>
+      <c r="K12" s="2" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="L12" s="7" t="n">
+        <v>0.08939999999999999</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" s="2" t="n">
+        <v>5</v>
+      </c>
+      <c r="B13" s="2" t="inlineStr">
+        <is>
+          <t>National Bank For Agriculture &amp; Rural Development</t>
+        </is>
+      </c>
+      <c r="C13" s="2" t="inlineStr">
+        <is>
+          <t>INE261F08EK5</t>
+        </is>
+      </c>
+      <c r="D13" s="2" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E13" s="12" t="n">
+        <v>1500</v>
+      </c>
+      <c r="F13" s="6" t="n">
+        <v>1542.14</v>
+      </c>
+      <c r="G13" s="7" t="n">
+        <v>0.0536</v>
+      </c>
+      <c r="H13" s="8" t="n">
+        <v>46807</v>
+      </c>
+      <c r="J13" s="6" t="n">
+        <v>7.455</v>
+      </c>
+      <c r="K13" s="2" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="L13" s="7" t="n">
+        <v>0.0837</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" s="2" t="n">
+        <v>6</v>
+      </c>
+      <c r="B14" s="2" t="inlineStr">
+        <is>
+          <t>Adani Airport Holdings Ltd</t>
+        </is>
+      </c>
+      <c r="C14" s="2" t="inlineStr">
+        <is>
+          <t>INE0GCN07054</t>
+        </is>
+      </c>
+      <c r="D14" s="2" t="inlineStr">
+        <is>
+          <t>IND AA-</t>
+        </is>
+      </c>
+      <c r="E14" s="12" t="n">
+        <v>1500</v>
+      </c>
+      <c r="F14" s="6" t="n">
+        <v>1508.59</v>
+      </c>
+      <c r="G14" s="7" t="n">
+        <v>0.0525</v>
+      </c>
+      <c r="H14" s="8" t="n">
+        <v>47161</v>
+      </c>
+      <c r="J14" s="6" t="n">
+        <v>8.628500000000001</v>
+      </c>
+      <c r="K14" s="2" t="inlineStr">
+        <is>
+          <t>ICRA AA</t>
+        </is>
+      </c>
+      <c r="L14" s="7" t="n">
+        <v>0.0732</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" s="2" t="n">
+        <v>7</v>
+      </c>
+      <c r="B15" s="2" t="inlineStr">
+        <is>
+          <t>Nuvama Wealth Finance Ltd**</t>
+        </is>
+      </c>
+      <c r="C15" s="2" t="inlineStr">
+        <is>
+          <t>INE918K07PY9</t>
+        </is>
+      </c>
+      <c r="D15" s="2" t="inlineStr">
+        <is>
+          <t>CARE AA</t>
+        </is>
+      </c>
+      <c r="E15" s="12" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F15" s="6" t="n">
+        <v>1086.21</v>
+      </c>
+      <c r="G15" s="7" t="n">
+        <v>0.0378</v>
+      </c>
+      <c r="H15" s="8" t="n">
+        <v>46549</v>
+      </c>
+      <c r="J15" s="6" t="n">
+        <v>8.684799999999999</v>
+      </c>
+      <c r="K15" s="2" t="inlineStr">
+        <is>
+          <t>CARE AA-</t>
+        </is>
+      </c>
+      <c r="L15" s="7" t="n">
+        <v>0.0541</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" s="2" t="n">
+        <v>8</v>
+      </c>
+      <c r="B16" s="2" t="inlineStr">
+        <is>
+          <t>Piramal Finance Ltd**</t>
+        </is>
+      </c>
+      <c r="C16" s="2" t="inlineStr">
+        <is>
+          <t>INE202B07JW4</t>
+        </is>
+      </c>
+      <c r="D16" s="2" t="inlineStr">
+        <is>
+          <t>ICRA AA+</t>
+        </is>
+      </c>
+      <c r="E16" s="12" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F16" s="6" t="n">
+        <v>1067.74</v>
+      </c>
+      <c r="G16" s="7" t="n">
+        <v>0.0371</v>
+      </c>
+      <c r="H16" s="8" t="n">
+        <v>46689</v>
+      </c>
+      <c r="J16" s="6" t="n">
+        <v>8.545</v>
+      </c>
+      <c r="K16" s="2" t="inlineStr">
+        <is>
+          <t>IND AA-</t>
+        </is>
+      </c>
+      <c r="L16" s="7" t="n">
+        <v>0.0525</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" s="2" t="n">
+        <v>9</v>
+      </c>
+      <c r="B17" s="2" t="inlineStr">
+        <is>
+          <t>GMR Airports Ltd**</t>
+        </is>
+      </c>
+      <c r="C17" s="2" t="inlineStr">
+        <is>
+          <t>INE776C08083</t>
+        </is>
+      </c>
+      <c r="D17" s="2" t="inlineStr">
+        <is>
+          <t>CRISIL A+</t>
+        </is>
+      </c>
+      <c r="E17" s="12" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F17" s="6" t="n">
+        <v>1064.16</v>
+      </c>
+      <c r="G17" s="7" t="n">
+        <v>0.037</v>
+      </c>
+      <c r="H17" s="8" t="n">
+        <v>46431</v>
+      </c>
+      <c r="J17" s="6" t="n">
+        <v>9.859500000000001</v>
+      </c>
+      <c r="K17" s="2" t="inlineStr">
+        <is>
+          <t>ICRA AA+</t>
+        </is>
+      </c>
+      <c r="L17" s="7" t="n">
+        <v>0.0371</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" s="2" t="n">
+        <v>10</v>
+      </c>
+      <c r="B18" s="2" t="inlineStr">
+        <is>
+          <t>Aadhar Housing Finance Ltd**</t>
+        </is>
+      </c>
+      <c r="C18" s="2" t="inlineStr">
+        <is>
+          <t>INE883F07330</t>
+        </is>
+      </c>
+      <c r="D18" s="2" t="inlineStr">
+        <is>
+          <t>ICRA AA</t>
+        </is>
+      </c>
+      <c r="E18" s="12" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F18" s="6" t="n">
+        <v>1037.65</v>
+      </c>
+      <c r="G18" s="7" t="n">
+        <v>0.0361</v>
+      </c>
+      <c r="H18" s="8" t="n">
+        <v>46620</v>
+      </c>
+      <c r="J18" s="6" t="n">
+        <v>8.275</v>
+      </c>
+      <c r="K18" s="2" t="inlineStr">
+        <is>
+          <t>CRISIL A+</t>
+        </is>
+      </c>
+      <c r="L18" s="7" t="n">
+        <v>0.037</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" s="2" t="n">
+        <v>11</v>
+      </c>
+      <c r="B19" s="2" t="inlineStr">
+        <is>
+          <t>REC Ltd**</t>
+        </is>
+      </c>
+      <c r="C19" s="2" t="inlineStr">
+        <is>
+          <t>INE020B08BU9</t>
+        </is>
+      </c>
+      <c r="D19" s="2" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E19" s="12" t="n">
+        <v>100</v>
+      </c>
+      <c r="F19" s="6" t="n">
+        <v>1030.27</v>
+      </c>
+      <c r="G19" s="7" t="n">
+        <v>0.0358</v>
+      </c>
+      <c r="H19" s="8" t="n">
+        <v>47294</v>
+      </c>
+      <c r="J19" s="6" t="n">
+        <v>7.3</v>
+      </c>
+      <c r="K19" s="2" t="inlineStr">
+        <is>
+          <t>IND AA</t>
+        </is>
+      </c>
+      <c r="L19" s="7" t="n">
+        <v>0.0104</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" s="2" t="n">
+        <v>12</v>
+      </c>
+      <c r="B20" s="2" t="inlineStr">
+        <is>
+          <t>Kogta Financial India Ltd**</t>
+        </is>
+      </c>
+      <c r="C20" s="2" t="inlineStr">
+        <is>
+          <t>INE192U07392</t>
+        </is>
+      </c>
+      <c r="D20" s="2" t="inlineStr">
+        <is>
+          <t>CARE AA-</t>
+        </is>
+      </c>
+      <c r="E20" s="12" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F20" s="6" t="n">
+        <v>1012.81</v>
+      </c>
+      <c r="G20" s="7" t="n">
+        <v>0.0352</v>
+      </c>
+      <c r="H20" s="8" t="n">
+        <v>46836</v>
+      </c>
+      <c r="J20" s="6" t="n">
+        <v>10.015</v>
+      </c>
+      <c r="K20" s="2" t="inlineStr">
+        <is>
+          <t>Alternative Investment Funds (AIF)</t>
+        </is>
+      </c>
+      <c r="L20" s="7" t="n">
+        <v>0.0028</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" s="2" t="n">
+        <v>13</v>
+      </c>
+      <c r="B21" s="2" t="inlineStr">
+        <is>
+          <t>Tata Projects Ltd**</t>
+        </is>
+      </c>
+      <c r="C21" s="2" t="inlineStr">
+        <is>
+          <t>INE725H08196</t>
+        </is>
+      </c>
+      <c r="D21" s="2" t="inlineStr">
         <is>
           <t>CRISIL AA</t>
         </is>
       </c>
-      <c r="L9" s="61" t="n">
-[...4 lines deleted...]
-      <c r="A10" s="58" t="n">
+      <c r="E21" s="12" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F21" s="6" t="n">
+        <v>1009.41</v>
+      </c>
+      <c r="G21" s="7" t="n">
+        <v>0.0351</v>
+      </c>
+      <c r="H21" s="8" t="n">
+        <v>46505</v>
+      </c>
+      <c r="J21" s="6" t="n">
+        <v>8.069599999999999</v>
+      </c>
+      <c r="K21" s="2" t="inlineStr">
+        <is>
+          <t>Cash &amp; Equivalent</t>
+        </is>
+      </c>
+      <c r="L21" s="7" t="n">
+        <v>0.0353</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" s="2" t="n">
+        <v>14</v>
+      </c>
+      <c r="B22" s="2" t="inlineStr">
+        <is>
+          <t>Adani Power Ltd**</t>
+        </is>
+      </c>
+      <c r="C22" s="2" t="inlineStr">
+        <is>
+          <t>INE814H07190</t>
+        </is>
+      </c>
+      <c r="D22" s="2" t="inlineStr">
+        <is>
+          <t>CRISIL AA</t>
+        </is>
+      </c>
+      <c r="E22" s="12" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F22" s="6" t="n">
+        <v>997.39</v>
+      </c>
+      <c r="G22" s="7" t="n">
+        <v>0.0347</v>
+      </c>
+      <c r="H22" s="8" t="n">
+        <v>46779</v>
+      </c>
+      <c r="J22" s="6" t="n">
+        <v>8.700100000000001</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" s="2" t="n">
+        <v>15</v>
+      </c>
+      <c r="B23" s="2" t="inlineStr">
+        <is>
+          <t>Indostar Capital Finance Ltd**</t>
+        </is>
+      </c>
+      <c r="C23" s="2" t="inlineStr">
+        <is>
+          <t>INE896L07983</t>
+        </is>
+      </c>
+      <c r="D23" s="2" t="inlineStr">
+        <is>
+          <t>CARE AA-</t>
+        </is>
+      </c>
+      <c r="E23" s="12" t="n">
+        <v>50000</v>
+      </c>
+      <c r="F23" s="6" t="n">
+        <v>543.62</v>
+      </c>
+      <c r="G23" s="7" t="n">
+        <v>0.0189</v>
+      </c>
+      <c r="H23" s="8" t="n">
+        <v>46290</v>
+      </c>
+      <c r="J23" s="6" t="n">
+        <v>8.401199999999999</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" s="2" t="n">
+        <v>16</v>
+      </c>
+      <c r="B24" s="2" t="inlineStr">
+        <is>
+          <t>360 One Prime Ltd**</t>
+        </is>
+      </c>
+      <c r="C24" s="2" t="inlineStr">
+        <is>
+          <t>INE248U07GA9</t>
+        </is>
+      </c>
+      <c r="D24" s="2" t="inlineStr">
+        <is>
+          <t>ICRA AA</t>
+        </is>
+      </c>
+      <c r="E24" s="12" t="n">
+        <v>500</v>
+      </c>
+      <c r="F24" s="6" t="n">
+        <v>535.9</v>
+      </c>
+      <c r="G24" s="7" t="n">
+        <v>0.0186</v>
+      </c>
+      <c r="H24" s="8" t="n">
+        <v>46640</v>
+      </c>
+      <c r="J24" s="6" t="n">
+        <v>8.92</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25" s="2" t="n">
+        <v>17</v>
+      </c>
+      <c r="B25" s="2" t="inlineStr">
+        <is>
+          <t>360 One Prime Ltd**</t>
+        </is>
+      </c>
+      <c r="C25" s="2" t="inlineStr">
+        <is>
+          <t>INE248U07GC5</t>
+        </is>
+      </c>
+      <c r="D25" s="2" t="inlineStr">
+        <is>
+          <t>ICRA AA</t>
+        </is>
+      </c>
+      <c r="E25" s="12" t="n">
+        <v>500</v>
+      </c>
+      <c r="F25" s="6" t="n">
+        <v>532.41</v>
+      </c>
+      <c r="G25" s="7" t="n">
+        <v>0.0185</v>
+      </c>
+      <c r="H25" s="8" t="n">
+        <v>46667</v>
+      </c>
+      <c r="J25" s="6" t="n">
+        <v>8.94</v>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26" s="2" t="n">
+        <v>18</v>
+      </c>
+      <c r="B26" s="2" t="inlineStr">
+        <is>
+          <t>Tata Projects Ltd**</t>
+        </is>
+      </c>
+      <c r="C26" s="2" t="inlineStr">
+        <is>
+          <t>INE725H08287</t>
+        </is>
+      </c>
+      <c r="D26" s="2" t="inlineStr">
+        <is>
+          <t>IND AA</t>
+        </is>
+      </c>
+      <c r="E26" s="12" t="n">
+        <v>300</v>
+      </c>
+      <c r="F26" s="6" t="n">
+        <v>300.33</v>
+      </c>
+      <c r="G26" s="7" t="n">
+        <v>0.0104</v>
+      </c>
+      <c r="H26" s="8" t="n">
+        <v>47291</v>
+      </c>
+      <c r="J26" s="6" t="n">
+        <v>8.41</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" s="9" t="n"/>
+      <c r="B27" s="9" t="inlineStr">
+        <is>
+          <t>Total</t>
+        </is>
+      </c>
+      <c r="C27" s="9" t="n"/>
+      <c r="D27" s="9" t="n"/>
+      <c r="E27" s="9" t="n"/>
+      <c r="F27" s="10" t="n">
+        <v>20135.78</v>
+      </c>
+      <c r="G27" s="11" t="n">
+        <v>0.7001999999999998</v>
+      </c>
+    </row>
+    <row r="29">
+      <c r="B29" s="4" t="inlineStr">
+        <is>
+          <t>Government Securities (Central/State)</t>
+        </is>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30" s="2" t="n">
+        <v>19</v>
+      </c>
+      <c r="B30" s="2" t="inlineStr">
+        <is>
+          <t>6.94% GOI 2036 (11-MAY-2036)</t>
+        </is>
+      </c>
+      <c r="C30" s="2" t="inlineStr">
+        <is>
+          <t>IN0020260025</t>
+        </is>
+      </c>
+      <c r="D30" s="2" t="inlineStr">
+        <is>
+          <t>Sovereign</t>
+        </is>
+      </c>
+      <c r="E30" s="12" t="n">
+        <v>3500000</v>
+      </c>
+      <c r="F30" s="6" t="n">
+        <v>3584.39</v>
+      </c>
+      <c r="G30" s="7" t="n">
+        <v>0.1247</v>
+      </c>
+      <c r="H30" s="8" t="n">
+        <v>49806</v>
+      </c>
+      <c r="J30" s="6" t="n">
+        <v>6.7747</v>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31" s="2" t="n">
+        <v>20</v>
+      </c>
+      <c r="B31" s="2" t="inlineStr">
+        <is>
+          <t>6.92% GOI 2039 (18-NOV-2039)</t>
+        </is>
+      </c>
+      <c r="C31" s="2" t="inlineStr">
+        <is>
+          <t>IN0020240134</t>
+        </is>
+      </c>
+      <c r="D31" s="2" t="inlineStr">
+        <is>
+          <t>Sovereign</t>
+        </is>
+      </c>
+      <c r="E31" s="12" t="n">
+        <v>1000000</v>
+      </c>
+      <c r="F31" s="6" t="n">
+        <v>1011.7</v>
+      </c>
+      <c r="G31" s="7" t="n">
+        <v>0.0352</v>
+      </c>
+      <c r="H31" s="8" t="n">
+        <v>51092</v>
+      </c>
+      <c r="J31" s="6" t="n">
+        <v>6.9121</v>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32" s="2" t="n">
+        <v>21</v>
+      </c>
+      <c r="B32" s="2" t="inlineStr">
+        <is>
+          <t>7.10% GOI 2034 (08-APR-2034)</t>
+        </is>
+      </c>
+      <c r="C32" s="2" t="inlineStr">
+        <is>
+          <t>IN0020240019</t>
+        </is>
+      </c>
+      <c r="D32" s="2" t="inlineStr">
+        <is>
+          <t>Sovereign</t>
+        </is>
+      </c>
+      <c r="E32" s="12" t="n">
+        <v>500000</v>
+      </c>
+      <c r="F32" s="6" t="n">
+        <v>520.67</v>
+      </c>
+      <c r="G32" s="7" t="n">
+        <v>0.0181</v>
+      </c>
+      <c r="H32" s="8" t="n">
+        <v>49042</v>
+      </c>
+      <c r="J32" s="6" t="n">
+        <v>6.7276</v>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33" s="9" t="n"/>
+      <c r="B33" s="9" t="inlineStr">
+        <is>
+          <t>Total</t>
+        </is>
+      </c>
+      <c r="C33" s="9" t="n"/>
+      <c r="D33" s="9" t="n"/>
+      <c r="E33" s="9" t="n"/>
+      <c r="F33" s="10" t="n">
+        <v>5116.76</v>
+      </c>
+      <c r="G33" s="11" t="n">
+        <v>0.178</v>
+      </c>
+    </row>
+    <row r="35">
+      <c r="B35" s="4" t="inlineStr">
+        <is>
+          <t>MONEY MARKET INSTRUMENTS</t>
+        </is>
+      </c>
+    </row>
+    <row r="36">
+      <c r="B36" s="4" t="inlineStr">
+        <is>
+          <t>Certificate of Deposit</t>
+        </is>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37" s="2" t="n">
+        <v>22</v>
+      </c>
+      <c r="B37" s="2" t="inlineStr">
+        <is>
+          <t>Kotak Mahindra Bank Ltd**</t>
+        </is>
+      </c>
+      <c r="C37" s="2" t="inlineStr">
+        <is>
+          <t>INE237AD6133</t>
+        </is>
+      </c>
+      <c r="D37" s="2" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E37" s="12" t="n">
+        <v>500</v>
+      </c>
+      <c r="F37" s="6" t="n">
+        <v>2404.84</v>
+      </c>
+      <c r="G37" s="7" t="n">
+        <v>0.0837</v>
+      </c>
+      <c r="H37" s="8" t="n">
+        <v>46422</v>
+      </c>
+      <c r="J37" s="6" t="n">
+        <v>7.115</v>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38" s="9" t="n"/>
+      <c r="B38" s="9" t="inlineStr">
+        <is>
+          <t>Total</t>
+        </is>
+      </c>
+      <c r="C38" s="9" t="n"/>
+      <c r="D38" s="9" t="n"/>
+      <c r="E38" s="9" t="n"/>
+      <c r="F38" s="10" t="n">
+        <v>2404.84</v>
+      </c>
+      <c r="G38" s="11" t="n">
+        <v>0.0837</v>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40" s="2" t="n">
+        <v>23</v>
+      </c>
+      <c r="B40" s="4" t="inlineStr">
+        <is>
+          <t>TREPS / Reverse Repo Investments</t>
+        </is>
+      </c>
+      <c r="F40" s="6" t="n">
+        <v>1579.29</v>
+      </c>
+      <c r="G40" s="7" t="n">
+        <v>0.0549</v>
+      </c>
+      <c r="H40" s="8" t="n">
+        <v>46219</v>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41" s="9" t="n"/>
+      <c r="B41" s="9" t="inlineStr">
+        <is>
+          <t>Total</t>
+        </is>
+      </c>
+      <c r="C41" s="9" t="n"/>
+      <c r="D41" s="9" t="n"/>
+      <c r="E41" s="9" t="n"/>
+      <c r="F41" s="10" t="n">
+        <v>1579.29</v>
+      </c>
+      <c r="G41" s="11" t="n">
+        <v>0.0549</v>
+      </c>
+    </row>
+    <row r="43">
+      <c r="B43" s="4" t="inlineStr">
+        <is>
+          <t>Alternative Investment Funds (AIF)</t>
+        </is>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44" s="2" t="n">
+        <v>24</v>
+      </c>
+      <c r="B44" s="2" t="inlineStr">
+        <is>
+          <t>SBI Funds Management Pvt Ltd/Fund Parent</t>
+        </is>
+      </c>
+      <c r="C44" s="2" t="inlineStr">
+        <is>
+          <t>INF0RQ622028</t>
+        </is>
+      </c>
+      <c r="E44" s="12" t="n">
+        <v>674.456</v>
+      </c>
+      <c r="F44" s="6" t="n">
+        <v>80.20999999999999</v>
+      </c>
+      <c r="G44" s="7" t="n">
+        <v>0.0028</v>
+      </c>
+      <c r="J44" s="6" t="n"/>
+    </row>
+    <row r="45">
+      <c r="A45" s="9" t="n"/>
+      <c r="B45" s="9" t="inlineStr">
+        <is>
+          <t>Total</t>
+        </is>
+      </c>
+      <c r="C45" s="9" t="n"/>
+      <c r="D45" s="9" t="n"/>
+      <c r="E45" s="9" t="n"/>
+      <c r="F45" s="10" t="n">
+        <v>80.20999999999999</v>
+      </c>
+      <c r="G45" s="11" t="n">
+        <v>0.0028</v>
+      </c>
+    </row>
+    <row r="47">
+      <c r="B47" s="4" t="inlineStr">
+        <is>
+          <t>Cash &amp; Cash Equivalent</t>
+        </is>
+      </c>
+    </row>
+    <row r="48">
+      <c r="B48" s="2" t="inlineStr">
+        <is>
+          <t>Net Receivables/Payables</t>
+        </is>
+      </c>
+      <c r="E48" s="12" t="n"/>
+      <c r="F48" s="6" t="n">
+        <v>-571.2</v>
+      </c>
+      <c r="G48" s="7" t="n">
+        <v>-0.0196</v>
+      </c>
+      <c r="J48" s="6" t="n"/>
+    </row>
+    <row r="49">
+      <c r="A49" s="9" t="n"/>
+      <c r="B49" s="9" t="inlineStr">
+        <is>
+          <t>Total</t>
+        </is>
+      </c>
+      <c r="C49" s="9" t="n"/>
+      <c r="D49" s="9" t="n"/>
+      <c r="E49" s="9" t="n"/>
+      <c r="F49" s="10" t="n">
+        <v>-571.2</v>
+      </c>
+      <c r="G49" s="11" t="n">
+        <v>-0.0196</v>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51" s="5" t="n"/>
+      <c r="B51" s="5" t="inlineStr">
+        <is>
+          <t>GRAND TOTAL</t>
+        </is>
+      </c>
+      <c r="C51" s="5" t="n"/>
+      <c r="D51" s="5" t="n"/>
+      <c r="E51" s="5" t="n"/>
+      <c r="F51" s="13" t="n">
+        <v>28745.68</v>
+      </c>
+      <c r="G51" s="14" t="n">
+        <v>1</v>
+      </c>
+      <c r="I51" s="7" t="n"/>
+    </row>
+    <row r="52">
+      <c r="A52" s="2" t="inlineStr">
+        <is>
+          <t>Notes:</t>
+        </is>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53" s="2" t="n">
+        <v>1</v>
+      </c>
+      <c r="B53" s="2" t="inlineStr">
+        <is>
+          <t>** Non Traded in accordance with SEBI Regulations.</t>
+        </is>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54" s="16" t="n">
         <v>2</v>
       </c>
-      <c r="B10" s="58" t="inlineStr">
-[...39 lines deleted...]
-      <c r="A11" s="58" t="n">
+      <c r="B54" s="16" t="inlineStr">
+        <is>
+          <t>Market value includes accrued interest</t>
+        </is>
+      </c>
+    </row>
+    <row r="55" ht="27" customHeight="1" s="148">
+      <c r="A55" s="16" t="n">
         <v>3</v>
       </c>
-      <c r="B11" s="58" t="inlineStr">
-[...39 lines deleted...]
-      <c r="A12" s="58" t="n">
+      <c r="B55" s="16" t="inlineStr">
+        <is>
+          <t>Net Assets does not include unit activity for the day of the Portfolio</t>
+        </is>
+      </c>
+    </row>
+    <row r="56" ht="43" customHeight="1" s="148">
+      <c r="A56" s="16" t="n">
         <v>4</v>
       </c>
-      <c r="B12" s="58" t="inlineStr">
-[...959 lines deleted...]
-      <c r="B55" s="176" t="inlineStr">
+      <c r="B56" s="157" t="inlineStr">
         <is>
           <t>In case of below securities, DSP Mutual Fund has ignored prices provided by valuation agencies. Disclosure vide circular no. SEBI/HO/IMD/DF4/CIR/P/2019/41 dated March 22, 2019 &amp; SEBI/HO/IMD/DF4/CIR/P/2019/102 dated September 24,2019  for detailed rationale along with other details are available at the below mentioned links</t>
         </is>
       </c>
-      <c r="C55" s="183" t="n"/>
-[...7 lines deleted...]
-      <c r="B56" s="130" t="inlineStr">
+      <c r="C56" s="184" t="n"/>
+      <c r="D56" s="184" t="n"/>
+      <c r="E56" s="184" t="n"/>
+      <c r="F56" s="184" t="n"/>
+      <c r="G56" s="158" t="n"/>
+    </row>
+    <row r="57" ht="14.5" customHeight="1" s="148">
+      <c r="A57" s="16" t="n"/>
+      <c r="B57" s="35" t="inlineStr">
         <is>
           <t>Name of the securities</t>
         </is>
       </c>
-      <c r="C56" s="130" t="inlineStr">
+      <c r="C57" s="35" t="inlineStr">
         <is>
           <t>No of Instances</t>
         </is>
       </c>
-      <c r="D56" s="131" t="inlineStr">
+      <c r="D57" s="164" t="inlineStr">
         <is>
           <t>Links</t>
         </is>
       </c>
-      <c r="E56" s="184" t="n"/>
-[...5 lines deleted...]
-      <c r="B57" s="133" t="inlineStr">
+      <c r="E57" s="185" t="n"/>
+      <c r="F57" s="186" t="n"/>
+      <c r="G57" s="36" t="n"/>
+    </row>
+    <row r="58" ht="64" customHeight="1" s="148">
+      <c r="A58" s="16" t="n"/>
+      <c r="B58" s="37" t="inlineStr">
         <is>
           <t>Il&amp;Fs Energy Development Company Limited (Maturity Date : 28-Jun-2019)</t>
         </is>
       </c>
-      <c r="C57" s="134" t="n">
+      <c r="C58" s="38" t="n">
         <v>309</v>
       </c>
-      <c r="D57" s="186" t="inlineStr">
+      <c r="D58" s="187" t="inlineStr">
         <is>
           <t>https://www.dspim.com/media/pages/mandatory-disclosures/disclosures-for-deviation-in-valuation-price/9b5bdcb45d-1720430633/il-amp-fs-energy-devlopment-company-limited.pdf</t>
         </is>
       </c>
-      <c r="E57" s="184" t="n"/>
-[...5 lines deleted...]
-      <c r="B58" s="133" t="inlineStr">
+      <c r="E58" s="185" t="n"/>
+      <c r="F58" s="186" t="n"/>
+      <c r="G58" s="39" t="n"/>
+    </row>
+    <row r="59" ht="67" customHeight="1" s="148">
+      <c r="A59" s="16" t="n"/>
+      <c r="B59" s="37" t="inlineStr">
         <is>
           <t>Il&amp;Fs Energy Development Company Limited (Maturity Date : 07-Jun-2019)</t>
         </is>
       </c>
-      <c r="C58" s="134" t="n">
+      <c r="C59" s="38" t="n">
         <v>309</v>
       </c>
-      <c r="D58" s="187" t="inlineStr">
+      <c r="D59" s="188" t="inlineStr">
         <is>
           <t>https://www.dspim.com/media/pages/mandatory-disclosures/disclosures-for-deviation-in-valuation-price/9b5bdcb45d-1720430633/il-amp-fs-energy-devlopment-company-limited.pdf</t>
         </is>
       </c>
-      <c r="E58" s="184" t="n"/>
-[...7 lines deleted...]
-      <c r="B59" s="176" t="inlineStr">
+      <c r="E59" s="185" t="n"/>
+      <c r="F59" s="186" t="n"/>
+      <c r="G59" s="40" t="n"/>
+    </row>
+    <row r="60" ht="106" customHeight="1" s="148">
+      <c r="A60" s="16" t="n"/>
+      <c r="B60" s="157" t="inlineStr">
         <is>
           <t xml:space="preserve">As per SEBI (MUTUAL FUNDS) REGULATIONS, 1996 and  MASTER CIRCULAR HO/24/13/11(1)2026-IMD-POD-1/I/7602/2026 Dtd March 20th 2026,  Below are the details of the securities in case of which issuer has defaulted beyond its maturity date. 
 Pursuant to the application filed by the Board of IL&amp;FS with the Hon’ble NCLAT to effect the interim distribution process, DSP Credit Risk Fund has received Interim distribution from IL&amp;FS Transportation Networks Limited and IL&amp;Fs Energy Development Company Limited as stated below. The cash distribution has been recognized as realized income passed on to the investors through NAV. The impact of InVITs has been factored in the NAV of the respective scheme on the March 07,2025 on which the INVITs were allotted.The provision of 10% is created on all the distributions of ITNL including prior distribution to safeguard the interest of unit holders as ITNL may claw back the amount in case the distribution results in excess distribution than what the debenture holders ought to have received.  </t>
         </is>
       </c>
-      <c r="C59" s="183" t="n"/>
-[...11 lines deleted...]
-      <c r="B60" s="106" t="inlineStr">
+      <c r="C60" s="184" t="n"/>
+      <c r="D60" s="184" t="n"/>
+      <c r="E60" s="184" t="n"/>
+      <c r="F60" s="184" t="n"/>
+      <c r="G60" s="184" t="n"/>
+      <c r="H60" s="184" t="n"/>
+      <c r="I60" s="184" t="n"/>
+      <c r="J60" s="184" t="n"/>
+      <c r="K60" s="184" t="n"/>
+    </row>
+    <row r="61" ht="106" customHeight="1" s="148">
+      <c r="A61" s="16" t="n"/>
+      <c r="B61" s="163" t="inlineStr">
         <is>
           <t>Security Name</t>
         </is>
       </c>
-      <c r="C60" s="106" t="inlineStr">
+      <c r="C61" s="163" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
-      <c r="D60" s="106" t="inlineStr">
+      <c r="D61" s="163" t="inlineStr">
         <is>
           <t>value of the security considered under net receivables (i.e. value recognized in NAV in absolute terms and as % to NAV)
 (Rs.in lakhs)</t>
         </is>
       </c>
-      <c r="E60" s="185" t="n"/>
-      <c r="F60" s="106" t="inlineStr">
+      <c r="E61" s="186" t="n"/>
+      <c r="F61" s="163" t="inlineStr">
         <is>
           <t>total amount (including principal and interest) that is due to the scheme on that investment
 (Rs.in lakhs)</t>
         </is>
       </c>
-      <c r="G60" s="106" t="inlineStr">
+      <c r="G61" s="163" t="inlineStr">
         <is>
           <t>Interim Distribution received (Rs.in lakhs)</t>
         </is>
       </c>
-      <c r="H60" s="106" t="inlineStr">
+      <c r="H61" s="163" t="inlineStr">
         <is>
           <t>Date of passing Interim Distribution recognized in NAV</t>
         </is>
       </c>
-      <c r="I60" s="108" t="inlineStr">
+      <c r="I61" s="42" t="inlineStr">
         <is>
           <t>Interim Distribution 2(Units) INR at Unit Face Value Rs. 100 (Rs. In Lakhs)</t>
         </is>
       </c>
     </row>
-    <row r="61" ht="48" customHeight="1">
-[...1 lines deleted...]
-      <c r="B61" s="143" t="inlineStr">
+    <row r="62" ht="54" customHeight="1" s="148">
+      <c r="A62" s="16" t="n"/>
+      <c r="B62" s="43" t="inlineStr">
         <is>
           <t>0% IL&amp;Fs Transportation Networks Limited Ncd Series A 23032019</t>
         </is>
       </c>
-      <c r="C61" s="143" t="inlineStr">
+      <c r="C62" s="43" t="inlineStr">
         <is>
           <t>INE975G08140</t>
         </is>
       </c>
-      <c r="D61" s="144" t="n">
+      <c r="D62" s="44" t="n">
         <v>0</v>
       </c>
-      <c r="E61" s="145" t="n">
+      <c r="E62" s="45" t="n">
         <v>0</v>
       </c>
-      <c r="F61" s="144" t="n">
+      <c r="F62" s="44" t="n">
         <v>23396.176713</v>
       </c>
-      <c r="G61" s="146" t="inlineStr">
+      <c r="G62" s="46" t="inlineStr">
         <is>
           <t xml:space="preserve">1459.66
 738.78
 1345.52
 </t>
         </is>
       </c>
-      <c r="H61" s="147" t="inlineStr">
+      <c r="H62" s="47" t="inlineStr">
         <is>
           <t>19-10-2023
 27-02-2025
 16-04-2025</t>
         </is>
       </c>
-      <c r="I61" s="148" t="n">
+      <c r="I62" s="48" t="n">
         <v>2588.67</v>
       </c>
     </row>
-    <row r="62" ht="24" customHeight="1">
-[...1 lines deleted...]
-      <c r="B62" s="143" t="inlineStr">
+    <row r="63" ht="27" customHeight="1" s="148">
+      <c r="A63" s="16" t="n"/>
+      <c r="B63" s="43" t="inlineStr">
         <is>
           <t>0% IL&amp;Fs Energy Development Company Limited Ncd 07062019</t>
         </is>
       </c>
-      <c r="C62" s="143" t="inlineStr">
+      <c r="C63" s="43" t="inlineStr">
         <is>
           <t>INE938L08049</t>
         </is>
       </c>
-      <c r="D62" s="144" t="n">
+      <c r="D63" s="44" t="n">
         <v>0</v>
       </c>
-      <c r="E62" s="145" t="n">
+      <c r="E63" s="45" t="n">
         <v>0</v>
       </c>
-      <c r="F62" s="144" t="n">
+      <c r="F63" s="44" t="n">
         <v>13861.96</v>
       </c>
-      <c r="G62" s="149" t="inlineStr">
+      <c r="G63" s="49" t="inlineStr">
         <is>
           <t>12.03
 5.01</t>
         </is>
       </c>
-      <c r="H62" s="150" t="inlineStr">
+      <c r="H63" s="50" t="inlineStr">
         <is>
           <t>06-07-2023
 01-03-2024</t>
         </is>
       </c>
-      <c r="I62" s="148" t="inlineStr">
+      <c r="I63" s="48" t="inlineStr">
         <is>
           <t>NIL</t>
         </is>
       </c>
     </row>
-    <row r="63" ht="24" customHeight="1">
-[...1 lines deleted...]
-      <c r="B63" s="143" t="inlineStr">
+    <row r="64" ht="27" customHeight="1" s="148">
+      <c r="A64" s="16" t="n"/>
+      <c r="B64" s="43" t="inlineStr">
         <is>
           <t>0% IL&amp;FS Energy Development Company Limited Ncd 28062019</t>
         </is>
       </c>
-      <c r="C63" s="143" t="inlineStr">
+      <c r="C64" s="43" t="inlineStr">
         <is>
           <t>INE938L08056</t>
         </is>
       </c>
-      <c r="D63" s="144" t="n">
+      <c r="D64" s="44" t="n">
         <v>0</v>
       </c>
-      <c r="E63" s="145" t="n">
+      <c r="E64" s="45" t="n">
         <v>0</v>
       </c>
-      <c r="F63" s="144" t="n">
+      <c r="F64" s="44" t="n">
         <v>10645.019</v>
       </c>
-      <c r="G63" s="149" t="inlineStr">
+      <c r="G64" s="49" t="inlineStr">
         <is>
           <t>9.19
 3.82</t>
         </is>
       </c>
-      <c r="H63" s="150" t="inlineStr">
+      <c r="H64" s="50" t="inlineStr">
         <is>
           <t>06-07-2023
 01-03-2024</t>
         </is>
       </c>
-      <c r="I63" s="148" t="inlineStr">
+      <c r="I64" s="48" t="inlineStr">
         <is>
           <t>NIL</t>
         </is>
       </c>
     </row>
-    <row r="64">
-[...2 lines deleted...]
-    </row>
     <row r="65">
-      <c r="B65" s="58" t="inlineStr">
+      <c r="A65" s="16" t="n"/>
+      <c r="B65" s="16" t="n"/>
+    </row>
+    <row r="66">
+      <c r="A66" s="16" t="n"/>
+      <c r="B66" s="16" t="n"/>
+    </row>
+    <row r="67">
+      <c r="A67" s="16" t="n"/>
+      <c r="B67" s="16" t="n"/>
+    </row>
+    <row r="68">
+      <c r="A68" s="16" t="n"/>
+      <c r="B68" s="16" t="n"/>
+    </row>
+    <row r="69">
+      <c r="A69" s="16" t="n"/>
+      <c r="B69" s="16" t="n"/>
+    </row>
+    <row r="71" ht="14.5" customHeight="1" s="148">
+      <c r="B71" s="1" t="inlineStr">
         <is>
           <t>Scheme Riskometer</t>
         </is>
       </c>
     </row>
-    <row r="79">
-      <c r="B79" s="58" t="inlineStr">
+    <row r="85" ht="14.5" customHeight="1" s="148">
+      <c r="B85" s="1" t="inlineStr">
         <is>
           <t>Benchmark Riskometer: CRISIL Credit Risk Debt B-II Index</t>
         </is>
       </c>
     </row>
-    <row r="93">
-      <c r="A93" s="1" t="inlineStr">
+    <row r="97" ht="14.5" customFormat="1" customHeight="1" s="1">
+      <c r="A97" s="2" t="n"/>
+      <c r="B97" s="2" t="n"/>
+      <c r="C97" s="2" t="n"/>
+      <c r="D97" s="2" t="n"/>
+      <c r="E97" s="2" t="n"/>
+      <c r="F97" s="2" t="n"/>
+      <c r="G97" s="2" t="n"/>
+      <c r="H97" s="2" t="n"/>
+      <c r="I97" s="2" t="n"/>
+      <c r="J97" s="2" t="n"/>
+      <c r="K97" s="2" t="n"/>
+      <c r="L97" s="2" t="n"/>
+    </row>
+    <row r="98" ht="14.5" customFormat="1" customHeight="1" s="1">
+      <c r="A98" s="2" t="n"/>
+      <c r="B98" s="2" t="n"/>
+      <c r="C98" s="2" t="n"/>
+      <c r="D98" s="2" t="n"/>
+      <c r="E98" s="2" t="n"/>
+      <c r="F98" s="2" t="n"/>
+      <c r="G98" s="2" t="n"/>
+      <c r="H98" s="2" t="n"/>
+      <c r="I98" s="2" t="n"/>
+      <c r="J98" s="2" t="n"/>
+      <c r="K98" s="2" t="n"/>
+      <c r="L98" s="2" t="n"/>
+    </row>
+    <row r="99" ht="14.5" customFormat="1" customHeight="1" s="1">
+      <c r="A99" s="66" t="inlineStr">
         <is>
           <t>Sr. No.</t>
         </is>
       </c>
-      <c r="B93" s="2" t="inlineStr">
+      <c r="B99" s="67" t="inlineStr">
         <is>
           <t>Particulars</t>
         </is>
       </c>
-      <c r="C93" s="3" t="n"/>
-[...4 lines deleted...]
-      <c r="A94" s="5" t="n">
+      <c r="C99" s="68" t="n"/>
+      <c r="D99" s="68" t="n"/>
+      <c r="E99" s="69" t="n"/>
+      <c r="F99" s="2" t="n"/>
+      <c r="G99" s="2" t="n"/>
+      <c r="H99" s="2" t="n"/>
+      <c r="I99" s="2" t="n"/>
+      <c r="J99" s="2" t="n"/>
+      <c r="K99" s="2" t="n"/>
+      <c r="L99" s="2" t="n"/>
+    </row>
+    <row r="100" ht="14.5" customFormat="1" customHeight="1" s="1">
+      <c r="A100" s="70" t="n">
+        <v>5</v>
+      </c>
+      <c r="B100" s="17" t="n"/>
+      <c r="C100" s="18" t="inlineStr">
+        <is>
+          <t>Portfolio Information</t>
+        </is>
+      </c>
+      <c r="D100" s="2" t="n"/>
+      <c r="E100" s="71" t="n"/>
+      <c r="F100" s="2" t="n"/>
+      <c r="G100" s="2" t="n"/>
+      <c r="H100" s="2" t="n"/>
+      <c r="I100" s="2" t="n"/>
+      <c r="J100" s="2" t="n"/>
+      <c r="K100" s="2" t="n"/>
+      <c r="L100" s="2" t="n"/>
+    </row>
+    <row r="101" ht="14.5" customFormat="1" customHeight="1" s="1">
+      <c r="A101" s="70" t="n"/>
+      <c r="B101" s="17" t="inlineStr">
+        <is>
+          <t>Description (if any)</t>
+        </is>
+      </c>
+      <c r="C101" s="19" t="n"/>
+      <c r="D101" s="72" t="n"/>
+      <c r="E101" s="71" t="n"/>
+      <c r="F101" s="2" t="n"/>
+      <c r="G101" s="2" t="n"/>
+      <c r="H101" s="2" t="n"/>
+      <c r="I101" s="2" t="n"/>
+      <c r="J101" s="2" t="n"/>
+      <c r="K101" s="2" t="n"/>
+      <c r="L101" s="2" t="n"/>
+    </row>
+    <row r="102" ht="14.5" customFormat="1" customHeight="1" s="1">
+      <c r="A102" s="70" t="n"/>
+      <c r="B102" s="17" t="inlineStr">
+        <is>
+          <t>Annualised Portfolio YTM*@@</t>
+        </is>
+      </c>
+      <c r="C102" s="20" t="n">
+        <v>0.0793622782543305</v>
+      </c>
+      <c r="D102" s="2" t="n"/>
+      <c r="E102" s="71" t="n"/>
+      <c r="F102" s="2" t="n"/>
+      <c r="G102" s="2" t="n"/>
+      <c r="H102" s="2" t="n"/>
+      <c r="I102" s="2" t="n"/>
+      <c r="J102" s="2" t="n"/>
+      <c r="K102" s="2" t="n"/>
+      <c r="L102" s="2" t="n"/>
+    </row>
+    <row r="103" ht="14.5" customFormat="1" customHeight="1" s="1">
+      <c r="A103" s="70" t="n"/>
+      <c r="B103" s="17" t="inlineStr">
+        <is>
+          <t>Macaulay Duration@@</t>
+        </is>
+      </c>
+      <c r="C103" s="73" t="n">
+        <v>2.45913260379997</v>
+      </c>
+      <c r="D103" s="2" t="n"/>
+      <c r="E103" s="71" t="n"/>
+      <c r="F103" s="2" t="n"/>
+      <c r="G103" s="2" t="n"/>
+      <c r="H103" s="2" t="n"/>
+      <c r="I103" s="2" t="n"/>
+      <c r="J103" s="2" t="n"/>
+      <c r="K103" s="2" t="n"/>
+      <c r="L103" s="2" t="n"/>
+    </row>
+    <row r="104" ht="14.5" customFormat="1" customHeight="1" s="1">
+      <c r="A104" s="70" t="n"/>
+      <c r="B104" s="17" t="inlineStr">
+        <is>
+          <t>Residual Maturity@@</t>
+        </is>
+      </c>
+      <c r="C104" s="73" t="n">
+        <v>3.14137880921716</v>
+      </c>
+      <c r="D104" s="2" t="n"/>
+      <c r="E104" s="71" t="n"/>
+      <c r="F104" s="2" t="n"/>
+      <c r="G104" s="2" t="n"/>
+      <c r="H104" s="2" t="n"/>
+      <c r="I104" s="2" t="n"/>
+      <c r="J104" s="2" t="n"/>
+      <c r="K104" s="2" t="n"/>
+      <c r="L104" s="2" t="n"/>
+    </row>
+    <row r="105" ht="14.5" customFormat="1" customHeight="1" s="1">
+      <c r="A105" s="70" t="n"/>
+      <c r="B105" s="17" t="inlineStr">
+        <is>
+          <t>Modified Duration (in years)@@</t>
+        </is>
+      </c>
+      <c r="C105" s="73" t="n">
+        <v>2.34105322150051</v>
+      </c>
+      <c r="D105" s="2" t="n"/>
+      <c r="E105" s="71" t="n"/>
+      <c r="F105" s="2" t="n"/>
+      <c r="G105" s="2" t="n"/>
+      <c r="H105" s="2" t="n"/>
+      <c r="I105" s="2" t="n"/>
+      <c r="J105" s="2" t="n"/>
+      <c r="K105" s="2" t="n"/>
+      <c r="L105" s="2" t="n"/>
+    </row>
+    <row r="106" ht="14.5" customFormat="1" customHeight="1" s="1">
+      <c r="A106" s="70" t="n"/>
+      <c r="B106" s="15" t="inlineStr">
+        <is>
+          <t>* In case of semi-annual YTM, it will be annualised</t>
+        </is>
+      </c>
+      <c r="C106" s="15" t="n"/>
+      <c r="D106" s="2" t="n"/>
+      <c r="E106" s="71" t="n"/>
+      <c r="F106" s="2" t="n"/>
+      <c r="G106" s="2" t="n"/>
+      <c r="H106" s="2" t="n"/>
+      <c r="I106" s="2" t="n"/>
+      <c r="J106" s="2" t="n"/>
+      <c r="K106" s="2" t="n"/>
+      <c r="L106" s="2" t="n"/>
+    </row>
+    <row r="107" ht="14.5" customFormat="1" customHeight="1" s="1">
+      <c r="A107" s="70" t="n">
         <v>6</v>
       </c>
-      <c r="B94" s="6" t="n"/>
-[...77 lines deleted...]
-      <c r="A101" s="5" t="n">
+      <c r="B107" s="74" t="inlineStr">
+        <is>
+          <t>NAV AND Dividend</t>
+        </is>
+      </c>
+      <c r="C107" s="15" t="n"/>
+      <c r="D107" s="2" t="n"/>
+      <c r="E107" s="71" t="n"/>
+      <c r="F107" s="2" t="n"/>
+      <c r="G107" s="2" t="n"/>
+      <c r="H107" s="2" t="n"/>
+      <c r="I107" s="2" t="n"/>
+      <c r="J107" s="2" t="n"/>
+      <c r="K107" s="2" t="n"/>
+      <c r="L107" s="2" t="n"/>
+    </row>
+    <row r="108" ht="14.5" customFormat="1" customHeight="1" s="1">
+      <c r="A108" s="70" t="n"/>
+      <c r="B108" s="189" t="inlineStr">
+        <is>
+          <t>Plan/Option Name</t>
+        </is>
+      </c>
+      <c r="C108" s="151" t="inlineStr">
+        <is>
+          <t>NAV per unit (Rs)</t>
+        </is>
+      </c>
+      <c r="D108" s="186" t="n"/>
+      <c r="E108" s="190" t="inlineStr">
+        <is>
+          <t>Aggregate distributions during the portfolio period  (Rs. per Unit)</t>
+        </is>
+      </c>
+      <c r="F108" s="2" t="n"/>
+      <c r="G108" s="2" t="n"/>
+      <c r="H108" s="2" t="n"/>
+      <c r="I108" s="2" t="n"/>
+      <c r="J108" s="2" t="n"/>
+      <c r="K108" s="2" t="n"/>
+      <c r="L108" s="2" t="n"/>
+    </row>
+    <row r="109" ht="29.5" customFormat="1" customHeight="1" s="1">
+      <c r="A109" s="70" t="n"/>
+      <c r="B109" s="191" t="n"/>
+      <c r="C109" s="75" t="inlineStr">
+        <is>
+          <t>As on Jun 30, 2026</t>
+        </is>
+      </c>
+      <c r="D109" s="75" t="inlineStr">
+        <is>
+          <t>As on Jul 15, 2026</t>
+        </is>
+      </c>
+      <c r="E109" s="191" t="n"/>
+      <c r="F109" s="2" t="n"/>
+      <c r="G109" s="2" t="n"/>
+      <c r="H109" s="2" t="n"/>
+      <c r="I109" s="2" t="n"/>
+      <c r="J109" s="2" t="n"/>
+      <c r="K109" s="2" t="n"/>
+      <c r="L109" s="2" t="n"/>
+    </row>
+    <row r="110" ht="14.5" customFormat="1" customHeight="1" s="1">
+      <c r="A110" s="76" t="n"/>
+      <c r="B110" s="77" t="inlineStr">
+        <is>
+          <t>Direct Plan-Growth Plan</t>
+        </is>
+      </c>
+      <c r="C110" s="79" t="n">
+        <v>60.2571</v>
+      </c>
+      <c r="D110" s="79" t="n">
+        <v>60.293</v>
+      </c>
+      <c r="E110" s="192" t="n">
+        <v>0</v>
+      </c>
+      <c r="F110" s="2" t="n"/>
+      <c r="G110" s="2" t="n"/>
+      <c r="H110" s="2" t="n"/>
+      <c r="I110" s="2" t="n"/>
+      <c r="J110" s="2" t="n"/>
+      <c r="K110" s="2" t="n"/>
+      <c r="L110" s="2" t="n"/>
+    </row>
+    <row r="111" ht="14.5" customFormat="1" customHeight="1" s="1">
+      <c r="A111" s="76" t="n"/>
+      <c r="B111" s="77" t="inlineStr">
+        <is>
+          <t>Direct Plan-IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C111" s="79" t="n">
+        <v>12.631</v>
+      </c>
+      <c r="D111" s="79" t="n">
+        <v>12.6385</v>
+      </c>
+      <c r="E111" s="192" t="n">
+        <v>0</v>
+      </c>
+      <c r="F111" s="2" t="n"/>
+      <c r="G111" s="2" t="n"/>
+      <c r="H111" s="2" t="n"/>
+      <c r="I111" s="2" t="n"/>
+      <c r="J111" s="2" t="n"/>
+      <c r="K111" s="2" t="n"/>
+      <c r="L111" s="2" t="n"/>
+    </row>
+    <row r="112" ht="14.5" customFormat="1" customHeight="1" s="1">
+      <c r="A112" s="76" t="n"/>
+      <c r="B112" s="77" t="inlineStr">
+        <is>
+          <t>Direct Plan-Quarterly IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C112" s="79" t="n">
+        <v>11.5592</v>
+      </c>
+      <c r="D112" s="79" t="n">
+        <v>11.5661</v>
+      </c>
+      <c r="E112" s="192" t="n">
+        <v>0</v>
+      </c>
+      <c r="F112" s="2" t="n"/>
+      <c r="G112" s="2" t="n"/>
+      <c r="H112" s="2" t="n"/>
+      <c r="I112" s="2" t="n"/>
+      <c r="J112" s="2" t="n"/>
+      <c r="K112" s="2" t="n"/>
+      <c r="L112" s="2" t="n"/>
+    </row>
+    <row r="113" ht="14.5" customFormat="1" customHeight="1" s="1">
+      <c r="A113" s="76" t="n"/>
+      <c r="B113" s="77" t="inlineStr">
+        <is>
+          <t>Direct Plan-Daily IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C113" s="79" t="n">
+        <v>11.1243</v>
+      </c>
+      <c r="D113" s="79" t="n">
+        <v>11.1043</v>
+      </c>
+      <c r="E113" s="79" t="n">
+        <v>0.026699</v>
+      </c>
+      <c r="F113" s="2" t="n"/>
+      <c r="G113" s="2" t="n"/>
+      <c r="H113" s="2" t="n"/>
+      <c r="I113" s="2" t="n"/>
+      <c r="J113" s="2" t="n"/>
+      <c r="K113" s="2" t="n"/>
+      <c r="L113" s="2" t="n"/>
+    </row>
+    <row r="114" ht="14.5" customFormat="1" customHeight="1" s="1">
+      <c r="A114" s="76" t="n"/>
+      <c r="B114" s="77" t="inlineStr">
+        <is>
+          <t>Direct Plan-Weekly IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C114" s="79" t="n">
+        <v>11.1475</v>
+      </c>
+      <c r="D114" s="79" t="n">
+        <v>11.1199</v>
+      </c>
+      <c r="E114" s="79" t="n">
+        <v>0.034295</v>
+      </c>
+      <c r="F114" s="2" t="n"/>
+      <c r="G114" s="2" t="n"/>
+      <c r="H114" s="2" t="n"/>
+      <c r="I114" s="2" t="n"/>
+      <c r="J114" s="2" t="n"/>
+      <c r="K114" s="2" t="n"/>
+      <c r="L114" s="2" t="n"/>
+    </row>
+    <row r="115" ht="14.5" customFormat="1" customHeight="1" s="1">
+      <c r="A115" s="76" t="n"/>
+      <c r="B115" s="77" t="inlineStr">
+        <is>
+          <t>Direct Plan-Monthly IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C115" s="79" t="n">
+        <v>11.193</v>
+      </c>
+      <c r="D115" s="79" t="n">
+        <v>11.1997</v>
+      </c>
+      <c r="E115" s="192" t="n">
+        <v>0</v>
+      </c>
+      <c r="F115" s="2" t="n"/>
+      <c r="G115" s="2" t="n"/>
+      <c r="H115" s="2" t="n"/>
+      <c r="I115" s="2" t="n"/>
+      <c r="J115" s="2" t="n"/>
+      <c r="K115" s="2" t="n"/>
+      <c r="L115" s="2" t="n"/>
+    </row>
+    <row r="116" ht="14.5" customFormat="1" customHeight="1" s="1">
+      <c r="A116" s="76" t="n"/>
+      <c r="B116" s="81" t="n"/>
+      <c r="C116" s="79" t="n"/>
+      <c r="D116" s="79" t="n"/>
+      <c r="E116" s="79" t="n"/>
+      <c r="F116" s="2" t="n"/>
+      <c r="G116" s="2" t="n"/>
+      <c r="H116" s="2" t="n"/>
+      <c r="I116" s="2" t="n"/>
+      <c r="J116" s="2" t="n"/>
+      <c r="K116" s="2" t="n"/>
+      <c r="L116" s="2" t="n"/>
+    </row>
+    <row r="117" ht="14.5" customFormat="1" customHeight="1" s="1">
+      <c r="A117" s="70" t="n"/>
+      <c r="B117" s="83" t="inlineStr">
+        <is>
+          <t>Regular Plan-Growth Plan</t>
+        </is>
+      </c>
+      <c r="C117" s="79" t="n">
+        <v>54.767</v>
+      </c>
+      <c r="D117" s="79" t="n">
+        <v>54.7822</v>
+      </c>
+      <c r="E117" s="192" t="n">
+        <v>0</v>
+      </c>
+      <c r="F117" s="2" t="n"/>
+      <c r="G117" s="2" t="n"/>
+      <c r="H117" s="2" t="n"/>
+      <c r="I117" s="2" t="n"/>
+      <c r="J117" s="2" t="n"/>
+      <c r="K117" s="2" t="n"/>
+      <c r="L117" s="2" t="n"/>
+    </row>
+    <row r="118" ht="14.5" customFormat="1" customHeight="1" s="1">
+      <c r="A118" s="70" t="n"/>
+      <c r="B118" s="83" t="inlineStr">
+        <is>
+          <t>Regular Plan-IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C118" s="79" t="n">
+        <v>12.5498</v>
+      </c>
+      <c r="D118" s="79" t="n">
+        <v>12.5533</v>
+      </c>
+      <c r="E118" s="192" t="n">
+        <v>0</v>
+      </c>
+      <c r="F118" s="2" t="n"/>
+      <c r="G118" s="2" t="n"/>
+      <c r="H118" s="2" t="n"/>
+      <c r="I118" s="2" t="n"/>
+      <c r="J118" s="2" t="n"/>
+      <c r="K118" s="2" t="n"/>
+      <c r="L118" s="2" t="n"/>
+    </row>
+    <row r="119" ht="14.5" customFormat="1" customHeight="1" s="1">
+      <c r="A119" s="70" t="n"/>
+      <c r="B119" s="83" t="inlineStr">
+        <is>
+          <t>Regular Plan-Quarterly IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C119" s="79" t="n">
+        <v>11.491</v>
+      </c>
+      <c r="D119" s="79" t="n">
+        <v>11.4941</v>
+      </c>
+      <c r="E119" s="192" t="n">
+        <v>0</v>
+      </c>
+      <c r="F119" s="2" t="n"/>
+      <c r="G119" s="2" t="n"/>
+      <c r="H119" s="2" t="n"/>
+      <c r="I119" s="2" t="n"/>
+      <c r="J119" s="2" t="n"/>
+      <c r="K119" s="2" t="n"/>
+      <c r="L119" s="2" t="n"/>
+    </row>
+    <row r="120" ht="14.5" customFormat="1" customHeight="1" s="1">
+      <c r="A120" s="70" t="n"/>
+      <c r="B120" s="83" t="inlineStr">
+        <is>
+          <t>Regular Plan-Daily IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C120" s="79" t="n">
+        <v>11.1243</v>
+      </c>
+      <c r="D120" s="79" t="n">
+        <v>11.1021</v>
+      </c>
+      <c r="E120" s="79" t="n">
+        <v>0.025273</v>
+      </c>
+      <c r="F120" s="2" t="n"/>
+      <c r="G120" s="2" t="n"/>
+      <c r="H120" s="2" t="n"/>
+      <c r="I120" s="2" t="n"/>
+      <c r="J120" s="2" t="n"/>
+      <c r="K120" s="2" t="n"/>
+      <c r="L120" s="2" t="n"/>
+    </row>
+    <row r="121" ht="14.5" customFormat="1" customHeight="1" s="1">
+      <c r="A121" s="70" t="n"/>
+      <c r="B121" s="83" t="inlineStr">
+        <is>
+          <t>Regular Plan-Weekly IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C121" s="79" t="n">
+        <v>11.1461</v>
+      </c>
+      <c r="D121" s="79" t="n">
+        <v>11.1166</v>
+      </c>
+      <c r="E121" s="79" t="n">
+        <v>0.03263</v>
+      </c>
+      <c r="F121" s="2" t="n"/>
+      <c r="G121" s="2" t="n"/>
+      <c r="H121" s="2" t="n"/>
+      <c r="I121" s="2" t="n"/>
+      <c r="J121" s="2" t="n"/>
+      <c r="K121" s="2" t="n"/>
+      <c r="L121" s="2" t="n"/>
+    </row>
+    <row r="122" ht="14.5" customFormat="1" customHeight="1" s="1">
+      <c r="A122" s="70" t="n"/>
+      <c r="B122" s="83" t="inlineStr">
+        <is>
+          <t>Regular Plan-Monthly IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C122" s="79" t="n">
+        <v>11.256</v>
+      </c>
+      <c r="D122" s="79" t="n">
+        <v>11.2591</v>
+      </c>
+      <c r="E122" s="192" t="n">
+        <v>0</v>
+      </c>
+      <c r="F122" s="2" t="n"/>
+      <c r="G122" s="2" t="n"/>
+      <c r="H122" s="2" t="n"/>
+      <c r="I122" s="2" t="n"/>
+      <c r="J122" s="2" t="n"/>
+      <c r="K122" s="2" t="n"/>
+      <c r="L122" s="2" t="n"/>
+    </row>
+    <row r="123" ht="14.5" customFormat="1" customHeight="1" s="1">
+      <c r="A123" s="70" t="n"/>
+      <c r="B123" s="84" t="inlineStr">
+        <is>
+          <t>IDCW -  Income Distribution cum Capital Withdrawal.</t>
+        </is>
+      </c>
+      <c r="C123" s="85" t="n"/>
+      <c r="D123" s="85" t="n"/>
+      <c r="E123" s="71" t="n"/>
+      <c r="F123" s="2" t="n"/>
+      <c r="G123" s="2" t="n"/>
+      <c r="H123" s="2" t="n"/>
+      <c r="I123" s="2" t="n"/>
+      <c r="J123" s="2" t="n"/>
+      <c r="K123" s="2" t="n"/>
+      <c r="L123" s="2" t="n"/>
+    </row>
+    <row r="124" ht="14.5" customFormat="1" customHeight="1" s="1">
+      <c r="A124" s="70" t="n"/>
+      <c r="B124" s="84" t="n"/>
+      <c r="C124" s="85" t="n"/>
+      <c r="D124" s="85" t="n"/>
+      <c r="E124" s="71" t="n"/>
+      <c r="F124" s="2" t="n"/>
+      <c r="G124" s="2" t="n"/>
+      <c r="H124" s="2" t="n"/>
+      <c r="I124" s="2" t="n"/>
+      <c r="J124" s="2" t="n"/>
+      <c r="K124" s="2" t="n"/>
+      <c r="L124" s="2" t="n"/>
+    </row>
+    <row r="125" ht="14.5" customFormat="1" customHeight="1" s="1">
+      <c r="A125" s="70" t="n">
         <v>7</v>
       </c>
-      <c r="B101" s="13" t="inlineStr">
-[...58 lines deleted...]
-      <c r="E104" s="191" t="inlineStr">
+      <c r="B125" s="86" t="inlineStr">
+        <is>
+          <t>Portfolio Turn Over Ratio ^^</t>
+        </is>
+      </c>
+      <c r="C125" s="83" t="n"/>
+      <c r="D125" s="87" t="n"/>
+      <c r="E125" s="88" t="n"/>
+      <c r="F125" s="2" t="n"/>
+      <c r="G125" s="2" t="n"/>
+      <c r="H125" s="2" t="n"/>
+      <c r="I125" s="2" t="n"/>
+      <c r="J125" s="2" t="n"/>
+      <c r="K125" s="2" t="n"/>
+      <c r="L125" s="2" t="n"/>
+    </row>
+    <row r="126" ht="14.5" customFormat="1" customHeight="1" s="1">
+      <c r="A126" s="70" t="n"/>
+      <c r="B126" s="83" t="inlineStr">
+        <is>
+          <t xml:space="preserve"> - For Purchase</t>
+        </is>
+      </c>
+      <c r="C126" s="19" t="inlineStr">
+        <is>
+          <t>N.A.</t>
+        </is>
+      </c>
+      <c r="D126" s="87" t="n"/>
+      <c r="E126" s="89" t="n"/>
+      <c r="F126" s="2" t="n"/>
+      <c r="G126" s="2" t="n"/>
+      <c r="H126" s="2" t="n"/>
+      <c r="I126" s="2" t="n"/>
+      <c r="J126" s="2" t="n"/>
+      <c r="K126" s="2" t="n"/>
+      <c r="L126" s="2" t="n"/>
+    </row>
+    <row r="127" ht="14.5" customFormat="1" customHeight="1" s="1">
+      <c r="A127" s="70" t="n"/>
+      <c r="B127" s="83" t="inlineStr">
+        <is>
+          <t xml:space="preserve"> - For Sale</t>
+        </is>
+      </c>
+      <c r="C127" s="19" t="inlineStr">
+        <is>
+          <t>N.A.</t>
+        </is>
+      </c>
+      <c r="D127" s="87" t="n"/>
+      <c r="E127" s="89" t="n"/>
+      <c r="F127" s="2" t="n"/>
+      <c r="G127" s="2" t="n"/>
+      <c r="H127" s="2" t="n"/>
+      <c r="I127" s="2" t="n"/>
+      <c r="J127" s="2" t="n"/>
+      <c r="K127" s="2" t="n"/>
+      <c r="L127" s="2" t="n"/>
+    </row>
+    <row r="128" ht="14.5" customFormat="1" customHeight="1" s="1">
+      <c r="A128" s="70" t="n">
+        <v>8</v>
+      </c>
+      <c r="B128" s="90" t="inlineStr">
+        <is>
+          <t>Total investment in foreign securities/ADR/GDR (Rs. lakh)</t>
+        </is>
+      </c>
+      <c r="C128" s="91" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
-    </row>
-[...17 lines deleted...]
-      <c r="E105" s="191" t="inlineStr">
+      <c r="D128" s="87" t="n"/>
+      <c r="E128" s="89" t="n"/>
+      <c r="F128" s="2" t="n"/>
+      <c r="G128" s="2" t="n"/>
+      <c r="H128" s="2" t="n"/>
+      <c r="I128" s="2" t="n"/>
+      <c r="J128" s="2" t="n"/>
+      <c r="K128" s="2" t="n"/>
+      <c r="L128" s="2" t="n"/>
+    </row>
+    <row r="129" ht="40.5" customFormat="1" customHeight="1" s="1">
+      <c r="A129" s="70" t="n">
+        <v>9</v>
+      </c>
+      <c r="B129" s="92" t="inlineStr">
+        <is>
+          <t>Total of securities below investment grade and default provided for the of Jul 15, 2026 (Rs. lakh)</t>
+        </is>
+      </c>
+      <c r="C129" s="91" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
-    </row>
-[...108 lines deleted...]
-      <c r="E111" s="191" t="inlineStr">
+      <c r="D129" s="72" t="n"/>
+      <c r="E129" s="89" t="n"/>
+      <c r="F129" s="2" t="n"/>
+      <c r="G129" s="2" t="n"/>
+      <c r="H129" s="2" t="n"/>
+      <c r="I129" s="2" t="n"/>
+      <c r="J129" s="2" t="n"/>
+      <c r="K129" s="2" t="n"/>
+      <c r="L129" s="2" t="n"/>
+    </row>
+    <row r="130" ht="14.5" customFormat="1" customHeight="1" s="1">
+      <c r="A130" s="70" t="n">
+        <v>10</v>
+      </c>
+      <c r="B130" s="93" t="inlineStr">
+        <is>
+          <t>Total investment in illiquid shares/securities</t>
+        </is>
+      </c>
+      <c r="C130" s="94" t="n"/>
+      <c r="D130" s="2" t="n"/>
+      <c r="E130" s="88" t="n"/>
+      <c r="F130" s="2" t="n"/>
+      <c r="G130" s="2" t="n"/>
+      <c r="H130" s="2" t="n"/>
+      <c r="I130" s="2" t="n"/>
+      <c r="J130" s="2" t="n"/>
+      <c r="K130" s="2" t="n"/>
+      <c r="L130" s="2" t="n"/>
+    </row>
+    <row r="131" ht="14.5" customFormat="1" customHeight="1" s="1">
+      <c r="A131" s="70" t="n"/>
+      <c r="B131" s="95" t="inlineStr">
+        <is>
+          <t>- Value (In Rs. Lakh)</t>
+        </is>
+      </c>
+      <c r="C131" s="96" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
-    </row>
-[...17 lines deleted...]
-      <c r="E112" s="191" t="inlineStr">
+      <c r="D131" s="97" t="n"/>
+      <c r="E131" s="89" t="n"/>
+      <c r="F131" s="2" t="n"/>
+      <c r="G131" s="2" t="n"/>
+      <c r="H131" s="2" t="n"/>
+      <c r="I131" s="2" t="n"/>
+      <c r="J131" s="2" t="n"/>
+      <c r="K131" s="2" t="n"/>
+      <c r="L131" s="2" t="n"/>
+    </row>
+    <row r="132" ht="14.5" customFormat="1" customHeight="1" s="1">
+      <c r="A132" s="70" t="n"/>
+      <c r="B132" s="98" t="inlineStr">
+        <is>
+          <t>- in percentage terms (%)</t>
+        </is>
+      </c>
+      <c r="C132" s="96" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
-    </row>
-[...122 lines deleted...]
-      <c r="C120" s="10" t="inlineStr">
+      <c r="D132" s="87" t="n"/>
+      <c r="E132" s="89" t="n"/>
+      <c r="F132" s="2" t="n"/>
+      <c r="G132" s="2" t="n"/>
+      <c r="H132" s="2" t="n"/>
+      <c r="I132" s="2" t="n"/>
+      <c r="J132" s="2" t="n"/>
+      <c r="K132" s="2" t="n"/>
+      <c r="L132" s="2" t="n"/>
+    </row>
+    <row r="133" ht="14.5" customFormat="1" customHeight="1" s="1">
+      <c r="A133" s="70" t="n"/>
+      <c r="B133" s="98" t="n"/>
+      <c r="C133" s="193" t="n"/>
+      <c r="D133" s="87" t="n"/>
+      <c r="E133" s="88" t="n"/>
+      <c r="F133" s="2" t="n"/>
+      <c r="G133" s="2" t="n"/>
+      <c r="H133" s="2" t="n"/>
+      <c r="I133" s="2" t="n"/>
+      <c r="J133" s="2" t="n"/>
+      <c r="K133" s="2" t="n"/>
+      <c r="L133" s="2" t="n"/>
+    </row>
+    <row r="134" ht="14.5" customFormat="1" customHeight="1" s="1">
+      <c r="A134" s="70" t="n">
+        <v>11</v>
+      </c>
+      <c r="B134" s="86" t="inlineStr">
+        <is>
+          <t>Total outstanding exposure to derivatives at the end of  Jul 15, 2026</t>
+        </is>
+      </c>
+      <c r="C134" s="94" t="n"/>
+      <c r="D134" s="2" t="n"/>
+      <c r="E134" s="89" t="n"/>
+      <c r="F134" s="2" t="n"/>
+      <c r="G134" s="2" t="n"/>
+      <c r="H134" s="2" t="n"/>
+      <c r="I134" s="2" t="n"/>
+      <c r="J134" s="2" t="n"/>
+      <c r="K134" s="2" t="n"/>
+      <c r="L134" s="2" t="n"/>
+    </row>
+    <row r="135" ht="14.5" customFormat="1" customHeight="1" s="1">
+      <c r="A135" s="70" t="n"/>
+      <c r="B135" s="95" t="inlineStr">
+        <is>
+          <t>- Value (In Rs. Lakh)</t>
+        </is>
+      </c>
+      <c r="C135" s="96" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="D135" s="97" t="n"/>
+      <c r="E135" s="89" t="n"/>
+      <c r="F135" s="2" t="n"/>
+      <c r="G135" s="2" t="n"/>
+      <c r="H135" s="2" t="n"/>
+      <c r="I135" s="2" t="n"/>
+      <c r="J135" s="2" t="n"/>
+      <c r="K135" s="2" t="n"/>
+      <c r="L135" s="2" t="n"/>
+    </row>
+    <row r="136" ht="14.5" customFormat="1" customHeight="1" s="1">
+      <c r="A136" s="70" t="n"/>
+      <c r="B136" s="98" t="inlineStr">
+        <is>
+          <t>- in percentage term (%)</t>
+        </is>
+      </c>
+      <c r="C136" s="96" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="D136" s="87" t="n"/>
+      <c r="E136" s="88" t="n"/>
+      <c r="F136" s="2" t="n"/>
+      <c r="G136" s="2" t="n"/>
+      <c r="H136" s="2" t="n"/>
+      <c r="I136" s="2" t="n"/>
+      <c r="J136" s="2" t="n"/>
+      <c r="K136" s="2" t="n"/>
+      <c r="L136" s="2" t="n"/>
+    </row>
+    <row r="137" ht="14.5" customFormat="1" customHeight="1" s="1">
+      <c r="A137" s="100" t="n"/>
+      <c r="B137" s="101" t="n"/>
+      <c r="C137" s="101" t="n"/>
+      <c r="D137" s="101" t="n"/>
+      <c r="E137" s="102" t="n"/>
+      <c r="F137" s="2" t="n"/>
+      <c r="G137" s="2" t="n"/>
+      <c r="H137" s="2" t="n"/>
+      <c r="I137" s="2" t="n"/>
+      <c r="J137" s="2" t="n"/>
+      <c r="K137" s="2" t="n"/>
+      <c r="L137" s="2" t="n"/>
+    </row>
+    <row r="138" ht="14.5" customFormat="1" customHeight="1" s="1">
+      <c r="A138" s="4" t="inlineStr">
+        <is>
+          <t>*</t>
+        </is>
+      </c>
+      <c r="B138" s="2" t="inlineStr">
+        <is>
+          <t>Computed NAV</t>
+        </is>
+      </c>
+      <c r="C138" s="2" t="n"/>
+      <c r="D138" s="2" t="n"/>
+      <c r="E138" s="2" t="n"/>
+      <c r="F138" s="2" t="n"/>
+      <c r="G138" s="2" t="n"/>
+      <c r="H138" s="2" t="n"/>
+      <c r="I138" s="2" t="n"/>
+      <c r="J138" s="2" t="n"/>
+      <c r="K138" s="2" t="n"/>
+      <c r="L138" s="2" t="n"/>
+    </row>
+    <row r="139" ht="14.5" customFormat="1" customHeight="1" s="1">
+      <c r="A139" s="4" t="inlineStr">
+        <is>
+          <t>**</t>
+        </is>
+      </c>
+      <c r="B139" s="2" t="inlineStr">
+        <is>
+          <t>NAV as on Maturity date</t>
+        </is>
+      </c>
+      <c r="C139" s="2" t="n"/>
+      <c r="D139" s="2" t="n"/>
+      <c r="E139" s="2" t="n"/>
+      <c r="F139" s="2" t="n"/>
+      <c r="G139" s="2" t="n"/>
+      <c r="H139" s="2" t="n"/>
+      <c r="I139" s="2" t="n"/>
+      <c r="J139" s="2" t="n"/>
+      <c r="K139" s="2" t="n"/>
+      <c r="L139" s="2" t="n"/>
+    </row>
+    <row r="140" ht="14.5" customFormat="1" customHeight="1" s="1">
+      <c r="A140" s="4" t="inlineStr">
         <is>
           <t>N.A.</t>
         </is>
       </c>
-      <c r="D120" s="25" t="n"/>
-[...158 lines deleted...]
-      <c r="B133" s="58" t="inlineStr">
+      <c r="B140" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve"> Not Applicable.</t>
         </is>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A134" s="41" t="inlineStr">
+      <c r="C140" s="2" t="n"/>
+      <c r="D140" s="2" t="n"/>
+      <c r="E140" s="2" t="n"/>
+      <c r="F140" s="2" t="n"/>
+      <c r="G140" s="2" t="n"/>
+      <c r="H140" s="2" t="n"/>
+      <c r="I140" s="2" t="n"/>
+      <c r="J140" s="2" t="n"/>
+      <c r="K140" s="2" t="n"/>
+      <c r="L140" s="2" t="n"/>
+    </row>
+    <row r="141" ht="14.5" customFormat="1" customHeight="1" s="1">
+      <c r="A141" s="4" t="inlineStr">
         <is>
           <t>^^</t>
         </is>
       </c>
-      <c r="B134" s="58" t="inlineStr">
+      <c r="B141" s="2" t="inlineStr">
         <is>
           <t>Portfolio Turn Over Ratio is for Equity Schemes.</t>
         </is>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A135" s="41" t="inlineStr">
+      <c r="C141" s="2" t="n"/>
+      <c r="D141" s="2" t="n"/>
+      <c r="E141" s="2" t="n"/>
+      <c r="F141" s="2" t="n"/>
+      <c r="G141" s="2" t="n"/>
+      <c r="H141" s="2" t="n"/>
+      <c r="I141" s="2" t="n"/>
+      <c r="J141" s="2" t="n"/>
+      <c r="K141" s="2" t="n"/>
+      <c r="L141" s="2" t="n"/>
+    </row>
+    <row r="142" ht="14.5" customFormat="1" customHeight="1" s="1">
+      <c r="A142" s="4" t="inlineStr">
         <is>
           <t>@@</t>
         </is>
       </c>
-      <c r="B135" s="58" t="inlineStr">
-[...6 lines deleted...]
-      <c r="B136" s="42" t="inlineStr">
+      <c r="B142" s="2" t="inlineStr">
+        <is>
+          <t>Average Maturity, Modified Duration and Portfolio YTM (Annualised) is for Debt Schemes and for Debt portion of DSP Regular Savings Fund, DSP Aggressive Hybrid Fund and DSP Multi Asset Allocation Fund.</t>
+        </is>
+      </c>
+      <c r="C142" s="2" t="n"/>
+      <c r="D142" s="2" t="n"/>
+      <c r="E142" s="2" t="n"/>
+      <c r="F142" s="2" t="n"/>
+      <c r="G142" s="2" t="n"/>
+      <c r="H142" s="2" t="n"/>
+      <c r="I142" s="2" t="n"/>
+      <c r="J142" s="2" t="n"/>
+      <c r="K142" s="2" t="n"/>
+      <c r="L142" s="2" t="n"/>
+    </row>
+    <row r="143" ht="14.5" customFormat="1" customHeight="1" s="1">
+      <c r="A143" s="2" t="n"/>
+      <c r="B143" s="2" t="inlineStr">
         <is>
           <t>Pursuant to payment of IDCW, the NAV of the IDCW Option(s) of aforesaid Scheme of the Fund would fall to the extent of payout and statutory levy, if any. For complete distribution history of the Schemes, please visit www.dspim.com</t>
         </is>
       </c>
+      <c r="C143" s="2" t="n"/>
+      <c r="D143" s="2" t="n"/>
+      <c r="E143" s="2" t="n"/>
+      <c r="F143" s="2" t="n"/>
+      <c r="G143" s="2" t="n"/>
+      <c r="H143" s="2" t="n"/>
+      <c r="I143" s="2" t="n"/>
+      <c r="J143" s="2" t="n"/>
+      <c r="K143" s="2" t="n"/>
+      <c r="L143" s="2" t="n"/>
+    </row>
+    <row r="144" ht="14.5" customFormat="1" customHeight="1" s="1">
+      <c r="A144" s="103" t="n"/>
+      <c r="B144" s="103" t="n"/>
+      <c r="C144" s="103" t="n"/>
+      <c r="D144" s="103" t="n"/>
+      <c r="E144" s="103" t="n"/>
+      <c r="F144" s="2" t="n"/>
+      <c r="G144" s="2" t="n"/>
+      <c r="H144" s="2" t="n"/>
+      <c r="I144" s="2" t="n"/>
+      <c r="J144" s="2" t="n"/>
+      <c r="K144" s="2" t="n"/>
+      <c r="L144" s="2" t="n"/>
+    </row>
+    <row r="145" ht="14.5" customFormat="1" customHeight="1" s="1">
+      <c r="A145" s="2" t="n"/>
+      <c r="B145" s="2" t="n"/>
+      <c r="C145" s="2" t="n"/>
+      <c r="D145" s="2" t="n"/>
+      <c r="E145" s="2" t="n"/>
+      <c r="F145" s="2" t="n"/>
+      <c r="G145" s="2" t="n"/>
+      <c r="H145" s="2" t="n"/>
+      <c r="I145" s="2" t="n"/>
+      <c r="J145" s="2" t="n"/>
+      <c r="K145" s="2" t="n"/>
+      <c r="L145" s="2" t="n"/>
+    </row>
+    <row r="146" ht="14.5" customFormat="1" customHeight="1" s="1">
+      <c r="A146" s="2" t="n"/>
+      <c r="B146" s="2" t="n"/>
+      <c r="C146" s="2" t="n"/>
+      <c r="D146" s="2" t="n"/>
+      <c r="E146" s="2" t="n"/>
+      <c r="F146" s="2" t="n"/>
+      <c r="G146" s="2" t="n"/>
+      <c r="H146" s="2" t="n"/>
+      <c r="I146" s="2" t="n"/>
+      <c r="J146" s="2" t="n"/>
+      <c r="K146" s="2" t="n"/>
+      <c r="L146" s="2" t="n"/>
+    </row>
+    <row r="147" ht="14.5" customFormat="1" customHeight="1" s="1">
+      <c r="A147" s="2" t="n"/>
+      <c r="B147" s="2" t="n"/>
+      <c r="C147" s="2" t="n"/>
+      <c r="D147" s="2" t="n"/>
+      <c r="E147" s="2" t="n"/>
+      <c r="F147" s="2" t="n"/>
+      <c r="G147" s="2" t="n"/>
+      <c r="H147" s="2" t="n"/>
+      <c r="I147" s="2" t="n"/>
+      <c r="J147" s="2" t="n"/>
+      <c r="K147" s="2" t="n"/>
+      <c r="L147" s="2" t="n"/>
+    </row>
+    <row r="148" ht="14.5" customFormat="1" customHeight="1" s="1">
+      <c r="A148" s="2" t="n"/>
+      <c r="B148" s="2" t="n"/>
+      <c r="C148" s="2" t="n"/>
+      <c r="D148" s="2" t="n"/>
+      <c r="E148" s="2" t="n"/>
+      <c r="F148" s="2" t="n"/>
+      <c r="G148" s="2" t="n"/>
+      <c r="H148" s="2" t="n"/>
+      <c r="I148" s="2" t="n"/>
+      <c r="J148" s="2" t="n"/>
+      <c r="K148" s="2" t="n"/>
+      <c r="L148" s="2" t="n"/>
+    </row>
+    <row r="149" ht="14.5" customFormat="1" customHeight="1" s="1">
+      <c r="A149" s="2" t="n"/>
+      <c r="B149" s="2" t="n"/>
+      <c r="C149" s="2" t="n"/>
+      <c r="D149" s="2" t="n"/>
+      <c r="E149" s="2" t="n"/>
+      <c r="F149" s="2" t="n"/>
+      <c r="G149" s="2" t="n"/>
+      <c r="H149" s="2" t="n"/>
+      <c r="I149" s="2" t="n"/>
+      <c r="J149" s="2" t="n"/>
+      <c r="K149" s="2" t="n"/>
+      <c r="L149" s="2" t="n"/>
+    </row>
+    <row r="150" ht="14.5" customFormat="1" customHeight="1" s="1">
+      <c r="A150" s="2" t="n"/>
+      <c r="B150" s="2" t="n"/>
+      <c r="C150" s="2" t="n"/>
+      <c r="D150" s="2" t="n"/>
+      <c r="E150" s="2" t="n"/>
+      <c r="F150" s="2" t="n"/>
+      <c r="G150" s="2" t="n"/>
+      <c r="H150" s="2" t="n"/>
+      <c r="I150" s="2" t="n"/>
+      <c r="J150" s="2" t="n"/>
+      <c r="K150" s="2" t="n"/>
+      <c r="L150" s="2" t="n"/>
+    </row>
+    <row r="151" ht="14.5" customFormat="1" customHeight="1" s="1">
+      <c r="A151" s="2" t="n"/>
+      <c r="B151" s="2" t="n"/>
+      <c r="C151" s="2" t="n"/>
+      <c r="D151" s="2" t="n"/>
+      <c r="E151" s="2" t="n"/>
+      <c r="F151" s="2" t="n"/>
+      <c r="G151" s="2" t="n"/>
+      <c r="H151" s="2" t="n"/>
+      <c r="I151" s="2" t="n"/>
+      <c r="J151" s="2" t="n"/>
+      <c r="K151" s="2" t="n"/>
+      <c r="L151" s="2" t="n"/>
+    </row>
+    <row r="152" ht="14.5" customFormat="1" customHeight="1" s="1">
+      <c r="A152" s="2" t="n"/>
+      <c r="B152" s="2" t="n"/>
+      <c r="C152" s="2" t="n"/>
+      <c r="D152" s="2" t="n"/>
+      <c r="E152" s="2" t="n"/>
+      <c r="F152" s="2" t="n"/>
+      <c r="G152" s="2" t="n"/>
+      <c r="H152" s="2" t="n"/>
+      <c r="I152" s="2" t="n"/>
+      <c r="J152" s="2" t="n"/>
+      <c r="K152" s="2" t="n"/>
+      <c r="L152" s="2" t="n"/>
+    </row>
+    <row r="153" ht="14.5" customFormat="1" customHeight="1" s="1">
+      <c r="A153" s="2" t="n"/>
+      <c r="B153" s="2" t="n"/>
+      <c r="C153" s="2" t="n"/>
+      <c r="D153" s="2" t="n"/>
+      <c r="E153" s="2" t="n"/>
+      <c r="F153" s="2" t="n"/>
+      <c r="G153" s="2" t="n"/>
+      <c r="H153" s="2" t="n"/>
+      <c r="I153" s="2" t="n"/>
+      <c r="J153" s="2" t="n"/>
+      <c r="K153" s="2" t="n"/>
+      <c r="L153" s="2" t="n"/>
+    </row>
+    <row r="154" ht="14.5" customFormat="1" customHeight="1" s="1">
+      <c r="A154" s="2" t="n"/>
+      <c r="B154" s="2" t="n"/>
+      <c r="C154" s="2" t="n"/>
+      <c r="D154" s="2" t="n"/>
+      <c r="E154" s="2" t="n"/>
+      <c r="F154" s="2" t="n"/>
+      <c r="G154" s="2" t="n"/>
+      <c r="H154" s="2" t="n"/>
+      <c r="I154" s="2" t="n"/>
+      <c r="J154" s="2" t="n"/>
+      <c r="K154" s="2" t="n"/>
+      <c r="L154" s="2" t="n"/>
+    </row>
+    <row r="155" ht="14.5" customFormat="1" customHeight="1" s="1">
+      <c r="A155" s="2" t="n"/>
+      <c r="B155" s="2" t="n"/>
+      <c r="C155" s="2" t="n"/>
+      <c r="D155" s="2" t="n"/>
+      <c r="E155" s="2" t="n"/>
+      <c r="F155" s="2" t="n"/>
+      <c r="G155" s="2" t="n"/>
+      <c r="H155" s="2" t="n"/>
+      <c r="I155" s="2" t="n"/>
+      <c r="J155" s="2" t="n"/>
+      <c r="K155" s="2" t="n"/>
+      <c r="L155" s="2" t="n"/>
+    </row>
+    <row r="156" ht="14.5" customFormat="1" customHeight="1" s="1">
+      <c r="A156" s="2" t="n"/>
+      <c r="B156" s="2" t="n"/>
+      <c r="C156" s="2" t="n"/>
+      <c r="D156" s="2" t="n"/>
+      <c r="E156" s="2" t="n"/>
+      <c r="F156" s="2" t="n"/>
+      <c r="G156" s="2" t="n"/>
+      <c r="H156" s="2" t="n"/>
+      <c r="I156" s="2" t="n"/>
+      <c r="J156" s="2" t="n"/>
+      <c r="K156" s="2" t="n"/>
+      <c r="L156" s="2" t="n"/>
+    </row>
+    <row r="157" ht="14.5" customFormat="1" customHeight="1" s="1">
+      <c r="A157" s="2" t="n"/>
+      <c r="B157" s="2" t="n"/>
+      <c r="C157" s="2" t="n"/>
+      <c r="D157" s="2" t="n"/>
+      <c r="E157" s="2" t="n"/>
+      <c r="F157" s="2" t="n"/>
+      <c r="G157" s="2" t="n"/>
+      <c r="H157" s="2" t="n"/>
+      <c r="I157" s="2" t="n"/>
+      <c r="J157" s="2" t="n"/>
+      <c r="K157" s="2" t="n"/>
+      <c r="L157" s="2" t="n"/>
+    </row>
+    <row r="158" ht="14.5" customFormat="1" customHeight="1" s="1">
+      <c r="A158" s="2" t="n"/>
+      <c r="B158" s="2" t="n"/>
+      <c r="C158" s="2" t="n"/>
+      <c r="D158" s="2" t="n"/>
+      <c r="E158" s="2" t="n"/>
+      <c r="F158" s="2" t="n"/>
+      <c r="G158" s="2" t="n"/>
+      <c r="H158" s="2" t="n"/>
+      <c r="I158" s="2" t="n"/>
+      <c r="J158" s="2" t="n"/>
+      <c r="K158" s="2" t="n"/>
+      <c r="L158" s="2" t="n"/>
+    </row>
+    <row r="159" ht="14.5" customFormat="1" customHeight="1" s="1">
+      <c r="A159" s="2" t="n"/>
+      <c r="B159" s="2" t="n"/>
+      <c r="C159" s="2" t="n"/>
+      <c r="D159" s="2" t="n"/>
+      <c r="E159" s="2" t="n"/>
+      <c r="F159" s="2" t="n"/>
+      <c r="G159" s="2" t="n"/>
+      <c r="H159" s="2" t="n"/>
+      <c r="I159" s="2" t="n"/>
+      <c r="J159" s="2" t="n"/>
+      <c r="K159" s="2" t="n"/>
+      <c r="L159" s="2" t="n"/>
+    </row>
+    <row r="160" ht="14.5" customFormat="1" customHeight="1" s="1">
+      <c r="A160" s="2" t="n"/>
+      <c r="B160" s="2" t="n"/>
+      <c r="C160" s="2" t="n"/>
+      <c r="D160" s="2" t="n"/>
+      <c r="E160" s="2" t="n"/>
+      <c r="F160" s="2" t="n"/>
+      <c r="G160" s="2" t="n"/>
+      <c r="H160" s="2" t="n"/>
+      <c r="I160" s="2" t="n"/>
+      <c r="J160" s="2" t="n"/>
+      <c r="K160" s="2" t="n"/>
+      <c r="L160" s="2" t="n"/>
+    </row>
+    <row r="161" ht="14.5" customFormat="1" customHeight="1" s="1">
+      <c r="A161" s="2" t="n"/>
+      <c r="B161" s="2" t="n"/>
+      <c r="C161" s="2" t="n"/>
+      <c r="D161" s="2" t="n"/>
+      <c r="E161" s="2" t="n"/>
+      <c r="F161" s="2" t="n"/>
+      <c r="G161" s="2" t="n"/>
+      <c r="H161" s="2" t="n"/>
+      <c r="I161" s="2" t="n"/>
+      <c r="J161" s="2" t="n"/>
+      <c r="K161" s="2" t="n"/>
+      <c r="L161" s="2" t="n"/>
+    </row>
+    <row r="162" ht="14.5" customFormat="1" customHeight="1" s="1">
+      <c r="A162" s="2" t="n"/>
+      <c r="B162" s="2" t="n"/>
+      <c r="C162" s="2" t="n"/>
+      <c r="D162" s="2" t="n"/>
+      <c r="E162" s="2" t="n"/>
+      <c r="F162" s="2" t="n"/>
+      <c r="G162" s="2" t="n"/>
+      <c r="H162" s="2" t="n"/>
+      <c r="I162" s="2" t="n"/>
+      <c r="J162" s="2" t="n"/>
+      <c r="K162" s="2" t="n"/>
+      <c r="L162" s="2" t="n"/>
+    </row>
+    <row r="163" ht="14.5" customFormat="1" customHeight="1" s="1">
+      <c r="A163" s="2" t="n"/>
+      <c r="B163" s="2" t="n"/>
+      <c r="C163" s="2" t="n"/>
+      <c r="D163" s="2" t="n"/>
+      <c r="E163" s="2" t="n"/>
+      <c r="F163" s="2" t="n"/>
+      <c r="G163" s="2" t="n"/>
+      <c r="H163" s="2" t="n"/>
+      <c r="I163" s="2" t="n"/>
+      <c r="J163" s="2" t="n"/>
+      <c r="K163" s="2" t="n"/>
+      <c r="L163" s="2" t="n"/>
+    </row>
+    <row r="164" ht="14.5" customFormat="1" customHeight="1" s="1">
+      <c r="A164" s="2" t="n"/>
+      <c r="B164" s="2" t="n"/>
+      <c r="C164" s="2" t="n"/>
+      <c r="D164" s="2" t="n"/>
+      <c r="E164" s="2" t="n"/>
+      <c r="F164" s="2" t="n"/>
+      <c r="G164" s="2" t="n"/>
+      <c r="H164" s="2" t="n"/>
+      <c r="I164" s="2" t="n"/>
+      <c r="J164" s="2" t="n"/>
+      <c r="K164" s="2" t="n"/>
+      <c r="L164" s="2" t="n"/>
+    </row>
+    <row r="165" ht="14.5" customFormat="1" customHeight="1" s="1">
+      <c r="A165" s="2" t="n"/>
+      <c r="B165" s="2" t="n"/>
+      <c r="C165" s="2" t="n"/>
+      <c r="D165" s="2" t="n"/>
+      <c r="E165" s="2" t="n"/>
+      <c r="F165" s="2" t="n"/>
+      <c r="G165" s="2" t="n"/>
+      <c r="H165" s="2" t="n"/>
+      <c r="I165" s="2" t="n"/>
+      <c r="J165" s="2" t="n"/>
+      <c r="K165" s="2" t="n"/>
+      <c r="L165" s="2" t="n"/>
+    </row>
+    <row r="166" ht="14.5" customFormat="1" customHeight="1" s="1">
+      <c r="A166" s="2" t="n"/>
+      <c r="B166" s="2" t="n"/>
+      <c r="C166" s="2" t="n"/>
+      <c r="D166" s="2" t="n"/>
+      <c r="E166" s="2" t="n"/>
+      <c r="F166" s="2" t="n"/>
+      <c r="G166" s="2" t="n"/>
+      <c r="H166" s="2" t="n"/>
+      <c r="I166" s="2" t="n"/>
+      <c r="J166" s="2" t="n"/>
+      <c r="K166" s="2" t="n"/>
+      <c r="L166" s="2" t="n"/>
+    </row>
+    <row r="167" ht="14.5" customFormat="1" customHeight="1" s="1">
+      <c r="A167" s="2" t="n"/>
+      <c r="B167" s="2" t="n"/>
+      <c r="C167" s="2" t="n"/>
+      <c r="D167" s="2" t="n"/>
+      <c r="E167" s="2" t="n"/>
+      <c r="F167" s="2" t="n"/>
+      <c r="G167" s="2" t="n"/>
+      <c r="H167" s="2" t="n"/>
+      <c r="I167" s="2" t="n"/>
+      <c r="J167" s="2" t="n"/>
+      <c r="K167" s="2" t="n"/>
+      <c r="L167" s="2" t="n"/>
     </row>
   </sheetData>
   <mergeCells count="10">
-    <mergeCell ref="D60:E60"/>
-[...2 lines deleted...]
-    <mergeCell ref="D56:F56"/>
+    <mergeCell ref="C108:D108"/>
     <mergeCell ref="D58:F58"/>
-    <mergeCell ref="B102:B103"/>
-    <mergeCell ref="E102:E103"/>
+    <mergeCell ref="B108:B109"/>
+    <mergeCell ref="E108:E109"/>
+    <mergeCell ref="D61:E61"/>
+    <mergeCell ref="D59:F59"/>
     <mergeCell ref="B1:F1"/>
-    <mergeCell ref="C102:D102"/>
+    <mergeCell ref="B56:F56"/>
     <mergeCell ref="D57:F57"/>
+    <mergeCell ref="B60:K60"/>
   </mergeCells>
+  <conditionalFormatting sqref="E110:E112">
+    <cfRule type="cellIs" priority="13" operator="equal" dxfId="3">
+      <formula>0</formula>
+    </cfRule>
+    <cfRule type="expression" priority="14" dxfId="2">
+      <formula>E$1=2</formula>
+    </cfRule>
+    <cfRule type="expression" priority="15" dxfId="1">
+      <formula>E$1=4</formula>
+    </cfRule>
+    <cfRule type="expression" priority="16" dxfId="0">
+      <formula>E$1=3</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="E115">
+    <cfRule type="cellIs" priority="9" operator="equal" dxfId="3">
+      <formula>0</formula>
+    </cfRule>
+    <cfRule type="expression" priority="10" dxfId="2">
+      <formula>E$1=2</formula>
+    </cfRule>
+    <cfRule type="expression" priority="11" dxfId="1">
+      <formula>E$1=4</formula>
+    </cfRule>
+    <cfRule type="expression" priority="12" dxfId="0">
+      <formula>E$1=3</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="E117:E119">
+    <cfRule type="cellIs" priority="5" operator="equal" dxfId="3">
+      <formula>0</formula>
+    </cfRule>
+    <cfRule type="expression" priority="6" dxfId="2">
+      <formula>E$1=2</formula>
+    </cfRule>
+    <cfRule type="expression" priority="7" dxfId="1">
+      <formula>E$1=4</formula>
+    </cfRule>
+    <cfRule type="expression" priority="8" dxfId="0">
+      <formula>E$1=3</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="E122">
+    <cfRule type="cellIs" priority="1" operator="equal" dxfId="3">
+      <formula>0</formula>
+    </cfRule>
+    <cfRule type="expression" priority="2" dxfId="2">
+      <formula>E$1=2</formula>
+    </cfRule>
+    <cfRule type="expression" priority="3" dxfId="1">
+      <formula>E$1=4</formula>
+    </cfRule>
+    <cfRule type="expression" priority="4" dxfId="0">
+      <formula>E$1=3</formula>
+    </cfRule>
+  </conditionalFormatting>
   <hyperlinks>
-    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="D57" r:id="rId1"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="D58" r:id="rId1"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:A1"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Vinit Mistry</dc:creator>
+  <dc:creator>Rahul Jain</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:lastModifiedBy></cp:lastModifiedBy>
 </cp:coreProperties>
 </file>
-
-[...27 lines deleted...]
-</file>