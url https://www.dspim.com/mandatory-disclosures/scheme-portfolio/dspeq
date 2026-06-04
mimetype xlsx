--- v5 (2026-02-24)
+++ v6 (2026-06-04)
@@ -1,748 +1,1517 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="png" ContentType="image/png"/>
+  <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="K:\Accounts\REPORTS\Monthend portfolio\2026-2027\April 2026\30042026\Final\Final\Monthly\For Investors\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{8B12ED74-89BB-478F-8599-70CE2AB1D358}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" tabRatio="950" firstSheet="26" autoFilterDateGrouping="1"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" tabRatio="911" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="Flexi Cap" sheetId="1" state="visible" r:id="rId1"/>
-    <sheet name="Sheet1" sheetId="2" state="hidden" r:id="rId2"/>
+    <sheet name="Flexi Cap" sheetId="1" r:id="rId1"/>
+    <sheet name="Notes to Monthly Portfolio" sheetId="3" r:id="rId2"/>
+    <sheet name="Sheet1" sheetId="2" state="hidden" r:id="rId3"/>
   </sheets>
-  <definedNames/>
-  <calcPr calcId="191029" fullCalcOnLoad="1"/>
+  <definedNames>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'Notes to Monthly Portfolio'!$C$58:$C$69</definedName>
+  </definedNames>
+  <calcPr calcId="0"/>
 </workbook>
 </file>
 
+<file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="384" uniqueCount="259">
+  <si>
+    <t>DSP Flexi Cap Fund</t>
+  </si>
+  <si>
+    <t>Portfolio as on April 30, 2026</t>
+  </si>
+  <si>
+    <t>Sr. No.</t>
+  </si>
+  <si>
+    <t>Name of Instrument</t>
+  </si>
+  <si>
+    <t>ISIN</t>
+  </si>
+  <si>
+    <t>Rating/Industry</t>
+  </si>
+  <si>
+    <t>Quantity</t>
+  </si>
+  <si>
+    <t>Market value (Rs. In lakhs)</t>
+  </si>
+  <si>
+    <t>% to Net Assets</t>
+  </si>
+  <si>
+    <t>Maturity Date</t>
+  </si>
+  <si>
+    <t>Put/Call Option</t>
+  </si>
+  <si>
+    <t>YTM (%)</t>
+  </si>
+  <si>
+    <t>EQUITY &amp; EQUITY RELATED</t>
+  </si>
+  <si>
+    <t>Listed / awaiting listing on the stock exchanges</t>
+  </si>
+  <si>
+    <t>ICICI Bank Limited</t>
+  </si>
+  <si>
+    <t>INE090A01021</t>
+  </si>
+  <si>
+    <t>Banks</t>
+  </si>
+  <si>
+    <t>Sector/Rating</t>
+  </si>
+  <si>
+    <t>Percent</t>
+  </si>
+  <si>
+    <t>HDFC Bank Limited</t>
+  </si>
+  <si>
+    <t>INE040A01034</t>
+  </si>
+  <si>
+    <t>Axis Bank Limited</t>
+  </si>
+  <si>
+    <t>INE238A01034</t>
+  </si>
+  <si>
+    <t>Finance</t>
+  </si>
+  <si>
+    <t>State Bank of India</t>
+  </si>
+  <si>
+    <t>INE062A01020</t>
+  </si>
+  <si>
+    <t>IT - Software</t>
+  </si>
+  <si>
+    <t>Cholamandalam Investment and Finance Company Limited</t>
+  </si>
+  <si>
+    <t>INE121A01024</t>
+  </si>
+  <si>
+    <t>Pharmaceuticals &amp; Biotechnology</t>
+  </si>
+  <si>
+    <t>Bharti Airtel Limited</t>
+  </si>
+  <si>
+    <t>INE397D01024</t>
+  </si>
+  <si>
+    <t>Telecom - Services</t>
+  </si>
+  <si>
+    <t>Auto Components</t>
+  </si>
+  <si>
+    <t>Bajaj Finance Limited</t>
+  </si>
+  <si>
+    <t>INE296A01032</t>
+  </si>
+  <si>
+    <t>Industrial Products</t>
+  </si>
+  <si>
+    <t>Samvardhana Motherson International Limited</t>
+  </si>
+  <si>
+    <t>INE775A01035</t>
+  </si>
+  <si>
+    <t>Mahindra &amp; Mahindra Limited</t>
+  </si>
+  <si>
+    <t>INE101A01026</t>
+  </si>
+  <si>
+    <t>Automobiles</t>
+  </si>
+  <si>
+    <t>Insurance</t>
+  </si>
+  <si>
+    <t>Coforge Limited</t>
+  </si>
+  <si>
+    <t>INE591G01025</t>
+  </si>
+  <si>
+    <t>Consumer Durables</t>
+  </si>
+  <si>
+    <t>Max Financial Services Limited</t>
+  </si>
+  <si>
+    <t>INE180A01020</t>
+  </si>
+  <si>
+    <t>Capital Markets</t>
+  </si>
+  <si>
+    <t>Radico Khaitan Limited</t>
+  </si>
+  <si>
+    <t>INE944F01028</t>
+  </si>
+  <si>
+    <t>Beverages</t>
+  </si>
+  <si>
+    <t>Retailing</t>
+  </si>
+  <si>
+    <t>Polycab India Limited</t>
+  </si>
+  <si>
+    <t>INE455K01017</t>
+  </si>
+  <si>
+    <t>Century Plyboards (India) Limited</t>
+  </si>
+  <si>
+    <t>INE348B01021</t>
+  </si>
+  <si>
+    <t>Cipla Limited</t>
+  </si>
+  <si>
+    <t>INE059A01026</t>
+  </si>
+  <si>
+    <t>Healthcare Services</t>
+  </si>
+  <si>
+    <t>Infosys Limited</t>
+  </si>
+  <si>
+    <t>INE009A01021</t>
+  </si>
+  <si>
+    <t>Petroleum Products</t>
+  </si>
+  <si>
+    <t>Bharat Petroleum Corporation Limited</t>
+  </si>
+  <si>
+    <t>INE029A01011</t>
+  </si>
+  <si>
+    <t>Electrical Equipment</t>
+  </si>
+  <si>
+    <t>Kirloskar Oil Engines Limited</t>
+  </si>
+  <si>
+    <t>INE146L01010</t>
+  </si>
+  <si>
+    <t>Gas</t>
+  </si>
+  <si>
+    <t>APL Apollo Tubes Limited</t>
+  </si>
+  <si>
+    <t>INE702C01027</t>
+  </si>
+  <si>
+    <t>Construction</t>
+  </si>
+  <si>
+    <t>CG Power and Industrial Solutions Limited</t>
+  </si>
+  <si>
+    <t>INE067A01029</t>
+  </si>
+  <si>
+    <t>Fertilizers &amp; Agrochemicals</t>
+  </si>
+  <si>
+    <t>UNO Minda Limited</t>
+  </si>
+  <si>
+    <t>INE405E01023</t>
+  </si>
+  <si>
+    <t>Oil</t>
+  </si>
+  <si>
+    <t>Alkem Laboratories Limited</t>
+  </si>
+  <si>
+    <t>INE540L01014</t>
+  </si>
+  <si>
+    <t>Cement &amp; Cement Products</t>
+  </si>
+  <si>
+    <t>PRUDENT CORPORATE ADVISORY SERVICES Limited</t>
+  </si>
+  <si>
+    <t>INE00F201020</t>
+  </si>
+  <si>
+    <t>Chemicals &amp; Petrochemicals</t>
+  </si>
+  <si>
+    <t>Power Finance Corporation Limited</t>
+  </si>
+  <si>
+    <t>INE134E01011</t>
+  </si>
+  <si>
+    <t>Diversified FMCG</t>
+  </si>
+  <si>
+    <t>Avenue Supermarts Limited</t>
+  </si>
+  <si>
+    <t>INE192R01011</t>
+  </si>
+  <si>
+    <t>Personal Products</t>
+  </si>
+  <si>
+    <t>Indus Towers Limited</t>
+  </si>
+  <si>
+    <t>INE121J01017</t>
+  </si>
+  <si>
+    <t>Textiles &amp; Apparels</t>
+  </si>
+  <si>
+    <t>Eternal Limited</t>
+  </si>
+  <si>
+    <t>INE758T01015</t>
+  </si>
+  <si>
+    <t>Realty</t>
+  </si>
+  <si>
+    <t>IPCA Laboratories Limited</t>
+  </si>
+  <si>
+    <t>INE571A01038</t>
+  </si>
+  <si>
+    <t>Cash &amp; Equivalent</t>
+  </si>
+  <si>
+    <t>SBI Life Insurance Company Limited</t>
+  </si>
+  <si>
+    <t>INE123W01016</t>
+  </si>
+  <si>
+    <t>Tata Consultancy Services Limited</t>
+  </si>
+  <si>
+    <t>INE467B01029</t>
+  </si>
+  <si>
+    <t>HCL Technologies Limited</t>
+  </si>
+  <si>
+    <t>INE860A01027</t>
+  </si>
+  <si>
+    <t>KEC International Limited</t>
+  </si>
+  <si>
+    <t>INE389H01022</t>
+  </si>
+  <si>
+    <t>Rainbow Childrens Medicare Limited</t>
+  </si>
+  <si>
+    <t>INE961O01016</t>
+  </si>
+  <si>
+    <t>Coromandel International Limited</t>
+  </si>
+  <si>
+    <t>INE169A01031</t>
+  </si>
+  <si>
+    <t>Cohance Lifesciences Limited</t>
+  </si>
+  <si>
+    <t>INE03QK01018</t>
+  </si>
+  <si>
+    <t>Multi Commodity Exchange of India Limited</t>
+  </si>
+  <si>
+    <t>INE745G01043</t>
+  </si>
+  <si>
+    <t>Oil India Limited</t>
+  </si>
+  <si>
+    <t>INE274J01014</t>
+  </si>
+  <si>
+    <t>Syngene International Limited</t>
+  </si>
+  <si>
+    <t>INE398R01022</t>
+  </si>
+  <si>
+    <t>Petronet LNG Limited</t>
+  </si>
+  <si>
+    <t>INE347G01014</t>
+  </si>
+  <si>
+    <t>ICICI Lombard General Insurance Company Limited</t>
+  </si>
+  <si>
+    <t>INE765G01017</t>
+  </si>
+  <si>
+    <t>Tube Investments of India Limited</t>
+  </si>
+  <si>
+    <t>INE974X01010</t>
+  </si>
+  <si>
+    <t>AU Small Finance Bank Limited</t>
+  </si>
+  <si>
+    <t>INE949L01017</t>
+  </si>
+  <si>
+    <t>Schaeffler India Limited</t>
+  </si>
+  <si>
+    <t>INE513A01022</t>
+  </si>
+  <si>
+    <t>JK Cement Limited</t>
+  </si>
+  <si>
+    <t>INE823G01014</t>
+  </si>
+  <si>
+    <t>Havells India Limited</t>
+  </si>
+  <si>
+    <t>INE176B01034</t>
+  </si>
+  <si>
+    <t>Dixon Technologies (India) Limited</t>
+  </si>
+  <si>
+    <t>INE935N01020</t>
+  </si>
+  <si>
+    <t>Atul Limited</t>
+  </si>
+  <si>
+    <t>INE100A01010</t>
+  </si>
+  <si>
+    <t>PG Electroplast Limited</t>
+  </si>
+  <si>
+    <t>INE457L01029</t>
+  </si>
+  <si>
+    <t>ICICI Prudential Asset Management Co Limited</t>
+  </si>
+  <si>
+    <t>INE346A01027</t>
+  </si>
+  <si>
+    <t>Indigo Paints Limited</t>
+  </si>
+  <si>
+    <t>INE09VQ01012</t>
+  </si>
+  <si>
+    <t>Niva Bupa Health Insurance Company Limited</t>
+  </si>
+  <si>
+    <t>INE995S01015</t>
+  </si>
+  <si>
+    <t>GAIL (India) Limited</t>
+  </si>
+  <si>
+    <t>INE129A01019</t>
+  </si>
+  <si>
+    <t>Hindustan Unilever Limited</t>
+  </si>
+  <si>
+    <t>INE030A01027</t>
+  </si>
+  <si>
+    <t>Emami Limited</t>
+  </si>
+  <si>
+    <t>INE548C01032</t>
+  </si>
+  <si>
+    <t>Ganesha Ecosphere Limited</t>
+  </si>
+  <si>
+    <t>INE845D01014</t>
+  </si>
+  <si>
+    <t>REC Limited</t>
+  </si>
+  <si>
+    <t>INE020B01018</t>
+  </si>
+  <si>
+    <t>The Phoenix Mills Limited</t>
+  </si>
+  <si>
+    <t>INE211B01039</t>
+  </si>
+  <si>
+    <t>Bajaj Finserv Limited</t>
+  </si>
+  <si>
+    <t>INE918I01026</t>
+  </si>
+  <si>
+    <t>PI Industries Limited</t>
+  </si>
+  <si>
+    <t>INE603J01030</t>
+  </si>
+  <si>
+    <t>Gujarat Fluorochemicals Limited</t>
+  </si>
+  <si>
+    <t>INE09N301011</t>
+  </si>
+  <si>
+    <t>LG Electronics India Limited</t>
+  </si>
+  <si>
+    <t>INE324D01010</t>
+  </si>
+  <si>
+    <t>AIA Engineering Limited</t>
+  </si>
+  <si>
+    <t>INE212H01026</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Unlisted</t>
+  </si>
+  <si>
+    <t>SIP Technologies &amp; Export Limited**</t>
+  </si>
+  <si>
+    <t>INE468B01019</t>
+  </si>
+  <si>
+    <t>*</t>
+  </si>
+  <si>
+    <t>Magnasound (India) Limited**</t>
+  </si>
+  <si>
+    <t>Entertainment</t>
+  </si>
+  <si>
+    <t>MONEY MARKET INSTRUMENTS</t>
+  </si>
+  <si>
+    <t>TREPS / Reverse Repo Investments</t>
+  </si>
+  <si>
+    <t>Cash &amp; Cash Equivalent</t>
+  </si>
+  <si>
+    <t>Net Receivables/Payables</t>
+  </si>
+  <si>
+    <t>GRAND TOTAL</t>
+  </si>
+  <si>
+    <t>Notes:</t>
+  </si>
+  <si>
+    <t>** Non Traded / Thinly Traded and illiquid securities in accordance with SEBI Regulations.</t>
+  </si>
+  <si>
+    <t>* Less than 0.01%</t>
+  </si>
+  <si>
+    <t>Market value includes accrued interest</t>
+  </si>
+  <si>
+    <t>Net Assets does not include unit activity for the last day of the month</t>
+  </si>
+  <si>
+    <t>Scheme Riskometer</t>
+  </si>
+  <si>
+    <t>Benchmark Riskometer: Nifty 500 TRI</t>
+  </si>
+  <si>
+    <t xml:space="preserve">  </t>
+  </si>
+  <si>
+    <t>YD14Regular</t>
+  </si>
+  <si>
+    <t>YD14Direct</t>
+  </si>
+  <si>
+    <t>YD01Regular</t>
+  </si>
+  <si>
+    <t>YD01Direct</t>
+  </si>
+  <si>
+    <t>YD14</t>
+  </si>
+  <si>
+    <t>YD01</t>
+  </si>
+  <si>
+    <t>Sr No.</t>
+  </si>
+  <si>
+    <t>Particular</t>
+  </si>
+  <si>
+    <t>DSP Aggressive Hybrid Fund (Erstwhile known as DSP Equity &amp; Bond Fund)</t>
+  </si>
+  <si>
+    <t>Regular</t>
+  </si>
+  <si>
+    <t>Direct</t>
+  </si>
+  <si>
+    <t>Portfolio Turn Over Ratio ^^</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> - For Purchase</t>
+  </si>
+  <si>
+    <t>N.A.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> - For Sale</t>
+  </si>
+  <si>
+    <t>Average Maturity (in years)@@</t>
+  </si>
+  <si>
+    <t>Modified Duration (in years)@@</t>
+  </si>
+  <si>
+    <t>Portfolio YTM (Annualised)@@</t>
+  </si>
+  <si>
+    <t>Total outstanding exposure to derivatives at the end of  April 30, 2026</t>
+  </si>
+  <si>
+    <t>- Value (In Rs. Lakh)</t>
+  </si>
+  <si>
+    <t>-</t>
+  </si>
+  <si>
+    <t>- in percentage term (%)</t>
+  </si>
+  <si>
+    <t>Total of securities below investment grade and default provided for the Half Year of April 30, 2026 (Rs. lakh)</t>
+  </si>
+  <si>
+    <t>Refer scheme portfolio</t>
+  </si>
+  <si>
+    <t>Total investment in foreign securities/ADR/GDR (Rs. lakh)</t>
+  </si>
+  <si>
+    <t>Total investment in illiquid shares/securities</t>
+  </si>
+  <si>
+    <t>- in percentage terms (%)</t>
+  </si>
+  <si>
+    <t>Net Asset Vaue (NAV) (Rs. per Unit)</t>
+  </si>
+  <si>
+    <t>- As on March 31, 2026</t>
+  </si>
+  <si>
+    <t>G</t>
+  </si>
+  <si>
+    <t>Growth</t>
+  </si>
+  <si>
+    <t>323.591</t>
+  </si>
+  <si>
+    <t>366.552</t>
+  </si>
+  <si>
+    <t>90.399</t>
+  </si>
+  <si>
+    <t>101.251</t>
+  </si>
+  <si>
+    <t>D</t>
+  </si>
+  <si>
+    <t>Payout/Reinvestment of Income Distribution cum Capital Withdrawal option (IDCW)</t>
+  </si>
+  <si>
+    <t>25.452</t>
+  </si>
+  <si>
+    <t>65.747</t>
+  </si>
+  <si>
+    <t>51.292</t>
+  </si>
+  <si>
+    <t>74.434</t>
+  </si>
+  <si>
+    <t>QD</t>
+  </si>
+  <si>
+    <t>Quarterly Payout/Reinvestment of Income Distribution cum Capital Withdrawal option (IDCW)</t>
+  </si>
+  <si>
+    <t>DD</t>
+  </si>
+  <si>
+    <t>Daily Reinvestment of Income Distribution cum Capital Withdrawal option (IDCW)</t>
+  </si>
+  <si>
+    <t>WD</t>
+  </si>
+  <si>
+    <t>Weekly Payout/Reinvestment of Income Distribution cum Capital Withdrawal option (IDCW)</t>
+  </si>
+  <si>
+    <t>MD</t>
+  </si>
+  <si>
+    <t>Monthly Payout/Reinvestment of Income Distribution cum Capital Withdrawal option (IDCW)</t>
+  </si>
+  <si>
+    <t>UD</t>
+  </si>
+  <si>
+    <t>UD3</t>
+  </si>
+  <si>
+    <t>UR</t>
+  </si>
+  <si>
+    <t>UR3</t>
+  </si>
+  <si>
+    <t>- As on April 30, 2026</t>
+  </si>
+  <si>
+    <t>343.187</t>
+  </si>
+  <si>
+    <t>389.087</t>
+  </si>
+  <si>
+    <t>98.673</t>
+  </si>
+  <si>
+    <t>110.613</t>
+  </si>
+  <si>
+    <t>26.774</t>
+  </si>
+  <si>
+    <t>69.570</t>
+  </si>
+  <si>
+    <t>55.986</t>
+  </si>
+  <si>
+    <t>81.317</t>
+  </si>
+  <si>
+    <t>Aggregate distributions during the half year (Rs. per Unit)</t>
+  </si>
+  <si>
+    <t>Computed NAV</t>
+  </si>
+  <si>
+    <t>**</t>
+  </si>
+  <si>
+    <t>NAV as on Maturity date</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Not Applicable.</t>
+  </si>
+  <si>
+    <t>^^</t>
+  </si>
+  <si>
+    <t>Portfolio Turn Over Ratio is for Equity Schemes.</t>
+  </si>
+  <si>
+    <t>@@</t>
+  </si>
+  <si>
+    <t>Average Maturity, Modified Duration and Portfolio YTM (Annualised) is for Debt Schemes.</t>
+  </si>
+  <si>
+    <t>Pursuant to payment of IDCW, the NAV of the IDCW Option(s) of aforesaid Scheme of the Fund would fall to the extent of payout and statutory levy, if any. For complete distribution history of the Schemes, please visit www.dspim.com</t>
+  </si>
+</sst>
+</file>
+
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-[...3 lines deleted...]
-    <numFmt numFmtId="166" formatCode="_ * #,##0.00_ ;_ * \-#,##0.00_ ;_ * &quot;-&quot;??_ ;_ @_ "/>
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
+  <numFmts count="8">
+    <numFmt numFmtId="164" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);"/>
+    <numFmt numFmtId="165" formatCode="_(* #,##0_);_(* \(#,##0\);"/>
+    <numFmt numFmtId="166" formatCode="#,##0.00_);\(#,##0.00\)%"/>
+    <numFmt numFmtId="167" formatCode="_(* #,##0.000_);_(* \(#,##0.000\);_(* &quot;-&quot;_);_(* @_)"/>
+    <numFmt numFmtId="168" formatCode="0.000"/>
+    <numFmt numFmtId="169" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;_);_(* @_)"/>
+    <numFmt numFmtId="170" formatCode="0.0000"/>
+    <numFmt numFmtId="171" formatCode="#,##0.000000"/>
   </numFmts>
-  <fonts count="16">
+  <fonts count="14" x14ac:knownFonts="1">
     <font>
-      <name val="Calibri"/>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
-      <color theme="1"/>
-      <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
+      <sz val="11"/>
+      <color theme="1"/>
       <name val="trebuchet MS"/>
       <family val="2"/>
-      <color theme="1"/>
-      <sz val="10"/>
     </font>
     <font>
+      <sz val="10"/>
+      <color theme="1"/>
       <name val="trebuchet MS"/>
       <family val="2"/>
-      <b val="1"/>
-[...1 lines deleted...]
-      <sz val="14"/>
     </font>
     <font>
+      <b/>
+      <sz val="14"/>
+      <color rgb="FFFFFFFF"/>
       <name val="trebuchet MS"/>
       <family val="2"/>
-      <b val="1"/>
-[...1 lines deleted...]
-      <sz val="10"/>
     </font>
     <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
       <name val="trebuchet MS"/>
       <family val="2"/>
-      <b val="1"/>
-[...1 lines deleted...]
-      <sz val="10"/>
     </font>
     <font>
+      <b/>
+      <sz val="10"/>
+      <color rgb="FFFFFFFF"/>
       <name val="trebuchet MS"/>
       <family val="2"/>
-      <color rgb="FF000000"/>
-      <sz val="10"/>
     </font>
     <font>
-      <name val="Calibri"/>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="trebuchet MS"/>
       <family val="2"/>
+    </font>
+    <font>
+      <sz val="11"/>
       <color theme="1"/>
-      <sz val="11"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <name val="Calibri"/>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <b val="1"/>
-[...2 lines deleted...]
-      <scheme val="minor"/>
     </font>
     <font>
+      <sz val="9"/>
       <name val="Trebuchet MS"/>
       <family val="2"/>
-      <b val="1"/>
-[...1 lines deleted...]
-      <sz val="10"/>
     </font>
     <font>
+      <sz val="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="9"/>
       <name val="Trebuchet MS"/>
       <family val="2"/>
-      <sz val="10"/>
     </font>
     <font>
-      <name val="Arial"/>
+      <sz val="9"/>
+      <color rgb="FFFF0000"/>
+      <name val="Trebuchet MS"/>
       <family val="2"/>
-      <b val="1"/>
-[...1 lines deleted...]
-      <sz val="9"/>
     </font>
     <font>
-      <name val="Calibri"/>
-[...6 lines deleted...]
-    <font>
+      <sz val="9"/>
+      <color theme="0"/>
       <name val="Trebuchet MS"/>
       <family val="2"/>
-      <b val="1"/>
-[...21 lines deleted...]
-      <sz val="11"/>
     </font>
   </fonts>
   <fills count="5">
     <fill>
-      <patternFill/>
+      <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF000000"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFC0C0C0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FFDBDBDB"/>
+        <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="11">
+  <borders count="5">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
-[...44 lines deleted...]
-    <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
-      <top/>
-[...16 lines deleted...]
-      <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="3">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+  <cellStyleXfs count="6">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="9" fontId="8" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="169" fontId="8" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="65">
-[...15 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+  <cellXfs count="84">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="10" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="15" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="164" fontId="4" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="10" fontId="4" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="164" fontId="5" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="10" fontId="5" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
-[...2 lines deleted...]
-    <xf numFmtId="10" fontId="3" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="2" applyFont="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="2" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="9" fillId="4" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="4" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="11" fillId="4" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="2" applyFont="1"/>
+    <xf numFmtId="1" fontId="9" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="9" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="2" fontId="9" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="4" fontId="9" fillId="4" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="9" fillId="0" borderId="1" xfId="2" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="4" fontId="9" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="10" fontId="9" fillId="4" borderId="1" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="10" fontId="9" fillId="0" borderId="1" xfId="4" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="10" fontId="9" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="2" quotePrefix="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="12" fillId="4" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="2" quotePrefix="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="167" fontId="12" fillId="4" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="167" fontId="12" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="2" applyFont="1"/>
+    <xf numFmtId="0" fontId="13" fillId="4" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="10" fontId="1" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
-[...2 lines deleted...]
-      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    <xf numFmtId="168" fontId="9" fillId="4" borderId="1" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    <xf numFmtId="168" fontId="9" fillId="0" borderId="1" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="9" fillId="4" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="4" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="10" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="1">
-      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    <xf numFmtId="0" fontId="13" fillId="4" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="4" fontId="1" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-      <alignment horizontal="center" vertical="top"/>
+    <xf numFmtId="0" fontId="9" fillId="4" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="14" fontId="1" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-      <alignment horizontal="center" vertical="top"/>
+    <xf numFmtId="171" fontId="9" fillId="4" borderId="0" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-      <alignment horizontal="left" vertical="center"/>
+    <xf numFmtId="171" fontId="9" fillId="0" borderId="0" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="9" fillId="4" borderId="0" xfId="2" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="9" fillId="4" borderId="0" xfId="2" quotePrefix="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="9" fillId="4" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="170" fontId="9" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="2"/>
+    <xf numFmtId="10" fontId="9" fillId="4" borderId="4" xfId="4" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="10" fontId="9" fillId="4" borderId="3" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="10" fontId="9" fillId="0" borderId="4" xfId="4" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="10" fontId="9" fillId="0" borderId="3" xfId="4" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="9" fillId="4" borderId="4" xfId="2" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="9" fillId="4" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="9" fillId="0" borderId="4" xfId="2" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="9" fillId="0" borderId="3" xfId="2" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="9" fillId="4" borderId="4" xfId="2" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="9" fillId="4" borderId="3" xfId="2" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="9" fillId="0" borderId="4" xfId="2" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="9" fillId="0" borderId="3" xfId="2" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="166" fontId="9" fillId="0" borderId="4" xfId="4" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="166" fontId="9" fillId="0" borderId="3" xfId="4" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="39" fontId="9" fillId="0" borderId="4" xfId="2" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="39" fontId="9" fillId="0" borderId="3" xfId="2" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="10" fontId="9" fillId="0" borderId="4" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="10" fontId="9" fillId="0" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="9" fillId="0" borderId="4" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="9" fillId="0" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="9" fillId="4" borderId="4" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="4" borderId="4" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="9" fillId="4" borderId="3" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-[...28 lines deleted...]
-    <xf numFmtId="4" fontId="9" fillId="0" borderId="3" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="4" fontId="9" fillId="0" borderId="4" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="5" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-[...37 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
-  <cellStyles count="3">
+  <cellStyles count="6">
+    <cellStyle name="Comma 2" xfId="5" xr:uid="{F9CFE5F6-33E0-4D3E-9FDA-1921A2F2429B}"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
-    <cellStyle name="Percent" xfId="1" builtinId="5"/>
-    <cellStyle name="Hyperlink" xfId="2" builtinId="8"/>
+    <cellStyle name="Normal 2" xfId="2" xr:uid="{86EF5901-D429-4E56-AA40-AB1EA8964C48}"/>
+    <cellStyle name="Normal 2 2" xfId="3" xr:uid="{7A3792C9-7653-446B-B7AB-9D3B00318820}"/>
+    <cellStyle name="Normal 3 4 2 2 4" xfId="1" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
+    <cellStyle name="Percent 2" xfId="4" xr:uid="{9C799F93-9164-4988-9727-670AFC078983}"/>
   </cellStyles>
+  <dxfs count="4">
+    <dxf>
+      <numFmt numFmtId="172" formatCode="#,##0.000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="173" formatCode="#,##0.0000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="4" formatCode="#,##0.00"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="174" formatCode="&quot;-&quot;"/>
+    </dxf>
+  </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
-  <colors>
-[...66 lines deleted...]
-  </colors>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
+      <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
+    </ext>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
+      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
+    </ext>
+  </extLst>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
-<file path=xl/drawings/_rels/drawing1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image1.png" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image2.png" Id="rId2" /></Relationships>
+<file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
-<wsDr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
-[...16 lines deleted...]
-        <cNvPicPr>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>95</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>2374900</xdr:colOff>
+      <xdr:row>104</xdr:row>
+      <xdr:rowOff>31750</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="2" name="Picture 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000002000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
           <a:picLocks/>
-        </cNvPicPr>
-[...2 lines deleted...]
-        <a:blip r:embed="rId1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
-      </blipFill>
-      <spPr>
+      </xdr:blipFill>
+      <xdr:spPr>
         <a:xfrm>
-          <a:off x="457200" y="16713200"/>
-          <a:ext cx="2374900" cy="1574800"/>
+          <a:off x="438150" y="18354675"/>
+          <a:ext cx="2374900" cy="1746250"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
-          <avLst/>
+          <a:avLst/>
         </a:prstGeom>
         <a:ln>
           <a:prstDash val="solid"/>
         </a:ln>
-      </spPr>
-[...19 lines deleted...]
-        <cNvPicPr>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>2374900</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>31750</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="3" name="Picture 2">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000003000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
           <a:picLocks/>
-        </cNvPicPr>
-[...2 lines deleted...]
-        <a:blip r:embed="rId2"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
-      </blipFill>
-      <spPr>
+      </xdr:blipFill>
+      <xdr:spPr>
         <a:xfrm>
-          <a:off x="457200" y="19126200"/>
-          <a:ext cx="2374900" cy="1574800"/>
+          <a:off x="438150" y="21040725"/>
+          <a:ext cx="2374900" cy="1746250"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
-          <avLst/>
+          <a:avLst/>
         </a:prstGeom>
         <a:ln>
           <a:prstDash val="solid"/>
         </a:ln>
-      </spPr>
-[...3 lines deleted...]
-</wsDr>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+</xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos Narrow" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -760,65 +1529,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
-[...5 lines deleted...]
-        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -839,2614 +1608,3107 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId1" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-[...4 lines deleted...]
-  <dimension ref="A1:L107"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+  <dimension ref="A1:L108"/>
   <sheetViews>
-    <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView tabSelected="1" zoomScale="85" zoomScaleNormal="85" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr baseColWidth="8" defaultColWidth="8.7265625" defaultRowHeight="13.5"/>
+  <sheetFormatPr defaultColWidth="8.7265625" defaultRowHeight="13.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col width="6.54296875" bestFit="1" customWidth="1" style="1" min="1" max="1"/>
-[...11 lines deleted...]
-    <col width="8.7265625" customWidth="1" style="1" min="13" max="16384"/>
+    <col min="1" max="1" width="6.54296875" style="2" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="50.26953125" style="2" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="18" style="2" customWidth="1"/>
+    <col min="4" max="4" width="28.7265625" style="2" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="15.1796875" style="2" customWidth="1"/>
+    <col min="6" max="6" width="23.81640625" style="2" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="14" style="2" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="12.54296875" style="2" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="14" style="2" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="7.54296875" style="2" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="28.7265625" style="2" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="7.54296875" style="2" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="8.7265625" style="2" customWidth="1"/>
+    <col min="14" max="16384" width="8.7265625" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" ht="19" customHeight="1" s="45">
-[...81 lines deleted...]
-      <c r="A8" s="1" t="n">
+    <row r="1" spans="1:12" ht="19" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A1" s="15"/>
+      <c r="B1" s="82" t="s">
+        <v>0</v>
+      </c>
+      <c r="C1" s="83"/>
+      <c r="D1" s="83"/>
+      <c r="E1" s="83"/>
+      <c r="F1" s="83"/>
+    </row>
+    <row r="2" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="B2" s="3" t="s">
         <v>1</v>
       </c>
-      <c r="B8" s="1" t="inlineStr">
-[...36 lines deleted...]
-      <c r="A9" s="1" t="n">
+    </row>
+    <row r="4" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A4" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="B9" s="1" t="inlineStr">
-[...34 lines deleted...]
-      <c r="A10" s="1" t="n">
+      <c r="B4" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="B10" s="1" t="inlineStr">
-[...14 lines deleted...]
-      <c r="E10" s="5" t="n">
+      <c r="C4" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D4" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E4" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F4" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G4" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H4" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I4" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="J4" s="4" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="6" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="B6" s="3" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="7" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="B7" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="8" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A8" s="2">
+        <v>1</v>
+      </c>
+      <c r="B8" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="C8" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="D8" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="E8" s="11">
+        <v>7697626</v>
+      </c>
+      <c r="F8" s="5">
+        <v>97251.81</v>
+      </c>
+      <c r="G8" s="6">
+        <v>8.2600000000000007E-2</v>
+      </c>
+      <c r="J8" s="5"/>
+      <c r="K8" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="L8" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="9" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A9" s="2">
+        <v>2</v>
+      </c>
+      <c r="B9" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="C9" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="D9" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="E9" s="11">
+        <v>12017612</v>
+      </c>
+      <c r="F9" s="5">
+        <v>92739.91</v>
+      </c>
+      <c r="G9" s="6">
+        <v>7.8799999999999995E-2</v>
+      </c>
+      <c r="J9" s="5"/>
+      <c r="K9" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="L9" s="6">
+        <v>0.2571</v>
+      </c>
+    </row>
+    <row r="10" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A10" s="2">
+        <v>3</v>
+      </c>
+      <c r="B10" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="C10" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="D10" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="E10" s="11">
         <v>4682262</v>
       </c>
-      <c r="F10" s="6" t="n">
-[...16 lines deleted...]
-      <c r="A11" s="1" t="n">
+      <c r="F10" s="5">
+        <v>59385.13</v>
+      </c>
+      <c r="G10" s="6">
+        <v>5.0500000000000003E-2</v>
+      </c>
+      <c r="J10" s="5"/>
+      <c r="K10" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="L10" s="6">
+        <v>7.8399999999999997E-2</v>
+      </c>
+    </row>
+    <row r="11" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A11" s="2">
         <v>4</v>
       </c>
-      <c r="B11" s="1" t="inlineStr">
-[...34 lines deleted...]
-      <c r="A12" s="1" t="n">
+      <c r="B11" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="C11" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="D11" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="E11" s="11">
+        <v>4195423</v>
+      </c>
+      <c r="F11" s="5">
+        <v>44826</v>
+      </c>
+      <c r="G11" s="6">
+        <v>3.8100000000000002E-2</v>
+      </c>
+      <c r="J11" s="5"/>
+      <c r="K11" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="L11" s="6">
+        <v>6.1600000000000002E-2</v>
+      </c>
+    </row>
+    <row r="12" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A12" s="2">
         <v>5</v>
       </c>
-      <c r="B12" s="1" t="inlineStr">
-[...34 lines deleted...]
-      <c r="A13" s="1" t="n">
+      <c r="B12" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="C12" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="D12" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="E12" s="11">
+        <v>2357898</v>
+      </c>
+      <c r="F12" s="5">
+        <v>36851.589999999997</v>
+      </c>
+      <c r="G12" s="6">
+        <v>3.1300000000000001E-2</v>
+      </c>
+      <c r="J12" s="5"/>
+      <c r="K12" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="L12" s="6">
+        <v>5.7099999999999998E-2</v>
+      </c>
+    </row>
+    <row r="13" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A13" s="2">
         <v>6</v>
       </c>
-      <c r="B13" s="1" t="inlineStr">
-[...34 lines deleted...]
-      <c r="A14" s="1" t="n">
+      <c r="B13" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="C13" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="D13" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="E13" s="11">
+        <v>1895929</v>
+      </c>
+      <c r="F13" s="5">
+        <v>35772.39</v>
+      </c>
+      <c r="G13" s="6">
+        <v>3.04E-2</v>
+      </c>
+      <c r="J13" s="5"/>
+      <c r="K13" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="L13" s="6">
+        <v>5.6899999999999999E-2</v>
+      </c>
+    </row>
+    <row r="14" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A14" s="2">
         <v>7</v>
       </c>
-      <c r="B14" s="1" t="inlineStr">
-[...34 lines deleted...]
-      <c r="A15" s="1" t="n">
+      <c r="B14" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="C14" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="D14" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="E14" s="11">
+        <v>3509102</v>
+      </c>
+      <c r="F14" s="5">
+        <v>32880.29</v>
+      </c>
+      <c r="G14" s="6">
+        <v>2.7900000000000001E-2</v>
+      </c>
+      <c r="J14" s="5"/>
+      <c r="K14" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="L14" s="6">
+        <v>5.3400000000000003E-2</v>
+      </c>
+    </row>
+    <row r="15" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A15" s="2">
         <v>8</v>
       </c>
-      <c r="B15" s="1" t="inlineStr">
-[...14 lines deleted...]
-      <c r="E15" s="5" t="n">
+      <c r="B15" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="C15" s="2" t="s">
+        <v>38</v>
+      </c>
+      <c r="D15" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="E15" s="11">
+        <v>25914982</v>
+      </c>
+      <c r="F15" s="5">
+        <v>31411.55</v>
+      </c>
+      <c r="G15" s="6">
+        <v>2.6700000000000002E-2</v>
+      </c>
+      <c r="J15" s="5"/>
+      <c r="K15" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="L15" s="6">
+        <v>4.5199999999999997E-2</v>
+      </c>
+    </row>
+    <row r="16" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A16" s="2">
+        <v>9</v>
+      </c>
+      <c r="B16" s="2" t="s">
+        <v>39</v>
+      </c>
+      <c r="C16" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="D16" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="E16" s="11">
+        <v>895431</v>
+      </c>
+      <c r="F16" s="5">
+        <v>27735.98</v>
+      </c>
+      <c r="G16" s="6">
+        <v>2.3599999999999999E-2</v>
+      </c>
+      <c r="J16" s="5"/>
+      <c r="K16" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="L16" s="6">
+        <v>4.3799999999999999E-2</v>
+      </c>
+    </row>
+    <row r="17" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A17" s="2">
+        <v>10</v>
+      </c>
+      <c r="B17" s="2" t="s">
+        <v>43</v>
+      </c>
+      <c r="C17" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="D17" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="E17" s="11">
         <v>2112318</v>
       </c>
-      <c r="F15" s="6" t="n">
-[...92 lines deleted...]
-      <c r="A18" s="1" t="n">
+      <c r="F17" s="5">
+        <v>25261.21</v>
+      </c>
+      <c r="G17" s="6">
+        <v>2.1499999999999998E-2</v>
+      </c>
+      <c r="J17" s="5"/>
+      <c r="K17" s="2" t="s">
+        <v>45</v>
+      </c>
+      <c r="L17" s="6">
+        <v>3.8300000000000001E-2</v>
+      </c>
+    </row>
+    <row r="18" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A18" s="2">
         <v>11</v>
       </c>
-      <c r="B18" s="1" t="inlineStr">
-[...14 lines deleted...]
-      <c r="E18" s="5" t="n">
+      <c r="B18" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="C18" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="D18" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="E18" s="11">
+        <v>1469911</v>
+      </c>
+      <c r="F18" s="5">
+        <v>23308.38</v>
+      </c>
+      <c r="G18" s="6">
+        <v>1.9800000000000002E-2</v>
+      </c>
+      <c r="J18" s="5"/>
+      <c r="K18" s="2" t="s">
+        <v>48</v>
+      </c>
+      <c r="L18" s="6">
+        <v>3.1E-2</v>
+      </c>
+    </row>
+    <row r="19" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A19" s="2">
+        <v>12</v>
+      </c>
+      <c r="B19" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="C19" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="D19" s="2" t="s">
+        <v>51</v>
+      </c>
+      <c r="E19" s="11">
+        <v>659989</v>
+      </c>
+      <c r="F19" s="5">
+        <v>22592.080000000002</v>
+      </c>
+      <c r="G19" s="6">
+        <v>1.9199999999999998E-2</v>
+      </c>
+      <c r="J19" s="5"/>
+      <c r="K19" s="2" t="s">
+        <v>52</v>
+      </c>
+      <c r="L19" s="6">
+        <v>2.93E-2</v>
+      </c>
+    </row>
+    <row r="20" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A20" s="2">
+        <v>13</v>
+      </c>
+      <c r="B20" s="2" t="s">
+        <v>53</v>
+      </c>
+      <c r="C20" s="2" t="s">
+        <v>54</v>
+      </c>
+      <c r="D20" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="E20" s="11">
+        <v>275493</v>
+      </c>
+      <c r="F20" s="5">
+        <v>22343.86</v>
+      </c>
+      <c r="G20" s="6">
+        <v>1.9E-2</v>
+      </c>
+      <c r="J20" s="5"/>
+      <c r="K20" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="L20" s="6">
+        <v>2.3599999999999999E-2</v>
+      </c>
+    </row>
+    <row r="21" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A21" s="2">
+        <v>14</v>
+      </c>
+      <c r="B21" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="C21" s="2" t="s">
+        <v>56</v>
+      </c>
+      <c r="D21" s="2" t="s">
+        <v>45</v>
+      </c>
+      <c r="E21" s="11">
+        <v>2764928</v>
+      </c>
+      <c r="F21" s="5">
+        <v>22054.45</v>
+      </c>
+      <c r="G21" s="6">
+        <v>1.8700000000000001E-2</v>
+      </c>
+      <c r="J21" s="5"/>
+      <c r="K21" s="2" t="s">
+        <v>51</v>
+      </c>
+      <c r="L21" s="6">
+        <v>1.9199999999999998E-2</v>
+      </c>
+    </row>
+    <row r="22" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A22" s="2">
+        <v>15</v>
+      </c>
+      <c r="B22" s="2" t="s">
+        <v>57</v>
+      </c>
+      <c r="C22" s="2" t="s">
+        <v>58</v>
+      </c>
+      <c r="D22" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="E22" s="11">
+        <v>1640321</v>
+      </c>
+      <c r="F22" s="5">
+        <v>21481.64</v>
+      </c>
+      <c r="G22" s="6">
+        <v>1.83E-2</v>
+      </c>
+      <c r="J22" s="5"/>
+      <c r="K22" s="2" t="s">
+        <v>59</v>
+      </c>
+      <c r="L22" s="6">
+        <v>1.89E-2</v>
+      </c>
+    </row>
+    <row r="23" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A23" s="2">
+        <v>16</v>
+      </c>
+      <c r="B23" s="2" t="s">
+        <v>60</v>
+      </c>
+      <c r="C23" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="D23" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="E23" s="11">
         <v>1762065</v>
       </c>
-      <c r="F18" s="6" t="n">
-[...110 lines deleted...]
-      <c r="E21" s="5" t="n">
+      <c r="F23" s="5">
+        <v>20824.080000000002</v>
+      </c>
+      <c r="G23" s="6">
+        <v>1.77E-2</v>
+      </c>
+      <c r="J23" s="5"/>
+      <c r="K23" s="2" t="s">
+        <v>62</v>
+      </c>
+      <c r="L23" s="6">
+        <v>1.7500000000000002E-2</v>
+      </c>
+    </row>
+    <row r="24" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A24" s="2">
+        <v>17</v>
+      </c>
+      <c r="B24" s="2" t="s">
+        <v>63</v>
+      </c>
+      <c r="C24" s="2" t="s">
+        <v>64</v>
+      </c>
+      <c r="D24" s="2" t="s">
+        <v>62</v>
+      </c>
+      <c r="E24" s="11">
         <v>6871389</v>
       </c>
-      <c r="F21" s="6" t="n">
-[...54 lines deleted...]
-      <c r="A23" s="1" t="n">
+      <c r="F24" s="5">
+        <v>20645.09</v>
+      </c>
+      <c r="G24" s="6">
+        <v>1.7500000000000002E-2</v>
+      </c>
+      <c r="J24" s="5"/>
+      <c r="K24" s="2" t="s">
+        <v>65</v>
+      </c>
+      <c r="L24" s="6">
+        <v>1.6899999999999998E-2</v>
+      </c>
+    </row>
+    <row r="25" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A25" s="2">
+        <v>18</v>
+      </c>
+      <c r="B25" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="C25" s="2" t="s">
+        <v>67</v>
+      </c>
+      <c r="D25" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="E25" s="11">
+        <v>1209033</v>
+      </c>
+      <c r="F25" s="5">
+        <v>20531.8</v>
+      </c>
+      <c r="G25" s="6">
+        <v>1.7399999999999999E-2</v>
+      </c>
+      <c r="J25" s="5"/>
+      <c r="K25" s="2" t="s">
+        <v>68</v>
+      </c>
+      <c r="L25" s="6">
+        <v>1.2500000000000001E-2</v>
+      </c>
+    </row>
+    <row r="26" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A26" s="2">
+        <v>19</v>
+      </c>
+      <c r="B26" s="2" t="s">
+        <v>69</v>
+      </c>
+      <c r="C26" s="2" t="s">
+        <v>70</v>
+      </c>
+      <c r="D26" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="E26" s="11">
+        <v>1046837</v>
+      </c>
+      <c r="F26" s="5">
+        <v>19942.240000000002</v>
+      </c>
+      <c r="G26" s="6">
+        <v>1.6899999999999998E-2</v>
+      </c>
+      <c r="J26" s="5"/>
+      <c r="K26" s="2" t="s">
+        <v>71</v>
+      </c>
+      <c r="L26" s="6">
+        <v>1.11E-2</v>
+      </c>
+    </row>
+    <row r="27" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A27" s="2">
+        <v>20</v>
+      </c>
+      <c r="B27" s="2" t="s">
+        <v>72</v>
+      </c>
+      <c r="C27" s="2" t="s">
+        <v>73</v>
+      </c>
+      <c r="D27" s="2" t="s">
+        <v>65</v>
+      </c>
+      <c r="E27" s="11">
+        <v>2440334</v>
+      </c>
+      <c r="F27" s="5">
+        <v>19848.46</v>
+      </c>
+      <c r="G27" s="6">
+        <v>1.6899999999999998E-2</v>
+      </c>
+      <c r="J27" s="5"/>
+      <c r="K27" s="2" t="s">
+        <v>74</v>
+      </c>
+      <c r="L27" s="6">
+        <v>1.0800000000000001E-2</v>
+      </c>
+    </row>
+    <row r="28" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A28" s="2">
+        <v>21</v>
+      </c>
+      <c r="B28" s="2" t="s">
+        <v>75</v>
+      </c>
+      <c r="C28" s="2" t="s">
+        <v>76</v>
+      </c>
+      <c r="D28" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="E28" s="11">
+        <v>1768176</v>
+      </c>
+      <c r="F28" s="5">
+        <v>19670.96</v>
+      </c>
+      <c r="G28" s="6">
+        <v>1.67E-2</v>
+      </c>
+      <c r="J28" s="5"/>
+      <c r="K28" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="L28" s="6">
+        <v>9.1000000000000004E-3</v>
+      </c>
+    </row>
+    <row r="29" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A29" s="2">
+        <v>22</v>
+      </c>
+      <c r="B29" s="2" t="s">
+        <v>78</v>
+      </c>
+      <c r="C29" s="2" t="s">
+        <v>79</v>
+      </c>
+      <c r="D29" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="E29" s="11">
+        <v>357813</v>
+      </c>
+      <c r="F29" s="5">
+        <v>19321.900000000001</v>
+      </c>
+      <c r="G29" s="6">
+        <v>1.6400000000000001E-2</v>
+      </c>
+      <c r="J29" s="5"/>
+      <c r="K29" s="2" t="s">
+        <v>80</v>
+      </c>
+      <c r="L29" s="6">
+        <v>5.7000000000000002E-3</v>
+      </c>
+    </row>
+    <row r="30" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A30" s="2">
+        <v>23</v>
+      </c>
+      <c r="B30" s="2" t="s">
+        <v>81</v>
+      </c>
+      <c r="C30" s="2" t="s">
+        <v>82</v>
+      </c>
+      <c r="D30" s="2" t="s">
+        <v>48</v>
+      </c>
+      <c r="E30" s="11">
+        <v>678477</v>
+      </c>
+      <c r="F30" s="5">
+        <v>19174.439999999999</v>
+      </c>
+      <c r="G30" s="6">
+        <v>1.6299999999999999E-2</v>
+      </c>
+      <c r="J30" s="5"/>
+      <c r="K30" s="2" t="s">
+        <v>83</v>
+      </c>
+      <c r="L30" s="6">
+        <v>5.4999999999999997E-3</v>
+      </c>
+    </row>
+    <row r="31" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A31" s="2">
+        <v>24</v>
+      </c>
+      <c r="B31" s="2" t="s">
+        <v>84</v>
+      </c>
+      <c r="C31" s="2" t="s">
+        <v>85</v>
+      </c>
+      <c r="D31" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="E31" s="11">
+        <v>4235616</v>
+      </c>
+      <c r="F31" s="5">
+        <v>18992.5</v>
+      </c>
+      <c r="G31" s="6">
+        <v>1.61E-2</v>
+      </c>
+      <c r="J31" s="5"/>
+      <c r="K31" s="2" t="s">
+        <v>86</v>
+      </c>
+      <c r="L31" s="6">
+        <v>3.8999999999999998E-3</v>
+      </c>
+    </row>
+    <row r="32" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A32" s="2">
+        <v>25</v>
+      </c>
+      <c r="B32" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="C32" s="2" t="s">
+        <v>88</v>
+      </c>
+      <c r="D32" s="2" t="s">
+        <v>52</v>
+      </c>
+      <c r="E32" s="11">
+        <v>404386</v>
+      </c>
+      <c r="F32" s="5">
+        <v>18544.740000000002</v>
+      </c>
+      <c r="G32" s="6">
+        <v>1.5800000000000002E-2</v>
+      </c>
+      <c r="J32" s="5"/>
+      <c r="K32" s="2" t="s">
+        <v>89</v>
+      </c>
+      <c r="L32" s="6">
+        <v>3.3E-3</v>
+      </c>
+    </row>
+    <row r="33" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A33" s="2">
+        <v>26</v>
+      </c>
+      <c r="B33" s="2" t="s">
+        <v>90</v>
+      </c>
+      <c r="C33" s="2" t="s">
+        <v>91</v>
+      </c>
+      <c r="D33" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="E33" s="11">
+        <v>4236252</v>
+      </c>
+      <c r="F33" s="5">
+        <v>17366.52</v>
+      </c>
+      <c r="G33" s="6">
+        <v>1.4800000000000001E-2</v>
+      </c>
+      <c r="J33" s="5"/>
+      <c r="K33" s="2" t="s">
+        <v>92</v>
+      </c>
+      <c r="L33" s="6">
+        <v>2E-3</v>
+      </c>
+    </row>
+    <row r="34" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A34" s="2">
+        <v>27</v>
+      </c>
+      <c r="B34" s="2" t="s">
+        <v>93</v>
+      </c>
+      <c r="C34" s="2" t="s">
+        <v>94</v>
+      </c>
+      <c r="D34" s="2" t="s">
+        <v>52</v>
+      </c>
+      <c r="E34" s="11">
+        <v>6408730</v>
+      </c>
+      <c r="F34" s="5">
+        <v>15831.49</v>
+      </c>
+      <c r="G34" s="6">
+        <v>1.35E-2</v>
+      </c>
+      <c r="J34" s="5"/>
+      <c r="K34" s="2" t="s">
+        <v>95</v>
+      </c>
+      <c r="L34" s="6">
+        <v>1.5E-3</v>
+      </c>
+    </row>
+    <row r="35" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A35" s="2">
+        <v>28</v>
+      </c>
+      <c r="B35" s="2" t="s">
+        <v>96</v>
+      </c>
+      <c r="C35" s="2" t="s">
+        <v>97</v>
+      </c>
+      <c r="D35" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="E35" s="11">
+        <v>947232</v>
+      </c>
+      <c r="F35" s="5">
+        <v>14501.17</v>
+      </c>
+      <c r="G35" s="6">
+        <v>1.23E-2</v>
+      </c>
+      <c r="J35" s="5"/>
+      <c r="K35" s="2" t="s">
+        <v>98</v>
+      </c>
+      <c r="L35" s="6">
+        <v>8.6400000000000005E-2</v>
+      </c>
+    </row>
+    <row r="36" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A36" s="2">
+        <v>29</v>
+      </c>
+      <c r="B36" s="2" t="s">
+        <v>99</v>
+      </c>
+      <c r="C36" s="2" t="s">
+        <v>100</v>
+      </c>
+      <c r="D36" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="E36" s="11">
+        <v>793342</v>
+      </c>
+      <c r="F36" s="5">
+        <v>14430.89</v>
+      </c>
+      <c r="G36" s="6">
+        <v>1.23E-2</v>
+      </c>
+      <c r="J36" s="5"/>
+    </row>
+    <row r="37" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A37" s="2">
+        <v>30</v>
+      </c>
+      <c r="B37" s="2" t="s">
+        <v>101</v>
+      </c>
+      <c r="C37" s="2" t="s">
+        <v>102</v>
+      </c>
+      <c r="D37" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="E37" s="11">
+        <v>531966</v>
+      </c>
+      <c r="F37" s="5">
+        <v>13160.31</v>
+      </c>
+      <c r="G37" s="6">
+        <v>1.12E-2</v>
+      </c>
+      <c r="J37" s="5"/>
+    </row>
+    <row r="38" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A38" s="2">
+        <v>31</v>
+      </c>
+      <c r="B38" s="2" t="s">
+        <v>103</v>
+      </c>
+      <c r="C38" s="2" t="s">
+        <v>104</v>
+      </c>
+      <c r="D38" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="E38" s="11">
+        <v>1095452</v>
+      </c>
+      <c r="F38" s="5">
+        <v>13135.56</v>
+      </c>
+      <c r="G38" s="6">
+        <v>1.12E-2</v>
+      </c>
+      <c r="J38" s="5"/>
+    </row>
+    <row r="39" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A39" s="2">
+        <v>32</v>
+      </c>
+      <c r="B39" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="C39" s="2" t="s">
+        <v>106</v>
+      </c>
+      <c r="D39" s="2" t="s">
+        <v>71</v>
+      </c>
+      <c r="E39" s="11">
+        <v>2319424</v>
+      </c>
+      <c r="F39" s="5">
+        <v>13005.01</v>
+      </c>
+      <c r="G39" s="6">
+        <v>1.11E-2</v>
+      </c>
+      <c r="J39" s="5"/>
+    </row>
+    <row r="40" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A40" s="2">
+        <v>33</v>
+      </c>
+      <c r="B40" s="2" t="s">
+        <v>107</v>
+      </c>
+      <c r="C40" s="2" t="s">
+        <v>108</v>
+      </c>
+      <c r="D40" s="2" t="s">
+        <v>59</v>
+      </c>
+      <c r="E40" s="11">
+        <v>955787</v>
+      </c>
+      <c r="F40" s="5">
+        <v>11969.32</v>
+      </c>
+      <c r="G40" s="6">
+        <v>1.0200000000000001E-2</v>
+      </c>
+      <c r="J40" s="5"/>
+    </row>
+    <row r="41" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A41" s="2">
+        <v>34</v>
+      </c>
+      <c r="B41" s="2" t="s">
+        <v>109</v>
+      </c>
+      <c r="C41" s="2" t="s">
+        <v>110</v>
+      </c>
+      <c r="D41" s="2" t="s">
+        <v>74</v>
+      </c>
+      <c r="E41" s="11">
+        <v>602939</v>
+      </c>
+      <c r="F41" s="5">
+        <v>11948.44</v>
+      </c>
+      <c r="G41" s="6">
+        <v>1.0200000000000001E-2</v>
+      </c>
+      <c r="J41" s="5"/>
+    </row>
+    <row r="42" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A42" s="2">
+        <v>35</v>
+      </c>
+      <c r="B42" s="2" t="s">
+        <v>111</v>
+      </c>
+      <c r="C42" s="2" t="s">
+        <v>112</v>
+      </c>
+      <c r="D42" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="E42" s="11">
+        <v>2453891</v>
+      </c>
+      <c r="F42" s="5">
+        <v>11858.43</v>
+      </c>
+      <c r="G42" s="6">
+        <v>1.01E-2</v>
+      </c>
+      <c r="J42" s="5"/>
+    </row>
+    <row r="43" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A43" s="2">
+        <v>36</v>
+      </c>
+      <c r="B43" s="2" t="s">
+        <v>113</v>
+      </c>
+      <c r="C43" s="2" t="s">
+        <v>114</v>
+      </c>
+      <c r="D43" s="2" t="s">
+        <v>48</v>
+      </c>
+      <c r="E43" s="11">
+        <v>395706</v>
+      </c>
+      <c r="F43" s="5">
+        <v>11758.4</v>
+      </c>
+      <c r="G43" s="6">
+        <v>0.01</v>
+      </c>
+      <c r="J43" s="5"/>
+    </row>
+    <row r="44" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A44" s="2">
+        <v>37</v>
+      </c>
+      <c r="B44" s="2" t="s">
+        <v>115</v>
+      </c>
+      <c r="C44" s="2" t="s">
+        <v>116</v>
+      </c>
+      <c r="D44" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="E44" s="11">
+        <v>2190192</v>
+      </c>
+      <c r="F44" s="5">
+        <v>10749.46</v>
+      </c>
+      <c r="G44" s="6">
+        <v>9.1000000000000004E-3</v>
+      </c>
+      <c r="J44" s="5"/>
+    </row>
+    <row r="45" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A45" s="2">
+        <v>38</v>
+      </c>
+      <c r="B45" s="2" t="s">
+        <v>117</v>
+      </c>
+      <c r="C45" s="2" t="s">
+        <v>118</v>
+      </c>
+      <c r="D45" s="2" t="s">
+        <v>59</v>
+      </c>
+      <c r="E45" s="11">
+        <v>2182335</v>
+      </c>
+      <c r="F45" s="5">
+        <v>10205.69</v>
+      </c>
+      <c r="G45" s="6">
+        <v>8.6999999999999994E-3</v>
+      </c>
+      <c r="J45" s="5"/>
+    </row>
+    <row r="46" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A46" s="2">
+        <v>39</v>
+      </c>
+      <c r="B46" s="2" t="s">
+        <v>119</v>
+      </c>
+      <c r="C46" s="2" t="s">
+        <v>120</v>
+      </c>
+      <c r="D46" s="2" t="s">
+        <v>68</v>
+      </c>
+      <c r="E46" s="11">
+        <v>3610569</v>
+      </c>
+      <c r="F46" s="5">
+        <v>9992.61</v>
+      </c>
+      <c r="G46" s="6">
+        <v>8.5000000000000006E-3</v>
+      </c>
+      <c r="J46" s="5"/>
+    </row>
+    <row r="47" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A47" s="2">
+        <v>40</v>
+      </c>
+      <c r="B47" s="2" t="s">
+        <v>121</v>
+      </c>
+      <c r="C47" s="2" t="s">
+        <v>122</v>
+      </c>
+      <c r="D47" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="E47" s="11">
+        <v>502692</v>
+      </c>
+      <c r="F47" s="5">
+        <v>8863.4699999999993</v>
+      </c>
+      <c r="G47" s="6">
+        <v>7.4999999999999997E-3</v>
+      </c>
+      <c r="J47" s="5"/>
+    </row>
+    <row r="48" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A48" s="2">
+        <v>41</v>
+      </c>
+      <c r="B48" s="2" t="s">
+        <v>123</v>
+      </c>
+      <c r="C48" s="2" t="s">
+        <v>124</v>
+      </c>
+      <c r="D48" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="E48" s="11">
+        <v>297640</v>
+      </c>
+      <c r="F48" s="5">
+        <v>8774.1299999999992</v>
+      </c>
+      <c r="G48" s="6">
+        <v>7.4999999999999997E-3</v>
+      </c>
+      <c r="J48" s="5"/>
+    </row>
+    <row r="49" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A49" s="2">
+        <v>42</v>
+      </c>
+      <c r="B49" s="2" t="s">
+        <v>125</v>
+      </c>
+      <c r="C49" s="2" t="s">
+        <v>126</v>
+      </c>
+      <c r="D49" s="2" t="s">
         <v>16</v>
       </c>
-      <c r="B23" s="1" t="inlineStr">
-[...262 lines deleted...]
-      <c r="A30" s="1" t="n">
+      <c r="E49" s="11">
+        <v>822930</v>
+      </c>
+      <c r="F49" s="5">
+        <v>8360.56</v>
+      </c>
+      <c r="G49" s="6">
+        <v>7.1000000000000004E-3</v>
+      </c>
+      <c r="J49" s="5"/>
+    </row>
+    <row r="50" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A50" s="2">
+        <v>43</v>
+      </c>
+      <c r="B50" s="2" t="s">
+        <v>127</v>
+      </c>
+      <c r="C50" s="2" t="s">
+        <v>128</v>
+      </c>
+      <c r="D50" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="E50" s="11">
+        <v>169948</v>
+      </c>
+      <c r="F50" s="5">
+        <v>7010.02</v>
+      </c>
+      <c r="G50" s="6">
+        <v>6.0000000000000001E-3</v>
+      </c>
+      <c r="J50" s="5"/>
+    </row>
+    <row r="51" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A51" s="2">
+        <v>44</v>
+      </c>
+      <c r="B51" s="2" t="s">
+        <v>129</v>
+      </c>
+      <c r="C51" s="2" t="s">
+        <v>130</v>
+      </c>
+      <c r="D51" s="2" t="s">
+        <v>80</v>
+      </c>
+      <c r="E51" s="11">
+        <v>126556</v>
+      </c>
+      <c r="F51" s="5">
+        <v>6691.02</v>
+      </c>
+      <c r="G51" s="6">
+        <v>5.7000000000000002E-3</v>
+      </c>
+      <c r="J51" s="5"/>
+    </row>
+    <row r="52" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A52" s="2">
+        <v>45</v>
+      </c>
+      <c r="B52" s="2" t="s">
+        <v>131</v>
+      </c>
+      <c r="C52" s="2" t="s">
+        <v>132</v>
+      </c>
+      <c r="D52" s="2" t="s">
+        <v>45</v>
+      </c>
+      <c r="E52" s="11">
+        <v>483247</v>
+      </c>
+      <c r="F52" s="5">
+        <v>5995.16</v>
+      </c>
+      <c r="G52" s="6">
+        <v>5.1000000000000004E-3</v>
+      </c>
+      <c r="J52" s="5"/>
+    </row>
+    <row r="53" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A53" s="2">
+        <v>46</v>
+      </c>
+      <c r="B53" s="2" t="s">
+        <v>133</v>
+      </c>
+      <c r="C53" s="2" t="s">
+        <v>134</v>
+      </c>
+      <c r="D53" s="2" t="s">
+        <v>45</v>
+      </c>
+      <c r="E53" s="11">
+        <v>53357</v>
+      </c>
+      <c r="F53" s="5">
+        <v>5958.11</v>
+      </c>
+      <c r="G53" s="6">
+        <v>5.1000000000000004E-3</v>
+      </c>
+      <c r="J53" s="5"/>
+    </row>
+    <row r="54" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A54" s="2">
+        <v>47</v>
+      </c>
+      <c r="B54" s="2" t="s">
+        <v>135</v>
+      </c>
+      <c r="C54" s="2" t="s">
+        <v>136</v>
+      </c>
+      <c r="D54" s="2" t="s">
+        <v>83</v>
+      </c>
+      <c r="E54" s="11">
+        <v>84450</v>
+      </c>
+      <c r="F54" s="5">
+        <v>5757.38</v>
+      </c>
+      <c r="G54" s="6">
+        <v>4.8999999999999998E-3</v>
+      </c>
+      <c r="J54" s="5"/>
+    </row>
+    <row r="55" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A55" s="2">
+        <v>48</v>
+      </c>
+      <c r="B55" s="2" t="s">
+        <v>137</v>
+      </c>
+      <c r="C55" s="2" t="s">
+        <v>138</v>
+      </c>
+      <c r="D55" s="2" t="s">
+        <v>45</v>
+      </c>
+      <c r="E55" s="11">
+        <v>1072118</v>
+      </c>
+      <c r="F55" s="5">
+        <v>5725.11</v>
+      </c>
+      <c r="G55" s="6">
+        <v>4.8999999999999998E-3</v>
+      </c>
+      <c r="J55" s="5"/>
+    </row>
+    <row r="56" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A56" s="2">
+        <v>49</v>
+      </c>
+      <c r="B56" s="2" t="s">
+        <v>139</v>
+      </c>
+      <c r="C56" s="2" t="s">
+        <v>140</v>
+      </c>
+      <c r="D56" s="2" t="s">
+        <v>48</v>
+      </c>
+      <c r="E56" s="11">
+        <v>166409</v>
+      </c>
+      <c r="F56" s="5">
+        <v>5475.19</v>
+      </c>
+      <c r="G56" s="6">
+        <v>4.7000000000000002E-3</v>
+      </c>
+      <c r="J56" s="5"/>
+    </row>
+    <row r="57" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A57" s="2">
+        <v>50</v>
+      </c>
+      <c r="B57" s="2" t="s">
+        <v>141</v>
+      </c>
+      <c r="C57" s="2" t="s">
+        <v>142</v>
+      </c>
+      <c r="D57" s="2" t="s">
+        <v>45</v>
+      </c>
+      <c r="E57" s="11">
+        <v>591819</v>
+      </c>
+      <c r="F57" s="5">
+        <v>5090.83</v>
+      </c>
+      <c r="G57" s="6">
+        <v>4.3E-3</v>
+      </c>
+      <c r="J57" s="5"/>
+    </row>
+    <row r="58" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A58" s="2">
+        <v>51</v>
+      </c>
+      <c r="B58" s="2" t="s">
+        <v>143</v>
+      </c>
+      <c r="C58" s="2" t="s">
+        <v>144</v>
+      </c>
+      <c r="D58" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="E58" s="11">
+        <v>6308832</v>
+      </c>
+      <c r="F58" s="5">
+        <v>4941.08</v>
+      </c>
+      <c r="G58" s="6">
+        <v>4.1999999999999997E-3</v>
+      </c>
+      <c r="J58" s="5"/>
+    </row>
+    <row r="59" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A59" s="2">
+        <v>52</v>
+      </c>
+      <c r="B59" s="2" t="s">
+        <v>145</v>
+      </c>
+      <c r="C59" s="2" t="s">
+        <v>146</v>
+      </c>
+      <c r="D59" s="2" t="s">
+        <v>68</v>
+      </c>
+      <c r="E59" s="11">
+        <v>2879653</v>
+      </c>
+      <c r="F59" s="5">
+        <v>4700.46</v>
+      </c>
+      <c r="G59" s="6">
+        <v>4.0000000000000001E-3</v>
+      </c>
+      <c r="J59" s="5"/>
+    </row>
+    <row r="60" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A60" s="2">
+        <v>53</v>
+      </c>
+      <c r="B60" s="2" t="s">
+        <v>147</v>
+      </c>
+      <c r="C60" s="2" t="s">
+        <v>148</v>
+      </c>
+      <c r="D60" s="2" t="s">
+        <v>86</v>
+      </c>
+      <c r="E60" s="11">
+        <v>204559</v>
+      </c>
+      <c r="F60" s="5">
+        <v>4604.42</v>
+      </c>
+      <c r="G60" s="6">
+        <v>3.8999999999999998E-3</v>
+      </c>
+      <c r="J60" s="5"/>
+    </row>
+    <row r="61" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A61" s="2">
+        <v>54</v>
+      </c>
+      <c r="B61" s="2" t="s">
+        <v>149</v>
+      </c>
+      <c r="C61" s="2" t="s">
+        <v>150</v>
+      </c>
+      <c r="D61" s="2" t="s">
+        <v>89</v>
+      </c>
+      <c r="E61" s="11">
+        <v>885352</v>
+      </c>
+      <c r="F61" s="5">
+        <v>3935.39</v>
+      </c>
+      <c r="G61" s="6">
+        <v>3.3E-3</v>
+      </c>
+      <c r="J61" s="5"/>
+    </row>
+    <row r="62" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A62" s="2">
+        <v>55</v>
+      </c>
+      <c r="B62" s="2" t="s">
+        <v>151</v>
+      </c>
+      <c r="C62" s="2" t="s">
+        <v>152</v>
+      </c>
+      <c r="D62" s="2" t="s">
+        <v>92</v>
+      </c>
+      <c r="E62" s="11">
+        <v>220898</v>
+      </c>
+      <c r="F62" s="5">
+        <v>2318.4299999999998</v>
+      </c>
+      <c r="G62" s="6">
+        <v>2E-3</v>
+      </c>
+      <c r="J62" s="5"/>
+    </row>
+    <row r="63" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A63" s="2">
+        <v>56</v>
+      </c>
+      <c r="B63" s="2" t="s">
+        <v>153</v>
+      </c>
+      <c r="C63" s="2" t="s">
+        <v>154</v>
+      </c>
+      <c r="D63" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="B30" s="1" t="inlineStr">
-[...110 lines deleted...]
-      <c r="A33" s="1" t="n">
+      <c r="E63" s="11">
+        <v>565100</v>
+      </c>
+      <c r="F63" s="5">
+        <v>2002.15</v>
+      </c>
+      <c r="G63" s="6">
+        <v>1.6999999999999999E-3</v>
+      </c>
+      <c r="J63" s="5"/>
+    </row>
+    <row r="64" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A64" s="2">
+        <v>57</v>
+      </c>
+      <c r="B64" s="2" t="s">
+        <v>155</v>
+      </c>
+      <c r="C64" s="2" t="s">
+        <v>156</v>
+      </c>
+      <c r="D64" s="2" t="s">
+        <v>95</v>
+      </c>
+      <c r="E64" s="11">
+        <v>96813</v>
+      </c>
+      <c r="F64" s="5">
+        <v>1708.75</v>
+      </c>
+      <c r="G64" s="6">
+        <v>1.5E-3</v>
+      </c>
+      <c r="J64" s="5"/>
+    </row>
+    <row r="65" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A65" s="2">
+        <v>58</v>
+      </c>
+      <c r="B65" s="2" t="s">
+        <v>157</v>
+      </c>
+      <c r="C65" s="2" t="s">
+        <v>158</v>
+      </c>
+      <c r="D65" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="E65" s="11">
+        <v>97469</v>
+      </c>
+      <c r="F65" s="5">
+        <v>1702.98</v>
+      </c>
+      <c r="G65" s="6">
+        <v>1.4E-3</v>
+      </c>
+      <c r="J65" s="5"/>
+    </row>
+    <row r="66" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A66" s="2">
+        <v>59</v>
+      </c>
+      <c r="B66" s="2" t="s">
+        <v>159</v>
+      </c>
+      <c r="C66" s="2" t="s">
+        <v>160</v>
+      </c>
+      <c r="D66" s="2" t="s">
+        <v>74</v>
+      </c>
+      <c r="E66" s="11">
+        <v>22935</v>
+      </c>
+      <c r="F66" s="5">
+        <v>700.62</v>
+      </c>
+      <c r="G66" s="6">
+        <v>5.9999999999999995E-4</v>
+      </c>
+      <c r="J66" s="5"/>
+    </row>
+    <row r="67" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A67" s="2">
+        <v>60</v>
+      </c>
+      <c r="B67" s="2" t="s">
+        <v>161</v>
+      </c>
+      <c r="C67" s="2" t="s">
+        <v>162</v>
+      </c>
+      <c r="D67" s="2" t="s">
+        <v>83</v>
+      </c>
+      <c r="E67" s="11">
+        <v>18830</v>
+      </c>
+      <c r="F67" s="5">
+        <v>678.26</v>
+      </c>
+      <c r="G67" s="6">
+        <v>5.9999999999999995E-4</v>
+      </c>
+      <c r="J67" s="5"/>
+    </row>
+    <row r="68" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A68" s="2">
+        <v>61</v>
+      </c>
+      <c r="B68" s="2" t="s">
+        <v>163</v>
+      </c>
+      <c r="C68" s="2" t="s">
+        <v>164</v>
+      </c>
+      <c r="D68" s="2" t="s">
+        <v>45</v>
+      </c>
+      <c r="E68" s="11">
+        <v>14974</v>
+      </c>
+      <c r="F68" s="5">
+        <v>238.54</v>
+      </c>
+      <c r="G68" s="6">
+        <v>2.0000000000000001E-4</v>
+      </c>
+      <c r="J68" s="5"/>
+    </row>
+    <row r="69" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A69" s="2">
+        <v>62</v>
+      </c>
+      <c r="B69" s="2" t="s">
+        <v>165</v>
+      </c>
+      <c r="C69" s="2" t="s">
+        <v>166</v>
+      </c>
+      <c r="D69" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="E69" s="11">
+        <v>4280</v>
+      </c>
+      <c r="F69" s="5">
+        <v>169.04</v>
+      </c>
+      <c r="G69" s="6">
+        <v>1E-4</v>
+      </c>
+      <c r="J69" s="5"/>
+    </row>
+    <row r="70" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A70" s="8"/>
+      <c r="B70" s="8" t="s">
+        <v>167</v>
+      </c>
+      <c r="C70" s="8"/>
+      <c r="D70" s="8"/>
+      <c r="E70" s="8"/>
+      <c r="F70" s="9">
+        <v>1074706.8799999999</v>
+      </c>
+      <c r="G70" s="10">
+        <v>0.91359999999999997</v>
+      </c>
+    </row>
+    <row r="72" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="B72" s="3" t="s">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="73" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A73" s="2">
+        <v>63</v>
+      </c>
+      <c r="B73" s="2" t="s">
+        <v>169</v>
+      </c>
+      <c r="C73" s="2" t="s">
+        <v>170</v>
+      </c>
+      <c r="D73" s="2" t="s">
         <v>26</v>
       </c>
-      <c r="B33" s="1" t="inlineStr">
-[...1176 lines deleted...]
-      <c r="A71" s="1" t="n">
+      <c r="E73" s="11">
+        <v>122549</v>
+      </c>
+      <c r="F73" s="5">
+        <v>0</v>
+      </c>
+      <c r="G73" s="6" t="s">
+        <v>171</v>
+      </c>
+      <c r="J73" s="5"/>
+    </row>
+    <row r="74" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A74" s="2">
         <v>64</v>
       </c>
-      <c r="B71" s="1" t="inlineStr">
-[...50 lines deleted...]
-      <c r="A75" s="1" t="n">
+      <c r="B74" s="2" t="s">
+        <v>172</v>
+      </c>
+      <c r="D74" s="2" t="s">
+        <v>173</v>
+      </c>
+      <c r="E74" s="11">
+        <v>25000</v>
+      </c>
+      <c r="F74" s="5">
+        <v>0</v>
+      </c>
+      <c r="G74" s="6" t="s">
+        <v>171</v>
+      </c>
+      <c r="J74" s="5"/>
+    </row>
+    <row r="75" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A75" s="8"/>
+      <c r="B75" s="8" t="s">
+        <v>167</v>
+      </c>
+      <c r="C75" s="8"/>
+      <c r="D75" s="8"/>
+      <c r="E75" s="8"/>
+      <c r="F75" s="9">
+        <v>0</v>
+      </c>
+      <c r="G75" s="10" t="s">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="77" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="B77" s="3" t="s">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="78" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A78" s="2">
         <v>65</v>
       </c>
-      <c r="B75" s="1" t="inlineStr">
-[...168 lines deleted...]
-      <c r="G87" s="13" t="n">
+      <c r="B78" s="3" t="s">
+        <v>175</v>
+      </c>
+      <c r="F78" s="5">
+        <v>92691.86</v>
+      </c>
+      <c r="G78" s="6">
+        <v>7.8799999999999995E-2</v>
+      </c>
+      <c r="H78" s="7">
+        <v>46146</v>
+      </c>
+    </row>
+    <row r="79" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A79" s="8"/>
+      <c r="B79" s="8" t="s">
+        <v>167</v>
+      </c>
+      <c r="C79" s="8"/>
+      <c r="D79" s="8"/>
+      <c r="E79" s="8"/>
+      <c r="F79" s="9">
+        <v>92691.86</v>
+      </c>
+      <c r="G79" s="10">
+        <v>7.8799999999999995E-2</v>
+      </c>
+    </row>
+    <row r="81" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="B81" s="3" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="82" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="B82" s="2" t="s">
+        <v>177</v>
+      </c>
+      <c r="E82" s="11"/>
+      <c r="F82" s="5">
+        <v>9511.7099999999991</v>
+      </c>
+      <c r="G82" s="6">
+        <v>7.6E-3</v>
+      </c>
+      <c r="J82" s="5"/>
+    </row>
+    <row r="83" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A83" s="8"/>
+      <c r="B83" s="8" t="s">
+        <v>167</v>
+      </c>
+      <c r="C83" s="8"/>
+      <c r="D83" s="8"/>
+      <c r="E83" s="8"/>
+      <c r="F83" s="9">
+        <v>9511.7099999999991</v>
+      </c>
+      <c r="G83" s="10">
+        <v>7.6E-3</v>
+      </c>
+    </row>
+    <row r="85" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A85" s="4"/>
+      <c r="B85" s="4" t="s">
+        <v>178</v>
+      </c>
+      <c r="C85" s="4"/>
+      <c r="D85" s="4"/>
+      <c r="E85" s="4"/>
+      <c r="F85" s="12">
+        <v>1176910.45</v>
+      </c>
+      <c r="G85" s="13">
         <v>1</v>
       </c>
     </row>
-    <row r="88">
-[...7 lines deleted...]
-      <c r="A89" s="1" t="n">
+    <row r="86" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A86" s="2" t="s">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="87" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A87" s="2">
         <v>1</v>
       </c>
-      <c r="B89" s="1" t="inlineStr">
-[...6 lines deleted...]
-      <c r="A90" s="1" t="n">
+      <c r="B87" s="2" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="88" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A88" s="16">
         <v>2</v>
       </c>
-      <c r="B90" s="1" t="inlineStr">
-[...6 lines deleted...]
-      <c r="A91" s="61" t="n">
+      <c r="B88" s="16" t="s">
+        <v>181</v>
+      </c>
+    </row>
+    <row r="89" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A89" s="14">
         <v>3</v>
       </c>
-      <c r="B91" s="61" t="inlineStr">
-[...6 lines deleted...]
-      <c r="A92" s="15" t="n">
+      <c r="B89" s="14" t="s">
+        <v>182</v>
+      </c>
+    </row>
+    <row r="90" spans="1:10" ht="27" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A90" s="14">
         <v>4</v>
       </c>
-      <c r="B92" s="15" t="inlineStr">
-[...16 lines deleted...]
-        </is>
+      <c r="B90" s="14" t="s">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="94" spans="1:10" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B94" s="1" t="s">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="108" spans="2:2" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B108" s="1" t="s">
+        <v>185</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="B1:F1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
+  <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-[...4 lines deleted...]
-  <dimension ref="A1:A1"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D37C88B1-4683-4B9A-93AF-1A465CC57A6F}">
+  <dimension ref="A1:F66"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="A1" sqref="A1"/>
+    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
+      <pane xSplit="2" ySplit="5" topLeftCell="E6" activePane="bottomRight" state="frozen"/>
+      <selection activeCell="A4" sqref="A4"/>
+      <selection pane="topRight" activeCell="C4" sqref="C4"/>
+      <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
+      <selection pane="bottomRight" activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
+  <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="12" x14ac:dyDescent="0.3"/>
+  <cols>
+    <col min="1" max="1" width="6.7265625" style="17" customWidth="1"/>
+    <col min="2" max="2" width="81.81640625" style="17" bestFit="1" customWidth="1"/>
+    <col min="3" max="6" width="15.7265625" style="17" customWidth="1"/>
+    <col min="7" max="16384" width="9.1796875" style="17"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:6" hidden="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="17" t="s">
+        <v>186</v>
+      </c>
+      <c r="B1" s="17" t="s">
+        <v>186</v>
+      </c>
+      <c r="C1" s="17">
+        <v>3</v>
+      </c>
+      <c r="D1" s="17">
+        <v>3</v>
+      </c>
+      <c r="E1" s="17">
+        <v>3</v>
+      </c>
+      <c r="F1" s="17">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="2" spans="1:6" hidden="1" x14ac:dyDescent="0.3">
+      <c r="C2" s="17" t="s">
+        <v>187</v>
+      </c>
+      <c r="D2" s="17" t="s">
+        <v>188</v>
+      </c>
+      <c r="E2" s="17" t="s">
+        <v>189</v>
+      </c>
+      <c r="F2" s="17" t="s">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="3" spans="1:6" hidden="1" x14ac:dyDescent="0.3">
+      <c r="C3" s="17" t="s">
+        <v>191</v>
+      </c>
+      <c r="D3" s="17" t="s">
+        <v>191</v>
+      </c>
+      <c r="E3" s="18" t="s">
+        <v>192</v>
+      </c>
+      <c r="F3" s="18" t="s">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="4" spans="1:6" s="20" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A4" s="19" t="s">
+        <v>193</v>
+      </c>
+      <c r="B4" s="19" t="s">
+        <v>194</v>
+      </c>
+      <c r="C4" s="78" t="s">
+        <v>195</v>
+      </c>
+      <c r="D4" s="79"/>
+      <c r="E4" s="80" t="s">
+        <v>0</v>
+      </c>
+      <c r="F4" s="81"/>
+    </row>
+    <row r="5" spans="1:6" s="20" customFormat="1" ht="35.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="19"/>
+      <c r="B5" s="19"/>
+      <c r="C5" s="19" t="s">
+        <v>196</v>
+      </c>
+      <c r="D5" s="19" t="s">
+        <v>197</v>
+      </c>
+      <c r="E5" s="21" t="s">
+        <v>196</v>
+      </c>
+      <c r="F5" s="21" t="s">
+        <v>197</v>
+      </c>
+    </row>
+    <row r="6" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A6" s="22"/>
+      <c r="B6" s="22"/>
+      <c r="C6" s="19"/>
+      <c r="D6" s="19"/>
+      <c r="E6" s="21"/>
+      <c r="F6" s="21"/>
+    </row>
+    <row r="7" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A7" s="19">
+        <v>1</v>
+      </c>
+      <c r="B7" s="23" t="s">
+        <v>198</v>
+      </c>
+      <c r="C7" s="22"/>
+      <c r="D7" s="22"/>
+      <c r="E7" s="23"/>
+      <c r="F7" s="23"/>
+    </row>
+    <row r="8" spans="1:6" s="25" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="24"/>
+      <c r="B8" s="23" t="s">
+        <v>199</v>
+      </c>
+      <c r="C8" s="77">
+        <v>0.05</v>
+      </c>
+      <c r="D8" s="62"/>
+      <c r="E8" s="77">
+        <v>0.04</v>
+      </c>
+      <c r="F8" s="62"/>
+    </row>
+    <row r="9" spans="1:6" s="25" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="24"/>
+      <c r="B9" s="23" t="s">
+        <v>201</v>
+      </c>
+      <c r="C9" s="77">
+        <v>0.06</v>
+      </c>
+      <c r="D9" s="62"/>
+      <c r="E9" s="77">
+        <v>0.08</v>
+      </c>
+      <c r="F9" s="62"/>
+    </row>
+    <row r="10" spans="1:6" s="28" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="26">
+        <v>2</v>
+      </c>
+      <c r="B10" s="27" t="s">
+        <v>202</v>
+      </c>
+      <c r="C10" s="75">
+        <v>13.4859775141145</v>
+      </c>
+      <c r="D10" s="76"/>
+      <c r="E10" s="75" t="s">
+        <v>200</v>
+      </c>
+      <c r="F10" s="76"/>
+    </row>
+    <row r="11" spans="1:6" s="28" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="26">
+        <v>3</v>
+      </c>
+      <c r="B11" s="27" t="s">
+        <v>203</v>
+      </c>
+      <c r="C11" s="75">
+        <v>5.5922900223907801</v>
+      </c>
+      <c r="D11" s="76"/>
+      <c r="E11" s="75" t="s">
+        <v>200</v>
+      </c>
+      <c r="F11" s="76"/>
+    </row>
+    <row r="12" spans="1:6" s="28" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A12" s="26">
+        <v>4</v>
+      </c>
+      <c r="B12" s="27" t="s">
+        <v>204</v>
+      </c>
+      <c r="C12" s="73">
+        <v>7.4863740373152105E-2</v>
+      </c>
+      <c r="D12" s="74"/>
+      <c r="E12" s="73" t="s">
+        <v>200</v>
+      </c>
+      <c r="F12" s="74"/>
+    </row>
+    <row r="13" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A13" s="19">
+        <v>5</v>
+      </c>
+      <c r="B13" s="23" t="s">
+        <v>205</v>
+      </c>
+      <c r="C13" s="22"/>
+      <c r="D13" s="22"/>
+      <c r="E13" s="23"/>
+      <c r="F13" s="23"/>
+    </row>
+    <row r="14" spans="1:6" s="31" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="29"/>
+      <c r="B14" s="30" t="s">
+        <v>206</v>
+      </c>
+      <c r="C14" s="71">
+        <v>-272.0090462</v>
+      </c>
+      <c r="D14" s="72"/>
+      <c r="E14" s="67" t="s">
+        <v>207</v>
+      </c>
+      <c r="F14" s="68"/>
+    </row>
+    <row r="15" spans="1:6" s="34" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A15" s="32"/>
+      <c r="B15" s="33" t="s">
+        <v>208</v>
+      </c>
+      <c r="C15" s="69">
+        <v>-2.3486004866523364E-4</v>
+      </c>
+      <c r="D15" s="70"/>
+      <c r="E15" s="59" t="s">
+        <v>207</v>
+      </c>
+      <c r="F15" s="60"/>
+    </row>
+    <row r="16" spans="1:6" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A16" s="19">
+        <v>6</v>
+      </c>
+      <c r="B16" s="33" t="s">
+        <v>209</v>
+      </c>
+      <c r="C16" s="61" t="s">
+        <v>210</v>
+      </c>
+      <c r="D16" s="62"/>
+      <c r="E16" s="63" t="s">
+        <v>207</v>
+      </c>
+      <c r="F16" s="64"/>
+    </row>
+    <row r="17" spans="1:6" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A17" s="19">
+        <v>7</v>
+      </c>
+      <c r="B17" s="23" t="s">
+        <v>211</v>
+      </c>
+      <c r="C17" s="65" t="s">
+        <v>207</v>
+      </c>
+      <c r="D17" s="66"/>
+      <c r="E17" s="67" t="s">
+        <v>207</v>
+      </c>
+      <c r="F17" s="68"/>
+    </row>
+    <row r="18" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A18" s="19">
+        <v>8</v>
+      </c>
+      <c r="B18" s="23" t="s">
+        <v>212</v>
+      </c>
+      <c r="C18" s="22"/>
+      <c r="D18" s="22"/>
+      <c r="E18" s="23"/>
+      <c r="F18" s="23"/>
+    </row>
+    <row r="19" spans="1:6" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A19" s="19"/>
+      <c r="B19" s="35" t="s">
+        <v>206</v>
+      </c>
+      <c r="C19" s="61">
+        <v>0</v>
+      </c>
+      <c r="D19" s="62"/>
+      <c r="E19" s="63">
+        <v>0</v>
+      </c>
+      <c r="F19" s="64"/>
+    </row>
+    <row r="20" spans="1:6" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A20" s="19"/>
+      <c r="B20" s="35" t="s">
+        <v>213</v>
+      </c>
+      <c r="C20" s="57">
+        <v>0</v>
+      </c>
+      <c r="D20" s="58"/>
+      <c r="E20" s="59">
+        <v>0</v>
+      </c>
+      <c r="F20" s="60"/>
+    </row>
+    <row r="21" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A21" s="19">
+        <v>9</v>
+      </c>
+      <c r="B21" s="23" t="s">
+        <v>214</v>
+      </c>
+      <c r="C21" s="22"/>
+      <c r="D21" s="22"/>
+      <c r="E21" s="23"/>
+      <c r="F21" s="23"/>
+    </row>
+    <row r="22" spans="1:6" s="40" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A22" s="36"/>
+      <c r="B22" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="C22" s="38"/>
+      <c r="D22" s="38"/>
+      <c r="E22" s="39"/>
+      <c r="F22" s="39"/>
+    </row>
+    <row r="23" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A23" s="41" t="s">
+        <v>216</v>
+      </c>
+      <c r="B23" s="42" t="s">
+        <v>217</v>
+      </c>
+      <c r="C23" s="43" t="s">
+        <v>218</v>
+      </c>
+      <c r="D23" s="43" t="s">
+        <v>219</v>
+      </c>
+      <c r="E23" s="44" t="s">
+        <v>220</v>
+      </c>
+      <c r="F23" s="44" t="s">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="24" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A24" s="41" t="s">
+        <v>222</v>
+      </c>
+      <c r="B24" s="42" t="s">
+        <v>223</v>
+      </c>
+      <c r="C24" s="43" t="s">
+        <v>224</v>
+      </c>
+      <c r="D24" s="43" t="s">
+        <v>225</v>
+      </c>
+      <c r="E24" s="44" t="s">
+        <v>226</v>
+      </c>
+      <c r="F24" s="44" t="s">
+        <v>227</v>
+      </c>
+    </row>
+    <row r="25" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A25" s="41" t="s">
+        <v>228</v>
+      </c>
+      <c r="B25" s="42" t="s">
+        <v>229</v>
+      </c>
+      <c r="C25" s="43">
+        <v>0</v>
+      </c>
+      <c r="D25" s="43">
+        <v>0</v>
+      </c>
+      <c r="E25" s="44">
+        <v>0</v>
+      </c>
+      <c r="F25" s="44">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A26" s="41" t="s">
+        <v>230</v>
+      </c>
+      <c r="B26" s="42" t="s">
+        <v>231</v>
+      </c>
+      <c r="C26" s="43">
+        <v>0</v>
+      </c>
+      <c r="D26" s="43">
+        <v>0</v>
+      </c>
+      <c r="E26" s="44">
+        <v>0</v>
+      </c>
+      <c r="F26" s="44">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A27" s="41" t="s">
+        <v>232</v>
+      </c>
+      <c r="B27" s="42" t="s">
+        <v>233</v>
+      </c>
+      <c r="C27" s="43">
+        <v>0</v>
+      </c>
+      <c r="D27" s="43">
+        <v>0</v>
+      </c>
+      <c r="E27" s="44">
+        <v>0</v>
+      </c>
+      <c r="F27" s="44">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A28" s="41" t="s">
+        <v>234</v>
+      </c>
+      <c r="B28" s="42" t="s">
+        <v>235</v>
+      </c>
+      <c r="C28" s="43">
+        <v>0</v>
+      </c>
+      <c r="D28" s="43">
+        <v>0</v>
+      </c>
+      <c r="E28" s="44">
+        <v>0</v>
+      </c>
+      <c r="F28" s="44">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A29" s="41" t="s">
+        <v>236</v>
+      </c>
+      <c r="B29" s="21" t="s">
+        <v>236</v>
+      </c>
+      <c r="C29" s="43">
+        <v>0</v>
+      </c>
+      <c r="D29" s="43">
+        <v>0</v>
+      </c>
+      <c r="E29" s="44">
+        <v>0</v>
+      </c>
+      <c r="F29" s="44">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A30" s="41" t="s">
+        <v>237</v>
+      </c>
+      <c r="B30" s="21" t="s">
+        <v>237</v>
+      </c>
+      <c r="C30" s="43">
+        <v>0</v>
+      </c>
+      <c r="D30" s="43">
+        <v>0</v>
+      </c>
+      <c r="E30" s="44">
+        <v>0</v>
+      </c>
+      <c r="F30" s="44">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A31" s="41" t="s">
+        <v>238</v>
+      </c>
+      <c r="B31" s="21" t="s">
+        <v>238</v>
+      </c>
+      <c r="C31" s="43">
+        <v>0</v>
+      </c>
+      <c r="D31" s="43">
+        <v>0</v>
+      </c>
+      <c r="E31" s="44">
+        <v>0</v>
+      </c>
+      <c r="F31" s="44">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A32" s="41" t="s">
+        <v>239</v>
+      </c>
+      <c r="B32" s="21" t="s">
+        <v>239</v>
+      </c>
+      <c r="C32" s="43">
+        <v>0</v>
+      </c>
+      <c r="D32" s="43">
+        <v>0</v>
+      </c>
+      <c r="E32" s="44">
+        <v>0</v>
+      </c>
+      <c r="F32" s="44">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="33" spans="1:6" s="40" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A33" s="41"/>
+      <c r="B33" s="37" t="s">
+        <v>240</v>
+      </c>
+      <c r="C33" s="38"/>
+      <c r="D33" s="38"/>
+      <c r="E33" s="39"/>
+      <c r="F33" s="39"/>
+    </row>
+    <row r="34" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A34" s="41" t="s">
+        <v>216</v>
+      </c>
+      <c r="B34" s="42" t="s">
+        <v>217</v>
+      </c>
+      <c r="C34" s="43" t="s">
+        <v>241</v>
+      </c>
+      <c r="D34" s="43" t="s">
+        <v>242</v>
+      </c>
+      <c r="E34" s="44" t="s">
+        <v>243</v>
+      </c>
+      <c r="F34" s="44" t="s">
+        <v>244</v>
+      </c>
+    </row>
+    <row r="35" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A35" s="41" t="s">
+        <v>222</v>
+      </c>
+      <c r="B35" s="42" t="s">
+        <v>223</v>
+      </c>
+      <c r="C35" s="43" t="s">
+        <v>245</v>
+      </c>
+      <c r="D35" s="43" t="s">
+        <v>246</v>
+      </c>
+      <c r="E35" s="44" t="s">
+        <v>247</v>
+      </c>
+      <c r="F35" s="44" t="s">
+        <v>248</v>
+      </c>
+    </row>
+    <row r="36" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A36" s="41" t="s">
+        <v>228</v>
+      </c>
+      <c r="B36" s="42" t="s">
+        <v>229</v>
+      </c>
+      <c r="C36" s="43">
+        <v>0</v>
+      </c>
+      <c r="D36" s="43">
+        <v>0</v>
+      </c>
+      <c r="E36" s="44">
+        <v>0</v>
+      </c>
+      <c r="F36" s="44">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="37" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A37" s="41" t="s">
+        <v>230</v>
+      </c>
+      <c r="B37" s="42" t="s">
+        <v>231</v>
+      </c>
+      <c r="C37" s="43">
+        <v>0</v>
+      </c>
+      <c r="D37" s="43">
+        <v>0</v>
+      </c>
+      <c r="E37" s="44">
+        <v>0</v>
+      </c>
+      <c r="F37" s="44">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="38" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A38" s="41" t="s">
+        <v>232</v>
+      </c>
+      <c r="B38" s="42" t="s">
+        <v>233</v>
+      </c>
+      <c r="C38" s="43">
+        <v>0</v>
+      </c>
+      <c r="D38" s="43">
+        <v>0</v>
+      </c>
+      <c r="E38" s="44">
+        <v>0</v>
+      </c>
+      <c r="F38" s="44">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="39" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A39" s="41" t="s">
+        <v>234</v>
+      </c>
+      <c r="B39" s="42" t="s">
+        <v>235</v>
+      </c>
+      <c r="C39" s="43">
+        <v>0</v>
+      </c>
+      <c r="D39" s="43">
+        <v>0</v>
+      </c>
+      <c r="E39" s="44">
+        <v>0</v>
+      </c>
+      <c r="F39" s="44">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="40" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A40" s="41" t="s">
+        <v>236</v>
+      </c>
+      <c r="B40" s="21" t="s">
+        <v>236</v>
+      </c>
+      <c r="C40" s="43">
+        <v>0</v>
+      </c>
+      <c r="D40" s="43">
+        <v>0</v>
+      </c>
+      <c r="E40" s="44">
+        <v>0</v>
+      </c>
+      <c r="F40" s="44">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="41" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A41" s="41" t="s">
+        <v>237</v>
+      </c>
+      <c r="B41" s="21" t="s">
+        <v>237</v>
+      </c>
+      <c r="C41" s="43">
+        <v>0</v>
+      </c>
+      <c r="D41" s="43">
+        <v>0</v>
+      </c>
+      <c r="E41" s="44">
+        <v>0</v>
+      </c>
+      <c r="F41" s="44">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="42" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A42" s="41" t="s">
+        <v>238</v>
+      </c>
+      <c r="B42" s="21" t="s">
+        <v>238</v>
+      </c>
+      <c r="C42" s="43">
+        <v>0</v>
+      </c>
+      <c r="D42" s="43">
+        <v>0</v>
+      </c>
+      <c r="E42" s="44">
+        <v>0</v>
+      </c>
+      <c r="F42" s="44">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="43" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A43" s="41" t="s">
+        <v>239</v>
+      </c>
+      <c r="B43" s="21" t="s">
+        <v>239</v>
+      </c>
+      <c r="C43" s="43">
+        <v>0</v>
+      </c>
+      <c r="D43" s="43">
+        <v>0</v>
+      </c>
+      <c r="E43" s="44">
+        <v>0</v>
+      </c>
+      <c r="F43" s="44">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="44" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A44" s="41"/>
+      <c r="B44" s="45" t="s">
+        <v>249</v>
+      </c>
+      <c r="C44" s="46"/>
+      <c r="D44" s="46"/>
+      <c r="E44" s="47"/>
+      <c r="F44" s="47"/>
+    </row>
+    <row r="45" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A45" s="41" t="s">
+        <v>216</v>
+      </c>
+      <c r="B45" s="42" t="s">
+        <v>217</v>
+      </c>
+      <c r="C45" s="43" t="s">
+        <v>207</v>
+      </c>
+      <c r="D45" s="43" t="s">
+        <v>207</v>
+      </c>
+      <c r="E45" s="43" t="s">
+        <v>207</v>
+      </c>
+      <c r="F45" s="43" t="s">
+        <v>207</v>
+      </c>
+    </row>
+    <row r="46" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A46" s="41" t="s">
+        <v>222</v>
+      </c>
+      <c r="B46" s="42" t="s">
+        <v>223</v>
+      </c>
+      <c r="C46" s="43">
+        <v>0.22</v>
+      </c>
+      <c r="D46" s="43">
+        <v>0.22</v>
+      </c>
+      <c r="E46" s="43" t="s">
+        <v>207</v>
+      </c>
+      <c r="F46" s="43" t="s">
+        <v>207</v>
+      </c>
+    </row>
+    <row r="47" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A47" s="41" t="s">
+        <v>228</v>
+      </c>
+      <c r="B47" s="42" t="s">
+        <v>229</v>
+      </c>
+      <c r="C47" s="43">
+        <v>0</v>
+      </c>
+      <c r="D47" s="43">
+        <v>0</v>
+      </c>
+      <c r="E47" s="43">
+        <v>0</v>
+      </c>
+      <c r="F47" s="43">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="48" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A48" s="41" t="s">
+        <v>230</v>
+      </c>
+      <c r="B48" s="42" t="s">
+        <v>231</v>
+      </c>
+      <c r="C48" s="43">
+        <v>0</v>
+      </c>
+      <c r="D48" s="43">
+        <v>0</v>
+      </c>
+      <c r="E48" s="43">
+        <v>0</v>
+      </c>
+      <c r="F48" s="43">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="49" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A49" s="41" t="s">
+        <v>232</v>
+      </c>
+      <c r="B49" s="42" t="s">
+        <v>233</v>
+      </c>
+      <c r="C49" s="43">
+        <v>0</v>
+      </c>
+      <c r="D49" s="43">
+        <v>0</v>
+      </c>
+      <c r="E49" s="43">
+        <v>0</v>
+      </c>
+      <c r="F49" s="43">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="50" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A50" s="41" t="s">
+        <v>234</v>
+      </c>
+      <c r="B50" s="42" t="s">
+        <v>235</v>
+      </c>
+      <c r="C50" s="43">
+        <v>0</v>
+      </c>
+      <c r="D50" s="43">
+        <v>0</v>
+      </c>
+      <c r="E50" s="43">
+        <v>0</v>
+      </c>
+      <c r="F50" s="43">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="51" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A51" s="48"/>
+      <c r="B51" s="49"/>
+      <c r="C51" s="50"/>
+      <c r="D51" s="50"/>
+      <c r="E51" s="51"/>
+      <c r="F51" s="51"/>
+    </row>
+    <row r="52" spans="1:6" hidden="1" x14ac:dyDescent="0.3">
+      <c r="A52" s="52" t="s">
+        <v>171</v>
+      </c>
+      <c r="B52" s="52" t="s">
+        <v>250</v>
+      </c>
+      <c r="C52" s="50"/>
+      <c r="D52" s="50"/>
+      <c r="E52" s="51"/>
+      <c r="F52" s="51"/>
+    </row>
+    <row r="53" spans="1:6" hidden="1" x14ac:dyDescent="0.3">
+      <c r="A53" s="52" t="s">
+        <v>251</v>
+      </c>
+      <c r="B53" s="52" t="s">
+        <v>252</v>
+      </c>
+      <c r="C53" s="52"/>
+      <c r="D53" s="52"/>
+    </row>
+    <row r="54" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A54" s="52" t="s">
+        <v>200</v>
+      </c>
+      <c r="B54" s="52" t="s">
+        <v>253</v>
+      </c>
+      <c r="C54" s="52"/>
+      <c r="D54" s="52"/>
+    </row>
+    <row r="55" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A55" s="52" t="s">
+        <v>254</v>
+      </c>
+      <c r="B55" s="52" t="s">
+        <v>255</v>
+      </c>
+      <c r="C55" s="52"/>
+      <c r="D55" s="52"/>
+    </row>
+    <row r="56" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A56" s="53" t="s">
+        <v>256</v>
+      </c>
+      <c r="B56" s="54" t="s">
+        <v>257</v>
+      </c>
+      <c r="C56" s="52"/>
+      <c r="D56" s="52"/>
+    </row>
+    <row r="57" spans="1:6" ht="36" x14ac:dyDescent="0.3">
+      <c r="A57" s="52"/>
+      <c r="B57" s="54" t="s">
+        <v>258</v>
+      </c>
+      <c r="C57" s="52"/>
+      <c r="D57" s="52"/>
+    </row>
+    <row r="58" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="C58" s="55"/>
+      <c r="D58" s="55"/>
+      <c r="E58" s="55"/>
+      <c r="F58" s="55"/>
+    </row>
+    <row r="59" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="C59" s="55"/>
+      <c r="D59" s="55"/>
+      <c r="E59" s="55"/>
+      <c r="F59" s="55"/>
+    </row>
+    <row r="60" spans="1:6" s="56" customFormat="1" ht="12.5" x14ac:dyDescent="0.25"/>
+    <row r="61" spans="1:6" s="56" customFormat="1" ht="12.5" x14ac:dyDescent="0.25"/>
+    <row r="62" spans="1:6" s="56" customFormat="1" ht="12.5" x14ac:dyDescent="0.25"/>
+    <row r="63" spans="1:6" s="56" customFormat="1" ht="12.5" x14ac:dyDescent="0.25"/>
+    <row r="64" spans="1:6" s="56" customFormat="1" ht="12.5" x14ac:dyDescent="0.25"/>
+    <row r="65" spans="3:6" s="56" customFormat="1" ht="12.5" x14ac:dyDescent="0.25"/>
+    <row r="66" spans="3:6" x14ac:dyDescent="0.3">
+      <c r="C66" s="55"/>
+      <c r="D66" s="55"/>
+      <c r="E66" s="55"/>
+      <c r="F66" s="55"/>
+    </row>
+  </sheetData>
+  <mergeCells count="24">
+    <mergeCell ref="C9:D9"/>
+    <mergeCell ref="E9:F9"/>
+    <mergeCell ref="C8:D8"/>
+    <mergeCell ref="E8:F8"/>
+    <mergeCell ref="C4:D4"/>
+    <mergeCell ref="E4:F4"/>
+    <mergeCell ref="C12:D12"/>
+    <mergeCell ref="E12:F12"/>
+    <mergeCell ref="C11:D11"/>
+    <mergeCell ref="E11:F11"/>
+    <mergeCell ref="C10:D10"/>
+    <mergeCell ref="E10:F10"/>
+    <mergeCell ref="C16:D16"/>
+    <mergeCell ref="E16:F16"/>
+    <mergeCell ref="C15:D15"/>
+    <mergeCell ref="E15:F15"/>
+    <mergeCell ref="C14:D14"/>
+    <mergeCell ref="E14:F14"/>
+    <mergeCell ref="C20:D20"/>
+    <mergeCell ref="E20:F20"/>
+    <mergeCell ref="C19:D19"/>
+    <mergeCell ref="E19:F19"/>
+    <mergeCell ref="C17:D17"/>
+    <mergeCell ref="E17:F17"/>
+  </mergeCells>
+  <conditionalFormatting sqref="C23:F32 C34:D43 C45:F50">
+    <cfRule type="cellIs" dxfId="3" priority="21" operator="equal">
+      <formula>0</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="2" priority="22">
+      <formula>C$1=2</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="1" priority="23">
+      <formula>C$1=4</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="0" priority="24">
+      <formula>C$1=3</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <sheetData/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Application>Microsoft Excel</Application>
+  <DocSecurity>0</DocSecurity>
+  <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Worksheets</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="3" baseType="lpstr">
+      <vt:lpstr>Flexi Cap</vt:lpstr>
+      <vt:lpstr>Notes to Monthly Portfolio</vt:lpstr>
+      <vt:lpstr>Sheet1</vt:lpstr>
+    </vt:vector>
+  </TitlesOfParts>
+  <LinksUpToDate>false</LinksUpToDate>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Rohit Pandey</dc:creator>
+<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:creator>Rahul Jain</dc:creator>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_Enabled">
+    <vt:lpwstr>true</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_SetDate">
+    <vt:lpwstr>2026-05-09T07:24:46Z</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_Method">
+    <vt:lpwstr>Privileged</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_Name">
+    <vt:lpwstr>Public</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_SiteId">
+    <vt:lpwstr>1771ae17-e764-4e0f-a476-d4184d79a5d9</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_ActionId">
+    <vt:lpwstr>c7973896-77a0-4a75-a8a5-7e5d6bc61a93</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_ContentBits">
+    <vt:lpwstr>0</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_Tag">
+    <vt:lpwstr>10, 0, 1, 1</vt:lpwstr>
+  </property>
+</Properties>
+</file>