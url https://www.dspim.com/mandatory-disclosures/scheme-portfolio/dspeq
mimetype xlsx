--- v6 (2026-06-04)
+++ v7 (2026-06-24)
@@ -1,985 +1,258 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Default Extension="png" ContentType="image/png"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" Id="rId4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
+<workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-[...4 lines deleted...]
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{8B12ED74-89BB-478F-8599-70CE2AB1D358}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" tabRatio="911" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" tabRatio="878" firstSheet="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
-    <sheet name="Flexi Cap" sheetId="1" r:id="rId1"/>
-[...1 lines deleted...]
-    <sheet name="Sheet1" sheetId="2" state="hidden" r:id="rId3"/>
+    <sheet name="Flexi Cap" sheetId="1" state="visible" r:id="rId1"/>
+    <sheet name="Sheet1" sheetId="2" state="hidden" r:id="rId2"/>
   </sheets>
-  <definedNames>
-[...2 lines deleted...]
-  <calcPr calcId="0"/>
+  <definedNames/>
+  <calcPr calcId="191029" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
-<file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-[...780 lines deleted...]
-
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="8">
-    <numFmt numFmtId="164" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);"/>
-[...6 lines deleted...]
-    <numFmt numFmtId="171" formatCode="#,##0.000000"/>
+    <numFmt numFmtId="164" formatCode="0.000"/>
+    <numFmt numFmtId="165" formatCode="0.0000"/>
+    <numFmt numFmtId="166" formatCode="_(* #,##0_);_(* \(#,##0\);"/>
+    <numFmt numFmtId="167" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);"/>
+    <numFmt numFmtId="168" formatCode="#,##0.00_);\(#,##0.00\)%"/>
+    <numFmt numFmtId="169" formatCode="_(* #,##0.0000_);_(* \(#,##0.0000\);_(* &quot;-&quot;??_);_(@_)"/>
+    <numFmt numFmtId="170" formatCode="#,##0.0000_);\(#,##0.0000\)"/>
+    <numFmt numFmtId="171" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;??_);_(@_)"/>
   </numFmts>
-  <fonts count="14" x14ac:knownFonts="1">
+  <fonts count="22">
     <font>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <color theme="1"/>
       <sz val="11"/>
-      <color theme="1"/>
-[...1 lines deleted...]
-      <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <color theme="1"/>
       <sz val="11"/>
-      <color theme="1"/>
-[...40 lines deleted...]
-      <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <sz val="10"/>
-[...1 lines deleted...]
-      <name val="Arial"/>
+      <name val="Calibri"/>
       <family val="2"/>
+      <color theme="10"/>
+      <sz val="11"/>
+      <u val="single"/>
+      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="9"/>
       <name val="Trebuchet MS"/>
       <family val="2"/>
+      <sz val="9"/>
     </font>
     <font>
-      <sz val="10"/>
-      <name val="Arial"/>
+      <name val="Trebuchet MS"/>
       <family val="2"/>
+      <b val="1"/>
+      <color rgb="FF000000"/>
+      <sz val="9"/>
     </font>
     <font>
-      <b/>
-      <sz val="9"/>
       <name val="Trebuchet MS"/>
       <family val="2"/>
+      <color rgb="FF000000"/>
+      <sz val="9"/>
     </font>
     <font>
+      <name val="trebuchet MS"/>
+      <family val="2"/>
+      <b val="1"/>
+      <color rgb="FFFFFFFF"/>
       <sz val="9"/>
-      <color rgb="FFFF0000"/>
-[...1 lines deleted...]
-      <family val="2"/>
     </font>
     <font>
+      <name val="trebuchet MS"/>
+      <family val="2"/>
+      <color theme="1"/>
       <sz val="9"/>
-      <color theme="0"/>
-      <name val="Trebuchet MS"/>
+    </font>
+    <font>
+      <name val="trebuchet MS"/>
       <family val="2"/>
+      <b val="1"/>
+      <color theme="1"/>
+      <sz val="9"/>
+    </font>
+    <font>
+      <name val="trebuchet MS"/>
+      <family val="2"/>
+      <color indexed="8"/>
+      <sz val="9"/>
+    </font>
+    <font>
+      <name val="trebuchet MS"/>
+      <family val="2"/>
+      <b val="1"/>
+      <color indexed="8"/>
+      <sz val="9"/>
+    </font>
+    <font>
+      <name val="trebuchet MS"/>
+      <family val="2"/>
+      <b val="1"/>
+      <color rgb="FF000000"/>
+      <sz val="9"/>
+      <u val="single"/>
+    </font>
+    <font>
+      <name val="trebuchet MS"/>
+      <family val="2"/>
+      <b val="1"/>
+      <color rgb="FF333333"/>
+      <sz val="9"/>
+    </font>
+    <font>
+      <name val="trebuchet MS"/>
+      <family val="2"/>
+      <b val="1"/>
+      <sz val="9"/>
+    </font>
+    <font>
+      <name val="trebuchet MS"/>
+      <family val="2"/>
+      <b val="1"/>
+      <color rgb="FFFF0000"/>
+      <sz val="9"/>
+    </font>
+    <font>
+      <name val="trebuchet MS"/>
+      <family val="2"/>
+      <i val="1"/>
+      <sz val="9"/>
+    </font>
+    <font>
+      <name val="trebuchet MS"/>
+      <family val="2"/>
+      <color rgb="FFFF0000"/>
+      <sz val="9"/>
+    </font>
+    <font>
+      <name val="trebuchet MS"/>
+      <family val="2"/>
+      <b val="1"/>
+      <strike val="1"/>
+      <sz val="9"/>
+    </font>
+    <font>
+      <name val="trebuchet MS"/>
+      <family val="2"/>
+      <b val="1"/>
+      <color indexed="8"/>
+      <sz val="9"/>
+      <u val="single"/>
+    </font>
+    <font>
+      <name val="trebuchet MS"/>
+      <family val="2"/>
+      <color theme="10"/>
+      <sz val="9"/>
+      <u val="single"/>
+    </font>
+    <font>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <color theme="1"/>
+      <sz val="9"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <color theme="10"/>
+      <sz val="9"/>
+      <u val="single"/>
+      <scheme val="minor"/>
     </font>
   </fonts>
-  <fills count="5">
+  <fills count="6">
     <fill>
-      <patternFill patternType="none"/>
+      <patternFill/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF000000"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFC0C0C0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
+        <fgColor rgb="FFDBDBDB"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="5">
+  <borders count="16">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
@@ -988,530 +261,928 @@
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="6">
-[...5 lines deleted...]
-    <xf numFmtId="169" fontId="8" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+  <cellStyleXfs count="8">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="9" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="43" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="43" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="43" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="84">
-[...14 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+  <cellXfs count="177">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="5" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="3" fillId="5" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="10" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="167" fontId="7" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="10" fontId="7" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="3" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="167" fontId="8" fillId="3" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="10" fontId="8" fillId="3" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="15" fontId="7" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="167" fontId="6" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="10" fontId="6" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="9" fillId="4" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="10" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="7" fillId="0" borderId="3" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="7" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="4" fontId="7" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="7" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="5" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="10" fontId="5" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="10" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="10" fontId="7" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="4" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="11" fillId="4" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="4" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="2" applyFont="1"/>
-    <xf numFmtId="1" fontId="9" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="6" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="7" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="2" fontId="9" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="4" fontId="9" fillId="4" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="8" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="4" fontId="7" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="4" fontId="9" fillId="0" borderId="1" xfId="2" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="10" fontId="9" fillId="4" borderId="1" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="7" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="10" fontId="9" fillId="0" borderId="1" xfId="4" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="12" fillId="4" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="2" quotePrefix="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="167" fontId="12" fillId="4" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="43" fontId="13" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="43" fontId="8" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="43" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="43" fontId="7" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="7" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="8" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="8" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="4" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="11" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="5" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="1" pivotButton="0" quotePrefix="1" xfId="0"/>
+    <xf numFmtId="39" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="10" fontId="3" fillId="0" borderId="1" pivotButton="0" quotePrefix="1" xfId="1"/>
+    <xf numFmtId="168" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="168" fontId="3" fillId="0" borderId="12" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="11" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="13" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="43" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="3">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="10" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="2"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="2"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="8" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="10" fontId="7" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="169" fontId="7" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="8" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="10" fontId="8" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="10" fontId="8" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="10" fontId="7" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="10" fontId="8" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="10" fontId="7" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="170" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="10" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="2">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="4" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="43" fontId="7" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="4" fontId="7" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="171" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="5">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="15" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="5">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="167" fontId="12" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="4"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="2" applyFont="1"/>
-    <xf numFmtId="0" fontId="13" fillId="4" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="10" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="10" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="171" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="5">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="171" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="4"/>
+    <xf numFmtId="171" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="4"/>
+    <xf numFmtId="171" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="5">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="171" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="6">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="6">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="6">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="4"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="171" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="7">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="4"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="2"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="2"/>
+    <xf numFmtId="4" fontId="20" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="43" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="10" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="43" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="10" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="9" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="10" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="9" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="10" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="2" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="10" fontId="7" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="168" fontId="9" fillId="4" borderId="1" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...12 lines deleted...]
-    <xf numFmtId="0" fontId="13" fillId="4" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="167" fontId="7" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="167" fontId="8" fillId="3" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="167" fontId="6" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="10" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="168" fontId="3" fillId="0" borderId="12" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="4" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
-[...91 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
-  <cellStyles count="6">
-    <cellStyle name="Comma 2" xfId="5" xr:uid="{F9CFE5F6-33E0-4D3E-9FDA-1921A2F2429B}"/>
+  <cellStyles count="8">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
-    <cellStyle name="Normal 2" xfId="2" xr:uid="{86EF5901-D429-4E56-AA40-AB1EA8964C48}"/>
-[...2 lines deleted...]
-    <cellStyle name="Percent 2" xfId="4" xr:uid="{9C799F93-9164-4988-9727-670AFC078983}"/>
+    <cellStyle name="Percent" xfId="1" builtinId="5"/>
+    <cellStyle name="Hyperlink" xfId="2" builtinId="8"/>
+    <cellStyle name="Comma" xfId="3" builtinId="3"/>
+    <cellStyle name="Normal 3 2" xfId="4"/>
+    <cellStyle name="Comma 4 2" xfId="5"/>
+    <cellStyle name="Normal 3 2 10" xfId="6"/>
+    <cellStyle name="Comma 4 2 2 2" xfId="7"/>
   </cellStyles>
-  <dxfs count="4">
+  <dxfs count="16">
+    <dxf>
+      <numFmt numFmtId="172" formatCode="#,##0.000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="173" formatCode="#,##0.0000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="4" formatCode="#,##0.00"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="174" formatCode="&quot;-&quot;"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="172" formatCode="#,##0.000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="173" formatCode="#,##0.0000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="4" formatCode="#,##0.00"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="174" formatCode="&quot;-&quot;"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="172" formatCode="#,##0.000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="173" formatCode="#,##0.0000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="4" formatCode="#,##0.00"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="174" formatCode="&quot;-&quot;"/>
+    </dxf>
     <dxf>
       <numFmt numFmtId="172" formatCode="#,##0.000"/>
     </dxf>
     <dxf>
       <numFmt numFmtId="173" formatCode="#,##0.0000"/>
     </dxf>
     <dxf>
       <numFmt numFmtId="4" formatCode="#,##0.00"/>
     </dxf>
     <dxf>
       <numFmt numFmtId="174" formatCode="&quot;-&quot;"/>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
-  <extLst>
-[...6 lines deleted...]
-  </extLst>
+  <colors>
+    <indexedColors>
+      <rgbColor rgb="00000000"/>
+      <rgbColor rgb="00FFFFFF"/>
+      <rgbColor rgb="00FF0000"/>
+      <rgbColor rgb="0000FF00"/>
+      <rgbColor rgb="000000FF"/>
+      <rgbColor rgb="00FFFF00"/>
+      <rgbColor rgb="00FF00FF"/>
+      <rgbColor rgb="0000FFFF"/>
+      <rgbColor rgb="00000000"/>
+      <rgbColor rgb="00FFFFFF"/>
+      <rgbColor rgb="00FF0000"/>
+      <rgbColor rgb="0000FF00"/>
+      <rgbColor rgb="000000FF"/>
+      <rgbColor rgb="00FFFF00"/>
+      <rgbColor rgb="00FF00FF"/>
+      <rgbColor rgb="0000FFFF"/>
+      <rgbColor rgb="00800000"/>
+      <rgbColor rgb="00008000"/>
+      <rgbColor rgb="00000080"/>
+      <rgbColor rgb="00808000"/>
+      <rgbColor rgb="00800080"/>
+      <rgbColor rgb="00008080"/>
+      <rgbColor rgb="00C0C0C0"/>
+      <rgbColor rgb="00808080"/>
+      <rgbColor rgb="009999FF"/>
+      <rgbColor rgb="00993366"/>
+      <rgbColor rgb="00FFFFCC"/>
+      <rgbColor rgb="00CCFFFF"/>
+      <rgbColor rgb="00660066"/>
+      <rgbColor rgb="00FF8080"/>
+      <rgbColor rgb="000066CC"/>
+      <rgbColor rgb="00CCCCFF"/>
+      <rgbColor rgb="00000080"/>
+      <rgbColor rgb="00FF00FF"/>
+      <rgbColor rgb="00FFFF00"/>
+      <rgbColor rgb="0000FFFF"/>
+      <rgbColor rgb="00800080"/>
+      <rgbColor rgb="00800000"/>
+      <rgbColor rgb="00008080"/>
+      <rgbColor rgb="000000FF"/>
+      <rgbColor rgb="0000CCFF"/>
+      <rgbColor rgb="00CCFFFF"/>
+      <rgbColor rgb="00CCFFCC"/>
+      <rgbColor rgb="00FFFF99"/>
+      <rgbColor rgb="0099CCFF"/>
+      <rgbColor rgb="00FF99CC"/>
+      <rgbColor rgb="00CC99FF"/>
+      <rgbColor rgb="00FFCC99"/>
+      <rgbColor rgb="003366FF"/>
+      <rgbColor rgb="0033CCCC"/>
+      <rgbColor rgb="0099CC00"/>
+      <rgbColor rgb="00FFCC00"/>
+      <rgbColor rgb="00FF9900"/>
+      <rgbColor rgb="00FF6600"/>
+      <rgbColor rgb="00666699"/>
+      <rgbColor rgb="00969696"/>
+      <rgbColor rgb="00003366"/>
+      <rgbColor rgb="00339966"/>
+      <rgbColor rgb="00003300"/>
+      <rgbColor rgb="00333300"/>
+      <rgbColor rgb="00993300"/>
+      <rgbColor rgb="00993366"/>
+      <rgbColor rgb="00333399"/>
+      <rgbColor rgb="00333333"/>
+    </indexedColors>
+  </colors>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<file path=xl/_rels/workbook.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId4" /></Relationships>
 </file>
 
-<file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+<file path=xl/drawings/_rels/drawing1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image1.png" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image2.png" Id="rId2" /></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
-<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-[...22 lines deleted...]
-        <xdr:cNvPicPr>
+<wsDr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
+  <twoCellAnchor editAs="oneCell">
+    <from>
+      <col>1</col>
+      <colOff>0</colOff>
+      <row>94</row>
+      <rowOff>0</rowOff>
+    </from>
+    <to>
+      <col>1</col>
+      <colOff>2374900</colOff>
+      <row>104</row>
+      <rowOff>3528</rowOff>
+    </to>
+    <pic>
+      <nvPicPr>
+        <cNvPr id="2" name="Picture 1"/>
+        <cNvPicPr>
           <a:picLocks/>
-        </xdr:cNvPicPr>
-[...2 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
+        </cNvPicPr>
+      </nvPicPr>
+      <blipFill>
+        <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
-      </xdr:blipFill>
-      <xdr:spPr>
+      </blipFill>
+      <spPr>
         <a:xfrm>
-          <a:off x="438150" y="18354675"/>
-          <a:ext cx="2374900" cy="1746250"/>
+          <a:off x="457200" y="16541750"/>
+          <a:ext cx="2374900" cy="1574800"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
-          <a:avLst/>
+          <avLst/>
         </a:prstGeom>
         <a:ln>
           <a:prstDash val="solid"/>
         </a:ln>
-      </xdr:spPr>
-[...25 lines deleted...]
-        <xdr:cNvPicPr>
+      </spPr>
+    </pic>
+    <clientData/>
+  </twoCellAnchor>
+  <twoCellAnchor editAs="oneCell">
+    <from>
+      <col>1</col>
+      <colOff>0</colOff>
+      <row>108</row>
+      <rowOff>0</rowOff>
+    </from>
+    <to>
+      <col>1</col>
+      <colOff>2374900</colOff>
+      <row>118</row>
+      <rowOff>3528</rowOff>
+    </to>
+    <pic>
+      <nvPicPr>
+        <cNvPr id="3" name="Picture 2"/>
+        <cNvPicPr>
           <a:picLocks/>
-        </xdr:cNvPicPr>
-[...2 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
+        </cNvPicPr>
+      </nvPicPr>
+      <blipFill>
+        <a:blip r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
-      </xdr:blipFill>
-      <xdr:spPr>
+      </blipFill>
+      <spPr>
         <a:xfrm>
-          <a:off x="438150" y="21040725"/>
-          <a:ext cx="2374900" cy="1746250"/>
+          <a:off x="457200" y="18954750"/>
+          <a:ext cx="2374900" cy="1574800"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
-          <a:avLst/>
+          <avLst/>
         </a:prstGeom>
         <a:ln>
           <a:prstDash val="solid"/>
         </a:ln>
-      </xdr:spPr>
-[...3 lines deleted...]
-</xdr:wsDr>
+      </spPr>
+    </pic>
+    <clientData/>
+  </twoCellAnchor>
+</wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="0E2841"/>
+        <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E8E8E8"/>
+        <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="156082"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="E97132"/>
+        <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="196B24"/>
+        <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="0F9ED5"/>
+        <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="A02B93"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="4EA72E"/>
+        <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="467886"/>
+        <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="96607D"/>
+        <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
+        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Aptos Narrow" panose="02110004020202020204"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -1529,65 +1200,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...5 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -1608,3107 +1279,3254 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...19 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...4 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:L108"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+    <pageSetUpPr/>
+  </sheetPr>
+  <dimension ref="A1:L165"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="85" zoomScaleNormal="85" workbookViewId="0"/>
+    <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.7265625" defaultRowHeight="13.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr baseColWidth="8" defaultColWidth="8.7265625" defaultRowHeight="12"/>
   <cols>
-    <col min="1" max="1" width="6.54296875" style="2" bestFit="1" customWidth="1"/>
-[...12 lines deleted...]
-    <col min="14" max="16384" width="8.7265625" style="2"/>
+    <col width="7.1796875" bestFit="1" customWidth="1" style="154" min="1" max="1"/>
+    <col width="46.6328125" customWidth="1" style="154" min="2" max="2"/>
+    <col width="15.54296875" customWidth="1" style="154" min="3" max="3"/>
+    <col width="28" customWidth="1" style="154" min="4" max="4"/>
+    <col width="19.6328125" customWidth="1" style="154" min="5" max="5"/>
+    <col width="18.26953125" customWidth="1" style="154" min="6" max="6"/>
+    <col width="14.453125" bestFit="1" customWidth="1" style="154" min="7" max="7"/>
+    <col width="12.81640625" bestFit="1" customWidth="1" style="154" min="8" max="8"/>
+    <col width="14.54296875" bestFit="1" customWidth="1" style="154" min="9" max="9"/>
+    <col width="8.26953125" bestFit="1" customWidth="1" style="154" min="10" max="10"/>
+    <col width="29" bestFit="1" customWidth="1" style="154" min="11" max="11"/>
+    <col width="7.81640625" bestFit="1" customWidth="1" style="154" min="12" max="12"/>
+    <col width="8.7265625" customWidth="1" style="154" min="13" max="16384"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:12" ht="19" customHeight="1" x14ac:dyDescent="0.45">
-[...1 lines deleted...]
-      <c r="B1" s="82" t="s">
+    <row r="1">
+      <c r="A1" s="153" t="n"/>
+      <c r="B1" s="153" t="inlineStr">
+        <is>
+          <t>DSP Flexi Cap Fund</t>
+        </is>
+      </c>
+    </row>
+    <row r="2">
+      <c r="B2" s="10" t="inlineStr">
+        <is>
+          <t>Portfolio as on May 31, 2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" s="153" t="inlineStr">
+        <is>
+          <t>Sr. No.</t>
+        </is>
+      </c>
+      <c r="B4" s="153" t="inlineStr">
+        <is>
+          <t>Name of Instrument</t>
+        </is>
+      </c>
+      <c r="C4" s="153" t="inlineStr">
+        <is>
+          <t>ISIN</t>
+        </is>
+      </c>
+      <c r="D4" s="153" t="inlineStr">
+        <is>
+          <t>Rating/Industry</t>
+        </is>
+      </c>
+      <c r="E4" s="153" t="inlineStr">
+        <is>
+          <t>Quantity</t>
+        </is>
+      </c>
+      <c r="F4" s="153" t="inlineStr">
+        <is>
+          <t>Market value (Rs. In lakhs)</t>
+        </is>
+      </c>
+      <c r="G4" s="153" t="inlineStr">
+        <is>
+          <t>% to Net Assets</t>
+        </is>
+      </c>
+      <c r="H4" s="153" t="inlineStr">
+        <is>
+          <t>Maturity Date</t>
+        </is>
+      </c>
+      <c r="I4" s="153" t="inlineStr">
+        <is>
+          <t>Put/Call Option</t>
+        </is>
+      </c>
+      <c r="J4" s="153" t="inlineStr">
+        <is>
+          <t>YTM (%)</t>
+        </is>
+      </c>
+    </row>
+    <row r="6">
+      <c r="B6" s="10" t="inlineStr">
+        <is>
+          <t>EQUITY &amp; EQUITY RELATED</t>
+        </is>
+      </c>
+    </row>
+    <row r="7">
+      <c r="B7" s="10" t="inlineStr">
+        <is>
+          <t>Listed / awaiting listing on the stock exchanges</t>
+        </is>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" s="154" t="n">
+        <v>1</v>
+      </c>
+      <c r="B8" s="154" t="inlineStr">
+        <is>
+          <t>ICICI Bank Limited</t>
+        </is>
+      </c>
+      <c r="C8" s="154" t="inlineStr">
+        <is>
+          <t>INE090A01021</t>
+        </is>
+      </c>
+      <c r="D8" s="154" t="inlineStr">
+        <is>
+          <t>Banks</t>
+        </is>
+      </c>
+      <c r="E8" s="169" t="n">
+        <v>7697626</v>
+      </c>
+      <c r="F8" s="170" t="n">
+        <v>96712.97</v>
+      </c>
+      <c r="G8" s="13" t="n">
+        <v>0.082</v>
+      </c>
+      <c r="J8" s="170" t="n"/>
+      <c r="K8" s="10" t="inlineStr">
+        <is>
+          <t>Sector/Rating</t>
+        </is>
+      </c>
+      <c r="L8" s="10" t="inlineStr">
+        <is>
+          <t>Percent</t>
+        </is>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" s="154" t="n">
+        <v>2</v>
+      </c>
+      <c r="B9" s="154" t="inlineStr">
+        <is>
+          <t>HDFC Bank Limited</t>
+        </is>
+      </c>
+      <c r="C9" s="154" t="inlineStr">
+        <is>
+          <t>INE040A01034</t>
+        </is>
+      </c>
+      <c r="D9" s="154" t="inlineStr">
+        <is>
+          <t>Banks</t>
+        </is>
+      </c>
+      <c r="E9" s="169" t="n">
+        <v>12017612</v>
+      </c>
+      <c r="F9" s="170" t="n">
+        <v>89477.13</v>
+      </c>
+      <c r="G9" s="13" t="n">
+        <v>0.07580000000000001</v>
+      </c>
+      <c r="J9" s="170" t="n"/>
+      <c r="K9" s="154" t="inlineStr">
+        <is>
+          <t>Banks</t>
+        </is>
+      </c>
+      <c r="L9" s="13" t="n">
+        <v>0.2454</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" s="154" t="n">
+        <v>3</v>
+      </c>
+      <c r="B10" s="154" t="inlineStr">
+        <is>
+          <t>Axis Bank Limited</t>
+        </is>
+      </c>
+      <c r="C10" s="154" t="inlineStr">
+        <is>
+          <t>INE238A01034</t>
+        </is>
+      </c>
+      <c r="D10" s="154" t="inlineStr">
+        <is>
+          <t>Banks</t>
+        </is>
+      </c>
+      <c r="E10" s="169" t="n">
+        <v>4682262</v>
+      </c>
+      <c r="F10" s="170" t="n">
+        <v>60241.98</v>
+      </c>
+      <c r="G10" s="13" t="n">
+        <v>0.0511</v>
+      </c>
+      <c r="J10" s="170" t="n"/>
+      <c r="K10" s="154" t="inlineStr">
+        <is>
+          <t>Finance</t>
+        </is>
+      </c>
+      <c r="L10" s="13" t="n">
+        <v>0.07489999999999999</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" s="154" t="n">
+        <v>4</v>
+      </c>
+      <c r="B11" s="154" t="inlineStr">
+        <is>
+          <t>State Bank of India</t>
+        </is>
+      </c>
+      <c r="C11" s="154" t="inlineStr">
+        <is>
+          <t>INE062A01020</t>
+        </is>
+      </c>
+      <c r="D11" s="154" t="inlineStr">
+        <is>
+          <t>Banks</t>
+        </is>
+      </c>
+      <c r="E11" s="169" t="n">
+        <v>4195423</v>
+      </c>
+      <c r="F11" s="170" t="n">
+        <v>40460.66</v>
+      </c>
+      <c r="G11" s="13" t="n">
+        <v>0.0343</v>
+      </c>
+      <c r="J11" s="170" t="n"/>
+      <c r="K11" s="154" t="inlineStr">
+        <is>
+          <t>IT - Software</t>
+        </is>
+      </c>
+      <c r="L11" s="13" t="n">
+        <v>0.064</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" s="154" t="n">
+        <v>5</v>
+      </c>
+      <c r="B12" s="154" t="inlineStr">
+        <is>
+          <t>Mahindra &amp; Mahindra Limited</t>
+        </is>
+      </c>
+      <c r="C12" s="154" t="inlineStr">
+        <is>
+          <t>INE101A01026</t>
+        </is>
+      </c>
+      <c r="D12" s="154" t="inlineStr">
+        <is>
+          <t>Automobiles</t>
+        </is>
+      </c>
+      <c r="E12" s="169" t="n">
+        <v>1251926</v>
+      </c>
+      <c r="F12" s="170" t="n">
+        <v>38128.66</v>
+      </c>
+      <c r="G12" s="13" t="n">
+        <v>0.0323</v>
+      </c>
+      <c r="J12" s="170" t="n"/>
+      <c r="K12" s="154" t="inlineStr">
+        <is>
+          <t>Pharmaceuticals &amp; Biotechnology</t>
+        </is>
+      </c>
+      <c r="L12" s="13" t="n">
+        <v>0.0594</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" s="154" t="n">
+        <v>6</v>
+      </c>
+      <c r="B13" s="154" t="inlineStr">
+        <is>
+          <t>Cholamandalam Investment and Finance Company Limited</t>
+        </is>
+      </c>
+      <c r="C13" s="154" t="inlineStr">
+        <is>
+          <t>INE121A01024</t>
+        </is>
+      </c>
+      <c r="D13" s="154" t="inlineStr">
+        <is>
+          <t>Finance</t>
+        </is>
+      </c>
+      <c r="E13" s="169" t="n">
+        <v>2357898</v>
+      </c>
+      <c r="F13" s="170" t="n">
+        <v>36257.4</v>
+      </c>
+      <c r="G13" s="13" t="n">
+        <v>0.0307</v>
+      </c>
+      <c r="J13" s="170" t="n"/>
+      <c r="K13" s="154" t="inlineStr">
+        <is>
+          <t>Auto Components</t>
+        </is>
+      </c>
+      <c r="L13" s="13" t="n">
+        <v>0.0526</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" s="154" t="n">
+        <v>7</v>
+      </c>
+      <c r="B14" s="154" t="inlineStr">
+        <is>
+          <t>Bharti Airtel Limited</t>
+        </is>
+      </c>
+      <c r="C14" s="154" t="inlineStr">
+        <is>
+          <t>INE397D01024</t>
+        </is>
+      </c>
+      <c r="D14" s="154" t="inlineStr">
+        <is>
+          <t>Telecom - Services</t>
+        </is>
+      </c>
+      <c r="E14" s="169" t="n">
+        <v>1895929</v>
+      </c>
+      <c r="F14" s="170" t="n">
+        <v>34676.54</v>
+      </c>
+      <c r="G14" s="13" t="n">
+        <v>0.0294</v>
+      </c>
+      <c r="J14" s="170" t="n"/>
+      <c r="K14" s="154" t="inlineStr">
+        <is>
+          <t>Industrial Products</t>
+        </is>
+      </c>
+      <c r="L14" s="13" t="n">
+        <v>0.0488</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" s="154" t="n">
+        <v>8</v>
+      </c>
+      <c r="B15" s="154" t="inlineStr">
+        <is>
+          <t>Bajaj Finance Limited</t>
+        </is>
+      </c>
+      <c r="C15" s="154" t="inlineStr">
+        <is>
+          <t>INE296A01032</t>
+        </is>
+      </c>
+      <c r="D15" s="154" t="inlineStr">
+        <is>
+          <t>Finance</t>
+        </is>
+      </c>
+      <c r="E15" s="169" t="n">
+        <v>3388899</v>
+      </c>
+      <c r="F15" s="170" t="n">
+        <v>30779.68</v>
+      </c>
+      <c r="G15" s="13" t="n">
+        <v>0.0261</v>
+      </c>
+      <c r="J15" s="170" t="n"/>
+      <c r="K15" s="154" t="inlineStr">
+        <is>
+          <t>Telecom - Services</t>
+        </is>
+      </c>
+      <c r="L15" s="13" t="n">
+        <v>0.0453</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" s="154" t="n">
+        <v>9</v>
+      </c>
+      <c r="B16" s="154" t="inlineStr">
+        <is>
+          <t>Coforge Limited</t>
+        </is>
+      </c>
+      <c r="C16" s="154" t="inlineStr">
+        <is>
+          <t>INE591G01025</t>
+        </is>
+      </c>
+      <c r="D16" s="154" t="inlineStr">
+        <is>
+          <t>IT - Software</t>
+        </is>
+      </c>
+      <c r="E16" s="169" t="n">
+        <v>2112318</v>
+      </c>
+      <c r="F16" s="170" t="n">
+        <v>30032.94</v>
+      </c>
+      <c r="G16" s="13" t="n">
+        <v>0.0255</v>
+      </c>
+      <c r="J16" s="170" t="n"/>
+      <c r="K16" s="154" t="inlineStr">
+        <is>
+          <t>Insurance</t>
+        </is>
+      </c>
+      <c r="L16" s="13" t="n">
+        <v>0.0453</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" s="154" t="n">
+        <v>10</v>
+      </c>
+      <c r="B17" s="154" t="inlineStr">
+        <is>
+          <t>Cipla Limited</t>
+        </is>
+      </c>
+      <c r="C17" s="154" t="inlineStr">
+        <is>
+          <t>INE059A01026</t>
+        </is>
+      </c>
+      <c r="D17" s="154" t="inlineStr">
+        <is>
+          <t>Pharmaceuticals &amp; Biotechnology</t>
+        </is>
+      </c>
+      <c r="E17" s="169" t="n">
+        <v>1886414</v>
+      </c>
+      <c r="F17" s="170" t="n">
+        <v>26428.66</v>
+      </c>
+      <c r="G17" s="13" t="n">
+        <v>0.0224</v>
+      </c>
+      <c r="J17" s="170" t="n"/>
+      <c r="K17" s="154" t="inlineStr">
+        <is>
+          <t>Automobiles</t>
+        </is>
+      </c>
+      <c r="L17" s="13" t="n">
+        <v>0.0446</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" s="154" t="n">
+        <v>11</v>
+      </c>
+      <c r="B18" s="154" t="inlineStr">
+        <is>
+          <t>Samvardhana Motherson International Limited</t>
+        </is>
+      </c>
+      <c r="C18" s="154" t="inlineStr">
+        <is>
+          <t>INE775A01035</t>
+        </is>
+      </c>
+      <c r="D18" s="154" t="inlineStr">
+        <is>
+          <t>Auto Components</t>
+        </is>
+      </c>
+      <c r="E18" s="169" t="n">
+        <v>18024358</v>
+      </c>
+      <c r="F18" s="170" t="n">
+        <v>26268.7</v>
+      </c>
+      <c r="G18" s="13" t="n">
+        <v>0.0223</v>
+      </c>
+      <c r="J18" s="170" t="n"/>
+      <c r="K18" s="154" t="inlineStr">
+        <is>
+          <t>Consumer Durables</t>
+        </is>
+      </c>
+      <c r="L18" s="13" t="n">
+        <v>0.0313</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" s="154" t="n">
+        <v>12</v>
+      </c>
+      <c r="B19" s="154" t="inlineStr">
+        <is>
+          <t>Max Financial Services Limited</t>
+        </is>
+      </c>
+      <c r="C19" s="154" t="inlineStr">
+        <is>
+          <t>INE180A01020</t>
+        </is>
+      </c>
+      <c r="D19" s="154" t="inlineStr">
+        <is>
+          <t>Insurance</t>
+        </is>
+      </c>
+      <c r="E19" s="169" t="n">
+        <v>1469911</v>
+      </c>
+      <c r="F19" s="170" t="n">
+        <v>24606.31</v>
+      </c>
+      <c r="G19" s="13" t="n">
+        <v>0.0209</v>
+      </c>
+      <c r="J19" s="170" t="n"/>
+      <c r="K19" s="154" t="inlineStr">
+        <is>
+          <t>Capital Markets</t>
+        </is>
+      </c>
+      <c r="L19" s="13" t="n">
+        <v>0.0305</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" s="154" t="n">
+        <v>13</v>
+      </c>
+      <c r="B20" s="154" t="inlineStr">
+        <is>
+          <t>Bharat Petroleum Corporation Limited</t>
+        </is>
+      </c>
+      <c r="C20" s="154" t="inlineStr">
+        <is>
+          <t>INE029A01011</t>
+        </is>
+      </c>
+      <c r="D20" s="154" t="inlineStr">
+        <is>
+          <t>Petroleum Products</t>
+        </is>
+      </c>
+      <c r="E20" s="169" t="n">
+        <v>8058725</v>
+      </c>
+      <c r="F20" s="170" t="n">
+        <v>24023.06</v>
+      </c>
+      <c r="G20" s="13" t="n">
+        <v>0.0204</v>
+      </c>
+      <c r="J20" s="170" t="n"/>
+      <c r="K20" s="154" t="inlineStr">
+        <is>
+          <t>Retailing</t>
+        </is>
+      </c>
+      <c r="L20" s="13" t="n">
+        <v>0.0275</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" s="154" t="n">
+        <v>14</v>
+      </c>
+      <c r="B21" s="154" t="inlineStr">
+        <is>
+          <t>Kirloskar Oil Engines Limited</t>
+        </is>
+      </c>
+      <c r="C21" s="154" t="inlineStr">
+        <is>
+          <t>INE146L01010</t>
+        </is>
+      </c>
+      <c r="D21" s="154" t="inlineStr">
+        <is>
+          <t>Industrial Products</t>
+        </is>
+      </c>
+      <c r="E21" s="169" t="n">
+        <v>1209033</v>
+      </c>
+      <c r="F21" s="170" t="n">
+        <v>23310.16</v>
+      </c>
+      <c r="G21" s="13" t="n">
+        <v>0.0198</v>
+      </c>
+      <c r="J21" s="170" t="n"/>
+      <c r="K21" s="154" t="inlineStr">
+        <is>
+          <t>Petroleum Products</t>
+        </is>
+      </c>
+      <c r="L21" s="13" t="n">
+        <v>0.0243</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" s="154" t="n">
+        <v>15</v>
+      </c>
+      <c r="B22" s="154" t="inlineStr">
+        <is>
+          <t>CG Power and Industrial Solutions Limited</t>
+        </is>
+      </c>
+      <c r="C22" s="154" t="inlineStr">
+        <is>
+          <t>INE067A01029</t>
+        </is>
+      </c>
+      <c r="D22" s="154" t="inlineStr">
+        <is>
+          <t>Electrical Equipment</t>
+        </is>
+      </c>
+      <c r="E22" s="169" t="n">
+        <v>2440334</v>
+      </c>
+      <c r="F22" s="170" t="n">
+        <v>22388.84</v>
+      </c>
+      <c r="G22" s="13" t="n">
+        <v>0.019</v>
+      </c>
+      <c r="J22" s="170" t="n"/>
+      <c r="K22" s="154" t="inlineStr">
+        <is>
+          <t>Healthcare Services</t>
+        </is>
+      </c>
+      <c r="L22" s="13" t="n">
+        <v>0.0194</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" s="154" t="n">
+        <v>16</v>
+      </c>
+      <c r="B23" s="154" t="inlineStr">
+        <is>
+          <t>Radico Khaitan Limited</t>
+        </is>
+      </c>
+      <c r="C23" s="154" t="inlineStr">
+        <is>
+          <t>INE944F01028</t>
+        </is>
+      </c>
+      <c r="D23" s="154" t="inlineStr">
+        <is>
+          <t>Beverages</t>
+        </is>
+      </c>
+      <c r="E23" s="169" t="n">
+        <v>627233</v>
+      </c>
+      <c r="F23" s="170" t="n">
+        <v>22069.82</v>
+      </c>
+      <c r="G23" s="13" t="n">
+        <v>0.0187</v>
+      </c>
+      <c r="J23" s="170" t="n"/>
+      <c r="K23" s="154" t="inlineStr">
+        <is>
+          <t>Electrical Equipment</t>
+        </is>
+      </c>
+      <c r="L23" s="13" t="n">
+        <v>0.019</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" s="154" t="n">
+        <v>17</v>
+      </c>
+      <c r="B24" s="154" t="inlineStr">
+        <is>
+          <t>Infosys Limited</t>
+        </is>
+      </c>
+      <c r="C24" s="154" t="inlineStr">
+        <is>
+          <t>INE009A01021</t>
+        </is>
+      </c>
+      <c r="D24" s="154" t="inlineStr">
+        <is>
+          <t>IT - Software</t>
+        </is>
+      </c>
+      <c r="E24" s="169" t="n">
+        <v>1762065</v>
+      </c>
+      <c r="F24" s="170" t="n">
+        <v>20455.81</v>
+      </c>
+      <c r="G24" s="13" t="n">
+        <v>0.0173</v>
+      </c>
+      <c r="J24" s="170" t="n"/>
+      <c r="K24" s="154" t="inlineStr">
+        <is>
+          <t>Beverages</t>
+        </is>
+      </c>
+      <c r="L24" s="13" t="n">
+        <v>0.0187</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25" s="154" t="n">
+        <v>18</v>
+      </c>
+      <c r="B25" s="154" t="inlineStr">
+        <is>
+          <t>Polycab India Limited</t>
+        </is>
+      </c>
+      <c r="C25" s="154" t="inlineStr">
+        <is>
+          <t>INE455K01017</t>
+        </is>
+      </c>
+      <c r="D25" s="154" t="inlineStr">
+        <is>
+          <t>Industrial Products</t>
+        </is>
+      </c>
+      <c r="E25" s="169" t="n">
+        <v>207947</v>
+      </c>
+      <c r="F25" s="170" t="n">
+        <v>19708.18</v>
+      </c>
+      <c r="G25" s="13" t="n">
+        <v>0.0167</v>
+      </c>
+      <c r="J25" s="170" t="n"/>
+      <c r="K25" s="154" t="inlineStr">
+        <is>
+          <t>Fertilizers &amp; Agrochemicals</t>
+        </is>
+      </c>
+      <c r="L25" s="13" t="n">
+        <v>0.0104</v>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26" s="154" t="n">
+        <v>19</v>
+      </c>
+      <c r="B26" s="154" t="inlineStr">
+        <is>
+          <t>Alkem Laboratories Limited</t>
+        </is>
+      </c>
+      <c r="C26" s="154" t="inlineStr">
+        <is>
+          <t>INE540L01014</t>
+        </is>
+      </c>
+      <c r="D26" s="154" t="inlineStr">
+        <is>
+          <t>Pharmaceuticals &amp; Biotechnology</t>
+        </is>
+      </c>
+      <c r="E26" s="169" t="n">
+        <v>357813</v>
+      </c>
+      <c r="F26" s="170" t="n">
+        <v>19672.56</v>
+      </c>
+      <c r="G26" s="13" t="n">
+        <v>0.0167</v>
+      </c>
+      <c r="J26" s="170" t="n"/>
+      <c r="K26" s="154" t="inlineStr">
+        <is>
+          <t>Construction</t>
+        </is>
+      </c>
+      <c r="L26" s="13" t="n">
+        <v>0.0098</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" s="154" t="n">
+        <v>20</v>
+      </c>
+      <c r="B27" s="154" t="inlineStr">
+        <is>
+          <t>UNO Minda Limited</t>
+        </is>
+      </c>
+      <c r="C27" s="154" t="inlineStr">
+        <is>
+          <t>INE405E01023</t>
+        </is>
+      </c>
+      <c r="D27" s="154" t="inlineStr">
+        <is>
+          <t>Auto Components</t>
+        </is>
+      </c>
+      <c r="E27" s="169" t="n">
+        <v>1768176</v>
+      </c>
+      <c r="F27" s="170" t="n">
+        <v>19479.99</v>
+      </c>
+      <c r="G27" s="13" t="n">
+        <v>0.0165</v>
+      </c>
+      <c r="J27" s="170" t="n"/>
+      <c r="K27" s="154" t="inlineStr">
+        <is>
+          <t>Oil</t>
+        </is>
+      </c>
+      <c r="L27" s="13" t="n">
+        <v>0.008800000000000001</v>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28" s="154" t="n">
+        <v>21</v>
+      </c>
+      <c r="B28" s="154" t="inlineStr">
+        <is>
+          <t>Indus Towers Limited</t>
+        </is>
+      </c>
+      <c r="C28" s="154" t="inlineStr">
+        <is>
+          <t>INE121J01017</t>
+        </is>
+      </c>
+      <c r="D28" s="154" t="inlineStr">
+        <is>
+          <t>Telecom - Services</t>
+        </is>
+      </c>
+      <c r="E28" s="169" t="n">
+        <v>4236252</v>
+      </c>
+      <c r="F28" s="170" t="n">
+        <v>18726.35</v>
+      </c>
+      <c r="G28" s="13" t="n">
+        <v>0.0159</v>
+      </c>
+      <c r="J28" s="170" t="n"/>
+      <c r="K28" s="154" t="inlineStr">
+        <is>
+          <t>Gas</t>
+        </is>
+      </c>
+      <c r="L28" s="13" t="n">
+        <v>0.008699999999999999</v>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29" s="154" t="n">
+        <v>22</v>
+      </c>
+      <c r="B29" s="154" t="inlineStr">
+        <is>
+          <t>PRUDENT CORPORATE ADVISORY SERVICES Limited</t>
+        </is>
+      </c>
+      <c r="C29" s="154" t="inlineStr">
+        <is>
+          <t>INE00F201020</t>
+        </is>
+      </c>
+      <c r="D29" s="154" t="inlineStr">
+        <is>
+          <t>Capital Markets</t>
+        </is>
+      </c>
+      <c r="E29" s="169" t="n">
+        <v>678477</v>
+      </c>
+      <c r="F29" s="170" t="n">
+        <v>18455.93</v>
+      </c>
+      <c r="G29" s="13" t="n">
+        <v>0.0156</v>
+      </c>
+      <c r="J29" s="170" t="n"/>
+      <c r="K29" s="154" t="inlineStr">
+        <is>
+          <t>Cement &amp; Cement Products</t>
+        </is>
+      </c>
+      <c r="L29" s="13" t="n">
+        <v>0.0055</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30" s="154" t="n">
+        <v>23</v>
+      </c>
+      <c r="B30" s="154" t="inlineStr">
+        <is>
+          <t>Power Finance Corporation Limited</t>
+        </is>
+      </c>
+      <c r="C30" s="154" t="inlineStr">
+        <is>
+          <t>INE134E01011</t>
+        </is>
+      </c>
+      <c r="D30" s="154" t="inlineStr">
+        <is>
+          <t>Finance</t>
+        </is>
+      </c>
+      <c r="E30" s="169" t="n">
+        <v>4235616</v>
+      </c>
+      <c r="F30" s="170" t="n">
+        <v>18153.85</v>
+      </c>
+      <c r="G30" s="13" t="n">
+        <v>0.0154</v>
+      </c>
+      <c r="J30" s="170" t="n"/>
+      <c r="K30" s="154" t="inlineStr">
+        <is>
+          <t>Chemicals &amp; Petrochemicals</t>
+        </is>
+      </c>
+      <c r="L30" s="13" t="n">
+        <v>0.0051</v>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31" s="154" t="n">
+        <v>24</v>
+      </c>
+      <c r="B31" s="154" t="inlineStr">
+        <is>
+          <t>Avenue Supermarts Limited</t>
+        </is>
+      </c>
+      <c r="C31" s="154" t="inlineStr">
+        <is>
+          <t>INE192R01011</t>
+        </is>
+      </c>
+      <c r="D31" s="154" t="inlineStr">
+        <is>
+          <t>Retailing</t>
+        </is>
+      </c>
+      <c r="E31" s="169" t="n">
+        <v>404386</v>
+      </c>
+      <c r="F31" s="170" t="n">
+        <v>16395.83</v>
+      </c>
+      <c r="G31" s="13" t="n">
+        <v>0.0139</v>
+      </c>
+      <c r="J31" s="170" t="n"/>
+      <c r="K31" s="154" t="inlineStr">
+        <is>
+          <t>Diversified FMCG</t>
+        </is>
+      </c>
+      <c r="L31" s="13" t="n">
+        <v>0.0037</v>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32" s="154" t="n">
+        <v>25</v>
+      </c>
+      <c r="B32" s="154" t="inlineStr">
+        <is>
+          <t>Eternal Limited</t>
+        </is>
+      </c>
+      <c r="C32" s="154" t="inlineStr">
+        <is>
+          <t>INE758T01015</t>
+        </is>
+      </c>
+      <c r="D32" s="154" t="inlineStr">
+        <is>
+          <t>Retailing</t>
+        </is>
+      </c>
+      <c r="E32" s="169" t="n">
+        <v>6408730</v>
+      </c>
+      <c r="F32" s="170" t="n">
+        <v>16059</v>
+      </c>
+      <c r="G32" s="13" t="n">
+        <v>0.0136</v>
+      </c>
+      <c r="J32" s="170" t="n"/>
+      <c r="K32" s="154" t="inlineStr">
+        <is>
+          <t>Personal Products</t>
+        </is>
+      </c>
+      <c r="L32" s="13" t="n">
+        <v>0.003</v>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33" s="154" t="n">
+        <v>26</v>
+      </c>
+      <c r="B33" s="154" t="inlineStr">
+        <is>
+          <t>SBI Life Insurance Company Limited</t>
+        </is>
+      </c>
+      <c r="C33" s="154" t="inlineStr">
+        <is>
+          <t>INE123W01016</t>
+        </is>
+      </c>
+      <c r="D33" s="154" t="inlineStr">
+        <is>
+          <t>Insurance</t>
+        </is>
+      </c>
+      <c r="E33" s="169" t="n">
+        <v>793342</v>
+      </c>
+      <c r="F33" s="170" t="n">
+        <v>14518.95</v>
+      </c>
+      <c r="G33" s="13" t="n">
+        <v>0.0123</v>
+      </c>
+      <c r="J33" s="170" t="n"/>
+      <c r="K33" s="154" t="inlineStr">
+        <is>
+          <t>Realty</t>
+        </is>
+      </c>
+      <c r="L33" s="13" t="n">
+        <v>0.0015</v>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34" s="154" t="n">
+        <v>27</v>
+      </c>
+      <c r="B34" s="154" t="inlineStr">
+        <is>
+          <t>Hero MotoCorp Limited</t>
+        </is>
+      </c>
+      <c r="C34" s="154" t="inlineStr">
+        <is>
+          <t>INE158A01026</t>
+        </is>
+      </c>
+      <c r="D34" s="154" t="inlineStr">
+        <is>
+          <t>Automobiles</t>
+        </is>
+      </c>
+      <c r="E34" s="169" t="n">
+        <v>295905</v>
+      </c>
+      <c r="F34" s="170" t="n">
+        <v>14508.22</v>
+      </c>
+      <c r="G34" s="13" t="n">
+        <v>0.0123</v>
+      </c>
+      <c r="J34" s="170" t="n"/>
+      <c r="K34" s="154" t="inlineStr">
+        <is>
+          <t>Textiles &amp; Apparels</t>
+        </is>
+      </c>
+      <c r="L34" s="13" t="n">
+        <v>0.0007</v>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35" s="154" t="n">
+        <v>28</v>
+      </c>
+      <c r="B35" s="154" t="inlineStr">
+        <is>
+          <t>APL Apollo Tubes Limited</t>
+        </is>
+      </c>
+      <c r="C35" s="154" t="inlineStr">
+        <is>
+          <t>INE702C01027</t>
+        </is>
+      </c>
+      <c r="D35" s="154" t="inlineStr">
+        <is>
+          <t>Industrial Products</t>
+        </is>
+      </c>
+      <c r="E35" s="169" t="n">
+        <v>781808</v>
+      </c>
+      <c r="F35" s="170" t="n">
+        <v>14315.69</v>
+      </c>
+      <c r="G35" s="13" t="n">
+        <v>0.0121</v>
+      </c>
+      <c r="J35" s="170" t="n"/>
+      <c r="K35" s="154" t="inlineStr">
+        <is>
+          <t>Cash &amp; Equivalent</t>
+        </is>
+      </c>
+      <c r="L35" s="13" t="n">
+        <v>0.09180000000000001</v>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36" s="154" t="n">
+        <v>29</v>
+      </c>
+      <c r="B36" s="154" t="inlineStr">
+        <is>
+          <t>Century Plyboards (India) Limited</t>
+        </is>
+      </c>
+      <c r="C36" s="154" t="inlineStr">
+        <is>
+          <t>INE348B01021</t>
+        </is>
+      </c>
+      <c r="D36" s="154" t="inlineStr">
+        <is>
+          <t>Consumer Durables</t>
+        </is>
+      </c>
+      <c r="E36" s="169" t="n">
+        <v>1787694</v>
+      </c>
+      <c r="F36" s="170" t="n">
+        <v>13825.13</v>
+      </c>
+      <c r="G36" s="13" t="n">
+        <v>0.0117</v>
+      </c>
+      <c r="J36" s="170" t="n"/>
+    </row>
+    <row r="37">
+      <c r="A37" s="154" t="n">
+        <v>30</v>
+      </c>
+      <c r="B37" s="154" t="inlineStr">
+        <is>
+          <t>IPCA Laboratories Limited</t>
+        </is>
+      </c>
+      <c r="C37" s="154" t="inlineStr">
+        <is>
+          <t>INE571A01038</t>
+        </is>
+      </c>
+      <c r="D37" s="154" t="inlineStr">
+        <is>
+          <t>Pharmaceuticals &amp; Biotechnology</t>
+        </is>
+      </c>
+      <c r="E37" s="169" t="n">
+        <v>876457</v>
+      </c>
+      <c r="F37" s="170" t="n">
+        <v>13360.71</v>
+      </c>
+      <c r="G37" s="13" t="n">
+        <v>0.0113</v>
+      </c>
+      <c r="J37" s="170" t="n"/>
+    </row>
+    <row r="38">
+      <c r="A38" s="154" t="n">
+        <v>31</v>
+      </c>
+      <c r="B38" s="154" t="inlineStr">
+        <is>
+          <t>Rainbow Childrens Medicare Limited</t>
+        </is>
+      </c>
+      <c r="C38" s="154" t="inlineStr">
+        <is>
+          <t>INE961O01016</t>
+        </is>
+      </c>
+      <c r="D38" s="154" t="inlineStr">
+        <is>
+          <t>Healthcare Services</t>
+        </is>
+      </c>
+      <c r="E38" s="169" t="n">
+        <v>955787</v>
+      </c>
+      <c r="F38" s="170" t="n">
+        <v>13192.73</v>
+      </c>
+      <c r="G38" s="13" t="n">
+        <v>0.0112</v>
+      </c>
+      <c r="J38" s="170" t="n"/>
+    </row>
+    <row r="39">
+      <c r="A39" s="154" t="n">
+        <v>32</v>
+      </c>
+      <c r="B39" s="154" t="inlineStr">
+        <is>
+          <t>HCL Technologies Limited</t>
+        </is>
+      </c>
+      <c r="C39" s="154" t="inlineStr">
+        <is>
+          <t>INE860A01027</t>
+        </is>
+      </c>
+      <c r="D39" s="154" t="inlineStr">
+        <is>
+          <t>IT - Software</t>
+        </is>
+      </c>
+      <c r="E39" s="169" t="n">
+        <v>1095452</v>
+      </c>
+      <c r="F39" s="170" t="n">
+        <v>12967.96</v>
+      </c>
+      <c r="G39" s="13" t="n">
+        <v>0.011</v>
+      </c>
+      <c r="J39" s="170" t="n"/>
+    </row>
+    <row r="40">
+      <c r="A40" s="154" t="n">
+        <v>33</v>
+      </c>
+      <c r="B40" s="154" t="inlineStr">
+        <is>
+          <t>Tata Consultancy Services Limited</t>
+        </is>
+      </c>
+      <c r="C40" s="154" t="inlineStr">
+        <is>
+          <t>INE467B01029</t>
+        </is>
+      </c>
+      <c r="D40" s="154" t="inlineStr">
+        <is>
+          <t>IT - Software</t>
+        </is>
+      </c>
+      <c r="E40" s="169" t="n">
+        <v>531966</v>
+      </c>
+      <c r="F40" s="170" t="n">
+        <v>12016.58</v>
+      </c>
+      <c r="G40" s="13" t="n">
+        <v>0.0102</v>
+      </c>
+      <c r="J40" s="170" t="n"/>
+    </row>
+    <row r="41">
+      <c r="A41" s="154" t="n">
+        <v>34</v>
+      </c>
+      <c r="B41" s="154" t="inlineStr">
+        <is>
+          <t>Multi Commodity Exchange of India Limited</t>
+        </is>
+      </c>
+      <c r="C41" s="154" t="inlineStr">
+        <is>
+          <t>INE745G01043</t>
+        </is>
+      </c>
+      <c r="D41" s="154" t="inlineStr">
+        <is>
+          <t>Capital Markets</t>
+        </is>
+      </c>
+      <c r="E41" s="169" t="n">
+        <v>395706</v>
+      </c>
+      <c r="F41" s="170" t="n">
+        <v>11691.13</v>
+      </c>
+      <c r="G41" s="13" t="n">
+        <v>0.009900000000000001</v>
+      </c>
+      <c r="J41" s="170" t="n"/>
+    </row>
+    <row r="42">
+      <c r="A42" s="154" t="n">
+        <v>35</v>
+      </c>
+      <c r="B42" s="154" t="inlineStr">
+        <is>
+          <t>Coromandel International Limited</t>
+        </is>
+      </c>
+      <c r="C42" s="154" t="inlineStr">
+        <is>
+          <t>INE169A01031</t>
+        </is>
+      </c>
+      <c r="D42" s="154" t="inlineStr">
+        <is>
+          <t>Fertilizers &amp; Agrochemicals</t>
+        </is>
+      </c>
+      <c r="E42" s="169" t="n">
+        <v>666094</v>
+      </c>
+      <c r="F42" s="170" t="n">
+        <v>11680.62</v>
+      </c>
+      <c r="G42" s="13" t="n">
+        <v>0.009900000000000001</v>
+      </c>
+      <c r="J42" s="170" t="n"/>
+    </row>
+    <row r="43">
+      <c r="A43" s="154" t="n">
+        <v>36</v>
+      </c>
+      <c r="B43" s="154" t="inlineStr">
+        <is>
+          <t>KEC International Limited</t>
+        </is>
+      </c>
+      <c r="C43" s="154" t="inlineStr">
+        <is>
+          <t>INE389H01022</t>
+        </is>
+      </c>
+      <c r="D43" s="154" t="inlineStr">
+        <is>
+          <t>Construction</t>
+        </is>
+      </c>
+      <c r="E43" s="169" t="n">
+        <v>2319424</v>
+      </c>
+      <c r="F43" s="170" t="n">
+        <v>11589</v>
+      </c>
+      <c r="G43" s="13" t="n">
+        <v>0.0098</v>
+      </c>
+      <c r="J43" s="170" t="n"/>
+    </row>
+    <row r="44">
+      <c r="A44" s="154" t="n">
+        <v>37</v>
+      </c>
+      <c r="B44" s="154" t="inlineStr">
+        <is>
+          <t>Cohance Lifesciences Limited</t>
+        </is>
+      </c>
+      <c r="C44" s="154" t="inlineStr">
+        <is>
+          <t>INE03QK01018</t>
+        </is>
+      </c>
+      <c r="D44" s="154" t="inlineStr">
+        <is>
+          <t>Pharmaceuticals &amp; Biotechnology</t>
+        </is>
+      </c>
+      <c r="E44" s="169" t="n">
+        <v>2453891</v>
+      </c>
+      <c r="F44" s="170" t="n">
+        <v>10588.54</v>
+      </c>
+      <c r="G44" s="13" t="n">
+        <v>0.008999999999999999</v>
+      </c>
+      <c r="J44" s="170" t="n"/>
+    </row>
+    <row r="45">
+      <c r="A45" s="154" t="n">
+        <v>38</v>
+      </c>
+      <c r="B45" s="154" t="inlineStr">
+        <is>
+          <t>Oil India Limited</t>
+        </is>
+      </c>
+      <c r="C45" s="154" t="inlineStr">
+        <is>
+          <t>INE274J01014</t>
+        </is>
+      </c>
+      <c r="D45" s="154" t="inlineStr">
+        <is>
+          <t>Oil</t>
+        </is>
+      </c>
+      <c r="E45" s="169" t="n">
+        <v>2190192</v>
+      </c>
+      <c r="F45" s="170" t="n">
+        <v>10428.6</v>
+      </c>
+      <c r="G45" s="13" t="n">
+        <v>0.008800000000000001</v>
+      </c>
+      <c r="J45" s="170" t="n"/>
+    </row>
+    <row r="46">
+      <c r="A46" s="154" t="n">
+        <v>39</v>
+      </c>
+      <c r="B46" s="154" t="inlineStr">
+        <is>
+          <t>Petronet LNG Limited</t>
+        </is>
+      </c>
+      <c r="C46" s="154" t="inlineStr">
+        <is>
+          <t>INE347G01014</t>
+        </is>
+      </c>
+      <c r="D46" s="154" t="inlineStr">
+        <is>
+          <t>Gas</t>
+        </is>
+      </c>
+      <c r="E46" s="169" t="n">
+        <v>3610569</v>
+      </c>
+      <c r="F46" s="170" t="n">
+        <v>9786.450000000001</v>
+      </c>
+      <c r="G46" s="13" t="n">
+        <v>0.0083</v>
+      </c>
+      <c r="J46" s="170" t="n"/>
+    </row>
+    <row r="47">
+      <c r="A47" s="154" t="n">
+        <v>40</v>
+      </c>
+      <c r="B47" s="154" t="inlineStr">
+        <is>
+          <t>Syngene International Limited</t>
+        </is>
+      </c>
+      <c r="C47" s="154" t="inlineStr">
+        <is>
+          <t>INE398R01022</t>
+        </is>
+      </c>
+      <c r="D47" s="154" t="inlineStr">
+        <is>
+          <t>Healthcare Services</t>
+        </is>
+      </c>
+      <c r="E47" s="169" t="n">
+        <v>2182335</v>
+      </c>
+      <c r="F47" s="170" t="n">
+        <v>9645.92</v>
+      </c>
+      <c r="G47" s="13" t="n">
+        <v>0.008200000000000001</v>
+      </c>
+      <c r="J47" s="170" t="n"/>
+    </row>
+    <row r="48">
+      <c r="A48" s="154" t="n">
+        <v>41</v>
+      </c>
+      <c r="B48" s="154" t="inlineStr">
+        <is>
+          <t>Tube Investments of India Limited</t>
+        </is>
+      </c>
+      <c r="C48" s="154" t="inlineStr">
+        <is>
+          <t>INE974X01010</t>
+        </is>
+      </c>
+      <c r="D48" s="154" t="inlineStr">
+        <is>
+          <t>Auto Components</t>
+        </is>
+      </c>
+      <c r="E48" s="169" t="n">
+        <v>297640</v>
+      </c>
+      <c r="F48" s="170" t="n">
+        <v>9350.059999999999</v>
+      </c>
+      <c r="G48" s="13" t="n">
+        <v>0.007900000000000001</v>
+      </c>
+      <c r="J48" s="170" t="n"/>
+    </row>
+    <row r="49">
+      <c r="A49" s="154" t="n">
+        <v>42</v>
+      </c>
+      <c r="B49" s="154" t="inlineStr">
+        <is>
+          <t>ICICI Lombard General Insurance Company Limited</t>
+        </is>
+      </c>
+      <c r="C49" s="154" t="inlineStr">
+        <is>
+          <t>INE765G01017</t>
+        </is>
+      </c>
+      <c r="D49" s="154" t="inlineStr">
+        <is>
+          <t>Insurance</t>
+        </is>
+      </c>
+      <c r="E49" s="169" t="n">
+        <v>502692</v>
+      </c>
+      <c r="F49" s="170" t="n">
+        <v>9009.25</v>
+      </c>
+      <c r="G49" s="13" t="n">
+        <v>0.0076</v>
+      </c>
+      <c r="J49" s="170" t="n"/>
+    </row>
+    <row r="50">
+      <c r="A50" s="154" t="n">
+        <v>43</v>
+      </c>
+      <c r="B50" s="154" t="inlineStr">
+        <is>
+          <t>Schaeffler India Limited</t>
+        </is>
+      </c>
+      <c r="C50" s="154" t="inlineStr">
+        <is>
+          <t>INE513A01022</t>
+        </is>
+      </c>
+      <c r="D50" s="154" t="inlineStr">
+        <is>
+          <t>Auto Components</t>
+        </is>
+      </c>
+      <c r="E50" s="169" t="n">
+        <v>169948</v>
+      </c>
+      <c r="F50" s="170" t="n">
+        <v>7016.64</v>
+      </c>
+      <c r="G50" s="13" t="n">
+        <v>0.0059</v>
+      </c>
+      <c r="J50" s="170" t="n"/>
+    </row>
+    <row r="51">
+      <c r="A51" s="154" t="n">
+        <v>44</v>
+      </c>
+      <c r="B51" s="154" t="inlineStr">
+        <is>
+          <t>JK Cement Limited</t>
+        </is>
+      </c>
+      <c r="C51" s="154" t="inlineStr">
+        <is>
+          <t>INE823G01014</t>
+        </is>
+      </c>
+      <c r="D51" s="154" t="inlineStr">
+        <is>
+          <t>Cement &amp; Cement Products</t>
+        </is>
+      </c>
+      <c r="E51" s="169" t="n">
+        <v>126556</v>
+      </c>
+      <c r="F51" s="170" t="n">
+        <v>6544.21</v>
+      </c>
+      <c r="G51" s="13" t="n">
+        <v>0.0055</v>
+      </c>
+      <c r="J51" s="170" t="n"/>
+    </row>
+    <row r="52">
+      <c r="A52" s="154" t="n">
+        <v>45</v>
+      </c>
+      <c r="B52" s="154" t="inlineStr">
+        <is>
+          <t>Dixon Technologies (India) Limited</t>
+        </is>
+      </c>
+      <c r="C52" s="154" t="inlineStr">
+        <is>
+          <t>INE935N01020</t>
+        </is>
+      </c>
+      <c r="D52" s="154" t="inlineStr">
+        <is>
+          <t>Consumer Durables</t>
+        </is>
+      </c>
+      <c r="E52" s="169" t="n">
+        <v>53357</v>
+      </c>
+      <c r="F52" s="170" t="n">
+        <v>6148.86</v>
+      </c>
+      <c r="G52" s="13" t="n">
+        <v>0.0052</v>
+      </c>
+      <c r="J52" s="170" t="n"/>
+    </row>
+    <row r="53">
+      <c r="A53" s="154" t="n">
+        <v>46</v>
+      </c>
+      <c r="B53" s="154" t="inlineStr">
+        <is>
+          <t>ICICI Prudential Asset Management Co Limited</t>
+        </is>
+      </c>
+      <c r="C53" s="154" t="inlineStr">
+        <is>
+          <t>INE346A01027</t>
+        </is>
+      </c>
+      <c r="D53" s="154" t="inlineStr">
+        <is>
+          <t>Capital Markets</t>
+        </is>
+      </c>
+      <c r="E53" s="169" t="n">
+        <v>166421</v>
+      </c>
+      <c r="F53" s="170" t="n">
+        <v>5888.81</v>
+      </c>
+      <c r="G53" s="13" t="n">
+        <v>0.005</v>
+      </c>
+      <c r="J53" s="170" t="n"/>
+    </row>
+    <row r="54">
+      <c r="A54" s="154" t="n">
+        <v>47</v>
+      </c>
+      <c r="B54" s="154" t="inlineStr">
+        <is>
+          <t>Indigo Paints Limited</t>
+        </is>
+      </c>
+      <c r="C54" s="154" t="inlineStr">
+        <is>
+          <t>INE09VQ01012</t>
+        </is>
+      </c>
+      <c r="D54" s="154" t="inlineStr">
+        <is>
+          <t>Consumer Durables</t>
+        </is>
+      </c>
+      <c r="E54" s="169" t="n">
+        <v>591819</v>
+      </c>
+      <c r="F54" s="170" t="n">
+        <v>5864.33</v>
+      </c>
+      <c r="G54" s="13" t="n">
+        <v>0.005</v>
+      </c>
+      <c r="J54" s="170" t="n"/>
+    </row>
+    <row r="55">
+      <c r="A55" s="154" t="n">
+        <v>48</v>
+      </c>
+      <c r="B55" s="154" t="inlineStr">
+        <is>
+          <t>Atul Limited</t>
+        </is>
+      </c>
+      <c r="C55" s="154" t="inlineStr">
+        <is>
+          <t>INE100A01010</t>
+        </is>
+      </c>
+      <c r="D55" s="154" t="inlineStr">
+        <is>
+          <t>Chemicals &amp; Petrochemicals</t>
+        </is>
+      </c>
+      <c r="E55" s="169" t="n">
+        <v>84450</v>
+      </c>
+      <c r="F55" s="170" t="n">
+        <v>5789.47</v>
+      </c>
+      <c r="G55" s="13" t="n">
+        <v>0.0049</v>
+      </c>
+      <c r="J55" s="170" t="n"/>
+    </row>
+    <row r="56">
+      <c r="A56" s="154" t="n">
+        <v>49</v>
+      </c>
+      <c r="B56" s="154" t="inlineStr">
+        <is>
+          <t>Havells India Limited</t>
+        </is>
+      </c>
+      <c r="C56" s="154" t="inlineStr">
+        <is>
+          <t>INE176B01034</t>
+        </is>
+      </c>
+      <c r="D56" s="154" t="inlineStr">
+        <is>
+          <t>Consumer Durables</t>
+        </is>
+      </c>
+      <c r="E56" s="169" t="n">
+        <v>483247</v>
+      </c>
+      <c r="F56" s="170" t="n">
+        <v>5686.85</v>
+      </c>
+      <c r="G56" s="13" t="n">
+        <v>0.0048</v>
+      </c>
+      <c r="J56" s="170" t="n"/>
+    </row>
+    <row r="57">
+      <c r="A57" s="154" t="n">
+        <v>50</v>
+      </c>
+      <c r="B57" s="154" t="inlineStr">
+        <is>
+          <t>Niva Bupa Health Insurance Company Limited</t>
+        </is>
+      </c>
+      <c r="C57" s="154" t="inlineStr">
+        <is>
+          <t>INE995S01015</t>
+        </is>
+      </c>
+      <c r="D57" s="154" t="inlineStr">
+        <is>
+          <t>Insurance</t>
+        </is>
+      </c>
+      <c r="E57" s="169" t="n">
+        <v>6308832</v>
+      </c>
+      <c r="F57" s="170" t="n">
+        <v>5267.87</v>
+      </c>
+      <c r="G57" s="13" t="n">
+        <v>0.0045</v>
+      </c>
+      <c r="J57" s="170" t="n"/>
+    </row>
+    <row r="58">
+      <c r="A58" s="154" t="n">
+        <v>51</v>
+      </c>
+      <c r="B58" s="154" t="inlineStr">
+        <is>
+          <t>PG Electroplast Limited</t>
+        </is>
+      </c>
+      <c r="C58" s="154" t="inlineStr">
+        <is>
+          <t>INE457L01029</t>
+        </is>
+      </c>
+      <c r="D58" s="154" t="inlineStr">
+        <is>
+          <t>Consumer Durables</t>
+        </is>
+      </c>
+      <c r="E58" s="169" t="n">
+        <v>1072118</v>
+      </c>
+      <c r="F58" s="170" t="n">
+        <v>5173.51</v>
+      </c>
+      <c r="G58" s="13" t="n">
+        <v>0.0044</v>
+      </c>
+      <c r="J58" s="170" t="n"/>
+    </row>
+    <row r="59">
+      <c r="A59" s="154" t="n">
+        <v>52</v>
+      </c>
+      <c r="B59" s="154" t="inlineStr">
+        <is>
+          <t>Hindustan Petroleum Corporation Limited</t>
+        </is>
+      </c>
+      <c r="C59" s="154" t="inlineStr">
+        <is>
+          <t>INE094A01015</t>
+        </is>
+      </c>
+      <c r="D59" s="154" t="inlineStr">
+        <is>
+          <t>Petroleum Products</t>
+        </is>
+      </c>
+      <c r="E59" s="169" t="n">
+        <v>1172332</v>
+      </c>
+      <c r="F59" s="170" t="n">
+        <v>4617.23</v>
+      </c>
+      <c r="G59" s="13" t="n">
+        <v>0.0039</v>
+      </c>
+      <c r="J59" s="170" t="n"/>
+    </row>
+    <row r="60">
+      <c r="A60" s="154" t="n">
+        <v>53</v>
+      </c>
+      <c r="B60" s="154" t="inlineStr">
+        <is>
+          <t>Hindustan Unilever Limited</t>
+        </is>
+      </c>
+      <c r="C60" s="154" t="inlineStr">
+        <is>
+          <t>INE030A01027</t>
+        </is>
+      </c>
+      <c r="D60" s="154" t="inlineStr">
+        <is>
+          <t>Diversified FMCG</t>
+        </is>
+      </c>
+      <c r="E60" s="169" t="n">
+        <v>204559</v>
+      </c>
+      <c r="F60" s="170" t="n">
+        <v>4405.18</v>
+      </c>
+      <c r="G60" s="13" t="n">
+        <v>0.0037</v>
+      </c>
+      <c r="J60" s="170" t="n"/>
+    </row>
+    <row r="61">
+      <c r="A61" s="154" t="n">
+        <v>54</v>
+      </c>
+      <c r="B61" s="154" t="inlineStr">
+        <is>
+          <t>Emami Limited</t>
+        </is>
+      </c>
+      <c r="C61" s="154" t="inlineStr">
+        <is>
+          <t>INE548C01032</t>
+        </is>
+      </c>
+      <c r="D61" s="154" t="inlineStr">
+        <is>
+          <t>Personal Products</t>
+        </is>
+      </c>
+      <c r="E61" s="169" t="n">
+        <v>885352</v>
+      </c>
+      <c r="F61" s="170" t="n">
+        <v>3533.44</v>
+      </c>
+      <c r="G61" s="13" t="n">
+        <v>0.003</v>
+      </c>
+      <c r="J61" s="170" t="n"/>
+    </row>
+    <row r="62">
+      <c r="A62" s="154" t="n">
+        <v>55</v>
+      </c>
+      <c r="B62" s="154" t="inlineStr">
+        <is>
+          <t>AU Small Finance Bank Limited</t>
+        </is>
+      </c>
+      <c r="C62" s="154" t="inlineStr">
+        <is>
+          <t>INE949L01017</t>
+        </is>
+      </c>
+      <c r="D62" s="154" t="inlineStr">
+        <is>
+          <t>Banks</t>
+        </is>
+      </c>
+      <c r="E62" s="169" t="n">
+        <v>264613</v>
+      </c>
+      <c r="F62" s="170" t="n">
+        <v>2605.64</v>
+      </c>
+      <c r="G62" s="13" t="n">
+        <v>0.0022</v>
+      </c>
+      <c r="J62" s="170" t="n"/>
+    </row>
+    <row r="63">
+      <c r="A63" s="154" t="n">
+        <v>56</v>
+      </c>
+      <c r="B63" s="154" t="inlineStr">
+        <is>
+          <t>Bajaj Finserv Limited</t>
+        </is>
+      </c>
+      <c r="C63" s="154" t="inlineStr">
+        <is>
+          <t>INE918I01026</t>
+        </is>
+      </c>
+      <c r="D63" s="154" t="inlineStr">
+        <is>
+          <t>Finance</t>
+        </is>
+      </c>
+      <c r="E63" s="169" t="n">
+        <v>97469</v>
+      </c>
+      <c r="F63" s="170" t="n">
+        <v>1738.46</v>
+      </c>
+      <c r="G63" s="13" t="n">
+        <v>0.0015</v>
+      </c>
+      <c r="J63" s="170" t="n"/>
+    </row>
+    <row r="64">
+      <c r="A64" s="154" t="n">
+        <v>57</v>
+      </c>
+      <c r="B64" s="154" t="inlineStr">
+        <is>
+          <t>The Phoenix Mills Limited</t>
+        </is>
+      </c>
+      <c r="C64" s="154" t="inlineStr">
+        <is>
+          <t>INE211B01039</t>
+        </is>
+      </c>
+      <c r="D64" s="154" t="inlineStr">
+        <is>
+          <t>Realty</t>
+        </is>
+      </c>
+      <c r="E64" s="169" t="n">
+        <v>96813</v>
+      </c>
+      <c r="F64" s="170" t="n">
+        <v>1714.75</v>
+      </c>
+      <c r="G64" s="13" t="n">
+        <v>0.0015</v>
+      </c>
+      <c r="J64" s="170" t="n"/>
+    </row>
+    <row r="65">
+      <c r="A65" s="154" t="n">
+        <v>58</v>
+      </c>
+      <c r="B65" s="154" t="inlineStr">
+        <is>
+          <t>REC Limited</t>
+        </is>
+      </c>
+      <c r="C65" s="154" t="inlineStr">
+        <is>
+          <t>INE020B01018</t>
+        </is>
+      </c>
+      <c r="D65" s="154" t="inlineStr">
+        <is>
+          <t>Finance</t>
+        </is>
+      </c>
+      <c r="E65" s="169" t="n">
+        <v>426021</v>
+      </c>
+      <c r="F65" s="170" t="n">
+        <v>1438.46</v>
+      </c>
+      <c r="G65" s="13" t="n">
+        <v>0.0012</v>
+      </c>
+      <c r="J65" s="170" t="n"/>
+    </row>
+    <row r="66">
+      <c r="A66" s="154" t="n">
+        <v>59</v>
+      </c>
+      <c r="B66" s="154" t="inlineStr">
+        <is>
+          <t>Ganesha Ecosphere Limited</t>
+        </is>
+      </c>
+      <c r="C66" s="154" t="inlineStr">
+        <is>
+          <t>INE845D01014</t>
+        </is>
+      </c>
+      <c r="D66" s="154" t="inlineStr">
+        <is>
+          <t>Textiles &amp; Apparels</t>
+        </is>
+      </c>
+      <c r="E66" s="169" t="n">
+        <v>85593</v>
+      </c>
+      <c r="F66" s="170" t="n">
+        <v>790.1900000000001</v>
+      </c>
+      <c r="G66" s="13" t="n">
+        <v>0.0007</v>
+      </c>
+      <c r="J66" s="170" t="n"/>
+    </row>
+    <row r="67">
+      <c r="A67" s="154" t="n">
+        <v>60</v>
+      </c>
+      <c r="B67" s="154" t="inlineStr">
+        <is>
+          <t>PI Industries Limited</t>
+        </is>
+      </c>
+      <c r="C67" s="154" t="inlineStr">
+        <is>
+          <t>INE603J01030</t>
+        </is>
+      </c>
+      <c r="D67" s="154" t="inlineStr">
+        <is>
+          <t>Fertilizers &amp; Agrochemicals</t>
+        </is>
+      </c>
+      <c r="E67" s="169" t="n">
+        <v>22935</v>
+      </c>
+      <c r="F67" s="170" t="n">
+        <v>636.45</v>
+      </c>
+      <c r="G67" s="13" t="n">
+        <v>0.0005</v>
+      </c>
+      <c r="J67" s="170" t="n"/>
+    </row>
+    <row r="68">
+      <c r="A68" s="154" t="n">
+        <v>61</v>
+      </c>
+      <c r="B68" s="154" t="inlineStr">
+        <is>
+          <t>GAIL (India) Limited</t>
+        </is>
+      </c>
+      <c r="C68" s="154" t="inlineStr">
+        <is>
+          <t>INE129A01019</t>
+        </is>
+      </c>
+      <c r="D68" s="154" t="inlineStr">
+        <is>
+          <t>Gas</t>
+        </is>
+      </c>
+      <c r="E68" s="169" t="n">
+        <v>291577</v>
+      </c>
+      <c r="F68" s="170" t="n">
+        <v>479.67</v>
+      </c>
+      <c r="G68" s="13" t="n">
+        <v>0.0004</v>
+      </c>
+      <c r="J68" s="170" t="n"/>
+    </row>
+    <row r="69">
+      <c r="A69" s="154" t="n">
+        <v>62</v>
+      </c>
+      <c r="B69" s="154" t="inlineStr">
+        <is>
+          <t>SRF Limited</t>
+        </is>
+      </c>
+      <c r="C69" s="154" t="inlineStr">
+        <is>
+          <t>INE647A01010</t>
+        </is>
+      </c>
+      <c r="D69" s="154" t="inlineStr">
+        <is>
+          <t>Chemicals &amp; Petrochemicals</t>
+        </is>
+      </c>
+      <c r="E69" s="169" t="n">
+        <v>8819</v>
+      </c>
+      <c r="F69" s="170" t="n">
+        <v>239.51</v>
+      </c>
+      <c r="G69" s="13" t="n">
+        <v>0.0002</v>
+      </c>
+      <c r="J69" s="170" t="n"/>
+    </row>
+    <row r="70">
+      <c r="A70" s="154" t="n">
+        <v>63</v>
+      </c>
+      <c r="B70" s="154" t="inlineStr">
+        <is>
+          <t>LG Electronics India Limited</t>
+        </is>
+      </c>
+      <c r="C70" s="154" t="inlineStr">
+        <is>
+          <t>INE324D01010</t>
+        </is>
+      </c>
+      <c r="D70" s="154" t="inlineStr">
+        <is>
+          <t>Consumer Durables</t>
+        </is>
+      </c>
+      <c r="E70" s="169" t="n">
+        <v>14974</v>
+      </c>
+      <c r="F70" s="170" t="n">
+        <v>228.19</v>
+      </c>
+      <c r="G70" s="13" t="n">
+        <v>0.0002</v>
+      </c>
+      <c r="J70" s="170" t="n"/>
+    </row>
+    <row r="71">
+      <c r="A71" s="154" t="n">
+        <v>64</v>
+      </c>
+      <c r="B71" s="154" t="inlineStr">
+        <is>
+          <t>AIA Engineering Limited</t>
+        </is>
+      </c>
+      <c r="C71" s="154" t="inlineStr">
+        <is>
+          <t>INE212H01026</t>
+        </is>
+      </c>
+      <c r="D71" s="154" t="inlineStr">
+        <is>
+          <t>Industrial Products</t>
+        </is>
+      </c>
+      <c r="E71" s="169" t="n">
+        <v>4280</v>
+      </c>
+      <c r="F71" s="170" t="n">
+        <v>192.75</v>
+      </c>
+      <c r="G71" s="13" t="n">
+        <v>0.0002</v>
+      </c>
+      <c r="J71" s="170" t="n"/>
+    </row>
+    <row r="72">
+      <c r="A72" s="14" t="n"/>
+      <c r="B72" s="14" t="inlineStr">
+        <is>
+          <t>Total</t>
+        </is>
+      </c>
+      <c r="C72" s="14" t="n"/>
+      <c r="D72" s="14" t="n"/>
+      <c r="E72" s="14" t="n"/>
+      <c r="F72" s="171" t="n">
+        <v>1071447.02</v>
+      </c>
+      <c r="G72" s="16" t="n">
+        <v>0.9082</v>
+      </c>
+    </row>
+    <row r="74">
+      <c r="B74" s="10" t="inlineStr">
+        <is>
+          <t>Unlisted</t>
+        </is>
+      </c>
+    </row>
+    <row r="75">
+      <c r="A75" s="154" t="n">
+        <v>65</v>
+      </c>
+      <c r="B75" s="154" t="inlineStr">
+        <is>
+          <t>SIP Technologies &amp; Export Limited**</t>
+        </is>
+      </c>
+      <c r="C75" s="154" t="inlineStr">
+        <is>
+          <t>INE468B01019</t>
+        </is>
+      </c>
+      <c r="D75" s="154" t="inlineStr">
+        <is>
+          <t>IT - Software</t>
+        </is>
+      </c>
+      <c r="E75" s="169" t="n">
+        <v>122549</v>
+      </c>
+      <c r="F75" s="170" t="n">
         <v>0</v>
       </c>
-      <c r="C1" s="83"/>
-[...5 lines deleted...]
-      <c r="B2" s="3" t="s">
+      <c r="G75" s="13" t="inlineStr">
+        <is>
+          <t>*</t>
+        </is>
+      </c>
+      <c r="J75" s="170" t="n"/>
+    </row>
+    <row r="76">
+      <c r="A76" s="154" t="n">
+        <v>66</v>
+      </c>
+      <c r="B76" s="154" t="inlineStr">
+        <is>
+          <t>Magnasound (India) Limited**</t>
+        </is>
+      </c>
+      <c r="D76" s="154" t="inlineStr">
+        <is>
+          <t>Entertainment</t>
+        </is>
+      </c>
+      <c r="E76" s="169" t="n">
+        <v>25000</v>
+      </c>
+      <c r="F76" s="170" t="n">
+        <v>0</v>
+      </c>
+      <c r="G76" s="13" t="inlineStr">
+        <is>
+          <t>*</t>
+        </is>
+      </c>
+      <c r="J76" s="170" t="n"/>
+    </row>
+    <row r="77">
+      <c r="A77" s="14" t="n"/>
+      <c r="B77" s="14" t="inlineStr">
+        <is>
+          <t>Total</t>
+        </is>
+      </c>
+      <c r="C77" s="14" t="n"/>
+      <c r="D77" s="14" t="n"/>
+      <c r="E77" s="14" t="n"/>
+      <c r="F77" s="171" t="n">
+        <v>0</v>
+      </c>
+      <c r="G77" s="16" t="inlineStr">
+        <is>
+          <t>*</t>
+        </is>
+      </c>
+    </row>
+    <row r="79">
+      <c r="B79" s="10" t="inlineStr">
+        <is>
+          <t>MONEY MARKET INSTRUMENTS</t>
+        </is>
+      </c>
+    </row>
+    <row r="80">
+      <c r="A80" s="154" t="n">
+        <v>67</v>
+      </c>
+      <c r="B80" s="10" t="inlineStr">
+        <is>
+          <t>TREPS / Reverse Repo Investments</t>
+        </is>
+      </c>
+      <c r="F80" s="170" t="n">
+        <v>114855.77</v>
+      </c>
+      <c r="G80" s="13" t="n">
+        <v>0.0973</v>
+      </c>
+      <c r="H80" s="17" t="n">
+        <v>46174</v>
+      </c>
+    </row>
+    <row r="81">
+      <c r="A81" s="14" t="n"/>
+      <c r="B81" s="14" t="inlineStr">
+        <is>
+          <t>Total</t>
+        </is>
+      </c>
+      <c r="C81" s="14" t="n"/>
+      <c r="D81" s="14" t="n"/>
+      <c r="E81" s="14" t="n"/>
+      <c r="F81" s="171" t="n">
+        <v>114855.77</v>
+      </c>
+      <c r="G81" s="16" t="n">
+        <v>0.0973</v>
+      </c>
+    </row>
+    <row r="83">
+      <c r="B83" s="10" t="inlineStr">
+        <is>
+          <t>Cash &amp; Cash Equivalent</t>
+        </is>
+      </c>
+    </row>
+    <row r="84">
+      <c r="B84" s="154" t="inlineStr">
+        <is>
+          <t>Net Receivables/Payables</t>
+        </is>
+      </c>
+      <c r="E84" s="169" t="n"/>
+      <c r="F84" s="170" t="n">
+        <v>-6467.87</v>
+      </c>
+      <c r="G84" s="13" t="n">
+        <v>-0.0055</v>
+      </c>
+      <c r="J84" s="170" t="n"/>
+    </row>
+    <row r="85">
+      <c r="A85" s="14" t="n"/>
+      <c r="B85" s="14" t="inlineStr">
+        <is>
+          <t>Total</t>
+        </is>
+      </c>
+      <c r="C85" s="14" t="n"/>
+      <c r="D85" s="14" t="n"/>
+      <c r="E85" s="14" t="n"/>
+      <c r="F85" s="171" t="n">
+        <v>-6467.87</v>
+      </c>
+      <c r="G85" s="16" t="n">
+        <v>-0.0055</v>
+      </c>
+    </row>
+    <row r="87">
+      <c r="A87" s="153" t="n"/>
+      <c r="B87" s="153" t="inlineStr">
+        <is>
+          <t>GRAND TOTAL</t>
+        </is>
+      </c>
+      <c r="C87" s="153" t="n"/>
+      <c r="D87" s="153" t="n"/>
+      <c r="E87" s="153" t="n"/>
+      <c r="F87" s="172" t="n">
+        <v>1179834.92</v>
+      </c>
+      <c r="G87" s="19" t="n">
         <v>1</v>
       </c>
     </row>
-    <row r="4" spans="1:12" x14ac:dyDescent="0.35">
-      <c r="A4" s="4" t="s">
+    <row r="88">
+      <c r="A88" s="154" t="inlineStr">
+        <is>
+          <t>Notes:</t>
+        </is>
+      </c>
+    </row>
+    <row r="89">
+      <c r="A89" s="154" t="n">
+        <v>1</v>
+      </c>
+      <c r="B89" s="154" t="inlineStr">
+        <is>
+          <t>** Non Traded / Thinly Traded and illiquid securities in accordance with SEBI Regulations.</t>
+        </is>
+      </c>
+    </row>
+    <row r="90">
+      <c r="A90" s="20" t="n">
         <v>2</v>
       </c>
-      <c r="B4" s="4" t="s">
+      <c r="B90" s="20" t="inlineStr">
+        <is>
+          <t>* Less than 0.01%</t>
+        </is>
+      </c>
+    </row>
+    <row r="91">
+      <c r="A91" s="21" t="n">
         <v>3</v>
       </c>
-      <c r="C4" s="4" t="s">
+      <c r="B91" s="21" t="inlineStr">
+        <is>
+          <t>Market value includes accrued interest</t>
+        </is>
+      </c>
+    </row>
+    <row r="93">
+      <c r="B93" s="154" t="inlineStr">
+        <is>
+          <t>Scheme Riskometer</t>
+        </is>
+      </c>
+    </row>
+    <row r="107">
+      <c r="B107" s="154" t="inlineStr">
+        <is>
+          <t>Benchmark Riskometer: Nifty 500 TRI</t>
+        </is>
+      </c>
+    </row>
+    <row r="120">
+      <c r="A120" s="43" t="inlineStr">
+        <is>
+          <t>Sr. No.</t>
+        </is>
+      </c>
+      <c r="B120" s="44" t="inlineStr">
+        <is>
+          <t>Particulars</t>
+        </is>
+      </c>
+      <c r="C120" s="45" t="n"/>
+      <c r="D120" s="45" t="n"/>
+      <c r="E120" s="46" t="n"/>
+    </row>
+    <row r="121">
+      <c r="A121" s="47" t="n">
         <v>4</v>
       </c>
-      <c r="D4" s="4" t="s">
+      <c r="B121" s="165" t="n"/>
+      <c r="C121" s="39" t="inlineStr">
+        <is>
+          <t>Portfolio Information</t>
+        </is>
+      </c>
+      <c r="E121" s="49" t="n"/>
+    </row>
+    <row r="122">
+      <c r="A122" s="47" t="n"/>
+      <c r="B122" s="165" t="inlineStr">
+        <is>
+          <t>Description (if any)</t>
+        </is>
+      </c>
+      <c r="C122" s="161" t="n"/>
+      <c r="E122" s="49" t="n"/>
+    </row>
+    <row r="123">
+      <c r="A123" s="47" t="n"/>
+      <c r="B123" s="165" t="inlineStr">
+        <is>
+          <t>Annualised Portfolio YTM*@@</t>
+        </is>
+      </c>
+      <c r="C123" s="162" t="inlineStr">
+        <is>
+          <t>N.A.</t>
+        </is>
+      </c>
+      <c r="E123" s="49" t="n"/>
+    </row>
+    <row r="124">
+      <c r="A124" s="47" t="n"/>
+      <c r="B124" s="165" t="inlineStr">
+        <is>
+          <t>Macaulay Duration@@</t>
+        </is>
+      </c>
+      <c r="C124" s="162" t="inlineStr">
+        <is>
+          <t>N.A.</t>
+        </is>
+      </c>
+      <c r="E124" s="49" t="n"/>
+    </row>
+    <row r="125">
+      <c r="A125" s="47" t="n"/>
+      <c r="B125" s="165" t="inlineStr">
+        <is>
+          <t>Residual Maturity@@</t>
+        </is>
+      </c>
+      <c r="C125" s="162" t="inlineStr">
+        <is>
+          <t>N.A.</t>
+        </is>
+      </c>
+      <c r="E125" s="49" t="n"/>
+    </row>
+    <row r="126">
+      <c r="A126" s="47" t="n"/>
+      <c r="B126" s="165" t="inlineStr">
+        <is>
+          <t>Modified Duration (in years)@@</t>
+        </is>
+      </c>
+      <c r="C126" s="162" t="inlineStr">
+        <is>
+          <t>N.A.</t>
+        </is>
+      </c>
+      <c r="E126" s="49" t="n"/>
+    </row>
+    <row r="127">
+      <c r="A127" s="47" t="n"/>
+      <c r="B127" s="20" t="inlineStr">
+        <is>
+          <t>* In case of semi-annual YTM, it will be annualised</t>
+        </is>
+      </c>
+      <c r="C127" s="20" t="n"/>
+      <c r="E127" s="49" t="n"/>
+    </row>
+    <row r="128">
+      <c r="A128" s="47" t="n">
         <v>5</v>
       </c>
-      <c r="E4" s="4" t="s">
+      <c r="B128" s="51" t="inlineStr">
+        <is>
+          <t>NAV AND Dividend</t>
+        </is>
+      </c>
+      <c r="C128" s="20" t="n"/>
+      <c r="E128" s="49" t="n"/>
+    </row>
+    <row r="129">
+      <c r="A129" s="47" t="n"/>
+      <c r="B129" s="173" t="inlineStr">
+        <is>
+          <t>Plan/Option Name</t>
+        </is>
+      </c>
+      <c r="C129" s="150" t="inlineStr">
+        <is>
+          <t>NAV per unit (Rs)</t>
+        </is>
+      </c>
+      <c r="D129" s="174" t="n"/>
+      <c r="E129" s="101" t="inlineStr">
+        <is>
+          <t>Aggregate distributions during the portfolio period  (Rs. per Unit)</t>
+        </is>
+      </c>
+    </row>
+    <row r="130" ht="28.5" customHeight="1">
+      <c r="A130" s="47" t="n"/>
+      <c r="B130" s="175" t="n"/>
+      <c r="C130" s="52" t="inlineStr">
+        <is>
+          <t>As on April 30, 2026</t>
+        </is>
+      </c>
+      <c r="D130" s="52" t="inlineStr">
+        <is>
+          <t>As on May 31, 2026</t>
+        </is>
+      </c>
+      <c r="E130" s="175" t="n"/>
+    </row>
+    <row r="131">
+      <c r="A131" s="53" t="n"/>
+      <c r="B131" s="54" t="inlineStr">
+        <is>
+          <t>Direct Plan-Growth Plan</t>
+        </is>
+      </c>
+      <c r="C131" s="77" t="inlineStr">
+        <is>
+          <t>110.613</t>
+        </is>
+      </c>
+      <c r="D131" s="77" t="inlineStr">
+        <is>
+          <t>110.908*</t>
+        </is>
+      </c>
+      <c r="E131" s="161" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+    </row>
+    <row r="132">
+      <c r="A132" s="53" t="n"/>
+      <c r="B132" s="54" t="inlineStr">
+        <is>
+          <t>Direct Plan-IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C132" s="77" t="inlineStr">
+        <is>
+          <t>81.317</t>
+        </is>
+      </c>
+      <c r="D132" s="77" t="inlineStr">
+        <is>
+          <t>81.534*</t>
+        </is>
+      </c>
+      <c r="E132" s="77" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+    </row>
+    <row r="133">
+      <c r="A133" s="53" t="n"/>
+      <c r="B133" s="54" t="inlineStr">
+        <is>
+          <t>Direct Plan-Daily IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C133" s="56" t="n">
+        <v>0</v>
+      </c>
+      <c r="D133" s="56" t="n">
+        <v>0</v>
+      </c>
+      <c r="E133" s="57" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="134">
+      <c r="A134" s="53" t="n"/>
+      <c r="B134" s="54" t="inlineStr">
+        <is>
+          <t>Direct Plan-Weekly IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C134" s="56" t="n">
+        <v>0</v>
+      </c>
+      <c r="D134" s="56" t="n">
+        <v>0</v>
+      </c>
+      <c r="E134" s="57" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="135">
+      <c r="A135" s="53" t="n"/>
+      <c r="B135" s="54" t="inlineStr">
+        <is>
+          <t>Direct Plan-Monthly IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C135" s="56" t="n">
+        <v>0</v>
+      </c>
+      <c r="D135" s="56" t="n">
+        <v>0</v>
+      </c>
+      <c r="E135" s="57" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="136">
+      <c r="A136" s="53" t="n"/>
+      <c r="B136" s="54" t="inlineStr">
+        <is>
+          <t>Direct Plan-Quarterly IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C136" s="56" t="n">
+        <v>0</v>
+      </c>
+      <c r="D136" s="56" t="n">
+        <v>0</v>
+      </c>
+      <c r="E136" s="57" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="137">
+      <c r="A137" s="53" t="n"/>
+      <c r="B137" s="58" t="n"/>
+      <c r="C137" s="59" t="n"/>
+      <c r="D137" s="59" t="n"/>
+      <c r="E137" s="39" t="n"/>
+    </row>
+    <row r="138">
+      <c r="A138" s="47" t="n"/>
+      <c r="B138" s="60" t="inlineStr">
+        <is>
+          <t>Regular Plan-Growth Plan</t>
+        </is>
+      </c>
+      <c r="C138" s="77" t="inlineStr">
+        <is>
+          <t>98.673</t>
+        </is>
+      </c>
+      <c r="D138" s="77" t="inlineStr">
+        <is>
+          <t>98.849*</t>
+        </is>
+      </c>
+      <c r="E138" s="161" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+    </row>
+    <row r="139">
+      <c r="A139" s="47" t="n"/>
+      <c r="B139" s="60" t="inlineStr">
+        <is>
+          <t>Regular Plan-IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C139" s="77" t="inlineStr">
+        <is>
+          <t>55.986</t>
+        </is>
+      </c>
+      <c r="D139" s="77" t="inlineStr">
+        <is>
+          <t>56.086*</t>
+        </is>
+      </c>
+      <c r="E139" s="77" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+    </row>
+    <row r="140">
+      <c r="A140" s="47" t="n"/>
+      <c r="B140" s="60" t="inlineStr">
+        <is>
+          <t>Regular Plan-Daily IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C140" s="61" t="n">
+        <v>0</v>
+      </c>
+      <c r="D140" s="61" t="n">
+        <v>0</v>
+      </c>
+      <c r="E140" s="62" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="141">
+      <c r="A141" s="47" t="n"/>
+      <c r="B141" s="60" t="inlineStr">
+        <is>
+          <t>Regular Plan-Weekly IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C141" s="61" t="n">
+        <v>0</v>
+      </c>
+      <c r="D141" s="61" t="n">
+        <v>0</v>
+      </c>
+      <c r="E141" s="62" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="142">
+      <c r="A142" s="47" t="n"/>
+      <c r="B142" s="60" t="inlineStr">
+        <is>
+          <t>Regular Plan-Monthly IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C142" s="61" t="n">
+        <v>0</v>
+      </c>
+      <c r="D142" s="61" t="n">
+        <v>0</v>
+      </c>
+      <c r="E142" s="62" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="143">
+      <c r="A143" s="47" t="n"/>
+      <c r="B143" s="60" t="inlineStr">
+        <is>
+          <t>Regular Plan-Quarterly IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C143" s="61" t="n">
+        <v>0</v>
+      </c>
+      <c r="D143" s="61" t="n">
+        <v>0</v>
+      </c>
+      <c r="E143" s="62" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="144">
+      <c r="A144" s="47" t="n"/>
+      <c r="B144" s="63" t="inlineStr">
+        <is>
+          <t>IDCW -  Income Distribution cum Capital Withdrawal.</t>
+        </is>
+      </c>
+      <c r="C144" s="64" t="n"/>
+      <c r="D144" s="64" t="n"/>
+      <c r="E144" s="49" t="n"/>
+    </row>
+    <row r="145">
+      <c r="A145" s="65" t="n"/>
+      <c r="B145" s="66" t="n"/>
+      <c r="C145" s="66" t="n"/>
+      <c r="D145" s="66" t="n"/>
+      <c r="E145" s="67" t="n"/>
+    </row>
+    <row r="146">
+      <c r="A146" s="47" t="n">
         <v>6</v>
       </c>
-      <c r="F4" s="4" t="s">
+      <c r="B146" s="68" t="inlineStr">
+        <is>
+          <t>Portfolio Turn Over Ratio ^^</t>
+        </is>
+      </c>
+      <c r="C146" s="60" t="n"/>
+      <c r="D146" s="66" t="n"/>
+      <c r="E146" s="69" t="n"/>
+    </row>
+    <row r="147">
+      <c r="A147" s="47" t="n"/>
+      <c r="B147" s="60" t="inlineStr">
+        <is>
+          <t xml:space="preserve"> - For Purchase</t>
+        </is>
+      </c>
+      <c r="C147" s="77" t="n">
+        <v>0.03</v>
+      </c>
+      <c r="D147" s="66" t="n"/>
+      <c r="E147" s="67" t="n"/>
+    </row>
+    <row r="148">
+      <c r="A148" s="47" t="n"/>
+      <c r="B148" s="60" t="inlineStr">
+        <is>
+          <t xml:space="preserve"> - For Sale</t>
+        </is>
+      </c>
+      <c r="C148" s="77" t="n">
+        <v>0.04</v>
+      </c>
+      <c r="D148" s="66" t="n"/>
+      <c r="E148" s="67" t="n"/>
+    </row>
+    <row r="149">
+      <c r="A149" s="47" t="n">
         <v>7</v>
       </c>
-      <c r="G4" s="4" t="s">
+      <c r="B149" s="70" t="inlineStr">
+        <is>
+          <t>Total investment in foreign securities/ADR/GDR (Rs. lakh)</t>
+        </is>
+      </c>
+      <c r="C149" s="71" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="D149" s="66" t="n"/>
+      <c r="E149" s="69" t="n"/>
+    </row>
+    <row r="150" ht="24" customHeight="1">
+      <c r="A150" s="47" t="n">
         <v>8</v>
       </c>
-      <c r="H4" s="4" t="s">
+      <c r="B150" s="72" t="inlineStr">
+        <is>
+          <t>Total of securities below investment grade and default provided for the of May 31, 2026 (Rs. lakh)</t>
+        </is>
+      </c>
+      <c r="C150" s="71" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="D150" s="73" t="n"/>
+      <c r="E150" s="69" t="n"/>
+    </row>
+    <row r="151">
+      <c r="A151" s="47" t="n">
         <v>9</v>
       </c>
-      <c r="I4" s="4" t="s">
+      <c r="B151" s="74" t="inlineStr">
+        <is>
+          <t>Total investment in illiquid shares/securities</t>
+        </is>
+      </c>
+      <c r="C151" s="75" t="n"/>
+      <c r="E151" s="69" t="n"/>
+    </row>
+    <row r="152">
+      <c r="A152" s="47" t="n"/>
+      <c r="B152" s="76" t="inlineStr">
+        <is>
+          <t>- Value (In Rs. Lakh)</t>
+        </is>
+      </c>
+      <c r="C152" s="77" t="n">
+        <v>0</v>
+      </c>
+      <c r="E152" s="69" t="n"/>
+    </row>
+    <row r="153">
+      <c r="A153" s="47" t="n"/>
+      <c r="B153" s="78" t="inlineStr">
+        <is>
+          <t>- in percentage terms (%)</t>
+        </is>
+      </c>
+      <c r="C153" s="104" t="n">
+        <v>0</v>
+      </c>
+      <c r="E153" s="69" t="n"/>
+    </row>
+    <row r="154">
+      <c r="A154" s="47" t="n"/>
+      <c r="B154" s="78" t="n"/>
+      <c r="C154" s="176" t="n"/>
+      <c r="E154" s="69" t="n"/>
+    </row>
+    <row r="155" ht="24" customHeight="1">
+      <c r="A155" s="47" t="n">
         <v>10</v>
       </c>
-      <c r="J4" s="4" t="s">
-[...1878 lines deleted...]
-        <v>185</v>
+      <c r="B155" s="74" t="inlineStr">
+        <is>
+          <t>Total outstanding exposure to derivatives at the end of  May 31, 2026</t>
+        </is>
+      </c>
+      <c r="C155" s="75" t="n"/>
+      <c r="D155" s="66" t="n"/>
+      <c r="E155" s="69" t="n"/>
+    </row>
+    <row r="156">
+      <c r="A156" s="47" t="n"/>
+      <c r="B156" s="76" t="inlineStr">
+        <is>
+          <t>- Value (In Rs. Lakh)</t>
+        </is>
+      </c>
+      <c r="C156" s="77" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="D156" s="66" t="n"/>
+      <c r="E156" s="69" t="n"/>
+    </row>
+    <row r="157">
+      <c r="A157" s="47" t="n"/>
+      <c r="B157" s="78" t="inlineStr">
+        <is>
+          <t>- in percentage term (%)</t>
+        </is>
+      </c>
+      <c r="C157" s="77" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="D157" s="66" t="n"/>
+      <c r="E157" s="69" t="n"/>
+    </row>
+    <row r="158">
+      <c r="A158" s="81" t="n"/>
+      <c r="B158" s="82" t="n"/>
+      <c r="C158" s="82" t="n"/>
+      <c r="D158" s="82" t="n"/>
+      <c r="E158" s="83" t="n"/>
+    </row>
+    <row r="160">
+      <c r="A160" s="10" t="inlineStr">
+        <is>
+          <t>*</t>
+        </is>
+      </c>
+      <c r="B160" s="154" t="inlineStr">
+        <is>
+          <t>Computed NAV</t>
+        </is>
+      </c>
+    </row>
+    <row r="161">
+      <c r="A161" s="10" t="inlineStr">
+        <is>
+          <t>**</t>
+        </is>
+      </c>
+      <c r="B161" s="154" t="inlineStr">
+        <is>
+          <t>NAV as on Maturity date</t>
+        </is>
+      </c>
+    </row>
+    <row r="162">
+      <c r="A162" s="10" t="inlineStr">
+        <is>
+          <t>N.A.</t>
+        </is>
+      </c>
+      <c r="B162" s="154" t="inlineStr">
+        <is>
+          <t xml:space="preserve"> Not Applicable.</t>
+        </is>
+      </c>
+    </row>
+    <row r="163">
+      <c r="A163" s="10" t="inlineStr">
+        <is>
+          <t>^^</t>
+        </is>
+      </c>
+      <c r="B163" s="154" t="inlineStr">
+        <is>
+          <t>Portfolio Turn Over Ratio is for Equity Schemes.</t>
+        </is>
+      </c>
+    </row>
+    <row r="164">
+      <c r="A164" s="10" t="inlineStr">
+        <is>
+          <t>@@</t>
+        </is>
+      </c>
+      <c r="B164" s="154" t="inlineStr">
+        <is>
+          <t>Residual, Modified Duration and Portfolio YTM (Annualised) is for Debt Schemes.</t>
+        </is>
+      </c>
+    </row>
+    <row r="165" ht="48" customHeight="1">
+      <c r="B165" s="84" t="inlineStr">
+        <is>
+          <t>Pursuant to payment of IDCW, the NAV of the IDCW Option(s) of aforesaid Scheme of the Fund would fall to the extent of payout and statutory levy, if any. For complete distribution history of the Schemes, please visit www.dspim.com</t>
+        </is>
       </c>
     </row>
   </sheetData>
-  <mergeCells count="1">
+  <mergeCells count="4">
+    <mergeCell ref="B129:B130"/>
+    <mergeCell ref="C129:D129"/>
     <mergeCell ref="B1:F1"/>
+    <mergeCell ref="E129:E130"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <drawing r:id="rId1"/>
+  <drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D37C88B1-4683-4B9A-93AF-1A465CC57A6F}">
-  <dimension ref="A1:F66"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+    <pageSetUpPr/>
+  </sheetPr>
+  <dimension ref="A1:A1"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
-[...4 lines deleted...]
-      <selection pane="bottomRight" activeCell="A4" sqref="A4"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="12" x14ac:dyDescent="0.3"/>
-[...1001 lines deleted...]
-  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-[...22 lines deleted...]
-  <HyperlinksChanged>false</HyperlinksChanged>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
+  <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...1 lines deleted...]
-  <cp:lastModifiedBy></cp:lastModifiedBy>
+<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:creator>Rohit Pandey</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
-<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_Enabled">
+<Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties">
+  <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_Enabled" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_SetDate">
-    <vt:lpwstr>2026-05-09T07:24:46Z</vt:lpwstr>
+  <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_SetDate" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3">
+    <vt:lpwstr>2026-06-07T19:21:06Z</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_Method">
+  <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_Method" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4">
     <vt:lpwstr>Privileged</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_Name">
+  <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_Name" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5">
     <vt:lpwstr>Public</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_SiteId">
+  <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_SiteId" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6">
     <vt:lpwstr>1771ae17-e764-4e0f-a476-d4184d79a5d9</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_ActionId">
-    <vt:lpwstr>c7973896-77a0-4a75-a8a5-7e5d6bc61a93</vt:lpwstr>
+  <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_ActionId" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7">
+    <vt:lpwstr>4080c357-c9ae-431d-b36a-b5f7034283f4</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_ContentBits">
+  <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_ContentBits" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8">
     <vt:lpwstr>0</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_Tag">
+  <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_Tag" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9">
     <vt:lpwstr>10, 0, 1, 1</vt:lpwstr>
   </property>
 </Properties>
 </file>