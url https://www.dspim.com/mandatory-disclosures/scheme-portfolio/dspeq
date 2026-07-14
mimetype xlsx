--- v7 (2026-06-24)
+++ v8 (2026-07-14)
@@ -1,223 +1,220 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" Id="rId4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <bookViews>
-    <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" tabRatio="878" firstSheet="0" autoFilterDateGrouping="1"/>
+    <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" tabRatio="958" firstSheet="2" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Flexi Cap" sheetId="1" state="visible" r:id="rId1"/>
     <sheet name="Sheet1" sheetId="2" state="hidden" r:id="rId2"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="191029" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <numFmts count="8">
-[...1 lines deleted...]
-    <numFmt numFmtId="165" formatCode="0.0000"/>
+  <numFmts count="15">
+    <numFmt numFmtId="164" formatCode="#,##0.00_);\(#,##0.00\)%"/>
+    <numFmt numFmtId="165" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);"/>
     <numFmt numFmtId="166" formatCode="_(* #,##0_);_(* \(#,##0\);"/>
-    <numFmt numFmtId="167" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);"/>
-[...3 lines deleted...]
-    <numFmt numFmtId="171" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;??_);_(@_)"/>
+    <numFmt numFmtId="167" formatCode="0.0000"/>
+    <numFmt numFmtId="168" formatCode="0.0000000000000000%"/>
+    <numFmt numFmtId="169" formatCode="0.000000000000000%"/>
+    <numFmt numFmtId="170" formatCode="_ * #,##0.00_ ;_ * \-#,##0.00_ ;_ * &quot;-&quot;??_ ;_ @_ "/>
+    <numFmt numFmtId="171" formatCode="0.000"/>
+    <numFmt numFmtId="172" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;??_);_(@_)"/>
+    <numFmt numFmtId="173" formatCode="_(* #,##0.0000_);_(* \(#,##0.0000\);_(* &quot;-&quot;??_);_(@_)"/>
+    <numFmt numFmtId="174" formatCode="0.0000%"/>
+    <numFmt numFmtId="175" formatCode="_(* #,##0.000_);_(* \(#,##0.000\);_(* &quot;-&quot;??_);_(@_)"/>
+    <numFmt numFmtId="176" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;_);_(* @_)"/>
+    <numFmt numFmtId="177" formatCode="_(* #,##0.000_);_(* \(#,##0.000\);_(* &quot;-&quot;???_);_(@_)"/>
+    <numFmt numFmtId="178" formatCode="_(* #,##0.0000_);_(* \(#,##0.0000\);_(* &quot;-&quot;????_);_(@_)"/>
   </numFmts>
-  <fonts count="22">
+  <fonts count="21">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="10"/>
       <sz val="11"/>
       <u val="single"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Trebuchet MS"/>
       <family val="2"/>
-      <sz val="9"/>
+      <color theme="1"/>
+      <sz val="8"/>
+    </font>
+    <font>
+      <name val="Trebuchet MS"/>
+      <family val="2"/>
+      <b val="1"/>
+      <color theme="1"/>
+      <sz val="8"/>
+    </font>
+    <font>
+      <name val="Trebuchet MS"/>
+      <family val="2"/>
+      <color rgb="FF000000"/>
+      <sz val="8"/>
     </font>
     <font>
       <name val="Trebuchet MS"/>
       <family val="2"/>
       <b val="1"/>
       <color rgb="FF000000"/>
-      <sz val="9"/>
+      <sz val="8"/>
+      <u val="single"/>
     </font>
     <font>
       <name val="Trebuchet MS"/>
       <family val="2"/>
-      <color rgb="FF000000"/>
-      <sz val="9"/>
+      <b val="1"/>
+      <color rgb="FF333333"/>
+      <sz val="8"/>
+    </font>
+    <font>
+      <name val="Trebuchet MS"/>
+      <family val="2"/>
+      <b val="1"/>
+      <sz val="8"/>
+    </font>
+    <font>
+      <name val="Trebuchet MS"/>
+      <family val="2"/>
+      <sz val="8"/>
+    </font>
+    <font>
+      <name val="Trebuchet MS"/>
+      <family val="2"/>
+      <b val="1"/>
+      <color rgb="FFFF0000"/>
+      <sz val="8"/>
+    </font>
+    <font>
+      <name val="Trebuchet MS"/>
+      <family val="2"/>
+      <i val="1"/>
+      <sz val="8"/>
+    </font>
+    <font>
+      <name val="Trebuchet MS"/>
+      <family val="2"/>
+      <color rgb="FFFF0000"/>
+      <sz val="8"/>
+    </font>
+    <font>
+      <name val="Trebuchet MS"/>
+      <family val="2"/>
+      <b val="1"/>
+      <strike val="1"/>
+      <sz val="8"/>
     </font>
     <font>
       <name val="trebuchet MS"/>
       <family val="2"/>
       <b val="1"/>
       <color rgb="FFFFFFFF"/>
-      <sz val="9"/>
-[...18 lines deleted...]
-      <sz val="9"/>
+      <sz val="8"/>
     </font>
     <font>
       <name val="trebuchet MS"/>
       <family val="2"/>
       <b val="1"/>
       <color indexed="8"/>
-      <sz val="9"/>
+      <sz val="8"/>
+      <u val="single"/>
+    </font>
+    <font>
+      <name val="trebuchet MS"/>
+      <family val="2"/>
+      <color theme="10"/>
+      <sz val="8"/>
+      <u val="single"/>
+    </font>
+    <font>
+      <name val="trebuchet MS"/>
+      <family val="2"/>
+      <b val="1"/>
+      <color indexed="8"/>
+      <sz val="8"/>
     </font>
     <font>
       <name val="trebuchet MS"/>
       <family val="2"/>
       <b val="1"/>
       <color rgb="FF000000"/>
-      <sz val="9"/>
-      <u val="single"/>
+      <sz val="8"/>
     </font>
     <font>
       <name val="trebuchet MS"/>
       <family val="2"/>
-      <b val="1"/>
-[...1 lines deleted...]
-      <sz val="9"/>
+      <color indexed="8"/>
+      <sz val="8"/>
     </font>
     <font>
-      <name val="trebuchet MS"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <b val="1"/>
-[...56 lines deleted...]
-      <scheme val="minor"/>
+      <sz val="10"/>
     </font>
   </fonts>
   <fills count="6">
     <fill>
       <patternFill/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF000000"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFC0C0C0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFDBDBDB"/>
         <bgColor indexed="64"/>
@@ -386,525 +383,572 @@
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="8">
+  <cellStyleXfs count="10">
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="9" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="43" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-    <xf numFmtId="43" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="9" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="177">
+  <cellXfs count="178">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
-[...2 lines deleted...]
-    <xf numFmtId="164" fontId="3" fillId="5" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="165" fontId="3" fillId="5" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="7" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="8" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="10" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="2" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="7" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="43" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="7" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="8" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="8" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="4" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="11" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="5" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="4" fontId="9" fillId="0" borderId="1" pivotButton="0" quotePrefix="1" xfId="0"/>
+    <xf numFmtId="39" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="10" fontId="9" fillId="0" borderId="1" pivotButton="0" quotePrefix="1" xfId="1"/>
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="12" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="11" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="2" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="13" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="10" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="43" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="3">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="10" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="15" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="165" fontId="4" fillId="3" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="10" fontId="4" fillId="3" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="166" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="165" fontId="14" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="10" fontId="14" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="169" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="170" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="2"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="2"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="2">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="171" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="10" fontId="4" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="10" fontId="4" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="10" fontId="3" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="10" fontId="4" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="10" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="10" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="3" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="5" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
-[...47 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="5" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="10" fontId="5" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="4"/>
+    <xf numFmtId="43" fontId="9" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="5"/>
+    <xf numFmtId="172" fontId="9" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="4"/>
+    <xf numFmtId="172" fontId="9" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="5"/>
+    <xf numFmtId="15" fontId="9" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="5"/>
+    <xf numFmtId="15" fontId="9" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="4"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="9" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="172" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="5">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="15" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="5">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="10" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="10" fontId="5" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="43" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="172" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="5">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="9" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="173" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="171" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="173" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="43" fontId="9" fillId="0" borderId="1" pivotButton="0" quotePrefix="1" xfId="3"/>
+    <xf numFmtId="43" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="43" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="3">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="43" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="3">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="9" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="10" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="10" fontId="7" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="9" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="10" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="9" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="10" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="2" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="4" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-[...24 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="43" fontId="13" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+    <xf numFmtId="10" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="43" fontId="8" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
-[...13 lines deleted...]
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-      <alignment horizontal="center"/>
-[...56 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="169" fontId="7" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
-[...35 lines deleted...]
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="43" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="10" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="1"/>
+    <xf numFmtId="174" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="1"/>
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="175" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="10" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="43" fontId="7" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
-[...11 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="10" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="172" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="5">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="172" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="9" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="4"/>
+    <xf numFmtId="43" fontId="9" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="4"/>
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="43" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="10" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="10" fontId="9" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="9"/>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="4" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="6"/>
+    <xf numFmtId="172" fontId="9" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="5"/>
+    <xf numFmtId="172" fontId="9" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="5">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="9" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="4"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="8">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="8">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="8">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="172" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="7">
+      <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="2" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="6"/>
+    <xf numFmtId="172" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="7">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="171" fontId="9" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="177" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="171" fontId="9" fillId="5" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="178" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="9" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="10" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="1">
+    <xf numFmtId="10" fontId="9" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
-[...65 lines deleted...]
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="9" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="2" fontId="9" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="4"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="10" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="10" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="12" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="9" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-[...22 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-[...32 lines deleted...]
-    </xf>
   </cellXfs>
-  <cellStyles count="8">
+  <cellStyles count="10">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Percent" xfId="1" builtinId="5"/>
     <cellStyle name="Hyperlink" xfId="2" builtinId="8"/>
     <cellStyle name="Comma" xfId="3" builtinId="3"/>
     <cellStyle name="Normal 3 2" xfId="4"/>
     <cellStyle name="Comma 4 2" xfId="5"/>
-    <cellStyle name="Normal 3 2 10" xfId="6"/>
+    <cellStyle name="Normal_Scheme data_" xfId="6"/>
     <cellStyle name="Comma 4 2 2 2" xfId="7"/>
+    <cellStyle name="Normal 3 2 10" xfId="8"/>
+    <cellStyle name="Percent 2 3" xfId="9"/>
   </cellStyles>
-  <dxfs count="16">
+  <dxfs count="36">
     <dxf>
-      <numFmt numFmtId="172" formatCode="#,##0.000"/>
+      <numFmt numFmtId="176" formatCode="#,##0.000"/>
     </dxf>
     <dxf>
-      <numFmt numFmtId="173" formatCode="#,##0.0000"/>
+      <numFmt numFmtId="177" formatCode="#,##0.0000"/>
     </dxf>
     <dxf>
       <numFmt numFmtId="4" formatCode="#,##0.00"/>
     </dxf>
     <dxf>
-      <numFmt numFmtId="174" formatCode="&quot;-&quot;"/>
+      <numFmt numFmtId="178" formatCode="&quot;-&quot;"/>
     </dxf>
     <dxf>
-      <numFmt numFmtId="172" formatCode="#,##0.000"/>
+      <numFmt numFmtId="176" formatCode="#,##0.000"/>
     </dxf>
     <dxf>
-      <numFmt numFmtId="173" formatCode="#,##0.0000"/>
+      <numFmt numFmtId="177" formatCode="#,##0.0000"/>
     </dxf>
     <dxf>
       <numFmt numFmtId="4" formatCode="#,##0.00"/>
     </dxf>
     <dxf>
-      <numFmt numFmtId="174" formatCode="&quot;-&quot;"/>
+      <numFmt numFmtId="178" formatCode="&quot;-&quot;"/>
     </dxf>
     <dxf>
-      <numFmt numFmtId="172" formatCode="#,##0.000"/>
+      <numFmt numFmtId="176" formatCode="#,##0.000"/>
     </dxf>
     <dxf>
-      <numFmt numFmtId="173" formatCode="#,##0.0000"/>
+      <numFmt numFmtId="177" formatCode="#,##0.0000"/>
     </dxf>
     <dxf>
       <numFmt numFmtId="4" formatCode="#,##0.00"/>
     </dxf>
     <dxf>
-      <numFmt numFmtId="174" formatCode="&quot;-&quot;"/>
+      <numFmt numFmtId="178" formatCode="&quot;-&quot;"/>
     </dxf>
     <dxf>
-      <numFmt numFmtId="172" formatCode="#,##0.000"/>
+      <numFmt numFmtId="176" formatCode="#,##0.000"/>
     </dxf>
     <dxf>
-      <numFmt numFmtId="173" formatCode="#,##0.0000"/>
+      <numFmt numFmtId="177" formatCode="#,##0.0000"/>
     </dxf>
     <dxf>
       <numFmt numFmtId="4" formatCode="#,##0.00"/>
     </dxf>
     <dxf>
-      <numFmt numFmtId="174" formatCode="&quot;-&quot;"/>
+      <numFmt numFmtId="178" formatCode="&quot;-&quot;"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="176" formatCode="#,##0.000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="177" formatCode="#,##0.0000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="4" formatCode="#,##0.00"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="178" formatCode="&quot;-&quot;"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="176" formatCode="#,##0.000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="177" formatCode="#,##0.0000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="4" formatCode="#,##0.00"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="178" formatCode="&quot;-&quot;"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="176" formatCode="#,##0.000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="177" formatCode="#,##0.0000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="4" formatCode="#,##0.00"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="178" formatCode="&quot;-&quot;"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="176" formatCode="#,##0.000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="177" formatCode="#,##0.0000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="4" formatCode="#,##0.00"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="178" formatCode="&quot;-&quot;"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="176" formatCode="#,##0.000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="177" formatCode="#,##0.0000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="4" formatCode="#,##0.00"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="178" formatCode="&quot;-&quot;"/>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00800000"/>
       <rgbColor rgb="00008000"/>
       <rgbColor rgb="00000080"/>
       <rgbColor rgb="00808000"/>
@@ -947,116 +991,116 @@
       <rgbColor rgb="00003366"/>
       <rgbColor rgb="00339966"/>
       <rgbColor rgb="00003300"/>
       <rgbColor rgb="00333300"/>
       <rgbColor rgb="00993300"/>
       <rgbColor rgb="00993366"/>
       <rgbColor rgb="00333399"/>
       <rgbColor rgb="00333333"/>
     </indexedColors>
   </colors>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId4" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image1.png" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image2.png" Id="rId2" /></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <wsDr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
   <twoCellAnchor editAs="oneCell">
     <from>
       <col>1</col>
       <colOff>0</colOff>
-      <row>94</row>
+      <row>96</row>
       <rowOff>0</rowOff>
     </from>
     <to>
       <col>1</col>
       <colOff>2374900</colOff>
-      <row>104</row>
-      <rowOff>3528</rowOff>
+      <row>106</row>
+      <rowOff>84044</rowOff>
     </to>
     <pic>
       <nvPicPr>
         <cNvPr id="2" name="Picture 1"/>
         <cNvPicPr>
           <a:picLocks/>
         </cNvPicPr>
       </nvPicPr>
       <blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </blipFill>
       <spPr>
         <a:xfrm>
-          <a:off x="457200" y="16541750"/>
+          <a:off x="457200" y="16713200"/>
           <a:ext cx="2374900" cy="1574800"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <avLst/>
         </a:prstGeom>
         <a:ln>
           <a:prstDash val="solid"/>
         </a:ln>
       </spPr>
     </pic>
     <clientData/>
   </twoCellAnchor>
   <twoCellAnchor editAs="oneCell">
     <from>
       <col>1</col>
       <colOff>0</colOff>
-      <row>108</row>
+      <row>110</row>
       <rowOff>0</rowOff>
     </from>
     <to>
       <col>1</col>
       <colOff>2374900</colOff>
-      <row>118</row>
-      <rowOff>3528</rowOff>
+      <row>120</row>
+      <rowOff>84044</rowOff>
     </to>
     <pic>
       <nvPicPr>
         <cNvPr id="3" name="Picture 2"/>
         <cNvPicPr>
           <a:picLocks/>
         </cNvPicPr>
       </nvPicPr>
       <blipFill>
         <a:blip r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </blipFill>
       <spPr>
         <a:xfrm>
-          <a:off x="457200" y="18954750"/>
+          <a:off x="457200" y="19126200"/>
           <a:ext cx="2374900" cy="1574800"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <avLst/>
         </a:prstGeom>
         <a:ln>
           <a:prstDash val="solid"/>
         </a:ln>
       </spPr>
     </pic>
     <clientData/>
   </twoCellAnchor>
 </wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
@@ -1300,3233 +1344,3193 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:L165"/>
   <sheetViews>
-    <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+    <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultColWidth="8.7265625" defaultRowHeight="12"/>
   <cols>
-    <col width="7.1796875" bestFit="1" customWidth="1" style="154" min="1" max="1"/>
-[...11 lines deleted...]
-    <col width="8.7265625" customWidth="1" style="154" min="13" max="16384"/>
+    <col width="6.54296875" bestFit="1" customWidth="1" style="117" min="1" max="1"/>
+    <col width="50.26953125" bestFit="1" customWidth="1" style="117" min="2" max="2"/>
+    <col width="12.453125" bestFit="1" customWidth="1" style="117" min="3" max="3"/>
+    <col width="29" bestFit="1" customWidth="1" style="117" min="4" max="4"/>
+    <col width="12.54296875" bestFit="1" customWidth="1" style="117" min="5" max="5"/>
+    <col width="24.81640625" bestFit="1" customWidth="1" style="117" min="6" max="6"/>
+    <col width="14" bestFit="1" customWidth="1" style="117" min="7" max="7"/>
+    <col width="12.54296875" bestFit="1" customWidth="1" style="117" min="8" max="8"/>
+    <col width="14" bestFit="1" customWidth="1" style="117" min="9" max="9"/>
+    <col width="7.54296875" bestFit="1" customWidth="1" style="117" min="10" max="10"/>
+    <col width="28.7265625" bestFit="1" customWidth="1" style="117" min="11" max="11"/>
+    <col width="7.54296875" bestFit="1" customWidth="1" style="117" min="12" max="12"/>
+    <col width="8.7265625" customWidth="1" style="117" min="13" max="16384"/>
   </cols>
   <sheetData>
     <row r="1">
-      <c r="A1" s="153" t="n"/>
-      <c r="B1" s="153" t="inlineStr">
+      <c r="A1" s="116" t="n"/>
+      <c r="B1" s="116" t="inlineStr">
         <is>
           <t>DSP Flexi Cap Fund</t>
         </is>
       </c>
     </row>
     <row r="2">
-      <c r="B2" s="10" t="inlineStr">
-[...1 lines deleted...]
-          <t>Portfolio as on May 31, 2026</t>
+      <c r="B2" s="42" t="inlineStr">
+        <is>
+          <t>Portfolio as on June 30, 2026</t>
         </is>
       </c>
     </row>
     <row r="4">
-      <c r="A4" s="153" t="inlineStr">
+      <c r="A4" s="116" t="inlineStr">
         <is>
           <t>Sr. No.</t>
         </is>
       </c>
-      <c r="B4" s="153" t="inlineStr">
+      <c r="B4" s="116" t="inlineStr">
         <is>
           <t>Name of Instrument</t>
         </is>
       </c>
-      <c r="C4" s="153" t="inlineStr">
+      <c r="C4" s="116" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
-      <c r="D4" s="153" t="inlineStr">
+      <c r="D4" s="116" t="inlineStr">
         <is>
           <t>Rating/Industry</t>
         </is>
       </c>
-      <c r="E4" s="153" t="inlineStr">
+      <c r="E4" s="116" t="inlineStr">
         <is>
           <t>Quantity</t>
         </is>
       </c>
-      <c r="F4" s="153" t="inlineStr">
+      <c r="F4" s="116" t="inlineStr">
         <is>
           <t>Market value (Rs. In lakhs)</t>
         </is>
       </c>
-      <c r="G4" s="153" t="inlineStr">
+      <c r="G4" s="116" t="inlineStr">
         <is>
           <t>% to Net Assets</t>
         </is>
       </c>
-      <c r="H4" s="153" t="inlineStr">
+      <c r="H4" s="116" t="inlineStr">
         <is>
           <t>Maturity Date</t>
         </is>
       </c>
-      <c r="I4" s="153" t="inlineStr">
+      <c r="I4" s="116" t="inlineStr">
         <is>
           <t>Put/Call Option</t>
         </is>
       </c>
-      <c r="J4" s="153" t="inlineStr">
+      <c r="J4" s="116" t="inlineStr">
         <is>
           <t>YTM (%)</t>
         </is>
       </c>
     </row>
     <row r="6">
-      <c r="B6" s="10" t="inlineStr">
+      <c r="B6" s="42" t="inlineStr">
         <is>
           <t>EQUITY &amp; EQUITY RELATED</t>
         </is>
       </c>
     </row>
     <row r="7">
-      <c r="B7" s="10" t="inlineStr">
+      <c r="B7" s="42" t="inlineStr">
         <is>
           <t>Listed / awaiting listing on the stock exchanges</t>
         </is>
       </c>
     </row>
     <row r="8">
-      <c r="A8" s="154" t="n">
+      <c r="A8" s="117" t="n">
         <v>1</v>
       </c>
-      <c r="B8" s="154" t="inlineStr">
+      <c r="B8" s="117" t="inlineStr">
         <is>
           <t>ICICI Bank Limited</t>
         </is>
       </c>
-      <c r="C8" s="154" t="inlineStr">
+      <c r="C8" s="117" t="inlineStr">
         <is>
           <t>INE090A01021</t>
         </is>
       </c>
-      <c r="D8" s="154" t="inlineStr">
+      <c r="D8" s="117" t="inlineStr">
         <is>
           <t>Banks</t>
         </is>
       </c>
-      <c r="E8" s="169" t="n">
-[...9 lines deleted...]
-      <c r="K8" s="10" t="inlineStr">
+      <c r="E8" s="52" t="n">
+        <v>8225147</v>
+      </c>
+      <c r="F8" s="46" t="n">
+        <v>113112.22</v>
+      </c>
+      <c r="G8" s="137" t="n">
+        <v>0.0924</v>
+      </c>
+      <c r="J8" s="46" t="n"/>
+      <c r="K8" s="42" t="inlineStr">
         <is>
           <t>Sector/Rating</t>
         </is>
       </c>
-      <c r="L8" s="10" t="inlineStr">
+      <c r="L8" s="42" t="inlineStr">
         <is>
           <t>Percent</t>
         </is>
       </c>
     </row>
     <row r="9">
-      <c r="A9" s="154" t="n">
+      <c r="A9" s="117" t="n">
         <v>2</v>
       </c>
-      <c r="B9" s="154" t="inlineStr">
+      <c r="B9" s="117" t="inlineStr">
         <is>
           <t>HDFC Bank Limited</t>
         </is>
       </c>
-      <c r="C9" s="154" t="inlineStr">
+      <c r="C9" s="117" t="inlineStr">
         <is>
           <t>INE040A01034</t>
         </is>
       </c>
-      <c r="D9" s="154" t="inlineStr">
+      <c r="D9" s="117" t="inlineStr">
         <is>
           <t>Banks</t>
         </is>
       </c>
-      <c r="E9" s="169" t="n">
-[...9 lines deleted...]
-      <c r="K9" s="154" t="inlineStr">
+      <c r="E9" s="52" t="n">
+        <v>14150409</v>
+      </c>
+      <c r="F9" s="46" t="n">
+        <v>112913.19</v>
+      </c>
+      <c r="G9" s="137" t="n">
+        <v>0.09229999999999999</v>
+      </c>
+      <c r="J9" s="46" t="n"/>
+      <c r="K9" s="117" t="inlineStr">
         <is>
           <t>Banks</t>
         </is>
       </c>
-      <c r="L9" s="13" t="n">
-        <v>0.2454</v>
+      <c r="L9" s="137" t="n">
+        <v>0.2736</v>
       </c>
     </row>
     <row r="10">
-      <c r="A10" s="154" t="n">
+      <c r="A10" s="117" t="n">
         <v>3</v>
       </c>
-      <c r="B10" s="154" t="inlineStr">
+      <c r="B10" s="117" t="inlineStr">
         <is>
           <t>Axis Bank Limited</t>
         </is>
       </c>
-      <c r="C10" s="154" t="inlineStr">
+      <c r="C10" s="117" t="inlineStr">
         <is>
           <t>INE238A01034</t>
         </is>
       </c>
-      <c r="D10" s="154" t="inlineStr">
+      <c r="D10" s="117" t="inlineStr">
         <is>
           <t>Banks</t>
         </is>
       </c>
-      <c r="E10" s="169" t="n">
+      <c r="E10" s="52" t="n">
         <v>4682262</v>
       </c>
-      <c r="F10" s="170" t="n">
-[...6 lines deleted...]
-      <c r="K10" s="154" t="inlineStr">
+      <c r="F10" s="46" t="n">
+        <v>63009.2</v>
+      </c>
+      <c r="G10" s="137" t="n">
+        <v>0.0515</v>
+      </c>
+      <c r="J10" s="46" t="n"/>
+      <c r="K10" s="117" t="inlineStr">
         <is>
           <t>Finance</t>
         </is>
       </c>
-      <c r="L10" s="13" t="n">
-        <v>0.07489999999999999</v>
+      <c r="L10" s="137" t="n">
+        <v>0.0755</v>
       </c>
     </row>
     <row r="11">
-      <c r="A11" s="154" t="n">
+      <c r="A11" s="117" t="n">
         <v>4</v>
       </c>
-      <c r="B11" s="154" t="inlineStr">
+      <c r="B11" s="117" t="inlineStr">
         <is>
           <t>State Bank of India</t>
         </is>
       </c>
-      <c r="C11" s="154" t="inlineStr">
+      <c r="C11" s="117" t="inlineStr">
         <is>
           <t>INE062A01020</t>
         </is>
       </c>
-      <c r="D11" s="154" t="inlineStr">
+      <c r="D11" s="117" t="inlineStr">
         <is>
           <t>Banks</t>
         </is>
       </c>
-      <c r="E11" s="169" t="n">
+      <c r="E11" s="52" t="n">
         <v>4195423</v>
       </c>
-      <c r="F11" s="170" t="n">
-[...6 lines deleted...]
-      <c r="K11" s="154" t="inlineStr">
+      <c r="F11" s="46" t="n">
+        <v>43082.8</v>
+      </c>
+      <c r="G11" s="137" t="n">
+        <v>0.0352</v>
+      </c>
+      <c r="J11" s="46" t="n"/>
+      <c r="K11" s="117" t="inlineStr">
+        <is>
+          <t>Pharmaceuticals &amp; Biotechnology</t>
+        </is>
+      </c>
+      <c r="L11" s="137" t="n">
+        <v>0.0544</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" s="117" t="n">
+        <v>5</v>
+      </c>
+      <c r="B12" s="117" t="inlineStr">
+        <is>
+          <t>Mahindra &amp; Mahindra Limited</t>
+        </is>
+      </c>
+      <c r="C12" s="117" t="inlineStr">
+        <is>
+          <t>INE101A01026</t>
+        </is>
+      </c>
+      <c r="D12" s="117" t="inlineStr">
+        <is>
+          <t>Automobiles</t>
+        </is>
+      </c>
+      <c r="E12" s="52" t="n">
+        <v>1251926</v>
+      </c>
+      <c r="F12" s="46" t="n">
+        <v>38419.11</v>
+      </c>
+      <c r="G12" s="137" t="n">
+        <v>0.0314</v>
+      </c>
+      <c r="J12" s="46" t="n"/>
+      <c r="K12" s="117" t="inlineStr">
         <is>
           <t>IT - Software</t>
         </is>
       </c>
-      <c r="L11" s="13" t="n">
-[...4 lines deleted...]
-      <c r="A12" s="154" t="n">
+      <c r="L12" s="137" t="n">
+        <v>0.0543</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" s="117" t="n">
+        <v>6</v>
+      </c>
+      <c r="B13" s="117" t="inlineStr">
+        <is>
+          <t>Cholamandalam Investment and Finance Company Limited</t>
+        </is>
+      </c>
+      <c r="C13" s="117" t="inlineStr">
+        <is>
+          <t>INE121A01024</t>
+        </is>
+      </c>
+      <c r="D13" s="117" t="inlineStr">
+        <is>
+          <t>Finance</t>
+        </is>
+      </c>
+      <c r="E13" s="52" t="n">
+        <v>2071391</v>
+      </c>
+      <c r="F13" s="46" t="n">
+        <v>37073.76</v>
+      </c>
+      <c r="G13" s="137" t="n">
+        <v>0.0303</v>
+      </c>
+      <c r="J13" s="46" t="n"/>
+      <c r="K13" s="117" t="inlineStr">
+        <is>
+          <t>Auto Components</t>
+        </is>
+      </c>
+      <c r="L13" s="137" t="n">
+        <v>0.0483</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" s="117" t="n">
+        <v>7</v>
+      </c>
+      <c r="B14" s="117" t="inlineStr">
+        <is>
+          <t>Bharti Airtel Limited</t>
+        </is>
+      </c>
+      <c r="C14" s="117" t="inlineStr">
+        <is>
+          <t>INE397D01024</t>
+        </is>
+      </c>
+      <c r="D14" s="117" t="inlineStr">
+        <is>
+          <t>Telecom - Services</t>
+        </is>
+      </c>
+      <c r="E14" s="52" t="n">
+        <v>1895929</v>
+      </c>
+      <c r="F14" s="46" t="n">
+        <v>35112.61</v>
+      </c>
+      <c r="G14" s="137" t="n">
+        <v>0.0287</v>
+      </c>
+      <c r="J14" s="46" t="n"/>
+      <c r="K14" s="117" t="inlineStr">
+        <is>
+          <t>Automobiles</t>
+        </is>
+      </c>
+      <c r="L14" s="137" t="n">
+        <v>0.0458</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" s="117" t="n">
+        <v>8</v>
+      </c>
+      <c r="B15" s="117" t="inlineStr">
+        <is>
+          <t>Bajaj Finance Limited</t>
+        </is>
+      </c>
+      <c r="C15" s="117" t="inlineStr">
+        <is>
+          <t>INE296A01032</t>
+        </is>
+      </c>
+      <c r="D15" s="117" t="inlineStr">
+        <is>
+          <t>Finance</t>
+        </is>
+      </c>
+      <c r="E15" s="52" t="n">
+        <v>3388899</v>
+      </c>
+      <c r="F15" s="46" t="n">
+        <v>34049.96</v>
+      </c>
+      <c r="G15" s="137" t="n">
+        <v>0.0278</v>
+      </c>
+      <c r="J15" s="46" t="n"/>
+      <c r="K15" s="117" t="inlineStr">
+        <is>
+          <t>Insurance</t>
+        </is>
+      </c>
+      <c r="L15" s="137" t="n">
+        <v>0.0455</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" s="117" t="n">
+        <v>9</v>
+      </c>
+      <c r="B16" s="117" t="inlineStr">
+        <is>
+          <t>Cipla Limited</t>
+        </is>
+      </c>
+      <c r="C16" s="117" t="inlineStr">
+        <is>
+          <t>INE059A01026</t>
+        </is>
+      </c>
+      <c r="D16" s="117" t="inlineStr">
+        <is>
+          <t>Pharmaceuticals &amp; Biotechnology</t>
+        </is>
+      </c>
+      <c r="E16" s="52" t="n">
+        <v>1886414</v>
+      </c>
+      <c r="F16" s="46" t="n">
+        <v>27643.51</v>
+      </c>
+      <c r="G16" s="137" t="n">
+        <v>0.0226</v>
+      </c>
+      <c r="J16" s="46" t="n"/>
+      <c r="K16" s="117" t="inlineStr">
+        <is>
+          <t>Industrial Products</t>
+        </is>
+      </c>
+      <c r="L16" s="137" t="n">
+        <v>0.0428</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" s="117" t="n">
+        <v>10</v>
+      </c>
+      <c r="B17" s="117" t="inlineStr">
+        <is>
+          <t>Coforge Limited</t>
+        </is>
+      </c>
+      <c r="C17" s="117" t="inlineStr">
+        <is>
+          <t>INE591G01025</t>
+        </is>
+      </c>
+      <c r="D17" s="117" t="inlineStr">
+        <is>
+          <t>IT - Software</t>
+        </is>
+      </c>
+      <c r="E17" s="52" t="n">
+        <v>1794869</v>
+      </c>
+      <c r="F17" s="46" t="n">
+        <v>26307.39</v>
+      </c>
+      <c r="G17" s="137" t="n">
+        <v>0.0215</v>
+      </c>
+      <c r="J17" s="46" t="n"/>
+      <c r="K17" s="117" t="inlineStr">
+        <is>
+          <t>Telecom - Services</t>
+        </is>
+      </c>
+      <c r="L17" s="137" t="n">
+        <v>0.0423</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" s="117" t="n">
+        <v>11</v>
+      </c>
+      <c r="B18" s="117" t="inlineStr">
+        <is>
+          <t>Bharat Petroleum Corporation Limited</t>
+        </is>
+      </c>
+      <c r="C18" s="117" t="inlineStr">
+        <is>
+          <t>INE029A01011</t>
+        </is>
+      </c>
+      <c r="D18" s="117" t="inlineStr">
+        <is>
+          <t>Petroleum Products</t>
+        </is>
+      </c>
+      <c r="E18" s="52" t="n">
+        <v>8428567</v>
+      </c>
+      <c r="F18" s="46" t="n">
+        <v>25584.92</v>
+      </c>
+      <c r="G18" s="137" t="n">
+        <v>0.0209</v>
+      </c>
+      <c r="J18" s="46" t="n"/>
+      <c r="K18" s="117" t="inlineStr">
+        <is>
+          <t>Capital Markets</t>
+        </is>
+      </c>
+      <c r="L18" s="137" t="n">
+        <v>0.0381</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" s="117" t="n">
+        <v>12</v>
+      </c>
+      <c r="B19" s="117" t="inlineStr">
+        <is>
+          <t>Kirloskar Oil Engines Limited</t>
+        </is>
+      </c>
+      <c r="C19" s="117" t="inlineStr">
+        <is>
+          <t>INE146L01010</t>
+        </is>
+      </c>
+      <c r="D19" s="117" t="inlineStr">
+        <is>
+          <t>Industrial Products</t>
+        </is>
+      </c>
+      <c r="E19" s="52" t="n">
+        <v>1052955</v>
+      </c>
+      <c r="F19" s="46" t="n">
+        <v>24891.86</v>
+      </c>
+      <c r="G19" s="137" t="n">
+        <v>0.0203</v>
+      </c>
+      <c r="J19" s="46" t="n"/>
+      <c r="K19" s="117" t="inlineStr">
+        <is>
+          <t>Retailing</t>
+        </is>
+      </c>
+      <c r="L19" s="137" t="n">
+        <v>0.0304</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" s="117" t="n">
+        <v>13</v>
+      </c>
+      <c r="B20" s="117" t="inlineStr">
+        <is>
+          <t>Radico Khaitan Limited</t>
+        </is>
+      </c>
+      <c r="C20" s="117" t="inlineStr">
+        <is>
+          <t>INE944F01028</t>
+        </is>
+      </c>
+      <c r="D20" s="117" t="inlineStr">
+        <is>
+          <t>Beverages</t>
+        </is>
+      </c>
+      <c r="E20" s="52" t="n">
+        <v>627233</v>
+      </c>
+      <c r="F20" s="46" t="n">
+        <v>24747.48</v>
+      </c>
+      <c r="G20" s="137" t="n">
+        <v>0.0202</v>
+      </c>
+      <c r="J20" s="46" t="n"/>
+      <c r="K20" s="117" t="inlineStr">
+        <is>
+          <t>Consumer Durables</t>
+        </is>
+      </c>
+      <c r="L20" s="137" t="n">
+        <v>0.03</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" s="117" t="n">
+        <v>14</v>
+      </c>
+      <c r="B21" s="117" t="inlineStr">
+        <is>
+          <t>Samvardhana Motherson International Limited</t>
+        </is>
+      </c>
+      <c r="C21" s="117" t="inlineStr">
+        <is>
+          <t>INE775A01035</t>
+        </is>
+      </c>
+      <c r="D21" s="117" t="inlineStr">
+        <is>
+          <t>Auto Components</t>
+        </is>
+      </c>
+      <c r="E21" s="52" t="n">
+        <v>16026493</v>
+      </c>
+      <c r="F21" s="46" t="n">
+        <v>23736.84</v>
+      </c>
+      <c r="G21" s="137" t="n">
+        <v>0.0194</v>
+      </c>
+      <c r="J21" s="46" t="n"/>
+      <c r="K21" s="117" t="inlineStr">
+        <is>
+          <t>Petroleum Products</t>
+        </is>
+      </c>
+      <c r="L21" s="137" t="n">
+        <v>0.0247</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" s="117" t="n">
+        <v>15</v>
+      </c>
+      <c r="B22" s="117" t="inlineStr">
+        <is>
+          <t>Max Financial Services Limited</t>
+        </is>
+      </c>
+      <c r="C22" s="117" t="inlineStr">
+        <is>
+          <t>INE180A01020</t>
+        </is>
+      </c>
+      <c r="D22" s="117" t="inlineStr">
+        <is>
+          <t>Insurance</t>
+        </is>
+      </c>
+      <c r="E22" s="52" t="n">
+        <v>1469911</v>
+      </c>
+      <c r="F22" s="46" t="n">
+        <v>23283.39</v>
+      </c>
+      <c r="G22" s="137" t="n">
+        <v>0.019</v>
+      </c>
+      <c r="J22" s="46" t="n"/>
+      <c r="K22" s="117" t="inlineStr">
+        <is>
+          <t>Beverages</t>
+        </is>
+      </c>
+      <c r="L22" s="137" t="n">
+        <v>0.0202</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" s="117" t="n">
+        <v>16</v>
+      </c>
+      <c r="B23" s="117" t="inlineStr">
+        <is>
+          <t>CG Power and Industrial Solutions Limited</t>
+        </is>
+      </c>
+      <c r="C23" s="117" t="inlineStr">
+        <is>
+          <t>INE067A01029</t>
+        </is>
+      </c>
+      <c r="D23" s="117" t="inlineStr">
+        <is>
+          <t>Electrical Equipment</t>
+        </is>
+      </c>
+      <c r="E23" s="52" t="n">
+        <v>2440334</v>
+      </c>
+      <c r="F23" s="46" t="n">
+        <v>23235.64</v>
+      </c>
+      <c r="G23" s="137" t="n">
+        <v>0.019</v>
+      </c>
+      <c r="J23" s="46" t="n"/>
+      <c r="K23" s="117" t="inlineStr">
+        <is>
+          <t>Electrical Equipment</t>
+        </is>
+      </c>
+      <c r="L23" s="137" t="n">
+        <v>0.019</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" s="117" t="n">
+        <v>17</v>
+      </c>
+      <c r="B24" s="117" t="inlineStr">
+        <is>
+          <t>Alkem Laboratories Limited</t>
+        </is>
+      </c>
+      <c r="C24" s="117" t="inlineStr">
+        <is>
+          <t>INE540L01014</t>
+        </is>
+      </c>
+      <c r="D24" s="117" t="inlineStr">
+        <is>
+          <t>Pharmaceuticals &amp; Biotechnology</t>
+        </is>
+      </c>
+      <c r="E24" s="52" t="n">
+        <v>357813</v>
+      </c>
+      <c r="F24" s="46" t="n">
+        <v>19930.18</v>
+      </c>
+      <c r="G24" s="137" t="n">
+        <v>0.0163</v>
+      </c>
+      <c r="J24" s="46" t="n"/>
+      <c r="K24" s="117" t="inlineStr">
+        <is>
+          <t>Healthcare Services</t>
+        </is>
+      </c>
+      <c r="L24" s="137" t="n">
+        <v>0.0188</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25" s="117" t="n">
+        <v>18</v>
+      </c>
+      <c r="B25" s="117" t="inlineStr">
+        <is>
+          <t>PRUDENT CORPORATE ADVISORY SERVICES Limited</t>
+        </is>
+      </c>
+      <c r="C25" s="117" t="inlineStr">
+        <is>
+          <t>INE00F201020</t>
+        </is>
+      </c>
+      <c r="D25" s="117" t="inlineStr">
+        <is>
+          <t>Capital Markets</t>
+        </is>
+      </c>
+      <c r="E25" s="52" t="n">
+        <v>659880</v>
+      </c>
+      <c r="F25" s="46" t="n">
+        <v>19758.13</v>
+      </c>
+      <c r="G25" s="137" t="n">
+        <v>0.0161</v>
+      </c>
+      <c r="J25" s="46" t="n"/>
+      <c r="K25" s="117" t="inlineStr">
+        <is>
+          <t>Fertilizers &amp; Agrochemicals</t>
+        </is>
+      </c>
+      <c r="L25" s="137" t="n">
+        <v>0.0132</v>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26" s="117" t="n">
+        <v>19</v>
+      </c>
+      <c r="B26" s="117" t="inlineStr">
+        <is>
+          <t>Eternal Limited</t>
+        </is>
+      </c>
+      <c r="C26" s="117" t="inlineStr">
+        <is>
+          <t>INE758T01015</t>
+        </is>
+      </c>
+      <c r="D26" s="117" t="inlineStr">
+        <is>
+          <t>Retailing</t>
+        </is>
+      </c>
+      <c r="E26" s="52" t="n">
+        <v>7353933</v>
+      </c>
+      <c r="F26" s="46" t="n">
+        <v>19458.51</v>
+      </c>
+      <c r="G26" s="137" t="n">
+        <v>0.0159</v>
+      </c>
+      <c r="J26" s="46" t="n"/>
+      <c r="K26" s="117" t="inlineStr">
+        <is>
+          <t>Gas</t>
+        </is>
+      </c>
+      <c r="L26" s="137" t="n">
+        <v>0.008699999999999999</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" s="117" t="n">
+        <v>20</v>
+      </c>
+      <c r="B27" s="117" t="inlineStr">
+        <is>
+          <t>UNO Minda Limited</t>
+        </is>
+      </c>
+      <c r="C27" s="117" t="inlineStr">
+        <is>
+          <t>INE405E01023</t>
+        </is>
+      </c>
+      <c r="D27" s="117" t="inlineStr">
+        <is>
+          <t>Auto Components</t>
+        </is>
+      </c>
+      <c r="E27" s="52" t="n">
+        <v>1768176</v>
+      </c>
+      <c r="F27" s="46" t="n">
+        <v>19234.22</v>
+      </c>
+      <c r="G27" s="137" t="n">
+        <v>0.0157</v>
+      </c>
+      <c r="J27" s="46" t="n"/>
+      <c r="K27" s="117" t="inlineStr">
+        <is>
+          <t>Construction</t>
+        </is>
+      </c>
+      <c r="L27" s="137" t="n">
+        <v>0.0076</v>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28" s="117" t="n">
+        <v>21</v>
+      </c>
+      <c r="B28" s="117" t="inlineStr">
+        <is>
+          <t>SBI Life Insurance Company Limited</t>
+        </is>
+      </c>
+      <c r="C28" s="117" t="inlineStr">
+        <is>
+          <t>INE123W01016</t>
+        </is>
+      </c>
+      <c r="D28" s="117" t="inlineStr">
+        <is>
+          <t>Insurance</t>
+        </is>
+      </c>
+      <c r="E28" s="52" t="n">
+        <v>1030897</v>
+      </c>
+      <c r="F28" s="46" t="n">
+        <v>18202.55</v>
+      </c>
+      <c r="G28" s="137" t="n">
+        <v>0.0149</v>
+      </c>
+      <c r="J28" s="46" t="n"/>
+      <c r="K28" s="117" t="inlineStr">
+        <is>
+          <t>Oil</t>
+        </is>
+      </c>
+      <c r="L28" s="137" t="n">
+        <v>0.0075</v>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29" s="117" t="n">
+        <v>22</v>
+      </c>
+      <c r="B29" s="117" t="inlineStr">
+        <is>
+          <t>Power Finance Corporation Limited</t>
+        </is>
+      </c>
+      <c r="C29" s="117" t="inlineStr">
+        <is>
+          <t>INE134E01011</t>
+        </is>
+      </c>
+      <c r="D29" s="117" t="inlineStr">
+        <is>
+          <t>Finance</t>
+        </is>
+      </c>
+      <c r="E29" s="52" t="n">
+        <v>4235616</v>
+      </c>
+      <c r="F29" s="46" t="n">
+        <v>17971.72</v>
+      </c>
+      <c r="G29" s="137" t="n">
+        <v>0.0147</v>
+      </c>
+      <c r="J29" s="46" t="n"/>
+      <c r="K29" s="117" t="inlineStr">
+        <is>
+          <t>Realty</t>
+        </is>
+      </c>
+      <c r="L29" s="137" t="n">
+        <v>0.0069</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30" s="117" t="n">
+        <v>23</v>
+      </c>
+      <c r="B30" s="117" t="inlineStr">
+        <is>
+          <t>Avenue Supermarts Limited</t>
+        </is>
+      </c>
+      <c r="C30" s="117" t="inlineStr">
+        <is>
+          <t>INE192R01011</t>
+        </is>
+      </c>
+      <c r="D30" s="117" t="inlineStr">
+        <is>
+          <t>Retailing</t>
+        </is>
+      </c>
+      <c r="E30" s="52" t="n">
+        <v>404386</v>
+      </c>
+      <c r="F30" s="46" t="n">
+        <v>17714.94</v>
+      </c>
+      <c r="G30" s="137" t="n">
+        <v>0.0145</v>
+      </c>
+      <c r="J30" s="46" t="n"/>
+      <c r="K30" s="117" t="inlineStr">
+        <is>
+          <t>Cement &amp; Cement Products</t>
+        </is>
+      </c>
+      <c r="L30" s="137" t="n">
+        <v>0.0056</v>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31" s="117" t="n">
+        <v>24</v>
+      </c>
+      <c r="B31" s="117" t="inlineStr">
+        <is>
+          <t>Hero MotoCorp Limited</t>
+        </is>
+      </c>
+      <c r="C31" s="117" t="inlineStr">
+        <is>
+          <t>INE158A01026</t>
+        </is>
+      </c>
+      <c r="D31" s="117" t="inlineStr">
+        <is>
+          <t>Automobiles</t>
+        </is>
+      </c>
+      <c r="E31" s="52" t="n">
+        <v>368545</v>
+      </c>
+      <c r="F31" s="46" t="n">
+        <v>17669.15</v>
+      </c>
+      <c r="G31" s="137" t="n">
+        <v>0.0144</v>
+      </c>
+      <c r="J31" s="46" t="n"/>
+      <c r="K31" s="117" t="inlineStr">
+        <is>
+          <t>Chemicals &amp; Petrochemicals</t>
+        </is>
+      </c>
+      <c r="L31" s="137" t="n">
+        <v>0.0051</v>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32" s="117" t="n">
+        <v>25</v>
+      </c>
+      <c r="B32" s="117" t="inlineStr">
+        <is>
+          <t>Infosys Limited</t>
+        </is>
+      </c>
+      <c r="C32" s="117" t="inlineStr">
+        <is>
+          <t>INE009A01021</t>
+        </is>
+      </c>
+      <c r="D32" s="117" t="inlineStr">
+        <is>
+          <t>IT - Software</t>
+        </is>
+      </c>
+      <c r="E32" s="52" t="n">
+        <v>1762065</v>
+      </c>
+      <c r="F32" s="46" t="n">
+        <v>17627.7</v>
+      </c>
+      <c r="G32" s="137" t="n">
+        <v>0.0144</v>
+      </c>
+      <c r="J32" s="46" t="n"/>
+      <c r="K32" s="117" t="inlineStr">
+        <is>
+          <t>Diversified FMCG</t>
+        </is>
+      </c>
+      <c r="L32" s="137" t="n">
+        <v>0.0035</v>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33" s="117" t="n">
+        <v>26</v>
+      </c>
+      <c r="B33" s="117" t="inlineStr">
+        <is>
+          <t>Indus Towers Limited</t>
+        </is>
+      </c>
+      <c r="C33" s="117" t="inlineStr">
+        <is>
+          <t>INE121J01017</t>
+        </is>
+      </c>
+      <c r="D33" s="117" t="inlineStr">
+        <is>
+          <t>Telecom - Services</t>
+        </is>
+      </c>
+      <c r="E33" s="52" t="n">
+        <v>4236252</v>
+      </c>
+      <c r="F33" s="46" t="n">
+        <v>16593.4</v>
+      </c>
+      <c r="G33" s="137" t="n">
+        <v>0.0136</v>
+      </c>
+      <c r="J33" s="46" t="n"/>
+      <c r="K33" s="117" t="inlineStr">
+        <is>
+          <t>Personal Products</t>
+        </is>
+      </c>
+      <c r="L33" s="137" t="n">
+        <v>0.0029</v>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34" s="117" t="n">
+        <v>27</v>
+      </c>
+      <c r="B34" s="117" t="inlineStr">
+        <is>
+          <t>Coromandel International Limited</t>
+        </is>
+      </c>
+      <c r="C34" s="117" t="inlineStr">
+        <is>
+          <t>INE169A01031</t>
+        </is>
+      </c>
+      <c r="D34" s="117" t="inlineStr">
+        <is>
+          <t>Fertilizers &amp; Agrochemicals</t>
+        </is>
+      </c>
+      <c r="E34" s="52" t="n">
+        <v>773766</v>
+      </c>
+      <c r="F34" s="46" t="n">
+        <v>15514.01</v>
+      </c>
+      <c r="G34" s="137" t="n">
+        <v>0.0127</v>
+      </c>
+      <c r="J34" s="46" t="n"/>
+      <c r="K34" s="117" t="inlineStr">
+        <is>
+          <t>Cash &amp; Equivalent</t>
+        </is>
+      </c>
+      <c r="L34" s="137" t="n">
+        <v>0.07530000000000001</v>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35" s="117" t="n">
+        <v>28</v>
+      </c>
+      <c r="B35" s="117" t="inlineStr">
+        <is>
+          <t>APL Apollo Tubes Limited</t>
+        </is>
+      </c>
+      <c r="C35" s="117" t="inlineStr">
+        <is>
+          <t>INE702C01027</t>
+        </is>
+      </c>
+      <c r="D35" s="117" t="inlineStr">
+        <is>
+          <t>Industrial Products</t>
+        </is>
+      </c>
+      <c r="E35" s="52" t="n">
+        <v>781808</v>
+      </c>
+      <c r="F35" s="46" t="n">
+        <v>13984.2</v>
+      </c>
+      <c r="G35" s="137" t="n">
+        <v>0.0114</v>
+      </c>
+      <c r="J35" s="46" t="n"/>
+    </row>
+    <row r="36">
+      <c r="A36" s="117" t="n">
+        <v>29</v>
+      </c>
+      <c r="B36" s="117" t="inlineStr">
+        <is>
+          <t>Multi Commodity Exchange of India Limited</t>
+        </is>
+      </c>
+      <c r="C36" s="117" t="inlineStr">
+        <is>
+          <t>INE745G01043</t>
+        </is>
+      </c>
+      <c r="D36" s="117" t="inlineStr">
+        <is>
+          <t>Capital Markets</t>
+        </is>
+      </c>
+      <c r="E36" s="52" t="n">
+        <v>479567</v>
+      </c>
+      <c r="F36" s="46" t="n">
+        <v>13606.27</v>
+      </c>
+      <c r="G36" s="137" t="n">
+        <v>0.0111</v>
+      </c>
+      <c r="J36" s="46" t="n"/>
+    </row>
+    <row r="37">
+      <c r="A37" s="117" t="n">
+        <v>30</v>
+      </c>
+      <c r="B37" s="117" t="inlineStr">
+        <is>
+          <t>Rainbow Childrens Medicare Limited</t>
+        </is>
+      </c>
+      <c r="C37" s="117" t="inlineStr">
+        <is>
+          <t>INE961O01016</t>
+        </is>
+      </c>
+      <c r="D37" s="117" t="inlineStr">
+        <is>
+          <t>Healthcare Services</t>
+        </is>
+      </c>
+      <c r="E37" s="52" t="n">
+        <v>955787</v>
+      </c>
+      <c r="F37" s="46" t="n">
+        <v>13516.74</v>
+      </c>
+      <c r="G37" s="137" t="n">
+        <v>0.011</v>
+      </c>
+      <c r="J37" s="46" t="n"/>
+    </row>
+    <row r="38">
+      <c r="A38" s="117" t="n">
+        <v>31</v>
+      </c>
+      <c r="B38" s="117" t="inlineStr">
+        <is>
+          <t>Century Plyboards (India) Limited</t>
+        </is>
+      </c>
+      <c r="C38" s="117" t="inlineStr">
+        <is>
+          <t>INE348B01021</t>
+        </is>
+      </c>
+      <c r="D38" s="117" t="inlineStr">
+        <is>
+          <t>Consumer Durables</t>
+        </is>
+      </c>
+      <c r="E38" s="52" t="n">
+        <v>1787694</v>
+      </c>
+      <c r="F38" s="46" t="n">
+        <v>13388.93</v>
+      </c>
+      <c r="G38" s="137" t="n">
+        <v>0.0109</v>
+      </c>
+      <c r="J38" s="46" t="n"/>
+    </row>
+    <row r="39">
+      <c r="A39" s="117" t="n">
+        <v>32</v>
+      </c>
+      <c r="B39" s="117" t="inlineStr">
+        <is>
+          <t>Polycab India Limited</t>
+        </is>
+      </c>
+      <c r="C39" s="117" t="inlineStr">
+        <is>
+          <t>INE455K01017</t>
+        </is>
+      </c>
+      <c r="D39" s="117" t="inlineStr">
+        <is>
+          <t>Industrial Products</t>
+        </is>
+      </c>
+      <c r="E39" s="52" t="n">
+        <v>133934</v>
+      </c>
+      <c r="F39" s="46" t="n">
+        <v>13341.17</v>
+      </c>
+      <c r="G39" s="137" t="n">
+        <v>0.0109</v>
+      </c>
+      <c r="J39" s="46" t="n"/>
+    </row>
+    <row r="40">
+      <c r="A40" s="117" t="n">
+        <v>33</v>
+      </c>
+      <c r="B40" s="117" t="inlineStr">
+        <is>
+          <t>HCL Technologies Limited</t>
+        </is>
+      </c>
+      <c r="C40" s="117" t="inlineStr">
+        <is>
+          <t>INE860A01027</t>
+        </is>
+      </c>
+      <c r="D40" s="117" t="inlineStr">
+        <is>
+          <t>IT - Software</t>
+        </is>
+      </c>
+      <c r="E40" s="52" t="n">
+        <v>1095452</v>
+      </c>
+      <c r="F40" s="46" t="n">
+        <v>11741.05</v>
+      </c>
+      <c r="G40" s="137" t="n">
+        <v>0.009599999999999999</v>
+      </c>
+      <c r="J40" s="46" t="n"/>
+    </row>
+    <row r="41">
+      <c r="A41" s="117" t="n">
+        <v>34</v>
+      </c>
+      <c r="B41" s="117" t="inlineStr">
+        <is>
+          <t>Cohance Lifesciences Limited</t>
+        </is>
+      </c>
+      <c r="C41" s="117" t="inlineStr">
+        <is>
+          <t>INE03QK01018</t>
+        </is>
+      </c>
+      <c r="D41" s="117" t="inlineStr">
+        <is>
+          <t>Pharmaceuticals &amp; Biotechnology</t>
+        </is>
+      </c>
+      <c r="E41" s="52" t="n">
+        <v>2453891</v>
+      </c>
+      <c r="F41" s="46" t="n">
+        <v>11193.42</v>
+      </c>
+      <c r="G41" s="137" t="n">
+        <v>0.0091</v>
+      </c>
+      <c r="J41" s="46" t="n"/>
+    </row>
+    <row r="42">
+      <c r="A42" s="117" t="n">
+        <v>35</v>
+      </c>
+      <c r="B42" s="117" t="inlineStr">
+        <is>
+          <t>Tata Consultancy Services Limited</t>
+        </is>
+      </c>
+      <c r="C42" s="117" t="inlineStr">
+        <is>
+          <t>INE467B01029</t>
+        </is>
+      </c>
+      <c r="D42" s="117" t="inlineStr">
+        <is>
+          <t>IT - Software</t>
+        </is>
+      </c>
+      <c r="E42" s="52" t="n">
+        <v>531966</v>
+      </c>
+      <c r="F42" s="46" t="n">
+        <v>10806.89</v>
+      </c>
+      <c r="G42" s="137" t="n">
+        <v>0.008800000000000001</v>
+      </c>
+      <c r="J42" s="46" t="n"/>
+    </row>
+    <row r="43">
+      <c r="A43" s="117" t="n">
+        <v>36</v>
+      </c>
+      <c r="B43" s="117" t="inlineStr">
+        <is>
+          <t>Petronet LNG Limited</t>
+        </is>
+      </c>
+      <c r="C43" s="117" t="inlineStr">
+        <is>
+          <t>INE347G01014</t>
+        </is>
+      </c>
+      <c r="D43" s="117" t="inlineStr">
+        <is>
+          <t>Gas</t>
+        </is>
+      </c>
+      <c r="E43" s="52" t="n">
+        <v>3610569</v>
+      </c>
+      <c r="F43" s="46" t="n">
+        <v>10138.48</v>
+      </c>
+      <c r="G43" s="137" t="n">
+        <v>0.0083</v>
+      </c>
+      <c r="J43" s="46" t="n"/>
+    </row>
+    <row r="44">
+      <c r="A44" s="117" t="n">
+        <v>37</v>
+      </c>
+      <c r="B44" s="117" t="inlineStr">
+        <is>
+          <t>Syngene International Limited</t>
+        </is>
+      </c>
+      <c r="C44" s="117" t="inlineStr">
+        <is>
+          <t>INE398R01022</t>
+        </is>
+      </c>
+      <c r="D44" s="117" t="inlineStr">
+        <is>
+          <t>Healthcare Services</t>
+        </is>
+      </c>
+      <c r="E44" s="52" t="n">
+        <v>2182335</v>
+      </c>
+      <c r="F44" s="46" t="n">
+        <v>9591.360000000001</v>
+      </c>
+      <c r="G44" s="137" t="n">
+        <v>0.0078</v>
+      </c>
+      <c r="J44" s="46" t="n"/>
+    </row>
+    <row r="45">
+      <c r="A45" s="117" t="n">
+        <v>38</v>
+      </c>
+      <c r="B45" s="117" t="inlineStr">
+        <is>
+          <t>KEC International Limited</t>
+        </is>
+      </c>
+      <c r="C45" s="117" t="inlineStr">
+        <is>
+          <t>INE389H01022</t>
+        </is>
+      </c>
+      <c r="D45" s="117" t="inlineStr">
+        <is>
+          <t>Construction</t>
+        </is>
+      </c>
+      <c r="E45" s="52" t="n">
+        <v>1780266</v>
+      </c>
+      <c r="F45" s="46" t="n">
+        <v>9284.09</v>
+      </c>
+      <c r="G45" s="137" t="n">
+        <v>0.0076</v>
+      </c>
+      <c r="J45" s="46" t="n"/>
+    </row>
+    <row r="46">
+      <c r="A46" s="117" t="n">
+        <v>39</v>
+      </c>
+      <c r="B46" s="117" t="inlineStr">
+        <is>
+          <t>Oil India Limited</t>
+        </is>
+      </c>
+      <c r="C46" s="117" t="inlineStr">
+        <is>
+          <t>INE274J01014</t>
+        </is>
+      </c>
+      <c r="D46" s="117" t="inlineStr">
+        <is>
+          <t>Oil</t>
+        </is>
+      </c>
+      <c r="E46" s="52" t="n">
+        <v>2190192</v>
+      </c>
+      <c r="F46" s="46" t="n">
+        <v>9132.01</v>
+      </c>
+      <c r="G46" s="137" t="n">
+        <v>0.0075</v>
+      </c>
+      <c r="J46" s="46" t="n"/>
+    </row>
+    <row r="47">
+      <c r="A47" s="117" t="n">
+        <v>40</v>
+      </c>
+      <c r="B47" s="117" t="inlineStr">
+        <is>
+          <t>Tube Investments of India Limited</t>
+        </is>
+      </c>
+      <c r="C47" s="117" t="inlineStr">
+        <is>
+          <t>INE974X01010</t>
+        </is>
+      </c>
+      <c r="D47" s="117" t="inlineStr">
+        <is>
+          <t>Auto Components</t>
+        </is>
+      </c>
+      <c r="E47" s="52" t="n">
+        <v>297640</v>
+      </c>
+      <c r="F47" s="46" t="n">
+        <v>9016.41</v>
+      </c>
+      <c r="G47" s="137" t="n">
+        <v>0.0074</v>
+      </c>
+      <c r="J47" s="46" t="n"/>
+    </row>
+    <row r="48">
+      <c r="A48" s="117" t="n">
+        <v>41</v>
+      </c>
+      <c r="B48" s="117" t="inlineStr">
+        <is>
+          <t>ICICI Lombard General Insurance Company Limited</t>
+        </is>
+      </c>
+      <c r="C48" s="117" t="inlineStr">
+        <is>
+          <t>INE765G01017</t>
+        </is>
+      </c>
+      <c r="D48" s="117" t="inlineStr">
+        <is>
+          <t>Insurance</t>
+        </is>
+      </c>
+      <c r="E48" s="52" t="n">
+        <v>502692</v>
+      </c>
+      <c r="F48" s="46" t="n">
+        <v>8755.389999999999</v>
+      </c>
+      <c r="G48" s="137" t="n">
+        <v>0.0072</v>
+      </c>
+      <c r="J48" s="46" t="n"/>
+    </row>
+    <row r="49">
+      <c r="A49" s="117" t="n">
+        <v>42</v>
+      </c>
+      <c r="B49" s="117" t="inlineStr">
+        <is>
+          <t>The Phoenix Mills Limited</t>
+        </is>
+      </c>
+      <c r="C49" s="117" t="inlineStr">
+        <is>
+          <t>INE211B01039</t>
+        </is>
+      </c>
+      <c r="D49" s="117" t="inlineStr">
+        <is>
+          <t>Realty</t>
+        </is>
+      </c>
+      <c r="E49" s="52" t="n">
+        <v>430692</v>
+      </c>
+      <c r="F49" s="46" t="n">
+        <v>8392.459999999999</v>
+      </c>
+      <c r="G49" s="137" t="n">
+        <v>0.0069</v>
+      </c>
+      <c r="J49" s="46" t="n"/>
+    </row>
+    <row r="50">
+      <c r="A50" s="117" t="n">
+        <v>43</v>
+      </c>
+      <c r="B50" s="117" t="inlineStr">
+        <is>
+          <t>Aditya Birla Sun Life AMC Limited</t>
+        </is>
+      </c>
+      <c r="C50" s="117" t="inlineStr">
+        <is>
+          <t>INE404A01024</t>
+        </is>
+      </c>
+      <c r="D50" s="117" t="inlineStr">
+        <is>
+          <t>Capital Markets</t>
+        </is>
+      </c>
+      <c r="E50" s="52" t="n">
+        <v>682645</v>
+      </c>
+      <c r="F50" s="46" t="n">
+        <v>7882.5</v>
+      </c>
+      <c r="G50" s="137" t="n">
+        <v>0.0064</v>
+      </c>
+      <c r="J50" s="46" t="n"/>
+    </row>
+    <row r="51">
+      <c r="A51" s="117" t="n">
+        <v>44</v>
+      </c>
+      <c r="B51" s="117" t="inlineStr">
+        <is>
+          <t>IPCA Laboratories Limited</t>
+        </is>
+      </c>
+      <c r="C51" s="117" t="inlineStr">
+        <is>
+          <t>INE571A01038</t>
+        </is>
+      </c>
+      <c r="D51" s="117" t="inlineStr">
+        <is>
+          <t>Pharmaceuticals &amp; Biotechnology</t>
+        </is>
+      </c>
+      <c r="E51" s="52" t="n">
+        <v>458300</v>
+      </c>
+      <c r="F51" s="46" t="n">
+        <v>7795.68</v>
+      </c>
+      <c r="G51" s="137" t="n">
+        <v>0.0064</v>
+      </c>
+      <c r="J51" s="46" t="n"/>
+    </row>
+    <row r="52">
+      <c r="A52" s="117" t="n">
+        <v>45</v>
+      </c>
+      <c r="B52" s="117" t="inlineStr">
+        <is>
+          <t>Schaeffler India Limited</t>
+        </is>
+      </c>
+      <c r="C52" s="117" t="inlineStr">
+        <is>
+          <t>INE513A01022</t>
+        </is>
+      </c>
+      <c r="D52" s="117" t="inlineStr">
+        <is>
+          <t>Auto Components</t>
+        </is>
+      </c>
+      <c r="E52" s="52" t="n">
+        <v>169948</v>
+      </c>
+      <c r="F52" s="46" t="n">
+        <v>7120.31</v>
+      </c>
+      <c r="G52" s="137" t="n">
+        <v>0.0058</v>
+      </c>
+      <c r="J52" s="46" t="n"/>
+    </row>
+    <row r="53">
+      <c r="A53" s="117" t="n">
+        <v>46</v>
+      </c>
+      <c r="B53" s="117" t="inlineStr">
+        <is>
+          <t>JK Cement Limited</t>
+        </is>
+      </c>
+      <c r="C53" s="117" t="inlineStr">
+        <is>
+          <t>INE823G01014</t>
+        </is>
+      </c>
+      <c r="D53" s="117" t="inlineStr">
+        <is>
+          <t>Cement &amp; Cement Products</t>
+        </is>
+      </c>
+      <c r="E53" s="52" t="n">
+        <v>126556</v>
+      </c>
+      <c r="F53" s="46" t="n">
+        <v>6890.34</v>
+      </c>
+      <c r="G53" s="137" t="n">
+        <v>0.0056</v>
+      </c>
+      <c r="J53" s="46" t="n"/>
+    </row>
+    <row r="54">
+      <c r="A54" s="117" t="n">
+        <v>47</v>
+      </c>
+      <c r="B54" s="117" t="inlineStr">
+        <is>
+          <t>Dixon Technologies (India) Limited</t>
+        </is>
+      </c>
+      <c r="C54" s="117" t="inlineStr">
+        <is>
+          <t>INE935N01020</t>
+        </is>
+      </c>
+      <c r="D54" s="117" t="inlineStr">
+        <is>
+          <t>Consumer Durables</t>
+        </is>
+      </c>
+      <c r="E54" s="52" t="n">
+        <v>53357</v>
+      </c>
+      <c r="F54" s="46" t="n">
+        <v>6360.15</v>
+      </c>
+      <c r="G54" s="137" t="n">
+        <v>0.0052</v>
+      </c>
+      <c r="J54" s="46" t="n"/>
+    </row>
+    <row r="55">
+      <c r="A55" s="117" t="n">
+        <v>48</v>
+      </c>
+      <c r="B55" s="117" t="inlineStr">
+        <is>
+          <t>Indigo Paints Limited</t>
+        </is>
+      </c>
+      <c r="C55" s="117" t="inlineStr">
+        <is>
+          <t>INE09VQ01012</t>
+        </is>
+      </c>
+      <c r="D55" s="117" t="inlineStr">
+        <is>
+          <t>Consumer Durables</t>
+        </is>
+      </c>
+      <c r="E55" s="52" t="n">
+        <v>591819</v>
+      </c>
+      <c r="F55" s="46" t="n">
+        <v>6008.44</v>
+      </c>
+      <c r="G55" s="137" t="n">
+        <v>0.0049</v>
+      </c>
+      <c r="J55" s="46" t="n"/>
+    </row>
+    <row r="56">
+      <c r="A56" s="117" t="n">
+        <v>49</v>
+      </c>
+      <c r="B56" s="117" t="inlineStr">
+        <is>
+          <t>Havells India Limited</t>
+        </is>
+      </c>
+      <c r="C56" s="117" t="inlineStr">
+        <is>
+          <t>INE176B01034</t>
+        </is>
+      </c>
+      <c r="D56" s="117" t="inlineStr">
+        <is>
+          <t>Consumer Durables</t>
+        </is>
+      </c>
+      <c r="E56" s="52" t="n">
+        <v>483247</v>
+      </c>
+      <c r="F56" s="46" t="n">
+        <v>5602.28</v>
+      </c>
+      <c r="G56" s="137" t="n">
+        <v>0.0046</v>
+      </c>
+      <c r="J56" s="46" t="n"/>
+    </row>
+    <row r="57">
+      <c r="A57" s="117" t="n">
+        <v>50</v>
+      </c>
+      <c r="B57" s="117" t="inlineStr">
+        <is>
+          <t>ICICI Prudential Asset Management Co Limited</t>
+        </is>
+      </c>
+      <c r="C57" s="117" t="inlineStr">
+        <is>
+          <t>INE346A01027</t>
+        </is>
+      </c>
+      <c r="D57" s="117" t="inlineStr">
+        <is>
+          <t>Capital Markets</t>
+        </is>
+      </c>
+      <c r="E57" s="52" t="n">
+        <v>166421</v>
+      </c>
+      <c r="F57" s="46" t="n">
+        <v>5524.51</v>
+      </c>
+      <c r="G57" s="137" t="n">
+        <v>0.0045</v>
+      </c>
+      <c r="J57" s="46" t="n"/>
+    </row>
+    <row r="58">
+      <c r="A58" s="117" t="n">
+        <v>51</v>
+      </c>
+      <c r="B58" s="117" t="inlineStr">
+        <is>
+          <t>Atul Limited</t>
+        </is>
+      </c>
+      <c r="C58" s="117" t="inlineStr">
+        <is>
+          <t>INE100A01010</t>
+        </is>
+      </c>
+      <c r="D58" s="117" t="inlineStr">
+        <is>
+          <t>Chemicals &amp; Petrochemicals</t>
+        </is>
+      </c>
+      <c r="E58" s="52" t="n">
+        <v>84450</v>
+      </c>
+      <c r="F58" s="46" t="n">
+        <v>5459.27</v>
+      </c>
+      <c r="G58" s="137" t="n">
+        <v>0.0045</v>
+      </c>
+      <c r="J58" s="46" t="n"/>
+    </row>
+    <row r="59">
+      <c r="A59" s="117" t="n">
+        <v>52</v>
+      </c>
+      <c r="B59" s="117" t="inlineStr">
+        <is>
+          <t>Niva Bupa Health Insurance Company Limited</t>
+        </is>
+      </c>
+      <c r="C59" s="117" t="inlineStr">
+        <is>
+          <t>INE995S01015</t>
+        </is>
+      </c>
+      <c r="D59" s="117" t="inlineStr">
+        <is>
+          <t>Insurance</t>
+        </is>
+      </c>
+      <c r="E59" s="52" t="n">
+        <v>6308832</v>
+      </c>
+      <c r="F59" s="46" t="n">
+        <v>5335.38</v>
+      </c>
+      <c r="G59" s="137" t="n">
+        <v>0.0044</v>
+      </c>
+      <c r="J59" s="46" t="n"/>
+    </row>
+    <row r="60">
+      <c r="A60" s="117" t="n">
+        <v>53</v>
+      </c>
+      <c r="B60" s="117" t="inlineStr">
+        <is>
+          <t>PG Electroplast Limited</t>
+        </is>
+      </c>
+      <c r="C60" s="117" t="inlineStr">
+        <is>
+          <t>INE457L01029</t>
+        </is>
+      </c>
+      <c r="D60" s="117" t="inlineStr">
+        <is>
+          <t>Consumer Durables</t>
+        </is>
+      </c>
+      <c r="E60" s="52" t="n">
+        <v>957750</v>
+      </c>
+      <c r="F60" s="46" t="n">
+        <v>5108.64</v>
+      </c>
+      <c r="G60" s="137" t="n">
+        <v>0.0042</v>
+      </c>
+      <c r="J60" s="46" t="n"/>
+    </row>
+    <row r="61">
+      <c r="A61" s="117" t="n">
+        <v>54</v>
+      </c>
+      <c r="B61" s="117" t="inlineStr">
+        <is>
+          <t>Hindustan Petroleum Corporation Limited</t>
+        </is>
+      </c>
+      <c r="C61" s="117" t="inlineStr">
+        <is>
+          <t>INE094A01015</t>
+        </is>
+      </c>
+      <c r="D61" s="117" t="inlineStr">
+        <is>
+          <t>Petroleum Products</t>
+        </is>
+      </c>
+      <c r="E61" s="52" t="n">
+        <v>1172332</v>
+      </c>
+      <c r="F61" s="46" t="n">
+        <v>4624.26</v>
+      </c>
+      <c r="G61" s="137" t="n">
+        <v>0.0038</v>
+      </c>
+      <c r="J61" s="46" t="n"/>
+    </row>
+    <row r="62">
+      <c r="A62" s="117" t="n">
+        <v>55</v>
+      </c>
+      <c r="B62" s="117" t="inlineStr">
+        <is>
+          <t>Hindustan Unilever Limited</t>
+        </is>
+      </c>
+      <c r="C62" s="117" t="inlineStr">
+        <is>
+          <t>INE030A01027</t>
+        </is>
+      </c>
+      <c r="D62" s="117" t="inlineStr">
+        <is>
+          <t>Diversified FMCG</t>
+        </is>
+      </c>
+      <c r="E62" s="52" t="n">
+        <v>204559</v>
+      </c>
+      <c r="F62" s="46" t="n">
+        <v>4332.97</v>
+      </c>
+      <c r="G62" s="137" t="n">
+        <v>0.0035</v>
+      </c>
+      <c r="J62" s="46" t="n"/>
+    </row>
+    <row r="63">
+      <c r="A63" s="117" t="n">
+        <v>56</v>
+      </c>
+      <c r="B63" s="117" t="inlineStr">
+        <is>
+          <t>Emami Limited</t>
+        </is>
+      </c>
+      <c r="C63" s="117" t="inlineStr">
+        <is>
+          <t>INE548C01032</t>
+        </is>
+      </c>
+      <c r="D63" s="117" t="inlineStr">
+        <is>
+          <t>Personal Products</t>
+        </is>
+      </c>
+      <c r="E63" s="52" t="n">
+        <v>885352</v>
+      </c>
+      <c r="F63" s="46" t="n">
+        <v>3579.48</v>
+      </c>
+      <c r="G63" s="137" t="n">
+        <v>0.0029</v>
+      </c>
+      <c r="J63" s="46" t="n"/>
+    </row>
+    <row r="64">
+      <c r="A64" s="117" t="n">
+        <v>57</v>
+      </c>
+      <c r="B64" s="117" t="inlineStr">
+        <is>
+          <t>AU Small Finance Bank Limited</t>
+        </is>
+      </c>
+      <c r="C64" s="117" t="inlineStr">
+        <is>
+          <t>INE949L01017</t>
+        </is>
+      </c>
+      <c r="D64" s="117" t="inlineStr">
+        <is>
+          <t>Banks</t>
+        </is>
+      </c>
+      <c r="E64" s="52" t="n">
+        <v>264613</v>
+      </c>
+      <c r="F64" s="46" t="n">
+        <v>2744.17</v>
+      </c>
+      <c r="G64" s="137" t="n">
+        <v>0.0022</v>
+      </c>
+      <c r="J64" s="46" t="n"/>
+    </row>
+    <row r="65">
+      <c r="A65" s="117" t="n">
+        <v>58</v>
+      </c>
+      <c r="B65" s="117" t="inlineStr">
+        <is>
+          <t>Bajaj Finserv Limited</t>
+        </is>
+      </c>
+      <c r="C65" s="117" t="inlineStr">
+        <is>
+          <t>INE918I01026</t>
+        </is>
+      </c>
+      <c r="D65" s="117" t="inlineStr">
+        <is>
+          <t>Finance</t>
+        </is>
+      </c>
+      <c r="E65" s="52" t="n">
+        <v>97469</v>
+      </c>
+      <c r="F65" s="46" t="n">
+        <v>1735.14</v>
+      </c>
+      <c r="G65" s="137" t="n">
+        <v>0.0014</v>
+      </c>
+      <c r="J65" s="46" t="n"/>
+    </row>
+    <row r="66">
+      <c r="A66" s="117" t="n">
+        <v>59</v>
+      </c>
+      <c r="B66" s="117" t="inlineStr">
+        <is>
+          <t>REC Limited</t>
+        </is>
+      </c>
+      <c r="C66" s="117" t="inlineStr">
+        <is>
+          <t>INE020B01018</t>
+        </is>
+      </c>
+      <c r="D66" s="117" t="inlineStr">
+        <is>
+          <t>Finance</t>
+        </is>
+      </c>
+      <c r="E66" s="52" t="n">
+        <v>426021</v>
+      </c>
+      <c r="F66" s="46" t="n">
+        <v>1549.86</v>
+      </c>
+      <c r="G66" s="137" t="n">
+        <v>0.0013</v>
+      </c>
+      <c r="J66" s="46" t="n"/>
+    </row>
+    <row r="67">
+      <c r="A67" s="117" t="n">
+        <v>60</v>
+      </c>
+      <c r="B67" s="117" t="inlineStr">
+        <is>
+          <t>SRF Limited</t>
+        </is>
+      </c>
+      <c r="C67" s="117" t="inlineStr">
+        <is>
+          <t>INE647A01010</t>
+        </is>
+      </c>
+      <c r="D67" s="117" t="inlineStr">
+        <is>
+          <t>Chemicals &amp; Petrochemicals</t>
+        </is>
+      </c>
+      <c r="E67" s="52" t="n">
+        <v>28038</v>
+      </c>
+      <c r="F67" s="46" t="n">
+        <v>767.96</v>
+      </c>
+      <c r="G67" s="137" t="n">
+        <v>0.0005999999999999999</v>
+      </c>
+      <c r="J67" s="46" t="n"/>
+    </row>
+    <row r="68">
+      <c r="A68" s="117" t="n">
+        <v>61</v>
+      </c>
+      <c r="B68" s="117" t="inlineStr">
+        <is>
+          <t>PI Industries Limited</t>
+        </is>
+      </c>
+      <c r="C68" s="117" t="inlineStr">
+        <is>
+          <t>INE603J01030</t>
+        </is>
+      </c>
+      <c r="D68" s="117" t="inlineStr">
+        <is>
+          <t>Fertilizers &amp; Agrochemicals</t>
+        </is>
+      </c>
+      <c r="E68" s="52" t="n">
+        <v>22935</v>
+      </c>
+      <c r="F68" s="46" t="n">
+        <v>586.01</v>
+      </c>
+      <c r="G68" s="137" t="n">
+        <v>0.0005</v>
+      </c>
+      <c r="J68" s="46" t="n"/>
+    </row>
+    <row r="69">
+      <c r="A69" s="117" t="n">
+        <v>62</v>
+      </c>
+      <c r="B69" s="117" t="inlineStr">
+        <is>
+          <t>GAIL (India) Limited</t>
+        </is>
+      </c>
+      <c r="C69" s="117" t="inlineStr">
+        <is>
+          <t>INE129A01019</t>
+        </is>
+      </c>
+      <c r="D69" s="117" t="inlineStr">
+        <is>
+          <t>Gas</t>
+        </is>
+      </c>
+      <c r="E69" s="52" t="n">
+        <v>291577</v>
+      </c>
+      <c r="F69" s="46" t="n">
+        <v>505.77</v>
+      </c>
+      <c r="G69" s="137" t="n">
+        <v>0.0004</v>
+      </c>
+      <c r="J69" s="46" t="n"/>
+    </row>
+    <row r="70">
+      <c r="A70" s="117" t="n">
+        <v>63</v>
+      </c>
+      <c r="B70" s="117" t="inlineStr">
+        <is>
+          <t>LG Electronics India Limited</t>
+        </is>
+      </c>
+      <c r="C70" s="117" t="inlineStr">
+        <is>
+          <t>INE324D01010</t>
+        </is>
+      </c>
+      <c r="D70" s="117" t="inlineStr">
+        <is>
+          <t>Consumer Durables</t>
+        </is>
+      </c>
+      <c r="E70" s="52" t="n">
+        <v>14974</v>
+      </c>
+      <c r="F70" s="46" t="n">
+        <v>232.4</v>
+      </c>
+      <c r="G70" s="137" t="n">
+        <v>0.0002</v>
+      </c>
+      <c r="J70" s="46" t="n"/>
+    </row>
+    <row r="71">
+      <c r="A71" s="117" t="n">
+        <v>64</v>
+      </c>
+      <c r="B71" s="117" t="inlineStr">
+        <is>
+          <t>AIA Engineering Limited</t>
+        </is>
+      </c>
+      <c r="C71" s="117" t="inlineStr">
+        <is>
+          <t>INE212H01026</t>
+        </is>
+      </c>
+      <c r="D71" s="117" t="inlineStr">
+        <is>
+          <t>Industrial Products</t>
+        </is>
+      </c>
+      <c r="E71" s="52" t="n">
+        <v>4280</v>
+      </c>
+      <c r="F71" s="46" t="n">
+        <v>217.48</v>
+      </c>
+      <c r="G71" s="137" t="n">
+        <v>0.0002</v>
+      </c>
+      <c r="J71" s="46" t="n"/>
+    </row>
+    <row r="72">
+      <c r="A72" s="49" t="n"/>
+      <c r="B72" s="49" t="inlineStr">
+        <is>
+          <t>Total</t>
+        </is>
+      </c>
+      <c r="C72" s="49" t="n"/>
+      <c r="D72" s="49" t="n"/>
+      <c r="E72" s="49" t="n"/>
+      <c r="F72" s="50" t="n">
+        <v>1131730.26</v>
+      </c>
+      <c r="G72" s="51" t="n">
+        <v>0.9247</v>
+      </c>
+    </row>
+    <row r="74">
+      <c r="B74" s="42" t="inlineStr">
+        <is>
+          <t>Unlisted</t>
+        </is>
+      </c>
+    </row>
+    <row r="75">
+      <c r="A75" s="117" t="n">
+        <v>65</v>
+      </c>
+      <c r="B75" s="117" t="inlineStr">
+        <is>
+          <t>SIP Technologies &amp; Export Limited</t>
+        </is>
+      </c>
+      <c r="C75" s="117" t="inlineStr">
+        <is>
+          <t>INE468B01019</t>
+        </is>
+      </c>
+      <c r="D75" s="117" t="inlineStr">
+        <is>
+          <t>IT - Software</t>
+        </is>
+      </c>
+      <c r="E75" s="52" t="n">
+        <v>122549</v>
+      </c>
+      <c r="F75" s="46" t="n">
+        <v>0</v>
+      </c>
+      <c r="G75" s="137" t="inlineStr">
+        <is>
+          <t>*</t>
+        </is>
+      </c>
+      <c r="J75" s="46" t="n"/>
+    </row>
+    <row r="76">
+      <c r="A76" s="117" t="n">
+        <v>66</v>
+      </c>
+      <c r="B76" s="117" t="inlineStr">
+        <is>
+          <t>Magnasound (India) Limited</t>
+        </is>
+      </c>
+      <c r="D76" s="117" t="inlineStr">
+        <is>
+          <t>Entertainment</t>
+        </is>
+      </c>
+      <c r="E76" s="52" t="n">
+        <v>25000</v>
+      </c>
+      <c r="F76" s="46" t="n">
+        <v>0</v>
+      </c>
+      <c r="G76" s="137" t="inlineStr">
+        <is>
+          <t>*</t>
+        </is>
+      </c>
+      <c r="J76" s="46" t="n"/>
+    </row>
+    <row r="77">
+      <c r="A77" s="49" t="n"/>
+      <c r="B77" s="49" t="inlineStr">
+        <is>
+          <t>Total</t>
+        </is>
+      </c>
+      <c r="C77" s="49" t="n"/>
+      <c r="D77" s="49" t="n"/>
+      <c r="E77" s="49" t="n"/>
+      <c r="F77" s="50" t="n">
+        <v>0</v>
+      </c>
+      <c r="G77" s="51" t="inlineStr">
+        <is>
+          <t>*</t>
+        </is>
+      </c>
+    </row>
+    <row r="79">
+      <c r="B79" s="42" t="inlineStr">
+        <is>
+          <t>MONEY MARKET INSTRUMENTS</t>
+        </is>
+      </c>
+    </row>
+    <row r="80">
+      <c r="A80" s="117" t="n">
+        <v>67</v>
+      </c>
+      <c r="B80" s="42" t="inlineStr">
+        <is>
+          <t>TREPS / Reverse Repo Investments</t>
+        </is>
+      </c>
+      <c r="F80" s="46" t="n">
+        <v>89733.50999999999</v>
+      </c>
+      <c r="G80" s="137" t="n">
+        <v>0.0733</v>
+      </c>
+      <c r="H80" s="48" t="n">
+        <v>46204</v>
+      </c>
+    </row>
+    <row r="81">
+      <c r="A81" s="49" t="n"/>
+      <c r="B81" s="49" t="inlineStr">
+        <is>
+          <t>Total</t>
+        </is>
+      </c>
+      <c r="C81" s="49" t="n"/>
+      <c r="D81" s="49" t="n"/>
+      <c r="E81" s="49" t="n"/>
+      <c r="F81" s="50" t="n">
+        <v>89733.50999999999</v>
+      </c>
+      <c r="G81" s="51" t="n">
+        <v>0.0733</v>
+      </c>
+    </row>
+    <row r="83">
+      <c r="B83" s="42" t="inlineStr">
+        <is>
+          <t>Cash &amp; Cash Equivalent</t>
+        </is>
+      </c>
+    </row>
+    <row r="84">
+      <c r="B84" s="117" t="inlineStr">
+        <is>
+          <t>Net Receivables/Payables</t>
+        </is>
+      </c>
+      <c r="E84" s="52" t="n"/>
+      <c r="F84" s="46" t="n">
+        <v>2129.01</v>
+      </c>
+      <c r="G84" s="137" t="n">
+        <v>0.002</v>
+      </c>
+      <c r="J84" s="46" t="n"/>
+    </row>
+    <row r="85">
+      <c r="A85" s="49" t="n"/>
+      <c r="B85" s="49" t="inlineStr">
+        <is>
+          <t>Total</t>
+        </is>
+      </c>
+      <c r="C85" s="49" t="n"/>
+      <c r="D85" s="49" t="n"/>
+      <c r="E85" s="49" t="n"/>
+      <c r="F85" s="50" t="n">
+        <v>2129.01</v>
+      </c>
+      <c r="G85" s="51" t="n">
+        <v>0.002</v>
+      </c>
+    </row>
+    <row r="87">
+      <c r="A87" s="116" t="n"/>
+      <c r="B87" s="116" t="inlineStr">
+        <is>
+          <t>GRAND TOTAL</t>
+        </is>
+      </c>
+      <c r="C87" s="116" t="n"/>
+      <c r="D87" s="116" t="n"/>
+      <c r="E87" s="116" t="n"/>
+      <c r="F87" s="53" t="n">
+        <v>1223592.78</v>
+      </c>
+      <c r="G87" s="54" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="88">
+      <c r="A88" s="117" t="inlineStr">
+        <is>
+          <t>Notes:</t>
+        </is>
+      </c>
+    </row>
+    <row r="89">
+      <c r="A89" s="13" t="n">
+        <v>1</v>
+      </c>
+      <c r="B89" s="13" t="inlineStr">
+        <is>
+          <t>* Less than 0.01%</t>
+        </is>
+      </c>
+    </row>
+    <row r="90">
+      <c r="A90" s="55" t="n">
+        <v>2</v>
+      </c>
+      <c r="B90" s="55" t="inlineStr">
+        <is>
+          <t>Market value includes accrued interest</t>
+        </is>
+      </c>
+    </row>
+    <row r="91">
+      <c r="A91" s="55" t="n">
+        <v>3</v>
+      </c>
+      <c r="B91" s="55" t="inlineStr">
+        <is>
+          <t>Net Assets does not include unit activity for the last day of the month</t>
+        </is>
+      </c>
+    </row>
+    <row r="95">
+      <c r="B95" s="117" t="inlineStr">
+        <is>
+          <t>Scheme Riskometer</t>
+        </is>
+      </c>
+    </row>
+    <row r="109">
+      <c r="B109" s="117" t="inlineStr">
+        <is>
+          <t>Benchmark Riskometer: Nifty 500 TRI</t>
+        </is>
+      </c>
+    </row>
+    <row r="122">
+      <c r="A122" s="1" t="inlineStr">
+        <is>
+          <t>Sr. No.</t>
+        </is>
+      </c>
+      <c r="B122" s="2" t="inlineStr">
+        <is>
+          <t>Particulars</t>
+        </is>
+      </c>
+      <c r="C122" s="3" t="n"/>
+      <c r="D122" s="3" t="n"/>
+      <c r="E122" s="4" t="n"/>
+    </row>
+    <row r="123">
+      <c r="A123" s="5" t="n">
+        <v>4</v>
+      </c>
+      <c r="B123" s="124" t="n"/>
+      <c r="C123" s="7" t="inlineStr">
+        <is>
+          <t>Portfolio Information</t>
+        </is>
+      </c>
+      <c r="E123" s="9" t="n"/>
+    </row>
+    <row r="124">
+      <c r="A124" s="5" t="n"/>
+      <c r="B124" s="124" t="inlineStr">
+        <is>
+          <t>Description (if any)</t>
+        </is>
+      </c>
+      <c r="C124" s="126" t="n"/>
+      <c r="E124" s="9" t="n"/>
+    </row>
+    <row r="125">
+      <c r="A125" s="5" t="n"/>
+      <c r="B125" s="124" t="inlineStr">
+        <is>
+          <t>Annualised Portfolio YTM*@@</t>
+        </is>
+      </c>
+      <c r="C125" s="127" t="inlineStr">
+        <is>
+          <t>N.A.</t>
+        </is>
+      </c>
+      <c r="E125" s="9" t="n"/>
+    </row>
+    <row r="126">
+      <c r="A126" s="5" t="n"/>
+      <c r="B126" s="124" t="inlineStr">
+        <is>
+          <t>Macaulay Duration@@</t>
+        </is>
+      </c>
+      <c r="C126" s="12" t="inlineStr">
+        <is>
+          <t>N.A.</t>
+        </is>
+      </c>
+      <c r="E126" s="9" t="n"/>
+    </row>
+    <row r="127">
+      <c r="A127" s="5" t="n"/>
+      <c r="B127" s="124" t="inlineStr">
+        <is>
+          <t>Residual Maturity@@</t>
+        </is>
+      </c>
+      <c r="C127" s="12" t="inlineStr">
+        <is>
+          <t>N.A.</t>
+        </is>
+      </c>
+      <c r="E127" s="9" t="n"/>
+    </row>
+    <row r="128">
+      <c r="A128" s="5" t="n"/>
+      <c r="B128" s="124" t="inlineStr">
+        <is>
+          <t>Modified Duration (in years)@@</t>
+        </is>
+      </c>
+      <c r="C128" s="12" t="inlineStr">
+        <is>
+          <t>N.A.</t>
+        </is>
+      </c>
+      <c r="E128" s="9" t="n"/>
+    </row>
+    <row r="129">
+      <c r="A129" s="5" t="n"/>
+      <c r="B129" s="13" t="inlineStr">
+        <is>
+          <t>* In case of semi-annual YTM, it will be annualised</t>
+        </is>
+      </c>
+      <c r="C129" s="13" t="n"/>
+      <c r="E129" s="9" t="n"/>
+    </row>
+    <row r="130">
+      <c r="A130" s="5" t="n">
         <v>5</v>
       </c>
-      <c r="B12" s="154" t="inlineStr">
-[...34 lines deleted...]
-      <c r="A13" s="154" t="n">
+      <c r="B130" s="14" t="inlineStr">
+        <is>
+          <t>NAV AND Dividend</t>
+        </is>
+      </c>
+      <c r="C130" s="13" t="n"/>
+      <c r="E130" s="9" t="n"/>
+    </row>
+    <row r="131">
+      <c r="A131" s="5" t="n"/>
+      <c r="B131" s="172" t="inlineStr">
+        <is>
+          <t>Plan/Option Name</t>
+        </is>
+      </c>
+      <c r="C131" s="111" t="inlineStr">
+        <is>
+          <t>NAV per unit (Rs)</t>
+        </is>
+      </c>
+      <c r="D131" s="173" t="n"/>
+      <c r="E131" s="174" t="inlineStr">
+        <is>
+          <t>Aggregate distributions during the portfolio period  (Rs. per Unit)</t>
+        </is>
+      </c>
+    </row>
+    <row r="132">
+      <c r="A132" s="5" t="n"/>
+      <c r="B132" s="175" t="n"/>
+      <c r="C132" s="15" t="inlineStr">
+        <is>
+          <t>As on May 31, 2026</t>
+        </is>
+      </c>
+      <c r="D132" s="15" t="inlineStr">
+        <is>
+          <t>As on Jun 30, 2026</t>
+        </is>
+      </c>
+      <c r="E132" s="175" t="n"/>
+    </row>
+    <row r="133">
+      <c r="A133" s="16" t="n"/>
+      <c r="B133" s="17" t="inlineStr">
+        <is>
+          <t>Direct Plan-Growth Plan</t>
+        </is>
+      </c>
+      <c r="C133" s="20" t="inlineStr">
+        <is>
+          <t>110.908</t>
+        </is>
+      </c>
+      <c r="D133" s="20" t="inlineStr">
+        <is>
+          <t>115.060</t>
+        </is>
+      </c>
+      <c r="E133" s="98" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="134">
+      <c r="A134" s="16" t="n"/>
+      <c r="B134" s="17" t="inlineStr">
+        <is>
+          <t>Direct Plan-IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C134" s="20" t="inlineStr">
+        <is>
+          <t>81.534</t>
+        </is>
+      </c>
+      <c r="D134" s="20" t="inlineStr">
+        <is>
+          <t>84.586</t>
+        </is>
+      </c>
+      <c r="E134" s="98" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="135">
+      <c r="A135" s="16" t="n"/>
+      <c r="B135" s="17" t="inlineStr">
+        <is>
+          <t>Direct Plan-Daily IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C135" s="20" t="n">
+        <v>0</v>
+      </c>
+      <c r="D135" s="20" t="n">
+        <v>0</v>
+      </c>
+      <c r="E135" s="98" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="136">
+      <c r="A136" s="16" t="n"/>
+      <c r="B136" s="17" t="inlineStr">
+        <is>
+          <t>Direct Plan-Weekly IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C136" s="20" t="n">
+        <v>0</v>
+      </c>
+      <c r="D136" s="20" t="n">
+        <v>0</v>
+      </c>
+      <c r="E136" s="98" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="137">
+      <c r="A137" s="16" t="n"/>
+      <c r="B137" s="17" t="inlineStr">
+        <is>
+          <t>Direct Plan-Monthly IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C137" s="20" t="n">
+        <v>0</v>
+      </c>
+      <c r="D137" s="20" t="n">
+        <v>0</v>
+      </c>
+      <c r="E137" s="98" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="138">
+      <c r="A138" s="16" t="n"/>
+      <c r="B138" s="17" t="inlineStr">
+        <is>
+          <t>Direct Plan-Quarterly IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C138" s="20" t="n">
+        <v>0</v>
+      </c>
+      <c r="D138" s="20" t="n">
+        <v>0</v>
+      </c>
+      <c r="E138" s="98" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="139">
+      <c r="A139" s="16" t="n"/>
+      <c r="B139" s="18" t="n"/>
+      <c r="C139" s="99" t="n"/>
+      <c r="D139" s="99" t="n"/>
+      <c r="E139" s="126" t="n"/>
+    </row>
+    <row r="140">
+      <c r="A140" s="5" t="n"/>
+      <c r="B140" s="19" t="inlineStr">
+        <is>
+          <t>Regular Plan-Growth Plan</t>
+        </is>
+      </c>
+      <c r="C140" s="20" t="inlineStr">
+        <is>
+          <t>98.849</t>
+        </is>
+      </c>
+      <c r="D140" s="20" t="inlineStr">
+        <is>
+          <t>102.463</t>
+        </is>
+      </c>
+      <c r="E140" s="98" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="141">
+      <c r="A141" s="5" t="n"/>
+      <c r="B141" s="19" t="inlineStr">
+        <is>
+          <t>Regular Plan-IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C141" s="20" t="inlineStr">
+        <is>
+          <t>56.086</t>
+        </is>
+      </c>
+      <c r="D141" s="20" t="inlineStr">
+        <is>
+          <t>58.136</t>
+        </is>
+      </c>
+      <c r="E141" s="98" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="142">
+      <c r="A142" s="5" t="n"/>
+      <c r="B142" s="19" t="inlineStr">
+        <is>
+          <t>Regular Plan-Daily IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C142" s="20" t="n">
+        <v>0</v>
+      </c>
+      <c r="D142" s="20" t="n">
+        <v>0</v>
+      </c>
+      <c r="E142" s="98" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="143">
+      <c r="A143" s="5" t="n"/>
+      <c r="B143" s="19" t="inlineStr">
+        <is>
+          <t>Regular Plan-Weekly IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C143" s="20" t="n">
+        <v>0</v>
+      </c>
+      <c r="D143" s="20" t="n">
+        <v>0</v>
+      </c>
+      <c r="E143" s="98" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="144">
+      <c r="A144" s="5" t="n"/>
+      <c r="B144" s="19" t="inlineStr">
+        <is>
+          <t>Regular Plan-Monthly IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C144" s="20" t="n">
+        <v>0</v>
+      </c>
+      <c r="D144" s="20" t="n">
+        <v>0</v>
+      </c>
+      <c r="E144" s="98" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="145">
+      <c r="A145" s="5" t="n"/>
+      <c r="B145" s="19" t="inlineStr">
+        <is>
+          <t>Regular Plan-Quarterly IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C145" s="20" t="n">
+        <v>0</v>
+      </c>
+      <c r="D145" s="20" t="n">
+        <v>0</v>
+      </c>
+      <c r="E145" s="98" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="146">
+      <c r="A146" s="5" t="n"/>
+      <c r="B146" s="21" t="inlineStr">
+        <is>
+          <t>IDCW -  Income Distribution cum Capital Withdrawal.</t>
+        </is>
+      </c>
+      <c r="C146" s="22" t="n"/>
+      <c r="D146" s="22" t="n"/>
+      <c r="E146" s="9" t="n"/>
+    </row>
+    <row r="147">
+      <c r="A147" s="23" t="n"/>
+      <c r="B147" s="24" t="n"/>
+      <c r="C147" s="24" t="n"/>
+      <c r="D147" s="24" t="n"/>
+      <c r="E147" s="25" t="n"/>
+    </row>
+    <row r="148">
+      <c r="A148" s="5" t="n">
         <v>6</v>
       </c>
-      <c r="B13" s="154" t="inlineStr">
-[...34 lines deleted...]
-      <c r="A14" s="154" t="n">
+      <c r="B148" s="26" t="inlineStr">
+        <is>
+          <t>Portfolio Turn Over Ratio ^^</t>
+        </is>
+      </c>
+      <c r="C148" s="19" t="n"/>
+      <c r="D148" s="24" t="n"/>
+      <c r="E148" s="27" t="n"/>
+    </row>
+    <row r="149">
+      <c r="A149" s="5" t="n"/>
+      <c r="B149" s="19" t="inlineStr">
+        <is>
+          <t xml:space="preserve"> - For Purchase</t>
+        </is>
+      </c>
+      <c r="C149" s="20" t="n">
+        <v>0.04</v>
+      </c>
+      <c r="D149" s="24" t="n"/>
+      <c r="E149" s="25" t="n"/>
+    </row>
+    <row r="150">
+      <c r="A150" s="5" t="n"/>
+      <c r="B150" s="19" t="inlineStr">
+        <is>
+          <t xml:space="preserve"> - For Sale</t>
+        </is>
+      </c>
+      <c r="C150" s="20" t="n">
+        <v>0.03</v>
+      </c>
+      <c r="D150" s="24" t="n"/>
+      <c r="E150" s="25" t="n"/>
+    </row>
+    <row r="151">
+      <c r="A151" s="5" t="n">
         <v>7</v>
       </c>
-      <c r="B14" s="154" t="inlineStr">
-[...34 lines deleted...]
-      <c r="A15" s="154" t="n">
+      <c r="B151" s="28" t="inlineStr">
+        <is>
+          <t>Total investment in foreign securities/ADR/GDR (Rs. lakh)</t>
+        </is>
+      </c>
+      <c r="C151" s="29" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="D151" s="24" t="n"/>
+      <c r="E151" s="27" t="n"/>
+    </row>
+    <row r="152" ht="24" customHeight="1">
+      <c r="A152" s="5" t="n">
         <v>8</v>
       </c>
-      <c r="B15" s="154" t="inlineStr">
-[...34 lines deleted...]
-      <c r="A16" s="154" t="n">
+      <c r="B152" s="30" t="inlineStr">
+        <is>
+          <t>Total of securities below investment grade and default provided for the of Jun 30, 2026 (Rs. lakh)</t>
+        </is>
+      </c>
+      <c r="C152" s="29" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="D152" s="31" t="n"/>
+      <c r="E152" s="27" t="n"/>
+    </row>
+    <row r="153">
+      <c r="A153" s="5" t="n">
         <v>9</v>
       </c>
-      <c r="B16" s="154" t="inlineStr">
-[...34 lines deleted...]
-      <c r="A17" s="154" t="n">
+      <c r="B153" s="32" t="inlineStr">
+        <is>
+          <t>Total investment in illiquid shares/securities</t>
+        </is>
+      </c>
+      <c r="C153" s="33" t="n"/>
+      <c r="E153" s="27" t="n"/>
+    </row>
+    <row r="154">
+      <c r="A154" s="5" t="n"/>
+      <c r="B154" s="34" t="inlineStr">
+        <is>
+          <t>- Value (In Rs. Lakh)</t>
+        </is>
+      </c>
+      <c r="C154" s="35" t="n">
+        <v>0</v>
+      </c>
+      <c r="E154" s="27" t="n"/>
+    </row>
+    <row r="155">
+      <c r="A155" s="5" t="n"/>
+      <c r="B155" s="36" t="inlineStr">
+        <is>
+          <t>- in percentage terms (%)</t>
+        </is>
+      </c>
+      <c r="C155" s="43" t="n">
+        <v>0</v>
+      </c>
+      <c r="E155" s="27" t="n"/>
+    </row>
+    <row r="156">
+      <c r="A156" s="5" t="n"/>
+      <c r="B156" s="36" t="n"/>
+      <c r="C156" s="176" t="n"/>
+      <c r="E156" s="27" t="n"/>
+    </row>
+    <row r="157">
+      <c r="A157" s="5" t="n">
         <v>10</v>
       </c>
-      <c r="B17" s="154" t="inlineStr">
-[...2093 lines deleted...]
-      <c r="C123" s="162" t="inlineStr">
+      <c r="B157" s="32" t="inlineStr">
+        <is>
+          <t>Total outstanding exposure to derivatives at the end of  Jun 30, 2026</t>
+        </is>
+      </c>
+      <c r="C157" s="33" t="n"/>
+      <c r="D157" s="24" t="n"/>
+      <c r="E157" s="27" t="n"/>
+    </row>
+    <row r="158">
+      <c r="A158" s="5" t="n"/>
+      <c r="B158" s="34" t="inlineStr">
+        <is>
+          <t>- Value (In Rs. Lakh)</t>
+        </is>
+      </c>
+      <c r="C158" s="35" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="D158" s="24" t="n"/>
+      <c r="E158" s="27" t="n"/>
+    </row>
+    <row r="159">
+      <c r="A159" s="5" t="n"/>
+      <c r="B159" s="36" t="inlineStr">
+        <is>
+          <t>- in percentage term (%)</t>
+        </is>
+      </c>
+      <c r="C159" s="177" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="D159" s="24" t="n"/>
+      <c r="E159" s="27" t="n"/>
+    </row>
+    <row r="160">
+      <c r="A160" s="39" t="n"/>
+      <c r="B160" s="40" t="n"/>
+      <c r="C160" s="40" t="n"/>
+      <c r="D160" s="40" t="n"/>
+      <c r="E160" s="41" t="n"/>
+    </row>
+    <row r="162">
+      <c r="A162" s="42" t="inlineStr">
         <is>
           <t>N.A.</t>
         </is>
       </c>
-      <c r="E123" s="49" t="n"/>
-[...547 lines deleted...]
-      <c r="B162" s="154" t="inlineStr">
+      <c r="B162" s="117" t="inlineStr">
         <is>
           <t xml:space="preserve"> Not Applicable.</t>
         </is>
       </c>
     </row>
     <row r="163">
-      <c r="A163" s="10" t="inlineStr">
+      <c r="A163" s="42" t="inlineStr">
         <is>
           <t>^^</t>
         </is>
       </c>
-      <c r="B163" s="154" t="inlineStr">
+      <c r="B163" s="117" t="inlineStr">
         <is>
           <t>Portfolio Turn Over Ratio is for Equity Schemes.</t>
         </is>
       </c>
     </row>
     <row r="164">
-      <c r="A164" s="10" t="inlineStr">
+      <c r="A164" s="42" t="inlineStr">
         <is>
           <t>@@</t>
         </is>
       </c>
-      <c r="B164" s="154" t="inlineStr">
+      <c r="B164" s="117" t="inlineStr">
         <is>
           <t>Residual, Modified Duration and Portfolio YTM (Annualised) is for Debt Schemes.</t>
         </is>
       </c>
     </row>
-    <row r="165" ht="48" customHeight="1">
-      <c r="B165" s="84" t="inlineStr">
+    <row r="165">
+      <c r="B165" s="117" t="inlineStr">
         <is>
           <t>Pursuant to payment of IDCW, the NAV of the IDCW Option(s) of aforesaid Scheme of the Fund would fall to the extent of payout and statutory levy, if any. For complete distribution history of the Schemes, please visit www.dspim.com</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells count="4">
-    <mergeCell ref="B129:B130"/>
-    <mergeCell ref="C129:D129"/>
+    <mergeCell ref="E131:E132"/>
+    <mergeCell ref="C131:D131"/>
+    <mergeCell ref="B131:B132"/>
     <mergeCell ref="B1:F1"/>
-    <mergeCell ref="E129:E130"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:A1"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Rohit Pandey</dc:creator>
+  <dc:creator>ICRON Research</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:lastModifiedBy></cp:lastModifiedBy>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties">
   <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_Enabled" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_SetDate" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3">
-    <vt:lpwstr>2026-06-07T19:21:06Z</vt:lpwstr>
+    <vt:lpwstr>2026-07-08T08:43:17Z</vt:lpwstr>
   </property>
   <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_Method" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4">
     <vt:lpwstr>Privileged</vt:lpwstr>
   </property>
   <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_Name" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5">
     <vt:lpwstr>Public</vt:lpwstr>
   </property>
   <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_SiteId" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6">
     <vt:lpwstr>1771ae17-e764-4e0f-a476-d4184d79a5d9</vt:lpwstr>
   </property>
   <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_ActionId" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7">
-    <vt:lpwstr>4080c357-c9ae-431d-b36a-b5f7034283f4</vt:lpwstr>
+    <vt:lpwstr>7b88c7ec-4c0a-4933-910f-6ebd7702328a</vt:lpwstr>
   </property>
   <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_ContentBits" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8">
     <vt:lpwstr>0</vt:lpwstr>
   </property>
   <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_Tag" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9">
     <vt:lpwstr>10, 0, 1, 1</vt:lpwstr>
   </property>
 </Properties>
 </file>