--- v5 (2026-03-07)
+++ v6 (2026-06-04)
@@ -1,831 +1,1149 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="png" ContentType="image/png"/>
+  <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="K:\Accounts\REPORTS\Monthend portfolio\2026-2027\May 2026\15052026\Final\For Investors\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{AA785514-5D1A-4C6F-A45F-C8C81AE02A59}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" tabRatio="919" firstSheet="0" autoFilterDateGrouping="1"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="Corporate Bond" sheetId="1" state="visible" r:id="rId1"/>
-    <sheet name="Sheet1" sheetId="2" state="hidden" r:id="rId2"/>
+    <sheet name="Corporate Bond" sheetId="1" r:id="rId1"/>
+    <sheet name="Notes to Fortnightly Portfolio" sheetId="3" r:id="rId2"/>
+    <sheet name="Sheet1" sheetId="2" state="hidden" r:id="rId3"/>
   </sheets>
-  <definedNames/>
-  <calcPr calcId="191029" fullCalcOnLoad="1"/>
+  <definedNames>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'Notes to Fortnightly Portfolio'!#REF!</definedName>
+  </definedNames>
+  <calcPr calcId="0" calcOnSave="0"/>
 </workbook>
 </file>
 
+<file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="334" uniqueCount="202">
+  <si>
+    <t>DSP Corporate Bond Fund</t>
+  </si>
+  <si>
+    <t>Portfolio as on May 15, 2026</t>
+  </si>
+  <si>
+    <t>Sr. No.</t>
+  </si>
+  <si>
+    <t>Name of Instrument</t>
+  </si>
+  <si>
+    <t>ISIN</t>
+  </si>
+  <si>
+    <t>Rating/Industry</t>
+  </si>
+  <si>
+    <t>Quantity</t>
+  </si>
+  <si>
+    <t>Market value (Rs. In lakhs)</t>
+  </si>
+  <si>
+    <t>% to Net Assets</t>
+  </si>
+  <si>
+    <t>Maturity Date</t>
+  </si>
+  <si>
+    <t>Put/Call Option</t>
+  </si>
+  <si>
+    <t>YTM (%)</t>
+  </si>
+  <si>
+    <t>DEBT INSTRUMENTS</t>
+  </si>
+  <si>
+    <t>BOND &amp; NCD's</t>
+  </si>
+  <si>
+    <t>Listed / awaiting listing on the stock exchanges</t>
+  </si>
+  <si>
+    <t>Sector/Rating</t>
+  </si>
+  <si>
+    <t>Percent</t>
+  </si>
+  <si>
+    <t>LIC Housing Finance Limited**</t>
+  </si>
+  <si>
+    <t>INE115A07PR7</t>
+  </si>
+  <si>
+    <t>CRISIL AAA</t>
+  </si>
+  <si>
+    <t>National Bank for Agriculture and Rural Development**</t>
+  </si>
+  <si>
+    <t>INE261F08CF9</t>
+  </si>
+  <si>
+    <t>ICRA AAA</t>
+  </si>
+  <si>
+    <t>Sovereign</t>
+  </si>
+  <si>
+    <t>Kotak Mahindra Prime Limited**</t>
+  </si>
+  <si>
+    <t>INE916DA7SR0</t>
+  </si>
+  <si>
+    <t>Indian Oil Corporation Limited**</t>
+  </si>
+  <si>
+    <t>INE242A08502</t>
+  </si>
+  <si>
+    <t>CRISIL A1+</t>
+  </si>
+  <si>
+    <t>REC Limited**</t>
+  </si>
+  <si>
+    <t>INE020B08FA2</t>
+  </si>
+  <si>
+    <t>IND A1+</t>
+  </si>
+  <si>
+    <t>Indian Railway Finance Corporation Limited**</t>
+  </si>
+  <si>
+    <t>INE053F07983</t>
+  </si>
+  <si>
+    <t>ICRA A1+</t>
+  </si>
+  <si>
+    <t>INE020B08DT7</t>
+  </si>
+  <si>
+    <t>PU - 31-Oct-2026 CA - 31-Oct-2026</t>
+  </si>
+  <si>
+    <t>Alternative Investment Funds (AIF)</t>
+  </si>
+  <si>
+    <t>INE053F07AB5</t>
+  </si>
+  <si>
+    <t>Cash &amp; Equivalent</t>
+  </si>
+  <si>
+    <t>Jamnagar Utilities &amp; Power Private Limited**</t>
+  </si>
+  <si>
+    <t>INE936D07174</t>
+  </si>
+  <si>
+    <t>Power Finance Corporation Limited**</t>
+  </si>
+  <si>
+    <t>INE134E08IO0</t>
+  </si>
+  <si>
+    <t>Bajaj Housing Finance Limited**</t>
+  </si>
+  <si>
+    <t>INE377Y07557</t>
+  </si>
+  <si>
+    <t>Bajaj Finance Limited**</t>
+  </si>
+  <si>
+    <t>INE296A07TG0</t>
+  </si>
+  <si>
+    <t>ICICI Home Finance Company Limited**</t>
+  </si>
+  <si>
+    <t>INE071G07660</t>
+  </si>
+  <si>
+    <t>INE134E08JC3</t>
+  </si>
+  <si>
+    <t>Tata Capital Housing Finance Limited**</t>
+  </si>
+  <si>
+    <t>INE033L07IO1</t>
+  </si>
+  <si>
+    <t>Small Industries Development Bank of India**</t>
+  </si>
+  <si>
+    <t>INE556F08KJ7</t>
+  </si>
+  <si>
+    <t>Sundaram Finance Limited**</t>
+  </si>
+  <si>
+    <t>INE660A07RQ0</t>
+  </si>
+  <si>
+    <t>Sikka Ports &amp; Terminals Limited**</t>
+  </si>
+  <si>
+    <t>INE941D07158</t>
+  </si>
+  <si>
+    <t>INE020B08AC9</t>
+  </si>
+  <si>
+    <t>INE556F08KN9</t>
+  </si>
+  <si>
+    <t>Tata Capital Limited**</t>
+  </si>
+  <si>
+    <t>INE976I07DC3</t>
+  </si>
+  <si>
+    <t>NIIF Infrastructure Finance Limited**</t>
+  </si>
+  <si>
+    <t>INE246R07558</t>
+  </si>
+  <si>
+    <t>National Bank for Agriculture and Rural Development</t>
+  </si>
+  <si>
+    <t>INE261F08EF5</t>
+  </si>
+  <si>
+    <t>INE053F07AA7</t>
+  </si>
+  <si>
+    <t>INE134E08IT9</t>
+  </si>
+  <si>
+    <t>INE941D07166</t>
+  </si>
+  <si>
+    <t>INE134E08IX1</t>
+  </si>
+  <si>
+    <t>Nuclear Power Corporation Of India Limited**</t>
+  </si>
+  <si>
+    <t>INE206D08196</t>
+  </si>
+  <si>
+    <t>INE296A07SC1</t>
+  </si>
+  <si>
+    <t>INE306N07NK5</t>
+  </si>
+  <si>
+    <t>Grasim Industries Limited**</t>
+  </si>
+  <si>
+    <t>INE047A08190</t>
+  </si>
+  <si>
+    <t>INE556F08KQ2</t>
+  </si>
+  <si>
+    <t>INE660A07RY4</t>
+  </si>
+  <si>
+    <t>INE556F08KK5</t>
+  </si>
+  <si>
+    <t>INE020B08AH8</t>
+  </si>
+  <si>
+    <t>INE115A07RE1</t>
+  </si>
+  <si>
+    <t>INE976I07CT9</t>
+  </si>
+  <si>
+    <t>INE556F08KM1</t>
+  </si>
+  <si>
+    <t>INE115A07LU0</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Government Securities (Central/State)</t>
+  </si>
+  <si>
+    <t>7.38% GOI 2027</t>
+  </si>
+  <si>
+    <t>IN0020220037</t>
+  </si>
+  <si>
+    <t>7.02% GOI 2027</t>
+  </si>
+  <si>
+    <t>IN0020240043</t>
+  </si>
+  <si>
+    <t>5.74% GOI 2026</t>
+  </si>
+  <si>
+    <t>IN0020210186</t>
+  </si>
+  <si>
+    <t>7.59% Gujarat SDL 2027</t>
+  </si>
+  <si>
+    <t>IN1520160194</t>
+  </si>
+  <si>
+    <t>7.86% Karnataka SDL 2027</t>
+  </si>
+  <si>
+    <t>IN1920160117</t>
+  </si>
+  <si>
+    <t>MONEY MARKET INSTRUMENTS</t>
+  </si>
+  <si>
+    <t>Certificate of Deposit</t>
+  </si>
+  <si>
+    <t>Kotak Mahindra Bank Limited**</t>
+  </si>
+  <si>
+    <t>INE237AD6109</t>
+  </si>
+  <si>
+    <t>HDFC Bank Limited**</t>
+  </si>
+  <si>
+    <t>INE040A16IJ0</t>
+  </si>
+  <si>
+    <t>Punjab National Bank</t>
+  </si>
+  <si>
+    <t>INE160A16UE2</t>
+  </si>
+  <si>
+    <t>Punjab National Bank**</t>
+  </si>
+  <si>
+    <t>INE160A16UH5</t>
+  </si>
+  <si>
+    <t>Kotak Mahindra Bank Limited</t>
+  </si>
+  <si>
+    <t>INE237AD6141</t>
+  </si>
+  <si>
+    <t>Bank of Baroda</t>
+  </si>
+  <si>
+    <t>INE028A16LS0</t>
+  </si>
+  <si>
+    <t>Union Bank of India**</t>
+  </si>
+  <si>
+    <t>INE692A16LU9</t>
+  </si>
+  <si>
+    <t>TREPS / Reverse Repo Investments</t>
+  </si>
+  <si>
+    <t>SBI Funds Management Pvt Ltd/Fund Parent</t>
+  </si>
+  <si>
+    <t>INF0RQ622028</t>
+  </si>
+  <si>
+    <t>Cash &amp; Cash Equivalent</t>
+  </si>
+  <si>
+    <t>Net Receivables/Payables</t>
+  </si>
+  <si>
+    <t>GRAND TOTAL</t>
+  </si>
+  <si>
+    <t>Notes:</t>
+  </si>
+  <si>
+    <t>** Non Traded in accordance with SEBI Regulations.</t>
+  </si>
+  <si>
+    <t>Market value includes accrued interest</t>
+  </si>
+  <si>
+    <t>Net Assets does not include unit activity for the day of the Portfolio</t>
+  </si>
+  <si>
+    <t>Scheme Riskometer</t>
+  </si>
+  <si>
+    <t>Benchmark Riskometer: CRISIL Corporate Debt A-II Index</t>
+  </si>
+  <si>
+    <t>Portfolio Information</t>
+  </si>
+  <si>
+    <t>Scheme Name:</t>
+  </si>
+  <si>
+    <t>Description (if any)</t>
+  </si>
+  <si>
+    <t>Annualised Portfolio YTM*:</t>
+  </si>
+  <si>
+    <t>Macaulay Duration</t>
+  </si>
+  <si>
+    <t>Residual Maturity</t>
+  </si>
+  <si>
+    <t>As on (Date)</t>
+  </si>
+  <si>
+    <t>* In case of semi-annual YTM, it will be annualised</t>
+  </si>
+  <si>
+    <t xml:space="preserve">  </t>
+  </si>
+  <si>
+    <t>YDW6Regular</t>
+  </si>
+  <si>
+    <t>YDW6Direct</t>
+  </si>
+  <si>
+    <t>YDW6</t>
+  </si>
+  <si>
+    <t>Sr No.</t>
+  </si>
+  <si>
+    <t>Particular</t>
+  </si>
+  <si>
+    <t>Regular</t>
+  </si>
+  <si>
+    <t>Direct</t>
+  </si>
+  <si>
+    <t>Portfolio Turn Over Ratio ^^</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> - For Purchase</t>
+  </si>
+  <si>
+    <t>N.A.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> - For Sale</t>
+  </si>
+  <si>
+    <t>Average Maturity (in years)@@</t>
+  </si>
+  <si>
+    <t>Modified Duration (in years)@@</t>
+  </si>
+  <si>
+    <t>Portfolio YTM (Annualised)@@</t>
+  </si>
+  <si>
+    <t>Total outstanding exposure to derivatives at the end of  May 15, 2026</t>
+  </si>
+  <si>
+    <t>- Value (In Rs. Lakh)</t>
+  </si>
+  <si>
+    <t>-</t>
+  </si>
+  <si>
+    <t>- in percentage term (%)</t>
+  </si>
+  <si>
+    <t>Total of securities below investment grade and default provided as on May 15, 2026 (Rs. lakh)</t>
+  </si>
+  <si>
+    <t>Total investment in foreign securities/ADR/GDR (Rs. lakh)</t>
+  </si>
+  <si>
+    <t>Total investment in illiquid shares/securities</t>
+  </si>
+  <si>
+    <t>- in percentage terms (%)</t>
+  </si>
+  <si>
+    <t>Net Asset Vaue (NAV) (Rs. per Unit)</t>
+  </si>
+  <si>
+    <t>- As on April 30, 2026</t>
+  </si>
+  <si>
+    <t>G</t>
+  </si>
+  <si>
+    <t>Growth</t>
+  </si>
+  <si>
+    <t>16.7185</t>
+  </si>
+  <si>
+    <t>17.0453</t>
+  </si>
+  <si>
+    <t>D</t>
+  </si>
+  <si>
+    <t>Payout/Reinvestment of Income Distribution cum Capital Withdrawal option (IDCW)</t>
+  </si>
+  <si>
+    <t>11.3044</t>
+  </si>
+  <si>
+    <t>11.3292</t>
+  </si>
+  <si>
+    <t>QD</t>
+  </si>
+  <si>
+    <t>Quarterly Payout/Reinvestment of Income Distribution cum Capital Withdrawal option (IDCW)</t>
+  </si>
+  <si>
+    <t>10.7746</t>
+  </si>
+  <si>
+    <t>11.4289</t>
+  </si>
+  <si>
+    <t>DD</t>
+  </si>
+  <si>
+    <t>Daily Reinvestment of Income Distribution cum Capital Withdrawal option (IDCW)</t>
+  </si>
+  <si>
+    <t>WD</t>
+  </si>
+  <si>
+    <t>Weekly Payout/Reinvestment of Income Distribution cum Capital Withdrawal option (IDCW)</t>
+  </si>
+  <si>
+    <t>MD</t>
+  </si>
+  <si>
+    <t>Monthly Payout/Reinvestment of Income Distribution cum Capital Withdrawal option (IDCW)</t>
+  </si>
+  <si>
+    <t>10.5629</t>
+  </si>
+  <si>
+    <t>10.5870</t>
+  </si>
+  <si>
+    <t>UD</t>
+  </si>
+  <si>
+    <t>UD3</t>
+  </si>
+  <si>
+    <t>UR</t>
+  </si>
+  <si>
+    <t>UR3</t>
+  </si>
+  <si>
+    <t>- As on May 15, 2026</t>
+  </si>
+  <si>
+    <t>16.7362</t>
+  </si>
+  <si>
+    <t>17.0651</t>
+  </si>
+  <si>
+    <t>11.3164</t>
+  </si>
+  <si>
+    <t>11.3424</t>
+  </si>
+  <si>
+    <t>10.7860</t>
+  </si>
+  <si>
+    <t>11.4421</t>
+  </si>
+  <si>
+    <t>10.5741</t>
+  </si>
+  <si>
+    <t>10.5993</t>
+  </si>
+  <si>
+    <t>Aggregate distributions during the portfolio period (Rs. per Unit)</t>
+  </si>
+  <si>
+    <t>*</t>
+  </si>
+  <si>
+    <t>Computed NAV</t>
+  </si>
+  <si>
+    <t>**</t>
+  </si>
+  <si>
+    <t>NAV as on Maturity date</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Not Applicable.</t>
+  </si>
+  <si>
+    <t>^^</t>
+  </si>
+  <si>
+    <t>Portfolio Turn Over Ratio is for Equity Schemes.</t>
+  </si>
+  <si>
+    <t>@@</t>
+  </si>
+  <si>
+    <t>Average Maturity, Modified Duration and Portfolio YTM (Annualised) is for Debt Schemes.</t>
+  </si>
+  <si>
+    <t>Pursuant to payment of IDCW, the NAV of the IDCW Option(s) of aforesaid Scheme of the Fund would fall to the extent of payout and statutory levy, if any. For complete distribution history of the Schemes, please visit www.dspim.com</t>
+  </si>
+</sst>
+</file>
+
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <numFmts count="3">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
+  <numFmts count="7">
     <numFmt numFmtId="164" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);"/>
     <numFmt numFmtId="165" formatCode="_(* #,##0_);_(* \(#,##0\);"/>
-    <numFmt numFmtId="166" formatCode="0.000%"/>
+    <numFmt numFmtId="166" formatCode="0.000"/>
+    <numFmt numFmtId="167" formatCode="_(* #,##0.000_);_(* \(#,##0.000\);_(* &quot;-&quot;_);_(* @_)"/>
+    <numFmt numFmtId="168" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;_);_(* @_)"/>
+    <numFmt numFmtId="169" formatCode="0.0000"/>
+    <numFmt numFmtId="170" formatCode="#,##0.000000"/>
   </numFmts>
-  <fonts count="23">
+  <fonts count="15" x14ac:knownFonts="1">
     <font>
+      <sz val="11"/>
+      <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
-      <color theme="1"/>
-      <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
+      <sz val="11"/>
+      <color theme="1"/>
       <name val="trebuchet MS"/>
       <family val="2"/>
-      <color theme="1"/>
-      <sz val="11"/>
     </font>
     <font>
+      <sz val="10"/>
+      <color theme="1"/>
       <name val="trebuchet MS"/>
       <family val="2"/>
-      <color theme="1"/>
-      <sz val="10"/>
     </font>
     <font>
+      <b/>
+      <sz val="14"/>
+      <color rgb="FFFFFFFF"/>
       <name val="trebuchet MS"/>
       <family val="2"/>
-      <b val="1"/>
-[...1 lines deleted...]
-      <sz val="14"/>
     </font>
     <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
       <name val="trebuchet MS"/>
       <family val="2"/>
-      <b val="1"/>
-[...1 lines deleted...]
-      <sz val="10"/>
     </font>
     <font>
+      <b/>
+      <sz val="10"/>
+      <color rgb="FFFFFFFF"/>
       <name val="trebuchet MS"/>
       <family val="2"/>
-      <b val="1"/>
-[...1 lines deleted...]
-      <sz val="10"/>
     </font>
     <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
       <name val="trebuchet MS"/>
       <family val="2"/>
-      <color rgb="FF000000"/>
-      <sz val="10"/>
     </font>
     <font>
+      <sz val="11"/>
+      <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
-      <color theme="1"/>
-      <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <name val="Calibri"/>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <b val="1"/>
-[...2 lines deleted...]
-      <scheme val="minor"/>
     </font>
     <font>
+      <sz val="9"/>
       <name val="Trebuchet MS"/>
       <family val="2"/>
-      <b val="1"/>
-[...1 lines deleted...]
-      <sz val="10"/>
     </font>
     <font>
+      <sz val="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="9"/>
       <name val="Trebuchet MS"/>
       <family val="2"/>
-      <color indexed="8"/>
-      <sz val="10"/>
     </font>
     <font>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <color rgb="FFFF0000"/>
       <name val="Trebuchet MS"/>
       <family val="2"/>
-      <sz val="10"/>
     </font>
     <font>
-      <name val="Calibri"/>
-[...6 lines deleted...]
-    <font>
+      <sz val="9"/>
+      <color theme="0"/>
       <name val="Trebuchet MS"/>
       <family val="2"/>
-      <b val="1"/>
-[...61 lines deleted...]
-      <sz val="11"/>
     </font>
   </fonts>
-  <fills count="6">
+  <fills count="4">
     <fill>
-      <patternFill/>
+      <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF000000"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFC0C0C0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
-    <fill>
-[...10 lines deleted...]
-    </fill>
   </fills>
-  <borders count="12">
+  <borders count="4">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
-      <bottom style="thin">
-[...7 lines deleted...]
-      <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
-    <border>
-[...75 lines deleted...]
-    </border>
   </borders>
-  <cellStyleXfs count="4">
+  <cellStyleXfs count="6">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
-    <xf numFmtId="9" fontId="7" fillId="0" borderId="0"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="9" fontId="12" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="12" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="101">
-[...15 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+  <cellXfs count="68">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="10" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="15" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="164" fontId="4" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="10" fontId="4" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="164" fontId="5" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="10" fontId="5" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="10" fontId="2" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="10" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="15" fontId="2" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="15" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="2" applyFont="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="2">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="2" applyFont="1"/>
+    <xf numFmtId="1" fontId="9" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="9" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="2" fontId="9" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="4" fontId="9" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="9" fillId="0" borderId="1" xfId="2" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="4" fontId="9" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="10" fontId="9" fillId="0" borderId="1" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="10" fontId="9" fillId="0" borderId="1" xfId="4" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="10" fontId="9" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="2" quotePrefix="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="2" quotePrefix="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="167" fontId="13" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="2" applyFont="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="166" fontId="9" fillId="0" borderId="1" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="170" fontId="9" fillId="0" borderId="0" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="2" quotePrefix="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="169" fontId="9" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="2"/>
+    <xf numFmtId="2" fontId="9" fillId="0" borderId="2" xfId="2" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="9" fillId="0" borderId="3" xfId="2" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="9" fillId="0" borderId="2" xfId="2" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="9" fillId="0" borderId="3" xfId="2" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="10" fontId="9" fillId="0" borderId="2" xfId="4" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="10" fontId="9" fillId="0" borderId="3" xfId="4" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="10" fontId="9" fillId="0" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="10" fontId="9" fillId="0" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="9" fillId="0" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="9" fillId="0" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-[...26 lines deleted...]
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="2">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="3" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-[...186 lines deleted...]
-    </xf>
   </cellXfs>
-  <cellStyles count="4">
+  <cellStyles count="6">
+    <cellStyle name="Comma 2" xfId="5" xr:uid="{32A43040-2DCC-4EB9-9DFD-6D0D899AF498}"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
-    <cellStyle name="Percent" xfId="1" builtinId="5"/>
-[...1 lines deleted...]
-    <cellStyle name="Hyperlink" xfId="3" builtinId="8"/>
+    <cellStyle name="Normal 2" xfId="2" xr:uid="{A1F8C0EF-1EAB-42A9-BEEA-58B071B384C9}"/>
+    <cellStyle name="Normal 2 2" xfId="3" xr:uid="{4166EEB0-CF92-45D6-BA58-FF0A5BA0B41C}"/>
+    <cellStyle name="Normal 3 4 2 2 4" xfId="1" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
+    <cellStyle name="Percent 2" xfId="4" xr:uid="{55BCC444-F23D-4FE6-A076-EC94C76C7260}"/>
   </cellStyles>
+  <dxfs count="4">
+    <dxf>
+      <numFmt numFmtId="171" formatCode="#,##0.000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="172" formatCode="#,##0.0000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="4" formatCode="#,##0.00"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="173" formatCode="&quot;-&quot;"/>
+    </dxf>
+  </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
-  <colors>
-[...66 lines deleted...]
-  </colors>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
+      <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
+    </ext>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
+      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
+    </ext>
+  </extLst>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
-<file path=xl/drawings/_rels/drawing1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image1.png" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image2.png" Id="rId2" /></Relationships>
+<file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
-<wsDr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
-[...16 lines deleted...]
-        <cNvPicPr>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>87</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>2374900</xdr:colOff>
+      <xdr:row>96</xdr:row>
+      <xdr:rowOff>31750</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="2" name="Picture 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000002000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
           <a:picLocks/>
-        </cNvPicPr>
-[...2 lines deleted...]
-        <a:blip r:embed="rId1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
-      </blipFill>
-      <spPr>
+      </xdr:blipFill>
+      <xdr:spPr>
         <a:xfrm>
-          <a:off x="457200" y="14827250"/>
+          <a:off x="457200" y="15513050"/>
           <a:ext cx="2374900" cy="1574800"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
-          <avLst/>
+          <a:avLst/>
         </a:prstGeom>
         <a:ln>
           <a:prstDash val="solid"/>
         </a:ln>
-      </spPr>
-[...19 lines deleted...]
-        <cNvPicPr>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>100</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>2374900</xdr:colOff>
+      <xdr:row>109</xdr:row>
+      <xdr:rowOff>31750</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="3" name="Picture 2">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000003000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
           <a:picLocks/>
-        </cNvPicPr>
-[...2 lines deleted...]
-        <a:blip r:embed="rId2"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
-      </blipFill>
-      <spPr>
+      </xdr:blipFill>
+      <xdr:spPr>
         <a:xfrm>
-          <a:off x="457200" y="17240250"/>
+          <a:off x="457200" y="17926050"/>
           <a:ext cx="2374900" cy="1574800"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
-          <avLst/>
+          <a:avLst/>
         </a:prstGeom>
         <a:ln>
           <a:prstDash val="solid"/>
         </a:ln>
-      </spPr>
-[...3 lines deleted...]
-</wsDr>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+</xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -1045,2295 +1363,2751 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId1" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-[...4 lines deleted...]
-  <dimension ref="A1:L116"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+  <dimension ref="A1:L121"/>
   <sheetViews>
-    <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView tabSelected="1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr baseColWidth="8" defaultColWidth="8.7265625" defaultRowHeight="13.5"/>
+  <sheetFormatPr defaultRowHeight="13.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col width="6.54296875" bestFit="1" customWidth="1" style="2" min="1" max="1"/>
-[...11 lines deleted...]
-    <col width="8.7265625" customWidth="1" style="2" min="13" max="16384"/>
+    <col min="1" max="1" width="6.54296875" style="2" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="46.90625" style="2" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="23.1796875" style="2" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="14.1796875" style="2" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="11.453125" style="2" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="23.90625" style="2" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="14" style="2" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="12.6328125" style="2" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="28.6328125" style="2" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="7.54296875" style="2" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="30.1796875" style="2" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="7.6328125" style="2" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="8.7265625" style="2" customWidth="1"/>
+    <col min="14" max="16384" width="8.7265625" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" ht="19" customHeight="1" s="70">
-[...98 lines deleted...]
-      <c r="A9" s="2" t="n">
+    <row r="1" spans="1:12" ht="19" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A1" s="21"/>
+      <c r="B1" s="64" t="s">
+        <v>0</v>
+      </c>
+      <c r="C1" s="65"/>
+      <c r="D1" s="65"/>
+      <c r="E1" s="65"/>
+      <c r="F1" s="65"/>
+    </row>
+    <row r="2" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="B2" s="3" t="s">
         <v>1</v>
       </c>
-      <c r="B9" s="2" t="inlineStr">
-[...23 lines deleted...]
-      <c r="H9" s="8" t="n">
+    </row>
+    <row r="4" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A4" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B4" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C4" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D4" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E4" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F4" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G4" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H4" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I4" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="J4" s="4" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="6" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="B6" s="3" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="7" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="B7" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="8" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="B8" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="K8" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="L8" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="9" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A9" s="2">
+        <v>1</v>
+      </c>
+      <c r="B9" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="C9" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="D9" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="E9" s="11">
+        <v>1500</v>
+      </c>
+      <c r="F9" s="5">
+        <v>15130.01</v>
+      </c>
+      <c r="G9" s="6">
+        <v>4.9200000000000001E-2</v>
+      </c>
+      <c r="H9" s="7">
+        <v>46433</v>
+      </c>
+      <c r="J9" s="5">
+        <v>7.61</v>
+      </c>
+      <c r="K9" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="L9" s="6">
+        <v>0.65190000000000003</v>
+      </c>
+    </row>
+    <row r="10" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A10" s="2">
+        <v>2</v>
+      </c>
+      <c r="B10" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="C10" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="D10" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="E10" s="11">
+        <v>1300</v>
+      </c>
+      <c r="F10" s="5">
+        <v>13680.65</v>
+      </c>
+      <c r="G10" s="6">
+        <v>4.4499999999999998E-2</v>
+      </c>
+      <c r="H10" s="7">
+        <v>46539</v>
+      </c>
+      <c r="J10" s="5">
+        <v>7.64</v>
+      </c>
+      <c r="K10" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="L10" s="6">
+        <v>0.12820000000000001</v>
+      </c>
+    </row>
+    <row r="11" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A11" s="2">
+        <v>3</v>
+      </c>
+      <c r="B11" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="C11" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="D11" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="E11" s="11">
+        <v>12500</v>
+      </c>
+      <c r="F11" s="5">
+        <v>12773.72</v>
+      </c>
+      <c r="G11" s="6">
+        <v>4.1599999999999998E-2</v>
+      </c>
+      <c r="H11" s="7">
+        <v>46428</v>
+      </c>
+      <c r="J11" s="5">
+        <v>7.8650000000000002</v>
+      </c>
+      <c r="K11" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="L11" s="6">
+        <v>9.4100000000000003E-2</v>
+      </c>
+    </row>
+    <row r="12" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A12" s="2">
+        <v>4</v>
+      </c>
+      <c r="B12" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="C12" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="D12" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="E12" s="11">
+        <v>1250</v>
+      </c>
+      <c r="F12" s="5">
+        <v>12565.96</v>
+      </c>
+      <c r="G12" s="6">
+        <v>4.0899999999999999E-2</v>
+      </c>
+      <c r="H12" s="7">
         <v>46436</v>
       </c>
-      <c r="J9" s="6" t="n">
-[...12 lines deleted...]
-      <c r="A10" s="2" t="n">
+      <c r="J12" s="5">
+        <v>7.33</v>
+      </c>
+      <c r="K12" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="L12" s="6">
+        <v>9.2999999999999999E-2</v>
+      </c>
+    </row>
+    <row r="13" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A13" s="2">
+        <v>5</v>
+      </c>
+      <c r="B13" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="C13" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="D13" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="E13" s="11">
+        <v>10000</v>
+      </c>
+      <c r="F13" s="5">
+        <v>10729.13</v>
+      </c>
+      <c r="G13" s="6">
+        <v>3.49E-2</v>
+      </c>
+      <c r="H13" s="7">
+        <v>46538</v>
+      </c>
+      <c r="J13" s="5">
+        <v>7.5650000000000004</v>
+      </c>
+      <c r="K13" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="L13" s="6">
+        <v>1.5299999999999999E-2</v>
+      </c>
+    </row>
+    <row r="14" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A14" s="2">
+        <v>6</v>
+      </c>
+      <c r="B14" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="C14" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="D14" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="E14" s="11">
+        <v>1000</v>
+      </c>
+      <c r="F14" s="5">
+        <v>10483.19</v>
+      </c>
+      <c r="G14" s="6">
+        <v>3.4099999999999998E-2</v>
+      </c>
+      <c r="H14" s="7">
+        <v>46465</v>
+      </c>
+      <c r="J14" s="5">
+        <v>7.4912999999999998</v>
+      </c>
+      <c r="K14" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="L14" s="6">
+        <v>7.7000000000000002E-3</v>
+      </c>
+    </row>
+    <row r="15" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A15" s="2">
+        <v>7</v>
+      </c>
+      <c r="B15" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="C15" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="D15" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="E15" s="11">
+        <v>850</v>
+      </c>
+      <c r="F15" s="5">
+        <v>8735.64</v>
+      </c>
+      <c r="G15" s="6">
+        <v>2.8400000000000002E-2</v>
+      </c>
+      <c r="H15" s="7">
+        <v>48152</v>
+      </c>
+      <c r="I15" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="J15" s="5">
+        <v>7.31</v>
+      </c>
+      <c r="K15" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="L15" s="6">
+        <v>3.2000000000000002E-3</v>
+      </c>
+    </row>
+    <row r="16" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A16" s="2">
+        <v>8</v>
+      </c>
+      <c r="B16" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="C16" s="2" t="s">
+        <v>38</v>
+      </c>
+      <c r="D16" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="E16" s="11">
+        <v>850</v>
+      </c>
+      <c r="F16" s="5">
+        <v>8532.2999999999993</v>
+      </c>
+      <c r="G16" s="6">
+        <v>2.7799999999999998E-2</v>
+      </c>
+      <c r="H16" s="7">
+        <v>46553</v>
+      </c>
+      <c r="J16" s="5">
+        <v>7.52</v>
+      </c>
+      <c r="K16" s="2" t="s">
+        <v>39</v>
+      </c>
+      <c r="L16" s="6">
+        <v>6.6E-3</v>
+      </c>
+    </row>
+    <row r="17" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A17" s="2">
+        <v>9</v>
+      </c>
+      <c r="B17" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="C17" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="D17" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="E17" s="11">
+        <v>750</v>
+      </c>
+      <c r="F17" s="5">
+        <v>7766.58</v>
+      </c>
+      <c r="G17" s="6">
+        <v>2.53E-2</v>
+      </c>
+      <c r="H17" s="7">
+        <v>46294</v>
+      </c>
+      <c r="J17" s="5">
+        <v>7.375</v>
+      </c>
+    </row>
+    <row r="18" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A18" s="2">
+        <v>10</v>
+      </c>
+      <c r="B18" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="C18" s="2" t="s">
+        <v>43</v>
+      </c>
+      <c r="D18" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="E18" s="11">
+        <v>750</v>
+      </c>
+      <c r="F18" s="5">
+        <v>7671.19</v>
+      </c>
+      <c r="G18" s="6">
+        <v>2.5000000000000001E-2</v>
+      </c>
+      <c r="H18" s="7">
+        <v>46392</v>
+      </c>
+      <c r="J18" s="5">
+        <v>7.5449000000000002</v>
+      </c>
+    </row>
+    <row r="19" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A19" s="2">
+        <v>11</v>
+      </c>
+      <c r="B19" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="C19" s="2" t="s">
+        <v>45</v>
+      </c>
+      <c r="D19" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="E19" s="11">
+        <v>7500</v>
+      </c>
+      <c r="F19" s="5">
+        <v>7580.3</v>
+      </c>
+      <c r="G19" s="6">
+        <v>2.47E-2</v>
+      </c>
+      <c r="H19" s="7">
+        <v>46444</v>
+      </c>
+      <c r="J19" s="5">
+        <v>7.6638000000000002</v>
+      </c>
+    </row>
+    <row r="20" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A20" s="2">
+        <v>12</v>
+      </c>
+      <c r="B20" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="C20" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="D20" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="E20" s="11">
+        <v>7500</v>
+      </c>
+      <c r="F20" s="5">
+        <v>7566.82</v>
+      </c>
+      <c r="G20" s="6">
+        <v>2.46E-2</v>
+      </c>
+      <c r="H20" s="7">
+        <v>46472</v>
+      </c>
+      <c r="J20" s="5">
+        <v>7.87</v>
+      </c>
+    </row>
+    <row r="21" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A21" s="2">
+        <v>13</v>
+      </c>
+      <c r="B21" s="2" t="s">
+        <v>48</v>
+      </c>
+      <c r="C21" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="D21" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="E21" s="11">
+        <v>5500</v>
+      </c>
+      <c r="F21" s="5">
+        <v>5593.81</v>
+      </c>
+      <c r="G21" s="6">
+        <v>1.8200000000000001E-2</v>
+      </c>
+      <c r="H21" s="7">
+        <v>46451</v>
+      </c>
+      <c r="J21" s="5">
+        <v>7.8049999999999997</v>
+      </c>
+    </row>
+    <row r="22" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A22" s="2">
+        <v>14</v>
+      </c>
+      <c r="B22" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="C22" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="D22" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="E22" s="11">
+        <v>500</v>
+      </c>
+      <c r="F22" s="5">
+        <v>5337.37</v>
+      </c>
+      <c r="G22" s="6">
+        <v>1.7399999999999999E-2</v>
+      </c>
+      <c r="H22" s="7">
+        <v>46549</v>
+      </c>
+      <c r="J22" s="5">
+        <v>7.5650000000000004</v>
+      </c>
+    </row>
+    <row r="23" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A23" s="2">
+        <v>15</v>
+      </c>
+      <c r="B23" s="2" t="s">
+        <v>51</v>
+      </c>
+      <c r="C23" s="2" t="s">
+        <v>52</v>
+      </c>
+      <c r="D23" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="E23" s="11">
+        <v>5000</v>
+      </c>
+      <c r="F23" s="5">
+        <v>5252.38</v>
+      </c>
+      <c r="G23" s="6">
+        <v>1.7100000000000001E-2</v>
+      </c>
+      <c r="H23" s="7">
+        <v>46589</v>
+      </c>
+      <c r="J23" s="5">
+        <v>7.81</v>
+      </c>
+    </row>
+    <row r="24" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A24" s="2">
+        <v>16</v>
+      </c>
+      <c r="B24" s="2" t="s">
+        <v>53</v>
+      </c>
+      <c r="C24" s="2" t="s">
+        <v>54</v>
+      </c>
+      <c r="D24" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="E24" s="11">
+        <v>5000</v>
+      </c>
+      <c r="F24" s="5">
+        <v>5242.97</v>
+      </c>
+      <c r="G24" s="6">
+        <v>1.7100000000000001E-2</v>
+      </c>
+      <c r="H24" s="7">
+        <v>46287</v>
+      </c>
+      <c r="J24" s="5">
+        <v>7.26</v>
+      </c>
+    </row>
+    <row r="25" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A25" s="2">
+        <v>17</v>
+      </c>
+      <c r="B25" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="C25" s="2" t="s">
+        <v>56</v>
+      </c>
+      <c r="D25" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="E25" s="11">
+        <v>5000</v>
+      </c>
+      <c r="F25" s="5">
+        <v>5225.24</v>
+      </c>
+      <c r="G25" s="6">
+        <v>1.7000000000000001E-2</v>
+      </c>
+      <c r="H25" s="7">
+        <v>46321</v>
+      </c>
+      <c r="J25" s="5">
+        <v>7.5750000000000002</v>
+      </c>
+    </row>
+    <row r="26" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A26" s="2">
+        <v>18</v>
+      </c>
+      <c r="B26" s="2" t="s">
+        <v>57</v>
+      </c>
+      <c r="C26" s="2" t="s">
+        <v>58</v>
+      </c>
+      <c r="D26" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="E26" s="11">
+        <v>500</v>
+      </c>
+      <c r="F26" s="5">
+        <v>5221.07</v>
+      </c>
+      <c r="G26" s="6">
+        <v>1.7000000000000001E-2</v>
+      </c>
+      <c r="H26" s="7">
+        <v>46323</v>
+      </c>
+      <c r="J26" s="5">
+        <v>7.4749999999999996</v>
+      </c>
+    </row>
+    <row r="27" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A27" s="2">
+        <v>19</v>
+      </c>
+      <c r="B27" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="C27" s="2" t="s">
+        <v>59</v>
+      </c>
+      <c r="D27" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="E27" s="11">
+        <v>500</v>
+      </c>
+      <c r="F27" s="5">
+        <v>5140.4399999999996</v>
+      </c>
+      <c r="G27" s="6">
+        <v>1.67E-2</v>
+      </c>
+      <c r="H27" s="7">
+        <v>46386</v>
+      </c>
+      <c r="J27" s="5">
+        <v>7.3349000000000002</v>
+      </c>
+    </row>
+    <row r="28" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A28" s="2">
+        <v>20</v>
+      </c>
+      <c r="B28" s="2" t="s">
+        <v>53</v>
+      </c>
+      <c r="C28" s="2" t="s">
+        <v>60</v>
+      </c>
+      <c r="D28" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="E28" s="11">
+        <v>5000</v>
+      </c>
+      <c r="F28" s="5">
+        <v>5126.75</v>
+      </c>
+      <c r="G28" s="6">
+        <v>1.67E-2</v>
+      </c>
+      <c r="H28" s="7">
+        <v>46548</v>
+      </c>
+      <c r="J28" s="5">
+        <v>7.6993</v>
+      </c>
+    </row>
+    <row r="29" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A29" s="2">
+        <v>21</v>
+      </c>
+      <c r="B29" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="C29" s="2" t="s">
+        <v>62</v>
+      </c>
+      <c r="D29" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="E29" s="11">
+        <v>5000</v>
+      </c>
+      <c r="F29" s="5">
+        <v>5092.2299999999996</v>
+      </c>
+      <c r="G29" s="6">
+        <v>1.66E-2</v>
+      </c>
+      <c r="H29" s="7">
+        <v>46462</v>
+      </c>
+      <c r="J29" s="5">
+        <v>7.6908000000000003</v>
+      </c>
+    </row>
+    <row r="30" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A30" s="2">
+        <v>22</v>
+      </c>
+      <c r="B30" s="2" t="s">
+        <v>63</v>
+      </c>
+      <c r="C30" s="2" t="s">
+        <v>64</v>
+      </c>
+      <c r="D30" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="E30" s="11">
+        <v>500</v>
+      </c>
+      <c r="F30" s="5">
+        <v>5070.68</v>
+      </c>
+      <c r="G30" s="6">
+        <v>1.6500000000000001E-2</v>
+      </c>
+      <c r="H30" s="7">
+        <v>46441</v>
+      </c>
+      <c r="J30" s="5">
+        <v>7.8665000000000003</v>
+      </c>
+    </row>
+    <row r="31" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A31" s="2">
+        <v>23</v>
+      </c>
+      <c r="B31" s="2" t="s">
+        <v>65</v>
+      </c>
+      <c r="C31" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="D31" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="E31" s="11">
+        <v>5000</v>
+      </c>
+      <c r="F31" s="5">
+        <v>5067.3500000000004</v>
+      </c>
+      <c r="G31" s="6">
+        <v>1.6500000000000001E-2</v>
+      </c>
+      <c r="H31" s="7">
+        <v>46461</v>
+      </c>
+      <c r="J31" s="5">
+        <v>7.6700999999999997</v>
+      </c>
+    </row>
+    <row r="32" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A32" s="2">
+        <v>24</v>
+      </c>
+      <c r="B32" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="C32" s="2" t="s">
+        <v>67</v>
+      </c>
+      <c r="D32" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="E32" s="11">
+        <v>500</v>
+      </c>
+      <c r="F32" s="5">
+        <v>5031.34</v>
+      </c>
+      <c r="G32" s="6">
+        <v>1.6400000000000001E-2</v>
+      </c>
+      <c r="H32" s="7">
+        <v>46535</v>
+      </c>
+      <c r="J32" s="5">
+        <v>7.5049999999999999</v>
+      </c>
+    </row>
+    <row r="33" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A33" s="2">
+        <v>25</v>
+      </c>
+      <c r="B33" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="C33" s="2" t="s">
+        <v>68</v>
+      </c>
+      <c r="D33" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="E33" s="11">
+        <v>450</v>
+      </c>
+      <c r="F33" s="5">
+        <v>4584.8900000000003</v>
+      </c>
+      <c r="G33" s="6">
+        <v>1.49E-2</v>
+      </c>
+      <c r="H33" s="7">
+        <v>46438</v>
+      </c>
+      <c r="J33" s="5">
+        <v>7.5549999999999997</v>
+      </c>
+    </row>
+    <row r="34" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A34" s="2">
+        <v>26</v>
+      </c>
+      <c r="B34" s="2" t="s">
+        <v>57</v>
+      </c>
+      <c r="C34" s="2" t="s">
+        <v>69</v>
+      </c>
+      <c r="D34" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="E34" s="11">
+        <v>400</v>
+      </c>
+      <c r="F34" s="5">
+        <v>4157.22</v>
+      </c>
+      <c r="G34" s="6">
+        <v>1.35E-2</v>
+      </c>
+      <c r="H34" s="7">
+        <v>46344</v>
+      </c>
+      <c r="J34" s="5">
+        <v>7.4950000000000001</v>
+      </c>
+    </row>
+    <row r="35" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A35" s="2">
+        <v>27</v>
+      </c>
+      <c r="B35" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="C35" s="2" t="s">
+        <v>70</v>
+      </c>
+      <c r="D35" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="E35" s="11">
+        <v>400</v>
+      </c>
+      <c r="F35" s="5">
+        <v>4055.46</v>
+      </c>
+      <c r="G35" s="6">
+        <v>1.32E-2</v>
+      </c>
+      <c r="H35" s="7">
+        <v>46468</v>
+      </c>
+      <c r="J35" s="5">
+        <v>7.6</v>
+      </c>
+    </row>
+    <row r="36" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A36" s="2">
+        <v>28</v>
+      </c>
+      <c r="B36" s="2" t="s">
+        <v>71</v>
+      </c>
+      <c r="C36" s="2" t="s">
+        <v>72</v>
+      </c>
+      <c r="D36" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="E36" s="11">
+        <v>350</v>
+      </c>
+      <c r="F36" s="5">
+        <v>3643.08</v>
+      </c>
+      <c r="G36" s="6">
+        <v>1.1900000000000001E-2</v>
+      </c>
+      <c r="H36" s="7">
+        <v>46410</v>
+      </c>
+      <c r="J36" s="5">
+        <v>7.3998999999999997</v>
+      </c>
+    </row>
+    <row r="37" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A37" s="2">
+        <v>29</v>
+      </c>
+      <c r="B37" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="C37" s="2" t="s">
+        <v>73</v>
+      </c>
+      <c r="D37" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="E37" s="11">
+        <v>300</v>
+      </c>
+      <c r="F37" s="5">
+        <v>3149.11</v>
+      </c>
+      <c r="G37" s="6">
+        <v>1.0200000000000001E-2</v>
+      </c>
+      <c r="H37" s="7">
+        <v>46624</v>
+      </c>
+      <c r="J37" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="38" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A38" s="2">
+        <v>30</v>
+      </c>
+      <c r="B38" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="C38" s="2" t="s">
+        <v>74</v>
+      </c>
+      <c r="D38" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="E38" s="11">
+        <v>250</v>
+      </c>
+      <c r="F38" s="5">
+        <v>2699.78</v>
+      </c>
+      <c r="G38" s="6">
+        <v>8.8000000000000005E-3</v>
+      </c>
+      <c r="H38" s="7">
+        <v>46163</v>
+      </c>
+      <c r="J38" s="5">
+        <v>6.9649999999999999</v>
+      </c>
+    </row>
+    <row r="39" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A39" s="2">
+        <v>31</v>
+      </c>
+      <c r="B39" s="2" t="s">
+        <v>75</v>
+      </c>
+      <c r="C39" s="2" t="s">
+        <v>76</v>
+      </c>
+      <c r="D39" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="E39" s="11">
+        <v>250</v>
+      </c>
+      <c r="F39" s="5">
+        <v>2674.35</v>
+      </c>
+      <c r="G39" s="6">
+        <v>8.6999999999999994E-3</v>
+      </c>
+      <c r="H39" s="7">
+        <v>46548</v>
+      </c>
+      <c r="J39" s="5">
+        <v>7.4950000000000001</v>
+      </c>
+    </row>
+    <row r="40" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A40" s="2">
+        <v>32</v>
+      </c>
+      <c r="B40" s="2" t="s">
+        <v>53</v>
+      </c>
+      <c r="C40" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="D40" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="E40" s="11">
+        <v>2500</v>
+      </c>
+      <c r="F40" s="5">
+        <v>2670.74</v>
+      </c>
+      <c r="G40" s="6">
+        <v>8.6999999999999994E-3</v>
+      </c>
+      <c r="H40" s="7">
+        <v>46640</v>
+      </c>
+      <c r="J40" s="5">
+        <v>7.6993</v>
+      </c>
+    </row>
+    <row r="41" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A41" s="2">
+        <v>33</v>
+      </c>
+      <c r="B41" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="C41" s="2" t="s">
+        <v>78</v>
+      </c>
+      <c r="D41" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="E41" s="11">
+        <v>2500</v>
+      </c>
+      <c r="F41" s="5">
+        <v>2643.72</v>
+      </c>
+      <c r="G41" s="6">
+        <v>8.6E-3</v>
+      </c>
+      <c r="H41" s="7">
+        <v>46535</v>
+      </c>
+      <c r="J41" s="5">
+        <v>8.02</v>
+      </c>
+    </row>
+    <row r="42" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A42" s="2">
+        <v>34</v>
+      </c>
+      <c r="B42" s="2" t="s">
+        <v>53</v>
+      </c>
+      <c r="C42" s="2" t="s">
+        <v>79</v>
+      </c>
+      <c r="D42" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="E42" s="11">
+        <v>2500</v>
+      </c>
+      <c r="F42" s="5">
+        <v>2613.17</v>
+      </c>
+      <c r="G42" s="6">
+        <v>8.5000000000000006E-3</v>
+      </c>
+      <c r="H42" s="7">
+        <v>46496</v>
+      </c>
+      <c r="J42" s="5">
+        <v>7.7092999999999998</v>
+      </c>
+    </row>
+    <row r="43" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A43" s="2">
+        <v>35</v>
+      </c>
+      <c r="B43" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="C43" s="2" t="s">
+        <v>80</v>
+      </c>
+      <c r="D43" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="E43" s="11">
+        <v>250</v>
+      </c>
+      <c r="F43" s="5">
+        <v>2531.15</v>
+      </c>
+      <c r="G43" s="6">
+        <v>8.2000000000000007E-3</v>
+      </c>
+      <c r="H43" s="7">
+        <v>46458</v>
+      </c>
+      <c r="J43" s="5">
+        <v>7.585</v>
+      </c>
+    </row>
+    <row r="44" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A44" s="2">
+        <v>36</v>
+      </c>
+      <c r="B44" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="C44" s="2" t="s">
+        <v>81</v>
+      </c>
+      <c r="D44" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="E44" s="11">
+        <v>2500</v>
+      </c>
+      <c r="F44" s="5">
+        <v>2530.9299999999998</v>
+      </c>
+      <c r="G44" s="6">
+        <v>8.2000000000000007E-3</v>
+      </c>
+      <c r="H44" s="7">
+        <v>46464</v>
+      </c>
+      <c r="J44" s="5">
+        <v>7.65</v>
+      </c>
+    </row>
+    <row r="45" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A45" s="2">
+        <v>37</v>
+      </c>
+      <c r="B45" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="C45" s="2" t="s">
+        <v>82</v>
+      </c>
+      <c r="D45" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="E45" s="11">
+        <v>2500</v>
+      </c>
+      <c r="F45" s="5">
+        <v>2513.6799999999998</v>
+      </c>
+      <c r="G45" s="6">
+        <v>8.2000000000000007E-3</v>
+      </c>
+      <c r="H45" s="7">
+        <v>46517</v>
+      </c>
+      <c r="J45" s="5">
+        <v>7.8243999999999998</v>
+      </c>
+    </row>
+    <row r="46" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A46" s="2">
+        <v>38</v>
+      </c>
+      <c r="B46" s="2" t="s">
+        <v>53</v>
+      </c>
+      <c r="C46" s="2" t="s">
+        <v>83</v>
+      </c>
+      <c r="D46" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="E46" s="11">
+        <v>2000</v>
+      </c>
+      <c r="F46" s="5">
+        <v>2063</v>
+      </c>
+      <c r="G46" s="6">
+        <v>6.7000000000000002E-3</v>
+      </c>
+      <c r="H46" s="7">
+        <v>46521</v>
+      </c>
+      <c r="J46" s="5">
+        <v>7.7243000000000004</v>
+      </c>
+    </row>
+    <row r="47" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A47" s="2">
+        <v>39</v>
+      </c>
+      <c r="B47" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="C47" s="2" t="s">
+        <v>84</v>
+      </c>
+      <c r="D47" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="E47" s="11">
+        <v>100</v>
+      </c>
+      <c r="F47" s="5">
+        <v>1079.17</v>
+      </c>
+      <c r="G47" s="6">
+        <v>3.5000000000000001E-3</v>
+      </c>
+      <c r="H47" s="7">
+        <v>46524</v>
+      </c>
+      <c r="J47" s="5">
+        <v>7.7750000000000004</v>
+      </c>
+    </row>
+    <row r="48" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A48" s="8"/>
+      <c r="B48" s="8" t="s">
+        <v>85</v>
+      </c>
+      <c r="C48" s="8"/>
+      <c r="D48" s="8"/>
+      <c r="E48" s="8"/>
+      <c r="F48" s="9">
+        <v>229226.57</v>
+      </c>
+      <c r="G48" s="10">
+        <v>0.746</v>
+      </c>
+    </row>
+    <row r="50" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="B50" s="3" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="51" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A51" s="2">
+        <v>40</v>
+      </c>
+      <c r="B51" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="C51" s="2" t="s">
+        <v>88</v>
+      </c>
+      <c r="D51" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="E51" s="11">
+        <v>21500000</v>
+      </c>
+      <c r="F51" s="5">
+        <v>22444.52</v>
+      </c>
+      <c r="G51" s="6">
+        <v>7.2999999999999995E-2</v>
+      </c>
+      <c r="H51" s="7">
+        <v>46558</v>
+      </c>
+      <c r="J51" s="5">
+        <v>6.0308000000000002</v>
+      </c>
+    </row>
+    <row r="52" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A52" s="2">
+        <v>41</v>
+      </c>
+      <c r="B52" s="2" t="s">
+        <v>89</v>
+      </c>
+      <c r="C52" s="2" t="s">
+        <v>90</v>
+      </c>
+      <c r="D52" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="E52" s="11">
+        <v>7500000</v>
+      </c>
+      <c r="F52" s="5">
+        <v>7821.04</v>
+      </c>
+      <c r="G52" s="6">
+        <v>2.5399999999999999E-2</v>
+      </c>
+      <c r="H52" s="7">
+        <v>46534</v>
+      </c>
+      <c r="J52" s="5">
+        <v>6.0170000000000003</v>
+      </c>
+    </row>
+    <row r="53" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A53" s="2">
+        <v>42</v>
+      </c>
+      <c r="B53" s="2" t="s">
+        <v>91</v>
+      </c>
+      <c r="C53" s="2" t="s">
+        <v>92</v>
+      </c>
+      <c r="D53" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="E53" s="11">
+        <v>4000000</v>
+      </c>
+      <c r="F53" s="5">
+        <v>4000.32</v>
+      </c>
+      <c r="G53" s="6">
+        <v>1.2999999999999999E-2</v>
+      </c>
+      <c r="H53" s="7">
+        <v>46341</v>
+      </c>
+      <c r="J53" s="5">
+        <v>5.7077999999999998</v>
+      </c>
+    </row>
+    <row r="54" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A54" s="2">
+        <v>43</v>
+      </c>
+      <c r="B54" s="2" t="s">
+        <v>93</v>
+      </c>
+      <c r="C54" s="2" t="s">
+        <v>94</v>
+      </c>
+      <c r="D54" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="E54" s="11">
+        <v>2500000</v>
+      </c>
+      <c r="F54" s="5">
+        <v>2576.6999999999998</v>
+      </c>
+      <c r="G54" s="6">
+        <v>8.3999999999999995E-3</v>
+      </c>
+      <c r="H54" s="7">
+        <v>46433</v>
+      </c>
+      <c r="J54" s="5">
+        <v>5.9749999999999996</v>
+      </c>
+    </row>
+    <row r="55" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A55" s="2">
+        <v>44</v>
+      </c>
+      <c r="B55" s="2" t="s">
+        <v>95</v>
+      </c>
+      <c r="C55" s="2" t="s">
+        <v>96</v>
+      </c>
+      <c r="D55" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="E55" s="11">
+        <v>2500000</v>
+      </c>
+      <c r="F55" s="5">
+        <v>2569.5</v>
+      </c>
+      <c r="G55" s="6">
+        <v>8.3999999999999995E-3</v>
+      </c>
+      <c r="H55" s="7">
+        <v>46461</v>
+      </c>
+      <c r="J55" s="5">
+        <v>6.0298999999999996</v>
+      </c>
+    </row>
+    <row r="56" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A56" s="8"/>
+      <c r="B56" s="8" t="s">
+        <v>85</v>
+      </c>
+      <c r="C56" s="8"/>
+      <c r="D56" s="8"/>
+      <c r="E56" s="8"/>
+      <c r="F56" s="9">
+        <v>39412.080000000002</v>
+      </c>
+      <c r="G56" s="10">
+        <v>0.12820000000000001</v>
+      </c>
+    </row>
+    <row r="58" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="B58" s="3" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="59" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="B59" s="3" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="60" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A60" s="2">
+        <v>45</v>
+      </c>
+      <c r="B60" s="2" t="s">
+        <v>99</v>
+      </c>
+      <c r="C60" s="2" t="s">
+        <v>100</v>
+      </c>
+      <c r="D60" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="E60" s="11">
+        <v>2000</v>
+      </c>
+      <c r="F60" s="5">
+        <v>9593.51</v>
+      </c>
+      <c r="G60" s="6">
+        <v>3.1199999999999999E-2</v>
+      </c>
+      <c r="H60" s="7">
+        <v>46374</v>
+      </c>
+      <c r="J60" s="5">
+        <v>7.1600999999999999</v>
+      </c>
+    </row>
+    <row r="61" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A61" s="2">
+        <v>46</v>
+      </c>
+      <c r="B61" s="2" t="s">
+        <v>101</v>
+      </c>
+      <c r="C61" s="2" t="s">
+        <v>102</v>
+      </c>
+      <c r="D61" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="E61" s="11">
+        <v>1000</v>
+      </c>
+      <c r="F61" s="5">
+        <v>4798.3599999999997</v>
+      </c>
+      <c r="G61" s="6">
+        <v>1.5599999999999999E-2</v>
+      </c>
+      <c r="H61" s="7">
+        <v>46370</v>
+      </c>
+      <c r="J61" s="5">
+        <v>7.2348999999999997</v>
+      </c>
+    </row>
+    <row r="62" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A62" s="2">
+        <v>47</v>
+      </c>
+      <c r="B62" s="2" t="s">
+        <v>103</v>
+      </c>
+      <c r="C62" s="2" t="s">
+        <v>104</v>
+      </c>
+      <c r="D62" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="E62" s="11">
+        <v>1000</v>
+      </c>
+      <c r="F62" s="5">
+        <v>4745.07</v>
+      </c>
+      <c r="G62" s="6">
+        <v>1.54E-2</v>
+      </c>
+      <c r="H62" s="7">
+        <v>46423</v>
+      </c>
+      <c r="J62" s="5">
+        <v>7.3998999999999997</v>
+      </c>
+    </row>
+    <row r="63" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A63" s="2">
+        <v>48</v>
+      </c>
+      <c r="B63" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="C63" s="2" t="s">
+        <v>106</v>
+      </c>
+      <c r="D63" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="E63" s="11">
+        <v>1000</v>
+      </c>
+      <c r="F63" s="5">
+        <v>4741.42</v>
+      </c>
+      <c r="G63" s="6">
+        <v>1.54E-2</v>
+      </c>
+      <c r="H63" s="7">
+        <v>46427</v>
+      </c>
+      <c r="J63" s="5">
+        <v>7.4</v>
+      </c>
+    </row>
+    <row r="64" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A64" s="2">
+        <v>49</v>
+      </c>
+      <c r="B64" s="2" t="s">
+        <v>107</v>
+      </c>
+      <c r="C64" s="2" t="s">
+        <v>108</v>
+      </c>
+      <c r="D64" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="E64" s="11">
+        <v>1000</v>
+      </c>
+      <c r="F64" s="5">
+        <v>4739.3500000000004</v>
+      </c>
+      <c r="G64" s="6">
+        <v>1.54E-2</v>
+      </c>
+      <c r="H64" s="7">
+        <v>46430</v>
+      </c>
+      <c r="J64" s="5">
+        <v>7.38</v>
+      </c>
+    </row>
+    <row r="65" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A65" s="2">
+        <v>50</v>
+      </c>
+      <c r="B65" s="2" t="s">
+        <v>109</v>
+      </c>
+      <c r="C65" s="2" t="s">
+        <v>110</v>
+      </c>
+      <c r="D65" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="E65" s="11">
+        <v>1000</v>
+      </c>
+      <c r="F65" s="5">
+        <v>4716.93</v>
+      </c>
+      <c r="G65" s="6">
+        <v>1.5299999999999999E-2</v>
+      </c>
+      <c r="H65" s="7">
+        <v>46454</v>
+      </c>
+      <c r="J65" s="5">
+        <v>7.4001000000000001</v>
+      </c>
+    </row>
+    <row r="66" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A66" s="2">
+        <v>51</v>
+      </c>
+      <c r="B66" s="2" t="s">
+        <v>111</v>
+      </c>
+      <c r="C66" s="2" t="s">
+        <v>112</v>
+      </c>
+      <c r="D66" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="E66" s="11">
+        <v>500</v>
+      </c>
+      <c r="F66" s="5">
+        <v>2356.85</v>
+      </c>
+      <c r="G66" s="6">
+        <v>7.7000000000000002E-3</v>
+      </c>
+      <c r="H66" s="7">
+        <v>46458</v>
+      </c>
+      <c r="J66" s="5">
+        <v>7.39</v>
+      </c>
+    </row>
+    <row r="67" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A67" s="8"/>
+      <c r="B67" s="8" t="s">
+        <v>85</v>
+      </c>
+      <c r="C67" s="8"/>
+      <c r="D67" s="8"/>
+      <c r="E67" s="8"/>
+      <c r="F67" s="9">
+        <v>35691.49</v>
+      </c>
+      <c r="G67" s="10">
+        <v>0.11600000000000001</v>
+      </c>
+    </row>
+    <row r="69" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A69" s="2">
+        <v>52</v>
+      </c>
+      <c r="B69" s="3" t="s">
+        <v>113</v>
+      </c>
+      <c r="F69" s="5">
+        <v>1934.33</v>
+      </c>
+      <c r="G69" s="6">
+        <v>6.3E-3</v>
+      </c>
+      <c r="H69" s="7">
+        <v>46160</v>
+      </c>
+    </row>
+    <row r="70" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A70" s="8"/>
+      <c r="B70" s="8" t="s">
+        <v>85</v>
+      </c>
+      <c r="C70" s="8"/>
+      <c r="D70" s="8"/>
+      <c r="E70" s="8"/>
+      <c r="F70" s="9">
+        <v>1934.33</v>
+      </c>
+      <c r="G70" s="10">
+        <v>6.3E-3</v>
+      </c>
+    </row>
+    <row r="72" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="B72" s="3" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="73" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A73" s="2">
+        <v>53</v>
+      </c>
+      <c r="B73" s="2" t="s">
+        <v>114</v>
+      </c>
+      <c r="C73" s="2" t="s">
+        <v>115</v>
+      </c>
+      <c r="E73" s="11">
+        <v>8273.5480000000007</v>
+      </c>
+      <c r="F73" s="5">
+        <v>973.98</v>
+      </c>
+      <c r="G73" s="6">
+        <v>3.2000000000000002E-3</v>
+      </c>
+      <c r="J73" s="5"/>
+    </row>
+    <row r="74" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A74" s="8"/>
+      <c r="B74" s="8" t="s">
+        <v>85</v>
+      </c>
+      <c r="C74" s="8"/>
+      <c r="D74" s="8"/>
+      <c r="E74" s="8"/>
+      <c r="F74" s="9">
+        <v>973.98</v>
+      </c>
+      <c r="G74" s="10">
+        <v>3.2000000000000002E-3</v>
+      </c>
+    </row>
+    <row r="76" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="B76" s="3" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="77" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="B77" s="2" t="s">
+        <v>117</v>
+      </c>
+      <c r="E77" s="11"/>
+      <c r="F77" s="5">
+        <v>165.91</v>
+      </c>
+      <c r="G77" s="6">
+        <v>2.9999999999999997E-4</v>
+      </c>
+      <c r="J77" s="5"/>
+    </row>
+    <row r="78" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A78" s="8"/>
+      <c r="B78" s="8" t="s">
+        <v>85</v>
+      </c>
+      <c r="C78" s="8"/>
+      <c r="D78" s="8"/>
+      <c r="E78" s="8"/>
+      <c r="F78" s="9">
+        <v>165.91</v>
+      </c>
+      <c r="G78" s="10">
+        <v>2.9999999999999997E-4</v>
+      </c>
+    </row>
+    <row r="80" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A80" s="4"/>
+      <c r="B80" s="4" t="s">
+        <v>118</v>
+      </c>
+      <c r="C80" s="4"/>
+      <c r="D80" s="4"/>
+      <c r="E80" s="4"/>
+      <c r="F80" s="12">
+        <v>307404.36</v>
+      </c>
+      <c r="G80" s="13">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="81" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A81" s="2" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="82" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A82" s="2">
+        <v>1</v>
+      </c>
+      <c r="B82" s="2" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="83" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A83" s="14">
         <v>2</v>
       </c>
-      <c r="B10" s="2" t="inlineStr">
-[...39 lines deleted...]
-      <c r="A11" s="2" t="n">
+      <c r="B83" s="14" t="s">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="84" spans="1:2" ht="27" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A84" s="14">
         <v>3</v>
       </c>
-      <c r="B11" s="2" t="inlineStr">
-[...2005 lines deleted...]
-      <c r="C116" s="18" t="n"/>
+      <c r="B84" s="14" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="86" spans="1:2" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B86" s="1" t="s">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="99" spans="2:2" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B99" s="1" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="114" spans="2:3" x14ac:dyDescent="0.35">
+      <c r="B114" s="15"/>
+      <c r="C114" s="17" t="s">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="115" spans="2:3" x14ac:dyDescent="0.35">
+      <c r="B115" s="15" t="s">
+        <v>126</v>
+      </c>
+      <c r="C115" s="17" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="116" spans="2:3" x14ac:dyDescent="0.35">
+      <c r="B116" s="15" t="s">
+        <v>127</v>
+      </c>
+      <c r="C116" s="18"/>
+    </row>
+    <row r="117" spans="2:3" x14ac:dyDescent="0.35">
+      <c r="B117" s="15" t="s">
+        <v>128</v>
+      </c>
+      <c r="C117" s="19">
+        <v>7.3400000000000007E-2</v>
+      </c>
+    </row>
+    <row r="118" spans="2:3" x14ac:dyDescent="0.35">
+      <c r="B118" s="15" t="s">
+        <v>129</v>
+      </c>
+      <c r="C118" s="18">
+        <v>0.79</v>
+      </c>
+    </row>
+    <row r="119" spans="2:3" x14ac:dyDescent="0.35">
+      <c r="B119" s="15" t="s">
+        <v>130</v>
+      </c>
+      <c r="C119" s="18">
+        <v>0.81</v>
+      </c>
+    </row>
+    <row r="120" spans="2:3" x14ac:dyDescent="0.35">
+      <c r="B120" s="15" t="s">
+        <v>131</v>
+      </c>
+      <c r="C120" s="20">
+        <v>46157</v>
+      </c>
+    </row>
+    <row r="121" spans="2:3" x14ac:dyDescent="0.35">
+      <c r="B121" s="16" t="s">
+        <v>132</v>
+      </c>
+      <c r="C121" s="17"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="B1:F1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
+  <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-[...4 lines deleted...]
-  <dimension ref="A1:A1"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5774849C-AA20-470B-8F16-0E1F80F07E82}">
+  <dimension ref="A1:D66"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="A1" sqref="A1"/>
+    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
+      <pane xSplit="2" ySplit="5" topLeftCell="C6" activePane="bottomRight" state="frozen"/>
+      <selection activeCell="A4" sqref="A4"/>
+      <selection pane="topRight" activeCell="C4" sqref="C4"/>
+      <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
+      <selection pane="bottomRight" activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
+  <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="12" x14ac:dyDescent="0.3"/>
+  <cols>
+    <col min="1" max="1" width="6.7265625" style="22" customWidth="1"/>
+    <col min="2" max="2" width="81.81640625" style="22" bestFit="1" customWidth="1"/>
+    <col min="3" max="4" width="15.7265625" style="22" customWidth="1"/>
+    <col min="5" max="16384" width="9.1796875" style="22"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:4" hidden="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="22" t="s">
+        <v>133</v>
+      </c>
+      <c r="B1" s="22" t="s">
+        <v>133</v>
+      </c>
+      <c r="C1" s="22">
+        <v>4</v>
+      </c>
+      <c r="D1" s="22">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="2" spans="1:4" hidden="1" x14ac:dyDescent="0.3">
+      <c r="C2" s="22" t="s">
+        <v>134</v>
+      </c>
+      <c r="D2" s="22" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="3" spans="1:4" hidden="1" x14ac:dyDescent="0.3">
+      <c r="C3" s="22" t="s">
+        <v>136</v>
+      </c>
+      <c r="D3" s="22" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="4" spans="1:4" s="24" customFormat="1" ht="70" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A4" s="26" t="s">
+        <v>137</v>
+      </c>
+      <c r="B4" s="26" t="s">
+        <v>138</v>
+      </c>
+      <c r="C4" s="66" t="s">
+        <v>0</v>
+      </c>
+      <c r="D4" s="67"/>
+    </row>
+    <row r="5" spans="1:4" s="24" customFormat="1" ht="35.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="26"/>
+      <c r="B5" s="26"/>
+      <c r="C5" s="26" t="s">
+        <v>139</v>
+      </c>
+      <c r="D5" s="26" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="6" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A6" s="25"/>
+      <c r="B6" s="25"/>
+      <c r="C6" s="23"/>
+      <c r="D6" s="23"/>
+    </row>
+    <row r="7" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A7" s="23">
+        <v>1</v>
+      </c>
+      <c r="B7" s="25" t="s">
+        <v>141</v>
+      </c>
+      <c r="C7" s="25"/>
+      <c r="D7" s="25"/>
+    </row>
+    <row r="8" spans="1:4" s="27" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="26"/>
+      <c r="B8" s="25" t="s">
+        <v>142</v>
+      </c>
+      <c r="C8" s="62" t="s">
+        <v>143</v>
+      </c>
+      <c r="D8" s="63"/>
+    </row>
+    <row r="9" spans="1:4" s="27" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="26"/>
+      <c r="B9" s="25" t="s">
+        <v>144</v>
+      </c>
+      <c r="C9" s="62" t="s">
+        <v>143</v>
+      </c>
+      <c r="D9" s="63"/>
+    </row>
+    <row r="10" spans="1:4" s="30" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="28">
+        <v>2</v>
+      </c>
+      <c r="B10" s="29" t="s">
+        <v>145</v>
+      </c>
+      <c r="C10" s="62">
+        <v>0.80912947883249797</v>
+      </c>
+      <c r="D10" s="63"/>
+    </row>
+    <row r="11" spans="1:4" s="30" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="28">
+        <v>3</v>
+      </c>
+      <c r="B11" s="29" t="s">
+        <v>146</v>
+      </c>
+      <c r="C11" s="62">
+        <v>0.73746466686960499</v>
+      </c>
+      <c r="D11" s="63"/>
+    </row>
+    <row r="12" spans="1:4" s="30" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A12" s="28">
+        <v>4</v>
+      </c>
+      <c r="B12" s="29" t="s">
+        <v>147</v>
+      </c>
+      <c r="C12" s="60">
+        <v>7.3383650750947702E-2</v>
+      </c>
+      <c r="D12" s="61"/>
+    </row>
+    <row r="13" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A13" s="23">
+        <v>5</v>
+      </c>
+      <c r="B13" s="25" t="s">
+        <v>148</v>
+      </c>
+      <c r="C13" s="25"/>
+      <c r="D13" s="25"/>
+    </row>
+    <row r="14" spans="1:4" s="33" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="31"/>
+      <c r="B14" s="32" t="s">
+        <v>149</v>
+      </c>
+      <c r="C14" s="56" t="s">
+        <v>150</v>
+      </c>
+      <c r="D14" s="57"/>
+    </row>
+    <row r="15" spans="1:4" s="36" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A15" s="34"/>
+      <c r="B15" s="35" t="s">
+        <v>151</v>
+      </c>
+      <c r="C15" s="58" t="s">
+        <v>150</v>
+      </c>
+      <c r="D15" s="59"/>
+    </row>
+    <row r="16" spans="1:4" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A16" s="23">
+        <v>6</v>
+      </c>
+      <c r="B16" s="35" t="s">
+        <v>152</v>
+      </c>
+      <c r="C16" s="54" t="s">
+        <v>150</v>
+      </c>
+      <c r="D16" s="55"/>
+    </row>
+    <row r="17" spans="1:4" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A17" s="23">
+        <v>7</v>
+      </c>
+      <c r="B17" s="25" t="s">
+        <v>153</v>
+      </c>
+      <c r="C17" s="56" t="s">
+        <v>150</v>
+      </c>
+      <c r="D17" s="57"/>
+    </row>
+    <row r="18" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A18" s="23">
+        <v>8</v>
+      </c>
+      <c r="B18" s="25" t="s">
+        <v>154</v>
+      </c>
+      <c r="C18" s="25"/>
+      <c r="D18" s="25"/>
+    </row>
+    <row r="19" spans="1:4" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A19" s="23"/>
+      <c r="B19" s="37" t="s">
+        <v>149</v>
+      </c>
+      <c r="C19" s="54" t="s">
+        <v>150</v>
+      </c>
+      <c r="D19" s="55"/>
+    </row>
+    <row r="20" spans="1:4" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A20" s="23"/>
+      <c r="B20" s="37" t="s">
+        <v>155</v>
+      </c>
+      <c r="C20" s="54" t="s">
+        <v>150</v>
+      </c>
+      <c r="D20" s="55"/>
+    </row>
+    <row r="21" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A21" s="23">
+        <v>9</v>
+      </c>
+      <c r="B21" s="25" t="s">
+        <v>156</v>
+      </c>
+      <c r="C21" s="25"/>
+      <c r="D21" s="25"/>
+    </row>
+    <row r="22" spans="1:4" s="41" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A22" s="38"/>
+      <c r="B22" s="39" t="s">
+        <v>157</v>
+      </c>
+      <c r="C22" s="40"/>
+      <c r="D22" s="40"/>
+    </row>
+    <row r="23" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A23" s="42" t="s">
+        <v>158</v>
+      </c>
+      <c r="B23" s="43" t="s">
+        <v>159</v>
+      </c>
+      <c r="C23" s="44" t="s">
+        <v>160</v>
+      </c>
+      <c r="D23" s="44" t="s">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="24" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A24" s="42" t="s">
+        <v>162</v>
+      </c>
+      <c r="B24" s="43" t="s">
+        <v>163</v>
+      </c>
+      <c r="C24" s="44" t="s">
+        <v>164</v>
+      </c>
+      <c r="D24" s="44" t="s">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="25" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A25" s="42" t="s">
+        <v>166</v>
+      </c>
+      <c r="B25" s="43" t="s">
+        <v>167</v>
+      </c>
+      <c r="C25" s="44" t="s">
+        <v>168</v>
+      </c>
+      <c r="D25" s="44" t="s">
+        <v>169</v>
+      </c>
+    </row>
+    <row r="26" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A26" s="42" t="s">
+        <v>170</v>
+      </c>
+      <c r="B26" s="43" t="s">
+        <v>171</v>
+      </c>
+      <c r="C26" s="44">
+        <v>0</v>
+      </c>
+      <c r="D26" s="44">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A27" s="42" t="s">
+        <v>172</v>
+      </c>
+      <c r="B27" s="43" t="s">
+        <v>173</v>
+      </c>
+      <c r="C27" s="44">
+        <v>0</v>
+      </c>
+      <c r="D27" s="44">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A28" s="42" t="s">
+        <v>174</v>
+      </c>
+      <c r="B28" s="43" t="s">
+        <v>175</v>
+      </c>
+      <c r="C28" s="44" t="s">
+        <v>176</v>
+      </c>
+      <c r="D28" s="44" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="29" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A29" s="42" t="s">
+        <v>178</v>
+      </c>
+      <c r="B29" s="23" t="s">
+        <v>178</v>
+      </c>
+      <c r="C29" s="44">
+        <v>0</v>
+      </c>
+      <c r="D29" s="44">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A30" s="42" t="s">
+        <v>179</v>
+      </c>
+      <c r="B30" s="23" t="s">
+        <v>179</v>
+      </c>
+      <c r="C30" s="44">
+        <v>0</v>
+      </c>
+      <c r="D30" s="44">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A31" s="42" t="s">
+        <v>180</v>
+      </c>
+      <c r="B31" s="23" t="s">
+        <v>180</v>
+      </c>
+      <c r="C31" s="44">
+        <v>0</v>
+      </c>
+      <c r="D31" s="44">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A32" s="42" t="s">
+        <v>181</v>
+      </c>
+      <c r="B32" s="23" t="s">
+        <v>181</v>
+      </c>
+      <c r="C32" s="44">
+        <v>0</v>
+      </c>
+      <c r="D32" s="44">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="33" spans="1:4" s="41" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A33" s="42"/>
+      <c r="B33" s="39" t="s">
+        <v>182</v>
+      </c>
+      <c r="C33" s="40"/>
+      <c r="D33" s="40"/>
+    </row>
+    <row r="34" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A34" s="42" t="s">
+        <v>158</v>
+      </c>
+      <c r="B34" s="43" t="s">
+        <v>159</v>
+      </c>
+      <c r="C34" s="44" t="s">
+        <v>183</v>
+      </c>
+      <c r="D34" s="44" t="s">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="35" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A35" s="42" t="s">
+        <v>162</v>
+      </c>
+      <c r="B35" s="43" t="s">
+        <v>163</v>
+      </c>
+      <c r="C35" s="44" t="s">
+        <v>185</v>
+      </c>
+      <c r="D35" s="44" t="s">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="36" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A36" s="42" t="s">
+        <v>166</v>
+      </c>
+      <c r="B36" s="43" t="s">
+        <v>167</v>
+      </c>
+      <c r="C36" s="44" t="s">
+        <v>187</v>
+      </c>
+      <c r="D36" s="44" t="s">
+        <v>188</v>
+      </c>
+    </row>
+    <row r="37" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A37" s="42" t="s">
+        <v>170</v>
+      </c>
+      <c r="B37" s="43" t="s">
+        <v>171</v>
+      </c>
+      <c r="C37" s="44">
+        <v>0</v>
+      </c>
+      <c r="D37" s="44">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="38" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A38" s="42" t="s">
+        <v>172</v>
+      </c>
+      <c r="B38" s="43" t="s">
+        <v>173</v>
+      </c>
+      <c r="C38" s="44">
+        <v>0</v>
+      </c>
+      <c r="D38" s="44">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="39" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A39" s="42" t="s">
+        <v>174</v>
+      </c>
+      <c r="B39" s="43" t="s">
+        <v>175</v>
+      </c>
+      <c r="C39" s="44" t="s">
+        <v>189</v>
+      </c>
+      <c r="D39" s="44" t="s">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="40" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A40" s="42" t="s">
+        <v>178</v>
+      </c>
+      <c r="B40" s="23" t="s">
+        <v>178</v>
+      </c>
+      <c r="C40" s="44">
+        <v>0</v>
+      </c>
+      <c r="D40" s="44">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="41" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A41" s="42" t="s">
+        <v>179</v>
+      </c>
+      <c r="B41" s="23" t="s">
+        <v>179</v>
+      </c>
+      <c r="C41" s="44">
+        <v>0</v>
+      </c>
+      <c r="D41" s="44">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="42" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A42" s="42" t="s">
+        <v>180</v>
+      </c>
+      <c r="B42" s="23" t="s">
+        <v>180</v>
+      </c>
+      <c r="C42" s="44">
+        <v>0</v>
+      </c>
+      <c r="D42" s="44">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="43" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A43" s="42" t="s">
+        <v>181</v>
+      </c>
+      <c r="B43" s="23" t="s">
+        <v>181</v>
+      </c>
+      <c r="C43" s="44">
+        <v>0</v>
+      </c>
+      <c r="D43" s="44">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="44" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A44" s="42"/>
+      <c r="B44" s="45" t="s">
+        <v>191</v>
+      </c>
+      <c r="C44" s="46"/>
+      <c r="D44" s="46"/>
+    </row>
+    <row r="45" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A45" s="42" t="s">
+        <v>158</v>
+      </c>
+      <c r="B45" s="43" t="s">
+        <v>159</v>
+      </c>
+      <c r="C45" s="44" t="s">
+        <v>150</v>
+      </c>
+      <c r="D45" s="44" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="46" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A46" s="42" t="s">
+        <v>162</v>
+      </c>
+      <c r="B46" s="43" t="s">
+        <v>163</v>
+      </c>
+      <c r="C46" s="44" t="s">
+        <v>150</v>
+      </c>
+      <c r="D46" s="44" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="47" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A47" s="42" t="s">
+        <v>166</v>
+      </c>
+      <c r="B47" s="43" t="s">
+        <v>167</v>
+      </c>
+      <c r="C47" s="44" t="s">
+        <v>150</v>
+      </c>
+      <c r="D47" s="44" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="48" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A48" s="42" t="s">
+        <v>170</v>
+      </c>
+      <c r="B48" s="43" t="s">
+        <v>171</v>
+      </c>
+      <c r="C48" s="44">
+        <v>0</v>
+      </c>
+      <c r="D48" s="44">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="49" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A49" s="42" t="s">
+        <v>172</v>
+      </c>
+      <c r="B49" s="43" t="s">
+        <v>173</v>
+      </c>
+      <c r="C49" s="44">
+        <v>0</v>
+      </c>
+      <c r="D49" s="44">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="50" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A50" s="42" t="s">
+        <v>174</v>
+      </c>
+      <c r="B50" s="43" t="s">
+        <v>175</v>
+      </c>
+      <c r="C50" s="44" t="s">
+        <v>150</v>
+      </c>
+      <c r="D50" s="44" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="51" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A51" s="47"/>
+      <c r="B51" s="48"/>
+      <c r="C51" s="49"/>
+      <c r="D51" s="49"/>
+    </row>
+    <row r="52" spans="1:4" hidden="1" x14ac:dyDescent="0.3">
+      <c r="A52" s="22" t="s">
+        <v>192</v>
+      </c>
+      <c r="B52" s="22" t="s">
+        <v>193</v>
+      </c>
+      <c r="C52" s="49"/>
+      <c r="D52" s="49"/>
+    </row>
+    <row r="53" spans="1:4" hidden="1" x14ac:dyDescent="0.3">
+      <c r="A53" s="22" t="s">
+        <v>194</v>
+      </c>
+      <c r="B53" s="22" t="s">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="54" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A54" s="22" t="s">
+        <v>143</v>
+      </c>
+      <c r="B54" s="22" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="55" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A55" s="22" t="s">
+        <v>197</v>
+      </c>
+      <c r="B55" s="22" t="s">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="56" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A56" s="50" t="s">
+        <v>199</v>
+      </c>
+      <c r="B56" s="51" t="s">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="57" spans="1:4" ht="36" x14ac:dyDescent="0.3">
+      <c r="B57" s="51" t="s">
+        <v>201</v>
+      </c>
+    </row>
+    <row r="58" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="C58" s="52"/>
+      <c r="D58" s="52"/>
+    </row>
+    <row r="59" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="C59" s="52"/>
+      <c r="D59" s="52"/>
+    </row>
+    <row r="60" spans="1:4" s="53" customFormat="1" ht="12.5" x14ac:dyDescent="0.25"/>
+    <row r="61" spans="1:4" s="53" customFormat="1" ht="12.5" x14ac:dyDescent="0.25"/>
+    <row r="62" spans="1:4" s="53" customFormat="1" ht="12.5" x14ac:dyDescent="0.25"/>
+    <row r="63" spans="1:4" s="53" customFormat="1" ht="12.5" x14ac:dyDescent="0.25"/>
+    <row r="64" spans="1:4" s="53" customFormat="1" ht="12.5" x14ac:dyDescent="0.25"/>
+    <row r="65" spans="3:4" s="53" customFormat="1" ht="12.5" x14ac:dyDescent="0.25"/>
+    <row r="66" spans="3:4" x14ac:dyDescent="0.3">
+      <c r="C66" s="52"/>
+      <c r="D66" s="52"/>
+    </row>
+  </sheetData>
+  <mergeCells count="12">
+    <mergeCell ref="C8:D8"/>
+    <mergeCell ref="C4:D4"/>
+    <mergeCell ref="C14:D14"/>
+    <mergeCell ref="C12:D12"/>
+    <mergeCell ref="C11:D11"/>
+    <mergeCell ref="C10:D10"/>
+    <mergeCell ref="C9:D9"/>
+    <mergeCell ref="C20:D20"/>
+    <mergeCell ref="C19:D19"/>
+    <mergeCell ref="C17:D17"/>
+    <mergeCell ref="C16:D16"/>
+    <mergeCell ref="C15:D15"/>
+  </mergeCells>
+  <conditionalFormatting sqref="C23:D32 C45:D50">
+    <cfRule type="cellIs" dxfId="3" priority="1" operator="equal">
+      <formula>0</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="2" priority="2">
+      <formula>C$1=2</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="1" priority="3">
+      <formula>C$1=4</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="0" priority="4">
+      <formula>C$1=3</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <sheetData/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Application>Microsoft Excel</Application>
+  <DocSecurity>0</DocSecurity>
+  <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Worksheets</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="3" baseType="lpstr">
+      <vt:lpstr>Corporate Bond</vt:lpstr>
+      <vt:lpstr>Notes to Fortnightly Portfolio</vt:lpstr>
+      <vt:lpstr>Sheet1</vt:lpstr>
+    </vt:vector>
+  </TitlesOfParts>
+  <LinksUpToDate>false</LinksUpToDate>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Rohit Pandey</dc:creator>
+<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:creator>ICRON Research</dc:creator>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_Enabled">
+    <vt:lpwstr>true</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_SetDate">
+    <vt:lpwstr>2026-05-19T12:45:57Z</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_Method">
+    <vt:lpwstr>Privileged</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_Name">
+    <vt:lpwstr>Public</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_SiteId">
+    <vt:lpwstr>1771ae17-e764-4e0f-a476-d4184d79a5d9</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_ActionId">
+    <vt:lpwstr>356e35d8-fcce-4407-a8f9-20b5000c2374</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_ContentBits">
+    <vt:lpwstr>0</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_Tag">
+    <vt:lpwstr>10, 0, 1, 1</vt:lpwstr>
+  </property>
+</Properties>
+</file>