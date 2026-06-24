--- v6 (2026-06-04)
+++ v7 (2026-06-24)
@@ -1,1149 +1,1202 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Default Extension="png" ContentType="image/png"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" Id="rId4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
+<workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-[...4 lines deleted...]
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{AA785514-5D1A-4C6F-A45F-C8C81AE02A59}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" tabRatio="872" firstSheet="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
-    <sheet name="Corporate Bond" sheetId="1" r:id="rId1"/>
-[...1 lines deleted...]
-    <sheet name="Sheet1" sheetId="2" state="hidden" r:id="rId3"/>
+    <sheet name="Corporate Bond" sheetId="1" state="visible" r:id="rId1"/>
+    <sheet name="Sheet1" sheetId="2" state="hidden" r:id="rId2"/>
   </sheets>
-  <definedNames>
-[...2 lines deleted...]
-  <calcPr calcId="0" calcOnSave="0"/>
+  <definedNames/>
+  <calcPr calcId="191029" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
-<file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-[...609 lines deleted...]
-
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="7">
-    <numFmt numFmtId="164" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);"/>
-[...5 lines deleted...]
-    <numFmt numFmtId="170" formatCode="#,##0.000000"/>
+    <numFmt numFmtId="164" formatCode="0.0000"/>
+    <numFmt numFmtId="165" formatCode="#,##0.00_);\(#,##0.00\)%"/>
+    <numFmt numFmtId="166" formatCode="_(* #,##0_);_(* \(#,##0\);"/>
+    <numFmt numFmtId="167" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);"/>
+    <numFmt numFmtId="168" formatCode="0.000%"/>
+    <numFmt numFmtId="169" formatCode="#00.00%"/>
+    <numFmt numFmtId="170" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;??_);_(@_)"/>
   </numFmts>
-  <fonts count="15" x14ac:knownFonts="1">
+  <fonts count="28">
     <font>
-      <sz val="11"/>
-      <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
+      <color theme="1"/>
+      <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <sz val="11"/>
-[...39 lines deleted...]
-      <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
+      <color theme="1"/>
+      <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <sz val="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <color theme="10"/>
+      <sz val="11"/>
+      <u val="single"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <name val="Trebuchet MS"/>
+      <family val="2"/>
+      <color theme="1"/>
+      <sz val="8"/>
+    </font>
+    <font>
+      <name val="Trebuchet MS"/>
+      <family val="2"/>
+      <b val="1"/>
+      <color theme="1"/>
+      <sz val="8"/>
+    </font>
+    <font>
+      <name val="Trebuchet MS"/>
+      <family val="2"/>
+      <b val="1"/>
+      <color rgb="FFFF0000"/>
+      <sz val="8"/>
+    </font>
+    <font>
+      <name val="Trebuchet MS"/>
+      <family val="2"/>
+      <color rgb="FF000000"/>
+      <sz val="8"/>
+    </font>
+    <font>
+      <name val="Trebuchet MS"/>
+      <family val="2"/>
+      <b val="1"/>
+      <color rgb="FF000000"/>
+      <sz val="8"/>
+      <u val="single"/>
+    </font>
+    <font>
+      <name val="Trebuchet MS"/>
+      <family val="2"/>
+      <b val="1"/>
+      <color rgb="FF333333"/>
+      <sz val="8"/>
+    </font>
+    <font>
+      <name val="Trebuchet MS"/>
+      <family val="2"/>
+      <b val="1"/>
+      <sz val="8"/>
+    </font>
+    <font>
+      <name val="Trebuchet MS"/>
+      <family val="2"/>
+      <sz val="8"/>
+    </font>
+    <font>
+      <name val="Trebuchet MS"/>
+      <family val="2"/>
+      <i val="1"/>
+      <sz val="8"/>
+    </font>
+    <font>
+      <name val="Trebuchet MS"/>
+      <family val="2"/>
+      <color rgb="FFFF0000"/>
+      <sz val="8"/>
+    </font>
+    <font>
+      <name val="Trebuchet MS"/>
+      <family val="2"/>
+      <b val="1"/>
+      <strike val="1"/>
+      <sz val="8"/>
+    </font>
+    <font>
+      <name val="trebuchet MS"/>
+      <family val="2"/>
+      <b val="1"/>
+      <color rgb="FFFFFFFF"/>
+      <sz val="8"/>
+    </font>
+    <font>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <color theme="1"/>
+      <sz val="8"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <name val="Trebuchet MS"/>
+      <family val="2"/>
+      <b val="1"/>
       <color indexed="8"/>
+      <sz val="8"/>
+      <u val="single"/>
+    </font>
+    <font>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <color theme="10"/>
+      <sz val="8"/>
+      <u val="single"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <b val="1"/>
+      <color theme="1"/>
+      <sz val="8"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <b val="1"/>
+      <color rgb="FF000000"/>
+      <sz val="8"/>
+    </font>
+    <font>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <b val="1"/>
+      <color rgb="FF000000"/>
+      <sz val="8"/>
+    </font>
+    <font>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <color rgb="FF000000"/>
+      <sz val="8"/>
+    </font>
+    <font>
       <name val="Arial"/>
       <family val="2"/>
+      <b val="1"/>
+      <color rgb="FF000000"/>
+      <sz val="8"/>
     </font>
     <font>
-      <sz val="9"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <color rgb="FF000000"/>
+      <sz val="8"/>
+    </font>
+    <font>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <color rgb="FF000000"/>
+      <sz val="8"/>
+    </font>
+    <font>
       <name val="Trebuchet MS"/>
       <family val="2"/>
+      <b val="1"/>
+      <color indexed="8"/>
+      <sz val="8"/>
     </font>
     <font>
-      <sz val="10"/>
-      <name val="Arial"/>
+      <name val="Trebuchet MS"/>
       <family val="2"/>
+      <color indexed="8"/>
+      <sz val="8"/>
     </font>
     <font>
-      <b/>
-      <sz val="9"/>
       <name val="Trebuchet MS"/>
       <family val="2"/>
-    </font>
-[...16 lines deleted...]
-      <family val="2"/>
+      <b val="1"/>
+      <color rgb="FF000000"/>
+      <sz val="8"/>
     </font>
   </fonts>
-  <fills count="4">
+  <fills count="6">
     <fill>
-      <patternFill patternType="none"/>
+      <patternFill/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF000000"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFC0C0C0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFD9D9D9"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="4">
+  <borders count="16">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="6">
-[...5 lines deleted...]
-    <xf numFmtId="168" fontId="12" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+  <cellStyleXfs count="7">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="9" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="43" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="43" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="68">
-[...14 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+  <cellXfs count="217">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="7" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="7" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="8" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="9" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="10" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="10" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="9" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="43" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="43" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="43" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="43" fontId="4" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="10" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="10" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="6" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="13" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="4" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="4" fontId="10" fillId="0" borderId="1" pivotButton="0" quotePrefix="1" xfId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="10" fontId="10" fillId="0" borderId="1" pivotButton="0" quotePrefix="1" xfId="1"/>
+    <xf numFmtId="165" fontId="10" fillId="0" borderId="3" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="13" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="2" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="14" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="4">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="10" fontId="10" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="10" fillId="4" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="10" fontId="10" fillId="4" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="4">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="6" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="10" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="10" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="43" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="4">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="43" fontId="4" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="166" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="167" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="10" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="15" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="167" fontId="4" fillId="3" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="10" fontId="4" fillId="3" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="167" fontId="14" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="10" fontId="14" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="3"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="10" fontId="19" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="5" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="10" fontId="21" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="24" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="168" fontId="24" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="2">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="10" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="4" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="10" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="10" fontId="10" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="10" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="10" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="2">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="10" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="10" fontId="10" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="10" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="2">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="2">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="10" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="4" fontId="10" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="4" fontId="10" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="2">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="10" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="10" fontId="10" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="6" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="169" fontId="6" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="168" fontId="6" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="10" fontId="10" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="11" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="12" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="11" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="12" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="2" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="3" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="4" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="2">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="3" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="5" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="4" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="3" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="5" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="4" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="2">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="5"/>
+    <xf numFmtId="43" fontId="10" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="6"/>
+    <xf numFmtId="170" fontId="10" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="5"/>
+    <xf numFmtId="170" fontId="10" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="6"/>
+    <xf numFmtId="15" fontId="10" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="6"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="11" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="11" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="170" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="6">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="15" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="6">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="12" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="12" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="11" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="11" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="170" fontId="10" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="6">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="15" fontId="10" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="6">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="12" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="12" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="170" fontId="10" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="6">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="15" fontId="10" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="6">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="166" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="167" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="167" fontId="4" fillId="3" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="167" fontId="14" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="12" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="165" fontId="10" fillId="0" borderId="3" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...110 lines deleted...]
-    </xf>
   </cellXfs>
-  <cellStyles count="6">
-    <cellStyle name="Comma 2" xfId="5" xr:uid="{32A43040-2DCC-4EB9-9DFD-6D0D899AF498}"/>
+  <cellStyles count="7">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
-    <cellStyle name="Normal 2" xfId="2" xr:uid="{A1F8C0EF-1EAB-42A9-BEEA-58B071B384C9}"/>
-[...2 lines deleted...]
-    <cellStyle name="Percent 2" xfId="4" xr:uid="{55BCC444-F23D-4FE6-A076-EC94C76C7260}"/>
+    <cellStyle name="Percent" xfId="1" builtinId="5"/>
+    <cellStyle name="Normal 3 4 2 2 4" xfId="2"/>
+    <cellStyle name="Hyperlink" xfId="3" builtinId="8"/>
+    <cellStyle name="Comma" xfId="4" builtinId="3"/>
+    <cellStyle name="Normal 3 2" xfId="5"/>
+    <cellStyle name="Comma 4 2" xfId="6"/>
   </cellStyles>
-  <dxfs count="4">
-[...12 lines deleted...]
-  </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
-  <extLst>
-[...6 lines deleted...]
-  </extLst>
+  <colors>
+    <indexedColors>
+      <rgbColor rgb="00000000"/>
+      <rgbColor rgb="00FFFFFF"/>
+      <rgbColor rgb="00FF0000"/>
+      <rgbColor rgb="0000FF00"/>
+      <rgbColor rgb="000000FF"/>
+      <rgbColor rgb="00FFFF00"/>
+      <rgbColor rgb="00FF00FF"/>
+      <rgbColor rgb="0000FFFF"/>
+      <rgbColor rgb="00000000"/>
+      <rgbColor rgb="00FFFFFF"/>
+      <rgbColor rgb="00FF0000"/>
+      <rgbColor rgb="0000FF00"/>
+      <rgbColor rgb="000000FF"/>
+      <rgbColor rgb="00FFFF00"/>
+      <rgbColor rgb="00FF00FF"/>
+      <rgbColor rgb="0000FFFF"/>
+      <rgbColor rgb="00800000"/>
+      <rgbColor rgb="00008000"/>
+      <rgbColor rgb="00000080"/>
+      <rgbColor rgb="00808000"/>
+      <rgbColor rgb="00800080"/>
+      <rgbColor rgb="00008080"/>
+      <rgbColor rgb="00C0C0C0"/>
+      <rgbColor rgb="00808080"/>
+      <rgbColor rgb="009999FF"/>
+      <rgbColor rgb="00993366"/>
+      <rgbColor rgb="00FFFFCC"/>
+      <rgbColor rgb="00CCFFFF"/>
+      <rgbColor rgb="00660066"/>
+      <rgbColor rgb="00FF8080"/>
+      <rgbColor rgb="000066CC"/>
+      <rgbColor rgb="00CCCCFF"/>
+      <rgbColor rgb="00000080"/>
+      <rgbColor rgb="00FF00FF"/>
+      <rgbColor rgb="00FFFF00"/>
+      <rgbColor rgb="0000FFFF"/>
+      <rgbColor rgb="00800080"/>
+      <rgbColor rgb="00800000"/>
+      <rgbColor rgb="00008080"/>
+      <rgbColor rgb="000000FF"/>
+      <rgbColor rgb="0000CCFF"/>
+      <rgbColor rgb="00CCFFFF"/>
+      <rgbColor rgb="00CCFFCC"/>
+      <rgbColor rgb="00FFFF99"/>
+      <rgbColor rgb="0099CCFF"/>
+      <rgbColor rgb="00FF99CC"/>
+      <rgbColor rgb="00CC99FF"/>
+      <rgbColor rgb="00FFCC99"/>
+      <rgbColor rgb="003366FF"/>
+      <rgbColor rgb="0033CCCC"/>
+      <rgbColor rgb="0099CC00"/>
+      <rgbColor rgb="00FFCC00"/>
+      <rgbColor rgb="00FF9900"/>
+      <rgbColor rgb="00FF6600"/>
+      <rgbColor rgb="00666699"/>
+      <rgbColor rgb="00969696"/>
+      <rgbColor rgb="00003366"/>
+      <rgbColor rgb="00339966"/>
+      <rgbColor rgb="00003300"/>
+      <rgbColor rgb="00333300"/>
+      <rgbColor rgb="00993300"/>
+      <rgbColor rgb="00993366"/>
+      <rgbColor rgb="00333399"/>
+      <rgbColor rgb="00333333"/>
+    </indexedColors>
+  </colors>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<file path=xl/_rels/workbook.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId4" /></Relationships>
 </file>
 
-<file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+<file path=xl/drawings/_rels/drawing1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image1.png" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image2.png" Id="rId2" /></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
-<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-[...22 lines deleted...]
-        <xdr:cNvPicPr>
+<wsDr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
+  <twoCellAnchor editAs="oneCell">
+    <from>
+      <col>0</col>
+      <colOff>425824</colOff>
+      <row>84</row>
+      <rowOff>59765</rowOff>
+    </from>
+    <to>
+      <col>1</col>
+      <colOff>2300195</colOff>
+      <row>93</row>
+      <rowOff>140447</rowOff>
+    </to>
+    <pic>
+      <nvPicPr>
+        <cNvPr id="2" name="Picture 1"/>
+        <cNvPicPr>
           <a:picLocks/>
-        </xdr:cNvPicPr>
-[...2 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
+        </cNvPicPr>
+      </nvPicPr>
+      <blipFill>
+        <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
-      </xdr:blipFill>
-      <xdr:spPr>
+      </blipFill>
+      <spPr>
         <a:xfrm>
-          <a:off x="457200" y="15513050"/>
-          <a:ext cx="2374900" cy="1574800"/>
+          <a:off x="425824" y="12610353"/>
+          <a:ext cx="2374900" cy="1425388"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
-          <a:avLst/>
+          <avLst/>
         </a:prstGeom>
         <a:ln>
           <a:prstDash val="solid"/>
         </a:ln>
-      </xdr:spPr>
-[...25 lines deleted...]
-        <xdr:cNvPicPr>
+      </spPr>
+    </pic>
+    <clientData/>
+  </twoCellAnchor>
+  <twoCellAnchor editAs="oneCell">
+    <from>
+      <col>1</col>
+      <colOff>0</colOff>
+      <row>97</row>
+      <rowOff>0</rowOff>
+    </from>
+    <to>
+      <col>1</col>
+      <colOff>2374900</colOff>
+      <row>106</row>
+      <rowOff>80682</rowOff>
+    </to>
+    <pic>
+      <nvPicPr>
+        <cNvPr id="3" name="Picture 2"/>
+        <cNvPicPr>
           <a:picLocks/>
-        </xdr:cNvPicPr>
-[...2 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
+        </cNvPicPr>
+      </nvPicPr>
+      <blipFill>
+        <a:blip r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
-      </xdr:blipFill>
-      <xdr:spPr>
+      </blipFill>
+      <spPr>
         <a:xfrm>
-          <a:off x="457200" y="17926050"/>
+          <a:off x="476250" y="19326225"/>
           <a:ext cx="2374900" cy="1574800"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
-          <a:avLst/>
+          <avLst/>
         </a:prstGeom>
         <a:ln>
           <a:prstDash val="solid"/>
         </a:ln>
-      </xdr:spPr>
-[...3 lines deleted...]
-</xdr:wsDr>
+      </spPr>
+    </pic>
+    <clientData/>
+  </twoCellAnchor>
+</wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -1363,2751 +1416,2878 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...4 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:L121"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+    <pageSetUpPr/>
+  </sheetPr>
+  <dimension ref="A1:L151"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0"/>
+    <sheetView zoomScale="88" zoomScaleNormal="88" workbookViewId="0">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="13.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr baseColWidth="8" defaultColWidth="9.1796875" defaultRowHeight="12"/>
   <cols>
-    <col min="1" max="1" width="6.54296875" style="2" bestFit="1" customWidth="1"/>
-[...12 lines deleted...]
-    <col min="14" max="16384" width="8.7265625" style="2"/>
+    <col width="7.1796875" bestFit="1" customWidth="1" style="8" min="1" max="1"/>
+    <col width="47.7265625" bestFit="1" customWidth="1" style="8" min="2" max="2"/>
+    <col width="24.1796875" bestFit="1" customWidth="1" style="8" min="3" max="3"/>
+    <col width="14.81640625" bestFit="1" customWidth="1" style="8" min="4" max="4"/>
+    <col width="13.7265625" customWidth="1" style="8" min="5" max="5"/>
+    <col width="24.81640625" bestFit="1" customWidth="1" style="8" min="6" max="6"/>
+    <col width="14.453125" bestFit="1" customWidth="1" style="8" min="7" max="7"/>
+    <col width="12.81640625" bestFit="1" customWidth="1" style="8" min="8" max="8"/>
+    <col width="31" bestFit="1" customWidth="1" style="8" min="9" max="9"/>
+    <col width="8.26953125" bestFit="1" customWidth="1" style="8" min="10" max="10"/>
+    <col width="31.1796875" bestFit="1" customWidth="1" style="8" min="11" max="11"/>
+    <col width="7.81640625" bestFit="1" customWidth="1" style="8" min="12" max="12"/>
+    <col width="9.1796875" customWidth="1" style="8" min="13" max="16384"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:12" ht="19" customHeight="1" x14ac:dyDescent="0.45">
-[...1 lines deleted...]
-      <c r="B1" s="64" t="s">
+    <row r="1">
+      <c r="A1" s="158" t="n"/>
+      <c r="B1" s="158" t="inlineStr">
+        <is>
+          <t>DSP Corporate Bond Fund</t>
+        </is>
+      </c>
+    </row>
+    <row r="2">
+      <c r="B2" s="47" t="inlineStr">
+        <is>
+          <t>Portfolio as on June 15, 2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" s="158" t="inlineStr">
+        <is>
+          <t>Sr. No.</t>
+        </is>
+      </c>
+      <c r="B4" s="158" t="inlineStr">
+        <is>
+          <t>Name of Instrument</t>
+        </is>
+      </c>
+      <c r="C4" s="158" t="inlineStr">
+        <is>
+          <t>ISIN</t>
+        </is>
+      </c>
+      <c r="D4" s="158" t="inlineStr">
+        <is>
+          <t>Rating/Industry</t>
+        </is>
+      </c>
+      <c r="E4" s="158" t="inlineStr">
+        <is>
+          <t>Quantity</t>
+        </is>
+      </c>
+      <c r="F4" s="158" t="inlineStr">
+        <is>
+          <t>Market value (Rs. In lakhs)</t>
+        </is>
+      </c>
+      <c r="G4" s="158" t="inlineStr">
+        <is>
+          <t>% to Net Assets</t>
+        </is>
+      </c>
+      <c r="H4" s="158" t="inlineStr">
+        <is>
+          <t>Maturity Date</t>
+        </is>
+      </c>
+      <c r="I4" s="158" t="inlineStr">
+        <is>
+          <t>Put/Call Option</t>
+        </is>
+      </c>
+      <c r="J4" s="158" t="inlineStr">
+        <is>
+          <t>YTM (%)</t>
+        </is>
+      </c>
+    </row>
+    <row r="6">
+      <c r="B6" s="47" t="inlineStr">
+        <is>
+          <t>DEBT INSTRUMENTS</t>
+        </is>
+      </c>
+    </row>
+    <row r="7">
+      <c r="B7" s="47" t="inlineStr">
+        <is>
+          <t>BOND &amp; NCD's</t>
+        </is>
+      </c>
+    </row>
+    <row r="8">
+      <c r="B8" s="47" t="inlineStr">
+        <is>
+          <t>Listed / awaiting listing on the stock exchanges</t>
+        </is>
+      </c>
+      <c r="K8" s="47" t="inlineStr">
+        <is>
+          <t>Sector/Rating</t>
+        </is>
+      </c>
+      <c r="L8" s="47" t="inlineStr">
+        <is>
+          <t>Percent</t>
+        </is>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="B9" s="8" t="inlineStr">
+        <is>
+          <t>LIC Housing Finance Limited**</t>
+        </is>
+      </c>
+      <c r="C9" s="8" t="inlineStr">
+        <is>
+          <t>INE115A07PR7</t>
+        </is>
+      </c>
+      <c r="D9" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E9" s="208" t="n">
+        <v>1500</v>
+      </c>
+      <c r="F9" s="209" t="n">
+        <v>15236.15</v>
+      </c>
+      <c r="G9" s="70" t="n">
+        <v>0.053</v>
+      </c>
+      <c r="H9" s="71" t="n">
+        <v>46433</v>
+      </c>
+      <c r="J9" s="209" t="n">
+        <v>7.475</v>
+      </c>
+      <c r="K9" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="L9" s="70" t="n">
+        <v>0.6694</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" s="8" t="n">
+        <v>2</v>
+      </c>
+      <c r="B10" s="8" t="inlineStr">
+        <is>
+          <t>National Bank for Agriculture and Rural Development**</t>
+        </is>
+      </c>
+      <c r="C10" s="8" t="inlineStr">
+        <is>
+          <t>INE261F08CF9</t>
+        </is>
+      </c>
+      <c r="D10" s="8" t="inlineStr">
+        <is>
+          <t>ICRA AAA</t>
+        </is>
+      </c>
+      <c r="E10" s="208" t="n">
+        <v>1300</v>
+      </c>
+      <c r="F10" s="209" t="n">
+        <v>12933.86</v>
+      </c>
+      <c r="G10" s="70" t="n">
+        <v>0.045</v>
+      </c>
+      <c r="H10" s="71" t="n">
+        <v>46539</v>
+      </c>
+      <c r="J10" s="209" t="n">
+        <v>7.42</v>
+      </c>
+      <c r="K10" s="8" t="inlineStr">
+        <is>
+          <t>Sovereign</t>
+        </is>
+      </c>
+      <c r="L10" s="70" t="n">
+        <v>0.1371</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" s="8" t="n">
+        <v>3</v>
+      </c>
+      <c r="B11" s="8" t="inlineStr">
+        <is>
+          <t>Kotak Mahindra Prime Limited**</t>
+        </is>
+      </c>
+      <c r="C11" s="8" t="inlineStr">
+        <is>
+          <t>INE916DA7SR0</t>
+        </is>
+      </c>
+      <c r="D11" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E11" s="208" t="n">
+        <v>12500</v>
+      </c>
+      <c r="F11" s="209" t="n">
+        <v>12867.28</v>
+      </c>
+      <c r="G11" s="70" t="n">
+        <v>0.0448</v>
+      </c>
+      <c r="H11" s="71" t="n">
+        <v>46428</v>
+      </c>
+      <c r="J11" s="209" t="n">
+        <v>7.71</v>
+      </c>
+      <c r="K11" s="8" t="inlineStr">
+        <is>
+          <t>ICRA AAA</t>
+        </is>
+      </c>
+      <c r="L11" s="70" t="n">
+        <v>0.0983</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" s="8" t="n">
+        <v>4</v>
+      </c>
+      <c r="B12" s="8" t="inlineStr">
+        <is>
+          <t>Indian Oil Corporation Limited**</t>
+        </is>
+      </c>
+      <c r="C12" s="8" t="inlineStr">
+        <is>
+          <t>INE242A08502</t>
+        </is>
+      </c>
+      <c r="D12" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E12" s="208" t="n">
+        <v>1250</v>
+      </c>
+      <c r="F12" s="209" t="n">
+        <v>12648.05</v>
+      </c>
+      <c r="G12" s="70" t="n">
+        <v>0.044</v>
+      </c>
+      <c r="H12" s="71" t="n">
+        <v>46436</v>
+      </c>
+      <c r="J12" s="209" t="n">
+        <v>7.2374</v>
+      </c>
+      <c r="K12" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="L12" s="70" t="n">
+        <v>0.0832</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" s="8" t="n">
+        <v>5</v>
+      </c>
+      <c r="B13" s="8" t="inlineStr">
+        <is>
+          <t>Indian Railway Finance Corporation Limited**</t>
+        </is>
+      </c>
+      <c r="C13" s="8" t="inlineStr">
+        <is>
+          <t>INE053F07983</t>
+        </is>
+      </c>
+      <c r="D13" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E13" s="208" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F13" s="209" t="n">
+        <v>10553.47</v>
+      </c>
+      <c r="G13" s="70" t="n">
+        <v>0.0367</v>
+      </c>
+      <c r="H13" s="71" t="n">
+        <v>46465</v>
+      </c>
+      <c r="J13" s="209" t="n">
+        <v>7.4103</v>
+      </c>
+      <c r="K13" s="8" t="inlineStr">
+        <is>
+          <t>Alternative Investment Funds (AIF)</t>
+        </is>
+      </c>
+      <c r="L13" s="70" t="n">
+        <v>0.0034</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" s="8" t="n">
+        <v>6</v>
+      </c>
+      <c r="B14" s="8" t="inlineStr">
+        <is>
+          <t>REC Limited**</t>
+        </is>
+      </c>
+      <c r="C14" s="8" t="inlineStr">
+        <is>
+          <t>INE020B08FA2</t>
+        </is>
+      </c>
+      <c r="D14" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E14" s="208" t="n">
+        <v>10000</v>
+      </c>
+      <c r="F14" s="209" t="n">
+        <v>10038.18</v>
+      </c>
+      <c r="G14" s="70" t="n">
+        <v>0.0349</v>
+      </c>
+      <c r="H14" s="71" t="n">
+        <v>46538</v>
+      </c>
+      <c r="J14" s="209" t="n">
+        <v>7.51</v>
+      </c>
+      <c r="K14" s="8" t="inlineStr">
+        <is>
+          <t>Cash &amp; Equivalent</t>
+        </is>
+      </c>
+      <c r="L14" s="70" t="n">
+        <v>0.0086</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" s="8" t="n">
+        <v>7</v>
+      </c>
+      <c r="B15" s="8" t="inlineStr">
+        <is>
+          <t>REC Limited**</t>
+        </is>
+      </c>
+      <c r="C15" s="8" t="inlineStr">
+        <is>
+          <t>INE020B08DT7</t>
+        </is>
+      </c>
+      <c r="D15" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E15" s="208" t="n">
+        <v>850</v>
+      </c>
+      <c r="F15" s="209" t="n">
+        <v>8786.98</v>
+      </c>
+      <c r="G15" s="70" t="n">
+        <v>0.0306</v>
+      </c>
+      <c r="H15" s="71" t="n">
+        <v>48152</v>
+      </c>
+      <c r="I15" s="8" t="inlineStr">
+        <is>
+          <t>PU - 31-Oct-2026 CA - 31-Oct-2026</t>
+        </is>
+      </c>
+      <c r="J15" s="209" t="n">
+        <v>7.355</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" s="8" t="n">
+        <v>8</v>
+      </c>
+      <c r="B16" s="8" t="inlineStr">
+        <is>
+          <t>Indian Railway Finance Corporation Limited**</t>
+        </is>
+      </c>
+      <c r="C16" s="8" t="inlineStr">
+        <is>
+          <t>INE053F07AB5</t>
+        </is>
+      </c>
+      <c r="D16" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E16" s="208" t="n">
+        <v>850</v>
+      </c>
+      <c r="F16" s="209" t="n">
+        <v>8602.360000000001</v>
+      </c>
+      <c r="G16" s="70" t="n">
+        <v>0.0299</v>
+      </c>
+      <c r="H16" s="71" t="n">
+        <v>46553</v>
+      </c>
+      <c r="J16" s="209" t="n">
+        <v>7.2999</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" s="8" t="n">
+        <v>9</v>
+      </c>
+      <c r="B17" s="8" t="inlineStr">
+        <is>
+          <t>Jamnagar Utilities &amp; Power Private Limited**</t>
+        </is>
+      </c>
+      <c r="C17" s="8" t="inlineStr">
+        <is>
+          <t>INE936D07174</t>
+        </is>
+      </c>
+      <c r="D17" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E17" s="208" t="n">
+        <v>750</v>
+      </c>
+      <c r="F17" s="209" t="n">
+        <v>7815.43</v>
+      </c>
+      <c r="G17" s="70" t="n">
+        <v>0.0272</v>
+      </c>
+      <c r="H17" s="71" t="n">
+        <v>46294</v>
+      </c>
+      <c r="J17" s="209" t="n">
+        <v>7.3199</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" s="8" t="n">
+        <v>10</v>
+      </c>
+      <c r="B18" s="8" t="inlineStr">
+        <is>
+          <t>Power Finance Corporation Limited**</t>
+        </is>
+      </c>
+      <c r="C18" s="8" t="inlineStr">
+        <is>
+          <t>INE134E08IO0</t>
+        </is>
+      </c>
+      <c r="D18" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E18" s="208" t="n">
+        <v>750</v>
+      </c>
+      <c r="F18" s="209" t="n">
+        <v>7722.69</v>
+      </c>
+      <c r="G18" s="70" t="n">
+        <v>0.0269</v>
+      </c>
+      <c r="H18" s="71" t="n">
+        <v>46392</v>
+      </c>
+      <c r="J18" s="209" t="n">
+        <v>7.4401</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" s="8" t="n">
+        <v>11</v>
+      </c>
+      <c r="B19" s="8" t="inlineStr">
+        <is>
+          <t>National Bank for Agriculture and Rural Development</t>
+        </is>
+      </c>
+      <c r="C19" s="8" t="inlineStr">
+        <is>
+          <t>INE261F08EF5</t>
+        </is>
+      </c>
+      <c r="D19" s="8" t="inlineStr">
+        <is>
+          <t>ICRA AAA</t>
+        </is>
+      </c>
+      <c r="E19" s="208" t="n">
+        <v>7500</v>
+      </c>
+      <c r="F19" s="209" t="n">
+        <v>7654.34</v>
+      </c>
+      <c r="G19" s="70" t="n">
+        <v>0.0266</v>
+      </c>
+      <c r="H19" s="71" t="n">
+        <v>46461</v>
+      </c>
+      <c r="J19" s="209" t="n">
+        <v>7.55</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" s="8" t="n">
+        <v>12</v>
+      </c>
+      <c r="B20" s="8" t="inlineStr">
+        <is>
+          <t>Bajaj Housing Finance Limited**</t>
+        </is>
+      </c>
+      <c r="C20" s="8" t="inlineStr">
+        <is>
+          <t>INE377Y07557</t>
+        </is>
+      </c>
+      <c r="D20" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E20" s="208" t="n">
+        <v>7500</v>
+      </c>
+      <c r="F20" s="209" t="n">
+        <v>7633.4</v>
+      </c>
+      <c r="G20" s="70" t="n">
+        <v>0.0266</v>
+      </c>
+      <c r="H20" s="71" t="n">
+        <v>46444</v>
+      </c>
+      <c r="J20" s="209" t="n">
+        <v>7.54</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" s="8" t="n">
+        <v>13</v>
+      </c>
+      <c r="B21" s="8" t="inlineStr">
+        <is>
+          <t>ICICI Home Finance Company Limited**</t>
+        </is>
+      </c>
+      <c r="C21" s="8" t="inlineStr">
+        <is>
+          <t>INE071G07660</t>
+        </is>
+      </c>
+      <c r="D21" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E21" s="208" t="n">
+        <v>5500</v>
+      </c>
+      <c r="F21" s="209" t="n">
+        <v>5637.16</v>
+      </c>
+      <c r="G21" s="70" t="n">
+        <v>0.0196</v>
+      </c>
+      <c r="H21" s="71" t="n">
+        <v>46451</v>
+      </c>
+      <c r="J21" s="209" t="n">
+        <v>7.59</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" s="8" t="n">
+        <v>14</v>
+      </c>
+      <c r="B22" s="8" t="inlineStr">
+        <is>
+          <t>Tata Capital Housing Finance Limited**</t>
+        </is>
+      </c>
+      <c r="C22" s="8" t="inlineStr">
+        <is>
+          <t>INE033L07IO1</t>
+        </is>
+      </c>
+      <c r="D22" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E22" s="208" t="n">
+        <v>5000</v>
+      </c>
+      <c r="F22" s="209" t="n">
+        <v>5293.11</v>
+      </c>
+      <c r="G22" s="70" t="n">
+        <v>0.0184</v>
+      </c>
+      <c r="H22" s="71" t="n">
+        <v>46589</v>
+      </c>
+      <c r="J22" s="209" t="n">
+        <v>7.67</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" s="8" t="n">
+        <v>15</v>
+      </c>
+      <c r="B23" s="8" t="inlineStr">
+        <is>
+          <t>Small Industries Development Bank of India</t>
+        </is>
+      </c>
+      <c r="C23" s="8" t="inlineStr">
+        <is>
+          <t>INE556F08KJ7</t>
+        </is>
+      </c>
+      <c r="D23" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E23" s="208" t="n">
+        <v>5000</v>
+      </c>
+      <c r="F23" s="209" t="n">
+        <v>5275.51</v>
+      </c>
+      <c r="G23" s="70" t="n">
+        <v>0.0184</v>
+      </c>
+      <c r="H23" s="71" t="n">
+        <v>46287</v>
+      </c>
+      <c r="J23" s="209" t="n">
+        <v>7.2002</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" s="8" t="n">
+        <v>16</v>
+      </c>
+      <c r="B24" s="8" t="inlineStr">
+        <is>
+          <t>Sundaram Finance Limited**</t>
+        </is>
+      </c>
+      <c r="C24" s="8" t="inlineStr">
+        <is>
+          <t>INE660A07RQ0</t>
+        </is>
+      </c>
+      <c r="D24" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E24" s="208" t="n">
+        <v>5000</v>
+      </c>
+      <c r="F24" s="209" t="n">
+        <v>5260.13</v>
+      </c>
+      <c r="G24" s="70" t="n">
+        <v>0.0183</v>
+      </c>
+      <c r="H24" s="71" t="n">
+        <v>46321</v>
+      </c>
+      <c r="J24" s="209" t="n">
+        <v>7.4576</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25" s="8" t="n">
+        <v>17</v>
+      </c>
+      <c r="B25" s="8" t="inlineStr">
+        <is>
+          <t>Sikka Ports &amp; Terminals Limited**</t>
+        </is>
+      </c>
+      <c r="C25" s="8" t="inlineStr">
+        <is>
+          <t>INE941D07158</t>
+        </is>
+      </c>
+      <c r="D25" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E25" s="208" t="n">
+        <v>500</v>
+      </c>
+      <c r="F25" s="209" t="n">
+        <v>5252.4</v>
+      </c>
+      <c r="G25" s="70" t="n">
+        <v>0.0183</v>
+      </c>
+      <c r="H25" s="71" t="n">
+        <v>46323</v>
+      </c>
+      <c r="J25" s="209" t="n">
+        <v>7.5251</v>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26" s="8" t="n">
+        <v>18</v>
+      </c>
+      <c r="B26" s="8" t="inlineStr">
+        <is>
+          <t>REC Limited**</t>
+        </is>
+      </c>
+      <c r="C26" s="8" t="inlineStr">
+        <is>
+          <t>INE020B08AC9</t>
+        </is>
+      </c>
+      <c r="D26" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E26" s="208" t="n">
+        <v>500</v>
+      </c>
+      <c r="F26" s="209" t="n">
+        <v>5171.65</v>
+      </c>
+      <c r="G26" s="70" t="n">
+        <v>0.018</v>
+      </c>
+      <c r="H26" s="71" t="n">
+        <v>46386</v>
+      </c>
+      <c r="J26" s="209" t="n">
+        <v>7.3199</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" s="8" t="n">
+        <v>19</v>
+      </c>
+      <c r="B27" s="8" t="inlineStr">
+        <is>
+          <t>Small Industries Development Bank of India**</t>
+        </is>
+      </c>
+      <c r="C27" s="8" t="inlineStr">
+        <is>
+          <t>INE556F08KN9</t>
+        </is>
+      </c>
+      <c r="D27" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E27" s="208" t="n">
+        <v>5000</v>
+      </c>
+      <c r="F27" s="209" t="n">
+        <v>5163.24</v>
+      </c>
+      <c r="G27" s="70" t="n">
+        <v>0.018</v>
+      </c>
+      <c r="H27" s="71" t="n">
+        <v>46548</v>
+      </c>
+      <c r="J27" s="209" t="n">
+        <v>7.61</v>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28" s="8" t="n">
+        <v>20</v>
+      </c>
+      <c r="B28" s="8" t="inlineStr">
+        <is>
+          <t>NIIF Infrastructure Finance Limited**</t>
+        </is>
+      </c>
+      <c r="C28" s="8" t="inlineStr">
+        <is>
+          <t>INE246R07558</t>
+        </is>
+      </c>
+      <c r="D28" s="8" t="inlineStr">
+        <is>
+          <t>ICRA AAA</t>
+        </is>
+      </c>
+      <c r="E28" s="208" t="n">
+        <v>500</v>
+      </c>
+      <c r="F28" s="209" t="n">
+        <v>5109.92</v>
+      </c>
+      <c r="G28" s="70" t="n">
+        <v>0.0178</v>
+      </c>
+      <c r="H28" s="71" t="n">
+        <v>46441</v>
+      </c>
+      <c r="J28" s="209" t="n">
+        <v>7.665</v>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29" s="8" t="n">
+        <v>21</v>
+      </c>
+      <c r="B29" s="8" t="inlineStr">
+        <is>
+          <t>Indian Railway Finance Corporation Limited**</t>
+        </is>
+      </c>
+      <c r="C29" s="8" t="inlineStr">
+        <is>
+          <t>INE053F07AA7</t>
+        </is>
+      </c>
+      <c r="D29" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E29" s="208" t="n">
+        <v>500</v>
+      </c>
+      <c r="F29" s="209" t="n">
+        <v>5070.56</v>
+      </c>
+      <c r="G29" s="70" t="n">
+        <v>0.0176</v>
+      </c>
+      <c r="H29" s="71" t="n">
+        <v>46535</v>
+      </c>
+      <c r="J29" s="209" t="n">
+        <v>7.32</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30" s="8" t="n">
+        <v>22</v>
+      </c>
+      <c r="B30" s="8" t="inlineStr">
+        <is>
+          <t>Power Finance Corporation Limited**</t>
+        </is>
+      </c>
+      <c r="C30" s="8" t="inlineStr">
+        <is>
+          <t>INE134E08JC3</t>
+        </is>
+      </c>
+      <c r="D30" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E30" s="208" t="n">
+        <v>500</v>
+      </c>
+      <c r="F30" s="209" t="n">
+        <v>5003.35</v>
+      </c>
+      <c r="G30" s="70" t="n">
+        <v>0.0174</v>
+      </c>
+      <c r="H30" s="71" t="n">
+        <v>46549</v>
+      </c>
+      <c r="J30" s="209" t="n">
+        <v>7.4499</v>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31" s="8" t="n">
+        <v>23</v>
+      </c>
+      <c r="B31" s="8" t="inlineStr">
+        <is>
+          <t>Power Finance Corporation Limited**</t>
+        </is>
+      </c>
+      <c r="C31" s="8" t="inlineStr">
+        <is>
+          <t>INE134E08IT9</t>
+        </is>
+      </c>
+      <c r="D31" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E31" s="208" t="n">
+        <v>450</v>
+      </c>
+      <c r="F31" s="209" t="n">
+        <v>4616.61</v>
+      </c>
+      <c r="G31" s="70" t="n">
+        <v>0.0161</v>
+      </c>
+      <c r="H31" s="71" t="n">
+        <v>46438</v>
+      </c>
+      <c r="J31" s="209" t="n">
+        <v>7.44</v>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32" s="8" t="n">
+        <v>24</v>
+      </c>
+      <c r="B32" s="8" t="inlineStr">
+        <is>
+          <t>Sikka Ports &amp; Terminals Limited**</t>
+        </is>
+      </c>
+      <c r="C32" s="8" t="inlineStr">
+        <is>
+          <t>INE941D07166</t>
+        </is>
+      </c>
+      <c r="D32" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E32" s="208" t="n">
+        <v>400</v>
+      </c>
+      <c r="F32" s="209" t="n">
+        <v>4182.01</v>
+      </c>
+      <c r="G32" s="70" t="n">
+        <v>0.0145</v>
+      </c>
+      <c r="H32" s="71" t="n">
+        <v>46344</v>
+      </c>
+      <c r="J32" s="209" t="n">
+        <v>7.545</v>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33" s="8" t="n">
+        <v>25</v>
+      </c>
+      <c r="B33" s="8" t="inlineStr">
+        <is>
+          <t>Power Finance Corporation Limited**</t>
+        </is>
+      </c>
+      <c r="C33" s="8" t="inlineStr">
+        <is>
+          <t>INE134E08IX1</t>
+        </is>
+      </c>
+      <c r="D33" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E33" s="208" t="n">
+        <v>400</v>
+      </c>
+      <c r="F33" s="209" t="n">
+        <v>4085.25</v>
+      </c>
+      <c r="G33" s="70" t="n">
+        <v>0.0142</v>
+      </c>
+      <c r="H33" s="71" t="n">
+        <v>46468</v>
+      </c>
+      <c r="J33" s="209" t="n">
+        <v>7.4422</v>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34" s="8" t="n">
+        <v>26</v>
+      </c>
+      <c r="B34" s="8" t="inlineStr">
+        <is>
+          <t>Nuclear Power Corporation Of India Limited**</t>
+        </is>
+      </c>
+      <c r="C34" s="8" t="inlineStr">
+        <is>
+          <t>INE206D08196</t>
+        </is>
+      </c>
+      <c r="D34" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E34" s="208" t="n">
+        <v>350</v>
+      </c>
+      <c r="F34" s="209" t="n">
+        <v>3666.53</v>
+      </c>
+      <c r="G34" s="70" t="n">
+        <v>0.0128</v>
+      </c>
+      <c r="H34" s="71" t="n">
+        <v>46410</v>
+      </c>
+      <c r="J34" s="209" t="n">
+        <v>7.3351</v>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35" s="8" t="n">
+        <v>27</v>
+      </c>
+      <c r="B35" s="8" t="inlineStr">
+        <is>
+          <t>Bajaj Finance Limited**</t>
+        </is>
+      </c>
+      <c r="C35" s="8" t="inlineStr">
+        <is>
+          <t>INE296A07SC1</t>
+        </is>
+      </c>
+      <c r="D35" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E35" s="208" t="n">
+        <v>300</v>
+      </c>
+      <c r="F35" s="209" t="n">
+        <v>3178</v>
+      </c>
+      <c r="G35" s="70" t="n">
+        <v>0.0111</v>
+      </c>
+      <c r="H35" s="71" t="n">
+        <v>46624</v>
+      </c>
+      <c r="J35" s="209" t="n">
+        <v>7.75</v>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36" s="8" t="n">
+        <v>28</v>
+      </c>
+      <c r="B36" s="8" t="inlineStr">
+        <is>
+          <t>Small Industries Development Bank of India**</t>
+        </is>
+      </c>
+      <c r="C36" s="8" t="inlineStr">
+        <is>
+          <t>INE556F08KQ2</t>
+        </is>
+      </c>
+      <c r="D36" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E36" s="208" t="n">
+        <v>2500</v>
+      </c>
+      <c r="F36" s="209" t="n">
+        <v>2692.57</v>
+      </c>
+      <c r="G36" s="70" t="n">
+        <v>0.0094</v>
+      </c>
+      <c r="H36" s="71" t="n">
+        <v>46640</v>
+      </c>
+      <c r="J36" s="209" t="n">
+        <v>7.525</v>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37" s="8" t="n">
+        <v>29</v>
+      </c>
+      <c r="B37" s="8" t="inlineStr">
+        <is>
+          <t>Small Industries Development Bank of India**</t>
+        </is>
+      </c>
+      <c r="C37" s="8" t="inlineStr">
+        <is>
+          <t>INE556F08KK5</t>
+        </is>
+      </c>
+      <c r="D37" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E37" s="208" t="n">
+        <v>2500</v>
+      </c>
+      <c r="F37" s="209" t="n">
+        <v>2633.04</v>
+      </c>
+      <c r="G37" s="70" t="n">
+        <v>0.0092</v>
+      </c>
+      <c r="H37" s="71" t="n">
+        <v>46496</v>
+      </c>
+      <c r="J37" s="209" t="n">
+        <v>7.5399</v>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38" s="8" t="n">
+        <v>30</v>
+      </c>
+      <c r="B38" s="8" t="inlineStr">
+        <is>
+          <t>Tata Capital Limited**</t>
+        </is>
+      </c>
+      <c r="C38" s="8" t="inlineStr">
+        <is>
+          <t>INE976I07DC3</t>
+        </is>
+      </c>
+      <c r="D38" s="8" t="inlineStr">
+        <is>
+          <t>ICRA AAA</t>
+        </is>
+      </c>
+      <c r="E38" s="208" t="n">
+        <v>2500</v>
+      </c>
+      <c r="F38" s="209" t="n">
+        <v>2563.05</v>
+      </c>
+      <c r="G38" s="70" t="n">
+        <v>0.0089</v>
+      </c>
+      <c r="H38" s="71" t="n">
+        <v>46462</v>
+      </c>
+      <c r="J38" s="209" t="n">
+        <v>7.6241</v>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39" s="8" t="n">
+        <v>31</v>
+      </c>
+      <c r="B39" s="8" t="inlineStr">
+        <is>
+          <t>REC Limited**</t>
+        </is>
+      </c>
+      <c r="C39" s="8" t="inlineStr">
+        <is>
+          <t>INE020B08AH8</t>
+        </is>
+      </c>
+      <c r="D39" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E39" s="208" t="n">
+        <v>250</v>
+      </c>
+      <c r="F39" s="209" t="n">
+        <v>2550.07</v>
+      </c>
+      <c r="G39" s="70" t="n">
+        <v>0.0089</v>
+      </c>
+      <c r="H39" s="71" t="n">
+        <v>46458</v>
+      </c>
+      <c r="J39" s="209" t="n">
+        <v>7.39</v>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40" s="8" t="n">
+        <v>32</v>
+      </c>
+      <c r="B40" s="8" t="inlineStr">
+        <is>
+          <t>LIC Housing Finance Limited</t>
+        </is>
+      </c>
+      <c r="C40" s="8" t="inlineStr">
+        <is>
+          <t>INE115A07RE1</t>
+        </is>
+      </c>
+      <c r="D40" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E40" s="208" t="n">
+        <v>2500</v>
+      </c>
+      <c r="F40" s="209" t="n">
+        <v>2549.38</v>
+      </c>
+      <c r="G40" s="70" t="n">
+        <v>0.0089</v>
+      </c>
+      <c r="H40" s="71" t="n">
+        <v>46464</v>
+      </c>
+      <c r="J40" s="209" t="n">
+        <v>7.4901</v>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41" s="8" t="n">
+        <v>33</v>
+      </c>
+      <c r="B41" s="8" t="inlineStr">
+        <is>
+          <t>Bajaj Finance Limited**</t>
+        </is>
+      </c>
+      <c r="C41" s="8" t="inlineStr">
+        <is>
+          <t>INE296A07TG0</t>
+        </is>
+      </c>
+      <c r="D41" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E41" s="208" t="n">
+        <v>2500</v>
+      </c>
+      <c r="F41" s="209" t="n">
+        <v>2541.87</v>
+      </c>
+      <c r="G41" s="70" t="n">
+        <v>0.008800000000000001</v>
+      </c>
+      <c r="H41" s="71" t="n">
+        <v>46472</v>
+      </c>
+      <c r="J41" s="209" t="n">
+        <v>7.67</v>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42" s="8" t="n">
+        <v>34</v>
+      </c>
+      <c r="B42" s="8" t="inlineStr">
+        <is>
+          <t>Tata Capital Limited</t>
+        </is>
+      </c>
+      <c r="C42" s="8" t="inlineStr">
+        <is>
+          <t>INE976I07CT9</t>
+        </is>
+      </c>
+      <c r="D42" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E42" s="208" t="n">
+        <v>2500</v>
+      </c>
+      <c r="F42" s="209" t="n">
+        <v>2530.76</v>
+      </c>
+      <c r="G42" s="70" t="n">
+        <v>0.008800000000000001</v>
+      </c>
+      <c r="H42" s="71" t="n">
+        <v>46517</v>
+      </c>
+      <c r="J42" s="209" t="n">
+        <v>7.755</v>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43" s="8" t="n">
+        <v>35</v>
+      </c>
+      <c r="B43" s="8" t="inlineStr">
+        <is>
+          <t>Grasim Industries Limited**</t>
+        </is>
+      </c>
+      <c r="C43" s="8" t="inlineStr">
+        <is>
+          <t>INE047A08190</t>
+        </is>
+      </c>
+      <c r="D43" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E43" s="208" t="n">
+        <v>250</v>
+      </c>
+      <c r="F43" s="209" t="n">
+        <v>2506.66</v>
+      </c>
+      <c r="G43" s="70" t="n">
+        <v>0.008699999999999999</v>
+      </c>
+      <c r="H43" s="71" t="n">
+        <v>46548</v>
+      </c>
+      <c r="J43" s="209" t="n">
+        <v>7.3348</v>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44" s="8" t="n">
+        <v>36</v>
+      </c>
+      <c r="B44" s="8" t="inlineStr">
+        <is>
+          <t>Sundaram Finance Limited**</t>
+        </is>
+      </c>
+      <c r="C44" s="8" t="inlineStr">
+        <is>
+          <t>INE660A07RY4</t>
+        </is>
+      </c>
+      <c r="D44" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E44" s="208" t="n">
+        <v>2500</v>
+      </c>
+      <c r="F44" s="209" t="n">
+        <v>2493.18</v>
+      </c>
+      <c r="G44" s="70" t="n">
+        <v>0.008699999999999999</v>
+      </c>
+      <c r="H44" s="71" t="n">
+        <v>46535</v>
+      </c>
+      <c r="J44" s="209" t="n">
+        <v>7.6625</v>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45" s="8" t="n">
+        <v>37</v>
+      </c>
+      <c r="B45" s="8" t="inlineStr">
+        <is>
+          <t>Small Industries Development Bank of India**</t>
+        </is>
+      </c>
+      <c r="C45" s="8" t="inlineStr">
+        <is>
+          <t>INE556F08KM1</t>
+        </is>
+      </c>
+      <c r="D45" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E45" s="208" t="n">
+        <v>2000</v>
+      </c>
+      <c r="F45" s="209" t="n">
+        <v>2079.22</v>
+      </c>
+      <c r="G45" s="70" t="n">
+        <v>0.0072</v>
+      </c>
+      <c r="H45" s="71" t="n">
+        <v>46521</v>
+      </c>
+      <c r="J45" s="209" t="n">
+        <v>7.5399</v>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46" s="8" t="n">
+        <v>38</v>
+      </c>
+      <c r="B46" s="8" t="inlineStr">
+        <is>
+          <t>LIC Housing Finance Limited**</t>
+        </is>
+      </c>
+      <c r="C46" s="8" t="inlineStr">
+        <is>
+          <t>INE115A07LU0</t>
+        </is>
+      </c>
+      <c r="D46" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E46" s="208" t="n">
+        <v>100</v>
+      </c>
+      <c r="F46" s="209" t="n">
+        <v>1008.87</v>
+      </c>
+      <c r="G46" s="70" t="n">
+        <v>0.0035</v>
+      </c>
+      <c r="H46" s="71" t="n">
+        <v>46524</v>
+      </c>
+      <c r="J46" s="209" t="n">
+        <v>7.531</v>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47" s="72" t="n"/>
+      <c r="B47" s="72" t="inlineStr">
+        <is>
+          <t>Total</t>
+        </is>
+      </c>
+      <c r="C47" s="72" t="n"/>
+      <c r="D47" s="72" t="n"/>
+      <c r="E47" s="72" t="n"/>
+      <c r="F47" s="210" t="n">
+        <v>220606.29</v>
+      </c>
+      <c r="G47" s="74" t="n">
+        <v>0.7677</v>
+      </c>
+    </row>
+    <row r="49">
+      <c r="B49" s="47" t="inlineStr">
+        <is>
+          <t>Government Securities (Central/State)</t>
+        </is>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50" s="8" t="n">
+        <v>39</v>
+      </c>
+      <c r="B50" s="8" t="inlineStr">
+        <is>
+          <t>7.38% GOI 2027</t>
+        </is>
+      </c>
+      <c r="C50" s="8" t="inlineStr">
+        <is>
+          <t>IN0020220037</t>
+        </is>
+      </c>
+      <c r="D50" s="8" t="inlineStr">
+        <is>
+          <t>Sovereign</t>
+        </is>
+      </c>
+      <c r="E50" s="208" t="n">
+        <v>21500000</v>
+      </c>
+      <c r="F50" s="209" t="n">
+        <v>22583.17</v>
+      </c>
+      <c r="G50" s="70" t="n">
+        <v>0.0786</v>
+      </c>
+      <c r="H50" s="71" t="n">
+        <v>46558</v>
+      </c>
+      <c r="J50" s="209" t="n">
+        <v>5.9011</v>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51" s="8" t="n">
+        <v>40</v>
+      </c>
+      <c r="B51" s="8" t="inlineStr">
+        <is>
+          <t>7.02% GOI 2027</t>
+        </is>
+      </c>
+      <c r="C51" s="8" t="inlineStr">
+        <is>
+          <t>IN0020240043</t>
+        </is>
+      </c>
+      <c r="D51" s="8" t="inlineStr">
+        <is>
+          <t>Sovereign</t>
+        </is>
+      </c>
+      <c r="E51" s="208" t="n">
+        <v>7500000</v>
+      </c>
+      <c r="F51" s="209" t="n">
+        <v>7602.98</v>
+      </c>
+      <c r="G51" s="70" t="n">
+        <v>0.0265</v>
+      </c>
+      <c r="H51" s="71" t="n">
+        <v>46534</v>
+      </c>
+      <c r="J51" s="209" t="n">
+        <v>5.9109</v>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52" s="8" t="n">
+        <v>41</v>
+      </c>
+      <c r="B52" s="8" t="inlineStr">
+        <is>
+          <t>5.74% GOI 2026</t>
+        </is>
+      </c>
+      <c r="C52" s="8" t="inlineStr">
+        <is>
+          <t>IN0020210186</t>
+        </is>
+      </c>
+      <c r="D52" s="8" t="inlineStr">
+        <is>
+          <t>Sovereign</t>
+        </is>
+      </c>
+      <c r="E52" s="208" t="n">
+        <v>4000000</v>
+      </c>
+      <c r="F52" s="209" t="n">
+        <v>4022.14</v>
+      </c>
+      <c r="G52" s="70" t="n">
+        <v>0.014</v>
+      </c>
+      <c r="H52" s="71" t="n">
+        <v>46341</v>
+      </c>
+      <c r="J52" s="209" t="n">
+        <v>5.5321</v>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53" s="8" t="n">
+        <v>42</v>
+      </c>
+      <c r="B53" s="8" t="inlineStr">
+        <is>
+          <t>7.59% Gujarat SDL 2027</t>
+        </is>
+      </c>
+      <c r="C53" s="8" t="inlineStr">
+        <is>
+          <t>IN1520160194</t>
+        </is>
+      </c>
+      <c r="D53" s="8" t="inlineStr">
+        <is>
+          <t>Sovereign</t>
+        </is>
+      </c>
+      <c r="E53" s="208" t="n">
+        <v>2500000</v>
+      </c>
+      <c r="F53" s="209" t="n">
+        <v>2589.13</v>
+      </c>
+      <c r="G53" s="70" t="n">
+        <v>0.008999999999999999</v>
+      </c>
+      <c r="H53" s="71" t="n">
+        <v>46433</v>
+      </c>
+      <c r="J53" s="209" t="n">
+        <v>5.99</v>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54" s="8" t="n">
+        <v>43</v>
+      </c>
+      <c r="B54" s="8" t="inlineStr">
+        <is>
+          <t>7.86% Karnataka SDL 2027</t>
+        </is>
+      </c>
+      <c r="C54" s="8" t="inlineStr">
+        <is>
+          <t>IN1920160117</t>
+        </is>
+      </c>
+      <c r="D54" s="8" t="inlineStr">
+        <is>
+          <t>Sovereign</t>
+        </is>
+      </c>
+      <c r="E54" s="208" t="n">
+        <v>2500000</v>
+      </c>
+      <c r="F54" s="209" t="n">
+        <v>2582.53</v>
+      </c>
+      <c r="G54" s="70" t="n">
+        <v>0.008999999999999999</v>
+      </c>
+      <c r="H54" s="71" t="n">
+        <v>46461</v>
+      </c>
+      <c r="J54" s="209" t="n">
+        <v>6.0149</v>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55" s="72" t="n"/>
+      <c r="B55" s="72" t="inlineStr">
+        <is>
+          <t>Total</t>
+        </is>
+      </c>
+      <c r="C55" s="72" t="n"/>
+      <c r="D55" s="72" t="n"/>
+      <c r="E55" s="72" t="n"/>
+      <c r="F55" s="210" t="n">
+        <v>39379.95</v>
+      </c>
+      <c r="G55" s="74" t="n">
+        <v>0.1371</v>
+      </c>
+    </row>
+    <row r="57">
+      <c r="B57" s="47" t="inlineStr">
+        <is>
+          <t>MONEY MARKET INSTRUMENTS</t>
+        </is>
+      </c>
+    </row>
+    <row r="58">
+      <c r="B58" s="47" t="inlineStr">
+        <is>
+          <t>Certificate of Deposit</t>
+        </is>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59" s="8" t="n">
+        <v>44</v>
+      </c>
+      <c r="B59" s="8" t="inlineStr">
+        <is>
+          <t>Kotak Mahindra Bank Limited**</t>
+        </is>
+      </c>
+      <c r="C59" s="8" t="inlineStr">
+        <is>
+          <t>INE237AD6109</t>
+        </is>
+      </c>
+      <c r="D59" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E59" s="208" t="n">
+        <v>1500</v>
+      </c>
+      <c r="F59" s="209" t="n">
+        <v>7238.42</v>
+      </c>
+      <c r="G59" s="70" t="n">
+        <v>0.0252</v>
+      </c>
+      <c r="H59" s="71" t="n">
+        <v>46374</v>
+      </c>
+      <c r="J59" s="209" t="n">
+        <v>7.13</v>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60" s="8" t="n">
+        <v>45</v>
+      </c>
+      <c r="B60" s="8" t="inlineStr">
+        <is>
+          <t>Punjab National Bank</t>
+        </is>
+      </c>
+      <c r="C60" s="8" t="inlineStr">
+        <is>
+          <t>INE160A16UE2</t>
+        </is>
+      </c>
+      <c r="D60" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E60" s="208" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F60" s="209" t="n">
+        <v>4776.61</v>
+      </c>
+      <c r="G60" s="70" t="n">
+        <v>0.0166</v>
+      </c>
+      <c r="H60" s="71" t="n">
+        <v>46423</v>
+      </c>
+      <c r="J60" s="209" t="n">
+        <v>7.295</v>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61" s="8" t="n">
+        <v>46</v>
+      </c>
+      <c r="B61" s="8" t="inlineStr">
+        <is>
+          <t>Punjab National Bank**</t>
+        </is>
+      </c>
+      <c r="C61" s="8" t="inlineStr">
+        <is>
+          <t>INE160A16UH5</t>
+        </is>
+      </c>
+      <c r="D61" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E61" s="208" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F61" s="209" t="n">
+        <v>4772.54</v>
+      </c>
+      <c r="G61" s="70" t="n">
+        <v>0.0166</v>
+      </c>
+      <c r="H61" s="71" t="n">
+        <v>46427</v>
+      </c>
+      <c r="J61" s="209" t="n">
+        <v>7.3095</v>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62" s="8" t="n">
+        <v>47</v>
+      </c>
+      <c r="B62" s="8" t="inlineStr">
+        <is>
+          <t>Kotak Mahindra Bank Limited**</t>
+        </is>
+      </c>
+      <c r="C62" s="8" t="inlineStr">
+        <is>
+          <t>INE237AD6141</t>
+        </is>
+      </c>
+      <c r="D62" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E62" s="208" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F62" s="209" t="n">
+        <v>4771.58</v>
+      </c>
+      <c r="G62" s="70" t="n">
+        <v>0.0166</v>
+      </c>
+      <c r="H62" s="71" t="n">
+        <v>46430</v>
+      </c>
+      <c r="J62" s="209" t="n">
+        <v>7.2501</v>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63" s="8" t="n">
+        <v>48</v>
+      </c>
+      <c r="B63" s="8" t="inlineStr">
+        <is>
+          <t>Canara Bank**</t>
+        </is>
+      </c>
+      <c r="C63" s="8" t="inlineStr">
+        <is>
+          <t>INE476A16I26</t>
+        </is>
+      </c>
+      <c r="D63" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E63" s="208" t="n">
+        <v>500</v>
+      </c>
+      <c r="F63" s="209" t="n">
+        <v>2366.36</v>
+      </c>
+      <c r="G63" s="70" t="n">
+        <v>0.008200000000000001</v>
+      </c>
+      <c r="H63" s="71" t="n">
+        <v>46471</v>
+      </c>
+      <c r="J63" s="209" t="n">
+        <v>7.31</v>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64" s="72" t="n"/>
+      <c r="B64" s="72" t="inlineStr">
+        <is>
+          <t>Total</t>
+        </is>
+      </c>
+      <c r="C64" s="72" t="n"/>
+      <c r="D64" s="72" t="n"/>
+      <c r="E64" s="72" t="n"/>
+      <c r="F64" s="210" t="n">
+        <v>23925.51</v>
+      </c>
+      <c r="G64" s="74" t="n">
+        <v>0.0832</v>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66" s="8" t="n">
+        <v>49</v>
+      </c>
+      <c r="B66" s="47" t="inlineStr">
+        <is>
+          <t>TREPS / Reverse Repo Investments</t>
+        </is>
+      </c>
+      <c r="F66" s="209" t="n">
+        <v>2770.61</v>
+      </c>
+      <c r="G66" s="70" t="n">
+        <v>0.009599999999999999</v>
+      </c>
+      <c r="H66" s="71" t="n">
+        <v>46189</v>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67" s="72" t="n"/>
+      <c r="B67" s="72" t="inlineStr">
+        <is>
+          <t>Total</t>
+        </is>
+      </c>
+      <c r="C67" s="72" t="n"/>
+      <c r="D67" s="72" t="n"/>
+      <c r="E67" s="72" t="n"/>
+      <c r="F67" s="210" t="n">
+        <v>2770.61</v>
+      </c>
+      <c r="G67" s="74" t="n">
+        <v>0.009599999999999999</v>
+      </c>
+    </row>
+    <row r="69">
+      <c r="B69" s="47" t="inlineStr">
+        <is>
+          <t>Alternative Investment Funds (AIF)</t>
+        </is>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70" s="8" t="n">
+        <v>50</v>
+      </c>
+      <c r="B70" s="8" t="inlineStr">
+        <is>
+          <t>SBI Funds Management Pvt Ltd/Fund Parent</t>
+        </is>
+      </c>
+      <c r="C70" s="8" t="inlineStr">
+        <is>
+          <t>INF0RQ622028</t>
+        </is>
+      </c>
+      <c r="E70" s="208" t="n">
+        <v>8273.548000000001</v>
+      </c>
+      <c r="F70" s="209" t="n">
+        <v>978.74</v>
+      </c>
+      <c r="G70" s="70" t="n">
+        <v>0.0034</v>
+      </c>
+      <c r="J70" s="209" t="n"/>
+    </row>
+    <row r="71">
+      <c r="A71" s="72" t="n"/>
+      <c r="B71" s="72" t="inlineStr">
+        <is>
+          <t>Total</t>
+        </is>
+      </c>
+      <c r="C71" s="72" t="n"/>
+      <c r="D71" s="72" t="n"/>
+      <c r="E71" s="72" t="n"/>
+      <c r="F71" s="210" t="n">
+        <v>978.74</v>
+      </c>
+      <c r="G71" s="74" t="n">
+        <v>0.0034</v>
+      </c>
+    </row>
+    <row r="73">
+      <c r="B73" s="47" t="inlineStr">
+        <is>
+          <t>Cash &amp; Cash Equivalent</t>
+        </is>
+      </c>
+    </row>
+    <row r="74">
+      <c r="B74" s="8" t="inlineStr">
+        <is>
+          <t>Net Receivables/Payables</t>
+        </is>
+      </c>
+      <c r="E74" s="208" t="n"/>
+      <c r="F74" s="209" t="n">
+        <v>-226.43</v>
+      </c>
+      <c r="G74" s="70" t="n">
+        <v>-0.001</v>
+      </c>
+      <c r="J74" s="209" t="n"/>
+    </row>
+    <row r="75">
+      <c r="A75" s="72" t="n"/>
+      <c r="B75" s="72" t="inlineStr">
+        <is>
+          <t>Total</t>
+        </is>
+      </c>
+      <c r="C75" s="72" t="n"/>
+      <c r="D75" s="72" t="n"/>
+      <c r="E75" s="72" t="n"/>
+      <c r="F75" s="210" t="n">
+        <v>-226.43</v>
+      </c>
+      <c r="G75" s="74" t="n">
+        <v>-0.001</v>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77" s="158" t="n"/>
+      <c r="B77" s="158" t="inlineStr">
+        <is>
+          <t>GRAND TOTAL</t>
+        </is>
+      </c>
+      <c r="C77" s="158" t="n"/>
+      <c r="D77" s="158" t="n"/>
+      <c r="E77" s="158" t="n"/>
+      <c r="F77" s="211" t="n">
+        <v>287434.67</v>
+      </c>
+      <c r="G77" s="77" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78" s="8" t="inlineStr">
+        <is>
+          <t>Notes:</t>
+        </is>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="B79" s="8" t="inlineStr">
+        <is>
+          <t>** Non Traded in accordance with SEBI Regulations.</t>
+        </is>
+      </c>
+    </row>
+    <row r="80">
+      <c r="A80" s="78" t="n">
+        <v>2</v>
+      </c>
+      <c r="B80" s="78" t="inlineStr">
+        <is>
+          <t>Market value includes accrued interest</t>
+        </is>
+      </c>
+    </row>
+    <row r="81">
+      <c r="A81" s="78" t="n">
+        <v>3</v>
+      </c>
+      <c r="B81" s="14" t="inlineStr">
+        <is>
+          <t>Net Assets does not include unit activity for the day of the Portfolio</t>
+        </is>
+      </c>
+    </row>
+    <row r="84">
+      <c r="B84" s="47" t="inlineStr">
+        <is>
+          <t>Scheme Riskometer</t>
+        </is>
+      </c>
+    </row>
+    <row r="95">
+      <c r="B95" s="47" t="n"/>
+    </row>
+    <row r="96">
+      <c r="B96" s="47" t="inlineStr">
+        <is>
+          <t>Benchmark Riskometer: CRISIL Corporate Debt A-II Index</t>
+        </is>
+      </c>
+    </row>
+    <row r="108">
+      <c r="A108" s="1" t="inlineStr">
+        <is>
+          <t>Sr. No.</t>
+        </is>
+      </c>
+      <c r="B108" s="2" t="inlineStr">
+        <is>
+          <t>Particulars</t>
+        </is>
+      </c>
+      <c r="C108" s="3" t="n"/>
+      <c r="D108" s="3" t="n"/>
+      <c r="E108" s="4" t="n"/>
+    </row>
+    <row r="109">
+      <c r="A109" s="5" t="n">
+        <v>3</v>
+      </c>
+      <c r="B109" s="6" t="n"/>
+      <c r="C109" s="7" t="inlineStr">
+        <is>
+          <t>Portfolio Information</t>
+        </is>
+      </c>
+      <c r="E109" s="9" t="n"/>
+    </row>
+    <row r="110">
+      <c r="A110" s="5" t="n"/>
+      <c r="B110" s="6" t="inlineStr">
+        <is>
+          <t>Description (if any)</t>
+        </is>
+      </c>
+      <c r="C110" s="10" t="n"/>
+      <c r="D110" s="11" t="n"/>
+      <c r="E110" s="9" t="n"/>
+    </row>
+    <row r="111">
+      <c r="A111" s="5" t="n"/>
+      <c r="B111" s="6" t="inlineStr">
+        <is>
+          <t>Annualised Portfolio YTM*@@</t>
+        </is>
+      </c>
+      <c r="C111" s="12" t="n">
+        <v>0.0721829459322133</v>
+      </c>
+      <c r="E111" s="9" t="n"/>
+    </row>
+    <row r="112">
+      <c r="A112" s="5" t="n"/>
+      <c r="B112" s="6" t="inlineStr">
+        <is>
+          <t>Macaulay Duration@@</t>
+        </is>
+      </c>
+      <c r="C112" s="13" t="n">
+        <v>0.719921931668876</v>
+      </c>
+      <c r="E112" s="9" t="n"/>
+    </row>
+    <row r="113">
+      <c r="A113" s="5" t="n"/>
+      <c r="B113" s="6" t="inlineStr">
+        <is>
+          <t>Residual Maturity@@</t>
+        </is>
+      </c>
+      <c r="C113" s="13" t="n">
+        <v>0.734176778561226</v>
+      </c>
+      <c r="E113" s="9" t="n"/>
+    </row>
+    <row r="114">
+      <c r="A114" s="5" t="n"/>
+      <c r="B114" s="6" t="inlineStr">
+        <is>
+          <t>Modified Duration (in years)@@</t>
+        </is>
+      </c>
+      <c r="C114" s="13" t="n">
+        <v>0.6757082847220049</v>
+      </c>
+      <c r="E114" s="9" t="n"/>
+    </row>
+    <row r="115">
+      <c r="A115" s="5" t="n"/>
+      <c r="B115" s="14" t="inlineStr">
+        <is>
+          <t>* In case of semi-annual YTM, it will be annualised</t>
+        </is>
+      </c>
+      <c r="C115" s="14" t="n"/>
+      <c r="E115" s="9" t="n"/>
+    </row>
+    <row r="116">
+      <c r="A116" s="5" t="n">
+        <v>4</v>
+      </c>
+      <c r="B116" s="15" t="inlineStr">
+        <is>
+          <t>NAV AND Dividend</t>
+        </is>
+      </c>
+      <c r="C116" s="14" t="n"/>
+      <c r="E116" s="9" t="n"/>
+    </row>
+    <row r="117">
+      <c r="A117" s="5" t="n"/>
+      <c r="B117" s="212" t="inlineStr">
+        <is>
+          <t>Plan/Option Name</t>
+        </is>
+      </c>
+      <c r="C117" s="162" t="inlineStr">
+        <is>
+          <t>NAV per unit (Rs)</t>
+        </is>
+      </c>
+      <c r="D117" s="213" t="n"/>
+      <c r="E117" s="214" t="inlineStr">
+        <is>
+          <t>Aggregate distributions during the portfolio period  (Rs. per Unit)</t>
+        </is>
+      </c>
+    </row>
+    <row r="118" ht="36" customHeight="1">
+      <c r="A118" s="5" t="n"/>
+      <c r="B118" s="215" t="n"/>
+      <c r="C118" s="16" t="inlineStr">
+        <is>
+          <t>As on May 31, 2026</t>
+        </is>
+      </c>
+      <c r="D118" s="16" t="inlineStr">
+        <is>
+          <t>As on Jun 15, 2026</t>
+        </is>
+      </c>
+      <c r="E118" s="215" t="n"/>
+    </row>
+    <row r="119">
+      <c r="A119" s="17" t="n"/>
+      <c r="B119" s="18" t="inlineStr">
+        <is>
+          <t>Direct Plan-Growth Plan</t>
+        </is>
+      </c>
+      <c r="C119" s="19" t="inlineStr">
+        <is>
+          <t>17.0795*</t>
+        </is>
+      </c>
+      <c r="D119" s="19" t="inlineStr">
+        <is>
+          <t>17.1771</t>
+        </is>
+      </c>
+      <c r="E119" s="7" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+    </row>
+    <row r="120">
+      <c r="A120" s="17" t="n"/>
+      <c r="B120" s="18" t="inlineStr">
+        <is>
+          <t>Direct Plan-IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C120" s="19" t="inlineStr">
+        <is>
+          <t>11.3520*</t>
+        </is>
+      </c>
+      <c r="D120" s="53" t="inlineStr">
+        <is>
+          <t>11.4169</t>
+        </is>
+      </c>
+      <c r="E120" s="10" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+    </row>
+    <row r="121">
+      <c r="A121" s="17" t="n"/>
+      <c r="B121" s="18" t="inlineStr">
+        <is>
+          <t>Direct Plan-Daily IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C121" s="20" t="n">
         <v>0</v>
       </c>
-      <c r="C1" s="65"/>
-[...19 lines deleted...]
-      <c r="D4" s="4" t="s">
+      <c r="D121" s="20" t="n">
+        <v>0</v>
+      </c>
+      <c r="E121" s="21" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="122">
+      <c r="A122" s="17" t="n"/>
+      <c r="B122" s="18" t="inlineStr">
+        <is>
+          <t>Direct Plan-Weekly IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C122" s="20" t="n">
+        <v>0</v>
+      </c>
+      <c r="D122" s="20" t="n">
+        <v>0</v>
+      </c>
+      <c r="E122" s="21" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="123">
+      <c r="A123" s="17" t="n"/>
+      <c r="B123" s="18" t="inlineStr">
+        <is>
+          <t>Direct Plan-Monthly IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C123" s="19" t="inlineStr">
+        <is>
+          <t>10.6012*</t>
+        </is>
+      </c>
+      <c r="D123" s="19" t="inlineStr">
+        <is>
+          <t>10.6618</t>
+        </is>
+      </c>
+      <c r="E123" s="58" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+    </row>
+    <row r="124">
+      <c r="A124" s="17" t="n"/>
+      <c r="B124" s="18" t="inlineStr">
+        <is>
+          <t>Direct Plan-Quarterly IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C124" s="19" t="inlineStr">
+        <is>
+          <t>11.4518*</t>
+        </is>
+      </c>
+      <c r="D124" s="19" t="inlineStr">
+        <is>
+          <t>11.5173</t>
+        </is>
+      </c>
+      <c r="E124" s="10" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+    </row>
+    <row r="125">
+      <c r="A125" s="17" t="n"/>
+      <c r="B125" s="25" t="n"/>
+      <c r="C125" s="19" t="n"/>
+      <c r="D125" s="19" t="n"/>
+      <c r="E125" s="10" t="n"/>
+    </row>
+    <row r="126">
+      <c r="A126" s="5" t="n"/>
+      <c r="B126" s="27" t="inlineStr">
+        <is>
+          <t>Regular Plan-Growth Plan</t>
+        </is>
+      </c>
+      <c r="C126" s="19" t="inlineStr">
+        <is>
+          <t>16.7485*</t>
+        </is>
+      </c>
+      <c r="D126" s="19" t="inlineStr">
+        <is>
+          <t>16.8425</t>
+        </is>
+      </c>
+      <c r="E126" s="10" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+    </row>
+    <row r="127">
+      <c r="A127" s="5" t="n"/>
+      <c r="B127" s="27" t="inlineStr">
+        <is>
+          <t>Regular Plan-IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C127" s="19" t="inlineStr">
+        <is>
+          <t>11.3247*</t>
+        </is>
+      </c>
+      <c r="D127" s="19" t="inlineStr">
+        <is>
+          <t>11.3882</t>
+        </is>
+      </c>
+      <c r="E127" s="10" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+    </row>
+    <row r="128">
+      <c r="A128" s="5" t="n"/>
+      <c r="B128" s="27" t="inlineStr">
+        <is>
+          <t>Regular Plan-Daily IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C128" s="20" t="n">
+        <v>0</v>
+      </c>
+      <c r="D128" s="20" t="n">
+        <v>0</v>
+      </c>
+      <c r="E128" s="21" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="129">
+      <c r="A129" s="5" t="n"/>
+      <c r="B129" s="27" t="inlineStr">
+        <is>
+          <t>Regular Plan-Weekly IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C129" s="20" t="n">
+        <v>0</v>
+      </c>
+      <c r="D129" s="20" t="n">
+        <v>0</v>
+      </c>
+      <c r="E129" s="21" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="130">
+      <c r="A130" s="5" t="n"/>
+      <c r="B130" s="27" t="inlineStr">
+        <is>
+          <t>Regular Plan-Monthly IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C130" s="19" t="inlineStr">
+        <is>
+          <t>10.5770*</t>
+        </is>
+      </c>
+      <c r="D130" s="53" t="inlineStr">
+        <is>
+          <t>10.6364</t>
+        </is>
+      </c>
+      <c r="E130" s="10" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+    </row>
+    <row r="131">
+      <c r="A131" s="5" t="n"/>
+      <c r="B131" s="27" t="inlineStr">
+        <is>
+          <t>Regular Plan-Quarterly IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C131" s="53" t="inlineStr">
+        <is>
+          <t>10.7939*</t>
+        </is>
+      </c>
+      <c r="D131" s="19" t="inlineStr">
+        <is>
+          <t>10.8545</t>
+        </is>
+      </c>
+      <c r="E131" s="10" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+    </row>
+    <row r="132">
+      <c r="A132" s="5" t="n"/>
+      <c r="B132" s="28" t="inlineStr">
+        <is>
+          <t>IDCW -  Income Distribution cum Capital Withdrawal.</t>
+        </is>
+      </c>
+      <c r="C132" s="29" t="n"/>
+      <c r="D132" s="29" t="n"/>
+      <c r="E132" s="9" t="n"/>
+    </row>
+    <row r="133">
+      <c r="A133" s="5" t="n"/>
+      <c r="B133" s="28" t="n"/>
+      <c r="C133" s="29" t="n"/>
+      <c r="D133" s="29" t="n"/>
+      <c r="E133" s="9" t="n"/>
+    </row>
+    <row r="134">
+      <c r="A134" s="5" t="n">
         <v>5</v>
       </c>
-      <c r="E4" s="4" t="s">
+      <c r="B134" s="30" t="inlineStr">
+        <is>
+          <t>Portfolio Turn Over Ratio ^^</t>
+        </is>
+      </c>
+      <c r="C134" s="27" t="n"/>
+      <c r="D134" s="31" t="n"/>
+      <c r="E134" s="32" t="n"/>
+    </row>
+    <row r="135">
+      <c r="A135" s="5" t="n"/>
+      <c r="B135" s="27" t="inlineStr">
+        <is>
+          <t xml:space="preserve"> - For Purchase</t>
+        </is>
+      </c>
+      <c r="C135" s="10" t="inlineStr">
+        <is>
+          <t>N.A.</t>
+        </is>
+      </c>
+      <c r="D135" s="31" t="n"/>
+      <c r="E135" s="33" t="n"/>
+    </row>
+    <row r="136">
+      <c r="A136" s="5" t="n"/>
+      <c r="B136" s="27" t="inlineStr">
+        <is>
+          <t xml:space="preserve"> - For Sale</t>
+        </is>
+      </c>
+      <c r="C136" s="10" t="inlineStr">
+        <is>
+          <t>N.A.</t>
+        </is>
+      </c>
+      <c r="D136" s="31" t="n"/>
+      <c r="E136" s="33" t="n"/>
+    </row>
+    <row r="137">
+      <c r="A137" s="5" t="n">
         <v>6</v>
       </c>
-      <c r="F4" s="4" t="s">
+      <c r="B137" s="34" t="inlineStr">
+        <is>
+          <t>Total investment in foreign securities/ADR/GDR (Rs. lakh)</t>
+        </is>
+      </c>
+      <c r="C137" s="35" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="D137" s="31" t="n"/>
+      <c r="E137" s="33" t="n"/>
+    </row>
+    <row r="138" ht="24" customHeight="1">
+      <c r="A138" s="5" t="n">
         <v>7</v>
       </c>
-      <c r="G4" s="4" t="s">
+      <c r="B138" s="36" t="inlineStr">
+        <is>
+          <t>Total of securities below investment grade and default provided for the of Jun 15, 2026 (Rs. lakh)</t>
+        </is>
+      </c>
+      <c r="C138" s="35" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="D138" s="11" t="n"/>
+      <c r="E138" s="33" t="n"/>
+    </row>
+    <row r="139">
+      <c r="A139" s="5" t="n">
         <v>8</v>
       </c>
-      <c r="H4" s="4" t="s">
+      <c r="B139" s="37" t="inlineStr">
+        <is>
+          <t>Total investment in illiquid shares/securities</t>
+        </is>
+      </c>
+      <c r="C139" s="38" t="n"/>
+      <c r="E139" s="32" t="n"/>
+    </row>
+    <row r="140">
+      <c r="A140" s="5" t="n"/>
+      <c r="B140" s="39" t="inlineStr">
+        <is>
+          <t>- Value (In Rs. Lakh)</t>
+        </is>
+      </c>
+      <c r="C140" s="40" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="D140" s="41" t="n"/>
+      <c r="E140" s="33" t="n"/>
+    </row>
+    <row r="141">
+      <c r="A141" s="5" t="n"/>
+      <c r="B141" s="42" t="inlineStr">
+        <is>
+          <t>- in percentage terms (%)</t>
+        </is>
+      </c>
+      <c r="C141" s="40" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="D141" s="31" t="n"/>
+      <c r="E141" s="33" t="n"/>
+    </row>
+    <row r="142">
+      <c r="A142" s="5" t="n"/>
+      <c r="B142" s="42" t="n"/>
+      <c r="C142" s="216" t="n"/>
+      <c r="D142" s="31" t="n"/>
+      <c r="E142" s="32" t="n"/>
+    </row>
+    <row r="143" ht="24" customHeight="1">
+      <c r="A143" s="5" t="n">
         <v>9</v>
       </c>
-      <c r="I4" s="4" t="s">
-[...1833 lines deleted...]
-      <c r="C121" s="17"/>
+      <c r="B143" s="37" t="inlineStr">
+        <is>
+          <t>Total outstanding exposure to derivatives at the end of  Jun 15, 2026</t>
+        </is>
+      </c>
+      <c r="C143" s="38" t="n"/>
+      <c r="E143" s="33" t="n"/>
+    </row>
+    <row r="144">
+      <c r="A144" s="5" t="n"/>
+      <c r="B144" s="39" t="inlineStr">
+        <is>
+          <t>- Value (In Rs. Lakh)</t>
+        </is>
+      </c>
+      <c r="C144" s="40" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="D144" s="41" t="n"/>
+      <c r="E144" s="33" t="n"/>
+    </row>
+    <row r="145">
+      <c r="A145" s="5" t="n"/>
+      <c r="B145" s="42" t="inlineStr">
+        <is>
+          <t>- in percentage term (%)</t>
+        </is>
+      </c>
+      <c r="C145" s="40" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="D145" s="31" t="n"/>
+      <c r="E145" s="32" t="n"/>
+    </row>
+    <row r="146">
+      <c r="A146" s="44" t="n"/>
+      <c r="B146" s="45" t="n"/>
+      <c r="C146" s="45" t="n"/>
+      <c r="D146" s="45" t="n"/>
+      <c r="E146" s="46" t="n"/>
+    </row>
+    <row r="147">
+      <c r="A147" s="47" t="inlineStr">
+        <is>
+          <t>*</t>
+        </is>
+      </c>
+      <c r="B147" s="8" t="inlineStr">
+        <is>
+          <t>Computed NAV</t>
+        </is>
+      </c>
+    </row>
+    <row r="148">
+      <c r="A148" s="47" t="inlineStr">
+        <is>
+          <t>N.A.</t>
+        </is>
+      </c>
+      <c r="B148" s="8" t="inlineStr">
+        <is>
+          <t xml:space="preserve"> Not Applicable.</t>
+        </is>
+      </c>
+    </row>
+    <row r="149">
+      <c r="A149" s="47" t="inlineStr">
+        <is>
+          <t>^^</t>
+        </is>
+      </c>
+      <c r="B149" s="8" t="inlineStr">
+        <is>
+          <t>Portfolio Turn Over Ratio is for Equity Schemes.</t>
+        </is>
+      </c>
+    </row>
+    <row r="150">
+      <c r="A150" s="47" t="inlineStr">
+        <is>
+          <t>@@</t>
+        </is>
+      </c>
+      <c r="B150" s="8" t="inlineStr">
+        <is>
+          <t>Residual Maturity, Modified Duration and Portfolio YTM (Annualised) is for Debt Schemes.</t>
+        </is>
+      </c>
+    </row>
+    <row r="151" ht="48" customHeight="1">
+      <c r="B151" s="48" t="inlineStr">
+        <is>
+          <t>Pursuant to payment of IDCW, the NAV of the IDCW Option(s) of aforesaid Scheme of the Fund would fall to the extent of payout and statutory levy, if any. For complete distribution history of the Schemes, please visit www.dspim.com</t>
+        </is>
+      </c>
     </row>
   </sheetData>
-  <mergeCells count="1">
+  <mergeCells count="4">
+    <mergeCell ref="E117:E118"/>
+    <mergeCell ref="C117:D117"/>
+    <mergeCell ref="B117:B118"/>
     <mergeCell ref="B1:F1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <drawing r:id="rId1"/>
+  <drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5774849C-AA20-470B-8F16-0E1F80F07E82}">
-  <dimension ref="A1:D66"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+    <pageSetUpPr/>
+  </sheetPr>
+  <dimension ref="A1:A1"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
-[...4 lines deleted...]
-      <selection pane="bottomRight" activeCell="A4" sqref="A4"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="12" x14ac:dyDescent="0.3"/>
-[...724 lines deleted...]
-  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-[...22 lines deleted...]
-  <HyperlinksChanged>false</HyperlinksChanged>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
+  <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...1 lines deleted...]
-  <cp:lastModifiedBy></cp:lastModifiedBy>
+<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:creator>Rohit Pandey</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
-<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_Enabled">
+<Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties">
+  <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_Enabled" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_SetDate">
-    <vt:lpwstr>2026-05-19T12:45:57Z</vt:lpwstr>
+  <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_SetDate" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3">
+    <vt:lpwstr>2026-06-18T14:35:55Z</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_Method">
+  <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_Method" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4">
     <vt:lpwstr>Privileged</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_Name">
+  <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_Name" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5">
     <vt:lpwstr>Public</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_SiteId">
+  <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_SiteId" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6">
     <vt:lpwstr>1771ae17-e764-4e0f-a476-d4184d79a5d9</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_ActionId">
-    <vt:lpwstr>356e35d8-fcce-4407-a8f9-20b5000c2374</vt:lpwstr>
+  <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_ActionId" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7">
+    <vt:lpwstr>9169ba43-7828-4eea-b849-d30d7eb7ba45</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_ContentBits">
+  <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_ContentBits" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8">
     <vt:lpwstr>0</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_Tag">
+  <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_Tag" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9">
     <vt:lpwstr>10, 0, 1, 1</vt:lpwstr>
   </property>
 </Properties>
 </file>