--- v7 (2026-06-24)
+++ v8 (2026-07-14)
@@ -1,89 +1,89 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" Id="rId4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <bookViews>
-    <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" tabRatio="872" firstSheet="0" autoFilterDateGrouping="1"/>
+    <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" tabRatio="934" firstSheet="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Corporate Bond" sheetId="1" state="visible" r:id="rId1"/>
     <sheet name="Sheet1" sheetId="2" state="hidden" r:id="rId2"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="191029" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="7">
-    <numFmt numFmtId="164" formatCode="0.0000"/>
-[...4 lines deleted...]
-    <numFmt numFmtId="169" formatCode="#00.00%"/>
+    <numFmt numFmtId="164" formatCode="#,##0.00_);\(#,##0.00\)%"/>
+    <numFmt numFmtId="165" formatCode="_(* #,##0.0000_);_(* \(#,##0.0000\);_(* &quot;-&quot;??_);_(@_)"/>
+    <numFmt numFmtId="166" formatCode="0.00000%"/>
+    <numFmt numFmtId="167" formatCode="0.0000%"/>
+    <numFmt numFmtId="168" formatCode="_(* #,##0_);_(* \(#,##0\);"/>
+    <numFmt numFmtId="169" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);"/>
     <numFmt numFmtId="170" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;??_);_(@_)"/>
   </numFmts>
-  <fonts count="28">
+  <fonts count="21">
     <font>
-      <name val="Calibri"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <name val="Calibri"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <name val="Calibri"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
       <color theme="10"/>
       <sz val="11"/>
       <u val="single"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Trebuchet MS"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="8"/>
     </font>
     <font>
       <name val="Trebuchet MS"/>
       <family val="2"/>
       <b val="1"/>
       <color theme="1"/>
       <sz val="8"/>
     </font>
     <font>
       <name val="Trebuchet MS"/>
       <family val="2"/>
       <b val="1"/>
       <color rgb="FFFF0000"/>
       <sz val="8"/>
@@ -118,144 +118,94 @@
     <font>
       <name val="Trebuchet MS"/>
       <family val="2"/>
       <sz val="8"/>
     </font>
     <font>
       <name val="Trebuchet MS"/>
       <family val="2"/>
       <i val="1"/>
       <sz val="8"/>
     </font>
     <font>
       <name val="Trebuchet MS"/>
       <family val="2"/>
       <color rgb="FFFF0000"/>
       <sz val="8"/>
     </font>
     <font>
       <name val="Trebuchet MS"/>
       <family val="2"/>
       <b val="1"/>
       <strike val="1"/>
       <sz val="8"/>
     </font>
     <font>
+      <name val="Arial"/>
+      <family val="2"/>
+      <sz val="10"/>
+    </font>
+    <font>
       <name val="trebuchet MS"/>
       <family val="2"/>
       <b val="1"/>
       <color rgb="FFFFFFFF"/>
       <sz val="8"/>
     </font>
     <font>
-      <name val="Calibri"/>
-[...6 lines deleted...]
-      <name val="Trebuchet MS"/>
+      <name val="trebuchet MS"/>
       <family val="2"/>
       <b val="1"/>
       <color indexed="8"/>
       <sz val="8"/>
       <u val="single"/>
     </font>
     <font>
-      <name val="Calibri"/>
+      <name val="trebuchet MS"/>
       <family val="2"/>
       <color theme="10"/>
       <sz val="8"/>
       <u val="single"/>
-      <scheme val="minor"/>
     </font>
     <font>
-      <name val="Calibri"/>
-[...7 lines deleted...]
-      <name val="Calibri"/>
+      <name val="trebuchet MS"/>
       <family val="2"/>
       <b val="1"/>
       <color rgb="FF000000"/>
       <sz val="8"/>
     </font>
     <font>
-      <name val="Aptos Narrow"/>
-[...31 lines deleted...]
-      <name val="Trebuchet MS"/>
+      <name val="trebuchet MS"/>
       <family val="2"/>
       <b val="1"/>
       <color indexed="8"/>
       <sz val="8"/>
     </font>
     <font>
-      <name val="Trebuchet MS"/>
+      <name val="trebuchet MS"/>
       <family val="2"/>
       <color indexed="8"/>
-      <sz val="8"/>
-[...5 lines deleted...]
-      <color rgb="FF000000"/>
       <sz val="8"/>
     </font>
   </fonts>
   <fills count="6">
     <fill>
       <patternFill/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF000000"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFC0C0C0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
@@ -425,614 +375,579 @@
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="7">
+  <cellStyleXfs count="8">
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="9" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="217">
+  <cellXfs count="210">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="7" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="7" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="8" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="9" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="10" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
-    <xf numFmtId="10" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="9" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="43" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="43" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="43" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
-      <alignment horizontal="center"/>
-[...1 lines deleted...]
-    <xf numFmtId="43" fontId="4" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="10" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="10" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="6" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="13" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="4" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="4" fontId="10" fillId="0" borderId="1" pivotButton="0" quotePrefix="1" xfId="0"/>
     <xf numFmtId="0" fontId="9" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="10" fontId="10" fillId="0" borderId="1" pivotButton="0" quotePrefix="1" xfId="1"/>
-    <xf numFmtId="165" fontId="10" fillId="0" borderId="3" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="1">
+    <xf numFmtId="164" fontId="10" fillId="0" borderId="3" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="13" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="2" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="14" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+    <xf numFmtId="10" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="2" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="4">
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="0">
+    <xf numFmtId="4" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="10" fontId="10" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-[...34 lines deleted...]
-    <xf numFmtId="167" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="166" fontId="6" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="167" fontId="6" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="168" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="169" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="10" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="15" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
-    <xf numFmtId="167" fontId="4" fillId="3" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="169" fontId="4" fillId="3" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="10" fontId="4" fillId="3" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
-    <xf numFmtId="4" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
-[...1 lines deleted...]
-    <xf numFmtId="10" fontId="14" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="169" fontId="15" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="10" fontId="15" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="3"/>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="10" fontId="19" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="10" fontId="18" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="5" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="18" fillId="5" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="10" fontId="21" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="10" fontId="6" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-[...19 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
-[...169 lines deleted...]
-    <xf numFmtId="0" fontId="27" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="6" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="169" fontId="6" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-[...6 lines deleted...]
-      <alignment vertical="center"/>
+    <xf numFmtId="10" fontId="6" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="1">
+      <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="10" fontId="10" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="1">
-[...90 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="0" pivotButton="0" quotePrefix="0" xfId="5"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="5"/>
     <xf numFmtId="43" fontId="10" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="6"/>
     <xf numFmtId="170" fontId="10" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="5"/>
     <xf numFmtId="170" fontId="10" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="6"/>
     <xf numFmtId="15" fontId="10" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="6"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="7"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="11" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
+    <xf numFmtId="170" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="6">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="15" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="6">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="12" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="170" fontId="10" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="6">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="15" fontId="10" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="6">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="10" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="10" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="2">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="10" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="4" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="6" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="10" fontId="6" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="10" fontId="6" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="10" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="2">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="2">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="10" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="4" fontId="10" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="4" fontId="10" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="2">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="15" fontId="10" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="5"/>
+    <xf numFmtId="4" fontId="10" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="5"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="10" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="10" fontId="10" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="2" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="11" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="12" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="11" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="12" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="11" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="170" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="6">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="12" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="12" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="2" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="4" borderId="11" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="4" borderId="11" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="3" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="4" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="2">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="7" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="170" fontId="10" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="6">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="4" borderId="12" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="3" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="4" borderId="12" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="5" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="170" fontId="10" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="6">
-[...8 lines deleted...]
-    <xf numFmtId="167" fontId="14" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="4" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="3" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="5" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="4" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="2">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="7" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="10" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="14" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="3" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="43" fontId="10" fillId="0" borderId="3" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="3" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="8" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="14" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="4" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="7" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="8" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="169" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="169" fontId="4" fillId="3" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="169" fontId="15" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="12" pivotButton="0" quotePrefix="0" xfId="0"/>
-    <xf numFmtId="165" fontId="10" fillId="0" borderId="3" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="1">
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="164" fontId="10" fillId="0" borderId="3" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="1">
+      <alignment horizontal="center"/>
+    </xf>
   </cellXfs>
-  <cellStyles count="7">
+  <cellStyles count="8">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Percent" xfId="1" builtinId="5"/>
     <cellStyle name="Normal 3 4 2 2 4" xfId="2"/>
     <cellStyle name="Hyperlink" xfId="3" builtinId="8"/>
     <cellStyle name="Comma" xfId="4" builtinId="3"/>
     <cellStyle name="Normal 3 2" xfId="5"/>
     <cellStyle name="Comma 4 2" xfId="6"/>
+    <cellStyle name="Normal 2" xfId="7"/>
   </cellStyles>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00800000"/>
       <rgbColor rgb="00008000"/>
       <rgbColor rgb="00000080"/>
       <rgbColor rgb="00808000"/>
       <rgbColor rgb="00800080"/>
@@ -1072,244 +987,278 @@
       <rgbColor rgb="00666699"/>
       <rgbColor rgb="00969696"/>
       <rgbColor rgb="00003366"/>
       <rgbColor rgb="00339966"/>
       <rgbColor rgb="00003300"/>
       <rgbColor rgb="00333300"/>
       <rgbColor rgb="00993300"/>
       <rgbColor rgb="00993366"/>
       <rgbColor rgb="00333399"/>
       <rgbColor rgb="00333333"/>
     </indexedColors>
   </colors>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId4" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image1.png" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image2.png" Id="rId2" /></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <wsDr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
   <twoCellAnchor editAs="oneCell">
     <from>
-      <col>0</col>
-[...2 lines deleted...]
-      <rowOff>59765</rowOff>
+      <col>1</col>
+      <colOff>0</colOff>
+      <row>86</row>
+      <rowOff>0</rowOff>
     </from>
     <to>
       <col>1</col>
-      <colOff>2300195</colOff>
-[...1 lines deleted...]
-      <rowOff>140447</rowOff>
+      <colOff>2374900</colOff>
+      <row>95</row>
+      <rowOff>50800</rowOff>
     </to>
     <pic>
       <nvPicPr>
-        <cNvPr id="2" name="Picture 1"/>
+        <cNvPr id="3" name="Picture 2"/>
         <cNvPicPr>
           <a:picLocks/>
         </cNvPicPr>
       </nvPicPr>
       <blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </blipFill>
       <spPr>
         <a:xfrm>
-          <a:off x="425824" y="12610353"/>
-          <a:ext cx="2374900" cy="1425388"/>
+          <a:off x="476250" y="16640175"/>
+          <a:ext cx="2374900" cy="1574800"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <avLst/>
         </a:prstGeom>
         <a:ln>
           <a:prstDash val="solid"/>
         </a:ln>
       </spPr>
     </pic>
     <clientData/>
   </twoCellAnchor>
   <twoCellAnchor editAs="oneCell">
     <from>
       <col>1</col>
       <colOff>0</colOff>
-      <row>97</row>
+      <row>100</row>
       <rowOff>0</rowOff>
     </from>
     <to>
       <col>1</col>
       <colOff>2374900</colOff>
-      <row>106</row>
-      <rowOff>80682</rowOff>
+      <row>109</row>
+      <rowOff>50800</rowOff>
     </to>
     <pic>
       <nvPicPr>
-        <cNvPr id="3" name="Picture 2"/>
+        <cNvPr id="5" name="Picture 4"/>
         <cNvPicPr>
           <a:picLocks/>
         </cNvPicPr>
       </nvPicPr>
       <blipFill>
         <a:blip r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </blipFill>
       <spPr>
         <a:xfrm>
           <a:off x="476250" y="19326225"/>
           <a:ext cx="2374900" cy="1574800"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <avLst/>
         </a:prstGeom>
         <a:ln>
           <a:prstDash val="solid"/>
         </a:ln>
       </spPr>
     </pic>
     <clientData/>
   </twoCellAnchor>
 </wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos Narrow" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -1327,65 +1276,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
-[...5 lines deleted...]
-        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -1406,2888 +1355,2888 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:L151"/>
+  <dimension ref="A1:L157"/>
   <sheetViews>
-    <sheetView zoomScale="88" zoomScaleNormal="88" workbookViewId="0">
+    <sheetView zoomScale="99" zoomScaleNormal="99" workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultColWidth="9.1796875" defaultRowHeight="12"/>
   <cols>
-    <col width="7.1796875" bestFit="1" customWidth="1" style="8" min="1" max="1"/>
-[...11 lines deleted...]
-    <col width="9.1796875" customWidth="1" style="8" min="13" max="16384"/>
+    <col width="7.1796875" bestFit="1" customWidth="1" style="180" min="1" max="1"/>
+    <col width="47.7265625" bestFit="1" customWidth="1" style="180" min="2" max="2"/>
+    <col width="24.1796875" bestFit="1" customWidth="1" style="180" min="3" max="3"/>
+    <col width="14.81640625" bestFit="1" customWidth="1" style="180" min="4" max="4"/>
+    <col width="12.54296875" bestFit="1" customWidth="1" style="180" min="5" max="5"/>
+    <col width="24.81640625" bestFit="1" customWidth="1" style="180" min="6" max="6"/>
+    <col width="14.453125" bestFit="1" customWidth="1" style="180" min="7" max="7"/>
+    <col width="12.81640625" bestFit="1" customWidth="1" style="180" min="8" max="8"/>
+    <col width="31" bestFit="1" customWidth="1" style="180" min="9" max="9"/>
+    <col width="8.26953125" bestFit="1" customWidth="1" style="180" min="10" max="10"/>
+    <col width="31.1796875" bestFit="1" customWidth="1" style="180" min="11" max="11"/>
+    <col width="7.81640625" bestFit="1" customWidth="1" style="180" min="12" max="12"/>
+    <col width="9.1796875" customWidth="1" style="180" min="13" max="16384"/>
   </cols>
   <sheetData>
     <row r="1">
-      <c r="A1" s="158" t="n"/>
-      <c r="B1" s="158" t="inlineStr">
+      <c r="A1" s="145" t="n"/>
+      <c r="B1" s="145" t="inlineStr">
         <is>
           <t>DSP Corporate Bond Fund</t>
         </is>
       </c>
     </row>
     <row r="2">
-      <c r="B2" s="47" t="inlineStr">
-[...1 lines deleted...]
-          <t>Portfolio as on June 15, 2026</t>
+      <c r="B2" s="41" t="inlineStr">
+        <is>
+          <t>Portfolio as on June 30, 2026</t>
         </is>
       </c>
     </row>
     <row r="4">
-      <c r="A4" s="158" t="inlineStr">
+      <c r="A4" s="145" t="inlineStr">
         <is>
           <t>Sr. No.</t>
         </is>
       </c>
-      <c r="B4" s="158" t="inlineStr">
+      <c r="B4" s="145" t="inlineStr">
         <is>
           <t>Name of Instrument</t>
         </is>
       </c>
-      <c r="C4" s="158" t="inlineStr">
+      <c r="C4" s="145" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
-      <c r="D4" s="158" t="inlineStr">
+      <c r="D4" s="145" t="inlineStr">
         <is>
           <t>Rating/Industry</t>
         </is>
       </c>
-      <c r="E4" s="158" t="inlineStr">
+      <c r="E4" s="145" t="inlineStr">
         <is>
           <t>Quantity</t>
         </is>
       </c>
-      <c r="F4" s="158" t="inlineStr">
+      <c r="F4" s="145" t="inlineStr">
         <is>
           <t>Market value (Rs. In lakhs)</t>
         </is>
       </c>
-      <c r="G4" s="158" t="inlineStr">
+      <c r="G4" s="145" t="inlineStr">
         <is>
           <t>% to Net Assets</t>
         </is>
       </c>
-      <c r="H4" s="158" t="inlineStr">
+      <c r="H4" s="145" t="inlineStr">
         <is>
           <t>Maturity Date</t>
         </is>
       </c>
-      <c r="I4" s="158" t="inlineStr">
+      <c r="I4" s="145" t="inlineStr">
         <is>
           <t>Put/Call Option</t>
         </is>
       </c>
-      <c r="J4" s="158" t="inlineStr">
+      <c r="J4" s="145" t="inlineStr">
         <is>
           <t>YTM (%)</t>
         </is>
       </c>
     </row>
     <row r="6">
-      <c r="B6" s="47" t="inlineStr">
+      <c r="B6" s="41" t="inlineStr">
         <is>
           <t>DEBT INSTRUMENTS</t>
         </is>
       </c>
     </row>
     <row r="7">
-      <c r="B7" s="47" t="inlineStr">
+      <c r="B7" s="41" t="inlineStr">
         <is>
           <t>BOND &amp; NCD's</t>
         </is>
       </c>
     </row>
     <row r="8">
-      <c r="B8" s="47" t="inlineStr">
+      <c r="B8" s="41" t="inlineStr">
         <is>
           <t>Listed / awaiting listing on the stock exchanges</t>
         </is>
       </c>
-      <c r="K8" s="47" t="inlineStr">
+      <c r="K8" s="41" t="inlineStr">
         <is>
           <t>Sector/Rating</t>
         </is>
       </c>
-      <c r="L8" s="47" t="inlineStr">
+      <c r="L8" s="41" t="inlineStr">
         <is>
           <t>Percent</t>
         </is>
       </c>
     </row>
     <row r="9">
-      <c r="A9" s="8" t="n">
+      <c r="A9" s="180" t="n">
         <v>1</v>
       </c>
-      <c r="B9" s="8" t="inlineStr">
+      <c r="B9" s="180" t="inlineStr">
         <is>
           <t>LIC Housing Finance Limited**</t>
         </is>
       </c>
-      <c r="C9" s="8" t="inlineStr">
+      <c r="C9" s="180" t="inlineStr">
         <is>
           <t>INE115A07PR7</t>
         </is>
       </c>
-      <c r="D9" s="8" t="inlineStr">
+      <c r="D9" s="180" t="inlineStr">
         <is>
           <t>CRISIL AAA</t>
         </is>
       </c>
-      <c r="E9" s="208" t="n">
+      <c r="E9" s="200" t="n">
         <v>1500</v>
       </c>
-      <c r="F9" s="209" t="n">
-[...5 lines deleted...]
-      <c r="H9" s="71" t="n">
+      <c r="F9" s="201" t="n">
+        <v>15304.71</v>
+      </c>
+      <c r="G9" s="54" t="n">
+        <v>0.0582</v>
+      </c>
+      <c r="H9" s="55" t="n">
         <v>46433</v>
       </c>
-      <c r="J9" s="209" t="n">
-[...2 lines deleted...]
-      <c r="K9" s="8" t="inlineStr">
+      <c r="J9" s="201" t="n">
+        <v>7.215</v>
+      </c>
+      <c r="K9" s="180" t="inlineStr">
         <is>
           <t>CRISIL AAA</t>
         </is>
       </c>
-      <c r="L9" s="70" t="n">
-        <v>0.6694</v>
+      <c r="L9" s="54" t="n">
+        <v>0.711</v>
       </c>
     </row>
     <row r="10">
-      <c r="A10" s="8" t="n">
+      <c r="A10" s="180" t="n">
         <v>2</v>
       </c>
-      <c r="B10" s="8" t="inlineStr">
+      <c r="B10" s="180" t="inlineStr">
         <is>
           <t>National Bank for Agriculture and Rural Development**</t>
         </is>
       </c>
-      <c r="C10" s="8" t="inlineStr">
+      <c r="C10" s="180" t="inlineStr">
         <is>
           <t>INE261F08CF9</t>
         </is>
       </c>
-      <c r="D10" s="8" t="inlineStr">
+      <c r="D10" s="180" t="inlineStr">
         <is>
           <t>ICRA AAA</t>
         </is>
       </c>
-      <c r="E10" s="208" t="n">
+      <c r="E10" s="200" t="n">
         <v>1300</v>
       </c>
-      <c r="F10" s="209" t="n">
-[...5 lines deleted...]
-      <c r="H10" s="71" t="n">
+      <c r="F10" s="201" t="n">
+        <v>12998.7</v>
+      </c>
+      <c r="G10" s="54" t="n">
+        <v>0.0494</v>
+      </c>
+      <c r="H10" s="55" t="n">
         <v>46539</v>
       </c>
-      <c r="J10" s="209" t="n">
-[...2 lines deleted...]
-      <c r="K10" s="8" t="inlineStr">
+      <c r="J10" s="201" t="n">
+        <v>7.17</v>
+      </c>
+      <c r="K10" s="180" t="inlineStr">
         <is>
           <t>Sovereign</t>
         </is>
       </c>
-      <c r="L10" s="70" t="n">
-        <v>0.1371</v>
+      <c r="L10" s="54" t="n">
+        <v>0.1473</v>
       </c>
     </row>
     <row r="11">
-      <c r="A11" s="8" t="n">
+      <c r="A11" s="180" t="n">
         <v>3</v>
       </c>
-      <c r="B11" s="8" t="inlineStr">
+      <c r="B11" s="180" t="inlineStr">
         <is>
           <t>Kotak Mahindra Prime Limited**</t>
         </is>
       </c>
-      <c r="C11" s="8" t="inlineStr">
+      <c r="C11" s="180" t="inlineStr">
         <is>
           <t>INE916DA7SR0</t>
         </is>
       </c>
-      <c r="D11" s="8" t="inlineStr">
+      <c r="D11" s="180" t="inlineStr">
         <is>
           <t>CRISIL AAA</t>
         </is>
       </c>
-      <c r="E11" s="208" t="n">
+      <c r="E11" s="200" t="n">
         <v>12500</v>
       </c>
-      <c r="F11" s="209" t="n">
-[...5 lines deleted...]
-      <c r="H11" s="71" t="n">
+      <c r="F11" s="201" t="n">
+        <v>12930.46</v>
+      </c>
+      <c r="G11" s="54" t="n">
+        <v>0.0492</v>
+      </c>
+      <c r="H11" s="55" t="n">
         <v>46428</v>
       </c>
-      <c r="J11" s="209" t="n">
-[...2 lines deleted...]
-      <c r="K11" s="8" t="inlineStr">
+      <c r="J11" s="201" t="n">
+        <v>7.39</v>
+      </c>
+      <c r="K11" s="180" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="L11" s="54" t="n">
+        <v>0.1006</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" s="180" t="n">
+        <v>4</v>
+      </c>
+      <c r="B12" s="180" t="inlineStr">
+        <is>
+          <t>Indian Oil Corporation Limited</t>
+        </is>
+      </c>
+      <c r="C12" s="180" t="inlineStr">
+        <is>
+          <t>INE242A08502</t>
+        </is>
+      </c>
+      <c r="D12" s="180" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E12" s="200" t="n">
+        <v>1250</v>
+      </c>
+      <c r="F12" s="201" t="n">
+        <v>12712.39</v>
+      </c>
+      <c r="G12" s="54" t="n">
+        <v>0.0483</v>
+      </c>
+      <c r="H12" s="55" t="n">
+        <v>46436</v>
+      </c>
+      <c r="J12" s="201" t="n">
+        <v>6.87</v>
+      </c>
+      <c r="K12" s="180" t="inlineStr">
         <is>
           <t>ICRA AAA</t>
         </is>
       </c>
-      <c r="L11" s="70" t="n">
-[...4 lines deleted...]
-      <c r="A12" s="8" t="n">
+      <c r="L12" s="54" t="n">
+        <v>0.07870000000000001</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" s="180" t="n">
+        <v>5</v>
+      </c>
+      <c r="B13" s="180" t="inlineStr">
+        <is>
+          <t>Indian Railway Finance Corporation Limited**</t>
+        </is>
+      </c>
+      <c r="C13" s="180" t="inlineStr">
+        <is>
+          <t>INE053F07983</t>
+        </is>
+      </c>
+      <c r="D13" s="180" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E13" s="200" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F13" s="201" t="n">
+        <v>10609.91</v>
+      </c>
+      <c r="G13" s="54" t="n">
+        <v>0.0403</v>
+      </c>
+      <c r="H13" s="55" t="n">
+        <v>46465</v>
+      </c>
+      <c r="J13" s="201" t="n">
+        <v>7.035</v>
+      </c>
+      <c r="K13" s="180" t="inlineStr">
+        <is>
+          <t>Alternative Investment Funds (AIF)</t>
+        </is>
+      </c>
+      <c r="L13" s="54" t="n">
+        <v>0.0037</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" s="180" t="n">
+        <v>6</v>
+      </c>
+      <c r="B14" s="180" t="inlineStr">
+        <is>
+          <t>REC Limited**</t>
+        </is>
+      </c>
+      <c r="C14" s="180" t="inlineStr">
+        <is>
+          <t>INE020B08DT7</t>
+        </is>
+      </c>
+      <c r="D14" s="180" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E14" s="200" t="n">
+        <v>850</v>
+      </c>
+      <c r="F14" s="201" t="n">
+        <v>8822.540000000001</v>
+      </c>
+      <c r="G14" s="54" t="n">
+        <v>0.0335</v>
+      </c>
+      <c r="H14" s="55" t="n">
+        <v>48152</v>
+      </c>
+      <c r="I14" s="180" t="inlineStr">
+        <is>
+          <t>PU - 31-Oct-2026 CA - 31-Oct-2026</t>
+        </is>
+      </c>
+      <c r="J14" s="201" t="n">
+        <v>7.0199</v>
+      </c>
+      <c r="K14" s="180" t="inlineStr">
+        <is>
+          <t>Cash &amp; Equivalent</t>
+        </is>
+      </c>
+      <c r="L14" s="54" t="n">
+        <v>-0.0413</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" s="180" t="n">
+        <v>7</v>
+      </c>
+      <c r="B15" s="180" t="inlineStr">
+        <is>
+          <t>Indian Railway Finance Corporation Limited**</t>
+        </is>
+      </c>
+      <c r="C15" s="180" t="inlineStr">
+        <is>
+          <t>INE053F07AB5</t>
+        </is>
+      </c>
+      <c r="D15" s="180" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E15" s="200" t="n">
+        <v>850</v>
+      </c>
+      <c r="F15" s="201" t="n">
+        <v>8637.190000000001</v>
+      </c>
+      <c r="G15" s="54" t="n">
+        <v>0.0328</v>
+      </c>
+      <c r="H15" s="55" t="n">
+        <v>46553</v>
+      </c>
+      <c r="J15" s="201" t="n">
+        <v>7.17</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" s="180" t="n">
+        <v>8</v>
+      </c>
+      <c r="B16" s="180" t="inlineStr">
+        <is>
+          <t>Jamnagar Utilities &amp; Power Private Limited**</t>
+        </is>
+      </c>
+      <c r="C16" s="180" t="inlineStr">
+        <is>
+          <t>INE936D07174</t>
+        </is>
+      </c>
+      <c r="D16" s="180" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E16" s="200" t="n">
+        <v>750</v>
+      </c>
+      <c r="F16" s="201" t="n">
+        <v>7847.48</v>
+      </c>
+      <c r="G16" s="54" t="n">
+        <v>0.0298</v>
+      </c>
+      <c r="H16" s="55" t="n">
+        <v>46294</v>
+      </c>
+      <c r="J16" s="201" t="n">
+        <v>6.8486</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" s="180" t="n">
+        <v>9</v>
+      </c>
+      <c r="B17" s="180" t="inlineStr">
+        <is>
+          <t>Power Finance Corporation Limited**</t>
+        </is>
+      </c>
+      <c r="C17" s="180" t="inlineStr">
+        <is>
+          <t>INE134E08IO0</t>
+        </is>
+      </c>
+      <c r="D17" s="180" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E17" s="200" t="n">
+        <v>750</v>
+      </c>
+      <c r="F17" s="201" t="n">
+        <v>7757.56</v>
+      </c>
+      <c r="G17" s="54" t="n">
+        <v>0.0295</v>
+      </c>
+      <c r="H17" s="55" t="n">
+        <v>46392</v>
+      </c>
+      <c r="J17" s="201" t="n">
+        <v>7.125</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" s="180" t="n">
+        <v>10</v>
+      </c>
+      <c r="B18" s="180" t="inlineStr">
+        <is>
+          <t>Bajaj Housing Finance Limited**</t>
+        </is>
+      </c>
+      <c r="C18" s="180" t="inlineStr">
+        <is>
+          <t>INE377Y07557</t>
+        </is>
+      </c>
+      <c r="D18" s="180" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E18" s="200" t="n">
+        <v>7500</v>
+      </c>
+      <c r="F18" s="201" t="n">
+        <v>7670.26</v>
+      </c>
+      <c r="G18" s="54" t="n">
+        <v>0.0292</v>
+      </c>
+      <c r="H18" s="55" t="n">
+        <v>46444</v>
+      </c>
+      <c r="J18" s="201" t="n">
+        <v>7.242</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" s="180" t="n">
+        <v>11</v>
+      </c>
+      <c r="B19" s="180" t="inlineStr">
+        <is>
+          <t>Power Grid Corporation of India Limited</t>
+        </is>
+      </c>
+      <c r="C19" s="180" t="inlineStr">
+        <is>
+          <t>INE752E07OC4</t>
+        </is>
+      </c>
+      <c r="D19" s="180" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E19" s="200" t="n">
+        <v>650</v>
+      </c>
+      <c r="F19" s="201" t="n">
+        <v>6839.68</v>
+      </c>
+      <c r="G19" s="54" t="n">
+        <v>0.026</v>
+      </c>
+      <c r="H19" s="55" t="n">
+        <v>46312</v>
+      </c>
+      <c r="J19" s="201" t="n">
+        <v>6.7901</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" s="180" t="n">
+        <v>12</v>
+      </c>
+      <c r="B20" s="180" t="inlineStr">
+        <is>
+          <t>ICICI Home Finance Company Limited**</t>
+        </is>
+      </c>
+      <c r="C20" s="180" t="inlineStr">
+        <is>
+          <t>INE071G07660</t>
+        </is>
+      </c>
+      <c r="D20" s="180" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E20" s="200" t="n">
+        <v>5500</v>
+      </c>
+      <c r="F20" s="201" t="n">
+        <v>5665.46</v>
+      </c>
+      <c r="G20" s="54" t="n">
+        <v>0.0215</v>
+      </c>
+      <c r="H20" s="55" t="n">
+        <v>46451</v>
+      </c>
+      <c r="J20" s="201" t="n">
+        <v>7.2725</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" s="180" t="n">
+        <v>13</v>
+      </c>
+      <c r="B21" s="180" t="inlineStr">
+        <is>
+          <t>Tata Capital Housing Finance Limited**</t>
+        </is>
+      </c>
+      <c r="C21" s="180" t="inlineStr">
+        <is>
+          <t>INE033L07IO1</t>
+        </is>
+      </c>
+      <c r="D21" s="180" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E21" s="200" t="n">
+        <v>5000</v>
+      </c>
+      <c r="F21" s="201" t="n">
+        <v>5316.52</v>
+      </c>
+      <c r="G21" s="54" t="n">
+        <v>0.0202</v>
+      </c>
+      <c r="H21" s="55" t="n">
+        <v>46589</v>
+      </c>
+      <c r="J21" s="201" t="n">
+        <v>7.52</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" s="180" t="n">
+        <v>14</v>
+      </c>
+      <c r="B22" s="180" t="inlineStr">
+        <is>
+          <t>Sundaram Finance Limited**</t>
+        </is>
+      </c>
+      <c r="C22" s="180" t="inlineStr">
+        <is>
+          <t>INE660A07RQ0</t>
+        </is>
+      </c>
+      <c r="D22" s="180" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E22" s="200" t="n">
+        <v>5000</v>
+      </c>
+      <c r="F22" s="201" t="n">
+        <v>5280.14</v>
+      </c>
+      <c r="G22" s="54" t="n">
+        <v>0.0201</v>
+      </c>
+      <c r="H22" s="55" t="n">
+        <v>46321</v>
+      </c>
+      <c r="J22" s="201" t="n">
+        <v>7.1999</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" s="180" t="n">
+        <v>15</v>
+      </c>
+      <c r="B23" s="180" t="inlineStr">
+        <is>
+          <t>Sikka Ports &amp; Terminals Limited**</t>
+        </is>
+      </c>
+      <c r="C23" s="180" t="inlineStr">
+        <is>
+          <t>INE941D07158</t>
+        </is>
+      </c>
+      <c r="D23" s="180" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E23" s="200" t="n">
+        <v>500</v>
+      </c>
+      <c r="F23" s="201" t="n">
+        <v>5275.05</v>
+      </c>
+      <c r="G23" s="54" t="n">
+        <v>0.0201</v>
+      </c>
+      <c r="H23" s="55" t="n">
+        <v>46323</v>
+      </c>
+      <c r="J23" s="201" t="n">
+        <v>7.12</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" s="180" t="n">
+        <v>16</v>
+      </c>
+      <c r="B24" s="180" t="inlineStr">
+        <is>
+          <t>REC Limited**</t>
+        </is>
+      </c>
+      <c r="C24" s="180" t="inlineStr">
+        <is>
+          <t>INE020B08AC9</t>
+        </is>
+      </c>
+      <c r="D24" s="180" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E24" s="200" t="n">
+        <v>500</v>
+      </c>
+      <c r="F24" s="201" t="n">
+        <v>5196.24</v>
+      </c>
+      <c r="G24" s="54" t="n">
+        <v>0.0198</v>
+      </c>
+      <c r="H24" s="55" t="n">
+        <v>46386</v>
+      </c>
+      <c r="J24" s="201" t="n">
+        <v>6.9366</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25" s="180" t="n">
+        <v>17</v>
+      </c>
+      <c r="B25" s="180" t="inlineStr">
+        <is>
+          <t>Small Industries Development Bank of India**</t>
+        </is>
+      </c>
+      <c r="C25" s="180" t="inlineStr">
+        <is>
+          <t>INE556F08KN9</t>
+        </is>
+      </c>
+      <c r="D25" s="180" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E25" s="200" t="n">
+        <v>5000</v>
+      </c>
+      <c r="F25" s="201" t="n">
+        <v>5192.95</v>
+      </c>
+      <c r="G25" s="54" t="n">
+        <v>0.0197</v>
+      </c>
+      <c r="H25" s="55" t="n">
+        <v>46548</v>
+      </c>
+      <c r="J25" s="201" t="n">
+        <v>7.29</v>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26" s="180" t="n">
+        <v>18</v>
+      </c>
+      <c r="B26" s="180" t="inlineStr">
+        <is>
+          <t>NIIF Infrastructure Finance Limited**</t>
+        </is>
+      </c>
+      <c r="C26" s="180" t="inlineStr">
+        <is>
+          <t>INE246R07558</t>
+        </is>
+      </c>
+      <c r="D26" s="180" t="inlineStr">
+        <is>
+          <t>ICRA AAA</t>
+        </is>
+      </c>
+      <c r="E26" s="200" t="n">
+        <v>500</v>
+      </c>
+      <c r="F26" s="201" t="n">
+        <v>5135.26</v>
+      </c>
+      <c r="G26" s="54" t="n">
+        <v>0.0195</v>
+      </c>
+      <c r="H26" s="55" t="n">
+        <v>46441</v>
+      </c>
+      <c r="J26" s="201" t="n">
+        <v>7.3449</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" s="180" t="n">
+        <v>19</v>
+      </c>
+      <c r="B27" s="180" t="inlineStr">
+        <is>
+          <t>Indian Railway Finance Corporation Limited**</t>
+        </is>
+      </c>
+      <c r="C27" s="180" t="inlineStr">
+        <is>
+          <t>INE053F07AA7</t>
+        </is>
+      </c>
+      <c r="D27" s="180" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E27" s="200" t="n">
+        <v>500</v>
+      </c>
+      <c r="F27" s="201" t="n">
+        <v>5092.98</v>
+      </c>
+      <c r="G27" s="54" t="n">
+        <v>0.0194</v>
+      </c>
+      <c r="H27" s="55" t="n">
+        <v>46535</v>
+      </c>
+      <c r="J27" s="201" t="n">
+        <v>7.14</v>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28" s="180" t="n">
+        <v>20</v>
+      </c>
+      <c r="B28" s="180" t="inlineStr">
+        <is>
+          <t>Power Finance Corporation Limited**</t>
+        </is>
+      </c>
+      <c r="C28" s="180" t="inlineStr">
+        <is>
+          <t>INE134E08JC3</t>
+        </is>
+      </c>
+      <c r="D28" s="180" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E28" s="200" t="n">
+        <v>500</v>
+      </c>
+      <c r="F28" s="201" t="n">
+        <v>5030.53</v>
+      </c>
+      <c r="G28" s="54" t="n">
+        <v>0.0191</v>
+      </c>
+      <c r="H28" s="55" t="n">
+        <v>46549</v>
+      </c>
+      <c r="J28" s="201" t="n">
+        <v>7.16</v>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29" s="180" t="n">
+        <v>21</v>
+      </c>
+      <c r="B29" s="180" t="inlineStr">
+        <is>
+          <t>Power Finance Corporation Limited**</t>
+        </is>
+      </c>
+      <c r="C29" s="180" t="inlineStr">
+        <is>
+          <t>INE134E08IT9</t>
+        </is>
+      </c>
+      <c r="D29" s="180" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E29" s="200" t="n">
+        <v>450</v>
+      </c>
+      <c r="F29" s="201" t="n">
+        <v>4636.7</v>
+      </c>
+      <c r="G29" s="54" t="n">
+        <v>0.0176</v>
+      </c>
+      <c r="H29" s="55" t="n">
+        <v>46438</v>
+      </c>
+      <c r="J29" s="201" t="n">
+        <v>7.2</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30" s="180" t="n">
+        <v>22</v>
+      </c>
+      <c r="B30" s="180" t="inlineStr">
+        <is>
+          <t>Sikka Ports &amp; Terminals Limited**</t>
+        </is>
+      </c>
+      <c r="C30" s="180" t="inlineStr">
+        <is>
+          <t>INE941D07166</t>
+        </is>
+      </c>
+      <c r="D30" s="180" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E30" s="200" t="n">
+        <v>400</v>
+      </c>
+      <c r="F30" s="201" t="n">
+        <v>4201.27</v>
+      </c>
+      <c r="G30" s="54" t="n">
+        <v>0.016</v>
+      </c>
+      <c r="H30" s="55" t="n">
+        <v>46344</v>
+      </c>
+      <c r="J30" s="201" t="n">
+        <v>7.12</v>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31" s="180" t="n">
+        <v>23</v>
+      </c>
+      <c r="B31" s="180" t="inlineStr">
+        <is>
+          <t>Power Finance Corporation Limited**</t>
+        </is>
+      </c>
+      <c r="C31" s="180" t="inlineStr">
+        <is>
+          <t>INE134E08IX1</t>
+        </is>
+      </c>
+      <c r="D31" s="180" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E31" s="200" t="n">
+        <v>400</v>
+      </c>
+      <c r="F31" s="201" t="n">
+        <v>4103.84</v>
+      </c>
+      <c r="G31" s="54" t="n">
+        <v>0.0156</v>
+      </c>
+      <c r="H31" s="55" t="n">
+        <v>46468</v>
+      </c>
+      <c r="J31" s="201" t="n">
+        <v>7.2</v>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32" s="180" t="n">
+        <v>24</v>
+      </c>
+      <c r="B32" s="180" t="inlineStr">
+        <is>
+          <t>Nuclear Power Corporation Of India Limited**</t>
+        </is>
+      </c>
+      <c r="C32" s="180" t="inlineStr">
+        <is>
+          <t>INE206D08196</t>
+        </is>
+      </c>
+      <c r="D32" s="180" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E32" s="200" t="n">
+        <v>350</v>
+      </c>
+      <c r="F32" s="201" t="n">
+        <v>3681.68</v>
+      </c>
+      <c r="G32" s="54" t="n">
+        <v>0.014</v>
+      </c>
+      <c r="H32" s="55" t="n">
+        <v>46410</v>
+      </c>
+      <c r="J32" s="201" t="n">
+        <v>7.095</v>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33" s="180" t="n">
+        <v>25</v>
+      </c>
+      <c r="B33" s="180" t="inlineStr">
+        <is>
+          <t>Bajaj Finance Limited**</t>
+        </is>
+      </c>
+      <c r="C33" s="180" t="inlineStr">
+        <is>
+          <t>INE296A07SC1</t>
+        </is>
+      </c>
+      <c r="D33" s="180" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E33" s="200" t="n">
+        <v>300</v>
+      </c>
+      <c r="F33" s="201" t="n">
+        <v>3192.25</v>
+      </c>
+      <c r="G33" s="54" t="n">
+        <v>0.0121</v>
+      </c>
+      <c r="H33" s="55" t="n">
+        <v>46624</v>
+      </c>
+      <c r="J33" s="201" t="n">
+        <v>7.61</v>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34" s="180" t="n">
+        <v>26</v>
+      </c>
+      <c r="B34" s="180" t="inlineStr">
+        <is>
+          <t>Small Industries Development Bank of India</t>
+        </is>
+      </c>
+      <c r="C34" s="180" t="inlineStr">
+        <is>
+          <t>INE556F08KK5</t>
+        </is>
+      </c>
+      <c r="D34" s="180" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E34" s="200" t="n">
+        <v>2500</v>
+      </c>
+      <c r="F34" s="201" t="n">
+        <v>2644.72</v>
+      </c>
+      <c r="G34" s="54" t="n">
+        <v>0.0101</v>
+      </c>
+      <c r="H34" s="55" t="n">
+        <v>46496</v>
+      </c>
+      <c r="J34" s="201" t="n">
+        <v>7.3375</v>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35" s="180" t="n">
+        <v>27</v>
+      </c>
+      <c r="B35" s="180" t="inlineStr">
+        <is>
+          <t>Tata Capital Limited**</t>
+        </is>
+      </c>
+      <c r="C35" s="180" t="inlineStr">
+        <is>
+          <t>INE976I07DC3</t>
+        </is>
+      </c>
+      <c r="D35" s="180" t="inlineStr">
+        <is>
+          <t>ICRA AAA</t>
+        </is>
+      </c>
+      <c r="E35" s="200" t="n">
+        <v>2500</v>
+      </c>
+      <c r="F35" s="201" t="n">
+        <v>2574.95</v>
+      </c>
+      <c r="G35" s="54" t="n">
+        <v>0.0098</v>
+      </c>
+      <c r="H35" s="55" t="n">
+        <v>46462</v>
+      </c>
+      <c r="J35" s="201" t="n">
+        <v>7.3763</v>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36" s="180" t="n">
+        <v>28</v>
+      </c>
+      <c r="B36" s="180" t="inlineStr">
+        <is>
+          <t>REC Limited**</t>
+        </is>
+      </c>
+      <c r="C36" s="180" t="inlineStr">
+        <is>
+          <t>INE020B08AH8</t>
+        </is>
+      </c>
+      <c r="D36" s="180" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E36" s="200" t="n">
+        <v>250</v>
+      </c>
+      <c r="F36" s="201" t="n">
+        <v>2563.71</v>
+      </c>
+      <c r="G36" s="54" t="n">
+        <v>0.0097</v>
+      </c>
+      <c r="H36" s="55" t="n">
+        <v>46458</v>
+      </c>
+      <c r="J36" s="201" t="n">
+        <v>7.02</v>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37" s="180" t="n">
+        <v>29</v>
+      </c>
+      <c r="B37" s="180" t="inlineStr">
+        <is>
+          <t>LIC Housing Finance Limited**</t>
+        </is>
+      </c>
+      <c r="C37" s="180" t="inlineStr">
+        <is>
+          <t>INE115A07RE1</t>
+        </is>
+      </c>
+      <c r="D37" s="180" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E37" s="200" t="n">
+        <v>2500</v>
+      </c>
+      <c r="F37" s="201" t="n">
+        <v>2561.6</v>
+      </c>
+      <c r="G37" s="54" t="n">
+        <v>0.0097</v>
+      </c>
+      <c r="H37" s="55" t="n">
+        <v>46464</v>
+      </c>
+      <c r="J37" s="201" t="n">
+        <v>7.215</v>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38" s="180" t="n">
+        <v>30</v>
+      </c>
+      <c r="B38" s="180" t="inlineStr">
+        <is>
+          <t>Bajaj Finance Limited**</t>
+        </is>
+      </c>
+      <c r="C38" s="180" t="inlineStr">
+        <is>
+          <t>INE296A07TG0</t>
+        </is>
+      </c>
+      <c r="D38" s="180" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E38" s="200" t="n">
+        <v>2500</v>
+      </c>
+      <c r="F38" s="201" t="n">
+        <v>2554.52</v>
+      </c>
+      <c r="G38" s="54" t="n">
+        <v>0.0097</v>
+      </c>
+      <c r="H38" s="55" t="n">
+        <v>46472</v>
+      </c>
+      <c r="J38" s="201" t="n">
+        <v>7.385</v>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39" s="180" t="n">
+        <v>31</v>
+      </c>
+      <c r="B39" s="180" t="inlineStr">
+        <is>
+          <t>Tata Capital Limited**</t>
+        </is>
+      </c>
+      <c r="C39" s="180" t="inlineStr">
+        <is>
+          <t>INE976I07CT9</t>
+        </is>
+      </c>
+      <c r="D39" s="180" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E39" s="200" t="n">
+        <v>2500</v>
+      </c>
+      <c r="F39" s="201" t="n">
+        <v>2542.21</v>
+      </c>
+      <c r="G39" s="54" t="n">
+        <v>0.0097</v>
+      </c>
+      <c r="H39" s="55" t="n">
+        <v>46517</v>
+      </c>
+      <c r="J39" s="201" t="n">
+        <v>7.5649</v>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40" s="180" t="n">
+        <v>32</v>
+      </c>
+      <c r="B40" s="180" t="inlineStr">
+        <is>
+          <t>REC Limited</t>
+        </is>
+      </c>
+      <c r="C40" s="180" t="inlineStr">
+        <is>
+          <t>INE020B08FA2</t>
+        </is>
+      </c>
+      <c r="D40" s="180" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E40" s="200" t="n">
+        <v>2500</v>
+      </c>
+      <c r="F40" s="201" t="n">
+        <v>2524.14</v>
+      </c>
+      <c r="G40" s="54" t="n">
+        <v>0.009599999999999999</v>
+      </c>
+      <c r="H40" s="55" t="n">
+        <v>46538</v>
+      </c>
+      <c r="J40" s="201" t="n">
+        <v>7.17</v>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41" s="180" t="n">
+        <v>33</v>
+      </c>
+      <c r="B41" s="180" t="inlineStr">
+        <is>
+          <t>Grasim Industries Limited**</t>
+        </is>
+      </c>
+      <c r="C41" s="180" t="inlineStr">
+        <is>
+          <t>INE047A08190</t>
+        </is>
+      </c>
+      <c r="D41" s="180" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E41" s="200" t="n">
+        <v>250</v>
+      </c>
+      <c r="F41" s="201" t="n">
+        <v>2518.92</v>
+      </c>
+      <c r="G41" s="54" t="n">
+        <v>0.009599999999999999</v>
+      </c>
+      <c r="H41" s="55" t="n">
+        <v>46548</v>
+      </c>
+      <c r="J41" s="201" t="n">
+        <v>7.1012</v>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42" s="180" t="n">
+        <v>34</v>
+      </c>
+      <c r="B42" s="180" t="inlineStr">
+        <is>
+          <t>Small Industries Development Bank of India**</t>
+        </is>
+      </c>
+      <c r="C42" s="180" t="inlineStr">
+        <is>
+          <t>INE556F08KQ2</t>
+        </is>
+      </c>
+      <c r="D42" s="180" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E42" s="200" t="n">
+        <v>2500</v>
+      </c>
+      <c r="F42" s="201" t="n">
+        <v>2515.95</v>
+      </c>
+      <c r="G42" s="54" t="n">
+        <v>0.009599999999999999</v>
+      </c>
+      <c r="H42" s="55" t="n">
+        <v>46640</v>
+      </c>
+      <c r="J42" s="201" t="n">
+        <v>7.2504</v>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43" s="180" t="n">
+        <v>35</v>
+      </c>
+      <c r="B43" s="180" t="inlineStr">
+        <is>
+          <t>Sundaram Finance Limited**</t>
+        </is>
+      </c>
+      <c r="C43" s="180" t="inlineStr">
+        <is>
+          <t>INE660A07RY4</t>
+        </is>
+      </c>
+      <c r="D43" s="180" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E43" s="200" t="n">
+        <v>2500</v>
+      </c>
+      <c r="F43" s="201" t="n">
+        <v>2503.22</v>
+      </c>
+      <c r="G43" s="54" t="n">
+        <v>0.0095</v>
+      </c>
+      <c r="H43" s="55" t="n">
+        <v>46535</v>
+      </c>
+      <c r="J43" s="201" t="n">
+        <v>7.535</v>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44" s="180" t="n">
+        <v>36</v>
+      </c>
+      <c r="B44" s="180" t="inlineStr">
+        <is>
+          <t>Small Industries Development Bank of India**</t>
+        </is>
+      </c>
+      <c r="C44" s="180" t="inlineStr">
+        <is>
+          <t>INE556F08KM1</t>
+        </is>
+      </c>
+      <c r="D44" s="180" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E44" s="200" t="n">
+        <v>2000</v>
+      </c>
+      <c r="F44" s="201" t="n">
+        <v>2089.52</v>
+      </c>
+      <c r="G44" s="54" t="n">
+        <v>0.007900000000000001</v>
+      </c>
+      <c r="H44" s="55" t="n">
+        <v>46521</v>
+      </c>
+      <c r="J44" s="201" t="n">
+        <v>7.29</v>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45" s="180" t="n">
+        <v>37</v>
+      </c>
+      <c r="B45" s="180" t="inlineStr">
+        <is>
+          <t>LIC Housing Finance Limited**</t>
+        </is>
+      </c>
+      <c r="C45" s="180" t="inlineStr">
+        <is>
+          <t>INE115A07LU0</t>
+        </is>
+      </c>
+      <c r="D45" s="180" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E45" s="200" t="n">
+        <v>100</v>
+      </c>
+      <c r="F45" s="201" t="n">
+        <v>1013.39</v>
+      </c>
+      <c r="G45" s="54" t="n">
+        <v>0.0039</v>
+      </c>
+      <c r="H45" s="55" t="n">
+        <v>46524</v>
+      </c>
+      <c r="J45" s="201" t="n">
+        <v>7.34</v>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46" s="56" t="n"/>
+      <c r="B46" s="56" t="inlineStr">
+        <is>
+          <t>Total</t>
+        </is>
+      </c>
+      <c r="C46" s="56" t="n"/>
+      <c r="D46" s="56" t="n"/>
+      <c r="E46" s="56" t="n"/>
+      <c r="F46" s="202" t="n">
+        <v>207738.6</v>
+      </c>
+      <c r="G46" s="58" t="n">
+        <v>0.7897</v>
+      </c>
+    </row>
+    <row r="48">
+      <c r="B48" s="41" t="inlineStr">
+        <is>
+          <t>Government Securities (Central/State)</t>
+        </is>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49" s="180" t="n">
+        <v>38</v>
+      </c>
+      <c r="B49" s="180" t="inlineStr">
+        <is>
+          <t>7.38% GOI 2027</t>
+        </is>
+      </c>
+      <c r="C49" s="180" t="inlineStr">
+        <is>
+          <t>IN0020220037</t>
+        </is>
+      </c>
+      <c r="D49" s="180" t="inlineStr">
+        <is>
+          <t>Sovereign</t>
+        </is>
+      </c>
+      <c r="E49" s="200" t="n">
+        <v>21500000</v>
+      </c>
+      <c r="F49" s="201" t="n">
+        <v>21892.48</v>
+      </c>
+      <c r="G49" s="54" t="n">
+        <v>0.0832</v>
+      </c>
+      <c r="H49" s="55" t="n">
+        <v>46558</v>
+      </c>
+      <c r="J49" s="201" t="n">
+        <v>5.6575</v>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50" s="180" t="n">
+        <v>39</v>
+      </c>
+      <c r="B50" s="180" t="inlineStr">
+        <is>
+          <t>7.02% GOI 2027</t>
+        </is>
+      </c>
+      <c r="C50" s="180" t="inlineStr">
+        <is>
+          <t>IN0020240043</t>
+        </is>
+      </c>
+      <c r="D50" s="180" t="inlineStr">
+        <is>
+          <t>Sovereign</t>
+        </is>
+      </c>
+      <c r="E50" s="200" t="n">
+        <v>7500000</v>
+      </c>
+      <c r="F50" s="201" t="n">
+        <v>7632.22</v>
+      </c>
+      <c r="G50" s="54" t="n">
+        <v>0.029</v>
+      </c>
+      <c r="H50" s="55" t="n">
+        <v>46534</v>
+      </c>
+      <c r="J50" s="201" t="n">
+        <v>5.7473</v>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51" s="180" t="n">
+        <v>40</v>
+      </c>
+      <c r="B51" s="180" t="inlineStr">
+        <is>
+          <t>5.74% GOI 2026</t>
+        </is>
+      </c>
+      <c r="C51" s="180" t="inlineStr">
+        <is>
+          <t>IN0020210186</t>
+        </is>
+      </c>
+      <c r="D51" s="180" t="inlineStr">
+        <is>
+          <t>Sovereign</t>
+        </is>
+      </c>
+      <c r="E51" s="200" t="n">
+        <v>4000000</v>
+      </c>
+      <c r="F51" s="201" t="n">
+        <v>4031.76</v>
+      </c>
+      <c r="G51" s="54" t="n">
+        <v>0.0153</v>
+      </c>
+      <c r="H51" s="55" t="n">
+        <v>46341</v>
+      </c>
+      <c r="J51" s="201" t="n">
+        <v>5.4877</v>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52" s="180" t="n">
+        <v>41</v>
+      </c>
+      <c r="B52" s="180" t="inlineStr">
+        <is>
+          <t>7.59% Gujarat SDL 2027</t>
+        </is>
+      </c>
+      <c r="C52" s="180" t="inlineStr">
+        <is>
+          <t>IN1520160194</t>
+        </is>
+      </c>
+      <c r="D52" s="180" t="inlineStr">
+        <is>
+          <t>Sovereign</t>
+        </is>
+      </c>
+      <c r="E52" s="200" t="n">
+        <v>2500000</v>
+      </c>
+      <c r="F52" s="201" t="n">
+        <v>2599.93</v>
+      </c>
+      <c r="G52" s="54" t="n">
+        <v>0.009900000000000001</v>
+      </c>
+      <c r="H52" s="55" t="n">
+        <v>46433</v>
+      </c>
+      <c r="J52" s="201" t="n">
+        <v>5.7</v>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53" s="180" t="n">
+        <v>42</v>
+      </c>
+      <c r="B53" s="180" t="inlineStr">
+        <is>
+          <t>7.86% Karnataka SDL 2027</t>
+        </is>
+      </c>
+      <c r="C53" s="180" t="inlineStr">
+        <is>
+          <t>IN1920160117</t>
+        </is>
+      </c>
+      <c r="D53" s="180" t="inlineStr">
+        <is>
+          <t>Sovereign</t>
+        </is>
+      </c>
+      <c r="E53" s="200" t="n">
+        <v>2500000</v>
+      </c>
+      <c r="F53" s="201" t="n">
+        <v>2593.92</v>
+      </c>
+      <c r="G53" s="54" t="n">
+        <v>0.009900000000000001</v>
+      </c>
+      <c r="H53" s="55" t="n">
+        <v>46461</v>
+      </c>
+      <c r="J53" s="201" t="n">
+        <v>5.725</v>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54" s="56" t="n"/>
+      <c r="B54" s="56" t="inlineStr">
+        <is>
+          <t>Total</t>
+        </is>
+      </c>
+      <c r="C54" s="56" t="n"/>
+      <c r="D54" s="56" t="n"/>
+      <c r="E54" s="56" t="n"/>
+      <c r="F54" s="202" t="n">
+        <v>38750.31</v>
+      </c>
+      <c r="G54" s="58" t="n">
+        <v>0.1473</v>
+      </c>
+    </row>
+    <row r="56">
+      <c r="B56" s="41" t="inlineStr">
+        <is>
+          <t>MONEY MARKET INSTRUMENTS</t>
+        </is>
+      </c>
+    </row>
+    <row r="57">
+      <c r="B57" s="41" t="inlineStr">
+        <is>
+          <t>Certificate of Deposit</t>
+        </is>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58" s="180" t="n">
+        <v>43</v>
+      </c>
+      <c r="B58" s="180" t="inlineStr">
+        <is>
+          <t>Kotak Mahindra Bank Limited**</t>
+        </is>
+      </c>
+      <c r="C58" s="180" t="inlineStr">
+        <is>
+          <t>INE237AD6109</t>
+        </is>
+      </c>
+      <c r="D58" s="180" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E58" s="200" t="n">
+        <v>1500</v>
+      </c>
+      <c r="F58" s="201" t="n">
+        <v>7274.36</v>
+      </c>
+      <c r="G58" s="54" t="n">
+        <v>0.0277</v>
+      </c>
+      <c r="H58" s="55" t="n">
+        <v>46374</v>
+      </c>
+      <c r="J58" s="201" t="n">
+        <v>6.66</v>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59" s="180" t="n">
+        <v>44</v>
+      </c>
+      <c r="B59" s="180" t="inlineStr">
+        <is>
+          <t>Punjab National Bank</t>
+        </is>
+      </c>
+      <c r="C59" s="180" t="inlineStr">
+        <is>
+          <t>INE160A16UE2</t>
+        </is>
+      </c>
+      <c r="D59" s="180" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E59" s="200" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F59" s="201" t="n">
+        <v>4804.47</v>
+      </c>
+      <c r="G59" s="54" t="n">
+        <v>0.0183</v>
+      </c>
+      <c r="H59" s="55" t="n">
+        <v>46423</v>
+      </c>
+      <c r="J59" s="201" t="n">
+        <v>6.7829</v>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60" s="180" t="n">
+        <v>45</v>
+      </c>
+      <c r="B60" s="180" t="inlineStr">
+        <is>
+          <t>Punjab National Bank**</t>
+        </is>
+      </c>
+      <c r="C60" s="180" t="inlineStr">
+        <is>
+          <t>INE160A16UH5</t>
+        </is>
+      </c>
+      <c r="D60" s="180" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E60" s="200" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F60" s="201" t="n">
+        <v>4800.94</v>
+      </c>
+      <c r="G60" s="54" t="n">
+        <v>0.0182</v>
+      </c>
+      <c r="H60" s="55" t="n">
+        <v>46427</v>
+      </c>
+      <c r="J60" s="201" t="n">
+        <v>6.7865</v>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61" s="180" t="n">
+        <v>46</v>
+      </c>
+      <c r="B61" s="180" t="inlineStr">
+        <is>
+          <t>Kotak Mahindra Bank Limited**</t>
+        </is>
+      </c>
+      <c r="C61" s="180" t="inlineStr">
+        <is>
+          <t>INE237AD6141</t>
+        </is>
+      </c>
+      <c r="D61" s="180" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E61" s="200" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F61" s="201" t="n">
+        <v>4799.12</v>
+      </c>
+      <c r="G61" s="54" t="n">
+        <v>0.0182</v>
+      </c>
+      <c r="H61" s="55" t="n">
+        <v>46430</v>
+      </c>
+      <c r="J61" s="201" t="n">
+        <v>6.76</v>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62" s="180" t="n">
+        <v>47</v>
+      </c>
+      <c r="B62" s="180" t="inlineStr">
+        <is>
+          <t>Export-Import Bank of India**</t>
+        </is>
+      </c>
+      <c r="C62" s="180" t="inlineStr">
+        <is>
+          <t>INE514E16CP6</t>
+        </is>
+      </c>
+      <c r="D62" s="180" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E62" s="200" t="n">
+        <v>500</v>
+      </c>
+      <c r="F62" s="201" t="n">
+        <v>2392.3</v>
+      </c>
+      <c r="G62" s="54" t="n">
+        <v>0.0091</v>
+      </c>
+      <c r="H62" s="55" t="n">
+        <v>46447</v>
+      </c>
+      <c r="J62" s="201" t="n">
+        <v>6.7625</v>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63" s="180" t="n">
+        <v>48</v>
+      </c>
+      <c r="B63" s="180" t="inlineStr">
+        <is>
+          <t>Canara Bank**</t>
+        </is>
+      </c>
+      <c r="C63" s="180" t="inlineStr">
+        <is>
+          <t>INE476A16I26</t>
+        </is>
+      </c>
+      <c r="D63" s="180" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E63" s="200" t="n">
+        <v>500</v>
+      </c>
+      <c r="F63" s="201" t="n">
+        <v>2381.95</v>
+      </c>
+      <c r="G63" s="54" t="n">
+        <v>0.0091</v>
+      </c>
+      <c r="H63" s="55" t="n">
+        <v>46471</v>
+      </c>
+      <c r="J63" s="201" t="n">
+        <v>6.775</v>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64" s="56" t="n"/>
+      <c r="B64" s="56" t="inlineStr">
+        <is>
+          <t>Total</t>
+        </is>
+      </c>
+      <c r="C64" s="56" t="n"/>
+      <c r="D64" s="56" t="n"/>
+      <c r="E64" s="56" t="n"/>
+      <c r="F64" s="202" t="n">
+        <v>26453.14</v>
+      </c>
+      <c r="G64" s="58" t="n">
+        <v>0.1006</v>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66" s="180" t="n">
+        <v>49</v>
+      </c>
+      <c r="B66" s="41" t="inlineStr">
+        <is>
+          <t>TREPS / Reverse Repo Investments</t>
+        </is>
+      </c>
+      <c r="F66" s="201" t="n">
+        <v>26224.97</v>
+      </c>
+      <c r="G66" s="54" t="n">
+        <v>0.0997</v>
+      </c>
+      <c r="H66" s="55" t="n">
+        <v>46204</v>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67" s="56" t="n"/>
+      <c r="B67" s="56" t="inlineStr">
+        <is>
+          <t>Total</t>
+        </is>
+      </c>
+      <c r="C67" s="56" t="n"/>
+      <c r="D67" s="56" t="n"/>
+      <c r="E67" s="56" t="n"/>
+      <c r="F67" s="202" t="n">
+        <v>26224.97</v>
+      </c>
+      <c r="G67" s="58" t="n">
+        <v>0.0997</v>
+      </c>
+    </row>
+    <row r="69">
+      <c r="B69" s="41" t="inlineStr">
+        <is>
+          <t>Alternative Investment Funds (AIF)</t>
+        </is>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70" s="180" t="n">
+        <v>50</v>
+      </c>
+      <c r="B70" s="180" t="inlineStr">
+        <is>
+          <t>SBI Funds Management Pvt Ltd/Fund Parent</t>
+        </is>
+      </c>
+      <c r="C70" s="180" t="inlineStr">
+        <is>
+          <t>INF0RQ622028</t>
+        </is>
+      </c>
+      <c r="E70" s="200" t="n">
+        <v>8273.548000000001</v>
+      </c>
+      <c r="F70" s="201" t="n">
+        <v>982.1900000000001</v>
+      </c>
+      <c r="G70" s="54" t="n">
+        <v>0.0037</v>
+      </c>
+      <c r="J70" s="201" t="n"/>
+    </row>
+    <row r="71">
+      <c r="A71" s="56" t="n"/>
+      <c r="B71" s="56" t="inlineStr">
+        <is>
+          <t>Total</t>
+        </is>
+      </c>
+      <c r="C71" s="56" t="n"/>
+      <c r="D71" s="56" t="n"/>
+      <c r="E71" s="56" t="n"/>
+      <c r="F71" s="202" t="n">
+        <v>982.1900000000001</v>
+      </c>
+      <c r="G71" s="58" t="n">
+        <v>0.0037</v>
+      </c>
+    </row>
+    <row r="73">
+      <c r="B73" s="41" t="inlineStr">
+        <is>
+          <t>Cash &amp; Cash Equivalent</t>
+        </is>
+      </c>
+    </row>
+    <row r="74">
+      <c r="B74" s="180" t="inlineStr">
+        <is>
+          <t>Net Receivables/Payables</t>
+        </is>
+      </c>
+      <c r="E74" s="200" t="n"/>
+      <c r="F74" s="201" t="n">
+        <v>-37076.47</v>
+      </c>
+      <c r="G74" s="54" t="n">
+        <v>-0.141</v>
+      </c>
+      <c r="J74" s="201" t="n"/>
+    </row>
+    <row r="75">
+      <c r="A75" s="56" t="n"/>
+      <c r="B75" s="56" t="inlineStr">
+        <is>
+          <t>Total</t>
+        </is>
+      </c>
+      <c r="C75" s="56" t="n"/>
+      <c r="D75" s="56" t="n"/>
+      <c r="E75" s="56" t="n"/>
+      <c r="F75" s="202" t="n">
+        <v>-37076.47</v>
+      </c>
+      <c r="G75" s="58" t="n">
+        <v>-0.141</v>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77" s="145" t="n"/>
+      <c r="B77" s="145" t="inlineStr">
+        <is>
+          <t>GRAND TOTAL</t>
+        </is>
+      </c>
+      <c r="C77" s="145" t="n"/>
+      <c r="D77" s="145" t="n"/>
+      <c r="E77" s="145" t="n"/>
+      <c r="F77" s="203" t="n">
+        <v>263072.74</v>
+      </c>
+      <c r="G77" s="60" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78" s="180" t="inlineStr">
+        <is>
+          <t>Notes:</t>
+        </is>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79" s="180" t="n">
+        <v>1</v>
+      </c>
+      <c r="B79" s="180" t="inlineStr">
+        <is>
+          <t>** Non Traded in accordance with SEBI Regulations.</t>
+        </is>
+      </c>
+    </row>
+    <row r="80">
+      <c r="A80" s="61" t="n">
+        <v>2</v>
+      </c>
+      <c r="B80" s="61" t="inlineStr">
+        <is>
+          <t>Market value includes accrued interest</t>
+        </is>
+      </c>
+    </row>
+    <row r="81">
+      <c r="A81" s="61" t="n">
+        <v>3</v>
+      </c>
+      <c r="B81" s="61" t="inlineStr">
+        <is>
+          <t>Net Assets does not include unit activity for the last day of the month</t>
+        </is>
+      </c>
+    </row>
+    <row r="85">
+      <c r="B85" s="180" t="inlineStr">
+        <is>
+          <t>Scheme Riskometer</t>
+        </is>
+      </c>
+    </row>
+    <row r="99">
+      <c r="B99" s="180" t="inlineStr">
+        <is>
+          <t>Benchmark Riskometer: CRISIL Corporate Debt A-II Index</t>
+        </is>
+      </c>
+    </row>
+    <row r="114">
+      <c r="A114" s="1" t="inlineStr">
+        <is>
+          <t>Sr. No.</t>
+        </is>
+      </c>
+      <c r="B114" s="2" t="inlineStr">
+        <is>
+          <t>Particulars</t>
+        </is>
+      </c>
+      <c r="C114" s="3" t="n"/>
+      <c r="D114" s="3" t="n"/>
+      <c r="E114" s="4" t="n"/>
+    </row>
+    <row r="115">
+      <c r="A115" s="5" t="n">
         <v>4</v>
       </c>
-      <c r="B12" s="8" t="inlineStr">
-[...1886 lines deleted...]
-      <c r="C109" s="7" t="inlineStr">
+      <c r="B115" s="6" t="n"/>
+      <c r="C115" s="7" t="inlineStr">
         <is>
           <t>Portfolio Information</t>
         </is>
       </c>
-      <c r="E109" s="9" t="n"/>
-[...3 lines deleted...]
-      <c r="B110" s="6" t="inlineStr">
+      <c r="E115" s="9" t="n"/>
+    </row>
+    <row r="116">
+      <c r="A116" s="5" t="n"/>
+      <c r="B116" s="6" t="inlineStr">
         <is>
           <t>Description (if any)</t>
         </is>
       </c>
-      <c r="C110" s="10" t="n"/>
-[...70 lines deleted...]
-      <c r="C116" s="14" t="n"/>
+      <c r="C116" s="10" t="n"/>
+      <c r="D116" s="181" t="n"/>
       <c r="E116" s="9" t="n"/>
     </row>
     <row r="117">
       <c r="A117" s="5" t="n"/>
-      <c r="B117" s="212" t="inlineStr">
+      <c r="B117" s="6" t="inlineStr">
+        <is>
+          <t>Annualised Portfolio YTM*@@</t>
+        </is>
+      </c>
+      <c r="C117" s="43" t="n">
+        <v>0.06980142388016319</v>
+      </c>
+      <c r="E117" s="9" t="n"/>
+    </row>
+    <row r="118">
+      <c r="A118" s="5" t="n"/>
+      <c r="B118" s="6" t="inlineStr">
+        <is>
+          <t>Macaulay Duration@@</t>
+        </is>
+      </c>
+      <c r="C118" s="48" t="n">
+        <v>0.708169205084896</v>
+      </c>
+      <c r="E118" s="9" t="n"/>
+    </row>
+    <row r="119">
+      <c r="A119" s="5" t="n"/>
+      <c r="B119" s="6" t="inlineStr">
+        <is>
+          <t>Residual Maturity@@</t>
+        </is>
+      </c>
+      <c r="C119" s="48" t="n">
+        <v>0.719625676514041</v>
+      </c>
+      <c r="E119" s="9" t="n"/>
+    </row>
+    <row r="120">
+      <c r="A120" s="5" t="n"/>
+      <c r="B120" s="6" t="inlineStr">
+        <is>
+          <t>Modified Duration (in years)@@</t>
+        </is>
+      </c>
+      <c r="C120" s="48" t="n">
+        <v>0.666681535367229</v>
+      </c>
+      <c r="E120" s="9" t="n"/>
+    </row>
+    <row r="121">
+      <c r="A121" s="5" t="n"/>
+      <c r="B121" s="182" t="inlineStr">
+        <is>
+          <t>* In case of semi-annual YTM, it will be annualised</t>
+        </is>
+      </c>
+      <c r="C121" s="182" t="n"/>
+      <c r="E121" s="9" t="n"/>
+    </row>
+    <row r="122">
+      <c r="A122" s="5" t="n">
+        <v>5</v>
+      </c>
+      <c r="B122" s="183" t="inlineStr">
+        <is>
+          <t>NAV AND Dividend</t>
+        </is>
+      </c>
+      <c r="C122" s="182" t="n"/>
+      <c r="E122" s="9" t="n"/>
+    </row>
+    <row r="123">
+      <c r="A123" s="5" t="n"/>
+      <c r="B123" s="204" t="inlineStr">
         <is>
           <t>Plan/Option Name</t>
         </is>
       </c>
-      <c r="C117" s="162" t="inlineStr">
+      <c r="C123" s="149" t="inlineStr">
         <is>
           <t>NAV per unit (Rs)</t>
         </is>
       </c>
-      <c r="D117" s="213" t="n"/>
-      <c r="E117" s="214" t="inlineStr">
+      <c r="D123" s="205" t="n"/>
+      <c r="E123" s="206" t="inlineStr">
         <is>
           <t>Aggregate distributions during the portfolio period  (Rs. per Unit)</t>
         </is>
       </c>
     </row>
-    <row r="118" ht="36" customHeight="1">
-[...7 lines deleted...]
-      <c r="D118" s="16" t="inlineStr">
+    <row r="124">
+      <c r="A124" s="5" t="n"/>
+      <c r="B124" s="207" t="n"/>
+      <c r="C124" s="14" t="inlineStr">
         <is>
           <t>As on Jun 15, 2026</t>
         </is>
       </c>
-      <c r="E118" s="215" t="n"/>
-[...3 lines deleted...]
-      <c r="B119" s="18" t="inlineStr">
+      <c r="D124" s="14" t="inlineStr">
+        <is>
+          <t>As on Jun 30, 2026</t>
+        </is>
+      </c>
+      <c r="E124" s="207" t="n"/>
+    </row>
+    <row r="125">
+      <c r="A125" s="15" t="n"/>
+      <c r="B125" s="16" t="inlineStr">
         <is>
           <t>Direct Plan-Growth Plan</t>
         </is>
       </c>
-      <c r="C119" s="19" t="inlineStr">
-[...4 lines deleted...]
-      <c r="D119" s="19" t="inlineStr">
+      <c r="C125" s="17" t="inlineStr">
         <is>
           <t>17.1771</t>
         </is>
       </c>
-      <c r="E119" s="7" t="inlineStr">
+      <c r="D125" s="17" t="inlineStr">
+        <is>
+          <t>17.2574</t>
+        </is>
+      </c>
+      <c r="E125" s="208" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
     </row>
-    <row r="120">
-[...1 lines deleted...]
-      <c r="B120" s="18" t="inlineStr">
+    <row r="126">
+      <c r="A126" s="15" t="n"/>
+      <c r="B126" s="16" t="inlineStr">
         <is>
           <t>Direct Plan-IDCW Plan</t>
         </is>
       </c>
-      <c r="C120" s="19" t="inlineStr">
-[...4 lines deleted...]
-      <c r="D120" s="53" t="inlineStr">
+      <c r="C126" s="17" t="inlineStr">
         <is>
           <t>11.4169</t>
         </is>
       </c>
-      <c r="E120" s="10" t="inlineStr">
+      <c r="D126" s="17" t="inlineStr">
+        <is>
+          <t>11.4702</t>
+        </is>
+      </c>
+      <c r="E126" s="208" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
     </row>
-    <row r="121">
-[...1 lines deleted...]
-      <c r="B121" s="18" t="inlineStr">
+    <row r="127">
+      <c r="A127" s="15" t="n"/>
+      <c r="B127" s="16" t="inlineStr">
         <is>
           <t>Direct Plan-Daily IDCW Plan</t>
         </is>
       </c>
-      <c r="C121" s="20" t="n">
+      <c r="C127" s="17" t="n">
         <v>0</v>
       </c>
-      <c r="D121" s="20" t="n">
+      <c r="D127" s="17" t="n">
         <v>0</v>
       </c>
-      <c r="E121" s="21" t="n">
+      <c r="E127" s="208" t="n">
         <v>0</v>
       </c>
     </row>
-    <row r="122">
-[...1 lines deleted...]
-      <c r="B122" s="18" t="inlineStr">
+    <row r="128">
+      <c r="A128" s="15" t="n"/>
+      <c r="B128" s="16" t="inlineStr">
         <is>
           <t>Direct Plan-Weekly IDCW Plan</t>
         </is>
       </c>
-      <c r="C122" s="20" t="n">
+      <c r="C128" s="17" t="n">
         <v>0</v>
       </c>
-      <c r="D122" s="20" t="n">
+      <c r="D128" s="17" t="n">
         <v>0</v>
       </c>
-      <c r="E122" s="21" t="n">
+      <c r="E128" s="208" t="n">
         <v>0</v>
       </c>
     </row>
-    <row r="123">
-[...1 lines deleted...]
-      <c r="B123" s="18" t="inlineStr">
+    <row r="129">
+      <c r="A129" s="15" t="n"/>
+      <c r="B129" s="16" t="inlineStr">
         <is>
           <t>Direct Plan-Monthly IDCW Plan</t>
         </is>
       </c>
-      <c r="C123" s="19" t="inlineStr">
-[...4 lines deleted...]
-      <c r="D123" s="19" t="inlineStr">
+      <c r="C129" s="17" t="inlineStr">
         <is>
           <t>10.6618</t>
         </is>
       </c>
-      <c r="E123" s="58" t="inlineStr">
-[...7 lines deleted...]
-      <c r="B124" s="18" t="inlineStr">
+      <c r="D129" s="17" t="inlineStr">
+        <is>
+          <t>10.6134</t>
+        </is>
+      </c>
+      <c r="E129" s="208" t="n">
+        <v>0.0982</v>
+      </c>
+    </row>
+    <row r="130">
+      <c r="A130" s="15" t="n"/>
+      <c r="B130" s="16" t="inlineStr">
         <is>
           <t>Direct Plan-Quarterly IDCW Plan</t>
         </is>
       </c>
-      <c r="C124" s="19" t="inlineStr">
-[...4 lines deleted...]
-      <c r="D124" s="19" t="inlineStr">
+      <c r="C130" s="17" t="inlineStr">
         <is>
           <t>11.5173</t>
         </is>
       </c>
-      <c r="E124" s="10" t="inlineStr">
-[...112 lines deleted...]
-        </is>
+      <c r="D130" s="17" t="inlineStr">
+        <is>
+          <t>11.3983</t>
+        </is>
+      </c>
+      <c r="E130" s="208" t="n">
+        <v>0.1727</v>
       </c>
     </row>
     <row r="131">
-      <c r="A131" s="5" t="n"/>
-[...19 lines deleted...]
-      </c>
+      <c r="A131" s="15" t="n"/>
+      <c r="B131" s="19" t="n"/>
+      <c r="C131" s="139" t="n"/>
+      <c r="D131" s="139" t="n"/>
+      <c r="E131" s="10" t="n"/>
     </row>
     <row r="132">
       <c r="A132" s="5" t="n"/>
-      <c r="B132" s="28" t="inlineStr">
-[...6 lines deleted...]
-      <c r="E132" s="9" t="n"/>
+      <c r="B132" s="21" t="inlineStr">
+        <is>
+          <t>Regular Plan-Growth Plan</t>
+        </is>
+      </c>
+      <c r="C132" s="17" t="inlineStr">
+        <is>
+          <t>16.8425</t>
+        </is>
+      </c>
+      <c r="D132" s="17" t="inlineStr">
+        <is>
+          <t>16.9194</t>
+        </is>
+      </c>
+      <c r="E132" s="208" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
     </row>
     <row r="133">
       <c r="A133" s="5" t="n"/>
-      <c r="B133" s="28" t="n"/>
-[...2 lines deleted...]
-      <c r="E133" s="9" t="n"/>
+      <c r="B133" s="21" t="inlineStr">
+        <is>
+          <t>Regular Plan-IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C133" s="17" t="inlineStr">
+        <is>
+          <t>11.3882</t>
+        </is>
+      </c>
+      <c r="D133" s="17" t="inlineStr">
+        <is>
+          <t>11.4403</t>
+        </is>
+      </c>
+      <c r="E133" s="208" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
     </row>
     <row r="134">
-      <c r="A134" s="5" t="n">
-[...9 lines deleted...]
-      <c r="E134" s="32" t="n"/>
+      <c r="A134" s="5" t="n"/>
+      <c r="B134" s="21" t="inlineStr">
+        <is>
+          <t>Regular Plan-Daily IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C134" s="17" t="n">
+        <v>0</v>
+      </c>
+      <c r="D134" s="17" t="n">
+        <v>0</v>
+      </c>
+      <c r="E134" s="208" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="135">
       <c r="A135" s="5" t="n"/>
-      <c r="B135" s="27" t="inlineStr">
-[...10 lines deleted...]
-      <c r="E135" s="33" t="n"/>
+      <c r="B135" s="21" t="inlineStr">
+        <is>
+          <t>Regular Plan-Weekly IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C135" s="17" t="n">
+        <v>0</v>
+      </c>
+      <c r="D135" s="17" t="n">
+        <v>0</v>
+      </c>
+      <c r="E135" s="208" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="136">
       <c r="A136" s="5" t="n"/>
-      <c r="B136" s="27" t="inlineStr">
-[...10 lines deleted...]
-      <c r="E136" s="33" t="n"/>
+      <c r="B136" s="21" t="inlineStr">
+        <is>
+          <t>Regular Plan-Monthly IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C136" s="17" t="inlineStr">
+        <is>
+          <t>10.6364</t>
+        </is>
+      </c>
+      <c r="D136" s="17" t="inlineStr">
+        <is>
+          <t>10.5889</t>
+        </is>
+      </c>
+      <c r="E136" s="208" t="n">
+        <v>0.096</v>
+      </c>
     </row>
     <row r="137">
-      <c r="A137" s="5" t="n">
+      <c r="A137" s="5" t="n"/>
+      <c r="B137" s="21" t="inlineStr">
+        <is>
+          <t>Regular Plan-Quarterly IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C137" s="17" t="inlineStr">
+        <is>
+          <t>10.8545</t>
+        </is>
+      </c>
+      <c r="D137" s="17" t="inlineStr">
+        <is>
+          <t>10.7472</t>
+        </is>
+      </c>
+      <c r="E137" s="208" t="n">
+        <v>0.1568</v>
+      </c>
+    </row>
+    <row r="138">
+      <c r="A138" s="5" t="n"/>
+      <c r="B138" s="186" t="inlineStr">
+        <is>
+          <t>IDCW -  Income Distribution cum Capital Withdrawal.</t>
+        </is>
+      </c>
+      <c r="C138" s="184" t="n"/>
+      <c r="D138" s="184" t="n"/>
+      <c r="E138" s="9" t="n"/>
+    </row>
+    <row r="139">
+      <c r="A139" s="5" t="n"/>
+      <c r="B139" s="186" t="n"/>
+      <c r="C139" s="184" t="n"/>
+      <c r="D139" s="184" t="n"/>
+      <c r="E139" s="9" t="n"/>
+    </row>
+    <row r="140">
+      <c r="A140" s="5" t="n">
         <v>6</v>
       </c>
-      <c r="B137" s="34" t="inlineStr">
-[...54 lines deleted...]
-      <c r="E140" s="33" t="n"/>
+      <c r="B140" s="24" t="inlineStr">
+        <is>
+          <t>Portfolio Turn Over Ratio ^^</t>
+        </is>
+      </c>
+      <c r="C140" s="21" t="n"/>
+      <c r="D140" s="185" t="n"/>
+      <c r="E140" s="26" t="n"/>
     </row>
     <row r="141">
       <c r="A141" s="5" t="n"/>
-      <c r="B141" s="42" t="inlineStr">
-[...10 lines deleted...]
-      <c r="E141" s="33" t="n"/>
+      <c r="B141" s="21" t="inlineStr">
+        <is>
+          <t xml:space="preserve"> - For Purchase</t>
+        </is>
+      </c>
+      <c r="C141" s="10" t="inlineStr">
+        <is>
+          <t>N.A.</t>
+        </is>
+      </c>
+      <c r="D141" s="185" t="n"/>
+      <c r="E141" s="27" t="n"/>
     </row>
     <row r="142">
       <c r="A142" s="5" t="n"/>
-      <c r="B142" s="42" t="n"/>
-[...4 lines deleted...]
-    <row r="143" ht="24" customHeight="1">
+      <c r="B142" s="21" t="inlineStr">
+        <is>
+          <t xml:space="preserve"> - For Sale</t>
+        </is>
+      </c>
+      <c r="C142" s="10" t="inlineStr">
+        <is>
+          <t>N.A.</t>
+        </is>
+      </c>
+      <c r="D142" s="185" t="n"/>
+      <c r="E142" s="27" t="n"/>
+    </row>
+    <row r="143">
       <c r="A143" s="5" t="n">
+        <v>7</v>
+      </c>
+      <c r="B143" s="28" t="inlineStr">
+        <is>
+          <t>Total investment in foreign securities/ADR/GDR (Rs. lakh)</t>
+        </is>
+      </c>
+      <c r="C143" s="188" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="D143" s="185" t="n"/>
+      <c r="E143" s="27" t="n"/>
+    </row>
+    <row r="144" ht="24" customHeight="1">
+      <c r="A144" s="5" t="n">
+        <v>8</v>
+      </c>
+      <c r="B144" s="30" t="inlineStr">
+        <is>
+          <t>Total of securities below investment grade and default provided for the of Jun 30, 2026 (Rs. lakh)</t>
+        </is>
+      </c>
+      <c r="C144" s="188" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="D144" s="181" t="n"/>
+      <c r="E144" s="27" t="n"/>
+    </row>
+    <row r="145">
+      <c r="A145" s="5" t="n">
         <v>9</v>
       </c>
-      <c r="B143" s="37" t="inlineStr">
-[...9 lines deleted...]
-      <c r="B144" s="39" t="inlineStr">
+      <c r="B145" s="31" t="inlineStr">
+        <is>
+          <t>Total investment in illiquid shares/securities</t>
+        </is>
+      </c>
+      <c r="C145" s="32" t="n"/>
+      <c r="E145" s="26" t="n"/>
+    </row>
+    <row r="146">
+      <c r="A146" s="5" t="n"/>
+      <c r="B146" s="33" t="inlineStr">
         <is>
           <t>- Value (In Rs. Lakh)</t>
         </is>
       </c>
-      <c r="C144" s="40" t="inlineStr">
+      <c r="C146" s="34" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
-      <c r="D144" s="41" t="n"/>
-[...4 lines deleted...]
-      <c r="B145" s="42" t="inlineStr">
+      <c r="D146" s="187" t="n"/>
+      <c r="E146" s="27" t="n"/>
+    </row>
+    <row r="147">
+      <c r="A147" s="5" t="n"/>
+      <c r="B147" s="36" t="inlineStr">
+        <is>
+          <t>- in percentage terms (%)</t>
+        </is>
+      </c>
+      <c r="C147" s="34" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="D147" s="185" t="n"/>
+      <c r="E147" s="27" t="n"/>
+    </row>
+    <row r="148">
+      <c r="A148" s="5" t="n"/>
+      <c r="B148" s="36" t="n"/>
+      <c r="C148" s="209" t="n"/>
+      <c r="D148" s="185" t="n"/>
+      <c r="E148" s="26" t="n"/>
+    </row>
+    <row r="149">
+      <c r="A149" s="5" t="n">
+        <v>10</v>
+      </c>
+      <c r="B149" s="24" t="inlineStr">
+        <is>
+          <t>Total outstanding exposure to derivatives at the end of  Jun 30, 2026</t>
+        </is>
+      </c>
+      <c r="C149" s="32" t="n"/>
+      <c r="E149" s="27" t="n"/>
+    </row>
+    <row r="150">
+      <c r="A150" s="5" t="n"/>
+      <c r="B150" s="33" t="inlineStr">
+        <is>
+          <t>- Value (In Rs. Lakh)</t>
+        </is>
+      </c>
+      <c r="C150" s="34" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="D150" s="187" t="n"/>
+      <c r="E150" s="27" t="n"/>
+    </row>
+    <row r="151">
+      <c r="A151" s="5" t="n"/>
+      <c r="B151" s="36" t="inlineStr">
         <is>
           <t>- in percentage term (%)</t>
         </is>
       </c>
-      <c r="C145" s="40" t="inlineStr">
+      <c r="C151" s="34" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
-      <c r="D145" s="31" t="n"/>
-[...22 lines deleted...]
-      <c r="A148" s="47" t="inlineStr">
+      <c r="D151" s="185" t="n"/>
+      <c r="E151" s="26" t="n"/>
+    </row>
+    <row r="152">
+      <c r="A152" s="38" t="n"/>
+      <c r="B152" s="39" t="n"/>
+      <c r="C152" s="39" t="n"/>
+      <c r="D152" s="39" t="n"/>
+      <c r="E152" s="40" t="n"/>
+    </row>
+    <row r="153">
+      <c r="A153" s="41" t="n"/>
+    </row>
+    <row r="154">
+      <c r="A154" s="41" t="inlineStr">
         <is>
           <t>N.A.</t>
         </is>
       </c>
-      <c r="B148" s="8" t="inlineStr">
+      <c r="B154" s="180" t="inlineStr">
         <is>
           <t xml:space="preserve"> Not Applicable.</t>
         </is>
       </c>
     </row>
-    <row r="149">
-      <c r="A149" s="47" t="inlineStr">
+    <row r="155">
+      <c r="A155" s="41" t="inlineStr">
         <is>
           <t>^^</t>
         </is>
       </c>
-      <c r="B149" s="8" t="inlineStr">
+      <c r="B155" s="180" t="inlineStr">
         <is>
           <t>Portfolio Turn Over Ratio is for Equity Schemes.</t>
         </is>
       </c>
     </row>
-    <row r="150">
-      <c r="A150" s="47" t="inlineStr">
+    <row r="156">
+      <c r="A156" s="41" t="inlineStr">
         <is>
           <t>@@</t>
         </is>
       </c>
-      <c r="B150" s="8" t="inlineStr">
+      <c r="B156" s="180" t="inlineStr">
         <is>
           <t>Residual Maturity, Modified Duration and Portfolio YTM (Annualised) is for Debt Schemes.</t>
         </is>
       </c>
     </row>
-    <row r="151" ht="48" customHeight="1">
-      <c r="B151" s="48" t="inlineStr">
+    <row r="157" ht="48" customHeight="1">
+      <c r="B157" s="42" t="inlineStr">
         <is>
           <t>Pursuant to payment of IDCW, the NAV of the IDCW Option(s) of aforesaid Scheme of the Fund would fall to the extent of payout and statutory levy, if any. For complete distribution history of the Schemes, please visit www.dspim.com</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells count="4">
-    <mergeCell ref="E117:E118"/>
-[...1 lines deleted...]
-    <mergeCell ref="B117:B118"/>
+    <mergeCell ref="C123:D123"/>
+    <mergeCell ref="B123:B124"/>
     <mergeCell ref="B1:F1"/>
+    <mergeCell ref="E123:E124"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:A1"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Rohit Pandey</dc:creator>
+  <dc:creator>Vinit Mistry</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:lastModifiedBy></cp:lastModifiedBy>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties">
   <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_Enabled" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_SetDate" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3">
-    <vt:lpwstr>2026-06-18T14:35:55Z</vt:lpwstr>
+    <vt:lpwstr>2026-07-04T08:43:29Z</vt:lpwstr>
   </property>
   <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_Method" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4">
     <vt:lpwstr>Privileged</vt:lpwstr>
   </property>
   <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_Name" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5">
     <vt:lpwstr>Public</vt:lpwstr>
   </property>
   <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_SiteId" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6">
     <vt:lpwstr>1771ae17-e764-4e0f-a476-d4184d79a5d9</vt:lpwstr>
   </property>
   <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_ActionId" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7">
-    <vt:lpwstr>9169ba43-7828-4eea-b849-d30d7eb7ba45</vt:lpwstr>
+    <vt:lpwstr>1e41dd43-3034-46dd-8a82-166a6d2b9aa1</vt:lpwstr>
   </property>
   <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_ContentBits" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8">
     <vt:lpwstr>0</vt:lpwstr>
   </property>
   <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_Tag" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9">
     <vt:lpwstr>10, 0, 1, 1</vt:lpwstr>
   </property>
 </Properties>
 </file>