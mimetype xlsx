--- v6 (2026-02-24)
+++ v7 (2026-06-04)
@@ -1,807 +1,1245 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="png" ContentType="image/png"/>
+  <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="K:\Accounts\REPORTS\Monthend portfolio\2026-2027\May 2026\15052026\Final\For Investors\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{D0B902F4-9DB2-48E9-BF87-94559F4F0B67}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" tabRatio="990" firstSheet="0" autoFilterDateGrouping="1"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="BANKING &amp; PSU" sheetId="1" state="visible" r:id="rId1"/>
-    <sheet name="Sheet1" sheetId="2" state="hidden" r:id="rId2"/>
+    <sheet name="BANKING &amp; PSU" sheetId="1" r:id="rId1"/>
+    <sheet name="Notes to Fortnightly Portfolio" sheetId="3" r:id="rId2"/>
+    <sheet name="Sheet1" sheetId="2" state="hidden" r:id="rId3"/>
   </sheets>
-  <definedNames/>
-  <calcPr calcId="191029" fullCalcOnLoad="1"/>
+  <definedNames>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'Notes to Fortnightly Portfolio'!#REF!</definedName>
+  </definedNames>
+  <calcPr calcId="0" calcOnSave="0"/>
 </workbook>
 </file>
 
+<file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="378" uniqueCount="227">
+  <si>
+    <t>DSP Banking and PSU Debt Fund</t>
+  </si>
+  <si>
+    <t>Portfolio as on May 15, 2026</t>
+  </si>
+  <si>
+    <t>Sr. No.</t>
+  </si>
+  <si>
+    <t>Name of Instrument</t>
+  </si>
+  <si>
+    <t>ISIN</t>
+  </si>
+  <si>
+    <t>Rating/Industry</t>
+  </si>
+  <si>
+    <t>Quantity</t>
+  </si>
+  <si>
+    <t>Market value (Rs. In lakhs)</t>
+  </si>
+  <si>
+    <t>% to Net Assets</t>
+  </si>
+  <si>
+    <t>Maturity Date</t>
+  </si>
+  <si>
+    <t>Put/Call Option</t>
+  </si>
+  <si>
+    <t>YTM (%)</t>
+  </si>
+  <si>
+    <t>DEBT INSTRUMENTS</t>
+  </si>
+  <si>
+    <t>BOND &amp; NCD's</t>
+  </si>
+  <si>
+    <t>Listed / awaiting listing on the stock exchanges</t>
+  </si>
+  <si>
+    <t>Sector/Rating</t>
+  </si>
+  <si>
+    <t>Percent</t>
+  </si>
+  <si>
+    <t>National Bank for Agriculture and Rural Development**</t>
+  </si>
+  <si>
+    <t>INE261F08EG3</t>
+  </si>
+  <si>
+    <t>CRISIL AAA</t>
+  </si>
+  <si>
+    <t>HDFC Bank Limited**</t>
+  </si>
+  <si>
+    <t>INE040A08955</t>
+  </si>
+  <si>
+    <t>Sovereign</t>
+  </si>
+  <si>
+    <t>Small Industries Development Bank of India**</t>
+  </si>
+  <si>
+    <t>INE556F08KK5</t>
+  </si>
+  <si>
+    <t>CRISIL A1+</t>
+  </si>
+  <si>
+    <t>Bharti Telecom Limited**</t>
+  </si>
+  <si>
+    <t>INE403D08272</t>
+  </si>
+  <si>
+    <t>IND AAA</t>
+  </si>
+  <si>
+    <t>GAIL (India) Limited**</t>
+  </si>
+  <si>
+    <t>INE129A08014</t>
+  </si>
+  <si>
+    <t>ICRA AAA</t>
+  </si>
+  <si>
+    <t>INE403D08280</t>
+  </si>
+  <si>
+    <t>IND A1+</t>
+  </si>
+  <si>
+    <t>Indian Railway Finance Corporation Limited**</t>
+  </si>
+  <si>
+    <t>INE053F08403</t>
+  </si>
+  <si>
+    <t>ICRA A1+</t>
+  </si>
+  <si>
+    <t>Power Grid Corporation of India Limited**</t>
+  </si>
+  <si>
+    <t>INE752E07OF7</t>
+  </si>
+  <si>
+    <t>Alternative Investment Funds (AIF)</t>
+  </si>
+  <si>
+    <t>REC Limited**</t>
+  </si>
+  <si>
+    <t>INE020B08FB0</t>
+  </si>
+  <si>
+    <t>Cash &amp; Equivalent</t>
+  </si>
+  <si>
+    <t>INE020B08EH0</t>
+  </si>
+  <si>
+    <t>National Bank for Agriculture and Rural Development</t>
+  </si>
+  <si>
+    <t>INE261F08EM1</t>
+  </si>
+  <si>
+    <t>Power Finance Corporation Limited**</t>
+  </si>
+  <si>
+    <t>INE134E08LN6</t>
+  </si>
+  <si>
+    <t>INE134E08NB7</t>
+  </si>
+  <si>
+    <t>INE134E08MA1</t>
+  </si>
+  <si>
+    <t>INE053F07AY7</t>
+  </si>
+  <si>
+    <t>Bajaj Finance Limited</t>
+  </si>
+  <si>
+    <t>INE296A07TJ4</t>
+  </si>
+  <si>
+    <t>National Bank for Financing Infrastructure and Development**</t>
+  </si>
+  <si>
+    <t>INE0KUG08068</t>
+  </si>
+  <si>
+    <t>INE261F08EO7</t>
+  </si>
+  <si>
+    <t>State Bank of India**</t>
+  </si>
+  <si>
+    <t>INE062A08421</t>
+  </si>
+  <si>
+    <t>INE134E08LX5</t>
+  </si>
+  <si>
+    <t>INE053F08320</t>
+  </si>
+  <si>
+    <t>INE752E08767</t>
+  </si>
+  <si>
+    <t>Small Industries Development Bank of India</t>
+  </si>
+  <si>
+    <t>INE556F08KW0</t>
+  </si>
+  <si>
+    <t>INE752E08734</t>
+  </si>
+  <si>
+    <t>National Housing Bank**</t>
+  </si>
+  <si>
+    <t>INE557F08FX6</t>
+  </si>
+  <si>
+    <t>INE062A08470</t>
+  </si>
+  <si>
+    <t>INE020B08FL9</t>
+  </si>
+  <si>
+    <t>INE053F08494</t>
+  </si>
+  <si>
+    <t>INE020B08FV8</t>
+  </si>
+  <si>
+    <t>INE062A08405</t>
+  </si>
+  <si>
+    <t>CA - 02-Nov-2033</t>
+  </si>
+  <si>
+    <t>Tata Capital Housing Finance Limited**</t>
+  </si>
+  <si>
+    <t>INE033L07HU0</t>
+  </si>
+  <si>
+    <t>INE040A08773</t>
+  </si>
+  <si>
+    <t>INE0KUG08019</t>
+  </si>
+  <si>
+    <t>Bajaj Finance Limited**</t>
+  </si>
+  <si>
+    <t>INE296A07TM8</t>
+  </si>
+  <si>
+    <t>INE556F08KR0</t>
+  </si>
+  <si>
+    <t>INE556F08KS8</t>
+  </si>
+  <si>
+    <t>INE134E08NC5</t>
+  </si>
+  <si>
+    <t>Export-Import Bank of India**</t>
+  </si>
+  <si>
+    <t>INE514E08GD0</t>
+  </si>
+  <si>
+    <t>INE261F08EK5</t>
+  </si>
+  <si>
+    <t>INE053F08304</t>
+  </si>
+  <si>
+    <t>INE020B08FQ8</t>
+  </si>
+  <si>
+    <t>NTPC Limited**</t>
+  </si>
+  <si>
+    <t>INE733E08262</t>
+  </si>
+  <si>
+    <t>INE020B08DV3</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Government Securities (Central/State)</t>
+  </si>
+  <si>
+    <t>6.90% GOI 2065</t>
+  </si>
+  <si>
+    <t>IN0020250018</t>
+  </si>
+  <si>
+    <t>7.08% Haryana SDL 2039</t>
+  </si>
+  <si>
+    <t>IN1620240367</t>
+  </si>
+  <si>
+    <t>7.66% Maharashtra SDL 2047</t>
+  </si>
+  <si>
+    <t>IN2220250509</t>
+  </si>
+  <si>
+    <t>7.32% GOI 2030</t>
+  </si>
+  <si>
+    <t>IN0020230135</t>
+  </si>
+  <si>
+    <t>7.43% Maharashtra SDL 2040</t>
+  </si>
+  <si>
+    <t>IN2220250392</t>
+  </si>
+  <si>
+    <t>7.07% Haryana SDL 2037</t>
+  </si>
+  <si>
+    <t>IN1620210063</t>
+  </si>
+  <si>
+    <t>6.94% GOI 2036</t>
+  </si>
+  <si>
+    <t>IN0020260025</t>
+  </si>
+  <si>
+    <t>7.48% Uttar Pradesh SDL 2044</t>
+  </si>
+  <si>
+    <t>IN3320230359</t>
+  </si>
+  <si>
+    <t>MONEY MARKET INSTRUMENTS</t>
+  </si>
+  <si>
+    <t>Certificate of Deposit</t>
+  </si>
+  <si>
+    <t>HDFC Bank Limited</t>
+  </si>
+  <si>
+    <t>INE040A16HR5</t>
+  </si>
+  <si>
+    <t>Bank of Baroda**</t>
+  </si>
+  <si>
+    <t>INE028A16LI1</t>
+  </si>
+  <si>
+    <t>Canara Bank**</t>
+  </si>
+  <si>
+    <t>INE476A16J09</t>
+  </si>
+  <si>
+    <t>Punjab National Bank</t>
+  </si>
+  <si>
+    <t>INE160A16UE2</t>
+  </si>
+  <si>
+    <t>Indian Bank**</t>
+  </si>
+  <si>
+    <t>INE562A16QI8</t>
+  </si>
+  <si>
+    <t>Union Bank of India**</t>
+  </si>
+  <si>
+    <t>INE692A16KU1</t>
+  </si>
+  <si>
+    <t>INE040A16HN4</t>
+  </si>
+  <si>
+    <t>Commercial Papers</t>
+  </si>
+  <si>
+    <t>INE403D14585</t>
+  </si>
+  <si>
+    <t>TREPS / Reverse Repo Investments</t>
+  </si>
+  <si>
+    <t>SBI Funds Management Pvt Ltd/Fund Parent</t>
+  </si>
+  <si>
+    <t>INF0RQ622028</t>
+  </si>
+  <si>
+    <t>Cash &amp; Cash Equivalent</t>
+  </si>
+  <si>
+    <t>Net Receivables/Payables</t>
+  </si>
+  <si>
+    <t>GRAND TOTAL</t>
+  </si>
+  <si>
+    <t>Notes:</t>
+  </si>
+  <si>
+    <t>** Non Traded in accordance with SEBI Regulations.</t>
+  </si>
+  <si>
+    <t>As on  May 15, 2026, the aggregate investments by the schemes of DSP Mutual Fund in DSP Banking and PSU Debt Fund is ₹ 75,256.65 Lakhs</t>
+  </si>
+  <si>
+    <t>Market value includes accrued interest</t>
+  </si>
+  <si>
+    <t>Net Assets does not include unit activity for the day of the Portfolio</t>
+  </si>
+  <si>
+    <t>Yield to call as per AMFI Best Practices Guidelines Circular No. 88 / 2020 -21</t>
+  </si>
+  <si>
+    <t>Issuer</t>
+  </si>
+  <si>
+    <t>YTC</t>
+  </si>
+  <si>
+    <t>State Bank of India Basel III Tier 2**</t>
+  </si>
+  <si>
+    <t>Scheme Riskometer</t>
+  </si>
+  <si>
+    <t>Benchmark Riskometer: Nifty Banking &amp; PSU Debt Index A-II</t>
+  </si>
+  <si>
+    <t>Portfolio Information</t>
+  </si>
+  <si>
+    <t>Scheme Name:</t>
+  </si>
+  <si>
+    <t>Description (if any)</t>
+  </si>
+  <si>
+    <t>Annualised Portfolio YTM*:</t>
+  </si>
+  <si>
+    <t>Macaulay Duration</t>
+  </si>
+  <si>
+    <t>Residual Maturity</t>
+  </si>
+  <si>
+    <t>As on (Date)</t>
+  </si>
+  <si>
+    <t>* In case of semi-annual YTM, it will be annualised</t>
+  </si>
+  <si>
+    <t xml:space="preserve">  </t>
+  </si>
+  <si>
+    <t>YDL5Regular</t>
+  </si>
+  <si>
+    <t>YDL5Direct</t>
+  </si>
+  <si>
+    <t>YDL5</t>
+  </si>
+  <si>
+    <t>Sr No.</t>
+  </si>
+  <si>
+    <t>Particular</t>
+  </si>
+  <si>
+    <t>DSP Banking &amp; PSU Debt Fund</t>
+  </si>
+  <si>
+    <t>Regular</t>
+  </si>
+  <si>
+    <t>Direct</t>
+  </si>
+  <si>
+    <t>Portfolio Turn Over Ratio ^^</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> - For Purchase</t>
+  </si>
+  <si>
+    <t>N.A.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> - For Sale</t>
+  </si>
+  <si>
+    <t>Average Maturity (in years)@@</t>
+  </si>
+  <si>
+    <t>Modified Duration (in years)@@</t>
+  </si>
+  <si>
+    <t>Portfolio YTM (Annualised)@@</t>
+  </si>
+  <si>
+    <t>Total outstanding exposure to derivatives at the end of  May 15, 2026</t>
+  </si>
+  <si>
+    <t>- Value (In Rs. Lakh)</t>
+  </si>
+  <si>
+    <t>-</t>
+  </si>
+  <si>
+    <t>- in percentage term (%)</t>
+  </si>
+  <si>
+    <t>Total of securities below investment grade and default provided as on May 15, 2026 (Rs. lakh)</t>
+  </si>
+  <si>
+    <t>Total investment in foreign securities/ADR/GDR (Rs. lakh)</t>
+  </si>
+  <si>
+    <t>Total investment in illiquid shares/securities</t>
+  </si>
+  <si>
+    <t>- in percentage terms (%)</t>
+  </si>
+  <si>
+    <t>Net Asset Vaue (NAV) (Rs. per Unit)</t>
+  </si>
+  <si>
+    <t>- As on April 30, 2026</t>
+  </si>
+  <si>
+    <t>G</t>
+  </si>
+  <si>
+    <t>Growth</t>
+  </si>
+  <si>
+    <t>24.7418</t>
+  </si>
+  <si>
+    <t>25.6759</t>
+  </si>
+  <si>
+    <t>D</t>
+  </si>
+  <si>
+    <t>Payout/Reinvestment of Income Distribution cum Capital Withdrawal option (IDCW)</t>
+  </si>
+  <si>
+    <t>10.3565</t>
+  </si>
+  <si>
+    <t>10.3622</t>
+  </si>
+  <si>
+    <t>QD</t>
+  </si>
+  <si>
+    <t>Quarterly Payout/Reinvestment of Income Distribution cum Capital Withdrawal option (IDCW)</t>
+  </si>
+  <si>
+    <t>10.4128</t>
+  </si>
+  <si>
+    <t>10.4233</t>
+  </si>
+  <si>
+    <t>DD</t>
+  </si>
+  <si>
+    <t>Daily Reinvestment of Income Distribution cum Capital Withdrawal option (IDCW)</t>
+  </si>
+  <si>
+    <t>10.1477</t>
+  </si>
+  <si>
+    <t>10.1485</t>
+  </si>
+  <si>
+    <t>WD</t>
+  </si>
+  <si>
+    <t>Weekly Payout/Reinvestment of Income Distribution cum Capital Withdrawal option (IDCW)</t>
+  </si>
+  <si>
+    <t>10.1484</t>
+  </si>
+  <si>
+    <t>10.1494</t>
+  </si>
+  <si>
+    <t>MD</t>
+  </si>
+  <si>
+    <t>Monthly Payout/Reinvestment of Income Distribution cum Capital Withdrawal option (IDCW)</t>
+  </si>
+  <si>
+    <t>10.3498</t>
+  </si>
+  <si>
+    <t>10.3660</t>
+  </si>
+  <si>
+    <t>UD</t>
+  </si>
+  <si>
+    <t>UD3</t>
+  </si>
+  <si>
+    <t>UR</t>
+  </si>
+  <si>
+    <t>UR3</t>
+  </si>
+  <si>
+    <t>- As on May 15, 2026</t>
+  </si>
+  <si>
+    <t>24.7322</t>
+  </si>
+  <si>
+    <t>25.6688</t>
+  </si>
+  <si>
+    <t>10.3525</t>
+  </si>
+  <si>
+    <t>10.3594</t>
+  </si>
+  <si>
+    <t>10.4088</t>
+  </si>
+  <si>
+    <t>10.4204</t>
+  </si>
+  <si>
+    <t>10.1438</t>
+  </si>
+  <si>
+    <t>10.1455</t>
+  </si>
+  <si>
+    <t>10.1405</t>
+  </si>
+  <si>
+    <t>10.1411</t>
+  </si>
+  <si>
+    <t>10.3458</t>
+  </si>
+  <si>
+    <t>10.3632</t>
+  </si>
+  <si>
+    <t>Aggregate distributions during the portfolio period (Rs. per Unit)</t>
+  </si>
+  <si>
+    <t>*</t>
+  </si>
+  <si>
+    <t>Computed NAV</t>
+  </si>
+  <si>
+    <t>**</t>
+  </si>
+  <si>
+    <t>NAV as on Maturity date</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Not Applicable.</t>
+  </si>
+  <si>
+    <t>^^</t>
+  </si>
+  <si>
+    <t>Portfolio Turn Over Ratio is for Equity Schemes.</t>
+  </si>
+  <si>
+    <t>@@</t>
+  </si>
+  <si>
+    <t>Average Maturity, Modified Duration and Portfolio YTM (Annualised) is for Debt Schemes.</t>
+  </si>
+  <si>
+    <t>Pursuant to payment of IDCW, the NAV of the IDCW Option(s) of aforesaid Scheme of the Fund would fall to the extent of payout and statutory levy, if any. For complete distribution history of the Schemes, please visit www.dspim.com</t>
+  </si>
+</sst>
+</file>
+
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <numFmts count="3">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
+  <numFmts count="7">
     <numFmt numFmtId="164" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);"/>
     <numFmt numFmtId="165" formatCode="_(* #,##0_);_(* \(#,##0\);"/>
-    <numFmt numFmtId="166" formatCode="0.000%"/>
+    <numFmt numFmtId="166" formatCode="_(* #,##0.0000_);_(* \(#,##0.0000\);_(* &quot;-&quot;_);_(* @_)"/>
+    <numFmt numFmtId="167" formatCode="0.000"/>
+    <numFmt numFmtId="168" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;_);_(* @_)"/>
+    <numFmt numFmtId="169" formatCode="0.0000"/>
+    <numFmt numFmtId="170" formatCode="#,##0.000000"/>
   </numFmts>
-  <fonts count="24">
+  <fonts count="16" x14ac:knownFonts="1">
     <font>
+      <sz val="11"/>
+      <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
-      <color theme="1"/>
-      <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
+      <sz val="11"/>
+      <color theme="1"/>
       <name val="trebuchet MS"/>
       <family val="2"/>
-      <color theme="1"/>
-      <sz val="11"/>
     </font>
     <font>
+      <sz val="10"/>
+      <color theme="1"/>
       <name val="trebuchet MS"/>
       <family val="2"/>
-      <color theme="1"/>
-      <sz val="10"/>
     </font>
     <font>
+      <b/>
+      <sz val="14"/>
+      <color rgb="FFFFFFFF"/>
       <name val="trebuchet MS"/>
       <family val="2"/>
-      <b val="1"/>
-[...1 lines deleted...]
-      <sz val="14"/>
     </font>
     <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
       <name val="trebuchet MS"/>
       <family val="2"/>
-      <b val="1"/>
-[...1 lines deleted...]
-      <sz val="10"/>
     </font>
     <font>
+      <b/>
+      <sz val="10"/>
+      <color rgb="FFFFFFFF"/>
       <name val="trebuchet MS"/>
       <family val="2"/>
-      <b val="1"/>
-[...1 lines deleted...]
-      <sz val="10"/>
     </font>
     <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
       <name val="trebuchet MS"/>
       <family val="2"/>
-      <color rgb="FF000000"/>
-      <sz val="10"/>
     </font>
     <font>
+      <sz val="11"/>
+      <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
-      <color theme="1"/>
-      <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
+      <b/>
+      <sz val="11"/>
+      <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
-      <b val="1"/>
-[...1 lines deleted...]
-      <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="9"/>
       <name val="Trebuchet MS"/>
       <family val="2"/>
-      <b val="1"/>
-[...1 lines deleted...]
-      <sz val="10"/>
     </font>
     <font>
+      <sz val="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="9"/>
       <name val="Trebuchet MS"/>
       <family val="2"/>
-      <color indexed="8"/>
-      <sz val="10"/>
     </font>
     <font>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <color rgb="FFFF0000"/>
       <name val="Trebuchet MS"/>
       <family val="2"/>
-      <sz val="10"/>
     </font>
     <font>
-      <name val="Calibri"/>
-[...6 lines deleted...]
-    <font>
+      <sz val="9"/>
+      <color theme="0"/>
       <name val="Trebuchet MS"/>
       <family val="2"/>
-      <b val="1"/>
-[...69 lines deleted...]
-      <sz val="11"/>
     </font>
   </fonts>
-  <fills count="6">
+  <fills count="4">
     <fill>
-      <patternFill/>
+      <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF000000"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFC0C0C0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
-    <fill>
-[...10 lines deleted...]
-    </fill>
   </fills>
-  <borders count="12">
+  <borders count="4">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
-      <bottom style="thin">
-[...7 lines deleted...]
-      <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
-    <border>
-[...75 lines deleted...]
-    </border>
   </borders>
-  <cellStyleXfs count="4">
+  <cellStyleXfs count="6">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
-    <xf numFmtId="9" fontId="7" fillId="0" borderId="0"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="9" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="93">
-[...15 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+  <cellXfs count="73">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="10" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="15" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="164" fontId="4" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="10" fontId="4" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="164" fontId="5" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="10" fontId="5" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="10" fontId="2" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="10" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="15" fontId="2" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="15" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-[...29 lines deleted...]
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="2">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="2" applyFont="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="2" applyFont="1"/>
+    <xf numFmtId="1" fontId="10" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="10" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="2" fontId="10" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="4" fontId="10" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="10" fillId="0" borderId="1" xfId="2" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="4" fontId="10" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="10" fontId="10" fillId="0" borderId="1" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="10" fontId="10" fillId="0" borderId="1" xfId="4" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="10" fontId="10" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="2" quotePrefix="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="2" quotePrefix="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="14" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="2" applyFont="1"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="167" fontId="10" fillId="0" borderId="1" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="170" fontId="10" fillId="0" borderId="0" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="2" quotePrefix="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="4" fontId="11" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-      <alignment horizontal="center" wrapText="1"/>
+    <xf numFmtId="169" fontId="10" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="2"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="10" fontId="11" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="1">
-      <alignment horizontal="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="3" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="4" fontId="2" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-      <alignment horizontal="center" wrapText="1"/>
+    <xf numFmtId="4" fontId="10" fillId="0" borderId="2" xfId="2" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="14" fontId="2" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-      <alignment horizontal="center" wrapText="1"/>
+    <xf numFmtId="4" fontId="10" fillId="0" borderId="3" xfId="2" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="4" fontId="11" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="2">
-      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    <xf numFmtId="10" fontId="10" fillId="0" borderId="2" xfId="4" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    <xf numFmtId="10" fontId="10" fillId="0" borderId="3" xfId="4" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="4" fontId="11" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    <xf numFmtId="39" fontId="10" fillId="0" borderId="2" xfId="2" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="10" fontId="11" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="1">
-      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    <xf numFmtId="39" fontId="10" fillId="0" borderId="3" xfId="2" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="4" fontId="2" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-      <alignment horizontal="center" vertical="top"/>
+    <xf numFmtId="10" fontId="10" fillId="0" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="14" fontId="2" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-      <alignment horizontal="center" vertical="top"/>
+    <xf numFmtId="10" fontId="10" fillId="0" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    <xf numFmtId="2" fontId="10" fillId="0" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-      <alignment horizontal="left" vertical="center"/>
+    <xf numFmtId="2" fontId="10" fillId="0" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-[...20 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="3" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="3"/>
-[...94 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" pivotButton="0" quotePrefix="0" xfId="0"/>
   </cellXfs>
-  <cellStyles count="4">
+  <cellStyles count="6">
+    <cellStyle name="Comma 2" xfId="5" xr:uid="{473436E8-0F2E-489F-B931-8FE4E91D3D85}"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
-    <cellStyle name="Percent" xfId="1" builtinId="5"/>
-[...1 lines deleted...]
-    <cellStyle name="Hyperlink" xfId="3" builtinId="8"/>
+    <cellStyle name="Normal 2" xfId="2" xr:uid="{92F232EC-A0C0-4ED4-9CE5-5AACB694EFA6}"/>
+    <cellStyle name="Normal 2 2" xfId="3" xr:uid="{F8FE3253-9032-4344-9A4D-78C0E476B9F0}"/>
+    <cellStyle name="Normal 3 4 2 2 4" xfId="1" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
+    <cellStyle name="Percent 2" xfId="4" xr:uid="{9EFEA0CB-990F-4780-9136-25047C052283}"/>
   </cellStyles>
+  <dxfs count="4">
+    <dxf>
+      <numFmt numFmtId="171" formatCode="#,##0.000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="172" formatCode="#,##0.0000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="4" formatCode="#,##0.00"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="173" formatCode="&quot;-&quot;"/>
+    </dxf>
+  </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
-  <colors>
-[...66 lines deleted...]
-  </colors>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
+      <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
+    </ext>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
+      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
+    </ext>
+  </extLst>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
-<file path=xl/drawings/_rels/drawing1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image1.png" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image2.png" Id="rId2" /></Relationships>
+<file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
-<wsDr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
-[...16 lines deleted...]
-        <cNvPicPr>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>104</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>2374900</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>31750</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="2" name="Picture 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000002000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
           <a:picLocks/>
-        </cNvPicPr>
-[...2 lines deleted...]
-        <a:blip r:embed="rId1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
-      </blipFill>
-      <spPr>
+      </xdr:blipFill>
+      <xdr:spPr>
         <a:xfrm>
-          <a:off x="457200" y="17913350"/>
+          <a:off x="457200" y="18084800"/>
           <a:ext cx="2374900" cy="1574800"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
-          <avLst/>
+          <a:avLst/>
         </a:prstGeom>
         <a:ln>
           <a:prstDash val="solid"/>
         </a:ln>
-      </spPr>
-[...19 lines deleted...]
-        <cNvPicPr>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>23812</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>158750</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>2398712</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>15875</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="3" name="Picture 2">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000003000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
           <a:picLocks/>
-        </cNvPicPr>
-[...2 lines deleted...]
-        <a:blip r:embed="rId2"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
-      </blipFill>
-      <spPr>
+      </xdr:blipFill>
+      <xdr:spPr>
         <a:xfrm>
-          <a:off x="457200" y="20326350"/>
-          <a:ext cx="2374900" cy="1574800"/>
+          <a:off x="484187" y="20708938"/>
+          <a:ext cx="2374900" cy="1603375"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
-          <avLst/>
+          <a:avLst/>
         </a:prstGeom>
         <a:ln>
           <a:prstDash val="solid"/>
         </a:ln>
-      </spPr>
-[...3 lines deleted...]
-</wsDr>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+</xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -1021,2803 +1459,3054 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId1" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-[...4 lines deleted...]
-  <dimension ref="A1:L139"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+  <dimension ref="A1:L136"/>
   <sheetViews>
-    <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView tabSelected="1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr baseColWidth="8" defaultColWidth="8.7265625" defaultRowHeight="13.5"/>
+  <sheetFormatPr defaultRowHeight="13.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col width="6.54296875" bestFit="1" customWidth="1" style="84" min="1" max="1"/>
-[...11 lines deleted...]
-    <col width="8.7265625" customWidth="1" style="84" min="13" max="16384"/>
+    <col min="1" max="1" width="6.54296875" style="2" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="52.81640625" style="2" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="28.7265625" style="2" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="14.1796875" style="2" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="10.6328125" style="2" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="23.90625" style="2" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="14" style="2" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="12.6328125" style="2" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="14.7265625" style="2" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="7.54296875" style="2" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="30.1796875" style="2" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="7.6328125" style="2" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="8.7265625" style="2" customWidth="1"/>
+    <col min="14" max="16384" width="8.7265625" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" ht="19" customHeight="1" s="62">
-[...98 lines deleted...]
-      <c r="A9" s="84" t="n">
+    <row r="1" spans="1:12" ht="19" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A1" s="23"/>
+      <c r="B1" s="69" t="s">
+        <v>0</v>
+      </c>
+      <c r="C1" s="70"/>
+      <c r="D1" s="70"/>
+      <c r="E1" s="70"/>
+      <c r="F1" s="70"/>
+    </row>
+    <row r="2" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="B2" s="3" t="s">
         <v>1</v>
       </c>
-      <c r="B9" s="84" t="inlineStr">
-[...23 lines deleted...]
-      <c r="H9" s="8" t="n">
+    </row>
+    <row r="4" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A4" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B4" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C4" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D4" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E4" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F4" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G4" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H4" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I4" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="J4" s="4" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="6" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="B6" s="3" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="7" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="B7" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="8" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="B8" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="K8" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="L8" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="9" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A9" s="2">
+        <v>1</v>
+      </c>
+      <c r="B9" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="C9" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="D9" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="E9" s="11">
+        <v>12500</v>
+      </c>
+      <c r="F9" s="5">
+        <v>12511.86</v>
+      </c>
+      <c r="G9" s="6">
+        <v>3.6999999999999998E-2</v>
+      </c>
+      <c r="H9" s="7">
         <v>47238</v>
       </c>
-      <c r="J9" s="6" t="n">
-[...12 lines deleted...]
-      <c r="A10" s="84" t="n">
+      <c r="J9" s="5">
+        <v>7.77</v>
+      </c>
+      <c r="K9" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="L9" s="6">
+        <v>0.59030000000000005</v>
+      </c>
+    </row>
+    <row r="10" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A10" s="2">
         <v>2</v>
       </c>
-      <c r="B10" s="84" t="inlineStr">
-[...23 lines deleted...]
-      <c r="H10" s="8" t="n">
+      <c r="B10" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="C10" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="D10" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="E10" s="11">
+        <v>10000</v>
+      </c>
+      <c r="F10" s="5">
+        <v>10749.9</v>
+      </c>
+      <c r="G10" s="6">
+        <v>3.1800000000000002E-2</v>
+      </c>
+      <c r="H10" s="7">
+        <v>46889</v>
+      </c>
+      <c r="J10" s="5">
+        <v>7.8124000000000002</v>
+      </c>
+      <c r="K10" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="L10" s="6">
+        <v>0.16139999999999999</v>
+      </c>
+    </row>
+    <row r="11" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A11" s="2">
+        <v>3</v>
+      </c>
+      <c r="B11" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="C11" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="D11" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="E11" s="11">
+        <v>10000</v>
+      </c>
+      <c r="F11" s="5">
+        <v>10452.68</v>
+      </c>
+      <c r="G11" s="6">
+        <v>3.09E-2</v>
+      </c>
+      <c r="H11" s="7">
         <v>46496</v>
       </c>
-      <c r="J10" s="6" t="n">
-[...12 lines deleted...]
-      <c r="A11" s="84" t="n">
+      <c r="J11" s="5">
+        <v>7.7092999999999998</v>
+      </c>
+      <c r="K11" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="L11" s="6">
+        <v>8.8599999999999998E-2</v>
+      </c>
+    </row>
+    <row r="12" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A12" s="2">
+        <v>4</v>
+      </c>
+      <c r="B12" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="C12" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="D12" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="E12" s="11">
+        <v>10000</v>
+      </c>
+      <c r="F12" s="5">
+        <v>10325.56</v>
+      </c>
+      <c r="G12" s="6">
+        <v>3.0499999999999999E-2</v>
+      </c>
+      <c r="H12" s="7">
+        <v>46675</v>
+      </c>
+      <c r="J12" s="5">
+        <v>8.0975000000000001</v>
+      </c>
+      <c r="K12" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="L12" s="6">
+        <v>5.9799999999999999E-2</v>
+      </c>
+    </row>
+    <row r="13" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A13" s="2">
+        <v>5</v>
+      </c>
+      <c r="B13" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="C13" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="D13" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="E13" s="11">
+        <v>1000</v>
+      </c>
+      <c r="F13" s="5">
+        <v>10274.01</v>
+      </c>
+      <c r="G13" s="6">
+        <v>3.04E-2</v>
+      </c>
+      <c r="H13" s="7">
+        <v>46741</v>
+      </c>
+      <c r="J13" s="5">
+        <v>7.4450000000000003</v>
+      </c>
+      <c r="K13" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="L13" s="6">
+        <v>5.1400000000000001E-2</v>
+      </c>
+    </row>
+    <row r="14" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A14" s="2">
+        <v>6</v>
+      </c>
+      <c r="B14" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="C14" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="D14" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="E14" s="11">
+        <v>10000</v>
+      </c>
+      <c r="F14" s="5">
+        <v>10150.81</v>
+      </c>
+      <c r="G14" s="6">
+        <v>0.03</v>
+      </c>
+      <c r="H14" s="7">
+        <v>47102</v>
+      </c>
+      <c r="J14" s="5">
+        <v>8.1274999999999995</v>
+      </c>
+      <c r="K14" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="L14" s="6">
+        <v>2.8000000000000001E-2</v>
+      </c>
+    </row>
+    <row r="15" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A15" s="2">
+        <v>7</v>
+      </c>
+      <c r="B15" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="C15" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="D15" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="E15" s="11">
+        <v>10000</v>
+      </c>
+      <c r="F15" s="5">
+        <v>9871.81</v>
+      </c>
+      <c r="G15" s="6">
+        <v>2.92E-2</v>
+      </c>
+      <c r="H15" s="7">
+        <v>49140</v>
+      </c>
+      <c r="J15" s="5">
+        <v>7.7149999999999999</v>
+      </c>
+      <c r="K15" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="L15" s="6">
+        <v>7.0000000000000001E-3</v>
+      </c>
+    </row>
+    <row r="16" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A16" s="2">
+        <v>8</v>
+      </c>
+      <c r="B16" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="C16" s="2" t="s">
+        <v>38</v>
+      </c>
+      <c r="D16" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="E16" s="11">
+        <v>750</v>
+      </c>
+      <c r="F16" s="5">
+        <v>7983.42</v>
+      </c>
+      <c r="G16" s="6">
+        <v>2.3599999999999999E-2</v>
+      </c>
+      <c r="H16" s="7">
+        <v>46557</v>
+      </c>
+      <c r="J16" s="5">
+        <v>7.45</v>
+      </c>
+      <c r="K16" s="2" t="s">
+        <v>39</v>
+      </c>
+      <c r="L16" s="6">
+        <v>3.5000000000000001E-3</v>
+      </c>
+    </row>
+    <row r="17" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A17" s="2">
+        <v>9</v>
+      </c>
+      <c r="B17" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="C17" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="D17" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="E17" s="11">
+        <v>7500</v>
+      </c>
+      <c r="F17" s="5">
+        <v>7923</v>
+      </c>
+      <c r="G17" s="6">
+        <v>2.3400000000000001E-2</v>
+      </c>
+      <c r="H17" s="7">
+        <v>49095</v>
+      </c>
+      <c r="J17" s="5">
+        <v>7.8</v>
+      </c>
+      <c r="K17" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="L17" s="6">
+        <v>0.01</v>
+      </c>
+    </row>
+    <row r="18" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A18" s="2">
+        <v>10</v>
+      </c>
+      <c r="B18" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="C18" s="2" t="s">
+        <v>43</v>
+      </c>
+      <c r="D18" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="E18" s="11">
+        <v>7500</v>
+      </c>
+      <c r="F18" s="5">
+        <v>7593.9</v>
+      </c>
+      <c r="G18" s="6">
+        <v>2.2499999999999999E-2</v>
+      </c>
+      <c r="H18" s="7">
+        <v>46843</v>
+      </c>
+      <c r="J18" s="5">
+        <v>7.59</v>
+      </c>
+    </row>
+    <row r="19" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A19" s="2">
+        <v>11</v>
+      </c>
+      <c r="B19" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="C19" s="2" t="s">
+        <v>45</v>
+      </c>
+      <c r="D19" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="E19" s="11">
+        <v>7500</v>
+      </c>
+      <c r="F19" s="5">
+        <v>7556.89</v>
+      </c>
+      <c r="G19" s="6">
+        <v>2.23E-2</v>
+      </c>
+      <c r="H19" s="7">
+        <v>46836</v>
+      </c>
+      <c r="J19" s="5">
+        <v>7.71</v>
+      </c>
+    </row>
+    <row r="20" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A20" s="2">
+        <v>12</v>
+      </c>
+      <c r="B20" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="C20" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="D20" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="E20" s="11">
+        <v>750</v>
+      </c>
+      <c r="F20" s="5">
+        <v>7402.13</v>
+      </c>
+      <c r="G20" s="6">
+        <v>2.1899999999999999E-2</v>
+      </c>
+      <c r="H20" s="7">
+        <v>48318</v>
+      </c>
+      <c r="J20" s="5">
+        <v>7.8</v>
+      </c>
+    </row>
+    <row r="21" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A21" s="2">
+        <v>13</v>
+      </c>
+      <c r="B21" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="C21" s="2" t="s">
+        <v>48</v>
+      </c>
+      <c r="D21" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="E21" s="11">
+        <v>6500</v>
+      </c>
+      <c r="F21" s="5">
+        <v>6588.88</v>
+      </c>
+      <c r="G21" s="6">
+        <v>1.95E-2</v>
+      </c>
+      <c r="H21" s="7">
+        <v>50966</v>
+      </c>
+      <c r="J21" s="5">
+        <v>7.81</v>
+      </c>
+    </row>
+    <row r="22" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A22" s="2">
+        <v>14</v>
+      </c>
+      <c r="B22" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="C22" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="D22" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="E22" s="11">
+        <v>5500</v>
+      </c>
+      <c r="F22" s="5">
+        <v>5547.82</v>
+      </c>
+      <c r="G22" s="6">
+        <v>1.6400000000000001E-2</v>
+      </c>
+      <c r="H22" s="7">
+        <v>48632</v>
+      </c>
+      <c r="J22" s="5">
+        <v>7.8</v>
+      </c>
+    </row>
+    <row r="23" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A23" s="2">
+        <v>15</v>
+      </c>
+      <c r="B23" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="C23" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="D23" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="E23" s="11">
+        <v>500</v>
+      </c>
+      <c r="F23" s="5">
+        <v>5348.25</v>
+      </c>
+      <c r="G23" s="6">
+        <v>1.5800000000000002E-2</v>
+      </c>
+      <c r="H23" s="7">
+        <v>47091</v>
+      </c>
+      <c r="J23" s="5">
+        <v>7.5250000000000004</v>
+      </c>
+    </row>
+    <row r="24" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A24" s="2">
+        <v>16</v>
+      </c>
+      <c r="B24" s="2" t="s">
+        <v>51</v>
+      </c>
+      <c r="C24" s="2" t="s">
+        <v>52</v>
+      </c>
+      <c r="D24" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="E24" s="11">
+        <v>5000</v>
+      </c>
+      <c r="F24" s="5">
+        <v>5337.18</v>
+      </c>
+      <c r="G24" s="6">
+        <v>1.5800000000000002E-2</v>
+      </c>
+      <c r="H24" s="7">
+        <v>46930</v>
+      </c>
+      <c r="J24" s="5">
+        <v>8.0045000000000002</v>
+      </c>
+    </row>
+    <row r="25" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A25" s="2">
+        <v>17</v>
+      </c>
+      <c r="B25" s="2" t="s">
+        <v>53</v>
+      </c>
+      <c r="C25" s="2" t="s">
+        <v>54</v>
+      </c>
+      <c r="D25" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="E25" s="11">
+        <v>5500</v>
+      </c>
+      <c r="F25" s="5">
+        <v>5324.92</v>
+      </c>
+      <c r="G25" s="6">
+        <v>1.5699999999999999E-2</v>
+      </c>
+      <c r="H25" s="7">
+        <v>49396</v>
+      </c>
+      <c r="J25" s="5">
+        <v>7.81</v>
+      </c>
+    </row>
+    <row r="26" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A26" s="2">
+        <v>18</v>
+      </c>
+      <c r="B26" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="C26" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="D26" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="E26" s="11">
+        <v>5000</v>
+      </c>
+      <c r="F26" s="5">
+        <v>5219.92</v>
+      </c>
+      <c r="G26" s="6">
+        <v>1.54E-2</v>
+      </c>
+      <c r="H26" s="7">
+        <v>47011</v>
+      </c>
+      <c r="J26" s="5">
+        <v>7.7316000000000003</v>
+      </c>
+    </row>
+    <row r="27" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A27" s="2">
+        <v>19</v>
+      </c>
+      <c r="B27" s="2" t="s">
+        <v>56</v>
+      </c>
+      <c r="C27" s="2" t="s">
+        <v>57</v>
+      </c>
+      <c r="D27" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="E27" s="11">
+        <v>5000</v>
+      </c>
+      <c r="F27" s="5">
+        <v>5173.17</v>
+      </c>
+      <c r="G27" s="6">
+        <v>1.5299999999999999E-2</v>
+      </c>
+      <c r="H27" s="7">
+        <v>50948</v>
+      </c>
+      <c r="J27" s="5">
+        <v>7.7347999999999999</v>
+      </c>
+    </row>
+    <row r="28" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A28" s="2">
+        <v>20</v>
+      </c>
+      <c r="B28" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="C28" s="2" t="s">
+        <v>58</v>
+      </c>
+      <c r="D28" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="E28" s="11">
+        <v>500</v>
+      </c>
+      <c r="F28" s="5">
+        <v>5151.3599999999997</v>
+      </c>
+      <c r="G28" s="6">
+        <v>1.52E-2</v>
+      </c>
+      <c r="H28" s="7">
+        <v>46769</v>
+      </c>
+      <c r="J28" s="5">
+        <v>7.59</v>
+      </c>
+    </row>
+    <row r="29" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A29" s="2">
+        <v>21</v>
+      </c>
+      <c r="B29" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="C29" s="2" t="s">
+        <v>59</v>
+      </c>
+      <c r="D29" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="E29" s="11">
+        <v>5000</v>
+      </c>
+      <c r="F29" s="5">
+        <v>5025.4399999999996</v>
+      </c>
+      <c r="G29" s="6">
+        <v>1.49E-2</v>
+      </c>
+      <c r="H29" s="7">
+        <v>47039</v>
+      </c>
+      <c r="J29" s="5">
+        <v>7.5250000000000004</v>
+      </c>
+    </row>
+    <row r="30" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A30" s="2">
+        <v>22</v>
+      </c>
+      <c r="B30" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="C30" s="2" t="s">
+        <v>60</v>
+      </c>
+      <c r="D30" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="E30" s="11">
+        <v>5000</v>
+      </c>
+      <c r="F30" s="5">
+        <v>5022.5200000000004</v>
+      </c>
+      <c r="G30" s="6">
+        <v>1.49E-2</v>
+      </c>
+      <c r="H30" s="7">
+        <v>49242</v>
+      </c>
+      <c r="J30" s="5">
+        <v>7.6449999999999996</v>
+      </c>
+    </row>
+    <row r="31" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A31" s="2">
+        <v>23</v>
+      </c>
+      <c r="B31" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="C31" s="2" t="s">
+        <v>62</v>
+      </c>
+      <c r="D31" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="E31" s="11">
+        <v>5000</v>
+      </c>
+      <c r="F31" s="5">
+        <v>5012.6499999999996</v>
+      </c>
+      <c r="G31" s="6">
+        <v>1.4800000000000001E-2</v>
+      </c>
+      <c r="H31" s="7">
+        <v>47189</v>
+      </c>
+      <c r="J31" s="5">
+        <v>7.84</v>
+      </c>
+    </row>
+    <row r="32" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A32" s="2">
+        <v>24</v>
+      </c>
+      <c r="B32" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="C32" s="2" t="s">
+        <v>63</v>
+      </c>
+      <c r="D32" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="E32" s="11">
+        <v>5000</v>
+      </c>
+      <c r="F32" s="5">
+        <v>4980.2</v>
+      </c>
+      <c r="G32" s="6">
+        <v>1.47E-2</v>
+      </c>
+      <c r="H32" s="7">
+        <v>49015</v>
+      </c>
+      <c r="J32" s="5">
+        <v>7.6449999999999996</v>
+      </c>
+    </row>
+    <row r="33" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A33" s="2">
+        <v>25</v>
+      </c>
+      <c r="B33" s="2" t="s">
+        <v>64</v>
+      </c>
+      <c r="C33" s="2" t="s">
+        <v>65</v>
+      </c>
+      <c r="D33" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="E33" s="11">
+        <v>5000</v>
+      </c>
+      <c r="F33" s="5">
+        <v>4976.05</v>
+      </c>
+      <c r="G33" s="6">
+        <v>1.47E-2</v>
+      </c>
+      <c r="H33" s="7">
+        <v>47942</v>
+      </c>
+      <c r="J33" s="5">
+        <v>7.7350000000000003</v>
+      </c>
+    </row>
+    <row r="34" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A34" s="2">
+        <v>26</v>
+      </c>
+      <c r="B34" s="2" t="s">
+        <v>56</v>
+      </c>
+      <c r="C34" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="D34" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="E34" s="11">
+        <v>5000</v>
+      </c>
+      <c r="F34" s="5">
+        <v>4965.88</v>
+      </c>
+      <c r="G34" s="6">
+        <v>1.47E-2</v>
+      </c>
+      <c r="H34" s="7">
+        <v>51093</v>
+      </c>
+      <c r="J34" s="5">
+        <v>7.7347999999999999</v>
+      </c>
+    </row>
+    <row r="35" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A35" s="2">
+        <v>27</v>
+      </c>
+      <c r="B35" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="C35" s="2" t="s">
+        <v>67</v>
+      </c>
+      <c r="D35" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="E35" s="11">
+        <v>5000</v>
+      </c>
+      <c r="F35" s="5">
+        <v>4947.8900000000003</v>
+      </c>
+      <c r="G35" s="6">
+        <v>1.46E-2</v>
+      </c>
+      <c r="H35" s="7">
+        <v>47603</v>
+      </c>
+      <c r="J35" s="5">
+        <v>7.75</v>
+      </c>
+    </row>
+    <row r="36" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A36" s="2">
+        <v>28</v>
+      </c>
+      <c r="B36" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="C36" s="2" t="s">
+        <v>68</v>
+      </c>
+      <c r="D36" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="E36" s="11">
+        <v>5000</v>
+      </c>
+      <c r="F36" s="5">
+        <v>4888.43</v>
+      </c>
+      <c r="G36" s="6">
+        <v>1.4500000000000001E-2</v>
+      </c>
+      <c r="H36" s="7">
+        <v>47603</v>
+      </c>
+      <c r="J36" s="5">
+        <v>7.6249000000000002</v>
+      </c>
+    </row>
+    <row r="37" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A37" s="2">
+        <v>29</v>
+      </c>
+      <c r="B37" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="C37" s="2" t="s">
+        <v>69</v>
+      </c>
+      <c r="D37" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="E37" s="11">
+        <v>5000</v>
+      </c>
+      <c r="F37" s="5">
+        <v>4678.6099999999997</v>
+      </c>
+      <c r="G37" s="6">
+        <v>1.38E-2</v>
+      </c>
+      <c r="H37" s="7">
+        <v>49795</v>
+      </c>
+      <c r="J37" s="5">
+        <v>7.8049999999999997</v>
+      </c>
+    </row>
+    <row r="38" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A38" s="2">
+        <v>30</v>
+      </c>
+      <c r="B38" s="2" t="s">
+        <v>138</v>
+      </c>
+      <c r="C38" s="2" t="s">
+        <v>70</v>
+      </c>
+      <c r="D38" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="E38" s="11">
+        <v>30</v>
+      </c>
+      <c r="F38" s="5">
+        <v>3163.33</v>
+      </c>
+      <c r="G38" s="6">
+        <v>9.4000000000000004E-3</v>
+      </c>
+      <c r="H38" s="7">
+        <v>50711</v>
+      </c>
+      <c r="I38" s="2" t="s">
+        <v>71</v>
+      </c>
+      <c r="J38" s="5">
+        <v>7.6391</v>
+      </c>
+    </row>
+    <row r="39" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A39" s="2">
+        <v>31</v>
+      </c>
+      <c r="B39" s="2" t="s">
+        <v>72</v>
+      </c>
+      <c r="C39" s="2" t="s">
+        <v>73</v>
+      </c>
+      <c r="D39" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="E39" s="11">
+        <v>250</v>
+      </c>
+      <c r="F39" s="5">
+        <v>2650.17</v>
+      </c>
+      <c r="G39" s="6">
+        <v>7.7999999999999996E-3</v>
+      </c>
+      <c r="H39" s="7">
+        <v>46604</v>
+      </c>
+      <c r="J39" s="5">
+        <v>7.81</v>
+      </c>
+    </row>
+    <row r="40" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A40" s="2">
+        <v>32</v>
+      </c>
+      <c r="B40" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="C40" s="2" t="s">
+        <v>74</v>
+      </c>
+      <c r="D40" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="E40" s="11">
+        <v>250</v>
+      </c>
+      <c r="F40" s="5">
+        <v>2626.71</v>
+      </c>
+      <c r="G40" s="6">
+        <v>7.7999999999999996E-3</v>
+      </c>
+      <c r="H40" s="7">
+        <v>48463</v>
+      </c>
+      <c r="J40" s="5">
+        <v>7.8525</v>
+      </c>
+    </row>
+    <row r="41" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A41" s="2">
+        <v>33</v>
+      </c>
+      <c r="B41" s="2" t="s">
+        <v>53</v>
+      </c>
+      <c r="C41" s="2" t="s">
+        <v>75</v>
+      </c>
+      <c r="D41" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="E41" s="11">
+        <v>2500</v>
+      </c>
+      <c r="F41" s="5">
+        <v>2619.1799999999998</v>
+      </c>
+      <c r="G41" s="6">
+        <v>7.7000000000000002E-3</v>
+      </c>
+      <c r="H41" s="7">
+        <v>48746</v>
+      </c>
+      <c r="J41" s="5">
+        <v>7.81</v>
+      </c>
+    </row>
+    <row r="42" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A42" s="2">
+        <v>34</v>
+      </c>
+      <c r="B42" s="2" t="s">
+        <v>76</v>
+      </c>
+      <c r="C42" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="D42" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="E42" s="11">
+        <v>2500</v>
+      </c>
+      <c r="F42" s="5">
+        <v>2608.62</v>
+      </c>
+      <c r="G42" s="6">
+        <v>7.7000000000000002E-3</v>
+      </c>
+      <c r="H42" s="7">
+        <v>46944</v>
+      </c>
+      <c r="J42" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="43" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A43" s="2">
+        <v>35</v>
+      </c>
+      <c r="B43" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="C43" s="2" t="s">
+        <v>78</v>
+      </c>
+      <c r="D43" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="E43" s="11">
+        <v>2500</v>
+      </c>
+      <c r="F43" s="5">
+        <v>2601.1799999999998</v>
+      </c>
+      <c r="G43" s="6">
+        <v>7.7000000000000002E-3</v>
+      </c>
+      <c r="H43" s="7">
+        <v>47366</v>
+      </c>
+      <c r="J43" s="5">
+        <v>7.85</v>
+      </c>
+    </row>
+    <row r="44" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A44" s="2">
+        <v>36</v>
+      </c>
+      <c r="B44" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="C44" s="2" t="s">
+        <v>79</v>
+      </c>
+      <c r="D44" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="E44" s="11">
+        <v>2500</v>
+      </c>
+      <c r="F44" s="5">
+        <v>2586.1799999999998</v>
+      </c>
+      <c r="G44" s="6">
+        <v>7.6E-3</v>
+      </c>
+      <c r="H44" s="7">
+        <v>47175</v>
+      </c>
+      <c r="J44" s="5">
+        <v>7.84</v>
+      </c>
+    </row>
+    <row r="45" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A45" s="2">
+        <v>37</v>
+      </c>
+      <c r="B45" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="C45" s="2" t="s">
+        <v>80</v>
+      </c>
+      <c r="D45" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="E45" s="11">
+        <v>2500</v>
+      </c>
+      <c r="F45" s="5">
+        <v>2550.8000000000002</v>
+      </c>
+      <c r="G45" s="6">
+        <v>7.4999999999999997E-3</v>
+      </c>
+      <c r="H45" s="7">
+        <v>49233</v>
+      </c>
+      <c r="J45" s="5">
+        <v>7.8</v>
+      </c>
+    </row>
+    <row r="46" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A46" s="2">
+        <v>38</v>
+      </c>
+      <c r="B46" s="2" t="s">
+        <v>81</v>
+      </c>
+      <c r="C46" s="2" t="s">
+        <v>82</v>
+      </c>
+      <c r="D46" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="E46" s="11">
+        <v>2500</v>
+      </c>
+      <c r="F46" s="5">
+        <v>2547.14</v>
+      </c>
+      <c r="G46" s="6">
+        <v>7.4999999999999997E-3</v>
+      </c>
+      <c r="H46" s="7">
+        <v>47465</v>
+      </c>
+      <c r="J46" s="5">
+        <v>7.49</v>
+      </c>
+    </row>
+    <row r="47" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A47" s="2">
+        <v>39</v>
+      </c>
+      <c r="B47" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="C47" s="2" t="s">
+        <v>83</v>
+      </c>
+      <c r="D47" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="E47" s="11">
+        <v>2500</v>
+      </c>
+      <c r="F47" s="5">
+        <v>2529.66</v>
+      </c>
+      <c r="G47" s="6">
+        <v>7.4999999999999997E-3</v>
+      </c>
+      <c r="H47" s="7">
+        <v>46807</v>
+      </c>
+      <c r="J47" s="5">
+        <v>7.7</v>
+      </c>
+    </row>
+    <row r="48" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A48" s="2">
+        <v>40</v>
+      </c>
+      <c r="B48" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="C48" s="2" t="s">
+        <v>84</v>
+      </c>
+      <c r="D48" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="E48" s="11">
+        <v>2500</v>
+      </c>
+      <c r="F48" s="5">
+        <v>2515.25</v>
+      </c>
+      <c r="G48" s="6">
+        <v>7.4000000000000003E-3</v>
+      </c>
+      <c r="H48" s="7">
+        <v>46310</v>
+      </c>
+      <c r="J48" s="5">
+        <v>7.1962000000000002</v>
+      </c>
+    </row>
+    <row r="49" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A49" s="2">
+        <v>41</v>
+      </c>
+      <c r="B49" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="C49" s="2" t="s">
+        <v>85</v>
+      </c>
+      <c r="D49" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="E49" s="11">
+        <v>2500</v>
+      </c>
+      <c r="F49" s="5">
+        <v>2462.37</v>
+      </c>
+      <c r="G49" s="6">
+        <v>7.3000000000000001E-3</v>
+      </c>
+      <c r="H49" s="7">
+        <v>49368</v>
+      </c>
+      <c r="J49" s="5">
+        <v>7.8049999999999997</v>
+      </c>
+    </row>
+    <row r="50" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A50" s="2">
+        <v>42</v>
+      </c>
+      <c r="B50" s="2" t="s">
+        <v>86</v>
+      </c>
+      <c r="C50" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="D50" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="E50" s="11">
+        <v>2500</v>
+      </c>
+      <c r="F50" s="5">
+        <v>2443.66</v>
+      </c>
+      <c r="G50" s="6">
+        <v>7.1999999999999998E-3</v>
+      </c>
+      <c r="H50" s="7">
+        <v>51215</v>
+      </c>
+      <c r="J50" s="5">
+        <v>7.6612</v>
+      </c>
+    </row>
+    <row r="51" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A51" s="2">
+        <v>43</v>
+      </c>
+      <c r="B51" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="C51" s="2" t="s">
+        <v>88</v>
+      </c>
+      <c r="D51" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="E51" s="11">
+        <v>250</v>
+      </c>
+      <c r="F51" s="5">
+        <v>2427.63</v>
+      </c>
+      <c r="G51" s="6">
+        <v>7.1999999999999998E-3</v>
+      </c>
+      <c r="H51" s="7">
+        <v>48293</v>
+      </c>
+      <c r="J51" s="5">
+        <v>7.7850000000000001</v>
+      </c>
+    </row>
+    <row r="52" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A52" s="8"/>
+      <c r="B52" s="8" t="s">
+        <v>89</v>
+      </c>
+      <c r="C52" s="8"/>
+      <c r="D52" s="8"/>
+      <c r="E52" s="8"/>
+      <c r="F52" s="9">
+        <v>237317.02</v>
+      </c>
+      <c r="G52" s="10">
+        <v>0.70150000000000001</v>
+      </c>
+    </row>
+    <row r="54" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="B54" s="3" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="55" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A55" s="2">
+        <v>44</v>
+      </c>
+      <c r="B55" s="2" t="s">
+        <v>91</v>
+      </c>
+      <c r="C55" s="2" t="s">
+        <v>92</v>
+      </c>
+      <c r="D55" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="E55" s="11">
+        <v>22500000</v>
+      </c>
+      <c r="F55" s="5">
+        <v>20415.46</v>
+      </c>
+      <c r="G55" s="6">
+        <v>6.0400000000000002E-2</v>
+      </c>
+      <c r="H55" s="7">
+        <v>60372</v>
+      </c>
+      <c r="J55" s="5">
+        <v>7.7008000000000001</v>
+      </c>
+    </row>
+    <row r="56" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A56" s="2">
+        <v>45</v>
+      </c>
+      <c r="B56" s="2" t="s">
+        <v>93</v>
+      </c>
+      <c r="C56" s="2" t="s">
+        <v>94</v>
+      </c>
+      <c r="D56" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="E56" s="11">
+        <v>10500000</v>
+      </c>
+      <c r="F56" s="5">
+        <v>9932.43</v>
+      </c>
+      <c r="G56" s="6">
+        <v>2.9399999999999999E-2</v>
+      </c>
+      <c r="H56" s="7">
+        <v>50855</v>
+      </c>
+      <c r="J56" s="5">
+        <v>7.8773999999999997</v>
+      </c>
+    </row>
+    <row r="57" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A57" s="2">
+        <v>46</v>
+      </c>
+      <c r="B57" s="2" t="s">
+        <v>95</v>
+      </c>
+      <c r="C57" s="2" t="s">
+        <v>96</v>
+      </c>
+      <c r="D57" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="E57" s="11">
+        <v>7500000</v>
+      </c>
+      <c r="F57" s="5">
+        <v>7483.71</v>
+      </c>
+      <c r="G57" s="6">
+        <v>2.2100000000000002E-2</v>
+      </c>
+      <c r="H57" s="7">
+        <v>53755</v>
+      </c>
+      <c r="J57" s="5">
+        <v>7.83</v>
+      </c>
+    </row>
+    <row r="58" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A58" s="2">
+        <v>47</v>
+      </c>
+      <c r="B58" s="2" t="s">
+        <v>97</v>
+      </c>
+      <c r="C58" s="2" t="s">
+        <v>98</v>
+      </c>
+      <c r="D58" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="E58" s="11">
+        <v>5000000</v>
+      </c>
+      <c r="F58" s="5">
+        <v>5108.1899999999996</v>
+      </c>
+      <c r="G58" s="6">
+        <v>1.5100000000000001E-2</v>
+      </c>
+      <c r="H58" s="7">
+        <v>47800</v>
+      </c>
+      <c r="J58" s="5">
+        <v>6.7690000000000001</v>
+      </c>
+    </row>
+    <row r="59" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A59" s="2">
+        <v>48</v>
+      </c>
+      <c r="B59" s="2" t="s">
+        <v>99</v>
+      </c>
+      <c r="C59" s="2" t="s">
+        <v>100</v>
+      </c>
+      <c r="D59" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="E59" s="11">
+        <v>5000000</v>
+      </c>
+      <c r="F59" s="5">
+        <v>5000.2299999999996</v>
+      </c>
+      <c r="G59" s="6">
+        <v>1.4800000000000001E-2</v>
+      </c>
+      <c r="H59" s="7">
+        <v>51473</v>
+      </c>
+      <c r="J59" s="5">
+        <v>7.82</v>
+      </c>
+    </row>
+    <row r="60" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A60" s="2">
+        <v>49</v>
+      </c>
+      <c r="B60" s="2" t="s">
+        <v>101</v>
+      </c>
+      <c r="C60" s="2" t="s">
+        <v>102</v>
+      </c>
+      <c r="D60" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="E60" s="11">
+        <v>3750000</v>
+      </c>
+      <c r="F60" s="5">
+        <v>3638.05</v>
+      </c>
+      <c r="G60" s="6">
+        <v>1.0800000000000001E-2</v>
+      </c>
+      <c r="H60" s="7">
+        <v>50214</v>
+      </c>
+      <c r="J60" s="5">
+        <v>7.8602999999999996</v>
+      </c>
+    </row>
+    <row r="61" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A61" s="2">
+        <v>50</v>
+      </c>
+      <c r="B61" s="2" t="s">
+        <v>103</v>
+      </c>
+      <c r="C61" s="2" t="s">
+        <v>104</v>
+      </c>
+      <c r="D61" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="E61" s="11">
+        <v>2500000</v>
+      </c>
+      <c r="F61" s="5">
+        <v>2490.6799999999998</v>
+      </c>
+      <c r="G61" s="6">
+        <v>7.4000000000000003E-3</v>
+      </c>
+      <c r="H61" s="7">
+        <v>49806</v>
+      </c>
+      <c r="J61" s="5">
+        <v>7.0058999999999996</v>
+      </c>
+    </row>
+    <row r="62" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A62" s="2">
+        <v>51</v>
+      </c>
+      <c r="B62" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="C62" s="2" t="s">
+        <v>106</v>
+      </c>
+      <c r="D62" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="E62" s="11">
+        <v>500000</v>
+      </c>
+      <c r="F62" s="5">
+        <v>486.43</v>
+      </c>
+      <c r="G62" s="6">
+        <v>1.4E-3</v>
+      </c>
+      <c r="H62" s="7">
+        <v>52678</v>
+      </c>
+      <c r="J62" s="5">
+        <v>7.8823999999999996</v>
+      </c>
+    </row>
+    <row r="63" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A63" s="8"/>
+      <c r="B63" s="8" t="s">
+        <v>89</v>
+      </c>
+      <c r="C63" s="8"/>
+      <c r="D63" s="8"/>
+      <c r="E63" s="8"/>
+      <c r="F63" s="9">
+        <v>54555.18</v>
+      </c>
+      <c r="G63" s="10">
+        <v>0.16139999999999999</v>
+      </c>
+    </row>
+    <row r="65" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="B65" s="3" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="66" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="B66" s="3" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="67" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A67" s="2">
+        <v>52</v>
+      </c>
+      <c r="B67" s="2" t="s">
+        <v>109</v>
+      </c>
+      <c r="C67" s="2" t="s">
+        <v>110</v>
+      </c>
+      <c r="D67" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="E67" s="11">
+        <v>2000</v>
+      </c>
+      <c r="F67" s="5">
+        <v>9755.39</v>
+      </c>
+      <c r="G67" s="6">
+        <v>2.8799999999999999E-2</v>
+      </c>
+      <c r="H67" s="7">
+        <v>46286</v>
+      </c>
+      <c r="J67" s="5">
+        <v>7.1501000000000001</v>
+      </c>
+    </row>
+    <row r="68" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A68" s="2">
+        <v>53</v>
+      </c>
+      <c r="B68" s="2" t="s">
+        <v>111</v>
+      </c>
+      <c r="C68" s="2" t="s">
+        <v>112</v>
+      </c>
+      <c r="D68" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="E68" s="11">
+        <v>2000</v>
+      </c>
+      <c r="F68" s="5">
+        <v>9477.2900000000009</v>
+      </c>
+      <c r="G68" s="6">
+        <v>2.8000000000000001E-2</v>
+      </c>
+      <c r="H68" s="7">
+        <v>46430</v>
+      </c>
+      <c r="J68" s="5">
+        <v>7.4012000000000002</v>
+      </c>
+    </row>
+    <row r="69" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A69" s="2">
+        <v>54</v>
+      </c>
+      <c r="B69" s="2" t="s">
+        <v>113</v>
+      </c>
+      <c r="C69" s="2" t="s">
+        <v>114</v>
+      </c>
+      <c r="D69" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="E69" s="11">
+        <v>1000</v>
+      </c>
+      <c r="F69" s="5">
+        <v>4915.58</v>
+      </c>
+      <c r="G69" s="6">
+        <v>1.4500000000000001E-2</v>
+      </c>
+      <c r="H69" s="7">
+        <v>46248</v>
+      </c>
+      <c r="J69" s="5">
+        <v>6.9649999999999999</v>
+      </c>
+    </row>
+    <row r="70" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A70" s="2">
+        <v>55</v>
+      </c>
+      <c r="B70" s="2" t="s">
+        <v>115</v>
+      </c>
+      <c r="C70" s="2" t="s">
+        <v>116</v>
+      </c>
+      <c r="D70" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="E70" s="11">
+        <v>1000</v>
+      </c>
+      <c r="F70" s="5">
+        <v>4745.07</v>
+      </c>
+      <c r="G70" s="6">
+        <v>1.4E-2</v>
+      </c>
+      <c r="H70" s="7">
+        <v>46423</v>
+      </c>
+      <c r="J70" s="5">
+        <v>7.3998999999999997</v>
+      </c>
+    </row>
+    <row r="71" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A71" s="2">
+        <v>56</v>
+      </c>
+      <c r="B71" s="2" t="s">
+        <v>117</v>
+      </c>
+      <c r="C71" s="2" t="s">
+        <v>118</v>
+      </c>
+      <c r="D71" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="E71" s="11">
+        <v>1000</v>
+      </c>
+      <c r="F71" s="5">
+        <v>4745.0600000000004</v>
+      </c>
+      <c r="G71" s="6">
+        <v>1.4E-2</v>
+      </c>
+      <c r="H71" s="7">
+        <v>46423</v>
+      </c>
+      <c r="J71" s="5">
+        <v>7.4</v>
+      </c>
+    </row>
+    <row r="72" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A72" s="2">
+        <v>57</v>
+      </c>
+      <c r="B72" s="2" t="s">
+        <v>119</v>
+      </c>
+      <c r="C72" s="2" t="s">
+        <v>120</v>
+      </c>
+      <c r="D72" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="E72" s="11">
+        <v>500</v>
+      </c>
+      <c r="F72" s="5">
+        <v>2380.48</v>
+      </c>
+      <c r="G72" s="6">
+        <v>7.0000000000000001E-3</v>
+      </c>
+      <c r="H72" s="7">
+        <v>46406</v>
+      </c>
+      <c r="J72" s="5">
+        <v>7.3898999999999999</v>
+      </c>
+    </row>
+    <row r="73" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A73" s="2">
+        <v>58</v>
+      </c>
+      <c r="B73" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="C73" s="2" t="s">
+        <v>121</v>
+      </c>
+      <c r="D73" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="E73" s="11">
+        <v>200</v>
+      </c>
+      <c r="F73" s="5">
+        <v>977.41</v>
+      </c>
+      <c r="G73" s="6">
+        <v>2.8999999999999998E-3</v>
+      </c>
+      <c r="H73" s="7">
+        <v>46276</v>
+      </c>
+      <c r="J73" s="5">
+        <v>7.1501000000000001</v>
+      </c>
+    </row>
+    <row r="74" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A74" s="8"/>
+      <c r="B74" s="8" t="s">
+        <v>89</v>
+      </c>
+      <c r="C74" s="8"/>
+      <c r="D74" s="8"/>
+      <c r="E74" s="8"/>
+      <c r="F74" s="9">
+        <v>36996.28</v>
+      </c>
+      <c r="G74" s="10">
+        <v>0.10920000000000001</v>
+      </c>
+    </row>
+    <row r="76" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="B76" s="3" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="77" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="B77" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="78" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A78" s="2">
+        <v>59</v>
+      </c>
+      <c r="B78" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="C78" s="2" t="s">
+        <v>123</v>
+      </c>
+      <c r="D78" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="E78" s="11">
+        <v>1000</v>
+      </c>
+      <c r="F78" s="5">
+        <v>4871.9399999999996</v>
+      </c>
+      <c r="G78" s="6">
+        <v>1.44E-2</v>
+      </c>
+      <c r="H78" s="7">
+        <v>46283</v>
+      </c>
+      <c r="J78" s="5">
+        <v>7.6749999999999998</v>
+      </c>
+    </row>
+    <row r="79" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A79" s="8"/>
+      <c r="B79" s="8" t="s">
+        <v>89</v>
+      </c>
+      <c r="C79" s="8"/>
+      <c r="D79" s="8"/>
+      <c r="E79" s="8"/>
+      <c r="F79" s="9">
+        <v>4871.9399999999996</v>
+      </c>
+      <c r="G79" s="10">
+        <v>1.44E-2</v>
+      </c>
+    </row>
+    <row r="81" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A81" s="2">
+        <v>60</v>
+      </c>
+      <c r="B81" s="3" t="s">
+        <v>124</v>
+      </c>
+      <c r="F81" s="5">
+        <v>3065.1</v>
+      </c>
+      <c r="G81" s="6">
+        <v>9.1000000000000004E-3</v>
+      </c>
+      <c r="H81" s="7">
+        <v>46160</v>
+      </c>
+    </row>
+    <row r="82" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A82" s="8"/>
+      <c r="B82" s="8" t="s">
+        <v>89</v>
+      </c>
+      <c r="C82" s="8"/>
+      <c r="D82" s="8"/>
+      <c r="E82" s="8"/>
+      <c r="F82" s="9">
+        <v>3065.1</v>
+      </c>
+      <c r="G82" s="10">
+        <v>9.1000000000000004E-3</v>
+      </c>
+    </row>
+    <row r="84" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="B84" s="3" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="85" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A85" s="2">
+        <v>61</v>
+      </c>
+      <c r="B85" s="2" t="s">
+        <v>125</v>
+      </c>
+      <c r="C85" s="2" t="s">
+        <v>126</v>
+      </c>
+      <c r="E85" s="11">
+        <v>10095.755999999999</v>
+      </c>
+      <c r="F85" s="5">
+        <v>1188.5</v>
+      </c>
+      <c r="G85" s="6">
+        <v>3.5000000000000001E-3</v>
+      </c>
+      <c r="J85" s="5"/>
+    </row>
+    <row r="86" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A86" s="8"/>
+      <c r="B86" s="8" t="s">
+        <v>89</v>
+      </c>
+      <c r="C86" s="8"/>
+      <c r="D86" s="8"/>
+      <c r="E86" s="8"/>
+      <c r="F86" s="9">
+        <v>1188.5</v>
+      </c>
+      <c r="G86" s="10">
+        <v>3.5000000000000001E-3</v>
+      </c>
+    </row>
+    <row r="88" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="B88" s="3" t="s">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="89" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="B89" s="2" t="s">
+        <v>128</v>
+      </c>
+      <c r="E89" s="11"/>
+      <c r="F89" s="5">
+        <v>215.21</v>
+      </c>
+      <c r="G89" s="6">
+        <v>8.9999999999999998E-4</v>
+      </c>
+      <c r="J89" s="5"/>
+    </row>
+    <row r="90" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A90" s="8"/>
+      <c r="B90" s="8" t="s">
+        <v>89</v>
+      </c>
+      <c r="C90" s="8"/>
+      <c r="D90" s="8"/>
+      <c r="E90" s="8"/>
+      <c r="F90" s="9">
+        <v>215.21</v>
+      </c>
+      <c r="G90" s="10">
+        <v>8.9999999999999998E-4</v>
+      </c>
+    </row>
+    <row r="92" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A92" s="4"/>
+      <c r="B92" s="4" t="s">
+        <v>129</v>
+      </c>
+      <c r="C92" s="4"/>
+      <c r="D92" s="4"/>
+      <c r="E92" s="4"/>
+      <c r="F92" s="12">
+        <v>338209.23</v>
+      </c>
+      <c r="G92" s="13">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="93" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A93" s="2" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="94" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A94" s="2">
+        <v>1</v>
+      </c>
+      <c r="B94" s="2" t="s">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="95" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A95" s="14">
+        <v>2</v>
+      </c>
+      <c r="B95" s="24" t="s">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="96" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A96" s="14">
         <v>3</v>
       </c>
-      <c r="B11" s="84" t="inlineStr">
-[...39 lines deleted...]
-      <c r="A12" s="84" t="n">
+      <c r="B96" s="14" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="97" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A97" s="14">
         <v>4</v>
       </c>
-      <c r="B12" s="84" t="inlineStr">
-[...39 lines deleted...]
-      <c r="A13" s="84" t="n">
+      <c r="B97" s="24" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="98" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A98" s="14">
         <v>5</v>
       </c>
-      <c r="B13" s="84" t="inlineStr">
-[...2284 lines deleted...]
-      <c r="A98" s="84" t="n">
+      <c r="B98" s="24" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="99" spans="1:4" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A99" s="14"/>
+      <c r="B99" s="21" t="s">
+        <v>136</v>
+      </c>
+      <c r="C99" s="21" t="s">
         <v>4</v>
       </c>
-      <c r="B98" s="79" t="inlineStr">
-[...137 lines deleted...]
-      <c r="C139" s="18" t="n"/>
+      <c r="D99" s="21" t="s">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="100" spans="1:4" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A100" s="14"/>
+      <c r="B100" s="22" t="s">
+        <v>138</v>
+      </c>
+      <c r="C100" s="22" t="s">
+        <v>70</v>
+      </c>
+      <c r="D100" s="19">
+        <v>7.6391000000000001E-2</v>
+      </c>
+    </row>
+    <row r="103" spans="1:4" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B103" s="1" t="s">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="116" spans="2:2" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B116" s="1" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="129" spans="2:3" x14ac:dyDescent="0.35">
+      <c r="B129" s="15"/>
+      <c r="C129" s="17" t="s">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="130" spans="2:3" x14ac:dyDescent="0.35">
+      <c r="B130" s="15" t="s">
+        <v>142</v>
+      </c>
+      <c r="C130" s="17" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="131" spans="2:3" x14ac:dyDescent="0.35">
+      <c r="B131" s="15" t="s">
+        <v>143</v>
+      </c>
+      <c r="C131" s="18"/>
+    </row>
+    <row r="132" spans="2:3" x14ac:dyDescent="0.35">
+      <c r="B132" s="15" t="s">
+        <v>144</v>
+      </c>
+      <c r="C132" s="19">
+        <v>7.6700000000000004E-2</v>
+      </c>
+    </row>
+    <row r="133" spans="2:3" x14ac:dyDescent="0.35">
+      <c r="B133" s="15" t="s">
+        <v>145</v>
+      </c>
+      <c r="C133" s="18">
+        <v>4.26</v>
+      </c>
+    </row>
+    <row r="134" spans="2:3" x14ac:dyDescent="0.35">
+      <c r="B134" s="15" t="s">
+        <v>146</v>
+      </c>
+      <c r="C134" s="18">
+        <v>7.09</v>
+      </c>
+    </row>
+    <row r="135" spans="2:3" x14ac:dyDescent="0.35">
+      <c r="B135" s="15" t="s">
+        <v>147</v>
+      </c>
+      <c r="C135" s="20">
+        <v>46157</v>
+      </c>
+    </row>
+    <row r="136" spans="2:3" x14ac:dyDescent="0.35">
+      <c r="B136" s="16" t="s">
+        <v>148</v>
+      </c>
+      <c r="C136" s="17"/>
     </row>
   </sheetData>
-  <mergeCells count="3">
-[...1 lines deleted...]
-    <mergeCell ref="B98:D98"/>
+  <mergeCells count="1">
     <mergeCell ref="B1:F1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
+  <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-[...4 lines deleted...]
-  <dimension ref="A1:A1"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{ADAE2AC4-7B20-4AFB-BD5D-703078800D60}">
+  <dimension ref="A1:D66"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="A1" sqref="A1"/>
+    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
+      <pane xSplit="2" ySplit="5" topLeftCell="C6" activePane="bottomRight" state="frozen"/>
+      <selection activeCell="A4" sqref="A4"/>
+      <selection pane="topRight" activeCell="C4" sqref="C4"/>
+      <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
+      <selection pane="bottomRight" activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
+  <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="12" x14ac:dyDescent="0.3"/>
+  <cols>
+    <col min="1" max="1" width="6.7265625" style="25" customWidth="1"/>
+    <col min="2" max="2" width="81.81640625" style="25" bestFit="1" customWidth="1"/>
+    <col min="3" max="4" width="15.7265625" style="25" customWidth="1"/>
+    <col min="5" max="16384" width="9.1796875" style="25"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:4" hidden="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="25" t="s">
+        <v>149</v>
+      </c>
+      <c r="B1" s="25" t="s">
+        <v>149</v>
+      </c>
+      <c r="C1" s="25">
+        <v>4</v>
+      </c>
+      <c r="D1" s="25">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="2" spans="1:4" hidden="1" x14ac:dyDescent="0.3">
+      <c r="C2" s="25" t="s">
+        <v>150</v>
+      </c>
+      <c r="D2" s="25" t="s">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="3" spans="1:4" hidden="1" x14ac:dyDescent="0.3">
+      <c r="C3" s="25" t="s">
+        <v>152</v>
+      </c>
+      <c r="D3" s="25" t="s">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="4" spans="1:4" s="27" customFormat="1" ht="70" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A4" s="29" t="s">
+        <v>153</v>
+      </c>
+      <c r="B4" s="29" t="s">
+        <v>154</v>
+      </c>
+      <c r="C4" s="71" t="s">
+        <v>155</v>
+      </c>
+      <c r="D4" s="72"/>
+    </row>
+    <row r="5" spans="1:4" s="27" customFormat="1" ht="35.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="29"/>
+      <c r="B5" s="29"/>
+      <c r="C5" s="29" t="s">
+        <v>156</v>
+      </c>
+      <c r="D5" s="29" t="s">
+        <v>157</v>
+      </c>
+    </row>
+    <row r="6" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A6" s="28"/>
+      <c r="B6" s="28"/>
+      <c r="C6" s="26"/>
+      <c r="D6" s="26"/>
+    </row>
+    <row r="7" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A7" s="26">
+        <v>1</v>
+      </c>
+      <c r="B7" s="28" t="s">
+        <v>158</v>
+      </c>
+      <c r="C7" s="28"/>
+      <c r="D7" s="28"/>
+    </row>
+    <row r="8" spans="1:4" s="30" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="29"/>
+      <c r="B8" s="28" t="s">
+        <v>159</v>
+      </c>
+      <c r="C8" s="67" t="s">
+        <v>160</v>
+      </c>
+      <c r="D8" s="68"/>
+    </row>
+    <row r="9" spans="1:4" s="30" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="29"/>
+      <c r="B9" s="28" t="s">
+        <v>161</v>
+      </c>
+      <c r="C9" s="67" t="s">
+        <v>160</v>
+      </c>
+      <c r="D9" s="68"/>
+    </row>
+    <row r="10" spans="1:4" s="33" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="31">
+        <v>2</v>
+      </c>
+      <c r="B10" s="32" t="s">
+        <v>162</v>
+      </c>
+      <c r="C10" s="67">
+        <v>7.0887285619243396</v>
+      </c>
+      <c r="D10" s="68"/>
+    </row>
+    <row r="11" spans="1:4" s="33" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="31">
+        <v>3</v>
+      </c>
+      <c r="B11" s="32" t="s">
+        <v>163</v>
+      </c>
+      <c r="C11" s="67">
+        <v>4.0065510578373997</v>
+      </c>
+      <c r="D11" s="68"/>
+    </row>
+    <row r="12" spans="1:4" s="33" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A12" s="31">
+        <v>4</v>
+      </c>
+      <c r="B12" s="32" t="s">
+        <v>164</v>
+      </c>
+      <c r="C12" s="65">
+        <v>7.6672830087916005E-2</v>
+      </c>
+      <c r="D12" s="66"/>
+    </row>
+    <row r="13" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A13" s="26">
+        <v>5</v>
+      </c>
+      <c r="B13" s="28" t="s">
+        <v>165</v>
+      </c>
+      <c r="C13" s="28"/>
+      <c r="D13" s="28"/>
+    </row>
+    <row r="14" spans="1:4" s="36" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="34"/>
+      <c r="B14" s="35" t="s">
+        <v>166</v>
+      </c>
+      <c r="C14" s="63" t="s">
+        <v>167</v>
+      </c>
+      <c r="D14" s="64"/>
+    </row>
+    <row r="15" spans="1:4" s="39" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A15" s="37"/>
+      <c r="B15" s="38" t="s">
+        <v>168</v>
+      </c>
+      <c r="C15" s="61" t="s">
+        <v>167</v>
+      </c>
+      <c r="D15" s="62"/>
+    </row>
+    <row r="16" spans="1:4" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A16" s="26">
+        <v>6</v>
+      </c>
+      <c r="B16" s="38" t="s">
+        <v>169</v>
+      </c>
+      <c r="C16" s="57" t="s">
+        <v>167</v>
+      </c>
+      <c r="D16" s="58"/>
+    </row>
+    <row r="17" spans="1:4" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A17" s="26">
+        <v>7</v>
+      </c>
+      <c r="B17" s="28" t="s">
+        <v>170</v>
+      </c>
+      <c r="C17" s="59" t="s">
+        <v>167</v>
+      </c>
+      <c r="D17" s="60"/>
+    </row>
+    <row r="18" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A18" s="26">
+        <v>8</v>
+      </c>
+      <c r="B18" s="28" t="s">
+        <v>171</v>
+      </c>
+      <c r="C18" s="28"/>
+      <c r="D18" s="28"/>
+    </row>
+    <row r="19" spans="1:4" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A19" s="26"/>
+      <c r="B19" s="40" t="s">
+        <v>166</v>
+      </c>
+      <c r="C19" s="57" t="s">
+        <v>167</v>
+      </c>
+      <c r="D19" s="58"/>
+    </row>
+    <row r="20" spans="1:4" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A20" s="26"/>
+      <c r="B20" s="40" t="s">
+        <v>172</v>
+      </c>
+      <c r="C20" s="57" t="s">
+        <v>167</v>
+      </c>
+      <c r="D20" s="58"/>
+    </row>
+    <row r="21" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A21" s="26">
+        <v>9</v>
+      </c>
+      <c r="B21" s="28" t="s">
+        <v>173</v>
+      </c>
+      <c r="C21" s="28"/>
+      <c r="D21" s="28"/>
+    </row>
+    <row r="22" spans="1:4" s="44" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A22" s="41"/>
+      <c r="B22" s="42" t="s">
+        <v>174</v>
+      </c>
+      <c r="C22" s="43"/>
+      <c r="D22" s="43"/>
+    </row>
+    <row r="23" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A23" s="45" t="s">
+        <v>175</v>
+      </c>
+      <c r="B23" s="46" t="s">
+        <v>176</v>
+      </c>
+      <c r="C23" s="47" t="s">
+        <v>177</v>
+      </c>
+      <c r="D23" s="47" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="24" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A24" s="45" t="s">
+        <v>179</v>
+      </c>
+      <c r="B24" s="46" t="s">
+        <v>180</v>
+      </c>
+      <c r="C24" s="47" t="s">
+        <v>181</v>
+      </c>
+      <c r="D24" s="47" t="s">
+        <v>182</v>
+      </c>
+    </row>
+    <row r="25" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A25" s="45" t="s">
+        <v>183</v>
+      </c>
+      <c r="B25" s="46" t="s">
+        <v>184</v>
+      </c>
+      <c r="C25" s="47" t="s">
+        <v>185</v>
+      </c>
+      <c r="D25" s="47" t="s">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="26" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A26" s="45" t="s">
+        <v>187</v>
+      </c>
+      <c r="B26" s="46" t="s">
+        <v>188</v>
+      </c>
+      <c r="C26" s="47" t="s">
+        <v>189</v>
+      </c>
+      <c r="D26" s="47" t="s">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="27" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A27" s="45" t="s">
+        <v>191</v>
+      </c>
+      <c r="B27" s="46" t="s">
+        <v>192</v>
+      </c>
+      <c r="C27" s="47" t="s">
+        <v>193</v>
+      </c>
+      <c r="D27" s="47" t="s">
+        <v>194</v>
+      </c>
+    </row>
+    <row r="28" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A28" s="45" t="s">
+        <v>195</v>
+      </c>
+      <c r="B28" s="46" t="s">
+        <v>196</v>
+      </c>
+      <c r="C28" s="47" t="s">
+        <v>197</v>
+      </c>
+      <c r="D28" s="47" t="s">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="29" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A29" s="45" t="s">
+        <v>199</v>
+      </c>
+      <c r="B29" s="26" t="s">
+        <v>199</v>
+      </c>
+      <c r="C29" s="47">
+        <v>0</v>
+      </c>
+      <c r="D29" s="47">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A30" s="45" t="s">
+        <v>200</v>
+      </c>
+      <c r="B30" s="26" t="s">
+        <v>200</v>
+      </c>
+      <c r="C30" s="47">
+        <v>0</v>
+      </c>
+      <c r="D30" s="47">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A31" s="45" t="s">
+        <v>201</v>
+      </c>
+      <c r="B31" s="26" t="s">
+        <v>201</v>
+      </c>
+      <c r="C31" s="47">
+        <v>0</v>
+      </c>
+      <c r="D31" s="47">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A32" s="45" t="s">
+        <v>202</v>
+      </c>
+      <c r="B32" s="26" t="s">
+        <v>202</v>
+      </c>
+      <c r="C32" s="47">
+        <v>0</v>
+      </c>
+      <c r="D32" s="47">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="33" spans="1:4" s="44" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A33" s="45"/>
+      <c r="B33" s="42" t="s">
+        <v>203</v>
+      </c>
+      <c r="C33" s="43"/>
+      <c r="D33" s="43"/>
+    </row>
+    <row r="34" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A34" s="45" t="s">
+        <v>175</v>
+      </c>
+      <c r="B34" s="46" t="s">
+        <v>176</v>
+      </c>
+      <c r="C34" s="47" t="s">
+        <v>204</v>
+      </c>
+      <c r="D34" s="47" t="s">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="35" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A35" s="45" t="s">
+        <v>179</v>
+      </c>
+      <c r="B35" s="46" t="s">
+        <v>180</v>
+      </c>
+      <c r="C35" s="47" t="s">
+        <v>206</v>
+      </c>
+      <c r="D35" s="47" t="s">
+        <v>207</v>
+      </c>
+    </row>
+    <row r="36" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A36" s="45" t="s">
+        <v>183</v>
+      </c>
+      <c r="B36" s="46" t="s">
+        <v>184</v>
+      </c>
+      <c r="C36" s="47" t="s">
+        <v>208</v>
+      </c>
+      <c r="D36" s="47" t="s">
+        <v>209</v>
+      </c>
+    </row>
+    <row r="37" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A37" s="45" t="s">
+        <v>187</v>
+      </c>
+      <c r="B37" s="46" t="s">
+        <v>188</v>
+      </c>
+      <c r="C37" s="47" t="s">
+        <v>210</v>
+      </c>
+      <c r="D37" s="47" t="s">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="38" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A38" s="45" t="s">
+        <v>191</v>
+      </c>
+      <c r="B38" s="46" t="s">
+        <v>192</v>
+      </c>
+      <c r="C38" s="47" t="s">
+        <v>212</v>
+      </c>
+      <c r="D38" s="47" t="s">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="39" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A39" s="45" t="s">
+        <v>195</v>
+      </c>
+      <c r="B39" s="46" t="s">
+        <v>196</v>
+      </c>
+      <c r="C39" s="47" t="s">
+        <v>214</v>
+      </c>
+      <c r="D39" s="47" t="s">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="40" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A40" s="45" t="s">
+        <v>199</v>
+      </c>
+      <c r="B40" s="26" t="s">
+        <v>199</v>
+      </c>
+      <c r="C40" s="47">
+        <v>0</v>
+      </c>
+      <c r="D40" s="47">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="41" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A41" s="45" t="s">
+        <v>200</v>
+      </c>
+      <c r="B41" s="26" t="s">
+        <v>200</v>
+      </c>
+      <c r="C41" s="47">
+        <v>0</v>
+      </c>
+      <c r="D41" s="47">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="42" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A42" s="45" t="s">
+        <v>201</v>
+      </c>
+      <c r="B42" s="26" t="s">
+        <v>201</v>
+      </c>
+      <c r="C42" s="47">
+        <v>0</v>
+      </c>
+      <c r="D42" s="47">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="43" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A43" s="45" t="s">
+        <v>202</v>
+      </c>
+      <c r="B43" s="26" t="s">
+        <v>202</v>
+      </c>
+      <c r="C43" s="47">
+        <v>0</v>
+      </c>
+      <c r="D43" s="47">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="44" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A44" s="45"/>
+      <c r="B44" s="48" t="s">
+        <v>216</v>
+      </c>
+      <c r="C44" s="49"/>
+      <c r="D44" s="49"/>
+    </row>
+    <row r="45" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A45" s="45" t="s">
+        <v>175</v>
+      </c>
+      <c r="B45" s="46" t="s">
+        <v>176</v>
+      </c>
+      <c r="C45" s="47" t="s">
+        <v>167</v>
+      </c>
+      <c r="D45" s="47" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="46" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A46" s="45" t="s">
+        <v>179</v>
+      </c>
+      <c r="B46" s="46" t="s">
+        <v>180</v>
+      </c>
+      <c r="C46" s="47" t="s">
+        <v>167</v>
+      </c>
+      <c r="D46" s="47" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="47" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A47" s="45" t="s">
+        <v>183</v>
+      </c>
+      <c r="B47" s="46" t="s">
+        <v>184</v>
+      </c>
+      <c r="C47" s="47" t="s">
+        <v>167</v>
+      </c>
+      <c r="D47" s="47" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="48" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A48" s="45" t="s">
+        <v>187</v>
+      </c>
+      <c r="B48" s="46" t="s">
+        <v>188</v>
+      </c>
+      <c r="C48" s="47" t="s">
+        <v>167</v>
+      </c>
+      <c r="D48" s="47">
+        <v>1.93E-4</v>
+      </c>
+    </row>
+    <row r="49" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A49" s="45" t="s">
+        <v>191</v>
+      </c>
+      <c r="B49" s="46" t="s">
+        <v>192</v>
+      </c>
+      <c r="C49" s="47">
+        <v>3.9379999999999997E-3</v>
+      </c>
+      <c r="D49" s="47">
+        <v>5.5019999999999999E-3</v>
+      </c>
+    </row>
+    <row r="50" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A50" s="45" t="s">
+        <v>195</v>
+      </c>
+      <c r="B50" s="46" t="s">
+        <v>196</v>
+      </c>
+      <c r="C50" s="47" t="s">
+        <v>167</v>
+      </c>
+      <c r="D50" s="47" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="51" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A51" s="50"/>
+      <c r="B51" s="51"/>
+      <c r="C51" s="52"/>
+      <c r="D51" s="52"/>
+    </row>
+    <row r="52" spans="1:4" hidden="1" x14ac:dyDescent="0.3">
+      <c r="A52" s="25" t="s">
+        <v>217</v>
+      </c>
+      <c r="B52" s="25" t="s">
+        <v>218</v>
+      </c>
+      <c r="C52" s="52"/>
+      <c r="D52" s="52"/>
+    </row>
+    <row r="53" spans="1:4" hidden="1" x14ac:dyDescent="0.3">
+      <c r="A53" s="25" t="s">
+        <v>219</v>
+      </c>
+      <c r="B53" s="25" t="s">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="54" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A54" s="25" t="s">
+        <v>160</v>
+      </c>
+      <c r="B54" s="25" t="s">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="55" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A55" s="25" t="s">
+        <v>222</v>
+      </c>
+      <c r="B55" s="25" t="s">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="56" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A56" s="53" t="s">
+        <v>224</v>
+      </c>
+      <c r="B56" s="54" t="s">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="57" spans="1:4" ht="36" x14ac:dyDescent="0.3">
+      <c r="B57" s="54" t="s">
+        <v>226</v>
+      </c>
+    </row>
+    <row r="58" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="C58" s="55"/>
+      <c r="D58" s="55"/>
+    </row>
+    <row r="59" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="C59" s="55"/>
+      <c r="D59" s="55"/>
+    </row>
+    <row r="60" spans="1:4" s="56" customFormat="1" ht="12.5" x14ac:dyDescent="0.25"/>
+    <row r="61" spans="1:4" s="56" customFormat="1" ht="12.5" x14ac:dyDescent="0.25"/>
+    <row r="62" spans="1:4" s="56" customFormat="1" ht="12.5" x14ac:dyDescent="0.25"/>
+    <row r="63" spans="1:4" s="56" customFormat="1" ht="12.5" x14ac:dyDescent="0.25"/>
+    <row r="64" spans="1:4" s="56" customFormat="1" ht="12.5" x14ac:dyDescent="0.25"/>
+    <row r="65" spans="3:4" s="56" customFormat="1" ht="12.5" x14ac:dyDescent="0.25"/>
+    <row r="66" spans="3:4" x14ac:dyDescent="0.3">
+      <c r="C66" s="55"/>
+      <c r="D66" s="55"/>
+    </row>
+  </sheetData>
+  <mergeCells count="12">
+    <mergeCell ref="C8:D8"/>
+    <mergeCell ref="C4:D4"/>
+    <mergeCell ref="C14:D14"/>
+    <mergeCell ref="C12:D12"/>
+    <mergeCell ref="C11:D11"/>
+    <mergeCell ref="C10:D10"/>
+    <mergeCell ref="C9:D9"/>
+    <mergeCell ref="C20:D20"/>
+    <mergeCell ref="C19:D19"/>
+    <mergeCell ref="C17:D17"/>
+    <mergeCell ref="C16:D16"/>
+    <mergeCell ref="C15:D15"/>
+  </mergeCells>
+  <conditionalFormatting sqref="C23:D32 C45:D50">
+    <cfRule type="cellIs" dxfId="3" priority="1" operator="equal">
+      <formula>0</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="2" priority="2">
+      <formula>C$1=2</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="1" priority="3">
+      <formula>C$1=4</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="0" priority="4">
+      <formula>C$1=3</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <sheetData/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Application>Microsoft Excel</Application>
+  <DocSecurity>0</DocSecurity>
+  <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Worksheets</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="3" baseType="lpstr">
+      <vt:lpstr>BANKING &amp; PSU</vt:lpstr>
+      <vt:lpstr>Notes to Fortnightly Portfolio</vt:lpstr>
+      <vt:lpstr>Sheet1</vt:lpstr>
+    </vt:vector>
+  </TitlesOfParts>
+  <LinksUpToDate>false</LinksUpToDate>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Rohit Pandey</dc:creator>
+<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:creator>ICRON Research</dc:creator>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_Enabled">
+    <vt:lpwstr>true</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_SetDate">
+    <vt:lpwstr>2026-05-19T12:51:36Z</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_Method">
+    <vt:lpwstr>Privileged</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_Name">
+    <vt:lpwstr>Public</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_SiteId">
+    <vt:lpwstr>1771ae17-e764-4e0f-a476-d4184d79a5d9</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_ActionId">
+    <vt:lpwstr>938029cb-ae17-4f36-ad56-b13b44bdf28d</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_ContentBits">
+    <vt:lpwstr>0</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_Tag">
+    <vt:lpwstr>10, 0, 1, 1</vt:lpwstr>
+  </property>
+</Properties>
+</file>