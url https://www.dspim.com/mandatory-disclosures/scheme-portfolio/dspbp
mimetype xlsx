--- v7 (2026-06-04)
+++ v8 (2026-06-13)
@@ -1,1245 +1,1170 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Default Extension="png" ContentType="image/png"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" Id="rId4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
+<workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-[...4 lines deleted...]
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{D0B902F4-9DB2-48E9-BF87-94559F4F0B67}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" tabRatio="974" firstSheet="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
-    <sheet name="BANKING &amp; PSU" sheetId="1" r:id="rId1"/>
-[...1 lines deleted...]
-    <sheet name="Sheet1" sheetId="2" state="hidden" r:id="rId3"/>
+    <sheet name="BANKING &amp; PSU" sheetId="1" state="visible" r:id="rId1"/>
+    <sheet name="Sheet1" sheetId="2" state="hidden" r:id="rId2"/>
   </sheets>
-  <definedNames>
-[...2 lines deleted...]
-  <calcPr calcId="0" calcOnSave="0"/>
+  <definedNames/>
+  <calcPr calcId="191029" fullCalcOnLoad="1" calcOnSave="0"/>
 </workbook>
 </file>
 
-<file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-[...684 lines deleted...]
-
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="7">
     <numFmt numFmtId="164" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);"/>
     <numFmt numFmtId="165" formatCode="_(* #,##0_);_(* \(#,##0\);"/>
-    <numFmt numFmtId="166" formatCode="_(* #,##0.0000_);_(* \(#,##0.0000\);_(* &quot;-&quot;_);_(* @_)"/>
-[...3 lines deleted...]
-    <numFmt numFmtId="170" formatCode="#,##0.000000"/>
+    <numFmt numFmtId="166" formatCode="#,##0.00_);\(#,##0.00\)%"/>
+    <numFmt numFmtId="167" formatCode="_(* #,##0.0000_);_(* \(#,##0.0000\);_(* &quot;-&quot;??_);_(@_)"/>
+    <numFmt numFmtId="168" formatCode="0.0000"/>
+    <numFmt numFmtId="169" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;??_);_(@_)"/>
+    <numFmt numFmtId="170" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;_);_(* @_)"/>
   </numFmts>
-  <fonts count="16" x14ac:knownFonts="1">
+  <fonts count="35">
     <font>
-      <sz val="11"/>
-      <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
+      <color theme="1"/>
+      <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <sz val="11"/>
-      <color theme="1"/>
       <name val="trebuchet MS"/>
       <family val="2"/>
+      <color theme="1"/>
+      <sz val="10"/>
     </font>
     <font>
-      <sz val="10"/>
-      <color theme="1"/>
       <name val="trebuchet MS"/>
       <family val="2"/>
+      <b val="1"/>
+      <color rgb="FFFFFFFF"/>
+      <sz val="14"/>
     </font>
     <font>
-      <b/>
-[...1 lines deleted...]
-      <color rgb="FFFFFFFF"/>
       <name val="trebuchet MS"/>
       <family val="2"/>
+      <b val="1"/>
+      <color theme="1"/>
+      <sz val="10"/>
     </font>
     <font>
-      <b/>
-[...1 lines deleted...]
-      <color theme="1"/>
       <name val="trebuchet MS"/>
       <family val="2"/>
+      <b val="1"/>
+      <color rgb="FFFFFFFF"/>
+      <sz val="10"/>
     </font>
     <font>
-      <b/>
-[...1 lines deleted...]
-      <color rgb="FFFFFFFF"/>
       <name val="trebuchet MS"/>
       <family val="2"/>
+      <color rgb="FF000000"/>
+      <sz val="10"/>
     </font>
     <font>
-      <sz val="10"/>
-[...6 lines deleted...]
-      <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
+      <color theme="1"/>
+      <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <b/>
-[...1 lines deleted...]
-      <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
+      <color theme="10"/>
+      <sz val="11"/>
+      <u val="single"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <sz val="10"/>
-      <color indexed="8"/>
+      <name val="trebuchet MS"/>
+      <family val="2"/>
+      <b val="1"/>
+      <color theme="1"/>
+      <sz val="11"/>
+    </font>
+    <font>
+      <name val="Trebuchet MS"/>
+      <family val="2"/>
+      <color theme="1"/>
+      <sz val="8"/>
+    </font>
+    <font>
+      <name val="Trebuchet MS"/>
+      <family val="2"/>
+      <b val="1"/>
+      <color theme="1"/>
+      <sz val="8"/>
+    </font>
+    <font>
+      <name val="Trebuchet MS"/>
+      <family val="2"/>
+      <b val="1"/>
+      <color rgb="FFFF0000"/>
+      <sz val="8"/>
+    </font>
+    <font>
+      <name val="Trebuchet MS"/>
+      <family val="2"/>
+      <color rgb="FF000000"/>
+      <sz val="8"/>
+    </font>
+    <font>
+      <name val="Trebuchet MS"/>
+      <family val="2"/>
+      <b val="1"/>
+      <color rgb="FF000000"/>
+      <sz val="8"/>
+      <u val="single"/>
+    </font>
+    <font>
+      <name val="Trebuchet MS"/>
+      <family val="2"/>
+      <b val="1"/>
+      <color rgb="FF333333"/>
+      <sz val="8"/>
+    </font>
+    <font>
+      <name val="Trebuchet MS"/>
+      <family val="2"/>
+      <b val="1"/>
+      <sz val="8"/>
+    </font>
+    <font>
+      <name val="Trebuchet MS"/>
+      <family val="2"/>
+      <sz val="8"/>
+    </font>
+    <font>
+      <name val="Trebuchet MS"/>
+      <family val="2"/>
+      <i val="1"/>
+      <sz val="8"/>
+    </font>
+    <font>
+      <name val="Trebuchet MS"/>
+      <family val="2"/>
+      <color rgb="FFFF0000"/>
+      <sz val="8"/>
+    </font>
+    <font>
+      <name val="Trebuchet MS"/>
+      <family val="2"/>
+      <b val="1"/>
+      <strike val="1"/>
+      <sz val="8"/>
+    </font>
+    <font>
       <name val="Arial"/>
       <family val="2"/>
+      <sz val="10"/>
     </font>
     <font>
-      <sz val="9"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <color indexed="8"/>
+      <sz val="10"/>
+    </font>
+    <font>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <color theme="1"/>
+      <sz val="8"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <name val="Arial"/>
+      <family val="2"/>
+      <b val="1"/>
+      <color rgb="FF000000"/>
+      <sz val="8"/>
+    </font>
+    <font>
+      <name val="Arial"/>
+      <family val="2"/>
+      <color rgb="FF000000"/>
+      <sz val="8"/>
+    </font>
+    <font>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <color rgb="FF000000"/>
+      <sz val="8"/>
+    </font>
+    <font>
       <name val="Trebuchet MS"/>
       <family val="2"/>
+      <color indexed="8"/>
+      <sz val="8"/>
     </font>
     <font>
-      <sz val="10"/>
-      <name val="Arial"/>
+      <name val="Trebuchet MS"/>
       <family val="2"/>
+      <b val="1"/>
+      <color indexed="8"/>
+      <sz val="8"/>
     </font>
     <font>
-      <b/>
-      <sz val="9"/>
       <name val="Trebuchet MS"/>
       <family val="2"/>
+      <b val="1"/>
+      <color rgb="FF000000"/>
+      <sz val="8"/>
     </font>
     <font>
-      <sz val="10"/>
-[...1 lines deleted...]
-      <name val="Arial"/>
+      <name val="Calibri"/>
       <family val="2"/>
+      <color theme="10"/>
+      <sz val="8"/>
+      <u val="single"/>
+      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="9"/>
-      <color rgb="FFFF0000"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <b val="1"/>
+      <color theme="1"/>
+      <sz val="8"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <b val="1"/>
+      <color rgb="FF000000"/>
+      <sz val="8"/>
+    </font>
+    <font>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <b val="1"/>
+      <color rgb="FF000000"/>
+      <sz val="8"/>
+    </font>
+    <font>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <color rgb="FF000000"/>
+      <sz val="8"/>
+    </font>
+    <font>
       <name val="Trebuchet MS"/>
       <family val="2"/>
-    </font>
-[...4 lines deleted...]
-      <family val="2"/>
+      <b val="1"/>
+      <color indexed="8"/>
+      <sz val="8"/>
+      <u val="single"/>
     </font>
   </fonts>
-  <fills count="4">
+  <fills count="6">
     <fill>
-      <patternFill patternType="none"/>
+      <patternFill/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF000000"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFC0C0C0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFD9D9D9"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="4">
+  <borders count="16">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="6">
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+  <cellStyleXfs count="13">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="9" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
-[...2 lines deleted...]
-    <xf numFmtId="168" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="43" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="9" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="43" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="170" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="9" fontId="21" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="73">
-[...14 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+  <cellXfs count="191">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="10" fontId="1" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="15" fontId="1" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="164" fontId="3" fillId="3" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="10" fontId="3" fillId="3" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="164" fontId="4" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="10" fontId="4" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="6" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="6" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="8" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="9" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="10" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="10" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="10" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="15" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="4" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="9" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="43" fontId="15" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="43" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="43" fontId="16" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="43" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="10" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="10" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="7" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="13" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="4" fontId="16" fillId="0" borderId="1" pivotButton="0" quotePrefix="1" xfId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="10" fontId="16" fillId="0" borderId="1" pivotButton="0" quotePrefix="1" xfId="1"/>
+    <xf numFmtId="166" fontId="16" fillId="0" borderId="3" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="13" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="2" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="14" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="15" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="10" fontId="15" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="167" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="168" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="168" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="168" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="4">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="16" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="25" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="25" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="5"/>
+    <xf numFmtId="43" fontId="16" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="6"/>
+    <xf numFmtId="169" fontId="16" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="5"/>
+    <xf numFmtId="169" fontId="16" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="6"/>
+    <xf numFmtId="15" fontId="16" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="6"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="11" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="169" fontId="16" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="6">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="15" fontId="16" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="6">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="12" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="169" fontId="16" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="6">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="15" fontId="16" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="6">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="2">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="16" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="10" fontId="16" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="16" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="2">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="2">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="16" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="10" fontId="16" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="4" borderId="0" pivotButton="0" quotePrefix="0" xfId="5"/>
+    <xf numFmtId="15" fontId="16" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="5"/>
+    <xf numFmtId="4" fontId="16" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="5"/>
+    <xf numFmtId="0" fontId="24" fillId="4" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="25" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="10" fontId="25" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="16" fillId="4" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="10" fontId="16" fillId="4" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+    <xf numFmtId="10" fontId="16" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="16" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="10" fontId="16" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="4" fontId="9" fillId="0" borderId="4" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="9" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="10" fontId="31" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="5" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="10" fontId="33" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="43" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="4">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="2" applyFont="1"/>
-    <xf numFmtId="1" fontId="10" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="25" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="3"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="7" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="0">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="2" fontId="10" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="4" fontId="10" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="11" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="12" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="4" fontId="10" fillId="0" borderId="1" xfId="2" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="10" fontId="10" fillId="0" borderId="1" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="11" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="12" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="3" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="4" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="16" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="16" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="2">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="6" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="2" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="11" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="12" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="10" fontId="10" fillId="0" borderId="1" xfId="4" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...76 lines deleted...]
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="3" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="5" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="4" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="3" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="5" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="4" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="16" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="2">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="16" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="3" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="12" pivotButton="0" quotePrefix="0" xfId="0"/>
   </cellXfs>
-  <cellStyles count="6">
-    <cellStyle name="Comma 2" xfId="5" xr:uid="{473436E8-0F2E-489F-B931-8FE4E91D3D85}"/>
+  <cellStyles count="13">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
-    <cellStyle name="Normal 2" xfId="2" xr:uid="{92F232EC-A0C0-4ED4-9CE5-5AACB694EFA6}"/>
-[...2 lines deleted...]
-    <cellStyle name="Percent 2" xfId="4" xr:uid="{9EFEA0CB-990F-4780-9136-25047C052283}"/>
+    <cellStyle name="Percent" xfId="1" builtinId="5"/>
+    <cellStyle name="Normal 3 4 2 2 4" xfId="2"/>
+    <cellStyle name="Hyperlink" xfId="3" builtinId="8"/>
+    <cellStyle name="Comma" xfId="4" builtinId="3"/>
+    <cellStyle name="Normal 3 2" xfId="5"/>
+    <cellStyle name="Comma 4 2" xfId="6"/>
+    <cellStyle name="Percent 2 3" xfId="7"/>
+    <cellStyle name="Comma 2" xfId="8"/>
+    <cellStyle name="Normal 2" xfId="9"/>
+    <cellStyle name="Normal 3" xfId="10"/>
+    <cellStyle name="Comma 3" xfId="11"/>
+    <cellStyle name="Percent 2" xfId="12"/>
   </cellStyles>
-  <dxfs count="4">
-[...12 lines deleted...]
-  </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
-  <extLst>
-[...6 lines deleted...]
-  </extLst>
+  <colors>
+    <indexedColors>
+      <rgbColor rgb="00000000"/>
+      <rgbColor rgb="00FFFFFF"/>
+      <rgbColor rgb="00FF0000"/>
+      <rgbColor rgb="0000FF00"/>
+      <rgbColor rgb="000000FF"/>
+      <rgbColor rgb="00FFFF00"/>
+      <rgbColor rgb="00FF00FF"/>
+      <rgbColor rgb="0000FFFF"/>
+      <rgbColor rgb="00000000"/>
+      <rgbColor rgb="00FFFFFF"/>
+      <rgbColor rgb="00FF0000"/>
+      <rgbColor rgb="0000FF00"/>
+      <rgbColor rgb="000000FF"/>
+      <rgbColor rgb="00FFFF00"/>
+      <rgbColor rgb="00FF00FF"/>
+      <rgbColor rgb="0000FFFF"/>
+      <rgbColor rgb="00800000"/>
+      <rgbColor rgb="00008000"/>
+      <rgbColor rgb="00000080"/>
+      <rgbColor rgb="00808000"/>
+      <rgbColor rgb="00800080"/>
+      <rgbColor rgb="00008080"/>
+      <rgbColor rgb="00C0C0C0"/>
+      <rgbColor rgb="00808080"/>
+      <rgbColor rgb="009999FF"/>
+      <rgbColor rgb="00993366"/>
+      <rgbColor rgb="00FFFFCC"/>
+      <rgbColor rgb="00CCFFFF"/>
+      <rgbColor rgb="00660066"/>
+      <rgbColor rgb="00FF8080"/>
+      <rgbColor rgb="000066CC"/>
+      <rgbColor rgb="00CCCCFF"/>
+      <rgbColor rgb="00000080"/>
+      <rgbColor rgb="00FF00FF"/>
+      <rgbColor rgb="00FFFF00"/>
+      <rgbColor rgb="0000FFFF"/>
+      <rgbColor rgb="00800080"/>
+      <rgbColor rgb="00800000"/>
+      <rgbColor rgb="00008080"/>
+      <rgbColor rgb="000000FF"/>
+      <rgbColor rgb="0000CCFF"/>
+      <rgbColor rgb="00CCFFFF"/>
+      <rgbColor rgb="00CCFFCC"/>
+      <rgbColor rgb="00FFFF99"/>
+      <rgbColor rgb="0099CCFF"/>
+      <rgbColor rgb="00FF99CC"/>
+      <rgbColor rgb="00CC99FF"/>
+      <rgbColor rgb="00FFCC99"/>
+      <rgbColor rgb="003366FF"/>
+      <rgbColor rgb="0033CCCC"/>
+      <rgbColor rgb="0099CC00"/>
+      <rgbColor rgb="00FFCC00"/>
+      <rgbColor rgb="00FF9900"/>
+      <rgbColor rgb="00FF6600"/>
+      <rgbColor rgb="00666699"/>
+      <rgbColor rgb="00969696"/>
+      <rgbColor rgb="00003366"/>
+      <rgbColor rgb="00339966"/>
+      <rgbColor rgb="00003300"/>
+      <rgbColor rgb="00333300"/>
+      <rgbColor rgb="00993300"/>
+      <rgbColor rgb="00993366"/>
+      <rgbColor rgb="00333399"/>
+      <rgbColor rgb="00333333"/>
+    </indexedColors>
+  </colors>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<file path=xl/_rels/workbook.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId4" /></Relationships>
 </file>
 
-<file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+<file path=xl/drawings/_rels/drawing1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image1.png" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image2.png" Id="rId2" /></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
-<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-[...22 lines deleted...]
-        <xdr:cNvPicPr>
+<wsDr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
+  <twoCellAnchor editAs="oneCell">
+    <from>
+      <col>1</col>
+      <colOff>0</colOff>
+      <row>101</row>
+      <rowOff>0</rowOff>
+    </from>
+    <to>
+      <col>1</col>
+      <colOff>2378075</colOff>
+      <row>110</row>
+      <rowOff>34925</rowOff>
+    </to>
+    <pic>
+      <nvPicPr>
+        <cNvPr id="2" name="Picture 1"/>
+        <cNvPicPr>
           <a:picLocks/>
-        </xdr:cNvPicPr>
-[...2 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
+        </cNvPicPr>
+      </nvPicPr>
+      <blipFill>
+        <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
-      </xdr:blipFill>
-      <xdr:spPr>
+      </blipFill>
+      <spPr>
         <a:xfrm>
-          <a:off x="457200" y="18084800"/>
+          <a:off x="457200" y="17399000"/>
           <a:ext cx="2374900" cy="1574800"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
-          <a:avLst/>
+          <avLst/>
         </a:prstGeom>
         <a:ln>
           <a:prstDash val="solid"/>
         </a:ln>
-      </xdr:spPr>
-[...25 lines deleted...]
-        <xdr:cNvPicPr>
+      </spPr>
+    </pic>
+    <clientData/>
+  </twoCellAnchor>
+  <twoCellAnchor editAs="oneCell">
+    <from>
+      <col>1</col>
+      <colOff>0</colOff>
+      <row>114</row>
+      <rowOff>0</rowOff>
+    </from>
+    <to>
+      <col>1</col>
+      <colOff>2378075</colOff>
+      <row>123</row>
+      <rowOff>34925</rowOff>
+    </to>
+    <pic>
+      <nvPicPr>
+        <cNvPr id="3" name="Picture 2"/>
+        <cNvPicPr>
           <a:picLocks/>
-        </xdr:cNvPicPr>
-[...2 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
+        </cNvPicPr>
+      </nvPicPr>
+      <blipFill>
+        <a:blip r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
-      </xdr:blipFill>
-      <xdr:spPr>
+      </blipFill>
+      <spPr>
         <a:xfrm>
-          <a:off x="484187" y="20708938"/>
-          <a:ext cx="2374900" cy="1603375"/>
+          <a:off x="457200" y="19812000"/>
+          <a:ext cx="2374900" cy="1574800"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
-          <a:avLst/>
+          <avLst/>
         </a:prstGeom>
         <a:ln>
           <a:prstDash val="solid"/>
         </a:ln>
-      </xdr:spPr>
-[...3 lines deleted...]
-</xdr:wsDr>
+      </spPr>
+    </pic>
+    <clientData/>
+  </twoCellAnchor>
+</wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -1459,3054 +1384,3322 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...4 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:L136"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+    <pageSetUpPr/>
+  </sheetPr>
+  <dimension ref="A1:L169"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0"/>
+    <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="13.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr baseColWidth="8" defaultColWidth="8.7265625" defaultRowHeight="13.5"/>
   <cols>
-    <col min="1" max="1" width="6.54296875" style="2" bestFit="1" customWidth="1"/>
-[...12 lines deleted...]
-    <col min="14" max="16384" width="8.7265625" style="2"/>
+    <col width="6.54296875" bestFit="1" customWidth="1" style="1" min="1" max="1"/>
+    <col width="52.81640625" bestFit="1" customWidth="1" style="1" min="2" max="2"/>
+    <col width="28.7265625" bestFit="1" customWidth="1" style="1" min="3" max="3"/>
+    <col width="18.36328125" customWidth="1" style="1" min="4" max="4"/>
+    <col width="25.7265625" customWidth="1" style="1" min="5" max="5"/>
+    <col width="23.81640625" bestFit="1" customWidth="1" style="1" min="6" max="6"/>
+    <col width="14" bestFit="1" customWidth="1" style="1" min="7" max="7"/>
+    <col width="12.54296875" bestFit="1" customWidth="1" style="1" min="8" max="8"/>
+    <col width="14.7265625" bestFit="1" customWidth="1" style="1" min="9" max="9"/>
+    <col width="7.54296875" bestFit="1" customWidth="1" style="1" min="10" max="10"/>
+    <col width="30.1796875" bestFit="1" customWidth="1" style="1" min="11" max="11"/>
+    <col width="7.54296875" bestFit="1" customWidth="1" style="1" min="12" max="12"/>
+    <col width="8.7265625" customWidth="1" style="1" min="13" max="16384"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:12" ht="19" customHeight="1" x14ac:dyDescent="0.45">
-[...10 lines deleted...]
-      <c r="B2" s="3" t="s">
+    <row r="1" ht="19" customHeight="1" s="158">
+      <c r="A1" s="157" t="n"/>
+      <c r="B1" s="157" t="inlineStr">
+        <is>
+          <t>DSP Banking and PSU Debt Fund</t>
+        </is>
+      </c>
+    </row>
+    <row r="2">
+      <c r="B2" s="3" t="inlineStr">
+        <is>
+          <t>Portfolio as on May 31, 2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" s="4" t="inlineStr">
+        <is>
+          <t>Sr. No.</t>
+        </is>
+      </c>
+      <c r="B4" s="4" t="inlineStr">
+        <is>
+          <t>Name of Instrument</t>
+        </is>
+      </c>
+      <c r="C4" s="4" t="inlineStr">
+        <is>
+          <t>ISIN</t>
+        </is>
+      </c>
+      <c r="D4" s="4" t="inlineStr">
+        <is>
+          <t>Rating/Industry</t>
+        </is>
+      </c>
+      <c r="E4" s="4" t="inlineStr">
+        <is>
+          <t>Quantity</t>
+        </is>
+      </c>
+      <c r="F4" s="4" t="inlineStr">
+        <is>
+          <t>Market value (Rs. In lakhs)</t>
+        </is>
+      </c>
+      <c r="G4" s="4" t="inlineStr">
+        <is>
+          <t>% to Net Assets</t>
+        </is>
+      </c>
+      <c r="H4" s="4" t="inlineStr">
+        <is>
+          <t>Maturity Date</t>
+        </is>
+      </c>
+      <c r="I4" s="4" t="inlineStr">
+        <is>
+          <t>Put/Call Option</t>
+        </is>
+      </c>
+      <c r="J4" s="4" t="inlineStr">
+        <is>
+          <t>YTM (%)</t>
+        </is>
+      </c>
+    </row>
+    <row r="6">
+      <c r="B6" s="3" t="inlineStr">
+        <is>
+          <t>DEBT INSTRUMENTS</t>
+        </is>
+      </c>
+    </row>
+    <row r="7">
+      <c r="B7" s="3" t="inlineStr">
+        <is>
+          <t>BOND &amp; NCD's</t>
+        </is>
+      </c>
+    </row>
+    <row r="8">
+      <c r="B8" s="3" t="inlineStr">
+        <is>
+          <t>Listed / awaiting listing on the stock exchanges</t>
+        </is>
+      </c>
+      <c r="K8" s="3" t="inlineStr">
+        <is>
+          <t>Sector/Rating</t>
+        </is>
+      </c>
+      <c r="L8" s="3" t="inlineStr">
+        <is>
+          <t>Percent</t>
+        </is>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" s="1" t="n">
         <v>1</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A4" s="4" t="s">
+      <c r="B9" s="1" t="inlineStr">
+        <is>
+          <t>National Bank for Agriculture and Rural Development**</t>
+        </is>
+      </c>
+      <c r="C9" s="1" t="inlineStr">
+        <is>
+          <t>INE261F08EG3</t>
+        </is>
+      </c>
+      <c r="D9" s="1" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E9" s="11" t="n">
+        <v>12500</v>
+      </c>
+      <c r="F9" s="5" t="n">
+        <v>12532.53</v>
+      </c>
+      <c r="G9" s="6" t="n">
+        <v>0.0371</v>
+      </c>
+      <c r="H9" s="7" t="n">
+        <v>47238</v>
+      </c>
+      <c r="J9" s="5" t="n">
+        <v>7.835</v>
+      </c>
+      <c r="K9" s="1" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="L9" s="6" t="n">
+        <v>0.5327</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" s="1" t="n">
         <v>2</v>
       </c>
-      <c r="B4" s="4" t="s">
+      <c r="B10" s="1" t="inlineStr">
+        <is>
+          <t>Small Industries Development Bank of India**</t>
+        </is>
+      </c>
+      <c r="C10" s="1" t="inlineStr">
+        <is>
+          <t>INE556F08KK5</t>
+        </is>
+      </c>
+      <c r="D10" s="1" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E10" s="11" t="n">
+        <v>10000</v>
+      </c>
+      <c r="F10" s="5" t="n">
+        <v>10463.7</v>
+      </c>
+      <c r="G10" s="6" t="n">
+        <v>0.0309</v>
+      </c>
+      <c r="H10" s="7" t="n">
+        <v>46496</v>
+      </c>
+      <c r="J10" s="5" t="n">
+        <v>7.99</v>
+      </c>
+      <c r="K10" s="1" t="inlineStr">
+        <is>
+          <t>Sovereign</t>
+        </is>
+      </c>
+      <c r="L10" s="6" t="n">
+        <v>0.1629</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" s="1" t="n">
         <v>3</v>
       </c>
-      <c r="C4" s="4" t="s">
+      <c r="B11" s="1" t="inlineStr">
+        <is>
+          <t>Bharti Telecom Limited**</t>
+        </is>
+      </c>
+      <c r="C11" s="1" t="inlineStr">
+        <is>
+          <t>INE403D08272</t>
+        </is>
+      </c>
+      <c r="D11" s="1" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E11" s="11" t="n">
+        <v>10000</v>
+      </c>
+      <c r="F11" s="5" t="n">
+        <v>10338.1</v>
+      </c>
+      <c r="G11" s="6" t="n">
+        <v>0.0306</v>
+      </c>
+      <c r="H11" s="7" t="n">
+        <v>46675</v>
+      </c>
+      <c r="J11" s="5" t="n">
+        <v>8.279999999999999</v>
+      </c>
+      <c r="K11" s="1" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="L11" s="6" t="n">
+        <v>0.1174</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" s="1" t="n">
         <v>4</v>
       </c>
-      <c r="D4" s="4" t="s">
+      <c r="B12" s="1" t="inlineStr">
+        <is>
+          <t>GAIL (India) Limited**</t>
+        </is>
+      </c>
+      <c r="C12" s="1" t="inlineStr">
+        <is>
+          <t>INE129A08014</t>
+        </is>
+      </c>
+      <c r="D12" s="1" t="inlineStr">
+        <is>
+          <t>IND AAA</t>
+        </is>
+      </c>
+      <c r="E12" s="11" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F12" s="5" t="n">
+        <v>10277.98</v>
+      </c>
+      <c r="G12" s="6" t="n">
+        <v>0.0304</v>
+      </c>
+      <c r="H12" s="7" t="n">
+        <v>46741</v>
+      </c>
+      <c r="J12" s="5" t="n">
+        <v>7.645</v>
+      </c>
+      <c r="K12" s="1" t="inlineStr">
+        <is>
+          <t>IND AAA</t>
+        </is>
+      </c>
+      <c r="L12" s="6" t="n">
+        <v>0.0599</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" s="1" t="n">
         <v>5</v>
       </c>
-      <c r="E4" s="4" t="s">
+      <c r="B13" s="1" t="inlineStr">
+        <is>
+          <t>Bharti Telecom Limited**</t>
+        </is>
+      </c>
+      <c r="C13" s="1" t="inlineStr">
+        <is>
+          <t>INE403D08280</t>
+        </is>
+      </c>
+      <c r="D13" s="1" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E13" s="11" t="n">
+        <v>10000</v>
+      </c>
+      <c r="F13" s="5" t="n">
+        <v>10127.05</v>
+      </c>
+      <c r="G13" s="6" t="n">
+        <v>0.0299</v>
+      </c>
+      <c r="H13" s="7" t="n">
+        <v>47102</v>
+      </c>
+      <c r="J13" s="5" t="n">
+        <v>8.395</v>
+      </c>
+      <c r="K13" s="1" t="inlineStr">
+        <is>
+          <t>ICRA AAA</t>
+        </is>
+      </c>
+      <c r="L13" s="6" t="n">
+        <v>0.0441</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" s="1" t="n">
         <v>6</v>
       </c>
-      <c r="F4" s="4" t="s">
+      <c r="B14" s="1" t="inlineStr">
+        <is>
+          <t>HDFC Bank Limited**</t>
+        </is>
+      </c>
+      <c r="C14" s="1" t="inlineStr">
+        <is>
+          <t>INE040A08955</t>
+        </is>
+      </c>
+      <c r="D14" s="1" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E14" s="11" t="n">
+        <v>10000</v>
+      </c>
+      <c r="F14" s="5" t="n">
+        <v>9997.559999999999</v>
+      </c>
+      <c r="G14" s="6" t="n">
+        <v>0.0296</v>
+      </c>
+      <c r="H14" s="7" t="n">
+        <v>46889</v>
+      </c>
+      <c r="J14" s="5" t="n">
+        <v>7.9</v>
+      </c>
+      <c r="K14" s="1" t="inlineStr">
+        <is>
+          <t>IND A1+</t>
+        </is>
+      </c>
+      <c r="L14" s="6" t="n">
+        <v>0.042</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" s="1" t="n">
         <v>7</v>
       </c>
-      <c r="G4" s="4" t="s">
+      <c r="B15" s="1" t="inlineStr">
+        <is>
+          <t>Indian Railway Finance Corporation Limited**</t>
+        </is>
+      </c>
+      <c r="C15" s="1" t="inlineStr">
+        <is>
+          <t>INE053F08403</t>
+        </is>
+      </c>
+      <c r="D15" s="1" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E15" s="11" t="n">
+        <v>10000</v>
+      </c>
+      <c r="F15" s="5" t="n">
+        <v>9901.129999999999</v>
+      </c>
+      <c r="G15" s="6" t="n">
+        <v>0.0293</v>
+      </c>
+      <c r="H15" s="7" t="n">
+        <v>49140</v>
+      </c>
+      <c r="J15" s="5" t="n">
+        <v>7.72</v>
+      </c>
+      <c r="K15" s="1" t="inlineStr">
+        <is>
+          <t>ICRA A1+</t>
+        </is>
+      </c>
+      <c r="L15" s="6" t="n">
+        <v>0.0209</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" s="1" t="n">
         <v>8</v>
       </c>
-      <c r="H4" s="4" t="s">
+      <c r="B16" s="1" t="inlineStr">
+        <is>
+          <t>Power Grid Corporation of India Limited**</t>
+        </is>
+      </c>
+      <c r="C16" s="1" t="inlineStr">
+        <is>
+          <t>INE752E07OF7</t>
+        </is>
+      </c>
+      <c r="D16" s="1" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E16" s="11" t="n">
+        <v>750</v>
+      </c>
+      <c r="F16" s="5" t="n">
+        <v>7988.9</v>
+      </c>
+      <c r="G16" s="6" t="n">
+        <v>0.0236</v>
+      </c>
+      <c r="H16" s="7" t="n">
+        <v>46557</v>
+      </c>
+      <c r="J16" s="5" t="n">
+        <v>7.72</v>
+      </c>
+      <c r="K16" s="1" t="inlineStr">
+        <is>
+          <t>Alternative Investment Funds (AIF)</t>
+        </is>
+      </c>
+      <c r="L16" s="6" t="n">
+        <v>0.0035</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" s="1" t="n">
         <v>9</v>
       </c>
-      <c r="I4" s="4" t="s">
+      <c r="B17" s="1" t="inlineStr">
+        <is>
+          <t>REC Limited**</t>
+        </is>
+      </c>
+      <c r="C17" s="1" t="inlineStr">
+        <is>
+          <t>INE020B08EH0</t>
+        </is>
+      </c>
+      <c r="D17" s="1" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E17" s="11" t="n">
+        <v>7500</v>
+      </c>
+      <c r="F17" s="5" t="n">
+        <v>7594.08</v>
+      </c>
+      <c r="G17" s="6" t="n">
+        <v>0.0225</v>
+      </c>
+      <c r="H17" s="7" t="n">
+        <v>46843</v>
+      </c>
+      <c r="J17" s="5" t="n">
+        <v>7.785</v>
+      </c>
+      <c r="K17" s="1" t="inlineStr">
+        <is>
+          <t>Cash &amp; Equivalent</t>
+        </is>
+      </c>
+      <c r="L17" s="6" t="n">
+        <v>0.0166</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" s="1" t="n">
         <v>10</v>
       </c>
-      <c r="J4" s="4" t="s">
+      <c r="B18" s="1" t="inlineStr">
+        <is>
+          <t>Power Finance Corporation Limited**</t>
+        </is>
+      </c>
+      <c r="C18" s="1" t="inlineStr">
+        <is>
+          <t>INE134E08LN6</t>
+        </is>
+      </c>
+      <c r="D18" s="1" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E18" s="11" t="n">
+        <v>750</v>
+      </c>
+      <c r="F18" s="5" t="n">
+        <v>7433.23</v>
+      </c>
+      <c r="G18" s="6" t="n">
+        <v>0.022</v>
+      </c>
+      <c r="H18" s="7" t="n">
+        <v>48318</v>
+      </c>
+      <c r="J18" s="5" t="n">
+        <v>7.78</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" s="1" t="n">
         <v>11</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B6" s="3" t="s">
+      <c r="B19" s="1" t="inlineStr">
+        <is>
+          <t>REC Limited**</t>
+        </is>
+      </c>
+      <c r="C19" s="1" t="inlineStr">
+        <is>
+          <t>INE020B08FB0</t>
+        </is>
+      </c>
+      <c r="D19" s="1" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E19" s="11" t="n">
+        <v>7500</v>
+      </c>
+      <c r="F19" s="5" t="n">
+        <v>7388.57</v>
+      </c>
+      <c r="G19" s="6" t="n">
+        <v>0.0219</v>
+      </c>
+      <c r="H19" s="7" t="n">
+        <v>49095</v>
+      </c>
+      <c r="J19" s="5" t="n">
+        <v>7.79</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" s="1" t="n">
         <v>12</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B7" s="3" t="s">
+      <c r="B20" s="1" t="inlineStr">
+        <is>
+          <t>Power Finance Corporation Limited**</t>
+        </is>
+      </c>
+      <c r="C20" s="1" t="inlineStr">
+        <is>
+          <t>INE134E08NB7</t>
+        </is>
+      </c>
+      <c r="D20" s="1" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E20" s="11" t="n">
+        <v>6500</v>
+      </c>
+      <c r="F20" s="5" t="n">
+        <v>6585.34</v>
+      </c>
+      <c r="G20" s="6" t="n">
+        <v>0.0195</v>
+      </c>
+      <c r="H20" s="7" t="n">
+        <v>50966</v>
+      </c>
+      <c r="J20" s="5" t="n">
+        <v>7.8599</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" s="1" t="n">
         <v>13</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B8" s="3" t="s">
+      <c r="B21" s="1" t="inlineStr">
+        <is>
+          <t>National Bank for Financing Infrastructure and Development**</t>
+        </is>
+      </c>
+      <c r="C21" s="1" t="inlineStr">
+        <is>
+          <t>INE0KUG08068</t>
+        </is>
+      </c>
+      <c r="D21" s="1" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E21" s="11" t="n">
+        <v>5500</v>
+      </c>
+      <c r="F21" s="5" t="n">
+        <v>5344.18</v>
+      </c>
+      <c r="G21" s="6" t="n">
+        <v>0.0158</v>
+      </c>
+      <c r="H21" s="7" t="n">
+        <v>49396</v>
+      </c>
+      <c r="J21" s="5" t="n">
+        <v>7.805</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" s="1" t="n">
         <v>14</v>
       </c>
-      <c r="K8" s="3" t="s">
+      <c r="B22" s="1" t="inlineStr">
+        <is>
+          <t>Indian Railway Finance Corporation Limited**</t>
+        </is>
+      </c>
+      <c r="C22" s="1" t="inlineStr">
+        <is>
+          <t>INE053F07AY7</t>
+        </is>
+      </c>
+      <c r="D22" s="1" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E22" s="11" t="n">
+        <v>500</v>
+      </c>
+      <c r="F22" s="5" t="n">
+        <v>5342.86</v>
+      </c>
+      <c r="G22" s="6" t="n">
+        <v>0.0158</v>
+      </c>
+      <c r="H22" s="7" t="n">
+        <v>47091</v>
+      </c>
+      <c r="J22" s="5" t="n">
+        <v>7.725</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" s="1" t="n">
         <v>15</v>
       </c>
-      <c r="L8" s="3" t="s">
+      <c r="B23" s="1" t="inlineStr">
+        <is>
+          <t>State Bank of India**</t>
+        </is>
+      </c>
+      <c r="C23" s="1" t="inlineStr">
+        <is>
+          <t>INE062A08421</t>
+        </is>
+      </c>
+      <c r="D23" s="1" t="inlineStr">
+        <is>
+          <t>ICRA AAA</t>
+        </is>
+      </c>
+      <c r="E23" s="11" t="n">
+        <v>5000</v>
+      </c>
+      <c r="F23" s="5" t="n">
+        <v>5172.32</v>
+      </c>
+      <c r="G23" s="6" t="n">
+        <v>0.0153</v>
+      </c>
+      <c r="H23" s="7" t="n">
+        <v>50948</v>
+      </c>
+      <c r="J23" s="5" t="n">
+        <v>7.78</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" s="1" t="n">
         <v>16</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A9" s="2">
+      <c r="B24" s="1" t="inlineStr">
+        <is>
+          <t>Power Finance Corporation Limited**</t>
+        </is>
+      </c>
+      <c r="C24" s="1" t="inlineStr">
+        <is>
+          <t>INE134E08LX5</t>
+        </is>
+      </c>
+      <c r="D24" s="1" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E24" s="11" t="n">
+        <v>500</v>
+      </c>
+      <c r="F24" s="5" t="n">
+        <v>5156.03</v>
+      </c>
+      <c r="G24" s="6" t="n">
+        <v>0.0152</v>
+      </c>
+      <c r="H24" s="7" t="n">
+        <v>46769</v>
+      </c>
+      <c r="J24" s="5" t="n">
+        <v>7.75</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25" s="1" t="n">
+        <v>17</v>
+      </c>
+      <c r="B25" s="1" t="inlineStr">
+        <is>
+          <t>Power Finance Corporation Limited</t>
+        </is>
+      </c>
+      <c r="C25" s="1" t="inlineStr">
+        <is>
+          <t>INE134E08MA1</t>
+        </is>
+      </c>
+      <c r="D25" s="1" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E25" s="11" t="n">
+        <v>5000</v>
+      </c>
+      <c r="F25" s="5" t="n">
+        <v>5062.64</v>
+      </c>
+      <c r="G25" s="6" t="n">
+        <v>0.015</v>
+      </c>
+      <c r="H25" s="7" t="n">
+        <v>48632</v>
+      </c>
+      <c r="J25" s="5" t="n">
+        <v>7.79</v>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26" s="1" t="n">
+        <v>18</v>
+      </c>
+      <c r="B26" s="1" t="inlineStr">
+        <is>
+          <t>National Bank for Agriculture and Rural Development**</t>
+        </is>
+      </c>
+      <c r="C26" s="1" t="inlineStr">
+        <is>
+          <t>INE261F08EM1</t>
+        </is>
+      </c>
+      <c r="D26" s="1" t="inlineStr">
+        <is>
+          <t>ICRA AAA</t>
+        </is>
+      </c>
+      <c r="E26" s="11" t="n">
+        <v>5000</v>
+      </c>
+      <c r="F26" s="5" t="n">
+        <v>5045.89</v>
+      </c>
+      <c r="G26" s="6" t="n">
+        <v>0.0149</v>
+      </c>
+      <c r="H26" s="7" t="n">
+        <v>46836</v>
+      </c>
+      <c r="J26" s="5" t="n">
+        <v>7.8137</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" s="1" t="n">
+        <v>19</v>
+      </c>
+      <c r="B27" s="1" t="inlineStr">
+        <is>
+          <t>Power Grid Corporation of India Limited**</t>
+        </is>
+      </c>
+      <c r="C27" s="1" t="inlineStr">
+        <is>
+          <t>INE752E08767</t>
+        </is>
+      </c>
+      <c r="D27" s="1" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E27" s="11" t="n">
+        <v>5000</v>
+      </c>
+      <c r="F27" s="5" t="n">
+        <v>5034.34</v>
+      </c>
+      <c r="G27" s="6" t="n">
+        <v>0.0149</v>
+      </c>
+      <c r="H27" s="7" t="n">
+        <v>49242</v>
+      </c>
+      <c r="J27" s="5" t="n">
+        <v>7.66</v>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28" s="1" t="n">
+        <v>20</v>
+      </c>
+      <c r="B28" s="1" t="inlineStr">
+        <is>
+          <t>Small Industries Development Bank of India**</t>
+        </is>
+      </c>
+      <c r="C28" s="1" t="inlineStr">
+        <is>
+          <t>INE556F08KW0</t>
+        </is>
+      </c>
+      <c r="D28" s="1" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E28" s="11" t="n">
+        <v>5000</v>
+      </c>
+      <c r="F28" s="5" t="n">
+        <v>5029.86</v>
+      </c>
+      <c r="G28" s="6" t="n">
+        <v>0.0149</v>
+      </c>
+      <c r="H28" s="7" t="n">
+        <v>47189</v>
+      </c>
+      <c r="J28" s="5" t="n">
+        <v>7.835</v>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29" s="1" t="n">
+        <v>21</v>
+      </c>
+      <c r="B29" s="1" t="inlineStr">
+        <is>
+          <t>Indian Railway Finance Corporation Limited**</t>
+        </is>
+      </c>
+      <c r="C29" s="1" t="inlineStr">
+        <is>
+          <t>INE053F08320</t>
+        </is>
+      </c>
+      <c r="D29" s="1" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E29" s="11" t="n">
+        <v>5000</v>
+      </c>
+      <c r="F29" s="5" t="n">
+        <v>5020.59</v>
+      </c>
+      <c r="G29" s="6" t="n">
+        <v>0.0148</v>
+      </c>
+      <c r="H29" s="7" t="n">
+        <v>47039</v>
+      </c>
+      <c r="J29" s="5" t="n">
+        <v>7.725</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30" s="1" t="n">
+        <v>22</v>
+      </c>
+      <c r="B30" s="1" t="inlineStr">
+        <is>
+          <t>National Housing Bank**</t>
+        </is>
+      </c>
+      <c r="C30" s="1" t="inlineStr">
+        <is>
+          <t>INE557F08FX6</t>
+        </is>
+      </c>
+      <c r="D30" s="1" t="inlineStr">
+        <is>
+          <t>IND AAA</t>
+        </is>
+      </c>
+      <c r="E30" s="11" t="n">
+        <v>5000</v>
+      </c>
+      <c r="F30" s="5" t="n">
+        <v>4993.3</v>
+      </c>
+      <c r="G30" s="6" t="n">
+        <v>0.0148</v>
+      </c>
+      <c r="H30" s="7" t="n">
+        <v>47942</v>
+      </c>
+      <c r="J30" s="5" t="n">
+        <v>7.73</v>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31" s="1" t="n">
+        <v>23</v>
+      </c>
+      <c r="B31" s="1" t="inlineStr">
+        <is>
+          <t>Power Grid Corporation of India Limited**</t>
+        </is>
+      </c>
+      <c r="C31" s="1" t="inlineStr">
+        <is>
+          <t>INE752E08734</t>
+        </is>
+      </c>
+      <c r="D31" s="1" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E31" s="11" t="n">
+        <v>5000</v>
+      </c>
+      <c r="F31" s="5" t="n">
+        <v>4992.07</v>
+      </c>
+      <c r="G31" s="6" t="n">
+        <v>0.0148</v>
+      </c>
+      <c r="H31" s="7" t="n">
+        <v>49015</v>
+      </c>
+      <c r="J31" s="5" t="n">
+        <v>7.66</v>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32" s="1" t="n">
+        <v>24</v>
+      </c>
+      <c r="B32" s="1" t="inlineStr">
+        <is>
+          <t>REC Limited**</t>
+        </is>
+      </c>
+      <c r="C32" s="1" t="inlineStr">
+        <is>
+          <t>INE020B08FL9</t>
+        </is>
+      </c>
+      <c r="D32" s="1" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E32" s="11" t="n">
+        <v>5000</v>
+      </c>
+      <c r="F32" s="5" t="n">
+        <v>4967.35</v>
+      </c>
+      <c r="G32" s="6" t="n">
+        <v>0.0147</v>
+      </c>
+      <c r="H32" s="7" t="n">
+        <v>47603</v>
+      </c>
+      <c r="J32" s="5" t="n">
+        <v>7.73</v>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33" s="1" t="n">
+        <v>25</v>
+      </c>
+      <c r="B33" s="1" t="inlineStr">
+        <is>
+          <t>State Bank of India**</t>
+        </is>
+      </c>
+      <c r="C33" s="1" t="inlineStr">
+        <is>
+          <t>INE062A08470</t>
+        </is>
+      </c>
+      <c r="D33" s="1" t="inlineStr">
+        <is>
+          <t>IND AAA</t>
+        </is>
+      </c>
+      <c r="E33" s="11" t="n">
+        <v>5000</v>
+      </c>
+      <c r="F33" s="5" t="n">
+        <v>4964.15</v>
+      </c>
+      <c r="G33" s="6" t="n">
+        <v>0.0147</v>
+      </c>
+      <c r="H33" s="7" t="n">
+        <v>51093</v>
+      </c>
+      <c r="J33" s="5" t="n">
+        <v>7.78</v>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34" s="1" t="n">
+        <v>26</v>
+      </c>
+      <c r="B34" s="1" t="inlineStr">
+        <is>
+          <t>REC Limited**</t>
+        </is>
+      </c>
+      <c r="C34" s="1" t="inlineStr">
+        <is>
+          <t>INE020B08FV8</t>
+        </is>
+      </c>
+      <c r="D34" s="1" t="inlineStr">
+        <is>
+          <t>ICRA AAA</t>
+        </is>
+      </c>
+      <c r="E34" s="11" t="n">
+        <v>5000</v>
+      </c>
+      <c r="F34" s="5" t="n">
+        <v>4687.62</v>
+      </c>
+      <c r="G34" s="6" t="n">
+        <v>0.0139</v>
+      </c>
+      <c r="H34" s="7" t="n">
+        <v>49795</v>
+      </c>
+      <c r="J34" s="5" t="n">
+        <v>7.825</v>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35" s="1" t="n">
+        <v>27</v>
+      </c>
+      <c r="B35" s="1" t="inlineStr">
+        <is>
+          <t>State Bank of India Basel III Tier 2**</t>
+        </is>
+      </c>
+      <c r="C35" s="1" t="inlineStr">
+        <is>
+          <t>INE062A08405</t>
+        </is>
+      </c>
+      <c r="D35" s="1" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E35" s="11" t="n">
+        <v>30</v>
+      </c>
+      <c r="F35" s="5" t="n">
+        <v>3162.8</v>
+      </c>
+      <c r="G35" s="6" t="n">
+        <v>0.0094</v>
+      </c>
+      <c r="H35" s="7" t="n">
+        <v>50711</v>
+      </c>
+      <c r="I35" s="1" t="inlineStr">
+        <is>
+          <t>CA - 02-Nov-2033</t>
+        </is>
+      </c>
+      <c r="J35" s="5" t="n">
+        <v>7.6845</v>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36" s="1" t="n">
+        <v>28</v>
+      </c>
+      <c r="B36" s="1" t="inlineStr">
+        <is>
+          <t>Tata Capital Housing Finance Limited**</t>
+        </is>
+      </c>
+      <c r="C36" s="1" t="inlineStr">
+        <is>
+          <t>INE033L07HU0</t>
+        </is>
+      </c>
+      <c r="D36" s="1" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E36" s="11" t="n">
+        <v>250</v>
+      </c>
+      <c r="F36" s="5" t="n">
+        <v>2653.34</v>
+      </c>
+      <c r="G36" s="6" t="n">
+        <v>0.0078</v>
+      </c>
+      <c r="H36" s="7" t="n">
+        <v>46604</v>
+      </c>
+      <c r="J36" s="5" t="n">
+        <v>8.015000000000001</v>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37" s="1" t="n">
+        <v>29</v>
+      </c>
+      <c r="B37" s="1" t="inlineStr">
+        <is>
+          <t>National Bank for Financing Infrastructure and Development**</t>
+        </is>
+      </c>
+      <c r="C37" s="1" t="inlineStr">
+        <is>
+          <t>INE0KUG08019</t>
+        </is>
+      </c>
+      <c r="D37" s="1" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E37" s="11" t="n">
+        <v>2500</v>
+      </c>
+      <c r="F37" s="5" t="n">
+        <v>2631.08</v>
+      </c>
+      <c r="G37" s="6" t="n">
+        <v>0.0078</v>
+      </c>
+      <c r="H37" s="7" t="n">
+        <v>48746</v>
+      </c>
+      <c r="J37" s="5" t="n">
+        <v>7.785</v>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38" s="1" t="n">
+        <v>30</v>
+      </c>
+      <c r="B38" s="1" t="inlineStr">
+        <is>
+          <t>HDFC Bank Limited**</t>
+        </is>
+      </c>
+      <c r="C38" s="1" t="inlineStr">
+        <is>
+          <t>INE040A08773</t>
+        </is>
+      </c>
+      <c r="D38" s="1" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E38" s="11" t="n">
+        <v>250</v>
+      </c>
+      <c r="F38" s="5" t="n">
+        <v>2623.75</v>
+      </c>
+      <c r="G38" s="6" t="n">
+        <v>0.0078</v>
+      </c>
+      <c r="H38" s="7" t="n">
+        <v>48463</v>
+      </c>
+      <c r="J38" s="5" t="n">
+        <v>7.95</v>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39" s="1" t="n">
+        <v>31</v>
+      </c>
+      <c r="B39" s="1" t="inlineStr">
+        <is>
+          <t>Bajaj Finance Limited**</t>
+        </is>
+      </c>
+      <c r="C39" s="1" t="inlineStr">
+        <is>
+          <t>INE296A07TM8</t>
+        </is>
+      </c>
+      <c r="D39" s="1" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E39" s="11" t="n">
+        <v>2500</v>
+      </c>
+      <c r="F39" s="5" t="n">
+        <v>2611.66</v>
+      </c>
+      <c r="G39" s="6" t="n">
+        <v>0.0077</v>
+      </c>
+      <c r="H39" s="7" t="n">
+        <v>46944</v>
+      </c>
+      <c r="J39" s="5" t="n">
+        <v>8.125</v>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40" s="1" t="n">
+        <v>32</v>
+      </c>
+      <c r="B40" s="1" t="inlineStr">
+        <is>
+          <t>Small Industries Development Bank of India**</t>
+        </is>
+      </c>
+      <c r="C40" s="1" t="inlineStr">
+        <is>
+          <t>INE556F08KR0</t>
+        </is>
+      </c>
+      <c r="D40" s="1" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E40" s="11" t="n">
+        <v>2500</v>
+      </c>
+      <c r="F40" s="5" t="n">
+        <v>2610.5</v>
+      </c>
+      <c r="G40" s="6" t="n">
+        <v>0.0077</v>
+      </c>
+      <c r="H40" s="7" t="n">
+        <v>47366</v>
+      </c>
+      <c r="J40" s="5" t="n">
+        <v>7.84</v>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41" s="1" t="n">
+        <v>33</v>
+      </c>
+      <c r="B41" s="1" t="inlineStr">
+        <is>
+          <t>Power Finance Corporation Limited**</t>
+        </is>
+      </c>
+      <c r="C41" s="1" t="inlineStr">
+        <is>
+          <t>INE134E08NC5</t>
+        </is>
+      </c>
+      <c r="D41" s="1" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E41" s="11" t="n">
+        <v>2500</v>
+      </c>
+      <c r="F41" s="5" t="n">
+        <v>2559.22</v>
+      </c>
+      <c r="G41" s="6" t="n">
+        <v>0.0076</v>
+      </c>
+      <c r="H41" s="7" t="n">
+        <v>49233</v>
+      </c>
+      <c r="J41" s="5" t="n">
+        <v>7.8</v>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42" s="1" t="n">
+        <v>34</v>
+      </c>
+      <c r="B42" s="1" t="inlineStr">
+        <is>
+          <t>Export-Import Bank of India**</t>
+        </is>
+      </c>
+      <c r="C42" s="1" t="inlineStr">
+        <is>
+          <t>INE514E08GD0</t>
+        </is>
+      </c>
+      <c r="D42" s="1" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E42" s="11" t="n">
+        <v>2500</v>
+      </c>
+      <c r="F42" s="5" t="n">
+        <v>2543.65</v>
+      </c>
+      <c r="G42" s="6" t="n">
+        <v>0.0075</v>
+      </c>
+      <c r="H42" s="7" t="n">
+        <v>47465</v>
+      </c>
+      <c r="J42" s="5" t="n">
+        <v>7.645</v>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43" s="1" t="n">
+        <v>35</v>
+      </c>
+      <c r="B43" s="1" t="inlineStr">
+        <is>
+          <t>National Bank for Agriculture and Rural Development</t>
+        </is>
+      </c>
+      <c r="C43" s="1" t="inlineStr">
+        <is>
+          <t>INE261F08EK5</t>
+        </is>
+      </c>
+      <c r="D43" s="1" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E43" s="11" t="n">
+        <v>2500</v>
+      </c>
+      <c r="F43" s="5" t="n">
+        <v>2533.59</v>
+      </c>
+      <c r="G43" s="6" t="n">
+        <v>0.0075</v>
+      </c>
+      <c r="H43" s="7" t="n">
+        <v>46807</v>
+      </c>
+      <c r="J43" s="5" t="n">
+        <v>7.81</v>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44" s="1" t="n">
+        <v>36</v>
+      </c>
+      <c r="B44" s="1" t="inlineStr">
+        <is>
+          <t>Indian Railway Finance Corporation Limited**</t>
+        </is>
+      </c>
+      <c r="C44" s="1" t="inlineStr">
+        <is>
+          <t>INE053F08304</t>
+        </is>
+      </c>
+      <c r="D44" s="1" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E44" s="11" t="n">
+        <v>2500</v>
+      </c>
+      <c r="F44" s="5" t="n">
+        <v>2517</v>
+      </c>
+      <c r="G44" s="6" t="n">
+        <v>0.0074</v>
+      </c>
+      <c r="H44" s="7" t="n">
+        <v>46310</v>
+      </c>
+      <c r="J44" s="5" t="n">
+        <v>7.85</v>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45" s="1" t="n">
+        <v>37</v>
+      </c>
+      <c r="B45" s="1" t="inlineStr">
+        <is>
+          <t>REC Limited**</t>
+        </is>
+      </c>
+      <c r="C45" s="1" t="inlineStr">
+        <is>
+          <t>INE020B08FQ8</t>
+        </is>
+      </c>
+      <c r="D45" s="1" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E45" s="11" t="n">
+        <v>2500</v>
+      </c>
+      <c r="F45" s="5" t="n">
+        <v>2470.49</v>
+      </c>
+      <c r="G45" s="6" t="n">
+        <v>0.0073</v>
+      </c>
+      <c r="H45" s="7" t="n">
+        <v>49368</v>
+      </c>
+      <c r="J45" s="5" t="n">
+        <v>7.805</v>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46" s="1" t="n">
+        <v>38</v>
+      </c>
+      <c r="B46" s="1" t="inlineStr">
+        <is>
+          <t>NTPC Limited**</t>
+        </is>
+      </c>
+      <c r="C46" s="1" t="inlineStr">
+        <is>
+          <t>INE733E08262</t>
+        </is>
+      </c>
+      <c r="D46" s="1" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E46" s="11" t="n">
+        <v>2500</v>
+      </c>
+      <c r="F46" s="5" t="n">
+        <v>2442.46</v>
+      </c>
+      <c r="G46" s="6" t="n">
+        <v>0.0072</v>
+      </c>
+      <c r="H46" s="7" t="n">
+        <v>51215</v>
+      </c>
+      <c r="J46" s="5" t="n">
+        <v>7.7061</v>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47" s="1" t="n">
+        <v>39</v>
+      </c>
+      <c r="B47" s="1" t="inlineStr">
+        <is>
+          <t>REC Limited**</t>
+        </is>
+      </c>
+      <c r="C47" s="1" t="inlineStr">
+        <is>
+          <t>INE020B08DV3</t>
+        </is>
+      </c>
+      <c r="D47" s="1" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E47" s="11" t="n">
+        <v>250</v>
+      </c>
+      <c r="F47" s="5" t="n">
+        <v>2437.83</v>
+      </c>
+      <c r="G47" s="6" t="n">
+        <v>0.0072</v>
+      </c>
+      <c r="H47" s="7" t="n">
+        <v>48293</v>
+      </c>
+      <c r="J47" s="5" t="n">
+        <v>7.765</v>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48" s="8" t="n"/>
+      <c r="B48" s="8" t="inlineStr">
+        <is>
+          <t>Total</t>
+        </is>
+      </c>
+      <c r="C48" s="8" t="n"/>
+      <c r="D48" s="8" t="n"/>
+      <c r="E48" s="8" t="n"/>
+      <c r="F48" s="9" t="n">
+        <v>215238.74</v>
+      </c>
+      <c r="G48" s="10" t="n">
+        <v>0.6367</v>
+      </c>
+    </row>
+    <row r="50">
+      <c r="B50" s="3" t="inlineStr">
+        <is>
+          <t>Government Securities (Central/State)</t>
+        </is>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51" s="1" t="n">
+        <v>40</v>
+      </c>
+      <c r="B51" s="1" t="inlineStr">
+        <is>
+          <t>7.24% GOI 2055</t>
+        </is>
+      </c>
+      <c r="C51" s="1" t="inlineStr">
+        <is>
+          <t>IN0020250075</t>
+        </is>
+      </c>
+      <c r="D51" s="1" t="inlineStr">
+        <is>
+          <t>Sovereign</t>
+        </is>
+      </c>
+      <c r="E51" s="11" t="n">
+        <v>15000000</v>
+      </c>
+      <c r="F51" s="5" t="n">
+        <v>14616.28</v>
+      </c>
+      <c r="G51" s="6" t="n">
+        <v>0.0432</v>
+      </c>
+      <c r="H51" s="7" t="n">
+        <v>56844</v>
+      </c>
+      <c r="J51" s="5" t="n">
+        <v>7.6367</v>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52" s="1" t="n">
+        <v>41</v>
+      </c>
+      <c r="B52" s="1" t="inlineStr">
+        <is>
+          <t>6.90% GOI 2065</t>
+        </is>
+      </c>
+      <c r="C52" s="1" t="inlineStr">
+        <is>
+          <t>IN0020250018</t>
+        </is>
+      </c>
+      <c r="D52" s="1" t="inlineStr">
+        <is>
+          <t>Sovereign</t>
+        </is>
+      </c>
+      <c r="E52" s="11" t="n">
+        <v>13500000</v>
+      </c>
+      <c r="F52" s="5" t="n">
+        <v>12292.77</v>
+      </c>
+      <c r="G52" s="6" t="n">
+        <v>0.0364</v>
+      </c>
+      <c r="H52" s="7" t="n">
+        <v>60372</v>
+      </c>
+      <c r="J52" s="5" t="n">
+        <v>7.6976</v>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53" s="1" t="n">
+        <v>42</v>
+      </c>
+      <c r="B53" s="1" t="inlineStr">
+        <is>
+          <t>7.08% Haryana SDL 2039</t>
+        </is>
+      </c>
+      <c r="C53" s="1" t="inlineStr">
+        <is>
+          <t>IN1620240367</t>
+        </is>
+      </c>
+      <c r="D53" s="1" t="inlineStr">
+        <is>
+          <t>Sovereign</t>
+        </is>
+      </c>
+      <c r="E53" s="11" t="n">
+        <v>10500000</v>
+      </c>
+      <c r="F53" s="5" t="n">
+        <v>10002.98</v>
+      </c>
+      <c r="G53" s="6" t="n">
+        <v>0.0296</v>
+      </c>
+      <c r="H53" s="7" t="n">
+        <v>50855</v>
+      </c>
+      <c r="J53" s="5" t="n">
+        <v>7.8295</v>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54" s="1" t="n">
+        <v>43</v>
+      </c>
+      <c r="B54" s="1" t="inlineStr">
+        <is>
+          <t>7.66% Maharashtra SDL 2047</t>
+        </is>
+      </c>
+      <c r="C54" s="1" t="inlineStr">
+        <is>
+          <t>IN2220250509</t>
+        </is>
+      </c>
+      <c r="D54" s="1" t="inlineStr">
+        <is>
+          <t>Sovereign</t>
+        </is>
+      </c>
+      <c r="E54" s="11" t="n">
+        <v>7500000</v>
+      </c>
+      <c r="F54" s="5" t="n">
+        <v>7520.87</v>
+      </c>
+      <c r="G54" s="6" t="n">
+        <v>0.0222</v>
+      </c>
+      <c r="H54" s="7" t="n">
+        <v>53755</v>
+      </c>
+      <c r="J54" s="5" t="n">
+        <v>7.8125</v>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55" s="1" t="n">
+        <v>44</v>
+      </c>
+      <c r="B55" s="1" t="inlineStr">
+        <is>
+          <t>7.32% GOI 2030</t>
+        </is>
+      </c>
+      <c r="C55" s="1" t="inlineStr">
+        <is>
+          <t>IN0020230135</t>
+        </is>
+      </c>
+      <c r="D55" s="1" t="inlineStr">
+        <is>
+          <t>Sovereign</t>
+        </is>
+      </c>
+      <c r="E55" s="11" t="n">
+        <v>5000000</v>
+      </c>
+      <c r="F55" s="5" t="n">
+        <v>5138.14</v>
+      </c>
+      <c r="G55" s="6" t="n">
+        <v>0.0152</v>
+      </c>
+      <c r="H55" s="7" t="n">
+        <v>47800</v>
+      </c>
+      <c r="J55" s="5" t="n">
+        <v>6.687</v>
+      </c>
+    </row>
+    <row r="56">
+      <c r="A56" s="1" t="n">
+        <v>45</v>
+      </c>
+      <c r="B56" s="1" t="inlineStr">
+        <is>
+          <t>7.43% Maharashtra SDL 2040</t>
+        </is>
+      </c>
+      <c r="C56" s="1" t="inlineStr">
+        <is>
+          <t>IN2220250392</t>
+        </is>
+      </c>
+      <c r="D56" s="1" t="inlineStr">
+        <is>
+          <t>Sovereign</t>
+        </is>
+      </c>
+      <c r="E56" s="11" t="n">
+        <v>5000000</v>
+      </c>
+      <c r="F56" s="5" t="n">
+        <v>5031.56</v>
+      </c>
+      <c r="G56" s="6" t="n">
+        <v>0.0149</v>
+      </c>
+      <c r="H56" s="7" t="n">
+        <v>51473</v>
+      </c>
+      <c r="J56" s="5" t="n">
+        <v>7.7836</v>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57" s="1" t="n">
+        <v>46</v>
+      </c>
+      <c r="B57" s="1" t="inlineStr">
+        <is>
+          <t>7.48% Uttar Pradesh SDL 2044</t>
+        </is>
+      </c>
+      <c r="C57" s="1" t="inlineStr">
+        <is>
+          <t>IN3320230359</t>
+        </is>
+      </c>
+      <c r="D57" s="1" t="inlineStr">
+        <is>
+          <t>Sovereign</t>
+        </is>
+      </c>
+      <c r="E57" s="11" t="n">
+        <v>500000</v>
+      </c>
+      <c r="F57" s="5" t="n">
+        <v>489.8</v>
+      </c>
+      <c r="G57" s="6" t="n">
+        <v>0.0014</v>
+      </c>
+      <c r="H57" s="7" t="n">
+        <v>52678</v>
+      </c>
+      <c r="J57" s="5" t="n">
+        <v>7.8435</v>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58" s="8" t="n"/>
+      <c r="B58" s="8" t="inlineStr">
+        <is>
+          <t>Total</t>
+        </is>
+      </c>
+      <c r="C58" s="8" t="n"/>
+      <c r="D58" s="8" t="n"/>
+      <c r="E58" s="8" t="n"/>
+      <c r="F58" s="9" t="n">
+        <v>55092.4</v>
+      </c>
+      <c r="G58" s="10" t="n">
+        <v>0.1629</v>
+      </c>
+    </row>
+    <row r="60">
+      <c r="B60" s="3" t="inlineStr">
+        <is>
+          <t>MONEY MARKET INSTRUMENTS</t>
+        </is>
+      </c>
+    </row>
+    <row r="61">
+      <c r="B61" s="3" t="inlineStr">
+        <is>
+          <t>Certificate of Deposit</t>
+        </is>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62" s="1" t="n">
+        <v>47</v>
+      </c>
+      <c r="B62" s="1" t="inlineStr">
+        <is>
+          <t>HDFC Bank Limited</t>
+        </is>
+      </c>
+      <c r="C62" s="1" t="inlineStr">
+        <is>
+          <t>INE040A16HR5</t>
+        </is>
+      </c>
+      <c r="D62" s="1" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E62" s="11" t="n">
+        <v>2000</v>
+      </c>
+      <c r="F62" s="5" t="n">
+        <v>9770.639999999999</v>
+      </c>
+      <c r="G62" s="6" t="n">
+        <v>0.0289</v>
+      </c>
+      <c r="H62" s="7" t="n">
+        <v>46286</v>
+      </c>
+      <c r="J62" s="5" t="n">
+        <v>7.6501</v>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63" s="1" t="n">
+        <v>48</v>
+      </c>
+      <c r="B63" s="1" t="inlineStr">
+        <is>
+          <t>Punjab National Bank</t>
+        </is>
+      </c>
+      <c r="C63" s="1" t="inlineStr">
+        <is>
+          <t>INE160A16UE2</t>
+        </is>
+      </c>
+      <c r="D63" s="1" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E63" s="11" t="n">
+        <v>2000</v>
+      </c>
+      <c r="F63" s="5" t="n">
+        <v>9494.950000000001</v>
+      </c>
+      <c r="G63" s="6" t="n">
+        <v>0.0281</v>
+      </c>
+      <c r="H63" s="7" t="n">
+        <v>46423</v>
+      </c>
+      <c r="J63" s="5" t="n">
+        <v>7.7971</v>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64" s="1" t="n">
+        <v>49</v>
+      </c>
+      <c r="B64" s="1" t="inlineStr">
+        <is>
+          <t>Bank of Baroda</t>
+        </is>
+      </c>
+      <c r="C64" s="1" t="inlineStr">
+        <is>
+          <t>INE028A16LI1</t>
+        </is>
+      </c>
+      <c r="D64" s="1" t="inlineStr">
+        <is>
+          <t>IND A1+</t>
+        </is>
+      </c>
+      <c r="E64" s="11" t="n">
+        <v>2000</v>
+      </c>
+      <c r="F64" s="5" t="n">
+        <v>9479.42</v>
+      </c>
+      <c r="G64" s="6" t="n">
+        <v>0.028</v>
+      </c>
+      <c r="H64" s="7" t="n">
+        <v>46430</v>
+      </c>
+      <c r="J64" s="5" t="n">
+        <v>7.8299</v>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65" s="1" t="n">
+        <v>50</v>
+      </c>
+      <c r="B65" s="1" t="inlineStr">
+        <is>
+          <t>Canara Bank</t>
+        </is>
+      </c>
+      <c r="C65" s="1" t="inlineStr">
+        <is>
+          <t>INE476A16J09</t>
+        </is>
+      </c>
+      <c r="D65" s="1" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E65" s="11" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F65" s="5" t="n">
+        <v>4927.96</v>
+      </c>
+      <c r="G65" s="6" t="n">
+        <v>0.0146</v>
+      </c>
+      <c r="H65" s="7" t="n">
+        <v>46248</v>
+      </c>
+      <c r="J65" s="5" t="n">
+        <v>7.21</v>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66" s="1" t="n">
+        <v>51</v>
+      </c>
+      <c r="B66" s="1" t="inlineStr">
+        <is>
+          <t>Bank of Baroda</t>
+        </is>
+      </c>
+      <c r="C66" s="1" t="inlineStr">
+        <is>
+          <t>INE028A16LH3</t>
+        </is>
+      </c>
+      <c r="D66" s="1" t="inlineStr">
+        <is>
+          <t>IND A1+</t>
+        </is>
+      </c>
+      <c r="E66" s="11" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F66" s="5" t="n">
+        <v>4748.31</v>
+      </c>
+      <c r="G66" s="6" t="n">
+        <v>0.014</v>
+      </c>
+      <c r="H66" s="7" t="n">
+        <v>46423</v>
+      </c>
+      <c r="J66" s="5" t="n">
+        <v>7.77</v>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67" s="1" t="n">
+        <v>52</v>
+      </c>
+      <c r="B67" s="1" t="inlineStr">
+        <is>
+          <t>Indian Bank**</t>
+        </is>
+      </c>
+      <c r="C67" s="1" t="inlineStr">
+        <is>
+          <t>INE562A16QI8</t>
+        </is>
+      </c>
+      <c r="D67" s="1" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E67" s="11" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F67" s="5" t="n">
+        <v>4746.77</v>
+      </c>
+      <c r="G67" s="6" t="n">
+        <v>0.014</v>
+      </c>
+      <c r="H67" s="7" t="n">
+        <v>46423</v>
+      </c>
+      <c r="J67" s="5" t="n">
+        <v>7.82</v>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68" s="1" t="n">
+        <v>53</v>
+      </c>
+      <c r="B68" s="1" t="inlineStr">
+        <is>
+          <t>Union Bank of India**</t>
+        </is>
+      </c>
+      <c r="C68" s="1" t="inlineStr">
+        <is>
+          <t>INE692A16LP9</t>
+        </is>
+      </c>
+      <c r="D68" s="1" t="inlineStr">
+        <is>
+          <t>ICRA A1+</t>
+        </is>
+      </c>
+      <c r="E68" s="11" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F68" s="5" t="n">
+        <v>4711.24</v>
+      </c>
+      <c r="G68" s="6" t="n">
+        <v>0.0139</v>
+      </c>
+      <c r="H68" s="7" t="n">
+        <v>46461</v>
+      </c>
+      <c r="J68" s="5" t="n">
+        <v>7.795</v>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69" s="1" t="n">
+        <v>54</v>
+      </c>
+      <c r="B69" s="1" t="inlineStr">
+        <is>
+          <t>Union Bank of India</t>
+        </is>
+      </c>
+      <c r="C69" s="1" t="inlineStr">
+        <is>
+          <t>INE692A16KU1</t>
+        </is>
+      </c>
+      <c r="D69" s="1" t="inlineStr">
+        <is>
+          <t>ICRA A1+</t>
+        </is>
+      </c>
+      <c r="E69" s="11" t="n">
+        <v>500</v>
+      </c>
+      <c r="F69" s="5" t="n">
+        <v>2381.33</v>
+      </c>
+      <c r="G69" s="6" t="n">
+        <v>0.007</v>
+      </c>
+      <c r="H69" s="7" t="n">
+        <v>46406</v>
+      </c>
+      <c r="J69" s="5" t="n">
+        <v>7.84</v>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70" s="1" t="n">
+        <v>55</v>
+      </c>
+      <c r="B70" s="1" t="inlineStr">
+        <is>
+          <t>HDFC Bank Limited</t>
+        </is>
+      </c>
+      <c r="C70" s="1" t="inlineStr">
+        <is>
+          <t>INE040A16HN4</t>
+        </is>
+      </c>
+      <c r="D70" s="1" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E70" s="11" t="n">
+        <v>200</v>
+      </c>
+      <c r="F70" s="5" t="n">
+        <v>979.1799999999999</v>
+      </c>
+      <c r="G70" s="6" t="n">
+        <v>0.0029</v>
+      </c>
+      <c r="H70" s="7" t="n">
+        <v>46276</v>
+      </c>
+      <c r="J70" s="5" t="n">
+        <v>7.6098</v>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71" s="8" t="n"/>
+      <c r="B71" s="8" t="inlineStr">
+        <is>
+          <t>Total</t>
+        </is>
+      </c>
+      <c r="C71" s="8" t="n"/>
+      <c r="D71" s="8" t="n"/>
+      <c r="E71" s="8" t="n"/>
+      <c r="F71" s="9" t="n">
+        <v>51239.8</v>
+      </c>
+      <c r="G71" s="10" t="n">
+        <v>0.1514</v>
+      </c>
+    </row>
+    <row r="73">
+      <c r="B73" s="3" t="inlineStr">
+        <is>
+          <t>Commercial Papers</t>
+        </is>
+      </c>
+    </row>
+    <row r="74">
+      <c r="B74" s="3" t="inlineStr">
+        <is>
+          <t>Listed / awaiting listing on the stock exchanges</t>
+        </is>
+      </c>
+    </row>
+    <row r="75">
+      <c r="A75" s="1" t="n">
+        <v>56</v>
+      </c>
+      <c r="B75" s="1" t="inlineStr">
+        <is>
+          <t>ICICI Securities Limited**</t>
+        </is>
+      </c>
+      <c r="C75" s="1" t="inlineStr">
+        <is>
+          <t>INE763G14J15</t>
+        </is>
+      </c>
+      <c r="D75" s="1" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E75" s="11" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F75" s="5" t="n">
+        <v>4911.71</v>
+      </c>
+      <c r="G75" s="6" t="n">
+        <v>0.0145</v>
+      </c>
+      <c r="H75" s="7" t="n">
+        <v>46255</v>
+      </c>
+      <c r="J75" s="5" t="n">
+        <v>8.1</v>
+      </c>
+    </row>
+    <row r="76">
+      <c r="A76" s="1" t="n">
+        <v>57</v>
+      </c>
+      <c r="B76" s="1" t="inlineStr">
+        <is>
+          <t>Bharti Telecom Limited**</t>
+        </is>
+      </c>
+      <c r="C76" s="1" t="inlineStr">
+        <is>
+          <t>INE403D14585</t>
+        </is>
+      </c>
+      <c r="D76" s="1" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E76" s="11" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F76" s="5" t="n">
+        <v>4881.27</v>
+      </c>
+      <c r="G76" s="6" t="n">
+        <v>0.0144</v>
+      </c>
+      <c r="H76" s="7" t="n">
+        <v>46283</v>
+      </c>
+      <c r="J76" s="5" t="n">
+        <v>8.145099999999999</v>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77" s="8" t="n"/>
+      <c r="B77" s="8" t="inlineStr">
+        <is>
+          <t>Total</t>
+        </is>
+      </c>
+      <c r="C77" s="8" t="n"/>
+      <c r="D77" s="8" t="n"/>
+      <c r="E77" s="8" t="n"/>
+      <c r="F77" s="9" t="n">
+        <v>9792.98</v>
+      </c>
+      <c r="G77" s="10" t="n">
+        <v>0.0289</v>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79" s="1" t="n">
+        <v>58</v>
+      </c>
+      <c r="B79" s="3" t="inlineStr">
+        <is>
+          <t>TREPS / Reverse Repo Investments</t>
+        </is>
+      </c>
+      <c r="F79" s="5" t="n">
+        <v>5112.52</v>
+      </c>
+      <c r="G79" s="6" t="n">
+        <v>0.0152</v>
+      </c>
+      <c r="H79" s="7" t="n">
+        <v>46174</v>
+      </c>
+    </row>
+    <row r="80">
+      <c r="A80" s="8" t="n"/>
+      <c r="B80" s="8" t="inlineStr">
+        <is>
+          <t>Total</t>
+        </is>
+      </c>
+      <c r="C80" s="8" t="n"/>
+      <c r="D80" s="8" t="n"/>
+      <c r="E80" s="8" t="n"/>
+      <c r="F80" s="9" t="n">
+        <v>5112.52</v>
+      </c>
+      <c r="G80" s="10" t="n">
+        <v>0.0152</v>
+      </c>
+    </row>
+    <row r="82">
+      <c r="B82" s="3" t="inlineStr">
+        <is>
+          <t>Alternative Investment Funds (AIF)</t>
+        </is>
+      </c>
+    </row>
+    <row r="83">
+      <c r="A83" s="1" t="n">
+        <v>59</v>
+      </c>
+      <c r="B83" s="1" t="inlineStr">
+        <is>
+          <t>SBI Funds Management Pvt Ltd/Fund Parent</t>
+        </is>
+      </c>
+      <c r="C83" s="1" t="inlineStr">
+        <is>
+          <t>INF0RQ622028</t>
+        </is>
+      </c>
+      <c r="E83" s="11" t="n">
+        <v>10095.756</v>
+      </c>
+      <c r="F83" s="5" t="n">
+        <v>1190.18</v>
+      </c>
+      <c r="G83" s="6" t="n">
+        <v>0.0035</v>
+      </c>
+      <c r="J83" s="5" t="n"/>
+    </row>
+    <row r="84">
+      <c r="A84" s="8" t="n"/>
+      <c r="B84" s="8" t="inlineStr">
+        <is>
+          <t>Total</t>
+        </is>
+      </c>
+      <c r="C84" s="8" t="n"/>
+      <c r="D84" s="8" t="n"/>
+      <c r="E84" s="8" t="n"/>
+      <c r="F84" s="9" t="n">
+        <v>1190.18</v>
+      </c>
+      <c r="G84" s="10" t="n">
+        <v>0.0035</v>
+      </c>
+    </row>
+    <row r="86">
+      <c r="B86" s="3" t="inlineStr">
+        <is>
+          <t>Cash &amp; Cash Equivalent</t>
+        </is>
+      </c>
+    </row>
+    <row r="87">
+      <c r="B87" s="1" t="inlineStr">
+        <is>
+          <t>Net Receivables/Payables</t>
+        </is>
+      </c>
+      <c r="E87" s="11" t="n"/>
+      <c r="F87" s="5" t="n">
+        <v>479.59</v>
+      </c>
+      <c r="G87" s="6" t="n">
+        <v>0.0014</v>
+      </c>
+      <c r="J87" s="5" t="n"/>
+    </row>
+    <row r="88">
+      <c r="A88" s="8" t="n"/>
+      <c r="B88" s="8" t="inlineStr">
+        <is>
+          <t>Total</t>
+        </is>
+      </c>
+      <c r="C88" s="8" t="n"/>
+      <c r="D88" s="8" t="n"/>
+      <c r="E88" s="8" t="n"/>
+      <c r="F88" s="9" t="n">
+        <v>479.59</v>
+      </c>
+      <c r="G88" s="10" t="n">
+        <v>0.0014</v>
+      </c>
+    </row>
+    <row r="90">
+      <c r="A90" s="4" t="n"/>
+      <c r="B90" s="4" t="inlineStr">
+        <is>
+          <t>GRAND TOTAL</t>
+        </is>
+      </c>
+      <c r="C90" s="4" t="n"/>
+      <c r="D90" s="4" t="n"/>
+      <c r="E90" s="4" t="n"/>
+      <c r="F90" s="12" t="n">
+        <v>338146.21</v>
+      </c>
+      <c r="G90" s="13" t="n">
         <v>1</v>
       </c>
-      <c r="B9" s="2" t="s">
-[...31 lines deleted...]
-      <c r="A10" s="2">
+    </row>
+    <row r="91">
+      <c r="A91" s="1" t="inlineStr">
+        <is>
+          <t>Notes:</t>
+        </is>
+      </c>
+    </row>
+    <row r="92" ht="12" customFormat="1" customHeight="1" s="24">
+      <c r="A92" s="24" t="n">
+        <v>1</v>
+      </c>
+      <c r="B92" s="24" t="inlineStr">
+        <is>
+          <t>** Non Traded in accordance with SEBI Regulations.</t>
+        </is>
+      </c>
+    </row>
+    <row r="93" ht="12" customFormat="1" customHeight="1" s="24">
+      <c r="A93" s="76" t="n">
         <v>2</v>
       </c>
-      <c r="B10" s="2" t="s">
-[...31 lines deleted...]
-      <c r="A11" s="2">
+      <c r="B93" s="30" t="inlineStr">
+        <is>
+          <t>As on  May 31, 2026, the aggregate investments by the schemes of DSP Mutual Fund in DSP Banking and PSU Debt Fund is ₹ 72,852.96 Lakhs</t>
+        </is>
+      </c>
+    </row>
+    <row r="94" ht="12" customFormat="1" customHeight="1" s="24">
+      <c r="A94" s="76" t="n">
         <v>3</v>
       </c>
-      <c r="B11" s="2" t="s">
-[...31 lines deleted...]
-      <c r="A12" s="2">
+      <c r="B94" s="76" t="inlineStr">
+        <is>
+          <t>Market value includes accrued interest</t>
+        </is>
+      </c>
+    </row>
+    <row r="95" ht="12" customFormat="1" customHeight="1" s="24">
+      <c r="A95" s="76" t="n">
         <v>4</v>
       </c>
-      <c r="B12" s="2" t="s">
-[...31 lines deleted...]
-      <c r="A13" s="2">
+      <c r="B95" s="184" t="inlineStr">
+        <is>
+          <t>Yield to call as per AMFI Best Practices Guidelines Circular No. 88 / 2020 -21</t>
+        </is>
+      </c>
+      <c r="C95" s="186" t="n"/>
+      <c r="D95" s="187" t="n"/>
+    </row>
+    <row r="96" ht="12" customFormat="1" customHeight="1" s="24">
+      <c r="A96" s="76" t="n"/>
+      <c r="B96" s="141" t="inlineStr">
+        <is>
+          <t>Issuer</t>
+        </is>
+      </c>
+      <c r="C96" s="141" t="inlineStr">
+        <is>
+          <t>ISIN</t>
+        </is>
+      </c>
+      <c r="D96" s="141" t="inlineStr">
+        <is>
+          <t>YTC</t>
+        </is>
+      </c>
+    </row>
+    <row r="97" ht="12" customFormat="1" customHeight="1" s="24">
+      <c r="A97" s="76" t="n"/>
+      <c r="B97" s="142" t="inlineStr">
+        <is>
+          <t>State Bank of India Basel III Tier 2**</t>
+        </is>
+      </c>
+      <c r="C97" s="142" t="inlineStr">
+        <is>
+          <t>INE062A08405</t>
+        </is>
+      </c>
+      <c r="D97" s="28" t="n">
+        <v>0.076845</v>
+      </c>
+    </row>
+    <row r="98">
+      <c r="A98" s="15" t="n"/>
+      <c r="B98" s="15" t="n"/>
+    </row>
+    <row r="100" ht="14.5" customHeight="1" s="158">
+      <c r="B100" s="16" t="inlineStr">
+        <is>
+          <t>Scheme Riskometer</t>
+        </is>
+      </c>
+    </row>
+    <row r="113" ht="14.5" customHeight="1" s="158">
+      <c r="B113" s="16" t="inlineStr">
+        <is>
+          <t>Benchmark Riskometer: Nifty Banking &amp; PSU Debt Index A-II</t>
+        </is>
+      </c>
+    </row>
+    <row r="126">
+      <c r="A126" s="17" t="inlineStr">
+        <is>
+          <t>Sr. No.</t>
+        </is>
+      </c>
+      <c r="B126" s="18" t="inlineStr">
+        <is>
+          <t>Particulars</t>
+        </is>
+      </c>
+      <c r="C126" s="19" t="n"/>
+      <c r="D126" s="19" t="n"/>
+      <c r="E126" s="20" t="n"/>
+    </row>
+    <row r="127">
+      <c r="A127" s="21" t="n">
         <v>5</v>
       </c>
-      <c r="B13" s="2" t="s">
-[...31 lines deleted...]
-      <c r="A14" s="2">
+      <c r="B127" s="22" t="n"/>
+      <c r="C127" s="23" t="inlineStr">
+        <is>
+          <t>Portfolio Information</t>
+        </is>
+      </c>
+      <c r="D127" s="24" t="n"/>
+      <c r="E127" s="25" t="n"/>
+    </row>
+    <row r="128">
+      <c r="A128" s="21" t="n"/>
+      <c r="B128" s="22" t="inlineStr">
+        <is>
+          <t>Description (if any)</t>
+        </is>
+      </c>
+      <c r="C128" s="26" t="n"/>
+      <c r="D128" s="27" t="n"/>
+      <c r="E128" s="25" t="n"/>
+    </row>
+    <row r="129">
+      <c r="A129" s="21" t="n"/>
+      <c r="B129" s="22" t="inlineStr">
+        <is>
+          <t>Annualised Portfolio YTM*@@</t>
+        </is>
+      </c>
+      <c r="C129" s="28" t="n">
+        <v>0.07779999999999999</v>
+      </c>
+      <c r="D129" s="24" t="n"/>
+      <c r="E129" s="25" t="n"/>
+    </row>
+    <row r="130">
+      <c r="A130" s="21" t="n"/>
+      <c r="B130" s="22" t="inlineStr">
+        <is>
+          <t>Macaulay Duration@@</t>
+        </is>
+      </c>
+      <c r="C130" s="29" t="n">
+        <v>4.18</v>
+      </c>
+      <c r="D130" s="24" t="n"/>
+      <c r="E130" s="25" t="n"/>
+    </row>
+    <row r="131">
+      <c r="A131" s="21" t="n"/>
+      <c r="B131" s="22" t="inlineStr">
+        <is>
+          <t>Residual Maturity@@</t>
+        </is>
+      </c>
+      <c r="C131" s="29" t="n">
+        <v>7.04</v>
+      </c>
+      <c r="D131" s="24" t="n"/>
+      <c r="E131" s="25" t="n"/>
+    </row>
+    <row r="132">
+      <c r="A132" s="21" t="n"/>
+      <c r="B132" s="22" t="inlineStr">
+        <is>
+          <t>Modified Duration (in years)@@</t>
+        </is>
+      </c>
+      <c r="C132" s="29" t="n">
+        <v>3.93</v>
+      </c>
+      <c r="D132" s="24" t="n"/>
+      <c r="E132" s="25" t="n"/>
+    </row>
+    <row r="133">
+      <c r="A133" s="21" t="n"/>
+      <c r="B133" s="30" t="inlineStr">
+        <is>
+          <t>* In case of semi-annual YTM, it will be annualised</t>
+        </is>
+      </c>
+      <c r="C133" s="30" t="n"/>
+      <c r="D133" s="24" t="n"/>
+      <c r="E133" s="25" t="n"/>
+    </row>
+    <row r="134">
+      <c r="A134" s="21" t="n">
         <v>6</v>
       </c>
-      <c r="B14" s="2" t="s">
-[...31 lines deleted...]
-      <c r="A15" s="2">
+      <c r="B134" s="31" t="inlineStr">
+        <is>
+          <t>NAV AND Dividend</t>
+        </is>
+      </c>
+      <c r="C134" s="30" t="n"/>
+      <c r="D134" s="24" t="n"/>
+      <c r="E134" s="25" t="n"/>
+    </row>
+    <row r="135">
+      <c r="A135" s="21" t="n"/>
+      <c r="B135" s="188" t="inlineStr">
+        <is>
+          <t>Plan/Option Name</t>
+        </is>
+      </c>
+      <c r="C135" s="161" t="inlineStr">
+        <is>
+          <t>NAV per unit (Rs)</t>
+        </is>
+      </c>
+      <c r="D135" s="187" t="n"/>
+      <c r="E135" s="189" t="inlineStr">
+        <is>
+          <t>Aggregate distributions during the portfolio period  (Rs. per Unit)</t>
+        </is>
+      </c>
+    </row>
+    <row r="136" ht="28" customHeight="1" s="158">
+      <c r="A136" s="21" t="n"/>
+      <c r="B136" s="190" t="n"/>
+      <c r="C136" s="32" t="inlineStr">
+        <is>
+          <t>As on May 15, 2026</t>
+        </is>
+      </c>
+      <c r="D136" s="32" t="inlineStr">
+        <is>
+          <t>As on May 31, 2026</t>
+        </is>
+      </c>
+      <c r="E136" s="190" t="n"/>
+    </row>
+    <row r="137">
+      <c r="A137" s="33" t="n"/>
+      <c r="B137" s="34" t="inlineStr">
+        <is>
+          <t>Direct Plan-Growth Plan</t>
+        </is>
+      </c>
+      <c r="C137" s="40" t="n">
+        <v>25.6688</v>
+      </c>
+      <c r="D137" s="74" t="inlineStr">
+        <is>
+          <t>25.7120*</t>
+        </is>
+      </c>
+      <c r="E137" s="23" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+    </row>
+    <row r="138">
+      <c r="A138" s="33" t="n"/>
+      <c r="B138" s="34" t="inlineStr">
+        <is>
+          <t>Direct Plan-IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C138" s="40" t="n">
+        <v>10.3594</v>
+      </c>
+      <c r="D138" s="40" t="inlineStr">
+        <is>
+          <t>10.3768*</t>
+        </is>
+      </c>
+      <c r="E138" s="23" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+    </row>
+    <row r="139">
+      <c r="A139" s="33" t="n"/>
+      <c r="B139" s="34" t="inlineStr">
+        <is>
+          <t>Direct Plan-Daily IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C139" s="69" t="n">
+        <v>10.1455</v>
+      </c>
+      <c r="D139" s="69" t="inlineStr">
+        <is>
+          <t>10.1626*</t>
+        </is>
+      </c>
+      <c r="E139" s="37" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+    </row>
+    <row r="140">
+      <c r="A140" s="33" t="n"/>
+      <c r="B140" s="34" t="inlineStr">
+        <is>
+          <t>Direct Plan-Weekly IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C140" s="69" t="n">
+        <v>10.1411</v>
+      </c>
+      <c r="D140" s="69" t="inlineStr">
+        <is>
+          <t>10.1581*</t>
+        </is>
+      </c>
+      <c r="E140" s="37" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+    </row>
+    <row r="141">
+      <c r="A141" s="33" t="n"/>
+      <c r="B141" s="34" t="inlineStr">
+        <is>
+          <t>Direct Plan-Monthly IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C141" s="40" t="n">
+        <v>10.3632</v>
+      </c>
+      <c r="D141" s="40" t="inlineStr">
+        <is>
+          <t>10.3806*</t>
+        </is>
+      </c>
+      <c r="E141" s="23" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+    </row>
+    <row r="142">
+      <c r="A142" s="33" t="n"/>
+      <c r="B142" s="34" t="inlineStr">
+        <is>
+          <t>Direct Plan-Quarterly IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C142" s="40" t="n">
+        <v>10.4204</v>
+      </c>
+      <c r="D142" s="40" t="inlineStr">
+        <is>
+          <t>10.4379*</t>
+        </is>
+      </c>
+      <c r="E142" s="23" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+    </row>
+    <row r="143">
+      <c r="A143" s="33" t="n"/>
+      <c r="B143" s="38" t="n"/>
+      <c r="C143" s="40" t="n"/>
+      <c r="D143" s="40" t="n"/>
+      <c r="E143" s="23" t="n"/>
+    </row>
+    <row r="144">
+      <c r="A144" s="21" t="n"/>
+      <c r="B144" s="39" t="inlineStr">
+        <is>
+          <t>Regular Plan-Growth Plan</t>
+        </is>
+      </c>
+      <c r="C144" s="40" t="n">
+        <v>24.7322</v>
+      </c>
+      <c r="D144" s="40" t="inlineStr">
+        <is>
+          <t>24.7709*</t>
+        </is>
+      </c>
+      <c r="E144" s="26" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+    </row>
+    <row r="145">
+      <c r="A145" s="21" t="n"/>
+      <c r="B145" s="39" t="inlineStr">
+        <is>
+          <t>Regular Plan-IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C145" s="40" t="n">
+        <v>10.3525</v>
+      </c>
+      <c r="D145" s="40" t="inlineStr">
+        <is>
+          <t>10.3687*</t>
+        </is>
+      </c>
+      <c r="E145" s="26" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+    </row>
+    <row r="146">
+      <c r="A146" s="21" t="n"/>
+      <c r="B146" s="39" t="inlineStr">
+        <is>
+          <t>Regular Plan-Daily IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C146" s="69" t="n">
+        <v>10.1438</v>
+      </c>
+      <c r="D146" s="69" t="inlineStr">
+        <is>
+          <t>10.1596*</t>
+        </is>
+      </c>
+      <c r="E146" s="42" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+    </row>
+    <row r="147">
+      <c r="A147" s="21" t="n"/>
+      <c r="B147" s="39" t="inlineStr">
+        <is>
+          <t>Regular Plan-Weekly IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C147" s="69" t="n">
+        <v>10.1405</v>
+      </c>
+      <c r="D147" s="69" t="inlineStr">
+        <is>
+          <t>10.1564*</t>
+        </is>
+      </c>
+      <c r="E147" s="42" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+    </row>
+    <row r="148">
+      <c r="A148" s="21" t="n"/>
+      <c r="B148" s="39" t="inlineStr">
+        <is>
+          <t>Regular Plan-Monthly IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C148" s="40" t="n">
+        <v>10.3458</v>
+      </c>
+      <c r="D148" s="40" t="inlineStr">
+        <is>
+          <t>10.3619*</t>
+        </is>
+      </c>
+      <c r="E148" s="26" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+    </row>
+    <row r="149">
+      <c r="A149" s="21" t="n"/>
+      <c r="B149" s="39" t="inlineStr">
+        <is>
+          <t>Regular Plan-Quarterly IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C149" s="40" t="n">
+        <v>10.4088</v>
+      </c>
+      <c r="D149" s="40" t="inlineStr">
+        <is>
+          <t>10.4251*</t>
+        </is>
+      </c>
+      <c r="E149" s="26" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+    </row>
+    <row r="150">
+      <c r="A150" s="21" t="n"/>
+      <c r="B150" s="43" t="inlineStr">
+        <is>
+          <t>IDCW -  Income Distribution cum Capital Withdrawal.</t>
+        </is>
+      </c>
+      <c r="C150" s="44" t="n"/>
+      <c r="D150" s="44" t="n"/>
+      <c r="E150" s="25" t="n"/>
+    </row>
+    <row r="151">
+      <c r="A151" s="21" t="n"/>
+      <c r="B151" s="43" t="n"/>
+      <c r="C151" s="44" t="n"/>
+      <c r="D151" s="44" t="n"/>
+      <c r="E151" s="25" t="n"/>
+    </row>
+    <row r="152">
+      <c r="A152" s="21" t="n">
         <v>7</v>
       </c>
-      <c r="B15" s="2" t="s">
-[...31 lines deleted...]
-      <c r="A16" s="2">
+      <c r="B152" s="45" t="inlineStr">
+        <is>
+          <t>Portfolio Turn Over Ratio ^^</t>
+        </is>
+      </c>
+      <c r="C152" s="39" t="n"/>
+      <c r="D152" s="46" t="n"/>
+      <c r="E152" s="47" t="n"/>
+    </row>
+    <row r="153">
+      <c r="A153" s="21" t="n"/>
+      <c r="B153" s="39" t="inlineStr">
+        <is>
+          <t xml:space="preserve"> - For Purchase</t>
+        </is>
+      </c>
+      <c r="C153" s="26" t="inlineStr">
+        <is>
+          <t>N.A.</t>
+        </is>
+      </c>
+      <c r="D153" s="46" t="n"/>
+      <c r="E153" s="48" t="n"/>
+    </row>
+    <row r="154">
+      <c r="A154" s="21" t="n"/>
+      <c r="B154" s="39" t="inlineStr">
+        <is>
+          <t xml:space="preserve"> - For Sale</t>
+        </is>
+      </c>
+      <c r="C154" s="26" t="inlineStr">
+        <is>
+          <t>N.A.</t>
+        </is>
+      </c>
+      <c r="D154" s="46" t="n"/>
+      <c r="E154" s="48" t="n"/>
+    </row>
+    <row r="155">
+      <c r="A155" s="21" t="n">
         <v>8</v>
       </c>
-      <c r="B16" s="2" t="s">
-[...31 lines deleted...]
-      <c r="A17" s="2">
+      <c r="B155" s="49" t="inlineStr">
+        <is>
+          <t>Total investment in foreign securities/ADR/GDR (Rs. lakh)</t>
+        </is>
+      </c>
+      <c r="C155" s="50" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="D155" s="46" t="n"/>
+      <c r="E155" s="48" t="n"/>
+    </row>
+    <row r="156" ht="24" customHeight="1" s="158">
+      <c r="A156" s="21" t="n">
         <v>9</v>
       </c>
-      <c r="B17" s="2" t="s">
-[...31 lines deleted...]
-      <c r="A18" s="2">
+      <c r="B156" s="51" t="inlineStr">
+        <is>
+          <t>Total of securities below investment grade and default provided for the of May 31, 2026 (Rs. lakh)</t>
+        </is>
+      </c>
+      <c r="C156" s="50" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="D156" s="27" t="n"/>
+      <c r="E156" s="48" t="n"/>
+    </row>
+    <row r="157">
+      <c r="A157" s="21" t="n">
         <v>10</v>
       </c>
-      <c r="B18" s="2" t="s">
-[...25 lines deleted...]
-      <c r="A19" s="2">
+      <c r="B157" s="53" t="inlineStr">
+        <is>
+          <t>Total investment in illiquid shares/securities</t>
+        </is>
+      </c>
+      <c r="C157" s="54" t="n"/>
+      <c r="D157" s="24" t="n"/>
+      <c r="E157" s="47" t="n"/>
+    </row>
+    <row r="158">
+      <c r="A158" s="21" t="n"/>
+      <c r="B158" s="55" t="inlineStr">
+        <is>
+          <t>- Value (In Rs. Lakh)</t>
+        </is>
+      </c>
+      <c r="C158" s="56" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="D158" s="57" t="n"/>
+      <c r="E158" s="48" t="n"/>
+    </row>
+    <row r="159">
+      <c r="A159" s="21" t="n"/>
+      <c r="B159" s="58" t="inlineStr">
+        <is>
+          <t>- in percentage terms (%)</t>
+        </is>
+      </c>
+      <c r="C159" s="56" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="D159" s="46" t="n"/>
+      <c r="E159" s="48" t="n"/>
+    </row>
+    <row r="160">
+      <c r="A160" s="21" t="n"/>
+      <c r="B160" s="58" t="n"/>
+      <c r="C160" s="59" t="n"/>
+      <c r="D160" s="46" t="n"/>
+      <c r="E160" s="47" t="n"/>
+    </row>
+    <row r="161">
+      <c r="A161" s="21" t="n">
         <v>11</v>
       </c>
-      <c r="B19" s="2" t="s">
-[...1760 lines deleted...]
-      <c r="C136" s="17"/>
+      <c r="B161" s="45" t="inlineStr">
+        <is>
+          <t>Total outstanding exposure to derivatives at the end of  May 31, 2026</t>
+        </is>
+      </c>
+      <c r="C161" s="54" t="n"/>
+      <c r="D161" s="24" t="n"/>
+      <c r="E161" s="48" t="n"/>
+    </row>
+    <row r="162">
+      <c r="A162" s="21" t="n"/>
+      <c r="B162" s="55" t="inlineStr">
+        <is>
+          <t>- Value (In Rs. Lakh)</t>
+        </is>
+      </c>
+      <c r="C162" s="56" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="D162" s="57" t="n"/>
+      <c r="E162" s="48" t="n"/>
+    </row>
+    <row r="163">
+      <c r="A163" s="21" t="n"/>
+      <c r="B163" s="58" t="inlineStr">
+        <is>
+          <t>- in percentage term (%)</t>
+        </is>
+      </c>
+      <c r="C163" s="56" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="D163" s="46" t="n"/>
+      <c r="E163" s="47" t="n"/>
+    </row>
+    <row r="164">
+      <c r="A164" s="60" t="n"/>
+      <c r="B164" s="61" t="n"/>
+      <c r="C164" s="61" t="n"/>
+      <c r="D164" s="61" t="n"/>
+      <c r="E164" s="62" t="n"/>
+    </row>
+    <row r="165">
+      <c r="A165" s="63" t="inlineStr">
+        <is>
+          <t>*</t>
+        </is>
+      </c>
+      <c r="B165" s="24" t="inlineStr">
+        <is>
+          <t>Computed NAV</t>
+        </is>
+      </c>
+      <c r="C165" s="24" t="n"/>
+      <c r="D165" s="24" t="n"/>
+      <c r="E165" s="24" t="n"/>
+    </row>
+    <row r="166">
+      <c r="A166" s="63" t="inlineStr">
+        <is>
+          <t>N.A.</t>
+        </is>
+      </c>
+      <c r="B166" s="24" t="inlineStr">
+        <is>
+          <t xml:space="preserve"> Not Applicable.</t>
+        </is>
+      </c>
+      <c r="C166" s="24" t="n"/>
+      <c r="D166" s="24" t="n"/>
+      <c r="E166" s="24" t="n"/>
+    </row>
+    <row r="167">
+      <c r="A167" s="63" t="inlineStr">
+        <is>
+          <t>^^</t>
+        </is>
+      </c>
+      <c r="B167" s="24" t="inlineStr">
+        <is>
+          <t>Portfolio Turn Over Ratio is for Equity Schemes.</t>
+        </is>
+      </c>
+      <c r="C167" s="24" t="n"/>
+      <c r="D167" s="24" t="n"/>
+      <c r="E167" s="24" t="n"/>
+    </row>
+    <row r="168">
+      <c r="A168" s="63" t="inlineStr">
+        <is>
+          <t>@@</t>
+        </is>
+      </c>
+      <c r="B168" s="24" t="inlineStr">
+        <is>
+          <t>Residual Maturity, Modified Duration and Portfolio YTM (Annualised) is for Debt Schemes.</t>
+        </is>
+      </c>
+      <c r="C168" s="24" t="n"/>
+      <c r="D168" s="24" t="n"/>
+      <c r="E168" s="24" t="n"/>
+    </row>
+    <row r="169" ht="48" customHeight="1" s="158">
+      <c r="A169" s="24" t="n"/>
+      <c r="B169" s="64" t="inlineStr">
+        <is>
+          <t>Pursuant to payment of IDCW, the NAV of the IDCW Option(s) of aforesaid Scheme of the Fund would fall to the extent of payout and statutory levy, if any. For complete distribution history of the Schemes, please visit www.dspim.com</t>
+        </is>
+      </c>
+      <c r="C169" s="24" t="n"/>
+      <c r="D169" s="24" t="n"/>
+      <c r="E169" s="24" t="n"/>
     </row>
   </sheetData>
-  <mergeCells count="1">
+  <mergeCells count="5">
+    <mergeCell ref="B135:B136"/>
+    <mergeCell ref="E135:E136"/>
     <mergeCell ref="B1:F1"/>
+    <mergeCell ref="C135:D135"/>
+    <mergeCell ref="B95:D95"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <drawing r:id="rId1"/>
+  <drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{ADAE2AC4-7B20-4AFB-BD5D-703078800D60}">
-  <dimension ref="A1:D66"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+    <pageSetUpPr/>
+  </sheetPr>
+  <dimension ref="A1:A1"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
-[...4 lines deleted...]
-      <selection pane="bottomRight" activeCell="A4" sqref="A4"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="12" x14ac:dyDescent="0.3"/>
-[...724 lines deleted...]
-  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-[...22 lines deleted...]
-  <HyperlinksChanged>false</HyperlinksChanged>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
+  <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...1 lines deleted...]
-  <cp:lastModifiedBy></cp:lastModifiedBy>
+<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:creator>Rohit Pandey</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:lastPrinted></cp:lastPrinted>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
-<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_Enabled">
+<Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties">
+  <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_Enabled" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_SetDate">
-    <vt:lpwstr>2026-05-19T12:51:36Z</vt:lpwstr>
+  <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_SetDate" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3">
+    <vt:lpwstr>2026-06-03T18:39:21Z</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_Method">
+  <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_Method" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4">
     <vt:lpwstr>Privileged</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_Name">
+  <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_Name" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5">
     <vt:lpwstr>Public</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_SiteId">
+  <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_SiteId" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6">
     <vt:lpwstr>1771ae17-e764-4e0f-a476-d4184d79a5d9</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_ActionId">
-    <vt:lpwstr>938029cb-ae17-4f36-ad56-b13b44bdf28d</vt:lpwstr>
+  <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_ActionId" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7">
+    <vt:lpwstr>881336f3-c0c9-4eb0-926a-b3be9c727cbb</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_ContentBits">
+  <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_ContentBits" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8">
     <vt:lpwstr>0</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_Tag">
+  <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_Tag" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9">
     <vt:lpwstr>10, 0, 1, 1</vt:lpwstr>
   </property>
 </Properties>
 </file>