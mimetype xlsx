--- v8 (2026-06-13)
+++ v9 (2026-07-04)
@@ -1,134 +1,94 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" Id="rId4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <bookViews>
-    <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" tabRatio="974" firstSheet="0" autoFilterDateGrouping="1"/>
+    <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" tabRatio="872" firstSheet="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="BANKING &amp; PSU" sheetId="1" state="visible" r:id="rId1"/>
     <sheet name="Sheet1" sheetId="2" state="hidden" r:id="rId2"/>
   </sheets>
   <definedNames/>
-  <calcPr calcId="191029" fullCalcOnLoad="1" calcOnSave="0"/>
+  <calcPr calcId="191029" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="7">
-    <numFmt numFmtId="164" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);"/>
-[...5 lines deleted...]
-    <numFmt numFmtId="170" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;_);_(* @_)"/>
+    <numFmt numFmtId="164" formatCode="0.0000"/>
+    <numFmt numFmtId="165" formatCode="#,##0.00_);\(#,##0.00\)%"/>
+    <numFmt numFmtId="166" formatCode="_(* #,##0_);_(* \(#,##0\);"/>
+    <numFmt numFmtId="167" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);"/>
+    <numFmt numFmtId="168" formatCode="0.000%"/>
+    <numFmt numFmtId="169" formatCode="#00.00%"/>
+    <numFmt numFmtId="170" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;??_);_(@_)"/>
   </numFmts>
-  <fonts count="35">
+  <fonts count="28">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
-    </font>
-[...31 lines deleted...]
-      <sz val="10"/>
     </font>
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="10"/>
       <sz val="11"/>
       <u val="single"/>
       <scheme val="minor"/>
-    </font>
-[...5 lines deleted...]
-      <sz val="11"/>
     </font>
     <font>
       <name val="Trebuchet MS"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="8"/>
     </font>
     <font>
       <name val="Trebuchet MS"/>
       <family val="2"/>
       <b val="1"/>
       <color theme="1"/>
       <sz val="8"/>
     </font>
     <font>
       <name val="Trebuchet MS"/>
       <family val="2"/>
       <b val="1"/>
       <color rgb="FFFF0000"/>
       <sz val="8"/>
     </font>
     <font>
       <name val="Trebuchet MS"/>
       <family val="2"/>
       <color rgb="FF000000"/>
@@ -158,149 +118,145 @@
     <font>
       <name val="Trebuchet MS"/>
       <family val="2"/>
       <sz val="8"/>
     </font>
     <font>
       <name val="Trebuchet MS"/>
       <family val="2"/>
       <i val="1"/>
       <sz val="8"/>
     </font>
     <font>
       <name val="Trebuchet MS"/>
       <family val="2"/>
       <color rgb="FFFF0000"/>
       <sz val="8"/>
     </font>
     <font>
       <name val="Trebuchet MS"/>
       <family val="2"/>
       <b val="1"/>
       <strike val="1"/>
       <sz val="8"/>
     </font>
     <font>
-      <name val="Arial"/>
+      <name val="trebuchet MS"/>
       <family val="2"/>
-      <sz val="10"/>
-[...5 lines deleted...]
-      <sz val="10"/>
+      <b val="1"/>
+      <color rgb="FFFFFFFF"/>
+      <sz val="8"/>
     </font>
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="8"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <name val="Arial"/>
-[...23 lines deleted...]
-    <font>
       <name val="Trebuchet MS"/>
       <family val="2"/>
       <b val="1"/>
       <color indexed="8"/>
       <sz val="8"/>
-    </font>
-[...5 lines deleted...]
-      <sz val="8"/>
+      <u val="single"/>
     </font>
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="10"/>
       <sz val="8"/>
       <u val="single"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <b val="1"/>
       <color theme="1"/>
       <sz val="8"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <b val="1"/>
       <color rgb="FF000000"/>
       <sz val="8"/>
     </font>
     <font>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <b val="1"/>
       <color rgb="FF000000"/>
       <sz val="8"/>
     </font>
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color rgb="FF000000"/>
       <sz val="8"/>
     </font>
     <font>
+      <name val="Arial"/>
+      <family val="2"/>
+      <b val="1"/>
+      <color rgb="FF000000"/>
+      <sz val="8"/>
+    </font>
+    <font>
+      <name val="Arial"/>
+      <family val="2"/>
+      <color rgb="FF000000"/>
+      <sz val="8"/>
+    </font>
+    <font>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <color rgb="FF000000"/>
+      <sz val="8"/>
+    </font>
+    <font>
       <name val="Trebuchet MS"/>
       <family val="2"/>
       <b val="1"/>
       <color indexed="8"/>
       <sz val="8"/>
-      <u val="single"/>
+    </font>
+    <font>
+      <name val="Trebuchet MS"/>
+      <family val="2"/>
+      <color indexed="8"/>
+      <sz val="8"/>
+    </font>
+    <font>
+      <name val="Trebuchet MS"/>
+      <family val="2"/>
+      <b val="1"/>
+      <color rgb="FF000000"/>
+      <sz val="8"/>
     </font>
   </fonts>
   <fills count="6">
     <fill>
       <patternFill/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF000000"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFC0C0C0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
@@ -361,62 +317,62 @@
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left/>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
-[...1 lines deleted...]
-      </left>
+      <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom/>
@@ -469,538 +425,621 @@
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="13">
-[...12 lines deleted...]
-    <xf numFmtId="9" fontId="21" fillId="0" borderId="0"/>
+  <cellStyleXfs count="7">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="9" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="43" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="43" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="191">
+  <cellXfs count="220">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="7" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="7" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="8" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="9" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
-    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
-[...8 lines deleted...]
-    <xf numFmtId="10" fontId="4" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="10" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="10" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="6" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="9" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-      <alignment horizontal="left"/>
-    </xf>
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="9" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="10" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="43" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="43" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="43" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="43" fontId="4" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
-    <xf numFmtId="10" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="4" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="10" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="10" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="6" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="13" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="4" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="4" fontId="10" fillId="0" borderId="1" pivotButton="0" quotePrefix="1" xfId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="10" fontId="10" fillId="0" borderId="1" pivotButton="0" quotePrefix="1" xfId="1"/>
+    <xf numFmtId="165" fontId="10" fillId="0" borderId="3" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="13" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="2" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="14" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="4">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="10" fontId="10" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="10" fillId="4" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="10" fontId="10" fillId="4" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="4">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="6" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="10" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="10" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="43" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="4">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="43" fontId="4" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="166" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="167" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="10" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="15" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="167" fontId="4" fillId="3" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="10" fontId="4" fillId="3" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="167" fontId="14" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="10" fontId="14" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="3"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="10" fontId="19" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="5" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="10" fontId="21" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="24" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="168" fontId="24" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="2">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="10" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="4" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="9" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="10" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="10" fontId="10" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="10" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
-[...32 lines deleted...]
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="13" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="4" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="10" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="2">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="4" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
-[...127 lines deleted...]
-    <xf numFmtId="4" fontId="16" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="4" fontId="10" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="10" fontId="16" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="1">
+    <xf numFmtId="10" fontId="10" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="4" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-[...5 lines deleted...]
-    <xf numFmtId="4" fontId="16" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="2">
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="10" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="2">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="2">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="10" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="4" fontId="10" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="4" fontId="10" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="2">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="10" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="10" fontId="10" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-      <alignment horizontal="center" vertical="top" wrapText="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="2">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="6" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="169" fontId="6" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="168" fontId="6" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="10" fontId="10" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="11" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="12" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="11" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="12" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-[...120 lines deleted...]
-      <alignment horizontal="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="2" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="3" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="4" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="4" fontId="16" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="4" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="4" fontId="16" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="2">
+    <xf numFmtId="4" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="2">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="6" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="3" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="26" fillId="0" borderId="2" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="5" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="11" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="4" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="12" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="3" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="5" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="4" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="27" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="29" fillId="0" borderId="3" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+    <xf numFmtId="4" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="2">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="29" fillId="0" borderId="5" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="5"/>
+    <xf numFmtId="43" fontId="10" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="6"/>
+    <xf numFmtId="170" fontId="10" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="5"/>
+    <xf numFmtId="170" fontId="10" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="6"/>
+    <xf numFmtId="15" fontId="10" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="6"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="11" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="29" fillId="0" borderId="4" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="11" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="29" fillId="0" borderId="3" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="170" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="6">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="15" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="6">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="12" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="4" fontId="16" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="2">
-[...13 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="12" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="11" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="11" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="170" fontId="10" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="6">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="15" fontId="10" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="6">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="12" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="12" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="170" fontId="10" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="6">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="15" fontId="10" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="6">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="166" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="167" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="167" fontId="4" fillId="3" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="167" fontId="14" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="5" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" pivotButton="0" quotePrefix="0" xfId="0"/>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="12" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="10" fillId="0" borderId="3" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
   </cellXfs>
-  <cellStyles count="13">
+  <cellStyles count="7">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Percent" xfId="1" builtinId="5"/>
     <cellStyle name="Normal 3 4 2 2 4" xfId="2"/>
     <cellStyle name="Hyperlink" xfId="3" builtinId="8"/>
     <cellStyle name="Comma" xfId="4" builtinId="3"/>
     <cellStyle name="Normal 3 2" xfId="5"/>
     <cellStyle name="Comma 4 2" xfId="6"/>
-    <cellStyle name="Percent 2 3" xfId="7"/>
-[...4 lines deleted...]
-    <cellStyle name="Percent 2" xfId="12"/>
   </cellStyles>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00800000"/>
       <rgbColor rgb="00008000"/>
       <rgbColor rgb="00000080"/>
       <rgbColor rgb="00808000"/>
       <rgbColor rgb="00800080"/>
@@ -1042,116 +1081,116 @@
       <rgbColor rgb="00003366"/>
       <rgbColor rgb="00339966"/>
       <rgbColor rgb="00003300"/>
       <rgbColor rgb="00333300"/>
       <rgbColor rgb="00993300"/>
       <rgbColor rgb="00993366"/>
       <rgbColor rgb="00333399"/>
       <rgbColor rgb="00333333"/>
     </indexedColors>
   </colors>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId4" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image1.png" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image2.png" Id="rId2" /></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <wsDr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
   <twoCellAnchor editAs="oneCell">
     <from>
       <col>1</col>
       <colOff>0</colOff>
-      <row>101</row>
+      <row>108</row>
       <rowOff>0</rowOff>
     </from>
     <to>
       <col>1</col>
-      <colOff>2378075</colOff>
-[...1 lines deleted...]
-      <rowOff>34925</rowOff>
+      <colOff>2374900</colOff>
+      <row>117</row>
+      <rowOff>80682</rowOff>
     </to>
     <pic>
       <nvPicPr>
         <cNvPr id="2" name="Picture 1"/>
         <cNvPicPr>
           <a:picLocks/>
         </cNvPicPr>
       </nvPicPr>
       <blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </blipFill>
       <spPr>
         <a:xfrm>
-          <a:off x="457200" y="17399000"/>
+          <a:off x="476250" y="19688175"/>
           <a:ext cx="2374900" cy="1574800"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <avLst/>
         </a:prstGeom>
         <a:ln>
           <a:prstDash val="solid"/>
         </a:ln>
       </spPr>
     </pic>
     <clientData/>
   </twoCellAnchor>
   <twoCellAnchor editAs="oneCell">
     <from>
       <col>1</col>
       <colOff>0</colOff>
-      <row>114</row>
+      <row>120</row>
       <rowOff>0</rowOff>
     </from>
     <to>
       <col>1</col>
-      <colOff>2378075</colOff>
-[...1 lines deleted...]
-      <rowOff>34925</rowOff>
+      <colOff>2374900</colOff>
+      <row>129</row>
+      <rowOff>80682</rowOff>
     </to>
     <pic>
       <nvPicPr>
         <cNvPr id="3" name="Picture 2"/>
         <cNvPicPr>
           <a:picLocks/>
         </cNvPicPr>
       </nvPicPr>
       <blipFill>
         <a:blip r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </blipFill>
       <spPr>
         <a:xfrm>
-          <a:off x="457200" y="19812000"/>
+          <a:off x="476250" y="22374225"/>
           <a:ext cx="2374900" cy="1574800"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <avLst/>
         </a:prstGeom>
         <a:ln>
           <a:prstDash val="solid"/>
         </a:ln>
       </spPr>
     </pic>
     <clientData/>
   </twoCellAnchor>
 </wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
@@ -1393,3313 +1432,3544 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:L169"/>
+  <dimension ref="A1:L184"/>
   <sheetViews>
-    <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
+    <sheetView zoomScale="88" zoomScaleNormal="88" workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="8" defaultColWidth="8.7265625" defaultRowHeight="13.5"/>
+  <sheetFormatPr baseColWidth="8" defaultColWidth="9.1796875" defaultRowHeight="12"/>
   <cols>
-    <col width="6.54296875" bestFit="1" customWidth="1" style="1" min="1" max="1"/>
-[...11 lines deleted...]
-    <col width="8.7265625" customWidth="1" style="1" min="13" max="16384"/>
+    <col width="7.1796875" bestFit="1" customWidth="1" style="8" min="1" max="1"/>
+    <col width="54" bestFit="1" customWidth="1" style="8" min="2" max="2"/>
+    <col width="18.7265625" customWidth="1" style="8" min="3" max="3"/>
+    <col width="14.81640625" bestFit="1" customWidth="1" style="8" min="4" max="4"/>
+    <col width="13" customWidth="1" style="8" min="5" max="5"/>
+    <col width="24.81640625" bestFit="1" customWidth="1" style="8" min="6" max="6"/>
+    <col width="14.453125" bestFit="1" customWidth="1" style="8" min="7" max="7"/>
+    <col width="12.81640625" bestFit="1" customWidth="1" style="8" min="8" max="8"/>
+    <col width="15.81640625" bestFit="1" customWidth="1" style="8" min="9" max="9"/>
+    <col width="8.26953125" bestFit="1" customWidth="1" style="8" min="10" max="10"/>
+    <col width="31.1796875" bestFit="1" customWidth="1" style="8" min="11" max="11"/>
+    <col width="7.81640625" bestFit="1" customWidth="1" style="8" min="12" max="12"/>
+    <col width="9.1796875" customWidth="1" style="8" min="13" max="16384"/>
   </cols>
   <sheetData>
-    <row r="1" ht="19" customHeight="1" s="158">
-[...1 lines deleted...]
-      <c r="B1" s="157" t="inlineStr">
+    <row r="1">
+      <c r="A1" s="158" t="n"/>
+      <c r="B1" s="158" t="inlineStr">
         <is>
           <t>DSP Banking and PSU Debt Fund</t>
         </is>
       </c>
     </row>
     <row r="2">
-      <c r="B2" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>Portfolio as on May 31, 2026</t>
+      <c r="B2" s="47" t="inlineStr">
+        <is>
+          <t>Portfolio as on June 15, 2026</t>
         </is>
       </c>
     </row>
     <row r="4">
-      <c r="A4" s="4" t="inlineStr">
+      <c r="A4" s="158" t="inlineStr">
         <is>
           <t>Sr. No.</t>
         </is>
       </c>
-      <c r="B4" s="4" t="inlineStr">
+      <c r="B4" s="158" t="inlineStr">
         <is>
           <t>Name of Instrument</t>
         </is>
       </c>
-      <c r="C4" s="4" t="inlineStr">
+      <c r="C4" s="158" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
-      <c r="D4" s="4" t="inlineStr">
+      <c r="D4" s="158" t="inlineStr">
         <is>
           <t>Rating/Industry</t>
         </is>
       </c>
-      <c r="E4" s="4" t="inlineStr">
+      <c r="E4" s="158" t="inlineStr">
         <is>
           <t>Quantity</t>
         </is>
       </c>
-      <c r="F4" s="4" t="inlineStr">
+      <c r="F4" s="158" t="inlineStr">
         <is>
           <t>Market value (Rs. In lakhs)</t>
         </is>
       </c>
-      <c r="G4" s="4" t="inlineStr">
+      <c r="G4" s="158" t="inlineStr">
         <is>
           <t>% to Net Assets</t>
         </is>
       </c>
-      <c r="H4" s="4" t="inlineStr">
+      <c r="H4" s="158" t="inlineStr">
         <is>
           <t>Maturity Date</t>
         </is>
       </c>
-      <c r="I4" s="4" t="inlineStr">
+      <c r="I4" s="158" t="inlineStr">
         <is>
           <t>Put/Call Option</t>
         </is>
       </c>
-      <c r="J4" s="4" t="inlineStr">
+      <c r="J4" s="158" t="inlineStr">
         <is>
           <t>YTM (%)</t>
         </is>
       </c>
     </row>
     <row r="6">
-      <c r="B6" s="3" t="inlineStr">
+      <c r="B6" s="47" t="inlineStr">
         <is>
           <t>DEBT INSTRUMENTS</t>
         </is>
       </c>
     </row>
     <row r="7">
-      <c r="B7" s="3" t="inlineStr">
+      <c r="B7" s="47" t="inlineStr">
         <is>
           <t>BOND &amp; NCD's</t>
         </is>
       </c>
     </row>
     <row r="8">
-      <c r="B8" s="3" t="inlineStr">
+      <c r="B8" s="47" t="inlineStr">
         <is>
           <t>Listed / awaiting listing on the stock exchanges</t>
         </is>
       </c>
-      <c r="K8" s="3" t="inlineStr">
+      <c r="K8" s="47" t="inlineStr">
         <is>
           <t>Sector/Rating</t>
         </is>
       </c>
-      <c r="L8" s="3" t="inlineStr">
+      <c r="L8" s="47" t="inlineStr">
         <is>
           <t>Percent</t>
         </is>
       </c>
     </row>
     <row r="9">
-      <c r="A9" s="1" t="n">
+      <c r="A9" s="8" t="n">
         <v>1</v>
       </c>
-      <c r="B9" s="1" t="inlineStr">
+      <c r="B9" s="8" t="inlineStr">
         <is>
           <t>National Bank for Agriculture and Rural Development**</t>
         </is>
       </c>
-      <c r="C9" s="1" t="inlineStr">
+      <c r="C9" s="8" t="inlineStr">
         <is>
           <t>INE261F08EG3</t>
         </is>
       </c>
-      <c r="D9" s="1" t="inlineStr">
+      <c r="D9" s="8" t="inlineStr">
         <is>
           <t>CRISIL AAA</t>
         </is>
       </c>
-      <c r="E9" s="11" t="n">
+      <c r="E9" s="208" t="n">
         <v>12500</v>
       </c>
-      <c r="F9" s="5" t="n">
-[...5 lines deleted...]
-      <c r="H9" s="7" t="n">
+      <c r="F9" s="209" t="n">
+        <v>12727.98</v>
+      </c>
+      <c r="G9" s="70" t="n">
+        <v>0.0386</v>
+      </c>
+      <c r="H9" s="71" t="n">
         <v>47238</v>
       </c>
-      <c r="J9" s="5" t="n">
-[...2 lines deleted...]
-      <c r="K9" s="1" t="inlineStr">
+      <c r="J9" s="209" t="n">
+        <v>7.335</v>
+      </c>
+      <c r="K9" s="8" t="inlineStr">
         <is>
           <t>CRISIL AAA</t>
         </is>
       </c>
-      <c r="L9" s="6" t="n">
-        <v>0.5327</v>
+      <c r="L9" s="70" t="n">
+        <v>0.5687</v>
       </c>
     </row>
     <row r="10">
-      <c r="A10" s="1" t="n">
+      <c r="A10" s="8" t="n">
         <v>2</v>
       </c>
-      <c r="B10" s="1" t="inlineStr">
+      <c r="B10" s="8" t="inlineStr">
         <is>
           <t>Small Industries Development Bank of India**</t>
         </is>
       </c>
-      <c r="C10" s="1" t="inlineStr">
+      <c r="C10" s="8" t="inlineStr">
         <is>
           <t>INE556F08KK5</t>
         </is>
       </c>
-      <c r="D10" s="1" t="inlineStr">
+      <c r="D10" s="8" t="inlineStr">
         <is>
           <t>CRISIL AAA</t>
         </is>
       </c>
-      <c r="E10" s="11" t="n">
+      <c r="E10" s="208" t="n">
         <v>10000</v>
       </c>
-      <c r="F10" s="5" t="n">
-[...5 lines deleted...]
-      <c r="H10" s="7" t="n">
+      <c r="F10" s="209" t="n">
+        <v>10532.15</v>
+      </c>
+      <c r="G10" s="70" t="n">
+        <v>0.0319</v>
+      </c>
+      <c r="H10" s="71" t="n">
         <v>46496</v>
       </c>
-      <c r="J10" s="5" t="n">
-[...2 lines deleted...]
-      <c r="K10" s="1" t="inlineStr">
+      <c r="J10" s="209" t="n">
+        <v>7.5399</v>
+      </c>
+      <c r="K10" s="8" t="inlineStr">
         <is>
           <t>Sovereign</t>
         </is>
       </c>
-      <c r="L10" s="6" t="n">
-        <v>0.1629</v>
+      <c r="L10" s="70" t="n">
+        <v>0.1517</v>
       </c>
     </row>
     <row r="11">
-      <c r="A11" s="1" t="n">
+      <c r="A11" s="8" t="n">
         <v>3</v>
       </c>
-      <c r="B11" s="1" t="inlineStr">
+      <c r="B11" s="8" t="inlineStr">
         <is>
           <t>Bharti Telecom Limited**</t>
         </is>
       </c>
-      <c r="C11" s="1" t="inlineStr">
+      <c r="C11" s="8" t="inlineStr">
         <is>
           <t>INE403D08272</t>
         </is>
       </c>
-      <c r="D11" s="1" t="inlineStr">
+      <c r="D11" s="8" t="inlineStr">
         <is>
           <t>CRISIL AAA</t>
         </is>
       </c>
-      <c r="E11" s="11" t="n">
+      <c r="E11" s="208" t="n">
         <v>10000</v>
       </c>
-      <c r="F11" s="5" t="n">
-[...2 lines deleted...]
-      <c r="G11" s="6" t="n">
+      <c r="F11" s="209" t="n">
+        <v>10408.35</v>
+      </c>
+      <c r="G11" s="70" t="n">
+        <v>0.0316</v>
+      </c>
+      <c r="H11" s="71" t="n">
+        <v>46675</v>
+      </c>
+      <c r="J11" s="209" t="n">
+        <v>7.9799</v>
+      </c>
+      <c r="K11" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="L11" s="70" t="n">
+        <v>0.1067</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" s="8" t="n">
+        <v>4</v>
+      </c>
+      <c r="B12" s="8" t="inlineStr">
+        <is>
+          <t>GAIL (India) Limited**</t>
+        </is>
+      </c>
+      <c r="C12" s="8" t="inlineStr">
+        <is>
+          <t>INE129A08014</t>
+        </is>
+      </c>
+      <c r="D12" s="8" t="inlineStr">
+        <is>
+          <t>IND AAA</t>
+        </is>
+      </c>
+      <c r="E12" s="208" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F12" s="209" t="n">
+        <v>10372.38</v>
+      </c>
+      <c r="G12" s="70" t="n">
+        <v>0.0315</v>
+      </c>
+      <c r="H12" s="71" t="n">
+        <v>46741</v>
+      </c>
+      <c r="J12" s="209" t="n">
+        <v>7.19</v>
+      </c>
+      <c r="K12" s="8" t="inlineStr">
+        <is>
+          <t>IND AAA</t>
+        </is>
+      </c>
+      <c r="L12" s="70" t="n">
+        <v>0.0623</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" s="8" t="n">
+        <v>5</v>
+      </c>
+      <c r="B13" s="8" t="inlineStr">
+        <is>
+          <t>Bharti Telecom Limited**</t>
+        </is>
+      </c>
+      <c r="C13" s="8" t="inlineStr">
+        <is>
+          <t>INE403D08280</t>
+        </is>
+      </c>
+      <c r="D13" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E13" s="208" t="n">
+        <v>10000</v>
+      </c>
+      <c r="F13" s="209" t="n">
+        <v>10236.3</v>
+      </c>
+      <c r="G13" s="70" t="n">
+        <v>0.031</v>
+      </c>
+      <c r="H13" s="71" t="n">
+        <v>47102</v>
+      </c>
+      <c r="J13" s="209" t="n">
+        <v>8.045</v>
+      </c>
+      <c r="K13" s="8" t="inlineStr">
+        <is>
+          <t>ICRA AAA</t>
+        </is>
+      </c>
+      <c r="L13" s="70" t="n">
+        <v>0.0461</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" s="8" t="n">
+        <v>6</v>
+      </c>
+      <c r="B14" s="8" t="inlineStr">
+        <is>
+          <t>HDFC Bank Limited**</t>
+        </is>
+      </c>
+      <c r="C14" s="8" t="inlineStr">
+        <is>
+          <t>INE040A08955</t>
+        </is>
+      </c>
+      <c r="D14" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E14" s="208" t="n">
+        <v>10000</v>
+      </c>
+      <c r="F14" s="209" t="n">
+        <v>10094.41</v>
+      </c>
+      <c r="G14" s="70" t="n">
         <v>0.0306</v>
       </c>
-      <c r="H11" s="7" t="n">
-[...5 lines deleted...]
-      <c r="K11" s="1" t="inlineStr">
+      <c r="H14" s="71" t="n">
+        <v>46889</v>
+      </c>
+      <c r="J14" s="209" t="n">
+        <v>7.5193</v>
+      </c>
+      <c r="K14" s="8" t="inlineStr">
+        <is>
+          <t>IND A1+</t>
+        </is>
+      </c>
+      <c r="L14" s="70" t="n">
+        <v>0.0434</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" s="8" t="n">
+        <v>7</v>
+      </c>
+      <c r="B15" s="8" t="inlineStr">
+        <is>
+          <t>Small Industries Development Bank of India**</t>
+        </is>
+      </c>
+      <c r="C15" s="8" t="inlineStr">
+        <is>
+          <t>INE556F08LE6</t>
+        </is>
+      </c>
+      <c r="D15" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E15" s="208" t="n">
+        <v>10000</v>
+      </c>
+      <c r="F15" s="209" t="n">
+        <v>10058.93</v>
+      </c>
+      <c r="G15" s="70" t="n">
+        <v>0.0305</v>
+      </c>
+      <c r="H15" s="71" t="n">
+        <v>47273</v>
+      </c>
+      <c r="J15" s="209" t="n">
+        <v>7.1419</v>
+      </c>
+      <c r="K15" s="8" t="inlineStr">
+        <is>
+          <t>ICRA A1+</t>
+        </is>
+      </c>
+      <c r="L15" s="70" t="n">
+        <v>0.0144</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" s="8" t="n">
+        <v>8</v>
+      </c>
+      <c r="B16" s="8" t="inlineStr">
+        <is>
+          <t>Power Grid Corporation of India Limited**</t>
+        </is>
+      </c>
+      <c r="C16" s="8" t="inlineStr">
+        <is>
+          <t>INE752E07OF7</t>
+        </is>
+      </c>
+      <c r="D16" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E16" s="208" t="n">
+        <v>750</v>
+      </c>
+      <c r="F16" s="209" t="n">
+        <v>8041.78</v>
+      </c>
+      <c r="G16" s="70" t="n">
+        <v>0.0244</v>
+      </c>
+      <c r="H16" s="71" t="n">
+        <v>46557</v>
+      </c>
+      <c r="J16" s="209" t="n">
+        <v>7.315</v>
+      </c>
+      <c r="K16" s="8" t="inlineStr">
+        <is>
+          <t>Alternative Investment Funds (AIF)</t>
+        </is>
+      </c>
+      <c r="L16" s="70" t="n">
+        <v>0.0036</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" s="8" t="n">
+        <v>9</v>
+      </c>
+      <c r="B17" s="8" t="inlineStr">
+        <is>
+          <t>REC Limited**</t>
+        </is>
+      </c>
+      <c r="C17" s="8" t="inlineStr">
+        <is>
+          <t>INE020B08EH0</t>
+        </is>
+      </c>
+      <c r="D17" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E17" s="208" t="n">
+        <v>7500</v>
+      </c>
+      <c r="F17" s="209" t="n">
+        <v>7689.27</v>
+      </c>
+      <c r="G17" s="70" t="n">
+        <v>0.0233</v>
+      </c>
+      <c r="H17" s="71" t="n">
+        <v>46843</v>
+      </c>
+      <c r="J17" s="209" t="n">
+        <v>7.1981</v>
+      </c>
+      <c r="K17" s="8" t="inlineStr">
+        <is>
+          <t>Cash &amp; Equivalent</t>
+        </is>
+      </c>
+      <c r="L17" s="70" t="n">
+        <v>0.0031</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" s="8" t="n">
+        <v>10</v>
+      </c>
+      <c r="B18" s="8" t="inlineStr">
+        <is>
+          <t>Power Finance Corporation Limited**</t>
+        </is>
+      </c>
+      <c r="C18" s="8" t="inlineStr">
+        <is>
+          <t>INE134E08LN6</t>
+        </is>
+      </c>
+      <c r="D18" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E18" s="208" t="n">
+        <v>750</v>
+      </c>
+      <c r="F18" s="209" t="n">
+        <v>7571.31</v>
+      </c>
+      <c r="G18" s="70" t="n">
+        <v>0.023</v>
+      </c>
+      <c r="H18" s="71" t="n">
+        <v>48318</v>
+      </c>
+      <c r="J18" s="209" t="n">
+        <v>7.4375</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" s="8" t="n">
+        <v>11</v>
+      </c>
+      <c r="B19" s="8" t="inlineStr">
+        <is>
+          <t>REC Limited**</t>
+        </is>
+      </c>
+      <c r="C19" s="8" t="inlineStr">
+        <is>
+          <t>INE020B08FB0</t>
+        </is>
+      </c>
+      <c r="D19" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E19" s="208" t="n">
+        <v>7500</v>
+      </c>
+      <c r="F19" s="209" t="n">
+        <v>7556.79</v>
+      </c>
+      <c r="G19" s="70" t="n">
+        <v>0.0229</v>
+      </c>
+      <c r="H19" s="71" t="n">
+        <v>49095</v>
+      </c>
+      <c r="J19" s="209" t="n">
+        <v>7.455</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" s="8" t="n">
+        <v>12</v>
+      </c>
+      <c r="B20" s="8" t="inlineStr">
+        <is>
+          <t>Power Finance Corporation Limited**</t>
+        </is>
+      </c>
+      <c r="C20" s="8" t="inlineStr">
+        <is>
+          <t>INE134E08NB7</t>
+        </is>
+      </c>
+      <c r="D20" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E20" s="208" t="n">
+        <v>6500</v>
+      </c>
+      <c r="F20" s="209" t="n">
+        <v>6724.18</v>
+      </c>
+      <c r="G20" s="70" t="n">
+        <v>0.0204</v>
+      </c>
+      <c r="H20" s="71" t="n">
+        <v>50966</v>
+      </c>
+      <c r="J20" s="209" t="n">
+        <v>7.6283</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" s="8" t="n">
+        <v>13</v>
+      </c>
+      <c r="B21" s="8" t="inlineStr">
+        <is>
+          <t>Tata Capital Limited**</t>
+        </is>
+      </c>
+      <c r="C21" s="8" t="inlineStr">
+        <is>
+          <t>INE601U08309</t>
+        </is>
+      </c>
+      <c r="D21" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E21" s="208" t="n">
+        <v>400</v>
+      </c>
+      <c r="F21" s="209" t="n">
+        <v>5441.6</v>
+      </c>
+      <c r="G21" s="70" t="n">
+        <v>0.0165</v>
+      </c>
+      <c r="H21" s="71" t="n">
+        <v>46262</v>
+      </c>
+      <c r="J21" s="209" t="n">
+        <v>7.3701</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" s="8" t="n">
+        <v>14</v>
+      </c>
+      <c r="B22" s="8" t="inlineStr">
+        <is>
+          <t>National Bank for Financing Infrastructure and Development**</t>
+        </is>
+      </c>
+      <c r="C22" s="8" t="inlineStr">
+        <is>
+          <t>INE0KUG08068</t>
+        </is>
+      </c>
+      <c r="D22" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E22" s="208" t="n">
+        <v>5500</v>
+      </c>
+      <c r="F22" s="209" t="n">
+        <v>5425.89</v>
+      </c>
+      <c r="G22" s="70" t="n">
+        <v>0.0165</v>
+      </c>
+      <c r="H22" s="71" t="n">
+        <v>49396</v>
+      </c>
+      <c r="J22" s="209" t="n">
+        <v>7.61</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" s="8" t="n">
+        <v>15</v>
+      </c>
+      <c r="B23" s="8" t="inlineStr">
+        <is>
+          <t>Indian Railway Finance Corporation Limited**</t>
+        </is>
+      </c>
+      <c r="C23" s="8" t="inlineStr">
+        <is>
+          <t>INE053F07AY7</t>
+        </is>
+      </c>
+      <c r="D23" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E23" s="208" t="n">
+        <v>500</v>
+      </c>
+      <c r="F23" s="209" t="n">
+        <v>5420.88</v>
+      </c>
+      <c r="G23" s="70" t="n">
+        <v>0.0164</v>
+      </c>
+      <c r="H23" s="71" t="n">
+        <v>47091</v>
+      </c>
+      <c r="J23" s="209" t="n">
+        <v>7.17</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" s="8" t="n">
+        <v>16</v>
+      </c>
+      <c r="B24" s="8" t="inlineStr">
+        <is>
+          <t>State Bank of India**</t>
+        </is>
+      </c>
+      <c r="C24" s="8" t="inlineStr">
+        <is>
+          <t>INE062A08421</t>
+        </is>
+      </c>
+      <c r="D24" s="8" t="inlineStr">
+        <is>
+          <t>ICRA AAA</t>
+        </is>
+      </c>
+      <c r="E24" s="208" t="n">
+        <v>5000</v>
+      </c>
+      <c r="F24" s="209" t="n">
+        <v>5295.52</v>
+      </c>
+      <c r="G24" s="70" t="n">
+        <v>0.0161</v>
+      </c>
+      <c r="H24" s="71" t="n">
+        <v>50948</v>
+      </c>
+      <c r="J24" s="209" t="n">
+        <v>7.51</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25" s="8" t="n">
+        <v>17</v>
+      </c>
+      <c r="B25" s="8" t="inlineStr">
+        <is>
+          <t>Power Finance Corporation Limited**</t>
+        </is>
+      </c>
+      <c r="C25" s="8" t="inlineStr">
+        <is>
+          <t>INE134E08LX5</t>
+        </is>
+      </c>
+      <c r="D25" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E25" s="208" t="n">
+        <v>500</v>
+      </c>
+      <c r="F25" s="209" t="n">
+        <v>5208.36</v>
+      </c>
+      <c r="G25" s="70" t="n">
+        <v>0.0158</v>
+      </c>
+      <c r="H25" s="71" t="n">
+        <v>46769</v>
+      </c>
+      <c r="J25" s="209" t="n">
+        <v>7.2487</v>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26" s="8" t="n">
+        <v>18</v>
+      </c>
+      <c r="B26" s="8" t="inlineStr">
+        <is>
+          <t>Power Finance Corporation Limited**</t>
+        </is>
+      </c>
+      <c r="C26" s="8" t="inlineStr">
+        <is>
+          <t>INE134E08MA1</t>
+        </is>
+      </c>
+      <c r="D26" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E26" s="208" t="n">
+        <v>5000</v>
+      </c>
+      <c r="F26" s="209" t="n">
+        <v>5166.32</v>
+      </c>
+      <c r="G26" s="70" t="n">
+        <v>0.0157</v>
+      </c>
+      <c r="H26" s="71" t="n">
+        <v>48632</v>
+      </c>
+      <c r="J26" s="209" t="n">
+        <v>7.445</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" s="8" t="n">
+        <v>19</v>
+      </c>
+      <c r="B27" s="8" t="inlineStr">
+        <is>
+          <t>Power Grid Corporation of India Limited**</t>
+        </is>
+      </c>
+      <c r="C27" s="8" t="inlineStr">
+        <is>
+          <t>INE752E08767</t>
+        </is>
+      </c>
+      <c r="D27" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E27" s="208" t="n">
+        <v>5000</v>
+      </c>
+      <c r="F27" s="209" t="n">
+        <v>5135.54</v>
+      </c>
+      <c r="G27" s="70" t="n">
+        <v>0.0156</v>
+      </c>
+      <c r="H27" s="71" t="n">
+        <v>49242</v>
+      </c>
+      <c r="J27" s="209" t="n">
+        <v>7.3711</v>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28" s="8" t="n">
+        <v>20</v>
+      </c>
+      <c r="B28" s="8" t="inlineStr">
+        <is>
+          <t>Small Industries Development Bank of India**</t>
+        </is>
+      </c>
+      <c r="C28" s="8" t="inlineStr">
+        <is>
+          <t>INE556F08KW0</t>
+        </is>
+      </c>
+      <c r="D28" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E28" s="208" t="n">
+        <v>5000</v>
+      </c>
+      <c r="F28" s="209" t="n">
+        <v>5100.43</v>
+      </c>
+      <c r="G28" s="70" t="n">
+        <v>0.0155</v>
+      </c>
+      <c r="H28" s="71" t="n">
+        <v>47189</v>
+      </c>
+      <c r="J28" s="209" t="n">
+        <v>7.375</v>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29" s="8" t="n">
+        <v>21</v>
+      </c>
+      <c r="B29" s="8" t="inlineStr">
+        <is>
+          <t>National Bank for Agriculture and Rural Development</t>
+        </is>
+      </c>
+      <c r="C29" s="8" t="inlineStr">
+        <is>
+          <t>INE261F08EM1</t>
+        </is>
+      </c>
+      <c r="D29" s="8" t="inlineStr">
+        <is>
+          <t>ICRA AAA</t>
+        </is>
+      </c>
+      <c r="E29" s="208" t="n">
+        <v>5000</v>
+      </c>
+      <c r="F29" s="209" t="n">
+        <v>5097.13</v>
+      </c>
+      <c r="G29" s="70" t="n">
+        <v>0.0155</v>
+      </c>
+      <c r="H29" s="71" t="n">
+        <v>46836</v>
+      </c>
+      <c r="J29" s="209" t="n">
+        <v>7.37</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30" s="8" t="n">
+        <v>22</v>
+      </c>
+      <c r="B30" s="8" t="inlineStr">
+        <is>
+          <t>Indian Railway Finance Corporation Limited**</t>
+        </is>
+      </c>
+      <c r="C30" s="8" t="inlineStr">
+        <is>
+          <t>INE053F08320</t>
+        </is>
+      </c>
+      <c r="D30" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E30" s="208" t="n">
+        <v>5000</v>
+      </c>
+      <c r="F30" s="209" t="n">
+        <v>5093.27</v>
+      </c>
+      <c r="G30" s="70" t="n">
+        <v>0.0154</v>
+      </c>
+      <c r="H30" s="71" t="n">
+        <v>47039</v>
+      </c>
+      <c r="J30" s="209" t="n">
+        <v>7.1699</v>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31" s="8" t="n">
+        <v>23</v>
+      </c>
+      <c r="B31" s="8" t="inlineStr">
+        <is>
+          <t>National Housing Bank**</t>
+        </is>
+      </c>
+      <c r="C31" s="8" t="inlineStr">
+        <is>
+          <t>INE557F08FX6</t>
+        </is>
+      </c>
+      <c r="D31" s="8" t="inlineStr">
+        <is>
+          <t>IND AAA</t>
+        </is>
+      </c>
+      <c r="E31" s="208" t="n">
+        <v>5000</v>
+      </c>
+      <c r="F31" s="209" t="n">
+        <v>5092.7</v>
+      </c>
+      <c r="G31" s="70" t="n">
+        <v>0.0154</v>
+      </c>
+      <c r="H31" s="71" t="n">
+        <v>47942</v>
+      </c>
+      <c r="J31" s="209" t="n">
+        <v>7.3</v>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32" s="8" t="n">
+        <v>24</v>
+      </c>
+      <c r="B32" s="8" t="inlineStr">
+        <is>
+          <t>Power Grid Corporation of India Limited**</t>
+        </is>
+      </c>
+      <c r="C32" s="8" t="inlineStr">
+        <is>
+          <t>INE752E08734</t>
+        </is>
+      </c>
+      <c r="D32" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E32" s="208" t="n">
+        <v>5000</v>
+      </c>
+      <c r="F32" s="209" t="n">
+        <v>5089.28</v>
+      </c>
+      <c r="G32" s="70" t="n">
+        <v>0.0154</v>
+      </c>
+      <c r="H32" s="71" t="n">
+        <v>49015</v>
+      </c>
+      <c r="J32" s="209" t="n">
+        <v>7.3711</v>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33" s="8" t="n">
+        <v>25</v>
+      </c>
+      <c r="B33" s="8" t="inlineStr">
+        <is>
+          <t>State Bank of India**</t>
+        </is>
+      </c>
+      <c r="C33" s="8" t="inlineStr">
+        <is>
+          <t>INE062A08470</t>
+        </is>
+      </c>
+      <c r="D33" s="8" t="inlineStr">
+        <is>
+          <t>IND AAA</t>
+        </is>
+      </c>
+      <c r="E33" s="208" t="n">
+        <v>5000</v>
+      </c>
+      <c r="F33" s="209" t="n">
+        <v>5087.88</v>
+      </c>
+      <c r="G33" s="70" t="n">
+        <v>0.0154</v>
+      </c>
+      <c r="H33" s="71" t="n">
+        <v>51093</v>
+      </c>
+      <c r="J33" s="209" t="n">
+        <v>7.51</v>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34" s="8" t="n">
+        <v>26</v>
+      </c>
+      <c r="B34" s="8" t="inlineStr">
+        <is>
+          <t>REC Limited**</t>
+        </is>
+      </c>
+      <c r="C34" s="8" t="inlineStr">
+        <is>
+          <t>INE020B08FV8</t>
+        </is>
+      </c>
+      <c r="D34" s="8" t="inlineStr">
+        <is>
+          <t>ICRA AAA</t>
+        </is>
+      </c>
+      <c r="E34" s="208" t="n">
+        <v>5000</v>
+      </c>
+      <c r="F34" s="209" t="n">
+        <v>4791.31</v>
+      </c>
+      <c r="G34" s="70" t="n">
+        <v>0.0145</v>
+      </c>
+      <c r="H34" s="71" t="n">
+        <v>49795</v>
+      </c>
+      <c r="J34" s="209" t="n">
+        <v>7.55</v>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35" s="8" t="n">
+        <v>27</v>
+      </c>
+      <c r="B35" s="8" t="inlineStr">
+        <is>
+          <t>State Bank of India Basel III Tier 2**</t>
+        </is>
+      </c>
+      <c r="C35" s="8" t="inlineStr">
+        <is>
+          <t>INE062A08405</t>
+        </is>
+      </c>
+      <c r="D35" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E35" s="208" t="n">
+        <v>30</v>
+      </c>
+      <c r="F35" s="209" t="n">
+        <v>3232.27</v>
+      </c>
+      <c r="G35" s="70" t="n">
+        <v>0.0098</v>
+      </c>
+      <c r="H35" s="71" t="n">
+        <v>50711</v>
+      </c>
+      <c r="I35" s="8" t="inlineStr">
+        <is>
+          <t>CA - 02-Nov-2033</t>
+        </is>
+      </c>
+      <c r="J35" s="209" t="n">
+        <v>7.4345</v>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36" s="8" t="n">
+        <v>28</v>
+      </c>
+      <c r="B36" s="8" t="inlineStr">
+        <is>
+          <t>Tata Capital Housing Finance Limited**</t>
+        </is>
+      </c>
+      <c r="C36" s="8" t="inlineStr">
+        <is>
+          <t>INE033L07HU0</t>
+        </is>
+      </c>
+      <c r="D36" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E36" s="208" t="n">
+        <v>250</v>
+      </c>
+      <c r="F36" s="209" t="n">
+        <v>2670.85</v>
+      </c>
+      <c r="G36" s="70" t="n">
+        <v>0.0081</v>
+      </c>
+      <c r="H36" s="71" t="n">
+        <v>46604</v>
+      </c>
+      <c r="J36" s="209" t="n">
+        <v>7.67</v>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37" s="8" t="n">
+        <v>29</v>
+      </c>
+      <c r="B37" s="8" t="inlineStr">
+        <is>
+          <t>HDFC Bank Limited**</t>
+        </is>
+      </c>
+      <c r="C37" s="8" t="inlineStr">
+        <is>
+          <t>INE040A08773</t>
+        </is>
+      </c>
+      <c r="D37" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E37" s="208" t="n">
+        <v>250</v>
+      </c>
+      <c r="F37" s="209" t="n">
+        <v>2669.87</v>
+      </c>
+      <c r="G37" s="70" t="n">
+        <v>0.0081</v>
+      </c>
+      <c r="H37" s="71" t="n">
+        <v>48463</v>
+      </c>
+      <c r="J37" s="209" t="n">
+        <v>7.6343</v>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38" s="8" t="n">
+        <v>30</v>
+      </c>
+      <c r="B38" s="8" t="inlineStr">
+        <is>
+          <t>National Bank for Financing Infrastructure and Development**</t>
+        </is>
+      </c>
+      <c r="C38" s="8" t="inlineStr">
+        <is>
+          <t>INE0KUG08019</t>
+        </is>
+      </c>
+      <c r="D38" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E38" s="208" t="n">
+        <v>2500</v>
+      </c>
+      <c r="F38" s="209" t="n">
+        <v>2662.01</v>
+      </c>
+      <c r="G38" s="70" t="n">
+        <v>0.0081</v>
+      </c>
+      <c r="H38" s="71" t="n">
+        <v>48746</v>
+      </c>
+      <c r="J38" s="209" t="n">
+        <v>7.61</v>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39" s="8" t="n">
+        <v>31</v>
+      </c>
+      <c r="B39" s="8" t="inlineStr">
+        <is>
+          <t>Small Industries Development Bank of India**</t>
+        </is>
+      </c>
+      <c r="C39" s="8" t="inlineStr">
+        <is>
+          <t>INE556F08KR0</t>
+        </is>
+      </c>
+      <c r="D39" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E39" s="208" t="n">
+        <v>2500</v>
+      </c>
+      <c r="F39" s="209" t="n">
+        <v>2651.1</v>
+      </c>
+      <c r="G39" s="70" t="n">
+        <v>0.008</v>
+      </c>
+      <c r="H39" s="71" t="n">
+        <v>47366</v>
+      </c>
+      <c r="J39" s="209" t="n">
+        <v>7.37</v>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40" s="8" t="n">
+        <v>32</v>
+      </c>
+      <c r="B40" s="8" t="inlineStr">
+        <is>
+          <t>Bajaj Finance Limited</t>
+        </is>
+      </c>
+      <c r="C40" s="8" t="inlineStr">
+        <is>
+          <t>INE296A07TM8</t>
+        </is>
+      </c>
+      <c r="D40" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E40" s="208" t="n">
+        <v>2500</v>
+      </c>
+      <c r="F40" s="209" t="n">
+        <v>2634.83</v>
+      </c>
+      <c r="G40" s="70" t="n">
+        <v>0.008</v>
+      </c>
+      <c r="H40" s="71" t="n">
+        <v>46944</v>
+      </c>
+      <c r="J40" s="209" t="n">
+        <v>7.8</v>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41" s="8" t="n">
+        <v>33</v>
+      </c>
+      <c r="B41" s="8" t="inlineStr">
+        <is>
+          <t>Export-Import Bank of India**</t>
+        </is>
+      </c>
+      <c r="C41" s="8" t="inlineStr">
+        <is>
+          <t>INE514E08GD0</t>
+        </is>
+      </c>
+      <c r="D41" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E41" s="208" t="n">
+        <v>2500</v>
+      </c>
+      <c r="F41" s="209" t="n">
+        <v>2592.89</v>
+      </c>
+      <c r="G41" s="70" t="n">
+        <v>0.007900000000000001</v>
+      </c>
+      <c r="H41" s="71" t="n">
+        <v>47465</v>
+      </c>
+      <c r="J41" s="209" t="n">
+        <v>7.0875</v>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42" s="8" t="n">
+        <v>34</v>
+      </c>
+      <c r="B42" s="8" t="inlineStr">
+        <is>
+          <t>National Bank for Agriculture and Rural Development</t>
+        </is>
+      </c>
+      <c r="C42" s="8" t="inlineStr">
+        <is>
+          <t>INE261F08EK5</t>
+        </is>
+      </c>
+      <c r="D42" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E42" s="208" t="n">
+        <v>2500</v>
+      </c>
+      <c r="F42" s="209" t="n">
+        <v>2561.08</v>
+      </c>
+      <c r="G42" s="70" t="n">
+        <v>0.0078</v>
+      </c>
+      <c r="H42" s="71" t="n">
+        <v>46807</v>
+      </c>
+      <c r="J42" s="209" t="n">
+        <v>7.3</v>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43" s="8" t="n">
+        <v>35</v>
+      </c>
+      <c r="B43" s="8" t="inlineStr">
+        <is>
+          <t>Indian Railway Finance Corporation Limited</t>
+        </is>
+      </c>
+      <c r="C43" s="8" t="inlineStr">
+        <is>
+          <t>INE053F08304</t>
+        </is>
+      </c>
+      <c r="D43" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E43" s="208" t="n">
+        <v>2500</v>
+      </c>
+      <c r="F43" s="209" t="n">
+        <v>2529</v>
+      </c>
+      <c r="G43" s="70" t="n">
+        <v>0.0077</v>
+      </c>
+      <c r="H43" s="71" t="n">
+        <v>46310</v>
+      </c>
+      <c r="J43" s="209" t="n">
+        <v>7.3499</v>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44" s="8" t="n">
+        <v>36</v>
+      </c>
+      <c r="B44" s="8" t="inlineStr">
+        <is>
+          <t>REC Limited**</t>
+        </is>
+      </c>
+      <c r="C44" s="8" t="inlineStr">
+        <is>
+          <t>INE020B08FL9</t>
+        </is>
+      </c>
+      <c r="D44" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E44" s="208" t="n">
+        <v>2500</v>
+      </c>
+      <c r="F44" s="209" t="n">
+        <v>2528.31</v>
+      </c>
+      <c r="G44" s="70" t="n">
+        <v>0.0077</v>
+      </c>
+      <c r="H44" s="71" t="n">
+        <v>47603</v>
+      </c>
+      <c r="J44" s="209" t="n">
+        <v>7.274</v>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45" s="8" t="n">
+        <v>37</v>
+      </c>
+      <c r="B45" s="8" t="inlineStr">
+        <is>
+          <t>REC Limited**</t>
+        </is>
+      </c>
+      <c r="C45" s="8" t="inlineStr">
+        <is>
+          <t>INE020B08FQ8</t>
+        </is>
+      </c>
+      <c r="D45" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E45" s="208" t="n">
+        <v>2500</v>
+      </c>
+      <c r="F45" s="209" t="n">
+        <v>2525.53</v>
+      </c>
+      <c r="G45" s="70" t="n">
+        <v>0.0077</v>
+      </c>
+      <c r="H45" s="71" t="n">
+        <v>49368</v>
+      </c>
+      <c r="J45" s="209" t="n">
+        <v>7.495</v>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46" s="8" t="n">
+        <v>38</v>
+      </c>
+      <c r="B46" s="8" t="inlineStr">
+        <is>
+          <t>Indian Railway Finance Corporation Limited**</t>
+        </is>
+      </c>
+      <c r="C46" s="8" t="inlineStr">
+        <is>
+          <t>INE053F08403</t>
+        </is>
+      </c>
+      <c r="D46" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E46" s="208" t="n">
+        <v>2500</v>
+      </c>
+      <c r="F46" s="209" t="n">
+        <v>2518.96</v>
+      </c>
+      <c r="G46" s="70" t="n">
+        <v>0.0076</v>
+      </c>
+      <c r="H46" s="71" t="n">
+        <v>49140</v>
+      </c>
+      <c r="J46" s="209" t="n">
+        <v>7.4725</v>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47" s="8" t="n">
+        <v>39</v>
+      </c>
+      <c r="B47" s="8" t="inlineStr">
+        <is>
+          <t>NTPC Limited**</t>
+        </is>
+      </c>
+      <c r="C47" s="8" t="inlineStr">
+        <is>
+          <t>INE733E08262</t>
+        </is>
+      </c>
+      <c r="D47" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E47" s="208" t="n">
+        <v>2500</v>
+      </c>
+      <c r="F47" s="209" t="n">
+        <v>2491.62</v>
+      </c>
+      <c r="G47" s="70" t="n">
+        <v>0.0076</v>
+      </c>
+      <c r="H47" s="71" t="n">
+        <v>51215</v>
+      </c>
+      <c r="J47" s="209" t="n">
+        <v>7.5025</v>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48" s="8" t="n">
+        <v>40</v>
+      </c>
+      <c r="B48" s="8" t="inlineStr">
+        <is>
+          <t>REC Limited**</t>
+        </is>
+      </c>
+      <c r="C48" s="8" t="inlineStr">
+        <is>
+          <t>INE020B08DV3</t>
+        </is>
+      </c>
+      <c r="D48" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E48" s="208" t="n">
+        <v>250</v>
+      </c>
+      <c r="F48" s="209" t="n">
+        <v>2482.55</v>
+      </c>
+      <c r="G48" s="70" t="n">
+        <v>0.0075</v>
+      </c>
+      <c r="H48" s="71" t="n">
+        <v>48293</v>
+      </c>
+      <c r="J48" s="209" t="n">
+        <v>7.43</v>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49" s="8" t="n">
+        <v>41</v>
+      </c>
+      <c r="B49" s="8" t="inlineStr">
+        <is>
+          <t>Power Finance Corporation Limited**</t>
+        </is>
+      </c>
+      <c r="C49" s="8" t="inlineStr">
+        <is>
+          <t>INE134E08NJ0</t>
+        </is>
+      </c>
+      <c r="D49" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E49" s="208" t="n">
+        <v>2000</v>
+      </c>
+      <c r="F49" s="209" t="n">
+        <v>2016.03</v>
+      </c>
+      <c r="G49" s="70" t="n">
+        <v>0.0061</v>
+      </c>
+      <c r="H49" s="71" t="n">
+        <v>49324</v>
+      </c>
+      <c r="J49" s="209" t="n">
+        <v>7.52</v>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50" s="72" t="n"/>
+      <c r="B50" s="72" t="inlineStr">
+        <is>
+          <t>Total</t>
+        </is>
+      </c>
+      <c r="C50" s="72" t="n"/>
+      <c r="D50" s="72" t="n"/>
+      <c r="E50" s="72" t="n"/>
+      <c r="F50" s="210" t="n">
+        <v>223226.84</v>
+      </c>
+      <c r="G50" s="74" t="n">
+        <v>0.6771</v>
+      </c>
+    </row>
+    <row r="52">
+      <c r="B52" s="47" t="inlineStr">
+        <is>
+          <t>Government Securities (Central/State)</t>
+        </is>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53" s="8" t="n">
+        <v>42</v>
+      </c>
+      <c r="B53" s="8" t="inlineStr">
+        <is>
+          <t>7.24% GOI 2055</t>
+        </is>
+      </c>
+      <c r="C53" s="8" t="inlineStr">
+        <is>
+          <t>IN0020250075</t>
+        </is>
+      </c>
+      <c r="D53" s="8" t="inlineStr">
+        <is>
+          <t>Sovereign</t>
+        </is>
+      </c>
+      <c r="E53" s="208" t="n">
+        <v>15000000</v>
+      </c>
+      <c r="F53" s="209" t="n">
+        <v>14844.39</v>
+      </c>
+      <c r="G53" s="70" t="n">
+        <v>0.045</v>
+      </c>
+      <c r="H53" s="71" t="n">
+        <v>56844</v>
+      </c>
+      <c r="J53" s="209" t="n">
+        <v>7.5291</v>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54" s="8" t="n">
+        <v>43</v>
+      </c>
+      <c r="B54" s="8" t="inlineStr">
+        <is>
+          <t>7.08% Haryana SDL 2039</t>
+        </is>
+      </c>
+      <c r="C54" s="8" t="inlineStr">
+        <is>
+          <t>IN1620240367</t>
+        </is>
+      </c>
+      <c r="D54" s="8" t="inlineStr">
+        <is>
+          <t>Sovereign</t>
+        </is>
+      </c>
+      <c r="E54" s="208" t="n">
+        <v>10500000</v>
+      </c>
+      <c r="F54" s="209" t="n">
+        <v>10104.48</v>
+      </c>
+      <c r="G54" s="70" t="n">
+        <v>0.0306</v>
+      </c>
+      <c r="H54" s="71" t="n">
+        <v>50855</v>
+      </c>
+      <c r="J54" s="209" t="n">
+        <v>7.7436</v>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55" s="8" t="n">
+        <v>44</v>
+      </c>
+      <c r="B55" s="8" t="inlineStr">
+        <is>
+          <t>7.66% Maharashtra SDL 2047</t>
+        </is>
+      </c>
+      <c r="C55" s="8" t="inlineStr">
+        <is>
+          <t>IN2220250509</t>
+        </is>
+      </c>
+      <c r="D55" s="8" t="inlineStr">
+        <is>
+          <t>Sovereign</t>
+        </is>
+      </c>
+      <c r="E55" s="208" t="n">
+        <v>7500000</v>
+      </c>
+      <c r="F55" s="209" t="n">
+        <v>7583.99</v>
+      </c>
+      <c r="G55" s="70" t="n">
+        <v>0.023</v>
+      </c>
+      <c r="H55" s="71" t="n">
+        <v>53755</v>
+      </c>
+      <c r="J55" s="209" t="n">
+        <v>7.761</v>
+      </c>
+    </row>
+    <row r="56">
+      <c r="A56" s="8" t="n">
+        <v>45</v>
+      </c>
+      <c r="B56" s="8" t="inlineStr">
+        <is>
+          <t>6.90% GOI 2065</t>
+        </is>
+      </c>
+      <c r="C56" s="8" t="inlineStr">
+        <is>
+          <t>IN0020250018</t>
+        </is>
+      </c>
+      <c r="D56" s="8" t="inlineStr">
+        <is>
+          <t>Sovereign</t>
+        </is>
+      </c>
+      <c r="E56" s="208" t="n">
+        <v>7500000</v>
+      </c>
+      <c r="F56" s="209" t="n">
+        <v>6918.58</v>
+      </c>
+      <c r="G56" s="70" t="n">
+        <v>0.021</v>
+      </c>
+      <c r="H56" s="71" t="n">
+        <v>60372</v>
+      </c>
+      <c r="J56" s="209" t="n">
+        <v>7.6179</v>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57" s="8" t="n">
+        <v>46</v>
+      </c>
+      <c r="B57" s="8" t="inlineStr">
+        <is>
+          <t>7.32% GOI 2030</t>
+        </is>
+      </c>
+      <c r="C57" s="8" t="inlineStr">
+        <is>
+          <t>IN0020230135</t>
+        </is>
+      </c>
+      <c r="D57" s="8" t="inlineStr">
+        <is>
+          <t>Sovereign</t>
+        </is>
+      </c>
+      <c r="E57" s="208" t="n">
+        <v>5000000</v>
+      </c>
+      <c r="F57" s="209" t="n">
+        <v>5204.58</v>
+      </c>
+      <c r="G57" s="70" t="n">
+        <v>0.0158</v>
+      </c>
+      <c r="H57" s="71" t="n">
+        <v>47800</v>
+      </c>
+      <c r="J57" s="209" t="n">
+        <v>6.4146</v>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58" s="8" t="n">
+        <v>47</v>
+      </c>
+      <c r="B58" s="8" t="inlineStr">
+        <is>
+          <t>7.43% Maharashtra SDL 2040</t>
+        </is>
+      </c>
+      <c r="C58" s="8" t="inlineStr">
+        <is>
+          <t>IN2220250392</t>
+        </is>
+      </c>
+      <c r="D58" s="8" t="inlineStr">
+        <is>
+          <t>Sovereign</t>
+        </is>
+      </c>
+      <c r="E58" s="208" t="n">
+        <v>5000000</v>
+      </c>
+      <c r="F58" s="209" t="n">
+        <v>4892.89</v>
+      </c>
+      <c r="G58" s="70" t="n">
+        <v>0.0148</v>
+      </c>
+      <c r="H58" s="71" t="n">
+        <v>51473</v>
+      </c>
+      <c r="J58" s="209" t="n">
+        <v>7.7088</v>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59" s="8" t="n">
+        <v>48</v>
+      </c>
+      <c r="B59" s="8" t="inlineStr">
+        <is>
+          <t>7.48% Uttar Pradesh SDL 2044</t>
+        </is>
+      </c>
+      <c r="C59" s="8" t="inlineStr">
+        <is>
+          <t>IN3320230359</t>
+        </is>
+      </c>
+      <c r="D59" s="8" t="inlineStr">
+        <is>
+          <t>Sovereign</t>
+        </is>
+      </c>
+      <c r="E59" s="208" t="n">
+        <v>500000</v>
+      </c>
+      <c r="F59" s="209" t="n">
+        <v>495.25</v>
+      </c>
+      <c r="G59" s="70" t="n">
+        <v>0.0015</v>
+      </c>
+      <c r="H59" s="71" t="n">
+        <v>52678</v>
+      </c>
+      <c r="J59" s="209" t="n">
+        <v>7.7602</v>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60" s="72" t="n"/>
+      <c r="B60" s="72" t="inlineStr">
+        <is>
+          <t>Total</t>
+        </is>
+      </c>
+      <c r="C60" s="72" t="n"/>
+      <c r="D60" s="72" t="n"/>
+      <c r="E60" s="72" t="n"/>
+      <c r="F60" s="210" t="n">
+        <v>50044.16</v>
+      </c>
+      <c r="G60" s="74" t="n">
+        <v>0.1517</v>
+      </c>
+    </row>
+    <row r="62">
+      <c r="B62" s="47" t="inlineStr">
+        <is>
+          <t>MONEY MARKET INSTRUMENTS</t>
+        </is>
+      </c>
+    </row>
+    <row r="63">
+      <c r="B63" s="47" t="inlineStr">
+        <is>
+          <t>Certificate of Deposit</t>
+        </is>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64" s="8" t="n">
+        <v>49</v>
+      </c>
+      <c r="B64" s="8" t="inlineStr">
+        <is>
+          <t>HDFC Bank Limited</t>
+        </is>
+      </c>
+      <c r="C64" s="8" t="inlineStr">
+        <is>
+          <t>INE040A16HR5</t>
+        </is>
+      </c>
+      <c r="D64" s="8" t="inlineStr">
         <is>
           <t>CRISIL A1+</t>
         </is>
       </c>
-      <c r="L11" s="6" t="n">
-[...4 lines deleted...]
-      <c r="A12" s="1" t="n">
+      <c r="E64" s="208" t="n">
+        <v>2000</v>
+      </c>
+      <c r="F64" s="209" t="n">
+        <v>9817.370000000001</v>
+      </c>
+      <c r="G64" s="70" t="n">
+        <v>0.0298</v>
+      </c>
+      <c r="H64" s="71" t="n">
+        <v>46286</v>
+      </c>
+      <c r="J64" s="209" t="n">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65" s="8" t="n">
+        <v>50</v>
+      </c>
+      <c r="B65" s="8" t="inlineStr">
+        <is>
+          <t>Punjab National Bank</t>
+        </is>
+      </c>
+      <c r="C65" s="8" t="inlineStr">
+        <is>
+          <t>INE160A16UE2</t>
+        </is>
+      </c>
+      <c r="D65" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E65" s="208" t="n">
+        <v>2000</v>
+      </c>
+      <c r="F65" s="209" t="n">
+        <v>9553.219999999999</v>
+      </c>
+      <c r="G65" s="70" t="n">
+        <v>0.029</v>
+      </c>
+      <c r="H65" s="71" t="n">
+        <v>46423</v>
+      </c>
+      <c r="J65" s="209" t="n">
+        <v>7.295</v>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66" s="8" t="n">
+        <v>51</v>
+      </c>
+      <c r="B66" s="8" t="inlineStr">
+        <is>
+          <t>Bank of Baroda</t>
+        </is>
+      </c>
+      <c r="C66" s="8" t="inlineStr">
+        <is>
+          <t>INE028A16LI1</t>
+        </is>
+      </c>
+      <c r="D66" s="8" t="inlineStr">
+        <is>
+          <t>IND A1+</t>
+        </is>
+      </c>
+      <c r="E66" s="208" t="n">
+        <v>2000</v>
+      </c>
+      <c r="F66" s="209" t="n">
+        <v>9538.360000000001</v>
+      </c>
+      <c r="G66" s="70" t="n">
+        <v>0.0289</v>
+      </c>
+      <c r="H66" s="71" t="n">
+        <v>46430</v>
+      </c>
+      <c r="J66" s="209" t="n">
+        <v>7.33</v>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67" s="8" t="n">
+        <v>52</v>
+      </c>
+      <c r="B67" s="8" t="inlineStr">
+        <is>
+          <t>Canara Bank**</t>
+        </is>
+      </c>
+      <c r="C67" s="8" t="inlineStr">
+        <is>
+          <t>INE476A16J09</t>
+        </is>
+      </c>
+      <c r="D67" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E67" s="208" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F67" s="209" t="n">
+        <v>4946.04</v>
+      </c>
+      <c r="G67" s="70" t="n">
+        <v>0.015</v>
+      </c>
+      <c r="H67" s="71" t="n">
+        <v>46248</v>
+      </c>
+      <c r="J67" s="209" t="n">
+        <v>6.7499</v>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68" s="8" t="n">
+        <v>53</v>
+      </c>
+      <c r="B68" s="8" t="inlineStr">
+        <is>
+          <t>Bank of Baroda</t>
+        </is>
+      </c>
+      <c r="C68" s="8" t="inlineStr">
+        <is>
+          <t>INE028A16LH3</t>
+        </is>
+      </c>
+      <c r="D68" s="8" t="inlineStr">
+        <is>
+          <t>IND A1+</t>
+        </is>
+      </c>
+      <c r="E68" s="208" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F68" s="209" t="n">
+        <v>4775.58</v>
+      </c>
+      <c r="G68" s="70" t="n">
+        <v>0.0145</v>
+      </c>
+      <c r="H68" s="71" t="n">
+        <v>46423</v>
+      </c>
+      <c r="J68" s="209" t="n">
+        <v>7.33</v>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69" s="8" t="n">
+        <v>54</v>
+      </c>
+      <c r="B69" s="8" t="inlineStr">
+        <is>
+          <t>Union Bank of India**</t>
+        </is>
+      </c>
+      <c r="C69" s="8" t="inlineStr">
+        <is>
+          <t>INE692A16LP9</t>
+        </is>
+      </c>
+      <c r="D69" s="8" t="inlineStr">
+        <is>
+          <t>ICRA A1+</t>
+        </is>
+      </c>
+      <c r="E69" s="208" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F69" s="209" t="n">
+        <v>4742.04</v>
+      </c>
+      <c r="G69" s="70" t="n">
+        <v>0.0144</v>
+      </c>
+      <c r="H69" s="71" t="n">
+        <v>46461</v>
+      </c>
+      <c r="J69" s="209" t="n">
+        <v>7.3</v>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70" s="8" t="n">
+        <v>55</v>
+      </c>
+      <c r="B70" s="8" t="inlineStr">
+        <is>
+          <t>HDFC Bank Limited</t>
+        </is>
+      </c>
+      <c r="C70" s="8" t="inlineStr">
+        <is>
+          <t>INE040A16HN4</t>
+        </is>
+      </c>
+      <c r="D70" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E70" s="208" t="n">
+        <v>200</v>
+      </c>
+      <c r="F70" s="209" t="n">
+        <v>983.98</v>
+      </c>
+      <c r="G70" s="70" t="n">
+        <v>0.003</v>
+      </c>
+      <c r="H70" s="71" t="n">
+        <v>46276</v>
+      </c>
+      <c r="J70" s="209" t="n">
+        <v>6.8307</v>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71" s="72" t="n"/>
+      <c r="B71" s="72" t="inlineStr">
+        <is>
+          <t>Total</t>
+        </is>
+      </c>
+      <c r="C71" s="72" t="n"/>
+      <c r="D71" s="72" t="n"/>
+      <c r="E71" s="72" t="n"/>
+      <c r="F71" s="210" t="n">
+        <v>44356.59</v>
+      </c>
+      <c r="G71" s="74" t="n">
+        <v>0.1346</v>
+      </c>
+    </row>
+    <row r="73">
+      <c r="B73" s="47" t="inlineStr">
+        <is>
+          <t>Commercial Papers</t>
+        </is>
+      </c>
+    </row>
+    <row r="74">
+      <c r="B74" s="47" t="inlineStr">
+        <is>
+          <t>Listed / awaiting listing on the stock exchanges</t>
+        </is>
+      </c>
+    </row>
+    <row r="75">
+      <c r="A75" s="8" t="n">
+        <v>56</v>
+      </c>
+      <c r="B75" s="8" t="inlineStr">
+        <is>
+          <t>ICICI Securities Limited**</t>
+        </is>
+      </c>
+      <c r="C75" s="8" t="inlineStr">
+        <is>
+          <t>INE763G14J15</t>
+        </is>
+      </c>
+      <c r="D75" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E75" s="208" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F75" s="209" t="n">
+        <v>4935.48</v>
+      </c>
+      <c r="G75" s="70" t="n">
+        <v>0.015</v>
+      </c>
+      <c r="H75" s="71" t="n">
+        <v>46255</v>
+      </c>
+      <c r="J75" s="209" t="n">
+        <v>7.2299</v>
+      </c>
+    </row>
+    <row r="76">
+      <c r="A76" s="8" t="n">
+        <v>57</v>
+      </c>
+      <c r="B76" s="8" t="inlineStr">
+        <is>
+          <t>Bharti Telecom Limited**</t>
+        </is>
+      </c>
+      <c r="C76" s="8" t="inlineStr">
+        <is>
+          <t>INE403D14585</t>
+        </is>
+      </c>
+      <c r="D76" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E76" s="208" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F76" s="209" t="n">
+        <v>4905.38</v>
+      </c>
+      <c r="G76" s="70" t="n">
+        <v>0.0149</v>
+      </c>
+      <c r="H76" s="71" t="n">
+        <v>46283</v>
+      </c>
+      <c r="J76" s="209" t="n">
+        <v>7.4901</v>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77" s="72" t="n"/>
+      <c r="B77" s="72" t="inlineStr">
+        <is>
+          <t>Total</t>
+        </is>
+      </c>
+      <c r="C77" s="72" t="n"/>
+      <c r="D77" s="72" t="n"/>
+      <c r="E77" s="72" t="n"/>
+      <c r="F77" s="210" t="n">
+        <v>9840.860000000001</v>
+      </c>
+      <c r="G77" s="74" t="n">
+        <v>0.0299</v>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79" s="8" t="n">
+        <v>58</v>
+      </c>
+      <c r="B79" s="47" t="inlineStr">
+        <is>
+          <t>TREPS / Reverse Repo Investments</t>
+        </is>
+      </c>
+      <c r="F79" s="209" t="n">
+        <v>870.92</v>
+      </c>
+      <c r="G79" s="70" t="n">
+        <v>0.0026</v>
+      </c>
+      <c r="H79" s="71" t="n">
+        <v>46189</v>
+      </c>
+    </row>
+    <row r="80">
+      <c r="A80" s="72" t="n"/>
+      <c r="B80" s="72" t="inlineStr">
+        <is>
+          <t>Total</t>
+        </is>
+      </c>
+      <c r="C80" s="72" t="n"/>
+      <c r="D80" s="72" t="n"/>
+      <c r="E80" s="72" t="n"/>
+      <c r="F80" s="210" t="n">
+        <v>870.92</v>
+      </c>
+      <c r="G80" s="74" t="n">
+        <v>0.0026</v>
+      </c>
+    </row>
+    <row r="82">
+      <c r="B82" s="47" t="inlineStr">
+        <is>
+          <t>Alternative Investment Funds (AIF)</t>
+        </is>
+      </c>
+    </row>
+    <row r="83">
+      <c r="A83" s="8" t="n">
+        <v>59</v>
+      </c>
+      <c r="B83" s="8" t="inlineStr">
+        <is>
+          <t>SBI Funds Management Pvt Ltd/Fund Parent</t>
+        </is>
+      </c>
+      <c r="C83" s="8" t="inlineStr">
+        <is>
+          <t>INF0RQ622028</t>
+        </is>
+      </c>
+      <c r="E83" s="208" t="n">
+        <v>10095.756</v>
+      </c>
+      <c r="F83" s="209" t="n">
+        <v>1194.3</v>
+      </c>
+      <c r="G83" s="70" t="n">
+        <v>0.0036</v>
+      </c>
+      <c r="J83" s="209" t="n"/>
+    </row>
+    <row r="84">
+      <c r="A84" s="72" t="n"/>
+      <c r="B84" s="72" t="inlineStr">
+        <is>
+          <t>Total</t>
+        </is>
+      </c>
+      <c r="C84" s="72" t="n"/>
+      <c r="D84" s="72" t="n"/>
+      <c r="E84" s="72" t="n"/>
+      <c r="F84" s="210" t="n">
+        <v>1194.3</v>
+      </c>
+      <c r="G84" s="74" t="n">
+        <v>0.0036</v>
+      </c>
+    </row>
+    <row r="86">
+      <c r="B86" s="47" t="inlineStr">
+        <is>
+          <t>Cash &amp; Cash Equivalent</t>
+        </is>
+      </c>
+    </row>
+    <row r="87">
+      <c r="B87" s="8" t="inlineStr">
+        <is>
+          <t>Net Receivables/Payables</t>
+        </is>
+      </c>
+      <c r="E87" s="208" t="n"/>
+      <c r="F87" s="209" t="n">
+        <v>253.02</v>
+      </c>
+      <c r="G87" s="70" t="n">
+        <v>0.0005</v>
+      </c>
+      <c r="J87" s="209" t="n"/>
+    </row>
+    <row r="88">
+      <c r="A88" s="72" t="n"/>
+      <c r="B88" s="72" t="inlineStr">
+        <is>
+          <t>Total</t>
+        </is>
+      </c>
+      <c r="C88" s="72" t="n"/>
+      <c r="D88" s="72" t="n"/>
+      <c r="E88" s="72" t="n"/>
+      <c r="F88" s="210" t="n">
+        <v>253.02</v>
+      </c>
+      <c r="G88" s="74" t="n">
+        <v>0.0005</v>
+      </c>
+    </row>
+    <row r="90">
+      <c r="A90" s="158" t="n"/>
+      <c r="B90" s="158" t="inlineStr">
+        <is>
+          <t>GRAND TOTAL</t>
+        </is>
+      </c>
+      <c r="C90" s="158" t="n"/>
+      <c r="D90" s="158" t="n"/>
+      <c r="E90" s="158" t="n"/>
+      <c r="F90" s="211" t="n">
+        <v>329786.69</v>
+      </c>
+      <c r="G90" s="77" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="91">
+      <c r="A91" s="8" t="inlineStr">
+        <is>
+          <t>Notes:</t>
+        </is>
+      </c>
+    </row>
+    <row r="92">
+      <c r="A92" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="B92" s="8" t="inlineStr">
+        <is>
+          <t>** Non Traded in accordance with SEBI Regulations.</t>
+        </is>
+      </c>
+    </row>
+    <row r="93">
+      <c r="A93" s="78" t="n">
+        <v>2</v>
+      </c>
+      <c r="B93" s="14" t="inlineStr">
+        <is>
+          <t>As on  June 15, 2026, the aggregate investments by the schemes of DSP Mutual Fund in DSP Banking and PSU Debt Fund is 73,772.74 Lakhs</t>
+        </is>
+      </c>
+    </row>
+    <row r="94">
+      <c r="A94" s="78" t="n">
+        <v>3</v>
+      </c>
+      <c r="B94" s="78" t="inlineStr">
+        <is>
+          <t>Market value includes accrued interest</t>
+        </is>
+      </c>
+    </row>
+    <row r="95">
+      <c r="A95" s="78" t="n">
         <v>4</v>
       </c>
-      <c r="B12" s="1" t="inlineStr">
-[...39 lines deleted...]
-      <c r="A13" s="1" t="n">
+      <c r="B95" s="14" t="inlineStr">
+        <is>
+          <t>Net Assets does not include unit activity for the day of the Portfolio</t>
+        </is>
+      </c>
+    </row>
+    <row r="96" ht="21" customHeight="1">
+      <c r="A96" s="78" t="n">
         <v>5</v>
       </c>
-      <c r="B13" s="1" t="inlineStr">
-[...39 lines deleted...]
-      <c r="A14" s="1" t="n">
+      <c r="B96" s="184" t="inlineStr">
+        <is>
+          <t>Yield to call as per AMFI Best Practices Guidelines Circular No. 88 / 2020 -21</t>
+        </is>
+      </c>
+      <c r="C96" s="212" t="n"/>
+      <c r="D96" s="213" t="n"/>
+    </row>
+    <row r="97">
+      <c r="A97" s="78" t="n"/>
+      <c r="B97" s="92" t="inlineStr">
+        <is>
+          <t>Issuer</t>
+        </is>
+      </c>
+      <c r="C97" s="92" t="inlineStr">
+        <is>
+          <t>ISIN</t>
+        </is>
+      </c>
+      <c r="D97" s="92" t="inlineStr">
+        <is>
+          <t>YTC</t>
+        </is>
+      </c>
+    </row>
+    <row r="98">
+      <c r="A98" s="78" t="n"/>
+      <c r="B98" s="93" t="inlineStr">
+        <is>
+          <t>State Bank of India Basel III Tier 2**</t>
+        </is>
+      </c>
+      <c r="C98" s="93" t="inlineStr">
+        <is>
+          <t>INE062A08405</t>
+        </is>
+      </c>
+      <c r="D98" s="12" t="n">
+        <v>0.07434499999999999</v>
+      </c>
+    </row>
+    <row r="99" ht="63" customHeight="1">
+      <c r="A99" s="78" t="n">
         <v>6</v>
       </c>
-      <c r="B14" s="1" t="inlineStr">
-[...39 lines deleted...]
-      <c r="A15" s="1" t="n">
+      <c r="B99" s="165" t="inlineStr">
+        <is>
+          <t>This scheme has exposure to floating rate instruments and / or interest rate derivatives. The duration of these instruments is linked to the interest rate reset period. The interest rate risk in a floating rate instrument or in a fixed rate instrument hedged with derivatives is likely to be lesser than that in an equivalent maturity fixed rate instrument. Under some market circumstances the volatility may be of an order greater than what may ordinarily be expected considering only its duration. Hence investors are recommended to consider the unadjusted portfolio maturity of the scheme as well and exercise adequate due diligence when deciding to make their investments.</t>
+        </is>
+      </c>
+    </row>
+    <row r="100">
+      <c r="A100" s="78" t="n"/>
+      <c r="B100" s="149" t="inlineStr">
+        <is>
+          <t>Disclosure in Derivatives</t>
+        </is>
+      </c>
+      <c r="C100" s="149" t="inlineStr">
+        <is>
+          <t>Industry</t>
+        </is>
+      </c>
+      <c r="D100" s="149" t="inlineStr">
+        <is>
+          <t>Notional Value</t>
+        </is>
+      </c>
+      <c r="E100" s="149" t="inlineStr">
+        <is>
+          <t>% To net assets</t>
+        </is>
+      </c>
+    </row>
+    <row r="101">
+      <c r="A101" s="78" t="n"/>
+      <c r="B101" s="150" t="inlineStr">
+        <is>
+          <t>Interest Rate Swaps Pay Floating and Receive Fixed</t>
+        </is>
+      </c>
+      <c r="C101" s="151" t="inlineStr">
+        <is>
+          <t>Others</t>
+        </is>
+      </c>
+      <c r="D101" s="152" t="n">
+        <v>500000000</v>
+      </c>
+      <c r="E101" s="153" t="n">
+        <v>0.00014</v>
+      </c>
+    </row>
+    <row r="102">
+      <c r="A102" s="78" t="n"/>
+      <c r="B102" s="150" t="inlineStr">
+        <is>
+          <t>Interest Rate Swaps Pay Floating and Receive Fixed</t>
+        </is>
+      </c>
+      <c r="C102" s="151" t="inlineStr">
+        <is>
+          <t>Others</t>
+        </is>
+      </c>
+      <c r="D102" s="152" t="n">
+        <v>500000000</v>
+      </c>
+      <c r="E102" s="153" t="n">
+        <v>0.00012</v>
+      </c>
+    </row>
+    <row r="103">
+      <c r="A103" s="78" t="n"/>
+      <c r="B103" s="78" t="n"/>
+    </row>
+    <row r="107">
+      <c r="B107" s="8" t="inlineStr">
+        <is>
+          <t>Scheme Riskometer</t>
+        </is>
+      </c>
+    </row>
+    <row r="119">
+      <c r="B119" s="8" t="inlineStr">
+        <is>
+          <t>Benchmark Riskometer: Nifty Banking &amp; PSU Debt Index A-II</t>
+        </is>
+      </c>
+    </row>
+    <row r="131">
+      <c r="A131" s="1" t="inlineStr">
+        <is>
+          <t>Sr. No.</t>
+        </is>
+      </c>
+      <c r="B131" s="2" t="inlineStr">
+        <is>
+          <t>Particulars</t>
+        </is>
+      </c>
+      <c r="C131" s="3" t="n"/>
+      <c r="D131" s="3" t="n"/>
+      <c r="E131" s="4" t="n"/>
+    </row>
+    <row r="132">
+      <c r="A132" s="5" t="n">
         <v>7</v>
       </c>
-      <c r="B15" s="1" t="inlineStr">
-[...39 lines deleted...]
-      <c r="A16" s="1" t="n">
+      <c r="B132" s="6" t="n"/>
+      <c r="C132" s="7" t="inlineStr">
+        <is>
+          <t>Portfolio Information</t>
+        </is>
+      </c>
+      <c r="E132" s="9" t="n"/>
+    </row>
+    <row r="133">
+      <c r="A133" s="5" t="n"/>
+      <c r="B133" s="6" t="inlineStr">
+        <is>
+          <t>Description (if any)</t>
+        </is>
+      </c>
+      <c r="C133" s="10" t="n"/>
+      <c r="D133" s="11" t="n"/>
+      <c r="E133" s="9" t="n"/>
+    </row>
+    <row r="134">
+      <c r="A134" s="5" t="n"/>
+      <c r="B134" s="6" t="inlineStr">
+        <is>
+          <t>Annualised Portfolio YTM*@@</t>
+        </is>
+      </c>
+      <c r="C134" s="12" t="n">
+        <v>0.0745683541569972</v>
+      </c>
+      <c r="E134" s="9" t="n"/>
+    </row>
+    <row r="135">
+      <c r="A135" s="5" t="n"/>
+      <c r="B135" s="6" t="inlineStr">
+        <is>
+          <t>Macaulay Duration@@</t>
+        </is>
+      </c>
+      <c r="C135" s="13" t="n">
+        <v>4.00904086584441</v>
+      </c>
+      <c r="E135" s="9" t="n"/>
+    </row>
+    <row r="136">
+      <c r="A136" s="5" t="n"/>
+      <c r="B136" s="6" t="inlineStr">
+        <is>
+          <t>Residual Maturity@@</t>
+        </is>
+      </c>
+      <c r="C136" s="13" t="n">
+        <v>6.4800951788837</v>
+      </c>
+      <c r="E136" s="9" t="n"/>
+    </row>
+    <row r="137">
+      <c r="A137" s="5" t="n"/>
+      <c r="B137" s="6" t="inlineStr">
+        <is>
+          <t>Modified Duration (in years)@@</t>
+        </is>
+      </c>
+      <c r="C137" s="13" t="n">
+        <v>3.78400394790129</v>
+      </c>
+      <c r="E137" s="9" t="n"/>
+    </row>
+    <row r="138">
+      <c r="A138" s="5" t="n"/>
+      <c r="B138" s="14" t="inlineStr">
+        <is>
+          <t>* In case of semi-annual YTM, it will be annualised</t>
+        </is>
+      </c>
+      <c r="C138" s="14" t="n"/>
+      <c r="E138" s="9" t="n"/>
+    </row>
+    <row r="139">
+      <c r="A139" s="5" t="n">
         <v>8</v>
       </c>
-      <c r="B16" s="1" t="inlineStr">
-[...39 lines deleted...]
-      <c r="A17" s="1" t="n">
+      <c r="B139" s="15" t="inlineStr">
+        <is>
+          <t>NAV AND Dividend</t>
+        </is>
+      </c>
+      <c r="C139" s="14" t="n"/>
+      <c r="E139" s="9" t="n"/>
+    </row>
+    <row r="140">
+      <c r="A140" s="5" t="n"/>
+      <c r="B140" s="214" t="inlineStr">
+        <is>
+          <t>Plan/Option Name</t>
+        </is>
+      </c>
+      <c r="C140" s="162" t="inlineStr">
+        <is>
+          <t>NAV per unit (Rs)</t>
+        </is>
+      </c>
+      <c r="D140" s="213" t="n"/>
+      <c r="E140" s="215" t="inlineStr">
+        <is>
+          <t>Aggregate distributions during the portfolio period  (Rs. per Unit)</t>
+        </is>
+      </c>
+    </row>
+    <row r="141" ht="49.5" customHeight="1">
+      <c r="A141" s="5" t="n"/>
+      <c r="B141" s="216" t="n"/>
+      <c r="C141" s="16" t="inlineStr">
+        <is>
+          <t>As on May 31, 2026</t>
+        </is>
+      </c>
+      <c r="D141" s="16" t="inlineStr">
+        <is>
+          <t>As on Jun 15, 2026</t>
+        </is>
+      </c>
+      <c r="E141" s="216" t="n"/>
+    </row>
+    <row r="142">
+      <c r="A142" s="17" t="n"/>
+      <c r="B142" s="18" t="inlineStr">
+        <is>
+          <t>Direct Plan-Growth Plan</t>
+        </is>
+      </c>
+      <c r="C142" s="19" t="inlineStr">
+        <is>
+          <t>25.7120*</t>
+        </is>
+      </c>
+      <c r="D142" s="53" t="inlineStr">
+        <is>
+          <t>26.0273</t>
+        </is>
+      </c>
+      <c r="E142" s="7" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+    </row>
+    <row r="143">
+      <c r="A143" s="17" t="n"/>
+      <c r="B143" s="18" t="inlineStr">
+        <is>
+          <t>Direct Plan-IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C143" s="19" t="inlineStr">
+        <is>
+          <t>10.3768*</t>
+        </is>
+      </c>
+      <c r="D143" s="19" t="inlineStr">
+        <is>
+          <t>10.5041</t>
+        </is>
+      </c>
+      <c r="E143" s="7" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+    </row>
+    <row r="144">
+      <c r="A144" s="17" t="n"/>
+      <c r="B144" s="18" t="inlineStr">
+        <is>
+          <t>Direct Plan-Daily IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C144" s="49" t="inlineStr">
+        <is>
+          <t>10.1626*</t>
+        </is>
+      </c>
+      <c r="D144" s="49" t="inlineStr">
+        <is>
+          <t>10.1889</t>
+        </is>
+      </c>
+      <c r="E144" s="217" t="n">
+        <v>0.09792399999999998</v>
+      </c>
+    </row>
+    <row r="145">
+      <c r="A145" s="17" t="n"/>
+      <c r="B145" s="18" t="inlineStr">
+        <is>
+          <t>Direct Plan-Weekly IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C145" s="49" t="inlineStr">
+        <is>
+          <t>10.1581*</t>
+        </is>
+      </c>
+      <c r="D145" s="49" t="inlineStr">
+        <is>
+          <t>10.2105</t>
+        </is>
+      </c>
+      <c r="E145" s="217" t="n">
+        <v>0.071964</v>
+      </c>
+    </row>
+    <row r="146">
+      <c r="A146" s="17" t="n"/>
+      <c r="B146" s="18" t="inlineStr">
+        <is>
+          <t>Direct Plan-Monthly IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C146" s="19" t="inlineStr">
+        <is>
+          <t>10.3806*</t>
+        </is>
+      </c>
+      <c r="D146" s="19" t="inlineStr">
+        <is>
+          <t>10.5079</t>
+        </is>
+      </c>
+      <c r="E146" s="10" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+    </row>
+    <row r="147">
+      <c r="A147" s="17" t="n"/>
+      <c r="B147" s="18" t="inlineStr">
+        <is>
+          <t>Direct Plan-Quarterly IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C147" s="19" t="inlineStr">
+        <is>
+          <t>10.4379*</t>
+        </is>
+      </c>
+      <c r="D147" s="19" t="inlineStr">
+        <is>
+          <t>10.5659</t>
+        </is>
+      </c>
+      <c r="E147" s="7" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+    </row>
+    <row r="148">
+      <c r="A148" s="17" t="n"/>
+      <c r="B148" s="25" t="n"/>
+      <c r="C148" s="19" t="n"/>
+      <c r="D148" s="19" t="n"/>
+      <c r="E148" s="7" t="n"/>
+    </row>
+    <row r="149">
+      <c r="A149" s="5" t="n"/>
+      <c r="B149" s="27" t="inlineStr">
+        <is>
+          <t>Regular Plan-Growth Plan</t>
+        </is>
+      </c>
+      <c r="C149" s="19" t="inlineStr">
+        <is>
+          <t>24.7709*</t>
+        </is>
+      </c>
+      <c r="D149" s="19" t="inlineStr">
+        <is>
+          <t>25.0719</t>
+        </is>
+      </c>
+      <c r="E149" s="10" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+    </row>
+    <row r="150">
+      <c r="A150" s="5" t="n"/>
+      <c r="B150" s="27" t="inlineStr">
+        <is>
+          <t>Regular Plan-IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C150" s="19" t="inlineStr">
+        <is>
+          <t>10.3687*</t>
+        </is>
+      </c>
+      <c r="D150" s="19" t="inlineStr">
+        <is>
+          <t>10.4947</t>
+        </is>
+      </c>
+      <c r="E150" s="10" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+    </row>
+    <row r="151">
+      <c r="A151" s="5" t="n"/>
+      <c r="B151" s="27" t="inlineStr">
+        <is>
+          <t>Regular Plan-Daily IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C151" s="49" t="inlineStr">
+        <is>
+          <t>10.1596*</t>
+        </is>
+      </c>
+      <c r="D151" s="49" t="inlineStr">
+        <is>
+          <t>10.1888</t>
+        </is>
+      </c>
+      <c r="E151" s="217" t="n">
+        <v>0.09394499999999999</v>
+      </c>
+    </row>
+    <row r="152">
+      <c r="A152" s="5" t="n"/>
+      <c r="B152" s="27" t="inlineStr">
+        <is>
+          <t>Regular Plan-Weekly IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C152" s="49" t="inlineStr">
+        <is>
+          <t>10.1564*</t>
+        </is>
+      </c>
+      <c r="D152" s="49" t="inlineStr">
+        <is>
+          <t>10.2102</t>
+        </is>
+      </c>
+      <c r="E152" s="217" t="n">
+        <v>0.069386</v>
+      </c>
+    </row>
+    <row r="153">
+      <c r="A153" s="5" t="n"/>
+      <c r="B153" s="27" t="inlineStr">
+        <is>
+          <t>Regular Plan-Monthly IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C153" s="19" t="inlineStr">
+        <is>
+          <t>10.3619*</t>
+        </is>
+      </c>
+      <c r="D153" s="19" t="inlineStr">
+        <is>
+          <t>10.4878</t>
+        </is>
+      </c>
+      <c r="E153" s="10" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+    </row>
+    <row r="154">
+      <c r="A154" s="5" t="n"/>
+      <c r="B154" s="27" t="inlineStr">
+        <is>
+          <t>Regular Plan-Quarterly IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C154" s="19" t="inlineStr">
+        <is>
+          <t>10.4251*</t>
+        </is>
+      </c>
+      <c r="D154" s="19" t="inlineStr">
+        <is>
+          <t>10.5517</t>
+        </is>
+      </c>
+      <c r="E154" s="10" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+    </row>
+    <row r="155">
+      <c r="A155" s="5" t="n"/>
+      <c r="B155" s="28" t="inlineStr">
+        <is>
+          <t>IDCW -  Income Distribution cum Capital Withdrawal.</t>
+        </is>
+      </c>
+      <c r="C155" s="29" t="n"/>
+      <c r="D155" s="29" t="n"/>
+      <c r="E155" s="9" t="n"/>
+    </row>
+    <row r="156">
+      <c r="A156" s="5" t="n"/>
+      <c r="B156" s="28" t="n"/>
+      <c r="C156" s="29" t="n"/>
+      <c r="D156" s="29" t="n"/>
+      <c r="E156" s="9" t="n"/>
+    </row>
+    <row r="157">
+      <c r="A157" s="5" t="n">
         <v>9</v>
       </c>
-      <c r="B17" s="1" t="inlineStr">
-[...39 lines deleted...]
-      <c r="A18" s="1" t="n">
+      <c r="B157" s="30" t="inlineStr">
+        <is>
+          <t>Portfolio Turn Over Ratio ^^</t>
+        </is>
+      </c>
+      <c r="C157" s="27" t="n"/>
+      <c r="D157" s="31" t="n"/>
+      <c r="E157" s="32" t="n"/>
+    </row>
+    <row r="158">
+      <c r="A158" s="5" t="n"/>
+      <c r="B158" s="27" t="inlineStr">
+        <is>
+          <t xml:space="preserve"> - For Purchase</t>
+        </is>
+      </c>
+      <c r="C158" s="10" t="inlineStr">
+        <is>
+          <t>N.A.</t>
+        </is>
+      </c>
+      <c r="D158" s="31" t="n"/>
+      <c r="E158" s="33" t="n"/>
+    </row>
+    <row r="159">
+      <c r="A159" s="5" t="n"/>
+      <c r="B159" s="27" t="inlineStr">
+        <is>
+          <t xml:space="preserve"> - For Sale</t>
+        </is>
+      </c>
+      <c r="C159" s="10" t="inlineStr">
+        <is>
+          <t>N.A.</t>
+        </is>
+      </c>
+      <c r="D159" s="31" t="n"/>
+      <c r="E159" s="33" t="n"/>
+    </row>
+    <row r="160">
+      <c r="A160" s="5" t="n">
         <v>10</v>
       </c>
-      <c r="B18" s="1" t="inlineStr">
-[...31 lines deleted...]
-      <c r="A19" s="1" t="n">
+      <c r="B160" s="34" t="inlineStr">
+        <is>
+          <t>Total investment in foreign securities/ADR/GDR (Rs. lakh)</t>
+        </is>
+      </c>
+      <c r="C160" s="35" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="D160" s="31" t="n"/>
+      <c r="E160" s="33" t="n"/>
+    </row>
+    <row r="161" ht="24" customHeight="1">
+      <c r="A161" s="5" t="n">
         <v>11</v>
       </c>
-      <c r="B19" s="1" t="inlineStr">
-[...31 lines deleted...]
-      <c r="A20" s="1" t="n">
+      <c r="B161" s="36" t="inlineStr">
+        <is>
+          <t>Total of securities below investment grade and default provided for the of Jun 15, 2026 (Rs. lakh)</t>
+        </is>
+      </c>
+      <c r="C161" s="35" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="D161" s="11" t="n"/>
+      <c r="E161" s="33" t="n"/>
+    </row>
+    <row r="162">
+      <c r="A162" s="5" t="n">
         <v>12</v>
       </c>
-      <c r="B20" s="1" t="inlineStr">
-[...31 lines deleted...]
-      <c r="A21" s="1" t="n">
+      <c r="B162" s="37" t="inlineStr">
+        <is>
+          <t>Total investment in illiquid shares/securities</t>
+        </is>
+      </c>
+      <c r="C162" s="38" t="n"/>
+      <c r="E162" s="32" t="n"/>
+    </row>
+    <row r="163">
+      <c r="A163" s="5" t="n"/>
+      <c r="B163" s="39" t="inlineStr">
+        <is>
+          <t>- Value (In Rs. Lakh)</t>
+        </is>
+      </c>
+      <c r="C163" s="40" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="D163" s="41" t="n"/>
+      <c r="E163" s="33" t="n"/>
+    </row>
+    <row r="164">
+      <c r="A164" s="5" t="n"/>
+      <c r="B164" s="42" t="inlineStr">
+        <is>
+          <t>- in percentage terms (%)</t>
+        </is>
+      </c>
+      <c r="C164" s="40" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="D164" s="31" t="n"/>
+      <c r="E164" s="33" t="n"/>
+    </row>
+    <row r="165">
+      <c r="A165" s="5" t="n"/>
+      <c r="B165" s="42" t="n"/>
+      <c r="C165" s="218" t="n"/>
+      <c r="D165" s="31" t="n"/>
+      <c r="E165" s="32" t="n"/>
+    </row>
+    <row r="166">
+      <c r="A166" s="5" t="n">
         <v>13</v>
       </c>
-      <c r="B21" s="1" t="inlineStr">
-[...84 lines deleted...]
-      <c r="E23" s="11" t="n">
+      <c r="B166" s="37" t="inlineStr">
+        <is>
+          <t>Total outstanding exposure to derivatives at the end of  Jun 15, 2026</t>
+        </is>
+      </c>
+      <c r="C166" s="38" t="n"/>
+      <c r="E166" s="33" t="n"/>
+    </row>
+    <row r="167">
+      <c r="A167" s="5" t="n"/>
+      <c r="B167" s="39" t="inlineStr">
+        <is>
+          <t>- Value (In Rs. Lakh)</t>
+        </is>
+      </c>
+      <c r="C167" s="62" t="n">
+        <v>82.43031980000001</v>
+      </c>
+      <c r="D167" s="41" t="n"/>
+      <c r="E167" s="33" t="n"/>
+    </row>
+    <row r="168">
+      <c r="A168" s="5" t="n"/>
+      <c r="B168" s="42" t="inlineStr">
+        <is>
+          <t>- in percentage term (%)</t>
+        </is>
+      </c>
+      <c r="C168" s="157" t="n">
+        <v>0.00023981</v>
+      </c>
+      <c r="D168" s="31" t="n"/>
+      <c r="E168" s="32" t="n"/>
+    </row>
+    <row r="169">
+      <c r="A169" s="44" t="n"/>
+      <c r="B169" s="45" t="n"/>
+      <c r="C169" s="45" t="n"/>
+      <c r="D169" s="45" t="n"/>
+      <c r="E169" s="46" t="n"/>
+    </row>
+    <row r="170">
+      <c r="A170" s="47" t="inlineStr">
+        <is>
+          <t>*</t>
+        </is>
+      </c>
+      <c r="B170" s="8" t="inlineStr">
+        <is>
+          <t>Computed NAV</t>
+        </is>
+      </c>
+    </row>
+    <row r="171">
+      <c r="A171" s="47" t="inlineStr">
+        <is>
+          <t>N.A.</t>
+        </is>
+      </c>
+      <c r="B171" s="8" t="inlineStr">
+        <is>
+          <t xml:space="preserve"> Not Applicable.</t>
+        </is>
+      </c>
+    </row>
+    <row r="172">
+      <c r="A172" s="47" t="inlineStr">
+        <is>
+          <t>^^</t>
+        </is>
+      </c>
+      <c r="B172" s="8" t="inlineStr">
+        <is>
+          <t>Portfolio Turn Over Ratio is for Equity Schemes.</t>
+        </is>
+      </c>
+    </row>
+    <row r="173">
+      <c r="A173" s="47" t="inlineStr">
+        <is>
+          <t>@@</t>
+        </is>
+      </c>
+      <c r="B173" s="8" t="inlineStr">
+        <is>
+          <t>Residual Maturity, Modified Duration and Portfolio YTM (Annualised) is for Debt Schemes.</t>
+        </is>
+      </c>
+    </row>
+    <row r="174" ht="48" customHeight="1">
+      <c r="B174" s="48" t="inlineStr">
+        <is>
+          <t>Pursuant to payment of IDCW, the NAV of the IDCW Option(s) of aforesaid Scheme of the Fund would fall to the extent of payout and statutory levy, if any. For complete distribution history of the Schemes, please visit www.dspim.com</t>
+        </is>
+      </c>
+    </row>
+    <row r="177">
+      <c r="B177" s="189" t="inlineStr">
+        <is>
+          <t>Hedging Positions through swaps as on 15th Jun 2026 :</t>
+        </is>
+      </c>
+      <c r="C177" s="189" t="n"/>
+      <c r="D177" s="190" t="n"/>
+      <c r="E177" s="191" t="n"/>
+      <c r="F177" s="191" t="n"/>
+      <c r="G177" s="191" t="n"/>
+    </row>
+    <row r="178">
+      <c r="B178" s="189" t="n"/>
+      <c r="C178" s="189" t="n"/>
+      <c r="D178" s="190" t="n"/>
+      <c r="E178" s="191" t="n"/>
+      <c r="F178" s="191" t="n"/>
+      <c r="G178" s="191" t="n"/>
+    </row>
+    <row r="179">
+      <c r="B179" s="192" t="inlineStr">
+        <is>
+          <t>Scheme</t>
+        </is>
+      </c>
+      <c r="C179" s="192" t="inlineStr">
+        <is>
+          <t>Underlying Security</t>
+        </is>
+      </c>
+      <c r="D179" s="192" t="inlineStr">
+        <is>
+          <t>Position</t>
+        </is>
+      </c>
+      <c r="E179" s="192" t="inlineStr">
+        <is>
+          <t>Instrument Type</t>
+        </is>
+      </c>
+      <c r="F179" s="193" t="inlineStr">
+        <is>
+          <t>Maturity/Next Interest Fixing</t>
+        </is>
+      </c>
+      <c r="G179" s="192" t="inlineStr">
+        <is>
+          <t>Notional Value 
+(Rs in lakhs)</t>
+        </is>
+      </c>
+    </row>
+    <row r="180">
+      <c r="B180" s="195" t="inlineStr">
+        <is>
+          <t>DSP Banking and PSU Debt Fund</t>
+        </is>
+      </c>
+      <c r="C180" s="219" t="inlineStr">
+        <is>
+          <t>7.28% SMALL INDUSTRIES DEVEL 04JUN29 FRN</t>
+        </is>
+      </c>
+      <c r="D180" s="196" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E180" s="196" t="inlineStr">
+        <is>
+          <t>Floating</t>
+        </is>
+      </c>
+      <c r="F180" s="197" t="n">
+        <v>46189</v>
+      </c>
+      <c r="G180" s="196" t="n">
         <v>5000</v>
       </c>
-      <c r="F23" s="5" t="n">
-[...66 lines deleted...]
-      <c r="E25" s="11" t="n">
+    </row>
+    <row r="181">
+      <c r="B181" s="199" t="n"/>
+      <c r="C181" s="216" t="n"/>
+      <c r="D181" s="196" t="inlineStr">
+        <is>
+          <t>Long</t>
+        </is>
+      </c>
+      <c r="E181" s="196" t="inlineStr">
+        <is>
+          <t>Fixed</t>
+        </is>
+      </c>
+      <c r="F181" s="197" t="n">
+        <v>46360</v>
+      </c>
+      <c r="G181" s="196" t="n">
+        <v>-5000</v>
+      </c>
+    </row>
+    <row r="182">
+      <c r="B182" s="195" t="inlineStr">
+        <is>
+          <t>DSP Banking and PSU Debt Fund</t>
+        </is>
+      </c>
+      <c r="C182" s="219" t="inlineStr">
+        <is>
+          <t>7.28% SMALL INDUSTRIES DEVEL 04JUN29 FRN</t>
+        </is>
+      </c>
+      <c r="D182" s="196" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E182" s="196" t="inlineStr">
+        <is>
+          <t>Floating</t>
+        </is>
+      </c>
+      <c r="F182" s="197" t="n">
+        <v>46189</v>
+      </c>
+      <c r="G182" s="196" t="n">
         <v>5000</v>
       </c>
-      <c r="F25" s="5" t="n">
-[...2434 lines deleted...]
-      <c r="E169" s="24" t="n"/>
+    </row>
+    <row r="183">
+      <c r="B183" s="199" t="n"/>
+      <c r="C183" s="216" t="n"/>
+      <c r="D183" s="196" t="inlineStr">
+        <is>
+          <t>Long</t>
+        </is>
+      </c>
+      <c r="E183" s="196" t="inlineStr">
+        <is>
+          <t>Fixed</t>
+        </is>
+      </c>
+      <c r="F183" s="197" t="n">
+        <v>46360</v>
+      </c>
+      <c r="G183" s="196" t="n">
+        <v>-5000</v>
+      </c>
+    </row>
+    <row r="184">
+      <c r="B184" s="189" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Note : In case of derivative transactions, end of the day position on the date of such transaction is considered as the basis to assess the nature of transaction as hedge / non-hedge </t>
+        </is>
+      </c>
+      <c r="C184" s="189" t="n"/>
+      <c r="D184" s="189" t="n"/>
+      <c r="E184" s="189" t="n"/>
+      <c r="F184" s="189" t="n"/>
+      <c r="G184" s="189" t="n"/>
     </row>
   </sheetData>
-  <mergeCells count="5">
-[...1 lines deleted...]
-    <mergeCell ref="E135:E136"/>
+  <mergeCells count="8">
+    <mergeCell ref="C180:C181"/>
+    <mergeCell ref="B140:B141"/>
+    <mergeCell ref="E140:E141"/>
+    <mergeCell ref="B96:D96"/>
+    <mergeCell ref="C182:C183"/>
     <mergeCell ref="B1:F1"/>
-    <mergeCell ref="C135:D135"/>
-    <mergeCell ref="B95:D95"/>
+    <mergeCell ref="C140:D140"/>
+    <mergeCell ref="B99:E99"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:A1"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Rohit Pandey</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:lastModifiedBy></cp:lastModifiedBy>
-  <cp:lastPrinted></cp:lastPrinted>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties">
   <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_Enabled" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_SetDate" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3">
-    <vt:lpwstr>2026-06-03T18:39:21Z</vt:lpwstr>
+    <vt:lpwstr>2026-06-18T14:35:55Z</vt:lpwstr>
   </property>
   <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_Method" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4">
     <vt:lpwstr>Privileged</vt:lpwstr>
   </property>
   <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_Name" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5">
     <vt:lpwstr>Public</vt:lpwstr>
   </property>
   <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_SiteId" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6">
     <vt:lpwstr>1771ae17-e764-4e0f-a476-d4184d79a5d9</vt:lpwstr>
   </property>
   <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_ActionId" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7">
-    <vt:lpwstr>881336f3-c0c9-4eb0-926a-b3be9c727cbb</vt:lpwstr>
+    <vt:lpwstr>9169ba43-7828-4eea-b849-d30d7eb7ba45</vt:lpwstr>
   </property>
   <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_ContentBits" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8">
     <vt:lpwstr>0</vt:lpwstr>
   </property>
   <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_Tag" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9">
     <vt:lpwstr>10, 0, 1, 1</vt:lpwstr>
   </property>
 </Properties>
 </file>