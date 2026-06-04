--- v4 (2026-02-24)
+++ v5 (2026-06-04)
@@ -1,205 +1,1249 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="png" ContentType="image/png"/>
+  <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="K:\Accounts\REPORTS\Monthend portfolio\2026-2027\April 2026\30042026\Final\Final\Monthly\For Investors\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{3D378E36-5D5A-4FA9-B5CD-446252A13172}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" tabRatio="950" firstSheet="26" autoFilterDateGrouping="1"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" tabRatio="911" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="Aggressive Hybrid" sheetId="1" state="visible" r:id="rId1"/>
-    <sheet name="Sheet1" sheetId="2" state="hidden" r:id="rId2"/>
+    <sheet name="Aggressive Hybrid" sheetId="1" r:id="rId1"/>
+    <sheet name="Notes to Monthly Portfolio" sheetId="3" r:id="rId2"/>
+    <sheet name="Sheet1" sheetId="2" state="hidden" r:id="rId3"/>
   </sheets>
-  <definedNames/>
-  <calcPr calcId="191029" fullCalcOnLoad="1"/>
+  <definedNames>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'Notes to Monthly Portfolio'!$C$58:$C$61</definedName>
+  </definedNames>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
+<file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
+<calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <c r="G138" i="1" l="1"/>
+</calcChain>
+</file>
+
+<file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="493" uniqueCount="326">
+  <si>
+    <t>DSP Aggressive Hybrid Fund</t>
+  </si>
+  <si>
+    <t>Portfolio as on April 30, 2026</t>
+  </si>
+  <si>
+    <t>Sr. No.</t>
+  </si>
+  <si>
+    <t>Name of Instrument</t>
+  </si>
+  <si>
+    <t>ISIN</t>
+  </si>
+  <si>
+    <t>Rating/Industry</t>
+  </si>
+  <si>
+    <t>Quantity</t>
+  </si>
+  <si>
+    <t>Market value (Rs. In lakhs)</t>
+  </si>
+  <si>
+    <t>% to Net Assets</t>
+  </si>
+  <si>
+    <t>Maturity Date</t>
+  </si>
+  <si>
+    <t>Put/Call Option</t>
+  </si>
+  <si>
+    <t>YTM (%)</t>
+  </si>
+  <si>
+    <t>EQUITY &amp; EQUITY RELATED</t>
+  </si>
+  <si>
+    <t>Listed / awaiting listing on the stock exchanges</t>
+  </si>
+  <si>
+    <t>HDFC Bank Limited</t>
+  </si>
+  <si>
+    <t>INE040A01034</t>
+  </si>
+  <si>
+    <t>Banks</t>
+  </si>
+  <si>
+    <t>Sector/Rating</t>
+  </si>
+  <si>
+    <t>Percent</t>
+  </si>
+  <si>
+    <t>ICICI Bank Limited</t>
+  </si>
+  <si>
+    <t>INE090A01021</t>
+  </si>
+  <si>
+    <t>ITC Limited</t>
+  </si>
+  <si>
+    <t>INE154A01025</t>
+  </si>
+  <si>
+    <t>Diversified FMCG</t>
+  </si>
+  <si>
+    <t>Sovereign</t>
+  </si>
+  <si>
+    <t>Cipla Limited</t>
+  </si>
+  <si>
+    <t>INE059A01026</t>
+  </si>
+  <si>
+    <t>Pharmaceuticals &amp; Biotechnology</t>
+  </si>
+  <si>
+    <t>Axis Bank Limited</t>
+  </si>
+  <si>
+    <t>INE238A01034</t>
+  </si>
+  <si>
+    <t>Insurance</t>
+  </si>
+  <si>
+    <t>Mahindra &amp; Mahindra Limited</t>
+  </si>
+  <si>
+    <t>INE101A01026</t>
+  </si>
+  <si>
+    <t>Automobiles</t>
+  </si>
+  <si>
+    <t>Kotak Mahindra Bank Limited</t>
+  </si>
+  <si>
+    <t>INE237A01036</t>
+  </si>
+  <si>
+    <t>SBI Life Insurance Company Limited</t>
+  </si>
+  <si>
+    <t>INE123W01016</t>
+  </si>
+  <si>
+    <t>CRISIL AAA</t>
+  </si>
+  <si>
+    <t>Samvardhana Motherson International Limited</t>
+  </si>
+  <si>
+    <t>INE775A01035</t>
+  </si>
+  <si>
+    <t>Auto Components</t>
+  </si>
+  <si>
+    <t>ICRA AA+</t>
+  </si>
+  <si>
+    <t>Infosys Limited</t>
+  </si>
+  <si>
+    <t>INE009A01021</t>
+  </si>
+  <si>
+    <t>IT - Software</t>
+  </si>
+  <si>
+    <t>Emami Limited</t>
+  </si>
+  <si>
+    <t>INE548C01032</t>
+  </si>
+  <si>
+    <t>Personal Products</t>
+  </si>
+  <si>
+    <t>Finance</t>
+  </si>
+  <si>
+    <t>HDFC Life Insurance Company Limited</t>
+  </si>
+  <si>
+    <t>INE795G01014</t>
+  </si>
+  <si>
+    <t>Maruti Suzuki India Limited</t>
+  </si>
+  <si>
+    <t>INE585B01010</t>
+  </si>
+  <si>
+    <t>Healthcare Services</t>
+  </si>
+  <si>
+    <t>Alkem Laboratories Limited</t>
+  </si>
+  <si>
+    <t>INE540L01014</t>
+  </si>
+  <si>
+    <t>Telecom - Services</t>
+  </si>
+  <si>
+    <t>Bharti Airtel Limited</t>
+  </si>
+  <si>
+    <t>INE397D01024</t>
+  </si>
+  <si>
+    <t>Mutual Funds</t>
+  </si>
+  <si>
+    <t>Syngene International Limited</t>
+  </si>
+  <si>
+    <t>INE398R01022</t>
+  </si>
+  <si>
+    <t>Gas</t>
+  </si>
+  <si>
+    <t>Bajaj Finance Limited</t>
+  </si>
+  <si>
+    <t>INE296A01032</t>
+  </si>
+  <si>
+    <t>Petronet LNG Limited</t>
+  </si>
+  <si>
+    <t>INE347G01014</t>
+  </si>
+  <si>
+    <t>Consumer Durables</t>
+  </si>
+  <si>
+    <t>Cohance Lifesciences Limited</t>
+  </si>
+  <si>
+    <t>INE03QK01018</t>
+  </si>
+  <si>
+    <t>Fertilizers &amp; Agrochemicals</t>
+  </si>
+  <si>
+    <t>NTPC Limited</t>
+  </si>
+  <si>
+    <t>INE733E01010</t>
+  </si>
+  <si>
+    <t>Power</t>
+  </si>
+  <si>
+    <t>Rainbow Childrens Medicare Limited</t>
+  </si>
+  <si>
+    <t>INE961O01016</t>
+  </si>
+  <si>
+    <t>CRISIL AA+</t>
+  </si>
+  <si>
+    <t>Power Finance Corporation Limited</t>
+  </si>
+  <si>
+    <t>INE134E01011</t>
+  </si>
+  <si>
+    <t>Beverages</t>
+  </si>
+  <si>
+    <t>Indus Towers Limited</t>
+  </si>
+  <si>
+    <t>INE121J01017</t>
+  </si>
+  <si>
+    <t>Capital Markets</t>
+  </si>
+  <si>
+    <t>ICICI Lombard General Insurance Company Limited</t>
+  </si>
+  <si>
+    <t>INE765G01017</t>
+  </si>
+  <si>
+    <t>Industrial Products</t>
+  </si>
+  <si>
+    <t>Radico Khaitan Limited</t>
+  </si>
+  <si>
+    <t>INE944F01028</t>
+  </si>
+  <si>
+    <t>ICRA AAA</t>
+  </si>
+  <si>
+    <t>IPCA Laboratories Limited</t>
+  </si>
+  <si>
+    <t>INE571A01038</t>
+  </si>
+  <si>
+    <t>IT - Services</t>
+  </si>
+  <si>
+    <t>Asian Paints Limited</t>
+  </si>
+  <si>
+    <t>INE021A01026</t>
+  </si>
+  <si>
+    <t>Agricultural, Commercial &amp; Construction Vehicles</t>
+  </si>
+  <si>
+    <t>PRUDENT CORPORATE ADVISORY SERVICES Limited</t>
+  </si>
+  <si>
+    <t>INE00F201020</t>
+  </si>
+  <si>
+    <t>CRISIL A1+</t>
+  </si>
+  <si>
+    <t>GAIL (India) Limited</t>
+  </si>
+  <si>
+    <t>INE129A01019</t>
+  </si>
+  <si>
+    <t>Textiles &amp; Apparels</t>
+  </si>
+  <si>
+    <t>Century Plyboards (India) Limited</t>
+  </si>
+  <si>
+    <t>INE348B01021</t>
+  </si>
+  <si>
+    <t>Transport Infrastructure</t>
+  </si>
+  <si>
+    <t>Canara HSBC Life Insurance Company Limited</t>
+  </si>
+  <si>
+    <t>INE01TY01017</t>
+  </si>
+  <si>
+    <t>Chemicals &amp; Petrochemicals</t>
+  </si>
+  <si>
+    <t>APL Apollo Tubes Limited</t>
+  </si>
+  <si>
+    <t>INE702C01027</t>
+  </si>
+  <si>
+    <t>Cash &amp; Equivalent</t>
+  </si>
+  <si>
+    <t>State Bank of India</t>
+  </si>
+  <si>
+    <t>INE062A01020</t>
+  </si>
+  <si>
+    <t>Coromandel International Limited</t>
+  </si>
+  <si>
+    <t>INE169A01031</t>
+  </si>
+  <si>
+    <t>Cyient Limited</t>
+  </si>
+  <si>
+    <t>INE136B01020</t>
+  </si>
+  <si>
+    <t>Alembic Pharmaceuticals Limited</t>
+  </si>
+  <si>
+    <t>INE901L01018</t>
+  </si>
+  <si>
+    <t>UNO Minda Limited</t>
+  </si>
+  <si>
+    <t>INE405E01023</t>
+  </si>
+  <si>
+    <t>PI Industries Limited</t>
+  </si>
+  <si>
+    <t>INE603J01030</t>
+  </si>
+  <si>
+    <t>Tata Motors Limited</t>
+  </si>
+  <si>
+    <t>INE1TAE01010</t>
+  </si>
+  <si>
+    <t>Tata Capital Limited</t>
+  </si>
+  <si>
+    <t>INE976I01016</t>
+  </si>
+  <si>
+    <t>Ganesha Ecosphere Limited</t>
+  </si>
+  <si>
+    <t>INE845D01014</t>
+  </si>
+  <si>
+    <t>Coforge Limited</t>
+  </si>
+  <si>
+    <t>INE591G01025</t>
+  </si>
+  <si>
+    <t>Gujarat Fluorochemicals Limited</t>
+  </si>
+  <si>
+    <t>INE09N301011</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Unlisted</t>
+  </si>
+  <si>
+    <t>SIP Technologies &amp; Export Limited**</t>
+  </si>
+  <si>
+    <t>INE468B01019</t>
+  </si>
+  <si>
+    <t>*</t>
+  </si>
+  <si>
+    <t>Units issued by REITs &amp; InvITs</t>
+  </si>
+  <si>
+    <t>Roadstar Infra Investment Trust</t>
+  </si>
+  <si>
+    <t>INE0JEI23010</t>
+  </si>
+  <si>
+    <t>DEBT INSTRUMENTS</t>
+  </si>
+  <si>
+    <t>BOND &amp; NCD's</t>
+  </si>
+  <si>
+    <t>Torrent Pharmaceuticals Limited**</t>
+  </si>
+  <si>
+    <t>INE685A07173</t>
+  </si>
+  <si>
+    <t>Bharti Telecom Limited**</t>
+  </si>
+  <si>
+    <t>INE403D08280</t>
+  </si>
+  <si>
+    <t>INE685A07132</t>
+  </si>
+  <si>
+    <t>Bharti Telecom Limited</t>
+  </si>
+  <si>
+    <t>INE403D08298</t>
+  </si>
+  <si>
+    <t>Bajaj Housing Finance Limited**</t>
+  </si>
+  <si>
+    <t>INE377Y07482</t>
+  </si>
+  <si>
+    <t>Canara Bank**</t>
+  </si>
+  <si>
+    <t>INE476A08241</t>
+  </si>
+  <si>
+    <t>CA - 29-Aug-2029</t>
+  </si>
+  <si>
+    <t>Cholamandalam Investment and Finance Company Limited**</t>
+  </si>
+  <si>
+    <t>INE121A07SH0</t>
+  </si>
+  <si>
+    <t>Small Industries Development Bank of India**</t>
+  </si>
+  <si>
+    <t>INE556F08KK5</t>
+  </si>
+  <si>
+    <t>State Bank of India**</t>
+  </si>
+  <si>
+    <t>INE062A08439</t>
+  </si>
+  <si>
+    <t>Power Finance Corporation Limited**</t>
+  </si>
+  <si>
+    <t>INE134E08LM8</t>
+  </si>
+  <si>
+    <t>Mindspace Business Parks Reit**</t>
+  </si>
+  <si>
+    <t>INE0CCU07181</t>
+  </si>
+  <si>
+    <t>Muthoot Finance Limited**</t>
+  </si>
+  <si>
+    <t>INE414G07JU8</t>
+  </si>
+  <si>
+    <t>INE414G07IF1</t>
+  </si>
+  <si>
+    <t>PU - 25-May-2026</t>
+  </si>
+  <si>
+    <t>INE414G07IH7</t>
+  </si>
+  <si>
+    <t>PU - 27-Oct-2026</t>
+  </si>
+  <si>
+    <t>Indian Railway Finance Corporation Limited**</t>
+  </si>
+  <si>
+    <t>INE053F07AY7</t>
+  </si>
+  <si>
+    <t>INE414G07IG9</t>
+  </si>
+  <si>
+    <t>INE403D08231</t>
+  </si>
+  <si>
+    <t>INE062A08421</t>
+  </si>
+  <si>
+    <t>INE134E08ND3</t>
+  </si>
+  <si>
+    <t>INE121A07SR9</t>
+  </si>
+  <si>
+    <t>REC Limited**</t>
+  </si>
+  <si>
+    <t>INE020B08FK1</t>
+  </si>
+  <si>
+    <t>INE685A07165</t>
+  </si>
+  <si>
+    <t>National Bank for Financing Infrastructure and Development**</t>
+  </si>
+  <si>
+    <t>INE0KUG08043</t>
+  </si>
+  <si>
+    <t>Government Securities (Central/State)</t>
+  </si>
+  <si>
+    <t>6.90% GOI 2065</t>
+  </si>
+  <si>
+    <t>IN0020250018</t>
+  </si>
+  <si>
+    <t>7.59% Chattisgarh SDL 2046</t>
+  </si>
+  <si>
+    <t>IN3520250058</t>
+  </si>
+  <si>
+    <t>8.51% GOI FRB 2033</t>
+  </si>
+  <si>
+    <t>IN0020200120</t>
+  </si>
+  <si>
+    <t>7.73% Haryana SDL 2045</t>
+  </si>
+  <si>
+    <t>IN1620250358</t>
+  </si>
+  <si>
+    <t>7.24% GOI 2055</t>
+  </si>
+  <si>
+    <t>IN0020250075</t>
+  </si>
+  <si>
+    <t>7.01% Gujarat SDL 2031</t>
+  </si>
+  <si>
+    <t>IN1520240111</t>
+  </si>
+  <si>
+    <t>7.75% Chattisgarh SDL 2042</t>
+  </si>
+  <si>
+    <t>IN3520250082</t>
+  </si>
+  <si>
+    <t>7.72% Uttar Pradesh SDL 2044</t>
+  </si>
+  <si>
+    <t>IN3320250258</t>
+  </si>
+  <si>
+    <t>6.99% Madhya Pradesh SDL 2041</t>
+  </si>
+  <si>
+    <t>IN2120210041</t>
+  </si>
+  <si>
+    <t>7.72% Madhya Pradesh SDL 2045</t>
+  </si>
+  <si>
+    <t>IN2120250427</t>
+  </si>
+  <si>
+    <t>7.19% Telangana SDL 2044</t>
+  </si>
+  <si>
+    <t>IN4520250262</t>
+  </si>
+  <si>
+    <t>7.03% Maharashtra SDL 2038</t>
+  </si>
+  <si>
+    <t>IN2220250103</t>
+  </si>
+  <si>
+    <t>7.48% Uttar Pradesh SDL 2042</t>
+  </si>
+  <si>
+    <t>IN3320230342</t>
+  </si>
+  <si>
+    <t>7.48% Uttar Pradesh SDL 2044</t>
+  </si>
+  <si>
+    <t>IN3320230359</t>
+  </si>
+  <si>
+    <t>7.08% Haryana SDL 2039</t>
+  </si>
+  <si>
+    <t>IN1620240367</t>
+  </si>
+  <si>
+    <t>7.65% Telangana SDL 2032</t>
+  </si>
+  <si>
+    <t>IN4520160149</t>
+  </si>
+  <si>
+    <t>7.38% Madhya Pradesh SDL 2026</t>
+  </si>
+  <si>
+    <t>IN2120160030</t>
+  </si>
+  <si>
+    <t>6.10% Rajasthan SDL 2026</t>
+  </si>
+  <si>
+    <t>IN2920210084</t>
+  </si>
+  <si>
+    <t>MONEY MARKET INSTRUMENTS</t>
+  </si>
+  <si>
+    <t>Commercial Papers</t>
+  </si>
+  <si>
+    <t>INE403D14585</t>
+  </si>
+  <si>
+    <t>TREPS / Reverse Repo Investments</t>
+  </si>
+  <si>
+    <t>DSP Short Term Fund</t>
+  </si>
+  <si>
+    <t>INF740K01NJ5</t>
+  </si>
+  <si>
+    <t>Cash &amp; Cash Equivalent</t>
+  </si>
+  <si>
+    <t>Net Receivables/Payables</t>
+  </si>
+  <si>
+    <t>GRAND TOTAL</t>
+  </si>
+  <si>
+    <t>Notes:</t>
+  </si>
+  <si>
+    <t>** Non Traded / Thinly Traded and illiquid securities in case of Equity instruments and Non Traded in case of Debt Instruments in accordance with SEBI Regulations.</t>
+  </si>
+  <si>
+    <t>* Less than 0.01%</t>
+  </si>
+  <si>
+    <t>Market value includes accrued interest</t>
+  </si>
+  <si>
+    <t>Net Assets does not include unit activity for the last day of the month</t>
+  </si>
+  <si>
+    <t>Security Name</t>
+  </si>
+  <si>
+    <t>value of the security considered under net receivables (i.e. value recognized in NAV in absolute terms and as % to NAV)
+(Rs.in lakhs)</t>
+  </si>
+  <si>
+    <t>total amount (including principal and interest) that is due to the scheme on that investment
+(Rs.in lakhs)</t>
+  </si>
+  <si>
+    <t>Interim Distribution received (Rs.in lakhs)</t>
+  </si>
+  <si>
+    <t>Date of passing Interim Distribution recognized in NAV</t>
+  </si>
+  <si>
+    <t>0% IL&amp;FS Transportation Networks Limited Ncd Series A 23032019</t>
+  </si>
+  <si>
+    <t>INE975G08140</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> This scheme has exposure to floating rate instruments and / or interest rate derivatives. The duration of these instruments is linked to the interest rate reset period. The interest rate risk in a floating rate instrument or in a fixed rate instrument hedged with derivatives is likely to be lesser than that in an equivalent maturity fixed rate instrument. Under some market circumstances the volatility may be of an order greater than what may ordinarily be expected considering only its duration. Hence investors are recommended to consider the unadjusted portfolio maturity of the scheme as well and exercise adequate due diligence when deciding to make their investments.</t>
+  </si>
+  <si>
+    <t>Disclosure in Derivatives</t>
+  </si>
+  <si>
+    <t>Industry</t>
+  </si>
+  <si>
+    <t>Notional Value</t>
+  </si>
+  <si>
+    <t>% To net assets</t>
+  </si>
+  <si>
+    <t>Interest Rate Swaps Pay Floating and Receive Fixed</t>
+  </si>
+  <si>
+    <t>Others</t>
+  </si>
+  <si>
+    <t>Scheme Riskometer</t>
+  </si>
+  <si>
+    <t>Benchmark Riskometer: CRISIL Hybrid 35+65 - Aggressive Index</t>
+  </si>
+  <si>
+    <t xml:space="preserve">  </t>
+  </si>
+  <si>
+    <t>YD14Regular</t>
+  </si>
+  <si>
+    <t>YD14Direct</t>
+  </si>
+  <si>
+    <t>YD14</t>
+  </si>
+  <si>
+    <t>Sr No.</t>
+  </si>
+  <si>
+    <t>Particular</t>
+  </si>
+  <si>
+    <t>DSP Aggressive Hybrid Fund (Erstwhile known as DSP Equity &amp; Bond Fund)</t>
+  </si>
+  <si>
+    <t>Regular</t>
+  </si>
+  <si>
+    <t>Direct</t>
+  </si>
+  <si>
+    <t>Portfolio Turn Over Ratio ^^</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> - For Purchase</t>
+  </si>
+  <si>
+    <t>N.A.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> - For Sale</t>
+  </si>
+  <si>
+    <t>Average Maturity (in years)@@</t>
+  </si>
+  <si>
+    <t>Modified Duration (in years)@@</t>
+  </si>
+  <si>
+    <t>Portfolio YTM (Annualised)@@</t>
+  </si>
+  <si>
+    <t>Total outstanding exposure to derivatives at the end of  April 30, 2026</t>
+  </si>
+  <si>
+    <t>- Value (In Rs. Lakh)</t>
+  </si>
+  <si>
+    <t>-</t>
+  </si>
+  <si>
+    <t>- in percentage term (%)</t>
+  </si>
+  <si>
+    <t>Total of securities below investment grade and default provided for the Half Year of April 30, 2026 (Rs. lakh)</t>
+  </si>
+  <si>
+    <t>Refer scheme portfolio</t>
+  </si>
+  <si>
+    <t>Total investment in foreign securities/ADR/GDR (Rs. lakh)</t>
+  </si>
+  <si>
+    <t>Total investment in illiquid shares/securities</t>
+  </si>
+  <si>
+    <t>- in percentage terms (%)</t>
+  </si>
+  <si>
+    <t>Net Asset Vaue (NAV) (Rs. per Unit)</t>
+  </si>
+  <si>
+    <t>- As on March 31, 2026</t>
+  </si>
+  <si>
+    <t>G</t>
+  </si>
+  <si>
+    <t>Growth</t>
+  </si>
+  <si>
+    <t>323.591</t>
+  </si>
+  <si>
+    <t>366.552</t>
+  </si>
+  <si>
+    <t>D</t>
+  </si>
+  <si>
+    <t>Payout/Reinvestment of Income Distribution cum Capital Withdrawal option (IDCW)</t>
+  </si>
+  <si>
+    <t>25.452</t>
+  </si>
+  <si>
+    <t>65.747</t>
+  </si>
+  <si>
+    <t>QD</t>
+  </si>
+  <si>
+    <t>Quarterly Payout/Reinvestment of Income Distribution cum Capital Withdrawal option (IDCW)</t>
+  </si>
+  <si>
+    <t>DD</t>
+  </si>
+  <si>
+    <t>Daily Reinvestment of Income Distribution cum Capital Withdrawal option (IDCW)</t>
+  </si>
+  <si>
+    <t>WD</t>
+  </si>
+  <si>
+    <t>Weekly Payout/Reinvestment of Income Distribution cum Capital Withdrawal option (IDCW)</t>
+  </si>
+  <si>
+    <t>MD</t>
+  </si>
+  <si>
+    <t>Monthly Payout/Reinvestment of Income Distribution cum Capital Withdrawal option (IDCW)</t>
+  </si>
+  <si>
+    <t>UD</t>
+  </si>
+  <si>
+    <t>UD3</t>
+  </si>
+  <si>
+    <t>UR</t>
+  </si>
+  <si>
+    <t>UR3</t>
+  </si>
+  <si>
+    <t>- As on April 30, 2026</t>
+  </si>
+  <si>
+    <t>343.187</t>
+  </si>
+  <si>
+    <t>389.087</t>
+  </si>
+  <si>
+    <t>26.774</t>
+  </si>
+  <si>
+    <t>69.570</t>
+  </si>
+  <si>
+    <t>Aggregate distributions during the half year (Rs. per Unit)</t>
+  </si>
+  <si>
+    <t>Computed NAV</t>
+  </si>
+  <si>
+    <t>**</t>
+  </si>
+  <si>
+    <t>NAV as on Maturity date</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Not Applicable.</t>
+  </si>
+  <si>
+    <t>^^</t>
+  </si>
+  <si>
+    <t>Portfolio Turn Over Ratio is for Equity Schemes.</t>
+  </si>
+  <si>
+    <t>@@</t>
+  </si>
+  <si>
+    <t>Pursuant to payment of IDCW, the NAV of the IDCW Option(s) of aforesaid Scheme of the Fund would fall to the extent of payout and statutory levy, if any. For complete distribution history of the Schemes, please visit www.dspim.com</t>
+  </si>
+  <si>
+    <t>Hedging Positions through swaps as on 30th April 2026 :</t>
+  </si>
+  <si>
+    <t>Scheme</t>
+  </si>
+  <si>
+    <t>Underlying Security</t>
+  </si>
+  <si>
+    <t>Position</t>
+  </si>
+  <si>
+    <t>Instrument Type</t>
+  </si>
+  <si>
+    <t>Maturity/Next Interest Fixing</t>
+  </si>
+  <si>
+    <t>Notional Value 
+(Rs in lakhs)</t>
+  </si>
+  <si>
+    <t>Short</t>
+  </si>
+  <si>
+    <t>Fixed</t>
+  </si>
+  <si>
+    <t>Long</t>
+  </si>
+  <si>
+    <t>Floating</t>
+  </si>
+  <si>
+    <t>GOI FRB - 22SEP33</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Note : In case of derivative transactions, end of the day position on the date of such transaction is considered as the basis to assess the nature of transaction as hedge / non-hedge </t>
+  </si>
+  <si>
+    <t>Average Maturity, Modified Duration and Portfolio YTM (Annualised) is for Debt Schemes and for Debt portion of DSP Aggressive Hybrid Fund.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">As per SEBI (MUTUAL FUNDS) REGULATIONS, 1996 and  MASTER CIRCULAR HO/24/13/11(1)2026-IMD-POD-1/I/7602/2026 Dtd March 20th 2026,  Below are the details of the securities in case of which issuer has defaulted beyond its maturity date. 
+Pursuant to the application filed by the Board of IL&amp;FS with the Hon’ble NCLAT to effect the interim distribution process, DSP Aggresive Hybrid Fund has received Interim distribution from IL&amp;FS Transportation Networks Limited as stated below in the form of cash and InVITs. The cash distribution has been recognized as realized income passed on to the investors through NAV. The impact of InVITs has been factored in the NAV of the respective scheme on the March 07,2025 on which the INVITs were allotted. The provision of 10% is created on all the distributions of ITNL including prior distribution to safeguard the interest of unit holders as ITNL may claw back the amount in case the distribution results in excess distribution than what the debenture holders ought to have received.  </t>
+  </si>
+</sst>
+</file>
+
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-[...3 lines deleted...]
-    <numFmt numFmtId="166" formatCode="_ * #,##0.00_ ;_ * \-#,##0.00_ ;_ * &quot;-&quot;??_ ;_ @_ "/>
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
+  <numFmts count="10">
+    <numFmt numFmtId="43" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
+    <numFmt numFmtId="164" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);"/>
+    <numFmt numFmtId="165" formatCode="_(* #,##0_);_(* \(#,##0\);"/>
+    <numFmt numFmtId="166" formatCode="#,##0.00_);\(#,##0.00\)%"/>
+    <numFmt numFmtId="167" formatCode="_(* #,##0.000_);_(* \(#,##0.000\);_(* &quot;-&quot;_);_(* @_)"/>
+    <numFmt numFmtId="168" formatCode="0.000"/>
+    <numFmt numFmtId="169" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;_);_(* @_)"/>
+    <numFmt numFmtId="170" formatCode="0.0000"/>
+    <numFmt numFmtId="171" formatCode="#,##0.000000"/>
+    <numFmt numFmtId="172" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;??_);_(@_)"/>
   </numFmts>
-  <fonts count="16">
+  <fonts count="20" x14ac:knownFonts="1">
     <font>
-      <name val="Calibri"/>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
-      <color theme="1"/>
-      <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
+      <sz val="11"/>
+      <color theme="1"/>
       <name val="trebuchet MS"/>
       <family val="2"/>
-      <color theme="1"/>
-      <sz val="10"/>
     </font>
     <font>
+      <sz val="10"/>
+      <color theme="1"/>
       <name val="trebuchet MS"/>
       <family val="2"/>
-      <b val="1"/>
-[...1 lines deleted...]
-      <sz val="14"/>
     </font>
     <font>
+      <b/>
+      <sz val="14"/>
+      <color rgb="FFFFFFFF"/>
       <name val="trebuchet MS"/>
       <family val="2"/>
-      <b val="1"/>
-[...1 lines deleted...]
-      <sz val="10"/>
     </font>
     <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
       <name val="trebuchet MS"/>
       <family val="2"/>
-      <b val="1"/>
-[...1 lines deleted...]
-      <sz val="10"/>
     </font>
     <font>
+      <b/>
+      <sz val="10"/>
+      <color rgb="FFFFFFFF"/>
       <name val="trebuchet MS"/>
       <family val="2"/>
-      <color rgb="FF000000"/>
-      <sz val="10"/>
     </font>
     <font>
-      <name val="Calibri"/>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="trebuchet MS"/>
       <family val="2"/>
+    </font>
+    <font>
+      <sz val="11"/>
       <color theme="1"/>
-      <sz val="11"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <name val="Calibri"/>
+      <b/>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Trebuchet MS"/>
       <family val="2"/>
-      <b val="1"/>
-[...2 lines deleted...]
-      <scheme val="minor"/>
     </font>
     <font>
+      <sz val="10"/>
       <name val="Trebuchet MS"/>
       <family val="2"/>
-      <b val="1"/>
-[...1 lines deleted...]
-      <sz val="10"/>
     </font>
     <font>
+      <b/>
+      <sz val="9"/>
+      <color rgb="FF000000"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <color rgb="FF000000"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="9"/>
       <name val="Trebuchet MS"/>
       <family val="2"/>
-      <sz val="10"/>
     </font>
     <font>
+      <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
-      <b val="1"/>
-[...1 lines deleted...]
-      <sz val="9"/>
     </font>
     <font>
-      <name val="Calibri"/>
+      <b/>
+      <sz val="9"/>
+      <name val="Trebuchet MS"/>
       <family val="2"/>
-      <color theme="10"/>
-[...2 lines deleted...]
-      <scheme val="minor"/>
     </font>
     <font>
+      <sz val="9"/>
+      <color rgb="FFFF0000"/>
       <name val="Trebuchet MS"/>
       <family val="2"/>
-      <b val="1"/>
-[...2 lines deleted...]
-      <u val="single"/>
     </font>
     <font>
-      <name val="trebuchet MS"/>
+      <sz val="9"/>
+      <color theme="0"/>
+      <name val="Trebuchet MS"/>
       <family val="2"/>
-      <b val="1"/>
-[...1 lines deleted...]
-      <sz val="11"/>
     </font>
     <font>
+      <sz val="9"/>
+      <color theme="1"/>
       <name val="Trebuchet MS"/>
       <family val="2"/>
-      <color indexed="8"/>
-[...6 lines deleted...]
-      <sz val="11"/>
     </font>
   </fonts>
   <fills count="5">
     <fill>
-      <patternFill/>
+      <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF000000"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFC0C0C0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FFDBDBDB"/>
+        <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="11">
+  <borders count="8">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
@@ -214,542 +1258,634 @@
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left/>
-[...1 lines deleted...]
-      <top style="thin">
+      <left style="thin">
         <color indexed="64"/>
-      </top>
-[...4 lines deleted...]
-      <left/>
+      </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
-      <top style="thin">
-[...1 lines deleted...]
-      </top>
+      <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
-      <top/>
-[...16 lines deleted...]
-      <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="3">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+  <cellStyleXfs count="9">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="9" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="9" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="169" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="43" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="70">
-[...15 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+  <cellXfs count="111">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="10" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="15" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="164" fontId="4" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="10" fontId="4" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="164" fontId="5" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="10" fontId="5" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
-[...2 lines deleted...]
-    <xf numFmtId="10" fontId="3" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="10" fontId="9" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="12" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="10" fontId="9" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="10" fontId="12" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="9" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="10" fontId="9" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="3" applyFont="1"/>
+    <xf numFmtId="0" fontId="14" fillId="4" borderId="1" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="4" borderId="1" xfId="3" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="16" fillId="4" borderId="1" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="3" applyFont="1"/>
+    <xf numFmtId="1" fontId="14" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="14" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="2" fontId="14" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="4" fontId="14" fillId="4" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="14" fillId="0" borderId="1" xfId="3" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="4" fontId="14" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="10" fontId="14" fillId="4" borderId="1" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="10" fontId="14" fillId="0" borderId="1" xfId="5" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="10" fontId="14" fillId="0" borderId="0" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="3" quotePrefix="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="17" fillId="4" borderId="1" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="3" quotePrefix="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="167" fontId="17" fillId="4" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="3" applyFont="1"/>
+    <xf numFmtId="0" fontId="18" fillId="4" borderId="1" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="10" fontId="1" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="168" fontId="14" fillId="4" borderId="1" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="14" fillId="4" borderId="1" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="4" borderId="0" xfId="3" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="4" borderId="0" xfId="3" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="171" fontId="14" fillId="4" borderId="0" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="4" borderId="0" xfId="3" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="14" fillId="4" borderId="0" xfId="3" quotePrefix="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="14" fillId="4" borderId="0" xfId="3" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="170" fontId="14" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="7" applyFont="1"/>
+    <xf numFmtId="43" fontId="9" fillId="0" borderId="0" xfId="8" applyFont="1" applyFill="1"/>
+    <xf numFmtId="172" fontId="9" fillId="0" borderId="0" xfId="7" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="172" fontId="9" fillId="0" borderId="1" xfId="8" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="15" fontId="9" fillId="0" borderId="1" xfId="8" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="172" fontId="14" fillId="0" borderId="1" xfId="8" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="15" fontId="14" fillId="0" borderId="1" xfId="8" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-[...20 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1"/>
+    <xf numFmtId="2" fontId="14" fillId="0" borderId="7" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="14" fillId="0" borderId="6" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="14" fillId="4" borderId="7" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="14" fillId="4" borderId="6" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="4" borderId="7" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="14" fillId="4" borderId="6" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="14" fillId="4" borderId="7" xfId="3" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="166" fontId="14" fillId="0" borderId="7" xfId="5" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="10" fontId="1" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="166" fontId="14" fillId="0" borderId="6" xfId="5" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="2"/>
-    <xf numFmtId="10" fontId="1" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="39" fontId="14" fillId="0" borderId="7" xfId="3" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="2"/>
-[...12 lines deleted...]
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="2" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="39" fontId="14" fillId="0" borderId="6" xfId="3" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="10" fontId="14" fillId="0" borderId="7" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="10" fontId="14" fillId="0" borderId="6" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="5" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="10" fontId="14" fillId="4" borderId="7" xfId="5" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="10" fontId="14" fillId="4" borderId="6" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="10" fontId="0" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="4" fontId="14" fillId="4" borderId="7" xfId="3" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-[...32 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="4" fontId="14" fillId="4" borderId="6" xfId="3" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
   </cellXfs>
-  <cellStyles count="3">
+  <cellStyles count="9">
+    <cellStyle name="Comma 2" xfId="6" xr:uid="{8B41EE47-69AD-43D8-851E-06262CEB1ACD}"/>
+    <cellStyle name="Comma 4 2" xfId="8" xr:uid="{D4FE8916-B174-4BAD-8182-FE17097DFB1E}"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
+    <cellStyle name="Normal 2" xfId="3" xr:uid="{C0015353-098A-460F-AF18-FB5B46C78881}"/>
+    <cellStyle name="Normal 2 2" xfId="4" xr:uid="{9BF6420A-03B5-4DFF-AEA1-617D952497D2}"/>
+    <cellStyle name="Normal 3 2" xfId="7" xr:uid="{0F24D781-4E2A-456B-8C8C-4163BCFCC430}"/>
+    <cellStyle name="Normal 3 4 2 2 4" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="Percent" xfId="1" builtinId="5"/>
-    <cellStyle name="Hyperlink" xfId="2" builtinId="8"/>
+    <cellStyle name="Percent 2" xfId="5" xr:uid="{37C8CA4C-64E8-4DAB-8188-F9651BE9C6EF}"/>
   </cellStyles>
+  <dxfs count="4">
+    <dxf>
+      <numFmt numFmtId="173" formatCode="#,##0.000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="174" formatCode="#,##0.0000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="4" formatCode="#,##0.00"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="175" formatCode="&quot;-&quot;"/>
+    </dxf>
+  </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
-  <colors>
-[...66 lines deleted...]
-  </colors>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
+      <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
+    </ext>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
+      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
+    </ext>
+  </extLst>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
-<file path=xl/drawings/_rels/drawing1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image1.png" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image2.png" Id="rId2" /></Relationships>
+<file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
-<wsDr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
-[...16 lines deleted...]
-        <cNvPicPr>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>2374900</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>31751</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="2" name="Picture 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000002000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
           <a:picLocks/>
-        </cNvPicPr>
-[...2 lines deleted...]
-        <a:blip r:embed="rId1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
-      </blipFill>
-      <spPr>
+      </xdr:blipFill>
+      <xdr:spPr>
         <a:xfrm>
-          <a:off x="457200" y="24599900"/>
-          <a:ext cx="2374900" cy="1574800"/>
+          <a:off x="438150" y="31823025"/>
+          <a:ext cx="2374900" cy="1746250"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
-          <avLst/>
+          <a:avLst/>
         </a:prstGeom>
         <a:ln>
           <a:prstDash val="solid"/>
         </a:ln>
-      </spPr>
-[...19 lines deleted...]
-        <cNvPicPr>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>2374900</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>31750</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="3" name="Picture 2">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000003000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
           <a:picLocks/>
-        </cNvPicPr>
-[...2 lines deleted...]
-        <a:blip r:embed="rId2"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
-      </blipFill>
-      <spPr>
+      </xdr:blipFill>
+      <xdr:spPr>
         <a:xfrm>
-          <a:off x="457200" y="27012900"/>
-          <a:ext cx="2374900" cy="1574800"/>
+          <a:off x="438150" y="34509075"/>
+          <a:ext cx="2374900" cy="1746250"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
-          <avLst/>
+          <a:avLst/>
         </a:prstGeom>
         <a:ln>
           <a:prstDash val="solid"/>
         </a:ln>
-      </spPr>
-[...3 lines deleted...]
-</wsDr>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+</xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos Narrow" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -767,65 +1903,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
-[...5 lines deleted...]
-        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -846,4026 +1982,4098 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId1" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-[...4 lines deleted...]
-  <dimension ref="A1:L167"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+  <dimension ref="A1:L163"/>
   <sheetViews>
-    <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView tabSelected="1" zoomScale="85" zoomScaleNormal="85" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr baseColWidth="8" defaultColWidth="8.7265625" defaultRowHeight="13.5"/>
+  <sheetFormatPr defaultColWidth="8.7265625" defaultRowHeight="13.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col width="6.54296875" bestFit="1" customWidth="1" style="1" min="1" max="1"/>
-[...11 lines deleted...]
-    <col width="8.7265625" customWidth="1" style="1" min="13" max="16384"/>
+    <col min="1" max="1" width="6.54296875" style="2" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="52.81640625" style="2" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="18" style="2" customWidth="1"/>
+    <col min="4" max="4" width="42.54296875" style="2" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="15.1796875" style="2" customWidth="1"/>
+    <col min="6" max="6" width="23.81640625" style="2" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="14" style="2" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="12.54296875" style="2" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="14.81640625" style="2" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="7.54296875" style="2" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="42.54296875" style="2" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="7.54296875" style="2" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="8.7265625" style="2" customWidth="1"/>
+    <col min="14" max="16384" width="8.7265625" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" ht="19" customHeight="1" s="45">
-[...81 lines deleted...]
-      <c r="A8" s="1" t="n">
+    <row r="1" spans="1:12" ht="19" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A1" s="29"/>
+      <c r="B1" s="88" t="s">
+        <v>0</v>
+      </c>
+      <c r="C1" s="89"/>
+      <c r="D1" s="89"/>
+      <c r="E1" s="89"/>
+      <c r="F1" s="89"/>
+    </row>
+    <row r="2" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="B2" s="3" t="s">
         <v>1</v>
       </c>
-      <c r="B8" s="1" t="inlineStr">
-[...36 lines deleted...]
-      <c r="A9" s="1" t="n">
+    </row>
+    <row r="4" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A4" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="B9" s="1" t="inlineStr">
-[...34 lines deleted...]
-      <c r="A10" s="1" t="n">
+      <c r="B4" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="B10" s="1" t="inlineStr">
-[...34 lines deleted...]
-      <c r="A11" s="1" t="n">
+      <c r="C4" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="B11" s="1" t="inlineStr">
-[...34 lines deleted...]
-      <c r="A12" s="1" t="n">
+      <c r="D4" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="B12" s="1" t="inlineStr">
-[...34 lines deleted...]
-      <c r="A13" s="1" t="n">
+      <c r="E4" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="B13" s="1" t="inlineStr">
-[...34 lines deleted...]
-      <c r="A14" s="1" t="n">
+      <c r="F4" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="B14" s="1" t="inlineStr">
-[...34 lines deleted...]
-      <c r="A15" s="1" t="n">
+      <c r="G4" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="B15" s="1" t="inlineStr">
-[...34 lines deleted...]
-      <c r="A16" s="1" t="n">
+      <c r="H4" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="B16" s="1" t="inlineStr">
-[...34 lines deleted...]
-      <c r="A17" s="1" t="n">
+      <c r="I4" s="4" t="s">
         <v>10</v>
       </c>
-      <c r="B17" s="1" t="inlineStr">
-[...14 lines deleted...]
-      <c r="E17" s="5" t="n">
+      <c r="J4" s="4" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="6" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="B6" s="3" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="7" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="B7" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="8" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A8" s="2">
+        <v>1</v>
+      </c>
+      <c r="B8" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="C8" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="D8" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="E8" s="11">
+        <v>13037855</v>
+      </c>
+      <c r="F8" s="5">
+        <v>100613.13</v>
+      </c>
+      <c r="G8" s="6">
+        <v>8.6900000000000005E-2</v>
+      </c>
+      <c r="J8" s="5"/>
+      <c r="K8" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="L8" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="9" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A9" s="2">
+        <v>2</v>
+      </c>
+      <c r="B9" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="C9" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="D9" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="E9" s="11">
+        <v>5442096</v>
+      </c>
+      <c r="F9" s="5">
+        <v>68755.44</v>
+      </c>
+      <c r="G9" s="6">
+        <v>5.9400000000000001E-2</v>
+      </c>
+      <c r="J9" s="5"/>
+      <c r="K9" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="L9" s="6">
+        <v>0.22670000000000001</v>
+      </c>
+    </row>
+    <row r="10" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A10" s="2">
+        <v>3</v>
+      </c>
+      <c r="B10" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="C10" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="D10" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="E10" s="11">
+        <v>16521341</v>
+      </c>
+      <c r="F10" s="5">
+        <v>52025.7</v>
+      </c>
+      <c r="G10" s="6">
+        <v>4.4900000000000002E-2</v>
+      </c>
+      <c r="J10" s="5"/>
+      <c r="K10" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="L10" s="6">
+        <v>0.1341</v>
+      </c>
+    </row>
+    <row r="11" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A11" s="2">
+        <v>4</v>
+      </c>
+      <c r="B11" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="C11" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="D11" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="E11" s="11">
+        <v>3436854</v>
+      </c>
+      <c r="F11" s="5">
+        <v>45009.04</v>
+      </c>
+      <c r="G11" s="6">
+        <v>3.8899999999999997E-2</v>
+      </c>
+      <c r="J11" s="5"/>
+      <c r="K11" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="L11" s="6">
+        <v>7.85E-2</v>
+      </c>
+    </row>
+    <row r="12" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A12" s="2">
+        <v>5</v>
+      </c>
+      <c r="B12" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="C12" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="D12" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="E12" s="11">
+        <v>3409530</v>
+      </c>
+      <c r="F12" s="5">
+        <v>43243.07</v>
+      </c>
+      <c r="G12" s="6">
+        <v>3.73E-2</v>
+      </c>
+      <c r="J12" s="5"/>
+      <c r="K12" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="L12" s="6">
+        <v>5.91E-2</v>
+      </c>
+    </row>
+    <row r="13" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A13" s="2">
+        <v>6</v>
+      </c>
+      <c r="B13" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="C13" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="D13" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="E13" s="11">
+        <v>1353831</v>
+      </c>
+      <c r="F13" s="5">
+        <v>41934.92</v>
+      </c>
+      <c r="G13" s="6">
+        <v>3.6200000000000003E-2</v>
+      </c>
+      <c r="J13" s="5"/>
+      <c r="K13" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="L13" s="6">
+        <v>5.1700000000000003E-2</v>
+      </c>
+    </row>
+    <row r="14" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A14" s="2">
+        <v>7</v>
+      </c>
+      <c r="B14" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="C14" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="D14" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="E14" s="11">
+        <v>10904784</v>
+      </c>
+      <c r="F14" s="5">
+        <v>41798.04</v>
+      </c>
+      <c r="G14" s="6">
+        <v>3.61E-2</v>
+      </c>
+      <c r="J14" s="5"/>
+      <c r="K14" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="L14" s="6">
+        <v>4.4900000000000002E-2</v>
+      </c>
+    </row>
+    <row r="15" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A15" s="2">
+        <v>8</v>
+      </c>
+      <c r="B15" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="C15" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="D15" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="E15" s="11">
         <v>1604873</v>
       </c>
-      <c r="F17" s="6" t="n">
-[...16 lines deleted...]
-      <c r="A18" s="1" t="n">
+      <c r="F15" s="5">
+        <v>29192.639999999999</v>
+      </c>
+      <c r="G15" s="6">
+        <v>2.52E-2</v>
+      </c>
+      <c r="J15" s="5"/>
+      <c r="K15" s="2" t="s">
+        <v>38</v>
+      </c>
+      <c r="L15" s="6">
+        <v>4.1700000000000001E-2</v>
+      </c>
+    </row>
+    <row r="16" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A16" s="2">
+        <v>9</v>
+      </c>
+      <c r="B16" s="2" t="s">
+        <v>39</v>
+      </c>
+      <c r="C16" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="D16" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="E16" s="11">
+        <v>21820580</v>
+      </c>
+      <c r="F16" s="5">
+        <v>26448.73</v>
+      </c>
+      <c r="G16" s="6">
+        <v>2.2800000000000001E-2</v>
+      </c>
+      <c r="J16" s="5"/>
+      <c r="K16" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="L16" s="6">
+        <v>3.4500000000000003E-2</v>
+      </c>
+    </row>
+    <row r="17" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A17" s="2">
+        <v>10</v>
+      </c>
+      <c r="B17" s="2" t="s">
+        <v>43</v>
+      </c>
+      <c r="C17" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="D17" s="2" t="s">
+        <v>45</v>
+      </c>
+      <c r="E17" s="11">
+        <v>2201248</v>
+      </c>
+      <c r="F17" s="5">
+        <v>26014.35</v>
+      </c>
+      <c r="G17" s="6">
+        <v>2.2499999999999999E-2</v>
+      </c>
+      <c r="J17" s="5"/>
+      <c r="K17" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="L17" s="6">
+        <v>2.8000000000000001E-2</v>
+      </c>
+    </row>
+    <row r="18" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A18" s="2">
         <v>11</v>
       </c>
-      <c r="B18" s="1" t="inlineStr">
-[...34 lines deleted...]
-      <c r="A19" s="1" t="n">
+      <c r="B18" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="C18" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="D18" s="2" t="s">
+        <v>48</v>
+      </c>
+      <c r="E18" s="11">
+        <v>4679374</v>
+      </c>
+      <c r="F18" s="5">
+        <v>20799.82</v>
+      </c>
+      <c r="G18" s="6">
+        <v>1.7999999999999999E-2</v>
+      </c>
+      <c r="J18" s="5"/>
+      <c r="K18" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="L18" s="6">
+        <v>2.7400000000000001E-2</v>
+      </c>
+    </row>
+    <row r="19" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A19" s="2">
         <v>12</v>
       </c>
-      <c r="B19" s="1" t="inlineStr">
-[...34 lines deleted...]
-      <c r="A20" s="1" t="n">
+      <c r="B19" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="C19" s="2" t="s">
+        <v>51</v>
+      </c>
+      <c r="D19" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="E19" s="11">
+        <v>3093302</v>
+      </c>
+      <c r="F19" s="5">
+        <v>18154.59</v>
+      </c>
+      <c r="G19" s="6">
+        <v>1.5699999999999999E-2</v>
+      </c>
+      <c r="J19" s="5"/>
+      <c r="K19" s="2" t="s">
+        <v>45</v>
+      </c>
+      <c r="L19" s="6">
+        <v>2.3300000000000001E-2</v>
+      </c>
+    </row>
+    <row r="20" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A20" s="2">
         <v>13</v>
       </c>
-      <c r="B20" s="1" t="inlineStr">
-[...34 lines deleted...]
-      <c r="A21" s="1" t="n">
+      <c r="B20" s="2" t="s">
+        <v>52</v>
+      </c>
+      <c r="C20" s="2" t="s">
+        <v>53</v>
+      </c>
+      <c r="D20" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="E20" s="11">
+        <v>134963</v>
+      </c>
+      <c r="F20" s="5">
+        <v>17968.97</v>
+      </c>
+      <c r="G20" s="6">
+        <v>1.55E-2</v>
+      </c>
+      <c r="J20" s="5"/>
+      <c r="K20" s="2" t="s">
+        <v>54</v>
+      </c>
+      <c r="L20" s="6">
+        <v>2.3300000000000001E-2</v>
+      </c>
+    </row>
+    <row r="21" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A21" s="2">
         <v>14</v>
       </c>
-      <c r="B21" s="1" t="inlineStr">
-[...34 lines deleted...]
-      <c r="A22" s="1" t="n">
+      <c r="B21" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="C21" s="2" t="s">
+        <v>56</v>
+      </c>
+      <c r="D21" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="E21" s="11">
+        <v>283218</v>
+      </c>
+      <c r="F21" s="5">
+        <v>15293.77</v>
+      </c>
+      <c r="G21" s="6">
+        <v>1.32E-2</v>
+      </c>
+      <c r="J21" s="5"/>
+      <c r="K21" s="2" t="s">
+        <v>57</v>
+      </c>
+      <c r="L21" s="6">
+        <v>2.3199999999999998E-2</v>
+      </c>
+    </row>
+    <row r="22" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A22" s="2">
         <v>15</v>
       </c>
-      <c r="B22" s="1" t="inlineStr">
-[...34 lines deleted...]
-      <c r="A23" s="1" t="n">
+      <c r="B22" s="2" t="s">
+        <v>58</v>
+      </c>
+      <c r="C22" s="2" t="s">
+        <v>59</v>
+      </c>
+      <c r="D22" s="2" t="s">
+        <v>57</v>
+      </c>
+      <c r="E22" s="11">
+        <v>787375</v>
+      </c>
+      <c r="F22" s="5">
+        <v>14856.19</v>
+      </c>
+      <c r="G22" s="6">
+        <v>1.2800000000000001E-2</v>
+      </c>
+      <c r="J22" s="5"/>
+      <c r="K22" s="2" t="s">
+        <v>60</v>
+      </c>
+      <c r="L22" s="6">
+        <v>2.3E-2</v>
+      </c>
+    </row>
+    <row r="23" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A23" s="2">
         <v>16</v>
       </c>
-      <c r="B23" s="1" t="inlineStr">
-[...34 lines deleted...]
-      <c r="A24" s="1" t="n">
+      <c r="B23" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="C23" s="2" t="s">
+        <v>62</v>
+      </c>
+      <c r="D23" s="2" t="s">
+        <v>54</v>
+      </c>
+      <c r="E23" s="11">
+        <v>3082091</v>
+      </c>
+      <c r="F23" s="5">
+        <v>14413.4</v>
+      </c>
+      <c r="G23" s="6">
+        <v>1.24E-2</v>
+      </c>
+      <c r="J23" s="5"/>
+      <c r="K23" s="2" t="s">
+        <v>63</v>
+      </c>
+      <c r="L23" s="6">
+        <v>2.0299999999999999E-2</v>
+      </c>
+    </row>
+    <row r="24" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A24" s="2">
         <v>17</v>
       </c>
-      <c r="B24" s="1" t="inlineStr">
-[...34 lines deleted...]
-      <c r="A25" s="1" t="n">
+      <c r="B24" s="2" t="s">
+        <v>64</v>
+      </c>
+      <c r="C24" s="2" t="s">
+        <v>65</v>
+      </c>
+      <c r="D24" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="E24" s="11">
+        <v>1525950</v>
+      </c>
+      <c r="F24" s="5">
+        <v>14298.15</v>
+      </c>
+      <c r="G24" s="6">
+        <v>1.23E-2</v>
+      </c>
+      <c r="J24" s="5"/>
+      <c r="K24" s="2" t="s">
+        <v>48</v>
+      </c>
+      <c r="L24" s="6">
+        <v>1.7999999999999999E-2</v>
+      </c>
+    </row>
+    <row r="25" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A25" s="2">
         <v>18</v>
       </c>
-      <c r="B25" s="1" t="inlineStr">
-[...34 lines deleted...]
-      <c r="A26" s="1" t="n">
+      <c r="B25" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="C25" s="2" t="s">
+        <v>67</v>
+      </c>
+      <c r="D25" s="2" t="s">
+        <v>63</v>
+      </c>
+      <c r="E25" s="11">
+        <v>4990352</v>
+      </c>
+      <c r="F25" s="5">
+        <v>13811.3</v>
+      </c>
+      <c r="G25" s="6">
+        <v>1.1900000000000001E-2</v>
+      </c>
+      <c r="J25" s="5"/>
+      <c r="K25" s="2" t="s">
+        <v>68</v>
+      </c>
+      <c r="L25" s="6">
+        <v>1.7399999999999999E-2</v>
+      </c>
+    </row>
+    <row r="26" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A26" s="2">
         <v>19</v>
       </c>
-      <c r="B26" s="1" t="inlineStr">
-[...34 lines deleted...]
-      <c r="A27" s="1" t="n">
+      <c r="B26" s="2" t="s">
+        <v>69</v>
+      </c>
+      <c r="C26" s="2" t="s">
+        <v>70</v>
+      </c>
+      <c r="D26" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="E26" s="11">
+        <v>2808197</v>
+      </c>
+      <c r="F26" s="5">
+        <v>13570.61</v>
+      </c>
+      <c r="G26" s="6">
+        <v>1.17E-2</v>
+      </c>
+      <c r="J26" s="5"/>
+      <c r="K26" s="2" t="s">
+        <v>71</v>
+      </c>
+      <c r="L26" s="6">
+        <v>1.1299999999999999E-2</v>
+      </c>
+    </row>
+    <row r="27" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A27" s="2">
         <v>20</v>
       </c>
-      <c r="B27" s="1" t="inlineStr">
-[...34 lines deleted...]
-      <c r="A28" s="1" t="n">
+      <c r="B27" s="2" t="s">
+        <v>72</v>
+      </c>
+      <c r="C27" s="2" t="s">
+        <v>73</v>
+      </c>
+      <c r="D27" s="2" t="s">
+        <v>74</v>
+      </c>
+      <c r="E27" s="11">
+        <v>3233233</v>
+      </c>
+      <c r="F27" s="5">
+        <v>12905.45</v>
+      </c>
+      <c r="G27" s="6">
+        <v>1.11E-2</v>
+      </c>
+      <c r="J27" s="5"/>
+      <c r="K27" s="2" t="s">
+        <v>74</v>
+      </c>
+      <c r="L27" s="6">
+        <v>1.11E-2</v>
+      </c>
+    </row>
+    <row r="28" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A28" s="2">
         <v>21</v>
       </c>
-      <c r="B28" s="1" t="inlineStr">
-[...34 lines deleted...]
-      <c r="A29" s="1" t="n">
+      <c r="B28" s="2" t="s">
+        <v>75</v>
+      </c>
+      <c r="C28" s="2" t="s">
+        <v>76</v>
+      </c>
+      <c r="D28" s="2" t="s">
+        <v>54</v>
+      </c>
+      <c r="E28" s="11">
+        <v>1007153</v>
+      </c>
+      <c r="F28" s="5">
+        <v>12612.58</v>
+      </c>
+      <c r="G28" s="6">
+        <v>1.09E-2</v>
+      </c>
+      <c r="J28" s="5"/>
+      <c r="K28" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="L28" s="6">
+        <v>1.06E-2</v>
+      </c>
+    </row>
+    <row r="29" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A29" s="2">
         <v>22</v>
       </c>
-      <c r="B29" s="1" t="inlineStr">
-[...34 lines deleted...]
-      <c r="A30" s="1" t="n">
+      <c r="B29" s="2" t="s">
+        <v>78</v>
+      </c>
+      <c r="C29" s="2" t="s">
+        <v>79</v>
+      </c>
+      <c r="D29" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="E29" s="11">
+        <v>2703778</v>
+      </c>
+      <c r="F29" s="5">
+        <v>12123.74</v>
+      </c>
+      <c r="G29" s="6">
+        <v>1.0500000000000001E-2</v>
+      </c>
+      <c r="J29" s="5"/>
+      <c r="K29" s="2" t="s">
+        <v>80</v>
+      </c>
+      <c r="L29" s="6">
+        <v>1.01E-2</v>
+      </c>
+    </row>
+    <row r="30" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A30" s="2">
         <v>23</v>
       </c>
-      <c r="B30" s="1" t="inlineStr">
-[...34 lines deleted...]
-      <c r="A31" s="1" t="n">
+      <c r="B30" s="2" t="s">
+        <v>81</v>
+      </c>
+      <c r="C30" s="2" t="s">
+        <v>82</v>
+      </c>
+      <c r="D30" s="2" t="s">
+        <v>57</v>
+      </c>
+      <c r="E30" s="11">
+        <v>2931031</v>
+      </c>
+      <c r="F30" s="5">
+        <v>12015.76</v>
+      </c>
+      <c r="G30" s="6">
+        <v>1.04E-2</v>
+      </c>
+      <c r="J30" s="5"/>
+      <c r="K30" s="2" t="s">
+        <v>83</v>
+      </c>
+      <c r="L30" s="6">
+        <v>8.6E-3</v>
+      </c>
+    </row>
+    <row r="31" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A31" s="2">
         <v>24</v>
       </c>
-      <c r="B31" s="1" t="inlineStr">
-[...34 lines deleted...]
-      <c r="A32" s="1" t="n">
+      <c r="B31" s="2" t="s">
+        <v>84</v>
+      </c>
+      <c r="C31" s="2" t="s">
+        <v>85</v>
+      </c>
+      <c r="D31" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="E31" s="11">
+        <v>677992</v>
+      </c>
+      <c r="F31" s="5">
+        <v>11954.35</v>
+      </c>
+      <c r="G31" s="6">
+        <v>1.03E-2</v>
+      </c>
+      <c r="J31" s="5"/>
+      <c r="K31" s="2" t="s">
+        <v>86</v>
+      </c>
+      <c r="L31" s="6">
+        <v>7.4999999999999997E-3</v>
+      </c>
+    </row>
+    <row r="32" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A32" s="2">
         <v>25</v>
       </c>
-      <c r="B32" s="1" t="inlineStr">
-[...14 lines deleted...]
-      <c r="E32" s="5" t="n">
+      <c r="B32" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="C32" s="2" t="s">
+        <v>88</v>
+      </c>
+      <c r="D32" s="2" t="s">
+        <v>80</v>
+      </c>
+      <c r="E32" s="11">
+        <v>342554</v>
+      </c>
+      <c r="F32" s="5">
+        <v>11725.97</v>
+      </c>
+      <c r="G32" s="6">
+        <v>1.01E-2</v>
+      </c>
+      <c r="J32" s="5"/>
+      <c r="K32" s="2" t="s">
+        <v>89</v>
+      </c>
+      <c r="L32" s="6">
+        <v>6.4999999999999997E-3</v>
+      </c>
+    </row>
+    <row r="33" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A33" s="2">
+        <v>26</v>
+      </c>
+      <c r="B33" s="2" t="s">
+        <v>90</v>
+      </c>
+      <c r="C33" s="2" t="s">
+        <v>91</v>
+      </c>
+      <c r="D33" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="E33" s="11">
+        <v>708240</v>
+      </c>
+      <c r="F33" s="5">
+        <v>10842.45</v>
+      </c>
+      <c r="G33" s="6">
+        <v>9.4000000000000004E-3</v>
+      </c>
+      <c r="J33" s="5"/>
+      <c r="K33" s="2" t="s">
+        <v>92</v>
+      </c>
+      <c r="L33" s="6">
+        <v>6.1999999999999998E-3</v>
+      </c>
+    </row>
+    <row r="34" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A34" s="2">
+        <v>27</v>
+      </c>
+      <c r="B34" s="2" t="s">
+        <v>93</v>
+      </c>
+      <c r="C34" s="2" t="s">
+        <v>94</v>
+      </c>
+      <c r="D34" s="2" t="s">
+        <v>68</v>
+      </c>
+      <c r="E34" s="11">
+        <v>425252</v>
+      </c>
+      <c r="F34" s="5">
+        <v>10395.290000000001</v>
+      </c>
+      <c r="G34" s="6">
+        <v>8.9999999999999993E-3</v>
+      </c>
+      <c r="J34" s="5"/>
+      <c r="K34" s="2" t="s">
+        <v>95</v>
+      </c>
+      <c r="L34" s="6">
+        <v>4.7999999999999996E-3</v>
+      </c>
+    </row>
+    <row r="35" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A35" s="2">
+        <v>28</v>
+      </c>
+      <c r="B35" s="2" t="s">
+        <v>96</v>
+      </c>
+      <c r="C35" s="2" t="s">
+        <v>97</v>
+      </c>
+      <c r="D35" s="2" t="s">
+        <v>83</v>
+      </c>
+      <c r="E35" s="11">
+        <v>350597</v>
+      </c>
+      <c r="F35" s="5">
+        <v>9908.2199999999993</v>
+      </c>
+      <c r="G35" s="6">
+        <v>8.6E-3</v>
+      </c>
+      <c r="J35" s="5"/>
+      <c r="K35" s="2" t="s">
+        <v>98</v>
+      </c>
+      <c r="L35" s="6">
+        <v>4.1999999999999997E-3</v>
+      </c>
+    </row>
+    <row r="36" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A36" s="2">
+        <v>29</v>
+      </c>
+      <c r="B36" s="2" t="s">
+        <v>99</v>
+      </c>
+      <c r="C36" s="2" t="s">
+        <v>100</v>
+      </c>
+      <c r="D36" s="2" t="s">
+        <v>63</v>
+      </c>
+      <c r="E36" s="11">
+        <v>5963675</v>
+      </c>
+      <c r="F36" s="5">
+        <v>9734.51</v>
+      </c>
+      <c r="G36" s="6">
+        <v>8.3999999999999995E-3</v>
+      </c>
+      <c r="J36" s="5"/>
+      <c r="K36" s="2" t="s">
+        <v>101</v>
+      </c>
+      <c r="L36" s="6">
+        <v>2.5000000000000001E-3</v>
+      </c>
+    </row>
+    <row r="37" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A37" s="2">
+        <v>30</v>
+      </c>
+      <c r="B37" s="2" t="s">
+        <v>102</v>
+      </c>
+      <c r="C37" s="2" t="s">
+        <v>103</v>
+      </c>
+      <c r="D37" s="2" t="s">
+        <v>68</v>
+      </c>
+      <c r="E37" s="11">
         <v>1213466</v>
       </c>
-      <c r="F32" s="6" t="n">
-[...54 lines deleted...]
-      <c r="A34" s="1" t="n">
+      <c r="F37" s="5">
+        <v>9679.2099999999991</v>
+      </c>
+      <c r="G37" s="6">
+        <v>8.3999999999999995E-3</v>
+      </c>
+      <c r="J37" s="5"/>
+      <c r="K37" s="2" t="s">
+        <v>104</v>
+      </c>
+      <c r="L37" s="6">
+        <v>2.9999999999999997E-4</v>
+      </c>
+    </row>
+    <row r="38" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A38" s="2">
+        <v>31</v>
+      </c>
+      <c r="B38" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="C38" s="2" t="s">
+        <v>106</v>
+      </c>
+      <c r="D38" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="E38" s="11">
+        <v>6457538</v>
+      </c>
+      <c r="F38" s="5">
+        <v>9124.5</v>
+      </c>
+      <c r="G38" s="6">
+        <v>7.9000000000000008E-3</v>
+      </c>
+      <c r="J38" s="5"/>
+      <c r="K38" s="2" t="s">
+        <v>107</v>
+      </c>
+      <c r="L38" s="6">
+        <v>2.0000000000000001E-4</v>
+      </c>
+    </row>
+    <row r="39" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A39" s="2">
+        <v>32</v>
+      </c>
+      <c r="B39" s="2" t="s">
+        <v>108</v>
+      </c>
+      <c r="C39" s="2" t="s">
+        <v>109</v>
+      </c>
+      <c r="D39" s="2" t="s">
+        <v>86</v>
+      </c>
+      <c r="E39" s="11">
+        <v>453034</v>
+      </c>
+      <c r="F39" s="5">
+        <v>8630.2999999999993</v>
+      </c>
+      <c r="G39" s="6">
+        <v>7.4999999999999997E-3</v>
+      </c>
+      <c r="J39" s="5"/>
+      <c r="K39" s="2" t="s">
+        <v>110</v>
+      </c>
+      <c r="L39" s="6">
+        <v>4.1000000000000002E-2</v>
+      </c>
+    </row>
+    <row r="40" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A40" s="2">
+        <v>33</v>
+      </c>
+      <c r="B40" s="2" t="s">
+        <v>111</v>
+      </c>
+      <c r="C40" s="2" t="s">
+        <v>112</v>
+      </c>
+      <c r="D40" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="E40" s="11">
+        <v>755056</v>
+      </c>
+      <c r="F40" s="5">
+        <v>8067.4</v>
+      </c>
+      <c r="G40" s="6">
+        <v>7.0000000000000001E-3</v>
+      </c>
+      <c r="J40" s="5"/>
+    </row>
+    <row r="41" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A41" s="2">
+        <v>34</v>
+      </c>
+      <c r="B41" s="2" t="s">
+        <v>113</v>
+      </c>
+      <c r="C41" s="2" t="s">
+        <v>114</v>
+      </c>
+      <c r="D41" s="2" t="s">
+        <v>71</v>
+      </c>
+      <c r="E41" s="11">
+        <v>375200</v>
+      </c>
+      <c r="F41" s="5">
+        <v>7435.34</v>
+      </c>
+      <c r="G41" s="6">
+        <v>6.4000000000000003E-3</v>
+      </c>
+      <c r="J41" s="5"/>
+    </row>
+    <row r="42" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A42" s="2">
+        <v>35</v>
+      </c>
+      <c r="B42" s="2" t="s">
+        <v>115</v>
+      </c>
+      <c r="C42" s="2" t="s">
+        <v>116</v>
+      </c>
+      <c r="D42" s="2" t="s">
+        <v>92</v>
+      </c>
+      <c r="E42" s="11">
+        <v>821122</v>
+      </c>
+      <c r="F42" s="5">
+        <v>7158.13</v>
+      </c>
+      <c r="G42" s="6">
+        <v>6.1999999999999998E-3</v>
+      </c>
+      <c r="J42" s="5"/>
+    </row>
+    <row r="43" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A43" s="2">
+        <v>36</v>
+      </c>
+      <c r="B43" s="2" t="s">
+        <v>117</v>
+      </c>
+      <c r="C43" s="2" t="s">
+        <v>118</v>
+      </c>
+      <c r="D43" s="2" t="s">
         <v>27</v>
       </c>
-      <c r="B34" s="1" t="inlineStr">
-[...242 lines deleted...]
-      <c r="E40" s="5" t="n">
+      <c r="E43" s="11">
+        <v>810789</v>
+      </c>
+      <c r="F43" s="5">
+        <v>6121.46</v>
+      </c>
+      <c r="G43" s="6">
+        <v>5.3E-3</v>
+      </c>
+      <c r="J43" s="5"/>
+    </row>
+    <row r="44" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A44" s="2">
+        <v>37</v>
+      </c>
+      <c r="B44" s="2" t="s">
+        <v>119</v>
+      </c>
+      <c r="C44" s="2" t="s">
+        <v>120</v>
+      </c>
+      <c r="D44" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="E44" s="11">
         <v>545980</v>
       </c>
-      <c r="F40" s="6" t="n">
-[...64 lines deleted...]
-      <c r="E42" s="5" t="n">
+      <c r="F44" s="5">
+        <v>6074.03</v>
+      </c>
+      <c r="G44" s="6">
+        <v>5.1999999999999998E-3</v>
+      </c>
+      <c r="J44" s="5"/>
+    </row>
+    <row r="45" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A45" s="2">
+        <v>38</v>
+      </c>
+      <c r="B45" s="2" t="s">
+        <v>121</v>
+      </c>
+      <c r="C45" s="2" t="s">
+        <v>122</v>
+      </c>
+      <c r="D45" s="2" t="s">
+        <v>71</v>
+      </c>
+      <c r="E45" s="11">
+        <v>185420</v>
+      </c>
+      <c r="F45" s="5">
+        <v>5664.21</v>
+      </c>
+      <c r="G45" s="6">
+        <v>4.8999999999999998E-3</v>
+      </c>
+      <c r="J45" s="5"/>
+    </row>
+    <row r="46" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A46" s="2">
+        <v>39</v>
+      </c>
+      <c r="B46" s="2" t="s">
+        <v>123</v>
+      </c>
+      <c r="C46" s="2" t="s">
+        <v>124</v>
+      </c>
+      <c r="D46" s="2" t="s">
+        <v>95</v>
+      </c>
+      <c r="E46" s="11">
         <v>1344354</v>
       </c>
-      <c r="F42" s="6" t="n">
-[...68 lines deleted...]
-      <c r="A45" s="1" t="n">
+      <c r="F46" s="5">
+        <v>5510.51</v>
+      </c>
+      <c r="G46" s="6">
+        <v>4.7999999999999996E-3</v>
+      </c>
+      <c r="J46" s="5"/>
+    </row>
+    <row r="47" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A47" s="2">
+        <v>40</v>
+      </c>
+      <c r="B47" s="2" t="s">
+        <v>125</v>
+      </c>
+      <c r="C47" s="2" t="s">
+        <v>126</v>
+      </c>
+      <c r="D47" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="E47" s="11">
+        <v>1592789</v>
+      </c>
+      <c r="F47" s="5">
+        <v>5306.38</v>
+      </c>
+      <c r="G47" s="6">
+        <v>4.5999999999999999E-3</v>
+      </c>
+      <c r="J47" s="5"/>
+    </row>
+    <row r="48" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A48" s="2">
+        <v>41</v>
+      </c>
+      <c r="B48" s="2" t="s">
+        <v>127</v>
+      </c>
+      <c r="C48" s="2" t="s">
+        <v>128</v>
+      </c>
+      <c r="D48" s="2" t="s">
+        <v>101</v>
+      </c>
+      <c r="E48" s="11">
+        <v>272998</v>
+      </c>
+      <c r="F48" s="5">
+        <v>2865.25</v>
+      </c>
+      <c r="G48" s="6">
+        <v>2.5000000000000001E-3</v>
+      </c>
+      <c r="J48" s="5"/>
+    </row>
+    <row r="49" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A49" s="2">
+        <v>42</v>
+      </c>
+      <c r="B49" s="2" t="s">
+        <v>129</v>
+      </c>
+      <c r="C49" s="2" t="s">
+        <v>130</v>
+      </c>
+      <c r="D49" s="2" t="s">
+        <v>45</v>
+      </c>
+      <c r="E49" s="11">
+        <v>81921</v>
+      </c>
+      <c r="F49" s="5">
+        <v>979.69</v>
+      </c>
+      <c r="G49" s="6">
+        <v>8.0000000000000004E-4</v>
+      </c>
+      <c r="J49" s="5"/>
+    </row>
+    <row r="50" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A50" s="2">
+        <v>43</v>
+      </c>
+      <c r="B50" s="2" t="s">
+        <v>131</v>
+      </c>
+      <c r="C50" s="2" t="s">
+        <v>132</v>
+      </c>
+      <c r="D50" s="2" t="s">
+        <v>107</v>
+      </c>
+      <c r="E50" s="11">
+        <v>4825</v>
+      </c>
+      <c r="F50" s="5">
+        <v>173.8</v>
+      </c>
+      <c r="G50" s="6">
+        <v>2.0000000000000001E-4</v>
+      </c>
+      <c r="J50" s="5"/>
+    </row>
+    <row r="51" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A51" s="8"/>
+      <c r="B51" s="8" t="s">
+        <v>133</v>
+      </c>
+      <c r="C51" s="8"/>
+      <c r="D51" s="8"/>
+      <c r="E51" s="8"/>
+      <c r="F51" s="9">
+        <v>815210.39</v>
+      </c>
+      <c r="G51" s="10">
+        <v>0.70409999999999995</v>
+      </c>
+    </row>
+    <row r="53" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="B53" s="3" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="54" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A54" s="2">
+        <v>44</v>
+      </c>
+      <c r="B54" s="2" t="s">
+        <v>135</v>
+      </c>
+      <c r="C54" s="2" t="s">
+        <v>136</v>
+      </c>
+      <c r="D54" s="2" t="s">
+        <v>45</v>
+      </c>
+      <c r="E54" s="11">
+        <v>52521</v>
+      </c>
+      <c r="F54" s="5">
+        <v>0</v>
+      </c>
+      <c r="G54" s="6" t="s">
+        <v>137</v>
+      </c>
+      <c r="J54" s="5"/>
+    </row>
+    <row r="55" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A55" s="8"/>
+      <c r="B55" s="8" t="s">
+        <v>133</v>
+      </c>
+      <c r="C55" s="8"/>
+      <c r="D55" s="8"/>
+      <c r="E55" s="8"/>
+      <c r="F55" s="9">
+        <v>0</v>
+      </c>
+      <c r="G55" s="10" t="s">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="57" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="B57" s="3" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="58" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="B58" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="59" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A59" s="2">
+        <v>45</v>
+      </c>
+      <c r="B59" s="2" t="s">
+        <v>139</v>
+      </c>
+      <c r="C59" s="2" t="s">
+        <v>140</v>
+      </c>
+      <c r="D59" s="2" t="s">
+        <v>104</v>
+      </c>
+      <c r="E59" s="11">
+        <v>660000</v>
+      </c>
+      <c r="F59" s="5">
+        <v>402.6</v>
+      </c>
+      <c r="G59" s="6">
+        <v>2.9999999999999997E-4</v>
+      </c>
+      <c r="H59" s="7">
+        <v>2</v>
+      </c>
+      <c r="J59" s="5"/>
+    </row>
+    <row r="60" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A60" s="8"/>
+      <c r="B60" s="8" t="s">
+        <v>133</v>
+      </c>
+      <c r="C60" s="8"/>
+      <c r="D60" s="8"/>
+      <c r="E60" s="8"/>
+      <c r="F60" s="9">
+        <v>402.6</v>
+      </c>
+      <c r="G60" s="10">
+        <v>2.9999999999999997E-4</v>
+      </c>
+    </row>
+    <row r="62" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="B62" s="3" t="s">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="63" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="B63" s="3" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="64" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="B64" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="65" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A65" s="2">
+        <v>46</v>
+      </c>
+      <c r="B65" s="2" t="s">
+        <v>143</v>
+      </c>
+      <c r="C65" s="2" t="s">
+        <v>144</v>
+      </c>
+      <c r="D65" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="E65" s="11">
+        <v>17500</v>
+      </c>
+      <c r="F65" s="5">
+        <v>17657.400000000001</v>
+      </c>
+      <c r="G65" s="6">
+        <v>1.52E-2</v>
+      </c>
+      <c r="H65" s="7">
+        <v>47865</v>
+      </c>
+      <c r="J65" s="5">
+        <v>8.1218000000000004</v>
+      </c>
+    </row>
+    <row r="66" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A66" s="2">
+        <v>47</v>
+      </c>
+      <c r="B66" s="2" t="s">
+        <v>145</v>
+      </c>
+      <c r="C66" s="2" t="s">
+        <v>146</v>
+      </c>
+      <c r="D66" s="2" t="s">
         <v>38</v>
       </c>
-      <c r="B45" s="1" t="inlineStr">
-[...131 lines deleted...]
-      <c r="F51" s="6" t="n">
+      <c r="E66" s="11">
+        <v>10000</v>
+      </c>
+      <c r="F66" s="5">
+        <v>10159.709999999999</v>
+      </c>
+      <c r="G66" s="6">
+        <v>8.8000000000000005E-3</v>
+      </c>
+      <c r="H66" s="7">
+        <v>47102</v>
+      </c>
+      <c r="J66" s="5">
+        <v>7.9450000000000003</v>
+      </c>
+    </row>
+    <row r="67" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A67" s="2">
+        <v>48</v>
+      </c>
+      <c r="B67" s="2" t="s">
+        <v>143</v>
+      </c>
+      <c r="C67" s="2" t="s">
+        <v>147</v>
+      </c>
+      <c r="D67" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="E67" s="11">
+        <v>7500</v>
+      </c>
+      <c r="F67" s="5">
+        <v>7594.65</v>
+      </c>
+      <c r="G67" s="6">
+        <v>6.6E-3</v>
+      </c>
+      <c r="H67" s="7">
+        <v>46771</v>
+      </c>
+      <c r="J67" s="5">
+        <v>7.9417999999999997</v>
+      </c>
+    </row>
+    <row r="68" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A68" s="2">
+        <v>49</v>
+      </c>
+      <c r="B68" s="2" t="s">
+        <v>148</v>
+      </c>
+      <c r="C68" s="2" t="s">
+        <v>149</v>
+      </c>
+      <c r="D68" s="2" t="s">
+        <v>38</v>
+      </c>
+      <c r="E68" s="11">
+        <v>6500</v>
+      </c>
+      <c r="F68" s="5">
+        <v>6520.72</v>
+      </c>
+      <c r="G68" s="6">
+        <v>5.5999999999999999E-3</v>
+      </c>
+      <c r="H68" s="7">
+        <v>47150</v>
+      </c>
+      <c r="J68" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="69" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A69" s="2">
+        <v>50</v>
+      </c>
+      <c r="B69" s="2" t="s">
+        <v>150</v>
+      </c>
+      <c r="C69" s="2" t="s">
+        <v>151</v>
+      </c>
+      <c r="D69" s="2" t="s">
+        <v>38</v>
+      </c>
+      <c r="E69" s="11">
+        <v>5000</v>
+      </c>
+      <c r="F69" s="5">
+        <v>5356.05</v>
+      </c>
+      <c r="G69" s="6">
+        <v>4.5999999999999999E-3</v>
+      </c>
+      <c r="H69" s="7">
+        <v>46576</v>
+      </c>
+      <c r="J69" s="5">
+        <v>7.5749000000000004</v>
+      </c>
+    </row>
+    <row r="70" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A70" s="2">
+        <v>51</v>
+      </c>
+      <c r="B70" s="2" t="s">
+        <v>152</v>
+      </c>
+      <c r="C70" s="2" t="s">
+        <v>153</v>
+      </c>
+      <c r="D70" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="E70" s="11">
+        <v>50</v>
+      </c>
+      <c r="F70" s="5">
+        <v>5353.41</v>
+      </c>
+      <c r="G70" s="6">
+        <v>4.5999999999999999E-3</v>
+      </c>
+      <c r="H70" s="7">
+        <v>82057</v>
+      </c>
+      <c r="I70" s="2" t="s">
+        <v>154</v>
+      </c>
+      <c r="J70" s="5">
+        <v>7.7119999999999997</v>
+      </c>
+    </row>
+    <row r="71" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A71" s="2">
+        <v>52</v>
+      </c>
+      <c r="B71" s="2" t="s">
+        <v>155</v>
+      </c>
+      <c r="C71" s="2" t="s">
+        <v>156</v>
+      </c>
+      <c r="D71" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="E71" s="11">
+        <v>5000</v>
+      </c>
+      <c r="F71" s="5">
+        <v>5274.8</v>
+      </c>
+      <c r="G71" s="6">
+        <v>4.5999999999999999E-3</v>
+      </c>
+      <c r="H71" s="7">
+        <v>46648</v>
+      </c>
+      <c r="J71" s="5">
+        <v>8.0688999999999993</v>
+      </c>
+    </row>
+    <row r="72" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A72" s="2">
+        <v>53</v>
+      </c>
+      <c r="B72" s="2" t="s">
+        <v>157</v>
+      </c>
+      <c r="C72" s="2" t="s">
+        <v>158</v>
+      </c>
+      <c r="D72" s="2" t="s">
+        <v>38</v>
+      </c>
+      <c r="E72" s="11">
+        <v>5000</v>
+      </c>
+      <c r="F72" s="5">
+        <v>5221.92</v>
+      </c>
+      <c r="G72" s="6">
+        <v>4.4999999999999997E-3</v>
+      </c>
+      <c r="H72" s="7">
+        <v>46496</v>
+      </c>
+      <c r="J72" s="5">
+        <v>7.4545000000000003</v>
+      </c>
+    </row>
+    <row r="73" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A73" s="2">
+        <v>54</v>
+      </c>
+      <c r="B73" s="2" t="s">
+        <v>159</v>
+      </c>
+      <c r="C73" s="2" t="s">
+        <v>160</v>
+      </c>
+      <c r="D73" s="2" t="s">
+        <v>38</v>
+      </c>
+      <c r="E73" s="11">
+        <v>5000</v>
+      </c>
+      <c r="F73" s="5">
+        <v>5176.54</v>
+      </c>
+      <c r="G73" s="6">
+        <v>4.4999999999999997E-3</v>
+      </c>
+      <c r="H73" s="7">
+        <v>50962</v>
+      </c>
+      <c r="J73" s="5">
+        <v>7.6496000000000004</v>
+      </c>
+    </row>
+    <row r="74" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A74" s="2">
+        <v>55</v>
+      </c>
+      <c r="B74" s="2" t="s">
+        <v>161</v>
+      </c>
+      <c r="C74" s="2" t="s">
+        <v>162</v>
+      </c>
+      <c r="D74" s="2" t="s">
+        <v>38</v>
+      </c>
+      <c r="E74" s="11">
+        <v>500</v>
+      </c>
+      <c r="F74" s="5">
+        <v>5041.7</v>
+      </c>
+      <c r="G74" s="6">
+        <v>4.4000000000000003E-3</v>
+      </c>
+      <c r="H74" s="7">
+        <v>48122</v>
+      </c>
+      <c r="J74" s="5">
+        <v>7.68</v>
+      </c>
+    </row>
+    <row r="75" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A75" s="2">
+        <v>56</v>
+      </c>
+      <c r="B75" s="2" t="s">
+        <v>163</v>
+      </c>
+      <c r="C75" s="2" t="s">
+        <v>164</v>
+      </c>
+      <c r="D75" s="2" t="s">
+        <v>89</v>
+      </c>
+      <c r="E75" s="11">
+        <v>5000</v>
+      </c>
+      <c r="F75" s="5">
+        <v>4931.45</v>
+      </c>
+      <c r="G75" s="6">
+        <v>4.3E-3</v>
+      </c>
+      <c r="H75" s="7">
+        <v>47095</v>
+      </c>
+      <c r="J75" s="5">
+        <v>8.0294000000000008</v>
+      </c>
+    </row>
+    <row r="76" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A76" s="2">
+        <v>57</v>
+      </c>
+      <c r="B76" s="2" t="s">
+        <v>165</v>
+      </c>
+      <c r="C76" s="2" t="s">
+        <v>166</v>
+      </c>
+      <c r="D76" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="E76" s="11">
+        <v>4250</v>
+      </c>
+      <c r="F76" s="5">
+        <v>4248.54</v>
+      </c>
+      <c r="G76" s="6">
+        <v>3.7000000000000002E-3</v>
+      </c>
+      <c r="H76" s="7">
+        <v>47171</v>
+      </c>
+      <c r="J76" s="5">
+        <v>8.4499999999999993</v>
+      </c>
+    </row>
+    <row r="77" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A77" s="2">
+        <v>58</v>
+      </c>
+      <c r="B77" s="2" t="s">
+        <v>165</v>
+      </c>
+      <c r="C77" s="2" t="s">
+        <v>167</v>
+      </c>
+      <c r="D77" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="E77" s="11">
+        <v>2500</v>
+      </c>
+      <c r="F77" s="5">
+        <v>2705.96</v>
+      </c>
+      <c r="G77" s="6">
+        <v>2.3E-3</v>
+      </c>
+      <c r="H77" s="7">
+        <v>46867</v>
+      </c>
+      <c r="I77" s="2" t="s">
+        <v>168</v>
+      </c>
+      <c r="J77" s="5">
+        <v>8.3320000000000007</v>
+      </c>
+    </row>
+    <row r="78" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A78" s="2">
+        <v>59</v>
+      </c>
+      <c r="B78" s="2" t="s">
+        <v>165</v>
+      </c>
+      <c r="C78" s="2" t="s">
+        <v>169</v>
+      </c>
+      <c r="D78" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="E78" s="11">
+        <v>2500</v>
+      </c>
+      <c r="F78" s="5">
+        <v>2670.1</v>
+      </c>
+      <c r="G78" s="6">
+        <v>2.3E-3</v>
+      </c>
+      <c r="H78" s="7">
+        <v>46961</v>
+      </c>
+      <c r="I78" s="2" t="s">
+        <v>170</v>
+      </c>
+      <c r="J78" s="5">
+        <v>7.5247999999999999</v>
+      </c>
+    </row>
+    <row r="79" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A79" s="2">
+        <v>60</v>
+      </c>
+      <c r="B79" s="2" t="s">
+        <v>171</v>
+      </c>
+      <c r="C79" s="2" t="s">
+        <v>172</v>
+      </c>
+      <c r="D79" s="2" t="s">
+        <v>38</v>
+      </c>
+      <c r="E79" s="11">
+        <v>250</v>
+      </c>
+      <c r="F79" s="5">
+        <v>2667.04</v>
+      </c>
+      <c r="G79" s="6">
+        <v>2.3E-3</v>
+      </c>
+      <c r="H79" s="7">
+        <v>47091</v>
+      </c>
+      <c r="J79" s="5">
+        <v>7.51</v>
+      </c>
+    </row>
+    <row r="80" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A80" s="2">
+        <v>61</v>
+      </c>
+      <c r="B80" s="2" t="s">
+        <v>165</v>
+      </c>
+      <c r="C80" s="2" t="s">
+        <v>173</v>
+      </c>
+      <c r="D80" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="E80" s="11">
+        <v>2500</v>
+      </c>
+      <c r="F80" s="5">
+        <v>2662.56</v>
+      </c>
+      <c r="G80" s="6">
+        <v>2.3E-3</v>
+      </c>
+      <c r="H80" s="7">
+        <v>46234</v>
+      </c>
+      <c r="J80" s="5">
+        <v>7.2598000000000003</v>
+      </c>
+    </row>
+    <row r="81" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A81" s="2">
+        <v>62</v>
+      </c>
+      <c r="B81" s="2" t="s">
+        <v>145</v>
+      </c>
+      <c r="C81" s="2" t="s">
+        <v>174</v>
+      </c>
+      <c r="D81" s="2" t="s">
+        <v>38</v>
+      </c>
+      <c r="E81" s="11">
+        <v>2500</v>
+      </c>
+      <c r="F81" s="5">
+        <v>2628.99</v>
+      </c>
+      <c r="G81" s="6">
+        <v>2.3E-3</v>
+      </c>
+      <c r="H81" s="7">
+        <v>46696</v>
+      </c>
+      <c r="J81" s="5">
+        <v>7.89</v>
+      </c>
+    </row>
+    <row r="82" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A82" s="2">
+        <v>63</v>
+      </c>
+      <c r="B82" s="2" t="s">
+        <v>159</v>
+      </c>
+      <c r="C82" s="2" t="s">
+        <v>175</v>
+      </c>
+      <c r="D82" s="2" t="s">
+        <v>89</v>
+      </c>
+      <c r="E82" s="11">
+        <v>2500</v>
+      </c>
+      <c r="F82" s="5">
+        <v>2595.6</v>
+      </c>
+      <c r="G82" s="6">
+        <v>2.2000000000000001E-3</v>
+      </c>
+      <c r="H82" s="7">
+        <v>50948</v>
+      </c>
+      <c r="J82" s="5">
+        <v>7.6496000000000004</v>
+      </c>
+    </row>
+    <row r="83" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A83" s="2">
+        <v>64</v>
+      </c>
+      <c r="B83" s="2" t="s">
+        <v>161</v>
+      </c>
+      <c r="C83" s="2" t="s">
+        <v>176</v>
+      </c>
+      <c r="D83" s="2" t="s">
+        <v>38</v>
+      </c>
+      <c r="E83" s="11">
+        <v>2500</v>
+      </c>
+      <c r="F83" s="5">
+        <v>2563.84</v>
+      </c>
+      <c r="G83" s="6">
+        <v>2.2000000000000001E-3</v>
+      </c>
+      <c r="H83" s="7">
+        <v>48136</v>
+      </c>
+      <c r="J83" s="5">
+        <v>7.68</v>
+      </c>
+    </row>
+    <row r="84" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A84" s="2">
+        <v>65</v>
+      </c>
+      <c r="B84" s="2" t="s">
+        <v>155</v>
+      </c>
+      <c r="C84" s="2" t="s">
+        <v>177</v>
+      </c>
+      <c r="D84" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="E84" s="11">
+        <v>2500</v>
+      </c>
+      <c r="F84" s="5">
+        <v>2541.71</v>
+      </c>
+      <c r="G84" s="6">
+        <v>2.2000000000000001E-3</v>
+      </c>
+      <c r="H84" s="7">
+        <v>46932</v>
+      </c>
+      <c r="J84" s="5">
+        <v>8.0086999999999993</v>
+      </c>
+    </row>
+    <row r="85" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A85" s="2">
+        <v>66</v>
+      </c>
+      <c r="B85" s="2" t="s">
+        <v>178</v>
+      </c>
+      <c r="C85" s="2" t="s">
+        <v>179</v>
+      </c>
+      <c r="D85" s="2" t="s">
+        <v>38</v>
+      </c>
+      <c r="E85" s="11">
+        <v>2500</v>
+      </c>
+      <c r="F85" s="5">
+        <v>2444.5</v>
+      </c>
+      <c r="G85" s="6">
+        <v>2.0999999999999999E-3</v>
+      </c>
+      <c r="H85" s="7">
+        <v>51104</v>
+      </c>
+      <c r="J85" s="5">
+        <v>7.7099000000000002</v>
+      </c>
+    </row>
+    <row r="86" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A86" s="2">
+        <v>67</v>
+      </c>
+      <c r="B86" s="2" t="s">
+        <v>143</v>
+      </c>
+      <c r="C86" s="2" t="s">
+        <v>180</v>
+      </c>
+      <c r="D86" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="E86" s="11">
+        <v>1500</v>
+      </c>
+      <c r="F86" s="5">
+        <v>1511.75</v>
+      </c>
+      <c r="G86" s="6">
+        <v>1.2999999999999999E-3</v>
+      </c>
+      <c r="H86" s="7">
+        <v>47501</v>
+      </c>
+      <c r="J86" s="5">
+        <v>8.1218000000000004</v>
+      </c>
+    </row>
+    <row r="87" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A87" s="2">
+        <v>68</v>
+      </c>
+      <c r="B87" s="2" t="s">
+        <v>181</v>
+      </c>
+      <c r="C87" s="2" t="s">
+        <v>182</v>
+      </c>
+      <c r="D87" s="2" t="s">
+        <v>38</v>
+      </c>
+      <c r="E87" s="11">
+        <v>500</v>
+      </c>
+      <c r="F87" s="5">
+        <v>503.81</v>
+      </c>
+      <c r="G87" s="6">
+        <v>4.0000000000000002E-4</v>
+      </c>
+      <c r="H87" s="7">
+        <v>52821</v>
+      </c>
+      <c r="J87" s="5">
+        <v>7.8250000000000002</v>
+      </c>
+    </row>
+    <row r="88" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A88" s="8"/>
+      <c r="B88" s="8" t="s">
+        <v>133</v>
+      </c>
+      <c r="C88" s="8"/>
+      <c r="D88" s="8"/>
+      <c r="E88" s="8"/>
+      <c r="F88" s="9">
+        <v>108032.75</v>
+      </c>
+      <c r="G88" s="10">
+        <v>9.3299999999999994E-2</v>
+      </c>
+    </row>
+    <row r="90" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="B90" s="3" t="s">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="91" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A91" s="2">
+        <v>69</v>
+      </c>
+      <c r="B91" s="2" t="s">
+        <v>184</v>
+      </c>
+      <c r="C91" s="2" t="s">
+        <v>185</v>
+      </c>
+      <c r="D91" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="E91" s="11">
+        <v>52500000</v>
+      </c>
+      <c r="F91" s="5">
+        <v>47755.4</v>
+      </c>
+      <c r="G91" s="6">
+        <v>4.1200000000000001E-2</v>
+      </c>
+      <c r="H91" s="7">
+        <v>60372</v>
+      </c>
+      <c r="J91" s="5">
+        <v>7.6554000000000002</v>
+      </c>
+    </row>
+    <row r="92" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A92" s="2">
+        <v>70</v>
+      </c>
+      <c r="B92" s="2" t="s">
+        <v>186</v>
+      </c>
+      <c r="C92" s="2" t="s">
+        <v>187</v>
+      </c>
+      <c r="D92" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="E92" s="11">
+        <v>22500000</v>
+      </c>
+      <c r="F92" s="5">
+        <v>22460.83</v>
+      </c>
+      <c r="G92" s="6">
+        <v>1.9400000000000001E-2</v>
+      </c>
+      <c r="H92" s="7">
+        <v>53334</v>
+      </c>
+      <c r="J92" s="5">
+        <v>7.8475000000000001</v>
+      </c>
+    </row>
+    <row r="93" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A93" s="2">
+        <v>71</v>
+      </c>
+      <c r="B93" s="2" t="s">
+        <v>188</v>
+      </c>
+      <c r="C93" s="2" t="s">
+        <v>189</v>
+      </c>
+      <c r="D93" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="E93" s="11">
+        <v>15000000</v>
+      </c>
+      <c r="F93" s="5">
+        <v>15702.59</v>
+      </c>
+      <c r="G93" s="6">
+        <v>1.3599999999999999E-2</v>
+      </c>
+      <c r="H93" s="7">
+        <v>48844</v>
+      </c>
+      <c r="J93" s="5">
+        <v>6.0243000000000002</v>
+      </c>
+    </row>
+    <row r="94" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A94" s="2">
+        <v>72</v>
+      </c>
+      <c r="B94" s="2" t="s">
+        <v>190</v>
+      </c>
+      <c r="C94" s="2" t="s">
+        <v>191</v>
+      </c>
+      <c r="D94" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="E94" s="11">
+        <v>10000000</v>
+      </c>
+      <c r="F94" s="5">
+        <v>9939.16</v>
+      </c>
+      <c r="G94" s="6">
+        <v>8.6E-3</v>
+      </c>
+      <c r="H94" s="7">
+        <v>53011</v>
+      </c>
+      <c r="J94" s="5">
+        <v>7.9531000000000001</v>
+      </c>
+    </row>
+    <row r="95" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A95" s="2">
+        <v>73</v>
+      </c>
+      <c r="B95" s="2" t="s">
+        <v>192</v>
+      </c>
+      <c r="C95" s="2" t="s">
+        <v>193</v>
+      </c>
+      <c r="D95" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="E95" s="11">
+        <v>10000000</v>
+      </c>
+      <c r="F95" s="5">
+        <v>9748.84</v>
+      </c>
+      <c r="G95" s="6">
+        <v>8.3999999999999995E-3</v>
+      </c>
+      <c r="H95" s="7">
+        <v>56844</v>
+      </c>
+      <c r="J95" s="5">
+        <v>7.5787000000000004</v>
+      </c>
+    </row>
+    <row r="96" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A96" s="2">
+        <v>74</v>
+      </c>
+      <c r="B96" s="2" t="s">
+        <v>194</v>
+      </c>
+      <c r="C96" s="2" t="s">
+        <v>195</v>
+      </c>
+      <c r="D96" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="E96" s="11">
+        <v>7500000</v>
+      </c>
+      <c r="F96" s="5">
+        <v>7573.8</v>
+      </c>
+      <c r="G96" s="6">
+        <v>6.4999999999999997E-3</v>
+      </c>
+      <c r="H96" s="7">
+        <v>47856</v>
+      </c>
+      <c r="J96" s="5">
+        <v>7.3174999999999999</v>
+      </c>
+    </row>
+    <row r="97" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A97" s="2">
+        <v>75</v>
+      </c>
+      <c r="B97" s="2" t="s">
+        <v>196</v>
+      </c>
+      <c r="C97" s="2" t="s">
+        <v>197</v>
+      </c>
+      <c r="D97" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="E97" s="11">
+        <v>7500000</v>
+      </c>
+      <c r="F97" s="5">
+        <v>7561.37</v>
+      </c>
+      <c r="G97" s="6">
+        <v>6.4999999999999997E-3</v>
+      </c>
+      <c r="H97" s="7">
+        <v>51901</v>
+      </c>
+      <c r="J97" s="5">
+        <v>7.8658000000000001</v>
+      </c>
+    </row>
+    <row r="98" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A98" s="2">
+        <v>76</v>
+      </c>
+      <c r="B98" s="2" t="s">
+        <v>198</v>
+      </c>
+      <c r="C98" s="2" t="s">
+        <v>199</v>
+      </c>
+      <c r="D98" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="E98" s="11">
+        <v>7500000</v>
+      </c>
+      <c r="F98" s="5">
+        <v>7470.89</v>
+      </c>
+      <c r="G98" s="6">
+        <v>6.4999999999999997E-3</v>
+      </c>
+      <c r="H98" s="7">
+        <v>52674</v>
+      </c>
+      <c r="J98" s="5">
+        <v>7.8562000000000003</v>
+      </c>
+    </row>
+    <row r="99" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A99" s="2">
+        <v>77</v>
+      </c>
+      <c r="B99" s="2" t="s">
+        <v>200</v>
+      </c>
+      <c r="C99" s="2" t="s">
+        <v>201</v>
+      </c>
+      <c r="D99" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="E99" s="11">
+        <v>6000000</v>
+      </c>
+      <c r="F99" s="5">
+        <v>5740.09</v>
+      </c>
+      <c r="G99" s="6">
+        <v>5.0000000000000001E-3</v>
+      </c>
+      <c r="H99" s="7">
+        <v>51822</v>
+      </c>
+      <c r="J99" s="5">
+        <v>7.8339999999999996</v>
+      </c>
+    </row>
+    <row r="100" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A100" s="2">
+        <v>78</v>
+      </c>
+      <c r="B100" s="2" t="s">
+        <v>202</v>
+      </c>
+      <c r="C100" s="2" t="s">
+        <v>203</v>
+      </c>
+      <c r="D100" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="E100" s="11">
+        <v>5000000</v>
+      </c>
+      <c r="F100" s="5">
+        <v>5008.41</v>
+      </c>
+      <c r="G100" s="6">
+        <v>4.3E-3</v>
+      </c>
+      <c r="H100" s="7">
+        <v>53011</v>
+      </c>
+      <c r="J100" s="5">
+        <v>7.8616999999999999</v>
+      </c>
+    </row>
+    <row r="101" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A101" s="2">
+        <v>79</v>
+      </c>
+      <c r="B101" s="2" t="s">
+        <v>204</v>
+      </c>
+      <c r="C101" s="2" t="s">
+        <v>205</v>
+      </c>
+      <c r="D101" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="E101" s="11">
+        <v>4500000</v>
+      </c>
+      <c r="F101" s="5">
+        <v>4279</v>
+      </c>
+      <c r="G101" s="6">
+        <v>3.7000000000000002E-3</v>
+      </c>
+      <c r="H101" s="7">
+        <v>52815</v>
+      </c>
+      <c r="J101" s="5">
+        <v>7.8766999999999996</v>
+      </c>
+    </row>
+    <row r="102" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A102" s="2">
+        <v>80</v>
+      </c>
+      <c r="B102" s="2" t="s">
+        <v>206</v>
+      </c>
+      <c r="C102" s="2" t="s">
+        <v>207</v>
+      </c>
+      <c r="D102" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="E102" s="11">
+        <v>3500000</v>
+      </c>
+      <c r="F102" s="5">
+        <v>3385.41</v>
+      </c>
+      <c r="G102" s="6">
+        <v>2.8999999999999998E-3</v>
+      </c>
+      <c r="H102" s="7">
+        <v>50581</v>
+      </c>
+      <c r="J102" s="5">
+        <v>7.7657999999999996</v>
+      </c>
+    </row>
+    <row r="103" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A103" s="2">
+        <v>81</v>
+      </c>
+      <c r="B103" s="2" t="s">
+        <v>208</v>
+      </c>
+      <c r="C103" s="2" t="s">
+        <v>209</v>
+      </c>
+      <c r="D103" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="E103" s="11">
+        <v>2500000</v>
+      </c>
+      <c r="F103" s="5">
+        <v>2435.6799999999998</v>
+      </c>
+      <c r="G103" s="6">
+        <v>2.0999999999999999E-3</v>
+      </c>
+      <c r="H103" s="7">
+        <v>51947</v>
+      </c>
+      <c r="J103" s="5">
+        <v>7.8550000000000004</v>
+      </c>
+    </row>
+    <row r="104" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A104" s="2">
+        <v>82</v>
+      </c>
+      <c r="B104" s="2" t="s">
+        <v>210</v>
+      </c>
+      <c r="C104" s="2" t="s">
+        <v>211</v>
+      </c>
+      <c r="D104" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="E104" s="11">
+        <v>2500000</v>
+      </c>
+      <c r="F104" s="5">
+        <v>2430.39</v>
+      </c>
+      <c r="G104" s="6">
+        <v>2.0999999999999999E-3</v>
+      </c>
+      <c r="H104" s="7">
+        <v>52678</v>
+      </c>
+      <c r="J104" s="5">
+        <v>7.8562000000000003</v>
+      </c>
+    </row>
+    <row r="105" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A105" s="2">
+        <v>83</v>
+      </c>
+      <c r="B105" s="2" t="s">
+        <v>212</v>
+      </c>
+      <c r="C105" s="2" t="s">
+        <v>213</v>
+      </c>
+      <c r="D105" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="E105" s="11">
+        <v>2000000</v>
+      </c>
+      <c r="F105" s="5">
+        <v>1889.49</v>
+      </c>
+      <c r="G105" s="6">
+        <v>1.6000000000000001E-3</v>
+      </c>
+      <c r="H105" s="7">
+        <v>50855</v>
+      </c>
+      <c r="J105" s="5">
+        <v>7.8533999999999997</v>
+      </c>
+    </row>
+    <row r="106" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A106" s="2">
+        <v>84</v>
+      </c>
+      <c r="B106" s="2" t="s">
+        <v>214</v>
+      </c>
+      <c r="C106" s="2" t="s">
+        <v>215</v>
+      </c>
+      <c r="D106" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="E106" s="11">
+        <v>1500000</v>
+      </c>
+      <c r="F106" s="5">
+        <v>1534.29</v>
+      </c>
+      <c r="G106" s="6">
+        <v>1.2999999999999999E-3</v>
+      </c>
+      <c r="H106" s="7">
+        <v>48259</v>
+      </c>
+      <c r="J106" s="5">
+        <v>7.5011999999999999</v>
+      </c>
+    </row>
+    <row r="107" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A107" s="2">
+        <v>85</v>
+      </c>
+      <c r="B107" s="2" t="s">
+        <v>216</v>
+      </c>
+      <c r="C107" s="2" t="s">
+        <v>217</v>
+      </c>
+      <c r="D107" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="E107" s="11">
+        <v>250000</v>
+      </c>
+      <c r="F107" s="5">
+        <v>253.89</v>
+      </c>
+      <c r="G107" s="6">
+        <v>2.0000000000000001E-4</v>
+      </c>
+      <c r="H107" s="7">
+        <v>46279</v>
+      </c>
+      <c r="J107" s="5">
+        <v>5.6374000000000004</v>
+      </c>
+    </row>
+    <row r="108" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A108" s="2">
+        <v>86</v>
+      </c>
+      <c r="B108" s="2" t="s">
+        <v>218</v>
+      </c>
+      <c r="C108" s="2" t="s">
+        <v>219</v>
+      </c>
+      <c r="D108" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="E108" s="11">
+        <v>200000</v>
+      </c>
+      <c r="F108" s="5">
+        <v>205.38</v>
+      </c>
+      <c r="G108" s="6">
+        <v>2.0000000000000001E-4</v>
+      </c>
+      <c r="H108" s="7">
+        <v>46167</v>
+      </c>
+      <c r="J108" s="5">
+        <v>5.3155000000000001</v>
+      </c>
+    </row>
+    <row r="109" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A109" s="8"/>
+      <c r="B109" s="8" t="s">
+        <v>133</v>
+      </c>
+      <c r="C109" s="8"/>
+      <c r="D109" s="8"/>
+      <c r="E109" s="8"/>
+      <c r="F109" s="9">
+        <v>155374.91</v>
+      </c>
+      <c r="G109" s="10">
+        <v>0.1341</v>
+      </c>
+    </row>
+    <row r="111" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="B111" s="3" t="s">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="112" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="B112" s="3" t="s">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="113" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="B113" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="114" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A114" s="2">
+        <v>87</v>
+      </c>
+      <c r="B114" s="2" t="s">
+        <v>145</v>
+      </c>
+      <c r="C114" s="2" t="s">
+        <v>222</v>
+      </c>
+      <c r="D114" s="2" t="s">
+        <v>98</v>
+      </c>
+      <c r="E114" s="11">
+        <v>1000</v>
+      </c>
+      <c r="F114" s="5">
+        <v>4866.18</v>
+      </c>
+      <c r="G114" s="6">
+        <v>4.1999999999999997E-3</v>
+      </c>
+      <c r="H114" s="7">
+        <v>46283</v>
+      </c>
+      <c r="J114" s="5">
+        <v>7.1700999999999997</v>
+      </c>
+    </row>
+    <row r="115" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A115" s="8"/>
+      <c r="B115" s="8" t="s">
+        <v>133</v>
+      </c>
+      <c r="C115" s="8"/>
+      <c r="D115" s="8"/>
+      <c r="E115" s="8"/>
+      <c r="F115" s="9">
+        <v>4866.18</v>
+      </c>
+      <c r="G115" s="10">
+        <v>4.1999999999999997E-3</v>
+      </c>
+    </row>
+    <row r="117" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A117" s="2">
+        <v>88</v>
+      </c>
+      <c r="B117" s="3" t="s">
+        <v>223</v>
+      </c>
+      <c r="F117" s="5">
+        <v>55758.97</v>
+      </c>
+      <c r="G117" s="6">
+        <v>4.82E-2</v>
+      </c>
+      <c r="H117" s="7">
+        <v>46146</v>
+      </c>
+    </row>
+    <row r="118" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A118" s="8"/>
+      <c r="B118" s="8" t="s">
+        <v>133</v>
+      </c>
+      <c r="C118" s="8"/>
+      <c r="D118" s="8"/>
+      <c r="E118" s="8"/>
+      <c r="F118" s="9">
+        <v>55758.97</v>
+      </c>
+      <c r="G118" s="10">
+        <v>4.82E-2</v>
+      </c>
+    </row>
+    <row r="120" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="B120" s="3" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="121" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A121" s="2">
+        <v>89</v>
+      </c>
+      <c r="B121" s="2" t="s">
+        <v>224</v>
+      </c>
+      <c r="C121" s="2" t="s">
+        <v>225</v>
+      </c>
+      <c r="D121" s="2" t="s">
+        <v>60</v>
+      </c>
+      <c r="E121" s="11">
+        <v>50704568.197999999</v>
+      </c>
+      <c r="F121" s="5">
+        <v>26676.080000000002</v>
+      </c>
+      <c r="G121" s="6">
+        <v>2.3E-2</v>
+      </c>
+      <c r="J121" s="5">
+        <v>7.609667</v>
+      </c>
+    </row>
+    <row r="122" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A122" s="8"/>
+      <c r="B122" s="8" t="s">
+        <v>133</v>
+      </c>
+      <c r="C122" s="8"/>
+      <c r="D122" s="8"/>
+      <c r="E122" s="8"/>
+      <c r="F122" s="9">
+        <v>26676.080000000002</v>
+      </c>
+      <c r="G122" s="10">
+        <v>2.3E-2</v>
+      </c>
+    </row>
+    <row r="124" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="B124" s="3" t="s">
+        <v>226</v>
+      </c>
+    </row>
+    <row r="125" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="B125" s="2" t="s">
+        <v>227</v>
+      </c>
+      <c r="E125" s="11"/>
+      <c r="F125" s="5">
+        <v>-8146.84</v>
+      </c>
+      <c r="G125" s="6">
+        <v>-7.1999999999999998E-3</v>
+      </c>
+      <c r="J125" s="5"/>
+    </row>
+    <row r="126" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A126" s="8"/>
+      <c r="B126" s="8" t="s">
+        <v>133</v>
+      </c>
+      <c r="C126" s="8"/>
+      <c r="D126" s="8"/>
+      <c r="E126" s="8"/>
+      <c r="F126" s="9">
+        <v>-8146.84</v>
+      </c>
+      <c r="G126" s="10">
+        <v>-7.1999999999999998E-3</v>
+      </c>
+    </row>
+    <row r="128" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A128" s="4"/>
+      <c r="B128" s="4" t="s">
+        <v>228</v>
+      </c>
+      <c r="C128" s="4"/>
+      <c r="D128" s="4"/>
+      <c r="E128" s="4"/>
+      <c r="F128" s="12">
+        <v>1158175.04</v>
+      </c>
+      <c r="G128" s="13">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="129" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A129" s="2" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="130" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A130" s="2">
+        <v>1</v>
+      </c>
+      <c r="B130" s="2" t="s">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="131" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A131" s="37">
+        <v>2</v>
+      </c>
+      <c r="B131" s="37" t="s">
+        <v>231</v>
+      </c>
+    </row>
+    <row r="132" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A132" s="14">
+        <v>3</v>
+      </c>
+      <c r="B132" s="14" t="s">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="133" spans="1:10" ht="27" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A133" s="14">
+        <v>4</v>
+      </c>
+      <c r="B133" s="14" t="s">
+        <v>233</v>
+      </c>
+    </row>
+    <row r="134" spans="1:10" ht="116.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A134" s="14">
+        <v>5</v>
+      </c>
+      <c r="B134" s="87" t="s">
+        <v>325</v>
+      </c>
+      <c r="C134" s="86"/>
+      <c r="D134" s="86"/>
+      <c r="E134" s="86"/>
+      <c r="F134" s="86"/>
+      <c r="G134" s="86"/>
+      <c r="H134" s="86"/>
+      <c r="I134" s="86"/>
+      <c r="J134" s="86"/>
+    </row>
+    <row r="135" spans="1:10" ht="81" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A135" s="14"/>
+      <c r="B135" s="30" t="s">
+        <v>234</v>
+      </c>
+      <c r="C135" s="30" t="s">
+        <v>4</v>
+      </c>
+      <c r="D135" s="90" t="s">
+        <v>235</v>
+      </c>
+      <c r="E135" s="91"/>
+      <c r="F135" s="30" t="s">
+        <v>236</v>
+      </c>
+      <c r="G135" s="16" t="s">
+        <v>237</v>
+      </c>
+      <c r="H135" s="30" t="s">
+        <v>238</v>
+      </c>
+    </row>
+    <row r="136" spans="1:10" ht="27" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A136" s="14"/>
+      <c r="B136" s="15" t="s">
+        <v>239</v>
+      </c>
+      <c r="C136" s="15" t="s">
+        <v>240</v>
+      </c>
+      <c r="D136" s="17">
         <v>0</v>
       </c>
-      <c r="G51" s="7" t="inlineStr">
-[...16 lines deleted...]
-      <c r="F52" s="9" t="n">
+      <c r="E136" s="18">
         <v>0</v>
       </c>
-      <c r="G52" s="10" t="inlineStr">
-[...2119 lines deleted...]
-      <c r="D141" s="25" t="n">
+      <c r="F136" s="82">
+        <v>5965.03089</v>
+      </c>
+      <c r="G136" s="19">
+        <v>372.15</v>
+      </c>
+      <c r="H136" s="20">
+        <v>45218</v>
+      </c>
+    </row>
+    <row r="137" spans="1:10" ht="27" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A137" s="14"/>
+      <c r="B137" s="15" t="s">
+        <v>239</v>
+      </c>
+      <c r="C137" s="15" t="s">
+        <v>240</v>
+      </c>
+      <c r="D137" s="17">
         <v>0</v>
       </c>
-      <c r="E141" s="26" t="n">
+      <c r="E137" s="18">
         <v>0</v>
       </c>
-      <c r="F141" s="67" t="n">
-[...21 lines deleted...]
-      <c r="D142" s="25" t="n">
+      <c r="F137" s="83"/>
+      <c r="G137" s="19">
+        <v>188.35844</v>
+      </c>
+      <c r="H137" s="20">
+        <v>45715</v>
+      </c>
+    </row>
+    <row r="138" spans="1:10" ht="27" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A138" s="14"/>
+      <c r="B138" s="15" t="s">
+        <v>239</v>
+      </c>
+      <c r="C138" s="15" t="s">
+        <v>240</v>
+      </c>
+      <c r="D138" s="17">
         <v>0</v>
       </c>
-      <c r="E142" s="26" t="n">
+      <c r="E138" s="18">
         <v>0</v>
       </c>
-      <c r="F142" s="68" t="n"/>
-[...57 lines deleted...]
-      <c r="D145" s="16" t="n">
+      <c r="F138" s="84"/>
+      <c r="G138" s="19">
+        <f>34305026/10^5</f>
+        <v>343.05025999999998</v>
+      </c>
+      <c r="H138" s="20">
+        <v>46128</v>
+      </c>
+    </row>
+    <row r="139" spans="1:10" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A139" s="14"/>
+      <c r="B139" s="31"/>
+      <c r="C139" s="31"/>
+      <c r="D139" s="32"/>
+      <c r="E139" s="33"/>
+      <c r="F139" s="34"/>
+      <c r="G139" s="35"/>
+      <c r="H139" s="36"/>
+    </row>
+    <row r="140" spans="1:10" ht="85.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A140" s="14">
+        <v>6</v>
+      </c>
+      <c r="B140" s="85" t="s">
+        <v>241</v>
+      </c>
+      <c r="C140" s="86"/>
+      <c r="D140" s="86"/>
+      <c r="E140" s="86"/>
+      <c r="F140" s="34"/>
+      <c r="G140" s="35"/>
+      <c r="H140" s="36"/>
+    </row>
+    <row r="141" spans="1:10" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A141" s="14"/>
+      <c r="B141" s="21" t="s">
+        <v>242</v>
+      </c>
+      <c r="C141" s="21" t="s">
+        <v>243</v>
+      </c>
+      <c r="D141" s="21" t="s">
+        <v>244</v>
+      </c>
+      <c r="E141" s="21" t="s">
+        <v>245</v>
+      </c>
+      <c r="F141" s="34"/>
+      <c r="G141" s="35"/>
+      <c r="H141" s="36"/>
+    </row>
+    <row r="142" spans="1:10" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A142" s="14"/>
+      <c r="B142" s="23" t="s">
+        <v>246</v>
+      </c>
+      <c r="C142" s="24" t="s">
+        <v>247</v>
+      </c>
+      <c r="D142" s="22">
         <v>750000000</v>
       </c>
-      <c r="E145" s="41" t="n">
-[...15 lines deleted...]
-      <c r="D146" s="16" t="n">
+      <c r="E142" s="28">
+        <v>-1.2999999999999999E-4</v>
+      </c>
+      <c r="F142" s="34"/>
+      <c r="G142" s="35"/>
+      <c r="H142" s="36"/>
+    </row>
+    <row r="143" spans="1:10" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A143" s="14"/>
+      <c r="B143" s="23" t="s">
+        <v>246</v>
+      </c>
+      <c r="C143" s="24" t="s">
+        <v>247</v>
+      </c>
+      <c r="D143" s="22">
         <v>750000000</v>
       </c>
-      <c r="E146" s="41" t="n">
-[...59 lines deleted...]
-        </is>
+      <c r="E143" s="28">
+        <v>-1.1E-4</v>
+      </c>
+      <c r="F143" s="34"/>
+      <c r="G143" s="35"/>
+      <c r="H143" s="36"/>
+    </row>
+    <row r="144" spans="1:10" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A144" s="14"/>
+      <c r="B144" s="25"/>
+      <c r="C144" s="25"/>
+      <c r="D144" s="26"/>
+      <c r="E144" s="27"/>
+      <c r="F144" s="34"/>
+      <c r="G144" s="35"/>
+      <c r="H144" s="36"/>
+    </row>
+    <row r="145" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A145" s="14"/>
+      <c r="B145" s="14"/>
+    </row>
+    <row r="146" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A146" s="14"/>
+      <c r="B146" s="14"/>
+    </row>
+    <row r="149" spans="1:2" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B149" s="1" t="s">
+        <v>248</v>
+      </c>
+    </row>
+    <row r="163" spans="2:2" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B163" s="1" t="s">
+        <v>249</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="5">
-    <mergeCell ref="B139:F139"/>
-[...1 lines deleted...]
-    <mergeCell ref="B143:G143"/>
+    <mergeCell ref="F136:F138"/>
+    <mergeCell ref="B140:E140"/>
+    <mergeCell ref="B134:J134"/>
     <mergeCell ref="B1:F1"/>
-    <mergeCell ref="D140:E140"/>
+    <mergeCell ref="D135:E135"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
+  <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-[...4 lines deleted...]
-  <dimension ref="A1:A1"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{94D5DEAF-1521-453F-A025-06CB8C5B52EE}">
+  <dimension ref="A1:G67"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="A1" sqref="A1"/>
+    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
+      <pane xSplit="2" ySplit="5" topLeftCell="C6" activePane="bottomRight" state="frozen"/>
+      <selection activeCell="A4" sqref="A4"/>
+      <selection pane="topRight" activeCell="C4" sqref="C4"/>
+      <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
+      <selection pane="bottomRight" activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
+  <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="12" x14ac:dyDescent="0.3"/>
+  <cols>
+    <col min="1" max="1" width="6.7265625" style="38" customWidth="1"/>
+    <col min="2" max="2" width="81.81640625" style="38" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="22.81640625" style="38" customWidth="1"/>
+    <col min="4" max="4" width="26.1796875" style="38" customWidth="1"/>
+    <col min="5" max="5" width="15.7265625" style="38" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="25.36328125" style="38" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="26" style="38" bestFit="1" customWidth="1"/>
+    <col min="8" max="16384" width="9.1796875" style="38"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:4" hidden="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="38" t="s">
+        <v>250</v>
+      </c>
+      <c r="B1" s="38" t="s">
+        <v>250</v>
+      </c>
+      <c r="C1" s="38">
+        <v>3</v>
+      </c>
+      <c r="D1" s="38">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="2" spans="1:4" hidden="1" x14ac:dyDescent="0.3">
+      <c r="C2" s="38" t="s">
+        <v>251</v>
+      </c>
+      <c r="D2" s="38" t="s">
+        <v>252</v>
+      </c>
+    </row>
+    <row r="3" spans="1:4" hidden="1" x14ac:dyDescent="0.3">
+      <c r="C3" s="38" t="s">
+        <v>253</v>
+      </c>
+      <c r="D3" s="38" t="s">
+        <v>253</v>
+      </c>
+    </row>
+    <row r="4" spans="1:4" s="40" customFormat="1" ht="37.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A4" s="39" t="s">
+        <v>254</v>
+      </c>
+      <c r="B4" s="39" t="s">
+        <v>255</v>
+      </c>
+      <c r="C4" s="96" t="s">
+        <v>256</v>
+      </c>
+      <c r="D4" s="97"/>
+    </row>
+    <row r="5" spans="1:4" s="40" customFormat="1" ht="35.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="39"/>
+      <c r="B5" s="39"/>
+      <c r="C5" s="39" t="s">
+        <v>257</v>
+      </c>
+      <c r="D5" s="39" t="s">
+        <v>258</v>
+      </c>
+    </row>
+    <row r="6" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A6" s="42"/>
+      <c r="B6" s="42"/>
+      <c r="C6" s="39"/>
+      <c r="D6" s="39"/>
+    </row>
+    <row r="7" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A7" s="39">
+        <v>1</v>
+      </c>
+      <c r="B7" s="43" t="s">
+        <v>259</v>
+      </c>
+      <c r="C7" s="42"/>
+      <c r="D7" s="42"/>
+    </row>
+    <row r="8" spans="1:4" s="45" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="44"/>
+      <c r="B8" s="43" t="s">
+        <v>260</v>
+      </c>
+      <c r="C8" s="94">
+        <v>0.05</v>
+      </c>
+      <c r="D8" s="95"/>
+    </row>
+    <row r="9" spans="1:4" s="45" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="44"/>
+      <c r="B9" s="43" t="s">
+        <v>262</v>
+      </c>
+      <c r="C9" s="94">
+        <v>0.06</v>
+      </c>
+      <c r="D9" s="95"/>
+    </row>
+    <row r="10" spans="1:4" s="48" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="46">
+        <v>2</v>
+      </c>
+      <c r="B10" s="47" t="s">
+        <v>263</v>
+      </c>
+      <c r="C10" s="92">
+        <v>13.4859775141145</v>
+      </c>
+      <c r="D10" s="93"/>
+    </row>
+    <row r="11" spans="1:4" s="48" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="46">
+        <v>3</v>
+      </c>
+      <c r="B11" s="47" t="s">
+        <v>264</v>
+      </c>
+      <c r="C11" s="92">
+        <v>5.5922900223907801</v>
+      </c>
+      <c r="D11" s="93"/>
+    </row>
+    <row r="12" spans="1:4" s="48" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A12" s="46">
+        <v>4</v>
+      </c>
+      <c r="B12" s="47" t="s">
+        <v>265</v>
+      </c>
+      <c r="C12" s="103">
+        <v>7.4863740373152105E-2</v>
+      </c>
+      <c r="D12" s="104"/>
+    </row>
+    <row r="13" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A13" s="39">
+        <v>5</v>
+      </c>
+      <c r="B13" s="43" t="s">
+        <v>266</v>
+      </c>
+      <c r="C13" s="42"/>
+      <c r="D13" s="42"/>
+    </row>
+    <row r="14" spans="1:4" s="51" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="49"/>
+      <c r="B14" s="50" t="s">
+        <v>267</v>
+      </c>
+      <c r="C14" s="101">
+        <v>-272.0090462</v>
+      </c>
+      <c r="D14" s="102"/>
+    </row>
+    <row r="15" spans="1:4" s="54" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A15" s="52"/>
+      <c r="B15" s="53" t="s">
+        <v>269</v>
+      </c>
+      <c r="C15" s="99">
+        <v>-2.3486004866523364E-4</v>
+      </c>
+      <c r="D15" s="100"/>
+    </row>
+    <row r="16" spans="1:4" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A16" s="39">
+        <v>6</v>
+      </c>
+      <c r="B16" s="53" t="s">
+        <v>270</v>
+      </c>
+      <c r="C16" s="98" t="s">
+        <v>271</v>
+      </c>
+      <c r="D16" s="95"/>
+    </row>
+    <row r="17" spans="1:4" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A17" s="39">
+        <v>7</v>
+      </c>
+      <c r="B17" s="43" t="s">
+        <v>272</v>
+      </c>
+      <c r="C17" s="109" t="s">
+        <v>268</v>
+      </c>
+      <c r="D17" s="110"/>
+    </row>
+    <row r="18" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A18" s="39">
+        <v>8</v>
+      </c>
+      <c r="B18" s="43" t="s">
+        <v>273</v>
+      </c>
+      <c r="C18" s="42"/>
+      <c r="D18" s="42"/>
+    </row>
+    <row r="19" spans="1:4" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A19" s="39"/>
+      <c r="B19" s="55" t="s">
+        <v>267</v>
+      </c>
+      <c r="C19" s="98">
+        <v>0</v>
+      </c>
+      <c r="D19" s="95"/>
+    </row>
+    <row r="20" spans="1:4" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A20" s="39"/>
+      <c r="B20" s="55" t="s">
+        <v>274</v>
+      </c>
+      <c r="C20" s="107">
+        <v>0</v>
+      </c>
+      <c r="D20" s="108"/>
+    </row>
+    <row r="21" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A21" s="39">
+        <v>9</v>
+      </c>
+      <c r="B21" s="43" t="s">
+        <v>275</v>
+      </c>
+      <c r="C21" s="42"/>
+      <c r="D21" s="42"/>
+    </row>
+    <row r="22" spans="1:4" s="59" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A22" s="56"/>
+      <c r="B22" s="57" t="s">
+        <v>276</v>
+      </c>
+      <c r="C22" s="58"/>
+      <c r="D22" s="58"/>
+    </row>
+    <row r="23" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A23" s="60" t="s">
+        <v>277</v>
+      </c>
+      <c r="B23" s="61" t="s">
+        <v>278</v>
+      </c>
+      <c r="C23" s="62" t="s">
+        <v>279</v>
+      </c>
+      <c r="D23" s="62" t="s">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="24" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A24" s="60" t="s">
+        <v>281</v>
+      </c>
+      <c r="B24" s="61" t="s">
+        <v>282</v>
+      </c>
+      <c r="C24" s="62" t="s">
+        <v>283</v>
+      </c>
+      <c r="D24" s="62" t="s">
+        <v>284</v>
+      </c>
+    </row>
+    <row r="25" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A25" s="60" t="s">
+        <v>285</v>
+      </c>
+      <c r="B25" s="61" t="s">
+        <v>286</v>
+      </c>
+      <c r="C25" s="62">
+        <v>0</v>
+      </c>
+      <c r="D25" s="62">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A26" s="60" t="s">
+        <v>287</v>
+      </c>
+      <c r="B26" s="61" t="s">
+        <v>288</v>
+      </c>
+      <c r="C26" s="62">
+        <v>0</v>
+      </c>
+      <c r="D26" s="62">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A27" s="60" t="s">
+        <v>289</v>
+      </c>
+      <c r="B27" s="61" t="s">
+        <v>290</v>
+      </c>
+      <c r="C27" s="62">
+        <v>0</v>
+      </c>
+      <c r="D27" s="62">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A28" s="60" t="s">
+        <v>291</v>
+      </c>
+      <c r="B28" s="61" t="s">
+        <v>292</v>
+      </c>
+      <c r="C28" s="62">
+        <v>0</v>
+      </c>
+      <c r="D28" s="62">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A29" s="60" t="s">
+        <v>293</v>
+      </c>
+      <c r="B29" s="41" t="s">
+        <v>293</v>
+      </c>
+      <c r="C29" s="62">
+        <v>0</v>
+      </c>
+      <c r="D29" s="62">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A30" s="60" t="s">
+        <v>294</v>
+      </c>
+      <c r="B30" s="41" t="s">
+        <v>294</v>
+      </c>
+      <c r="C30" s="62">
+        <v>0</v>
+      </c>
+      <c r="D30" s="62">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A31" s="60" t="s">
+        <v>295</v>
+      </c>
+      <c r="B31" s="41" t="s">
+        <v>295</v>
+      </c>
+      <c r="C31" s="62">
+        <v>0</v>
+      </c>
+      <c r="D31" s="62">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A32" s="60" t="s">
+        <v>296</v>
+      </c>
+      <c r="B32" s="41" t="s">
+        <v>296</v>
+      </c>
+      <c r="C32" s="62">
+        <v>0</v>
+      </c>
+      <c r="D32" s="62">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="33" spans="1:4" s="59" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A33" s="60"/>
+      <c r="B33" s="57" t="s">
+        <v>297</v>
+      </c>
+      <c r="C33" s="58"/>
+      <c r="D33" s="58"/>
+    </row>
+    <row r="34" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A34" s="60" t="s">
+        <v>277</v>
+      </c>
+      <c r="B34" s="61" t="s">
+        <v>278</v>
+      </c>
+      <c r="C34" s="62" t="s">
+        <v>298</v>
+      </c>
+      <c r="D34" s="62" t="s">
+        <v>299</v>
+      </c>
+    </row>
+    <row r="35" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A35" s="60" t="s">
+        <v>281</v>
+      </c>
+      <c r="B35" s="61" t="s">
+        <v>282</v>
+      </c>
+      <c r="C35" s="62" t="s">
+        <v>300</v>
+      </c>
+      <c r="D35" s="62" t="s">
+        <v>301</v>
+      </c>
+    </row>
+    <row r="36" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A36" s="60" t="s">
+        <v>285</v>
+      </c>
+      <c r="B36" s="61" t="s">
+        <v>286</v>
+      </c>
+      <c r="C36" s="62">
+        <v>0</v>
+      </c>
+      <c r="D36" s="62">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="37" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A37" s="60" t="s">
+        <v>287</v>
+      </c>
+      <c r="B37" s="61" t="s">
+        <v>288</v>
+      </c>
+      <c r="C37" s="62">
+        <v>0</v>
+      </c>
+      <c r="D37" s="62">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="38" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A38" s="60" t="s">
+        <v>289</v>
+      </c>
+      <c r="B38" s="61" t="s">
+        <v>290</v>
+      </c>
+      <c r="C38" s="62">
+        <v>0</v>
+      </c>
+      <c r="D38" s="62">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="39" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A39" s="60" t="s">
+        <v>291</v>
+      </c>
+      <c r="B39" s="61" t="s">
+        <v>292</v>
+      </c>
+      <c r="C39" s="62">
+        <v>0</v>
+      </c>
+      <c r="D39" s="62">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="40" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A40" s="60" t="s">
+        <v>293</v>
+      </c>
+      <c r="B40" s="41" t="s">
+        <v>293</v>
+      </c>
+      <c r="C40" s="62">
+        <v>0</v>
+      </c>
+      <c r="D40" s="62">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="41" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A41" s="60" t="s">
+        <v>294</v>
+      </c>
+      <c r="B41" s="41" t="s">
+        <v>294</v>
+      </c>
+      <c r="C41" s="62">
+        <v>0</v>
+      </c>
+      <c r="D41" s="62">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="42" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A42" s="60" t="s">
+        <v>295</v>
+      </c>
+      <c r="B42" s="41" t="s">
+        <v>295</v>
+      </c>
+      <c r="C42" s="62">
+        <v>0</v>
+      </c>
+      <c r="D42" s="62">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="43" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A43" s="60" t="s">
+        <v>296</v>
+      </c>
+      <c r="B43" s="41" t="s">
+        <v>296</v>
+      </c>
+      <c r="C43" s="62">
+        <v>0</v>
+      </c>
+      <c r="D43" s="62">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="44" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A44" s="60"/>
+      <c r="B44" s="63" t="s">
+        <v>302</v>
+      </c>
+      <c r="C44" s="64"/>
+      <c r="D44" s="64"/>
+    </row>
+    <row r="45" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A45" s="60" t="s">
+        <v>277</v>
+      </c>
+      <c r="B45" s="61" t="s">
+        <v>278</v>
+      </c>
+      <c r="C45" s="62" t="s">
+        <v>268</v>
+      </c>
+      <c r="D45" s="62" t="s">
+        <v>268</v>
+      </c>
+    </row>
+    <row r="46" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A46" s="60" t="s">
+        <v>281</v>
+      </c>
+      <c r="B46" s="61" t="s">
+        <v>282</v>
+      </c>
+      <c r="C46" s="62">
+        <v>0.22</v>
+      </c>
+      <c r="D46" s="62">
+        <v>0.22</v>
+      </c>
+    </row>
+    <row r="47" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A47" s="60" t="s">
+        <v>285</v>
+      </c>
+      <c r="B47" s="61" t="s">
+        <v>286</v>
+      </c>
+      <c r="C47" s="62">
+        <v>0</v>
+      </c>
+      <c r="D47" s="62">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="48" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A48" s="60" t="s">
+        <v>287</v>
+      </c>
+      <c r="B48" s="61" t="s">
+        <v>288</v>
+      </c>
+      <c r="C48" s="62">
+        <v>0</v>
+      </c>
+      <c r="D48" s="62">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="49" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A49" s="60" t="s">
+        <v>289</v>
+      </c>
+      <c r="B49" s="61" t="s">
+        <v>290</v>
+      </c>
+      <c r="C49" s="62">
+        <v>0</v>
+      </c>
+      <c r="D49" s="62">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="50" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A50" s="60" t="s">
+        <v>291</v>
+      </c>
+      <c r="B50" s="61" t="s">
+        <v>292</v>
+      </c>
+      <c r="C50" s="62">
+        <v>0</v>
+      </c>
+      <c r="D50" s="62">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="51" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A51" s="65"/>
+      <c r="B51" s="66"/>
+      <c r="C51" s="67"/>
+      <c r="D51" s="67"/>
+    </row>
+    <row r="52" spans="1:7" hidden="1" x14ac:dyDescent="0.3">
+      <c r="A52" s="68" t="s">
+        <v>137</v>
+      </c>
+      <c r="B52" s="68" t="s">
+        <v>303</v>
+      </c>
+      <c r="C52" s="67"/>
+      <c r="D52" s="67"/>
+    </row>
+    <row r="53" spans="1:7" hidden="1" x14ac:dyDescent="0.3">
+      <c r="A53" s="68" t="s">
+        <v>304</v>
+      </c>
+      <c r="B53" s="68" t="s">
+        <v>305</v>
+      </c>
+      <c r="C53" s="68"/>
+      <c r="D53" s="68"/>
+    </row>
+    <row r="54" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A54" s="68" t="s">
+        <v>261</v>
+      </c>
+      <c r="B54" s="68" t="s">
+        <v>306</v>
+      </c>
+      <c r="C54" s="68"/>
+      <c r="D54" s="68"/>
+    </row>
+    <row r="55" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A55" s="68" t="s">
+        <v>307</v>
+      </c>
+      <c r="B55" s="68" t="s">
+        <v>308</v>
+      </c>
+      <c r="C55" s="68"/>
+      <c r="D55" s="68"/>
+    </row>
+    <row r="56" spans="1:7" ht="24" x14ac:dyDescent="0.3">
+      <c r="A56" s="69" t="s">
+        <v>309</v>
+      </c>
+      <c r="B56" s="81" t="s">
+        <v>324</v>
+      </c>
+      <c r="C56" s="68"/>
+      <c r="D56" s="68"/>
+    </row>
+    <row r="57" spans="1:7" ht="36" x14ac:dyDescent="0.3">
+      <c r="A57" s="68"/>
+      <c r="B57" s="70" t="s">
+        <v>310</v>
+      </c>
+      <c r="C57" s="68"/>
+      <c r="D57" s="68"/>
+    </row>
+    <row r="58" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="C58" s="71"/>
+      <c r="D58" s="71"/>
+    </row>
+    <row r="59" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="C59" s="71"/>
+      <c r="D59" s="71"/>
+    </row>
+    <row r="60" spans="1:7" s="72" customFormat="1" ht="13.5" x14ac:dyDescent="0.35">
+      <c r="B60" s="72" t="s">
+        <v>311</v>
+      </c>
+      <c r="D60" s="73"/>
+      <c r="E60" s="74"/>
+      <c r="F60" s="74"/>
+      <c r="G60" s="74"/>
+    </row>
+    <row r="61" spans="1:7" s="72" customFormat="1" ht="13.5" x14ac:dyDescent="0.35">
+      <c r="B61" s="75" t="s">
+        <v>312</v>
+      </c>
+      <c r="C61" s="75" t="s">
+        <v>313</v>
+      </c>
+      <c r="D61" s="75" t="s">
+        <v>314</v>
+      </c>
+      <c r="E61" s="75" t="s">
+        <v>315</v>
+      </c>
+      <c r="F61" s="76" t="s">
+        <v>316</v>
+      </c>
+      <c r="G61" s="75" t="s">
+        <v>317</v>
+      </c>
+    </row>
+    <row r="62" spans="1:7" s="72" customFormat="1" ht="13.5" x14ac:dyDescent="0.35">
+      <c r="B62" s="77" t="s">
+        <v>0</v>
+      </c>
+      <c r="C62" s="105" t="s">
+        <v>322</v>
+      </c>
+      <c r="D62" s="78" t="s">
+        <v>318</v>
+      </c>
+      <c r="E62" s="78" t="s">
+        <v>321</v>
+      </c>
+      <c r="F62" s="79">
+        <v>46146</v>
+      </c>
+      <c r="G62" s="78">
+        <v>7500</v>
+      </c>
+    </row>
+    <row r="63" spans="1:7" s="72" customFormat="1" ht="13.5" x14ac:dyDescent="0.35">
+      <c r="B63" s="80"/>
+      <c r="C63" s="106"/>
+      <c r="D63" s="78" t="s">
+        <v>320</v>
+      </c>
+      <c r="E63" s="78" t="s">
+        <v>319</v>
+      </c>
+      <c r="F63" s="79">
+        <v>46230</v>
+      </c>
+      <c r="G63" s="78">
+        <v>-7500</v>
+      </c>
+    </row>
+    <row r="64" spans="1:7" s="72" customFormat="1" ht="13.5" x14ac:dyDescent="0.35">
+      <c r="B64" s="77" t="s">
+        <v>0</v>
+      </c>
+      <c r="C64" s="105" t="s">
+        <v>322</v>
+      </c>
+      <c r="D64" s="78" t="s">
+        <v>318</v>
+      </c>
+      <c r="E64" s="78" t="s">
+        <v>321</v>
+      </c>
+      <c r="F64" s="79">
+        <v>46146</v>
+      </c>
+      <c r="G64" s="78">
+        <v>7500</v>
+      </c>
+    </row>
+    <row r="65" spans="2:7" s="72" customFormat="1" ht="13.5" x14ac:dyDescent="0.35">
+      <c r="B65" s="80"/>
+      <c r="C65" s="106"/>
+      <c r="D65" s="78" t="s">
+        <v>320</v>
+      </c>
+      <c r="E65" s="78" t="s">
+        <v>319</v>
+      </c>
+      <c r="F65" s="79">
+        <v>46230</v>
+      </c>
+      <c r="G65" s="78">
+        <v>-7500</v>
+      </c>
+    </row>
+    <row r="66" spans="2:7" s="72" customFormat="1" ht="13.5" x14ac:dyDescent="0.35"/>
+    <row r="67" spans="2:7" s="72" customFormat="1" ht="13.5" x14ac:dyDescent="0.35">
+      <c r="B67" s="72" t="s">
+        <v>323</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells count="14">
+    <mergeCell ref="C62:C63"/>
+    <mergeCell ref="C64:C65"/>
+    <mergeCell ref="C20:D20"/>
+    <mergeCell ref="C19:D19"/>
+    <mergeCell ref="C17:D17"/>
+    <mergeCell ref="C10:D10"/>
+    <mergeCell ref="C9:D9"/>
+    <mergeCell ref="C8:D8"/>
+    <mergeCell ref="C4:D4"/>
+    <mergeCell ref="C16:D16"/>
+    <mergeCell ref="C15:D15"/>
+    <mergeCell ref="C14:D14"/>
+    <mergeCell ref="C12:D12"/>
+    <mergeCell ref="C11:D11"/>
+  </mergeCells>
+  <conditionalFormatting sqref="C23:D32 C34:D43 C45:D50">
+    <cfRule type="cellIs" dxfId="3" priority="21" operator="equal">
+      <formula>0</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="2" priority="22">
+      <formula>C$1=2</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="1" priority="23">
+      <formula>C$1=4</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="0" priority="24">
+      <formula>C$1=3</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <sheetData/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Application>Microsoft Excel</Application>
+  <DocSecurity>0</DocSecurity>
+  <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Worksheets</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="3" baseType="lpstr">
+      <vt:lpstr>Aggressive Hybrid</vt:lpstr>
+      <vt:lpstr>Notes to Monthly Portfolio</vt:lpstr>
+      <vt:lpstr>Sheet1</vt:lpstr>
+    </vt:vector>
+  </TitlesOfParts>
+  <LinksUpToDate>false</LinksUpToDate>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Rohit Pandey</dc:creator>
+<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:creator>Rahul Jain</dc:creator>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_Enabled">
+    <vt:lpwstr>true</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_SetDate">
+    <vt:lpwstr>2026-05-09T07:20:36Z</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_Method">
+    <vt:lpwstr>Privileged</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_Name">
+    <vt:lpwstr>Public</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_SiteId">
+    <vt:lpwstr>1771ae17-e764-4e0f-a476-d4184d79a5d9</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_ActionId">
+    <vt:lpwstr>ebed6f5c-834a-47d6-889c-c31b7078ab5a</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_ContentBits">
+    <vt:lpwstr>0</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_Tag">
+    <vt:lpwstr>10, 0, 1, 1</vt:lpwstr>
+  </property>
+</Properties>
+</file>