--- v5 (2026-06-04)
+++ v6 (2026-06-13)
@@ -1,1891 +1,1194 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Default Extension="png" ContentType="image/png"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" Id="rId4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
+<workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-[...4 lines deleted...]
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{3D378E36-5D5A-4FA9-B5CD-446252A13172}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" tabRatio="911" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" tabRatio="878" firstSheet="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
-    <sheet name="Aggressive Hybrid" sheetId="1" r:id="rId1"/>
-[...1 lines deleted...]
-    <sheet name="Sheet1" sheetId="2" state="hidden" r:id="rId3"/>
+    <sheet name="Aggressive Hybrid" sheetId="1" state="visible" r:id="rId1"/>
+    <sheet name="Sheet1" sheetId="2" state="hidden" r:id="rId2"/>
   </sheets>
-  <definedNames>
-[...15 lines deleted...]
-  </extLst>
+  <definedNames/>
+  <calcPr calcId="191029" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
-<file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
-[...991 lines deleted...]
-
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-[...10 lines deleted...]
-    <numFmt numFmtId="172" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;??_);_(@_)"/>
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <numFmts count="8">
+    <numFmt numFmtId="164" formatCode="0.000"/>
+    <numFmt numFmtId="165" formatCode="0.0000"/>
+    <numFmt numFmtId="166" formatCode="_(* #,##0_);_(* \(#,##0\);"/>
+    <numFmt numFmtId="167" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);"/>
+    <numFmt numFmtId="168" formatCode="#,##0.00_);\(#,##0.00\)%"/>
+    <numFmt numFmtId="169" formatCode="_(* #,##0.0000_);_(* \(#,##0.0000\);_(* &quot;-&quot;??_);_(@_)"/>
+    <numFmt numFmtId="170" formatCode="#,##0.0000_);\(#,##0.0000\)"/>
+    <numFmt numFmtId="171" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;??_);_(@_)"/>
   </numFmts>
-  <fonts count="20" x14ac:knownFonts="1">
+  <fonts count="22">
     <font>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <color theme="1"/>
       <sz val="11"/>
-      <color theme="1"/>
-[...1 lines deleted...]
-      <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <color theme="1"/>
       <sz val="11"/>
-      <color theme="1"/>
-[...40 lines deleted...]
-      <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <b/>
-[...1 lines deleted...]
-      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <color theme="10"/>
+      <sz val="11"/>
+      <u val="single"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
       <name val="Trebuchet MS"/>
       <family val="2"/>
+      <sz val="9"/>
     </font>
     <font>
-      <sz val="10"/>
       <name val="Trebuchet MS"/>
       <family val="2"/>
+      <b val="1"/>
+      <color rgb="FF000000"/>
+      <sz val="9"/>
     </font>
     <font>
-      <b/>
+      <name val="Trebuchet MS"/>
+      <family val="2"/>
+      <color rgb="FF000000"/>
       <sz val="9"/>
-      <color rgb="FF000000"/>
-[...1 lines deleted...]
-      <family val="2"/>
     </font>
     <font>
+      <name val="trebuchet MS"/>
+      <family val="2"/>
+      <b val="1"/>
+      <color rgb="FFFFFFFF"/>
       <sz val="9"/>
-      <color rgb="FF000000"/>
-[...1 lines deleted...]
-      <family val="2"/>
     </font>
     <font>
-      <sz val="10"/>
-[...2 lines deleted...]
-      <family val="1"/>
+      <name val="trebuchet MS"/>
+      <family val="2"/>
+      <color theme="1"/>
+      <sz val="9"/>
     </font>
     <font>
-      <sz val="10"/>
-[...1 lines deleted...]
-      <name val="Arial"/>
+      <name val="trebuchet MS"/>
       <family val="2"/>
+      <b val="1"/>
+      <color theme="1"/>
+      <sz val="9"/>
     </font>
     <font>
+      <name val="trebuchet MS"/>
+      <family val="2"/>
+      <color indexed="8"/>
       <sz val="9"/>
-      <name val="Trebuchet MS"/>
-      <family val="2"/>
     </font>
     <font>
-      <sz val="10"/>
-      <name val="Arial"/>
+      <name val="trebuchet MS"/>
       <family val="2"/>
+      <b val="1"/>
+      <color indexed="8"/>
+      <sz val="9"/>
     </font>
     <font>
-      <b/>
+      <name val="trebuchet MS"/>
+      <family val="2"/>
+      <b val="1"/>
+      <color rgb="FF000000"/>
       <sz val="9"/>
-      <name val="Trebuchet MS"/>
-      <family val="2"/>
+      <u val="single"/>
     </font>
     <font>
+      <name val="trebuchet MS"/>
+      <family val="2"/>
+      <b val="1"/>
+      <color rgb="FF333333"/>
       <sz val="9"/>
-      <color rgb="FFFF0000"/>
-[...1 lines deleted...]
-      <family val="2"/>
     </font>
     <font>
+      <name val="trebuchet MS"/>
+      <family val="2"/>
+      <b val="1"/>
       <sz val="9"/>
-      <color theme="0"/>
-[...1 lines deleted...]
-      <family val="2"/>
     </font>
     <font>
+      <name val="trebuchet MS"/>
+      <family val="2"/>
+      <b val="1"/>
+      <color rgb="FFFF0000"/>
       <sz val="9"/>
+    </font>
+    <font>
+      <name val="trebuchet MS"/>
+      <family val="2"/>
+      <i val="1"/>
+      <sz val="9"/>
+    </font>
+    <font>
+      <name val="trebuchet MS"/>
+      <family val="2"/>
+      <color rgb="FFFF0000"/>
+      <sz val="9"/>
+    </font>
+    <font>
+      <name val="trebuchet MS"/>
+      <family val="2"/>
+      <b val="1"/>
+      <strike val="1"/>
+      <sz val="9"/>
+    </font>
+    <font>
+      <name val="trebuchet MS"/>
+      <family val="2"/>
+      <b val="1"/>
+      <color indexed="8"/>
+      <sz val="9"/>
+      <u val="single"/>
+    </font>
+    <font>
+      <name val="trebuchet MS"/>
+      <family val="2"/>
+      <color theme="10"/>
+      <sz val="9"/>
+      <u val="single"/>
+    </font>
+    <font>
+      <name val="Calibri"/>
+      <family val="2"/>
       <color theme="1"/>
-      <name val="Trebuchet MS"/>
+      <sz val="9"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <name val="Calibri"/>
       <family val="2"/>
+      <color theme="10"/>
+      <sz val="9"/>
+      <u val="single"/>
+      <scheme val="minor"/>
     </font>
   </fonts>
-  <fills count="5">
+  <fills count="6">
     <fill>
-      <patternFill patternType="none"/>
+      <patternFill/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF000000"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFC0C0C0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
+        <fgColor rgb="FFDBDBDB"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="8">
+  <borders count="16">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
-      <right style="thin">
-[...1 lines deleted...]
-      </right>
+      <right/>
       <top/>
-      <bottom/>
-[...9 lines deleted...]
-      </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="9">
-[...8 lines deleted...]
-    <xf numFmtId="43" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+  <cellStyleXfs count="8">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="9" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="43" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="43" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="43" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="111">
-[...14 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+  <cellXfs count="181">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="5" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="3" fillId="5" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="10" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="167" fontId="7" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="10" fontId="7" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="3" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="167" fontId="8" fillId="3" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="10" fontId="8" fillId="3" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="15" fontId="7" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="167" fontId="6" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="10" fontId="6" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="4" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="10" fontId="9" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="4" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="10" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="7" fillId="0" borderId="3" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="top"/>
     </xf>
-    <xf numFmtId="14" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="7" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="4" fontId="7" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="7" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="5" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="4" fontId="12" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="10" fontId="5" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="10" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="4" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="10" fontId="7" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="4" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="6" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="7" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="8" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="4" fontId="7" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="7" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="43" fontId="13" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="43" fontId="8" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="43" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="43" fontId="7" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="7" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="8" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="8" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="4" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="11" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="5" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="1" pivotButton="0" quotePrefix="1" xfId="0"/>
+    <xf numFmtId="39" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="10" fontId="3" fillId="0" borderId="1" pivotButton="0" quotePrefix="1" xfId="1"/>
+    <xf numFmtId="168" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="168" fontId="3" fillId="0" borderId="12" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="11" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="13" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="43" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="3">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="10" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="2"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="2"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="8" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="10" fontId="7" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="169" fontId="7" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="8" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="10" fontId="8" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="10" fontId="8" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="10" fontId="7" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="10" fontId="8" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="10" fontId="7" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="170" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="10" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="2">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="4" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="43" fontId="7" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="4" fontId="7" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="171" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="5">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="15" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="5">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="4"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="10" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="10" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="171" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="5">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="171" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="4"/>
+    <xf numFmtId="171" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="4"/>
+    <xf numFmtId="171" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="5">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="171" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="6">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="6">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="6">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="4"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="171" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="7">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="4"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="2"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="2"/>
+    <xf numFmtId="4" fontId="20" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="43" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="10" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="43" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="10" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="9" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="10" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="9" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="10" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="2" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="10" fontId="9" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...29 lines deleted...]
-    <xf numFmtId="0" fontId="14" fillId="4" borderId="1" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="10" fontId="7" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="4" borderId="1" xfId="3" applyFont="1" applyFill="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="16" fillId="4" borderId="1" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="167" fontId="7" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="167" fontId="8" fillId="3" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="167" fontId="6" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="14" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="10" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="3" applyFont="1"/>
-    <xf numFmtId="1" fontId="14" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="3" fillId="0" borderId="12" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="2" fontId="14" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-[...142 lines deleted...]
-    </xf>
   </cellXfs>
-  <cellStyles count="9">
-[...1 lines deleted...]
-    <cellStyle name="Comma 4 2" xfId="8" xr:uid="{D4FE8916-B174-4BAD-8182-FE17097DFB1E}"/>
+  <cellStyles count="8">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
-    <cellStyle name="Normal 2" xfId="3" xr:uid="{C0015353-098A-460F-AF18-FB5B46C78881}"/>
-[...2 lines deleted...]
-    <cellStyle name="Normal 3 4 2 2 4" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="Percent" xfId="1" builtinId="5"/>
-    <cellStyle name="Percent 2" xfId="5" xr:uid="{37C8CA4C-64E8-4DAB-8188-F9651BE9C6EF}"/>
+    <cellStyle name="Hyperlink" xfId="2" builtinId="8"/>
+    <cellStyle name="Comma" xfId="3" builtinId="3"/>
+    <cellStyle name="Normal 3 2" xfId="4"/>
+    <cellStyle name="Comma 4 2" xfId="5"/>
+    <cellStyle name="Normal 3 2 10" xfId="6"/>
+    <cellStyle name="Comma 4 2 2 2" xfId="7"/>
   </cellStyles>
-  <dxfs count="4">
+  <dxfs count="16">
     <dxf>
-      <numFmt numFmtId="173" formatCode="#,##0.000"/>
+      <numFmt numFmtId="172" formatCode="#,##0.000"/>
     </dxf>
     <dxf>
-      <numFmt numFmtId="174" formatCode="#,##0.0000"/>
+      <numFmt numFmtId="173" formatCode="#,##0.0000"/>
     </dxf>
     <dxf>
       <numFmt numFmtId="4" formatCode="#,##0.00"/>
     </dxf>
     <dxf>
-      <numFmt numFmtId="175" formatCode="&quot;-&quot;"/>
+      <numFmt numFmtId="174" formatCode="&quot;-&quot;"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="172" formatCode="#,##0.000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="173" formatCode="#,##0.0000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="4" formatCode="#,##0.00"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="174" formatCode="&quot;-&quot;"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="172" formatCode="#,##0.000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="173" formatCode="#,##0.0000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="4" formatCode="#,##0.00"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="174" formatCode="&quot;-&quot;"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="172" formatCode="#,##0.000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="173" formatCode="#,##0.0000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="4" formatCode="#,##0.00"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="174" formatCode="&quot;-&quot;"/>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
-  <extLst>
-[...6 lines deleted...]
-  </extLst>
+  <colors>
+    <indexedColors>
+      <rgbColor rgb="00000000"/>
+      <rgbColor rgb="00FFFFFF"/>
+      <rgbColor rgb="00FF0000"/>
+      <rgbColor rgb="0000FF00"/>
+      <rgbColor rgb="000000FF"/>
+      <rgbColor rgb="00FFFF00"/>
+      <rgbColor rgb="00FF00FF"/>
+      <rgbColor rgb="0000FFFF"/>
+      <rgbColor rgb="00000000"/>
+      <rgbColor rgb="00FFFFFF"/>
+      <rgbColor rgb="00FF0000"/>
+      <rgbColor rgb="0000FF00"/>
+      <rgbColor rgb="000000FF"/>
+      <rgbColor rgb="00FFFF00"/>
+      <rgbColor rgb="00FF00FF"/>
+      <rgbColor rgb="0000FFFF"/>
+      <rgbColor rgb="00800000"/>
+      <rgbColor rgb="00008000"/>
+      <rgbColor rgb="00000080"/>
+      <rgbColor rgb="00808000"/>
+      <rgbColor rgb="00800080"/>
+      <rgbColor rgb="00008080"/>
+      <rgbColor rgb="00C0C0C0"/>
+      <rgbColor rgb="00808080"/>
+      <rgbColor rgb="009999FF"/>
+      <rgbColor rgb="00993366"/>
+      <rgbColor rgb="00FFFFCC"/>
+      <rgbColor rgb="00CCFFFF"/>
+      <rgbColor rgb="00660066"/>
+      <rgbColor rgb="00FF8080"/>
+      <rgbColor rgb="000066CC"/>
+      <rgbColor rgb="00CCCCFF"/>
+      <rgbColor rgb="00000080"/>
+      <rgbColor rgb="00FF00FF"/>
+      <rgbColor rgb="00FFFF00"/>
+      <rgbColor rgb="0000FFFF"/>
+      <rgbColor rgb="00800080"/>
+      <rgbColor rgb="00800000"/>
+      <rgbColor rgb="00008080"/>
+      <rgbColor rgb="000000FF"/>
+      <rgbColor rgb="0000CCFF"/>
+      <rgbColor rgb="00CCFFFF"/>
+      <rgbColor rgb="00CCFFCC"/>
+      <rgbColor rgb="00FFFF99"/>
+      <rgbColor rgb="0099CCFF"/>
+      <rgbColor rgb="00FF99CC"/>
+      <rgbColor rgb="00CC99FF"/>
+      <rgbColor rgb="00FFCC99"/>
+      <rgbColor rgb="003366FF"/>
+      <rgbColor rgb="0033CCCC"/>
+      <rgbColor rgb="0099CC00"/>
+      <rgbColor rgb="00FFCC00"/>
+      <rgbColor rgb="00FF9900"/>
+      <rgbColor rgb="00FF6600"/>
+      <rgbColor rgb="00666699"/>
+      <rgbColor rgb="00969696"/>
+      <rgbColor rgb="00003366"/>
+      <rgbColor rgb="00339966"/>
+      <rgbColor rgb="00003300"/>
+      <rgbColor rgb="00333300"/>
+      <rgbColor rgb="00993300"/>
+      <rgbColor rgb="00993366"/>
+      <rgbColor rgb="00333399"/>
+      <rgbColor rgb="00333333"/>
+    </indexedColors>
+  </colors>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<file path=xl/_rels/workbook.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId4" /></Relationships>
 </file>
 
-<file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+<file path=xl/drawings/_rels/drawing1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image1.png" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image2.png" Id="rId2" /></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
-<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-[...22 lines deleted...]
-        <xdr:cNvPicPr>
+<wsDr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
+  <twoCellAnchor editAs="oneCell">
+    <from>
+      <col>1</col>
+      <colOff>0</colOff>
+      <row>154</row>
+      <rowOff>0</rowOff>
+    </from>
+    <to>
+      <col>1</col>
+      <colOff>2374900</colOff>
+      <row>164</row>
+      <rowOff>3528</rowOff>
+    </to>
+    <pic>
+      <nvPicPr>
+        <cNvPr id="2" name="Picture 1"/>
+        <cNvPicPr>
           <a:picLocks/>
-        </xdr:cNvPicPr>
-[...2 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
+        </cNvPicPr>
+      </nvPicPr>
+      <blipFill>
+        <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
-      </xdr:blipFill>
-      <xdr:spPr>
+      </blipFill>
+      <spPr>
         <a:xfrm>
-          <a:off x="438150" y="31823025"/>
-          <a:ext cx="2374900" cy="1746250"/>
+          <a:off x="457200" y="24428450"/>
+          <a:ext cx="2374900" cy="1574800"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
-          <a:avLst/>
+          <avLst/>
         </a:prstGeom>
         <a:ln>
           <a:prstDash val="solid"/>
         </a:ln>
-      </xdr:spPr>
-[...25 lines deleted...]
-        <xdr:cNvPicPr>
+      </spPr>
+    </pic>
+    <clientData/>
+  </twoCellAnchor>
+  <twoCellAnchor editAs="oneCell">
+    <from>
+      <col>1</col>
+      <colOff>0</colOff>
+      <row>166</row>
+      <rowOff>0</rowOff>
+    </from>
+    <to>
+      <col>1</col>
+      <colOff>2374900</colOff>
+      <row>176</row>
+      <rowOff>3528</rowOff>
+    </to>
+    <pic>
+      <nvPicPr>
+        <cNvPr id="3" name="Picture 2"/>
+        <cNvPicPr>
           <a:picLocks/>
-        </xdr:cNvPicPr>
-[...2 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
+        </cNvPicPr>
+      </nvPicPr>
+      <blipFill>
+        <a:blip r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
-      </xdr:blipFill>
-      <xdr:spPr>
+      </blipFill>
+      <spPr>
         <a:xfrm>
-          <a:off x="438150" y="34509075"/>
-          <a:ext cx="2374900" cy="1746250"/>
+          <a:off x="457200" y="26841450"/>
+          <a:ext cx="2374900" cy="1574800"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
-          <a:avLst/>
+          <avLst/>
         </a:prstGeom>
         <a:ln>
           <a:prstDash val="solid"/>
         </a:ln>
-      </xdr:spPr>
-[...3 lines deleted...]
-</xdr:wsDr>
+      </spPr>
+    </pic>
+    <clientData/>
+  </twoCellAnchor>
+</wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="0E2841"/>
+        <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E8E8E8"/>
+        <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="156082"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="E97132"/>
+        <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="196B24"/>
+        <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="0F9ED5"/>
+        <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="A02B93"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="4EA72E"/>
+        <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="467886"/>
+        <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="96607D"/>
+        <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
+        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Aptos Narrow" panose="02110004020202020204"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -1903,65 +1206,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...5 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -1982,4098 +1285,4768 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...19 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...4 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:L163"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+    <pageSetUpPr/>
+  </sheetPr>
+  <dimension ref="A1:L223"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="85" zoomScaleNormal="85" workbookViewId="0"/>
+    <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.7265625" defaultRowHeight="13.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr baseColWidth="8" defaultColWidth="8.7265625" defaultRowHeight="12"/>
   <cols>
-    <col min="1" max="1" width="6.54296875" style="2" bestFit="1" customWidth="1"/>
-[...12 lines deleted...]
-    <col min="14" max="16384" width="8.7265625" style="2"/>
+    <col width="8.81640625" customWidth="1" style="154" min="1" max="1"/>
+    <col width="39.81640625" customWidth="1" style="154" min="2" max="2"/>
+    <col width="17.6328125" customWidth="1" style="154" min="3" max="3"/>
+    <col width="26.6328125" customWidth="1" style="154" min="4" max="4"/>
+    <col width="17.54296875" customWidth="1" style="154" min="5" max="5"/>
+    <col width="20.26953125" customWidth="1" style="154" min="6" max="6"/>
+    <col width="13.453125" customWidth="1" style="154" min="7" max="7"/>
+    <col width="15.81640625" bestFit="1" customWidth="1" style="154" min="8" max="8"/>
+    <col width="18.1796875" bestFit="1" customWidth="1" style="154" min="9" max="9"/>
+    <col width="10.54296875" bestFit="1" customWidth="1" style="154" min="10" max="10"/>
+    <col width="43.81640625" bestFit="1" customWidth="1" style="154" min="11" max="11"/>
+    <col width="10" bestFit="1" customWidth="1" style="154" min="12" max="12"/>
+    <col width="8.7265625" customWidth="1" style="154" min="13" max="16384"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:12" ht="19" customHeight="1" x14ac:dyDescent="0.45">
-[...1 lines deleted...]
-      <c r="B1" s="88" t="s">
+    <row r="1">
+      <c r="A1" s="153" t="n"/>
+      <c r="B1" s="153" t="inlineStr">
+        <is>
+          <t>DSP Aggressive Hybrid Fund</t>
+        </is>
+      </c>
+    </row>
+    <row r="2">
+      <c r="B2" s="10" t="inlineStr">
+        <is>
+          <t>Portfolio as on May 31, 2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" s="153" t="inlineStr">
+        <is>
+          <t>Sr. No.</t>
+        </is>
+      </c>
+      <c r="B4" s="153" t="inlineStr">
+        <is>
+          <t>Name of Instrument</t>
+        </is>
+      </c>
+      <c r="C4" s="153" t="inlineStr">
+        <is>
+          <t>ISIN</t>
+        </is>
+      </c>
+      <c r="D4" s="153" t="inlineStr">
+        <is>
+          <t>Rating/Industry</t>
+        </is>
+      </c>
+      <c r="E4" s="153" t="inlineStr">
+        <is>
+          <t>Quantity</t>
+        </is>
+      </c>
+      <c r="F4" s="153" t="inlineStr">
+        <is>
+          <t>Market value (Rs. In lakhs)</t>
+        </is>
+      </c>
+      <c r="G4" s="153" t="inlineStr">
+        <is>
+          <t>% to Net Assets</t>
+        </is>
+      </c>
+      <c r="H4" s="153" t="inlineStr">
+        <is>
+          <t>Maturity Date</t>
+        </is>
+      </c>
+      <c r="I4" s="153" t="inlineStr">
+        <is>
+          <t>Put/Call Option</t>
+        </is>
+      </c>
+      <c r="J4" s="153" t="inlineStr">
+        <is>
+          <t>YTM (%)</t>
+        </is>
+      </c>
+    </row>
+    <row r="6">
+      <c r="B6" s="10" t="inlineStr">
+        <is>
+          <t>EQUITY &amp; EQUITY RELATED</t>
+        </is>
+      </c>
+    </row>
+    <row r="7">
+      <c r="B7" s="10" t="inlineStr">
+        <is>
+          <t>Listed / awaiting listing on the stock exchanges</t>
+        </is>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" s="154" t="n">
+        <v>1</v>
+      </c>
+      <c r="B8" s="154" t="inlineStr">
+        <is>
+          <t>HDFC Bank Limited</t>
+        </is>
+      </c>
+      <c r="C8" s="154" t="inlineStr">
+        <is>
+          <t>INE040A01034</t>
+        </is>
+      </c>
+      <c r="D8" s="154" t="inlineStr">
+        <is>
+          <t>Banks</t>
+        </is>
+      </c>
+      <c r="E8" s="169" t="n">
+        <v>13037855</v>
+      </c>
+      <c r="F8" s="170" t="n">
+        <v>97073.35000000001</v>
+      </c>
+      <c r="G8" s="13" t="n">
+        <v>0.0843</v>
+      </c>
+      <c r="J8" s="170" t="n"/>
+      <c r="K8" s="10" t="inlineStr">
+        <is>
+          <t>Sector/Rating</t>
+        </is>
+      </c>
+      <c r="L8" s="10" t="inlineStr">
+        <is>
+          <t>Percent</t>
+        </is>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" s="154" t="n">
+        <v>2</v>
+      </c>
+      <c r="B9" s="154" t="inlineStr">
+        <is>
+          <t>ICICI Bank Limited</t>
+        </is>
+      </c>
+      <c r="C9" s="154" t="inlineStr">
+        <is>
+          <t>INE090A01021</t>
+        </is>
+      </c>
+      <c r="D9" s="154" t="inlineStr">
+        <is>
+          <t>Banks</t>
+        </is>
+      </c>
+      <c r="E9" s="169" t="n">
+        <v>5442096</v>
+      </c>
+      <c r="F9" s="170" t="n">
+        <v>68374.49000000001</v>
+      </c>
+      <c r="G9" s="13" t="n">
+        <v>0.0594</v>
+      </c>
+      <c r="J9" s="170" t="n"/>
+      <c r="K9" s="154" t="inlineStr">
+        <is>
+          <t>Banks</t>
+        </is>
+      </c>
+      <c r="L9" s="13" t="n">
+        <v>0.2271</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" s="154" t="n">
+        <v>3</v>
+      </c>
+      <c r="B10" s="154" t="inlineStr">
+        <is>
+          <t>Cipla Limited</t>
+        </is>
+      </c>
+      <c r="C10" s="154" t="inlineStr">
+        <is>
+          <t>INE059A01026</t>
+        </is>
+      </c>
+      <c r="D10" s="154" t="inlineStr">
+        <is>
+          <t>Pharmaceuticals &amp; Biotechnology</t>
+        </is>
+      </c>
+      <c r="E10" s="169" t="n">
+        <v>3436854</v>
+      </c>
+      <c r="F10" s="170" t="n">
+        <v>48150.32</v>
+      </c>
+      <c r="G10" s="13" t="n">
+        <v>0.0418</v>
+      </c>
+      <c r="J10" s="170" t="n"/>
+      <c r="K10" s="154" t="inlineStr">
+        <is>
+          <t>Sovereign</t>
+        </is>
+      </c>
+      <c r="L10" s="13" t="n">
+        <v>0.1347</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" s="154" t="n">
+        <v>4</v>
+      </c>
+      <c r="B11" s="154" t="inlineStr">
+        <is>
+          <t>ITC Limited</t>
+        </is>
+      </c>
+      <c r="C11" s="154" t="inlineStr">
+        <is>
+          <t>INE154A01025</t>
+        </is>
+      </c>
+      <c r="D11" s="154" t="inlineStr">
+        <is>
+          <t>Diversified FMCG</t>
+        </is>
+      </c>
+      <c r="E11" s="169" t="n">
+        <v>16521341</v>
+      </c>
+      <c r="F11" s="170" t="n">
+        <v>47399.73</v>
+      </c>
+      <c r="G11" s="13" t="n">
+        <v>0.0412</v>
+      </c>
+      <c r="J11" s="170" t="n"/>
+      <c r="K11" s="154" t="inlineStr">
+        <is>
+          <t>Pharmaceuticals &amp; Biotechnology</t>
+        </is>
+      </c>
+      <c r="L11" s="13" t="n">
+        <v>0.0804</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" s="154" t="n">
+        <v>5</v>
+      </c>
+      <c r="B12" s="154" t="inlineStr">
+        <is>
+          <t>Kotak Mahindra Bank Limited</t>
+        </is>
+      </c>
+      <c r="C12" s="154" t="inlineStr">
+        <is>
+          <t>INE237A01036</t>
+        </is>
+      </c>
+      <c r="D12" s="154" t="inlineStr">
+        <is>
+          <t>Banks</t>
+        </is>
+      </c>
+      <c r="E12" s="169" t="n">
+        <v>11682353</v>
+      </c>
+      <c r="F12" s="170" t="n">
+        <v>44883.6</v>
+      </c>
+      <c r="G12" s="13" t="n">
+        <v>0.039</v>
+      </c>
+      <c r="J12" s="170" t="n"/>
+      <c r="K12" s="154" t="inlineStr">
+        <is>
+          <t>Insurance</t>
+        </is>
+      </c>
+      <c r="L12" s="13" t="n">
+        <v>0.0598</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" s="154" t="n">
+        <v>6</v>
+      </c>
+      <c r="B13" s="154" t="inlineStr">
+        <is>
+          <t>Axis Bank Limited</t>
+        </is>
+      </c>
+      <c r="C13" s="154" t="inlineStr">
+        <is>
+          <t>INE238A01034</t>
+        </is>
+      </c>
+      <c r="D13" s="154" t="inlineStr">
+        <is>
+          <t>Banks</t>
+        </is>
+      </c>
+      <c r="E13" s="169" t="n">
+        <v>3409530</v>
+      </c>
+      <c r="F13" s="170" t="n">
+        <v>43867.01</v>
+      </c>
+      <c r="G13" s="13" t="n">
+        <v>0.0381</v>
+      </c>
+      <c r="J13" s="170" t="n"/>
+      <c r="K13" s="154" t="inlineStr">
+        <is>
+          <t>Automobiles</t>
+        </is>
+      </c>
+      <c r="L13" s="13" t="n">
+        <v>0.0512</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" s="154" t="n">
+        <v>7</v>
+      </c>
+      <c r="B14" s="154" t="inlineStr">
+        <is>
+          <t>Mahindra &amp; Mahindra Limited</t>
+        </is>
+      </c>
+      <c r="C14" s="154" t="inlineStr">
+        <is>
+          <t>INE101A01026</t>
+        </is>
+      </c>
+      <c r="D14" s="154" t="inlineStr">
+        <is>
+          <t>Automobiles</t>
+        </is>
+      </c>
+      <c r="E14" s="169" t="n">
+        <v>1353831</v>
+      </c>
+      <c r="F14" s="170" t="n">
+        <v>41232.28</v>
+      </c>
+      <c r="G14" s="13" t="n">
+        <v>0.0358</v>
+      </c>
+      <c r="J14" s="170" t="n"/>
+      <c r="K14" s="154" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="L14" s="13" t="n">
+        <v>0.0419</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" s="154" t="n">
+        <v>8</v>
+      </c>
+      <c r="B15" s="154" t="inlineStr">
+        <is>
+          <t>SBI Life Insurance Company Limited</t>
+        </is>
+      </c>
+      <c r="C15" s="154" t="inlineStr">
+        <is>
+          <t>INE123W01016</t>
+        </is>
+      </c>
+      <c r="D15" s="154" t="inlineStr">
+        <is>
+          <t>Insurance</t>
+        </is>
+      </c>
+      <c r="E15" s="169" t="n">
+        <v>1604873</v>
+      </c>
+      <c r="F15" s="170" t="n">
+        <v>29370.78</v>
+      </c>
+      <c r="G15" s="13" t="n">
+        <v>0.0255</v>
+      </c>
+      <c r="J15" s="170" t="n"/>
+      <c r="K15" s="154" t="inlineStr">
+        <is>
+          <t>Diversified FMCG</t>
+        </is>
+      </c>
+      <c r="L15" s="13" t="n">
+        <v>0.0412</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" s="154" t="n">
+        <v>9</v>
+      </c>
+      <c r="B16" s="154" t="inlineStr">
+        <is>
+          <t>Infosys Limited</t>
+        </is>
+      </c>
+      <c r="C16" s="154" t="inlineStr">
+        <is>
+          <t>INE009A01021</t>
+        </is>
+      </c>
+      <c r="D16" s="154" t="inlineStr">
+        <is>
+          <t>IT - Software</t>
+        </is>
+      </c>
+      <c r="E16" s="169" t="n">
+        <v>2201248</v>
+      </c>
+      <c r="F16" s="170" t="n">
+        <v>25554.29</v>
+      </c>
+      <c r="G16" s="13" t="n">
+        <v>0.0222</v>
+      </c>
+      <c r="J16" s="170" t="n"/>
+      <c r="K16" s="154" t="inlineStr">
+        <is>
+          <t>ICRA AA+</t>
+        </is>
+      </c>
+      <c r="L16" s="13" t="n">
+        <v>0.0326</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" s="154" t="n">
+        <v>10</v>
+      </c>
+      <c r="B17" s="154" t="inlineStr">
+        <is>
+          <t>Emami Limited</t>
+        </is>
+      </c>
+      <c r="C17" s="154" t="inlineStr">
+        <is>
+          <t>INE548C01032</t>
+        </is>
+      </c>
+      <c r="D17" s="154" t="inlineStr">
+        <is>
+          <t>Personal Products</t>
+        </is>
+      </c>
+      <c r="E17" s="169" t="n">
+        <v>4679374</v>
+      </c>
+      <c r="F17" s="170" t="n">
+        <v>18675.38</v>
+      </c>
+      <c r="G17" s="13" t="n">
+        <v>0.0162</v>
+      </c>
+      <c r="J17" s="170" t="n"/>
+      <c r="K17" s="154" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="L17" s="13" t="n">
+        <v>0.0294</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" s="154" t="n">
+        <v>11</v>
+      </c>
+      <c r="B18" s="154" t="inlineStr">
+        <is>
+          <t>HDFC Life Insurance Company Limited</t>
+        </is>
+      </c>
+      <c r="C18" s="154" t="inlineStr">
+        <is>
+          <t>INE795G01014</t>
+        </is>
+      </c>
+      <c r="D18" s="154" t="inlineStr">
+        <is>
+          <t>Insurance</t>
+        </is>
+      </c>
+      <c r="E18" s="169" t="n">
+        <v>3093302</v>
+      </c>
+      <c r="F18" s="170" t="n">
+        <v>18398.96</v>
+      </c>
+      <c r="G18" s="13" t="n">
+        <v>0.016</v>
+      </c>
+      <c r="J18" s="170" t="n"/>
+      <c r="K18" s="154" t="inlineStr">
+        <is>
+          <t>Healthcare Services</t>
+        </is>
+      </c>
+      <c r="L18" s="13" t="n">
+        <v>0.0239</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" s="154" t="n">
+        <v>12</v>
+      </c>
+      <c r="B19" s="154" t="inlineStr">
+        <is>
+          <t>Maruti Suzuki India Limited</t>
+        </is>
+      </c>
+      <c r="C19" s="154" t="inlineStr">
+        <is>
+          <t>INE585B01010</t>
+        </is>
+      </c>
+      <c r="D19" s="154" t="inlineStr">
+        <is>
+          <t>Automobiles</t>
+        </is>
+      </c>
+      <c r="E19" s="169" t="n">
+        <v>134963</v>
+      </c>
+      <c r="F19" s="170" t="n">
+        <v>17716.59</v>
+      </c>
+      <c r="G19" s="13" t="n">
+        <v>0.0154</v>
+      </c>
+      <c r="J19" s="170" t="n"/>
+      <c r="K19" s="154" t="inlineStr">
+        <is>
+          <t>Telecom - Services</t>
+        </is>
+      </c>
+      <c r="L19" s="13" t="n">
+        <v>0.0238</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" s="154" t="n">
+        <v>13</v>
+      </c>
+      <c r="B20" s="154" t="inlineStr">
+        <is>
+          <t>Alkem Laboratories Limited</t>
+        </is>
+      </c>
+      <c r="C20" s="154" t="inlineStr">
+        <is>
+          <t>INE540L01014</t>
+        </is>
+      </c>
+      <c r="D20" s="154" t="inlineStr">
+        <is>
+          <t>Pharmaceuticals &amp; Biotechnology</t>
+        </is>
+      </c>
+      <c r="E20" s="169" t="n">
+        <v>283218</v>
+      </c>
+      <c r="F20" s="170" t="n">
+        <v>15571.33</v>
+      </c>
+      <c r="G20" s="13" t="n">
+        <v>0.0135</v>
+      </c>
+      <c r="J20" s="170" t="n"/>
+      <c r="K20" s="154" t="inlineStr">
+        <is>
+          <t>Mutual Funds</t>
+        </is>
+      </c>
+      <c r="L20" s="13" t="n">
+        <v>0.0232</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" s="154" t="n">
+        <v>14</v>
+      </c>
+      <c r="B21" s="154" t="inlineStr">
+        <is>
+          <t>Bharti Airtel Limited</t>
+        </is>
+      </c>
+      <c r="C21" s="154" t="inlineStr">
+        <is>
+          <t>INE397D01024</t>
+        </is>
+      </c>
+      <c r="D21" s="154" t="inlineStr">
+        <is>
+          <t>Telecom - Services</t>
+        </is>
+      </c>
+      <c r="E21" s="169" t="n">
+        <v>787375</v>
+      </c>
+      <c r="F21" s="170" t="n">
+        <v>14401.09</v>
+      </c>
+      <c r="G21" s="13" t="n">
+        <v>0.0125</v>
+      </c>
+      <c r="J21" s="170" t="n"/>
+      <c r="K21" s="154" t="inlineStr">
+        <is>
+          <t>IT - Software</t>
+        </is>
+      </c>
+      <c r="L21" s="13" t="n">
+        <v>0.0222</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" s="154" t="n">
+        <v>15</v>
+      </c>
+      <c r="B22" s="154" t="inlineStr">
+        <is>
+          <t>Rainbow Childrens Medicare Limited</t>
+        </is>
+      </c>
+      <c r="C22" s="154" t="inlineStr">
+        <is>
+          <t>INE961O01016</t>
+        </is>
+      </c>
+      <c r="D22" s="154" t="inlineStr">
+        <is>
+          <t>Healthcare Services</t>
+        </is>
+      </c>
+      <c r="E22" s="169" t="n">
+        <v>1007153</v>
+      </c>
+      <c r="F22" s="170" t="n">
+        <v>13901.73</v>
+      </c>
+      <c r="G22" s="13" t="n">
+        <v>0.0121</v>
+      </c>
+      <c r="J22" s="170" t="n"/>
+      <c r="K22" s="154" t="inlineStr">
+        <is>
+          <t>CRISIL AA+</t>
+        </is>
+      </c>
+      <c r="L22" s="13" t="n">
+        <v>0.0192</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" s="154" t="n">
+        <v>16</v>
+      </c>
+      <c r="B23" s="154" t="inlineStr">
+        <is>
+          <t>Bajaj Finance Limited</t>
+        </is>
+      </c>
+      <c r="C23" s="154" t="inlineStr">
+        <is>
+          <t>INE296A01032</t>
+        </is>
+      </c>
+      <c r="D23" s="154" t="inlineStr">
+        <is>
+          <t>Finance</t>
+        </is>
+      </c>
+      <c r="E23" s="169" t="n">
+        <v>1525950</v>
+      </c>
+      <c r="F23" s="170" t="n">
+        <v>13859.44</v>
+      </c>
+      <c r="G23" s="13" t="n">
+        <v>0.012</v>
+      </c>
+      <c r="J23" s="170" t="n"/>
+      <c r="K23" s="154" t="inlineStr">
+        <is>
+          <t>Finance</t>
+        </is>
+      </c>
+      <c r="L23" s="13" t="n">
+        <v>0.0173</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" s="154" t="n">
+        <v>17</v>
+      </c>
+      <c r="B24" s="154" t="inlineStr">
+        <is>
+          <t>Syngene International Limited</t>
+        </is>
+      </c>
+      <c r="C24" s="154" t="inlineStr">
+        <is>
+          <t>INE398R01022</t>
+        </is>
+      </c>
+      <c r="D24" s="154" t="inlineStr">
+        <is>
+          <t>Healthcare Services</t>
+        </is>
+      </c>
+      <c r="E24" s="169" t="n">
+        <v>3082091</v>
+      </c>
+      <c r="F24" s="170" t="n">
+        <v>13622.84</v>
+      </c>
+      <c r="G24" s="13" t="n">
+        <v>0.0118</v>
+      </c>
+      <c r="J24" s="170" t="n"/>
+      <c r="K24" s="154" t="inlineStr">
+        <is>
+          <t>Personal Products</t>
+        </is>
+      </c>
+      <c r="L24" s="13" t="n">
+        <v>0.0162</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25" s="154" t="n">
+        <v>18</v>
+      </c>
+      <c r="B25" s="154" t="inlineStr">
+        <is>
+          <t>Petronet LNG Limited</t>
+        </is>
+      </c>
+      <c r="C25" s="154" t="inlineStr">
+        <is>
+          <t>INE347G01014</t>
+        </is>
+      </c>
+      <c r="D25" s="154" t="inlineStr">
+        <is>
+          <t>Gas</t>
+        </is>
+      </c>
+      <c r="E25" s="169" t="n">
+        <v>4990352</v>
+      </c>
+      <c r="F25" s="170" t="n">
+        <v>13526.35</v>
+      </c>
+      <c r="G25" s="13" t="n">
+        <v>0.0117</v>
+      </c>
+      <c r="J25" s="170" t="n"/>
+      <c r="K25" s="154" t="inlineStr">
+        <is>
+          <t>Consumer Durables</t>
+        </is>
+      </c>
+      <c r="L25" s="13" t="n">
+        <v>0.0157</v>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26" s="154" t="n">
+        <v>19</v>
+      </c>
+      <c r="B26" s="154" t="inlineStr">
+        <is>
+          <t>Indus Towers Limited</t>
+        </is>
+      </c>
+      <c r="C26" s="154" t="inlineStr">
+        <is>
+          <t>INE121J01017</t>
+        </is>
+      </c>
+      <c r="D26" s="154" t="inlineStr">
+        <is>
+          <t>Telecom - Services</t>
+        </is>
+      </c>
+      <c r="E26" s="169" t="n">
+        <v>2931031</v>
+      </c>
+      <c r="F26" s="170" t="n">
+        <v>12956.62</v>
+      </c>
+      <c r="G26" s="13" t="n">
+        <v>0.0113</v>
+      </c>
+      <c r="J26" s="170" t="n"/>
+      <c r="K26" s="154" t="inlineStr">
+        <is>
+          <t>Auto Components</t>
+        </is>
+      </c>
+      <c r="L26" s="13" t="n">
+        <v>0.0148</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" s="154" t="n">
+        <v>20</v>
+      </c>
+      <c r="B27" s="154" t="inlineStr">
+        <is>
+          <t>NTPC Limited</t>
+        </is>
+      </c>
+      <c r="C27" s="154" t="inlineStr">
+        <is>
+          <t>INE733E01010</t>
+        </is>
+      </c>
+      <c r="D27" s="154" t="inlineStr">
+        <is>
+          <t>Power</t>
+        </is>
+      </c>
+      <c r="E27" s="169" t="n">
+        <v>3233233</v>
+      </c>
+      <c r="F27" s="170" t="n">
+        <v>12509.38</v>
+      </c>
+      <c r="G27" s="13" t="n">
+        <v>0.0109</v>
+      </c>
+      <c r="J27" s="170" t="n"/>
+      <c r="K27" s="154" t="inlineStr">
+        <is>
+          <t>Gas</t>
+        </is>
+      </c>
+      <c r="L27" s="13" t="n">
+        <v>0.0117</v>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28" s="154" t="n">
+        <v>21</v>
+      </c>
+      <c r="B28" s="154" t="inlineStr">
+        <is>
+          <t>ICICI Lombard General Insurance Company Limited</t>
+        </is>
+      </c>
+      <c r="C28" s="154" t="inlineStr">
+        <is>
+          <t>INE765G01017</t>
+        </is>
+      </c>
+      <c r="D28" s="154" t="inlineStr">
+        <is>
+          <t>Insurance</t>
+        </is>
+      </c>
+      <c r="E28" s="169" t="n">
+        <v>677992</v>
+      </c>
+      <c r="F28" s="170" t="n">
+        <v>12150.97</v>
+      </c>
+      <c r="G28" s="13" t="n">
+        <v>0.0106</v>
+      </c>
+      <c r="J28" s="170" t="n"/>
+      <c r="K28" s="154" t="inlineStr">
+        <is>
+          <t>Fertilizers &amp; Agrochemicals</t>
+        </is>
+      </c>
+      <c r="L28" s="13" t="n">
+        <v>0.0111</v>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29" s="154" t="n">
+        <v>22</v>
+      </c>
+      <c r="B29" s="154" t="inlineStr">
+        <is>
+          <t>Cohance Lifesciences Limited</t>
+        </is>
+      </c>
+      <c r="C29" s="154" t="inlineStr">
+        <is>
+          <t>INE03QK01018</t>
+        </is>
+      </c>
+      <c r="D29" s="154" t="inlineStr">
+        <is>
+          <t>Pharmaceuticals &amp; Biotechnology</t>
+        </is>
+      </c>
+      <c r="E29" s="169" t="n">
+        <v>2808197</v>
+      </c>
+      <c r="F29" s="170" t="n">
+        <v>12117.37</v>
+      </c>
+      <c r="G29" s="13" t="n">
+        <v>0.0105</v>
+      </c>
+      <c r="J29" s="170" t="n"/>
+      <c r="K29" s="154" t="inlineStr">
+        <is>
+          <t>Power</t>
+        </is>
+      </c>
+      <c r="L29" s="13" t="n">
+        <v>0.0109</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30" s="154" t="n">
+        <v>23</v>
+      </c>
+      <c r="B30" s="154" t="inlineStr">
+        <is>
+          <t>Radico Khaitan Limited</t>
+        </is>
+      </c>
+      <c r="C30" s="154" t="inlineStr">
+        <is>
+          <t>INE944F01028</t>
+        </is>
+      </c>
+      <c r="D30" s="154" t="inlineStr">
+        <is>
+          <t>Beverages</t>
+        </is>
+      </c>
+      <c r="E30" s="169" t="n">
+        <v>342554</v>
+      </c>
+      <c r="F30" s="170" t="n">
+        <v>12053.11</v>
+      </c>
+      <c r="G30" s="13" t="n">
+        <v>0.0105</v>
+      </c>
+      <c r="J30" s="170" t="n"/>
+      <c r="K30" s="154" t="inlineStr">
+        <is>
+          <t>Beverages</t>
+        </is>
+      </c>
+      <c r="L30" s="13" t="n">
+        <v>0.0105</v>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31" s="154" t="n">
+        <v>24</v>
+      </c>
+      <c r="B31" s="154" t="inlineStr">
+        <is>
+          <t>Asian Paints Limited</t>
+        </is>
+      </c>
+      <c r="C31" s="154" t="inlineStr">
+        <is>
+          <t>INE021A01026</t>
+        </is>
+      </c>
+      <c r="D31" s="154" t="inlineStr">
+        <is>
+          <t>Consumer Durables</t>
+        </is>
+      </c>
+      <c r="E31" s="169" t="n">
+        <v>425252</v>
+      </c>
+      <c r="F31" s="170" t="n">
+        <v>11361.03</v>
+      </c>
+      <c r="G31" s="13" t="n">
+        <v>0.009900000000000001</v>
+      </c>
+      <c r="J31" s="170" t="n"/>
+      <c r="K31" s="154" t="inlineStr">
+        <is>
+          <t>Petroleum Products</t>
+        </is>
+      </c>
+      <c r="L31" s="13" t="n">
+        <v>0.0089</v>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32" s="154" t="n">
+        <v>25</v>
+      </c>
+      <c r="B32" s="154" t="inlineStr">
+        <is>
+          <t>Samvardhana Motherson International Limited</t>
+        </is>
+      </c>
+      <c r="C32" s="154" t="inlineStr">
+        <is>
+          <t>INE775A01035</t>
+        </is>
+      </c>
+      <c r="D32" s="154" t="inlineStr">
+        <is>
+          <t>Auto Components</t>
+        </is>
+      </c>
+      <c r="E32" s="169" t="n">
+        <v>7576856</v>
+      </c>
+      <c r="F32" s="170" t="n">
+        <v>11042.51</v>
+      </c>
+      <c r="G32" s="13" t="n">
+        <v>0.009599999999999999</v>
+      </c>
+      <c r="J32" s="170" t="n"/>
+      <c r="K32" s="154" t="inlineStr">
+        <is>
+          <t>IND A1+</t>
+        </is>
+      </c>
+      <c r="L32" s="13" t="n">
+        <v>0.008500000000000001</v>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33" s="154" t="n">
+        <v>26</v>
+      </c>
+      <c r="B33" s="154" t="inlineStr">
+        <is>
+          <t>IPCA Laboratories Limited</t>
+        </is>
+      </c>
+      <c r="C33" s="154" t="inlineStr">
+        <is>
+          <t>INE571A01038</t>
+        </is>
+      </c>
+      <c r="D33" s="154" t="inlineStr">
+        <is>
+          <t>Pharmaceuticals &amp; Biotechnology</t>
+        </is>
+      </c>
+      <c r="E33" s="169" t="n">
+        <v>708240</v>
+      </c>
+      <c r="F33" s="170" t="n">
+        <v>10796.41</v>
+      </c>
+      <c r="G33" s="13" t="n">
+        <v>0.0094</v>
+      </c>
+      <c r="J33" s="170" t="n"/>
+      <c r="K33" s="154" t="inlineStr">
+        <is>
+          <t>Capital Markets</t>
+        </is>
+      </c>
+      <c r="L33" s="13" t="n">
+        <v>0.0083</v>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34" s="154" t="n">
+        <v>27</v>
+      </c>
+      <c r="B34" s="154" t="inlineStr">
+        <is>
+          <t>PRUDENT CORPORATE ADVISORY SERVICES Limited</t>
+        </is>
+      </c>
+      <c r="C34" s="154" t="inlineStr">
+        <is>
+          <t>INE00F201020</t>
+        </is>
+      </c>
+      <c r="D34" s="154" t="inlineStr">
+        <is>
+          <t>Capital Markets</t>
+        </is>
+      </c>
+      <c r="E34" s="169" t="n">
+        <v>350597</v>
+      </c>
+      <c r="F34" s="170" t="n">
+        <v>9536.940000000001</v>
+      </c>
+      <c r="G34" s="13" t="n">
+        <v>0.0083</v>
+      </c>
+      <c r="J34" s="170" t="n"/>
+      <c r="K34" s="154" t="inlineStr">
+        <is>
+          <t>Industrial Products</t>
+        </is>
+      </c>
+      <c r="L34" s="13" t="n">
+        <v>0.0072</v>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35" s="154" t="n">
+        <v>28</v>
+      </c>
+      <c r="B35" s="154" t="inlineStr">
+        <is>
+          <t>Canara HSBC Life Insurance Company Limited</t>
+        </is>
+      </c>
+      <c r="C35" s="154" t="inlineStr">
+        <is>
+          <t>INE01TY01017</t>
+        </is>
+      </c>
+      <c r="D35" s="154" t="inlineStr">
+        <is>
+          <t>Insurance</t>
+        </is>
+      </c>
+      <c r="E35" s="169" t="n">
+        <v>6457538</v>
+      </c>
+      <c r="F35" s="170" t="n">
+        <v>8913.99</v>
+      </c>
+      <c r="G35" s="13" t="n">
+        <v>0.0077</v>
+      </c>
+      <c r="J35" s="170" t="n"/>
+      <c r="K35" s="154" t="inlineStr">
+        <is>
+          <t>IT - Services</t>
+        </is>
+      </c>
+      <c r="L35" s="13" t="n">
+        <v>0.0065</v>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36" s="154" t="n">
+        <v>29</v>
+      </c>
+      <c r="B36" s="154" t="inlineStr">
+        <is>
+          <t>APL Apollo Tubes Limited</t>
+        </is>
+      </c>
+      <c r="C36" s="154" t="inlineStr">
+        <is>
+          <t>INE702C01027</t>
+        </is>
+      </c>
+      <c r="D36" s="154" t="inlineStr">
+        <is>
+          <t>Industrial Products</t>
+        </is>
+      </c>
+      <c r="E36" s="169" t="n">
+        <v>453034</v>
+      </c>
+      <c r="F36" s="170" t="n">
+        <v>8295.51</v>
+      </c>
+      <c r="G36" s="13" t="n">
+        <v>0.0072</v>
+      </c>
+      <c r="J36" s="170" t="n"/>
+      <c r="K36" s="154" t="inlineStr">
+        <is>
+          <t>ICRA AAA</t>
+        </is>
+      </c>
+      <c r="L36" s="13" t="n">
+        <v>0.0065</v>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37" s="154" t="n">
+        <v>30</v>
+      </c>
+      <c r="B37" s="154" t="inlineStr">
+        <is>
+          <t>Coromandel International Limited</t>
+        </is>
+      </c>
+      <c r="C37" s="154" t="inlineStr">
+        <is>
+          <t>INE169A01031</t>
+        </is>
+      </c>
+      <c r="D37" s="154" t="inlineStr">
+        <is>
+          <t>Fertilizers &amp; Agrochemicals</t>
+        </is>
+      </c>
+      <c r="E37" s="169" t="n">
+        <v>436161</v>
+      </c>
+      <c r="F37" s="170" t="n">
+        <v>7648.52</v>
+      </c>
+      <c r="G37" s="13" t="n">
+        <v>0.0066</v>
+      </c>
+      <c r="J37" s="170" t="n"/>
+      <c r="K37" s="154" t="inlineStr">
+        <is>
+          <t>Agricultural Commercial &amp; Construction Vehicles</t>
+        </is>
+      </c>
+      <c r="L37" s="13" t="n">
+        <v>0.0044</v>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38" s="154" t="n">
+        <v>31</v>
+      </c>
+      <c r="B38" s="154" t="inlineStr">
+        <is>
+          <t>Cyient Limited</t>
+        </is>
+      </c>
+      <c r="C38" s="154" t="inlineStr">
+        <is>
+          <t>INE136B01020</t>
+        </is>
+      </c>
+      <c r="D38" s="154" t="inlineStr">
+        <is>
+          <t>IT - Services</t>
+        </is>
+      </c>
+      <c r="E38" s="169" t="n">
+        <v>821122</v>
+      </c>
+      <c r="F38" s="170" t="n">
+        <v>7457.84</v>
+      </c>
+      <c r="G38" s="13" t="n">
+        <v>0.0065</v>
+      </c>
+      <c r="J38" s="170" t="n"/>
+      <c r="K38" s="154" t="inlineStr">
+        <is>
+          <t>Textiles &amp; Apparels</t>
+        </is>
+      </c>
+      <c r="L38" s="13" t="n">
+        <v>0.0008</v>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39" s="154" t="n">
+        <v>32</v>
+      </c>
+      <c r="B39" s="154" t="inlineStr">
+        <is>
+          <t>State Bank of India</t>
+        </is>
+      </c>
+      <c r="C39" s="154" t="inlineStr">
+        <is>
+          <t>INE062A01020</t>
+        </is>
+      </c>
+      <c r="D39" s="154" t="inlineStr">
+        <is>
+          <t>Banks</t>
+        </is>
+      </c>
+      <c r="E39" s="169" t="n">
+        <v>755056</v>
+      </c>
+      <c r="F39" s="170" t="n">
+        <v>7281.76</v>
+      </c>
+      <c r="G39" s="13" t="n">
+        <v>0.0063</v>
+      </c>
+      <c r="J39" s="170" t="n"/>
+      <c r="K39" s="154" t="inlineStr">
+        <is>
+          <t>Transport Infrastructure</t>
+        </is>
+      </c>
+      <c r="L39" s="13" t="n">
+        <v>0.0004</v>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40" s="154" t="n">
+        <v>33</v>
+      </c>
+      <c r="B40" s="154" t="inlineStr">
+        <is>
+          <t>Century Plyboards (India) Limited</t>
+        </is>
+      </c>
+      <c r="C40" s="154" t="inlineStr">
+        <is>
+          <t>INE348B01021</t>
+        </is>
+      </c>
+      <c r="D40" s="154" t="inlineStr">
+        <is>
+          <t>Consumer Durables</t>
+        </is>
+      </c>
+      <c r="E40" s="169" t="n">
+        <v>870281</v>
+      </c>
+      <c r="F40" s="170" t="n">
+        <v>6730.32</v>
+      </c>
+      <c r="G40" s="13" t="n">
+        <v>0.0058</v>
+      </c>
+      <c r="J40" s="170" t="n"/>
+      <c r="K40" s="154" t="inlineStr">
+        <is>
+          <t>Cash &amp; Equivalent</t>
+        </is>
+      </c>
+      <c r="L40" s="13" t="n">
+        <v>0.0297</v>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41" s="154" t="n">
+        <v>34</v>
+      </c>
+      <c r="B41" s="154" t="inlineStr">
+        <is>
+          <t>Power Finance Corporation Limited</t>
+        </is>
+      </c>
+      <c r="C41" s="154" t="inlineStr">
+        <is>
+          <t>INE134E01011</t>
+        </is>
+      </c>
+      <c r="D41" s="154" t="inlineStr">
+        <is>
+          <t>Finance</t>
+        </is>
+      </c>
+      <c r="E41" s="169" t="n">
+        <v>1426715</v>
+      </c>
+      <c r="F41" s="170" t="n">
+        <v>6114.9</v>
+      </c>
+      <c r="G41" s="13" t="n">
+        <v>0.0053</v>
+      </c>
+      <c r="J41" s="170" t="n"/>
+      <c r="L41" s="13" t="n"/>
+    </row>
+    <row r="42">
+      <c r="A42" s="154" t="n">
+        <v>35</v>
+      </c>
+      <c r="B42" s="154" t="inlineStr">
+        <is>
+          <t>UNO Minda Limited</t>
+        </is>
+      </c>
+      <c r="C42" s="154" t="inlineStr">
+        <is>
+          <t>INE405E01023</t>
+        </is>
+      </c>
+      <c r="D42" s="154" t="inlineStr">
+        <is>
+          <t>Auto Components</t>
+        </is>
+      </c>
+      <c r="E42" s="169" t="n">
+        <v>545980</v>
+      </c>
+      <c r="F42" s="170" t="n">
+        <v>6015.06</v>
+      </c>
+      <c r="G42" s="13" t="n">
+        <v>0.0052</v>
+      </c>
+      <c r="J42" s="170" t="n"/>
+    </row>
+    <row r="43">
+      <c r="A43" s="154" t="n">
+        <v>36</v>
+      </c>
+      <c r="B43" s="154" t="inlineStr">
+        <is>
+          <t>Alembic Pharmaceuticals Limited</t>
+        </is>
+      </c>
+      <c r="C43" s="154" t="inlineStr">
+        <is>
+          <t>INE901L01018</t>
+        </is>
+      </c>
+      <c r="D43" s="154" t="inlineStr">
+        <is>
+          <t>Pharmaceuticals &amp; Biotechnology</t>
+        </is>
+      </c>
+      <c r="E43" s="169" t="n">
+        <v>810789</v>
+      </c>
+      <c r="F43" s="170" t="n">
+        <v>5968.22</v>
+      </c>
+      <c r="G43" s="13" t="n">
+        <v>0.0052</v>
+      </c>
+      <c r="J43" s="170" t="n"/>
+    </row>
+    <row r="44">
+      <c r="A44" s="154" t="n">
+        <v>37</v>
+      </c>
+      <c r="B44" s="154" t="inlineStr">
+        <is>
+          <t>PI Industries Limited</t>
+        </is>
+      </c>
+      <c r="C44" s="154" t="inlineStr">
+        <is>
+          <t>INE603J01030</t>
+        </is>
+      </c>
+      <c r="D44" s="154" t="inlineStr">
+        <is>
+          <t>Fertilizers &amp; Agrochemicals</t>
+        </is>
+      </c>
+      <c r="E44" s="169" t="n">
+        <v>185420</v>
+      </c>
+      <c r="F44" s="170" t="n">
+        <v>5145.4</v>
+      </c>
+      <c r="G44" s="13" t="n">
+        <v>0.0045</v>
+      </c>
+      <c r="J44" s="170" t="n"/>
+    </row>
+    <row r="45">
+      <c r="A45" s="154" t="n">
+        <v>38</v>
+      </c>
+      <c r="B45" s="154" t="inlineStr">
+        <is>
+          <t>Tata Motors Limited</t>
+        </is>
+      </c>
+      <c r="C45" s="154" t="inlineStr">
+        <is>
+          <t>INE1TAE01010</t>
+        </is>
+      </c>
+      <c r="D45" s="154" t="inlineStr">
+        <is>
+          <t>Agricultural Commercial &amp; Construction Vehicles</t>
+        </is>
+      </c>
+      <c r="E45" s="169" t="n">
+        <v>1344354</v>
+      </c>
+      <c r="F45" s="170" t="n">
+        <v>5101.82</v>
+      </c>
+      <c r="G45" s="13" t="n">
+        <v>0.0044</v>
+      </c>
+      <c r="J45" s="170" t="n"/>
+    </row>
+    <row r="46">
+      <c r="A46" s="154" t="n">
+        <v>39</v>
+      </c>
+      <c r="B46" s="154" t="inlineStr">
+        <is>
+          <t>Hindustan Petroleum Corporation Limited</t>
+        </is>
+      </c>
+      <c r="C46" s="154" t="inlineStr">
+        <is>
+          <t>INE094A01015</t>
+        </is>
+      </c>
+      <c r="D46" s="154" t="inlineStr">
+        <is>
+          <t>Petroleum Products</t>
+        </is>
+      </c>
+      <c r="E46" s="169" t="n">
+        <v>894523</v>
+      </c>
+      <c r="F46" s="170" t="n">
+        <v>3523.08</v>
+      </c>
+      <c r="G46" s="13" t="n">
+        <v>0.0031</v>
+      </c>
+      <c r="J46" s="170" t="n"/>
+    </row>
+    <row r="47">
+      <c r="A47" s="154" t="n">
+        <v>40</v>
+      </c>
+      <c r="B47" s="154" t="inlineStr">
+        <is>
+          <t>Indian Oil Corporation Limited</t>
+        </is>
+      </c>
+      <c r="C47" s="154" t="inlineStr">
+        <is>
+          <t>INE242A01010</t>
+        </is>
+      </c>
+      <c r="D47" s="154" t="inlineStr">
+        <is>
+          <t>Petroleum Products</t>
+        </is>
+      </c>
+      <c r="E47" s="169" t="n">
+        <v>2481788</v>
+      </c>
+      <c r="F47" s="170" t="n">
+        <v>3480.46</v>
+      </c>
+      <c r="G47" s="13" t="n">
+        <v>0.003</v>
+      </c>
+      <c r="J47" s="170" t="n"/>
+    </row>
+    <row r="48">
+      <c r="A48" s="154" t="n">
+        <v>41</v>
+      </c>
+      <c r="B48" s="154" t="inlineStr">
+        <is>
+          <t>Bharat Petroleum Corporation Limited</t>
+        </is>
+      </c>
+      <c r="C48" s="154" t="inlineStr">
+        <is>
+          <t>INE029A01011</t>
+        </is>
+      </c>
+      <c r="D48" s="154" t="inlineStr">
+        <is>
+          <t>Petroleum Products</t>
+        </is>
+      </c>
+      <c r="E48" s="169" t="n">
+        <v>1087440</v>
+      </c>
+      <c r="F48" s="170" t="n">
+        <v>3241.66</v>
+      </c>
+      <c r="G48" s="13" t="n">
+        <v>0.0028</v>
+      </c>
+      <c r="J48" s="170" t="n"/>
+    </row>
+    <row r="49">
+      <c r="A49" s="154" t="n">
+        <v>42</v>
+      </c>
+      <c r="B49" s="154" t="inlineStr">
+        <is>
+          <t>Ganesha Ecosphere Limited</t>
+        </is>
+      </c>
+      <c r="C49" s="154" t="inlineStr">
+        <is>
+          <t>INE845D01014</t>
+        </is>
+      </c>
+      <c r="D49" s="154" t="inlineStr">
+        <is>
+          <t>Textiles &amp; Apparels</t>
+        </is>
+      </c>
+      <c r="E49" s="169" t="n">
+        <v>105777</v>
+      </c>
+      <c r="F49" s="170" t="n">
+        <v>976.53</v>
+      </c>
+      <c r="G49" s="13" t="n">
+        <v>0.0008</v>
+      </c>
+      <c r="J49" s="170" t="n"/>
+    </row>
+    <row r="50">
+      <c r="A50" s="14" t="n"/>
+      <c r="B50" s="14" t="inlineStr">
+        <is>
+          <t>Total</t>
+        </is>
+      </c>
+      <c r="C50" s="14" t="n"/>
+      <c r="D50" s="14" t="n"/>
+      <c r="E50" s="14" t="n"/>
+      <c r="F50" s="171" t="n">
+        <v>775998.97</v>
+      </c>
+      <c r="G50" s="16" t="n">
+        <v>0.6739000000000001</v>
+      </c>
+    </row>
+    <row r="52">
+      <c r="B52" s="10" t="inlineStr">
+        <is>
+          <t>Unlisted</t>
+        </is>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53" s="154" t="n">
+        <v>43</v>
+      </c>
+      <c r="B53" s="154" t="inlineStr">
+        <is>
+          <t>SIP Technologies &amp; Export Limited**</t>
+        </is>
+      </c>
+      <c r="C53" s="154" t="inlineStr">
+        <is>
+          <t>INE468B01019</t>
+        </is>
+      </c>
+      <c r="D53" s="154" t="inlineStr">
+        <is>
+          <t>IT - Software</t>
+        </is>
+      </c>
+      <c r="E53" s="169" t="n">
+        <v>52521</v>
+      </c>
+      <c r="F53" s="170" t="n">
         <v>0</v>
       </c>
-      <c r="C1" s="89"/>
-[...5 lines deleted...]
-      <c r="B2" s="3" t="s">
+      <c r="G53" s="13" t="inlineStr">
+        <is>
+          <t>*</t>
+        </is>
+      </c>
+      <c r="J53" s="170" t="n"/>
+    </row>
+    <row r="54">
+      <c r="A54" s="14" t="n"/>
+      <c r="B54" s="14" t="inlineStr">
+        <is>
+          <t>Total</t>
+        </is>
+      </c>
+      <c r="C54" s="14" t="n"/>
+      <c r="D54" s="14" t="n"/>
+      <c r="E54" s="14" t="n"/>
+      <c r="F54" s="171" t="n">
+        <v>0</v>
+      </c>
+      <c r="G54" s="16" t="inlineStr">
+        <is>
+          <t>*</t>
+        </is>
+      </c>
+    </row>
+    <row r="56">
+      <c r="B56" s="10" t="inlineStr">
+        <is>
+          <t>Units issued by REITs &amp; InvITs</t>
+        </is>
+      </c>
+    </row>
+    <row r="57">
+      <c r="B57" s="10" t="inlineStr">
+        <is>
+          <t>Listed / awaiting listing on the stock exchanges</t>
+        </is>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58" s="154" t="n">
+        <v>44</v>
+      </c>
+      <c r="B58" s="154" t="inlineStr">
+        <is>
+          <t>Roadstar Infra Investment Trust</t>
+        </is>
+      </c>
+      <c r="C58" s="154" t="inlineStr">
+        <is>
+          <t>INE0JEI23010</t>
+        </is>
+      </c>
+      <c r="D58" s="154" t="inlineStr">
+        <is>
+          <t>Transport Infrastructure</t>
+        </is>
+      </c>
+      <c r="E58" s="169" t="n">
+        <v>660000</v>
+      </c>
+      <c r="F58" s="170" t="n">
+        <v>412.7</v>
+      </c>
+      <c r="G58" s="13" t="n">
+        <v>0.0004</v>
+      </c>
+      <c r="H58" s="17" t="n"/>
+      <c r="J58" s="170" t="n"/>
+    </row>
+    <row r="59">
+      <c r="A59" s="14" t="n"/>
+      <c r="B59" s="14" t="inlineStr">
+        <is>
+          <t>Total</t>
+        </is>
+      </c>
+      <c r="C59" s="14" t="n"/>
+      <c r="D59" s="14" t="n"/>
+      <c r="E59" s="14" t="n"/>
+      <c r="F59" s="171" t="n">
+        <v>412.7</v>
+      </c>
+      <c r="G59" s="16" t="n">
+        <v>0.0004</v>
+      </c>
+    </row>
+    <row r="61">
+      <c r="B61" s="10" t="inlineStr">
+        <is>
+          <t>DEBT INSTRUMENTS</t>
+        </is>
+      </c>
+    </row>
+    <row r="62">
+      <c r="B62" s="10" t="inlineStr">
+        <is>
+          <t>BOND &amp; NCD's</t>
+        </is>
+      </c>
+    </row>
+    <row r="63">
+      <c r="B63" s="10" t="inlineStr">
+        <is>
+          <t>Listed / awaiting listing on the stock exchanges</t>
+        </is>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64" s="154" t="n">
+        <v>45</v>
+      </c>
+      <c r="B64" s="154" t="inlineStr">
+        <is>
+          <t>Torrent Pharmaceuticals Limited**</t>
+        </is>
+      </c>
+      <c r="C64" s="154" t="inlineStr">
+        <is>
+          <t>INE685A07173</t>
+        </is>
+      </c>
+      <c r="D64" s="154" t="inlineStr">
+        <is>
+          <t>ICRA AA+</t>
+        </is>
+      </c>
+      <c r="E64" s="169" t="n">
+        <v>15000</v>
+      </c>
+      <c r="F64" s="170" t="n">
+        <v>15199.11</v>
+      </c>
+      <c r="G64" s="13" t="n">
+        <v>0.0132</v>
+      </c>
+      <c r="H64" s="17" t="n">
+        <v>47865</v>
+      </c>
+      <c r="J64" s="170" t="n">
+        <v>8.1875</v>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65" s="154" t="n">
+        <v>46</v>
+      </c>
+      <c r="B65" s="154" t="inlineStr">
+        <is>
+          <t>Bharti Telecom Limited**</t>
+        </is>
+      </c>
+      <c r="C65" s="154" t="inlineStr">
+        <is>
+          <t>INE403D08280</t>
+        </is>
+      </c>
+      <c r="D65" s="154" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E65" s="169" t="n">
+        <v>10000</v>
+      </c>
+      <c r="F65" s="170" t="n">
+        <v>10127.05</v>
+      </c>
+      <c r="G65" s="13" t="n">
+        <v>0.008800000000000001</v>
+      </c>
+      <c r="H65" s="17" t="n">
+        <v>47102</v>
+      </c>
+      <c r="J65" s="170" t="n">
+        <v>8.395</v>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66" s="154" t="n">
+        <v>47</v>
+      </c>
+      <c r="B66" s="154" t="inlineStr">
+        <is>
+          <t>Muthoot Finance Limited**</t>
+        </is>
+      </c>
+      <c r="C66" s="154" t="inlineStr">
+        <is>
+          <t>INE414G07JZ7</t>
+        </is>
+      </c>
+      <c r="D66" s="154" t="inlineStr">
+        <is>
+          <t>CRISIL AA+</t>
+        </is>
+      </c>
+      <c r="E66" s="169" t="n">
+        <v>10000</v>
+      </c>
+      <c r="F66" s="170" t="n">
+        <v>10015.53</v>
+      </c>
+      <c r="G66" s="13" t="n">
+        <v>0.008699999999999999</v>
+      </c>
+      <c r="H66" s="17" t="n">
+        <v>47325</v>
+      </c>
+      <c r="J66" s="170" t="n">
+        <v>8.5867</v>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67" s="154" t="n">
+        <v>48</v>
+      </c>
+      <c r="B67" s="154" t="inlineStr">
+        <is>
+          <t>Torrent Pharmaceuticals Limited**</t>
+        </is>
+      </c>
+      <c r="C67" s="154" t="inlineStr">
+        <is>
+          <t>INE685A07132</t>
+        </is>
+      </c>
+      <c r="D67" s="154" t="inlineStr">
+        <is>
+          <t>ICRA AA+</t>
+        </is>
+      </c>
+      <c r="E67" s="169" t="n">
+        <v>7500</v>
+      </c>
+      <c r="F67" s="170" t="n">
+        <v>7614.73</v>
+      </c>
+      <c r="G67" s="13" t="n">
+        <v>0.0066</v>
+      </c>
+      <c r="H67" s="17" t="n">
+        <v>46771</v>
+      </c>
+      <c r="J67" s="170" t="n">
+        <v>8.2075</v>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68" s="154" t="n">
+        <v>49</v>
+      </c>
+      <c r="B68" s="154" t="inlineStr">
+        <is>
+          <t>Bharti Telecom Limited**</t>
+        </is>
+      </c>
+      <c r="C68" s="154" t="inlineStr">
+        <is>
+          <t>INE403D08298</t>
+        </is>
+      </c>
+      <c r="D68" s="154" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E68" s="169" t="n">
+        <v>6500</v>
+      </c>
+      <c r="F68" s="170" t="n">
+        <v>6506.11</v>
+      </c>
+      <c r="G68" s="13" t="n">
+        <v>0.0057</v>
+      </c>
+      <c r="H68" s="17" t="n">
+        <v>47150</v>
+      </c>
+      <c r="J68" s="170" t="n">
+        <v>8.385</v>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69" s="154" t="n">
+        <v>50</v>
+      </c>
+      <c r="B69" s="154" t="inlineStr">
+        <is>
+          <t>Canara Bank**</t>
+        </is>
+      </c>
+      <c r="C69" s="154" t="inlineStr">
+        <is>
+          <t>INE476A08241</t>
+        </is>
+      </c>
+      <c r="D69" s="154" t="inlineStr">
+        <is>
+          <t>ICRA AA+</t>
+        </is>
+      </c>
+      <c r="E69" s="169" t="n">
+        <v>50</v>
+      </c>
+      <c r="F69" s="170" t="n">
+        <v>5403.15</v>
+      </c>
+      <c r="G69" s="13" t="n">
+        <v>0.0047</v>
+      </c>
+      <c r="H69" s="17" t="n">
+        <v>82057</v>
+      </c>
+      <c r="I69" s="154" t="inlineStr">
+        <is>
+          <t>CA - 29-Aug-2029</t>
+        </is>
+      </c>
+      <c r="J69" s="170" t="n">
+        <v>7.5996</v>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70" s="154" t="n">
+        <v>51</v>
+      </c>
+      <c r="B70" s="154" t="inlineStr">
+        <is>
+          <t>Bajaj Housing Finance Limited**</t>
+        </is>
+      </c>
+      <c r="C70" s="154" t="inlineStr">
+        <is>
+          <t>INE377Y07482</t>
+        </is>
+      </c>
+      <c r="D70" s="154" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E70" s="169" t="n">
+        <v>5000</v>
+      </c>
+      <c r="F70" s="170" t="n">
+        <v>5366.06</v>
+      </c>
+      <c r="G70" s="13" t="n">
+        <v>0.0047</v>
+      </c>
+      <c r="H70" s="17" t="n">
+        <v>46576</v>
+      </c>
+      <c r="J70" s="170" t="n">
+        <v>8.029999999999999</v>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71" s="154" t="n">
+        <v>52</v>
+      </c>
+      <c r="B71" s="154" t="inlineStr">
+        <is>
+          <t>Cholamandalam Investment and Finance Company Limited**</t>
+        </is>
+      </c>
+      <c r="C71" s="154" t="inlineStr">
+        <is>
+          <t>INE121A07SH0</t>
+        </is>
+      </c>
+      <c r="D71" s="154" t="inlineStr">
+        <is>
+          <t>ICRA AA+</t>
+        </is>
+      </c>
+      <c r="E71" s="169" t="n">
+        <v>5000</v>
+      </c>
+      <c r="F71" s="170" t="n">
+        <v>5296.58</v>
+      </c>
+      <c r="G71" s="13" t="n">
+        <v>0.0046</v>
+      </c>
+      <c r="H71" s="17" t="n">
+        <v>46648</v>
+      </c>
+      <c r="J71" s="170" t="n">
+        <v>8.287699999999999</v>
+      </c>
+    </row>
+    <row r="72">
+      <c r="A72" s="154" t="n">
+        <v>53</v>
+      </c>
+      <c r="B72" s="154" t="inlineStr">
+        <is>
+          <t>Small Industries Development Bank of India**</t>
+        </is>
+      </c>
+      <c r="C72" s="154" t="inlineStr">
+        <is>
+          <t>INE556F08KK5</t>
+        </is>
+      </c>
+      <c r="D72" s="154" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E72" s="169" t="n">
+        <v>5000</v>
+      </c>
+      <c r="F72" s="170" t="n">
+        <v>5231.85</v>
+      </c>
+      <c r="G72" s="13" t="n">
+        <v>0.0045</v>
+      </c>
+      <c r="H72" s="17" t="n">
+        <v>46496</v>
+      </c>
+      <c r="J72" s="170" t="n">
+        <v>7.99</v>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73" s="154" t="n">
+        <v>54</v>
+      </c>
+      <c r="B73" s="154" t="inlineStr">
+        <is>
+          <t>State Bank of India**</t>
+        </is>
+      </c>
+      <c r="C73" s="154" t="inlineStr">
+        <is>
+          <t>INE062A08439</t>
+        </is>
+      </c>
+      <c r="D73" s="154" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E73" s="169" t="n">
+        <v>5000</v>
+      </c>
+      <c r="F73" s="170" t="n">
+        <v>5157.48</v>
+      </c>
+      <c r="G73" s="13" t="n">
+        <v>0.0045</v>
+      </c>
+      <c r="H73" s="17" t="n">
+        <v>50962</v>
+      </c>
+      <c r="J73" s="170" t="n">
+        <v>7.78</v>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74" s="154" t="n">
+        <v>55</v>
+      </c>
+      <c r="B74" s="154" t="inlineStr">
+        <is>
+          <t>Power Finance Corporation Limited**</t>
+        </is>
+      </c>
+      <c r="C74" s="154" t="inlineStr">
+        <is>
+          <t>INE134E08LM8</t>
+        </is>
+      </c>
+      <c r="D74" s="154" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E74" s="169" t="n">
+        <v>500</v>
+      </c>
+      <c r="F74" s="170" t="n">
+        <v>5053.74</v>
+      </c>
+      <c r="G74" s="13" t="n">
+        <v>0.0044</v>
+      </c>
+      <c r="H74" s="17" t="n">
+        <v>48122</v>
+      </c>
+      <c r="J74" s="170" t="n">
+        <v>7.775</v>
+      </c>
+    </row>
+    <row r="75">
+      <c r="A75" s="154" t="n">
+        <v>56</v>
+      </c>
+      <c r="B75" s="154" t="inlineStr">
+        <is>
+          <t>Mindspace Business Parks Reit**</t>
+        </is>
+      </c>
+      <c r="C75" s="154" t="inlineStr">
+        <is>
+          <t>INE0CCU07181</t>
+        </is>
+      </c>
+      <c r="D75" s="154" t="inlineStr">
+        <is>
+          <t>ICRA AAA</t>
+        </is>
+      </c>
+      <c r="E75" s="169" t="n">
+        <v>5000</v>
+      </c>
+      <c r="F75" s="170" t="n">
+        <v>4946.62</v>
+      </c>
+      <c r="G75" s="13" t="n">
+        <v>0.0043</v>
+      </c>
+      <c r="H75" s="17" t="n">
+        <v>47095</v>
+      </c>
+      <c r="J75" s="170" t="n">
+        <v>8.193</v>
+      </c>
+    </row>
+    <row r="76">
+      <c r="A76" s="154" t="n">
+        <v>57</v>
+      </c>
+      <c r="B76" s="154" t="inlineStr">
+        <is>
+          <t>Muthoot Finance Limited**</t>
+        </is>
+      </c>
+      <c r="C76" s="154" t="inlineStr">
+        <is>
+          <t>INE414G07JU8</t>
+        </is>
+      </c>
+      <c r="D76" s="154" t="inlineStr">
+        <is>
+          <t>CRISIL AA+</t>
+        </is>
+      </c>
+      <c r="E76" s="169" t="n">
+        <v>4250</v>
+      </c>
+      <c r="F76" s="170" t="n">
+        <v>4259.13</v>
+      </c>
+      <c r="G76" s="13" t="n">
+        <v>0.0037</v>
+      </c>
+      <c r="H76" s="17" t="n">
+        <v>47171</v>
+      </c>
+      <c r="J76" s="170" t="n">
+        <v>8.640000000000001</v>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77" s="154" t="n">
+        <v>58</v>
+      </c>
+      <c r="B77" s="154" t="inlineStr">
+        <is>
+          <t>Muthoot Finance Limited**</t>
+        </is>
+      </c>
+      <c r="C77" s="154" t="inlineStr">
+        <is>
+          <t>INE414G07IH7</t>
+        </is>
+      </c>
+      <c r="D77" s="154" t="inlineStr">
+        <is>
+          <t>CRISIL AA+</t>
+        </is>
+      </c>
+      <c r="E77" s="169" t="n">
+        <v>2500</v>
+      </c>
+      <c r="F77" s="170" t="n">
+        <v>2678.06</v>
+      </c>
+      <c r="G77" s="13" t="n">
+        <v>0.0023</v>
+      </c>
+      <c r="H77" s="17" t="n">
+        <v>46961</v>
+      </c>
+      <c r="I77" s="154" t="inlineStr">
+        <is>
+          <t>PU - 27-Oct-2026</t>
+        </is>
+      </c>
+      <c r="J77" s="170" t="n">
+        <v>8.414999999999999</v>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78" s="154" t="n">
+        <v>59</v>
+      </c>
+      <c r="B78" s="154" t="inlineStr">
+        <is>
+          <t>Muthoot Finance Limited**</t>
+        </is>
+      </c>
+      <c r="C78" s="154" t="inlineStr">
+        <is>
+          <t>INE414G07IG9</t>
+        </is>
+      </c>
+      <c r="D78" s="154" t="inlineStr">
+        <is>
+          <t>CRISIL AA+</t>
+        </is>
+      </c>
+      <c r="E78" s="169" t="n">
+        <v>2500</v>
+      </c>
+      <c r="F78" s="170" t="n">
+        <v>2674</v>
+      </c>
+      <c r="G78" s="13" t="n">
+        <v>0.0023</v>
+      </c>
+      <c r="H78" s="17" t="n">
+        <v>46234</v>
+      </c>
+      <c r="J78" s="170" t="n">
+        <v>8.359999999999999</v>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79" s="154" t="n">
+        <v>60</v>
+      </c>
+      <c r="B79" s="154" t="inlineStr">
+        <is>
+          <t>Indian Railway Finance Corporation Limited**</t>
+        </is>
+      </c>
+      <c r="C79" s="154" t="inlineStr">
+        <is>
+          <t>INE053F07AY7</t>
+        </is>
+      </c>
+      <c r="D79" s="154" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E79" s="169" t="n">
+        <v>250</v>
+      </c>
+      <c r="F79" s="170" t="n">
+        <v>2671.43</v>
+      </c>
+      <c r="G79" s="13" t="n">
+        <v>0.0023</v>
+      </c>
+      <c r="H79" s="17" t="n">
+        <v>47091</v>
+      </c>
+      <c r="J79" s="170" t="n">
+        <v>7.725</v>
+      </c>
+    </row>
+    <row r="80">
+      <c r="A80" s="154" t="n">
+        <v>61</v>
+      </c>
+      <c r="B80" s="154" t="inlineStr">
+        <is>
+          <t>Bharti Telecom Limited**</t>
+        </is>
+      </c>
+      <c r="C80" s="154" t="inlineStr">
+        <is>
+          <t>INE403D08231</t>
+        </is>
+      </c>
+      <c r="D80" s="154" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E80" s="169" t="n">
+        <v>2500</v>
+      </c>
+      <c r="F80" s="170" t="n">
+        <v>2633.14</v>
+      </c>
+      <c r="G80" s="13" t="n">
+        <v>0.0023</v>
+      </c>
+      <c r="H80" s="17" t="n">
+        <v>46696</v>
+      </c>
+      <c r="J80" s="170" t="n">
+        <v>8.279999999999999</v>
+      </c>
+    </row>
+    <row r="81">
+      <c r="A81" s="154" t="n">
+        <v>62</v>
+      </c>
+      <c r="B81" s="154" t="inlineStr">
+        <is>
+          <t>State Bank of India**</t>
+        </is>
+      </c>
+      <c r="C81" s="154" t="inlineStr">
+        <is>
+          <t>INE062A08421</t>
+        </is>
+      </c>
+      <c r="D81" s="154" t="inlineStr">
+        <is>
+          <t>ICRA AAA</t>
+        </is>
+      </c>
+      <c r="E81" s="169" t="n">
+        <v>2500</v>
+      </c>
+      <c r="F81" s="170" t="n">
+        <v>2586.16</v>
+      </c>
+      <c r="G81" s="13" t="n">
+        <v>0.0022</v>
+      </c>
+      <c r="H81" s="17" t="n">
+        <v>50948</v>
+      </c>
+      <c r="J81" s="170" t="n">
+        <v>7.78</v>
+      </c>
+    </row>
+    <row r="82">
+      <c r="A82" s="154" t="n">
+        <v>63</v>
+      </c>
+      <c r="B82" s="154" t="inlineStr">
+        <is>
+          <t>Power Finance Corporation Limited**</t>
+        </is>
+      </c>
+      <c r="C82" s="154" t="inlineStr">
+        <is>
+          <t>INE134E08ND3</t>
+        </is>
+      </c>
+      <c r="D82" s="154" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E82" s="169" t="n">
+        <v>2500</v>
+      </c>
+      <c r="F82" s="170" t="n">
+        <v>2569.99</v>
+      </c>
+      <c r="G82" s="13" t="n">
+        <v>0.0022</v>
+      </c>
+      <c r="H82" s="17" t="n">
+        <v>48136</v>
+      </c>
+      <c r="J82" s="170" t="n">
+        <v>7.775</v>
+      </c>
+    </row>
+    <row r="83">
+      <c r="A83" s="154" t="n">
+        <v>64</v>
+      </c>
+      <c r="B83" s="154" t="inlineStr">
+        <is>
+          <t>Cholamandalam Investment and Finance Company Limited**</t>
+        </is>
+      </c>
+      <c r="C83" s="154" t="inlineStr">
+        <is>
+          <t>INE121A07SR9</t>
+        </is>
+      </c>
+      <c r="D83" s="154" t="inlineStr">
+        <is>
+          <t>ICRA AA+</t>
+        </is>
+      </c>
+      <c r="E83" s="169" t="n">
+        <v>2500</v>
+      </c>
+      <c r="F83" s="170" t="n">
+        <v>2540.96</v>
+      </c>
+      <c r="G83" s="13" t="n">
+        <v>0.0022</v>
+      </c>
+      <c r="H83" s="17" t="n">
+        <v>46932</v>
+      </c>
+      <c r="J83" s="170" t="n">
+        <v>8.390000000000001</v>
+      </c>
+    </row>
+    <row r="84">
+      <c r="A84" s="154" t="n">
+        <v>65</v>
+      </c>
+      <c r="B84" s="154" t="inlineStr">
+        <is>
+          <t>Muthoot Finance Limited**</t>
+        </is>
+      </c>
+      <c r="C84" s="154" t="inlineStr">
+        <is>
+          <t>INE414G07IF1</t>
+        </is>
+      </c>
+      <c r="D84" s="154" t="inlineStr">
+        <is>
+          <t>CRISIL AA+</t>
+        </is>
+      </c>
+      <c r="E84" s="169" t="n">
+        <v>2500</v>
+      </c>
+      <c r="F84" s="170" t="n">
+        <v>2498.82</v>
+      </c>
+      <c r="G84" s="13" t="n">
+        <v>0.0022</v>
+      </c>
+      <c r="H84" s="17" t="n">
+        <v>46867</v>
+      </c>
+      <c r="J84" s="170" t="n">
+        <v>8.635</v>
+      </c>
+    </row>
+    <row r="85">
+      <c r="A85" s="154" t="n">
+        <v>66</v>
+      </c>
+      <c r="B85" s="154" t="inlineStr">
+        <is>
+          <t>REC Limited**</t>
+        </is>
+      </c>
+      <c r="C85" s="154" t="inlineStr">
+        <is>
+          <t>INE020B08FK1</t>
+        </is>
+      </c>
+      <c r="D85" s="154" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E85" s="169" t="n">
+        <v>2500</v>
+      </c>
+      <c r="F85" s="170" t="n">
+        <v>2432.44</v>
+      </c>
+      <c r="G85" s="13" t="n">
+        <v>0.0021</v>
+      </c>
+      <c r="H85" s="17" t="n">
+        <v>51104</v>
+      </c>
+      <c r="J85" s="170" t="n">
+        <v>7.8499</v>
+      </c>
+    </row>
+    <row r="86">
+      <c r="A86" s="154" t="n">
+        <v>67</v>
+      </c>
+      <c r="B86" s="154" t="inlineStr">
+        <is>
+          <t>Torrent Pharmaceuticals Limited**</t>
+        </is>
+      </c>
+      <c r="C86" s="154" t="inlineStr">
+        <is>
+          <t>INE685A07165</t>
+        </is>
+      </c>
+      <c r="D86" s="154" t="inlineStr">
+        <is>
+          <t>ICRA AA+</t>
+        </is>
+      </c>
+      <c r="E86" s="169" t="n">
+        <v>1500</v>
+      </c>
+      <c r="F86" s="170" t="n">
+        <v>1518.84</v>
+      </c>
+      <c r="G86" s="13" t="n">
+        <v>0.0013</v>
+      </c>
+      <c r="H86" s="17" t="n">
+        <v>47501</v>
+      </c>
+      <c r="J86" s="170" t="n">
+        <v>8.1875</v>
+      </c>
+    </row>
+    <row r="87">
+      <c r="A87" s="154" t="n">
+        <v>68</v>
+      </c>
+      <c r="B87" s="154" t="inlineStr">
+        <is>
+          <t>National Bank for Financing Infrastructure and Development**</t>
+        </is>
+      </c>
+      <c r="C87" s="154" t="inlineStr">
+        <is>
+          <t>INE0KUG08043</t>
+        </is>
+      </c>
+      <c r="D87" s="154" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E87" s="169" t="n">
+        <v>500</v>
+      </c>
+      <c r="F87" s="170" t="n">
+        <v>502.93</v>
+      </c>
+      <c r="G87" s="13" t="n">
+        <v>0.0004</v>
+      </c>
+      <c r="H87" s="17" t="n">
+        <v>52821</v>
+      </c>
+      <c r="I87" s="154" t="inlineStr">
+        <is>
+          <t>CA - 13-Feb-2026</t>
+        </is>
+      </c>
+      <c r="J87" s="170" t="n">
+        <v>7.9148</v>
+      </c>
+    </row>
+    <row r="88">
+      <c r="A88" s="14" t="n"/>
+      <c r="B88" s="14" t="inlineStr">
+        <is>
+          <t>Total</t>
+        </is>
+      </c>
+      <c r="C88" s="14" t="n"/>
+      <c r="D88" s="14" t="n"/>
+      <c r="E88" s="14" t="n"/>
+      <c r="F88" s="171" t="n">
+        <v>115483.91</v>
+      </c>
+      <c r="G88" s="16" t="n">
+        <v>0.1002</v>
+      </c>
+    </row>
+    <row r="90">
+      <c r="B90" s="10" t="inlineStr">
+        <is>
+          <t>Government Securities (Central/State)</t>
+        </is>
+      </c>
+    </row>
+    <row r="91">
+      <c r="A91" s="154" t="n">
+        <v>69</v>
+      </c>
+      <c r="B91" s="154" t="inlineStr">
+        <is>
+          <t>7.24% GOI 2055</t>
+        </is>
+      </c>
+      <c r="C91" s="154" t="inlineStr">
+        <is>
+          <t>IN0020250075</t>
+        </is>
+      </c>
+      <c r="D91" s="154" t="inlineStr">
+        <is>
+          <t>Sovereign</t>
+        </is>
+      </c>
+      <c r="E91" s="169" t="n">
+        <v>68500000</v>
+      </c>
+      <c r="F91" s="170" t="n">
+        <v>66747.66</v>
+      </c>
+      <c r="G91" s="13" t="n">
+        <v>0.058</v>
+      </c>
+      <c r="H91" s="17" t="n">
+        <v>56844</v>
+      </c>
+      <c r="J91" s="170" t="n">
+        <v>7.6367</v>
+      </c>
+    </row>
+    <row r="92">
+      <c r="A92" s="154" t="n">
+        <v>70</v>
+      </c>
+      <c r="B92" s="154" t="inlineStr">
+        <is>
+          <t>6.90% GOI 2065</t>
+        </is>
+      </c>
+      <c r="C92" s="154" t="inlineStr">
+        <is>
+          <t>IN0020250018</t>
+        </is>
+      </c>
+      <c r="D92" s="154" t="inlineStr">
+        <is>
+          <t>Sovereign</t>
+        </is>
+      </c>
+      <c r="E92" s="169" t="n">
+        <v>28000000</v>
+      </c>
+      <c r="F92" s="170" t="n">
+        <v>25496.12</v>
+      </c>
+      <c r="G92" s="13" t="n">
+        <v>0.0221</v>
+      </c>
+      <c r="H92" s="17" t="n">
+        <v>60372</v>
+      </c>
+      <c r="J92" s="170" t="n">
+        <v>7.6976</v>
+      </c>
+    </row>
+    <row r="93">
+      <c r="A93" s="154" t="n">
+        <v>71</v>
+      </c>
+      <c r="B93" s="154" t="inlineStr">
+        <is>
+          <t>8.51% GOI FRB 2033</t>
+        </is>
+      </c>
+      <c r="C93" s="154" t="inlineStr">
+        <is>
+          <t>IN0020200120</t>
+        </is>
+      </c>
+      <c r="D93" s="154" t="inlineStr">
+        <is>
+          <t>Sovereign</t>
+        </is>
+      </c>
+      <c r="E93" s="169" t="n">
+        <v>15000000</v>
+      </c>
+      <c r="F93" s="170" t="n">
+        <v>15779.06</v>
+      </c>
+      <c r="G93" s="13" t="n">
+        <v>0.0137</v>
+      </c>
+      <c r="H93" s="17" t="n">
+        <v>48844</v>
+      </c>
+      <c r="J93" s="170" t="n">
+        <v>6.1099</v>
+      </c>
+    </row>
+    <row r="94">
+      <c r="A94" s="154" t="n">
+        <v>72</v>
+      </c>
+      <c r="B94" s="154" t="inlineStr">
+        <is>
+          <t>7.75% Chattisgarh SDL 2042</t>
+        </is>
+      </c>
+      <c r="C94" s="154" t="inlineStr">
+        <is>
+          <t>IN3520250082</t>
+        </is>
+      </c>
+      <c r="D94" s="154" t="inlineStr">
+        <is>
+          <t>Sovereign</t>
+        </is>
+      </c>
+      <c r="E94" s="169" t="n">
+        <v>7500000</v>
+      </c>
+      <c r="F94" s="170" t="n">
+        <v>7639.44</v>
+      </c>
+      <c r="G94" s="13" t="n">
+        <v>0.0066</v>
+      </c>
+      <c r="H94" s="17" t="n">
+        <v>51901</v>
+      </c>
+      <c r="J94" s="170" t="n">
+        <v>7.8218</v>
+      </c>
+    </row>
+    <row r="95">
+      <c r="A95" s="154" t="n">
+        <v>73</v>
+      </c>
+      <c r="B95" s="154" t="inlineStr">
+        <is>
+          <t>7.01% Gujarat SDL 2031</t>
+        </is>
+      </c>
+      <c r="C95" s="154" t="inlineStr">
+        <is>
+          <t>IN1520240111</t>
+        </is>
+      </c>
+      <c r="D95" s="154" t="inlineStr">
+        <is>
+          <t>Sovereign</t>
+        </is>
+      </c>
+      <c r="E95" s="169" t="n">
+        <v>7500000</v>
+      </c>
+      <c r="F95" s="170" t="n">
+        <v>7577.16</v>
+      </c>
+      <c r="G95" s="13" t="n">
+        <v>0.0066</v>
+      </c>
+      <c r="H95" s="17" t="n">
+        <v>47856</v>
+      </c>
+      <c r="J95" s="170" t="n">
+        <v>7.465</v>
+      </c>
+    </row>
+    <row r="96">
+      <c r="A96" s="154" t="n">
+        <v>74</v>
+      </c>
+      <c r="B96" s="154" t="inlineStr">
+        <is>
+          <t>7.72% Uttar Pradesh SDL 2044</t>
+        </is>
+      </c>
+      <c r="C96" s="154" t="inlineStr">
+        <is>
+          <t>IN3320250258</t>
+        </is>
+      </c>
+      <c r="D96" s="154" t="inlineStr">
+        <is>
+          <t>Sovereign</t>
+        </is>
+      </c>
+      <c r="E96" s="169" t="n">
+        <v>7500000</v>
+      </c>
+      <c r="F96" s="170" t="n">
+        <v>7528.01</v>
+      </c>
+      <c r="G96" s="13" t="n">
+        <v>0.0065</v>
+      </c>
+      <c r="H96" s="17" t="n">
+        <v>52674</v>
+      </c>
+      <c r="J96" s="170" t="n">
+        <v>7.8435</v>
+      </c>
+    </row>
+    <row r="97">
+      <c r="A97" s="154" t="n">
+        <v>75</v>
+      </c>
+      <c r="B97" s="154" t="inlineStr">
+        <is>
+          <t>6.99% Madhya Pradesh SDL 2041</t>
+        </is>
+      </c>
+      <c r="C97" s="154" t="inlineStr">
+        <is>
+          <t>IN2120210041</t>
+        </is>
+      </c>
+      <c r="D97" s="154" t="inlineStr">
+        <is>
+          <t>Sovereign</t>
+        </is>
+      </c>
+      <c r="E97" s="169" t="n">
+        <v>6000000</v>
+      </c>
+      <c r="F97" s="170" t="n">
+        <v>5571.52</v>
+      </c>
+      <c r="G97" s="13" t="n">
+        <v>0.0048</v>
+      </c>
+      <c r="H97" s="17" t="n">
+        <v>51822</v>
+      </c>
+      <c r="J97" s="170" t="n">
+        <v>7.8243</v>
+      </c>
+    </row>
+    <row r="98">
+      <c r="A98" s="154" t="n">
+        <v>76</v>
+      </c>
+      <c r="B98" s="154" t="inlineStr">
+        <is>
+          <t>7.19% Telangana SDL 2044</t>
+        </is>
+      </c>
+      <c r="C98" s="154" t="inlineStr">
+        <is>
+          <t>IN4520250262</t>
+        </is>
+      </c>
+      <c r="D98" s="154" t="inlineStr">
+        <is>
+          <t>Sovereign</t>
+        </is>
+      </c>
+      <c r="E98" s="169" t="n">
+        <v>4500000</v>
+      </c>
+      <c r="F98" s="170" t="n">
+        <v>4319.15</v>
+      </c>
+      <c r="G98" s="13" t="n">
+        <v>0.0038</v>
+      </c>
+      <c r="H98" s="17" t="n">
+        <v>52815</v>
+      </c>
+      <c r="J98" s="170" t="n">
+        <v>7.8463</v>
+      </c>
+    </row>
+    <row r="99">
+      <c r="A99" s="154" t="n">
+        <v>77</v>
+      </c>
+      <c r="B99" s="154" t="inlineStr">
+        <is>
+          <t>7.03% Maharashtra SDL 2038</t>
+        </is>
+      </c>
+      <c r="C99" s="154" t="inlineStr">
+        <is>
+          <t>IN2220250103</t>
+        </is>
+      </c>
+      <c r="D99" s="154" t="inlineStr">
+        <is>
+          <t>Sovereign</t>
+        </is>
+      </c>
+      <c r="E99" s="169" t="n">
+        <v>3500000</v>
+      </c>
+      <c r="F99" s="170" t="n">
+        <v>3418.38</v>
+      </c>
+      <c r="G99" s="13" t="n">
+        <v>0.003</v>
+      </c>
+      <c r="H99" s="17" t="n">
+        <v>50581</v>
+      </c>
+      <c r="J99" s="170" t="n">
+        <v>7.7222</v>
+      </c>
+    </row>
+    <row r="100">
+      <c r="A100" s="154" t="n">
+        <v>78</v>
+      </c>
+      <c r="B100" s="154" t="inlineStr">
+        <is>
+          <t>7.68% Madhya Pradesh SDL 2043</t>
+        </is>
+      </c>
+      <c r="C100" s="154" t="inlineStr">
+        <is>
+          <t>IN2120250351</t>
+        </is>
+      </c>
+      <c r="D100" s="154" t="inlineStr">
+        <is>
+          <t>Sovereign</t>
+        </is>
+      </c>
+      <c r="E100" s="169" t="n">
+        <v>2500000</v>
+      </c>
+      <c r="F100" s="170" t="n">
+        <v>2525.39</v>
+      </c>
+      <c r="G100" s="13" t="n">
+        <v>0.0022</v>
+      </c>
+      <c r="H100" s="17" t="n">
+        <v>52266</v>
+      </c>
+      <c r="J100" s="170" t="n">
+        <v>7.8388</v>
+      </c>
+    </row>
+    <row r="101">
+      <c r="A101" s="154" t="n">
+        <v>79</v>
+      </c>
+      <c r="B101" s="154" t="inlineStr">
+        <is>
+          <t>7.48% Uttar Pradesh SDL 2042</t>
+        </is>
+      </c>
+      <c r="C101" s="154" t="inlineStr">
+        <is>
+          <t>IN3320230342</t>
+        </is>
+      </c>
+      <c r="D101" s="154" t="inlineStr">
+        <is>
+          <t>Sovereign</t>
+        </is>
+      </c>
+      <c r="E101" s="169" t="n">
+        <v>2500000</v>
+      </c>
+      <c r="F101" s="170" t="n">
+        <v>2454.99</v>
+      </c>
+      <c r="G101" s="13" t="n">
+        <v>0.0021</v>
+      </c>
+      <c r="H101" s="17" t="n">
+        <v>51947</v>
+      </c>
+      <c r="J101" s="170" t="n">
+        <v>7.8385</v>
+      </c>
+    </row>
+    <row r="102">
+      <c r="A102" s="154" t="n">
+        <v>80</v>
+      </c>
+      <c r="B102" s="154" t="inlineStr">
+        <is>
+          <t>7.48% Uttar Pradesh SDL 2044</t>
+        </is>
+      </c>
+      <c r="C102" s="154" t="inlineStr">
+        <is>
+          <t>IN3320230359</t>
+        </is>
+      </c>
+      <c r="D102" s="154" t="inlineStr">
+        <is>
+          <t>Sovereign</t>
+        </is>
+      </c>
+      <c r="E102" s="169" t="n">
+        <v>2500000</v>
+      </c>
+      <c r="F102" s="170" t="n">
+        <v>2449</v>
+      </c>
+      <c r="G102" s="13" t="n">
+        <v>0.0021</v>
+      </c>
+      <c r="H102" s="17" t="n">
+        <v>52678</v>
+      </c>
+      <c r="J102" s="170" t="n">
+        <v>7.8435</v>
+      </c>
+    </row>
+    <row r="103">
+      <c r="A103" s="154" t="n">
+        <v>81</v>
+      </c>
+      <c r="B103" s="154" t="inlineStr">
+        <is>
+          <t>7.08% Haryana SDL 2039</t>
+        </is>
+      </c>
+      <c r="C103" s="154" t="inlineStr">
+        <is>
+          <t>IN1620240367</t>
+        </is>
+      </c>
+      <c r="D103" s="154" t="inlineStr">
+        <is>
+          <t>Sovereign</t>
+        </is>
+      </c>
+      <c r="E103" s="169" t="n">
+        <v>2000000</v>
+      </c>
+      <c r="F103" s="170" t="n">
+        <v>1905.33</v>
+      </c>
+      <c r="G103" s="13" t="n">
+        <v>0.0017</v>
+      </c>
+      <c r="H103" s="17" t="n">
+        <v>50855</v>
+      </c>
+      <c r="J103" s="170" t="n">
+        <v>7.8295</v>
+      </c>
+    </row>
+    <row r="104">
+      <c r="A104" s="154" t="n">
+        <v>82</v>
+      </c>
+      <c r="B104" s="154" t="inlineStr">
+        <is>
+          <t>7.65% Telangana SDL 2032</t>
+        </is>
+      </c>
+      <c r="C104" s="154" t="inlineStr">
+        <is>
+          <t>IN4520160149</t>
+        </is>
+      </c>
+      <c r="D104" s="154" t="inlineStr">
+        <is>
+          <t>Sovereign</t>
+        </is>
+      </c>
+      <c r="E104" s="169" t="n">
+        <v>1500000</v>
+      </c>
+      <c r="F104" s="170" t="n">
+        <v>1533.7</v>
+      </c>
+      <c r="G104" s="13" t="n">
+        <v>0.0013</v>
+      </c>
+      <c r="H104" s="17" t="n">
+        <v>48259</v>
+      </c>
+      <c r="J104" s="170" t="n">
+        <v>7.6474</v>
+      </c>
+    </row>
+    <row r="105">
+      <c r="A105" s="154" t="n">
+        <v>83</v>
+      </c>
+      <c r="B105" s="154" t="inlineStr">
+        <is>
+          <t>7.38% Madhya Pradesh SDL 2026</t>
+        </is>
+      </c>
+      <c r="C105" s="154" t="inlineStr">
+        <is>
+          <t>IN2120160030</t>
+        </is>
+      </c>
+      <c r="D105" s="154" t="inlineStr">
+        <is>
+          <t>Sovereign</t>
+        </is>
+      </c>
+      <c r="E105" s="169" t="n">
+        <v>250000</v>
+      </c>
+      <c r="F105" s="170" t="n">
+        <v>254.95</v>
+      </c>
+      <c r="G105" s="13" t="n">
+        <v>0.0002</v>
+      </c>
+      <c r="H105" s="17" t="n">
+        <v>46279</v>
+      </c>
+      <c r="J105" s="170" t="n">
+        <v>5.8226</v>
+      </c>
+    </row>
+    <row r="106">
+      <c r="A106" s="14" t="n"/>
+      <c r="B106" s="14" t="inlineStr">
+        <is>
+          <t>Total</t>
+        </is>
+      </c>
+      <c r="C106" s="14" t="n"/>
+      <c r="D106" s="14" t="n"/>
+      <c r="E106" s="14" t="n"/>
+      <c r="F106" s="171" t="n">
+        <v>155199.86</v>
+      </c>
+      <c r="G106" s="16" t="n">
+        <v>0.1347</v>
+      </c>
+    </row>
+    <row r="108">
+      <c r="B108" s="10" t="inlineStr">
+        <is>
+          <t>MONEY MARKET INSTRUMENTS</t>
+        </is>
+      </c>
+    </row>
+    <row r="109">
+      <c r="B109" s="10" t="inlineStr">
+        <is>
+          <t>Certificate of Deposit</t>
+        </is>
+      </c>
+    </row>
+    <row r="110">
+      <c r="A110" s="154" t="n">
+        <v>84</v>
+      </c>
+      <c r="B110" s="154" t="inlineStr">
+        <is>
+          <t>Bank of Baroda**</t>
+        </is>
+      </c>
+      <c r="C110" s="154" t="inlineStr">
+        <is>
+          <t>INE028A16MK5</t>
+        </is>
+      </c>
+      <c r="D110" s="154" t="inlineStr">
+        <is>
+          <t>IND A1+</t>
+        </is>
+      </c>
+      <c r="E110" s="169" t="n">
+        <v>2000</v>
+      </c>
+      <c r="F110" s="170" t="n">
+        <v>9835.889999999999</v>
+      </c>
+      <c r="G110" s="13" t="n">
+        <v>0.008500000000000001</v>
+      </c>
+      <c r="H110" s="17" t="n">
+        <v>46258</v>
+      </c>
+      <c r="J110" s="170" t="n">
+        <v>7.2499</v>
+      </c>
+    </row>
+    <row r="111">
+      <c r="A111" s="154" t="n">
+        <v>85</v>
+      </c>
+      <c r="B111" s="154" t="inlineStr">
+        <is>
+          <t>Axis Bank Limited**</t>
+        </is>
+      </c>
+      <c r="C111" s="154" t="inlineStr">
+        <is>
+          <t>INE238AD6CJ4</t>
+        </is>
+      </c>
+      <c r="D111" s="154" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E111" s="169" t="n">
+        <v>2000</v>
+      </c>
+      <c r="F111" s="170" t="n">
+        <v>9833.969999999999</v>
+      </c>
+      <c r="G111" s="13" t="n">
+        <v>0.008500000000000001</v>
+      </c>
+      <c r="H111" s="17" t="n">
+        <v>46259</v>
+      </c>
+      <c r="J111" s="170" t="n">
+        <v>7.2499</v>
+      </c>
+    </row>
+    <row r="112">
+      <c r="A112" s="154" t="n">
+        <v>86</v>
+      </c>
+      <c r="B112" s="154" t="inlineStr">
+        <is>
+          <t>HDFC Bank Limited**</t>
+        </is>
+      </c>
+      <c r="C112" s="154" t="inlineStr">
+        <is>
+          <t>INE040A16HO2</t>
+        </is>
+      </c>
+      <c r="D112" s="154" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E112" s="169" t="n">
+        <v>2000</v>
+      </c>
+      <c r="F112" s="170" t="n">
+        <v>9833.969999999999</v>
+      </c>
+      <c r="G112" s="13" t="n">
+        <v>0.008500000000000001</v>
+      </c>
+      <c r="H112" s="17" t="n">
+        <v>46259</v>
+      </c>
+      <c r="J112" s="170" t="n">
+        <v>7.2499</v>
+      </c>
+    </row>
+    <row r="113">
+      <c r="A113" s="154" t="n">
+        <v>87</v>
+      </c>
+      <c r="B113" s="154" t="inlineStr">
+        <is>
+          <t>Canara Bank**</t>
+        </is>
+      </c>
+      <c r="C113" s="154" t="inlineStr">
+        <is>
+          <t>INE476A16G02</t>
+        </is>
+      </c>
+      <c r="D113" s="154" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E113" s="169" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F113" s="170" t="n">
+        <v>4770.9</v>
+      </c>
+      <c r="G113" s="13" t="n">
+        <v>0.0041</v>
+      </c>
+      <c r="H113" s="17" t="n">
+        <v>46399</v>
+      </c>
+      <c r="J113" s="170" t="n">
+        <v>7.79</v>
+      </c>
+    </row>
+    <row r="114">
+      <c r="A114" s="154" t="n">
+        <v>88</v>
+      </c>
+      <c r="B114" s="154" t="inlineStr">
+        <is>
+          <t>HDFC Bank Limited**</t>
+        </is>
+      </c>
+      <c r="C114" s="154" t="inlineStr">
+        <is>
+          <t>INE040A16IU7</t>
+        </is>
+      </c>
+      <c r="D114" s="154" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E114" s="169" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F114" s="170" t="n">
+        <v>4718.04</v>
+      </c>
+      <c r="G114" s="13" t="n">
+        <v>0.0041</v>
+      </c>
+      <c r="H114" s="17" t="n">
+        <v>46451</v>
+      </c>
+      <c r="J114" s="170" t="n">
+        <v>7.875</v>
+      </c>
+    </row>
+    <row r="115">
+      <c r="A115" s="14" t="n"/>
+      <c r="B115" s="14" t="inlineStr">
+        <is>
+          <t>Total</t>
+        </is>
+      </c>
+      <c r="C115" s="14" t="n"/>
+      <c r="D115" s="14" t="n"/>
+      <c r="E115" s="14" t="n"/>
+      <c r="F115" s="171" t="n">
+        <v>38992.77</v>
+      </c>
+      <c r="G115" s="16" t="n">
+        <v>0.0337</v>
+      </c>
+    </row>
+    <row r="117">
+      <c r="B117" s="10" t="inlineStr">
+        <is>
+          <t>Commercial Papers</t>
+        </is>
+      </c>
+    </row>
+    <row r="118">
+      <c r="B118" s="10" t="inlineStr">
+        <is>
+          <t>Listed / awaiting listing on the stock exchanges</t>
+        </is>
+      </c>
+    </row>
+    <row r="119">
+      <c r="A119" s="154" t="n">
+        <v>89</v>
+      </c>
+      <c r="B119" s="154" t="inlineStr">
+        <is>
+          <t>Bharti Telecom Limited**</t>
+        </is>
+      </c>
+      <c r="C119" s="154" t="inlineStr">
+        <is>
+          <t>INE403D14585</t>
+        </is>
+      </c>
+      <c r="D119" s="154" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E119" s="169" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F119" s="170" t="n">
+        <v>4881.27</v>
+      </c>
+      <c r="G119" s="13" t="n">
+        <v>0.0042</v>
+      </c>
+      <c r="H119" s="17" t="n">
+        <v>46283</v>
+      </c>
+      <c r="J119" s="170" t="n">
+        <v>8.145099999999999</v>
+      </c>
+    </row>
+    <row r="120">
+      <c r="A120" s="14" t="n"/>
+      <c r="B120" s="14" t="inlineStr">
+        <is>
+          <t>Total</t>
+        </is>
+      </c>
+      <c r="C120" s="14" t="n"/>
+      <c r="D120" s="14" t="n"/>
+      <c r="E120" s="14" t="n"/>
+      <c r="F120" s="171" t="n">
+        <v>4881.27</v>
+      </c>
+      <c r="G120" s="16" t="n">
+        <v>0.0042</v>
+      </c>
+    </row>
+    <row r="122">
+      <c r="A122" s="154" t="n">
+        <v>90</v>
+      </c>
+      <c r="B122" s="10" t="inlineStr">
+        <is>
+          <t>TREPS / Reverse Repo Investments</t>
+        </is>
+      </c>
+      <c r="F122" s="170" t="n">
+        <v>33475.58</v>
+      </c>
+      <c r="G122" s="13" t="n">
+        <v>0.0291</v>
+      </c>
+      <c r="H122" s="17" t="n">
+        <v>46174</v>
+      </c>
+    </row>
+    <row r="123">
+      <c r="A123" s="14" t="n"/>
+      <c r="B123" s="14" t="inlineStr">
+        <is>
+          <t>Total</t>
+        </is>
+      </c>
+      <c r="C123" s="14" t="n"/>
+      <c r="D123" s="14" t="n"/>
+      <c r="E123" s="14" t="n"/>
+      <c r="F123" s="171" t="n">
+        <v>33475.58</v>
+      </c>
+      <c r="G123" s="16" t="n">
+        <v>0.0291</v>
+      </c>
+    </row>
+    <row r="125">
+      <c r="B125" s="10" t="inlineStr">
+        <is>
+          <t>Mutual Funds</t>
+        </is>
+      </c>
+    </row>
+    <row r="126">
+      <c r="A126" s="154" t="n">
+        <v>91</v>
+      </c>
+      <c r="B126" s="154" t="inlineStr">
+        <is>
+          <t>DSP Short Term Fund</t>
+        </is>
+      </c>
+      <c r="C126" s="154" t="inlineStr">
+        <is>
+          <t>INF740K01NJ5</t>
+        </is>
+      </c>
+      <c r="D126" s="154" t="inlineStr">
+        <is>
+          <t>Mutual Funds</t>
+        </is>
+      </c>
+      <c r="E126" s="169" t="n">
+        <v>50704568.198</v>
+      </c>
+      <c r="F126" s="170" t="n">
+        <v>26739.71</v>
+      </c>
+      <c r="G126" s="13" t="n">
+        <v>0.0232</v>
+      </c>
+      <c r="J126" s="170" t="n">
+        <v>7.555916</v>
+      </c>
+    </row>
+    <row r="127">
+      <c r="A127" s="14" t="n"/>
+      <c r="B127" s="14" t="inlineStr">
+        <is>
+          <t>Total</t>
+        </is>
+      </c>
+      <c r="C127" s="14" t="n"/>
+      <c r="D127" s="14" t="n"/>
+      <c r="E127" s="14" t="n"/>
+      <c r="F127" s="171" t="n">
+        <v>26739.71</v>
+      </c>
+      <c r="G127" s="16" t="n">
+        <v>0.0232</v>
+      </c>
+    </row>
+    <row r="129">
+      <c r="B129" s="10" t="inlineStr">
+        <is>
+          <t>Cash &amp; Cash Equivalent</t>
+        </is>
+      </c>
+    </row>
+    <row r="130">
+      <c r="B130" s="154" t="inlineStr">
+        <is>
+          <t>Net Receivables/Payables</t>
+        </is>
+      </c>
+      <c r="E130" s="169" t="n"/>
+      <c r="F130" s="170" t="n">
+        <v>102.15</v>
+      </c>
+      <c r="G130" s="13" t="n">
+        <v>0.0005999999999999999</v>
+      </c>
+      <c r="J130" s="170" t="n"/>
+    </row>
+    <row r="131">
+      <c r="A131" s="14" t="n"/>
+      <c r="B131" s="14" t="inlineStr">
+        <is>
+          <t>Total</t>
+        </is>
+      </c>
+      <c r="C131" s="14" t="n"/>
+      <c r="D131" s="14" t="n"/>
+      <c r="E131" s="14" t="n"/>
+      <c r="F131" s="171" t="n">
+        <v>102.15</v>
+      </c>
+      <c r="G131" s="16" t="n">
+        <v>0.0005999999999999999</v>
+      </c>
+    </row>
+    <row r="133">
+      <c r="A133" s="153" t="n"/>
+      <c r="B133" s="153" t="inlineStr">
+        <is>
+          <t>GRAND TOTAL</t>
+        </is>
+      </c>
+      <c r="C133" s="153" t="n"/>
+      <c r="D133" s="153" t="n"/>
+      <c r="E133" s="153" t="n"/>
+      <c r="F133" s="172" t="n">
+        <v>1151286.92</v>
+      </c>
+      <c r="G133" s="19" t="n">
         <v>1</v>
       </c>
     </row>
-    <row r="4" spans="1:12" x14ac:dyDescent="0.35">
-      <c r="A4" s="4" t="s">
+    <row r="134">
+      <c r="A134" s="154" t="inlineStr">
+        <is>
+          <t>Notes:</t>
+        </is>
+      </c>
+    </row>
+    <row r="135">
+      <c r="A135" s="154" t="n">
+        <v>1</v>
+      </c>
+      <c r="B135" s="154" t="inlineStr">
+        <is>
+          <t>** Non Traded / Thinly Traded and illiquid securities in case of Equity instruments and Non Traded in case of Debt Instruments in accordance with SEBI Regulations.</t>
+        </is>
+      </c>
+    </row>
+    <row r="136">
+      <c r="A136" s="20" t="n">
         <v>2</v>
       </c>
-      <c r="B4" s="4" t="s">
+      <c r="B136" s="20" t="inlineStr">
+        <is>
+          <t>* Less than 0.01%</t>
+        </is>
+      </c>
+    </row>
+    <row r="137">
+      <c r="A137" s="21" t="n">
         <v>3</v>
       </c>
-      <c r="C4" s="4" t="s">
+      <c r="B137" s="21" t="inlineStr">
+        <is>
+          <t>Market value includes accrued interest</t>
+        </is>
+      </c>
+    </row>
+    <row r="138" ht="76.5" customHeight="1">
+      <c r="A138" s="21" t="n">
         <v>4</v>
       </c>
-      <c r="D4" s="4" t="s">
+      <c r="B138" s="155" t="inlineStr">
+        <is>
+          <t xml:space="preserve">As per SEBI (MUTUAL FUNDS) REGULATIONS, 1996 and  MASTER CIRCULAR HO/24/13/11(1)2026-IMD-POD-1/I/7602/2026 Dtd March 20th 2026,  Below are the details of the securities in case of which issuer has defaulted beyond its maturity date. 
+Pursuant to the application filed by the Board of IL&amp;FS with the Hon’ble NCLAT to effect the interim distribution process, DSP Aggresive Hybrid Fund has received Interim distribution from IL&amp;FS Transportation Networks Limited as stated below in the form of cash and InVITs. The cash distribution has been recognized as realized income passed on to the investors through NAV. The impact of InVITs has been factored in the NAV of the respective scheme on the March 07,2025 on which the INVITs were allotted. The provision of 10% is created on all the distributions of ITNL including prior distribution to safeguard the interest of unit holders as ITNL may claw back the amount in case the distribution results in excess distribution than what the debenture holders ought to have received.  </t>
+        </is>
+      </c>
+      <c r="C138" s="173" t="n"/>
+      <c r="D138" s="173" t="n"/>
+      <c r="E138" s="173" t="n"/>
+      <c r="F138" s="173" t="n"/>
+      <c r="G138" s="173" t="n"/>
+      <c r="H138" s="173" t="n"/>
+      <c r="I138" s="173" t="n"/>
+      <c r="J138" s="173" t="n"/>
+    </row>
+    <row r="139" ht="126" customHeight="1">
+      <c r="A139" s="21" t="n"/>
+      <c r="B139" s="157" t="inlineStr">
+        <is>
+          <t>Security Name</t>
+        </is>
+      </c>
+      <c r="C139" s="157" t="inlineStr">
+        <is>
+          <t>ISIN</t>
+        </is>
+      </c>
+      <c r="D139" s="157" t="inlineStr">
+        <is>
+          <t>value of the security considered under net receivables (i.e. value recognized in NAV in absolute terms and as % to NAV)
+(Rs.in lakhs)</t>
+        </is>
+      </c>
+      <c r="E139" s="174" t="n"/>
+      <c r="F139" s="157" t="inlineStr">
+        <is>
+          <t>total amount (including principal and interest) that is due to the scheme on that investment
+(Rs.in lakhs)</t>
+        </is>
+      </c>
+      <c r="G139" s="23" t="inlineStr">
+        <is>
+          <t>Interim Distribution received (Rs.in lakhs)</t>
+        </is>
+      </c>
+      <c r="H139" s="157" t="inlineStr">
+        <is>
+          <t>Date of passing Interim Distribution recognized in NAV</t>
+        </is>
+      </c>
+    </row>
+    <row r="140" ht="24" customHeight="1">
+      <c r="A140" s="21" t="n"/>
+      <c r="B140" s="24" t="inlineStr">
+        <is>
+          <t>0% IL&amp;FS Transportation Networks Limited Ncd Series A 23032019</t>
+        </is>
+      </c>
+      <c r="C140" s="24" t="inlineStr">
+        <is>
+          <t>INE975G08140</t>
+        </is>
+      </c>
+      <c r="D140" s="25" t="n">
+        <v>0</v>
+      </c>
+      <c r="E140" s="26" t="n">
+        <v>0</v>
+      </c>
+      <c r="F140" s="158" t="n">
+        <v>5965.03089</v>
+      </c>
+      <c r="G140" s="27" t="n">
+        <v>372.15</v>
+      </c>
+      <c r="H140" s="28" t="n">
+        <v>45218</v>
+      </c>
+    </row>
+    <row r="141" ht="24" customHeight="1">
+      <c r="A141" s="21" t="n"/>
+      <c r="B141" s="24" t="inlineStr">
+        <is>
+          <t>0% IL&amp;FS Transportation Networks Limited Ncd Series A 23032019</t>
+        </is>
+      </c>
+      <c r="C141" s="24" t="inlineStr">
+        <is>
+          <t>INE975G08140</t>
+        </is>
+      </c>
+      <c r="D141" s="25" t="n">
+        <v>0</v>
+      </c>
+      <c r="E141" s="26" t="n">
+        <v>0</v>
+      </c>
+      <c r="F141" s="175" t="n"/>
+      <c r="G141" s="27" t="n">
+        <v>188.35844</v>
+      </c>
+      <c r="H141" s="28" t="n">
+        <v>45715</v>
+      </c>
+    </row>
+    <row r="142" ht="24" customHeight="1">
+      <c r="A142" s="21" t="n"/>
+      <c r="B142" s="24" t="inlineStr">
+        <is>
+          <t>0% IL&amp;FS Transportation Networks Limited Ncd Series A 23032019</t>
+        </is>
+      </c>
+      <c r="C142" s="24" t="inlineStr">
+        <is>
+          <t>INE975G08140</t>
+        </is>
+      </c>
+      <c r="D142" s="25" t="n">
+        <v>0</v>
+      </c>
+      <c r="E142" s="26" t="n">
+        <v>0</v>
+      </c>
+      <c r="F142" s="176" t="n"/>
+      <c r="G142" s="25" t="n">
+        <v>343.05026</v>
+      </c>
+      <c r="H142" s="28" t="n">
+        <v>46128</v>
+      </c>
+      <c r="I142" s="29" t="n"/>
+      <c r="J142" s="30" t="n"/>
+    </row>
+    <row r="143" ht="64" customHeight="1">
+      <c r="A143" s="21" t="n">
         <v>5</v>
       </c>
-      <c r="E4" s="4" t="s">
+      <c r="B143" s="159" t="inlineStr">
+        <is>
+          <t xml:space="preserve"> This scheme has exposure to floating rate instruments and / or interest rate derivatives. The duration of these instruments is linked to the interest rate reset period. The interest rate risk in a floating rate instrument or in a fixed rate instrument hedged with derivatives is likely to be lesser than that in an equivalent maturity fixed rate instrument. Under some market circumstances the volatility may be of an order greater than what may ordinarily be expected considering only its duration. Hence investors are recommended to consider the unadjusted portfolio maturity of the scheme as well and exercise adequate due diligence when deciding to make their investments.</t>
+        </is>
+      </c>
+      <c r="C143" s="177" t="n"/>
+      <c r="D143" s="177" t="n"/>
+      <c r="E143" s="177" t="n"/>
+      <c r="F143" s="177" t="n"/>
+      <c r="G143" s="177" t="n"/>
+      <c r="H143" s="177" t="n"/>
+      <c r="I143" s="29" t="n"/>
+      <c r="J143" s="30" t="n"/>
+    </row>
+    <row r="144">
+      <c r="A144" s="21" t="n"/>
+      <c r="B144" s="6" t="inlineStr">
+        <is>
+          <t>Disclosure in Derivatives</t>
+        </is>
+      </c>
+      <c r="C144" s="6" t="inlineStr">
+        <is>
+          <t>Industry</t>
+        </is>
+      </c>
+      <c r="D144" s="6" t="inlineStr">
+        <is>
+          <t>Notional Value</t>
+        </is>
+      </c>
+      <c r="E144" s="6" t="inlineStr">
+        <is>
+          <t>% To net assets</t>
+        </is>
+      </c>
+      <c r="F144" s="32" t="n"/>
+      <c r="G144" s="31" t="n"/>
+      <c r="H144" s="30" t="n"/>
+      <c r="I144" s="29" t="n"/>
+      <c r="J144" s="30" t="n"/>
+    </row>
+    <row r="145">
+      <c r="A145" s="21" t="n"/>
+      <c r="B145" s="7" t="inlineStr">
+        <is>
+          <t>Interest Rate Swaps Pay Floating and Receive Fixed</t>
+        </is>
+      </c>
+      <c r="C145" s="33" t="inlineStr">
+        <is>
+          <t>Others</t>
+        </is>
+      </c>
+      <c r="D145" s="34" t="n">
+        <v>750000000</v>
+      </c>
+      <c r="E145" s="35" t="n">
+        <v>-0.0001</v>
+      </c>
+      <c r="F145" s="32" t="n"/>
+      <c r="G145" s="31" t="n"/>
+      <c r="H145" s="30" t="n"/>
+      <c r="I145" s="29" t="n"/>
+      <c r="J145" s="30" t="n"/>
+    </row>
+    <row r="146">
+      <c r="A146" s="21" t="n"/>
+      <c r="B146" s="7" t="inlineStr">
+        <is>
+          <t>Interest Rate Swaps Pay Floating and Receive Fixed</t>
+        </is>
+      </c>
+      <c r="C146" s="33" t="inlineStr">
+        <is>
+          <t>Others</t>
+        </is>
+      </c>
+      <c r="D146" s="34" t="n">
+        <v>750000000</v>
+      </c>
+      <c r="E146" s="35" t="n">
+        <v>-9.000000000000001e-05</v>
+      </c>
+      <c r="F146" s="32" t="n"/>
+      <c r="G146" s="31" t="n"/>
+      <c r="H146" s="30" t="n"/>
+      <c r="I146" s="29" t="n"/>
+      <c r="J146" s="30" t="n"/>
+    </row>
+    <row r="147">
+      <c r="A147" s="21" t="n"/>
+      <c r="B147" s="7" t="inlineStr">
+        <is>
+          <t>Interest Rate Swaps Pay Floating and Receive Fixed</t>
+        </is>
+      </c>
+      <c r="C147" s="33" t="inlineStr">
+        <is>
+          <t>Others</t>
+        </is>
+      </c>
+      <c r="D147" s="34" t="n">
+        <v>750000000</v>
+      </c>
+      <c r="E147" s="35" t="n">
+        <v>1e-05</v>
+      </c>
+      <c r="F147" s="32" t="n"/>
+      <c r="G147" s="31" t="n"/>
+      <c r="H147" s="30" t="n"/>
+      <c r="I147" s="29" t="n"/>
+      <c r="J147" s="30" t="n"/>
+    </row>
+    <row r="148">
+      <c r="A148" s="21" t="n"/>
+      <c r="B148" s="7" t="inlineStr">
+        <is>
+          <t>Interest Rate Swaps Pay Floating and Receive Fixed</t>
+        </is>
+      </c>
+      <c r="C148" s="33" t="inlineStr">
+        <is>
+          <t>Others</t>
+        </is>
+      </c>
+      <c r="D148" s="34" t="n">
+        <v>250000000</v>
+      </c>
+      <c r="E148" s="35" t="n">
+        <v>0</v>
+      </c>
+      <c r="F148" s="32" t="n"/>
+      <c r="G148" s="31" t="n"/>
+      <c r="H148" s="30" t="n"/>
+      <c r="I148" s="29" t="n"/>
+      <c r="J148" s="30" t="n"/>
+    </row>
+    <row r="149">
+      <c r="A149" s="21" t="n">
         <v>6</v>
       </c>
-      <c r="F4" s="4" t="s">
+      <c r="B149" s="36" t="inlineStr">
+        <is>
+          <t>Yield to call as per AMFI Best Practices Guidelines Circular No. 88 / 2020 -21</t>
+        </is>
+      </c>
+      <c r="C149" s="36" t="n"/>
+      <c r="D149" s="36" t="n"/>
+      <c r="E149" s="37" t="n"/>
+      <c r="F149" s="32" t="n"/>
+      <c r="G149" s="31" t="n"/>
+      <c r="H149" s="30" t="n"/>
+      <c r="I149" s="29" t="n"/>
+      <c r="J149" s="30" t="n"/>
+    </row>
+    <row r="150">
+      <c r="A150" s="21" t="n"/>
+      <c r="B150" s="38" t="inlineStr">
+        <is>
+          <t>Issuer</t>
+        </is>
+      </c>
+      <c r="C150" s="39" t="inlineStr">
+        <is>
+          <t>ISIN</t>
+        </is>
+      </c>
+      <c r="D150" s="39" t="inlineStr">
+        <is>
+          <t>YTC</t>
+        </is>
+      </c>
+      <c r="E150" s="37" t="n"/>
+      <c r="F150" s="32" t="n"/>
+      <c r="G150" s="31" t="n"/>
+      <c r="H150" s="30" t="n"/>
+      <c r="I150" s="29" t="n"/>
+      <c r="J150" s="30" t="n"/>
+    </row>
+    <row r="151">
+      <c r="A151" s="21" t="n"/>
+      <c r="B151" s="40" t="inlineStr">
+        <is>
+          <t>CANARA BANK BASEL III TIER 1**</t>
+        </is>
+      </c>
+      <c r="C151" s="161" t="inlineStr">
+        <is>
+          <t>INE476A08241</t>
+        </is>
+      </c>
+      <c r="D151" s="162" t="n">
+        <v>0.07599599999999999</v>
+      </c>
+      <c r="E151" s="37" t="n"/>
+      <c r="F151" s="32" t="n"/>
+      <c r="G151" s="31" t="n"/>
+      <c r="H151" s="30" t="n"/>
+      <c r="I151" s="29" t="n"/>
+      <c r="J151" s="30" t="n"/>
+    </row>
+    <row r="153">
+      <c r="B153" s="10" t="inlineStr">
+        <is>
+          <t>Scheme Riskometer</t>
+        </is>
+      </c>
+    </row>
+    <row r="165">
+      <c r="B165" s="10" t="inlineStr">
+        <is>
+          <t>Benchmark Riskometer: CRISIL Hybrid 35+65 - Aggressive Index</t>
+        </is>
+      </c>
+    </row>
+    <row r="178">
+      <c r="A178" s="43" t="inlineStr">
+        <is>
+          <t>Sr. No.</t>
+        </is>
+      </c>
+      <c r="B178" s="44" t="inlineStr">
+        <is>
+          <t>Particulars</t>
+        </is>
+      </c>
+      <c r="C178" s="45" t="n"/>
+      <c r="D178" s="45" t="n"/>
+      <c r="E178" s="46" t="n"/>
+    </row>
+    <row r="179">
+      <c r="A179" s="47" t="n">
         <v>7</v>
       </c>
-      <c r="G4" s="4" t="s">
+      <c r="B179" s="165" t="n"/>
+      <c r="C179" s="39" t="inlineStr">
+        <is>
+          <t>Portfolio Information</t>
+        </is>
+      </c>
+      <c r="E179" s="49" t="n"/>
+    </row>
+    <row r="180">
+      <c r="A180" s="47" t="n"/>
+      <c r="B180" s="165" t="inlineStr">
+        <is>
+          <t>Description (if any)</t>
+        </is>
+      </c>
+      <c r="C180" s="161" t="n"/>
+      <c r="E180" s="49" t="n"/>
+    </row>
+    <row r="181">
+      <c r="A181" s="47" t="n"/>
+      <c r="B181" s="165" t="inlineStr">
+        <is>
+          <t>Annualised Portfolio YTM*@@</t>
+        </is>
+      </c>
+      <c r="C181" s="162" t="n">
+        <v>0.0767867706862483</v>
+      </c>
+      <c r="E181" s="49" t="n"/>
+    </row>
+    <row r="182">
+      <c r="A182" s="47" t="n"/>
+      <c r="B182" s="165" t="inlineStr">
+        <is>
+          <t>Macaulay Duration@@</t>
+        </is>
+      </c>
+      <c r="C182" s="50" t="n">
+        <v>5.47225960076364</v>
+      </c>
+      <c r="E182" s="49" t="n"/>
+    </row>
+    <row r="183">
+      <c r="A183" s="47" t="n"/>
+      <c r="B183" s="165" t="inlineStr">
+        <is>
+          <t>Residual Maturity@@</t>
+        </is>
+      </c>
+      <c r="C183" s="50" t="n">
+        <v>12.6672361024926</v>
+      </c>
+      <c r="E183" s="49" t="n"/>
+    </row>
+    <row r="184">
+      <c r="A184" s="47" t="n"/>
+      <c r="B184" s="165" t="inlineStr">
+        <is>
+          <t>Modified Duration (in years)@@</t>
+        </is>
+      </c>
+      <c r="C184" s="50" t="n">
+        <v>5.23080621765403</v>
+      </c>
+      <c r="E184" s="49" t="n"/>
+    </row>
+    <row r="185">
+      <c r="A185" s="47" t="n"/>
+      <c r="B185" s="20" t="inlineStr">
+        <is>
+          <t>* In case of semi-annual YTM, it will be annualised</t>
+        </is>
+      </c>
+      <c r="C185" s="20" t="n"/>
+      <c r="E185" s="49" t="n"/>
+    </row>
+    <row r="186">
+      <c r="A186" s="47" t="n">
         <v>8</v>
       </c>
-      <c r="H4" s="4" t="s">
+      <c r="B186" s="51" t="inlineStr">
+        <is>
+          <t>NAV AND Dividend</t>
+        </is>
+      </c>
+      <c r="C186" s="20" t="n"/>
+      <c r="E186" s="49" t="n"/>
+    </row>
+    <row r="187">
+      <c r="A187" s="47" t="n"/>
+      <c r="B187" s="178" t="inlineStr">
+        <is>
+          <t>Plan/Option Name</t>
+        </is>
+      </c>
+      <c r="C187" s="150" t="inlineStr">
+        <is>
+          <t>NAV per unit (Rs)</t>
+        </is>
+      </c>
+      <c r="D187" s="174" t="n"/>
+      <c r="E187" s="101" t="inlineStr">
+        <is>
+          <t>Aggregate distributions during the portfolio period  (Rs. per Unit)</t>
+        </is>
+      </c>
+    </row>
+    <row r="188" ht="38.5" customHeight="1">
+      <c r="A188" s="47" t="n"/>
+      <c r="B188" s="176" t="n"/>
+      <c r="C188" s="52" t="inlineStr">
+        <is>
+          <t>As on April 30, 2026</t>
+        </is>
+      </c>
+      <c r="D188" s="52" t="inlineStr">
+        <is>
+          <t>As on May 31, 2026</t>
+        </is>
+      </c>
+      <c r="E188" s="176" t="n"/>
+    </row>
+    <row r="189">
+      <c r="A189" s="53" t="n"/>
+      <c r="B189" s="54" t="inlineStr">
+        <is>
+          <t>Direct Plan-Growth Plan</t>
+        </is>
+      </c>
+      <c r="C189" s="55" t="inlineStr">
+        <is>
+          <t>389.087</t>
+        </is>
+      </c>
+      <c r="D189" s="55" t="inlineStr">
+        <is>
+          <t>386.809*</t>
+        </is>
+      </c>
+      <c r="E189" s="161" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+    </row>
+    <row r="190">
+      <c r="A190" s="53" t="n"/>
+      <c r="B190" s="54" t="inlineStr">
+        <is>
+          <t>Direct Plan-IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C190" s="55" t="inlineStr">
+        <is>
+          <t>69.570</t>
+        </is>
+      </c>
+      <c r="D190" s="55" t="inlineStr">
+        <is>
+          <t>68.943*</t>
+        </is>
+      </c>
+      <c r="E190" s="161" t="n">
+        <v>0.22</v>
+      </c>
+    </row>
+    <row r="191">
+      <c r="A191" s="53" t="n"/>
+      <c r="B191" s="54" t="inlineStr">
+        <is>
+          <t>Direct Plan-Daily IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C191" s="56" t="n">
+        <v>0</v>
+      </c>
+      <c r="D191" s="56" t="n">
+        <v>0</v>
+      </c>
+      <c r="E191" s="57" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="192">
+      <c r="A192" s="53" t="n"/>
+      <c r="B192" s="54" t="inlineStr">
+        <is>
+          <t>Direct Plan-Weekly IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C192" s="56" t="n">
+        <v>0</v>
+      </c>
+      <c r="D192" s="56" t="n">
+        <v>0</v>
+      </c>
+      <c r="E192" s="57" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="193">
+      <c r="A193" s="53" t="n"/>
+      <c r="B193" s="54" t="inlineStr">
+        <is>
+          <t>Direct Plan-Monthly IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C193" s="56" t="n">
+        <v>0</v>
+      </c>
+      <c r="D193" s="56" t="n">
+        <v>0</v>
+      </c>
+      <c r="E193" s="57" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="194">
+      <c r="A194" s="53" t="n"/>
+      <c r="B194" s="54" t="inlineStr">
+        <is>
+          <t>Direct Plan-Quarterly IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C194" s="56" t="n">
+        <v>0</v>
+      </c>
+      <c r="D194" s="56" t="n">
+        <v>0</v>
+      </c>
+      <c r="E194" s="57" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="195">
+      <c r="A195" s="53" t="n"/>
+      <c r="B195" s="58" t="n"/>
+      <c r="C195" s="59" t="n"/>
+      <c r="D195" s="59" t="n"/>
+      <c r="E195" s="39" t="n"/>
+    </row>
+    <row r="196">
+      <c r="A196" s="47" t="n"/>
+      <c r="B196" s="60" t="inlineStr">
+        <is>
+          <t>Regular Plan-Growth Plan</t>
+        </is>
+      </c>
+      <c r="C196" s="55" t="inlineStr">
+        <is>
+          <t>343.187</t>
+        </is>
+      </c>
+      <c r="D196" s="55" t="inlineStr">
+        <is>
+          <t>340.870*</t>
+        </is>
+      </c>
+      <c r="E196" s="161" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+    </row>
+    <row r="197">
+      <c r="A197" s="47" t="n"/>
+      <c r="B197" s="60" t="inlineStr">
+        <is>
+          <t>Regular Plan-IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C197" s="55" t="inlineStr">
+        <is>
+          <t>26.774</t>
+        </is>
+      </c>
+      <c r="D197" s="55" t="inlineStr">
+        <is>
+          <t>26.373*</t>
+        </is>
+      </c>
+      <c r="E197" s="161" t="n">
+        <v>0.22</v>
+      </c>
+    </row>
+    <row r="198">
+      <c r="A198" s="47" t="n"/>
+      <c r="B198" s="60" t="inlineStr">
+        <is>
+          <t>Regular Plan-Daily IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C198" s="61" t="n">
+        <v>0</v>
+      </c>
+      <c r="D198" s="61" t="n">
+        <v>0</v>
+      </c>
+      <c r="E198" s="62" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="199">
+      <c r="A199" s="47" t="n"/>
+      <c r="B199" s="60" t="inlineStr">
+        <is>
+          <t>Regular Plan-Weekly IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C199" s="61" t="n">
+        <v>0</v>
+      </c>
+      <c r="D199" s="61" t="n">
+        <v>0</v>
+      </c>
+      <c r="E199" s="62" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="200">
+      <c r="A200" s="47" t="n"/>
+      <c r="B200" s="60" t="inlineStr">
+        <is>
+          <t>Regular Plan-Monthly IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C200" s="61" t="n">
+        <v>0</v>
+      </c>
+      <c r="D200" s="61" t="n">
+        <v>0</v>
+      </c>
+      <c r="E200" s="62" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="201">
+      <c r="A201" s="47" t="n"/>
+      <c r="B201" s="60" t="inlineStr">
+        <is>
+          <t>Regular Plan-Quarterly IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C201" s="61" t="n">
+        <v>0</v>
+      </c>
+      <c r="D201" s="61" t="n">
+        <v>0</v>
+      </c>
+      <c r="E201" s="62" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="202">
+      <c r="A202" s="47" t="n"/>
+      <c r="B202" s="63" t="inlineStr">
+        <is>
+          <t>IDCW -  Income Distribution cum Capital Withdrawal.</t>
+        </is>
+      </c>
+      <c r="C202" s="64" t="n"/>
+      <c r="D202" s="64" t="n"/>
+      <c r="E202" s="49" t="n"/>
+    </row>
+    <row r="203">
+      <c r="A203" s="65" t="n"/>
+      <c r="B203" s="66" t="n"/>
+      <c r="C203" s="66" t="n"/>
+      <c r="D203" s="66" t="n"/>
+      <c r="E203" s="67" t="n"/>
+    </row>
+    <row r="204">
+      <c r="A204" s="47" t="n">
         <v>9</v>
       </c>
-      <c r="I4" s="4" t="s">
+      <c r="B204" s="68" t="inlineStr">
+        <is>
+          <t>Portfolio Turn Over Ratio ^^</t>
+        </is>
+      </c>
+      <c r="C204" s="60" t="n"/>
+      <c r="D204" s="66" t="n"/>
+      <c r="E204" s="69" t="n"/>
+    </row>
+    <row r="205">
+      <c r="A205" s="47" t="n"/>
+      <c r="B205" s="60" t="inlineStr">
+        <is>
+          <t xml:space="preserve"> - For Purchase</t>
+        </is>
+      </c>
+      <c r="C205" s="55" t="n">
+        <v>0.13</v>
+      </c>
+      <c r="D205" s="66" t="n"/>
+      <c r="E205" s="67" t="n"/>
+    </row>
+    <row r="206">
+      <c r="A206" s="47" t="n"/>
+      <c r="B206" s="60" t="inlineStr">
+        <is>
+          <t xml:space="preserve"> - For Sale</t>
+        </is>
+      </c>
+      <c r="C206" s="55" t="n">
+        <v>0.11</v>
+      </c>
+      <c r="D206" s="66" t="n"/>
+      <c r="E206" s="67" t="n"/>
+    </row>
+    <row r="207">
+      <c r="A207" s="47" t="n">
         <v>10</v>
       </c>
-      <c r="J4" s="4" t="s">
+      <c r="B207" s="70" t="inlineStr">
+        <is>
+          <t>Total investment in foreign securities/ADR/GDR (Rs. lakh)</t>
+        </is>
+      </c>
+      <c r="C207" s="71" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="D207" s="66" t="n"/>
+      <c r="E207" s="69" t="n"/>
+    </row>
+    <row r="208" ht="36" customHeight="1">
+      <c r="A208" s="47" t="n">
         <v>11</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B6" s="3" t="s">
+      <c r="B208" s="72" t="inlineStr">
+        <is>
+          <t>Total of securities below investment grade and default provided for the of May 31, 2026 (Rs. lakh)</t>
+        </is>
+      </c>
+      <c r="C208" s="71" t="inlineStr">
+        <is>
+          <t>Refer Note -4</t>
+        </is>
+      </c>
+      <c r="D208" s="73" t="n"/>
+      <c r="E208" s="69" t="n"/>
+    </row>
+    <row r="209">
+      <c r="A209" s="47" t="n">
         <v>12</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B7" s="3" t="s">
+      <c r="B209" s="74" t="inlineStr">
+        <is>
+          <t>Total investment in illiquid shares/securities</t>
+        </is>
+      </c>
+      <c r="C209" s="75" t="n"/>
+      <c r="E209" s="69" t="n"/>
+    </row>
+    <row r="210">
+      <c r="A210" s="47" t="n"/>
+      <c r="B210" s="76" t="inlineStr">
+        <is>
+          <t>- Value (In Rs. Lakh)</t>
+        </is>
+      </c>
+      <c r="C210" s="77" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="E210" s="69" t="n"/>
+    </row>
+    <row r="211">
+      <c r="A211" s="47" t="n"/>
+      <c r="B211" s="78" t="inlineStr">
+        <is>
+          <t>- in percentage terms (%)</t>
+        </is>
+      </c>
+      <c r="C211" s="179" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="E211" s="69" t="n"/>
+    </row>
+    <row r="212">
+      <c r="A212" s="47" t="n"/>
+      <c r="B212" s="78" t="n"/>
+      <c r="C212" s="180" t="n"/>
+      <c r="E212" s="69" t="n"/>
+    </row>
+    <row r="213" ht="24" customHeight="1">
+      <c r="A213" s="47" t="n">
         <v>13</v>
       </c>
-    </row>
-[...3015 lines deleted...]
-        <v>249</v>
+      <c r="B213" s="74" t="inlineStr">
+        <is>
+          <t>Total outstanding exposure to derivatives at the end of  May 31, 2026</t>
+        </is>
+      </c>
+      <c r="C213" s="75" t="n"/>
+      <c r="D213" s="66" t="n"/>
+      <c r="E213" s="69" t="n"/>
+    </row>
+    <row r="214">
+      <c r="A214" s="47" t="n"/>
+      <c r="B214" s="76" t="inlineStr">
+        <is>
+          <t>- Value (In Rs. Lakh)</t>
+        </is>
+      </c>
+      <c r="C214" s="77" t="n">
+        <v>-195.6766341</v>
+      </c>
+      <c r="D214" s="66" t="n"/>
+      <c r="E214" s="69" t="n"/>
+    </row>
+    <row r="215">
+      <c r="A215" s="47" t="n"/>
+      <c r="B215" s="78" t="inlineStr">
+        <is>
+          <t>- in percentage term (%)</t>
+        </is>
+      </c>
+      <c r="C215" s="179" t="n">
+        <v>-0.0001699633954079631</v>
+      </c>
+      <c r="D215" s="66" t="n"/>
+      <c r="E215" s="69" t="n"/>
+    </row>
+    <row r="216">
+      <c r="A216" s="81" t="n"/>
+      <c r="B216" s="82" t="n"/>
+      <c r="C216" s="82" t="n"/>
+      <c r="D216" s="82" t="n"/>
+      <c r="E216" s="83" t="n"/>
+    </row>
+    <row r="218">
+      <c r="A218" s="10" t="inlineStr">
+        <is>
+          <t>*</t>
+        </is>
+      </c>
+      <c r="B218" s="154" t="inlineStr">
+        <is>
+          <t>Computed NAV</t>
+        </is>
+      </c>
+    </row>
+    <row r="219">
+      <c r="A219" s="10" t="inlineStr">
+        <is>
+          <t>**</t>
+        </is>
+      </c>
+      <c r="B219" s="154" t="inlineStr">
+        <is>
+          <t>NAV as on Maturity date</t>
+        </is>
+      </c>
+    </row>
+    <row r="220">
+      <c r="A220" s="10" t="inlineStr">
+        <is>
+          <t>N.A.</t>
+        </is>
+      </c>
+      <c r="B220" s="154" t="inlineStr">
+        <is>
+          <t xml:space="preserve"> Not Applicable.</t>
+        </is>
+      </c>
+    </row>
+    <row r="221">
+      <c r="A221" s="10" t="inlineStr">
+        <is>
+          <t>^^</t>
+        </is>
+      </c>
+      <c r="B221" s="154" t="inlineStr">
+        <is>
+          <t>Portfolio Turn Over Ratio is for Equity Schemes.</t>
+        </is>
+      </c>
+    </row>
+    <row r="222">
+      <c r="A222" s="10" t="inlineStr">
+        <is>
+          <t>@@</t>
+        </is>
+      </c>
+      <c r="B222" s="154" t="inlineStr">
+        <is>
+          <t>Residual, Modified Duration and Portfolio YTM (Annualised) is for Debt Schemes and for Debt portion of DSP Aggressive Hybrid Fund.</t>
+        </is>
+      </c>
+    </row>
+    <row r="223">
+      <c r="B223" s="154" t="inlineStr">
+        <is>
+          <t>Pursuant to payment of IDCW, the NAV of the IDCW Option(s) of aforesaid Scheme of the Fund would fall to the extent of payout and statutory levy, if any. For complete distribution history of the Schemes, please visit www.dspim.com</t>
+        </is>
       </c>
     </row>
   </sheetData>
-  <mergeCells count="5">
-[...2 lines deleted...]
-    <mergeCell ref="B134:J134"/>
+  <mergeCells count="8">
+    <mergeCell ref="D139:E139"/>
+    <mergeCell ref="F140:F142"/>
+    <mergeCell ref="B143:H143"/>
+    <mergeCell ref="E187:E188"/>
+    <mergeCell ref="B187:B188"/>
+    <mergeCell ref="C187:D187"/>
     <mergeCell ref="B1:F1"/>
-    <mergeCell ref="D135:E135"/>
+    <mergeCell ref="B138:J138"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <drawing r:id="rId1"/>
+  <drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{94D5DEAF-1521-453F-A025-06CB8C5B52EE}">
-  <dimension ref="A1:G67"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+    <pageSetUpPr/>
+  </sheetPr>
+  <dimension ref="A1:A1"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
-[...4 lines deleted...]
-      <selection pane="bottomRight" activeCell="A4" sqref="A4"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="12" x14ac:dyDescent="0.3"/>
-[...838 lines deleted...]
-  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-[...22 lines deleted...]
-  <HyperlinksChanged>false</HyperlinksChanged>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
+  <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...1 lines deleted...]
-  <cp:lastModifiedBy></cp:lastModifiedBy>
+<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:creator>Rohit Pandey</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
-<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_Enabled">
+<Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties">
+  <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_Enabled" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_SetDate">
-    <vt:lpwstr>2026-05-09T07:20:36Z</vt:lpwstr>
+  <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_SetDate" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3">
+    <vt:lpwstr>2026-06-07T19:21:06Z</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_Method">
+  <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_Method" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4">
     <vt:lpwstr>Privileged</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_Name">
+  <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_Name" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5">
     <vt:lpwstr>Public</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_SiteId">
+  <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_SiteId" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6">
     <vt:lpwstr>1771ae17-e764-4e0f-a476-d4184d79a5d9</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_ActionId">
-    <vt:lpwstr>ebed6f5c-834a-47d6-889c-c31b7078ab5a</vt:lpwstr>
+  <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_ActionId" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7">
+    <vt:lpwstr>4080c357-c9ae-431d-b36a-b5f7034283f4</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_ContentBits">
+  <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_ContentBits" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8">
     <vt:lpwstr>0</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_Tag">
+  <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_Tag" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9">
     <vt:lpwstr>10, 0, 1, 1</vt:lpwstr>
   </property>
 </Properties>
 </file>