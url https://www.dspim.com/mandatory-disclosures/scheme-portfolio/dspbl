--- v6 (2026-06-13)
+++ v7 (2026-07-11)
@@ -1,223 +1,210 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" Id="rId4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <bookViews>
-    <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" tabRatio="878" firstSheet="0" autoFilterDateGrouping="1"/>
+    <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" tabRatio="958" firstSheet="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Aggressive Hybrid" sheetId="1" state="visible" r:id="rId1"/>
     <sheet name="Sheet1" sheetId="2" state="hidden" r:id="rId2"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="191029" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <numFmts count="8">
-[...1 lines deleted...]
-    <numFmt numFmtId="165" formatCode="0.0000"/>
+  <numFmts count="10">
+    <numFmt numFmtId="164" formatCode="#,##0.00_);\(#,##0.00\)%"/>
+    <numFmt numFmtId="165" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);"/>
     <numFmt numFmtId="166" formatCode="_(* #,##0_);_(* \(#,##0\);"/>
-    <numFmt numFmtId="167" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);"/>
-[...3 lines deleted...]
-    <numFmt numFmtId="171" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;??_);_(@_)"/>
+    <numFmt numFmtId="167" formatCode="0.0000"/>
+    <numFmt numFmtId="168" formatCode="0.0000000000000000%"/>
+    <numFmt numFmtId="169" formatCode="0.000000000000000%"/>
+    <numFmt numFmtId="170" formatCode="_ * #,##0.00_ ;_ * \-#,##0.00_ ;_ * &quot;-&quot;??_ ;_ @_ "/>
+    <numFmt numFmtId="171" formatCode="0.000"/>
+    <numFmt numFmtId="172" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;??_);_(@_)"/>
+    <numFmt numFmtId="173" formatCode="_(* #,##0.0000_);_(* \(#,##0.0000\);_(* &quot;-&quot;??_);_(@_)"/>
   </numFmts>
-  <fonts count="22">
+  <fonts count="20">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="10"/>
       <sz val="11"/>
       <u val="single"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Trebuchet MS"/>
       <family val="2"/>
-      <sz val="9"/>
+      <color theme="1"/>
+      <sz val="8"/>
+    </font>
+    <font>
+      <name val="Trebuchet MS"/>
+      <family val="2"/>
+      <b val="1"/>
+      <color theme="1"/>
+      <sz val="8"/>
+    </font>
+    <font>
+      <name val="Trebuchet MS"/>
+      <family val="2"/>
+      <color rgb="FF000000"/>
+      <sz val="8"/>
     </font>
     <font>
       <name val="Trebuchet MS"/>
       <family val="2"/>
       <b val="1"/>
       <color rgb="FF000000"/>
-      <sz val="9"/>
+      <sz val="8"/>
+      <u val="single"/>
     </font>
     <font>
       <name val="Trebuchet MS"/>
       <family val="2"/>
-      <color rgb="FF000000"/>
-      <sz val="9"/>
+      <b val="1"/>
+      <color rgb="FF333333"/>
+      <sz val="8"/>
+    </font>
+    <font>
+      <name val="Trebuchet MS"/>
+      <family val="2"/>
+      <b val="1"/>
+      <sz val="8"/>
+    </font>
+    <font>
+      <name val="Trebuchet MS"/>
+      <family val="2"/>
+      <sz val="8"/>
+    </font>
+    <font>
+      <name val="Trebuchet MS"/>
+      <family val="2"/>
+      <b val="1"/>
+      <color rgb="FFFF0000"/>
+      <sz val="8"/>
+    </font>
+    <font>
+      <name val="Trebuchet MS"/>
+      <family val="2"/>
+      <i val="1"/>
+      <sz val="8"/>
+    </font>
+    <font>
+      <name val="Trebuchet MS"/>
+      <family val="2"/>
+      <color rgb="FFFF0000"/>
+      <sz val="8"/>
+    </font>
+    <font>
+      <name val="Trebuchet MS"/>
+      <family val="2"/>
+      <b val="1"/>
+      <strike val="1"/>
+      <sz val="8"/>
     </font>
     <font>
       <name val="trebuchet MS"/>
       <family val="2"/>
       <b val="1"/>
       <color rgb="FFFFFFFF"/>
-      <sz val="9"/>
-[...18 lines deleted...]
-      <sz val="9"/>
+      <sz val="8"/>
     </font>
     <font>
       <name val="trebuchet MS"/>
       <family val="2"/>
       <b val="1"/>
       <color indexed="8"/>
-      <sz val="9"/>
+      <sz val="8"/>
+      <u val="single"/>
+    </font>
+    <font>
+      <name val="trebuchet MS"/>
+      <family val="2"/>
+      <color theme="10"/>
+      <sz val="8"/>
+      <u val="single"/>
+    </font>
+    <font>
+      <name val="trebuchet MS"/>
+      <family val="2"/>
+      <b val="1"/>
+      <color indexed="8"/>
+      <sz val="8"/>
     </font>
     <font>
       <name val="trebuchet MS"/>
       <family val="2"/>
       <b val="1"/>
       <color rgb="FF000000"/>
-      <sz val="9"/>
-      <u val="single"/>
+      <sz val="8"/>
     </font>
     <font>
       <name val="trebuchet MS"/>
       <family val="2"/>
-      <b val="1"/>
-[...38 lines deleted...]
-      <b val="1"/>
       <color indexed="8"/>
-      <sz val="9"/>
-[...22 lines deleted...]
-      <scheme val="minor"/>
+      <sz val="8"/>
     </font>
   </fonts>
   <fills count="6">
     <fill>
       <patternFill/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF000000"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFC0C0C0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFDBDBDB"/>
         <bgColor indexed="64"/>
@@ -386,531 +373,501 @@
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="8">
+  <cellStyleXfs count="6">
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="9" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-    <xf numFmtId="43" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="181">
+  <cellXfs count="189">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
-[...2 lines deleted...]
-    <xf numFmtId="164" fontId="3" fillId="5" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="165" fontId="3" fillId="5" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="7" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="8" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="10" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="2" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="7" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="43" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="7" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="8" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="8" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="4" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="11" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="5" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="4" fontId="9" fillId="0" borderId="1" pivotButton="0" quotePrefix="1" xfId="0"/>
+    <xf numFmtId="39" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="10" fontId="9" fillId="0" borderId="1" pivotButton="0" quotePrefix="1" xfId="1"/>
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="12" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="11" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="2" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="13" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="10" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="43" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="3">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="9" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="10" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="9" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="10" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="10" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="15" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="165" fontId="4" fillId="3" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="10" fontId="4" fillId="3" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="166" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="165" fontId="14" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="10" fontId="14" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="169" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="170" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="2"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="2"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="2">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="171" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="10" fontId="4" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="10" fontId="4" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="10" fontId="3" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="10" fontId="4" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="10" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="10" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="10" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="3" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="5" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
-[...47 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="5" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="10" fontId="5" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="4"/>
+    <xf numFmtId="43" fontId="9" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="5"/>
+    <xf numFmtId="172" fontId="9" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="4"/>
+    <xf numFmtId="172" fontId="9" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="5"/>
+    <xf numFmtId="15" fontId="9" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="5"/>
+    <xf numFmtId="15" fontId="9" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="4"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="9" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="9" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="172" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="5">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="15" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="5">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="10" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="10" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="10" fontId="5" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="2" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="43" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="10" fontId="7" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="172" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="5">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="9" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="173" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="4" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="171" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="173" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="43" fontId="9" fillId="0" borderId="1" pivotButton="0" quotePrefix="1" xfId="3"/>
+    <xf numFmtId="43" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="43" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="3">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="43" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="3">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" pivotButton="0" quotePrefix="0" xfId="0"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="7" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="8" pivotButton="0" quotePrefix="0" xfId="0"/>
-    <xf numFmtId="4" fontId="7" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="7" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="7" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="8" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="43" fontId="13" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+    <xf numFmtId="10" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="43" fontId="8" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="7" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
-    <xf numFmtId="43" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="43" fontId="7" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="7" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="8" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="8" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="43" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="4" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="11" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="5" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="4" fontId="9" fillId="0" borderId="1" pivotButton="0" quotePrefix="1" xfId="0"/>
+    <xf numFmtId="39" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="0">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="7" pivotButton="0" quotePrefix="0" xfId="0"/>
-[...17 lines deleted...]
-    <xf numFmtId="39" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="0">
+    <xf numFmtId="10" fontId="9" fillId="0" borderId="1" pivotButton="0" quotePrefix="1" xfId="1"/>
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="10" fontId="3" fillId="0" borderId="1" pivotButton="0" quotePrefix="1" xfId="1"/>
-    <xf numFmtId="168" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="1">
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="12" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="168" fontId="3" fillId="0" borderId="12" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="1">
-[...221 lines deleted...]
-    <xf numFmtId="167" fontId="6" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="11" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="2" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="13" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="14" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="10" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="5" pivotButton="0" quotePrefix="0" xfId="0"/>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="168" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="12" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="168" fontId="3" fillId="0" borderId="12" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="1">
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="172" fontId="9" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="4"/>
+    <xf numFmtId="172" fontId="9" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="5"/>
+    <xf numFmtId="172" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="5">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="172" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="5">
+      <alignment horizontal="left"/>
+    </xf>
   </cellXfs>
-  <cellStyles count="8">
+  <cellStyles count="6">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Percent" xfId="1" builtinId="5"/>
     <cellStyle name="Hyperlink" xfId="2" builtinId="8"/>
     <cellStyle name="Comma" xfId="3" builtinId="3"/>
     <cellStyle name="Normal 3 2" xfId="4"/>
     <cellStyle name="Comma 4 2" xfId="5"/>
-    <cellStyle name="Normal 3 2 10" xfId="6"/>
-    <cellStyle name="Comma 4 2 2 2" xfId="7"/>
   </cellStyles>
-  <dxfs count="16">
+  <dxfs count="12">
     <dxf>
-      <numFmt numFmtId="172" formatCode="#,##0.000"/>
+      <numFmt numFmtId="174" formatCode="#,##0.000"/>
     </dxf>
     <dxf>
-      <numFmt numFmtId="173" formatCode="#,##0.0000"/>
+      <numFmt numFmtId="175" formatCode="#,##0.0000"/>
     </dxf>
     <dxf>
       <numFmt numFmtId="4" formatCode="#,##0.00"/>
     </dxf>
     <dxf>
-      <numFmt numFmtId="174" formatCode="&quot;-&quot;"/>
+      <numFmt numFmtId="176" formatCode="&quot;-&quot;"/>
     </dxf>
     <dxf>
-      <numFmt numFmtId="172" formatCode="#,##0.000"/>
+      <numFmt numFmtId="174" formatCode="#,##0.000"/>
     </dxf>
     <dxf>
-      <numFmt numFmtId="173" formatCode="#,##0.0000"/>
+      <numFmt numFmtId="175" formatCode="#,##0.0000"/>
     </dxf>
     <dxf>
       <numFmt numFmtId="4" formatCode="#,##0.00"/>
     </dxf>
     <dxf>
-      <numFmt numFmtId="174" formatCode="&quot;-&quot;"/>
+      <numFmt numFmtId="176" formatCode="&quot;-&quot;"/>
     </dxf>
     <dxf>
-      <numFmt numFmtId="172" formatCode="#,##0.000"/>
+      <numFmt numFmtId="174" formatCode="#,##0.000"/>
     </dxf>
     <dxf>
-      <numFmt numFmtId="173" formatCode="#,##0.0000"/>
+      <numFmt numFmtId="175" formatCode="#,##0.0000"/>
     </dxf>
     <dxf>
       <numFmt numFmtId="4" formatCode="#,##0.00"/>
     </dxf>
     <dxf>
-      <numFmt numFmtId="174" formatCode="&quot;-&quot;"/>
-[...11 lines deleted...]
-      <numFmt numFmtId="174" formatCode="&quot;-&quot;"/>
+      <numFmt numFmtId="176" formatCode="&quot;-&quot;"/>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00800000"/>
       <rgbColor rgb="00008000"/>
       <rgbColor rgb="00000080"/>
       <rgbColor rgb="00808000"/>
@@ -953,116 +910,116 @@
       <rgbColor rgb="00003366"/>
       <rgbColor rgb="00339966"/>
       <rgbColor rgb="00003300"/>
       <rgbColor rgb="00333300"/>
       <rgbColor rgb="00993300"/>
       <rgbColor rgb="00993366"/>
       <rgbColor rgb="00333399"/>
       <rgbColor rgb="00333333"/>
     </indexedColors>
   </colors>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId4" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image1.png" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image2.png" Id="rId2" /></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <wsDr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
   <twoCellAnchor editAs="oneCell">
     <from>
       <col>1</col>
       <colOff>0</colOff>
-      <row>154</row>
+      <row>148</row>
       <rowOff>0</rowOff>
     </from>
     <to>
       <col>1</col>
       <colOff>2374900</colOff>
-      <row>164</row>
-      <rowOff>3528</rowOff>
+      <row>158</row>
+      <rowOff>84044</rowOff>
     </to>
     <pic>
       <nvPicPr>
         <cNvPr id="2" name="Picture 1"/>
         <cNvPicPr>
           <a:picLocks/>
         </cNvPicPr>
       </nvPicPr>
       <blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </blipFill>
       <spPr>
         <a:xfrm>
-          <a:off x="457200" y="24428450"/>
+          <a:off x="457200" y="23228300"/>
           <a:ext cx="2374900" cy="1574800"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <avLst/>
         </a:prstGeom>
         <a:ln>
           <a:prstDash val="solid"/>
         </a:ln>
       </spPr>
     </pic>
     <clientData/>
   </twoCellAnchor>
   <twoCellAnchor editAs="oneCell">
     <from>
       <col>1</col>
       <colOff>0</colOff>
-      <row>166</row>
+      <row>162</row>
       <rowOff>0</rowOff>
     </from>
     <to>
       <col>1</col>
       <colOff>2374900</colOff>
-      <row>176</row>
-      <rowOff>3528</rowOff>
+      <row>172</row>
+      <rowOff>84043</rowOff>
     </to>
     <pic>
       <nvPicPr>
         <cNvPr id="3" name="Picture 2"/>
         <cNvPicPr>
           <a:picLocks/>
         </cNvPicPr>
       </nvPicPr>
       <blipFill>
         <a:blip r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </blipFill>
       <spPr>
         <a:xfrm>
-          <a:off x="457200" y="26841450"/>
+          <a:off x="457200" y="25641300"/>
           <a:ext cx="2374900" cy="1574800"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <avLst/>
         </a:prstGeom>
         <a:ln>
           <a:prstDash val="solid"/>
         </a:ln>
       </spPr>
     </pic>
     <clientData/>
   </twoCellAnchor>
 </wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
@@ -1304,4749 +1261,4822 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:L223"/>
+  <dimension ref="A1:L231"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+    <sheetView tabSelected="1" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultColWidth="8.7265625" defaultRowHeight="12"/>
   <cols>
-    <col width="8.81640625" customWidth="1" style="154" min="1" max="1"/>
-[...11 lines deleted...]
-    <col width="8.7265625" customWidth="1" style="154" min="13" max="16384"/>
+    <col width="6.54296875" bestFit="1" customWidth="1" style="141" min="1" max="1"/>
+    <col width="51.54296875" bestFit="1" customWidth="1" style="141" min="2" max="2"/>
+    <col width="17.7265625" customWidth="1" style="141" min="3" max="3"/>
+    <col width="27.26953125" customWidth="1" style="141" min="4" max="4"/>
+    <col width="14.1796875" customWidth="1" style="141" min="5" max="5"/>
+    <col width="19.1796875" customWidth="1" style="141" min="6" max="6"/>
+    <col width="13.1796875" customWidth="1" style="141" min="7" max="7"/>
+    <col width="12.54296875" bestFit="1" customWidth="1" style="141" min="8" max="8"/>
+    <col width="14.54296875" bestFit="1" customWidth="1" style="141" min="9" max="9"/>
+    <col width="7.54296875" bestFit="1" customWidth="1" style="141" min="10" max="10"/>
+    <col width="42.54296875" bestFit="1" customWidth="1" style="141" min="11" max="11"/>
+    <col width="7.54296875" bestFit="1" customWidth="1" style="141" min="12" max="12"/>
+    <col width="8.7265625" customWidth="1" style="141" min="13" max="16384"/>
   </cols>
   <sheetData>
     <row r="1">
-      <c r="A1" s="153" t="n"/>
-      <c r="B1" s="153" t="inlineStr">
+      <c r="A1" s="51" t="n"/>
+      <c r="B1" s="51" t="inlineStr">
         <is>
           <t>DSP Aggressive Hybrid Fund</t>
         </is>
       </c>
     </row>
     <row r="2">
-      <c r="B2" s="10" t="inlineStr">
-[...1 lines deleted...]
-          <t>Portfolio as on May 31, 2026</t>
+      <c r="B2" s="42" t="inlineStr">
+        <is>
+          <t>Portfolio as on June 30, 2026</t>
         </is>
       </c>
     </row>
     <row r="4">
-      <c r="A4" s="153" t="inlineStr">
+      <c r="A4" s="51" t="inlineStr">
         <is>
           <t>Sr. No.</t>
         </is>
       </c>
-      <c r="B4" s="153" t="inlineStr">
+      <c r="B4" s="51" t="inlineStr">
         <is>
           <t>Name of Instrument</t>
         </is>
       </c>
-      <c r="C4" s="153" t="inlineStr">
+      <c r="C4" s="51" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
-      <c r="D4" s="153" t="inlineStr">
+      <c r="D4" s="51" t="inlineStr">
         <is>
           <t>Rating/Industry</t>
         </is>
       </c>
-      <c r="E4" s="153" t="inlineStr">
+      <c r="E4" s="51" t="inlineStr">
         <is>
           <t>Quantity</t>
         </is>
       </c>
-      <c r="F4" s="153" t="inlineStr">
+      <c r="F4" s="51" t="inlineStr">
         <is>
           <t>Market value (Rs. In lakhs)</t>
         </is>
       </c>
-      <c r="G4" s="153" t="inlineStr">
+      <c r="G4" s="51" t="inlineStr">
         <is>
           <t>% to Net Assets</t>
         </is>
       </c>
-      <c r="H4" s="153" t="inlineStr">
+      <c r="H4" s="51" t="inlineStr">
         <is>
           <t>Maturity Date</t>
         </is>
       </c>
-      <c r="I4" s="153" t="inlineStr">
+      <c r="I4" s="51" t="inlineStr">
         <is>
           <t>Put/Call Option</t>
         </is>
       </c>
-      <c r="J4" s="153" t="inlineStr">
+      <c r="J4" s="51" t="inlineStr">
         <is>
           <t>YTM (%)</t>
         </is>
       </c>
     </row>
     <row r="6">
-      <c r="B6" s="10" t="inlineStr">
+      <c r="B6" s="42" t="inlineStr">
         <is>
           <t>EQUITY &amp; EQUITY RELATED</t>
         </is>
       </c>
     </row>
     <row r="7">
-      <c r="B7" s="10" t="inlineStr">
+      <c r="B7" s="42" t="inlineStr">
         <is>
           <t>Listed / awaiting listing on the stock exchanges</t>
         </is>
       </c>
     </row>
     <row r="8">
-      <c r="A8" s="154" t="n">
+      <c r="A8" s="141" t="n">
         <v>1</v>
       </c>
-      <c r="B8" s="154" t="inlineStr">
+      <c r="B8" s="141" t="inlineStr">
         <is>
           <t>HDFC Bank Limited</t>
         </is>
       </c>
-      <c r="C8" s="154" t="inlineStr">
+      <c r="C8" s="141" t="inlineStr">
         <is>
           <t>INE040A01034</t>
         </is>
       </c>
-      <c r="D8" s="154" t="inlineStr">
+      <c r="D8" s="141" t="inlineStr">
         <is>
           <t>Banks</t>
         </is>
       </c>
-      <c r="E8" s="169" t="n">
+      <c r="E8" s="59" t="n">
         <v>13037855</v>
       </c>
-      <c r="F8" s="170" t="n">
-[...6 lines deleted...]
-      <c r="K8" s="10" t="inlineStr">
+      <c r="F8" s="53" t="n">
+        <v>104035.56</v>
+      </c>
+      <c r="G8" s="54" t="n">
+        <v>0.08790000000000001</v>
+      </c>
+      <c r="J8" s="53" t="n"/>
+      <c r="K8" s="42" t="inlineStr">
         <is>
           <t>Sector/Rating</t>
         </is>
       </c>
-      <c r="L8" s="10" t="inlineStr">
+      <c r="L8" s="42" t="inlineStr">
         <is>
           <t>Percent</t>
         </is>
       </c>
     </row>
     <row r="9">
-      <c r="A9" s="154" t="n">
+      <c r="A9" s="141" t="n">
         <v>2</v>
       </c>
-      <c r="B9" s="154" t="inlineStr">
+      <c r="B9" s="141" t="inlineStr">
         <is>
           <t>ICICI Bank Limited</t>
         </is>
       </c>
-      <c r="C9" s="154" t="inlineStr">
+      <c r="C9" s="141" t="inlineStr">
         <is>
           <t>INE090A01021</t>
         </is>
       </c>
-      <c r="D9" s="154" t="inlineStr">
+      <c r="D9" s="141" t="inlineStr">
         <is>
           <t>Banks</t>
         </is>
       </c>
-      <c r="E9" s="169" t="n">
-[...9 lines deleted...]
-      <c r="K9" s="154" t="inlineStr">
+      <c r="E9" s="59" t="n">
+        <v>6355009</v>
+      </c>
+      <c r="F9" s="53" t="n">
+        <v>87394.08</v>
+      </c>
+      <c r="G9" s="54" t="n">
+        <v>0.0738</v>
+      </c>
+      <c r="J9" s="53" t="n"/>
+      <c r="K9" s="141" t="inlineStr">
         <is>
           <t>Banks</t>
         </is>
       </c>
-      <c r="L9" s="13" t="n">
-        <v>0.2271</v>
+      <c r="L9" s="54" t="n">
+        <v>0.2457</v>
       </c>
     </row>
     <row r="10">
-      <c r="A10" s="154" t="n">
+      <c r="A10" s="141" t="n">
         <v>3</v>
       </c>
-      <c r="B10" s="154" t="inlineStr">
+      <c r="B10" s="141" t="inlineStr">
         <is>
           <t>Cipla Limited</t>
         </is>
       </c>
-      <c r="C10" s="154" t="inlineStr">
+      <c r="C10" s="141" t="inlineStr">
         <is>
           <t>INE059A01026</t>
         </is>
       </c>
-      <c r="D10" s="154" t="inlineStr">
+      <c r="D10" s="141" t="inlineStr">
         <is>
           <t>Pharmaceuticals &amp; Biotechnology</t>
         </is>
       </c>
-      <c r="E10" s="169" t="n">
-[...9 lines deleted...]
-      <c r="K10" s="154" t="inlineStr">
+      <c r="E10" s="59" t="n">
+        <v>3403516</v>
+      </c>
+      <c r="F10" s="53" t="n">
+        <v>49875.12</v>
+      </c>
+      <c r="G10" s="54" t="n">
+        <v>0.0421</v>
+      </c>
+      <c r="J10" s="53" t="n"/>
+      <c r="K10" s="141" t="inlineStr">
         <is>
           <t>Sovereign</t>
         </is>
       </c>
-      <c r="L10" s="13" t="n">
-        <v>0.1347</v>
+      <c r="L10" s="54" t="n">
+        <v>0.1368</v>
       </c>
     </row>
     <row r="11">
-      <c r="A11" s="154" t="n">
+      <c r="A11" s="141" t="n">
         <v>4</v>
       </c>
-      <c r="B11" s="154" t="inlineStr">
+      <c r="B11" s="141" t="inlineStr">
         <is>
           <t>ITC Limited</t>
         </is>
       </c>
-      <c r="C11" s="154" t="inlineStr">
+      <c r="C11" s="141" t="inlineStr">
         <is>
           <t>INE154A01025</t>
         </is>
       </c>
-      <c r="D11" s="154" t="inlineStr">
+      <c r="D11" s="141" t="inlineStr">
         <is>
           <t>Diversified FMCG</t>
         </is>
       </c>
-      <c r="E11" s="169" t="n">
+      <c r="E11" s="59" t="n">
         <v>16521341</v>
       </c>
-      <c r="F11" s="170" t="n">
-[...6 lines deleted...]
-      <c r="K11" s="154" t="inlineStr">
+      <c r="F11" s="53" t="n">
+        <v>47407.99</v>
+      </c>
+      <c r="G11" s="54" t="n">
+        <v>0.04</v>
+      </c>
+      <c r="J11" s="53" t="n"/>
+      <c r="K11" s="141" t="inlineStr">
         <is>
           <t>Pharmaceuticals &amp; Biotechnology</t>
         </is>
       </c>
-      <c r="L11" s="13" t="n">
-        <v>0.0804</v>
+      <c r="L11" s="54" t="n">
+        <v>0.082</v>
       </c>
     </row>
     <row r="12">
-      <c r="A12" s="154" t="n">
+      <c r="A12" s="141" t="n">
         <v>5</v>
       </c>
-      <c r="B12" s="154" t="inlineStr">
+      <c r="B12" s="141" t="inlineStr">
+        <is>
+          <t>Axis Bank Limited</t>
+        </is>
+      </c>
+      <c r="C12" s="141" t="inlineStr">
+        <is>
+          <t>INE238A01034</t>
+        </is>
+      </c>
+      <c r="D12" s="141" t="inlineStr">
+        <is>
+          <t>Banks</t>
+        </is>
+      </c>
+      <c r="E12" s="59" t="n">
+        <v>3409530</v>
+      </c>
+      <c r="F12" s="53" t="n">
+        <v>45882.05</v>
+      </c>
+      <c r="G12" s="54" t="n">
+        <v>0.0388</v>
+      </c>
+      <c r="J12" s="53" t="n"/>
+      <c r="K12" s="141" t="inlineStr">
+        <is>
+          <t>Automobiles</t>
+        </is>
+      </c>
+      <c r="L12" s="54" t="n">
+        <v>0.0611</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" s="141" t="n">
+        <v>6</v>
+      </c>
+      <c r="B13" s="141" t="inlineStr">
         <is>
           <t>Kotak Mahindra Bank Limited</t>
         </is>
       </c>
-      <c r="C12" s="154" t="inlineStr">
+      <c r="C13" s="141" t="inlineStr">
         <is>
           <t>INE237A01036</t>
         </is>
       </c>
-      <c r="D12" s="154" t="inlineStr">
+      <c r="D13" s="141" t="inlineStr">
         <is>
           <t>Banks</t>
         </is>
       </c>
-      <c r="E12" s="169" t="n">
+      <c r="E13" s="59" t="n">
         <v>11682353</v>
       </c>
-      <c r="F12" s="170" t="n">
-[...6 lines deleted...]
-      <c r="K12" s="154" t="inlineStr">
+      <c r="F13" s="53" t="n">
+        <v>45824.03</v>
+      </c>
+      <c r="G13" s="54" t="n">
+        <v>0.0387</v>
+      </c>
+      <c r="J13" s="53" t="n"/>
+      <c r="K13" s="141" t="inlineStr">
         <is>
           <t>Insurance</t>
         </is>
       </c>
-      <c r="L12" s="13" t="n">
-[...17 lines deleted...]
-      <c r="D13" s="154" t="inlineStr">
+      <c r="L13" s="54" t="n">
+        <v>0.0565</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" s="141" t="n">
+        <v>7</v>
+      </c>
+      <c r="B14" s="141" t="inlineStr">
+        <is>
+          <t>Mahindra &amp; Mahindra Limited</t>
+        </is>
+      </c>
+      <c r="C14" s="141" t="inlineStr">
+        <is>
+          <t>INE101A01026</t>
+        </is>
+      </c>
+      <c r="D14" s="141" t="inlineStr">
+        <is>
+          <t>Automobiles</t>
+        </is>
+      </c>
+      <c r="E14" s="59" t="n">
+        <v>1353831</v>
+      </c>
+      <c r="F14" s="53" t="n">
+        <v>41546.37</v>
+      </c>
+      <c r="G14" s="54" t="n">
+        <v>0.0351</v>
+      </c>
+      <c r="J14" s="53" t="n"/>
+      <c r="K14" s="141" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="L14" s="54" t="n">
+        <v>0.0455</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" s="141" t="n">
+        <v>8</v>
+      </c>
+      <c r="B15" s="141" t="inlineStr">
+        <is>
+          <t>SBI Life Insurance Company Limited</t>
+        </is>
+      </c>
+      <c r="C15" s="141" t="inlineStr">
+        <is>
+          <t>INE123W01016</t>
+        </is>
+      </c>
+      <c r="D15" s="141" t="inlineStr">
+        <is>
+          <t>Insurance</t>
+        </is>
+      </c>
+      <c r="E15" s="59" t="n">
+        <v>1604873</v>
+      </c>
+      <c r="F15" s="53" t="n">
+        <v>28337.24</v>
+      </c>
+      <c r="G15" s="54" t="n">
+        <v>0.0239</v>
+      </c>
+      <c r="J15" s="53" t="n"/>
+      <c r="K15" s="141" t="inlineStr">
+        <is>
+          <t>Diversified FMCG</t>
+        </is>
+      </c>
+      <c r="L15" s="54" t="n">
+        <v>0.04</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" s="141" t="n">
+        <v>9</v>
+      </c>
+      <c r="B16" s="141" t="inlineStr">
+        <is>
+          <t>Infosys Limited</t>
+        </is>
+      </c>
+      <c r="C16" s="141" t="inlineStr">
+        <is>
+          <t>INE009A01021</t>
+        </is>
+      </c>
+      <c r="D16" s="141" t="inlineStr">
+        <is>
+          <t>IT - Software</t>
+        </is>
+      </c>
+      <c r="E16" s="59" t="n">
+        <v>2201248</v>
+      </c>
+      <c r="F16" s="53" t="n">
+        <v>22021.28</v>
+      </c>
+      <c r="G16" s="54" t="n">
+        <v>0.0186</v>
+      </c>
+      <c r="J16" s="53" t="n"/>
+      <c r="K16" s="141" t="inlineStr">
+        <is>
+          <t>ICRA AA+</t>
+        </is>
+      </c>
+      <c r="L16" s="54" t="n">
+        <v>0.0321</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" s="141" t="n">
+        <v>10</v>
+      </c>
+      <c r="B17" s="141" t="inlineStr">
+        <is>
+          <t>NTPC Limited</t>
+        </is>
+      </c>
+      <c r="C17" s="141" t="inlineStr">
+        <is>
+          <t>INE733E01010</t>
+        </is>
+      </c>
+      <c r="D17" s="141" t="inlineStr">
+        <is>
+          <t>Power</t>
+        </is>
+      </c>
+      <c r="E17" s="59" t="n">
+        <v>5697624</v>
+      </c>
+      <c r="F17" s="53" t="n">
+        <v>20320.58</v>
+      </c>
+      <c r="G17" s="54" t="n">
+        <v>0.0172</v>
+      </c>
+      <c r="J17" s="53" t="n"/>
+      <c r="K17" s="141" t="inlineStr">
+        <is>
+          <t>Healthcare Services</t>
+        </is>
+      </c>
+      <c r="L17" s="54" t="n">
+        <v>0.0234</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" s="141" t="n">
+        <v>11</v>
+      </c>
+      <c r="B18" s="141" t="inlineStr">
+        <is>
+          <t>Maruti Suzuki India Limited</t>
+        </is>
+      </c>
+      <c r="C18" s="141" t="inlineStr">
+        <is>
+          <t>INE585B01010</t>
+        </is>
+      </c>
+      <c r="D18" s="141" t="inlineStr">
+        <is>
+          <t>Automobiles</t>
+        </is>
+      </c>
+      <c r="E18" s="59" t="n">
+        <v>134963</v>
+      </c>
+      <c r="F18" s="53" t="n">
+        <v>19050.03</v>
+      </c>
+      <c r="G18" s="54" t="n">
+        <v>0.0161</v>
+      </c>
+      <c r="J18" s="53" t="n"/>
+      <c r="K18" s="141" t="inlineStr">
+        <is>
+          <t>Mutual Funds</t>
+        </is>
+      </c>
+      <c r="L18" s="54" t="n">
+        <v>0.023</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" s="141" t="n">
+        <v>12</v>
+      </c>
+      <c r="B19" s="141" t="inlineStr">
+        <is>
+          <t>Emami Limited</t>
+        </is>
+      </c>
+      <c r="C19" s="141" t="inlineStr">
+        <is>
+          <t>INE548C01032</t>
+        </is>
+      </c>
+      <c r="D19" s="141" t="inlineStr">
+        <is>
+          <t>Personal Products</t>
+        </is>
+      </c>
+      <c r="E19" s="59" t="n">
+        <v>4679374</v>
+      </c>
+      <c r="F19" s="53" t="n">
+        <v>18918.71</v>
+      </c>
+      <c r="G19" s="54" t="n">
+        <v>0.016</v>
+      </c>
+      <c r="J19" s="53" t="n"/>
+      <c r="K19" s="141" t="inlineStr">
+        <is>
+          <t>Telecom - Services</t>
+        </is>
+      </c>
+      <c r="L19" s="54" t="n">
+        <v>0.022</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" s="141" t="n">
+        <v>13</v>
+      </c>
+      <c r="B20" s="141" t="inlineStr">
+        <is>
+          <t>HDFC Life Insurance Company Limited</t>
+        </is>
+      </c>
+      <c r="C20" s="141" t="inlineStr">
+        <is>
+          <t>INE795G01014</t>
+        </is>
+      </c>
+      <c r="D20" s="141" t="inlineStr">
+        <is>
+          <t>Insurance</t>
+        </is>
+      </c>
+      <c r="E20" s="59" t="n">
+        <v>3093302</v>
+      </c>
+      <c r="F20" s="53" t="n">
+        <v>17812.78</v>
+      </c>
+      <c r="G20" s="54" t="n">
+        <v>0.015</v>
+      </c>
+      <c r="J20" s="53" t="n"/>
+      <c r="K20" s="141" t="inlineStr">
+        <is>
+          <t>CRISIL AA+</t>
+        </is>
+      </c>
+      <c r="L20" s="54" t="n">
+        <v>0.019</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" s="141" t="n">
+        <v>14</v>
+      </c>
+      <c r="B21" s="141" t="inlineStr">
+        <is>
+          <t>Alkem Laboratories Limited</t>
+        </is>
+      </c>
+      <c r="C21" s="141" t="inlineStr">
+        <is>
+          <t>INE540L01014</t>
+        </is>
+      </c>
+      <c r="D21" s="141" t="inlineStr">
+        <is>
+          <t>Pharmaceuticals &amp; Biotechnology</t>
+        </is>
+      </c>
+      <c r="E21" s="59" t="n">
+        <v>283218</v>
+      </c>
+      <c r="F21" s="53" t="n">
+        <v>15775.24</v>
+      </c>
+      <c r="G21" s="54" t="n">
+        <v>0.0133</v>
+      </c>
+      <c r="J21" s="53" t="n"/>
+      <c r="K21" s="141" t="inlineStr">
+        <is>
+          <t>IT - Software</t>
+        </is>
+      </c>
+      <c r="L21" s="54" t="n">
+        <v>0.0186</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" s="141" t="n">
+        <v>15</v>
+      </c>
+      <c r="B22" s="141" t="inlineStr">
+        <is>
+          <t>Bajaj Finance Limited</t>
+        </is>
+      </c>
+      <c r="C22" s="141" t="inlineStr">
+        <is>
+          <t>INE296A01032</t>
+        </is>
+      </c>
+      <c r="D22" s="141" t="inlineStr">
+        <is>
+          <t>Finance</t>
+        </is>
+      </c>
+      <c r="E22" s="59" t="n">
+        <v>1525950</v>
+      </c>
+      <c r="F22" s="53" t="n">
+        <v>15331.98</v>
+      </c>
+      <c r="G22" s="54" t="n">
+        <v>0.013</v>
+      </c>
+      <c r="J22" s="53" t="n"/>
+      <c r="K22" s="141" t="inlineStr">
+        <is>
+          <t>Finance</t>
+        </is>
+      </c>
+      <c r="L22" s="54" t="n">
+        <v>0.0181</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" s="141" t="n">
+        <v>16</v>
+      </c>
+      <c r="B23" s="141" t="inlineStr">
+        <is>
+          <t>Bharti Airtel Limited</t>
+        </is>
+      </c>
+      <c r="C23" s="141" t="inlineStr">
+        <is>
+          <t>INE397D01024</t>
+        </is>
+      </c>
+      <c r="D23" s="141" t="inlineStr">
+        <is>
+          <t>Telecom - Services</t>
+        </is>
+      </c>
+      <c r="E23" s="59" t="n">
+        <v>787375</v>
+      </c>
+      <c r="F23" s="53" t="n">
+        <v>14582.18</v>
+      </c>
+      <c r="G23" s="54" t="n">
+        <v>0.0123</v>
+      </c>
+      <c r="J23" s="53" t="n"/>
+      <c r="K23" s="141" t="inlineStr">
+        <is>
+          <t>Power</t>
+        </is>
+      </c>
+      <c r="L23" s="54" t="n">
+        <v>0.0172</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" s="141" t="n">
+        <v>17</v>
+      </c>
+      <c r="B24" s="141" t="inlineStr">
+        <is>
+          <t>Rainbow Childrens Medicare Limited</t>
+        </is>
+      </c>
+      <c r="C24" s="141" t="inlineStr">
+        <is>
+          <t>INE961O01016</t>
+        </is>
+      </c>
+      <c r="D24" s="141" t="inlineStr">
+        <is>
+          <t>Healthcare Services</t>
+        </is>
+      </c>
+      <c r="E24" s="59" t="n">
+        <v>1007153</v>
+      </c>
+      <c r="F24" s="53" t="n">
+        <v>14243.16</v>
+      </c>
+      <c r="G24" s="54" t="n">
+        <v>0.012</v>
+      </c>
+      <c r="J24" s="53" t="n"/>
+      <c r="K24" s="141" t="inlineStr">
+        <is>
+          <t>Personal Products</t>
+        </is>
+      </c>
+      <c r="L24" s="54" t="n">
+        <v>0.016</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25" s="141" t="n">
+        <v>18</v>
+      </c>
+      <c r="B25" s="141" t="inlineStr">
+        <is>
+          <t>Petronet LNG Limited</t>
+        </is>
+      </c>
+      <c r="C25" s="141" t="inlineStr">
+        <is>
+          <t>INE347G01014</t>
+        </is>
+      </c>
+      <c r="D25" s="141" t="inlineStr">
+        <is>
+          <t>Gas</t>
+        </is>
+      </c>
+      <c r="E25" s="59" t="n">
+        <v>4990352</v>
+      </c>
+      <c r="F25" s="53" t="n">
+        <v>14012.91</v>
+      </c>
+      <c r="G25" s="54" t="n">
+        <v>0.0118</v>
+      </c>
+      <c r="J25" s="53" t="n"/>
+      <c r="K25" s="141" t="inlineStr">
+        <is>
+          <t>Consumer Durables</t>
+        </is>
+      </c>
+      <c r="L25" s="54" t="n">
+        <v>0.015</v>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26" s="141" t="n">
+        <v>19</v>
+      </c>
+      <c r="B26" s="141" t="inlineStr">
+        <is>
+          <t>Syngene International Limited</t>
+        </is>
+      </c>
+      <c r="C26" s="141" t="inlineStr">
+        <is>
+          <t>INE398R01022</t>
+        </is>
+      </c>
+      <c r="D26" s="141" t="inlineStr">
+        <is>
+          <t>Healthcare Services</t>
+        </is>
+      </c>
+      <c r="E26" s="59" t="n">
+        <v>3082091</v>
+      </c>
+      <c r="F26" s="53" t="n">
+        <v>13545.79</v>
+      </c>
+      <c r="G26" s="54" t="n">
+        <v>0.0114</v>
+      </c>
+      <c r="J26" s="53" t="n"/>
+      <c r="K26" s="141" t="inlineStr">
+        <is>
+          <t>Fertilizers &amp; Agrochemicals</t>
+        </is>
+      </c>
+      <c r="L26" s="54" t="n">
+        <v>0.0149</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" s="141" t="n">
+        <v>20</v>
+      </c>
+      <c r="B27" s="141" t="inlineStr">
+        <is>
+          <t>Coromandel International Limited</t>
+        </is>
+      </c>
+      <c r="C27" s="141" t="inlineStr">
+        <is>
+          <t>INE169A01031</t>
+        </is>
+      </c>
+      <c r="D27" s="141" t="inlineStr">
+        <is>
+          <t>Fertilizers &amp; Agrochemicals</t>
+        </is>
+      </c>
+      <c r="E27" s="59" t="n">
+        <v>645623</v>
+      </c>
+      <c r="F27" s="53" t="n">
+        <v>12944.74</v>
+      </c>
+      <c r="G27" s="54" t="n">
+        <v>0.0109</v>
+      </c>
+      <c r="J27" s="53" t="n"/>
+      <c r="K27" s="141" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="L27" s="54" t="n">
+        <v>0.0125</v>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28" s="141" t="n">
+        <v>21</v>
+      </c>
+      <c r="B28" s="141" t="inlineStr">
+        <is>
+          <t>Cohance Lifesciences Limited</t>
+        </is>
+      </c>
+      <c r="C28" s="141" t="inlineStr">
+        <is>
+          <t>INE03QK01018</t>
+        </is>
+      </c>
+      <c r="D28" s="141" t="inlineStr">
+        <is>
+          <t>Pharmaceuticals &amp; Biotechnology</t>
+        </is>
+      </c>
+      <c r="E28" s="59" t="n">
+        <v>2808197</v>
+      </c>
+      <c r="F28" s="53" t="n">
+        <v>12809.59</v>
+      </c>
+      <c r="G28" s="54" t="n">
+        <v>0.0108</v>
+      </c>
+      <c r="J28" s="53" t="n"/>
+      <c r="K28" s="141" t="inlineStr">
+        <is>
+          <t>Gas</t>
+        </is>
+      </c>
+      <c r="L28" s="54" t="n">
+        <v>0.0118</v>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29" s="141" t="n">
+        <v>22</v>
+      </c>
+      <c r="B29" s="141" t="inlineStr">
+        <is>
+          <t>IPCA Laboratories Limited</t>
+        </is>
+      </c>
+      <c r="C29" s="141" t="inlineStr">
+        <is>
+          <t>INE571A01038</t>
+        </is>
+      </c>
+      <c r="D29" s="141" t="inlineStr">
+        <is>
+          <t>Pharmaceuticals &amp; Biotechnology</t>
+        </is>
+      </c>
+      <c r="E29" s="59" t="n">
+        <v>708240</v>
+      </c>
+      <c r="F29" s="53" t="n">
+        <v>12047.16</v>
+      </c>
+      <c r="G29" s="54" t="n">
+        <v>0.0102</v>
+      </c>
+      <c r="J29" s="53" t="n"/>
+      <c r="K29" s="141" t="inlineStr">
+        <is>
+          <t>Capital Markets</t>
+        </is>
+      </c>
+      <c r="L29" s="54" t="n">
+        <v>0.0089</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30" s="141" t="n">
+        <v>23</v>
+      </c>
+      <c r="B30" s="141" t="inlineStr">
+        <is>
+          <t>ICICI Lombard General Insurance Company Limited</t>
+        </is>
+      </c>
+      <c r="C30" s="141" t="inlineStr">
+        <is>
+          <t>INE765G01017</t>
+        </is>
+      </c>
+      <c r="D30" s="141" t="inlineStr">
+        <is>
+          <t>Insurance</t>
+        </is>
+      </c>
+      <c r="E30" s="59" t="n">
+        <v>677992</v>
+      </c>
+      <c r="F30" s="53" t="n">
+        <v>11808.59</v>
+      </c>
+      <c r="G30" s="54" t="n">
+        <v>0.01</v>
+      </c>
+      <c r="J30" s="53" t="n"/>
+      <c r="K30" s="141" t="inlineStr">
+        <is>
+          <t>Petroleum Products</t>
+        </is>
+      </c>
+      <c r="L30" s="54" t="n">
+        <v>0.008699999999999999</v>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31" s="141" t="n">
+        <v>24</v>
+      </c>
+      <c r="B31" s="141" t="inlineStr">
+        <is>
+          <t>Hero MotoCorp Limited</t>
+        </is>
+      </c>
+      <c r="C31" s="141" t="inlineStr">
+        <is>
+          <t>INE158A01026</t>
+        </is>
+      </c>
+      <c r="D31" s="141" t="inlineStr">
+        <is>
+          <t>Automobiles</t>
+        </is>
+      </c>
+      <c r="E31" s="59" t="n">
+        <v>244560</v>
+      </c>
+      <c r="F31" s="53" t="n">
+        <v>11724.94</v>
+      </c>
+      <c r="G31" s="54" t="n">
+        <v>0.009900000000000001</v>
+      </c>
+      <c r="J31" s="53" t="n"/>
+      <c r="K31" s="141" t="inlineStr">
+        <is>
+          <t>IND A1+</t>
+        </is>
+      </c>
+      <c r="L31" s="54" t="n">
+        <v>0.008399999999999999</v>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32" s="141" t="n">
+        <v>25</v>
+      </c>
+      <c r="B32" s="141" t="inlineStr">
+        <is>
+          <t>Indus Towers Limited</t>
+        </is>
+      </c>
+      <c r="C32" s="141" t="inlineStr">
+        <is>
+          <t>INE121J01017</t>
+        </is>
+      </c>
+      <c r="D32" s="141" t="inlineStr">
+        <is>
+          <t>Telecom - Services</t>
+        </is>
+      </c>
+      <c r="E32" s="59" t="n">
+        <v>2931031</v>
+      </c>
+      <c r="F32" s="53" t="n">
+        <v>11480.85</v>
+      </c>
+      <c r="G32" s="54" t="n">
+        <v>0.0097</v>
+      </c>
+      <c r="J32" s="53" t="n"/>
+      <c r="K32" s="141" t="inlineStr">
+        <is>
+          <t>Industrial Products</t>
+        </is>
+      </c>
+      <c r="L32" s="54" t="n">
+        <v>0.0068</v>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33" s="141" t="n">
+        <v>26</v>
+      </c>
+      <c r="B33" s="141" t="inlineStr">
+        <is>
+          <t>Asian Paints Limited</t>
+        </is>
+      </c>
+      <c r="C33" s="141" t="inlineStr">
+        <is>
+          <t>INE021A01026</t>
+        </is>
+      </c>
+      <c r="D33" s="141" t="inlineStr">
+        <is>
+          <t>Consumer Durables</t>
+        </is>
+      </c>
+      <c r="E33" s="59" t="n">
+        <v>425252</v>
+      </c>
+      <c r="F33" s="53" t="n">
+        <v>11208.37</v>
+      </c>
+      <c r="G33" s="54" t="n">
+        <v>0.0095</v>
+      </c>
+      <c r="J33" s="53" t="n"/>
+      <c r="K33" s="141" t="inlineStr">
+        <is>
+          <t>ICRA AAA</t>
+        </is>
+      </c>
+      <c r="L33" s="54" t="n">
+        <v>0.0063</v>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34" s="141" t="n">
+        <v>27</v>
+      </c>
+      <c r="B34" s="141" t="inlineStr">
+        <is>
+          <t>PRUDENT CORPORATE ADVISORY SERVICES Limited</t>
+        </is>
+      </c>
+      <c r="C34" s="141" t="inlineStr">
+        <is>
+          <t>INE00F201020</t>
+        </is>
+      </c>
+      <c r="D34" s="141" t="inlineStr">
+        <is>
+          <t>Capital Markets</t>
+        </is>
+      </c>
+      <c r="E34" s="59" t="n">
+        <v>350597</v>
+      </c>
+      <c r="F34" s="53" t="n">
+        <v>10497.58</v>
+      </c>
+      <c r="G34" s="54" t="n">
+        <v>0.0089</v>
+      </c>
+      <c r="J34" s="53" t="n"/>
+      <c r="K34" s="141" t="inlineStr">
+        <is>
+          <t>IT - Services</t>
+        </is>
+      </c>
+      <c r="L34" s="54" t="n">
+        <v>0.006</v>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35" s="141" t="n">
+        <v>28</v>
+      </c>
+      <c r="B35" s="141" t="inlineStr">
+        <is>
+          <t>Canara HSBC Life Insurance Company Limited</t>
+        </is>
+      </c>
+      <c r="C35" s="141" t="inlineStr">
+        <is>
+          <t>INE01TY01017</t>
+        </is>
+      </c>
+      <c r="D35" s="141" t="inlineStr">
+        <is>
+          <t>Insurance</t>
+        </is>
+      </c>
+      <c r="E35" s="59" t="n">
+        <v>6457538</v>
+      </c>
+      <c r="F35" s="53" t="n">
+        <v>9031.51</v>
+      </c>
+      <c r="G35" s="54" t="n">
+        <v>0.0076</v>
+      </c>
+      <c r="J35" s="53" t="n"/>
+      <c r="K35" s="141" t="inlineStr">
+        <is>
+          <t>Auto Components</t>
+        </is>
+      </c>
+      <c r="L35" s="54" t="n">
+        <v>0.005</v>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36" s="141" t="n">
+        <v>29</v>
+      </c>
+      <c r="B36" s="141" t="inlineStr">
+        <is>
+          <t>APL Apollo Tubes Limited</t>
+        </is>
+      </c>
+      <c r="C36" s="141" t="inlineStr">
+        <is>
+          <t>INE702C01027</t>
+        </is>
+      </c>
+      <c r="D36" s="141" t="inlineStr">
+        <is>
+          <t>Industrial Products</t>
+        </is>
+      </c>
+      <c r="E36" s="59" t="n">
+        <v>453034</v>
+      </c>
+      <c r="F36" s="53" t="n">
+        <v>8103.42</v>
+      </c>
+      <c r="G36" s="54" t="n">
+        <v>0.0068</v>
+      </c>
+      <c r="J36" s="53" t="n"/>
+      <c r="K36" s="141" t="inlineStr">
+        <is>
+          <t>Agricultural, Commercial &amp; Construction Vehicles</t>
+        </is>
+      </c>
+      <c r="L36" s="54" t="n">
+        <v>0.0048</v>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37" s="141" t="n">
+        <v>30</v>
+      </c>
+      <c r="B37" s="141" t="inlineStr">
+        <is>
+          <t>State Bank of India</t>
+        </is>
+      </c>
+      <c r="C37" s="141" t="inlineStr">
+        <is>
+          <t>INE062A01020</t>
+        </is>
+      </c>
+      <c r="D37" s="141" t="inlineStr">
         <is>
           <t>Banks</t>
         </is>
       </c>
-      <c r="E13" s="169" t="n">
-[...47 lines deleted...]
-      <c r="K14" s="154" t="inlineStr">
+      <c r="E37" s="59" t="n">
+        <v>755056</v>
+      </c>
+      <c r="F37" s="53" t="n">
+        <v>7753.67</v>
+      </c>
+      <c r="G37" s="54" t="n">
+        <v>0.0065</v>
+      </c>
+      <c r="J37" s="53" t="n"/>
+      <c r="K37" s="141" t="inlineStr">
+        <is>
+          <t>Textiles &amp; Apparels</t>
+        </is>
+      </c>
+      <c r="L37" s="54" t="n">
+        <v>0.0008</v>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38" s="141" t="n">
+        <v>31</v>
+      </c>
+      <c r="B38" s="141" t="inlineStr">
+        <is>
+          <t>Cyient Limited</t>
+        </is>
+      </c>
+      <c r="C38" s="141" t="inlineStr">
+        <is>
+          <t>INE136B01020</t>
+        </is>
+      </c>
+      <c r="D38" s="141" t="inlineStr">
+        <is>
+          <t>IT - Services</t>
+        </is>
+      </c>
+      <c r="E38" s="59" t="n">
+        <v>821122</v>
+      </c>
+      <c r="F38" s="53" t="n">
+        <v>7159.77</v>
+      </c>
+      <c r="G38" s="54" t="n">
+        <v>0.006</v>
+      </c>
+      <c r="J38" s="53" t="n"/>
+      <c r="K38" s="141" t="inlineStr">
+        <is>
+          <t>Cash &amp; Equivalent</t>
+        </is>
+      </c>
+      <c r="L38" s="54" t="n">
+        <v>0.0331</v>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39" s="141" t="n">
+        <v>32</v>
+      </c>
+      <c r="B39" s="141" t="inlineStr">
+        <is>
+          <t>Alembic Pharmaceuticals Limited</t>
+        </is>
+      </c>
+      <c r="C39" s="141" t="inlineStr">
+        <is>
+          <t>INE901L01018</t>
+        </is>
+      </c>
+      <c r="D39" s="141" t="inlineStr">
+        <is>
+          <t>Pharmaceuticals &amp; Biotechnology</t>
+        </is>
+      </c>
+      <c r="E39" s="59" t="n">
+        <v>810789</v>
+      </c>
+      <c r="F39" s="53" t="n">
+        <v>6670.77</v>
+      </c>
+      <c r="G39" s="54" t="n">
+        <v>0.0056</v>
+      </c>
+      <c r="J39" s="53" t="n"/>
+    </row>
+    <row r="40">
+      <c r="A40" s="141" t="n">
+        <v>33</v>
+      </c>
+      <c r="B40" s="141" t="inlineStr">
+        <is>
+          <t>Century Plyboards (India) Limited</t>
+        </is>
+      </c>
+      <c r="C40" s="141" t="inlineStr">
+        <is>
+          <t>INE348B01021</t>
+        </is>
+      </c>
+      <c r="D40" s="141" t="inlineStr">
+        <is>
+          <t>Consumer Durables</t>
+        </is>
+      </c>
+      <c r="E40" s="59" t="n">
+        <v>870281</v>
+      </c>
+      <c r="F40" s="53" t="n">
+        <v>6517.97</v>
+      </c>
+      <c r="G40" s="54" t="n">
+        <v>0.0055</v>
+      </c>
+      <c r="J40" s="53" t="n"/>
+    </row>
+    <row r="41">
+      <c r="A41" s="141" t="n">
+        <v>34</v>
+      </c>
+      <c r="B41" s="141" t="inlineStr">
+        <is>
+          <t>Power Finance Corporation Limited</t>
+        </is>
+      </c>
+      <c r="C41" s="141" t="inlineStr">
+        <is>
+          <t>INE134E01011</t>
+        </is>
+      </c>
+      <c r="D41" s="141" t="inlineStr">
+        <is>
+          <t>Finance</t>
+        </is>
+      </c>
+      <c r="E41" s="59" t="n">
+        <v>1426715</v>
+      </c>
+      <c r="F41" s="53" t="n">
+        <v>6053.55</v>
+      </c>
+      <c r="G41" s="54" t="n">
+        <v>0.0051</v>
+      </c>
+      <c r="J41" s="53" t="n"/>
+    </row>
+    <row r="42">
+      <c r="A42" s="141" t="n">
+        <v>35</v>
+      </c>
+      <c r="B42" s="141" t="inlineStr">
+        <is>
+          <t>UNO Minda Limited</t>
+        </is>
+      </c>
+      <c r="C42" s="141" t="inlineStr">
+        <is>
+          <t>INE405E01023</t>
+        </is>
+      </c>
+      <c r="D42" s="141" t="inlineStr">
+        <is>
+          <t>Auto Components</t>
+        </is>
+      </c>
+      <c r="E42" s="59" t="n">
+        <v>545980</v>
+      </c>
+      <c r="F42" s="53" t="n">
+        <v>5939.17</v>
+      </c>
+      <c r="G42" s="54" t="n">
+        <v>0.005</v>
+      </c>
+      <c r="J42" s="53" t="n"/>
+    </row>
+    <row r="43">
+      <c r="A43" s="141" t="n">
+        <v>36</v>
+      </c>
+      <c r="B43" s="141" t="inlineStr">
+        <is>
+          <t>Tata Motors Limited</t>
+        </is>
+      </c>
+      <c r="C43" s="141" t="inlineStr">
+        <is>
+          <t>INE1TAE01010</t>
+        </is>
+      </c>
+      <c r="D43" s="141" t="inlineStr">
+        <is>
+          <t>Agricultural, Commercial &amp; Construction Vehicles</t>
+        </is>
+      </c>
+      <c r="E43" s="59" t="n">
+        <v>1344354</v>
+      </c>
+      <c r="F43" s="53" t="n">
+        <v>5685.95</v>
+      </c>
+      <c r="G43" s="54" t="n">
+        <v>0.0048</v>
+      </c>
+      <c r="J43" s="53" t="n"/>
+    </row>
+    <row r="44">
+      <c r="A44" s="141" t="n">
+        <v>37</v>
+      </c>
+      <c r="B44" s="141" t="inlineStr">
+        <is>
+          <t>PI Industries Limited</t>
+        </is>
+      </c>
+      <c r="C44" s="141" t="inlineStr">
+        <is>
+          <t>INE603J01030</t>
+        </is>
+      </c>
+      <c r="D44" s="141" t="inlineStr">
+        <is>
+          <t>Fertilizers &amp; Agrochemicals</t>
+        </is>
+      </c>
+      <c r="E44" s="59" t="n">
+        <v>185420</v>
+      </c>
+      <c r="F44" s="53" t="n">
+        <v>4737.67</v>
+      </c>
+      <c r="G44" s="54" t="n">
+        <v>0.004</v>
+      </c>
+      <c r="J44" s="53" t="n"/>
+    </row>
+    <row r="45">
+      <c r="A45" s="141" t="n">
+        <v>38</v>
+      </c>
+      <c r="B45" s="141" t="inlineStr">
+        <is>
+          <t>Hindustan Petroleum Corporation Limited</t>
+        </is>
+      </c>
+      <c r="C45" s="141" t="inlineStr">
+        <is>
+          <t>INE094A01015</t>
+        </is>
+      </c>
+      <c r="D45" s="141" t="inlineStr">
+        <is>
+          <t>Petroleum Products</t>
+        </is>
+      </c>
+      <c r="E45" s="59" t="n">
+        <v>894523</v>
+      </c>
+      <c r="F45" s="53" t="n">
+        <v>3528.45</v>
+      </c>
+      <c r="G45" s="54" t="n">
+        <v>0.003</v>
+      </c>
+      <c r="J45" s="53" t="n"/>
+    </row>
+    <row r="46">
+      <c r="A46" s="141" t="n">
+        <v>39</v>
+      </c>
+      <c r="B46" s="141" t="inlineStr">
+        <is>
+          <t>Indian Oil Corporation Limited</t>
+        </is>
+      </c>
+      <c r="C46" s="141" t="inlineStr">
+        <is>
+          <t>INE242A01010</t>
+        </is>
+      </c>
+      <c r="D46" s="141" t="inlineStr">
+        <is>
+          <t>Petroleum Products</t>
+        </is>
+      </c>
+      <c r="E46" s="59" t="n">
+        <v>2481788</v>
+      </c>
+      <c r="F46" s="53" t="n">
+        <v>3459.12</v>
+      </c>
+      <c r="G46" s="54" t="n">
+        <v>0.0029</v>
+      </c>
+      <c r="J46" s="53" t="n"/>
+    </row>
+    <row r="47">
+      <c r="A47" s="141" t="n">
+        <v>40</v>
+      </c>
+      <c r="B47" s="141" t="inlineStr">
+        <is>
+          <t>Bharat Petroleum Corporation Limited</t>
+        </is>
+      </c>
+      <c r="C47" s="141" t="inlineStr">
+        <is>
+          <t>INE029A01011</t>
+        </is>
+      </c>
+      <c r="D47" s="141" t="inlineStr">
+        <is>
+          <t>Petroleum Products</t>
+        </is>
+      </c>
+      <c r="E47" s="59" t="n">
+        <v>1087440</v>
+      </c>
+      <c r="F47" s="53" t="n">
+        <v>3300.92</v>
+      </c>
+      <c r="G47" s="54" t="n">
+        <v>0.0028</v>
+      </c>
+      <c r="J47" s="53" t="n"/>
+    </row>
+    <row r="48">
+      <c r="A48" s="141" t="n">
+        <v>41</v>
+      </c>
+      <c r="B48" s="141" t="inlineStr">
+        <is>
+          <t>Ganesha Ecosphere Limited</t>
+        </is>
+      </c>
+      <c r="C48" s="141" t="inlineStr">
+        <is>
+          <t>INE845D01014</t>
+        </is>
+      </c>
+      <c r="D48" s="141" t="inlineStr">
+        <is>
+          <t>Textiles &amp; Apparels</t>
+        </is>
+      </c>
+      <c r="E48" s="59" t="n">
+        <v>105777</v>
+      </c>
+      <c r="F48" s="53" t="n">
+        <v>956.17</v>
+      </c>
+      <c r="G48" s="54" t="n">
+        <v>0.0008</v>
+      </c>
+      <c r="J48" s="53" t="n"/>
+    </row>
+    <row r="49">
+      <c r="A49" s="56" t="n"/>
+      <c r="B49" s="56" t="inlineStr">
+        <is>
+          <t>Total</t>
+        </is>
+      </c>
+      <c r="C49" s="56" t="n"/>
+      <c r="D49" s="56" t="n"/>
+      <c r="E49" s="56" t="n"/>
+      <c r="F49" s="57" t="n">
+        <v>809337.01</v>
+      </c>
+      <c r="G49" s="58" t="n">
+        <v>0.6833</v>
+      </c>
+    </row>
+    <row r="51">
+      <c r="B51" s="42" t="inlineStr">
+        <is>
+          <t>Unlisted</t>
+        </is>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52" s="141" t="n">
+        <v>42</v>
+      </c>
+      <c r="B52" s="141" t="inlineStr">
+        <is>
+          <t>SIP Technologies &amp; Export Limited</t>
+        </is>
+      </c>
+      <c r="C52" s="141" t="inlineStr">
+        <is>
+          <t>INE468B01019</t>
+        </is>
+      </c>
+      <c r="D52" s="141" t="inlineStr">
+        <is>
+          <t>IT - Software</t>
+        </is>
+      </c>
+      <c r="E52" s="59" t="n">
+        <v>52521</v>
+      </c>
+      <c r="F52" s="53" t="n">
+        <v>0</v>
+      </c>
+      <c r="G52" s="54" t="inlineStr">
+        <is>
+          <t>*</t>
+        </is>
+      </c>
+      <c r="J52" s="53" t="n"/>
+    </row>
+    <row r="53">
+      <c r="A53" s="56" t="n"/>
+      <c r="B53" s="56" t="inlineStr">
+        <is>
+          <t>Total</t>
+        </is>
+      </c>
+      <c r="C53" s="56" t="n"/>
+      <c r="D53" s="56" t="n"/>
+      <c r="E53" s="56" t="n"/>
+      <c r="F53" s="57" t="n">
+        <v>0</v>
+      </c>
+      <c r="G53" s="58" t="inlineStr">
+        <is>
+          <t>*</t>
+        </is>
+      </c>
+    </row>
+    <row r="55">
+      <c r="B55" s="42" t="inlineStr">
+        <is>
+          <t>DEBT INSTRUMENTS</t>
+        </is>
+      </c>
+    </row>
+    <row r="56">
+      <c r="B56" s="42" t="inlineStr">
+        <is>
+          <t>BOND &amp; NCD's</t>
+        </is>
+      </c>
+    </row>
+    <row r="57">
+      <c r="B57" s="42" t="inlineStr">
+        <is>
+          <t>Listed / awaiting listing on the stock exchanges</t>
+        </is>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58" s="141" t="n">
+        <v>43</v>
+      </c>
+      <c r="B58" s="141" t="inlineStr">
+        <is>
+          <t>Torrent Pharmaceuticals Limited**</t>
+        </is>
+      </c>
+      <c r="C58" s="141" t="inlineStr">
+        <is>
+          <t>INE685A07173</t>
+        </is>
+      </c>
+      <c r="D58" s="141" t="inlineStr">
+        <is>
+          <t>ICRA AA+</t>
+        </is>
+      </c>
+      <c r="E58" s="59" t="n">
+        <v>15000</v>
+      </c>
+      <c r="F58" s="53" t="n">
+        <v>15548.14</v>
+      </c>
+      <c r="G58" s="54" t="n">
+        <v>0.0131</v>
+      </c>
+      <c r="H58" s="55" t="n">
+        <v>47865</v>
+      </c>
+      <c r="J58" s="53" t="n">
+        <v>7.735</v>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59" s="141" t="n">
+        <v>44</v>
+      </c>
+      <c r="B59" s="141" t="inlineStr">
+        <is>
+          <t>Bharti Telecom Limited**</t>
+        </is>
+      </c>
+      <c r="C59" s="141" t="inlineStr">
+        <is>
+          <t>INE403D08280</t>
+        </is>
+      </c>
+      <c r="D59" s="141" t="inlineStr">
         <is>
           <t>CRISIL AAA</t>
         </is>
       </c>
-      <c r="L14" s="13" t="n">
-[...70 lines deleted...]
-      <c r="K16" s="154" t="inlineStr">
+      <c r="E59" s="59" t="n">
+        <v>10000</v>
+      </c>
+      <c r="F59" s="53" t="n">
+        <v>10296.8</v>
+      </c>
+      <c r="G59" s="54" t="n">
+        <v>0.008699999999999999</v>
+      </c>
+      <c r="H59" s="55" t="n">
+        <v>47102</v>
+      </c>
+      <c r="J59" s="53" t="n">
+        <v>7.915</v>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60" s="141" t="n">
+        <v>45</v>
+      </c>
+      <c r="B60" s="141" t="inlineStr">
+        <is>
+          <t>Muthoot Finance Limited**</t>
+        </is>
+      </c>
+      <c r="C60" s="141" t="inlineStr">
+        <is>
+          <t>INE414G07JZ7</t>
+        </is>
+      </c>
+      <c r="D60" s="141" t="inlineStr">
+        <is>
+          <t>CRISIL AA+</t>
+        </is>
+      </c>
+      <c r="E60" s="59" t="n">
+        <v>10000</v>
+      </c>
+      <c r="F60" s="53" t="n">
+        <v>10179.9</v>
+      </c>
+      <c r="G60" s="54" t="n">
+        <v>0.0086</v>
+      </c>
+      <c r="H60" s="55" t="n">
+        <v>47325</v>
+      </c>
+      <c r="J60" s="53" t="n">
+        <v>8.2188</v>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61" s="141" t="n">
+        <v>46</v>
+      </c>
+      <c r="B61" s="141" t="inlineStr">
+        <is>
+          <t>Torrent Pharmaceuticals Limited**</t>
+        </is>
+      </c>
+      <c r="C61" s="141" t="inlineStr">
+        <is>
+          <t>INE685A07132</t>
+        </is>
+      </c>
+      <c r="D61" s="141" t="inlineStr">
         <is>
           <t>ICRA AA+</t>
         </is>
       </c>
-      <c r="L16" s="13" t="n">
-[...32 lines deleted...]
-      <c r="K17" s="154" t="inlineStr">
+      <c r="E61" s="59" t="n">
+        <v>7500</v>
+      </c>
+      <c r="F61" s="53" t="n">
+        <v>7722.7</v>
+      </c>
+      <c r="G61" s="54" t="n">
+        <v>0.0065</v>
+      </c>
+      <c r="H61" s="55" t="n">
+        <v>46771</v>
+      </c>
+      <c r="J61" s="53" t="n">
+        <v>7.6549</v>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62" s="141" t="n">
+        <v>47</v>
+      </c>
+      <c r="B62" s="141" t="inlineStr">
+        <is>
+          <t>Bharti Telecom Limited**</t>
+        </is>
+      </c>
+      <c r="C62" s="141" t="inlineStr">
+        <is>
+          <t>INE403D08298</t>
+        </is>
+      </c>
+      <c r="D62" s="141" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E62" s="59" t="n">
+        <v>6500</v>
+      </c>
+      <c r="F62" s="53" t="n">
+        <v>6599.3</v>
+      </c>
+      <c r="G62" s="54" t="n">
+        <v>0.0056</v>
+      </c>
+      <c r="H62" s="55" t="n">
+        <v>47150</v>
+      </c>
+      <c r="J62" s="53" t="n">
+        <v>8.039999999999999</v>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63" s="141" t="n">
+        <v>48</v>
+      </c>
+      <c r="B63" s="141" t="inlineStr">
+        <is>
+          <t>Bajaj Housing Finance Limited</t>
+        </is>
+      </c>
+      <c r="C63" s="141" t="inlineStr">
+        <is>
+          <t>INE377Y07482</t>
+        </is>
+      </c>
+      <c r="D63" s="141" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E63" s="59" t="n">
+        <v>5000</v>
+      </c>
+      <c r="F63" s="53" t="n">
+        <v>5430.41</v>
+      </c>
+      <c r="G63" s="54" t="n">
+        <v>0.0046</v>
+      </c>
+      <c r="H63" s="55" t="n">
+        <v>46576</v>
+      </c>
+      <c r="J63" s="53" t="n">
+        <v>7.3945</v>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64" s="141" t="n">
+        <v>49</v>
+      </c>
+      <c r="B64" s="141" t="inlineStr">
+        <is>
+          <t>Canara Bank BASEL III TIER 1**</t>
+        </is>
+      </c>
+      <c r="C64" s="141" t="inlineStr">
+        <is>
+          <t>INE476A08241</t>
+        </is>
+      </c>
+      <c r="D64" s="141" t="inlineStr">
+        <is>
+          <t>ICRA AA+</t>
+        </is>
+      </c>
+      <c r="E64" s="59" t="n">
+        <v>50</v>
+      </c>
+      <c r="F64" s="53" t="n">
+        <v>5408.89</v>
+      </c>
+      <c r="G64" s="54" t="n">
+        <v>0.0046</v>
+      </c>
+      <c r="H64" s="55" t="n">
+        <v>82057</v>
+      </c>
+      <c r="I64" s="141" t="inlineStr">
+        <is>
+          <t>CA - 29-Aug-2029</t>
+        </is>
+      </c>
+      <c r="J64" s="53" t="n">
+        <v>8.1647</v>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65" s="141" t="n">
+        <v>50</v>
+      </c>
+      <c r="B65" s="141" t="inlineStr">
+        <is>
+          <t>State Bank of India**</t>
+        </is>
+      </c>
+      <c r="C65" s="141" t="inlineStr">
+        <is>
+          <t>INE062A08439</t>
+        </is>
+      </c>
+      <c r="D65" s="141" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E65" s="59" t="n">
+        <v>5000</v>
+      </c>
+      <c r="F65" s="53" t="n">
+        <v>5357.58</v>
+      </c>
+      <c r="G65" s="54" t="n">
+        <v>0.0045</v>
+      </c>
+      <c r="H65" s="55" t="n">
+        <v>50962</v>
+      </c>
+      <c r="J65" s="53" t="n">
+        <v>7.36</v>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66" s="141" t="n">
+        <v>51</v>
+      </c>
+      <c r="B66" s="141" t="inlineStr">
+        <is>
+          <t>Cholamandalam Investment and Finance Company Limited**</t>
+        </is>
+      </c>
+      <c r="C66" s="141" t="inlineStr">
+        <is>
+          <t>INE121A07SH0</t>
+        </is>
+      </c>
+      <c r="D66" s="141" t="inlineStr">
+        <is>
+          <t>ICRA AA+</t>
+        </is>
+      </c>
+      <c r="E66" s="59" t="n">
+        <v>5000</v>
+      </c>
+      <c r="F66" s="53" t="n">
+        <v>5349.8</v>
+      </c>
+      <c r="G66" s="54" t="n">
+        <v>0.0045</v>
+      </c>
+      <c r="H66" s="55" t="n">
+        <v>46648</v>
+      </c>
+      <c r="J66" s="53" t="n">
+        <v>7.9601</v>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67" s="141" t="n">
+        <v>52</v>
+      </c>
+      <c r="B67" s="141" t="inlineStr">
+        <is>
+          <t>Small Industries Development Bank of India</t>
+        </is>
+      </c>
+      <c r="C67" s="141" t="inlineStr">
+        <is>
+          <t>INE556F08KK5</t>
+        </is>
+      </c>
+      <c r="D67" s="141" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E67" s="59" t="n">
+        <v>5000</v>
+      </c>
+      <c r="F67" s="53" t="n">
+        <v>5289.44</v>
+      </c>
+      <c r="G67" s="54" t="n">
+        <v>0.0045</v>
+      </c>
+      <c r="H67" s="55" t="n">
+        <v>46496</v>
+      </c>
+      <c r="J67" s="53" t="n">
+        <v>7.3375</v>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68" s="141" t="n">
+        <v>53</v>
+      </c>
+      <c r="B68" s="141" t="inlineStr">
+        <is>
+          <t>Bharti Telecom Limited</t>
+        </is>
+      </c>
+      <c r="C68" s="141" t="inlineStr">
+        <is>
+          <t>INE403D08272</t>
+        </is>
+      </c>
+      <c r="D68" s="141" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E68" s="59" t="n">
+        <v>5000</v>
+      </c>
+      <c r="F68" s="53" t="n">
+        <v>5227.42</v>
+      </c>
+      <c r="G68" s="54" t="n">
+        <v>0.0044</v>
+      </c>
+      <c r="H68" s="55" t="n">
+        <v>46675</v>
+      </c>
+      <c r="J68" s="53" t="n">
+        <v>7.865</v>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69" s="141" t="n">
+        <v>54</v>
+      </c>
+      <c r="B69" s="141" t="inlineStr">
+        <is>
+          <t>Power Finance Corporation Limited**</t>
+        </is>
+      </c>
+      <c r="C69" s="141" t="inlineStr">
+        <is>
+          <t>INE134E08LM8</t>
+        </is>
+      </c>
+      <c r="D69" s="141" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E69" s="59" t="n">
+        <v>500</v>
+      </c>
+      <c r="F69" s="53" t="n">
+        <v>5211.92</v>
+      </c>
+      <c r="G69" s="54" t="n">
+        <v>0.0044</v>
+      </c>
+      <c r="H69" s="55" t="n">
+        <v>48122</v>
+      </c>
+      <c r="J69" s="53" t="n">
+        <v>7.165</v>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70" s="141" t="n">
+        <v>55</v>
+      </c>
+      <c r="B70" s="141" t="inlineStr">
+        <is>
+          <t>Mindspace Business Parks Reit**</t>
+        </is>
+      </c>
+      <c r="C70" s="141" t="inlineStr">
+        <is>
+          <t>INE0CCU07181</t>
+        </is>
+      </c>
+      <c r="D70" s="141" t="inlineStr">
+        <is>
+          <t>ICRA AAA</t>
+        </is>
+      </c>
+      <c r="E70" s="59" t="n">
+        <v>5000</v>
+      </c>
+      <c r="F70" s="53" t="n">
+        <v>4971.49</v>
+      </c>
+      <c r="G70" s="54" t="n">
+        <v>0.0042</v>
+      </c>
+      <c r="H70" s="55" t="n">
+        <v>47095</v>
+      </c>
+      <c r="J70" s="53" t="n">
+        <v>7.4248</v>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71" s="141" t="n">
+        <v>56</v>
+      </c>
+      <c r="B71" s="141" t="inlineStr">
+        <is>
+          <t>Muthoot Finance Limited**</t>
+        </is>
+      </c>
+      <c r="C71" s="141" t="inlineStr">
+        <is>
+          <t>INE414G07JU8</t>
+        </is>
+      </c>
+      <c r="D71" s="141" t="inlineStr">
+        <is>
+          <t>CRISIL AA+</t>
+        </is>
+      </c>
+      <c r="E71" s="59" t="n">
+        <v>4250</v>
+      </c>
+      <c r="F71" s="53" t="n">
+        <v>4321.54</v>
+      </c>
+      <c r="G71" s="54" t="n">
+        <v>0.0037</v>
+      </c>
+      <c r="H71" s="55" t="n">
+        <v>47171</v>
+      </c>
+      <c r="J71" s="53" t="n">
+        <v>8.2949</v>
+      </c>
+    </row>
+    <row r="72">
+      <c r="A72" s="141" t="n">
+        <v>57</v>
+      </c>
+      <c r="B72" s="141" t="inlineStr">
+        <is>
+          <t>Indian Railway Finance Corporation Limited**</t>
+        </is>
+      </c>
+      <c r="C72" s="141" t="inlineStr">
+        <is>
+          <t>INE053F07AY7</t>
+        </is>
+      </c>
+      <c r="D72" s="141" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E72" s="59" t="n">
+        <v>250</v>
+      </c>
+      <c r="F72" s="53" t="n">
+        <v>2725.08</v>
+      </c>
+      <c r="G72" s="54" t="n">
+        <v>0.0023</v>
+      </c>
+      <c r="H72" s="55" t="n">
+        <v>47091</v>
+      </c>
+      <c r="J72" s="53" t="n">
+        <v>7.0449</v>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73" s="141" t="n">
+        <v>58</v>
+      </c>
+      <c r="B73" s="141" t="inlineStr">
+        <is>
+          <t>Muthoot Finance Limited**</t>
+        </is>
+      </c>
+      <c r="C73" s="141" t="inlineStr">
+        <is>
+          <t>INE414G07IH7</t>
+        </is>
+      </c>
+      <c r="D73" s="141" t="inlineStr">
+        <is>
+          <t>CRISIL AA+</t>
+        </is>
+      </c>
+      <c r="E73" s="59" t="n">
+        <v>2500</v>
+      </c>
+      <c r="F73" s="53" t="n">
+        <v>2704.26</v>
+      </c>
+      <c r="G73" s="54" t="n">
+        <v>0.0023</v>
+      </c>
+      <c r="H73" s="55" t="n">
+        <v>46961</v>
+      </c>
+      <c r="I73" s="141" t="inlineStr">
+        <is>
+          <t>PU - 27-Oct-2026</t>
+        </is>
+      </c>
+      <c r="J73" s="53" t="n">
+        <v>8.1873</v>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74" s="141" t="n">
+        <v>59</v>
+      </c>
+      <c r="B74" s="141" t="inlineStr">
+        <is>
+          <t>Muthoot Finance Limited**</t>
+        </is>
+      </c>
+      <c r="C74" s="141" t="inlineStr">
+        <is>
+          <t>INE414G07IG9</t>
+        </is>
+      </c>
+      <c r="D74" s="141" t="inlineStr">
+        <is>
+          <t>CRISIL AA+</t>
+        </is>
+      </c>
+      <c r="E74" s="59" t="n">
+        <v>2500</v>
+      </c>
+      <c r="F74" s="53" t="n">
+        <v>2695.23</v>
+      </c>
+      <c r="G74" s="54" t="n">
+        <v>0.0023</v>
+      </c>
+      <c r="H74" s="55" t="n">
+        <v>46234</v>
+      </c>
+      <c r="J74" s="53" t="n">
+        <v>7.0051</v>
+      </c>
+    </row>
+    <row r="75">
+      <c r="A75" s="141" t="n">
+        <v>60</v>
+      </c>
+      <c r="B75" s="141" t="inlineStr">
+        <is>
+          <t>Bharti Telecom Limited</t>
+        </is>
+      </c>
+      <c r="C75" s="141" t="inlineStr">
+        <is>
+          <t>INE403D08231</t>
+        </is>
+      </c>
+      <c r="D75" s="141" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E75" s="59" t="n">
+        <v>2500</v>
+      </c>
+      <c r="F75" s="53" t="n">
+        <v>2661.63</v>
+      </c>
+      <c r="G75" s="54" t="n">
+        <v>0.0022</v>
+      </c>
+      <c r="H75" s="55" t="n">
+        <v>46696</v>
+      </c>
+      <c r="J75" s="53" t="n">
+        <v>7.92</v>
+      </c>
+    </row>
+    <row r="76">
+      <c r="A76" s="141" t="n">
+        <v>61</v>
+      </c>
+      <c r="B76" s="141" t="inlineStr">
+        <is>
+          <t>Power Finance Corporation Limited**</t>
+        </is>
+      </c>
+      <c r="C76" s="141" t="inlineStr">
+        <is>
+          <t>INE134E08ND3</t>
+        </is>
+      </c>
+      <c r="D76" s="141" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E76" s="59" t="n">
+        <v>2500</v>
+      </c>
+      <c r="F76" s="53" t="n">
+        <v>2650.28</v>
+      </c>
+      <c r="G76" s="54" t="n">
+        <v>0.0022</v>
+      </c>
+      <c r="H76" s="55" t="n">
+        <v>48136</v>
+      </c>
+      <c r="J76" s="53" t="n">
+        <v>7.165</v>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77" s="141" t="n">
+        <v>62</v>
+      </c>
+      <c r="B77" s="141" t="inlineStr">
+        <is>
+          <t>Muthoot Finance Limited**</t>
+        </is>
+      </c>
+      <c r="C77" s="141" t="inlineStr">
+        <is>
+          <t>INE414G07IF1</t>
+        </is>
+      </c>
+      <c r="D77" s="141" t="inlineStr">
+        <is>
+          <t>CRISIL AA+</t>
+        </is>
+      </c>
+      <c r="E77" s="59" t="n">
+        <v>2500</v>
+      </c>
+      <c r="F77" s="53" t="n">
+        <v>2532.72</v>
+      </c>
+      <c r="G77" s="54" t="n">
+        <v>0.0021</v>
+      </c>
+      <c r="H77" s="55" t="n">
+        <v>46867</v>
+      </c>
+      <c r="J77" s="53" t="n">
+        <v>8.220000000000001</v>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78" s="141" t="n">
+        <v>63</v>
+      </c>
+      <c r="B78" s="141" t="inlineStr">
+        <is>
+          <t>REC Limited**</t>
+        </is>
+      </c>
+      <c r="C78" s="141" t="inlineStr">
+        <is>
+          <t>INE020B08FK1</t>
+        </is>
+      </c>
+      <c r="D78" s="141" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E78" s="59" t="n">
+        <v>2500</v>
+      </c>
+      <c r="F78" s="53" t="n">
+        <v>2531.27</v>
+      </c>
+      <c r="G78" s="54" t="n">
+        <v>0.0021</v>
+      </c>
+      <c r="H78" s="55" t="n">
+        <v>51104</v>
+      </c>
+      <c r="J78" s="53" t="n">
+        <v>7.4298</v>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79" s="141" t="n">
+        <v>64</v>
+      </c>
+      <c r="B79" s="141" t="inlineStr">
+        <is>
+          <t>State Bank of India**</t>
+        </is>
+      </c>
+      <c r="C79" s="141" t="inlineStr">
+        <is>
+          <t>INE062A08421</t>
+        </is>
+      </c>
+      <c r="D79" s="141" t="inlineStr">
+        <is>
+          <t>ICRA AAA</t>
+        </is>
+      </c>
+      <c r="E79" s="59" t="n">
+        <v>2500</v>
+      </c>
+      <c r="F79" s="53" t="n">
+        <v>2501.95</v>
+      </c>
+      <c r="G79" s="54" t="n">
+        <v>0.0021</v>
+      </c>
+      <c r="H79" s="55" t="n">
+        <v>50948</v>
+      </c>
+      <c r="J79" s="53" t="n">
+        <v>7.36</v>
+      </c>
+    </row>
+    <row r="80">
+      <c r="A80" s="141" t="n">
+        <v>65</v>
+      </c>
+      <c r="B80" s="141" t="inlineStr">
+        <is>
+          <t>Cholamandalam Investment and Finance Company Limited**</t>
+        </is>
+      </c>
+      <c r="C80" s="141" t="inlineStr">
+        <is>
+          <t>INE121A07SR9</t>
+        </is>
+      </c>
+      <c r="D80" s="141" t="inlineStr">
+        <is>
+          <t>ICRA AA+</t>
+        </is>
+      </c>
+      <c r="E80" s="59" t="n">
+        <v>2500</v>
+      </c>
+      <c r="F80" s="53" t="n">
+        <v>2495.77</v>
+      </c>
+      <c r="G80" s="54" t="n">
+        <v>0.0021</v>
+      </c>
+      <c r="H80" s="55" t="n">
+        <v>46932</v>
+      </c>
+      <c r="J80" s="53" t="n">
+        <v>7.96</v>
+      </c>
+    </row>
+    <row r="81">
+      <c r="A81" s="141" t="n">
+        <v>66</v>
+      </c>
+      <c r="B81" s="141" t="inlineStr">
+        <is>
+          <t>Torrent Pharmaceuticals Limited**</t>
+        </is>
+      </c>
+      <c r="C81" s="141" t="inlineStr">
+        <is>
+          <t>INE685A07165</t>
+        </is>
+      </c>
+      <c r="D81" s="141" t="inlineStr">
+        <is>
+          <t>ICRA AA+</t>
+        </is>
+      </c>
+      <c r="E81" s="59" t="n">
+        <v>1500</v>
+      </c>
+      <c r="F81" s="53" t="n">
+        <v>1550.53</v>
+      </c>
+      <c r="G81" s="54" t="n">
+        <v>0.0013</v>
+      </c>
+      <c r="H81" s="55" t="n">
+        <v>47501</v>
+      </c>
+      <c r="J81" s="53" t="n">
+        <v>7.7</v>
+      </c>
+    </row>
+    <row r="82">
+      <c r="A82" s="56" t="n"/>
+      <c r="B82" s="56" t="inlineStr">
+        <is>
+          <t>Total</t>
+        </is>
+      </c>
+      <c r="C82" s="56" t="n"/>
+      <c r="D82" s="56" t="n"/>
+      <c r="E82" s="56" t="n"/>
+      <c r="F82" s="57" t="n">
+        <v>121964.05</v>
+      </c>
+      <c r="G82" s="58" t="n">
+        <v>0.1029</v>
+      </c>
+    </row>
+    <row r="84">
+      <c r="B84" s="42" t="inlineStr">
+        <is>
+          <t>Government Securities (Central/State)</t>
+        </is>
+      </c>
+    </row>
+    <row r="85">
+      <c r="A85" s="141" t="n">
+        <v>67</v>
+      </c>
+      <c r="B85" s="141" t="inlineStr">
+        <is>
+          <t>7.24% GOI 2055</t>
+        </is>
+      </c>
+      <c r="C85" s="141" t="inlineStr">
+        <is>
+          <t>IN0020250075</t>
+        </is>
+      </c>
+      <c r="D85" s="141" t="inlineStr">
+        <is>
+          <t>Sovereign</t>
+        </is>
+      </c>
+      <c r="E85" s="59" t="n">
+        <v>42500000</v>
+      </c>
+      <c r="F85" s="53" t="n">
+        <v>43288.83</v>
+      </c>
+      <c r="G85" s="54" t="n">
+        <v>0.0366</v>
+      </c>
+      <c r="H85" s="55" t="n">
+        <v>56844</v>
+      </c>
+      <c r="J85" s="53" t="n">
+        <v>7.3072</v>
+      </c>
+    </row>
+    <row r="86">
+      <c r="A86" s="141" t="n">
+        <v>68</v>
+      </c>
+      <c r="B86" s="141" t="inlineStr">
+        <is>
+          <t>6.90% GOI 2065</t>
+        </is>
+      </c>
+      <c r="C86" s="141" t="inlineStr">
+        <is>
+          <t>IN0020250018</t>
+        </is>
+      </c>
+      <c r="D86" s="141" t="inlineStr">
+        <is>
+          <t>Sovereign</t>
+        </is>
+      </c>
+      <c r="E86" s="59" t="n">
+        <v>28500000</v>
+      </c>
+      <c r="F86" s="53" t="n">
+        <v>26914.31</v>
+      </c>
+      <c r="G86" s="54" t="n">
+        <v>0.0227</v>
+      </c>
+      <c r="H86" s="55" t="n">
+        <v>60372</v>
+      </c>
+      <c r="J86" s="53" t="n">
+        <v>7.4546</v>
+      </c>
+    </row>
+    <row r="87">
+      <c r="A87" s="141" t="n">
+        <v>69</v>
+      </c>
+      <c r="B87" s="141" t="inlineStr">
+        <is>
+          <t>8.51% GOI FRB 2033</t>
+        </is>
+      </c>
+      <c r="C87" s="141" t="inlineStr">
+        <is>
+          <t>IN0020200120</t>
+        </is>
+      </c>
+      <c r="D87" s="141" t="inlineStr">
+        <is>
+          <t>Sovereign</t>
+        </is>
+      </c>
+      <c r="E87" s="59" t="n">
+        <v>15000000</v>
+      </c>
+      <c r="F87" s="53" t="n">
+        <v>15888.7</v>
+      </c>
+      <c r="G87" s="54" t="n">
+        <v>0.0134</v>
+      </c>
+      <c r="H87" s="55" t="n">
+        <v>48844</v>
+      </c>
+      <c r="J87" s="53" t="n">
+        <v>5.9825</v>
+      </c>
+    </row>
+    <row r="88">
+      <c r="A88" s="141" t="n">
+        <v>70</v>
+      </c>
+      <c r="B88" s="141" t="inlineStr">
+        <is>
+          <t>7.76% Uttar Pradesh SDL 2041</t>
+        </is>
+      </c>
+      <c r="C88" s="141" t="inlineStr">
+        <is>
+          <t>IN3320260059</t>
+        </is>
+      </c>
+      <c r="D88" s="141" t="inlineStr">
+        <is>
+          <t>Sovereign</t>
+        </is>
+      </c>
+      <c r="E88" s="59" t="n">
+        <v>15500000</v>
+      </c>
+      <c r="F88" s="53" t="n">
+        <v>15768.35</v>
+      </c>
+      <c r="G88" s="54" t="n">
+        <v>0.0133</v>
+      </c>
+      <c r="H88" s="55" t="n">
+        <v>51676</v>
+      </c>
+      <c r="J88" s="53" t="n">
+        <v>7.5813</v>
+      </c>
+    </row>
+    <row r="89">
+      <c r="A89" s="141" t="n">
+        <v>71</v>
+      </c>
+      <c r="B89" s="141" t="inlineStr">
+        <is>
+          <t>7.30% GOI 2053</t>
+        </is>
+      </c>
+      <c r="C89" s="141" t="inlineStr">
+        <is>
+          <t>IN0020230051</t>
+        </is>
+      </c>
+      <c r="D89" s="141" t="inlineStr">
+        <is>
+          <t>Sovereign</t>
+        </is>
+      </c>
+      <c r="E89" s="59" t="n">
+        <v>12500000</v>
+      </c>
+      <c r="F89" s="53" t="n">
+        <v>12521.29</v>
+      </c>
+      <c r="G89" s="54" t="n">
+        <v>0.0106</v>
+      </c>
+      <c r="H89" s="55" t="n">
+        <v>56054</v>
+      </c>
+      <c r="J89" s="53" t="n">
+        <v>7.3059</v>
+      </c>
+    </row>
+    <row r="90">
+      <c r="A90" s="141" t="n">
+        <v>72</v>
+      </c>
+      <c r="B90" s="141" t="inlineStr">
+        <is>
+          <t>7.01% Gujarat SDL 2031</t>
+        </is>
+      </c>
+      <c r="C90" s="141" t="inlineStr">
+        <is>
+          <t>IN1520240111</t>
+        </is>
+      </c>
+      <c r="D90" s="141" t="inlineStr">
+        <is>
+          <t>Sovereign</t>
+        </is>
+      </c>
+      <c r="E90" s="59" t="n">
+        <v>7500000</v>
+      </c>
+      <c r="F90" s="53" t="n">
+        <v>7753.93</v>
+      </c>
+      <c r="G90" s="54" t="n">
+        <v>0.0066</v>
+      </c>
+      <c r="H90" s="55" t="n">
+        <v>47856</v>
+      </c>
+      <c r="J90" s="53" t="n">
+        <v>7.005</v>
+      </c>
+    </row>
+    <row r="91">
+      <c r="A91" s="141" t="n">
+        <v>73</v>
+      </c>
+      <c r="B91" s="141" t="inlineStr">
+        <is>
+          <t>7.72% Uttar Pradesh SDL 2044</t>
+        </is>
+      </c>
+      <c r="C91" s="141" t="inlineStr">
+        <is>
+          <t>IN3320250258</t>
+        </is>
+      </c>
+      <c r="D91" s="141" t="inlineStr">
+        <is>
+          <t>Sovereign</t>
+        </is>
+      </c>
+      <c r="E91" s="59" t="n">
+        <v>7500000</v>
+      </c>
+      <c r="F91" s="53" t="n">
+        <v>7736.68</v>
+      </c>
+      <c r="G91" s="54" t="n">
+        <v>0.0065</v>
+      </c>
+      <c r="H91" s="55" t="n">
+        <v>52674</v>
+      </c>
+      <c r="J91" s="53" t="n">
+        <v>7.6199</v>
+      </c>
+    </row>
+    <row r="92">
+      <c r="A92" s="141" t="n">
+        <v>74</v>
+      </c>
+      <c r="B92" s="141" t="inlineStr">
+        <is>
+          <t>6.99% Madhya Pradesh SDL 2041</t>
+        </is>
+      </c>
+      <c r="C92" s="141" t="inlineStr">
+        <is>
+          <t>IN2120210041</t>
+        </is>
+      </c>
+      <c r="D92" s="141" t="inlineStr">
+        <is>
+          <t>Sovereign</t>
+        </is>
+      </c>
+      <c r="E92" s="59" t="n">
+        <v>6000000</v>
+      </c>
+      <c r="F92" s="53" t="n">
+        <v>5721.73</v>
+      </c>
+      <c r="G92" s="54" t="n">
+        <v>0.0048</v>
+      </c>
+      <c r="H92" s="55" t="n">
+        <v>51822</v>
+      </c>
+      <c r="J92" s="53" t="n">
+        <v>7.6003</v>
+      </c>
+    </row>
+    <row r="93">
+      <c r="A93" s="141" t="n">
+        <v>75</v>
+      </c>
+      <c r="B93" s="141" t="inlineStr">
+        <is>
+          <t>7.62% Uttar Pradesh SDL 2041</t>
+        </is>
+      </c>
+      <c r="C93" s="141" t="inlineStr">
+        <is>
+          <t>IN3320250233</t>
+        </is>
+      </c>
+      <c r="D93" s="141" t="inlineStr">
+        <is>
+          <t>Sovereign</t>
+        </is>
+      </c>
+      <c r="E93" s="59" t="n">
+        <v>5000000</v>
+      </c>
+      <c r="F93" s="53" t="n">
+        <v>5139.86</v>
+      </c>
+      <c r="G93" s="54" t="n">
+        <v>0.0043</v>
+      </c>
+      <c r="H93" s="55" t="n">
+        <v>51564</v>
+      </c>
+      <c r="J93" s="53" t="n">
+        <v>7.5816</v>
+      </c>
+    </row>
+    <row r="94">
+      <c r="A94" s="141" t="n">
+        <v>76</v>
+      </c>
+      <c r="B94" s="141" t="inlineStr">
+        <is>
+          <t>7.19% Telangana SDL 2044</t>
+        </is>
+      </c>
+      <c r="C94" s="141" t="inlineStr">
+        <is>
+          <t>IN4520250262</t>
+        </is>
+      </c>
+      <c r="D94" s="141" t="inlineStr">
+        <is>
+          <t>Sovereign</t>
+        </is>
+      </c>
+      <c r="E94" s="59" t="n">
+        <v>4000000</v>
+      </c>
+      <c r="F94" s="53" t="n">
+        <v>3951.28</v>
+      </c>
+      <c r="G94" s="54" t="n">
+        <v>0.0033</v>
+      </c>
+      <c r="H94" s="55" t="n">
+        <v>52815</v>
+      </c>
+      <c r="J94" s="53" t="n">
+        <v>7.6114</v>
+      </c>
+    </row>
+    <row r="95">
+      <c r="A95" s="141" t="n">
+        <v>77</v>
+      </c>
+      <c r="B95" s="141" t="inlineStr">
+        <is>
+          <t>7.03% Maharashtra SDL 2038</t>
+        </is>
+      </c>
+      <c r="C95" s="141" t="inlineStr">
+        <is>
+          <t>IN2220250103</t>
+        </is>
+      </c>
+      <c r="D95" s="141" t="inlineStr">
+        <is>
+          <t>Sovereign</t>
+        </is>
+      </c>
+      <c r="E95" s="59" t="n">
+        <v>3500000</v>
+      </c>
+      <c r="F95" s="53" t="n">
+        <v>3376.13</v>
+      </c>
+      <c r="G95" s="54" t="n">
+        <v>0.0029</v>
+      </c>
+      <c r="H95" s="55" t="n">
+        <v>50581</v>
+      </c>
+      <c r="J95" s="53" t="n">
+        <v>7.4975</v>
+      </c>
+    </row>
+    <row r="96">
+      <c r="A96" s="141" t="n">
+        <v>78</v>
+      </c>
+      <c r="B96" s="141" t="inlineStr">
+        <is>
+          <t>7.80% Telangana SDL 2042</t>
+        </is>
+      </c>
+      <c r="C96" s="141" t="inlineStr">
+        <is>
+          <t>IN4520250692</t>
+        </is>
+      </c>
+      <c r="D96" s="141" t="inlineStr">
+        <is>
+          <t>Sovereign</t>
+        </is>
+      </c>
+      <c r="E96" s="59" t="n">
+        <v>2500000</v>
+      </c>
+      <c r="F96" s="53" t="n">
+        <v>2617.72</v>
+      </c>
+      <c r="G96" s="54" t="n">
+        <v>0.0022</v>
+      </c>
+      <c r="H96" s="55" t="n">
+        <v>51908</v>
+      </c>
+      <c r="J96" s="53" t="n">
+        <v>7.6133</v>
+      </c>
+    </row>
+    <row r="97">
+      <c r="A97" s="141" t="n">
+        <v>79</v>
+      </c>
+      <c r="B97" s="141" t="inlineStr">
+        <is>
+          <t>7.68% Madhya Pradesh SDL 2043</t>
+        </is>
+      </c>
+      <c r="C97" s="141" t="inlineStr">
+        <is>
+          <t>IN2120250351</t>
+        </is>
+      </c>
+      <c r="D97" s="141" t="inlineStr">
+        <is>
+          <t>Sovereign</t>
+        </is>
+      </c>
+      <c r="E97" s="59" t="n">
+        <v>2500000</v>
+      </c>
+      <c r="F97" s="53" t="n">
+        <v>2593.28</v>
+      </c>
+      <c r="G97" s="54" t="n">
+        <v>0.0022</v>
+      </c>
+      <c r="H97" s="55" t="n">
+        <v>52266</v>
+      </c>
+      <c r="J97" s="53" t="n">
+        <v>7.6151</v>
+      </c>
+    </row>
+    <row r="98">
+      <c r="A98" s="141" t="n">
+        <v>80</v>
+      </c>
+      <c r="B98" s="141" t="inlineStr">
+        <is>
+          <t>7.48% Uttar Pradesh SDL 2042</t>
+        </is>
+      </c>
+      <c r="C98" s="141" t="inlineStr">
+        <is>
+          <t>IN3320230342</t>
+        </is>
+      </c>
+      <c r="D98" s="141" t="inlineStr">
+        <is>
+          <t>Sovereign</t>
+        </is>
+      </c>
+      <c r="E98" s="59" t="n">
+        <v>2500000</v>
+      </c>
+      <c r="F98" s="53" t="n">
+        <v>2521.95</v>
+      </c>
+      <c r="G98" s="54" t="n">
+        <v>0.0021</v>
+      </c>
+      <c r="H98" s="55" t="n">
+        <v>51947</v>
+      </c>
+      <c r="J98" s="53" t="n">
+        <v>7.608</v>
+      </c>
+    </row>
+    <row r="99">
+      <c r="A99" s="141" t="n">
+        <v>81</v>
+      </c>
+      <c r="B99" s="141" t="inlineStr">
+        <is>
+          <t>7.48% Uttar Pradesh SDL 2044</t>
+        </is>
+      </c>
+      <c r="C99" s="141" t="inlineStr">
+        <is>
+          <t>IN3320230359</t>
+        </is>
+      </c>
+      <c r="D99" s="141" t="inlineStr">
+        <is>
+          <t>Sovereign</t>
+        </is>
+      </c>
+      <c r="E99" s="59" t="n">
+        <v>2500000</v>
+      </c>
+      <c r="F99" s="53" t="n">
+        <v>2518.48</v>
+      </c>
+      <c r="G99" s="54" t="n">
+        <v>0.0021</v>
+      </c>
+      <c r="H99" s="55" t="n">
+        <v>52678</v>
+      </c>
+      <c r="J99" s="53" t="n">
+        <v>7.6149</v>
+      </c>
+    </row>
+    <row r="100">
+      <c r="A100" s="141" t="n">
+        <v>82</v>
+      </c>
+      <c r="B100" s="141" t="inlineStr">
+        <is>
+          <t>7.08% Haryana SDL 2039</t>
+        </is>
+      </c>
+      <c r="C100" s="141" t="inlineStr">
+        <is>
+          <t>IN1620240367</t>
+        </is>
+      </c>
+      <c r="D100" s="141" t="inlineStr">
+        <is>
+          <t>Sovereign</t>
+        </is>
+      </c>
+      <c r="E100" s="59" t="n">
+        <v>2000000</v>
+      </c>
+      <c r="F100" s="53" t="n">
+        <v>1958.75</v>
+      </c>
+      <c r="G100" s="54" t="n">
+        <v>0.0017</v>
+      </c>
+      <c r="H100" s="55" t="n">
+        <v>50855</v>
+      </c>
+      <c r="J100" s="53" t="n">
+        <v>7.5641</v>
+      </c>
+    </row>
+    <row r="101">
+      <c r="A101" s="141" t="n">
+        <v>83</v>
+      </c>
+      <c r="B101" s="141" t="inlineStr">
+        <is>
+          <t>7.65% Telangana SDL 2032</t>
+        </is>
+      </c>
+      <c r="C101" s="141" t="inlineStr">
+        <is>
+          <t>IN4520160149</t>
+        </is>
+      </c>
+      <c r="D101" s="141" t="inlineStr">
+        <is>
+          <t>Sovereign</t>
+        </is>
+      </c>
+      <c r="E101" s="59" t="n">
+        <v>1500000</v>
+      </c>
+      <c r="F101" s="53" t="n">
+        <v>1574.82</v>
+      </c>
+      <c r="G101" s="54" t="n">
+        <v>0.0013</v>
+      </c>
+      <c r="H101" s="55" t="n">
+        <v>48259</v>
+      </c>
+      <c r="J101" s="53" t="n">
+        <v>7.1871</v>
+      </c>
+    </row>
+    <row r="102">
+      <c r="A102" s="141" t="n">
+        <v>84</v>
+      </c>
+      <c r="B102" s="141" t="inlineStr">
+        <is>
+          <t>7.38% Madhya Pradesh SDL 2026</t>
+        </is>
+      </c>
+      <c r="C102" s="141" t="inlineStr">
+        <is>
+          <t>IN2120160030</t>
+        </is>
+      </c>
+      <c r="D102" s="141" t="inlineStr">
+        <is>
+          <t>Sovereign</t>
+        </is>
+      </c>
+      <c r="E102" s="59" t="n">
+        <v>250000</v>
+      </c>
+      <c r="F102" s="53" t="n">
+        <v>256.32</v>
+      </c>
+      <c r="G102" s="54" t="n">
+        <v>0.0002</v>
+      </c>
+      <c r="H102" s="55" t="n">
+        <v>46279</v>
+      </c>
+      <c r="J102" s="53" t="n">
+        <v>5.5082</v>
+      </c>
+    </row>
+    <row r="103">
+      <c r="A103" s="56" t="n"/>
+      <c r="B103" s="56" t="inlineStr">
+        <is>
+          <t>Total</t>
+        </is>
+      </c>
+      <c r="C103" s="56" t="n"/>
+      <c r="D103" s="56" t="n"/>
+      <c r="E103" s="56" t="n"/>
+      <c r="F103" s="57" t="n">
+        <v>162102.41</v>
+      </c>
+      <c r="G103" s="58" t="n">
+        <v>0.1368</v>
+      </c>
+    </row>
+    <row r="105">
+      <c r="B105" s="42" t="inlineStr">
+        <is>
+          <t>MONEY MARKET INSTRUMENTS</t>
+        </is>
+      </c>
+    </row>
+    <row r="106">
+      <c r="B106" s="42" t="inlineStr">
+        <is>
+          <t>Certificate of Deposit</t>
+        </is>
+      </c>
+    </row>
+    <row r="107">
+      <c r="A107" s="141" t="n">
+        <v>85</v>
+      </c>
+      <c r="B107" s="141" t="inlineStr">
+        <is>
+          <t>Bank of Baroda**</t>
+        </is>
+      </c>
+      <c r="C107" s="141" t="inlineStr">
+        <is>
+          <t>INE028A16MK5</t>
+        </is>
+      </c>
+      <c r="D107" s="141" t="inlineStr">
+        <is>
+          <t>IND A1+</t>
+        </is>
+      </c>
+      <c r="E107" s="59" t="n">
+        <v>2000</v>
+      </c>
+      <c r="F107" s="53" t="n">
+        <v>9906.57</v>
+      </c>
+      <c r="G107" s="54" t="n">
+        <v>0.008399999999999999</v>
+      </c>
+      <c r="H107" s="55" t="n">
+        <v>46258</v>
+      </c>
+      <c r="J107" s="53" t="n">
+        <v>6.3751</v>
+      </c>
+    </row>
+    <row r="108">
+      <c r="A108" s="141" t="n">
+        <v>86</v>
+      </c>
+      <c r="B108" s="141" t="inlineStr">
+        <is>
+          <t>Axis Bank Limited**</t>
+        </is>
+      </c>
+      <c r="C108" s="141" t="inlineStr">
+        <is>
+          <t>INE238AD6CJ4</t>
+        </is>
+      </c>
+      <c r="D108" s="141" t="inlineStr">
         <is>
           <t>CRISIL A1+</t>
         </is>
       </c>
-      <c r="L17" s="13" t="n">
-[...108 lines deleted...]
-      <c r="K20" s="154" t="inlineStr">
+      <c r="E108" s="59" t="n">
+        <v>2000</v>
+      </c>
+      <c r="F108" s="53" t="n">
+        <v>9903.74</v>
+      </c>
+      <c r="G108" s="54" t="n">
+        <v>0.008399999999999999</v>
+      </c>
+      <c r="H108" s="55" t="n">
+        <v>46259</v>
+      </c>
+      <c r="J108" s="53" t="n">
+        <v>6.4503</v>
+      </c>
+    </row>
+    <row r="109">
+      <c r="A109" s="141" t="n">
+        <v>87</v>
+      </c>
+      <c r="B109" s="141" t="inlineStr">
+        <is>
+          <t>Canara Bank**</t>
+        </is>
+      </c>
+      <c r="C109" s="141" t="inlineStr">
+        <is>
+          <t>INE476A16G02</t>
+        </is>
+      </c>
+      <c r="D109" s="141" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E109" s="59" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F109" s="53" t="n">
+        <v>4825.02</v>
+      </c>
+      <c r="G109" s="54" t="n">
+        <v>0.0041</v>
+      </c>
+      <c r="H109" s="55" t="n">
+        <v>46399</v>
+      </c>
+      <c r="J109" s="53" t="n">
+        <v>6.7884</v>
+      </c>
+    </row>
+    <row r="110">
+      <c r="A110" s="56" t="n"/>
+      <c r="B110" s="56" t="inlineStr">
+        <is>
+          <t>Total</t>
+        </is>
+      </c>
+      <c r="C110" s="56" t="n"/>
+      <c r="D110" s="56" t="n"/>
+      <c r="E110" s="56" t="n"/>
+      <c r="F110" s="57" t="n">
+        <v>24635.33</v>
+      </c>
+      <c r="G110" s="58" t="n">
+        <v>0.0209</v>
+      </c>
+    </row>
+    <row r="112">
+      <c r="A112" s="141" t="n">
+        <v>88</v>
+      </c>
+      <c r="B112" s="42" t="inlineStr">
+        <is>
+          <t>TREPS / Reverse Repo Investments</t>
+        </is>
+      </c>
+      <c r="F112" s="53" t="n">
+        <v>26462.26</v>
+      </c>
+      <c r="G112" s="54" t="n">
+        <v>0.0223</v>
+      </c>
+      <c r="H112" s="55" t="n">
+        <v>46204</v>
+      </c>
+    </row>
+    <row r="113">
+      <c r="A113" s="56" t="n"/>
+      <c r="B113" s="56" t="inlineStr">
+        <is>
+          <t>Total</t>
+        </is>
+      </c>
+      <c r="C113" s="56" t="n"/>
+      <c r="D113" s="56" t="n"/>
+      <c r="E113" s="56" t="n"/>
+      <c r="F113" s="57" t="n">
+        <v>26462.26</v>
+      </c>
+      <c r="G113" s="58" t="n">
+        <v>0.0223</v>
+      </c>
+    </row>
+    <row r="115">
+      <c r="B115" s="42" t="inlineStr">
         <is>
           <t>Mutual Funds</t>
         </is>
       </c>
-      <c r="L20" s="13" t="n">
-[...1036 lines deleted...]
-      <c r="B50" s="14" t="inlineStr">
+    </row>
+    <row r="116">
+      <c r="A116" s="141" t="n">
+        <v>89</v>
+      </c>
+      <c r="B116" s="141" t="inlineStr">
+        <is>
+          <t>DSP Short Term Fund</t>
+        </is>
+      </c>
+      <c r="C116" s="141" t="inlineStr">
+        <is>
+          <t>INF740K01NJ5</t>
+        </is>
+      </c>
+      <c r="D116" s="141" t="inlineStr">
+        <is>
+          <t>Mutual Funds</t>
+        </is>
+      </c>
+      <c r="E116" s="59" t="n">
+        <v>50704568.198</v>
+      </c>
+      <c r="F116" s="53" t="n">
+        <v>27239.86</v>
+      </c>
+      <c r="G116" s="54" t="n">
+        <v>0.023</v>
+      </c>
+      <c r="J116" s="53" t="n">
+        <v>7.12841</v>
+      </c>
+    </row>
+    <row r="117">
+      <c r="A117" s="56" t="n"/>
+      <c r="B117" s="56" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
-      <c r="C50" s="14" t="n"/>
-[...50 lines deleted...]
-      <c r="B54" s="14" t="inlineStr">
+      <c r="C117" s="56" t="n"/>
+      <c r="D117" s="56" t="n"/>
+      <c r="E117" s="56" t="n"/>
+      <c r="F117" s="57" t="n">
+        <v>27239.86</v>
+      </c>
+      <c r="G117" s="58" t="n">
+        <v>0.023</v>
+      </c>
+    </row>
+    <row r="119">
+      <c r="B119" s="42" t="inlineStr">
+        <is>
+          <t>Cash &amp; Cash Equivalent</t>
+        </is>
+      </c>
+    </row>
+    <row r="120">
+      <c r="B120" s="141" t="inlineStr">
+        <is>
+          <t>Cash Margin</t>
+        </is>
+      </c>
+      <c r="E120" s="59" t="n"/>
+      <c r="F120" s="53" t="n">
+        <v>2500</v>
+      </c>
+      <c r="G120" s="54" t="n">
+        <v>0.0021</v>
+      </c>
+      <c r="J120" s="53" t="n"/>
+    </row>
+    <row r="121">
+      <c r="B121" s="141" t="inlineStr">
+        <is>
+          <t>Net Receivables/Payables</t>
+        </is>
+      </c>
+      <c r="E121" s="59" t="n"/>
+      <c r="F121" s="53" t="n">
+        <v>9528.43</v>
+      </c>
+      <c r="G121" s="54" t="n">
+        <v>0.008699999999999999</v>
+      </c>
+      <c r="J121" s="53" t="n"/>
+    </row>
+    <row r="122">
+      <c r="A122" s="56" t="n"/>
+      <c r="B122" s="56" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
-      <c r="C54" s="14" t="n"/>
-[...1820 lines deleted...]
-        <v>0.0291</v>
+      <c r="C122" s="56" t="n"/>
+      <c r="D122" s="56" t="n"/>
+      <c r="E122" s="56" t="n"/>
+      <c r="F122" s="57" t="n">
+        <v>12028.43</v>
+      </c>
+      <c r="G122" s="58" t="n">
+        <v>0.0108</v>
+      </c>
+    </row>
+    <row r="124">
+      <c r="A124" s="51" t="n"/>
+      <c r="B124" s="51" t="inlineStr">
+        <is>
+          <t>GRAND TOTAL</t>
+        </is>
+      </c>
+      <c r="C124" s="51" t="n"/>
+      <c r="D124" s="51" t="n"/>
+      <c r="E124" s="51" t="n"/>
+      <c r="F124" s="60" t="n">
+        <v>1183769.35</v>
+      </c>
+      <c r="G124" s="61" t="n">
+        <v>1</v>
       </c>
     </row>
     <row r="125">
-      <c r="B125" s="10" t="inlineStr">
-[...1 lines deleted...]
-          <t>Mutual Funds</t>
+      <c r="A125" s="141" t="inlineStr">
+        <is>
+          <t>Notes:</t>
         </is>
       </c>
     </row>
     <row r="126">
-      <c r="A126" s="154" t="n">
-[...27 lines deleted...]
-        <v>7.555916</v>
+      <c r="A126" s="141" t="n">
+        <v>1</v>
+      </c>
+      <c r="B126" s="141" t="inlineStr">
+        <is>
+          <t>** Non Traded in accordance with SEBI Regulations.</t>
+        </is>
       </c>
     </row>
     <row r="127">
-      <c r="A127" s="14" t="n"/>
-[...12 lines deleted...]
-        <v>0.0232</v>
+      <c r="A127" s="146" t="n">
+        <v>2</v>
+      </c>
+      <c r="B127" s="146" t="inlineStr">
+        <is>
+          <t>* Less than 0.01%</t>
+        </is>
+      </c>
+    </row>
+    <row r="128">
+      <c r="A128" s="62" t="n">
+        <v>3</v>
+      </c>
+      <c r="B128" s="62" t="inlineStr">
+        <is>
+          <t>Market value includes accrued interest</t>
+        </is>
       </c>
     </row>
     <row r="129">
-      <c r="B129" s="10" t="inlineStr">
-[...92 lines deleted...]
-      <c r="A138" s="21" t="n">
+      <c r="A129" s="62" t="n">
         <v>4</v>
       </c>
-      <c r="B138" s="155" t="inlineStr">
+      <c r="B129" s="62" t="inlineStr">
+        <is>
+          <t>Net Assets does not include unit activity for the last day of the month</t>
+        </is>
+      </c>
+    </row>
+    <row r="130" ht="77" customHeight="1">
+      <c r="A130" s="62" t="n">
+        <v>5</v>
+      </c>
+      <c r="B130" s="120" t="inlineStr">
         <is>
           <t xml:space="preserve">As per SEBI (MUTUAL FUNDS) REGULATIONS, 1996 and  MASTER CIRCULAR HO/24/13/11(1)2026-IMD-POD-1/I/7602/2026 Dtd March 20th 2026,  Below are the details of the securities in case of which issuer has defaulted beyond its maturity date. 
 Pursuant to the application filed by the Board of IL&amp;FS with the Hon’ble NCLAT to effect the interim distribution process, DSP Aggresive Hybrid Fund has received Interim distribution from IL&amp;FS Transportation Networks Limited as stated below in the form of cash and InVITs. The cash distribution has been recognized as realized income passed on to the investors through NAV. The impact of InVITs has been factored in the NAV of the respective scheme on the March 07,2025 on which the INVITs were allotted. The provision of 10% is created on all the distributions of ITNL including prior distribution to safeguard the interest of unit holders as ITNL may claw back the amount in case the distribution results in excess distribution than what the debenture holders ought to have received.  </t>
         </is>
       </c>
-      <c r="C138" s="173" t="n"/>
-[...10 lines deleted...]
-      <c r="B139" s="157" t="inlineStr">
+      <c r="C130" s="175" t="n"/>
+      <c r="D130" s="175" t="n"/>
+      <c r="E130" s="175" t="n"/>
+      <c r="F130" s="175" t="n"/>
+      <c r="G130" s="175" t="n"/>
+      <c r="H130" s="175" t="n"/>
+      <c r="I130" s="175" t="n"/>
+      <c r="J130" s="175" t="n"/>
+    </row>
+    <row r="131" ht="60" customHeight="1">
+      <c r="A131" s="62" t="n"/>
+      <c r="B131" s="88" t="inlineStr">
         <is>
           <t>Security Name</t>
         </is>
       </c>
-      <c r="C139" s="157" t="inlineStr">
+      <c r="C131" s="88" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
-      <c r="D139" s="157" t="inlineStr">
+      <c r="D131" s="88" t="inlineStr">
         <is>
           <t>value of the security considered under net receivables (i.e. value recognized in NAV in absolute terms and as % to NAV)
 (Rs.in lakhs)</t>
         </is>
       </c>
-      <c r="E139" s="174" t="n"/>
-      <c r="F139" s="157" t="inlineStr">
+      <c r="E131" s="176" t="n"/>
+      <c r="F131" s="88" t="inlineStr">
         <is>
           <t>total amount (including principal and interest) that is due to the scheme on that investment
 (Rs.in lakhs)</t>
         </is>
       </c>
-      <c r="G139" s="23" t="inlineStr">
+      <c r="G131" s="89" t="inlineStr">
         <is>
           <t>Interim Distribution received (Rs.in lakhs)</t>
         </is>
       </c>
-      <c r="H139" s="157" t="inlineStr">
+      <c r="H131" s="88" t="inlineStr">
         <is>
           <t>Date of passing Interim Distribution recognized in NAV</t>
         </is>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B140" s="24" t="inlineStr">
+      <c r="I131" s="141" t="n"/>
+    </row>
+    <row r="132">
+      <c r="A132" s="62" t="n"/>
+      <c r="B132" s="90" t="inlineStr">
         <is>
           <t>0% IL&amp;FS Transportation Networks Limited Ncd Series A 23032019</t>
         </is>
       </c>
-      <c r="C140" s="24" t="inlineStr">
+      <c r="C132" s="90" t="inlineStr">
         <is>
           <t>INE975G08140</t>
         </is>
       </c>
-      <c r="D140" s="25" t="n">
+      <c r="D132" s="91" t="n">
         <v>0</v>
       </c>
-      <c r="E140" s="26" t="n">
+      <c r="E132" s="92" t="n">
         <v>0</v>
       </c>
-      <c r="F140" s="158" t="n">
+      <c r="F132" s="93" t="n">
         <v>5965.03089</v>
       </c>
-      <c r="G140" s="27" t="n">
+      <c r="G132" s="94" t="n">
         <v>372.15</v>
       </c>
-      <c r="H140" s="28" t="n">
+      <c r="H132" s="95" t="n">
         <v>45218</v>
       </c>
     </row>
-    <row r="141" ht="24" customHeight="1">
-[...1 lines deleted...]
-      <c r="B141" s="24" t="inlineStr">
+    <row r="133">
+      <c r="A133" s="62" t="n"/>
+      <c r="B133" s="90" t="inlineStr">
         <is>
           <t>0% IL&amp;FS Transportation Networks Limited Ncd Series A 23032019</t>
         </is>
       </c>
-      <c r="C141" s="24" t="inlineStr">
+      <c r="C133" s="90" t="inlineStr">
         <is>
           <t>INE975G08140</t>
         </is>
       </c>
-      <c r="D141" s="25" t="n">
+      <c r="D133" s="91" t="n">
         <v>0</v>
       </c>
-      <c r="E141" s="26" t="n">
+      <c r="E133" s="92" t="n">
         <v>0</v>
       </c>
-      <c r="F141" s="175" t="n"/>
-      <c r="G141" s="27" t="n">
+      <c r="F133" s="177" t="n"/>
+      <c r="G133" s="94" t="n">
         <v>188.35844</v>
       </c>
-      <c r="H141" s="28" t="n">
+      <c r="H133" s="95" t="n">
         <v>45715</v>
       </c>
     </row>
-    <row r="142" ht="24" customHeight="1">
-[...1 lines deleted...]
-      <c r="B142" s="24" t="inlineStr">
+    <row r="134">
+      <c r="A134" s="62" t="n"/>
+      <c r="B134" s="90" t="inlineStr">
         <is>
           <t>0% IL&amp;FS Transportation Networks Limited Ncd Series A 23032019</t>
         </is>
       </c>
-      <c r="C142" s="24" t="inlineStr">
+      <c r="C134" s="90" t="inlineStr">
         <is>
           <t>INE975G08140</t>
         </is>
       </c>
-      <c r="D142" s="25" t="n">
+      <c r="D134" s="91" t="n">
         <v>0</v>
       </c>
-      <c r="E142" s="26" t="n">
+      <c r="E134" s="92" t="n">
         <v>0</v>
       </c>
-      <c r="F142" s="176" t="n"/>
-      <c r="G142" s="25" t="n">
+      <c r="F134" s="178" t="n"/>
+      <c r="G134" s="91" t="n">
         <v>343.05026</v>
       </c>
-      <c r="H142" s="28" t="n">
+      <c r="H134" s="95" t="n">
         <v>46128</v>
       </c>
-      <c r="I142" s="29" t="n"/>
-[...6 lines deleted...]
-      <c r="B143" s="159" t="inlineStr">
+      <c r="I134" s="96" t="n"/>
+      <c r="J134" s="97" t="n"/>
+    </row>
+    <row r="135" ht="38.5" customHeight="1">
+      <c r="A135" s="62" t="n">
+        <v>6</v>
+      </c>
+      <c r="B135" s="118" t="inlineStr">
         <is>
           <t xml:space="preserve"> This scheme has exposure to floating rate instruments and / or interest rate derivatives. The duration of these instruments is linked to the interest rate reset period. The interest rate risk in a floating rate instrument or in a fixed rate instrument hedged with derivatives is likely to be lesser than that in an equivalent maturity fixed rate instrument. Under some market circumstances the volatility may be of an order greater than what may ordinarily be expected considering only its duration. Hence investors are recommended to consider the unadjusted portfolio maturity of the scheme as well and exercise adequate due diligence when deciding to make their investments.</t>
         </is>
       </c>
-      <c r="C143" s="177" t="n"/>
-[...6 lines deleted...]
-      <c r="J143" s="30" t="n"/>
+      <c r="C135" s="179" t="n"/>
+      <c r="D135" s="179" t="n"/>
+      <c r="E135" s="179" t="n"/>
+      <c r="F135" s="179" t="n"/>
+      <c r="G135" s="179" t="n"/>
+      <c r="H135" s="179" t="n"/>
+    </row>
+    <row r="136">
+      <c r="A136" s="62" t="n"/>
+      <c r="B136" s="98" t="inlineStr">
+        <is>
+          <t>Disclosure in Derivatives</t>
+        </is>
+      </c>
+      <c r="C136" s="98" t="inlineStr">
+        <is>
+          <t>Industry</t>
+        </is>
+      </c>
+      <c r="D136" s="98" t="inlineStr">
+        <is>
+          <t>Notional Value</t>
+        </is>
+      </c>
+      <c r="E136" s="98" t="inlineStr">
+        <is>
+          <t>% To net assets</t>
+        </is>
+      </c>
+    </row>
+    <row r="137">
+      <c r="A137" s="62" t="n"/>
+      <c r="B137" s="99" t="inlineStr">
+        <is>
+          <t>Interest Rate Swaps Pay Floating and Receive Fixed</t>
+        </is>
+      </c>
+      <c r="C137" s="100" t="inlineStr">
+        <is>
+          <t>Others</t>
+        </is>
+      </c>
+      <c r="D137" s="101" t="n">
+        <v>750000000</v>
+      </c>
+      <c r="E137" s="102" t="n">
+        <v>2e-05</v>
+      </c>
+    </row>
+    <row r="138">
+      <c r="A138" s="62" t="n"/>
+      <c r="B138" s="99" t="inlineStr">
+        <is>
+          <t>Interest Rate Swaps Pay Floating and Receive Fixed</t>
+        </is>
+      </c>
+      <c r="C138" s="100" t="inlineStr">
+        <is>
+          <t>Others</t>
+        </is>
+      </c>
+      <c r="D138" s="101" t="n">
+        <v>750000000</v>
+      </c>
+      <c r="E138" s="102" t="n">
+        <v>3e-05</v>
+      </c>
+    </row>
+    <row r="139">
+      <c r="A139" s="62" t="n"/>
+      <c r="B139" s="99" t="inlineStr">
+        <is>
+          <t>Interest Rate Swaps Pay Floating and Receive Fixed</t>
+        </is>
+      </c>
+      <c r="C139" s="100" t="inlineStr">
+        <is>
+          <t>Others</t>
+        </is>
+      </c>
+      <c r="D139" s="101" t="n">
+        <v>750000000</v>
+      </c>
+      <c r="E139" s="102" t="n">
+        <v>9.000000000000001e-05</v>
+      </c>
+    </row>
+    <row r="140">
+      <c r="A140" s="62" t="n"/>
+      <c r="B140" s="99" t="inlineStr">
+        <is>
+          <t>Interest Rate Swaps Pay Floating and Receive Fixed</t>
+        </is>
+      </c>
+      <c r="C140" s="100" t="inlineStr">
+        <is>
+          <t>Others</t>
+        </is>
+      </c>
+      <c r="D140" s="101" t="n">
+        <v>250000000</v>
+      </c>
+      <c r="E140" s="102" t="n">
+        <v>3e-05</v>
+      </c>
+    </row>
+    <row r="141">
+      <c r="A141" s="62" t="n"/>
+      <c r="B141" s="99" t="n"/>
+      <c r="C141" s="100" t="n"/>
+      <c r="D141" s="101" t="n"/>
+      <c r="E141" s="119" t="n"/>
+    </row>
+    <row r="142">
+      <c r="A142" s="62" t="n">
+        <v>7</v>
+      </c>
+      <c r="B142" s="81" t="inlineStr">
+        <is>
+          <t>Yield to call as per AMFI Best Practices Guidelines Circular No. 88 / 2020 -21</t>
+        </is>
+      </c>
+      <c r="C142" s="81" t="n"/>
+      <c r="D142" s="81" t="n"/>
+    </row>
+    <row r="143">
+      <c r="A143" s="62" t="n"/>
+      <c r="B143" s="103" t="inlineStr">
+        <is>
+          <t>Issuer</t>
+        </is>
+      </c>
+      <c r="C143" s="140" t="inlineStr">
+        <is>
+          <t>ISIN</t>
+        </is>
+      </c>
+      <c r="D143" s="140" t="inlineStr">
+        <is>
+          <t>YTC</t>
+        </is>
+      </c>
     </row>
     <row r="144">
-      <c r="A144" s="21" t="n"/>
-[...24 lines deleted...]
-      <c r="J144" s="30" t="n"/>
+      <c r="A144" s="62" t="n"/>
+      <c r="B144" s="104" t="inlineStr">
+        <is>
+          <t>CANARA BANK BASEL III TIER 1**</t>
+        </is>
+      </c>
+      <c r="C144" s="143" t="inlineStr">
+        <is>
+          <t>INE476A08241</t>
+        </is>
+      </c>
+      <c r="D144" s="144" t="n">
+        <v>0.07795100000000001</v>
+      </c>
     </row>
     <row r="145">
-      <c r="A145" s="21" t="n"/>
-[...44 lines deleted...]
-      <c r="J146" s="30" t="n"/>
+      <c r="A145" s="62" t="n"/>
+      <c r="B145" s="62" t="n"/>
     </row>
     <row r="147">
-      <c r="A147" s="21" t="n"/>
-[...37 lines deleted...]
-      <c r="E148" s="35" t="n">
+      <c r="B147" s="141" t="inlineStr">
+        <is>
+          <t>Scheme Riskometer</t>
+        </is>
+      </c>
+    </row>
+    <row r="161">
+      <c r="B161" s="141" t="inlineStr">
+        <is>
+          <t>Benchmark Riskometer: CRISIL Hybrid 35+65 - Aggressive Index</t>
+        </is>
+      </c>
+    </row>
+    <row r="174">
+      <c r="A174" s="134" t="inlineStr">
+        <is>
+          <t>Sr. No.</t>
+        </is>
+      </c>
+      <c r="B174" s="135" t="inlineStr">
+        <is>
+          <t>Particulars</t>
+        </is>
+      </c>
+      <c r="C174" s="136" t="n"/>
+      <c r="D174" s="136" t="n"/>
+      <c r="E174" s="137" t="n"/>
+    </row>
+    <row r="175">
+      <c r="A175" s="138" t="n">
+        <v>8</v>
+      </c>
+      <c r="B175" s="139" t="n"/>
+      <c r="C175" s="140" t="inlineStr">
+        <is>
+          <t>Portfolio Information</t>
+        </is>
+      </c>
+      <c r="E175" s="142" t="n"/>
+    </row>
+    <row r="176">
+      <c r="A176" s="138" t="n"/>
+      <c r="B176" s="139" t="inlineStr">
+        <is>
+          <t>Description (if any)</t>
+        </is>
+      </c>
+      <c r="C176" s="143" t="n"/>
+      <c r="E176" s="142" t="n"/>
+    </row>
+    <row r="177">
+      <c r="A177" s="138" t="n"/>
+      <c r="B177" s="139" t="inlineStr">
+        <is>
+          <t>Annualised Portfolio YTM*@@</t>
+        </is>
+      </c>
+      <c r="C177" s="144" t="n">
+        <v>0.0730296940498794</v>
+      </c>
+      <c r="E177" s="142" t="n"/>
+    </row>
+    <row r="178">
+      <c r="A178" s="138" t="n"/>
+      <c r="B178" s="139" t="inlineStr">
+        <is>
+          <t>Macaulay Duration@@</t>
+        </is>
+      </c>
+      <c r="C178" s="145" t="n">
+        <v>5.62179636068233</v>
+      </c>
+      <c r="E178" s="142" t="n"/>
+    </row>
+    <row r="179">
+      <c r="A179" s="138" t="n"/>
+      <c r="B179" s="139" t="inlineStr">
+        <is>
+          <t>Residual Maturity@@</t>
+        </is>
+      </c>
+      <c r="C179" s="145" t="n">
+        <v>12.5147010641452</v>
+      </c>
+      <c r="E179" s="142" t="n"/>
+    </row>
+    <row r="180">
+      <c r="A180" s="138" t="n"/>
+      <c r="B180" s="139" t="inlineStr">
+        <is>
+          <t>Modified Duration (in years)@@</t>
+        </is>
+      </c>
+      <c r="C180" s="145" t="n">
+        <v>5.38447943014405</v>
+      </c>
+      <c r="E180" s="142" t="n"/>
+    </row>
+    <row r="181">
+      <c r="A181" s="138" t="n"/>
+      <c r="B181" s="146" t="inlineStr">
+        <is>
+          <t>* In case of semi-annual YTM, it will be annualised</t>
+        </is>
+      </c>
+      <c r="C181" s="146" t="n"/>
+      <c r="E181" s="142" t="n"/>
+    </row>
+    <row r="182">
+      <c r="A182" s="138" t="n">
+        <v>9</v>
+      </c>
+      <c r="B182" s="147" t="inlineStr">
+        <is>
+          <t>NAV AND Dividend</t>
+        </is>
+      </c>
+      <c r="C182" s="146" t="n"/>
+      <c r="E182" s="142" t="n"/>
+    </row>
+    <row r="183">
+      <c r="A183" s="138" t="n"/>
+      <c r="B183" s="180" t="inlineStr">
+        <is>
+          <t>Plan/Option Name</t>
+        </is>
+      </c>
+      <c r="C183" s="47" t="inlineStr">
+        <is>
+          <t>NAV per unit (Rs)</t>
+        </is>
+      </c>
+      <c r="D183" s="176" t="n"/>
+      <c r="E183" s="181" t="inlineStr">
+        <is>
+          <t>Aggregate distributions during the portfolio period  (Rs. per Unit)</t>
+        </is>
+      </c>
+    </row>
+    <row r="184">
+      <c r="A184" s="138" t="n"/>
+      <c r="B184" s="178" t="n"/>
+      <c r="C184" s="148" t="inlineStr">
+        <is>
+          <t>As on May 31, 2026</t>
+        </is>
+      </c>
+      <c r="D184" s="148" t="inlineStr">
+        <is>
+          <t>As on Jun 30, 2026</t>
+        </is>
+      </c>
+      <c r="E184" s="178" t="n"/>
+    </row>
+    <row r="185">
+      <c r="A185" s="149" t="n"/>
+      <c r="B185" s="150" t="inlineStr">
+        <is>
+          <t>Direct Plan-Growth Plan</t>
+        </is>
+      </c>
+      <c r="C185" s="160" t="inlineStr">
+        <is>
+          <t>386.809</t>
+        </is>
+      </c>
+      <c r="D185" s="160" t="inlineStr">
+        <is>
+          <t>397.744</t>
+        </is>
+      </c>
+      <c r="E185" s="123" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+    </row>
+    <row r="186">
+      <c r="A186" s="149" t="n"/>
+      <c r="B186" s="150" t="inlineStr">
+        <is>
+          <t>Direct Plan-IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C186" s="160" t="inlineStr">
+        <is>
+          <t>68.943</t>
+        </is>
+      </c>
+      <c r="D186" s="160" t="inlineStr">
+        <is>
+          <t>70.672</t>
+        </is>
+      </c>
+      <c r="E186" s="123" t="n">
+        <v>0.22</v>
+      </c>
+    </row>
+    <row r="187">
+      <c r="A187" s="149" t="n"/>
+      <c r="B187" s="150" t="inlineStr">
+        <is>
+          <t>Direct Plan-Daily IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C187" s="160" t="n">
         <v>0</v>
       </c>
-      <c r="F148" s="32" t="n"/>
-[...222 lines deleted...]
-      <c r="E188" s="176" t="n"/>
+      <c r="D187" s="160" t="n">
+        <v>0</v>
+      </c>
+      <c r="E187" s="123" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="188">
+      <c r="A188" s="149" t="n"/>
+      <c r="B188" s="150" t="inlineStr">
+        <is>
+          <t>Direct Plan-Weekly IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C188" s="160" t="n">
+        <v>0</v>
+      </c>
+      <c r="D188" s="160" t="n">
+        <v>0</v>
+      </c>
+      <c r="E188" s="123" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="189">
-      <c r="A189" s="53" t="n"/>
-[...15 lines deleted...]
-      <c r="E189" s="161" t="inlineStr">
+      <c r="A189" s="149" t="n"/>
+      <c r="B189" s="150" t="inlineStr">
+        <is>
+          <t>Direct Plan-Monthly IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C189" s="160" t="n">
+        <v>0</v>
+      </c>
+      <c r="D189" s="160" t="n">
+        <v>0</v>
+      </c>
+      <c r="E189" s="123" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="190">
+      <c r="A190" s="149" t="n"/>
+      <c r="B190" s="150" t="inlineStr">
+        <is>
+          <t>Direct Plan-Quarterly IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C190" s="160" t="n">
+        <v>0</v>
+      </c>
+      <c r="D190" s="160" t="n">
+        <v>0</v>
+      </c>
+      <c r="E190" s="123" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="191">
+      <c r="A191" s="149" t="n"/>
+      <c r="B191" s="151" t="n"/>
+      <c r="C191" s="124" t="n"/>
+      <c r="D191" s="124" t="n"/>
+      <c r="E191" s="143" t="n"/>
+    </row>
+    <row r="192">
+      <c r="A192" s="138" t="n"/>
+      <c r="B192" s="152" t="inlineStr">
+        <is>
+          <t>Regular Plan-Growth Plan</t>
+        </is>
+      </c>
+      <c r="C192" s="160" t="inlineStr">
+        <is>
+          <t>340.870</t>
+        </is>
+      </c>
+      <c r="D192" s="160" t="inlineStr">
+        <is>
+          <t>350.207</t>
+        </is>
+      </c>
+      <c r="E192" s="123" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
     </row>
-    <row r="190">
-[...16 lines deleted...]
-      <c r="E190" s="161" t="n">
+    <row r="193">
+      <c r="A193" s="138" t="n"/>
+      <c r="B193" s="152" t="inlineStr">
+        <is>
+          <t>Regular Plan-IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C193" s="160" t="inlineStr">
+        <is>
+          <t>26.373</t>
+        </is>
+      </c>
+      <c r="D193" s="160" t="inlineStr">
+        <is>
+          <t>26.876</t>
+        </is>
+      </c>
+      <c r="E193" s="123" t="n">
         <v>0.22</v>
       </c>
     </row>
-    <row r="191">
-[...6 lines deleted...]
-      <c r="C191" s="56" t="n">
+    <row r="194">
+      <c r="A194" s="138" t="n"/>
+      <c r="B194" s="152" t="inlineStr">
+        <is>
+          <t>Regular Plan-Daily IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C194" s="160" t="n">
         <v>0</v>
       </c>
-      <c r="D191" s="56" t="n">
+      <c r="D194" s="160" t="n">
         <v>0</v>
       </c>
-      <c r="E191" s="57" t="n">
+      <c r="E194" s="123" t="n">
         <v>0</v>
       </c>
     </row>
-    <row r="192">
-[...6 lines deleted...]
-      <c r="C192" s="56" t="n">
+    <row r="195">
+      <c r="A195" s="138" t="n"/>
+      <c r="B195" s="152" t="inlineStr">
+        <is>
+          <t>Regular Plan-Weekly IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C195" s="160" t="n">
         <v>0</v>
       </c>
-      <c r="D192" s="56" t="n">
+      <c r="D195" s="160" t="n">
         <v>0</v>
       </c>
-      <c r="E192" s="57" t="n">
+      <c r="E195" s="123" t="n">
         <v>0</v>
       </c>
     </row>
-    <row r="193">
-[...6 lines deleted...]
-      <c r="C193" s="56" t="n">
+    <row r="196">
+      <c r="A196" s="138" t="n"/>
+      <c r="B196" s="152" t="inlineStr">
+        <is>
+          <t>Regular Plan-Monthly IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C196" s="160" t="n">
         <v>0</v>
       </c>
-      <c r="D193" s="56" t="n">
+      <c r="D196" s="160" t="n">
         <v>0</v>
       </c>
-      <c r="E193" s="57" t="n">
+      <c r="E196" s="123" t="n">
         <v>0</v>
       </c>
     </row>
-    <row r="194">
-[...6 lines deleted...]
-      <c r="C194" s="56" t="n">
+    <row r="197">
+      <c r="A197" s="138" t="n"/>
+      <c r="B197" s="152" t="inlineStr">
+        <is>
+          <t>Regular Plan-Quarterly IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C197" s="160" t="n">
         <v>0</v>
       </c>
-      <c r="D194" s="56" t="n">
+      <c r="D197" s="160" t="n">
         <v>0</v>
       </c>
-      <c r="E194" s="57" t="n">
+      <c r="E197" s="123" t="n">
         <v>0</v>
       </c>
     </row>
-    <row r="195">
-[...23 lines deleted...]
-      <c r="E196" s="161" t="inlineStr">
+    <row r="198">
+      <c r="A198" s="138" t="n"/>
+      <c r="B198" s="153" t="inlineStr">
+        <is>
+          <t>IDCW -  Income Distribution cum Capital Withdrawal.</t>
+        </is>
+      </c>
+      <c r="C198" s="154" t="n"/>
+      <c r="D198" s="154" t="n"/>
+      <c r="E198" s="142" t="n"/>
+    </row>
+    <row r="199">
+      <c r="A199" s="155" t="n"/>
+      <c r="B199" s="156" t="n"/>
+      <c r="C199" s="156" t="n"/>
+      <c r="D199" s="156" t="n"/>
+      <c r="E199" s="157" t="n"/>
+    </row>
+    <row r="200">
+      <c r="A200" s="138" t="n">
+        <v>10</v>
+      </c>
+      <c r="B200" s="158" t="inlineStr">
+        <is>
+          <t>Portfolio Turn Over Ratio ^^</t>
+        </is>
+      </c>
+      <c r="C200" s="152" t="n"/>
+      <c r="D200" s="156" t="n"/>
+      <c r="E200" s="159" t="n"/>
+    </row>
+    <row r="201">
+      <c r="A201" s="138" t="n"/>
+      <c r="B201" s="152" t="inlineStr">
+        <is>
+          <t xml:space="preserve"> - For Purchase</t>
+        </is>
+      </c>
+      <c r="C201" s="160" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="D201" s="156" t="n"/>
+      <c r="E201" s="157" t="n"/>
+    </row>
+    <row r="202">
+      <c r="A202" s="138" t="n"/>
+      <c r="B202" s="152" t="inlineStr">
+        <is>
+          <t xml:space="preserve"> - For Sale</t>
+        </is>
+      </c>
+      <c r="C202" s="160" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="D202" s="156" t="n"/>
+      <c r="E202" s="157" t="n"/>
+    </row>
+    <row r="203">
+      <c r="A203" s="138" t="n">
+        <v>11</v>
+      </c>
+      <c r="B203" s="161" t="inlineStr">
+        <is>
+          <t>Total investment in foreign securities/ADR/GDR (Rs. lakh)</t>
+        </is>
+      </c>
+      <c r="C203" s="162" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
-    </row>
-[...28 lines deleted...]
-      <c r="C198" s="61" t="n">
+      <c r="D203" s="156" t="n"/>
+      <c r="E203" s="159" t="n"/>
+    </row>
+    <row r="204" ht="24" customHeight="1">
+      <c r="A204" s="138" t="n">
+        <v>12</v>
+      </c>
+      <c r="B204" s="163" t="inlineStr">
+        <is>
+          <t>Total of securities below investment grade and default provided for the of Jun 30, 2026 (Rs. lakh)</t>
+        </is>
+      </c>
+      <c r="C204" s="162" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="D204" s="164" t="n"/>
+      <c r="E204" s="159" t="n"/>
+    </row>
+    <row r="205">
+      <c r="A205" s="138" t="n">
+        <v>13</v>
+      </c>
+      <c r="B205" s="165" t="inlineStr">
+        <is>
+          <t>Total investment in illiquid shares/securities</t>
+        </is>
+      </c>
+      <c r="C205" s="166" t="n"/>
+      <c r="E205" s="159" t="n"/>
+    </row>
+    <row r="206">
+      <c r="A206" s="138" t="n"/>
+      <c r="B206" s="167" t="inlineStr">
+        <is>
+          <t>- Value (In Rs. Lakh)</t>
+        </is>
+      </c>
+      <c r="C206" s="168" t="n">
         <v>0</v>
       </c>
-      <c r="D198" s="61" t="n">
+      <c r="E206" s="159" t="n"/>
+    </row>
+    <row r="207">
+      <c r="A207" s="138" t="n"/>
+      <c r="B207" s="169" t="inlineStr">
+        <is>
+          <t>- in percentage terms (%)</t>
+        </is>
+      </c>
+      <c r="C207" s="43" t="n">
         <v>0</v>
       </c>
-      <c r="E198" s="62" t="n">
-[...143 lines deleted...]
-      <c r="E208" s="69" t="n"/>
+      <c r="E207" s="159" t="n"/>
+    </row>
+    <row r="208">
+      <c r="A208" s="138" t="n"/>
+      <c r="B208" s="169" t="n"/>
+      <c r="C208" s="182" t="n"/>
+      <c r="E208" s="159" t="n"/>
     </row>
     <row r="209">
-      <c r="A209" s="47" t="n">
-[...8 lines deleted...]
-      <c r="E209" s="69" t="n"/>
+      <c r="A209" s="138" t="n">
+        <v>14</v>
+      </c>
+      <c r="B209" s="165" t="inlineStr">
+        <is>
+          <t>Total outstanding exposure to derivatives at the end of  Jun 30, 2026</t>
+        </is>
+      </c>
+      <c r="C209" s="166" t="n"/>
+      <c r="D209" s="156" t="n"/>
+      <c r="E209" s="159" t="n"/>
     </row>
     <row r="210">
-      <c r="A210" s="47" t="n"/>
-      <c r="B210" s="76" t="inlineStr">
+      <c r="A210" s="138" t="n"/>
+      <c r="B210" s="167" t="inlineStr">
         <is>
           <t>- Value (In Rs. Lakh)</t>
         </is>
       </c>
-      <c r="C210" s="77" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E210" s="69" t="n"/>
+      <c r="C210" s="168" t="n">
+        <v>189.0926536</v>
+      </c>
+      <c r="D210" s="156" t="n"/>
+      <c r="E210" s="159" t="n"/>
     </row>
     <row r="211">
-      <c r="A211" s="47" t="n"/>
-[...10 lines deleted...]
-      <c r="E211" s="69" t="n"/>
+      <c r="A211" s="138" t="n"/>
+      <c r="B211" s="169" t="inlineStr">
+        <is>
+          <t>- in percentage term (%)</t>
+        </is>
+      </c>
+      <c r="C211" s="183" t="n">
+        <v>0.0001597377505408183</v>
+      </c>
+      <c r="D211" s="156" t="n"/>
+      <c r="E211" s="159" t="n"/>
     </row>
     <row r="212">
-      <c r="A212" s="47" t="n"/>
-[...15 lines deleted...]
-      <c r="E213" s="69" t="n"/>
+      <c r="A212" s="172" t="n"/>
+      <c r="B212" s="173" t="n"/>
+      <c r="C212" s="173" t="n"/>
+      <c r="D212" s="173" t="n"/>
+      <c r="E212" s="174" t="n"/>
     </row>
     <row r="214">
-      <c r="A214" s="47" t="n"/>
-[...9 lines deleted...]
-      <c r="E214" s="69" t="n"/>
+      <c r="A214" s="42" t="inlineStr">
+        <is>
+          <t>N.A.</t>
+        </is>
+      </c>
+      <c r="B214" s="141" t="inlineStr">
+        <is>
+          <t xml:space="preserve"> Not Applicable.</t>
+        </is>
+      </c>
     </row>
     <row r="215">
-      <c r="A215" s="47" t="n"/>
-[...9 lines deleted...]
-      <c r="E215" s="69" t="n"/>
+      <c r="A215" s="42" t="inlineStr">
+        <is>
+          <t>^^</t>
+        </is>
+      </c>
+      <c r="B215" s="141" t="inlineStr">
+        <is>
+          <t>Portfolio Turn Over Ratio is for Equity Schemes.</t>
+        </is>
+      </c>
     </row>
     <row r="216">
-      <c r="A216" s="81" t="n"/>
-[...54 lines deleted...]
-      <c r="A222" s="10" t="inlineStr">
+      <c r="A216" s="42" t="inlineStr">
         <is>
           <t>@@</t>
         </is>
       </c>
-      <c r="B222" s="154" t="inlineStr">
+      <c r="B216" s="141" t="inlineStr">
         <is>
           <t>Residual, Modified Duration and Portfolio YTM (Annualised) is for Debt Schemes and for Debt portion of DSP Aggressive Hybrid Fund.</t>
         </is>
       </c>
     </row>
-    <row r="223">
-      <c r="B223" s="154" t="inlineStr">
+    <row r="217">
+      <c r="B217" s="141" t="inlineStr">
         <is>
           <t>Pursuant to payment of IDCW, the NAV of the IDCW Option(s) of aforesaid Scheme of the Fund would fall to the extent of payout and statutory levy, if any. For complete distribution history of the Schemes, please visit www.dspim.com</t>
         </is>
       </c>
     </row>
+    <row r="219" customFormat="1" s="105">
+      <c r="B219" s="105" t="inlineStr">
+        <is>
+          <t>Hedging Positions through swaps as on 30th Jun 2026 :</t>
+        </is>
+      </c>
+      <c r="D219" s="106" t="n"/>
+      <c r="E219" s="184" t="n"/>
+      <c r="F219" s="184" t="n"/>
+      <c r="G219" s="184" t="n"/>
+    </row>
+    <row r="220" customFormat="1" s="105">
+      <c r="D220" s="106" t="n"/>
+      <c r="E220" s="184" t="n"/>
+      <c r="F220" s="184" t="n"/>
+      <c r="G220" s="184" t="n"/>
+    </row>
+    <row r="221" ht="22.9" customFormat="1" customHeight="1" s="105">
+      <c r="B221" s="185" t="inlineStr">
+        <is>
+          <t>Scheme</t>
+        </is>
+      </c>
+      <c r="C221" s="185" t="inlineStr">
+        <is>
+          <t>Underlying Security</t>
+        </is>
+      </c>
+      <c r="D221" s="185" t="inlineStr">
+        <is>
+          <t>Position</t>
+        </is>
+      </c>
+      <c r="E221" s="185" t="inlineStr">
+        <is>
+          <t>Instrument Type</t>
+        </is>
+      </c>
+      <c r="F221" s="109" t="inlineStr">
+        <is>
+          <t>Maturity/Next Interest Fixing</t>
+        </is>
+      </c>
+      <c r="G221" s="186" t="inlineStr">
+        <is>
+          <t>Notional Value 
+(Rs in lakhs)</t>
+        </is>
+      </c>
+      <c r="I221" s="110" t="n"/>
+    </row>
+    <row r="222" customFormat="1" s="105">
+      <c r="B222" s="112" t="inlineStr">
+        <is>
+          <t>DSP Aggressive Hybrid Fund</t>
+        </is>
+      </c>
+      <c r="C222" s="187" t="inlineStr">
+        <is>
+          <t>6.7500% GOI GSEFRB 22092033</t>
+        </is>
+      </c>
+      <c r="D222" s="188" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E222" s="188" t="inlineStr">
+        <is>
+          <t>Floating</t>
+        </is>
+      </c>
+      <c r="F222" s="114" t="n">
+        <v>46174</v>
+      </c>
+      <c r="G222" s="188" t="n">
+        <v>7500</v>
+      </c>
+    </row>
+    <row r="223" customFormat="1" s="105">
+      <c r="B223" s="116" t="n"/>
+      <c r="C223" s="178" t="n"/>
+      <c r="D223" s="188" t="inlineStr">
+        <is>
+          <t>Long</t>
+        </is>
+      </c>
+      <c r="E223" s="188" t="inlineStr">
+        <is>
+          <t>Fixed</t>
+        </is>
+      </c>
+      <c r="F223" s="114" t="n">
+        <v>46230</v>
+      </c>
+      <c r="G223" s="188" t="n">
+        <v>-7500</v>
+      </c>
+    </row>
+    <row r="224" customFormat="1" s="105">
+      <c r="B224" s="112" t="inlineStr">
+        <is>
+          <t>DSP Aggressive Hybrid Fund</t>
+        </is>
+      </c>
+      <c r="C224" s="187" t="inlineStr">
+        <is>
+          <t>6.7500% GOI GSEFRB 22092033</t>
+        </is>
+      </c>
+      <c r="D224" s="188" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E224" s="188" t="inlineStr">
+        <is>
+          <t>Floating</t>
+        </is>
+      </c>
+      <c r="F224" s="114" t="n">
+        <v>46174</v>
+      </c>
+      <c r="G224" s="188" t="n">
+        <v>7500</v>
+      </c>
+    </row>
+    <row r="225" customFormat="1" s="105">
+      <c r="B225" s="116" t="n"/>
+      <c r="C225" s="178" t="n"/>
+      <c r="D225" s="188" t="inlineStr">
+        <is>
+          <t>Long</t>
+        </is>
+      </c>
+      <c r="E225" s="188" t="inlineStr">
+        <is>
+          <t>Fixed</t>
+        </is>
+      </c>
+      <c r="F225" s="114" t="n">
+        <v>46230</v>
+      </c>
+      <c r="G225" s="188" t="n">
+        <v>-7500</v>
+      </c>
+    </row>
+    <row r="226" customFormat="1" s="105">
+      <c r="B226" s="112" t="inlineStr">
+        <is>
+          <t>DSP Aggressive Hybrid Fund</t>
+        </is>
+      </c>
+      <c r="C226" s="187" t="inlineStr">
+        <is>
+          <t>8.5800% Muthoot Finance Ltd FNCD 26072029 50A</t>
+        </is>
+      </c>
+      <c r="D226" s="188" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E226" s="188" t="inlineStr">
+        <is>
+          <t>Floating</t>
+        </is>
+      </c>
+      <c r="F226" s="114" t="n">
+        <v>46174</v>
+      </c>
+      <c r="G226" s="188" t="n">
+        <v>7500</v>
+      </c>
+    </row>
+    <row r="227" customFormat="1" s="105">
+      <c r="B227" s="116" t="n"/>
+      <c r="C227" s="178" t="n"/>
+      <c r="D227" s="188" t="inlineStr">
+        <is>
+          <t>Long</t>
+        </is>
+      </c>
+      <c r="E227" s="188" t="inlineStr">
+        <is>
+          <t>Fixed</t>
+        </is>
+      </c>
+      <c r="F227" s="114" t="n">
+        <v>46353</v>
+      </c>
+      <c r="G227" s="188" t="n">
+        <v>-7500</v>
+      </c>
+    </row>
+    <row r="228" customFormat="1" s="105">
+      <c r="B228" s="112" t="inlineStr">
+        <is>
+          <t>DSP Aggressive Hybrid Fund</t>
+        </is>
+      </c>
+      <c r="C228" s="187" t="inlineStr">
+        <is>
+          <t>8.5800% Muthoot Finance Ltd FNCD 26072029 50A</t>
+        </is>
+      </c>
+      <c r="D228" s="188" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E228" s="188" t="inlineStr">
+        <is>
+          <t>Floating</t>
+        </is>
+      </c>
+      <c r="F228" s="114" t="n">
+        <v>46174</v>
+      </c>
+      <c r="G228" s="188" t="n">
+        <v>2500</v>
+      </c>
+    </row>
+    <row r="229" customFormat="1" s="105">
+      <c r="B229" s="116" t="n"/>
+      <c r="C229" s="178" t="n"/>
+      <c r="D229" s="188" t="inlineStr">
+        <is>
+          <t>Long</t>
+        </is>
+      </c>
+      <c r="E229" s="188" t="inlineStr">
+        <is>
+          <t>Fixed</t>
+        </is>
+      </c>
+      <c r="F229" s="114" t="n">
+        <v>46353</v>
+      </c>
+      <c r="G229" s="188" t="n">
+        <v>-2500</v>
+      </c>
+    </row>
+    <row r="231">
+      <c r="B231" s="105" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Note : In case of derivative transactions, end of the day position on the date of such transaction is considered as the basis to assess the nature of transaction as hedge / non-hedge </t>
+        </is>
+      </c>
+    </row>
   </sheetData>
-  <mergeCells count="8">
-[...5 lines deleted...]
-    <mergeCell ref="C187:D187"/>
+  <mergeCells count="12">
+    <mergeCell ref="C228:C229"/>
+    <mergeCell ref="B135:H135"/>
+    <mergeCell ref="C222:C223"/>
+    <mergeCell ref="C183:D183"/>
+    <mergeCell ref="E183:E184"/>
+    <mergeCell ref="B183:B184"/>
+    <mergeCell ref="C226:C227"/>
     <mergeCell ref="B1:F1"/>
-    <mergeCell ref="B138:J138"/>
+    <mergeCell ref="D131:E131"/>
+    <mergeCell ref="F132:F134"/>
+    <mergeCell ref="C224:C225"/>
+    <mergeCell ref="B130:J130"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:A1"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Rohit Pandey</dc:creator>
+  <dc:creator>ICRON Research</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:lastModifiedBy></cp:lastModifiedBy>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties">
   <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_Enabled" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_SetDate" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3">
-    <vt:lpwstr>2026-06-07T19:21:06Z</vt:lpwstr>
+    <vt:lpwstr>2026-07-08T08:43:17Z</vt:lpwstr>
   </property>
   <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_Method" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4">
     <vt:lpwstr>Privileged</vt:lpwstr>
   </property>
   <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_Name" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5">
     <vt:lpwstr>Public</vt:lpwstr>
   </property>
   <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_SiteId" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6">
     <vt:lpwstr>1771ae17-e764-4e0f-a476-d4184d79a5d9</vt:lpwstr>
   </property>
   <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_ActionId" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7">
-    <vt:lpwstr>4080c357-c9ae-431d-b36a-b5f7034283f4</vt:lpwstr>
+    <vt:lpwstr>7b88c7ec-4c0a-4933-910f-6ebd7702328a</vt:lpwstr>
   </property>
   <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_ContentBits" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8">
     <vt:lpwstr>0</vt:lpwstr>
   </property>
   <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_Tag" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9">
     <vt:lpwstr>10, 0, 1, 1</vt:lpwstr>
   </property>
 </Properties>
 </file>