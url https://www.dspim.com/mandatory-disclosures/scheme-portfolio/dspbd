--- v5 (2026-02-24)
+++ v6 (2026-06-17)
@@ -1,264 +1,341 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
+<file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" Id="rId4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <bookViews>
-    <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" tabRatio="990" firstSheet="0" autoFilterDateGrouping="1"/>
+    <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" tabRatio="974" firstSheet="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="BOND" sheetId="1" state="visible" r:id="rId1"/>
     <sheet name="Sheet1" sheetId="2" state="hidden" r:id="rId2"/>
   </sheets>
   <definedNames/>
-  <calcPr calcId="191029" fullCalcOnLoad="1"/>
+  <calcPr calcId="191029" fullCalcOnLoad="1" calcOnSave="0"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <numFmts count="3">
+  <numFmts count="7">
     <numFmt numFmtId="164" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);"/>
     <numFmt numFmtId="165" formatCode="_(* #,##0_);_(* \(#,##0\);"/>
-    <numFmt numFmtId="166" formatCode="0.000%"/>
+    <numFmt numFmtId="166" formatCode="#,##0.00_);\(#,##0.00\)%"/>
+    <numFmt numFmtId="167" formatCode="_(* #,##0.0000_);_(* \(#,##0.0000\);_(* &quot;-&quot;??_);_(@_)"/>
+    <numFmt numFmtId="168" formatCode="0.0000"/>
+    <numFmt numFmtId="169" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;??_);_(@_)"/>
+    <numFmt numFmtId="170" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;_);_(* @_)"/>
   </numFmts>
-  <fonts count="24">
+  <fonts count="35">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="trebuchet MS"/>
       <family val="2"/>
       <color theme="1"/>
-      <sz val="11"/>
-[...4 lines deleted...]
-      <color theme="1"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="trebuchet MS"/>
       <family val="2"/>
       <b val="1"/>
       <color rgb="FFFFFFFF"/>
       <sz val="14"/>
     </font>
     <font>
       <name val="trebuchet MS"/>
       <family val="2"/>
       <b val="1"/>
       <color theme="1"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="trebuchet MS"/>
       <family val="2"/>
       <b val="1"/>
       <color rgb="FFFFFFFF"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="trebuchet MS"/>
       <family val="2"/>
       <color rgb="FF000000"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
-    </font>
-[...24 lines deleted...]
-      <sz val="10"/>
     </font>
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="10"/>
       <sz val="11"/>
       <u val="single"/>
       <scheme val="minor"/>
     </font>
     <font>
+      <name val="trebuchet MS"/>
+      <family val="2"/>
+      <b val="1"/>
+      <color theme="1"/>
+      <sz val="11"/>
+    </font>
+    <font>
+      <name val="Trebuchet MS"/>
+      <family val="2"/>
+      <color theme="1"/>
+      <sz val="8"/>
+    </font>
+    <font>
+      <name val="Trebuchet MS"/>
+      <family val="2"/>
+      <b val="1"/>
+      <color theme="1"/>
+      <sz val="8"/>
+    </font>
+    <font>
+      <name val="Trebuchet MS"/>
+      <family val="2"/>
+      <b val="1"/>
+      <color rgb="FFFF0000"/>
+      <sz val="8"/>
+    </font>
+    <font>
+      <name val="Trebuchet MS"/>
+      <family val="2"/>
+      <color rgb="FF000000"/>
+      <sz val="8"/>
+    </font>
+    <font>
       <name val="Trebuchet MS"/>
       <family val="2"/>
       <b val="1"/>
       <color rgb="FF000000"/>
+      <sz val="8"/>
+      <u val="single"/>
+    </font>
+    <font>
+      <name val="Trebuchet MS"/>
+      <family val="2"/>
+      <b val="1"/>
+      <color rgb="FF333333"/>
+      <sz val="8"/>
+    </font>
+    <font>
+      <name val="Trebuchet MS"/>
+      <family val="2"/>
+      <b val="1"/>
+      <sz val="8"/>
+    </font>
+    <font>
+      <name val="Trebuchet MS"/>
+      <family val="2"/>
+      <sz val="8"/>
+    </font>
+    <font>
+      <name val="Trebuchet MS"/>
+      <family val="2"/>
+      <i val="1"/>
+      <sz val="8"/>
+    </font>
+    <font>
+      <name val="Trebuchet MS"/>
+      <family val="2"/>
+      <color rgb="FFFF0000"/>
+      <sz val="8"/>
+    </font>
+    <font>
+      <name val="Trebuchet MS"/>
+      <family val="2"/>
+      <b val="1"/>
+      <strike val="1"/>
+      <sz val="8"/>
+    </font>
+    <font>
+      <name val="Arial"/>
+      <family val="2"/>
       <sz val="10"/>
     </font>
     <font>
-      <name val="Trebuchet MS"/>
-[...1 lines deleted...]
-      <b val="1"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <color indexed="8"/>
       <sz val="10"/>
+    </font>
+    <font>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <color theme="1"/>
+      <sz val="8"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <name val="Arial"/>
       <family val="2"/>
       <b val="1"/>
       <color rgb="FF000000"/>
-      <sz val="9"/>
+      <sz val="8"/>
     </font>
     <font>
       <name val="Arial"/>
       <family val="2"/>
       <color rgb="FF000000"/>
-      <sz val="9"/>
+      <sz val="8"/>
     </font>
     <font>
       <name val="Times New Roman"/>
       <family val="1"/>
       <color rgb="FF000000"/>
-      <sz val="10"/>
+      <sz val="8"/>
+    </font>
+    <font>
+      <name val="Trebuchet MS"/>
+      <family val="2"/>
+      <color indexed="8"/>
+      <sz val="8"/>
     </font>
     <font>
       <name val="Trebuchet MS"/>
       <family val="2"/>
       <b val="1"/>
       <color indexed="8"/>
-      <sz val="10"/>
-[...3 lines deleted...]
-      <name val="Aptos Narrow"/>
+      <sz val="8"/>
+    </font>
+    <font>
+      <name val="Trebuchet MS"/>
       <family val="2"/>
       <b val="1"/>
       <color rgb="FF000000"/>
-      <sz val="11"/>
+      <sz val="8"/>
     </font>
     <font>
       <name val="Calibri"/>
       <family val="2"/>
-      <color rgb="FF000000"/>
-      <sz val="11"/>
+      <color theme="10"/>
+      <sz val="8"/>
+      <u val="single"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <b val="1"/>
+      <color theme="1"/>
+      <sz val="8"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <b val="1"/>
       <color rgb="FF000000"/>
-      <sz val="11"/>
-[...2 lines deleted...]
-      <name val="trebuchet MS"/>
+      <sz val="8"/>
+    </font>
+    <font>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
       <b val="1"/>
-      <color theme="1"/>
-      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <sz val="8"/>
+    </font>
+    <font>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <color rgb="FF000000"/>
+      <sz val="8"/>
+    </font>
+    <font>
+      <name val="Trebuchet MS"/>
+      <family val="2"/>
+      <b val="1"/>
+      <color indexed="8"/>
+      <sz val="8"/>
       <u val="single"/>
-    </font>
-[...5 lines deleted...]
-      <sz val="11"/>
     </font>
   </fonts>
   <fills count="6">
     <fill>
       <patternFill/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF000000"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFC0C0C0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFD9D9D9"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="12">
+  <borders count="16">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
@@ -273,377 +350,658 @@
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
-[...4 lines deleted...]
-      </right>
+      <left/>
+      <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
-      <bottom/>
-[...9 lines deleted...]
-      <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
-      <bottom style="thin">
-[...1 lines deleted...]
-      </bottom>
+      <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left/>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="4">
+  <cellStyleXfs count="13">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="9" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
-    <xf numFmtId="9" fontId="7" fillId="0" borderId="0"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="43" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="43" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="9" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="43" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="170" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="9" fontId="21" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="95">
+  <cellXfs count="192">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
-[...12 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="10" fontId="1" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="15" fontId="1" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="164" fontId="3" fillId="3" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="10" fontId="3" fillId="3" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="164" fontId="4" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="10" fontId="4" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="6" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="6" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="8" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="9" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-[...11 lines deleted...]
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="10" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="10" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="9" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="43" fontId="15" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="43" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="43" fontId="16" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="43" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="10" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="10" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="7" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="13" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="4" fontId="16" fillId="0" borderId="1" pivotButton="0" quotePrefix="1" xfId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="10" fontId="16" fillId="0" borderId="1" pivotButton="0" quotePrefix="1" xfId="1"/>
+    <xf numFmtId="166" fontId="16" fillId="0" borderId="3" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="13" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="2" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="14" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="15" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="10" fontId="15" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="167" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="168" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="168" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="168" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="4">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="16" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="25" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="25" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="5"/>
+    <xf numFmtId="43" fontId="16" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="6"/>
+    <xf numFmtId="169" fontId="16" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="5"/>
+    <xf numFmtId="169" fontId="16" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="6"/>
+    <xf numFmtId="15" fontId="16" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="6"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="11" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="169" fontId="16" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="6">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="15" fontId="16" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="6">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="12" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="169" fontId="16" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="6">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="15" fontId="16" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="6">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="4" fontId="11" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-[...18 lines deleted...]
-      <alignment horizontal="center" vertical="top"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="2">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="16" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="10" fontId="16" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="16" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="2">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="2">
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="2">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="16" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="10" fontId="16" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="4" borderId="0" pivotButton="0" quotePrefix="0" xfId="5"/>
+    <xf numFmtId="15" fontId="16" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="5"/>
+    <xf numFmtId="4" fontId="16" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="5"/>
+    <xf numFmtId="0" fontId="24" fillId="4" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="25" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="10" fontId="25" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="16" fillId="4" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="10" fontId="16" fillId="4" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="10" fontId="16" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="16" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="10" fontId="16" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="4" fontId="9" fillId="0" borderId="4" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="9" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="10" fontId="31" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="5" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="10" fontId="33" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="43" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="4">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="25" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="3"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="7" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="4" fontId="11" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="11" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="10" fontId="11" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="12" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="4" fontId="2" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="11" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="14" fontId="2" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="12" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="4" fontId="11" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="2">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="3" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="4" fontId="11" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="4" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="10" fontId="11" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="1">
+    <xf numFmtId="4" fontId="16" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="16" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="2">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="6" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="2" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="11" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="12" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="4" fontId="2" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="3" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-[...47 lines deleted...]
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="2" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="5" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="4" fontId="11" fillId="0" borderId="5" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-[...11 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="4" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-[...14 lines deleted...]
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="3" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="3" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="7" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="5" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="4" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="4" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="4" fontId="16" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="2">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="4" fontId="16" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
-[...15 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="15" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="12" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-[...9 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="6" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
   </cellXfs>
-  <cellStyles count="4">
+  <cellStyles count="13">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Percent" xfId="1" builtinId="5"/>
     <cellStyle name="Normal 3 4 2 2 4" xfId="2"/>
     <cellStyle name="Hyperlink" xfId="3" builtinId="8"/>
+    <cellStyle name="Comma" xfId="4" builtinId="3"/>
+    <cellStyle name="Normal 3 2" xfId="5"/>
+    <cellStyle name="Comma 4 2" xfId="6"/>
+    <cellStyle name="Percent 2 3" xfId="7"/>
+    <cellStyle name="Comma 2" xfId="8"/>
+    <cellStyle name="Normal 2" xfId="9"/>
+    <cellStyle name="Normal 3" xfId="10"/>
+    <cellStyle name="Comma 3" xfId="11"/>
+    <cellStyle name="Percent 2" xfId="12"/>
   </cellStyles>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00800000"/>
       <rgbColor rgb="00008000"/>
       <rgbColor rgb="00000080"/>
       <rgbColor rgb="00808000"/>
       <rgbColor rgb="00800080"/>
@@ -685,116 +1043,116 @@
       <rgbColor rgb="00003366"/>
       <rgbColor rgb="00339966"/>
       <rgbColor rgb="00003300"/>
       <rgbColor rgb="00333300"/>
       <rgbColor rgb="00993300"/>
       <rgbColor rgb="00993366"/>
       <rgbColor rgb="00333399"/>
       <rgbColor rgb="00333333"/>
     </indexedColors>
   </colors>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId4" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image1.png" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image2.png" Id="rId2" /></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <wsDr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
   <twoCellAnchor editAs="oneCell">
     <from>
       <col>1</col>
       <colOff>0</colOff>
-      <row>61</row>
+      <row>54</row>
       <rowOff>0</rowOff>
     </from>
     <to>
       <col>1</col>
-      <colOff>2374900</colOff>
-[...1 lines deleted...]
-      <rowOff>31750</rowOff>
+      <colOff>2378075</colOff>
+      <row>63</row>
+      <rowOff>34925</rowOff>
     </to>
     <pic>
       <nvPicPr>
         <cNvPr id="2" name="Picture 1"/>
         <cNvPicPr>
           <a:picLocks/>
         </cNvPicPr>
       </nvPicPr>
       <blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </blipFill>
       <spPr>
         <a:xfrm>
-          <a:off x="457200" y="9512300"/>
+          <a:off x="457200" y="8655050"/>
           <a:ext cx="2374900" cy="1574800"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <avLst/>
         </a:prstGeom>
         <a:ln>
           <a:prstDash val="solid"/>
         </a:ln>
       </spPr>
     </pic>
     <clientData/>
   </twoCellAnchor>
   <twoCellAnchor editAs="oneCell">
     <from>
       <col>1</col>
       <colOff>0</colOff>
-      <row>75</row>
+      <row>67</row>
       <rowOff>0</rowOff>
     </from>
     <to>
       <col>1</col>
-      <colOff>2374900</colOff>
-[...1 lines deleted...]
-      <rowOff>31750</rowOff>
+      <colOff>2378075</colOff>
+      <row>76</row>
+      <rowOff>34925</rowOff>
     </to>
     <pic>
       <nvPicPr>
         <cNvPr id="3" name="Picture 2"/>
         <cNvPicPr>
           <a:picLocks/>
         </cNvPicPr>
       </nvPicPr>
       <blipFill>
         <a:blip r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </blipFill>
       <spPr>
         <a:xfrm>
-          <a:off x="457200" y="11925300"/>
+          <a:off x="457200" y="11068050"/>
           <a:ext cx="2374900" cy="1574800"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <avLst/>
         </a:prstGeom>
         <a:ln>
           <a:prstDash val="solid"/>
         </a:ln>
       </spPr>
     </pic>
     <clientData/>
   </twoCellAnchor>
 </wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
@@ -1036,1215 +1394,1693 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:L96"/>
+  <dimension ref="A1:L122"/>
   <sheetViews>
-    <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
+    <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultColWidth="8.7265625" defaultRowHeight="13.5"/>
   <cols>
-    <col width="6.54296875" bestFit="1" customWidth="1" style="84" min="1" max="1"/>
-[...11 lines deleted...]
-    <col width="8.7265625" customWidth="1" style="84" min="13" max="16384"/>
+    <col width="6.54296875" bestFit="1" customWidth="1" style="1" min="1" max="1"/>
+    <col width="52.81640625" bestFit="1" customWidth="1" style="1" min="2" max="2"/>
+    <col width="18.81640625" bestFit="1" customWidth="1" style="1" min="3" max="3"/>
+    <col width="21.1796875" bestFit="1" customWidth="1" style="1" min="4" max="4"/>
+    <col width="17" customWidth="1" style="1" min="5" max="5"/>
+    <col width="23.81640625" bestFit="1" customWidth="1" style="1" min="6" max="6"/>
+    <col width="14" bestFit="1" customWidth="1" style="1" min="7" max="7"/>
+    <col width="12.54296875" bestFit="1" customWidth="1" style="1" min="8" max="8"/>
+    <col width="14" bestFit="1" customWidth="1" style="1" min="9" max="9"/>
+    <col width="7.54296875" bestFit="1" customWidth="1" style="1" min="10" max="10"/>
+    <col width="30.1796875" bestFit="1" customWidth="1" style="1" min="11" max="11"/>
+    <col width="7.54296875" bestFit="1" customWidth="1" style="1" min="12" max="12"/>
+    <col width="8.7265625" customWidth="1" style="1" min="13" max="16384"/>
   </cols>
   <sheetData>
-    <row r="1" ht="19" customHeight="1" s="62">
-[...1 lines deleted...]
-      <c r="B1" s="61" t="inlineStr">
+    <row r="1" ht="19" customHeight="1" s="158">
+      <c r="A1" s="157" t="n"/>
+      <c r="B1" s="157" t="inlineStr">
         <is>
           <t>DSP Bond Fund</t>
         </is>
       </c>
     </row>
     <row r="2">
-      <c r="B2" s="4" t="inlineStr">
-[...1 lines deleted...]
-          <t>Portfolio as on February 15, 2026</t>
+      <c r="B2" s="3" t="inlineStr">
+        <is>
+          <t>Portfolio as on May 31, 2026</t>
         </is>
       </c>
     </row>
     <row r="4">
-      <c r="A4" s="5" t="inlineStr">
+      <c r="A4" s="4" t="inlineStr">
         <is>
           <t>Sr. No.</t>
         </is>
       </c>
-      <c r="B4" s="5" t="inlineStr">
+      <c r="B4" s="4" t="inlineStr">
         <is>
           <t>Name of Instrument</t>
         </is>
       </c>
-      <c r="C4" s="5" t="inlineStr">
+      <c r="C4" s="4" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
-      <c r="D4" s="5" t="inlineStr">
+      <c r="D4" s="4" t="inlineStr">
         <is>
           <t>Rating/Industry</t>
         </is>
       </c>
-      <c r="E4" s="5" t="inlineStr">
+      <c r="E4" s="4" t="inlineStr">
         <is>
           <t>Quantity</t>
         </is>
       </c>
-      <c r="F4" s="5" t="inlineStr">
+      <c r="F4" s="4" t="inlineStr">
         <is>
           <t>Market value (Rs. In lakhs)</t>
         </is>
       </c>
-      <c r="G4" s="5" t="inlineStr">
+      <c r="G4" s="4" t="inlineStr">
         <is>
           <t>% to Net Assets</t>
         </is>
       </c>
-      <c r="H4" s="5" t="inlineStr">
+      <c r="H4" s="4" t="inlineStr">
         <is>
           <t>Maturity Date</t>
         </is>
       </c>
-      <c r="I4" s="5" t="inlineStr">
+      <c r="I4" s="4" t="inlineStr">
         <is>
           <t>Put/Call Option</t>
         </is>
       </c>
-      <c r="J4" s="5" t="inlineStr">
+      <c r="J4" s="4" t="inlineStr">
         <is>
           <t>YTM (%)</t>
         </is>
       </c>
     </row>
     <row r="6">
-      <c r="B6" s="4" t="inlineStr">
+      <c r="B6" s="3" t="inlineStr">
         <is>
           <t>Units issued by REITs &amp; InvITs</t>
         </is>
       </c>
     </row>
     <row r="7">
-      <c r="B7" s="4" t="inlineStr">
+      <c r="B7" s="3" t="inlineStr">
         <is>
           <t>Listed / awaiting listing on the stock exchanges</t>
         </is>
       </c>
     </row>
     <row r="8">
-      <c r="A8" s="84" t="n">
+      <c r="A8" s="1" t="n">
         <v>1</v>
       </c>
-      <c r="B8" s="84" t="inlineStr">
+      <c r="B8" s="1" t="inlineStr">
         <is>
           <t>Roadstar Infra Investment Trust</t>
         </is>
       </c>
-      <c r="C8" s="84" t="inlineStr">
+      <c r="C8" s="1" t="inlineStr">
         <is>
           <t>INE0JEI23010</t>
         </is>
       </c>
-      <c r="D8" s="84" t="inlineStr">
+      <c r="D8" s="1" t="inlineStr">
         <is>
           <t>Transport Infrastructure</t>
         </is>
       </c>
-      <c r="E8" s="12" t="n">
+      <c r="E8" s="11" t="n">
         <v>121667</v>
       </c>
-      <c r="F8" s="6" t="n">
-[...7 lines deleted...]
-      <c r="K8" s="4" t="inlineStr">
+      <c r="F8" s="5" t="n">
+        <v>76.08</v>
+      </c>
+      <c r="G8" s="6" t="n">
+        <v>0.003</v>
+      </c>
+      <c r="H8" s="7" t="n"/>
+      <c r="J8" s="5" t="n"/>
+      <c r="K8" s="3" t="inlineStr">
         <is>
           <t>Sector/Rating</t>
         </is>
       </c>
-      <c r="L8" s="4" t="inlineStr">
+      <c r="L8" s="3" t="inlineStr">
         <is>
           <t>Percent</t>
         </is>
       </c>
     </row>
     <row r="9">
-      <c r="A9" s="9" t="n"/>
-      <c r="B9" s="9" t="inlineStr">
+      <c r="A9" s="8" t="n"/>
+      <c r="B9" s="8" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
-      <c r="C9" s="9" t="n"/>
-[...8 lines deleted...]
-      <c r="K9" s="84" t="inlineStr">
+      <c r="C9" s="8" t="n"/>
+      <c r="D9" s="8" t="n"/>
+      <c r="E9" s="8" t="n"/>
+      <c r="F9" s="9" t="n">
+        <v>76.08</v>
+      </c>
+      <c r="G9" s="10" t="n">
+        <v>0.003</v>
+      </c>
+      <c r="K9" s="1" t="inlineStr">
+        <is>
+          <t>Sovereign</t>
+        </is>
+      </c>
+      <c r="L9" s="6" t="n">
+        <v>0.5821</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="K10" s="1" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="L10" s="6" t="n">
+        <v>0.1928</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="B11" s="3" t="inlineStr">
+        <is>
+          <t>DEBT INSTRUMENTS</t>
+        </is>
+      </c>
+      <c r="K11" s="1" t="inlineStr">
+        <is>
+          <t>IND AAA</t>
+        </is>
+      </c>
+      <c r="L11" s="6" t="n">
+        <v>0.1005</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="B12" s="3" t="inlineStr">
+        <is>
+          <t>BOND &amp; NCD's</t>
+        </is>
+      </c>
+      <c r="K12" s="1" t="inlineStr">
         <is>
           <t>CRISIL AAA</t>
         </is>
       </c>
-      <c r="L9" s="7" t="n">
-[...4 lines deleted...]
-      <c r="K10" s="84" t="inlineStr">
+      <c r="L12" s="6" t="n">
+        <v>0.0998</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="B13" s="3" t="inlineStr">
+        <is>
+          <t>Listed / awaiting listing on the stock exchanges</t>
+        </is>
+      </c>
+      <c r="K13" s="1" t="inlineStr">
+        <is>
+          <t>Alternative Investment Funds (AIF)</t>
+        </is>
+      </c>
+      <c r="L13" s="6" t="n">
+        <v>0.0045</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" s="1" t="n">
+        <v>2</v>
+      </c>
+      <c r="B14" s="1" t="inlineStr">
+        <is>
+          <t>National Housing Bank**</t>
+        </is>
+      </c>
+      <c r="C14" s="1" t="inlineStr">
+        <is>
+          <t>INE557F08GC8</t>
+        </is>
+      </c>
+      <c r="D14" s="1" t="inlineStr">
+        <is>
+          <t>IND AAA</t>
+        </is>
+      </c>
+      <c r="E14" s="11" t="n">
+        <v>2500</v>
+      </c>
+      <c r="F14" s="5" t="n">
+        <v>2517.14</v>
+      </c>
+      <c r="G14" s="6" t="n">
+        <v>0.1005</v>
+      </c>
+      <c r="H14" s="7" t="n">
+        <v>48033</v>
+      </c>
+      <c r="J14" s="5" t="n">
+        <v>7.73</v>
+      </c>
+      <c r="K14" s="1" t="inlineStr">
+        <is>
+          <t>Transport Infrastructure</t>
+        </is>
+      </c>
+      <c r="L14" s="6" t="n">
+        <v>0.003</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" s="1" t="n">
+        <v>3</v>
+      </c>
+      <c r="B15" s="1" t="inlineStr">
+        <is>
+          <t>National Bank for Financing Infrastructure and Development**</t>
+        </is>
+      </c>
+      <c r="C15" s="1" t="inlineStr">
+        <is>
+          <t>INE0KUG08100</t>
+        </is>
+      </c>
+      <c r="D15" s="1" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E15" s="11" t="n">
+        <v>2500</v>
+      </c>
+      <c r="F15" s="5" t="n">
+        <v>2499.62</v>
+      </c>
+      <c r="G15" s="6" t="n">
+        <v>0.0998</v>
+      </c>
+      <c r="H15" s="7" t="n">
+        <v>47800</v>
+      </c>
+      <c r="J15" s="5" t="n">
+        <v>7.88</v>
+      </c>
+      <c r="K15" s="1" t="inlineStr">
+        <is>
+          <t>Cash &amp; Equivalent</t>
+        </is>
+      </c>
+      <c r="L15" s="6" t="n">
+        <v>0.0173</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" s="8" t="n"/>
+      <c r="B16" s="8" t="inlineStr">
+        <is>
+          <t>Total</t>
+        </is>
+      </c>
+      <c r="C16" s="8" t="n"/>
+      <c r="D16" s="8" t="n"/>
+      <c r="E16" s="8" t="n"/>
+      <c r="F16" s="9" t="n">
+        <v>5016.76</v>
+      </c>
+      <c r="G16" s="10" t="n">
+        <v>0.2003</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="B18" s="3" t="inlineStr">
+        <is>
+          <t>Government Securities (Central/State)</t>
+        </is>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" s="1" t="n">
+        <v>4</v>
+      </c>
+      <c r="B19" s="1" t="inlineStr">
+        <is>
+          <t>6.36% GOI 2031</t>
+        </is>
+      </c>
+      <c r="C19" s="1" t="inlineStr">
+        <is>
+          <t>IN0020250141</t>
+        </is>
+      </c>
+      <c r="D19" s="1" t="inlineStr">
         <is>
           <t>Sovereign</t>
         </is>
       </c>
-      <c r="L10" s="7" t="n">
-[...9 lines deleted...]
-      <c r="K11" s="84" t="inlineStr">
+      <c r="E19" s="11" t="n">
+        <v>9000000</v>
+      </c>
+      <c r="F19" s="5" t="n">
+        <v>9001.23</v>
+      </c>
+      <c r="G19" s="6" t="n">
+        <v>0.3593</v>
+      </c>
+      <c r="H19" s="7" t="n">
+        <v>47895</v>
+      </c>
+      <c r="J19" s="5" t="n">
+        <v>6.8205</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" s="1" t="n">
+        <v>5</v>
+      </c>
+      <c r="B20" s="1" t="inlineStr">
+        <is>
+          <t>7.72% Maharashtra SDL 2031</t>
+        </is>
+      </c>
+      <c r="C20" s="1" t="inlineStr">
+        <is>
+          <t>IN2220220171</t>
+        </is>
+      </c>
+      <c r="D20" s="1" t="inlineStr">
+        <is>
+          <t>Sovereign</t>
+        </is>
+      </c>
+      <c r="E20" s="11" t="n">
+        <v>2500000</v>
+      </c>
+      <c r="F20" s="5" t="n">
+        <v>2572.92</v>
+      </c>
+      <c r="G20" s="6" t="n">
+        <v>0.1027</v>
+      </c>
+      <c r="H20" s="7" t="n">
+        <v>47908</v>
+      </c>
+      <c r="J20" s="5" t="n">
+        <v>7.465</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" s="1" t="n">
+        <v>6</v>
+      </c>
+      <c r="B21" s="1" t="inlineStr">
+        <is>
+          <t>7.03% Chattisgarh SDL 2030</t>
+        </is>
+      </c>
+      <c r="C21" s="1" t="inlineStr">
+        <is>
+          <t>IN3520240026</t>
+        </is>
+      </c>
+      <c r="D21" s="1" t="inlineStr">
+        <is>
+          <t>Sovereign</t>
+        </is>
+      </c>
+      <c r="E21" s="11" t="n">
+        <v>2500000</v>
+      </c>
+      <c r="F21" s="5" t="n">
+        <v>2496.53</v>
+      </c>
+      <c r="G21" s="6" t="n">
+        <v>0.09959999999999999</v>
+      </c>
+      <c r="H21" s="7" t="n">
+        <v>47751</v>
+      </c>
+      <c r="J21" s="5" t="n">
+        <v>7.4185</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" s="1" t="n">
+        <v>7</v>
+      </c>
+      <c r="B22" s="1" t="inlineStr">
+        <is>
+          <t>7.32% GOI 2030</t>
+        </is>
+      </c>
+      <c r="C22" s="1" t="inlineStr">
+        <is>
+          <t>IN0020230135</t>
+        </is>
+      </c>
+      <c r="D22" s="1" t="inlineStr">
+        <is>
+          <t>Sovereign</t>
+        </is>
+      </c>
+      <c r="E22" s="11" t="n">
+        <v>500000</v>
+      </c>
+      <c r="F22" s="5" t="n">
+        <v>513.8099999999999</v>
+      </c>
+      <c r="G22" s="6" t="n">
+        <v>0.0205</v>
+      </c>
+      <c r="H22" s="7" t="n">
+        <v>47800</v>
+      </c>
+      <c r="J22" s="5" t="n">
+        <v>6.687</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" s="8" t="n"/>
+      <c r="B23" s="8" t="inlineStr">
+        <is>
+          <t>Total</t>
+        </is>
+      </c>
+      <c r="C23" s="8" t="n"/>
+      <c r="D23" s="8" t="n"/>
+      <c r="E23" s="8" t="n"/>
+      <c r="F23" s="9" t="n">
+        <v>14584.49</v>
+      </c>
+      <c r="G23" s="10" t="n">
+        <v>0.5821</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="B25" s="3" t="inlineStr">
+        <is>
+          <t>MONEY MARKET INSTRUMENTS</t>
+        </is>
+      </c>
+    </row>
+    <row r="26">
+      <c r="B26" s="3" t="inlineStr">
+        <is>
+          <t>Certificate of Deposit</t>
+        </is>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" s="1" t="n">
+        <v>8</v>
+      </c>
+      <c r="B27" s="1" t="inlineStr">
+        <is>
+          <t>HDFC Bank Limited**</t>
+        </is>
+      </c>
+      <c r="C27" s="1" t="inlineStr">
+        <is>
+          <t>INE040A16HO2</t>
+        </is>
+      </c>
+      <c r="D27" s="1" t="inlineStr">
         <is>
           <t>CRISIL A1+</t>
         </is>
       </c>
-      <c r="L11" s="7" t="n">
-[...24 lines deleted...]
-      <c r="K13" s="84" t="inlineStr">
+      <c r="E27" s="11" t="n">
+        <v>500</v>
+      </c>
+      <c r="F27" s="5" t="n">
+        <v>2458.49</v>
+      </c>
+      <c r="G27" s="6" t="n">
+        <v>0.09810000000000001</v>
+      </c>
+      <c r="H27" s="7" t="n">
+        <v>46259</v>
+      </c>
+      <c r="J27" s="5" t="n">
+        <v>7.2499</v>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28" s="1" t="n">
+        <v>9</v>
+      </c>
+      <c r="B28" s="1" t="inlineStr">
+        <is>
+          <t>Indian Bank</t>
+        </is>
+      </c>
+      <c r="C28" s="1" t="inlineStr">
+        <is>
+          <t>INE562A16QJ6</t>
+        </is>
+      </c>
+      <c r="D28" s="1" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E28" s="11" t="n">
+        <v>500</v>
+      </c>
+      <c r="F28" s="5" t="n">
+        <v>2371.3</v>
+      </c>
+      <c r="G28" s="6" t="n">
+        <v>0.09470000000000001</v>
+      </c>
+      <c r="H28" s="7" t="n">
+        <v>46427</v>
+      </c>
+      <c r="J28" s="5" t="n">
+        <v>7.83</v>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29" s="8" t="n"/>
+      <c r="B29" s="8" t="inlineStr">
+        <is>
+          <t>Total</t>
+        </is>
+      </c>
+      <c r="C29" s="8" t="n"/>
+      <c r="D29" s="8" t="n"/>
+      <c r="E29" s="8" t="n"/>
+      <c r="F29" s="9" t="n">
+        <v>4829.79</v>
+      </c>
+      <c r="G29" s="10" t="n">
+        <v>0.1928</v>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31" s="1" t="n">
+        <v>10</v>
+      </c>
+      <c r="B31" s="3" t="inlineStr">
+        <is>
+          <t>TREPS / Reverse Repo Investments</t>
+        </is>
+      </c>
+      <c r="F31" s="5" t="n">
+        <v>194.78</v>
+      </c>
+      <c r="G31" s="6" t="n">
+        <v>0.0078</v>
+      </c>
+      <c r="H31" s="7" t="n">
+        <v>46174</v>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32" s="8" t="n"/>
+      <c r="B32" s="8" t="inlineStr">
+        <is>
+          <t>Total</t>
+        </is>
+      </c>
+      <c r="C32" s="8" t="n"/>
+      <c r="D32" s="8" t="n"/>
+      <c r="E32" s="8" t="n"/>
+      <c r="F32" s="9" t="n">
+        <v>194.78</v>
+      </c>
+      <c r="G32" s="10" t="n">
+        <v>0.0078</v>
+      </c>
+    </row>
+    <row r="34">
+      <c r="B34" s="3" t="inlineStr">
         <is>
           <t>Alternative Investment Funds (AIF)</t>
         </is>
       </c>
-      <c r="L13" s="7" t="n">
-[...4 lines deleted...]
-      <c r="A14" s="84" t="n">
+    </row>
+    <row r="35">
+      <c r="A35" s="1" t="n">
+        <v>11</v>
+      </c>
+      <c r="B35" s="1" t="inlineStr">
+        <is>
+          <t>SBI Funds Management Pvt Ltd/Fund Parent</t>
+        </is>
+      </c>
+      <c r="C35" s="1" t="inlineStr">
+        <is>
+          <t>INF0RQ622028</t>
+        </is>
+      </c>
+      <c r="E35" s="11" t="n">
+        <v>948.296</v>
+      </c>
+      <c r="F35" s="5" t="n">
+        <v>111.79</v>
+      </c>
+      <c r="G35" s="6" t="n">
+        <v>0.0045</v>
+      </c>
+      <c r="J35" s="5" t="n"/>
+    </row>
+    <row r="36">
+      <c r="A36" s="8" t="n"/>
+      <c r="B36" s="8" t="inlineStr">
+        <is>
+          <t>Total</t>
+        </is>
+      </c>
+      <c r="C36" s="8" t="n"/>
+      <c r="D36" s="8" t="n"/>
+      <c r="E36" s="8" t="n"/>
+      <c r="F36" s="9" t="n">
+        <v>111.79</v>
+      </c>
+      <c r="G36" s="10" t="n">
+        <v>0.0045</v>
+      </c>
+    </row>
+    <row r="38">
+      <c r="B38" s="3" t="inlineStr">
+        <is>
+          <t>Cash &amp; Cash Equivalent</t>
+        </is>
+      </c>
+    </row>
+    <row r="39">
+      <c r="B39" s="1" t="inlineStr">
+        <is>
+          <t>Net Receivables/Payables</t>
+        </is>
+      </c>
+      <c r="E39" s="11" t="n"/>
+      <c r="F39" s="5" t="n">
+        <v>239.35</v>
+      </c>
+      <c r="G39" s="6" t="n">
+        <v>0.0095</v>
+      </c>
+      <c r="J39" s="5" t="n"/>
+    </row>
+    <row r="40">
+      <c r="A40" s="8" t="n"/>
+      <c r="B40" s="8" t="inlineStr">
+        <is>
+          <t>Total</t>
+        </is>
+      </c>
+      <c r="C40" s="8" t="n"/>
+      <c r="D40" s="8" t="n"/>
+      <c r="E40" s="8" t="n"/>
+      <c r="F40" s="9" t="n">
+        <v>239.35</v>
+      </c>
+      <c r="G40" s="10" t="n">
+        <v>0.0095</v>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42" s="4" t="n"/>
+      <c r="B42" s="4" t="inlineStr">
+        <is>
+          <t>GRAND TOTAL</t>
+        </is>
+      </c>
+      <c r="C42" s="4" t="n"/>
+      <c r="D42" s="4" t="n"/>
+      <c r="E42" s="4" t="n"/>
+      <c r="F42" s="12" t="n">
+        <v>25053.04</v>
+      </c>
+      <c r="G42" s="13" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43" s="1" t="inlineStr">
+        <is>
+          <t>Notes:</t>
+        </is>
+      </c>
+    </row>
+    <row r="44" ht="12" customFormat="1" customHeight="1" s="24">
+      <c r="A44" s="24" t="n">
+        <v>1</v>
+      </c>
+      <c r="B44" s="24" t="inlineStr">
+        <is>
+          <t>** Non Traded in accordance with SEBI Regulations.</t>
+        </is>
+      </c>
+    </row>
+    <row r="45" ht="12" customFormat="1" customHeight="1" s="24">
+      <c r="A45" s="76" t="n">
         <v>2</v>
       </c>
-      <c r="B14" s="84" t="inlineStr">
-[...39 lines deleted...]
-      <c r="A15" s="84" t="n">
+      <c r="B45" s="76" t="inlineStr">
+        <is>
+          <t>Market value includes accrued interest</t>
+        </is>
+      </c>
+    </row>
+    <row r="46" ht="61.5" customFormat="1" customHeight="1" s="24">
+      <c r="A46" s="76" t="n">
         <v>3</v>
       </c>
-      <c r="B15" s="84" t="inlineStr">
-[...676 lines deleted...]
-      <c r="B52" s="69" t="inlineStr">
+      <c r="B46" s="169" t="inlineStr">
+        <is>
+          <t xml:space="preserve">As per SEBI (MUTUAL FUNDS) REGULATIONS, 1996 and  MASTER CIRCULAR HO/24/13/11(1)2026-IMD-POD-1/I/7602/2026 Dtd March 20th 2026,  Below are the details of the securities in case of which issuer has defaulted beyond its maturity date. 
+Pursuant to the application filed by the Board of IL&amp;FS with the Hon’ble NCLAT to effect the interim distribution process, DSP Bond Fund has received Interim distribution from IL&amp;FS Transportation Networks Limited as stated below in the form of cash and InVITs. The cash distribution has been recognized as realized income passed on to the investors through NAV. The impact of InVITs has been factored in the NAV of the respective scheme on the March 07,2025  on which the INVITs were allotted. The provision of 10% is created on all the distributions of ITNL including prior distribution to safeguard the interest of unit holders as ITNL may claw back the amount in case the distribution results in excess distribution than what the debenture holders ought to have received.  </t>
+        </is>
+      </c>
+      <c r="C46" s="186" t="n"/>
+      <c r="D46" s="186" t="n"/>
+      <c r="E46" s="186" t="n"/>
+      <c r="F46" s="186" t="n"/>
+      <c r="G46" s="186" t="n"/>
+      <c r="H46" s="186" t="n"/>
+      <c r="I46" s="186" t="n"/>
+      <c r="J46" s="102" t="n"/>
+      <c r="K46" s="102" t="n"/>
+    </row>
+    <row r="47" ht="60" customFormat="1" customHeight="1" s="24">
+      <c r="A47" s="76" t="n"/>
+      <c r="B47" s="172" t="inlineStr">
         <is>
           <t>Security Name</t>
         </is>
       </c>
-      <c r="C52" s="69" t="inlineStr">
+      <c r="C47" s="172" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
-      <c r="D52" s="69" t="inlineStr">
+      <c r="D47" s="172" t="inlineStr">
         <is>
           <t>value of the security considered under net receivables (i.e. value recognized in NAV in absolute terms and as % to NAV)
 (Rs.in lakhs)</t>
         </is>
       </c>
-      <c r="E52" s="91" t="n"/>
-      <c r="F52" s="69" t="inlineStr">
+      <c r="E47" s="187" t="n"/>
+      <c r="F47" s="172" t="inlineStr">
         <is>
           <t>total amount (including principal and interest) that is due to the scheme on that investment
 (Rs.in lakhs)</t>
         </is>
       </c>
-      <c r="G52" s="39" t="inlineStr">
+      <c r="G47" s="133" t="inlineStr">
         <is>
           <t>Interim Distribution received (Rs.in lakhs)</t>
         </is>
       </c>
-      <c r="H52" s="69" t="inlineStr">
+      <c r="H47" s="172" t="inlineStr">
         <is>
           <t>Date of passing Interim Distribution recognized in NAV</t>
         </is>
       </c>
-      <c r="I52" s="32" t="inlineStr">
+      <c r="I47" s="104" t="inlineStr">
         <is>
           <t>Interim Distribution (Units) INR at Unit Face Value Rs. 100 (Rs. In Lakhs)</t>
         </is>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B53" s="22" t="inlineStr">
+      <c r="J47" s="78" t="n"/>
+      <c r="K47" s="78" t="n"/>
+    </row>
+    <row r="48" ht="12" customFormat="1" customHeight="1" s="24">
+      <c r="A48" s="76" t="n"/>
+      <c r="B48" s="116" t="inlineStr">
         <is>
           <t>0% Il&amp;Fs Transportation Networks Limited NCD Series A 23032019</t>
         </is>
       </c>
-      <c r="C53" s="22" t="inlineStr">
+      <c r="C48" s="116" t="inlineStr">
         <is>
           <t>INE975G08140</t>
         </is>
       </c>
-      <c r="D53" s="40" t="n">
+      <c r="D48" s="134" t="n">
         <v>0</v>
       </c>
-      <c r="E53" s="41" t="n">
+      <c r="E48" s="135" t="n">
         <v>0</v>
       </c>
-      <c r="F53" s="92" t="n">
+      <c r="F48" s="182" t="n">
         <v>1325.56242</v>
       </c>
-      <c r="G53" s="42" t="n">
+      <c r="G48" s="136" t="n">
         <v>82.70049</v>
       </c>
-      <c r="H53" s="43" t="n">
+      <c r="H48" s="137" t="n">
         <v>45218</v>
       </c>
-      <c r="I53" s="93" t="n">
+      <c r="I48" s="181" t="n">
         <v>146.67</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B54" s="22" t="inlineStr">
+      <c r="J48" s="78" t="n"/>
+      <c r="K48" s="78" t="n"/>
+    </row>
+    <row r="49" ht="12" customFormat="1" customHeight="1" s="24">
+      <c r="A49" s="76" t="n"/>
+      <c r="B49" s="116" t="inlineStr">
         <is>
           <t>0% Il&amp;Fs Transportation Networks Limited NCD Series A 23032019</t>
         </is>
       </c>
-      <c r="C54" s="22" t="inlineStr">
+      <c r="C49" s="116" t="inlineStr">
         <is>
           <t>INE975G08140</t>
         </is>
       </c>
-      <c r="D54" s="40" t="n">
+      <c r="D49" s="134" t="n">
         <v>0</v>
       </c>
-      <c r="E54" s="41" t="n">
+      <c r="E49" s="135" t="n">
         <v>0</v>
       </c>
-      <c r="F54" s="94" t="n"/>
-      <c r="G54" s="42" t="n">
+      <c r="F49" s="188" t="n"/>
+      <c r="G49" s="136" t="n">
         <v>41.85743</v>
       </c>
-      <c r="H54" s="43" t="n">
+      <c r="H49" s="137" t="n">
         <v>45715</v>
       </c>
-      <c r="I54" s="94" t="n"/>
-[...10 lines deleted...]
-      <c r="B60" s="1" t="inlineStr">
+      <c r="I49" s="188" t="n"/>
+      <c r="J49" s="78" t="n"/>
+      <c r="K49" s="78" t="n"/>
+    </row>
+    <row r="50" ht="12" customFormat="1" customHeight="1" s="24">
+      <c r="A50" s="76" t="n"/>
+      <c r="B50" s="116" t="inlineStr">
+        <is>
+          <t>0% Il&amp;Fs Transportation Networks Limited NCD Series A 23032019</t>
+        </is>
+      </c>
+      <c r="C50" s="116" t="inlineStr">
+        <is>
+          <t>INE975G08140</t>
+        </is>
+      </c>
+      <c r="D50" s="134" t="n">
+        <v>0</v>
+      </c>
+      <c r="E50" s="135" t="n">
+        <v>0</v>
+      </c>
+      <c r="F50" s="189" t="n"/>
+      <c r="G50" s="136" t="n">
+        <v>76.23339</v>
+      </c>
+      <c r="H50" s="137" t="n">
+        <v>46128</v>
+      </c>
+      <c r="I50" s="189" t="n"/>
+      <c r="J50" s="78" t="n"/>
+      <c r="K50" s="78" t="n"/>
+    </row>
+    <row r="51">
+      <c r="A51" s="15" t="n"/>
+      <c r="B51" s="15" t="n"/>
+    </row>
+    <row r="53" ht="14.5" customHeight="1" s="158">
+      <c r="B53" s="16" t="inlineStr">
         <is>
           <t>Scheme Riskometer</t>
         </is>
       </c>
     </row>
-    <row r="74" ht="14.5" customHeight="1" s="62">
-      <c r="B74" s="1" t="inlineStr">
+    <row r="66" ht="14.5" customHeight="1" s="158">
+      <c r="B66" s="16" t="inlineStr">
         <is>
           <t>Benchmark Riskometer: CRISIL Medium Duration Debt A-III Index</t>
         </is>
       </c>
     </row>
-    <row r="89">
-[...1 lines deleted...]
-      <c r="C89" s="18" t="inlineStr">
+    <row r="79">
+      <c r="A79" s="17" t="inlineStr">
+        <is>
+          <t>Sr. No.</t>
+        </is>
+      </c>
+      <c r="B79" s="18" t="inlineStr">
+        <is>
+          <t>Particulars</t>
+        </is>
+      </c>
+      <c r="C79" s="19" t="n"/>
+      <c r="D79" s="19" t="n"/>
+      <c r="E79" s="20" t="n"/>
+    </row>
+    <row r="80">
+      <c r="A80" s="21" t="n">
+        <v>1</v>
+      </c>
+      <c r="B80" s="22" t="n"/>
+      <c r="C80" s="23" t="inlineStr">
         <is>
           <t>Portfolio Information</t>
         </is>
       </c>
+      <c r="D80" s="24" t="n"/>
+      <c r="E80" s="25" t="n"/>
+    </row>
+    <row r="81">
+      <c r="A81" s="21" t="n"/>
+      <c r="B81" s="22" t="inlineStr">
+        <is>
+          <t>Description (if any)</t>
+        </is>
+      </c>
+      <c r="C81" s="26" t="n"/>
+      <c r="D81" s="27" t="n"/>
+      <c r="E81" s="25" t="n"/>
+    </row>
+    <row r="82">
+      <c r="A82" s="21" t="n"/>
+      <c r="B82" s="22" t="inlineStr">
+        <is>
+          <t>Annualised Portfolio YTM*@@</t>
+        </is>
+      </c>
+      <c r="C82" s="28" t="n">
+        <v>0.0732</v>
+      </c>
+      <c r="D82" s="24" t="n"/>
+      <c r="E82" s="25" t="n"/>
+    </row>
+    <row r="83">
+      <c r="A83" s="21" t="n"/>
+      <c r="B83" s="22" t="inlineStr">
+        <is>
+          <t>Macaulay Duration@@</t>
+        </is>
+      </c>
+      <c r="C83" s="29" t="n">
+        <v>3.24</v>
+      </c>
+      <c r="D83" s="24" t="n"/>
+      <c r="E83" s="25" t="n"/>
+    </row>
+    <row r="84">
+      <c r="A84" s="21" t="n"/>
+      <c r="B84" s="22" t="inlineStr">
+        <is>
+          <t>Residual Maturity@@</t>
+        </is>
+      </c>
+      <c r="C84" s="29" t="n">
+        <v>3.76</v>
+      </c>
+      <c r="D84" s="24" t="n"/>
+      <c r="E84" s="25" t="n"/>
+    </row>
+    <row r="85">
+      <c r="A85" s="21" t="n"/>
+      <c r="B85" s="22" t="inlineStr">
+        <is>
+          <t>Modified Duration (in years)@@</t>
+        </is>
+      </c>
+      <c r="C85" s="29" t="n">
+        <v>3.1</v>
+      </c>
+      <c r="D85" s="24" t="n"/>
+      <c r="E85" s="25" t="n"/>
+    </row>
+    <row r="86">
+      <c r="A86" s="21" t="n"/>
+      <c r="B86" s="30" t="inlineStr">
+        <is>
+          <t>* In case of semi-annual YTM, it will be annualised</t>
+        </is>
+      </c>
+      <c r="C86" s="30" t="n"/>
+      <c r="D86" s="24" t="n"/>
+      <c r="E86" s="25" t="n"/>
+    </row>
+    <row r="87">
+      <c r="A87" s="21" t="n">
+        <v>2</v>
+      </c>
+      <c r="B87" s="31" t="inlineStr">
+        <is>
+          <t>NAV AND Dividend</t>
+        </is>
+      </c>
+      <c r="C87" s="30" t="n"/>
+      <c r="D87" s="24" t="n"/>
+      <c r="E87" s="25" t="n"/>
+    </row>
+    <row r="88">
+      <c r="A88" s="21" t="n"/>
+      <c r="B88" s="190" t="inlineStr">
+        <is>
+          <t>Plan/Option Name</t>
+        </is>
+      </c>
+      <c r="C88" s="161" t="inlineStr">
+        <is>
+          <t>NAV per unit (Rs)</t>
+        </is>
+      </c>
+      <c r="D88" s="187" t="n"/>
+      <c r="E88" s="191" t="inlineStr">
+        <is>
+          <t>Aggregate distributions during the portfolio period  (Rs. per Unit)</t>
+        </is>
+      </c>
+    </row>
+    <row r="89" ht="27.5" customHeight="1" s="158">
+      <c r="A89" s="21" t="n"/>
+      <c r="B89" s="189" t="n"/>
+      <c r="C89" s="32" t="inlineStr">
+        <is>
+          <t>As on May 15, 2026</t>
+        </is>
+      </c>
+      <c r="D89" s="32" t="inlineStr">
+        <is>
+          <t>As on May 31, 2026</t>
+        </is>
+      </c>
+      <c r="E89" s="189" t="n"/>
     </row>
     <row r="90">
-      <c r="B90" s="16" t="inlineStr">
-[...6 lines deleted...]
-          <t>DSP Bond Fund</t>
+      <c r="A90" s="33" t="n"/>
+      <c r="B90" s="34" t="inlineStr">
+        <is>
+          <t>Direct Plan-Growth Plan</t>
+        </is>
+      </c>
+      <c r="C90" s="40" t="n">
+        <v>89.9913</v>
+      </c>
+      <c r="D90" s="40" t="inlineStr">
+        <is>
+          <t>90.0894*</t>
+        </is>
+      </c>
+      <c r="E90" s="23" t="inlineStr">
+        <is>
+          <t>-</t>
         </is>
       </c>
     </row>
     <row r="91">
-      <c r="B91" s="16" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C91" s="19" t="n"/>
+      <c r="A91" s="33" t="n"/>
+      <c r="B91" s="34" t="inlineStr">
+        <is>
+          <t>Direct Plan-IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C91" s="40" t="n">
+        <v>11.5037</v>
+      </c>
+      <c r="D91" s="40" t="inlineStr">
+        <is>
+          <t>11.5162*</t>
+        </is>
+      </c>
+      <c r="E91" s="23" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
     </row>
     <row r="92">
-      <c r="B92" s="16" t="inlineStr">
-[...5 lines deleted...]
-        <v>0.0708</v>
+      <c r="A92" s="33" t="n"/>
+      <c r="B92" s="34" t="inlineStr">
+        <is>
+          <t>Direct Plan-Daily IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C92" s="41" t="n">
+        <v>0</v>
+      </c>
+      <c r="D92" s="41" t="n">
+        <v>0</v>
+      </c>
+      <c r="E92" s="37" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="93">
-      <c r="B93" s="16" t="inlineStr">
-[...5 lines deleted...]
-        <v>3.4</v>
+      <c r="A93" s="33" t="n"/>
+      <c r="B93" s="34" t="inlineStr">
+        <is>
+          <t>Direct Plan-Weekly IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C93" s="41" t="n">
+        <v>0</v>
+      </c>
+      <c r="D93" s="41" t="n">
+        <v>0</v>
+      </c>
+      <c r="E93" s="37" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="94">
-      <c r="B94" s="16" t="inlineStr">
-[...5 lines deleted...]
-        <v>3.96</v>
+      <c r="A94" s="33" t="n"/>
+      <c r="B94" s="34" t="inlineStr">
+        <is>
+          <t>Direct Plan-Monthly IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C94" s="40" t="n">
+        <v>11.2481</v>
+      </c>
+      <c r="D94" s="40" t="inlineStr">
+        <is>
+          <t>11.2603*</t>
+        </is>
+      </c>
+      <c r="E94" s="23" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
       </c>
     </row>
     <row r="95">
-      <c r="B95" s="16" t="inlineStr">
-[...5 lines deleted...]
-        <v>46068</v>
+      <c r="A95" s="33" t="n"/>
+      <c r="B95" s="34" t="inlineStr">
+        <is>
+          <t>Direct Plan-Quarterly IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C95" s="41" t="n">
+        <v>0</v>
+      </c>
+      <c r="D95" s="42" t="n">
+        <v>0</v>
+      </c>
+      <c r="E95" s="37" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="96">
-      <c r="B96" s="17" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C96" s="18" t="n"/>
+      <c r="A96" s="33" t="n"/>
+      <c r="B96" s="38" t="n"/>
+      <c r="C96" s="35" t="n"/>
+      <c r="D96" s="35" t="n"/>
+      <c r="E96" s="23" t="n"/>
+    </row>
+    <row r="97">
+      <c r="A97" s="21" t="n"/>
+      <c r="B97" s="39" t="inlineStr">
+        <is>
+          <t>Regular Plan-Growth Plan</t>
+        </is>
+      </c>
+      <c r="C97" s="40" t="inlineStr">
+        <is>
+          <t>84.4834</t>
+        </is>
+      </c>
+      <c r="D97" s="40" t="inlineStr">
+        <is>
+          <t>84.5617*</t>
+        </is>
+      </c>
+      <c r="E97" s="26" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+    </row>
+    <row r="98">
+      <c r="A98" s="21" t="n"/>
+      <c r="B98" s="39" t="inlineStr">
+        <is>
+          <t>Regular Plan-IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C98" s="40" t="inlineStr">
+        <is>
+          <t>11.3897</t>
+        </is>
+      </c>
+      <c r="D98" s="40" t="inlineStr">
+        <is>
+          <t>11.4003*</t>
+        </is>
+      </c>
+      <c r="E98" s="26" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+    </row>
+    <row r="99">
+      <c r="A99" s="21" t="n"/>
+      <c r="B99" s="39" t="inlineStr">
+        <is>
+          <t>Regular Plan-Daily IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C99" s="41" t="n">
+        <v>0</v>
+      </c>
+      <c r="D99" s="41" t="n">
+        <v>0</v>
+      </c>
+      <c r="E99" s="42" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="100">
+      <c r="A100" s="21" t="n"/>
+      <c r="B100" s="39" t="inlineStr">
+        <is>
+          <t>Regular Plan-Weekly IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C100" s="41" t="n">
+        <v>0</v>
+      </c>
+      <c r="D100" s="41" t="n">
+        <v>0</v>
+      </c>
+      <c r="E100" s="42" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="101">
+      <c r="A101" s="21" t="n"/>
+      <c r="B101" s="39" t="inlineStr">
+        <is>
+          <t>Regular Plan-Monthly IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C101" s="40" t="inlineStr">
+        <is>
+          <t>11.1431</t>
+        </is>
+      </c>
+      <c r="D101" s="40" t="inlineStr">
+        <is>
+          <t>11.1534*</t>
+        </is>
+      </c>
+      <c r="E101" s="26" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+    </row>
+    <row r="102">
+      <c r="A102" s="21" t="n"/>
+      <c r="B102" s="39" t="inlineStr">
+        <is>
+          <t>Regular Plan-Quarterly IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C102" s="41" t="n">
+        <v>0</v>
+      </c>
+      <c r="D102" s="41" t="n">
+        <v>0</v>
+      </c>
+      <c r="E102" s="42" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="103">
+      <c r="A103" s="21" t="n"/>
+      <c r="B103" s="43" t="inlineStr">
+        <is>
+          <t>IDCW -  Income Distribution cum Capital Withdrawal.</t>
+        </is>
+      </c>
+      <c r="C103" s="44" t="n"/>
+      <c r="D103" s="44" t="n"/>
+      <c r="E103" s="25" t="n"/>
+    </row>
+    <row r="104">
+      <c r="A104" s="21" t="n"/>
+      <c r="B104" s="43" t="n"/>
+      <c r="C104" s="44" t="n"/>
+      <c r="D104" s="44" t="n"/>
+      <c r="E104" s="25" t="n"/>
+    </row>
+    <row r="105">
+      <c r="A105" s="21" t="n">
+        <v>3</v>
+      </c>
+      <c r="B105" s="45" t="inlineStr">
+        <is>
+          <t>Portfolio Turn Over Ratio ^^</t>
+        </is>
+      </c>
+      <c r="C105" s="39" t="n"/>
+      <c r="D105" s="46" t="n"/>
+      <c r="E105" s="47" t="n"/>
+    </row>
+    <row r="106">
+      <c r="A106" s="21" t="n"/>
+      <c r="B106" s="39" t="inlineStr">
+        <is>
+          <t xml:space="preserve"> - For Purchase</t>
+        </is>
+      </c>
+      <c r="C106" s="26" t="inlineStr">
+        <is>
+          <t>N.A.</t>
+        </is>
+      </c>
+      <c r="D106" s="46" t="n"/>
+      <c r="E106" s="48" t="n"/>
+    </row>
+    <row r="107">
+      <c r="A107" s="21" t="n"/>
+      <c r="B107" s="39" t="inlineStr">
+        <is>
+          <t xml:space="preserve"> - For Sale</t>
+        </is>
+      </c>
+      <c r="C107" s="26" t="inlineStr">
+        <is>
+          <t>N.A.</t>
+        </is>
+      </c>
+      <c r="D107" s="46" t="n"/>
+      <c r="E107" s="48" t="n"/>
+    </row>
+    <row r="108">
+      <c r="A108" s="21" t="n">
+        <v>4</v>
+      </c>
+      <c r="B108" s="49" t="inlineStr">
+        <is>
+          <t>Total investment in foreign securities/ADR/GDR (Rs. lakh)</t>
+        </is>
+      </c>
+      <c r="C108" s="50" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="D108" s="46" t="n"/>
+      <c r="E108" s="48" t="n"/>
+    </row>
+    <row r="109" ht="24" customHeight="1" s="158">
+      <c r="A109" s="21" t="n">
+        <v>5</v>
+      </c>
+      <c r="B109" s="51" t="inlineStr">
+        <is>
+          <t>Total of securities below investment grade and default provided for the of May 31, 2026 (Rs. lakh)</t>
+        </is>
+      </c>
+      <c r="C109" s="52" t="inlineStr">
+        <is>
+          <t>Refer point no.3</t>
+        </is>
+      </c>
+      <c r="D109" s="27" t="n"/>
+      <c r="E109" s="48" t="n"/>
+    </row>
+    <row r="110">
+      <c r="A110" s="21" t="n">
+        <v>6</v>
+      </c>
+      <c r="B110" s="53" t="inlineStr">
+        <is>
+          <t>Total investment in illiquid shares/securities</t>
+        </is>
+      </c>
+      <c r="C110" s="54" t="n"/>
+      <c r="D110" s="24" t="n"/>
+      <c r="E110" s="47" t="n"/>
+    </row>
+    <row r="111">
+      <c r="A111" s="21" t="n"/>
+      <c r="B111" s="55" t="inlineStr">
+        <is>
+          <t>- Value (In Rs. Lakh)</t>
+        </is>
+      </c>
+      <c r="C111" s="56" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="D111" s="57" t="n"/>
+      <c r="E111" s="48" t="n"/>
+    </row>
+    <row r="112">
+      <c r="A112" s="21" t="n"/>
+      <c r="B112" s="58" t="inlineStr">
+        <is>
+          <t>- in percentage terms (%)</t>
+        </is>
+      </c>
+      <c r="C112" s="56" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="D112" s="46" t="n"/>
+      <c r="E112" s="48" t="n"/>
+    </row>
+    <row r="113">
+      <c r="A113" s="21" t="n"/>
+      <c r="B113" s="58" t="n"/>
+      <c r="C113" s="59" t="n"/>
+      <c r="D113" s="46" t="n"/>
+      <c r="E113" s="47" t="n"/>
+    </row>
+    <row r="114">
+      <c r="A114" s="21" t="n">
+        <v>7</v>
+      </c>
+      <c r="B114" s="45" t="inlineStr">
+        <is>
+          <t>Total outstanding exposure to derivatives at the end of  May 31, 2026</t>
+        </is>
+      </c>
+      <c r="C114" s="54" t="n"/>
+      <c r="D114" s="24" t="n"/>
+      <c r="E114" s="48" t="n"/>
+    </row>
+    <row r="115">
+      <c r="A115" s="21" t="n"/>
+      <c r="B115" s="55" t="inlineStr">
+        <is>
+          <t>- Value (In Rs. Lakh)</t>
+        </is>
+      </c>
+      <c r="C115" s="56" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="D115" s="57" t="n"/>
+      <c r="E115" s="48" t="n"/>
+    </row>
+    <row r="116">
+      <c r="A116" s="21" t="n"/>
+      <c r="B116" s="58" t="inlineStr">
+        <is>
+          <t>- in percentage term (%)</t>
+        </is>
+      </c>
+      <c r="C116" s="56" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="D116" s="46" t="n"/>
+      <c r="E116" s="47" t="n"/>
+    </row>
+    <row r="117">
+      <c r="A117" s="60" t="n"/>
+      <c r="B117" s="61" t="n"/>
+      <c r="C117" s="61" t="n"/>
+      <c r="D117" s="61" t="n"/>
+      <c r="E117" s="62" t="n"/>
+    </row>
+    <row r="118">
+      <c r="A118" s="63" t="inlineStr">
+        <is>
+          <t>*</t>
+        </is>
+      </c>
+      <c r="B118" s="24" t="inlineStr">
+        <is>
+          <t>Computed NAV</t>
+        </is>
+      </c>
+      <c r="C118" s="24" t="n"/>
+      <c r="D118" s="24" t="n"/>
+      <c r="E118" s="24" t="n"/>
+    </row>
+    <row r="119">
+      <c r="A119" s="63" t="inlineStr">
+        <is>
+          <t>N.A.</t>
+        </is>
+      </c>
+      <c r="B119" s="24" t="inlineStr">
+        <is>
+          <t xml:space="preserve"> Not Applicable.</t>
+        </is>
+      </c>
+      <c r="C119" s="24" t="n"/>
+      <c r="D119" s="24" t="n"/>
+      <c r="E119" s="24" t="n"/>
+    </row>
+    <row r="120">
+      <c r="A120" s="63" t="inlineStr">
+        <is>
+          <t>^^</t>
+        </is>
+      </c>
+      <c r="B120" s="24" t="inlineStr">
+        <is>
+          <t>Portfolio Turn Over Ratio is for Equity Schemes.</t>
+        </is>
+      </c>
+      <c r="C120" s="24" t="n"/>
+      <c r="D120" s="24" t="n"/>
+      <c r="E120" s="24" t="n"/>
+    </row>
+    <row r="121">
+      <c r="A121" s="63" t="inlineStr">
+        <is>
+          <t>@@</t>
+        </is>
+      </c>
+      <c r="B121" s="24" t="inlineStr">
+        <is>
+          <t>Residual Maturity, Modified Duration and Portfolio YTM (Annualised) is for Debt Schemes.</t>
+        </is>
+      </c>
+      <c r="C121" s="24" t="n"/>
+      <c r="D121" s="24" t="n"/>
+      <c r="E121" s="24" t="n"/>
+    </row>
+    <row r="122" ht="48" customHeight="1" s="158">
+      <c r="A122" s="24" t="n"/>
+      <c r="B122" s="64" t="inlineStr">
+        <is>
+          <t>Pursuant to payment of IDCW, the NAV of the IDCW Option(s) of aforesaid Scheme of the Fund would fall to the extent of payout and statutory levy, if any. For complete distribution history of the Schemes, please visit www.dspim.com</t>
+        </is>
+      </c>
+      <c r="C122" s="24" t="n"/>
+      <c r="D122" s="24" t="n"/>
+      <c r="E122" s="24" t="n"/>
     </row>
   </sheetData>
-  <mergeCells count="5">
-[...2 lines deleted...]
-    <mergeCell ref="I53:I54"/>
+  <mergeCells count="8">
+    <mergeCell ref="D47:E47"/>
+    <mergeCell ref="F48:F50"/>
+    <mergeCell ref="I48:I50"/>
+    <mergeCell ref="B88:B89"/>
+    <mergeCell ref="E88:E89"/>
+    <mergeCell ref="B46:I46"/>
     <mergeCell ref="B1:F1"/>
-    <mergeCell ref="B51:H51"/>
+    <mergeCell ref="C88:D88"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:A1"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Rohit Pandey</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:lastPrinted></cp:lastPrinted>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties">
+  <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_Enabled" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2">
+    <vt:lpwstr>true</vt:lpwstr>
+  </property>
+  <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_SetDate" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3">
+    <vt:lpwstr>2026-06-03T18:39:21Z</vt:lpwstr>
+  </property>
+  <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_Method" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4">
+    <vt:lpwstr>Privileged</vt:lpwstr>
+  </property>
+  <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_Name" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5">
+    <vt:lpwstr>Public</vt:lpwstr>
+  </property>
+  <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_SiteId" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6">
+    <vt:lpwstr>1771ae17-e764-4e0f-a476-d4184d79a5d9</vt:lpwstr>
+  </property>
+  <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_ActionId" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7">
+    <vt:lpwstr>881336f3-c0c9-4eb0-926a-b3be9c727cbb</vt:lpwstr>
+  </property>
+  <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_ContentBits" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8">
+    <vt:lpwstr>0</vt:lpwstr>
+  </property>
+  <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_Tag" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9">
+    <vt:lpwstr>10, 0, 1, 1</vt:lpwstr>
+  </property>
+</Properties>
+</file>