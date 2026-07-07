--- v6 (2026-06-17)
+++ v7 (2026-07-07)
@@ -1,134 +1,94 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" Id="rId4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <bookViews>
-    <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" tabRatio="974" firstSheet="0" autoFilterDateGrouping="1"/>
+    <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" tabRatio="934" firstSheet="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="BOND" sheetId="1" state="visible" r:id="rId1"/>
     <sheet name="Sheet1" sheetId="2" state="hidden" r:id="rId2"/>
   </sheets>
   <definedNames/>
-  <calcPr calcId="191029" fullCalcOnLoad="1" calcOnSave="0"/>
+  <calcPr calcId="191029" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="7">
-    <numFmt numFmtId="164" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);"/>
-[...5 lines deleted...]
-    <numFmt numFmtId="170" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;_);_(* @_)"/>
+    <numFmt numFmtId="164" formatCode="#,##0.00_);\(#,##0.00\)%"/>
+    <numFmt numFmtId="165" formatCode="_(* #,##0.0000_);_(* \(#,##0.0000\);_(* &quot;-&quot;??_);_(@_)"/>
+    <numFmt numFmtId="166" formatCode="0.00000%"/>
+    <numFmt numFmtId="167" formatCode="0.0000%"/>
+    <numFmt numFmtId="168" formatCode="_(* #,##0_);_(* \(#,##0\);"/>
+    <numFmt numFmtId="169" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);"/>
+    <numFmt numFmtId="170" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;??_);_(@_)"/>
   </numFmts>
-  <fonts count="35">
+  <fonts count="21">
     <font>
-      <name val="Calibri"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <name val="trebuchet MS"/>
-[...32 lines deleted...]
-      <name val="Calibri"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <name val="Calibri"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
       <color theme="10"/>
       <sz val="11"/>
       <u val="single"/>
       <scheme val="minor"/>
-    </font>
-[...5 lines deleted...]
-      <sz val="11"/>
     </font>
     <font>
       <name val="Trebuchet MS"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="8"/>
     </font>
     <font>
       <name val="Trebuchet MS"/>
       <family val="2"/>
       <b val="1"/>
       <color theme="1"/>
       <sz val="8"/>
     </font>
     <font>
       <name val="Trebuchet MS"/>
       <family val="2"/>
       <b val="1"/>
       <color rgb="FFFF0000"/>
       <sz val="8"/>
     </font>
     <font>
       <name val="Trebuchet MS"/>
       <family val="2"/>
       <color rgb="FF000000"/>
@@ -163,144 +123,90 @@
     <font>
       <name val="Trebuchet MS"/>
       <family val="2"/>
       <i val="1"/>
       <sz val="8"/>
     </font>
     <font>
       <name val="Trebuchet MS"/>
       <family val="2"/>
       <color rgb="FFFF0000"/>
       <sz val="8"/>
     </font>
     <font>
       <name val="Trebuchet MS"/>
       <family val="2"/>
       <b val="1"/>
       <strike val="1"/>
       <sz val="8"/>
     </font>
     <font>
       <name val="Arial"/>
       <family val="2"/>
       <sz val="10"/>
     </font>
     <font>
-      <name val="Arial"/>
+      <name val="trebuchet MS"/>
       <family val="2"/>
-      <color indexed="8"/>
-      <sz val="10"/>
+      <b val="1"/>
+      <color rgb="FFFFFFFF"/>
+      <sz val="8"/>
     </font>
     <font>
-      <name val="Calibri"/>
+      <name val="trebuchet MS"/>
       <family val="2"/>
-      <color theme="1"/>
+      <b val="1"/>
+      <color indexed="8"/>
       <sz val="8"/>
-      <scheme val="minor"/>
+      <u val="single"/>
     </font>
     <font>
-      <name val="Arial"/>
+      <name val="trebuchet MS"/>
+      <family val="2"/>
+      <color theme="10"/>
+      <sz val="8"/>
+      <u val="single"/>
+    </font>
+    <font>
+      <name val="trebuchet MS"/>
       <family val="2"/>
       <b val="1"/>
       <color rgb="FF000000"/>
       <sz val="8"/>
     </font>
     <font>
-      <name val="Arial"/>
-[...17 lines deleted...]
-      <name val="Trebuchet MS"/>
+      <name val="trebuchet MS"/>
       <family val="2"/>
       <b val="1"/>
       <color indexed="8"/>
       <sz val="8"/>
     </font>
     <font>
-      <name val="Trebuchet MS"/>
+      <name val="trebuchet MS"/>
       <family val="2"/>
-      <b val="1"/>
-[...42 lines deleted...]
-      <b val="1"/>
       <color indexed="8"/>
       <sz val="8"/>
-      <u val="single"/>
     </font>
   </fonts>
   <fills count="6">
     <fill>
       <patternFill/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF000000"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFC0C0C0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
@@ -361,62 +267,62 @@
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left/>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
-[...1 lines deleted...]
-      </left>
+      <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom/>
@@ -469,539 +375,581 @@
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="13">
-[...12 lines deleted...]
-    <xf numFmtId="9" fontId="21" fillId="0" borderId="0"/>
+  <cellStyleXfs count="8">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="9" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="43" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="43" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="192">
+  <cellXfs count="212">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="7" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="7" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="8" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="9" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
-    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
-[...8 lines deleted...]
-    <xf numFmtId="10" fontId="4" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="10" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="9" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="43" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="43" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="10" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="10" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="6" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="13" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="4" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="4" fontId="10" fillId="0" borderId="1" pivotButton="0" quotePrefix="1" xfId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="6" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="10" fontId="10" fillId="0" borderId="1" pivotButton="0" quotePrefix="1" xfId="1"/>
+    <xf numFmtId="164" fontId="10" fillId="0" borderId="3" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="13" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="2" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="14" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="10" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="166" fontId="6" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="167" fontId="6" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="168" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="169" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="10" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="15" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="169" fontId="4" fillId="3" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="10" fontId="4" fillId="3" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="169" fontId="15" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="10" fontId="15" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="3"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="10" fontId="18" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="5" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="10" fontId="6" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="6" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="10" fontId="6" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="0" pivotButton="0" quotePrefix="0" xfId="5"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="5"/>
+    <xf numFmtId="43" fontId="10" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="6"/>
+    <xf numFmtId="170" fontId="10" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="5"/>
+    <xf numFmtId="170" fontId="10" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="6"/>
+    <xf numFmtId="15" fontId="10" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="6"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="7"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="11" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="170" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="6">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="6" pivotButton="0" quotePrefix="0" xfId="0"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="9" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="15" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="6">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="12" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="170" fontId="10" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="6">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="15" fontId="10" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="6">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="10" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-[...1 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="10" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="2">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="10" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="4" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="6" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="10" fontId="6" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="10" fontId="6" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="10" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="2">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="2">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="10" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="4" fontId="10" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="4" fontId="10" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="2">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="15" fontId="10" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="5"/>
+    <xf numFmtId="4" fontId="10" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="5"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="4" fontId="10" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="10" fontId="10" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="2" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="11" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="12" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="11" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="12" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="11" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="12" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="2" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="3" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="4" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="2">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="7" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="3" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="5" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="4" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="3" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="5" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="4" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="2">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="7" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="10" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
-    <xf numFmtId="10" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="14" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="3" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="43" fontId="10" fillId="0" borderId="3" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="4" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="3" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="9" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="8" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="14" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="4" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="43" fontId="15" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
-[...165 lines deleted...]
-    <xf numFmtId="4" fontId="16" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="10" fontId="16" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="7" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="4" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-[...8 lines deleted...]
-    <xf numFmtId="4" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="8" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="14" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-[...202 lines deleted...]
-    </xf>
+    <xf numFmtId="168" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="169" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="169" fontId="4" fillId="3" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="169" fontId="15" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="15" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="12" pivotButton="0" quotePrefix="0" xfId="0"/>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="10" fillId="0" borderId="3" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="1">
+      <alignment horizontal="center"/>
+    </xf>
   </cellXfs>
-  <cellStyles count="13">
+  <cellStyles count="8">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Percent" xfId="1" builtinId="5"/>
     <cellStyle name="Normal 3 4 2 2 4" xfId="2"/>
     <cellStyle name="Hyperlink" xfId="3" builtinId="8"/>
     <cellStyle name="Comma" xfId="4" builtinId="3"/>
     <cellStyle name="Normal 3 2" xfId="5"/>
     <cellStyle name="Comma 4 2" xfId="6"/>
-    <cellStyle name="Percent 2 3" xfId="7"/>
-[...4 lines deleted...]
-    <cellStyle name="Percent 2" xfId="12"/>
+    <cellStyle name="Normal 2" xfId="7"/>
   </cellStyles>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00800000"/>
       <rgbColor rgb="00008000"/>
       <rgbColor rgb="00000080"/>
       <rgbColor rgb="00808000"/>
       <rgbColor rgb="00800080"/>
@@ -1043,242 +991,276 @@
       <rgbColor rgb="00003366"/>
       <rgbColor rgb="00339966"/>
       <rgbColor rgb="00003300"/>
       <rgbColor rgb="00333300"/>
       <rgbColor rgb="00993300"/>
       <rgbColor rgb="00993366"/>
       <rgbColor rgb="00333399"/>
       <rgbColor rgb="00333333"/>
     </indexedColors>
   </colors>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId4" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image1.png" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image2.png" Id="rId2" /></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <wsDr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
   <twoCellAnchor editAs="oneCell">
     <from>
       <col>1</col>
       <colOff>0</colOff>
-      <row>54</row>
+      <row>49</row>
       <rowOff>0</rowOff>
     </from>
     <to>
       <col>1</col>
-      <colOff>2378075</colOff>
-[...1 lines deleted...]
-      <rowOff>34925</rowOff>
+      <colOff>2368550</colOff>
+      <row>58</row>
+      <rowOff>74332</rowOff>
     </to>
     <pic>
       <nvPicPr>
-        <cNvPr id="2" name="Picture 1"/>
+        <cNvPr id="3" name="Picture 2"/>
         <cNvPicPr>
           <a:picLocks/>
         </cNvPicPr>
       </nvPicPr>
       <blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </blipFill>
       <spPr>
         <a:xfrm>
-          <a:off x="457200" y="8655050"/>
+          <a:off x="476250" y="8639175"/>
           <a:ext cx="2374900" cy="1574800"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <avLst/>
         </a:prstGeom>
         <a:ln>
           <a:prstDash val="solid"/>
         </a:ln>
       </spPr>
     </pic>
     <clientData/>
   </twoCellAnchor>
   <twoCellAnchor editAs="oneCell">
     <from>
       <col>1</col>
       <colOff>0</colOff>
-      <row>67</row>
+      <row>63</row>
       <rowOff>0</rowOff>
     </from>
     <to>
       <col>1</col>
-      <colOff>2378075</colOff>
-[...1 lines deleted...]
-      <rowOff>34925</rowOff>
+      <colOff>2368550</colOff>
+      <row>72</row>
+      <rowOff>74332</rowOff>
     </to>
     <pic>
       <nvPicPr>
-        <cNvPr id="3" name="Picture 2"/>
+        <cNvPr id="5" name="Picture 4"/>
         <cNvPicPr>
           <a:picLocks/>
         </cNvPicPr>
       </nvPicPr>
       <blipFill>
         <a:blip r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </blipFill>
       <spPr>
         <a:xfrm>
-          <a:off x="457200" y="11068050"/>
+          <a:off x="476250" y="11325225"/>
           <a:ext cx="2374900" cy="1574800"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <avLst/>
         </a:prstGeom>
         <a:ln>
           <a:prstDash val="solid"/>
         </a:ln>
       </spPr>
     </pic>
     <clientData/>
   </twoCellAnchor>
 </wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos Narrow" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -1296,65 +1278,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
-[...5 lines deleted...]
-        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -1375,1712 +1357,1660 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:L122"/>
+  <dimension ref="A1:L120"/>
   <sheetViews>
-    <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
+    <sheetView zoomScale="99" zoomScaleNormal="99" workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="8" defaultColWidth="8.7265625" defaultRowHeight="13.5"/>
+  <sheetFormatPr baseColWidth="8" defaultColWidth="9.1796875" defaultRowHeight="12"/>
   <cols>
-    <col width="6.54296875" bestFit="1" customWidth="1" style="1" min="1" max="1"/>
-[...11 lines deleted...]
-    <col width="8.7265625" customWidth="1" style="1" min="13" max="16384"/>
+    <col width="7.1796875" bestFit="1" customWidth="1" style="180" min="1" max="1"/>
+    <col width="38.81640625" bestFit="1" customWidth="1" style="180" min="2" max="2"/>
+    <col width="19.7265625" bestFit="1" customWidth="1" style="180" min="3" max="3"/>
+    <col width="14.81640625" bestFit="1" customWidth="1" style="180" min="4" max="4"/>
+    <col width="13.7265625" bestFit="1" customWidth="1" style="180" min="5" max="5"/>
+    <col width="24.81640625" bestFit="1" customWidth="1" style="180" min="6" max="6"/>
+    <col width="14.453125" bestFit="1" customWidth="1" style="180" min="7" max="7"/>
+    <col width="12.81640625" bestFit="1" customWidth="1" style="180" min="8" max="8"/>
+    <col width="14.54296875" bestFit="1" customWidth="1" style="180" min="9" max="9"/>
+    <col width="8.26953125" bestFit="1" customWidth="1" style="180" min="10" max="10"/>
+    <col width="31.1796875" bestFit="1" customWidth="1" style="180" min="11" max="11"/>
+    <col width="7.81640625" bestFit="1" customWidth="1" style="180" min="12" max="12"/>
+    <col width="9.1796875" customWidth="1" style="180" min="13" max="16384"/>
   </cols>
   <sheetData>
-    <row r="1" ht="19" customHeight="1" s="158">
-[...1 lines deleted...]
-      <c r="B1" s="157" t="inlineStr">
+    <row r="1">
+      <c r="A1" s="145" t="n"/>
+      <c r="B1" s="145" t="inlineStr">
         <is>
           <t>DSP Bond Fund</t>
         </is>
       </c>
     </row>
     <row r="2">
-      <c r="B2" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>Portfolio as on May 31, 2026</t>
+      <c r="B2" s="41" t="inlineStr">
+        <is>
+          <t>Portfolio as on June 30, 2026</t>
         </is>
       </c>
     </row>
     <row r="4">
-      <c r="A4" s="4" t="inlineStr">
+      <c r="A4" s="145" t="inlineStr">
         <is>
           <t>Sr. No.</t>
         </is>
       </c>
-      <c r="B4" s="4" t="inlineStr">
+      <c r="B4" s="145" t="inlineStr">
         <is>
           <t>Name of Instrument</t>
         </is>
       </c>
-      <c r="C4" s="4" t="inlineStr">
+      <c r="C4" s="145" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
-      <c r="D4" s="4" t="inlineStr">
+      <c r="D4" s="145" t="inlineStr">
         <is>
           <t>Rating/Industry</t>
         </is>
       </c>
-      <c r="E4" s="4" t="inlineStr">
+      <c r="E4" s="145" t="inlineStr">
         <is>
           <t>Quantity</t>
         </is>
       </c>
-      <c r="F4" s="4" t="inlineStr">
+      <c r="F4" s="145" t="inlineStr">
         <is>
           <t>Market value (Rs. In lakhs)</t>
         </is>
       </c>
-      <c r="G4" s="4" t="inlineStr">
+      <c r="G4" s="145" t="inlineStr">
         <is>
           <t>% to Net Assets</t>
         </is>
       </c>
-      <c r="H4" s="4" t="inlineStr">
+      <c r="H4" s="145" t="inlineStr">
         <is>
           <t>Maturity Date</t>
         </is>
       </c>
-      <c r="I4" s="4" t="inlineStr">
+      <c r="I4" s="145" t="inlineStr">
         <is>
           <t>Put/Call Option</t>
         </is>
       </c>
-      <c r="J4" s="4" t="inlineStr">
+      <c r="J4" s="145" t="inlineStr">
         <is>
           <t>YTM (%)</t>
         </is>
       </c>
     </row>
     <row r="6">
-      <c r="B6" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>Units issued by REITs &amp; InvITs</t>
+      <c r="B6" s="41" t="inlineStr">
+        <is>
+          <t>DEBT INSTRUMENTS</t>
         </is>
       </c>
     </row>
     <row r="7">
-      <c r="B7" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>Listed / awaiting listing on the stock exchanges</t>
+      <c r="B7" s="41" t="inlineStr">
+        <is>
+          <t>Government Securities (Central/State)</t>
         </is>
       </c>
     </row>
     <row r="8">
-      <c r="A8" s="1" t="n">
+      <c r="A8" s="180" t="n">
         <v>1</v>
       </c>
-      <c r="B8" s="1" t="inlineStr">
-[...25 lines deleted...]
-      <c r="K8" s="3" t="inlineStr">
+      <c r="B8" s="180" t="inlineStr">
+        <is>
+          <t>7.13% Haryana SDL 2032</t>
+        </is>
+      </c>
+      <c r="C8" s="180" t="inlineStr">
+        <is>
+          <t>IN1620210139</t>
+        </is>
+      </c>
+      <c r="D8" s="180" t="inlineStr">
+        <is>
+          <t>Sovereign</t>
+        </is>
+      </c>
+      <c r="E8" s="200" t="n">
+        <v>3500000</v>
+      </c>
+      <c r="F8" s="201" t="n">
+        <v>3608.98</v>
+      </c>
+      <c r="G8" s="54" t="n">
+        <v>0.1422</v>
+      </c>
+      <c r="H8" s="55" t="n">
+        <v>48218</v>
+      </c>
+      <c r="J8" s="201" t="n">
+        <v>7.2127</v>
+      </c>
+      <c r="K8" s="41" t="inlineStr">
         <is>
           <t>Sector/Rating</t>
         </is>
       </c>
-      <c r="L8" s="3" t="inlineStr">
+      <c r="L8" s="41" t="inlineStr">
         <is>
           <t>Percent</t>
         </is>
       </c>
     </row>
     <row r="9">
-      <c r="A9" s="8" t="n"/>
-      <c r="B9" s="8" t="inlineStr">
+      <c r="A9" s="180" t="n">
+        <v>2</v>
+      </c>
+      <c r="B9" s="180" t="inlineStr">
+        <is>
+          <t>6.36% GOI 2031</t>
+        </is>
+      </c>
+      <c r="C9" s="180" t="inlineStr">
+        <is>
+          <t>IN0020250141</t>
+        </is>
+      </c>
+      <c r="D9" s="180" t="inlineStr">
+        <is>
+          <t>Sovereign</t>
+        </is>
+      </c>
+      <c r="E9" s="200" t="n">
+        <v>3500000</v>
+      </c>
+      <c r="F9" s="201" t="n">
+        <v>3574.92</v>
+      </c>
+      <c r="G9" s="54" t="n">
+        <v>0.1409</v>
+      </c>
+      <c r="H9" s="55" t="n">
+        <v>47895</v>
+      </c>
+      <c r="J9" s="201" t="n">
+        <v>6.4195</v>
+      </c>
+      <c r="K9" s="180" t="inlineStr">
+        <is>
+          <t>Sovereign</t>
+        </is>
+      </c>
+      <c r="L9" s="54" t="n">
+        <v>0.8112</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" s="180" t="n">
+        <v>3</v>
+      </c>
+      <c r="B10" s="180" t="inlineStr">
+        <is>
+          <t>7.72% Maharashtra SDL 2031</t>
+        </is>
+      </c>
+      <c r="C10" s="180" t="inlineStr">
+        <is>
+          <t>IN2220220171</t>
+        </is>
+      </c>
+      <c r="D10" s="180" t="inlineStr">
+        <is>
+          <t>Sovereign</t>
+        </is>
+      </c>
+      <c r="E10" s="200" t="n">
+        <v>2500000</v>
+      </c>
+      <c r="F10" s="201" t="n">
+        <v>2634.09</v>
+      </c>
+      <c r="G10" s="54" t="n">
+        <v>0.1038</v>
+      </c>
+      <c r="H10" s="55" t="n">
+        <v>47908</v>
+      </c>
+      <c r="J10" s="201" t="n">
+        <v>7.005</v>
+      </c>
+      <c r="K10" s="180" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="L10" s="54" t="n">
+        <v>0.0946</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" s="180" t="n">
+        <v>4</v>
+      </c>
+      <c r="B11" s="180" t="inlineStr">
+        <is>
+          <t>7.73% Maharashtra SDL 2032</t>
+        </is>
+      </c>
+      <c r="C11" s="180" t="inlineStr">
+        <is>
+          <t>IN2220220254</t>
+        </is>
+      </c>
+      <c r="D11" s="180" t="inlineStr">
+        <is>
+          <t>Sovereign</t>
+        </is>
+      </c>
+      <c r="E11" s="200" t="n">
+        <v>2500000</v>
+      </c>
+      <c r="F11" s="201" t="n">
+        <v>2617.47</v>
+      </c>
+      <c r="G11" s="54" t="n">
+        <v>0.1031</v>
+      </c>
+      <c r="H11" s="55" t="n">
+        <v>48302</v>
+      </c>
+      <c r="J11" s="201" t="n">
+        <v>7.1401</v>
+      </c>
+      <c r="K11" s="180" t="inlineStr">
+        <is>
+          <t>IND A1+</t>
+        </is>
+      </c>
+      <c r="L11" s="54" t="n">
+        <v>0.0757</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" s="180" t="n">
+        <v>5</v>
+      </c>
+      <c r="B12" s="180" t="inlineStr">
+        <is>
+          <t>7.30% Karnataka SDL 2032</t>
+        </is>
+      </c>
+      <c r="C12" s="180" t="inlineStr">
+        <is>
+          <t>IN1920210342</t>
+        </is>
+      </c>
+      <c r="D12" s="180" t="inlineStr">
+        <is>
+          <t>Sovereign</t>
+        </is>
+      </c>
+      <c r="E12" s="200" t="n">
+        <v>2500000</v>
+      </c>
+      <c r="F12" s="201" t="n">
+        <v>2589.92</v>
+      </c>
+      <c r="G12" s="54" t="n">
+        <v>0.1021</v>
+      </c>
+      <c r="H12" s="55" t="n">
+        <v>48253</v>
+      </c>
+      <c r="J12" s="201" t="n">
+        <v>7.1401</v>
+      </c>
+      <c r="K12" s="180" t="inlineStr">
+        <is>
+          <t>Alternative Investment Funds (AIF)</t>
+        </is>
+      </c>
+      <c r="L12" s="54" t="n">
+        <v>0.0044</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" s="180" t="n">
+        <v>6</v>
+      </c>
+      <c r="B13" s="180" t="inlineStr">
+        <is>
+          <t>7.03% Chattisgarh SDL 2030</t>
+        </is>
+      </c>
+      <c r="C13" s="180" t="inlineStr">
+        <is>
+          <t>IN3520240026</t>
+        </is>
+      </c>
+      <c r="D13" s="180" t="inlineStr">
+        <is>
+          <t>Sovereign</t>
+        </is>
+      </c>
+      <c r="E13" s="200" t="n">
+        <v>2500000</v>
+      </c>
+      <c r="F13" s="201" t="n">
+        <v>2552.3</v>
+      </c>
+      <c r="G13" s="54" t="n">
+        <v>0.1006</v>
+      </c>
+      <c r="H13" s="55" t="n">
+        <v>47751</v>
+      </c>
+      <c r="J13" s="201" t="n">
+        <v>6.9657</v>
+      </c>
+      <c r="K13" s="180" t="inlineStr">
+        <is>
+          <t>Cash &amp; Equivalent</t>
+        </is>
+      </c>
+      <c r="L13" s="54" t="n">
+        <v>0.0141</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" s="180" t="n">
+        <v>7</v>
+      </c>
+      <c r="B14" s="180" t="inlineStr">
+        <is>
+          <t>6.83% Maharashtra SDL 2031</t>
+        </is>
+      </c>
+      <c r="C14" s="180" t="inlineStr">
+        <is>
+          <t>IN2220210131</t>
+        </is>
+      </c>
+      <c r="D14" s="180" t="inlineStr">
+        <is>
+          <t>Sovereign</t>
+        </is>
+      </c>
+      <c r="E14" s="200" t="n">
+        <v>2500000</v>
+      </c>
+      <c r="F14" s="201" t="n">
+        <v>2485.66</v>
+      </c>
+      <c r="G14" s="54" t="n">
+        <v>0.0979</v>
+      </c>
+      <c r="H14" s="55" t="n">
+        <v>48022</v>
+      </c>
+      <c r="J14" s="201" t="n">
+        <v>7.0045</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" s="180" t="n">
+        <v>8</v>
+      </c>
+      <c r="B15" s="180" t="inlineStr">
+        <is>
+          <t>7.32% GOI 2030</t>
+        </is>
+      </c>
+      <c r="C15" s="180" t="inlineStr">
+        <is>
+          <t>IN0020230135</t>
+        </is>
+      </c>
+      <c r="D15" s="180" t="inlineStr">
+        <is>
+          <t>Sovereign</t>
+        </is>
+      </c>
+      <c r="E15" s="200" t="n">
+        <v>500000</v>
+      </c>
+      <c r="F15" s="201" t="n">
+        <v>521.88</v>
+      </c>
+      <c r="G15" s="54" t="n">
+        <v>0.0206</v>
+      </c>
+      <c r="H15" s="55" t="n">
+        <v>47800</v>
+      </c>
+      <c r="J15" s="201" t="n">
+        <v>6.412</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" s="56" t="n"/>
+      <c r="B16" s="56" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
-      <c r="C9" s="8" t="n"/>
-[...18 lines deleted...]
-      <c r="K10" s="1" t="inlineStr">
+      <c r="C16" s="56" t="n"/>
+      <c r="D16" s="56" t="n"/>
+      <c r="E16" s="56" t="n"/>
+      <c r="F16" s="202" t="n">
+        <v>20585.22</v>
+      </c>
+      <c r="G16" s="58" t="n">
+        <v>0.8112</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="B18" s="41" t="inlineStr">
+        <is>
+          <t>MONEY MARKET INSTRUMENTS</t>
+        </is>
+      </c>
+    </row>
+    <row r="19">
+      <c r="B19" s="41" t="inlineStr">
+        <is>
+          <t>Certificate of Deposit</t>
+        </is>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" s="180" t="n">
+        <v>9</v>
+      </c>
+      <c r="B20" s="180" t="inlineStr">
+        <is>
+          <t>Indian Bank**</t>
+        </is>
+      </c>
+      <c r="C20" s="180" t="inlineStr">
+        <is>
+          <t>INE562A16QJ6</t>
+        </is>
+      </c>
+      <c r="D20" s="180" t="inlineStr">
         <is>
           <t>CRISIL A1+</t>
         </is>
       </c>
-      <c r="L10" s="6" t="n">
-[...39 lines deleted...]
-      <c r="K13" s="1" t="inlineStr">
+      <c r="E20" s="200" t="n">
+        <v>500</v>
+      </c>
+      <c r="F20" s="201" t="n">
+        <v>2400.62</v>
+      </c>
+      <c r="G20" s="54" t="n">
+        <v>0.0946</v>
+      </c>
+      <c r="H20" s="55" t="n">
+        <v>46427</v>
+      </c>
+      <c r="J20" s="201" t="n">
+        <v>6.776</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" s="180" t="n">
+        <v>10</v>
+      </c>
+      <c r="B21" s="180" t="inlineStr">
+        <is>
+          <t>Bank of Baroda**</t>
+        </is>
+      </c>
+      <c r="C21" s="180" t="inlineStr">
+        <is>
+          <t>INE028A16LH3</t>
+        </is>
+      </c>
+      <c r="D21" s="180" t="inlineStr">
+        <is>
+          <t>IND A1+</t>
+        </is>
+      </c>
+      <c r="E21" s="200" t="n">
+        <v>400</v>
+      </c>
+      <c r="F21" s="201" t="n">
+        <v>1921.71</v>
+      </c>
+      <c r="G21" s="54" t="n">
+        <v>0.0757</v>
+      </c>
+      <c r="H21" s="55" t="n">
+        <v>46423</v>
+      </c>
+      <c r="J21" s="201" t="n">
+        <v>6.79</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" s="56" t="n"/>
+      <c r="B22" s="56" t="inlineStr">
+        <is>
+          <t>Total</t>
+        </is>
+      </c>
+      <c r="C22" s="56" t="n"/>
+      <c r="D22" s="56" t="n"/>
+      <c r="E22" s="56" t="n"/>
+      <c r="F22" s="202" t="n">
+        <v>4322.33</v>
+      </c>
+      <c r="G22" s="58" t="n">
+        <v>0.1703</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" s="180" t="n">
+        <v>11</v>
+      </c>
+      <c r="B24" s="41" t="inlineStr">
+        <is>
+          <t>TREPS / Reverse Repo Investments</t>
+        </is>
+      </c>
+      <c r="F24" s="201" t="n">
+        <v>359.62</v>
+      </c>
+      <c r="G24" s="54" t="n">
+        <v>0.0142</v>
+      </c>
+      <c r="H24" s="55" t="n">
+        <v>46204</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25" s="56" t="n"/>
+      <c r="B25" s="56" t="inlineStr">
+        <is>
+          <t>Total</t>
+        </is>
+      </c>
+      <c r="C25" s="56" t="n"/>
+      <c r="D25" s="56" t="n"/>
+      <c r="E25" s="56" t="n"/>
+      <c r="F25" s="202" t="n">
+        <v>359.62</v>
+      </c>
+      <c r="G25" s="58" t="n">
+        <v>0.0142</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="B27" s="41" t="inlineStr">
         <is>
           <t>Alternative Investment Funds (AIF)</t>
         </is>
       </c>
-      <c r="L13" s="6" t="n">
-[...4 lines deleted...]
-      <c r="A14" s="1" t="n">
+    </row>
+    <row r="28">
+      <c r="A28" s="180" t="n">
+        <v>12</v>
+      </c>
+      <c r="B28" s="180" t="inlineStr">
+        <is>
+          <t>SBI Funds Management Pvt Ltd/Fund Parent</t>
+        </is>
+      </c>
+      <c r="C28" s="180" t="inlineStr">
+        <is>
+          <t>INF0RQ622028</t>
+        </is>
+      </c>
+      <c r="E28" s="200" t="n">
+        <v>948.296</v>
+      </c>
+      <c r="F28" s="201" t="n">
+        <v>112.58</v>
+      </c>
+      <c r="G28" s="54" t="n">
+        <v>0.0044</v>
+      </c>
+      <c r="J28" s="201" t="n"/>
+    </row>
+    <row r="29">
+      <c r="A29" s="56" t="n"/>
+      <c r="B29" s="56" t="inlineStr">
+        <is>
+          <t>Total</t>
+        </is>
+      </c>
+      <c r="C29" s="56" t="n"/>
+      <c r="D29" s="56" t="n"/>
+      <c r="E29" s="56" t="n"/>
+      <c r="F29" s="202" t="n">
+        <v>112.58</v>
+      </c>
+      <c r="G29" s="58" t="n">
+        <v>0.0044</v>
+      </c>
+    </row>
+    <row r="31">
+      <c r="B31" s="41" t="inlineStr">
+        <is>
+          <t>Cash &amp; Cash Equivalent</t>
+        </is>
+      </c>
+    </row>
+    <row r="32">
+      <c r="B32" s="180" t="inlineStr">
+        <is>
+          <t>Net Receivables/Payables</t>
+        </is>
+      </c>
+      <c r="E32" s="200" t="n"/>
+      <c r="F32" s="201" t="n">
+        <v>-0.91</v>
+      </c>
+      <c r="G32" s="54" t="n">
+        <v>-0.0001</v>
+      </c>
+      <c r="J32" s="201" t="n"/>
+    </row>
+    <row r="33">
+      <c r="A33" s="56" t="n"/>
+      <c r="B33" s="56" t="inlineStr">
+        <is>
+          <t>Total</t>
+        </is>
+      </c>
+      <c r="C33" s="56" t="n"/>
+      <c r="D33" s="56" t="n"/>
+      <c r="E33" s="56" t="n"/>
+      <c r="F33" s="202" t="n">
+        <v>-0.91</v>
+      </c>
+      <c r="G33" s="58" t="n">
+        <v>-0.0001</v>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35" s="145" t="n"/>
+      <c r="B35" s="145" t="inlineStr">
+        <is>
+          <t>GRAND TOTAL</t>
+        </is>
+      </c>
+      <c r="C35" s="145" t="n"/>
+      <c r="D35" s="145" t="n"/>
+      <c r="E35" s="145" t="n"/>
+      <c r="F35" s="203" t="n">
+        <v>25378.84</v>
+      </c>
+      <c r="G35" s="60" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36" s="180" t="inlineStr">
+        <is>
+          <t>Notes:</t>
+        </is>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37" s="180" t="n">
+        <v>1</v>
+      </c>
+      <c r="B37" s="180" t="inlineStr">
+        <is>
+          <t>** Non Traded in accordance with SEBI Regulations.</t>
+        </is>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38" s="61" t="n">
         <v>2</v>
       </c>
-      <c r="B14" s="1" t="inlineStr">
-[...39 lines deleted...]
-      <c r="A15" s="1" t="n">
+      <c r="B38" s="61" t="inlineStr">
+        <is>
+          <t>Market value includes accrued interest</t>
+        </is>
+      </c>
+    </row>
+    <row r="39" ht="24" customHeight="1">
+      <c r="A39" s="61" t="n">
         <v>3</v>
       </c>
-      <c r="B15" s="1" t="inlineStr">
-[...63 lines deleted...]
-      <c r="A19" s="1" t="n">
+      <c r="B39" s="61" t="inlineStr">
+        <is>
+          <t>Net Assets does not include unit activity for the last day of the month</t>
+        </is>
+      </c>
+    </row>
+    <row r="40" ht="104.5" customHeight="1">
+      <c r="A40" s="61" t="n">
         <v>4</v>
       </c>
-      <c r="B19" s="1" t="inlineStr">
-[...425 lines deleted...]
-      <c r="B46" s="169" t="inlineStr">
+      <c r="B40" s="154" t="inlineStr">
         <is>
           <t xml:space="preserve">As per SEBI (MUTUAL FUNDS) REGULATIONS, 1996 and  MASTER CIRCULAR HO/24/13/11(1)2026-IMD-POD-1/I/7602/2026 Dtd March 20th 2026,  Below are the details of the securities in case of which issuer has defaulted beyond its maturity date. 
 Pursuant to the application filed by the Board of IL&amp;FS with the Hon’ble NCLAT to effect the interim distribution process, DSP Bond Fund has received Interim distribution from IL&amp;FS Transportation Networks Limited as stated below in the form of cash and InVITs. The cash distribution has been recognized as realized income passed on to the investors through NAV. The impact of InVITs has been factored in the NAV of the respective scheme on the March 07,2025  on which the INVITs were allotted. The provision of 10% is created on all the distributions of ITNL including prior distribution to safeguard the interest of unit holders as ITNL may claw back the amount in case the distribution results in excess distribution than what the debenture holders ought to have received.  </t>
         </is>
       </c>
-      <c r="C46" s="186" t="n"/>
-[...11 lines deleted...]
-      <c r="B47" s="172" t="inlineStr">
+      <c r="C40" s="204" t="n"/>
+      <c r="D40" s="204" t="n"/>
+      <c r="E40" s="204" t="n"/>
+      <c r="F40" s="204" t="n"/>
+      <c r="G40" s="204" t="n"/>
+      <c r="H40" s="204" t="n"/>
+      <c r="I40" s="204" t="n"/>
+      <c r="J40" s="204" t="n"/>
+      <c r="K40" s="204" t="n"/>
+    </row>
+    <row r="41" ht="60" customHeight="1">
+      <c r="A41" s="61" t="n"/>
+      <c r="B41" s="161" t="inlineStr">
         <is>
           <t>Security Name</t>
         </is>
       </c>
-      <c r="C47" s="172" t="inlineStr">
+      <c r="C41" s="161" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
-      <c r="D47" s="172" t="inlineStr">
+      <c r="D41" s="161" t="inlineStr">
         <is>
           <t>value of the security considered under net receivables (i.e. value recognized in NAV in absolute terms and as % to NAV)
 (Rs.in lakhs)</t>
         </is>
       </c>
-      <c r="E47" s="187" t="n"/>
-      <c r="F47" s="172" t="inlineStr">
+      <c r="E41" s="205" t="n"/>
+      <c r="F41" s="161" t="inlineStr">
         <is>
           <t>total amount (including principal and interest) that is due to the scheme on that investment
 (Rs.in lakhs)</t>
         </is>
       </c>
-      <c r="G47" s="133" t="inlineStr">
+      <c r="G41" s="94" t="inlineStr">
         <is>
           <t>Interim Distribution received (Rs.in lakhs)</t>
         </is>
       </c>
-      <c r="H47" s="172" t="inlineStr">
+      <c r="H41" s="161" t="inlineStr">
         <is>
           <t>Date of passing Interim Distribution recognized in NAV</t>
         </is>
       </c>
-      <c r="I47" s="104" t="inlineStr">
+      <c r="I41" s="95" t="inlineStr">
         <is>
           <t>Interim Distribution (Units) INR at Unit Face Value Rs. 100 (Rs. In Lakhs)</t>
         </is>
       </c>
-      <c r="J47" s="78" t="n"/>
-[...4 lines deleted...]
-      <c r="B48" s="116" t="inlineStr">
+    </row>
+    <row r="42" ht="24" customHeight="1">
+      <c r="A42" s="61" t="n"/>
+      <c r="B42" s="104" t="inlineStr">
         <is>
           <t>0% Il&amp;Fs Transportation Networks Limited NCD Series A 23032019</t>
         </is>
       </c>
-      <c r="C48" s="116" t="inlineStr">
+      <c r="C42" s="104" t="inlineStr">
         <is>
           <t>INE975G08140</t>
         </is>
       </c>
-      <c r="D48" s="134" t="n">
+      <c r="D42" s="97" t="n">
         <v>0</v>
       </c>
-      <c r="E48" s="135" t="n">
+      <c r="E42" s="98" t="n">
         <v>0</v>
       </c>
-      <c r="F48" s="182" t="n">
+      <c r="F42" s="170" t="n">
         <v>1325.56242</v>
       </c>
-      <c r="G48" s="136" t="n">
+      <c r="G42" s="105" t="n">
         <v>82.70049</v>
       </c>
-      <c r="H48" s="137" t="n">
+      <c r="H42" s="100" t="n">
         <v>45218</v>
       </c>
-      <c r="I48" s="181" t="n">
+      <c r="I42" s="171" t="n">
         <v>146.67</v>
       </c>
-      <c r="J48" s="78" t="n"/>
-[...4 lines deleted...]
-      <c r="B49" s="116" t="inlineStr">
+    </row>
+    <row r="43" ht="24" customHeight="1">
+      <c r="A43" s="61" t="n"/>
+      <c r="B43" s="104" t="inlineStr">
         <is>
           <t>0% Il&amp;Fs Transportation Networks Limited NCD Series A 23032019</t>
         </is>
       </c>
-      <c r="C49" s="116" t="inlineStr">
+      <c r="C43" s="104" t="inlineStr">
         <is>
           <t>INE975G08140</t>
         </is>
       </c>
-      <c r="D49" s="134" t="n">
+      <c r="D43" s="97" t="n">
         <v>0</v>
       </c>
-      <c r="E49" s="135" t="n">
+      <c r="E43" s="98" t="n">
         <v>0</v>
       </c>
-      <c r="F49" s="188" t="n"/>
-      <c r="G49" s="136" t="n">
+      <c r="F43" s="206" t="n"/>
+      <c r="G43" s="105" t="n">
         <v>41.85743</v>
       </c>
-      <c r="H49" s="137" t="n">
+      <c r="H43" s="100" t="n">
         <v>45715</v>
       </c>
-      <c r="I49" s="188" t="n"/>
-[...5 lines deleted...]
-      <c r="B50" s="116" t="inlineStr">
+      <c r="I43" s="206" t="n"/>
+    </row>
+    <row r="44" ht="24" customHeight="1">
+      <c r="A44" s="61" t="n"/>
+      <c r="B44" s="104" t="inlineStr">
         <is>
           <t>0% Il&amp;Fs Transportation Networks Limited NCD Series A 23032019</t>
         </is>
       </c>
-      <c r="C50" s="116" t="inlineStr">
+      <c r="C44" s="104" t="inlineStr">
         <is>
           <t>INE975G08140</t>
         </is>
       </c>
-      <c r="D50" s="134" t="n">
+      <c r="D44" s="97" t="n">
         <v>0</v>
       </c>
-      <c r="E50" s="135" t="n">
+      <c r="E44" s="98" t="n">
         <v>0</v>
       </c>
-      <c r="F50" s="189" t="n"/>
-      <c r="G50" s="136" t="n">
+      <c r="F44" s="207" t="n"/>
+      <c r="G44" s="105" t="n">
         <v>76.23339</v>
       </c>
-      <c r="H50" s="137" t="n">
+      <c r="H44" s="100" t="n">
         <v>46128</v>
       </c>
-      <c r="I50" s="189" t="n"/>
-[...8 lines deleted...]
-      <c r="B53" s="16" t="inlineStr">
+      <c r="I44" s="207" t="n"/>
+    </row>
+    <row r="45">
+      <c r="A45" s="61" t="n"/>
+      <c r="B45" s="61" t="n"/>
+    </row>
+    <row r="47">
+      <c r="B47" s="180" t="inlineStr">
         <is>
           <t>Scheme Riskometer</t>
         </is>
       </c>
     </row>
-    <row r="66" ht="14.5" customHeight="1" s="158">
-      <c r="B66" s="16" t="inlineStr">
+    <row r="62">
+      <c r="B62" s="180" t="inlineStr">
         <is>
           <t>Benchmark Riskometer: CRISIL Medium Duration Debt A-III Index</t>
         </is>
       </c>
     </row>
+    <row r="77">
+      <c r="A77" s="1" t="inlineStr">
+        <is>
+          <t>Sr. No.</t>
+        </is>
+      </c>
+      <c r="B77" s="2" t="inlineStr">
+        <is>
+          <t>Particulars</t>
+        </is>
+      </c>
+      <c r="C77" s="3" t="n"/>
+      <c r="D77" s="3" t="n"/>
+      <c r="E77" s="4" t="n"/>
+    </row>
+    <row r="78">
+      <c r="A78" s="5" t="n">
+        <v>5</v>
+      </c>
+      <c r="B78" s="6" t="n"/>
+      <c r="C78" s="7" t="inlineStr">
+        <is>
+          <t>Portfolio Information</t>
+        </is>
+      </c>
+      <c r="E78" s="9" t="n"/>
+    </row>
     <row r="79">
-      <c r="A79" s="17" t="inlineStr">
-[...11 lines deleted...]
-      <c r="E79" s="20" t="n"/>
+      <c r="A79" s="5" t="n"/>
+      <c r="B79" s="6" t="inlineStr">
+        <is>
+          <t>Description (if any)</t>
+        </is>
+      </c>
+      <c r="C79" s="10" t="n"/>
+      <c r="D79" s="181" t="n"/>
+      <c r="E79" s="9" t="n"/>
     </row>
     <row r="80">
-      <c r="A80" s="21" t="n">
-[...9 lines deleted...]
-      <c r="E80" s="25" t="n"/>
+      <c r="A80" s="5" t="n"/>
+      <c r="B80" s="6" t="inlineStr">
+        <is>
+          <t>Annualised Portfolio YTM*@@</t>
+        </is>
+      </c>
+      <c r="C80" s="43" t="n">
+        <v>0.0699650107107218</v>
+      </c>
+      <c r="E80" s="9" t="n"/>
     </row>
     <row r="81">
-      <c r="A81" s="21" t="n"/>
-[...7 lines deleted...]
-      <c r="E81" s="25" t="n"/>
+      <c r="A81" s="5" t="n"/>
+      <c r="B81" s="6" t="inlineStr">
+        <is>
+          <t>Macaulay Duration@@</t>
+        </is>
+      </c>
+      <c r="C81" s="48" t="n">
+        <v>3.53067822402113</v>
+      </c>
+      <c r="E81" s="9" t="n"/>
     </row>
     <row r="82">
-      <c r="A82" s="21" t="n"/>
-[...9 lines deleted...]
-      <c r="E82" s="25" t="n"/>
+      <c r="A82" s="5" t="n"/>
+      <c r="B82" s="6" t="inlineStr">
+        <is>
+          <t>Residual Maturity@@</t>
+        </is>
+      </c>
+      <c r="C82" s="48" t="n">
+        <v>4.1974460820555</v>
+      </c>
+      <c r="E82" s="9" t="n"/>
     </row>
     <row r="83">
-      <c r="A83" s="21" t="n"/>
-[...9 lines deleted...]
-      <c r="E83" s="25" t="n"/>
+      <c r="A83" s="5" t="n"/>
+      <c r="B83" s="6" t="inlineStr">
+        <is>
+          <t>Modified Duration (in years)@@</t>
+        </is>
+      </c>
+      <c r="C83" s="48" t="n">
+        <v>3.40874619082425</v>
+      </c>
+      <c r="E83" s="9" t="n"/>
     </row>
     <row r="84">
-      <c r="A84" s="21" t="n"/>
-[...9 lines deleted...]
-      <c r="E84" s="25" t="n"/>
+      <c r="A84" s="5" t="n"/>
+      <c r="B84" s="182" t="inlineStr">
+        <is>
+          <t>* In case of semi-annual YTM, it will be annualised</t>
+        </is>
+      </c>
+      <c r="C84" s="182" t="n"/>
+      <c r="E84" s="9" t="n"/>
     </row>
     <row r="85">
-      <c r="A85" s="21" t="n"/>
-[...9 lines deleted...]
-      <c r="E85" s="25" t="n"/>
+      <c r="A85" s="5" t="n">
+        <v>6</v>
+      </c>
+      <c r="B85" s="183" t="inlineStr">
+        <is>
+          <t>NAV AND Dividend</t>
+        </is>
+      </c>
+      <c r="C85" s="182" t="n"/>
+      <c r="E85" s="9" t="n"/>
     </row>
     <row r="86">
-      <c r="A86" s="21" t="n"/>
-[...7 lines deleted...]
-      <c r="E86" s="25" t="n"/>
+      <c r="A86" s="5" t="n"/>
+      <c r="B86" s="208" t="inlineStr">
+        <is>
+          <t>Plan/Option Name</t>
+        </is>
+      </c>
+      <c r="C86" s="149" t="inlineStr">
+        <is>
+          <t>NAV per unit (Rs)</t>
+        </is>
+      </c>
+      <c r="D86" s="205" t="n"/>
+      <c r="E86" s="209" t="inlineStr">
+        <is>
+          <t>Aggregate distributions during the portfolio period  (Rs. per Unit)</t>
+        </is>
+      </c>
     </row>
     <row r="87">
-      <c r="A87" s="21" t="n">
-[...9 lines deleted...]
-      <c r="E87" s="25" t="n"/>
+      <c r="A87" s="5" t="n"/>
+      <c r="B87" s="207" t="n"/>
+      <c r="C87" s="14" t="inlineStr">
+        <is>
+          <t>As on Jun 15, 2026</t>
+        </is>
+      </c>
+      <c r="D87" s="14" t="inlineStr">
+        <is>
+          <t>As on Jun 30, 2026</t>
+        </is>
+      </c>
+      <c r="E87" s="207" t="n"/>
     </row>
     <row r="88">
-      <c r="A88" s="21" t="n"/>
-[...30 lines deleted...]
-      <c r="E89" s="189" t="n"/>
+      <c r="A88" s="15" t="n"/>
+      <c r="B88" s="16" t="inlineStr">
+        <is>
+          <t>Direct Plan-Growth Plan</t>
+        </is>
+      </c>
+      <c r="C88" s="17" t="inlineStr">
+        <is>
+          <t>91.3220</t>
+        </is>
+      </c>
+      <c r="D88" s="17" t="inlineStr">
+        <is>
+          <t>91.9083</t>
+        </is>
+      </c>
+      <c r="E88" s="210" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+    </row>
+    <row r="89">
+      <c r="A89" s="15" t="n"/>
+      <c r="B89" s="16" t="inlineStr">
+        <is>
+          <t>Direct Plan-IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C89" s="17" t="inlineStr">
+        <is>
+          <t>11.6738</t>
+        </is>
+      </c>
+      <c r="D89" s="17" t="inlineStr">
+        <is>
+          <t>11.7487</t>
+        </is>
+      </c>
+      <c r="E89" s="210" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
     </row>
     <row r="90">
-      <c r="A90" s="33" t="n"/>
-[...13 lines deleted...]
-      <c r="E90" s="23" t="inlineStr">
+      <c r="A90" s="15" t="n"/>
+      <c r="B90" s="16" t="inlineStr">
+        <is>
+          <t>Direct Plan-Daily IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C90" s="17" t="n">
+        <v>0</v>
+      </c>
+      <c r="D90" s="17" t="n">
+        <v>0</v>
+      </c>
+      <c r="E90" s="210" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="91">
+      <c r="A91" s="15" t="n"/>
+      <c r="B91" s="16" t="inlineStr">
+        <is>
+          <t>Direct Plan-Weekly IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C91" s="17" t="n">
+        <v>0</v>
+      </c>
+      <c r="D91" s="17" t="n">
+        <v>0</v>
+      </c>
+      <c r="E91" s="210" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="92">
+      <c r="A92" s="15" t="n"/>
+      <c r="B92" s="16" t="inlineStr">
+        <is>
+          <t>Direct Plan-Monthly IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C92" s="17" t="inlineStr">
+        <is>
+          <t>11.4144</t>
+        </is>
+      </c>
+      <c r="D92" s="17" t="inlineStr">
+        <is>
+          <t>11.2929</t>
+        </is>
+      </c>
+      <c r="E92" s="210" t="n">
+        <v>0.1945</v>
+      </c>
+    </row>
+    <row r="93">
+      <c r="A93" s="15" t="n"/>
+      <c r="B93" s="16" t="inlineStr">
+        <is>
+          <t>Direct Plan-Quarterly IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C93" s="17" t="n">
+        <v>0</v>
+      </c>
+      <c r="D93" s="17" t="n">
+        <v>0</v>
+      </c>
+      <c r="E93" s="210" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="94">
+      <c r="A94" s="15" t="n"/>
+      <c r="B94" s="19" t="n"/>
+      <c r="C94" s="139" t="n"/>
+      <c r="D94" s="139" t="n"/>
+      <c r="E94" s="10" t="n"/>
+    </row>
+    <row r="95">
+      <c r="A95" s="5" t="n"/>
+      <c r="B95" s="21" t="inlineStr">
+        <is>
+          <t>Regular Plan-Growth Plan</t>
+        </is>
+      </c>
+      <c r="C95" s="17" t="inlineStr">
+        <is>
+          <t>85.7056</t>
+        </is>
+      </c>
+      <c r="D95" s="17" t="inlineStr">
+        <is>
+          <t>86.2425</t>
+        </is>
+      </c>
+      <c r="E95" s="210" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
     </row>
-    <row r="91">
-[...14 lines deleted...]
-      <c r="E91" s="23" t="inlineStr">
+    <row r="96">
+      <c r="A96" s="5" t="n"/>
+      <c r="B96" s="21" t="inlineStr">
+        <is>
+          <t>Regular Plan-IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C96" s="17" t="inlineStr">
+        <is>
+          <t>11.5545</t>
+        </is>
+      </c>
+      <c r="D96" s="17" t="inlineStr">
+        <is>
+          <t>11.6269</t>
+        </is>
+      </c>
+      <c r="E96" s="210" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
     </row>
-    <row r="92">
-[...6 lines deleted...]
-      <c r="C92" s="41" t="n">
+    <row r="97">
+      <c r="A97" s="5" t="n"/>
+      <c r="B97" s="21" t="inlineStr">
+        <is>
+          <t>Regular Plan-Daily IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C97" s="17" t="n">
         <v>0</v>
       </c>
-      <c r="D92" s="41" t="n">
+      <c r="D97" s="17" t="n">
         <v>0</v>
       </c>
-      <c r="E92" s="37" t="n">
+      <c r="E97" s="210" t="n">
         <v>0</v>
       </c>
     </row>
-    <row r="93">
-[...6 lines deleted...]
-      <c r="C93" s="41" t="n">
+    <row r="98">
+      <c r="A98" s="5" t="n"/>
+      <c r="B98" s="21" t="inlineStr">
+        <is>
+          <t>Regular Plan-Weekly IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C98" s="17" t="n">
         <v>0</v>
       </c>
-      <c r="D93" s="41" t="n">
+      <c r="D98" s="17" t="n">
         <v>0</v>
       </c>
-      <c r="E93" s="37" t="n">
+      <c r="E98" s="210" t="n">
         <v>0</v>
       </c>
     </row>
-    <row r="94">
-[...14 lines deleted...]
-      <c r="E94" s="23" t="inlineStr">
+    <row r="99">
+      <c r="A99" s="5" t="n"/>
+      <c r="B99" s="21" t="inlineStr">
+        <is>
+          <t>Regular Plan-Monthly IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C99" s="17" t="inlineStr">
+        <is>
+          <t>11.3043</t>
+        </is>
+      </c>
+      <c r="D99" s="17" t="inlineStr">
+        <is>
+          <t>11.1886</t>
+        </is>
+      </c>
+      <c r="E99" s="210" t="n">
+        <v>0.1862</v>
+      </c>
+    </row>
+    <row r="100">
+      <c r="A100" s="5" t="n"/>
+      <c r="B100" s="21" t="inlineStr">
+        <is>
+          <t>Regular Plan-Quarterly IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C100" s="17" t="n">
+        <v>0</v>
+      </c>
+      <c r="D100" s="17" t="n">
+        <v>0</v>
+      </c>
+      <c r="E100" s="210" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="101">
+      <c r="A101" s="5" t="n"/>
+      <c r="B101" s="186" t="inlineStr">
+        <is>
+          <t>IDCW -  Income Distribution cum Capital Withdrawal.</t>
+        </is>
+      </c>
+      <c r="C101" s="184" t="n"/>
+      <c r="D101" s="184" t="n"/>
+      <c r="E101" s="9" t="n"/>
+    </row>
+    <row r="102">
+      <c r="A102" s="5" t="n"/>
+      <c r="B102" s="186" t="n"/>
+      <c r="C102" s="184" t="n"/>
+      <c r="D102" s="184" t="n"/>
+      <c r="E102" s="9" t="n"/>
+    </row>
+    <row r="103">
+      <c r="A103" s="5" t="n">
+        <v>7</v>
+      </c>
+      <c r="B103" s="24" t="inlineStr">
+        <is>
+          <t>Portfolio Turn Over Ratio ^^</t>
+        </is>
+      </c>
+      <c r="C103" s="21" t="n"/>
+      <c r="D103" s="185" t="n"/>
+      <c r="E103" s="26" t="n"/>
+    </row>
+    <row r="104">
+      <c r="A104" s="5" t="n"/>
+      <c r="B104" s="21" t="inlineStr">
+        <is>
+          <t xml:space="preserve"> - For Purchase</t>
+        </is>
+      </c>
+      <c r="C104" s="10" t="inlineStr">
+        <is>
+          <t>N.A.</t>
+        </is>
+      </c>
+      <c r="D104" s="185" t="n"/>
+      <c r="E104" s="27" t="n"/>
+    </row>
+    <row r="105">
+      <c r="A105" s="5" t="n"/>
+      <c r="B105" s="21" t="inlineStr">
+        <is>
+          <t xml:space="preserve"> - For Sale</t>
+        </is>
+      </c>
+      <c r="C105" s="10" t="inlineStr">
+        <is>
+          <t>N.A.</t>
+        </is>
+      </c>
+      <c r="D105" s="185" t="n"/>
+      <c r="E105" s="27" t="n"/>
+    </row>
+    <row r="106">
+      <c r="A106" s="5" t="n">
+        <v>8</v>
+      </c>
+      <c r="B106" s="28" t="inlineStr">
+        <is>
+          <t>Total investment in foreign securities/ADR/GDR (Rs. lakh)</t>
+        </is>
+      </c>
+      <c r="C106" s="188" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
-    </row>
-[...41 lines deleted...]
-      <c r="E97" s="26" t="inlineStr">
+      <c r="D106" s="185" t="n"/>
+      <c r="E106" s="27" t="n"/>
+    </row>
+    <row r="107" ht="24" customHeight="1">
+      <c r="A107" s="5" t="n">
+        <v>9</v>
+      </c>
+      <c r="B107" s="30" t="inlineStr">
+        <is>
+          <t>Total of securities below investment grade and default provided for the of Jun 30, 2026 (Rs. lakh)</t>
+        </is>
+      </c>
+      <c r="C107" s="188" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
-    </row>
-[...17 lines deleted...]
-      <c r="E98" s="26" t="inlineStr">
+      <c r="D107" s="181" t="n"/>
+      <c r="E107" s="27" t="n"/>
+    </row>
+    <row r="108">
+      <c r="A108" s="5" t="n">
+        <v>10</v>
+      </c>
+      <c r="B108" s="31" t="inlineStr">
+        <is>
+          <t>Total investment in illiquid shares/securities</t>
+        </is>
+      </c>
+      <c r="C108" s="32" t="n"/>
+      <c r="E108" s="26" t="n"/>
+    </row>
+    <row r="109">
+      <c r="A109" s="5" t="n"/>
+      <c r="B109" s="33" t="inlineStr">
+        <is>
+          <t>- Value (In Rs. Lakh)</t>
+        </is>
+      </c>
+      <c r="C109" s="34" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
-    </row>
-[...51 lines deleted...]
-      <c r="E101" s="26" t="inlineStr">
+      <c r="D109" s="187" t="n"/>
+      <c r="E109" s="27" t="n"/>
+    </row>
+    <row r="110">
+      <c r="A110" s="5" t="n"/>
+      <c r="B110" s="36" t="inlineStr">
+        <is>
+          <t>- in percentage terms (%)</t>
+        </is>
+      </c>
+      <c r="C110" s="34" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
-    </row>
-[...55 lines deleted...]
-      <c r="C106" s="26" t="inlineStr">
+      <c r="D110" s="185" t="n"/>
+      <c r="E110" s="27" t="n"/>
+    </row>
+    <row r="111">
+      <c r="A111" s="5" t="n"/>
+      <c r="B111" s="36" t="n"/>
+      <c r="C111" s="211" t="n"/>
+      <c r="D111" s="185" t="n"/>
+      <c r="E111" s="26" t="n"/>
+    </row>
+    <row r="112">
+      <c r="A112" s="5" t="n">
+        <v>11</v>
+      </c>
+      <c r="B112" s="24" t="inlineStr">
+        <is>
+          <t>Total outstanding exposure to derivatives at the end of  Jun 30, 2026</t>
+        </is>
+      </c>
+      <c r="C112" s="32" t="n"/>
+      <c r="E112" s="27" t="n"/>
+    </row>
+    <row r="113">
+      <c r="A113" s="5" t="n"/>
+      <c r="B113" s="33" t="inlineStr">
+        <is>
+          <t>- Value (In Rs. Lakh)</t>
+        </is>
+      </c>
+      <c r="C113" s="34" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="D113" s="187" t="n"/>
+      <c r="E113" s="27" t="n"/>
+    </row>
+    <row r="114">
+      <c r="A114" s="5" t="n"/>
+      <c r="B114" s="36" t="inlineStr">
+        <is>
+          <t>- in percentage term (%)</t>
+        </is>
+      </c>
+      <c r="C114" s="34" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="D114" s="185" t="n"/>
+      <c r="E114" s="26" t="n"/>
+    </row>
+    <row r="115">
+      <c r="A115" s="38" t="n"/>
+      <c r="B115" s="39" t="n"/>
+      <c r="C115" s="39" t="n"/>
+      <c r="D115" s="39" t="n"/>
+      <c r="E115" s="40" t="n"/>
+    </row>
+    <row r="116">
+      <c r="A116" s="41" t="n"/>
+    </row>
+    <row r="117">
+      <c r="A117" s="41" t="inlineStr">
         <is>
           <t>N.A.</t>
         </is>
       </c>
-      <c r="D106" s="46" t="n"/>
-[...149 lines deleted...]
-      <c r="E117" s="62" t="n"/>
+      <c r="B117" s="180" t="inlineStr">
+        <is>
+          <t xml:space="preserve"> Not Applicable.</t>
+        </is>
+      </c>
     </row>
     <row r="118">
-      <c r="A118" s="63" t="inlineStr">
-[...11 lines deleted...]
-      <c r="E118" s="24" t="n"/>
+      <c r="A118" s="41" t="inlineStr">
+        <is>
+          <t>^^</t>
+        </is>
+      </c>
+      <c r="B118" s="180" t="inlineStr">
+        <is>
+          <t>Portfolio Turn Over Ratio is for Equity Schemes.</t>
+        </is>
+      </c>
     </row>
     <row r="119">
-      <c r="A119" s="63" t="inlineStr">
-[...29 lines deleted...]
-      <c r="A121" s="63" t="inlineStr">
+      <c r="A119" s="41" t="inlineStr">
         <is>
           <t>@@</t>
         </is>
       </c>
-      <c r="B121" s="24" t="inlineStr">
+      <c r="B119" s="180" t="inlineStr">
         <is>
           <t>Residual Maturity, Modified Duration and Portfolio YTM (Annualised) is for Debt Schemes.</t>
         </is>
       </c>
-      <c r="C121" s="24" t="n"/>
-[...5 lines deleted...]
-      <c r="B122" s="64" t="inlineStr">
+    </row>
+    <row r="120" ht="60" customHeight="1">
+      <c r="B120" s="42" t="inlineStr">
         <is>
           <t>Pursuant to payment of IDCW, the NAV of the IDCW Option(s) of aforesaid Scheme of the Fund would fall to the extent of payout and statutory levy, if any. For complete distribution history of the Schemes, please visit www.dspim.com</t>
         </is>
       </c>
-      <c r="C122" s="24" t="n"/>
-[...1 lines deleted...]
-      <c r="E122" s="24" t="n"/>
     </row>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="D47:E47"/>
-[...4 lines deleted...]
-    <mergeCell ref="B46:I46"/>
+    <mergeCell ref="C86:D86"/>
+    <mergeCell ref="B40:K40"/>
+    <mergeCell ref="B86:B87"/>
+    <mergeCell ref="F42:F44"/>
+    <mergeCell ref="E86:E87"/>
     <mergeCell ref="B1:F1"/>
-    <mergeCell ref="C88:D88"/>
+    <mergeCell ref="D41:E41"/>
+    <mergeCell ref="I42:I44"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:A1"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Rohit Pandey</dc:creator>
+  <dc:creator>Vinit Mistry</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:lastModifiedBy></cp:lastModifiedBy>
-  <cp:lastPrinted></cp:lastPrinted>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties">
   <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_Enabled" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_SetDate" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3">
-    <vt:lpwstr>2026-06-03T18:39:21Z</vt:lpwstr>
+    <vt:lpwstr>2026-07-04T08:43:29Z</vt:lpwstr>
   </property>
   <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_Method" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4">
     <vt:lpwstr>Privileged</vt:lpwstr>
   </property>
   <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_Name" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5">
     <vt:lpwstr>Public</vt:lpwstr>
   </property>
   <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_SiteId" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6">
     <vt:lpwstr>1771ae17-e764-4e0f-a476-d4184d79a5d9</vt:lpwstr>
   </property>
   <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_ActionId" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7">
-    <vt:lpwstr>881336f3-c0c9-4eb0-926a-b3be9c727cbb</vt:lpwstr>
+    <vt:lpwstr>1e41dd43-3034-46dd-8a82-166a6d2b9aa1</vt:lpwstr>
   </property>
   <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_ContentBits" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8">
     <vt:lpwstr>0</vt:lpwstr>
   </property>
   <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_Tag" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9">
     <vt:lpwstr>10, 0, 1, 1</vt:lpwstr>
   </property>
 </Properties>
 </file>