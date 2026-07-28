--- v7 (2026-07-07)
+++ v8 (2026-07-28)
@@ -1,212 +1,234 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" Id="rId4" /></Relationships>
+<file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <bookViews>
-    <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" tabRatio="934" firstSheet="0" autoFilterDateGrouping="1"/>
+    <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" tabRatio="813" firstSheet="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="BOND" sheetId="1" state="visible" r:id="rId1"/>
     <sheet name="Sheet1" sheetId="2" state="hidden" r:id="rId2"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="191029" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <numFmts count="7">
-[...5 lines deleted...]
-    <numFmt numFmtId="169" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);"/>
+  <numFmts count="10">
+    <numFmt numFmtId="164" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);"/>
+    <numFmt numFmtId="165" formatCode="_(* #,##0_);_(* \(#,##0\);"/>
+    <numFmt numFmtId="166" formatCode="0.0000"/>
+    <numFmt numFmtId="167" formatCode="#,##0.00_);\(#,##0.00\)%"/>
+    <numFmt numFmtId="168" formatCode="0.000"/>
+    <numFmt numFmtId="169" formatCode="_ * #,##0.00_ ;_ * \-#,##0.00_ ;_ * &quot;-&quot;??_ ;_ @_ "/>
     <numFmt numFmtId="170" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;??_);_(@_)"/>
+    <numFmt numFmtId="171" formatCode="0.000000"/>
+    <numFmt numFmtId="172" formatCode="_ * #,##0.000000_ ;_ * \-#,##0.000000_ ;_ * &quot;-&quot;??_ ;_ @_ "/>
+    <numFmt numFmtId="173" formatCode="#,##0.0000"/>
   </numFmts>
-  <fonts count="21">
+  <fonts count="24">
+    <font>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <color theme="1"/>
+      <sz val="11"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <name val="trebuchet MS"/>
+      <family val="2"/>
+      <color theme="1"/>
+      <sz val="11"/>
+    </font>
+    <font>
+      <name val="trebuchet MS"/>
+      <family val="2"/>
+      <color theme="1"/>
+      <sz val="10"/>
+    </font>
+    <font>
+      <name val="trebuchet MS"/>
+      <family val="2"/>
+      <b val="1"/>
+      <color rgb="FFFFFFFF"/>
+      <sz val="14"/>
+    </font>
+    <font>
+      <name val="trebuchet MS"/>
+      <family val="2"/>
+      <b val="1"/>
+      <color theme="1"/>
+      <sz val="10"/>
+    </font>
+    <font>
+      <name val="trebuchet MS"/>
+      <family val="2"/>
+      <b val="1"/>
+      <color rgb="FFFFFFFF"/>
+      <sz val="10"/>
+    </font>
+    <font>
+      <name val="trebuchet MS"/>
+      <family val="2"/>
+      <color rgb="FF000000"/>
+      <sz val="10"/>
+    </font>
     <font>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Aptos Narrow"/>
       <family val="2"/>
+      <b val="1"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
+    </font>
+    <font>
+      <name val="Trebuchet MS"/>
+      <family val="2"/>
+      <b val="1"/>
+      <color indexed="8"/>
+      <sz val="10"/>
+    </font>
+    <font>
+      <name val="Trebuchet MS"/>
+      <family val="2"/>
+      <color indexed="8"/>
+      <sz val="10"/>
+    </font>
+    <font>
+      <name val="Trebuchet MS"/>
+      <family val="2"/>
+      <sz val="10"/>
+    </font>
+    <font>
+      <name val="Arial"/>
+      <family val="2"/>
+      <color rgb="FF000000"/>
+      <sz val="9"/>
+    </font>
+    <font>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <color rgb="FF000000"/>
+      <sz val="10"/>
     </font>
     <font>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <color theme="10"/>
       <sz val="11"/>
       <u val="single"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Trebuchet MS"/>
       <family val="2"/>
-      <color theme="1"/>
-      <sz val="8"/>
+      <b val="1"/>
+      <color rgb="FF000000"/>
+      <sz val="10"/>
     </font>
     <font>
       <name val="Trebuchet MS"/>
       <family val="2"/>
       <b val="1"/>
-      <color theme="1"/>
-      <sz val="8"/>
+      <sz val="10"/>
     </font>
     <font>
       <name val="Trebuchet MS"/>
       <family val="2"/>
       <b val="1"/>
       <color rgb="FFFF0000"/>
-      <sz val="8"/>
-[...5 lines deleted...]
-      <sz val="8"/>
+      <sz val="10"/>
     </font>
     <font>
       <name val="Trebuchet MS"/>
       <family val="2"/>
       <b val="1"/>
       <color rgb="FF000000"/>
-      <sz val="8"/>
+      <sz val="10"/>
       <u val="single"/>
     </font>
     <font>
       <name val="Trebuchet MS"/>
       <family val="2"/>
       <b val="1"/>
       <color rgb="FF333333"/>
-      <sz val="8"/>
-[...10 lines deleted...]
-      <sz val="8"/>
+      <sz val="10"/>
     </font>
     <font>
       <name val="Trebuchet MS"/>
       <family val="2"/>
       <i val="1"/>
-      <sz val="8"/>
+      <sz val="10"/>
     </font>
     <font>
       <name val="Trebuchet MS"/>
       <family val="2"/>
       <color rgb="FFFF0000"/>
-      <sz val="8"/>
+      <sz val="10"/>
     </font>
     <font>
       <name val="Trebuchet MS"/>
       <family val="2"/>
       <b val="1"/>
       <strike val="1"/>
-      <sz val="8"/>
-[...3 lines deleted...]
-      <family val="2"/>
       <sz val="10"/>
     </font>
     <font>
-      <name val="trebuchet MS"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
-      <b val="1"/>
-[...36 lines deleted...]
-      <sz val="8"/>
+      <color theme="1"/>
+      <sz val="10"/>
+      <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="6">
     <fill>
       <patternFill/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF000000"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFC0C0C0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
@@ -375,582 +397,1052 @@
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="8">
-[...6 lines deleted...]
-    <xf numFmtId="43" fontId="1" fillId="0" borderId="0"/>
+  <cellStyleXfs count="7">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="9" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="43" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="7" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="212">
+  <cellXfs count="192">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-[...10 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="10" fontId="2" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="15" fontId="2" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="164" fontId="4" fillId="3" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="10" fontId="4" fillId="3" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="164" fontId="5" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="10" fontId="5" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="10" fontId="2" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="2">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="11" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="10" fontId="11" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="2" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="2" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="4" fontId="11" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="2" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="2" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="4" fontId="11" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="2">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="2">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="11" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="10" fontId="11" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="2" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="2" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="11" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="2">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="2" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="2" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="4" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="13" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="10" fontId="13" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="11" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="10" fontId="11" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="2" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="2" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="4" fontId="2" fillId="0" borderId="4" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="2" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="10" fontId="0" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="6" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="8" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="9" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="10" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="4" fontId="2" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="9" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
-    <xf numFmtId="43" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="166" fontId="11" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="43" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="43" fontId="16" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="10" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="10" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="6" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="13" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="4" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="4" fontId="11" fillId="0" borderId="1" pivotButton="0" quotePrefix="1" xfId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="10" fontId="11" fillId="0" borderId="1" pivotButton="0" quotePrefix="1" xfId="1"/>
+    <xf numFmtId="167" fontId="11" fillId="0" borderId="3" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="13" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="2" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="14" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="168" fontId="11" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="6" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="16" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="10" fontId="16" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="5"/>
+    <xf numFmtId="169" fontId="11" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="6"/>
+    <xf numFmtId="170" fontId="11" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="5"/>
+    <xf numFmtId="170" fontId="11" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="6"/>
+    <xf numFmtId="15" fontId="11" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="6"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="11" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="170" fontId="11" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="6">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="15" fontId="11" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="6">
+      <alignment horizontal="right" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="12" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="11" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="6">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="170" fontId="11" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="6">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="15" fontId="11" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="6">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="169" fontId="2" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="6">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="169" fontId="4" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="6">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="11" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="10" fontId="11" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="170" fontId="11" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="6">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="15" fontId="11" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="6">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="12" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="171" fontId="2" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="6">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="169" fontId="11" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="6">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="169" fontId="16" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="6">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="172" fontId="2" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="6">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="172" fontId="16" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="6">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="10" fontId="6" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="10" fontId="15" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="5" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="10" fontId="6" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="11" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="173" fontId="11" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="11" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="12" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="11" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="12" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="11" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="12" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="2" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="3" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="4" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="11" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="11" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="2">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
-[...9 lines deleted...]
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="3" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="5" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="4" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="3" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="5" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="4" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="11" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="12" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="11" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="13" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-[...31 lines deleted...]
-    <xf numFmtId="165" fontId="4" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+    <xf numFmtId="4" fontId="11" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="2">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="4" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
-[...5 lines deleted...]
-    <xf numFmtId="166" fontId="6" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="11" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="12" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="6" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="167" fontId="6" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-[...16 lines deleted...]
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="4" fontId="2" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="168" fontId="6" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="10" fontId="18" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-[...372 lines deleted...]
-    <xf numFmtId="169" fontId="15" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="15" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="12" pivotButton="0" quotePrefix="0" xfId="0"/>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+    <xf numFmtId="168" fontId="11" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="6">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="167" fontId="11" fillId="0" borderId="3" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="164" fontId="10" fillId="0" borderId="3" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="1">
-[...1 lines deleted...]
-    </xf>
   </cellXfs>
-  <cellStyles count="8">
+  <cellStyles count="7">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Percent" xfId="1" builtinId="5"/>
     <cellStyle name="Normal 3 4 2 2 4" xfId="2"/>
     <cellStyle name="Hyperlink" xfId="3" builtinId="8"/>
     <cellStyle name="Comma" xfId="4" builtinId="3"/>
     <cellStyle name="Normal 3 2" xfId="5"/>
     <cellStyle name="Comma 4 2" xfId="6"/>
-    <cellStyle name="Normal 2" xfId="7"/>
   </cellStyles>
+  <dxfs count="168">
+    <dxf>
+      <numFmt numFmtId="175" formatCode="#,##0.000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="174" formatCode="#,##0.0000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="4" formatCode="#,##0.00"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="176" formatCode="&quot;-&quot;"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="175" formatCode="#,##0.000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="174" formatCode="#,##0.0000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="4" formatCode="#,##0.00"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="176" formatCode="&quot;-&quot;"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="175" formatCode="#,##0.000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="174" formatCode="#,##0.0000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="4" formatCode="#,##0.00"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="176" formatCode="&quot;-&quot;"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="175" formatCode="#,##0.000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="174" formatCode="#,##0.0000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="4" formatCode="#,##0.00"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="176" formatCode="&quot;-&quot;"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="175" formatCode="#,##0.000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="174" formatCode="#,##0.0000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="4" formatCode="#,##0.00"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="176" formatCode="&quot;-&quot;"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="175" formatCode="#,##0.000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="174" formatCode="#,##0.0000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="4" formatCode="#,##0.00"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="176" formatCode="&quot;-&quot;"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="175" formatCode="#,##0.000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="174" formatCode="#,##0.0000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="4" formatCode="#,##0.00"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="176" formatCode="&quot;-&quot;"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="175" formatCode="#,##0.000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="174" formatCode="#,##0.0000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="4" formatCode="#,##0.00"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="176" formatCode="&quot;-&quot;"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="175" formatCode="#,##0.000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="174" formatCode="#,##0.0000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="4" formatCode="#,##0.00"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="176" formatCode="&quot;-&quot;"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="175" formatCode="#,##0.000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="174" formatCode="#,##0.0000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="4" formatCode="#,##0.00"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="176" formatCode="&quot;-&quot;"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="175" formatCode="#,##0.000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="174" formatCode="#,##0.0000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="4" formatCode="#,##0.00"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="176" formatCode="&quot;-&quot;"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="175" formatCode="#,##0.000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="174" formatCode="#,##0.0000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="4" formatCode="#,##0.00"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="176" formatCode="&quot;-&quot;"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="175" formatCode="#,##0.000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="174" formatCode="#,##0.0000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="4" formatCode="#,##0.00"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="176" formatCode="&quot;-&quot;"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="175" formatCode="#,##0.000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="174" formatCode="#,##0.0000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="4" formatCode="#,##0.00"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="176" formatCode="&quot;-&quot;"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="175" formatCode="#,##0.000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="174" formatCode="#,##0.0000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="4" formatCode="#,##0.00"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="176" formatCode="&quot;-&quot;"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="175" formatCode="#,##0.000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="174" formatCode="#,##0.0000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="4" formatCode="#,##0.00"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="176" formatCode="&quot;-&quot;"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="175" formatCode="#,##0.000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="174" formatCode="#,##0.0000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="4" formatCode="#,##0.00"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="176" formatCode="&quot;-&quot;"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="175" formatCode="#,##0.000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="174" formatCode="#,##0.0000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="4" formatCode="#,##0.00"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="176" formatCode="&quot;-&quot;"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="175" formatCode="#,##0.000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="174" formatCode="#,##0.0000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="4" formatCode="#,##0.00"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="176" formatCode="&quot;-&quot;"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="175" formatCode="#,##0.000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="174" formatCode="#,##0.0000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="4" formatCode="#,##0.00"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="176" formatCode="&quot;-&quot;"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="175" formatCode="#,##0.000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="174" formatCode="#,##0.0000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="4" formatCode="#,##0.00"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="176" formatCode="&quot;-&quot;"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="175" formatCode="#,##0.000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="174" formatCode="#,##0.0000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="4" formatCode="#,##0.00"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="176" formatCode="&quot;-&quot;"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="175" formatCode="#,##0.000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="174" formatCode="#,##0.0000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="4" formatCode="#,##0.00"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="176" formatCode="&quot;-&quot;"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="175" formatCode="#,##0.000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="174" formatCode="#,##0.0000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="4" formatCode="#,##0.00"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="176" formatCode="&quot;-&quot;"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="175" formatCode="#,##0.000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="174" formatCode="#,##0.0000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="4" formatCode="#,##0.00"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="176" formatCode="&quot;-&quot;"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="175" formatCode="#,##0.000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="174" formatCode="#,##0.0000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="4" formatCode="#,##0.00"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="176" formatCode="&quot;-&quot;"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="175" formatCode="#,##0.000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="174" formatCode="#,##0.0000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="4" formatCode="#,##0.00"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="176" formatCode="&quot;-&quot;"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="175" formatCode="#,##0.000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="174" formatCode="#,##0.0000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="4" formatCode="#,##0.00"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="176" formatCode="&quot;-&quot;"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="175" formatCode="#,##0.000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="174" formatCode="#,##0.0000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="4" formatCode="#,##0.00"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="176" formatCode="&quot;-&quot;"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="175" formatCode="#,##0.000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="174" formatCode="#,##0.0000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="4" formatCode="#,##0.00"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="176" formatCode="&quot;-&quot;"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="175" formatCode="#,##0.000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="174" formatCode="#,##0.0000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="4" formatCode="#,##0.00"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="176" formatCode="&quot;-&quot;"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="175" formatCode="#,##0.000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="174" formatCode="#,##0.0000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="4" formatCode="#,##0.00"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="176" formatCode="&quot;-&quot;"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="175" formatCode="#,##0.000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="174" formatCode="#,##0.0000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="4" formatCode="#,##0.00"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="176" formatCode="&quot;-&quot;"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="175" formatCode="#,##0.000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="174" formatCode="#,##0.0000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="4" formatCode="#,##0.00"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="176" formatCode="&quot;-&quot;"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="175" formatCode="#,##0.000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="174" formatCode="#,##0.0000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="4" formatCode="#,##0.00"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="176" formatCode="&quot;-&quot;"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="175" formatCode="#,##0.000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="174" formatCode="#,##0.0000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="4" formatCode="#,##0.00"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="176" formatCode="&quot;-&quot;"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="175" formatCode="#,##0.000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="174" formatCode="#,##0.0000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="4" formatCode="#,##0.00"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="176" formatCode="&quot;-&quot;"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="175" formatCode="#,##0.000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="174" formatCode="#,##0.0000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="4" formatCode="#,##0.00"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="176" formatCode="&quot;-&quot;"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="175" formatCode="#,##0.000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="174" formatCode="#,##0.0000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="4" formatCode="#,##0.00"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="176" formatCode="&quot;-&quot;"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="175" formatCode="#,##0.000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="174" formatCode="#,##0.0000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="4" formatCode="#,##0.00"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="176" formatCode="&quot;-&quot;"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="175" formatCode="#,##0.000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="174" formatCode="#,##0.0000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="4" formatCode="#,##0.00"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="176" formatCode="&quot;-&quot;"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="175" formatCode="#,##0.000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="174" formatCode="#,##0.0000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="4" formatCode="#,##0.00"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="176" formatCode="&quot;-&quot;"/>
+    </dxf>
+  </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00800000"/>
       <rgbColor rgb="00008000"/>
       <rgbColor rgb="00000080"/>
       <rgbColor rgb="00808000"/>
       <rgbColor rgb="00800080"/>
       <rgbColor rgb="00008080"/>
@@ -991,116 +1483,116 @@
       <rgbColor rgb="00003366"/>
       <rgbColor rgb="00339966"/>
       <rgbColor rgb="00003300"/>
       <rgbColor rgb="00333300"/>
       <rgbColor rgb="00993300"/>
       <rgbColor rgb="00993366"/>
       <rgbColor rgb="00333399"/>
       <rgbColor rgb="00333333"/>
     </indexedColors>
   </colors>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId4" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image1.png" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image2.png" Id="rId2" /></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <wsDr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
   <twoCellAnchor editAs="oneCell">
     <from>
       <col>1</col>
       <colOff>0</colOff>
-      <row>49</row>
+      <row>50</row>
       <rowOff>0</rowOff>
     </from>
     <to>
       <col>1</col>
-      <colOff>2368550</colOff>
-[...1 lines deleted...]
-      <rowOff>74332</rowOff>
+      <colOff>2374900</colOff>
+      <row>59</row>
+      <rowOff>31750</rowOff>
     </to>
     <pic>
       <nvPicPr>
         <cNvPr id="3" name="Picture 2"/>
         <cNvPicPr>
           <a:picLocks/>
         </cNvPicPr>
       </nvPicPr>
       <blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </blipFill>
       <spPr>
         <a:xfrm>
-          <a:off x="476250" y="8639175"/>
+          <a:off x="457200" y="7797800"/>
           <a:ext cx="2374900" cy="1574800"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <avLst/>
         </a:prstGeom>
         <a:ln>
           <a:prstDash val="solid"/>
         </a:ln>
       </spPr>
     </pic>
     <clientData/>
   </twoCellAnchor>
   <twoCellAnchor editAs="oneCell">
     <from>
       <col>1</col>
       <colOff>0</colOff>
-      <row>63</row>
+      <row>64</row>
       <rowOff>0</rowOff>
     </from>
     <to>
       <col>1</col>
-      <colOff>2368550</colOff>
-[...1 lines deleted...]
-      <rowOff>74332</rowOff>
+      <colOff>2374900</colOff>
+      <row>73</row>
+      <rowOff>31750</rowOff>
     </to>
     <pic>
       <nvPicPr>
         <cNvPr id="5" name="Picture 4"/>
         <cNvPicPr>
           <a:picLocks/>
         </cNvPicPr>
       </nvPicPr>
       <blipFill>
         <a:blip r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </blipFill>
       <spPr>
         <a:xfrm>
-          <a:off x="476250" y="11325225"/>
+          <a:off x="457200" y="10210800"/>
           <a:ext cx="2374900" cy="1574800"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <avLst/>
         </a:prstGeom>
         <a:ln>
           <a:prstDash val="solid"/>
         </a:ln>
       </spPr>
     </pic>
     <clientData/>
   </twoCellAnchor>
 </wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
@@ -1396,1621 +1888,1652 @@
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:L120"/>
+  <dimension ref="A1:L122"/>
   <sheetViews>
-    <sheetView zoomScale="99" zoomScaleNormal="99" workbookViewId="0">
+    <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="8" defaultColWidth="9.1796875" defaultRowHeight="12"/>
+  <sheetFormatPr baseColWidth="8" defaultRowHeight="13.5"/>
   <cols>
-    <col width="7.1796875" bestFit="1" customWidth="1" style="180" min="1" max="1"/>
-[...11 lines deleted...]
-    <col width="9.1796875" customWidth="1" style="180" min="13" max="16384"/>
+    <col width="6.54296875" bestFit="1" customWidth="1" style="2" min="1" max="1"/>
+    <col width="37.6328125" bestFit="1" customWidth="1" style="2" min="2" max="2"/>
+    <col width="18.90625" bestFit="1" customWidth="1" style="2" min="3" max="3"/>
+    <col width="19" customWidth="1" style="2" min="4" max="4"/>
+    <col width="23.54296875" customWidth="1" style="2" min="5" max="5"/>
+    <col width="23.90625" bestFit="1" customWidth="1" style="2" min="6" max="6"/>
+    <col width="14" bestFit="1" customWidth="1" style="2" min="7" max="7"/>
+    <col width="12.6328125" bestFit="1" customWidth="1" style="2" min="8" max="8"/>
+    <col width="14" bestFit="1" customWidth="1" style="2" min="9" max="9"/>
+    <col width="7.54296875" bestFit="1" customWidth="1" style="2" min="10" max="10"/>
+    <col width="30.1796875" bestFit="1" customWidth="1" style="2" min="11" max="11"/>
+    <col width="7.6328125" bestFit="1" customWidth="1" style="2" min="12" max="12"/>
+    <col width="8.7265625" customWidth="1" style="2" min="13" max="16384"/>
   </cols>
   <sheetData>
-    <row r="1">
-[...1 lines deleted...]
-      <c r="B1" s="145" t="inlineStr">
+    <row r="1" ht="19" customHeight="1" s="148">
+      <c r="A1" s="147" t="n"/>
+      <c r="B1" s="147" t="inlineStr">
         <is>
           <t>DSP Bond Fund</t>
         </is>
       </c>
     </row>
     <row r="2">
-      <c r="B2" s="41" t="inlineStr">
-[...1 lines deleted...]
-          <t>Portfolio as on June 30, 2026</t>
+      <c r="B2" s="4" t="inlineStr">
+        <is>
+          <t>Portfolio as on July 15, 2026</t>
         </is>
       </c>
     </row>
     <row r="4">
-      <c r="A4" s="145" t="inlineStr">
+      <c r="A4" s="5" t="inlineStr">
         <is>
           <t>Sr. No.</t>
         </is>
       </c>
-      <c r="B4" s="145" t="inlineStr">
+      <c r="B4" s="5" t="inlineStr">
         <is>
           <t>Name of Instrument</t>
         </is>
       </c>
-      <c r="C4" s="145" t="inlineStr">
+      <c r="C4" s="5" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
-      <c r="D4" s="145" t="inlineStr">
+      <c r="D4" s="5" t="inlineStr">
         <is>
           <t>Rating/Industry</t>
         </is>
       </c>
-      <c r="E4" s="145" t="inlineStr">
+      <c r="E4" s="5" t="inlineStr">
         <is>
           <t>Quantity</t>
         </is>
       </c>
-      <c r="F4" s="145" t="inlineStr">
+      <c r="F4" s="5" t="inlineStr">
         <is>
           <t>Market value (Rs. In lakhs)</t>
         </is>
       </c>
-      <c r="G4" s="145" t="inlineStr">
+      <c r="G4" s="5" t="inlineStr">
         <is>
           <t>% to Net Assets</t>
         </is>
       </c>
-      <c r="H4" s="145" t="inlineStr">
+      <c r="H4" s="5" t="inlineStr">
         <is>
           <t>Maturity Date</t>
         </is>
       </c>
-      <c r="I4" s="145" t="inlineStr">
+      <c r="I4" s="5" t="inlineStr">
         <is>
           <t>Put/Call Option</t>
         </is>
       </c>
-      <c r="J4" s="145" t="inlineStr">
+      <c r="J4" s="5" t="inlineStr">
         <is>
           <t>YTM (%)</t>
         </is>
       </c>
     </row>
     <row r="6">
-      <c r="B6" s="41" t="inlineStr">
+      <c r="B6" s="4" t="inlineStr">
         <is>
           <t>DEBT INSTRUMENTS</t>
         </is>
       </c>
     </row>
     <row r="7">
-      <c r="B7" s="41" t="inlineStr">
+      <c r="B7" s="4" t="inlineStr">
         <is>
           <t>Government Securities (Central/State)</t>
         </is>
       </c>
     </row>
     <row r="8">
-      <c r="A8" s="180" t="n">
+      <c r="A8" s="2" t="n">
         <v>1</v>
       </c>
-      <c r="B8" s="180" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C8" s="180" t="inlineStr">
+      <c r="B8" s="2" t="inlineStr">
+        <is>
+          <t>6.36% GOI 2031 (16-FEB-2031)</t>
+        </is>
+      </c>
+      <c r="C8" s="2" t="inlineStr">
+        <is>
+          <t>IN0020250141</t>
+        </is>
+      </c>
+      <c r="D8" s="2" t="inlineStr">
+        <is>
+          <t>Sovereign</t>
+        </is>
+      </c>
+      <c r="E8" s="12" t="n">
+        <v>3500000</v>
+      </c>
+      <c r="F8" s="6" t="n">
+        <v>3579.11</v>
+      </c>
+      <c r="G8" s="7" t="n">
+        <v>0.1407</v>
+      </c>
+      <c r="H8" s="8" t="n">
+        <v>47895</v>
+      </c>
+      <c r="J8" s="6" t="n">
+        <v>6.4578</v>
+      </c>
+      <c r="K8" s="4" t="inlineStr">
+        <is>
+          <t>Sector/Rating</t>
+        </is>
+      </c>
+      <c r="L8" s="4" t="inlineStr">
+        <is>
+          <t>Percent</t>
+        </is>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" s="2" t="n">
+        <v>2</v>
+      </c>
+      <c r="B9" s="2" t="inlineStr">
+        <is>
+          <t>7.13% HARYANA SDL 05-JAN-32</t>
+        </is>
+      </c>
+      <c r="C9" s="2" t="inlineStr">
         <is>
           <t>IN1620210139</t>
         </is>
       </c>
-      <c r="D8" s="180" t="inlineStr">
+      <c r="D9" s="2" t="inlineStr">
         <is>
           <t>Sovereign</t>
         </is>
       </c>
-      <c r="E8" s="200" t="n">
+      <c r="E9" s="12" t="n">
         <v>3500000</v>
       </c>
-      <c r="F8" s="201" t="n">
-[...5 lines deleted...]
-      <c r="H8" s="55" t="n">
+      <c r="F9" s="6" t="n">
+        <v>3491.7</v>
+      </c>
+      <c r="G9" s="7" t="n">
+        <v>0.1373</v>
+      </c>
+      <c r="H9" s="8" t="n">
         <v>48218</v>
       </c>
-      <c r="J8" s="201" t="n">
-[...14 lines deleted...]
-      <c r="A9" s="180" t="n">
+      <c r="J9" s="6" t="n">
+        <v>7.2314</v>
+      </c>
+      <c r="K9" s="2" t="inlineStr">
+        <is>
+          <t>Sovereign</t>
+        </is>
+      </c>
+      <c r="L9" s="7" t="n">
+        <v>0.8057</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" s="2" t="n">
+        <v>3</v>
+      </c>
+      <c r="B10" s="2" t="inlineStr">
+        <is>
+          <t>7.72% MAHARASHTRA SDL 01-MAR-31</t>
+        </is>
+      </c>
+      <c r="C10" s="2" t="inlineStr">
+        <is>
+          <t>IN2220220171</t>
+        </is>
+      </c>
+      <c r="D10" s="2" t="inlineStr">
+        <is>
+          <t>Sovereign</t>
+        </is>
+      </c>
+      <c r="E10" s="12" t="n">
+        <v>2500000</v>
+      </c>
+      <c r="F10" s="6" t="n">
+        <v>2639.86</v>
+      </c>
+      <c r="G10" s="7" t="n">
+        <v>0.1038</v>
+      </c>
+      <c r="H10" s="8" t="n">
+        <v>47908</v>
+      </c>
+      <c r="J10" s="6" t="n">
+        <v>7.0231</v>
+      </c>
+      <c r="K10" s="2" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="L10" s="7" t="n">
+        <v>0.0945</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" s="2" t="n">
+        <v>4</v>
+      </c>
+      <c r="B11" s="2" t="inlineStr">
+        <is>
+          <t>7.73% MAHARASHTRA SDL 29-MAR-32</t>
+        </is>
+      </c>
+      <c r="C11" s="2" t="inlineStr">
+        <is>
+          <t>IN2220220254</t>
+        </is>
+      </c>
+      <c r="D11" s="2" t="inlineStr">
+        <is>
+          <t>Sovereign</t>
+        </is>
+      </c>
+      <c r="E11" s="12" t="n">
+        <v>2500000</v>
+      </c>
+      <c r="F11" s="6" t="n">
+        <v>2618.12</v>
+      </c>
+      <c r="G11" s="7" t="n">
+        <v>0.1029</v>
+      </c>
+      <c r="H11" s="8" t="n">
+        <v>48302</v>
+      </c>
+      <c r="J11" s="6" t="n">
+        <v>7.1999</v>
+      </c>
+      <c r="K11" s="2" t="inlineStr">
+        <is>
+          <t>IND A1+</t>
+        </is>
+      </c>
+      <c r="L11" s="7" t="n">
+        <v>0.0756</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" s="2" t="n">
+        <v>5</v>
+      </c>
+      <c r="B12" s="2" t="inlineStr">
+        <is>
+          <t>7.30% KARNATAKA SDL 09-FEB-32</t>
+        </is>
+      </c>
+      <c r="C12" s="2" t="inlineStr">
+        <is>
+          <t>IN1920210342</t>
+        </is>
+      </c>
+      <c r="D12" s="2" t="inlineStr">
+        <is>
+          <t>Sovereign</t>
+        </is>
+      </c>
+      <c r="E12" s="12" t="n">
+        <v>2500000</v>
+      </c>
+      <c r="F12" s="6" t="n">
+        <v>2595.38</v>
+      </c>
+      <c r="G12" s="7" t="n">
+        <v>0.102</v>
+      </c>
+      <c r="H12" s="8" t="n">
+        <v>48253</v>
+      </c>
+      <c r="J12" s="6" t="n">
+        <v>7.1588</v>
+      </c>
+      <c r="K12" s="2" t="inlineStr">
+        <is>
+          <t>Alternative Investment Funds (AIF)</t>
+        </is>
+      </c>
+      <c r="L12" s="7" t="n">
+        <v>0.0044</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" s="2" t="n">
+        <v>6</v>
+      </c>
+      <c r="B13" s="2" t="inlineStr">
+        <is>
+          <t>7.03% CHHATTISGARH SDL 25-SEP-30</t>
+        </is>
+      </c>
+      <c r="C13" s="2" t="inlineStr">
+        <is>
+          <t>IN3520240026</t>
+        </is>
+      </c>
+      <c r="D13" s="2" t="inlineStr">
+        <is>
+          <t>Sovereign</t>
+        </is>
+      </c>
+      <c r="E13" s="12" t="n">
+        <v>2500000</v>
+      </c>
+      <c r="F13" s="6" t="n">
+        <v>2554.44</v>
+      </c>
+      <c r="G13" s="7" t="n">
+        <v>0.1004</v>
+      </c>
+      <c r="H13" s="8" t="n">
+        <v>47751</v>
+      </c>
+      <c r="J13" s="6" t="n">
+        <v>7.0232</v>
+      </c>
+      <c r="K13" s="2" t="inlineStr">
+        <is>
+          <t>Cash &amp; Equivalent</t>
+        </is>
+      </c>
+      <c r="L13" s="7" t="n">
+        <v>0.0198</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" s="2" t="n">
+        <v>7</v>
+      </c>
+      <c r="B14" s="2" t="inlineStr">
+        <is>
+          <t>6.83% MAHARASHTRA SDL 23-JUN-31</t>
+        </is>
+      </c>
+      <c r="C14" s="2" t="inlineStr">
+        <is>
+          <t>IN2220210131</t>
+        </is>
+      </c>
+      <c r="D14" s="2" t="inlineStr">
+        <is>
+          <t>Sovereign</t>
+        </is>
+      </c>
+      <c r="E14" s="12" t="n">
+        <v>2500000</v>
+      </c>
+      <c r="F14" s="6" t="n">
+        <v>2493.14</v>
+      </c>
+      <c r="G14" s="7" t="n">
+        <v>0.098</v>
+      </c>
+      <c r="H14" s="8" t="n">
+        <v>48022</v>
+      </c>
+      <c r="J14" s="6" t="n">
+        <v>7.0012</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" s="2" t="n">
+        <v>8</v>
+      </c>
+      <c r="B15" s="2" t="inlineStr">
+        <is>
+          <t>7.32% GOI 2030 (13-NOV-2030)</t>
+        </is>
+      </c>
+      <c r="C15" s="2" t="inlineStr">
+        <is>
+          <t>IN0020230135</t>
+        </is>
+      </c>
+      <c r="D15" s="2" t="inlineStr">
+        <is>
+          <t>Sovereign</t>
+        </is>
+      </c>
+      <c r="E15" s="12" t="n">
+        <v>500000</v>
+      </c>
+      <c r="F15" s="6" t="n">
+        <v>522.65</v>
+      </c>
+      <c r="G15" s="7" t="n">
+        <v>0.0206</v>
+      </c>
+      <c r="H15" s="8" t="n">
+        <v>47800</v>
+      </c>
+      <c r="J15" s="6" t="n">
+        <v>6.4435</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" s="9" t="n"/>
+      <c r="B16" s="9" t="inlineStr">
+        <is>
+          <t>Total</t>
+        </is>
+      </c>
+      <c r="C16" s="9" t="n"/>
+      <c r="D16" s="9" t="n"/>
+      <c r="E16" s="9" t="n"/>
+      <c r="F16" s="10" t="n">
+        <v>20494.4</v>
+      </c>
+      <c r="G16" s="11" t="n">
+        <v>0.8057</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="B18" s="4" t="inlineStr">
+        <is>
+          <t>MONEY MARKET INSTRUMENTS</t>
+        </is>
+      </c>
+    </row>
+    <row r="19">
+      <c r="B19" s="4" t="inlineStr">
+        <is>
+          <t>Certificate of Deposit</t>
+        </is>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" s="2" t="n">
+        <v>9</v>
+      </c>
+      <c r="B20" s="2" t="inlineStr">
+        <is>
+          <t>Indian Bank**</t>
+        </is>
+      </c>
+      <c r="C20" s="2" t="inlineStr">
+        <is>
+          <t>INE562A16QJ6</t>
+        </is>
+      </c>
+      <c r="D20" s="2" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E20" s="12" t="n">
+        <v>500</v>
+      </c>
+      <c r="F20" s="6" t="n">
+        <v>2402.39</v>
+      </c>
+      <c r="G20" s="7" t="n">
+        <v>0.0945</v>
+      </c>
+      <c r="H20" s="8" t="n">
+        <v>46427</v>
+      </c>
+      <c r="J20" s="6" t="n">
+        <v>7.1299</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" s="2" t="n">
+        <v>10</v>
+      </c>
+      <c r="B21" s="2" t="inlineStr">
+        <is>
+          <t>Bank of Baroda**</t>
+        </is>
+      </c>
+      <c r="C21" s="2" t="inlineStr">
+        <is>
+          <t>INE028A16LH3</t>
+        </is>
+      </c>
+      <c r="D21" s="2" t="inlineStr">
+        <is>
+          <t>IND A1+</t>
+        </is>
+      </c>
+      <c r="E21" s="12" t="n">
+        <v>400</v>
+      </c>
+      <c r="F21" s="6" t="n">
+        <v>1923.46</v>
+      </c>
+      <c r="G21" s="7" t="n">
+        <v>0.0756</v>
+      </c>
+      <c r="H21" s="8" t="n">
+        <v>46423</v>
+      </c>
+      <c r="J21" s="6" t="n">
+        <v>7.12</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" s="9" t="n"/>
+      <c r="B22" s="9" t="inlineStr">
+        <is>
+          <t>Total</t>
+        </is>
+      </c>
+      <c r="C22" s="9" t="n"/>
+      <c r="D22" s="9" t="n"/>
+      <c r="E22" s="9" t="n"/>
+      <c r="F22" s="10" t="n">
+        <v>4325.85</v>
+      </c>
+      <c r="G22" s="11" t="n">
+        <v>0.1701</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" s="2" t="n">
+        <v>11</v>
+      </c>
+      <c r="B24" s="4" t="inlineStr">
+        <is>
+          <t>TREPS / Reverse Repo Investments</t>
+        </is>
+      </c>
+      <c r="F24" s="6" t="n">
+        <v>496.73</v>
+      </c>
+      <c r="G24" s="7" t="n">
+        <v>0.0195</v>
+      </c>
+      <c r="H24" s="8" t="n">
+        <v>46219</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25" s="9" t="n"/>
+      <c r="B25" s="9" t="inlineStr">
+        <is>
+          <t>Total</t>
+        </is>
+      </c>
+      <c r="C25" s="9" t="n"/>
+      <c r="D25" s="9" t="n"/>
+      <c r="E25" s="9" t="n"/>
+      <c r="F25" s="10" t="n">
+        <v>496.73</v>
+      </c>
+      <c r="G25" s="11" t="n">
+        <v>0.0195</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="B27" s="4" t="inlineStr">
+        <is>
+          <t>Alternative Investment Funds (AIF)</t>
+        </is>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28" s="2" t="n">
+        <v>12</v>
+      </c>
+      <c r="B28" s="2" t="inlineStr">
+        <is>
+          <t>SBI Funds Management Pvt Ltd/Fund Parent</t>
+        </is>
+      </c>
+      <c r="C28" s="2" t="inlineStr">
+        <is>
+          <t>INF0RQ622028</t>
+        </is>
+      </c>
+      <c r="E28" s="12" t="n">
+        <v>948.296</v>
+      </c>
+      <c r="F28" s="6" t="n">
+        <v>112.78</v>
+      </c>
+      <c r="G28" s="7" t="n">
+        <v>0.0044</v>
+      </c>
+      <c r="J28" s="6" t="n"/>
+    </row>
+    <row r="29">
+      <c r="A29" s="9" t="n"/>
+      <c r="B29" s="9" t="inlineStr">
+        <is>
+          <t>Total</t>
+        </is>
+      </c>
+      <c r="C29" s="9" t="n"/>
+      <c r="D29" s="9" t="n"/>
+      <c r="E29" s="9" t="n"/>
+      <c r="F29" s="10" t="n">
+        <v>112.78</v>
+      </c>
+      <c r="G29" s="11" t="n">
+        <v>0.0044</v>
+      </c>
+    </row>
+    <row r="31">
+      <c r="B31" s="4" t="inlineStr">
+        <is>
+          <t>Cash &amp; Cash Equivalent</t>
+        </is>
+      </c>
+    </row>
+    <row r="32">
+      <c r="B32" s="2" t="inlineStr">
+        <is>
+          <t>Net Receivables/Payables</t>
+        </is>
+      </c>
+      <c r="E32" s="12" t="n"/>
+      <c r="F32" s="6" t="n">
+        <v>3.09</v>
+      </c>
+      <c r="G32" s="7" t="n">
+        <v>0.0003</v>
+      </c>
+      <c r="J32" s="6" t="n"/>
+    </row>
+    <row r="33">
+      <c r="A33" s="9" t="n"/>
+      <c r="B33" s="9" t="inlineStr">
+        <is>
+          <t>Total</t>
+        </is>
+      </c>
+      <c r="C33" s="9" t="n"/>
+      <c r="D33" s="9" t="n"/>
+      <c r="E33" s="9" t="n"/>
+      <c r="F33" s="10" t="n">
+        <v>3.09</v>
+      </c>
+      <c r="G33" s="11" t="n">
+        <v>0.0003</v>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35" s="5" t="n"/>
+      <c r="B35" s="5" t="inlineStr">
+        <is>
+          <t>GRAND TOTAL</t>
+        </is>
+      </c>
+      <c r="C35" s="5" t="n"/>
+      <c r="D35" s="5" t="n"/>
+      <c r="E35" s="5" t="n"/>
+      <c r="F35" s="13" t="n">
+        <v>25432.85</v>
+      </c>
+      <c r="G35" s="14" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36" s="2" t="inlineStr">
+        <is>
+          <t>Notes:</t>
+        </is>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37" s="2" t="n">
+        <v>1</v>
+      </c>
+      <c r="B37" s="2" t="inlineStr">
+        <is>
+          <t>** Non Traded in accordance with SEBI Regulations.</t>
+        </is>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38" s="16" t="n">
         <v>2</v>
       </c>
-      <c r="B9" s="180" t="inlineStr">
-[...39 lines deleted...]
-      <c r="A10" s="180" t="n">
+      <c r="B38" s="16" t="inlineStr">
+        <is>
+          <t>Market value includes accrued interest</t>
+        </is>
+      </c>
+    </row>
+    <row r="39" ht="27" customHeight="1" s="148">
+      <c r="A39" s="16" t="n">
         <v>3</v>
       </c>
-      <c r="B10" s="180" t="inlineStr">
-[...39 lines deleted...]
-      <c r="A11" s="180" t="n">
+      <c r="B39" s="16" t="inlineStr">
+        <is>
+          <t>Net Assets does not include unit activity for the day of the Portfolio</t>
+        </is>
+      </c>
+    </row>
+    <row r="40" ht="104.5" customHeight="1" s="148">
+      <c r="A40" s="16" t="n">
         <v>4</v>
       </c>
-      <c r="B11" s="180" t="inlineStr">
-[...494 lines deleted...]
-      <c r="B40" s="154" t="inlineStr">
+      <c r="B40" s="157" t="inlineStr">
         <is>
           <t xml:space="preserve">As per SEBI (MUTUAL FUNDS) REGULATIONS, 1996 and  MASTER CIRCULAR HO/24/13/11(1)2026-IMD-POD-1/I/7602/2026 Dtd March 20th 2026,  Below are the details of the securities in case of which issuer has defaulted beyond its maturity date. 
 Pursuant to the application filed by the Board of IL&amp;FS with the Hon’ble NCLAT to effect the interim distribution process, DSP Bond Fund has received Interim distribution from IL&amp;FS Transportation Networks Limited as stated below in the form of cash and InVITs. The cash distribution has been recognized as realized income passed on to the investors through NAV. The impact of InVITs has been factored in the NAV of the respective scheme on the March 07,2025  on which the INVITs were allotted. The provision of 10% is created on all the distributions of ITNL including prior distribution to safeguard the interest of unit holders as ITNL may claw back the amount in case the distribution results in excess distribution than what the debenture holders ought to have received.  </t>
         </is>
       </c>
-      <c r="C40" s="204" t="n"/>
-[...11 lines deleted...]
-      <c r="B41" s="161" t="inlineStr">
+      <c r="C40" s="184" t="n"/>
+      <c r="D40" s="184" t="n"/>
+      <c r="E40" s="184" t="n"/>
+      <c r="F40" s="184" t="n"/>
+      <c r="G40" s="184" t="n"/>
+      <c r="H40" s="184" t="n"/>
+      <c r="I40" s="184" t="n"/>
+      <c r="J40" s="184" t="n"/>
+      <c r="K40" s="184" t="n"/>
+    </row>
+    <row r="41" ht="81" customHeight="1" s="148">
+      <c r="A41" s="16" t="n"/>
+      <c r="B41" s="163" t="inlineStr">
         <is>
           <t>Security Name</t>
         </is>
       </c>
-      <c r="C41" s="161" t="inlineStr">
+      <c r="C41" s="163" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
-      <c r="D41" s="161" t="inlineStr">
+      <c r="D41" s="163" t="inlineStr">
         <is>
           <t>value of the security considered under net receivables (i.e. value recognized in NAV in absolute terms and as % to NAV)
 (Rs.in lakhs)</t>
         </is>
       </c>
-      <c r="E41" s="205" t="n"/>
-      <c r="F41" s="161" t="inlineStr">
+      <c r="E41" s="185" t="n"/>
+      <c r="F41" s="163" t="inlineStr">
         <is>
           <t>total amount (including principal and interest) that is due to the scheme on that investment
 (Rs.in lakhs)</t>
         </is>
       </c>
-      <c r="G41" s="94" t="inlineStr">
+      <c r="G41" s="55" t="inlineStr">
         <is>
           <t>Interim Distribution received (Rs.in lakhs)</t>
         </is>
       </c>
-      <c r="H41" s="161" t="inlineStr">
+      <c r="H41" s="163" t="inlineStr">
         <is>
           <t>Date of passing Interim Distribution recognized in NAV</t>
         </is>
       </c>
-      <c r="I41" s="95" t="inlineStr">
+      <c r="I41" s="42" t="inlineStr">
         <is>
           <t>Interim Distribution (Units) INR at Unit Face Value Rs. 100 (Rs. In Lakhs)</t>
         </is>
       </c>
     </row>
-    <row r="42" ht="24" customHeight="1">
-[...1 lines deleted...]
-      <c r="B42" s="104" t="inlineStr">
+    <row r="42" ht="27" customHeight="1" s="148">
+      <c r="A42" s="16" t="n"/>
+      <c r="B42" s="25" t="inlineStr">
         <is>
           <t>0% Il&amp;Fs Transportation Networks Limited NCD Series A 23032019</t>
         </is>
       </c>
-      <c r="C42" s="104" t="inlineStr">
+      <c r="C42" s="25" t="inlineStr">
         <is>
           <t>INE975G08140</t>
         </is>
       </c>
-      <c r="D42" s="97" t="n">
+      <c r="D42" s="56" t="n">
         <v>0</v>
       </c>
-      <c r="E42" s="98" t="n">
+      <c r="E42" s="57" t="n">
         <v>0</v>
       </c>
-      <c r="F42" s="170" t="n">
+      <c r="F42" s="173" t="n">
         <v>1325.56242</v>
       </c>
-      <c r="G42" s="105" t="n">
+      <c r="G42" s="58" t="n">
         <v>82.70049</v>
       </c>
-      <c r="H42" s="100" t="n">
+      <c r="H42" s="59" t="n">
         <v>45218</v>
       </c>
-      <c r="I42" s="171" t="n">
+      <c r="I42" s="174" t="n">
         <v>146.67</v>
       </c>
     </row>
-    <row r="43" ht="24" customHeight="1">
-[...1 lines deleted...]
-      <c r="B43" s="104" t="inlineStr">
+    <row r="43" ht="27" customHeight="1" s="148">
+      <c r="A43" s="16" t="n"/>
+      <c r="B43" s="25" t="inlineStr">
         <is>
           <t>0% Il&amp;Fs Transportation Networks Limited NCD Series A 23032019</t>
         </is>
       </c>
-      <c r="C43" s="104" t="inlineStr">
+      <c r="C43" s="25" t="inlineStr">
         <is>
           <t>INE975G08140</t>
         </is>
       </c>
-      <c r="D43" s="97" t="n">
+      <c r="D43" s="56" t="n">
         <v>0</v>
       </c>
-      <c r="E43" s="98" t="n">
+      <c r="E43" s="57" t="n">
         <v>0</v>
       </c>
-      <c r="F43" s="206" t="n"/>
-      <c r="G43" s="105" t="n">
+      <c r="F43" s="186" t="n"/>
+      <c r="G43" s="58" t="n">
         <v>41.85743</v>
       </c>
-      <c r="H43" s="100" t="n">
+      <c r="H43" s="59" t="n">
         <v>45715</v>
       </c>
-      <c r="I43" s="206" t="n"/>
-[...3 lines deleted...]
-      <c r="B44" s="104" t="inlineStr">
+      <c r="I43" s="186" t="n"/>
+    </row>
+    <row r="44" ht="27" customHeight="1" s="148">
+      <c r="A44" s="16" t="n"/>
+      <c r="B44" s="25" t="inlineStr">
         <is>
           <t>0% Il&amp;Fs Transportation Networks Limited NCD Series A 23032019</t>
         </is>
       </c>
-      <c r="C44" s="104" t="inlineStr">
+      <c r="C44" s="25" t="inlineStr">
         <is>
           <t>INE975G08140</t>
         </is>
       </c>
-      <c r="D44" s="97" t="n">
+      <c r="D44" s="56" t="n">
         <v>0</v>
       </c>
-      <c r="E44" s="98" t="n">
+      <c r="E44" s="57" t="n">
         <v>0</v>
       </c>
-      <c r="F44" s="207" t="n"/>
-      <c r="G44" s="105" t="n">
+      <c r="F44" s="187" t="n"/>
+      <c r="G44" s="58" t="n">
         <v>76.23339</v>
       </c>
-      <c r="H44" s="100" t="n">
+      <c r="H44" s="59" t="n">
         <v>46128</v>
       </c>
-      <c r="I44" s="207" t="n"/>
+      <c r="I44" s="187" t="n"/>
     </row>
     <row r="45">
-      <c r="A45" s="61" t="n"/>
-      <c r="B45" s="61" t="n"/>
+      <c r="A45" s="16" t="n"/>
+      <c r="B45" s="16" t="n"/>
+    </row>
+    <row r="46">
+      <c r="A46" s="16" t="n"/>
+      <c r="B46" s="16" t="n"/>
     </row>
     <row r="47">
-      <c r="B47" s="180" t="inlineStr">
+      <c r="A47" s="16" t="n"/>
+      <c r="B47" s="16" t="n"/>
+    </row>
+    <row r="49" ht="14.5" customHeight="1" s="148">
+      <c r="B49" s="1" t="inlineStr">
         <is>
           <t>Scheme Riskometer</t>
         </is>
       </c>
     </row>
-    <row r="62">
-      <c r="B62" s="180" t="inlineStr">
+    <row r="63" ht="14.5" customHeight="1" s="148">
+      <c r="B63" s="1" t="inlineStr">
         <is>
           <t>Benchmark Riskometer: CRISIL Medium Duration Debt A-III Index</t>
         </is>
       </c>
     </row>
     <row r="77">
-      <c r="A77" s="1" t="inlineStr">
+      <c r="A77" s="66" t="inlineStr">
         <is>
           <t>Sr. No.</t>
         </is>
       </c>
-      <c r="B77" s="2" t="inlineStr">
+      <c r="B77" s="67" t="inlineStr">
         <is>
           <t>Particulars</t>
         </is>
       </c>
-      <c r="C77" s="3" t="n"/>
-[...1 lines deleted...]
-      <c r="E77" s="4" t="n"/>
+      <c r="C77" s="68" t="n"/>
+      <c r="D77" s="68" t="n"/>
+      <c r="E77" s="69" t="n"/>
     </row>
     <row r="78">
-      <c r="A78" s="5" t="n">
+      <c r="A78" s="70" t="n">
         <v>5</v>
       </c>
-      <c r="B78" s="6" t="n"/>
-      <c r="C78" s="7" t="inlineStr">
+      <c r="B78" s="17" t="n"/>
+      <c r="C78" s="18" t="inlineStr">
         <is>
           <t>Portfolio Information</t>
         </is>
       </c>
-      <c r="E78" s="9" t="n"/>
+      <c r="E78" s="71" t="n"/>
     </row>
     <row r="79">
-      <c r="A79" s="5" t="n"/>
-      <c r="B79" s="6" t="inlineStr">
+      <c r="A79" s="70" t="n"/>
+      <c r="B79" s="17" t="inlineStr">
         <is>
           <t>Description (if any)</t>
         </is>
       </c>
-      <c r="C79" s="10" t="n"/>
-[...1 lines deleted...]
-      <c r="E79" s="9" t="n"/>
+      <c r="C79" s="19" t="n"/>
+      <c r="D79" s="72" t="n"/>
+      <c r="E79" s="71" t="n"/>
     </row>
     <row r="80">
-      <c r="A80" s="5" t="n"/>
-      <c r="B80" s="6" t="inlineStr">
+      <c r="A80" s="70" t="n"/>
+      <c r="B80" s="17" t="inlineStr">
         <is>
           <t>Annualised Portfolio YTM*@@</t>
         </is>
       </c>
-      <c r="C80" s="43" t="n">
-[...2 lines deleted...]
-      <c r="E80" s="9" t="n"/>
+      <c r="C80" s="20" t="n">
+        <v>0.0706299697483492</v>
+      </c>
+      <c r="E80" s="71" t="n"/>
     </row>
     <row r="81">
-      <c r="A81" s="5" t="n"/>
-      <c r="B81" s="6" t="inlineStr">
+      <c r="A81" s="70" t="n"/>
+      <c r="B81" s="17" t="inlineStr">
         <is>
           <t>Macaulay Duration@@</t>
         </is>
       </c>
-      <c r="C81" s="48" t="n">
-[...2 lines deleted...]
-      <c r="E81" s="9" t="n"/>
+      <c r="C81" s="73" t="n">
+        <v>3.48830985308826</v>
+      </c>
+      <c r="E81" s="71" t="n"/>
     </row>
     <row r="82">
-      <c r="A82" s="5" t="n"/>
-      <c r="B82" s="6" t="inlineStr">
+      <c r="A82" s="70" t="n"/>
+      <c r="B82" s="17" t="inlineStr">
         <is>
           <t>Residual Maturity@@</t>
         </is>
       </c>
-      <c r="C82" s="48" t="n">
-[...2 lines deleted...]
-      <c r="E82" s="9" t="n"/>
+      <c r="C82" s="73" t="n">
+        <v>4.12819774537298</v>
+      </c>
+      <c r="E82" s="71" t="n"/>
     </row>
     <row r="83">
-      <c r="A83" s="5" t="n"/>
-      <c r="B83" s="6" t="inlineStr">
+      <c r="A83" s="70" t="n"/>
+      <c r="B83" s="17" t="inlineStr">
         <is>
           <t>Modified Duration (in years)@@</t>
         </is>
       </c>
-      <c r="C83" s="48" t="n">
-[...2 lines deleted...]
-      <c r="E83" s="9" t="n"/>
+      <c r="C83" s="73" t="n">
+        <v>3.36725968602699</v>
+      </c>
+      <c r="E83" s="71" t="n"/>
     </row>
     <row r="84">
-      <c r="A84" s="5" t="n"/>
-      <c r="B84" s="182" t="inlineStr">
+      <c r="A84" s="70" t="n"/>
+      <c r="B84" s="15" t="inlineStr">
         <is>
           <t>* In case of semi-annual YTM, it will be annualised</t>
         </is>
       </c>
-      <c r="C84" s="182" t="n"/>
-      <c r="E84" s="9" t="n"/>
+      <c r="C84" s="15" t="n"/>
+      <c r="E84" s="71" t="n"/>
     </row>
     <row r="85">
-      <c r="A85" s="5" t="n">
+      <c r="A85" s="70" t="n">
         <v>6</v>
       </c>
-      <c r="B85" s="183" t="inlineStr">
+      <c r="B85" s="74" t="inlineStr">
         <is>
           <t>NAV AND Dividend</t>
         </is>
       </c>
-      <c r="C85" s="182" t="n"/>
-[...4 lines deleted...]
-      <c r="B86" s="208" t="inlineStr">
+      <c r="C85" s="15" t="n"/>
+      <c r="E85" s="71" t="n"/>
+    </row>
+    <row r="86" ht="19" customHeight="1" s="148">
+      <c r="A86" s="70" t="n"/>
+      <c r="B86" s="188" t="inlineStr">
         <is>
           <t>Plan/Option Name</t>
         </is>
       </c>
-      <c r="C86" s="149" t="inlineStr">
+      <c r="C86" s="151" t="inlineStr">
         <is>
           <t>NAV per unit (Rs)</t>
         </is>
       </c>
-      <c r="D86" s="205" t="n"/>
-      <c r="E86" s="209" t="inlineStr">
+      <c r="D86" s="185" t="n"/>
+      <c r="E86" s="189" t="inlineStr">
         <is>
           <t>Aggregate distributions during the portfolio period  (Rs. per Unit)</t>
         </is>
       </c>
     </row>
-    <row r="87">
-[...7 lines deleted...]
-      <c r="D87" s="14" t="inlineStr">
+    <row r="87" ht="24" customHeight="1" s="148">
+      <c r="A87" s="70" t="n"/>
+      <c r="B87" s="187" t="n"/>
+      <c r="C87" s="75" t="inlineStr">
         <is>
           <t>As on Jun 30, 2026</t>
         </is>
       </c>
-      <c r="E87" s="207" t="n"/>
+      <c r="D87" s="75" t="inlineStr">
+        <is>
+          <t>As on Jul 15, 2026</t>
+        </is>
+      </c>
+      <c r="E87" s="187" t="n"/>
     </row>
     <row r="88">
-      <c r="A88" s="15" t="n"/>
-      <c r="B88" s="16" t="inlineStr">
+      <c r="A88" s="76" t="n"/>
+      <c r="B88" s="77" t="inlineStr">
         <is>
           <t>Direct Plan-Growth Plan</t>
         </is>
       </c>
-      <c r="C88" s="17" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E88" s="210" t="inlineStr">
+      <c r="C88" s="79" t="n">
+        <v>91.9083</v>
+      </c>
+      <c r="D88" s="79" t="n">
+        <v>92.03319999999999</v>
+      </c>
+      <c r="E88" s="190" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="89">
+      <c r="A89" s="76" t="n"/>
+      <c r="B89" s="77" t="inlineStr">
+        <is>
+          <t>Direct Plan-IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C89" s="79" t="n">
+        <v>11.7487</v>
+      </c>
+      <c r="D89" s="79" t="n">
+        <v>11.7647</v>
+      </c>
+      <c r="E89" s="190" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="90">
+      <c r="A90" s="76" t="n"/>
+      <c r="B90" s="77" t="inlineStr">
+        <is>
+          <t>Direct Plan-Quarterly IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C90" s="190" t="n">
+        <v>0</v>
+      </c>
+      <c r="D90" s="190" t="n">
+        <v>0</v>
+      </c>
+      <c r="E90" s="190" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="91">
+      <c r="A91" s="76" t="n"/>
+      <c r="B91" s="77" t="inlineStr">
+        <is>
+          <t>Direct Plan-Daily IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C91" s="190" t="n">
+        <v>0</v>
+      </c>
+      <c r="D91" s="190" t="n">
+        <v>0</v>
+      </c>
+      <c r="E91" s="190" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="92">
+      <c r="A92" s="76" t="n"/>
+      <c r="B92" s="77" t="inlineStr">
+        <is>
+          <t>Direct Plan-Weekly IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C92" s="190" t="n">
+        <v>0</v>
+      </c>
+      <c r="D92" s="190" t="n">
+        <v>0</v>
+      </c>
+      <c r="E92" s="190" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="93">
+      <c r="A93" s="76" t="n"/>
+      <c r="B93" s="77" t="inlineStr">
+        <is>
+          <t>Direct Plan-Monthly IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C93" s="79" t="n">
+        <v>11.2929</v>
+      </c>
+      <c r="D93" s="79" t="n">
+        <v>11.3083</v>
+      </c>
+      <c r="E93" s="190" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="94">
+      <c r="A94" s="76" t="n"/>
+      <c r="B94" s="81" t="n"/>
+      <c r="C94" s="82" t="n"/>
+      <c r="D94" s="82" t="n"/>
+      <c r="E94" s="18" t="n"/>
+    </row>
+    <row r="95">
+      <c r="A95" s="70" t="n"/>
+      <c r="B95" s="83" t="inlineStr">
+        <is>
+          <t>Regular Plan-Growth Plan</t>
+        </is>
+      </c>
+      <c r="C95" s="79" t="n">
+        <v>86.24250000000001</v>
+      </c>
+      <c r="D95" s="79" t="n">
+        <v>86.3464</v>
+      </c>
+      <c r="E95" s="190" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="96">
+      <c r="A96" s="70" t="n"/>
+      <c r="B96" s="83" t="inlineStr">
+        <is>
+          <t>Regular Plan-IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C96" s="79" t="n">
+        <v>11.6269</v>
+      </c>
+      <c r="D96" s="79" t="n">
+        <v>11.6409</v>
+      </c>
+      <c r="E96" s="190" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="97">
+      <c r="A97" s="70" t="n"/>
+      <c r="B97" s="83" t="inlineStr">
+        <is>
+          <t>Regular Plan-Quarterly IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C97" s="190" t="n">
+        <v>0</v>
+      </c>
+      <c r="D97" s="190" t="n">
+        <v>0</v>
+      </c>
+      <c r="E97" s="190" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="98">
+      <c r="A98" s="70" t="n"/>
+      <c r="B98" s="83" t="inlineStr">
+        <is>
+          <t>Regular Plan-Daily IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C98" s="190" t="n">
+        <v>0</v>
+      </c>
+      <c r="D98" s="190" t="n">
+        <v>0</v>
+      </c>
+      <c r="E98" s="190" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="99">
+      <c r="A99" s="70" t="n"/>
+      <c r="B99" s="83" t="inlineStr">
+        <is>
+          <t>Regular Plan-Weekly IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C99" s="190" t="n">
+        <v>0</v>
+      </c>
+      <c r="D99" s="190" t="n">
+        <v>0</v>
+      </c>
+      <c r="E99" s="190" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="100">
+      <c r="A100" s="70" t="n"/>
+      <c r="B100" s="83" t="inlineStr">
+        <is>
+          <t>Regular Plan-Monthly IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C100" s="79" t="n">
+        <v>11.1886</v>
+      </c>
+      <c r="D100" s="79" t="n">
+        <v>11.2021</v>
+      </c>
+      <c r="E100" s="190" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="101">
+      <c r="A101" s="70" t="n"/>
+      <c r="B101" s="84" t="inlineStr">
+        <is>
+          <t>IDCW -  Income Distribution cum Capital Withdrawal.</t>
+        </is>
+      </c>
+      <c r="C101" s="85" t="n"/>
+      <c r="D101" s="85" t="n"/>
+      <c r="E101" s="71" t="n"/>
+    </row>
+    <row r="102">
+      <c r="A102" s="70" t="n"/>
+      <c r="B102" s="84" t="n"/>
+      <c r="C102" s="85" t="n"/>
+      <c r="D102" s="85" t="n"/>
+      <c r="E102" s="71" t="n"/>
+    </row>
+    <row r="103">
+      <c r="A103" s="70" t="n">
+        <v>7</v>
+      </c>
+      <c r="B103" s="86" t="inlineStr">
+        <is>
+          <t>Portfolio Turn Over Ratio ^^</t>
+        </is>
+      </c>
+      <c r="C103" s="83" t="n"/>
+      <c r="D103" s="87" t="n"/>
+      <c r="E103" s="88" t="n"/>
+    </row>
+    <row r="104">
+      <c r="A104" s="70" t="n"/>
+      <c r="B104" s="83" t="inlineStr">
+        <is>
+          <t xml:space="preserve"> - For Purchase</t>
+        </is>
+      </c>
+      <c r="C104" s="19" t="inlineStr">
+        <is>
+          <t>N.A.</t>
+        </is>
+      </c>
+      <c r="D104" s="87" t="n"/>
+      <c r="E104" s="89" t="n"/>
+    </row>
+    <row r="105">
+      <c r="A105" s="70" t="n"/>
+      <c r="B105" s="83" t="inlineStr">
+        <is>
+          <t xml:space="preserve"> - For Sale</t>
+        </is>
+      </c>
+      <c r="C105" s="19" t="inlineStr">
+        <is>
+          <t>N.A.</t>
+        </is>
+      </c>
+      <c r="D105" s="87" t="n"/>
+      <c r="E105" s="89" t="n"/>
+    </row>
+    <row r="106" ht="27" customHeight="1" s="148">
+      <c r="A106" s="70" t="n">
+        <v>8</v>
+      </c>
+      <c r="B106" s="110" t="inlineStr">
+        <is>
+          <t>Total investment in foreign securities/ADR/GDR (Rs. lakh)</t>
+        </is>
+      </c>
+      <c r="C106" s="91" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
-    </row>
-[...17 lines deleted...]
-      <c r="E89" s="210" t="inlineStr">
+      <c r="D106" s="87" t="n"/>
+      <c r="E106" s="89" t="n"/>
+    </row>
+    <row r="107" ht="40.5" customHeight="1" s="148">
+      <c r="A107" s="70" t="n">
+        <v>9</v>
+      </c>
+      <c r="B107" s="92" t="inlineStr">
+        <is>
+          <t>Total of securities below investment grade and default provided for the of Jul 15, 2026 (Rs. lakh)</t>
+        </is>
+      </c>
+      <c r="C107" s="91" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
-    </row>
-[...96 lines deleted...]
-      <c r="E95" s="210" t="inlineStr">
+      <c r="D107" s="72" t="n"/>
+      <c r="E107" s="89" t="n"/>
+    </row>
+    <row r="108" ht="27" customHeight="1" s="148">
+      <c r="A108" s="70" t="n">
+        <v>10</v>
+      </c>
+      <c r="B108" s="93" t="inlineStr">
+        <is>
+          <t>Total investment in illiquid shares/securities</t>
+        </is>
+      </c>
+      <c r="C108" s="94" t="n"/>
+      <c r="E108" s="88" t="n"/>
+    </row>
+    <row r="109">
+      <c r="A109" s="70" t="n"/>
+      <c r="B109" s="95" t="inlineStr">
+        <is>
+          <t>- Value (In Rs. Lakh)</t>
+        </is>
+      </c>
+      <c r="C109" s="96" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
-    </row>
-[...17 lines deleted...]
-      <c r="E96" s="210" t="inlineStr">
+      <c r="D109" s="97" t="n"/>
+      <c r="E109" s="89" t="n"/>
+    </row>
+    <row r="110">
+      <c r="A110" s="70" t="n"/>
+      <c r="B110" s="98" t="inlineStr">
+        <is>
+          <t>- in percentage terms (%)</t>
+        </is>
+      </c>
+      <c r="C110" s="96" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
-    </row>
-[...110 lines deleted...]
-      <c r="C104" s="10" t="inlineStr">
+      <c r="D110" s="87" t="n"/>
+      <c r="E110" s="89" t="n"/>
+    </row>
+    <row r="111">
+      <c r="A111" s="70" t="n"/>
+      <c r="B111" s="98" t="n"/>
+      <c r="C111" s="191" t="n"/>
+      <c r="D111" s="87" t="n"/>
+      <c r="E111" s="88" t="n"/>
+    </row>
+    <row r="112">
+      <c r="A112" s="70" t="n">
+        <v>11</v>
+      </c>
+      <c r="B112" s="86" t="inlineStr">
+        <is>
+          <t>Total outstanding exposure to derivatives at the end of  Jul 15, 2026</t>
+        </is>
+      </c>
+      <c r="C112" s="94" t="n"/>
+      <c r="E112" s="89" t="n"/>
+    </row>
+    <row r="113">
+      <c r="A113" s="70" t="n"/>
+      <c r="B113" s="95" t="inlineStr">
+        <is>
+          <t>- Value (In Rs. Lakh)</t>
+        </is>
+      </c>
+      <c r="C113" s="96" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="D113" s="97" t="n"/>
+      <c r="E113" s="89" t="n"/>
+    </row>
+    <row r="114">
+      <c r="A114" s="70" t="n"/>
+      <c r="B114" s="98" t="inlineStr">
+        <is>
+          <t>- in percentage term (%)</t>
+        </is>
+      </c>
+      <c r="C114" s="96" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="D114" s="87" t="n"/>
+      <c r="E114" s="88" t="n"/>
+    </row>
+    <row r="115">
+      <c r="A115" s="100" t="n"/>
+      <c r="B115" s="101" t="n"/>
+      <c r="C115" s="101" t="n"/>
+      <c r="D115" s="101" t="n"/>
+      <c r="E115" s="102" t="n"/>
+    </row>
+    <row r="116">
+      <c r="A116" s="4" t="inlineStr">
+        <is>
+          <t>*</t>
+        </is>
+      </c>
+      <c r="B116" s="2" t="inlineStr">
+        <is>
+          <t>Computed NAV</t>
+        </is>
+      </c>
+    </row>
+    <row r="117">
+      <c r="A117" s="4" t="inlineStr">
+        <is>
+          <t>**</t>
+        </is>
+      </c>
+      <c r="B117" s="2" t="inlineStr">
+        <is>
+          <t>NAV as on Maturity date</t>
+        </is>
+      </c>
+    </row>
+    <row r="118">
+      <c r="A118" s="4" t="inlineStr">
         <is>
           <t>N.A.</t>
         </is>
       </c>
-      <c r="D104" s="185" t="n"/>
-[...158 lines deleted...]
-      <c r="B117" s="180" t="inlineStr">
+      <c r="B118" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve"> Not Applicable.</t>
         </is>
       </c>
     </row>
-    <row r="118">
-      <c r="A118" s="41" t="inlineStr">
+    <row r="119">
+      <c r="A119" s="4" t="inlineStr">
         <is>
           <t>^^</t>
         </is>
       </c>
-      <c r="B118" s="180" t="inlineStr">
+      <c r="B119" s="2" t="inlineStr">
         <is>
           <t>Portfolio Turn Over Ratio is for Equity Schemes.</t>
         </is>
       </c>
     </row>
-    <row r="119">
-      <c r="A119" s="41" t="inlineStr">
+    <row r="120">
+      <c r="A120" s="4" t="inlineStr">
         <is>
           <t>@@</t>
         </is>
       </c>
-      <c r="B119" s="180" t="inlineStr">
-[...6 lines deleted...]
-      <c r="B120" s="42" t="inlineStr">
+      <c r="B120" s="2" t="inlineStr">
+        <is>
+          <t>Average Maturity, Modified Duration and Portfolio YTM (Annualised) is for Debt Schemes and for Debt portion of DSP Regular Savings Fund, DSP Aggressive Hybrid Fund and DSP Multi Asset Allocation Fund.</t>
+        </is>
+      </c>
+    </row>
+    <row r="121">
+      <c r="B121" s="2" t="inlineStr">
         <is>
           <t>Pursuant to payment of IDCW, the NAV of the IDCW Option(s) of aforesaid Scheme of the Fund would fall to the extent of payout and statutory levy, if any. For complete distribution history of the Schemes, please visit www.dspim.com</t>
         </is>
       </c>
+    </row>
+    <row r="122">
+      <c r="A122" s="103" t="n"/>
+      <c r="B122" s="103" t="n"/>
+      <c r="C122" s="103" t="n"/>
+      <c r="D122" s="103" t="n"/>
+      <c r="E122" s="103" t="n"/>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="C86:D86"/>
     <mergeCell ref="B40:K40"/>
     <mergeCell ref="B86:B87"/>
     <mergeCell ref="F42:F44"/>
     <mergeCell ref="E86:E87"/>
     <mergeCell ref="B1:F1"/>
     <mergeCell ref="D41:E41"/>
     <mergeCell ref="I42:I44"/>
   </mergeCells>
+  <conditionalFormatting sqref="C90:D92">
+    <cfRule type="cellIs" priority="5" operator="equal" dxfId="3">
+      <formula>0</formula>
+    </cfRule>
+    <cfRule type="expression" priority="6" dxfId="2">
+      <formula>C$1=2</formula>
+    </cfRule>
+    <cfRule type="expression" priority="7" dxfId="1">
+      <formula>C$1=4</formula>
+    </cfRule>
+    <cfRule type="expression" priority="8" dxfId="0">
+      <formula>C$1=3</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="C97:D99">
+    <cfRule type="cellIs" priority="1" operator="equal" dxfId="3">
+      <formula>0</formula>
+    </cfRule>
+    <cfRule type="expression" priority="2" dxfId="2">
+      <formula>C$1=2</formula>
+    </cfRule>
+    <cfRule type="expression" priority="3" dxfId="1">
+      <formula>C$1=4</formula>
+    </cfRule>
+    <cfRule type="expression" priority="4" dxfId="0">
+      <formula>C$1=3</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="E88:E93">
+    <cfRule type="cellIs" priority="13" operator="equal" dxfId="3">
+      <formula>0</formula>
+    </cfRule>
+    <cfRule type="expression" priority="14" dxfId="2">
+      <formula>E$1=2</formula>
+    </cfRule>
+    <cfRule type="expression" priority="15" dxfId="1">
+      <formula>E$1=4</formula>
+    </cfRule>
+    <cfRule type="expression" priority="16" dxfId="0">
+      <formula>E$1=3</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="E95:E100">
+    <cfRule type="cellIs" priority="9" operator="equal" dxfId="3">
+      <formula>0</formula>
+    </cfRule>
+    <cfRule type="expression" priority="10" dxfId="2">
+      <formula>E$1=2</formula>
+    </cfRule>
+    <cfRule type="expression" priority="11" dxfId="1">
+      <formula>E$1=4</formula>
+    </cfRule>
+    <cfRule type="expression" priority="12" dxfId="0">
+      <formula>E$1=3</formula>
+    </cfRule>
+  </conditionalFormatting>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:A1"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Vinit Mistry</dc:creator>
+  <dc:creator>Rahul Jain</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:lastModifiedBy></cp:lastModifiedBy>
 </cp:coreProperties>
 </file>
-
-[...27 lines deleted...]
-</file>