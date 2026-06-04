--- v6 (2026-03-03)
+++ v7 (2026-06-04)
@@ -1,264 +1,915 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="png" ContentType="image/png"/>
+  <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="K:\Accounts\REPORTS\Monthend portfolio\2026-2027\May 2026\15052026\Final\For Investors\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{B85C228A-0FFC-466E-B940-E0108E14894F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" tabRatio="990" firstSheet="0" autoFilterDateGrouping="1"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="REGULARSAVINGS" sheetId="1" state="visible" r:id="rId1"/>
-    <sheet name="Sheet1" sheetId="2" state="hidden" r:id="rId2"/>
+    <sheet name="REGULARSAVINGS" sheetId="1" r:id="rId1"/>
+    <sheet name="Notes to Fortnightly Portfolio" sheetId="3" r:id="rId2"/>
+    <sheet name="Sheet1" sheetId="2" state="hidden" r:id="rId3"/>
   </sheets>
-  <definedNames/>
-  <calcPr calcId="191029" fullCalcOnLoad="1"/>
+  <definedNames>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'Notes to Fortnightly Portfolio'!#REF!</definedName>
+  </definedNames>
+  <calcPr calcId="0" calcOnSave="0"/>
 </workbook>
 </file>
 
+<file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="344" uniqueCount="231">
+  <si>
+    <t>DSP Regular Savings Fund</t>
+  </si>
+  <si>
+    <t>Portfolio as on May 15, 2026</t>
+  </si>
+  <si>
+    <t>Sr. No.</t>
+  </si>
+  <si>
+    <t>Name of Instrument</t>
+  </si>
+  <si>
+    <t>ISIN</t>
+  </si>
+  <si>
+    <t>Rating/Industry</t>
+  </si>
+  <si>
+    <t>Quantity</t>
+  </si>
+  <si>
+    <t>Market value (Rs. In lakhs)</t>
+  </si>
+  <si>
+    <t>% to Net Assets</t>
+  </si>
+  <si>
+    <t>Maturity Date</t>
+  </si>
+  <si>
+    <t>Put/Call Option</t>
+  </si>
+  <si>
+    <t>YTM (%)</t>
+  </si>
+  <si>
+    <t>EQUITY &amp; EQUITY RELATED</t>
+  </si>
+  <si>
+    <t>Listed / awaiting listing on the stock exchanges</t>
+  </si>
+  <si>
+    <t>HDFC Bank Limited</t>
+  </si>
+  <si>
+    <t>INE040A01034</t>
+  </si>
+  <si>
+    <t>Banks</t>
+  </si>
+  <si>
+    <t>Sector/Rating</t>
+  </si>
+  <si>
+    <t>Percent</t>
+  </si>
+  <si>
+    <t>ICICI Bank Limited</t>
+  </si>
+  <si>
+    <t>INE090A01021</t>
+  </si>
+  <si>
+    <t>Sovereign</t>
+  </si>
+  <si>
+    <t>Cipla Limited</t>
+  </si>
+  <si>
+    <t>INE059A01026</t>
+  </si>
+  <si>
+    <t>Pharmaceuticals &amp; Biotechnology</t>
+  </si>
+  <si>
+    <t>CRISIL A1+</t>
+  </si>
+  <si>
+    <t>ITC Limited</t>
+  </si>
+  <si>
+    <t>INE154A01025</t>
+  </si>
+  <si>
+    <t>Diversified FMCG</t>
+  </si>
+  <si>
+    <t>Kotak Mahindra Bank Limited</t>
+  </si>
+  <si>
+    <t>INE237A01036</t>
+  </si>
+  <si>
+    <t>CRISIL AA+</t>
+  </si>
+  <si>
+    <t>Mahindra &amp; Mahindra Limited</t>
+  </si>
+  <si>
+    <t>INE101A01026</t>
+  </si>
+  <si>
+    <t>Automobiles</t>
+  </si>
+  <si>
+    <t>ICRA AA+</t>
+  </si>
+  <si>
+    <t>HDFC Life Insurance Company Limited</t>
+  </si>
+  <si>
+    <t>INE795G01014</t>
+  </si>
+  <si>
+    <t>Insurance</t>
+  </si>
+  <si>
+    <t>Indigo Paints Limited</t>
+  </si>
+  <si>
+    <t>INE09VQ01012</t>
+  </si>
+  <si>
+    <t>Consumer Durables</t>
+  </si>
+  <si>
+    <t>Axis Bank Limited</t>
+  </si>
+  <si>
+    <t>INE238A01034</t>
+  </si>
+  <si>
+    <t>Indus Towers Limited</t>
+  </si>
+  <si>
+    <t>INE121J01017</t>
+  </si>
+  <si>
+    <t>Telecom - Services</t>
+  </si>
+  <si>
+    <t>Maruti Suzuki India Limited</t>
+  </si>
+  <si>
+    <t>INE585B01010</t>
+  </si>
+  <si>
+    <t>SBI Life Insurance Company Limited</t>
+  </si>
+  <si>
+    <t>INE123W01016</t>
+  </si>
+  <si>
+    <t>Transport Infrastructure</t>
+  </si>
+  <si>
+    <t>Canara HSBC Life Insurance Company Limited</t>
+  </si>
+  <si>
+    <t>INE01TY01017</t>
+  </si>
+  <si>
+    <t>Infosys Limited</t>
+  </si>
+  <si>
+    <t>INE009A01021</t>
+  </si>
+  <si>
+    <t>IT - Software</t>
+  </si>
+  <si>
+    <t>Gas</t>
+  </si>
+  <si>
+    <t>ICICI Lombard General Insurance Company Limited</t>
+  </si>
+  <si>
+    <t>INE765G01017</t>
+  </si>
+  <si>
+    <t>Cohance Lifesciences Limited</t>
+  </si>
+  <si>
+    <t>INE03QK01018</t>
+  </si>
+  <si>
+    <t>Auto Components</t>
+  </si>
+  <si>
+    <t>Samvardhana Motherson International Limited</t>
+  </si>
+  <si>
+    <t>INE775A01035</t>
+  </si>
+  <si>
+    <t>Healthcare Services</t>
+  </si>
+  <si>
+    <t>Petronet LNG Limited</t>
+  </si>
+  <si>
+    <t>INE347G01014</t>
+  </si>
+  <si>
+    <t>Chemicals &amp; Petrochemicals</t>
+  </si>
+  <si>
+    <t>Syngene International Limited</t>
+  </si>
+  <si>
+    <t>INE398R01022</t>
+  </si>
+  <si>
+    <t>Alternative Investment Funds (AIF)</t>
+  </si>
+  <si>
+    <t>Jubilant Ingrevia Limited</t>
+  </si>
+  <si>
+    <t>INE0BY001018</t>
+  </si>
+  <si>
+    <t>IT - Services</t>
+  </si>
+  <si>
+    <t>IPCA Laboratories Limited</t>
+  </si>
+  <si>
+    <t>INE571A01038</t>
+  </si>
+  <si>
+    <t>Power</t>
+  </si>
+  <si>
+    <t>Cyient Limited</t>
+  </si>
+  <si>
+    <t>INE136B01020</t>
+  </si>
+  <si>
+    <t>Finance</t>
+  </si>
+  <si>
+    <t>NTPC Limited</t>
+  </si>
+  <si>
+    <t>INE733E01010</t>
+  </si>
+  <si>
+    <t>Cash &amp; Equivalent</t>
+  </si>
+  <si>
+    <t>Alembic Pharmaceuticals Limited</t>
+  </si>
+  <si>
+    <t>INE901L01018</t>
+  </si>
+  <si>
+    <t>La Opala RG Limited</t>
+  </si>
+  <si>
+    <t>INE059D01020</t>
+  </si>
+  <si>
+    <t>Tata Capital Limited</t>
+  </si>
+  <si>
+    <t>INE976I01016</t>
+  </si>
+  <si>
+    <t>GAIL (India) Limited</t>
+  </si>
+  <si>
+    <t>INE129A01019</t>
+  </si>
+  <si>
+    <t>Power Finance Corporation Limited</t>
+  </si>
+  <si>
+    <t>INE134E01011</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Units issued by REITs &amp; InvITs</t>
+  </si>
+  <si>
+    <t>Roadstar Infra Investment Trust</t>
+  </si>
+  <si>
+    <t>INE0JEI23010</t>
+  </si>
+  <si>
+    <t>DEBT INSTRUMENTS</t>
+  </si>
+  <si>
+    <t>BOND &amp; NCD's</t>
+  </si>
+  <si>
+    <t>Muthoot Finance Limited**</t>
+  </si>
+  <si>
+    <t>INE414G07JU8</t>
+  </si>
+  <si>
+    <t>Cholamandalam Investment and Finance Company Limited**</t>
+  </si>
+  <si>
+    <t>INE121A07SH0</t>
+  </si>
+  <si>
+    <t>Government Securities (Central/State)</t>
+  </si>
+  <si>
+    <t>7.32% GOI 2030</t>
+  </si>
+  <si>
+    <t>IN0020230135</t>
+  </si>
+  <si>
+    <t>8.51% GOI FRB 2033</t>
+  </si>
+  <si>
+    <t>IN0020200120</t>
+  </si>
+  <si>
+    <t>7.03% Maharashtra SDL 2038</t>
+  </si>
+  <si>
+    <t>IN2220250103</t>
+  </si>
+  <si>
+    <t>7.06% GOI 2028</t>
+  </si>
+  <si>
+    <t>IN0020230010</t>
+  </si>
+  <si>
+    <t>6.48% GOI 2035</t>
+  </si>
+  <si>
+    <t>IN0020250091</t>
+  </si>
+  <si>
+    <t>4.59% GOI 2031</t>
+  </si>
+  <si>
+    <t>IN0020180041</t>
+  </si>
+  <si>
+    <t>7.02% GOI 2031</t>
+  </si>
+  <si>
+    <t>IN0020240076</t>
+  </si>
+  <si>
+    <t>7.10% GOI 2029</t>
+  </si>
+  <si>
+    <t>IN0020220011</t>
+  </si>
+  <si>
+    <t>7.10% GOI 2034</t>
+  </si>
+  <si>
+    <t>IN0020240019</t>
+  </si>
+  <si>
+    <t>5.74% GOI 2026</t>
+  </si>
+  <si>
+    <t>IN0020210186</t>
+  </si>
+  <si>
+    <t>7.83% Gujarat SDL 2026</t>
+  </si>
+  <si>
+    <t>IN1520160061</t>
+  </si>
+  <si>
+    <t>MONEY MARKET INSTRUMENTS</t>
+  </si>
+  <si>
+    <t>Certificate of Deposit</t>
+  </si>
+  <si>
+    <t>Small Industries Development Bank of India**</t>
+  </si>
+  <si>
+    <t>INE556F16BX0</t>
+  </si>
+  <si>
+    <t>IDFC First Bank Limited**</t>
+  </si>
+  <si>
+    <t>INE092T16ZD8</t>
+  </si>
+  <si>
+    <t>HDFC Bank Limited**</t>
+  </si>
+  <si>
+    <t>INE040A16IK8</t>
+  </si>
+  <si>
+    <t>TREPS / Reverse Repo Investments</t>
+  </si>
+  <si>
+    <t>SBI Funds Management Pvt Ltd/Fund Parent</t>
+  </si>
+  <si>
+    <t>INF0RQ622028</t>
+  </si>
+  <si>
+    <t>Cash &amp; Cash Equivalent</t>
+  </si>
+  <si>
+    <t>Net Receivables/Payables</t>
+  </si>
+  <si>
+    <t>GRAND TOTAL</t>
+  </si>
+  <si>
+    <t>Notes:</t>
+  </si>
+  <si>
+    <t>** Non Traded in accordance with SEBI Regulations.</t>
+  </si>
+  <si>
+    <t>Market value includes accrued interest</t>
+  </si>
+  <si>
+    <t>Net Assets does not include unit activity for the day of the Portfolio</t>
+  </si>
+  <si>
+    <t>Security Name</t>
+  </si>
+  <si>
+    <t>value of the security considered under net receivables (i.e. value recognized in NAV in absolute terms and as % to NAV)
+(Rs.in lakhs)</t>
+  </si>
+  <si>
+    <t>total amount (including principal and interest) that is due to the scheme on that investment
+(Rs.in lakhs)</t>
+  </si>
+  <si>
+    <t>Interim Distribution received (Rs.in lakhs)</t>
+  </si>
+  <si>
+    <t>Date of passing Interim Distribution recognized in NAV</t>
+  </si>
+  <si>
+    <t>Interim Distribution: (Invit units) INR at Unit Face Value Rs. 100 (Rs. In Lakhs)</t>
+  </si>
+  <si>
+    <t>0% IL&amp;FS Transportation Networks Limited Ncd Series A 23032019</t>
+  </si>
+  <si>
+    <t>INE975G08140</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> This scheme has exposure to floating rate instruments and / or interest rate derivatives. The duration of these instruments is linked to the interest rate reset period. The interest rate risk in a floating rate instrument or in a fixed rate instrument hedged with derivatives is likely to be lesser than that in an equivalent maturity fixed rate instrument. Under some market circumstances the volatility may be of an order greater than what may ordinarily be expected considering only its duration. Hence investors are recommended to consider the unadjusted portfolio maturity of the scheme as well and exercise adequate due diligence when deciding to make their investments.</t>
+  </si>
+  <si>
+    <t>Scheme Riskometer</t>
+  </si>
+  <si>
+    <t>Benchmark Riskometer: CRISIL Hybrid 85+15 - Conservative Index</t>
+  </si>
+  <si>
+    <t>Portfolio Information</t>
+  </si>
+  <si>
+    <t>Scheme Name:</t>
+  </si>
+  <si>
+    <t>Description (if any)</t>
+  </si>
+  <si>
+    <t>Annualised Portfolio YTM*:</t>
+  </si>
+  <si>
+    <t>Macaulay Duration</t>
+  </si>
+  <si>
+    <t>Residual Maturity</t>
+  </si>
+  <si>
+    <t>As on (Date)</t>
+  </si>
+  <si>
+    <t>* In case of semi-annual YTM, it will be annualised</t>
+  </si>
+  <si>
+    <t xml:space="preserve">  </t>
+  </si>
+  <si>
+    <t>YD21Regular</t>
+  </si>
+  <si>
+    <t>YD21Direct</t>
+  </si>
+  <si>
+    <t>YD21</t>
+  </si>
+  <si>
+    <t>Sr No.</t>
+  </si>
+  <si>
+    <t>Particular</t>
+  </si>
+  <si>
+    <t>Regular</t>
+  </si>
+  <si>
+    <t>Direct</t>
+  </si>
+  <si>
+    <t>Portfolio Turn Over Ratio ^^</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> - For Purchase</t>
+  </si>
+  <si>
+    <t>N.A.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> - For Sale</t>
+  </si>
+  <si>
+    <t>Average Maturity (in years)@@</t>
+  </si>
+  <si>
+    <t>Modified Duration (in years)@@</t>
+  </si>
+  <si>
+    <t>Portfolio YTM (Annualised)@@</t>
+  </si>
+  <si>
+    <t>Total outstanding exposure to derivatives at the end of  May 15, 2026</t>
+  </si>
+  <si>
+    <t>- Value (In Rs. Lakh)</t>
+  </si>
+  <si>
+    <t>-</t>
+  </si>
+  <si>
+    <t>- in percentage term (%)</t>
+  </si>
+  <si>
+    <t>Total of securities below investment grade and default provided as on May 15, 2026 (Rs. lakh)</t>
+  </si>
+  <si>
+    <t>Refer scheme portfolio</t>
+  </si>
+  <si>
+    <t>Total investment in foreign securities/ADR/GDR (Rs. lakh)</t>
+  </si>
+  <si>
+    <t>Total investment in illiquid shares/securities</t>
+  </si>
+  <si>
+    <t>- in percentage terms (%)</t>
+  </si>
+  <si>
+    <t>Net Asset Vaue (NAV) (Rs. per Unit)</t>
+  </si>
+  <si>
+    <t>- As on April 30, 2026</t>
+  </si>
+  <si>
+    <t>G</t>
+  </si>
+  <si>
+    <t>Growth</t>
+  </si>
+  <si>
+    <t>59.7330</t>
+  </si>
+  <si>
+    <t>67.6251</t>
+  </si>
+  <si>
+    <t>D</t>
+  </si>
+  <si>
+    <t>Payout/Reinvestment of Income Distribution cum Capital Withdrawal option (IDCW)</t>
+  </si>
+  <si>
+    <t>QD</t>
+  </si>
+  <si>
+    <t>Quarterly Payout/Reinvestment of Income Distribution cum Capital Withdrawal option (IDCW)</t>
+  </si>
+  <si>
+    <t>11.2789</t>
+  </si>
+  <si>
+    <t>13.8842</t>
+  </si>
+  <si>
+    <t>DD</t>
+  </si>
+  <si>
+    <t>Daily Reinvestment of Income Distribution cum Capital Withdrawal option (IDCW)</t>
+  </si>
+  <si>
+    <t>WD</t>
+  </si>
+  <si>
+    <t>Weekly Payout/Reinvestment of Income Distribution cum Capital Withdrawal option (IDCW)</t>
+  </si>
+  <si>
+    <t>MD</t>
+  </si>
+  <si>
+    <t>Monthly Payout/Reinvestment of Income Distribution cum Capital Withdrawal option (IDCW)</t>
+  </si>
+  <si>
+    <t>10.9504</t>
+  </si>
+  <si>
+    <t>14.0442</t>
+  </si>
+  <si>
+    <t>UD</t>
+  </si>
+  <si>
+    <t>UD3</t>
+  </si>
+  <si>
+    <t>UR</t>
+  </si>
+  <si>
+    <t>UR3</t>
+  </si>
+  <si>
+    <t>- As on May 15, 2026</t>
+  </si>
+  <si>
+    <t>59.8605</t>
+  </si>
+  <si>
+    <t>67.7872</t>
+  </si>
+  <si>
+    <t>11.3029</t>
+  </si>
+  <si>
+    <t>13.9175</t>
+  </si>
+  <si>
+    <t>10.9738</t>
+  </si>
+  <si>
+    <t>14.0779</t>
+  </si>
+  <si>
+    <t>Aggregate distributions during the portfolio period (Rs. per Unit)</t>
+  </si>
+  <si>
+    <t>*</t>
+  </si>
+  <si>
+    <t>Computed NAV</t>
+  </si>
+  <si>
+    <t>**</t>
+  </si>
+  <si>
+    <t>NAV as on Maturity date</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Not Applicable.</t>
+  </si>
+  <si>
+    <t>^^</t>
+  </si>
+  <si>
+    <t>Portfolio Turn Over Ratio is for Equity Schemes.</t>
+  </si>
+  <si>
+    <t>@@</t>
+  </si>
+  <si>
+    <t>Pursuant to payment of IDCW, the NAV of the IDCW Option(s) of aforesaid Scheme of the Fund would fall to the extent of payout and statutory levy, if any. For complete distribution history of the Schemes, please visit www.dspim.com</t>
+  </si>
+  <si>
+    <t>Average Maturity, Modified Duration and Portfolio YTM (Annualised) is for Debt Schemes and for Debt portion of DSP Regular Savings Fund.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">As per SEBI (MUTUAL FUNDS) REGULATIONS, 1996 and  MASTER CIRCULAR HO/24/13/11(1)2026-IMD-POD-1/I/7602/2026 Dtd March 20th 2026,  Below are the details of the securities in case of which issuer has defaulted beyond its maturity date. 
+Pursuant to the application filed by the Board of IL&amp;FS with the Hon’ble NCLAT to effect the interim distribution process, DSP Regular Savings Fund has received Interim distribution from IL&amp;FS Transportation Networks Limited as stated below in the form of cash and InVITs. The cash distribution has been recognized as realized income passed on to the investors through NAV. The impact of InVITs has been factored in the NAV of the respective scheme on the March 07,2025 on which the INVITs were allotted. The provision of 10% is created on all the distributions of ITNL including prior distribution to safeguard the interest of unit holders as ITNL may claw back the amount in case the distribution results in excess distribution than what the debenture holders ought to have received.  </t>
+  </si>
+</sst>
+</file>
+
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <numFmts count="3">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
+  <numFmts count="7">
     <numFmt numFmtId="164" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);"/>
     <numFmt numFmtId="165" formatCode="_(* #,##0_);_(* \(#,##0\);"/>
-    <numFmt numFmtId="166" formatCode="0.000%"/>
+    <numFmt numFmtId="166" formatCode="_(* #,##0.0000_);_(* \(#,##0.0000\);_(* &quot;-&quot;_);_(* @_)"/>
+    <numFmt numFmtId="167" formatCode="0.000"/>
+    <numFmt numFmtId="168" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;_);_(* @_)"/>
+    <numFmt numFmtId="169" formatCode="0.0000"/>
+    <numFmt numFmtId="170" formatCode="#,##0.000000"/>
   </numFmts>
-  <fonts count="24">
+  <fonts count="17" x14ac:knownFonts="1">
     <font>
+      <sz val="11"/>
+      <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
-      <color theme="1"/>
-      <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
+      <sz val="11"/>
+      <color theme="1"/>
       <name val="trebuchet MS"/>
       <family val="2"/>
-      <color theme="1"/>
-      <sz val="11"/>
     </font>
     <font>
+      <sz val="10"/>
+      <color theme="1"/>
       <name val="trebuchet MS"/>
       <family val="2"/>
-      <color theme="1"/>
-      <sz val="10"/>
     </font>
     <font>
+      <b/>
+      <sz val="14"/>
+      <color rgb="FFFFFFFF"/>
       <name val="trebuchet MS"/>
       <family val="2"/>
-      <b val="1"/>
-[...1 lines deleted...]
-      <sz val="14"/>
     </font>
     <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
       <name val="trebuchet MS"/>
       <family val="2"/>
-      <b val="1"/>
-[...1 lines deleted...]
-      <sz val="10"/>
     </font>
     <font>
+      <b/>
+      <sz val="10"/>
+      <color rgb="FFFFFFFF"/>
       <name val="trebuchet MS"/>
       <family val="2"/>
-      <b val="1"/>
-[...1 lines deleted...]
-      <sz val="10"/>
     </font>
     <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
       <name val="trebuchet MS"/>
       <family val="2"/>
-      <color rgb="FF000000"/>
-      <sz val="10"/>
     </font>
     <font>
+      <sz val="11"/>
+      <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
-      <color theme="1"/>
-      <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <name val="Calibri"/>
+      <b/>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Trebuchet MS"/>
       <family val="2"/>
-      <b val="1"/>
-[...2 lines deleted...]
-      <scheme val="minor"/>
     </font>
     <font>
+      <sz val="10"/>
       <name val="Trebuchet MS"/>
       <family val="2"/>
-      <b val="1"/>
-[...1 lines deleted...]
-      <sz val="10"/>
     </font>
     <font>
+      <b/>
+      <sz val="10"/>
       <name val="Trebuchet MS"/>
       <family val="2"/>
-      <color indexed="8"/>
-      <sz val="10"/>
     </font>
     <font>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="9"/>
       <name val="Trebuchet MS"/>
       <family val="2"/>
-      <sz val="10"/>
     </font>
     <font>
-      <name val="Calibri"/>
+      <sz val="10"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <color theme="10"/>
-[...2 lines deleted...]
-      <scheme val="minor"/>
     </font>
     <font>
+      <b/>
+      <sz val="9"/>
       <name val="Trebuchet MS"/>
       <family val="2"/>
-      <b val="1"/>
-[...1 lines deleted...]
-      <sz val="10"/>
     </font>
     <font>
+      <sz val="9"/>
+      <color rgb="FFFF0000"/>
       <name val="Trebuchet MS"/>
       <family val="2"/>
-      <b val="1"/>
-      <sz val="10"/>
     </font>
     <font>
-      <name val="Arial"/>
-[...2 lines deleted...]
-      <color rgb="FF000000"/>
       <sz val="9"/>
-    </font>
-[...12 lines deleted...]
-    <font>
+      <color theme="0"/>
       <name val="Trebuchet MS"/>
       <family val="2"/>
-      <b val="1"/>
-[...37 lines deleted...]
-      <sz val="11"/>
     </font>
   </fonts>
-  <fills count="6">
+  <fills count="4">
     <fill>
-      <patternFill/>
+      <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF000000"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFC0C0C0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
-    <fill>
-[...10 lines deleted...]
-    </fill>
   </fills>
-  <borders count="12">
+  <borders count="8">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
@@ -279,532 +930,419 @@
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
-      <top style="thin">
-[...1 lines deleted...]
-      </top>
+      <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
-      <bottom style="thin">
-[...40 lines deleted...]
-      <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="4">
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+  <cellStyleXfs count="7">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="9" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="9" fontId="11" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="11" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="94">
-[...15 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+  <cellXfs count="89">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="10" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="15" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="164" fontId="4" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="10" fontId="4" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="164" fontId="5" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="10" fontId="5" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="10" fontId="2" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="10" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="15" fontId="2" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="15" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="10" fontId="9" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="4" fontId="2" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="3" applyFont="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="3" applyFont="1"/>
+    <xf numFmtId="1" fontId="12" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="12" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="2" fontId="12" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="4" fontId="12" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="12" fillId="0" borderId="1" xfId="3" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="4" fontId="12" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="10" fontId="12" fillId="0" borderId="1" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="10" fontId="12" fillId="0" borderId="1" xfId="5" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="10" fontId="12" fillId="0" borderId="0" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="3" quotePrefix="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="3" quotePrefix="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="15" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="3" applyFont="1"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="167" fontId="12" fillId="0" borderId="1" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="12" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="170" fontId="12" fillId="0" borderId="0" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="3" quotePrefix="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="169" fontId="12" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="3"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="12" fillId="0" borderId="3" xfId="3" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="12" fillId="0" borderId="4" xfId="3" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="12" fillId="0" borderId="3" xfId="3" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="12" fillId="0" borderId="4" xfId="3" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="10" fontId="12" fillId="0" borderId="3" xfId="5" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="10" fontId="12" fillId="0" borderId="4" xfId="5" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="10" fontId="12" fillId="0" borderId="3" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="10" fontId="12" fillId="0" borderId="4" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="12" fillId="0" borderId="3" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="12" fillId="0" borderId="4" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="3" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="4" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="4" fontId="11" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-[...23 lines deleted...]
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="2">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1"/>
+    <xf numFmtId="4" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-[...32 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-[...127 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="6" pivotButton="0" quotePrefix="0" xfId="0"/>
   </cellXfs>
-  <cellStyles count="4">
+  <cellStyles count="7">
+    <cellStyle name="Comma 2" xfId="6" xr:uid="{F00644FB-5CF0-4B9C-8F8C-DC0DF8FD80DB}"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
+    <cellStyle name="Normal 2" xfId="3" xr:uid="{16325FE5-EDDC-4A3C-8235-B4DCC92A1C91}"/>
+    <cellStyle name="Normal 2 2" xfId="4" xr:uid="{70E0368E-68C6-432E-8287-B9FA50F26A4D}"/>
+    <cellStyle name="Normal 3 4 2 2 4" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="Percent" xfId="1" builtinId="5"/>
-    <cellStyle name="Normal 3 4 2 2 4" xfId="2"/>
-    <cellStyle name="Hyperlink" xfId="3" builtinId="8"/>
+    <cellStyle name="Percent 2" xfId="5" xr:uid="{DF165ECE-7FDC-4B45-85C9-C71100680A28}"/>
   </cellStyles>
+  <dxfs count="4">
+    <dxf>
+      <numFmt numFmtId="171" formatCode="#,##0.000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="172" formatCode="#,##0.0000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="4" formatCode="#,##0.00"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="173" formatCode="&quot;-&quot;"/>
+    </dxf>
+  </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
-  <colors>
-[...66 lines deleted...]
-  </colors>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
+      <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
+    </ext>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
+      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
+    </ext>
+  </extLst>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
-<file path=xl/drawings/_rels/drawing1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image1.png" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image2.png" Id="rId2" /></Relationships>
+<file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
-<wsDr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
-[...16 lines deleted...]
-        <cNvPicPr>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>96</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>2374900</xdr:colOff>
+      <xdr:row>105</xdr:row>
+      <xdr:rowOff>31750</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="2" name="Picture 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000002000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
           <a:picLocks/>
-        </cNvPicPr>
-[...2 lines deleted...]
-        <a:blip r:embed="rId1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
-      </blipFill>
-      <spPr>
+      </xdr:blipFill>
+      <xdr:spPr>
         <a:xfrm>
-          <a:off x="457200" y="16198850"/>
+          <a:off x="457200" y="15855950"/>
           <a:ext cx="2374900" cy="1574800"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
-          <avLst/>
+          <a:avLst/>
         </a:prstGeom>
         <a:ln>
           <a:prstDash val="solid"/>
         </a:ln>
-      </spPr>
-[...19 lines deleted...]
-        <cNvPicPr>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>2374900</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>31750</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="3" name="Picture 2">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000003000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
           <a:picLocks/>
-        </cNvPicPr>
-[...2 lines deleted...]
-        <a:blip r:embed="rId2"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
-      </blipFill>
-      <spPr>
+      </xdr:blipFill>
+      <xdr:spPr>
         <a:xfrm>
-          <a:off x="457200" y="18611850"/>
+          <a:off x="457200" y="18268950"/>
           <a:ext cx="2374900" cy="1574800"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
-          <avLst/>
+          <a:avLst/>
         </a:prstGeom>
         <a:ln>
           <a:prstDash val="solid"/>
         </a:ln>
-      </spPr>
-[...3 lines deleted...]
-</wsDr>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+</xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -1024,2436 +1562,2701 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId1" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-[...4 lines deleted...]
-  <dimension ref="A1:L134"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+  <dimension ref="A1:L131"/>
   <sheetViews>
-    <sheetView topLeftCell="A79" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView tabSelected="1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr baseColWidth="8" defaultColWidth="8.7265625" defaultRowHeight="13.5"/>
+  <sheetFormatPr defaultRowHeight="13.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col width="6.54296875" bestFit="1" customWidth="1" style="84" min="1" max="1"/>
-[...11 lines deleted...]
-    <col width="8.7265625" customWidth="1" style="84" min="13" max="16384"/>
+    <col min="1" max="1" width="6.54296875" style="2" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="51.54296875" style="2" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="23.08984375" style="2" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="28.7265625" style="2" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="9.7265625" style="2" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="23.90625" style="2" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="14" style="2" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="12.6328125" style="2" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="14" style="2" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="7.54296875" style="2" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="30.1796875" style="2" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="7.6328125" style="2" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="8.7265625" style="2" customWidth="1"/>
+    <col min="14" max="16384" width="8.7265625" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" ht="19" customHeight="1" s="62">
-[...81 lines deleted...]
-      <c r="A8" s="84" t="n">
+    <row r="1" spans="1:12" ht="19" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A1" s="30"/>
+      <c r="B1" s="80" t="s">
+        <v>0</v>
+      </c>
+      <c r="C1" s="81"/>
+      <c r="D1" s="81"/>
+      <c r="E1" s="81"/>
+      <c r="F1" s="81"/>
+    </row>
+    <row r="2" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="B2" s="3" t="s">
         <v>1</v>
       </c>
-      <c r="B8" s="84" t="inlineStr">
-[...36 lines deleted...]
-      <c r="A9" s="84" t="n">
+    </row>
+    <row r="4" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A4" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="B9" s="84" t="inlineStr">
-[...34 lines deleted...]
-      <c r="A10" s="84" t="n">
+      <c r="B4" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="B10" s="84" t="inlineStr">
-[...14 lines deleted...]
-      <c r="E10" s="12" t="n">
+      <c r="C4" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D4" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E4" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F4" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G4" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H4" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I4" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="J4" s="4" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="6" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="B6" s="3" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="7" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="B7" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="8" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A8" s="2">
+        <v>1</v>
+      </c>
+      <c r="B8" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="C8" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="D8" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="E8" s="11">
+        <v>66974</v>
+      </c>
+      <c r="F8" s="5">
+        <v>514.03</v>
+      </c>
+      <c r="G8" s="6">
+        <v>2.87E-2</v>
+      </c>
+      <c r="J8" s="5"/>
+      <c r="K8" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="L8" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="9" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A9" s="2">
+        <v>2</v>
+      </c>
+      <c r="B9" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="C9" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="D9" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="E9" s="11">
         <v>22078</v>
       </c>
-      <c r="F10" s="6" t="n">
-[...16 lines deleted...]
-      <c r="A11" s="84" t="n">
+      <c r="F9" s="5">
+        <v>274.76</v>
+      </c>
+      <c r="G9" s="6">
+        <v>1.5299999999999999E-2</v>
+      </c>
+      <c r="J9" s="5"/>
+      <c r="K9" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="L9" s="6">
+        <v>0.53859999999999997</v>
+      </c>
+    </row>
+    <row r="10" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A10" s="2">
+        <v>3</v>
+      </c>
+      <c r="B10" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="C10" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="D10" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="E10" s="11">
+        <v>16207</v>
+      </c>
+      <c r="F10" s="5">
+        <v>232.1</v>
+      </c>
+      <c r="G10" s="6">
+        <v>1.2999999999999999E-2</v>
+      </c>
+      <c r="J10" s="5"/>
+      <c r="K10" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="L10" s="6">
+        <v>0.13239999999999999</v>
+      </c>
+    </row>
+    <row r="11" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A11" s="2">
         <v>4</v>
       </c>
-      <c r="B11" s="84" t="inlineStr">
-[...34 lines deleted...]
-      <c r="A12" s="84" t="n">
+      <c r="B11" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="C11" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="D11" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="E11" s="11">
+        <v>74573</v>
+      </c>
+      <c r="F11" s="5">
+        <v>230.77</v>
+      </c>
+      <c r="G11" s="6">
+        <v>1.29E-2</v>
+      </c>
+      <c r="J11" s="5"/>
+      <c r="K11" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="L11" s="6">
+        <v>6.3700000000000007E-2</v>
+      </c>
+    </row>
+    <row r="12" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A12" s="2">
         <v>5</v>
       </c>
-      <c r="B12" s="84" t="inlineStr">
-[...34 lines deleted...]
-      <c r="A13" s="84" t="n">
+      <c r="B12" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="C12" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="D12" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="E12" s="11">
+        <v>56328</v>
+      </c>
+      <c r="F12" s="5">
+        <v>218.02</v>
+      </c>
+      <c r="G12" s="6">
+        <v>1.2200000000000001E-2</v>
+      </c>
+      <c r="J12" s="5"/>
+      <c r="K12" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="L12" s="6">
+        <v>4.19E-2</v>
+      </c>
+    </row>
+    <row r="13" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A13" s="2">
         <v>6</v>
       </c>
-      <c r="B13" s="84" t="inlineStr">
-[...34 lines deleted...]
-      <c r="A14" s="84" t="n">
+      <c r="B13" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="C13" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="D13" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="E13" s="11">
+        <v>6425</v>
+      </c>
+      <c r="F13" s="5">
+        <v>200.66</v>
+      </c>
+      <c r="G13" s="6">
+        <v>1.12E-2</v>
+      </c>
+      <c r="J13" s="5"/>
+      <c r="K13" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="L13" s="6">
+        <v>2.9499999999999998E-2</v>
+      </c>
+    </row>
+    <row r="14" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A14" s="2">
         <v>7</v>
       </c>
-      <c r="B14" s="84" t="inlineStr">
-[...34 lines deleted...]
-      <c r="A15" s="84" t="n">
+      <c r="B14" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="C14" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="D14" s="2" t="s">
+        <v>38</v>
+      </c>
+      <c r="E14" s="11">
+        <v>23507</v>
+      </c>
+      <c r="F14" s="5">
+        <v>143.09</v>
+      </c>
+      <c r="G14" s="6">
+        <v>8.0000000000000002E-3</v>
+      </c>
+      <c r="J14" s="5"/>
+      <c r="K14" s="2" t="s">
+        <v>38</v>
+      </c>
+      <c r="L14" s="6">
+        <v>2.3099999999999999E-2</v>
+      </c>
+    </row>
+    <row r="15" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A15" s="2">
         <v>8</v>
       </c>
-      <c r="B15" s="84" t="inlineStr">
-[...34 lines deleted...]
-      <c r="A16" s="84" t="n">
+      <c r="B15" s="2" t="s">
+        <v>39</v>
+      </c>
+      <c r="C15" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="D15" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="E15" s="11">
+        <v>14038</v>
+      </c>
+      <c r="F15" s="5">
+        <v>138.32</v>
+      </c>
+      <c r="G15" s="6">
+        <v>7.7000000000000002E-3</v>
+      </c>
+      <c r="J15" s="5"/>
+      <c r="K15" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="L15" s="6">
+        <v>2.29E-2</v>
+      </c>
+    </row>
+    <row r="16" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A16" s="2">
         <v>9</v>
       </c>
-      <c r="B16" s="84" t="inlineStr">
-[...34 lines deleted...]
-      <c r="A17" s="84" t="n">
+      <c r="B16" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="C16" s="2" t="s">
+        <v>43</v>
+      </c>
+      <c r="D16" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="E16" s="11">
+        <v>10856</v>
+      </c>
+      <c r="F16" s="5">
+        <v>135.13999999999999</v>
+      </c>
+      <c r="G16" s="6">
+        <v>7.4999999999999997E-3</v>
+      </c>
+      <c r="J16" s="5"/>
+      <c r="K16" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="L16" s="6">
+        <v>1.66E-2</v>
+      </c>
+    </row>
+    <row r="17" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A17" s="2">
         <v>10</v>
       </c>
-      <c r="B17" s="84" t="inlineStr">
-[...14 lines deleted...]
-      <c r="E17" s="12" t="n">
+      <c r="B17" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="C17" s="2" t="s">
+        <v>45</v>
+      </c>
+      <c r="D17" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="E17" s="11">
+        <v>28878</v>
+      </c>
+      <c r="F17" s="5">
+        <v>124.22</v>
+      </c>
+      <c r="G17" s="6">
+        <v>6.8999999999999999E-3</v>
+      </c>
+      <c r="J17" s="5"/>
+      <c r="K17" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="L17" s="6">
+        <v>1.29E-2</v>
+      </c>
+    </row>
+    <row r="18" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A18" s="2">
+        <v>11</v>
+      </c>
+      <c r="B18" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="C18" s="2" t="s">
+        <v>48</v>
+      </c>
+      <c r="D18" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="E18" s="11">
+        <v>726</v>
+      </c>
+      <c r="F18" s="5">
+        <v>95.98</v>
+      </c>
+      <c r="G18" s="6">
+        <v>5.4000000000000003E-3</v>
+      </c>
+      <c r="J18" s="5"/>
+      <c r="K18" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="L18" s="6">
+        <v>9.7999999999999997E-3</v>
+      </c>
+    </row>
+    <row r="19" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A19" s="2">
+        <v>12</v>
+      </c>
+      <c r="B19" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="C19" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="D19" s="2" t="s">
+        <v>38</v>
+      </c>
+      <c r="E19" s="11">
         <v>4917</v>
       </c>
-      <c r="F17" s="6" t="n">
-[...92 lines deleted...]
-      <c r="A20" s="84" t="n">
+      <c r="F19" s="5">
+        <v>91.68</v>
+      </c>
+      <c r="G19" s="6">
+        <v>5.1000000000000004E-3</v>
+      </c>
+      <c r="J19" s="5"/>
+      <c r="K19" s="2" t="s">
+        <v>51</v>
+      </c>
+      <c r="L19" s="6">
+        <v>7.0000000000000001E-3</v>
+      </c>
+    </row>
+    <row r="20" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A20" s="2">
         <v>13</v>
       </c>
-      <c r="B20" s="84" t="inlineStr">
-[...14 lines deleted...]
-      <c r="E20" s="12" t="n">
+      <c r="B20" s="2" t="s">
+        <v>52</v>
+      </c>
+      <c r="C20" s="2" t="s">
+        <v>53</v>
+      </c>
+      <c r="D20" s="2" t="s">
+        <v>38</v>
+      </c>
+      <c r="E20" s="11">
+        <v>67454</v>
+      </c>
+      <c r="F20" s="5">
+        <v>91.35</v>
+      </c>
+      <c r="G20" s="6">
+        <v>5.1000000000000004E-3</v>
+      </c>
+      <c r="J20" s="5"/>
+      <c r="K20" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="L20" s="6">
+        <v>6.8999999999999999E-3</v>
+      </c>
+    </row>
+    <row r="21" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A21" s="2">
+        <v>14</v>
+      </c>
+      <c r="B21" s="2" t="s">
+        <v>54</v>
+      </c>
+      <c r="C21" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="D21" s="2" t="s">
+        <v>56</v>
+      </c>
+      <c r="E21" s="11">
+        <v>7969</v>
+      </c>
+      <c r="F21" s="5">
+        <v>89.17</v>
+      </c>
+      <c r="G21" s="6">
+        <v>5.0000000000000001E-3</v>
+      </c>
+      <c r="J21" s="5"/>
+      <c r="K21" s="2" t="s">
+        <v>57</v>
+      </c>
+      <c r="L21" s="6">
+        <v>5.5999999999999999E-3</v>
+      </c>
+    </row>
+    <row r="22" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A22" s="2">
+        <v>15</v>
+      </c>
+      <c r="B22" s="2" t="s">
+        <v>58</v>
+      </c>
+      <c r="C22" s="2" t="s">
+        <v>59</v>
+      </c>
+      <c r="D22" s="2" t="s">
+        <v>38</v>
+      </c>
+      <c r="E22" s="11">
         <v>4820</v>
       </c>
-      <c r="F20" s="6" t="n">
-[...92 lines deleted...]
-      <c r="A23" s="84" t="n">
+      <c r="F22" s="5">
+        <v>88.46</v>
+      </c>
+      <c r="G22" s="6">
+        <v>4.8999999999999998E-3</v>
+      </c>
+      <c r="J22" s="5"/>
+      <c r="K22" s="2" t="s">
+        <v>56</v>
+      </c>
+      <c r="L22" s="6">
+        <v>5.0000000000000001E-3</v>
+      </c>
+    </row>
+    <row r="23" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A23" s="2">
         <v>16</v>
       </c>
-      <c r="B23" s="84" t="inlineStr">
-[...34 lines deleted...]
-      <c r="A24" s="84" t="n">
+      <c r="B23" s="2" t="s">
+        <v>60</v>
+      </c>
+      <c r="C23" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="D23" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="E23" s="11">
+        <v>20150</v>
+      </c>
+      <c r="F23" s="5">
+        <v>85.27</v>
+      </c>
+      <c r="G23" s="6">
+        <v>4.7999999999999996E-3</v>
+      </c>
+      <c r="J23" s="5"/>
+      <c r="K23" s="2" t="s">
+        <v>62</v>
+      </c>
+      <c r="L23" s="6">
+        <v>4.7000000000000002E-3</v>
+      </c>
+    </row>
+    <row r="24" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A24" s="2">
         <v>17</v>
       </c>
-      <c r="B24" s="84" t="inlineStr">
-[...14 lines deleted...]
-      <c r="E24" s="12" t="n">
+      <c r="B24" s="2" t="s">
+        <v>63</v>
+      </c>
+      <c r="C24" s="2" t="s">
+        <v>64</v>
+      </c>
+      <c r="D24" s="2" t="s">
+        <v>62</v>
+      </c>
+      <c r="E24" s="11">
+        <v>64948</v>
+      </c>
+      <c r="F24" s="5">
+        <v>84.38</v>
+      </c>
+      <c r="G24" s="6">
+        <v>4.7000000000000002E-3</v>
+      </c>
+      <c r="J24" s="5"/>
+      <c r="K24" s="2" t="s">
+        <v>65</v>
+      </c>
+      <c r="L24" s="6">
+        <v>4.0000000000000001E-3</v>
+      </c>
+    </row>
+    <row r="25" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A25" s="2">
+        <v>18</v>
+      </c>
+      <c r="B25" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="C25" s="2" t="s">
+        <v>67</v>
+      </c>
+      <c r="D25" s="2" t="s">
+        <v>57</v>
+      </c>
+      <c r="E25" s="11">
+        <v>30317</v>
+      </c>
+      <c r="F25" s="5">
+        <v>79.92</v>
+      </c>
+      <c r="G25" s="6">
+        <v>4.4999999999999997E-3</v>
+      </c>
+      <c r="J25" s="5"/>
+      <c r="K25" s="2" t="s">
+        <v>68</v>
+      </c>
+      <c r="L25" s="6">
+        <v>3.5999999999999999E-3</v>
+      </c>
+    </row>
+    <row r="26" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A26" s="2">
+        <v>19</v>
+      </c>
+      <c r="B26" s="2" t="s">
+        <v>69</v>
+      </c>
+      <c r="C26" s="2" t="s">
+        <v>70</v>
+      </c>
+      <c r="D26" s="2" t="s">
+        <v>65</v>
+      </c>
+      <c r="E26" s="11">
         <v>15725</v>
       </c>
-      <c r="F24" s="6" t="n">
-[...92 lines deleted...]
-      <c r="A27" s="84" t="n">
+      <c r="F26" s="5">
+        <v>71.400000000000006</v>
+      </c>
+      <c r="G26" s="6">
+        <v>4.0000000000000001E-3</v>
+      </c>
+      <c r="J26" s="5"/>
+      <c r="K26" s="2" t="s">
+        <v>71</v>
+      </c>
+      <c r="L26" s="6">
+        <v>3.3E-3</v>
+      </c>
+    </row>
+    <row r="27" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A27" s="2">
         <v>20</v>
       </c>
-      <c r="B27" s="84" t="inlineStr">
-[...34 lines deleted...]
-      <c r="A28" s="84" t="n">
+      <c r="B27" s="2" t="s">
+        <v>72</v>
+      </c>
+      <c r="C27" s="2" t="s">
+        <v>73</v>
+      </c>
+      <c r="D27" s="2" t="s">
+        <v>68</v>
+      </c>
+      <c r="E27" s="11">
+        <v>8714</v>
+      </c>
+      <c r="F27" s="5">
+        <v>63.77</v>
+      </c>
+      <c r="G27" s="6">
+        <v>3.5999999999999999E-3</v>
+      </c>
+      <c r="J27" s="5"/>
+      <c r="K27" s="2" t="s">
+        <v>74</v>
+      </c>
+      <c r="L27" s="6">
+        <v>2.3999999999999998E-3</v>
+      </c>
+    </row>
+    <row r="28" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A28" s="2">
         <v>21</v>
       </c>
-      <c r="B28" s="84" t="inlineStr">
-[...34 lines deleted...]
-      <c r="A29" s="84" t="n">
+      <c r="B28" s="2" t="s">
+        <v>75</v>
+      </c>
+      <c r="C28" s="2" t="s">
+        <v>76</v>
+      </c>
+      <c r="D28" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="E28" s="11">
+        <v>3235</v>
+      </c>
+      <c r="F28" s="5">
+        <v>51.92</v>
+      </c>
+      <c r="G28" s="6">
+        <v>2.8999999999999998E-3</v>
+      </c>
+      <c r="J28" s="5"/>
+      <c r="K28" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="L28" s="6">
+        <v>2.3E-3</v>
+      </c>
+    </row>
+    <row r="29" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A29" s="2">
         <v>22</v>
       </c>
-      <c r="B29" s="84" t="inlineStr">
-[...34 lines deleted...]
-      <c r="A30" s="84" t="n">
+      <c r="B29" s="2" t="s">
+        <v>78</v>
+      </c>
+      <c r="C29" s="2" t="s">
+        <v>79</v>
+      </c>
+      <c r="D29" s="2" t="s">
+        <v>74</v>
+      </c>
+      <c r="E29" s="11">
+        <v>4912</v>
+      </c>
+      <c r="F29" s="5">
+        <v>42.77</v>
+      </c>
+      <c r="G29" s="6">
+        <v>2.3999999999999998E-3</v>
+      </c>
+      <c r="J29" s="5"/>
+      <c r="K29" s="2" t="s">
+        <v>80</v>
+      </c>
+      <c r="L29" s="6">
+        <v>1.9E-3</v>
+      </c>
+    </row>
+    <row r="30" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A30" s="2">
         <v>23</v>
       </c>
-      <c r="B30" s="84" t="inlineStr">
-[...34 lines deleted...]
-      <c r="A31" s="84" t="n">
+      <c r="B30" s="2" t="s">
+        <v>81</v>
+      </c>
+      <c r="C30" s="2" t="s">
+        <v>82</v>
+      </c>
+      <c r="D30" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="E30" s="11">
+        <v>10547</v>
+      </c>
+      <c r="F30" s="5">
+        <v>41.69</v>
+      </c>
+      <c r="G30" s="6">
+        <v>2.3E-3</v>
+      </c>
+      <c r="J30" s="5"/>
+      <c r="K30" s="2" t="s">
+        <v>83</v>
+      </c>
+      <c r="L30" s="6">
+        <v>6.1899999999999997E-2</v>
+      </c>
+    </row>
+    <row r="31" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A31" s="2">
         <v>24</v>
       </c>
-      <c r="B31" s="84" t="inlineStr">
-[...26 lines deleted...]
-      <c r="A32" s="84" t="n">
+      <c r="B31" s="2" t="s">
+        <v>84</v>
+      </c>
+      <c r="C31" s="2" t="s">
+        <v>85</v>
+      </c>
+      <c r="D31" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="E31" s="11">
+        <v>4922</v>
+      </c>
+      <c r="F31" s="5">
+        <v>38.590000000000003</v>
+      </c>
+      <c r="G31" s="6">
+        <v>2.2000000000000001E-3</v>
+      </c>
+      <c r="J31" s="5"/>
+    </row>
+    <row r="32" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A32" s="2">
         <v>25</v>
       </c>
-      <c r="B32" s="84" t="inlineStr">
-[...26 lines deleted...]
-      <c r="A33" s="84" t="n">
+      <c r="B32" s="2" t="s">
+        <v>86</v>
+      </c>
+      <c r="C32" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="D32" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="E32" s="11">
+        <v>21572</v>
+      </c>
+      <c r="F32" s="5">
+        <v>37.15</v>
+      </c>
+      <c r="G32" s="6">
+        <v>2.0999999999999999E-3</v>
+      </c>
+      <c r="J32" s="5"/>
+    </row>
+    <row r="33" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A33" s="2">
         <v>26</v>
       </c>
-      <c r="B33" s="84" t="inlineStr">
-[...26 lines deleted...]
-      <c r="A34" s="84" t="n">
+      <c r="B33" s="2" t="s">
+        <v>88</v>
+      </c>
+      <c r="C33" s="2" t="s">
+        <v>89</v>
+      </c>
+      <c r="D33" s="2" t="s">
+        <v>80</v>
+      </c>
+      <c r="E33" s="11">
+        <v>7330</v>
+      </c>
+      <c r="F33" s="5">
+        <v>22.57</v>
+      </c>
+      <c r="G33" s="6">
+        <v>1.2999999999999999E-3</v>
+      </c>
+      <c r="J33" s="5"/>
+    </row>
+    <row r="34" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A34" s="2">
         <v>27</v>
       </c>
-      <c r="B34" s="84" t="inlineStr">
-[...26 lines deleted...]
-      <c r="A35" s="84" t="n">
+      <c r="B34" s="2" t="s">
+        <v>90</v>
+      </c>
+      <c r="C34" s="2" t="s">
+        <v>91</v>
+      </c>
+      <c r="D34" s="2" t="s">
+        <v>57</v>
+      </c>
+      <c r="E34" s="11">
+        <v>12014</v>
+      </c>
+      <c r="F34" s="5">
+        <v>19.48</v>
+      </c>
+      <c r="G34" s="6">
+        <v>1.1000000000000001E-3</v>
+      </c>
+      <c r="J34" s="5"/>
+    </row>
+    <row r="35" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A35" s="2">
         <v>28</v>
       </c>
-      <c r="B35" s="84" t="inlineStr">
-[...26 lines deleted...]
-      <c r="A36" s="84" t="n">
+      <c r="B35" s="2" t="s">
+        <v>92</v>
+      </c>
+      <c r="C35" s="2" t="s">
+        <v>93</v>
+      </c>
+      <c r="D35" s="2" t="s">
+        <v>80</v>
+      </c>
+      <c r="E35" s="11">
+        <v>2528</v>
+      </c>
+      <c r="F35" s="5">
+        <v>11.27</v>
+      </c>
+      <c r="G35" s="6">
+        <v>5.9999999999999995E-4</v>
+      </c>
+      <c r="J35" s="5"/>
+    </row>
+    <row r="36" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A36" s="8"/>
+      <c r="B36" s="8" t="s">
+        <v>94</v>
+      </c>
+      <c r="C36" s="8"/>
+      <c r="D36" s="8"/>
+      <c r="E36" s="8"/>
+      <c r="F36" s="9">
+        <v>3317.93</v>
+      </c>
+      <c r="G36" s="10">
+        <v>0.18540000000000001</v>
+      </c>
+    </row>
+    <row r="38" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="B38" s="3" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="39" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="B39" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="40" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A40" s="2">
         <v>29</v>
       </c>
-      <c r="B36" s="84" t="inlineStr">
-[...26 lines deleted...]
-      <c r="A37" s="84" t="n">
+      <c r="B40" s="2" t="s">
+        <v>96</v>
+      </c>
+      <c r="C40" s="2" t="s">
+        <v>97</v>
+      </c>
+      <c r="D40" s="2" t="s">
+        <v>51</v>
+      </c>
+      <c r="E40" s="11">
+        <v>205333</v>
+      </c>
+      <c r="F40" s="5">
+        <v>125.25</v>
+      </c>
+      <c r="G40" s="6">
+        <v>7.0000000000000001E-3</v>
+      </c>
+      <c r="H40" s="7"/>
+      <c r="J40" s="5"/>
+    </row>
+    <row r="41" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A41" s="8"/>
+      <c r="B41" s="8" t="s">
+        <v>94</v>
+      </c>
+      <c r="C41" s="8"/>
+      <c r="D41" s="8"/>
+      <c r="E41" s="8"/>
+      <c r="F41" s="9">
+        <v>125.25</v>
+      </c>
+      <c r="G41" s="10">
+        <v>7.0000000000000001E-3</v>
+      </c>
+    </row>
+    <row r="43" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="B43" s="3" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="44" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="B44" s="3" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="45" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="B45" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="46" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A46" s="2">
         <v>30</v>
       </c>
-      <c r="B37" s="84" t="inlineStr">
-[...26 lines deleted...]
-      <c r="A38" s="84" t="n">
+      <c r="B46" s="2" t="s">
+        <v>100</v>
+      </c>
+      <c r="C46" s="2" t="s">
+        <v>101</v>
+      </c>
+      <c r="D46" s="2" t="s">
         <v>31</v>
       </c>
-      <c r="B38" s="84" t="inlineStr">
-[...57 lines deleted...]
-      <c r="A43" s="84" t="n">
+      <c r="E46" s="11">
+        <v>750</v>
+      </c>
+      <c r="F46" s="5">
+        <v>750.92</v>
+      </c>
+      <c r="G46" s="6">
+        <v>4.19E-2</v>
+      </c>
+      <c r="H46" s="7">
+        <v>47171</v>
+      </c>
+      <c r="J46" s="5">
+        <v>8.5250000000000004</v>
+      </c>
+    </row>
+    <row r="47" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A47" s="2">
+        <v>31</v>
+      </c>
+      <c r="B47" s="2" t="s">
+        <v>102</v>
+      </c>
+      <c r="C47" s="2" t="s">
+        <v>103</v>
+      </c>
+      <c r="D47" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="E47" s="11">
+        <v>500</v>
+      </c>
+      <c r="F47" s="5">
+        <v>527.98</v>
+      </c>
+      <c r="G47" s="6">
+        <v>2.9499999999999998E-2</v>
+      </c>
+      <c r="H47" s="7">
+        <v>46648</v>
+      </c>
+      <c r="J47" s="5">
+        <v>8.2600999999999996</v>
+      </c>
+    </row>
+    <row r="48" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A48" s="8"/>
+      <c r="B48" s="8" t="s">
+        <v>94</v>
+      </c>
+      <c r="C48" s="8"/>
+      <c r="D48" s="8"/>
+      <c r="E48" s="8"/>
+      <c r="F48" s="9">
+        <v>1278.9000000000001</v>
+      </c>
+      <c r="G48" s="10">
+        <v>7.1400000000000005E-2</v>
+      </c>
+    </row>
+    <row r="50" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="B50" s="3" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="51" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A51" s="2">
         <v>32</v>
       </c>
-      <c r="B43" s="84" t="inlineStr">
-[...23 lines deleted...]
-      <c r="H43" s="8" t="n">
+      <c r="B51" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="C51" s="2" t="s">
+        <v>106</v>
+      </c>
+      <c r="D51" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="E51" s="11">
+        <v>2000000</v>
+      </c>
+      <c r="F51" s="5">
+        <v>2043.28</v>
+      </c>
+      <c r="G51" s="6">
+        <v>0.114</v>
+      </c>
+      <c r="H51" s="7">
+        <v>47800</v>
+      </c>
+      <c r="J51" s="5">
+        <v>6.7690000000000001</v>
+      </c>
+    </row>
+    <row r="52" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A52" s="2">
+        <v>33</v>
+      </c>
+      <c r="B52" s="2" t="s">
+        <v>107</v>
+      </c>
+      <c r="C52" s="2" t="s">
+        <v>108</v>
+      </c>
+      <c r="D52" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="E52" s="11">
+        <v>1500000</v>
+      </c>
+      <c r="F52" s="5">
+        <v>1575.23</v>
+      </c>
+      <c r="G52" s="6">
+        <v>8.7900000000000006E-2</v>
+      </c>
+      <c r="H52" s="7">
+        <v>48844</v>
+      </c>
+      <c r="J52" s="5">
+        <v>6.0270999999999999</v>
+      </c>
+    </row>
+    <row r="53" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A53" s="2">
+        <v>34</v>
+      </c>
+      <c r="B53" s="2" t="s">
+        <v>109</v>
+      </c>
+      <c r="C53" s="2" t="s">
+        <v>110</v>
+      </c>
+      <c r="D53" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="E53" s="11">
+        <v>1500000</v>
+      </c>
+      <c r="F53" s="5">
+        <v>1452.69</v>
+      </c>
+      <c r="G53" s="6">
+        <v>8.1100000000000005E-2</v>
+      </c>
+      <c r="H53" s="7">
+        <v>50581</v>
+      </c>
+      <c r="J53" s="5">
+        <v>7.7908999999999997</v>
+      </c>
+    </row>
+    <row r="54" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A54" s="2">
+        <v>35</v>
+      </c>
+      <c r="B54" s="2" t="s">
+        <v>111</v>
+      </c>
+      <c r="C54" s="2" t="s">
+        <v>112</v>
+      </c>
+      <c r="D54" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="E54" s="11">
+        <v>1000000</v>
+      </c>
+      <c r="F54" s="5">
+        <v>1020.06</v>
+      </c>
+      <c r="G54" s="6">
+        <v>5.6899999999999999E-2</v>
+      </c>
+      <c r="H54" s="7">
+        <v>46853</v>
+      </c>
+      <c r="J54" s="5">
+        <v>6.3182</v>
+      </c>
+    </row>
+    <row r="55" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A55" s="2">
+        <v>36</v>
+      </c>
+      <c r="B55" s="2" t="s">
+        <v>113</v>
+      </c>
+      <c r="C55" s="2" t="s">
+        <v>114</v>
+      </c>
+      <c r="D55" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="E55" s="11">
+        <v>1000000</v>
+      </c>
+      <c r="F55" s="5">
+        <v>968.51</v>
+      </c>
+      <c r="G55" s="6">
+        <v>5.3999999999999999E-2</v>
+      </c>
+      <c r="H55" s="7">
+        <v>49588</v>
+      </c>
+      <c r="J55" s="5">
+        <v>7.0490000000000004</v>
+      </c>
+    </row>
+    <row r="56" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A56" s="2">
+        <v>37</v>
+      </c>
+      <c r="B56" s="2" t="s">
+        <v>115</v>
+      </c>
+      <c r="C56" s="2" t="s">
+        <v>116</v>
+      </c>
+      <c r="D56" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="E56" s="11">
+        <v>500000</v>
+      </c>
+      <c r="F56" s="5">
+        <v>529.15</v>
+      </c>
+      <c r="G56" s="6">
+        <v>2.9499999999999998E-2</v>
+      </c>
+      <c r="H56" s="7">
+        <v>48189</v>
+      </c>
+      <c r="J56" s="5">
+        <v>5.87</v>
+      </c>
+    </row>
+    <row r="57" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A57" s="2">
+        <v>38</v>
+      </c>
+      <c r="B57" s="2" t="s">
+        <v>117</v>
+      </c>
+      <c r="C57" s="2" t="s">
+        <v>118</v>
+      </c>
+      <c r="D57" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="E57" s="11">
+        <v>500000</v>
+      </c>
+      <c r="F57" s="5">
+        <v>517.39</v>
+      </c>
+      <c r="G57" s="6">
+        <v>2.8899999999999999E-2</v>
+      </c>
+      <c r="H57" s="7">
+        <v>48017</v>
+      </c>
+      <c r="J57" s="5">
+        <v>6.8780999999999999</v>
+      </c>
+    </row>
+    <row r="58" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A58" s="2">
+        <v>39</v>
+      </c>
+      <c r="B58" s="2" t="s">
+        <v>119</v>
+      </c>
+      <c r="C58" s="2" t="s">
+        <v>120</v>
+      </c>
+      <c r="D58" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="E58" s="11">
+        <v>500000</v>
+      </c>
+      <c r="F58" s="5">
+        <v>510.21</v>
+      </c>
+      <c r="G58" s="6">
+        <v>2.8500000000000001E-2</v>
+      </c>
+      <c r="H58" s="7">
+        <v>47226</v>
+      </c>
+      <c r="J58" s="5">
+        <v>6.5286999999999997</v>
+      </c>
+    </row>
+    <row r="59" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A59" s="2">
+        <v>40</v>
+      </c>
+      <c r="B59" s="2" t="s">
+        <v>121</v>
+      </c>
+      <c r="C59" s="2" t="s">
+        <v>122</v>
+      </c>
+      <c r="D59" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="E59" s="11">
+        <v>500000</v>
+      </c>
+      <c r="F59" s="5">
+        <v>505.58</v>
+      </c>
+      <c r="G59" s="6">
+        <v>2.8199999999999999E-2</v>
+      </c>
+      <c r="H59" s="7">
+        <v>49042</v>
+      </c>
+      <c r="J59" s="5">
+        <v>7.0369000000000002</v>
+      </c>
+    </row>
+    <row r="60" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A60" s="2">
+        <v>41</v>
+      </c>
+      <c r="B60" s="2" t="s">
+        <v>123</v>
+      </c>
+      <c r="C60" s="2" t="s">
+        <v>124</v>
+      </c>
+      <c r="D60" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="E60" s="11">
+        <v>500000</v>
+      </c>
+      <c r="F60" s="5">
+        <v>500.04</v>
+      </c>
+      <c r="G60" s="6">
+        <v>2.7900000000000001E-2</v>
+      </c>
+      <c r="H60" s="7">
+        <v>46341</v>
+      </c>
+      <c r="J60" s="5">
+        <v>5.7077999999999998</v>
+      </c>
+    </row>
+    <row r="61" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A61" s="2">
+        <v>42</v>
+      </c>
+      <c r="B61" s="2" t="s">
+        <v>125</v>
+      </c>
+      <c r="C61" s="2" t="s">
+        <v>126</v>
+      </c>
+      <c r="D61" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="E61" s="11">
+        <v>30000</v>
+      </c>
+      <c r="F61" s="5">
+        <v>30.9</v>
+      </c>
+      <c r="G61" s="6">
+        <v>1.6999999999999999E-3</v>
+      </c>
+      <c r="H61" s="7">
+        <v>46216</v>
+      </c>
+      <c r="J61" s="5">
+        <v>5.5469999999999997</v>
+      </c>
+    </row>
+    <row r="62" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A62" s="8"/>
+      <c r="B62" s="8" t="s">
+        <v>94</v>
+      </c>
+      <c r="C62" s="8"/>
+      <c r="D62" s="8"/>
+      <c r="E62" s="8"/>
+      <c r="F62" s="9">
+        <v>9653.0400000000009</v>
+      </c>
+      <c r="G62" s="10">
+        <v>0.53859999999999997</v>
+      </c>
+    </row>
+    <row r="64" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="B64" s="3" t="s">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="65" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="B65" s="3" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="66" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A66" s="2">
+        <v>43</v>
+      </c>
+      <c r="B66" s="2" t="s">
+        <v>129</v>
+      </c>
+      <c r="C66" s="2" t="s">
+        <v>130</v>
+      </c>
+      <c r="D66" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="E66" s="11">
+        <v>200</v>
+      </c>
+      <c r="F66" s="5">
+        <v>949.41</v>
+      </c>
+      <c r="G66" s="6">
+        <v>5.2999999999999999E-2</v>
+      </c>
+      <c r="H66" s="7">
+        <v>46416</v>
+      </c>
+      <c r="J66" s="5">
+        <v>7.5380000000000003</v>
+      </c>
+    </row>
+    <row r="67" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A67" s="2">
+        <v>44</v>
+      </c>
+      <c r="B67" s="2" t="s">
+        <v>131</v>
+      </c>
+      <c r="C67" s="2" t="s">
+        <v>132</v>
+      </c>
+      <c r="D67" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="E67" s="11">
+        <v>200</v>
+      </c>
+      <c r="F67" s="5">
+        <v>947.44</v>
+      </c>
+      <c r="G67" s="6">
+        <v>5.2900000000000003E-2</v>
+      </c>
+      <c r="H67" s="7">
+        <v>46422</v>
+      </c>
+      <c r="J67" s="5">
+        <v>7.6700999999999997</v>
+      </c>
+    </row>
+    <row r="68" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A68" s="2">
+        <v>45</v>
+      </c>
+      <c r="B68" s="2" t="s">
+        <v>133</v>
+      </c>
+      <c r="C68" s="2" t="s">
+        <v>134</v>
+      </c>
+      <c r="D68" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="E68" s="11">
+        <v>100</v>
+      </c>
+      <c r="F68" s="5">
+        <v>475.48</v>
+      </c>
+      <c r="G68" s="6">
+        <v>2.6499999999999999E-2</v>
+      </c>
+      <c r="H68" s="7">
+        <v>46409</v>
+      </c>
+      <c r="J68" s="5">
+        <v>7.5</v>
+      </c>
+    </row>
+    <row r="69" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A69" s="8"/>
+      <c r="B69" s="8" t="s">
+        <v>94</v>
+      </c>
+      <c r="C69" s="8"/>
+      <c r="D69" s="8"/>
+      <c r="E69" s="8"/>
+      <c r="F69" s="9">
+        <v>2372.33</v>
+      </c>
+      <c r="G69" s="10">
+        <v>0.13239999999999999</v>
+      </c>
+    </row>
+    <row r="71" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A71" s="2">
+        <v>46</v>
+      </c>
+      <c r="B71" s="3" t="s">
+        <v>135</v>
+      </c>
+      <c r="F71" s="5">
+        <v>1067.9100000000001</v>
+      </c>
+      <c r="G71" s="6">
+        <v>5.96E-2</v>
+      </c>
+      <c r="H71" s="7">
+        <v>46160</v>
+      </c>
+    </row>
+    <row r="72" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A72" s="8"/>
+      <c r="B72" s="8" t="s">
+        <v>94</v>
+      </c>
+      <c r="C72" s="8"/>
+      <c r="D72" s="8"/>
+      <c r="E72" s="8"/>
+      <c r="F72" s="9">
+        <v>1067.9100000000001</v>
+      </c>
+      <c r="G72" s="10">
+        <v>5.96E-2</v>
+      </c>
+    </row>
+    <row r="74" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="B74" s="3" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="75" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A75" s="2">
+        <v>47</v>
+      </c>
+      <c r="B75" s="2" t="s">
+        <v>136</v>
+      </c>
+      <c r="C75" s="2" t="s">
+        <v>137</v>
+      </c>
+      <c r="E75" s="11">
+        <v>501.97500000000002</v>
+      </c>
+      <c r="F75" s="5">
+        <v>59.09</v>
+      </c>
+      <c r="G75" s="6">
+        <v>3.3E-3</v>
+      </c>
+      <c r="J75" s="5"/>
+    </row>
+    <row r="76" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A76" s="8"/>
+      <c r="B76" s="8" t="s">
+        <v>94</v>
+      </c>
+      <c r="C76" s="8"/>
+      <c r="D76" s="8"/>
+      <c r="E76" s="8"/>
+      <c r="F76" s="9">
+        <v>59.09</v>
+      </c>
+      <c r="G76" s="10">
+        <v>3.3E-3</v>
+      </c>
+    </row>
+    <row r="78" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="B78" s="3" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="79" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="B79" s="2" t="s">
+        <v>139</v>
+      </c>
+      <c r="E79" s="11"/>
+      <c r="F79" s="5">
+        <v>44.43</v>
+      </c>
+      <c r="G79" s="6">
+        <v>2.3E-3</v>
+      </c>
+      <c r="J79" s="5"/>
+    </row>
+    <row r="80" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A80" s="8"/>
+      <c r="B80" s="8" t="s">
+        <v>94</v>
+      </c>
+      <c r="C80" s="8"/>
+      <c r="D80" s="8"/>
+      <c r="E80" s="8"/>
+      <c r="F80" s="9">
+        <v>44.43</v>
+      </c>
+      <c r="G80" s="10">
+        <v>2.3E-3</v>
+      </c>
+    </row>
+    <row r="82" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A82" s="4"/>
+      <c r="B82" s="4" t="s">
+        <v>140</v>
+      </c>
+      <c r="C82" s="4"/>
+      <c r="D82" s="4"/>
+      <c r="E82" s="4"/>
+      <c r="F82" s="12">
+        <v>17918.88</v>
+      </c>
+      <c r="G82" s="13">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="83" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A83" s="2" t="s">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="84" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A84" s="2">
+        <v>1</v>
+      </c>
+      <c r="B84" s="2" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="85" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A85" s="14">
         <v>2</v>
       </c>
-      <c r="J43" s="6" t="n"/>
-[...855 lines deleted...]
-      <c r="A90" s="15" t="n">
+      <c r="B85" s="14" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="86" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A86" s="14">
         <v>3</v>
       </c>
-      <c r="B90" s="77" t="inlineStr">
-[...59 lines deleted...]
-      <c r="D92" s="40" t="n">
+      <c r="B86" s="32" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="87" spans="1:11" ht="92.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A87" s="14">
+        <v>4</v>
+      </c>
+      <c r="B87" s="78" t="s">
+        <v>230</v>
+      </c>
+      <c r="C87" s="79"/>
+      <c r="D87" s="79"/>
+      <c r="E87" s="79"/>
+      <c r="F87" s="79"/>
+      <c r="G87" s="79"/>
+      <c r="H87" s="79"/>
+      <c r="I87" s="79"/>
+      <c r="J87" s="79"/>
+      <c r="K87" s="79"/>
+    </row>
+    <row r="88" spans="1:11" ht="94.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A88" s="14"/>
+      <c r="B88" s="31" t="s">
+        <v>145</v>
+      </c>
+      <c r="C88" s="31" t="s">
+        <v>4</v>
+      </c>
+      <c r="D88" s="82" t="s">
+        <v>146</v>
+      </c>
+      <c r="E88" s="83"/>
+      <c r="F88" s="31" t="s">
+        <v>147</v>
+      </c>
+      <c r="G88" s="23" t="s">
+        <v>148</v>
+      </c>
+      <c r="H88" s="31" t="s">
+        <v>149</v>
+      </c>
+      <c r="I88" s="22" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="89" spans="1:11" ht="27" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A89" s="14"/>
+      <c r="B89" s="21" t="s">
+        <v>151</v>
+      </c>
+      <c r="C89" s="21" t="s">
+        <v>152</v>
+      </c>
+      <c r="D89" s="24">
         <v>0</v>
       </c>
-      <c r="E92" s="41" t="n">
+      <c r="E89" s="25">
         <v>0</v>
       </c>
-      <c r="F92" s="92" t="n">
+      <c r="F89" s="84">
         <v>1855.787388</v>
       </c>
-      <c r="G92" s="42" t="n">
+      <c r="G89" s="27">
         <v>115.78068</v>
       </c>
-      <c r="H92" s="43" t="n">
+      <c r="H89" s="26">
         <v>45218</v>
       </c>
-      <c r="I92" s="78" t="n">
+      <c r="I89" s="87">
         <v>205.33</v>
       </c>
     </row>
-    <row r="93" ht="27" customHeight="1" s="62">
-[...11 lines deleted...]
-      <c r="D93" s="40" t="n">
+    <row r="90" spans="1:11" ht="27" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A90" s="14"/>
+      <c r="B90" s="21" t="s">
+        <v>151</v>
+      </c>
+      <c r="C90" s="21" t="s">
+        <v>152</v>
+      </c>
+      <c r="D90" s="24">
         <v>0</v>
       </c>
-      <c r="E93" s="41" t="n">
+      <c r="E90" s="25">
         <v>0</v>
       </c>
-      <c r="F93" s="93" t="n"/>
-      <c r="G93" s="42" t="n">
+      <c r="F90" s="85"/>
+      <c r="G90" s="27">
         <v>58.6004</v>
       </c>
-      <c r="H93" s="43" t="n">
+      <c r="H90" s="26">
         <v>45715</v>
       </c>
-      <c r="I93" s="93" t="n"/>
-[...107 lines deleted...]
-      <c r="C134" s="18" t="n"/>
+      <c r="I90" s="85"/>
+    </row>
+    <row r="91" spans="1:11" ht="27" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A91" s="14"/>
+      <c r="B91" s="21" t="s">
+        <v>151</v>
+      </c>
+      <c r="C91" s="21" t="s">
+        <v>152</v>
+      </c>
+      <c r="D91" s="24">
+        <v>0</v>
+      </c>
+      <c r="E91" s="25">
+        <v>0</v>
+      </c>
+      <c r="F91" s="86"/>
+      <c r="G91" s="27">
+        <v>106.72675</v>
+      </c>
+      <c r="H91" s="26">
+        <v>46128</v>
+      </c>
+      <c r="I91" s="86"/>
+      <c r="J91" s="28"/>
+      <c r="K91" s="29"/>
+    </row>
+    <row r="92" spans="1:11" ht="64" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A92" s="2">
+        <v>5</v>
+      </c>
+      <c r="B92" s="88" t="s">
+        <v>153</v>
+      </c>
+      <c r="C92" s="88"/>
+      <c r="D92" s="88"/>
+      <c r="E92" s="88"/>
+      <c r="F92" s="88"/>
+      <c r="G92" s="88"/>
+      <c r="H92" s="88"/>
+      <c r="I92" s="88"/>
+    </row>
+    <row r="95" spans="1:11" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B95" s="1" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="109" spans="2:2" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B109" s="1" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="124" spans="2:3" x14ac:dyDescent="0.35">
+      <c r="B124" s="15"/>
+      <c r="C124" s="17" t="s">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="125" spans="2:3" x14ac:dyDescent="0.35">
+      <c r="B125" s="15" t="s">
+        <v>157</v>
+      </c>
+      <c r="C125" s="17" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="126" spans="2:3" x14ac:dyDescent="0.35">
+      <c r="B126" s="15" t="s">
+        <v>158</v>
+      </c>
+      <c r="C126" s="18"/>
+    </row>
+    <row r="127" spans="2:3" x14ac:dyDescent="0.35">
+      <c r="B127" s="15" t="s">
+        <v>159</v>
+      </c>
+      <c r="C127" s="19">
+        <v>6.9199999999999998E-2</v>
+      </c>
+    </row>
+    <row r="128" spans="2:3" x14ac:dyDescent="0.35">
+      <c r="B128" s="15" t="s">
+        <v>160</v>
+      </c>
+      <c r="C128" s="18">
+        <v>2.77</v>
+      </c>
+    </row>
+    <row r="129" spans="2:3" x14ac:dyDescent="0.35">
+      <c r="B129" s="15" t="s">
+        <v>161</v>
+      </c>
+      <c r="C129" s="18">
+        <v>4.51</v>
+      </c>
+    </row>
+    <row r="130" spans="2:3" x14ac:dyDescent="0.35">
+      <c r="B130" s="15" t="s">
+        <v>162</v>
+      </c>
+      <c r="C130" s="20">
+        <v>46157</v>
+      </c>
+    </row>
+    <row r="131" spans="2:3" x14ac:dyDescent="0.35">
+      <c r="B131" s="16" t="s">
+        <v>163</v>
+      </c>
+      <c r="C131" s="17"/>
     </row>
   </sheetData>
   <mergeCells count="6">
-    <mergeCell ref="B95:G95"/>
-[...1 lines deleted...]
-    <mergeCell ref="I92:I93"/>
+    <mergeCell ref="B92:I92"/>
+    <mergeCell ref="B87:K87"/>
     <mergeCell ref="B1:F1"/>
-    <mergeCell ref="B90:H90"/>
-    <mergeCell ref="D91:E91"/>
+    <mergeCell ref="D88:E88"/>
+    <mergeCell ref="F89:F91"/>
+    <mergeCell ref="I89:I91"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
+  <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-[...4 lines deleted...]
-  <dimension ref="A1:A1"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A6C6AC29-F5CD-483E-9FF4-C262155D82AC}">
+  <dimension ref="A1:D66"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="A1" sqref="A1"/>
+    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
+      <pane xSplit="2" ySplit="5" topLeftCell="C6" activePane="bottomRight" state="frozen"/>
+      <selection activeCell="A4" sqref="A4"/>
+      <selection pane="topRight" activeCell="C4" sqref="C4"/>
+      <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
+      <selection pane="bottomRight" activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
+  <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="12" x14ac:dyDescent="0.3"/>
+  <cols>
+    <col min="1" max="1" width="6.7265625" style="33" customWidth="1"/>
+    <col min="2" max="2" width="81.81640625" style="33" bestFit="1" customWidth="1"/>
+    <col min="3" max="4" width="15.7265625" style="33" customWidth="1"/>
+    <col min="5" max="16384" width="9.1796875" style="33"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:4" hidden="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="33" t="s">
+        <v>164</v>
+      </c>
+      <c r="B1" s="33" t="s">
+        <v>164</v>
+      </c>
+      <c r="C1" s="33">
+        <v>4</v>
+      </c>
+      <c r="D1" s="33">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="2" spans="1:4" hidden="1" x14ac:dyDescent="0.3">
+      <c r="C2" s="33" t="s">
+        <v>165</v>
+      </c>
+      <c r="D2" s="33" t="s">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="3" spans="1:4" hidden="1" x14ac:dyDescent="0.3">
+      <c r="C3" s="33" t="s">
+        <v>167</v>
+      </c>
+      <c r="D3" s="33" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="4" spans="1:4" s="35" customFormat="1" ht="70" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A4" s="34" t="s">
+        <v>168</v>
+      </c>
+      <c r="B4" s="34" t="s">
+        <v>169</v>
+      </c>
+      <c r="C4" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="D4" s="77"/>
+    </row>
+    <row r="5" spans="1:4" s="35" customFormat="1" ht="35.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="34"/>
+      <c r="B5" s="34"/>
+      <c r="C5" s="34" t="s">
+        <v>170</v>
+      </c>
+      <c r="D5" s="34" t="s">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="6" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A6" s="36"/>
+      <c r="B6" s="36"/>
+      <c r="C6" s="34"/>
+      <c r="D6" s="34"/>
+    </row>
+    <row r="7" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A7" s="34">
+        <v>1</v>
+      </c>
+      <c r="B7" s="36" t="s">
+        <v>172</v>
+      </c>
+      <c r="C7" s="36"/>
+      <c r="D7" s="36"/>
+    </row>
+    <row r="8" spans="1:4" s="38" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="37"/>
+      <c r="B8" s="36" t="s">
+        <v>173</v>
+      </c>
+      <c r="C8" s="74" t="s">
+        <v>174</v>
+      </c>
+      <c r="D8" s="75"/>
+    </row>
+    <row r="9" spans="1:4" s="38" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="37"/>
+      <c r="B9" s="36" t="s">
+        <v>175</v>
+      </c>
+      <c r="C9" s="74" t="s">
+        <v>174</v>
+      </c>
+      <c r="D9" s="75"/>
+    </row>
+    <row r="10" spans="1:4" s="41" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="39">
+        <v>2</v>
+      </c>
+      <c r="B10" s="40" t="s">
+        <v>176</v>
+      </c>
+      <c r="C10" s="74">
+        <v>4.5093167251327397</v>
+      </c>
+      <c r="D10" s="75"/>
+    </row>
+    <row r="11" spans="1:4" s="41" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="39">
+        <v>3</v>
+      </c>
+      <c r="B11" s="40" t="s">
+        <v>177</v>
+      </c>
+      <c r="C11" s="74">
+        <v>2.6650396160706098</v>
+      </c>
+      <c r="D11" s="75"/>
+    </row>
+    <row r="12" spans="1:4" s="41" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A12" s="39">
+        <v>4</v>
+      </c>
+      <c r="B12" s="40" t="s">
+        <v>178</v>
+      </c>
+      <c r="C12" s="72">
+        <v>6.9154875372857402E-2</v>
+      </c>
+      <c r="D12" s="73"/>
+    </row>
+    <row r="13" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A13" s="34">
+        <v>5</v>
+      </c>
+      <c r="B13" s="36" t="s">
+        <v>179</v>
+      </c>
+      <c r="C13" s="36"/>
+      <c r="D13" s="36"/>
+    </row>
+    <row r="14" spans="1:4" s="44" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="42"/>
+      <c r="B14" s="43" t="s">
+        <v>180</v>
+      </c>
+      <c r="C14" s="68" t="s">
+        <v>181</v>
+      </c>
+      <c r="D14" s="69"/>
+    </row>
+    <row r="15" spans="1:4" s="47" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A15" s="45"/>
+      <c r="B15" s="46" t="s">
+        <v>182</v>
+      </c>
+      <c r="C15" s="70" t="s">
+        <v>181</v>
+      </c>
+      <c r="D15" s="71"/>
+    </row>
+    <row r="16" spans="1:4" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A16" s="34">
+        <v>6</v>
+      </c>
+      <c r="B16" s="46" t="s">
+        <v>183</v>
+      </c>
+      <c r="C16" s="66" t="s">
+        <v>184</v>
+      </c>
+      <c r="D16" s="67"/>
+    </row>
+    <row r="17" spans="1:4" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A17" s="34">
+        <v>7</v>
+      </c>
+      <c r="B17" s="36" t="s">
+        <v>185</v>
+      </c>
+      <c r="C17" s="68" t="s">
+        <v>181</v>
+      </c>
+      <c r="D17" s="69"/>
+    </row>
+    <row r="18" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A18" s="34">
+        <v>8</v>
+      </c>
+      <c r="B18" s="36" t="s">
+        <v>186</v>
+      </c>
+      <c r="C18" s="36"/>
+      <c r="D18" s="36"/>
+    </row>
+    <row r="19" spans="1:4" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A19" s="34"/>
+      <c r="B19" s="48" t="s">
+        <v>180</v>
+      </c>
+      <c r="C19" s="66" t="s">
+        <v>181</v>
+      </c>
+      <c r="D19" s="67"/>
+    </row>
+    <row r="20" spans="1:4" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A20" s="34"/>
+      <c r="B20" s="48" t="s">
+        <v>187</v>
+      </c>
+      <c r="C20" s="66" t="s">
+        <v>181</v>
+      </c>
+      <c r="D20" s="67"/>
+    </row>
+    <row r="21" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A21" s="34">
+        <v>9</v>
+      </c>
+      <c r="B21" s="36" t="s">
+        <v>188</v>
+      </c>
+      <c r="C21" s="36"/>
+      <c r="D21" s="36"/>
+    </row>
+    <row r="22" spans="1:4" s="52" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A22" s="49"/>
+      <c r="B22" s="50" t="s">
+        <v>189</v>
+      </c>
+      <c r="C22" s="51"/>
+      <c r="D22" s="51"/>
+    </row>
+    <row r="23" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A23" s="53" t="s">
+        <v>190</v>
+      </c>
+      <c r="B23" s="54" t="s">
+        <v>191</v>
+      </c>
+      <c r="C23" s="55" t="s">
+        <v>192</v>
+      </c>
+      <c r="D23" s="55" t="s">
+        <v>193</v>
+      </c>
+    </row>
+    <row r="24" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A24" s="53" t="s">
+        <v>194</v>
+      </c>
+      <c r="B24" s="54" t="s">
+        <v>195</v>
+      </c>
+      <c r="C24" s="55">
+        <v>0</v>
+      </c>
+      <c r="D24" s="55">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A25" s="53" t="s">
+        <v>196</v>
+      </c>
+      <c r="B25" s="54" t="s">
+        <v>197</v>
+      </c>
+      <c r="C25" s="55" t="s">
+        <v>198</v>
+      </c>
+      <c r="D25" s="55" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="26" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A26" s="53" t="s">
+        <v>200</v>
+      </c>
+      <c r="B26" s="54" t="s">
+        <v>201</v>
+      </c>
+      <c r="C26" s="55">
+        <v>0</v>
+      </c>
+      <c r="D26" s="55">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A27" s="53" t="s">
+        <v>202</v>
+      </c>
+      <c r="B27" s="54" t="s">
+        <v>203</v>
+      </c>
+      <c r="C27" s="55">
+        <v>0</v>
+      </c>
+      <c r="D27" s="55">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A28" s="53" t="s">
+        <v>204</v>
+      </c>
+      <c r="B28" s="54" t="s">
+        <v>205</v>
+      </c>
+      <c r="C28" s="55" t="s">
+        <v>206</v>
+      </c>
+      <c r="D28" s="55" t="s">
+        <v>207</v>
+      </c>
+    </row>
+    <row r="29" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A29" s="53" t="s">
+        <v>208</v>
+      </c>
+      <c r="B29" s="34" t="s">
+        <v>208</v>
+      </c>
+      <c r="C29" s="55">
+        <v>0</v>
+      </c>
+      <c r="D29" s="55">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A30" s="53" t="s">
+        <v>209</v>
+      </c>
+      <c r="B30" s="34" t="s">
+        <v>209</v>
+      </c>
+      <c r="C30" s="55">
+        <v>0</v>
+      </c>
+      <c r="D30" s="55">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A31" s="53" t="s">
+        <v>210</v>
+      </c>
+      <c r="B31" s="34" t="s">
+        <v>210</v>
+      </c>
+      <c r="C31" s="55">
+        <v>0</v>
+      </c>
+      <c r="D31" s="55">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A32" s="53" t="s">
+        <v>211</v>
+      </c>
+      <c r="B32" s="34" t="s">
+        <v>211</v>
+      </c>
+      <c r="C32" s="55">
+        <v>0</v>
+      </c>
+      <c r="D32" s="55">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="33" spans="1:4" s="52" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A33" s="53"/>
+      <c r="B33" s="50" t="s">
+        <v>212</v>
+      </c>
+      <c r="C33" s="51"/>
+      <c r="D33" s="51"/>
+    </row>
+    <row r="34" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A34" s="53" t="s">
+        <v>190</v>
+      </c>
+      <c r="B34" s="54" t="s">
+        <v>191</v>
+      </c>
+      <c r="C34" s="55" t="s">
+        <v>213</v>
+      </c>
+      <c r="D34" s="55" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="35" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A35" s="53" t="s">
+        <v>194</v>
+      </c>
+      <c r="B35" s="54" t="s">
+        <v>195</v>
+      </c>
+      <c r="C35" s="55">
+        <v>0</v>
+      </c>
+      <c r="D35" s="55">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="36" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A36" s="53" t="s">
+        <v>196</v>
+      </c>
+      <c r="B36" s="54" t="s">
+        <v>197</v>
+      </c>
+      <c r="C36" s="55" t="s">
+        <v>215</v>
+      </c>
+      <c r="D36" s="55" t="s">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="37" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A37" s="53" t="s">
+        <v>200</v>
+      </c>
+      <c r="B37" s="54" t="s">
+        <v>201</v>
+      </c>
+      <c r="C37" s="55">
+        <v>0</v>
+      </c>
+      <c r="D37" s="55">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="38" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A38" s="53" t="s">
+        <v>202</v>
+      </c>
+      <c r="B38" s="54" t="s">
+        <v>203</v>
+      </c>
+      <c r="C38" s="55">
+        <v>0</v>
+      </c>
+      <c r="D38" s="55">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="39" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A39" s="53" t="s">
+        <v>204</v>
+      </c>
+      <c r="B39" s="54" t="s">
+        <v>205</v>
+      </c>
+      <c r="C39" s="55" t="s">
+        <v>217</v>
+      </c>
+      <c r="D39" s="55" t="s">
+        <v>218</v>
+      </c>
+    </row>
+    <row r="40" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A40" s="53" t="s">
+        <v>208</v>
+      </c>
+      <c r="B40" s="34" t="s">
+        <v>208</v>
+      </c>
+      <c r="C40" s="55">
+        <v>0</v>
+      </c>
+      <c r="D40" s="55">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="41" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A41" s="53" t="s">
+        <v>209</v>
+      </c>
+      <c r="B41" s="34" t="s">
+        <v>209</v>
+      </c>
+      <c r="C41" s="55">
+        <v>0</v>
+      </c>
+      <c r="D41" s="55">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="42" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A42" s="53" t="s">
+        <v>210</v>
+      </c>
+      <c r="B42" s="34" t="s">
+        <v>210</v>
+      </c>
+      <c r="C42" s="55">
+        <v>0</v>
+      </c>
+      <c r="D42" s="55">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="43" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A43" s="53" t="s">
+        <v>211</v>
+      </c>
+      <c r="B43" s="34" t="s">
+        <v>211</v>
+      </c>
+      <c r="C43" s="55">
+        <v>0</v>
+      </c>
+      <c r="D43" s="55">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="44" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A44" s="53"/>
+      <c r="B44" s="56" t="s">
+        <v>219</v>
+      </c>
+      <c r="C44" s="57"/>
+      <c r="D44" s="57"/>
+    </row>
+    <row r="45" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A45" s="53" t="s">
+        <v>190</v>
+      </c>
+      <c r="B45" s="54" t="s">
+        <v>191</v>
+      </c>
+      <c r="C45" s="55" t="s">
+        <v>181</v>
+      </c>
+      <c r="D45" s="55" t="s">
+        <v>181</v>
+      </c>
+    </row>
+    <row r="46" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A46" s="53" t="s">
+        <v>194</v>
+      </c>
+      <c r="B46" s="54" t="s">
+        <v>195</v>
+      </c>
+      <c r="C46" s="55">
+        <v>0</v>
+      </c>
+      <c r="D46" s="55">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="47" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A47" s="53" t="s">
+        <v>196</v>
+      </c>
+      <c r="B47" s="54" t="s">
+        <v>197</v>
+      </c>
+      <c r="C47" s="55" t="s">
+        <v>181</v>
+      </c>
+      <c r="D47" s="55" t="s">
+        <v>181</v>
+      </c>
+    </row>
+    <row r="48" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A48" s="53" t="s">
+        <v>200</v>
+      </c>
+      <c r="B48" s="54" t="s">
+        <v>201</v>
+      </c>
+      <c r="C48" s="55">
+        <v>0</v>
+      </c>
+      <c r="D48" s="55">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="49" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A49" s="53" t="s">
+        <v>202</v>
+      </c>
+      <c r="B49" s="54" t="s">
+        <v>203</v>
+      </c>
+      <c r="C49" s="55">
+        <v>0</v>
+      </c>
+      <c r="D49" s="55">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="50" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A50" s="53" t="s">
+        <v>204</v>
+      </c>
+      <c r="B50" s="54" t="s">
+        <v>205</v>
+      </c>
+      <c r="C50" s="55" t="s">
+        <v>181</v>
+      </c>
+      <c r="D50" s="55" t="s">
+        <v>181</v>
+      </c>
+    </row>
+    <row r="51" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A51" s="58"/>
+      <c r="B51" s="59"/>
+      <c r="C51" s="60"/>
+      <c r="D51" s="60"/>
+    </row>
+    <row r="52" spans="1:4" hidden="1" x14ac:dyDescent="0.3">
+      <c r="A52" s="33" t="s">
+        <v>220</v>
+      </c>
+      <c r="B52" s="33" t="s">
+        <v>221</v>
+      </c>
+      <c r="C52" s="60"/>
+      <c r="D52" s="60"/>
+    </row>
+    <row r="53" spans="1:4" hidden="1" x14ac:dyDescent="0.3">
+      <c r="A53" s="33" t="s">
+        <v>222</v>
+      </c>
+      <c r="B53" s="33" t="s">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="54" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A54" s="33" t="s">
+        <v>174</v>
+      </c>
+      <c r="B54" s="33" t="s">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="55" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A55" s="33" t="s">
+        <v>225</v>
+      </c>
+      <c r="B55" s="33" t="s">
+        <v>226</v>
+      </c>
+    </row>
+    <row r="56" spans="1:4" ht="24" x14ac:dyDescent="0.3">
+      <c r="A56" s="61" t="s">
+        <v>227</v>
+      </c>
+      <c r="B56" s="65" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="57" spans="1:4" ht="36" x14ac:dyDescent="0.3">
+      <c r="B57" s="62" t="s">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="58" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="C58" s="63"/>
+      <c r="D58" s="63"/>
+    </row>
+    <row r="59" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="C59" s="63"/>
+      <c r="D59" s="63"/>
+    </row>
+    <row r="60" spans="1:4" s="64" customFormat="1" ht="12.5" x14ac:dyDescent="0.25"/>
+    <row r="61" spans="1:4" s="64" customFormat="1" ht="12.5" x14ac:dyDescent="0.25"/>
+    <row r="62" spans="1:4" s="64" customFormat="1" ht="12.5" x14ac:dyDescent="0.25"/>
+    <row r="63" spans="1:4" s="64" customFormat="1" ht="12.5" x14ac:dyDescent="0.25"/>
+    <row r="64" spans="1:4" s="64" customFormat="1" ht="12.5" x14ac:dyDescent="0.25"/>
+    <row r="65" spans="3:4" s="64" customFormat="1" ht="12.5" x14ac:dyDescent="0.25"/>
+    <row r="66" spans="3:4" x14ac:dyDescent="0.3">
+      <c r="C66" s="63"/>
+      <c r="D66" s="63"/>
+    </row>
+  </sheetData>
+  <mergeCells count="12">
+    <mergeCell ref="C8:D8"/>
+    <mergeCell ref="C4:D4"/>
+    <mergeCell ref="C14:D14"/>
+    <mergeCell ref="C12:D12"/>
+    <mergeCell ref="C11:D11"/>
+    <mergeCell ref="C10:D10"/>
+    <mergeCell ref="C9:D9"/>
+    <mergeCell ref="C20:D20"/>
+    <mergeCell ref="C19:D19"/>
+    <mergeCell ref="C17:D17"/>
+    <mergeCell ref="C16:D16"/>
+    <mergeCell ref="C15:D15"/>
+  </mergeCells>
+  <conditionalFormatting sqref="C23:D32 C45:D50">
+    <cfRule type="cellIs" dxfId="3" priority="1" operator="equal">
+      <formula>0</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="2" priority="2">
+      <formula>C$1=2</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="1" priority="3">
+      <formula>C$1=4</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="0" priority="4">
+      <formula>C$1=3</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <sheetData/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Application>Microsoft Excel</Application>
+  <DocSecurity>0</DocSecurity>
+  <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Worksheets</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="3" baseType="lpstr">
+      <vt:lpstr>REGULARSAVINGS</vt:lpstr>
+      <vt:lpstr>Notes to Fortnightly Portfolio</vt:lpstr>
+      <vt:lpstr>Sheet1</vt:lpstr>
+    </vt:vector>
+  </TitlesOfParts>
+  <LinksUpToDate>false</LinksUpToDate>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Rohit Pandey</dc:creator>
+<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:creator>ICRON Research</dc:creator>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_Enabled">
+    <vt:lpwstr>true</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_SetDate">
+    <vt:lpwstr>2026-05-19T13:20:51Z</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_Method">
+    <vt:lpwstr>Privileged</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_Name">
+    <vt:lpwstr>Public</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_SiteId">
+    <vt:lpwstr>1771ae17-e764-4e0f-a476-d4184d79a5d9</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_ActionId">
+    <vt:lpwstr>34d4b965-4709-4863-b33a-d8d2ade18390</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_ContentBits">
+    <vt:lpwstr>0</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_Tag">
+    <vt:lpwstr>10, 0, 1, 1</vt:lpwstr>
+  </property>
+</Properties>
+</file>