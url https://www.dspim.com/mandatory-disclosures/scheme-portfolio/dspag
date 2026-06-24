--- v7 (2026-06-04)
+++ v8 (2026-06-24)
@@ -1,915 +1,297 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Default Extension="png" ContentType="image/png"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" Id="rId4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
+<workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-[...4 lines deleted...]
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{B85C228A-0FFC-466E-B940-E0108E14894F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" tabRatio="872" firstSheet="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
-    <sheet name="REGULARSAVINGS" sheetId="1" r:id="rId1"/>
-[...1 lines deleted...]
-    <sheet name="Sheet1" sheetId="2" state="hidden" r:id="rId3"/>
+    <sheet name="REGULARSAVINGS" sheetId="1" state="visible" r:id="rId1"/>
+    <sheet name="Sheet1" sheetId="2" state="hidden" r:id="rId2"/>
   </sheets>
-  <definedNames>
-[...2 lines deleted...]
-  <calcPr calcId="0" calcOnSave="0"/>
+  <definedNames/>
+  <calcPr calcId="191029" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
-<file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-[...699 lines deleted...]
-
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="7">
-    <numFmt numFmtId="164" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);"/>
-[...5 lines deleted...]
-    <numFmt numFmtId="170" formatCode="#,##0.000000"/>
+    <numFmt numFmtId="164" formatCode="0.0000"/>
+    <numFmt numFmtId="165" formatCode="#,##0.00_);\(#,##0.00\)%"/>
+    <numFmt numFmtId="166" formatCode="_(* #,##0_);_(* \(#,##0\);"/>
+    <numFmt numFmtId="167" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);"/>
+    <numFmt numFmtId="168" formatCode="0.000%"/>
+    <numFmt numFmtId="169" formatCode="#00.00%"/>
+    <numFmt numFmtId="170" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;??_);_(@_)"/>
   </numFmts>
-  <fonts count="17" x14ac:knownFonts="1">
+  <fonts count="28">
     <font>
-      <sz val="11"/>
-      <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
+      <color theme="1"/>
+      <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <sz val="11"/>
-[...39 lines deleted...]
-      <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
+      <color theme="1"/>
+      <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <b/>
-[...1 lines deleted...]
-      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <color theme="10"/>
+      <sz val="11"/>
+      <u val="single"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
       <name val="Trebuchet MS"/>
       <family val="2"/>
+      <color theme="1"/>
+      <sz val="8"/>
     </font>
     <font>
-      <sz val="10"/>
       <name val="Trebuchet MS"/>
       <family val="2"/>
+      <b val="1"/>
+      <color theme="1"/>
+      <sz val="8"/>
     </font>
     <font>
-      <b/>
-      <sz val="10"/>
       <name val="Trebuchet MS"/>
       <family val="2"/>
+      <b val="1"/>
+      <color rgb="FFFF0000"/>
+      <sz val="8"/>
     </font>
     <font>
-      <sz val="10"/>
+      <name val="Trebuchet MS"/>
+      <family val="2"/>
+      <color rgb="FF000000"/>
+      <sz val="8"/>
+    </font>
+    <font>
+      <name val="Trebuchet MS"/>
+      <family val="2"/>
+      <b val="1"/>
+      <color rgb="FF000000"/>
+      <sz val="8"/>
+      <u val="single"/>
+    </font>
+    <font>
+      <name val="Trebuchet MS"/>
+      <family val="2"/>
+      <b val="1"/>
+      <color rgb="FF333333"/>
+      <sz val="8"/>
+    </font>
+    <font>
+      <name val="Trebuchet MS"/>
+      <family val="2"/>
+      <b val="1"/>
+      <sz val="8"/>
+    </font>
+    <font>
+      <name val="Trebuchet MS"/>
+      <family val="2"/>
+      <sz val="8"/>
+    </font>
+    <font>
+      <name val="Trebuchet MS"/>
+      <family val="2"/>
+      <i val="1"/>
+      <sz val="8"/>
+    </font>
+    <font>
+      <name val="Trebuchet MS"/>
+      <family val="2"/>
+      <color rgb="FFFF0000"/>
+      <sz val="8"/>
+    </font>
+    <font>
+      <name val="Trebuchet MS"/>
+      <family val="2"/>
+      <b val="1"/>
+      <strike val="1"/>
+      <sz val="8"/>
+    </font>
+    <font>
+      <name val="trebuchet MS"/>
+      <family val="2"/>
+      <b val="1"/>
+      <color rgb="FFFFFFFF"/>
+      <sz val="8"/>
+    </font>
+    <font>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <color theme="1"/>
+      <sz val="8"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <name val="Trebuchet MS"/>
+      <family val="2"/>
+      <b val="1"/>
       <color indexed="8"/>
+      <sz val="8"/>
+      <u val="single"/>
+    </font>
+    <font>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <color theme="10"/>
+      <sz val="8"/>
+      <u val="single"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <b val="1"/>
+      <color theme="1"/>
+      <sz val="8"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <b val="1"/>
+      <color rgb="FF000000"/>
+      <sz val="8"/>
+    </font>
+    <font>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <b val="1"/>
+      <color rgb="FF000000"/>
+      <sz val="8"/>
+    </font>
+    <font>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <color rgb="FF000000"/>
+      <sz val="8"/>
+    </font>
+    <font>
       <name val="Arial"/>
       <family val="2"/>
+      <b val="1"/>
+      <color rgb="FF000000"/>
+      <sz val="8"/>
     </font>
     <font>
-      <sz val="9"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <color rgb="FF000000"/>
+      <sz val="8"/>
+    </font>
+    <font>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <color rgb="FF000000"/>
+      <sz val="8"/>
+    </font>
+    <font>
       <name val="Trebuchet MS"/>
       <family val="2"/>
+      <b val="1"/>
+      <color indexed="8"/>
+      <sz val="8"/>
     </font>
     <font>
-      <sz val="10"/>
-      <name val="Arial"/>
+      <name val="Trebuchet MS"/>
       <family val="2"/>
+      <color indexed="8"/>
+      <sz val="8"/>
     </font>
     <font>
-      <b/>
-      <sz val="9"/>
       <name val="Trebuchet MS"/>
       <family val="2"/>
-    </font>
-[...10 lines deleted...]
-      <family val="2"/>
+      <b val="1"/>
+      <color rgb="FF000000"/>
+      <sz val="8"/>
     </font>
   </fonts>
-  <fills count="4">
+  <fills count="6">
     <fill>
-      <patternFill patternType="none"/>
+      <patternFill/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF000000"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFC0C0C0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFD9D9D9"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="8">
+  <borders count="16">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
@@ -924,425 +306,902 @@
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
-      <top/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
       <left/>
-      <right/>
-      <top style="thin">
+      <right style="thin">
         <color indexed="64"/>
-      </top>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="7">
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-[...5 lines deleted...]
-    <xf numFmtId="168" fontId="11" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="9" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="43" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="43" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="89">
-[...14 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+  <cellXfs count="220">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="7" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="7" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="8" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="9" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="10" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="10" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="9" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="43" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="43" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="43" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="43" fontId="4" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="10" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="10" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="6" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="13" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="4" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="4" fontId="10" fillId="0" borderId="1" pivotButton="0" quotePrefix="1" xfId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="10" fontId="10" fillId="0" borderId="1" pivotButton="0" quotePrefix="1" xfId="1"/>
+    <xf numFmtId="165" fontId="10" fillId="0" borderId="3" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="13" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="2" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="14" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="4">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="10" fontId="10" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="10" fillId="4" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="10" fontId="10" fillId="4" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="4">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="6" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="10" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="10" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="43" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="4">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="43" fontId="4" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="166" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="167" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="10" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="15" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="167" fontId="4" fillId="3" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="10" fontId="4" fillId="3" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="167" fontId="14" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="10" fontId="14" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="3"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="10" fontId="19" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="5" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="10" fontId="21" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="24" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="168" fontId="24" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="2">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="10" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="4" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="10" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="10" fontId="10" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="10" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="10" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="2">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="10" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="10" fontId="10" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="10" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="2">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="2">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="10" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="4" fontId="10" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="4" fontId="10" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="2">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="10" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="10" fontId="10" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="6" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="169" fontId="6" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="168" fontId="6" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="10" fontId="10" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="11" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="12" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="11" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="12" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="2" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="3" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="4" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="2">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="3" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="5" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="4" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="3" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="5" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="4" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="2">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="5"/>
+    <xf numFmtId="43" fontId="10" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="6"/>
+    <xf numFmtId="170" fontId="10" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="5"/>
+    <xf numFmtId="170" fontId="10" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="6"/>
+    <xf numFmtId="15" fontId="10" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="6"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="11" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="11" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="170" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="6">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="15" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="6">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="12" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="12" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="11" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="11" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="170" fontId="10" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="6">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="15" fontId="10" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="6">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="12" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="12" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="170" fontId="10" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="6">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="15" fontId="10" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="6">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="166" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="167" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="167" fontId="4" fillId="3" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="167" fontId="14" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="15" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="12" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="10" fillId="0" borderId="3" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="1">
       <alignment horizontal="center"/>
-    </xf>
-[...160 lines deleted...]
-      <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="7">
-    <cellStyle name="Comma 2" xfId="6" xr:uid="{F00644FB-5CF0-4B9C-8F8C-DC0DF8FD80DB}"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
-    <cellStyle name="Normal 2" xfId="3" xr:uid="{16325FE5-EDDC-4A3C-8235-B4DCC92A1C91}"/>
-[...1 lines deleted...]
-    <cellStyle name="Normal 3 4 2 2 4" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="Percent" xfId="1" builtinId="5"/>
-    <cellStyle name="Percent 2" xfId="5" xr:uid="{DF165ECE-7FDC-4B45-85C9-C71100680A28}"/>
+    <cellStyle name="Normal 3 4 2 2 4" xfId="2"/>
+    <cellStyle name="Hyperlink" xfId="3" builtinId="8"/>
+    <cellStyle name="Comma" xfId="4" builtinId="3"/>
+    <cellStyle name="Normal 3 2" xfId="5"/>
+    <cellStyle name="Comma 4 2" xfId="6"/>
   </cellStyles>
-  <dxfs count="4">
-[...12 lines deleted...]
-  </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
-  <extLst>
-[...6 lines deleted...]
-  </extLst>
+  <colors>
+    <indexedColors>
+      <rgbColor rgb="00000000"/>
+      <rgbColor rgb="00FFFFFF"/>
+      <rgbColor rgb="00FF0000"/>
+      <rgbColor rgb="0000FF00"/>
+      <rgbColor rgb="000000FF"/>
+      <rgbColor rgb="00FFFF00"/>
+      <rgbColor rgb="00FF00FF"/>
+      <rgbColor rgb="0000FFFF"/>
+      <rgbColor rgb="00000000"/>
+      <rgbColor rgb="00FFFFFF"/>
+      <rgbColor rgb="00FF0000"/>
+      <rgbColor rgb="0000FF00"/>
+      <rgbColor rgb="000000FF"/>
+      <rgbColor rgb="00FFFF00"/>
+      <rgbColor rgb="00FF00FF"/>
+      <rgbColor rgb="0000FFFF"/>
+      <rgbColor rgb="00800000"/>
+      <rgbColor rgb="00008000"/>
+      <rgbColor rgb="00000080"/>
+      <rgbColor rgb="00808000"/>
+      <rgbColor rgb="00800080"/>
+      <rgbColor rgb="00008080"/>
+      <rgbColor rgb="00C0C0C0"/>
+      <rgbColor rgb="00808080"/>
+      <rgbColor rgb="009999FF"/>
+      <rgbColor rgb="00993366"/>
+      <rgbColor rgb="00FFFFCC"/>
+      <rgbColor rgb="00CCFFFF"/>
+      <rgbColor rgb="00660066"/>
+      <rgbColor rgb="00FF8080"/>
+      <rgbColor rgb="000066CC"/>
+      <rgbColor rgb="00CCCCFF"/>
+      <rgbColor rgb="00000080"/>
+      <rgbColor rgb="00FF00FF"/>
+      <rgbColor rgb="00FFFF00"/>
+      <rgbColor rgb="0000FFFF"/>
+      <rgbColor rgb="00800080"/>
+      <rgbColor rgb="00800000"/>
+      <rgbColor rgb="00008080"/>
+      <rgbColor rgb="000000FF"/>
+      <rgbColor rgb="0000CCFF"/>
+      <rgbColor rgb="00CCFFFF"/>
+      <rgbColor rgb="00CCFFCC"/>
+      <rgbColor rgb="00FFFF99"/>
+      <rgbColor rgb="0099CCFF"/>
+      <rgbColor rgb="00FF99CC"/>
+      <rgbColor rgb="00CC99FF"/>
+      <rgbColor rgb="00FFCC99"/>
+      <rgbColor rgb="003366FF"/>
+      <rgbColor rgb="0033CCCC"/>
+      <rgbColor rgb="0099CC00"/>
+      <rgbColor rgb="00FFCC00"/>
+      <rgbColor rgb="00FF9900"/>
+      <rgbColor rgb="00FF6600"/>
+      <rgbColor rgb="00666699"/>
+      <rgbColor rgb="00969696"/>
+      <rgbColor rgb="00003366"/>
+      <rgbColor rgb="00339966"/>
+      <rgbColor rgb="00003300"/>
+      <rgbColor rgb="00333300"/>
+      <rgbColor rgb="00993300"/>
+      <rgbColor rgb="00993366"/>
+      <rgbColor rgb="00333399"/>
+      <rgbColor rgb="00333333"/>
+    </indexedColors>
+  </colors>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<file path=xl/_rels/workbook.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId4" /></Relationships>
 </file>
 
-<file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+<file path=xl/drawings/_rels/drawing1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image1.png" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image2.png" Id="rId2" /></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
-<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-[...22 lines deleted...]
-        <xdr:cNvPicPr>
+<wsDr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
+  <twoCellAnchor editAs="oneCell">
+    <from>
+      <col>1</col>
+      <colOff>0</colOff>
+      <row>102</row>
+      <rowOff>0</rowOff>
+    </from>
+    <to>
+      <col>1</col>
+      <colOff>2374900</colOff>
+      <row>111</row>
+      <rowOff>80682</rowOff>
+    </to>
+    <pic>
+      <nvPicPr>
+        <cNvPr id="2" name="Picture 1"/>
+        <cNvPicPr>
           <a:picLocks/>
-        </xdr:cNvPicPr>
-[...2 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
+        </cNvPicPr>
+      </nvPicPr>
+      <blipFill>
+        <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
-      </xdr:blipFill>
-      <xdr:spPr>
+      </blipFill>
+      <spPr>
         <a:xfrm>
-          <a:off x="457200" y="15855950"/>
+          <a:off x="476250" y="18354675"/>
           <a:ext cx="2374900" cy="1574800"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
-          <a:avLst/>
+          <avLst/>
         </a:prstGeom>
         <a:ln>
           <a:prstDash val="solid"/>
         </a:ln>
-      </xdr:spPr>
-[...25 lines deleted...]
-        <xdr:cNvPicPr>
+      </spPr>
+    </pic>
+    <clientData/>
+  </twoCellAnchor>
+  <twoCellAnchor editAs="oneCell">
+    <from>
+      <col>1</col>
+      <colOff>0</colOff>
+      <row>114</row>
+      <rowOff>0</rowOff>
+    </from>
+    <to>
+      <col>1</col>
+      <colOff>2374900</colOff>
+      <row>123</row>
+      <rowOff>80684</rowOff>
+    </to>
+    <pic>
+      <nvPicPr>
+        <cNvPr id="3" name="Picture 2"/>
+        <cNvPicPr>
           <a:picLocks/>
-        </xdr:cNvPicPr>
-[...2 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
+        </cNvPicPr>
+      </nvPicPr>
+      <blipFill>
+        <a:blip r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
-      </xdr:blipFill>
-      <xdr:spPr>
+      </blipFill>
+      <spPr>
         <a:xfrm>
-          <a:off x="457200" y="18268950"/>
+          <a:off x="476250" y="21040725"/>
           <a:ext cx="2374900" cy="1574800"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
-          <a:avLst/>
+          <avLst/>
         </a:prstGeom>
         <a:ln>
           <a:prstDash val="solid"/>
         </a:ln>
-      </xdr:spPr>
-[...3 lines deleted...]
-</xdr:wsDr>
+      </spPr>
+    </pic>
+    <clientData/>
+  </twoCellAnchor>
+</wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -1562,2701 +1421,3118 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...4 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:L131"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+    <pageSetUpPr/>
+  </sheetPr>
+  <dimension ref="A1:L168"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0"/>
+    <sheetView zoomScale="88" zoomScaleNormal="88" workbookViewId="0">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="13.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr baseColWidth="8" defaultColWidth="9.1796875" defaultRowHeight="12"/>
   <cols>
-    <col min="1" max="1" width="6.54296875" style="2" bestFit="1" customWidth="1"/>
-[...12 lines deleted...]
-    <col min="14" max="16384" width="8.7265625" style="2"/>
+    <col width="7.1796875" bestFit="1" customWidth="1" style="8" min="1" max="1"/>
+    <col width="52.7265625" bestFit="1" customWidth="1" style="8" min="2" max="2"/>
+    <col width="24.26953125" bestFit="1" customWidth="1" style="8" min="3" max="3"/>
+    <col width="25.81640625" customWidth="1" style="8" min="4" max="4"/>
+    <col width="15" customWidth="1" style="8" min="5" max="5"/>
+    <col width="20.26953125" customWidth="1" style="8" min="6" max="6"/>
+    <col width="14.453125" bestFit="1" customWidth="1" style="8" min="7" max="7"/>
+    <col width="12.81640625" bestFit="1" customWidth="1" style="8" min="8" max="8"/>
+    <col width="14.54296875" bestFit="1" customWidth="1" style="8" min="9" max="9"/>
+    <col width="8.26953125" bestFit="1" customWidth="1" style="8" min="10" max="10"/>
+    <col width="31.1796875" bestFit="1" customWidth="1" style="8" min="11" max="11"/>
+    <col width="7.81640625" bestFit="1" customWidth="1" style="8" min="12" max="12"/>
+    <col width="9.1796875" customWidth="1" style="8" min="13" max="16384"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:12" ht="19" customHeight="1" x14ac:dyDescent="0.45">
-[...1 lines deleted...]
-      <c r="B1" s="80" t="s">
+    <row r="1">
+      <c r="A1" s="158" t="n"/>
+      <c r="B1" s="158" t="inlineStr">
+        <is>
+          <t>DSP Regular Savings Fund</t>
+        </is>
+      </c>
+    </row>
+    <row r="2">
+      <c r="B2" s="47" t="inlineStr">
+        <is>
+          <t>Portfolio as on June 15, 2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" s="158" t="inlineStr">
+        <is>
+          <t>Sr. No.</t>
+        </is>
+      </c>
+      <c r="B4" s="158" t="inlineStr">
+        <is>
+          <t>Name of Instrument</t>
+        </is>
+      </c>
+      <c r="C4" s="158" t="inlineStr">
+        <is>
+          <t>ISIN</t>
+        </is>
+      </c>
+      <c r="D4" s="158" t="inlineStr">
+        <is>
+          <t>Rating/Industry</t>
+        </is>
+      </c>
+      <c r="E4" s="158" t="inlineStr">
+        <is>
+          <t>Quantity</t>
+        </is>
+      </c>
+      <c r="F4" s="158" t="inlineStr">
+        <is>
+          <t>Market value (Rs. In lakhs)</t>
+        </is>
+      </c>
+      <c r="G4" s="158" t="inlineStr">
+        <is>
+          <t>% to Net Assets</t>
+        </is>
+      </c>
+      <c r="H4" s="158" t="inlineStr">
+        <is>
+          <t>Maturity Date</t>
+        </is>
+      </c>
+      <c r="I4" s="158" t="inlineStr">
+        <is>
+          <t>Put/Call Option</t>
+        </is>
+      </c>
+      <c r="J4" s="158" t="inlineStr">
+        <is>
+          <t>YTM (%)</t>
+        </is>
+      </c>
+    </row>
+    <row r="6">
+      <c r="B6" s="47" t="inlineStr">
+        <is>
+          <t>EQUITY &amp; EQUITY RELATED</t>
+        </is>
+      </c>
+    </row>
+    <row r="7">
+      <c r="B7" s="47" t="inlineStr">
+        <is>
+          <t>Listed / awaiting listing on the stock exchanges</t>
+        </is>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="B8" s="8" t="inlineStr">
+        <is>
+          <t>HDFC Bank Limited</t>
+        </is>
+      </c>
+      <c r="C8" s="8" t="inlineStr">
+        <is>
+          <t>INE040A01034</t>
+        </is>
+      </c>
+      <c r="D8" s="8" t="inlineStr">
+        <is>
+          <t>Banks</t>
+        </is>
+      </c>
+      <c r="E8" s="208" t="n">
+        <v>66974</v>
+      </c>
+      <c r="F8" s="209" t="n">
+        <v>520.62</v>
+      </c>
+      <c r="G8" s="70" t="n">
+        <v>0.029</v>
+      </c>
+      <c r="J8" s="209" t="n"/>
+      <c r="K8" s="47" t="inlineStr">
+        <is>
+          <t>Sector/Rating</t>
+        </is>
+      </c>
+      <c r="L8" s="47" t="inlineStr">
+        <is>
+          <t>Percent</t>
+        </is>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" s="8" t="n">
+        <v>2</v>
+      </c>
+      <c r="B9" s="8" t="inlineStr">
+        <is>
+          <t>ICICI Bank Limited</t>
+        </is>
+      </c>
+      <c r="C9" s="8" t="inlineStr">
+        <is>
+          <t>INE090A01021</t>
+        </is>
+      </c>
+      <c r="D9" s="8" t="inlineStr">
+        <is>
+          <t>Banks</t>
+        </is>
+      </c>
+      <c r="E9" s="208" t="n">
+        <v>24201</v>
+      </c>
+      <c r="F9" s="209" t="n">
+        <v>321.29</v>
+      </c>
+      <c r="G9" s="70" t="n">
+        <v>0.0179</v>
+      </c>
+      <c r="J9" s="209" t="n"/>
+      <c r="K9" s="8" t="inlineStr">
+        <is>
+          <t>Sovereign</t>
+        </is>
+      </c>
+      <c r="L9" s="70" t="n">
+        <v>0.543</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" s="8" t="n">
+        <v>3</v>
+      </c>
+      <c r="B10" s="8" t="inlineStr">
+        <is>
+          <t>Kotak Mahindra Bank Limited</t>
+        </is>
+      </c>
+      <c r="C10" s="8" t="inlineStr">
+        <is>
+          <t>INE237A01036</t>
+        </is>
+      </c>
+      <c r="D10" s="8" t="inlineStr">
+        <is>
+          <t>Banks</t>
+        </is>
+      </c>
+      <c r="E10" s="208" t="n">
+        <v>56328</v>
+      </c>
+      <c r="F10" s="209" t="n">
+        <v>228.55</v>
+      </c>
+      <c r="G10" s="70" t="n">
+        <v>0.0127</v>
+      </c>
+      <c r="J10" s="209" t="n"/>
+      <c r="K10" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="L10" s="70" t="n">
+        <v>0.1328</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" s="8" t="n">
+        <v>4</v>
+      </c>
+      <c r="B11" s="8" t="inlineStr">
+        <is>
+          <t>Cipla Limited</t>
+        </is>
+      </c>
+      <c r="C11" s="8" t="inlineStr">
+        <is>
+          <t>INE059A01026</t>
+        </is>
+      </c>
+      <c r="D11" s="8" t="inlineStr">
+        <is>
+          <t>Pharmaceuticals &amp; Biotechnology</t>
+        </is>
+      </c>
+      <c r="E11" s="208" t="n">
+        <v>16207</v>
+      </c>
+      <c r="F11" s="209" t="n">
+        <v>223.87</v>
+      </c>
+      <c r="G11" s="70" t="n">
+        <v>0.0125</v>
+      </c>
+      <c r="J11" s="209" t="n"/>
+      <c r="K11" s="8" t="inlineStr">
+        <is>
+          <t>Banks</t>
+        </is>
+      </c>
+      <c r="L11" s="70" t="n">
+        <v>0.0679</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" s="8" t="n">
+        <v>5</v>
+      </c>
+      <c r="B12" s="8" t="inlineStr">
+        <is>
+          <t>ITC Limited</t>
+        </is>
+      </c>
+      <c r="C12" s="8" t="inlineStr">
+        <is>
+          <t>INE154A01025</t>
+        </is>
+      </c>
+      <c r="D12" s="8" t="inlineStr">
+        <is>
+          <t>Diversified FMCG</t>
+        </is>
+      </c>
+      <c r="E12" s="208" t="n">
+        <v>74573</v>
+      </c>
+      <c r="F12" s="209" t="n">
+        <v>214.7</v>
+      </c>
+      <c r="G12" s="70" t="n">
+        <v>0.0119</v>
+      </c>
+      <c r="J12" s="209" t="n"/>
+      <c r="K12" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL AA+</t>
+        </is>
+      </c>
+      <c r="L12" s="70" t="n">
+        <v>0.0421</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" s="8" t="n">
+        <v>6</v>
+      </c>
+      <c r="B13" s="8" t="inlineStr">
+        <is>
+          <t>Mahindra &amp; Mahindra Limited</t>
+        </is>
+      </c>
+      <c r="C13" s="8" t="inlineStr">
+        <is>
+          <t>INE101A01026</t>
+        </is>
+      </c>
+      <c r="D13" s="8" t="inlineStr">
+        <is>
+          <t>Automobiles</t>
+        </is>
+      </c>
+      <c r="E13" s="208" t="n">
+        <v>6425</v>
+      </c>
+      <c r="F13" s="209" t="n">
+        <v>201.38</v>
+      </c>
+      <c r="G13" s="70" t="n">
+        <v>0.0112</v>
+      </c>
+      <c r="J13" s="209" t="n"/>
+      <c r="K13" s="8" t="inlineStr">
+        <is>
+          <t>ICRA AA+</t>
+        </is>
+      </c>
+      <c r="L13" s="70" t="n">
+        <v>0.0297</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" s="8" t="n">
+        <v>7</v>
+      </c>
+      <c r="B14" s="8" t="inlineStr">
+        <is>
+          <t>Axis Bank Limited</t>
+        </is>
+      </c>
+      <c r="C14" s="8" t="inlineStr">
+        <is>
+          <t>INE238A01034</t>
+        </is>
+      </c>
+      <c r="D14" s="8" t="inlineStr">
+        <is>
+          <t>Banks</t>
+        </is>
+      </c>
+      <c r="E14" s="208" t="n">
+        <v>10856</v>
+      </c>
+      <c r="F14" s="209" t="n">
+        <v>148.54</v>
+      </c>
+      <c r="G14" s="70" t="n">
+        <v>0.0083</v>
+      </c>
+      <c r="J14" s="209" t="n"/>
+      <c r="K14" s="8" t="inlineStr">
+        <is>
+          <t>Pharmaceuticals &amp; Biotechnology</t>
+        </is>
+      </c>
+      <c r="L14" s="70" t="n">
+        <v>0.0229</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" s="8" t="n">
+        <v>8</v>
+      </c>
+      <c r="B15" s="8" t="inlineStr">
+        <is>
+          <t>Indigo Paints Limited</t>
+        </is>
+      </c>
+      <c r="C15" s="8" t="inlineStr">
+        <is>
+          <t>INE09VQ01012</t>
+        </is>
+      </c>
+      <c r="D15" s="8" t="inlineStr">
+        <is>
+          <t>Consumer Durables</t>
+        </is>
+      </c>
+      <c r="E15" s="208" t="n">
+        <v>14038</v>
+      </c>
+      <c r="F15" s="209" t="n">
+        <v>141.12</v>
+      </c>
+      <c r="G15" s="70" t="n">
+        <v>0.0078</v>
+      </c>
+      <c r="J15" s="209" t="n"/>
+      <c r="K15" s="8" t="inlineStr">
+        <is>
+          <t>Insurance</t>
+        </is>
+      </c>
+      <c r="L15" s="70" t="n">
+        <v>0.0222</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" s="8" t="n">
+        <v>9</v>
+      </c>
+      <c r="B16" s="8" t="inlineStr">
+        <is>
+          <t>HDFC Life Insurance Company Limited</t>
+        </is>
+      </c>
+      <c r="C16" s="8" t="inlineStr">
+        <is>
+          <t>INE795G01014</t>
+        </is>
+      </c>
+      <c r="D16" s="8" t="inlineStr">
+        <is>
+          <t>Insurance</t>
+        </is>
+      </c>
+      <c r="E16" s="208" t="n">
+        <v>23507</v>
+      </c>
+      <c r="F16" s="209" t="n">
+        <v>136.62</v>
+      </c>
+      <c r="G16" s="70" t="n">
+        <v>0.0076</v>
+      </c>
+      <c r="J16" s="209" t="n"/>
+      <c r="K16" s="8" t="inlineStr">
+        <is>
+          <t>Automobiles</t>
+        </is>
+      </c>
+      <c r="L16" s="70" t="n">
+        <v>0.0194</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" s="8" t="n">
+        <v>10</v>
+      </c>
+      <c r="B17" s="8" t="inlineStr">
+        <is>
+          <t>NTPC Limited</t>
+        </is>
+      </c>
+      <c r="C17" s="8" t="inlineStr">
+        <is>
+          <t>INE733E01010</t>
+        </is>
+      </c>
+      <c r="D17" s="8" t="inlineStr">
+        <is>
+          <t>Power</t>
+        </is>
+      </c>
+      <c r="E17" s="208" t="n">
+        <v>35921</v>
+      </c>
+      <c r="F17" s="209" t="n">
+        <v>125.04</v>
+      </c>
+      <c r="G17" s="70" t="n">
+        <v>0.007</v>
+      </c>
+      <c r="J17" s="209" t="n"/>
+      <c r="K17" s="8" t="inlineStr">
+        <is>
+          <t>Diversified FMCG</t>
+        </is>
+      </c>
+      <c r="L17" s="70" t="n">
+        <v>0.0119</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" s="8" t="n">
+        <v>11</v>
+      </c>
+      <c r="B18" s="8" t="inlineStr">
+        <is>
+          <t>Indus Towers Limited</t>
+        </is>
+      </c>
+      <c r="C18" s="8" t="inlineStr">
+        <is>
+          <t>INE121J01017</t>
+        </is>
+      </c>
+      <c r="D18" s="8" t="inlineStr">
+        <is>
+          <t>Telecom - Services</t>
+        </is>
+      </c>
+      <c r="E18" s="208" t="n">
+        <v>28878</v>
+      </c>
+      <c r="F18" s="209" t="n">
+        <v>119.34</v>
+      </c>
+      <c r="G18" s="70" t="n">
+        <v>0.0066</v>
+      </c>
+      <c r="J18" s="209" t="n"/>
+      <c r="K18" s="8" t="inlineStr">
+        <is>
+          <t>Consumer Durables</t>
+        </is>
+      </c>
+      <c r="L18" s="70" t="n">
+        <v>0.009900000000000001</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" s="8" t="n">
+        <v>12</v>
+      </c>
+      <c r="B19" s="8" t="inlineStr">
+        <is>
+          <t>Maruti Suzuki India Limited</t>
+        </is>
+      </c>
+      <c r="C19" s="8" t="inlineStr">
+        <is>
+          <t>INE585B01010</t>
+        </is>
+      </c>
+      <c r="D19" s="8" t="inlineStr">
+        <is>
+          <t>Automobiles</t>
+        </is>
+      </c>
+      <c r="E19" s="208" t="n">
+        <v>726</v>
+      </c>
+      <c r="F19" s="209" t="n">
+        <v>100.22</v>
+      </c>
+      <c r="G19" s="70" t="n">
+        <v>0.0056</v>
+      </c>
+      <c r="J19" s="209" t="n"/>
+      <c r="K19" s="8" t="inlineStr">
+        <is>
+          <t>Power</t>
+        </is>
+      </c>
+      <c r="L19" s="70" t="n">
+        <v>0.007</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" s="8" t="n">
+        <v>13</v>
+      </c>
+      <c r="B20" s="8" t="inlineStr">
+        <is>
+          <t>Canara HSBC Life Insurance Company Limited</t>
+        </is>
+      </c>
+      <c r="C20" s="8" t="inlineStr">
+        <is>
+          <t>INE01TY01017</t>
+        </is>
+      </c>
+      <c r="D20" s="8" t="inlineStr">
+        <is>
+          <t>Insurance</t>
+        </is>
+      </c>
+      <c r="E20" s="208" t="n">
+        <v>67454</v>
+      </c>
+      <c r="F20" s="209" t="n">
+        <v>94.37</v>
+      </c>
+      <c r="G20" s="70" t="n">
+        <v>0.0052</v>
+      </c>
+      <c r="J20" s="209" t="n"/>
+      <c r="K20" s="8" t="inlineStr">
+        <is>
+          <t>Telecom - Services</t>
+        </is>
+      </c>
+      <c r="L20" s="70" t="n">
+        <v>0.0066</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" s="8" t="n">
+        <v>14</v>
+      </c>
+      <c r="B21" s="8" t="inlineStr">
+        <is>
+          <t>Infosys Limited</t>
+        </is>
+      </c>
+      <c r="C21" s="8" t="inlineStr">
+        <is>
+          <t>INE009A01021</t>
+        </is>
+      </c>
+      <c r="D21" s="8" t="inlineStr">
+        <is>
+          <t>IT - Software</t>
+        </is>
+      </c>
+      <c r="E21" s="208" t="n">
+        <v>7969</v>
+      </c>
+      <c r="F21" s="209" t="n">
+        <v>90.44</v>
+      </c>
+      <c r="G21" s="70" t="n">
+        <v>0.005</v>
+      </c>
+      <c r="J21" s="209" t="n"/>
+      <c r="K21" s="8" t="inlineStr">
+        <is>
+          <t>IT - Software</t>
+        </is>
+      </c>
+      <c r="L21" s="70" t="n">
+        <v>0.005</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" s="8" t="n">
+        <v>15</v>
+      </c>
+      <c r="B22" s="8" t="inlineStr">
+        <is>
+          <t>Petronet LNG Limited</t>
+        </is>
+      </c>
+      <c r="C22" s="8" t="inlineStr">
+        <is>
+          <t>INE347G01014</t>
+        </is>
+      </c>
+      <c r="D22" s="8" t="inlineStr">
+        <is>
+          <t>Gas</t>
+        </is>
+      </c>
+      <c r="E22" s="208" t="n">
+        <v>30317</v>
+      </c>
+      <c r="F22" s="209" t="n">
+        <v>86.68000000000001</v>
+      </c>
+      <c r="G22" s="70" t="n">
+        <v>0.0048</v>
+      </c>
+      <c r="J22" s="209" t="n"/>
+      <c r="K22" s="8" t="inlineStr">
+        <is>
+          <t>Gas</t>
+        </is>
+      </c>
+      <c r="L22" s="70" t="n">
+        <v>0.0048</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" s="8" t="n">
+        <v>16</v>
+      </c>
+      <c r="B23" s="8" t="inlineStr">
+        <is>
+          <t>SBI Life Insurance Company Limited</t>
+        </is>
+      </c>
+      <c r="C23" s="8" t="inlineStr">
+        <is>
+          <t>INE123W01016</t>
+        </is>
+      </c>
+      <c r="D23" s="8" t="inlineStr">
+        <is>
+          <t>Insurance</t>
+        </is>
+      </c>
+      <c r="E23" s="208" t="n">
+        <v>4917</v>
+      </c>
+      <c r="F23" s="209" t="n">
+        <v>86.51000000000001</v>
+      </c>
+      <c r="G23" s="70" t="n">
+        <v>0.0048</v>
+      </c>
+      <c r="J23" s="209" t="n"/>
+      <c r="K23" s="8" t="inlineStr">
+        <is>
+          <t>Petroleum Products</t>
+        </is>
+      </c>
+      <c r="L23" s="70" t="n">
+        <v>0.0044</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" s="8" t="n">
+        <v>17</v>
+      </c>
+      <c r="B24" s="8" t="inlineStr">
+        <is>
+          <t>Cohance Lifesciences Limited</t>
+        </is>
+      </c>
+      <c r="C24" s="8" t="inlineStr">
+        <is>
+          <t>INE03QK01018</t>
+        </is>
+      </c>
+      <c r="D24" s="8" t="inlineStr">
+        <is>
+          <t>Pharmaceuticals &amp; Biotechnology</t>
+        </is>
+      </c>
+      <c r="E24" s="208" t="n">
+        <v>20150</v>
+      </c>
+      <c r="F24" s="209" t="n">
+        <v>86.04000000000001</v>
+      </c>
+      <c r="G24" s="70" t="n">
+        <v>0.0048</v>
+      </c>
+      <c r="J24" s="209" t="n"/>
+      <c r="K24" s="8" t="inlineStr">
+        <is>
+          <t>Healthcare Services</t>
+        </is>
+      </c>
+      <c r="L24" s="70" t="n">
+        <v>0.004</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25" s="8" t="n">
+        <v>18</v>
+      </c>
+      <c r="B25" s="8" t="inlineStr">
+        <is>
+          <t>ICICI Lombard General Insurance Company Limited</t>
+        </is>
+      </c>
+      <c r="C25" s="8" t="inlineStr">
+        <is>
+          <t>INE765G01017</t>
+        </is>
+      </c>
+      <c r="D25" s="8" t="inlineStr">
+        <is>
+          <t>Insurance</t>
+        </is>
+      </c>
+      <c r="E25" s="208" t="n">
+        <v>4820</v>
+      </c>
+      <c r="F25" s="209" t="n">
+        <v>83.58</v>
+      </c>
+      <c r="G25" s="70" t="n">
+        <v>0.0046</v>
+      </c>
+      <c r="J25" s="209" t="n"/>
+      <c r="K25" s="8" t="inlineStr">
+        <is>
+          <t>Alternative Investment Funds (AIF)</t>
+        </is>
+      </c>
+      <c r="L25" s="70" t="n">
+        <v>0.0033</v>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26" s="8" t="n">
+        <v>19</v>
+      </c>
+      <c r="B26" s="8" t="inlineStr">
+        <is>
+          <t>Syngene International Limited</t>
+        </is>
+      </c>
+      <c r="C26" s="8" t="inlineStr">
+        <is>
+          <t>INE398R01022</t>
+        </is>
+      </c>
+      <c r="D26" s="8" t="inlineStr">
+        <is>
+          <t>Healthcare Services</t>
+        </is>
+      </c>
+      <c r="E26" s="208" t="n">
+        <v>15725</v>
+      </c>
+      <c r="F26" s="209" t="n">
+        <v>71.31</v>
+      </c>
+      <c r="G26" s="70" t="n">
+        <v>0.004</v>
+      </c>
+      <c r="J26" s="209" t="n"/>
+      <c r="K26" s="8" t="inlineStr">
+        <is>
+          <t>Chemicals &amp; Petrochemicals</t>
+        </is>
+      </c>
+      <c r="L26" s="70" t="n">
+        <v>0.0031</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" s="8" t="n">
+        <v>20</v>
+      </c>
+      <c r="B27" s="8" t="inlineStr">
+        <is>
+          <t>Jubilant Ingrevia Limited</t>
+        </is>
+      </c>
+      <c r="C27" s="8" t="inlineStr">
+        <is>
+          <t>INE0BY001018</t>
+        </is>
+      </c>
+      <c r="D27" s="8" t="inlineStr">
+        <is>
+          <t>Chemicals &amp; Petrochemicals</t>
+        </is>
+      </c>
+      <c r="E27" s="208" t="n">
+        <v>8652</v>
+      </c>
+      <c r="F27" s="209" t="n">
+        <v>55.22</v>
+      </c>
+      <c r="G27" s="70" t="n">
+        <v>0.0031</v>
+      </c>
+      <c r="J27" s="209" t="n"/>
+      <c r="K27" s="8" t="inlineStr">
+        <is>
+          <t>Fertilizers &amp; Agrochemicals</t>
+        </is>
+      </c>
+      <c r="L27" s="70" t="n">
+        <v>0.0027</v>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28" s="8" t="n">
+        <v>21</v>
+      </c>
+      <c r="B28" s="8" t="inlineStr">
+        <is>
+          <t>IPCA Laboratories Limited</t>
+        </is>
+      </c>
+      <c r="C28" s="8" t="inlineStr">
+        <is>
+          <t>INE571A01038</t>
+        </is>
+      </c>
+      <c r="D28" s="8" t="inlineStr">
+        <is>
+          <t>Pharmaceuticals &amp; Biotechnology</t>
+        </is>
+      </c>
+      <c r="E28" s="208" t="n">
+        <v>3235</v>
+      </c>
+      <c r="F28" s="209" t="n">
+        <v>50.97</v>
+      </c>
+      <c r="G28" s="70" t="n">
+        <v>0.0028</v>
+      </c>
+      <c r="J28" s="209" t="n"/>
+      <c r="K28" s="8" t="inlineStr">
+        <is>
+          <t>IT - Services</t>
+        </is>
+      </c>
+      <c r="L28" s="70" t="n">
+        <v>0.0025</v>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29" s="8" t="n">
+        <v>22</v>
+      </c>
+      <c r="B29" s="8" t="inlineStr">
+        <is>
+          <t>Coromandel International Limited</t>
+        </is>
+      </c>
+      <c r="C29" s="8" t="inlineStr">
+        <is>
+          <t>INE169A01031</t>
+        </is>
+      </c>
+      <c r="D29" s="8" t="inlineStr">
+        <is>
+          <t>Fertilizers &amp; Agrochemicals</t>
+        </is>
+      </c>
+      <c r="E29" s="208" t="n">
+        <v>2399</v>
+      </c>
+      <c r="F29" s="209" t="n">
+        <v>47.65</v>
+      </c>
+      <c r="G29" s="70" t="n">
+        <v>0.0027</v>
+      </c>
+      <c r="J29" s="209" t="n"/>
+      <c r="K29" s="8" t="inlineStr">
+        <is>
+          <t>Finance</t>
+        </is>
+      </c>
+      <c r="L29" s="70" t="n">
+        <v>0.0005999999999999999</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30" s="8" t="n">
+        <v>23</v>
+      </c>
+      <c r="B30" s="8" t="inlineStr">
+        <is>
+          <t>Hero MotoCorp Limited</t>
+        </is>
+      </c>
+      <c r="C30" s="8" t="inlineStr">
+        <is>
+          <t>INE158A01026</t>
+        </is>
+      </c>
+      <c r="D30" s="8" t="inlineStr">
+        <is>
+          <t>Automobiles</t>
+        </is>
+      </c>
+      <c r="E30" s="208" t="n">
+        <v>931</v>
+      </c>
+      <c r="F30" s="209" t="n">
+        <v>46.77</v>
+      </c>
+      <c r="G30" s="70" t="n">
+        <v>0.0026</v>
+      </c>
+      <c r="J30" s="209" t="n"/>
+      <c r="K30" s="8" t="inlineStr">
+        <is>
+          <t>Transport Infrastructure</t>
+        </is>
+      </c>
+      <c r="L30" s="70" t="n">
+        <v>0.0002</v>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31" s="8" t="n">
+        <v>24</v>
+      </c>
+      <c r="B31" s="8" t="inlineStr">
+        <is>
+          <t>Cyient Limited</t>
+        </is>
+      </c>
+      <c r="C31" s="8" t="inlineStr">
+        <is>
+          <t>INE136B01020</t>
+        </is>
+      </c>
+      <c r="D31" s="8" t="inlineStr">
+        <is>
+          <t>IT - Services</t>
+        </is>
+      </c>
+      <c r="E31" s="208" t="n">
+        <v>4912</v>
+      </c>
+      <c r="F31" s="209" t="n">
+        <v>44.06</v>
+      </c>
+      <c r="G31" s="70" t="n">
+        <v>0.0025</v>
+      </c>
+      <c r="J31" s="209" t="n"/>
+      <c r="K31" s="8" t="inlineStr">
+        <is>
+          <t>Auto Components</t>
+        </is>
+      </c>
+      <c r="L31" s="70" t="n">
+        <v>0.0001</v>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32" s="8" t="n">
+        <v>25</v>
+      </c>
+      <c r="B32" s="8" t="inlineStr">
+        <is>
+          <t>La Opala RG Limited</t>
+        </is>
+      </c>
+      <c r="C32" s="8" t="inlineStr">
+        <is>
+          <t>INE059D01020</t>
+        </is>
+      </c>
+      <c r="D32" s="8" t="inlineStr">
+        <is>
+          <t>Consumer Durables</t>
+        </is>
+      </c>
+      <c r="E32" s="208" t="n">
+        <v>21572</v>
+      </c>
+      <c r="F32" s="209" t="n">
+        <v>38.64</v>
+      </c>
+      <c r="G32" s="70" t="n">
+        <v>0.0021</v>
+      </c>
+      <c r="J32" s="209" t="n"/>
+      <c r="K32" s="8" t="inlineStr">
+        <is>
+          <t>Cash &amp; Equivalent</t>
+        </is>
+      </c>
+      <c r="L32" s="70" t="n">
+        <v>0.0539</v>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33" s="8" t="n">
+        <v>26</v>
+      </c>
+      <c r="B33" s="8" t="inlineStr">
+        <is>
+          <t>Alembic Pharmaceuticals Limited</t>
+        </is>
+      </c>
+      <c r="C33" s="8" t="inlineStr">
+        <is>
+          <t>INE901L01018</t>
+        </is>
+      </c>
+      <c r="D33" s="8" t="inlineStr">
+        <is>
+          <t>Pharmaceuticals &amp; Biotechnology</t>
+        </is>
+      </c>
+      <c r="E33" s="208" t="n">
+        <v>4922</v>
+      </c>
+      <c r="F33" s="209" t="n">
+        <v>36.31</v>
+      </c>
+      <c r="G33" s="70" t="n">
+        <v>0.002</v>
+      </c>
+      <c r="J33" s="209" t="n"/>
+    </row>
+    <row r="34">
+      <c r="A34" s="8" t="n">
+        <v>27</v>
+      </c>
+      <c r="B34" s="8" t="inlineStr">
+        <is>
+          <t>Hindustan Petroleum Corporation Limited</t>
+        </is>
+      </c>
+      <c r="C34" s="8" t="inlineStr">
+        <is>
+          <t>INE094A01015</t>
+        </is>
+      </c>
+      <c r="D34" s="8" t="inlineStr">
+        <is>
+          <t>Petroleum Products</t>
+        </is>
+      </c>
+      <c r="E34" s="208" t="n">
+        <v>6871</v>
+      </c>
+      <c r="F34" s="209" t="n">
+        <v>27.6</v>
+      </c>
+      <c r="G34" s="70" t="n">
+        <v>0.0015</v>
+      </c>
+      <c r="J34" s="209" t="n"/>
+    </row>
+    <row r="35">
+      <c r="A35" s="8" t="n">
+        <v>28</v>
+      </c>
+      <c r="B35" s="8" t="inlineStr">
+        <is>
+          <t>Indian Oil Corporation Limited</t>
+        </is>
+      </c>
+      <c r="C35" s="8" t="inlineStr">
+        <is>
+          <t>INE242A01010</t>
+        </is>
+      </c>
+      <c r="D35" s="8" t="inlineStr">
+        <is>
+          <t>Petroleum Products</t>
+        </is>
+      </c>
+      <c r="E35" s="208" t="n">
+        <v>19056</v>
+      </c>
+      <c r="F35" s="209" t="n">
+        <v>27.53</v>
+      </c>
+      <c r="G35" s="70" t="n">
+        <v>0.0015</v>
+      </c>
+      <c r="J35" s="209" t="n"/>
+    </row>
+    <row r="36">
+      <c r="A36" s="8" t="n">
+        <v>29</v>
+      </c>
+      <c r="B36" s="8" t="inlineStr">
+        <is>
+          <t>Bharat Petroleum Corporation Limited</t>
+        </is>
+      </c>
+      <c r="C36" s="8" t="inlineStr">
+        <is>
+          <t>INE029A01011</t>
+        </is>
+      </c>
+      <c r="D36" s="8" t="inlineStr">
+        <is>
+          <t>Petroleum Products</t>
+        </is>
+      </c>
+      <c r="E36" s="208" t="n">
+        <v>8353</v>
+      </c>
+      <c r="F36" s="209" t="n">
+        <v>25.94</v>
+      </c>
+      <c r="G36" s="70" t="n">
+        <v>0.0014</v>
+      </c>
+      <c r="J36" s="209" t="n"/>
+    </row>
+    <row r="37">
+      <c r="A37" s="8" t="n">
+        <v>30</v>
+      </c>
+      <c r="B37" s="8" t="inlineStr">
+        <is>
+          <t>Alkem Laboratories Limited</t>
+        </is>
+      </c>
+      <c r="C37" s="8" t="inlineStr">
+        <is>
+          <t>INE540L01014</t>
+        </is>
+      </c>
+      <c r="D37" s="8" t="inlineStr">
+        <is>
+          <t>Pharmaceuticals &amp; Biotechnology</t>
+        </is>
+      </c>
+      <c r="E37" s="208" t="n">
+        <v>283</v>
+      </c>
+      <c r="F37" s="209" t="n">
+        <v>15.1</v>
+      </c>
+      <c r="G37" s="70" t="n">
+        <v>0.0008</v>
+      </c>
+      <c r="J37" s="209" t="n"/>
+    </row>
+    <row r="38">
+      <c r="A38" s="8" t="n">
+        <v>31</v>
+      </c>
+      <c r="B38" s="8" t="inlineStr">
+        <is>
+          <t>Power Finance Corporation Limited</t>
+        </is>
+      </c>
+      <c r="C38" s="8" t="inlineStr">
+        <is>
+          <t>INE134E01011</t>
+        </is>
+      </c>
+      <c r="D38" s="8" t="inlineStr">
+        <is>
+          <t>Finance</t>
+        </is>
+      </c>
+      <c r="E38" s="208" t="n">
+        <v>2528</v>
+      </c>
+      <c r="F38" s="209" t="n">
+        <v>10.73</v>
+      </c>
+      <c r="G38" s="70" t="n">
+        <v>0.0005999999999999999</v>
+      </c>
+      <c r="J38" s="209" t="n"/>
+    </row>
+    <row r="39">
+      <c r="A39" s="8" t="n">
+        <v>32</v>
+      </c>
+      <c r="B39" s="8" t="inlineStr">
+        <is>
+          <t>Samvardhana Motherson International Limited</t>
+        </is>
+      </c>
+      <c r="C39" s="8" t="inlineStr">
+        <is>
+          <t>INE775A01035</t>
+        </is>
+      </c>
+      <c r="D39" s="8" t="inlineStr">
+        <is>
+          <t>Auto Components</t>
+        </is>
+      </c>
+      <c r="E39" s="208" t="n">
+        <v>699</v>
+      </c>
+      <c r="F39" s="209" t="n">
+        <v>1.04</v>
+      </c>
+      <c r="G39" s="70" t="n">
+        <v>0.0001</v>
+      </c>
+      <c r="J39" s="209" t="n"/>
+    </row>
+    <row r="40">
+      <c r="A40" s="72" t="n"/>
+      <c r="B40" s="72" t="inlineStr">
+        <is>
+          <t>Total</t>
+        </is>
+      </c>
+      <c r="C40" s="72" t="n"/>
+      <c r="D40" s="72" t="n"/>
+      <c r="E40" s="72" t="n"/>
+      <c r="F40" s="210" t="n">
+        <v>3507.78</v>
+      </c>
+      <c r="G40" s="74" t="n">
+        <v>0.195</v>
+      </c>
+    </row>
+    <row r="42">
+      <c r="B42" s="47" t="inlineStr">
+        <is>
+          <t>Units issued by REITs &amp; InvITs</t>
+        </is>
+      </c>
+    </row>
+    <row r="43">
+      <c r="B43" s="47" t="inlineStr">
+        <is>
+          <t>Listed / awaiting listing on the stock exchanges</t>
+        </is>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44" s="8" t="n">
+        <v>33</v>
+      </c>
+      <c r="B44" s="8" t="inlineStr">
+        <is>
+          <t>Roadstar Infra Investment Trust</t>
+        </is>
+      </c>
+      <c r="C44" s="8" t="inlineStr">
+        <is>
+          <t>INE0JEI23010</t>
+        </is>
+      </c>
+      <c r="D44" s="8" t="inlineStr">
+        <is>
+          <t>Transport Infrastructure</t>
+        </is>
+      </c>
+      <c r="E44" s="208" t="n">
+        <v>5333</v>
+      </c>
+      <c r="F44" s="209" t="n">
+        <v>3.07</v>
+      </c>
+      <c r="G44" s="70" t="n">
+        <v>0.0002</v>
+      </c>
+      <c r="H44" s="71" t="n"/>
+      <c r="J44" s="209" t="n"/>
+    </row>
+    <row r="45">
+      <c r="A45" s="72" t="n"/>
+      <c r="B45" s="72" t="inlineStr">
+        <is>
+          <t>Total</t>
+        </is>
+      </c>
+      <c r="C45" s="72" t="n"/>
+      <c r="D45" s="72" t="n"/>
+      <c r="E45" s="72" t="n"/>
+      <c r="F45" s="210" t="n">
+        <v>3.07</v>
+      </c>
+      <c r="G45" s="74" t="n">
+        <v>0.0002</v>
+      </c>
+    </row>
+    <row r="47">
+      <c r="B47" s="47" t="inlineStr">
+        <is>
+          <t>DEBT INSTRUMENTS</t>
+        </is>
+      </c>
+    </row>
+    <row r="48">
+      <c r="B48" s="47" t="inlineStr">
+        <is>
+          <t>BOND &amp; NCD's</t>
+        </is>
+      </c>
+    </row>
+    <row r="49">
+      <c r="B49" s="47" t="inlineStr">
+        <is>
+          <t>Listed / awaiting listing on the stock exchanges</t>
+        </is>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50" s="8" t="n">
+        <v>34</v>
+      </c>
+      <c r="B50" s="8" t="inlineStr">
+        <is>
+          <t>Muthoot Finance Limited**</t>
+        </is>
+      </c>
+      <c r="C50" s="8" t="inlineStr">
+        <is>
+          <t>INE414G07JU8</t>
+        </is>
+      </c>
+      <c r="D50" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL AA+</t>
+        </is>
+      </c>
+      <c r="E50" s="208" t="n">
+        <v>750</v>
+      </c>
+      <c r="F50" s="209" t="n">
+        <v>757.1900000000001</v>
+      </c>
+      <c r="G50" s="70" t="n">
+        <v>0.0421</v>
+      </c>
+      <c r="H50" s="71" t="n">
+        <v>47171</v>
+      </c>
+      <c r="J50" s="209" t="n">
+        <v>8.465</v>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51" s="8" t="n">
+        <v>35</v>
+      </c>
+      <c r="B51" s="8" t="inlineStr">
+        <is>
+          <t>Cholamandalam Investment and Finance Company Limited**</t>
+        </is>
+      </c>
+      <c r="C51" s="8" t="inlineStr">
+        <is>
+          <t>INE121A07SH0</t>
+        </is>
+      </c>
+      <c r="D51" s="8" t="inlineStr">
+        <is>
+          <t>ICRA AA+</t>
+        </is>
+      </c>
+      <c r="E51" s="208" t="n">
+        <v>500</v>
+      </c>
+      <c r="F51" s="209" t="n">
+        <v>533.27</v>
+      </c>
+      <c r="G51" s="70" t="n">
+        <v>0.0297</v>
+      </c>
+      <c r="H51" s="71" t="n">
+        <v>46648</v>
+      </c>
+      <c r="J51" s="209" t="n">
+        <v>7.9652</v>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52" s="72" t="n"/>
+      <c r="B52" s="72" t="inlineStr">
+        <is>
+          <t>Total</t>
+        </is>
+      </c>
+      <c r="C52" s="72" t="n"/>
+      <c r="D52" s="72" t="n"/>
+      <c r="E52" s="72" t="n"/>
+      <c r="F52" s="210" t="n">
+        <v>1290.46</v>
+      </c>
+      <c r="G52" s="74" t="n">
+        <v>0.0718</v>
+      </c>
+    </row>
+    <row r="54">
+      <c r="B54" s="47" t="inlineStr">
+        <is>
+          <t>Government Securities (Central/State)</t>
+        </is>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55" s="8" t="n">
+        <v>36</v>
+      </c>
+      <c r="B55" s="8" t="inlineStr">
+        <is>
+          <t>7.32% GOI 2030</t>
+        </is>
+      </c>
+      <c r="C55" s="8" t="inlineStr">
+        <is>
+          <t>IN0020230135</t>
+        </is>
+      </c>
+      <c r="D55" s="8" t="inlineStr">
+        <is>
+          <t>Sovereign</t>
+        </is>
+      </c>
+      <c r="E55" s="208" t="n">
+        <v>2000000</v>
+      </c>
+      <c r="F55" s="209" t="n">
+        <v>2081.83</v>
+      </c>
+      <c r="G55" s="70" t="n">
+        <v>0.1158</v>
+      </c>
+      <c r="H55" s="71" t="n">
+        <v>47800</v>
+      </c>
+      <c r="J55" s="209" t="n">
+        <v>6.4146</v>
+      </c>
+    </row>
+    <row r="56">
+      <c r="A56" s="8" t="n">
+        <v>37</v>
+      </c>
+      <c r="B56" s="8" t="inlineStr">
+        <is>
+          <t>8.51% GOI FRB 2033</t>
+        </is>
+      </c>
+      <c r="C56" s="8" t="inlineStr">
+        <is>
+          <t>IN0020200120</t>
+        </is>
+      </c>
+      <c r="D56" s="8" t="inlineStr">
+        <is>
+          <t>Sovereign</t>
+        </is>
+      </c>
+      <c r="E56" s="208" t="n">
+        <v>1500000</v>
+      </c>
+      <c r="F56" s="209" t="n">
+        <v>1583.84</v>
+      </c>
+      <c r="G56" s="70" t="n">
+        <v>0.0881</v>
+      </c>
+      <c r="H56" s="71" t="n">
+        <v>48844</v>
+      </c>
+      <c r="J56" s="209" t="n">
+        <v>6.0102</v>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57" s="8" t="n">
+        <v>38</v>
+      </c>
+      <c r="B57" s="8" t="inlineStr">
+        <is>
+          <t>7.03% Maharashtra SDL 2038</t>
+        </is>
+      </c>
+      <c r="C57" s="8" t="inlineStr">
+        <is>
+          <t>IN2220250103</t>
+        </is>
+      </c>
+      <c r="D57" s="8" t="inlineStr">
+        <is>
+          <t>Sovereign</t>
+        </is>
+      </c>
+      <c r="E57" s="208" t="n">
+        <v>1500000</v>
+      </c>
+      <c r="F57" s="209" t="n">
+        <v>1476.7</v>
+      </c>
+      <c r="G57" s="70" t="n">
+        <v>0.08210000000000001</v>
+      </c>
+      <c r="H57" s="71" t="n">
+        <v>50581</v>
+      </c>
+      <c r="J57" s="209" t="n">
+        <v>7.6595</v>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58" s="8" t="n">
+        <v>39</v>
+      </c>
+      <c r="B58" s="8" t="inlineStr">
+        <is>
+          <t>7.06% GOI 2028</t>
+        </is>
+      </c>
+      <c r="C58" s="8" t="inlineStr">
+        <is>
+          <t>IN0020230010</t>
+        </is>
+      </c>
+      <c r="D58" s="8" t="inlineStr">
+        <is>
+          <t>Sovereign</t>
+        </is>
+      </c>
+      <c r="E58" s="208" t="n">
+        <v>1000000</v>
+      </c>
+      <c r="F58" s="209" t="n">
+        <v>1028.44</v>
+      </c>
+      <c r="G58" s="70" t="n">
+        <v>0.0572</v>
+      </c>
+      <c r="H58" s="71" t="n">
+        <v>46853</v>
+      </c>
+      <c r="J58" s="209" t="n">
+        <v>6.1381</v>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59" s="8" t="n">
+        <v>40</v>
+      </c>
+      <c r="B59" s="8" t="inlineStr">
+        <is>
+          <t>6.48% GOI 2035</t>
+        </is>
+      </c>
+      <c r="C59" s="8" t="inlineStr">
+        <is>
+          <t>IN0020250091</t>
+        </is>
+      </c>
+      <c r="D59" s="8" t="inlineStr">
+        <is>
+          <t>Sovereign</t>
+        </is>
+      </c>
+      <c r="E59" s="208" t="n">
+        <v>1000000</v>
+      </c>
+      <c r="F59" s="209" t="n">
+        <v>985.53</v>
+      </c>
+      <c r="G59" s="70" t="n">
+        <v>0.0548</v>
+      </c>
+      <c r="H59" s="71" t="n">
+        <v>49588</v>
+      </c>
+      <c r="J59" s="209" t="n">
+        <v>6.8767</v>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60" s="8" t="n">
+        <v>41</v>
+      </c>
+      <c r="B60" s="8" t="inlineStr">
+        <is>
+          <t>7.02% GOI 2031</t>
+        </is>
+      </c>
+      <c r="C60" s="8" t="inlineStr">
+        <is>
+          <t>IN0020240076</t>
+        </is>
+      </c>
+      <c r="D60" s="8" t="inlineStr">
+        <is>
+          <t>Sovereign</t>
+        </is>
+      </c>
+      <c r="E60" s="208" t="n">
+        <v>500000</v>
+      </c>
+      <c r="F60" s="209" t="n">
+        <v>527.38</v>
+      </c>
+      <c r="G60" s="70" t="n">
+        <v>0.0293</v>
+      </c>
+      <c r="H60" s="71" t="n">
+        <v>48017</v>
+      </c>
+      <c r="J60" s="209" t="n">
+        <v>6.5436</v>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61" s="8" t="n">
+        <v>42</v>
+      </c>
+      <c r="B61" s="8" t="inlineStr">
+        <is>
+          <t>7.10% GOI 2029</t>
+        </is>
+      </c>
+      <c r="C61" s="8" t="inlineStr">
+        <is>
+          <t>IN0020220011</t>
+        </is>
+      </c>
+      <c r="D61" s="8" t="inlineStr">
+        <is>
+          <t>Sovereign</t>
+        </is>
+      </c>
+      <c r="E61" s="208" t="n">
+        <v>500000</v>
+      </c>
+      <c r="F61" s="209" t="n">
+        <v>517.12</v>
+      </c>
+      <c r="G61" s="70" t="n">
+        <v>0.0288</v>
+      </c>
+      <c r="H61" s="71" t="n">
+        <v>47226</v>
+      </c>
+      <c r="J61" s="209" t="n">
+        <v>6.2071</v>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62" s="8" t="n">
+        <v>43</v>
+      </c>
+      <c r="B62" s="8" t="inlineStr">
+        <is>
+          <t>4.59% GOI 2031</t>
+        </is>
+      </c>
+      <c r="C62" s="8" t="inlineStr">
+        <is>
+          <t>IN0020180041</t>
+        </is>
+      </c>
+      <c r="D62" s="8" t="inlineStr">
+        <is>
+          <t>Sovereign</t>
+        </is>
+      </c>
+      <c r="E62" s="208" t="n">
+        <v>500000</v>
+      </c>
+      <c r="F62" s="209" t="n">
+        <v>514.46</v>
+      </c>
+      <c r="G62" s="70" t="n">
+        <v>0.0286</v>
+      </c>
+      <c r="H62" s="71" t="n">
+        <v>48189</v>
+      </c>
+      <c r="J62" s="209" t="n">
+        <v>6.1551</v>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63" s="8" t="n">
+        <v>44</v>
+      </c>
+      <c r="B63" s="8" t="inlineStr">
+        <is>
+          <t>7.10% GOI 2034</t>
+        </is>
+      </c>
+      <c r="C63" s="8" t="inlineStr">
+        <is>
+          <t>IN0020240019</t>
+        </is>
+      </c>
+      <c r="D63" s="8" t="inlineStr">
+        <is>
+          <t>Sovereign</t>
+        </is>
+      </c>
+      <c r="E63" s="208" t="n">
+        <v>500000</v>
+      </c>
+      <c r="F63" s="209" t="n">
+        <v>514.24</v>
+      </c>
+      <c r="G63" s="70" t="n">
+        <v>0.0286</v>
+      </c>
+      <c r="H63" s="71" t="n">
+        <v>49042</v>
+      </c>
+      <c r="J63" s="209" t="n">
+        <v>6.8453</v>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64" s="8" t="n">
+        <v>45</v>
+      </c>
+      <c r="B64" s="8" t="inlineStr">
+        <is>
+          <t>5.74% GOI 2026</t>
+        </is>
+      </c>
+      <c r="C64" s="8" t="inlineStr">
+        <is>
+          <t>IN0020210186</t>
+        </is>
+      </c>
+      <c r="D64" s="8" t="inlineStr">
+        <is>
+          <t>Sovereign</t>
+        </is>
+      </c>
+      <c r="E64" s="208" t="n">
+        <v>500000</v>
+      </c>
+      <c r="F64" s="209" t="n">
+        <v>502.77</v>
+      </c>
+      <c r="G64" s="70" t="n">
+        <v>0.028</v>
+      </c>
+      <c r="H64" s="71" t="n">
+        <v>46341</v>
+      </c>
+      <c r="J64" s="209" t="n">
+        <v>5.5321</v>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65" s="8" t="n">
+        <v>46</v>
+      </c>
+      <c r="B65" s="8" t="inlineStr">
+        <is>
+          <t>7.83% Gujarat SDL 2026</t>
+        </is>
+      </c>
+      <c r="C65" s="8" t="inlineStr">
+        <is>
+          <t>IN1520160061</t>
+        </is>
+      </c>
+      <c r="D65" s="8" t="inlineStr">
+        <is>
+          <t>Sovereign</t>
+        </is>
+      </c>
+      <c r="E65" s="208" t="n">
+        <v>30000</v>
+      </c>
+      <c r="F65" s="209" t="n">
+        <v>31.05</v>
+      </c>
+      <c r="G65" s="70" t="n">
+        <v>0.0017</v>
+      </c>
+      <c r="H65" s="71" t="n">
+        <v>46216</v>
+      </c>
+      <c r="J65" s="209" t="n">
+        <v>5.33</v>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66" s="72" t="n"/>
+      <c r="B66" s="72" t="inlineStr">
+        <is>
+          <t>Total</t>
+        </is>
+      </c>
+      <c r="C66" s="72" t="n"/>
+      <c r="D66" s="72" t="n"/>
+      <c r="E66" s="72" t="n"/>
+      <c r="F66" s="210" t="n">
+        <v>9763.360000000001</v>
+      </c>
+      <c r="G66" s="74" t="n">
+        <v>0.543</v>
+      </c>
+    </row>
+    <row r="68">
+      <c r="B68" s="47" t="inlineStr">
+        <is>
+          <t>MONEY MARKET INSTRUMENTS</t>
+        </is>
+      </c>
+    </row>
+    <row r="69">
+      <c r="B69" s="47" t="inlineStr">
+        <is>
+          <t>Certificate of Deposit</t>
+        </is>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70" s="8" t="n">
+        <v>47</v>
+      </c>
+      <c r="B70" s="8" t="inlineStr">
+        <is>
+          <t>Small Industries Development Bank of India**</t>
+        </is>
+      </c>
+      <c r="C70" s="8" t="inlineStr">
+        <is>
+          <t>INE556F16BX0</t>
+        </is>
+      </c>
+      <c r="D70" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E70" s="208" t="n">
+        <v>200</v>
+      </c>
+      <c r="F70" s="209" t="n">
+        <v>955.8</v>
+      </c>
+      <c r="G70" s="70" t="n">
+        <v>0.0532</v>
+      </c>
+      <c r="H70" s="71" t="n">
+        <v>46416</v>
+      </c>
+      <c r="J70" s="209" t="n">
+        <v>7.435</v>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71" s="8" t="n">
+        <v>48</v>
+      </c>
+      <c r="B71" s="8" t="inlineStr">
+        <is>
+          <t>IDFC First Bank Limited**</t>
+        </is>
+      </c>
+      <c r="C71" s="8" t="inlineStr">
+        <is>
+          <t>INE092T16ZD8</t>
+        </is>
+      </c>
+      <c r="D71" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E71" s="208" t="n">
+        <v>200</v>
+      </c>
+      <c r="F71" s="209" t="n">
+        <v>953.88</v>
+      </c>
+      <c r="G71" s="70" t="n">
+        <v>0.053</v>
+      </c>
+      <c r="H71" s="71" t="n">
+        <v>46422</v>
+      </c>
+      <c r="J71" s="209" t="n">
+        <v>7.5751</v>
+      </c>
+    </row>
+    <row r="72">
+      <c r="A72" s="8" t="n">
+        <v>49</v>
+      </c>
+      <c r="B72" s="8" t="inlineStr">
+        <is>
+          <t>HDFC Bank Limited</t>
+        </is>
+      </c>
+      <c r="C72" s="8" t="inlineStr">
+        <is>
+          <t>INE040A16IK8</t>
+        </is>
+      </c>
+      <c r="D72" s="8" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E72" s="208" t="n">
+        <v>100</v>
+      </c>
+      <c r="F72" s="209" t="n">
+        <v>478.72</v>
+      </c>
+      <c r="G72" s="70" t="n">
+        <v>0.0266</v>
+      </c>
+      <c r="H72" s="71" t="n">
+        <v>46409</v>
+      </c>
+      <c r="J72" s="209" t="n">
+        <v>7.3751</v>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73" s="72" t="n"/>
+      <c r="B73" s="72" t="inlineStr">
+        <is>
+          <t>Total</t>
+        </is>
+      </c>
+      <c r="C73" s="72" t="n"/>
+      <c r="D73" s="72" t="n"/>
+      <c r="E73" s="72" t="n"/>
+      <c r="F73" s="210" t="n">
+        <v>2388.4</v>
+      </c>
+      <c r="G73" s="74" t="n">
+        <v>0.1328</v>
+      </c>
+    </row>
+    <row r="75">
+      <c r="A75" s="8" t="n">
+        <v>50</v>
+      </c>
+      <c r="B75" s="47" t="inlineStr">
+        <is>
+          <t>TREPS / Reverse Repo Investments</t>
+        </is>
+      </c>
+      <c r="F75" s="209" t="n">
+        <v>952.67</v>
+      </c>
+      <c r="G75" s="70" t="n">
+        <v>0.053</v>
+      </c>
+      <c r="H75" s="71" t="n">
+        <v>46189</v>
+      </c>
+    </row>
+    <row r="76">
+      <c r="A76" s="72" t="n"/>
+      <c r="B76" s="72" t="inlineStr">
+        <is>
+          <t>Total</t>
+        </is>
+      </c>
+      <c r="C76" s="72" t="n"/>
+      <c r="D76" s="72" t="n"/>
+      <c r="E76" s="72" t="n"/>
+      <c r="F76" s="210" t="n">
+        <v>952.67</v>
+      </c>
+      <c r="G76" s="74" t="n">
+        <v>0.053</v>
+      </c>
+    </row>
+    <row r="78">
+      <c r="B78" s="47" t="inlineStr">
+        <is>
+          <t>Alternative Investment Funds (AIF)</t>
+        </is>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79" s="8" t="n">
+        <v>51</v>
+      </c>
+      <c r="B79" s="8" t="inlineStr">
+        <is>
+          <t>SBI Funds Management Pvt Ltd/Fund Parent</t>
+        </is>
+      </c>
+      <c r="C79" s="8" t="inlineStr">
+        <is>
+          <t>INF0RQ622028</t>
+        </is>
+      </c>
+      <c r="E79" s="208" t="n">
+        <v>501.975</v>
+      </c>
+      <c r="F79" s="209" t="n">
+        <v>59.38</v>
+      </c>
+      <c r="G79" s="70" t="n">
+        <v>0.0033</v>
+      </c>
+      <c r="J79" s="209" t="n"/>
+    </row>
+    <row r="80">
+      <c r="A80" s="72" t="n"/>
+      <c r="B80" s="72" t="inlineStr">
+        <is>
+          <t>Total</t>
+        </is>
+      </c>
+      <c r="C80" s="72" t="n"/>
+      <c r="D80" s="72" t="n"/>
+      <c r="E80" s="72" t="n"/>
+      <c r="F80" s="210" t="n">
+        <v>59.38</v>
+      </c>
+      <c r="G80" s="74" t="n">
+        <v>0.0033</v>
+      </c>
+    </row>
+    <row r="82">
+      <c r="B82" s="47" t="inlineStr">
+        <is>
+          <t>Cash &amp; Cash Equivalent</t>
+        </is>
+      </c>
+    </row>
+    <row r="83">
+      <c r="B83" s="8" t="inlineStr">
+        <is>
+          <t>Net Receivables/Payables</t>
+        </is>
+      </c>
+      <c r="E83" s="208" t="n"/>
+      <c r="F83" s="209" t="n">
+        <v>15.94</v>
+      </c>
+      <c r="G83" s="70" t="n">
+        <v>0.0009</v>
+      </c>
+      <c r="J83" s="209" t="n"/>
+    </row>
+    <row r="84">
+      <c r="A84" s="72" t="n"/>
+      <c r="B84" s="72" t="inlineStr">
+        <is>
+          <t>Total</t>
+        </is>
+      </c>
+      <c r="C84" s="72" t="n"/>
+      <c r="D84" s="72" t="n"/>
+      <c r="E84" s="72" t="n"/>
+      <c r="F84" s="210" t="n">
+        <v>15.94</v>
+      </c>
+      <c r="G84" s="74" t="n">
+        <v>0.0009</v>
+      </c>
+    </row>
+    <row r="86">
+      <c r="A86" s="158" t="n"/>
+      <c r="B86" s="158" t="inlineStr">
+        <is>
+          <t>GRAND TOTAL</t>
+        </is>
+      </c>
+      <c r="C86" s="158" t="n"/>
+      <c r="D86" s="158" t="n"/>
+      <c r="E86" s="158" t="n"/>
+      <c r="F86" s="211" t="n">
+        <v>17981.06</v>
+      </c>
+      <c r="G86" s="77" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="87">
+      <c r="A87" s="8" t="inlineStr">
+        <is>
+          <t>Notes:</t>
+        </is>
+      </c>
+    </row>
+    <row r="88">
+      <c r="A88" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="B88" s="8" t="inlineStr">
+        <is>
+          <t>** Non Traded in accordance with SEBI Regulations.</t>
+        </is>
+      </c>
+    </row>
+    <row r="89">
+      <c r="A89" s="78" t="n">
+        <v>2</v>
+      </c>
+      <c r="B89" s="78" t="inlineStr">
+        <is>
+          <t>Market value includes accrued interest</t>
+        </is>
+      </c>
+    </row>
+    <row r="90">
+      <c r="A90" s="78" t="n">
+        <v>3</v>
+      </c>
+      <c r="B90" s="14" t="inlineStr">
+        <is>
+          <t>Net Assets does not include unit activity for the day of the Portfolio</t>
+        </is>
+      </c>
+    </row>
+    <row r="91" ht="69" customHeight="1">
+      <c r="A91" s="78" t="n">
+        <v>4</v>
+      </c>
+      <c r="B91" s="166" t="inlineStr">
+        <is>
+          <t xml:space="preserve">As per SEBI (MUTUAL FUNDS) REGULATIONS, 1996 and  MASTER CIRCULAR HO/24/13/11(1)2026-IMD-POD-1/I/7602/2026 Dtd March 20th 2026,  Below are the details of the securities in case of which issuer has defaulted beyond its maturity date. 
+Pursuant to the application filed by the Board of IL&amp;FS with the Hon’ble NCLAT to effect the interim distribution process, DSP Regular Savings Fund has received Interim distribution from IL&amp;FS Transportation Networks Limited as stated below in the form of cash and InVITs. The cash distribution has been recognized as realized income passed on to the investors through NAV. The impact of InVITs has been factored in the NAV of the respective scheme on the March 07,2025 on which the INVITs were allotted. The provision of 10% is created on all the distributions of ITNL including prior distribution to safeguard the interest of unit holders as ITNL may claw back the amount in case the distribution results in excess distribution than what the debenture holders ought to have received.  </t>
+        </is>
+      </c>
+      <c r="C91" s="212" t="n"/>
+      <c r="D91" s="212" t="n"/>
+      <c r="E91" s="212" t="n"/>
+      <c r="F91" s="212" t="n"/>
+      <c r="G91" s="212" t="n"/>
+      <c r="H91" s="212" t="n"/>
+      <c r="I91" s="212" t="n"/>
+      <c r="J91" s="212" t="n"/>
+      <c r="K91" s="212" t="n"/>
+    </row>
+    <row r="92" ht="60" customHeight="1">
+      <c r="A92" s="78" t="n"/>
+      <c r="B92" s="172" t="inlineStr">
+        <is>
+          <t>Security Name</t>
+        </is>
+      </c>
+      <c r="C92" s="172" t="inlineStr">
+        <is>
+          <t>ISIN</t>
+        </is>
+      </c>
+      <c r="D92" s="172" t="inlineStr">
+        <is>
+          <t>value of the security considered under net receivables (i.e. value recognized in NAV in absolute terms and as % to NAV)
+(Rs.in lakhs)</t>
+        </is>
+      </c>
+      <c r="E92" s="213" t="n"/>
+      <c r="F92" s="172" t="inlineStr">
+        <is>
+          <t>total amount (including principal and interest) that is due to the scheme on that investment
+(Rs.in lakhs)</t>
+        </is>
+      </c>
+      <c r="G92" s="95" t="inlineStr">
+        <is>
+          <t>Interim Distribution received (Rs.in lakhs)</t>
+        </is>
+      </c>
+      <c r="H92" s="172" t="inlineStr">
+        <is>
+          <t>Date of passing Interim Distribution recognized in NAV</t>
+        </is>
+      </c>
+      <c r="I92" s="96" t="inlineStr">
+        <is>
+          <t>Interim Distribution: (Invit units) INR at Unit Face Value Rs. 100 (Rs. In Lakhs)</t>
+        </is>
+      </c>
+      <c r="J92" s="159" t="n"/>
+      <c r="K92" s="159" t="n"/>
+    </row>
+    <row r="93">
+      <c r="A93" s="78" t="n"/>
+      <c r="B93" s="97" t="inlineStr">
+        <is>
+          <t>0% IL&amp;FS Transportation Networks Limited Ncd Series A 23032019</t>
+        </is>
+      </c>
+      <c r="C93" s="97" t="inlineStr">
+        <is>
+          <t>INE975G08140</t>
+        </is>
+      </c>
+      <c r="D93" s="98" t="n">
         <v>0</v>
       </c>
-      <c r="C1" s="81"/>
-[...19 lines deleted...]
-      <c r="D4" s="4" t="s">
+      <c r="E93" s="99" t="n">
+        <v>0</v>
+      </c>
+      <c r="F93" s="170" t="n">
+        <v>1855.787388</v>
+      </c>
+      <c r="G93" s="100" t="n">
+        <v>115.78068</v>
+      </c>
+      <c r="H93" s="101" t="n">
+        <v>45218</v>
+      </c>
+      <c r="I93" s="183" t="n">
+        <v>205.33</v>
+      </c>
+      <c r="J93" s="159" t="n"/>
+      <c r="K93" s="159" t="n"/>
+    </row>
+    <row r="94">
+      <c r="A94" s="78" t="n"/>
+      <c r="B94" s="97" t="inlineStr">
+        <is>
+          <t>0% IL&amp;FS Transportation Networks Limited Ncd Series A 23032019</t>
+        </is>
+      </c>
+      <c r="C94" s="97" t="inlineStr">
+        <is>
+          <t>INE975G08140</t>
+        </is>
+      </c>
+      <c r="D94" s="98" t="n">
+        <v>0</v>
+      </c>
+      <c r="E94" s="99" t="n">
+        <v>0</v>
+      </c>
+      <c r="F94" s="214" t="n"/>
+      <c r="G94" s="100" t="n">
+        <v>58.6004</v>
+      </c>
+      <c r="H94" s="101" t="n">
+        <v>45715</v>
+      </c>
+      <c r="I94" s="214" t="n"/>
+      <c r="J94" s="159" t="n"/>
+      <c r="K94" s="159" t="n"/>
+    </row>
+    <row r="95">
+      <c r="A95" s="78" t="n"/>
+      <c r="B95" s="97" t="inlineStr">
+        <is>
+          <t>0% IL&amp;FS Transportation Networks Limited Ncd Series A 23032019</t>
+        </is>
+      </c>
+      <c r="C95" s="97" t="inlineStr">
+        <is>
+          <t>INE975G08140</t>
+        </is>
+      </c>
+      <c r="D95" s="98" t="n">
+        <v>0</v>
+      </c>
+      <c r="E95" s="99" t="n">
+        <v>0</v>
+      </c>
+      <c r="F95" s="215" t="n"/>
+      <c r="G95" s="100" t="n">
+        <v>106.72675</v>
+      </c>
+      <c r="H95" s="101" t="n">
+        <v>46128</v>
+      </c>
+      <c r="I95" s="215" t="n"/>
+      <c r="J95" s="102" t="n"/>
+      <c r="K95" s="103" t="n"/>
+    </row>
+    <row r="96">
+      <c r="A96" s="78" t="n"/>
+      <c r="B96" s="104" t="n"/>
+      <c r="C96" s="104" t="n"/>
+      <c r="D96" s="105" t="n"/>
+      <c r="E96" s="106" t="n"/>
+      <c r="F96" s="107" t="n"/>
+      <c r="G96" s="107" t="n"/>
+      <c r="H96" s="108" t="n"/>
+      <c r="I96" s="108" t="n"/>
+      <c r="J96" s="102" t="n"/>
+      <c r="K96" s="159" t="n"/>
+    </row>
+    <row r="97">
+      <c r="A97" s="78" t="n">
         <v>5</v>
       </c>
-      <c r="E4" s="4" t="s">
+      <c r="B97" s="167" t="inlineStr">
+        <is>
+          <t xml:space="preserve"> This scheme has exposure to floating rate instruments and / or interest rate derivatives. The duration of these instruments is linked to the interest rate reset period. The interest rate risk in a floating rate instrument or in a fixed rate instrument hedged with derivatives is likely to be lesser than that in an equivalent maturity fixed rate instrument. Under some market circumstances the volatility may be of an order greater than what may ordinarily be expected considering only its duration. Hence investors are recommended to consider the unadjusted portfolio maturity of the scheme as well and exercise adequate due diligence when deciding to make their investments.</t>
+        </is>
+      </c>
+    </row>
+    <row r="98" ht="23" customHeight="1"/>
+    <row r="101">
+      <c r="B101" s="8" t="inlineStr">
+        <is>
+          <t>Scheme Riskometer</t>
+        </is>
+      </c>
+    </row>
+    <row r="113">
+      <c r="B113" s="8" t="inlineStr">
+        <is>
+          <t>Benchmark Riskometer: CRISIL Hybrid 85+15 - Conservative Index</t>
+        </is>
+      </c>
+    </row>
+    <row r="125">
+      <c r="A125" s="1" t="inlineStr">
+        <is>
+          <t>Sr. No.</t>
+        </is>
+      </c>
+      <c r="B125" s="2" t="inlineStr">
+        <is>
+          <t>Particulars</t>
+        </is>
+      </c>
+      <c r="C125" s="3" t="n"/>
+      <c r="D125" s="3" t="n"/>
+      <c r="E125" s="4" t="n"/>
+    </row>
+    <row r="126">
+      <c r="A126" s="5" t="n">
         <v>6</v>
       </c>
-      <c r="F4" s="4" t="s">
+      <c r="B126" s="6" t="n"/>
+      <c r="C126" s="7" t="inlineStr">
+        <is>
+          <t>Portfolio Information</t>
+        </is>
+      </c>
+      <c r="E126" s="9" t="n"/>
+    </row>
+    <row r="127">
+      <c r="A127" s="5" t="n"/>
+      <c r="B127" s="6" t="inlineStr">
+        <is>
+          <t>Description (if any)</t>
+        </is>
+      </c>
+      <c r="C127" s="10" t="n"/>
+      <c r="D127" s="11" t="n"/>
+      <c r="E127" s="9" t="n"/>
+    </row>
+    <row r="128">
+      <c r="A128" s="5" t="n"/>
+      <c r="B128" s="6" t="inlineStr">
+        <is>
+          <t>Annualised Portfolio YTM*@@</t>
+        </is>
+      </c>
+      <c r="C128" s="12" t="n">
+        <v>0.06812329884440679</v>
+      </c>
+      <c r="E128" s="9" t="n"/>
+    </row>
+    <row r="129">
+      <c r="A129" s="5" t="n"/>
+      <c r="B129" s="6" t="inlineStr">
+        <is>
+          <t>Macaulay Duration@@</t>
+        </is>
+      </c>
+      <c r="C129" s="13" t="n">
+        <v>2.75976551414396</v>
+      </c>
+      <c r="E129" s="9" t="n"/>
+    </row>
+    <row r="130">
+      <c r="A130" s="5" t="n"/>
+      <c r="B130" s="6" t="inlineStr">
+        <is>
+          <t>Residual Maturity@@</t>
+        </is>
+      </c>
+      <c r="C130" s="13" t="n">
+        <v>4.48691247218394</v>
+      </c>
+      <c r="E130" s="9" t="n"/>
+    </row>
+    <row r="131">
+      <c r="A131" s="5" t="n"/>
+      <c r="B131" s="6" t="inlineStr">
+        <is>
+          <t>Modified Duration (in years)@@</t>
+        </is>
+      </c>
+      <c r="C131" s="13" t="n">
+        <v>2.65759016571342</v>
+      </c>
+      <c r="E131" s="9" t="n"/>
+    </row>
+    <row r="132">
+      <c r="A132" s="5" t="n"/>
+      <c r="B132" s="14" t="inlineStr">
+        <is>
+          <t>* In case of semi-annual YTM, it will be annualised</t>
+        </is>
+      </c>
+      <c r="C132" s="14" t="n"/>
+      <c r="E132" s="9" t="n"/>
+    </row>
+    <row r="133">
+      <c r="A133" s="5" t="n">
         <v>7</v>
       </c>
-      <c r="G4" s="4" t="s">
+      <c r="B133" s="15" t="inlineStr">
+        <is>
+          <t>NAV AND Dividend</t>
+        </is>
+      </c>
+      <c r="C133" s="14" t="n"/>
+      <c r="E133" s="9" t="n"/>
+    </row>
+    <row r="134">
+      <c r="A134" s="5" t="n"/>
+      <c r="B134" s="216" t="inlineStr">
+        <is>
+          <t>Plan/Option Name</t>
+        </is>
+      </c>
+      <c r="C134" s="162" t="inlineStr">
+        <is>
+          <t>NAV per unit (Rs)</t>
+        </is>
+      </c>
+      <c r="D134" s="213" t="n"/>
+      <c r="E134" s="217" t="inlineStr">
+        <is>
+          <t>Aggregate distributions during the portfolio period  (Rs. per Unit)</t>
+        </is>
+      </c>
+    </row>
+    <row r="135">
+      <c r="A135" s="5" t="n"/>
+      <c r="B135" s="215" t="n"/>
+      <c r="C135" s="16" t="inlineStr">
+        <is>
+          <t>As on May 31, 2026</t>
+        </is>
+      </c>
+      <c r="D135" s="16" t="inlineStr">
+        <is>
+          <t>As on Jun 15, 2026</t>
+        </is>
+      </c>
+      <c r="E135" s="215" t="n"/>
+    </row>
+    <row r="136">
+      <c r="A136" s="17" t="n"/>
+      <c r="B136" s="18" t="inlineStr">
+        <is>
+          <t>Direct Plan-Growth Plan</t>
+        </is>
+      </c>
+      <c r="C136" s="19" t="inlineStr">
+        <is>
+          <t>67.8858*</t>
+        </is>
+      </c>
+      <c r="D136" s="19" t="inlineStr">
+        <is>
+          <t>68.5000</t>
+        </is>
+      </c>
+      <c r="E136" s="10" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+    </row>
+    <row r="137">
+      <c r="A137" s="17" t="n"/>
+      <c r="B137" s="18" t="inlineStr">
+        <is>
+          <t>Direct Plan-IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C137" s="20" t="n">
+        <v>0</v>
+      </c>
+      <c r="D137" s="20" t="n">
+        <v>0</v>
+      </c>
+      <c r="E137" s="21" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="138">
+      <c r="A138" s="17" t="n"/>
+      <c r="B138" s="18" t="inlineStr">
+        <is>
+          <t>Direct Plan-Daily IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C138" s="20" t="n">
+        <v>0</v>
+      </c>
+      <c r="D138" s="20" t="n">
+        <v>0</v>
+      </c>
+      <c r="E138" s="21" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="139">
+      <c r="A139" s="17" t="n"/>
+      <c r="B139" s="18" t="inlineStr">
+        <is>
+          <t>Direct Plan-Weekly IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C139" s="20" t="n">
+        <v>0</v>
+      </c>
+      <c r="D139" s="20" t="n">
+        <v>0</v>
+      </c>
+      <c r="E139" s="21" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="140">
+      <c r="A140" s="17" t="n"/>
+      <c r="B140" s="18" t="inlineStr">
+        <is>
+          <t>Direct Plan-Monthly IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C140" s="19" t="inlineStr">
+        <is>
+          <t>14.0250*</t>
+        </is>
+      </c>
+      <c r="D140" s="53" t="inlineStr">
+        <is>
+          <t>14.1519</t>
+        </is>
+      </c>
+      <c r="E140" s="218" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+    </row>
+    <row r="141">
+      <c r="A141" s="17" t="n"/>
+      <c r="B141" s="18" t="inlineStr">
+        <is>
+          <t>Direct Plan-Quarterly IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C141" s="19" t="inlineStr">
+        <is>
+          <t>13.9377*</t>
+        </is>
+      </c>
+      <c r="D141" s="19" t="inlineStr">
+        <is>
+          <t>14.0638</t>
+        </is>
+      </c>
+      <c r="E141" s="10" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+    </row>
+    <row r="142">
+      <c r="A142" s="17" t="n"/>
+      <c r="B142" s="25" t="n"/>
+      <c r="C142" s="19" t="n"/>
+      <c r="D142" s="19" t="n"/>
+      <c r="E142" s="10" t="n"/>
+    </row>
+    <row r="143">
+      <c r="A143" s="5" t="n"/>
+      <c r="B143" s="27" t="inlineStr">
+        <is>
+          <t>Regular Plan-Growth Plan</t>
+        </is>
+      </c>
+      <c r="C143" s="19" t="inlineStr">
+        <is>
+          <t>59.9307*</t>
+        </is>
+      </c>
+      <c r="D143" s="19" t="inlineStr">
+        <is>
+          <t>60.4576</t>
+        </is>
+      </c>
+      <c r="E143" s="10" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+    </row>
+    <row r="144">
+      <c r="A144" s="5" t="n"/>
+      <c r="B144" s="27" t="inlineStr">
+        <is>
+          <t>Regular Plan-IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C144" s="20" t="n">
+        <v>0</v>
+      </c>
+      <c r="D144" s="20" t="n">
+        <v>0</v>
+      </c>
+      <c r="E144" s="21" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="145">
+      <c r="A145" s="5" t="n"/>
+      <c r="B145" s="27" t="inlineStr">
+        <is>
+          <t>Regular Plan-Daily IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C145" s="20" t="n">
+        <v>0</v>
+      </c>
+      <c r="D145" s="20" t="n">
+        <v>0</v>
+      </c>
+      <c r="E145" s="21" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="146">
+      <c r="A146" s="5" t="n"/>
+      <c r="B146" s="27" t="inlineStr">
+        <is>
+          <t>Regular Plan-Weekly IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C146" s="20" t="n">
+        <v>0</v>
+      </c>
+      <c r="D146" s="20" t="n">
+        <v>0</v>
+      </c>
+      <c r="E146" s="21" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="147">
+      <c r="A147" s="5" t="n"/>
+      <c r="B147" s="27" t="inlineStr">
+        <is>
+          <t>Regular Plan-Monthly IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C147" s="19" t="inlineStr">
+        <is>
+          <t>10.9133*</t>
+        </is>
+      </c>
+      <c r="D147" s="19" t="inlineStr">
+        <is>
+          <t>11.0092</t>
+        </is>
+      </c>
+      <c r="E147" s="218" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+    </row>
+    <row r="148">
+      <c r="A148" s="5" t="n"/>
+      <c r="B148" s="27" t="inlineStr">
+        <is>
+          <t>Regular Plan-Quarterly IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C148" s="19" t="inlineStr">
+        <is>
+          <t>11.3162*</t>
+        </is>
+      </c>
+      <c r="D148" s="19" t="inlineStr">
+        <is>
+          <t>11.4157</t>
+        </is>
+      </c>
+      <c r="E148" s="10" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+    </row>
+    <row r="149">
+      <c r="A149" s="5" t="n"/>
+      <c r="B149" s="28" t="inlineStr">
+        <is>
+          <t>IDCW -  Income Distribution cum Capital Withdrawal.</t>
+        </is>
+      </c>
+      <c r="C149" s="29" t="n"/>
+      <c r="D149" s="29" t="n"/>
+      <c r="E149" s="9" t="n"/>
+    </row>
+    <row r="150">
+      <c r="A150" s="5" t="n"/>
+      <c r="B150" s="28" t="n"/>
+      <c r="C150" s="29" t="n"/>
+      <c r="D150" s="29" t="n"/>
+      <c r="E150" s="9" t="n"/>
+    </row>
+    <row r="151">
+      <c r="A151" s="5" t="n">
         <v>8</v>
       </c>
-      <c r="H4" s="4" t="s">
+      <c r="B151" s="30" t="inlineStr">
+        <is>
+          <t>Portfolio Turn Over Ratio ^^</t>
+        </is>
+      </c>
+      <c r="C151" s="27" t="n"/>
+      <c r="D151" s="31" t="n"/>
+      <c r="E151" s="32" t="n"/>
+    </row>
+    <row r="152">
+      <c r="A152" s="5" t="n"/>
+      <c r="B152" s="27" t="inlineStr">
+        <is>
+          <t xml:space="preserve"> - For Purchase</t>
+        </is>
+      </c>
+      <c r="C152" s="10" t="inlineStr">
+        <is>
+          <t>N.A.</t>
+        </is>
+      </c>
+      <c r="D152" s="31" t="n"/>
+      <c r="E152" s="33" t="n"/>
+    </row>
+    <row r="153">
+      <c r="A153" s="5" t="n"/>
+      <c r="B153" s="27" t="inlineStr">
+        <is>
+          <t xml:space="preserve"> - For Sale</t>
+        </is>
+      </c>
+      <c r="C153" s="10" t="inlineStr">
+        <is>
+          <t>N.A.</t>
+        </is>
+      </c>
+      <c r="D153" s="31" t="n"/>
+      <c r="E153" s="33" t="n"/>
+    </row>
+    <row r="154">
+      <c r="A154" s="5" t="n">
         <v>9</v>
       </c>
-      <c r="I4" s="4" t="s">
+      <c r="B154" s="34" t="inlineStr">
+        <is>
+          <t>Total investment in foreign securities/ADR/GDR (Rs. lakh)</t>
+        </is>
+      </c>
+      <c r="C154" s="35" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="D154" s="31" t="n"/>
+      <c r="E154" s="33" t="n"/>
+    </row>
+    <row r="155" ht="24" customHeight="1">
+      <c r="A155" s="5" t="n">
         <v>10</v>
       </c>
-      <c r="J4" s="4" t="s">
+      <c r="B155" s="36" t="inlineStr">
+        <is>
+          <t>Total of securities below investment grade and default provided for the of Jun 15, 2026 (Rs. lakh)</t>
+        </is>
+      </c>
+      <c r="C155" s="35" t="inlineStr">
+        <is>
+          <t>Refer Point no. 4</t>
+        </is>
+      </c>
+      <c r="D155" s="11" t="n"/>
+      <c r="E155" s="33" t="n"/>
+    </row>
+    <row r="156">
+      <c r="A156" s="5" t="n">
         <v>11</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B6" s="3" t="s">
+      <c r="B156" s="37" t="inlineStr">
+        <is>
+          <t>Total investment in illiquid shares/securities</t>
+        </is>
+      </c>
+      <c r="C156" s="38" t="n"/>
+      <c r="E156" s="32" t="n"/>
+    </row>
+    <row r="157">
+      <c r="A157" s="5" t="n"/>
+      <c r="B157" s="39" t="inlineStr">
+        <is>
+          <t>- Value (In Rs. Lakh)</t>
+        </is>
+      </c>
+      <c r="C157" s="40" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="D157" s="41" t="n"/>
+      <c r="E157" s="33" t="n"/>
+    </row>
+    <row r="158">
+      <c r="A158" s="5" t="n"/>
+      <c r="B158" s="42" t="inlineStr">
+        <is>
+          <t>- in percentage terms (%)</t>
+        </is>
+      </c>
+      <c r="C158" s="40" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="D158" s="31" t="n"/>
+      <c r="E158" s="33" t="n"/>
+    </row>
+    <row r="159">
+      <c r="A159" s="5" t="n"/>
+      <c r="B159" s="42" t="n"/>
+      <c r="C159" s="219" t="n"/>
+      <c r="D159" s="31" t="n"/>
+      <c r="E159" s="32" t="n"/>
+    </row>
+    <row r="160">
+      <c r="A160" s="5" t="n">
         <v>12</v>
       </c>
-    </row>
-[...1767 lines deleted...]
-      <c r="C131" s="17"/>
+      <c r="B160" s="37" t="inlineStr">
+        <is>
+          <t>Total outstanding exposure to derivatives at the end of  Jun 15, 2026</t>
+        </is>
+      </c>
+      <c r="C160" s="38" t="n"/>
+      <c r="E160" s="33" t="n"/>
+    </row>
+    <row r="161">
+      <c r="A161" s="5" t="n"/>
+      <c r="B161" s="39" t="inlineStr">
+        <is>
+          <t>- Value (In Rs. Lakh)</t>
+        </is>
+      </c>
+      <c r="C161" s="40" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="D161" s="41" t="n"/>
+      <c r="E161" s="33" t="n"/>
+    </row>
+    <row r="162">
+      <c r="A162" s="5" t="n"/>
+      <c r="B162" s="42" t="inlineStr">
+        <is>
+          <t>- in percentage term (%)</t>
+        </is>
+      </c>
+      <c r="C162" s="40" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="D162" s="31" t="n"/>
+      <c r="E162" s="32" t="n"/>
+    </row>
+    <row r="163">
+      <c r="A163" s="44" t="n"/>
+      <c r="B163" s="45" t="n"/>
+      <c r="C163" s="45" t="n"/>
+      <c r="D163" s="45" t="n"/>
+      <c r="E163" s="46" t="n"/>
+    </row>
+    <row r="164">
+      <c r="A164" s="47" t="inlineStr">
+        <is>
+          <t>*</t>
+        </is>
+      </c>
+      <c r="B164" s="8" t="inlineStr">
+        <is>
+          <t>Computed NAV</t>
+        </is>
+      </c>
+    </row>
+    <row r="165">
+      <c r="A165" s="47" t="inlineStr">
+        <is>
+          <t>N.A.</t>
+        </is>
+      </c>
+      <c r="B165" s="8" t="inlineStr">
+        <is>
+          <t xml:space="preserve"> Not Applicable.</t>
+        </is>
+      </c>
+    </row>
+    <row r="166">
+      <c r="A166" s="47" t="inlineStr">
+        <is>
+          <t>^^</t>
+        </is>
+      </c>
+      <c r="B166" s="8" t="inlineStr">
+        <is>
+          <t>Portfolio Turn Over Ratio is for Equity Schemes.</t>
+        </is>
+      </c>
+    </row>
+    <row r="167">
+      <c r="A167" s="47" t="inlineStr">
+        <is>
+          <t>@@</t>
+        </is>
+      </c>
+      <c r="B167" s="8" t="inlineStr">
+        <is>
+          <t>Residual Maturity, Modified Duration and Portfolio YTM (Annualised) is for Debt Schemes and for Debt portion of DSP Regular Savings Fund.</t>
+        </is>
+      </c>
+    </row>
+    <row r="168" ht="48" customHeight="1">
+      <c r="B168" s="48" t="inlineStr">
+        <is>
+          <t>Pursuant to payment of IDCW, the NAV of the IDCW Option(s) of aforesaid Scheme of the Fund would fall to the extent of payout and statutory levy, if any. For complete distribution history of the Schemes, please visit www.dspim.com</t>
+        </is>
+      </c>
     </row>
   </sheetData>
-  <mergeCells count="6">
-[...1 lines deleted...]
-    <mergeCell ref="B87:K87"/>
+  <mergeCells count="9">
+    <mergeCell ref="B97:K98"/>
+    <mergeCell ref="D92:E92"/>
+    <mergeCell ref="C134:D134"/>
+    <mergeCell ref="B91:K91"/>
+    <mergeCell ref="B134:B135"/>
+    <mergeCell ref="E134:E135"/>
     <mergeCell ref="B1:F1"/>
-    <mergeCell ref="D88:E88"/>
-[...1 lines deleted...]
-    <mergeCell ref="I89:I91"/>
+    <mergeCell ref="F93:F95"/>
+    <mergeCell ref="I93:I95"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <drawing r:id="rId1"/>
+  <drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A6C6AC29-F5CD-483E-9FF4-C262155D82AC}">
-  <dimension ref="A1:D66"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+    <pageSetUpPr/>
+  </sheetPr>
+  <dimension ref="A1:A1"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
-[...4 lines deleted...]
-      <selection pane="bottomRight" activeCell="A4" sqref="A4"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="12" x14ac:dyDescent="0.3"/>
-[...724 lines deleted...]
-  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-[...22 lines deleted...]
-  <HyperlinksChanged>false</HyperlinksChanged>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
+  <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...1 lines deleted...]
-  <cp:lastModifiedBy></cp:lastModifiedBy>
+<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:creator>Rohit Pandey</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
-<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_Enabled">
+<Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties">
+  <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_Enabled" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_SetDate">
-    <vt:lpwstr>2026-05-19T13:20:51Z</vt:lpwstr>
+  <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_SetDate" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3">
+    <vt:lpwstr>2026-06-18T14:35:55Z</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_Method">
+  <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_Method" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4">
     <vt:lpwstr>Privileged</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_Name">
+  <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_Name" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5">
     <vt:lpwstr>Public</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_SiteId">
+  <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_SiteId" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6">
     <vt:lpwstr>1771ae17-e764-4e0f-a476-d4184d79a5d9</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_ActionId">
-    <vt:lpwstr>34d4b965-4709-4863-b33a-d8d2ade18390</vt:lpwstr>
+  <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_ActionId" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7">
+    <vt:lpwstr>9169ba43-7828-4eea-b849-d30d7eb7ba45</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_ContentBits">
+  <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_ContentBits" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8">
     <vt:lpwstr>0</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_Tag">
+  <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_Tag" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9">
     <vt:lpwstr>10, 0, 1, 1</vt:lpwstr>
   </property>
 </Properties>
 </file>