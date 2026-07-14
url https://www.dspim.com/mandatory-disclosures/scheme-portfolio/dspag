--- v8 (2026-06-24)
+++ v9 (2026-07-14)
@@ -1,89 +1,89 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" Id="rId4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <bookViews>
-    <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" tabRatio="872" firstSheet="0" autoFilterDateGrouping="1"/>
+    <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" tabRatio="934" firstSheet="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="REGULARSAVINGS" sheetId="1" state="visible" r:id="rId1"/>
     <sheet name="Sheet1" sheetId="2" state="hidden" r:id="rId2"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="191029" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="7">
-    <numFmt numFmtId="164" formatCode="0.0000"/>
-[...4 lines deleted...]
-    <numFmt numFmtId="169" formatCode="#00.00%"/>
+    <numFmt numFmtId="164" formatCode="#,##0.00_);\(#,##0.00\)%"/>
+    <numFmt numFmtId="165" formatCode="_(* #,##0.0000_);_(* \(#,##0.0000\);_(* &quot;-&quot;??_);_(@_)"/>
+    <numFmt numFmtId="166" formatCode="0.00000%"/>
+    <numFmt numFmtId="167" formatCode="0.0000%"/>
+    <numFmt numFmtId="168" formatCode="_(* #,##0_);_(* \(#,##0\);"/>
+    <numFmt numFmtId="169" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);"/>
     <numFmt numFmtId="170" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;??_);_(@_)"/>
   </numFmts>
-  <fonts count="28">
+  <fonts count="21">
     <font>
-      <name val="Calibri"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <name val="Calibri"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <name val="Calibri"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
       <color theme="10"/>
       <sz val="11"/>
       <u val="single"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Trebuchet MS"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="8"/>
     </font>
     <font>
       <name val="Trebuchet MS"/>
       <family val="2"/>
       <b val="1"/>
       <color theme="1"/>
       <sz val="8"/>
     </font>
     <font>
       <name val="Trebuchet MS"/>
       <family val="2"/>
       <b val="1"/>
       <color rgb="FFFF0000"/>
       <sz val="8"/>
@@ -118,144 +118,94 @@
     <font>
       <name val="Trebuchet MS"/>
       <family val="2"/>
       <sz val="8"/>
     </font>
     <font>
       <name val="Trebuchet MS"/>
       <family val="2"/>
       <i val="1"/>
       <sz val="8"/>
     </font>
     <font>
       <name val="Trebuchet MS"/>
       <family val="2"/>
       <color rgb="FFFF0000"/>
       <sz val="8"/>
     </font>
     <font>
       <name val="Trebuchet MS"/>
       <family val="2"/>
       <b val="1"/>
       <strike val="1"/>
       <sz val="8"/>
     </font>
     <font>
+      <name val="Arial"/>
+      <family val="2"/>
+      <sz val="10"/>
+    </font>
+    <font>
       <name val="trebuchet MS"/>
       <family val="2"/>
       <b val="1"/>
       <color rgb="FFFFFFFF"/>
       <sz val="8"/>
     </font>
     <font>
-      <name val="Calibri"/>
-[...6 lines deleted...]
-      <name val="Trebuchet MS"/>
+      <name val="trebuchet MS"/>
       <family val="2"/>
       <b val="1"/>
       <color indexed="8"/>
       <sz val="8"/>
       <u val="single"/>
     </font>
     <font>
-      <name val="Calibri"/>
+      <name val="trebuchet MS"/>
       <family val="2"/>
       <color theme="10"/>
       <sz val="8"/>
       <u val="single"/>
-      <scheme val="minor"/>
     </font>
     <font>
-      <name val="Calibri"/>
-[...7 lines deleted...]
-      <name val="Calibri"/>
+      <name val="trebuchet MS"/>
       <family val="2"/>
       <b val="1"/>
       <color rgb="FF000000"/>
       <sz val="8"/>
     </font>
     <font>
-      <name val="Aptos Narrow"/>
-[...31 lines deleted...]
-      <name val="Trebuchet MS"/>
+      <name val="trebuchet MS"/>
       <family val="2"/>
       <b val="1"/>
       <color indexed="8"/>
       <sz val="8"/>
     </font>
     <font>
-      <name val="Trebuchet MS"/>
+      <name val="trebuchet MS"/>
       <family val="2"/>
       <color indexed="8"/>
-      <sz val="8"/>
-[...5 lines deleted...]
-      <color rgb="FF000000"/>
       <sz val="8"/>
     </font>
   </fonts>
   <fills count="6">
     <fill>
       <patternFill/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF000000"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFC0C0C0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
@@ -425,619 +375,582 @@
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="7">
+  <cellStyleXfs count="8">
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="9" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="220">
+  <cellXfs count="213">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="7" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="7" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="8" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="9" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="10" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
-    <xf numFmtId="10" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="9" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="43" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="43" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="43" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
-      <alignment horizontal="center"/>
-[...1 lines deleted...]
-    <xf numFmtId="43" fontId="4" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="10" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="10" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="6" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="13" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="4" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="4" fontId="10" fillId="0" borderId="1" pivotButton="0" quotePrefix="1" xfId="0"/>
     <xf numFmtId="0" fontId="9" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="10" fontId="10" fillId="0" borderId="1" pivotButton="0" quotePrefix="1" xfId="1"/>
-    <xf numFmtId="165" fontId="10" fillId="0" borderId="3" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="1">
+    <xf numFmtId="164" fontId="10" fillId="0" borderId="3" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="13" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="2" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="14" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+    <xf numFmtId="10" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="2" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="4">
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="0">
+    <xf numFmtId="4" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="10" fontId="10" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-[...34 lines deleted...]
-    <xf numFmtId="167" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="166" fontId="6" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="167" fontId="6" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="168" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="169" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="10" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="15" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
-    <xf numFmtId="167" fontId="4" fillId="3" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="169" fontId="4" fillId="3" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="10" fontId="4" fillId="3" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
-    <xf numFmtId="4" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
-[...1 lines deleted...]
-    <xf numFmtId="10" fontId="14" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="169" fontId="15" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="10" fontId="15" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="3"/>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="10" fontId="19" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="10" fontId="18" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="5" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="18" fillId="5" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="10" fontId="21" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="10" fontId="6" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-[...19 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
-[...169 lines deleted...]
-    <xf numFmtId="0" fontId="27" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="6" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="169" fontId="6" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-[...6 lines deleted...]
-      <alignment vertical="center"/>
+    <xf numFmtId="10" fontId="6" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="1">
+      <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="10" fontId="10" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="1">
-[...90 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="0" pivotButton="0" quotePrefix="0" xfId="5"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="5"/>
     <xf numFmtId="43" fontId="10" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="6"/>
     <xf numFmtId="170" fontId="10" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="5"/>
     <xf numFmtId="170" fontId="10" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="6"/>
     <xf numFmtId="15" fontId="10" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="6"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="7"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="11" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
+    <xf numFmtId="170" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="6">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="15" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="6">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="12" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="170" fontId="10" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="6">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="15" fontId="10" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="6">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="10" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="10" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="2">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="10" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="4" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="6" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="10" fontId="6" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="10" fontId="6" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="10" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="2">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="2">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="10" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="4" fontId="10" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="4" fontId="10" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="2">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="15" fontId="10" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="5"/>
+    <xf numFmtId="4" fontId="10" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="5"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="10" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="10" fontId="10" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="2" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="11" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="12" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="11" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="12" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="11" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="170" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="6">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="12" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="12" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="2" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="4" borderId="11" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="4" borderId="11" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="3" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="4" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="2">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="7" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="170" fontId="10" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="6">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="4" borderId="12" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="3" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="4" borderId="12" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="5" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="170" fontId="10" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="6">
-[...8 lines deleted...]
-    <xf numFmtId="167" fontId="14" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="4" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="3" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="5" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="4" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="2">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="7" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="10" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="14" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="3" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="43" fontId="10" fillId="0" borderId="3" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="3" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="8" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="14" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="4" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="7" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="8" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="169" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="169" fontId="4" fillId="3" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="169" fontId="15" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="15" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="12" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="165" fontId="10" fillId="0" borderId="3" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="1">
+    <xf numFmtId="164" fontId="10" fillId="0" borderId="3" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
-  <cellStyles count="7">
+  <cellStyles count="8">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Percent" xfId="1" builtinId="5"/>
     <cellStyle name="Normal 3 4 2 2 4" xfId="2"/>
     <cellStyle name="Hyperlink" xfId="3" builtinId="8"/>
     <cellStyle name="Comma" xfId="4" builtinId="3"/>
     <cellStyle name="Normal 3 2" xfId="5"/>
     <cellStyle name="Comma 4 2" xfId="6"/>
+    <cellStyle name="Normal 2" xfId="7"/>
   </cellStyles>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00800000"/>
       <rgbColor rgb="00008000"/>
       <rgbColor rgb="00000080"/>
       <rgbColor rgb="00808000"/>
       <rgbColor rgb="00800080"/>
@@ -1079,242 +992,276 @@
       <rgbColor rgb="00003366"/>
       <rgbColor rgb="00339966"/>
       <rgbColor rgb="00003300"/>
       <rgbColor rgb="00333300"/>
       <rgbColor rgb="00993300"/>
       <rgbColor rgb="00993366"/>
       <rgbColor rgb="00333399"/>
       <rgbColor rgb="00333333"/>
     </indexedColors>
   </colors>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId4" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image1.png" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image2.png" Id="rId2" /></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <wsDr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
   <twoCellAnchor editAs="oneCell">
     <from>
       <col>1</col>
       <colOff>0</colOff>
-      <row>102</row>
+      <row>93</row>
       <rowOff>0</rowOff>
     </from>
     <to>
       <col>1</col>
-      <colOff>2374900</colOff>
-[...1 lines deleted...]
-      <rowOff>80682</rowOff>
+      <colOff>2371725</colOff>
+      <row>102</row>
+      <rowOff>38552</rowOff>
     </to>
     <pic>
       <nvPicPr>
-        <cNvPr id="2" name="Picture 1"/>
+        <cNvPr id="3" name="Picture 2"/>
         <cNvPicPr>
           <a:picLocks/>
         </cNvPicPr>
       </nvPicPr>
       <blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </blipFill>
       <spPr>
         <a:xfrm>
-          <a:off x="476250" y="18354675"/>
+          <a:off x="476250" y="17211675"/>
           <a:ext cx="2374900" cy="1574800"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <avLst/>
         </a:prstGeom>
         <a:ln>
           <a:prstDash val="solid"/>
         </a:ln>
       </spPr>
     </pic>
     <clientData/>
   </twoCellAnchor>
   <twoCellAnchor editAs="oneCell">
     <from>
       <col>1</col>
       <colOff>0</colOff>
-      <row>114</row>
+      <row>105</row>
       <rowOff>0</rowOff>
     </from>
     <to>
       <col>1</col>
-      <colOff>2374900</colOff>
-[...1 lines deleted...]
-      <rowOff>80684</rowOff>
+      <colOff>2371725</colOff>
+      <row>114</row>
+      <rowOff>38553</rowOff>
     </to>
     <pic>
       <nvPicPr>
-        <cNvPr id="3" name="Picture 2"/>
+        <cNvPr id="5" name="Picture 4"/>
         <cNvPicPr>
           <a:picLocks/>
         </cNvPicPr>
       </nvPicPr>
       <blipFill>
         <a:blip r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </blipFill>
       <spPr>
         <a:xfrm>
-          <a:off x="476250" y="21040725"/>
+          <a:off x="476250" y="19897725"/>
           <a:ext cx="2374900" cy="1574800"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <avLst/>
         </a:prstGeom>
         <a:ln>
           <a:prstDash val="solid"/>
         </a:ln>
       </spPr>
     </pic>
     <clientData/>
   </twoCellAnchor>
 </wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos Narrow" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -1332,65 +1279,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
-[...5 lines deleted...]
-        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -1411,3128 +1358,3015 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:L168"/>
+  <dimension ref="A1:L160"/>
   <sheetViews>
-    <sheetView zoomScale="88" zoomScaleNormal="88" workbookViewId="0">
+    <sheetView zoomScale="99" zoomScaleNormal="99" workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultColWidth="9.1796875" defaultRowHeight="12"/>
   <cols>
-    <col width="7.1796875" bestFit="1" customWidth="1" style="8" min="1" max="1"/>
-[...11 lines deleted...]
-    <col width="9.1796875" customWidth="1" style="8" min="13" max="16384"/>
+    <col width="7.1796875" bestFit="1" customWidth="1" style="180" min="1" max="1"/>
+    <col width="43.90625" customWidth="1" style="180" min="2" max="2"/>
+    <col width="16.1796875" customWidth="1" style="180" min="3" max="3"/>
+    <col width="24.54296875" customWidth="1" style="180" min="4" max="4"/>
+    <col width="10.81640625" bestFit="1" customWidth="1" style="180" min="5" max="5"/>
+    <col width="19.81640625" customWidth="1" style="180" min="6" max="6"/>
+    <col width="14.453125" bestFit="1" customWidth="1" style="180" min="7" max="7"/>
+    <col width="12.81640625" bestFit="1" customWidth="1" style="180" min="8" max="8"/>
+    <col width="14.54296875" bestFit="1" customWidth="1" style="180" min="9" max="9"/>
+    <col width="8.26953125" bestFit="1" customWidth="1" style="180" min="10" max="10"/>
+    <col width="31.1796875" bestFit="1" customWidth="1" style="180" min="11" max="11"/>
+    <col width="7.81640625" bestFit="1" customWidth="1" style="180" min="12" max="12"/>
+    <col width="9.1796875" customWidth="1" style="180" min="13" max="16384"/>
   </cols>
   <sheetData>
     <row r="1">
-      <c r="A1" s="158" t="n"/>
-      <c r="B1" s="158" t="inlineStr">
+      <c r="A1" s="145" t="n"/>
+      <c r="B1" s="145" t="inlineStr">
         <is>
           <t>DSP Regular Savings Fund</t>
         </is>
       </c>
     </row>
     <row r="2">
-      <c r="B2" s="47" t="inlineStr">
-[...1 lines deleted...]
-          <t>Portfolio as on June 15, 2026</t>
+      <c r="B2" s="41" t="inlineStr">
+        <is>
+          <t>Portfolio as on June 30, 2026</t>
         </is>
       </c>
     </row>
     <row r="4">
-      <c r="A4" s="158" t="inlineStr">
+      <c r="A4" s="145" t="inlineStr">
         <is>
           <t>Sr. No.</t>
         </is>
       </c>
-      <c r="B4" s="158" t="inlineStr">
+      <c r="B4" s="145" t="inlineStr">
         <is>
           <t>Name of Instrument</t>
         </is>
       </c>
-      <c r="C4" s="158" t="inlineStr">
+      <c r="C4" s="145" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
-      <c r="D4" s="158" t="inlineStr">
+      <c r="D4" s="145" t="inlineStr">
         <is>
           <t>Rating/Industry</t>
         </is>
       </c>
-      <c r="E4" s="158" t="inlineStr">
+      <c r="E4" s="145" t="inlineStr">
         <is>
           <t>Quantity</t>
         </is>
       </c>
-      <c r="F4" s="158" t="inlineStr">
+      <c r="F4" s="145" t="inlineStr">
         <is>
           <t>Market value (Rs. In lakhs)</t>
         </is>
       </c>
-      <c r="G4" s="158" t="inlineStr">
+      <c r="G4" s="145" t="inlineStr">
         <is>
           <t>% to Net Assets</t>
         </is>
       </c>
-      <c r="H4" s="158" t="inlineStr">
+      <c r="H4" s="145" t="inlineStr">
         <is>
           <t>Maturity Date</t>
         </is>
       </c>
-      <c r="I4" s="158" t="inlineStr">
+      <c r="I4" s="145" t="inlineStr">
         <is>
           <t>Put/Call Option</t>
         </is>
       </c>
-      <c r="J4" s="158" t="inlineStr">
+      <c r="J4" s="145" t="inlineStr">
         <is>
           <t>YTM (%)</t>
         </is>
       </c>
     </row>
     <row r="6">
-      <c r="B6" s="47" t="inlineStr">
+      <c r="B6" s="41" t="inlineStr">
         <is>
           <t>EQUITY &amp; EQUITY RELATED</t>
         </is>
       </c>
     </row>
     <row r="7">
-      <c r="B7" s="47" t="inlineStr">
+      <c r="B7" s="41" t="inlineStr">
         <is>
           <t>Listed / awaiting listing on the stock exchanges</t>
         </is>
       </c>
     </row>
     <row r="8">
-      <c r="A8" s="8" t="n">
+      <c r="A8" s="180" t="n">
         <v>1</v>
       </c>
-      <c r="B8" s="8" t="inlineStr">
+      <c r="B8" s="180" t="inlineStr">
         <is>
           <t>HDFC Bank Limited</t>
         </is>
       </c>
-      <c r="C8" s="8" t="inlineStr">
+      <c r="C8" s="180" t="inlineStr">
         <is>
           <t>INE040A01034</t>
         </is>
       </c>
-      <c r="D8" s="8" t="inlineStr">
+      <c r="D8" s="180" t="inlineStr">
         <is>
           <t>Banks</t>
         </is>
       </c>
-      <c r="E8" s="208" t="n">
+      <c r="E8" s="200" t="n">
         <v>66974</v>
       </c>
-      <c r="F8" s="209" t="n">
-[...2 lines deleted...]
-      <c r="G8" s="70" t="n">
+      <c r="F8" s="201" t="n">
+        <v>534.42</v>
+      </c>
+      <c r="G8" s="54" t="n">
+        <v>0.0298</v>
+      </c>
+      <c r="J8" s="201" t="n"/>
+      <c r="K8" s="41" t="inlineStr">
+        <is>
+          <t>Sector/Rating</t>
+        </is>
+      </c>
+      <c r="L8" s="41" t="inlineStr">
+        <is>
+          <t>Percent</t>
+        </is>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" s="180" t="n">
+        <v>2</v>
+      </c>
+      <c r="B9" s="180" t="inlineStr">
+        <is>
+          <t>ICICI Bank Limited</t>
+        </is>
+      </c>
+      <c r="C9" s="180" t="inlineStr">
+        <is>
+          <t>INE090A01021</t>
+        </is>
+      </c>
+      <c r="D9" s="180" t="inlineStr">
+        <is>
+          <t>Banks</t>
+        </is>
+      </c>
+      <c r="E9" s="200" t="n">
+        <v>24201</v>
+      </c>
+      <c r="F9" s="201" t="n">
+        <v>332.81</v>
+      </c>
+      <c r="G9" s="54" t="n">
+        <v>0.0186</v>
+      </c>
+      <c r="J9" s="201" t="n"/>
+      <c r="K9" s="180" t="inlineStr">
+        <is>
+          <t>Sovereign</t>
+        </is>
+      </c>
+      <c r="L9" s="54" t="n">
+        <v>0.5439000000000001</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" s="180" t="n">
+        <v>3</v>
+      </c>
+      <c r="B10" s="180" t="inlineStr">
+        <is>
+          <t>Cipla Limited</t>
+        </is>
+      </c>
+      <c r="C10" s="180" t="inlineStr">
+        <is>
+          <t>INE059A01026</t>
+        </is>
+      </c>
+      <c r="D10" s="180" t="inlineStr">
+        <is>
+          <t>Pharmaceuticals &amp; Biotechnology</t>
+        </is>
+      </c>
+      <c r="E10" s="200" t="n">
+        <v>15954</v>
+      </c>
+      <c r="F10" s="201" t="n">
+        <v>233.79</v>
+      </c>
+      <c r="G10" s="54" t="n">
+        <v>0.013</v>
+      </c>
+      <c r="J10" s="201" t="n"/>
+      <c r="K10" s="180" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="L10" s="54" t="n">
+        <v>0.1339</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" s="180" t="n">
+        <v>4</v>
+      </c>
+      <c r="B11" s="180" t="inlineStr">
+        <is>
+          <t>Kotak Mahindra Bank Limited</t>
+        </is>
+      </c>
+      <c r="C11" s="180" t="inlineStr">
+        <is>
+          <t>INE237A01036</t>
+        </is>
+      </c>
+      <c r="D11" s="180" t="inlineStr">
+        <is>
+          <t>Banks</t>
+        </is>
+      </c>
+      <c r="E11" s="200" t="n">
+        <v>56328</v>
+      </c>
+      <c r="F11" s="201" t="n">
+        <v>220.95</v>
+      </c>
+      <c r="G11" s="54" t="n">
+        <v>0.0123</v>
+      </c>
+      <c r="J11" s="201" t="n"/>
+      <c r="K11" s="180" t="inlineStr">
+        <is>
+          <t>Banks</t>
+        </is>
+      </c>
+      <c r="L11" s="54" t="n">
+        <v>0.0688</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" s="180" t="n">
+        <v>5</v>
+      </c>
+      <c r="B12" s="180" t="inlineStr">
+        <is>
+          <t>ITC Limited</t>
+        </is>
+      </c>
+      <c r="C12" s="180" t="inlineStr">
+        <is>
+          <t>INE154A01025</t>
+        </is>
+      </c>
+      <c r="D12" s="180" t="inlineStr">
+        <is>
+          <t>Diversified FMCG</t>
+        </is>
+      </c>
+      <c r="E12" s="200" t="n">
+        <v>74573</v>
+      </c>
+      <c r="F12" s="201" t="n">
+        <v>213.99</v>
+      </c>
+      <c r="G12" s="54" t="n">
+        <v>0.0119</v>
+      </c>
+      <c r="J12" s="201" t="n"/>
+      <c r="K12" s="180" t="inlineStr">
+        <is>
+          <t>CRISIL AA+</t>
+        </is>
+      </c>
+      <c r="L12" s="54" t="n">
+        <v>0.0425</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" s="180" t="n">
+        <v>6</v>
+      </c>
+      <c r="B13" s="180" t="inlineStr">
+        <is>
+          <t>Mahindra &amp; Mahindra Limited</t>
+        </is>
+      </c>
+      <c r="C13" s="180" t="inlineStr">
+        <is>
+          <t>INE101A01026</t>
+        </is>
+      </c>
+      <c r="D13" s="180" t="inlineStr">
+        <is>
+          <t>Automobiles</t>
+        </is>
+      </c>
+      <c r="E13" s="200" t="n">
+        <v>6425</v>
+      </c>
+      <c r="F13" s="201" t="n">
+        <v>197.17</v>
+      </c>
+      <c r="G13" s="54" t="n">
+        <v>0.011</v>
+      </c>
+      <c r="J13" s="201" t="n"/>
+      <c r="K13" s="180" t="inlineStr">
+        <is>
+          <t>ICRA AA+</t>
+        </is>
+      </c>
+      <c r="L13" s="54" t="n">
+        <v>0.0298</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" s="180" t="n">
+        <v>7</v>
+      </c>
+      <c r="B14" s="180" t="inlineStr">
+        <is>
+          <t>Axis Bank Limited</t>
+        </is>
+      </c>
+      <c r="C14" s="180" t="inlineStr">
+        <is>
+          <t>INE238A01034</t>
+        </is>
+      </c>
+      <c r="D14" s="180" t="inlineStr">
+        <is>
+          <t>Banks</t>
+        </is>
+      </c>
+      <c r="E14" s="200" t="n">
+        <v>10856</v>
+      </c>
+      <c r="F14" s="201" t="n">
+        <v>146.09</v>
+      </c>
+      <c r="G14" s="54" t="n">
+        <v>0.0081</v>
+      </c>
+      <c r="J14" s="201" t="n"/>
+      <c r="K14" s="180" t="inlineStr">
+        <is>
+          <t>Pharmaceuticals &amp; Biotechnology</t>
+        </is>
+      </c>
+      <c r="L14" s="54" t="n">
+        <v>0.025</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" s="180" t="n">
+        <v>8</v>
+      </c>
+      <c r="B15" s="180" t="inlineStr">
+        <is>
+          <t>Indigo Paints Limited</t>
+        </is>
+      </c>
+      <c r="C15" s="180" t="inlineStr">
+        <is>
+          <t>INE09VQ01012</t>
+        </is>
+      </c>
+      <c r="D15" s="180" t="inlineStr">
+        <is>
+          <t>Consumer Durables</t>
+        </is>
+      </c>
+      <c r="E15" s="200" t="n">
+        <v>14038</v>
+      </c>
+      <c r="F15" s="201" t="n">
+        <v>142.52</v>
+      </c>
+      <c r="G15" s="54" t="n">
+        <v>0.007900000000000001</v>
+      </c>
+      <c r="J15" s="201" t="n"/>
+      <c r="K15" s="180" t="inlineStr">
+        <is>
+          <t>Insurance</t>
+        </is>
+      </c>
+      <c r="L15" s="54" t="n">
+        <v>0.0223</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" s="180" t="n">
+        <v>9</v>
+      </c>
+      <c r="B16" s="180" t="inlineStr">
+        <is>
+          <t>HDFC Life Insurance Company Limited</t>
+        </is>
+      </c>
+      <c r="C16" s="180" t="inlineStr">
+        <is>
+          <t>INE795G01014</t>
+        </is>
+      </c>
+      <c r="D16" s="180" t="inlineStr">
+        <is>
+          <t>Insurance</t>
+        </is>
+      </c>
+      <c r="E16" s="200" t="n">
+        <v>23507</v>
+      </c>
+      <c r="F16" s="201" t="n">
+        <v>135.37</v>
+      </c>
+      <c r="G16" s="54" t="n">
+        <v>0.0075</v>
+      </c>
+      <c r="J16" s="201" t="n"/>
+      <c r="K16" s="180" t="inlineStr">
+        <is>
+          <t>Automobiles</t>
+        </is>
+      </c>
+      <c r="L16" s="54" t="n">
+        <v>0.0214</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" s="180" t="n">
+        <v>10</v>
+      </c>
+      <c r="B17" s="180" t="inlineStr">
+        <is>
+          <t>NTPC Limited</t>
+        </is>
+      </c>
+      <c r="C17" s="180" t="inlineStr">
+        <is>
+          <t>INE733E01010</t>
+        </is>
+      </c>
+      <c r="D17" s="180" t="inlineStr">
+        <is>
+          <t>Power</t>
+        </is>
+      </c>
+      <c r="E17" s="200" t="n">
+        <v>35921</v>
+      </c>
+      <c r="F17" s="201" t="n">
+        <v>128.11</v>
+      </c>
+      <c r="G17" s="54" t="n">
+        <v>0.0071</v>
+      </c>
+      <c r="J17" s="201" t="n"/>
+      <c r="K17" s="180" t="inlineStr">
+        <is>
+          <t>Diversified FMCG</t>
+        </is>
+      </c>
+      <c r="L17" s="54" t="n">
+        <v>0.0119</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" s="180" t="n">
+        <v>11</v>
+      </c>
+      <c r="B18" s="180" t="inlineStr">
+        <is>
+          <t>Indus Towers Limited</t>
+        </is>
+      </c>
+      <c r="C18" s="180" t="inlineStr">
+        <is>
+          <t>INE121J01017</t>
+        </is>
+      </c>
+      <c r="D18" s="180" t="inlineStr">
+        <is>
+          <t>Telecom - Services</t>
+        </is>
+      </c>
+      <c r="E18" s="200" t="n">
+        <v>28878</v>
+      </c>
+      <c r="F18" s="201" t="n">
+        <v>113.12</v>
+      </c>
+      <c r="G18" s="54" t="n">
+        <v>0.0063</v>
+      </c>
+      <c r="J18" s="201" t="n"/>
+      <c r="K18" s="180" t="inlineStr">
+        <is>
+          <t>Consumer Durables</t>
+        </is>
+      </c>
+      <c r="L18" s="54" t="n">
+        <v>0.0101</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" s="180" t="n">
+        <v>12</v>
+      </c>
+      <c r="B19" s="180" t="inlineStr">
+        <is>
+          <t>Maruti Suzuki India Limited</t>
+        </is>
+      </c>
+      <c r="C19" s="180" t="inlineStr">
+        <is>
+          <t>INE585B01010</t>
+        </is>
+      </c>
+      <c r="D19" s="180" t="inlineStr">
+        <is>
+          <t>Automobiles</t>
+        </is>
+      </c>
+      <c r="E19" s="200" t="n">
+        <v>726</v>
+      </c>
+      <c r="F19" s="201" t="n">
+        <v>102.47</v>
+      </c>
+      <c r="G19" s="54" t="n">
+        <v>0.0057</v>
+      </c>
+      <c r="J19" s="201" t="n"/>
+      <c r="K19" s="180" t="inlineStr">
+        <is>
+          <t>Power</t>
+        </is>
+      </c>
+      <c r="L19" s="54" t="n">
+        <v>0.0071</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" s="180" t="n">
+        <v>13</v>
+      </c>
+      <c r="B20" s="180" t="inlineStr">
+        <is>
+          <t>Canara HSBC Life Insurance Company Limited</t>
+        </is>
+      </c>
+      <c r="C20" s="180" t="inlineStr">
+        <is>
+          <t>INE01TY01017</t>
+        </is>
+      </c>
+      <c r="D20" s="180" t="inlineStr">
+        <is>
+          <t>Insurance</t>
+        </is>
+      </c>
+      <c r="E20" s="200" t="n">
+        <v>67454</v>
+      </c>
+      <c r="F20" s="201" t="n">
+        <v>94.34</v>
+      </c>
+      <c r="G20" s="54" t="n">
+        <v>0.0053</v>
+      </c>
+      <c r="J20" s="201" t="n"/>
+      <c r="K20" s="180" t="inlineStr">
+        <is>
+          <t>Telecom - Services</t>
+        </is>
+      </c>
+      <c r="L20" s="54" t="n">
+        <v>0.0063</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" s="180" t="n">
+        <v>14</v>
+      </c>
+      <c r="B21" s="180" t="inlineStr">
+        <is>
+          <t>Cohance Lifesciences Limited</t>
+        </is>
+      </c>
+      <c r="C21" s="180" t="inlineStr">
+        <is>
+          <t>INE03QK01018</t>
+        </is>
+      </c>
+      <c r="D21" s="180" t="inlineStr">
+        <is>
+          <t>Pharmaceuticals &amp; Biotechnology</t>
+        </is>
+      </c>
+      <c r="E21" s="200" t="n">
+        <v>20150</v>
+      </c>
+      <c r="F21" s="201" t="n">
+        <v>91.91</v>
+      </c>
+      <c r="G21" s="54" t="n">
+        <v>0.0051</v>
+      </c>
+      <c r="J21" s="201" t="n"/>
+      <c r="K21" s="180" t="inlineStr">
+        <is>
+          <t>Gas</t>
+        </is>
+      </c>
+      <c r="L21" s="54" t="n">
+        <v>0.0047</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" s="180" t="n">
+        <v>15</v>
+      </c>
+      <c r="B22" s="180" t="inlineStr">
+        <is>
+          <t>SBI Life Insurance Company Limited</t>
+        </is>
+      </c>
+      <c r="C22" s="180" t="inlineStr">
+        <is>
+          <t>INE123W01016</t>
+        </is>
+      </c>
+      <c r="D22" s="180" t="inlineStr">
+        <is>
+          <t>Insurance</t>
+        </is>
+      </c>
+      <c r="E22" s="200" t="n">
+        <v>4917</v>
+      </c>
+      <c r="F22" s="201" t="n">
+        <v>86.81999999999999</v>
+      </c>
+      <c r="G22" s="54" t="n">
+        <v>0.0048</v>
+      </c>
+      <c r="J22" s="201" t="n"/>
+      <c r="K22" s="180" t="inlineStr">
+        <is>
+          <t>IT - Software</t>
+        </is>
+      </c>
+      <c r="L22" s="54" t="n">
+        <v>0.0044</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" s="180" t="n">
+        <v>16</v>
+      </c>
+      <c r="B23" s="180" t="inlineStr">
+        <is>
+          <t>Petronet LNG Limited</t>
+        </is>
+      </c>
+      <c r="C23" s="180" t="inlineStr">
+        <is>
+          <t>INE347G01014</t>
+        </is>
+      </c>
+      <c r="D23" s="180" t="inlineStr">
+        <is>
+          <t>Gas</t>
+        </is>
+      </c>
+      <c r="E23" s="200" t="n">
+        <v>30317</v>
+      </c>
+      <c r="F23" s="201" t="n">
+        <v>85.13</v>
+      </c>
+      <c r="G23" s="54" t="n">
+        <v>0.0047</v>
+      </c>
+      <c r="J23" s="201" t="n"/>
+      <c r="K23" s="180" t="inlineStr">
+        <is>
+          <t>Petroleum Products</t>
+        </is>
+      </c>
+      <c r="L23" s="54" t="n">
+        <v>0.0044</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" s="180" t="n">
+        <v>17</v>
+      </c>
+      <c r="B24" s="180" t="inlineStr">
+        <is>
+          <t>ICICI Lombard General Insurance Company Limited</t>
+        </is>
+      </c>
+      <c r="C24" s="180" t="inlineStr">
+        <is>
+          <t>INE765G01017</t>
+        </is>
+      </c>
+      <c r="D24" s="180" t="inlineStr">
+        <is>
+          <t>Insurance</t>
+        </is>
+      </c>
+      <c r="E24" s="200" t="n">
+        <v>4820</v>
+      </c>
+      <c r="F24" s="201" t="n">
+        <v>83.95</v>
+      </c>
+      <c r="G24" s="54" t="n">
+        <v>0.0047</v>
+      </c>
+      <c r="J24" s="201" t="n"/>
+      <c r="K24" s="180" t="inlineStr">
+        <is>
+          <t>Healthcare Services</t>
+        </is>
+      </c>
+      <c r="L24" s="54" t="n">
+        <v>0.0039</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25" s="180" t="n">
+        <v>18</v>
+      </c>
+      <c r="B25" s="180" t="inlineStr">
+        <is>
+          <t>Hero MotoCorp Limited</t>
+        </is>
+      </c>
+      <c r="C25" s="180" t="inlineStr">
+        <is>
+          <t>INE158A01026</t>
+        </is>
+      </c>
+      <c r="D25" s="180" t="inlineStr">
+        <is>
+          <t>Automobiles</t>
+        </is>
+      </c>
+      <c r="E25" s="200" t="n">
+        <v>1742</v>
+      </c>
+      <c r="F25" s="201" t="n">
+        <v>83.52</v>
+      </c>
+      <c r="G25" s="54" t="n">
+        <v>0.0047</v>
+      </c>
+      <c r="J25" s="201" t="n"/>
+      <c r="K25" s="180" t="inlineStr">
+        <is>
+          <t>Alternative Investment Funds (AIF)</t>
+        </is>
+      </c>
+      <c r="L25" s="54" t="n">
+        <v>0.0033</v>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26" s="180" t="n">
+        <v>19</v>
+      </c>
+      <c r="B26" s="180" t="inlineStr">
+        <is>
+          <t>Infosys Limited</t>
+        </is>
+      </c>
+      <c r="C26" s="180" t="inlineStr">
+        <is>
+          <t>INE009A01021</t>
+        </is>
+      </c>
+      <c r="D26" s="180" t="inlineStr">
+        <is>
+          <t>IT - Software</t>
+        </is>
+      </c>
+      <c r="E26" s="200" t="n">
+        <v>7969</v>
+      </c>
+      <c r="F26" s="201" t="n">
+        <v>79.72</v>
+      </c>
+      <c r="G26" s="54" t="n">
+        <v>0.0044</v>
+      </c>
+      <c r="J26" s="201" t="n"/>
+      <c r="K26" s="180" t="inlineStr">
+        <is>
+          <t>Chemicals &amp; Petrochemicals</t>
+        </is>
+      </c>
+      <c r="L26" s="54" t="n">
+        <v>0.0029</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" s="180" t="n">
+        <v>20</v>
+      </c>
+      <c r="B27" s="180" t="inlineStr">
+        <is>
+          <t>Syngene International Limited</t>
+        </is>
+      </c>
+      <c r="C27" s="180" t="inlineStr">
+        <is>
+          <t>INE398R01022</t>
+        </is>
+      </c>
+      <c r="D27" s="180" t="inlineStr">
+        <is>
+          <t>Healthcare Services</t>
+        </is>
+      </c>
+      <c r="E27" s="200" t="n">
+        <v>15725</v>
+      </c>
+      <c r="F27" s="201" t="n">
+        <v>69.11</v>
+      </c>
+      <c r="G27" s="54" t="n">
+        <v>0.0039</v>
+      </c>
+      <c r="J27" s="201" t="n"/>
+      <c r="K27" s="180" t="inlineStr">
+        <is>
+          <t>Fertilizers &amp; Agrochemicals</t>
+        </is>
+      </c>
+      <c r="L27" s="54" t="n">
+        <v>0.0027</v>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28" s="180" t="n">
+        <v>21</v>
+      </c>
+      <c r="B28" s="180" t="inlineStr">
+        <is>
+          <t>IPCA Laboratories Limited</t>
+        </is>
+      </c>
+      <c r="C28" s="180" t="inlineStr">
+        <is>
+          <t>INE571A01038</t>
+        </is>
+      </c>
+      <c r="D28" s="180" t="inlineStr">
+        <is>
+          <t>Pharmaceuticals &amp; Biotechnology</t>
+        </is>
+      </c>
+      <c r="E28" s="200" t="n">
+        <v>3235</v>
+      </c>
+      <c r="F28" s="201" t="n">
+        <v>55.03</v>
+      </c>
+      <c r="G28" s="54" t="n">
+        <v>0.0031</v>
+      </c>
+      <c r="J28" s="201" t="n"/>
+      <c r="K28" s="180" t="inlineStr">
+        <is>
+          <t>IT - Services</t>
+        </is>
+      </c>
+      <c r="L28" s="54" t="n">
+        <v>0.0024</v>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29" s="180" t="n">
+        <v>22</v>
+      </c>
+      <c r="B29" s="180" t="inlineStr">
+        <is>
+          <t>Jubilant Ingrevia Limited</t>
+        </is>
+      </c>
+      <c r="C29" s="180" t="inlineStr">
+        <is>
+          <t>INE0BY001018</t>
+        </is>
+      </c>
+      <c r="D29" s="180" t="inlineStr">
+        <is>
+          <t>Chemicals &amp; Petrochemicals</t>
+        </is>
+      </c>
+      <c r="E29" s="200" t="n">
+        <v>8652</v>
+      </c>
+      <c r="F29" s="201" t="n">
+        <v>52.62</v>
+      </c>
+      <c r="G29" s="54" t="n">
+        <v>0.0029</v>
+      </c>
+      <c r="J29" s="201" t="n"/>
+      <c r="K29" s="180" t="inlineStr">
+        <is>
+          <t>Finance</t>
+        </is>
+      </c>
+      <c r="L29" s="54" t="n">
+        <v>0.0005999999999999999</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30" s="180" t="n">
+        <v>23</v>
+      </c>
+      <c r="B30" s="180" t="inlineStr">
+        <is>
+          <t>Coromandel International Limited</t>
+        </is>
+      </c>
+      <c r="C30" s="180" t="inlineStr">
+        <is>
+          <t>INE169A01031</t>
+        </is>
+      </c>
+      <c r="D30" s="180" t="inlineStr">
+        <is>
+          <t>Fertilizers &amp; Agrochemicals</t>
+        </is>
+      </c>
+      <c r="E30" s="200" t="n">
+        <v>2399</v>
+      </c>
+      <c r="F30" s="201" t="n">
+        <v>48.1</v>
+      </c>
+      <c r="G30" s="54" t="n">
+        <v>0.0027</v>
+      </c>
+      <c r="J30" s="201" t="n"/>
+      <c r="K30" s="180" t="inlineStr">
+        <is>
+          <t>Cash &amp; Equivalent</t>
+        </is>
+      </c>
+      <c r="L30" s="54" t="n">
+        <v>0.0477</v>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31" s="180" t="n">
+        <v>24</v>
+      </c>
+      <c r="B31" s="180" t="inlineStr">
+        <is>
+          <t>Cyient Limited</t>
+        </is>
+      </c>
+      <c r="C31" s="180" t="inlineStr">
+        <is>
+          <t>INE136B01020</t>
+        </is>
+      </c>
+      <c r="D31" s="180" t="inlineStr">
+        <is>
+          <t>IT - Services</t>
+        </is>
+      </c>
+      <c r="E31" s="200" t="n">
+        <v>4912</v>
+      </c>
+      <c r="F31" s="201" t="n">
+        <v>42.83</v>
+      </c>
+      <c r="G31" s="54" t="n">
+        <v>0.0024</v>
+      </c>
+      <c r="J31" s="201" t="n"/>
+    </row>
+    <row r="32">
+      <c r="A32" s="180" t="n">
+        <v>25</v>
+      </c>
+      <c r="B32" s="180" t="inlineStr">
+        <is>
+          <t>Alembic Pharmaceuticals Limited</t>
+        </is>
+      </c>
+      <c r="C32" s="180" t="inlineStr">
+        <is>
+          <t>INE901L01018</t>
+        </is>
+      </c>
+      <c r="D32" s="180" t="inlineStr">
+        <is>
+          <t>Pharmaceuticals &amp; Biotechnology</t>
+        </is>
+      </c>
+      <c r="E32" s="200" t="n">
+        <v>4922</v>
+      </c>
+      <c r="F32" s="201" t="n">
+        <v>40.5</v>
+      </c>
+      <c r="G32" s="54" t="n">
+        <v>0.0023</v>
+      </c>
+      <c r="J32" s="201" t="n"/>
+    </row>
+    <row r="33">
+      <c r="A33" s="180" t="n">
+        <v>26</v>
+      </c>
+      <c r="B33" s="180" t="inlineStr">
+        <is>
+          <t>La Opala RG Limited</t>
+        </is>
+      </c>
+      <c r="C33" s="180" t="inlineStr">
+        <is>
+          <t>INE059D01020</t>
+        </is>
+      </c>
+      <c r="D33" s="180" t="inlineStr">
+        <is>
+          <t>Consumer Durables</t>
+        </is>
+      </c>
+      <c r="E33" s="200" t="n">
+        <v>21572</v>
+      </c>
+      <c r="F33" s="201" t="n">
+        <v>38.94</v>
+      </c>
+      <c r="G33" s="54" t="n">
+        <v>0.0022</v>
+      </c>
+      <c r="J33" s="201" t="n"/>
+    </row>
+    <row r="34">
+      <c r="A34" s="180" t="n">
+        <v>27</v>
+      </c>
+      <c r="B34" s="180" t="inlineStr">
+        <is>
+          <t>Hindustan Petroleum Corporation Limited</t>
+        </is>
+      </c>
+      <c r="C34" s="180" t="inlineStr">
+        <is>
+          <t>INE094A01015</t>
+        </is>
+      </c>
+      <c r="D34" s="180" t="inlineStr">
+        <is>
+          <t>Petroleum Products</t>
+        </is>
+      </c>
+      <c r="E34" s="200" t="n">
+        <v>6871</v>
+      </c>
+      <c r="F34" s="201" t="n">
+        <v>27.1</v>
+      </c>
+      <c r="G34" s="54" t="n">
+        <v>0.0015</v>
+      </c>
+      <c r="J34" s="201" t="n"/>
+    </row>
+    <row r="35">
+      <c r="A35" s="180" t="n">
+        <v>28</v>
+      </c>
+      <c r="B35" s="180" t="inlineStr">
+        <is>
+          <t>Indian Oil Corporation Limited</t>
+        </is>
+      </c>
+      <c r="C35" s="180" t="inlineStr">
+        <is>
+          <t>INE242A01010</t>
+        </is>
+      </c>
+      <c r="D35" s="180" t="inlineStr">
+        <is>
+          <t>Petroleum Products</t>
+        </is>
+      </c>
+      <c r="E35" s="200" t="n">
+        <v>19056</v>
+      </c>
+      <c r="F35" s="201" t="n">
+        <v>26.56</v>
+      </c>
+      <c r="G35" s="54" t="n">
+        <v>0.0015</v>
+      </c>
+      <c r="J35" s="201" t="n"/>
+    </row>
+    <row r="36">
+      <c r="A36" s="180" t="n">
+        <v>29</v>
+      </c>
+      <c r="B36" s="180" t="inlineStr">
+        <is>
+          <t>Alkem Laboratories Limited</t>
+        </is>
+      </c>
+      <c r="C36" s="180" t="inlineStr">
+        <is>
+          <t>INE540L01014</t>
+        </is>
+      </c>
+      <c r="D36" s="180" t="inlineStr">
+        <is>
+          <t>Pharmaceuticals &amp; Biotechnology</t>
+        </is>
+      </c>
+      <c r="E36" s="200" t="n">
+        <v>471</v>
+      </c>
+      <c r="F36" s="201" t="n">
+        <v>26.23</v>
+      </c>
+      <c r="G36" s="54" t="n">
+        <v>0.0015</v>
+      </c>
+      <c r="J36" s="201" t="n"/>
+    </row>
+    <row r="37">
+      <c r="A37" s="180" t="n">
+        <v>30</v>
+      </c>
+      <c r="B37" s="180" t="inlineStr">
+        <is>
+          <t>Bharat Petroleum Corporation Limited</t>
+        </is>
+      </c>
+      <c r="C37" s="180" t="inlineStr">
+        <is>
+          <t>INE029A01011</t>
+        </is>
+      </c>
+      <c r="D37" s="180" t="inlineStr">
+        <is>
+          <t>Petroleum Products</t>
+        </is>
+      </c>
+      <c r="E37" s="200" t="n">
+        <v>8353</v>
+      </c>
+      <c r="F37" s="201" t="n">
+        <v>25.36</v>
+      </c>
+      <c r="G37" s="54" t="n">
+        <v>0.0014</v>
+      </c>
+      <c r="J37" s="201" t="n"/>
+    </row>
+    <row r="38">
+      <c r="A38" s="180" t="n">
+        <v>31</v>
+      </c>
+      <c r="B38" s="180" t="inlineStr">
+        <is>
+          <t>Power Finance Corporation Limited</t>
+        </is>
+      </c>
+      <c r="C38" s="180" t="inlineStr">
+        <is>
+          <t>INE134E01011</t>
+        </is>
+      </c>
+      <c r="D38" s="180" t="inlineStr">
+        <is>
+          <t>Finance</t>
+        </is>
+      </c>
+      <c r="E38" s="200" t="n">
+        <v>2528</v>
+      </c>
+      <c r="F38" s="201" t="n">
+        <v>10.73</v>
+      </c>
+      <c r="G38" s="54" t="n">
+        <v>0.0005999999999999999</v>
+      </c>
+      <c r="J38" s="201" t="n"/>
+    </row>
+    <row r="39">
+      <c r="A39" s="56" t="n"/>
+      <c r="B39" s="56" t="inlineStr">
+        <is>
+          <t>Total</t>
+        </is>
+      </c>
+      <c r="C39" s="56" t="n"/>
+      <c r="D39" s="56" t="n"/>
+      <c r="E39" s="56" t="n"/>
+      <c r="F39" s="202" t="n">
+        <v>3569.31</v>
+      </c>
+      <c r="G39" s="58" t="n">
+        <v>0.1989</v>
+      </c>
+    </row>
+    <row r="41">
+      <c r="B41" s="41" t="inlineStr">
+        <is>
+          <t>DEBT INSTRUMENTS</t>
+        </is>
+      </c>
+    </row>
+    <row r="42">
+      <c r="B42" s="41" t="inlineStr">
+        <is>
+          <t>BOND &amp; NCD's</t>
+        </is>
+      </c>
+    </row>
+    <row r="43">
+      <c r="B43" s="41" t="inlineStr">
+        <is>
+          <t>Listed / awaiting listing on the stock exchanges</t>
+        </is>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44" s="180" t="n">
+        <v>32</v>
+      </c>
+      <c r="B44" s="180" t="inlineStr">
+        <is>
+          <t>Muthoot Finance Limited**</t>
+        </is>
+      </c>
+      <c r="C44" s="180" t="inlineStr">
+        <is>
+          <t>INE414G07JU8</t>
+        </is>
+      </c>
+      <c r="D44" s="180" t="inlineStr">
+        <is>
+          <t>CRISIL AA+</t>
+        </is>
+      </c>
+      <c r="E44" s="200" t="n">
+        <v>750</v>
+      </c>
+      <c r="F44" s="201" t="n">
+        <v>762.63</v>
+      </c>
+      <c r="G44" s="54" t="n">
+        <v>0.0425</v>
+      </c>
+      <c r="H44" s="55" t="n">
+        <v>47171</v>
+      </c>
+      <c r="J44" s="201" t="n">
+        <v>8.2949</v>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45" s="180" t="n">
+        <v>33</v>
+      </c>
+      <c r="B45" s="180" t="inlineStr">
+        <is>
+          <t>Cholamandalam Investment and Finance Company Limited**</t>
+        </is>
+      </c>
+      <c r="C45" s="180" t="inlineStr">
+        <is>
+          <t>INE121A07SH0</t>
+        </is>
+      </c>
+      <c r="D45" s="180" t="inlineStr">
+        <is>
+          <t>ICRA AA+</t>
+        </is>
+      </c>
+      <c r="E45" s="200" t="n">
+        <v>500</v>
+      </c>
+      <c r="F45" s="201" t="n">
+        <v>534.98</v>
+      </c>
+      <c r="G45" s="54" t="n">
+        <v>0.0298</v>
+      </c>
+      <c r="H45" s="55" t="n">
+        <v>46648</v>
+      </c>
+      <c r="J45" s="201" t="n">
+        <v>7.9601</v>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46" s="56" t="n"/>
+      <c r="B46" s="56" t="inlineStr">
+        <is>
+          <t>Total</t>
+        </is>
+      </c>
+      <c r="C46" s="56" t="n"/>
+      <c r="D46" s="56" t="n"/>
+      <c r="E46" s="56" t="n"/>
+      <c r="F46" s="202" t="n">
+        <v>1297.61</v>
+      </c>
+      <c r="G46" s="58" t="n">
+        <v>0.0723</v>
+      </c>
+    </row>
+    <row r="48">
+      <c r="B48" s="41" t="inlineStr">
+        <is>
+          <t>Government Securities (Central/State)</t>
+        </is>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49" s="180" t="n">
+        <v>34</v>
+      </c>
+      <c r="B49" s="180" t="inlineStr">
+        <is>
+          <t>7.32% GOI 2030</t>
+        </is>
+      </c>
+      <c r="C49" s="180" t="inlineStr">
+        <is>
+          <t>IN0020230135</t>
+        </is>
+      </c>
+      <c r="D49" s="180" t="inlineStr">
+        <is>
+          <t>Sovereign</t>
+        </is>
+      </c>
+      <c r="E49" s="200" t="n">
+        <v>2000000</v>
+      </c>
+      <c r="F49" s="201" t="n">
+        <v>2087.52</v>
+      </c>
+      <c r="G49" s="54" t="n">
+        <v>0.1164</v>
+      </c>
+      <c r="H49" s="55" t="n">
+        <v>47800</v>
+      </c>
+      <c r="J49" s="201" t="n">
+        <v>6.412</v>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50" s="180" t="n">
+        <v>35</v>
+      </c>
+      <c r="B50" s="180" t="inlineStr">
+        <is>
+          <t>8.51% GOI FRB 2033</t>
+        </is>
+      </c>
+      <c r="C50" s="180" t="inlineStr">
+        <is>
+          <t>IN0020200120</t>
+        </is>
+      </c>
+      <c r="D50" s="180" t="inlineStr">
+        <is>
+          <t>Sovereign</t>
+        </is>
+      </c>
+      <c r="E50" s="200" t="n">
+        <v>1500000</v>
+      </c>
+      <c r="F50" s="201" t="n">
+        <v>1588.87</v>
+      </c>
+      <c r="G50" s="54" t="n">
+        <v>0.0886</v>
+      </c>
+      <c r="H50" s="55" t="n">
+        <v>48844</v>
+      </c>
+      <c r="J50" s="201" t="n">
+        <v>5.9825</v>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51" s="180" t="n">
+        <v>36</v>
+      </c>
+      <c r="B51" s="180" t="inlineStr">
+        <is>
+          <t>7.03% Maharashtra SDL 2038</t>
+        </is>
+      </c>
+      <c r="C51" s="180" t="inlineStr">
+        <is>
+          <t>IN2220250103</t>
+        </is>
+      </c>
+      <c r="D51" s="180" t="inlineStr">
+        <is>
+          <t>Sovereign</t>
+        </is>
+      </c>
+      <c r="E51" s="200" t="n">
+        <v>1500000</v>
+      </c>
+      <c r="F51" s="201" t="n">
+        <v>1446.91</v>
+      </c>
+      <c r="G51" s="54" t="n">
+        <v>0.0806</v>
+      </c>
+      <c r="H51" s="55" t="n">
+        <v>50581</v>
+      </c>
+      <c r="J51" s="201" t="n">
+        <v>7.4975</v>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52" s="180" t="n">
+        <v>37</v>
+      </c>
+      <c r="B52" s="180" t="inlineStr">
+        <is>
+          <t>7.06% GOI 2028</t>
+        </is>
+      </c>
+      <c r="C52" s="180" t="inlineStr">
+        <is>
+          <t>IN0020230010</t>
+        </is>
+      </c>
+      <c r="D52" s="180" t="inlineStr">
+        <is>
+          <t>Sovereign</t>
+        </is>
+      </c>
+      <c r="E52" s="200" t="n">
+        <v>1000000</v>
+      </c>
+      <c r="F52" s="201" t="n">
+        <v>1033.58</v>
+      </c>
+      <c r="G52" s="54" t="n">
+        <v>0.0576</v>
+      </c>
+      <c r="H52" s="55" t="n">
+        <v>46853</v>
+      </c>
+      <c r="J52" s="201" t="n">
+        <v>5.9863</v>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53" s="180" t="n">
+        <v>38</v>
+      </c>
+      <c r="B53" s="180" t="inlineStr">
+        <is>
+          <t>6.48% GOI 2035</t>
+        </is>
+      </c>
+      <c r="C53" s="180" t="inlineStr">
+        <is>
+          <t>IN0020250091</t>
+        </is>
+      </c>
+      <c r="D53" s="180" t="inlineStr">
+        <is>
+          <t>Sovereign</t>
+        </is>
+      </c>
+      <c r="E53" s="200" t="n">
+        <v>1000000</v>
+      </c>
+      <c r="F53" s="201" t="n">
+        <v>996.4299999999999</v>
+      </c>
+      <c r="G53" s="54" t="n">
+        <v>0.0555</v>
+      </c>
+      <c r="H53" s="55" t="n">
+        <v>49588</v>
+      </c>
+      <c r="J53" s="201" t="n">
+        <v>6.7554</v>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54" s="180" t="n">
+        <v>39</v>
+      </c>
+      <c r="B54" s="180" t="inlineStr">
+        <is>
+          <t>7.10% GOI 2034</t>
+        </is>
+      </c>
+      <c r="C54" s="180" t="inlineStr">
+        <is>
+          <t>IN0020240019</t>
+        </is>
+      </c>
+      <c r="D54" s="180" t="inlineStr">
+        <is>
+          <t>Sovereign</t>
+        </is>
+      </c>
+      <c r="E54" s="200" t="n">
+        <v>500000</v>
+      </c>
+      <c r="F54" s="201" t="n">
+        <v>519.97</v>
+      </c>
+      <c r="G54" s="54" t="n">
         <v>0.029</v>
       </c>
-      <c r="J8" s="209" t="n"/>
-[...12 lines deleted...]
-      <c r="A9" s="8" t="n">
+      <c r="H54" s="55" t="n">
+        <v>49042</v>
+      </c>
+      <c r="J54" s="201" t="n">
+        <v>6.7035</v>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55" s="180" t="n">
+        <v>40</v>
+      </c>
+      <c r="B55" s="180" t="inlineStr">
+        <is>
+          <t>7.10% GOI 2029</t>
+        </is>
+      </c>
+      <c r="C55" s="180" t="inlineStr">
+        <is>
+          <t>IN0020220011</t>
+        </is>
+      </c>
+      <c r="D55" s="180" t="inlineStr">
+        <is>
+          <t>Sovereign</t>
+        </is>
+      </c>
+      <c r="E55" s="200" t="n">
+        <v>500000</v>
+      </c>
+      <c r="F55" s="201" t="n">
+        <v>519.6</v>
+      </c>
+      <c r="G55" s="54" t="n">
+        <v>0.029</v>
+      </c>
+      <c r="H55" s="55" t="n">
+        <v>47226</v>
+      </c>
+      <c r="J55" s="201" t="n">
+        <v>6.1169</v>
+      </c>
+    </row>
+    <row r="56">
+      <c r="A56" s="180" t="n">
+        <v>41</v>
+      </c>
+      <c r="B56" s="180" t="inlineStr">
+        <is>
+          <t>4.59% GOI 2031</t>
+        </is>
+      </c>
+      <c r="C56" s="180" t="inlineStr">
+        <is>
+          <t>IN0020180041</t>
+        </is>
+      </c>
+      <c r="D56" s="180" t="inlineStr">
+        <is>
+          <t>Sovereign</t>
+        </is>
+      </c>
+      <c r="E56" s="200" t="n">
+        <v>500000</v>
+      </c>
+      <c r="F56" s="201" t="n">
+        <v>516.25</v>
+      </c>
+      <c r="G56" s="54" t="n">
+        <v>0.0288</v>
+      </c>
+      <c r="H56" s="55" t="n">
+        <v>48189</v>
+      </c>
+      <c r="J56" s="201" t="n">
+        <v>6.1109</v>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57" s="180" t="n">
+        <v>42</v>
+      </c>
+      <c r="B57" s="180" t="inlineStr">
+        <is>
+          <t>7.02% GOI 2031</t>
+        </is>
+      </c>
+      <c r="C57" s="180" t="inlineStr">
+        <is>
+          <t>IN0020240076</t>
+        </is>
+      </c>
+      <c r="D57" s="180" t="inlineStr">
+        <is>
+          <t>Sovereign</t>
+        </is>
+      </c>
+      <c r="E57" s="200" t="n">
+        <v>500000</v>
+      </c>
+      <c r="F57" s="201" t="n">
+        <v>513.01</v>
+      </c>
+      <c r="G57" s="54" t="n">
+        <v>0.0286</v>
+      </c>
+      <c r="H57" s="55" t="n">
+        <v>48017</v>
+      </c>
+      <c r="J57" s="201" t="n">
+        <v>6.4586</v>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58" s="180" t="n">
+        <v>43</v>
+      </c>
+      <c r="B58" s="180" t="inlineStr">
+        <is>
+          <t>5.74% GOI 2026</t>
+        </is>
+      </c>
+      <c r="C58" s="180" t="inlineStr">
+        <is>
+          <t>IN0020210186</t>
+        </is>
+      </c>
+      <c r="D58" s="180" t="inlineStr">
+        <is>
+          <t>Sovereign</t>
+        </is>
+      </c>
+      <c r="E58" s="200" t="n">
+        <v>500000</v>
+      </c>
+      <c r="F58" s="201" t="n">
+        <v>503.97</v>
+      </c>
+      <c r="G58" s="54" t="n">
+        <v>0.0281</v>
+      </c>
+      <c r="H58" s="55" t="n">
+        <v>46341</v>
+      </c>
+      <c r="J58" s="201" t="n">
+        <v>5.4877</v>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59" s="180" t="n">
+        <v>44</v>
+      </c>
+      <c r="B59" s="180" t="inlineStr">
+        <is>
+          <t>7.83% Gujarat SDL 2026</t>
+        </is>
+      </c>
+      <c r="C59" s="180" t="inlineStr">
+        <is>
+          <t>IN1520160061</t>
+        </is>
+      </c>
+      <c r="D59" s="180" t="inlineStr">
+        <is>
+          <t>Sovereign</t>
+        </is>
+      </c>
+      <c r="E59" s="200" t="n">
+        <v>30000</v>
+      </c>
+      <c r="F59" s="201" t="n">
+        <v>31.12</v>
+      </c>
+      <c r="G59" s="54" t="n">
+        <v>0.0017</v>
+      </c>
+      <c r="H59" s="55" t="n">
+        <v>46216</v>
+      </c>
+      <c r="J59" s="201" t="n">
+        <v>5.3219</v>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60" s="56" t="n"/>
+      <c r="B60" s="56" t="inlineStr">
+        <is>
+          <t>Total</t>
+        </is>
+      </c>
+      <c r="C60" s="56" t="n"/>
+      <c r="D60" s="56" t="n"/>
+      <c r="E60" s="56" t="n"/>
+      <c r="F60" s="202" t="n">
+        <v>9757.23</v>
+      </c>
+      <c r="G60" s="58" t="n">
+        <v>0.5439000000000001</v>
+      </c>
+    </row>
+    <row r="62">
+      <c r="B62" s="41" t="inlineStr">
+        <is>
+          <t>MONEY MARKET INSTRUMENTS</t>
+        </is>
+      </c>
+    </row>
+    <row r="63">
+      <c r="B63" s="41" t="inlineStr">
+        <is>
+          <t>Certificate of Deposit</t>
+        </is>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64" s="180" t="n">
+        <v>45</v>
+      </c>
+      <c r="B64" s="180" t="inlineStr">
+        <is>
+          <t>Small Industries Development Bank of India**</t>
+        </is>
+      </c>
+      <c r="C64" s="180" t="inlineStr">
+        <is>
+          <t>INE556F16BX0</t>
+        </is>
+      </c>
+      <c r="D64" s="180" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E64" s="200" t="n">
+        <v>200</v>
+      </c>
+      <c r="F64" s="201" t="n">
+        <v>961.39</v>
+      </c>
+      <c r="G64" s="54" t="n">
+        <v>0.0536</v>
+      </c>
+      <c r="H64" s="55" t="n">
+        <v>46416</v>
+      </c>
+      <c r="J64" s="201" t="n">
+        <v>6.915</v>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65" s="180" t="n">
+        <v>46</v>
+      </c>
+      <c r="B65" s="180" t="inlineStr">
+        <is>
+          <t>IDFC First Bank Limited**</t>
+        </is>
+      </c>
+      <c r="C65" s="180" t="inlineStr">
+        <is>
+          <t>INE092T16ZD8</t>
+        </is>
+      </c>
+      <c r="D65" s="180" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E65" s="200" t="n">
+        <v>200</v>
+      </c>
+      <c r="F65" s="201" t="n">
+        <v>959.46</v>
+      </c>
+      <c r="G65" s="54" t="n">
+        <v>0.0535</v>
+      </c>
+      <c r="H65" s="55" t="n">
+        <v>46422</v>
+      </c>
+      <c r="J65" s="201" t="n">
+        <v>7.0751</v>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66" s="180" t="n">
+        <v>47</v>
+      </c>
+      <c r="B66" s="180" t="inlineStr">
+        <is>
+          <t>HDFC Bank Limited</t>
+        </is>
+      </c>
+      <c r="C66" s="180" t="inlineStr">
+        <is>
+          <t>INE040A16IK8</t>
+        </is>
+      </c>
+      <c r="D66" s="180" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E66" s="200" t="n">
+        <v>100</v>
+      </c>
+      <c r="F66" s="201" t="n">
+        <v>481.48</v>
+      </c>
+      <c r="G66" s="54" t="n">
+        <v>0.0268</v>
+      </c>
+      <c r="H66" s="55" t="n">
+        <v>46409</v>
+      </c>
+      <c r="J66" s="201" t="n">
+        <v>6.8499</v>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67" s="56" t="n"/>
+      <c r="B67" s="56" t="inlineStr">
+        <is>
+          <t>Total</t>
+        </is>
+      </c>
+      <c r="C67" s="56" t="n"/>
+      <c r="D67" s="56" t="n"/>
+      <c r="E67" s="56" t="n"/>
+      <c r="F67" s="202" t="n">
+        <v>2402.33</v>
+      </c>
+      <c r="G67" s="58" t="n">
+        <v>0.1339</v>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69" s="180" t="n">
+        <v>48</v>
+      </c>
+      <c r="B69" s="41" t="inlineStr">
+        <is>
+          <t>TREPS / Reverse Repo Investments</t>
+        </is>
+      </c>
+      <c r="F69" s="201" t="n">
+        <v>835.75</v>
+      </c>
+      <c r="G69" s="54" t="n">
+        <v>0.0466</v>
+      </c>
+      <c r="H69" s="55" t="n">
+        <v>46204</v>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70" s="56" t="n"/>
+      <c r="B70" s="56" t="inlineStr">
+        <is>
+          <t>Total</t>
+        </is>
+      </c>
+      <c r="C70" s="56" t="n"/>
+      <c r="D70" s="56" t="n"/>
+      <c r="E70" s="56" t="n"/>
+      <c r="F70" s="202" t="n">
+        <v>835.75</v>
+      </c>
+      <c r="G70" s="58" t="n">
+        <v>0.0466</v>
+      </c>
+    </row>
+    <row r="72">
+      <c r="B72" s="41" t="inlineStr">
+        <is>
+          <t>Alternative Investment Funds (AIF)</t>
+        </is>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73" s="180" t="n">
+        <v>49</v>
+      </c>
+      <c r="B73" s="180" t="inlineStr">
+        <is>
+          <t>SBI Funds Management Pvt Ltd/Fund Parent</t>
+        </is>
+      </c>
+      <c r="C73" s="180" t="inlineStr">
+        <is>
+          <t>INF0RQ622028</t>
+        </is>
+      </c>
+      <c r="E73" s="200" t="n">
+        <v>501.975</v>
+      </c>
+      <c r="F73" s="201" t="n">
+        <v>59.59</v>
+      </c>
+      <c r="G73" s="54" t="n">
+        <v>0.0033</v>
+      </c>
+      <c r="J73" s="201" t="n"/>
+    </row>
+    <row r="74">
+      <c r="A74" s="56" t="n"/>
+      <c r="B74" s="56" t="inlineStr">
+        <is>
+          <t>Total</t>
+        </is>
+      </c>
+      <c r="C74" s="56" t="n"/>
+      <c r="D74" s="56" t="n"/>
+      <c r="E74" s="56" t="n"/>
+      <c r="F74" s="202" t="n">
+        <v>59.59</v>
+      </c>
+      <c r="G74" s="58" t="n">
+        <v>0.0033</v>
+      </c>
+    </row>
+    <row r="76">
+      <c r="B76" s="41" t="inlineStr">
+        <is>
+          <t>Cash &amp; Cash Equivalent</t>
+        </is>
+      </c>
+    </row>
+    <row r="77">
+      <c r="B77" s="180" t="inlineStr">
+        <is>
+          <t>Net Receivables/Payables</t>
+        </is>
+      </c>
+      <c r="E77" s="200" t="n"/>
+      <c r="F77" s="201" t="n">
+        <v>19.16</v>
+      </c>
+      <c r="G77" s="54" t="n">
+        <v>0.0011</v>
+      </c>
+      <c r="J77" s="201" t="n"/>
+    </row>
+    <row r="78">
+      <c r="A78" s="56" t="n"/>
+      <c r="B78" s="56" t="inlineStr">
+        <is>
+          <t>Total</t>
+        </is>
+      </c>
+      <c r="C78" s="56" t="n"/>
+      <c r="D78" s="56" t="n"/>
+      <c r="E78" s="56" t="n"/>
+      <c r="F78" s="202" t="n">
+        <v>19.16</v>
+      </c>
+      <c r="G78" s="58" t="n">
+        <v>0.0011</v>
+      </c>
+    </row>
+    <row r="80">
+      <c r="A80" s="145" t="n"/>
+      <c r="B80" s="145" t="inlineStr">
+        <is>
+          <t>GRAND TOTAL</t>
+        </is>
+      </c>
+      <c r="C80" s="145" t="n"/>
+      <c r="D80" s="145" t="n"/>
+      <c r="E80" s="145" t="n"/>
+      <c r="F80" s="203" t="n">
+        <v>17940.98</v>
+      </c>
+      <c r="G80" s="60" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="81">
+      <c r="A81" s="180" t="inlineStr">
+        <is>
+          <t>Notes:</t>
+        </is>
+      </c>
+    </row>
+    <row r="82">
+      <c r="A82" s="180" t="n">
+        <v>1</v>
+      </c>
+      <c r="B82" s="180" t="inlineStr">
+        <is>
+          <t>** Non Traded in accordance with SEBI Regulations.</t>
+        </is>
+      </c>
+    </row>
+    <row r="83">
+      <c r="A83" s="61" t="n">
         <v>2</v>
       </c>
-      <c r="B9" s="8" t="inlineStr">
-[...34 lines deleted...]
-      <c r="A10" s="8" t="n">
+      <c r="B83" s="61" t="inlineStr">
+        <is>
+          <t>Market value includes accrued interest</t>
+        </is>
+      </c>
+    </row>
+    <row r="84" ht="24" customHeight="1">
+      <c r="A84" s="61" t="n">
         <v>3</v>
       </c>
-      <c r="B10" s="8" t="inlineStr">
-[...34 lines deleted...]
-      <c r="A11" s="8" t="n">
+      <c r="B84" s="61" t="inlineStr">
+        <is>
+          <t>Net Assets does not include unit activity for the last day of the month</t>
+        </is>
+      </c>
+    </row>
+    <row r="85" ht="94" customHeight="1">
+      <c r="A85" s="61" t="n">
         <v>4</v>
       </c>
-      <c r="B11" s="8" t="inlineStr">
-[...1955 lines deleted...]
-      <c r="B91" s="166" t="inlineStr">
+      <c r="B85" s="154" t="inlineStr">
         <is>
           <t xml:space="preserve">As per SEBI (MUTUAL FUNDS) REGULATIONS, 1996 and  MASTER CIRCULAR HO/24/13/11(1)2026-IMD-POD-1/I/7602/2026 Dtd March 20th 2026,  Below are the details of the securities in case of which issuer has defaulted beyond its maturity date. 
 Pursuant to the application filed by the Board of IL&amp;FS with the Hon’ble NCLAT to effect the interim distribution process, DSP Regular Savings Fund has received Interim distribution from IL&amp;FS Transportation Networks Limited as stated below in the form of cash and InVITs. The cash distribution has been recognized as realized income passed on to the investors through NAV. The impact of InVITs has been factored in the NAV of the respective scheme on the March 07,2025 on which the INVITs were allotted. The provision of 10% is created on all the distributions of ITNL including prior distribution to safeguard the interest of unit holders as ITNL may claw back the amount in case the distribution results in excess distribution than what the debenture holders ought to have received.  </t>
         </is>
       </c>
-      <c r="C91" s="212" t="n"/>
-[...11 lines deleted...]
-      <c r="B92" s="172" t="inlineStr">
+      <c r="C85" s="204" t="n"/>
+      <c r="D85" s="204" t="n"/>
+      <c r="E85" s="204" t="n"/>
+      <c r="F85" s="204" t="n"/>
+      <c r="G85" s="204" t="n"/>
+      <c r="H85" s="142" t="n"/>
+      <c r="I85" s="142" t="n"/>
+      <c r="J85" s="143" t="n"/>
+      <c r="K85" s="143" t="n"/>
+    </row>
+    <row r="86" ht="60" customHeight="1">
+      <c r="A86" s="61" t="n"/>
+      <c r="B86" s="161" t="inlineStr">
         <is>
           <t>Security Name</t>
         </is>
       </c>
-      <c r="C92" s="172" t="inlineStr">
+      <c r="C86" s="161" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
-      <c r="D92" s="172" t="inlineStr">
+      <c r="D86" s="161" t="inlineStr">
         <is>
           <t>value of the security considered under net receivables (i.e. value recognized in NAV in absolute terms and as % to NAV)
 (Rs.in lakhs)</t>
         </is>
       </c>
-      <c r="E92" s="213" t="n"/>
-      <c r="F92" s="172" t="inlineStr">
+      <c r="E86" s="205" t="n"/>
+      <c r="F86" s="161" t="inlineStr">
         <is>
           <t>total amount (including principal and interest) that is due to the scheme on that investment
 (Rs.in lakhs)</t>
         </is>
       </c>
-      <c r="G92" s="95" t="inlineStr">
+      <c r="G86" s="94" t="inlineStr">
         <is>
           <t>Interim Distribution received (Rs.in lakhs)</t>
         </is>
       </c>
-      <c r="H92" s="172" t="inlineStr">
+      <c r="H86" s="161" t="inlineStr">
         <is>
           <t>Date of passing Interim Distribution recognized in NAV</t>
         </is>
       </c>
-      <c r="I92" s="96" t="inlineStr">
+      <c r="I86" s="95" t="inlineStr">
         <is>
           <t>Interim Distribution: (Invit units) INR at Unit Face Value Rs. 100 (Rs. In Lakhs)</t>
         </is>
       </c>
-      <c r="J92" s="159" t="n"/>
-[...4 lines deleted...]
-      <c r="B93" s="97" t="inlineStr">
+    </row>
+    <row r="87">
+      <c r="A87" s="61" t="n"/>
+      <c r="B87" s="96" t="inlineStr">
         <is>
           <t>0% IL&amp;FS Transportation Networks Limited Ncd Series A 23032019</t>
         </is>
       </c>
-      <c r="C93" s="97" t="inlineStr">
+      <c r="C87" s="96" t="inlineStr">
         <is>
           <t>INE975G08140</t>
         </is>
       </c>
-      <c r="D93" s="98" t="n">
+      <c r="D87" s="97" t="n">
         <v>0</v>
       </c>
-      <c r="E93" s="99" t="n">
+      <c r="E87" s="98" t="n">
         <v>0</v>
       </c>
-      <c r="F93" s="170" t="n">
+      <c r="F87" s="158" t="n">
         <v>1855.787388</v>
       </c>
-      <c r="G93" s="100" t="n">
+      <c r="G87" s="99" t="n">
         <v>115.78068</v>
       </c>
-      <c r="H93" s="101" t="n">
+      <c r="H87" s="100" t="n">
         <v>45218</v>
       </c>
-      <c r="I93" s="183" t="n">
+      <c r="I87" s="172" t="n">
         <v>205.33</v>
       </c>
-      <c r="J93" s="159" t="n"/>
-[...4 lines deleted...]
-      <c r="B94" s="97" t="inlineStr">
+    </row>
+    <row r="88">
+      <c r="A88" s="61" t="n"/>
+      <c r="B88" s="96" t="inlineStr">
         <is>
           <t>0% IL&amp;FS Transportation Networks Limited Ncd Series A 23032019</t>
         </is>
       </c>
-      <c r="C94" s="97" t="inlineStr">
+      <c r="C88" s="96" t="inlineStr">
         <is>
           <t>INE975G08140</t>
         </is>
       </c>
-      <c r="D94" s="98" t="n">
+      <c r="D88" s="97" t="n">
         <v>0</v>
       </c>
-      <c r="E94" s="99" t="n">
+      <c r="E88" s="98" t="n">
         <v>0</v>
       </c>
-      <c r="F94" s="214" t="n"/>
-      <c r="G94" s="100" t="n">
+      <c r="F88" s="206" t="n"/>
+      <c r="G88" s="99" t="n">
         <v>58.6004</v>
       </c>
-      <c r="H94" s="101" t="n">
+      <c r="H88" s="100" t="n">
         <v>45715</v>
       </c>
-      <c r="I94" s="214" t="n"/>
-[...5 lines deleted...]
-      <c r="B95" s="97" t="inlineStr">
+      <c r="I88" s="206" t="n"/>
+    </row>
+    <row r="89">
+      <c r="A89" s="61" t="n"/>
+      <c r="B89" s="96" t="inlineStr">
         <is>
           <t>0% IL&amp;FS Transportation Networks Limited Ncd Series A 23032019</t>
         </is>
       </c>
-      <c r="C95" s="97" t="inlineStr">
+      <c r="C89" s="96" t="inlineStr">
         <is>
           <t>INE975G08140</t>
         </is>
       </c>
-      <c r="D95" s="98" t="n">
+      <c r="D89" s="97" t="n">
         <v>0</v>
       </c>
-      <c r="E95" s="99" t="n">
+      <c r="E89" s="98" t="n">
         <v>0</v>
       </c>
-      <c r="F95" s="215" t="n"/>
-      <c r="G95" s="100" t="n">
+      <c r="F89" s="207" t="n"/>
+      <c r="G89" s="99" t="n">
         <v>106.72675</v>
       </c>
-      <c r="H95" s="101" t="n">
+      <c r="H89" s="100" t="n">
         <v>46128</v>
       </c>
-      <c r="I95" s="215" t="n"/>
-[...17 lines deleted...]
-      <c r="A97" s="78" t="n">
+      <c r="I89" s="207" t="n"/>
+      <c r="J89" s="101" t="n"/>
+      <c r="K89" s="102" t="n"/>
+    </row>
+    <row r="90" ht="53" customHeight="1">
+      <c r="A90" s="61" t="n">
         <v>5</v>
       </c>
-      <c r="B97" s="167" t="inlineStr">
+      <c r="B90" s="173" t="inlineStr">
         <is>
           <t xml:space="preserve"> This scheme has exposure to floating rate instruments and / or interest rate derivatives. The duration of these instruments is linked to the interest rate reset period. The interest rate risk in a floating rate instrument or in a fixed rate instrument hedged with derivatives is likely to be lesser than that in an equivalent maturity fixed rate instrument. Under some market circumstances the volatility may be of an order greater than what may ordinarily be expected considering only its duration. Hence investors are recommended to consider the unadjusted portfolio maturity of the scheme as well and exercise adequate due diligence when deciding to make their investments.</t>
         </is>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B101" s="8" t="inlineStr">
+      <c r="C90" s="208" t="n"/>
+      <c r="D90" s="208" t="n"/>
+      <c r="E90" s="208" t="n"/>
+      <c r="F90" s="208" t="n"/>
+      <c r="G90" s="208" t="n"/>
+      <c r="H90" s="103" t="n"/>
+      <c r="I90" s="103" t="n"/>
+      <c r="J90" s="101" t="n"/>
+    </row>
+    <row r="91">
+      <c r="A91" s="61" t="n"/>
+      <c r="B91" s="61" t="n"/>
+    </row>
+    <row r="92">
+      <c r="B92" s="180" t="inlineStr">
         <is>
           <t>Scheme Riskometer</t>
         </is>
       </c>
     </row>
-    <row r="113">
-      <c r="B113" s="8" t="inlineStr">
+    <row r="104">
+      <c r="B104" s="180" t="inlineStr">
         <is>
           <t>Benchmark Riskometer: CRISIL Hybrid 85+15 - Conservative Index</t>
         </is>
       </c>
     </row>
+    <row r="117">
+      <c r="A117" s="1" t="inlineStr">
+        <is>
+          <t>Sr. No.</t>
+        </is>
+      </c>
+      <c r="B117" s="2" t="inlineStr">
+        <is>
+          <t>Particulars</t>
+        </is>
+      </c>
+      <c r="C117" s="3" t="n"/>
+      <c r="D117" s="3" t="n"/>
+      <c r="E117" s="4" t="n"/>
+    </row>
+    <row r="118">
+      <c r="A118" s="5" t="n">
+        <v>6</v>
+      </c>
+      <c r="B118" s="6" t="n"/>
+      <c r="C118" s="7" t="inlineStr">
+        <is>
+          <t>Portfolio Information</t>
+        </is>
+      </c>
+      <c r="E118" s="9" t="n"/>
+    </row>
+    <row r="119">
+      <c r="A119" s="5" t="n"/>
+      <c r="B119" s="6" t="inlineStr">
+        <is>
+          <t>Description (if any)</t>
+        </is>
+      </c>
+      <c r="C119" s="10" t="n"/>
+      <c r="D119" s="181" t="n"/>
+      <c r="E119" s="9" t="n"/>
+    </row>
+    <row r="120">
+      <c r="A120" s="5" t="n"/>
+      <c r="B120" s="6" t="inlineStr">
+        <is>
+          <t>Annualised Portfolio YTM*@@</t>
+        </is>
+      </c>
+      <c r="C120" s="43" t="n">
+        <v>0.06681438921147689</v>
+      </c>
+      <c r="E120" s="9" t="n"/>
+    </row>
+    <row r="121">
+      <c r="A121" s="5" t="n"/>
+      <c r="B121" s="6" t="inlineStr">
+        <is>
+          <t>Macaulay Duration@@</t>
+        </is>
+      </c>
+      <c r="C121" s="48" t="n">
+        <v>2.77026241468646</v>
+      </c>
+      <c r="E121" s="9" t="n"/>
+    </row>
+    <row r="122">
+      <c r="A122" s="5" t="n"/>
+      <c r="B122" s="6" t="inlineStr">
+        <is>
+          <t>Residual Maturity@@</t>
+        </is>
+      </c>
+      <c r="C122" s="48" t="n">
+        <v>4.46732475337052</v>
+      </c>
+      <c r="E122" s="9" t="n"/>
+    </row>
+    <row r="123">
+      <c r="A123" s="5" t="n"/>
+      <c r="B123" s="6" t="inlineStr">
+        <is>
+          <t>Modified Duration (in years)@@</t>
+        </is>
+      </c>
+      <c r="C123" s="48" t="n">
+        <v>2.66959791872796</v>
+      </c>
+      <c r="E123" s="9" t="n"/>
+    </row>
+    <row r="124">
+      <c r="A124" s="5" t="n"/>
+      <c r="B124" s="182" t="inlineStr">
+        <is>
+          <t>* In case of semi-annual YTM, it will be annualised</t>
+        </is>
+      </c>
+      <c r="C124" s="182" t="n"/>
+      <c r="E124" s="9" t="n"/>
+    </row>
     <row r="125">
-      <c r="A125" s="1" t="inlineStr">
-[...11 lines deleted...]
-      <c r="E125" s="4" t="n"/>
+      <c r="A125" s="5" t="n">
+        <v>7</v>
+      </c>
+      <c r="B125" s="183" t="inlineStr">
+        <is>
+          <t>NAV AND Dividend</t>
+        </is>
+      </c>
+      <c r="C125" s="182" t="n"/>
+      <c r="E125" s="9" t="n"/>
     </row>
     <row r="126">
-      <c r="A126" s="5" t="n">
-[...8 lines deleted...]
-      <c r="E126" s="9" t="n"/>
+      <c r="A126" s="5" t="n"/>
+      <c r="B126" s="209" t="inlineStr">
+        <is>
+          <t>Plan/Option Name</t>
+        </is>
+      </c>
+      <c r="C126" s="149" t="inlineStr">
+        <is>
+          <t>NAV per unit (Rs)</t>
+        </is>
+      </c>
+      <c r="D126" s="205" t="n"/>
+      <c r="E126" s="210" t="inlineStr">
+        <is>
+          <t>Aggregate distributions during the portfolio period  (Rs. per Unit)</t>
+        </is>
+      </c>
     </row>
     <row r="127">
       <c r="A127" s="5" t="n"/>
-      <c r="B127" s="6" t="inlineStr">
-[...6 lines deleted...]
-      <c r="E127" s="9" t="n"/>
+      <c r="B127" s="207" t="n"/>
+      <c r="C127" s="14" t="inlineStr">
+        <is>
+          <t>As on Jun 15, 2026</t>
+        </is>
+      </c>
+      <c r="D127" s="14" t="inlineStr">
+        <is>
+          <t>As on Jun 30, 2026</t>
+        </is>
+      </c>
+      <c r="E127" s="207" t="n"/>
     </row>
     <row r="128">
-      <c r="A128" s="5" t="n"/>
-[...8 lines deleted...]
-      <c r="E128" s="9" t="n"/>
+      <c r="A128" s="15" t="n"/>
+      <c r="B128" s="16" t="inlineStr">
+        <is>
+          <t>Direct Plan-Growth Plan</t>
+        </is>
+      </c>
+      <c r="C128" s="17" t="inlineStr">
+        <is>
+          <t>68.5000</t>
+        </is>
+      </c>
+      <c r="D128" s="17" t="inlineStr">
+        <is>
+          <t>68.9190</t>
+        </is>
+      </c>
+      <c r="E128" s="211" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
     </row>
     <row r="129">
-      <c r="A129" s="5" t="n"/>
-[...8 lines deleted...]
-      <c r="E129" s="9" t="n"/>
+      <c r="A129" s="15" t="n"/>
+      <c r="B129" s="16" t="inlineStr">
+        <is>
+          <t>Direct Plan-IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C129" s="17" t="n">
+        <v>0</v>
+      </c>
+      <c r="D129" s="17" t="n">
+        <v>0</v>
+      </c>
+      <c r="E129" s="211" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="130">
-      <c r="A130" s="5" t="n"/>
-[...8 lines deleted...]
-      <c r="E130" s="9" t="n"/>
+      <c r="A130" s="15" t="n"/>
+      <c r="B130" s="16" t="inlineStr">
+        <is>
+          <t>Direct Plan-Daily IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C130" s="17" t="n">
+        <v>0</v>
+      </c>
+      <c r="D130" s="17" t="n">
+        <v>0</v>
+      </c>
+      <c r="E130" s="211" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="131">
-      <c r="A131" s="5" t="n"/>
-[...8 lines deleted...]
-      <c r="E131" s="9" t="n"/>
+      <c r="A131" s="15" t="n"/>
+      <c r="B131" s="16" t="inlineStr">
+        <is>
+          <t>Direct Plan-Weekly IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C131" s="17" t="n">
+        <v>0</v>
+      </c>
+      <c r="D131" s="17" t="n">
+        <v>0</v>
+      </c>
+      <c r="E131" s="211" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="132">
-      <c r="A132" s="5" t="n"/>
-[...6 lines deleted...]
-      <c r="E132" s="9" t="n"/>
+      <c r="A132" s="15" t="n"/>
+      <c r="B132" s="16" t="inlineStr">
+        <is>
+          <t>Direct Plan-Monthly IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C132" s="17" t="inlineStr">
+        <is>
+          <t>14.1519</t>
+        </is>
+      </c>
+      <c r="D132" s="17" t="inlineStr">
+        <is>
+          <t>14.1646</t>
+        </is>
+      </c>
+      <c r="E132" s="211" t="n">
+        <v>0.07381799999999999</v>
+      </c>
     </row>
     <row r="133">
-      <c r="A133" s="5" t="n">
-[...8 lines deleted...]
-      <c r="E133" s="9" t="n"/>
+      <c r="A133" s="15" t="n"/>
+      <c r="B133" s="16" t="inlineStr">
+        <is>
+          <t>Direct Plan-Quarterly IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C133" s="17" t="inlineStr">
+        <is>
+          <t>14.0638</t>
+        </is>
+      </c>
+      <c r="D133" s="17" t="inlineStr">
+        <is>
+          <t>13.9211</t>
+        </is>
+      </c>
+      <c r="E133" s="211" t="n">
+        <v>0.228633</v>
+      </c>
     </row>
     <row r="134">
-      <c r="A134" s="5" t="n"/>
-[...15 lines deleted...]
-      </c>
+      <c r="A134" s="15" t="n"/>
+      <c r="B134" s="19" t="n"/>
+      <c r="C134" s="139" t="n"/>
+      <c r="D134" s="139" t="n"/>
+      <c r="E134" s="10" t="n"/>
     </row>
     <row r="135">
       <c r="A135" s="5" t="n"/>
-      <c r="B135" s="215" t="n"/>
-[...10 lines deleted...]
-      <c r="E135" s="215" t="n"/>
+      <c r="B135" s="21" t="inlineStr">
+        <is>
+          <t>Regular Plan-Growth Plan</t>
+        </is>
+      </c>
+      <c r="C135" s="17" t="inlineStr">
+        <is>
+          <t>60.4576</t>
+        </is>
+      </c>
+      <c r="D135" s="17" t="inlineStr">
+        <is>
+          <t>60.8120</t>
+        </is>
+      </c>
+      <c r="E135" s="211" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
     </row>
     <row r="136">
-      <c r="A136" s="17" t="n"/>
-[...18 lines deleted...]
-        </is>
+      <c r="A136" s="5" t="n"/>
+      <c r="B136" s="21" t="inlineStr">
+        <is>
+          <t>Regular Plan-IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C136" s="17" t="n">
+        <v>0</v>
+      </c>
+      <c r="D136" s="17" t="n">
+        <v>0</v>
+      </c>
+      <c r="E136" s="211" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="137">
-      <c r="A137" s="17" t="n"/>
-[...5 lines deleted...]
-      <c r="C137" s="20" t="n">
+      <c r="A137" s="5" t="n"/>
+      <c r="B137" s="21" t="inlineStr">
+        <is>
+          <t>Regular Plan-Daily IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C137" s="17" t="n">
         <v>0</v>
       </c>
-      <c r="D137" s="20" t="n">
+      <c r="D137" s="17" t="n">
         <v>0</v>
       </c>
-      <c r="E137" s="21" t="n">
+      <c r="E137" s="211" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="138">
-      <c r="A138" s="17" t="n"/>
-[...5 lines deleted...]
-      <c r="C138" s="20" t="n">
+      <c r="A138" s="5" t="n"/>
+      <c r="B138" s="21" t="inlineStr">
+        <is>
+          <t>Regular Plan-Weekly IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C138" s="17" t="n">
         <v>0</v>
       </c>
-      <c r="D138" s="20" t="n">
+      <c r="D138" s="17" t="n">
         <v>0</v>
       </c>
-      <c r="E138" s="21" t="n">
+      <c r="E138" s="211" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="139">
-      <c r="A139" s="17" t="n"/>
-[...12 lines deleted...]
-        <v>0</v>
+      <c r="A139" s="5" t="n"/>
+      <c r="B139" s="21" t="inlineStr">
+        <is>
+          <t>Regular Plan-Monthly IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C139" s="17" t="inlineStr">
+        <is>
+          <t>11.0092</t>
+        </is>
+      </c>
+      <c r="D139" s="17" t="inlineStr">
+        <is>
+          <t>10.9999</t>
+        </is>
+      </c>
+      <c r="E139" s="211" t="n">
+        <v>0.07381799999999999</v>
       </c>
     </row>
     <row r="140">
-      <c r="A140" s="17" t="n"/>
-[...18 lines deleted...]
-        </is>
+      <c r="A140" s="5" t="n"/>
+      <c r="B140" s="21" t="inlineStr">
+        <is>
+          <t>Regular Plan-Quarterly IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C140" s="17" t="inlineStr">
+        <is>
+          <t>11.4157</t>
+        </is>
+      </c>
+      <c r="D140" s="17" t="inlineStr">
+        <is>
+          <t>11.2539</t>
+        </is>
+      </c>
+      <c r="E140" s="211" t="n">
+        <v>0.228633</v>
       </c>
     </row>
     <row r="141">
-      <c r="A141" s="17" t="n"/>
-[...19 lines deleted...]
-      </c>
+      <c r="A141" s="5" t="n"/>
+      <c r="B141" s="186" t="inlineStr">
+        <is>
+          <t>IDCW -  Income Distribution cum Capital Withdrawal.</t>
+        </is>
+      </c>
+      <c r="C141" s="184" t="n"/>
+      <c r="D141" s="184" t="n"/>
+      <c r="E141" s="9" t="n"/>
     </row>
     <row r="142">
-      <c r="A142" s="17" t="n"/>
-[...3 lines deleted...]
-      <c r="E142" s="10" t="n"/>
+      <c r="A142" s="5" t="n"/>
+      <c r="B142" s="186" t="n"/>
+      <c r="C142" s="184" t="n"/>
+      <c r="D142" s="184" t="n"/>
+      <c r="E142" s="9" t="n"/>
     </row>
     <row r="143">
-      <c r="A143" s="5" t="n"/>
-[...19 lines deleted...]
-      </c>
+      <c r="A143" s="5" t="n">
+        <v>8</v>
+      </c>
+      <c r="B143" s="24" t="inlineStr">
+        <is>
+          <t>Portfolio Turn Over Ratio ^^</t>
+        </is>
+      </c>
+      <c r="C143" s="21" t="n"/>
+      <c r="D143" s="185" t="n"/>
+      <c r="E143" s="26" t="n"/>
     </row>
     <row r="144">
       <c r="A144" s="5" t="n"/>
-      <c r="B144" s="27" t="inlineStr">
-[...12 lines deleted...]
-      </c>
+      <c r="B144" s="21" t="inlineStr">
+        <is>
+          <t xml:space="preserve"> - For Purchase</t>
+        </is>
+      </c>
+      <c r="C144" s="10" t="inlineStr">
+        <is>
+          <t>N.A.</t>
+        </is>
+      </c>
+      <c r="D144" s="185" t="n"/>
+      <c r="E144" s="27" t="n"/>
     </row>
     <row r="145">
       <c r="A145" s="5" t="n"/>
-      <c r="B145" s="27" t="inlineStr">
-[...12 lines deleted...]
-      </c>
+      <c r="B145" s="21" t="inlineStr">
+        <is>
+          <t xml:space="preserve"> - For Sale</t>
+        </is>
+      </c>
+      <c r="C145" s="10" t="inlineStr">
+        <is>
+          <t>N.A.</t>
+        </is>
+      </c>
+      <c r="D145" s="185" t="n"/>
+      <c r="E145" s="27" t="n"/>
     </row>
     <row r="146">
-      <c r="A146" s="5" t="n"/>
-[...32 lines deleted...]
-      <c r="E147" s="218" t="inlineStr">
+      <c r="A146" s="5" t="n">
+        <v>9</v>
+      </c>
+      <c r="B146" s="28" t="inlineStr">
+        <is>
+          <t>Total investment in foreign securities/ADR/GDR (Rs. lakh)</t>
+        </is>
+      </c>
+      <c r="C146" s="188" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
+      <c r="D146" s="185" t="n"/>
+      <c r="E146" s="27" t="n"/>
+    </row>
+    <row r="147" ht="24" customHeight="1">
+      <c r="A147" s="5" t="n">
+        <v>10</v>
+      </c>
+      <c r="B147" s="30" t="inlineStr">
+        <is>
+          <t>Total of securities below investment grade and default provided for the of Jun 30, 2026 (Rs. lakh)</t>
+        </is>
+      </c>
+      <c r="C147" s="188" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="D147" s="181" t="n"/>
+      <c r="E147" s="27" t="n"/>
     </row>
     <row r="148">
-      <c r="A148" s="5" t="n"/>
-[...19 lines deleted...]
-      </c>
+      <c r="A148" s="5" t="n">
+        <v>11</v>
+      </c>
+      <c r="B148" s="31" t="inlineStr">
+        <is>
+          <t>Total investment in illiquid shares/securities</t>
+        </is>
+      </c>
+      <c r="C148" s="32" t="n"/>
+      <c r="E148" s="26" t="n"/>
     </row>
     <row r="149">
       <c r="A149" s="5" t="n"/>
-      <c r="B149" s="28" t="inlineStr">
-[...6 lines deleted...]
-      <c r="E149" s="9" t="n"/>
+      <c r="B149" s="33" t="inlineStr">
+        <is>
+          <t>- Value (In Rs. Lakh)</t>
+        </is>
+      </c>
+      <c r="C149" s="34" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="D149" s="187" t="n"/>
+      <c r="E149" s="27" t="n"/>
     </row>
     <row r="150">
       <c r="A150" s="5" t="n"/>
-      <c r="B150" s="28" t="n"/>
-[...2 lines deleted...]
-      <c r="E150" s="9" t="n"/>
+      <c r="B150" s="36" t="inlineStr">
+        <is>
+          <t>- in percentage terms (%)</t>
+        </is>
+      </c>
+      <c r="C150" s="34" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="D150" s="185" t="n"/>
+      <c r="E150" s="27" t="n"/>
     </row>
     <row r="151">
-      <c r="A151" s="5" t="n">
-[...9 lines deleted...]
-      <c r="E151" s="32" t="n"/>
+      <c r="A151" s="5" t="n"/>
+      <c r="B151" s="36" t="n"/>
+      <c r="C151" s="212" t="n"/>
+      <c r="D151" s="185" t="n"/>
+      <c r="E151" s="26" t="n"/>
     </row>
     <row r="152">
-      <c r="A152" s="5" t="n"/>
-[...11 lines deleted...]
-      <c r="E152" s="33" t="n"/>
+      <c r="A152" s="5" t="n">
+        <v>12</v>
+      </c>
+      <c r="B152" s="24" t="inlineStr">
+        <is>
+          <t>Total outstanding exposure to derivatives at the end of  Jun 30, 2026</t>
+        </is>
+      </c>
+      <c r="C152" s="32" t="n"/>
+      <c r="E152" s="27" t="n"/>
     </row>
     <row r="153">
       <c r="A153" s="5" t="n"/>
-      <c r="B153" s="27" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C153" s="10" t="inlineStr">
+      <c r="B153" s="33" t="inlineStr">
+        <is>
+          <t>- Value (In Rs. Lakh)</t>
+        </is>
+      </c>
+      <c r="C153" s="34" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="D153" s="187" t="n"/>
+      <c r="E153" s="27" t="n"/>
+    </row>
+    <row r="154">
+      <c r="A154" s="5" t="n"/>
+      <c r="B154" s="36" t="inlineStr">
+        <is>
+          <t>- in percentage term (%)</t>
+        </is>
+      </c>
+      <c r="C154" s="34" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="D154" s="185" t="n"/>
+      <c r="E154" s="26" t="n"/>
+    </row>
+    <row r="155">
+      <c r="A155" s="38" t="n"/>
+      <c r="B155" s="39" t="n"/>
+      <c r="C155" s="39" t="n"/>
+      <c r="D155" s="39" t="n"/>
+      <c r="E155" s="40" t="n"/>
+    </row>
+    <row r="156">
+      <c r="A156" s="41" t="n"/>
+    </row>
+    <row r="157">
+      <c r="A157" s="41" t="inlineStr">
         <is>
           <t>N.A.</t>
         </is>
       </c>
-      <c r="D153" s="31" t="n"/>
-[...61 lines deleted...]
-      <c r="E157" s="33" t="n"/>
+      <c r="B157" s="180" t="inlineStr">
+        <is>
+          <t xml:space="preserve"> Not Applicable.</t>
+        </is>
+      </c>
     </row>
     <row r="158">
-      <c r="A158" s="5" t="n"/>
-[...11 lines deleted...]
-      <c r="E158" s="33" t="n"/>
+      <c r="A158" s="41" t="inlineStr">
+        <is>
+          <t>^^</t>
+        </is>
+      </c>
+      <c r="B158" s="180" t="inlineStr">
+        <is>
+          <t>Portfolio Turn Over Ratio is for Equity Schemes.</t>
+        </is>
+      </c>
     </row>
     <row r="159">
-      <c r="A159" s="5" t="n"/>
-[...91 lines deleted...]
-      <c r="A167" s="47" t="inlineStr">
+      <c r="A159" s="41" t="inlineStr">
         <is>
           <t>@@</t>
         </is>
       </c>
-      <c r="B167" s="8" t="inlineStr">
-[...6 lines deleted...]
-      <c r="B168" s="48" t="inlineStr">
+      <c r="B159" s="180" t="inlineStr">
+        <is>
+          <t>Residual Maturity, Modified Duration and Portfolio YTM (Annualised) is for Debt Schemes.</t>
+        </is>
+      </c>
+    </row>
+    <row r="160" ht="48" customHeight="1">
+      <c r="B160" s="42" t="inlineStr">
         <is>
           <t>Pursuant to payment of IDCW, the NAV of the IDCW Option(s) of aforesaid Scheme of the Fund would fall to the extent of payout and statutory levy, if any. For complete distribution history of the Schemes, please visit www.dspim.com</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells count="9">
-    <mergeCell ref="B97:K98"/>
-[...4 lines deleted...]
-    <mergeCell ref="E134:E135"/>
+    <mergeCell ref="B90:G90"/>
+    <mergeCell ref="D86:E86"/>
+    <mergeCell ref="B126:B127"/>
+    <mergeCell ref="F87:F89"/>
+    <mergeCell ref="B85:G85"/>
+    <mergeCell ref="I87:I89"/>
+    <mergeCell ref="E126:E127"/>
     <mergeCell ref="B1:F1"/>
-    <mergeCell ref="F93:F95"/>
-    <mergeCell ref="I93:I95"/>
+    <mergeCell ref="C126:D126"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:A1"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Rohit Pandey</dc:creator>
+  <dc:creator>Vinit Mistry</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:lastModifiedBy></cp:lastModifiedBy>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties">
   <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_Enabled" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_SetDate" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3">
-    <vt:lpwstr>2026-06-18T14:35:55Z</vt:lpwstr>
+    <vt:lpwstr>2026-07-04T08:43:29Z</vt:lpwstr>
   </property>
   <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_Method" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4">
     <vt:lpwstr>Privileged</vt:lpwstr>
   </property>
   <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_Name" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5">
     <vt:lpwstr>Public</vt:lpwstr>
   </property>
   <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_SiteId" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6">
     <vt:lpwstr>1771ae17-e764-4e0f-a476-d4184d79a5d9</vt:lpwstr>
   </property>
   <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_ActionId" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7">
-    <vt:lpwstr>9169ba43-7828-4eea-b849-d30d7eb7ba45</vt:lpwstr>
+    <vt:lpwstr>1e41dd43-3034-46dd-8a82-166a6d2b9aa1</vt:lpwstr>
   </property>
   <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_ContentBits" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8">
     <vt:lpwstr>0</vt:lpwstr>
   </property>
   <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_Tag" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9">
     <vt:lpwstr>10, 0, 1, 1</vt:lpwstr>
   </property>
 </Properties>
 </file>