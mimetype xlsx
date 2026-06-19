--- v4 (2026-02-10)
+++ v5 (2026-06-19)
@@ -1,473 +1,915 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
+<file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" Id="rId4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <bookViews>
-    <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" tabRatio="950" firstSheet="26" autoFilterDateGrouping="1"/>
+    <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" tabRatio="878" firstSheet="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="SILVER ETF" sheetId="1" state="visible" r:id="rId1"/>
     <sheet name="Sheet1" sheetId="2" state="hidden" r:id="rId2"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="191029" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <numFmts count="3">
-[...2 lines deleted...]
-    <numFmt numFmtId="166" formatCode="_ * #,##0.00_ ;_ * \-#,##0.00_ ;_ * &quot;-&quot;??_ ;_ @_ "/>
+  <numFmts count="8">
+    <numFmt numFmtId="164" formatCode="0.000"/>
+    <numFmt numFmtId="165" formatCode="0.0000"/>
+    <numFmt numFmtId="166" formatCode="_(* #,##0_);_(* \(#,##0\);"/>
+    <numFmt numFmtId="167" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);"/>
+    <numFmt numFmtId="168" formatCode="#,##0.00_);\(#,##0.00\)%"/>
+    <numFmt numFmtId="169" formatCode="_(* #,##0.0000_);_(* \(#,##0.0000\);_(* &quot;-&quot;??_);_(@_)"/>
+    <numFmt numFmtId="170" formatCode="#,##0.0000_);\(#,##0.0000\)"/>
+    <numFmt numFmtId="171" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;??_);_(@_)"/>
   </numFmts>
-  <fonts count="16">
-[...39 lines deleted...]
-    </font>
+  <fonts count="22">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <family val="2"/>
-      <b val="1"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
-    </font>
-[...17 lines deleted...]
-      <sz val="9"/>
     </font>
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="10"/>
       <sz val="11"/>
       <u val="single"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Trebuchet MS"/>
       <family val="2"/>
+      <sz val="9"/>
+    </font>
+    <font>
+      <name val="Trebuchet MS"/>
+      <family val="2"/>
+      <b val="1"/>
+      <color rgb="FF000000"/>
+      <sz val="9"/>
+    </font>
+    <font>
+      <name val="Trebuchet MS"/>
+      <family val="2"/>
+      <color rgb="FF000000"/>
+      <sz val="9"/>
+    </font>
+    <font>
+      <name val="trebuchet MS"/>
+      <family val="2"/>
+      <b val="1"/>
+      <color rgb="FFFFFFFF"/>
+      <sz val="9"/>
+    </font>
+    <font>
+      <name val="trebuchet MS"/>
+      <family val="2"/>
+      <color theme="1"/>
+      <sz val="9"/>
+    </font>
+    <font>
+      <name val="trebuchet MS"/>
+      <family val="2"/>
+      <b val="1"/>
+      <color theme="1"/>
+      <sz val="9"/>
+    </font>
+    <font>
+      <name val="trebuchet MS"/>
+      <family val="2"/>
+      <color indexed="8"/>
+      <sz val="9"/>
+    </font>
+    <font>
+      <name val="trebuchet MS"/>
+      <family val="2"/>
       <b val="1"/>
       <color indexed="8"/>
-      <sz val="10"/>
+      <sz val="9"/>
+    </font>
+    <font>
+      <name val="trebuchet MS"/>
+      <family val="2"/>
+      <b val="1"/>
+      <color rgb="FF000000"/>
+      <sz val="9"/>
       <u val="single"/>
     </font>
     <font>
       <name val="trebuchet MS"/>
       <family val="2"/>
       <b val="1"/>
-      <color theme="1"/>
-[...6 lines deleted...]
-      <sz val="10"/>
+      <color rgb="FF333333"/>
+      <sz val="9"/>
     </font>
     <font>
       <name val="trebuchet MS"/>
       <family val="2"/>
+      <b val="1"/>
+      <sz val="9"/>
+    </font>
+    <font>
+      <name val="trebuchet MS"/>
+      <family val="2"/>
+      <b val="1"/>
+      <color rgb="FFFF0000"/>
+      <sz val="9"/>
+    </font>
+    <font>
+      <name val="trebuchet MS"/>
+      <family val="2"/>
+      <i val="1"/>
+      <sz val="9"/>
+    </font>
+    <font>
+      <name val="trebuchet MS"/>
+      <family val="2"/>
+      <color rgb="FFFF0000"/>
+      <sz val="9"/>
+    </font>
+    <font>
+      <name val="trebuchet MS"/>
+      <family val="2"/>
+      <b val="1"/>
+      <strike val="1"/>
+      <sz val="9"/>
+    </font>
+    <font>
+      <name val="trebuchet MS"/>
+      <family val="2"/>
+      <b val="1"/>
+      <color indexed="8"/>
+      <sz val="9"/>
+      <u val="single"/>
+    </font>
+    <font>
+      <name val="trebuchet MS"/>
+      <family val="2"/>
+      <color theme="10"/>
+      <sz val="9"/>
+      <u val="single"/>
+    </font>
+    <font>
+      <name val="Calibri"/>
+      <family val="2"/>
       <color theme="1"/>
-      <sz val="11"/>
+      <sz val="9"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <color theme="10"/>
+      <sz val="9"/>
+      <u val="single"/>
+      <scheme val="minor"/>
     </font>
   </fonts>
-  <fills count="5">
+  <fills count="6">
     <fill>
       <patternFill/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF000000"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFC0C0C0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFDBDBDB"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="11">
+  <borders count="16">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
-[...1 lines deleted...]
-      </left>
+      <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
-      <bottom/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
-      <right style="thin">
-[...5 lines deleted...]
-      </bottom>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
-      <bottom/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="3">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+  <cellStyleXfs count="8">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="9" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="43" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="43" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="43" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="66">
+  <cellXfs count="178">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
-[...11 lines deleted...]
-    <xf numFmtId="10" fontId="4" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="5" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="3" fillId="5" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="10" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="167" fontId="7" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="10" fontId="7" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="3" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="167" fontId="8" fillId="3" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="10" fontId="8" fillId="3" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="15" fontId="7" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="167" fontId="6" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="10" fontId="6" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
-[...6 lines deleted...]
-    <xf numFmtId="10" fontId="3" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="4" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="10" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="10" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="1">
+    <xf numFmtId="4" fontId="7" fillId="0" borderId="3" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="7" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="4" fontId="7" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="7" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="4" fontId="1" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="5" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="10" fontId="5" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="10" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="10" fontId="7" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="4" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="6" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="7" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="8" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="4" fontId="7" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="7" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="43" fontId="13" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="43" fontId="8" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="43" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="43" fontId="7" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="7" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="8" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="8" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="4" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="11" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="5" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="1" pivotButton="0" quotePrefix="1" xfId="0"/>
+    <xf numFmtId="39" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="10" fontId="3" fillId="0" borderId="1" pivotButton="0" quotePrefix="1" xfId="1"/>
+    <xf numFmtId="168" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="168" fontId="3" fillId="0" borderId="12" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="11" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="13" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="43" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="3">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="10" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="2"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="2"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="8" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="10" fontId="7" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="169" fontId="7" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="8" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="10" fontId="8" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="10" fontId="8" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="10" fontId="7" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="10" fontId="8" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="10" fontId="7" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="170" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="10" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="2">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="4" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-[...22 lines deleted...]
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="2" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="43" fontId="7" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="4" fontId="7" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="171" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="5">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="15" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="5">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="4"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="10" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="10" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="171" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="5">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="171" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="4"/>
+    <xf numFmtId="171" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="4"/>
+    <xf numFmtId="171" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="5">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="171" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="6">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="6">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="6">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="4"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="171" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="7">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="4"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="2"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="2"/>
+    <xf numFmtId="4" fontId="20" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="43" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="10" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="43" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="10" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="9" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="10" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="9" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="10" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="2" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="4" fontId="9" fillId="0" borderId="3" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="5" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="8" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="10" fontId="7" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="8" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
-[...7 lines deleted...]
-    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="167" fontId="7" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="167" fontId="8" fillId="3" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="167" fontId="6" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="10" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="168" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="168" fontId="3" fillId="0" borderId="12" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="1">
+      <alignment horizontal="center"/>
+    </xf>
   </cellXfs>
-  <cellStyles count="3">
+  <cellStyles count="8">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Percent" xfId="1" builtinId="5"/>
     <cellStyle name="Hyperlink" xfId="2" builtinId="8"/>
+    <cellStyle name="Comma" xfId="3" builtinId="3"/>
+    <cellStyle name="Normal 3 2" xfId="4"/>
+    <cellStyle name="Comma 4 2" xfId="5"/>
+    <cellStyle name="Normal 3 2 10" xfId="6"/>
+    <cellStyle name="Comma 4 2 2 2" xfId="7"/>
   </cellStyles>
+  <dxfs count="16">
+    <dxf>
+      <numFmt numFmtId="172" formatCode="#,##0.000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="173" formatCode="#,##0.0000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="4" formatCode="#,##0.00"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="174" formatCode="&quot;-&quot;"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="172" formatCode="#,##0.000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="173" formatCode="#,##0.0000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="4" formatCode="#,##0.00"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="174" formatCode="&quot;-&quot;"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="172" formatCode="#,##0.000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="173" formatCode="#,##0.0000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="4" formatCode="#,##0.00"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="174" formatCode="&quot;-&quot;"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="172" formatCode="#,##0.000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="173" formatCode="#,##0.0000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="4" formatCode="#,##0.00"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="174" formatCode="&quot;-&quot;"/>
+    </dxf>
+  </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00800000"/>
       <rgbColor rgb="00008000"/>
       <rgbColor rgb="00000080"/>
       <rgbColor rgb="00808000"/>
       <rgbColor rgb="00800080"/>
       <rgbColor rgb="00008080"/>
@@ -508,116 +950,116 @@
       <rgbColor rgb="00003366"/>
       <rgbColor rgb="00339966"/>
       <rgbColor rgb="00003300"/>
       <rgbColor rgb="00333300"/>
       <rgbColor rgb="00993300"/>
       <rgbColor rgb="00993366"/>
       <rgbColor rgb="00333399"/>
       <rgbColor rgb="00333333"/>
     </indexedColors>
   </colors>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId4" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image1.png" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image2.png" Id="rId2" /></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <wsDr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
   <twoCellAnchor editAs="oneCell">
     <from>
       <col>1</col>
       <colOff>0</colOff>
-      <row>27</row>
+      <row>21</row>
       <rowOff>0</rowOff>
     </from>
     <to>
-      <col>2</col>
-[...2 lines deleted...]
-      <rowOff>31750</rowOff>
+      <col>1</col>
+      <colOff>2292350</colOff>
+      <row>31</row>
+      <rowOff>3528</rowOff>
     </to>
     <pic>
       <nvPicPr>
         <cNvPr id="2" name="Picture 1"/>
         <cNvPicPr>
           <a:picLocks/>
         </cNvPicPr>
       </nvPicPr>
       <blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </blipFill>
       <spPr>
         <a:xfrm>
-          <a:off x="457200" y="5568950"/>
+          <a:off x="457200" y="4883150"/>
           <a:ext cx="2374900" cy="1574800"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <avLst/>
         </a:prstGeom>
         <a:ln>
           <a:prstDash val="solid"/>
         </a:ln>
       </spPr>
     </pic>
     <clientData/>
   </twoCellAnchor>
   <twoCellAnchor editAs="oneCell">
     <from>
       <col>1</col>
       <colOff>0</colOff>
-      <row>41</row>
+      <row>35</row>
       <rowOff>0</rowOff>
     </from>
     <to>
-      <col>2</col>
-[...2 lines deleted...]
-      <rowOff>31750</rowOff>
+      <col>1</col>
+      <colOff>2292350</colOff>
+      <row>45</row>
+      <rowOff>3528</rowOff>
     </to>
     <pic>
       <nvPicPr>
         <cNvPr id="3" name="Picture 2"/>
         <cNvPicPr>
           <a:picLocks/>
         </cNvPicPr>
       </nvPicPr>
       <blipFill>
         <a:blip r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </blipFill>
       <spPr>
         <a:xfrm>
-          <a:off x="457200" y="7981950"/>
+          <a:off x="457200" y="7296150"/>
           <a:ext cx="2374900" cy="1574800"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <avLst/>
         </a:prstGeom>
         <a:ln>
           <a:prstDash val="solid"/>
         </a:ln>
       </spPr>
     </pic>
     <clientData/>
   </twoCellAnchor>
 </wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
@@ -859,405 +1301,1003 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:L40"/>
+  <dimension ref="A1:L92"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <selection activeCell="A1" sqref="A1"/>
+    <sheetView topLeftCell="A67" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+      <selection activeCell="C89" sqref="C89"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="8" defaultColWidth="8.7265625" defaultRowHeight="13.5"/>
+  <sheetFormatPr baseColWidth="8" defaultColWidth="8.7265625" defaultRowHeight="12"/>
   <cols>
-    <col width="6.54296875" bestFit="1" customWidth="1" style="1" min="1" max="1"/>
-[...11 lines deleted...]
-    <col width="8.7265625" customWidth="1" style="1" min="13" max="16384"/>
+    <col width="7.1796875" bestFit="1" customWidth="1" style="154" min="1" max="1"/>
+    <col width="39.90625" customWidth="1" style="154" min="2" max="2"/>
+    <col width="16.453125" customWidth="1" style="154" min="3" max="3"/>
+    <col width="14.81640625" bestFit="1" customWidth="1" style="154" min="4" max="4"/>
+    <col width="23" customWidth="1" style="154" min="5" max="5"/>
+    <col width="24.81640625" bestFit="1" customWidth="1" style="154" min="6" max="6"/>
+    <col width="14.453125" bestFit="1" customWidth="1" style="154" min="7" max="7"/>
+    <col width="12.81640625" bestFit="1" customWidth="1" style="154" min="8" max="8"/>
+    <col width="14.54296875" bestFit="1" customWidth="1" style="154" min="9" max="9"/>
+    <col width="8.26953125" bestFit="1" customWidth="1" style="154" min="10" max="10"/>
+    <col width="16.26953125" bestFit="1" customWidth="1" style="154" min="11" max="11"/>
+    <col width="7.81640625" bestFit="1" customWidth="1" style="154" min="12" max="12"/>
+    <col width="8.7265625" customWidth="1" style="154" min="13" max="16384"/>
   </cols>
   <sheetData>
-    <row r="1" ht="19" customHeight="1" s="45">
-[...1 lines deleted...]
-      <c r="B1" s="44" t="inlineStr">
+    <row r="1">
+      <c r="A1" s="153" t="n"/>
+      <c r="B1" s="153" t="inlineStr">
         <is>
           <t>DSP SILVER ETF</t>
         </is>
       </c>
     </row>
     <row r="2">
-      <c r="B2" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>Portfolio as on January 31, 2026</t>
+      <c r="B2" s="10" t="inlineStr">
+        <is>
+          <t>Portfolio as on May 31, 2026</t>
         </is>
       </c>
     </row>
     <row r="4">
-      <c r="A4" s="4" t="inlineStr">
+      <c r="A4" s="153" t="inlineStr">
         <is>
           <t>Sr. No.</t>
         </is>
       </c>
-      <c r="B4" s="4" t="inlineStr">
+      <c r="B4" s="153" t="inlineStr">
         <is>
           <t>Name of Instrument</t>
         </is>
       </c>
-      <c r="C4" s="4" t="inlineStr">
+      <c r="C4" s="153" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
-      <c r="D4" s="4" t="inlineStr">
+      <c r="D4" s="153" t="inlineStr">
         <is>
           <t>Rating/Industry</t>
         </is>
       </c>
-      <c r="E4" s="4" t="inlineStr">
+      <c r="E4" s="153" t="inlineStr">
         <is>
           <t>Quantity</t>
         </is>
       </c>
-      <c r="F4" s="4" t="inlineStr">
+      <c r="F4" s="153" t="inlineStr">
         <is>
           <t>Market value (Rs. In lakhs)</t>
         </is>
       </c>
-      <c r="G4" s="4" t="inlineStr">
+      <c r="G4" s="153" t="inlineStr">
         <is>
           <t>% to Net Assets</t>
         </is>
       </c>
-      <c r="H4" s="4" t="inlineStr">
+      <c r="H4" s="153" t="inlineStr">
         <is>
           <t>Maturity Date</t>
         </is>
       </c>
-      <c r="I4" s="4" t="inlineStr">
+      <c r="I4" s="153" t="inlineStr">
         <is>
           <t>Put/Call Option</t>
         </is>
       </c>
-      <c r="J4" s="4" t="inlineStr">
+      <c r="J4" s="153" t="inlineStr">
         <is>
           <t>YTM (%)</t>
         </is>
       </c>
     </row>
     <row r="6">
-      <c r="B6" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>DERIVATIVES</t>
+      <c r="B6" s="10" t="inlineStr">
+        <is>
+          <t>OTHERS</t>
         </is>
       </c>
     </row>
     <row r="7">
-      <c r="A7" s="1" t="n">
+      <c r="B7" s="10" t="inlineStr">
+        <is>
+          <t>Commodities</t>
+        </is>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" s="154" t="n">
         <v>1</v>
       </c>
-      <c r="B7" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E7" s="5" t="n">
+      <c r="B8" s="154" t="inlineStr">
+        <is>
+          <t>SILVER</t>
+        </is>
+      </c>
+      <c r="E8" s="169" t="n">
+        <v>69903.9895</v>
+      </c>
+      <c r="F8" s="170" t="n">
+        <v>184106.84</v>
+      </c>
+      <c r="G8" s="13" t="n">
+        <v>0.9949</v>
+      </c>
+      <c r="J8" s="170" t="n"/>
+      <c r="K8" s="10" t="inlineStr">
+        <is>
+          <t>Sector/Rating</t>
+        </is>
+      </c>
+      <c r="L8" s="10" t="inlineStr">
+        <is>
+          <t>Percent</t>
+        </is>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" s="14" t="n"/>
+      <c r="B9" s="14" t="inlineStr">
+        <is>
+          <t>Total</t>
+        </is>
+      </c>
+      <c r="C9" s="14" t="n"/>
+      <c r="D9" s="14" t="n"/>
+      <c r="E9" s="14" t="n"/>
+      <c r="F9" s="171" t="n">
+        <v>184106.84</v>
+      </c>
+      <c r="G9" s="16" t="n">
+        <v>0.9949</v>
+      </c>
+      <c r="K9" s="154" t="inlineStr">
+        <is>
+          <t>Commodity</t>
+        </is>
+      </c>
+      <c r="L9" s="13" t="n">
+        <v>0.9949</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="K10" s="154" t="inlineStr">
+        <is>
+          <t>Cash &amp; Equivalent</t>
+        </is>
+      </c>
+      <c r="L10" s="13" t="n">
+        <v>0.0051</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="B11" s="10" t="inlineStr">
+        <is>
+          <t>Cash &amp; Cash Equivalent</t>
+        </is>
+      </c>
+    </row>
+    <row r="12">
+      <c r="B12" s="154" t="inlineStr">
+        <is>
+          <t>Net Receivables/Payables</t>
+        </is>
+      </c>
+      <c r="E12" s="169" t="n"/>
+      <c r="F12" s="170" t="n">
+        <v>944.04</v>
+      </c>
+      <c r="G12" s="13" t="n">
+        <v>0.0051</v>
+      </c>
+      <c r="J12" s="170" t="n"/>
+    </row>
+    <row r="13">
+      <c r="A13" s="14" t="n"/>
+      <c r="B13" s="14" t="inlineStr">
+        <is>
+          <t>Total</t>
+        </is>
+      </c>
+      <c r="C13" s="14" t="n"/>
+      <c r="D13" s="14" t="n"/>
+      <c r="E13" s="14" t="n"/>
+      <c r="F13" s="171" t="n">
+        <v>944.04</v>
+      </c>
+      <c r="G13" s="16" t="n">
+        <v>0.0051</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" s="153" t="n"/>
+      <c r="B15" s="153" t="inlineStr">
+        <is>
+          <t>GRAND TOTAL</t>
+        </is>
+      </c>
+      <c r="C15" s="153" t="n"/>
+      <c r="D15" s="153" t="n"/>
+      <c r="E15" s="153" t="n"/>
+      <c r="F15" s="172" t="n">
+        <v>185050.88</v>
+      </c>
+      <c r="G15" s="19" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" s="154" t="inlineStr">
+        <is>
+          <t>Notes:</t>
+        </is>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" s="21" t="n">
+        <v>1</v>
+      </c>
+      <c r="B17" s="20" t="inlineStr">
+        <is>
+          <t>As on  May 31, 2026, the aggregate investments by the schemes of DSP Mutual Fund in DSP Silver ETF is ₹ 99,302.16 Lakhs</t>
+        </is>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" s="21" t="n">
         <v>2</v>
       </c>
-      <c r="F7" s="6" t="n">
-[...169 lines deleted...]
-        <v>1</v>
+      <c r="B18" s="21" t="inlineStr">
+        <is>
+          <t>Market value includes accrued interest</t>
+        </is>
       </c>
     </row>
     <row r="20">
-      <c r="A20" s="1" t="inlineStr">
-[...26 lines deleted...]
-      <c r="A23" s="1" t="n">
+      <c r="B20" s="10" t="inlineStr">
+        <is>
+          <t>Scheme Riskometer</t>
+        </is>
+      </c>
+    </row>
+    <row r="34">
+      <c r="B34" s="10" t="inlineStr">
+        <is>
+          <t>Benchmark Riskometer: Domestic Price of Physical Silver</t>
+        </is>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47" s="43" t="inlineStr">
+        <is>
+          <t>Sr. No.</t>
+        </is>
+      </c>
+      <c r="B47" s="44" t="inlineStr">
+        <is>
+          <t>Particulars</t>
+        </is>
+      </c>
+      <c r="C47" s="45" t="n"/>
+      <c r="D47" s="45" t="n"/>
+      <c r="E47" s="46" t="n"/>
+    </row>
+    <row r="48">
+      <c r="A48" s="47" t="n">
         <v>3</v>
       </c>
-      <c r="B23" s="15" t="inlineStr">
-[...15 lines deleted...]
-          <t>Benchmark Riskometer: Domestic Price of Physical Silver</t>
+      <c r="B48" s="165" t="n"/>
+      <c r="C48" s="39" t="inlineStr">
+        <is>
+          <t>Portfolio Information</t>
+        </is>
+      </c>
+      <c r="E48" s="49" t="n"/>
+    </row>
+    <row r="49">
+      <c r="A49" s="47" t="n"/>
+      <c r="B49" s="165" t="inlineStr">
+        <is>
+          <t>Description (if any)</t>
+        </is>
+      </c>
+      <c r="C49" s="161" t="n"/>
+      <c r="E49" s="49" t="n"/>
+    </row>
+    <row r="50">
+      <c r="A50" s="47" t="n"/>
+      <c r="B50" s="165" t="inlineStr">
+        <is>
+          <t>Annualised Portfolio YTM*@@</t>
+        </is>
+      </c>
+      <c r="C50" s="162" t="inlineStr">
+        <is>
+          <t>N.A.</t>
+        </is>
+      </c>
+      <c r="E50" s="49" t="n"/>
+    </row>
+    <row r="51">
+      <c r="A51" s="47" t="n"/>
+      <c r="B51" s="165" t="inlineStr">
+        <is>
+          <t>Macaulay Duration@@</t>
+        </is>
+      </c>
+      <c r="C51" s="162" t="inlineStr">
+        <is>
+          <t>N.A.</t>
+        </is>
+      </c>
+      <c r="E51" s="49" t="n"/>
+    </row>
+    <row r="52">
+      <c r="A52" s="47" t="n"/>
+      <c r="B52" s="165" t="inlineStr">
+        <is>
+          <t>Residual Maturity@@</t>
+        </is>
+      </c>
+      <c r="C52" s="162" t="inlineStr">
+        <is>
+          <t>N.A.</t>
+        </is>
+      </c>
+      <c r="E52" s="49" t="n"/>
+    </row>
+    <row r="53">
+      <c r="A53" s="47" t="n"/>
+      <c r="B53" s="165" t="inlineStr">
+        <is>
+          <t>Modified Duration (in years)@@</t>
+        </is>
+      </c>
+      <c r="C53" s="162" t="inlineStr">
+        <is>
+          <t>N.A.</t>
+        </is>
+      </c>
+      <c r="E53" s="49" t="n"/>
+    </row>
+    <row r="54">
+      <c r="A54" s="47" t="n"/>
+      <c r="B54" s="20" t="inlineStr">
+        <is>
+          <t>* In case of semi-annual YTM, it will be annualised</t>
+        </is>
+      </c>
+      <c r="C54" s="20" t="n"/>
+      <c r="E54" s="49" t="n"/>
+    </row>
+    <row r="55">
+      <c r="A55" s="47" t="n">
+        <v>4</v>
+      </c>
+      <c r="B55" s="51" t="inlineStr">
+        <is>
+          <t>NAV AND Dividend</t>
+        </is>
+      </c>
+      <c r="C55" s="20" t="n"/>
+      <c r="E55" s="49" t="n"/>
+    </row>
+    <row r="56">
+      <c r="A56" s="47" t="n"/>
+      <c r="B56" s="173" t="inlineStr">
+        <is>
+          <t>Plan/Option Name</t>
+        </is>
+      </c>
+      <c r="C56" s="150" t="inlineStr">
+        <is>
+          <t>NAV per unit (Rs)</t>
+        </is>
+      </c>
+      <c r="D56" s="174" t="n"/>
+      <c r="E56" s="101" t="inlineStr">
+        <is>
+          <t>Aggregate distributions during the portfolio period  (Rs. per Unit)</t>
+        </is>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57" s="47" t="n"/>
+      <c r="B57" s="175" t="n"/>
+      <c r="C57" s="52" t="inlineStr">
+        <is>
+          <t>As on April 30, 2026</t>
+        </is>
+      </c>
+      <c r="D57" s="52" t="inlineStr">
+        <is>
+          <t>As on May 31, 2026</t>
+        </is>
+      </c>
+      <c r="E57" s="175" t="n"/>
+    </row>
+    <row r="58">
+      <c r="A58" s="53" t="n"/>
+      <c r="B58" s="54" t="inlineStr">
+        <is>
+          <t>Direct Plan-Growth Plan</t>
+        </is>
+      </c>
+      <c r="C58" s="77" t="inlineStr">
+        <is>
+          <t>229.4433</t>
+        </is>
+      </c>
+      <c r="D58" s="77" t="inlineStr">
+        <is>
+          <t>251.7305*</t>
+        </is>
+      </c>
+      <c r="E58" s="161" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59" s="53" t="n"/>
+      <c r="B59" s="54" t="inlineStr">
+        <is>
+          <t>Direct Plan-IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C59" s="85" t="n">
+        <v>0</v>
+      </c>
+      <c r="D59" s="85" t="n">
+        <v>0</v>
+      </c>
+      <c r="E59" s="77" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60" s="53" t="n"/>
+      <c r="B60" s="54" t="inlineStr">
+        <is>
+          <t>Direct Plan-Daily IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C60" s="56" t="n">
+        <v>0</v>
+      </c>
+      <c r="D60" s="56" t="n">
+        <v>0</v>
+      </c>
+      <c r="E60" s="57" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61" s="53" t="n"/>
+      <c r="B61" s="54" t="inlineStr">
+        <is>
+          <t>Direct Plan-Weekly IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C61" s="56" t="n">
+        <v>0</v>
+      </c>
+      <c r="D61" s="56" t="n">
+        <v>0</v>
+      </c>
+      <c r="E61" s="57" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62" s="53" t="n"/>
+      <c r="B62" s="54" t="inlineStr">
+        <is>
+          <t>Direct Plan-Monthly IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C62" s="56" t="n">
+        <v>0</v>
+      </c>
+      <c r="D62" s="56" t="n">
+        <v>0</v>
+      </c>
+      <c r="E62" s="57" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63" s="53" t="n"/>
+      <c r="B63" s="54" t="inlineStr">
+        <is>
+          <t>Direct Plan-Quarterly IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C63" s="56" t="n">
+        <v>0</v>
+      </c>
+      <c r="D63" s="56" t="n">
+        <v>0</v>
+      </c>
+      <c r="E63" s="57" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64" s="53" t="n"/>
+      <c r="B64" s="58" t="n"/>
+      <c r="C64" s="59" t="n"/>
+      <c r="D64" s="59" t="n"/>
+      <c r="E64" s="39" t="n"/>
+    </row>
+    <row r="65">
+      <c r="A65" s="47" t="n"/>
+      <c r="B65" s="60" t="inlineStr">
+        <is>
+          <t>Regular Plan-Growth Plan</t>
+        </is>
+      </c>
+      <c r="C65" s="77" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="D65" s="77" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="E65" s="161" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66" s="47" t="n"/>
+      <c r="B66" s="60" t="inlineStr">
+        <is>
+          <t>Regular Plan-IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C66" s="77" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="D66" s="77" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="E66" s="77" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67" s="47" t="n"/>
+      <c r="B67" s="60" t="inlineStr">
+        <is>
+          <t>Regular Plan-Daily IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C67" s="61" t="n">
+        <v>0</v>
+      </c>
+      <c r="D67" s="61" t="n">
+        <v>0</v>
+      </c>
+      <c r="E67" s="62" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68" s="47" t="n"/>
+      <c r="B68" s="60" t="inlineStr">
+        <is>
+          <t>Regular Plan-Weekly IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C68" s="61" t="n">
+        <v>0</v>
+      </c>
+      <c r="D68" s="61" t="n">
+        <v>0</v>
+      </c>
+      <c r="E68" s="62" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69" s="47" t="n"/>
+      <c r="B69" s="60" t="inlineStr">
+        <is>
+          <t>Regular Plan-Monthly IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C69" s="61" t="n">
+        <v>0</v>
+      </c>
+      <c r="D69" s="61" t="n">
+        <v>0</v>
+      </c>
+      <c r="E69" s="62" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70" s="47" t="n"/>
+      <c r="B70" s="60" t="inlineStr">
+        <is>
+          <t>Regular Plan-Quarterly IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C70" s="61" t="n">
+        <v>0</v>
+      </c>
+      <c r="D70" s="61" t="n">
+        <v>0</v>
+      </c>
+      <c r="E70" s="62" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71" s="47" t="n"/>
+      <c r="B71" s="63" t="inlineStr">
+        <is>
+          <t>IDCW -  Income Distribution cum Capital Withdrawal.</t>
+        </is>
+      </c>
+      <c r="C71" s="64" t="n"/>
+      <c r="D71" s="64" t="n"/>
+      <c r="E71" s="49" t="n"/>
+    </row>
+    <row r="72">
+      <c r="A72" s="65" t="n"/>
+      <c r="B72" s="66" t="n"/>
+      <c r="C72" s="66" t="n"/>
+      <c r="D72" s="66" t="n"/>
+      <c r="E72" s="67" t="n"/>
+    </row>
+    <row r="73">
+      <c r="A73" s="47" t="n">
+        <v>5</v>
+      </c>
+      <c r="B73" s="68" t="inlineStr">
+        <is>
+          <t>Portfolio Turn Over Ratio ^^</t>
+        </is>
+      </c>
+      <c r="C73" s="60" t="n"/>
+      <c r="D73" s="66" t="n"/>
+      <c r="E73" s="69" t="n"/>
+    </row>
+    <row r="74">
+      <c r="A74" s="47" t="n"/>
+      <c r="B74" s="60" t="inlineStr">
+        <is>
+          <t xml:space="preserve"> - For Purchase</t>
+        </is>
+      </c>
+      <c r="C74" s="77" t="inlineStr">
+        <is>
+          <t>N.A.</t>
+        </is>
+      </c>
+      <c r="D74" s="66" t="n"/>
+      <c r="E74" s="67" t="n"/>
+    </row>
+    <row r="75">
+      <c r="A75" s="47" t="n"/>
+      <c r="B75" s="60" t="inlineStr">
+        <is>
+          <t xml:space="preserve"> - For Sale</t>
+        </is>
+      </c>
+      <c r="C75" s="77" t="inlineStr">
+        <is>
+          <t>N.A.</t>
+        </is>
+      </c>
+      <c r="D75" s="66" t="n"/>
+      <c r="E75" s="67" t="n"/>
+    </row>
+    <row r="76">
+      <c r="A76" s="47" t="n">
+        <v>6</v>
+      </c>
+      <c r="B76" s="70" t="inlineStr">
+        <is>
+          <t>Total investment in foreign securities/ADR/GDR (Rs. lakh)</t>
+        </is>
+      </c>
+      <c r="C76" s="71" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="D76" s="66" t="n"/>
+      <c r="E76" s="69" t="n"/>
+    </row>
+    <row r="77" ht="36" customHeight="1">
+      <c r="A77" s="47" t="n">
+        <v>7</v>
+      </c>
+      <c r="B77" s="72" t="inlineStr">
+        <is>
+          <t>Total of securities below investment grade and default provided for the of May 31, 2026 (Rs. lakh)</t>
+        </is>
+      </c>
+      <c r="C77" s="71" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="D77" s="73" t="n"/>
+      <c r="E77" s="69" t="n"/>
+    </row>
+    <row r="78">
+      <c r="A78" s="47" t="n">
+        <v>8</v>
+      </c>
+      <c r="B78" s="74" t="inlineStr">
+        <is>
+          <t>Total investment in illiquid shares/securities</t>
+        </is>
+      </c>
+      <c r="C78" s="75" t="n"/>
+      <c r="E78" s="69" t="n"/>
+    </row>
+    <row r="79">
+      <c r="A79" s="47" t="n"/>
+      <c r="B79" s="76" t="inlineStr">
+        <is>
+          <t>- Value (In Rs. Lakh)</t>
+        </is>
+      </c>
+      <c r="C79" s="77" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="E79" s="69" t="n"/>
+    </row>
+    <row r="80">
+      <c r="A80" s="47" t="n"/>
+      <c r="B80" s="78" t="inlineStr">
+        <is>
+          <t>- in percentage terms (%)</t>
+        </is>
+      </c>
+      <c r="C80" s="176" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="E80" s="69" t="n"/>
+    </row>
+    <row r="81">
+      <c r="A81" s="47" t="n"/>
+      <c r="B81" s="78" t="n"/>
+      <c r="C81" s="177" t="n"/>
+      <c r="E81" s="69" t="n"/>
+    </row>
+    <row r="82" ht="24" customHeight="1">
+      <c r="A82" s="47" t="n">
+        <v>9</v>
+      </c>
+      <c r="B82" s="74" t="inlineStr">
+        <is>
+          <t>Total outstanding exposure to derivatives at the end of  May 31, 2026</t>
+        </is>
+      </c>
+      <c r="C82" s="75" t="n"/>
+      <c r="D82" s="66" t="n"/>
+      <c r="E82" s="69" t="n"/>
+    </row>
+    <row r="83">
+      <c r="A83" s="47" t="n"/>
+      <c r="B83" s="76" t="inlineStr">
+        <is>
+          <t>- Value (In Rs. Lakh)</t>
+        </is>
+      </c>
+      <c r="C83" s="77" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="D83" s="66" t="n"/>
+      <c r="E83" s="69" t="n"/>
+    </row>
+    <row r="84">
+      <c r="A84" s="47" t="n"/>
+      <c r="B84" s="78" t="inlineStr">
+        <is>
+          <t>- in percentage term (%)</t>
+        </is>
+      </c>
+      <c r="C84" s="77" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="D84" s="66" t="n"/>
+      <c r="E84" s="69" t="n"/>
+    </row>
+    <row r="85">
+      <c r="A85" s="81" t="n"/>
+      <c r="B85" s="82" t="n"/>
+      <c r="C85" s="82" t="n"/>
+      <c r="D85" s="82" t="n"/>
+      <c r="E85" s="83" t="n"/>
+    </row>
+    <row r="87">
+      <c r="A87" s="10" t="inlineStr">
+        <is>
+          <t>*</t>
+        </is>
+      </c>
+      <c r="B87" s="154" t="inlineStr">
+        <is>
+          <t>Computed NAV</t>
+        </is>
+      </c>
+    </row>
+    <row r="88">
+      <c r="A88" s="10" t="inlineStr">
+        <is>
+          <t>**</t>
+        </is>
+      </c>
+      <c r="B88" s="154" t="inlineStr">
+        <is>
+          <t>NAV as on Maturity date</t>
+        </is>
+      </c>
+    </row>
+    <row r="89">
+      <c r="A89" s="10" t="inlineStr">
+        <is>
+          <t>N.A.</t>
+        </is>
+      </c>
+      <c r="B89" s="154" t="inlineStr">
+        <is>
+          <t xml:space="preserve"> Not Applicable.</t>
+        </is>
+      </c>
+    </row>
+    <row r="90">
+      <c r="A90" s="10" t="inlineStr">
+        <is>
+          <t>^^</t>
+        </is>
+      </c>
+      <c r="B90" s="154" t="inlineStr">
+        <is>
+          <t>Portfolio Turn Over Ratio is for Equity Schemes.</t>
+        </is>
+      </c>
+    </row>
+    <row r="91">
+      <c r="A91" s="10" t="inlineStr">
+        <is>
+          <t>@@</t>
+        </is>
+      </c>
+      <c r="B91" s="154" t="inlineStr">
+        <is>
+          <t>Residual, Modified Duration and Portfolio YTM (Annualised) is for Debt Schemes.</t>
+        </is>
+      </c>
+    </row>
+    <row r="92" ht="60" customHeight="1">
+      <c r="B92" s="84" t="inlineStr">
+        <is>
+          <t>Pursuant to payment of IDCW, the NAV of the IDCW Option(s) of aforesaid Scheme of the Fund would fall to the extent of payout and statutory levy, if any. For complete distribution history of the Schemes, please visit www.dspim.com</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <mergeCells count="1">
+  <mergeCells count="4">
+    <mergeCell ref="B56:B57"/>
+    <mergeCell ref="C56:D56"/>
+    <mergeCell ref="E56:E57"/>
     <mergeCell ref="B1:F1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:A1"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Rohit Pandey</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:lastModifiedBy></cp:lastModifiedBy>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties">
+  <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_Enabled" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2">
+    <vt:lpwstr>true</vt:lpwstr>
+  </property>
+  <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_SetDate" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3">
+    <vt:lpwstr>2026-06-07T19:21:06Z</vt:lpwstr>
+  </property>
+  <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_Method" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4">
+    <vt:lpwstr>Privileged</vt:lpwstr>
+  </property>
+  <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_Name" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5">
+    <vt:lpwstr>Public</vt:lpwstr>
+  </property>
+  <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_SiteId" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6">
+    <vt:lpwstr>1771ae17-e764-4e0f-a476-d4184d79a5d9</vt:lpwstr>
+  </property>
+  <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_ActionId" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7">
+    <vt:lpwstr>4080c357-c9ae-431d-b36a-b5f7034283f4</vt:lpwstr>
+  </property>
+  <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_ContentBits" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8">
+    <vt:lpwstr>0</vt:lpwstr>
+  </property>
+  <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_Tag" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9">
+    <vt:lpwstr>10, 0, 1, 1</vt:lpwstr>
+  </property>
+</Properties>
+</file>