--- v5 (2026-06-19)
+++ v6 (2026-07-09)
@@ -1,223 +1,210 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" Id="rId4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <bookViews>
-    <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" tabRatio="878" firstSheet="0" autoFilterDateGrouping="1"/>
+    <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" tabRatio="958" firstSheet="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="SILVER ETF" sheetId="1" state="visible" r:id="rId1"/>
     <sheet name="Sheet1" sheetId="2" state="hidden" r:id="rId2"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="191029" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <numFmts count="8">
-[...1 lines deleted...]
-    <numFmt numFmtId="165" formatCode="0.0000"/>
+  <numFmts count="10">
+    <numFmt numFmtId="164" formatCode="#,##0.00_);\(#,##0.00\)%"/>
+    <numFmt numFmtId="165" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);"/>
     <numFmt numFmtId="166" formatCode="_(* #,##0_);_(* \(#,##0\);"/>
-    <numFmt numFmtId="167" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);"/>
-[...3 lines deleted...]
-    <numFmt numFmtId="171" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;??_);_(@_)"/>
+    <numFmt numFmtId="167" formatCode="0.0000"/>
+    <numFmt numFmtId="168" formatCode="0.0000000000000000%"/>
+    <numFmt numFmtId="169" formatCode="0.000000000000000%"/>
+    <numFmt numFmtId="170" formatCode="_ * #,##0.00_ ;_ * \-#,##0.00_ ;_ * &quot;-&quot;??_ ;_ @_ "/>
+    <numFmt numFmtId="171" formatCode="0.000"/>
+    <numFmt numFmtId="172" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;??_);_(@_)"/>
+    <numFmt numFmtId="173" formatCode="_(* #,##0.0000_);_(* \(#,##0.0000\);_(* &quot;-&quot;??_);_(@_)"/>
   </numFmts>
-  <fonts count="22">
+  <fonts count="20">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="10"/>
       <sz val="11"/>
       <u val="single"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Trebuchet MS"/>
       <family val="2"/>
-      <sz val="9"/>
+      <color theme="1"/>
+      <sz val="8"/>
+    </font>
+    <font>
+      <name val="Trebuchet MS"/>
+      <family val="2"/>
+      <b val="1"/>
+      <color theme="1"/>
+      <sz val="8"/>
+    </font>
+    <font>
+      <name val="Trebuchet MS"/>
+      <family val="2"/>
+      <color rgb="FF000000"/>
+      <sz val="8"/>
     </font>
     <font>
       <name val="Trebuchet MS"/>
       <family val="2"/>
       <b val="1"/>
       <color rgb="FF000000"/>
-      <sz val="9"/>
+      <sz val="8"/>
+      <u val="single"/>
     </font>
     <font>
       <name val="Trebuchet MS"/>
       <family val="2"/>
-      <color rgb="FF000000"/>
-      <sz val="9"/>
+      <b val="1"/>
+      <color rgb="FF333333"/>
+      <sz val="8"/>
+    </font>
+    <font>
+      <name val="Trebuchet MS"/>
+      <family val="2"/>
+      <b val="1"/>
+      <sz val="8"/>
+    </font>
+    <font>
+      <name val="Trebuchet MS"/>
+      <family val="2"/>
+      <sz val="8"/>
+    </font>
+    <font>
+      <name val="Trebuchet MS"/>
+      <family val="2"/>
+      <b val="1"/>
+      <color rgb="FFFF0000"/>
+      <sz val="8"/>
+    </font>
+    <font>
+      <name val="Trebuchet MS"/>
+      <family val="2"/>
+      <i val="1"/>
+      <sz val="8"/>
+    </font>
+    <font>
+      <name val="Trebuchet MS"/>
+      <family val="2"/>
+      <color rgb="FFFF0000"/>
+      <sz val="8"/>
+    </font>
+    <font>
+      <name val="Trebuchet MS"/>
+      <family val="2"/>
+      <b val="1"/>
+      <strike val="1"/>
+      <sz val="8"/>
     </font>
     <font>
       <name val="trebuchet MS"/>
       <family val="2"/>
       <b val="1"/>
       <color rgb="FFFFFFFF"/>
-      <sz val="9"/>
-[...18 lines deleted...]
-      <sz val="9"/>
+      <sz val="8"/>
     </font>
     <font>
       <name val="trebuchet MS"/>
       <family val="2"/>
       <b val="1"/>
       <color indexed="8"/>
-      <sz val="9"/>
+      <sz val="8"/>
+      <u val="single"/>
+    </font>
+    <font>
+      <name val="trebuchet MS"/>
+      <family val="2"/>
+      <color theme="10"/>
+      <sz val="8"/>
+      <u val="single"/>
+    </font>
+    <font>
+      <name val="trebuchet MS"/>
+      <family val="2"/>
+      <b val="1"/>
+      <color indexed="8"/>
+      <sz val="8"/>
     </font>
     <font>
       <name val="trebuchet MS"/>
       <family val="2"/>
       <b val="1"/>
       <color rgb="FF000000"/>
-      <sz val="9"/>
-      <u val="single"/>
+      <sz val="8"/>
     </font>
     <font>
       <name val="trebuchet MS"/>
       <family val="2"/>
-      <b val="1"/>
-[...38 lines deleted...]
-      <b val="1"/>
       <color indexed="8"/>
-      <sz val="9"/>
-[...22 lines deleted...]
-      <scheme val="minor"/>
+      <sz val="8"/>
     </font>
   </fonts>
   <fills count="6">
     <fill>
       <patternFill/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF000000"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFC0C0C0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFDBDBDB"/>
         <bgColor indexed="64"/>
@@ -386,528 +373,487 @@
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="8">
+  <cellStyleXfs count="6">
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="9" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-    <xf numFmtId="43" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="178">
+  <cellXfs count="181">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="7" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="8" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="10" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="7" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="43" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="7" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="8" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="8" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="4" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="11" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="5" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="4" fontId="9" fillId="0" borderId="1" pivotButton="0" quotePrefix="1" xfId="0"/>
+    <xf numFmtId="39" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="10" fontId="9" fillId="0" borderId="1" pivotButton="0" quotePrefix="1" xfId="1"/>
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="12" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="11" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="2" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="13" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="10" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="43" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="3">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="9" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="10" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="9" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="10" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="10" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="15" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="165" fontId="4" fillId="3" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="10" fontId="4" fillId="3" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="166" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="165" fontId="14" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="10" fontId="14" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="3" fillId="5" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
-[...2 lines deleted...]
-    <xf numFmtId="165" fontId="3" fillId="5" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="169" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="170" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="2"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="2"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="2">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="171" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="10" fontId="4" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="10" fontId="4" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="10" fontId="3" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="10" fontId="4" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="10" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="2" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-      <alignment horizontal="center"/>
+    <xf numFmtId="10" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="10" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="3" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="5" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
-[...47 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="5" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="10" fontId="5" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="4"/>
+    <xf numFmtId="43" fontId="9" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="5"/>
+    <xf numFmtId="172" fontId="9" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="4"/>
+    <xf numFmtId="172" fontId="9" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="5"/>
+    <xf numFmtId="15" fontId="9" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="5"/>
+    <xf numFmtId="15" fontId="9" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="4"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="9" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="9" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="172" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="5">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" pivotButton="0" quotePrefix="0" xfId="0"/>
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="15" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="5">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="10" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="10" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="10" fontId="5" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="2" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="43" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="172" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="5">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="9" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="173" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="171" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="173" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="43" fontId="9" fillId="0" borderId="1" pivotButton="0" quotePrefix="1" xfId="3"/>
+    <xf numFmtId="43" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="43" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="3">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="43" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="3">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="8" pivotButton="0" quotePrefix="0" xfId="0"/>
-[...10 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="7" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-      <alignment horizontal="center"/>
-[...22 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="7" pivotButton="0" quotePrefix="0" xfId="0"/>
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="8" pivotButton="0" quotePrefix="0" xfId="0"/>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="10" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="11" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="7" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="7" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="8" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="8" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="43" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="4" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="11" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="5" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
-[...38 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="13" fillId="5" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="4" fontId="9" fillId="0" borderId="1" pivotButton="0" quotePrefix="1" xfId="0"/>
+    <xf numFmtId="39" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="10" fontId="9" fillId="0" borderId="1" pivotButton="0" quotePrefix="1" xfId="1"/>
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="12" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="11" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="2" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="13" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="169" fontId="7" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
-[...11 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="10" fontId="7" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-[...177 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="10" pivotButton="0" quotePrefix="0" xfId="0"/>
-    <xf numFmtId="168" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="1">
-[...2 lines deleted...]
-    <xf numFmtId="168" fontId="3" fillId="0" borderId="12" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="1">
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="12" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
-  <cellStyles count="8">
+  <cellStyles count="6">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Percent" xfId="1" builtinId="5"/>
     <cellStyle name="Hyperlink" xfId="2" builtinId="8"/>
     <cellStyle name="Comma" xfId="3" builtinId="3"/>
     <cellStyle name="Normal 3 2" xfId="4"/>
     <cellStyle name="Comma 4 2" xfId="5"/>
-    <cellStyle name="Normal 3 2 10" xfId="6"/>
-    <cellStyle name="Comma 4 2 2 2" xfId="7"/>
   </cellStyles>
-  <dxfs count="16">
+  <dxfs count="12">
     <dxf>
-      <numFmt numFmtId="172" formatCode="#,##0.000"/>
+      <numFmt numFmtId="174" formatCode="#,##0.000"/>
     </dxf>
     <dxf>
-      <numFmt numFmtId="173" formatCode="#,##0.0000"/>
+      <numFmt numFmtId="175" formatCode="#,##0.0000"/>
     </dxf>
     <dxf>
       <numFmt numFmtId="4" formatCode="#,##0.00"/>
     </dxf>
     <dxf>
-      <numFmt numFmtId="174" formatCode="&quot;-&quot;"/>
+      <numFmt numFmtId="176" formatCode="&quot;-&quot;"/>
     </dxf>
     <dxf>
-      <numFmt numFmtId="172" formatCode="#,##0.000"/>
+      <numFmt numFmtId="174" formatCode="#,##0.000"/>
     </dxf>
     <dxf>
-      <numFmt numFmtId="173" formatCode="#,##0.0000"/>
+      <numFmt numFmtId="175" formatCode="#,##0.0000"/>
     </dxf>
     <dxf>
       <numFmt numFmtId="4" formatCode="#,##0.00"/>
     </dxf>
     <dxf>
-      <numFmt numFmtId="174" formatCode="&quot;-&quot;"/>
+      <numFmt numFmtId="176" formatCode="&quot;-&quot;"/>
     </dxf>
     <dxf>
-      <numFmt numFmtId="172" formatCode="#,##0.000"/>
+      <numFmt numFmtId="174" formatCode="#,##0.000"/>
     </dxf>
     <dxf>
-      <numFmt numFmtId="173" formatCode="#,##0.0000"/>
+      <numFmt numFmtId="175" formatCode="#,##0.0000"/>
     </dxf>
     <dxf>
       <numFmt numFmtId="4" formatCode="#,##0.00"/>
     </dxf>
     <dxf>
-      <numFmt numFmtId="174" formatCode="&quot;-&quot;"/>
-[...11 lines deleted...]
-      <numFmt numFmtId="174" formatCode="&quot;-&quot;"/>
+      <numFmt numFmtId="176" formatCode="&quot;-&quot;"/>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00800000"/>
       <rgbColor rgb="00008000"/>
       <rgbColor rgb="00000080"/>
       <rgbColor rgb="00808000"/>
@@ -950,116 +896,116 @@
       <rgbColor rgb="00003366"/>
       <rgbColor rgb="00339966"/>
       <rgbColor rgb="00003300"/>
       <rgbColor rgb="00333300"/>
       <rgbColor rgb="00993300"/>
       <rgbColor rgb="00993366"/>
       <rgbColor rgb="00333399"/>
       <rgbColor rgb="00333333"/>
     </indexedColors>
   </colors>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId4" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image1.png" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image2.png" Id="rId2" /></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <wsDr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
   <twoCellAnchor editAs="oneCell">
     <from>
       <col>1</col>
       <colOff>0</colOff>
-      <row>21</row>
+      <row>24</row>
       <rowOff>0</rowOff>
     </from>
     <to>
-      <col>1</col>
-[...2 lines deleted...]
-      <rowOff>3528</rowOff>
+      <col>2</col>
+      <colOff>514350</colOff>
+      <row>34</row>
+      <rowOff>84044</rowOff>
     </to>
     <pic>
       <nvPicPr>
         <cNvPr id="2" name="Picture 1"/>
         <cNvPicPr>
           <a:picLocks/>
         </cNvPicPr>
       </nvPicPr>
       <blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </blipFill>
       <spPr>
         <a:xfrm>
-          <a:off x="457200" y="4883150"/>
+          <a:off x="457200" y="5397500"/>
           <a:ext cx="2374900" cy="1574800"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <avLst/>
         </a:prstGeom>
         <a:ln>
           <a:prstDash val="solid"/>
         </a:ln>
       </spPr>
     </pic>
     <clientData/>
   </twoCellAnchor>
   <twoCellAnchor editAs="oneCell">
     <from>
       <col>1</col>
       <colOff>0</colOff>
-      <row>35</row>
+      <row>38</row>
       <rowOff>0</rowOff>
     </from>
     <to>
-      <col>1</col>
-[...2 lines deleted...]
-      <rowOff>3528</rowOff>
+      <col>2</col>
+      <colOff>514350</colOff>
+      <row>48</row>
+      <rowOff>84044</rowOff>
     </to>
     <pic>
       <nvPicPr>
         <cNvPr id="3" name="Picture 2"/>
         <cNvPicPr>
           <a:picLocks/>
         </cNvPicPr>
       </nvPicPr>
       <blipFill>
         <a:blip r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </blipFill>
       <spPr>
         <a:xfrm>
-          <a:off x="457200" y="7296150"/>
+          <a:off x="457200" y="7810500"/>
           <a:ext cx="2374900" cy="1574800"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <avLst/>
         </a:prstGeom>
         <a:ln>
           <a:prstDash val="solid"/>
         </a:ln>
       </spPr>
     </pic>
     <clientData/>
   </twoCellAnchor>
 </wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
@@ -1301,1003 +1247,973 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:L92"/>
+  <dimension ref="A1:L93"/>
   <sheetViews>
-    <sheetView topLeftCell="A67" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <selection activeCell="C89" sqref="C89"/>
+    <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
+      <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultColWidth="8.7265625" defaultRowHeight="12"/>
   <cols>
-    <col width="7.1796875" bestFit="1" customWidth="1" style="154" min="1" max="1"/>
-[...11 lines deleted...]
-    <col width="8.7265625" customWidth="1" style="154" min="13" max="16384"/>
+    <col width="6.54296875" bestFit="1" customWidth="1" style="141" min="1" max="1"/>
+    <col width="26.54296875" bestFit="1" customWidth="1" style="141" min="2" max="2"/>
+    <col width="17.36328125" customWidth="1" style="141" min="3" max="3"/>
+    <col width="14.81640625" bestFit="1" customWidth="1" style="141" min="4" max="4"/>
+    <col width="8.54296875" bestFit="1" customWidth="1" style="141" min="5" max="5"/>
+    <col width="24.81640625" bestFit="1" customWidth="1" style="141" min="6" max="6"/>
+    <col width="14" bestFit="1" customWidth="1" style="141" min="7" max="7"/>
+    <col width="12.54296875" bestFit="1" customWidth="1" style="141" min="8" max="8"/>
+    <col width="14" bestFit="1" customWidth="1" style="141" min="9" max="9"/>
+    <col width="7.54296875" bestFit="1" customWidth="1" style="141" min="10" max="10"/>
+    <col width="15.81640625" bestFit="1" customWidth="1" style="141" min="11" max="11"/>
+    <col width="7.54296875" bestFit="1" customWidth="1" style="141" min="12" max="12"/>
+    <col width="8.7265625" customWidth="1" style="141" min="13" max="16384"/>
   </cols>
   <sheetData>
     <row r="1">
-      <c r="A1" s="153" t="n"/>
-      <c r="B1" s="153" t="inlineStr">
+      <c r="A1" s="51" t="n"/>
+      <c r="B1" s="51" t="inlineStr">
         <is>
           <t>DSP SILVER ETF</t>
         </is>
       </c>
     </row>
     <row r="2">
-      <c r="B2" s="10" t="inlineStr">
-[...1 lines deleted...]
-          <t>Portfolio as on May 31, 2026</t>
+      <c r="B2" s="42" t="inlineStr">
+        <is>
+          <t>Portfolio as on June 30, 2026</t>
         </is>
       </c>
     </row>
     <row r="4">
-      <c r="A4" s="153" t="inlineStr">
+      <c r="A4" s="51" t="inlineStr">
         <is>
           <t>Sr. No.</t>
         </is>
       </c>
-      <c r="B4" s="153" t="inlineStr">
+      <c r="B4" s="51" t="inlineStr">
         <is>
           <t>Name of Instrument</t>
         </is>
       </c>
-      <c r="C4" s="153" t="inlineStr">
+      <c r="C4" s="51" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
-      <c r="D4" s="153" t="inlineStr">
+      <c r="D4" s="51" t="inlineStr">
         <is>
           <t>Rating/Industry</t>
         </is>
       </c>
-      <c r="E4" s="153" t="inlineStr">
+      <c r="E4" s="51" t="inlineStr">
         <is>
           <t>Quantity</t>
         </is>
       </c>
-      <c r="F4" s="153" t="inlineStr">
+      <c r="F4" s="51" t="inlineStr">
         <is>
           <t>Market value (Rs. In lakhs)</t>
         </is>
       </c>
-      <c r="G4" s="153" t="inlineStr">
+      <c r="G4" s="51" t="inlineStr">
         <is>
           <t>% to Net Assets</t>
         </is>
       </c>
-      <c r="H4" s="153" t="inlineStr">
+      <c r="H4" s="51" t="inlineStr">
         <is>
           <t>Maturity Date</t>
         </is>
       </c>
-      <c r="I4" s="153" t="inlineStr">
+      <c r="I4" s="51" t="inlineStr">
         <is>
           <t>Put/Call Option</t>
         </is>
       </c>
-      <c r="J4" s="153" t="inlineStr">
+      <c r="J4" s="51" t="inlineStr">
         <is>
           <t>YTM (%)</t>
         </is>
       </c>
     </row>
     <row r="6">
-      <c r="B6" s="10" t="inlineStr">
+      <c r="B6" s="42" t="inlineStr">
         <is>
           <t>OTHERS</t>
         </is>
       </c>
     </row>
     <row r="7">
-      <c r="B7" s="10" t="inlineStr">
+      <c r="B7" s="42" t="inlineStr">
         <is>
           <t>Commodities</t>
         </is>
       </c>
     </row>
     <row r="8">
-      <c r="A8" s="154" t="n">
+      <c r="A8" s="141" t="n">
         <v>1</v>
       </c>
-      <c r="B8" s="154" t="inlineStr">
+      <c r="B8" s="141" t="inlineStr">
         <is>
           <t>SILVER</t>
         </is>
       </c>
-      <c r="E8" s="169" t="n">
-[...9 lines deleted...]
-      <c r="K8" s="10" t="inlineStr">
+      <c r="E8" s="59" t="n">
+        <v>63346.031</v>
+      </c>
+      <c r="F8" s="53" t="n">
+        <v>142607.75</v>
+      </c>
+      <c r="G8" s="54" t="n">
+        <v>0.9981</v>
+      </c>
+      <c r="J8" s="53" t="n"/>
+      <c r="K8" s="42" t="inlineStr">
         <is>
           <t>Sector/Rating</t>
         </is>
       </c>
-      <c r="L8" s="10" t="inlineStr">
+      <c r="L8" s="42" t="inlineStr">
         <is>
           <t>Percent</t>
         </is>
       </c>
     </row>
     <row r="9">
-      <c r="A9" s="14" t="n"/>
-      <c r="B9" s="14" t="inlineStr">
+      <c r="A9" s="56" t="n"/>
+      <c r="B9" s="56" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
-      <c r="C9" s="14" t="n"/>
-[...8 lines deleted...]
-      <c r="K9" s="154" t="inlineStr">
+      <c r="C9" s="56" t="n"/>
+      <c r="D9" s="56" t="n"/>
+      <c r="E9" s="56" t="n"/>
+      <c r="F9" s="57" t="n">
+        <v>142607.75</v>
+      </c>
+      <c r="G9" s="58" t="n">
+        <v>0.9981</v>
+      </c>
+      <c r="K9" s="141" t="inlineStr">
         <is>
           <t>Commodity</t>
         </is>
       </c>
-      <c r="L9" s="13" t="n">
-        <v>0.9949</v>
+      <c r="L9" s="54" t="n">
+        <v>0.9981</v>
       </c>
     </row>
     <row r="10">
-      <c r="K10" s="154" t="inlineStr">
+      <c r="K10" s="141" t="inlineStr">
         <is>
           <t>Cash &amp; Equivalent</t>
         </is>
       </c>
-      <c r="L10" s="13" t="n">
-        <v>0.0051</v>
+      <c r="L10" s="54" t="n">
+        <v>0.0019</v>
       </c>
     </row>
     <row r="11">
-      <c r="B11" s="10" t="inlineStr">
+      <c r="B11" s="42" t="inlineStr">
         <is>
           <t>Cash &amp; Cash Equivalent</t>
         </is>
       </c>
     </row>
     <row r="12">
-      <c r="B12" s="154" t="inlineStr">
+      <c r="B12" s="141" t="inlineStr">
         <is>
           <t>Net Receivables/Payables</t>
         </is>
       </c>
-      <c r="E12" s="169" t="n"/>
-[...6 lines deleted...]
-      <c r="J12" s="170" t="n"/>
+      <c r="E12" s="59" t="n"/>
+      <c r="F12" s="53" t="n">
+        <v>269.59</v>
+      </c>
+      <c r="G12" s="54" t="n">
+        <v>0.0019</v>
+      </c>
+      <c r="J12" s="53" t="n"/>
     </row>
     <row r="13">
-      <c r="A13" s="14" t="n"/>
-      <c r="B13" s="14" t="inlineStr">
+      <c r="A13" s="56" t="n"/>
+      <c r="B13" s="56" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
-      <c r="C13" s="14" t="n"/>
-[...6 lines deleted...]
-        <v>0.0051</v>
+      <c r="C13" s="56" t="n"/>
+      <c r="D13" s="56" t="n"/>
+      <c r="E13" s="56" t="n"/>
+      <c r="F13" s="57" t="n">
+        <v>269.59</v>
+      </c>
+      <c r="G13" s="58" t="n">
+        <v>0.0019</v>
       </c>
     </row>
     <row r="15">
-      <c r="A15" s="153" t="n"/>
-      <c r="B15" s="153" t="inlineStr">
+      <c r="A15" s="51" t="n"/>
+      <c r="B15" s="51" t="inlineStr">
         <is>
           <t>GRAND TOTAL</t>
         </is>
       </c>
-      <c r="C15" s="153" t="n"/>
-[...5 lines deleted...]
-      <c r="G15" s="19" t="n">
+      <c r="C15" s="51" t="n"/>
+      <c r="D15" s="51" t="n"/>
+      <c r="E15" s="51" t="n"/>
+      <c r="F15" s="60" t="n">
+        <v>142877.34</v>
+      </c>
+      <c r="G15" s="61" t="n">
         <v>1</v>
       </c>
     </row>
     <row r="16">
-      <c r="A16" s="154" t="inlineStr">
+      <c r="A16" s="141" t="inlineStr">
         <is>
           <t>Notes:</t>
         </is>
       </c>
     </row>
     <row r="17">
-      <c r="A17" s="21" t="n">
+      <c r="A17" s="62" t="n">
         <v>1</v>
       </c>
-      <c r="B17" s="20" t="inlineStr">
-[...1 lines deleted...]
-          <t>As on  May 31, 2026, the aggregate investments by the schemes of DSP Mutual Fund in DSP Silver ETF is ₹ 99,302.16 Lakhs</t>
+      <c r="B17" s="146" t="inlineStr">
+        <is>
+          <t>As on  June 30, 2026, the aggregate investments by the schemes of DSP Mutual Fund in DSP Silver ETF is ₹ 68,404.96 Lakhs</t>
         </is>
       </c>
     </row>
     <row r="18">
-      <c r="A18" s="21" t="n">
+      <c r="A18" s="62" t="n">
         <v>2</v>
       </c>
-      <c r="B18" s="21" t="inlineStr">
+      <c r="B18" s="62" t="inlineStr">
         <is>
           <t>Market value includes accrued interest</t>
         </is>
       </c>
     </row>
-    <row r="20">
-      <c r="B20" s="10" t="inlineStr">
+    <row r="19">
+      <c r="A19" s="62" t="n">
+        <v>3</v>
+      </c>
+      <c r="B19" s="146" t="inlineStr">
+        <is>
+          <t>Net Assets does not include unit activity for the last day of the month</t>
+        </is>
+      </c>
+    </row>
+    <row r="23">
+      <c r="B23" s="141" t="inlineStr">
         <is>
           <t>Scheme Riskometer</t>
         </is>
       </c>
     </row>
-    <row r="34">
-      <c r="B34" s="10" t="inlineStr">
+    <row r="37">
+      <c r="B37" s="141" t="inlineStr">
         <is>
           <t>Benchmark Riskometer: Domestic Price of Physical Silver</t>
         </is>
       </c>
     </row>
-    <row r="47">
-      <c r="A47" s="43" t="inlineStr">
+    <row r="50">
+      <c r="A50" s="134" t="inlineStr">
         <is>
           <t>Sr. No.</t>
         </is>
       </c>
-      <c r="B47" s="44" t="inlineStr">
+      <c r="B50" s="135" t="inlineStr">
         <is>
           <t>Particulars</t>
         </is>
       </c>
-      <c r="C47" s="45" t="n"/>
-[...4 lines deleted...]
-      <c r="A48" s="47" t="n">
+      <c r="C50" s="136" t="n"/>
+      <c r="D50" s="136" t="n"/>
+      <c r="E50" s="137" t="n"/>
+    </row>
+    <row r="51">
+      <c r="A51" s="138" t="n">
+        <v>1</v>
+      </c>
+      <c r="B51" s="139" t="n"/>
+      <c r="C51" s="140" t="inlineStr">
+        <is>
+          <t>Portfolio Information</t>
+        </is>
+      </c>
+      <c r="E51" s="142" t="n"/>
+    </row>
+    <row r="52">
+      <c r="A52" s="138" t="n"/>
+      <c r="B52" s="139" t="inlineStr">
+        <is>
+          <t>Description (if any)</t>
+        </is>
+      </c>
+      <c r="C52" s="143" t="n"/>
+      <c r="E52" s="142" t="n"/>
+    </row>
+    <row r="53">
+      <c r="A53" s="138" t="n"/>
+      <c r="B53" s="139" t="inlineStr">
+        <is>
+          <t>Annualised Portfolio YTM*@@</t>
+        </is>
+      </c>
+      <c r="C53" s="144" t="inlineStr">
+        <is>
+          <t>N.A.</t>
+        </is>
+      </c>
+      <c r="E53" s="142" t="n"/>
+    </row>
+    <row r="54">
+      <c r="A54" s="138" t="n"/>
+      <c r="B54" s="139" t="inlineStr">
+        <is>
+          <t>Macaulay Duration@@</t>
+        </is>
+      </c>
+      <c r="C54" s="145" t="inlineStr">
+        <is>
+          <t>N.A.</t>
+        </is>
+      </c>
+      <c r="E54" s="142" t="n"/>
+    </row>
+    <row r="55">
+      <c r="A55" s="138" t="n"/>
+      <c r="B55" s="139" t="inlineStr">
+        <is>
+          <t>Residual Maturity@@</t>
+        </is>
+      </c>
+      <c r="C55" s="145" t="inlineStr">
+        <is>
+          <t>N.A.</t>
+        </is>
+      </c>
+      <c r="E55" s="142" t="n"/>
+    </row>
+    <row r="56">
+      <c r="A56" s="138" t="n"/>
+      <c r="B56" s="139" t="inlineStr">
+        <is>
+          <t>Modified Duration (in years)@@</t>
+        </is>
+      </c>
+      <c r="C56" s="145" t="inlineStr">
+        <is>
+          <t>N.A.</t>
+        </is>
+      </c>
+      <c r="E56" s="142" t="n"/>
+    </row>
+    <row r="57">
+      <c r="A57" s="138" t="n"/>
+      <c r="B57" s="146" t="inlineStr">
+        <is>
+          <t>* In case of semi-annual YTM, it will be annualised</t>
+        </is>
+      </c>
+      <c r="C57" s="146" t="n"/>
+      <c r="E57" s="142" t="n"/>
+    </row>
+    <row r="58">
+      <c r="A58" s="138" t="n">
+        <v>2</v>
+      </c>
+      <c r="B58" s="147" t="inlineStr">
+        <is>
+          <t>NAV AND Dividend</t>
+        </is>
+      </c>
+      <c r="C58" s="146" t="n"/>
+      <c r="E58" s="142" t="n"/>
+    </row>
+    <row r="59">
+      <c r="A59" s="138" t="n"/>
+      <c r="B59" s="175" t="inlineStr">
+        <is>
+          <t>Plan/Option Name</t>
+        </is>
+      </c>
+      <c r="C59" s="47" t="inlineStr">
+        <is>
+          <t>NAV per unit (Rs)</t>
+        </is>
+      </c>
+      <c r="D59" s="176" t="n"/>
+      <c r="E59" s="177" t="inlineStr">
+        <is>
+          <t>Aggregate distributions during the portfolio period  (Rs. per Unit)</t>
+        </is>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60" s="138" t="n"/>
+      <c r="B60" s="178" t="n"/>
+      <c r="C60" s="148" t="inlineStr">
+        <is>
+          <t>As on May 31, 2026</t>
+        </is>
+      </c>
+      <c r="D60" s="148" t="inlineStr">
+        <is>
+          <t>As on Jun 30, 2026</t>
+        </is>
+      </c>
+      <c r="E60" s="178" t="n"/>
+    </row>
+    <row r="61">
+      <c r="A61" s="149" t="n"/>
+      <c r="B61" s="150" t="inlineStr">
+        <is>
+          <t>Direct Plan-Growth Plan</t>
+        </is>
+      </c>
+      <c r="C61" s="160" t="inlineStr">
+        <is>
+          <t>251.7305</t>
+        </is>
+      </c>
+      <c r="D61" s="160" t="inlineStr">
+        <is>
+          <t>215.2948</t>
+        </is>
+      </c>
+      <c r="E61" s="123" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62" s="149" t="n"/>
+      <c r="B62" s="150" t="inlineStr">
+        <is>
+          <t>Direct Plan-IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C62" s="160" t="n">
+        <v>0</v>
+      </c>
+      <c r="D62" s="160" t="n">
+        <v>0</v>
+      </c>
+      <c r="E62" s="123" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63" s="149" t="n"/>
+      <c r="B63" s="150" t="inlineStr">
+        <is>
+          <t>Direct Plan-Daily IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C63" s="160" t="n">
+        <v>0</v>
+      </c>
+      <c r="D63" s="160" t="n">
+        <v>0</v>
+      </c>
+      <c r="E63" s="123" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64" s="149" t="n"/>
+      <c r="B64" s="150" t="inlineStr">
+        <is>
+          <t>Direct Plan-Weekly IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C64" s="160" t="n">
+        <v>0</v>
+      </c>
+      <c r="D64" s="160" t="n">
+        <v>0</v>
+      </c>
+      <c r="E64" s="123" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65" s="149" t="n"/>
+      <c r="B65" s="150" t="inlineStr">
+        <is>
+          <t>Direct Plan-Monthly IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C65" s="160" t="n">
+        <v>0</v>
+      </c>
+      <c r="D65" s="160" t="n">
+        <v>0</v>
+      </c>
+      <c r="E65" s="123" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66" s="149" t="n"/>
+      <c r="B66" s="150" t="inlineStr">
+        <is>
+          <t>Direct Plan-Quarterly IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C66" s="160" t="n">
+        <v>0</v>
+      </c>
+      <c r="D66" s="160" t="n">
+        <v>0</v>
+      </c>
+      <c r="E66" s="123" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67" s="149" t="n"/>
+      <c r="B67" s="151" t="n"/>
+      <c r="C67" s="124" t="n"/>
+      <c r="D67" s="124" t="n"/>
+      <c r="E67" s="143" t="n"/>
+    </row>
+    <row r="68">
+      <c r="A68" s="138" t="n"/>
+      <c r="B68" s="152" t="inlineStr">
+        <is>
+          <t>Regular Plan-Growth Plan</t>
+        </is>
+      </c>
+      <c r="C68" s="160" t="n">
+        <v>0</v>
+      </c>
+      <c r="D68" s="160" t="n">
+        <v>0</v>
+      </c>
+      <c r="E68" s="123" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69" s="138" t="n"/>
+      <c r="B69" s="152" t="inlineStr">
+        <is>
+          <t>Regular Plan-IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C69" s="160" t="n">
+        <v>0</v>
+      </c>
+      <c r="D69" s="160" t="n">
+        <v>0</v>
+      </c>
+      <c r="E69" s="123" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70" s="138" t="n"/>
+      <c r="B70" s="152" t="inlineStr">
+        <is>
+          <t>Regular Plan-Daily IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C70" s="160" t="n">
+        <v>0</v>
+      </c>
+      <c r="D70" s="160" t="n">
+        <v>0</v>
+      </c>
+      <c r="E70" s="123" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71" s="138" t="n"/>
+      <c r="B71" s="152" t="inlineStr">
+        <is>
+          <t>Regular Plan-Weekly IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C71" s="160" t="n">
+        <v>0</v>
+      </c>
+      <c r="D71" s="160" t="n">
+        <v>0</v>
+      </c>
+      <c r="E71" s="123" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="72">
+      <c r="A72" s="138" t="n"/>
+      <c r="B72" s="152" t="inlineStr">
+        <is>
+          <t>Regular Plan-Monthly IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C72" s="160" t="n">
+        <v>0</v>
+      </c>
+      <c r="D72" s="160" t="n">
+        <v>0</v>
+      </c>
+      <c r="E72" s="123" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73" s="138" t="n"/>
+      <c r="B73" s="152" t="inlineStr">
+        <is>
+          <t>Regular Plan-Quarterly IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C73" s="160" t="n">
+        <v>0</v>
+      </c>
+      <c r="D73" s="160" t="n">
+        <v>0</v>
+      </c>
+      <c r="E73" s="123" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74" s="138" t="n"/>
+      <c r="B74" s="153" t="inlineStr">
+        <is>
+          <t>IDCW -  Income Distribution cum Capital Withdrawal.</t>
+        </is>
+      </c>
+      <c r="C74" s="154" t="n"/>
+      <c r="D74" s="154" t="n"/>
+      <c r="E74" s="142" t="n"/>
+    </row>
+    <row r="75">
+      <c r="A75" s="155" t="n"/>
+      <c r="B75" s="156" t="n"/>
+      <c r="C75" s="156" t="n"/>
+      <c r="D75" s="156" t="n"/>
+      <c r="E75" s="157" t="n"/>
+    </row>
+    <row r="76">
+      <c r="A76" s="138" t="n">
         <v>3</v>
       </c>
-      <c r="B48" s="165" t="n"/>
-[...24 lines deleted...]
-      <c r="C50" s="162" t="inlineStr">
+      <c r="B76" s="158" t="inlineStr">
+        <is>
+          <t>Portfolio Turn Over Ratio ^^</t>
+        </is>
+      </c>
+      <c r="C76" s="152" t="n"/>
+      <c r="D76" s="156" t="n"/>
+      <c r="E76" s="159" t="n"/>
+    </row>
+    <row r="77">
+      <c r="A77" s="138" t="n"/>
+      <c r="B77" s="152" t="inlineStr">
+        <is>
+          <t xml:space="preserve"> - For Purchase</t>
+        </is>
+      </c>
+      <c r="C77" s="160" t="inlineStr">
         <is>
           <t>N.A.</t>
         </is>
       </c>
-      <c r="E50" s="49" t="n"/>
-[...8 lines deleted...]
-      <c r="C51" s="162" t="inlineStr">
+      <c r="D77" s="156" t="n"/>
+      <c r="E77" s="157" t="n"/>
+    </row>
+    <row r="78">
+      <c r="A78" s="138" t="n"/>
+      <c r="B78" s="152" t="inlineStr">
+        <is>
+          <t xml:space="preserve"> - For Sale</t>
+        </is>
+      </c>
+      <c r="C78" s="160" t="inlineStr">
         <is>
           <t>N.A.</t>
         </is>
       </c>
-      <c r="E51" s="49" t="n"/>
-[...8 lines deleted...]
-      <c r="C52" s="162" t="inlineStr">
+      <c r="D78" s="156" t="n"/>
+      <c r="E78" s="157" t="n"/>
+    </row>
+    <row r="79">
+      <c r="A79" s="138" t="n">
+        <v>4</v>
+      </c>
+      <c r="B79" s="161" t="inlineStr">
+        <is>
+          <t>Total investment in foreign securities/ADR/GDR (Rs. lakh)</t>
+        </is>
+      </c>
+      <c r="C79" s="162" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="D79" s="156" t="n"/>
+      <c r="E79" s="159" t="n"/>
+    </row>
+    <row r="80" ht="36" customHeight="1">
+      <c r="A80" s="138" t="n">
+        <v>5</v>
+      </c>
+      <c r="B80" s="163" t="inlineStr">
+        <is>
+          <t>Total of securities below investment grade and default provided for the of Jun 30, 2026 (Rs. lakh)</t>
+        </is>
+      </c>
+      <c r="C80" s="162" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="D80" s="164" t="n"/>
+      <c r="E80" s="159" t="n"/>
+    </row>
+    <row r="81" ht="24" customHeight="1">
+      <c r="A81" s="138" t="n">
+        <v>6</v>
+      </c>
+      <c r="B81" s="165" t="inlineStr">
+        <is>
+          <t>Total investment in illiquid shares/securities</t>
+        </is>
+      </c>
+      <c r="C81" s="166" t="n"/>
+      <c r="E81" s="159" t="n"/>
+    </row>
+    <row r="82">
+      <c r="A82" s="138" t="n"/>
+      <c r="B82" s="167" t="inlineStr">
+        <is>
+          <t>- Value (In Rs. Lakh)</t>
+        </is>
+      </c>
+      <c r="C82" s="168" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="E82" s="159" t="n"/>
+    </row>
+    <row r="83">
+      <c r="A83" s="138" t="n"/>
+      <c r="B83" s="169" t="inlineStr">
+        <is>
+          <t>- in percentage terms (%)</t>
+        </is>
+      </c>
+      <c r="C83" s="179" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="E83" s="159" t="n"/>
+    </row>
+    <row r="84">
+      <c r="A84" s="138" t="n"/>
+      <c r="B84" s="169" t="n"/>
+      <c r="C84" s="180" t="n"/>
+      <c r="E84" s="159" t="n"/>
+    </row>
+    <row r="85" ht="36" customHeight="1">
+      <c r="A85" s="138" t="n">
+        <v>7</v>
+      </c>
+      <c r="B85" s="165" t="inlineStr">
+        <is>
+          <t>Total outstanding exposure to derivatives at the end of  Jun 30, 2026</t>
+        </is>
+      </c>
+      <c r="C85" s="166" t="n"/>
+      <c r="D85" s="156" t="n"/>
+      <c r="E85" s="159" t="n"/>
+    </row>
+    <row r="86">
+      <c r="A86" s="138" t="n"/>
+      <c r="B86" s="167" t="inlineStr">
+        <is>
+          <t>- Value (In Rs. Lakh)</t>
+        </is>
+      </c>
+      <c r="C86" s="168" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="D86" s="156" t="n"/>
+      <c r="E86" s="159" t="n"/>
+    </row>
+    <row r="87">
+      <c r="A87" s="138" t="n"/>
+      <c r="B87" s="169" t="inlineStr">
+        <is>
+          <t>- in percentage term (%)</t>
+        </is>
+      </c>
+      <c r="C87" s="179" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="D87" s="156" t="n"/>
+      <c r="E87" s="159" t="n"/>
+    </row>
+    <row r="88">
+      <c r="A88" s="172" t="n"/>
+      <c r="B88" s="173" t="n"/>
+      <c r="C88" s="173" t="n"/>
+      <c r="D88" s="173" t="n"/>
+      <c r="E88" s="174" t="n"/>
+    </row>
+    <row r="90">
+      <c r="A90" s="42" t="inlineStr">
         <is>
           <t>N.A.</t>
         </is>
       </c>
-      <c r="E52" s="49" t="n"/>
-[...523 lines deleted...]
-      <c r="B89" s="154" t="inlineStr">
+      <c r="B90" s="141" t="inlineStr">
         <is>
           <t xml:space="preserve"> Not Applicable.</t>
         </is>
       </c>
     </row>
-    <row r="90">
-      <c r="A90" s="10" t="inlineStr">
+    <row r="91">
+      <c r="A91" s="42" t="inlineStr">
         <is>
           <t>^^</t>
         </is>
       </c>
-      <c r="B90" s="154" t="inlineStr">
+      <c r="B91" s="141" t="inlineStr">
         <is>
           <t>Portfolio Turn Over Ratio is for Equity Schemes.</t>
         </is>
       </c>
     </row>
-    <row r="91">
-      <c r="A91" s="10" t="inlineStr">
+    <row r="92">
+      <c r="A92" s="42" t="inlineStr">
         <is>
           <t>@@</t>
         </is>
       </c>
-      <c r="B91" s="154" t="inlineStr">
+      <c r="B92" s="141" t="inlineStr">
         <is>
           <t>Residual, Modified Duration and Portfolio YTM (Annualised) is for Debt Schemes.</t>
         </is>
       </c>
     </row>
-    <row r="92" ht="60" customHeight="1">
-      <c r="B92" s="84" t="inlineStr">
+    <row r="93">
+      <c r="B93" s="141" t="inlineStr">
         <is>
           <t>Pursuant to payment of IDCW, the NAV of the IDCW Option(s) of aforesaid Scheme of the Fund would fall to the extent of payout and statutory levy, if any. For complete distribution history of the Schemes, please visit www.dspim.com</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells count="4">
-    <mergeCell ref="B56:B57"/>
-[...1 lines deleted...]
-    <mergeCell ref="E56:E57"/>
+    <mergeCell ref="E59:E60"/>
+    <mergeCell ref="B59:B60"/>
     <mergeCell ref="B1:F1"/>
+    <mergeCell ref="C59:D59"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:A1"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Rohit Pandey</dc:creator>
+  <dc:creator>ICRON Research</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:lastModifiedBy></cp:lastModifiedBy>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties">
   <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_Enabled" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_SetDate" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3">
-    <vt:lpwstr>2026-06-07T19:21:06Z</vt:lpwstr>
+    <vt:lpwstr>2026-07-08T08:43:17Z</vt:lpwstr>
   </property>
   <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_Method" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4">
     <vt:lpwstr>Privileged</vt:lpwstr>
   </property>
   <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_Name" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5">
     <vt:lpwstr>Public</vt:lpwstr>
   </property>
   <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_SiteId" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6">
     <vt:lpwstr>1771ae17-e764-4e0f-a476-d4184d79a5d9</vt:lpwstr>
   </property>
   <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_ActionId" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7">
-    <vt:lpwstr>4080c357-c9ae-431d-b36a-b5f7034283f4</vt:lpwstr>
+    <vt:lpwstr>7b88c7ec-4c0a-4933-910f-6ebd7702328a</vt:lpwstr>
   </property>
   <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_ContentBits" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8">
     <vt:lpwstr>0</vt:lpwstr>
   </property>
   <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_Tag" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9">
     <vt:lpwstr>10, 0, 1, 1</vt:lpwstr>
   </property>
 </Properties>
 </file>