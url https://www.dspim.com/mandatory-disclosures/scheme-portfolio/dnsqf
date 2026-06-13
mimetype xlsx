--- v3 (2026-03-03)
+++ v4 (2026-06-13)
@@ -1,472 +1,915 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
+<file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" Id="rId4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <bookViews>
-    <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" tabRatio="950" firstSheet="26" autoFilterDateGrouping="1"/>
+    <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" tabRatio="878" firstSheet="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Nifty Smallcap250 Quality 50" sheetId="1" state="visible" r:id="rId1"/>
     <sheet name="Sheet1" sheetId="2" state="hidden" r:id="rId2"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="191029" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <numFmts count="3">
-[...2 lines deleted...]
-    <numFmt numFmtId="166" formatCode="_ * #,##0.00_ ;_ * \-#,##0.00_ ;_ * &quot;-&quot;??_ ;_ @_ "/>
+  <numFmts count="8">
+    <numFmt numFmtId="164" formatCode="0.000"/>
+    <numFmt numFmtId="165" formatCode="0.0000"/>
+    <numFmt numFmtId="166" formatCode="_(* #,##0_);_(* \(#,##0\);"/>
+    <numFmt numFmtId="167" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);"/>
+    <numFmt numFmtId="168" formatCode="#,##0.00_);\(#,##0.00\)%"/>
+    <numFmt numFmtId="169" formatCode="_(* #,##0.0000_);_(* \(#,##0.0000\);_(* &quot;-&quot;??_);_(@_)"/>
+    <numFmt numFmtId="170" formatCode="#,##0.0000_);\(#,##0.0000\)"/>
+    <numFmt numFmtId="171" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;??_);_(@_)"/>
   </numFmts>
-  <fonts count="16">
-[...39 lines deleted...]
-    </font>
+  <fonts count="22">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <family val="2"/>
-      <b val="1"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
-    </font>
-[...17 lines deleted...]
-      <sz val="9"/>
     </font>
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="10"/>
       <sz val="11"/>
       <u val="single"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Trebuchet MS"/>
       <family val="2"/>
+      <sz val="9"/>
+    </font>
+    <font>
+      <name val="Trebuchet MS"/>
+      <family val="2"/>
+      <b val="1"/>
+      <color rgb="FF000000"/>
+      <sz val="9"/>
+    </font>
+    <font>
+      <name val="Trebuchet MS"/>
+      <family val="2"/>
+      <color rgb="FF000000"/>
+      <sz val="9"/>
+    </font>
+    <font>
+      <name val="trebuchet MS"/>
+      <family val="2"/>
+      <b val="1"/>
+      <color rgb="FFFFFFFF"/>
+      <sz val="9"/>
+    </font>
+    <font>
+      <name val="trebuchet MS"/>
+      <family val="2"/>
+      <color theme="1"/>
+      <sz val="9"/>
+    </font>
+    <font>
+      <name val="trebuchet MS"/>
+      <family val="2"/>
+      <b val="1"/>
+      <color theme="1"/>
+      <sz val="9"/>
+    </font>
+    <font>
+      <name val="trebuchet MS"/>
+      <family val="2"/>
+      <color indexed="8"/>
+      <sz val="9"/>
+    </font>
+    <font>
+      <name val="trebuchet MS"/>
+      <family val="2"/>
       <b val="1"/>
       <color indexed="8"/>
-      <sz val="10"/>
+      <sz val="9"/>
+    </font>
+    <font>
+      <name val="trebuchet MS"/>
+      <family val="2"/>
+      <b val="1"/>
+      <color rgb="FF000000"/>
+      <sz val="9"/>
       <u val="single"/>
     </font>
     <font>
       <name val="trebuchet MS"/>
       <family val="2"/>
       <b val="1"/>
-      <color theme="1"/>
-[...6 lines deleted...]
-      <sz val="10"/>
+      <color rgb="FF333333"/>
+      <sz val="9"/>
     </font>
     <font>
       <name val="trebuchet MS"/>
       <family val="2"/>
+      <b val="1"/>
+      <sz val="9"/>
+    </font>
+    <font>
+      <name val="trebuchet MS"/>
+      <family val="2"/>
+      <b val="1"/>
+      <color rgb="FFFF0000"/>
+      <sz val="9"/>
+    </font>
+    <font>
+      <name val="trebuchet MS"/>
+      <family val="2"/>
+      <i val="1"/>
+      <sz val="9"/>
+    </font>
+    <font>
+      <name val="trebuchet MS"/>
+      <family val="2"/>
+      <color rgb="FFFF0000"/>
+      <sz val="9"/>
+    </font>
+    <font>
+      <name val="trebuchet MS"/>
+      <family val="2"/>
+      <b val="1"/>
+      <strike val="1"/>
+      <sz val="9"/>
+    </font>
+    <font>
+      <name val="trebuchet MS"/>
+      <family val="2"/>
+      <b val="1"/>
+      <color indexed="8"/>
+      <sz val="9"/>
+      <u val="single"/>
+    </font>
+    <font>
+      <name val="trebuchet MS"/>
+      <family val="2"/>
+      <color theme="10"/>
+      <sz val="9"/>
+      <u val="single"/>
+    </font>
+    <font>
+      <name val="Calibri"/>
+      <family val="2"/>
       <color theme="1"/>
-      <sz val="11"/>
+      <sz val="9"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <color theme="10"/>
+      <sz val="9"/>
+      <u val="single"/>
+      <scheme val="minor"/>
     </font>
   </fonts>
-  <fills count="5">
+  <fills count="6">
     <fill>
       <patternFill/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF000000"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFC0C0C0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFDBDBDB"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="11">
+  <borders count="16">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left/>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
       <right/>
-      <top style="thin">
-[...23 lines deleted...]
-      </top>
+      <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
       <top/>
-      <bottom/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="3">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+  <cellStyleXfs count="8">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="9" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="43" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="43" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="43" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="65">
+  <cellXfs count="178">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
-[...11 lines deleted...]
-    <xf numFmtId="10" fontId="4" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="5" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="3" fillId="5" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="10" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="167" fontId="7" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="10" fontId="7" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="3" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="167" fontId="8" fillId="3" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="10" fontId="8" fillId="3" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="15" fontId="7" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="167" fontId="6" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="10" fontId="6" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
-[...6 lines deleted...]
-    <xf numFmtId="10" fontId="3" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="4" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="10" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="10" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="1">
+    <xf numFmtId="4" fontId="7" fillId="0" borderId="3" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="7" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="4" fontId="7" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="7" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="4" fontId="1" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="5" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="10" fontId="5" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="10" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="10" fontId="7" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="4" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="6" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="7" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="8" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="4" fontId="7" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="7" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="43" fontId="13" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="43" fontId="8" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="43" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="43" fontId="7" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="7" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="8" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="8" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="4" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="11" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="5" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="1" pivotButton="0" quotePrefix="1" xfId="0"/>
+    <xf numFmtId="39" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="10" fontId="3" fillId="0" borderId="1" pivotButton="0" quotePrefix="1" xfId="1"/>
+    <xf numFmtId="168" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="168" fontId="3" fillId="0" borderId="12" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="11" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="13" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="43" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="3">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="10" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="2"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="2"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="8" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="10" fontId="7" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="169" fontId="7" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="8" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="10" fontId="8" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="10" fontId="8" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="10" fontId="7" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="10" fontId="8" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="10" fontId="7" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="170" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="10" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="2">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="4" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="43" fontId="7" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="4" fontId="7" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="171" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="5">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="15" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="5">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="4"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="10" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="10" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="171" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="5">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="171" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="4"/>
+    <xf numFmtId="171" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="4"/>
+    <xf numFmtId="171" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="5">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="171" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="6">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="6">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="6">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="4"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="171" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="7">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="4"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="2"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="2"/>
+    <xf numFmtId="4" fontId="20" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="43" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="10" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="43" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="10" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="9" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="10" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="10" fontId="1" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="9" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="10" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="2" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="2"/>
-    <xf numFmtId="10" fontId="1" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="2"/>
-[...12 lines deleted...]
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="2" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="10" fontId="7" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="5" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="167" fontId="7" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="167" fontId="8" fillId="3" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="167" fontId="6" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="10" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="168" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="168" fontId="3" fillId="0" borderId="12" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="10" fontId="0" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-[...28 lines deleted...]
-    </xf>
   </cellXfs>
-  <cellStyles count="3">
+  <cellStyles count="8">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Percent" xfId="1" builtinId="5"/>
     <cellStyle name="Hyperlink" xfId="2" builtinId="8"/>
+    <cellStyle name="Comma" xfId="3" builtinId="3"/>
+    <cellStyle name="Normal 3 2" xfId="4"/>
+    <cellStyle name="Comma 4 2" xfId="5"/>
+    <cellStyle name="Normal 3 2 10" xfId="6"/>
+    <cellStyle name="Comma 4 2 2 2" xfId="7"/>
   </cellStyles>
+  <dxfs count="16">
+    <dxf>
+      <numFmt numFmtId="172" formatCode="#,##0.000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="173" formatCode="#,##0.0000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="4" formatCode="#,##0.00"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="174" formatCode="&quot;-&quot;"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="172" formatCode="#,##0.000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="173" formatCode="#,##0.0000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="4" formatCode="#,##0.00"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="174" formatCode="&quot;-&quot;"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="172" formatCode="#,##0.000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="173" formatCode="#,##0.0000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="4" formatCode="#,##0.00"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="174" formatCode="&quot;-&quot;"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="172" formatCode="#,##0.000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="173" formatCode="#,##0.0000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="4" formatCode="#,##0.00"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="174" formatCode="&quot;-&quot;"/>
+    </dxf>
+  </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00800000"/>
       <rgbColor rgb="00008000"/>
       <rgbColor rgb="00000080"/>
       <rgbColor rgb="00808000"/>
       <rgbColor rgb="00800080"/>
       <rgbColor rgb="00008080"/>
@@ -513,110 +956,110 @@
       <rgbColor rgb="00333399"/>
       <rgbColor rgb="00333333"/>
     </indexedColors>
   </colors>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId4" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image1.png" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image2.png" Id="rId2" /></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <wsDr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
   <twoCellAnchor editAs="oneCell">
     <from>
       <col>1</col>
       <colOff>0</colOff>
       <row>75</row>
       <rowOff>0</rowOff>
     </from>
     <to>
       <col>1</col>
       <colOff>2374900</colOff>
-      <row>84</row>
-      <rowOff>31750</rowOff>
+      <row>85</row>
+      <rowOff>3528</rowOff>
     </to>
     <pic>
       <nvPicPr>
         <cNvPr id="2" name="Picture 1"/>
         <cNvPicPr>
           <a:picLocks/>
         </cNvPicPr>
       </nvPicPr>
       <blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </blipFill>
       <spPr>
         <a:xfrm>
-          <a:off x="457200" y="12941300"/>
+          <a:off x="457200" y="13627100"/>
           <a:ext cx="2374900" cy="1574800"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <avLst/>
         </a:prstGeom>
         <a:ln>
           <a:prstDash val="solid"/>
         </a:ln>
       </spPr>
     </pic>
     <clientData/>
   </twoCellAnchor>
   <twoCellAnchor editAs="oneCell">
     <from>
       <col>1</col>
       <colOff>0</colOff>
-      <row>89</row>
+      <row>88</row>
       <rowOff>0</rowOff>
     </from>
     <to>
       <col>1</col>
       <colOff>2374900</colOff>
       <row>98</row>
-      <rowOff>31750</rowOff>
+      <rowOff>3527</rowOff>
     </to>
     <pic>
       <nvPicPr>
         <cNvPr id="3" name="Picture 2"/>
         <cNvPicPr>
           <a:picLocks/>
         </cNvPicPr>
       </nvPicPr>
       <blipFill>
         <a:blip r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </blipFill>
       <spPr>
         <a:xfrm>
-          <a:off x="457200" y="15354300"/>
+          <a:off x="457200" y="16040100"/>
           <a:ext cx="2374900" cy="1574800"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <avLst/>
         </a:prstGeom>
         <a:ln>
           <a:prstDash val="solid"/>
         </a:ln>
       </spPr>
     </pic>
     <clientData/>
   </twoCellAnchor>
 </wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
@@ -858,2052 +1301,2732 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:L88"/>
+  <dimension ref="A1:L145"/>
   <sheetViews>
-    <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
+    <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="8" defaultColWidth="8.7265625" defaultRowHeight="13.5"/>
+  <sheetFormatPr baseColWidth="8" defaultColWidth="8.7265625" defaultRowHeight="12"/>
   <cols>
-    <col width="6.54296875" bestFit="1" customWidth="1" style="1" min="1" max="1"/>
-[...11 lines deleted...]
-    <col width="8.7265625" customWidth="1" style="1" min="13" max="16384"/>
+    <col width="7.1796875" bestFit="1" customWidth="1" style="154" min="1" max="1"/>
+    <col width="57.453125" bestFit="1" customWidth="1" style="154" min="2" max="2"/>
+    <col width="13.7265625" bestFit="1" customWidth="1" style="154" min="3" max="3"/>
+    <col width="34.36328125" customWidth="1" style="154" min="4" max="4"/>
+    <col width="20.90625" customWidth="1" style="154" min="5" max="5"/>
+    <col width="24.81640625" bestFit="1" customWidth="1" style="154" min="6" max="6"/>
+    <col width="14.453125" bestFit="1" customWidth="1" style="154" min="7" max="7"/>
+    <col width="12.81640625" bestFit="1" customWidth="1" style="154" min="8" max="8"/>
+    <col width="14.54296875" bestFit="1" customWidth="1" style="154" min="9" max="9"/>
+    <col width="8.26953125" bestFit="1" customWidth="1" style="154" min="10" max="10"/>
+    <col width="42.453125" bestFit="1" customWidth="1" style="154" min="11" max="11"/>
+    <col width="7.81640625" bestFit="1" customWidth="1" style="154" min="12" max="12"/>
+    <col width="8.7265625" customWidth="1" style="154" min="13" max="16384"/>
   </cols>
   <sheetData>
-    <row r="1" ht="19" customHeight="1" s="45">
-[...1 lines deleted...]
-      <c r="B1" s="44" t="inlineStr">
+    <row r="1">
+      <c r="A1" s="153" t="n"/>
+      <c r="B1" s="153" t="inlineStr">
         <is>
           <t>DSP Nifty Smallcap250 Quality 50 Index Fund</t>
         </is>
       </c>
     </row>
     <row r="2">
-      <c r="B2" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>Portfolio as on January 31, 2026</t>
+      <c r="B2" s="10" t="inlineStr">
+        <is>
+          <t>Portfolio as on May 31, 2026</t>
         </is>
       </c>
     </row>
     <row r="4">
-      <c r="A4" s="4" t="inlineStr">
+      <c r="A4" s="153" t="inlineStr">
         <is>
           <t>Sr. No.</t>
         </is>
       </c>
-      <c r="B4" s="4" t="inlineStr">
+      <c r="B4" s="153" t="inlineStr">
         <is>
           <t>Name of Instrument</t>
         </is>
       </c>
-      <c r="C4" s="4" t="inlineStr">
+      <c r="C4" s="153" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
-      <c r="D4" s="4" t="inlineStr">
+      <c r="D4" s="153" t="inlineStr">
         <is>
           <t>Rating/Industry</t>
         </is>
       </c>
-      <c r="E4" s="4" t="inlineStr">
+      <c r="E4" s="153" t="inlineStr">
         <is>
           <t>Quantity</t>
         </is>
       </c>
-      <c r="F4" s="4" t="inlineStr">
+      <c r="F4" s="153" t="inlineStr">
         <is>
           <t>Market value (Rs. In lakhs)</t>
         </is>
       </c>
-      <c r="G4" s="4" t="inlineStr">
+      <c r="G4" s="153" t="inlineStr">
         <is>
           <t>% to Net Assets</t>
         </is>
       </c>
-      <c r="H4" s="4" t="inlineStr">
+      <c r="H4" s="153" t="inlineStr">
         <is>
           <t>Maturity Date</t>
         </is>
       </c>
-      <c r="I4" s="4" t="inlineStr">
+      <c r="I4" s="153" t="inlineStr">
         <is>
           <t>Put/Call Option</t>
         </is>
       </c>
-      <c r="J4" s="4" t="inlineStr">
+      <c r="J4" s="153" t="inlineStr">
         <is>
           <t>YTM (%)</t>
         </is>
       </c>
     </row>
     <row r="6">
-      <c r="B6" s="3" t="inlineStr">
+      <c r="B6" s="10" t="inlineStr">
         <is>
           <t>EQUITY &amp; EQUITY RELATED</t>
         </is>
       </c>
     </row>
     <row r="7">
-      <c r="B7" s="3" t="inlineStr">
+      <c r="B7" s="10" t="inlineStr">
         <is>
           <t>Listed / awaiting listing on the stock exchanges</t>
         </is>
       </c>
     </row>
     <row r="8">
-      <c r="A8" s="1" t="n">
+      <c r="A8" s="154" t="n">
         <v>1</v>
       </c>
-      <c r="B8" s="1" t="inlineStr">
+      <c r="B8" s="154" t="inlineStr">
         <is>
           <t>Computer Age Management Services Limited</t>
         </is>
       </c>
-      <c r="C8" s="1" t="inlineStr">
+      <c r="C8" s="154" t="inlineStr">
         <is>
           <t>INE596I01020</t>
         </is>
       </c>
-      <c r="D8" s="1" t="inlineStr">
+      <c r="D8" s="154" t="inlineStr">
         <is>
           <t>Capital Markets</t>
         </is>
       </c>
-      <c r="E8" s="5" t="n">
-[...9 lines deleted...]
-      <c r="K8" s="3" t="inlineStr">
+      <c r="E8" s="169" t="n">
+        <v>191907</v>
+      </c>
+      <c r="F8" s="170" t="n">
+        <v>1518.94</v>
+      </c>
+      <c r="G8" s="13" t="n">
+        <v>0.0489</v>
+      </c>
+      <c r="J8" s="170" t="n"/>
+      <c r="K8" s="10" t="inlineStr">
         <is>
           <t>Sector/Rating</t>
         </is>
       </c>
-      <c r="L8" s="3" t="inlineStr">
+      <c r="L8" s="10" t="inlineStr">
         <is>
           <t>Percent</t>
         </is>
       </c>
     </row>
     <row r="9">
-      <c r="A9" s="1" t="n">
+      <c r="A9" s="154" t="n">
         <v>2</v>
       </c>
-      <c r="B9" s="1" t="inlineStr">
+      <c r="B9" s="154" t="inlineStr">
         <is>
           <t>Central Depository Services (India) Limited</t>
         </is>
       </c>
-      <c r="C9" s="1" t="inlineStr">
+      <c r="C9" s="154" t="inlineStr">
         <is>
           <t>INE736A01011</t>
         </is>
       </c>
-      <c r="D9" s="1" t="inlineStr">
+      <c r="D9" s="154" t="inlineStr">
         <is>
           <t>Capital Markets</t>
         </is>
       </c>
-      <c r="E9" s="5" t="n">
-[...9 lines deleted...]
-      <c r="K9" s="1" t="inlineStr">
+      <c r="E9" s="169" t="n">
+        <v>108901</v>
+      </c>
+      <c r="F9" s="170" t="n">
+        <v>1355.38</v>
+      </c>
+      <c r="G9" s="13" t="n">
+        <v>0.0436</v>
+      </c>
+      <c r="J9" s="170" t="n"/>
+      <c r="K9" s="154" t="inlineStr">
         <is>
           <t>Capital Markets</t>
         </is>
       </c>
-      <c r="L9" s="7" t="n">
-        <v>0.1981</v>
+      <c r="L9" s="13" t="n">
+        <v>0.2039</v>
       </c>
     </row>
     <row r="10">
-      <c r="A10" s="1" t="n">
+      <c r="A10" s="154" t="n">
         <v>3</v>
       </c>
-      <c r="B10" s="1" t="inlineStr">
+      <c r="B10" s="154" t="inlineStr">
+        <is>
+          <t>Angel One Limited</t>
+        </is>
+      </c>
+      <c r="C10" s="154" t="inlineStr">
+        <is>
+          <t>INE732I01021</t>
+        </is>
+      </c>
+      <c r="D10" s="154" t="inlineStr">
+        <is>
+          <t>Capital Markets</t>
+        </is>
+      </c>
+      <c r="E10" s="169" t="n">
+        <v>364173</v>
+      </c>
+      <c r="F10" s="170" t="n">
+        <v>1228.36</v>
+      </c>
+      <c r="G10" s="13" t="n">
+        <v>0.0395</v>
+      </c>
+      <c r="J10" s="170" t="n"/>
+      <c r="K10" s="154" t="inlineStr">
+        <is>
+          <t>Industrial Products</t>
+        </is>
+      </c>
+      <c r="L10" s="13" t="n">
+        <v>0.08790000000000001</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" s="154" t="n">
+        <v>4</v>
+      </c>
+      <c r="B11" s="154" t="inlineStr">
         <is>
           <t>Indian Energy Exchange Limited</t>
         </is>
       </c>
-      <c r="C10" s="1" t="inlineStr">
+      <c r="C11" s="154" t="inlineStr">
         <is>
           <t>INE022Q01020</t>
         </is>
       </c>
-      <c r="D10" s="1" t="inlineStr">
+      <c r="D11" s="154" t="inlineStr">
         <is>
           <t>Capital Markets</t>
         </is>
       </c>
-      <c r="E10" s="5" t="n">
-[...9 lines deleted...]
-      <c r="K10" s="1" t="inlineStr">
+      <c r="E11" s="169" t="n">
+        <v>898745</v>
+      </c>
+      <c r="F11" s="170" t="n">
+        <v>1153.18</v>
+      </c>
+      <c r="G11" s="13" t="n">
+        <v>0.0371</v>
+      </c>
+      <c r="J11" s="170" t="n"/>
+      <c r="K11" s="154" t="inlineStr">
+        <is>
+          <t>Pharmaceuticals &amp; Biotechnology</t>
+        </is>
+      </c>
+      <c r="L11" s="13" t="n">
+        <v>0.0649</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" s="154" t="n">
+        <v>5</v>
+      </c>
+      <c r="B12" s="154" t="inlineStr">
+        <is>
+          <t>Castrol India Limited</t>
+        </is>
+      </c>
+      <c r="C12" s="154" t="inlineStr">
+        <is>
+          <t>INE172A01027</t>
+        </is>
+      </c>
+      <c r="D12" s="154" t="inlineStr">
+        <is>
+          <t>Petroleum Products</t>
+        </is>
+      </c>
+      <c r="E12" s="169" t="n">
+        <v>552138</v>
+      </c>
+      <c r="F12" s="170" t="n">
+        <v>1011.63</v>
+      </c>
+      <c r="G12" s="13" t="n">
+        <v>0.0325</v>
+      </c>
+      <c r="J12" s="170" t="n"/>
+      <c r="K12" s="154" t="inlineStr">
+        <is>
+          <t>Fertilizers &amp; Agrochemicals</t>
+        </is>
+      </c>
+      <c r="L12" s="13" t="n">
+        <v>0.0525</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" s="154" t="n">
+        <v>6</v>
+      </c>
+      <c r="B13" s="154" t="inlineStr">
+        <is>
+          <t>JB Chemicals &amp; Pharmaceuticals Limited</t>
+        </is>
+      </c>
+      <c r="C13" s="154" t="inlineStr">
+        <is>
+          <t>INE572A01036</t>
+        </is>
+      </c>
+      <c r="D13" s="154" t="inlineStr">
+        <is>
+          <t>Pharmaceuticals &amp; Biotechnology</t>
+        </is>
+      </c>
+      <c r="E13" s="169" t="n">
+        <v>44625</v>
+      </c>
+      <c r="F13" s="170" t="n">
+        <v>967.2</v>
+      </c>
+      <c r="G13" s="13" t="n">
+        <v>0.0311</v>
+      </c>
+      <c r="J13" s="170" t="n"/>
+      <c r="K13" s="154" t="inlineStr">
+        <is>
+          <t>Personal Products</t>
+        </is>
+      </c>
+      <c r="L13" s="13" t="n">
+        <v>0.0524</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" s="154" t="n">
+        <v>7</v>
+      </c>
+      <c r="B14" s="154" t="inlineStr">
+        <is>
+          <t>Triveni Turbine Limited</t>
+        </is>
+      </c>
+      <c r="C14" s="154" t="inlineStr">
+        <is>
+          <t>INE152M01016</t>
+        </is>
+      </c>
+      <c r="D14" s="154" t="inlineStr">
+        <is>
+          <t>Electrical Equipment</t>
+        </is>
+      </c>
+      <c r="E14" s="169" t="n">
+        <v>126697</v>
+      </c>
+      <c r="F14" s="170" t="n">
+        <v>939.46</v>
+      </c>
+      <c r="G14" s="13" t="n">
+        <v>0.0302</v>
+      </c>
+      <c r="J14" s="170" t="n"/>
+      <c r="K14" s="154" t="inlineStr">
+        <is>
+          <t>IT - Software</t>
+        </is>
+      </c>
+      <c r="L14" s="13" t="n">
+        <v>0.0524</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" s="154" t="n">
+        <v>8</v>
+      </c>
+      <c r="B15" s="154" t="inlineStr">
+        <is>
+          <t>Karur Vysya Bank Limited</t>
+        </is>
+      </c>
+      <c r="C15" s="154" t="inlineStr">
+        <is>
+          <t>INE036D01028</t>
+        </is>
+      </c>
+      <c r="D15" s="154" t="inlineStr">
+        <is>
+          <t>Banks</t>
+        </is>
+      </c>
+      <c r="E15" s="169" t="n">
+        <v>322236</v>
+      </c>
+      <c r="F15" s="170" t="n">
+        <v>930.46</v>
+      </c>
+      <c r="G15" s="13" t="n">
+        <v>0.0299</v>
+      </c>
+      <c r="J15" s="170" t="n"/>
+      <c r="K15" s="154" t="inlineStr">
+        <is>
+          <t>Auto Components</t>
+        </is>
+      </c>
+      <c r="L15" s="13" t="n">
+        <v>0.0471</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" s="154" t="n">
+        <v>9</v>
+      </c>
+      <c r="B16" s="154" t="inlineStr">
+        <is>
+          <t>Motherson Sumi Wiring India Limited</t>
+        </is>
+      </c>
+      <c r="C16" s="154" t="inlineStr">
+        <is>
+          <t>INE0FS801015</t>
+        </is>
+      </c>
+      <c r="D16" s="154" t="inlineStr">
+        <is>
+          <t>Auto Components</t>
+        </is>
+      </c>
+      <c r="E16" s="169" t="n">
+        <v>2281413</v>
+      </c>
+      <c r="F16" s="170" t="n">
+        <v>889.0700000000001</v>
+      </c>
+      <c r="G16" s="13" t="n">
+        <v>0.0286</v>
+      </c>
+      <c r="J16" s="170" t="n"/>
+      <c r="K16" s="154" t="inlineStr">
+        <is>
+          <t>Healthcare Services</t>
+        </is>
+      </c>
+      <c r="L16" s="13" t="n">
+        <v>0.0406</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" s="154" t="n">
+        <v>10</v>
+      </c>
+      <c r="B17" s="154" t="inlineStr">
+        <is>
+          <t>Gillette India Limited</t>
+        </is>
+      </c>
+      <c r="C17" s="154" t="inlineStr">
+        <is>
+          <t>INE322A01010</t>
+        </is>
+      </c>
+      <c r="D17" s="154" t="inlineStr">
+        <is>
+          <t>Personal Products</t>
+        </is>
+      </c>
+      <c r="E17" s="169" t="n">
+        <v>10872</v>
+      </c>
+      <c r="F17" s="170" t="n">
+        <v>871.55</v>
+      </c>
+      <c r="G17" s="13" t="n">
+        <v>0.028</v>
+      </c>
+      <c r="J17" s="170" t="n"/>
+      <c r="K17" s="154" t="inlineStr">
+        <is>
+          <t>Consumer Durables</t>
+        </is>
+      </c>
+      <c r="L17" s="13" t="n">
+        <v>0.039</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" s="154" t="n">
+        <v>11</v>
+      </c>
+      <c r="B18" s="154" t="inlineStr">
+        <is>
+          <t>Dr. Lal Path Labs Ltd.</t>
+        </is>
+      </c>
+      <c r="C18" s="154" t="inlineStr">
+        <is>
+          <t>INE600L01024</t>
+        </is>
+      </c>
+      <c r="D18" s="154" t="inlineStr">
+        <is>
+          <t>Healthcare Services</t>
+        </is>
+      </c>
+      <c r="E18" s="169" t="n">
+        <v>53437</v>
+      </c>
+      <c r="F18" s="170" t="n">
+        <v>858.95</v>
+      </c>
+      <c r="G18" s="13" t="n">
+        <v>0.0276</v>
+      </c>
+      <c r="J18" s="170" t="n"/>
+      <c r="K18" s="154" t="inlineStr">
+        <is>
+          <t>Finance</t>
+        </is>
+      </c>
+      <c r="L18" s="13" t="n">
+        <v>0.0353</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" s="154" t="n">
+        <v>12</v>
+      </c>
+      <c r="B19" s="154" t="inlineStr">
+        <is>
+          <t>Emami Limited</t>
+        </is>
+      </c>
+      <c r="C19" s="154" t="inlineStr">
+        <is>
+          <t>INE548C01032</t>
+        </is>
+      </c>
+      <c r="D19" s="154" t="inlineStr">
+        <is>
+          <t>Personal Products</t>
+        </is>
+      </c>
+      <c r="E19" s="169" t="n">
+        <v>190072</v>
+      </c>
+      <c r="F19" s="170" t="n">
+        <v>758.58</v>
+      </c>
+      <c r="G19" s="13" t="n">
+        <v>0.0244</v>
+      </c>
+      <c r="J19" s="170" t="n"/>
+      <c r="K19" s="154" t="inlineStr">
+        <is>
+          <t>IT - Services</t>
+        </is>
+      </c>
+      <c r="L19" s="13" t="n">
+        <v>0.0327</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" s="154" t="n">
+        <v>13</v>
+      </c>
+      <c r="B20" s="154" t="inlineStr">
+        <is>
+          <t>Aditya Birla Sun Life AMC Limited</t>
+        </is>
+      </c>
+      <c r="C20" s="154" t="inlineStr">
+        <is>
+          <t>INE404A01024</t>
+        </is>
+      </c>
+      <c r="D20" s="154" t="inlineStr">
+        <is>
+          <t>Capital Markets</t>
+        </is>
+      </c>
+      <c r="E20" s="169" t="n">
+        <v>68970</v>
+      </c>
+      <c r="F20" s="170" t="n">
+        <v>733.84</v>
+      </c>
+      <c r="G20" s="13" t="n">
+        <v>0.0236</v>
+      </c>
+      <c r="J20" s="170" t="n"/>
+      <c r="K20" s="154" t="inlineStr">
+        <is>
+          <t>Petroleum Products</t>
+        </is>
+      </c>
+      <c r="L20" s="13" t="n">
+        <v>0.0325</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" s="154" t="n">
+        <v>14</v>
+      </c>
+      <c r="B21" s="154" t="inlineStr">
+        <is>
+          <t>Timken India Limited</t>
+        </is>
+      </c>
+      <c r="C21" s="154" t="inlineStr">
+        <is>
+          <t>INE325A01013</t>
+        </is>
+      </c>
+      <c r="D21" s="154" t="inlineStr">
         <is>
           <t>Industrial Products</t>
         </is>
       </c>
-      <c r="L10" s="7" t="n">
-[...4 lines deleted...]
-      <c r="A11" s="1" t="n">
+      <c r="E21" s="169" t="n">
+        <v>19825</v>
+      </c>
+      <c r="F21" s="170" t="n">
+        <v>719.73</v>
+      </c>
+      <c r="G21" s="13" t="n">
+        <v>0.0232</v>
+      </c>
+      <c r="J21" s="170" t="n"/>
+      <c r="K21" s="154" t="inlineStr">
+        <is>
+          <t>Electrical Equipment</t>
+        </is>
+      </c>
+      <c r="L21" s="13" t="n">
+        <v>0.0302</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" s="154" t="n">
+        <v>15</v>
+      </c>
+      <c r="B22" s="154" t="inlineStr">
+        <is>
+          <t>JSW Dulux Limited</t>
+        </is>
+      </c>
+      <c r="C22" s="154" t="inlineStr">
+        <is>
+          <t>INE133A01011</t>
+        </is>
+      </c>
+      <c r="D22" s="154" t="inlineStr">
+        <is>
+          <t>Consumer Durables</t>
+        </is>
+      </c>
+      <c r="E22" s="169" t="n">
+        <v>21568</v>
+      </c>
+      <c r="F22" s="170" t="n">
+        <v>679.78</v>
+      </c>
+      <c r="G22" s="13" t="n">
+        <v>0.0219</v>
+      </c>
+      <c r="J22" s="170" t="n"/>
+      <c r="K22" s="154" t="inlineStr">
+        <is>
+          <t>Banks</t>
+        </is>
+      </c>
+      <c r="L22" s="13" t="n">
+        <v>0.0299</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" s="154" t="n">
+        <v>16</v>
+      </c>
+      <c r="B23" s="154" t="inlineStr">
+        <is>
+          <t>Elgi Equipments Limited</t>
+        </is>
+      </c>
+      <c r="C23" s="154" t="inlineStr">
+        <is>
+          <t>INE285A01027</t>
+        </is>
+      </c>
+      <c r="D23" s="154" t="inlineStr">
+        <is>
+          <t>Industrial Products</t>
+        </is>
+      </c>
+      <c r="E23" s="169" t="n">
+        <v>117213</v>
+      </c>
+      <c r="F23" s="170" t="n">
+        <v>672.16</v>
+      </c>
+      <c r="G23" s="13" t="n">
+        <v>0.0216</v>
+      </c>
+      <c r="J23" s="170" t="n"/>
+      <c r="K23" s="154" t="inlineStr">
+        <is>
+          <t>Construction</t>
+        </is>
+      </c>
+      <c r="L23" s="13" t="n">
+        <v>0.0257</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" s="154" t="n">
+        <v>17</v>
+      </c>
+      <c r="B24" s="154" t="inlineStr">
+        <is>
+          <t>Indiamart Intermesh Limited</t>
+        </is>
+      </c>
+      <c r="C24" s="154" t="inlineStr">
+        <is>
+          <t>INE933S01016</t>
+        </is>
+      </c>
+      <c r="D24" s="154" t="inlineStr">
+        <is>
+          <t>Retailing</t>
+        </is>
+      </c>
+      <c r="E24" s="169" t="n">
+        <v>33091</v>
+      </c>
+      <c r="F24" s="170" t="n">
+        <v>667.02</v>
+      </c>
+      <c r="G24" s="13" t="n">
+        <v>0.0215</v>
+      </c>
+      <c r="J24" s="170" t="n"/>
+      <c r="K24" s="154" t="inlineStr">
+        <is>
+          <t>Retailing</t>
+        </is>
+      </c>
+      <c r="L24" s="13" t="n">
+        <v>0.0215</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25" s="154" t="n">
+        <v>18</v>
+      </c>
+      <c r="B25" s="154" t="inlineStr">
+        <is>
+          <t>Aptus Value Housing Finance India Limited</t>
+        </is>
+      </c>
+      <c r="C25" s="154" t="inlineStr">
+        <is>
+          <t>INE852O01025</t>
+        </is>
+      </c>
+      <c r="D25" s="154" t="inlineStr">
+        <is>
+          <t>Finance</t>
+        </is>
+      </c>
+      <c r="E25" s="169" t="n">
+        <v>229146</v>
+      </c>
+      <c r="F25" s="170" t="n">
+        <v>596.47</v>
+      </c>
+      <c r="G25" s="13" t="n">
+        <v>0.0192</v>
+      </c>
+      <c r="J25" s="170" t="n"/>
+      <c r="K25" s="154" t="inlineStr">
+        <is>
+          <t>Commercial Services &amp; Supplies</t>
+        </is>
+      </c>
+      <c r="L25" s="13" t="n">
+        <v>0.0172</v>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26" s="154" t="n">
+        <v>19</v>
+      </c>
+      <c r="B26" s="154" t="inlineStr">
+        <is>
+          <t>Chambal Fertilizers &amp; Chemicals Limited</t>
+        </is>
+      </c>
+      <c r="C26" s="154" t="inlineStr">
+        <is>
+          <t>INE085A01013</t>
+        </is>
+      </c>
+      <c r="D26" s="154" t="inlineStr">
+        <is>
+          <t>Fertilizers &amp; Agrochemicals</t>
+        </is>
+      </c>
+      <c r="E26" s="169" t="n">
+        <v>123949</v>
+      </c>
+      <c r="F26" s="170" t="n">
+        <v>578.1</v>
+      </c>
+      <c r="G26" s="13" t="n">
+        <v>0.0186</v>
+      </c>
+      <c r="J26" s="170" t="n"/>
+      <c r="K26" s="154" t="inlineStr">
+        <is>
+          <t>Agricultural Commercial &amp; Construction Vehicles</t>
+        </is>
+      </c>
+      <c r="L26" s="13" t="n">
+        <v>0.0162</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" s="154" t="n">
+        <v>20</v>
+      </c>
+      <c r="B27" s="154" t="inlineStr">
+        <is>
+          <t>Amara Raja Energy &amp; Mobility Limited</t>
+        </is>
+      </c>
+      <c r="C27" s="154" t="inlineStr">
+        <is>
+          <t>INE885A01032</t>
+        </is>
+      </c>
+      <c r="D27" s="154" t="inlineStr">
+        <is>
+          <t>Auto Components</t>
+        </is>
+      </c>
+      <c r="E27" s="169" t="n">
+        <v>64743</v>
+      </c>
+      <c r="F27" s="170" t="n">
+        <v>573.6900000000001</v>
+      </c>
+      <c r="G27" s="13" t="n">
+        <v>0.0185</v>
+      </c>
+      <c r="J27" s="170" t="n"/>
+      <c r="K27" s="154" t="inlineStr">
+        <is>
+          <t>Gas</t>
+        </is>
+      </c>
+      <c r="L27" s="13" t="n">
+        <v>0.0162</v>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28" s="154" t="n">
+        <v>21</v>
+      </c>
+      <c r="B28" s="154" t="inlineStr">
+        <is>
+          <t>Affle 3i Limited</t>
+        </is>
+      </c>
+      <c r="C28" s="154" t="inlineStr">
+        <is>
+          <t>INE00WC01027</t>
+        </is>
+      </c>
+      <c r="D28" s="154" t="inlineStr">
+        <is>
+          <t>IT - Services</t>
+        </is>
+      </c>
+      <c r="E28" s="169" t="n">
+        <v>38125</v>
+      </c>
+      <c r="F28" s="170" t="n">
+        <v>557.77</v>
+      </c>
+      <c r="G28" s="13" t="n">
+        <v>0.0179</v>
+      </c>
+      <c r="J28" s="170" t="n"/>
+      <c r="K28" s="154" t="inlineStr">
+        <is>
+          <t>Minerals &amp; Mining</t>
+        </is>
+      </c>
+      <c r="L28" s="13" t="n">
+        <v>0.0141</v>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29" s="154" t="n">
+        <v>22</v>
+      </c>
+      <c r="B29" s="154" t="inlineStr">
+        <is>
+          <t>Natco Pharma Limited</t>
+        </is>
+      </c>
+      <c r="C29" s="154" t="inlineStr">
+        <is>
+          <t>INE987B01026</t>
+        </is>
+      </c>
+      <c r="D29" s="154" t="inlineStr">
+        <is>
+          <t>Pharmaceuticals &amp; Biotechnology</t>
+        </is>
+      </c>
+      <c r="E29" s="169" t="n">
+        <v>54408</v>
+      </c>
+      <c r="F29" s="170" t="n">
+        <v>552.73</v>
+      </c>
+      <c r="G29" s="13" t="n">
+        <v>0.0178</v>
+      </c>
+      <c r="J29" s="170" t="n"/>
+      <c r="K29" s="154" t="inlineStr">
+        <is>
+          <t>Chemicals &amp; Petrochemicals</t>
+        </is>
+      </c>
+      <c r="L29" s="13" t="n">
+        <v>0.0136</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30" s="154" t="n">
+        <v>23</v>
+      </c>
+      <c r="B30" s="154" t="inlineStr">
+        <is>
+          <t>Sumitomo Chemical India Limited</t>
+        </is>
+      </c>
+      <c r="C30" s="154" t="inlineStr">
+        <is>
+          <t>INE258G01013</t>
+        </is>
+      </c>
+      <c r="D30" s="154" t="inlineStr">
+        <is>
+          <t>Fertilizers &amp; Agrochemicals</t>
+        </is>
+      </c>
+      <c r="E30" s="169" t="n">
+        <v>107068</v>
+      </c>
+      <c r="F30" s="170" t="n">
+        <v>537</v>
+      </c>
+      <c r="G30" s="13" t="n">
+        <v>0.0173</v>
+      </c>
+      <c r="J30" s="170" t="n"/>
+      <c r="K30" s="154" t="inlineStr">
+        <is>
+          <t>Entertainment</t>
+        </is>
+      </c>
+      <c r="L30" s="13" t="n">
+        <v>0.0135</v>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31" s="154" t="n">
+        <v>24</v>
+      </c>
+      <c r="B31" s="154" t="inlineStr">
+        <is>
+          <t>eClerx Services Limited</t>
+        </is>
+      </c>
+      <c r="C31" s="154" t="inlineStr">
+        <is>
+          <t>INE738I01010</t>
+        </is>
+      </c>
+      <c r="D31" s="154" t="inlineStr">
+        <is>
+          <t>Commercial Services &amp; Supplies</t>
+        </is>
+      </c>
+      <c r="E31" s="169" t="n">
+        <v>35494</v>
+      </c>
+      <c r="F31" s="170" t="n">
+        <v>535.1799999999999</v>
+      </c>
+      <c r="G31" s="13" t="n">
+        <v>0.0172</v>
+      </c>
+      <c r="J31" s="170" t="n"/>
+      <c r="K31" s="154" t="inlineStr">
+        <is>
+          <t>Leisure Services</t>
+        </is>
+      </c>
+      <c r="L31" s="13" t="n">
+        <v>0.0135</v>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32" s="154" t="n">
+        <v>25</v>
+      </c>
+      <c r="B32" s="154" t="inlineStr">
+        <is>
+          <t>Kajaria Ceramics Limited</t>
+        </is>
+      </c>
+      <c r="C32" s="154" t="inlineStr">
+        <is>
+          <t>INE217B01036</t>
+        </is>
+      </c>
+      <c r="D32" s="154" t="inlineStr">
+        <is>
+          <t>Consumer Durables</t>
+        </is>
+      </c>
+      <c r="E32" s="169" t="n">
+        <v>49495</v>
+      </c>
+      <c r="F32" s="170" t="n">
+        <v>530.88</v>
+      </c>
+      <c r="G32" s="13" t="n">
+        <v>0.0171</v>
+      </c>
+      <c r="J32" s="170" t="n"/>
+      <c r="K32" s="154" t="inlineStr">
+        <is>
+          <t>Healthcare Equipment &amp; Supplies</t>
+        </is>
+      </c>
+      <c r="L32" s="13" t="n">
+        <v>0.013</v>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33" s="154" t="n">
+        <v>26</v>
+      </c>
+      <c r="B33" s="154" t="inlineStr">
+        <is>
+          <t>Bayer Cropscience Limited</t>
+        </is>
+      </c>
+      <c r="C33" s="154" t="inlineStr">
+        <is>
+          <t>INE462A01022</t>
+        </is>
+      </c>
+      <c r="D33" s="154" t="inlineStr">
+        <is>
+          <t>Fertilizers &amp; Agrochemicals</t>
+        </is>
+      </c>
+      <c r="E33" s="169" t="n">
+        <v>11415</v>
+      </c>
+      <c r="F33" s="170" t="n">
+        <v>514.76</v>
+      </c>
+      <c r="G33" s="13" t="n">
+        <v>0.0166</v>
+      </c>
+      <c r="J33" s="170" t="n"/>
+      <c r="K33" s="154" t="inlineStr">
+        <is>
+          <t>Agricultural Food &amp; other Products</t>
+        </is>
+      </c>
+      <c r="L33" s="13" t="n">
+        <v>0.0121</v>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34" s="154" t="n">
+        <v>27</v>
+      </c>
+      <c r="B34" s="154" t="inlineStr">
+        <is>
+          <t>Engineers India Limited</t>
+        </is>
+      </c>
+      <c r="C34" s="154" t="inlineStr">
+        <is>
+          <t>INE510A01028</t>
+        </is>
+      </c>
+      <c r="D34" s="154" t="inlineStr">
+        <is>
+          <t>Construction</t>
+        </is>
+      </c>
+      <c r="E34" s="169" t="n">
+        <v>217888</v>
+      </c>
+      <c r="F34" s="170" t="n">
+        <v>504.85</v>
+      </c>
+      <c r="G34" s="13" t="n">
+        <v>0.0162</v>
+      </c>
+      <c r="J34" s="170" t="n"/>
+      <c r="K34" s="154" t="inlineStr">
+        <is>
+          <t>Telecom - Services</t>
+        </is>
+      </c>
+      <c r="L34" s="13" t="n">
+        <v>0.0106</v>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35" s="154" t="n">
+        <v>28</v>
+      </c>
+      <c r="B35" s="154" t="inlineStr">
+        <is>
+          <t>Action Construction Equipment Limited</t>
+        </is>
+      </c>
+      <c r="C35" s="154" t="inlineStr">
+        <is>
+          <t>INE731H01025</t>
+        </is>
+      </c>
+      <c r="D35" s="154" t="inlineStr">
+        <is>
+          <t>Agricultural Commercial &amp; Construction Vehicles</t>
+        </is>
+      </c>
+      <c r="E35" s="169" t="n">
+        <v>56953</v>
+      </c>
+      <c r="F35" s="170" t="n">
+        <v>504.01</v>
+      </c>
+      <c r="G35" s="13" t="n">
+        <v>0.0162</v>
+      </c>
+      <c r="J35" s="170" t="n"/>
+      <c r="K35" s="154" t="inlineStr">
+        <is>
+          <t>Industrial Manufacturing</t>
+        </is>
+      </c>
+      <c r="L35" s="13" t="n">
+        <v>0.0105</v>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36" s="154" t="n">
+        <v>29</v>
+      </c>
+      <c r="B36" s="154" t="inlineStr">
+        <is>
+          <t>Mahanagar Gas Limited</t>
+        </is>
+      </c>
+      <c r="C36" s="154" t="inlineStr">
+        <is>
+          <t>INE002S01010</t>
+        </is>
+      </c>
+      <c r="D36" s="154" t="inlineStr">
+        <is>
+          <t>Gas</t>
+        </is>
+      </c>
+      <c r="E36" s="169" t="n">
+        <v>45996</v>
+      </c>
+      <c r="F36" s="170" t="n">
+        <v>503.66</v>
+      </c>
+      <c r="G36" s="13" t="n">
+        <v>0.0162</v>
+      </c>
+      <c r="J36" s="170" t="n"/>
+      <c r="K36" s="154" t="inlineStr">
+        <is>
+          <t>Cash &amp; Equivalent</t>
+        </is>
+      </c>
+      <c r="L36" s="13" t="n">
+        <v>0.001</v>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37" s="154" t="n">
+        <v>30</v>
+      </c>
+      <c r="B37" s="154" t="inlineStr">
+        <is>
+          <t>Sonata Software Limited</t>
+        </is>
+      </c>
+      <c r="C37" s="154" t="inlineStr">
+        <is>
+          <t>INE269A01021</t>
+        </is>
+      </c>
+      <c r="D37" s="154" t="inlineStr">
+        <is>
+          <t>IT - Software</t>
+        </is>
+      </c>
+      <c r="E37" s="169" t="n">
+        <v>189185</v>
+      </c>
+      <c r="F37" s="170" t="n">
+        <v>501.53</v>
+      </c>
+      <c r="G37" s="13" t="n">
+        <v>0.0161</v>
+      </c>
+      <c r="J37" s="170" t="n"/>
+    </row>
+    <row r="38">
+      <c r="A38" s="154" t="n">
+        <v>31</v>
+      </c>
+      <c r="B38" s="154" t="inlineStr">
+        <is>
+          <t>Can Fin Homes Limited</t>
+        </is>
+      </c>
+      <c r="C38" s="154" t="inlineStr">
+        <is>
+          <t>INE477A01020</t>
+        </is>
+      </c>
+      <c r="D38" s="154" t="inlineStr">
+        <is>
+          <t>Finance</t>
+        </is>
+      </c>
+      <c r="E38" s="169" t="n">
+        <v>60314</v>
+      </c>
+      <c r="F38" s="170" t="n">
+        <v>500.4</v>
+      </c>
+      <c r="G38" s="13" t="n">
+        <v>0.0161</v>
+      </c>
+      <c r="J38" s="170" t="n"/>
+    </row>
+    <row r="39">
+      <c r="A39" s="154" t="n">
+        <v>32</v>
+      </c>
+      <c r="B39" s="154" t="inlineStr">
+        <is>
+          <t>Pfizer Limited</t>
+        </is>
+      </c>
+      <c r="C39" s="154" t="inlineStr">
+        <is>
+          <t>INE182A01018</t>
+        </is>
+      </c>
+      <c r="D39" s="154" t="inlineStr">
+        <is>
+          <t>Pharmaceuticals &amp; Biotechnology</t>
+        </is>
+      </c>
+      <c r="E39" s="169" t="n">
+        <v>10797</v>
+      </c>
+      <c r="F39" s="170" t="n">
+        <v>496.5</v>
+      </c>
+      <c r="G39" s="13" t="n">
+        <v>0.016</v>
+      </c>
+      <c r="J39" s="170" t="n"/>
+    </row>
+    <row r="40">
+      <c r="A40" s="154" t="n">
+        <v>33</v>
+      </c>
+      <c r="B40" s="154" t="inlineStr">
+        <is>
+          <t>Finolex Cables Limited</t>
+        </is>
+      </c>
+      <c r="C40" s="154" t="inlineStr">
+        <is>
+          <t>INE235A01022</t>
+        </is>
+      </c>
+      <c r="D40" s="154" t="inlineStr">
+        <is>
+          <t>Industrial Products</t>
+        </is>
+      </c>
+      <c r="E40" s="169" t="n">
+        <v>43219</v>
+      </c>
+      <c r="F40" s="170" t="n">
+        <v>491.1</v>
+      </c>
+      <c r="G40" s="13" t="n">
+        <v>0.0158</v>
+      </c>
+      <c r="J40" s="170" t="n"/>
+    </row>
+    <row r="41">
+      <c r="A41" s="154" t="n">
+        <v>34</v>
+      </c>
+      <c r="B41" s="154" t="inlineStr">
+        <is>
+          <t>Zensar Technologies Limited</t>
+        </is>
+      </c>
+      <c r="C41" s="154" t="inlineStr">
+        <is>
+          <t>INE520A01027</t>
+        </is>
+      </c>
+      <c r="D41" s="154" t="inlineStr">
+        <is>
+          <t>IT - Software</t>
+        </is>
+      </c>
+      <c r="E41" s="169" t="n">
+        <v>94152</v>
+      </c>
+      <c r="F41" s="170" t="n">
+        <v>465.25</v>
+      </c>
+      <c r="G41" s="13" t="n">
+        <v>0.015</v>
+      </c>
+      <c r="J41" s="170" t="n"/>
+    </row>
+    <row r="42">
+      <c r="A42" s="154" t="n">
+        <v>35</v>
+      </c>
+      <c r="B42" s="154" t="inlineStr">
+        <is>
+          <t>Cyient Limited</t>
+        </is>
+      </c>
+      <c r="C42" s="154" t="inlineStr">
+        <is>
+          <t>INE136B01020</t>
+        </is>
+      </c>
+      <c r="D42" s="154" t="inlineStr">
+        <is>
+          <t>IT - Services</t>
+        </is>
+      </c>
+      <c r="E42" s="169" t="n">
+        <v>50684</v>
+      </c>
+      <c r="F42" s="170" t="n">
+        <v>460.34</v>
+      </c>
+      <c r="G42" s="13" t="n">
+        <v>0.0148</v>
+      </c>
+      <c r="J42" s="170" t="n"/>
+    </row>
+    <row r="43">
+      <c r="A43" s="154" t="n">
+        <v>36</v>
+      </c>
+      <c r="B43" s="154" t="inlineStr">
+        <is>
+          <t>Kirloskar Brothers Limited</t>
+        </is>
+      </c>
+      <c r="C43" s="154" t="inlineStr">
+        <is>
+          <t>INE732A01036</t>
+        </is>
+      </c>
+      <c r="D43" s="154" t="inlineStr">
+        <is>
+          <t>Industrial Products</t>
+        </is>
+      </c>
+      <c r="E43" s="169" t="n">
+        <v>27009</v>
+      </c>
+      <c r="F43" s="170" t="n">
+        <v>441.06</v>
+      </c>
+      <c r="G43" s="13" t="n">
+        <v>0.0142</v>
+      </c>
+      <c r="J43" s="170" t="n"/>
+    </row>
+    <row r="44">
+      <c r="A44" s="154" t="n">
+        <v>37</v>
+      </c>
+      <c r="B44" s="154" t="inlineStr">
+        <is>
+          <t>Gravita India Limited</t>
+        </is>
+      </c>
+      <c r="C44" s="154" t="inlineStr">
+        <is>
+          <t>INE024L01027</t>
+        </is>
+      </c>
+      <c r="D44" s="154" t="inlineStr">
+        <is>
+          <t>Minerals &amp; Mining</t>
+        </is>
+      </c>
+      <c r="E44" s="169" t="n">
+        <v>27216</v>
+      </c>
+      <c r="F44" s="170" t="n">
+        <v>438.97</v>
+      </c>
+      <c r="G44" s="13" t="n">
+        <v>0.0141</v>
+      </c>
+      <c r="J44" s="170" t="n"/>
+    </row>
+    <row r="45">
+      <c r="A45" s="154" t="n">
+        <v>38</v>
+      </c>
+      <c r="B45" s="154" t="inlineStr">
+        <is>
+          <t>Clean Science and Technology Limited</t>
+        </is>
+      </c>
+      <c r="C45" s="154" t="inlineStr">
+        <is>
+          <t>INE227W01023</t>
+        </is>
+      </c>
+      <c r="D45" s="154" t="inlineStr">
+        <is>
+          <t>Chemicals &amp; Petrochemicals</t>
+        </is>
+      </c>
+      <c r="E45" s="169" t="n">
+        <v>52838</v>
+      </c>
+      <c r="F45" s="170" t="n">
+        <v>421.38</v>
+      </c>
+      <c r="G45" s="13" t="n">
+        <v>0.0136</v>
+      </c>
+      <c r="J45" s="170" t="n"/>
+    </row>
+    <row r="46">
+      <c r="A46" s="154" t="n">
+        <v>39</v>
+      </c>
+      <c r="B46" s="154" t="inlineStr">
+        <is>
+          <t>Sun TV Network Limited</t>
+        </is>
+      </c>
+      <c r="C46" s="154" t="inlineStr">
+        <is>
+          <t>INE424H01027</t>
+        </is>
+      </c>
+      <c r="D46" s="154" t="inlineStr">
+        <is>
+          <t>Entertainment</t>
+        </is>
+      </c>
+      <c r="E46" s="169" t="n">
+        <v>83629</v>
+      </c>
+      <c r="F46" s="170" t="n">
+        <v>419.94</v>
+      </c>
+      <c r="G46" s="13" t="n">
+        <v>0.0135</v>
+      </c>
+      <c r="J46" s="170" t="n"/>
+    </row>
+    <row r="47">
+      <c r="A47" s="154" t="n">
+        <v>40</v>
+      </c>
+      <c r="B47" s="154" t="inlineStr">
+        <is>
+          <t>BLS International Services Limited</t>
+        </is>
+      </c>
+      <c r="C47" s="154" t="inlineStr">
+        <is>
+          <t>INE153T01027</t>
+        </is>
+      </c>
+      <c r="D47" s="154" t="inlineStr">
+        <is>
+          <t>Leisure Services</t>
+        </is>
+      </c>
+      <c r="E47" s="169" t="n">
+        <v>160749</v>
+      </c>
+      <c r="F47" s="170" t="n">
+        <v>419.39</v>
+      </c>
+      <c r="G47" s="13" t="n">
+        <v>0.0135</v>
+      </c>
+      <c r="J47" s="170" t="n"/>
+    </row>
+    <row r="48">
+      <c r="A48" s="154" t="n">
+        <v>41</v>
+      </c>
+      <c r="B48" s="154" t="inlineStr">
+        <is>
+          <t>BIRLASOFT LIMITED</t>
+        </is>
+      </c>
+      <c r="C48" s="154" t="inlineStr">
+        <is>
+          <t>INE836A01035</t>
+        </is>
+      </c>
+      <c r="D48" s="154" t="inlineStr">
+        <is>
+          <t>IT - Software</t>
+        </is>
+      </c>
+      <c r="E48" s="169" t="n">
+        <v>131250</v>
+      </c>
+      <c r="F48" s="170" t="n">
+        <v>419.15</v>
+      </c>
+      <c r="G48" s="13" t="n">
+        <v>0.0135</v>
+      </c>
+      <c r="J48" s="170" t="n"/>
+    </row>
+    <row r="49">
+      <c r="A49" s="154" t="n">
+        <v>42</v>
+      </c>
+      <c r="B49" s="154" t="inlineStr">
+        <is>
+          <t>Godawari Power and Ispat Limited</t>
+        </is>
+      </c>
+      <c r="C49" s="154" t="inlineStr">
+        <is>
+          <t>INE177H01039</t>
+        </is>
+      </c>
+      <c r="D49" s="154" t="inlineStr">
+        <is>
+          <t>Industrial Products</t>
+        </is>
+      </c>
+      <c r="E49" s="169" t="n">
+        <v>141229</v>
+      </c>
+      <c r="F49" s="170" t="n">
+        <v>406.81</v>
+      </c>
+      <c r="G49" s="13" t="n">
+        <v>0.0131</v>
+      </c>
+      <c r="J49" s="170" t="n"/>
+    </row>
+    <row r="50">
+      <c r="A50" s="154" t="n">
+        <v>43</v>
+      </c>
+      <c r="B50" s="154" t="inlineStr">
+        <is>
+          <t>Metropolis Healthcare Limited</t>
+        </is>
+      </c>
+      <c r="C50" s="154" t="inlineStr">
+        <is>
+          <t>INE112L01020</t>
+        </is>
+      </c>
+      <c r="D50" s="154" t="inlineStr">
+        <is>
+          <t>Healthcare Services</t>
+        </is>
+      </c>
+      <c r="E50" s="169" t="n">
+        <v>72953</v>
+      </c>
+      <c r="F50" s="170" t="n">
+        <v>405.14</v>
+      </c>
+      <c r="G50" s="13" t="n">
+        <v>0.013</v>
+      </c>
+      <c r="J50" s="170" t="n"/>
+    </row>
+    <row r="51">
+      <c r="A51" s="154" t="n">
+        <v>44</v>
+      </c>
+      <c r="B51" s="154" t="inlineStr">
+        <is>
+          <t>Poly Medicure Limited</t>
+        </is>
+      </c>
+      <c r="C51" s="154" t="inlineStr">
+        <is>
+          <t>INE205C01021</t>
+        </is>
+      </c>
+      <c r="D51" s="154" t="inlineStr">
+        <is>
+          <t>Healthcare Equipment &amp; Supplies</t>
+        </is>
+      </c>
+      <c r="E51" s="169" t="n">
+        <v>29976</v>
+      </c>
+      <c r="F51" s="170" t="n">
+        <v>404.59</v>
+      </c>
+      <c r="G51" s="13" t="n">
+        <v>0.013</v>
+      </c>
+      <c r="J51" s="170" t="n"/>
+    </row>
+    <row r="52">
+      <c r="A52" s="154" t="n">
+        <v>45</v>
+      </c>
+      <c r="B52" s="154" t="inlineStr">
+        <is>
+          <t>LT Foods Limited</t>
+        </is>
+      </c>
+      <c r="C52" s="154" t="inlineStr">
+        <is>
+          <t>INE818H01020</t>
+        </is>
+      </c>
+      <c r="D52" s="154" t="inlineStr">
+        <is>
+          <t>Agricultural Food &amp; other Products</t>
+        </is>
+      </c>
+      <c r="E52" s="169" t="n">
+        <v>96220</v>
+      </c>
+      <c r="F52" s="170" t="n">
+        <v>377.28</v>
+      </c>
+      <c r="G52" s="13" t="n">
+        <v>0.0121</v>
+      </c>
+      <c r="J52" s="170" t="n"/>
+    </row>
+    <row r="53">
+      <c r="A53" s="154" t="n">
+        <v>46</v>
+      </c>
+      <c r="B53" s="154" t="inlineStr">
+        <is>
+          <t>UTI Asset Management Company Limited</t>
+        </is>
+      </c>
+      <c r="C53" s="154" t="inlineStr">
+        <is>
+          <t>INE094J01016</t>
+        </is>
+      </c>
+      <c r="D53" s="154" t="inlineStr">
+        <is>
+          <t>Capital Markets</t>
+        </is>
+      </c>
+      <c r="E53" s="169" t="n">
+        <v>37151</v>
+      </c>
+      <c r="F53" s="170" t="n">
+        <v>349.48</v>
+      </c>
+      <c r="G53" s="13" t="n">
+        <v>0.0112</v>
+      </c>
+      <c r="J53" s="170" t="n"/>
+    </row>
+    <row r="54">
+      <c r="A54" s="154" t="n">
+        <v>47</v>
+      </c>
+      <c r="B54" s="154" t="inlineStr">
+        <is>
+          <t>Railtel Corporation Of India Limited</t>
+        </is>
+      </c>
+      <c r="C54" s="154" t="inlineStr">
+        <is>
+          <t>INE0DD101019</t>
+        </is>
+      </c>
+      <c r="D54" s="154" t="inlineStr">
+        <is>
+          <t>Telecom - Services</t>
+        </is>
+      </c>
+      <c r="E54" s="169" t="n">
+        <v>104246</v>
+      </c>
+      <c r="F54" s="170" t="n">
+        <v>328.69</v>
+      </c>
+      <c r="G54" s="13" t="n">
+        <v>0.0106</v>
+      </c>
+      <c r="J54" s="170" t="n"/>
+    </row>
+    <row r="55">
+      <c r="A55" s="154" t="n">
+        <v>48</v>
+      </c>
+      <c r="B55" s="154" t="inlineStr">
+        <is>
+          <t>Praj Industries Limited</t>
+        </is>
+      </c>
+      <c r="C55" s="154" t="inlineStr">
+        <is>
+          <t>INE074A01025</t>
+        </is>
+      </c>
+      <c r="D55" s="154" t="inlineStr">
+        <is>
+          <t>Industrial Manufacturing</t>
+        </is>
+      </c>
+      <c r="E55" s="169" t="n">
+        <v>92234</v>
+      </c>
+      <c r="F55" s="170" t="n">
+        <v>324.94</v>
+      </c>
+      <c r="G55" s="13" t="n">
+        <v>0.0105</v>
+      </c>
+      <c r="J55" s="170" t="n"/>
+    </row>
+    <row r="56">
+      <c r="A56" s="154" t="n">
+        <v>49</v>
+      </c>
+      <c r="B56" s="154" t="inlineStr">
+        <is>
+          <t>RITES Limited</t>
+        </is>
+      </c>
+      <c r="C56" s="154" t="inlineStr">
+        <is>
+          <t>INE320J01015</t>
+        </is>
+      </c>
+      <c r="D56" s="154" t="inlineStr">
+        <is>
+          <t>Construction</t>
+        </is>
+      </c>
+      <c r="E56" s="169" t="n">
+        <v>146405</v>
+      </c>
+      <c r="F56" s="170" t="n">
+        <v>296.09</v>
+      </c>
+      <c r="G56" s="13" t="n">
+        <v>0.0095</v>
+      </c>
+      <c r="J56" s="170" t="n"/>
+    </row>
+    <row r="57">
+      <c r="A57" s="154" t="n">
+        <v>50</v>
+      </c>
+      <c r="B57" s="154" t="inlineStr">
+        <is>
+          <t>C.E. Info Systems Limited</t>
+        </is>
+      </c>
+      <c r="C57" s="154" t="inlineStr">
+        <is>
+          <t>INE0BV301023</t>
+        </is>
+      </c>
+      <c r="D57" s="154" t="inlineStr">
+        <is>
+          <t>IT - Software</t>
+        </is>
+      </c>
+      <c r="E57" s="169" t="n">
+        <v>29669</v>
+      </c>
+      <c r="F57" s="170" t="n">
+        <v>243.21</v>
+      </c>
+      <c r="G57" s="13" t="n">
+        <v>0.0078</v>
+      </c>
+      <c r="J57" s="170" t="n"/>
+    </row>
+    <row r="58">
+      <c r="A58" s="14" t="n"/>
+      <c r="B58" s="14" t="inlineStr">
+        <is>
+          <t>Total</t>
+        </is>
+      </c>
+      <c r="C58" s="14" t="n"/>
+      <c r="D58" s="14" t="n"/>
+      <c r="E58" s="14" t="n"/>
+      <c r="F58" s="171" t="n">
+        <v>31055.63</v>
+      </c>
+      <c r="G58" s="16" t="n">
+        <v>0.999</v>
+      </c>
+    </row>
+    <row r="60">
+      <c r="B60" s="10" t="inlineStr">
+        <is>
+          <t>MONEY MARKET INSTRUMENTS</t>
+        </is>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61" s="154" t="n">
+        <v>51</v>
+      </c>
+      <c r="B61" s="10" t="inlineStr">
+        <is>
+          <t>TREPS / Reverse Repo Investments</t>
+        </is>
+      </c>
+      <c r="F61" s="170" t="n">
+        <v>36.73</v>
+      </c>
+      <c r="G61" s="13" t="n">
+        <v>0.0012</v>
+      </c>
+      <c r="H61" s="17" t="n">
+        <v>46174</v>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62" s="14" t="n"/>
+      <c r="B62" s="14" t="inlineStr">
+        <is>
+          <t>Total</t>
+        </is>
+      </c>
+      <c r="C62" s="14" t="n"/>
+      <c r="D62" s="14" t="n"/>
+      <c r="E62" s="14" t="n"/>
+      <c r="F62" s="171" t="n">
+        <v>36.73</v>
+      </c>
+      <c r="G62" s="16" t="n">
+        <v>0.0012</v>
+      </c>
+    </row>
+    <row r="64">
+      <c r="B64" s="10" t="inlineStr">
+        <is>
+          <t>Cash &amp; Cash Equivalent</t>
+        </is>
+      </c>
+    </row>
+    <row r="65">
+      <c r="B65" s="154" t="inlineStr">
+        <is>
+          <t>Net Receivables/Payables</t>
+        </is>
+      </c>
+      <c r="E65" s="169" t="n"/>
+      <c r="F65" s="170" t="n">
+        <v>-9.18</v>
+      </c>
+      <c r="G65" s="13" t="n">
+        <v>-0.0002</v>
+      </c>
+      <c r="J65" s="170" t="n"/>
+    </row>
+    <row r="66">
+      <c r="A66" s="14" t="n"/>
+      <c r="B66" s="14" t="inlineStr">
+        <is>
+          <t>Total</t>
+        </is>
+      </c>
+      <c r="C66" s="14" t="n"/>
+      <c r="D66" s="14" t="n"/>
+      <c r="E66" s="14" t="n"/>
+      <c r="F66" s="171" t="n">
+        <v>-9.18</v>
+      </c>
+      <c r="G66" s="16" t="n">
+        <v>-0.0002</v>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68" s="153" t="n"/>
+      <c r="B68" s="153" t="inlineStr">
+        <is>
+          <t>GRAND TOTAL</t>
+        </is>
+      </c>
+      <c r="C68" s="153" t="n"/>
+      <c r="D68" s="153" t="n"/>
+      <c r="E68" s="153" t="n"/>
+      <c r="F68" s="172" t="n">
+        <v>31083.18</v>
+      </c>
+      <c r="G68" s="19" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69" s="154" t="inlineStr">
+        <is>
+          <t>Notes:</t>
+        </is>
+      </c>
+    </row>
+    <row r="70" ht="36" customHeight="1">
+      <c r="A70" s="21" t="n">
+        <v>1</v>
+      </c>
+      <c r="B70" s="21" t="inlineStr">
+        <is>
+          <t>Subject to SEBI (MF) Regulations and the applicable guidelines issued by SEBI, Scheme has entered into securities lending in accordance with the framework specified in this regard.</t>
+        </is>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71" s="21" t="n">
+        <v>2</v>
+      </c>
+      <c r="B71" s="21" t="inlineStr">
+        <is>
+          <t>Market value includes accrued interest</t>
+        </is>
+      </c>
+    </row>
+    <row r="74">
+      <c r="B74" s="10" t="inlineStr">
+        <is>
+          <t>Scheme Riskometer</t>
+        </is>
+      </c>
+    </row>
+    <row r="87">
+      <c r="B87" s="10" t="inlineStr">
+        <is>
+          <t>Benchmark Riskometer: Nifty Smallcap250 Quality 50 TRI</t>
+        </is>
+      </c>
+    </row>
+    <row r="100">
+      <c r="A100" s="43" t="inlineStr">
+        <is>
+          <t>Sr. No.</t>
+        </is>
+      </c>
+      <c r="B100" s="44" t="inlineStr">
+        <is>
+          <t>Particulars</t>
+        </is>
+      </c>
+      <c r="C100" s="45" t="n"/>
+      <c r="D100" s="45" t="n"/>
+      <c r="E100" s="46" t="n"/>
+    </row>
+    <row r="101">
+      <c r="A101" s="47" t="n">
+        <v>3</v>
+      </c>
+      <c r="B101" s="165" t="n"/>
+      <c r="C101" s="39" t="inlineStr">
+        <is>
+          <t>Portfolio Information</t>
+        </is>
+      </c>
+      <c r="E101" s="49" t="n"/>
+    </row>
+    <row r="102">
+      <c r="A102" s="47" t="n"/>
+      <c r="B102" s="165" t="inlineStr">
+        <is>
+          <t>Description (if any)</t>
+        </is>
+      </c>
+      <c r="C102" s="161" t="n"/>
+      <c r="E102" s="49" t="n"/>
+    </row>
+    <row r="103">
+      <c r="A103" s="47" t="n"/>
+      <c r="B103" s="165" t="inlineStr">
+        <is>
+          <t>Annualised Portfolio YTM*@@</t>
+        </is>
+      </c>
+      <c r="C103" s="162" t="inlineStr">
+        <is>
+          <t>N.A.</t>
+        </is>
+      </c>
+      <c r="E103" s="49" t="n"/>
+    </row>
+    <row r="104">
+      <c r="A104" s="47" t="n"/>
+      <c r="B104" s="165" t="inlineStr">
+        <is>
+          <t>Macaulay Duration@@</t>
+        </is>
+      </c>
+      <c r="C104" s="162" t="inlineStr">
+        <is>
+          <t>N.A.</t>
+        </is>
+      </c>
+      <c r="E104" s="49" t="n"/>
+    </row>
+    <row r="105">
+      <c r="A105" s="47" t="n"/>
+      <c r="B105" s="165" t="inlineStr">
+        <is>
+          <t>Residual Maturity@@</t>
+        </is>
+      </c>
+      <c r="C105" s="162" t="inlineStr">
+        <is>
+          <t>N.A.</t>
+        </is>
+      </c>
+      <c r="E105" s="49" t="n"/>
+    </row>
+    <row r="106">
+      <c r="A106" s="47" t="n"/>
+      <c r="B106" s="165" t="inlineStr">
+        <is>
+          <t>Modified Duration (in years)@@</t>
+        </is>
+      </c>
+      <c r="C106" s="162" t="inlineStr">
+        <is>
+          <t>N.A.</t>
+        </is>
+      </c>
+      <c r="E106" s="49" t="n"/>
+    </row>
+    <row r="107">
+      <c r="A107" s="47" t="n"/>
+      <c r="B107" s="20" t="inlineStr">
+        <is>
+          <t>* In case of semi-annual YTM, it will be annualised</t>
+        </is>
+      </c>
+      <c r="C107" s="20" t="n"/>
+      <c r="E107" s="49" t="n"/>
+    </row>
+    <row r="108">
+      <c r="A108" s="47" t="n">
         <v>4</v>
       </c>
-      <c r="B11" s="1" t="inlineStr">
-[...34 lines deleted...]
-      <c r="A12" s="1" t="n">
+      <c r="B108" s="51" t="inlineStr">
+        <is>
+          <t>NAV AND Dividend</t>
+        </is>
+      </c>
+      <c r="C108" s="20" t="n"/>
+      <c r="E108" s="49" t="n"/>
+    </row>
+    <row r="109">
+      <c r="A109" s="47" t="n"/>
+      <c r="B109" s="173" t="inlineStr">
+        <is>
+          <t>Plan/Option Name</t>
+        </is>
+      </c>
+      <c r="C109" s="150" t="inlineStr">
+        <is>
+          <t>NAV per unit (Rs)</t>
+        </is>
+      </c>
+      <c r="D109" s="174" t="n"/>
+      <c r="E109" s="101" t="inlineStr">
+        <is>
+          <t>Aggregate distributions during the portfolio period  (Rs. per Unit)</t>
+        </is>
+      </c>
+    </row>
+    <row r="110" ht="23.5" customHeight="1">
+      <c r="A110" s="47" t="n"/>
+      <c r="B110" s="175" t="n"/>
+      <c r="C110" s="52" t="inlineStr">
+        <is>
+          <t>As on April 30, 2026</t>
+        </is>
+      </c>
+      <c r="D110" s="52" t="inlineStr">
+        <is>
+          <t>As on May 31, 2026</t>
+        </is>
+      </c>
+      <c r="E110" s="175" t="n"/>
+    </row>
+    <row r="111">
+      <c r="A111" s="53" t="n"/>
+      <c r="B111" s="54" t="inlineStr">
+        <is>
+          <t>Direct Plan-Growth Plan</t>
+        </is>
+      </c>
+      <c r="C111" s="77" t="inlineStr">
+        <is>
+          <t>10.9066</t>
+        </is>
+      </c>
+      <c r="D111" s="77" t="inlineStr">
+        <is>
+          <t>10.9664*</t>
+        </is>
+      </c>
+      <c r="E111" s="161" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+    </row>
+    <row r="112">
+      <c r="A112" s="53" t="n"/>
+      <c r="B112" s="54" t="inlineStr">
+        <is>
+          <t>Direct Plan-IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C112" s="77" t="inlineStr">
+        <is>
+          <t>10.9066</t>
+        </is>
+      </c>
+      <c r="D112" s="77" t="inlineStr">
+        <is>
+          <t>10.9664*</t>
+        </is>
+      </c>
+      <c r="E112" s="77" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+    </row>
+    <row r="113">
+      <c r="A113" s="53" t="n"/>
+      <c r="B113" s="54" t="inlineStr">
+        <is>
+          <t>Direct Plan-Daily IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C113" s="56" t="n">
+        <v>0</v>
+      </c>
+      <c r="D113" s="56" t="n">
+        <v>0</v>
+      </c>
+      <c r="E113" s="57" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="114">
+      <c r="A114" s="53" t="n"/>
+      <c r="B114" s="54" t="inlineStr">
+        <is>
+          <t>Direct Plan-Weekly IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C114" s="56" t="n">
+        <v>0</v>
+      </c>
+      <c r="D114" s="56" t="n">
+        <v>0</v>
+      </c>
+      <c r="E114" s="57" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="115">
+      <c r="A115" s="53" t="n"/>
+      <c r="B115" s="54" t="inlineStr">
+        <is>
+          <t>Direct Plan-Monthly IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C115" s="56" t="n">
+        <v>0</v>
+      </c>
+      <c r="D115" s="56" t="n">
+        <v>0</v>
+      </c>
+      <c r="E115" s="57" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="116">
+      <c r="A116" s="53" t="n"/>
+      <c r="B116" s="54" t="inlineStr">
+        <is>
+          <t>Direct Plan-Quarterly IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C116" s="56" t="n">
+        <v>0</v>
+      </c>
+      <c r="D116" s="56" t="n">
+        <v>0</v>
+      </c>
+      <c r="E116" s="57" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="117">
+      <c r="A117" s="53" t="n"/>
+      <c r="B117" s="58" t="n"/>
+      <c r="C117" s="59" t="n"/>
+      <c r="D117" s="59" t="n"/>
+      <c r="E117" s="39" t="n"/>
+    </row>
+    <row r="118">
+      <c r="A118" s="47" t="n"/>
+      <c r="B118" s="60" t="inlineStr">
+        <is>
+          <t>Regular Plan-Growth Plan</t>
+        </is>
+      </c>
+      <c r="C118" s="77" t="inlineStr">
+        <is>
+          <t>10.7301</t>
+        </is>
+      </c>
+      <c r="D118" s="77" t="inlineStr">
+        <is>
+          <t>10.7819*</t>
+        </is>
+      </c>
+      <c r="E118" s="161" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+    </row>
+    <row r="119">
+      <c r="A119" s="47" t="n"/>
+      <c r="B119" s="60" t="inlineStr">
+        <is>
+          <t>Regular Plan-IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C119" s="77" t="inlineStr">
+        <is>
+          <t>10.1477</t>
+        </is>
+      </c>
+      <c r="D119" s="77" t="inlineStr">
+        <is>
+          <t>10.1967*</t>
+        </is>
+      </c>
+      <c r="E119" s="77" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+    </row>
+    <row r="120">
+      <c r="A120" s="47" t="n"/>
+      <c r="B120" s="60" t="inlineStr">
+        <is>
+          <t>Regular Plan-Daily IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C120" s="61" t="n">
+        <v>0</v>
+      </c>
+      <c r="D120" s="61" t="n">
+        <v>0</v>
+      </c>
+      <c r="E120" s="62" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="121">
+      <c r="A121" s="47" t="n"/>
+      <c r="B121" s="60" t="inlineStr">
+        <is>
+          <t>Regular Plan-Weekly IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C121" s="61" t="n">
+        <v>0</v>
+      </c>
+      <c r="D121" s="61" t="n">
+        <v>0</v>
+      </c>
+      <c r="E121" s="62" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="122">
+      <c r="A122" s="47" t="n"/>
+      <c r="B122" s="60" t="inlineStr">
+        <is>
+          <t>Regular Plan-Monthly IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C122" s="61" t="n">
+        <v>0</v>
+      </c>
+      <c r="D122" s="61" t="n">
+        <v>0</v>
+      </c>
+      <c r="E122" s="62" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="123">
+      <c r="A123" s="47" t="n"/>
+      <c r="B123" s="60" t="inlineStr">
+        <is>
+          <t>Regular Plan-Quarterly IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C123" s="61" t="n">
+        <v>0</v>
+      </c>
+      <c r="D123" s="61" t="n">
+        <v>0</v>
+      </c>
+      <c r="E123" s="62" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="124">
+      <c r="A124" s="47" t="n"/>
+      <c r="B124" s="63" t="inlineStr">
+        <is>
+          <t>IDCW -  Income Distribution cum Capital Withdrawal.</t>
+        </is>
+      </c>
+      <c r="C124" s="64" t="n"/>
+      <c r="D124" s="64" t="n"/>
+      <c r="E124" s="49" t="n"/>
+    </row>
+    <row r="125">
+      <c r="A125" s="65" t="n"/>
+      <c r="B125" s="66" t="n"/>
+      <c r="C125" s="66" t="n"/>
+      <c r="D125" s="66" t="n"/>
+      <c r="E125" s="67" t="n"/>
+    </row>
+    <row r="126">
+      <c r="A126" s="47" t="n">
         <v>5</v>
       </c>
-      <c r="B12" s="1" t="inlineStr">
-[...34 lines deleted...]
-      <c r="A13" s="1" t="n">
+      <c r="B126" s="68" t="inlineStr">
+        <is>
+          <t>Portfolio Turn Over Ratio ^^</t>
+        </is>
+      </c>
+      <c r="C126" s="60" t="n"/>
+      <c r="D126" s="66" t="n"/>
+      <c r="E126" s="69" t="n"/>
+    </row>
+    <row r="127">
+      <c r="A127" s="47" t="n"/>
+      <c r="B127" s="60" t="inlineStr">
+        <is>
+          <t xml:space="preserve"> - For Purchase</t>
+        </is>
+      </c>
+      <c r="C127" s="77" t="n">
+        <v>0.06</v>
+      </c>
+      <c r="D127" s="66" t="n"/>
+      <c r="E127" s="67" t="n"/>
+    </row>
+    <row r="128">
+      <c r="A128" s="47" t="n"/>
+      <c r="B128" s="60" t="inlineStr">
+        <is>
+          <t xml:space="preserve"> - For Sale</t>
+        </is>
+      </c>
+      <c r="C128" s="77" t="n">
+        <v>0.06</v>
+      </c>
+      <c r="D128" s="66" t="n"/>
+      <c r="E128" s="67" t="n"/>
+    </row>
+    <row r="129">
+      <c r="A129" s="47" t="n">
         <v>6</v>
       </c>
-      <c r="B13" s="1" t="inlineStr">
-[...34 lines deleted...]
-      <c r="A14" s="1" t="n">
+      <c r="B129" s="70" t="inlineStr">
+        <is>
+          <t>Total investment in foreign securities/ADR/GDR (Rs. lakh)</t>
+        </is>
+      </c>
+      <c r="C129" s="71" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="D129" s="66" t="n"/>
+      <c r="E129" s="69" t="n"/>
+    </row>
+    <row r="130" ht="24" customHeight="1">
+      <c r="A130" s="47" t="n">
         <v>7</v>
       </c>
-      <c r="B14" s="1" t="inlineStr">
-[...34 lines deleted...]
-      <c r="A15" s="1" t="n">
+      <c r="B130" s="72" t="inlineStr">
+        <is>
+          <t>Total of securities below investment grade and default provided for the of May 31, 2026 (Rs. lakh)</t>
+        </is>
+      </c>
+      <c r="C130" s="71" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="D130" s="73" t="n"/>
+      <c r="E130" s="69" t="n"/>
+    </row>
+    <row r="131">
+      <c r="A131" s="47" t="n">
         <v>8</v>
       </c>
-      <c r="B15" s="1" t="inlineStr">
-[...34 lines deleted...]
-      <c r="A16" s="1" t="n">
+      <c r="B131" s="74" t="inlineStr">
+        <is>
+          <t>Total investment in illiquid shares/securities</t>
+        </is>
+      </c>
+      <c r="C131" s="75" t="n"/>
+      <c r="E131" s="69" t="n"/>
+    </row>
+    <row r="132">
+      <c r="A132" s="47" t="n"/>
+      <c r="B132" s="76" t="inlineStr">
+        <is>
+          <t>- Value (In Rs. Lakh)</t>
+        </is>
+      </c>
+      <c r="C132" s="77" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="E132" s="69" t="n"/>
+    </row>
+    <row r="133">
+      <c r="A133" s="47" t="n"/>
+      <c r="B133" s="78" t="inlineStr">
+        <is>
+          <t>- in percentage terms (%)</t>
+        </is>
+      </c>
+      <c r="C133" s="176" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="E133" s="69" t="n"/>
+    </row>
+    <row r="134">
+      <c r="A134" s="47" t="n"/>
+      <c r="B134" s="78" t="n"/>
+      <c r="C134" s="177" t="n"/>
+      <c r="E134" s="69" t="n"/>
+    </row>
+    <row r="135">
+      <c r="A135" s="47" t="n">
         <v>9</v>
       </c>
-      <c r="B16" s="1" t="inlineStr">
-[...1566 lines deleted...]
-          <t>Benchmark Riskometer: Nifty Smallcap250 Quality 50 TRI</t>
+      <c r="B135" s="74" t="inlineStr">
+        <is>
+          <t>Total outstanding exposure to derivatives at the end of  May 31, 2026</t>
+        </is>
+      </c>
+      <c r="C135" s="75" t="n"/>
+      <c r="D135" s="66" t="n"/>
+      <c r="E135" s="69" t="n"/>
+    </row>
+    <row r="136">
+      <c r="A136" s="47" t="n"/>
+      <c r="B136" s="76" t="inlineStr">
+        <is>
+          <t>- Value (In Rs. Lakh)</t>
+        </is>
+      </c>
+      <c r="C136" s="77" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="D136" s="66" t="n"/>
+      <c r="E136" s="69" t="n"/>
+    </row>
+    <row r="137">
+      <c r="A137" s="47" t="n"/>
+      <c r="B137" s="78" t="inlineStr">
+        <is>
+          <t>- in percentage term (%)</t>
+        </is>
+      </c>
+      <c r="C137" s="77" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="D137" s="66" t="n"/>
+      <c r="E137" s="69" t="n"/>
+    </row>
+    <row r="138">
+      <c r="A138" s="81" t="n"/>
+      <c r="B138" s="82" t="n"/>
+      <c r="C138" s="82" t="n"/>
+      <c r="D138" s="82" t="n"/>
+      <c r="E138" s="83" t="n"/>
+    </row>
+    <row r="140">
+      <c r="A140" s="10" t="inlineStr">
+        <is>
+          <t>*</t>
+        </is>
+      </c>
+      <c r="B140" s="154" t="inlineStr">
+        <is>
+          <t>Computed NAV</t>
+        </is>
+      </c>
+    </row>
+    <row r="141">
+      <c r="A141" s="10" t="inlineStr">
+        <is>
+          <t>**</t>
+        </is>
+      </c>
+      <c r="B141" s="154" t="inlineStr">
+        <is>
+          <t>NAV as on Maturity date</t>
+        </is>
+      </c>
+    </row>
+    <row r="142">
+      <c r="A142" s="10" t="inlineStr">
+        <is>
+          <t>N.A.</t>
+        </is>
+      </c>
+      <c r="B142" s="154" t="inlineStr">
+        <is>
+          <t xml:space="preserve"> Not Applicable.</t>
+        </is>
+      </c>
+    </row>
+    <row r="143">
+      <c r="A143" s="10" t="inlineStr">
+        <is>
+          <t>^^</t>
+        </is>
+      </c>
+      <c r="B143" s="154" t="inlineStr">
+        <is>
+          <t>Portfolio Turn Over Ratio is for Equity Schemes.</t>
+        </is>
+      </c>
+    </row>
+    <row r="144">
+      <c r="A144" s="10" t="inlineStr">
+        <is>
+          <t>@@</t>
+        </is>
+      </c>
+      <c r="B144" s="154" t="inlineStr">
+        <is>
+          <t>Residual, Modified Duration and Portfolio YTM (Annualised) is for Debt Schemes.</t>
+        </is>
+      </c>
+    </row>
+    <row r="145" ht="48" customHeight="1">
+      <c r="B145" s="84" t="inlineStr">
+        <is>
+          <t>Pursuant to payment of IDCW, the NAV of the IDCW Option(s) of aforesaid Scheme of the Fund would fall to the extent of payout and statutory levy, if any. For complete distribution history of the Schemes, please visit www.dspim.com</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <mergeCells count="1">
+  <mergeCells count="4">
+    <mergeCell ref="B109:B110"/>
+    <mergeCell ref="C109:D109"/>
+    <mergeCell ref="E109:E110"/>
     <mergeCell ref="B1:F1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:A1"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Rohit Pandey</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:lastModifiedBy></cp:lastModifiedBy>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties">
+  <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_Enabled" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2">
+    <vt:lpwstr>true</vt:lpwstr>
+  </property>
+  <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_SetDate" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3">
+    <vt:lpwstr>2026-06-07T19:21:06Z</vt:lpwstr>
+  </property>
+  <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_Method" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4">
+    <vt:lpwstr>Privileged</vt:lpwstr>
+  </property>
+  <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_Name" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5">
+    <vt:lpwstr>Public</vt:lpwstr>
+  </property>
+  <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_SiteId" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6">
+    <vt:lpwstr>1771ae17-e764-4e0f-a476-d4184d79a5d9</vt:lpwstr>
+  </property>
+  <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_ActionId" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7">
+    <vt:lpwstr>4080c357-c9ae-431d-b36a-b5f7034283f4</vt:lpwstr>
+  </property>
+  <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_ContentBits" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8">
+    <vt:lpwstr>0</vt:lpwstr>
+  </property>
+  <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_Tag" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9">
+    <vt:lpwstr>10, 0, 1, 1</vt:lpwstr>
+  </property>
+</Properties>
+</file>