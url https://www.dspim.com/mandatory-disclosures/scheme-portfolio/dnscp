--- v1 (2026-02-11)
+++ v2 (2026-06-04)
@@ -1,748 +1,2536 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="png" ContentType="image/png"/>
+  <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="K:\Accounts\REPORTS\Monthend portfolio\2026-2027\April 2026\30042026\Final\Final\Monthly\For Investors\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{2E18E561-C7C6-4CDF-93F2-BC4E076D0F88}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" tabRatio="950" firstSheet="26" autoFilterDateGrouping="1"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" tabRatio="911" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="Nifty Smallcap 250 ETF" sheetId="1" state="visible" r:id="rId1"/>
-    <sheet name="Sheet1" sheetId="2" state="hidden" r:id="rId2"/>
+    <sheet name="Nifty Smallcap 250 ETF" sheetId="1" r:id="rId1"/>
+    <sheet name="Notes to Monthly Portfolio" sheetId="3" r:id="rId2"/>
+    <sheet name="Sheet1" sheetId="2" state="hidden" r:id="rId3"/>
   </sheets>
-  <definedNames/>
-  <calcPr calcId="191029" fullCalcOnLoad="1"/>
+  <definedNames>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'Notes to Monthly Portfolio'!#REF!</definedName>
+  </definedNames>
+  <calcPr calcId="0"/>
 </workbook>
 </file>
 
+<file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="925" uniqueCount="627">
+  <si>
+    <t>DSP Nifty Smallcap 250 ETF</t>
+  </si>
+  <si>
+    <t>Portfolio as on April 30, 2026</t>
+  </si>
+  <si>
+    <t>Sr. No.</t>
+  </si>
+  <si>
+    <t>Name of Instrument</t>
+  </si>
+  <si>
+    <t>ISIN</t>
+  </si>
+  <si>
+    <t>Rating/Industry</t>
+  </si>
+  <si>
+    <t>Quantity</t>
+  </si>
+  <si>
+    <t>Market value (Rs. In lakhs)</t>
+  </si>
+  <si>
+    <t>% to Net Assets</t>
+  </si>
+  <si>
+    <t>Maturity Date</t>
+  </si>
+  <si>
+    <t>Put/Call Option</t>
+  </si>
+  <si>
+    <t>YTM (%)</t>
+  </si>
+  <si>
+    <t>EQUITY &amp; EQUITY RELATED</t>
+  </si>
+  <si>
+    <t>Listed / awaiting listing on the stock exchanges</t>
+  </si>
+  <si>
+    <t>Karur Vysya Bank Limited</t>
+  </si>
+  <si>
+    <t>INE036D01028</t>
+  </si>
+  <si>
+    <t>Banks</t>
+  </si>
+  <si>
+    <t>Sector/Rating</t>
+  </si>
+  <si>
+    <t>Percent</t>
+  </si>
+  <si>
+    <t>Sona BLW Precision Forgings Limited</t>
+  </si>
+  <si>
+    <t>INE073K01018</t>
+  </si>
+  <si>
+    <t>Auto Components</t>
+  </si>
+  <si>
+    <t>Finance</t>
+  </si>
+  <si>
+    <t>Delhivery Limited</t>
+  </si>
+  <si>
+    <t>INE148O01028</t>
+  </si>
+  <si>
+    <t>Transport Services</t>
+  </si>
+  <si>
+    <t>Pharmaceuticals &amp; Biotechnology</t>
+  </si>
+  <si>
+    <t>Navin Fluorine International Limited</t>
+  </si>
+  <si>
+    <t>INE048G01026</t>
+  </si>
+  <si>
+    <t>Chemicals &amp; Petrochemicals</t>
+  </si>
+  <si>
+    <t>Industrial Products</t>
+  </si>
+  <si>
+    <t>Piramal Finance Limited</t>
+  </si>
+  <si>
+    <t>INE202B01038</t>
+  </si>
+  <si>
+    <t>Central Depository Services (India) Limited</t>
+  </si>
+  <si>
+    <t>INE736A01011</t>
+  </si>
+  <si>
+    <t>Capital Markets</t>
+  </si>
+  <si>
+    <t>RBL Bank Limited</t>
+  </si>
+  <si>
+    <t>INE976G01028</t>
+  </si>
+  <si>
+    <t>Angel One Limited</t>
+  </si>
+  <si>
+    <t>INE732I01021</t>
+  </si>
+  <si>
+    <t>PNB Housing Finance Limited</t>
+  </si>
+  <si>
+    <t>INE572E01012</t>
+  </si>
+  <si>
+    <t>Healthcare Services</t>
+  </si>
+  <si>
+    <t>City Union Bank Limited</t>
+  </si>
+  <si>
+    <t>INE491A01021</t>
+  </si>
+  <si>
+    <t>Construction</t>
+  </si>
+  <si>
+    <t>Ather Energy Limited</t>
+  </si>
+  <si>
+    <t>INE0LEZ01016</t>
+  </si>
+  <si>
+    <t>Automobiles</t>
+  </si>
+  <si>
+    <t>Consumer Durables</t>
+  </si>
+  <si>
+    <t>Bandhan Bank Limited</t>
+  </si>
+  <si>
+    <t>INE545U01014</t>
+  </si>
+  <si>
+    <t>IT - Services</t>
+  </si>
+  <si>
+    <t>Computer Age Management Services Limited</t>
+  </si>
+  <si>
+    <t>INE596I01020</t>
+  </si>
+  <si>
+    <t>Aster DM Healthcare Limited</t>
+  </si>
+  <si>
+    <t>INE914M01019</t>
+  </si>
+  <si>
+    <t>Industrial Manufacturing</t>
+  </si>
+  <si>
+    <t>Hindustan Copper Limited</t>
+  </si>
+  <si>
+    <t>INE531E01026</t>
+  </si>
+  <si>
+    <t>Non - Ferrous Metals</t>
+  </si>
+  <si>
+    <t>Power</t>
+  </si>
+  <si>
+    <t>Crompton Greaves Consumer Electricals Limited</t>
+  </si>
+  <si>
+    <t>INE299U01018</t>
+  </si>
+  <si>
+    <t>Leisure Services</t>
+  </si>
+  <si>
+    <t>Amber Enterprises India Limited</t>
+  </si>
+  <si>
+    <t>INE371P01015</t>
+  </si>
+  <si>
+    <t>JB Chemicals &amp; Pharmaceuticals Limited</t>
+  </si>
+  <si>
+    <t>INE572A01036</t>
+  </si>
+  <si>
+    <t>Retailing</t>
+  </si>
+  <si>
+    <t>Welspun Corp Limited</t>
+  </si>
+  <si>
+    <t>INE191B01025</t>
+  </si>
+  <si>
+    <t>Realty</t>
+  </si>
+  <si>
+    <t>Krishna Institute of Medical Sciences Limited</t>
+  </si>
+  <si>
+    <t>INE967H01025</t>
+  </si>
+  <si>
+    <t>Gas</t>
+  </si>
+  <si>
+    <t>Manappuram Finance Limited</t>
+  </si>
+  <si>
+    <t>INE522D01027</t>
+  </si>
+  <si>
+    <t>Electrical Equipment</t>
+  </si>
+  <si>
+    <t>The Great Eastern Shipping Company Limited</t>
+  </si>
+  <si>
+    <t>INE017A01032</t>
+  </si>
+  <si>
+    <t>IT - Software</t>
+  </si>
+  <si>
+    <t>Cholamandalam Financial Holdings Limited</t>
+  </si>
+  <si>
+    <t>INE149A01033</t>
+  </si>
+  <si>
+    <t>Commercial Services &amp; Supplies</t>
+  </si>
+  <si>
+    <t>Anand Rathi Wealth Limited</t>
+  </si>
+  <si>
+    <t>INE463V01026</t>
+  </si>
+  <si>
+    <t>Fertilizers &amp; Agrochemicals</t>
+  </si>
+  <si>
+    <t>Poonawalla Fincorp Limited</t>
+  </si>
+  <si>
+    <t>INE511C01022</t>
+  </si>
+  <si>
+    <t>Aerospace &amp; Defense</t>
+  </si>
+  <si>
+    <t>Sai Life Sciences Limited</t>
+  </si>
+  <si>
+    <t>INE570L01029</t>
+  </si>
+  <si>
+    <t>Insurance</t>
+  </si>
+  <si>
+    <t>Himadri Speciality Chemical Limited</t>
+  </si>
+  <si>
+    <t>INE019C01026</t>
+  </si>
+  <si>
+    <t>Entertainment</t>
+  </si>
+  <si>
+    <t>Kalpataru Projects International Limited</t>
+  </si>
+  <si>
+    <t>INE220B01022</t>
+  </si>
+  <si>
+    <t>Cement &amp; Cement Products</t>
+  </si>
+  <si>
+    <t>Kirloskar Oil Engines Limited</t>
+  </si>
+  <si>
+    <t>INE146L01010</t>
+  </si>
+  <si>
+    <t>Food Products</t>
+  </si>
+  <si>
+    <t>Gland Pharma Limited</t>
+  </si>
+  <si>
+    <t>INE068V01023</t>
+  </si>
+  <si>
+    <t>Agricultural Food &amp; other Products</t>
+  </si>
+  <si>
+    <t>Acutaas Chemicals Limited</t>
+  </si>
+  <si>
+    <t>INE00FF01025</t>
+  </si>
+  <si>
+    <t>Personal Products</t>
+  </si>
+  <si>
+    <t>Neuland Laboratories Limited</t>
+  </si>
+  <si>
+    <t>INE794A01010</t>
+  </si>
+  <si>
+    <t>Redington Limited</t>
+  </si>
+  <si>
+    <t>INE891D01026</t>
+  </si>
+  <si>
+    <t>Petroleum Products</t>
+  </si>
+  <si>
+    <t>Tata Chemicals Limited</t>
+  </si>
+  <si>
+    <t>INE092A01019</t>
+  </si>
+  <si>
+    <t>Telecom - Services</t>
+  </si>
+  <si>
+    <t>Kaynes Technology India Limited</t>
+  </si>
+  <si>
+    <t>INE918Z01012</t>
+  </si>
+  <si>
+    <t>Textiles &amp; Apparels</t>
+  </si>
+  <si>
+    <t>Star Health and Allied Insurance Company Limited</t>
+  </si>
+  <si>
+    <t>INE575P01011</t>
+  </si>
+  <si>
+    <t>Minerals &amp; Mining</t>
+  </si>
+  <si>
+    <t>Timken India Limited</t>
+  </si>
+  <si>
+    <t>INE325A01013</t>
+  </si>
+  <si>
+    <t>Agricultural, Commercial &amp; Construction Vehicles</t>
+  </si>
+  <si>
+    <t>Narayana Hrudayalaya Ltd.</t>
+  </si>
+  <si>
+    <t>INE410P01011</t>
+  </si>
+  <si>
+    <t>Ferrous Metals</t>
+  </si>
+  <si>
+    <t>Kfin Technologies Limited</t>
+  </si>
+  <si>
+    <t>INE138Y01010</t>
+  </si>
+  <si>
+    <t>Telecom - Equipment &amp; Accessories</t>
+  </si>
+  <si>
+    <t>Deepak Nitrite Limited</t>
+  </si>
+  <si>
+    <t>INE288B01029</t>
+  </si>
+  <si>
+    <t>Healthcare Equipment &amp; Supplies</t>
+  </si>
+  <si>
+    <t>Elgi Equipments Limited</t>
+  </si>
+  <si>
+    <t>INE285A01027</t>
+  </si>
+  <si>
+    <t>Other Consumer Services</t>
+  </si>
+  <si>
+    <t>Data Patterns (India) Limited</t>
+  </si>
+  <si>
+    <t>INE0IX101010</t>
+  </si>
+  <si>
+    <t>Diversified</t>
+  </si>
+  <si>
+    <t>HFCL Limited</t>
+  </si>
+  <si>
+    <t>INE548A01028</t>
+  </si>
+  <si>
+    <t>Household Products</t>
+  </si>
+  <si>
+    <t>CESC Limited</t>
+  </si>
+  <si>
+    <t>INE486A01021</t>
+  </si>
+  <si>
+    <t>Financial Technology (Fintech)</t>
+  </si>
+  <si>
+    <t>The Ramco Cements Limited</t>
+  </si>
+  <si>
+    <t>INE331A01037</t>
+  </si>
+  <si>
+    <t>Beverages</t>
+  </si>
+  <si>
+    <t>Indraprastha Gas Limited</t>
+  </si>
+  <si>
+    <t>INE203G01027</t>
+  </si>
+  <si>
+    <t>Oil</t>
+  </si>
+  <si>
+    <t>Wockhardt Limited</t>
+  </si>
+  <si>
+    <t>INE049B01025</t>
+  </si>
+  <si>
+    <t>Diversified Metals</t>
+  </si>
+  <si>
+    <t>Sammaan Capital Limited</t>
+  </si>
+  <si>
+    <t>INE148I01020</t>
+  </si>
+  <si>
+    <t>Cash &amp; Equivalent</t>
+  </si>
+  <si>
+    <t>Carborundum Universal Limited</t>
+  </si>
+  <si>
+    <t>INE120A01034</t>
+  </si>
+  <si>
+    <t>ZF Commercial Vehicle Control Systems India Limited</t>
+  </si>
+  <si>
+    <t>INE342J01019</t>
+  </si>
+  <si>
+    <t>Brigade Enterprises Limited</t>
+  </si>
+  <si>
+    <t>INE791I01019</t>
+  </si>
+  <si>
+    <t>Atul Limited</t>
+  </si>
+  <si>
+    <t>INE100A01010</t>
+  </si>
+  <si>
+    <t>Amara Raja Energy &amp; Mobility Limited</t>
+  </si>
+  <si>
+    <t>INE885A01032</t>
+  </si>
+  <si>
+    <t>IIFL Finance Limited</t>
+  </si>
+  <si>
+    <t>INE530B01024</t>
+  </si>
+  <si>
+    <t>Dr. Lal Path Labs Ltd.</t>
+  </si>
+  <si>
+    <t>INE600L01024</t>
+  </si>
+  <si>
+    <t>Home First Finance Company India Limited</t>
+  </si>
+  <si>
+    <t>INE481N01025</t>
+  </si>
+  <si>
+    <t>Aarti Industries Limited</t>
+  </si>
+  <si>
+    <t>INE769A01020</t>
+  </si>
+  <si>
+    <t>Motherson Sumi Wiring India Limited</t>
+  </si>
+  <si>
+    <t>INE0FS801015</t>
+  </si>
+  <si>
+    <t>Nuvama Wealth Management Limited</t>
+  </si>
+  <si>
+    <t>INE531F01023</t>
+  </si>
+  <si>
+    <t>Granules India Limited</t>
+  </si>
+  <si>
+    <t>INE101D01020</t>
+  </si>
+  <si>
+    <t>Asahi India Glass Limited</t>
+  </si>
+  <si>
+    <t>INE439A01020</t>
+  </si>
+  <si>
+    <t>Piramal Pharma Limited</t>
+  </si>
+  <si>
+    <t>INE0DK501011</t>
+  </si>
+  <si>
+    <t>Tata Technologies Limited</t>
+  </si>
+  <si>
+    <t>INE142M01025</t>
+  </si>
+  <si>
+    <t>Indian Energy Exchange Limited</t>
+  </si>
+  <si>
+    <t>INE022Q01020</t>
+  </si>
+  <si>
+    <t>Kajaria Ceramics Limited</t>
+  </si>
+  <si>
+    <t>INE217B01036</t>
+  </si>
+  <si>
+    <t>Natco Pharma Limited</t>
+  </si>
+  <si>
+    <t>INE987B01026</t>
+  </si>
+  <si>
+    <t>Inox Wind Limited</t>
+  </si>
+  <si>
+    <t>INE066P01011</t>
+  </si>
+  <si>
+    <t>Force Motors Limited</t>
+  </si>
+  <si>
+    <t>INE451A01017</t>
+  </si>
+  <si>
+    <t>Sagility Limited</t>
+  </si>
+  <si>
+    <t>INE0W2G01015</t>
+  </si>
+  <si>
+    <t>PTC Industries Limited</t>
+  </si>
+  <si>
+    <t>INE596F01018</t>
+  </si>
+  <si>
+    <t>Jaiprakash Power Ventures Limited</t>
+  </si>
+  <si>
+    <t>INE351F01018</t>
+  </si>
+  <si>
+    <t>Onesource Specialty Pharma Limited</t>
+  </si>
+  <si>
+    <t>INE013P01021</t>
+  </si>
+  <si>
+    <t>NBCC (India) Limited</t>
+  </si>
+  <si>
+    <t>INE095N01031</t>
+  </si>
+  <si>
+    <t>Five-Star Business Finance Limited</t>
+  </si>
+  <si>
+    <t>INE128S01021</t>
+  </si>
+  <si>
+    <t>Aptus Value Housing Finance India Limited</t>
+  </si>
+  <si>
+    <t>INE852O01025</t>
+  </si>
+  <si>
+    <t>Nava Limited</t>
+  </si>
+  <si>
+    <t>INE725A01030</t>
+  </si>
+  <si>
+    <t>Craftsman Automation Limited</t>
+  </si>
+  <si>
+    <t>INE00LO01017</t>
+  </si>
+  <si>
+    <t>Affle 3i Limited</t>
+  </si>
+  <si>
+    <t>INE00WC01027</t>
+  </si>
+  <si>
+    <t>HBL Engineering Limited</t>
+  </si>
+  <si>
+    <t>INE292B01021</t>
+  </si>
+  <si>
+    <t>Castrol India Limited</t>
+  </si>
+  <si>
+    <t>INE172A01027</t>
+  </si>
+  <si>
+    <t>Syngene International Limited</t>
+  </si>
+  <si>
+    <t>INE398R01022</t>
+  </si>
+  <si>
+    <t>Aegis Logistics Limited</t>
+  </si>
+  <si>
+    <t>INE208C01025</t>
+  </si>
+  <si>
+    <t>Emami Limited</t>
+  </si>
+  <si>
+    <t>INE548C01032</t>
+  </si>
+  <si>
+    <t>EID Parry India Limited</t>
+  </si>
+  <si>
+    <t>INE126A01031</t>
+  </si>
+  <si>
+    <t>PG Electroplast Limited</t>
+  </si>
+  <si>
+    <t>INE457L01029</t>
+  </si>
+  <si>
+    <t>IRB Infrastructure Developers Limited</t>
+  </si>
+  <si>
+    <t>INE821I01022</t>
+  </si>
+  <si>
+    <t>Garden Reach Shipbuilders &amp; Engineers Limited</t>
+  </si>
+  <si>
+    <t>INE382Z01011</t>
+  </si>
+  <si>
+    <t>Deepak Fertilisers &amp; Petrochemicals Corp. Limited</t>
+  </si>
+  <si>
+    <t>INE501A01019</t>
+  </si>
+  <si>
+    <t>Reliance Power Limited</t>
+  </si>
+  <si>
+    <t>INE614G01033</t>
+  </si>
+  <si>
+    <t>Zee Entertainment Enterprises Limited</t>
+  </si>
+  <si>
+    <t>INE256A01028</t>
+  </si>
+  <si>
+    <t>Usha Martin Limited</t>
+  </si>
+  <si>
+    <t>INE228A01035</t>
+  </si>
+  <si>
+    <t>Inventurus Knowledge Solutions Limited</t>
+  </si>
+  <si>
+    <t>INE115Q01022</t>
+  </si>
+  <si>
+    <t>Gujarat State Petronet Limited</t>
+  </si>
+  <si>
+    <t>INE246F01010</t>
+  </si>
+  <si>
+    <t>CCL Products (India) Limited</t>
+  </si>
+  <si>
+    <t>INE421D01022</t>
+  </si>
+  <si>
+    <t>Cohance Lifesciences Limited</t>
+  </si>
+  <si>
+    <t>INE03QK01018</t>
+  </si>
+  <si>
+    <t>Aditya Birla Real Estate Limited</t>
+  </si>
+  <si>
+    <t>INE055A01016</t>
+  </si>
+  <si>
+    <t>PVR INOX Limited</t>
+  </si>
+  <si>
+    <t>INE191H01014</t>
+  </si>
+  <si>
+    <t>Zen Technologies Limited</t>
+  </si>
+  <si>
+    <t>INE251B01027</t>
+  </si>
+  <si>
+    <t>Finolex Cables Limited</t>
+  </si>
+  <si>
+    <t>INE235A01022</t>
+  </si>
+  <si>
+    <t>Whirlpool of India Limited</t>
+  </si>
+  <si>
+    <t>INE716A01013</t>
+  </si>
+  <si>
+    <t>Jubilant Pharmova Limited</t>
+  </si>
+  <si>
+    <t>INE700A01033</t>
+  </si>
+  <si>
+    <t>Go Digit General Insurance Limited</t>
+  </si>
+  <si>
+    <t>INE03JT01014</t>
+  </si>
+  <si>
+    <t>Anant Raj Limited</t>
+  </si>
+  <si>
+    <t>INE242C01024</t>
+  </si>
+  <si>
+    <t>Aditya Birla Sun Life AMC Limited</t>
+  </si>
+  <si>
+    <t>INE404A01024</t>
+  </si>
+  <si>
+    <t>Cyient Limited</t>
+  </si>
+  <si>
+    <t>INE136B01020</t>
+  </si>
+  <si>
+    <t>Syrma SGS Technology Limited</t>
+  </si>
+  <si>
+    <t>INE0DYJ01015</t>
+  </si>
+  <si>
+    <t>Ola Electric Mobility Limited</t>
+  </si>
+  <si>
+    <t>INE0LXG01040</t>
+  </si>
+  <si>
+    <t>Eris Lifesciences Limited</t>
+  </si>
+  <si>
+    <t>INE406M01024</t>
+  </si>
+  <si>
+    <t>Can Fin Homes Limited</t>
+  </si>
+  <si>
+    <t>INE477A01020</t>
+  </si>
+  <si>
+    <t>Schneider Electric Infrastructure Limited</t>
+  </si>
+  <si>
+    <t>INE839M01018</t>
+  </si>
+  <si>
+    <t>KEC International Limited</t>
+  </si>
+  <si>
+    <t>INE389H01022</t>
+  </si>
+  <si>
+    <t>Godawari Power and Ispat Limited</t>
+  </si>
+  <si>
+    <t>INE177H01039</t>
+  </si>
+  <si>
+    <t>CEAT Limited</t>
+  </si>
+  <si>
+    <t>INE482A01020</t>
+  </si>
+  <si>
+    <t>Capri Global Capital Limited</t>
+  </si>
+  <si>
+    <t>INE180C01042</t>
+  </si>
+  <si>
+    <t>CREDITACCESS GRAMEEN LIMITED</t>
+  </si>
+  <si>
+    <t>INE741K01010</t>
+  </si>
+  <si>
+    <t>Pfizer Limited</t>
+  </si>
+  <si>
+    <t>INE182A01018</t>
+  </si>
+  <si>
+    <t>Engineers India Limited</t>
+  </si>
+  <si>
+    <t>INE510A01028</t>
+  </si>
+  <si>
+    <t>BEML Limited</t>
+  </si>
+  <si>
+    <t>INE258A01024</t>
+  </si>
+  <si>
+    <t>Cartrade Tech Limited</t>
+  </si>
+  <si>
+    <t>INE290S01011</t>
+  </si>
+  <si>
+    <t>Firstsource Solutions Limited</t>
+  </si>
+  <si>
+    <t>INE684F01012</t>
+  </si>
+  <si>
+    <t>NCC Limited</t>
+  </si>
+  <si>
+    <t>INE868B01028</t>
+  </si>
+  <si>
+    <t>Netweb Technologies India Limited</t>
+  </si>
+  <si>
+    <t>INE0NT901020</t>
+  </si>
+  <si>
+    <t>Triveni Turbine Limited</t>
+  </si>
+  <si>
+    <t>INE152M01016</t>
+  </si>
+  <si>
+    <t>Chambal Fertilizers &amp; Chemicals Limited</t>
+  </si>
+  <si>
+    <t>INE085A01013</t>
+  </si>
+  <si>
+    <t>Gabriel India Limited</t>
+  </si>
+  <si>
+    <t>INE524A01029</t>
+  </si>
+  <si>
+    <t>Intellect Design Arena Limited</t>
+  </si>
+  <si>
+    <t>INE306R01017</t>
+  </si>
+  <si>
+    <t>Mahanagar Gas Limited</t>
+  </si>
+  <si>
+    <t>INE002S01010</t>
+  </si>
+  <si>
+    <t>Techno Electric &amp; Engineering Company Limited</t>
+  </si>
+  <si>
+    <t>INE285K01026</t>
+  </si>
+  <si>
+    <t>Jyoti CNC Automation Limited</t>
+  </si>
+  <si>
+    <t>INE980O01024</t>
+  </si>
+  <si>
+    <t>Sobha Limited</t>
+  </si>
+  <si>
+    <t>INE671H01015</t>
+  </si>
+  <si>
+    <t>Indiamart Intermesh Limited</t>
+  </si>
+  <si>
+    <t>INE933S01016</t>
+  </si>
+  <si>
+    <t>Belrise Industries Limited</t>
+  </si>
+  <si>
+    <t>INE894V01022</t>
+  </si>
+  <si>
+    <t>EIH Limited</t>
+  </si>
+  <si>
+    <t>INE230A01023</t>
+  </si>
+  <si>
+    <t>Rainbow Childrens Medicare Limited</t>
+  </si>
+  <si>
+    <t>INE961O01016</t>
+  </si>
+  <si>
+    <t>Vardhman Textiles Limited</t>
+  </si>
+  <si>
+    <t>INE825A01020</t>
+  </si>
+  <si>
+    <t>Gillette India Limited</t>
+  </si>
+  <si>
+    <t>INE322A01010</t>
+  </si>
+  <si>
+    <t>Titagarh Rail Systems Limited</t>
+  </si>
+  <si>
+    <t>INE615H01020</t>
+  </si>
+  <si>
+    <t>Shyam Metalics and Energy Limited</t>
+  </si>
+  <si>
+    <t>INE810G01011</t>
+  </si>
+  <si>
+    <t>Ramkrishna Forgings Limited</t>
+  </si>
+  <si>
+    <t>INE399G01023</t>
+  </si>
+  <si>
+    <t>BIRLASOFT LIMITED</t>
+  </si>
+  <si>
+    <t>INE836A01035</t>
+  </si>
+  <si>
+    <t>Gujarat Mineral Development Corporation Limited</t>
+  </si>
+  <si>
+    <t>INE131A01031</t>
+  </si>
+  <si>
+    <t>Jubilant Ingrevia Limited</t>
+  </si>
+  <si>
+    <t>INE0BY001018</t>
+  </si>
+  <si>
+    <t>Sun TV Network Limited</t>
+  </si>
+  <si>
+    <t>INE424H01027</t>
+  </si>
+  <si>
+    <t>Balrampur Chini Mills Limited</t>
+  </si>
+  <si>
+    <t>INE119A01028</t>
+  </si>
+  <si>
+    <t>LT Foods Limited</t>
+  </si>
+  <si>
+    <t>INE818H01020</t>
+  </si>
+  <si>
+    <t>Zensar Technologies Limited</t>
+  </si>
+  <si>
+    <t>INE520A01027</t>
+  </si>
+  <si>
+    <t>Bayer Cropscience Limited</t>
+  </si>
+  <si>
+    <t>INE462A01022</t>
+  </si>
+  <si>
+    <t>eClerx Services Limited</t>
+  </si>
+  <si>
+    <t>INE738I01010</t>
+  </si>
+  <si>
+    <t>Lemon Tree Hotels Limited</t>
+  </si>
+  <si>
+    <t>INE970X01018</t>
+  </si>
+  <si>
+    <t>Emcure Pharmaceuticals Limited</t>
+  </si>
+  <si>
+    <t>INE168P01015</t>
+  </si>
+  <si>
+    <t>Poly Medicure Limited</t>
+  </si>
+  <si>
+    <t>INE205C01021</t>
+  </si>
+  <si>
+    <t>Jammu &amp; Kashmir Bank Limited</t>
+  </si>
+  <si>
+    <t>INE168A01041</t>
+  </si>
+  <si>
+    <t>Fertilisers and Chemicals Travancore Limited</t>
+  </si>
+  <si>
+    <t>INE188A01015</t>
+  </si>
+  <si>
+    <t>Paradeep Phosphates Limited</t>
+  </si>
+  <si>
+    <t>INE088F01024</t>
+  </si>
+  <si>
+    <t>Vijaya Diagnostic Centre Limited</t>
+  </si>
+  <si>
+    <t>INE043W01024</t>
+  </si>
+  <si>
+    <t>Aditya Birla Lifestyle Brands Limited</t>
+  </si>
+  <si>
+    <t>INE14LE01019</t>
+  </si>
+  <si>
+    <t>Aavas Financiers Limited</t>
+  </si>
+  <si>
+    <t>INE216P01012</t>
+  </si>
+  <si>
+    <t>Chennai Petroleum Corporation Limited</t>
+  </si>
+  <si>
+    <t>INE178A01016</t>
+  </si>
+  <si>
+    <t>Sarda Energy and Minerals Limited</t>
+  </si>
+  <si>
+    <t>INE385C01021</t>
+  </si>
+  <si>
+    <t>Chalet Hotels Limited</t>
+  </si>
+  <si>
+    <t>INE427F01016</t>
+  </si>
+  <si>
+    <t>Meesho Limited</t>
+  </si>
+  <si>
+    <t>INE0VDM01015</t>
+  </si>
+  <si>
+    <t>JM Financial Limited</t>
+  </si>
+  <si>
+    <t>INE780C01023</t>
+  </si>
+  <si>
+    <t>Brainbees Solutions Limited</t>
+  </si>
+  <si>
+    <t>INE02RE01045</t>
+  </si>
+  <si>
+    <t>Choice International Limited</t>
+  </si>
+  <si>
+    <t>INE102B01014</t>
+  </si>
+  <si>
+    <t>Afcons Infrastructure Limited</t>
+  </si>
+  <si>
+    <t>INE101I01011</t>
+  </si>
+  <si>
+    <t>Gravita India Limited</t>
+  </si>
+  <si>
+    <t>INE024L01027</t>
+  </si>
+  <si>
+    <t>R R Kabel Limited</t>
+  </si>
+  <si>
+    <t>INE777K01022</t>
+  </si>
+  <si>
+    <t>Aadhar Housing Finance Limited</t>
+  </si>
+  <si>
+    <t>INE883F01010</t>
+  </si>
+  <si>
+    <t>Jindal Saw Limited</t>
+  </si>
+  <si>
+    <t>INE324A01032</t>
+  </si>
+  <si>
+    <t>Indegene Limited</t>
+  </si>
+  <si>
+    <t>INE065X01017</t>
+  </si>
+  <si>
+    <t>Shipping Corporation of India Limited</t>
+  </si>
+  <si>
+    <t>INE109A01011</t>
+  </si>
+  <si>
+    <t>Sumitomo Chemical India Limited</t>
+  </si>
+  <si>
+    <t>INE258G01013</t>
+  </si>
+  <si>
+    <t>Olectra Greentech Limited</t>
+  </si>
+  <si>
+    <t>INE260D01016</t>
+  </si>
+  <si>
+    <t>PCBL Chemical Limited</t>
+  </si>
+  <si>
+    <t>INE602A01031</t>
+  </si>
+  <si>
+    <t>Indian Overseas Bank</t>
+  </si>
+  <si>
+    <t>INE565A01014</t>
+  </si>
+  <si>
+    <t>JK Tyre &amp; Industries Limited</t>
+  </si>
+  <si>
+    <t>INE573A01042</t>
+  </si>
+  <si>
+    <t>JSW Dulux Limited</t>
+  </si>
+  <si>
+    <t>INE133A01011</t>
+  </si>
+  <si>
+    <t>Urban Company Limited</t>
+  </si>
+  <si>
+    <t>INE0CAZ01013</t>
+  </si>
+  <si>
+    <t>Physicswallah Limited</t>
+  </si>
+  <si>
+    <t>INE0LP301011</t>
+  </si>
+  <si>
+    <t>Devyani International Limited</t>
+  </si>
+  <si>
+    <t>INE872J01023</t>
+  </si>
+  <si>
+    <t>H.E.G. Limited</t>
+  </si>
+  <si>
+    <t>INE545A01024</t>
+  </si>
+  <si>
+    <t>Sonata Software Limited</t>
+  </si>
+  <si>
+    <t>INE269A01021</t>
+  </si>
+  <si>
+    <t>IRCON International Limited</t>
+  </si>
+  <si>
+    <t>INE962Y01021</t>
+  </si>
+  <si>
+    <t>NMDC Steel Limited</t>
+  </si>
+  <si>
+    <t>INE0NNS01018</t>
+  </si>
+  <si>
+    <t>DCM Shriram Limited</t>
+  </si>
+  <si>
+    <t>INE499A01024</t>
+  </si>
+  <si>
+    <t>Zydus Wellness Limited</t>
+  </si>
+  <si>
+    <t>INE768C01028</t>
+  </si>
+  <si>
+    <t>Niva Bupa Health Insurance Company Limited</t>
+  </si>
+  <si>
+    <t>INE995S01015</t>
+  </si>
+  <si>
+    <t>Tenneco Clean Air India Limited</t>
+  </si>
+  <si>
+    <t>INE19RI01016</t>
+  </si>
+  <si>
+    <t>Supreme Petrochem Limited</t>
+  </si>
+  <si>
+    <t>INE663A01033</t>
+  </si>
+  <si>
+    <t>Sapphire Foods India Limited</t>
+  </si>
+  <si>
+    <t>INE806T01020</t>
+  </si>
+  <si>
+    <t>Graphite India Limited</t>
+  </si>
+  <si>
+    <t>INE371A01025</t>
+  </si>
+  <si>
+    <t>Swan Corp Limited</t>
+  </si>
+  <si>
+    <t>INE665A01038</t>
+  </si>
+  <si>
+    <t>Honasa Consumer Limited</t>
+  </si>
+  <si>
+    <t>INE0J5401028</t>
+  </si>
+  <si>
+    <t>Bata India Limited</t>
+  </si>
+  <si>
+    <t>INE176A01028</t>
+  </si>
+  <si>
+    <t>Cemindia Projects Limited</t>
+  </si>
+  <si>
+    <t>INE686A01026</t>
+  </si>
+  <si>
+    <t>Aditya Infotech Limited</t>
+  </si>
+  <si>
+    <t>INE819V01029</t>
+  </si>
+  <si>
+    <t>Elecon Engineering Company Limited</t>
+  </si>
+  <si>
+    <t>INE205B01031</t>
+  </si>
+  <si>
+    <t>Bikaji Foods International Limited</t>
+  </si>
+  <si>
+    <t>INE00E101023</t>
+  </si>
+  <si>
+    <t>Tbo Tek Limited</t>
+  </si>
+  <si>
+    <t>INE673O01025</t>
+  </si>
+  <si>
+    <t>IDBI Bank Limited</t>
+  </si>
+  <si>
+    <t>INE008A01015</t>
+  </si>
+  <si>
+    <t>Minda Corporation Limited</t>
+  </si>
+  <si>
+    <t>INE842C01021</t>
+  </si>
+  <si>
+    <t>DOMS Industries Limited</t>
+  </si>
+  <si>
+    <t>INE321T01012</t>
+  </si>
+  <si>
+    <t>Welspun Living Limited</t>
+  </si>
+  <si>
+    <t>INE192B01031</t>
+  </si>
+  <si>
+    <t>UTI Asset Management Company Limited</t>
+  </si>
+  <si>
+    <t>INE094J01016</t>
+  </si>
+  <si>
+    <t>Clean Science and Technology Limited</t>
+  </si>
+  <si>
+    <t>INE227W01023</t>
+  </si>
+  <si>
+    <t>IFCI Limited</t>
+  </si>
+  <si>
+    <t>INE039A01010</t>
+  </si>
+  <si>
+    <t>Jupiter Wagons Limited</t>
+  </si>
+  <si>
+    <t>INE209L01016</t>
+  </si>
+  <si>
+    <t>SBFC Finance Limited</t>
+  </si>
+  <si>
+    <t>INE423Y01016</t>
+  </si>
+  <si>
+    <t>Concord Biotech Limited</t>
+  </si>
+  <si>
+    <t>INE338H01029</t>
+  </si>
+  <si>
+    <t>Action Construction Equipment Limited</t>
+  </si>
+  <si>
+    <t>INE731H01025</t>
+  </si>
+  <si>
+    <t>Anupam Rasayan India Limited</t>
+  </si>
+  <si>
+    <t>INE930P01018</t>
+  </si>
+  <si>
+    <t>Transformers And Rectifiers (India) Limited</t>
+  </si>
+  <si>
+    <t>INE763I01026</t>
+  </si>
+  <si>
+    <t>Central Bank of India</t>
+  </si>
+  <si>
+    <t>INE483A01010</t>
+  </si>
+  <si>
+    <t>International Gemmological Institute (India) Limited</t>
+  </si>
+  <si>
+    <t>INE0Q9301021</t>
+  </si>
+  <si>
+    <t>Leela Palaces Hotels &amp; Resorts Limited</t>
+  </si>
+  <si>
+    <t>INE0AQ201015</t>
+  </si>
+  <si>
+    <t>Pine Labs Limited</t>
+  </si>
+  <si>
+    <t>INE15B701018</t>
+  </si>
+  <si>
+    <t>Tejas Networks Limited</t>
+  </si>
+  <si>
+    <t>INE010J01012</t>
+  </si>
+  <si>
+    <t>Signatureglobal (India) Limited</t>
+  </si>
+  <si>
+    <t>INE903U01023</t>
+  </si>
+  <si>
+    <t>Caplin Point Laboratories Limited</t>
+  </si>
+  <si>
+    <t>INE475E01026</t>
+  </si>
+  <si>
+    <t>BLS International Services Limited</t>
+  </si>
+  <si>
+    <t>INE153T01027</t>
+  </si>
+  <si>
+    <t>Trident Limited</t>
+  </si>
+  <si>
+    <t>INE064C01022</t>
+  </si>
+  <si>
+    <t>Newgen Software Technologies Limited</t>
+  </si>
+  <si>
+    <t>INE619B01017</t>
+  </si>
+  <si>
+    <t>Aditya Birla Fashion and Retail Limited</t>
+  </si>
+  <si>
+    <t>INE647O01011</t>
+  </si>
+  <si>
+    <t>JSW CEMENT LIMITED</t>
+  </si>
+  <si>
+    <t>INE718I01012</t>
+  </si>
+  <si>
+    <t>Acme Solar Holdings Limited</t>
+  </si>
+  <si>
+    <t>INE622W01025</t>
+  </si>
+  <si>
+    <t>Blue Dart Express Limited</t>
+  </si>
+  <si>
+    <t>INE233B01017</t>
+  </si>
+  <si>
+    <t>UCO Bank</t>
+  </si>
+  <si>
+    <t>INE691A01018</t>
+  </si>
+  <si>
+    <t>Nuvoco Vistas Corporation Limited</t>
+  </si>
+  <si>
+    <t>INE118D01016</t>
+  </si>
+  <si>
+    <t>Mangalore Refinery and Petrochemicals Limited</t>
+  </si>
+  <si>
+    <t>INE103A01014</t>
+  </si>
+  <si>
+    <t>RITES Limited</t>
+  </si>
+  <si>
+    <t>INE320J01015</t>
+  </si>
+  <si>
+    <t>ITI Limited</t>
+  </si>
+  <si>
+    <t>INE248A01017</t>
+  </si>
+  <si>
+    <t>Allied Blenders and Distillers Limited</t>
+  </si>
+  <si>
+    <t>INE552Z01027</t>
+  </si>
+  <si>
+    <t>Tega Industries Limited</t>
+  </si>
+  <si>
+    <t>INE011K01018</t>
+  </si>
+  <si>
+    <t>Canara HSBC Life Insurance Company Limited</t>
+  </si>
+  <si>
+    <t>INE01TY01017</t>
+  </si>
+  <si>
+    <t>Railtel Corporation Of India Limited</t>
+  </si>
+  <si>
+    <t>INE0DD101019</t>
+  </si>
+  <si>
+    <t>Aegis Vopak Terminals Limited</t>
+  </si>
+  <si>
+    <t>INE0INX01018</t>
+  </si>
+  <si>
+    <t>The India Cements Limited</t>
+  </si>
+  <si>
+    <t>INE383A01012</t>
+  </si>
+  <si>
+    <t>Emmvee Photovoltaic Power Limited</t>
+  </si>
+  <si>
+    <t>INE1C6T01020</t>
+  </si>
+  <si>
+    <t>The Bombay Burmah Trading Corporation Limited</t>
+  </si>
+  <si>
+    <t>INE050A01025</t>
+  </si>
+  <si>
+    <t>Gallantt Ispat Limited</t>
+  </si>
+  <si>
+    <t>INE297H01019</t>
+  </si>
+  <si>
+    <t>JBM Auto Limited</t>
+  </si>
+  <si>
+    <t>INE927D01051</t>
+  </si>
+  <si>
+    <t>Saregama India Limited</t>
+  </si>
+  <si>
+    <t>INE979A01025</t>
+  </si>
+  <si>
+    <t>Jain Resource Recycling Limited</t>
+  </si>
+  <si>
+    <t>INE0YD401026</t>
+  </si>
+  <si>
+    <t>Rhi Magnesita India Limited</t>
+  </si>
+  <si>
+    <t>INE743M01012</t>
+  </si>
+  <si>
+    <t>Travel Food Services Limited</t>
+  </si>
+  <si>
+    <t>INE103V01028</t>
+  </si>
+  <si>
+    <t>Tata Teleservices (Maharashtra) Limited</t>
+  </si>
+  <si>
+    <t>INE517B01013</t>
+  </si>
+  <si>
+    <t>Latent View Analytics Limited</t>
+  </si>
+  <si>
+    <t>INE0I7C01011</t>
+  </si>
+  <si>
+    <t>C.E. Info Systems Limited</t>
+  </si>
+  <si>
+    <t>INE0BV301023</t>
+  </si>
+  <si>
+    <t>Blue Jet Healthcare Limited</t>
+  </si>
+  <si>
+    <t>INE0KBH01020</t>
+  </si>
+  <si>
+    <t>MMTC Limited</t>
+  </si>
+  <si>
+    <t>INE123F01029</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>MONEY MARKET INSTRUMENTS</t>
+  </si>
+  <si>
+    <t>TREPS / Reverse Repo Investments</t>
+  </si>
+  <si>
+    <t>Cash &amp; Cash Equivalent</t>
+  </si>
+  <si>
+    <t>Net Receivables/Payables</t>
+  </si>
+  <si>
+    <t>GRAND TOTAL</t>
+  </si>
+  <si>
+    <t>Notes:</t>
+  </si>
+  <si>
+    <t>Market value includes accrued interest</t>
+  </si>
+  <si>
+    <t>Net Assets does not include unit activity for the last day of the month</t>
+  </si>
+  <si>
+    <t>Scheme Riskometer</t>
+  </si>
+  <si>
+    <t>Benchmark Riskometer: Nifty Smallcap 250 TRI</t>
+  </si>
+  <si>
+    <t xml:space="preserve">  </t>
+  </si>
+  <si>
+    <t>YD2FDirect</t>
+  </si>
+  <si>
+    <t>YD2F</t>
+  </si>
+  <si>
+    <t>Sr No.</t>
+  </si>
+  <si>
+    <t>Particular</t>
+  </si>
+  <si>
+    <t>Direct</t>
+  </si>
+  <si>
+    <t>Portfolio Turn Over Ratio ^^</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> - For Purchase</t>
+  </si>
+  <si>
+    <t>N.A.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> - For Sale</t>
+  </si>
+  <si>
+    <t>Average Maturity (in years)@@</t>
+  </si>
+  <si>
+    <t>Modified Duration (in years)@@</t>
+  </si>
+  <si>
+    <t>Portfolio YTM (Annualised)@@</t>
+  </si>
+  <si>
+    <t>Total outstanding exposure to derivatives at the end of  April 30, 2026</t>
+  </si>
+  <si>
+    <t>- Value (In Rs. Lakh)</t>
+  </si>
+  <si>
+    <t>-</t>
+  </si>
+  <si>
+    <t>- in percentage term (%)</t>
+  </si>
+  <si>
+    <t>Total of securities below investment grade and default provided for the Half Year of April 30, 2026 (Rs. lakh)</t>
+  </si>
+  <si>
+    <t>Total investment in foreign securities/ADR/GDR (Rs. lakh)</t>
+  </si>
+  <si>
+    <t>Total investment in illiquid shares/securities</t>
+  </si>
+  <si>
+    <t>- in percentage terms (%)</t>
+  </si>
+  <si>
+    <t>Net Asset Vaue (NAV) (Rs. per Unit)</t>
+  </si>
+  <si>
+    <t>- As on March 31, 2026</t>
+  </si>
+  <si>
+    <t>G</t>
+  </si>
+  <si>
+    <t>Growth</t>
+  </si>
+  <si>
+    <t>14.3160</t>
+  </si>
+  <si>
+    <t>D</t>
+  </si>
+  <si>
+    <t>Payout/Reinvestment of Income Distribution cum Capital Withdrawal option (IDCW)</t>
+  </si>
+  <si>
+    <t>QD</t>
+  </si>
+  <si>
+    <t>Quarterly Payout/Reinvestment of Income Distribution cum Capital Withdrawal option (IDCW)</t>
+  </si>
+  <si>
+    <t>DD</t>
+  </si>
+  <si>
+    <t>Daily Reinvestment of Income Distribution cum Capital Withdrawal option (IDCW)</t>
+  </si>
+  <si>
+    <t>WD</t>
+  </si>
+  <si>
+    <t>Weekly Payout/Reinvestment of Income Distribution cum Capital Withdrawal option (IDCW)</t>
+  </si>
+  <si>
+    <t>MD</t>
+  </si>
+  <si>
+    <t>Monthly Payout/Reinvestment of Income Distribution cum Capital Withdrawal option (IDCW)</t>
+  </si>
+  <si>
+    <t>UD</t>
+  </si>
+  <si>
+    <t>UD3</t>
+  </si>
+  <si>
+    <t>UR</t>
+  </si>
+  <si>
+    <t>UR3</t>
+  </si>
+  <si>
+    <t>- As on April 30, 2026</t>
+  </si>
+  <si>
+    <t>16.7597</t>
+  </si>
+  <si>
+    <t>Aggregate distributions during the half year (Rs. per Unit)</t>
+  </si>
+  <si>
+    <t>*</t>
+  </si>
+  <si>
+    <t>Computed NAV</t>
+  </si>
+  <si>
+    <t>**</t>
+  </si>
+  <si>
+    <t>NAV as on Maturity date</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Not Applicable.</t>
+  </si>
+  <si>
+    <t>^^</t>
+  </si>
+  <si>
+    <t>Portfolio Turn Over Ratio is for Equity Schemes.</t>
+  </si>
+  <si>
+    <t>@@</t>
+  </si>
+  <si>
+    <t>Average Maturity, Modified Duration and Portfolio YTM (Annualised) is for Debt Schemes.</t>
+  </si>
+  <si>
+    <t>Pursuant to payment of IDCW, the NAV of the IDCW Option(s) of aforesaid Scheme of the Fund would fall to the extent of payout and statutory levy, if any. For complete distribution history of the Schemes, please visit www.dspim.com</t>
+  </si>
+</sst>
+</file>
+
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-[...3 lines deleted...]
-    <numFmt numFmtId="166" formatCode="_ * #,##0.00_ ;_ * \-#,##0.00_ ;_ * &quot;-&quot;??_ ;_ @_ "/>
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
+  <numFmts count="7">
+    <numFmt numFmtId="164" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);"/>
+    <numFmt numFmtId="165" formatCode="_(* #,##0_);_(* \(#,##0\);"/>
+    <numFmt numFmtId="166" formatCode="#,##0.00_);\(#,##0.00\)%"/>
+    <numFmt numFmtId="167" formatCode="_(* #,##0.000_);_(* \(#,##0.000\);_(* &quot;-&quot;_);_(* @_)"/>
+    <numFmt numFmtId="168" formatCode="0.000"/>
+    <numFmt numFmtId="169" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;_);_(* @_)"/>
+    <numFmt numFmtId="170" formatCode="0.0000"/>
   </numFmts>
-  <fonts count="16">
+  <fonts count="15" x14ac:knownFonts="1">
     <font>
-      <name val="Calibri"/>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
-      <color theme="1"/>
-      <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
+      <sz val="11"/>
+      <color theme="1"/>
       <name val="trebuchet MS"/>
       <family val="2"/>
-      <color theme="1"/>
-      <sz val="10"/>
     </font>
     <font>
+      <sz val="10"/>
+      <color theme="1"/>
       <name val="trebuchet MS"/>
       <family val="2"/>
-      <b val="1"/>
-[...1 lines deleted...]
-      <sz val="14"/>
     </font>
     <font>
+      <b/>
+      <sz val="14"/>
+      <color rgb="FFFFFFFF"/>
       <name val="trebuchet MS"/>
       <family val="2"/>
-      <b val="1"/>
-[...1 lines deleted...]
-      <sz val="10"/>
     </font>
     <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
       <name val="trebuchet MS"/>
       <family val="2"/>
-      <b val="1"/>
-[...1 lines deleted...]
-      <sz val="10"/>
     </font>
     <font>
+      <b/>
+      <sz val="10"/>
+      <color rgb="FFFFFFFF"/>
       <name val="trebuchet MS"/>
       <family val="2"/>
-      <color rgb="FF000000"/>
-      <sz val="10"/>
     </font>
     <font>
-      <name val="Calibri"/>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="trebuchet MS"/>
       <family val="2"/>
+    </font>
+    <font>
+      <sz val="11"/>
       <color theme="1"/>
-      <sz val="11"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <name val="Calibri"/>
+      <sz val="10"/>
+      <name val="Trebuchet MS"/>
       <family val="2"/>
-      <b val="1"/>
-[...2 lines deleted...]
-      <scheme val="minor"/>
     </font>
     <font>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="9"/>
       <name val="Trebuchet MS"/>
       <family val="2"/>
-      <b val="1"/>
-[...1 lines deleted...]
-      <sz val="10"/>
     </font>
     <font>
+      <sz val="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="9"/>
       <name val="Trebuchet MS"/>
       <family val="2"/>
-      <sz val="10"/>
     </font>
     <font>
-      <name val="Arial"/>
+      <sz val="9"/>
+      <color rgb="FFFF0000"/>
+      <name val="Trebuchet MS"/>
       <family val="2"/>
-      <b val="1"/>
-[...1 lines deleted...]
-      <sz val="9"/>
     </font>
     <font>
-      <name val="Calibri"/>
-[...6 lines deleted...]
-    <font>
+      <sz val="9"/>
+      <color theme="0"/>
       <name val="Trebuchet MS"/>
       <family val="2"/>
-      <b val="1"/>
-[...21 lines deleted...]
-      <sz val="11"/>
     </font>
   </fonts>
   <fills count="5">
     <fill>
-      <patternFill/>
+      <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF000000"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFC0C0C0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FFDBDBDB"/>
+        <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="11">
+  <borders count="3">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
-      <right/>
-[...53 lines deleted...]
-      <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
-    <border>
-[...29 lines deleted...]
-    </border>
   </borders>
-  <cellStyleXfs count="3">
-[...1 lines deleted...]
-    <xf numFmtId="9" fontId="6" fillId="0" borderId="0"/>
+  <cellStyleXfs count="6">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="9" fontId="9" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="169" fontId="9" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="65">
-[...15 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+  <cellXfs count="61">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="10" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="15" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="164" fontId="4" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="10" fontId="4" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="164" fontId="5" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="10" fontId="5" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
-[...2 lines deleted...]
-    <xf numFmtId="10" fontId="3" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="2" applyFont="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="2" applyFont="1"/>
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="12" fillId="4" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="10" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="2" applyFont="1"/>
+    <xf numFmtId="1" fontId="10" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="10" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="2" fontId="10" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="10" fontId="10" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="10" fillId="4" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="10" fillId="0" borderId="1" xfId="2" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="39" fontId="10" fillId="0" borderId="2" xfId="2" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="10" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="10" fontId="10" fillId="4" borderId="1" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="10" fontId="10" fillId="0" borderId="1" xfId="4" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="10" fillId="0" borderId="2" xfId="4" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="10" fontId="10" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="2" fontId="10" fillId="0" borderId="2" xfId="2" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="2" quotePrefix="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="13" fillId="4" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="2" quotePrefix="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="167" fontId="13" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="2" applyFont="1"/>
+    <xf numFmtId="0" fontId="14" fillId="4" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="10" fontId="1" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
-[...2 lines deleted...]
-      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    <xf numFmtId="168" fontId="10" fillId="4" borderId="1" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    <xf numFmtId="168" fontId="10" fillId="0" borderId="1" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    <xf numFmtId="170" fontId="10" fillId="0" borderId="1" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="4" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    <xf numFmtId="168" fontId="10" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="10" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="1">
-[...14 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="14" fillId="4" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-[...14 lines deleted...]
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="0" xfId="2" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="0" xfId="2" quotePrefix="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="4" fontId="1" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
-[...54 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="2"/>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
-  <cellStyles count="3">
+  <cellStyles count="6">
+    <cellStyle name="Comma 2" xfId="5" xr:uid="{79D6778D-C46A-46A1-969B-3A7FE6C1107F}"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
-    <cellStyle name="Percent" xfId="1" builtinId="5"/>
-    <cellStyle name="Hyperlink" xfId="2" builtinId="8"/>
+    <cellStyle name="Normal 2" xfId="2" xr:uid="{94EDEA14-8FCF-476C-BB13-6A43A27E6913}"/>
+    <cellStyle name="Normal 2 2" xfId="3" xr:uid="{6D029D99-C0B7-4BE6-A5BE-1FC859A5B7FB}"/>
+    <cellStyle name="Normal 3 4 2 2 4" xfId="1" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
+    <cellStyle name="Percent 2" xfId="4" xr:uid="{59D9A912-CE07-462C-85AA-DA71768A50C3}"/>
   </cellStyles>
+  <dxfs count="4">
+    <dxf>
+      <numFmt numFmtId="171" formatCode="#,##0.000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="172" formatCode="#,##0.0000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="4" formatCode="#,##0.00"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="173" formatCode="&quot;-&quot;"/>
+    </dxf>
+  </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
-  <colors>
-[...66 lines deleted...]
-  </colors>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
+      <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
+    </ext>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
+      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
+    </ext>
+  </extLst>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
-<file path=xl/drawings/_rels/drawing1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image1.png" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image2.png" Id="rId2" /></Relationships>
+<file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
-<wsDr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
-[...16 lines deleted...]
-        <cNvPicPr>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>2374900</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>31750</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="2" name="Picture 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000002000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
           <a:picLocks/>
-        </cNvPicPr>
-[...2 lines deleted...]
-        <a:blip r:embed="rId1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
-      </blipFill>
-      <spPr>
+      </xdr:blipFill>
+      <xdr:spPr>
         <a:xfrm>
-          <a:off x="457200" y="47402750"/>
-          <a:ext cx="2374900" cy="1574800"/>
+          <a:off x="438150" y="52835175"/>
+          <a:ext cx="2374900" cy="1746250"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
-          <avLst/>
+          <a:avLst/>
         </a:prstGeom>
         <a:ln>
           <a:prstDash val="solid"/>
         </a:ln>
-      </spPr>
-[...19 lines deleted...]
-        <cNvPicPr>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>2374900</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>31750</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="3" name="Picture 2">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000003000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
           <a:picLocks/>
-        </cNvPicPr>
-[...2 lines deleted...]
-        <a:blip r:embed="rId2"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
-      </blipFill>
-      <spPr>
+      </xdr:blipFill>
+      <xdr:spPr>
         <a:xfrm>
-          <a:off x="457200" y="49815750"/>
-          <a:ext cx="2374900" cy="1574800"/>
+          <a:off x="438150" y="55521225"/>
+          <a:ext cx="2374900" cy="1746250"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
-          <avLst/>
+          <a:avLst/>
         </a:prstGeom>
         <a:ln>
           <a:prstDash val="solid"/>
         </a:ln>
-      </spPr>
-[...3 lines deleted...]
-</wsDr>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+</xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos Narrow" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -760,65 +2548,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
-[...5 lines deleted...]
-        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -839,8217 +2627,7239 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId1" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-[...4 lines deleted...]
-  <dimension ref="A1:L286"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+  <dimension ref="A1:L289"/>
   <sheetViews>
-    <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView tabSelected="1" zoomScale="85" zoomScaleNormal="85" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr baseColWidth="8" defaultColWidth="8.7265625" defaultRowHeight="13.5"/>
+  <sheetFormatPr defaultColWidth="8.7265625" defaultRowHeight="13.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col width="6.54296875" bestFit="1" customWidth="1" style="1" min="1" max="1"/>
-[...11 lines deleted...]
-    <col width="8.7265625" customWidth="1" style="1" min="13" max="16384"/>
+    <col min="1" max="1" width="6.54296875" style="2" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="45.81640625" style="2" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="18" style="2" customWidth="1"/>
+    <col min="4" max="4" width="42.54296875" style="2" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="15.1796875" style="2" customWidth="1"/>
+    <col min="6" max="6" width="23.81640625" style="2" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="14" style="2" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="12.54296875" style="2" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="14" style="2" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="7.54296875" style="2" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="42.54296875" style="2" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="7.54296875" style="2" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="8.7265625" style="2" customWidth="1"/>
+    <col min="14" max="16384" width="8.7265625" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" ht="19" customHeight="1" s="45">
-[...81 lines deleted...]
-      <c r="A8" s="1" t="n">
+    <row r="1" spans="1:12" ht="19" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A1" s="15"/>
+      <c r="B1" s="59" t="s">
+        <v>0</v>
+      </c>
+      <c r="C1" s="60"/>
+      <c r="D1" s="60"/>
+      <c r="E1" s="60"/>
+      <c r="F1" s="60"/>
+    </row>
+    <row r="2" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="B2" s="3" t="s">
         <v>1</v>
       </c>
-      <c r="B8" s="1" t="inlineStr">
-[...36 lines deleted...]
-      <c r="A9" s="1" t="n">
+    </row>
+    <row r="4" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A4" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="B9" s="1" t="inlineStr">
-[...34 lines deleted...]
-      <c r="A10" s="1" t="n">
+      <c r="B4" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="B10" s="1" t="inlineStr">
-[...34 lines deleted...]
-      <c r="A11" s="1" t="n">
+      <c r="C4" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="B11" s="1" t="inlineStr">
-[...14 lines deleted...]
-      <c r="E11" s="5" t="n">
+      <c r="D4" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E4" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F4" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G4" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H4" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I4" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="J4" s="4" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="6" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="B6" s="3" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="7" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="B7" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="8" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A8" s="2">
+        <v>1</v>
+      </c>
+      <c r="B8" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="C8" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="D8" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="E8" s="11">
+        <v>2529</v>
+      </c>
+      <c r="F8" s="5">
+        <v>7.42</v>
+      </c>
+      <c r="G8" s="6">
+        <v>1.3899999999999999E-2</v>
+      </c>
+      <c r="J8" s="5"/>
+      <c r="K8" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="L8" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="9" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A9" s="2">
+        <v>2</v>
+      </c>
+      <c r="B9" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="C9" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="D9" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="E9" s="11">
+        <v>1201</v>
+      </c>
+      <c r="F9" s="5">
+        <v>7.29</v>
+      </c>
+      <c r="G9" s="6">
+        <v>1.37E-2</v>
+      </c>
+      <c r="J9" s="5"/>
+      <c r="K9" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="L9" s="6">
+        <v>9.5899999999999999E-2</v>
+      </c>
+    </row>
+    <row r="10" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A10" s="2">
+        <v>3</v>
+      </c>
+      <c r="B10" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="C10" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="D10" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="E10" s="11">
+        <v>1495</v>
+      </c>
+      <c r="F10" s="5">
+        <v>6.98</v>
+      </c>
+      <c r="G10" s="6">
+        <v>1.3100000000000001E-2</v>
+      </c>
+      <c r="J10" s="5"/>
+      <c r="K10" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="L10" s="6">
+        <v>8.3699999999999997E-2</v>
+      </c>
+    </row>
+    <row r="11" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A11" s="2">
+        <v>4</v>
+      </c>
+      <c r="B11" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="C11" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="D11" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="E11" s="11">
+        <v>98</v>
+      </c>
+      <c r="F11" s="5">
+        <v>6.68</v>
+      </c>
+      <c r="G11" s="6">
+        <v>1.2500000000000001E-2</v>
+      </c>
+      <c r="J11" s="5"/>
+      <c r="K11" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="L11" s="6">
+        <v>6.9599999999999995E-2</v>
+      </c>
+    </row>
+    <row r="12" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A12" s="2">
+        <v>5</v>
+      </c>
+      <c r="B12" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="C12" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="D12" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="E12" s="11">
+        <v>321</v>
+      </c>
+      <c r="F12" s="5">
+        <v>6.42</v>
+      </c>
+      <c r="G12" s="6">
+        <v>1.2E-2</v>
+      </c>
+      <c r="J12" s="5"/>
+      <c r="K12" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="L12" s="6">
+        <v>6.1100000000000002E-2</v>
+      </c>
+    </row>
+    <row r="13" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A13" s="2">
+        <v>6</v>
+      </c>
+      <c r="B13" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="C13" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="D13" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="E13" s="11">
+        <v>478</v>
+      </c>
+      <c r="F13" s="5">
+        <v>6.08</v>
+      </c>
+      <c r="G13" s="6">
+        <v>1.14E-2</v>
+      </c>
+      <c r="J13" s="5"/>
+      <c r="K13" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="L13" s="6">
+        <v>6.0999999999999999E-2</v>
+      </c>
+    </row>
+    <row r="14" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A14" s="2">
+        <v>7</v>
+      </c>
+      <c r="B14" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="C14" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="D14" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="E14" s="11">
+        <v>1616</v>
+      </c>
+      <c r="F14" s="5">
+        <v>5.44</v>
+      </c>
+      <c r="G14" s="6">
+        <v>1.0200000000000001E-2</v>
+      </c>
+      <c r="J14" s="5"/>
+      <c r="K14" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="L14" s="6">
+        <v>5.9700000000000003E-2</v>
+      </c>
+    </row>
+    <row r="15" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A15" s="2">
+        <v>8</v>
+      </c>
+      <c r="B15" s="2" t="s">
+        <v>38</v>
+      </c>
+      <c r="C15" s="2" t="s">
+        <v>39</v>
+      </c>
+      <c r="D15" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="E15" s="11">
+        <v>1733</v>
+      </c>
+      <c r="F15" s="5">
+        <v>5.35</v>
+      </c>
+      <c r="G15" s="6">
+        <v>0.01</v>
+      </c>
+      <c r="J15" s="5"/>
+      <c r="K15" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="L15" s="6">
+        <v>5.3699999999999998E-2</v>
+      </c>
+    </row>
+    <row r="16" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A16" s="2">
+        <v>9</v>
+      </c>
+      <c r="B16" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="C16" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="D16" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="E16" s="11">
+        <v>503</v>
+      </c>
+      <c r="F16" s="5">
+        <v>5.26</v>
+      </c>
+      <c r="G16" s="6">
+        <v>9.7999999999999997E-3</v>
+      </c>
+      <c r="J16" s="5"/>
+      <c r="K16" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="L16" s="6">
+        <v>4.1500000000000002E-2</v>
+      </c>
+    </row>
+    <row r="17" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A17" s="2">
+        <v>10</v>
+      </c>
+      <c r="B17" s="2" t="s">
+        <v>43</v>
+      </c>
+      <c r="C17" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="D17" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="E17" s="11">
+        <v>1933</v>
+      </c>
+      <c r="F17" s="5">
+        <v>5.22</v>
+      </c>
+      <c r="G17" s="6">
+        <v>9.7999999999999997E-3</v>
+      </c>
+      <c r="J17" s="5"/>
+      <c r="K17" s="2" t="s">
+        <v>45</v>
+      </c>
+      <c r="L17" s="6">
+        <v>3.8899999999999997E-2</v>
+      </c>
+    </row>
+    <row r="18" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A18" s="2">
+        <v>11</v>
+      </c>
+      <c r="B18" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="C18" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="D18" s="2" t="s">
+        <v>48</v>
+      </c>
+      <c r="E18" s="11">
+        <v>512</v>
+      </c>
+      <c r="F18" s="5">
+        <v>4.79</v>
+      </c>
+      <c r="G18" s="6">
+        <v>8.9999999999999993E-3</v>
+      </c>
+      <c r="J18" s="5"/>
+      <c r="K18" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="L18" s="6">
+        <v>3.5299999999999998E-2</v>
+      </c>
+    </row>
+    <row r="19" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A19" s="2">
+        <v>12</v>
+      </c>
+      <c r="B19" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="C19" s="2" t="s">
+        <v>51</v>
+      </c>
+      <c r="D19" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="E19" s="11">
+        <v>2386</v>
+      </c>
+      <c r="F19" s="5">
+        <v>4.7699999999999996</v>
+      </c>
+      <c r="G19" s="6">
+        <v>8.8999999999999999E-3</v>
+      </c>
+      <c r="J19" s="5"/>
+      <c r="K19" s="2" t="s">
+        <v>52</v>
+      </c>
+      <c r="L19" s="6">
+        <v>2.5499999999999998E-2</v>
+      </c>
+    </row>
+    <row r="20" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A20" s="2">
+        <v>13</v>
+      </c>
+      <c r="B20" s="2" t="s">
+        <v>53</v>
+      </c>
+      <c r="C20" s="2" t="s">
+        <v>54</v>
+      </c>
+      <c r="D20" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="E20" s="11">
+        <v>644</v>
+      </c>
+      <c r="F20" s="5">
+        <v>4.76</v>
+      </c>
+      <c r="G20" s="6">
+        <v>8.8999999999999999E-3</v>
+      </c>
+      <c r="J20" s="5"/>
+      <c r="K20" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="L20" s="6">
+        <v>2.5100000000000001E-2</v>
+      </c>
+    </row>
+    <row r="21" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A21" s="2">
+        <v>14</v>
+      </c>
+      <c r="B21" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="C21" s="2" t="s">
+        <v>56</v>
+      </c>
+      <c r="D21" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="E21" s="11">
+        <v>678</v>
+      </c>
+      <c r="F21" s="5">
+        <v>4.75</v>
+      </c>
+      <c r="G21" s="6">
+        <v>8.8999999999999999E-3</v>
+      </c>
+      <c r="J21" s="5"/>
+      <c r="K21" s="2" t="s">
+        <v>57</v>
+      </c>
+      <c r="L21" s="6">
+        <v>2.1899999999999999E-2</v>
+      </c>
+    </row>
+    <row r="22" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A22" s="2">
+        <v>15</v>
+      </c>
+      <c r="B22" s="2" t="s">
+        <v>58</v>
+      </c>
+      <c r="C22" s="2" t="s">
+        <v>59</v>
+      </c>
+      <c r="D22" s="2" t="s">
+        <v>60</v>
+      </c>
+      <c r="E22" s="11">
+        <v>879</v>
+      </c>
+      <c r="F22" s="5">
+        <v>4.7</v>
+      </c>
+      <c r="G22" s="6">
+        <v>8.8000000000000005E-3</v>
+      </c>
+      <c r="J22" s="5"/>
+      <c r="K22" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="L22" s="6">
+        <v>2.0899999999999998E-2</v>
+      </c>
+    </row>
+    <row r="23" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A23" s="2">
+        <v>16</v>
+      </c>
+      <c r="B23" s="2" t="s">
+        <v>62</v>
+      </c>
+      <c r="C23" s="2" t="s">
+        <v>63</v>
+      </c>
+      <c r="D23" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="E23" s="11">
+        <v>1720</v>
+      </c>
+      <c r="F23" s="5">
+        <v>4.68</v>
+      </c>
+      <c r="G23" s="6">
+        <v>8.8000000000000005E-3</v>
+      </c>
+      <c r="J23" s="5"/>
+      <c r="K23" s="2" t="s">
+        <v>64</v>
+      </c>
+      <c r="L23" s="6">
+        <v>2.0500000000000001E-2</v>
+      </c>
+    </row>
+    <row r="24" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A24" s="2">
+        <v>17</v>
+      </c>
+      <c r="B24" s="2" t="s">
+        <v>65</v>
+      </c>
+      <c r="C24" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="D24" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="E24" s="11">
+        <v>58</v>
+      </c>
+      <c r="F24" s="5">
+        <v>4.6500000000000004</v>
+      </c>
+      <c r="G24" s="6">
+        <v>8.6999999999999994E-3</v>
+      </c>
+      <c r="J24" s="5"/>
+      <c r="K24" s="2" t="s">
+        <v>48</v>
+      </c>
+      <c r="L24" s="6">
+        <v>2.01E-2</v>
+      </c>
+    </row>
+    <row r="25" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A25" s="2">
+        <v>18</v>
+      </c>
+      <c r="B25" s="2" t="s">
+        <v>67</v>
+      </c>
+      <c r="C25" s="2" t="s">
+        <v>68</v>
+      </c>
+      <c r="D25" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="E25" s="11">
+        <v>219</v>
+      </c>
+      <c r="F25" s="5">
+        <v>4.4800000000000004</v>
+      </c>
+      <c r="G25" s="6">
+        <v>8.3999999999999995E-3</v>
+      </c>
+      <c r="J25" s="5"/>
+      <c r="K25" s="2" t="s">
+        <v>69</v>
+      </c>
+      <c r="L25" s="6">
+        <v>1.89E-2</v>
+      </c>
+    </row>
+    <row r="26" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A26" s="2">
+        <v>19</v>
+      </c>
+      <c r="B26" s="2" t="s">
+        <v>70</v>
+      </c>
+      <c r="C26" s="2" t="s">
+        <v>71</v>
+      </c>
+      <c r="D26" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="E26" s="11">
+        <v>351</v>
+      </c>
+      <c r="F26" s="5">
+        <v>4.45</v>
+      </c>
+      <c r="G26" s="6">
+        <v>8.3000000000000001E-3</v>
+      </c>
+      <c r="J26" s="5"/>
+      <c r="K26" s="2" t="s">
+        <v>72</v>
+      </c>
+      <c r="L26" s="6">
+        <v>1.7999999999999999E-2</v>
+      </c>
+    </row>
+    <row r="27" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A27" s="2">
+        <v>20</v>
+      </c>
+      <c r="B27" s="2" t="s">
+        <v>73</v>
+      </c>
+      <c r="C27" s="2" t="s">
+        <v>74</v>
+      </c>
+      <c r="D27" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="E27" s="11">
+        <v>661</v>
+      </c>
+      <c r="F27" s="5">
+        <v>4.41</v>
+      </c>
+      <c r="G27" s="6">
+        <v>8.2000000000000007E-3</v>
+      </c>
+      <c r="J27" s="5"/>
+      <c r="K27" s="2" t="s">
+        <v>75</v>
+      </c>
+      <c r="L27" s="6">
+        <v>1.7600000000000001E-2</v>
+      </c>
+    </row>
+    <row r="28" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A28" s="2">
+        <v>21</v>
+      </c>
+      <c r="B28" s="2" t="s">
+        <v>76</v>
+      </c>
+      <c r="C28" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="D28" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="E28" s="11">
+        <v>1469</v>
+      </c>
+      <c r="F28" s="5">
+        <v>4.32</v>
+      </c>
+      <c r="G28" s="6">
+        <v>8.0999999999999996E-3</v>
+      </c>
+      <c r="J28" s="5"/>
+      <c r="K28" s="2" t="s">
+        <v>78</v>
+      </c>
+      <c r="L28" s="6">
+        <v>1.7299999999999999E-2</v>
+      </c>
+    </row>
+    <row r="29" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A29" s="2">
+        <v>22</v>
+      </c>
+      <c r="B29" s="2" t="s">
+        <v>79</v>
+      </c>
+      <c r="C29" s="2" t="s">
+        <v>80</v>
+      </c>
+      <c r="D29" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="E29" s="11">
+        <v>266</v>
+      </c>
+      <c r="F29" s="5">
+        <v>4.1900000000000004</v>
+      </c>
+      <c r="G29" s="6">
+        <v>7.9000000000000008E-3</v>
+      </c>
+      <c r="J29" s="5"/>
+      <c r="K29" s="2" t="s">
+        <v>81</v>
+      </c>
+      <c r="L29" s="6">
+        <v>1.5299999999999999E-2</v>
+      </c>
+    </row>
+    <row r="30" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A30" s="2">
+        <v>23</v>
+      </c>
+      <c r="B30" s="2" t="s">
+        <v>82</v>
+      </c>
+      <c r="C30" s="2" t="s">
+        <v>83</v>
+      </c>
+      <c r="D30" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="E30" s="11">
+        <v>266</v>
+      </c>
+      <c r="F30" s="5">
+        <v>4.1399999999999997</v>
+      </c>
+      <c r="G30" s="6">
+        <v>7.7000000000000002E-3</v>
+      </c>
+      <c r="J30" s="5"/>
+      <c r="K30" s="2" t="s">
+        <v>84</v>
+      </c>
+      <c r="L30" s="6">
+        <v>1.4999999999999999E-2</v>
+      </c>
+    </row>
+    <row r="31" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A31" s="2">
+        <v>24</v>
+      </c>
+      <c r="B31" s="2" t="s">
+        <v>85</v>
+      </c>
+      <c r="C31" s="2" t="s">
+        <v>86</v>
+      </c>
+      <c r="D31" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="E31" s="11">
+        <v>113</v>
+      </c>
+      <c r="F31" s="5">
+        <v>4.07</v>
+      </c>
+      <c r="G31" s="6">
+        <v>7.6E-3</v>
+      </c>
+      <c r="J31" s="5"/>
+      <c r="K31" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="L31" s="6">
+        <v>1.44E-2</v>
+      </c>
+    </row>
+    <row r="32" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A32" s="2">
+        <v>25</v>
+      </c>
+      <c r="B32" s="2" t="s">
+        <v>88</v>
+      </c>
+      <c r="C32" s="2" t="s">
+        <v>89</v>
+      </c>
+      <c r="D32" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="E32" s="11">
+        <v>949</v>
+      </c>
+      <c r="F32" s="5">
+        <v>3.96</v>
+      </c>
+      <c r="G32" s="6">
+        <v>7.4000000000000003E-3</v>
+      </c>
+      <c r="J32" s="5"/>
+      <c r="K32" s="2" t="s">
+        <v>90</v>
+      </c>
+      <c r="L32" s="6">
+        <v>1.41E-2</v>
+      </c>
+    </row>
+    <row r="33" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A33" s="2">
+        <v>26</v>
+      </c>
+      <c r="B33" s="2" t="s">
+        <v>91</v>
+      </c>
+      <c r="C33" s="2" t="s">
+        <v>92</v>
+      </c>
+      <c r="D33" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="E33" s="11">
+        <v>369</v>
+      </c>
+      <c r="F33" s="5">
+        <v>3.95</v>
+      </c>
+      <c r="G33" s="6">
+        <v>7.4000000000000003E-3</v>
+      </c>
+      <c r="J33" s="5"/>
+      <c r="K33" s="2" t="s">
+        <v>93</v>
+      </c>
+      <c r="L33" s="6">
+        <v>1.37E-2</v>
+      </c>
+    </row>
+    <row r="34" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A34" s="2">
+        <v>27</v>
+      </c>
+      <c r="B34" s="2" t="s">
+        <v>94</v>
+      </c>
+      <c r="C34" s="2" t="s">
+        <v>95</v>
+      </c>
+      <c r="D34" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="E34" s="11">
+        <v>629</v>
+      </c>
+      <c r="F34" s="5">
+        <v>3.82</v>
+      </c>
+      <c r="G34" s="6">
+        <v>7.1999999999999998E-3</v>
+      </c>
+      <c r="J34" s="5"/>
+      <c r="K34" s="2" t="s">
+        <v>96</v>
+      </c>
+      <c r="L34" s="6">
+        <v>1.2200000000000001E-2</v>
+      </c>
+    </row>
+    <row r="35" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A35" s="2">
+        <v>28</v>
+      </c>
+      <c r="B35" s="2" t="s">
+        <v>97</v>
+      </c>
+      <c r="C35" s="2" t="s">
+        <v>98</v>
+      </c>
+      <c r="D35" s="2" t="s">
+        <v>45</v>
+      </c>
+      <c r="E35" s="11">
+        <v>305</v>
+      </c>
+      <c r="F35" s="5">
+        <v>3.81</v>
+      </c>
+      <c r="G35" s="6">
+        <v>7.1000000000000004E-3</v>
+      </c>
+      <c r="J35" s="5"/>
+      <c r="K35" s="2" t="s">
+        <v>99</v>
+      </c>
+      <c r="L35" s="6">
+        <v>1.04E-2</v>
+      </c>
+    </row>
+    <row r="36" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A36" s="2">
+        <v>29</v>
+      </c>
+      <c r="B36" s="2" t="s">
+        <v>100</v>
+      </c>
+      <c r="C36" s="2" t="s">
+        <v>101</v>
+      </c>
+      <c r="D36" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="E36" s="11">
+        <v>223</v>
+      </c>
+      <c r="F36" s="5">
+        <v>3.79</v>
+      </c>
+      <c r="G36" s="6">
+        <v>7.1000000000000004E-3</v>
+      </c>
+      <c r="J36" s="5"/>
+      <c r="K36" s="2" t="s">
+        <v>102</v>
+      </c>
+      <c r="L36" s="6">
+        <v>1.04E-2</v>
+      </c>
+    </row>
+    <row r="37" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A37" s="2">
+        <v>30</v>
+      </c>
+      <c r="B37" s="2" t="s">
+        <v>103</v>
+      </c>
+      <c r="C37" s="2" t="s">
+        <v>104</v>
+      </c>
+      <c r="D37" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="E37" s="11">
+        <v>213</v>
+      </c>
+      <c r="F37" s="5">
+        <v>3.73</v>
+      </c>
+      <c r="G37" s="6">
+        <v>7.0000000000000001E-3</v>
+      </c>
+      <c r="J37" s="5"/>
+      <c r="K37" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="L37" s="6">
+        <v>0.01</v>
+      </c>
+    </row>
+    <row r="38" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A38" s="2">
+        <v>31</v>
+      </c>
+      <c r="B38" s="2" t="s">
+        <v>106</v>
+      </c>
+      <c r="C38" s="2" t="s">
+        <v>107</v>
+      </c>
+      <c r="D38" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="E38" s="11">
+        <v>139</v>
+      </c>
+      <c r="F38" s="5">
+        <v>3.61</v>
+      </c>
+      <c r="G38" s="6">
+        <v>6.7000000000000002E-3</v>
+      </c>
+      <c r="J38" s="5"/>
+      <c r="K38" s="2" t="s">
+        <v>108</v>
+      </c>
+      <c r="L38" s="6">
+        <v>9.7999999999999997E-3</v>
+      </c>
+    </row>
+    <row r="39" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A39" s="2">
+        <v>32</v>
+      </c>
+      <c r="B39" s="2" t="s">
+        <v>109</v>
+      </c>
+      <c r="C39" s="2" t="s">
+        <v>110</v>
+      </c>
+      <c r="D39" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="E39" s="11">
+        <v>23</v>
+      </c>
+      <c r="F39" s="5">
+        <v>3.45</v>
+      </c>
+      <c r="G39" s="6">
+        <v>6.4999999999999997E-3</v>
+      </c>
+      <c r="J39" s="5"/>
+      <c r="K39" s="2" t="s">
+        <v>60</v>
+      </c>
+      <c r="L39" s="6">
+        <v>8.8000000000000005E-3</v>
+      </c>
+    </row>
+    <row r="40" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A40" s="2">
+        <v>33</v>
+      </c>
+      <c r="B40" s="2" t="s">
+        <v>111</v>
+      </c>
+      <c r="C40" s="2" t="s">
+        <v>112</v>
+      </c>
+      <c r="D40" s="2" t="s">
+        <v>84</v>
+      </c>
+      <c r="E40" s="11">
+        <v>1591</v>
+      </c>
+      <c r="F40" s="5">
+        <v>3.43</v>
+      </c>
+      <c r="G40" s="6">
+        <v>6.4000000000000003E-3</v>
+      </c>
+      <c r="J40" s="5"/>
+      <c r="K40" s="2" t="s">
+        <v>113</v>
+      </c>
+      <c r="L40" s="6">
+        <v>8.6999999999999994E-3</v>
+      </c>
+    </row>
+    <row r="41" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A41" s="2">
+        <v>34</v>
+      </c>
+      <c r="B41" s="2" t="s">
+        <v>114</v>
+      </c>
+      <c r="C41" s="2" t="s">
+        <v>115</v>
+      </c>
+      <c r="D41" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="E41" s="11">
+        <v>419</v>
+      </c>
+      <c r="F41" s="5">
+        <v>3.39</v>
+      </c>
+      <c r="G41" s="6">
+        <v>6.3E-3</v>
+      </c>
+      <c r="J41" s="5"/>
+      <c r="K41" s="2" t="s">
+        <v>116</v>
+      </c>
+      <c r="L41" s="6">
+        <v>8.5000000000000006E-3</v>
+      </c>
+    </row>
+    <row r="42" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A42" s="2">
+        <v>35</v>
+      </c>
+      <c r="B42" s="2" t="s">
+        <v>117</v>
+      </c>
+      <c r="C42" s="2" t="s">
+        <v>118</v>
+      </c>
+      <c r="D42" s="2" t="s">
+        <v>57</v>
+      </c>
+      <c r="E42" s="11">
+        <v>83</v>
+      </c>
+      <c r="F42" s="5">
+        <v>3.36</v>
+      </c>
+      <c r="G42" s="6">
+        <v>6.3E-3</v>
+      </c>
+      <c r="J42" s="5"/>
+      <c r="K42" s="2" t="s">
+        <v>119</v>
+      </c>
+      <c r="L42" s="6">
+        <v>6.7999999999999996E-3</v>
+      </c>
+    </row>
+    <row r="43" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A43" s="2">
+        <v>36</v>
+      </c>
+      <c r="B43" s="2" t="s">
+        <v>120</v>
+      </c>
+      <c r="C43" s="2" t="s">
+        <v>121</v>
+      </c>
+      <c r="D43" s="2" t="s">
+        <v>93</v>
+      </c>
+      <c r="E43" s="11">
+        <v>628</v>
+      </c>
+      <c r="F43" s="5">
+        <v>3.3</v>
+      </c>
+      <c r="G43" s="6">
+        <v>6.1999999999999998E-3</v>
+      </c>
+      <c r="J43" s="5"/>
+      <c r="K43" s="2" t="s">
+        <v>122</v>
+      </c>
+      <c r="L43" s="6">
+        <v>5.7000000000000002E-3</v>
+      </c>
+    </row>
+    <row r="44" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A44" s="2">
+        <v>37</v>
+      </c>
+      <c r="B44" s="2" t="s">
+        <v>123</v>
+      </c>
+      <c r="C44" s="2" t="s">
+        <v>124</v>
+      </c>
+      <c r="D44" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="E44" s="11">
+        <v>96</v>
+      </c>
+      <c r="F44" s="5">
+        <v>3.29</v>
+      </c>
+      <c r="G44" s="6">
+        <v>6.1999999999999998E-3</v>
+      </c>
+      <c r="J44" s="5"/>
+      <c r="K44" s="2" t="s">
+        <v>125</v>
+      </c>
+      <c r="L44" s="6">
+        <v>5.1999999999999998E-3</v>
+      </c>
+    </row>
+    <row r="45" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A45" s="2">
+        <v>38</v>
+      </c>
+      <c r="B45" s="2" t="s">
+        <v>126</v>
+      </c>
+      <c r="C45" s="2" t="s">
+        <v>127</v>
+      </c>
+      <c r="D45" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="E45" s="11">
+        <v>185</v>
+      </c>
+      <c r="F45" s="5">
+        <v>3.27</v>
+      </c>
+      <c r="G45" s="6">
+        <v>6.1000000000000004E-3</v>
+      </c>
+      <c r="J45" s="5"/>
+      <c r="K45" s="2" t="s">
+        <v>128</v>
+      </c>
+      <c r="L45" s="6">
+        <v>5.1999999999999998E-3</v>
+      </c>
+    </row>
+    <row r="46" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A46" s="2">
+        <v>39</v>
+      </c>
+      <c r="B46" s="2" t="s">
+        <v>129</v>
+      </c>
+      <c r="C46" s="2" t="s">
+        <v>130</v>
+      </c>
+      <c r="D46" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="E46" s="11">
+        <v>358</v>
+      </c>
+      <c r="F46" s="5">
+        <v>3.21</v>
+      </c>
+      <c r="G46" s="6">
+        <v>6.0000000000000001E-3</v>
+      </c>
+      <c r="J46" s="5"/>
+      <c r="K46" s="2" t="s">
+        <v>131</v>
+      </c>
+      <c r="L46" s="6">
+        <v>3.0999999999999999E-3</v>
+      </c>
+    </row>
+    <row r="47" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A47" s="2">
+        <v>40</v>
+      </c>
+      <c r="B47" s="2" t="s">
+        <v>132</v>
+      </c>
+      <c r="C47" s="2" t="s">
+        <v>133</v>
+      </c>
+      <c r="D47" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="E47" s="11">
+        <v>184</v>
+      </c>
+      <c r="F47" s="5">
+        <v>3.2</v>
+      </c>
+      <c r="G47" s="6">
+        <v>6.0000000000000001E-3</v>
+      </c>
+      <c r="J47" s="5"/>
+      <c r="K47" s="2" t="s">
+        <v>134</v>
+      </c>
+      <c r="L47" s="6">
+        <v>2.8999999999999998E-3</v>
+      </c>
+    </row>
+    <row r="48" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A48" s="2">
+        <v>41</v>
+      </c>
+      <c r="B48" s="2" t="s">
+        <v>135</v>
+      </c>
+      <c r="C48" s="2" t="s">
+        <v>136</v>
+      </c>
+      <c r="D48" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="E48" s="11">
+        <v>577</v>
+      </c>
+      <c r="F48" s="5">
+        <v>3.19</v>
+      </c>
+      <c r="G48" s="6">
+        <v>6.0000000000000001E-3</v>
+      </c>
+      <c r="J48" s="5"/>
+      <c r="K48" s="2" t="s">
+        <v>137</v>
+      </c>
+      <c r="L48" s="6">
+        <v>2.5000000000000001E-3</v>
+      </c>
+    </row>
+    <row r="49" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A49" s="2">
+        <v>42</v>
+      </c>
+      <c r="B49" s="2" t="s">
+        <v>138</v>
+      </c>
+      <c r="C49" s="2" t="s">
+        <v>139</v>
+      </c>
+      <c r="D49" s="2" t="s">
+        <v>90</v>
+      </c>
+      <c r="E49" s="11">
+        <v>78</v>
+      </c>
+      <c r="F49" s="5">
+        <v>3.18</v>
+      </c>
+      <c r="G49" s="6">
+        <v>6.0000000000000001E-3</v>
+      </c>
+      <c r="J49" s="5"/>
+      <c r="K49" s="2" t="s">
+        <v>140</v>
+      </c>
+      <c r="L49" s="6">
+        <v>2.5000000000000001E-3</v>
+      </c>
+    </row>
+    <row r="50" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A50" s="2">
+        <v>43</v>
+      </c>
+      <c r="B50" s="2" t="s">
+        <v>141</v>
+      </c>
+      <c r="C50" s="2" t="s">
+        <v>142</v>
+      </c>
+      <c r="D50" s="2" t="s">
+        <v>116</v>
+      </c>
+      <c r="E50" s="11">
+        <v>2741</v>
+      </c>
+      <c r="F50" s="5">
+        <v>3.18</v>
+      </c>
+      <c r="G50" s="6">
+        <v>6.0000000000000001E-3</v>
+      </c>
+      <c r="J50" s="5"/>
+      <c r="K50" s="2" t="s">
+        <v>143</v>
+      </c>
+      <c r="L50" s="6">
+        <v>2.0999999999999999E-3</v>
+      </c>
+    </row>
+    <row r="51" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A51" s="2">
+        <v>44</v>
+      </c>
+      <c r="B51" s="2" t="s">
+        <v>144</v>
+      </c>
+      <c r="C51" s="2" t="s">
+        <v>145</v>
+      </c>
+      <c r="D51" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="E51" s="11">
+        <v>1688</v>
+      </c>
+      <c r="F51" s="5">
+        <v>3.17</v>
+      </c>
+      <c r="G51" s="6">
+        <v>5.8999999999999999E-3</v>
+      </c>
+      <c r="J51" s="5"/>
+      <c r="K51" s="2" t="s">
+        <v>146</v>
+      </c>
+      <c r="L51" s="6">
+        <v>1.6999999999999999E-3</v>
+      </c>
+    </row>
+    <row r="52" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A52" s="2">
+        <v>45</v>
+      </c>
+      <c r="B52" s="2" t="s">
+        <v>147</v>
+      </c>
+      <c r="C52" s="2" t="s">
+        <v>148</v>
+      </c>
+      <c r="D52" s="2" t="s">
+        <v>99</v>
+      </c>
+      <c r="E52" s="11">
+        <v>338</v>
+      </c>
+      <c r="F52" s="5">
+        <v>3.16</v>
+      </c>
+      <c r="G52" s="6">
+        <v>5.8999999999999999E-3</v>
+      </c>
+      <c r="J52" s="5"/>
+      <c r="K52" s="2" t="s">
+        <v>149</v>
+      </c>
+      <c r="L52" s="6">
+        <v>1.4E-3</v>
+      </c>
+    </row>
+    <row r="53" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A53" s="2">
+        <v>46</v>
+      </c>
+      <c r="B53" s="2" t="s">
+        <v>150</v>
+      </c>
+      <c r="C53" s="2" t="s">
+        <v>151</v>
+      </c>
+      <c r="D53" s="2" t="s">
+        <v>75</v>
+      </c>
+      <c r="E53" s="11">
+        <v>1878</v>
+      </c>
+      <c r="F53" s="5">
+        <v>3.12</v>
+      </c>
+      <c r="G53" s="6">
+        <v>5.7999999999999996E-3</v>
+      </c>
+      <c r="J53" s="5"/>
+      <c r="K53" s="2" t="s">
+        <v>152</v>
+      </c>
+      <c r="L53" s="6">
+        <v>1.4E-3</v>
+      </c>
+    </row>
+    <row r="54" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A54" s="2">
+        <v>47</v>
+      </c>
+      <c r="B54" s="2" t="s">
+        <v>153</v>
+      </c>
+      <c r="C54" s="2" t="s">
+        <v>154</v>
+      </c>
+      <c r="D54" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="E54" s="11">
+        <v>222</v>
+      </c>
+      <c r="F54" s="5">
+        <v>3.1</v>
+      </c>
+      <c r="G54" s="6">
+        <v>5.7999999999999996E-3</v>
+      </c>
+      <c r="J54" s="5"/>
+      <c r="K54" s="2" t="s">
+        <v>155</v>
+      </c>
+      <c r="L54" s="6">
+        <v>1.1999999999999999E-3</v>
+      </c>
+    </row>
+    <row r="55" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A55" s="2">
+        <v>48</v>
+      </c>
+      <c r="B55" s="2" t="s">
+        <v>156</v>
+      </c>
+      <c r="C55" s="2" t="s">
+        <v>157</v>
+      </c>
+      <c r="D55" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="E55" s="11">
+        <v>2051</v>
+      </c>
+      <c r="F55" s="5">
+        <v>2.97</v>
+      </c>
+      <c r="G55" s="6">
+        <v>5.5999999999999999E-3</v>
+      </c>
+      <c r="J55" s="5"/>
+      <c r="K55" s="2" t="s">
+        <v>158</v>
+      </c>
+      <c r="L55" s="6">
+        <v>8.0000000000000004E-4</v>
+      </c>
+    </row>
+    <row r="56" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A56" s="2">
+        <v>49</v>
+      </c>
+      <c r="B56" s="2" t="s">
+        <v>159</v>
+      </c>
+      <c r="C56" s="2" t="s">
+        <v>160</v>
+      </c>
+      <c r="D56" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="E56" s="11">
+        <v>310</v>
+      </c>
+      <c r="F56" s="5">
+        <v>2.95</v>
+      </c>
+      <c r="G56" s="6">
+        <v>5.4999999999999997E-3</v>
+      </c>
+      <c r="J56" s="5"/>
+    </row>
+    <row r="57" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A57" s="2">
+        <v>50</v>
+      </c>
+      <c r="B57" s="2" t="s">
+        <v>161</v>
+      </c>
+      <c r="C57" s="2" t="s">
+        <v>162</v>
+      </c>
+      <c r="D57" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="E57" s="11">
+        <v>20</v>
+      </c>
+      <c r="F57" s="5">
+        <v>2.94</v>
+      </c>
+      <c r="G57" s="6">
+        <v>5.4999999999999997E-3</v>
+      </c>
+      <c r="J57" s="5"/>
+    </row>
+    <row r="58" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A58" s="2">
+        <v>51</v>
+      </c>
+      <c r="B58" s="2" t="s">
+        <v>163</v>
+      </c>
+      <c r="C58" s="2" t="s">
+        <v>164</v>
+      </c>
+      <c r="D58" s="2" t="s">
+        <v>72</v>
+      </c>
+      <c r="E58" s="11">
+        <v>372</v>
+      </c>
+      <c r="F58" s="5">
+        <v>2.94</v>
+      </c>
+      <c r="G58" s="6">
+        <v>5.4999999999999997E-3</v>
+      </c>
+      <c r="J58" s="5"/>
+    </row>
+    <row r="59" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A59" s="2">
+        <v>52</v>
+      </c>
+      <c r="B59" s="2" t="s">
+        <v>165</v>
+      </c>
+      <c r="C59" s="2" t="s">
+        <v>166</v>
+      </c>
+      <c r="D59" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="E59" s="11">
+        <v>43</v>
+      </c>
+      <c r="F59" s="5">
+        <v>2.93</v>
+      </c>
+      <c r="G59" s="6">
+        <v>5.4999999999999997E-3</v>
+      </c>
+      <c r="J59" s="5"/>
+    </row>
+    <row r="60" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A60" s="2">
+        <v>53</v>
+      </c>
+      <c r="B60" s="2" t="s">
+        <v>167</v>
+      </c>
+      <c r="C60" s="2" t="s">
+        <v>168</v>
+      </c>
+      <c r="D60" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="E60" s="11">
+        <v>328</v>
+      </c>
+      <c r="F60" s="5">
+        <v>2.87</v>
+      </c>
+      <c r="G60" s="6">
+        <v>5.4000000000000003E-3</v>
+      </c>
+      <c r="J60" s="5"/>
+    </row>
+    <row r="61" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A61" s="2">
+        <v>54</v>
+      </c>
+      <c r="B61" s="2" t="s">
+        <v>169</v>
+      </c>
+      <c r="C61" s="2" t="s">
+        <v>170</v>
+      </c>
+      <c r="D61" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="E61" s="11">
+        <v>623</v>
+      </c>
+      <c r="F61" s="5">
+        <v>2.86</v>
+      </c>
+      <c r="G61" s="6">
+        <v>5.4000000000000003E-3</v>
+      </c>
+      <c r="J61" s="5"/>
+    </row>
+    <row r="62" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A62" s="2">
+        <v>55</v>
+      </c>
+      <c r="B62" s="2" t="s">
+        <v>171</v>
+      </c>
+      <c r="C62" s="2" t="s">
+        <v>172</v>
+      </c>
+      <c r="D62" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="E62" s="11">
+        <v>209</v>
+      </c>
+      <c r="F62" s="5">
+        <v>2.86</v>
+      </c>
+      <c r="G62" s="6">
+        <v>5.3E-3</v>
+      </c>
+      <c r="J62" s="5"/>
+    </row>
+    <row r="63" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A63" s="2">
+        <v>56</v>
+      </c>
+      <c r="B63" s="2" t="s">
+        <v>173</v>
+      </c>
+      <c r="C63" s="2" t="s">
+        <v>174</v>
+      </c>
+      <c r="D63" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="E63" s="11">
+        <v>243</v>
+      </c>
+      <c r="F63" s="5">
+        <v>2.82</v>
+      </c>
+      <c r="G63" s="6">
+        <v>5.3E-3</v>
+      </c>
+      <c r="J63" s="5"/>
+    </row>
+    <row r="64" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A64" s="2">
+        <v>57</v>
+      </c>
+      <c r="B64" s="2" t="s">
+        <v>175</v>
+      </c>
+      <c r="C64" s="2" t="s">
+        <v>176</v>
+      </c>
+      <c r="D64" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="E64" s="11">
+        <v>550</v>
+      </c>
+      <c r="F64" s="5">
+        <v>2.79</v>
+      </c>
+      <c r="G64" s="6">
+        <v>5.1999999999999998E-3</v>
+      </c>
+      <c r="J64" s="5"/>
+    </row>
+    <row r="65" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A65" s="2">
+        <v>58</v>
+      </c>
+      <c r="B65" s="2" t="s">
+        <v>177</v>
+      </c>
+      <c r="C65" s="2" t="s">
+        <v>178</v>
+      </c>
+      <c r="D65" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="E65" s="11">
+        <v>6806</v>
+      </c>
+      <c r="F65" s="5">
+        <v>2.76</v>
+      </c>
+      <c r="G65" s="6">
+        <v>5.1999999999999998E-3</v>
+      </c>
+      <c r="J65" s="5"/>
+    </row>
+    <row r="66" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A66" s="2">
+        <v>59</v>
+      </c>
+      <c r="B66" s="2" t="s">
+        <v>179</v>
+      </c>
+      <c r="C66" s="2" t="s">
+        <v>180</v>
+      </c>
+      <c r="D66" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="E66" s="11">
+        <v>206</v>
+      </c>
+      <c r="F66" s="5">
+        <v>2.73</v>
+      </c>
+      <c r="G66" s="6">
+        <v>5.1000000000000004E-3</v>
+      </c>
+      <c r="J66" s="5"/>
+    </row>
+    <row r="67" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A67" s="2">
+        <v>60</v>
+      </c>
+      <c r="B67" s="2" t="s">
+        <v>181</v>
+      </c>
+      <c r="C67" s="2" t="s">
+        <v>182</v>
+      </c>
+      <c r="D67" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="E67" s="11">
+        <v>389</v>
+      </c>
+      <c r="F67" s="5">
+        <v>2.72</v>
+      </c>
+      <c r="G67" s="6">
+        <v>5.1000000000000004E-3</v>
+      </c>
+      <c r="J67" s="5"/>
+    </row>
+    <row r="68" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A68" s="2">
+        <v>61</v>
+      </c>
+      <c r="B68" s="2" t="s">
+        <v>183</v>
+      </c>
+      <c r="C68" s="2" t="s">
+        <v>184</v>
+      </c>
+      <c r="D68" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="E68" s="11">
+        <v>325</v>
+      </c>
+      <c r="F68" s="5">
+        <v>2.72</v>
+      </c>
+      <c r="G68" s="6">
+        <v>5.1000000000000004E-3</v>
+      </c>
+      <c r="J68" s="5"/>
+    </row>
+    <row r="69" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A69" s="2">
+        <v>62</v>
+      </c>
+      <c r="B69" s="2" t="s">
+        <v>185</v>
+      </c>
+      <c r="C69" s="2" t="s">
+        <v>186</v>
+      </c>
+      <c r="D69" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="E69" s="11">
+        <v>1659</v>
+      </c>
+      <c r="F69" s="5">
+        <v>2.69</v>
+      </c>
+      <c r="G69" s="6">
+        <v>5.0000000000000001E-3</v>
+      </c>
+      <c r="J69" s="5"/>
+    </row>
+    <row r="70" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A70" s="2">
+        <v>63</v>
+      </c>
+      <c r="B70" s="2" t="s">
+        <v>187</v>
+      </c>
+      <c r="C70" s="2" t="s">
+        <v>188</v>
+      </c>
+      <c r="D70" s="2" t="s">
+        <v>52</v>
+      </c>
+      <c r="E70" s="11">
+        <v>460</v>
+      </c>
+      <c r="F70" s="5">
+        <v>2.67</v>
+      </c>
+      <c r="G70" s="6">
+        <v>5.0000000000000001E-3</v>
+      </c>
+      <c r="J70" s="5"/>
+    </row>
+    <row r="71" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A71" s="2">
+        <v>64</v>
+      </c>
+      <c r="B71" s="2" t="s">
+        <v>189</v>
+      </c>
+      <c r="C71" s="2" t="s">
+        <v>190</v>
+      </c>
+      <c r="D71" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="E71" s="11">
+        <v>2128</v>
+      </c>
+      <c r="F71" s="5">
+        <v>2.66</v>
+      </c>
+      <c r="G71" s="6">
+        <v>5.0000000000000001E-3</v>
+      </c>
+      <c r="J71" s="5"/>
+    </row>
+    <row r="72" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A72" s="2">
+        <v>65</v>
+      </c>
+      <c r="B72" s="2" t="s">
+        <v>191</v>
+      </c>
+      <c r="C72" s="2" t="s">
+        <v>192</v>
+      </c>
+      <c r="D72" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="E72" s="11">
+        <v>222</v>
+      </c>
+      <c r="F72" s="5">
+        <v>2.64</v>
+      </c>
+      <c r="G72" s="6">
+        <v>4.8999999999999998E-3</v>
+      </c>
+      <c r="J72" s="5"/>
+    </row>
+    <row r="73" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A73" s="2">
+        <v>66</v>
+      </c>
+      <c r="B73" s="2" t="s">
+        <v>193</v>
+      </c>
+      <c r="C73" s="2" t="s">
+        <v>194</v>
+      </c>
+      <c r="D73" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="E73" s="11">
+        <v>240</v>
+      </c>
+      <c r="F73" s="5">
+        <v>2.63</v>
+      </c>
+      <c r="G73" s="6">
+        <v>4.8999999999999998E-3</v>
+      </c>
+      <c r="J73" s="5"/>
+    </row>
+    <row r="74" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A74" s="2">
+        <v>67</v>
+      </c>
+      <c r="B74" s="2" t="s">
+        <v>195</v>
+      </c>
+      <c r="C74" s="2" t="s">
+        <v>196</v>
+      </c>
+      <c r="D74" s="2" t="s">
+        <v>78</v>
+      </c>
+      <c r="E74" s="11">
+        <v>2581</v>
+      </c>
+      <c r="F74" s="5">
+        <v>2.61</v>
+      </c>
+      <c r="G74" s="6">
+        <v>4.8999999999999998E-3</v>
+      </c>
+      <c r="J74" s="5"/>
+    </row>
+    <row r="75" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A75" s="2">
+        <v>68</v>
+      </c>
+      <c r="B75" s="2" t="s">
+        <v>197</v>
+      </c>
+      <c r="C75" s="2" t="s">
+        <v>198</v>
+      </c>
+      <c r="D75" s="2" t="s">
+        <v>48</v>
+      </c>
+      <c r="E75" s="11">
+        <v>13</v>
+      </c>
+      <c r="F75" s="5">
+        <v>2.59</v>
+      </c>
+      <c r="G75" s="6">
+        <v>4.7999999999999996E-3</v>
+      </c>
+      <c r="J75" s="5"/>
+    </row>
+    <row r="76" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A76" s="2">
+        <v>69</v>
+      </c>
+      <c r="B76" s="2" t="s">
+        <v>199</v>
+      </c>
+      <c r="C76" s="2" t="s">
+        <v>200</v>
+      </c>
+      <c r="D76" s="2" t="s">
+        <v>52</v>
+      </c>
+      <c r="E76" s="11">
+        <v>6165</v>
+      </c>
+      <c r="F76" s="5">
+        <v>2.57</v>
+      </c>
+      <c r="G76" s="6">
+        <v>4.7999999999999996E-3</v>
+      </c>
+      <c r="J76" s="5"/>
+    </row>
+    <row r="77" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A77" s="2">
+        <v>70</v>
+      </c>
+      <c r="B77" s="2" t="s">
+        <v>201</v>
+      </c>
+      <c r="C77" s="2" t="s">
+        <v>202</v>
+      </c>
+      <c r="D77" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="E77" s="11">
+        <v>16</v>
+      </c>
+      <c r="F77" s="5">
+        <v>2.57</v>
+      </c>
+      <c r="G77" s="6">
+        <v>4.7999999999999996E-3</v>
+      </c>
+      <c r="J77" s="5"/>
+    </row>
+    <row r="78" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A78" s="2">
+        <v>71</v>
+      </c>
+      <c r="B78" s="2" t="s">
+        <v>203</v>
+      </c>
+      <c r="C78" s="2" t="s">
+        <v>204</v>
+      </c>
+      <c r="D78" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="E78" s="11">
+        <v>13033</v>
+      </c>
+      <c r="F78" s="5">
+        <v>2.57</v>
+      </c>
+      <c r="G78" s="6">
+        <v>4.7999999999999996E-3</v>
+      </c>
+      <c r="J78" s="5"/>
+    </row>
+    <row r="79" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A79" s="2">
+        <v>72</v>
+      </c>
+      <c r="B79" s="2" t="s">
+        <v>205</v>
+      </c>
+      <c r="C79" s="2" t="s">
+        <v>206</v>
+      </c>
+      <c r="D79" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="E79" s="11">
+        <v>147</v>
+      </c>
+      <c r="F79" s="5">
+        <v>2.56</v>
+      </c>
+      <c r="G79" s="6">
+        <v>4.7999999999999996E-3</v>
+      </c>
+      <c r="J79" s="5"/>
+    </row>
+    <row r="80" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A80" s="2">
+        <v>73</v>
+      </c>
+      <c r="B80" s="2" t="s">
+        <v>207</v>
+      </c>
+      <c r="C80" s="2" t="s">
+        <v>208</v>
+      </c>
+      <c r="D80" s="2" t="s">
+        <v>45</v>
+      </c>
+      <c r="E80" s="11">
+        <v>2772</v>
+      </c>
+      <c r="F80" s="5">
+        <v>2.54</v>
+      </c>
+      <c r="G80" s="6">
+        <v>4.7999999999999996E-3</v>
+      </c>
+      <c r="J80" s="5"/>
+    </row>
+    <row r="81" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A81" s="2">
+        <v>74</v>
+      </c>
+      <c r="B81" s="2" t="s">
+        <v>209</v>
+      </c>
+      <c r="C81" s="2" t="s">
+        <v>210</v>
+      </c>
+      <c r="D81" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="E81" s="11">
+        <v>519</v>
+      </c>
+      <c r="F81" s="5">
+        <v>2.4900000000000002</v>
+      </c>
+      <c r="G81" s="6">
+        <v>4.7000000000000002E-3</v>
+      </c>
+      <c r="J81" s="5"/>
+    </row>
+    <row r="82" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A82" s="2">
+        <v>75</v>
+      </c>
+      <c r="B82" s="2" t="s">
+        <v>211</v>
+      </c>
+      <c r="C82" s="2" t="s">
+        <v>212</v>
+      </c>
+      <c r="D82" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="E82" s="11">
+        <v>949</v>
+      </c>
+      <c r="F82" s="5">
+        <v>2.4700000000000002</v>
+      </c>
+      <c r="G82" s="6">
+        <v>4.5999999999999999E-3</v>
+      </c>
+      <c r="J82" s="5"/>
+    </row>
+    <row r="83" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A83" s="2">
+        <v>76</v>
+      </c>
+      <c r="B83" s="2" t="s">
+        <v>213</v>
+      </c>
+      <c r="C83" s="2" t="s">
+        <v>214</v>
+      </c>
+      <c r="D83" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="E83" s="11">
+        <v>372</v>
+      </c>
+      <c r="F83" s="5">
+        <v>2.46</v>
+      </c>
+      <c r="G83" s="6">
+        <v>4.5999999999999999E-3</v>
+      </c>
+      <c r="J83" s="5"/>
+    </row>
+    <row r="84" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A84" s="2">
+        <v>77</v>
+      </c>
+      <c r="B84" s="2" t="s">
+        <v>215</v>
+      </c>
+      <c r="C84" s="2" t="s">
+        <v>216</v>
+      </c>
+      <c r="D84" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="E84" s="11">
+        <v>32</v>
+      </c>
+      <c r="F84" s="5">
+        <v>2.46</v>
+      </c>
+      <c r="G84" s="6">
+        <v>4.5999999999999999E-3</v>
+      </c>
+      <c r="J84" s="5"/>
+    </row>
+    <row r="85" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A85" s="2">
+        <v>78</v>
+      </c>
+      <c r="B85" s="2" t="s">
+        <v>217</v>
+      </c>
+      <c r="C85" s="2" t="s">
+        <v>218</v>
+      </c>
+      <c r="D85" s="2" t="s">
+        <v>52</v>
+      </c>
+      <c r="E85" s="11">
+        <v>171</v>
+      </c>
+      <c r="F85" s="5">
+        <v>2.4300000000000002</v>
+      </c>
+      <c r="G85" s="6">
+        <v>4.5999999999999999E-3</v>
+      </c>
+      <c r="J85" s="5"/>
+    </row>
+    <row r="86" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A86" s="2">
+        <v>79</v>
+      </c>
+      <c r="B86" s="2" t="s">
+        <v>219</v>
+      </c>
+      <c r="C86" s="2" t="s">
+        <v>220</v>
+      </c>
+      <c r="D86" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="E86" s="11">
+        <v>302</v>
+      </c>
+      <c r="F86" s="5">
+        <v>2.41</v>
+      </c>
+      <c r="G86" s="6">
+        <v>4.4999999999999997E-3</v>
+      </c>
+      <c r="J86" s="5"/>
+    </row>
+    <row r="87" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A87" s="2">
+        <v>80</v>
+      </c>
+      <c r="B87" s="2" t="s">
+        <v>221</v>
+      </c>
+      <c r="C87" s="2" t="s">
+        <v>222</v>
+      </c>
+      <c r="D87" s="2" t="s">
+        <v>113</v>
+      </c>
+      <c r="E87" s="11">
+        <v>1293</v>
+      </c>
+      <c r="F87" s="5">
+        <v>2.39</v>
+      </c>
+      <c r="G87" s="6">
+        <v>4.4999999999999997E-3</v>
+      </c>
+      <c r="J87" s="5"/>
+    </row>
+    <row r="88" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A88" s="2">
+        <v>81</v>
+      </c>
+      <c r="B88" s="2" t="s">
+        <v>223</v>
+      </c>
+      <c r="C88" s="2" t="s">
+        <v>224</v>
+      </c>
+      <c r="D88" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="E88" s="11">
+        <v>508</v>
+      </c>
+      <c r="F88" s="5">
+        <v>2.38</v>
+      </c>
+      <c r="G88" s="6">
+        <v>4.4000000000000003E-3</v>
+      </c>
+      <c r="J88" s="5"/>
+    </row>
+    <row r="89" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A89" s="2">
+        <v>82</v>
+      </c>
+      <c r="B89" s="2" t="s">
+        <v>225</v>
+      </c>
+      <c r="C89" s="2" t="s">
+        <v>226</v>
+      </c>
+      <c r="D89" s="2" t="s">
+        <v>75</v>
+      </c>
+      <c r="E89" s="11">
+        <v>336</v>
+      </c>
+      <c r="F89" s="5">
+        <v>2.36</v>
+      </c>
+      <c r="G89" s="6">
+        <v>4.4000000000000003E-3</v>
+      </c>
+      <c r="J89" s="5"/>
+    </row>
+    <row r="90" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A90" s="2">
+        <v>83</v>
+      </c>
+      <c r="B90" s="2" t="s">
+        <v>227</v>
+      </c>
+      <c r="C90" s="2" t="s">
+        <v>228</v>
+      </c>
+      <c r="D90" s="2" t="s">
+        <v>108</v>
+      </c>
+      <c r="E90" s="11">
+        <v>528</v>
+      </c>
+      <c r="F90" s="5">
+        <v>2.35</v>
+      </c>
+      <c r="G90" s="6">
+        <v>4.4000000000000003E-3</v>
+      </c>
+      <c r="J90" s="5"/>
+    </row>
+    <row r="91" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A91" s="2">
+        <v>84</v>
+      </c>
+      <c r="B91" s="2" t="s">
+        <v>229</v>
+      </c>
+      <c r="C91" s="2" t="s">
+        <v>230</v>
+      </c>
+      <c r="D91" s="2" t="s">
+        <v>102</v>
+      </c>
+      <c r="E91" s="11">
+        <v>276</v>
+      </c>
+      <c r="F91" s="5">
+        <v>2.33</v>
+      </c>
+      <c r="G91" s="6">
+        <v>4.4000000000000003E-3</v>
+      </c>
+      <c r="J91" s="5"/>
+    </row>
+    <row r="92" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A92" s="2">
+        <v>85</v>
+      </c>
+      <c r="B92" s="2" t="s">
+        <v>231</v>
+      </c>
+      <c r="C92" s="2" t="s">
+        <v>232</v>
+      </c>
+      <c r="D92" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="E92" s="11">
+        <v>431</v>
+      </c>
+      <c r="F92" s="5">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="G92" s="6">
+        <v>4.3E-3</v>
+      </c>
+      <c r="J92" s="5"/>
+    </row>
+    <row r="93" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A93" s="2">
+        <v>86</v>
+      </c>
+      <c r="B93" s="2" t="s">
+        <v>233</v>
+      </c>
+      <c r="C93" s="2" t="s">
+        <v>234</v>
+      </c>
+      <c r="D93" s="2" t="s">
+        <v>45</v>
+      </c>
+      <c r="E93" s="11">
+        <v>10621</v>
+      </c>
+      <c r="F93" s="5">
+        <v>2.29</v>
+      </c>
+      <c r="G93" s="6">
+        <v>4.3E-3</v>
+      </c>
+      <c r="J93" s="5"/>
+    </row>
+    <row r="94" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A94" s="2">
+        <v>87</v>
+      </c>
+      <c r="B94" s="2" t="s">
+        <v>235</v>
+      </c>
+      <c r="C94" s="2" t="s">
+        <v>236</v>
+      </c>
+      <c r="D94" s="2" t="s">
+        <v>90</v>
+      </c>
+      <c r="E94" s="11">
+        <v>78</v>
+      </c>
+      <c r="F94" s="5">
+        <v>2.29</v>
+      </c>
+      <c r="G94" s="6">
+        <v>4.3E-3</v>
+      </c>
+      <c r="J94" s="5"/>
+    </row>
+    <row r="95" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A95" s="2">
+        <v>88</v>
+      </c>
+      <c r="B95" s="2" t="s">
+        <v>237</v>
+      </c>
+      <c r="C95" s="2" t="s">
+        <v>238</v>
+      </c>
+      <c r="D95" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="E95" s="11">
+        <v>180</v>
+      </c>
+      <c r="F95" s="5">
+        <v>2.2799999999999998</v>
+      </c>
+      <c r="G95" s="6">
+        <v>4.3E-3</v>
+      </c>
+      <c r="J95" s="5"/>
+    </row>
+    <row r="96" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A96" s="2">
+        <v>89</v>
+      </c>
+      <c r="B96" s="2" t="s">
+        <v>239</v>
+      </c>
+      <c r="C96" s="2" t="s">
+        <v>240</v>
+      </c>
+      <c r="D96" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="E96" s="11">
+        <v>7725</v>
+      </c>
+      <c r="F96" s="5">
+        <v>2.21</v>
+      </c>
+      <c r="G96" s="6">
+        <v>4.1000000000000003E-3</v>
+      </c>
+      <c r="J96" s="5"/>
+    </row>
+    <row r="97" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A97" s="2">
+        <v>90</v>
+      </c>
+      <c r="B97" s="2" t="s">
+        <v>241</v>
+      </c>
+      <c r="C97" s="2" t="s">
+        <v>242</v>
+      </c>
+      <c r="D97" s="2" t="s">
+        <v>96</v>
+      </c>
+      <c r="E97" s="11">
+        <v>2459</v>
+      </c>
+      <c r="F97" s="5">
+        <v>2.21</v>
+      </c>
+      <c r="G97" s="6">
+        <v>4.1000000000000003E-3</v>
+      </c>
+      <c r="J97" s="5"/>
+    </row>
+    <row r="98" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A98" s="2">
+        <v>91</v>
+      </c>
+      <c r="B98" s="2" t="s">
+        <v>243</v>
+      </c>
+      <c r="C98" s="2" t="s">
+        <v>244</v>
+      </c>
+      <c r="D98" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="E98" s="11">
+        <v>488</v>
+      </c>
+      <c r="F98" s="5">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="G98" s="6">
+        <v>4.1000000000000003E-3</v>
+      </c>
+      <c r="J98" s="5"/>
+    </row>
+    <row r="99" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A99" s="2">
+        <v>92</v>
+      </c>
+      <c r="B99" s="2" t="s">
+        <v>245</v>
+      </c>
+      <c r="C99" s="2" t="s">
+        <v>246</v>
+      </c>
+      <c r="D99" s="2" t="s">
+        <v>52</v>
+      </c>
+      <c r="E99" s="11">
+        <v>133</v>
+      </c>
+      <c r="F99" s="5">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="G99" s="6">
+        <v>4.1000000000000003E-3</v>
+      </c>
+      <c r="J99" s="5"/>
+    </row>
+    <row r="100" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A100" s="2">
+        <v>93</v>
+      </c>
+      <c r="B100" s="2" t="s">
+        <v>247</v>
+      </c>
+      <c r="C100" s="2" t="s">
+        <v>248</v>
+      </c>
+      <c r="D100" s="2" t="s">
+        <v>75</v>
+      </c>
+      <c r="E100" s="11">
+        <v>770</v>
+      </c>
+      <c r="F100" s="5">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="G100" s="6">
+        <v>4.1000000000000003E-3</v>
+      </c>
+      <c r="J100" s="5"/>
+    </row>
+    <row r="101" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A101" s="2">
+        <v>94</v>
+      </c>
+      <c r="B101" s="2" t="s">
+        <v>249</v>
+      </c>
+      <c r="C101" s="2" t="s">
+        <v>250</v>
+      </c>
+      <c r="D101" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="E101" s="11">
+        <v>189</v>
+      </c>
+      <c r="F101" s="5">
+        <v>2.15</v>
+      </c>
+      <c r="G101" s="6">
+        <v>4.0000000000000001E-3</v>
+      </c>
+      <c r="J101" s="5"/>
+    </row>
+    <row r="102" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A102" s="2">
+        <v>95</v>
+      </c>
+      <c r="B102" s="2" t="s">
+        <v>251</v>
+      </c>
+      <c r="C102" s="2" t="s">
+        <v>252</v>
+      </c>
+      <c r="D102" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="E102" s="11">
+        <v>436</v>
+      </c>
+      <c r="F102" s="5">
+        <v>2.11</v>
+      </c>
+      <c r="G102" s="6">
+        <v>3.8999999999999998E-3</v>
+      </c>
+      <c r="J102" s="5"/>
+    </row>
+    <row r="103" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A103" s="2">
+        <v>96</v>
+      </c>
+      <c r="B103" s="2" t="s">
+        <v>253</v>
+      </c>
+      <c r="C103" s="2" t="s">
+        <v>254</v>
+      </c>
+      <c r="D103" s="2" t="s">
+        <v>72</v>
+      </c>
+      <c r="E103" s="11">
+        <v>141</v>
+      </c>
+      <c r="F103" s="5">
+        <v>2.1</v>
+      </c>
+      <c r="G103" s="6">
+        <v>3.8999999999999998E-3</v>
+      </c>
+      <c r="J103" s="5"/>
+    </row>
+    <row r="104" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A104" s="2">
+        <v>97</v>
+      </c>
+      <c r="B104" s="2" t="s">
+        <v>255</v>
+      </c>
+      <c r="C104" s="2" t="s">
+        <v>256</v>
+      </c>
+      <c r="D104" s="2" t="s">
+        <v>96</v>
+      </c>
+      <c r="E104" s="11">
+        <v>191</v>
+      </c>
+      <c r="F104" s="5">
+        <v>2.04</v>
+      </c>
+      <c r="G104" s="6">
+        <v>3.8E-3</v>
+      </c>
+      <c r="J104" s="5"/>
+    </row>
+    <row r="105" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A105" s="2">
+        <v>98</v>
+      </c>
+      <c r="B105" s="2" t="s">
+        <v>257</v>
+      </c>
+      <c r="C105" s="2" t="s">
+        <v>258</v>
+      </c>
+      <c r="D105" s="2" t="s">
+        <v>90</v>
+      </c>
+      <c r="E105" s="11">
+        <v>122</v>
+      </c>
+      <c r="F105" s="5">
+        <v>2.04</v>
+      </c>
+      <c r="G105" s="6">
+        <v>3.8E-3</v>
+      </c>
+      <c r="J105" s="5"/>
+    </row>
+    <row r="106" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A106" s="2">
+        <v>99</v>
+      </c>
+      <c r="B106" s="2" t="s">
+        <v>259</v>
+      </c>
+      <c r="C106" s="2" t="s">
+        <v>260</v>
+      </c>
+      <c r="D106" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="E106" s="11">
+        <v>203</v>
+      </c>
+      <c r="F106" s="5">
+        <v>2.0099999999999998</v>
+      </c>
+      <c r="G106" s="6">
+        <v>3.8E-3</v>
+      </c>
+      <c r="J106" s="5"/>
+    </row>
+    <row r="107" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A107" s="2">
+        <v>100</v>
+      </c>
+      <c r="B107" s="2" t="s">
+        <v>261</v>
+      </c>
+      <c r="C107" s="2" t="s">
+        <v>262</v>
+      </c>
+      <c r="D107" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="E107" s="11">
+        <v>204</v>
+      </c>
+      <c r="F107" s="5">
+        <v>2.0099999999999998</v>
+      </c>
+      <c r="G107" s="6">
+        <v>3.8E-3</v>
+      </c>
+      <c r="J107" s="5"/>
+    </row>
+    <row r="108" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A108" s="2">
+        <v>101</v>
+      </c>
+      <c r="B108" s="2" t="s">
+        <v>263</v>
+      </c>
+      <c r="C108" s="2" t="s">
+        <v>264</v>
+      </c>
+      <c r="D108" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="E108" s="11">
+        <v>216</v>
+      </c>
+      <c r="F108" s="5">
+        <v>2</v>
+      </c>
+      <c r="G108" s="6">
+        <v>3.7000000000000002E-3</v>
+      </c>
+      <c r="J108" s="5"/>
+    </row>
+    <row r="109" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A109" s="2">
+        <v>102</v>
+      </c>
+      <c r="B109" s="2" t="s">
+        <v>265</v>
+      </c>
+      <c r="C109" s="2" t="s">
+        <v>266</v>
+      </c>
+      <c r="D109" s="2" t="s">
+        <v>93</v>
+      </c>
+      <c r="E109" s="11">
+        <v>645</v>
+      </c>
+      <c r="F109" s="5">
+        <v>1.99</v>
+      </c>
+      <c r="G109" s="6">
+        <v>3.7000000000000002E-3</v>
+      </c>
+      <c r="J109" s="5"/>
+    </row>
+    <row r="110" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A110" s="2">
+        <v>103</v>
+      </c>
+      <c r="B110" s="2" t="s">
+        <v>267</v>
+      </c>
+      <c r="C110" s="2" t="s">
+        <v>268</v>
+      </c>
+      <c r="D110" s="2" t="s">
+        <v>72</v>
+      </c>
+      <c r="E110" s="11">
+        <v>409</v>
+      </c>
+      <c r="F110" s="5">
+        <v>1.99</v>
+      </c>
+      <c r="G110" s="6">
+        <v>3.7000000000000002E-3</v>
+      </c>
+      <c r="J110" s="5"/>
+    </row>
+    <row r="111" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A111" s="2">
+        <v>104</v>
+      </c>
+      <c r="B111" s="2" t="s">
+        <v>269</v>
+      </c>
+      <c r="C111" s="2" t="s">
+        <v>270</v>
+      </c>
+      <c r="D111" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="E111" s="11">
+        <v>195</v>
+      </c>
+      <c r="F111" s="5">
+        <v>1.98</v>
+      </c>
+      <c r="G111" s="6">
+        <v>3.7000000000000002E-3</v>
+      </c>
+      <c r="J111" s="5"/>
+    </row>
+    <row r="112" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A112" s="2">
+        <v>105</v>
+      </c>
+      <c r="B112" s="2" t="s">
+        <v>271</v>
+      </c>
+      <c r="C112" s="2" t="s">
+        <v>272</v>
+      </c>
+      <c r="D112" s="2" t="s">
+        <v>52</v>
+      </c>
+      <c r="E112" s="11">
+        <v>227</v>
+      </c>
+      <c r="F112" s="5">
+        <v>1.98</v>
+      </c>
+      <c r="G112" s="6">
+        <v>3.7000000000000002E-3</v>
+      </c>
+      <c r="J112" s="5"/>
+    </row>
+    <row r="113" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A113" s="2">
+        <v>106</v>
+      </c>
+      <c r="B113" s="2" t="s">
+        <v>273</v>
+      </c>
+      <c r="C113" s="2" t="s">
+        <v>274</v>
+      </c>
+      <c r="D113" s="2" t="s">
+        <v>57</v>
+      </c>
+      <c r="E113" s="11">
+        <v>206</v>
+      </c>
+      <c r="F113" s="5">
+        <v>1.98</v>
+      </c>
+      <c r="G113" s="6">
+        <v>3.7000000000000002E-3</v>
+      </c>
+      <c r="J113" s="5"/>
+    </row>
+    <row r="114" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A114" s="2">
+        <v>107</v>
+      </c>
+      <c r="B114" s="2" t="s">
+        <v>275</v>
+      </c>
+      <c r="C114" s="2" t="s">
+        <v>276</v>
+      </c>
+      <c r="D114" s="2" t="s">
+        <v>48</v>
+      </c>
+      <c r="E114" s="11">
+        <v>5379</v>
+      </c>
+      <c r="F114" s="5">
+        <v>1.97</v>
+      </c>
+      <c r="G114" s="6">
+        <v>3.7000000000000002E-3</v>
+      </c>
+      <c r="J114" s="5"/>
+    </row>
+    <row r="115" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A115" s="2">
+        <v>108</v>
+      </c>
+      <c r="B115" s="2" t="s">
+        <v>277</v>
+      </c>
+      <c r="C115" s="2" t="s">
+        <v>278</v>
+      </c>
+      <c r="D115" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="E115" s="11">
+        <v>148</v>
+      </c>
+      <c r="F115" s="5">
+        <v>1.96</v>
+      </c>
+      <c r="G115" s="6">
+        <v>3.7000000000000002E-3</v>
+      </c>
+      <c r="J115" s="5"/>
+    </row>
+    <row r="116" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A116" s="2">
+        <v>109</v>
+      </c>
+      <c r="B116" s="2" t="s">
+        <v>279</v>
+      </c>
+      <c r="C116" s="2" t="s">
+        <v>280</v>
+      </c>
+      <c r="D116" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="E116" s="11">
+        <v>226</v>
+      </c>
+      <c r="F116" s="5">
+        <v>1.96</v>
+      </c>
+      <c r="G116" s="6">
+        <v>3.7000000000000002E-3</v>
+      </c>
+      <c r="J116" s="5"/>
+    </row>
+    <row r="117" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A117" s="2">
+        <v>110</v>
+      </c>
+      <c r="B117" s="2" t="s">
+        <v>281</v>
+      </c>
+      <c r="C117" s="2" t="s">
+        <v>282</v>
+      </c>
+      <c r="D117" s="2" t="s">
+        <v>78</v>
+      </c>
+      <c r="E117" s="11">
+        <v>157</v>
+      </c>
+      <c r="F117" s="5">
+        <v>1.95</v>
+      </c>
+      <c r="G117" s="6">
+        <v>3.7000000000000002E-3</v>
+      </c>
+      <c r="J117" s="5"/>
+    </row>
+    <row r="118" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A118" s="2">
+        <v>111</v>
+      </c>
+      <c r="B118" s="2" t="s">
+        <v>283</v>
+      </c>
+      <c r="C118" s="2" t="s">
+        <v>284</v>
+      </c>
+      <c r="D118" s="2" t="s">
+        <v>45</v>
+      </c>
+      <c r="E118" s="11">
+        <v>348</v>
+      </c>
+      <c r="F118" s="5">
+        <v>1.95</v>
+      </c>
+      <c r="G118" s="6">
+        <v>3.7000000000000002E-3</v>
+      </c>
+      <c r="J118" s="5"/>
+    </row>
+    <row r="119" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A119" s="2">
+        <v>112</v>
+      </c>
+      <c r="B119" s="2" t="s">
+        <v>285</v>
+      </c>
+      <c r="C119" s="2" t="s">
+        <v>286</v>
+      </c>
+      <c r="D119" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="E119" s="11">
+        <v>657</v>
+      </c>
+      <c r="F119" s="5">
+        <v>1.95</v>
+      </c>
+      <c r="G119" s="6">
+        <v>3.5999999999999999E-3</v>
+      </c>
+      <c r="J119" s="5"/>
+    </row>
+    <row r="120" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A120" s="2">
+        <v>113</v>
+      </c>
+      <c r="B120" s="2" t="s">
+        <v>287</v>
+      </c>
+      <c r="C120" s="2" t="s">
+        <v>288</v>
+      </c>
+      <c r="D120" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="E120" s="11">
+        <v>56</v>
+      </c>
+      <c r="F120" s="5">
+        <v>1.93</v>
+      </c>
+      <c r="G120" s="6">
+        <v>3.5999999999999999E-3</v>
+      </c>
+      <c r="J120" s="5"/>
+    </row>
+    <row r="121" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A121" s="2">
+        <v>114</v>
+      </c>
+      <c r="B121" s="2" t="s">
+        <v>289</v>
+      </c>
+      <c r="C121" s="2" t="s">
+        <v>290</v>
+      </c>
+      <c r="D121" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="E121" s="11">
+        <v>1035</v>
+      </c>
+      <c r="F121" s="5">
+        <v>1.93</v>
+      </c>
+      <c r="G121" s="6">
+        <v>3.5999999999999999E-3</v>
+      </c>
+      <c r="J121" s="5"/>
+    </row>
+    <row r="122" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A122" s="2">
+        <v>115</v>
+      </c>
+      <c r="B122" s="2" t="s">
+        <v>291</v>
+      </c>
+      <c r="C122" s="2" t="s">
+        <v>292</v>
+      </c>
+      <c r="D122" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="E122" s="11">
+        <v>145</v>
+      </c>
+      <c r="F122" s="5">
+        <v>1.89</v>
+      </c>
+      <c r="G122" s="6">
+        <v>3.5000000000000001E-3</v>
+      </c>
+      <c r="J122" s="5"/>
+    </row>
+    <row r="123" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A123" s="2">
+        <v>116</v>
+      </c>
+      <c r="B123" s="2" t="s">
+        <v>293</v>
+      </c>
+      <c r="C123" s="2" t="s">
+        <v>294</v>
+      </c>
+      <c r="D123" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="E123" s="11">
+        <v>40</v>
+      </c>
+      <c r="F123" s="5">
+        <v>1.88</v>
+      </c>
+      <c r="G123" s="6">
+        <v>3.5000000000000001E-3</v>
+      </c>
+      <c r="J123" s="5"/>
+    </row>
+    <row r="124" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A124" s="2">
+        <v>117</v>
+      </c>
+      <c r="B124" s="2" t="s">
+        <v>295</v>
+      </c>
+      <c r="C124" s="2" t="s">
+        <v>296</v>
+      </c>
+      <c r="D124" s="2" t="s">
+        <v>45</v>
+      </c>
+      <c r="E124" s="11">
+        <v>734</v>
+      </c>
+      <c r="F124" s="5">
+        <v>1.85</v>
+      </c>
+      <c r="G124" s="6">
+        <v>3.5000000000000001E-3</v>
+      </c>
+      <c r="J124" s="5"/>
+    </row>
+    <row r="125" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A125" s="2">
+        <v>118</v>
+      </c>
+      <c r="B125" s="2" t="s">
+        <v>297</v>
+      </c>
+      <c r="C125" s="2" t="s">
+        <v>298</v>
+      </c>
+      <c r="D125" s="2" t="s">
+        <v>125</v>
+      </c>
+      <c r="E125" s="11">
+        <v>102</v>
+      </c>
+      <c r="F125" s="5">
+        <v>1.84</v>
+      </c>
+      <c r="G125" s="6">
+        <v>3.3999999999999998E-3</v>
+      </c>
+      <c r="J125" s="5"/>
+    </row>
+    <row r="126" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A126" s="2">
+        <v>119</v>
+      </c>
+      <c r="B126" s="2" t="s">
+        <v>299</v>
+      </c>
+      <c r="C126" s="2" t="s">
+        <v>300</v>
+      </c>
+      <c r="D126" s="2" t="s">
+        <v>69</v>
+      </c>
+      <c r="E126" s="11">
+        <v>113</v>
+      </c>
+      <c r="F126" s="5">
+        <v>1.83</v>
+      </c>
+      <c r="G126" s="6">
+        <v>3.3999999999999998E-3</v>
+      </c>
+      <c r="J126" s="5"/>
+    </row>
+    <row r="127" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A127" s="2">
+        <v>120</v>
+      </c>
+      <c r="B127" s="2" t="s">
+        <v>301</v>
+      </c>
+      <c r="C127" s="2" t="s">
+        <v>302</v>
+      </c>
+      <c r="D127" s="2" t="s">
+        <v>84</v>
+      </c>
+      <c r="E127" s="11">
+        <v>851</v>
+      </c>
+      <c r="F127" s="5">
+        <v>1.82</v>
+      </c>
+      <c r="G127" s="6">
+        <v>3.3999999999999998E-3</v>
+      </c>
+      <c r="J127" s="5"/>
+    </row>
+    <row r="128" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A128" s="2">
+        <v>121</v>
+      </c>
+      <c r="B128" s="2" t="s">
+        <v>303</v>
+      </c>
+      <c r="C128" s="2" t="s">
+        <v>304</v>
+      </c>
+      <c r="D128" s="2" t="s">
+        <v>45</v>
+      </c>
+      <c r="E128" s="11">
+        <v>1093</v>
+      </c>
+      <c r="F128" s="5">
+        <v>1.79</v>
+      </c>
+      <c r="G128" s="6">
+        <v>3.3999999999999998E-3</v>
+      </c>
+      <c r="J128" s="5"/>
+    </row>
+    <row r="129" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A129" s="2">
+        <v>122</v>
+      </c>
+      <c r="B129" s="2" t="s">
+        <v>305</v>
+      </c>
+      <c r="C129" s="2" t="s">
+        <v>306</v>
+      </c>
+      <c r="D129" s="2" t="s">
+        <v>52</v>
+      </c>
+      <c r="E129" s="11">
+        <v>44</v>
+      </c>
+      <c r="F129" s="5">
+        <v>1.79</v>
+      </c>
+      <c r="G129" s="6">
+        <v>3.3E-3</v>
+      </c>
+      <c r="J129" s="5"/>
+    </row>
+    <row r="130" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A130" s="2">
+        <v>123</v>
+      </c>
+      <c r="B130" s="2" t="s">
+        <v>307</v>
+      </c>
+      <c r="C130" s="2" t="s">
+        <v>308</v>
+      </c>
+      <c r="D130" s="2" t="s">
+        <v>78</v>
+      </c>
+      <c r="E130" s="11">
+        <v>309</v>
+      </c>
+      <c r="F130" s="5">
+        <v>1.77</v>
+      </c>
+      <c r="G130" s="6">
+        <v>3.3E-3</v>
+      </c>
+      <c r="J130" s="5"/>
+    </row>
+    <row r="131" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A131" s="2">
+        <v>124</v>
+      </c>
+      <c r="B131" s="2" t="s">
+        <v>309</v>
+      </c>
+      <c r="C131" s="2" t="s">
+        <v>310</v>
+      </c>
+      <c r="D131" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="E131" s="11">
+        <v>403</v>
+      </c>
+      <c r="F131" s="5">
+        <v>1.77</v>
+      </c>
+      <c r="G131" s="6">
+        <v>3.3E-3</v>
+      </c>
+      <c r="J131" s="5"/>
+    </row>
+    <row r="132" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A132" s="2">
+        <v>125</v>
+      </c>
+      <c r="B132" s="2" t="s">
+        <v>311</v>
+      </c>
+      <c r="C132" s="2" t="s">
+        <v>312</v>
+      </c>
+      <c r="D132" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="E132" s="11">
+        <v>171</v>
+      </c>
+      <c r="F132" s="5">
+        <v>1.75</v>
+      </c>
+      <c r="G132" s="6">
+        <v>3.3E-3</v>
+      </c>
+      <c r="J132" s="5"/>
+    </row>
+    <row r="133" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A133" s="2">
+        <v>126</v>
+      </c>
+      <c r="B133" s="2" t="s">
+        <v>313</v>
+      </c>
+      <c r="C133" s="2" t="s">
+        <v>314</v>
+      </c>
+      <c r="D133" s="2" t="s">
+        <v>81</v>
+      </c>
+      <c r="E133" s="11">
+        <v>234</v>
+      </c>
+      <c r="F133" s="5">
+        <v>1.74</v>
+      </c>
+      <c r="G133" s="6">
+        <v>3.3E-3</v>
+      </c>
+      <c r="J133" s="5"/>
+    </row>
+    <row r="134" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A134" s="2">
+        <v>127</v>
+      </c>
+      <c r="B134" s="2" t="s">
+        <v>315</v>
+      </c>
+      <c r="C134" s="2" t="s">
+        <v>316</v>
+      </c>
+      <c r="D134" s="2" t="s">
+        <v>75</v>
+      </c>
+      <c r="E134" s="11">
+        <v>153</v>
+      </c>
+      <c r="F134" s="5">
+        <v>1.74</v>
+      </c>
+      <c r="G134" s="6">
+        <v>3.3E-3</v>
+      </c>
+      <c r="J134" s="5"/>
+    </row>
+    <row r="135" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A135" s="2">
+        <v>128</v>
+      </c>
+      <c r="B135" s="2" t="s">
+        <v>317</v>
+      </c>
+      <c r="C135" s="2" t="s">
+        <v>318</v>
+      </c>
+      <c r="D135" s="2" t="s">
+        <v>45</v>
+      </c>
+      <c r="E135" s="11">
+        <v>135</v>
+      </c>
+      <c r="F135" s="5">
+        <v>1.73</v>
+      </c>
+      <c r="G135" s="6">
+        <v>3.2000000000000002E-3</v>
+      </c>
+      <c r="J135" s="5"/>
+    </row>
+    <row r="136" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A136" s="2">
+        <v>129</v>
+      </c>
+      <c r="B136" s="2" t="s">
+        <v>319</v>
+      </c>
+      <c r="C136" s="2" t="s">
+        <v>320</v>
+      </c>
+      <c r="D136" s="2" t="s">
+        <v>57</v>
+      </c>
+      <c r="E136" s="11">
+        <v>229</v>
+      </c>
+      <c r="F136" s="5">
+        <v>1.72</v>
+      </c>
+      <c r="G136" s="6">
+        <v>3.2000000000000002E-3</v>
+      </c>
+      <c r="J136" s="5"/>
+    </row>
+    <row r="137" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A137" s="2">
+        <v>130</v>
+      </c>
+      <c r="B137" s="2" t="s">
+        <v>321</v>
+      </c>
+      <c r="C137" s="2" t="s">
+        <v>322</v>
+      </c>
+      <c r="D137" s="2" t="s">
+        <v>72</v>
+      </c>
+      <c r="E137" s="11">
+        <v>119</v>
+      </c>
+      <c r="F137" s="5">
+        <v>1.71</v>
+      </c>
+      <c r="G137" s="6">
+        <v>3.2000000000000002E-3</v>
+      </c>
+      <c r="J137" s="5"/>
+    </row>
+    <row r="138" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A138" s="2">
+        <v>131</v>
+      </c>
+      <c r="B138" s="2" t="s">
+        <v>323</v>
+      </c>
+      <c r="C138" s="2" t="s">
+        <v>324</v>
+      </c>
+      <c r="D138" s="2" t="s">
+        <v>69</v>
+      </c>
+      <c r="E138" s="11">
+        <v>81</v>
+      </c>
+      <c r="F138" s="5">
+        <v>1.7</v>
+      </c>
+      <c r="G138" s="6">
+        <v>3.2000000000000002E-3</v>
+      </c>
+      <c r="J138" s="5"/>
+    </row>
+    <row r="139" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A139" s="2">
+        <v>132</v>
+      </c>
+      <c r="B139" s="2" t="s">
+        <v>325</v>
+      </c>
+      <c r="C139" s="2" t="s">
+        <v>326</v>
+      </c>
+      <c r="D139" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="E139" s="11">
+        <v>801</v>
+      </c>
+      <c r="F139" s="5">
+        <v>1.7</v>
+      </c>
+      <c r="G139" s="6">
+        <v>3.2000000000000002E-3</v>
+      </c>
+      <c r="J139" s="5"/>
+    </row>
+    <row r="140" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A140" s="2">
+        <v>133</v>
+      </c>
+      <c r="B140" s="2" t="s">
+        <v>327</v>
+      </c>
+      <c r="C140" s="2" t="s">
+        <v>328</v>
+      </c>
+      <c r="D140" s="2" t="s">
+        <v>64</v>
+      </c>
+      <c r="E140" s="11">
+        <v>531</v>
+      </c>
+      <c r="F140" s="5">
+        <v>1.69</v>
+      </c>
+      <c r="G140" s="6">
+        <v>3.2000000000000002E-3</v>
+      </c>
+      <c r="J140" s="5"/>
+    </row>
+    <row r="141" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A141" s="2">
+        <v>134</v>
+      </c>
+      <c r="B141" s="2" t="s">
+        <v>329</v>
+      </c>
+      <c r="C141" s="2" t="s">
+        <v>330</v>
+      </c>
+      <c r="D141" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="E141" s="11">
+        <v>135</v>
+      </c>
+      <c r="F141" s="5">
+        <v>1.69</v>
+      </c>
+      <c r="G141" s="6">
+        <v>3.2000000000000002E-3</v>
+      </c>
+      <c r="J141" s="5"/>
+    </row>
+    <row r="142" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A142" s="2">
+        <v>135</v>
+      </c>
+      <c r="B142" s="2" t="s">
+        <v>331</v>
+      </c>
+      <c r="C142" s="2" t="s">
+        <v>332</v>
+      </c>
+      <c r="D142" s="2" t="s">
+        <v>119</v>
+      </c>
+      <c r="E142" s="11">
+        <v>273</v>
+      </c>
+      <c r="F142" s="5">
+        <v>1.67</v>
+      </c>
+      <c r="G142" s="6">
+        <v>3.0999999999999999E-3</v>
+      </c>
+      <c r="J142" s="5"/>
+    </row>
+    <row r="143" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A143" s="2">
+        <v>136</v>
+      </c>
+      <c r="B143" s="2" t="s">
+        <v>333</v>
+      </c>
+      <c r="C143" s="2" t="s">
+        <v>334</v>
+      </c>
+      <c r="D143" s="2" t="s">
+        <v>108</v>
+      </c>
+      <c r="E143" s="11">
+        <v>21</v>
+      </c>
+      <c r="F143" s="5">
+        <v>1.67</v>
+      </c>
+      <c r="G143" s="6">
+        <v>3.0999999999999999E-3</v>
+      </c>
+      <c r="J143" s="5"/>
+    </row>
+    <row r="144" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A144" s="2">
+        <v>137</v>
+      </c>
+      <c r="B144" s="2" t="s">
+        <v>335</v>
+      </c>
+      <c r="C144" s="2" t="s">
+        <v>336</v>
+      </c>
+      <c r="D144" s="2" t="s">
+        <v>57</v>
+      </c>
+      <c r="E144" s="11">
+        <v>215</v>
+      </c>
+      <c r="F144" s="5">
+        <v>1.65</v>
+      </c>
+      <c r="G144" s="6">
+        <v>3.0999999999999999E-3</v>
+      </c>
+      <c r="J144" s="5"/>
+    </row>
+    <row r="145" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A145" s="2">
+        <v>138</v>
+      </c>
+      <c r="B145" s="2" t="s">
+        <v>337</v>
+      </c>
+      <c r="C145" s="2" t="s">
+        <v>338</v>
+      </c>
+      <c r="D145" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="E145" s="11">
+        <v>189</v>
+      </c>
+      <c r="F145" s="5">
+        <v>1.65</v>
+      </c>
+      <c r="G145" s="6">
+        <v>3.0999999999999999E-3</v>
+      </c>
+      <c r="J145" s="5"/>
+    </row>
+    <row r="146" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A146" s="2">
+        <v>139</v>
+      </c>
+      <c r="B146" s="2" t="s">
+        <v>339</v>
+      </c>
+      <c r="C146" s="2" t="s">
+        <v>340</v>
+      </c>
+      <c r="D146" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="E146" s="11">
+        <v>276</v>
+      </c>
+      <c r="F146" s="5">
+        <v>1.65</v>
+      </c>
+      <c r="G146" s="6">
+        <v>3.0999999999999999E-3</v>
+      </c>
+      <c r="J146" s="5"/>
+    </row>
+    <row r="147" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A147" s="2">
+        <v>140</v>
+      </c>
+      <c r="B147" s="2" t="s">
+        <v>341</v>
+      </c>
+      <c r="C147" s="2" t="s">
+        <v>342</v>
+      </c>
+      <c r="D147" s="2" t="s">
+        <v>81</v>
+      </c>
+      <c r="E147" s="11">
+        <v>444</v>
+      </c>
+      <c r="F147" s="5">
+        <v>1.64</v>
+      </c>
+      <c r="G147" s="6">
+        <v>3.0999999999999999E-3</v>
+      </c>
+      <c r="J147" s="5"/>
+    </row>
+    <row r="148" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A148" s="2">
+        <v>141</v>
+      </c>
+      <c r="B148" s="2" t="s">
+        <v>343</v>
+      </c>
+      <c r="C148" s="2" t="s">
+        <v>344</v>
+      </c>
+      <c r="D148" s="2" t="s">
+        <v>122</v>
+      </c>
+      <c r="E148" s="11">
+        <v>222</v>
+      </c>
+      <c r="F148" s="5">
+        <v>1.63</v>
+      </c>
+      <c r="G148" s="6">
+        <v>3.0999999999999999E-3</v>
+      </c>
+      <c r="J148" s="5"/>
+    </row>
+    <row r="149" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A149" s="2">
+        <v>142</v>
+      </c>
+      <c r="B149" s="2" t="s">
+        <v>345</v>
+      </c>
+      <c r="C149" s="2" t="s">
+        <v>346</v>
+      </c>
+      <c r="D149" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="E149" s="11">
+        <v>226</v>
+      </c>
+      <c r="F149" s="5">
+        <v>1.61</v>
+      </c>
+      <c r="G149" s="6">
+        <v>3.0000000000000001E-3</v>
+      </c>
+      <c r="J149" s="5"/>
+    </row>
+    <row r="150" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A150" s="2">
+        <v>143</v>
+      </c>
+      <c r="B150" s="2" t="s">
+        <v>347</v>
+      </c>
+      <c r="C150" s="2" t="s">
+        <v>348</v>
+      </c>
+      <c r="D150" s="2" t="s">
+        <v>96</v>
+      </c>
+      <c r="E150" s="11">
+        <v>265</v>
+      </c>
+      <c r="F150" s="5">
+        <v>1.6</v>
+      </c>
+      <c r="G150" s="6">
+        <v>3.0000000000000001E-3</v>
+      </c>
+      <c r="J150" s="5"/>
+    </row>
+    <row r="151" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A151" s="2">
+        <v>144</v>
+      </c>
+      <c r="B151" s="2" t="s">
+        <v>349</v>
+      </c>
+      <c r="C151" s="2" t="s">
+        <v>350</v>
+      </c>
+      <c r="D151" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="E151" s="11">
+        <v>308</v>
+      </c>
+      <c r="F151" s="5">
+        <v>1.6</v>
+      </c>
+      <c r="G151" s="6">
+        <v>3.0000000000000001E-3</v>
+      </c>
+      <c r="J151" s="5"/>
+    </row>
+    <row r="152" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A152" s="2">
+        <v>145</v>
+      </c>
+      <c r="B152" s="2" t="s">
+        <v>351</v>
+      </c>
+      <c r="C152" s="2" t="s">
+        <v>352</v>
+      </c>
+      <c r="D152" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="E152" s="11">
+        <v>368</v>
+      </c>
+      <c r="F152" s="5">
+        <v>1.58</v>
+      </c>
+      <c r="G152" s="6">
+        <v>3.0000000000000001E-3</v>
+      </c>
+      <c r="J152" s="5"/>
+    </row>
+    <row r="153" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A153" s="2">
+        <v>146</v>
+      </c>
+      <c r="B153" s="2" t="s">
+        <v>353</v>
+      </c>
+      <c r="C153" s="2" t="s">
+        <v>354</v>
+      </c>
+      <c r="D153" s="2" t="s">
+        <v>81</v>
+      </c>
+      <c r="E153" s="11">
+        <v>306</v>
+      </c>
+      <c r="F153" s="5">
+        <v>1.57</v>
+      </c>
+      <c r="G153" s="6">
+        <v>2.8999999999999998E-3</v>
+      </c>
+      <c r="J153" s="5"/>
+    </row>
+    <row r="154" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A154" s="2">
+        <v>147</v>
+      </c>
+      <c r="B154" s="2" t="s">
+        <v>355</v>
+      </c>
+      <c r="C154" s="2" t="s">
+        <v>356</v>
+      </c>
+      <c r="D154" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="E154" s="11">
+        <v>33</v>
+      </c>
+      <c r="F154" s="5">
+        <v>1.57</v>
+      </c>
+      <c r="G154" s="6">
+        <v>2.8999999999999998E-3</v>
+      </c>
+      <c r="J154" s="5"/>
+    </row>
+    <row r="155" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A155" s="2">
+        <v>148</v>
+      </c>
+      <c r="B155" s="2" t="s">
+        <v>357</v>
+      </c>
+      <c r="C155" s="2" t="s">
+        <v>358</v>
+      </c>
+      <c r="D155" s="2" t="s">
+        <v>84</v>
+      </c>
+      <c r="E155" s="11">
+        <v>110</v>
+      </c>
+      <c r="F155" s="5">
+        <v>1.57</v>
+      </c>
+      <c r="G155" s="6">
+        <v>2.8999999999999998E-3</v>
+      </c>
+      <c r="J155" s="5"/>
+    </row>
+    <row r="156" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A156" s="2">
+        <v>149</v>
+      </c>
+      <c r="B156" s="2" t="s">
+        <v>359</v>
+      </c>
+      <c r="C156" s="2" t="s">
+        <v>360</v>
+      </c>
+      <c r="D156" s="2" t="s">
+        <v>64</v>
+      </c>
+      <c r="E156" s="11">
+        <v>1331</v>
+      </c>
+      <c r="F156" s="5">
+        <v>1.57</v>
+      </c>
+      <c r="G156" s="6">
+        <v>2.8999999999999998E-3</v>
+      </c>
+      <c r="J156" s="5"/>
+    </row>
+    <row r="157" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A157" s="2">
+        <v>150</v>
+      </c>
+      <c r="B157" s="2" t="s">
+        <v>361</v>
+      </c>
+      <c r="C157" s="2" t="s">
+        <v>362</v>
+      </c>
+      <c r="D157" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="E157" s="11">
+        <v>93</v>
+      </c>
+      <c r="F157" s="5">
+        <v>1.56</v>
+      </c>
+      <c r="G157" s="6">
+        <v>2.8999999999999998E-3</v>
+      </c>
+      <c r="J157" s="5"/>
+    </row>
+    <row r="158" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A158" s="2">
+        <v>151</v>
+      </c>
+      <c r="B158" s="2" t="s">
+        <v>363</v>
+      </c>
+      <c r="C158" s="2" t="s">
+        <v>364</v>
+      </c>
+      <c r="D158" s="2" t="s">
+        <v>134</v>
+      </c>
+      <c r="E158" s="11">
+        <v>103</v>
+      </c>
+      <c r="F158" s="5">
+        <v>1.56</v>
+      </c>
+      <c r="G158" s="6">
+        <v>2.8999999999999998E-3</v>
+      </c>
+      <c r="J158" s="5"/>
+    </row>
+    <row r="159" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A159" s="2">
+        <v>152</v>
+      </c>
+      <c r="B159" s="2" t="s">
+        <v>365</v>
+      </c>
+      <c r="C159" s="2" t="s">
+        <v>366</v>
+      </c>
+      <c r="D159" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="E159" s="11">
+        <v>1194</v>
+      </c>
+      <c r="F159" s="5">
+        <v>1.54</v>
+      </c>
+      <c r="G159" s="6">
+        <v>2.8999999999999998E-3</v>
+      </c>
+      <c r="J159" s="5"/>
+    </row>
+    <row r="160" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A160" s="2">
+        <v>153</v>
+      </c>
+      <c r="B160" s="2" t="s">
+        <v>367</v>
+      </c>
+      <c r="C160" s="2" t="s">
+        <v>368</v>
+      </c>
+      <c r="D160" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="E160" s="11">
+        <v>167</v>
+      </c>
+      <c r="F160" s="5">
+        <v>1.5</v>
+      </c>
+      <c r="G160" s="6">
+        <v>2.8E-3</v>
+      </c>
+      <c r="J160" s="5"/>
+    </row>
+    <row r="161" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A161" s="2">
+        <v>154</v>
+      </c>
+      <c r="B161" s="2" t="s">
+        <v>369</v>
+      </c>
+      <c r="C161" s="2" t="s">
+        <v>370</v>
+      </c>
+      <c r="D161" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="E161" s="11">
+        <v>1160</v>
+      </c>
+      <c r="F161" s="5">
+        <v>1.5</v>
+      </c>
+      <c r="G161" s="6">
+        <v>2.8E-3</v>
+      </c>
+      <c r="J161" s="5"/>
+    </row>
+    <row r="162" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A162" s="2">
+        <v>155</v>
+      </c>
+      <c r="B162" s="2" t="s">
+        <v>371</v>
+      </c>
+      <c r="C162" s="2" t="s">
+        <v>372</v>
+      </c>
+      <c r="D162" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="E162" s="11">
+        <v>132</v>
+      </c>
+      <c r="F162" s="5">
+        <v>1.49</v>
+      </c>
+      <c r="G162" s="6">
+        <v>2.8E-3</v>
+      </c>
+      <c r="J162" s="5"/>
+    </row>
+    <row r="163" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A163" s="2">
+        <v>156</v>
+      </c>
+      <c r="B163" s="2" t="s">
+        <v>373</v>
+      </c>
+      <c r="C163" s="2" t="s">
+        <v>374</v>
+      </c>
+      <c r="D163" s="2" t="s">
+        <v>69</v>
+      </c>
+      <c r="E163" s="11">
+        <v>1448</v>
+      </c>
+      <c r="F163" s="5">
+        <v>1.49</v>
+      </c>
+      <c r="G163" s="6">
+        <v>2.8E-3</v>
+      </c>
+      <c r="J163" s="5"/>
+    </row>
+    <row r="164" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A164" s="2">
+        <v>157</v>
+      </c>
+      <c r="B164" s="2" t="s">
+        <v>375</v>
+      </c>
+      <c r="C164" s="2" t="s">
+        <v>376</v>
+      </c>
+      <c r="D164" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="E164" s="11">
+        <v>107</v>
+      </c>
+      <c r="F164" s="5">
+        <v>1.48</v>
+      </c>
+      <c r="G164" s="6">
+        <v>2.8E-3</v>
+      </c>
+      <c r="J164" s="5"/>
+    </row>
+    <row r="165" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A165" s="2">
+        <v>158</v>
+      </c>
+      <c r="B165" s="2" t="s">
+        <v>377</v>
+      </c>
+      <c r="C165" s="2" t="s">
+        <v>378</v>
+      </c>
+      <c r="D165" s="2" t="s">
+        <v>113</v>
+      </c>
+      <c r="E165" s="11">
+        <v>130</v>
+      </c>
+      <c r="F165" s="5">
+        <v>1.47</v>
+      </c>
+      <c r="G165" s="6">
+        <v>2.7000000000000001E-3</v>
+      </c>
+      <c r="J165" s="5"/>
+    </row>
+    <row r="166" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A166" s="2">
+        <v>159</v>
+      </c>
+      <c r="B166" s="2" t="s">
+        <v>379</v>
+      </c>
+      <c r="C166" s="2" t="s">
+        <v>380</v>
+      </c>
+      <c r="D166" s="2" t="s">
+        <v>128</v>
+      </c>
+      <c r="E166" s="11">
+        <v>246</v>
+      </c>
+      <c r="F166" s="5">
+        <v>1.46</v>
+      </c>
+      <c r="G166" s="6">
+        <v>2.7000000000000001E-3</v>
+      </c>
+      <c r="J166" s="5"/>
+    </row>
+    <row r="167" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A167" s="2">
+        <v>160</v>
+      </c>
+      <c r="B167" s="2" t="s">
+        <v>381</v>
+      </c>
+      <c r="C167" s="2" t="s">
+        <v>382</v>
+      </c>
+      <c r="D167" s="2" t="s">
+        <v>64</v>
+      </c>
+      <c r="E167" s="11">
+        <v>192</v>
+      </c>
+      <c r="F167" s="5">
+        <v>1.45</v>
+      </c>
+      <c r="G167" s="6">
+        <v>2.7000000000000001E-3</v>
+      </c>
+      <c r="J167" s="5"/>
+    </row>
+    <row r="168" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A168" s="2">
+        <v>161</v>
+      </c>
+      <c r="B168" s="2" t="s">
+        <v>383</v>
+      </c>
+      <c r="C168" s="2" t="s">
+        <v>384</v>
+      </c>
+      <c r="D168" s="2" t="s">
+        <v>69</v>
+      </c>
+      <c r="E168" s="11">
+        <v>753</v>
+      </c>
+      <c r="F168" s="5">
+        <v>1.45</v>
+      </c>
+      <c r="G168" s="6">
+        <v>2.7000000000000001E-3</v>
+      </c>
+      <c r="J168" s="5"/>
+    </row>
+    <row r="169" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A169" s="2">
+        <v>162</v>
+      </c>
+      <c r="B169" s="2" t="s">
+        <v>385</v>
+      </c>
+      <c r="C169" s="2" t="s">
+        <v>386</v>
+      </c>
+      <c r="D169" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="E169" s="11">
+        <v>1035</v>
+      </c>
+      <c r="F169" s="5">
+        <v>1.44</v>
+      </c>
+      <c r="G169" s="6">
+        <v>2.7000000000000001E-3</v>
+      </c>
+      <c r="J169" s="5"/>
+    </row>
+    <row r="170" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A170" s="2">
+        <v>163</v>
+      </c>
+      <c r="B170" s="2" t="s">
+        <v>387</v>
+      </c>
+      <c r="C170" s="2" t="s">
+        <v>388</v>
+      </c>
+      <c r="D170" s="2" t="s">
+        <v>69</v>
+      </c>
+      <c r="E170" s="11">
+        <v>593</v>
+      </c>
+      <c r="F170" s="5">
+        <v>1.42</v>
+      </c>
+      <c r="G170" s="6">
+        <v>2.7000000000000001E-3</v>
+      </c>
+      <c r="J170" s="5"/>
+    </row>
+    <row r="171" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A171" s="2">
+        <v>164</v>
+      </c>
+      <c r="B171" s="2" t="s">
+        <v>389</v>
+      </c>
+      <c r="C171" s="2" t="s">
+        <v>390</v>
+      </c>
+      <c r="D171" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="E171" s="11">
+        <v>213</v>
+      </c>
+      <c r="F171" s="5">
+        <v>1.41</v>
+      </c>
+      <c r="G171" s="6">
+        <v>2.5999999999999999E-3</v>
+      </c>
+      <c r="J171" s="5"/>
+    </row>
+    <row r="172" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A172" s="2">
+        <v>165</v>
+      </c>
+      <c r="B172" s="2" t="s">
+        <v>391</v>
+      </c>
+      <c r="C172" s="2" t="s">
+        <v>392</v>
+      </c>
+      <c r="D172" s="2" t="s">
+        <v>45</v>
+      </c>
+      <c r="E172" s="11">
+        <v>413</v>
+      </c>
+      <c r="F172" s="5">
+        <v>1.4</v>
+      </c>
+      <c r="G172" s="6">
+        <v>2.5999999999999999E-3</v>
+      </c>
+      <c r="J172" s="5"/>
+    </row>
+    <row r="173" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A173" s="2">
+        <v>166</v>
+      </c>
+      <c r="B173" s="2" t="s">
+        <v>393</v>
+      </c>
+      <c r="C173" s="2" t="s">
+        <v>394</v>
+      </c>
+      <c r="D173" s="2" t="s">
+        <v>122</v>
+      </c>
+      <c r="E173" s="11">
+        <v>86</v>
+      </c>
+      <c r="F173" s="5">
+        <v>1.4</v>
+      </c>
+      <c r="G173" s="6">
+        <v>2.5999999999999999E-3</v>
+      </c>
+      <c r="J173" s="5"/>
+    </row>
+    <row r="174" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A174" s="2">
+        <v>167</v>
+      </c>
+      <c r="B174" s="2" t="s">
+        <v>395</v>
+      </c>
+      <c r="C174" s="2" t="s">
+        <v>396</v>
+      </c>
+      <c r="D174" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="E174" s="11">
+        <v>89</v>
+      </c>
+      <c r="F174" s="5">
+        <v>1.4</v>
+      </c>
+      <c r="G174" s="6">
+        <v>2.5999999999999999E-3</v>
+      </c>
+      <c r="J174" s="5"/>
+    </row>
+    <row r="175" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A175" s="2">
+        <v>168</v>
+      </c>
+      <c r="B175" s="2" t="s">
+        <v>397</v>
+      </c>
+      <c r="C175" s="2" t="s">
+        <v>398</v>
+      </c>
+      <c r="D175" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="E175" s="11">
+        <v>286</v>
+      </c>
+      <c r="F175" s="5">
+        <v>1.4</v>
+      </c>
+      <c r="G175" s="6">
+        <v>2.5999999999999999E-3</v>
+      </c>
+      <c r="J175" s="5"/>
+    </row>
+    <row r="176" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A176" s="2">
+        <v>169</v>
+      </c>
+      <c r="B176" s="2" t="s">
+        <v>399</v>
+      </c>
+      <c r="C176" s="2" t="s">
+        <v>400</v>
+      </c>
+      <c r="D176" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="E176" s="11">
+        <v>622</v>
+      </c>
+      <c r="F176" s="5">
+        <v>1.39</v>
+      </c>
+      <c r="G176" s="6">
+        <v>2.5999999999999999E-3</v>
+      </c>
+      <c r="J176" s="5"/>
+    </row>
+    <row r="177" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A177" s="2">
+        <v>170</v>
+      </c>
+      <c r="B177" s="2" t="s">
+        <v>401</v>
+      </c>
+      <c r="C177" s="2" t="s">
+        <v>402</v>
+      </c>
+      <c r="D177" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="E177" s="11">
+        <v>276</v>
+      </c>
+      <c r="F177" s="5">
+        <v>1.38</v>
+      </c>
+      <c r="G177" s="6">
+        <v>2.5999999999999999E-3</v>
+      </c>
+      <c r="J177" s="5"/>
+    </row>
+    <row r="178" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A178" s="2">
+        <v>171</v>
+      </c>
+      <c r="B178" s="2" t="s">
+        <v>403</v>
+      </c>
+      <c r="C178" s="2" t="s">
+        <v>404</v>
+      </c>
+      <c r="D178" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="E178" s="11">
+        <v>453</v>
+      </c>
+      <c r="F178" s="5">
+        <v>1.38</v>
+      </c>
+      <c r="G178" s="6">
+        <v>2.5999999999999999E-3</v>
+      </c>
+      <c r="J178" s="5"/>
+    </row>
+    <row r="179" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A179" s="2">
+        <v>172</v>
+      </c>
+      <c r="B179" s="2" t="s">
+        <v>405</v>
+      </c>
+      <c r="C179" s="2" t="s">
+        <v>406</v>
+      </c>
+      <c r="D179" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="E179" s="11">
+        <v>329</v>
+      </c>
+      <c r="F179" s="5">
+        <v>1.38</v>
+      </c>
+      <c r="G179" s="6">
+        <v>2.5999999999999999E-3</v>
+      </c>
+      <c r="J179" s="5"/>
+    </row>
+    <row r="180" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A180" s="2">
+        <v>173</v>
+      </c>
+      <c r="B180" s="2" t="s">
+        <v>407</v>
+      </c>
+      <c r="C180" s="2" t="s">
+        <v>408</v>
+      </c>
+      <c r="D180" s="2" t="s">
+        <v>48</v>
+      </c>
+      <c r="E180" s="11">
+        <v>110</v>
+      </c>
+      <c r="F180" s="5">
+        <v>1.37</v>
+      </c>
+      <c r="G180" s="6">
+        <v>2.5999999999999999E-3</v>
+      </c>
+      <c r="J180" s="5"/>
+    </row>
+    <row r="181" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A181" s="2">
+        <v>174</v>
+      </c>
+      <c r="B181" s="2" t="s">
+        <v>409</v>
+      </c>
+      <c r="C181" s="2" t="s">
+        <v>410</v>
+      </c>
+      <c r="D181" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="E181" s="11">
+        <v>471</v>
+      </c>
+      <c r="F181" s="5">
+        <v>1.37</v>
+      </c>
+      <c r="G181" s="6">
+        <v>2.5999999999999999E-3</v>
+      </c>
+      <c r="J181" s="5"/>
+    </row>
+    <row r="182" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A182" s="2">
+        <v>175</v>
+      </c>
+      <c r="B182" s="2" t="s">
+        <v>411</v>
+      </c>
+      <c r="C182" s="2" t="s">
+        <v>412</v>
+      </c>
+      <c r="D182" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="E182" s="11">
+        <v>3910</v>
+      </c>
+      <c r="F182" s="5">
+        <v>1.37</v>
+      </c>
+      <c r="G182" s="6">
+        <v>2.5999999999999999E-3</v>
+      </c>
+      <c r="J182" s="5"/>
+    </row>
+    <row r="183" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A183" s="2">
+        <v>176</v>
+      </c>
+      <c r="B183" s="2" t="s">
+        <v>413</v>
+      </c>
+      <c r="C183" s="2" t="s">
+        <v>414</v>
+      </c>
+      <c r="D183" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="E183" s="11">
+        <v>335</v>
+      </c>
+      <c r="F183" s="5">
+        <v>1.36</v>
+      </c>
+      <c r="G183" s="6">
+        <v>2.5000000000000001E-3</v>
+      </c>
+      <c r="J183" s="5"/>
+    </row>
+    <row r="184" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A184" s="2">
+        <v>177</v>
+      </c>
+      <c r="B184" s="2" t="s">
+        <v>415</v>
+      </c>
+      <c r="C184" s="2" t="s">
+        <v>416</v>
+      </c>
+      <c r="D184" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="E184" s="11">
+        <v>46</v>
+      </c>
+      <c r="F184" s="5">
+        <v>1.36</v>
+      </c>
+      <c r="G184" s="6">
+        <v>2.5000000000000001E-3</v>
+      </c>
+      <c r="J184" s="5"/>
+    </row>
+    <row r="185" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A185" s="2">
+        <v>178</v>
+      </c>
+      <c r="B185" s="2" t="s">
+        <v>417</v>
+      </c>
+      <c r="C185" s="2" t="s">
+        <v>418</v>
+      </c>
+      <c r="D185" s="2" t="s">
+        <v>69</v>
+      </c>
+      <c r="E185" s="11">
+        <v>894</v>
+      </c>
+      <c r="F185" s="5">
+        <v>1.36</v>
+      </c>
+      <c r="G185" s="6">
+        <v>2.5000000000000001E-3</v>
+      </c>
+      <c r="J185" s="5"/>
+    </row>
+    <row r="186" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A186" s="2">
+        <v>179</v>
+      </c>
+      <c r="B186" s="2" t="s">
+        <v>419</v>
+      </c>
+      <c r="C186" s="2" t="s">
+        <v>420</v>
+      </c>
+      <c r="D186" s="2" t="s">
+        <v>137</v>
+      </c>
+      <c r="E186" s="11">
+        <v>1238</v>
+      </c>
+      <c r="F186" s="5">
+        <v>1.34</v>
+      </c>
+      <c r="G186" s="6">
+        <v>2.5000000000000001E-3</v>
+      </c>
+      <c r="J186" s="5"/>
+    </row>
+    <row r="187" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A187" s="2">
+        <v>180</v>
+      </c>
+      <c r="B187" s="2" t="s">
+        <v>421</v>
+      </c>
+      <c r="C187" s="2" t="s">
+        <v>422</v>
+      </c>
+      <c r="D187" s="2" t="s">
+        <v>64</v>
+      </c>
+      <c r="E187" s="11">
+        <v>1077</v>
+      </c>
+      <c r="F187" s="5">
+        <v>1.34</v>
+      </c>
+      <c r="G187" s="6">
+        <v>2.5000000000000001E-3</v>
+      </c>
+      <c r="J187" s="5"/>
+    </row>
+    <row r="188" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A188" s="2">
+        <v>181</v>
+      </c>
+      <c r="B188" s="2" t="s">
+        <v>423</v>
+      </c>
+      <c r="C188" s="2" t="s">
+        <v>424</v>
+      </c>
+      <c r="D188" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="E188" s="11">
+        <v>224</v>
+      </c>
+      <c r="F188" s="5">
+        <v>1.34</v>
+      </c>
+      <c r="G188" s="6">
+        <v>2.5000000000000001E-3</v>
+      </c>
+      <c r="J188" s="5"/>
+    </row>
+    <row r="189" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A189" s="2">
+        <v>182</v>
+      </c>
+      <c r="B189" s="2" t="s">
+        <v>425</v>
+      </c>
+      <c r="C189" s="2" t="s">
+        <v>426</v>
+      </c>
+      <c r="D189" s="2" t="s">
+        <v>81</v>
+      </c>
+      <c r="E189" s="11">
+        <v>522</v>
+      </c>
+      <c r="F189" s="5">
+        <v>1.33</v>
+      </c>
+      <c r="G189" s="6">
+        <v>2.5000000000000001E-3</v>
+      </c>
+      <c r="J189" s="5"/>
+    </row>
+    <row r="190" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A190" s="2">
+        <v>183</v>
+      </c>
+      <c r="B190" s="2" t="s">
+        <v>427</v>
+      </c>
+      <c r="C190" s="2" t="s">
+        <v>428</v>
+      </c>
+      <c r="D190" s="2" t="s">
+        <v>45</v>
+      </c>
+      <c r="E190" s="11">
+        <v>873</v>
+      </c>
+      <c r="F190" s="5">
+        <v>1.33</v>
+      </c>
+      <c r="G190" s="6">
+        <v>2.5000000000000001E-3</v>
+      </c>
+      <c r="J190" s="5"/>
+    </row>
+    <row r="191" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A191" s="2">
+        <v>184</v>
+      </c>
+      <c r="B191" s="2" t="s">
+        <v>429</v>
+      </c>
+      <c r="C191" s="2" t="s">
+        <v>430</v>
+      </c>
+      <c r="D191" s="2" t="s">
+        <v>128</v>
+      </c>
+      <c r="E191" s="11">
+        <v>3085</v>
+      </c>
+      <c r="F191" s="5">
+        <v>1.32</v>
+      </c>
+      <c r="G191" s="6">
+        <v>2.5000000000000001E-3</v>
+      </c>
+      <c r="J191" s="5"/>
+    </row>
+    <row r="192" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A192" s="2">
+        <v>185</v>
+      </c>
+      <c r="B192" s="2" t="s">
+        <v>431</v>
+      </c>
+      <c r="C192" s="2" t="s">
+        <v>432</v>
+      </c>
+      <c r="D192" s="2" t="s">
+        <v>140</v>
+      </c>
+      <c r="E192" s="11">
+        <v>107</v>
+      </c>
+      <c r="F192" s="5">
+        <v>1.31</v>
+      </c>
+      <c r="G192" s="6">
+        <v>2.5000000000000001E-3</v>
+      </c>
+      <c r="J192" s="5"/>
+    </row>
+    <row r="193" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A193" s="2">
+        <v>186</v>
+      </c>
+      <c r="B193" s="2" t="s">
+        <v>433</v>
+      </c>
+      <c r="C193" s="2" t="s">
+        <v>434</v>
+      </c>
+      <c r="D193" s="2" t="s">
+        <v>102</v>
+      </c>
+      <c r="E193" s="11">
+        <v>258</v>
+      </c>
+      <c r="F193" s="5">
+        <v>1.31</v>
+      </c>
+      <c r="G193" s="6">
+        <v>2.5000000000000001E-3</v>
+      </c>
+      <c r="J193" s="5"/>
+    </row>
+    <row r="194" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A194" s="2">
+        <v>187</v>
+      </c>
+      <c r="B194" s="2" t="s">
+        <v>435</v>
+      </c>
+      <c r="C194" s="2" t="s">
+        <v>436</v>
+      </c>
+      <c r="D194" s="2" t="s">
+        <v>93</v>
+      </c>
+      <c r="E194" s="11">
+        <v>1656</v>
+      </c>
+      <c r="F194" s="5">
+        <v>1.3</v>
+      </c>
+      <c r="G194" s="6">
+        <v>2.3999999999999998E-3</v>
+      </c>
+      <c r="J194" s="5"/>
+    </row>
+    <row r="195" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A195" s="2">
+        <v>188</v>
+      </c>
+      <c r="B195" s="2" t="s">
+        <v>437</v>
+      </c>
+      <c r="C195" s="2" t="s">
+        <v>438</v>
+      </c>
+      <c r="D195" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="E195" s="11">
+        <v>207</v>
+      </c>
+      <c r="F195" s="5">
+        <v>1.29</v>
+      </c>
+      <c r="G195" s="6">
+        <v>2.3999999999999998E-3</v>
+      </c>
+      <c r="J195" s="5"/>
+    </row>
+    <row r="196" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A196" s="2">
+        <v>189</v>
+      </c>
+      <c r="B196" s="2" t="s">
+        <v>439</v>
+      </c>
+      <c r="C196" s="2" t="s">
+        <v>440</v>
+      </c>
+      <c r="D196" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="E196" s="11">
+        <v>169</v>
+      </c>
+      <c r="F196" s="5">
+        <v>1.28</v>
+      </c>
+      <c r="G196" s="6">
+        <v>2.3999999999999998E-3</v>
+      </c>
+      <c r="J196" s="5"/>
+    </row>
+    <row r="197" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A197" s="2">
+        <v>190</v>
+      </c>
+      <c r="B197" s="2" t="s">
+        <v>441</v>
+      </c>
+      <c r="C197" s="2" t="s">
+        <v>442</v>
+      </c>
+      <c r="D197" s="2" t="s">
+        <v>64</v>
+      </c>
+      <c r="E197" s="11">
+        <v>619</v>
+      </c>
+      <c r="F197" s="5">
+        <v>1.27</v>
+      </c>
+      <c r="G197" s="6">
+        <v>2.3999999999999998E-3</v>
+      </c>
+      <c r="J197" s="5"/>
+    </row>
+    <row r="198" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A198" s="2">
+        <v>191</v>
+      </c>
+      <c r="B198" s="2" t="s">
+        <v>443</v>
+      </c>
+      <c r="C198" s="2" t="s">
+        <v>444</v>
+      </c>
+      <c r="D198" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="E198" s="11">
+        <v>179</v>
+      </c>
+      <c r="F198" s="5">
+        <v>1.27</v>
+      </c>
+      <c r="G198" s="6">
+        <v>2.3999999999999998E-3</v>
+      </c>
+      <c r="J198" s="5"/>
+    </row>
+    <row r="199" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A199" s="2">
+        <v>192</v>
+      </c>
+      <c r="B199" s="2" t="s">
+        <v>445</v>
+      </c>
+      <c r="C199" s="2" t="s">
+        <v>446</v>
+      </c>
+      <c r="D199" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="E199" s="11">
+        <v>374</v>
+      </c>
+      <c r="F199" s="5">
+        <v>1.25</v>
+      </c>
+      <c r="G199" s="6">
+        <v>2.3E-3</v>
+      </c>
+      <c r="J199" s="5"/>
+    </row>
+    <row r="200" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A200" s="2">
+        <v>193</v>
+      </c>
+      <c r="B200" s="2" t="s">
+        <v>447</v>
+      </c>
+      <c r="C200" s="2" t="s">
+        <v>448</v>
+      </c>
+      <c r="D200" s="2" t="s">
+        <v>108</v>
+      </c>
+      <c r="E200" s="11">
+        <v>364</v>
+      </c>
+      <c r="F200" s="5">
+        <v>1.24</v>
+      </c>
+      <c r="G200" s="6">
+        <v>2.3E-3</v>
+      </c>
+      <c r="J200" s="5"/>
+    </row>
+    <row r="201" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A201" s="2">
+        <v>194</v>
+      </c>
+      <c r="B201" s="2" t="s">
+        <v>449</v>
+      </c>
+      <c r="C201" s="2" t="s">
+        <v>450</v>
+      </c>
+      <c r="D201" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="E201" s="11">
+        <v>172</v>
+      </c>
+      <c r="F201" s="5">
+        <v>1.24</v>
+      </c>
+      <c r="G201" s="6">
+        <v>2.3E-3</v>
+      </c>
+      <c r="J201" s="5"/>
+    </row>
+    <row r="202" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A202" s="2">
+        <v>195</v>
+      </c>
+      <c r="B202" s="2" t="s">
+        <v>451</v>
+      </c>
+      <c r="C202" s="2" t="s">
+        <v>452</v>
+      </c>
+      <c r="D202" s="2" t="s">
+        <v>45</v>
+      </c>
+      <c r="E202" s="11">
+        <v>149</v>
+      </c>
+      <c r="F202" s="5">
+        <v>1.21</v>
+      </c>
+      <c r="G202" s="6">
+        <v>2.3E-3</v>
+      </c>
+      <c r="J202" s="5"/>
+    </row>
+    <row r="203" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A203" s="2">
+        <v>196</v>
+      </c>
+      <c r="B203" s="2" t="s">
+        <v>453</v>
+      </c>
+      <c r="C203" s="2" t="s">
+        <v>454</v>
+      </c>
+      <c r="D203" s="2" t="s">
+        <v>57</v>
+      </c>
+      <c r="E203" s="11">
+        <v>52</v>
+      </c>
+      <c r="F203" s="5">
+        <v>1.21</v>
+      </c>
+      <c r="G203" s="6">
+        <v>2.3E-3</v>
+      </c>
+      <c r="J203" s="5"/>
+    </row>
+    <row r="204" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A204" s="2">
+        <v>197</v>
+      </c>
+      <c r="B204" s="2" t="s">
+        <v>455</v>
+      </c>
+      <c r="C204" s="2" t="s">
+        <v>456</v>
+      </c>
+      <c r="D204" s="2" t="s">
+        <v>78</v>
+      </c>
+      <c r="E204" s="11">
+        <v>236</v>
+      </c>
+      <c r="F204" s="5">
+        <v>1.2</v>
+      </c>
+      <c r="G204" s="6">
+        <v>2.2000000000000001E-3</v>
+      </c>
+      <c r="J204" s="5"/>
+    </row>
+    <row r="205" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A205" s="2">
+        <v>198</v>
+      </c>
+      <c r="B205" s="2" t="s">
+        <v>457</v>
+      </c>
+      <c r="C205" s="2" t="s">
+        <v>458</v>
+      </c>
+      <c r="D205" s="2" t="s">
+        <v>102</v>
+      </c>
+      <c r="E205" s="11">
+        <v>176</v>
+      </c>
+      <c r="F205" s="5">
+        <v>1.19</v>
+      </c>
+      <c r="G205" s="6">
+        <v>2.2000000000000001E-3</v>
+      </c>
+      <c r="J205" s="5"/>
+    </row>
+    <row r="206" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A206" s="2">
+        <v>199</v>
+      </c>
+      <c r="B206" s="2" t="s">
+        <v>459</v>
+      </c>
+      <c r="C206" s="2" t="s">
+        <v>460</v>
+      </c>
+      <c r="D206" s="2" t="s">
+        <v>64</v>
+      </c>
+      <c r="E206" s="11">
+        <v>92</v>
+      </c>
+      <c r="F206" s="5">
+        <v>1.1499999999999999</v>
+      </c>
+      <c r="G206" s="6">
+        <v>2.2000000000000001E-3</v>
+      </c>
+      <c r="J206" s="5"/>
+    </row>
+    <row r="207" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A207" s="2">
+        <v>200</v>
+      </c>
+      <c r="B207" s="2" t="s">
+        <v>461</v>
+      </c>
+      <c r="C207" s="2" t="s">
+        <v>462</v>
+      </c>
+      <c r="D207" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="E207" s="11">
+        <v>1501</v>
+      </c>
+      <c r="F207" s="5">
+        <v>1.1399999999999999</v>
+      </c>
+      <c r="G207" s="6">
+        <v>2.0999999999999999E-3</v>
+      </c>
+      <c r="J207" s="5"/>
+    </row>
+    <row r="208" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A208" s="2">
+        <v>201</v>
+      </c>
+      <c r="B208" s="2" t="s">
+        <v>463</v>
+      </c>
+      <c r="C208" s="2" t="s">
+        <v>464</v>
+      </c>
+      <c r="D208" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="E208" s="11">
+        <v>216</v>
+      </c>
+      <c r="F208" s="5">
+        <v>1.1200000000000001</v>
+      </c>
+      <c r="G208" s="6">
+        <v>2.0999999999999999E-3</v>
+      </c>
+      <c r="J208" s="5"/>
+    </row>
+    <row r="209" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A209" s="2">
+        <v>202</v>
+      </c>
+      <c r="B209" s="2" t="s">
+        <v>465</v>
+      </c>
+      <c r="C209" s="2" t="s">
+        <v>466</v>
+      </c>
+      <c r="D209" s="2" t="s">
+        <v>143</v>
+      </c>
+      <c r="E209" s="11">
+        <v>48</v>
+      </c>
+      <c r="F209" s="5">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="G209" s="6">
+        <v>2.0999999999999999E-3</v>
+      </c>
+      <c r="J209" s="5"/>
+    </row>
+    <row r="210" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A210" s="2">
+        <v>203</v>
+      </c>
+      <c r="B210" s="2" t="s">
+        <v>467</v>
+      </c>
+      <c r="C210" s="2" t="s">
+        <v>468</v>
+      </c>
+      <c r="D210" s="2" t="s">
+        <v>119</v>
+      </c>
+      <c r="E210" s="11">
+        <v>851</v>
+      </c>
+      <c r="F210" s="5">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="G210" s="6">
+        <v>2.0999999999999999E-3</v>
+      </c>
+      <c r="J210" s="5"/>
+    </row>
+    <row r="211" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A211" s="2">
+        <v>204</v>
+      </c>
+      <c r="B211" s="2" t="s">
+        <v>469</v>
+      </c>
+      <c r="C211" s="2" t="s">
+        <v>470</v>
+      </c>
+      <c r="D211" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="E211" s="11">
+        <v>113</v>
+      </c>
+      <c r="F211" s="5">
+        <v>1.07</v>
+      </c>
+      <c r="G211" s="6">
+        <v>2E-3</v>
+      </c>
+      <c r="J211" s="5"/>
+    </row>
+    <row r="212" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A212" s="2">
+        <v>205</v>
+      </c>
+      <c r="B212" s="2" t="s">
+        <v>471</v>
+      </c>
+      <c r="C212" s="2" t="s">
+        <v>472</v>
+      </c>
+      <c r="D212" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="E212" s="11">
+        <v>130</v>
+      </c>
+      <c r="F212" s="5">
+        <v>1.06</v>
+      </c>
+      <c r="G212" s="6">
+        <v>2E-3</v>
+      </c>
+      <c r="J212" s="5"/>
+    </row>
+    <row r="213" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A213" s="2">
+        <v>206</v>
+      </c>
+      <c r="B213" s="2" t="s">
+        <v>473</v>
+      </c>
+      <c r="C213" s="2" t="s">
+        <v>474</v>
+      </c>
+      <c r="D213" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="E213" s="11">
+        <v>1774</v>
+      </c>
+      <c r="F213" s="5">
+        <v>1.04</v>
+      </c>
+      <c r="G213" s="6">
+        <v>1.9E-3</v>
+      </c>
+      <c r="J213" s="5"/>
+    </row>
+    <row r="214" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A214" s="2">
+        <v>207</v>
+      </c>
+      <c r="B214" s="2" t="s">
+        <v>475</v>
+      </c>
+      <c r="C214" s="2" t="s">
+        <v>476</v>
+      </c>
+      <c r="D214" s="2" t="s">
+        <v>57</v>
+      </c>
+      <c r="E214" s="11">
+        <v>364</v>
+      </c>
+      <c r="F214" s="5">
+        <v>1.03</v>
+      </c>
+      <c r="G214" s="6">
+        <v>1.9E-3</v>
+      </c>
+      <c r="J214" s="5"/>
+    </row>
+    <row r="215" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A215" s="2">
+        <v>208</v>
+      </c>
+      <c r="B215" s="2" t="s">
+        <v>477</v>
+      </c>
+      <c r="C215" s="2" t="s">
+        <v>478</v>
+      </c>
+      <c r="D215" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="E215" s="11">
+        <v>1106</v>
+      </c>
+      <c r="F215" s="5">
+        <v>1.02</v>
+      </c>
+      <c r="G215" s="6">
+        <v>1.9E-3</v>
+      </c>
+      <c r="J215" s="5"/>
+    </row>
+    <row r="216" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A216" s="2">
+        <v>209</v>
+      </c>
+      <c r="B216" s="2" t="s">
+        <v>479</v>
+      </c>
+      <c r="C216" s="2" t="s">
+        <v>480</v>
+      </c>
+      <c r="D216" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="E216" s="11">
+        <v>89</v>
+      </c>
+      <c r="F216" s="5">
+        <v>1.02</v>
+      </c>
+      <c r="G216" s="6">
+        <v>1.9E-3</v>
+      </c>
+      <c r="J216" s="5"/>
+    </row>
+    <row r="217" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A217" s="2">
+        <v>210</v>
+      </c>
+      <c r="B217" s="2" t="s">
+        <v>481</v>
+      </c>
+      <c r="C217" s="2" t="s">
+        <v>482</v>
+      </c>
+      <c r="D217" s="2" t="s">
+        <v>125</v>
+      </c>
+      <c r="E217" s="11">
+        <v>111</v>
+      </c>
+      <c r="F217" s="5">
+        <v>0.99</v>
+      </c>
+      <c r="G217" s="6">
+        <v>1.8E-3</v>
+      </c>
+      <c r="J217" s="5"/>
+    </row>
+    <row r="218" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A218" s="2">
+        <v>211</v>
+      </c>
+      <c r="B218" s="2" t="s">
+        <v>483</v>
+      </c>
+      <c r="C218" s="2" t="s">
+        <v>484</v>
+      </c>
+      <c r="D218" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="E218" s="11">
+        <v>73</v>
+      </c>
+      <c r="F218" s="5">
+        <v>0.98</v>
+      </c>
+      <c r="G218" s="6">
+        <v>1.8E-3</v>
+      </c>
+      <c r="J218" s="5"/>
+    </row>
+    <row r="219" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A219" s="2">
+        <v>212</v>
+      </c>
+      <c r="B219" s="2" t="s">
+        <v>485</v>
+      </c>
+      <c r="C219" s="2" t="s">
+        <v>486</v>
+      </c>
+      <c r="D219" s="2" t="s">
+        <v>78</v>
+      </c>
+      <c r="E219" s="11">
+        <v>287</v>
+      </c>
+      <c r="F219" s="5">
+        <v>0.96</v>
+      </c>
+      <c r="G219" s="6">
+        <v>1.8E-3</v>
+      </c>
+      <c r="J219" s="5"/>
+    </row>
+    <row r="220" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A220" s="2">
+        <v>213</v>
+      </c>
+      <c r="B220" s="2" t="s">
+        <v>487</v>
+      </c>
+      <c r="C220" s="2" t="s">
+        <v>488</v>
+      </c>
+      <c r="D220" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="E220" s="11">
+        <v>2608</v>
+      </c>
+      <c r="F220" s="5">
+        <v>0.95</v>
+      </c>
+      <c r="G220" s="6">
+        <v>1.8E-3</v>
+      </c>
+      <c r="J220" s="5"/>
+    </row>
+    <row r="221" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A221" s="2">
+        <v>214</v>
+      </c>
+      <c r="B221" s="2" t="s">
+        <v>489</v>
+      </c>
+      <c r="C221" s="2" t="s">
+        <v>490</v>
+      </c>
+      <c r="D221" s="2" t="s">
+        <v>84</v>
+      </c>
+      <c r="E221" s="11">
+        <v>273</v>
+      </c>
+      <c r="F221" s="5">
+        <v>0.94</v>
+      </c>
+      <c r="G221" s="6">
+        <v>1.8E-3</v>
+      </c>
+      <c r="J221" s="5"/>
+    </row>
+    <row r="222" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A222" s="2">
+        <v>215</v>
+      </c>
+      <c r="B222" s="2" t="s">
+        <v>491</v>
+      </c>
+      <c r="C222" s="2" t="s">
+        <v>492</v>
+      </c>
+      <c r="D222" s="2" t="s">
+        <v>64</v>
+      </c>
+      <c r="E222" s="11">
+        <v>217</v>
+      </c>
+      <c r="F222" s="5">
+        <v>0.93</v>
+      </c>
+      <c r="G222" s="6">
+        <v>1.6999999999999999E-3</v>
+      </c>
+      <c r="J222" s="5"/>
+    </row>
+    <row r="223" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A223" s="2">
+        <v>216</v>
+      </c>
+      <c r="B223" s="2" t="s">
+        <v>493</v>
+      </c>
+      <c r="C223" s="2" t="s">
+        <v>494</v>
+      </c>
+      <c r="D223" s="2" t="s">
+        <v>146</v>
+      </c>
+      <c r="E223" s="11">
+        <v>475</v>
+      </c>
+      <c r="F223" s="5">
+        <v>0.92</v>
+      </c>
+      <c r="G223" s="6">
+        <v>1.6999999999999999E-3</v>
+      </c>
+      <c r="J223" s="5"/>
+    </row>
+    <row r="224" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A224" s="2">
+        <v>217</v>
+      </c>
+      <c r="B224" s="2" t="s">
+        <v>495</v>
+      </c>
+      <c r="C224" s="2" t="s">
+        <v>496</v>
+      </c>
+      <c r="D224" s="2" t="s">
+        <v>131</v>
+      </c>
+      <c r="E224" s="11">
+        <v>221</v>
+      </c>
+      <c r="F224" s="5">
+        <v>0.92</v>
+      </c>
+      <c r="G224" s="6">
+        <v>1.6999999999999999E-3</v>
+      </c>
+      <c r="J224" s="5"/>
+    </row>
+    <row r="225" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A225" s="2">
+        <v>218</v>
+      </c>
+      <c r="B225" s="2" t="s">
+        <v>497</v>
+      </c>
+      <c r="C225" s="2" t="s">
+        <v>498</v>
+      </c>
+      <c r="D225" s="2" t="s">
+        <v>72</v>
+      </c>
+      <c r="E225" s="11">
+        <v>105</v>
+      </c>
+      <c r="F225" s="5">
+        <v>0.91</v>
+      </c>
+      <c r="G225" s="6">
+        <v>1.6999999999999999E-3</v>
+      </c>
+      <c r="J225" s="5"/>
+    </row>
+    <row r="226" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A226" s="2">
+        <v>219</v>
+      </c>
+      <c r="B226" s="2" t="s">
+        <v>499</v>
+      </c>
+      <c r="C226" s="2" t="s">
+        <v>500</v>
+      </c>
+      <c r="D226" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="E226" s="11">
+        <v>53</v>
+      </c>
+      <c r="F226" s="5">
+        <v>0.91</v>
+      </c>
+      <c r="G226" s="6">
+        <v>1.6999999999999999E-3</v>
+      </c>
+      <c r="J226" s="5"/>
+    </row>
+    <row r="227" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A227" s="2">
+        <v>220</v>
+      </c>
+      <c r="B227" s="2" t="s">
+        <v>501</v>
+      </c>
+      <c r="C227" s="2" t="s">
+        <v>502</v>
+      </c>
+      <c r="D227" s="2" t="s">
+        <v>64</v>
+      </c>
+      <c r="E227" s="11">
+        <v>325</v>
+      </c>
+      <c r="F227" s="5">
+        <v>0.9</v>
+      </c>
+      <c r="G227" s="6">
+        <v>1.6999999999999999E-3</v>
+      </c>
+      <c r="J227" s="5"/>
+    </row>
+    <row r="228" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A228" s="2">
+        <v>221</v>
+      </c>
+      <c r="B228" s="2" t="s">
+        <v>503</v>
+      </c>
+      <c r="C228" s="2" t="s">
+        <v>504</v>
+      </c>
+      <c r="D228" s="2" t="s">
+        <v>119</v>
+      </c>
+      <c r="E228" s="11">
+        <v>3345</v>
+      </c>
+      <c r="F228" s="5">
+        <v>0.87</v>
+      </c>
+      <c r="G228" s="6">
+        <v>1.6000000000000001E-3</v>
+      </c>
+      <c r="J228" s="5"/>
+    </row>
+    <row r="229" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A229" s="2">
+        <v>222</v>
+      </c>
+      <c r="B229" s="2" t="s">
+        <v>505</v>
+      </c>
+      <c r="C229" s="2" t="s">
+        <v>506</v>
+      </c>
+      <c r="D229" s="2" t="s">
+        <v>81</v>
+      </c>
+      <c r="E229" s="11">
+        <v>171</v>
+      </c>
+      <c r="F229" s="5">
+        <v>0.86</v>
+      </c>
+      <c r="G229" s="6">
+        <v>1.6000000000000001E-3</v>
+      </c>
+      <c r="J229" s="5"/>
+    </row>
+    <row r="230" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A230" s="2">
+        <v>223</v>
+      </c>
+      <c r="B230" s="2" t="s">
+        <v>507</v>
+      </c>
+      <c r="C230" s="2" t="s">
+        <v>508</v>
+      </c>
+      <c r="D230" s="2" t="s">
+        <v>69</v>
+      </c>
+      <c r="E230" s="11">
+        <v>1303</v>
+      </c>
+      <c r="F230" s="5">
+        <v>0.84</v>
+      </c>
+      <c r="G230" s="6">
+        <v>1.6000000000000001E-3</v>
+      </c>
+      <c r="J230" s="5"/>
+    </row>
+    <row r="231" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A231" s="2">
+        <v>224</v>
+      </c>
+      <c r="B231" s="2" t="s">
+        <v>509</v>
+      </c>
+      <c r="C231" s="2" t="s">
+        <v>510</v>
+      </c>
+      <c r="D231" s="2" t="s">
+        <v>99</v>
+      </c>
+      <c r="E231" s="11">
+        <v>679</v>
+      </c>
+      <c r="F231" s="5">
+        <v>0.83</v>
+      </c>
+      <c r="G231" s="6">
+        <v>1.6000000000000001E-3</v>
+      </c>
+      <c r="J231" s="5"/>
+    </row>
+    <row r="232" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A232" s="2">
+        <v>225</v>
+      </c>
+      <c r="B232" s="2" t="s">
+        <v>511</v>
+      </c>
+      <c r="C232" s="2" t="s">
+        <v>512</v>
+      </c>
+      <c r="D232" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="E232" s="11">
+        <v>271</v>
+      </c>
+      <c r="F232" s="5">
+        <v>0.82</v>
+      </c>
+      <c r="G232" s="6">
+        <v>1.5E-3</v>
+      </c>
+      <c r="J232" s="5"/>
+    </row>
+    <row r="233" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A233" s="2">
+        <v>226</v>
+      </c>
+      <c r="B233" s="2" t="s">
+        <v>513</v>
+      </c>
+      <c r="C233" s="2" t="s">
+        <v>514</v>
+      </c>
+      <c r="D233" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="E233" s="11">
+        <v>15</v>
+      </c>
+      <c r="F233" s="5">
+        <v>0.82</v>
+      </c>
+      <c r="G233" s="6">
+        <v>1.5E-3</v>
+      </c>
+      <c r="J233" s="5"/>
+    </row>
+    <row r="234" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A234" s="2">
+        <v>227</v>
+      </c>
+      <c r="B234" s="2" t="s">
+        <v>515</v>
+      </c>
+      <c r="C234" s="2" t="s">
+        <v>516</v>
+      </c>
+      <c r="D234" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="E234" s="11">
+        <v>3044</v>
+      </c>
+      <c r="F234" s="5">
+        <v>0.82</v>
+      </c>
+      <c r="G234" s="6">
+        <v>1.5E-3</v>
+      </c>
+      <c r="J234" s="5"/>
+    </row>
+    <row r="235" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A235" s="2">
+        <v>228</v>
+      </c>
+      <c r="B235" s="2" t="s">
+        <v>517</v>
+      </c>
+      <c r="C235" s="2" t="s">
+        <v>518</v>
+      </c>
+      <c r="D235" s="2" t="s">
+        <v>99</v>
+      </c>
+      <c r="E235" s="11">
+        <v>269</v>
+      </c>
+      <c r="F235" s="5">
+        <v>0.8</v>
+      </c>
+      <c r="G235" s="6">
+        <v>1.5E-3</v>
+      </c>
+      <c r="J235" s="5"/>
+    </row>
+    <row r="236" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A236" s="2">
+        <v>229</v>
+      </c>
+      <c r="B236" s="2" t="s">
+        <v>519</v>
+      </c>
+      <c r="C236" s="2" t="s">
+        <v>520</v>
+      </c>
+      <c r="D236" s="2" t="s">
+        <v>113</v>
+      </c>
+      <c r="E236" s="11">
+        <v>472</v>
+      </c>
+      <c r="F236" s="5">
+        <v>0.79</v>
+      </c>
+      <c r="G236" s="6">
+        <v>1.5E-3</v>
+      </c>
+      <c r="J236" s="5"/>
+    </row>
+    <row r="237" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A237" s="2">
+        <v>230</v>
+      </c>
+      <c r="B237" s="2" t="s">
+        <v>521</v>
+      </c>
+      <c r="C237" s="2" t="s">
+        <v>522</v>
+      </c>
+      <c r="D237" s="2" t="s">
+        <v>45</v>
+      </c>
+      <c r="E237" s="11">
+        <v>359</v>
+      </c>
+      <c r="F237" s="5">
+        <v>0.79</v>
+      </c>
+      <c r="G237" s="6">
+        <v>1.5E-3</v>
+      </c>
+      <c r="J237" s="5"/>
+    </row>
+    <row r="238" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A238" s="2">
+        <v>231</v>
+      </c>
+      <c r="B238" s="2" t="s">
+        <v>523</v>
+      </c>
+      <c r="C238" s="2" t="s">
+        <v>524</v>
+      </c>
+      <c r="D238" s="2" t="s">
+        <v>131</v>
+      </c>
+      <c r="E238" s="11">
+        <v>258</v>
+      </c>
+      <c r="F238" s="5">
+        <v>0.77</v>
+      </c>
+      <c r="G238" s="6">
+        <v>1.4E-3</v>
+      </c>
+      <c r="J238" s="5"/>
+    </row>
+    <row r="239" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A239" s="2">
+        <v>232</v>
+      </c>
+      <c r="B239" s="2" t="s">
+        <v>525</v>
+      </c>
+      <c r="C239" s="2" t="s">
+        <v>526</v>
+      </c>
+      <c r="D239" s="2" t="s">
+        <v>149</v>
+      </c>
+      <c r="E239" s="11">
+        <v>144</v>
+      </c>
+      <c r="F239" s="5">
+        <v>0.77</v>
+      </c>
+      <c r="G239" s="6">
+        <v>1.4E-3</v>
+      </c>
+      <c r="J239" s="5"/>
+    </row>
+    <row r="240" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A240" s="2">
+        <v>233</v>
+      </c>
+      <c r="B240" s="2" t="s">
+        <v>527</v>
+      </c>
+      <c r="C240" s="2" t="s">
+        <v>528</v>
+      </c>
+      <c r="D240" s="2" t="s">
+        <v>57</v>
+      </c>
+      <c r="E240" s="11">
+        <v>46</v>
+      </c>
+      <c r="F240" s="5">
+        <v>0.77</v>
+      </c>
+      <c r="G240" s="6">
+        <v>1.4E-3</v>
+      </c>
+      <c r="J240" s="5"/>
+    </row>
+    <row r="241" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A241" s="2">
+        <v>234</v>
+      </c>
+      <c r="B241" s="2" t="s">
+        <v>529</v>
+      </c>
+      <c r="C241" s="2" t="s">
+        <v>530</v>
+      </c>
+      <c r="D241" s="2" t="s">
+        <v>93</v>
+      </c>
+      <c r="E241" s="11">
+        <v>536</v>
+      </c>
+      <c r="F241" s="5">
+        <v>0.76</v>
+      </c>
+      <c r="G241" s="6">
+        <v>1.4E-3</v>
+      </c>
+      <c r="J241" s="5"/>
+    </row>
+    <row r="242" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A242" s="2">
+        <v>235</v>
+      </c>
+      <c r="B242" s="2" t="s">
+        <v>531</v>
+      </c>
+      <c r="C242" s="2" t="s">
+        <v>532</v>
+      </c>
+      <c r="D242" s="2" t="s">
+        <v>116</v>
+      </c>
+      <c r="E242" s="11">
+        <v>234</v>
+      </c>
+      <c r="F242" s="5">
+        <v>0.76</v>
+      </c>
+      <c r="G242" s="6">
+        <v>1.4E-3</v>
+      </c>
+      <c r="J242" s="5"/>
+    </row>
+    <row r="243" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A243" s="2">
+        <v>236</v>
+      </c>
+      <c r="B243" s="2" t="s">
+        <v>533</v>
+      </c>
+      <c r="C243" s="2" t="s">
+        <v>534</v>
+      </c>
+      <c r="D243" s="2" t="s">
+        <v>152</v>
+      </c>
+      <c r="E243" s="11">
+        <v>387</v>
+      </c>
+      <c r="F243" s="5">
+        <v>0.73</v>
+      </c>
+      <c r="G243" s="6">
+        <v>1.4E-3</v>
+      </c>
+      <c r="J243" s="5"/>
+    </row>
+    <row r="244" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A244" s="2">
+        <v>237</v>
+      </c>
+      <c r="B244" s="2" t="s">
+        <v>535</v>
+      </c>
+      <c r="C244" s="2" t="s">
+        <v>536</v>
+      </c>
+      <c r="D244" s="2" t="s">
+        <v>99</v>
+      </c>
+      <c r="E244" s="11">
+        <v>185</v>
+      </c>
+      <c r="F244" s="5">
+        <v>0.73</v>
+      </c>
+      <c r="G244" s="6">
+        <v>1.4E-3</v>
+      </c>
+      <c r="J244" s="5"/>
+    </row>
+    <row r="245" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A245" s="2">
+        <v>238</v>
+      </c>
+      <c r="B245" s="2" t="s">
+        <v>537</v>
+      </c>
+      <c r="C245" s="2" t="s">
+        <v>538</v>
+      </c>
+      <c r="D245" s="2" t="s">
+        <v>78</v>
+      </c>
+      <c r="E245" s="11">
+        <v>277</v>
+      </c>
+      <c r="F245" s="5">
+        <v>0.73</v>
+      </c>
+      <c r="G245" s="6">
+        <v>1.4E-3</v>
+      </c>
+      <c r="J245" s="5"/>
+    </row>
+    <row r="246" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A246" s="2">
+        <v>239</v>
+      </c>
+      <c r="B246" s="2" t="s">
+        <v>539</v>
+      </c>
+      <c r="C246" s="2" t="s">
+        <v>540</v>
+      </c>
+      <c r="D246" s="2" t="s">
+        <v>102</v>
+      </c>
+      <c r="E246" s="11">
+        <v>47</v>
+      </c>
+      <c r="F246" s="5">
+        <v>0.71</v>
+      </c>
+      <c r="G246" s="6">
+        <v>1.2999999999999999E-3</v>
+      </c>
+      <c r="J246" s="5"/>
+    </row>
+    <row r="247" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A247" s="2">
+        <v>240</v>
+      </c>
+      <c r="B247" s="2" t="s">
+        <v>541</v>
+      </c>
+      <c r="C247" s="2" t="s">
+        <v>542</v>
+      </c>
+      <c r="D247" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="E247" s="11">
+        <v>81</v>
+      </c>
+      <c r="F247" s="5">
+        <v>0.7</v>
+      </c>
+      <c r="G247" s="6">
+        <v>1.2999999999999999E-3</v>
+      </c>
+      <c r="J247" s="5"/>
+    </row>
+    <row r="248" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A248" s="2">
+        <v>241</v>
+      </c>
+      <c r="B248" s="2" t="s">
+        <v>543</v>
+      </c>
+      <c r="C248" s="2" t="s">
+        <v>544</v>
+      </c>
+      <c r="D248" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="E248" s="11">
+        <v>108</v>
+      </c>
+      <c r="F248" s="5">
+        <v>0.68</v>
+      </c>
+      <c r="G248" s="6">
+        <v>1.2999999999999999E-3</v>
+      </c>
+      <c r="J248" s="5"/>
+    </row>
+    <row r="249" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A249" s="2">
+        <v>242</v>
+      </c>
+      <c r="B249" s="2" t="s">
+        <v>545</v>
+      </c>
+      <c r="C249" s="2" t="s">
+        <v>546</v>
+      </c>
+      <c r="D249" s="2" t="s">
+        <v>96</v>
+      </c>
+      <c r="E249" s="11">
+        <v>196</v>
+      </c>
+      <c r="F249" s="5">
+        <v>0.67</v>
+      </c>
+      <c r="G249" s="6">
+        <v>1.2999999999999999E-3</v>
+      </c>
+      <c r="J249" s="5"/>
+    </row>
+    <row r="250" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A250" s="2">
+        <v>243</v>
+      </c>
+      <c r="B250" s="2" t="s">
+        <v>547</v>
+      </c>
+      <c r="C250" s="2" t="s">
         <v>548</v>
       </c>
-      <c r="F11" s="6" t="n">
-[...566 lines deleted...]
-      <c r="E26" s="5" t="n">
+      <c r="D250" s="2" t="s">
+        <v>155</v>
+      </c>
+      <c r="E250" s="11">
+        <v>144</v>
+      </c>
+      <c r="F250" s="5">
+        <v>0.66</v>
+      </c>
+      <c r="G250" s="6">
+        <v>1.1999999999999999E-3</v>
+      </c>
+      <c r="J250" s="5"/>
+    </row>
+    <row r="251" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A251" s="2">
+        <v>244</v>
+      </c>
+      <c r="B251" s="2" t="s">
+        <v>549</v>
+      </c>
+      <c r="C251" s="2" t="s">
+        <v>550</v>
+      </c>
+      <c r="D251" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="E251" s="11">
+        <v>162</v>
+      </c>
+      <c r="F251" s="5">
+        <v>0.65</v>
+      </c>
+      <c r="G251" s="6">
+        <v>1.1999999999999999E-3</v>
+      </c>
+      <c r="J251" s="5"/>
+    </row>
+    <row r="252" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A252" s="2">
         <v>245</v>
       </c>
-      <c r="F26" s="6" t="n">
-[...244 lines deleted...]
-      <c r="A33" s="1" t="n">
+      <c r="B252" s="2" t="s">
+        <v>551</v>
+      </c>
+      <c r="C252" s="2" t="s">
+        <v>552</v>
+      </c>
+      <c r="D252" s="2" t="s">
+        <v>64</v>
+      </c>
+      <c r="E252" s="11">
+        <v>50</v>
+      </c>
+      <c r="F252" s="5">
+        <v>0.63</v>
+      </c>
+      <c r="G252" s="6">
+        <v>1.1999999999999999E-3</v>
+      </c>
+      <c r="J252" s="5"/>
+    </row>
+    <row r="253" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A253" s="2">
+        <v>246</v>
+      </c>
+      <c r="B253" s="2" t="s">
+        <v>553</v>
+      </c>
+      <c r="C253" s="2" t="s">
+        <v>554</v>
+      </c>
+      <c r="D253" s="2" t="s">
+        <v>116</v>
+      </c>
+      <c r="E253" s="11">
+        <v>1347</v>
+      </c>
+      <c r="F253" s="5">
+        <v>0.57999999999999996</v>
+      </c>
+      <c r="G253" s="6">
+        <v>1.1000000000000001E-3</v>
+      </c>
+      <c r="J253" s="5"/>
+    </row>
+    <row r="254" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A254" s="2">
+        <v>247</v>
+      </c>
+      <c r="B254" s="2" t="s">
+        <v>555</v>
+      </c>
+      <c r="C254" s="2" t="s">
+        <v>556</v>
+      </c>
+      <c r="D254" s="2" t="s">
+        <v>81</v>
+      </c>
+      <c r="E254" s="11">
+        <v>194</v>
+      </c>
+      <c r="F254" s="5">
+        <v>0.56999999999999995</v>
+      </c>
+      <c r="G254" s="6">
+        <v>1.1000000000000001E-3</v>
+      </c>
+      <c r="J254" s="5"/>
+    </row>
+    <row r="255" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A255" s="2">
+        <v>248</v>
+      </c>
+      <c r="B255" s="2" t="s">
+        <v>557</v>
+      </c>
+      <c r="C255" s="2" t="s">
+        <v>558</v>
+      </c>
+      <c r="D255" s="2" t="s">
+        <v>81</v>
+      </c>
+      <c r="E255" s="11">
+        <v>47</v>
+      </c>
+      <c r="F255" s="5">
+        <v>0.43</v>
+      </c>
+      <c r="G255" s="6">
+        <v>8.0000000000000004E-4</v>
+      </c>
+      <c r="J255" s="5"/>
+    </row>
+    <row r="256" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A256" s="2">
+        <v>249</v>
+      </c>
+      <c r="B256" s="2" t="s">
+        <v>559</v>
+      </c>
+      <c r="C256" s="2" t="s">
+        <v>560</v>
+      </c>
+      <c r="D256" s="2" t="s">
         <v>26</v>
       </c>
-      <c r="B33" s="1" t="inlineStr">
-[...1904 lines deleted...]
-      <c r="A91" s="1" t="n">
+      <c r="E256" s="11">
+        <v>95</v>
+      </c>
+      <c r="F256" s="5">
+        <v>0.42</v>
+      </c>
+      <c r="G256" s="6">
+        <v>8.0000000000000004E-4</v>
+      </c>
+      <c r="J256" s="5"/>
+    </row>
+    <row r="257" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A257" s="2">
+        <v>250</v>
+      </c>
+      <c r="B257" s="2" t="s">
+        <v>561</v>
+      </c>
+      <c r="C257" s="2" t="s">
+        <v>562</v>
+      </c>
+      <c r="D257" s="2" t="s">
         <v>84</v>
       </c>
-      <c r="B91" s="1" t="inlineStr">
-[...3947 lines deleted...]
-      <c r="F222" s="6" t="n">
+      <c r="E257" s="11">
+        <v>405</v>
+      </c>
+      <c r="F257" s="5">
+        <v>0.26</v>
+      </c>
+      <c r="G257" s="6">
+        <v>5.0000000000000001E-4</v>
+      </c>
+      <c r="J257" s="5"/>
+    </row>
+    <row r="258" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A258" s="8"/>
+      <c r="B258" s="8" t="s">
+        <v>563</v>
+      </c>
+      <c r="C258" s="8"/>
+      <c r="D258" s="8"/>
+      <c r="E258" s="8"/>
+      <c r="F258" s="9">
+        <v>533.94000000000005</v>
+      </c>
+      <c r="G258" s="10">
+        <v>0.99919999999999998</v>
+      </c>
+    </row>
+    <row r="260" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="B260" s="3" t="s">
+        <v>564</v>
+      </c>
+    </row>
+    <row r="261" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A261" s="2">
+        <v>251</v>
+      </c>
+      <c r="B261" s="3" t="s">
+        <v>565</v>
+      </c>
+      <c r="F261" s="5">
+        <v>0.16</v>
+      </c>
+      <c r="G261" s="6">
+        <v>2.9999999999999997E-4</v>
+      </c>
+      <c r="H261" s="7">
+        <v>46146</v>
+      </c>
+    </row>
+    <row r="262" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A262" s="8"/>
+      <c r="B262" s="8" t="s">
+        <v>563</v>
+      </c>
+      <c r="C262" s="8"/>
+      <c r="D262" s="8"/>
+      <c r="E262" s="8"/>
+      <c r="F262" s="9">
+        <v>0.16</v>
+      </c>
+      <c r="G262" s="10">
+        <v>2.9999999999999997E-4</v>
+      </c>
+    </row>
+    <row r="264" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="B264" s="3" t="s">
+        <v>566</v>
+      </c>
+    </row>
+    <row r="265" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="B265" s="2" t="s">
+        <v>567</v>
+      </c>
+      <c r="E265" s="11"/>
+      <c r="F265" s="5">
+        <v>0.1</v>
+      </c>
+      <c r="G265" s="6">
+        <v>5.0000000000000001E-4</v>
+      </c>
+      <c r="J265" s="5"/>
+    </row>
+    <row r="266" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A266" s="8"/>
+      <c r="B266" s="8" t="s">
+        <v>563</v>
+      </c>
+      <c r="C266" s="8"/>
+      <c r="D266" s="8"/>
+      <c r="E266" s="8"/>
+      <c r="F266" s="9">
+        <v>0.1</v>
+      </c>
+      <c r="G266" s="10">
+        <v>5.0000000000000001E-4</v>
+      </c>
+    </row>
+    <row r="268" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A268" s="4"/>
+      <c r="B268" s="4" t="s">
+        <v>568</v>
+      </c>
+      <c r="C268" s="4"/>
+      <c r="D268" s="4"/>
+      <c r="E268" s="4"/>
+      <c r="F268" s="12">
+        <v>534.20000000000005</v>
+      </c>
+      <c r="G268" s="13">
         <v>1</v>
       </c>
-      <c r="G222" s="7" t="n">
-[...1166 lines deleted...]
-      <c r="G268" s="13" t="n">
+    </row>
+    <row r="269" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A269" s="2" t="s">
+        <v>569</v>
+      </c>
+    </row>
+    <row r="270" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A270" s="14">
         <v>1</v>
       </c>
-    </row>
-[...18 lines deleted...]
-      <c r="A271" s="15" t="n">
+      <c r="B270" s="14" t="s">
+        <v>570</v>
+      </c>
+    </row>
+    <row r="271" spans="1:10" ht="27" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A271" s="14">
         <v>2</v>
       </c>
-      <c r="B271" s="15" t="inlineStr">
-[...16 lines deleted...]
-        </is>
+      <c r="B271" s="14" t="s">
+        <v>571</v>
+      </c>
+    </row>
+    <row r="275" spans="2:2" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B275" s="1" t="s">
+        <v>572</v>
+      </c>
+    </row>
+    <row r="289" spans="2:2" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B289" s="1" t="s">
+        <v>573</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="B1:F1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
+  <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-[...4 lines deleted...]
-  <dimension ref="A1:A1"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7D0F67A8-8CD9-45FC-9FAB-D664DC1C01C1}">
+  <dimension ref="A1:E65"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="A1" sqref="A1"/>
+    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
+      <pane xSplit="2" ySplit="5" topLeftCell="C6" activePane="bottomRight" state="frozen"/>
+      <selection activeCell="A4" sqref="A4"/>
+      <selection pane="topRight" activeCell="C4" sqref="C4"/>
+      <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
+      <selection pane="bottomRight" activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
+  <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="12" x14ac:dyDescent="0.3"/>
+  <cols>
+    <col min="1" max="1" width="6.7265625" style="16" customWidth="1"/>
+    <col min="2" max="2" width="81.81640625" style="16" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="15.7265625" style="16" customWidth="1"/>
+    <col min="4" max="16384" width="9.1796875" style="16"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:3" ht="13.5" hidden="1" x14ac:dyDescent="0.35">
+      <c r="A1" s="16" t="s">
+        <v>574</v>
+      </c>
+      <c r="B1" s="16" t="s">
+        <v>574</v>
+      </c>
+      <c r="C1" s="17">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="2" spans="1:3" ht="13.5" hidden="1" x14ac:dyDescent="0.35">
+      <c r="C2" s="17" t="s">
+        <v>575</v>
+      </c>
+    </row>
+    <row r="3" spans="1:3" ht="13.5" hidden="1" x14ac:dyDescent="0.35">
+      <c r="C3" s="17" t="s">
+        <v>576</v>
+      </c>
+    </row>
+    <row r="4" spans="1:3" s="20" customFormat="1" ht="24" x14ac:dyDescent="0.3">
+      <c r="A4" s="18" t="s">
+        <v>577</v>
+      </c>
+      <c r="B4" s="18" t="s">
+        <v>578</v>
+      </c>
+      <c r="C4" s="19" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="5" spans="1:3" s="20" customFormat="1" ht="35.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="18"/>
+      <c r="B5" s="18"/>
+      <c r="C5" s="21" t="s">
+        <v>579</v>
+      </c>
+    </row>
+    <row r="6" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A6" s="22"/>
+      <c r="B6" s="22"/>
+      <c r="C6" s="21"/>
+    </row>
+    <row r="7" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A7" s="18">
+        <v>1</v>
+      </c>
+      <c r="B7" s="23" t="s">
+        <v>580</v>
+      </c>
+      <c r="C7" s="23"/>
+    </row>
+    <row r="8" spans="1:3" s="26" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="24"/>
+      <c r="B8" s="23" t="s">
+        <v>581</v>
+      </c>
+      <c r="C8" s="25">
+        <v>0.32</v>
+      </c>
+    </row>
+    <row r="9" spans="1:3" s="26" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="24"/>
+      <c r="B9" s="23" t="s">
+        <v>583</v>
+      </c>
+      <c r="C9" s="25">
+        <v>0.09</v>
+      </c>
+    </row>
+    <row r="10" spans="1:3" s="29" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="27">
+        <v>2</v>
+      </c>
+      <c r="B10" s="28" t="s">
+        <v>584</v>
+      </c>
+      <c r="C10" s="25" t="s">
+        <v>582</v>
+      </c>
+    </row>
+    <row r="11" spans="1:3" s="29" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="27">
+        <v>3</v>
+      </c>
+      <c r="B11" s="28" t="s">
+        <v>585</v>
+      </c>
+      <c r="C11" s="25" t="s">
+        <v>582</v>
+      </c>
+    </row>
+    <row r="12" spans="1:3" s="29" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A12" s="27">
+        <v>4</v>
+      </c>
+      <c r="B12" s="28" t="s">
+        <v>586</v>
+      </c>
+      <c r="C12" s="30" t="s">
+        <v>582</v>
+      </c>
+    </row>
+    <row r="13" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A13" s="18">
+        <v>5</v>
+      </c>
+      <c r="B13" s="23" t="s">
+        <v>587</v>
+      </c>
+      <c r="C13" s="23"/>
+    </row>
+    <row r="14" spans="1:3" s="34" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="31"/>
+      <c r="B14" s="32" t="s">
+        <v>588</v>
+      </c>
+      <c r="C14" s="33"/>
+    </row>
+    <row r="15" spans="1:3" s="38" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A15" s="35"/>
+      <c r="B15" s="36" t="s">
+        <v>590</v>
+      </c>
+      <c r="C15" s="37"/>
+    </row>
+    <row r="16" spans="1:3" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A16" s="18">
+        <v>6</v>
+      </c>
+      <c r="B16" s="36" t="s">
+        <v>591</v>
+      </c>
+      <c r="C16" s="39" t="s">
+        <v>589</v>
+      </c>
+    </row>
+    <row r="17" spans="1:3" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A17" s="18">
+        <v>7</v>
+      </c>
+      <c r="B17" s="23" t="s">
+        <v>592</v>
+      </c>
+      <c r="C17" s="39" t="s">
+        <v>589</v>
+      </c>
+    </row>
+    <row r="18" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A18" s="18">
+        <v>8</v>
+      </c>
+      <c r="B18" s="23" t="s">
+        <v>593</v>
+      </c>
+      <c r="C18" s="23"/>
+    </row>
+    <row r="19" spans="1:3" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A19" s="18"/>
+      <c r="B19" s="40" t="s">
+        <v>588</v>
+      </c>
+      <c r="C19" s="39" t="s">
+        <v>589</v>
+      </c>
+    </row>
+    <row r="20" spans="1:3" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A20" s="18"/>
+      <c r="B20" s="40" t="s">
+        <v>594</v>
+      </c>
+      <c r="C20" s="39" t="s">
+        <v>589</v>
+      </c>
+    </row>
+    <row r="21" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A21" s="18">
+        <v>9</v>
+      </c>
+      <c r="B21" s="23" t="s">
+        <v>595</v>
+      </c>
+      <c r="C21" s="23"/>
+    </row>
+    <row r="22" spans="1:3" s="44" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A22" s="41"/>
+      <c r="B22" s="42" t="s">
+        <v>596</v>
+      </c>
+      <c r="C22" s="43"/>
+    </row>
+    <row r="23" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A23" s="45" t="s">
+        <v>597</v>
+      </c>
+      <c r="B23" s="46" t="s">
+        <v>598</v>
+      </c>
+      <c r="C23" s="49" t="s">
+        <v>599</v>
+      </c>
+    </row>
+    <row r="24" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A24" s="45" t="s">
+        <v>600</v>
+      </c>
+      <c r="B24" s="46" t="s">
+        <v>601</v>
+      </c>
+      <c r="C24" s="49">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A25" s="45" t="s">
+        <v>602</v>
+      </c>
+      <c r="B25" s="46" t="s">
+        <v>603</v>
+      </c>
+      <c r="C25" s="49">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A26" s="45" t="s">
+        <v>604</v>
+      </c>
+      <c r="B26" s="46" t="s">
+        <v>605</v>
+      </c>
+      <c r="C26" s="48">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A27" s="45" t="s">
+        <v>606</v>
+      </c>
+      <c r="B27" s="46" t="s">
+        <v>607</v>
+      </c>
+      <c r="C27" s="48">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A28" s="45" t="s">
+        <v>608</v>
+      </c>
+      <c r="B28" s="46" t="s">
+        <v>609</v>
+      </c>
+      <c r="C28" s="48">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A29" s="45" t="s">
+        <v>610</v>
+      </c>
+      <c r="B29" s="21" t="s">
+        <v>610</v>
+      </c>
+      <c r="C29" s="48">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A30" s="45" t="s">
+        <v>611</v>
+      </c>
+      <c r="B30" s="21" t="s">
+        <v>611</v>
+      </c>
+      <c r="C30" s="48">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A31" s="45" t="s">
+        <v>612</v>
+      </c>
+      <c r="B31" s="21" t="s">
+        <v>612</v>
+      </c>
+      <c r="C31" s="48">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A32" s="45" t="s">
+        <v>613</v>
+      </c>
+      <c r="B32" s="21" t="s">
+        <v>613</v>
+      </c>
+      <c r="C32" s="48">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5" s="44" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A33" s="45"/>
+      <c r="B33" s="42" t="s">
+        <v>614</v>
+      </c>
+      <c r="C33" s="43"/>
+    </row>
+    <row r="34" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A34" s="45" t="s">
+        <v>597</v>
+      </c>
+      <c r="B34" s="46" t="s">
+        <v>598</v>
+      </c>
+      <c r="C34" s="49" t="s">
+        <v>615</v>
+      </c>
+      <c r="E34" s="50"/>
+    </row>
+    <row r="35" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A35" s="45" t="s">
+        <v>600</v>
+      </c>
+      <c r="B35" s="46" t="s">
+        <v>601</v>
+      </c>
+      <c r="C35" s="49">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A36" s="45" t="s">
+        <v>602</v>
+      </c>
+      <c r="B36" s="46" t="s">
+        <v>603</v>
+      </c>
+      <c r="C36" s="48">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A37" s="45" t="s">
+        <v>604</v>
+      </c>
+      <c r="B37" s="46" t="s">
+        <v>605</v>
+      </c>
+      <c r="C37" s="48">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A38" s="45" t="s">
+        <v>606</v>
+      </c>
+      <c r="B38" s="46" t="s">
+        <v>607</v>
+      </c>
+      <c r="C38" s="48">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A39" s="45" t="s">
+        <v>608</v>
+      </c>
+      <c r="B39" s="46" t="s">
+        <v>609</v>
+      </c>
+      <c r="C39" s="48">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A40" s="45" t="s">
+        <v>610</v>
+      </c>
+      <c r="B40" s="21" t="s">
+        <v>610</v>
+      </c>
+      <c r="C40" s="48">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A41" s="45" t="s">
+        <v>611</v>
+      </c>
+      <c r="B41" s="21" t="s">
+        <v>611</v>
+      </c>
+      <c r="C41" s="48">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A42" s="45" t="s">
+        <v>612</v>
+      </c>
+      <c r="B42" s="21" t="s">
+        <v>612</v>
+      </c>
+      <c r="C42" s="48">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A43" s="45" t="s">
+        <v>613</v>
+      </c>
+      <c r="B43" s="21" t="s">
+        <v>613</v>
+      </c>
+      <c r="C43" s="48">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A44" s="45"/>
+      <c r="B44" s="51" t="s">
+        <v>616</v>
+      </c>
+      <c r="C44" s="52"/>
+    </row>
+    <row r="45" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A45" s="45" t="s">
+        <v>597</v>
+      </c>
+      <c r="B45" s="46" t="s">
+        <v>598</v>
+      </c>
+      <c r="C45" s="47" t="s">
+        <v>589</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A46" s="45" t="s">
+        <v>600</v>
+      </c>
+      <c r="B46" s="46" t="s">
+        <v>601</v>
+      </c>
+      <c r="C46" s="47">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A47" s="45" t="s">
+        <v>602</v>
+      </c>
+      <c r="B47" s="46" t="s">
+        <v>603</v>
+      </c>
+      <c r="C47" s="47">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A48" s="45" t="s">
+        <v>604</v>
+      </c>
+      <c r="B48" s="46" t="s">
+        <v>605</v>
+      </c>
+      <c r="C48" s="47">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="49" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A49" s="45" t="s">
+        <v>606</v>
+      </c>
+      <c r="B49" s="46" t="s">
+        <v>607</v>
+      </c>
+      <c r="C49" s="47">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="50" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A50" s="45" t="s">
+        <v>608</v>
+      </c>
+      <c r="B50" s="46" t="s">
+        <v>609</v>
+      </c>
+      <c r="C50" s="47">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="51" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A51" s="53"/>
+      <c r="B51" s="54"/>
+    </row>
+    <row r="52" spans="1:3" hidden="1" x14ac:dyDescent="0.3">
+      <c r="A52" s="55" t="s">
+        <v>617</v>
+      </c>
+      <c r="B52" s="55" t="s">
+        <v>618</v>
+      </c>
+    </row>
+    <row r="53" spans="1:3" hidden="1" x14ac:dyDescent="0.3">
+      <c r="A53" s="55" t="s">
+        <v>619</v>
+      </c>
+      <c r="B53" s="55" t="s">
+        <v>620</v>
+      </c>
+    </row>
+    <row r="54" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A54" s="55" t="s">
+        <v>582</v>
+      </c>
+      <c r="B54" s="55" t="s">
+        <v>621</v>
+      </c>
+    </row>
+    <row r="55" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A55" s="55" t="s">
+        <v>622</v>
+      </c>
+      <c r="B55" s="55" t="s">
+        <v>623</v>
+      </c>
+    </row>
+    <row r="56" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A56" s="56" t="s">
+        <v>624</v>
+      </c>
+      <c r="B56" s="57" t="s">
+        <v>625</v>
+      </c>
+    </row>
+    <row r="57" spans="1:3" ht="36" x14ac:dyDescent="0.3">
+      <c r="A57" s="55"/>
+      <c r="B57" s="57" t="s">
+        <v>626</v>
+      </c>
+    </row>
+    <row r="60" spans="1:3" s="58" customFormat="1" ht="12.5" x14ac:dyDescent="0.25"/>
+    <row r="61" spans="1:3" s="58" customFormat="1" ht="12.5" x14ac:dyDescent="0.25"/>
+    <row r="62" spans="1:3" s="58" customFormat="1" ht="12.5" x14ac:dyDescent="0.25"/>
+    <row r="63" spans="1:3" s="58" customFormat="1" ht="12.5" x14ac:dyDescent="0.25"/>
+    <row r="64" spans="1:3" s="58" customFormat="1" ht="12.5" x14ac:dyDescent="0.25"/>
+    <row r="65" s="58" customFormat="1" ht="12.5" x14ac:dyDescent="0.25"/>
+  </sheetData>
+  <conditionalFormatting sqref="C23:C32 C34 C45:C50">
+    <cfRule type="cellIs" dxfId="3" priority="21" operator="equal">
+      <formula>0</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="2" priority="22">
+      <formula>C$1=2</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="1" priority="23">
+      <formula>C$1=4</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="0" priority="24">
+      <formula>C$1=3</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <sheetData/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Application>Microsoft Excel</Application>
+  <DocSecurity>0</DocSecurity>
+  <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Worksheets</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="3" baseType="lpstr">
+      <vt:lpstr>Nifty Smallcap 250 ETF</vt:lpstr>
+      <vt:lpstr>Notes to Monthly Portfolio</vt:lpstr>
+      <vt:lpstr>Sheet1</vt:lpstr>
+    </vt:vector>
+  </TitlesOfParts>
+  <LinksUpToDate>false</LinksUpToDate>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Rohit Pandey</dc:creator>
+<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:creator>Rahul Jain</dc:creator>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_Enabled">
+    <vt:lpwstr>true</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_SetDate">
+    <vt:lpwstr>2026-05-09T06:56:52Z</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_Method">
+    <vt:lpwstr>Privileged</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_Name">
+    <vt:lpwstr>Public</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_SiteId">
+    <vt:lpwstr>1771ae17-e764-4e0f-a476-d4184d79a5d9</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_ActionId">
+    <vt:lpwstr>36ab2c4b-c7a5-453a-a63f-7a95b53ba013</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_ContentBits">
+    <vt:lpwstr>0</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_Tag">
+    <vt:lpwstr>10, 0, 1, 1</vt:lpwstr>
+  </property>
+</Properties>
+</file>