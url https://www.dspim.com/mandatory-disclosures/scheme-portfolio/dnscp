--- v2 (2026-06-04)
+++ v3 (2026-06-24)
@@ -1,2536 +1,1191 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Default Extension="png" ContentType="image/png"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" Id="rId4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
+<workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-[...4 lines deleted...]
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{2E18E561-C7C6-4CDF-93F2-BC4E076D0F88}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" tabRatio="911" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" tabRatio="878" firstSheet="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
-    <sheet name="Nifty Smallcap 250 ETF" sheetId="1" r:id="rId1"/>
-[...1 lines deleted...]
-    <sheet name="Sheet1" sheetId="2" state="hidden" r:id="rId3"/>
+    <sheet name="Nifty Smallcap 250 ETF" sheetId="1" state="visible" r:id="rId1"/>
+    <sheet name="Sheet1" sheetId="2" state="hidden" r:id="rId2"/>
   </sheets>
-  <definedNames>
-[...2 lines deleted...]
-  <calcPr calcId="0"/>
+  <definedNames/>
+  <calcPr calcId="191029" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
-<file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-[...1884 lines deleted...]
-
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-[...7 lines deleted...]
-    <numFmt numFmtId="170" formatCode="0.0000"/>
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <numFmts count="8">
+    <numFmt numFmtId="164" formatCode="0.000"/>
+    <numFmt numFmtId="165" formatCode="0.0000"/>
+    <numFmt numFmtId="166" formatCode="_(* #,##0_);_(* \(#,##0\);"/>
+    <numFmt numFmtId="167" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);"/>
+    <numFmt numFmtId="168" formatCode="#,##0.00_);\(#,##0.00\)%"/>
+    <numFmt numFmtId="169" formatCode="_(* #,##0.0000_);_(* \(#,##0.0000\);_(* &quot;-&quot;??_);_(@_)"/>
+    <numFmt numFmtId="170" formatCode="#,##0.0000_);\(#,##0.0000\)"/>
+    <numFmt numFmtId="171" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;??_);_(@_)"/>
   </numFmts>
-  <fonts count="15" x14ac:knownFonts="1">
+  <fonts count="22">
     <font>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <color theme="1"/>
       <sz val="11"/>
-      <color theme="1"/>
-[...1 lines deleted...]
-      <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <color theme="1"/>
       <sz val="11"/>
-      <color theme="1"/>
-[...40 lines deleted...]
-      <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <sz val="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <color theme="10"/>
+      <sz val="11"/>
+      <u val="single"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
       <name val="Trebuchet MS"/>
       <family val="2"/>
+      <sz val="9"/>
     </font>
     <font>
-      <sz val="10"/>
-[...1 lines deleted...]
-      <name val="Arial"/>
+      <name val="Trebuchet MS"/>
       <family val="2"/>
+      <b val="1"/>
+      <color rgb="FF000000"/>
+      <sz val="9"/>
     </font>
     <font>
-      <sz val="9"/>
       <name val="Trebuchet MS"/>
       <family val="2"/>
+      <color rgb="FF000000"/>
+      <sz val="9"/>
     </font>
     <font>
-      <sz val="10"/>
-      <name val="Arial"/>
+      <name val="trebuchet MS"/>
       <family val="2"/>
+      <b val="1"/>
+      <color rgb="FFFFFFFF"/>
+      <sz val="9"/>
     </font>
     <font>
-      <b/>
+      <name val="trebuchet MS"/>
+      <family val="2"/>
+      <color theme="1"/>
       <sz val="9"/>
-      <name val="Trebuchet MS"/>
-      <family val="2"/>
     </font>
     <font>
+      <name val="trebuchet MS"/>
+      <family val="2"/>
+      <b val="1"/>
+      <color theme="1"/>
       <sz val="9"/>
-      <color rgb="FFFF0000"/>
-[...1 lines deleted...]
-      <family val="2"/>
     </font>
     <font>
+      <name val="trebuchet MS"/>
+      <family val="2"/>
+      <color indexed="8"/>
       <sz val="9"/>
-      <color theme="0"/>
-      <name val="Trebuchet MS"/>
+    </font>
+    <font>
+      <name val="trebuchet MS"/>
       <family val="2"/>
+      <b val="1"/>
+      <color indexed="8"/>
+      <sz val="9"/>
+    </font>
+    <font>
+      <name val="trebuchet MS"/>
+      <family val="2"/>
+      <b val="1"/>
+      <color rgb="FF000000"/>
+      <sz val="9"/>
+      <u val="single"/>
+    </font>
+    <font>
+      <name val="trebuchet MS"/>
+      <family val="2"/>
+      <b val="1"/>
+      <color rgb="FF333333"/>
+      <sz val="9"/>
+    </font>
+    <font>
+      <name val="trebuchet MS"/>
+      <family val="2"/>
+      <b val="1"/>
+      <sz val="9"/>
+    </font>
+    <font>
+      <name val="trebuchet MS"/>
+      <family val="2"/>
+      <b val="1"/>
+      <color rgb="FFFF0000"/>
+      <sz val="9"/>
+    </font>
+    <font>
+      <name val="trebuchet MS"/>
+      <family val="2"/>
+      <i val="1"/>
+      <sz val="9"/>
+    </font>
+    <font>
+      <name val="trebuchet MS"/>
+      <family val="2"/>
+      <color rgb="FFFF0000"/>
+      <sz val="9"/>
+    </font>
+    <font>
+      <name val="trebuchet MS"/>
+      <family val="2"/>
+      <b val="1"/>
+      <strike val="1"/>
+      <sz val="9"/>
+    </font>
+    <font>
+      <name val="trebuchet MS"/>
+      <family val="2"/>
+      <b val="1"/>
+      <color indexed="8"/>
+      <sz val="9"/>
+      <u val="single"/>
+    </font>
+    <font>
+      <name val="trebuchet MS"/>
+      <family val="2"/>
+      <color theme="10"/>
+      <sz val="9"/>
+      <u val="single"/>
+    </font>
+    <font>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <color theme="1"/>
+      <sz val="9"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <color theme="10"/>
+      <sz val="9"/>
+      <u val="single"/>
+      <scheme val="minor"/>
     </font>
   </fonts>
-  <fills count="5">
+  <fills count="6">
     <fill>
-      <patternFill patternType="none"/>
+      <patternFill/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF000000"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFC0C0C0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
+        <fgColor rgb="FFDBDBDB"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="3">
+  <borders count="16">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="6">
-[...5 lines deleted...]
-    <xf numFmtId="169" fontId="9" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+  <cellStyleXfs count="8">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="9" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="43" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="43" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="43" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="61">
-[...14 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+  <cellXfs count="178">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="5" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="3" fillId="5" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="10" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="167" fontId="7" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="10" fontId="7" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="3" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="167" fontId="8" fillId="3" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="10" fontId="8" fillId="3" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="15" fontId="7" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="167" fontId="6" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="10" fontId="6" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="10" fillId="4" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="10" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="7" fillId="0" borderId="3" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="7" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="4" fontId="7" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="7" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="5" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="10" fontId="5" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="10" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="10" fontId="7" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="4" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="12" fillId="4" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="4" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="2" fontId="10" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="6" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="7" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="2" applyFont="1"/>
-    <xf numFmtId="1" fontId="10" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="8" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="4" fontId="7" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="2" fontId="10" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="10" fontId="10" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="7" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="4" fontId="10" fillId="4" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="4" fontId="10" fillId="0" borderId="1" xfId="2" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="39" fontId="10" fillId="0" borderId="2" xfId="2" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="43" fontId="13" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="4" fontId="10" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="10" fontId="10" fillId="4" borderId="1" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="43" fontId="8" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="10" fontId="10" fillId="0" borderId="1" xfId="4" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="166" fontId="10" fillId="0" borderId="2" xfId="4" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="10" fontId="10" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1"/>
-    <xf numFmtId="2" fontId="10" fillId="0" borderId="2" xfId="2" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="43" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="2" quotePrefix="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="13" fillId="4" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="43" fontId="7" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="2" quotePrefix="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="167" fontId="13" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="7" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="8" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="8" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="4" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="11" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="5" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="1" pivotButton="0" quotePrefix="1" xfId="0"/>
+    <xf numFmtId="39" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="10" fontId="3" fillId="0" borderId="1" pivotButton="0" quotePrefix="1" xfId="1"/>
+    <xf numFmtId="168" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="168" fontId="3" fillId="0" borderId="12" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="11" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="13" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="43" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="3">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="10" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="2"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="2"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="8" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="10" fontId="7" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="169" fontId="7" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="8" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="10" fontId="8" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="10" fontId="8" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="10" fontId="7" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="10" fontId="8" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="10" fontId="7" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="170" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="10" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="2">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="4" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="43" fontId="7" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="4" fontId="7" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="171" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="5">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="15" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="5">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="2" applyFont="1"/>
-    <xf numFmtId="0" fontId="14" fillId="4" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="4"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="10" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="10" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="171" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="5">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="171" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="4"/>
+    <xf numFmtId="171" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="4"/>
+    <xf numFmtId="171" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="5">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="171" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="6">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="6">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="6">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="4"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="171" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="7">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="4"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="2"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="2"/>
+    <xf numFmtId="4" fontId="20" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="43" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="10" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="43" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="10" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="9" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="10" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="9" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="10" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="2" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="10" fontId="7" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="168" fontId="10" fillId="4" borderId="1" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...13 lines deleted...]
-    <xf numFmtId="0" fontId="14" fillId="4" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="167" fontId="7" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="167" fontId="8" fillId="3" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="167" fontId="6" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="10" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="168" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="4" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
-[...9 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="168" fontId="3" fillId="0" borderId="12" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="1">
+      <alignment horizontal="center"/>
+    </xf>
   </cellXfs>
-  <cellStyles count="6">
-    <cellStyle name="Comma 2" xfId="5" xr:uid="{79D6778D-C46A-46A1-969B-3A7FE6C1107F}"/>
+  <cellStyles count="8">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
-    <cellStyle name="Normal 2" xfId="2" xr:uid="{94EDEA14-8FCF-476C-BB13-6A43A27E6913}"/>
-[...2 lines deleted...]
-    <cellStyle name="Percent 2" xfId="4" xr:uid="{59D9A912-CE07-462C-85AA-DA71768A50C3}"/>
+    <cellStyle name="Percent" xfId="1" builtinId="5"/>
+    <cellStyle name="Hyperlink" xfId="2" builtinId="8"/>
+    <cellStyle name="Comma" xfId="3" builtinId="3"/>
+    <cellStyle name="Normal 3 2" xfId="4"/>
+    <cellStyle name="Comma 4 2" xfId="5"/>
+    <cellStyle name="Normal 3 2 10" xfId="6"/>
+    <cellStyle name="Comma 4 2 2 2" xfId="7"/>
   </cellStyles>
-  <dxfs count="4">
+  <dxfs count="16">
     <dxf>
-      <numFmt numFmtId="171" formatCode="#,##0.000"/>
+      <numFmt numFmtId="172" formatCode="#,##0.000"/>
     </dxf>
     <dxf>
-      <numFmt numFmtId="172" formatCode="#,##0.0000"/>
+      <numFmt numFmtId="173" formatCode="#,##0.0000"/>
     </dxf>
     <dxf>
       <numFmt numFmtId="4" formatCode="#,##0.00"/>
     </dxf>
     <dxf>
-      <numFmt numFmtId="173" formatCode="&quot;-&quot;"/>
+      <numFmt numFmtId="174" formatCode="&quot;-&quot;"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="172" formatCode="#,##0.000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="173" formatCode="#,##0.0000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="4" formatCode="#,##0.00"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="174" formatCode="&quot;-&quot;"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="172" formatCode="#,##0.000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="173" formatCode="#,##0.0000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="4" formatCode="#,##0.00"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="174" formatCode="&quot;-&quot;"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="172" formatCode="#,##0.000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="173" formatCode="#,##0.0000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="4" formatCode="#,##0.00"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="174" formatCode="&quot;-&quot;"/>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
-  <extLst>
-[...6 lines deleted...]
-  </extLst>
+  <colors>
+    <indexedColors>
+      <rgbColor rgb="00000000"/>
+      <rgbColor rgb="00FFFFFF"/>
+      <rgbColor rgb="00FF0000"/>
+      <rgbColor rgb="0000FF00"/>
+      <rgbColor rgb="000000FF"/>
+      <rgbColor rgb="00FFFF00"/>
+      <rgbColor rgb="00FF00FF"/>
+      <rgbColor rgb="0000FFFF"/>
+      <rgbColor rgb="00000000"/>
+      <rgbColor rgb="00FFFFFF"/>
+      <rgbColor rgb="00FF0000"/>
+      <rgbColor rgb="0000FF00"/>
+      <rgbColor rgb="000000FF"/>
+      <rgbColor rgb="00FFFF00"/>
+      <rgbColor rgb="00FF00FF"/>
+      <rgbColor rgb="0000FFFF"/>
+      <rgbColor rgb="00800000"/>
+      <rgbColor rgb="00008000"/>
+      <rgbColor rgb="00000080"/>
+      <rgbColor rgb="00808000"/>
+      <rgbColor rgb="00800080"/>
+      <rgbColor rgb="00008080"/>
+      <rgbColor rgb="00C0C0C0"/>
+      <rgbColor rgb="00808080"/>
+      <rgbColor rgb="009999FF"/>
+      <rgbColor rgb="00993366"/>
+      <rgbColor rgb="00FFFFCC"/>
+      <rgbColor rgb="00CCFFFF"/>
+      <rgbColor rgb="00660066"/>
+      <rgbColor rgb="00FF8080"/>
+      <rgbColor rgb="000066CC"/>
+      <rgbColor rgb="00CCCCFF"/>
+      <rgbColor rgb="00000080"/>
+      <rgbColor rgb="00FF00FF"/>
+      <rgbColor rgb="00FFFF00"/>
+      <rgbColor rgb="0000FFFF"/>
+      <rgbColor rgb="00800080"/>
+      <rgbColor rgb="00800000"/>
+      <rgbColor rgb="00008080"/>
+      <rgbColor rgb="000000FF"/>
+      <rgbColor rgb="0000CCFF"/>
+      <rgbColor rgb="00CCFFFF"/>
+      <rgbColor rgb="00CCFFCC"/>
+      <rgbColor rgb="00FFFF99"/>
+      <rgbColor rgb="0099CCFF"/>
+      <rgbColor rgb="00FF99CC"/>
+      <rgbColor rgb="00CC99FF"/>
+      <rgbColor rgb="00FFCC99"/>
+      <rgbColor rgb="003366FF"/>
+      <rgbColor rgb="0033CCCC"/>
+      <rgbColor rgb="0099CC00"/>
+      <rgbColor rgb="00FFCC00"/>
+      <rgbColor rgb="00FF9900"/>
+      <rgbColor rgb="00FF6600"/>
+      <rgbColor rgb="00666699"/>
+      <rgbColor rgb="00969696"/>
+      <rgbColor rgb="00003366"/>
+      <rgbColor rgb="00339966"/>
+      <rgbColor rgb="00003300"/>
+      <rgbColor rgb="00333300"/>
+      <rgbColor rgb="00993300"/>
+      <rgbColor rgb="00993366"/>
+      <rgbColor rgb="00333399"/>
+      <rgbColor rgb="00333333"/>
+    </indexedColors>
+  </colors>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<file path=xl/_rels/workbook.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId4" /></Relationships>
 </file>
 
-<file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+<file path=xl/drawings/_rels/drawing1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image1.png" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image2.png" Id="rId2" /></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
-<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-[...22 lines deleted...]
-        <xdr:cNvPicPr>
+<wsDr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
+  <twoCellAnchor editAs="oneCell">
+    <from>
+      <col>1</col>
+      <colOff>0</colOff>
+      <row>275</row>
+      <rowOff>0</rowOff>
+    </from>
+    <to>
+      <col>1</col>
+      <colOff>2374900</colOff>
+      <row>285</row>
+      <rowOff>3528</rowOff>
+    </to>
+    <pic>
+      <nvPicPr>
+        <cNvPr id="2" name="Picture 1"/>
+        <cNvPicPr>
           <a:picLocks/>
-        </xdr:cNvPicPr>
-[...2 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
+        </cNvPicPr>
+      </nvPicPr>
+      <blipFill>
+        <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
-      </xdr:blipFill>
-      <xdr:spPr>
+      </blipFill>
+      <spPr>
         <a:xfrm>
-          <a:off x="438150" y="52835175"/>
-          <a:ext cx="2374900" cy="1746250"/>
+          <a:off x="457200" y="47231300"/>
+          <a:ext cx="2374900" cy="1574800"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
-          <a:avLst/>
+          <avLst/>
         </a:prstGeom>
         <a:ln>
           <a:prstDash val="solid"/>
         </a:ln>
-      </xdr:spPr>
-[...25 lines deleted...]
-        <xdr:cNvPicPr>
+      </spPr>
+    </pic>
+    <clientData/>
+  </twoCellAnchor>
+  <twoCellAnchor editAs="oneCell">
+    <from>
+      <col>1</col>
+      <colOff>0</colOff>
+      <row>289</row>
+      <rowOff>0</rowOff>
+    </from>
+    <to>
+      <col>1</col>
+      <colOff>2374900</colOff>
+      <row>299</row>
+      <rowOff>3528</rowOff>
+    </to>
+    <pic>
+      <nvPicPr>
+        <cNvPr id="3" name="Picture 2"/>
+        <cNvPicPr>
           <a:picLocks/>
-        </xdr:cNvPicPr>
-[...2 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
+        </cNvPicPr>
+      </nvPicPr>
+      <blipFill>
+        <a:blip r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
-      </xdr:blipFill>
-      <xdr:spPr>
+      </blipFill>
+      <spPr>
         <a:xfrm>
-          <a:off x="438150" y="55521225"/>
-          <a:ext cx="2374900" cy="1746250"/>
+          <a:off x="457200" y="49644300"/>
+          <a:ext cx="2374900" cy="1574800"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
-          <a:avLst/>
+          <avLst/>
         </a:prstGeom>
         <a:ln>
           <a:prstDash val="solid"/>
         </a:ln>
-      </xdr:spPr>
-[...3 lines deleted...]
-</xdr:wsDr>
+      </spPr>
+    </pic>
+    <clientData/>
+  </twoCellAnchor>
+</wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="0E2841"/>
+        <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E8E8E8"/>
+        <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="156082"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="E97132"/>
+        <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="196B24"/>
+        <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="0F9ED5"/>
+        <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="A02B93"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="4EA72E"/>
+        <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="467886"/>
+        <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="96607D"/>
+        <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
+        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Aptos Narrow" panose="02110004020202020204"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -2548,65 +1203,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...5 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -2627,7239 +1282,8889 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...19 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...4 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:L289"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+    <pageSetUpPr/>
+  </sheetPr>
+  <dimension ref="A1:L346"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="85" zoomScaleNormal="85" workbookViewId="0"/>
+    <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.7265625" defaultRowHeight="13.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr baseColWidth="8" defaultColWidth="8.7265625" defaultRowHeight="12"/>
   <cols>
-    <col min="1" max="1" width="6.54296875" style="2" bestFit="1" customWidth="1"/>
-[...12 lines deleted...]
-    <col min="14" max="16384" width="8.7265625" style="2"/>
+    <col width="7.1796875" bestFit="1" customWidth="1" style="154" min="1" max="1"/>
+    <col width="47.54296875" bestFit="1" customWidth="1" style="154" min="2" max="2"/>
+    <col width="13.81640625" bestFit="1" customWidth="1" style="154" min="3" max="3"/>
+    <col width="34" customWidth="1" style="154" min="4" max="4"/>
+    <col width="24.6328125" customWidth="1" style="154" min="5" max="5"/>
+    <col width="24.81640625" bestFit="1" customWidth="1" style="154" min="6" max="6"/>
+    <col width="14.453125" bestFit="1" customWidth="1" style="154" min="7" max="7"/>
+    <col width="12.81640625" bestFit="1" customWidth="1" style="154" min="8" max="8"/>
+    <col width="14.54296875" bestFit="1" customWidth="1" style="154" min="9" max="9"/>
+    <col width="8.26953125" bestFit="1" customWidth="1" style="154" min="10" max="10"/>
+    <col width="42.453125" bestFit="1" customWidth="1" style="154" min="11" max="11"/>
+    <col width="7.81640625" bestFit="1" customWidth="1" style="154" min="12" max="12"/>
+    <col width="8.7265625" customWidth="1" style="154" min="13" max="16384"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:12" ht="19" customHeight="1" x14ac:dyDescent="0.45">
-[...1 lines deleted...]
-      <c r="B1" s="59" t="s">
+    <row r="1">
+      <c r="A1" s="153" t="n"/>
+      <c r="B1" s="153" t="inlineStr">
+        <is>
+          <t>DSP Nifty Smallcap 250 ETF</t>
+        </is>
+      </c>
+    </row>
+    <row r="2">
+      <c r="B2" s="10" t="inlineStr">
+        <is>
+          <t>Portfolio as on May 31, 2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" s="153" t="inlineStr">
+        <is>
+          <t>Sr. No.</t>
+        </is>
+      </c>
+      <c r="B4" s="153" t="inlineStr">
+        <is>
+          <t>Name of Instrument</t>
+        </is>
+      </c>
+      <c r="C4" s="153" t="inlineStr">
+        <is>
+          <t>ISIN</t>
+        </is>
+      </c>
+      <c r="D4" s="153" t="inlineStr">
+        <is>
+          <t>Rating/Industry</t>
+        </is>
+      </c>
+      <c r="E4" s="153" t="inlineStr">
+        <is>
+          <t>Quantity</t>
+        </is>
+      </c>
+      <c r="F4" s="153" t="inlineStr">
+        <is>
+          <t>Market value (Rs. In lakhs)</t>
+        </is>
+      </c>
+      <c r="G4" s="153" t="inlineStr">
+        <is>
+          <t>% to Net Assets</t>
+        </is>
+      </c>
+      <c r="H4" s="153" t="inlineStr">
+        <is>
+          <t>Maturity Date</t>
+        </is>
+      </c>
+      <c r="I4" s="153" t="inlineStr">
+        <is>
+          <t>Put/Call Option</t>
+        </is>
+      </c>
+      <c r="J4" s="153" t="inlineStr">
+        <is>
+          <t>YTM (%)</t>
+        </is>
+      </c>
+    </row>
+    <row r="6">
+      <c r="B6" s="10" t="inlineStr">
+        <is>
+          <t>EQUITY &amp; EQUITY RELATED</t>
+        </is>
+      </c>
+    </row>
+    <row r="7">
+      <c r="B7" s="10" t="inlineStr">
+        <is>
+          <t>Listed / awaiting listing on the stock exchanges</t>
+        </is>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" s="154" t="n">
+        <v>1</v>
+      </c>
+      <c r="B8" s="154" t="inlineStr">
+        <is>
+          <t>Karur Vysya Bank Limited</t>
+        </is>
+      </c>
+      <c r="C8" s="154" t="inlineStr">
+        <is>
+          <t>INE036D01028</t>
+        </is>
+      </c>
+      <c r="D8" s="154" t="inlineStr">
+        <is>
+          <t>Banks</t>
+        </is>
+      </c>
+      <c r="E8" s="169" t="n">
+        <v>2471</v>
+      </c>
+      <c r="F8" s="170" t="n">
+        <v>7.14</v>
+      </c>
+      <c r="G8" s="13" t="n">
+        <v>0.0135</v>
+      </c>
+      <c r="J8" s="170" t="n"/>
+      <c r="K8" s="10" t="inlineStr">
+        <is>
+          <t>Sector/Rating</t>
+        </is>
+      </c>
+      <c r="L8" s="10" t="inlineStr">
+        <is>
+          <t>Percent</t>
+        </is>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" s="154" t="n">
+        <v>2</v>
+      </c>
+      <c r="B9" s="154" t="inlineStr">
+        <is>
+          <t>Sona BLW Precision Forgings Limited</t>
+        </is>
+      </c>
+      <c r="C9" s="154" t="inlineStr">
+        <is>
+          <t>INE073K01018</t>
+        </is>
+      </c>
+      <c r="D9" s="154" t="inlineStr">
+        <is>
+          <t>Auto Components</t>
+        </is>
+      </c>
+      <c r="E9" s="169" t="n">
+        <v>1172</v>
+      </c>
+      <c r="F9" s="170" t="n">
+        <v>7.12</v>
+      </c>
+      <c r="G9" s="13" t="n">
+        <v>0.0134</v>
+      </c>
+      <c r="J9" s="170" t="n"/>
+      <c r="K9" s="154" t="inlineStr">
+        <is>
+          <t>Finance</t>
+        </is>
+      </c>
+      <c r="L9" s="13" t="n">
+        <v>0.0948</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" s="154" t="n">
+        <v>3</v>
+      </c>
+      <c r="B10" s="154" t="inlineStr">
+        <is>
+          <t>Navin Fluorine International Limited</t>
+        </is>
+      </c>
+      <c r="C10" s="154" t="inlineStr">
+        <is>
+          <t>INE048G01026</t>
+        </is>
+      </c>
+      <c r="D10" s="154" t="inlineStr">
+        <is>
+          <t>Chemicals &amp; Petrochemicals</t>
+        </is>
+      </c>
+      <c r="E10" s="169" t="n">
+        <v>97</v>
+      </c>
+      <c r="F10" s="170" t="n">
+        <v>6.92</v>
+      </c>
+      <c r="G10" s="13" t="n">
+        <v>0.013</v>
+      </c>
+      <c r="J10" s="170" t="n"/>
+      <c r="K10" s="154" t="inlineStr">
+        <is>
+          <t>Pharmaceuticals &amp; Biotechnology</t>
+        </is>
+      </c>
+      <c r="L10" s="13" t="n">
+        <v>0.0915</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" s="154" t="n">
+        <v>4</v>
+      </c>
+      <c r="B11" s="154" t="inlineStr">
+        <is>
+          <t>Delhivery Limited</t>
+        </is>
+      </c>
+      <c r="C11" s="154" t="inlineStr">
+        <is>
+          <t>INE148O01028</t>
+        </is>
+      </c>
+      <c r="D11" s="154" t="inlineStr">
+        <is>
+          <t>Transport Services</t>
+        </is>
+      </c>
+      <c r="E11" s="169" t="n">
+        <v>1460</v>
+      </c>
+      <c r="F11" s="170" t="n">
+        <v>6.6</v>
+      </c>
+      <c r="G11" s="13" t="n">
+        <v>0.0125</v>
+      </c>
+      <c r="J11" s="170" t="n"/>
+      <c r="K11" s="154" t="inlineStr">
+        <is>
+          <t>Industrial Products</t>
+        </is>
+      </c>
+      <c r="L11" s="13" t="n">
+        <v>0.0732</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" s="154" t="n">
+        <v>5</v>
+      </c>
+      <c r="B12" s="154" t="inlineStr">
+        <is>
+          <t>Piramal Finance Limited</t>
+        </is>
+      </c>
+      <c r="C12" s="154" t="inlineStr">
+        <is>
+          <t>INE202B01038</t>
+        </is>
+      </c>
+      <c r="D12" s="154" t="inlineStr">
+        <is>
+          <t>Finance</t>
+        </is>
+      </c>
+      <c r="E12" s="169" t="n">
+        <v>315</v>
+      </c>
+      <c r="F12" s="170" t="n">
+        <v>6.07</v>
+      </c>
+      <c r="G12" s="13" t="n">
+        <v>0.0115</v>
+      </c>
+      <c r="J12" s="170" t="n"/>
+      <c r="K12" s="154" t="inlineStr">
+        <is>
+          <t>Auto Components</t>
+        </is>
+      </c>
+      <c r="L12" s="13" t="n">
+        <v>0.0644</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" s="154" t="n">
+        <v>6</v>
+      </c>
+      <c r="B13" s="154" t="inlineStr">
+        <is>
+          <t>Central Depository Services (India) Limited</t>
+        </is>
+      </c>
+      <c r="C13" s="154" t="inlineStr">
+        <is>
+          <t>INE736A01011</t>
+        </is>
+      </c>
+      <c r="D13" s="154" t="inlineStr">
+        <is>
+          <t>Capital Markets</t>
+        </is>
+      </c>
+      <c r="E13" s="169" t="n">
+        <v>465</v>
+      </c>
+      <c r="F13" s="170" t="n">
+        <v>5.79</v>
+      </c>
+      <c r="G13" s="13" t="n">
+        <v>0.0109</v>
+      </c>
+      <c r="J13" s="170" t="n"/>
+      <c r="K13" s="154" t="inlineStr">
+        <is>
+          <t>Capital Markets</t>
+        </is>
+      </c>
+      <c r="L13" s="13" t="n">
+        <v>0.0607</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" s="154" t="n">
+        <v>7</v>
+      </c>
+      <c r="B14" s="154" t="inlineStr">
+        <is>
+          <t>Angel One Limited</t>
+        </is>
+      </c>
+      <c r="C14" s="154" t="inlineStr">
+        <is>
+          <t>INE732I01021</t>
+        </is>
+      </c>
+      <c r="D14" s="154" t="inlineStr">
+        <is>
+          <t>Capital Markets</t>
+        </is>
+      </c>
+      <c r="E14" s="169" t="n">
+        <v>1694</v>
+      </c>
+      <c r="F14" s="170" t="n">
+        <v>5.71</v>
+      </c>
+      <c r="G14" s="13" t="n">
+        <v>0.0108</v>
+      </c>
+      <c r="J14" s="170" t="n"/>
+      <c r="K14" s="154" t="inlineStr">
+        <is>
+          <t>Chemicals &amp; Petrochemicals</t>
+        </is>
+      </c>
+      <c r="L14" s="13" t="n">
+        <v>0.0596</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" s="154" t="n">
+        <v>8</v>
+      </c>
+      <c r="B15" s="154" t="inlineStr">
+        <is>
+          <t>RBL Bank Limited</t>
+        </is>
+      </c>
+      <c r="C15" s="154" t="inlineStr">
+        <is>
+          <t>INE976G01028</t>
+        </is>
+      </c>
+      <c r="D15" s="154" t="inlineStr">
+        <is>
+          <t>Banks</t>
+        </is>
+      </c>
+      <c r="E15" s="169" t="n">
+        <v>1578</v>
+      </c>
+      <c r="F15" s="170" t="n">
+        <v>5.44</v>
+      </c>
+      <c r="G15" s="13" t="n">
+        <v>0.0103</v>
+      </c>
+      <c r="J15" s="170" t="n"/>
+      <c r="K15" s="154" t="inlineStr">
+        <is>
+          <t>Banks</t>
+        </is>
+      </c>
+      <c r="L15" s="13" t="n">
+        <v>0.0525</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" s="154" t="n">
+        <v>9</v>
+      </c>
+      <c r="B16" s="154" t="inlineStr">
+        <is>
+          <t>PNB Housing Finance Limited</t>
+        </is>
+      </c>
+      <c r="C16" s="154" t="inlineStr">
+        <is>
+          <t>INE572E01012</t>
+        </is>
+      </c>
+      <c r="D16" s="154" t="inlineStr">
+        <is>
+          <t>Finance</t>
+        </is>
+      </c>
+      <c r="E16" s="169" t="n">
+        <v>491</v>
+      </c>
+      <c r="F16" s="170" t="n">
+        <v>5.06</v>
+      </c>
+      <c r="G16" s="13" t="n">
+        <v>0.0095</v>
+      </c>
+      <c r="J16" s="170" t="n"/>
+      <c r="K16" s="154" t="inlineStr">
+        <is>
+          <t>Healthcare Services</t>
+        </is>
+      </c>
+      <c r="L16" s="13" t="n">
+        <v>0.0442</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" s="154" t="n">
+        <v>10</v>
+      </c>
+      <c r="B17" s="154" t="inlineStr">
+        <is>
+          <t>Computer Age Management Services Limited</t>
+        </is>
+      </c>
+      <c r="C17" s="154" t="inlineStr">
+        <is>
+          <t>INE596I01020</t>
+        </is>
+      </c>
+      <c r="D17" s="154" t="inlineStr">
+        <is>
+          <t>Capital Markets</t>
+        </is>
+      </c>
+      <c r="E17" s="169" t="n">
+        <v>628</v>
+      </c>
+      <c r="F17" s="170" t="n">
+        <v>4.97</v>
+      </c>
+      <c r="G17" s="13" t="n">
+        <v>0.0094</v>
+      </c>
+      <c r="J17" s="170" t="n"/>
+      <c r="K17" s="154" t="inlineStr">
+        <is>
+          <t>Construction</t>
+        </is>
+      </c>
+      <c r="L17" s="13" t="n">
+        <v>0.0375</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" s="154" t="n">
+        <v>11</v>
+      </c>
+      <c r="B18" s="154" t="inlineStr">
+        <is>
+          <t>Krishna Institute of Medical Sciences Limited</t>
+        </is>
+      </c>
+      <c r="C18" s="154" t="inlineStr">
+        <is>
+          <t>INE967H01025</t>
+        </is>
+      </c>
+      <c r="D18" s="154" t="inlineStr">
+        <is>
+          <t>Healthcare Services</t>
+        </is>
+      </c>
+      <c r="E18" s="169" t="n">
+        <v>646</v>
+      </c>
+      <c r="F18" s="170" t="n">
+        <v>4.9</v>
+      </c>
+      <c r="G18" s="13" t="n">
+        <v>0.0092</v>
+      </c>
+      <c r="J18" s="170" t="n"/>
+      <c r="K18" s="154" t="inlineStr">
+        <is>
+          <t>Consumer Durables</t>
+        </is>
+      </c>
+      <c r="L18" s="13" t="n">
+        <v>0.0332</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" s="154" t="n">
+        <v>12</v>
+      </c>
+      <c r="B19" s="154" t="inlineStr">
+        <is>
+          <t>Bandhan Bank Limited</t>
+        </is>
+      </c>
+      <c r="C19" s="154" t="inlineStr">
+        <is>
+          <t>INE545U01014</t>
+        </is>
+      </c>
+      <c r="D19" s="154" t="inlineStr">
+        <is>
+          <t>Banks</t>
+        </is>
+      </c>
+      <c r="E19" s="169" t="n">
+        <v>2331</v>
+      </c>
+      <c r="F19" s="170" t="n">
+        <v>4.86</v>
+      </c>
+      <c r="G19" s="13" t="n">
+        <v>0.0092</v>
+      </c>
+      <c r="J19" s="170" t="n"/>
+      <c r="K19" s="154" t="inlineStr">
+        <is>
+          <t>IT - Services</t>
+        </is>
+      </c>
+      <c r="L19" s="13" t="n">
+        <v>0.027</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" s="154" t="n">
+        <v>13</v>
+      </c>
+      <c r="B20" s="154" t="inlineStr">
+        <is>
+          <t>City Union Bank Limited</t>
+        </is>
+      </c>
+      <c r="C20" s="154" t="inlineStr">
+        <is>
+          <t>INE491A01021</t>
+        </is>
+      </c>
+      <c r="D20" s="154" t="inlineStr">
+        <is>
+          <t>Banks</t>
+        </is>
+      </c>
+      <c r="E20" s="169" t="n">
+        <v>1888</v>
+      </c>
+      <c r="F20" s="170" t="n">
+        <v>4.82</v>
+      </c>
+      <c r="G20" s="13" t="n">
+        <v>0.0091</v>
+      </c>
+      <c r="J20" s="170" t="n"/>
+      <c r="K20" s="154" t="inlineStr">
+        <is>
+          <t>Transport Services</t>
+        </is>
+      </c>
+      <c r="L20" s="13" t="n">
+        <v>0.0232</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" s="154" t="n">
+        <v>14</v>
+      </c>
+      <c r="B21" s="154" t="inlineStr">
+        <is>
+          <t>Aster DM Healthcare Limited</t>
+        </is>
+      </c>
+      <c r="C21" s="154" t="inlineStr">
+        <is>
+          <t>INE914M01019</t>
+        </is>
+      </c>
+      <c r="D21" s="154" t="inlineStr">
+        <is>
+          <t>Healthcare Services</t>
+        </is>
+      </c>
+      <c r="E21" s="169" t="n">
+        <v>662</v>
+      </c>
+      <c r="F21" s="170" t="n">
+        <v>4.82</v>
+      </c>
+      <c r="G21" s="13" t="n">
+        <v>0.0091</v>
+      </c>
+      <c r="J21" s="170" t="n"/>
+      <c r="K21" s="154" t="inlineStr">
+        <is>
+          <t>Industrial Manufacturing</t>
+        </is>
+      </c>
+      <c r="L21" s="13" t="n">
+        <v>0.0209</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" s="154" t="n">
+        <v>15</v>
+      </c>
+      <c r="B22" s="154" t="inlineStr">
+        <is>
+          <t>HFCL Limited</t>
+        </is>
+      </c>
+      <c r="C22" s="154" t="inlineStr">
+        <is>
+          <t>INE548A01028</t>
+        </is>
+      </c>
+      <c r="D22" s="154" t="inlineStr">
+        <is>
+          <t>Telecom - Services</t>
+        </is>
+      </c>
+      <c r="E22" s="169" t="n">
+        <v>2678</v>
+      </c>
+      <c r="F22" s="170" t="n">
+        <v>4.82</v>
+      </c>
+      <c r="G22" s="13" t="n">
+        <v>0.0091</v>
+      </c>
+      <c r="J22" s="170" t="n"/>
+      <c r="K22" s="154" t="inlineStr">
+        <is>
+          <t>Power</t>
+        </is>
+      </c>
+      <c r="L22" s="13" t="n">
+        <v>0.0205</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" s="154" t="n">
+        <v>16</v>
+      </c>
+      <c r="B23" s="154" t="inlineStr">
+        <is>
+          <t>Ather Energy Limited</t>
+        </is>
+      </c>
+      <c r="C23" s="154" t="inlineStr">
+        <is>
+          <t>INE0LEZ01016</t>
+        </is>
+      </c>
+      <c r="D23" s="154" t="inlineStr">
+        <is>
+          <t>Automobiles</t>
+        </is>
+      </c>
+      <c r="E23" s="169" t="n">
+        <v>499</v>
+      </c>
+      <c r="F23" s="170" t="n">
+        <v>4.81</v>
+      </c>
+      <c r="G23" s="13" t="n">
+        <v>0.0091</v>
+      </c>
+      <c r="J23" s="170" t="n"/>
+      <c r="K23" s="154" t="inlineStr">
+        <is>
+          <t>Automobiles</t>
+        </is>
+      </c>
+      <c r="L23" s="13" t="n">
+        <v>0.0204</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" s="154" t="n">
+        <v>17</v>
+      </c>
+      <c r="B24" s="154" t="inlineStr">
+        <is>
+          <t>Crompton Greaves Consumer Electricals Limited</t>
+        </is>
+      </c>
+      <c r="C24" s="154" t="inlineStr">
+        <is>
+          <t>INE299U01018</t>
+        </is>
+      </c>
+      <c r="D24" s="154" t="inlineStr">
+        <is>
+          <t>Consumer Durables</t>
+        </is>
+      </c>
+      <c r="E24" s="169" t="n">
+        <v>1680</v>
+      </c>
+      <c r="F24" s="170" t="n">
+        <v>4.72</v>
+      </c>
+      <c r="G24" s="13" t="n">
+        <v>0.0089</v>
+      </c>
+      <c r="J24" s="170" t="n"/>
+      <c r="K24" s="154" t="inlineStr">
+        <is>
+          <t>Leisure Services</t>
+        </is>
+      </c>
+      <c r="L24" s="13" t="n">
+        <v>0.0192</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25" s="154" t="n">
+        <v>18</v>
+      </c>
+      <c r="B25" s="154" t="inlineStr">
+        <is>
+          <t>Welspun Corp Limited</t>
+        </is>
+      </c>
+      <c r="C25" s="154" t="inlineStr">
+        <is>
+          <t>INE191B01025</t>
+        </is>
+      </c>
+      <c r="D25" s="154" t="inlineStr">
+        <is>
+          <t>Industrial Products</t>
+        </is>
+      </c>
+      <c r="E25" s="169" t="n">
+        <v>342</v>
+      </c>
+      <c r="F25" s="170" t="n">
+        <v>4.71</v>
+      </c>
+      <c r="G25" s="13" t="n">
+        <v>0.0089</v>
+      </c>
+      <c r="J25" s="170" t="n"/>
+      <c r="K25" s="154" t="inlineStr">
+        <is>
+          <t>Electrical Equipment</t>
+        </is>
+      </c>
+      <c r="L25" s="13" t="n">
+        <v>0.0181</v>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26" s="154" t="n">
+        <v>19</v>
+      </c>
+      <c r="B26" s="154" t="inlineStr">
+        <is>
+          <t>Gland Pharma Limited</t>
+        </is>
+      </c>
+      <c r="C26" s="154" t="inlineStr">
+        <is>
+          <t>INE068V01023</t>
+        </is>
+      </c>
+      <c r="D26" s="154" t="inlineStr">
+        <is>
+          <t>Pharmaceuticals &amp; Biotechnology</t>
+        </is>
+      </c>
+      <c r="E26" s="169" t="n">
+        <v>208</v>
+      </c>
+      <c r="F26" s="170" t="n">
+        <v>4.68</v>
+      </c>
+      <c r="G26" s="13" t="n">
+        <v>0.008800000000000001</v>
+      </c>
+      <c r="J26" s="170" t="n"/>
+      <c r="K26" s="154" t="inlineStr">
+        <is>
+          <t>Retailing</t>
+        </is>
+      </c>
+      <c r="L26" s="13" t="n">
+        <v>0.018</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" s="154" t="n">
+        <v>20</v>
+      </c>
+      <c r="B27" s="154" t="inlineStr">
+        <is>
+          <t>Manappuram Finance Limited</t>
+        </is>
+      </c>
+      <c r="C27" s="154" t="inlineStr">
+        <is>
+          <t>INE522D01027</t>
+        </is>
+      </c>
+      <c r="D27" s="154" t="inlineStr">
+        <is>
+          <t>Finance</t>
+        </is>
+      </c>
+      <c r="E27" s="169" t="n">
+        <v>1435</v>
+      </c>
+      <c r="F27" s="170" t="n">
+        <v>4.67</v>
+      </c>
+      <c r="G27" s="13" t="n">
+        <v>0.008800000000000001</v>
+      </c>
+      <c r="J27" s="170" t="n"/>
+      <c r="K27" s="154" t="inlineStr">
+        <is>
+          <t>Realty</t>
+        </is>
+      </c>
+      <c r="L27" s="13" t="n">
+        <v>0.0163</v>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28" s="154" t="n">
+        <v>21</v>
+      </c>
+      <c r="B28" s="154" t="inlineStr">
+        <is>
+          <t>JB Chemicals &amp; Pharmaceuticals Limited</t>
+        </is>
+      </c>
+      <c r="C28" s="154" t="inlineStr">
+        <is>
+          <t>INE572A01036</t>
+        </is>
+      </c>
+      <c r="D28" s="154" t="inlineStr">
+        <is>
+          <t>Pharmaceuticals &amp; Biotechnology</t>
+        </is>
+      </c>
+      <c r="E28" s="169" t="n">
+        <v>214</v>
+      </c>
+      <c r="F28" s="170" t="n">
+        <v>4.64</v>
+      </c>
+      <c r="G28" s="13" t="n">
+        <v>0.008800000000000001</v>
+      </c>
+      <c r="J28" s="170" t="n"/>
+      <c r="K28" s="154" t="inlineStr">
+        <is>
+          <t>Commercial Services &amp; Supplies</t>
+        </is>
+      </c>
+      <c r="L28" s="13" t="n">
+        <v>0.0161</v>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29" s="154" t="n">
+        <v>22</v>
+      </c>
+      <c r="B29" s="154" t="inlineStr">
+        <is>
+          <t>Hindustan Copper Limited</t>
+        </is>
+      </c>
+      <c r="C29" s="154" t="inlineStr">
+        <is>
+          <t>INE531E01026</t>
+        </is>
+      </c>
+      <c r="D29" s="154" t="inlineStr">
+        <is>
+          <t>Non - Ferrous Metals</t>
+        </is>
+      </c>
+      <c r="E29" s="169" t="n">
+        <v>858</v>
+      </c>
+      <c r="F29" s="170" t="n">
+        <v>4.62</v>
+      </c>
+      <c r="G29" s="13" t="n">
+        <v>0.008699999999999999</v>
+      </c>
+      <c r="J29" s="170" t="n"/>
+      <c r="K29" s="154" t="inlineStr">
+        <is>
+          <t>Fertilizers &amp; Agrochemicals</t>
+        </is>
+      </c>
+      <c r="L29" s="13" t="n">
+        <v>0.0148</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30" s="154" t="n">
+        <v>23</v>
+      </c>
+      <c r="B30" s="154" t="inlineStr">
+        <is>
+          <t>Wockhardt Limited</t>
+        </is>
+      </c>
+      <c r="C30" s="154" t="inlineStr">
+        <is>
+          <t>INE049B01025</t>
+        </is>
+      </c>
+      <c r="D30" s="154" t="inlineStr">
+        <is>
+          <t>Pharmaceuticals &amp; Biotechnology</t>
+        </is>
+      </c>
+      <c r="E30" s="169" t="n">
+        <v>215</v>
+      </c>
+      <c r="F30" s="170" t="n">
+        <v>4.37</v>
+      </c>
+      <c r="G30" s="13" t="n">
+        <v>0.008200000000000001</v>
+      </c>
+      <c r="J30" s="170" t="n"/>
+      <c r="K30" s="154" t="inlineStr">
+        <is>
+          <t>IT - Software</t>
+        </is>
+      </c>
+      <c r="L30" s="13" t="n">
+        <v>0.0143</v>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31" s="154" t="n">
+        <v>24</v>
+      </c>
+      <c r="B31" s="154" t="inlineStr">
+        <is>
+          <t>Amber Enterprises India Limited</t>
+        </is>
+      </c>
+      <c r="C31" s="154" t="inlineStr">
+        <is>
+          <t>INE371P01015</t>
+        </is>
+      </c>
+      <c r="D31" s="154" t="inlineStr">
+        <is>
+          <t>Consumer Durables</t>
+        </is>
+      </c>
+      <c r="E31" s="169" t="n">
+        <v>57</v>
+      </c>
+      <c r="F31" s="170" t="n">
+        <v>4.34</v>
+      </c>
+      <c r="G31" s="13" t="n">
+        <v>0.008200000000000001</v>
+      </c>
+      <c r="J31" s="170" t="n"/>
+      <c r="K31" s="154" t="inlineStr">
+        <is>
+          <t>Aerospace &amp; Defense</t>
+        </is>
+      </c>
+      <c r="L31" s="13" t="n">
+        <v>0.0137</v>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32" s="154" t="n">
+        <v>25</v>
+      </c>
+      <c r="B32" s="154" t="inlineStr">
+        <is>
+          <t>Acutaas Chemicals Limited</t>
+        </is>
+      </c>
+      <c r="C32" s="154" t="inlineStr">
+        <is>
+          <t>INE00FF01025</t>
+        </is>
+      </c>
+      <c r="D32" s="154" t="inlineStr">
+        <is>
+          <t>Pharmaceuticals &amp; Biotechnology</t>
+        </is>
+      </c>
+      <c r="E32" s="169" t="n">
+        <v>136</v>
+      </c>
+      <c r="F32" s="170" t="n">
+        <v>4.26</v>
+      </c>
+      <c r="G32" s="13" t="n">
+        <v>0.008</v>
+      </c>
+      <c r="J32" s="170" t="n"/>
+      <c r="K32" s="154" t="inlineStr">
+        <is>
+          <t>Insurance</t>
+        </is>
+      </c>
+      <c r="L32" s="13" t="n">
+        <v>0.0136</v>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33" s="154" t="n">
+        <v>26</v>
+      </c>
+      <c r="B33" s="154" t="inlineStr">
+        <is>
+          <t>Kirloskar Oil Engines Limited</t>
+        </is>
+      </c>
+      <c r="C33" s="154" t="inlineStr">
+        <is>
+          <t>INE146L01010</t>
+        </is>
+      </c>
+      <c r="D33" s="154" t="inlineStr">
+        <is>
+          <t>Industrial Products</t>
+        </is>
+      </c>
+      <c r="E33" s="169" t="n">
+        <v>218</v>
+      </c>
+      <c r="F33" s="170" t="n">
+        <v>4.2</v>
+      </c>
+      <c r="G33" s="13" t="n">
+        <v>0.007900000000000001</v>
+      </c>
+      <c r="J33" s="170" t="n"/>
+      <c r="K33" s="154" t="inlineStr">
+        <is>
+          <t>Gas</t>
+        </is>
+      </c>
+      <c r="L33" s="13" t="n">
+        <v>0.0133</v>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34" s="154" t="n">
+        <v>27</v>
+      </c>
+      <c r="B34" s="154" t="inlineStr">
+        <is>
+          <t>Sai Life Sciences Limited</t>
+        </is>
+      </c>
+      <c r="C34" s="154" t="inlineStr">
+        <is>
+          <t>INE570L01029</t>
+        </is>
+      </c>
+      <c r="D34" s="154" t="inlineStr">
+        <is>
+          <t>Pharmaceuticals &amp; Biotechnology</t>
+        </is>
+      </c>
+      <c r="E34" s="169" t="n">
+        <v>360</v>
+      </c>
+      <c r="F34" s="170" t="n">
+        <v>4.18</v>
+      </c>
+      <c r="G34" s="13" t="n">
+        <v>0.007900000000000001</v>
+      </c>
+      <c r="J34" s="170" t="n"/>
+      <c r="K34" s="154" t="inlineStr">
+        <is>
+          <t>Telecom - Services</t>
+        </is>
+      </c>
+      <c r="L34" s="13" t="n">
+        <v>0.0116</v>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35" s="154" t="n">
+        <v>28</v>
+      </c>
+      <c r="B35" s="154" t="inlineStr">
+        <is>
+          <t>Cholamandalam Financial Holdings Limited</t>
+        </is>
+      </c>
+      <c r="C35" s="154" t="inlineStr">
+        <is>
+          <t>INE149A01033</t>
+        </is>
+      </c>
+      <c r="D35" s="154" t="inlineStr">
+        <is>
+          <t>Finance</t>
+        </is>
+      </c>
+      <c r="E35" s="169" t="n">
+        <v>259</v>
+      </c>
+      <c r="F35" s="170" t="n">
+        <v>4.1</v>
+      </c>
+      <c r="G35" s="13" t="n">
+        <v>0.0077</v>
+      </c>
+      <c r="J35" s="170" t="n"/>
+      <c r="K35" s="154" t="inlineStr">
+        <is>
+          <t>Entertainment</t>
+        </is>
+      </c>
+      <c r="L35" s="13" t="n">
+        <v>0.0115</v>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36" s="154" t="n">
+        <v>29</v>
+      </c>
+      <c r="B36" s="154" t="inlineStr">
+        <is>
+          <t>Neuland Laboratories Limited</t>
+        </is>
+      </c>
+      <c r="C36" s="154" t="inlineStr">
+        <is>
+          <t>INE794A01010</t>
+        </is>
+      </c>
+      <c r="D36" s="154" t="inlineStr">
+        <is>
+          <t>Pharmaceuticals &amp; Biotechnology</t>
+        </is>
+      </c>
+      <c r="E36" s="169" t="n">
+        <v>23</v>
+      </c>
+      <c r="F36" s="170" t="n">
+        <v>3.93</v>
+      </c>
+      <c r="G36" s="13" t="n">
+        <v>0.0074</v>
+      </c>
+      <c r="J36" s="170" t="n"/>
+      <c r="K36" s="154" t="inlineStr">
+        <is>
+          <t>Cement &amp; Cement Products</t>
+        </is>
+      </c>
+      <c r="L36" s="13" t="n">
+        <v>0.01</v>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37" s="154" t="n">
+        <v>30</v>
+      </c>
+      <c r="B37" s="154" t="inlineStr">
+        <is>
+          <t>Anand Rathi Wealth Limited</t>
+        </is>
+      </c>
+      <c r="C37" s="154" t="inlineStr">
+        <is>
+          <t>INE463V01026</t>
+        </is>
+      </c>
+      <c r="D37" s="154" t="inlineStr">
+        <is>
+          <t>Capital Markets</t>
+        </is>
+      </c>
+      <c r="E37" s="169" t="n">
+        <v>112</v>
+      </c>
+      <c r="F37" s="170" t="n">
+        <v>3.86</v>
+      </c>
+      <c r="G37" s="13" t="n">
+        <v>0.0073</v>
+      </c>
+      <c r="J37" s="170" t="n"/>
+      <c r="K37" s="154" t="inlineStr">
+        <is>
+          <t>Personal Products</t>
+        </is>
+      </c>
+      <c r="L37" s="13" t="n">
+        <v>0.009900000000000001</v>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38" s="154" t="n">
+        <v>31</v>
+      </c>
+      <c r="B38" s="154" t="inlineStr">
+        <is>
+          <t>Kalpataru Projects International Limited</t>
+        </is>
+      </c>
+      <c r="C38" s="154" t="inlineStr">
+        <is>
+          <t>INE220B01022</t>
+        </is>
+      </c>
+      <c r="D38" s="154" t="inlineStr">
+        <is>
+          <t>Construction</t>
+        </is>
+      </c>
+      <c r="E38" s="169" t="n">
+        <v>296</v>
+      </c>
+      <c r="F38" s="170" t="n">
+        <v>3.86</v>
+      </c>
+      <c r="G38" s="13" t="n">
+        <v>0.0073</v>
+      </c>
+      <c r="J38" s="170" t="n"/>
+      <c r="K38" s="154" t="inlineStr">
+        <is>
+          <t>Food Products</t>
+        </is>
+      </c>
+      <c r="L38" s="13" t="n">
+        <v>0.0095</v>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39" s="154" t="n">
+        <v>32</v>
+      </c>
+      <c r="B39" s="154" t="inlineStr">
+        <is>
+          <t>Himadri Speciality Chemical Limited</t>
+        </is>
+      </c>
+      <c r="C39" s="154" t="inlineStr">
+        <is>
+          <t>INE019C01026</t>
+        </is>
+      </c>
+      <c r="D39" s="154" t="inlineStr">
+        <is>
+          <t>Chemicals &amp; Petrochemicals</t>
+        </is>
+      </c>
+      <c r="E39" s="169" t="n">
+        <v>614</v>
+      </c>
+      <c r="F39" s="170" t="n">
+        <v>3.72</v>
+      </c>
+      <c r="G39" s="13" t="n">
+        <v>0.007</v>
+      </c>
+      <c r="J39" s="170" t="n"/>
+      <c r="K39" s="154" t="inlineStr">
+        <is>
+          <t>Agricultural Food &amp; other Products</t>
+        </is>
+      </c>
+      <c r="L39" s="13" t="n">
+        <v>0.009299999999999999</v>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40" s="154" t="n">
+        <v>33</v>
+      </c>
+      <c r="B40" s="154" t="inlineStr">
+        <is>
+          <t>The Great Eastern Shipping Company Limited</t>
+        </is>
+      </c>
+      <c r="C40" s="154" t="inlineStr">
+        <is>
+          <t>INE017A01032</t>
+        </is>
+      </c>
+      <c r="D40" s="154" t="inlineStr">
+        <is>
+          <t>Transport Services</t>
+        </is>
+      </c>
+      <c r="E40" s="169" t="n">
+        <v>259</v>
+      </c>
+      <c r="F40" s="170" t="n">
+        <v>3.67</v>
+      </c>
+      <c r="G40" s="13" t="n">
+        <v>0.0069</v>
+      </c>
+      <c r="J40" s="170" t="n"/>
+      <c r="K40" s="154" t="inlineStr">
+        <is>
+          <t>Non - Ferrous Metals</t>
+        </is>
+      </c>
+      <c r="L40" s="13" t="n">
+        <v>0.008699999999999999</v>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41" s="154" t="n">
+        <v>34</v>
+      </c>
+      <c r="B41" s="154" t="inlineStr">
+        <is>
+          <t>Poonawalla Fincorp Limited</t>
+        </is>
+      </c>
+      <c r="C41" s="154" t="inlineStr">
+        <is>
+          <t>INE511C01022</t>
+        </is>
+      </c>
+      <c r="D41" s="154" t="inlineStr">
+        <is>
+          <t>Finance</t>
+        </is>
+      </c>
+      <c r="E41" s="169" t="n">
+        <v>930</v>
+      </c>
+      <c r="F41" s="170" t="n">
+        <v>3.56</v>
+      </c>
+      <c r="G41" s="13" t="n">
+        <v>0.0067</v>
+      </c>
+      <c r="J41" s="170" t="n"/>
+      <c r="K41" s="154" t="inlineStr">
+        <is>
+          <t>Petroleum Products</t>
+        </is>
+      </c>
+      <c r="L41" s="13" t="n">
+        <v>0.008200000000000001</v>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42" s="154" t="n">
+        <v>35</v>
+      </c>
+      <c r="B42" s="154" t="inlineStr">
+        <is>
+          <t>Sammaan Capital Limited</t>
+        </is>
+      </c>
+      <c r="C42" s="154" t="inlineStr">
+        <is>
+          <t>INE148I01020</t>
+        </is>
+      </c>
+      <c r="D42" s="154" t="inlineStr">
+        <is>
+          <t>Finance</t>
+        </is>
+      </c>
+      <c r="E42" s="169" t="n">
+        <v>2003</v>
+      </c>
+      <c r="F42" s="170" t="n">
+        <v>3.55</v>
+      </c>
+      <c r="G42" s="13" t="n">
+        <v>0.0067</v>
+      </c>
+      <c r="J42" s="170" t="n"/>
+      <c r="K42" s="154" t="inlineStr">
+        <is>
+          <t>Textiles &amp; Apparels</t>
+        </is>
+      </c>
+      <c r="L42" s="13" t="n">
+        <v>0.0066</v>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43" s="154" t="n">
+        <v>36</v>
+      </c>
+      <c r="B43" s="154" t="inlineStr">
+        <is>
+          <t>Redington Limited</t>
+        </is>
+      </c>
+      <c r="C43" s="154" t="inlineStr">
+        <is>
+          <t>INE891D01026</t>
+        </is>
+      </c>
+      <c r="D43" s="154" t="inlineStr">
+        <is>
+          <t>Commercial Services &amp; Supplies</t>
+        </is>
+      </c>
+      <c r="E43" s="169" t="n">
+        <v>1554</v>
+      </c>
+      <c r="F43" s="170" t="n">
+        <v>3.49</v>
+      </c>
+      <c r="G43" s="13" t="n">
+        <v>0.0066</v>
+      </c>
+      <c r="J43" s="170" t="n"/>
+      <c r="K43" s="154" t="inlineStr">
+        <is>
+          <t>Minerals &amp; Mining</t>
+        </is>
+      </c>
+      <c r="L43" s="13" t="n">
+        <v>0.0052</v>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44" s="154" t="n">
+        <v>37</v>
+      </c>
+      <c r="B44" s="154" t="inlineStr">
+        <is>
+          <t>Narayana Hrudayalaya Ltd.</t>
+        </is>
+      </c>
+      <c r="C44" s="154" t="inlineStr">
+        <is>
+          <t>INE410P01011</t>
+        </is>
+      </c>
+      <c r="D44" s="154" t="inlineStr">
+        <is>
+          <t>Healthcare Services</t>
+        </is>
+      </c>
+      <c r="E44" s="169" t="n">
+        <v>181</v>
+      </c>
+      <c r="F44" s="170" t="n">
+        <v>3.43</v>
+      </c>
+      <c r="G44" s="13" t="n">
+        <v>0.0065</v>
+      </c>
+      <c r="J44" s="170" t="n"/>
+      <c r="K44" s="154" t="inlineStr">
+        <is>
+          <t>Agricultural Commercial &amp; Construction Vehicles</t>
+        </is>
+      </c>
+      <c r="L44" s="13" t="n">
+        <v>0.005</v>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45" s="154" t="n">
+        <v>38</v>
+      </c>
+      <c r="B45" s="154" t="inlineStr">
+        <is>
+          <t>Timken India Limited</t>
+        </is>
+      </c>
+      <c r="C45" s="154" t="inlineStr">
+        <is>
+          <t>INE325A01013</t>
+        </is>
+      </c>
+      <c r="D45" s="154" t="inlineStr">
+        <is>
+          <t>Industrial Products</t>
+        </is>
+      </c>
+      <c r="E45" s="169" t="n">
+        <v>94</v>
+      </c>
+      <c r="F45" s="170" t="n">
+        <v>3.41</v>
+      </c>
+      <c r="G45" s="13" t="n">
+        <v>0.0064</v>
+      </c>
+      <c r="J45" s="170" t="n"/>
+      <c r="K45" s="154" t="inlineStr">
+        <is>
+          <t>Ferrous Metals</t>
+        </is>
+      </c>
+      <c r="L45" s="13" t="n">
+        <v>0.0048</v>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46" s="154" t="n">
+        <v>39</v>
+      </c>
+      <c r="B46" s="154" t="inlineStr">
+        <is>
+          <t>Dr. Lal Path Labs Ltd.</t>
+        </is>
+      </c>
+      <c r="C46" s="154" t="inlineStr">
+        <is>
+          <t>INE600L01024</t>
+        </is>
+      </c>
+      <c r="D46" s="154" t="inlineStr">
+        <is>
+          <t>Healthcare Services</t>
+        </is>
+      </c>
+      <c r="E46" s="169" t="n">
+        <v>204</v>
+      </c>
+      <c r="F46" s="170" t="n">
+        <v>3.28</v>
+      </c>
+      <c r="G46" s="13" t="n">
+        <v>0.0062</v>
+      </c>
+      <c r="J46" s="170" t="n"/>
+      <c r="K46" s="154" t="inlineStr">
+        <is>
+          <t>Telecom - Equipment &amp; Accessories</t>
+        </is>
+      </c>
+      <c r="L46" s="13" t="n">
+        <v>0.0035</v>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47" s="154" t="n">
+        <v>40</v>
+      </c>
+      <c r="B47" s="154" t="inlineStr">
+        <is>
+          <t>Star Health and Allied Insurance Company Limited</t>
+        </is>
+      </c>
+      <c r="C47" s="154" t="inlineStr">
+        <is>
+          <t>INE575P01011</t>
+        </is>
+      </c>
+      <c r="D47" s="154" t="inlineStr">
+        <is>
+          <t>Insurance</t>
+        </is>
+      </c>
+      <c r="E47" s="169" t="n">
+        <v>614</v>
+      </c>
+      <c r="F47" s="170" t="n">
+        <v>3.24</v>
+      </c>
+      <c r="G47" s="13" t="n">
+        <v>0.0061</v>
+      </c>
+      <c r="J47" s="170" t="n"/>
+      <c r="K47" s="154" t="inlineStr">
+        <is>
+          <t>Healthcare Equipment &amp; Supplies</t>
+        </is>
+      </c>
+      <c r="L47" s="13" t="n">
+        <v>0.0025</v>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48" s="154" t="n">
+        <v>41</v>
+      </c>
+      <c r="B48" s="154" t="inlineStr">
+        <is>
+          <t>Elgi Equipments Limited</t>
+        </is>
+      </c>
+      <c r="C48" s="154" t="inlineStr">
+        <is>
+          <t>INE285A01027</t>
+        </is>
+      </c>
+      <c r="D48" s="154" t="inlineStr">
+        <is>
+          <t>Industrial Products</t>
+        </is>
+      </c>
+      <c r="E48" s="169" t="n">
+        <v>563</v>
+      </c>
+      <c r="F48" s="170" t="n">
+        <v>3.23</v>
+      </c>
+      <c r="G48" s="13" t="n">
+        <v>0.0061</v>
+      </c>
+      <c r="J48" s="170" t="n"/>
+      <c r="K48" s="154" t="inlineStr">
+        <is>
+          <t>Other Consumer Services</t>
+        </is>
+      </c>
+      <c r="L48" s="13" t="n">
+        <v>0.0024</v>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49" s="154" t="n">
+        <v>42</v>
+      </c>
+      <c r="B49" s="154" t="inlineStr">
+        <is>
+          <t>Tata Technologies Limited</t>
+        </is>
+      </c>
+      <c r="C49" s="154" t="inlineStr">
+        <is>
+          <t>INE142M01025</t>
+        </is>
+      </c>
+      <c r="D49" s="154" t="inlineStr">
+        <is>
+          <t>IT - Services</t>
+        </is>
+      </c>
+      <c r="E49" s="169" t="n">
+        <v>449</v>
+      </c>
+      <c r="F49" s="170" t="n">
+        <v>3.17</v>
+      </c>
+      <c r="G49" s="13" t="n">
+        <v>0.006</v>
+      </c>
+      <c r="J49" s="170" t="n"/>
+      <c r="K49" s="154" t="inlineStr">
+        <is>
+          <t>Diversified</t>
+        </is>
+      </c>
+      <c r="L49" s="13" t="n">
+        <v>0.002</v>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50" s="154" t="n">
+        <v>43</v>
+      </c>
+      <c r="B50" s="154" t="inlineStr">
+        <is>
+          <t>Data Patterns (India) Limited</t>
+        </is>
+      </c>
+      <c r="C50" s="154" t="inlineStr">
+        <is>
+          <t>INE0IX101010</t>
+        </is>
+      </c>
+      <c r="D50" s="154" t="inlineStr">
+        <is>
+          <t>Aerospace &amp; Defense</t>
+        </is>
+      </c>
+      <c r="E50" s="169" t="n">
+        <v>78</v>
+      </c>
+      <c r="F50" s="170" t="n">
+        <v>3.15</v>
+      </c>
+      <c r="G50" s="13" t="n">
+        <v>0.006</v>
+      </c>
+      <c r="J50" s="170" t="n"/>
+      <c r="K50" s="154" t="inlineStr">
+        <is>
+          <t>Household Products</t>
+        </is>
+      </c>
+      <c r="L50" s="13" t="n">
+        <v>0.0019</v>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51" s="154" t="n">
+        <v>44</v>
+      </c>
+      <c r="B51" s="154" t="inlineStr">
+        <is>
+          <t>Nuvama Wealth Management Limited</t>
+        </is>
+      </c>
+      <c r="C51" s="154" t="inlineStr">
+        <is>
+          <t>INE531F01023</t>
+        </is>
+      </c>
+      <c r="D51" s="154" t="inlineStr">
+        <is>
+          <t>Capital Markets</t>
+        </is>
+      </c>
+      <c r="E51" s="169" t="n">
+        <v>201</v>
+      </c>
+      <c r="F51" s="170" t="n">
+        <v>3.12</v>
+      </c>
+      <c r="G51" s="13" t="n">
+        <v>0.0059</v>
+      </c>
+      <c r="J51" s="170" t="n"/>
+      <c r="K51" s="154" t="inlineStr">
+        <is>
+          <t>Beverages</t>
+        </is>
+      </c>
+      <c r="L51" s="13" t="n">
+        <v>0.0015</v>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52" s="154" t="n">
+        <v>45</v>
+      </c>
+      <c r="B52" s="154" t="inlineStr">
+        <is>
+          <t>Tata Chemicals Limited</t>
+        </is>
+      </c>
+      <c r="C52" s="154" t="inlineStr">
+        <is>
+          <t>INE092A01019</t>
+        </is>
+      </c>
+      <c r="D52" s="154" t="inlineStr">
+        <is>
+          <t>Chemicals &amp; Petrochemicals</t>
+        </is>
+      </c>
+      <c r="E52" s="169" t="n">
+        <v>409</v>
+      </c>
+      <c r="F52" s="170" t="n">
+        <v>3.1</v>
+      </c>
+      <c r="G52" s="13" t="n">
+        <v>0.0058</v>
+      </c>
+      <c r="J52" s="170" t="n"/>
+      <c r="K52" s="154" t="inlineStr">
+        <is>
+          <t>Oil</t>
+        </is>
+      </c>
+      <c r="L52" s="13" t="n">
+        <v>0.0014</v>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53" s="154" t="n">
+        <v>46</v>
+      </c>
+      <c r="B53" s="154" t="inlineStr">
+        <is>
+          <t>Carborundum Universal Limited</t>
+        </is>
+      </c>
+      <c r="C53" s="154" t="inlineStr">
+        <is>
+          <t>INE120A01034</t>
+        </is>
+      </c>
+      <c r="D53" s="154" t="inlineStr">
+        <is>
+          <t>Industrial Products</t>
+        </is>
+      </c>
+      <c r="E53" s="169" t="n">
+        <v>301</v>
+      </c>
+      <c r="F53" s="170" t="n">
+        <v>3.1</v>
+      </c>
+      <c r="G53" s="13" t="n">
+        <v>0.0058</v>
+      </c>
+      <c r="J53" s="170" t="n"/>
+      <c r="K53" s="154" t="inlineStr">
+        <is>
+          <t>Financial Technology (Fintech)</t>
+        </is>
+      </c>
+      <c r="L53" s="13" t="n">
+        <v>0.0013</v>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54" s="154" t="n">
+        <v>47</v>
+      </c>
+      <c r="B54" s="154" t="inlineStr">
+        <is>
+          <t>Deepak Nitrite Limited</t>
+        </is>
+      </c>
+      <c r="C54" s="154" t="inlineStr">
+        <is>
+          <t>INE288B01029</t>
+        </is>
+      </c>
+      <c r="D54" s="154" t="inlineStr">
+        <is>
+          <t>Chemicals &amp; Petrochemicals</t>
+        </is>
+      </c>
+      <c r="E54" s="169" t="n">
+        <v>179</v>
+      </c>
+      <c r="F54" s="170" t="n">
+        <v>3.01</v>
+      </c>
+      <c r="G54" s="13" t="n">
+        <v>0.0057</v>
+      </c>
+      <c r="J54" s="170" t="n"/>
+      <c r="K54" s="154" t="inlineStr">
+        <is>
+          <t>Diversified Metals</t>
+        </is>
+      </c>
+      <c r="L54" s="13" t="n">
+        <v>0.001</v>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55" s="154" t="n">
+        <v>48</v>
+      </c>
+      <c r="B55" s="154" t="inlineStr">
+        <is>
+          <t>CESC Limited</t>
+        </is>
+      </c>
+      <c r="C55" s="154" t="inlineStr">
+        <is>
+          <t>INE486A01021</t>
+        </is>
+      </c>
+      <c r="D55" s="154" t="inlineStr">
+        <is>
+          <t>Power</t>
+        </is>
+      </c>
+      <c r="E55" s="169" t="n">
+        <v>1649</v>
+      </c>
+      <c r="F55" s="170" t="n">
+        <v>3</v>
+      </c>
+      <c r="G55" s="13" t="n">
+        <v>0.0057</v>
+      </c>
+      <c r="J55" s="170" t="n"/>
+      <c r="K55" s="154" t="inlineStr">
+        <is>
+          <t>Cash &amp; Equivalent</t>
+        </is>
+      </c>
+      <c r="L55" s="13" t="n">
+        <v>0.0012</v>
+      </c>
+    </row>
+    <row r="56">
+      <c r="A56" s="154" t="n">
+        <v>49</v>
+      </c>
+      <c r="B56" s="154" t="inlineStr">
+        <is>
+          <t>Craftsman Automation Limited</t>
+        </is>
+      </c>
+      <c r="C56" s="154" t="inlineStr">
+        <is>
+          <t>INE00LO01017</t>
+        </is>
+      </c>
+      <c r="D56" s="154" t="inlineStr">
+        <is>
+          <t>Auto Components</t>
+        </is>
+      </c>
+      <c r="E56" s="169" t="n">
+        <v>33</v>
+      </c>
+      <c r="F56" s="170" t="n">
+        <v>2.99</v>
+      </c>
+      <c r="G56" s="13" t="n">
+        <v>0.0057</v>
+      </c>
+      <c r="J56" s="170" t="n"/>
+    </row>
+    <row r="57">
+      <c r="A57" s="154" t="n">
+        <v>50</v>
+      </c>
+      <c r="B57" s="154" t="inlineStr">
+        <is>
+          <t>Kfin Technologies Limited</t>
+        </is>
+      </c>
+      <c r="C57" s="154" t="inlineStr">
+        <is>
+          <t>INE138Y01010</t>
+        </is>
+      </c>
+      <c r="D57" s="154" t="inlineStr">
+        <is>
+          <t>Capital Markets</t>
+        </is>
+      </c>
+      <c r="E57" s="169" t="n">
+        <v>349</v>
+      </c>
+      <c r="F57" s="170" t="n">
+        <v>2.99</v>
+      </c>
+      <c r="G57" s="13" t="n">
+        <v>0.0056</v>
+      </c>
+      <c r="J57" s="170" t="n"/>
+    </row>
+    <row r="58">
+      <c r="A58" s="154" t="n">
+        <v>51</v>
+      </c>
+      <c r="B58" s="154" t="inlineStr">
+        <is>
+          <t>Indraprastha Gas Limited</t>
+        </is>
+      </c>
+      <c r="C58" s="154" t="inlineStr">
+        <is>
+          <t>INE203G01027</t>
+        </is>
+      </c>
+      <c r="D58" s="154" t="inlineStr">
+        <is>
+          <t>Gas</t>
+        </is>
+      </c>
+      <c r="E58" s="169" t="n">
+        <v>1834</v>
+      </c>
+      <c r="F58" s="170" t="n">
+        <v>2.94</v>
+      </c>
+      <c r="G58" s="13" t="n">
+        <v>0.0056</v>
+      </c>
+      <c r="J58" s="170" t="n"/>
+    </row>
+    <row r="59">
+      <c r="A59" s="154" t="n">
+        <v>52</v>
+      </c>
+      <c r="B59" s="154" t="inlineStr">
+        <is>
+          <t>ZF Commercial Vehicle Control Systems India Limited</t>
+        </is>
+      </c>
+      <c r="C59" s="154" t="inlineStr">
+        <is>
+          <t>INE342J01019</t>
+        </is>
+      </c>
+      <c r="D59" s="154" t="inlineStr">
+        <is>
+          <t>Auto Components</t>
+        </is>
+      </c>
+      <c r="E59" s="169" t="n">
+        <v>20</v>
+      </c>
+      <c r="F59" s="170" t="n">
+        <v>2.93</v>
+      </c>
+      <c r="G59" s="13" t="n">
+        <v>0.0055</v>
+      </c>
+      <c r="J59" s="170" t="n"/>
+    </row>
+    <row r="60">
+      <c r="A60" s="154" t="n">
+        <v>53</v>
+      </c>
+      <c r="B60" s="154" t="inlineStr">
+        <is>
+          <t>Granules India Limited</t>
+        </is>
+      </c>
+      <c r="C60" s="154" t="inlineStr">
+        <is>
+          <t>INE101D01020</t>
+        </is>
+      </c>
+      <c r="D60" s="154" t="inlineStr">
+        <is>
+          <t>Pharmaceuticals &amp; Biotechnology</t>
+        </is>
+      </c>
+      <c r="E60" s="169" t="n">
+        <v>379</v>
+      </c>
+      <c r="F60" s="170" t="n">
+        <v>2.93</v>
+      </c>
+      <c r="G60" s="13" t="n">
+        <v>0.0055</v>
+      </c>
+      <c r="J60" s="170" t="n"/>
+    </row>
+    <row r="61">
+      <c r="A61" s="154" t="n">
+        <v>54</v>
+      </c>
+      <c r="B61" s="154" t="inlineStr">
+        <is>
+          <t>Atul Limited</t>
+        </is>
+      </c>
+      <c r="C61" s="154" t="inlineStr">
+        <is>
+          <t>INE100A01010</t>
+        </is>
+      </c>
+      <c r="D61" s="154" t="inlineStr">
+        <is>
+          <t>Chemicals &amp; Petrochemicals</t>
+        </is>
+      </c>
+      <c r="E61" s="169" t="n">
+        <v>42</v>
+      </c>
+      <c r="F61" s="170" t="n">
+        <v>2.88</v>
+      </c>
+      <c r="G61" s="13" t="n">
+        <v>0.0054</v>
+      </c>
+      <c r="J61" s="170" t="n"/>
+    </row>
+    <row r="62">
+      <c r="A62" s="154" t="n">
+        <v>55</v>
+      </c>
+      <c r="B62" s="154" t="inlineStr">
+        <is>
+          <t>The Ramco Cements Limited</t>
+        </is>
+      </c>
+      <c r="C62" s="154" t="inlineStr">
+        <is>
+          <t>INE331A01037</t>
+        </is>
+      </c>
+      <c r="D62" s="154" t="inlineStr">
+        <is>
+          <t>Cement &amp; Cement Products</t>
+        </is>
+      </c>
+      <c r="E62" s="169" t="n">
+        <v>330</v>
+      </c>
+      <c r="F62" s="170" t="n">
+        <v>2.87</v>
+      </c>
+      <c r="G62" s="13" t="n">
+        <v>0.0054</v>
+      </c>
+      <c r="J62" s="170" t="n"/>
+    </row>
+    <row r="63">
+      <c r="A63" s="154" t="n">
+        <v>56</v>
+      </c>
+      <c r="B63" s="154" t="inlineStr">
+        <is>
+          <t>Asahi India Glass Limited</t>
+        </is>
+      </c>
+      <c r="C63" s="154" t="inlineStr">
+        <is>
+          <t>INE439A01020</t>
+        </is>
+      </c>
+      <c r="D63" s="154" t="inlineStr">
+        <is>
+          <t>Auto Components</t>
+        </is>
+      </c>
+      <c r="E63" s="169" t="n">
+        <v>317</v>
+      </c>
+      <c r="F63" s="170" t="n">
+        <v>2.86</v>
+      </c>
+      <c r="G63" s="13" t="n">
+        <v>0.0054</v>
+      </c>
+      <c r="J63" s="170" t="n"/>
+    </row>
+    <row r="64">
+      <c r="A64" s="154" t="n">
+        <v>57</v>
+      </c>
+      <c r="B64" s="154" t="inlineStr">
+        <is>
+          <t>IIFL Finance Limited</t>
+        </is>
+      </c>
+      <c r="C64" s="154" t="inlineStr">
+        <is>
+          <t>INE530B01024</t>
+        </is>
+      </c>
+      <c r="D64" s="154" t="inlineStr">
+        <is>
+          <t>Finance</t>
+        </is>
+      </c>
+      <c r="E64" s="169" t="n">
+        <v>608</v>
+      </c>
+      <c r="F64" s="170" t="n">
+        <v>2.84</v>
+      </c>
+      <c r="G64" s="13" t="n">
+        <v>0.0054</v>
+      </c>
+      <c r="J64" s="170" t="n"/>
+    </row>
+    <row r="65">
+      <c r="A65" s="154" t="n">
+        <v>58</v>
+      </c>
+      <c r="B65" s="154" t="inlineStr">
+        <is>
+          <t>Amara Raja Energy &amp; Mobility Limited</t>
+        </is>
+      </c>
+      <c r="C65" s="154" t="inlineStr">
+        <is>
+          <t>INE885A01032</t>
+        </is>
+      </c>
+      <c r="D65" s="154" t="inlineStr">
+        <is>
+          <t>Auto Components</t>
+        </is>
+      </c>
+      <c r="E65" s="169" t="n">
+        <v>320</v>
+      </c>
+      <c r="F65" s="170" t="n">
+        <v>2.84</v>
+      </c>
+      <c r="G65" s="13" t="n">
+        <v>0.0054</v>
+      </c>
+      <c r="J65" s="170" t="n"/>
+    </row>
+    <row r="66">
+      <c r="A66" s="154" t="n">
+        <v>59</v>
+      </c>
+      <c r="B66" s="154" t="inlineStr">
+        <is>
+          <t>Piramal Pharma Limited</t>
+        </is>
+      </c>
+      <c r="C66" s="154" t="inlineStr">
+        <is>
+          <t>INE0DK501011</t>
+        </is>
+      </c>
+      <c r="D66" s="154" t="inlineStr">
+        <is>
+          <t>Pharmaceuticals &amp; Biotechnology</t>
+        </is>
+      </c>
+      <c r="E66" s="169" t="n">
+        <v>1620</v>
+      </c>
+      <c r="F66" s="170" t="n">
+        <v>2.8</v>
+      </c>
+      <c r="G66" s="13" t="n">
+        <v>0.0053</v>
+      </c>
+      <c r="J66" s="170" t="n"/>
+    </row>
+    <row r="67">
+      <c r="A67" s="154" t="n">
+        <v>60</v>
+      </c>
+      <c r="B67" s="154" t="inlineStr">
+        <is>
+          <t>Jaiprakash Power Ventures Limited</t>
+        </is>
+      </c>
+      <c r="C67" s="154" t="inlineStr">
+        <is>
+          <t>INE351F01018</t>
+        </is>
+      </c>
+      <c r="D67" s="154" t="inlineStr">
+        <is>
+          <t>Power</t>
+        </is>
+      </c>
+      <c r="E67" s="169" t="n">
+        <v>12735</v>
+      </c>
+      <c r="F67" s="170" t="n">
+        <v>2.79</v>
+      </c>
+      <c r="G67" s="13" t="n">
+        <v>0.0053</v>
+      </c>
+      <c r="J67" s="170" t="n"/>
+    </row>
+    <row r="68">
+      <c r="A68" s="154" t="n">
+        <v>61</v>
+      </c>
+      <c r="B68" s="154" t="inlineStr">
+        <is>
+          <t>NBCC (India) Limited</t>
+        </is>
+      </c>
+      <c r="C68" s="154" t="inlineStr">
+        <is>
+          <t>INE095N01031</t>
+        </is>
+      </c>
+      <c r="D68" s="154" t="inlineStr">
+        <is>
+          <t>Construction</t>
+        </is>
+      </c>
+      <c r="E68" s="169" t="n">
+        <v>2707</v>
+      </c>
+      <c r="F68" s="170" t="n">
+        <v>2.71</v>
+      </c>
+      <c r="G68" s="13" t="n">
+        <v>0.0051</v>
+      </c>
+      <c r="J68" s="170" t="n"/>
+    </row>
+    <row r="69">
+      <c r="A69" s="154" t="n">
+        <v>62</v>
+      </c>
+      <c r="B69" s="154" t="inlineStr">
+        <is>
+          <t>Indian Energy Exchange Limited</t>
+        </is>
+      </c>
+      <c r="C69" s="154" t="inlineStr">
+        <is>
+          <t>INE022Q01020</t>
+        </is>
+      </c>
+      <c r="D69" s="154" t="inlineStr">
+        <is>
+          <t>Capital Markets</t>
+        </is>
+      </c>
+      <c r="E69" s="169" t="n">
+        <v>2078</v>
+      </c>
+      <c r="F69" s="170" t="n">
+        <v>2.67</v>
+      </c>
+      <c r="G69" s="13" t="n">
+        <v>0.005</v>
+      </c>
+      <c r="J69" s="170" t="n"/>
+    </row>
+    <row r="70">
+      <c r="A70" s="154" t="n">
+        <v>63</v>
+      </c>
+      <c r="B70" s="154" t="inlineStr">
+        <is>
+          <t>Onesource Specialty Pharma Limited</t>
+        </is>
+      </c>
+      <c r="C70" s="154" t="inlineStr">
+        <is>
+          <t>INE013P01021</t>
+        </is>
+      </c>
+      <c r="D70" s="154" t="inlineStr">
+        <is>
+          <t>Pharmaceuticals &amp; Biotechnology</t>
+        </is>
+      </c>
+      <c r="E70" s="169" t="n">
+        <v>144</v>
+      </c>
+      <c r="F70" s="170" t="n">
+        <v>2.63</v>
+      </c>
+      <c r="G70" s="13" t="n">
+        <v>0.005</v>
+      </c>
+      <c r="J70" s="170" t="n"/>
+    </row>
+    <row r="71">
+      <c r="A71" s="154" t="n">
+        <v>64</v>
+      </c>
+      <c r="B71" s="154" t="inlineStr">
+        <is>
+          <t>Kaynes Technology India Limited</t>
+        </is>
+      </c>
+      <c r="C71" s="154" t="inlineStr">
+        <is>
+          <t>INE918Z01012</t>
+        </is>
+      </c>
+      <c r="D71" s="154" t="inlineStr">
+        <is>
+          <t>Industrial Manufacturing</t>
+        </is>
+      </c>
+      <c r="E71" s="169" t="n">
+        <v>83</v>
+      </c>
+      <c r="F71" s="170" t="n">
+        <v>2.6</v>
+      </c>
+      <c r="G71" s="13" t="n">
+        <v>0.0049</v>
+      </c>
+      <c r="J71" s="170" t="n"/>
+    </row>
+    <row r="72">
+      <c r="A72" s="154" t="n">
+        <v>65</v>
+      </c>
+      <c r="B72" s="154" t="inlineStr">
+        <is>
+          <t>Motherson Sumi Wiring India Limited</t>
+        </is>
+      </c>
+      <c r="C72" s="154" t="inlineStr">
+        <is>
+          <t>INE0FS801015</t>
+        </is>
+      </c>
+      <c r="D72" s="154" t="inlineStr">
+        <is>
+          <t>Auto Components</t>
+        </is>
+      </c>
+      <c r="E72" s="169" t="n">
+        <v>6649</v>
+      </c>
+      <c r="F72" s="170" t="n">
+        <v>2.59</v>
+      </c>
+      <c r="G72" s="13" t="n">
+        <v>0.0049</v>
+      </c>
+      <c r="J72" s="170" t="n"/>
+    </row>
+    <row r="73">
+      <c r="A73" s="154" t="n">
+        <v>66</v>
+      </c>
+      <c r="B73" s="154" t="inlineStr">
+        <is>
+          <t>PTC Industries Limited</t>
+        </is>
+      </c>
+      <c r="C73" s="154" t="inlineStr">
+        <is>
+          <t>INE596F01018</t>
+        </is>
+      </c>
+      <c r="D73" s="154" t="inlineStr">
+        <is>
+          <t>Industrial Products</t>
+        </is>
+      </c>
+      <c r="E73" s="169" t="n">
+        <v>16</v>
+      </c>
+      <c r="F73" s="170" t="n">
+        <v>2.59</v>
+      </c>
+      <c r="G73" s="13" t="n">
+        <v>0.0049</v>
+      </c>
+      <c r="J73" s="170" t="n"/>
+    </row>
+    <row r="74">
+      <c r="A74" s="154" t="n">
+        <v>67</v>
+      </c>
+      <c r="B74" s="154" t="inlineStr">
+        <is>
+          <t>Aarti Industries Limited</t>
+        </is>
+      </c>
+      <c r="C74" s="154" t="inlineStr">
+        <is>
+          <t>INE769A01020</t>
+        </is>
+      </c>
+      <c r="D74" s="154" t="inlineStr">
+        <is>
+          <t>Chemicals &amp; Petrochemicals</t>
+        </is>
+      </c>
+      <c r="E74" s="169" t="n">
+        <v>538</v>
+      </c>
+      <c r="F74" s="170" t="n">
+        <v>2.56</v>
+      </c>
+      <c r="G74" s="13" t="n">
+        <v>0.0048</v>
+      </c>
+      <c r="J74" s="170" t="n"/>
+    </row>
+    <row r="75">
+      <c r="A75" s="154" t="n">
+        <v>68</v>
+      </c>
+      <c r="B75" s="154" t="inlineStr">
+        <is>
+          <t>Force Motors Limited</t>
+        </is>
+      </c>
+      <c r="C75" s="154" t="inlineStr">
+        <is>
+          <t>INE451A01017</t>
+        </is>
+      </c>
+      <c r="D75" s="154" t="inlineStr">
+        <is>
+          <t>Automobiles</t>
+        </is>
+      </c>
+      <c r="E75" s="169" t="n">
+        <v>13</v>
+      </c>
+      <c r="F75" s="170" t="n">
+        <v>2.53</v>
+      </c>
+      <c r="G75" s="13" t="n">
+        <v>0.0048</v>
+      </c>
+      <c r="J75" s="170" t="n"/>
+    </row>
+    <row r="76">
+      <c r="A76" s="154" t="n">
+        <v>69</v>
+      </c>
+      <c r="B76" s="154" t="inlineStr">
+        <is>
+          <t>Home First Finance Company India Limited</t>
+        </is>
+      </c>
+      <c r="C76" s="154" t="inlineStr">
+        <is>
+          <t>INE481N01025</t>
+        </is>
+      </c>
+      <c r="D76" s="154" t="inlineStr">
+        <is>
+          <t>Finance</t>
+        </is>
+      </c>
+      <c r="E76" s="169" t="n">
+        <v>237</v>
+      </c>
+      <c r="F76" s="170" t="n">
+        <v>2.52</v>
+      </c>
+      <c r="G76" s="13" t="n">
+        <v>0.0048</v>
+      </c>
+      <c r="J76" s="170" t="n"/>
+    </row>
+    <row r="77">
+      <c r="A77" s="154" t="n">
+        <v>70</v>
+      </c>
+      <c r="B77" s="154" t="inlineStr">
+        <is>
+          <t>Sagility Limited</t>
+        </is>
+      </c>
+      <c r="C77" s="154" t="inlineStr">
+        <is>
+          <t>INE0W2G01015</t>
+        </is>
+      </c>
+      <c r="D77" s="154" t="inlineStr">
+        <is>
+          <t>IT - Services</t>
+        </is>
+      </c>
+      <c r="E77" s="169" t="n">
+        <v>6022</v>
+      </c>
+      <c r="F77" s="170" t="n">
+        <v>2.47</v>
+      </c>
+      <c r="G77" s="13" t="n">
+        <v>0.0047</v>
+      </c>
+      <c r="J77" s="170" t="n"/>
+    </row>
+    <row r="78">
+      <c r="A78" s="154" t="n">
+        <v>71</v>
+      </c>
+      <c r="B78" s="154" t="inlineStr">
+        <is>
+          <t>Deepak Fertilisers &amp; Petrochemicals Corp. Limited</t>
+        </is>
+      </c>
+      <c r="C78" s="154" t="inlineStr">
+        <is>
+          <t>INE501A01019</t>
+        </is>
+      </c>
+      <c r="D78" s="154" t="inlineStr">
+        <is>
+          <t>Chemicals &amp; Petrochemicals</t>
+        </is>
+      </c>
+      <c r="E78" s="169" t="n">
+        <v>175</v>
+      </c>
+      <c r="F78" s="170" t="n">
+        <v>2.47</v>
+      </c>
+      <c r="G78" s="13" t="n">
+        <v>0.0047</v>
+      </c>
+      <c r="J78" s="170" t="n"/>
+    </row>
+    <row r="79">
+      <c r="A79" s="154" t="n">
+        <v>72</v>
+      </c>
+      <c r="B79" s="154" t="inlineStr">
+        <is>
+          <t>Aegis Logistics Limited</t>
+        </is>
+      </c>
+      <c r="C79" s="154" t="inlineStr">
+        <is>
+          <t>INE208C01025</t>
+        </is>
+      </c>
+      <c r="D79" s="154" t="inlineStr">
+        <is>
+          <t>Gas</t>
+        </is>
+      </c>
+      <c r="E79" s="169" t="n">
+        <v>328</v>
+      </c>
+      <c r="F79" s="170" t="n">
+        <v>2.45</v>
+      </c>
+      <c r="G79" s="13" t="n">
+        <v>0.0046</v>
+      </c>
+      <c r="J79" s="170" t="n"/>
+    </row>
+    <row r="80">
+      <c r="A80" s="154" t="n">
+        <v>73</v>
+      </c>
+      <c r="B80" s="154" t="inlineStr">
+        <is>
+          <t>HBL Engineering Limited</t>
+        </is>
+      </c>
+      <c r="C80" s="154" t="inlineStr">
+        <is>
+          <t>INE292B01021</t>
+        </is>
+      </c>
+      <c r="D80" s="154" t="inlineStr">
+        <is>
+          <t>Industrial Products</t>
+        </is>
+      </c>
+      <c r="E80" s="169" t="n">
+        <v>294</v>
+      </c>
+      <c r="F80" s="170" t="n">
+        <v>2.42</v>
+      </c>
+      <c r="G80" s="13" t="n">
+        <v>0.0046</v>
+      </c>
+      <c r="J80" s="170" t="n"/>
+    </row>
+    <row r="81">
+      <c r="A81" s="154" t="n">
+        <v>74</v>
+      </c>
+      <c r="B81" s="154" t="inlineStr">
+        <is>
+          <t>Affle 3i Limited</t>
+        </is>
+      </c>
+      <c r="C81" s="154" t="inlineStr">
+        <is>
+          <t>INE00WC01027</t>
+        </is>
+      </c>
+      <c r="D81" s="154" t="inlineStr">
+        <is>
+          <t>IT - Services</t>
+        </is>
+      </c>
+      <c r="E81" s="169" t="n">
+        <v>165</v>
+      </c>
+      <c r="F81" s="170" t="n">
+        <v>2.41</v>
+      </c>
+      <c r="G81" s="13" t="n">
+        <v>0.0046</v>
+      </c>
+      <c r="J81" s="170" t="n"/>
+    </row>
+    <row r="82">
+      <c r="A82" s="154" t="n">
+        <v>75</v>
+      </c>
+      <c r="B82" s="154" t="inlineStr">
+        <is>
+          <t>Aptus Value Housing Finance India Limited</t>
+        </is>
+      </c>
+      <c r="C82" s="154" t="inlineStr">
+        <is>
+          <t>INE852O01025</t>
+        </is>
+      </c>
+      <c r="D82" s="154" t="inlineStr">
+        <is>
+          <t>Finance</t>
+        </is>
+      </c>
+      <c r="E82" s="169" t="n">
+        <v>926</v>
+      </c>
+      <c r="F82" s="170" t="n">
+        <v>2.41</v>
+      </c>
+      <c r="G82" s="13" t="n">
+        <v>0.0045</v>
+      </c>
+      <c r="J82" s="170" t="n"/>
+    </row>
+    <row r="83">
+      <c r="A83" s="154" t="n">
+        <v>76</v>
+      </c>
+      <c r="B83" s="154" t="inlineStr">
+        <is>
+          <t>Usha Martin Limited</t>
+        </is>
+      </c>
+      <c r="C83" s="154" t="inlineStr">
+        <is>
+          <t>INE228A01035</t>
+        </is>
+      </c>
+      <c r="D83" s="154" t="inlineStr">
+        <is>
+          <t>Industrial Products</t>
+        </is>
+      </c>
+      <c r="E83" s="169" t="n">
+        <v>476</v>
+      </c>
+      <c r="F83" s="170" t="n">
+        <v>2.41</v>
+      </c>
+      <c r="G83" s="13" t="n">
+        <v>0.0045</v>
+      </c>
+      <c r="J83" s="170" t="n"/>
+    </row>
+    <row r="84">
+      <c r="A84" s="154" t="n">
+        <v>77</v>
+      </c>
+      <c r="B84" s="154" t="inlineStr">
+        <is>
+          <t>Natco Pharma Limited</t>
+        </is>
+      </c>
+      <c r="C84" s="154" t="inlineStr">
+        <is>
+          <t>INE987B01026</t>
+        </is>
+      </c>
+      <c r="D84" s="154" t="inlineStr">
+        <is>
+          <t>Pharmaceuticals &amp; Biotechnology</t>
+        </is>
+      </c>
+      <c r="E84" s="169" t="n">
+        <v>234</v>
+      </c>
+      <c r="F84" s="170" t="n">
+        <v>2.38</v>
+      </c>
+      <c r="G84" s="13" t="n">
+        <v>0.0045</v>
+      </c>
+      <c r="J84" s="170" t="n"/>
+    </row>
+    <row r="85">
+      <c r="A85" s="154" t="n">
+        <v>78</v>
+      </c>
+      <c r="B85" s="154" t="inlineStr">
+        <is>
+          <t>Brigade Enterprises Limited</t>
+        </is>
+      </c>
+      <c r="C85" s="154" t="inlineStr">
+        <is>
+          <t>INE791I01019</t>
+        </is>
+      </c>
+      <c r="D85" s="154" t="inlineStr">
+        <is>
+          <t>Realty</t>
+        </is>
+      </c>
+      <c r="E85" s="169" t="n">
+        <v>363</v>
+      </c>
+      <c r="F85" s="170" t="n">
+        <v>2.37</v>
+      </c>
+      <c r="G85" s="13" t="n">
+        <v>0.0045</v>
+      </c>
+      <c r="J85" s="170" t="n"/>
+    </row>
+    <row r="86">
+      <c r="A86" s="154" t="n">
+        <v>79</v>
+      </c>
+      <c r="B86" s="154" t="inlineStr">
+        <is>
+          <t>Inox Wind Limited</t>
+        </is>
+      </c>
+      <c r="C86" s="154" t="inlineStr">
+        <is>
+          <t>INE066P01011</t>
+        </is>
+      </c>
+      <c r="D86" s="154" t="inlineStr">
+        <is>
+          <t>Electrical Equipment</t>
+        </is>
+      </c>
+      <c r="E86" s="169" t="n">
+        <v>2521</v>
+      </c>
+      <c r="F86" s="170" t="n">
+        <v>2.35</v>
+      </c>
+      <c r="G86" s="13" t="n">
+        <v>0.0044</v>
+      </c>
+      <c r="J86" s="170" t="n"/>
+    </row>
+    <row r="87">
+      <c r="A87" s="154" t="n">
+        <v>80</v>
+      </c>
+      <c r="B87" s="154" t="inlineStr">
+        <is>
+          <t>Kajaria Ceramics Limited</t>
+        </is>
+      </c>
+      <c r="C87" s="154" t="inlineStr">
+        <is>
+          <t>INE217B01036</t>
+        </is>
+      </c>
+      <c r="D87" s="154" t="inlineStr">
+        <is>
+          <t>Consumer Durables</t>
+        </is>
+      </c>
+      <c r="E87" s="169" t="n">
+        <v>216</v>
+      </c>
+      <c r="F87" s="170" t="n">
+        <v>2.32</v>
+      </c>
+      <c r="G87" s="13" t="n">
+        <v>0.0044</v>
+      </c>
+      <c r="J87" s="170" t="n"/>
+    </row>
+    <row r="88">
+      <c r="A88" s="154" t="n">
+        <v>81</v>
+      </c>
+      <c r="B88" s="154" t="inlineStr">
+        <is>
+          <t>Castrol India Limited</t>
+        </is>
+      </c>
+      <c r="C88" s="154" t="inlineStr">
+        <is>
+          <t>INE172A01027</t>
+        </is>
+      </c>
+      <c r="D88" s="154" t="inlineStr">
+        <is>
+          <t>Petroleum Products</t>
+        </is>
+      </c>
+      <c r="E88" s="169" t="n">
+        <v>1263</v>
+      </c>
+      <c r="F88" s="170" t="n">
+        <v>2.31</v>
+      </c>
+      <c r="G88" s="13" t="n">
+        <v>0.0044</v>
+      </c>
+      <c r="J88" s="170" t="n"/>
+    </row>
+    <row r="89">
+      <c r="A89" s="154" t="n">
+        <v>82</v>
+      </c>
+      <c r="B89" s="154" t="inlineStr">
+        <is>
+          <t>Five-Star Business Finance Limited</t>
+        </is>
+      </c>
+      <c r="C89" s="154" t="inlineStr">
+        <is>
+          <t>INE128S01021</t>
+        </is>
+      </c>
+      <c r="D89" s="154" t="inlineStr">
+        <is>
+          <t>Finance</t>
+        </is>
+      </c>
+      <c r="E89" s="169" t="n">
+        <v>506</v>
+      </c>
+      <c r="F89" s="170" t="n">
+        <v>2.25</v>
+      </c>
+      <c r="G89" s="13" t="n">
+        <v>0.0043</v>
+      </c>
+      <c r="J89" s="170" t="n"/>
+    </row>
+    <row r="90">
+      <c r="A90" s="154" t="n">
+        <v>83</v>
+      </c>
+      <c r="B90" s="154" t="inlineStr">
+        <is>
+          <t>Finolex Cables Limited</t>
+        </is>
+      </c>
+      <c r="C90" s="154" t="inlineStr">
+        <is>
+          <t>INE235A01022</t>
+        </is>
+      </c>
+      <c r="D90" s="154" t="inlineStr">
+        <is>
+          <t>Industrial Products</t>
+        </is>
+      </c>
+      <c r="E90" s="169" t="n">
+        <v>198</v>
+      </c>
+      <c r="F90" s="170" t="n">
+        <v>2.25</v>
+      </c>
+      <c r="G90" s="13" t="n">
+        <v>0.0042</v>
+      </c>
+      <c r="J90" s="170" t="n"/>
+    </row>
+    <row r="91">
+      <c r="A91" s="154" t="n">
+        <v>84</v>
+      </c>
+      <c r="B91" s="154" t="inlineStr">
+        <is>
+          <t>Zee Entertainment Enterprises Limited</t>
+        </is>
+      </c>
+      <c r="C91" s="154" t="inlineStr">
+        <is>
+          <t>INE256A01028</t>
+        </is>
+      </c>
+      <c r="D91" s="154" t="inlineStr">
+        <is>
+          <t>Entertainment</t>
+        </is>
+      </c>
+      <c r="E91" s="169" t="n">
+        <v>2401</v>
+      </c>
+      <c r="F91" s="170" t="n">
+        <v>2.24</v>
+      </c>
+      <c r="G91" s="13" t="n">
+        <v>0.0042</v>
+      </c>
+      <c r="J91" s="170" t="n"/>
+    </row>
+    <row r="92">
+      <c r="A92" s="154" t="n">
+        <v>85</v>
+      </c>
+      <c r="B92" s="154" t="inlineStr">
+        <is>
+          <t>Triveni Turbine Limited</t>
+        </is>
+      </c>
+      <c r="C92" s="154" t="inlineStr">
+        <is>
+          <t>INE152M01016</t>
+        </is>
+      </c>
+      <c r="D92" s="154" t="inlineStr">
+        <is>
+          <t>Electrical Equipment</t>
+        </is>
+      </c>
+      <c r="E92" s="169" t="n">
+        <v>301</v>
+      </c>
+      <c r="F92" s="170" t="n">
+        <v>2.23</v>
+      </c>
+      <c r="G92" s="13" t="n">
+        <v>0.0042</v>
+      </c>
+      <c r="J92" s="170" t="n"/>
+    </row>
+    <row r="93">
+      <c r="A93" s="154" t="n">
+        <v>86</v>
+      </c>
+      <c r="B93" s="154" t="inlineStr">
+        <is>
+          <t>IRB Infrastructure Developers Limited</t>
+        </is>
+      </c>
+      <c r="C93" s="154" t="inlineStr">
+        <is>
+          <t>INE821I01022</t>
+        </is>
+      </c>
+      <c r="D93" s="154" t="inlineStr">
+        <is>
+          <t>Construction</t>
+        </is>
+      </c>
+      <c r="E93" s="169" t="n">
+        <v>10378</v>
+      </c>
+      <c r="F93" s="170" t="n">
+        <v>2.2</v>
+      </c>
+      <c r="G93" s="13" t="n">
+        <v>0.0041</v>
+      </c>
+      <c r="J93" s="170" t="n"/>
+    </row>
+    <row r="94">
+      <c r="A94" s="154" t="n">
+        <v>87</v>
+      </c>
+      <c r="B94" s="154" t="inlineStr">
+        <is>
+          <t>Syngene International Limited</t>
+        </is>
+      </c>
+      <c r="C94" s="154" t="inlineStr">
+        <is>
+          <t>INE398R01022</t>
+        </is>
+      </c>
+      <c r="D94" s="154" t="inlineStr">
+        <is>
+          <t>Healthcare Services</t>
+        </is>
+      </c>
+      <c r="E94" s="169" t="n">
+        <v>496</v>
+      </c>
+      <c r="F94" s="170" t="n">
+        <v>2.19</v>
+      </c>
+      <c r="G94" s="13" t="n">
+        <v>0.0041</v>
+      </c>
+      <c r="J94" s="170" t="n"/>
+    </row>
+    <row r="95">
+      <c r="A95" s="154" t="n">
+        <v>88</v>
+      </c>
+      <c r="B95" s="154" t="inlineStr">
+        <is>
+          <t>Syrma SGS Technology Limited</t>
+        </is>
+      </c>
+      <c r="C95" s="154" t="inlineStr">
+        <is>
+          <t>INE0DYJ01015</t>
+        </is>
+      </c>
+      <c r="D95" s="154" t="inlineStr">
+        <is>
+          <t>Industrial Manufacturing</t>
+        </is>
+      </c>
+      <c r="E95" s="169" t="n">
+        <v>201</v>
+      </c>
+      <c r="F95" s="170" t="n">
+        <v>2.19</v>
+      </c>
+      <c r="G95" s="13" t="n">
+        <v>0.0041</v>
+      </c>
+      <c r="J95" s="170" t="n"/>
+    </row>
+    <row r="96">
+      <c r="A96" s="154" t="n">
+        <v>89</v>
+      </c>
+      <c r="B96" s="154" t="inlineStr">
+        <is>
+          <t>Firstsource Solutions Limited</t>
+        </is>
+      </c>
+      <c r="C96" s="154" t="inlineStr">
+        <is>
+          <t>INE684F01012</t>
+        </is>
+      </c>
+      <c r="D96" s="154" t="inlineStr">
+        <is>
+          <t>Commercial Services &amp; Supplies</t>
+        </is>
+      </c>
+      <c r="E96" s="169" t="n">
+        <v>830</v>
+      </c>
+      <c r="F96" s="170" t="n">
+        <v>2.18</v>
+      </c>
+      <c r="G96" s="13" t="n">
+        <v>0.0041</v>
+      </c>
+      <c r="J96" s="170" t="n"/>
+    </row>
+    <row r="97">
+      <c r="A97" s="154" t="n">
+        <v>90</v>
+      </c>
+      <c r="B97" s="154" t="inlineStr">
+        <is>
+          <t>Ola Electric Mobility Limited</t>
+        </is>
+      </c>
+      <c r="C97" s="154" t="inlineStr">
+        <is>
+          <t>INE0LXG01040</t>
+        </is>
+      </c>
+      <c r="D97" s="154" t="inlineStr">
+        <is>
+          <t>Automobiles</t>
+        </is>
+      </c>
+      <c r="E97" s="169" t="n">
+        <v>5255</v>
+      </c>
+      <c r="F97" s="170" t="n">
+        <v>2.18</v>
+      </c>
+      <c r="G97" s="13" t="n">
+        <v>0.0041</v>
+      </c>
+      <c r="J97" s="170" t="n"/>
+    </row>
+    <row r="98">
+      <c r="A98" s="154" t="n">
+        <v>91</v>
+      </c>
+      <c r="B98" s="154" t="inlineStr">
+        <is>
+          <t>Inventurus Knowledge Solutions Limited</t>
+        </is>
+      </c>
+      <c r="C98" s="154" t="inlineStr">
+        <is>
+          <t>INE115Q01022</t>
+        </is>
+      </c>
+      <c r="D98" s="154" t="inlineStr">
+        <is>
+          <t>IT - Services</t>
+        </is>
+      </c>
+      <c r="E98" s="169" t="n">
+        <v>129</v>
+      </c>
+      <c r="F98" s="170" t="n">
+        <v>2.16</v>
+      </c>
+      <c r="G98" s="13" t="n">
+        <v>0.0041</v>
+      </c>
+      <c r="J98" s="170" t="n"/>
+    </row>
+    <row r="99">
+      <c r="A99" s="154" t="n">
+        <v>92</v>
+      </c>
+      <c r="B99" s="154" t="inlineStr">
+        <is>
+          <t>Nava Limited</t>
+        </is>
+      </c>
+      <c r="C99" s="154" t="inlineStr">
+        <is>
+          <t>INE725A01030</t>
+        </is>
+      </c>
+      <c r="D99" s="154" t="inlineStr">
+        <is>
+          <t>Power</t>
+        </is>
+      </c>
+      <c r="E99" s="169" t="n">
+        <v>363</v>
+      </c>
+      <c r="F99" s="170" t="n">
+        <v>2.15</v>
+      </c>
+      <c r="G99" s="13" t="n">
+        <v>0.0041</v>
+      </c>
+      <c r="J99" s="170" t="n"/>
+    </row>
+    <row r="100">
+      <c r="A100" s="154" t="n">
+        <v>93</v>
+      </c>
+      <c r="B100" s="154" t="inlineStr">
+        <is>
+          <t>Jubilant Pharmova Limited</t>
+        </is>
+      </c>
+      <c r="C100" s="154" t="inlineStr">
+        <is>
+          <t>INE700A01033</t>
+        </is>
+      </c>
+      <c r="D100" s="154" t="inlineStr">
+        <is>
+          <t>Pharmaceuticals &amp; Biotechnology</t>
+        </is>
+      </c>
+      <c r="E100" s="169" t="n">
+        <v>210</v>
+      </c>
+      <c r="F100" s="170" t="n">
+        <v>2.09</v>
+      </c>
+      <c r="G100" s="13" t="n">
+        <v>0.0039</v>
+      </c>
+      <c r="J100" s="170" t="n"/>
+    </row>
+    <row r="101">
+      <c r="A101" s="154" t="n">
+        <v>94</v>
+      </c>
+      <c r="B101" s="154" t="inlineStr">
+        <is>
+          <t>Reliance Power Limited</t>
+        </is>
+      </c>
+      <c r="C101" s="154" t="inlineStr">
+        <is>
+          <t>INE614G01033</t>
+        </is>
+      </c>
+      <c r="D101" s="154" t="inlineStr">
+        <is>
+          <t>Power</t>
+        </is>
+      </c>
+      <c r="E101" s="169" t="n">
+        <v>7547</v>
+      </c>
+      <c r="F101" s="170" t="n">
+        <v>2.09</v>
+      </c>
+      <c r="G101" s="13" t="n">
+        <v>0.0039</v>
+      </c>
+      <c r="J101" s="170" t="n"/>
+    </row>
+    <row r="102">
+      <c r="A102" s="154" t="n">
+        <v>95</v>
+      </c>
+      <c r="B102" s="154" t="inlineStr">
+        <is>
+          <t>Emami Limited</t>
+        </is>
+      </c>
+      <c r="C102" s="154" t="inlineStr">
+        <is>
+          <t>INE548C01032</t>
+        </is>
+      </c>
+      <c r="D102" s="154" t="inlineStr">
+        <is>
+          <t>Personal Products</t>
+        </is>
+      </c>
+      <c r="E102" s="169" t="n">
+        <v>515</v>
+      </c>
+      <c r="F102" s="170" t="n">
+        <v>2.06</v>
+      </c>
+      <c r="G102" s="13" t="n">
+        <v>0.0039</v>
+      </c>
+      <c r="J102" s="170" t="n"/>
+    </row>
+    <row r="103">
+      <c r="A103" s="154" t="n">
+        <v>96</v>
+      </c>
+      <c r="B103" s="154" t="inlineStr">
+        <is>
+          <t>Schneider Electric Infrastructure Limited</t>
+        </is>
+      </c>
+      <c r="C103" s="154" t="inlineStr">
+        <is>
+          <t>INE839M01018</t>
+        </is>
+      </c>
+      <c r="D103" s="154" t="inlineStr">
+        <is>
+          <t>Electrical Equipment</t>
+        </is>
+      </c>
+      <c r="E103" s="169" t="n">
+        <v>157</v>
+      </c>
+      <c r="F103" s="170" t="n">
+        <v>2.05</v>
+      </c>
+      <c r="G103" s="13" t="n">
+        <v>0.0039</v>
+      </c>
+      <c r="J103" s="170" t="n"/>
+    </row>
+    <row r="104">
+      <c r="A104" s="154" t="n">
+        <v>97</v>
+      </c>
+      <c r="B104" s="154" t="inlineStr">
+        <is>
+          <t>Anant Raj Limited</t>
+        </is>
+      </c>
+      <c r="C104" s="154" t="inlineStr">
+        <is>
+          <t>INE242C01024</t>
+        </is>
+      </c>
+      <c r="D104" s="154" t="inlineStr">
+        <is>
+          <t>Realty</t>
+        </is>
+      </c>
+      <c r="E104" s="169" t="n">
+        <v>399</v>
+      </c>
+      <c r="F104" s="170" t="n">
+        <v>2.05</v>
+      </c>
+      <c r="G104" s="13" t="n">
+        <v>0.0039</v>
+      </c>
+      <c r="J104" s="170" t="n"/>
+    </row>
+    <row r="105">
+      <c r="A105" s="154" t="n">
+        <v>98</v>
+      </c>
+      <c r="B105" s="154" t="inlineStr">
+        <is>
+          <t>Garden Reach Shipbuilders &amp; Engineers Limited</t>
+        </is>
+      </c>
+      <c r="C105" s="154" t="inlineStr">
+        <is>
+          <t>INE382Z01011</t>
+        </is>
+      </c>
+      <c r="D105" s="154" t="inlineStr">
+        <is>
+          <t>Aerospace &amp; Defense</t>
+        </is>
+      </c>
+      <c r="E105" s="169" t="n">
+        <v>77</v>
+      </c>
+      <c r="F105" s="170" t="n">
+        <v>2.04</v>
+      </c>
+      <c r="G105" s="13" t="n">
+        <v>0.0039</v>
+      </c>
+      <c r="J105" s="170" t="n"/>
+    </row>
+    <row r="106">
+      <c r="A106" s="154" t="n">
+        <v>99</v>
+      </c>
+      <c r="B106" s="154" t="inlineStr">
+        <is>
+          <t>PG Electroplast Limited</t>
+        </is>
+      </c>
+      <c r="C106" s="154" t="inlineStr">
+        <is>
+          <t>INE457L01029</t>
+        </is>
+      </c>
+      <c r="D106" s="154" t="inlineStr">
+        <is>
+          <t>Consumer Durables</t>
+        </is>
+      </c>
+      <c r="E106" s="169" t="n">
+        <v>420</v>
+      </c>
+      <c r="F106" s="170" t="n">
+        <v>2.03</v>
+      </c>
+      <c r="G106" s="13" t="n">
+        <v>0.0038</v>
+      </c>
+      <c r="J106" s="170" t="n"/>
+    </row>
+    <row r="107">
+      <c r="A107" s="154" t="n">
+        <v>100</v>
+      </c>
+      <c r="B107" s="154" t="inlineStr">
+        <is>
+          <t>EID Parry India Limited</t>
+        </is>
+      </c>
+      <c r="C107" s="154" t="inlineStr">
+        <is>
+          <t>INE126A01031</t>
+        </is>
+      </c>
+      <c r="D107" s="154" t="inlineStr">
+        <is>
+          <t>Food Products</t>
+        </is>
+      </c>
+      <c r="E107" s="169" t="n">
+        <v>268</v>
+      </c>
+      <c r="F107" s="170" t="n">
+        <v>2.02</v>
+      </c>
+      <c r="G107" s="13" t="n">
+        <v>0.0038</v>
+      </c>
+      <c r="J107" s="170" t="n"/>
+    </row>
+    <row r="108">
+      <c r="A108" s="154" t="n">
+        <v>101</v>
+      </c>
+      <c r="B108" s="154" t="inlineStr">
+        <is>
+          <t>Aditya Birla Sun Life AMC Limited</t>
+        </is>
+      </c>
+      <c r="C108" s="154" t="inlineStr">
+        <is>
+          <t>INE404A01024</t>
+        </is>
+      </c>
+      <c r="D108" s="154" t="inlineStr">
+        <is>
+          <t>Capital Markets</t>
+        </is>
+      </c>
+      <c r="E108" s="169" t="n">
+        <v>190</v>
+      </c>
+      <c r="F108" s="170" t="n">
+        <v>2.02</v>
+      </c>
+      <c r="G108" s="13" t="n">
+        <v>0.0038</v>
+      </c>
+      <c r="J108" s="170" t="n"/>
+    </row>
+    <row r="109">
+      <c r="A109" s="154" t="n">
+        <v>102</v>
+      </c>
+      <c r="B109" s="154" t="inlineStr">
+        <is>
+          <t>Zen Technologies Limited</t>
+        </is>
+      </c>
+      <c r="C109" s="154" t="inlineStr">
+        <is>
+          <t>INE251B01027</t>
+        </is>
+      </c>
+      <c r="D109" s="154" t="inlineStr">
+        <is>
+          <t>Aerospace &amp; Defense</t>
+        </is>
+      </c>
+      <c r="E109" s="169" t="n">
+        <v>121</v>
+      </c>
+      <c r="F109" s="170" t="n">
+        <v>2.01</v>
+      </c>
+      <c r="G109" s="13" t="n">
+        <v>0.0038</v>
+      </c>
+      <c r="J109" s="170" t="n"/>
+    </row>
+    <row r="110">
+      <c r="A110" s="154" t="n">
+        <v>103</v>
+      </c>
+      <c r="B110" s="154" t="inlineStr">
+        <is>
+          <t>Netweb Technologies India Limited</t>
+        </is>
+      </c>
+      <c r="C110" s="154" t="inlineStr">
+        <is>
+          <t>INE0NT901020</t>
+        </is>
+      </c>
+      <c r="D110" s="154" t="inlineStr">
+        <is>
+          <t>IT - Services</t>
+        </is>
+      </c>
+      <c r="E110" s="169" t="n">
+        <v>43</v>
+      </c>
+      <c r="F110" s="170" t="n">
+        <v>2.01</v>
+      </c>
+      <c r="G110" s="13" t="n">
+        <v>0.0038</v>
+      </c>
+      <c r="J110" s="170" t="n"/>
+    </row>
+    <row r="111">
+      <c r="A111" s="154" t="n">
+        <v>104</v>
+      </c>
+      <c r="B111" s="154" t="inlineStr">
+        <is>
+          <t>Cyient Limited</t>
+        </is>
+      </c>
+      <c r="C111" s="154" t="inlineStr">
+        <is>
+          <t>INE136B01020</t>
+        </is>
+      </c>
+      <c r="D111" s="154" t="inlineStr">
+        <is>
+          <t>IT - Services</t>
+        </is>
+      </c>
+      <c r="E111" s="169" t="n">
+        <v>221</v>
+      </c>
+      <c r="F111" s="170" t="n">
+        <v>2.01</v>
+      </c>
+      <c r="G111" s="13" t="n">
+        <v>0.0038</v>
+      </c>
+      <c r="J111" s="170" t="n"/>
+    </row>
+    <row r="112">
+      <c r="A112" s="154" t="n">
+        <v>105</v>
+      </c>
+      <c r="B112" s="154" t="inlineStr">
+        <is>
+          <t>Capri Global Capital Limited</t>
+        </is>
+      </c>
+      <c r="C112" s="154" t="inlineStr">
+        <is>
+          <t>INE180C01042</t>
+        </is>
+      </c>
+      <c r="D112" s="154" t="inlineStr">
+        <is>
+          <t>Finance</t>
+        </is>
+      </c>
+      <c r="E112" s="169" t="n">
+        <v>1011</v>
+      </c>
+      <c r="F112" s="170" t="n">
+        <v>2.01</v>
+      </c>
+      <c r="G112" s="13" t="n">
+        <v>0.0038</v>
+      </c>
+      <c r="J112" s="170" t="n"/>
+    </row>
+    <row r="113">
+      <c r="A113" s="154" t="n">
+        <v>106</v>
+      </c>
+      <c r="B113" s="154" t="inlineStr">
+        <is>
+          <t>Eris Lifesciences Limited</t>
+        </is>
+      </c>
+      <c r="C113" s="154" t="inlineStr">
+        <is>
+          <t>INE406M01024</t>
+        </is>
+      </c>
+      <c r="D113" s="154" t="inlineStr">
+        <is>
+          <t>Pharmaceuticals &amp; Biotechnology</t>
+        </is>
+      </c>
+      <c r="E113" s="169" t="n">
+        <v>143</v>
+      </c>
+      <c r="F113" s="170" t="n">
+        <v>2</v>
+      </c>
+      <c r="G113" s="13" t="n">
+        <v>0.0038</v>
+      </c>
+      <c r="J113" s="170" t="n"/>
+    </row>
+    <row r="114">
+      <c r="A114" s="154" t="n">
+        <v>107</v>
+      </c>
+      <c r="B114" s="154" t="inlineStr">
+        <is>
+          <t>CCL Products (India) Limited</t>
+        </is>
+      </c>
+      <c r="C114" s="154" t="inlineStr">
+        <is>
+          <t>INE421D01022</t>
+        </is>
+      </c>
+      <c r="D114" s="154" t="inlineStr">
+        <is>
+          <t>Agricultural Food &amp; other Products</t>
+        </is>
+      </c>
+      <c r="E114" s="169" t="n">
+        <v>184</v>
+      </c>
+      <c r="F114" s="170" t="n">
+        <v>1.94</v>
+      </c>
+      <c r="G114" s="13" t="n">
+        <v>0.0037</v>
+      </c>
+      <c r="J114" s="170" t="n"/>
+    </row>
+    <row r="115">
+      <c r="A115" s="154" t="n">
+        <v>108</v>
+      </c>
+      <c r="B115" s="154" t="inlineStr">
+        <is>
+          <t>Go Digit General Insurance Limited</t>
+        </is>
+      </c>
+      <c r="C115" s="154" t="inlineStr">
+        <is>
+          <t>INE03JT01014</t>
+        </is>
+      </c>
+      <c r="D115" s="154" t="inlineStr">
+        <is>
+          <t>Insurance</t>
+        </is>
+      </c>
+      <c r="E115" s="169" t="n">
+        <v>629</v>
+      </c>
+      <c r="F115" s="170" t="n">
+        <v>1.92</v>
+      </c>
+      <c r="G115" s="13" t="n">
+        <v>0.0036</v>
+      </c>
+      <c r="J115" s="170" t="n"/>
+    </row>
+    <row r="116">
+      <c r="A116" s="154" t="n">
+        <v>109</v>
+      </c>
+      <c r="B116" s="154" t="inlineStr">
+        <is>
+          <t>Cartrade Tech Limited</t>
+        </is>
+      </c>
+      <c r="C116" s="154" t="inlineStr">
+        <is>
+          <t>INE290S01011</t>
+        </is>
+      </c>
+      <c r="D116" s="154" t="inlineStr">
+        <is>
+          <t>Retailing</t>
+        </is>
+      </c>
+      <c r="E116" s="169" t="n">
+        <v>110</v>
+      </c>
+      <c r="F116" s="170" t="n">
+        <v>1.91</v>
+      </c>
+      <c r="G116" s="13" t="n">
+        <v>0.0036</v>
+      </c>
+      <c r="J116" s="170" t="n"/>
+    </row>
+    <row r="117">
+      <c r="A117" s="154" t="n">
+        <v>110</v>
+      </c>
+      <c r="B117" s="154" t="inlineStr">
+        <is>
+          <t>Pfizer Limited</t>
+        </is>
+      </c>
+      <c r="C117" s="154" t="inlineStr">
+        <is>
+          <t>INE182A01018</t>
+        </is>
+      </c>
+      <c r="D117" s="154" t="inlineStr">
+        <is>
+          <t>Pharmaceuticals &amp; Biotechnology</t>
+        </is>
+      </c>
+      <c r="E117" s="169" t="n">
+        <v>41</v>
+      </c>
+      <c r="F117" s="170" t="n">
+        <v>1.89</v>
+      </c>
+      <c r="G117" s="13" t="n">
+        <v>0.0036</v>
+      </c>
+      <c r="J117" s="170" t="n"/>
+    </row>
+    <row r="118">
+      <c r="A118" s="154" t="n">
+        <v>111</v>
+      </c>
+      <c r="B118" s="154" t="inlineStr">
+        <is>
+          <t>Godawari Power and Ispat Limited</t>
+        </is>
+      </c>
+      <c r="C118" s="154" t="inlineStr">
+        <is>
+          <t>INE177H01039</t>
+        </is>
+      </c>
+      <c r="D118" s="154" t="inlineStr">
+        <is>
+          <t>Industrial Products</t>
+        </is>
+      </c>
+      <c r="E118" s="169" t="n">
+        <v>641</v>
+      </c>
+      <c r="F118" s="170" t="n">
+        <v>1.85</v>
+      </c>
+      <c r="G118" s="13" t="n">
+        <v>0.0035</v>
+      </c>
+      <c r="J118" s="170" t="n"/>
+    </row>
+    <row r="119">
+      <c r="A119" s="154" t="n">
+        <v>112</v>
+      </c>
+      <c r="B119" s="154" t="inlineStr">
+        <is>
+          <t>Cohance Lifesciences Limited</t>
+        </is>
+      </c>
+      <c r="C119" s="154" t="inlineStr">
+        <is>
+          <t>INE03QK01018</t>
+        </is>
+      </c>
+      <c r="D119" s="154" t="inlineStr">
+        <is>
+          <t>Pharmaceuticals &amp; Biotechnology</t>
+        </is>
+      </c>
+      <c r="E119" s="169" t="n">
+        <v>425</v>
+      </c>
+      <c r="F119" s="170" t="n">
+        <v>1.83</v>
+      </c>
+      <c r="G119" s="13" t="n">
+        <v>0.0035</v>
+      </c>
+      <c r="J119" s="170" t="n"/>
+    </row>
+    <row r="120">
+      <c r="A120" s="154" t="n">
+        <v>113</v>
+      </c>
+      <c r="B120" s="154" t="inlineStr">
+        <is>
+          <t>Chambal Fertilizers &amp; Chemicals Limited</t>
+        </is>
+      </c>
+      <c r="C120" s="154" t="inlineStr">
+        <is>
+          <t>INE085A01013</t>
+        </is>
+      </c>
+      <c r="D120" s="154" t="inlineStr">
+        <is>
+          <t>Fertilizers &amp; Agrochemicals</t>
+        </is>
+      </c>
+      <c r="E120" s="169" t="n">
+        <v>393</v>
+      </c>
+      <c r="F120" s="170" t="n">
+        <v>1.83</v>
+      </c>
+      <c r="G120" s="13" t="n">
+        <v>0.0035</v>
+      </c>
+      <c r="J120" s="170" t="n"/>
+    </row>
+    <row r="121">
+      <c r="A121" s="154" t="n">
+        <v>114</v>
+      </c>
+      <c r="B121" s="154" t="inlineStr">
+        <is>
+          <t>CREDITACCESS GRAMEEN LIMITED</t>
+        </is>
+      </c>
+      <c r="C121" s="154" t="inlineStr">
+        <is>
+          <t>INE741K01010</t>
+        </is>
+      </c>
+      <c r="D121" s="154" t="inlineStr">
+        <is>
+          <t>Finance</t>
+        </is>
+      </c>
+      <c r="E121" s="169" t="n">
+        <v>141</v>
+      </c>
+      <c r="F121" s="170" t="n">
+        <v>1.83</v>
+      </c>
+      <c r="G121" s="13" t="n">
+        <v>0.0034</v>
+      </c>
+      <c r="J121" s="170" t="n"/>
+    </row>
+    <row r="122">
+      <c r="A122" s="154" t="n">
+        <v>115</v>
+      </c>
+      <c r="B122" s="154" t="inlineStr">
+        <is>
+          <t>Can Fin Homes Limited</t>
+        </is>
+      </c>
+      <c r="C122" s="154" t="inlineStr">
+        <is>
+          <t>INE477A01020</t>
+        </is>
+      </c>
+      <c r="D122" s="154" t="inlineStr">
+        <is>
+          <t>Finance</t>
+        </is>
+      </c>
+      <c r="E122" s="169" t="n">
+        <v>220</v>
+      </c>
+      <c r="F122" s="170" t="n">
+        <v>1.83</v>
+      </c>
+      <c r="G122" s="13" t="n">
+        <v>0.0034</v>
+      </c>
+      <c r="J122" s="170" t="n"/>
+    </row>
+    <row r="123">
+      <c r="A123" s="154" t="n">
+        <v>116</v>
+      </c>
+      <c r="B123" s="154" t="inlineStr">
+        <is>
+          <t>Gabriel India Limited</t>
+        </is>
+      </c>
+      <c r="C123" s="154" t="inlineStr">
+        <is>
+          <t>INE524A01029</t>
+        </is>
+      </c>
+      <c r="D123" s="154" t="inlineStr">
+        <is>
+          <t>Auto Components</t>
+        </is>
+      </c>
+      <c r="E123" s="169" t="n">
+        <v>165</v>
+      </c>
+      <c r="F123" s="170" t="n">
+        <v>1.82</v>
+      </c>
+      <c r="G123" s="13" t="n">
+        <v>0.0034</v>
+      </c>
+      <c r="J123" s="170" t="n"/>
+    </row>
+    <row r="124">
+      <c r="A124" s="154" t="n">
+        <v>117</v>
+      </c>
+      <c r="B124" s="154" t="inlineStr">
+        <is>
+          <t>Rainbow Childrens Medicare Limited</t>
+        </is>
+      </c>
+      <c r="C124" s="154" t="inlineStr">
+        <is>
+          <t>INE961O01016</t>
+        </is>
+      </c>
+      <c r="D124" s="154" t="inlineStr">
+        <is>
+          <t>Healthcare Services</t>
+        </is>
+      </c>
+      <c r="E124" s="169" t="n">
+        <v>130</v>
+      </c>
+      <c r="F124" s="170" t="n">
+        <v>1.79</v>
+      </c>
+      <c r="G124" s="13" t="n">
+        <v>0.0034</v>
+      </c>
+      <c r="J124" s="170" t="n"/>
+    </row>
+    <row r="125">
+      <c r="A125" s="154" t="n">
+        <v>118</v>
+      </c>
+      <c r="B125" s="154" t="inlineStr">
+        <is>
+          <t>PVR INOX Limited</t>
+        </is>
+      </c>
+      <c r="C125" s="154" t="inlineStr">
+        <is>
+          <t>INE191H01014</t>
+        </is>
+      </c>
+      <c r="D125" s="154" t="inlineStr">
+        <is>
+          <t>Entertainment</t>
+        </is>
+      </c>
+      <c r="E125" s="169" t="n">
+        <v>186</v>
+      </c>
+      <c r="F125" s="170" t="n">
+        <v>1.79</v>
+      </c>
+      <c r="G125" s="13" t="n">
+        <v>0.0034</v>
+      </c>
+      <c r="J125" s="170" t="n"/>
+    </row>
+    <row r="126">
+      <c r="A126" s="154" t="n">
+        <v>119</v>
+      </c>
+      <c r="B126" s="154" t="inlineStr">
+        <is>
+          <t>CEAT Limited</t>
+        </is>
+      </c>
+      <c r="C126" s="154" t="inlineStr">
+        <is>
+          <t>INE482A01020</t>
+        </is>
+      </c>
+      <c r="D126" s="154" t="inlineStr">
+        <is>
+          <t>Auto Components</t>
+        </is>
+      </c>
+      <c r="E126" s="169" t="n">
+        <v>55</v>
+      </c>
+      <c r="F126" s="170" t="n">
+        <v>1.78</v>
+      </c>
+      <c r="G126" s="13" t="n">
+        <v>0.0034</v>
+      </c>
+      <c r="J126" s="170" t="n"/>
+    </row>
+    <row r="127">
+      <c r="A127" s="154" t="n">
+        <v>120</v>
+      </c>
+      <c r="B127" s="154" t="inlineStr">
+        <is>
+          <t>Shyam Metalics and Energy Limited</t>
+        </is>
+      </c>
+      <c r="C127" s="154" t="inlineStr">
+        <is>
+          <t>INE810G01011</t>
+        </is>
+      </c>
+      <c r="D127" s="154" t="inlineStr">
+        <is>
+          <t>Industrial Products</t>
+        </is>
+      </c>
+      <c r="E127" s="169" t="n">
+        <v>183</v>
+      </c>
+      <c r="F127" s="170" t="n">
+        <v>1.78</v>
+      </c>
+      <c r="G127" s="13" t="n">
+        <v>0.0034</v>
+      </c>
+      <c r="J127" s="170" t="n"/>
+    </row>
+    <row r="128">
+      <c r="A128" s="154" t="n">
+        <v>121</v>
+      </c>
+      <c r="B128" s="154" t="inlineStr">
+        <is>
+          <t>R R Kabel Limited</t>
+        </is>
+      </c>
+      <c r="C128" s="154" t="inlineStr">
+        <is>
+          <t>INE777K01022</t>
+        </is>
+      </c>
+      <c r="D128" s="154" t="inlineStr">
+        <is>
+          <t>Industrial Products</t>
+        </is>
+      </c>
+      <c r="E128" s="169" t="n">
+        <v>86</v>
+      </c>
+      <c r="F128" s="170" t="n">
+        <v>1.77</v>
+      </c>
+      <c r="G128" s="13" t="n">
+        <v>0.0033</v>
+      </c>
+      <c r="J128" s="170" t="n"/>
+    </row>
+    <row r="129">
+      <c r="A129" s="154" t="n">
+        <v>122</v>
+      </c>
+      <c r="B129" s="154" t="inlineStr">
+        <is>
+          <t>Gillette India Limited</t>
+        </is>
+      </c>
+      <c r="C129" s="154" t="inlineStr">
+        <is>
+          <t>INE322A01010</t>
+        </is>
+      </c>
+      <c r="D129" s="154" t="inlineStr">
+        <is>
+          <t>Personal Products</t>
+        </is>
+      </c>
+      <c r="E129" s="169" t="n">
+        <v>22</v>
+      </c>
+      <c r="F129" s="170" t="n">
+        <v>1.76</v>
+      </c>
+      <c r="G129" s="13" t="n">
+        <v>0.0033</v>
+      </c>
+      <c r="J129" s="170" t="n"/>
+    </row>
+    <row r="130">
+      <c r="A130" s="154" t="n">
+        <v>123</v>
+      </c>
+      <c r="B130" s="154" t="inlineStr">
+        <is>
+          <t>Titagarh Rail Systems Limited</t>
+        </is>
+      </c>
+      <c r="C130" s="154" t="inlineStr">
+        <is>
+          <t>INE615H01020</t>
+        </is>
+      </c>
+      <c r="D130" s="154" t="inlineStr">
+        <is>
+          <t>Industrial Manufacturing</t>
+        </is>
+      </c>
+      <c r="E130" s="169" t="n">
+        <v>209</v>
+      </c>
+      <c r="F130" s="170" t="n">
+        <v>1.73</v>
+      </c>
+      <c r="G130" s="13" t="n">
+        <v>0.0033</v>
+      </c>
+      <c r="J130" s="170" t="n"/>
+    </row>
+    <row r="131">
+      <c r="A131" s="154" t="n">
+        <v>124</v>
+      </c>
+      <c r="B131" s="154" t="inlineStr">
+        <is>
+          <t>BEML Limited</t>
+        </is>
+      </c>
+      <c r="C131" s="154" t="inlineStr">
+        <is>
+          <t>INE258A01024</t>
+        </is>
+      </c>
+      <c r="D131" s="154" t="inlineStr">
+        <is>
+          <t>Agricultural Commercial &amp; Construction Vehicles</t>
+        </is>
+      </c>
+      <c r="E131" s="169" t="n">
+        <v>100</v>
+      </c>
+      <c r="F131" s="170" t="n">
+        <v>1.72</v>
+      </c>
+      <c r="G131" s="13" t="n">
+        <v>0.0032</v>
+      </c>
+      <c r="J131" s="170" t="n"/>
+    </row>
+    <row r="132">
+      <c r="A132" s="154" t="n">
+        <v>125</v>
+      </c>
+      <c r="B132" s="154" t="inlineStr">
+        <is>
+          <t>Belrise Industries Limited</t>
+        </is>
+      </c>
+      <c r="C132" s="154" t="inlineStr">
+        <is>
+          <t>INE894V01022</t>
+        </is>
+      </c>
+      <c r="D132" s="154" t="inlineStr">
+        <is>
+          <t>Auto Components</t>
+        </is>
+      </c>
+      <c r="E132" s="169" t="n">
+        <v>783</v>
+      </c>
+      <c r="F132" s="170" t="n">
+        <v>1.69</v>
+      </c>
+      <c r="G132" s="13" t="n">
+        <v>0.0032</v>
+      </c>
+      <c r="J132" s="170" t="n"/>
+    </row>
+    <row r="133">
+      <c r="A133" s="154" t="n">
+        <v>126</v>
+      </c>
+      <c r="B133" s="154" t="inlineStr">
+        <is>
+          <t>Aditya Birla Real Estate Limited</t>
+        </is>
+      </c>
+      <c r="C133" s="154" t="inlineStr">
+        <is>
+          <t>INE055A01016</t>
+        </is>
+      </c>
+      <c r="D133" s="154" t="inlineStr">
+        <is>
+          <t>Realty</t>
+        </is>
+      </c>
+      <c r="E133" s="169" t="n">
+        <v>136</v>
+      </c>
+      <c r="F133" s="170" t="n">
+        <v>1.69</v>
+      </c>
+      <c r="G133" s="13" t="n">
+        <v>0.0032</v>
+      </c>
+      <c r="J133" s="170" t="n"/>
+    </row>
+    <row r="134">
+      <c r="A134" s="154" t="n">
+        <v>127</v>
+      </c>
+      <c r="B134" s="154" t="inlineStr">
+        <is>
+          <t>KEC International Limited</t>
+        </is>
+      </c>
+      <c r="C134" s="154" t="inlineStr">
+        <is>
+          <t>INE389H01022</t>
+        </is>
+      </c>
+      <c r="D134" s="154" t="inlineStr">
+        <is>
+          <t>Construction</t>
+        </is>
+      </c>
+      <c r="E134" s="169" t="n">
+        <v>338</v>
+      </c>
+      <c r="F134" s="170" t="n">
+        <v>1.69</v>
+      </c>
+      <c r="G134" s="13" t="n">
+        <v>0.0032</v>
+      </c>
+      <c r="J134" s="170" t="n"/>
+    </row>
+    <row r="135">
+      <c r="A135" s="154" t="n">
+        <v>128</v>
+      </c>
+      <c r="B135" s="154" t="inlineStr">
+        <is>
+          <t>Vijaya Diagnostic Centre Limited</t>
+        </is>
+      </c>
+      <c r="C135" s="154" t="inlineStr">
+        <is>
+          <t>INE043W01024</t>
+        </is>
+      </c>
+      <c r="D135" s="154" t="inlineStr">
+        <is>
+          <t>Healthcare Services</t>
+        </is>
+      </c>
+      <c r="E135" s="169" t="n">
+        <v>127</v>
+      </c>
+      <c r="F135" s="170" t="n">
+        <v>1.66</v>
+      </c>
+      <c r="G135" s="13" t="n">
+        <v>0.0031</v>
+      </c>
+      <c r="J135" s="170" t="n"/>
+    </row>
+    <row r="136">
+      <c r="A136" s="154" t="n">
+        <v>129</v>
+      </c>
+      <c r="B136" s="154" t="inlineStr">
+        <is>
+          <t>Engineers India Limited</t>
+        </is>
+      </c>
+      <c r="C136" s="154" t="inlineStr">
+        <is>
+          <t>INE510A01028</t>
+        </is>
+      </c>
+      <c r="D136" s="154" t="inlineStr">
+        <is>
+          <t>Construction</t>
+        </is>
+      </c>
+      <c r="E136" s="169" t="n">
+        <v>716</v>
+      </c>
+      <c r="F136" s="170" t="n">
+        <v>1.66</v>
+      </c>
+      <c r="G136" s="13" t="n">
+        <v>0.0031</v>
+      </c>
+      <c r="J136" s="170" t="n"/>
+    </row>
+    <row r="137">
+      <c r="A137" s="154" t="n">
+        <v>130</v>
+      </c>
+      <c r="B137" s="154" t="inlineStr">
+        <is>
+          <t>Sobha Limited</t>
+        </is>
+      </c>
+      <c r="C137" s="154" t="inlineStr">
+        <is>
+          <t>INE671H01015</t>
+        </is>
+      </c>
+      <c r="D137" s="154" t="inlineStr">
+        <is>
+          <t>Realty</t>
+        </is>
+      </c>
+      <c r="E137" s="169" t="n">
+        <v>116</v>
+      </c>
+      <c r="F137" s="170" t="n">
+        <v>1.64</v>
+      </c>
+      <c r="G137" s="13" t="n">
+        <v>0.0031</v>
+      </c>
+      <c r="J137" s="170" t="n"/>
+    </row>
+    <row r="138">
+      <c r="A138" s="154" t="n">
+        <v>131</v>
+      </c>
+      <c r="B138" s="154" t="inlineStr">
+        <is>
+          <t>Whirlpool of India Limited</t>
+        </is>
+      </c>
+      <c r="C138" s="154" t="inlineStr">
+        <is>
+          <t>INE716A01013</t>
+        </is>
+      </c>
+      <c r="D138" s="154" t="inlineStr">
+        <is>
+          <t>Consumer Durables</t>
+        </is>
+      </c>
+      <c r="E138" s="169" t="n">
+        <v>199</v>
+      </c>
+      <c r="F138" s="170" t="n">
+        <v>1.64</v>
+      </c>
+      <c r="G138" s="13" t="n">
+        <v>0.0031</v>
+      </c>
+      <c r="J138" s="170" t="n"/>
+    </row>
+    <row r="139">
+      <c r="A139" s="154" t="n">
+        <v>132</v>
+      </c>
+      <c r="B139" s="154" t="inlineStr">
+        <is>
+          <t>Jammu &amp; Kashmir Bank Limited</t>
+        </is>
+      </c>
+      <c r="C139" s="154" t="inlineStr">
+        <is>
+          <t>INE168A01041</t>
+        </is>
+      </c>
+      <c r="D139" s="154" t="inlineStr">
+        <is>
+          <t>Banks</t>
+        </is>
+      </c>
+      <c r="E139" s="169" t="n">
+        <v>1166</v>
+      </c>
+      <c r="F139" s="170" t="n">
+        <v>1.64</v>
+      </c>
+      <c r="G139" s="13" t="n">
+        <v>0.0031</v>
+      </c>
+      <c r="J139" s="170" t="n"/>
+    </row>
+    <row r="140">
+      <c r="A140" s="154" t="n">
+        <v>133</v>
+      </c>
+      <c r="B140" s="154" t="inlineStr">
+        <is>
+          <t>Intellect Design Arena Limited</t>
+        </is>
+      </c>
+      <c r="C140" s="154" t="inlineStr">
+        <is>
+          <t>INE306R01017</t>
+        </is>
+      </c>
+      <c r="D140" s="154" t="inlineStr">
+        <is>
+          <t>IT - Software</t>
+        </is>
+      </c>
+      <c r="E140" s="169" t="n">
+        <v>228</v>
+      </c>
+      <c r="F140" s="170" t="n">
+        <v>1.63</v>
+      </c>
+      <c r="G140" s="13" t="n">
+        <v>0.0031</v>
+      </c>
+      <c r="J140" s="170" t="n"/>
+    </row>
+    <row r="141">
+      <c r="A141" s="154" t="n">
+        <v>134</v>
+      </c>
+      <c r="B141" s="154" t="inlineStr">
+        <is>
+          <t>Indiamart Intermesh Limited</t>
+        </is>
+      </c>
+      <c r="C141" s="154" t="inlineStr">
+        <is>
+          <t>INE933S01016</t>
+        </is>
+      </c>
+      <c r="D141" s="154" t="inlineStr">
+        <is>
+          <t>Retailing</t>
+        </is>
+      </c>
+      <c r="E141" s="169" t="n">
+        <v>81</v>
+      </c>
+      <c r="F141" s="170" t="n">
+        <v>1.63</v>
+      </c>
+      <c r="G141" s="13" t="n">
+        <v>0.0031</v>
+      </c>
+      <c r="J141" s="170" t="n"/>
+    </row>
+    <row r="142">
+      <c r="A142" s="154" t="n">
+        <v>135</v>
+      </c>
+      <c r="B142" s="154" t="inlineStr">
+        <is>
+          <t>Mahanagar Gas Limited</t>
+        </is>
+      </c>
+      <c r="C142" s="154" t="inlineStr">
+        <is>
+          <t>INE002S01010</t>
+        </is>
+      </c>
+      <c r="D142" s="154" t="inlineStr">
+        <is>
+          <t>Gas</t>
+        </is>
+      </c>
+      <c r="E142" s="169" t="n">
+        <v>149</v>
+      </c>
+      <c r="F142" s="170" t="n">
+        <v>1.63</v>
+      </c>
+      <c r="G142" s="13" t="n">
+        <v>0.0031</v>
+      </c>
+      <c r="J142" s="170" t="n"/>
+    </row>
+    <row r="143">
+      <c r="A143" s="154" t="n">
+        <v>136</v>
+      </c>
+      <c r="B143" s="154" t="inlineStr">
+        <is>
+          <t>NCC Limited</t>
+        </is>
+      </c>
+      <c r="C143" s="154" t="inlineStr">
+        <is>
+          <t>INE868B01028</t>
+        </is>
+      </c>
+      <c r="D143" s="154" t="inlineStr">
+        <is>
+          <t>Construction</t>
+        </is>
+      </c>
+      <c r="E143" s="169" t="n">
+        <v>1068</v>
+      </c>
+      <c r="F143" s="170" t="n">
+        <v>1.62</v>
+      </c>
+      <c r="G143" s="13" t="n">
+        <v>0.0031</v>
+      </c>
+      <c r="J143" s="170" t="n"/>
+    </row>
+    <row r="144">
+      <c r="A144" s="154" t="n">
+        <v>137</v>
+      </c>
+      <c r="B144" s="154" t="inlineStr">
+        <is>
+          <t>eClerx Services Limited</t>
+        </is>
+      </c>
+      <c r="C144" s="154" t="inlineStr">
+        <is>
+          <t>INE738I01010</t>
+        </is>
+      </c>
+      <c r="D144" s="154" t="inlineStr">
+        <is>
+          <t>Commercial Services &amp; Supplies</t>
+        </is>
+      </c>
+      <c r="E144" s="169" t="n">
+        <v>107</v>
+      </c>
+      <c r="F144" s="170" t="n">
+        <v>1.61</v>
+      </c>
+      <c r="G144" s="13" t="n">
+        <v>0.003</v>
+      </c>
+      <c r="J144" s="170" t="n"/>
+    </row>
+    <row r="145">
+      <c r="A145" s="154" t="n">
+        <v>138</v>
+      </c>
+      <c r="B145" s="154" t="inlineStr">
+        <is>
+          <t>Sumitomo Chemical India Limited</t>
+        </is>
+      </c>
+      <c r="C145" s="154" t="inlineStr">
+        <is>
+          <t>INE258G01013</t>
+        </is>
+      </c>
+      <c r="D145" s="154" t="inlineStr">
+        <is>
+          <t>Fertilizers &amp; Agrochemicals</t>
+        </is>
+      </c>
+      <c r="E145" s="169" t="n">
+        <v>321</v>
+      </c>
+      <c r="F145" s="170" t="n">
+        <v>1.61</v>
+      </c>
+      <c r="G145" s="13" t="n">
+        <v>0.003</v>
+      </c>
+      <c r="J145" s="170" t="n"/>
+    </row>
+    <row r="146">
+      <c r="A146" s="154" t="n">
+        <v>139</v>
+      </c>
+      <c r="B146" s="154" t="inlineStr">
+        <is>
+          <t>Cemindia Projects Limited</t>
+        </is>
+      </c>
+      <c r="C146" s="154" t="inlineStr">
+        <is>
+          <t>INE686A01026</t>
+        </is>
+      </c>
+      <c r="D146" s="154" t="inlineStr">
+        <is>
+          <t>Construction</t>
+        </is>
+      </c>
+      <c r="E146" s="169" t="n">
+        <v>145</v>
+      </c>
+      <c r="F146" s="170" t="n">
+        <v>1.55</v>
+      </c>
+      <c r="G146" s="13" t="n">
+        <v>0.0029</v>
+      </c>
+      <c r="J146" s="170" t="n"/>
+    </row>
+    <row r="147">
+      <c r="A147" s="154" t="n">
+        <v>140</v>
+      </c>
+      <c r="B147" s="154" t="inlineStr">
+        <is>
+          <t>Balrampur Chini Mills Limited</t>
+        </is>
+      </c>
+      <c r="C147" s="154" t="inlineStr">
+        <is>
+          <t>INE119A01028</t>
+        </is>
+      </c>
+      <c r="D147" s="154" t="inlineStr">
+        <is>
+          <t>Agricultural Food &amp; other Products</t>
+        </is>
+      </c>
+      <c r="E147" s="169" t="n">
+        <v>300</v>
+      </c>
+      <c r="F147" s="170" t="n">
+        <v>1.54</v>
+      </c>
+      <c r="G147" s="13" t="n">
+        <v>0.0029</v>
+      </c>
+      <c r="J147" s="170" t="n"/>
+    </row>
+    <row r="148">
+      <c r="A148" s="154" t="n">
+        <v>141</v>
+      </c>
+      <c r="B148" s="154" t="inlineStr">
+        <is>
+          <t>Vardhman Textiles Limited</t>
+        </is>
+      </c>
+      <c r="C148" s="154" t="inlineStr">
+        <is>
+          <t>INE825A01020</t>
+        </is>
+      </c>
+      <c r="D148" s="154" t="inlineStr">
+        <is>
+          <t>Textiles &amp; Apparels</t>
+        </is>
+      </c>
+      <c r="E148" s="169" t="n">
+        <v>266</v>
+      </c>
+      <c r="F148" s="170" t="n">
+        <v>1.54</v>
+      </c>
+      <c r="G148" s="13" t="n">
+        <v>0.0029</v>
+      </c>
+      <c r="J148" s="170" t="n"/>
+    </row>
+    <row r="149">
+      <c r="A149" s="154" t="n">
+        <v>142</v>
+      </c>
+      <c r="B149" s="154" t="inlineStr">
+        <is>
+          <t>EIH Limited</t>
+        </is>
+      </c>
+      <c r="C149" s="154" t="inlineStr">
+        <is>
+          <t>INE230A01023</t>
+        </is>
+      </c>
+      <c r="D149" s="154" t="inlineStr">
+        <is>
+          <t>Leisure Services</t>
+        </is>
+      </c>
+      <c r="E149" s="169" t="n">
+        <v>518</v>
+      </c>
+      <c r="F149" s="170" t="n">
+        <v>1.53</v>
+      </c>
+      <c r="G149" s="13" t="n">
+        <v>0.0029</v>
+      </c>
+      <c r="J149" s="170" t="n"/>
+    </row>
+    <row r="150">
+      <c r="A150" s="154" t="n">
+        <v>143</v>
+      </c>
+      <c r="B150" s="154" t="inlineStr">
+        <is>
+          <t>Bayer Cropscience Limited</t>
+        </is>
+      </c>
+      <c r="C150" s="154" t="inlineStr">
+        <is>
+          <t>INE462A01022</t>
+        </is>
+      </c>
+      <c r="D150" s="154" t="inlineStr">
+        <is>
+          <t>Fertilizers &amp; Agrochemicals</t>
+        </is>
+      </c>
+      <c r="E150" s="169" t="n">
+        <v>34</v>
+      </c>
+      <c r="F150" s="170" t="n">
+        <v>1.53</v>
+      </c>
+      <c r="G150" s="13" t="n">
+        <v>0.0029</v>
+      </c>
+      <c r="J150" s="170" t="n"/>
+    </row>
+    <row r="151">
+      <c r="A151" s="154" t="n">
+        <v>144</v>
+      </c>
+      <c r="B151" s="154" t="inlineStr">
+        <is>
+          <t>Ramkrishna Forgings Limited</t>
+        </is>
+      </c>
+      <c r="C151" s="154" t="inlineStr">
+        <is>
+          <t>INE399G01023</t>
+        </is>
+      </c>
+      <c r="D151" s="154" t="inlineStr">
+        <is>
+          <t>Auto Components</t>
+        </is>
+      </c>
+      <c r="E151" s="169" t="n">
+        <v>269</v>
+      </c>
+      <c r="F151" s="170" t="n">
+        <v>1.52</v>
+      </c>
+      <c r="G151" s="13" t="n">
+        <v>0.0029</v>
+      </c>
+      <c r="J151" s="170" t="n"/>
+    </row>
+    <row r="152">
+      <c r="A152" s="154" t="n">
+        <v>145</v>
+      </c>
+      <c r="B152" s="154" t="inlineStr">
+        <is>
+          <t>Aditya Infotech Limited</t>
+        </is>
+      </c>
+      <c r="C152" s="154" t="inlineStr">
+        <is>
+          <t>INE819V01029</t>
+        </is>
+      </c>
+      <c r="D152" s="154" t="inlineStr">
+        <is>
+          <t>Industrial Manufacturing</t>
+        </is>
+      </c>
+      <c r="E152" s="169" t="n">
+        <v>52</v>
+      </c>
+      <c r="F152" s="170" t="n">
+        <v>1.51</v>
+      </c>
+      <c r="G152" s="13" t="n">
+        <v>0.0028</v>
+      </c>
+      <c r="J152" s="170" t="n"/>
+    </row>
+    <row r="153">
+      <c r="A153" s="154" t="n">
+        <v>146</v>
+      </c>
+      <c r="B153" s="154" t="inlineStr">
+        <is>
+          <t>Emcure Pharmaceuticals Limited</t>
+        </is>
+      </c>
+      <c r="C153" s="154" t="inlineStr">
+        <is>
+          <t>INE168P01015</t>
+        </is>
+      </c>
+      <c r="D153" s="154" t="inlineStr">
+        <is>
+          <t>Pharmaceuticals &amp; Biotechnology</t>
+        </is>
+      </c>
+      <c r="E153" s="169" t="n">
+        <v>89</v>
+      </c>
+      <c r="F153" s="170" t="n">
+        <v>1.51</v>
+      </c>
+      <c r="G153" s="13" t="n">
+        <v>0.0028</v>
+      </c>
+      <c r="J153" s="170" t="n"/>
+    </row>
+    <row r="154">
+      <c r="A154" s="154" t="n">
+        <v>147</v>
+      </c>
+      <c r="B154" s="154" t="inlineStr">
+        <is>
+          <t>Jindal Saw Limited</t>
+        </is>
+      </c>
+      <c r="C154" s="154" t="inlineStr">
+        <is>
+          <t>INE324A01032</t>
+        </is>
+      </c>
+      <c r="D154" s="154" t="inlineStr">
+        <is>
+          <t>Industrial Products</t>
+        </is>
+      </c>
+      <c r="E154" s="169" t="n">
+        <v>608</v>
+      </c>
+      <c r="F154" s="170" t="n">
+        <v>1.5</v>
+      </c>
+      <c r="G154" s="13" t="n">
+        <v>0.0028</v>
+      </c>
+      <c r="J154" s="170" t="n"/>
+    </row>
+    <row r="155">
+      <c r="A155" s="154" t="n">
+        <v>148</v>
+      </c>
+      <c r="B155" s="154" t="inlineStr">
+        <is>
+          <t>CIE Automotive India Limited</t>
+        </is>
+      </c>
+      <c r="C155" s="154" t="inlineStr">
+        <is>
+          <t>INE536H01010</t>
+        </is>
+      </c>
+      <c r="D155" s="154" t="inlineStr">
+        <is>
+          <t>Auto Components</t>
+        </is>
+      </c>
+      <c r="E155" s="169" t="n">
+        <v>332</v>
+      </c>
+      <c r="F155" s="170" t="n">
+        <v>1.48</v>
+      </c>
+      <c r="G155" s="13" t="n">
+        <v>0.0028</v>
+      </c>
+      <c r="J155" s="170" t="n"/>
+    </row>
+    <row r="156">
+      <c r="A156" s="154" t="n">
+        <v>149</v>
+      </c>
+      <c r="B156" s="154" t="inlineStr">
+        <is>
+          <t>Lemon Tree Hotels Limited</t>
+        </is>
+      </c>
+      <c r="C156" s="154" t="inlineStr">
+        <is>
+          <t>INE970X01018</t>
+        </is>
+      </c>
+      <c r="D156" s="154" t="inlineStr">
+        <is>
+          <t>Leisure Services</t>
+        </is>
+      </c>
+      <c r="E156" s="169" t="n">
+        <v>1299</v>
+      </c>
+      <c r="F156" s="170" t="n">
+        <v>1.48</v>
+      </c>
+      <c r="G156" s="13" t="n">
+        <v>0.0028</v>
+      </c>
+      <c r="J156" s="170" t="n"/>
+    </row>
+    <row r="157">
+      <c r="A157" s="154" t="n">
+        <v>150</v>
+      </c>
+      <c r="B157" s="154" t="inlineStr">
+        <is>
+          <t>Zensar Technologies Limited</t>
+        </is>
+      </c>
+      <c r="C157" s="154" t="inlineStr">
+        <is>
+          <t>INE520A01027</t>
+        </is>
+      </c>
+      <c r="D157" s="154" t="inlineStr">
+        <is>
+          <t>IT - Software</t>
+        </is>
+      </c>
+      <c r="E157" s="169" t="n">
+        <v>297</v>
+      </c>
+      <c r="F157" s="170" t="n">
+        <v>1.47</v>
+      </c>
+      <c r="G157" s="13" t="n">
+        <v>0.0028</v>
+      </c>
+      <c r="J157" s="170" t="n"/>
+    </row>
+    <row r="158">
+      <c r="A158" s="154" t="n">
+        <v>151</v>
+      </c>
+      <c r="B158" s="154" t="inlineStr">
+        <is>
+          <t>Chalet Hotels Limited</t>
+        </is>
+      </c>
+      <c r="C158" s="154" t="inlineStr">
+        <is>
+          <t>INE427F01016</t>
+        </is>
+      </c>
+      <c r="D158" s="154" t="inlineStr">
+        <is>
+          <t>Leisure Services</t>
+        </is>
+      </c>
+      <c r="E158" s="169" t="n">
+        <v>186</v>
+      </c>
+      <c r="F158" s="170" t="n">
+        <v>1.46</v>
+      </c>
+      <c r="G158" s="13" t="n">
+        <v>0.0028</v>
+      </c>
+      <c r="J158" s="170" t="n"/>
+    </row>
+    <row r="159">
+      <c r="A159" s="154" t="n">
+        <v>152</v>
+      </c>
+      <c r="B159" s="154" t="inlineStr">
+        <is>
+          <t>Gujarat Mineral Development Corporation Limited</t>
+        </is>
+      </c>
+      <c r="C159" s="154" t="inlineStr">
+        <is>
+          <t>INE131A01031</t>
+        </is>
+      </c>
+      <c r="D159" s="154" t="inlineStr">
+        <is>
+          <t>Minerals &amp; Mining</t>
+        </is>
+      </c>
+      <c r="E159" s="169" t="n">
+        <v>216</v>
+      </c>
+      <c r="F159" s="170" t="n">
+        <v>1.45</v>
+      </c>
+      <c r="G159" s="13" t="n">
+        <v>0.0027</v>
+      </c>
+      <c r="J159" s="170" t="n"/>
+    </row>
+    <row r="160">
+      <c r="A160" s="154" t="n">
+        <v>153</v>
+      </c>
+      <c r="B160" s="154" t="inlineStr">
+        <is>
+          <t>Honasa Consumer Limited</t>
+        </is>
+      </c>
+      <c r="C160" s="154" t="inlineStr">
+        <is>
+          <t>INE0J5401028</t>
+        </is>
+      </c>
+      <c r="D160" s="154" t="inlineStr">
+        <is>
+          <t>Personal Products</t>
+        </is>
+      </c>
+      <c r="E160" s="169" t="n">
+        <v>355</v>
+      </c>
+      <c r="F160" s="170" t="n">
+        <v>1.44</v>
+      </c>
+      <c r="G160" s="13" t="n">
+        <v>0.0027</v>
+      </c>
+      <c r="J160" s="170" t="n"/>
+    </row>
+    <row r="161">
+      <c r="A161" s="154" t="n">
+        <v>154</v>
+      </c>
+      <c r="B161" s="154" t="inlineStr">
+        <is>
+          <t>Fertilisers and Chemicals Travancore Limited</t>
+        </is>
+      </c>
+      <c r="C161" s="154" t="inlineStr">
+        <is>
+          <t>INE188A01015</t>
+        </is>
+      </c>
+      <c r="D161" s="154" t="inlineStr">
+        <is>
+          <t>Fertilizers &amp; Agrochemicals</t>
+        </is>
+      </c>
+      <c r="E161" s="169" t="n">
+        <v>163</v>
+      </c>
+      <c r="F161" s="170" t="n">
+        <v>1.43</v>
+      </c>
+      <c r="G161" s="13" t="n">
+        <v>0.0027</v>
+      </c>
+      <c r="J161" s="170" t="n"/>
+    </row>
+    <row r="162">
+      <c r="A162" s="154" t="n">
+        <v>155</v>
+      </c>
+      <c r="B162" s="154" t="inlineStr">
+        <is>
+          <t>Paradeep Phosphates Limited</t>
+        </is>
+      </c>
+      <c r="C162" s="154" t="inlineStr">
+        <is>
+          <t>INE088F01024</t>
+        </is>
+      </c>
+      <c r="D162" s="154" t="inlineStr">
+        <is>
+          <t>Fertilizers &amp; Agrochemicals</t>
+        </is>
+      </c>
+      <c r="E162" s="169" t="n">
+        <v>1132</v>
+      </c>
+      <c r="F162" s="170" t="n">
+        <v>1.43</v>
+      </c>
+      <c r="G162" s="13" t="n">
+        <v>0.0027</v>
+      </c>
+      <c r="J162" s="170" t="n"/>
+    </row>
+    <row r="163">
+      <c r="A163" s="154" t="n">
+        <v>156</v>
+      </c>
+      <c r="B163" s="154" t="inlineStr">
+        <is>
+          <t>JSW Dulux Limited</t>
+        </is>
+      </c>
+      <c r="C163" s="154" t="inlineStr">
+        <is>
+          <t>INE133A01011</t>
+        </is>
+      </c>
+      <c r="D163" s="154" t="inlineStr">
+        <is>
+          <t>Consumer Durables</t>
+        </is>
+      </c>
+      <c r="E163" s="169" t="n">
+        <v>45</v>
+      </c>
+      <c r="F163" s="170" t="n">
+        <v>1.42</v>
+      </c>
+      <c r="G163" s="13" t="n">
+        <v>0.0027</v>
+      </c>
+      <c r="J163" s="170" t="n"/>
+    </row>
+    <row r="164">
+      <c r="A164" s="154" t="n">
+        <v>157</v>
+      </c>
+      <c r="B164" s="154" t="inlineStr">
+        <is>
+          <t>Jubilant Ingrevia Limited</t>
+        </is>
+      </c>
+      <c r="C164" s="154" t="inlineStr">
+        <is>
+          <t>INE0BY001018</t>
+        </is>
+      </c>
+      <c r="D164" s="154" t="inlineStr">
+        <is>
+          <t>Chemicals &amp; Petrochemicals</t>
+        </is>
+      </c>
+      <c r="E164" s="169" t="n">
+        <v>219</v>
+      </c>
+      <c r="F164" s="170" t="n">
+        <v>1.42</v>
+      </c>
+      <c r="G164" s="13" t="n">
+        <v>0.0027</v>
+      </c>
+      <c r="J164" s="170" t="n"/>
+    </row>
+    <row r="165">
+      <c r="A165" s="154" t="n">
+        <v>158</v>
+      </c>
+      <c r="B165" s="154" t="inlineStr">
+        <is>
+          <t>Aditya Birla Lifestyle Brands Limited</t>
+        </is>
+      </c>
+      <c r="C165" s="154" t="inlineStr">
+        <is>
+          <t>INE14LE01019</t>
+        </is>
+      </c>
+      <c r="D165" s="154" t="inlineStr">
+        <is>
+          <t>Retailing</t>
+        </is>
+      </c>
+      <c r="E165" s="169" t="n">
+        <v>1412</v>
+      </c>
+      <c r="F165" s="170" t="n">
+        <v>1.41</v>
+      </c>
+      <c r="G165" s="13" t="n">
+        <v>0.0027</v>
+      </c>
+      <c r="J165" s="170" t="n"/>
+    </row>
+    <row r="166">
+      <c r="A166" s="154" t="n">
+        <v>159</v>
+      </c>
+      <c r="B166" s="154" t="inlineStr">
+        <is>
+          <t>LT Foods Limited</t>
+        </is>
+      </c>
+      <c r="C166" s="154" t="inlineStr">
+        <is>
+          <t>INE818H01020</t>
+        </is>
+      </c>
+      <c r="D166" s="154" t="inlineStr">
+        <is>
+          <t>Agricultural Food &amp; other Products</t>
+        </is>
+      </c>
+      <c r="E166" s="169" t="n">
+        <v>359</v>
+      </c>
+      <c r="F166" s="170" t="n">
+        <v>1.41</v>
+      </c>
+      <c r="G166" s="13" t="n">
+        <v>0.0027</v>
+      </c>
+      <c r="J166" s="170" t="n"/>
+    </row>
+    <row r="167">
+      <c r="A167" s="154" t="n">
+        <v>160</v>
+      </c>
+      <c r="B167" s="154" t="inlineStr">
+        <is>
+          <t>Indegene Limited</t>
+        </is>
+      </c>
+      <c r="C167" s="154" t="inlineStr">
+        <is>
+          <t>INE065X01017</t>
+        </is>
+      </c>
+      <c r="D167" s="154" t="inlineStr">
+        <is>
+          <t>Healthcare Services</t>
+        </is>
+      </c>
+      <c r="E167" s="169" t="n">
+        <v>269</v>
+      </c>
+      <c r="F167" s="170" t="n">
+        <v>1.4</v>
+      </c>
+      <c r="G167" s="13" t="n">
+        <v>0.0026</v>
+      </c>
+      <c r="J167" s="170" t="n"/>
+    </row>
+    <row r="168">
+      <c r="A168" s="154" t="n">
+        <v>161</v>
+      </c>
+      <c r="B168" s="154" t="inlineStr">
+        <is>
+          <t>Techno Electric &amp; Engineering Company Limited</t>
+        </is>
+      </c>
+      <c r="C168" s="154" t="inlineStr">
+        <is>
+          <t>INE285K01026</t>
+        </is>
+      </c>
+      <c r="D168" s="154" t="inlineStr">
+        <is>
+          <t>Construction</t>
+        </is>
+      </c>
+      <c r="E168" s="169" t="n">
+        <v>130</v>
+      </c>
+      <c r="F168" s="170" t="n">
+        <v>1.4</v>
+      </c>
+      <c r="G168" s="13" t="n">
+        <v>0.0026</v>
+      </c>
+      <c r="J168" s="170" t="n"/>
+    </row>
+    <row r="169">
+      <c r="A169" s="154" t="n">
+        <v>162</v>
+      </c>
+      <c r="B169" s="154" t="inlineStr">
+        <is>
+          <t>Aavas Financiers Limited</t>
+        </is>
+      </c>
+      <c r="C169" s="154" t="inlineStr">
+        <is>
+          <t>INE216P01012</t>
+        </is>
+      </c>
+      <c r="D169" s="154" t="inlineStr">
+        <is>
+          <t>Finance</t>
+        </is>
+      </c>
+      <c r="E169" s="169" t="n">
+        <v>104</v>
+      </c>
+      <c r="F169" s="170" t="n">
+        <v>1.4</v>
+      </c>
+      <c r="G169" s="13" t="n">
+        <v>0.0026</v>
+      </c>
+      <c r="J169" s="170" t="n"/>
+    </row>
+    <row r="170">
+      <c r="A170" s="154" t="n">
+        <v>163</v>
+      </c>
+      <c r="B170" s="154" t="inlineStr">
+        <is>
+          <t>Choice International Limited</t>
+        </is>
+      </c>
+      <c r="C170" s="154" t="inlineStr">
+        <is>
+          <t>INE102B01014</t>
+        </is>
+      </c>
+      <c r="D170" s="154" t="inlineStr">
+        <is>
+          <t>Finance</t>
+        </is>
+      </c>
+      <c r="E170" s="169" t="n">
+        <v>207</v>
+      </c>
+      <c r="F170" s="170" t="n">
+        <v>1.39</v>
+      </c>
+      <c r="G170" s="13" t="n">
+        <v>0.0026</v>
+      </c>
+      <c r="J170" s="170" t="n"/>
+    </row>
+    <row r="171">
+      <c r="A171" s="154" t="n">
+        <v>164</v>
+      </c>
+      <c r="B171" s="154" t="inlineStr">
+        <is>
+          <t>BIRLASOFT LIMITED</t>
+        </is>
+      </c>
+      <c r="C171" s="154" t="inlineStr">
+        <is>
+          <t>INE836A01035</t>
+        </is>
+      </c>
+      <c r="D171" s="154" t="inlineStr">
+        <is>
+          <t>IT - Software</t>
+        </is>
+      </c>
+      <c r="E171" s="169" t="n">
+        <v>433</v>
+      </c>
+      <c r="F171" s="170" t="n">
+        <v>1.38</v>
+      </c>
+      <c r="G171" s="13" t="n">
+        <v>0.0026</v>
+      </c>
+      <c r="J171" s="170" t="n"/>
+    </row>
+    <row r="172">
+      <c r="A172" s="154" t="n">
+        <v>165</v>
+      </c>
+      <c r="B172" s="154" t="inlineStr">
+        <is>
+          <t>Afcons Infrastructure Limited</t>
+        </is>
+      </c>
+      <c r="C172" s="154" t="inlineStr">
+        <is>
+          <t>INE101I01011</t>
+        </is>
+      </c>
+      <c r="D172" s="154" t="inlineStr">
+        <is>
+          <t>Construction</t>
+        </is>
+      </c>
+      <c r="E172" s="169" t="n">
+        <v>404</v>
+      </c>
+      <c r="F172" s="170" t="n">
+        <v>1.37</v>
+      </c>
+      <c r="G172" s="13" t="n">
+        <v>0.0026</v>
+      </c>
+      <c r="J172" s="170" t="n"/>
+    </row>
+    <row r="173">
+      <c r="A173" s="154" t="n">
+        <v>166</v>
+      </c>
+      <c r="B173" s="154" t="inlineStr">
+        <is>
+          <t>Niva Bupa Health Insurance Company Limited</t>
+        </is>
+      </c>
+      <c r="C173" s="154" t="inlineStr">
+        <is>
+          <t>INE995S01015</t>
+        </is>
+      </c>
+      <c r="D173" s="154" t="inlineStr">
+        <is>
+          <t>Insurance</t>
+        </is>
+      </c>
+      <c r="E173" s="169" t="n">
+        <v>1616</v>
+      </c>
+      <c r="F173" s="170" t="n">
+        <v>1.35</v>
+      </c>
+      <c r="G173" s="13" t="n">
+        <v>0.0025</v>
+      </c>
+      <c r="J173" s="170" t="n"/>
+    </row>
+    <row r="174">
+      <c r="A174" s="154" t="n">
+        <v>167</v>
+      </c>
+      <c r="B174" s="154" t="inlineStr">
+        <is>
+          <t>Sonata Software Limited</t>
+        </is>
+      </c>
+      <c r="C174" s="154" t="inlineStr">
+        <is>
+          <t>INE269A01021</t>
+        </is>
+      </c>
+      <c r="D174" s="154" t="inlineStr">
+        <is>
+          <t>IT - Software</t>
+        </is>
+      </c>
+      <c r="E174" s="169" t="n">
+        <v>509</v>
+      </c>
+      <c r="F174" s="170" t="n">
+        <v>1.35</v>
+      </c>
+      <c r="G174" s="13" t="n">
+        <v>0.0025</v>
+      </c>
+      <c r="J174" s="170" t="n"/>
+    </row>
+    <row r="175">
+      <c r="A175" s="154" t="n">
+        <v>168</v>
+      </c>
+      <c r="B175" s="154" t="inlineStr">
+        <is>
+          <t>Meesho Limited</t>
+        </is>
+      </c>
+      <c r="C175" s="154" t="inlineStr">
+        <is>
+          <t>INE0VDM01015</t>
+        </is>
+      </c>
+      <c r="D175" s="154" t="inlineStr">
+        <is>
+          <t>Retailing</t>
+        </is>
+      </c>
+      <c r="E175" s="169" t="n">
+        <v>736</v>
+      </c>
+      <c r="F175" s="170" t="n">
+        <v>1.35</v>
+      </c>
+      <c r="G175" s="13" t="n">
+        <v>0.0025</v>
+      </c>
+      <c r="J175" s="170" t="n"/>
+    </row>
+    <row r="176">
+      <c r="A176" s="154" t="n">
+        <v>169</v>
+      </c>
+      <c r="B176" s="154" t="inlineStr">
+        <is>
+          <t>NMDC Steel Limited</t>
+        </is>
+      </c>
+      <c r="C176" s="154" t="inlineStr">
+        <is>
+          <t>INE0NNS01018</t>
+        </is>
+      </c>
+      <c r="D176" s="154" t="inlineStr">
+        <is>
+          <t>Ferrous Metals</t>
+        </is>
+      </c>
+      <c r="E176" s="169" t="n">
+        <v>3013</v>
+      </c>
+      <c r="F176" s="170" t="n">
+        <v>1.34</v>
+      </c>
+      <c r="G176" s="13" t="n">
+        <v>0.0025</v>
+      </c>
+      <c r="J176" s="170" t="n"/>
+    </row>
+    <row r="177">
+      <c r="A177" s="154" t="n">
+        <v>170</v>
+      </c>
+      <c r="B177" s="154" t="inlineStr">
+        <is>
+          <t>Gravita India Limited</t>
+        </is>
+      </c>
+      <c r="C177" s="154" t="inlineStr">
+        <is>
+          <t>INE024L01027</t>
+        </is>
+      </c>
+      <c r="D177" s="154" t="inlineStr">
+        <is>
+          <t>Minerals &amp; Mining</t>
+        </is>
+      </c>
+      <c r="E177" s="169" t="n">
+        <v>83</v>
+      </c>
+      <c r="F177" s="170" t="n">
+        <v>1.34</v>
+      </c>
+      <c r="G177" s="13" t="n">
+        <v>0.0025</v>
+      </c>
+      <c r="J177" s="170" t="n"/>
+    </row>
+    <row r="178">
+      <c r="A178" s="154" t="n">
+        <v>171</v>
+      </c>
+      <c r="B178" s="154" t="inlineStr">
+        <is>
+          <t>Poly Medicure Limited</t>
+        </is>
+      </c>
+      <c r="C178" s="154" t="inlineStr">
+        <is>
+          <t>INE205C01021</t>
+        </is>
+      </c>
+      <c r="D178" s="154" t="inlineStr">
+        <is>
+          <t>Healthcare Equipment &amp; Supplies</t>
+        </is>
+      </c>
+      <c r="E178" s="169" t="n">
+        <v>99</v>
+      </c>
+      <c r="F178" s="170" t="n">
+        <v>1.34</v>
+      </c>
+      <c r="G178" s="13" t="n">
+        <v>0.0025</v>
+      </c>
+      <c r="J178" s="170" t="n"/>
+    </row>
+    <row r="179">
+      <c r="A179" s="154" t="n">
+        <v>172</v>
+      </c>
+      <c r="B179" s="154" t="inlineStr">
+        <is>
+          <t>JK Tyre &amp; Industries Limited</t>
+        </is>
+      </c>
+      <c r="C179" s="154" t="inlineStr">
+        <is>
+          <t>INE573A01042</t>
+        </is>
+      </c>
+      <c r="D179" s="154" t="inlineStr">
+        <is>
+          <t>Auto Components</t>
+        </is>
+      </c>
+      <c r="E179" s="169" t="n">
+        <v>327</v>
+      </c>
+      <c r="F179" s="170" t="n">
+        <v>1.33</v>
+      </c>
+      <c r="G179" s="13" t="n">
+        <v>0.0025</v>
+      </c>
+      <c r="J179" s="170" t="n"/>
+    </row>
+    <row r="180">
+      <c r="A180" s="154" t="n">
+        <v>173</v>
+      </c>
+      <c r="B180" s="154" t="inlineStr">
+        <is>
+          <t>Aadhar Housing Finance Limited</t>
+        </is>
+      </c>
+      <c r="C180" s="154" t="inlineStr">
+        <is>
+          <t>INE883F01010</t>
+        </is>
+      </c>
+      <c r="D180" s="154" t="inlineStr">
+        <is>
+          <t>Finance</t>
+        </is>
+      </c>
+      <c r="E180" s="169" t="n">
+        <v>279</v>
+      </c>
+      <c r="F180" s="170" t="n">
+        <v>1.33</v>
+      </c>
+      <c r="G180" s="13" t="n">
+        <v>0.0025</v>
+      </c>
+      <c r="J180" s="170" t="n"/>
+    </row>
+    <row r="181">
+      <c r="A181" s="154" t="n">
+        <v>174</v>
+      </c>
+      <c r="B181" s="154" t="inlineStr">
+        <is>
+          <t>PCBL Chemical Limited</t>
+        </is>
+      </c>
+      <c r="C181" s="154" t="inlineStr">
+        <is>
+          <t>INE602A01031</t>
+        </is>
+      </c>
+      <c r="D181" s="154" t="inlineStr">
+        <is>
+          <t>Chemicals &amp; Petrochemicals</t>
+        </is>
+      </c>
+      <c r="E181" s="169" t="n">
+        <v>458</v>
+      </c>
+      <c r="F181" s="170" t="n">
+        <v>1.33</v>
+      </c>
+      <c r="G181" s="13" t="n">
+        <v>0.0025</v>
+      </c>
+      <c r="J181" s="170" t="n"/>
+    </row>
+    <row r="182">
+      <c r="A182" s="154" t="n">
+        <v>175</v>
+      </c>
+      <c r="B182" s="154" t="inlineStr">
+        <is>
+          <t>Jyoti CNC Automation Limited</t>
+        </is>
+      </c>
+      <c r="C182" s="154" t="inlineStr">
+        <is>
+          <t>INE980O01024</t>
+        </is>
+      </c>
+      <c r="D182" s="154" t="inlineStr">
+        <is>
+          <t>Industrial Manufacturing</t>
+        </is>
+      </c>
+      <c r="E182" s="169" t="n">
+        <v>222</v>
+      </c>
+      <c r="F182" s="170" t="n">
+        <v>1.32</v>
+      </c>
+      <c r="G182" s="13" t="n">
+        <v>0.0025</v>
+      </c>
+      <c r="J182" s="170" t="n"/>
+    </row>
+    <row r="183">
+      <c r="A183" s="154" t="n">
+        <v>176</v>
+      </c>
+      <c r="B183" s="154" t="inlineStr">
+        <is>
+          <t>Chennai Petroleum Corporation Limited</t>
+        </is>
+      </c>
+      <c r="C183" s="154" t="inlineStr">
+        <is>
+          <t>INE178A01016</t>
+        </is>
+      </c>
+      <c r="D183" s="154" t="inlineStr">
+        <is>
+          <t>Petroleum Products</t>
+        </is>
+      </c>
+      <c r="E183" s="169" t="n">
+        <v>125</v>
+      </c>
+      <c r="F183" s="170" t="n">
+        <v>1.32</v>
+      </c>
+      <c r="G183" s="13" t="n">
+        <v>0.0025</v>
+      </c>
+      <c r="J183" s="170" t="n"/>
+    </row>
+    <row r="184">
+      <c r="A184" s="154" t="n">
+        <v>177</v>
+      </c>
+      <c r="B184" s="154" t="inlineStr">
+        <is>
+          <t>JM Financial Limited</t>
+        </is>
+      </c>
+      <c r="C184" s="154" t="inlineStr">
+        <is>
+          <t>INE780C01023</t>
+        </is>
+      </c>
+      <c r="D184" s="154" t="inlineStr">
+        <is>
+          <t>Finance</t>
+        </is>
+      </c>
+      <c r="E184" s="169" t="n">
+        <v>1011</v>
+      </c>
+      <c r="F184" s="170" t="n">
+        <v>1.32</v>
+      </c>
+      <c r="G184" s="13" t="n">
+        <v>0.0025</v>
+      </c>
+      <c r="J184" s="170" t="n"/>
+    </row>
+    <row r="185">
+      <c r="A185" s="154" t="n">
+        <v>178</v>
+      </c>
+      <c r="B185" s="154" t="inlineStr">
+        <is>
+          <t>Brainbees Solutions Limited</t>
+        </is>
+      </c>
+      <c r="C185" s="154" t="inlineStr">
+        <is>
+          <t>INE02RE01045</t>
+        </is>
+      </c>
+      <c r="D185" s="154" t="inlineStr">
+        <is>
+          <t>Retailing</t>
+        </is>
+      </c>
+      <c r="E185" s="169" t="n">
+        <v>579</v>
+      </c>
+      <c r="F185" s="170" t="n">
+        <v>1.31</v>
+      </c>
+      <c r="G185" s="13" t="n">
+        <v>0.0025</v>
+      </c>
+      <c r="J185" s="170" t="n"/>
+    </row>
+    <row r="186">
+      <c r="A186" s="154" t="n">
+        <v>179</v>
+      </c>
+      <c r="B186" s="154" t="inlineStr">
+        <is>
+          <t>Minda Corporation Limited</t>
+        </is>
+      </c>
+      <c r="C186" s="154" t="inlineStr">
+        <is>
+          <t>INE842C01021</t>
+        </is>
+      </c>
+      <c r="D186" s="154" t="inlineStr">
+        <is>
+          <t>Auto Components</t>
+        </is>
+      </c>
+      <c r="E186" s="169" t="n">
+        <v>209</v>
+      </c>
+      <c r="F186" s="170" t="n">
+        <v>1.3</v>
+      </c>
+      <c r="G186" s="13" t="n">
+        <v>0.0025</v>
+      </c>
+      <c r="J186" s="170" t="n"/>
+    </row>
+    <row r="187">
+      <c r="A187" s="154" t="n">
+        <v>180</v>
+      </c>
+      <c r="B187" s="154" t="inlineStr">
+        <is>
+          <t>Sun TV Network Limited</t>
+        </is>
+      </c>
+      <c r="C187" s="154" t="inlineStr">
+        <is>
+          <t>INE424H01027</t>
+        </is>
+      </c>
+      <c r="D187" s="154" t="inlineStr">
+        <is>
+          <t>Entertainment</t>
+        </is>
+      </c>
+      <c r="E187" s="169" t="n">
+        <v>258</v>
+      </c>
+      <c r="F187" s="170" t="n">
+        <v>1.3</v>
+      </c>
+      <c r="G187" s="13" t="n">
+        <v>0.0024</v>
+      </c>
+      <c r="J187" s="170" t="n"/>
+    </row>
+    <row r="188">
+      <c r="A188" s="154" t="n">
+        <v>181</v>
+      </c>
+      <c r="B188" s="154" t="inlineStr">
+        <is>
+          <t>Shipping Corporation of India Limited</t>
+        </is>
+      </c>
+      <c r="C188" s="154" t="inlineStr">
+        <is>
+          <t>INE109A01011</t>
+        </is>
+      </c>
+      <c r="D188" s="154" t="inlineStr">
+        <is>
+          <t>Transport Services</t>
+        </is>
+      </c>
+      <c r="E188" s="169" t="n">
+        <v>442</v>
+      </c>
+      <c r="F188" s="170" t="n">
+        <v>1.29</v>
+      </c>
+      <c r="G188" s="13" t="n">
+        <v>0.0024</v>
+      </c>
+      <c r="J188" s="170" t="n"/>
+    </row>
+    <row r="189">
+      <c r="A189" s="154" t="n">
+        <v>182</v>
+      </c>
+      <c r="B189" s="154" t="inlineStr">
+        <is>
+          <t>Physicswallah Limited</t>
+        </is>
+      </c>
+      <c r="C189" s="154" t="inlineStr">
+        <is>
+          <t>INE0LP301011</t>
+        </is>
+      </c>
+      <c r="D189" s="154" t="inlineStr">
+        <is>
+          <t>Other Consumer Services</t>
+        </is>
+      </c>
+      <c r="E189" s="169" t="n">
+        <v>1208</v>
+      </c>
+      <c r="F189" s="170" t="n">
+        <v>1.29</v>
+      </c>
+      <c r="G189" s="13" t="n">
+        <v>0.0024</v>
+      </c>
+      <c r="J189" s="170" t="n"/>
+    </row>
+    <row r="190">
+      <c r="A190" s="154" t="n">
+        <v>183</v>
+      </c>
+      <c r="B190" s="154" t="inlineStr">
+        <is>
+          <t>Indian Overseas Bank</t>
+        </is>
+      </c>
+      <c r="C190" s="154" t="inlineStr">
+        <is>
+          <t>INE565A01014</t>
+        </is>
+      </c>
+      <c r="D190" s="154" t="inlineStr">
+        <is>
+          <t>Banks</t>
+        </is>
+      </c>
+      <c r="E190" s="169" t="n">
+        <v>3818</v>
+      </c>
+      <c r="F190" s="170" t="n">
+        <v>1.28</v>
+      </c>
+      <c r="G190" s="13" t="n">
+        <v>0.0024</v>
+      </c>
+      <c r="J190" s="170" t="n"/>
+    </row>
+    <row r="191">
+      <c r="A191" s="154" t="n">
+        <v>184</v>
+      </c>
+      <c r="B191" s="154" t="inlineStr">
+        <is>
+          <t>Zydus Wellness Limited</t>
+        </is>
+      </c>
+      <c r="C191" s="154" t="inlineStr">
+        <is>
+          <t>INE768C01028</t>
+        </is>
+      </c>
+      <c r="D191" s="154" t="inlineStr">
+        <is>
+          <t>Food Products</t>
+        </is>
+      </c>
+      <c r="E191" s="169" t="n">
+        <v>251</v>
+      </c>
+      <c r="F191" s="170" t="n">
+        <v>1.27</v>
+      </c>
+      <c r="G191" s="13" t="n">
+        <v>0.0024</v>
+      </c>
+      <c r="J191" s="170" t="n"/>
+    </row>
+    <row r="192">
+      <c r="A192" s="154" t="n">
+        <v>185</v>
+      </c>
+      <c r="B192" s="154" t="inlineStr">
+        <is>
+          <t>Graphite India Limited</t>
+        </is>
+      </c>
+      <c r="C192" s="154" t="inlineStr">
+        <is>
+          <t>INE371A01025</t>
+        </is>
+      </c>
+      <c r="D192" s="154" t="inlineStr">
+        <is>
+          <t>Industrial Products</t>
+        </is>
+      </c>
+      <c r="E192" s="169" t="n">
+        <v>174</v>
+      </c>
+      <c r="F192" s="170" t="n">
+        <v>1.27</v>
+      </c>
+      <c r="G192" s="13" t="n">
+        <v>0.0024</v>
+      </c>
+      <c r="J192" s="170" t="n"/>
+    </row>
+    <row r="193">
+      <c r="A193" s="154" t="n">
+        <v>186</v>
+      </c>
+      <c r="B193" s="154" t="inlineStr">
+        <is>
+          <t>Olectra Greentech Limited</t>
+        </is>
+      </c>
+      <c r="C193" s="154" t="inlineStr">
+        <is>
+          <t>INE260D01016</t>
+        </is>
+      </c>
+      <c r="D193" s="154" t="inlineStr">
+        <is>
+          <t>Automobiles</t>
+        </is>
+      </c>
+      <c r="E193" s="169" t="n">
+        <v>107</v>
+      </c>
+      <c r="F193" s="170" t="n">
+        <v>1.26</v>
+      </c>
+      <c r="G193" s="13" t="n">
+        <v>0.0024</v>
+      </c>
+      <c r="J193" s="170" t="n"/>
+    </row>
+    <row r="194">
+      <c r="A194" s="154" t="n">
+        <v>187</v>
+      </c>
+      <c r="B194" s="154" t="inlineStr">
+        <is>
+          <t>H.E.G. Limited</t>
+        </is>
+      </c>
+      <c r="C194" s="154" t="inlineStr">
+        <is>
+          <t>INE545A01024</t>
+        </is>
+      </c>
+      <c r="D194" s="154" t="inlineStr">
+        <is>
+          <t>Industrial Products</t>
+        </is>
+      </c>
+      <c r="E194" s="169" t="n">
+        <v>217</v>
+      </c>
+      <c r="F194" s="170" t="n">
+        <v>1.23</v>
+      </c>
+      <c r="G194" s="13" t="n">
+        <v>0.0023</v>
+      </c>
+      <c r="J194" s="170" t="n"/>
+    </row>
+    <row r="195">
+      <c r="A195" s="154" t="n">
+        <v>188</v>
+      </c>
+      <c r="B195" s="154" t="inlineStr">
+        <is>
+          <t>Sarda Energy and Minerals Limited</t>
+        </is>
+      </c>
+      <c r="C195" s="154" t="inlineStr">
+        <is>
+          <t>INE385C01021</t>
+        </is>
+      </c>
+      <c r="D195" s="154" t="inlineStr">
+        <is>
+          <t>Ferrous Metals</t>
+        </is>
+      </c>
+      <c r="E195" s="169" t="n">
+        <v>240</v>
+      </c>
+      <c r="F195" s="170" t="n">
+        <v>1.23</v>
+      </c>
+      <c r="G195" s="13" t="n">
+        <v>0.0023</v>
+      </c>
+      <c r="J195" s="170" t="n"/>
+    </row>
+    <row r="196">
+      <c r="A196" s="154" t="n">
+        <v>189</v>
+      </c>
+      <c r="B196" s="154" t="inlineStr">
+        <is>
+          <t>Devyani International Limited</t>
+        </is>
+      </c>
+      <c r="C196" s="154" t="inlineStr">
+        <is>
+          <t>INE872J01023</t>
+        </is>
+      </c>
+      <c r="D196" s="154" t="inlineStr">
+        <is>
+          <t>Leisure Services</t>
+        </is>
+      </c>
+      <c r="E196" s="169" t="n">
+        <v>1051</v>
+      </c>
+      <c r="F196" s="170" t="n">
+        <v>1.21</v>
+      </c>
+      <c r="G196" s="13" t="n">
+        <v>0.0023</v>
+      </c>
+      <c r="J196" s="170" t="n"/>
+    </row>
+    <row r="197">
+      <c r="A197" s="154" t="n">
+        <v>190</v>
+      </c>
+      <c r="B197" s="154" t="inlineStr">
+        <is>
+          <t>Swan Corp Limited</t>
+        </is>
+      </c>
+      <c r="C197" s="154" t="inlineStr">
+        <is>
+          <t>INE665A01038</t>
+        </is>
+      </c>
+      <c r="D197" s="154" t="inlineStr">
+        <is>
+          <t>Chemicals &amp; Petrochemicals</t>
+        </is>
+      </c>
+      <c r="E197" s="169" t="n">
+        <v>365</v>
+      </c>
+      <c r="F197" s="170" t="n">
+        <v>1.2</v>
+      </c>
+      <c r="G197" s="13" t="n">
+        <v>0.0023</v>
+      </c>
+      <c r="J197" s="170" t="n"/>
+    </row>
+    <row r="198">
+      <c r="A198" s="154" t="n">
+        <v>191</v>
+      </c>
+      <c r="B198" s="154" t="inlineStr">
+        <is>
+          <t>Tenneco Clean Air India Limited</t>
+        </is>
+      </c>
+      <c r="C198" s="154" t="inlineStr">
+        <is>
+          <t>INE19RI01016</t>
+        </is>
+      </c>
+      <c r="D198" s="154" t="inlineStr">
+        <is>
+          <t>Auto Components</t>
+        </is>
+      </c>
+      <c r="E198" s="169" t="n">
+        <v>202</v>
+      </c>
+      <c r="F198" s="170" t="n">
+        <v>1.19</v>
+      </c>
+      <c r="G198" s="13" t="n">
+        <v>0.0022</v>
+      </c>
+      <c r="J198" s="170" t="n"/>
+    </row>
+    <row r="199">
+      <c r="A199" s="154" t="n">
+        <v>192</v>
+      </c>
+      <c r="B199" s="154" t="inlineStr">
+        <is>
+          <t>IFCI Limited</t>
+        </is>
+      </c>
+      <c r="C199" s="154" t="inlineStr">
+        <is>
+          <t>INE039A01010</t>
+        </is>
+      </c>
+      <c r="D199" s="154" t="inlineStr">
+        <is>
+          <t>Finance</t>
+        </is>
+      </c>
+      <c r="E199" s="169" t="n">
+        <v>1733</v>
+      </c>
+      <c r="F199" s="170" t="n">
+        <v>1.19</v>
+      </c>
+      <c r="G199" s="13" t="n">
+        <v>0.0022</v>
+      </c>
+      <c r="J199" s="170" t="n"/>
+    </row>
+    <row r="200">
+      <c r="A200" s="154" t="n">
+        <v>193</v>
+      </c>
+      <c r="B200" s="154" t="inlineStr">
+        <is>
+          <t>Elecon Engineering Company Limited</t>
+        </is>
+      </c>
+      <c r="C200" s="154" t="inlineStr">
+        <is>
+          <t>INE205B01031</t>
+        </is>
+      </c>
+      <c r="D200" s="154" t="inlineStr">
+        <is>
+          <t>Electrical Equipment</t>
+        </is>
+      </c>
+      <c r="E200" s="169" t="n">
+        <v>229</v>
+      </c>
+      <c r="F200" s="170" t="n">
+        <v>1.17</v>
+      </c>
+      <c r="G200" s="13" t="n">
+        <v>0.0022</v>
+      </c>
+      <c r="J200" s="170" t="n"/>
+    </row>
+    <row r="201">
+      <c r="A201" s="154" t="n">
+        <v>194</v>
+      </c>
+      <c r="B201" s="154" t="inlineStr">
+        <is>
+          <t>IRCON International Limited</t>
+        </is>
+      </c>
+      <c r="C201" s="154" t="inlineStr">
+        <is>
+          <t>INE962Y01021</t>
+        </is>
+      </c>
+      <c r="D201" s="154" t="inlineStr">
+        <is>
+          <t>Construction</t>
+        </is>
+      </c>
+      <c r="E201" s="169" t="n">
+        <v>852</v>
+      </c>
+      <c r="F201" s="170" t="n">
+        <v>1.17</v>
+      </c>
+      <c r="G201" s="13" t="n">
+        <v>0.0022</v>
+      </c>
+      <c r="J201" s="170" t="n"/>
+    </row>
+    <row r="202">
+      <c r="A202" s="154" t="n">
+        <v>195</v>
+      </c>
+      <c r="B202" s="154" t="inlineStr">
+        <is>
+          <t>Welspun Living Limited</t>
+        </is>
+      </c>
+      <c r="C202" s="154" t="inlineStr">
+        <is>
+          <t>INE192B01031</t>
+        </is>
+      </c>
+      <c r="D202" s="154" t="inlineStr">
+        <is>
+          <t>Textiles &amp; Apparels</t>
+        </is>
+      </c>
+      <c r="E202" s="169" t="n">
+        <v>830</v>
+      </c>
+      <c r="F202" s="170" t="n">
+        <v>1.15</v>
+      </c>
+      <c r="G202" s="13" t="n">
+        <v>0.0022</v>
+      </c>
+      <c r="J202" s="170" t="n"/>
+    </row>
+    <row r="203">
+      <c r="A203" s="154" t="n">
+        <v>196</v>
+      </c>
+      <c r="B203" s="154" t="inlineStr">
+        <is>
+          <t>Sapphire Foods India Limited</t>
+        </is>
+      </c>
+      <c r="C203" s="154" t="inlineStr">
+        <is>
+          <t>INE806T01020</t>
+        </is>
+      </c>
+      <c r="D203" s="154" t="inlineStr">
+        <is>
+          <t>Leisure Services</t>
+        </is>
+      </c>
+      <c r="E203" s="169" t="n">
+        <v>619</v>
+      </c>
+      <c r="F203" s="170" t="n">
+        <v>1.12</v>
+      </c>
+      <c r="G203" s="13" t="n">
+        <v>0.0021</v>
+      </c>
+      <c r="J203" s="170" t="n"/>
+    </row>
+    <row r="204">
+      <c r="A204" s="154" t="n">
+        <v>197</v>
+      </c>
+      <c r="B204" s="154" t="inlineStr">
+        <is>
+          <t>Tejas Networks Limited</t>
+        </is>
+      </c>
+      <c r="C204" s="154" t="inlineStr">
+        <is>
+          <t>INE010J01012</t>
+        </is>
+      </c>
+      <c r="D204" s="154" t="inlineStr">
+        <is>
+          <t>Telecom - Equipment &amp; Accessories</t>
+        </is>
+      </c>
+      <c r="E204" s="169" t="n">
+        <v>214</v>
+      </c>
+      <c r="F204" s="170" t="n">
+        <v>1.11</v>
+      </c>
+      <c r="G204" s="13" t="n">
+        <v>0.0021</v>
+      </c>
+      <c r="J204" s="170" t="n"/>
+    </row>
+    <row r="205">
+      <c r="A205" s="154" t="n">
+        <v>198</v>
+      </c>
+      <c r="B205" s="154" t="inlineStr">
+        <is>
+          <t>Bikaji Foods International Limited</t>
+        </is>
+      </c>
+      <c r="C205" s="154" t="inlineStr">
+        <is>
+          <t>INE00E101023</t>
+        </is>
+      </c>
+      <c r="D205" s="154" t="inlineStr">
+        <is>
+          <t>Food Products</t>
+        </is>
+      </c>
+      <c r="E205" s="169" t="n">
+        <v>171</v>
+      </c>
+      <c r="F205" s="170" t="n">
+        <v>1.11</v>
+      </c>
+      <c r="G205" s="13" t="n">
+        <v>0.0021</v>
+      </c>
+      <c r="J205" s="170" t="n"/>
+    </row>
+    <row r="206">
+      <c r="A206" s="154" t="n">
+        <v>199</v>
+      </c>
+      <c r="B206" s="154" t="inlineStr">
+        <is>
+          <t>Bata India Limited</t>
+        </is>
+      </c>
+      <c r="C206" s="154" t="inlineStr">
+        <is>
+          <t>INE176A01028</t>
+        </is>
+      </c>
+      <c r="D206" s="154" t="inlineStr">
+        <is>
+          <t>Consumer Durables</t>
+        </is>
+      </c>
+      <c r="E206" s="169" t="n">
+        <v>166</v>
+      </c>
+      <c r="F206" s="170" t="n">
+        <v>1.11</v>
+      </c>
+      <c r="G206" s="13" t="n">
+        <v>0.0021</v>
+      </c>
+      <c r="J206" s="170" t="n"/>
+    </row>
+    <row r="207">
+      <c r="A207" s="154" t="n">
+        <v>200</v>
+      </c>
+      <c r="B207" s="154" t="inlineStr">
+        <is>
+          <t>Supreme Petrochem Limited</t>
+        </is>
+      </c>
+      <c r="C207" s="154" t="inlineStr">
+        <is>
+          <t>INE663A01033</t>
+        </is>
+      </c>
+      <c r="D207" s="154" t="inlineStr">
+        <is>
+          <t>Chemicals &amp; Petrochemicals</t>
+        </is>
+      </c>
+      <c r="E207" s="169" t="n">
+        <v>165</v>
+      </c>
+      <c r="F207" s="170" t="n">
+        <v>1.1</v>
+      </c>
+      <c r="G207" s="13" t="n">
+        <v>0.0021</v>
+      </c>
+      <c r="J207" s="170" t="n"/>
+    </row>
+    <row r="208">
+      <c r="A208" s="154" t="n">
+        <v>201</v>
+      </c>
+      <c r="B208" s="154" t="inlineStr">
+        <is>
+          <t>Tbo Tek Limited</t>
+        </is>
+      </c>
+      <c r="C208" s="154" t="inlineStr">
+        <is>
+          <t>INE673O01025</t>
+        </is>
+      </c>
+      <c r="D208" s="154" t="inlineStr">
+        <is>
+          <t>Leisure Services</t>
+        </is>
+      </c>
+      <c r="E208" s="169" t="n">
+        <v>88</v>
+      </c>
+      <c r="F208" s="170" t="n">
+        <v>1.08</v>
+      </c>
+      <c r="G208" s="13" t="n">
+        <v>0.002</v>
+      </c>
+      <c r="J208" s="170" t="n"/>
+    </row>
+    <row r="209">
+      <c r="A209" s="154" t="n">
+        <v>202</v>
+      </c>
+      <c r="B209" s="154" t="inlineStr">
+        <is>
+          <t>IDBI Bank Limited</t>
+        </is>
+      </c>
+      <c r="C209" s="154" t="inlineStr">
+        <is>
+          <t>INE008A01015</t>
+        </is>
+      </c>
+      <c r="D209" s="154" t="inlineStr">
+        <is>
+          <t>Banks</t>
+        </is>
+      </c>
+      <c r="E209" s="169" t="n">
+        <v>1465</v>
+      </c>
+      <c r="F209" s="170" t="n">
+        <v>1.08</v>
+      </c>
+      <c r="G209" s="13" t="n">
+        <v>0.002</v>
+      </c>
+      <c r="J209" s="170" t="n"/>
+    </row>
+    <row r="210">
+      <c r="A210" s="154" t="n">
+        <v>203</v>
+      </c>
+      <c r="B210" s="154" t="inlineStr">
+        <is>
+          <t>DCM Shriram Limited</t>
+        </is>
+      </c>
+      <c r="C210" s="154" t="inlineStr">
+        <is>
+          <t>INE499A01024</t>
+        </is>
+      </c>
+      <c r="D210" s="154" t="inlineStr">
+        <is>
+          <t>Diversified</t>
+        </is>
+      </c>
+      <c r="E210" s="169" t="n">
+        <v>103</v>
+      </c>
+      <c r="F210" s="170" t="n">
+        <v>1.07</v>
+      </c>
+      <c r="G210" s="13" t="n">
+        <v>0.002</v>
+      </c>
+      <c r="J210" s="170" t="n"/>
+    </row>
+    <row r="211">
+      <c r="A211" s="154" t="n">
+        <v>204</v>
+      </c>
+      <c r="B211" s="154" t="inlineStr">
+        <is>
+          <t>Urban Company Limited</t>
+        </is>
+      </c>
+      <c r="C211" s="154" t="inlineStr">
+        <is>
+          <t>INE0CAZ01013</t>
+        </is>
+      </c>
+      <c r="D211" s="154" t="inlineStr">
+        <is>
+          <t>Retailing</t>
+        </is>
+      </c>
+      <c r="E211" s="169" t="n">
+        <v>882</v>
+      </c>
+      <c r="F211" s="170" t="n">
+        <v>1.06</v>
+      </c>
+      <c r="G211" s="13" t="n">
+        <v>0.002</v>
+      </c>
+      <c r="J211" s="170" t="n"/>
+    </row>
+    <row r="212">
+      <c r="A212" s="154" t="n">
+        <v>205</v>
+      </c>
+      <c r="B212" s="154" t="inlineStr">
+        <is>
+          <t>Caplin Point Laboratories Limited</t>
+        </is>
+      </c>
+      <c r="C212" s="154" t="inlineStr">
+        <is>
+          <t>INE475E01026</t>
+        </is>
+      </c>
+      <c r="D212" s="154" t="inlineStr">
+        <is>
+          <t>Pharmaceuticals &amp; Biotechnology</t>
+        </is>
+      </c>
+      <c r="E212" s="169" t="n">
+        <v>52</v>
+      </c>
+      <c r="F212" s="170" t="n">
+        <v>1.05</v>
+      </c>
+      <c r="G212" s="13" t="n">
+        <v>0.002</v>
+      </c>
+      <c r="J212" s="170" t="n"/>
+    </row>
+    <row r="213">
+      <c r="A213" s="154" t="n">
+        <v>206</v>
+      </c>
+      <c r="B213" s="154" t="inlineStr">
+        <is>
+          <t>UTI Asset Management Company Limited</t>
+        </is>
+      </c>
+      <c r="C213" s="154" t="inlineStr">
+        <is>
+          <t>INE094J01016</t>
+        </is>
+      </c>
+      <c r="D213" s="154" t="inlineStr">
+        <is>
+          <t>Capital Markets</t>
+        </is>
+      </c>
+      <c r="E213" s="169" t="n">
+        <v>110</v>
+      </c>
+      <c r="F213" s="170" t="n">
+        <v>1.03</v>
+      </c>
+      <c r="G213" s="13" t="n">
+        <v>0.002</v>
+      </c>
+      <c r="J213" s="170" t="n"/>
+    </row>
+    <row r="214">
+      <c r="A214" s="154" t="n">
+        <v>207</v>
+      </c>
+      <c r="B214" s="154" t="inlineStr">
+        <is>
+          <t>Jupiter Wagons Limited</t>
+        </is>
+      </c>
+      <c r="C214" s="154" t="inlineStr">
+        <is>
+          <t>INE209L01016</t>
+        </is>
+      </c>
+      <c r="D214" s="154" t="inlineStr">
+        <is>
+          <t>Industrial Manufacturing</t>
+        </is>
+      </c>
+      <c r="E214" s="169" t="n">
+        <v>355</v>
+      </c>
+      <c r="F214" s="170" t="n">
+        <v>1.03</v>
+      </c>
+      <c r="G214" s="13" t="n">
+        <v>0.0019</v>
+      </c>
+      <c r="J214" s="170" t="n"/>
+    </row>
+    <row r="215">
+      <c r="A215" s="154" t="n">
+        <v>208</v>
+      </c>
+      <c r="B215" s="154" t="inlineStr">
+        <is>
+          <t>DOMS Industries Limited</t>
+        </is>
+      </c>
+      <c r="C215" s="154" t="inlineStr">
+        <is>
+          <t>INE321T01012</t>
+        </is>
+      </c>
+      <c r="D215" s="154" t="inlineStr">
+        <is>
+          <t>Household Products</t>
+        </is>
+      </c>
+      <c r="E215" s="169" t="n">
+        <v>47</v>
+      </c>
+      <c r="F215" s="170" t="n">
+        <v>1.03</v>
+      </c>
+      <c r="G215" s="13" t="n">
+        <v>0.0019</v>
+      </c>
+      <c r="J215" s="170" t="n"/>
+    </row>
+    <row r="216">
+      <c r="A216" s="154" t="n">
+        <v>209</v>
+      </c>
+      <c r="B216" s="154" t="inlineStr">
+        <is>
+          <t>SBFC Finance Limited</t>
+        </is>
+      </c>
+      <c r="C216" s="154" t="inlineStr">
+        <is>
+          <t>INE423Y01016</t>
+        </is>
+      </c>
+      <c r="D216" s="154" t="inlineStr">
+        <is>
+          <t>Finance</t>
+        </is>
+      </c>
+      <c r="E216" s="169" t="n">
+        <v>1078</v>
+      </c>
+      <c r="F216" s="170" t="n">
+        <v>1.02</v>
+      </c>
+      <c r="G216" s="13" t="n">
+        <v>0.0019</v>
+      </c>
+      <c r="J216" s="170" t="n"/>
+    </row>
+    <row r="217">
+      <c r="A217" s="154" t="n">
+        <v>210</v>
+      </c>
+      <c r="B217" s="154" t="inlineStr">
+        <is>
+          <t>Clean Science and Technology Limited</t>
+        </is>
+      </c>
+      <c r="C217" s="154" t="inlineStr">
+        <is>
+          <t>INE227W01023</t>
+        </is>
+      </c>
+      <c r="D217" s="154" t="inlineStr">
+        <is>
+          <t>Chemicals &amp; Petrochemicals</t>
+        </is>
+      </c>
+      <c r="E217" s="169" t="n">
+        <v>125</v>
+      </c>
+      <c r="F217" s="170" t="n">
+        <v>1</v>
+      </c>
+      <c r="G217" s="13" t="n">
+        <v>0.0019</v>
+      </c>
+      <c r="J217" s="170" t="n"/>
+    </row>
+    <row r="218">
+      <c r="A218" s="154" t="n">
+        <v>211</v>
+      </c>
+      <c r="B218" s="154" t="inlineStr">
+        <is>
+          <t>International Gemological Institute Limited</t>
+        </is>
+      </c>
+      <c r="C218" s="154" t="inlineStr">
+        <is>
+          <t>INE0Q9301021</t>
+        </is>
+      </c>
+      <c r="D218" s="154" t="inlineStr">
+        <is>
+          <t>Commercial Services &amp; Supplies</t>
+        </is>
+      </c>
+      <c r="E218" s="169" t="n">
+        <v>265</v>
+      </c>
+      <c r="F218" s="170" t="n">
+        <v>0.99</v>
+      </c>
+      <c r="G218" s="13" t="n">
+        <v>0.0019</v>
+      </c>
+      <c r="J218" s="170" t="n"/>
+    </row>
+    <row r="219">
+      <c r="A219" s="154" t="n">
+        <v>212</v>
+      </c>
+      <c r="B219" s="154" t="inlineStr">
+        <is>
+          <t>Action Construction Equipment Limited</t>
+        </is>
+      </c>
+      <c r="C219" s="154" t="inlineStr">
+        <is>
+          <t>INE731H01025</t>
+        </is>
+      </c>
+      <c r="D219" s="154" t="inlineStr">
+        <is>
+          <t>Agricultural Commercial &amp; Construction Vehicles</t>
+        </is>
+      </c>
+      <c r="E219" s="169" t="n">
+        <v>107</v>
+      </c>
+      <c r="F219" s="170" t="n">
+        <v>0.95</v>
+      </c>
+      <c r="G219" s="13" t="n">
+        <v>0.0018</v>
+      </c>
+      <c r="J219" s="170" t="n"/>
+    </row>
+    <row r="220">
+      <c r="A220" s="154" t="n">
+        <v>213</v>
+      </c>
+      <c r="B220" s="154" t="inlineStr">
+        <is>
+          <t>Anupam Rasayan India Limited</t>
+        </is>
+      </c>
+      <c r="C220" s="154" t="inlineStr">
+        <is>
+          <t>INE930P01018</t>
+        </is>
+      </c>
+      <c r="D220" s="154" t="inlineStr">
+        <is>
+          <t>Chemicals &amp; Petrochemicals</t>
+        </is>
+      </c>
+      <c r="E220" s="169" t="n">
+        <v>71</v>
+      </c>
+      <c r="F220" s="170" t="n">
+        <v>0.92</v>
+      </c>
+      <c r="G220" s="13" t="n">
+        <v>0.0017</v>
+      </c>
+      <c r="J220" s="170" t="n"/>
+    </row>
+    <row r="221">
+      <c r="A221" s="154" t="n">
+        <v>214</v>
+      </c>
+      <c r="B221" s="154" t="inlineStr">
+        <is>
+          <t>Nuvoco Vistas Corporation Limited</t>
+        </is>
+      </c>
+      <c r="C221" s="154" t="inlineStr">
+        <is>
+          <t>INE118D01016</t>
+        </is>
+      </c>
+      <c r="D221" s="154" t="inlineStr">
+        <is>
+          <t>Cement &amp; Cement Products</t>
+        </is>
+      </c>
+      <c r="E221" s="169" t="n">
+        <v>262</v>
+      </c>
+      <c r="F221" s="170" t="n">
+        <v>0.91</v>
+      </c>
+      <c r="G221" s="13" t="n">
+        <v>0.0017</v>
+      </c>
+      <c r="J221" s="170" t="n"/>
+    </row>
+    <row r="222">
+      <c r="A222" s="154" t="n">
+        <v>215</v>
+      </c>
+      <c r="B222" s="154" t="inlineStr">
+        <is>
+          <t>Concord Biotech Limited</t>
+        </is>
+      </c>
+      <c r="C222" s="154" t="inlineStr">
+        <is>
+          <t>INE338H01029</t>
+        </is>
+      </c>
+      <c r="D222" s="154" t="inlineStr">
+        <is>
+          <t>Pharmaceuticals &amp; Biotechnology</t>
+        </is>
+      </c>
+      <c r="E222" s="169" t="n">
+        <v>86</v>
+      </c>
+      <c r="F222" s="170" t="n">
+        <v>0.9</v>
+      </c>
+      <c r="G222" s="13" t="n">
+        <v>0.0017</v>
+      </c>
+      <c r="J222" s="170" t="n"/>
+    </row>
+    <row r="223">
+      <c r="A223" s="154" t="n">
+        <v>216</v>
+      </c>
+      <c r="B223" s="154" t="inlineStr">
+        <is>
+          <t>Transformers And Rectifiers (India) Limited</t>
+        </is>
+      </c>
+      <c r="C223" s="154" t="inlineStr">
+        <is>
+          <t>INE763I01026</t>
+        </is>
+      </c>
+      <c r="D223" s="154" t="inlineStr">
+        <is>
+          <t>Electrical Equipment</t>
+        </is>
+      </c>
+      <c r="E223" s="169" t="n">
+        <v>280</v>
+      </c>
+      <c r="F223" s="170" t="n">
+        <v>0.9</v>
+      </c>
+      <c r="G223" s="13" t="n">
+        <v>0.0017</v>
+      </c>
+      <c r="J223" s="170" t="n"/>
+    </row>
+    <row r="224">
+      <c r="A224" s="154" t="n">
+        <v>217</v>
+      </c>
+      <c r="B224" s="154" t="inlineStr">
+        <is>
+          <t>Emmvee Photovoltaic Power Limited</t>
+        </is>
+      </c>
+      <c r="C224" s="154" t="inlineStr">
+        <is>
+          <t>INE1C6T01020</t>
+        </is>
+      </c>
+      <c r="D224" s="154" t="inlineStr">
+        <is>
+          <t>Electrical Equipment</t>
+        </is>
+      </c>
+      <c r="E224" s="169" t="n">
+        <v>270</v>
+      </c>
+      <c r="F224" s="170" t="n">
+        <v>0.88</v>
+      </c>
+      <c r="G224" s="13" t="n">
+        <v>0.0017</v>
+      </c>
+      <c r="J224" s="170" t="n"/>
+    </row>
+    <row r="225">
+      <c r="A225" s="154" t="n">
+        <v>218</v>
+      </c>
+      <c r="B225" s="154" t="inlineStr">
+        <is>
+          <t>Signatureglobal (India) Limited</t>
+        </is>
+      </c>
+      <c r="C225" s="154" t="inlineStr">
+        <is>
+          <t>INE903U01023</t>
+        </is>
+      </c>
+      <c r="D225" s="154" t="inlineStr">
+        <is>
+          <t>Realty</t>
+        </is>
+      </c>
+      <c r="E225" s="169" t="n">
+        <v>102</v>
+      </c>
+      <c r="F225" s="170" t="n">
+        <v>0.87</v>
+      </c>
+      <c r="G225" s="13" t="n">
+        <v>0.0016</v>
+      </c>
+      <c r="J225" s="170" t="n"/>
+    </row>
+    <row r="226">
+      <c r="A226" s="154" t="n">
+        <v>219</v>
+      </c>
+      <c r="B226" s="154" t="inlineStr">
+        <is>
+          <t>Leela Palaces Hotels &amp; Resorts Limited</t>
+        </is>
+      </c>
+      <c r="C226" s="154" t="inlineStr">
+        <is>
+          <t>INE0AQ201015</t>
+        </is>
+      </c>
+      <c r="D226" s="154" t="inlineStr">
+        <is>
+          <t>Leisure Services</t>
+        </is>
+      </c>
+      <c r="E226" s="169" t="n">
+        <v>210</v>
+      </c>
+      <c r="F226" s="170" t="n">
+        <v>0.87</v>
+      </c>
+      <c r="G226" s="13" t="n">
+        <v>0.0016</v>
+      </c>
+      <c r="J226" s="170" t="n"/>
+    </row>
+    <row r="227">
+      <c r="A227" s="154" t="n">
+        <v>220</v>
+      </c>
+      <c r="B227" s="154" t="inlineStr">
+        <is>
+          <t>JSW CEMENT LIMITED</t>
+        </is>
+      </c>
+      <c r="C227" s="154" t="inlineStr">
+        <is>
+          <t>INE718I01012</t>
+        </is>
+      </c>
+      <c r="D227" s="154" t="inlineStr">
+        <is>
+          <t>Cement &amp; Cement Products</t>
+        </is>
+      </c>
+      <c r="E227" s="169" t="n">
+        <v>662</v>
+      </c>
+      <c r="F227" s="170" t="n">
+        <v>0.86</v>
+      </c>
+      <c r="G227" s="13" t="n">
+        <v>0.0016</v>
+      </c>
+      <c r="J227" s="170" t="n"/>
+    </row>
+    <row r="228">
+      <c r="A228" s="154" t="n">
+        <v>221</v>
+      </c>
+      <c r="B228" s="154" t="inlineStr">
+        <is>
+          <t>BLS International Services Limited</t>
+        </is>
+      </c>
+      <c r="C228" s="154" t="inlineStr">
+        <is>
+          <t>INE153T01027</t>
+        </is>
+      </c>
+      <c r="D228" s="154" t="inlineStr">
+        <is>
+          <t>Leisure Services</t>
+        </is>
+      </c>
+      <c r="E228" s="169" t="n">
+        <v>317</v>
+      </c>
+      <c r="F228" s="170" t="n">
+        <v>0.83</v>
+      </c>
+      <c r="G228" s="13" t="n">
+        <v>0.0016</v>
+      </c>
+      <c r="J228" s="170" t="n"/>
+    </row>
+    <row r="229">
+      <c r="A229" s="154" t="n">
+        <v>222</v>
+      </c>
+      <c r="B229" s="154" t="inlineStr">
+        <is>
+          <t>Aditya Birla Fashion and Retail Limited</t>
+        </is>
+      </c>
+      <c r="C229" s="154" t="inlineStr">
+        <is>
+          <t>INE647O01011</t>
+        </is>
+      </c>
+      <c r="D229" s="154" t="inlineStr">
+        <is>
+          <t>Retailing</t>
+        </is>
+      </c>
+      <c r="E229" s="169" t="n">
+        <v>1272</v>
+      </c>
+      <c r="F229" s="170" t="n">
+        <v>0.82</v>
+      </c>
+      <c r="G229" s="13" t="n">
+        <v>0.0016</v>
+      </c>
+      <c r="J229" s="170" t="n"/>
+    </row>
+    <row r="230">
+      <c r="A230" s="154" t="n">
+        <v>223</v>
+      </c>
+      <c r="B230" s="154" t="inlineStr">
+        <is>
+          <t>Acme Solar Holdings Limited</t>
+        </is>
+      </c>
+      <c r="C230" s="154" t="inlineStr">
+        <is>
+          <t>INE622W01025</t>
+        </is>
+      </c>
+      <c r="D230" s="154" t="inlineStr">
+        <is>
+          <t>Power</t>
+        </is>
+      </c>
+      <c r="E230" s="169" t="n">
+        <v>263</v>
+      </c>
+      <c r="F230" s="170" t="n">
+        <v>0.82</v>
+      </c>
+      <c r="G230" s="13" t="n">
+        <v>0.0015</v>
+      </c>
+      <c r="J230" s="170" t="n"/>
+    </row>
+    <row r="231">
+      <c r="A231" s="154" t="n">
+        <v>224</v>
+      </c>
+      <c r="B231" s="154" t="inlineStr">
+        <is>
+          <t>Saregama India Limited</t>
+        </is>
+      </c>
+      <c r="C231" s="154" t="inlineStr">
+        <is>
+          <t>INE979A01025</t>
+        </is>
+      </c>
+      <c r="D231" s="154" t="inlineStr">
+        <is>
+          <t>Entertainment</t>
+        </is>
+      </c>
+      <c r="E231" s="169" t="n">
+        <v>191</v>
+      </c>
+      <c r="F231" s="170" t="n">
+        <v>0.8100000000000001</v>
+      </c>
+      <c r="G231" s="13" t="n">
+        <v>0.0015</v>
+      </c>
+      <c r="J231" s="170" t="n"/>
+    </row>
+    <row r="232">
+      <c r="A232" s="154" t="n">
+        <v>225</v>
+      </c>
+      <c r="B232" s="154" t="inlineStr">
+        <is>
+          <t>Trident Limited</t>
+        </is>
+      </c>
+      <c r="C232" s="154" t="inlineStr">
+        <is>
+          <t>INE064C01022</t>
+        </is>
+      </c>
+      <c r="D232" s="154" t="inlineStr">
+        <is>
+          <t>Textiles &amp; Apparels</t>
+        </is>
+      </c>
+      <c r="E232" s="169" t="n">
+        <v>3267</v>
+      </c>
+      <c r="F232" s="170" t="n">
+        <v>0.79</v>
+      </c>
+      <c r="G232" s="13" t="n">
+        <v>0.0015</v>
+      </c>
+      <c r="J232" s="170" t="n"/>
+    </row>
+    <row r="233">
+      <c r="A233" s="154" t="n">
+        <v>226</v>
+      </c>
+      <c r="B233" s="154" t="inlineStr">
+        <is>
+          <t>Central Bank of India</t>
+        </is>
+      </c>
+      <c r="C233" s="154" t="inlineStr">
+        <is>
+          <t>INE483A01010</t>
+        </is>
+      </c>
+      <c r="D233" s="154" t="inlineStr">
+        <is>
+          <t>Banks</t>
+        </is>
+      </c>
+      <c r="E233" s="169" t="n">
+        <v>2546</v>
+      </c>
+      <c r="F233" s="170" t="n">
+        <v>0.78</v>
+      </c>
+      <c r="G233" s="13" t="n">
+        <v>0.0015</v>
+      </c>
+      <c r="J233" s="170" t="n"/>
+    </row>
+    <row r="234">
+      <c r="A234" s="154" t="n">
+        <v>227</v>
+      </c>
+      <c r="B234" s="154" t="inlineStr">
+        <is>
+          <t>Allied Blenders and Distillers Limited</t>
+        </is>
+      </c>
+      <c r="C234" s="154" t="inlineStr">
+        <is>
+          <t>INE552Z01027</t>
+        </is>
+      </c>
+      <c r="D234" s="154" t="inlineStr">
+        <is>
+          <t>Beverages</t>
+        </is>
+      </c>
+      <c r="E234" s="169" t="n">
+        <v>139</v>
+      </c>
+      <c r="F234" s="170" t="n">
+        <v>0.78</v>
+      </c>
+      <c r="G234" s="13" t="n">
+        <v>0.0015</v>
+      </c>
+      <c r="J234" s="170" t="n"/>
+    </row>
+    <row r="235">
+      <c r="A235" s="154" t="n">
+        <v>228</v>
+      </c>
+      <c r="B235" s="154" t="inlineStr">
+        <is>
+          <t>Tega Industries Limited</t>
+        </is>
+      </c>
+      <c r="C235" s="154" t="inlineStr">
+        <is>
+          <t>INE011K01018</t>
+        </is>
+      </c>
+      <c r="D235" s="154" t="inlineStr">
+        <is>
+          <t>Industrial Manufacturing</t>
+        </is>
+      </c>
+      <c r="E235" s="169" t="n">
+        <v>43</v>
+      </c>
+      <c r="F235" s="170" t="n">
+        <v>0.76</v>
+      </c>
+      <c r="G235" s="13" t="n">
+        <v>0.0014</v>
+      </c>
+      <c r="J235" s="170" t="n"/>
+    </row>
+    <row r="236">
+      <c r="A236" s="154" t="n">
+        <v>229</v>
+      </c>
+      <c r="B236" s="154" t="inlineStr">
+        <is>
+          <t>Blue Dart Express Limited</t>
+        </is>
+      </c>
+      <c r="C236" s="154" t="inlineStr">
+        <is>
+          <t>INE233B01017</t>
+        </is>
+      </c>
+      <c r="D236" s="154" t="inlineStr">
+        <is>
+          <t>Transport Services</t>
+        </is>
+      </c>
+      <c r="E236" s="169" t="n">
+        <v>16</v>
+      </c>
+      <c r="F236" s="170" t="n">
+        <v>0.76</v>
+      </c>
+      <c r="G236" s="13" t="n">
+        <v>0.0014</v>
+      </c>
+      <c r="J236" s="170" t="n"/>
+    </row>
+    <row r="237">
+      <c r="A237" s="154" t="n">
+        <v>230</v>
+      </c>
+      <c r="B237" s="154" t="inlineStr">
+        <is>
+          <t>ITI Limited</t>
+        </is>
+      </c>
+      <c r="C237" s="154" t="inlineStr">
+        <is>
+          <t>INE248A01017</t>
+        </is>
+      </c>
+      <c r="D237" s="154" t="inlineStr">
+        <is>
+          <t>Telecom - Equipment &amp; Accessories</t>
+        </is>
+      </c>
+      <c r="E237" s="169" t="n">
+        <v>251</v>
+      </c>
+      <c r="F237" s="170" t="n">
+        <v>0.75</v>
+      </c>
+      <c r="G237" s="13" t="n">
+        <v>0.0014</v>
+      </c>
+      <c r="J237" s="170" t="n"/>
+    </row>
+    <row r="238">
+      <c r="A238" s="154" t="n">
+        <v>231</v>
+      </c>
+      <c r="B238" s="154" t="inlineStr">
+        <is>
+          <t>UCO Bank</t>
+        </is>
+      </c>
+      <c r="C238" s="154" t="inlineStr">
+        <is>
+          <t>INE691A01018</t>
+        </is>
+      </c>
+      <c r="D238" s="154" t="inlineStr">
+        <is>
+          <t>Banks</t>
+        </is>
+      </c>
+      <c r="E238" s="169" t="n">
+        <v>2973</v>
+      </c>
+      <c r="F238" s="170" t="n">
+        <v>0.75</v>
+      </c>
+      <c r="G238" s="13" t="n">
+        <v>0.0014</v>
+      </c>
+      <c r="J238" s="170" t="n"/>
+    </row>
+    <row r="239">
+      <c r="A239" s="154" t="n">
+        <v>232</v>
+      </c>
+      <c r="B239" s="154" t="inlineStr">
+        <is>
+          <t>Aegis Vopak Terminals Limited</t>
+        </is>
+      </c>
+      <c r="C239" s="154" t="inlineStr">
+        <is>
+          <t>INE0INX01018</t>
+        </is>
+      </c>
+      <c r="D239" s="154" t="inlineStr">
+        <is>
+          <t>Oil</t>
+        </is>
+      </c>
+      <c r="E239" s="169" t="n">
+        <v>377</v>
+      </c>
+      <c r="F239" s="170" t="n">
+        <v>0.74</v>
+      </c>
+      <c r="G239" s="13" t="n">
+        <v>0.0014</v>
+      </c>
+      <c r="J239" s="170" t="n"/>
+    </row>
+    <row r="240">
+      <c r="A240" s="154" t="n">
+        <v>233</v>
+      </c>
+      <c r="B240" s="154" t="inlineStr">
+        <is>
+          <t>Newgen Software Technologies Limited</t>
+        </is>
+      </c>
+      <c r="C240" s="154" t="inlineStr">
+        <is>
+          <t>INE619B01017</t>
+        </is>
+      </c>
+      <c r="D240" s="154" t="inlineStr">
+        <is>
+          <t>IT - Software</t>
+        </is>
+      </c>
+      <c r="E240" s="169" t="n">
+        <v>165</v>
+      </c>
+      <c r="F240" s="170" t="n">
+        <v>0.73</v>
+      </c>
+      <c r="G240" s="13" t="n">
+        <v>0.0014</v>
+      </c>
+      <c r="J240" s="170" t="n"/>
+    </row>
+    <row r="241">
+      <c r="A241" s="154" t="n">
+        <v>234</v>
+      </c>
+      <c r="B241" s="154" t="inlineStr">
+        <is>
+          <t>Canara HSBC Life Insurance Company Limited</t>
+        </is>
+      </c>
+      <c r="C241" s="154" t="inlineStr">
+        <is>
+          <t>INE01TY01017</t>
+        </is>
+      </c>
+      <c r="D241" s="154" t="inlineStr">
+        <is>
+          <t>Insurance</t>
+        </is>
+      </c>
+      <c r="E241" s="169" t="n">
+        <v>523</v>
+      </c>
+      <c r="F241" s="170" t="n">
+        <v>0.72</v>
+      </c>
+      <c r="G241" s="13" t="n">
+        <v>0.0014</v>
+      </c>
+      <c r="J241" s="170" t="n"/>
+    </row>
+    <row r="242">
+      <c r="A242" s="154" t="n">
+        <v>235</v>
+      </c>
+      <c r="B242" s="154" t="inlineStr">
+        <is>
+          <t>Railtel Corporation Of India Limited</t>
+        </is>
+      </c>
+      <c r="C242" s="154" t="inlineStr">
+        <is>
+          <t>INE0DD101019</t>
+        </is>
+      </c>
+      <c r="D242" s="154" t="inlineStr">
+        <is>
+          <t>Telecom - Services</t>
+        </is>
+      </c>
+      <c r="E242" s="169" t="n">
+        <v>228</v>
+      </c>
+      <c r="F242" s="170" t="n">
+        <v>0.72</v>
+      </c>
+      <c r="G242" s="13" t="n">
+        <v>0.0014</v>
+      </c>
+      <c r="J242" s="170" t="n"/>
+    </row>
+    <row r="243">
+      <c r="A243" s="154" t="n">
+        <v>236</v>
+      </c>
+      <c r="B243" s="154" t="inlineStr">
+        <is>
+          <t>RITES Limited</t>
+        </is>
+      </c>
+      <c r="C243" s="154" t="inlineStr">
+        <is>
+          <t>INE320J01015</t>
+        </is>
+      </c>
+      <c r="D243" s="154" t="inlineStr">
+        <is>
+          <t>Construction</t>
+        </is>
+      </c>
+      <c r="E243" s="169" t="n">
+        <v>350</v>
+      </c>
+      <c r="F243" s="170" t="n">
+        <v>0.71</v>
+      </c>
+      <c r="G243" s="13" t="n">
+        <v>0.0013</v>
+      </c>
+      <c r="J243" s="170" t="n"/>
+    </row>
+    <row r="244">
+      <c r="A244" s="154" t="n">
+        <v>237</v>
+      </c>
+      <c r="B244" s="154" t="inlineStr">
+        <is>
+          <t>The India Cements Limited</t>
+        </is>
+      </c>
+      <c r="C244" s="154" t="inlineStr">
+        <is>
+          <t>INE383A01012</t>
+        </is>
+      </c>
+      <c r="D244" s="154" t="inlineStr">
+        <is>
+          <t>Cement &amp; Cement Products</t>
+        </is>
+      </c>
+      <c r="E244" s="169" t="n">
+        <v>179</v>
+      </c>
+      <c r="F244" s="170" t="n">
+        <v>0.68</v>
+      </c>
+      <c r="G244" s="13" t="n">
+        <v>0.0013</v>
+      </c>
+      <c r="J244" s="170" t="n"/>
+    </row>
+    <row r="245">
+      <c r="A245" s="154" t="n">
+        <v>238</v>
+      </c>
+      <c r="B245" s="154" t="inlineStr">
+        <is>
+          <t>Pine Labs Limited</t>
+        </is>
+      </c>
+      <c r="C245" s="154" t="inlineStr">
+        <is>
+          <t>INE15B701018</t>
+        </is>
+      </c>
+      <c r="D245" s="154" t="inlineStr">
+        <is>
+          <t>Financial Technology (Fintech)</t>
+        </is>
+      </c>
+      <c r="E245" s="169" t="n">
+        <v>462</v>
+      </c>
+      <c r="F245" s="170" t="n">
+        <v>0.67</v>
+      </c>
+      <c r="G245" s="13" t="n">
+        <v>0.0013</v>
+      </c>
+      <c r="J245" s="170" t="n"/>
+    </row>
+    <row r="246">
+      <c r="A246" s="154" t="n">
+        <v>239</v>
+      </c>
+      <c r="B246" s="154" t="inlineStr">
+        <is>
+          <t>Mangalore Refinery and Petrochemicals Limited</t>
+        </is>
+      </c>
+      <c r="C246" s="154" t="inlineStr">
+        <is>
+          <t>INE103A01014</t>
+        </is>
+      </c>
+      <c r="D246" s="154" t="inlineStr">
+        <is>
+          <t>Petroleum Products</t>
+        </is>
+      </c>
+      <c r="E246" s="169" t="n">
+        <v>460</v>
+      </c>
+      <c r="F246" s="170" t="n">
+        <v>0.67</v>
+      </c>
+      <c r="G246" s="13" t="n">
+        <v>0.0013</v>
+      </c>
+      <c r="J246" s="170" t="n"/>
+    </row>
+    <row r="247">
+      <c r="A247" s="154" t="n">
+        <v>240</v>
+      </c>
+      <c r="B247" s="154" t="inlineStr">
+        <is>
+          <t>The Bombay Burmah Trading Corporation Limited</t>
+        </is>
+      </c>
+      <c r="C247" s="154" t="inlineStr">
+        <is>
+          <t>INE050A01025</t>
+        </is>
+      </c>
+      <c r="D247" s="154" t="inlineStr">
+        <is>
+          <t>Food Products</t>
+        </is>
+      </c>
+      <c r="E247" s="169" t="n">
+        <v>44</v>
+      </c>
+      <c r="F247" s="170" t="n">
+        <v>0.66</v>
+      </c>
+      <c r="G247" s="13" t="n">
+        <v>0.0012</v>
+      </c>
+      <c r="J247" s="170" t="n"/>
+    </row>
+    <row r="248">
+      <c r="A248" s="154" t="n">
+        <v>241</v>
+      </c>
+      <c r="B248" s="154" t="inlineStr">
+        <is>
+          <t>JBM Auto Limited</t>
+        </is>
+      </c>
+      <c r="C248" s="154" t="inlineStr">
+        <is>
+          <t>INE927D01051</t>
+        </is>
+      </c>
+      <c r="D248" s="154" t="inlineStr">
+        <is>
+          <t>Auto Components</t>
+        </is>
+      </c>
+      <c r="E248" s="169" t="n">
+        <v>105</v>
+      </c>
+      <c r="F248" s="170" t="n">
+        <v>0.65</v>
+      </c>
+      <c r="G248" s="13" t="n">
+        <v>0.0012</v>
+      </c>
+      <c r="J248" s="170" t="n"/>
+    </row>
+    <row r="249">
+      <c r="A249" s="154" t="n">
+        <v>242</v>
+      </c>
+      <c r="B249" s="154" t="inlineStr">
+        <is>
+          <t>Rhi Magnesita India Limited</t>
+        </is>
+      </c>
+      <c r="C249" s="154" t="inlineStr">
+        <is>
+          <t>INE743M01012</t>
+        </is>
+      </c>
+      <c r="D249" s="154" t="inlineStr">
+        <is>
+          <t>Industrial Products</t>
+        </is>
+      </c>
+      <c r="E249" s="169" t="n">
+        <v>158</v>
+      </c>
+      <c r="F249" s="170" t="n">
+        <v>0.64</v>
+      </c>
+      <c r="G249" s="13" t="n">
+        <v>0.0012</v>
+      </c>
+      <c r="J249" s="170" t="n"/>
+    </row>
+    <row r="250">
+      <c r="A250" s="154" t="n">
+        <v>243</v>
+      </c>
+      <c r="B250" s="154" t="inlineStr">
+        <is>
+          <t>Latent View Analytics Limited</t>
+        </is>
+      </c>
+      <c r="C250" s="154" t="inlineStr">
+        <is>
+          <t>INE0I7C01011</t>
+        </is>
+      </c>
+      <c r="D250" s="154" t="inlineStr">
+        <is>
+          <t>IT - Software</t>
+        </is>
+      </c>
+      <c r="E250" s="169" t="n">
+        <v>189</v>
+      </c>
+      <c r="F250" s="170" t="n">
+        <v>0.61</v>
+      </c>
+      <c r="G250" s="13" t="n">
+        <v>0.0012</v>
+      </c>
+      <c r="J250" s="170" t="n"/>
+    </row>
+    <row r="251">
+      <c r="A251" s="154" t="n">
+        <v>244</v>
+      </c>
+      <c r="B251" s="154" t="inlineStr">
+        <is>
+          <t>Travel Food Services Limited</t>
+        </is>
+      </c>
+      <c r="C251" s="154" t="inlineStr">
+        <is>
+          <t>INE103V01028</t>
+        </is>
+      </c>
+      <c r="D251" s="154" t="inlineStr">
+        <is>
+          <t>Leisure Services</t>
+        </is>
+      </c>
+      <c r="E251" s="169" t="n">
+        <v>47</v>
+      </c>
+      <c r="F251" s="170" t="n">
+        <v>0.58</v>
+      </c>
+      <c r="G251" s="13" t="n">
+        <v>0.0011</v>
+      </c>
+      <c r="J251" s="170" t="n"/>
+    </row>
+    <row r="252">
+      <c r="A252" s="154" t="n">
+        <v>245</v>
+      </c>
+      <c r="B252" s="154" t="inlineStr">
+        <is>
+          <t>Tata Teleservices (Maharashtra) Limited</t>
+        </is>
+      </c>
+      <c r="C252" s="154" t="inlineStr">
+        <is>
+          <t>INE517B01013</t>
+        </is>
+      </c>
+      <c r="D252" s="154" t="inlineStr">
+        <is>
+          <t>Telecom - Services</t>
+        </is>
+      </c>
+      <c r="E252" s="169" t="n">
+        <v>1314</v>
+      </c>
+      <c r="F252" s="170" t="n">
+        <v>0.5600000000000001</v>
+      </c>
+      <c r="G252" s="13" t="n">
+        <v>0.0011</v>
+      </c>
+      <c r="J252" s="170" t="n"/>
+    </row>
+    <row r="253">
+      <c r="A253" s="154" t="n">
+        <v>246</v>
+      </c>
+      <c r="B253" s="154" t="inlineStr">
+        <is>
+          <t>Gallantt Ispat Limited</t>
+        </is>
+      </c>
+      <c r="C253" s="154" t="inlineStr">
+        <is>
+          <t>INE297H01019</t>
+        </is>
+      </c>
+      <c r="D253" s="154" t="inlineStr">
+        <is>
+          <t>Industrial Products</t>
+        </is>
+      </c>
+      <c r="E253" s="169" t="n">
+        <v>79</v>
+      </c>
+      <c r="F253" s="170" t="n">
+        <v>0.53</v>
+      </c>
+      <c r="G253" s="13" t="n">
+        <v>0.001</v>
+      </c>
+      <c r="J253" s="170" t="n"/>
+    </row>
+    <row r="254">
+      <c r="A254" s="154" t="n">
+        <v>247</v>
+      </c>
+      <c r="B254" s="154" t="inlineStr">
+        <is>
+          <t>Jain Resource Recycling Limited</t>
+        </is>
+      </c>
+      <c r="C254" s="154" t="inlineStr">
+        <is>
+          <t>INE0YD401026</t>
+        </is>
+      </c>
+      <c r="D254" s="154" t="inlineStr">
+        <is>
+          <t>Diversified Metals</t>
+        </is>
+      </c>
+      <c r="E254" s="169" t="n">
+        <v>140</v>
+      </c>
+      <c r="F254" s="170" t="n">
+        <v>0.52</v>
+      </c>
+      <c r="G254" s="13" t="n">
+        <v>0.001</v>
+      </c>
+      <c r="J254" s="170" t="n"/>
+    </row>
+    <row r="255">
+      <c r="A255" s="154" t="n">
+        <v>248</v>
+      </c>
+      <c r="B255" s="154" t="inlineStr">
+        <is>
+          <t>Blue Jet Healthcare Limited</t>
+        </is>
+      </c>
+      <c r="C255" s="154" t="inlineStr">
+        <is>
+          <t>INE0KBH01020</t>
+        </is>
+      </c>
+      <c r="D255" s="154" t="inlineStr">
+        <is>
+          <t>Pharmaceuticals &amp; Biotechnology</t>
+        </is>
+      </c>
+      <c r="E255" s="169" t="n">
+        <v>91</v>
+      </c>
+      <c r="F255" s="170" t="n">
+        <v>0.41</v>
+      </c>
+      <c r="G255" s="13" t="n">
+        <v>0.0008</v>
+      </c>
+      <c r="J255" s="170" t="n"/>
+    </row>
+    <row r="256">
+      <c r="A256" s="154" t="n">
+        <v>249</v>
+      </c>
+      <c r="B256" s="154" t="inlineStr">
+        <is>
+          <t>C.E. Info Systems Limited</t>
+        </is>
+      </c>
+      <c r="C256" s="154" t="inlineStr">
+        <is>
+          <t>INE0BV301023</t>
+        </is>
+      </c>
+      <c r="D256" s="154" t="inlineStr">
+        <is>
+          <t>IT - Software</t>
+        </is>
+      </c>
+      <c r="E256" s="169" t="n">
+        <v>44</v>
+      </c>
+      <c r="F256" s="170" t="n">
+        <v>0.36</v>
+      </c>
+      <c r="G256" s="13" t="n">
+        <v>0.0007</v>
+      </c>
+      <c r="J256" s="170" t="n"/>
+    </row>
+    <row r="257">
+      <c r="A257" s="154" t="n">
+        <v>250</v>
+      </c>
+      <c r="B257" s="154" t="inlineStr">
+        <is>
+          <t>MMTC Limited</t>
+        </is>
+      </c>
+      <c r="C257" s="154" t="inlineStr">
+        <is>
+          <t>INE123F01029</t>
+        </is>
+      </c>
+      <c r="D257" s="154" t="inlineStr">
+        <is>
+          <t>Commercial Services &amp; Supplies</t>
+        </is>
+      </c>
+      <c r="E257" s="169" t="n">
+        <v>394</v>
+      </c>
+      <c r="F257" s="170" t="n">
+        <v>0.26</v>
+      </c>
+      <c r="G257" s="13" t="n">
+        <v>0.0005</v>
+      </c>
+      <c r="J257" s="170" t="n"/>
+    </row>
+    <row r="258">
+      <c r="A258" s="14" t="n"/>
+      <c r="B258" s="14" t="inlineStr">
+        <is>
+          <t>Total</t>
+        </is>
+      </c>
+      <c r="C258" s="14" t="n"/>
+      <c r="D258" s="14" t="n"/>
+      <c r="E258" s="14" t="n"/>
+      <c r="F258" s="171" t="n">
+        <v>529.39</v>
+      </c>
+      <c r="G258" s="16" t="n">
+        <v>0.9988</v>
+      </c>
+    </row>
+    <row r="260">
+      <c r="B260" s="10" t="inlineStr">
+        <is>
+          <t>MONEY MARKET INSTRUMENTS</t>
+        </is>
+      </c>
+    </row>
+    <row r="261">
+      <c r="A261" s="154" t="n">
+        <v>251</v>
+      </c>
+      <c r="B261" s="10" t="inlineStr">
+        <is>
+          <t>TREPS / Reverse Repo Investments</t>
+        </is>
+      </c>
+      <c r="F261" s="170" t="n">
+        <v>0.92</v>
+      </c>
+      <c r="G261" s="13" t="n">
+        <v>0.0017</v>
+      </c>
+      <c r="H261" s="17" t="n">
+        <v>46174</v>
+      </c>
+    </row>
+    <row r="262">
+      <c r="A262" s="14" t="n"/>
+      <c r="B262" s="14" t="inlineStr">
+        <is>
+          <t>Total</t>
+        </is>
+      </c>
+      <c r="C262" s="14" t="n"/>
+      <c r="D262" s="14" t="n"/>
+      <c r="E262" s="14" t="n"/>
+      <c r="F262" s="171" t="n">
+        <v>0.92</v>
+      </c>
+      <c r="G262" s="16" t="n">
+        <v>0.0017</v>
+      </c>
+    </row>
+    <row r="264">
+      <c r="B264" s="10" t="inlineStr">
+        <is>
+          <t>Cash &amp; Cash Equivalent</t>
+        </is>
+      </c>
+    </row>
+    <row r="265">
+      <c r="B265" s="154" t="inlineStr">
+        <is>
+          <t>Net Receivables/Payables</t>
+        </is>
+      </c>
+      <c r="E265" s="169" t="n"/>
+      <c r="F265" s="170" t="n">
+        <v>-0.33</v>
+      </c>
+      <c r="G265" s="13" t="n">
+        <v>-0.0005</v>
+      </c>
+      <c r="J265" s="170" t="n"/>
+    </row>
+    <row r="266">
+      <c r="A266" s="14" t="n"/>
+      <c r="B266" s="14" t="inlineStr">
+        <is>
+          <t>Total</t>
+        </is>
+      </c>
+      <c r="C266" s="14" t="n"/>
+      <c r="D266" s="14" t="n"/>
+      <c r="E266" s="14" t="n"/>
+      <c r="F266" s="171" t="n">
+        <v>-0.33</v>
+      </c>
+      <c r="G266" s="16" t="n">
+        <v>-0.0005</v>
+      </c>
+    </row>
+    <row r="268">
+      <c r="A268" s="153" t="n"/>
+      <c r="B268" s="153" t="inlineStr">
+        <is>
+          <t>GRAND TOTAL</t>
+        </is>
+      </c>
+      <c r="C268" s="153" t="n"/>
+      <c r="D268" s="153" t="n"/>
+      <c r="E268" s="153" t="n"/>
+      <c r="F268" s="172" t="n">
+        <v>529.98</v>
+      </c>
+      <c r="G268" s="19" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="269">
+      <c r="A269" s="154" t="inlineStr">
+        <is>
+          <t>Notes:</t>
+        </is>
+      </c>
+    </row>
+    <row r="270">
+      <c r="A270" s="21" t="n">
+        <v>1</v>
+      </c>
+      <c r="B270" s="21" t="inlineStr">
+        <is>
+          <t>Market value includes accrued interest</t>
+        </is>
+      </c>
+    </row>
+    <row r="274">
+      <c r="B274" s="10" t="inlineStr">
+        <is>
+          <t>Scheme Riskometer</t>
+        </is>
+      </c>
+    </row>
+    <row r="288">
+      <c r="B288" s="10" t="inlineStr">
+        <is>
+          <t>Benchmark Riskometer: Nifty Smallcap 250 TRI</t>
+        </is>
+      </c>
+    </row>
+    <row r="301">
+      <c r="A301" s="43" t="inlineStr">
+        <is>
+          <t>Sr. No.</t>
+        </is>
+      </c>
+      <c r="B301" s="44" t="inlineStr">
+        <is>
+          <t>Particulars</t>
+        </is>
+      </c>
+      <c r="C301" s="45" t="n"/>
+      <c r="D301" s="45" t="n"/>
+      <c r="E301" s="46" t="n"/>
+    </row>
+    <row r="302">
+      <c r="A302" s="47" t="n">
+        <v>2</v>
+      </c>
+      <c r="B302" s="165" t="n"/>
+      <c r="C302" s="39" t="inlineStr">
+        <is>
+          <t>Portfolio Information</t>
+        </is>
+      </c>
+      <c r="E302" s="49" t="n"/>
+    </row>
+    <row r="303">
+      <c r="A303" s="47" t="n"/>
+      <c r="B303" s="165" t="inlineStr">
+        <is>
+          <t>Description (if any)</t>
+        </is>
+      </c>
+      <c r="C303" s="161" t="n"/>
+      <c r="E303" s="49" t="n"/>
+    </row>
+    <row r="304">
+      <c r="A304" s="47" t="n"/>
+      <c r="B304" s="165" t="inlineStr">
+        <is>
+          <t>Annualised Portfolio YTM*@@</t>
+        </is>
+      </c>
+      <c r="C304" s="4" t="inlineStr">
+        <is>
+          <t>N.A.</t>
+        </is>
+      </c>
+      <c r="E304" s="49" t="n"/>
+    </row>
+    <row r="305">
+      <c r="A305" s="47" t="n"/>
+      <c r="B305" s="165" t="inlineStr">
+        <is>
+          <t>Macaulay Duration@@</t>
+        </is>
+      </c>
+      <c r="C305" s="108" t="inlineStr">
+        <is>
+          <t>N.A.</t>
+        </is>
+      </c>
+      <c r="E305" s="49" t="n"/>
+    </row>
+    <row r="306">
+      <c r="A306" s="47" t="n"/>
+      <c r="B306" s="165" t="inlineStr">
+        <is>
+          <t>Residual Maturity@@</t>
+        </is>
+      </c>
+      <c r="C306" s="5" t="inlineStr">
+        <is>
+          <t>N.A.</t>
+        </is>
+      </c>
+      <c r="E306" s="49" t="n"/>
+    </row>
+    <row r="307">
+      <c r="A307" s="47" t="n"/>
+      <c r="B307" s="165" t="inlineStr">
+        <is>
+          <t>Modified Duration (in years)@@</t>
+        </is>
+      </c>
+      <c r="C307" s="5" t="inlineStr">
+        <is>
+          <t>N.A.</t>
+        </is>
+      </c>
+      <c r="E307" s="49" t="n"/>
+    </row>
+    <row r="308">
+      <c r="A308" s="47" t="n"/>
+      <c r="B308" s="20" t="inlineStr">
+        <is>
+          <t>* In case of semi-annual YTM, it will be annualised</t>
+        </is>
+      </c>
+      <c r="C308" s="20" t="n"/>
+      <c r="E308" s="49" t="n"/>
+    </row>
+    <row r="309">
+      <c r="A309" s="47" t="n">
+        <v>3</v>
+      </c>
+      <c r="B309" s="51" t="inlineStr">
+        <is>
+          <t>NAV AND Dividend</t>
+        </is>
+      </c>
+      <c r="C309" s="20" t="n"/>
+      <c r="E309" s="49" t="n"/>
+    </row>
+    <row r="310">
+      <c r="A310" s="47" t="n"/>
+      <c r="B310" s="173" t="inlineStr">
+        <is>
+          <t>Plan/Option Name</t>
+        </is>
+      </c>
+      <c r="C310" s="150" t="inlineStr">
+        <is>
+          <t>NAV per unit (Rs)</t>
+        </is>
+      </c>
+      <c r="D310" s="174" t="n"/>
+      <c r="E310" s="101" t="inlineStr">
+        <is>
+          <t>Aggregate distributions during the portfolio period  (Rs. per Unit)</t>
+        </is>
+      </c>
+    </row>
+    <row r="311" ht="24" customHeight="1">
+      <c r="A311" s="47" t="n"/>
+      <c r="B311" s="175" t="n"/>
+      <c r="C311" s="109" t="inlineStr">
+        <is>
+          <t>As on April 30, 2026</t>
+        </is>
+      </c>
+      <c r="D311" s="52" t="inlineStr">
+        <is>
+          <t>As on May 31, 2026</t>
+        </is>
+      </c>
+      <c r="E311" s="175" t="n"/>
+    </row>
+    <row r="312">
+      <c r="A312" s="53" t="n"/>
+      <c r="B312" s="54" t="inlineStr">
+        <is>
+          <t>Direct Plan-Growth Plan</t>
+        </is>
+      </c>
+      <c r="C312" s="77" t="inlineStr">
+        <is>
+          <t>16.7597</t>
+        </is>
+      </c>
+      <c r="D312" s="77" t="inlineStr">
+        <is>
+          <t>17.0279*</t>
+        </is>
+      </c>
+      <c r="E312" s="161" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+    </row>
+    <row r="313">
+      <c r="A313" s="53" t="n"/>
+      <c r="B313" s="54" t="inlineStr">
+        <is>
+          <t>Direct Plan-IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C313" s="85" t="n">
         <v>0</v>
       </c>
-      <c r="C1" s="60"/>
-[...16 lines deleted...]
-      <c r="C4" s="4" t="s">
+      <c r="D313" s="85" t="n">
+        <v>0</v>
+      </c>
+      <c r="E313" s="77" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+    </row>
+    <row r="314">
+      <c r="A314" s="53" t="n"/>
+      <c r="B314" s="54" t="inlineStr">
+        <is>
+          <t>Direct Plan-Daily IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C314" s="56" t="n">
+        <v>0</v>
+      </c>
+      <c r="D314" s="56" t="n">
+        <v>0</v>
+      </c>
+      <c r="E314" s="57" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="315">
+      <c r="A315" s="53" t="n"/>
+      <c r="B315" s="54" t="inlineStr">
+        <is>
+          <t>Direct Plan-Weekly IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C315" s="56" t="n">
+        <v>0</v>
+      </c>
+      <c r="D315" s="56" t="n">
+        <v>0</v>
+      </c>
+      <c r="E315" s="57" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="316">
+      <c r="A316" s="53" t="n"/>
+      <c r="B316" s="54" t="inlineStr">
+        <is>
+          <t>Direct Plan-Monthly IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C316" s="56" t="n">
+        <v>0</v>
+      </c>
+      <c r="D316" s="56" t="n">
+        <v>0</v>
+      </c>
+      <c r="E316" s="57" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="317">
+      <c r="A317" s="53" t="n"/>
+      <c r="B317" s="54" t="inlineStr">
+        <is>
+          <t>Direct Plan-Quarterly IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C317" s="56" t="n">
+        <v>0</v>
+      </c>
+      <c r="D317" s="56" t="n">
+        <v>0</v>
+      </c>
+      <c r="E317" s="57" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="318">
+      <c r="A318" s="53" t="n"/>
+      <c r="B318" s="58" t="n"/>
+      <c r="C318" s="59" t="n"/>
+      <c r="D318" s="59" t="n"/>
+      <c r="E318" s="39" t="n"/>
+    </row>
+    <row r="319">
+      <c r="A319" s="47" t="n"/>
+      <c r="B319" s="60" t="inlineStr">
+        <is>
+          <t>Regular Plan-Growth Plan</t>
+        </is>
+      </c>
+      <c r="C319" s="77" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="D319" s="77" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="E319" s="161" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+    </row>
+    <row r="320">
+      <c r="A320" s="47" t="n"/>
+      <c r="B320" s="60" t="inlineStr">
+        <is>
+          <t>Regular Plan-IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C320" s="77" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="D320" s="77" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="E320" s="77" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+    </row>
+    <row r="321">
+      <c r="A321" s="47" t="n"/>
+      <c r="B321" s="60" t="inlineStr">
+        <is>
+          <t>Regular Plan-Daily IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C321" s="61" t="n">
+        <v>0</v>
+      </c>
+      <c r="D321" s="61" t="n">
+        <v>0</v>
+      </c>
+      <c r="E321" s="62" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="322">
+      <c r="A322" s="47" t="n"/>
+      <c r="B322" s="60" t="inlineStr">
+        <is>
+          <t>Regular Plan-Weekly IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C322" s="61" t="n">
+        <v>0</v>
+      </c>
+      <c r="D322" s="61" t="n">
+        <v>0</v>
+      </c>
+      <c r="E322" s="62" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="323">
+      <c r="A323" s="47" t="n"/>
+      <c r="B323" s="60" t="inlineStr">
+        <is>
+          <t>Regular Plan-Monthly IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C323" s="61" t="n">
+        <v>0</v>
+      </c>
+      <c r="D323" s="61" t="n">
+        <v>0</v>
+      </c>
+      <c r="E323" s="62" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="324">
+      <c r="A324" s="47" t="n"/>
+      <c r="B324" s="60" t="inlineStr">
+        <is>
+          <t>Regular Plan-Quarterly IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C324" s="61" t="n">
+        <v>0</v>
+      </c>
+      <c r="D324" s="61" t="n">
+        <v>0</v>
+      </c>
+      <c r="E324" s="62" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="325">
+      <c r="A325" s="47" t="n"/>
+      <c r="B325" s="63" t="inlineStr">
+        <is>
+          <t>IDCW -  Income Distribution cum Capital Withdrawal.</t>
+        </is>
+      </c>
+      <c r="C325" s="64" t="n"/>
+      <c r="D325" s="64" t="n"/>
+      <c r="E325" s="49" t="n"/>
+    </row>
+    <row r="326">
+      <c r="A326" s="65" t="n"/>
+      <c r="B326" s="66" t="n"/>
+      <c r="C326" s="66" t="n"/>
+      <c r="D326" s="66" t="n"/>
+      <c r="E326" s="67" t="n"/>
+    </row>
+    <row r="327">
+      <c r="A327" s="47" t="n">
         <v>4</v>
       </c>
-      <c r="D4" s="4" t="s">
+      <c r="B327" s="68" t="inlineStr">
+        <is>
+          <t>Portfolio Turn Over Ratio ^^</t>
+        </is>
+      </c>
+      <c r="C327" s="60" t="n"/>
+      <c r="D327" s="66" t="n"/>
+      <c r="E327" s="69" t="n"/>
+    </row>
+    <row r="328">
+      <c r="A328" s="47" t="n"/>
+      <c r="B328" s="60" t="inlineStr">
+        <is>
+          <t xml:space="preserve"> - For Purchase</t>
+        </is>
+      </c>
+      <c r="C328" s="77" t="n">
+        <v>0.03</v>
+      </c>
+      <c r="D328" s="66" t="n"/>
+      <c r="E328" s="67" t="n"/>
+    </row>
+    <row r="329">
+      <c r="A329" s="47" t="n"/>
+      <c r="B329" s="60" t="inlineStr">
+        <is>
+          <t xml:space="preserve"> - For Sale</t>
+        </is>
+      </c>
+      <c r="C329" s="77" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="D329" s="66" t="n"/>
+      <c r="E329" s="67" t="n"/>
+    </row>
+    <row r="330">
+      <c r="A330" s="47" t="n">
         <v>5</v>
       </c>
-      <c r="E4" s="4" t="s">
+      <c r="B330" s="70" t="inlineStr">
+        <is>
+          <t>Total investment in foreign securities/ADR/GDR (Rs. lakh)</t>
+        </is>
+      </c>
+      <c r="C330" s="71" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="D330" s="66" t="n"/>
+      <c r="E330" s="69" t="n"/>
+    </row>
+    <row r="331" ht="24" customHeight="1">
+      <c r="A331" s="47" t="n">
         <v>6</v>
       </c>
-      <c r="F4" s="4" t="s">
+      <c r="B331" s="72" t="inlineStr">
+        <is>
+          <t>Total of securities below investment grade and default provided for the of May 31, 2026 (Rs. lakh)</t>
+        </is>
+      </c>
+      <c r="C331" s="71" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="D331" s="73" t="n"/>
+      <c r="E331" s="69" t="n"/>
+    </row>
+    <row r="332">
+      <c r="A332" s="47" t="n">
         <v>7</v>
       </c>
-      <c r="G4" s="4" t="s">
+      <c r="B332" s="74" t="inlineStr">
+        <is>
+          <t>Total investment in illiquid shares/securities</t>
+        </is>
+      </c>
+      <c r="C332" s="75" t="n"/>
+      <c r="E332" s="69" t="n"/>
+    </row>
+    <row r="333">
+      <c r="A333" s="47" t="n"/>
+      <c r="B333" s="76" t="inlineStr">
+        <is>
+          <t>- Value (In Rs. Lakh)</t>
+        </is>
+      </c>
+      <c r="C333" s="77" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="E333" s="69" t="n"/>
+    </row>
+    <row r="334">
+      <c r="A334" s="47" t="n"/>
+      <c r="B334" s="78" t="inlineStr">
+        <is>
+          <t>- in percentage terms (%)</t>
+        </is>
+      </c>
+      <c r="C334" s="176" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="E334" s="69" t="n"/>
+    </row>
+    <row r="335">
+      <c r="A335" s="47" t="n"/>
+      <c r="B335" s="78" t="n"/>
+      <c r="C335" s="177" t="n"/>
+      <c r="E335" s="69" t="n"/>
+    </row>
+    <row r="336" ht="24" customHeight="1">
+      <c r="A336" s="47" t="n">
         <v>8</v>
       </c>
-      <c r="H4" s="4" t="s">
-[...6435 lines deleted...]
-        <v>573</v>
+      <c r="B336" s="74" t="inlineStr">
+        <is>
+          <t>Total outstanding exposure to derivatives at the end of  May 31, 2026</t>
+        </is>
+      </c>
+      <c r="C336" s="75" t="n"/>
+      <c r="D336" s="66" t="n"/>
+      <c r="E336" s="69" t="n"/>
+    </row>
+    <row r="337">
+      <c r="A337" s="47" t="n"/>
+      <c r="B337" s="76" t="inlineStr">
+        <is>
+          <t>- Value (In Rs. Lakh)</t>
+        </is>
+      </c>
+      <c r="C337" s="77" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="D337" s="66" t="n"/>
+      <c r="E337" s="69" t="n"/>
+    </row>
+    <row r="338">
+      <c r="A338" s="47" t="n"/>
+      <c r="B338" s="78" t="inlineStr">
+        <is>
+          <t>- in percentage term (%)</t>
+        </is>
+      </c>
+      <c r="C338" s="77" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="D338" s="66" t="n"/>
+      <c r="E338" s="69" t="n"/>
+    </row>
+    <row r="339">
+      <c r="A339" s="81" t="n"/>
+      <c r="B339" s="82" t="n"/>
+      <c r="C339" s="82" t="n"/>
+      <c r="D339" s="82" t="n"/>
+      <c r="E339" s="83" t="n"/>
+    </row>
+    <row r="341">
+      <c r="A341" s="10" t="inlineStr">
+        <is>
+          <t>*</t>
+        </is>
+      </c>
+      <c r="B341" s="154" t="inlineStr">
+        <is>
+          <t>Computed NAV</t>
+        </is>
+      </c>
+    </row>
+    <row r="342">
+      <c r="A342" s="10" t="inlineStr">
+        <is>
+          <t>**</t>
+        </is>
+      </c>
+      <c r="B342" s="154" t="inlineStr">
+        <is>
+          <t>NAV as on Maturity date</t>
+        </is>
+      </c>
+    </row>
+    <row r="343">
+      <c r="A343" s="10" t="inlineStr">
+        <is>
+          <t>N.A.</t>
+        </is>
+      </c>
+      <c r="B343" s="154" t="inlineStr">
+        <is>
+          <t xml:space="preserve"> Not Applicable.</t>
+        </is>
+      </c>
+    </row>
+    <row r="344">
+      <c r="A344" s="10" t="inlineStr">
+        <is>
+          <t>^^</t>
+        </is>
+      </c>
+      <c r="B344" s="154" t="inlineStr">
+        <is>
+          <t>Portfolio Turn Over Ratio is for Equity Schemes.</t>
+        </is>
+      </c>
+    </row>
+    <row r="345">
+      <c r="A345" s="10" t="inlineStr">
+        <is>
+          <t>@@</t>
+        </is>
+      </c>
+      <c r="B345" s="154" t="inlineStr">
+        <is>
+          <t>Residual, Modified Duration and Portfolio YTM (Annualised) is for Debt Schemes.</t>
+        </is>
+      </c>
+    </row>
+    <row r="346" ht="48" customHeight="1">
+      <c r="B346" s="84" t="inlineStr">
+        <is>
+          <t>Pursuant to payment of IDCW, the NAV of the IDCW Option(s) of aforesaid Scheme of the Fund would fall to the extent of payout and statutory levy, if any. For complete distribution history of the Schemes, please visit www.dspim.com</t>
+        </is>
       </c>
     </row>
   </sheetData>
-  <mergeCells count="1">
+  <mergeCells count="4">
+    <mergeCell ref="C310:D310"/>
+    <mergeCell ref="E310:E311"/>
     <mergeCell ref="B1:F1"/>
+    <mergeCell ref="B310:B311"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <drawing r:id="rId1"/>
+  <drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7D0F67A8-8CD9-45FC-9FAB-D664DC1C01C1}">
-  <dimension ref="A1:E65"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+    <pageSetUpPr/>
+  </sheetPr>
+  <dimension ref="A1:A1"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
-[...4 lines deleted...]
-      <selection pane="bottomRight" activeCell="A4" sqref="A4"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="12" x14ac:dyDescent="0.3"/>
-[...582 lines deleted...]
-  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-[...22 lines deleted...]
-  <HyperlinksChanged>false</HyperlinksChanged>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
+  <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...1 lines deleted...]
-  <cp:lastModifiedBy></cp:lastModifiedBy>
+<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:creator>Rohit Pandey</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
-<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_Enabled">
+<Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties">
+  <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_Enabled" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_SetDate">
-    <vt:lpwstr>2026-05-09T06:56:52Z</vt:lpwstr>
+  <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_SetDate" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3">
+    <vt:lpwstr>2026-06-07T19:21:06Z</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_Method">
+  <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_Method" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4">
     <vt:lpwstr>Privileged</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_Name">
+  <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_Name" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5">
     <vt:lpwstr>Public</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_SiteId">
+  <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_SiteId" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6">
     <vt:lpwstr>1771ae17-e764-4e0f-a476-d4184d79a5d9</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_ActionId">
-    <vt:lpwstr>36ab2c4b-c7a5-453a-a63f-7a95b53ba013</vt:lpwstr>
+  <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_ActionId" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7">
+    <vt:lpwstr>4080c357-c9ae-431d-b36a-b5f7034283f4</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_ContentBits">
+  <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_ContentBits" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8">
     <vt:lpwstr>0</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_Tag">
+  <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_Tag" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9">
     <vt:lpwstr>10, 0, 1, 1</vt:lpwstr>
   </property>
 </Properties>
 </file>