--- v3 (2026-06-24)
+++ v4 (2026-07-14)
@@ -1,223 +1,220 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" Id="rId4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <bookViews>
-    <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" tabRatio="878" firstSheet="0" autoFilterDateGrouping="1"/>
+    <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" tabRatio="958" firstSheet="2" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Nifty Smallcap 250 ETF" sheetId="1" state="visible" r:id="rId1"/>
     <sheet name="Sheet1" sheetId="2" state="hidden" r:id="rId2"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="191029" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <numFmts count="8">
-[...1 lines deleted...]
-    <numFmt numFmtId="165" formatCode="0.0000"/>
+  <numFmts count="15">
+    <numFmt numFmtId="164" formatCode="#,##0.00_);\(#,##0.00\)%"/>
+    <numFmt numFmtId="165" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);"/>
     <numFmt numFmtId="166" formatCode="_(* #,##0_);_(* \(#,##0\);"/>
-    <numFmt numFmtId="167" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);"/>
-[...3 lines deleted...]
-    <numFmt numFmtId="171" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;??_);_(@_)"/>
+    <numFmt numFmtId="167" formatCode="0.0000"/>
+    <numFmt numFmtId="168" formatCode="0.0000000000000000%"/>
+    <numFmt numFmtId="169" formatCode="0.000000000000000%"/>
+    <numFmt numFmtId="170" formatCode="_ * #,##0.00_ ;_ * \-#,##0.00_ ;_ * &quot;-&quot;??_ ;_ @_ "/>
+    <numFmt numFmtId="171" formatCode="0.000"/>
+    <numFmt numFmtId="172" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;??_);_(@_)"/>
+    <numFmt numFmtId="173" formatCode="_(* #,##0.0000_);_(* \(#,##0.0000\);_(* &quot;-&quot;??_);_(@_)"/>
+    <numFmt numFmtId="174" formatCode="0.0000%"/>
+    <numFmt numFmtId="175" formatCode="_(* #,##0.000_);_(* \(#,##0.000\);_(* &quot;-&quot;??_);_(@_)"/>
+    <numFmt numFmtId="176" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;_);_(* @_)"/>
+    <numFmt numFmtId="177" formatCode="_(* #,##0.000_);_(* \(#,##0.000\);_(* &quot;-&quot;???_);_(@_)"/>
+    <numFmt numFmtId="178" formatCode="_(* #,##0.0000_);_(* \(#,##0.0000\);_(* &quot;-&quot;????_);_(@_)"/>
   </numFmts>
-  <fonts count="22">
+  <fonts count="21">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="10"/>
       <sz val="11"/>
       <u val="single"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Trebuchet MS"/>
       <family val="2"/>
-      <sz val="9"/>
+      <color theme="1"/>
+      <sz val="8"/>
+    </font>
+    <font>
+      <name val="Trebuchet MS"/>
+      <family val="2"/>
+      <b val="1"/>
+      <color theme="1"/>
+      <sz val="8"/>
+    </font>
+    <font>
+      <name val="Trebuchet MS"/>
+      <family val="2"/>
+      <color rgb="FF000000"/>
+      <sz val="8"/>
     </font>
     <font>
       <name val="Trebuchet MS"/>
       <family val="2"/>
       <b val="1"/>
       <color rgb="FF000000"/>
-      <sz val="9"/>
+      <sz val="8"/>
+      <u val="single"/>
     </font>
     <font>
       <name val="Trebuchet MS"/>
       <family val="2"/>
-      <color rgb="FF000000"/>
-      <sz val="9"/>
+      <b val="1"/>
+      <color rgb="FF333333"/>
+      <sz val="8"/>
+    </font>
+    <font>
+      <name val="Trebuchet MS"/>
+      <family val="2"/>
+      <b val="1"/>
+      <sz val="8"/>
+    </font>
+    <font>
+      <name val="Trebuchet MS"/>
+      <family val="2"/>
+      <sz val="8"/>
+    </font>
+    <font>
+      <name val="Trebuchet MS"/>
+      <family val="2"/>
+      <b val="1"/>
+      <color rgb="FFFF0000"/>
+      <sz val="8"/>
+    </font>
+    <font>
+      <name val="Trebuchet MS"/>
+      <family val="2"/>
+      <i val="1"/>
+      <sz val="8"/>
+    </font>
+    <font>
+      <name val="Trebuchet MS"/>
+      <family val="2"/>
+      <color rgb="FFFF0000"/>
+      <sz val="8"/>
+    </font>
+    <font>
+      <name val="Trebuchet MS"/>
+      <family val="2"/>
+      <b val="1"/>
+      <strike val="1"/>
+      <sz val="8"/>
     </font>
     <font>
       <name val="trebuchet MS"/>
       <family val="2"/>
       <b val="1"/>
       <color rgb="FFFFFFFF"/>
-      <sz val="9"/>
-[...18 lines deleted...]
-      <sz val="9"/>
+      <sz val="8"/>
     </font>
     <font>
       <name val="trebuchet MS"/>
       <family val="2"/>
       <b val="1"/>
       <color indexed="8"/>
-      <sz val="9"/>
+      <sz val="8"/>
+      <u val="single"/>
+    </font>
+    <font>
+      <name val="trebuchet MS"/>
+      <family val="2"/>
+      <color theme="10"/>
+      <sz val="8"/>
+      <u val="single"/>
+    </font>
+    <font>
+      <name val="trebuchet MS"/>
+      <family val="2"/>
+      <b val="1"/>
+      <color indexed="8"/>
+      <sz val="8"/>
     </font>
     <font>
       <name val="trebuchet MS"/>
       <family val="2"/>
       <b val="1"/>
       <color rgb="FF000000"/>
-      <sz val="9"/>
-      <u val="single"/>
+      <sz val="8"/>
     </font>
     <font>
       <name val="trebuchet MS"/>
       <family val="2"/>
-      <b val="1"/>
-[...1 lines deleted...]
-      <sz val="9"/>
+      <color indexed="8"/>
+      <sz val="8"/>
     </font>
     <font>
-      <name val="trebuchet MS"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <b val="1"/>
-[...56 lines deleted...]
-      <scheme val="minor"/>
+      <sz val="10"/>
     </font>
   </fonts>
   <fills count="6">
     <fill>
       <patternFill/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF000000"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFC0C0C0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFDBDBDB"/>
         <bgColor indexed="64"/>
@@ -386,528 +383,572 @@
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="8">
+  <cellStyleXfs count="10">
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="9" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="43" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-    <xf numFmtId="43" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="9" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="178">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
-[...2 lines deleted...]
-    <xf numFmtId="164" fontId="3" fillId="5" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="165" fontId="3" fillId="5" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="7" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="8" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="10" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="2" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="7" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="43" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="7" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="8" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="8" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="4" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="11" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="5" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="4" fontId="9" fillId="0" borderId="1" pivotButton="0" quotePrefix="1" xfId="0"/>
+    <xf numFmtId="39" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="10" fontId="9" fillId="0" borderId="1" pivotButton="0" quotePrefix="1" xfId="1"/>
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="12" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="11" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="2" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="13" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="10" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="43" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="3">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="10" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="15" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="165" fontId="4" fillId="3" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="10" fontId="4" fillId="3" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="166" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="165" fontId="14" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="10" fontId="14" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="169" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="170" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="2"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="2"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="2">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="171" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="10" fontId="4" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="10" fontId="4" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="10" fontId="3" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="10" fontId="4" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="10" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="10" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="3" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="5" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
-[...47 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="5" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="10" fontId="5" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="4"/>
+    <xf numFmtId="43" fontId="9" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="5"/>
+    <xf numFmtId="172" fontId="9" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="4"/>
+    <xf numFmtId="172" fontId="9" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="5"/>
+    <xf numFmtId="15" fontId="9" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="5"/>
+    <xf numFmtId="15" fontId="9" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="4"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="9" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="172" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="5">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="15" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="5">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="10" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="10" fontId="5" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="43" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="172" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="5">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="9" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="173" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="171" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="173" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="43" fontId="9" fillId="0" borderId="1" pivotButton="0" quotePrefix="1" xfId="3"/>
+    <xf numFmtId="43" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="43" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="3">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="43" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="3">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="9" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="10" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="10" fontId="7" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="9" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="10" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="9" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="10" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="2" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="4" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-[...24 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="43" fontId="13" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+    <xf numFmtId="10" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="43" fontId="8" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
-[...13 lines deleted...]
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-      <alignment horizontal="center"/>
-[...56 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="169" fontId="7" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
-[...35 lines deleted...]
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="43" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="10" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="1"/>
+    <xf numFmtId="174" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="1"/>
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="175" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="10" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="43" fontId="7" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
-[...11 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="10" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="172" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="5">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="172" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="9" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="4"/>
+    <xf numFmtId="43" fontId="9" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="4"/>
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="43" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="10" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="10" fontId="9" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="9"/>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="4" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="6"/>
+    <xf numFmtId="172" fontId="9" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="5"/>
+    <xf numFmtId="172" fontId="9" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="5">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="9" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="4"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="8">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="8">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="8">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="172" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="7">
+      <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="2" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="6"/>
+    <xf numFmtId="172" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="7">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="171" fontId="9" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="177" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="171" fontId="9" fillId="5" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="178" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="9" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="10" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="1">
+    <xf numFmtId="10" fontId="9" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
-[...65 lines deleted...]
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="9" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="2" fontId="9" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="4"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="10" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="10" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="9" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-[...22 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="12" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-[...35 lines deleted...]
-    </xf>
   </cellXfs>
-  <cellStyles count="8">
+  <cellStyles count="10">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Percent" xfId="1" builtinId="5"/>
     <cellStyle name="Hyperlink" xfId="2" builtinId="8"/>
     <cellStyle name="Comma" xfId="3" builtinId="3"/>
     <cellStyle name="Normal 3 2" xfId="4"/>
     <cellStyle name="Comma 4 2" xfId="5"/>
-    <cellStyle name="Normal 3 2 10" xfId="6"/>
+    <cellStyle name="Normal_Scheme data_" xfId="6"/>
     <cellStyle name="Comma 4 2 2 2" xfId="7"/>
+    <cellStyle name="Normal 3 2 10" xfId="8"/>
+    <cellStyle name="Percent 2 3" xfId="9"/>
   </cellStyles>
-  <dxfs count="16">
+  <dxfs count="36">
     <dxf>
-      <numFmt numFmtId="172" formatCode="#,##0.000"/>
+      <numFmt numFmtId="176" formatCode="#,##0.000"/>
     </dxf>
     <dxf>
-      <numFmt numFmtId="173" formatCode="#,##0.0000"/>
+      <numFmt numFmtId="177" formatCode="#,##0.0000"/>
     </dxf>
     <dxf>
       <numFmt numFmtId="4" formatCode="#,##0.00"/>
     </dxf>
     <dxf>
-      <numFmt numFmtId="174" formatCode="&quot;-&quot;"/>
+      <numFmt numFmtId="178" formatCode="&quot;-&quot;"/>
     </dxf>
     <dxf>
-      <numFmt numFmtId="172" formatCode="#,##0.000"/>
+      <numFmt numFmtId="176" formatCode="#,##0.000"/>
     </dxf>
     <dxf>
-      <numFmt numFmtId="173" formatCode="#,##0.0000"/>
+      <numFmt numFmtId="177" formatCode="#,##0.0000"/>
     </dxf>
     <dxf>
       <numFmt numFmtId="4" formatCode="#,##0.00"/>
     </dxf>
     <dxf>
-      <numFmt numFmtId="174" formatCode="&quot;-&quot;"/>
+      <numFmt numFmtId="178" formatCode="&quot;-&quot;"/>
     </dxf>
     <dxf>
-      <numFmt numFmtId="172" formatCode="#,##0.000"/>
+      <numFmt numFmtId="176" formatCode="#,##0.000"/>
     </dxf>
     <dxf>
-      <numFmt numFmtId="173" formatCode="#,##0.0000"/>
+      <numFmt numFmtId="177" formatCode="#,##0.0000"/>
     </dxf>
     <dxf>
       <numFmt numFmtId="4" formatCode="#,##0.00"/>
     </dxf>
     <dxf>
-      <numFmt numFmtId="174" formatCode="&quot;-&quot;"/>
+      <numFmt numFmtId="178" formatCode="&quot;-&quot;"/>
     </dxf>
     <dxf>
-      <numFmt numFmtId="172" formatCode="#,##0.000"/>
+      <numFmt numFmtId="176" formatCode="#,##0.000"/>
     </dxf>
     <dxf>
-      <numFmt numFmtId="173" formatCode="#,##0.0000"/>
+      <numFmt numFmtId="177" formatCode="#,##0.0000"/>
     </dxf>
     <dxf>
       <numFmt numFmtId="4" formatCode="#,##0.00"/>
     </dxf>
     <dxf>
-      <numFmt numFmtId="174" formatCode="&quot;-&quot;"/>
+      <numFmt numFmtId="178" formatCode="&quot;-&quot;"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="176" formatCode="#,##0.000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="177" formatCode="#,##0.0000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="4" formatCode="#,##0.00"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="178" formatCode="&quot;-&quot;"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="176" formatCode="#,##0.000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="177" formatCode="#,##0.0000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="4" formatCode="#,##0.00"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="178" formatCode="&quot;-&quot;"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="176" formatCode="#,##0.000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="177" formatCode="#,##0.0000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="4" formatCode="#,##0.00"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="178" formatCode="&quot;-&quot;"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="176" formatCode="#,##0.000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="177" formatCode="#,##0.0000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="4" formatCode="#,##0.00"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="178" formatCode="&quot;-&quot;"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="176" formatCode="#,##0.000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="177" formatCode="#,##0.0000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="4" formatCode="#,##0.00"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="178" formatCode="&quot;-&quot;"/>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00800000"/>
       <rgbColor rgb="00008000"/>
       <rgbColor rgb="00000080"/>
       <rgbColor rgb="00808000"/>
@@ -950,116 +991,116 @@
       <rgbColor rgb="00003366"/>
       <rgbColor rgb="00339966"/>
       <rgbColor rgb="00003300"/>
       <rgbColor rgb="00333300"/>
       <rgbColor rgb="00993300"/>
       <rgbColor rgb="00993366"/>
       <rgbColor rgb="00333399"/>
       <rgbColor rgb="00333333"/>
     </indexedColors>
   </colors>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId4" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image1.png" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image2.png" Id="rId2" /></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <wsDr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
   <twoCellAnchor editAs="oneCell">
     <from>
       <col>1</col>
       <colOff>0</colOff>
-      <row>275</row>
+      <row>276</row>
       <rowOff>0</rowOff>
     </from>
     <to>
       <col>1</col>
       <colOff>2374900</colOff>
-      <row>285</row>
-      <rowOff>3528</rowOff>
+      <row>286</row>
+      <rowOff>84044</rowOff>
     </to>
     <pic>
       <nvPicPr>
         <cNvPr id="2" name="Picture 1"/>
         <cNvPicPr>
           <a:picLocks/>
         </cNvPicPr>
       </nvPicPr>
       <blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </blipFill>
       <spPr>
         <a:xfrm>
-          <a:off x="457200" y="47231300"/>
+          <a:off x="457200" y="47574200"/>
           <a:ext cx="2374900" cy="1574800"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <avLst/>
         </a:prstGeom>
         <a:ln>
           <a:prstDash val="solid"/>
         </a:ln>
       </spPr>
     </pic>
     <clientData/>
   </twoCellAnchor>
   <twoCellAnchor editAs="oneCell">
     <from>
       <col>1</col>
       <colOff>0</colOff>
-      <row>289</row>
+      <row>290</row>
       <rowOff>0</rowOff>
     </from>
     <to>
       <col>1</col>
       <colOff>2374900</colOff>
-      <row>299</row>
-      <rowOff>3528</rowOff>
+      <row>300</row>
+      <rowOff>84043</rowOff>
     </to>
     <pic>
       <nvPicPr>
         <cNvPr id="3" name="Picture 2"/>
         <cNvPicPr>
           <a:picLocks/>
         </cNvPicPr>
       </nvPicPr>
       <blipFill>
         <a:blip r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </blipFill>
       <spPr>
         <a:xfrm>
-          <a:off x="457200" y="49644300"/>
+          <a:off x="457200" y="49987200"/>
           <a:ext cx="2374900" cy="1574800"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <avLst/>
         </a:prstGeom>
         <a:ln>
           <a:prstDash val="solid"/>
         </a:ln>
       </spPr>
     </pic>
     <clientData/>
   </twoCellAnchor>
 </wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
@@ -1301,8870 +1342,8840 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:L346"/>
+  <dimension ref="A1:L345"/>
   <sheetViews>
-    <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+    <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultColWidth="8.7265625" defaultRowHeight="12"/>
   <cols>
-    <col width="7.1796875" bestFit="1" customWidth="1" style="154" min="1" max="1"/>
-[...11 lines deleted...]
-    <col width="8.7265625" customWidth="1" style="154" min="13" max="16384"/>
+    <col width="6.54296875" bestFit="1" customWidth="1" style="117" min="1" max="1"/>
+    <col width="45.81640625" bestFit="1" customWidth="1" style="117" min="2" max="2"/>
+    <col width="12.7265625" bestFit="1" customWidth="1" style="117" min="3" max="3"/>
+    <col width="43.1796875" bestFit="1" customWidth="1" style="117" min="4" max="4"/>
+    <col width="8.54296875" bestFit="1" customWidth="1" style="117" min="5" max="5"/>
+    <col width="24.81640625" bestFit="1" customWidth="1" style="117" min="6" max="6"/>
+    <col width="14" bestFit="1" customWidth="1" style="117" min="7" max="7"/>
+    <col width="12.54296875" bestFit="1" customWidth="1" style="117" min="8" max="8"/>
+    <col width="14" bestFit="1" customWidth="1" style="117" min="9" max="9"/>
+    <col width="7.54296875" bestFit="1" customWidth="1" style="117" min="10" max="10"/>
+    <col width="42.54296875" bestFit="1" customWidth="1" style="117" min="11" max="11"/>
+    <col width="7.54296875" bestFit="1" customWidth="1" style="117" min="12" max="12"/>
+    <col width="8.7265625" customWidth="1" style="117" min="13" max="16384"/>
   </cols>
   <sheetData>
     <row r="1">
-      <c r="A1" s="153" t="n"/>
-      <c r="B1" s="153" t="inlineStr">
+      <c r="A1" s="116" t="n"/>
+      <c r="B1" s="116" t="inlineStr">
         <is>
           <t>DSP Nifty Smallcap 250 ETF</t>
         </is>
       </c>
     </row>
     <row r="2">
-      <c r="B2" s="10" t="inlineStr">
-[...1 lines deleted...]
-          <t>Portfolio as on May 31, 2026</t>
+      <c r="B2" s="42" t="inlineStr">
+        <is>
+          <t>Portfolio as on June 30, 2026</t>
         </is>
       </c>
     </row>
     <row r="4">
-      <c r="A4" s="153" t="inlineStr">
+      <c r="A4" s="116" t="inlineStr">
         <is>
           <t>Sr. No.</t>
         </is>
       </c>
-      <c r="B4" s="153" t="inlineStr">
+      <c r="B4" s="116" t="inlineStr">
         <is>
           <t>Name of Instrument</t>
         </is>
       </c>
-      <c r="C4" s="153" t="inlineStr">
+      <c r="C4" s="116" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
-      <c r="D4" s="153" t="inlineStr">
+      <c r="D4" s="116" t="inlineStr">
         <is>
           <t>Rating/Industry</t>
         </is>
       </c>
-      <c r="E4" s="153" t="inlineStr">
+      <c r="E4" s="116" t="inlineStr">
         <is>
           <t>Quantity</t>
         </is>
       </c>
-      <c r="F4" s="153" t="inlineStr">
+      <c r="F4" s="116" t="inlineStr">
         <is>
           <t>Market value (Rs. In lakhs)</t>
         </is>
       </c>
-      <c r="G4" s="153" t="inlineStr">
+      <c r="G4" s="116" t="inlineStr">
         <is>
           <t>% to Net Assets</t>
         </is>
       </c>
-      <c r="H4" s="153" t="inlineStr">
+      <c r="H4" s="116" t="inlineStr">
         <is>
           <t>Maturity Date</t>
         </is>
       </c>
-      <c r="I4" s="153" t="inlineStr">
+      <c r="I4" s="116" t="inlineStr">
         <is>
           <t>Put/Call Option</t>
         </is>
       </c>
-      <c r="J4" s="153" t="inlineStr">
+      <c r="J4" s="116" t="inlineStr">
         <is>
           <t>YTM (%)</t>
         </is>
       </c>
     </row>
     <row r="6">
-      <c r="B6" s="10" t="inlineStr">
+      <c r="B6" s="42" t="inlineStr">
         <is>
           <t>EQUITY &amp; EQUITY RELATED</t>
         </is>
       </c>
     </row>
     <row r="7">
-      <c r="B7" s="10" t="inlineStr">
+      <c r="B7" s="42" t="inlineStr">
         <is>
           <t>Listed / awaiting listing on the stock exchanges</t>
         </is>
       </c>
     </row>
     <row r="8">
-      <c r="A8" s="154" t="n">
+      <c r="A8" s="117" t="n">
         <v>1</v>
       </c>
-      <c r="B8" s="154" t="inlineStr">
+      <c r="B8" s="117" t="inlineStr">
         <is>
           <t>Karur Vysya Bank Limited</t>
         </is>
       </c>
-      <c r="C8" s="154" t="inlineStr">
+      <c r="C8" s="117" t="inlineStr">
         <is>
           <t>INE036D01028</t>
         </is>
       </c>
-      <c r="D8" s="154" t="inlineStr">
+      <c r="D8" s="117" t="inlineStr">
         <is>
           <t>Banks</t>
         </is>
       </c>
-      <c r="E8" s="169" t="n">
-[...9 lines deleted...]
-      <c r="K8" s="10" t="inlineStr">
+      <c r="E8" s="52" t="n">
+        <v>2988</v>
+      </c>
+      <c r="F8" s="46" t="n">
+        <v>8.85</v>
+      </c>
+      <c r="G8" s="137" t="n">
+        <v>0.0131</v>
+      </c>
+      <c r="J8" s="46" t="n"/>
+      <c r="K8" s="42" t="inlineStr">
         <is>
           <t>Sector/Rating</t>
         </is>
       </c>
-      <c r="L8" s="10" t="inlineStr">
+      <c r="L8" s="42" t="inlineStr">
         <is>
           <t>Percent</t>
         </is>
       </c>
     </row>
     <row r="9">
-      <c r="A9" s="154" t="n">
+      <c r="A9" s="117" t="n">
         <v>2</v>
       </c>
-      <c r="B9" s="154" t="inlineStr">
+      <c r="B9" s="117" t="inlineStr">
+        <is>
+          <t>Navin Fluorine International Limited</t>
+        </is>
+      </c>
+      <c r="C9" s="117" t="inlineStr">
+        <is>
+          <t>INE048G01026</t>
+        </is>
+      </c>
+      <c r="D9" s="117" t="inlineStr">
+        <is>
+          <t>Chemicals &amp; Petrochemicals</t>
+        </is>
+      </c>
+      <c r="E9" s="52" t="n">
+        <v>115</v>
+      </c>
+      <c r="F9" s="46" t="n">
+        <v>8.84</v>
+      </c>
+      <c r="G9" s="137" t="n">
+        <v>0.0131</v>
+      </c>
+      <c r="J9" s="46" t="n"/>
+      <c r="K9" s="117" t="inlineStr">
+        <is>
+          <t>Finance</t>
+        </is>
+      </c>
+      <c r="L9" s="137" t="n">
+        <v>0.0974</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" s="117" t="n">
+        <v>3</v>
+      </c>
+      <c r="B10" s="117" t="inlineStr">
         <is>
           <t>Sona BLW Precision Forgings Limited</t>
         </is>
       </c>
-      <c r="C9" s="154" t="inlineStr">
+      <c r="C10" s="117" t="inlineStr">
         <is>
           <t>INE073K01018</t>
         </is>
       </c>
-      <c r="D9" s="154" t="inlineStr">
+      <c r="D10" s="117" t="inlineStr">
         <is>
           <t>Auto Components</t>
         </is>
       </c>
-      <c r="E9" s="169" t="n">
-[...5 lines deleted...]
-      <c r="G9" s="13" t="n">
+      <c r="E10" s="52" t="n">
+        <v>1420</v>
+      </c>
+      <c r="F10" s="46" t="n">
+        <v>8.800000000000001</v>
+      </c>
+      <c r="G10" s="137" t="n">
+        <v>0.0131</v>
+      </c>
+      <c r="J10" s="46" t="n"/>
+      <c r="K10" s="117" t="inlineStr">
+        <is>
+          <t>Pharmaceuticals &amp; Biotechnology</t>
+        </is>
+      </c>
+      <c r="L10" s="137" t="n">
+        <v>0.0921</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" s="117" t="n">
+        <v>4</v>
+      </c>
+      <c r="B11" s="117" t="inlineStr">
+        <is>
+          <t>Delhivery Limited</t>
+        </is>
+      </c>
+      <c r="C11" s="117" t="inlineStr">
+        <is>
+          <t>INE148O01028</t>
+        </is>
+      </c>
+      <c r="D11" s="117" t="inlineStr">
+        <is>
+          <t>Transport Services</t>
+        </is>
+      </c>
+      <c r="E11" s="52" t="n">
+        <v>1773</v>
+      </c>
+      <c r="F11" s="46" t="n">
+        <v>8.369999999999999</v>
+      </c>
+      <c r="G11" s="137" t="n">
+        <v>0.0124</v>
+      </c>
+      <c r="J11" s="46" t="n"/>
+      <c r="K11" s="117" t="inlineStr">
+        <is>
+          <t>Industrial Products</t>
+        </is>
+      </c>
+      <c r="L11" s="137" t="n">
+        <v>0.07290000000000001</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" s="117" t="n">
+        <v>5</v>
+      </c>
+      <c r="B12" s="117" t="inlineStr">
+        <is>
+          <t>Piramal Finance Limited</t>
+        </is>
+      </c>
+      <c r="C12" s="117" t="inlineStr">
+        <is>
+          <t>INE202B01038</t>
+        </is>
+      </c>
+      <c r="D12" s="117" t="inlineStr">
+        <is>
+          <t>Finance</t>
+        </is>
+      </c>
+      <c r="E12" s="52" t="n">
+        <v>379</v>
+      </c>
+      <c r="F12" s="46" t="n">
+        <v>8.199999999999999</v>
+      </c>
+      <c r="G12" s="137" t="n">
+        <v>0.0122</v>
+      </c>
+      <c r="J12" s="46" t="n"/>
+      <c r="K12" s="117" t="inlineStr">
+        <is>
+          <t>Auto Components</t>
+        </is>
+      </c>
+      <c r="L12" s="137" t="n">
+        <v>0.0629</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" s="117" t="n">
+        <v>6</v>
+      </c>
+      <c r="B13" s="117" t="inlineStr">
+        <is>
+          <t>Central Depository Services (India) Limited</t>
+        </is>
+      </c>
+      <c r="C13" s="117" t="inlineStr">
+        <is>
+          <t>INE736A01011</t>
+        </is>
+      </c>
+      <c r="D13" s="117" t="inlineStr">
+        <is>
+          <t>Capital Markets</t>
+        </is>
+      </c>
+      <c r="E13" s="52" t="n">
+        <v>565</v>
+      </c>
+      <c r="F13" s="46" t="n">
+        <v>7.38</v>
+      </c>
+      <c r="G13" s="137" t="n">
+        <v>0.0109</v>
+      </c>
+      <c r="J13" s="46" t="n"/>
+      <c r="K13" s="117" t="inlineStr">
+        <is>
+          <t>Capital Markets</t>
+        </is>
+      </c>
+      <c r="L13" s="137" t="n">
+        <v>0.0609</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" s="117" t="n">
+        <v>7</v>
+      </c>
+      <c r="B14" s="117" t="inlineStr">
+        <is>
+          <t>Ather Energy Limited</t>
+        </is>
+      </c>
+      <c r="C14" s="117" t="inlineStr">
+        <is>
+          <t>INE0LEZ01016</t>
+        </is>
+      </c>
+      <c r="D14" s="117" t="inlineStr">
+        <is>
+          <t>Automobiles</t>
+        </is>
+      </c>
+      <c r="E14" s="52" t="n">
+        <v>609</v>
+      </c>
+      <c r="F14" s="46" t="n">
+        <v>6.95</v>
+      </c>
+      <c r="G14" s="137" t="n">
+        <v>0.0103</v>
+      </c>
+      <c r="J14" s="46" t="n"/>
+      <c r="K14" s="117" t="inlineStr">
+        <is>
+          <t>Chemicals &amp; Petrochemicals</t>
+        </is>
+      </c>
+      <c r="L14" s="137" t="n">
+        <v>0.0574</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" s="117" t="n">
+        <v>8</v>
+      </c>
+      <c r="B15" s="117" t="inlineStr">
+        <is>
+          <t>HFCL Limited</t>
+        </is>
+      </c>
+      <c r="C15" s="117" t="inlineStr">
+        <is>
+          <t>INE548A01028</t>
+        </is>
+      </c>
+      <c r="D15" s="117" t="inlineStr">
+        <is>
+          <t>Telecom - Services</t>
+        </is>
+      </c>
+      <c r="E15" s="52" t="n">
+        <v>3239</v>
+      </c>
+      <c r="F15" s="46" t="n">
+        <v>6.89</v>
+      </c>
+      <c r="G15" s="137" t="n">
+        <v>0.0102</v>
+      </c>
+      <c r="J15" s="46" t="n"/>
+      <c r="K15" s="117" t="inlineStr">
+        <is>
+          <t>Banks</t>
+        </is>
+      </c>
+      <c r="L15" s="137" t="n">
+        <v>0.0472</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" s="117" t="n">
+        <v>9</v>
+      </c>
+      <c r="B16" s="117" t="inlineStr">
+        <is>
+          <t>Angel One Limited</t>
+        </is>
+      </c>
+      <c r="C16" s="117" t="inlineStr">
+        <is>
+          <t>INE732I01021</t>
+        </is>
+      </c>
+      <c r="D16" s="117" t="inlineStr">
+        <is>
+          <t>Capital Markets</t>
+        </is>
+      </c>
+      <c r="E16" s="52" t="n">
+        <v>2054</v>
+      </c>
+      <c r="F16" s="46" t="n">
+        <v>6.79</v>
+      </c>
+      <c r="G16" s="137" t="n">
+        <v>0.0101</v>
+      </c>
+      <c r="J16" s="46" t="n"/>
+      <c r="K16" s="117" t="inlineStr">
+        <is>
+          <t>Healthcare Services</t>
+        </is>
+      </c>
+      <c r="L16" s="137" t="n">
+        <v>0.0447</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" s="117" t="n">
+        <v>10</v>
+      </c>
+      <c r="B17" s="117" t="inlineStr">
+        <is>
+          <t>Krishna Institute of Medical Sciences Limited</t>
+        </is>
+      </c>
+      <c r="C17" s="117" t="inlineStr">
+        <is>
+          <t>INE967H01025</t>
+        </is>
+      </c>
+      <c r="D17" s="117" t="inlineStr">
+        <is>
+          <t>Healthcare Services</t>
+        </is>
+      </c>
+      <c r="E17" s="52" t="n">
+        <v>821</v>
+      </c>
+      <c r="F17" s="46" t="n">
+        <v>6.69</v>
+      </c>
+      <c r="G17" s="137" t="n">
+        <v>0.009900000000000001</v>
+      </c>
+      <c r="J17" s="46" t="n"/>
+      <c r="K17" s="117" t="inlineStr">
+        <is>
+          <t>Construction</t>
+        </is>
+      </c>
+      <c r="L17" s="137" t="n">
+        <v>0.0369</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" s="117" t="n">
+        <v>11</v>
+      </c>
+      <c r="B18" s="117" t="inlineStr">
+        <is>
+          <t>City Union Bank Limited</t>
+        </is>
+      </c>
+      <c r="C18" s="117" t="inlineStr">
+        <is>
+          <t>INE491A01021</t>
+        </is>
+      </c>
+      <c r="D18" s="117" t="inlineStr">
+        <is>
+          <t>Banks</t>
+        </is>
+      </c>
+      <c r="E18" s="52" t="n">
+        <v>3044</v>
+      </c>
+      <c r="F18" s="46" t="n">
+        <v>6.35</v>
+      </c>
+      <c r="G18" s="137" t="n">
+        <v>0.0094</v>
+      </c>
+      <c r="J18" s="46" t="n"/>
+      <c r="K18" s="117" t="inlineStr">
+        <is>
+          <t>Consumer Durables</t>
+        </is>
+      </c>
+      <c r="L18" s="137" t="n">
+        <v>0.0323</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" s="117" t="n">
+        <v>12</v>
+      </c>
+      <c r="B19" s="117" t="inlineStr">
+        <is>
+          <t>Welspun Corp Limited</t>
+        </is>
+      </c>
+      <c r="C19" s="117" t="inlineStr">
+        <is>
+          <t>INE191B01025</t>
+        </is>
+      </c>
+      <c r="D19" s="117" t="inlineStr">
+        <is>
+          <t>Industrial Products</t>
+        </is>
+      </c>
+      <c r="E19" s="52" t="n">
+        <v>416</v>
+      </c>
+      <c r="F19" s="46" t="n">
+        <v>6.33</v>
+      </c>
+      <c r="G19" s="137" t="n">
+        <v>0.0094</v>
+      </c>
+      <c r="J19" s="46" t="n"/>
+      <c r="K19" s="117" t="inlineStr">
+        <is>
+          <t>IT - Services</t>
+        </is>
+      </c>
+      <c r="L19" s="137" t="n">
+        <v>0.0256</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" s="117" t="n">
+        <v>13</v>
+      </c>
+      <c r="B20" s="117" t="inlineStr">
+        <is>
+          <t>Aster DM Healthcare Limited</t>
+        </is>
+      </c>
+      <c r="C20" s="117" t="inlineStr">
+        <is>
+          <t>INE914M01019</t>
+        </is>
+      </c>
+      <c r="D20" s="117" t="inlineStr">
+        <is>
+          <t>Healthcare Services</t>
+        </is>
+      </c>
+      <c r="E20" s="52" t="n">
+        <v>801</v>
+      </c>
+      <c r="F20" s="46" t="n">
+        <v>6.28</v>
+      </c>
+      <c r="G20" s="137" t="n">
+        <v>0.009299999999999999</v>
+      </c>
+      <c r="J20" s="46" t="n"/>
+      <c r="K20" s="117" t="inlineStr">
+        <is>
+          <t>Industrial Manufacturing</t>
+        </is>
+      </c>
+      <c r="L20" s="137" t="n">
+        <v>0.0235</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" s="117" t="n">
+        <v>14</v>
+      </c>
+      <c r="B21" s="117" t="inlineStr">
+        <is>
+          <t>Gland Pharma Limited</t>
+        </is>
+      </c>
+      <c r="C21" s="117" t="inlineStr">
+        <is>
+          <t>INE068V01023</t>
+        </is>
+      </c>
+      <c r="D21" s="117" t="inlineStr">
+        <is>
+          <t>Pharmaceuticals &amp; Biotechnology</t>
+        </is>
+      </c>
+      <c r="E21" s="52" t="n">
+        <v>249</v>
+      </c>
+      <c r="F21" s="46" t="n">
+        <v>6.21</v>
+      </c>
+      <c r="G21" s="137" t="n">
+        <v>0.0092</v>
+      </c>
+      <c r="J21" s="46" t="n"/>
+      <c r="K21" s="117" t="inlineStr">
+        <is>
+          <t>Transport Services</t>
+        </is>
+      </c>
+      <c r="L21" s="137" t="n">
+        <v>0.0231</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" s="117" t="n">
+        <v>15</v>
+      </c>
+      <c r="B22" s="117" t="inlineStr">
+        <is>
+          <t>Kirloskar Oil Engines Limited</t>
+        </is>
+      </c>
+      <c r="C22" s="117" t="inlineStr">
+        <is>
+          <t>INE146L01010</t>
+        </is>
+      </c>
+      <c r="D22" s="117" t="inlineStr">
+        <is>
+          <t>Industrial Products</t>
+        </is>
+      </c>
+      <c r="E22" s="52" t="n">
+        <v>262</v>
+      </c>
+      <c r="F22" s="46" t="n">
+        <v>6.19</v>
+      </c>
+      <c r="G22" s="137" t="n">
+        <v>0.0092</v>
+      </c>
+      <c r="J22" s="46" t="n"/>
+      <c r="K22" s="117" t="inlineStr">
+        <is>
+          <t>Automobiles</t>
+        </is>
+      </c>
+      <c r="L22" s="137" t="n">
+        <v>0.0217</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" s="117" t="n">
+        <v>16</v>
+      </c>
+      <c r="B23" s="117" t="inlineStr">
+        <is>
+          <t>PNB Housing Finance Limited</t>
+        </is>
+      </c>
+      <c r="C23" s="117" t="inlineStr">
+        <is>
+          <t>INE572E01012</t>
+        </is>
+      </c>
+      <c r="D23" s="117" t="inlineStr">
+        <is>
+          <t>Finance</t>
+        </is>
+      </c>
+      <c r="E23" s="52" t="n">
+        <v>595</v>
+      </c>
+      <c r="F23" s="46" t="n">
+        <v>6.18</v>
+      </c>
+      <c r="G23" s="137" t="n">
+        <v>0.0092</v>
+      </c>
+      <c r="J23" s="46" t="n"/>
+      <c r="K23" s="117" t="inlineStr">
+        <is>
+          <t>Retailing</t>
+        </is>
+      </c>
+      <c r="L23" s="137" t="n">
+        <v>0.0217</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" s="117" t="n">
+        <v>17</v>
+      </c>
+      <c r="B24" s="117" t="inlineStr">
+        <is>
+          <t>Computer Age Management Services Limited</t>
+        </is>
+      </c>
+      <c r="C24" s="117" t="inlineStr">
+        <is>
+          <t>INE596I01020</t>
+        </is>
+      </c>
+      <c r="D24" s="117" t="inlineStr">
+        <is>
+          <t>Capital Markets</t>
+        </is>
+      </c>
+      <c r="E24" s="52" t="n">
+        <v>762</v>
+      </c>
+      <c r="F24" s="46" t="n">
+        <v>6.07</v>
+      </c>
+      <c r="G24" s="137" t="n">
+        <v>0.008999999999999999</v>
+      </c>
+      <c r="J24" s="46" t="n"/>
+      <c r="K24" s="117" t="inlineStr">
+        <is>
+          <t>Power</t>
+        </is>
+      </c>
+      <c r="L24" s="137" t="n">
+        <v>0.02</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25" s="117" t="n">
+        <v>18</v>
+      </c>
+      <c r="B25" s="117" t="inlineStr">
+        <is>
+          <t>JB Chemicals &amp; Pharmaceuticals Limited</t>
+        </is>
+      </c>
+      <c r="C25" s="117" t="inlineStr">
+        <is>
+          <t>INE572A01036</t>
+        </is>
+      </c>
+      <c r="D25" s="117" t="inlineStr">
+        <is>
+          <t>Pharmaceuticals &amp; Biotechnology</t>
+        </is>
+      </c>
+      <c r="E25" s="52" t="n">
+        <v>258</v>
+      </c>
+      <c r="F25" s="46" t="n">
+        <v>5.92</v>
+      </c>
+      <c r="G25" s="137" t="n">
+        <v>0.008800000000000001</v>
+      </c>
+      <c r="J25" s="46" t="n"/>
+      <c r="K25" s="117" t="inlineStr">
+        <is>
+          <t>Leisure Services</t>
+        </is>
+      </c>
+      <c r="L25" s="137" t="n">
+        <v>0.0194</v>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26" s="117" t="n">
+        <v>19</v>
+      </c>
+      <c r="B26" s="117" t="inlineStr">
+        <is>
+          <t>Bandhan Bank Limited</t>
+        </is>
+      </c>
+      <c r="C26" s="117" t="inlineStr">
+        <is>
+          <t>INE545U01014</t>
+        </is>
+      </c>
+      <c r="D26" s="117" t="inlineStr">
+        <is>
+          <t>Banks</t>
+        </is>
+      </c>
+      <c r="E26" s="52" t="n">
+        <v>2886</v>
+      </c>
+      <c r="F26" s="46" t="n">
+        <v>5.89</v>
+      </c>
+      <c r="G26" s="137" t="n">
+        <v>0.008699999999999999</v>
+      </c>
+      <c r="J26" s="46" t="n"/>
+      <c r="K26" s="117" t="inlineStr">
+        <is>
+          <t>Electrical Equipment</t>
+        </is>
+      </c>
+      <c r="L26" s="137" t="n">
+        <v>0.0179</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" s="117" t="n">
+        <v>20</v>
+      </c>
+      <c r="B27" s="117" t="inlineStr">
+        <is>
+          <t>Acutaas Chemicals Limited</t>
+        </is>
+      </c>
+      <c r="C27" s="117" t="inlineStr">
+        <is>
+          <t>INE00FF01025</t>
+        </is>
+      </c>
+      <c r="D27" s="117" t="inlineStr">
+        <is>
+          <t>Pharmaceuticals &amp; Biotechnology</t>
+        </is>
+      </c>
+      <c r="E27" s="52" t="n">
+        <v>163</v>
+      </c>
+      <c r="F27" s="46" t="n">
+        <v>5.75</v>
+      </c>
+      <c r="G27" s="137" t="n">
+        <v>0.008500000000000001</v>
+      </c>
+      <c r="J27" s="46" t="n"/>
+      <c r="K27" s="117" t="inlineStr">
+        <is>
+          <t>Commercial Services &amp; Supplies</t>
+        </is>
+      </c>
+      <c r="L27" s="137" t="n">
+        <v>0.0159</v>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28" s="117" t="n">
+        <v>21</v>
+      </c>
+      <c r="B28" s="117" t="inlineStr">
+        <is>
+          <t>Manappuram Finance Limited</t>
+        </is>
+      </c>
+      <c r="C28" s="117" t="inlineStr">
+        <is>
+          <t>INE522D01027</t>
+        </is>
+      </c>
+      <c r="D28" s="117" t="inlineStr">
+        <is>
+          <t>Finance</t>
+        </is>
+      </c>
+      <c r="E28" s="52" t="n">
+        <v>1736</v>
+      </c>
+      <c r="F28" s="46" t="n">
+        <v>5.63</v>
+      </c>
+      <c r="G28" s="137" t="n">
+        <v>0.008399999999999999</v>
+      </c>
+      <c r="J28" s="46" t="n"/>
+      <c r="K28" s="117" t="inlineStr">
+        <is>
+          <t>Realty</t>
+        </is>
+      </c>
+      <c r="L28" s="137" t="n">
+        <v>0.0157</v>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29" s="117" t="n">
+        <v>22</v>
+      </c>
+      <c r="B29" s="117" t="inlineStr">
+        <is>
+          <t>Crompton Greaves Consumer Electricals Limited</t>
+        </is>
+      </c>
+      <c r="C29" s="117" t="inlineStr">
+        <is>
+          <t>INE299U01018</t>
+        </is>
+      </c>
+      <c r="D29" s="117" t="inlineStr">
+        <is>
+          <t>Consumer Durables</t>
+        </is>
+      </c>
+      <c r="E29" s="52" t="n">
+        <v>2032</v>
+      </c>
+      <c r="F29" s="46" t="n">
+        <v>5.58</v>
+      </c>
+      <c r="G29" s="137" t="n">
+        <v>0.0083</v>
+      </c>
+      <c r="J29" s="46" t="n"/>
+      <c r="K29" s="117" t="inlineStr">
+        <is>
+          <t>Gas</t>
+        </is>
+      </c>
+      <c r="L29" s="137" t="n">
+        <v>0.0155</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30" s="117" t="n">
+        <v>23</v>
+      </c>
+      <c r="B30" s="117" t="inlineStr">
+        <is>
+          <t>Anand Rathi Wealth Limited</t>
+        </is>
+      </c>
+      <c r="C30" s="117" t="inlineStr">
+        <is>
+          <t>INE463V01026</t>
+        </is>
+      </c>
+      <c r="D30" s="117" t="inlineStr">
+        <is>
+          <t>Capital Markets</t>
+        </is>
+      </c>
+      <c r="E30" s="52" t="n">
+        <v>280</v>
+      </c>
+      <c r="F30" s="46" t="n">
+        <v>5.53</v>
+      </c>
+      <c r="G30" s="137" t="n">
+        <v>0.008200000000000001</v>
+      </c>
+      <c r="J30" s="46" t="n"/>
+      <c r="K30" s="117" t="inlineStr">
+        <is>
+          <t>Insurance</t>
+        </is>
+      </c>
+      <c r="L30" s="137" t="n">
+        <v>0.0142</v>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31" s="117" t="n">
+        <v>24</v>
+      </c>
+      <c r="B31" s="117" t="inlineStr">
+        <is>
+          <t>Sai Life Sciences Limited</t>
+        </is>
+      </c>
+      <c r="C31" s="117" t="inlineStr">
+        <is>
+          <t>INE570L01029</t>
+        </is>
+      </c>
+      <c r="D31" s="117" t="inlineStr">
+        <is>
+          <t>Pharmaceuticals &amp; Biotechnology</t>
+        </is>
+      </c>
+      <c r="E31" s="52" t="n">
+        <v>437</v>
+      </c>
+      <c r="F31" s="46" t="n">
+        <v>5.39</v>
+      </c>
+      <c r="G31" s="137" t="n">
+        <v>0.008</v>
+      </c>
+      <c r="J31" s="46" t="n"/>
+      <c r="K31" s="117" t="inlineStr">
+        <is>
+          <t>Aerospace &amp; Defense</t>
+        </is>
+      </c>
+      <c r="L31" s="137" t="n">
+        <v>0.0136</v>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32" s="117" t="n">
+        <v>25</v>
+      </c>
+      <c r="B32" s="117" t="inlineStr">
+        <is>
+          <t>Cholamandalam Financial Holdings Limited</t>
+        </is>
+      </c>
+      <c r="C32" s="117" t="inlineStr">
+        <is>
+          <t>INE149A01033</t>
+        </is>
+      </c>
+      <c r="D32" s="117" t="inlineStr">
+        <is>
+          <t>Finance</t>
+        </is>
+      </c>
+      <c r="E32" s="52" t="n">
+        <v>316</v>
+      </c>
+      <c r="F32" s="46" t="n">
+        <v>5.24</v>
+      </c>
+      <c r="G32" s="137" t="n">
+        <v>0.0078</v>
+      </c>
+      <c r="J32" s="46" t="n"/>
+      <c r="K32" s="117" t="inlineStr">
+        <is>
+          <t>Fertilizers &amp; Agrochemicals</t>
+        </is>
+      </c>
+      <c r="L32" s="137" t="n">
         <v>0.0134</v>
       </c>
-      <c r="J9" s="170" t="n"/>
-      <c r="K9" s="154" t="inlineStr">
+    </row>
+    <row r="33">
+      <c r="A33" s="117" t="n">
+        <v>26</v>
+      </c>
+      <c r="B33" s="117" t="inlineStr">
+        <is>
+          <t>Hindustan Copper Limited</t>
+        </is>
+      </c>
+      <c r="C33" s="117" t="inlineStr">
+        <is>
+          <t>INE531E01026</t>
+        </is>
+      </c>
+      <c r="D33" s="117" t="inlineStr">
+        <is>
+          <t>Non - Ferrous Metals</t>
+        </is>
+      </c>
+      <c r="E33" s="52" t="n">
+        <v>1038</v>
+      </c>
+      <c r="F33" s="46" t="n">
+        <v>5.2</v>
+      </c>
+      <c r="G33" s="137" t="n">
+        <v>0.0077</v>
+      </c>
+      <c r="J33" s="46" t="n"/>
+      <c r="K33" s="117" t="inlineStr">
+        <is>
+          <t>IT - Software</t>
+        </is>
+      </c>
+      <c r="L33" s="137" t="n">
+        <v>0.0129</v>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34" s="117" t="n">
+        <v>27</v>
+      </c>
+      <c r="B34" s="117" t="inlineStr">
+        <is>
+          <t>Redington Limited</t>
+        </is>
+      </c>
+      <c r="C34" s="117" t="inlineStr">
+        <is>
+          <t>INE891D01026</t>
+        </is>
+      </c>
+      <c r="D34" s="117" t="inlineStr">
+        <is>
+          <t>Commercial Services &amp; Supplies</t>
+        </is>
+      </c>
+      <c r="E34" s="52" t="n">
+        <v>1880</v>
+      </c>
+      <c r="F34" s="46" t="n">
+        <v>5.19</v>
+      </c>
+      <c r="G34" s="137" t="n">
+        <v>0.0077</v>
+      </c>
+      <c r="J34" s="46" t="n"/>
+      <c r="K34" s="117" t="inlineStr">
+        <is>
+          <t>Telecom - Services</t>
+        </is>
+      </c>
+      <c r="L34" s="137" t="n">
+        <v>0.0125</v>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35" s="117" t="n">
+        <v>28</v>
+      </c>
+      <c r="B35" s="117" t="inlineStr">
+        <is>
+          <t>Amber Enterprises India Limited</t>
+        </is>
+      </c>
+      <c r="C35" s="117" t="inlineStr">
+        <is>
+          <t>INE371P01015</t>
+        </is>
+      </c>
+      <c r="D35" s="117" t="inlineStr">
+        <is>
+          <t>Consumer Durables</t>
+        </is>
+      </c>
+      <c r="E35" s="52" t="n">
+        <v>68</v>
+      </c>
+      <c r="F35" s="46" t="n">
+        <v>5.12</v>
+      </c>
+      <c r="G35" s="137" t="n">
+        <v>0.0076</v>
+      </c>
+      <c r="J35" s="46" t="n"/>
+      <c r="K35" s="117" t="inlineStr">
+        <is>
+          <t>Entertainment</t>
+        </is>
+      </c>
+      <c r="L35" s="137" t="n">
+        <v>0.0118</v>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36" s="117" t="n">
+        <v>29</v>
+      </c>
+      <c r="B36" s="117" t="inlineStr">
+        <is>
+          <t>Wockhardt Limited</t>
+        </is>
+      </c>
+      <c r="C36" s="117" t="inlineStr">
+        <is>
+          <t>INE049B01025</t>
+        </is>
+      </c>
+      <c r="D36" s="117" t="inlineStr">
+        <is>
+          <t>Pharmaceuticals &amp; Biotechnology</t>
+        </is>
+      </c>
+      <c r="E36" s="52" t="n">
+        <v>263</v>
+      </c>
+      <c r="F36" s="46" t="n">
+        <v>5.11</v>
+      </c>
+      <c r="G36" s="137" t="n">
+        <v>0.0076</v>
+      </c>
+      <c r="J36" s="46" t="n"/>
+      <c r="K36" s="117" t="inlineStr">
+        <is>
+          <t>Cement &amp; Cement Products</t>
+        </is>
+      </c>
+      <c r="L36" s="137" t="n">
+        <v>0.0098</v>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37" s="117" t="n">
+        <v>30</v>
+      </c>
+      <c r="B37" s="117" t="inlineStr">
+        <is>
+          <t>Himadri Speciality Chemical Limited</t>
+        </is>
+      </c>
+      <c r="C37" s="117" t="inlineStr">
+        <is>
+          <t>INE019C01026</t>
+        </is>
+      </c>
+      <c r="D37" s="117" t="inlineStr">
+        <is>
+          <t>Chemicals &amp; Petrochemicals</t>
+        </is>
+      </c>
+      <c r="E37" s="52" t="n">
+        <v>743</v>
+      </c>
+      <c r="F37" s="46" t="n">
+        <v>5.05</v>
+      </c>
+      <c r="G37" s="137" t="n">
+        <v>0.0075</v>
+      </c>
+      <c r="J37" s="46" t="n"/>
+      <c r="K37" s="117" t="inlineStr">
+        <is>
+          <t>Personal Products</t>
+        </is>
+      </c>
+      <c r="L37" s="137" t="n">
+        <v>0.0094</v>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38" s="117" t="n">
+        <v>31</v>
+      </c>
+      <c r="B38" s="117" t="inlineStr">
+        <is>
+          <t>Poonawalla Fincorp Limited</t>
+        </is>
+      </c>
+      <c r="C38" s="117" t="inlineStr">
+        <is>
+          <t>INE511C01022</t>
+        </is>
+      </c>
+      <c r="D38" s="117" t="inlineStr">
         <is>
           <t>Finance</t>
         </is>
       </c>
-      <c r="L9" s="13" t="n">
-[...4 lines deleted...]
-      <c r="A10" s="154" t="n">
+      <c r="E38" s="52" t="n">
+        <v>1126</v>
+      </c>
+      <c r="F38" s="46" t="n">
+        <v>4.97</v>
+      </c>
+      <c r="G38" s="137" t="n">
+        <v>0.0074</v>
+      </c>
+      <c r="J38" s="46" t="n"/>
+      <c r="K38" s="117" t="inlineStr">
+        <is>
+          <t>Food Products</t>
+        </is>
+      </c>
+      <c r="L38" s="137" t="n">
+        <v>0.0094</v>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39" s="117" t="n">
+        <v>32</v>
+      </c>
+      <c r="B39" s="117" t="inlineStr">
+        <is>
+          <t>Kalpataru Projects International Limited</t>
+        </is>
+      </c>
+      <c r="C39" s="117" t="inlineStr">
+        <is>
+          <t>INE220B01022</t>
+        </is>
+      </c>
+      <c r="D39" s="117" t="inlineStr">
+        <is>
+          <t>Construction</t>
+        </is>
+      </c>
+      <c r="E39" s="52" t="n">
+        <v>361</v>
+      </c>
+      <c r="F39" s="46" t="n">
+        <v>4.95</v>
+      </c>
+      <c r="G39" s="137" t="n">
+        <v>0.0073</v>
+      </c>
+      <c r="J39" s="46" t="n"/>
+      <c r="K39" s="117" t="inlineStr">
+        <is>
+          <t>Agricultural Food &amp; other Products</t>
+        </is>
+      </c>
+      <c r="L39" s="137" t="n">
+        <v>0.0091</v>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40" s="117" t="n">
+        <v>33</v>
+      </c>
+      <c r="B40" s="117" t="inlineStr">
+        <is>
+          <t>Neuland Laboratories Limited</t>
+        </is>
+      </c>
+      <c r="C40" s="117" t="inlineStr">
+        <is>
+          <t>INE794A01010</t>
+        </is>
+      </c>
+      <c r="D40" s="117" t="inlineStr">
+        <is>
+          <t>Pharmaceuticals &amp; Biotechnology</t>
+        </is>
+      </c>
+      <c r="E40" s="52" t="n">
+        <v>26</v>
+      </c>
+      <c r="F40" s="46" t="n">
+        <v>4.83</v>
+      </c>
+      <c r="G40" s="137" t="n">
+        <v>0.0072</v>
+      </c>
+      <c r="J40" s="46" t="n"/>
+      <c r="K40" s="117" t="inlineStr">
+        <is>
+          <t>Petroleum Products</t>
+        </is>
+      </c>
+      <c r="L40" s="137" t="n">
+        <v>0.008</v>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41" s="117" t="n">
+        <v>34</v>
+      </c>
+      <c r="B41" s="117" t="inlineStr">
+        <is>
+          <t>The Great Eastern Shipping Company Limited</t>
+        </is>
+      </c>
+      <c r="C41" s="117" t="inlineStr">
+        <is>
+          <t>INE017A01032</t>
+        </is>
+      </c>
+      <c r="D41" s="117" t="inlineStr">
+        <is>
+          <t>Transport Services</t>
+        </is>
+      </c>
+      <c r="E41" s="52" t="n">
+        <v>316</v>
+      </c>
+      <c r="F41" s="46" t="n">
+        <v>4.69</v>
+      </c>
+      <c r="G41" s="137" t="n">
+        <v>0.007</v>
+      </c>
+      <c r="J41" s="46" t="n"/>
+      <c r="K41" s="117" t="inlineStr">
+        <is>
+          <t>Non - Ferrous Metals</t>
+        </is>
+      </c>
+      <c r="L41" s="137" t="n">
+        <v>0.0077</v>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42" s="117" t="n">
+        <v>35</v>
+      </c>
+      <c r="B42" s="117" t="inlineStr">
+        <is>
+          <t>Aegis Logistics Limited</t>
+        </is>
+      </c>
+      <c r="C42" s="117" t="inlineStr">
+        <is>
+          <t>INE208C01025</t>
+        </is>
+      </c>
+      <c r="D42" s="117" t="inlineStr">
+        <is>
+          <t>Gas</t>
+        </is>
+      </c>
+      <c r="E42" s="52" t="n">
+        <v>397</v>
+      </c>
+      <c r="F42" s="46" t="n">
+        <v>4.66</v>
+      </c>
+      <c r="G42" s="137" t="n">
+        <v>0.0069</v>
+      </c>
+      <c r="J42" s="46" t="n"/>
+      <c r="K42" s="117" t="inlineStr">
+        <is>
+          <t>Textiles &amp; Apparels</t>
+        </is>
+      </c>
+      <c r="L42" s="137" t="n">
+        <v>0.0069</v>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43" s="117" t="n">
+        <v>36</v>
+      </c>
+      <c r="B43" s="117" t="inlineStr">
+        <is>
+          <t>Nuvama Wealth Management Limited</t>
+        </is>
+      </c>
+      <c r="C43" s="117" t="inlineStr">
+        <is>
+          <t>INE531F01023</t>
+        </is>
+      </c>
+      <c r="D43" s="117" t="inlineStr">
+        <is>
+          <t>Capital Markets</t>
+        </is>
+      </c>
+      <c r="E43" s="52" t="n">
+        <v>245</v>
+      </c>
+      <c r="F43" s="46" t="n">
+        <v>4.43</v>
+      </c>
+      <c r="G43" s="137" t="n">
+        <v>0.0066</v>
+      </c>
+      <c r="J43" s="46" t="n"/>
+      <c r="K43" s="117" t="inlineStr">
+        <is>
+          <t>Agricultural, Commercial &amp; Construction Vehicles</t>
+        </is>
+      </c>
+      <c r="L43" s="137" t="n">
+        <v>0.0052</v>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44" s="117" t="n">
+        <v>37</v>
+      </c>
+      <c r="B44" s="117" t="inlineStr">
+        <is>
+          <t>Star Health and Allied Insurance Company Limited</t>
+        </is>
+      </c>
+      <c r="C44" s="117" t="inlineStr">
+        <is>
+          <t>INE575P01011</t>
+        </is>
+      </c>
+      <c r="D44" s="117" t="inlineStr">
+        <is>
+          <t>Insurance</t>
+        </is>
+      </c>
+      <c r="E44" s="52" t="n">
+        <v>742</v>
+      </c>
+      <c r="F44" s="46" t="n">
+        <v>4.37</v>
+      </c>
+      <c r="G44" s="137" t="n">
+        <v>0.0065</v>
+      </c>
+      <c r="J44" s="46" t="n"/>
+      <c r="K44" s="117" t="inlineStr">
+        <is>
+          <t>Minerals &amp; Mining</t>
+        </is>
+      </c>
+      <c r="L44" s="137" t="n">
+        <v>0.0047</v>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45" s="117" t="n">
+        <v>38</v>
+      </c>
+      <c r="B45" s="117" t="inlineStr">
+        <is>
+          <t>Narayana Hrudayalaya Ltd.</t>
+        </is>
+      </c>
+      <c r="C45" s="117" t="inlineStr">
+        <is>
+          <t>INE410P01011</t>
+        </is>
+      </c>
+      <c r="D45" s="117" t="inlineStr">
+        <is>
+          <t>Healthcare Services</t>
+        </is>
+      </c>
+      <c r="E45" s="52" t="n">
+        <v>220</v>
+      </c>
+      <c r="F45" s="46" t="n">
+        <v>4.34</v>
+      </c>
+      <c r="G45" s="137" t="n">
+        <v>0.0064</v>
+      </c>
+      <c r="J45" s="46" t="n"/>
+      <c r="K45" s="117" t="inlineStr">
+        <is>
+          <t>Ferrous Metals</t>
+        </is>
+      </c>
+      <c r="L45" s="137" t="n">
+        <v>0.0044</v>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46" s="117" t="n">
+        <v>39</v>
+      </c>
+      <c r="B46" s="117" t="inlineStr">
+        <is>
+          <t>Carborundum Universal Limited</t>
+        </is>
+      </c>
+      <c r="C46" s="117" t="inlineStr">
+        <is>
+          <t>INE120A01034</t>
+        </is>
+      </c>
+      <c r="D46" s="117" t="inlineStr">
+        <is>
+          <t>Industrial Products</t>
+        </is>
+      </c>
+      <c r="E46" s="52" t="n">
+        <v>367</v>
+      </c>
+      <c r="F46" s="46" t="n">
+        <v>4.32</v>
+      </c>
+      <c r="G46" s="137" t="n">
+        <v>0.0064</v>
+      </c>
+      <c r="J46" s="46" t="n"/>
+      <c r="K46" s="117" t="inlineStr">
+        <is>
+          <t>Telecom - Equipment &amp; Accessories</t>
+        </is>
+      </c>
+      <c r="L46" s="137" t="n">
+        <v>0.0038</v>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47" s="117" t="n">
+        <v>40</v>
+      </c>
+      <c r="B47" s="117" t="inlineStr">
+        <is>
+          <t>Sammaan Capital Limited</t>
+        </is>
+      </c>
+      <c r="C47" s="117" t="inlineStr">
+        <is>
+          <t>INE148I01020</t>
+        </is>
+      </c>
+      <c r="D47" s="117" t="inlineStr">
+        <is>
+          <t>Finance</t>
+        </is>
+      </c>
+      <c r="E47" s="52" t="n">
+        <v>2429</v>
+      </c>
+      <c r="F47" s="46" t="n">
+        <v>4.22</v>
+      </c>
+      <c r="G47" s="137" t="n">
+        <v>0.0063</v>
+      </c>
+      <c r="J47" s="46" t="n"/>
+      <c r="K47" s="117" t="inlineStr">
+        <is>
+          <t>Other Consumer Services</t>
+        </is>
+      </c>
+      <c r="L47" s="137" t="n">
+        <v>0.0032</v>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48" s="117" t="n">
+        <v>41</v>
+      </c>
+      <c r="B48" s="117" t="inlineStr">
+        <is>
+          <t>Data Patterns (India) Limited</t>
+        </is>
+      </c>
+      <c r="C48" s="117" t="inlineStr">
+        <is>
+          <t>INE0IX101010</t>
+        </is>
+      </c>
+      <c r="D48" s="117" t="inlineStr">
+        <is>
+          <t>Aerospace &amp; Defense</t>
+        </is>
+      </c>
+      <c r="E48" s="52" t="n">
+        <v>93</v>
+      </c>
+      <c r="F48" s="46" t="n">
+        <v>4.19</v>
+      </c>
+      <c r="G48" s="137" t="n">
+        <v>0.0062</v>
+      </c>
+      <c r="J48" s="46" t="n"/>
+      <c r="K48" s="117" t="inlineStr">
+        <is>
+          <t>Healthcare Equipment &amp; Supplies</t>
+        </is>
+      </c>
+      <c r="L48" s="137" t="n">
+        <v>0.0031</v>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49" s="117" t="n">
+        <v>42</v>
+      </c>
+      <c r="B49" s="117" t="inlineStr">
+        <is>
+          <t>Onesource Specialty Pharma Limited</t>
+        </is>
+      </c>
+      <c r="C49" s="117" t="inlineStr">
+        <is>
+          <t>INE013P01021</t>
+        </is>
+      </c>
+      <c r="D49" s="117" t="inlineStr">
+        <is>
+          <t>Pharmaceuticals &amp; Biotechnology</t>
+        </is>
+      </c>
+      <c r="E49" s="52" t="n">
+        <v>249</v>
+      </c>
+      <c r="F49" s="46" t="n">
+        <v>4.1</v>
+      </c>
+      <c r="G49" s="137" t="n">
+        <v>0.0061</v>
+      </c>
+      <c r="J49" s="46" t="n"/>
+      <c r="K49" s="117" t="inlineStr">
+        <is>
+          <t>Household Products</t>
+        </is>
+      </c>
+      <c r="L49" s="137" t="n">
+        <v>0.002</v>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50" s="117" t="n">
+        <v>43</v>
+      </c>
+      <c r="B50" s="117" t="inlineStr">
+        <is>
+          <t>Elgi Equipments Limited</t>
+        </is>
+      </c>
+      <c r="C50" s="117" t="inlineStr">
+        <is>
+          <t>INE285A01027</t>
+        </is>
+      </c>
+      <c r="D50" s="117" t="inlineStr">
+        <is>
+          <t>Industrial Products</t>
+        </is>
+      </c>
+      <c r="E50" s="52" t="n">
+        <v>681</v>
+      </c>
+      <c r="F50" s="46" t="n">
+        <v>4.07</v>
+      </c>
+      <c r="G50" s="137" t="n">
+        <v>0.006</v>
+      </c>
+      <c r="J50" s="46" t="n"/>
+      <c r="K50" s="117" t="inlineStr">
+        <is>
+          <t>Diversified</t>
+        </is>
+      </c>
+      <c r="L50" s="137" t="n">
+        <v>0.0019</v>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51" s="117" t="n">
+        <v>44</v>
+      </c>
+      <c r="B51" s="117" t="inlineStr">
+        <is>
+          <t>Craftsman Automation Limited</t>
+        </is>
+      </c>
+      <c r="C51" s="117" t="inlineStr">
+        <is>
+          <t>INE00LO01017</t>
+        </is>
+      </c>
+      <c r="D51" s="117" t="inlineStr">
+        <is>
+          <t>Auto Components</t>
+        </is>
+      </c>
+      <c r="E51" s="52" t="n">
+        <v>43</v>
+      </c>
+      <c r="F51" s="46" t="n">
+        <v>4.07</v>
+      </c>
+      <c r="G51" s="137" t="n">
+        <v>0.006</v>
+      </c>
+      <c r="J51" s="46" t="n"/>
+      <c r="K51" s="117" t="inlineStr">
+        <is>
+          <t>Beverages</t>
+        </is>
+      </c>
+      <c r="L51" s="137" t="n">
+        <v>0.0017</v>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52" s="117" t="n">
+        <v>45</v>
+      </c>
+      <c r="B52" s="117" t="inlineStr">
+        <is>
+          <t>Dr. Lal Path Labs Ltd.</t>
+        </is>
+      </c>
+      <c r="C52" s="117" t="inlineStr">
+        <is>
+          <t>INE600L01024</t>
+        </is>
+      </c>
+      <c r="D52" s="117" t="inlineStr">
+        <is>
+          <t>Healthcare Services</t>
+        </is>
+      </c>
+      <c r="E52" s="52" t="n">
+        <v>247</v>
+      </c>
+      <c r="F52" s="46" t="n">
+        <v>4.07</v>
+      </c>
+      <c r="G52" s="137" t="n">
+        <v>0.006</v>
+      </c>
+      <c r="J52" s="46" t="n"/>
+      <c r="K52" s="117" t="inlineStr">
+        <is>
+          <t>Oil</t>
+        </is>
+      </c>
+      <c r="L52" s="137" t="n">
+        <v>0.0016</v>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53" s="117" t="n">
+        <v>46</v>
+      </c>
+      <c r="B53" s="117" t="inlineStr">
+        <is>
+          <t>Timken India Limited</t>
+        </is>
+      </c>
+      <c r="C53" s="117" t="inlineStr">
+        <is>
+          <t>INE325A01013</t>
+        </is>
+      </c>
+      <c r="D53" s="117" t="inlineStr">
+        <is>
+          <t>Industrial Products</t>
+        </is>
+      </c>
+      <c r="E53" s="52" t="n">
+        <v>113</v>
+      </c>
+      <c r="F53" s="46" t="n">
+        <v>3.94</v>
+      </c>
+      <c r="G53" s="137" t="n">
+        <v>0.0058</v>
+      </c>
+      <c r="J53" s="46" t="n"/>
+      <c r="K53" s="117" t="inlineStr">
+        <is>
+          <t>Financial Technology (Fintech)</t>
+        </is>
+      </c>
+      <c r="L53" s="137" t="n">
+        <v>0.0016</v>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54" s="117" t="n">
+        <v>47</v>
+      </c>
+      <c r="B54" s="117" t="inlineStr">
+        <is>
+          <t>Granules India Limited</t>
+        </is>
+      </c>
+      <c r="C54" s="117" t="inlineStr">
+        <is>
+          <t>INE101D01020</t>
+        </is>
+      </c>
+      <c r="D54" s="117" t="inlineStr">
+        <is>
+          <t>Pharmaceuticals &amp; Biotechnology</t>
+        </is>
+      </c>
+      <c r="E54" s="52" t="n">
+        <v>461</v>
+      </c>
+      <c r="F54" s="46" t="n">
+        <v>3.75</v>
+      </c>
+      <c r="G54" s="137" t="n">
+        <v>0.0056</v>
+      </c>
+      <c r="J54" s="46" t="n"/>
+      <c r="K54" s="117" t="inlineStr">
+        <is>
+          <t>Diversified Metals</t>
+        </is>
+      </c>
+      <c r="L54" s="137" t="n">
+        <v>0.0012</v>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55" s="117" t="n">
+        <v>48</v>
+      </c>
+      <c r="B55" s="117" t="inlineStr">
+        <is>
+          <t>IIFL Finance Limited</t>
+        </is>
+      </c>
+      <c r="C55" s="117" t="inlineStr">
+        <is>
+          <t>INE530B01024</t>
+        </is>
+      </c>
+      <c r="D55" s="117" t="inlineStr">
+        <is>
+          <t>Finance</t>
+        </is>
+      </c>
+      <c r="E55" s="52" t="n">
+        <v>736</v>
+      </c>
+      <c r="F55" s="46" t="n">
+        <v>3.74</v>
+      </c>
+      <c r="G55" s="137" t="n">
+        <v>0.0055</v>
+      </c>
+      <c r="J55" s="46" t="n"/>
+      <c r="K55" s="117" t="inlineStr">
+        <is>
+          <t>Cash &amp; Equivalent</t>
+        </is>
+      </c>
+      <c r="L55" s="137" t="n">
+        <v>0.0022</v>
+      </c>
+    </row>
+    <row r="56">
+      <c r="A56" s="117" t="n">
+        <v>49</v>
+      </c>
+      <c r="B56" s="117" t="inlineStr">
+        <is>
+          <t>Kfin Technologies Limited</t>
+        </is>
+      </c>
+      <c r="C56" s="117" t="inlineStr">
+        <is>
+          <t>INE138Y01010</t>
+        </is>
+      </c>
+      <c r="D56" s="117" t="inlineStr">
+        <is>
+          <t>Capital Markets</t>
+        </is>
+      </c>
+      <c r="E56" s="52" t="n">
+        <v>424</v>
+      </c>
+      <c r="F56" s="46" t="n">
+        <v>3.73</v>
+      </c>
+      <c r="G56" s="137" t="n">
+        <v>0.0055</v>
+      </c>
+      <c r="J56" s="46" t="n"/>
+    </row>
+    <row r="57">
+      <c r="A57" s="117" t="n">
+        <v>50</v>
+      </c>
+      <c r="B57" s="117" t="inlineStr">
+        <is>
+          <t>Tata Technologies Limited</t>
+        </is>
+      </c>
+      <c r="C57" s="117" t="inlineStr">
+        <is>
+          <t>INE142M01025</t>
+        </is>
+      </c>
+      <c r="D57" s="117" t="inlineStr">
+        <is>
+          <t>IT - Services</t>
+        </is>
+      </c>
+      <c r="E57" s="52" t="n">
+        <v>544</v>
+      </c>
+      <c r="F57" s="46" t="n">
+        <v>3.72</v>
+      </c>
+      <c r="G57" s="137" t="n">
+        <v>0.0055</v>
+      </c>
+      <c r="J57" s="46" t="n"/>
+    </row>
+    <row r="58">
+      <c r="A58" s="117" t="n">
+        <v>51</v>
+      </c>
+      <c r="B58" s="117" t="inlineStr">
+        <is>
+          <t>The Ramco Cements Limited</t>
+        </is>
+      </c>
+      <c r="C58" s="117" t="inlineStr">
+        <is>
+          <t>INE331A01037</t>
+        </is>
+      </c>
+      <c r="D58" s="117" t="inlineStr">
+        <is>
+          <t>Cement &amp; Cement Products</t>
+        </is>
+      </c>
+      <c r="E58" s="52" t="n">
+        <v>400</v>
+      </c>
+      <c r="F58" s="46" t="n">
+        <v>3.72</v>
+      </c>
+      <c r="G58" s="137" t="n">
+        <v>0.0055</v>
+      </c>
+      <c r="J58" s="46" t="n"/>
+    </row>
+    <row r="59">
+      <c r="A59" s="117" t="n">
+        <v>52</v>
+      </c>
+      <c r="B59" s="117" t="inlineStr">
+        <is>
+          <t>Indraprastha Gas Limited</t>
+        </is>
+      </c>
+      <c r="C59" s="117" t="inlineStr">
+        <is>
+          <t>INE203G01027</t>
+        </is>
+      </c>
+      <c r="D59" s="117" t="inlineStr">
+        <is>
+          <t>Gas</t>
+        </is>
+      </c>
+      <c r="E59" s="52" t="n">
+        <v>2217</v>
+      </c>
+      <c r="F59" s="46" t="n">
+        <v>3.65</v>
+      </c>
+      <c r="G59" s="137" t="n">
+        <v>0.0054</v>
+      </c>
+      <c r="J59" s="46" t="n"/>
+    </row>
+    <row r="60">
+      <c r="A60" s="117" t="n">
+        <v>53</v>
+      </c>
+      <c r="B60" s="117" t="inlineStr">
+        <is>
+          <t>ZF Commercial Vehicle Control Systems India Limited</t>
+        </is>
+      </c>
+      <c r="C60" s="117" t="inlineStr">
+        <is>
+          <t>INE342J01019</t>
+        </is>
+      </c>
+      <c r="D60" s="117" t="inlineStr">
+        <is>
+          <t>Auto Components</t>
+        </is>
+      </c>
+      <c r="E60" s="52" t="n">
+        <v>141</v>
+      </c>
+      <c r="F60" s="46" t="n">
+        <v>3.62</v>
+      </c>
+      <c r="G60" s="137" t="n">
+        <v>0.0054</v>
+      </c>
+      <c r="J60" s="46" t="n"/>
+    </row>
+    <row r="61">
+      <c r="A61" s="117" t="n">
+        <v>54</v>
+      </c>
+      <c r="B61" s="117" t="inlineStr">
+        <is>
+          <t>Cartrade Tech Limited</t>
+        </is>
+      </c>
+      <c r="C61" s="117" t="inlineStr">
+        <is>
+          <t>INE290S01011</t>
+        </is>
+      </c>
+      <c r="D61" s="117" t="inlineStr">
+        <is>
+          <t>Retailing</t>
+        </is>
+      </c>
+      <c r="E61" s="52" t="n">
+        <v>132</v>
+      </c>
+      <c r="F61" s="46" t="n">
+        <v>3.55</v>
+      </c>
+      <c r="G61" s="137" t="n">
+        <v>0.0053</v>
+      </c>
+      <c r="J61" s="46" t="n"/>
+    </row>
+    <row r="62">
+      <c r="A62" s="117" t="n">
+        <v>55</v>
+      </c>
+      <c r="B62" s="117" t="inlineStr">
+        <is>
+          <t>Tata Chemicals Limited</t>
+        </is>
+      </c>
+      <c r="C62" s="117" t="inlineStr">
+        <is>
+          <t>INE092A01019</t>
+        </is>
+      </c>
+      <c r="D62" s="117" t="inlineStr">
+        <is>
+          <t>Chemicals &amp; Petrochemicals</t>
+        </is>
+      </c>
+      <c r="E62" s="52" t="n">
+        <v>495</v>
+      </c>
+      <c r="F62" s="46" t="n">
+        <v>3.54</v>
+      </c>
+      <c r="G62" s="137" t="n">
+        <v>0.0053</v>
+      </c>
+      <c r="J62" s="46" t="n"/>
+    </row>
+    <row r="63">
+      <c r="A63" s="117" t="n">
+        <v>56</v>
+      </c>
+      <c r="B63" s="117" t="inlineStr">
+        <is>
+          <t>Home First Finance Company India Limited</t>
+        </is>
+      </c>
+      <c r="C63" s="117" t="inlineStr">
+        <is>
+          <t>INE481N01025</t>
+        </is>
+      </c>
+      <c r="D63" s="117" t="inlineStr">
+        <is>
+          <t>Finance</t>
+        </is>
+      </c>
+      <c r="E63" s="52" t="n">
+        <v>308</v>
+      </c>
+      <c r="F63" s="46" t="n">
+        <v>3.51</v>
+      </c>
+      <c r="G63" s="137" t="n">
+        <v>0.0052</v>
+      </c>
+      <c r="J63" s="46" t="n"/>
+    </row>
+    <row r="64">
+      <c r="A64" s="117" t="n">
+        <v>57</v>
+      </c>
+      <c r="B64" s="117" t="inlineStr">
+        <is>
+          <t>Syrma SGS Technology Limited</t>
+        </is>
+      </c>
+      <c r="C64" s="117" t="inlineStr">
+        <is>
+          <t>INE0DYJ01015</t>
+        </is>
+      </c>
+      <c r="D64" s="117" t="inlineStr">
+        <is>
+          <t>Industrial Manufacturing</t>
+        </is>
+      </c>
+      <c r="E64" s="52" t="n">
+        <v>246</v>
+      </c>
+      <c r="F64" s="46" t="n">
+        <v>3.43</v>
+      </c>
+      <c r="G64" s="137" t="n">
+        <v>0.0051</v>
+      </c>
+      <c r="J64" s="46" t="n"/>
+    </row>
+    <row r="65">
+      <c r="A65" s="117" t="n">
+        <v>58</v>
+      </c>
+      <c r="B65" s="117" t="inlineStr">
+        <is>
+          <t>NBCC (India) Limited</t>
+        </is>
+      </c>
+      <c r="C65" s="117" t="inlineStr">
+        <is>
+          <t>INE095N01031</t>
+        </is>
+      </c>
+      <c r="D65" s="117" t="inlineStr">
+        <is>
+          <t>Construction</t>
+        </is>
+      </c>
+      <c r="E65" s="52" t="n">
+        <v>3272</v>
+      </c>
+      <c r="F65" s="46" t="n">
+        <v>3.43</v>
+      </c>
+      <c r="G65" s="137" t="n">
+        <v>0.0051</v>
+      </c>
+      <c r="J65" s="46" t="n"/>
+    </row>
+    <row r="66">
+      <c r="A66" s="117" t="n">
+        <v>59</v>
+      </c>
+      <c r="B66" s="117" t="inlineStr">
+        <is>
+          <t>Deepak Nitrite Limited</t>
+        </is>
+      </c>
+      <c r="C66" s="117" t="inlineStr">
+        <is>
+          <t>INE288B01029</t>
+        </is>
+      </c>
+      <c r="D66" s="117" t="inlineStr">
+        <is>
+          <t>Chemicals &amp; Petrochemicals</t>
+        </is>
+      </c>
+      <c r="E66" s="52" t="n">
+        <v>219</v>
+      </c>
+      <c r="F66" s="46" t="n">
+        <v>3.39</v>
+      </c>
+      <c r="G66" s="137" t="n">
+        <v>0.005</v>
+      </c>
+      <c r="J66" s="46" t="n"/>
+    </row>
+    <row r="67">
+      <c r="A67" s="117" t="n">
+        <v>60</v>
+      </c>
+      <c r="B67" s="117" t="inlineStr">
+        <is>
+          <t>Meesho Limited</t>
+        </is>
+      </c>
+      <c r="C67" s="117" t="inlineStr">
+        <is>
+          <t>INE0VDM01015</t>
+        </is>
+      </c>
+      <c r="D67" s="117" t="inlineStr">
+        <is>
+          <t>Retailing</t>
+        </is>
+      </c>
+      <c r="E67" s="52" t="n">
+        <v>1760</v>
+      </c>
+      <c r="F67" s="46" t="n">
+        <v>3.39</v>
+      </c>
+      <c r="G67" s="137" t="n">
+        <v>0.005</v>
+      </c>
+      <c r="J67" s="46" t="n"/>
+    </row>
+    <row r="68">
+      <c r="A68" s="117" t="n">
+        <v>61</v>
+      </c>
+      <c r="B68" s="117" t="inlineStr">
+        <is>
+          <t>CESC Limited</t>
+        </is>
+      </c>
+      <c r="C68" s="117" t="inlineStr">
+        <is>
+          <t>INE486A01021</t>
+        </is>
+      </c>
+      <c r="D68" s="117" t="inlineStr">
+        <is>
+          <t>Power</t>
+        </is>
+      </c>
+      <c r="E68" s="52" t="n">
+        <v>1994</v>
+      </c>
+      <c r="F68" s="46" t="n">
+        <v>3.37</v>
+      </c>
+      <c r="G68" s="137" t="n">
+        <v>0.005</v>
+      </c>
+      <c r="J68" s="46" t="n"/>
+    </row>
+    <row r="69">
+      <c r="A69" s="117" t="n">
+        <v>62</v>
+      </c>
+      <c r="B69" s="117" t="inlineStr">
+        <is>
+          <t>Deepak Fertilisers &amp; Petrochemicals Corp. Limited</t>
+        </is>
+      </c>
+      <c r="C69" s="117" t="inlineStr">
+        <is>
+          <t>INE501A01019</t>
+        </is>
+      </c>
+      <c r="D69" s="117" t="inlineStr">
+        <is>
+          <t>Chemicals &amp; Petrochemicals</t>
+        </is>
+      </c>
+      <c r="E69" s="52" t="n">
+        <v>214</v>
+      </c>
+      <c r="F69" s="46" t="n">
+        <v>3.33</v>
+      </c>
+      <c r="G69" s="137" t="n">
+        <v>0.0049</v>
+      </c>
+      <c r="J69" s="46" t="n"/>
+    </row>
+    <row r="70">
+      <c r="A70" s="117" t="n">
+        <v>63</v>
+      </c>
+      <c r="B70" s="117" t="inlineStr">
+        <is>
+          <t>Piramal Pharma Limited</t>
+        </is>
+      </c>
+      <c r="C70" s="117" t="inlineStr">
+        <is>
+          <t>INE0DK501011</t>
+        </is>
+      </c>
+      <c r="D70" s="117" t="inlineStr">
+        <is>
+          <t>Pharmaceuticals &amp; Biotechnology</t>
+        </is>
+      </c>
+      <c r="E70" s="52" t="n">
+        <v>1966</v>
+      </c>
+      <c r="F70" s="46" t="n">
+        <v>3.3</v>
+      </c>
+      <c r="G70" s="137" t="n">
+        <v>0.0049</v>
+      </c>
+      <c r="J70" s="46" t="n"/>
+    </row>
+    <row r="71">
+      <c r="A71" s="117" t="n">
+        <v>64</v>
+      </c>
+      <c r="B71" s="117" t="inlineStr">
+        <is>
+          <t>Amara Raja Energy &amp; Mobility Limited</t>
+        </is>
+      </c>
+      <c r="C71" s="117" t="inlineStr">
+        <is>
+          <t>INE885A01032</t>
+        </is>
+      </c>
+      <c r="D71" s="117" t="inlineStr">
+        <is>
+          <t>Auto Components</t>
+        </is>
+      </c>
+      <c r="E71" s="52" t="n">
+        <v>388</v>
+      </c>
+      <c r="F71" s="46" t="n">
+        <v>3.27</v>
+      </c>
+      <c r="G71" s="137" t="n">
+        <v>0.0048</v>
+      </c>
+      <c r="J71" s="46" t="n"/>
+    </row>
+    <row r="72">
+      <c r="A72" s="117" t="n">
+        <v>65</v>
+      </c>
+      <c r="B72" s="117" t="inlineStr">
+        <is>
+          <t>Asahi India Glass Limited</t>
+        </is>
+      </c>
+      <c r="C72" s="117" t="inlineStr">
+        <is>
+          <t>INE439A01020</t>
+        </is>
+      </c>
+      <c r="D72" s="117" t="inlineStr">
+        <is>
+          <t>Auto Components</t>
+        </is>
+      </c>
+      <c r="E72" s="52" t="n">
+        <v>384</v>
+      </c>
+      <c r="F72" s="46" t="n">
+        <v>3.26</v>
+      </c>
+      <c r="G72" s="137" t="n">
+        <v>0.0048</v>
+      </c>
+      <c r="J72" s="46" t="n"/>
+    </row>
+    <row r="73">
+      <c r="A73" s="117" t="n">
+        <v>66</v>
+      </c>
+      <c r="B73" s="117" t="inlineStr">
+        <is>
+          <t>Motherson Sumi Wiring India Limited</t>
+        </is>
+      </c>
+      <c r="C73" s="117" t="inlineStr">
+        <is>
+          <t>INE0FS801015</t>
+        </is>
+      </c>
+      <c r="D73" s="117" t="inlineStr">
+        <is>
+          <t>Auto Components</t>
+        </is>
+      </c>
+      <c r="E73" s="52" t="n">
+        <v>8039</v>
+      </c>
+      <c r="F73" s="46" t="n">
+        <v>3.23</v>
+      </c>
+      <c r="G73" s="137" t="n">
+        <v>0.0048</v>
+      </c>
+      <c r="J73" s="46" t="n"/>
+    </row>
+    <row r="74">
+      <c r="A74" s="117" t="n">
+        <v>67</v>
+      </c>
+      <c r="B74" s="117" t="inlineStr">
+        <is>
+          <t>Kajaria Ceramics Limited</t>
+        </is>
+      </c>
+      <c r="C74" s="117" t="inlineStr">
+        <is>
+          <t>INE217B01036</t>
+        </is>
+      </c>
+      <c r="D74" s="117" t="inlineStr">
+        <is>
+          <t>Consumer Durables</t>
+        </is>
+      </c>
+      <c r="E74" s="52" t="n">
+        <v>264</v>
+      </c>
+      <c r="F74" s="46" t="n">
+        <v>3.2</v>
+      </c>
+      <c r="G74" s="137" t="n">
+        <v>0.0047</v>
+      </c>
+      <c r="J74" s="46" t="n"/>
+    </row>
+    <row r="75">
+      <c r="A75" s="117" t="n">
+        <v>68</v>
+      </c>
+      <c r="B75" s="117" t="inlineStr">
+        <is>
+          <t>Indian Energy Exchange Limited</t>
+        </is>
+      </c>
+      <c r="C75" s="117" t="inlineStr">
+        <is>
+          <t>INE022Q01020</t>
+        </is>
+      </c>
+      <c r="D75" s="117" t="inlineStr">
+        <is>
+          <t>Capital Markets</t>
+        </is>
+      </c>
+      <c r="E75" s="52" t="n">
+        <v>2512</v>
+      </c>
+      <c r="F75" s="46" t="n">
+        <v>3.14</v>
+      </c>
+      <c r="G75" s="137" t="n">
+        <v>0.0047</v>
+      </c>
+      <c r="J75" s="46" t="n"/>
+    </row>
+    <row r="76">
+      <c r="A76" s="117" t="n">
+        <v>69</v>
+      </c>
+      <c r="B76" s="117" t="inlineStr">
+        <is>
+          <t>Aptus Value Housing Finance India Limited</t>
+        </is>
+      </c>
+      <c r="C76" s="117" t="inlineStr">
+        <is>
+          <t>INE852O01025</t>
+        </is>
+      </c>
+      <c r="D76" s="117" t="inlineStr">
+        <is>
+          <t>Finance</t>
+        </is>
+      </c>
+      <c r="E76" s="52" t="n">
+        <v>1122</v>
+      </c>
+      <c r="F76" s="46" t="n">
+        <v>3.13</v>
+      </c>
+      <c r="G76" s="137" t="n">
+        <v>0.0046</v>
+      </c>
+      <c r="J76" s="46" t="n"/>
+    </row>
+    <row r="77">
+      <c r="A77" s="117" t="n">
+        <v>70</v>
+      </c>
+      <c r="B77" s="117" t="inlineStr">
+        <is>
+          <t>Ola Electric Mobility Limited</t>
+        </is>
+      </c>
+      <c r="C77" s="117" t="inlineStr">
+        <is>
+          <t>INE0LXG01040</t>
+        </is>
+      </c>
+      <c r="D77" s="117" t="inlineStr">
+        <is>
+          <t>Automobiles</t>
+        </is>
+      </c>
+      <c r="E77" s="52" t="n">
+        <v>7135</v>
+      </c>
+      <c r="F77" s="46" t="n">
+        <v>3.12</v>
+      </c>
+      <c r="G77" s="137" t="n">
+        <v>0.0046</v>
+      </c>
+      <c r="J77" s="46" t="n"/>
+    </row>
+    <row r="78">
+      <c r="A78" s="117" t="n">
+        <v>71</v>
+      </c>
+      <c r="B78" s="117" t="inlineStr">
+        <is>
+          <t>Five-Star Business Finance Limited</t>
+        </is>
+      </c>
+      <c r="C78" s="117" t="inlineStr">
+        <is>
+          <t>INE128S01021</t>
+        </is>
+      </c>
+      <c r="D78" s="117" t="inlineStr">
+        <is>
+          <t>Finance</t>
+        </is>
+      </c>
+      <c r="E78" s="52" t="n">
+        <v>615</v>
+      </c>
+      <c r="F78" s="46" t="n">
+        <v>3.11</v>
+      </c>
+      <c r="G78" s="137" t="n">
+        <v>0.0046</v>
+      </c>
+      <c r="J78" s="46" t="n"/>
+    </row>
+    <row r="79">
+      <c r="A79" s="117" t="n">
+        <v>72</v>
+      </c>
+      <c r="B79" s="117" t="inlineStr">
+        <is>
+          <t>PTC Industries Limited</t>
+        </is>
+      </c>
+      <c r="C79" s="117" t="inlineStr">
+        <is>
+          <t>INE596F01018</t>
+        </is>
+      </c>
+      <c r="D79" s="117" t="inlineStr">
+        <is>
+          <t>Industrial Products</t>
+        </is>
+      </c>
+      <c r="E79" s="52" t="n">
+        <v>18</v>
+      </c>
+      <c r="F79" s="46" t="n">
+        <v>3.09</v>
+      </c>
+      <c r="G79" s="137" t="n">
+        <v>0.0046</v>
+      </c>
+      <c r="J79" s="46" t="n"/>
+    </row>
+    <row r="80">
+      <c r="A80" s="117" t="n">
+        <v>73</v>
+      </c>
+      <c r="B80" s="117" t="inlineStr">
+        <is>
+          <t>Atul Limited</t>
+        </is>
+      </c>
+      <c r="C80" s="117" t="inlineStr">
+        <is>
+          <t>INE100A01010</t>
+        </is>
+      </c>
+      <c r="D80" s="117" t="inlineStr">
+        <is>
+          <t>Chemicals &amp; Petrochemicals</t>
+        </is>
+      </c>
+      <c r="E80" s="52" t="n">
+        <v>47</v>
+      </c>
+      <c r="F80" s="46" t="n">
+        <v>3.04</v>
+      </c>
+      <c r="G80" s="137" t="n">
+        <v>0.0045</v>
+      </c>
+      <c r="J80" s="46" t="n"/>
+    </row>
+    <row r="81">
+      <c r="A81" s="117" t="n">
+        <v>74</v>
+      </c>
+      <c r="B81" s="117" t="inlineStr">
+        <is>
+          <t>Aditya Infotech Limited</t>
+        </is>
+      </c>
+      <c r="C81" s="117" t="inlineStr">
+        <is>
+          <t>INE819V01029</t>
+        </is>
+      </c>
+      <c r="D81" s="117" t="inlineStr">
+        <is>
+          <t>Industrial Manufacturing</t>
+        </is>
+      </c>
+      <c r="E81" s="52" t="n">
+        <v>83</v>
+      </c>
+      <c r="F81" s="46" t="n">
+        <v>3.03</v>
+      </c>
+      <c r="G81" s="137" t="n">
+        <v>0.0045</v>
+      </c>
+      <c r="J81" s="46" t="n"/>
+    </row>
+    <row r="82">
+      <c r="A82" s="117" t="n">
+        <v>75</v>
+      </c>
+      <c r="B82" s="117" t="inlineStr">
+        <is>
+          <t>Zee Entertainment Enterprises Limited</t>
+        </is>
+      </c>
+      <c r="C82" s="117" t="inlineStr">
+        <is>
+          <t>INE256A01028</t>
+        </is>
+      </c>
+      <c r="D82" s="117" t="inlineStr">
+        <is>
+          <t>Entertainment</t>
+        </is>
+      </c>
+      <c r="E82" s="52" t="n">
+        <v>2903</v>
+      </c>
+      <c r="F82" s="46" t="n">
         <v>3</v>
       </c>
-      <c r="B10" s="154" t="inlineStr">
-[...9 lines deleted...]
-      <c r="D10" s="154" t="inlineStr">
+      <c r="G82" s="137" t="n">
+        <v>0.0045</v>
+      </c>
+      <c r="J82" s="46" t="n"/>
+    </row>
+    <row r="83">
+      <c r="A83" s="117" t="n">
+        <v>76</v>
+      </c>
+      <c r="B83" s="117" t="inlineStr">
+        <is>
+          <t>Kaynes Technology India Limited</t>
+        </is>
+      </c>
+      <c r="C83" s="117" t="inlineStr">
+        <is>
+          <t>INE918Z01012</t>
+        </is>
+      </c>
+      <c r="D83" s="117" t="inlineStr">
+        <is>
+          <t>Industrial Manufacturing</t>
+        </is>
+      </c>
+      <c r="E83" s="52" t="n">
+        <v>96</v>
+      </c>
+      <c r="F83" s="46" t="n">
+        <v>3</v>
+      </c>
+      <c r="G83" s="137" t="n">
+        <v>0.0044</v>
+      </c>
+      <c r="J83" s="46" t="n"/>
+    </row>
+    <row r="84">
+      <c r="A84" s="117" t="n">
+        <v>77</v>
+      </c>
+      <c r="B84" s="117" t="inlineStr">
+        <is>
+          <t>Aarti Industries Limited</t>
+        </is>
+      </c>
+      <c r="C84" s="117" t="inlineStr">
+        <is>
+          <t>INE769A01020</t>
+        </is>
+      </c>
+      <c r="D84" s="117" t="inlineStr">
         <is>
           <t>Chemicals &amp; Petrochemicals</t>
         </is>
       </c>
-      <c r="E10" s="169" t="n">
+      <c r="E84" s="52" t="n">
+        <v>651</v>
+      </c>
+      <c r="F84" s="46" t="n">
+        <v>2.98</v>
+      </c>
+      <c r="G84" s="137" t="n">
+        <v>0.0044</v>
+      </c>
+      <c r="J84" s="46" t="n"/>
+    </row>
+    <row r="85">
+      <c r="A85" s="117" t="n">
+        <v>78</v>
+      </c>
+      <c r="B85" s="117" t="inlineStr">
+        <is>
+          <t>Brigade Enterprises Limited</t>
+        </is>
+      </c>
+      <c r="C85" s="117" t="inlineStr">
+        <is>
+          <t>INE791I01019</t>
+        </is>
+      </c>
+      <c r="D85" s="117" t="inlineStr">
+        <is>
+          <t>Realty</t>
+        </is>
+      </c>
+      <c r="E85" s="52" t="n">
+        <v>587</v>
+      </c>
+      <c r="F85" s="46" t="n">
+        <v>2.94</v>
+      </c>
+      <c r="G85" s="137" t="n">
+        <v>0.0044</v>
+      </c>
+      <c r="J85" s="46" t="n"/>
+    </row>
+    <row r="86">
+      <c r="A86" s="117" t="n">
+        <v>79</v>
+      </c>
+      <c r="B86" s="117" t="inlineStr">
+        <is>
+          <t>HBL Engineering Limited</t>
+        </is>
+      </c>
+      <c r="C86" s="117" t="inlineStr">
+        <is>
+          <t>INE292B01021</t>
+        </is>
+      </c>
+      <c r="D86" s="117" t="inlineStr">
+        <is>
+          <t>Industrial Products</t>
+        </is>
+      </c>
+      <c r="E86" s="52" t="n">
+        <v>359</v>
+      </c>
+      <c r="F86" s="46" t="n">
+        <v>2.92</v>
+      </c>
+      <c r="G86" s="137" t="n">
+        <v>0.0043</v>
+      </c>
+      <c r="J86" s="46" t="n"/>
+    </row>
+    <row r="87">
+      <c r="A87" s="117" t="n">
+        <v>80</v>
+      </c>
+      <c r="B87" s="117" t="inlineStr">
+        <is>
+          <t>RBL Bank Limited</t>
+        </is>
+      </c>
+      <c r="C87" s="117" t="inlineStr">
+        <is>
+          <t>INE976G01028</t>
+        </is>
+      </c>
+      <c r="D87" s="117" t="inlineStr">
+        <is>
+          <t>Banks</t>
+        </is>
+      </c>
+      <c r="E87" s="52" t="n">
+        <v>783</v>
+      </c>
+      <c r="F87" s="46" t="n">
+        <v>2.89</v>
+      </c>
+      <c r="G87" s="137" t="n">
+        <v>0.0043</v>
+      </c>
+      <c r="J87" s="46" t="n"/>
+    </row>
+    <row r="88">
+      <c r="A88" s="117" t="n">
+        <v>81</v>
+      </c>
+      <c r="B88" s="117" t="inlineStr">
+        <is>
+          <t>Sagility Limited</t>
+        </is>
+      </c>
+      <c r="C88" s="117" t="inlineStr">
+        <is>
+          <t>INE0W2G01015</t>
+        </is>
+      </c>
+      <c r="D88" s="117" t="inlineStr">
+        <is>
+          <t>IT - Services</t>
+        </is>
+      </c>
+      <c r="E88" s="52" t="n">
+        <v>7282</v>
+      </c>
+      <c r="F88" s="46" t="n">
+        <v>2.87</v>
+      </c>
+      <c r="G88" s="137" t="n">
+        <v>0.0043</v>
+      </c>
+      <c r="J88" s="46" t="n"/>
+    </row>
+    <row r="89">
+      <c r="A89" s="117" t="n">
+        <v>82</v>
+      </c>
+      <c r="B89" s="117" t="inlineStr">
+        <is>
+          <t>Usha Martin Limited</t>
+        </is>
+      </c>
+      <c r="C89" s="117" t="inlineStr">
+        <is>
+          <t>INE228A01035</t>
+        </is>
+      </c>
+      <c r="D89" s="117" t="inlineStr">
+        <is>
+          <t>Industrial Products</t>
+        </is>
+      </c>
+      <c r="E89" s="52" t="n">
+        <v>577</v>
+      </c>
+      <c r="F89" s="46" t="n">
+        <v>2.87</v>
+      </c>
+      <c r="G89" s="137" t="n">
+        <v>0.0043</v>
+      </c>
+      <c r="J89" s="46" t="n"/>
+    </row>
+    <row r="90">
+      <c r="A90" s="117" t="n">
+        <v>83</v>
+      </c>
+      <c r="B90" s="117" t="inlineStr">
+        <is>
+          <t>Affle 3i Limited</t>
+        </is>
+      </c>
+      <c r="C90" s="117" t="inlineStr">
+        <is>
+          <t>INE00WC01027</t>
+        </is>
+      </c>
+      <c r="D90" s="117" t="inlineStr">
+        <is>
+          <t>IT - Services</t>
+        </is>
+      </c>
+      <c r="E90" s="52" t="n">
+        <v>200</v>
+      </c>
+      <c r="F90" s="46" t="n">
+        <v>2.84</v>
+      </c>
+      <c r="G90" s="137" t="n">
+        <v>0.0042</v>
+      </c>
+      <c r="J90" s="46" t="n"/>
+    </row>
+    <row r="91">
+      <c r="A91" s="117" t="n">
+        <v>84</v>
+      </c>
+      <c r="B91" s="117" t="inlineStr">
+        <is>
+          <t>Finolex Cables Limited</t>
+        </is>
+      </c>
+      <c r="C91" s="117" t="inlineStr">
+        <is>
+          <t>INE235A01022</t>
+        </is>
+      </c>
+      <c r="D91" s="117" t="inlineStr">
+        <is>
+          <t>Industrial Products</t>
+        </is>
+      </c>
+      <c r="E91" s="52" t="n">
+        <v>240</v>
+      </c>
+      <c r="F91" s="46" t="n">
+        <v>2.81</v>
+      </c>
+      <c r="G91" s="137" t="n">
+        <v>0.0042</v>
+      </c>
+      <c r="J91" s="46" t="n"/>
+    </row>
+    <row r="92">
+      <c r="A92" s="117" t="n">
+        <v>85</v>
+      </c>
+      <c r="B92" s="117" t="inlineStr">
+        <is>
+          <t>Castrol India Limited</t>
+        </is>
+      </c>
+      <c r="C92" s="117" t="inlineStr">
+        <is>
+          <t>INE172A01027</t>
+        </is>
+      </c>
+      <c r="D92" s="117" t="inlineStr">
+        <is>
+          <t>Petroleum Products</t>
+        </is>
+      </c>
+      <c r="E92" s="52" t="n">
+        <v>1512</v>
+      </c>
+      <c r="F92" s="46" t="n">
+        <v>2.79</v>
+      </c>
+      <c r="G92" s="137" t="n">
+        <v>0.0041</v>
+      </c>
+      <c r="J92" s="46" t="n"/>
+    </row>
+    <row r="93">
+      <c r="A93" s="117" t="n">
+        <v>86</v>
+      </c>
+      <c r="B93" s="117" t="inlineStr">
+        <is>
+          <t>Capri Global Capital Limited</t>
+        </is>
+      </c>
+      <c r="C93" s="117" t="inlineStr">
+        <is>
+          <t>INE180C01042</t>
+        </is>
+      </c>
+      <c r="D93" s="117" t="inlineStr">
+        <is>
+          <t>Finance</t>
+        </is>
+      </c>
+      <c r="E93" s="52" t="n">
+        <v>1224</v>
+      </c>
+      <c r="F93" s="46" t="n">
+        <v>2.79</v>
+      </c>
+      <c r="G93" s="137" t="n">
+        <v>0.0041</v>
+      </c>
+      <c r="J93" s="46" t="n"/>
+    </row>
+    <row r="94">
+      <c r="A94" s="117" t="n">
+        <v>87</v>
+      </c>
+      <c r="B94" s="117" t="inlineStr">
+        <is>
+          <t>Inventurus Knowledge Solutions Limited</t>
+        </is>
+      </c>
+      <c r="C94" s="117" t="inlineStr">
+        <is>
+          <t>INE115Q01022</t>
+        </is>
+      </c>
+      <c r="D94" s="117" t="inlineStr">
+        <is>
+          <t>IT - Services</t>
+        </is>
+      </c>
+      <c r="E94" s="52" t="n">
+        <v>165</v>
+      </c>
+      <c r="F94" s="46" t="n">
+        <v>2.77</v>
+      </c>
+      <c r="G94" s="137" t="n">
+        <v>0.0041</v>
+      </c>
+      <c r="J94" s="46" t="n"/>
+    </row>
+    <row r="95">
+      <c r="A95" s="117" t="n">
+        <v>88</v>
+      </c>
+      <c r="B95" s="117" t="inlineStr">
+        <is>
+          <t>Inox Wind Limited</t>
+        </is>
+      </c>
+      <c r="C95" s="117" t="inlineStr">
+        <is>
+          <t>INE066P01011</t>
+        </is>
+      </c>
+      <c r="D95" s="117" t="inlineStr">
+        <is>
+          <t>Electrical Equipment</t>
+        </is>
+      </c>
+      <c r="E95" s="52" t="n">
+        <v>3049</v>
+      </c>
+      <c r="F95" s="46" t="n">
+        <v>2.75</v>
+      </c>
+      <c r="G95" s="137" t="n">
+        <v>0.0041</v>
+      </c>
+      <c r="J95" s="46" t="n"/>
+    </row>
+    <row r="96">
+      <c r="A96" s="117" t="n">
+        <v>89</v>
+      </c>
+      <c r="B96" s="117" t="inlineStr">
+        <is>
+          <t>PG Electroplast Limited</t>
+        </is>
+      </c>
+      <c r="C96" s="117" t="inlineStr">
+        <is>
+          <t>INE457L01029</t>
+        </is>
+      </c>
+      <c r="D96" s="117" t="inlineStr">
+        <is>
+          <t>Consumer Durables</t>
+        </is>
+      </c>
+      <c r="E96" s="52" t="n">
+        <v>513</v>
+      </c>
+      <c r="F96" s="46" t="n">
+        <v>2.74</v>
+      </c>
+      <c r="G96" s="137" t="n">
+        <v>0.0041</v>
+      </c>
+      <c r="J96" s="46" t="n"/>
+    </row>
+    <row r="97">
+      <c r="A97" s="117" t="n">
+        <v>90</v>
+      </c>
+      <c r="B97" s="117" t="inlineStr">
+        <is>
+          <t>Jaiprakash Power Ventures Limited</t>
+        </is>
+      </c>
+      <c r="C97" s="117" t="inlineStr">
+        <is>
+          <t>INE351F01018</t>
+        </is>
+      </c>
+      <c r="D97" s="117" t="inlineStr">
+        <is>
+          <t>Power</t>
+        </is>
+      </c>
+      <c r="E97" s="52" t="n">
+        <v>15391</v>
+      </c>
+      <c r="F97" s="46" t="n">
+        <v>2.72</v>
+      </c>
+      <c r="G97" s="137" t="n">
+        <v>0.004</v>
+      </c>
+      <c r="J97" s="46" t="n"/>
+    </row>
+    <row r="98">
+      <c r="A98" s="117" t="n">
+        <v>91</v>
+      </c>
+      <c r="B98" s="117" t="inlineStr">
+        <is>
+          <t>Aditya Birla Sun Life AMC Limited</t>
+        </is>
+      </c>
+      <c r="C98" s="117" t="inlineStr">
+        <is>
+          <t>INE404A01024</t>
+        </is>
+      </c>
+      <c r="D98" s="117" t="inlineStr">
+        <is>
+          <t>Capital Markets</t>
+        </is>
+      </c>
+      <c r="E98" s="52" t="n">
+        <v>232</v>
+      </c>
+      <c r="F98" s="46" t="n">
+        <v>2.68</v>
+      </c>
+      <c r="G98" s="137" t="n">
+        <v>0.004</v>
+      </c>
+      <c r="J98" s="46" t="n"/>
+    </row>
+    <row r="99">
+      <c r="A99" s="117" t="n">
+        <v>92</v>
+      </c>
+      <c r="B99" s="117" t="inlineStr">
+        <is>
+          <t>Netweb Technologies India Limited</t>
+        </is>
+      </c>
+      <c r="C99" s="117" t="inlineStr">
+        <is>
+          <t>INE0NT901020</t>
+        </is>
+      </c>
+      <c r="D99" s="117" t="inlineStr">
+        <is>
+          <t>IT - Services</t>
+        </is>
+      </c>
+      <c r="E99" s="52" t="n">
+        <v>59</v>
+      </c>
+      <c r="F99" s="46" t="n">
+        <v>2.68</v>
+      </c>
+      <c r="G99" s="137" t="n">
+        <v>0.004</v>
+      </c>
+      <c r="J99" s="46" t="n"/>
+    </row>
+    <row r="100">
+      <c r="A100" s="117" t="n">
+        <v>93</v>
+      </c>
+      <c r="B100" s="117" t="inlineStr">
+        <is>
+          <t>Nava Limited</t>
+        </is>
+      </c>
+      <c r="C100" s="117" t="inlineStr">
+        <is>
+          <t>INE725A01030</t>
+        </is>
+      </c>
+      <c r="D100" s="117" t="inlineStr">
+        <is>
+          <t>Power</t>
+        </is>
+      </c>
+      <c r="E100" s="52" t="n">
+        <v>439</v>
+      </c>
+      <c r="F100" s="46" t="n">
+        <v>2.66</v>
+      </c>
+      <c r="G100" s="137" t="n">
+        <v>0.004</v>
+      </c>
+      <c r="J100" s="46" t="n"/>
+    </row>
+    <row r="101">
+      <c r="A101" s="117" t="n">
+        <v>94</v>
+      </c>
+      <c r="B101" s="117" t="inlineStr">
+        <is>
+          <t>CCL Products (India) Limited</t>
+        </is>
+      </c>
+      <c r="C101" s="117" t="inlineStr">
+        <is>
+          <t>INE421D01022</t>
+        </is>
+      </c>
+      <c r="D101" s="117" t="inlineStr">
+        <is>
+          <t>Agricultural Food &amp; other Products</t>
+        </is>
+      </c>
+      <c r="E101" s="52" t="n">
+        <v>225</v>
+      </c>
+      <c r="F101" s="46" t="n">
+        <v>2.66</v>
+      </c>
+      <c r="G101" s="137" t="n">
+        <v>0.0039</v>
+      </c>
+      <c r="J101" s="46" t="n"/>
+    </row>
+    <row r="102">
+      <c r="A102" s="117" t="n">
+        <v>95</v>
+      </c>
+      <c r="B102" s="117" t="inlineStr">
+        <is>
+          <t>IRB Infrastructure Developers Limited</t>
+        </is>
+      </c>
+      <c r="C102" s="117" t="inlineStr">
+        <is>
+          <t>INE821I01022</t>
+        </is>
+      </c>
+      <c r="D102" s="117" t="inlineStr">
+        <is>
+          <t>Construction</t>
+        </is>
+      </c>
+      <c r="E102" s="52" t="n">
+        <v>12399</v>
+      </c>
+      <c r="F102" s="46" t="n">
+        <v>2.66</v>
+      </c>
+      <c r="G102" s="137" t="n">
+        <v>0.0039</v>
+      </c>
+      <c r="J102" s="46" t="n"/>
+    </row>
+    <row r="103">
+      <c r="A103" s="117" t="n">
+        <v>96</v>
+      </c>
+      <c r="B103" s="117" t="inlineStr">
+        <is>
+          <t>Natco Pharma Limited</t>
+        </is>
+      </c>
+      <c r="C103" s="117" t="inlineStr">
+        <is>
+          <t>INE987B01026</t>
+        </is>
+      </c>
+      <c r="D103" s="117" t="inlineStr">
+        <is>
+          <t>Pharmaceuticals &amp; Biotechnology</t>
+        </is>
+      </c>
+      <c r="E103" s="52" t="n">
+        <v>285</v>
+      </c>
+      <c r="F103" s="46" t="n">
+        <v>2.65</v>
+      </c>
+      <c r="G103" s="137" t="n">
+        <v>0.0039</v>
+      </c>
+      <c r="J103" s="46" t="n"/>
+    </row>
+    <row r="104">
+      <c r="A104" s="117" t="n">
         <v>97</v>
       </c>
-      <c r="F10" s="170" t="n">
-[...6 lines deleted...]
-      <c r="K10" s="154" t="inlineStr">
+      <c r="B104" s="117" t="inlineStr">
+        <is>
+          <t>Syngene International Limited</t>
+        </is>
+      </c>
+      <c r="C104" s="117" t="inlineStr">
+        <is>
+          <t>INE398R01022</t>
+        </is>
+      </c>
+      <c r="D104" s="117" t="inlineStr">
+        <is>
+          <t>Healthcare Services</t>
+        </is>
+      </c>
+      <c r="E104" s="52" t="n">
+        <v>601</v>
+      </c>
+      <c r="F104" s="46" t="n">
+        <v>2.64</v>
+      </c>
+      <c r="G104" s="137" t="n">
+        <v>0.0039</v>
+      </c>
+      <c r="J104" s="46" t="n"/>
+    </row>
+    <row r="105">
+      <c r="A105" s="117" t="n">
+        <v>98</v>
+      </c>
+      <c r="B105" s="117" t="inlineStr">
+        <is>
+          <t>Force Motors Limited</t>
+        </is>
+      </c>
+      <c r="C105" s="117" t="inlineStr">
+        <is>
+          <t>INE451A01017</t>
+        </is>
+      </c>
+      <c r="D105" s="117" t="inlineStr">
+        <is>
+          <t>Automobiles</t>
+        </is>
+      </c>
+      <c r="E105" s="52" t="n">
+        <v>14</v>
+      </c>
+      <c r="F105" s="46" t="n">
+        <v>2.6</v>
+      </c>
+      <c r="G105" s="137" t="n">
+        <v>0.0039</v>
+      </c>
+      <c r="J105" s="46" t="n"/>
+    </row>
+    <row r="106">
+      <c r="A106" s="117" t="n">
+        <v>99</v>
+      </c>
+      <c r="B106" s="117" t="inlineStr">
+        <is>
+          <t>Zen Technologies Limited</t>
+        </is>
+      </c>
+      <c r="C106" s="117" t="inlineStr">
+        <is>
+          <t>INE251B01027</t>
+        </is>
+      </c>
+      <c r="D106" s="117" t="inlineStr">
+        <is>
+          <t>Aerospace &amp; Defense</t>
+        </is>
+      </c>
+      <c r="E106" s="52" t="n">
+        <v>146</v>
+      </c>
+      <c r="F106" s="46" t="n">
+        <v>2.59</v>
+      </c>
+      <c r="G106" s="137" t="n">
+        <v>0.0038</v>
+      </c>
+      <c r="J106" s="46" t="n"/>
+    </row>
+    <row r="107">
+      <c r="A107" s="117" t="n">
+        <v>100</v>
+      </c>
+      <c r="B107" s="117" t="inlineStr">
+        <is>
+          <t>CREDITACCESS GRAMEEN LIMITED</t>
+        </is>
+      </c>
+      <c r="C107" s="117" t="inlineStr">
+        <is>
+          <t>INE741K01010</t>
+        </is>
+      </c>
+      <c r="D107" s="117" t="inlineStr">
+        <is>
+          <t>Finance</t>
+        </is>
+      </c>
+      <c r="E107" s="52" t="n">
+        <v>173</v>
+      </c>
+      <c r="F107" s="46" t="n">
+        <v>2.58</v>
+      </c>
+      <c r="G107" s="137" t="n">
+        <v>0.0038</v>
+      </c>
+      <c r="J107" s="46" t="n"/>
+    </row>
+    <row r="108">
+      <c r="A108" s="117" t="n">
+        <v>101</v>
+      </c>
+      <c r="B108" s="117" t="inlineStr">
+        <is>
+          <t>Triveni Turbine Limited</t>
+        </is>
+      </c>
+      <c r="C108" s="117" t="inlineStr">
+        <is>
+          <t>INE152M01016</t>
+        </is>
+      </c>
+      <c r="D108" s="117" t="inlineStr">
+        <is>
+          <t>Electrical Equipment</t>
+        </is>
+      </c>
+      <c r="E108" s="52" t="n">
+        <v>372</v>
+      </c>
+      <c r="F108" s="46" t="n">
+        <v>2.57</v>
+      </c>
+      <c r="G108" s="137" t="n">
+        <v>0.0038</v>
+      </c>
+      <c r="J108" s="46" t="n"/>
+    </row>
+    <row r="109">
+      <c r="A109" s="117" t="n">
+        <v>102</v>
+      </c>
+      <c r="B109" s="117" t="inlineStr">
+        <is>
+          <t>Schneider Electric Infrastructure Limited</t>
+        </is>
+      </c>
+      <c r="C109" s="117" t="inlineStr">
+        <is>
+          <t>INE839M01018</t>
+        </is>
+      </c>
+      <c r="D109" s="117" t="inlineStr">
+        <is>
+          <t>Electrical Equipment</t>
+        </is>
+      </c>
+      <c r="E109" s="52" t="n">
+        <v>186</v>
+      </c>
+      <c r="F109" s="46" t="n">
+        <v>2.53</v>
+      </c>
+      <c r="G109" s="137" t="n">
+        <v>0.0038</v>
+      </c>
+      <c r="J109" s="46" t="n"/>
+    </row>
+    <row r="110">
+      <c r="A110" s="117" t="n">
+        <v>103</v>
+      </c>
+      <c r="B110" s="117" t="inlineStr">
+        <is>
+          <t>Emami Limited</t>
+        </is>
+      </c>
+      <c r="C110" s="117" t="inlineStr">
+        <is>
+          <t>INE548C01032</t>
+        </is>
+      </c>
+      <c r="D110" s="117" t="inlineStr">
+        <is>
+          <t>Personal Products</t>
+        </is>
+      </c>
+      <c r="E110" s="52" t="n">
+        <v>625</v>
+      </c>
+      <c r="F110" s="46" t="n">
+        <v>2.53</v>
+      </c>
+      <c r="G110" s="137" t="n">
+        <v>0.0038</v>
+      </c>
+      <c r="J110" s="46" t="n"/>
+    </row>
+    <row r="111">
+      <c r="A111" s="117" t="n">
+        <v>104</v>
+      </c>
+      <c r="B111" s="117" t="inlineStr">
+        <is>
+          <t>Anant Raj Limited</t>
+        </is>
+      </c>
+      <c r="C111" s="117" t="inlineStr">
+        <is>
+          <t>INE242C01024</t>
+        </is>
+      </c>
+      <c r="D111" s="117" t="inlineStr">
+        <is>
+          <t>Realty</t>
+        </is>
+      </c>
+      <c r="E111" s="52" t="n">
+        <v>484</v>
+      </c>
+      <c r="F111" s="46" t="n">
+        <v>2.52</v>
+      </c>
+      <c r="G111" s="137" t="n">
+        <v>0.0037</v>
+      </c>
+      <c r="J111" s="46" t="n"/>
+    </row>
+    <row r="112">
+      <c r="A112" s="117" t="n">
+        <v>105</v>
+      </c>
+      <c r="B112" s="117" t="inlineStr">
+        <is>
+          <t>Jubilant Pharmova Limited</t>
+        </is>
+      </c>
+      <c r="C112" s="117" t="inlineStr">
+        <is>
+          <t>INE700A01033</t>
+        </is>
+      </c>
+      <c r="D112" s="117" t="inlineStr">
         <is>
           <t>Pharmaceuticals &amp; Biotechnology</t>
         </is>
       </c>
-      <c r="L10" s="13" t="n">
-[...4 lines deleted...]
-      <c r="A11" s="154" t="n">
+      <c r="E112" s="52" t="n">
+        <v>257</v>
+      </c>
+      <c r="F112" s="46" t="n">
+        <v>2.5</v>
+      </c>
+      <c r="G112" s="137" t="n">
+        <v>0.0037</v>
+      </c>
+      <c r="J112" s="46" t="n"/>
+    </row>
+    <row r="113">
+      <c r="A113" s="117" t="n">
+        <v>106</v>
+      </c>
+      <c r="B113" s="117" t="inlineStr">
+        <is>
+          <t>R R Kabel Limited</t>
+        </is>
+      </c>
+      <c r="C113" s="117" t="inlineStr">
+        <is>
+          <t>INE777K01022</t>
+        </is>
+      </c>
+      <c r="D113" s="117" t="inlineStr">
+        <is>
+          <t>Industrial Products</t>
+        </is>
+      </c>
+      <c r="E113" s="52" t="n">
+        <v>104</v>
+      </c>
+      <c r="F113" s="46" t="n">
+        <v>2.49</v>
+      </c>
+      <c r="G113" s="137" t="n">
+        <v>0.0037</v>
+      </c>
+      <c r="J113" s="46" t="n"/>
+    </row>
+    <row r="114">
+      <c r="A114" s="117" t="n">
+        <v>107</v>
+      </c>
+      <c r="B114" s="117" t="inlineStr">
+        <is>
+          <t>Eris Lifesciences Limited</t>
+        </is>
+      </c>
+      <c r="C114" s="117" t="inlineStr">
+        <is>
+          <t>INE406M01024</t>
+        </is>
+      </c>
+      <c r="D114" s="117" t="inlineStr">
+        <is>
+          <t>Pharmaceuticals &amp; Biotechnology</t>
+        </is>
+      </c>
+      <c r="E114" s="52" t="n">
+        <v>173</v>
+      </c>
+      <c r="F114" s="46" t="n">
+        <v>2.48</v>
+      </c>
+      <c r="G114" s="137" t="n">
+        <v>0.0037</v>
+      </c>
+      <c r="J114" s="46" t="n"/>
+    </row>
+    <row r="115">
+      <c r="A115" s="117" t="n">
+        <v>108</v>
+      </c>
+      <c r="B115" s="117" t="inlineStr">
+        <is>
+          <t>Go Digit General Insurance Limited</t>
+        </is>
+      </c>
+      <c r="C115" s="117" t="inlineStr">
+        <is>
+          <t>INE03JT01014</t>
+        </is>
+      </c>
+      <c r="D115" s="117" t="inlineStr">
+        <is>
+          <t>Insurance</t>
+        </is>
+      </c>
+      <c r="E115" s="52" t="n">
+        <v>763</v>
+      </c>
+      <c r="F115" s="46" t="n">
+        <v>2.46</v>
+      </c>
+      <c r="G115" s="137" t="n">
+        <v>0.0037</v>
+      </c>
+      <c r="J115" s="46" t="n"/>
+    </row>
+    <row r="116">
+      <c r="A116" s="117" t="n">
+        <v>109</v>
+      </c>
+      <c r="B116" s="117" t="inlineStr">
+        <is>
+          <t>Garden Reach Shipbuilders &amp; Engineers Limited</t>
+        </is>
+      </c>
+      <c r="C116" s="117" t="inlineStr">
+        <is>
+          <t>INE382Z01011</t>
+        </is>
+      </c>
+      <c r="D116" s="117" t="inlineStr">
+        <is>
+          <t>Aerospace &amp; Defense</t>
+        </is>
+      </c>
+      <c r="E116" s="52" t="n">
+        <v>90</v>
+      </c>
+      <c r="F116" s="46" t="n">
+        <v>2.45</v>
+      </c>
+      <c r="G116" s="137" t="n">
+        <v>0.0036</v>
+      </c>
+      <c r="J116" s="46" t="n"/>
+    </row>
+    <row r="117">
+      <c r="A117" s="117" t="n">
+        <v>110</v>
+      </c>
+      <c r="B117" s="117" t="inlineStr">
+        <is>
+          <t>Acme Solar Holdings Limited</t>
+        </is>
+      </c>
+      <c r="C117" s="117" t="inlineStr">
+        <is>
+          <t>INE622W01025</t>
+        </is>
+      </c>
+      <c r="D117" s="117" t="inlineStr">
+        <is>
+          <t>Power</t>
+        </is>
+      </c>
+      <c r="E117" s="52" t="n">
+        <v>638</v>
+      </c>
+      <c r="F117" s="46" t="n">
+        <v>2.43</v>
+      </c>
+      <c r="G117" s="137" t="n">
+        <v>0.0036</v>
+      </c>
+      <c r="J117" s="46" t="n"/>
+    </row>
+    <row r="118">
+      <c r="A118" s="117" t="n">
+        <v>111</v>
+      </c>
+      <c r="B118" s="117" t="inlineStr">
+        <is>
+          <t>Cohance Lifesciences Limited</t>
+        </is>
+      </c>
+      <c r="C118" s="117" t="inlineStr">
+        <is>
+          <t>INE03QK01018</t>
+        </is>
+      </c>
+      <c r="D118" s="117" t="inlineStr">
+        <is>
+          <t>Pharmaceuticals &amp; Biotechnology</t>
+        </is>
+      </c>
+      <c r="E118" s="52" t="n">
+        <v>517</v>
+      </c>
+      <c r="F118" s="46" t="n">
+        <v>2.36</v>
+      </c>
+      <c r="G118" s="137" t="n">
+        <v>0.0035</v>
+      </c>
+      <c r="J118" s="46" t="n"/>
+    </row>
+    <row r="119">
+      <c r="A119" s="117" t="n">
+        <v>112</v>
+      </c>
+      <c r="B119" s="117" t="inlineStr">
+        <is>
+          <t>Cyient Limited</t>
+        </is>
+      </c>
+      <c r="C119" s="117" t="inlineStr">
+        <is>
+          <t>INE136B01020</t>
+        </is>
+      </c>
+      <c r="D119" s="117" t="inlineStr">
+        <is>
+          <t>IT - Services</t>
+        </is>
+      </c>
+      <c r="E119" s="52" t="n">
+        <v>270</v>
+      </c>
+      <c r="F119" s="46" t="n">
+        <v>2.35</v>
+      </c>
+      <c r="G119" s="137" t="n">
+        <v>0.0035</v>
+      </c>
+      <c r="J119" s="46" t="n"/>
+    </row>
+    <row r="120">
+      <c r="A120" s="117" t="n">
+        <v>113</v>
+      </c>
+      <c r="B120" s="117" t="inlineStr">
+        <is>
+          <t>EID Parry India Limited</t>
+        </is>
+      </c>
+      <c r="C120" s="117" t="inlineStr">
+        <is>
+          <t>INE126A01031</t>
+        </is>
+      </c>
+      <c r="D120" s="117" t="inlineStr">
+        <is>
+          <t>Food Products</t>
+        </is>
+      </c>
+      <c r="E120" s="52" t="n">
+        <v>327</v>
+      </c>
+      <c r="F120" s="46" t="n">
+        <v>2.33</v>
+      </c>
+      <c r="G120" s="137" t="n">
+        <v>0.0035</v>
+      </c>
+      <c r="J120" s="46" t="n"/>
+    </row>
+    <row r="121">
+      <c r="A121" s="117" t="n">
+        <v>114</v>
+      </c>
+      <c r="B121" s="117" t="inlineStr">
+        <is>
+          <t>Can Fin Homes Limited</t>
+        </is>
+      </c>
+      <c r="C121" s="117" t="inlineStr">
+        <is>
+          <t>INE477A01020</t>
+        </is>
+      </c>
+      <c r="D121" s="117" t="inlineStr">
+        <is>
+          <t>Finance</t>
+        </is>
+      </c>
+      <c r="E121" s="52" t="n">
+        <v>268</v>
+      </c>
+      <c r="F121" s="46" t="n">
+        <v>2.33</v>
+      </c>
+      <c r="G121" s="137" t="n">
+        <v>0.0035</v>
+      </c>
+      <c r="J121" s="46" t="n"/>
+    </row>
+    <row r="122">
+      <c r="A122" s="117" t="n">
+        <v>115</v>
+      </c>
+      <c r="B122" s="117" t="inlineStr">
+        <is>
+          <t>Cemindia Projects Limited</t>
+        </is>
+      </c>
+      <c r="C122" s="117" t="inlineStr">
+        <is>
+          <t>INE686A01026</t>
+        </is>
+      </c>
+      <c r="D122" s="117" t="inlineStr">
+        <is>
+          <t>Construction</t>
+        </is>
+      </c>
+      <c r="E122" s="52" t="n">
+        <v>177</v>
+      </c>
+      <c r="F122" s="46" t="n">
+        <v>2.3</v>
+      </c>
+      <c r="G122" s="137" t="n">
+        <v>0.0034</v>
+      </c>
+      <c r="J122" s="46" t="n"/>
+    </row>
+    <row r="123">
+      <c r="A123" s="117" t="n">
+        <v>116</v>
+      </c>
+      <c r="B123" s="117" t="inlineStr">
+        <is>
+          <t>Firstsource Solutions Limited</t>
+        </is>
+      </c>
+      <c r="C123" s="117" t="inlineStr">
+        <is>
+          <t>INE684F01012</t>
+        </is>
+      </c>
+      <c r="D123" s="117" t="inlineStr">
+        <is>
+          <t>Commercial Services &amp; Supplies</t>
+        </is>
+      </c>
+      <c r="E123" s="52" t="n">
+        <v>1002</v>
+      </c>
+      <c r="F123" s="46" t="n">
+        <v>2.29</v>
+      </c>
+      <c r="G123" s="137" t="n">
+        <v>0.0034</v>
+      </c>
+      <c r="J123" s="46" t="n"/>
+    </row>
+    <row r="124">
+      <c r="A124" s="117" t="n">
+        <v>117</v>
+      </c>
+      <c r="B124" s="117" t="inlineStr">
+        <is>
+          <t>Reliance Power Limited</t>
+        </is>
+      </c>
+      <c r="C124" s="117" t="inlineStr">
+        <is>
+          <t>INE614G01033</t>
+        </is>
+      </c>
+      <c r="D124" s="117" t="inlineStr">
+        <is>
+          <t>Power</t>
+        </is>
+      </c>
+      <c r="E124" s="52" t="n">
+        <v>9170</v>
+      </c>
+      <c r="F124" s="46" t="n">
+        <v>2.28</v>
+      </c>
+      <c r="G124" s="137" t="n">
+        <v>0.0034</v>
+      </c>
+      <c r="J124" s="46" t="n"/>
+    </row>
+    <row r="125">
+      <c r="A125" s="117" t="n">
+        <v>118</v>
+      </c>
+      <c r="B125" s="117" t="inlineStr">
+        <is>
+          <t>CEAT Limited</t>
+        </is>
+      </c>
+      <c r="C125" s="117" t="inlineStr">
+        <is>
+          <t>INE482A01020</t>
+        </is>
+      </c>
+      <c r="D125" s="117" t="inlineStr">
+        <is>
+          <t>Auto Components</t>
+        </is>
+      </c>
+      <c r="E125" s="52" t="n">
+        <v>65</v>
+      </c>
+      <c r="F125" s="46" t="n">
+        <v>2.26</v>
+      </c>
+      <c r="G125" s="137" t="n">
+        <v>0.0034</v>
+      </c>
+      <c r="J125" s="46" t="n"/>
+    </row>
+    <row r="126">
+      <c r="A126" s="117" t="n">
+        <v>119</v>
+      </c>
+      <c r="B126" s="117" t="inlineStr">
+        <is>
+          <t>Rainbow Childrens Medicare Limited</t>
+        </is>
+      </c>
+      <c r="C126" s="117" t="inlineStr">
+        <is>
+          <t>INE961O01016</t>
+        </is>
+      </c>
+      <c r="D126" s="117" t="inlineStr">
+        <is>
+          <t>Healthcare Services</t>
+        </is>
+      </c>
+      <c r="E126" s="52" t="n">
+        <v>160</v>
+      </c>
+      <c r="F126" s="46" t="n">
+        <v>2.26</v>
+      </c>
+      <c r="G126" s="137" t="n">
+        <v>0.0034</v>
+      </c>
+      <c r="J126" s="46" t="n"/>
+    </row>
+    <row r="127">
+      <c r="A127" s="117" t="n">
+        <v>120</v>
+      </c>
+      <c r="B127" s="117" t="inlineStr">
+        <is>
+          <t>Belrise Industries Limited</t>
+        </is>
+      </c>
+      <c r="C127" s="117" t="inlineStr">
+        <is>
+          <t>INE894V01022</t>
+        </is>
+      </c>
+      <c r="D127" s="117" t="inlineStr">
+        <is>
+          <t>Auto Components</t>
+        </is>
+      </c>
+      <c r="E127" s="52" t="n">
+        <v>947</v>
+      </c>
+      <c r="F127" s="46" t="n">
+        <v>2.26</v>
+      </c>
+      <c r="G127" s="137" t="n">
+        <v>0.0034</v>
+      </c>
+      <c r="J127" s="46" t="n"/>
+    </row>
+    <row r="128">
+      <c r="A128" s="117" t="n">
+        <v>121</v>
+      </c>
+      <c r="B128" s="117" t="inlineStr">
+        <is>
+          <t>Titagarh Rail Systems Limited</t>
+        </is>
+      </c>
+      <c r="C128" s="117" t="inlineStr">
+        <is>
+          <t>INE615H01020</t>
+        </is>
+      </c>
+      <c r="D128" s="117" t="inlineStr">
+        <is>
+          <t>Industrial Manufacturing</t>
+        </is>
+      </c>
+      <c r="E128" s="52" t="n">
+        <v>256</v>
+      </c>
+      <c r="F128" s="46" t="n">
+        <v>2.25</v>
+      </c>
+      <c r="G128" s="137" t="n">
+        <v>0.0033</v>
+      </c>
+      <c r="J128" s="46" t="n"/>
+    </row>
+    <row r="129">
+      <c r="A129" s="117" t="n">
+        <v>122</v>
+      </c>
+      <c r="B129" s="117" t="inlineStr">
+        <is>
+          <t>Aditya Birla Real Estate Limited</t>
+        </is>
+      </c>
+      <c r="C129" s="117" t="inlineStr">
+        <is>
+          <t>INE055A01016</t>
+        </is>
+      </c>
+      <c r="D129" s="117" t="inlineStr">
+        <is>
+          <t>Realty</t>
+        </is>
+      </c>
+      <c r="E129" s="52" t="n">
+        <v>168</v>
+      </c>
+      <c r="F129" s="46" t="n">
+        <v>2.22</v>
+      </c>
+      <c r="G129" s="137" t="n">
+        <v>0.0033</v>
+      </c>
+      <c r="J129" s="46" t="n"/>
+    </row>
+    <row r="130">
+      <c r="A130" s="117" t="n">
+        <v>123</v>
+      </c>
+      <c r="B130" s="117" t="inlineStr">
+        <is>
+          <t>Chambal Fertilizers &amp; Chemicals Limited</t>
+        </is>
+      </c>
+      <c r="C130" s="117" t="inlineStr">
+        <is>
+          <t>INE085A01013</t>
+        </is>
+      </c>
+      <c r="D130" s="117" t="inlineStr">
+        <is>
+          <t>Fertilizers &amp; Agrochemicals</t>
+        </is>
+      </c>
+      <c r="E130" s="52" t="n">
+        <v>472</v>
+      </c>
+      <c r="F130" s="46" t="n">
+        <v>2.21</v>
+      </c>
+      <c r="G130" s="137" t="n">
+        <v>0.0033</v>
+      </c>
+      <c r="J130" s="46" t="n"/>
+    </row>
+    <row r="131">
+      <c r="A131" s="117" t="n">
+        <v>124</v>
+      </c>
+      <c r="B131" s="117" t="inlineStr">
+        <is>
+          <t>PVR INOX Limited</t>
+        </is>
+      </c>
+      <c r="C131" s="117" t="inlineStr">
+        <is>
+          <t>INE191H01014</t>
+        </is>
+      </c>
+      <c r="D131" s="117" t="inlineStr">
+        <is>
+          <t>Entertainment</t>
+        </is>
+      </c>
+      <c r="E131" s="52" t="n">
+        <v>227</v>
+      </c>
+      <c r="F131" s="46" t="n">
+        <v>2.18</v>
+      </c>
+      <c r="G131" s="137" t="n">
+        <v>0.0032</v>
+      </c>
+      <c r="J131" s="46" t="n"/>
+    </row>
+    <row r="132">
+      <c r="A132" s="117" t="n">
+        <v>125</v>
+      </c>
+      <c r="B132" s="117" t="inlineStr">
+        <is>
+          <t>Jammu &amp; Kashmir Bank Limited</t>
+        </is>
+      </c>
+      <c r="C132" s="117" t="inlineStr">
+        <is>
+          <t>INE168A01041</t>
+        </is>
+      </c>
+      <c r="D132" s="117" t="inlineStr">
+        <is>
+          <t>Banks</t>
+        </is>
+      </c>
+      <c r="E132" s="52" t="n">
+        <v>1409</v>
+      </c>
+      <c r="F132" s="46" t="n">
+        <v>2.18</v>
+      </c>
+      <c r="G132" s="137" t="n">
+        <v>0.0032</v>
+      </c>
+      <c r="J132" s="46" t="n"/>
+    </row>
+    <row r="133">
+      <c r="A133" s="117" t="n">
+        <v>126</v>
+      </c>
+      <c r="B133" s="117" t="inlineStr">
+        <is>
+          <t>BEML Limited</t>
+        </is>
+      </c>
+      <c r="C133" s="117" t="inlineStr">
+        <is>
+          <t>INE258A01024</t>
+        </is>
+      </c>
+      <c r="D133" s="117" t="inlineStr">
+        <is>
+          <t>Agricultural, Commercial &amp; Construction Vehicles</t>
+        </is>
+      </c>
+      <c r="E133" s="52" t="n">
+        <v>123</v>
+      </c>
+      <c r="F133" s="46" t="n">
+        <v>2.17</v>
+      </c>
+      <c r="G133" s="137" t="n">
+        <v>0.0032</v>
+      </c>
+      <c r="J133" s="46" t="n"/>
+    </row>
+    <row r="134">
+      <c r="A134" s="117" t="n">
+        <v>127</v>
+      </c>
+      <c r="B134" s="117" t="inlineStr">
+        <is>
+          <t>KEC International Limited</t>
+        </is>
+      </c>
+      <c r="C134" s="117" t="inlineStr">
+        <is>
+          <t>INE389H01022</t>
+        </is>
+      </c>
+      <c r="D134" s="117" t="inlineStr">
+        <is>
+          <t>Construction</t>
+        </is>
+      </c>
+      <c r="E134" s="52" t="n">
+        <v>413</v>
+      </c>
+      <c r="F134" s="46" t="n">
+        <v>2.15</v>
+      </c>
+      <c r="G134" s="137" t="n">
+        <v>0.0032</v>
+      </c>
+      <c r="J134" s="46" t="n"/>
+    </row>
+    <row r="135">
+      <c r="A135" s="117" t="n">
+        <v>128</v>
+      </c>
+      <c r="B135" s="117" t="inlineStr">
+        <is>
+          <t>Vijaya Diagnostic Centre Limited</t>
+        </is>
+      </c>
+      <c r="C135" s="117" t="inlineStr">
+        <is>
+          <t>INE043W01024</t>
+        </is>
+      </c>
+      <c r="D135" s="117" t="inlineStr">
+        <is>
+          <t>Healthcare Services</t>
+        </is>
+      </c>
+      <c r="E135" s="52" t="n">
+        <v>158</v>
+      </c>
+      <c r="F135" s="46" t="n">
+        <v>2.14</v>
+      </c>
+      <c r="G135" s="137" t="n">
+        <v>0.0032</v>
+      </c>
+      <c r="J135" s="46" t="n"/>
+    </row>
+    <row r="136">
+      <c r="A136" s="117" t="n">
+        <v>129</v>
+      </c>
+      <c r="B136" s="117" t="inlineStr">
+        <is>
+          <t>Shyam Metalics and Energy Limited</t>
+        </is>
+      </c>
+      <c r="C136" s="117" t="inlineStr">
+        <is>
+          <t>INE810G01011</t>
+        </is>
+      </c>
+      <c r="D136" s="117" t="inlineStr">
+        <is>
+          <t>Industrial Products</t>
+        </is>
+      </c>
+      <c r="E136" s="52" t="n">
+        <v>224</v>
+      </c>
+      <c r="F136" s="46" t="n">
+        <v>2.13</v>
+      </c>
+      <c r="G136" s="137" t="n">
+        <v>0.0032</v>
+      </c>
+      <c r="J136" s="46" t="n"/>
+    </row>
+    <row r="137">
+      <c r="A137" s="117" t="n">
+        <v>130</v>
+      </c>
+      <c r="B137" s="117" t="inlineStr">
+        <is>
+          <t>Mahanagar Gas Limited</t>
+        </is>
+      </c>
+      <c r="C137" s="117" t="inlineStr">
+        <is>
+          <t>INE002S01010</t>
+        </is>
+      </c>
+      <c r="D137" s="117" t="inlineStr">
+        <is>
+          <t>Gas</t>
+        </is>
+      </c>
+      <c r="E137" s="52" t="n">
+        <v>181</v>
+      </c>
+      <c r="F137" s="46" t="n">
+        <v>2.13</v>
+      </c>
+      <c r="G137" s="137" t="n">
+        <v>0.0032</v>
+      </c>
+      <c r="J137" s="46" t="n"/>
+    </row>
+    <row r="138">
+      <c r="A138" s="117" t="n">
+        <v>131</v>
+      </c>
+      <c r="B138" s="117" t="inlineStr">
+        <is>
+          <t>Physicswallah Limited</t>
+        </is>
+      </c>
+      <c r="C138" s="117" t="inlineStr">
+        <is>
+          <t>INE0LP301011</t>
+        </is>
+      </c>
+      <c r="D138" s="117" t="inlineStr">
+        <is>
+          <t>Other Consumer Services</t>
+        </is>
+      </c>
+      <c r="E138" s="52" t="n">
+        <v>1710</v>
+      </c>
+      <c r="F138" s="46" t="n">
+        <v>2.12</v>
+      </c>
+      <c r="G138" s="137" t="n">
+        <v>0.0032</v>
+      </c>
+      <c r="J138" s="46" t="n"/>
+    </row>
+    <row r="139">
+      <c r="A139" s="117" t="n">
+        <v>132</v>
+      </c>
+      <c r="B139" s="117" t="inlineStr">
+        <is>
+          <t>Jyoti CNC Automation Limited</t>
+        </is>
+      </c>
+      <c r="C139" s="117" t="inlineStr">
+        <is>
+          <t>INE980O01024</t>
+        </is>
+      </c>
+      <c r="D139" s="117" t="inlineStr">
+        <is>
+          <t>Industrial Manufacturing</t>
+        </is>
+      </c>
+      <c r="E139" s="52" t="n">
+        <v>271</v>
+      </c>
+      <c r="F139" s="46" t="n">
+        <v>2.1</v>
+      </c>
+      <c r="G139" s="137" t="n">
+        <v>0.0031</v>
+      </c>
+      <c r="J139" s="46" t="n"/>
+    </row>
+    <row r="140">
+      <c r="A140" s="117" t="n">
+        <v>133</v>
+      </c>
+      <c r="B140" s="117" t="inlineStr">
+        <is>
+          <t>Engineers India Limited</t>
+        </is>
+      </c>
+      <c r="C140" s="117" t="inlineStr">
+        <is>
+          <t>INE510A01028</t>
+        </is>
+      </c>
+      <c r="D140" s="117" t="inlineStr">
+        <is>
+          <t>Construction</t>
+        </is>
+      </c>
+      <c r="E140" s="52" t="n">
+        <v>868</v>
+      </c>
+      <c r="F140" s="46" t="n">
+        <v>2.09</v>
+      </c>
+      <c r="G140" s="137" t="n">
+        <v>0.0031</v>
+      </c>
+      <c r="J140" s="46" t="n"/>
+    </row>
+    <row r="141">
+      <c r="A141" s="117" t="n">
+        <v>134</v>
+      </c>
+      <c r="B141" s="117" t="inlineStr">
+        <is>
+          <t>Poly Medicure Limited</t>
+        </is>
+      </c>
+      <c r="C141" s="117" t="inlineStr">
+        <is>
+          <t>INE205C01021</t>
+        </is>
+      </c>
+      <c r="D141" s="117" t="inlineStr">
+        <is>
+          <t>Healthcare Equipment &amp; Supplies</t>
+        </is>
+      </c>
+      <c r="E141" s="52" t="n">
+        <v>123</v>
+      </c>
+      <c r="F141" s="46" t="n">
+        <v>2.08</v>
+      </c>
+      <c r="G141" s="137" t="n">
+        <v>0.0031</v>
+      </c>
+      <c r="J141" s="46" t="n"/>
+    </row>
+    <row r="142">
+      <c r="A142" s="117" t="n">
+        <v>135</v>
+      </c>
+      <c r="B142" s="117" t="inlineStr">
+        <is>
+          <t>Intellect Design Arena Limited</t>
+        </is>
+      </c>
+      <c r="C142" s="117" t="inlineStr">
+        <is>
+          <t>INE306R01017</t>
+        </is>
+      </c>
+      <c r="D142" s="117" t="inlineStr">
+        <is>
+          <t>IT - Software</t>
+        </is>
+      </c>
+      <c r="E142" s="52" t="n">
+        <v>286</v>
+      </c>
+      <c r="F142" s="46" t="n">
+        <v>2.05</v>
+      </c>
+      <c r="G142" s="137" t="n">
+        <v>0.003</v>
+      </c>
+      <c r="J142" s="46" t="n"/>
+    </row>
+    <row r="143">
+      <c r="A143" s="117" t="n">
+        <v>136</v>
+      </c>
+      <c r="B143" s="117" t="inlineStr">
+        <is>
+          <t>Gabriel India Limited</t>
+        </is>
+      </c>
+      <c r="C143" s="117" t="inlineStr">
+        <is>
+          <t>INE524A01029</t>
+        </is>
+      </c>
+      <c r="D143" s="117" t="inlineStr">
+        <is>
+          <t>Auto Components</t>
+        </is>
+      </c>
+      <c r="E143" s="52" t="n">
+        <v>165</v>
+      </c>
+      <c r="F143" s="46" t="n">
+        <v>2.04</v>
+      </c>
+      <c r="G143" s="137" t="n">
+        <v>0.003</v>
+      </c>
+      <c r="J143" s="46" t="n"/>
+    </row>
+    <row r="144">
+      <c r="A144" s="117" t="n">
+        <v>137</v>
+      </c>
+      <c r="B144" s="117" t="inlineStr">
+        <is>
+          <t>Choice International Limited</t>
+        </is>
+      </c>
+      <c r="C144" s="117" t="inlineStr">
+        <is>
+          <t>INE102B01014</t>
+        </is>
+      </c>
+      <c r="D144" s="117" t="inlineStr">
+        <is>
+          <t>Finance</t>
+        </is>
+      </c>
+      <c r="E144" s="52" t="n">
+        <v>271</v>
+      </c>
+      <c r="F144" s="46" t="n">
+        <v>2.04</v>
+      </c>
+      <c r="G144" s="137" t="n">
+        <v>0.003</v>
+      </c>
+      <c r="J144" s="46" t="n"/>
+    </row>
+    <row r="145">
+      <c r="A145" s="117" t="n">
+        <v>138</v>
+      </c>
+      <c r="B145" s="117" t="inlineStr">
+        <is>
+          <t>Emcure Pharmaceuticals Limited</t>
+        </is>
+      </c>
+      <c r="C145" s="117" t="inlineStr">
+        <is>
+          <t>INE168P01015</t>
+        </is>
+      </c>
+      <c r="D145" s="117" t="inlineStr">
+        <is>
+          <t>Pharmaceuticals &amp; Biotechnology</t>
+        </is>
+      </c>
+      <c r="E145" s="52" t="n">
+        <v>111</v>
+      </c>
+      <c r="F145" s="46" t="n">
+        <v>2.04</v>
+      </c>
+      <c r="G145" s="137" t="n">
+        <v>0.003</v>
+      </c>
+      <c r="J145" s="46" t="n"/>
+    </row>
+    <row r="146">
+      <c r="A146" s="117" t="n">
+        <v>139</v>
+      </c>
+      <c r="B146" s="117" t="inlineStr">
+        <is>
+          <t>Vardhman Textiles Limited</t>
+        </is>
+      </c>
+      <c r="C146" s="117" t="inlineStr">
+        <is>
+          <t>INE825A01020</t>
+        </is>
+      </c>
+      <c r="D146" s="117" t="inlineStr">
+        <is>
+          <t>Textiles &amp; Apparels</t>
+        </is>
+      </c>
+      <c r="E146" s="52" t="n">
+        <v>318</v>
+      </c>
+      <c r="F146" s="46" t="n">
+        <v>2.02</v>
+      </c>
+      <c r="G146" s="137" t="n">
+        <v>0.003</v>
+      </c>
+      <c r="J146" s="46" t="n"/>
+    </row>
+    <row r="147">
+      <c r="A147" s="117" t="n">
+        <v>140</v>
+      </c>
+      <c r="B147" s="117" t="inlineStr">
+        <is>
+          <t>EIH Limited</t>
+        </is>
+      </c>
+      <c r="C147" s="117" t="inlineStr">
+        <is>
+          <t>INE230A01023</t>
+        </is>
+      </c>
+      <c r="D147" s="117" t="inlineStr">
+        <is>
+          <t>Leisure Services</t>
+        </is>
+      </c>
+      <c r="E147" s="52" t="n">
+        <v>628</v>
+      </c>
+      <c r="F147" s="46" t="n">
+        <v>2.01</v>
+      </c>
+      <c r="G147" s="137" t="n">
+        <v>0.003</v>
+      </c>
+      <c r="J147" s="46" t="n"/>
+    </row>
+    <row r="148">
+      <c r="A148" s="117" t="n">
+        <v>141</v>
+      </c>
+      <c r="B148" s="117" t="inlineStr">
+        <is>
+          <t>Pfizer Limited</t>
+        </is>
+      </c>
+      <c r="C148" s="117" t="inlineStr">
+        <is>
+          <t>INE182A01018</t>
+        </is>
+      </c>
+      <c r="D148" s="117" t="inlineStr">
+        <is>
+          <t>Pharmaceuticals &amp; Biotechnology</t>
+        </is>
+      </c>
+      <c r="E148" s="52" t="n">
+        <v>45</v>
+      </c>
+      <c r="F148" s="46" t="n">
+        <v>2</v>
+      </c>
+      <c r="G148" s="137" t="n">
+        <v>0.003</v>
+      </c>
+      <c r="J148" s="46" t="n"/>
+    </row>
+    <row r="149">
+      <c r="A149" s="117" t="n">
+        <v>142</v>
+      </c>
+      <c r="B149" s="117" t="inlineStr">
+        <is>
+          <t>Godawari Power and Ispat Limited</t>
+        </is>
+      </c>
+      <c r="C149" s="117" t="inlineStr">
+        <is>
+          <t>INE177H01039</t>
+        </is>
+      </c>
+      <c r="D149" s="117" t="inlineStr">
+        <is>
+          <t>Industrial Products</t>
+        </is>
+      </c>
+      <c r="E149" s="52" t="n">
+        <v>778</v>
+      </c>
+      <c r="F149" s="46" t="n">
+        <v>1.99</v>
+      </c>
+      <c r="G149" s="137" t="n">
+        <v>0.003</v>
+      </c>
+      <c r="J149" s="46" t="n"/>
+    </row>
+    <row r="150">
+      <c r="A150" s="117" t="n">
+        <v>143</v>
+      </c>
+      <c r="B150" s="117" t="inlineStr">
+        <is>
+          <t>Honasa Consumer Limited</t>
+        </is>
+      </c>
+      <c r="C150" s="117" t="inlineStr">
+        <is>
+          <t>INE0J5401028</t>
+        </is>
+      </c>
+      <c r="D150" s="117" t="inlineStr">
+        <is>
+          <t>Personal Products</t>
+        </is>
+      </c>
+      <c r="E150" s="52" t="n">
+        <v>432</v>
+      </c>
+      <c r="F150" s="46" t="n">
+        <v>1.98</v>
+      </c>
+      <c r="G150" s="137" t="n">
+        <v>0.0029</v>
+      </c>
+      <c r="J150" s="46" t="n"/>
+    </row>
+    <row r="151">
+      <c r="A151" s="117" t="n">
+        <v>144</v>
+      </c>
+      <c r="B151" s="117" t="inlineStr">
+        <is>
+          <t>Whirlpool of India Limited</t>
+        </is>
+      </c>
+      <c r="C151" s="117" t="inlineStr">
+        <is>
+          <t>INE716A01013</t>
+        </is>
+      </c>
+      <c r="D151" s="117" t="inlineStr">
+        <is>
+          <t>Consumer Durables</t>
+        </is>
+      </c>
+      <c r="E151" s="52" t="n">
+        <v>242</v>
+      </c>
+      <c r="F151" s="46" t="n">
+        <v>1.97</v>
+      </c>
+      <c r="G151" s="137" t="n">
+        <v>0.0029</v>
+      </c>
+      <c r="J151" s="46" t="n"/>
+    </row>
+    <row r="152">
+      <c r="A152" s="117" t="n">
+        <v>145</v>
+      </c>
+      <c r="B152" s="117" t="inlineStr">
+        <is>
+          <t>Olectra Greentech Limited</t>
+        </is>
+      </c>
+      <c r="C152" s="117" t="inlineStr">
+        <is>
+          <t>INE260D01016</t>
+        </is>
+      </c>
+      <c r="D152" s="117" t="inlineStr">
+        <is>
+          <t>Automobiles</t>
+        </is>
+      </c>
+      <c r="E152" s="52" t="n">
+        <v>131</v>
+      </c>
+      <c r="F152" s="46" t="n">
+        <v>1.96</v>
+      </c>
+      <c r="G152" s="137" t="n">
+        <v>0.0029</v>
+      </c>
+      <c r="J152" s="46" t="n"/>
+    </row>
+    <row r="153">
+      <c r="A153" s="117" t="n">
+        <v>146</v>
+      </c>
+      <c r="B153" s="117" t="inlineStr">
+        <is>
+          <t>Sobha Limited</t>
+        </is>
+      </c>
+      <c r="C153" s="117" t="inlineStr">
+        <is>
+          <t>INE671H01015</t>
+        </is>
+      </c>
+      <c r="D153" s="117" t="inlineStr">
+        <is>
+          <t>Realty</t>
+        </is>
+      </c>
+      <c r="E153" s="52" t="n">
+        <v>141</v>
+      </c>
+      <c r="F153" s="46" t="n">
+        <v>1.94</v>
+      </c>
+      <c r="G153" s="137" t="n">
+        <v>0.0029</v>
+      </c>
+      <c r="J153" s="46" t="n"/>
+    </row>
+    <row r="154">
+      <c r="A154" s="117" t="n">
+        <v>147</v>
+      </c>
+      <c r="B154" s="117" t="inlineStr">
+        <is>
+          <t>Aavas Financiers Limited</t>
+        </is>
+      </c>
+      <c r="C154" s="117" t="inlineStr">
+        <is>
+          <t>INE216P01012</t>
+        </is>
+      </c>
+      <c r="D154" s="117" t="inlineStr">
+        <is>
+          <t>Finance</t>
+        </is>
+      </c>
+      <c r="E154" s="52" t="n">
+        <v>127</v>
+      </c>
+      <c r="F154" s="46" t="n">
+        <v>1.93</v>
+      </c>
+      <c r="G154" s="137" t="n">
+        <v>0.0029</v>
+      </c>
+      <c r="J154" s="46" t="n"/>
+    </row>
+    <row r="155">
+      <c r="A155" s="117" t="n">
+        <v>148</v>
+      </c>
+      <c r="B155" s="117" t="inlineStr">
+        <is>
+          <t>Jindal Saw Limited</t>
+        </is>
+      </c>
+      <c r="C155" s="117" t="inlineStr">
+        <is>
+          <t>INE324A01032</t>
+        </is>
+      </c>
+      <c r="D155" s="117" t="inlineStr">
+        <is>
+          <t>Industrial Products</t>
+        </is>
+      </c>
+      <c r="E155" s="52" t="n">
+        <v>737</v>
+      </c>
+      <c r="F155" s="46" t="n">
+        <v>1.93</v>
+      </c>
+      <c r="G155" s="137" t="n">
+        <v>0.0029</v>
+      </c>
+      <c r="J155" s="46" t="n"/>
+    </row>
+    <row r="156">
+      <c r="A156" s="117" t="n">
+        <v>149</v>
+      </c>
+      <c r="B156" s="117" t="inlineStr">
+        <is>
+          <t>Balrampur Chini Mills Limited</t>
+        </is>
+      </c>
+      <c r="C156" s="117" t="inlineStr">
+        <is>
+          <t>INE119A01028</t>
+        </is>
+      </c>
+      <c r="D156" s="117" t="inlineStr">
+        <is>
+          <t>Agricultural Food &amp; other Products</t>
+        </is>
+      </c>
+      <c r="E156" s="52" t="n">
+        <v>344</v>
+      </c>
+      <c r="F156" s="46" t="n">
+        <v>1.91</v>
+      </c>
+      <c r="G156" s="137" t="n">
+        <v>0.0028</v>
+      </c>
+      <c r="J156" s="46" t="n"/>
+    </row>
+    <row r="157">
+      <c r="A157" s="117" t="n">
+        <v>150</v>
+      </c>
+      <c r="B157" s="117" t="inlineStr">
+        <is>
+          <t>NCC Limited</t>
+        </is>
+      </c>
+      <c r="C157" s="117" t="inlineStr">
+        <is>
+          <t>INE868B01028</t>
+        </is>
+      </c>
+      <c r="D157" s="117" t="inlineStr">
+        <is>
+          <t>Construction</t>
+        </is>
+      </c>
+      <c r="E157" s="52" t="n">
+        <v>1280</v>
+      </c>
+      <c r="F157" s="46" t="n">
+        <v>1.9</v>
+      </c>
+      <c r="G157" s="137" t="n">
+        <v>0.0028</v>
+      </c>
+      <c r="J157" s="46" t="n"/>
+    </row>
+    <row r="158">
+      <c r="A158" s="117" t="n">
+        <v>151</v>
+      </c>
+      <c r="B158" s="117" t="inlineStr">
+        <is>
+          <t>Paradeep Phosphates Limited</t>
+        </is>
+      </c>
+      <c r="C158" s="117" t="inlineStr">
+        <is>
+          <t>INE088F01024</t>
+        </is>
+      </c>
+      <c r="D158" s="117" t="inlineStr">
+        <is>
+          <t>Fertilizers &amp; Agrochemicals</t>
+        </is>
+      </c>
+      <c r="E158" s="52" t="n">
+        <v>1368</v>
+      </c>
+      <c r="F158" s="46" t="n">
+        <v>1.86</v>
+      </c>
+      <c r="G158" s="137" t="n">
+        <v>0.0028</v>
+      </c>
+      <c r="J158" s="46" t="n"/>
+    </row>
+    <row r="159">
+      <c r="A159" s="117" t="n">
+        <v>152</v>
+      </c>
+      <c r="B159" s="117" t="inlineStr">
+        <is>
+          <t>Chalet Hotels Limited</t>
+        </is>
+      </c>
+      <c r="C159" s="117" t="inlineStr">
+        <is>
+          <t>INE427F01016</t>
+        </is>
+      </c>
+      <c r="D159" s="117" t="inlineStr">
+        <is>
+          <t>Leisure Services</t>
+        </is>
+      </c>
+      <c r="E159" s="52" t="n">
+        <v>227</v>
+      </c>
+      <c r="F159" s="46" t="n">
+        <v>1.85</v>
+      </c>
+      <c r="G159" s="137" t="n">
+        <v>0.0027</v>
+      </c>
+      <c r="J159" s="46" t="n"/>
+    </row>
+    <row r="160">
+      <c r="A160" s="117" t="n">
+        <v>153</v>
+      </c>
+      <c r="B160" s="117" t="inlineStr">
+        <is>
+          <t>Indiamart Intermesh Limited</t>
+        </is>
+      </c>
+      <c r="C160" s="117" t="inlineStr">
+        <is>
+          <t>INE933S01016</t>
+        </is>
+      </c>
+      <c r="D160" s="117" t="inlineStr">
+        <is>
+          <t>Retailing</t>
+        </is>
+      </c>
+      <c r="E160" s="52" t="n">
+        <v>97</v>
+      </c>
+      <c r="F160" s="46" t="n">
+        <v>1.85</v>
+      </c>
+      <c r="G160" s="137" t="n">
+        <v>0.0027</v>
+      </c>
+      <c r="J160" s="46" t="n"/>
+    </row>
+    <row r="161">
+      <c r="A161" s="117" t="n">
+        <v>154</v>
+      </c>
+      <c r="B161" s="117" t="inlineStr">
+        <is>
+          <t>Ramkrishna Forgings Limited</t>
+        </is>
+      </c>
+      <c r="C161" s="117" t="inlineStr">
+        <is>
+          <t>INE399G01023</t>
+        </is>
+      </c>
+      <c r="D161" s="117" t="inlineStr">
+        <is>
+          <t>Auto Components</t>
+        </is>
+      </c>
+      <c r="E161" s="52" t="n">
+        <v>327</v>
+      </c>
+      <c r="F161" s="46" t="n">
+        <v>1.85</v>
+      </c>
+      <c r="G161" s="137" t="n">
+        <v>0.0027</v>
+      </c>
+      <c r="J161" s="46" t="n"/>
+    </row>
+    <row r="162">
+      <c r="A162" s="117" t="n">
+        <v>155</v>
+      </c>
+      <c r="B162" s="117" t="inlineStr">
+        <is>
+          <t>CIE Automotive India Limited</t>
+        </is>
+      </c>
+      <c r="C162" s="117" t="inlineStr">
+        <is>
+          <t>INE536H01010</t>
+        </is>
+      </c>
+      <c r="D162" s="117" t="inlineStr">
+        <is>
+          <t>Auto Components</t>
+        </is>
+      </c>
+      <c r="E162" s="52" t="n">
+        <v>403</v>
+      </c>
+      <c r="F162" s="46" t="n">
+        <v>1.84</v>
+      </c>
+      <c r="G162" s="137" t="n">
+        <v>0.0027</v>
+      </c>
+      <c r="J162" s="46" t="n"/>
+    </row>
+    <row r="163">
+      <c r="A163" s="117" t="n">
+        <v>156</v>
+      </c>
+      <c r="B163" s="117" t="inlineStr">
+        <is>
+          <t>Gillette India Limited</t>
+        </is>
+      </c>
+      <c r="C163" s="117" t="inlineStr">
+        <is>
+          <t>INE322A01010</t>
+        </is>
+      </c>
+      <c r="D163" s="117" t="inlineStr">
+        <is>
+          <t>Personal Products</t>
+        </is>
+      </c>
+      <c r="E163" s="52" t="n">
+        <v>24</v>
+      </c>
+      <c r="F163" s="46" t="n">
+        <v>1.84</v>
+      </c>
+      <c r="G163" s="137" t="n">
+        <v>0.0027</v>
+      </c>
+      <c r="J163" s="46" t="n"/>
+    </row>
+    <row r="164">
+      <c r="A164" s="117" t="n">
+        <v>157</v>
+      </c>
+      <c r="B164" s="117" t="inlineStr">
+        <is>
+          <t>Lemon Tree Hotels Limited</t>
+        </is>
+      </c>
+      <c r="C164" s="117" t="inlineStr">
+        <is>
+          <t>INE970X01018</t>
+        </is>
+      </c>
+      <c r="D164" s="117" t="inlineStr">
+        <is>
+          <t>Leisure Services</t>
+        </is>
+      </c>
+      <c r="E164" s="52" t="n">
+        <v>1572</v>
+      </c>
+      <c r="F164" s="46" t="n">
+        <v>1.83</v>
+      </c>
+      <c r="G164" s="137" t="n">
+        <v>0.0027</v>
+      </c>
+      <c r="J164" s="46" t="n"/>
+    </row>
+    <row r="165">
+      <c r="A165" s="117" t="n">
+        <v>158</v>
+      </c>
+      <c r="B165" s="117" t="inlineStr">
+        <is>
+          <t>Chennai Petroleum Corporation Limited</t>
+        </is>
+      </c>
+      <c r="C165" s="117" t="inlineStr">
+        <is>
+          <t>INE178A01016</t>
+        </is>
+      </c>
+      <c r="D165" s="117" t="inlineStr">
+        <is>
+          <t>Petroleum Products</t>
+        </is>
+      </c>
+      <c r="E165" s="52" t="n">
+        <v>155</v>
+      </c>
+      <c r="F165" s="46" t="n">
+        <v>1.79</v>
+      </c>
+      <c r="G165" s="137" t="n">
+        <v>0.0027</v>
+      </c>
+      <c r="J165" s="46" t="n"/>
+    </row>
+    <row r="166">
+      <c r="A166" s="117" t="n">
+        <v>159</v>
+      </c>
+      <c r="B166" s="117" t="inlineStr">
+        <is>
+          <t>Minda Corporation Limited</t>
+        </is>
+      </c>
+      <c r="C166" s="117" t="inlineStr">
+        <is>
+          <t>INE842C01021</t>
+        </is>
+      </c>
+      <c r="D166" s="117" t="inlineStr">
+        <is>
+          <t>Auto Components</t>
+        </is>
+      </c>
+      <c r="E166" s="52" t="n">
+        <v>257</v>
+      </c>
+      <c r="F166" s="46" t="n">
+        <v>1.79</v>
+      </c>
+      <c r="G166" s="137" t="n">
+        <v>0.0027</v>
+      </c>
+      <c r="J166" s="46" t="n"/>
+    </row>
+    <row r="167">
+      <c r="A167" s="117" t="n">
+        <v>160</v>
+      </c>
+      <c r="B167" s="117" t="inlineStr">
+        <is>
+          <t>PCBL Chemical Limited</t>
+        </is>
+      </c>
+      <c r="C167" s="117" t="inlineStr">
+        <is>
+          <t>INE602A01031</t>
+        </is>
+      </c>
+      <c r="D167" s="117" t="inlineStr">
+        <is>
+          <t>Chemicals &amp; Petrochemicals</t>
+        </is>
+      </c>
+      <c r="E167" s="52" t="n">
+        <v>554</v>
+      </c>
+      <c r="F167" s="46" t="n">
+        <v>1.78</v>
+      </c>
+      <c r="G167" s="137" t="n">
+        <v>0.0026</v>
+      </c>
+      <c r="J167" s="46" t="n"/>
+    </row>
+    <row r="168">
+      <c r="A168" s="117" t="n">
+        <v>161</v>
+      </c>
+      <c r="B168" s="117" t="inlineStr">
+        <is>
+          <t>Aditya Birla Lifestyle Brands Limited</t>
+        </is>
+      </c>
+      <c r="C168" s="117" t="inlineStr">
+        <is>
+          <t>INE14LE01019</t>
+        </is>
+      </c>
+      <c r="D168" s="117" t="inlineStr">
+        <is>
+          <t>Retailing</t>
+        </is>
+      </c>
+      <c r="E168" s="52" t="n">
+        <v>1837</v>
+      </c>
+      <c r="F168" s="46" t="n">
+        <v>1.77</v>
+      </c>
+      <c r="G168" s="137" t="n">
+        <v>0.0026</v>
+      </c>
+      <c r="J168" s="46" t="n"/>
+    </row>
+    <row r="169">
+      <c r="A169" s="117" t="n">
+        <v>162</v>
+      </c>
+      <c r="B169" s="117" t="inlineStr">
+        <is>
+          <t>Zydus Wellness Limited</t>
+        </is>
+      </c>
+      <c r="C169" s="117" t="inlineStr">
+        <is>
+          <t>INE768C01028</t>
+        </is>
+      </c>
+      <c r="D169" s="117" t="inlineStr">
+        <is>
+          <t>Food Products</t>
+        </is>
+      </c>
+      <c r="E169" s="52" t="n">
+        <v>307</v>
+      </c>
+      <c r="F169" s="46" t="n">
+        <v>1.77</v>
+      </c>
+      <c r="G169" s="137" t="n">
+        <v>0.0026</v>
+      </c>
+      <c r="J169" s="46" t="n"/>
+    </row>
+    <row r="170">
+      <c r="A170" s="117" t="n">
+        <v>163</v>
+      </c>
+      <c r="B170" s="117" t="inlineStr">
+        <is>
+          <t>Aadhar Housing Finance Limited</t>
+        </is>
+      </c>
+      <c r="C170" s="117" t="inlineStr">
+        <is>
+          <t>INE883F01010</t>
+        </is>
+      </c>
+      <c r="D170" s="117" t="inlineStr">
+        <is>
+          <t>Finance</t>
+        </is>
+      </c>
+      <c r="E170" s="52" t="n">
+        <v>341</v>
+      </c>
+      <c r="F170" s="46" t="n">
+        <v>1.76</v>
+      </c>
+      <c r="G170" s="137" t="n">
+        <v>0.0026</v>
+      </c>
+      <c r="J170" s="46" t="n"/>
+    </row>
+    <row r="171">
+      <c r="A171" s="117" t="n">
+        <v>164</v>
+      </c>
+      <c r="B171" s="117" t="inlineStr">
+        <is>
+          <t>Central Bank of India</t>
+        </is>
+      </c>
+      <c r="C171" s="117" t="inlineStr">
+        <is>
+          <t>INE483A01010</t>
+        </is>
+      </c>
+      <c r="D171" s="117" t="inlineStr">
+        <is>
+          <t>Banks</t>
+        </is>
+      </c>
+      <c r="E171" s="52" t="n">
+        <v>5398</v>
+      </c>
+      <c r="F171" s="46" t="n">
+        <v>1.76</v>
+      </c>
+      <c r="G171" s="137" t="n">
+        <v>0.0026</v>
+      </c>
+      <c r="J171" s="46" t="n"/>
+    </row>
+    <row r="172">
+      <c r="A172" s="117" t="n">
+        <v>165</v>
+      </c>
+      <c r="B172" s="117" t="inlineStr">
+        <is>
+          <t>JSW Dulux Limited</t>
+        </is>
+      </c>
+      <c r="C172" s="117" t="inlineStr">
+        <is>
+          <t>INE133A01011</t>
+        </is>
+      </c>
+      <c r="D172" s="117" t="inlineStr">
+        <is>
+          <t>Consumer Durables</t>
+        </is>
+      </c>
+      <c r="E172" s="52" t="n">
+        <v>54</v>
+      </c>
+      <c r="F172" s="46" t="n">
+        <v>1.74</v>
+      </c>
+      <c r="G172" s="137" t="n">
+        <v>0.0026</v>
+      </c>
+      <c r="J172" s="46" t="n"/>
+    </row>
+    <row r="173">
+      <c r="A173" s="117" t="n">
+        <v>166</v>
+      </c>
+      <c r="B173" s="117" t="inlineStr">
+        <is>
+          <t>Indegene Limited</t>
+        </is>
+      </c>
+      <c r="C173" s="117" t="inlineStr">
+        <is>
+          <t>INE065X01017</t>
+        </is>
+      </c>
+      <c r="D173" s="117" t="inlineStr">
+        <is>
+          <t>Healthcare Services</t>
+        </is>
+      </c>
+      <c r="E173" s="52" t="n">
+        <v>328</v>
+      </c>
+      <c r="F173" s="46" t="n">
+        <v>1.72</v>
+      </c>
+      <c r="G173" s="137" t="n">
+        <v>0.0026</v>
+      </c>
+      <c r="J173" s="46" t="n"/>
+    </row>
+    <row r="174">
+      <c r="A174" s="117" t="n">
+        <v>167</v>
+      </c>
+      <c r="B174" s="117" t="inlineStr">
+        <is>
+          <t>eClerx Services Limited</t>
+        </is>
+      </c>
+      <c r="C174" s="117" t="inlineStr">
+        <is>
+          <t>INE738I01010</t>
+        </is>
+      </c>
+      <c r="D174" s="117" t="inlineStr">
+        <is>
+          <t>Commercial Services &amp; Supplies</t>
+        </is>
+      </c>
+      <c r="E174" s="52" t="n">
+        <v>130</v>
+      </c>
+      <c r="F174" s="46" t="n">
+        <v>1.72</v>
+      </c>
+      <c r="G174" s="137" t="n">
+        <v>0.0026</v>
+      </c>
+      <c r="J174" s="46" t="n"/>
+    </row>
+    <row r="175">
+      <c r="A175" s="117" t="n">
+        <v>168</v>
+      </c>
+      <c r="B175" s="117" t="inlineStr">
+        <is>
+          <t>Fertilisers and Chemicals Travancore Limited</t>
+        </is>
+      </c>
+      <c r="C175" s="117" t="inlineStr">
+        <is>
+          <t>INE188A01015</t>
+        </is>
+      </c>
+      <c r="D175" s="117" t="inlineStr">
+        <is>
+          <t>Fertilizers &amp; Agrochemicals</t>
+        </is>
+      </c>
+      <c r="E175" s="52" t="n">
+        <v>197</v>
+      </c>
+      <c r="F175" s="46" t="n">
+        <v>1.72</v>
+      </c>
+      <c r="G175" s="137" t="n">
+        <v>0.0026</v>
+      </c>
+      <c r="J175" s="46" t="n"/>
+    </row>
+    <row r="176">
+      <c r="A176" s="117" t="n">
+        <v>169</v>
+      </c>
+      <c r="B176" s="117" t="inlineStr">
+        <is>
+          <t>Tenneco Clean Air India Limited</t>
+        </is>
+      </c>
+      <c r="C176" s="117" t="inlineStr">
+        <is>
+          <t>INE19RI01016</t>
+        </is>
+      </c>
+      <c r="D176" s="117" t="inlineStr">
+        <is>
+          <t>Auto Components</t>
+        </is>
+      </c>
+      <c r="E176" s="52" t="n">
+        <v>288</v>
+      </c>
+      <c r="F176" s="46" t="n">
+        <v>1.71</v>
+      </c>
+      <c r="G176" s="137" t="n">
+        <v>0.0025</v>
+      </c>
+      <c r="J176" s="46" t="n"/>
+    </row>
+    <row r="177">
+      <c r="A177" s="117" t="n">
+        <v>170</v>
+      </c>
+      <c r="B177" s="117" t="inlineStr">
+        <is>
+          <t>Techno Electric &amp; Engineering Company Limited</t>
+        </is>
+      </c>
+      <c r="C177" s="117" t="inlineStr">
+        <is>
+          <t>INE285K01026</t>
+        </is>
+      </c>
+      <c r="D177" s="117" t="inlineStr">
+        <is>
+          <t>Construction</t>
+        </is>
+      </c>
+      <c r="E177" s="52" t="n">
+        <v>161</v>
+      </c>
+      <c r="F177" s="46" t="n">
+        <v>1.7</v>
+      </c>
+      <c r="G177" s="137" t="n">
+        <v>0.0025</v>
+      </c>
+      <c r="J177" s="46" t="n"/>
+    </row>
+    <row r="178">
+      <c r="A178" s="117" t="n">
+        <v>171</v>
+      </c>
+      <c r="B178" s="117" t="inlineStr">
+        <is>
+          <t>Niva Bupa Health Insurance Company Limited</t>
+        </is>
+      </c>
+      <c r="C178" s="117" t="inlineStr">
+        <is>
+          <t>INE995S01015</t>
+        </is>
+      </c>
+      <c r="D178" s="117" t="inlineStr">
+        <is>
+          <t>Insurance</t>
+        </is>
+      </c>
+      <c r="E178" s="52" t="n">
+        <v>1956</v>
+      </c>
+      <c r="F178" s="46" t="n">
+        <v>1.65</v>
+      </c>
+      <c r="G178" s="137" t="n">
+        <v>0.0025</v>
+      </c>
+      <c r="J178" s="46" t="n"/>
+    </row>
+    <row r="179">
+      <c r="A179" s="117" t="n">
+        <v>172</v>
+      </c>
+      <c r="B179" s="117" t="inlineStr">
+        <is>
+          <t>Sonata Software Limited</t>
+        </is>
+      </c>
+      <c r="C179" s="117" t="inlineStr">
+        <is>
+          <t>INE269A01021</t>
+        </is>
+      </c>
+      <c r="D179" s="117" t="inlineStr">
+        <is>
+          <t>IT - Software</t>
+        </is>
+      </c>
+      <c r="E179" s="52" t="n">
+        <v>616</v>
+      </c>
+      <c r="F179" s="46" t="n">
+        <v>1.65</v>
+      </c>
+      <c r="G179" s="137" t="n">
+        <v>0.0024</v>
+      </c>
+      <c r="J179" s="46" t="n"/>
+    </row>
+    <row r="180">
+      <c r="A180" s="117" t="n">
+        <v>173</v>
+      </c>
+      <c r="B180" s="117" t="inlineStr">
+        <is>
+          <t>Sumitomo Chemical India Limited</t>
+        </is>
+      </c>
+      <c r="C180" s="117" t="inlineStr">
+        <is>
+          <t>INE258G01013</t>
+        </is>
+      </c>
+      <c r="D180" s="117" t="inlineStr">
+        <is>
+          <t>Fertilizers &amp; Agrochemicals</t>
+        </is>
+      </c>
+      <c r="E180" s="52" t="n">
+        <v>389</v>
+      </c>
+      <c r="F180" s="46" t="n">
+        <v>1.64</v>
+      </c>
+      <c r="G180" s="137" t="n">
+        <v>0.0024</v>
+      </c>
+      <c r="J180" s="46" t="n"/>
+    </row>
+    <row r="181">
+      <c r="A181" s="117" t="n">
+        <v>174</v>
+      </c>
+      <c r="B181" s="117" t="inlineStr">
+        <is>
+          <t>Shipping Corporation of India Limited</t>
+        </is>
+      </c>
+      <c r="C181" s="117" t="inlineStr">
+        <is>
+          <t>INE109A01011</t>
+        </is>
+      </c>
+      <c r="D181" s="117" t="inlineStr">
+        <is>
+          <t>Transport Services</t>
+        </is>
+      </c>
+      <c r="E181" s="52" t="n">
+        <v>536</v>
+      </c>
+      <c r="F181" s="46" t="n">
+        <v>1.64</v>
+      </c>
+      <c r="G181" s="137" t="n">
+        <v>0.0024</v>
+      </c>
+      <c r="J181" s="46" t="n"/>
+    </row>
+    <row r="182">
+      <c r="A182" s="117" t="n">
+        <v>175</v>
+      </c>
+      <c r="B182" s="117" t="inlineStr">
+        <is>
+          <t>Gravita India Limited</t>
+        </is>
+      </c>
+      <c r="C182" s="117" t="inlineStr">
+        <is>
+          <t>INE024L01027</t>
+        </is>
+      </c>
+      <c r="D182" s="117" t="inlineStr">
+        <is>
+          <t>Minerals &amp; Mining</t>
+        </is>
+      </c>
+      <c r="E182" s="52" t="n">
+        <v>100</v>
+      </c>
+      <c r="F182" s="46" t="n">
+        <v>1.63</v>
+      </c>
+      <c r="G182" s="137" t="n">
+        <v>0.0024</v>
+      </c>
+      <c r="J182" s="46" t="n"/>
+    </row>
+    <row r="183">
+      <c r="A183" s="117" t="n">
+        <v>176</v>
+      </c>
+      <c r="B183" s="117" t="inlineStr">
+        <is>
+          <t>Caplin Point Laboratories Limited</t>
+        </is>
+      </c>
+      <c r="C183" s="117" t="inlineStr">
+        <is>
+          <t>INE475E01026</t>
+        </is>
+      </c>
+      <c r="D183" s="117" t="inlineStr">
+        <is>
+          <t>Pharmaceuticals &amp; Biotechnology</t>
+        </is>
+      </c>
+      <c r="E183" s="52" t="n">
+        <v>62</v>
+      </c>
+      <c r="F183" s="46" t="n">
+        <v>1.63</v>
+      </c>
+      <c r="G183" s="137" t="n">
+        <v>0.0024</v>
+      </c>
+      <c r="J183" s="46" t="n"/>
+    </row>
+    <row r="184">
+      <c r="A184" s="117" t="n">
+        <v>177</v>
+      </c>
+      <c r="B184" s="117" t="inlineStr">
+        <is>
+          <t>Sun TV Network Limited</t>
+        </is>
+      </c>
+      <c r="C184" s="117" t="inlineStr">
+        <is>
+          <t>INE424H01027</t>
+        </is>
+      </c>
+      <c r="D184" s="117" t="inlineStr">
+        <is>
+          <t>Entertainment</t>
+        </is>
+      </c>
+      <c r="E184" s="52" t="n">
+        <v>315</v>
+      </c>
+      <c r="F184" s="46" t="n">
+        <v>1.62</v>
+      </c>
+      <c r="G184" s="137" t="n">
+        <v>0.0024</v>
+      </c>
+      <c r="J184" s="46" t="n"/>
+    </row>
+    <row r="185">
+      <c r="A185" s="117" t="n">
+        <v>178</v>
+      </c>
+      <c r="B185" s="117" t="inlineStr">
+        <is>
+          <t>Jubilant Ingrevia Limited</t>
+        </is>
+      </c>
+      <c r="C185" s="117" t="inlineStr">
+        <is>
+          <t>INE0BY001018</t>
+        </is>
+      </c>
+      <c r="D185" s="117" t="inlineStr">
+        <is>
+          <t>Chemicals &amp; Petrochemicals</t>
+        </is>
+      </c>
+      <c r="E185" s="52" t="n">
+        <v>267</v>
+      </c>
+      <c r="F185" s="46" t="n">
+        <v>1.62</v>
+      </c>
+      <c r="G185" s="137" t="n">
+        <v>0.0024</v>
+      </c>
+      <c r="J185" s="46" t="n"/>
+    </row>
+    <row r="186">
+      <c r="A186" s="117" t="n">
+        <v>179</v>
+      </c>
+      <c r="B186" s="117" t="inlineStr">
+        <is>
+          <t>Tejas Networks Limited</t>
+        </is>
+      </c>
+      <c r="C186" s="117" t="inlineStr">
+        <is>
+          <t>INE010J01012</t>
+        </is>
+      </c>
+      <c r="D186" s="117" t="inlineStr">
+        <is>
+          <t>Telecom - Equipment &amp; Accessories</t>
+        </is>
+      </c>
+      <c r="E186" s="52" t="n">
+        <v>263</v>
+      </c>
+      <c r="F186" s="46" t="n">
+        <v>1.61</v>
+      </c>
+      <c r="G186" s="137" t="n">
+        <v>0.0024</v>
+      </c>
+      <c r="J186" s="46" t="n"/>
+    </row>
+    <row r="187">
+      <c r="A187" s="117" t="n">
+        <v>180</v>
+      </c>
+      <c r="B187" s="117" t="inlineStr">
+        <is>
+          <t>LT Foods Limited</t>
+        </is>
+      </c>
+      <c r="C187" s="117" t="inlineStr">
+        <is>
+          <t>INE818H01020</t>
+        </is>
+      </c>
+      <c r="D187" s="117" t="inlineStr">
+        <is>
+          <t>Agricultural Food &amp; other Products</t>
+        </is>
+      </c>
+      <c r="E187" s="52" t="n">
+        <v>436</v>
+      </c>
+      <c r="F187" s="46" t="n">
+        <v>1.6</v>
+      </c>
+      <c r="G187" s="137" t="n">
+        <v>0.0024</v>
+      </c>
+      <c r="J187" s="46" t="n"/>
+    </row>
+    <row r="188">
+      <c r="A188" s="117" t="n">
+        <v>181</v>
+      </c>
+      <c r="B188" s="117" t="inlineStr">
+        <is>
+          <t>Brainbees Solutions Limited</t>
+        </is>
+      </c>
+      <c r="C188" s="117" t="inlineStr">
+        <is>
+          <t>INE02RE01045</t>
+        </is>
+      </c>
+      <c r="D188" s="117" t="inlineStr">
+        <is>
+          <t>Retailing</t>
+        </is>
+      </c>
+      <c r="E188" s="52" t="n">
+        <v>716</v>
+      </c>
+      <c r="F188" s="46" t="n">
+        <v>1.6</v>
+      </c>
+      <c r="G188" s="137" t="n">
+        <v>0.0024</v>
+      </c>
+      <c r="J188" s="46" t="n"/>
+    </row>
+    <row r="189">
+      <c r="A189" s="117" t="n">
+        <v>182</v>
+      </c>
+      <c r="B189" s="117" t="inlineStr">
+        <is>
+          <t>Welspun Living Limited</t>
+        </is>
+      </c>
+      <c r="C189" s="117" t="inlineStr">
+        <is>
+          <t>INE192B01031</t>
+        </is>
+      </c>
+      <c r="D189" s="117" t="inlineStr">
+        <is>
+          <t>Textiles &amp; Apparels</t>
+        </is>
+      </c>
+      <c r="E189" s="52" t="n">
+        <v>1005</v>
+      </c>
+      <c r="F189" s="46" t="n">
+        <v>1.6</v>
+      </c>
+      <c r="G189" s="137" t="n">
+        <v>0.0024</v>
+      </c>
+      <c r="J189" s="46" t="n"/>
+    </row>
+    <row r="190">
+      <c r="A190" s="117" t="n">
+        <v>183</v>
+      </c>
+      <c r="B190" s="117" t="inlineStr">
+        <is>
+          <t>Tbo Tek Limited</t>
+        </is>
+      </c>
+      <c r="C190" s="117" t="inlineStr">
+        <is>
+          <t>INE673O01025</t>
+        </is>
+      </c>
+      <c r="D190" s="117" t="inlineStr">
+        <is>
+          <t>Leisure Services</t>
+        </is>
+      </c>
+      <c r="E190" s="52" t="n">
+        <v>111</v>
+      </c>
+      <c r="F190" s="46" t="n">
+        <v>1.59</v>
+      </c>
+      <c r="G190" s="137" t="n">
+        <v>0.0024</v>
+      </c>
+      <c r="J190" s="46" t="n"/>
+    </row>
+    <row r="191">
+      <c r="A191" s="117" t="n">
+        <v>184</v>
+      </c>
+      <c r="B191" s="117" t="inlineStr">
+        <is>
+          <t>IFCI Limited</t>
+        </is>
+      </c>
+      <c r="C191" s="117" t="inlineStr">
+        <is>
+          <t>INE039A01010</t>
+        </is>
+      </c>
+      <c r="D191" s="117" t="inlineStr">
+        <is>
+          <t>Finance</t>
+        </is>
+      </c>
+      <c r="E191" s="52" t="n">
+        <v>2105</v>
+      </c>
+      <c r="F191" s="46" t="n">
+        <v>1.58</v>
+      </c>
+      <c r="G191" s="137" t="n">
+        <v>0.0023</v>
+      </c>
+      <c r="J191" s="46" t="n"/>
+    </row>
+    <row r="192">
+      <c r="A192" s="117" t="n">
+        <v>185</v>
+      </c>
+      <c r="B192" s="117" t="inlineStr">
+        <is>
+          <t>Bayer Cropscience Limited</t>
+        </is>
+      </c>
+      <c r="C192" s="117" t="inlineStr">
+        <is>
+          <t>INE462A01022</t>
+        </is>
+      </c>
+      <c r="D192" s="117" t="inlineStr">
+        <is>
+          <t>Fertilizers &amp; Agrochemicals</t>
+        </is>
+      </c>
+      <c r="E192" s="52" t="n">
+        <v>38</v>
+      </c>
+      <c r="F192" s="46" t="n">
+        <v>1.58</v>
+      </c>
+      <c r="G192" s="137" t="n">
+        <v>0.0023</v>
+      </c>
+      <c r="J192" s="46" t="n"/>
+    </row>
+    <row r="193">
+      <c r="A193" s="117" t="n">
+        <v>186</v>
+      </c>
+      <c r="B193" s="117" t="inlineStr">
+        <is>
+          <t>Indian Overseas Bank</t>
+        </is>
+      </c>
+      <c r="C193" s="117" t="inlineStr">
+        <is>
+          <t>INE565A01014</t>
+        </is>
+      </c>
+      <c r="D193" s="117" t="inlineStr">
+        <is>
+          <t>Banks</t>
+        </is>
+      </c>
+      <c r="E193" s="52" t="n">
+        <v>4619</v>
+      </c>
+      <c r="F193" s="46" t="n">
+        <v>1.57</v>
+      </c>
+      <c r="G193" s="137" t="n">
+        <v>0.0023</v>
+      </c>
+      <c r="J193" s="46" t="n"/>
+    </row>
+    <row r="194">
+      <c r="A194" s="117" t="n">
+        <v>187</v>
+      </c>
+      <c r="B194" s="117" t="inlineStr">
+        <is>
+          <t>NMDC Steel Limited</t>
+        </is>
+      </c>
+      <c r="C194" s="117" t="inlineStr">
+        <is>
+          <t>INE0NNS01018</t>
+        </is>
+      </c>
+      <c r="D194" s="117" t="inlineStr">
+        <is>
+          <t>Ferrous Metals</t>
+        </is>
+      </c>
+      <c r="E194" s="52" t="n">
+        <v>3646</v>
+      </c>
+      <c r="F194" s="46" t="n">
+        <v>1.56</v>
+      </c>
+      <c r="G194" s="137" t="n">
+        <v>0.0023</v>
+      </c>
+      <c r="J194" s="46" t="n"/>
+    </row>
+    <row r="195">
+      <c r="A195" s="117" t="n">
+        <v>188</v>
+      </c>
+      <c r="B195" s="117" t="inlineStr">
+        <is>
+          <t>JK Tyre &amp; Industries Limited</t>
+        </is>
+      </c>
+      <c r="C195" s="117" t="inlineStr">
+        <is>
+          <t>INE573A01042</t>
+        </is>
+      </c>
+      <c r="D195" s="117" t="inlineStr">
+        <is>
+          <t>Auto Components</t>
+        </is>
+      </c>
+      <c r="E195" s="52" t="n">
+        <v>396</v>
+      </c>
+      <c r="F195" s="46" t="n">
+        <v>1.56</v>
+      </c>
+      <c r="G195" s="137" t="n">
+        <v>0.0023</v>
+      </c>
+      <c r="J195" s="46" t="n"/>
+    </row>
+    <row r="196">
+      <c r="A196" s="117" t="n">
+        <v>189</v>
+      </c>
+      <c r="B196" s="117" t="inlineStr">
+        <is>
+          <t>Afcons Infrastructure Limited</t>
+        </is>
+      </c>
+      <c r="C196" s="117" t="inlineStr">
+        <is>
+          <t>INE101I01011</t>
+        </is>
+      </c>
+      <c r="D196" s="117" t="inlineStr">
+        <is>
+          <t>Construction</t>
+        </is>
+      </c>
+      <c r="E196" s="52" t="n">
+        <v>495</v>
+      </c>
+      <c r="F196" s="46" t="n">
+        <v>1.55</v>
+      </c>
+      <c r="G196" s="137" t="n">
+        <v>0.0023</v>
+      </c>
+      <c r="J196" s="46" t="n"/>
+    </row>
+    <row r="197">
+      <c r="A197" s="117" t="n">
+        <v>190</v>
+      </c>
+      <c r="B197" s="117" t="inlineStr">
+        <is>
+          <t>Zensar Technologies Limited</t>
+        </is>
+      </c>
+      <c r="C197" s="117" t="inlineStr">
+        <is>
+          <t>INE520A01027</t>
+        </is>
+      </c>
+      <c r="D197" s="117" t="inlineStr">
+        <is>
+          <t>IT - Software</t>
+        </is>
+      </c>
+      <c r="E197" s="52" t="n">
+        <v>363</v>
+      </c>
+      <c r="F197" s="46" t="n">
+        <v>1.54</v>
+      </c>
+      <c r="G197" s="137" t="n">
+        <v>0.0023</v>
+      </c>
+      <c r="J197" s="46" t="n"/>
+    </row>
+    <row r="198">
+      <c r="A198" s="117" t="n">
+        <v>191</v>
+      </c>
+      <c r="B198" s="117" t="inlineStr">
+        <is>
+          <t>Gujarat Mineral Development Corporation Limited</t>
+        </is>
+      </c>
+      <c r="C198" s="117" t="inlineStr">
+        <is>
+          <t>INE131A01031</t>
+        </is>
+      </c>
+      <c r="D198" s="117" t="inlineStr">
+        <is>
+          <t>Minerals &amp; Mining</t>
+        </is>
+      </c>
+      <c r="E198" s="52" t="n">
+        <v>264</v>
+      </c>
+      <c r="F198" s="46" t="n">
+        <v>1.54</v>
+      </c>
+      <c r="G198" s="137" t="n">
+        <v>0.0023</v>
+      </c>
+      <c r="J198" s="46" t="n"/>
+    </row>
+    <row r="199">
+      <c r="A199" s="117" t="n">
+        <v>192</v>
+      </c>
+      <c r="B199" s="117" t="inlineStr">
+        <is>
+          <t>BIRLASOFT LIMITED</t>
+        </is>
+      </c>
+      <c r="C199" s="117" t="inlineStr">
+        <is>
+          <t>INE836A01035</t>
+        </is>
+      </c>
+      <c r="D199" s="117" t="inlineStr">
+        <is>
+          <t>IT - Software</t>
+        </is>
+      </c>
+      <c r="E199" s="52" t="n">
+        <v>526</v>
+      </c>
+      <c r="F199" s="46" t="n">
+        <v>1.51</v>
+      </c>
+      <c r="G199" s="137" t="n">
+        <v>0.0022</v>
+      </c>
+      <c r="J199" s="46" t="n"/>
+    </row>
+    <row r="200">
+      <c r="A200" s="117" t="n">
+        <v>193</v>
+      </c>
+      <c r="B200" s="117" t="inlineStr">
+        <is>
+          <t>Devyani International Limited</t>
+        </is>
+      </c>
+      <c r="C200" s="117" t="inlineStr">
+        <is>
+          <t>INE872J01023</t>
+        </is>
+      </c>
+      <c r="D200" s="117" t="inlineStr">
+        <is>
+          <t>Leisure Services</t>
+        </is>
+      </c>
+      <c r="E200" s="52" t="n">
+        <v>1347</v>
+      </c>
+      <c r="F200" s="46" t="n">
+        <v>1.5</v>
+      </c>
+      <c r="G200" s="137" t="n">
+        <v>0.0022</v>
+      </c>
+      <c r="J200" s="46" t="n"/>
+    </row>
+    <row r="201">
+      <c r="A201" s="117" t="n">
+        <v>194</v>
+      </c>
+      <c r="B201" s="117" t="inlineStr">
+        <is>
+          <t>JM Financial Limited</t>
+        </is>
+      </c>
+      <c r="C201" s="117" t="inlineStr">
+        <is>
+          <t>INE780C01023</t>
+        </is>
+      </c>
+      <c r="D201" s="117" t="inlineStr">
+        <is>
+          <t>Finance</t>
+        </is>
+      </c>
+      <c r="E201" s="52" t="n">
+        <v>1219</v>
+      </c>
+      <c r="F201" s="46" t="n">
+        <v>1.49</v>
+      </c>
+      <c r="G201" s="137" t="n">
+        <v>0.0022</v>
+      </c>
+      <c r="J201" s="46" t="n"/>
+    </row>
+    <row r="202">
+      <c r="A202" s="117" t="n">
+        <v>195</v>
+      </c>
+      <c r="B202" s="117" t="inlineStr">
+        <is>
+          <t>Elecon Engineering Company Limited</t>
+        </is>
+      </c>
+      <c r="C202" s="117" t="inlineStr">
+        <is>
+          <t>INE205B01031</t>
+        </is>
+      </c>
+      <c r="D202" s="117" t="inlineStr">
+        <is>
+          <t>Electrical Equipment</t>
+        </is>
+      </c>
+      <c r="E202" s="52" t="n">
+        <v>279</v>
+      </c>
+      <c r="F202" s="46" t="n">
+        <v>1.49</v>
+      </c>
+      <c r="G202" s="137" t="n">
+        <v>0.0022</v>
+      </c>
+      <c r="J202" s="46" t="n"/>
+    </row>
+    <row r="203">
+      <c r="A203" s="117" t="n">
+        <v>196</v>
+      </c>
+      <c r="B203" s="117" t="inlineStr">
+        <is>
+          <t>IDBI Bank Limited</t>
+        </is>
+      </c>
+      <c r="C203" s="117" t="inlineStr">
+        <is>
+          <t>INE008A01015</t>
+        </is>
+      </c>
+      <c r="D203" s="117" t="inlineStr">
+        <is>
+          <t>Banks</t>
+        </is>
+      </c>
+      <c r="E203" s="52" t="n">
+        <v>1774</v>
+      </c>
+      <c r="F203" s="46" t="n">
+        <v>1.48</v>
+      </c>
+      <c r="G203" s="137" t="n">
+        <v>0.0022</v>
+      </c>
+      <c r="J203" s="46" t="n"/>
+    </row>
+    <row r="204">
+      <c r="A204" s="117" t="n">
+        <v>197</v>
+      </c>
+      <c r="B204" s="117" t="inlineStr">
+        <is>
+          <t>Emmvee Photovoltaic Power Limited</t>
+        </is>
+      </c>
+      <c r="C204" s="117" t="inlineStr">
+        <is>
+          <t>INE1C6T01020</t>
+        </is>
+      </c>
+      <c r="D204" s="117" t="inlineStr">
+        <is>
+          <t>Electrical Equipment</t>
+        </is>
+      </c>
+      <c r="E204" s="52" t="n">
+        <v>425</v>
+      </c>
+      <c r="F204" s="46" t="n">
+        <v>1.46</v>
+      </c>
+      <c r="G204" s="137" t="n">
+        <v>0.0022</v>
+      </c>
+      <c r="J204" s="46" t="n"/>
+    </row>
+    <row r="205">
+      <c r="A205" s="117" t="n">
+        <v>198</v>
+      </c>
+      <c r="B205" s="117" t="inlineStr">
+        <is>
+          <t>Sarda Energy and Minerals Limited</t>
+        </is>
+      </c>
+      <c r="C205" s="117" t="inlineStr">
+        <is>
+          <t>INE385C01021</t>
+        </is>
+      </c>
+      <c r="D205" s="117" t="inlineStr">
+        <is>
+          <t>Ferrous Metals</t>
+        </is>
+      </c>
+      <c r="E205" s="52" t="n">
+        <v>291</v>
+      </c>
+      <c r="F205" s="46" t="n">
+        <v>1.44</v>
+      </c>
+      <c r="G205" s="137" t="n">
+        <v>0.0021</v>
+      </c>
+      <c r="J205" s="46" t="n"/>
+    </row>
+    <row r="206">
+      <c r="A206" s="117" t="n">
+        <v>199</v>
+      </c>
+      <c r="B206" s="117" t="inlineStr">
+        <is>
+          <t>Supreme Petrochem Limited</t>
+        </is>
+      </c>
+      <c r="C206" s="117" t="inlineStr">
+        <is>
+          <t>INE663A01033</t>
+        </is>
+      </c>
+      <c r="D206" s="117" t="inlineStr">
+        <is>
+          <t>Chemicals &amp; Petrochemicals</t>
+        </is>
+      </c>
+      <c r="E206" s="52" t="n">
+        <v>199</v>
+      </c>
+      <c r="F206" s="46" t="n">
+        <v>1.42</v>
+      </c>
+      <c r="G206" s="137" t="n">
+        <v>0.0021</v>
+      </c>
+      <c r="J206" s="46" t="n"/>
+    </row>
+    <row r="207">
+      <c r="A207" s="117" t="n">
+        <v>200</v>
+      </c>
+      <c r="B207" s="117" t="inlineStr">
+        <is>
+          <t>Urban Company Limited</t>
+        </is>
+      </c>
+      <c r="C207" s="117" t="inlineStr">
+        <is>
+          <t>INE0CAZ01013</t>
+        </is>
+      </c>
+      <c r="D207" s="117" t="inlineStr">
+        <is>
+          <t>Retailing</t>
+        </is>
+      </c>
+      <c r="E207" s="52" t="n">
+        <v>1068</v>
+      </c>
+      <c r="F207" s="46" t="n">
+        <v>1.4</v>
+      </c>
+      <c r="G207" s="137" t="n">
+        <v>0.0021</v>
+      </c>
+      <c r="J207" s="46" t="n"/>
+    </row>
+    <row r="208">
+      <c r="A208" s="117" t="n">
+        <v>201</v>
+      </c>
+      <c r="B208" s="117" t="inlineStr">
+        <is>
+          <t>Bata India Limited</t>
+        </is>
+      </c>
+      <c r="C208" s="117" t="inlineStr">
+        <is>
+          <t>INE176A01028</t>
+        </is>
+      </c>
+      <c r="D208" s="117" t="inlineStr">
+        <is>
+          <t>Consumer Durables</t>
+        </is>
+      </c>
+      <c r="E208" s="52" t="n">
+        <v>205</v>
+      </c>
+      <c r="F208" s="46" t="n">
+        <v>1.4</v>
+      </c>
+      <c r="G208" s="137" t="n">
+        <v>0.0021</v>
+      </c>
+      <c r="J208" s="46" t="n"/>
+    </row>
+    <row r="209">
+      <c r="A209" s="117" t="n">
+        <v>202</v>
+      </c>
+      <c r="B209" s="117" t="inlineStr">
+        <is>
+          <t>Swan Corp Limited</t>
+        </is>
+      </c>
+      <c r="C209" s="117" t="inlineStr">
+        <is>
+          <t>INE665A01038</t>
+        </is>
+      </c>
+      <c r="D209" s="117" t="inlineStr">
+        <is>
+          <t>Chemicals &amp; Petrochemicals</t>
+        </is>
+      </c>
+      <c r="E209" s="52" t="n">
+        <v>442</v>
+      </c>
+      <c r="F209" s="46" t="n">
+        <v>1.39</v>
+      </c>
+      <c r="G209" s="137" t="n">
+        <v>0.0021</v>
+      </c>
+      <c r="J209" s="46" t="n"/>
+    </row>
+    <row r="210">
+      <c r="A210" s="117" t="n">
+        <v>203</v>
+      </c>
+      <c r="B210" s="117" t="inlineStr">
+        <is>
+          <t>Concord Biotech Limited</t>
+        </is>
+      </c>
+      <c r="C210" s="117" t="inlineStr">
+        <is>
+          <t>INE338H01029</t>
+        </is>
+      </c>
+      <c r="D210" s="117" t="inlineStr">
+        <is>
+          <t>Pharmaceuticals &amp; Biotechnology</t>
+        </is>
+      </c>
+      <c r="E210" s="52" t="n">
+        <v>108</v>
+      </c>
+      <c r="F210" s="46" t="n">
+        <v>1.38</v>
+      </c>
+      <c r="G210" s="137" t="n">
+        <v>0.0021</v>
+      </c>
+      <c r="J210" s="46" t="n"/>
+    </row>
+    <row r="211">
+      <c r="A211" s="117" t="n">
+        <v>204</v>
+      </c>
+      <c r="B211" s="117" t="inlineStr">
+        <is>
+          <t>H.E.G. Limited</t>
+        </is>
+      </c>
+      <c r="C211" s="117" t="inlineStr">
+        <is>
+          <t>INE545A01024</t>
+        </is>
+      </c>
+      <c r="D211" s="117" t="inlineStr">
+        <is>
+          <t>Industrial Products</t>
+        </is>
+      </c>
+      <c r="E211" s="52" t="n">
+        <v>265</v>
+      </c>
+      <c r="F211" s="46" t="n">
+        <v>1.37</v>
+      </c>
+      <c r="G211" s="137" t="n">
+        <v>0.002</v>
+      </c>
+      <c r="J211" s="46" t="n"/>
+    </row>
+    <row r="212">
+      <c r="A212" s="117" t="n">
+        <v>205</v>
+      </c>
+      <c r="B212" s="117" t="inlineStr">
+        <is>
+          <t>Bikaji Foods International Limited</t>
+        </is>
+      </c>
+      <c r="C212" s="117" t="inlineStr">
+        <is>
+          <t>INE00E101023</t>
+        </is>
+      </c>
+      <c r="D212" s="117" t="inlineStr">
+        <is>
+          <t>Food Products</t>
+        </is>
+      </c>
+      <c r="E212" s="52" t="n">
+        <v>210</v>
+      </c>
+      <c r="F212" s="46" t="n">
+        <v>1.37</v>
+      </c>
+      <c r="G212" s="137" t="n">
+        <v>0.002</v>
+      </c>
+      <c r="J212" s="46" t="n"/>
+    </row>
+    <row r="213">
+      <c r="A213" s="117" t="n">
+        <v>206</v>
+      </c>
+      <c r="B213" s="117" t="inlineStr">
+        <is>
+          <t>Sapphire Foods India Limited</t>
+        </is>
+      </c>
+      <c r="C213" s="117" t="inlineStr">
+        <is>
+          <t>INE806T01020</t>
+        </is>
+      </c>
+      <c r="D213" s="117" t="inlineStr">
+        <is>
+          <t>Leisure Services</t>
+        </is>
+      </c>
+      <c r="E213" s="52" t="n">
+        <v>748</v>
+      </c>
+      <c r="F213" s="46" t="n">
+        <v>1.35</v>
+      </c>
+      <c r="G213" s="137" t="n">
+        <v>0.002</v>
+      </c>
+      <c r="J213" s="46" t="n"/>
+    </row>
+    <row r="214">
+      <c r="A214" s="117" t="n">
+        <v>207</v>
+      </c>
+      <c r="B214" s="117" t="inlineStr">
+        <is>
+          <t>IRCON International Limited</t>
+        </is>
+      </c>
+      <c r="C214" s="117" t="inlineStr">
+        <is>
+          <t>INE962Y01021</t>
+        </is>
+      </c>
+      <c r="D214" s="117" t="inlineStr">
+        <is>
+          <t>Construction</t>
+        </is>
+      </c>
+      <c r="E214" s="52" t="n">
+        <v>1031</v>
+      </c>
+      <c r="F214" s="46" t="n">
+        <v>1.35</v>
+      </c>
+      <c r="G214" s="137" t="n">
+        <v>0.002</v>
+      </c>
+      <c r="J214" s="46" t="n"/>
+    </row>
+    <row r="215">
+      <c r="A215" s="117" t="n">
+        <v>208</v>
+      </c>
+      <c r="B215" s="117" t="inlineStr">
+        <is>
+          <t>Action Construction Equipment Limited</t>
+        </is>
+      </c>
+      <c r="C215" s="117" t="inlineStr">
+        <is>
+          <t>INE731H01025</t>
+        </is>
+      </c>
+      <c r="D215" s="117" t="inlineStr">
+        <is>
+          <t>Agricultural, Commercial &amp; Construction Vehicles</t>
+        </is>
+      </c>
+      <c r="E215" s="52" t="n">
+        <v>131</v>
+      </c>
+      <c r="F215" s="46" t="n">
+        <v>1.34</v>
+      </c>
+      <c r="G215" s="137" t="n">
+        <v>0.002</v>
+      </c>
+      <c r="J215" s="46" t="n"/>
+    </row>
+    <row r="216">
+      <c r="A216" s="117" t="n">
+        <v>209</v>
+      </c>
+      <c r="B216" s="117" t="inlineStr">
+        <is>
+          <t>DOMS Industries Limited</t>
+        </is>
+      </c>
+      <c r="C216" s="117" t="inlineStr">
+        <is>
+          <t>INE321T01012</t>
+        </is>
+      </c>
+      <c r="D216" s="117" t="inlineStr">
+        <is>
+          <t>Household Products</t>
+        </is>
+      </c>
+      <c r="E216" s="52" t="n">
+        <v>57</v>
+      </c>
+      <c r="F216" s="46" t="n">
+        <v>1.32</v>
+      </c>
+      <c r="G216" s="137" t="n">
+        <v>0.002</v>
+      </c>
+      <c r="J216" s="46" t="n"/>
+    </row>
+    <row r="217">
+      <c r="A217" s="117" t="n">
+        <v>210</v>
+      </c>
+      <c r="B217" s="117" t="inlineStr">
+        <is>
+          <t>Graphite India Limited</t>
+        </is>
+      </c>
+      <c r="C217" s="117" t="inlineStr">
+        <is>
+          <t>INE371A01025</t>
+        </is>
+      </c>
+      <c r="D217" s="117" t="inlineStr">
+        <is>
+          <t>Industrial Products</t>
+        </is>
+      </c>
+      <c r="E217" s="52" t="n">
+        <v>213</v>
+      </c>
+      <c r="F217" s="46" t="n">
+        <v>1.31</v>
+      </c>
+      <c r="G217" s="137" t="n">
+        <v>0.0019</v>
+      </c>
+      <c r="J217" s="46" t="n"/>
+    </row>
+    <row r="218">
+      <c r="A218" s="117" t="n">
+        <v>211</v>
+      </c>
+      <c r="B218" s="117" t="inlineStr">
+        <is>
+          <t>DCM Shriram Limited</t>
+        </is>
+      </c>
+      <c r="C218" s="117" t="inlineStr">
+        <is>
+          <t>INE499A01024</t>
+        </is>
+      </c>
+      <c r="D218" s="117" t="inlineStr">
+        <is>
+          <t>Diversified</t>
+        </is>
+      </c>
+      <c r="E218" s="52" t="n">
+        <v>127</v>
+      </c>
+      <c r="F218" s="46" t="n">
+        <v>1.28</v>
+      </c>
+      <c r="G218" s="137" t="n">
+        <v>0.0019</v>
+      </c>
+      <c r="J218" s="46" t="n"/>
+    </row>
+    <row r="219">
+      <c r="A219" s="117" t="n">
+        <v>212</v>
+      </c>
+      <c r="B219" s="117" t="inlineStr">
+        <is>
+          <t>UTI Asset Management Company Limited</t>
+        </is>
+      </c>
+      <c r="C219" s="117" t="inlineStr">
+        <is>
+          <t>INE094J01016</t>
+        </is>
+      </c>
+      <c r="D219" s="117" t="inlineStr">
+        <is>
+          <t>Capital Markets</t>
+        </is>
+      </c>
+      <c r="E219" s="52" t="n">
+        <v>134</v>
+      </c>
+      <c r="F219" s="46" t="n">
+        <v>1.25</v>
+      </c>
+      <c r="G219" s="137" t="n">
+        <v>0.0019</v>
+      </c>
+      <c r="J219" s="46" t="n"/>
+    </row>
+    <row r="220">
+      <c r="A220" s="117" t="n">
+        <v>213</v>
+      </c>
+      <c r="B220" s="117" t="inlineStr">
+        <is>
+          <t>Leela Palaces Hotels &amp; Resorts Limited</t>
+        </is>
+      </c>
+      <c r="C220" s="117" t="inlineStr">
+        <is>
+          <t>INE0AQ201015</t>
+        </is>
+      </c>
+      <c r="D220" s="117" t="inlineStr">
+        <is>
+          <t>Leisure Services</t>
+        </is>
+      </c>
+      <c r="E220" s="52" t="n">
+        <v>258</v>
+      </c>
+      <c r="F220" s="46" t="n">
+        <v>1.23</v>
+      </c>
+      <c r="G220" s="137" t="n">
+        <v>0.0018</v>
+      </c>
+      <c r="J220" s="46" t="n"/>
+    </row>
+    <row r="221">
+      <c r="A221" s="117" t="n">
+        <v>214</v>
+      </c>
+      <c r="B221" s="117" t="inlineStr">
+        <is>
+          <t>Anupam Rasayan India Limited</t>
+        </is>
+      </c>
+      <c r="C221" s="117" t="inlineStr">
+        <is>
+          <t>INE930P01018</t>
+        </is>
+      </c>
+      <c r="D221" s="117" t="inlineStr">
+        <is>
+          <t>Chemicals &amp; Petrochemicals</t>
+        </is>
+      </c>
+      <c r="E221" s="52" t="n">
+        <v>96</v>
+      </c>
+      <c r="F221" s="46" t="n">
+        <v>1.21</v>
+      </c>
+      <c r="G221" s="137" t="n">
+        <v>0.0018</v>
+      </c>
+      <c r="J221" s="46" t="n"/>
+    </row>
+    <row r="222">
+      <c r="A222" s="117" t="n">
+        <v>215</v>
+      </c>
+      <c r="B222" s="117" t="inlineStr">
+        <is>
+          <t>Transformers And Rectifiers (India) Limited</t>
+        </is>
+      </c>
+      <c r="C222" s="117" t="inlineStr">
+        <is>
+          <t>INE763I01026</t>
+        </is>
+      </c>
+      <c r="D222" s="117" t="inlineStr">
+        <is>
+          <t>Electrical Equipment</t>
+        </is>
+      </c>
+      <c r="E222" s="52" t="n">
+        <v>339</v>
+      </c>
+      <c r="F222" s="46" t="n">
+        <v>1.19</v>
+      </c>
+      <c r="G222" s="137" t="n">
+        <v>0.0018</v>
+      </c>
+      <c r="J222" s="46" t="n"/>
+    </row>
+    <row r="223">
+      <c r="A223" s="117" t="n">
+        <v>216</v>
+      </c>
+      <c r="B223" s="117" t="inlineStr">
+        <is>
+          <t>SBFC Finance Limited</t>
+        </is>
+      </c>
+      <c r="C223" s="117" t="inlineStr">
+        <is>
+          <t>INE423Y01016</t>
+        </is>
+      </c>
+      <c r="D223" s="117" t="inlineStr">
+        <is>
+          <t>Finance</t>
+        </is>
+      </c>
+      <c r="E223" s="52" t="n">
+        <v>1303</v>
+      </c>
+      <c r="F223" s="46" t="n">
+        <v>1.18</v>
+      </c>
+      <c r="G223" s="137" t="n">
+        <v>0.0018</v>
+      </c>
+      <c r="J223" s="46" t="n"/>
+    </row>
+    <row r="224">
+      <c r="A224" s="117" t="n">
+        <v>217</v>
+      </c>
+      <c r="B224" s="117" t="inlineStr">
+        <is>
+          <t>Jupiter Wagons Limited</t>
+        </is>
+      </c>
+      <c r="C224" s="117" t="inlineStr">
+        <is>
+          <t>INE209L01016</t>
+        </is>
+      </c>
+      <c r="D224" s="117" t="inlineStr">
+        <is>
+          <t>Industrial Manufacturing</t>
+        </is>
+      </c>
+      <c r="E224" s="52" t="n">
+        <v>431</v>
+      </c>
+      <c r="F224" s="46" t="n">
+        <v>1.15</v>
+      </c>
+      <c r="G224" s="137" t="n">
+        <v>0.0017</v>
+      </c>
+      <c r="J224" s="46" t="n"/>
+    </row>
+    <row r="225">
+      <c r="A225" s="117" t="n">
+        <v>218</v>
+      </c>
+      <c r="B225" s="117" t="inlineStr">
+        <is>
+          <t>Clean Science and Technology Limited</t>
+        </is>
+      </c>
+      <c r="C225" s="117" t="inlineStr">
+        <is>
+          <t>INE227W01023</t>
+        </is>
+      </c>
+      <c r="D225" s="117" t="inlineStr">
+        <is>
+          <t>Chemicals &amp; Petrochemicals</t>
+        </is>
+      </c>
+      <c r="E225" s="52" t="n">
+        <v>151</v>
+      </c>
+      <c r="F225" s="46" t="n">
+        <v>1.15</v>
+      </c>
+      <c r="G225" s="137" t="n">
+        <v>0.0017</v>
+      </c>
+      <c r="J225" s="46" t="n"/>
+    </row>
+    <row r="226">
+      <c r="A226" s="117" t="n">
+        <v>219</v>
+      </c>
+      <c r="B226" s="117" t="inlineStr">
+        <is>
+          <t>International Gemological Institute Limited</t>
+        </is>
+      </c>
+      <c r="C226" s="117" t="inlineStr">
+        <is>
+          <t>INE0Q9301021</t>
+        </is>
+      </c>
+      <c r="D226" s="117" t="inlineStr">
+        <is>
+          <t>Commercial Services &amp; Supplies</t>
+        </is>
+      </c>
+      <c r="E226" s="52" t="n">
+        <v>323</v>
+      </c>
+      <c r="F226" s="46" t="n">
+        <v>1.15</v>
+      </c>
+      <c r="G226" s="137" t="n">
+        <v>0.0017</v>
+      </c>
+      <c r="J226" s="46" t="n"/>
+    </row>
+    <row r="227">
+      <c r="A227" s="117" t="n">
+        <v>220</v>
+      </c>
+      <c r="B227" s="117" t="inlineStr">
+        <is>
+          <t>Allied Blenders and Distillers Limited</t>
+        </is>
+      </c>
+      <c r="C227" s="117" t="inlineStr">
+        <is>
+          <t>INE552Z01027</t>
+        </is>
+      </c>
+      <c r="D227" s="117" t="inlineStr">
+        <is>
+          <t>Beverages</t>
+        </is>
+      </c>
+      <c r="E227" s="52" t="n">
+        <v>171</v>
+      </c>
+      <c r="F227" s="46" t="n">
+        <v>1.14</v>
+      </c>
+      <c r="G227" s="137" t="n">
+        <v>0.0017</v>
+      </c>
+      <c r="J227" s="46" t="n"/>
+    </row>
+    <row r="228">
+      <c r="A228" s="117" t="n">
+        <v>221</v>
+      </c>
+      <c r="B228" s="117" t="inlineStr">
+        <is>
+          <t>JSW CEMENT LIMITED</t>
+        </is>
+      </c>
+      <c r="C228" s="117" t="inlineStr">
+        <is>
+          <t>INE718I01012</t>
+        </is>
+      </c>
+      <c r="D228" s="117" t="inlineStr">
+        <is>
+          <t>Cement &amp; Cement Products</t>
+        </is>
+      </c>
+      <c r="E228" s="52" t="n">
+        <v>844</v>
+      </c>
+      <c r="F228" s="46" t="n">
+        <v>1.14</v>
+      </c>
+      <c r="G228" s="137" t="n">
+        <v>0.0017</v>
+      </c>
+      <c r="J228" s="46" t="n"/>
+    </row>
+    <row r="229">
+      <c r="A229" s="117" t="n">
+        <v>222</v>
+      </c>
+      <c r="B229" s="117" t="inlineStr">
+        <is>
+          <t>Saregama India Limited</t>
+        </is>
+      </c>
+      <c r="C229" s="117" t="inlineStr">
+        <is>
+          <t>INE979A01025</t>
+        </is>
+      </c>
+      <c r="D229" s="117" t="inlineStr">
+        <is>
+          <t>Entertainment</t>
+        </is>
+      </c>
+      <c r="E229" s="52" t="n">
+        <v>230</v>
+      </c>
+      <c r="F229" s="46" t="n">
+        <v>1.13</v>
+      </c>
+      <c r="G229" s="137" t="n">
+        <v>0.0017</v>
+      </c>
+      <c r="J229" s="46" t="n"/>
+    </row>
+    <row r="230">
+      <c r="A230" s="117" t="n">
+        <v>223</v>
+      </c>
+      <c r="B230" s="117" t="inlineStr">
+        <is>
+          <t>Aditya Birla Fashion and Retail Limited</t>
+        </is>
+      </c>
+      <c r="C230" s="117" t="inlineStr">
+        <is>
+          <t>INE647O01011</t>
+        </is>
+      </c>
+      <c r="D230" s="117" t="inlineStr">
+        <is>
+          <t>Retailing</t>
+        </is>
+      </c>
+      <c r="E230" s="52" t="n">
+        <v>1863</v>
+      </c>
+      <c r="F230" s="46" t="n">
+        <v>1.08</v>
+      </c>
+      <c r="G230" s="137" t="n">
+        <v>0.0016</v>
+      </c>
+      <c r="J230" s="46" t="n"/>
+    </row>
+    <row r="231">
+      <c r="A231" s="117" t="n">
+        <v>224</v>
+      </c>
+      <c r="B231" s="117" t="inlineStr">
+        <is>
+          <t>Aegis Vopak Terminals Limited</t>
+        </is>
+      </c>
+      <c r="C231" s="117" t="inlineStr">
+        <is>
+          <t>INE0INX01018</t>
+        </is>
+      </c>
+      <c r="D231" s="117" t="inlineStr">
+        <is>
+          <t>Oil</t>
+        </is>
+      </c>
+      <c r="E231" s="52" t="n">
+        <v>459</v>
+      </c>
+      <c r="F231" s="46" t="n">
+        <v>1.08</v>
+      </c>
+      <c r="G231" s="137" t="n">
+        <v>0.0016</v>
+      </c>
+      <c r="J231" s="46" t="n"/>
+    </row>
+    <row r="232">
+      <c r="A232" s="117" t="n">
+        <v>225</v>
+      </c>
+      <c r="B232" s="117" t="inlineStr">
+        <is>
+          <t>Pine Labs Limited</t>
+        </is>
+      </c>
+      <c r="C232" s="117" t="inlineStr">
+        <is>
+          <t>INE15B701018</t>
+        </is>
+      </c>
+      <c r="D232" s="117" t="inlineStr">
+        <is>
+          <t>Financial Technology (Fintech)</t>
+        </is>
+      </c>
+      <c r="E232" s="52" t="n">
+        <v>685</v>
+      </c>
+      <c r="F232" s="46" t="n">
+        <v>1.07</v>
+      </c>
+      <c r="G232" s="137" t="n">
+        <v>0.0016</v>
+      </c>
+      <c r="J232" s="46" t="n"/>
+    </row>
+    <row r="233">
+      <c r="A233" s="117" t="n">
+        <v>226</v>
+      </c>
+      <c r="B233" s="117" t="inlineStr">
+        <is>
+          <t>Canara HSBC Life Insurance Company Limited</t>
+        </is>
+      </c>
+      <c r="C233" s="117" t="inlineStr">
+        <is>
+          <t>INE01TY01017</t>
+        </is>
+      </c>
+      <c r="D233" s="117" t="inlineStr">
+        <is>
+          <t>Insurance</t>
+        </is>
+      </c>
+      <c r="E233" s="52" t="n">
+        <v>745</v>
+      </c>
+      <c r="F233" s="46" t="n">
+        <v>1.04</v>
+      </c>
+      <c r="G233" s="137" t="n">
+        <v>0.0015</v>
+      </c>
+      <c r="J233" s="46" t="n"/>
+    </row>
+    <row r="234">
+      <c r="A234" s="117" t="n">
+        <v>227</v>
+      </c>
+      <c r="B234" s="117" t="inlineStr">
+        <is>
+          <t>Trident Limited</t>
+        </is>
+      </c>
+      <c r="C234" s="117" t="inlineStr">
+        <is>
+          <t>INE064C01022</t>
+        </is>
+      </c>
+      <c r="D234" s="117" t="inlineStr">
+        <is>
+          <t>Textiles &amp; Apparels</t>
+        </is>
+      </c>
+      <c r="E234" s="52" t="n">
+        <v>3954</v>
+      </c>
+      <c r="F234" s="46" t="n">
+        <v>1.03</v>
+      </c>
+      <c r="G234" s="137" t="n">
+        <v>0.0015</v>
+      </c>
+      <c r="J234" s="46" t="n"/>
+    </row>
+    <row r="235">
+      <c r="A235" s="117" t="n">
+        <v>228</v>
+      </c>
+      <c r="B235" s="117" t="inlineStr">
+        <is>
+          <t>UCO Bank</t>
+        </is>
+      </c>
+      <c r="C235" s="117" t="inlineStr">
+        <is>
+          <t>INE691A01018</t>
+        </is>
+      </c>
+      <c r="D235" s="117" t="inlineStr">
+        <is>
+          <t>Banks</t>
+        </is>
+      </c>
+      <c r="E235" s="52" t="n">
+        <v>3598</v>
+      </c>
+      <c r="F235" s="46" t="n">
+        <v>0.97</v>
+      </c>
+      <c r="G235" s="137" t="n">
+        <v>0.0014</v>
+      </c>
+      <c r="J235" s="46" t="n"/>
+    </row>
+    <row r="236">
+      <c r="A236" s="117" t="n">
+        <v>229</v>
+      </c>
+      <c r="B236" s="117" t="inlineStr">
+        <is>
+          <t>Nuvoco Vistas Corporation Limited</t>
+        </is>
+      </c>
+      <c r="C236" s="117" t="inlineStr">
+        <is>
+          <t>INE118D01016</t>
+        </is>
+      </c>
+      <c r="D236" s="117" t="inlineStr">
+        <is>
+          <t>Cement &amp; Cement Products</t>
+        </is>
+      </c>
+      <c r="E236" s="52" t="n">
+        <v>319</v>
+      </c>
+      <c r="F236" s="46" t="n">
+        <v>0.97</v>
+      </c>
+      <c r="G236" s="137" t="n">
+        <v>0.0014</v>
+      </c>
+      <c r="J236" s="46" t="n"/>
+    </row>
+    <row r="237">
+      <c r="A237" s="117" t="n">
+        <v>230</v>
+      </c>
+      <c r="B237" s="117" t="inlineStr">
+        <is>
+          <t>Newgen Software Technologies Limited</t>
+        </is>
+      </c>
+      <c r="C237" s="117" t="inlineStr">
+        <is>
+          <t>INE619B01017</t>
+        </is>
+      </c>
+      <c r="D237" s="117" t="inlineStr">
+        <is>
+          <t>IT - Software</t>
+        </is>
+      </c>
+      <c r="E237" s="52" t="n">
+        <v>205</v>
+      </c>
+      <c r="F237" s="46" t="n">
+        <v>0.97</v>
+      </c>
+      <c r="G237" s="137" t="n">
+        <v>0.0014</v>
+      </c>
+      <c r="J237" s="46" t="n"/>
+    </row>
+    <row r="238">
+      <c r="A238" s="117" t="n">
+        <v>231</v>
+      </c>
+      <c r="B238" s="117" t="inlineStr">
+        <is>
+          <t>BLS International Services Limited</t>
+        </is>
+      </c>
+      <c r="C238" s="117" t="inlineStr">
+        <is>
+          <t>INE153T01027</t>
+        </is>
+      </c>
+      <c r="D238" s="117" t="inlineStr">
+        <is>
+          <t>Leisure Services</t>
+        </is>
+      </c>
+      <c r="E238" s="52" t="n">
+        <v>384</v>
+      </c>
+      <c r="F238" s="46" t="n">
+        <v>0.96</v>
+      </c>
+      <c r="G238" s="137" t="n">
+        <v>0.0014</v>
+      </c>
+      <c r="J238" s="46" t="n"/>
+    </row>
+    <row r="239">
+      <c r="A239" s="117" t="n">
+        <v>232</v>
+      </c>
+      <c r="B239" s="117" t="inlineStr">
+        <is>
+          <t>Tega Industries Limited</t>
+        </is>
+      </c>
+      <c r="C239" s="117" t="inlineStr">
+        <is>
+          <t>INE011K01018</t>
+        </is>
+      </c>
+      <c r="D239" s="117" t="inlineStr">
+        <is>
+          <t>Industrial Manufacturing</t>
+        </is>
+      </c>
+      <c r="E239" s="52" t="n">
+        <v>55</v>
+      </c>
+      <c r="F239" s="46" t="n">
+        <v>0.93</v>
+      </c>
+      <c r="G239" s="137" t="n">
+        <v>0.0014</v>
+      </c>
+      <c r="J239" s="46" t="n"/>
+    </row>
+    <row r="240">
+      <c r="A240" s="117" t="n">
+        <v>233</v>
+      </c>
+      <c r="B240" s="117" t="inlineStr">
+        <is>
+          <t>Signatureglobal (India) Limited</t>
+        </is>
+      </c>
+      <c r="C240" s="117" t="inlineStr">
+        <is>
+          <t>INE903U01023</t>
+        </is>
+      </c>
+      <c r="D240" s="117" t="inlineStr">
+        <is>
+          <t>Realty</t>
+        </is>
+      </c>
+      <c r="E240" s="52" t="n">
+        <v>125</v>
+      </c>
+      <c r="F240" s="46" t="n">
+        <v>0.92</v>
+      </c>
+      <c r="G240" s="137" t="n">
+        <v>0.0014</v>
+      </c>
+      <c r="J240" s="46" t="n"/>
+    </row>
+    <row r="241">
+      <c r="A241" s="117" t="n">
+        <v>234</v>
+      </c>
+      <c r="B241" s="117" t="inlineStr">
+        <is>
+          <t>ITI Limited</t>
+        </is>
+      </c>
+      <c r="C241" s="117" t="inlineStr">
+        <is>
+          <t>INE248A01017</t>
+        </is>
+      </c>
+      <c r="D241" s="117" t="inlineStr">
+        <is>
+          <t>Telecom - Equipment &amp; Accessories</t>
+        </is>
+      </c>
+      <c r="E241" s="52" t="n">
+        <v>307</v>
+      </c>
+      <c r="F241" s="46" t="n">
+        <v>0.91</v>
+      </c>
+      <c r="G241" s="137" t="n">
+        <v>0.0014</v>
+      </c>
+      <c r="J241" s="46" t="n"/>
+    </row>
+    <row r="242">
+      <c r="A242" s="117" t="n">
+        <v>235</v>
+      </c>
+      <c r="B242" s="117" t="inlineStr">
+        <is>
+          <t>JBM Auto Limited</t>
+        </is>
+      </c>
+      <c r="C242" s="117" t="inlineStr">
+        <is>
+          <t>INE927D01051</t>
+        </is>
+      </c>
+      <c r="D242" s="117" t="inlineStr">
+        <is>
+          <t>Auto Components</t>
+        </is>
+      </c>
+      <c r="E242" s="52" t="n">
+        <v>129</v>
+      </c>
+      <c r="F242" s="46" t="n">
+        <v>0.9</v>
+      </c>
+      <c r="G242" s="137" t="n">
+        <v>0.0013</v>
+      </c>
+      <c r="J242" s="46" t="n"/>
+    </row>
+    <row r="243">
+      <c r="A243" s="117" t="n">
+        <v>236</v>
+      </c>
+      <c r="B243" s="117" t="inlineStr">
+        <is>
+          <t>Blue Dart Express Limited</t>
+        </is>
+      </c>
+      <c r="C243" s="117" t="inlineStr">
+        <is>
+          <t>INE233B01017</t>
+        </is>
+      </c>
+      <c r="D243" s="117" t="inlineStr">
+        <is>
+          <t>Transport Services</t>
+        </is>
+      </c>
+      <c r="E243" s="52" t="n">
+        <v>18</v>
+      </c>
+      <c r="F243" s="46" t="n">
+        <v>0.88</v>
+      </c>
+      <c r="G243" s="137" t="n">
+        <v>0.0013</v>
+      </c>
+      <c r="J243" s="46" t="n"/>
+    </row>
+    <row r="244">
+      <c r="A244" s="117" t="n">
+        <v>237</v>
+      </c>
+      <c r="B244" s="117" t="inlineStr">
+        <is>
+          <t>The Bombay Burmah Trading Corporation Limited</t>
+        </is>
+      </c>
+      <c r="C244" s="117" t="inlineStr">
+        <is>
+          <t>INE050A01025</t>
+        </is>
+      </c>
+      <c r="D244" s="117" t="inlineStr">
+        <is>
+          <t>Food Products</t>
+        </is>
+      </c>
+      <c r="E244" s="52" t="n">
+        <v>57</v>
+      </c>
+      <c r="F244" s="46" t="n">
+        <v>0.88</v>
+      </c>
+      <c r="G244" s="137" t="n">
+        <v>0.0013</v>
+      </c>
+      <c r="J244" s="46" t="n"/>
+    </row>
+    <row r="245">
+      <c r="A245" s="117" t="n">
+        <v>238</v>
+      </c>
+      <c r="B245" s="117" t="inlineStr">
+        <is>
+          <t>RITES Limited</t>
+        </is>
+      </c>
+      <c r="C245" s="117" t="inlineStr">
+        <is>
+          <t>INE320J01015</t>
+        </is>
+      </c>
+      <c r="D245" s="117" t="inlineStr">
+        <is>
+          <t>Construction</t>
+        </is>
+      </c>
+      <c r="E245" s="52" t="n">
+        <v>425</v>
+      </c>
+      <c r="F245" s="46" t="n">
+        <v>0.87</v>
+      </c>
+      <c r="G245" s="137" t="n">
+        <v>0.0013</v>
+      </c>
+      <c r="J245" s="46" t="n"/>
+    </row>
+    <row r="246">
+      <c r="A246" s="117" t="n">
+        <v>239</v>
+      </c>
+      <c r="B246" s="117" t="inlineStr">
+        <is>
+          <t>Railtel Corporation Of India Limited</t>
+        </is>
+      </c>
+      <c r="C246" s="117" t="inlineStr">
+        <is>
+          <t>INE0DD101019</t>
+        </is>
+      </c>
+      <c r="D246" s="117" t="inlineStr">
+        <is>
+          <t>Telecom - Services</t>
+        </is>
+      </c>
+      <c r="E246" s="52" t="n">
+        <v>278</v>
+      </c>
+      <c r="F246" s="46" t="n">
+        <v>0.86</v>
+      </c>
+      <c r="G246" s="137" t="n">
+        <v>0.0013</v>
+      </c>
+      <c r="J246" s="46" t="n"/>
+    </row>
+    <row r="247">
+      <c r="A247" s="117" t="n">
+        <v>240</v>
+      </c>
+      <c r="B247" s="117" t="inlineStr">
+        <is>
+          <t>Mangalore Refinery and Petrochemicals Limited</t>
+        </is>
+      </c>
+      <c r="C247" s="117" t="inlineStr">
+        <is>
+          <t>INE103A01014</t>
+        </is>
+      </c>
+      <c r="D247" s="117" t="inlineStr">
+        <is>
+          <t>Petroleum Products</t>
+        </is>
+      </c>
+      <c r="E247" s="52" t="n">
+        <v>560</v>
+      </c>
+      <c r="F247" s="46" t="n">
+        <v>0.83</v>
+      </c>
+      <c r="G247" s="137" t="n">
+        <v>0.0012</v>
+      </c>
+      <c r="J247" s="46" t="n"/>
+    </row>
+    <row r="248">
+      <c r="A248" s="117" t="n">
+        <v>241</v>
+      </c>
+      <c r="B248" s="117" t="inlineStr">
+        <is>
+          <t>The India Cements Limited</t>
+        </is>
+      </c>
+      <c r="C248" s="117" t="inlineStr">
+        <is>
+          <t>INE383A01012</t>
+        </is>
+      </c>
+      <c r="D248" s="117" t="inlineStr">
+        <is>
+          <t>Cement &amp; Cement Products</t>
+        </is>
+      </c>
+      <c r="E248" s="52" t="n">
+        <v>219</v>
+      </c>
+      <c r="F248" s="46" t="n">
+        <v>0.83</v>
+      </c>
+      <c r="G248" s="137" t="n">
+        <v>0.0012</v>
+      </c>
+      <c r="J248" s="46" t="n"/>
+    </row>
+    <row r="249">
+      <c r="A249" s="117" t="n">
+        <v>242</v>
+      </c>
+      <c r="B249" s="117" t="inlineStr">
+        <is>
+          <t>Travel Food Services Limited</t>
+        </is>
+      </c>
+      <c r="C249" s="117" t="inlineStr">
+        <is>
+          <t>INE103V01028</t>
+        </is>
+      </c>
+      <c r="D249" s="117" t="inlineStr">
+        <is>
+          <t>Leisure Services</t>
+        </is>
+      </c>
+      <c r="E249" s="52" t="n">
+        <v>60</v>
+      </c>
+      <c r="F249" s="46" t="n">
+        <v>0.79</v>
+      </c>
+      <c r="G249" s="137" t="n">
+        <v>0.0012</v>
+      </c>
+      <c r="J249" s="46" t="n"/>
+    </row>
+    <row r="250">
+      <c r="A250" s="117" t="n">
+        <v>243</v>
+      </c>
+      <c r="B250" s="117" t="inlineStr">
+        <is>
+          <t>Jain Resource Recycling Limited</t>
+        </is>
+      </c>
+      <c r="C250" s="117" t="inlineStr">
+        <is>
+          <t>INE0YD401026</t>
+        </is>
+      </c>
+      <c r="D250" s="117" t="inlineStr">
+        <is>
+          <t>Diversified Metals</t>
+        </is>
+      </c>
+      <c r="E250" s="52" t="n">
+        <v>225</v>
+      </c>
+      <c r="F250" s="46" t="n">
+        <v>0.78</v>
+      </c>
+      <c r="G250" s="137" t="n">
+        <v>0.0012</v>
+      </c>
+      <c r="J250" s="46" t="n"/>
+    </row>
+    <row r="251">
+      <c r="A251" s="117" t="n">
+        <v>244</v>
+      </c>
+      <c r="B251" s="117" t="inlineStr">
+        <is>
+          <t>Rhi Magnesita India Limited</t>
+        </is>
+      </c>
+      <c r="C251" s="117" t="inlineStr">
+        <is>
+          <t>INE743M01012</t>
+        </is>
+      </c>
+      <c r="D251" s="117" t="inlineStr">
+        <is>
+          <t>Industrial Products</t>
+        </is>
+      </c>
+      <c r="E251" s="52" t="n">
+        <v>192</v>
+      </c>
+      <c r="F251" s="46" t="n">
+        <v>0.71</v>
+      </c>
+      <c r="G251" s="137" t="n">
+        <v>0.001</v>
+      </c>
+      <c r="J251" s="46" t="n"/>
+    </row>
+    <row r="252">
+      <c r="A252" s="117" t="n">
+        <v>245</v>
+      </c>
+      <c r="B252" s="117" t="inlineStr">
+        <is>
+          <t>Tata Teleservices (Maharashtra) Limited</t>
+        </is>
+      </c>
+      <c r="C252" s="117" t="inlineStr">
+        <is>
+          <t>INE517B01013</t>
+        </is>
+      </c>
+      <c r="D252" s="117" t="inlineStr">
+        <is>
+          <t>Telecom - Services</t>
+        </is>
+      </c>
+      <c r="E252" s="52" t="n">
+        <v>1593</v>
+      </c>
+      <c r="F252" s="46" t="n">
+        <v>0.68</v>
+      </c>
+      <c r="G252" s="137" t="n">
+        <v>0.001</v>
+      </c>
+      <c r="J252" s="46" t="n"/>
+    </row>
+    <row r="253">
+      <c r="A253" s="117" t="n">
+        <v>246</v>
+      </c>
+      <c r="B253" s="117" t="inlineStr">
+        <is>
+          <t>Gallantt Ispat Limited</t>
+        </is>
+      </c>
+      <c r="C253" s="117" t="inlineStr">
+        <is>
+          <t>INE297H01019</t>
+        </is>
+      </c>
+      <c r="D253" s="117" t="inlineStr">
+        <is>
+          <t>Industrial Products</t>
+        </is>
+      </c>
+      <c r="E253" s="52" t="n">
+        <v>95</v>
+      </c>
+      <c r="F253" s="46" t="n">
+        <v>0.66</v>
+      </c>
+      <c r="G253" s="137" t="n">
+        <v>0.001</v>
+      </c>
+      <c r="J253" s="46" t="n"/>
+    </row>
+    <row r="254">
+      <c r="A254" s="117" t="n">
+        <v>247</v>
+      </c>
+      <c r="B254" s="117" t="inlineStr">
+        <is>
+          <t>Latent View Analytics Limited</t>
+        </is>
+      </c>
+      <c r="C254" s="117" t="inlineStr">
+        <is>
+          <t>INE0I7C01011</t>
+        </is>
+      </c>
+      <c r="D254" s="117" t="inlineStr">
+        <is>
+          <t>IT - Software</t>
+        </is>
+      </c>
+      <c r="E254" s="52" t="n">
+        <v>230</v>
+      </c>
+      <c r="F254" s="46" t="n">
+        <v>0.62</v>
+      </c>
+      <c r="G254" s="137" t="n">
+        <v>0.0009</v>
+      </c>
+      <c r="J254" s="46" t="n"/>
+    </row>
+    <row r="255">
+      <c r="A255" s="117" t="n">
+        <v>248</v>
+      </c>
+      <c r="B255" s="117" t="inlineStr">
+        <is>
+          <t>Blue Jet Healthcare Limited</t>
+        </is>
+      </c>
+      <c r="C255" s="117" t="inlineStr">
+        <is>
+          <t>INE0KBH01020</t>
+        </is>
+      </c>
+      <c r="D255" s="117" t="inlineStr">
+        <is>
+          <t>Pharmaceuticals &amp; Biotechnology</t>
+        </is>
+      </c>
+      <c r="E255" s="52" t="n">
+        <v>113</v>
+      </c>
+      <c r="F255" s="46" t="n">
+        <v>0.59</v>
+      </c>
+      <c r="G255" s="137" t="n">
+        <v>0.0009</v>
+      </c>
+      <c r="J255" s="46" t="n"/>
+    </row>
+    <row r="256">
+      <c r="A256" s="117" t="n">
+        <v>249</v>
+      </c>
+      <c r="B256" s="117" t="inlineStr">
+        <is>
+          <t>C.E. Info Systems Limited</t>
+        </is>
+      </c>
+      <c r="C256" s="117" t="inlineStr">
+        <is>
+          <t>INE0BV301023</t>
+        </is>
+      </c>
+      <c r="D256" s="117" t="inlineStr">
+        <is>
+          <t>IT - Software</t>
+        </is>
+      </c>
+      <c r="E256" s="52" t="n">
+        <v>57</v>
+      </c>
+      <c r="F256" s="46" t="n">
+        <v>0.46</v>
+      </c>
+      <c r="G256" s="137" t="n">
+        <v>0.0007</v>
+      </c>
+      <c r="J256" s="46" t="n"/>
+    </row>
+    <row r="257">
+      <c r="A257" s="117" t="n">
+        <v>250</v>
+      </c>
+      <c r="B257" s="117" t="inlineStr">
+        <is>
+          <t>MMTC Limited</t>
+        </is>
+      </c>
+      <c r="C257" s="117" t="inlineStr">
+        <is>
+          <t>INE123F01029</t>
+        </is>
+      </c>
+      <c r="D257" s="117" t="inlineStr">
+        <is>
+          <t>Commercial Services &amp; Supplies</t>
+        </is>
+      </c>
+      <c r="E257" s="52" t="n">
+        <v>480</v>
+      </c>
+      <c r="F257" s="46" t="n">
+        <v>0.33</v>
+      </c>
+      <c r="G257" s="137" t="n">
+        <v>0.0005</v>
+      </c>
+      <c r="J257" s="46" t="n"/>
+    </row>
+    <row r="258">
+      <c r="A258" s="49" t="n"/>
+      <c r="B258" s="49" t="inlineStr">
+        <is>
+          <t>Total</t>
+        </is>
+      </c>
+      <c r="C258" s="49" t="n"/>
+      <c r="D258" s="49" t="n"/>
+      <c r="E258" s="49" t="n"/>
+      <c r="F258" s="50" t="n">
+        <v>672.6799999999999</v>
+      </c>
+      <c r="G258" s="51" t="n">
+        <v>0.9978</v>
+      </c>
+    </row>
+    <row r="260">
+      <c r="B260" s="42" t="inlineStr">
+        <is>
+          <t>MONEY MARKET INSTRUMENTS</t>
+        </is>
+      </c>
+    </row>
+    <row r="261">
+      <c r="A261" s="117" t="n">
+        <v>251</v>
+      </c>
+      <c r="B261" s="42" t="inlineStr">
+        <is>
+          <t>TREPS / Reverse Repo Investments</t>
+        </is>
+      </c>
+      <c r="F261" s="46" t="n">
+        <v>0.43</v>
+      </c>
+      <c r="G261" s="137" t="n">
+        <v>0.0005999999999999999</v>
+      </c>
+      <c r="H261" s="48" t="n">
+        <v>46204</v>
+      </c>
+    </row>
+    <row r="262">
+      <c r="A262" s="49" t="n"/>
+      <c r="B262" s="49" t="inlineStr">
+        <is>
+          <t>Total</t>
+        </is>
+      </c>
+      <c r="C262" s="49" t="n"/>
+      <c r="D262" s="49" t="n"/>
+      <c r="E262" s="49" t="n"/>
+      <c r="F262" s="50" t="n">
+        <v>0.43</v>
+      </c>
+      <c r="G262" s="51" t="n">
+        <v>0.0005999999999999999</v>
+      </c>
+    </row>
+    <row r="264">
+      <c r="B264" s="42" t="inlineStr">
+        <is>
+          <t>Cash &amp; Cash Equivalent</t>
+        </is>
+      </c>
+    </row>
+    <row r="265">
+      <c r="B265" s="117" t="inlineStr">
+        <is>
+          <t>Net Receivables/Payables</t>
+        </is>
+      </c>
+      <c r="E265" s="52" t="n"/>
+      <c r="F265" s="46" t="n">
+        <v>0.62</v>
+      </c>
+      <c r="G265" s="137" t="n">
+        <v>0.0016</v>
+      </c>
+      <c r="J265" s="46" t="n"/>
+    </row>
+    <row r="266">
+      <c r="A266" s="49" t="n"/>
+      <c r="B266" s="49" t="inlineStr">
+        <is>
+          <t>Total</t>
+        </is>
+      </c>
+      <c r="C266" s="49" t="n"/>
+      <c r="D266" s="49" t="n"/>
+      <c r="E266" s="49" t="n"/>
+      <c r="F266" s="50" t="n">
+        <v>0.62</v>
+      </c>
+      <c r="G266" s="51" t="n">
+        <v>0.0016</v>
+      </c>
+    </row>
+    <row r="268">
+      <c r="A268" s="116" t="n"/>
+      <c r="B268" s="116" t="inlineStr">
+        <is>
+          <t>GRAND TOTAL</t>
+        </is>
+      </c>
+      <c r="C268" s="116" t="n"/>
+      <c r="D268" s="116" t="n"/>
+      <c r="E268" s="116" t="n"/>
+      <c r="F268" s="53" t="n">
+        <v>673.73</v>
+      </c>
+      <c r="G268" s="54" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="269">
+      <c r="A269" s="117" t="inlineStr">
+        <is>
+          <t>Notes:</t>
+        </is>
+      </c>
+    </row>
+    <row r="270">
+      <c r="A270" s="55" t="n">
+        <v>1</v>
+      </c>
+      <c r="B270" s="55" t="inlineStr">
+        <is>
+          <t>Market value includes accrued interest</t>
+        </is>
+      </c>
+    </row>
+    <row r="271" ht="24" customHeight="1">
+      <c r="A271" s="55" t="n">
+        <v>2</v>
+      </c>
+      <c r="B271" s="55" t="inlineStr">
+        <is>
+          <t>Net Assets does not include unit activity for the last day of the month</t>
+        </is>
+      </c>
+    </row>
+    <row r="275">
+      <c r="B275" s="117" t="inlineStr">
+        <is>
+          <t>Scheme Riskometer</t>
+        </is>
+      </c>
+    </row>
+    <row r="289">
+      <c r="B289" s="117" t="inlineStr">
+        <is>
+          <t>Benchmark Riskometer: Nifty Smallcap 250 TRI</t>
+        </is>
+      </c>
+    </row>
+    <row r="302">
+      <c r="A302" s="1" t="inlineStr">
+        <is>
+          <t>Sr. No.</t>
+        </is>
+      </c>
+      <c r="B302" s="2" t="inlineStr">
+        <is>
+          <t>Particulars</t>
+        </is>
+      </c>
+      <c r="C302" s="3" t="n"/>
+      <c r="D302" s="3" t="n"/>
+      <c r="E302" s="4" t="n"/>
+    </row>
+    <row r="303">
+      <c r="A303" s="5" t="n">
+        <v>1</v>
+      </c>
+      <c r="B303" s="124" t="n"/>
+      <c r="C303" s="7" t="inlineStr">
+        <is>
+          <t>Portfolio Information</t>
+        </is>
+      </c>
+      <c r="E303" s="9" t="n"/>
+    </row>
+    <row r="304">
+      <c r="A304" s="5" t="n"/>
+      <c r="B304" s="124" t="inlineStr">
+        <is>
+          <t>Description (if any)</t>
+        </is>
+      </c>
+      <c r="C304" s="126" t="n"/>
+      <c r="E304" s="9" t="n"/>
+    </row>
+    <row r="305">
+      <c r="A305" s="5" t="n"/>
+      <c r="B305" s="124" t="inlineStr">
+        <is>
+          <t>Annualised Portfolio YTM*@@</t>
+        </is>
+      </c>
+      <c r="C305" s="127" t="inlineStr">
+        <is>
+          <t>N.A.</t>
+        </is>
+      </c>
+      <c r="E305" s="9" t="n"/>
+    </row>
+    <row r="306">
+      <c r="A306" s="5" t="n"/>
+      <c r="B306" s="124" t="inlineStr">
+        <is>
+          <t>Macaulay Duration@@</t>
+        </is>
+      </c>
+      <c r="C306" s="12" t="inlineStr">
+        <is>
+          <t>N.A.</t>
+        </is>
+      </c>
+      <c r="E306" s="9" t="n"/>
+    </row>
+    <row r="307">
+      <c r="A307" s="5" t="n"/>
+      <c r="B307" s="124" t="inlineStr">
+        <is>
+          <t>Residual Maturity@@</t>
+        </is>
+      </c>
+      <c r="C307" s="12" t="inlineStr">
+        <is>
+          <t>N.A.</t>
+        </is>
+      </c>
+      <c r="E307" s="9" t="n"/>
+    </row>
+    <row r="308">
+      <c r="A308" s="5" t="n"/>
+      <c r="B308" s="124" t="inlineStr">
+        <is>
+          <t>Modified Duration (in years)@@</t>
+        </is>
+      </c>
+      <c r="C308" s="12" t="inlineStr">
+        <is>
+          <t>N.A.</t>
+        </is>
+      </c>
+      <c r="E308" s="9" t="n"/>
+    </row>
+    <row r="309">
+      <c r="A309" s="5" t="n"/>
+      <c r="B309" s="13" t="inlineStr">
+        <is>
+          <t>* In case of semi-annual YTM, it will be annualised</t>
+        </is>
+      </c>
+      <c r="C309" s="13" t="n"/>
+      <c r="E309" s="9" t="n"/>
+    </row>
+    <row r="310">
+      <c r="A310" s="5" t="n">
+        <v>2</v>
+      </c>
+      <c r="B310" s="14" t="inlineStr">
+        <is>
+          <t>NAV AND Dividend</t>
+        </is>
+      </c>
+      <c r="C310" s="13" t="n"/>
+      <c r="E310" s="9" t="n"/>
+    </row>
+    <row r="311">
+      <c r="A311" s="5" t="n"/>
+      <c r="B311" s="172" t="inlineStr">
+        <is>
+          <t>Plan/Option Name</t>
+        </is>
+      </c>
+      <c r="C311" s="111" t="inlineStr">
+        <is>
+          <t>NAV per unit (Rs)</t>
+        </is>
+      </c>
+      <c r="D311" s="173" t="n"/>
+      <c r="E311" s="174" t="inlineStr">
+        <is>
+          <t>Aggregate distributions during the portfolio period  (Rs. per Unit)</t>
+        </is>
+      </c>
+    </row>
+    <row r="312">
+      <c r="A312" s="5" t="n"/>
+      <c r="B312" s="175" t="n"/>
+      <c r="C312" s="15" t="inlineStr">
+        <is>
+          <t>As on May 31, 2026</t>
+        </is>
+      </c>
+      <c r="D312" s="15" t="inlineStr">
+        <is>
+          <t>As on Jun 30, 2026</t>
+        </is>
+      </c>
+      <c r="E312" s="175" t="n"/>
+    </row>
+    <row r="313">
+      <c r="A313" s="16" t="n"/>
+      <c r="B313" s="17" t="inlineStr">
+        <is>
+          <t>Direct Plan-Growth Plan</t>
+        </is>
+      </c>
+      <c r="C313" s="20" t="inlineStr">
+        <is>
+          <t>17.0279</t>
+        </is>
+      </c>
+      <c r="D313" s="20" t="inlineStr">
+        <is>
+          <t>17.7886</t>
+        </is>
+      </c>
+      <c r="E313" s="98" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="314">
+      <c r="A314" s="16" t="n"/>
+      <c r="B314" s="17" t="inlineStr">
+        <is>
+          <t>Direct Plan-IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C314" s="20" t="n">
+        <v>0</v>
+      </c>
+      <c r="D314" s="20" t="n">
+        <v>0</v>
+      </c>
+      <c r="E314" s="98" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="315">
+      <c r="A315" s="16" t="n"/>
+      <c r="B315" s="17" t="inlineStr">
+        <is>
+          <t>Direct Plan-Daily IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C315" s="20" t="n">
+        <v>0</v>
+      </c>
+      <c r="D315" s="20" t="n">
+        <v>0</v>
+      </c>
+      <c r="E315" s="98" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="316">
+      <c r="A316" s="16" t="n"/>
+      <c r="B316" s="17" t="inlineStr">
+        <is>
+          <t>Direct Plan-Weekly IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C316" s="20" t="n">
+        <v>0</v>
+      </c>
+      <c r="D316" s="20" t="n">
+        <v>0</v>
+      </c>
+      <c r="E316" s="98" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="317">
+      <c r="A317" s="16" t="n"/>
+      <c r="B317" s="17" t="inlineStr">
+        <is>
+          <t>Direct Plan-Monthly IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C317" s="20" t="n">
+        <v>0</v>
+      </c>
+      <c r="D317" s="20" t="n">
+        <v>0</v>
+      </c>
+      <c r="E317" s="98" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="318">
+      <c r="A318" s="16" t="n"/>
+      <c r="B318" s="17" t="inlineStr">
+        <is>
+          <t>Direct Plan-Quarterly IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C318" s="20" t="n">
+        <v>0</v>
+      </c>
+      <c r="D318" s="20" t="n">
+        <v>0</v>
+      </c>
+      <c r="E318" s="98" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="319">
+      <c r="A319" s="16" t="n"/>
+      <c r="B319" s="18" t="n"/>
+      <c r="C319" s="99" t="n"/>
+      <c r="D319" s="99" t="n"/>
+      <c r="E319" s="126" t="n"/>
+    </row>
+    <row r="320">
+      <c r="A320" s="5" t="n"/>
+      <c r="B320" s="19" t="inlineStr">
+        <is>
+          <t>Regular Plan-Growth Plan</t>
+        </is>
+      </c>
+      <c r="C320" s="20" t="n">
+        <v>0</v>
+      </c>
+      <c r="D320" s="20" t="n">
+        <v>0</v>
+      </c>
+      <c r="E320" s="98" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="321">
+      <c r="A321" s="5" t="n"/>
+      <c r="B321" s="19" t="inlineStr">
+        <is>
+          <t>Regular Plan-IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C321" s="20" t="n">
+        <v>0</v>
+      </c>
+      <c r="D321" s="20" t="n">
+        <v>0</v>
+      </c>
+      <c r="E321" s="98" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="322">
+      <c r="A322" s="5" t="n"/>
+      <c r="B322" s="19" t="inlineStr">
+        <is>
+          <t>Regular Plan-Daily IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C322" s="20" t="n">
+        <v>0</v>
+      </c>
+      <c r="D322" s="20" t="n">
+        <v>0</v>
+      </c>
+      <c r="E322" s="98" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="323">
+      <c r="A323" s="5" t="n"/>
+      <c r="B323" s="19" t="inlineStr">
+        <is>
+          <t>Regular Plan-Weekly IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C323" s="20" t="n">
+        <v>0</v>
+      </c>
+      <c r="D323" s="20" t="n">
+        <v>0</v>
+      </c>
+      <c r="E323" s="98" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="324">
+      <c r="A324" s="5" t="n"/>
+      <c r="B324" s="19" t="inlineStr">
+        <is>
+          <t>Regular Plan-Monthly IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C324" s="20" t="n">
+        <v>0</v>
+      </c>
+      <c r="D324" s="20" t="n">
+        <v>0</v>
+      </c>
+      <c r="E324" s="98" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="325">
+      <c r="A325" s="5" t="n"/>
+      <c r="B325" s="19" t="inlineStr">
+        <is>
+          <t>Regular Plan-Quarterly IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C325" s="20" t="n">
+        <v>0</v>
+      </c>
+      <c r="D325" s="20" t="n">
+        <v>0</v>
+      </c>
+      <c r="E325" s="98" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="326">
+      <c r="A326" s="5" t="n"/>
+      <c r="B326" s="21" t="inlineStr">
+        <is>
+          <t>IDCW -  Income Distribution cum Capital Withdrawal.</t>
+        </is>
+      </c>
+      <c r="C326" s="22" t="n"/>
+      <c r="D326" s="22" t="n"/>
+      <c r="E326" s="9" t="n"/>
+    </row>
+    <row r="327">
+      <c r="A327" s="23" t="n"/>
+      <c r="B327" s="24" t="n"/>
+      <c r="C327" s="24" t="n"/>
+      <c r="D327" s="24" t="n"/>
+      <c r="E327" s="25" t="n"/>
+    </row>
+    <row r="328">
+      <c r="A328" s="5" t="n">
+        <v>3</v>
+      </c>
+      <c r="B328" s="26" t="inlineStr">
+        <is>
+          <t>Portfolio Turn Over Ratio ^^</t>
+        </is>
+      </c>
+      <c r="C328" s="19" t="n"/>
+      <c r="D328" s="24" t="n"/>
+      <c r="E328" s="27" t="n"/>
+    </row>
+    <row r="329">
+      <c r="A329" s="5" t="n"/>
+      <c r="B329" s="19" t="inlineStr">
+        <is>
+          <t xml:space="preserve"> - For Purchase</t>
+        </is>
+      </c>
+      <c r="C329" s="20" t="n">
+        <v>0.3</v>
+      </c>
+      <c r="D329" s="24" t="n"/>
+      <c r="E329" s="25" t="n"/>
+    </row>
+    <row r="330">
+      <c r="A330" s="5" t="n"/>
+      <c r="B330" s="19" t="inlineStr">
+        <is>
+          <t xml:space="preserve"> - For Sale</t>
+        </is>
+      </c>
+      <c r="C330" s="20" t="n">
+        <v>0.11</v>
+      </c>
+      <c r="D330" s="24" t="n"/>
+      <c r="E330" s="25" t="n"/>
+    </row>
+    <row r="331">
+      <c r="A331" s="5" t="n">
         <v>4</v>
       </c>
-      <c r="B11" s="154" t="inlineStr">
-[...34 lines deleted...]
-      <c r="A12" s="154" t="n">
+      <c r="B331" s="28" t="inlineStr">
+        <is>
+          <t>Total investment in foreign securities/ADR/GDR (Rs. lakh)</t>
+        </is>
+      </c>
+      <c r="C331" s="29" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="D331" s="24" t="n"/>
+      <c r="E331" s="27" t="n"/>
+    </row>
+    <row r="332" ht="24" customHeight="1">
+      <c r="A332" s="5" t="n">
         <v>5</v>
       </c>
-      <c r="B12" s="154" t="inlineStr">
-[...34 lines deleted...]
-      <c r="A13" s="154" t="n">
+      <c r="B332" s="30" t="inlineStr">
+        <is>
+          <t>Total of securities below investment grade and default provided for the of Jun 30, 2026 (Rs. lakh)</t>
+        </is>
+      </c>
+      <c r="C332" s="29" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="D332" s="31" t="n"/>
+      <c r="E332" s="27" t="n"/>
+    </row>
+    <row r="333">
+      <c r="A333" s="5" t="n">
         <v>6</v>
       </c>
-      <c r="B13" s="154" t="inlineStr">
-[...34 lines deleted...]
-      <c r="A14" s="154" t="n">
+      <c r="B333" s="32" t="inlineStr">
+        <is>
+          <t>Total investment in illiquid shares/securities</t>
+        </is>
+      </c>
+      <c r="C333" s="33" t="n"/>
+      <c r="E333" s="27" t="n"/>
+    </row>
+    <row r="334">
+      <c r="A334" s="5" t="n"/>
+      <c r="B334" s="34" t="inlineStr">
+        <is>
+          <t>- Value (In Rs. Lakh)</t>
+        </is>
+      </c>
+      <c r="C334" s="35" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="E334" s="27" t="n"/>
+    </row>
+    <row r="335">
+      <c r="A335" s="5" t="n"/>
+      <c r="B335" s="36" t="inlineStr">
+        <is>
+          <t>- in percentage terms (%)</t>
+        </is>
+      </c>
+      <c r="C335" s="176" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="E335" s="27" t="n"/>
+    </row>
+    <row r="336">
+      <c r="A336" s="5" t="n"/>
+      <c r="B336" s="36" t="n"/>
+      <c r="C336" s="177" t="n"/>
+      <c r="E336" s="27" t="n"/>
+    </row>
+    <row r="337" ht="24" customHeight="1">
+      <c r="A337" s="5" t="n">
         <v>7</v>
       </c>
-      <c r="B14" s="154" t="inlineStr">
-[...7842 lines deleted...]
-      <c r="C304" s="4" t="inlineStr">
+      <c r="B337" s="32" t="inlineStr">
+        <is>
+          <t>Total outstanding exposure to derivatives at the end of  Jun 30, 2026</t>
+        </is>
+      </c>
+      <c r="C337" s="33" t="n"/>
+      <c r="D337" s="24" t="n"/>
+      <c r="E337" s="27" t="n"/>
+    </row>
+    <row r="338">
+      <c r="A338" s="5" t="n"/>
+      <c r="B338" s="34" t="inlineStr">
+        <is>
+          <t>- Value (In Rs. Lakh)</t>
+        </is>
+      </c>
+      <c r="C338" s="35" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="D338" s="24" t="n"/>
+      <c r="E338" s="27" t="n"/>
+    </row>
+    <row r="339">
+      <c r="A339" s="5" t="n"/>
+      <c r="B339" s="36" t="inlineStr">
+        <is>
+          <t>- in percentage term (%)</t>
+        </is>
+      </c>
+      <c r="C339" s="176" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="D339" s="24" t="n"/>
+      <c r="E339" s="27" t="n"/>
+    </row>
+    <row r="340">
+      <c r="A340" s="39" t="n"/>
+      <c r="B340" s="40" t="n"/>
+      <c r="C340" s="40" t="n"/>
+      <c r="D340" s="40" t="n"/>
+      <c r="E340" s="41" t="n"/>
+    </row>
+    <row r="342">
+      <c r="A342" s="42" t="inlineStr">
         <is>
           <t>N.A.</t>
         </is>
       </c>
-      <c r="E304" s="49" t="n"/>
-[...537 lines deleted...]
-          <t>NAV as on Maturity date</t>
+      <c r="B342" s="117" t="inlineStr">
+        <is>
+          <t xml:space="preserve"> Not Applicable.</t>
         </is>
       </c>
     </row>
     <row r="343">
-      <c r="A343" s="10" t="inlineStr">
-[...6 lines deleted...]
-          <t xml:space="preserve"> Not Applicable.</t>
+      <c r="A343" s="42" t="inlineStr">
+        <is>
+          <t>^^</t>
+        </is>
+      </c>
+      <c r="B343" s="117" t="inlineStr">
+        <is>
+          <t>Portfolio Turn Over Ratio is for Equity Schemes.</t>
         </is>
       </c>
     </row>
     <row r="344">
-      <c r="A344" s="10" t="inlineStr">
-[...6 lines deleted...]
-          <t>Portfolio Turn Over Ratio is for Equity Schemes.</t>
+      <c r="A344" s="42" t="inlineStr">
+        <is>
+          <t>@@</t>
+        </is>
+      </c>
+      <c r="B344" s="117" t="inlineStr">
+        <is>
+          <t>Residual, Modified Duration and Portfolio YTM (Annualised) is for Debt Schemes.</t>
         </is>
       </c>
     </row>
     <row r="345">
-      <c r="A345" s="10" t="inlineStr">
-[...11 lines deleted...]
-      <c r="B346" s="84" t="inlineStr">
+      <c r="B345" s="117" t="inlineStr">
         <is>
           <t>Pursuant to payment of IDCW, the NAV of the IDCW Option(s) of aforesaid Scheme of the Fund would fall to the extent of payout and statutory levy, if any. For complete distribution history of the Schemes, please visit www.dspim.com</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells count="4">
-    <mergeCell ref="C310:D310"/>
-    <mergeCell ref="E310:E311"/>
+    <mergeCell ref="B311:B312"/>
+    <mergeCell ref="C311:D311"/>
     <mergeCell ref="B1:F1"/>
-    <mergeCell ref="B310:B311"/>
+    <mergeCell ref="E311:E312"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:A1"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Rohit Pandey</dc:creator>
+  <dc:creator>ICRON Research</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:lastModifiedBy></cp:lastModifiedBy>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties">
   <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_Enabled" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_SetDate" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3">
-    <vt:lpwstr>2026-06-07T19:21:06Z</vt:lpwstr>
+    <vt:lpwstr>2026-07-08T08:43:17Z</vt:lpwstr>
   </property>
   <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_Method" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4">
     <vt:lpwstr>Privileged</vt:lpwstr>
   </property>
   <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_Name" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5">
     <vt:lpwstr>Public</vt:lpwstr>
   </property>
   <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_SiteId" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6">
     <vt:lpwstr>1771ae17-e764-4e0f-a476-d4184d79a5d9</vt:lpwstr>
   </property>
   <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_ActionId" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7">
-    <vt:lpwstr>4080c357-c9ae-431d-b36a-b5f7034283f4</vt:lpwstr>
+    <vt:lpwstr>7b88c7ec-4c0a-4933-910f-6ebd7702328a</vt:lpwstr>
   </property>
   <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_ContentBits" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8">
     <vt:lpwstr>0</vt:lpwstr>
   </property>
   <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_Tag" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9">
     <vt:lpwstr>10, 0, 1, 1</vt:lpwstr>
   </property>
 </Properties>
 </file>