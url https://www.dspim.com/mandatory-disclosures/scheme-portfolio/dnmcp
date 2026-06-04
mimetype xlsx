--- v1 (2026-02-11)
+++ v2 (2026-06-04)
@@ -1,748 +1,1917 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="png" ContentType="image/png"/>
+  <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="K:\Accounts\REPORTS\Monthend portfolio\2026-2027\April 2026\30042026\Final\Final\Monthly\For Investors\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{AFE9963B-96D3-4860-9317-2624A7E3BB34}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" tabRatio="950" firstSheet="26" autoFilterDateGrouping="1"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" tabRatio="911" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="Nifty Midcap 150 ETF" sheetId="1" state="visible" r:id="rId1"/>
-    <sheet name="Sheet1" sheetId="2" state="hidden" r:id="rId2"/>
+    <sheet name="Nifty Midcap 150 ETF" sheetId="1" r:id="rId1"/>
+    <sheet name="Notes to Monthly Portfolio" sheetId="3" r:id="rId2"/>
+    <sheet name="Sheet1" sheetId="2" state="hidden" r:id="rId3"/>
   </sheets>
-  <definedNames/>
-  <calcPr calcId="191029" fullCalcOnLoad="1"/>
+  <definedNames>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'Notes to Monthly Portfolio'!#REF!</definedName>
+  </definedNames>
+  <calcPr calcId="0"/>
 </workbook>
 </file>
 
+<file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="619" uniqueCount="421">
+  <si>
+    <t>DSP Nifty Midcap 150 ETF</t>
+  </si>
+  <si>
+    <t>Portfolio as on April 30, 2026</t>
+  </si>
+  <si>
+    <t>Sr. No.</t>
+  </si>
+  <si>
+    <t>Name of Instrument</t>
+  </si>
+  <si>
+    <t>ISIN</t>
+  </si>
+  <si>
+    <t>Rating/Industry</t>
+  </si>
+  <si>
+    <t>Quantity</t>
+  </si>
+  <si>
+    <t>Market value (Rs. In lakhs)</t>
+  </si>
+  <si>
+    <t>% to Net Assets</t>
+  </si>
+  <si>
+    <t>Maturity Date</t>
+  </si>
+  <si>
+    <t>Put/Call Option</t>
+  </si>
+  <si>
+    <t>YTM (%)</t>
+  </si>
+  <si>
+    <t>EQUITY &amp; EQUITY RELATED</t>
+  </si>
+  <si>
+    <t>Listed / awaiting listing on the stock exchanges</t>
+  </si>
+  <si>
+    <t>BSE Limited</t>
+  </si>
+  <si>
+    <t>INE118H01025</t>
+  </si>
+  <si>
+    <t>Capital Markets</t>
+  </si>
+  <si>
+    <t>Sector/Rating</t>
+  </si>
+  <si>
+    <t>Percent</t>
+  </si>
+  <si>
+    <t>Multi Commodity Exchange of India Limited</t>
+  </si>
+  <si>
+    <t>INE745G01043</t>
+  </si>
+  <si>
+    <t>Banks</t>
+  </si>
+  <si>
+    <t>The Federal Bank Limited</t>
+  </si>
+  <si>
+    <t>INE171A01029</t>
+  </si>
+  <si>
+    <t>Pharmaceuticals &amp; Biotechnology</t>
+  </si>
+  <si>
+    <t>Suzlon Energy Limited</t>
+  </si>
+  <si>
+    <t>INE040H01021</t>
+  </si>
+  <si>
+    <t>Electrical Equipment</t>
+  </si>
+  <si>
+    <t>Hero MotoCorp Limited</t>
+  </si>
+  <si>
+    <t>INE158A01026</t>
+  </si>
+  <si>
+    <t>Automobiles</t>
+  </si>
+  <si>
+    <t>IndusInd Bank Limited</t>
+  </si>
+  <si>
+    <t>INE095A01012</t>
+  </si>
+  <si>
+    <t>Finance</t>
+  </si>
+  <si>
+    <t>AU Small Finance Bank Limited</t>
+  </si>
+  <si>
+    <t>INE949L01017</t>
+  </si>
+  <si>
+    <t>Auto Components</t>
+  </si>
+  <si>
+    <t>PB Fintech Limited</t>
+  </si>
+  <si>
+    <t>INE417T01026</t>
+  </si>
+  <si>
+    <t>Financial Technology (Fintech)</t>
+  </si>
+  <si>
+    <t>IT - Software</t>
+  </si>
+  <si>
+    <t>Lupin Limited</t>
+  </si>
+  <si>
+    <t>INE326A01037</t>
+  </si>
+  <si>
+    <t>Consumer Durables</t>
+  </si>
+  <si>
+    <t>GE Vernova T&amp;D India Limited</t>
+  </si>
+  <si>
+    <t>INE200A01026</t>
+  </si>
+  <si>
+    <t>Industrial Products</t>
+  </si>
+  <si>
+    <t>Indus Towers Limited</t>
+  </si>
+  <si>
+    <t>INE121J01017</t>
+  </si>
+  <si>
+    <t>Telecom - Services</t>
+  </si>
+  <si>
+    <t>Retailing</t>
+  </si>
+  <si>
+    <t>Persistent Systems Limited</t>
+  </si>
+  <si>
+    <t>INE262H01021</t>
+  </si>
+  <si>
+    <t>Insurance</t>
+  </si>
+  <si>
+    <t>Bharat Heavy Electricals Limited</t>
+  </si>
+  <si>
+    <t>INE257A01026</t>
+  </si>
+  <si>
+    <t>Power</t>
+  </si>
+  <si>
+    <t>Bharat Forge Limited</t>
+  </si>
+  <si>
+    <t>INE465A01025</t>
+  </si>
+  <si>
+    <t>Fortis Healthcare Limited</t>
+  </si>
+  <si>
+    <t>INE061F01013</t>
+  </si>
+  <si>
+    <t>Healthcare Services</t>
+  </si>
+  <si>
+    <t>Realty</t>
+  </si>
+  <si>
+    <t>Ashok Leyland Limited</t>
+  </si>
+  <si>
+    <t>INE208A01029</t>
+  </si>
+  <si>
+    <t>Agricultural, Commercial &amp; Construction Vehicles</t>
+  </si>
+  <si>
+    <t>Dixon Technologies (India) Limited</t>
+  </si>
+  <si>
+    <t>INE935N01020</t>
+  </si>
+  <si>
+    <t>Fertilizers &amp; Agrochemicals</t>
+  </si>
+  <si>
+    <t>IDFC First Bank Limited</t>
+  </si>
+  <si>
+    <t>INE092T01019</t>
+  </si>
+  <si>
+    <t>Agricultural Food &amp; other Products</t>
+  </si>
+  <si>
+    <t>One 97 Communications Limited</t>
+  </si>
+  <si>
+    <t>INE982J01020</t>
+  </si>
+  <si>
+    <t>Chemicals &amp; Petrochemicals</t>
+  </si>
+  <si>
+    <t>Laurus Labs Limited</t>
+  </si>
+  <si>
+    <t>INE947Q01028</t>
+  </si>
+  <si>
+    <t>Polycab India Limited</t>
+  </si>
+  <si>
+    <t>INE455K01017</t>
+  </si>
+  <si>
+    <t>ICICI Lombard General Insurance Company Limited</t>
+  </si>
+  <si>
+    <t>INE765G01017</t>
+  </si>
+  <si>
+    <t>Hitachi Energy India Limited</t>
+  </si>
+  <si>
+    <t>INE07Y701011</t>
+  </si>
+  <si>
+    <t>Minerals &amp; Mining</t>
+  </si>
+  <si>
+    <t>Max Financial Services Limited</t>
+  </si>
+  <si>
+    <t>INE180A01020</t>
+  </si>
+  <si>
+    <t>Personal Products</t>
+  </si>
+  <si>
+    <t>Marico Limited</t>
+  </si>
+  <si>
+    <t>INE196A01026</t>
+  </si>
+  <si>
+    <t>Leisure Services</t>
+  </si>
+  <si>
+    <t>Coforge Limited</t>
+  </si>
+  <si>
+    <t>INE591G01025</t>
+  </si>
+  <si>
+    <t>Ferrous Metals</t>
+  </si>
+  <si>
+    <t>Aurobindo Pharma Limited</t>
+  </si>
+  <si>
+    <t>INE406A01037</t>
+  </si>
+  <si>
+    <t>Cement &amp; Cement Products</t>
+  </si>
+  <si>
+    <t>Info Edge (India) Limited</t>
+  </si>
+  <si>
+    <t>INE663F01032</t>
+  </si>
+  <si>
+    <t>Transport Infrastructure</t>
+  </si>
+  <si>
+    <t>Swiggy Limited</t>
+  </si>
+  <si>
+    <t>INE00H001014</t>
+  </si>
+  <si>
+    <t>Gas</t>
+  </si>
+  <si>
+    <t>SRF Limited</t>
+  </si>
+  <si>
+    <t>INE647A01010</t>
+  </si>
+  <si>
+    <t>Beverages</t>
+  </si>
+  <si>
+    <t>Glenmark Pharmaceuticals Limited</t>
+  </si>
+  <si>
+    <t>INE935A01035</t>
+  </si>
+  <si>
+    <t>Petroleum Products</t>
+  </si>
+  <si>
+    <t>FSN E-Commerce Ventures Limited</t>
+  </si>
+  <si>
+    <t>INE388Y01029</t>
+  </si>
+  <si>
+    <t>Non - Ferrous Metals</t>
+  </si>
+  <si>
+    <t>UPL Limited</t>
+  </si>
+  <si>
+    <t>INE628A01036</t>
+  </si>
+  <si>
+    <t>Textiles &amp; Apparels</t>
+  </si>
+  <si>
+    <t>Hindustan Petroleum Corporation Limited</t>
+  </si>
+  <si>
+    <t>INE094A01015</t>
+  </si>
+  <si>
+    <t>Oil</t>
+  </si>
+  <si>
+    <t>National Aluminium Company Limited</t>
+  </si>
+  <si>
+    <t>INE139A01034</t>
+  </si>
+  <si>
+    <t>Industrial Manufacturing</t>
+  </si>
+  <si>
+    <t>Yes Bank Limited</t>
+  </si>
+  <si>
+    <t>INE528G01035</t>
+  </si>
+  <si>
+    <t>Transport Services</t>
+  </si>
+  <si>
+    <t>APL Apollo Tubes Limited</t>
+  </si>
+  <si>
+    <t>INE702C01027</t>
+  </si>
+  <si>
+    <t>Construction</t>
+  </si>
+  <si>
+    <t>GMR Airports Limited</t>
+  </si>
+  <si>
+    <t>INE776C01039</t>
+  </si>
+  <si>
+    <t>Diversified</t>
+  </si>
+  <si>
+    <t>Torrent Power Limited</t>
+  </si>
+  <si>
+    <t>INE813H01021</t>
+  </si>
+  <si>
+    <t>Aerospace &amp; Defense</t>
+  </si>
+  <si>
+    <t>The Phoenix Mills Limited</t>
+  </si>
+  <si>
+    <t>INE211B01039</t>
+  </si>
+  <si>
+    <t>IT - Services</t>
+  </si>
+  <si>
+    <t>Voltas Limited</t>
+  </si>
+  <si>
+    <t>INE226A01021</t>
+  </si>
+  <si>
+    <t>Cigarettes &amp; Tobacco Products</t>
+  </si>
+  <si>
+    <t>Alkem Laboratories Limited</t>
+  </si>
+  <si>
+    <t>INE540L01014</t>
+  </si>
+  <si>
+    <t>Cash &amp; Equivalent</t>
+  </si>
+  <si>
+    <t>Tube Investments of India Limited</t>
+  </si>
+  <si>
+    <t>INE974X01010</t>
+  </si>
+  <si>
+    <t>Havells India Limited</t>
+  </si>
+  <si>
+    <t>INE176B01034</t>
+  </si>
+  <si>
+    <t>NMDC Limited</t>
+  </si>
+  <si>
+    <t>INE584A01023</t>
+  </si>
+  <si>
+    <t>Sundaram Finance Limited</t>
+  </si>
+  <si>
+    <t>INE660A01013</t>
+  </si>
+  <si>
+    <t>JSW Energy Limited</t>
+  </si>
+  <si>
+    <t>INE121E01018</t>
+  </si>
+  <si>
+    <t>Indian Bank</t>
+  </si>
+  <si>
+    <t>INE562A01011</t>
+  </si>
+  <si>
+    <t>MphasiS Limited</t>
+  </si>
+  <si>
+    <t>INE356A01018</t>
+  </si>
+  <si>
+    <t>KEI Industries Limited</t>
+  </si>
+  <si>
+    <t>INE878B01027</t>
+  </si>
+  <si>
+    <t>Waaree Energies Limited</t>
+  </si>
+  <si>
+    <t>INE377N01017</t>
+  </si>
+  <si>
+    <t>Aditya Birla Capital Limited</t>
+  </si>
+  <si>
+    <t>INE674K01013</t>
+  </si>
+  <si>
+    <t>Vodafone Idea Limited</t>
+  </si>
+  <si>
+    <t>INE669E01016</t>
+  </si>
+  <si>
+    <t>Colgate Palmolive (India) Limited</t>
+  </si>
+  <si>
+    <t>INE259A01022</t>
+  </si>
+  <si>
+    <t>Godrej Properties Limited</t>
+  </si>
+  <si>
+    <t>INE484J01027</t>
+  </si>
+  <si>
+    <t>360 ONE WAM LIMITED</t>
+  </si>
+  <si>
+    <t>INE466L01038</t>
+  </si>
+  <si>
+    <t>Oil India Limited</t>
+  </si>
+  <si>
+    <t>INE274J01014</t>
+  </si>
+  <si>
+    <t>Radico Khaitan Limited</t>
+  </si>
+  <si>
+    <t>INE944F01028</t>
+  </si>
+  <si>
+    <t>Steel Authority of India Limited</t>
+  </si>
+  <si>
+    <t>INE114A01011</t>
+  </si>
+  <si>
+    <t>NHPC Limited</t>
+  </si>
+  <si>
+    <t>INE848E01016</t>
+  </si>
+  <si>
+    <t>Dabur India Limited</t>
+  </si>
+  <si>
+    <t>INE016A01026</t>
+  </si>
+  <si>
+    <t>Vishal Mega Mart Limited</t>
+  </si>
+  <si>
+    <t>INE01EA01019</t>
+  </si>
+  <si>
+    <t>Biocon Limited</t>
+  </si>
+  <si>
+    <t>INE376G01013</t>
+  </si>
+  <si>
+    <t>Mankind Pharma Limited</t>
+  </si>
+  <si>
+    <t>INE634S01028</t>
+  </si>
+  <si>
+    <t>MRF Limited</t>
+  </si>
+  <si>
+    <t>INE883A01011</t>
+  </si>
+  <si>
+    <t>PI Industries Limited</t>
+  </si>
+  <si>
+    <t>INE603J01030</t>
+  </si>
+  <si>
+    <t>Jindal Stainless Limited</t>
+  </si>
+  <si>
+    <t>INE220G01021</t>
+  </si>
+  <si>
+    <t>L&amp;T Finance Limited</t>
+  </si>
+  <si>
+    <t>INE498L01015</t>
+  </si>
+  <si>
+    <t>Prestige Estates Projects Limited</t>
+  </si>
+  <si>
+    <t>INE811K01011</t>
+  </si>
+  <si>
+    <t>Coromandel International Limited</t>
+  </si>
+  <si>
+    <t>INE169A01031</t>
+  </si>
+  <si>
+    <t>Page Industries Limited</t>
+  </si>
+  <si>
+    <t>INE761H01022</t>
+  </si>
+  <si>
+    <t>Supreme Industries Limited</t>
+  </si>
+  <si>
+    <t>INE195A01028</t>
+  </si>
+  <si>
+    <t>Blue Star Limited</t>
+  </si>
+  <si>
+    <t>INE472A01039</t>
+  </si>
+  <si>
+    <t>Oracle Financial Services Software Limited</t>
+  </si>
+  <si>
+    <t>INE881D01027</t>
+  </si>
+  <si>
+    <t>Lloyds Metals And Energy Limited</t>
+  </si>
+  <si>
+    <t>INE281B01032</t>
+  </si>
+  <si>
+    <t>JK Cement Limited</t>
+  </si>
+  <si>
+    <t>INE823G01014</t>
+  </si>
+  <si>
+    <t>IPCA Laboratories Limited</t>
+  </si>
+  <si>
+    <t>INE571A01038</t>
+  </si>
+  <si>
+    <t>Apar Industries Limited</t>
+  </si>
+  <si>
+    <t>INE372A01015</t>
+  </si>
+  <si>
+    <t>Petronet LNG Limited</t>
+  </si>
+  <si>
+    <t>INE347G01014</t>
+  </si>
+  <si>
+    <t>Mahindra &amp; Mahindra Financial Services Limited</t>
+  </si>
+  <si>
+    <t>INE774D01024</t>
+  </si>
+  <si>
+    <t>ICICI Prudential Life Insurance Company Limited</t>
+  </si>
+  <si>
+    <t>INE726G01019</t>
+  </si>
+  <si>
+    <t>UNO Minda Limited</t>
+  </si>
+  <si>
+    <t>INE405E01023</t>
+  </si>
+  <si>
+    <t>Oberoi Realty Limited</t>
+  </si>
+  <si>
+    <t>INE093I01010</t>
+  </si>
+  <si>
+    <t>SBI Cards and Payment Services Limited</t>
+  </si>
+  <si>
+    <t>INE018E01016</t>
+  </si>
+  <si>
+    <t>Jubilant Foodworks Limited</t>
+  </si>
+  <si>
+    <t>INE797F01020</t>
+  </si>
+  <si>
+    <t>Astral Limited</t>
+  </si>
+  <si>
+    <t>INE006I01046</t>
+  </si>
+  <si>
+    <t>Tata Communications Limited</t>
+  </si>
+  <si>
+    <t>INE151A01013</t>
+  </si>
+  <si>
+    <t>ITC Hotels Limited</t>
+  </si>
+  <si>
+    <t>INE379A01028</t>
+  </si>
+  <si>
+    <t>Nippon Life India Asset Management Limited</t>
+  </si>
+  <si>
+    <t>INE298J01013</t>
+  </si>
+  <si>
+    <t>Life Insurance Corporation of India</t>
+  </si>
+  <si>
+    <t>INE0J1Y01017</t>
+  </si>
+  <si>
+    <t>Adani Total Gas Limited</t>
+  </si>
+  <si>
+    <t>INE399L01023</t>
+  </si>
+  <si>
+    <t>Container Corporation of India Limited</t>
+  </si>
+  <si>
+    <t>INE111A01025</t>
+  </si>
+  <si>
+    <t>Balkrishna Industries Limited</t>
+  </si>
+  <si>
+    <t>INE787D01026</t>
+  </si>
+  <si>
+    <t>Bank of India</t>
+  </si>
+  <si>
+    <t>INE084A01016</t>
+  </si>
+  <si>
+    <t>Rail Vikas Nigam Limited</t>
+  </si>
+  <si>
+    <t>INE415G01027</t>
+  </si>
+  <si>
+    <t>LIC Housing Finance Limited</t>
+  </si>
+  <si>
+    <t>INE115A01026</t>
+  </si>
+  <si>
+    <t>Schaeffler India Limited</t>
+  </si>
+  <si>
+    <t>INE513A01022</t>
+  </si>
+  <si>
+    <t>Exide Industries Limited</t>
+  </si>
+  <si>
+    <t>INE302A01020</t>
+  </si>
+  <si>
+    <t>Indian Railway Catering And Tourism Corporation Limited</t>
+  </si>
+  <si>
+    <t>INE335Y01020</t>
+  </si>
+  <si>
+    <t>Bank of Maharashtra</t>
+  </si>
+  <si>
+    <t>INE457A01014</t>
+  </si>
+  <si>
+    <t>Kalyan Jewellers India Limited</t>
+  </si>
+  <si>
+    <t>INE303R01014</t>
+  </si>
+  <si>
+    <t>Patanjali Foods Limited</t>
+  </si>
+  <si>
+    <t>INE619A01035</t>
+  </si>
+  <si>
+    <t>Thermax Limited</t>
+  </si>
+  <si>
+    <t>INE152A01029</t>
+  </si>
+  <si>
+    <t>Linde India Limited</t>
+  </si>
+  <si>
+    <t>INE473A01011</t>
+  </si>
+  <si>
+    <t>AIA Engineering Limited</t>
+  </si>
+  <si>
+    <t>INE212H01026</t>
+  </si>
+  <si>
+    <t>Dalmia Bharat Limited</t>
+  </si>
+  <si>
+    <t>INE00R701025</t>
+  </si>
+  <si>
+    <t>Gujarat Fluorochemicals Limited</t>
+  </si>
+  <si>
+    <t>INE09N301011</t>
+  </si>
+  <si>
+    <t>Lenskart Solutions Limited</t>
+  </si>
+  <si>
+    <t>INE956O01016</t>
+  </si>
+  <si>
+    <t>Cochin Shipyard Limited</t>
+  </si>
+  <si>
+    <t>INE704P01025</t>
+  </si>
+  <si>
+    <t>Tata Elxsi Limited</t>
+  </si>
+  <si>
+    <t>INE670A01012</t>
+  </si>
+  <si>
+    <t>LG Electronics India Limited</t>
+  </si>
+  <si>
+    <t>INE324D01010</t>
+  </si>
+  <si>
+    <t>Berger Paints (I) Limited</t>
+  </si>
+  <si>
+    <t>INE463A01038</t>
+  </si>
+  <si>
+    <t>Apollo Tyres Limited</t>
+  </si>
+  <si>
+    <t>INE438A01022</t>
+  </si>
+  <si>
+    <t>Billionbrains Garage Ventures Limited</t>
+  </si>
+  <si>
+    <t>INE0HOQ01053</t>
+  </si>
+  <si>
+    <t>Abbott India Limited</t>
+  </si>
+  <si>
+    <t>INE358A01014</t>
+  </si>
+  <si>
+    <t>Bharat Dynamics Limited</t>
+  </si>
+  <si>
+    <t>INE171Z01026</t>
+  </si>
+  <si>
+    <t>Authum Investment &amp; Infrastructure Limited</t>
+  </si>
+  <si>
+    <t>INE206F01022</t>
+  </si>
+  <si>
+    <t>Motilal Oswal Financial Services Limited</t>
+  </si>
+  <si>
+    <t>INE338I01027</t>
+  </si>
+  <si>
+    <t>KPIT Technologies Limited</t>
+  </si>
+  <si>
+    <t>INE04I401011</t>
+  </si>
+  <si>
+    <t>General Insurance Corporation of India</t>
+  </si>
+  <si>
+    <t>INE481Y01014</t>
+  </si>
+  <si>
+    <t>HDB Financial Services Limited</t>
+  </si>
+  <si>
+    <t>INE756I01012</t>
+  </si>
+  <si>
+    <t>Premier Energies Limited</t>
+  </si>
+  <si>
+    <t>INE0BS701011</t>
+  </si>
+  <si>
+    <t>Ajanta Pharma Limited</t>
+  </si>
+  <si>
+    <t>INE031B01049</t>
+  </si>
+  <si>
+    <t>ICICI Prudential Asset Management Co Limited</t>
+  </si>
+  <si>
+    <t>INE346A01027</t>
+  </si>
+  <si>
+    <t>Bharti Hexacom Limited</t>
+  </si>
+  <si>
+    <t>INE343G01021</t>
+  </si>
+  <si>
+    <t>Housing &amp; Urban Development Corporation Limited</t>
+  </si>
+  <si>
+    <t>INE031A01017</t>
+  </si>
+  <si>
+    <t>AWL Agri Business Limited</t>
+  </si>
+  <si>
+    <t>INE699H01024</t>
+  </si>
+  <si>
+    <t>Indian Renewable Energy Development Agency Limited</t>
+  </si>
+  <si>
+    <t>INE202E01016</t>
+  </si>
+  <si>
+    <t>Escorts Kubota Limited</t>
+  </si>
+  <si>
+    <t>INE042A01014</t>
+  </si>
+  <si>
+    <t>United Breweries Limited</t>
+  </si>
+  <si>
+    <t>INE686F01025</t>
+  </si>
+  <si>
+    <t>K.P.R. Mill Limited</t>
+  </si>
+  <si>
+    <t>INE930H01031</t>
+  </si>
+  <si>
+    <t>CRISIL Limited</t>
+  </si>
+  <si>
+    <t>INE007A01025</t>
+  </si>
+  <si>
+    <t>NLC India Limited</t>
+  </si>
+  <si>
+    <t>INE589A01014</t>
+  </si>
+  <si>
+    <t>NTPC Green Energy Limited</t>
+  </si>
+  <si>
+    <t>INE0ONG01011</t>
+  </si>
+  <si>
+    <t>L&amp;T Technology Services Limited</t>
+  </si>
+  <si>
+    <t>INE010V01017</t>
+  </si>
+  <si>
+    <t>GlaxoSmithKline Pharmaceuticals Limited</t>
+  </si>
+  <si>
+    <t>INE159A01016</t>
+  </si>
+  <si>
+    <t>Bajaj Housing Finance Limited</t>
+  </si>
+  <si>
+    <t>INE377Y01014</t>
+  </si>
+  <si>
+    <t>Global Health Limited</t>
+  </si>
+  <si>
+    <t>INE474Q01031</t>
+  </si>
+  <si>
+    <t>Tata Investment Corporation Limited</t>
+  </si>
+  <si>
+    <t>INE672A01026</t>
+  </si>
+  <si>
+    <t>Godfrey Phillips India Limited</t>
+  </si>
+  <si>
+    <t>INE260B01028</t>
+  </si>
+  <si>
+    <t>JSW Infrastructure Limited</t>
+  </si>
+  <si>
+    <t>INE880J01026</t>
+  </si>
+  <si>
+    <t>ACC Limited</t>
+  </si>
+  <si>
+    <t>INE012A01025</t>
+  </si>
+  <si>
+    <t>3M India Limited</t>
+  </si>
+  <si>
+    <t>INE470A01017</t>
+  </si>
+  <si>
+    <t>Endurance Technologies Limited</t>
+  </si>
+  <si>
+    <t>INE913H01037</t>
+  </si>
+  <si>
+    <t>Hexaware Technologies Limited</t>
+  </si>
+  <si>
+    <t>INE093A01041</t>
+  </si>
+  <si>
+    <t>Honeywell Automation India Limited</t>
+  </si>
+  <si>
+    <t>INE671A01010</t>
+  </si>
+  <si>
+    <t>SJVN Limited</t>
+  </si>
+  <si>
+    <t>INE002L01015</t>
+  </si>
+  <si>
+    <t>Anthem Biosciences Limited</t>
+  </si>
+  <si>
+    <t>INE0CZ201020</t>
+  </si>
+  <si>
+    <t>Godrej Industries Limited</t>
+  </si>
+  <si>
+    <t>INE233A01035</t>
+  </si>
+  <si>
+    <t>The New India Assurance Company Limited</t>
+  </si>
+  <si>
+    <t>INE470Y01017</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>MONEY MARKET INSTRUMENTS</t>
+  </si>
+  <si>
+    <t>TREPS / Reverse Repo Investments</t>
+  </si>
+  <si>
+    <t>Cash &amp; Cash Equivalent</t>
+  </si>
+  <si>
+    <t>Net Receivables/Payables</t>
+  </si>
+  <si>
+    <t>GRAND TOTAL</t>
+  </si>
+  <si>
+    <t>Notes:</t>
+  </si>
+  <si>
+    <t>Market value includes accrued interest</t>
+  </si>
+  <si>
+    <t>Net Assets does not include unit activity for the last day of the month</t>
+  </si>
+  <si>
+    <t>Scheme Riskometer</t>
+  </si>
+  <si>
+    <t>Benchmark Riskometer: Nifty Midcap 150 TRI</t>
+  </si>
+  <si>
+    <t xml:space="preserve">  </t>
+  </si>
+  <si>
+    <t>YD2EDirect</t>
+  </si>
+  <si>
+    <t>YD2E</t>
+  </si>
+  <si>
+    <t>Sr No.</t>
+  </si>
+  <si>
+    <t>Particular</t>
+  </si>
+  <si>
+    <t>Direct</t>
+  </si>
+  <si>
+    <t>Portfolio Turn Over Ratio ^^</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> - For Purchase</t>
+  </si>
+  <si>
+    <t>N.A.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> - For Sale</t>
+  </si>
+  <si>
+    <t>Average Maturity (in years)@@</t>
+  </si>
+  <si>
+    <t>Modified Duration (in years)@@</t>
+  </si>
+  <si>
+    <t>Portfolio YTM (Annualised)@@</t>
+  </si>
+  <si>
+    <t>Total outstanding exposure to derivatives at the end of  April 30, 2026</t>
+  </si>
+  <si>
+    <t>- Value (In Rs. Lakh)</t>
+  </si>
+  <si>
+    <t>-</t>
+  </si>
+  <si>
+    <t>- in percentage term (%)</t>
+  </si>
+  <si>
+    <t>Total of securities below investment grade and default provided for the Half Year of April 30, 2026 (Rs. lakh)</t>
+  </si>
+  <si>
+    <t>Total investment in foreign securities/ADR/GDR (Rs. lakh)</t>
+  </si>
+  <si>
+    <t>Total investment in illiquid shares/securities</t>
+  </si>
+  <si>
+    <t>- in percentage terms (%)</t>
+  </si>
+  <si>
+    <t>Net Asset Vaue (NAV) (Rs. per Unit)</t>
+  </si>
+  <si>
+    <t>- As on March 31, 2026</t>
+  </si>
+  <si>
+    <t>G</t>
+  </si>
+  <si>
+    <t>Growth</t>
+  </si>
+  <si>
+    <t>19.4394</t>
+  </si>
+  <si>
+    <t>D</t>
+  </si>
+  <si>
+    <t>Payout/Reinvestment of Income Distribution cum Capital Withdrawal option (IDCW)</t>
+  </si>
+  <si>
+    <t>QD</t>
+  </si>
+  <si>
+    <t>Quarterly Payout/Reinvestment of Income Distribution cum Capital Withdrawal option (IDCW)</t>
+  </si>
+  <si>
+    <t>DD</t>
+  </si>
+  <si>
+    <t>Daily Reinvestment of Income Distribution cum Capital Withdrawal option (IDCW)</t>
+  </si>
+  <si>
+    <t>WD</t>
+  </si>
+  <si>
+    <t>Weekly Payout/Reinvestment of Income Distribution cum Capital Withdrawal option (IDCW)</t>
+  </si>
+  <si>
+    <t>MD</t>
+  </si>
+  <si>
+    <t>Monthly Payout/Reinvestment of Income Distribution cum Capital Withdrawal option (IDCW)</t>
+  </si>
+  <si>
+    <t>UD</t>
+  </si>
+  <si>
+    <t>UD3</t>
+  </si>
+  <si>
+    <t>UR</t>
+  </si>
+  <si>
+    <t>UR3</t>
+  </si>
+  <si>
+    <t>- As on April 30, 2026</t>
+  </si>
+  <si>
+    <t>22.0062</t>
+  </si>
+  <si>
+    <t>Aggregate distributions during the half year (Rs. per Unit)</t>
+  </si>
+  <si>
+    <t>*</t>
+  </si>
+  <si>
+    <t>Computed NAV</t>
+  </si>
+  <si>
+    <t>**</t>
+  </si>
+  <si>
+    <t>NAV as on Maturity date</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Not Applicable.</t>
+  </si>
+  <si>
+    <t>^^</t>
+  </si>
+  <si>
+    <t>Portfolio Turn Over Ratio is for Equity Schemes.</t>
+  </si>
+  <si>
+    <t>@@</t>
+  </si>
+  <si>
+    <t>Average Maturity, Modified Duration and Portfolio YTM (Annualised) is for Debt Schemes.</t>
+  </si>
+  <si>
+    <t>Pursuant to payment of IDCW, the NAV of the IDCW Option(s) of aforesaid Scheme of the Fund would fall to the extent of payout and statutory levy, if any. For complete distribution history of the Schemes, please visit www.dspim.com</t>
+  </si>
+</sst>
+</file>
+
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-[...3 lines deleted...]
-    <numFmt numFmtId="166" formatCode="_ * #,##0.00_ ;_ * \-#,##0.00_ ;_ * &quot;-&quot;??_ ;_ @_ "/>
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
+  <numFmts count="7">
+    <numFmt numFmtId="164" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);"/>
+    <numFmt numFmtId="165" formatCode="_(* #,##0_);_(* \(#,##0\);"/>
+    <numFmt numFmtId="166" formatCode="#,##0.00_);\(#,##0.00\)%"/>
+    <numFmt numFmtId="167" formatCode="_(* #,##0.000_);_(* \(#,##0.000\);_(* &quot;-&quot;_);_(* @_)"/>
+    <numFmt numFmtId="168" formatCode="0.000"/>
+    <numFmt numFmtId="169" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;_);_(* @_)"/>
+    <numFmt numFmtId="170" formatCode="0.0000"/>
   </numFmts>
-  <fonts count="16">
+  <fonts count="15" x14ac:knownFonts="1">
     <font>
-      <name val="Calibri"/>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
-      <color theme="1"/>
-      <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
+      <sz val="11"/>
+      <color theme="1"/>
       <name val="trebuchet MS"/>
       <family val="2"/>
-      <color theme="1"/>
-      <sz val="10"/>
     </font>
     <font>
+      <sz val="10"/>
+      <color theme="1"/>
       <name val="trebuchet MS"/>
       <family val="2"/>
-      <b val="1"/>
-[...1 lines deleted...]
-      <sz val="14"/>
     </font>
     <font>
+      <b/>
+      <sz val="14"/>
+      <color rgb="FFFFFFFF"/>
       <name val="trebuchet MS"/>
       <family val="2"/>
-      <b val="1"/>
-[...1 lines deleted...]
-      <sz val="10"/>
     </font>
     <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
       <name val="trebuchet MS"/>
       <family val="2"/>
-      <b val="1"/>
-[...1 lines deleted...]
-      <sz val="10"/>
     </font>
     <font>
+      <b/>
+      <sz val="10"/>
+      <color rgb="FFFFFFFF"/>
       <name val="trebuchet MS"/>
       <family val="2"/>
-      <color rgb="FF000000"/>
-      <sz val="10"/>
     </font>
     <font>
-      <name val="Calibri"/>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="trebuchet MS"/>
       <family val="2"/>
+    </font>
+    <font>
+      <sz val="11"/>
       <color theme="1"/>
-      <sz val="11"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <name val="Calibri"/>
+      <sz val="10"/>
+      <name val="Trebuchet MS"/>
       <family val="2"/>
-      <b val="1"/>
-[...2 lines deleted...]
-      <scheme val="minor"/>
     </font>
     <font>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="9"/>
       <name val="Trebuchet MS"/>
       <family val="2"/>
-      <b val="1"/>
-[...1 lines deleted...]
-      <sz val="10"/>
     </font>
     <font>
+      <sz val="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="9"/>
       <name val="Trebuchet MS"/>
       <family val="2"/>
-      <sz val="10"/>
     </font>
     <font>
-      <name val="Arial"/>
+      <sz val="9"/>
+      <color rgb="FFFF0000"/>
+      <name val="Trebuchet MS"/>
       <family val="2"/>
-      <b val="1"/>
-[...1 lines deleted...]
-      <sz val="9"/>
     </font>
     <font>
-      <name val="Calibri"/>
-[...6 lines deleted...]
-    <font>
+      <sz val="9"/>
+      <color theme="0"/>
       <name val="Trebuchet MS"/>
       <family val="2"/>
-      <b val="1"/>
-[...21 lines deleted...]
-      <sz val="11"/>
     </font>
   </fonts>
   <fills count="5">
     <fill>
-      <patternFill/>
+      <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF000000"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFC0C0C0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FFDBDBDB"/>
+        <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="11">
+  <borders count="3">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
-      <right/>
-[...53 lines deleted...]
-      <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
-    <border>
-[...29 lines deleted...]
-    </border>
   </borders>
-  <cellStyleXfs count="3">
-[...1 lines deleted...]
-    <xf numFmtId="9" fontId="6" fillId="0" borderId="0"/>
+  <cellStyleXfs count="6">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="9" fontId="9" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="169" fontId="9" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="65">
-[...15 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+  <cellXfs count="60">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="10" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="15" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="164" fontId="4" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="10" fontId="4" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="164" fontId="5" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="10" fontId="5" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
-[...2 lines deleted...]
-    <xf numFmtId="10" fontId="3" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="2" applyFont="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="2" applyFont="1"/>
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="12" fillId="4" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="10" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="2" applyFont="1"/>
+    <xf numFmtId="1" fontId="10" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="10" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="2" fontId="10" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="10" fontId="10" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="10" fillId="4" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="10" fillId="0" borderId="1" xfId="2" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="39" fontId="10" fillId="0" borderId="2" xfId="2" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="10" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="10" fontId="10" fillId="4" borderId="1" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="10" fontId="10" fillId="0" borderId="1" xfId="4" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="10" fillId="0" borderId="2" xfId="4" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="10" fontId="10" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="2" fontId="10" fillId="0" borderId="2" xfId="2" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="2" quotePrefix="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="13" fillId="4" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="2" quotePrefix="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="167" fontId="13" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="2" applyFont="1"/>
+    <xf numFmtId="0" fontId="14" fillId="4" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="10" fontId="1" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
-[...2 lines deleted...]
-      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    <xf numFmtId="168" fontId="10" fillId="4" borderId="1" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    <xf numFmtId="168" fontId="10" fillId="0" borderId="1" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    <xf numFmtId="170" fontId="10" fillId="0" borderId="1" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="4" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="10" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="1">
-[...14 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="14" fillId="4" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-[...14 lines deleted...]
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="0" xfId="2" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="0" xfId="2" quotePrefix="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="4" fontId="1" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
-[...54 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="2"/>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
-  <cellStyles count="3">
+  <cellStyles count="6">
+    <cellStyle name="Comma 2" xfId="5" xr:uid="{6229B65D-F0B5-484D-9915-BFE204A9DBD4}"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
-    <cellStyle name="Percent" xfId="1" builtinId="5"/>
-    <cellStyle name="Hyperlink" xfId="2" builtinId="8"/>
+    <cellStyle name="Normal 2" xfId="2" xr:uid="{151F7525-3408-4F2C-B5F2-5C3ECF659224}"/>
+    <cellStyle name="Normal 2 2" xfId="3" xr:uid="{9D989CE9-A25D-4D15-8DC9-243A4278FB1E}"/>
+    <cellStyle name="Normal 3 4 2 2 4" xfId="1" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
+    <cellStyle name="Percent 2" xfId="4" xr:uid="{0D127697-6E27-4C7D-B32C-10E4FB7A3A5C}"/>
   </cellStyles>
+  <dxfs count="4">
+    <dxf>
+      <numFmt numFmtId="171" formatCode="#,##0.000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="172" formatCode="#,##0.0000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="4" formatCode="#,##0.00"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="173" formatCode="&quot;-&quot;"/>
+    </dxf>
+  </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
-  <colors>
-[...66 lines deleted...]
-  </colors>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
+      <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
+    </ext>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
+      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
+    </ext>
+  </extLst>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
-<file path=xl/drawings/_rels/drawing1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image1.png" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image2.png" Id="rId2" /></Relationships>
+<file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
-<wsDr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
-[...16 lines deleted...]
-        <cNvPicPr>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>2374900</xdr:colOff>
+      <xdr:row>185</xdr:row>
+      <xdr:rowOff>31750</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="2" name="Picture 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000002000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
           <a:picLocks/>
-        </cNvPicPr>
-[...2 lines deleted...]
-        <a:blip r:embed="rId1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
-      </blipFill>
-      <spPr>
+      </xdr:blipFill>
+      <xdr:spPr>
         <a:xfrm>
-          <a:off x="457200" y="30086300"/>
-          <a:ext cx="2374900" cy="1574800"/>
+          <a:off x="438150" y="33785175"/>
+          <a:ext cx="2374900" cy="1746250"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
-          <avLst/>
+          <a:avLst/>
         </a:prstGeom>
         <a:ln>
           <a:prstDash val="solid"/>
         </a:ln>
-      </spPr>
-[...19 lines deleted...]
-        <cNvPicPr>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>2374900</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>31750</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="3" name="Picture 2">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000003000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
           <a:picLocks/>
-        </cNvPicPr>
-[...2 lines deleted...]
-        <a:blip r:embed="rId2"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
-      </blipFill>
-      <spPr>
+      </xdr:blipFill>
+      <xdr:spPr>
         <a:xfrm>
-          <a:off x="457200" y="32499300"/>
-          <a:ext cx="2374900" cy="1574800"/>
+          <a:off x="438150" y="36471225"/>
+          <a:ext cx="2374900" cy="1746250"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
-          <avLst/>
+          <a:avLst/>
         </a:prstGeom>
         <a:ln>
           <a:prstDash val="solid"/>
         </a:ln>
-      </spPr>
-[...3 lines deleted...]
-</wsDr>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+</xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos Narrow" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -760,65 +1929,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
-[...5 lines deleted...]
-        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -839,5175 +2008,4802 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId1" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-[...4 lines deleted...]
-  <dimension ref="A1:L186"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+  <dimension ref="A1:L189"/>
   <sheetViews>
-    <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView tabSelected="1" zoomScale="85" zoomScaleNormal="85" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr baseColWidth="8" defaultColWidth="8.7265625" defaultRowHeight="13.5"/>
+  <sheetFormatPr defaultColWidth="8.7265625" defaultRowHeight="13.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col width="6.54296875" bestFit="1" customWidth="1" style="1" min="1" max="1"/>
-[...11 lines deleted...]
-    <col width="8.7265625" customWidth="1" style="1" min="13" max="16384"/>
+    <col min="1" max="1" width="6.54296875" style="2" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="49.26953125" style="2" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="18" style="2" customWidth="1"/>
+    <col min="4" max="4" width="42.54296875" style="2" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="15.1796875" style="2" customWidth="1"/>
+    <col min="6" max="6" width="23.81640625" style="2" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="14" style="2" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="12.54296875" style="2" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="14" style="2" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="7.54296875" style="2" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="42.54296875" style="2" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="7.54296875" style="2" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="8.7265625" style="2" customWidth="1"/>
+    <col min="14" max="16384" width="8.7265625" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" ht="19" customHeight="1" s="45">
-[...81 lines deleted...]
-      <c r="A8" s="1" t="n">
+    <row r="1" spans="1:12" ht="19" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A1" s="15"/>
+      <c r="B1" s="58" t="s">
+        <v>0</v>
+      </c>
+      <c r="C1" s="59"/>
+      <c r="D1" s="59"/>
+      <c r="E1" s="59"/>
+      <c r="F1" s="59"/>
+    </row>
+    <row r="2" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="B2" s="3" t="s">
         <v>1</v>
       </c>
-      <c r="B8" s="1" t="inlineStr">
-[...36 lines deleted...]
-      <c r="A9" s="1" t="n">
+    </row>
+    <row r="4" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A4" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="B9" s="1" t="inlineStr">
-[...14 lines deleted...]
-      <c r="E9" s="5" t="n">
+      <c r="B4" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C4" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D4" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E4" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F4" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G4" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H4" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I4" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="J4" s="4" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="6" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="B6" s="3" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="7" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="B7" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="8" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A8" s="2">
+        <v>1</v>
+      </c>
+      <c r="B8" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="C8" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="D8" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="E8" s="11">
+        <v>643</v>
+      </c>
+      <c r="F8" s="5">
+        <v>23.41</v>
+      </c>
+      <c r="G8" s="6">
+        <v>3.7999999999999999E-2</v>
+      </c>
+      <c r="J8" s="5"/>
+      <c r="K8" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="L8" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="9" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A9" s="2">
+        <v>2</v>
+      </c>
+      <c r="B9" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="C9" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="D9" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="E9" s="11">
+        <v>401</v>
+      </c>
+      <c r="F9" s="5">
+        <v>11.92</v>
+      </c>
+      <c r="G9" s="6">
+        <v>1.9300000000000001E-2</v>
+      </c>
+      <c r="J9" s="5"/>
+      <c r="K9" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="L9" s="6">
+        <v>8.4900000000000003E-2</v>
+      </c>
+    </row>
+    <row r="10" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A10" s="2">
+        <v>3</v>
+      </c>
+      <c r="B10" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="C10" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="D10" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="E10" s="11">
+        <v>3870</v>
+      </c>
+      <c r="F10" s="5">
+        <v>11.1</v>
+      </c>
+      <c r="G10" s="6">
+        <v>1.7999999999999999E-2</v>
+      </c>
+      <c r="J10" s="5"/>
+      <c r="K10" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="L10" s="6">
+        <v>8.0799999999999997E-2</v>
+      </c>
+    </row>
+    <row r="11" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A11" s="2">
+        <v>4</v>
+      </c>
+      <c r="B11" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="C11" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="D11" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="E11" s="11">
+        <v>19085</v>
+      </c>
+      <c r="F11" s="5">
+        <v>10.61</v>
+      </c>
+      <c r="G11" s="6">
+        <v>1.72E-2</v>
+      </c>
+      <c r="J11" s="5"/>
+      <c r="K11" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="L11" s="6">
+        <v>7.8200000000000006E-2</v>
+      </c>
+    </row>
+    <row r="12" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A12" s="2">
+        <v>5</v>
+      </c>
+      <c r="B12" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="C12" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="D12" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="E12" s="11">
+        <v>204</v>
+      </c>
+      <c r="F12" s="5">
+        <v>10.4</v>
+      </c>
+      <c r="G12" s="6">
+        <v>1.6899999999999998E-2</v>
+      </c>
+      <c r="J12" s="5"/>
+      <c r="K12" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="L12" s="6">
+        <v>7.5300000000000006E-2</v>
+      </c>
+    </row>
+    <row r="13" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A13" s="2">
+        <v>6</v>
+      </c>
+      <c r="B13" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="C13" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="D13" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="E13" s="11">
+        <v>1035</v>
+      </c>
+      <c r="F13" s="5">
+        <v>9.48</v>
+      </c>
+      <c r="G13" s="6">
+        <v>1.54E-2</v>
+      </c>
+      <c r="J13" s="5"/>
+      <c r="K13" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="L13" s="6">
+        <v>5.4899999999999997E-2</v>
+      </c>
+    </row>
+    <row r="14" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A14" s="2">
+        <v>7</v>
+      </c>
+      <c r="B14" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="C14" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="D14" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="E14" s="11">
+        <v>889</v>
+      </c>
+      <c r="F14" s="5">
+        <v>9.0299999999999994</v>
+      </c>
+      <c r="G14" s="6">
+        <v>1.47E-2</v>
+      </c>
+      <c r="J14" s="5"/>
+      <c r="K14" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="L14" s="6">
+        <v>5.0599999999999999E-2</v>
+      </c>
+    </row>
+    <row r="15" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A15" s="2">
+        <v>8</v>
+      </c>
+      <c r="B15" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="C15" s="2" t="s">
+        <v>38</v>
+      </c>
+      <c r="D15" s="2" t="s">
+        <v>39</v>
+      </c>
+      <c r="E15" s="11">
+        <v>536</v>
+      </c>
+      <c r="F15" s="5">
+        <v>8.93</v>
+      </c>
+      <c r="G15" s="6">
+        <v>1.4500000000000001E-2</v>
+      </c>
+      <c r="J15" s="5"/>
+      <c r="K15" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="L15" s="6">
+        <v>4.5499999999999999E-2</v>
+      </c>
+    </row>
+    <row r="16" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A16" s="2">
+        <v>9</v>
+      </c>
+      <c r="B16" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="C16" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="D16" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="E16" s="11">
+        <v>381</v>
+      </c>
+      <c r="F16" s="5">
+        <v>8.7799999999999994</v>
+      </c>
+      <c r="G16" s="6">
+        <v>1.4200000000000001E-2</v>
+      </c>
+      <c r="J16" s="5"/>
+      <c r="K16" s="2" t="s">
+        <v>43</v>
+      </c>
+      <c r="L16" s="6">
+        <v>4.4999999999999998E-2</v>
+      </c>
+    </row>
+    <row r="17" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A17" s="2">
+        <v>10</v>
+      </c>
+      <c r="B17" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="C17" s="2" t="s">
+        <v>45</v>
+      </c>
+      <c r="D17" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="E17" s="11">
+        <v>195</v>
+      </c>
+      <c r="F17" s="5">
+        <v>8.7100000000000009</v>
+      </c>
+      <c r="G17" s="6">
+        <v>1.41E-2</v>
+      </c>
+      <c r="J17" s="5"/>
+      <c r="K17" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="L17" s="6">
+        <v>4.19E-2</v>
+      </c>
+    </row>
+    <row r="18" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A18" s="2">
+        <v>11</v>
+      </c>
+      <c r="B18" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="C18" s="2" t="s">
+        <v>48</v>
+      </c>
+      <c r="D18" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="E18" s="11">
+        <v>2035</v>
+      </c>
+      <c r="F18" s="5">
+        <v>8.34</v>
+      </c>
+      <c r="G18" s="6">
+        <v>1.35E-2</v>
+      </c>
+      <c r="J18" s="5"/>
+      <c r="K18" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="L18" s="6">
+        <v>3.8699999999999998E-2</v>
+      </c>
+    </row>
+    <row r="19" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A19" s="2">
+        <v>12</v>
+      </c>
+      <c r="B19" s="2" t="s">
+        <v>51</v>
+      </c>
+      <c r="C19" s="2" t="s">
+        <v>52</v>
+      </c>
+      <c r="D19" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="E19" s="11">
+        <v>171</v>
+      </c>
+      <c r="F19" s="5">
+        <v>8.2100000000000009</v>
+      </c>
+      <c r="G19" s="6">
+        <v>1.3299999999999999E-2</v>
+      </c>
+      <c r="J19" s="5"/>
+      <c r="K19" s="2" t="s">
+        <v>53</v>
+      </c>
+      <c r="L19" s="6">
+        <v>3.5400000000000001E-2</v>
+      </c>
+    </row>
+    <row r="20" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A20" s="2">
+        <v>13</v>
+      </c>
+      <c r="B20" s="2" t="s">
+        <v>54</v>
+      </c>
+      <c r="C20" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="D20" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="E20" s="11">
+        <v>2295</v>
+      </c>
+      <c r="F20" s="5">
+        <v>8.09</v>
+      </c>
+      <c r="G20" s="6">
+        <v>1.3100000000000001E-2</v>
+      </c>
+      <c r="J20" s="5"/>
+      <c r="K20" s="2" t="s">
+        <v>56</v>
+      </c>
+      <c r="L20" s="6">
+        <v>2.9399999999999999E-2</v>
+      </c>
+    </row>
+    <row r="21" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A21" s="2">
+        <v>14</v>
+      </c>
+      <c r="B21" s="2" t="s">
+        <v>57</v>
+      </c>
+      <c r="C21" s="2" t="s">
+        <v>58</v>
+      </c>
+      <c r="D21" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="E21" s="11">
+        <v>419</v>
+      </c>
+      <c r="F21" s="5">
+        <v>7.88</v>
+      </c>
+      <c r="G21" s="6">
+        <v>1.2800000000000001E-2</v>
+      </c>
+      <c r="J21" s="5"/>
+      <c r="K21" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="L21" s="6">
+        <v>2.8299999999999999E-2</v>
+      </c>
+    </row>
+    <row r="22" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A22" s="2">
+        <v>15</v>
+      </c>
+      <c r="B22" s="2" t="s">
+        <v>59</v>
+      </c>
+      <c r="C22" s="2" t="s">
+        <v>60</v>
+      </c>
+      <c r="D22" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="E22" s="11">
+        <v>819</v>
+      </c>
+      <c r="F22" s="5">
+        <v>7.56</v>
+      </c>
+      <c r="G22" s="6">
+        <v>1.23E-2</v>
+      </c>
+      <c r="J22" s="5"/>
+      <c r="K22" s="2" t="s">
+        <v>62</v>
+      </c>
+      <c r="L22" s="6">
+        <v>2.6499999999999999E-2</v>
+      </c>
+    </row>
+    <row r="23" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A23" s="2">
+        <v>16</v>
+      </c>
+      <c r="B23" s="2" t="s">
+        <v>63</v>
+      </c>
+      <c r="C23" s="2" t="s">
+        <v>64</v>
+      </c>
+      <c r="D23" s="2" t="s">
+        <v>65</v>
+      </c>
+      <c r="E23" s="11">
+        <v>4499</v>
+      </c>
+      <c r="F23" s="5">
+        <v>7.29</v>
+      </c>
+      <c r="G23" s="6">
+        <v>1.18E-2</v>
+      </c>
+      <c r="J23" s="5"/>
+      <c r="K23" s="2" t="s">
+        <v>39</v>
+      </c>
+      <c r="L23" s="6">
+        <v>2.6200000000000001E-2</v>
+      </c>
+    </row>
+    <row r="24" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A24" s="2">
+        <v>17</v>
+      </c>
+      <c r="B24" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="C24" s="2" t="s">
+        <v>67</v>
+      </c>
+      <c r="D24" s="2" t="s">
+        <v>43</v>
+      </c>
+      <c r="E24" s="11">
+        <v>65</v>
+      </c>
+      <c r="F24" s="5">
+        <v>7.26</v>
+      </c>
+      <c r="G24" s="6">
+        <v>1.18E-2</v>
+      </c>
+      <c r="J24" s="5"/>
+      <c r="K24" s="2" t="s">
+        <v>68</v>
+      </c>
+      <c r="L24" s="6">
+        <v>2.1499999999999998E-2</v>
+      </c>
+    </row>
+    <row r="25" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A25" s="2">
+        <v>18</v>
+      </c>
+      <c r="B25" s="2" t="s">
+        <v>69</v>
+      </c>
+      <c r="C25" s="2" t="s">
+        <v>70</v>
+      </c>
+      <c r="D25" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="E25" s="11">
+        <v>10415</v>
+      </c>
+      <c r="F25" s="5">
+        <v>7.25</v>
+      </c>
+      <c r="G25" s="6">
+        <v>1.18E-2</v>
+      </c>
+      <c r="J25" s="5"/>
+      <c r="K25" s="2" t="s">
+        <v>71</v>
+      </c>
+      <c r="L25" s="6">
+        <v>1.7399999999999999E-2</v>
+      </c>
+    </row>
+    <row r="26" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A26" s="2">
+        <v>19</v>
+      </c>
+      <c r="B26" s="2" t="s">
+        <v>72</v>
+      </c>
+      <c r="C26" s="2" t="s">
+        <v>73</v>
+      </c>
+      <c r="D26" s="2" t="s">
+        <v>39</v>
+      </c>
+      <c r="E26" s="11">
+        <v>661</v>
+      </c>
+      <c r="F26" s="5">
+        <v>7.24</v>
+      </c>
+      <c r="G26" s="6">
+        <v>1.17E-2</v>
+      </c>
+      <c r="J26" s="5"/>
+      <c r="K26" s="2" t="s">
+        <v>74</v>
+      </c>
+      <c r="L26" s="6">
+        <v>1.7100000000000001E-2</v>
+      </c>
+    </row>
+    <row r="27" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A27" s="2">
+        <v>20</v>
+      </c>
+      <c r="B27" s="2" t="s">
+        <v>75</v>
+      </c>
+      <c r="C27" s="2" t="s">
+        <v>76</v>
+      </c>
+      <c r="D27" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="E27" s="11">
+        <v>612</v>
+      </c>
+      <c r="F27" s="5">
+        <v>6.74</v>
+      </c>
+      <c r="G27" s="6">
+        <v>1.09E-2</v>
+      </c>
+      <c r="J27" s="5"/>
+      <c r="K27" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="L27" s="6">
+        <v>1.6899999999999998E-2</v>
+      </c>
+    </row>
+    <row r="28" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A28" s="2">
+        <v>21</v>
+      </c>
+      <c r="B28" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="C28" s="2" t="s">
+        <v>78</v>
+      </c>
+      <c r="D28" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="E28" s="11">
+        <v>83</v>
+      </c>
+      <c r="F28" s="5">
+        <v>6.73</v>
+      </c>
+      <c r="G28" s="6">
+        <v>1.09E-2</v>
+      </c>
+      <c r="J28" s="5"/>
+      <c r="K28" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="L28" s="6">
+        <v>1.47E-2</v>
+      </c>
+    </row>
+    <row r="29" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A29" s="2">
+        <v>22</v>
+      </c>
+      <c r="B29" s="2" t="s">
+        <v>79</v>
+      </c>
+      <c r="C29" s="2" t="s">
+        <v>80</v>
+      </c>
+      <c r="D29" s="2" t="s">
+        <v>53</v>
+      </c>
+      <c r="E29" s="11">
+        <v>381</v>
+      </c>
+      <c r="F29" s="5">
+        <v>6.72</v>
+      </c>
+      <c r="G29" s="6">
+        <v>1.09E-2</v>
+      </c>
+      <c r="J29" s="5"/>
+      <c r="K29" s="2" t="s">
+        <v>65</v>
+      </c>
+      <c r="L29" s="6">
+        <v>1.4500000000000001E-2</v>
+      </c>
+    </row>
+    <row r="30" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A30" s="2">
+        <v>23</v>
+      </c>
+      <c r="B30" s="2" t="s">
+        <v>81</v>
+      </c>
+      <c r="C30" s="2" t="s">
+        <v>82</v>
+      </c>
+      <c r="D30" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="E30" s="11">
+        <v>20</v>
+      </c>
+      <c r="F30" s="5">
+        <v>6.71</v>
+      </c>
+      <c r="G30" s="6">
+        <v>1.09E-2</v>
+      </c>
+      <c r="J30" s="5"/>
+      <c r="K30" s="2" t="s">
+        <v>83</v>
+      </c>
+      <c r="L30" s="6">
+        <v>1.37E-2</v>
+      </c>
+    </row>
+    <row r="31" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A31" s="2">
+        <v>24</v>
+      </c>
+      <c r="B31" s="2" t="s">
+        <v>84</v>
+      </c>
+      <c r="C31" s="2" t="s">
+        <v>85</v>
+      </c>
+      <c r="D31" s="2" t="s">
+        <v>53</v>
+      </c>
+      <c r="E31" s="11">
+        <v>417</v>
+      </c>
+      <c r="F31" s="5">
+        <v>6.61</v>
+      </c>
+      <c r="G31" s="6">
+        <v>1.0699999999999999E-2</v>
+      </c>
+      <c r="J31" s="5"/>
+      <c r="K31" s="2" t="s">
+        <v>86</v>
+      </c>
+      <c r="L31" s="6">
+        <v>1.3599999999999999E-2</v>
+      </c>
+    </row>
+    <row r="32" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A32" s="2">
+        <v>25</v>
+      </c>
+      <c r="B32" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="C32" s="2" t="s">
+        <v>88</v>
+      </c>
+      <c r="D32" s="2" t="s">
+        <v>71</v>
+      </c>
+      <c r="E32" s="11">
+        <v>832</v>
+      </c>
+      <c r="F32" s="5">
+        <v>6.45</v>
+      </c>
+      <c r="G32" s="6">
+        <v>1.0500000000000001E-2</v>
+      </c>
+      <c r="J32" s="5"/>
+      <c r="K32" s="2" t="s">
+        <v>89</v>
+      </c>
+      <c r="L32" s="6">
+        <v>1.35E-2</v>
+      </c>
+    </row>
+    <row r="33" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A33" s="2">
+        <v>26</v>
+      </c>
+      <c r="B33" s="2" t="s">
+        <v>90</v>
+      </c>
+      <c r="C33" s="2" t="s">
+        <v>91</v>
+      </c>
+      <c r="D33" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="E33" s="11">
+        <v>528</v>
+      </c>
+      <c r="F33" s="5">
+        <v>6.31</v>
+      </c>
+      <c r="G33" s="6">
+        <v>1.0200000000000001E-2</v>
+      </c>
+      <c r="J33" s="5"/>
+      <c r="K33" s="2" t="s">
+        <v>92</v>
+      </c>
+      <c r="L33" s="6">
+        <v>1.3100000000000001E-2</v>
+      </c>
+    </row>
+    <row r="34" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A34" s="2">
+        <v>27</v>
+      </c>
+      <c r="B34" s="2" t="s">
+        <v>93</v>
+      </c>
+      <c r="C34" s="2" t="s">
+        <v>94</v>
+      </c>
+      <c r="D34" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="E34" s="11">
+        <v>440</v>
+      </c>
+      <c r="F34" s="5">
+        <v>6.11</v>
+      </c>
+      <c r="G34" s="6">
+        <v>9.9000000000000008E-3</v>
+      </c>
+      <c r="J34" s="5"/>
+      <c r="K34" s="2" t="s">
+        <v>95</v>
+      </c>
+      <c r="L34" s="6">
+        <v>1.18E-2</v>
+      </c>
+    </row>
+    <row r="35" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A35" s="2">
+        <v>28</v>
+      </c>
+      <c r="B35" s="2" t="s">
+        <v>96</v>
+      </c>
+      <c r="C35" s="2" t="s">
+        <v>97</v>
+      </c>
+      <c r="D35" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="E35" s="11">
+        <v>601</v>
+      </c>
+      <c r="F35" s="5">
+        <v>5.85</v>
+      </c>
+      <c r="G35" s="6">
+        <v>9.4999999999999998E-3</v>
+      </c>
+      <c r="J35" s="5"/>
+      <c r="K35" s="2" t="s">
+        <v>98</v>
+      </c>
+      <c r="L35" s="6">
+        <v>1.11E-2</v>
+      </c>
+    </row>
+    <row r="36" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A36" s="2">
+        <v>29</v>
+      </c>
+      <c r="B36" s="2" t="s">
+        <v>99</v>
+      </c>
+      <c r="C36" s="2" t="s">
+        <v>100</v>
+      </c>
+      <c r="D36" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="E36" s="11">
+        <v>2157</v>
+      </c>
+      <c r="F36" s="5">
+        <v>5.83</v>
+      </c>
+      <c r="G36" s="6">
+        <v>9.4999999999999998E-3</v>
+      </c>
+      <c r="J36" s="5"/>
+      <c r="K36" s="2" t="s">
+        <v>101</v>
+      </c>
+      <c r="L36" s="6">
+        <v>9.7999999999999997E-3</v>
+      </c>
+    </row>
+    <row r="37" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A37" s="2">
+        <v>30</v>
+      </c>
+      <c r="B37" s="2" t="s">
+        <v>102</v>
+      </c>
+      <c r="C37" s="2" t="s">
+        <v>103</v>
+      </c>
+      <c r="D37" s="2" t="s">
+        <v>74</v>
+      </c>
+      <c r="E37" s="11">
+        <v>228</v>
+      </c>
+      <c r="F37" s="5">
+        <v>5.74</v>
+      </c>
+      <c r="G37" s="6">
+        <v>9.2999999999999992E-3</v>
+      </c>
+      <c r="J37" s="5"/>
+      <c r="K37" s="2" t="s">
+        <v>104</v>
+      </c>
+      <c r="L37" s="6">
+        <v>9.4999999999999998E-3</v>
+      </c>
+    </row>
+    <row r="38" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A38" s="2">
+        <v>31</v>
+      </c>
+      <c r="B38" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="C38" s="2" t="s">
+        <v>106</v>
+      </c>
+      <c r="D38" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="E38" s="11">
+        <v>237</v>
+      </c>
+      <c r="F38" s="5">
+        <v>5.7</v>
+      </c>
+      <c r="G38" s="6">
+        <v>9.2999999999999992E-3</v>
+      </c>
+      <c r="J38" s="5"/>
+      <c r="K38" s="2" t="s">
+        <v>107</v>
+      </c>
+      <c r="L38" s="6">
+        <v>9.1999999999999998E-3</v>
+      </c>
+    </row>
+    <row r="39" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A39" s="2">
+        <v>32</v>
+      </c>
+      <c r="B39" s="2" t="s">
+        <v>108</v>
+      </c>
+      <c r="C39" s="2" t="s">
+        <v>109</v>
+      </c>
+      <c r="D39" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="E39" s="11">
+        <v>2150</v>
+      </c>
+      <c r="F39" s="5">
+        <v>5.69</v>
+      </c>
+      <c r="G39" s="6">
+        <v>9.1999999999999998E-3</v>
+      </c>
+      <c r="J39" s="5"/>
+      <c r="K39" s="2" t="s">
+        <v>110</v>
+      </c>
+      <c r="L39" s="6">
+        <v>9.1000000000000004E-3</v>
+      </c>
+    </row>
+    <row r="40" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A40" s="2">
+        <v>33</v>
+      </c>
+      <c r="B40" s="2" t="s">
+        <v>111</v>
+      </c>
+      <c r="C40" s="2" t="s">
+        <v>112</v>
+      </c>
+      <c r="D40" s="2" t="s">
+        <v>68</v>
+      </c>
+      <c r="E40" s="11">
+        <v>882</v>
+      </c>
+      <c r="F40" s="5">
+        <v>5.66</v>
+      </c>
+      <c r="G40" s="6">
+        <v>9.1999999999999998E-3</v>
+      </c>
+      <c r="J40" s="5"/>
+      <c r="K40" s="2" t="s">
+        <v>113</v>
+      </c>
+      <c r="L40" s="6">
+        <v>8.6999999999999994E-3</v>
+      </c>
+    </row>
+    <row r="41" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A41" s="2">
+        <v>34</v>
+      </c>
+      <c r="B41" s="2" t="s">
+        <v>114</v>
+      </c>
+      <c r="C41" s="2" t="s">
+        <v>115</v>
+      </c>
+      <c r="D41" s="2" t="s">
+        <v>107</v>
+      </c>
+      <c r="E41" s="11">
+        <v>1510</v>
+      </c>
+      <c r="F41" s="5">
+        <v>5.66</v>
+      </c>
+      <c r="G41" s="6">
+        <v>9.1999999999999998E-3</v>
+      </c>
+      <c r="J41" s="5"/>
+      <c r="K41" s="2" t="s">
+        <v>116</v>
+      </c>
+      <c r="L41" s="6">
+        <v>6.7999999999999996E-3</v>
+      </c>
+    </row>
+    <row r="42" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A42" s="2">
+        <v>35</v>
+      </c>
+      <c r="B42" s="2" t="s">
+        <v>117</v>
+      </c>
+      <c r="C42" s="2" t="s">
+        <v>118</v>
+      </c>
+      <c r="D42" s="2" t="s">
+        <v>110</v>
+      </c>
+      <c r="E42" s="11">
+        <v>1410</v>
+      </c>
+      <c r="F42" s="5">
+        <v>5.63</v>
+      </c>
+      <c r="G42" s="6">
+        <v>9.1000000000000004E-3</v>
+      </c>
+      <c r="J42" s="5"/>
+      <c r="K42" s="2" t="s">
+        <v>119</v>
+      </c>
+      <c r="L42" s="6">
+        <v>5.1999999999999998E-3</v>
+      </c>
+    </row>
+    <row r="43" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A43" s="2">
+        <v>36</v>
+      </c>
+      <c r="B43" s="2" t="s">
+        <v>120</v>
+      </c>
+      <c r="C43" s="2" t="s">
+        <v>121</v>
+      </c>
+      <c r="D43" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="E43" s="11">
+        <v>27611</v>
+      </c>
+      <c r="F43" s="5">
+        <v>5.5</v>
+      </c>
+      <c r="G43" s="6">
+        <v>8.8999999999999999E-3</v>
+      </c>
+      <c r="J43" s="5"/>
+      <c r="K43" s="2" t="s">
+        <v>122</v>
+      </c>
+      <c r="L43" s="6">
+        <v>4.4999999999999997E-3</v>
+      </c>
+    </row>
+    <row r="44" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A44" s="2">
+        <v>37</v>
+      </c>
+      <c r="B44" s="2" t="s">
+        <v>123</v>
+      </c>
+      <c r="C44" s="2" t="s">
+        <v>124</v>
+      </c>
+      <c r="D44" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="E44" s="11">
+        <v>286</v>
+      </c>
+      <c r="F44" s="5">
+        <v>5.45</v>
+      </c>
+      <c r="G44" s="6">
+        <v>8.8000000000000005E-3</v>
+      </c>
+      <c r="J44" s="5"/>
+      <c r="K44" s="2" t="s">
+        <v>125</v>
+      </c>
+      <c r="L44" s="6">
+        <v>4.3E-3</v>
+      </c>
+    </row>
+    <row r="45" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A45" s="2">
+        <v>38</v>
+      </c>
+      <c r="B45" s="2" t="s">
+        <v>126</v>
+      </c>
+      <c r="C45" s="2" t="s">
+        <v>127</v>
+      </c>
+      <c r="D45" s="2" t="s">
+        <v>98</v>
+      </c>
+      <c r="E45" s="11">
+        <v>5610</v>
+      </c>
+      <c r="F45" s="5">
+        <v>5.41</v>
+      </c>
+      <c r="G45" s="6">
+        <v>8.8000000000000005E-3</v>
+      </c>
+      <c r="J45" s="5"/>
+      <c r="K45" s="2" t="s">
+        <v>128</v>
+      </c>
+      <c r="L45" s="6">
+        <v>3.3E-3</v>
+      </c>
+    </row>
+    <row r="46" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A46" s="2">
+        <v>39</v>
+      </c>
+      <c r="B46" s="2" t="s">
+        <v>129</v>
+      </c>
+      <c r="C46" s="2" t="s">
+        <v>130</v>
+      </c>
+      <c r="D46" s="2" t="s">
+        <v>56</v>
+      </c>
+      <c r="E46" s="11">
+        <v>299</v>
+      </c>
+      <c r="F46" s="5">
+        <v>5.19</v>
+      </c>
+      <c r="G46" s="6">
+        <v>8.3999999999999995E-3</v>
+      </c>
+      <c r="J46" s="5"/>
+      <c r="K46" s="2" t="s">
+        <v>131</v>
+      </c>
+      <c r="L46" s="6">
+        <v>3.2000000000000002E-3</v>
+      </c>
+    </row>
+    <row r="47" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A47" s="2">
+        <v>40</v>
+      </c>
+      <c r="B47" s="2" t="s">
+        <v>132</v>
+      </c>
+      <c r="C47" s="2" t="s">
+        <v>133</v>
+      </c>
+      <c r="D47" s="2" t="s">
+        <v>62</v>
+      </c>
+      <c r="E47" s="11">
+        <v>293</v>
+      </c>
+      <c r="F47" s="5">
+        <v>5.17</v>
+      </c>
+      <c r="G47" s="6">
+        <v>8.3999999999999995E-3</v>
+      </c>
+      <c r="J47" s="5"/>
+      <c r="K47" s="2" t="s">
+        <v>134</v>
+      </c>
+      <c r="L47" s="6">
+        <v>2.5000000000000001E-3</v>
+      </c>
+    </row>
+    <row r="48" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A48" s="2">
+        <v>41</v>
+      </c>
+      <c r="B48" s="2" t="s">
+        <v>135</v>
+      </c>
+      <c r="C48" s="2" t="s">
+        <v>136</v>
+      </c>
+      <c r="D48" s="2" t="s">
+        <v>43</v>
+      </c>
+      <c r="E48" s="11">
+        <v>358</v>
+      </c>
+      <c r="F48" s="5">
+        <v>5.12</v>
+      </c>
+      <c r="G48" s="6">
+        <v>8.3000000000000001E-3</v>
+      </c>
+      <c r="J48" s="5"/>
+      <c r="K48" s="2" t="s">
+        <v>137</v>
+      </c>
+      <c r="L48" s="6">
+        <v>2.3E-3</v>
+      </c>
+    </row>
+    <row r="49" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A49" s="2">
+        <v>42</v>
+      </c>
+      <c r="B49" s="2" t="s">
+        <v>138</v>
+      </c>
+      <c r="C49" s="2" t="s">
+        <v>139</v>
+      </c>
+      <c r="D49" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="E49" s="11">
+        <v>92</v>
+      </c>
+      <c r="F49" s="5">
+        <v>4.97</v>
+      </c>
+      <c r="G49" s="6">
+        <v>8.0999999999999996E-3</v>
+      </c>
+      <c r="J49" s="5"/>
+      <c r="K49" s="2" t="s">
+        <v>140</v>
+      </c>
+      <c r="L49" s="6">
+        <v>1.1000000000000001E-3</v>
+      </c>
+    </row>
+    <row r="50" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A50" s="2">
+        <v>43</v>
+      </c>
+      <c r="B50" s="2" t="s">
+        <v>141</v>
+      </c>
+      <c r="C50" s="2" t="s">
+        <v>142</v>
+      </c>
+      <c r="D50" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="E50" s="11">
+        <v>168</v>
+      </c>
+      <c r="F50" s="5">
+        <v>4.95</v>
+      </c>
+      <c r="G50" s="6">
+        <v>8.0000000000000002E-3</v>
+      </c>
+      <c r="J50" s="5"/>
+    </row>
+    <row r="51" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A51" s="2">
+        <v>44</v>
+      </c>
+      <c r="B51" s="2" t="s">
+        <v>143</v>
+      </c>
+      <c r="C51" s="2" t="s">
+        <v>144</v>
+      </c>
+      <c r="D51" s="2" t="s">
+        <v>43</v>
+      </c>
+      <c r="E51" s="11">
+        <v>397</v>
+      </c>
+      <c r="F51" s="5">
+        <v>4.93</v>
+      </c>
+      <c r="G51" s="6">
+        <v>8.0000000000000002E-3</v>
+      </c>
+      <c r="J51" s="5"/>
+    </row>
+    <row r="52" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A52" s="2">
+        <v>45</v>
+      </c>
+      <c r="B52" s="2" t="s">
+        <v>145</v>
+      </c>
+      <c r="C52" s="2" t="s">
+        <v>146</v>
+      </c>
+      <c r="D52" s="2" t="s">
+        <v>83</v>
+      </c>
+      <c r="E52" s="11">
+        <v>5434</v>
+      </c>
+      <c r="F52" s="5">
+        <v>4.91</v>
+      </c>
+      <c r="G52" s="6">
+        <v>8.0000000000000002E-3</v>
+      </c>
+      <c r="J52" s="5"/>
+    </row>
+    <row r="53" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A53" s="2">
+        <v>46</v>
+      </c>
+      <c r="B53" s="2" t="s">
+        <v>147</v>
+      </c>
+      <c r="C53" s="2" t="s">
+        <v>148</v>
+      </c>
+      <c r="D53" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="E53" s="11">
+        <v>108</v>
+      </c>
+      <c r="F53" s="5">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="G53" s="6">
+        <v>7.9000000000000008E-3</v>
+      </c>
+      <c r="J53" s="5"/>
+    </row>
+    <row r="54" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A54" s="2">
+        <v>47</v>
+      </c>
+      <c r="B54" s="2" t="s">
+        <v>149</v>
+      </c>
+      <c r="C54" s="2" t="s">
+        <v>150</v>
+      </c>
+      <c r="D54" s="2" t="s">
+        <v>56</v>
+      </c>
+      <c r="E54" s="11">
+        <v>848</v>
+      </c>
+      <c r="F54" s="5">
+        <v>4.76</v>
+      </c>
+      <c r="G54" s="6">
+        <v>7.7000000000000002E-3</v>
+      </c>
+      <c r="J54" s="5"/>
+    </row>
+    <row r="55" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A55" s="2">
+        <v>48</v>
+      </c>
+      <c r="B55" s="2" t="s">
+        <v>151</v>
+      </c>
+      <c r="C55" s="2" t="s">
+        <v>152</v>
+      </c>
+      <c r="D55" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="E55" s="11">
+        <v>556</v>
+      </c>
+      <c r="F55" s="5">
+        <v>4.74</v>
+      </c>
+      <c r="G55" s="6">
+        <v>7.7000000000000002E-3</v>
+      </c>
+      <c r="J55" s="5"/>
+    </row>
+    <row r="56" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A56" s="2">
+        <v>49</v>
+      </c>
+      <c r="B56" s="2" t="s">
+        <v>153</v>
+      </c>
+      <c r="C56" s="2" t="s">
+        <v>154</v>
+      </c>
+      <c r="D56" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="E56" s="11">
+        <v>208</v>
+      </c>
+      <c r="F56" s="5">
+        <v>4.74</v>
+      </c>
+      <c r="G56" s="6">
+        <v>7.7000000000000002E-3</v>
+      </c>
+      <c r="J56" s="5"/>
+    </row>
+    <row r="57" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A57" s="2">
+        <v>50</v>
+      </c>
+      <c r="B57" s="2" t="s">
+        <v>155</v>
+      </c>
+      <c r="C57" s="2" t="s">
+        <v>156</v>
+      </c>
+      <c r="D57" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="E57" s="11">
+        <v>97</v>
+      </c>
+      <c r="F57" s="5">
+        <v>4.71</v>
+      </c>
+      <c r="G57" s="6">
+        <v>7.6E-3</v>
+      </c>
+      <c r="J57" s="5"/>
+    </row>
+    <row r="58" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A58" s="2">
+        <v>51</v>
+      </c>
+      <c r="B58" s="2" t="s">
+        <v>157</v>
+      </c>
+      <c r="C58" s="2" t="s">
+        <v>158</v>
+      </c>
+      <c r="D58" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="E58" s="11">
+        <v>151</v>
+      </c>
+      <c r="F58" s="5">
+        <v>4.71</v>
+      </c>
+      <c r="G58" s="6">
+        <v>7.6E-3</v>
+      </c>
+      <c r="J58" s="5"/>
+    </row>
+    <row r="59" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A59" s="2">
+        <v>52</v>
+      </c>
+      <c r="B59" s="2" t="s">
+        <v>159</v>
+      </c>
+      <c r="C59" s="2" t="s">
+        <v>160</v>
+      </c>
+      <c r="D59" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="E59" s="11">
+        <v>1296</v>
+      </c>
+      <c r="F59" s="5">
+        <v>4.4800000000000004</v>
+      </c>
+      <c r="G59" s="6">
+        <v>7.3000000000000001E-3</v>
+      </c>
+      <c r="J59" s="5"/>
+    </row>
+    <row r="60" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A60" s="2">
+        <v>53</v>
+      </c>
+      <c r="B60" s="2" t="s">
+        <v>161</v>
+      </c>
+      <c r="C60" s="2" t="s">
+        <v>162</v>
+      </c>
+      <c r="D60" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="E60" s="11">
+        <v>43410</v>
+      </c>
+      <c r="F60" s="5">
+        <v>4.4400000000000004</v>
+      </c>
+      <c r="G60" s="6">
+        <v>7.1999999999999998E-3</v>
+      </c>
+      <c r="J60" s="5"/>
+    </row>
+    <row r="61" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A61" s="2">
+        <v>54</v>
+      </c>
+      <c r="B61" s="2" t="s">
+        <v>163</v>
+      </c>
+      <c r="C61" s="2" t="s">
+        <v>164</v>
+      </c>
+      <c r="D61" s="2" t="s">
+        <v>86</v>
+      </c>
+      <c r="E61" s="11">
+        <v>207</v>
+      </c>
+      <c r="F61" s="5">
+        <v>4.34</v>
+      </c>
+      <c r="G61" s="6">
+        <v>7.0000000000000001E-3</v>
+      </c>
+      <c r="J61" s="5"/>
+    </row>
+    <row r="62" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A62" s="2">
+        <v>55</v>
+      </c>
+      <c r="B62" s="2" t="s">
+        <v>165</v>
+      </c>
+      <c r="C62" s="2" t="s">
+        <v>166</v>
+      </c>
+      <c r="D62" s="2" t="s">
+        <v>62</v>
+      </c>
+      <c r="E62" s="11">
+        <v>234</v>
+      </c>
+      <c r="F62" s="5">
+        <v>4.29</v>
+      </c>
+      <c r="G62" s="6">
+        <v>7.0000000000000001E-3</v>
+      </c>
+      <c r="J62" s="5"/>
+    </row>
+    <row r="63" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A63" s="2">
+        <v>56</v>
+      </c>
+      <c r="B63" s="2" t="s">
+        <v>167</v>
+      </c>
+      <c r="C63" s="2" t="s">
+        <v>168</v>
+      </c>
+      <c r="D63" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="E63" s="11">
+        <v>409</v>
+      </c>
+      <c r="F63" s="5">
+        <v>4.2300000000000004</v>
+      </c>
+      <c r="G63" s="6">
+        <v>6.8999999999999999E-3</v>
+      </c>
+      <c r="J63" s="5"/>
+    </row>
+    <row r="64" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A64" s="2">
+        <v>57</v>
+      </c>
+      <c r="B64" s="2" t="s">
+        <v>169</v>
+      </c>
+      <c r="C64" s="2" t="s">
+        <v>170</v>
+      </c>
+      <c r="D64" s="2" t="s">
+        <v>116</v>
+      </c>
+      <c r="E64" s="11">
+        <v>858</v>
+      </c>
+      <c r="F64" s="5">
+        <v>4.21</v>
+      </c>
+      <c r="G64" s="6">
+        <v>6.7999999999999996E-3</v>
+      </c>
+      <c r="J64" s="5"/>
+    </row>
+    <row r="65" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A65" s="2">
+        <v>58</v>
+      </c>
+      <c r="B65" s="2" t="s">
+        <v>171</v>
+      </c>
+      <c r="C65" s="2" t="s">
+        <v>172</v>
+      </c>
+      <c r="D65" s="2" t="s">
+        <v>104</v>
+      </c>
+      <c r="E65" s="11">
+        <v>123</v>
+      </c>
+      <c r="F65" s="5">
+        <v>4.21</v>
+      </c>
+      <c r="G65" s="6">
+        <v>6.7999999999999996E-3</v>
+      </c>
+      <c r="J65" s="5"/>
+    </row>
+    <row r="66" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A66" s="2">
+        <v>59</v>
+      </c>
+      <c r="B66" s="2" t="s">
+        <v>173</v>
+      </c>
+      <c r="C66" s="2" t="s">
+        <v>174</v>
+      </c>
+      <c r="D66" s="2" t="s">
+        <v>92</v>
+      </c>
+      <c r="E66" s="11">
+        <v>2273</v>
+      </c>
+      <c r="F66" s="5">
+        <v>4.2</v>
+      </c>
+      <c r="G66" s="6">
+        <v>6.7999999999999996E-3</v>
+      </c>
+      <c r="J66" s="5"/>
+    </row>
+    <row r="67" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A67" s="2">
+        <v>60</v>
+      </c>
+      <c r="B67" s="2" t="s">
+        <v>175</v>
+      </c>
+      <c r="C67" s="2" t="s">
+        <v>176</v>
+      </c>
+      <c r="D67" s="2" t="s">
+        <v>56</v>
+      </c>
+      <c r="E67" s="11">
+        <v>4974</v>
+      </c>
+      <c r="F67" s="5">
+        <v>4.1399999999999997</v>
+      </c>
+      <c r="G67" s="6">
+        <v>6.7000000000000002E-3</v>
+      </c>
+      <c r="J67" s="5"/>
+    </row>
+    <row r="68" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A68" s="2">
+        <v>61</v>
+      </c>
+      <c r="B68" s="2" t="s">
+        <v>177</v>
+      </c>
+      <c r="C68" s="2" t="s">
+        <v>178</v>
+      </c>
+      <c r="D68" s="2" t="s">
+        <v>86</v>
+      </c>
+      <c r="E68" s="11">
+        <v>928</v>
+      </c>
+      <c r="F68" s="5">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="G68" s="6">
+        <v>6.6E-3</v>
+      </c>
+      <c r="J68" s="5"/>
+    </row>
+    <row r="69" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A69" s="2">
+        <v>62</v>
+      </c>
+      <c r="B69" s="2" t="s">
+        <v>179</v>
+      </c>
+      <c r="C69" s="2" t="s">
+        <v>180</v>
+      </c>
+      <c r="D69" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="E69" s="11">
+        <v>3349</v>
+      </c>
+      <c r="F69" s="5">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="G69" s="6">
+        <v>6.6E-3</v>
+      </c>
+      <c r="J69" s="5"/>
+    </row>
+    <row r="70" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A70" s="2">
+        <v>63</v>
+      </c>
+      <c r="B70" s="2" t="s">
+        <v>181</v>
+      </c>
+      <c r="C70" s="2" t="s">
+        <v>182</v>
+      </c>
+      <c r="D70" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="E70" s="11">
+        <v>1122</v>
+      </c>
+      <c r="F70" s="5">
+        <v>4.04</v>
+      </c>
+      <c r="G70" s="6">
+        <v>6.4999999999999997E-3</v>
+      </c>
+      <c r="J70" s="5"/>
+    </row>
+    <row r="71" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A71" s="2">
+        <v>64</v>
+      </c>
+      <c r="B71" s="2" t="s">
+        <v>183</v>
+      </c>
+      <c r="C71" s="2" t="s">
+        <v>184</v>
+      </c>
+      <c r="D71" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="E71" s="11">
+        <v>178</v>
+      </c>
+      <c r="F71" s="5">
+        <v>4</v>
+      </c>
+      <c r="G71" s="6">
+        <v>6.4999999999999997E-3</v>
+      </c>
+      <c r="J71" s="5"/>
+    </row>
+    <row r="72" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A72" s="2">
+        <v>65</v>
+      </c>
+      <c r="B72" s="2" t="s">
+        <v>185</v>
+      </c>
+      <c r="C72" s="2" t="s">
+        <v>186</v>
+      </c>
+      <c r="D72" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="E72" s="11">
+        <v>3</v>
+      </c>
+      <c r="F72" s="5">
+        <v>3.89</v>
+      </c>
+      <c r="G72" s="6">
+        <v>6.3E-3</v>
+      </c>
+      <c r="J72" s="5"/>
+    </row>
+    <row r="73" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A73" s="2">
+        <v>66</v>
+      </c>
+      <c r="B73" s="2" t="s">
+        <v>187</v>
+      </c>
+      <c r="C73" s="2" t="s">
+        <v>188</v>
+      </c>
+      <c r="D73" s="2" t="s">
+        <v>68</v>
+      </c>
+      <c r="E73" s="11">
+        <v>127</v>
+      </c>
+      <c r="F73" s="5">
+        <v>3.88</v>
+      </c>
+      <c r="G73" s="6">
+        <v>6.3E-3</v>
+      </c>
+      <c r="J73" s="5"/>
+    </row>
+    <row r="74" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A74" s="2">
+        <v>67</v>
+      </c>
+      <c r="B74" s="2" t="s">
+        <v>189</v>
+      </c>
+      <c r="C74" s="2" t="s">
+        <v>190</v>
+      </c>
+      <c r="D74" s="2" t="s">
+        <v>92</v>
+      </c>
+      <c r="E74" s="11">
+        <v>503</v>
+      </c>
+      <c r="F74" s="5">
+        <v>3.86</v>
+      </c>
+      <c r="G74" s="6">
+        <v>6.3E-3</v>
+      </c>
+      <c r="J74" s="5"/>
+    </row>
+    <row r="75" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A75" s="2">
+        <v>68</v>
+      </c>
+      <c r="B75" s="2" t="s">
+        <v>191</v>
+      </c>
+      <c r="C75" s="2" t="s">
+        <v>192</v>
+      </c>
+      <c r="D75" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="E75" s="11">
+        <v>1340</v>
+      </c>
+      <c r="F75" s="5">
+        <v>3.75</v>
+      </c>
+      <c r="G75" s="6">
+        <v>6.1000000000000004E-3</v>
+      </c>
+      <c r="J75" s="5"/>
+    </row>
+    <row r="76" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A76" s="2">
+        <v>69</v>
+      </c>
+      <c r="B76" s="2" t="s">
+        <v>193</v>
+      </c>
+      <c r="C76" s="2" t="s">
+        <v>194</v>
+      </c>
+      <c r="D76" s="2" t="s">
+        <v>62</v>
+      </c>
+      <c r="E76" s="11">
+        <v>265</v>
+      </c>
+      <c r="F76" s="5">
+        <v>3.75</v>
+      </c>
+      <c r="G76" s="6">
+        <v>6.1000000000000004E-3</v>
+      </c>
+      <c r="J76" s="5"/>
+    </row>
+    <row r="77" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A77" s="2">
+        <v>70</v>
+      </c>
+      <c r="B77" s="2" t="s">
+        <v>195</v>
+      </c>
+      <c r="C77" s="2" t="s">
+        <v>196</v>
+      </c>
+      <c r="D77" s="2" t="s">
+        <v>68</v>
+      </c>
+      <c r="E77" s="11">
+        <v>186</v>
+      </c>
+      <c r="F77" s="5">
+        <v>3.69</v>
+      </c>
+      <c r="G77" s="6">
+        <v>6.0000000000000001E-3</v>
+      </c>
+      <c r="J77" s="5"/>
+    </row>
+    <row r="78" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A78" s="2">
+        <v>71</v>
+      </c>
+      <c r="B78" s="2" t="s">
+        <v>197</v>
+      </c>
+      <c r="C78" s="2" t="s">
+        <v>198</v>
+      </c>
+      <c r="D78" s="2" t="s">
+        <v>113</v>
+      </c>
+      <c r="E78" s="11">
+        <v>10</v>
+      </c>
+      <c r="F78" s="5">
+        <v>3.68</v>
+      </c>
+      <c r="G78" s="6">
+        <v>6.0000000000000001E-3</v>
+      </c>
+      <c r="J78" s="5"/>
+    </row>
+    <row r="79" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A79" s="2">
+        <v>72</v>
+      </c>
+      <c r="B79" s="2" t="s">
+        <v>199</v>
+      </c>
+      <c r="C79" s="2" t="s">
+        <v>200</v>
+      </c>
+      <c r="D79" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="E79" s="11">
+        <v>101</v>
+      </c>
+      <c r="F79" s="5">
+        <v>3.66</v>
+      </c>
+      <c r="G79" s="6">
+        <v>5.8999999999999999E-3</v>
+      </c>
+      <c r="J79" s="5"/>
+    </row>
+    <row r="80" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A80" s="2">
+        <v>73</v>
+      </c>
+      <c r="B80" s="2" t="s">
+        <v>201</v>
+      </c>
+      <c r="C80" s="2" t="s">
+        <v>202</v>
+      </c>
+      <c r="D80" s="2" t="s">
+        <v>43</v>
+      </c>
+      <c r="E80" s="11">
+        <v>204</v>
+      </c>
+      <c r="F80" s="5">
+        <v>3.63</v>
+      </c>
+      <c r="G80" s="6">
+        <v>5.8999999999999999E-3</v>
+      </c>
+      <c r="J80" s="5"/>
+    </row>
+    <row r="81" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A81" s="2">
+        <v>74</v>
+      </c>
+      <c r="B81" s="2" t="s">
+        <v>203</v>
+      </c>
+      <c r="C81" s="2" t="s">
+        <v>204</v>
+      </c>
+      <c r="D81" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="E81" s="11">
+        <v>37</v>
+      </c>
+      <c r="F81" s="5">
+        <v>3.6</v>
+      </c>
+      <c r="G81" s="6">
+        <v>5.7999999999999996E-3</v>
+      </c>
+      <c r="J81" s="5"/>
+    </row>
+    <row r="82" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A82" s="2">
+        <v>75</v>
+      </c>
+      <c r="B82" s="2" t="s">
+        <v>205</v>
+      </c>
+      <c r="C82" s="2" t="s">
+        <v>206</v>
+      </c>
+      <c r="D82" s="2" t="s">
+        <v>83</v>
+      </c>
+      <c r="E82" s="11">
+        <v>198</v>
+      </c>
+      <c r="F82" s="5">
+        <v>3.49</v>
+      </c>
+      <c r="G82" s="6">
+        <v>5.7000000000000002E-3</v>
+      </c>
+      <c r="J82" s="5"/>
+    </row>
+    <row r="83" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A83" s="2">
+        <v>76</v>
+      </c>
+      <c r="B83" s="2" t="s">
+        <v>207</v>
+      </c>
+      <c r="C83" s="2" t="s">
+        <v>208</v>
+      </c>
+      <c r="D83" s="2" t="s">
+        <v>95</v>
+      </c>
+      <c r="E83" s="11">
+        <v>66</v>
+      </c>
+      <c r="F83" s="5">
+        <v>3.49</v>
+      </c>
+      <c r="G83" s="6">
+        <v>5.7000000000000002E-3</v>
+      </c>
+      <c r="J83" s="5"/>
+    </row>
+    <row r="84" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A84" s="2">
+        <v>77</v>
+      </c>
+      <c r="B84" s="2" t="s">
+        <v>209</v>
+      </c>
+      <c r="C84" s="2" t="s">
+        <v>210</v>
+      </c>
+      <c r="D84" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="E84" s="11">
+        <v>218</v>
+      </c>
+      <c r="F84" s="5">
+        <v>3.34</v>
+      </c>
+      <c r="G84" s="6">
+        <v>5.4000000000000003E-3</v>
+      </c>
+      <c r="J84" s="5"/>
+    </row>
+    <row r="85" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A85" s="2">
+        <v>78</v>
+      </c>
+      <c r="B85" s="2" t="s">
+        <v>211</v>
+      </c>
+      <c r="C85" s="2" t="s">
+        <v>212</v>
+      </c>
+      <c r="D85" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="E85" s="11">
+        <v>27</v>
+      </c>
+      <c r="F85" s="5">
+        <v>3.33</v>
+      </c>
+      <c r="G85" s="6">
+        <v>5.4000000000000003E-3</v>
+      </c>
+      <c r="J85" s="5"/>
+    </row>
+    <row r="86" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A86" s="2">
+        <v>79</v>
+      </c>
+      <c r="B86" s="2" t="s">
+        <v>213</v>
+      </c>
+      <c r="C86" s="2" t="s">
+        <v>214</v>
+      </c>
+      <c r="D86" s="2" t="s">
+        <v>101</v>
+      </c>
+      <c r="E86" s="11">
+        <v>1178</v>
+      </c>
+      <c r="F86" s="5">
+        <v>3.26</v>
+      </c>
+      <c r="G86" s="6">
+        <v>5.3E-3</v>
+      </c>
+      <c r="J86" s="5"/>
+    </row>
+    <row r="87" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A87" s="2">
+        <v>80</v>
+      </c>
+      <c r="B87" s="2" t="s">
+        <v>215</v>
+      </c>
+      <c r="C87" s="2" t="s">
+        <v>216</v>
+      </c>
+      <c r="D87" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="E87" s="11">
+        <v>1040</v>
+      </c>
+      <c r="F87" s="5">
+        <v>3.23</v>
+      </c>
+      <c r="G87" s="6">
+        <v>5.1999999999999998E-3</v>
+      </c>
+      <c r="J87" s="5"/>
+    </row>
+    <row r="88" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A88" s="2">
+        <v>81</v>
+      </c>
+      <c r="B88" s="2" t="s">
+        <v>217</v>
+      </c>
+      <c r="C88" s="2" t="s">
+        <v>218</v>
+      </c>
+      <c r="D88" s="2" t="s">
+        <v>53</v>
+      </c>
+      <c r="E88" s="11">
+        <v>620</v>
+      </c>
+      <c r="F88" s="5">
+        <v>3.19</v>
+      </c>
+      <c r="G88" s="6">
+        <v>5.1999999999999998E-3</v>
+      </c>
+      <c r="J88" s="5"/>
+    </row>
+    <row r="89" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A89" s="2">
+        <v>82</v>
+      </c>
+      <c r="B89" s="2" t="s">
+        <v>219</v>
+      </c>
+      <c r="C89" s="2" t="s">
+        <v>220</v>
+      </c>
+      <c r="D89" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="E89" s="11">
+        <v>286</v>
+      </c>
+      <c r="F89" s="5">
+        <v>3.18</v>
+      </c>
+      <c r="G89" s="6">
+        <v>5.1999999999999998E-3</v>
+      </c>
+      <c r="J89" s="5"/>
+    </row>
+    <row r="90" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A90" s="2">
+        <v>83</v>
+      </c>
+      <c r="B90" s="2" t="s">
+        <v>221</v>
+      </c>
+      <c r="C90" s="2" t="s">
+        <v>222</v>
+      </c>
+      <c r="D90" s="2" t="s">
+        <v>62</v>
+      </c>
+      <c r="E90" s="11">
+        <v>185</v>
+      </c>
+      <c r="F90" s="5">
+        <v>3.09</v>
+      </c>
+      <c r="G90" s="6">
+        <v>5.0000000000000001E-3</v>
+      </c>
+      <c r="J90" s="5"/>
+    </row>
+    <row r="91" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A91" s="2">
+        <v>84</v>
+      </c>
+      <c r="B91" s="2" t="s">
+        <v>223</v>
+      </c>
+      <c r="C91" s="2" t="s">
+        <v>224</v>
+      </c>
+      <c r="D91" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="E91" s="11">
+        <v>471</v>
+      </c>
+      <c r="F91" s="5">
+        <v>3.03</v>
+      </c>
+      <c r="G91" s="6">
+        <v>4.8999999999999998E-3</v>
+      </c>
+      <c r="J91" s="5"/>
+    </row>
+    <row r="92" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A92" s="2">
+        <v>85</v>
+      </c>
+      <c r="B92" s="2" t="s">
+        <v>225</v>
+      </c>
+      <c r="C92" s="2" t="s">
+        <v>226</v>
+      </c>
+      <c r="D92" s="2" t="s">
+        <v>89</v>
+      </c>
+      <c r="E92" s="11">
+        <v>615</v>
+      </c>
+      <c r="F92" s="5">
+        <v>2.94</v>
+      </c>
+      <c r="G92" s="6">
+        <v>4.7999999999999996E-3</v>
+      </c>
+      <c r="J92" s="5"/>
+    </row>
+    <row r="93" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A93" s="2">
+        <v>86</v>
+      </c>
+      <c r="B93" s="2" t="s">
+        <v>227</v>
+      </c>
+      <c r="C93" s="2" t="s">
+        <v>228</v>
+      </c>
+      <c r="D93" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="E93" s="11">
+        <v>192</v>
+      </c>
+      <c r="F93" s="5">
+        <v>2.94</v>
+      </c>
+      <c r="G93" s="6">
+        <v>4.7999999999999996E-3</v>
+      </c>
+      <c r="J93" s="5"/>
+    </row>
+    <row r="94" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A94" s="2">
+        <v>87</v>
+      </c>
+      <c r="B94" s="2" t="s">
+        <v>229</v>
+      </c>
+      <c r="C94" s="2" t="s">
+        <v>230</v>
+      </c>
+      <c r="D94" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="E94" s="11">
+        <v>185</v>
+      </c>
+      <c r="F94" s="5">
+        <v>2.92</v>
+      </c>
+      <c r="G94" s="6">
+        <v>4.7000000000000002E-3</v>
+      </c>
+      <c r="J94" s="5"/>
+    </row>
+    <row r="95" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A95" s="2">
+        <v>88</v>
+      </c>
+      <c r="B95" s="2" t="s">
+        <v>231</v>
+      </c>
+      <c r="C95" s="2" t="s">
+        <v>232</v>
+      </c>
+      <c r="D95" s="2" t="s">
+        <v>89</v>
+      </c>
+      <c r="E95" s="11">
+        <v>1762</v>
+      </c>
+      <c r="F95" s="5">
+        <v>2.83</v>
+      </c>
+      <c r="G95" s="6">
+        <v>4.5999999999999999E-3</v>
+      </c>
+      <c r="J95" s="5"/>
+    </row>
+    <row r="96" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A96" s="2">
+        <v>89</v>
+      </c>
+      <c r="B96" s="2" t="s">
+        <v>233</v>
+      </c>
+      <c r="C96" s="2" t="s">
+        <v>234</v>
+      </c>
+      <c r="D96" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="E96" s="11">
+        <v>280</v>
+      </c>
+      <c r="F96" s="5">
+        <v>2.83</v>
+      </c>
+      <c r="G96" s="6">
+        <v>4.5999999999999999E-3</v>
+      </c>
+      <c r="J96" s="5"/>
+    </row>
+    <row r="97" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A97" s="2">
+        <v>90</v>
+      </c>
+      <c r="B97" s="2" t="s">
+        <v>235</v>
+      </c>
+      <c r="C97" s="2" t="s">
+        <v>236</v>
+      </c>
+      <c r="D97" s="2" t="s">
+        <v>53</v>
+      </c>
+      <c r="E97" s="11">
+        <v>349</v>
+      </c>
+      <c r="F97" s="5">
+        <v>2.78</v>
+      </c>
+      <c r="G97" s="6">
+        <v>4.4999999999999997E-3</v>
+      </c>
+      <c r="J97" s="5"/>
+    </row>
+    <row r="98" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A98" s="2">
+        <v>91</v>
+      </c>
+      <c r="B98" s="2" t="s">
+        <v>237</v>
+      </c>
+      <c r="C98" s="2" t="s">
+        <v>238</v>
+      </c>
+      <c r="D98" s="2" t="s">
+        <v>101</v>
+      </c>
+      <c r="E98" s="11">
+        <v>436</v>
+      </c>
+      <c r="F98" s="5">
+        <v>2.77</v>
+      </c>
+      <c r="G98" s="6">
+        <v>4.4999999999999997E-3</v>
+      </c>
+      <c r="J98" s="5"/>
+    </row>
+    <row r="99" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A99" s="2">
+        <v>92</v>
+      </c>
+      <c r="B99" s="2" t="s">
+        <v>239</v>
+      </c>
+      <c r="C99" s="2" t="s">
+        <v>240</v>
+      </c>
+      <c r="D99" s="2" t="s">
+        <v>122</v>
+      </c>
+      <c r="E99" s="11">
+        <v>543</v>
+      </c>
+      <c r="F99" s="5">
+        <v>2.76</v>
+      </c>
+      <c r="G99" s="6">
+        <v>4.4999999999999997E-3</v>
+      </c>
+      <c r="J99" s="5"/>
+    </row>
+    <row r="100" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A100" s="2">
+        <v>93</v>
+      </c>
+      <c r="B100" s="2" t="s">
+        <v>241</v>
+      </c>
+      <c r="C100" s="2" t="s">
+        <v>242</v>
+      </c>
+      <c r="D100" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="E100" s="11">
+        <v>126</v>
+      </c>
+      <c r="F100" s="5">
+        <v>2.72</v>
+      </c>
+      <c r="G100" s="6">
+        <v>4.4000000000000003E-3</v>
+      </c>
+      <c r="J100" s="5"/>
+    </row>
+    <row r="101" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A101" s="2">
+        <v>94</v>
+      </c>
+      <c r="B101" s="2" t="s">
+        <v>243</v>
+      </c>
+      <c r="C101" s="2" t="s">
+        <v>244</v>
+      </c>
+      <c r="D101" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="E101" s="11">
+        <v>1911</v>
+      </c>
+      <c r="F101" s="5">
+        <v>2.67</v>
+      </c>
+      <c r="G101" s="6">
+        <v>4.3E-3</v>
+      </c>
+      <c r="J101" s="5"/>
+    </row>
+    <row r="102" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A102" s="2">
+        <v>95</v>
+      </c>
+      <c r="B102" s="2" t="s">
+        <v>245</v>
+      </c>
+      <c r="C102" s="2" t="s">
+        <v>246</v>
+      </c>
+      <c r="D102" s="2" t="s">
+        <v>125</v>
+      </c>
+      <c r="E102" s="11">
+        <v>893</v>
+      </c>
+      <c r="F102" s="5">
+        <v>2.66</v>
+      </c>
+      <c r="G102" s="6">
+        <v>4.3E-3</v>
+      </c>
+      <c r="J102" s="5"/>
+    </row>
+    <row r="103" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A103" s="2">
+        <v>96</v>
+      </c>
+      <c r="B103" s="2" t="s">
+        <v>247</v>
+      </c>
+      <c r="C103" s="2" t="s">
+        <v>248</v>
+      </c>
+      <c r="D103" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="E103" s="11">
+        <v>473</v>
+      </c>
+      <c r="F103" s="5">
+        <v>2.62</v>
+      </c>
+      <c r="G103" s="6">
+        <v>4.3E-3</v>
+      </c>
+      <c r="J103" s="5"/>
+    </row>
+    <row r="104" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A104" s="2">
+        <v>97</v>
+      </c>
+      <c r="B104" s="2" t="s">
+        <v>249</v>
+      </c>
+      <c r="C104" s="2" t="s">
+        <v>250</v>
+      </c>
+      <c r="D104" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="E104" s="11">
+        <v>63</v>
+      </c>
+      <c r="F104" s="5">
+        <v>2.6</v>
+      </c>
+      <c r="G104" s="6">
+        <v>4.1999999999999997E-3</v>
+      </c>
+      <c r="J104" s="5"/>
+    </row>
+    <row r="105" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A105" s="2">
+        <v>98</v>
+      </c>
+      <c r="B105" s="2" t="s">
+        <v>251</v>
+      </c>
+      <c r="C105" s="2" t="s">
+        <v>252</v>
+      </c>
+      <c r="D105" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="E105" s="11">
+        <v>715</v>
+      </c>
+      <c r="F105" s="5">
+        <v>2.58</v>
+      </c>
+      <c r="G105" s="6">
+        <v>4.1999999999999997E-3</v>
+      </c>
+      <c r="J105" s="5"/>
+    </row>
+    <row r="106" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A106" s="2">
+        <v>99</v>
+      </c>
+      <c r="B106" s="2" t="s">
+        <v>253</v>
+      </c>
+      <c r="C106" s="2" t="s">
+        <v>254</v>
+      </c>
+      <c r="D106" s="2" t="s">
+        <v>89</v>
+      </c>
+      <c r="E106" s="11">
+        <v>474</v>
+      </c>
+      <c r="F106" s="5">
+        <v>2.56</v>
+      </c>
+      <c r="G106" s="6">
+        <v>4.1000000000000003E-3</v>
+      </c>
+      <c r="J106" s="5"/>
+    </row>
+    <row r="107" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A107" s="2">
+        <v>100</v>
+      </c>
+      <c r="B107" s="2" t="s">
+        <v>255</v>
+      </c>
+      <c r="C107" s="2" t="s">
+        <v>256</v>
+      </c>
+      <c r="D107" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="E107" s="11">
+        <v>3201</v>
+      </c>
+      <c r="F107" s="5">
+        <v>2.5099999999999998</v>
+      </c>
+      <c r="G107" s="6">
+        <v>4.1000000000000003E-3</v>
+      </c>
+      <c r="J107" s="5"/>
+    </row>
+    <row r="108" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A108" s="2">
+        <v>101</v>
+      </c>
+      <c r="B108" s="2" t="s">
+        <v>257</v>
+      </c>
+      <c r="C108" s="2" t="s">
+        <v>258</v>
+      </c>
+      <c r="D108" s="2" t="s">
+        <v>43</v>
+      </c>
+      <c r="E108" s="11">
+        <v>606</v>
+      </c>
+      <c r="F108" s="5">
+        <v>2.5</v>
+      </c>
+      <c r="G108" s="6">
+        <v>4.1000000000000003E-3</v>
+      </c>
+      <c r="J108" s="5"/>
+    </row>
+    <row r="109" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A109" s="2">
+        <v>102</v>
+      </c>
+      <c r="B109" s="2" t="s">
+        <v>259</v>
+      </c>
+      <c r="C109" s="2" t="s">
+        <v>260</v>
+      </c>
+      <c r="D109" s="2" t="s">
+        <v>71</v>
+      </c>
+      <c r="E109" s="11">
+        <v>544</v>
+      </c>
+      <c r="F109" s="5">
+        <v>2.5</v>
+      </c>
+      <c r="G109" s="6">
+        <v>4.1000000000000003E-3</v>
+      </c>
+      <c r="J109" s="5"/>
+    </row>
+    <row r="110" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A110" s="2">
+        <v>103</v>
+      </c>
+      <c r="B110" s="2" t="s">
+        <v>261</v>
+      </c>
+      <c r="C110" s="2" t="s">
+        <v>262</v>
+      </c>
+      <c r="D110" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="E110" s="11">
+        <v>61</v>
+      </c>
+      <c r="F110" s="5">
+        <v>2.4900000000000002</v>
+      </c>
+      <c r="G110" s="6">
+        <v>4.0000000000000001E-3</v>
+      </c>
+      <c r="J110" s="5"/>
+    </row>
+    <row r="111" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A111" s="2">
+        <v>104</v>
+      </c>
+      <c r="B111" s="2" t="s">
+        <v>263</v>
+      </c>
+      <c r="C111" s="2" t="s">
+        <v>264</v>
+      </c>
+      <c r="D111" s="2" t="s">
+        <v>74</v>
+      </c>
+      <c r="E111" s="11">
+        <v>33</v>
+      </c>
+      <c r="F111" s="5">
+        <v>2.42</v>
+      </c>
+      <c r="G111" s="6">
+        <v>3.8999999999999998E-3</v>
+      </c>
+      <c r="J111" s="5"/>
+    </row>
+    <row r="112" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A112" s="2">
+        <v>105</v>
+      </c>
+      <c r="B112" s="2" t="s">
+        <v>265</v>
+      </c>
+      <c r="C112" s="2" t="s">
+        <v>266</v>
+      </c>
+      <c r="D112" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="E112" s="11">
+        <v>61</v>
+      </c>
+      <c r="F112" s="5">
+        <v>2.41</v>
+      </c>
+      <c r="G112" s="6">
+        <v>3.8999999999999998E-3</v>
+      </c>
+      <c r="J112" s="5"/>
+    </row>
+    <row r="113" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A113" s="2">
+        <v>106</v>
+      </c>
+      <c r="B113" s="2" t="s">
+        <v>267</v>
+      </c>
+      <c r="C113" s="2" t="s">
+        <v>268</v>
+      </c>
+      <c r="D113" s="2" t="s">
+        <v>95</v>
+      </c>
+      <c r="E113" s="11">
+        <v>125</v>
+      </c>
+      <c r="F113" s="5">
+        <v>2.38</v>
+      </c>
+      <c r="G113" s="6">
+        <v>3.8999999999999998E-3</v>
+      </c>
+      <c r="J113" s="5"/>
+    </row>
+    <row r="114" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A114" s="2">
+        <v>107</v>
+      </c>
+      <c r="B114" s="2" t="s">
+        <v>269</v>
+      </c>
+      <c r="C114" s="2" t="s">
         <v>270</v>
       </c>
-      <c r="F9" s="6" t="n">
-[...16 lines deleted...]
-      <c r="A10" s="1" t="n">
+      <c r="D114" s="2" t="s">
+        <v>74</v>
+      </c>
+      <c r="E114" s="11">
+        <v>66</v>
+      </c>
+      <c r="F114" s="5">
+        <v>2.38</v>
+      </c>
+      <c r="G114" s="6">
+        <v>3.8999999999999998E-3</v>
+      </c>
+      <c r="J114" s="5"/>
+    </row>
+    <row r="115" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A115" s="2">
+        <v>108</v>
+      </c>
+      <c r="B115" s="2" t="s">
+        <v>271</v>
+      </c>
+      <c r="C115" s="2" t="s">
+        <v>272</v>
+      </c>
+      <c r="D115" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="E115" s="11">
+        <v>460</v>
+      </c>
+      <c r="F115" s="5">
+        <v>2.37</v>
+      </c>
+      <c r="G115" s="6">
+        <v>3.8999999999999998E-3</v>
+      </c>
+      <c r="J115" s="5"/>
+    </row>
+    <row r="116" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A116" s="2">
+        <v>109</v>
+      </c>
+      <c r="B116" s="2" t="s">
+        <v>273</v>
+      </c>
+      <c r="C116" s="2" t="s">
+        <v>274</v>
+      </c>
+      <c r="D116" s="2" t="s">
+        <v>119</v>
+      </c>
+      <c r="E116" s="11">
+        <v>133</v>
+      </c>
+      <c r="F116" s="5">
+        <v>2.31</v>
+      </c>
+      <c r="G116" s="6">
+        <v>3.7000000000000002E-3</v>
+      </c>
+      <c r="J116" s="5"/>
+    </row>
+    <row r="117" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A117" s="2">
+        <v>110</v>
+      </c>
+      <c r="B117" s="2" t="s">
+        <v>275</v>
+      </c>
+      <c r="C117" s="2" t="s">
+        <v>276</v>
+      </c>
+      <c r="D117" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="E117" s="11">
+        <v>54</v>
+      </c>
+      <c r="F117" s="5">
+        <v>2.23</v>
+      </c>
+      <c r="G117" s="6">
+        <v>3.5999999999999999E-3</v>
+      </c>
+      <c r="J117" s="5"/>
+    </row>
+    <row r="118" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A118" s="2">
+        <v>111</v>
+      </c>
+      <c r="B118" s="2" t="s">
+        <v>277</v>
+      </c>
+      <c r="C118" s="2" t="s">
+        <v>278</v>
+      </c>
+      <c r="D118" s="2" t="s">
+        <v>43</v>
+      </c>
+      <c r="E118" s="11">
+        <v>136</v>
+      </c>
+      <c r="F118" s="5">
+        <v>2.17</v>
+      </c>
+      <c r="G118" s="6">
+        <v>3.5000000000000001E-3</v>
+      </c>
+      <c r="J118" s="5"/>
+    </row>
+    <row r="119" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A119" s="2">
+        <v>112</v>
+      </c>
+      <c r="B119" s="2" t="s">
+        <v>279</v>
+      </c>
+      <c r="C119" s="2" t="s">
+        <v>280</v>
+      </c>
+      <c r="D119" s="2" t="s">
+        <v>43</v>
+      </c>
+      <c r="E119" s="11">
+        <v>448</v>
+      </c>
+      <c r="F119" s="5">
+        <v>2.12</v>
+      </c>
+      <c r="G119" s="6">
+        <v>3.3999999999999998E-3</v>
+      </c>
+      <c r="J119" s="5"/>
+    </row>
+    <row r="120" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A120" s="2">
+        <v>113</v>
+      </c>
+      <c r="B120" s="2" t="s">
+        <v>281</v>
+      </c>
+      <c r="C120" s="2" t="s">
+        <v>282</v>
+      </c>
+      <c r="D120" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="E120" s="11">
+        <v>509</v>
+      </c>
+      <c r="F120" s="5">
+        <v>2.08</v>
+      </c>
+      <c r="G120" s="6">
+        <v>3.3999999999999998E-3</v>
+      </c>
+      <c r="J120" s="5"/>
+    </row>
+    <row r="121" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A121" s="2">
+        <v>114</v>
+      </c>
+      <c r="B121" s="2" t="s">
+        <v>283</v>
+      </c>
+      <c r="C121" s="2" t="s">
+        <v>284</v>
+      </c>
+      <c r="D121" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="E121" s="11">
+        <v>960</v>
+      </c>
+      <c r="F121" s="5">
+        <v>2.06</v>
+      </c>
+      <c r="G121" s="6">
+        <v>3.3E-3</v>
+      </c>
+      <c r="J121" s="5"/>
+    </row>
+    <row r="122" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A122" s="2">
+        <v>115</v>
+      </c>
+      <c r="B122" s="2" t="s">
+        <v>285</v>
+      </c>
+      <c r="C122" s="2" t="s">
+        <v>286</v>
+      </c>
+      <c r="D122" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="E122" s="11">
+        <v>8</v>
+      </c>
+      <c r="F122" s="5">
+        <v>2.0299999999999998</v>
+      </c>
+      <c r="G122" s="6">
+        <v>3.3E-3</v>
+      </c>
+      <c r="J122" s="5"/>
+    </row>
+    <row r="123" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A123" s="2">
+        <v>116</v>
+      </c>
+      <c r="B123" s="2" t="s">
+        <v>287</v>
+      </c>
+      <c r="C123" s="2" t="s">
+        <v>288</v>
+      </c>
+      <c r="D123" s="2" t="s">
+        <v>131</v>
+      </c>
+      <c r="E123" s="11">
+        <v>145</v>
+      </c>
+      <c r="F123" s="5">
+        <v>1.98</v>
+      </c>
+      <c r="G123" s="6">
+        <v>3.2000000000000002E-3</v>
+      </c>
+      <c r="J123" s="5"/>
+    </row>
+    <row r="124" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A124" s="2">
+        <v>117</v>
+      </c>
+      <c r="B124" s="2" t="s">
+        <v>289</v>
+      </c>
+      <c r="C124" s="2" t="s">
+        <v>290</v>
+      </c>
+      <c r="D124" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="E124" s="11">
+        <v>416</v>
+      </c>
+      <c r="F124" s="5">
+        <v>1.96</v>
+      </c>
+      <c r="G124" s="6">
+        <v>3.2000000000000002E-3</v>
+      </c>
+      <c r="J124" s="5"/>
+    </row>
+    <row r="125" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A125" s="2">
+        <v>118</v>
+      </c>
+      <c r="B125" s="2" t="s">
+        <v>291</v>
+      </c>
+      <c r="C125" s="2" t="s">
+        <v>292</v>
+      </c>
+      <c r="D125" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="E125" s="11">
+        <v>245</v>
+      </c>
+      <c r="F125" s="5">
+        <v>1.96</v>
+      </c>
+      <c r="G125" s="6">
+        <v>3.2000000000000002E-3</v>
+      </c>
+      <c r="J125" s="5"/>
+    </row>
+    <row r="126" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A126" s="2">
+        <v>119</v>
+      </c>
+      <c r="B126" s="2" t="s">
+        <v>293</v>
+      </c>
+      <c r="C126" s="2" t="s">
+        <v>294</v>
+      </c>
+      <c r="D126" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="E126" s="11">
+        <v>258</v>
+      </c>
+      <c r="F126" s="5">
+        <v>1.96</v>
+      </c>
+      <c r="G126" s="6">
+        <v>3.2000000000000002E-3</v>
+      </c>
+      <c r="J126" s="5"/>
+    </row>
+    <row r="127" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A127" s="2">
+        <v>120</v>
+      </c>
+      <c r="B127" s="2" t="s">
+        <v>295</v>
+      </c>
+      <c r="C127" s="2" t="s">
+        <v>296</v>
+      </c>
+      <c r="D127" s="2" t="s">
+        <v>53</v>
+      </c>
+      <c r="E127" s="11">
+        <v>486</v>
+      </c>
+      <c r="F127" s="5">
+        <v>1.91</v>
+      </c>
+      <c r="G127" s="6">
+        <v>3.0999999999999999E-3</v>
+      </c>
+      <c r="J127" s="5"/>
+    </row>
+    <row r="128" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A128" s="2">
+        <v>121</v>
+      </c>
+      <c r="B128" s="2" t="s">
+        <v>297</v>
+      </c>
+      <c r="C128" s="2" t="s">
+        <v>298</v>
+      </c>
+      <c r="D128" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="E128" s="11">
+        <v>285</v>
+      </c>
+      <c r="F128" s="5">
+        <v>1.87</v>
+      </c>
+      <c r="G128" s="6">
+        <v>3.0000000000000001E-3</v>
+      </c>
+      <c r="J128" s="5"/>
+    </row>
+    <row r="129" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A129" s="2">
+        <v>122</v>
+      </c>
+      <c r="B129" s="2" t="s">
+        <v>299</v>
+      </c>
+      <c r="C129" s="2" t="s">
+        <v>300</v>
+      </c>
+      <c r="D129" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="E129" s="11">
+        <v>183</v>
+      </c>
+      <c r="F129" s="5">
+        <v>1.86</v>
+      </c>
+      <c r="G129" s="6">
+        <v>3.0000000000000001E-3</v>
+      </c>
+      <c r="J129" s="5"/>
+    </row>
+    <row r="130" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A130" s="2">
+        <v>123</v>
+      </c>
+      <c r="B130" s="2" t="s">
+        <v>301</v>
+      </c>
+      <c r="C130" s="2" t="s">
+        <v>302</v>
+      </c>
+      <c r="D130" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="E130" s="11">
+        <v>66</v>
+      </c>
+      <c r="F130" s="5">
+        <v>1.86</v>
+      </c>
+      <c r="G130" s="6">
+        <v>3.0000000000000001E-3</v>
+      </c>
+      <c r="J130" s="5"/>
+    </row>
+    <row r="131" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A131" s="2">
+        <v>124</v>
+      </c>
+      <c r="B131" s="2" t="s">
+        <v>303</v>
+      </c>
+      <c r="C131" s="2" t="s">
+        <v>304</v>
+      </c>
+      <c r="D131" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="E131" s="11">
+        <v>55</v>
+      </c>
+      <c r="F131" s="5">
+        <v>1.81</v>
+      </c>
+      <c r="G131" s="6">
+        <v>2.8999999999999998E-3</v>
+      </c>
+      <c r="J131" s="5"/>
+    </row>
+    <row r="132" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A132" s="2">
+        <v>125</v>
+      </c>
+      <c r="B132" s="2" t="s">
+        <v>305</v>
+      </c>
+      <c r="C132" s="2" t="s">
+        <v>306</v>
+      </c>
+      <c r="D132" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="E132" s="11">
+        <v>118</v>
+      </c>
+      <c r="F132" s="5">
+        <v>1.79</v>
+      </c>
+      <c r="G132" s="6">
+        <v>2.8999999999999998E-3</v>
+      </c>
+      <c r="J132" s="5"/>
+    </row>
+    <row r="133" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A133" s="2">
+        <v>126</v>
+      </c>
+      <c r="B133" s="2" t="s">
+        <v>307</v>
+      </c>
+      <c r="C133" s="2" t="s">
+        <v>308</v>
+      </c>
+      <c r="D133" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="E133" s="11">
+        <v>789</v>
+      </c>
+      <c r="F133" s="5">
+        <v>1.74</v>
+      </c>
+      <c r="G133" s="6">
+        <v>2.8E-3</v>
+      </c>
+      <c r="J133" s="5"/>
+    </row>
+    <row r="134" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A134" s="2">
+        <v>127</v>
+      </c>
+      <c r="B134" s="2" t="s">
+        <v>309</v>
+      </c>
+      <c r="C134" s="2" t="s">
+        <v>310</v>
+      </c>
+      <c r="D134" s="2" t="s">
+        <v>71</v>
+      </c>
+      <c r="E134" s="11">
+        <v>876</v>
+      </c>
+      <c r="F134" s="5">
+        <v>1.72</v>
+      </c>
+      <c r="G134" s="6">
+        <v>2.8E-3</v>
+      </c>
+      <c r="J134" s="5"/>
+    </row>
+    <row r="135" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A135" s="2">
+        <v>128</v>
+      </c>
+      <c r="B135" s="2" t="s">
+        <v>311</v>
+      </c>
+      <c r="C135" s="2" t="s">
+        <v>312</v>
+      </c>
+      <c r="D135" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="E135" s="11">
+        <v>1251</v>
+      </c>
+      <c r="F135" s="5">
+        <v>1.69</v>
+      </c>
+      <c r="G135" s="6">
+        <v>2.7000000000000001E-3</v>
+      </c>
+      <c r="J135" s="5"/>
+    </row>
+    <row r="136" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A136" s="2">
+        <v>129</v>
+      </c>
+      <c r="B136" s="2" t="s">
+        <v>313</v>
+      </c>
+      <c r="C136" s="2" t="s">
+        <v>314</v>
+      </c>
+      <c r="D136" s="2" t="s">
+        <v>65</v>
+      </c>
+      <c r="E136" s="11">
+        <v>52</v>
+      </c>
+      <c r="F136" s="5">
+        <v>1.69</v>
+      </c>
+      <c r="G136" s="6">
+        <v>2.7000000000000001E-3</v>
+      </c>
+      <c r="J136" s="5"/>
+    </row>
+    <row r="137" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A137" s="2">
+        <v>130</v>
+      </c>
+      <c r="B137" s="2" t="s">
+        <v>315</v>
+      </c>
+      <c r="C137" s="2" t="s">
+        <v>316</v>
+      </c>
+      <c r="D137" s="2" t="s">
+        <v>104</v>
+      </c>
+      <c r="E137" s="11">
+        <v>114</v>
+      </c>
+      <c r="F137" s="5">
+        <v>1.66</v>
+      </c>
+      <c r="G137" s="6">
+        <v>2.7000000000000001E-3</v>
+      </c>
+      <c r="J137" s="5"/>
+    </row>
+    <row r="138" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A138" s="2">
+        <v>131</v>
+      </c>
+      <c r="B138" s="2" t="s">
+        <v>317</v>
+      </c>
+      <c r="C138" s="2" t="s">
+        <v>318</v>
+      </c>
+      <c r="D138" s="2" t="s">
+        <v>113</v>
+      </c>
+      <c r="E138" s="11">
+        <v>175</v>
+      </c>
+      <c r="F138" s="5">
+        <v>1.64</v>
+      </c>
+      <c r="G138" s="6">
+        <v>2.7000000000000001E-3</v>
+      </c>
+      <c r="J138" s="5"/>
+    </row>
+    <row r="139" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A139" s="2">
+        <v>132</v>
+      </c>
+      <c r="B139" s="2" t="s">
+        <v>319</v>
+      </c>
+      <c r="C139" s="2" t="s">
+        <v>320</v>
+      </c>
+      <c r="D139" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="E139" s="11">
+        <v>38</v>
+      </c>
+      <c r="F139" s="5">
+        <v>1.63</v>
+      </c>
+      <c r="G139" s="6">
+        <v>2.5999999999999999E-3</v>
+      </c>
+      <c r="J139" s="5"/>
+    </row>
+    <row r="140" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A140" s="2">
+        <v>133</v>
+      </c>
+      <c r="B140" s="2" t="s">
+        <v>321</v>
+      </c>
+      <c r="C140" s="2" t="s">
+        <v>322</v>
+      </c>
+      <c r="D140" s="2" t="s">
+        <v>56</v>
+      </c>
+      <c r="E140" s="11">
+        <v>513</v>
+      </c>
+      <c r="F140" s="5">
+        <v>1.62</v>
+      </c>
+      <c r="G140" s="6">
+        <v>2.5999999999999999E-3</v>
+      </c>
+      <c r="J140" s="5"/>
+    </row>
+    <row r="141" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A141" s="2">
+        <v>134</v>
+      </c>
+      <c r="B141" s="2" t="s">
+        <v>323</v>
+      </c>
+      <c r="C141" s="2" t="s">
+        <v>324</v>
+      </c>
+      <c r="D141" s="2" t="s">
+        <v>56</v>
+      </c>
+      <c r="E141" s="11">
+        <v>1461</v>
+      </c>
+      <c r="F141" s="5">
+        <v>1.6</v>
+      </c>
+      <c r="G141" s="6">
+        <v>2.5999999999999999E-3</v>
+      </c>
+      <c r="J141" s="5"/>
+    </row>
+    <row r="142" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A142" s="2">
+        <v>135</v>
+      </c>
+      <c r="B142" s="2" t="s">
+        <v>325</v>
+      </c>
+      <c r="C142" s="2" t="s">
+        <v>326</v>
+      </c>
+      <c r="D142" s="2" t="s">
+        <v>134</v>
+      </c>
+      <c r="E142" s="11">
+        <v>43</v>
+      </c>
+      <c r="F142" s="5">
+        <v>1.56</v>
+      </c>
+      <c r="G142" s="6">
+        <v>2.5000000000000001E-3</v>
+      </c>
+      <c r="J142" s="5"/>
+    </row>
+    <row r="143" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A143" s="2">
+        <v>136</v>
+      </c>
+      <c r="B143" s="2" t="s">
+        <v>327</v>
+      </c>
+      <c r="C143" s="2" t="s">
+        <v>328</v>
+      </c>
+      <c r="D143" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="E143" s="11">
+        <v>65</v>
+      </c>
+      <c r="F143" s="5">
+        <v>1.52</v>
+      </c>
+      <c r="G143" s="6">
+        <v>2.5000000000000001E-3</v>
+      </c>
+      <c r="J143" s="5"/>
+    </row>
+    <row r="144" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A144" s="2">
+        <v>137</v>
+      </c>
+      <c r="B144" s="2" t="s">
+        <v>329</v>
+      </c>
+      <c r="C144" s="2" t="s">
+        <v>330</v>
+      </c>
+      <c r="D144" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="E144" s="11">
+        <v>1741</v>
+      </c>
+      <c r="F144" s="5">
+        <v>1.52</v>
+      </c>
+      <c r="G144" s="6">
+        <v>2.5000000000000001E-3</v>
+      </c>
+      <c r="J144" s="5"/>
+    </row>
+    <row r="145" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A145" s="2">
+        <v>138</v>
+      </c>
+      <c r="B145" s="2" t="s">
+        <v>331</v>
+      </c>
+      <c r="C145" s="2" t="s">
+        <v>332</v>
+      </c>
+      <c r="D145" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="E145" s="11">
+        <v>133</v>
+      </c>
+      <c r="F145" s="5">
+        <v>1.49</v>
+      </c>
+      <c r="G145" s="6">
+        <v>2.3999999999999998E-3</v>
+      </c>
+      <c r="J145" s="5"/>
+    </row>
+    <row r="146" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A146" s="2">
+        <v>139</v>
+      </c>
+      <c r="B146" s="2" t="s">
+        <v>333</v>
+      </c>
+      <c r="C146" s="2" t="s">
+        <v>334</v>
+      </c>
+      <c r="D146" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="E146" s="11">
+        <v>205</v>
+      </c>
+      <c r="F146" s="5">
+        <v>1.47</v>
+      </c>
+      <c r="G146" s="6">
+        <v>2.3999999999999998E-3</v>
+      </c>
+      <c r="J146" s="5"/>
+    </row>
+    <row r="147" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A147" s="2">
+        <v>140</v>
+      </c>
+      <c r="B147" s="2" t="s">
+        <v>335</v>
+      </c>
+      <c r="C147" s="2" t="s">
+        <v>336</v>
+      </c>
+      <c r="D147" s="2" t="s">
+        <v>137</v>
+      </c>
+      <c r="E147" s="11">
+        <v>64</v>
+      </c>
+      <c r="F147" s="5">
+        <v>1.44</v>
+      </c>
+      <c r="G147" s="6">
+        <v>2.3E-3</v>
+      </c>
+      <c r="J147" s="5"/>
+    </row>
+    <row r="148" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A148" s="2">
+        <v>141</v>
+      </c>
+      <c r="B148" s="2" t="s">
+        <v>337</v>
+      </c>
+      <c r="C148" s="2" t="s">
+        <v>338</v>
+      </c>
+      <c r="D148" s="2" t="s">
+        <v>98</v>
+      </c>
+      <c r="E148" s="11">
+        <v>511</v>
+      </c>
+      <c r="F148" s="5">
+        <v>1.39</v>
+      </c>
+      <c r="G148" s="6">
+        <v>2.3E-3</v>
+      </c>
+      <c r="J148" s="5"/>
+    </row>
+    <row r="149" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A149" s="2">
+        <v>142</v>
+      </c>
+      <c r="B149" s="2" t="s">
+        <v>339</v>
+      </c>
+      <c r="C149" s="2" t="s">
+        <v>340</v>
+      </c>
+      <c r="D149" s="2" t="s">
+        <v>95</v>
+      </c>
+      <c r="E149" s="11">
+        <v>94</v>
+      </c>
+      <c r="F149" s="5">
+        <v>1.34</v>
+      </c>
+      <c r="G149" s="6">
+        <v>2.2000000000000001E-3</v>
+      </c>
+      <c r="J149" s="5"/>
+    </row>
+    <row r="150" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A150" s="2">
+        <v>143</v>
+      </c>
+      <c r="B150" s="2" t="s">
+        <v>341</v>
+      </c>
+      <c r="C150" s="2" t="s">
+        <v>342</v>
+      </c>
+      <c r="D150" s="2" t="s">
+        <v>128</v>
+      </c>
+      <c r="E150" s="11">
+        <v>4</v>
+      </c>
+      <c r="F150" s="5">
+        <v>1.33</v>
+      </c>
+      <c r="G150" s="6">
+        <v>2.2000000000000001E-3</v>
+      </c>
+      <c r="J150" s="5"/>
+    </row>
+    <row r="151" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A151" s="2">
+        <v>144</v>
+      </c>
+      <c r="B151" s="2" t="s">
+        <v>343</v>
+      </c>
+      <c r="C151" s="2" t="s">
+        <v>344</v>
+      </c>
+      <c r="D151" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="E151" s="11">
+        <v>55</v>
+      </c>
+      <c r="F151" s="5">
+        <v>1.28</v>
+      </c>
+      <c r="G151" s="6">
+        <v>2.0999999999999999E-3</v>
+      </c>
+      <c r="J151" s="5"/>
+    </row>
+    <row r="152" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A152" s="2">
+        <v>145</v>
+      </c>
+      <c r="B152" s="2" t="s">
+        <v>345</v>
+      </c>
+      <c r="C152" s="2" t="s">
+        <v>346</v>
+      </c>
+      <c r="D152" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="E152" s="11">
+        <v>233</v>
+      </c>
+      <c r="F152" s="5">
+        <v>1.04</v>
+      </c>
+      <c r="G152" s="6">
+        <v>1.6999999999999999E-3</v>
+      </c>
+      <c r="J152" s="5"/>
+    </row>
+    <row r="153" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A153" s="2">
+        <v>146</v>
+      </c>
+      <c r="B153" s="2" t="s">
+        <v>347</v>
+      </c>
+      <c r="C153" s="2" t="s">
+        <v>348</v>
+      </c>
+      <c r="D153" s="2" t="s">
+        <v>119</v>
+      </c>
+      <c r="E153" s="11">
         <v>3</v>
       </c>
-      <c r="B10" s="1" t="inlineStr">
-[...794 lines deleted...]
-      <c r="A31" s="1" t="n">
+      <c r="F153" s="5">
+        <v>0.93</v>
+      </c>
+      <c r="G153" s="6">
+        <v>1.5E-3</v>
+      </c>
+      <c r="J153" s="5"/>
+    </row>
+    <row r="154" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A154" s="2">
+        <v>147</v>
+      </c>
+      <c r="B154" s="2" t="s">
+        <v>349</v>
+      </c>
+      <c r="C154" s="2" t="s">
+        <v>350</v>
+      </c>
+      <c r="D154" s="2" t="s">
+        <v>56</v>
+      </c>
+      <c r="E154" s="11">
+        <v>1125</v>
+      </c>
+      <c r="F154" s="5">
+        <v>0.89</v>
+      </c>
+      <c r="G154" s="6">
+        <v>1.4E-3</v>
+      </c>
+      <c r="J154" s="5"/>
+    </row>
+    <row r="155" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A155" s="2">
+        <v>148</v>
+      </c>
+      <c r="B155" s="2" t="s">
+        <v>351</v>
+      </c>
+      <c r="C155" s="2" t="s">
+        <v>352</v>
+      </c>
+      <c r="D155" s="2" t="s">
         <v>24</v>
       </c>
-      <c r="B31" s="1" t="inlineStr">
-[...204 lines deleted...]
-      <c r="E36" s="5" t="n">
+      <c r="E155" s="11">
+        <v>98</v>
+      </c>
+      <c r="F155" s="5">
+        <v>0.74</v>
+      </c>
+      <c r="G155" s="6">
+        <v>1.1999999999999999E-3</v>
+      </c>
+      <c r="J155" s="5"/>
+    </row>
+    <row r="156" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A156" s="2">
+        <v>149</v>
+      </c>
+      <c r="B156" s="2" t="s">
+        <v>353</v>
+      </c>
+      <c r="C156" s="2" t="s">
+        <v>354</v>
+      </c>
+      <c r="D156" s="2" t="s">
+        <v>128</v>
+      </c>
+      <c r="E156" s="11">
+        <v>68</v>
+      </c>
+      <c r="F156" s="5">
+        <v>0.65</v>
+      </c>
+      <c r="G156" s="6">
+        <v>1.1000000000000001E-3</v>
+      </c>
+      <c r="J156" s="5"/>
+    </row>
+    <row r="157" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A157" s="2">
+        <v>150</v>
+      </c>
+      <c r="B157" s="2" t="s">
+        <v>355</v>
+      </c>
+      <c r="C157" s="2" t="s">
+        <v>356</v>
+      </c>
+      <c r="D157" s="2" t="s">
+        <v>53</v>
+      </c>
+      <c r="E157" s="11">
         <v>378</v>
       </c>
-      <c r="F36" s="6" t="n">
-[...2838 lines deleted...]
-      <c r="E127" s="5" t="n">
+      <c r="F157" s="5">
+        <v>0.61</v>
+      </c>
+      <c r="G157" s="6">
+        <v>1E-3</v>
+      </c>
+      <c r="J157" s="5"/>
+    </row>
+    <row r="158" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A158" s="8"/>
+      <c r="B158" s="8" t="s">
         <v>357</v>
       </c>
-      <c r="F127" s="6" t="n">
-[...329 lines deleted...]
-      <c r="F138" s="6" t="n">
+      <c r="C158" s="8"/>
+      <c r="D158" s="8"/>
+      <c r="E158" s="8"/>
+      <c r="F158" s="9">
+        <v>615.88</v>
+      </c>
+      <c r="G158" s="10">
+        <v>0.99890000000000001</v>
+      </c>
+    </row>
+    <row r="160" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="B160" s="3" t="s">
+        <v>358</v>
+      </c>
+    </row>
+    <row r="161" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A161" s="2">
+        <v>151</v>
+      </c>
+      <c r="B161" s="3" t="s">
+        <v>359</v>
+      </c>
+      <c r="F161" s="5">
+        <v>1.07</v>
+      </c>
+      <c r="G161" s="6">
+        <v>1.6999999999999999E-3</v>
+      </c>
+      <c r="H161" s="7">
+        <v>46146</v>
+      </c>
+    </row>
+    <row r="162" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A162" s="8"/>
+      <c r="B162" s="8" t="s">
+        <v>357</v>
+      </c>
+      <c r="C162" s="8"/>
+      <c r="D162" s="8"/>
+      <c r="E162" s="8"/>
+      <c r="F162" s="9">
+        <v>1.07</v>
+      </c>
+      <c r="G162" s="10">
+        <v>1.6999999999999999E-3</v>
+      </c>
+    </row>
+    <row r="164" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="B164" s="3" t="s">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="165" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="B165" s="2" t="s">
+        <v>361</v>
+      </c>
+      <c r="E165" s="11"/>
+      <c r="F165" s="5">
+        <v>-0.5</v>
+      </c>
+      <c r="G165" s="6">
+        <v>-5.9999999999999995E-4</v>
+      </c>
+      <c r="J165" s="5"/>
+    </row>
+    <row r="166" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A166" s="8"/>
+      <c r="B166" s="8" t="s">
+        <v>357</v>
+      </c>
+      <c r="C166" s="8"/>
+      <c r="D166" s="8"/>
+      <c r="E166" s="8"/>
+      <c r="F166" s="9">
+        <v>-0.5</v>
+      </c>
+      <c r="G166" s="10">
+        <v>-5.9999999999999995E-4</v>
+      </c>
+    </row>
+    <row r="168" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A168" s="4"/>
+      <c r="B168" s="4" t="s">
+        <v>362</v>
+      </c>
+      <c r="C168" s="4"/>
+      <c r="D168" s="4"/>
+      <c r="E168" s="4"/>
+      <c r="F168" s="12">
+        <v>616.45000000000005</v>
+      </c>
+      <c r="G168" s="13">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="169" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A169" s="2" t="s">
+        <v>363</v>
+      </c>
+    </row>
+    <row r="170" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A170" s="14">
+        <v>1</v>
+      </c>
+      <c r="B170" s="14" t="s">
+        <v>364</v>
+      </c>
+    </row>
+    <row r="171" spans="1:10" ht="27" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A171" s="14">
         <v>2</v>
       </c>
-      <c r="G138" s="7" t="n">
-[...718 lines deleted...]
-        </is>
+      <c r="B171" s="14" t="s">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="175" spans="1:10" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B175" s="1" t="s">
+        <v>366</v>
+      </c>
+    </row>
+    <row r="189" spans="2:2" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B189" s="1" t="s">
+        <v>367</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="B1:F1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
+  <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-[...4 lines deleted...]
-  <dimension ref="A1:A1"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7453DB03-2F27-4C6C-9DE8-78CD8C7CC13D}">
+  <dimension ref="A1:C65"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="A1" sqref="A1"/>
+    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
+      <pane xSplit="2" ySplit="5" topLeftCell="C6" activePane="bottomRight" state="frozen"/>
+      <selection activeCell="A4" sqref="A4"/>
+      <selection pane="topRight" activeCell="C4" sqref="C4"/>
+      <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
+      <selection pane="bottomRight" activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
+  <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="12" x14ac:dyDescent="0.3"/>
+  <cols>
+    <col min="1" max="1" width="6.7265625" style="16" customWidth="1"/>
+    <col min="2" max="2" width="81.81640625" style="16" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="15.7265625" style="16" customWidth="1"/>
+    <col min="4" max="16384" width="9.1796875" style="16"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:3" ht="13.5" hidden="1" x14ac:dyDescent="0.35">
+      <c r="A1" s="16" t="s">
+        <v>368</v>
+      </c>
+      <c r="B1" s="16" t="s">
+        <v>368</v>
+      </c>
+      <c r="C1" s="17">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="2" spans="1:3" ht="13.5" hidden="1" x14ac:dyDescent="0.35">
+      <c r="C2" s="17" t="s">
+        <v>369</v>
+      </c>
+    </row>
+    <row r="3" spans="1:3" ht="13.5" hidden="1" x14ac:dyDescent="0.35">
+      <c r="C3" s="17" t="s">
+        <v>370</v>
+      </c>
+    </row>
+    <row r="4" spans="1:3" s="20" customFormat="1" ht="24" x14ac:dyDescent="0.3">
+      <c r="A4" s="18" t="s">
+        <v>371</v>
+      </c>
+      <c r="B4" s="18" t="s">
+        <v>372</v>
+      </c>
+      <c r="C4" s="19" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="5" spans="1:3" s="20" customFormat="1" ht="35.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="18"/>
+      <c r="B5" s="18"/>
+      <c r="C5" s="21" t="s">
+        <v>373</v>
+      </c>
+    </row>
+    <row r="6" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A6" s="22"/>
+      <c r="B6" s="22"/>
+      <c r="C6" s="21"/>
+    </row>
+    <row r="7" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A7" s="18">
+        <v>1</v>
+      </c>
+      <c r="B7" s="23" t="s">
+        <v>374</v>
+      </c>
+      <c r="C7" s="23"/>
+    </row>
+    <row r="8" spans="1:3" s="26" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="24"/>
+      <c r="B8" s="23" t="s">
+        <v>375</v>
+      </c>
+      <c r="C8" s="25">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:3" s="26" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="24"/>
+      <c r="B9" s="23" t="s">
+        <v>377</v>
+      </c>
+      <c r="C9" s="25">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:3" s="29" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="27">
+        <v>2</v>
+      </c>
+      <c r="B10" s="28" t="s">
+        <v>378</v>
+      </c>
+      <c r="C10" s="25" t="s">
+        <v>376</v>
+      </c>
+    </row>
+    <row r="11" spans="1:3" s="29" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="27">
+        <v>3</v>
+      </c>
+      <c r="B11" s="28" t="s">
+        <v>379</v>
+      </c>
+      <c r="C11" s="25" t="s">
+        <v>376</v>
+      </c>
+    </row>
+    <row r="12" spans="1:3" s="29" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A12" s="27">
+        <v>4</v>
+      </c>
+      <c r="B12" s="28" t="s">
+        <v>380</v>
+      </c>
+      <c r="C12" s="30" t="s">
+        <v>376</v>
+      </c>
+    </row>
+    <row r="13" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A13" s="18">
+        <v>5</v>
+      </c>
+      <c r="B13" s="23" t="s">
+        <v>381</v>
+      </c>
+      <c r="C13" s="23"/>
+    </row>
+    <row r="14" spans="1:3" s="34" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="31"/>
+      <c r="B14" s="32" t="s">
+        <v>382</v>
+      </c>
+      <c r="C14" s="33"/>
+    </row>
+    <row r="15" spans="1:3" s="38" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A15" s="35"/>
+      <c r="B15" s="36" t="s">
+        <v>384</v>
+      </c>
+      <c r="C15" s="37"/>
+    </row>
+    <row r="16" spans="1:3" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A16" s="18">
+        <v>6</v>
+      </c>
+      <c r="B16" s="36" t="s">
+        <v>385</v>
+      </c>
+      <c r="C16" s="39" t="s">
+        <v>383</v>
+      </c>
+    </row>
+    <row r="17" spans="1:3" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A17" s="18">
+        <v>7</v>
+      </c>
+      <c r="B17" s="23" t="s">
+        <v>386</v>
+      </c>
+      <c r="C17" s="39" t="s">
+        <v>383</v>
+      </c>
+    </row>
+    <row r="18" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A18" s="18">
+        <v>8</v>
+      </c>
+      <c r="B18" s="23" t="s">
+        <v>387</v>
+      </c>
+      <c r="C18" s="23"/>
+    </row>
+    <row r="19" spans="1:3" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A19" s="18"/>
+      <c r="B19" s="40" t="s">
+        <v>382</v>
+      </c>
+      <c r="C19" s="39" t="s">
+        <v>383</v>
+      </c>
+    </row>
+    <row r="20" spans="1:3" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A20" s="18"/>
+      <c r="B20" s="40" t="s">
+        <v>388</v>
+      </c>
+      <c r="C20" s="39" t="s">
+        <v>383</v>
+      </c>
+    </row>
+    <row r="21" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A21" s="18">
+        <v>9</v>
+      </c>
+      <c r="B21" s="23" t="s">
+        <v>389</v>
+      </c>
+      <c r="C21" s="23"/>
+    </row>
+    <row r="22" spans="1:3" s="44" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A22" s="41"/>
+      <c r="B22" s="42" t="s">
+        <v>390</v>
+      </c>
+      <c r="C22" s="43"/>
+    </row>
+    <row r="23" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A23" s="45" t="s">
+        <v>391</v>
+      </c>
+      <c r="B23" s="46" t="s">
+        <v>392</v>
+      </c>
+      <c r="C23" s="49" t="s">
+        <v>393</v>
+      </c>
+    </row>
+    <row r="24" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A24" s="45" t="s">
+        <v>394</v>
+      </c>
+      <c r="B24" s="46" t="s">
+        <v>395</v>
+      </c>
+      <c r="C24" s="49">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A25" s="45" t="s">
+        <v>396</v>
+      </c>
+      <c r="B25" s="46" t="s">
+        <v>397</v>
+      </c>
+      <c r="C25" s="49">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A26" s="45" t="s">
+        <v>398</v>
+      </c>
+      <c r="B26" s="46" t="s">
+        <v>399</v>
+      </c>
+      <c r="C26" s="48">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A27" s="45" t="s">
+        <v>400</v>
+      </c>
+      <c r="B27" s="46" t="s">
+        <v>401</v>
+      </c>
+      <c r="C27" s="48">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A28" s="45" t="s">
+        <v>402</v>
+      </c>
+      <c r="B28" s="46" t="s">
+        <v>403</v>
+      </c>
+      <c r="C28" s="48">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A29" s="45" t="s">
+        <v>404</v>
+      </c>
+      <c r="B29" s="21" t="s">
+        <v>404</v>
+      </c>
+      <c r="C29" s="48">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A30" s="45" t="s">
+        <v>405</v>
+      </c>
+      <c r="B30" s="21" t="s">
+        <v>405</v>
+      </c>
+      <c r="C30" s="48">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A31" s="45" t="s">
+        <v>406</v>
+      </c>
+      <c r="B31" s="21" t="s">
+        <v>406</v>
+      </c>
+      <c r="C31" s="48">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A32" s="45" t="s">
+        <v>407</v>
+      </c>
+      <c r="B32" s="21" t="s">
+        <v>407</v>
+      </c>
+      <c r="C32" s="48">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="33" spans="1:3" s="44" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A33" s="45"/>
+      <c r="B33" s="42" t="s">
+        <v>408</v>
+      </c>
+      <c r="C33" s="43"/>
+    </row>
+    <row r="34" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A34" s="45" t="s">
+        <v>391</v>
+      </c>
+      <c r="B34" s="46" t="s">
+        <v>392</v>
+      </c>
+      <c r="C34" s="49" t="s">
+        <v>409</v>
+      </c>
+    </row>
+    <row r="35" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A35" s="45" t="s">
+        <v>394</v>
+      </c>
+      <c r="B35" s="46" t="s">
+        <v>395</v>
+      </c>
+      <c r="C35" s="49">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="36" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A36" s="45" t="s">
+        <v>396</v>
+      </c>
+      <c r="B36" s="46" t="s">
+        <v>397</v>
+      </c>
+      <c r="C36" s="48">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="37" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A37" s="45" t="s">
+        <v>398</v>
+      </c>
+      <c r="B37" s="46" t="s">
+        <v>399</v>
+      </c>
+      <c r="C37" s="48">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="38" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A38" s="45" t="s">
+        <v>400</v>
+      </c>
+      <c r="B38" s="46" t="s">
+        <v>401</v>
+      </c>
+      <c r="C38" s="48">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="39" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A39" s="45" t="s">
+        <v>402</v>
+      </c>
+      <c r="B39" s="46" t="s">
+        <v>403</v>
+      </c>
+      <c r="C39" s="48">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="40" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A40" s="45" t="s">
+        <v>404</v>
+      </c>
+      <c r="B40" s="21" t="s">
+        <v>404</v>
+      </c>
+      <c r="C40" s="48">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="41" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A41" s="45" t="s">
+        <v>405</v>
+      </c>
+      <c r="B41" s="21" t="s">
+        <v>405</v>
+      </c>
+      <c r="C41" s="48">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="42" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A42" s="45" t="s">
+        <v>406</v>
+      </c>
+      <c r="B42" s="21" t="s">
+        <v>406</v>
+      </c>
+      <c r="C42" s="48">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="43" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A43" s="45" t="s">
+        <v>407</v>
+      </c>
+      <c r="B43" s="21" t="s">
+        <v>407</v>
+      </c>
+      <c r="C43" s="48">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="44" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A44" s="45"/>
+      <c r="B44" s="50" t="s">
+        <v>410</v>
+      </c>
+      <c r="C44" s="51"/>
+    </row>
+    <row r="45" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A45" s="45" t="s">
+        <v>391</v>
+      </c>
+      <c r="B45" s="46" t="s">
+        <v>392</v>
+      </c>
+      <c r="C45" s="47" t="s">
+        <v>383</v>
+      </c>
+    </row>
+    <row r="46" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A46" s="45" t="s">
+        <v>394</v>
+      </c>
+      <c r="B46" s="46" t="s">
+        <v>395</v>
+      </c>
+      <c r="C46" s="47">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="47" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A47" s="45" t="s">
+        <v>396</v>
+      </c>
+      <c r="B47" s="46" t="s">
+        <v>397</v>
+      </c>
+      <c r="C47" s="47">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="48" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A48" s="45" t="s">
+        <v>398</v>
+      </c>
+      <c r="B48" s="46" t="s">
+        <v>399</v>
+      </c>
+      <c r="C48" s="47">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="49" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A49" s="45" t="s">
+        <v>400</v>
+      </c>
+      <c r="B49" s="46" t="s">
+        <v>401</v>
+      </c>
+      <c r="C49" s="47">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="50" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A50" s="45" t="s">
+        <v>402</v>
+      </c>
+      <c r="B50" s="46" t="s">
+        <v>403</v>
+      </c>
+      <c r="C50" s="47">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="51" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A51" s="52"/>
+      <c r="B51" s="53"/>
+    </row>
+    <row r="52" spans="1:3" hidden="1" x14ac:dyDescent="0.3">
+      <c r="A52" s="54" t="s">
+        <v>411</v>
+      </c>
+      <c r="B52" s="54" t="s">
+        <v>412</v>
+      </c>
+    </row>
+    <row r="53" spans="1:3" hidden="1" x14ac:dyDescent="0.3">
+      <c r="A53" s="54" t="s">
+        <v>413</v>
+      </c>
+      <c r="B53" s="54" t="s">
+        <v>414</v>
+      </c>
+    </row>
+    <row r="54" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A54" s="54" t="s">
+        <v>376</v>
+      </c>
+      <c r="B54" s="54" t="s">
+        <v>415</v>
+      </c>
+    </row>
+    <row r="55" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A55" s="54" t="s">
+        <v>416</v>
+      </c>
+      <c r="B55" s="54" t="s">
+        <v>417</v>
+      </c>
+    </row>
+    <row r="56" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A56" s="55" t="s">
+        <v>418</v>
+      </c>
+      <c r="B56" s="56" t="s">
+        <v>419</v>
+      </c>
+    </row>
+    <row r="57" spans="1:3" ht="36" x14ac:dyDescent="0.3">
+      <c r="A57" s="54"/>
+      <c r="B57" s="56" t="s">
+        <v>420</v>
+      </c>
+    </row>
+    <row r="60" spans="1:3" s="57" customFormat="1" ht="12.5" x14ac:dyDescent="0.25"/>
+    <row r="61" spans="1:3" s="57" customFormat="1" ht="12.5" x14ac:dyDescent="0.25"/>
+    <row r="62" spans="1:3" s="57" customFormat="1" ht="12.5" x14ac:dyDescent="0.25"/>
+    <row r="63" spans="1:3" s="57" customFormat="1" ht="12.5" x14ac:dyDescent="0.25"/>
+    <row r="64" spans="1:3" s="57" customFormat="1" ht="12.5" x14ac:dyDescent="0.25"/>
+    <row r="65" s="57" customFormat="1" ht="12.5" x14ac:dyDescent="0.25"/>
+  </sheetData>
+  <conditionalFormatting sqref="C23:C32 C34 C45:C50">
+    <cfRule type="cellIs" dxfId="3" priority="21" operator="equal">
+      <formula>0</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="2" priority="22">
+      <formula>C$1=2</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="1" priority="23">
+      <formula>C$1=4</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="0" priority="24">
+      <formula>C$1=3</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <sheetData/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Application>Microsoft Excel</Application>
+  <DocSecurity>0</DocSecurity>
+  <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Worksheets</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="3" baseType="lpstr">
+      <vt:lpstr>Nifty Midcap 150 ETF</vt:lpstr>
+      <vt:lpstr>Notes to Monthly Portfolio</vt:lpstr>
+      <vt:lpstr>Sheet1</vt:lpstr>
+    </vt:vector>
+  </TitlesOfParts>
+  <LinksUpToDate>false</LinksUpToDate>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Rohit Pandey</dc:creator>
+<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:creator>Rahul Jain</dc:creator>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_Enabled">
+    <vt:lpwstr>true</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_SetDate">
+    <vt:lpwstr>2026-05-09T06:43:22Z</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_Method">
+    <vt:lpwstr>Privileged</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_Name">
+    <vt:lpwstr>Public</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_SiteId">
+    <vt:lpwstr>1771ae17-e764-4e0f-a476-d4184d79a5d9</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_ActionId">
+    <vt:lpwstr>1b108eb8-1dea-4f2d-a25a-c8296dfaaf2f</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_ContentBits">
+    <vt:lpwstr>0</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_Tag">
+    <vt:lpwstr>10, 0, 1, 1</vt:lpwstr>
+  </property>
+</Properties>
+</file>