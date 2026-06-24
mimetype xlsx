--- v2 (2026-06-04)
+++ v3 (2026-06-24)
@@ -1,1917 +1,1191 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Default Extension="png" ContentType="image/png"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" Id="rId4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
+<workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-[...4 lines deleted...]
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{AFE9963B-96D3-4860-9317-2624A7E3BB34}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" tabRatio="911" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" tabRatio="878" firstSheet="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
-    <sheet name="Nifty Midcap 150 ETF" sheetId="1" r:id="rId1"/>
-[...1 lines deleted...]
-    <sheet name="Sheet1" sheetId="2" state="hidden" r:id="rId3"/>
+    <sheet name="Nifty Midcap 150 ETF" sheetId="1" state="visible" r:id="rId1"/>
+    <sheet name="Sheet1" sheetId="2" state="hidden" r:id="rId2"/>
   </sheets>
-  <definedNames>
-[...2 lines deleted...]
-  <calcPr calcId="0"/>
+  <definedNames/>
+  <calcPr calcId="191029" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
-<file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-[...1266 lines deleted...]
-
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-[...7 lines deleted...]
-    <numFmt numFmtId="170" formatCode="0.0000"/>
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <numFmts count="8">
+    <numFmt numFmtId="164" formatCode="0.000"/>
+    <numFmt numFmtId="165" formatCode="0.0000"/>
+    <numFmt numFmtId="166" formatCode="_(* #,##0_);_(* \(#,##0\);"/>
+    <numFmt numFmtId="167" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);"/>
+    <numFmt numFmtId="168" formatCode="#,##0.00_);\(#,##0.00\)%"/>
+    <numFmt numFmtId="169" formatCode="_(* #,##0.0000_);_(* \(#,##0.0000\);_(* &quot;-&quot;??_);_(@_)"/>
+    <numFmt numFmtId="170" formatCode="#,##0.0000_);\(#,##0.0000\)"/>
+    <numFmt numFmtId="171" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;??_);_(@_)"/>
   </numFmts>
-  <fonts count="15" x14ac:knownFonts="1">
+  <fonts count="22">
     <font>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <color theme="1"/>
       <sz val="11"/>
-      <color theme="1"/>
-[...1 lines deleted...]
-      <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <color theme="1"/>
       <sz val="11"/>
-      <color theme="1"/>
-[...40 lines deleted...]
-      <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <sz val="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <color theme="10"/>
+      <sz val="11"/>
+      <u val="single"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
       <name val="Trebuchet MS"/>
       <family val="2"/>
+      <sz val="9"/>
     </font>
     <font>
-      <sz val="10"/>
-[...1 lines deleted...]
-      <name val="Arial"/>
+      <name val="Trebuchet MS"/>
       <family val="2"/>
+      <b val="1"/>
+      <color rgb="FF000000"/>
+      <sz val="9"/>
     </font>
     <font>
-      <sz val="9"/>
       <name val="Trebuchet MS"/>
       <family val="2"/>
+      <color rgb="FF000000"/>
+      <sz val="9"/>
     </font>
     <font>
-      <sz val="10"/>
-      <name val="Arial"/>
+      <name val="trebuchet MS"/>
       <family val="2"/>
+      <b val="1"/>
+      <color rgb="FFFFFFFF"/>
+      <sz val="9"/>
     </font>
     <font>
-      <b/>
+      <name val="trebuchet MS"/>
+      <family val="2"/>
+      <color theme="1"/>
       <sz val="9"/>
-      <name val="Trebuchet MS"/>
-      <family val="2"/>
     </font>
     <font>
+      <name val="trebuchet MS"/>
+      <family val="2"/>
+      <b val="1"/>
+      <color theme="1"/>
       <sz val="9"/>
-      <color rgb="FFFF0000"/>
-[...1 lines deleted...]
-      <family val="2"/>
     </font>
     <font>
+      <name val="trebuchet MS"/>
+      <family val="2"/>
+      <color indexed="8"/>
       <sz val="9"/>
-      <color theme="0"/>
-      <name val="Trebuchet MS"/>
+    </font>
+    <font>
+      <name val="trebuchet MS"/>
       <family val="2"/>
+      <b val="1"/>
+      <color indexed="8"/>
+      <sz val="9"/>
+    </font>
+    <font>
+      <name val="trebuchet MS"/>
+      <family val="2"/>
+      <b val="1"/>
+      <color rgb="FF000000"/>
+      <sz val="9"/>
+      <u val="single"/>
+    </font>
+    <font>
+      <name val="trebuchet MS"/>
+      <family val="2"/>
+      <b val="1"/>
+      <color rgb="FF333333"/>
+      <sz val="9"/>
+    </font>
+    <font>
+      <name val="trebuchet MS"/>
+      <family val="2"/>
+      <b val="1"/>
+      <sz val="9"/>
+    </font>
+    <font>
+      <name val="trebuchet MS"/>
+      <family val="2"/>
+      <b val="1"/>
+      <color rgb="FFFF0000"/>
+      <sz val="9"/>
+    </font>
+    <font>
+      <name val="trebuchet MS"/>
+      <family val="2"/>
+      <i val="1"/>
+      <sz val="9"/>
+    </font>
+    <font>
+      <name val="trebuchet MS"/>
+      <family val="2"/>
+      <color rgb="FFFF0000"/>
+      <sz val="9"/>
+    </font>
+    <font>
+      <name val="trebuchet MS"/>
+      <family val="2"/>
+      <b val="1"/>
+      <strike val="1"/>
+      <sz val="9"/>
+    </font>
+    <font>
+      <name val="trebuchet MS"/>
+      <family val="2"/>
+      <b val="1"/>
+      <color indexed="8"/>
+      <sz val="9"/>
+      <u val="single"/>
+    </font>
+    <font>
+      <name val="trebuchet MS"/>
+      <family val="2"/>
+      <color theme="10"/>
+      <sz val="9"/>
+      <u val="single"/>
+    </font>
+    <font>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <color theme="1"/>
+      <sz val="9"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <color theme="10"/>
+      <sz val="9"/>
+      <u val="single"/>
+      <scheme val="minor"/>
     </font>
   </fonts>
-  <fills count="5">
+  <fills count="6">
     <fill>
-      <patternFill patternType="none"/>
+      <patternFill/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF000000"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFC0C0C0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
+        <fgColor rgb="FFDBDBDB"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="3">
+  <borders count="16">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="6">
-[...5 lines deleted...]
-    <xf numFmtId="169" fontId="9" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+  <cellStyleXfs count="8">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="9" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="43" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="43" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="43" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="60">
-[...14 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+  <cellXfs count="178">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="5" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="3" fillId="5" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="10" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="167" fontId="7" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="10" fontId="7" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="3" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="167" fontId="8" fillId="3" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="10" fontId="8" fillId="3" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="15" fontId="7" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="167" fontId="6" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="10" fontId="6" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="10" fillId="4" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="10" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="7" fillId="0" borderId="3" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="7" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="4" fontId="7" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="7" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="5" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="10" fontId="5" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="10" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="10" fontId="7" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="4" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="12" fillId="4" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="4" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="2" fontId="10" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="6" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="7" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="2" applyFont="1"/>
-    <xf numFmtId="1" fontId="10" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="8" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="4" fontId="7" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="2" fontId="10" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="10" fontId="10" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="7" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="4" fontId="10" fillId="4" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="4" fontId="10" fillId="0" borderId="1" xfId="2" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="39" fontId="10" fillId="0" borderId="2" xfId="2" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="43" fontId="13" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="4" fontId="10" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="10" fontId="10" fillId="4" borderId="1" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="43" fontId="8" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="10" fontId="10" fillId="0" borderId="1" xfId="4" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="166" fontId="10" fillId="0" borderId="2" xfId="4" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="10" fontId="10" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1"/>
-    <xf numFmtId="2" fontId="10" fillId="0" borderId="2" xfId="2" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="43" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="2" quotePrefix="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="13" fillId="4" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="43" fontId="7" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="2" quotePrefix="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="167" fontId="13" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="7" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="8" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="8" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="4" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="11" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="5" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="1" pivotButton="0" quotePrefix="1" xfId="0"/>
+    <xf numFmtId="39" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="10" fontId="3" fillId="0" borderId="1" pivotButton="0" quotePrefix="1" xfId="1"/>
+    <xf numFmtId="168" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="168" fontId="3" fillId="0" borderId="12" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="11" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="13" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="43" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="3">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="10" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="2"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="2"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="8" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="10" fontId="7" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="169" fontId="7" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="8" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="10" fontId="8" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="10" fontId="8" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="10" fontId="7" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="10" fontId="8" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="10" fontId="7" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="170" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="10" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="2">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="4" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="43" fontId="7" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="4" fontId="7" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="171" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="5">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="15" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="5">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="2" applyFont="1"/>
-    <xf numFmtId="0" fontId="14" fillId="4" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="4"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="10" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="10" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="171" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="5">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="171" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="4"/>
+    <xf numFmtId="171" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="4"/>
+    <xf numFmtId="171" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="5">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="171" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="6">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="6">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="6">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="4"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="171" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="7">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="4"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="2"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="2"/>
+    <xf numFmtId="4" fontId="20" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="43" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="10" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="43" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="10" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="9" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="10" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="9" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="10" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="2" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="10" fontId="7" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="168" fontId="10" fillId="4" borderId="1" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...12 lines deleted...]
-    <xf numFmtId="0" fontId="14" fillId="4" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="167" fontId="7" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="167" fontId="8" fillId="3" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="167" fontId="6" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="10" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="168" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="4" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
-[...9 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="168" fontId="3" fillId="0" borderId="12" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="1">
+      <alignment horizontal="center"/>
+    </xf>
   </cellXfs>
-  <cellStyles count="6">
-    <cellStyle name="Comma 2" xfId="5" xr:uid="{6229B65D-F0B5-484D-9915-BFE204A9DBD4}"/>
+  <cellStyles count="8">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
-    <cellStyle name="Normal 2" xfId="2" xr:uid="{151F7525-3408-4F2C-B5F2-5C3ECF659224}"/>
-[...2 lines deleted...]
-    <cellStyle name="Percent 2" xfId="4" xr:uid="{0D127697-6E27-4C7D-B32C-10E4FB7A3A5C}"/>
+    <cellStyle name="Percent" xfId="1" builtinId="5"/>
+    <cellStyle name="Hyperlink" xfId="2" builtinId="8"/>
+    <cellStyle name="Comma" xfId="3" builtinId="3"/>
+    <cellStyle name="Normal 3 2" xfId="4"/>
+    <cellStyle name="Comma 4 2" xfId="5"/>
+    <cellStyle name="Normal 3 2 10" xfId="6"/>
+    <cellStyle name="Comma 4 2 2 2" xfId="7"/>
   </cellStyles>
-  <dxfs count="4">
+  <dxfs count="16">
     <dxf>
-      <numFmt numFmtId="171" formatCode="#,##0.000"/>
+      <numFmt numFmtId="172" formatCode="#,##0.000"/>
     </dxf>
     <dxf>
-      <numFmt numFmtId="172" formatCode="#,##0.0000"/>
+      <numFmt numFmtId="173" formatCode="#,##0.0000"/>
     </dxf>
     <dxf>
       <numFmt numFmtId="4" formatCode="#,##0.00"/>
     </dxf>
     <dxf>
-      <numFmt numFmtId="173" formatCode="&quot;-&quot;"/>
+      <numFmt numFmtId="174" formatCode="&quot;-&quot;"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="172" formatCode="#,##0.000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="173" formatCode="#,##0.0000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="4" formatCode="#,##0.00"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="174" formatCode="&quot;-&quot;"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="172" formatCode="#,##0.000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="173" formatCode="#,##0.0000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="4" formatCode="#,##0.00"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="174" formatCode="&quot;-&quot;"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="172" formatCode="#,##0.000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="173" formatCode="#,##0.0000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="4" formatCode="#,##0.00"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="174" formatCode="&quot;-&quot;"/>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
-  <extLst>
-[...6 lines deleted...]
-  </extLst>
+  <colors>
+    <indexedColors>
+      <rgbColor rgb="00000000"/>
+      <rgbColor rgb="00FFFFFF"/>
+      <rgbColor rgb="00FF0000"/>
+      <rgbColor rgb="0000FF00"/>
+      <rgbColor rgb="000000FF"/>
+      <rgbColor rgb="00FFFF00"/>
+      <rgbColor rgb="00FF00FF"/>
+      <rgbColor rgb="0000FFFF"/>
+      <rgbColor rgb="00000000"/>
+      <rgbColor rgb="00FFFFFF"/>
+      <rgbColor rgb="00FF0000"/>
+      <rgbColor rgb="0000FF00"/>
+      <rgbColor rgb="000000FF"/>
+      <rgbColor rgb="00FFFF00"/>
+      <rgbColor rgb="00FF00FF"/>
+      <rgbColor rgb="0000FFFF"/>
+      <rgbColor rgb="00800000"/>
+      <rgbColor rgb="00008000"/>
+      <rgbColor rgb="00000080"/>
+      <rgbColor rgb="00808000"/>
+      <rgbColor rgb="00800080"/>
+      <rgbColor rgb="00008080"/>
+      <rgbColor rgb="00C0C0C0"/>
+      <rgbColor rgb="00808080"/>
+      <rgbColor rgb="009999FF"/>
+      <rgbColor rgb="00993366"/>
+      <rgbColor rgb="00FFFFCC"/>
+      <rgbColor rgb="00CCFFFF"/>
+      <rgbColor rgb="00660066"/>
+      <rgbColor rgb="00FF8080"/>
+      <rgbColor rgb="000066CC"/>
+      <rgbColor rgb="00CCCCFF"/>
+      <rgbColor rgb="00000080"/>
+      <rgbColor rgb="00FF00FF"/>
+      <rgbColor rgb="00FFFF00"/>
+      <rgbColor rgb="0000FFFF"/>
+      <rgbColor rgb="00800080"/>
+      <rgbColor rgb="00800000"/>
+      <rgbColor rgb="00008080"/>
+      <rgbColor rgb="000000FF"/>
+      <rgbColor rgb="0000CCFF"/>
+      <rgbColor rgb="00CCFFFF"/>
+      <rgbColor rgb="00CCFFCC"/>
+      <rgbColor rgb="00FFFF99"/>
+      <rgbColor rgb="0099CCFF"/>
+      <rgbColor rgb="00FF99CC"/>
+      <rgbColor rgb="00CC99FF"/>
+      <rgbColor rgb="00FFCC99"/>
+      <rgbColor rgb="003366FF"/>
+      <rgbColor rgb="0033CCCC"/>
+      <rgbColor rgb="0099CC00"/>
+      <rgbColor rgb="00FFCC00"/>
+      <rgbColor rgb="00FF9900"/>
+      <rgbColor rgb="00FF6600"/>
+      <rgbColor rgb="00666699"/>
+      <rgbColor rgb="00969696"/>
+      <rgbColor rgb="00003366"/>
+      <rgbColor rgb="00339966"/>
+      <rgbColor rgb="00003300"/>
+      <rgbColor rgb="00333300"/>
+      <rgbColor rgb="00993300"/>
+      <rgbColor rgb="00993366"/>
+      <rgbColor rgb="00333399"/>
+      <rgbColor rgb="00333333"/>
+    </indexedColors>
+  </colors>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<file path=xl/_rels/workbook.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId4" /></Relationships>
 </file>
 
-<file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+<file path=xl/drawings/_rels/drawing1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image1.png" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image2.png" Id="rId2" /></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
-<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-[...22 lines deleted...]
-        <xdr:cNvPicPr>
+<wsDr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
+  <twoCellAnchor editAs="oneCell">
+    <from>
+      <col>1</col>
+      <colOff>0</colOff>
+      <row>173</row>
+      <rowOff>0</rowOff>
+    </from>
+    <to>
+      <col>1</col>
+      <colOff>2374900</colOff>
+      <row>183</row>
+      <rowOff>3527</rowOff>
+    </to>
+    <pic>
+      <nvPicPr>
+        <cNvPr id="2" name="Picture 1"/>
+        <cNvPicPr>
           <a:picLocks/>
-        </xdr:cNvPicPr>
-[...2 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
+        </cNvPicPr>
+      </nvPicPr>
+      <blipFill>
+        <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
-      </xdr:blipFill>
-      <xdr:spPr>
+      </blipFill>
+      <spPr>
         <a:xfrm>
-          <a:off x="438150" y="33785175"/>
-          <a:ext cx="2374900" cy="1746250"/>
+          <a:off x="457200" y="30086300"/>
+          <a:ext cx="2374900" cy="1574800"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
-          <a:avLst/>
+          <avLst/>
         </a:prstGeom>
         <a:ln>
           <a:prstDash val="solid"/>
         </a:ln>
-      </xdr:spPr>
-[...25 lines deleted...]
-        <xdr:cNvPicPr>
+      </spPr>
+    </pic>
+    <clientData/>
+  </twoCellAnchor>
+  <twoCellAnchor editAs="oneCell">
+    <from>
+      <col>1</col>
+      <colOff>0</colOff>
+      <row>187</row>
+      <rowOff>0</rowOff>
+    </from>
+    <to>
+      <col>1</col>
+      <colOff>2374900</colOff>
+      <row>197</row>
+      <rowOff>3528</rowOff>
+    </to>
+    <pic>
+      <nvPicPr>
+        <cNvPr id="3" name="Picture 2"/>
+        <cNvPicPr>
           <a:picLocks/>
-        </xdr:cNvPicPr>
-[...2 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
+        </cNvPicPr>
+      </nvPicPr>
+      <blipFill>
+        <a:blip r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
-      </xdr:blipFill>
-      <xdr:spPr>
+      </blipFill>
+      <spPr>
         <a:xfrm>
-          <a:off x="438150" y="36471225"/>
-          <a:ext cx="2374900" cy="1746250"/>
+          <a:off x="457200" y="32499300"/>
+          <a:ext cx="2374900" cy="1574800"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
-          <a:avLst/>
+          <avLst/>
         </a:prstGeom>
         <a:ln>
           <a:prstDash val="solid"/>
         </a:ln>
-      </xdr:spPr>
-[...3 lines deleted...]
-</xdr:wsDr>
+      </spPr>
+    </pic>
+    <clientData/>
+  </twoCellAnchor>
+</wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="0E2841"/>
+        <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E8E8E8"/>
+        <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="156082"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="E97132"/>
+        <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="196B24"/>
+        <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="0F9ED5"/>
+        <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="A02B93"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="4EA72E"/>
+        <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="467886"/>
+        <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="96607D"/>
+        <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
+        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Aptos Narrow" panose="02110004020202020204"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -1929,65 +1203,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...5 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -2008,4802 +1282,5841 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...19 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...4 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:L189"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+    <pageSetUpPr/>
+  </sheetPr>
+  <dimension ref="A1:L244"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="85" zoomScaleNormal="85" workbookViewId="0"/>
+    <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.7265625" defaultRowHeight="13.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr baseColWidth="8" defaultColWidth="8.7265625" defaultRowHeight="12"/>
   <cols>
-    <col min="1" max="1" width="6.54296875" style="2" bestFit="1" customWidth="1"/>
-[...12 lines deleted...]
-    <col min="14" max="16384" width="8.7265625" style="2"/>
+    <col width="7.1796875" bestFit="1" customWidth="1" style="154" min="1" max="1"/>
+    <col width="50.7265625" bestFit="1" customWidth="1" style="154" min="2" max="2"/>
+    <col width="20.1796875" customWidth="1" style="154" min="3" max="3"/>
+    <col width="33.1796875" customWidth="1" style="154" min="4" max="4"/>
+    <col width="28.36328125" customWidth="1" style="154" min="5" max="5"/>
+    <col width="24.81640625" bestFit="1" customWidth="1" style="154" min="6" max="6"/>
+    <col width="14.453125" bestFit="1" customWidth="1" style="154" min="7" max="7"/>
+    <col width="12.81640625" bestFit="1" customWidth="1" style="154" min="8" max="8"/>
+    <col width="14.54296875" bestFit="1" customWidth="1" style="154" min="9" max="9"/>
+    <col width="8.26953125" bestFit="1" customWidth="1" style="154" min="10" max="10"/>
+    <col width="42.453125" bestFit="1" customWidth="1" style="154" min="11" max="11"/>
+    <col width="7.81640625" bestFit="1" customWidth="1" style="154" min="12" max="12"/>
+    <col width="8.7265625" customWidth="1" style="154" min="13" max="16384"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:12" ht="19" customHeight="1" x14ac:dyDescent="0.45">
-[...1 lines deleted...]
-      <c r="B1" s="58" t="s">
+    <row r="1">
+      <c r="A1" s="153" t="n"/>
+      <c r="B1" s="153" t="inlineStr">
+        <is>
+          <t>DSP Nifty Midcap 150 ETF</t>
+        </is>
+      </c>
+    </row>
+    <row r="2">
+      <c r="B2" s="10" t="inlineStr">
+        <is>
+          <t>Portfolio as on May 31, 2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" s="153" t="inlineStr">
+        <is>
+          <t>Sr. No.</t>
+        </is>
+      </c>
+      <c r="B4" s="153" t="inlineStr">
+        <is>
+          <t>Name of Instrument</t>
+        </is>
+      </c>
+      <c r="C4" s="153" t="inlineStr">
+        <is>
+          <t>ISIN</t>
+        </is>
+      </c>
+      <c r="D4" s="153" t="inlineStr">
+        <is>
+          <t>Rating/Industry</t>
+        </is>
+      </c>
+      <c r="E4" s="153" t="inlineStr">
+        <is>
+          <t>Quantity</t>
+        </is>
+      </c>
+      <c r="F4" s="153" t="inlineStr">
+        <is>
+          <t>Market value (Rs. In lakhs)</t>
+        </is>
+      </c>
+      <c r="G4" s="153" t="inlineStr">
+        <is>
+          <t>% to Net Assets</t>
+        </is>
+      </c>
+      <c r="H4" s="153" t="inlineStr">
+        <is>
+          <t>Maturity Date</t>
+        </is>
+      </c>
+      <c r="I4" s="153" t="inlineStr">
+        <is>
+          <t>Put/Call Option</t>
+        </is>
+      </c>
+      <c r="J4" s="153" t="inlineStr">
+        <is>
+          <t>YTM (%)</t>
+        </is>
+      </c>
+    </row>
+    <row r="6">
+      <c r="B6" s="10" t="inlineStr">
+        <is>
+          <t>EQUITY &amp; EQUITY RELATED</t>
+        </is>
+      </c>
+    </row>
+    <row r="7">
+      <c r="B7" s="10" t="inlineStr">
+        <is>
+          <t>Listed / awaiting listing on the stock exchanges</t>
+        </is>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" s="154" t="n">
+        <v>1</v>
+      </c>
+      <c r="B8" s="154" t="inlineStr">
+        <is>
+          <t>BSE Limited</t>
+        </is>
+      </c>
+      <c r="C8" s="154" t="inlineStr">
+        <is>
+          <t>INE118H01025</t>
+        </is>
+      </c>
+      <c r="D8" s="154" t="inlineStr">
+        <is>
+          <t>Capital Markets</t>
+        </is>
+      </c>
+      <c r="E8" s="169" t="n">
+        <v>550</v>
+      </c>
+      <c r="F8" s="170" t="n">
+        <v>22.8</v>
+      </c>
+      <c r="G8" s="13" t="n">
+        <v>0.0421</v>
+      </c>
+      <c r="J8" s="170" t="n"/>
+      <c r="K8" s="10" t="inlineStr">
+        <is>
+          <t>Sector/Rating</t>
+        </is>
+      </c>
+      <c r="L8" s="10" t="inlineStr">
+        <is>
+          <t>Percent</t>
+        </is>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" s="154" t="n">
+        <v>2</v>
+      </c>
+      <c r="B9" s="154" t="inlineStr">
+        <is>
+          <t>Multi Commodity Exchange of India Limited</t>
+        </is>
+      </c>
+      <c r="C9" s="154" t="inlineStr">
+        <is>
+          <t>INE745G01043</t>
+        </is>
+      </c>
+      <c r="D9" s="154" t="inlineStr">
+        <is>
+          <t>Capital Markets</t>
+        </is>
+      </c>
+      <c r="E9" s="169" t="n">
+        <v>343</v>
+      </c>
+      <c r="F9" s="170" t="n">
+        <v>10.13</v>
+      </c>
+      <c r="G9" s="13" t="n">
+        <v>0.0187</v>
+      </c>
+      <c r="J9" s="170" t="n"/>
+      <c r="K9" s="154" t="inlineStr">
+        <is>
+          <t>Banks</t>
+        </is>
+      </c>
+      <c r="L9" s="13" t="n">
+        <v>0.08359999999999999</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" s="154" t="n">
+        <v>3</v>
+      </c>
+      <c r="B10" s="154" t="inlineStr">
+        <is>
+          <t>The Federal Bank Limited</t>
+        </is>
+      </c>
+      <c r="C10" s="154" t="inlineStr">
+        <is>
+          <t>INE171A01029</t>
+        </is>
+      </c>
+      <c r="D10" s="154" t="inlineStr">
+        <is>
+          <t>Banks</t>
+        </is>
+      </c>
+      <c r="E10" s="169" t="n">
+        <v>3312</v>
+      </c>
+      <c r="F10" s="170" t="n">
+        <v>9.57</v>
+      </c>
+      <c r="G10" s="13" t="n">
+        <v>0.0176</v>
+      </c>
+      <c r="J10" s="170" t="n"/>
+      <c r="K10" s="154" t="inlineStr">
+        <is>
+          <t>Pharmaceuticals &amp; Biotechnology</t>
+        </is>
+      </c>
+      <c r="L10" s="13" t="n">
+        <v>0.0828</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" s="154" t="n">
+        <v>4</v>
+      </c>
+      <c r="B11" s="154" t="inlineStr">
+        <is>
+          <t>Suzlon Energy Limited</t>
+        </is>
+      </c>
+      <c r="C11" s="154" t="inlineStr">
+        <is>
+          <t>INE040H01021</t>
+        </is>
+      </c>
+      <c r="D11" s="154" t="inlineStr">
+        <is>
+          <t>Electrical Equipment</t>
+        </is>
+      </c>
+      <c r="E11" s="169" t="n">
+        <v>16330</v>
+      </c>
+      <c r="F11" s="170" t="n">
+        <v>9.31</v>
+      </c>
+      <c r="G11" s="13" t="n">
+        <v>0.0172</v>
+      </c>
+      <c r="J11" s="170" t="n"/>
+      <c r="K11" s="154" t="inlineStr">
+        <is>
+          <t>Capital Markets</t>
+        </is>
+      </c>
+      <c r="L11" s="13" t="n">
+        <v>0.08210000000000001</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" s="154" t="n">
+        <v>5</v>
+      </c>
+      <c r="B12" s="154" t="inlineStr">
+        <is>
+          <t>GE Vernova T&amp;D India Limited</t>
+        </is>
+      </c>
+      <c r="C12" s="154" t="inlineStr">
+        <is>
+          <t>INE200A01026</t>
+        </is>
+      </c>
+      <c r="D12" s="154" t="inlineStr">
+        <is>
+          <t>Electrical Equipment</t>
+        </is>
+      </c>
+      <c r="E12" s="169" t="n">
+        <v>167</v>
+      </c>
+      <c r="F12" s="170" t="n">
+        <v>8.6</v>
+      </c>
+      <c r="G12" s="13" t="n">
+        <v>0.0159</v>
+      </c>
+      <c r="J12" s="170" t="n"/>
+      <c r="K12" s="154" t="inlineStr">
+        <is>
+          <t>Electrical Equipment</t>
+        </is>
+      </c>
+      <c r="L12" s="13" t="n">
+        <v>0.0813</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" s="154" t="n">
+        <v>6</v>
+      </c>
+      <c r="B13" s="154" t="inlineStr">
+        <is>
+          <t>Hero MotoCorp Limited</t>
+        </is>
+      </c>
+      <c r="C13" s="154" t="inlineStr">
+        <is>
+          <t>INE158A01026</t>
+        </is>
+      </c>
+      <c r="D13" s="154" t="inlineStr">
+        <is>
+          <t>Automobiles</t>
+        </is>
+      </c>
+      <c r="E13" s="169" t="n">
+        <v>175</v>
+      </c>
+      <c r="F13" s="170" t="n">
+        <v>8.58</v>
+      </c>
+      <c r="G13" s="13" t="n">
+        <v>0.0158</v>
+      </c>
+      <c r="J13" s="170" t="n"/>
+      <c r="K13" s="154" t="inlineStr">
+        <is>
+          <t>Finance</t>
+        </is>
+      </c>
+      <c r="L13" s="13" t="n">
+        <v>0.0524</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" s="154" t="n">
+        <v>7</v>
+      </c>
+      <c r="B14" s="154" t="inlineStr">
+        <is>
+          <t>Bharat Heavy Electricals Limited</t>
+        </is>
+      </c>
+      <c r="C14" s="154" t="inlineStr">
+        <is>
+          <t>INE257A01026</t>
+        </is>
+      </c>
+      <c r="D14" s="154" t="inlineStr">
+        <is>
+          <t>Electrical Equipment</t>
+        </is>
+      </c>
+      <c r="E14" s="169" t="n">
+        <v>1964</v>
+      </c>
+      <c r="F14" s="170" t="n">
+        <v>8.18</v>
+      </c>
+      <c r="G14" s="13" t="n">
+        <v>0.0151</v>
+      </c>
+      <c r="J14" s="170" t="n"/>
+      <c r="K14" s="154" t="inlineStr">
+        <is>
+          <t>Auto Components</t>
+        </is>
+      </c>
+      <c r="L14" s="13" t="n">
+        <v>0.0516</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" s="154" t="n">
+        <v>8</v>
+      </c>
+      <c r="B15" s="154" t="inlineStr">
+        <is>
+          <t>IndusInd Bank Limited</t>
+        </is>
+      </c>
+      <c r="C15" s="154" t="inlineStr">
+        <is>
+          <t>INE095A01012</t>
+        </is>
+      </c>
+      <c r="D15" s="154" t="inlineStr">
+        <is>
+          <t>Banks</t>
+        </is>
+      </c>
+      <c r="E15" s="169" t="n">
+        <v>886</v>
+      </c>
+      <c r="F15" s="170" t="n">
+        <v>8.1</v>
+      </c>
+      <c r="G15" s="13" t="n">
+        <v>0.0149</v>
+      </c>
+      <c r="J15" s="170" t="n"/>
+      <c r="K15" s="154" t="inlineStr">
+        <is>
+          <t>IT - Software</t>
+        </is>
+      </c>
+      <c r="L15" s="13" t="n">
+        <v>0.0483</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" s="154" t="n">
+        <v>9</v>
+      </c>
+      <c r="B16" s="154" t="inlineStr">
+        <is>
+          <t>PB Fintech Limited</t>
+        </is>
+      </c>
+      <c r="C16" s="154" t="inlineStr">
+        <is>
+          <t>INE417T01026</t>
+        </is>
+      </c>
+      <c r="D16" s="154" t="inlineStr">
+        <is>
+          <t>Financial Technology (Fintech)</t>
+        </is>
+      </c>
+      <c r="E16" s="169" t="n">
+        <v>458</v>
+      </c>
+      <c r="F16" s="170" t="n">
+        <v>7.8</v>
+      </c>
+      <c r="G16" s="13" t="n">
+        <v>0.0144</v>
+      </c>
+      <c r="J16" s="170" t="n"/>
+      <c r="K16" s="154" t="inlineStr">
+        <is>
+          <t>Industrial Products</t>
+        </is>
+      </c>
+      <c r="L16" s="13" t="n">
+        <v>0.0436</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" s="154" t="n">
+        <v>10</v>
+      </c>
+      <c r="B17" s="154" t="inlineStr">
+        <is>
+          <t>Indus Towers Limited</t>
+        </is>
+      </c>
+      <c r="C17" s="154" t="inlineStr">
+        <is>
+          <t>INE121J01017</t>
+        </is>
+      </c>
+      <c r="D17" s="154" t="inlineStr">
+        <is>
+          <t>Telecom - Services</t>
+        </is>
+      </c>
+      <c r="E17" s="169" t="n">
+        <v>1741</v>
+      </c>
+      <c r="F17" s="170" t="n">
+        <v>7.7</v>
+      </c>
+      <c r="G17" s="13" t="n">
+        <v>0.0142</v>
+      </c>
+      <c r="J17" s="170" t="n"/>
+      <c r="K17" s="154" t="inlineStr">
+        <is>
+          <t>Consumer Durables</t>
+        </is>
+      </c>
+      <c r="L17" s="13" t="n">
+        <v>0.0417</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" s="154" t="n">
+        <v>11</v>
+      </c>
+      <c r="B18" s="154" t="inlineStr">
+        <is>
+          <t>Persistent Systems Limited</t>
+        </is>
+      </c>
+      <c r="C18" s="154" t="inlineStr">
+        <is>
+          <t>INE262H01021</t>
+        </is>
+      </c>
+      <c r="D18" s="154" t="inlineStr">
+        <is>
+          <t>IT - Software</t>
+        </is>
+      </c>
+      <c r="E18" s="169" t="n">
+        <v>146</v>
+      </c>
+      <c r="F18" s="170" t="n">
+        <v>7.58</v>
+      </c>
+      <c r="G18" s="13" t="n">
+        <v>0.014</v>
+      </c>
+      <c r="J18" s="170" t="n"/>
+      <c r="K18" s="154" t="inlineStr">
+        <is>
+          <t>Retailing</t>
+        </is>
+      </c>
+      <c r="L18" s="13" t="n">
+        <v>0.0373</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" s="154" t="n">
+        <v>12</v>
+      </c>
+      <c r="B19" s="154" t="inlineStr">
+        <is>
+          <t>AU Small Finance Bank Limited</t>
+        </is>
+      </c>
+      <c r="C19" s="154" t="inlineStr">
+        <is>
+          <t>INE949L01017</t>
+        </is>
+      </c>
+      <c r="D19" s="154" t="inlineStr">
+        <is>
+          <t>Banks</t>
+        </is>
+      </c>
+      <c r="E19" s="169" t="n">
+        <v>761</v>
+      </c>
+      <c r="F19" s="170" t="n">
+        <v>7.49</v>
+      </c>
+      <c r="G19" s="13" t="n">
+        <v>0.0138</v>
+      </c>
+      <c r="J19" s="170" t="n"/>
+      <c r="K19" s="154" t="inlineStr">
+        <is>
+          <t>Insurance</t>
+        </is>
+      </c>
+      <c r="L19" s="13" t="n">
+        <v>0.035</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" s="154" t="n">
+        <v>13</v>
+      </c>
+      <c r="B20" s="154" t="inlineStr">
+        <is>
+          <t>Lupin Limited</t>
+        </is>
+      </c>
+      <c r="C20" s="154" t="inlineStr">
+        <is>
+          <t>INE326A01037</t>
+        </is>
+      </c>
+      <c r="D20" s="154" t="inlineStr">
+        <is>
+          <t>Pharmaceuticals &amp; Biotechnology</t>
+        </is>
+      </c>
+      <c r="E20" s="169" t="n">
+        <v>326</v>
+      </c>
+      <c r="F20" s="170" t="n">
+        <v>7.39</v>
+      </c>
+      <c r="G20" s="13" t="n">
+        <v>0.0136</v>
+      </c>
+      <c r="J20" s="170" t="n"/>
+      <c r="K20" s="154" t="inlineStr">
+        <is>
+          <t>Telecom - Services</t>
+        </is>
+      </c>
+      <c r="L20" s="13" t="n">
+        <v>0.0323</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" s="154" t="n">
+        <v>14</v>
+      </c>
+      <c r="B21" s="154" t="inlineStr">
+        <is>
+          <t>Laurus Labs Limited</t>
+        </is>
+      </c>
+      <c r="C21" s="154" t="inlineStr">
+        <is>
+          <t>INE947Q01028</t>
+        </is>
+      </c>
+      <c r="D21" s="154" t="inlineStr">
+        <is>
+          <t>Pharmaceuticals &amp; Biotechnology</t>
+        </is>
+      </c>
+      <c r="E21" s="169" t="n">
+        <v>523</v>
+      </c>
+      <c r="F21" s="170" t="n">
+        <v>7.12</v>
+      </c>
+      <c r="G21" s="13" t="n">
+        <v>0.0131</v>
+      </c>
+      <c r="J21" s="170" t="n"/>
+      <c r="K21" s="154" t="inlineStr">
+        <is>
+          <t>Power</t>
+        </is>
+      </c>
+      <c r="L21" s="13" t="n">
+        <v>0.0274</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" s="154" t="n">
+        <v>15</v>
+      </c>
+      <c r="B22" s="154" t="inlineStr">
+        <is>
+          <t>Bharat Forge Limited</t>
+        </is>
+      </c>
+      <c r="C22" s="154" t="inlineStr">
+        <is>
+          <t>INE465A01025</t>
+        </is>
+      </c>
+      <c r="D22" s="154" t="inlineStr">
+        <is>
+          <t>Auto Components</t>
+        </is>
+      </c>
+      <c r="E22" s="169" t="n">
+        <v>359</v>
+      </c>
+      <c r="F22" s="170" t="n">
+        <v>7.03</v>
+      </c>
+      <c r="G22" s="13" t="n">
+        <v>0.013</v>
+      </c>
+      <c r="J22" s="170" t="n"/>
+      <c r="K22" s="154" t="inlineStr">
+        <is>
+          <t>Financial Technology (Fintech)</t>
+        </is>
+      </c>
+      <c r="L22" s="13" t="n">
+        <v>0.0261</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" s="154" t="n">
+        <v>16</v>
+      </c>
+      <c r="B23" s="154" t="inlineStr">
+        <is>
+          <t>Polycab India Limited</t>
+        </is>
+      </c>
+      <c r="C23" s="154" t="inlineStr">
+        <is>
+          <t>INE455K01017</t>
+        </is>
+      </c>
+      <c r="D23" s="154" t="inlineStr">
+        <is>
+          <t>Industrial Products</t>
+        </is>
+      </c>
+      <c r="E23" s="169" t="n">
+        <v>71</v>
+      </c>
+      <c r="F23" s="170" t="n">
+        <v>6.73</v>
+      </c>
+      <c r="G23" s="13" t="n">
+        <v>0.0124</v>
+      </c>
+      <c r="J23" s="170" t="n"/>
+      <c r="K23" s="154" t="inlineStr">
+        <is>
+          <t>Realty</t>
+        </is>
+      </c>
+      <c r="L23" s="13" t="n">
+        <v>0.0254</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" s="154" t="n">
+        <v>17</v>
+      </c>
+      <c r="B24" s="154" t="inlineStr">
+        <is>
+          <t>Coforge Limited</t>
+        </is>
+      </c>
+      <c r="C24" s="154" t="inlineStr">
+        <is>
+          <t>INE591G01025</t>
+        </is>
+      </c>
+      <c r="D24" s="154" t="inlineStr">
+        <is>
+          <t>IT - Software</t>
+        </is>
+      </c>
+      <c r="E24" s="169" t="n">
+        <v>468</v>
+      </c>
+      <c r="F24" s="170" t="n">
+        <v>6.65</v>
+      </c>
+      <c r="G24" s="13" t="n">
+        <v>0.0123</v>
+      </c>
+      <c r="J24" s="170" t="n"/>
+      <c r="K24" s="154" t="inlineStr">
+        <is>
+          <t>Fertilizers &amp; Agrochemicals</t>
+        </is>
+      </c>
+      <c r="L24" s="13" t="n">
+        <v>0.0197</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25" s="154" t="n">
+        <v>18</v>
+      </c>
+      <c r="B25" s="154" t="inlineStr">
+        <is>
+          <t>Hitachi Energy India Limited</t>
+        </is>
+      </c>
+      <c r="C25" s="154" t="inlineStr">
+        <is>
+          <t>INE07Y701011</t>
+        </is>
+      </c>
+      <c r="D25" s="154" t="inlineStr">
+        <is>
+          <t>Electrical Equipment</t>
+        </is>
+      </c>
+      <c r="E25" s="169" t="n">
+        <v>17</v>
+      </c>
+      <c r="F25" s="170" t="n">
+        <v>6.54</v>
+      </c>
+      <c r="G25" s="13" t="n">
+        <v>0.0121</v>
+      </c>
+      <c r="J25" s="170" t="n"/>
+      <c r="K25" s="154" t="inlineStr">
+        <is>
+          <t>Agricultural Food &amp; other Products</t>
+        </is>
+      </c>
+      <c r="L25" s="13" t="n">
+        <v>0.0174</v>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26" s="154" t="n">
+        <v>19</v>
+      </c>
+      <c r="B26" s="154" t="inlineStr">
+        <is>
+          <t>Fortis Healthcare Limited</t>
+        </is>
+      </c>
+      <c r="C26" s="154" t="inlineStr">
+        <is>
+          <t>INE061F01013</t>
+        </is>
+      </c>
+      <c r="D26" s="154" t="inlineStr">
+        <is>
+          <t>Healthcare Services</t>
+        </is>
+      </c>
+      <c r="E26" s="169" t="n">
+        <v>701</v>
+      </c>
+      <c r="F26" s="170" t="n">
+        <v>6.51</v>
+      </c>
+      <c r="G26" s="13" t="n">
+        <v>0.012</v>
+      </c>
+      <c r="J26" s="170" t="n"/>
+      <c r="K26" s="154" t="inlineStr">
+        <is>
+          <t>Chemicals &amp; Petrochemicals</t>
+        </is>
+      </c>
+      <c r="L26" s="13" t="n">
+        <v>0.0173</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" s="154" t="n">
+        <v>20</v>
+      </c>
+      <c r="B27" s="154" t="inlineStr">
+        <is>
+          <t>Dixon Technologies (India) Limited</t>
+        </is>
+      </c>
+      <c r="C27" s="154" t="inlineStr">
+        <is>
+          <t>INE935N01020</t>
+        </is>
+      </c>
+      <c r="D27" s="154" t="inlineStr">
+        <is>
+          <t>Consumer Durables</t>
+        </is>
+      </c>
+      <c r="E27" s="169" t="n">
+        <v>56</v>
+      </c>
+      <c r="F27" s="170" t="n">
+        <v>6.45</v>
+      </c>
+      <c r="G27" s="13" t="n">
+        <v>0.0119</v>
+      </c>
+      <c r="J27" s="170" t="n"/>
+      <c r="K27" s="154" t="inlineStr">
+        <is>
+          <t>Automobiles</t>
+        </is>
+      </c>
+      <c r="L27" s="13" t="n">
+        <v>0.0158</v>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28" s="154" t="n">
+        <v>21</v>
+      </c>
+      <c r="B28" s="154" t="inlineStr">
+        <is>
+          <t>IDFC First Bank Limited</t>
+        </is>
+      </c>
+      <c r="C28" s="154" t="inlineStr">
+        <is>
+          <t>INE092T01019</t>
+        </is>
+      </c>
+      <c r="D28" s="154" t="inlineStr">
+        <is>
+          <t>Banks</t>
+        </is>
+      </c>
+      <c r="E28" s="169" t="n">
+        <v>8912</v>
+      </c>
+      <c r="F28" s="170" t="n">
+        <v>6.36</v>
+      </c>
+      <c r="G28" s="13" t="n">
+        <v>0.0117</v>
+      </c>
+      <c r="J28" s="170" t="n"/>
+      <c r="K28" s="154" t="inlineStr">
+        <is>
+          <t>Healthcare Services</t>
+        </is>
+      </c>
+      <c r="L28" s="13" t="n">
+        <v>0.0145</v>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29" s="154" t="n">
+        <v>22</v>
+      </c>
+      <c r="B29" s="154" t="inlineStr">
+        <is>
+          <t>One 97 Communications Limited</t>
+        </is>
+      </c>
+      <c r="C29" s="154" t="inlineStr">
+        <is>
+          <t>INE982J01020</t>
+        </is>
+      </c>
+      <c r="D29" s="154" t="inlineStr">
+        <is>
+          <t>Financial Technology (Fintech)</t>
+        </is>
+      </c>
+      <c r="E29" s="169" t="n">
+        <v>566</v>
+      </c>
+      <c r="F29" s="170" t="n">
+        <v>6.33</v>
+      </c>
+      <c r="G29" s="13" t="n">
+        <v>0.0117</v>
+      </c>
+      <c r="J29" s="170" t="n"/>
+      <c r="K29" s="154" t="inlineStr">
+        <is>
+          <t>Agricultural Commercial &amp; Construction Vehicles</t>
+        </is>
+      </c>
+      <c r="L29" s="13" t="n">
+        <v>0.0134</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30" s="154" t="n">
+        <v>23</v>
+      </c>
+      <c r="B30" s="154" t="inlineStr">
+        <is>
+          <t>Ashok Leyland Limited</t>
+        </is>
+      </c>
+      <c r="C30" s="154" t="inlineStr">
+        <is>
+          <t>INE208A01029</t>
+        </is>
+      </c>
+      <c r="D30" s="154" t="inlineStr">
+        <is>
+          <t>Agricultural Commercial &amp; Construction Vehicles</t>
+        </is>
+      </c>
+      <c r="E30" s="169" t="n">
+        <v>3849</v>
+      </c>
+      <c r="F30" s="170" t="n">
+        <v>5.98</v>
+      </c>
+      <c r="G30" s="13" t="n">
+        <v>0.011</v>
+      </c>
+      <c r="J30" s="170" t="n"/>
+      <c r="K30" s="154" t="inlineStr">
+        <is>
+          <t>Personal Products</t>
+        </is>
+      </c>
+      <c r="L30" s="13" t="n">
+        <v>0.0132</v>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31" s="154" t="n">
+        <v>24</v>
+      </c>
+      <c r="B31" s="154" t="inlineStr">
+        <is>
+          <t>Max Financial Services Limited</t>
+        </is>
+      </c>
+      <c r="C31" s="154" t="inlineStr">
+        <is>
+          <t>INE180A01020</t>
+        </is>
+      </c>
+      <c r="D31" s="154" t="inlineStr">
+        <is>
+          <t>Insurance</t>
+        </is>
+      </c>
+      <c r="E31" s="169" t="n">
+        <v>357</v>
+      </c>
+      <c r="F31" s="170" t="n">
+        <v>5.98</v>
+      </c>
+      <c r="G31" s="13" t="n">
+        <v>0.011</v>
+      </c>
+      <c r="J31" s="170" t="n"/>
+      <c r="K31" s="154" t="inlineStr">
+        <is>
+          <t>Minerals &amp; Mining</t>
+        </is>
+      </c>
+      <c r="L31" s="13" t="n">
+        <v>0.0131</v>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32" s="154" t="n">
+        <v>25</v>
+      </c>
+      <c r="B32" s="154" t="inlineStr">
+        <is>
+          <t>Marico Limited</t>
+        </is>
+      </c>
+      <c r="C32" s="154" t="inlineStr">
+        <is>
+          <t>INE196A01026</t>
+        </is>
+      </c>
+      <c r="D32" s="154" t="inlineStr">
+        <is>
+          <t>Agricultural Food &amp; other Products</t>
+        </is>
+      </c>
+      <c r="E32" s="169" t="n">
+        <v>712</v>
+      </c>
+      <c r="F32" s="170" t="n">
+        <v>5.85</v>
+      </c>
+      <c r="G32" s="13" t="n">
+        <v>0.0108</v>
+      </c>
+      <c r="J32" s="170" t="n"/>
+      <c r="K32" s="154" t="inlineStr">
+        <is>
+          <t>Ferrous Metals</t>
+        </is>
+      </c>
+      <c r="L32" s="13" t="n">
+        <v>0.0127</v>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33" s="154" t="n">
+        <v>26</v>
+      </c>
+      <c r="B33" s="154" t="inlineStr">
+        <is>
+          <t>ICICI Lombard General Insurance Company Limited</t>
+        </is>
+      </c>
+      <c r="C33" s="154" t="inlineStr">
+        <is>
+          <t>INE765G01017</t>
+        </is>
+      </c>
+      <c r="D33" s="154" t="inlineStr">
+        <is>
+          <t>Insurance</t>
+        </is>
+      </c>
+      <c r="E33" s="169" t="n">
+        <v>326</v>
+      </c>
+      <c r="F33" s="170" t="n">
+        <v>5.84</v>
+      </c>
+      <c r="G33" s="13" t="n">
+        <v>0.0108</v>
+      </c>
+      <c r="J33" s="170" t="n"/>
+      <c r="K33" s="154" t="inlineStr">
+        <is>
+          <t>Leisure Services</t>
+        </is>
+      </c>
+      <c r="L33" s="13" t="n">
+        <v>0.0123</v>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34" s="154" t="n">
+        <v>27</v>
+      </c>
+      <c r="B34" s="154" t="inlineStr">
+        <is>
+          <t>Yes Bank Limited</t>
+        </is>
+      </c>
+      <c r="C34" s="154" t="inlineStr">
+        <is>
+          <t>INE528G01035</t>
+        </is>
+      </c>
+      <c r="D34" s="154" t="inlineStr">
+        <is>
+          <t>Banks</t>
+        </is>
+      </c>
+      <c r="E34" s="169" t="n">
+        <v>23626</v>
+      </c>
+      <c r="F34" s="170" t="n">
+        <v>5.47</v>
+      </c>
+      <c r="G34" s="13" t="n">
+        <v>0.0101</v>
+      </c>
+      <c r="J34" s="170" t="n"/>
+      <c r="K34" s="154" t="inlineStr">
+        <is>
+          <t>Transport Infrastructure</t>
+        </is>
+      </c>
+      <c r="L34" s="13" t="n">
+        <v>0.0111</v>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35" s="154" t="n">
+        <v>28</v>
+      </c>
+      <c r="B35" s="154" t="inlineStr">
+        <is>
+          <t>Aurobindo Pharma Limited</t>
+        </is>
+      </c>
+      <c r="C35" s="154" t="inlineStr">
+        <is>
+          <t>INE406A01037</t>
+        </is>
+      </c>
+      <c r="D35" s="154" t="inlineStr">
+        <is>
+          <t>Pharmaceuticals &amp; Biotechnology</t>
+        </is>
+      </c>
+      <c r="E35" s="169" t="n">
+        <v>376</v>
+      </c>
+      <c r="F35" s="170" t="n">
+        <v>5.36</v>
+      </c>
+      <c r="G35" s="13" t="n">
+        <v>0.009900000000000001</v>
+      </c>
+      <c r="J35" s="170" t="n"/>
+      <c r="K35" s="154" t="inlineStr">
+        <is>
+          <t>Cement &amp; Cement Products</t>
+        </is>
+      </c>
+      <c r="L35" s="13" t="n">
+        <v>0.0108</v>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36" s="154" t="n">
+        <v>29</v>
+      </c>
+      <c r="B36" s="154" t="inlineStr">
+        <is>
+          <t>SRF Limited</t>
+        </is>
+      </c>
+      <c r="C36" s="154" t="inlineStr">
+        <is>
+          <t>INE647A01010</t>
+        </is>
+      </c>
+      <c r="D36" s="154" t="inlineStr">
+        <is>
+          <t>Chemicals &amp; Petrochemicals</t>
+        </is>
+      </c>
+      <c r="E36" s="169" t="n">
+        <v>195</v>
+      </c>
+      <c r="F36" s="170" t="n">
+        <v>5.3</v>
+      </c>
+      <c r="G36" s="13" t="n">
+        <v>0.0098</v>
+      </c>
+      <c r="J36" s="170" t="n"/>
+      <c r="K36" s="154" t="inlineStr">
+        <is>
+          <t>Gas</t>
+        </is>
+      </c>
+      <c r="L36" s="13" t="n">
+        <v>0.0103</v>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37" s="154" t="n">
+        <v>30</v>
+      </c>
+      <c r="B37" s="154" t="inlineStr">
+        <is>
+          <t>Vodafone Idea Limited</t>
+        </is>
+      </c>
+      <c r="C37" s="154" t="inlineStr">
+        <is>
+          <t>INE669E01016</t>
+        </is>
+      </c>
+      <c r="D37" s="154" t="inlineStr">
+        <is>
+          <t>Telecom - Services</t>
+        </is>
+      </c>
+      <c r="E37" s="169" t="n">
+        <v>37145</v>
+      </c>
+      <c r="F37" s="170" t="n">
+        <v>5.2</v>
+      </c>
+      <c r="G37" s="13" t="n">
+        <v>0.009599999999999999</v>
+      </c>
+      <c r="J37" s="170" t="n"/>
+      <c r="K37" s="154" t="inlineStr">
+        <is>
+          <t>Non - Ferrous Metals</t>
+        </is>
+      </c>
+      <c r="L37" s="13" t="n">
+        <v>0.0094</v>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38" s="154" t="n">
+        <v>31</v>
+      </c>
+      <c r="B38" s="154" t="inlineStr">
+        <is>
+          <t>National Aluminium Company Limited</t>
+        </is>
+      </c>
+      <c r="C38" s="154" t="inlineStr">
+        <is>
+          <t>INE139A01034</t>
+        </is>
+      </c>
+      <c r="D38" s="154" t="inlineStr">
+        <is>
+          <t>Non - Ferrous Metals</t>
+        </is>
+      </c>
+      <c r="E38" s="169" t="n">
+        <v>1206</v>
+      </c>
+      <c r="F38" s="170" t="n">
+        <v>5.12</v>
+      </c>
+      <c r="G38" s="13" t="n">
+        <v>0.0094</v>
+      </c>
+      <c r="J38" s="170" t="n"/>
+      <c r="K38" s="154" t="inlineStr">
+        <is>
+          <t>Petroleum Products</t>
+        </is>
+      </c>
+      <c r="L38" s="13" t="n">
+        <v>0.0094</v>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39" s="154" t="n">
+        <v>32</v>
+      </c>
+      <c r="B39" s="154" t="inlineStr">
+        <is>
+          <t>Info Edge (India) Limited</t>
+        </is>
+      </c>
+      <c r="C39" s="154" t="inlineStr">
+        <is>
+          <t>INE663F01032</t>
+        </is>
+      </c>
+      <c r="D39" s="154" t="inlineStr">
+        <is>
+          <t>Retailing</t>
+        </is>
+      </c>
+      <c r="E39" s="169" t="n">
+        <v>514</v>
+      </c>
+      <c r="F39" s="170" t="n">
+        <v>5.11</v>
+      </c>
+      <c r="G39" s="13" t="n">
+        <v>0.0094</v>
+      </c>
+      <c r="J39" s="170" t="n"/>
+      <c r="K39" s="154" t="inlineStr">
+        <is>
+          <t>Beverages</t>
+        </is>
+      </c>
+      <c r="L39" s="13" t="n">
+        <v>0.0092</v>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40" s="154" t="n">
+        <v>33</v>
+      </c>
+      <c r="B40" s="154" t="inlineStr">
+        <is>
+          <t>Hindustan Petroleum Corporation Limited</t>
+        </is>
+      </c>
+      <c r="C40" s="154" t="inlineStr">
+        <is>
+          <t>INE094A01015</t>
+        </is>
+      </c>
+      <c r="D40" s="154" t="inlineStr">
+        <is>
+          <t>Petroleum Products</t>
+        </is>
+      </c>
+      <c r="E40" s="169" t="n">
+        <v>1292</v>
+      </c>
+      <c r="F40" s="170" t="n">
+        <v>5.09</v>
+      </c>
+      <c r="G40" s="13" t="n">
+        <v>0.0094</v>
+      </c>
+      <c r="J40" s="170" t="n"/>
+      <c r="K40" s="154" t="inlineStr">
+        <is>
+          <t>Textiles &amp; Apparels</t>
+        </is>
+      </c>
+      <c r="L40" s="13" t="n">
+        <v>0.0083</v>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41" s="154" t="n">
+        <v>34</v>
+      </c>
+      <c r="B41" s="154" t="inlineStr">
+        <is>
+          <t>UPL Limited</t>
+        </is>
+      </c>
+      <c r="C41" s="154" t="inlineStr">
+        <is>
+          <t>INE628A01036</t>
+        </is>
+      </c>
+      <c r="D41" s="154" t="inlineStr">
+        <is>
+          <t>Fertilizers &amp; Agrochemicals</t>
+        </is>
+      </c>
+      <c r="E41" s="169" t="n">
+        <v>754</v>
+      </c>
+      <c r="F41" s="170" t="n">
+        <v>4.86</v>
+      </c>
+      <c r="G41" s="13" t="n">
+        <v>0.008999999999999999</v>
+      </c>
+      <c r="J41" s="170" t="n"/>
+      <c r="K41" s="154" t="inlineStr">
+        <is>
+          <t>Oil</t>
+        </is>
+      </c>
+      <c r="L41" s="13" t="n">
+        <v>0.0064</v>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42" s="154" t="n">
+        <v>35</v>
+      </c>
+      <c r="B42" s="154" t="inlineStr">
+        <is>
+          <t>FSN E-Commerce Ventures Limited</t>
+        </is>
+      </c>
+      <c r="C42" s="154" t="inlineStr">
+        <is>
+          <t>INE388Y01029</t>
+        </is>
+      </c>
+      <c r="D42" s="154" t="inlineStr">
+        <is>
+          <t>Retailing</t>
+        </is>
+      </c>
+      <c r="E42" s="169" t="n">
+        <v>1840</v>
+      </c>
+      <c r="F42" s="170" t="n">
+        <v>4.83</v>
+      </c>
+      <c r="G42" s="13" t="n">
+        <v>0.0089</v>
+      </c>
+      <c r="J42" s="170" t="n"/>
+      <c r="K42" s="154" t="inlineStr">
+        <is>
+          <t>Industrial Manufacturing</t>
+        </is>
+      </c>
+      <c r="L42" s="13" t="n">
+        <v>0.0051</v>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43" s="154" t="n">
+        <v>36</v>
+      </c>
+      <c r="B43" s="154" t="inlineStr">
+        <is>
+          <t>GMR Airports Limited</t>
+        </is>
+      </c>
+      <c r="C43" s="154" t="inlineStr">
+        <is>
+          <t>INE776C01039</t>
+        </is>
+      </c>
+      <c r="D43" s="154" t="inlineStr">
+        <is>
+          <t>Transport Infrastructure</t>
+        </is>
+      </c>
+      <c r="E43" s="169" t="n">
+        <v>4801</v>
+      </c>
+      <c r="F43" s="170" t="n">
+        <v>4.82</v>
+      </c>
+      <c r="G43" s="13" t="n">
+        <v>0.0089</v>
+      </c>
+      <c r="J43" s="170" t="n"/>
+      <c r="K43" s="154" t="inlineStr">
+        <is>
+          <t>Transport Services</t>
+        </is>
+      </c>
+      <c r="L43" s="13" t="n">
+        <v>0.004</v>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44" s="154" t="n">
+        <v>37</v>
+      </c>
+      <c r="B44" s="154" t="inlineStr">
+        <is>
+          <t>Swiggy Limited</t>
+        </is>
+      </c>
+      <c r="C44" s="154" t="inlineStr">
+        <is>
+          <t>INE00H001014</t>
+        </is>
+      </c>
+      <c r="D44" s="154" t="inlineStr">
+        <is>
+          <t>Retailing</t>
+        </is>
+      </c>
+      <c r="E44" s="169" t="n">
+        <v>1846</v>
+      </c>
+      <c r="F44" s="170" t="n">
+        <v>4.76</v>
+      </c>
+      <c r="G44" s="13" t="n">
+        <v>0.008800000000000001</v>
+      </c>
+      <c r="J44" s="170" t="n"/>
+      <c r="K44" s="154" t="inlineStr">
+        <is>
+          <t>Diversified</t>
+        </is>
+      </c>
+      <c r="L44" s="13" t="n">
+        <v>0.0036</v>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45" s="154" t="n">
+        <v>38</v>
+      </c>
+      <c r="B45" s="154" t="inlineStr">
+        <is>
+          <t>Glenmark Pharmaceuticals Limited</t>
+        </is>
+      </c>
+      <c r="C45" s="154" t="inlineStr">
+        <is>
+          <t>INE935A01035</t>
+        </is>
+      </c>
+      <c r="D45" s="154" t="inlineStr">
+        <is>
+          <t>Pharmaceuticals &amp; Biotechnology</t>
+        </is>
+      </c>
+      <c r="E45" s="169" t="n">
+        <v>203</v>
+      </c>
+      <c r="F45" s="170" t="n">
+        <v>4.62</v>
+      </c>
+      <c r="G45" s="13" t="n">
+        <v>0.008500000000000001</v>
+      </c>
+      <c r="J45" s="170" t="n"/>
+      <c r="K45" s="154" t="inlineStr">
+        <is>
+          <t>Construction</t>
+        </is>
+      </c>
+      <c r="L45" s="13" t="n">
+        <v>0.0035</v>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46" s="154" t="n">
+        <v>39</v>
+      </c>
+      <c r="B46" s="154" t="inlineStr">
+        <is>
+          <t>Tube Investments of India Limited</t>
+        </is>
+      </c>
+      <c r="C46" s="154" t="inlineStr">
+        <is>
+          <t>INE974X01010</t>
+        </is>
+      </c>
+      <c r="D46" s="154" t="inlineStr">
+        <is>
+          <t>Auto Components</t>
+        </is>
+      </c>
+      <c r="E46" s="169" t="n">
+        <v>144</v>
+      </c>
+      <c r="F46" s="170" t="n">
+        <v>4.52</v>
+      </c>
+      <c r="G46" s="13" t="n">
+        <v>0.0083</v>
+      </c>
+      <c r="J46" s="170" t="n"/>
+      <c r="K46" s="154" t="inlineStr">
+        <is>
+          <t>Aerospace &amp; Defense</t>
+        </is>
+      </c>
+      <c r="L46" s="13" t="n">
+        <v>0.0028</v>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47" s="154" t="n">
+        <v>40</v>
+      </c>
+      <c r="B47" s="154" t="inlineStr">
+        <is>
+          <t>APL Apollo Tubes Limited</t>
+        </is>
+      </c>
+      <c r="C47" s="154" t="inlineStr">
+        <is>
+          <t>INE702C01027</t>
+        </is>
+      </c>
+      <c r="D47" s="154" t="inlineStr">
+        <is>
+          <t>Industrial Products</t>
+        </is>
+      </c>
+      <c r="E47" s="169" t="n">
+        <v>245</v>
+      </c>
+      <c r="F47" s="170" t="n">
+        <v>4.49</v>
+      </c>
+      <c r="G47" s="13" t="n">
+        <v>0.0083</v>
+      </c>
+      <c r="J47" s="170" t="n"/>
+      <c r="K47" s="154" t="inlineStr">
+        <is>
+          <t>IT - Services</t>
+        </is>
+      </c>
+      <c r="L47" s="13" t="n">
+        <v>0.0023</v>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48" s="154" t="n">
+        <v>41</v>
+      </c>
+      <c r="B48" s="154" t="inlineStr">
+        <is>
+          <t>The Phoenix Mills Limited</t>
+        </is>
+      </c>
+      <c r="C48" s="154" t="inlineStr">
+        <is>
+          <t>INE211B01039</t>
+        </is>
+      </c>
+      <c r="D48" s="154" t="inlineStr">
+        <is>
+          <t>Realty</t>
+        </is>
+      </c>
+      <c r="E48" s="169" t="n">
+        <v>251</v>
+      </c>
+      <c r="F48" s="170" t="n">
+        <v>4.45</v>
+      </c>
+      <c r="G48" s="13" t="n">
+        <v>0.008200000000000001</v>
+      </c>
+      <c r="J48" s="170" t="n"/>
+      <c r="K48" s="154" t="inlineStr">
+        <is>
+          <t>Cigarettes &amp; Tobacco Products</t>
+        </is>
+      </c>
+      <c r="L48" s="13" t="n">
+        <v>0.0023</v>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49" s="154" t="n">
+        <v>42</v>
+      </c>
+      <c r="B49" s="154" t="inlineStr">
+        <is>
+          <t>KEI Industries Limited</t>
+        </is>
+      </c>
+      <c r="C49" s="154" t="inlineStr">
+        <is>
+          <t>INE878B01027</t>
+        </is>
+      </c>
+      <c r="D49" s="154" t="inlineStr">
+        <is>
+          <t>Industrial Products</t>
+        </is>
+      </c>
+      <c r="E49" s="169" t="n">
+        <v>83</v>
+      </c>
+      <c r="F49" s="170" t="n">
+        <v>4.37</v>
+      </c>
+      <c r="G49" s="13" t="n">
+        <v>0.0081</v>
+      </c>
+      <c r="J49" s="170" t="n"/>
+      <c r="K49" s="154" t="inlineStr">
+        <is>
+          <t>Cash &amp; Equivalent</t>
+        </is>
+      </c>
+      <c r="L49" s="13" t="n">
+        <v>0.0012</v>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50" s="154" t="n">
+        <v>43</v>
+      </c>
+      <c r="B50" s="154" t="inlineStr">
+        <is>
+          <t>Alkem Laboratories Limited</t>
+        </is>
+      </c>
+      <c r="C50" s="154" t="inlineStr">
+        <is>
+          <t>INE540L01014</t>
+        </is>
+      </c>
+      <c r="D50" s="154" t="inlineStr">
+        <is>
+          <t>Pharmaceuticals &amp; Biotechnology</t>
+        </is>
+      </c>
+      <c r="E50" s="169" t="n">
+        <v>79</v>
+      </c>
+      <c r="F50" s="170" t="n">
+        <v>4.34</v>
+      </c>
+      <c r="G50" s="13" t="n">
+        <v>0.008</v>
+      </c>
+      <c r="J50" s="170" t="n"/>
+    </row>
+    <row r="51">
+      <c r="A51" s="154" t="n">
+        <v>44</v>
+      </c>
+      <c r="B51" s="154" t="inlineStr">
+        <is>
+          <t>JSW Energy Limited</t>
+        </is>
+      </c>
+      <c r="C51" s="154" t="inlineStr">
+        <is>
+          <t>INE121E01018</t>
+        </is>
+      </c>
+      <c r="D51" s="154" t="inlineStr">
+        <is>
+          <t>Power</t>
+        </is>
+      </c>
+      <c r="E51" s="169" t="n">
+        <v>725</v>
+      </c>
+      <c r="F51" s="170" t="n">
+        <v>4.31</v>
+      </c>
+      <c r="G51" s="13" t="n">
+        <v>0.008</v>
+      </c>
+      <c r="J51" s="170" t="n"/>
+    </row>
+    <row r="52">
+      <c r="A52" s="154" t="n">
+        <v>45</v>
+      </c>
+      <c r="B52" s="154" t="inlineStr">
+        <is>
+          <t>Biocon Limited</t>
+        </is>
+      </c>
+      <c r="C52" s="154" t="inlineStr">
+        <is>
+          <t>INE376G01013</t>
+        </is>
+      </c>
+      <c r="D52" s="154" t="inlineStr">
+        <is>
+          <t>Pharmaceuticals &amp; Biotechnology</t>
+        </is>
+      </c>
+      <c r="E52" s="169" t="n">
+        <v>960</v>
+      </c>
+      <c r="F52" s="170" t="n">
+        <v>4.12</v>
+      </c>
+      <c r="G52" s="13" t="n">
+        <v>0.0076</v>
+      </c>
+      <c r="J52" s="170" t="n"/>
+    </row>
+    <row r="53">
+      <c r="A53" s="154" t="n">
+        <v>46</v>
+      </c>
+      <c r="B53" s="154" t="inlineStr">
+        <is>
+          <t>NMDC Limited</t>
+        </is>
+      </c>
+      <c r="C53" s="154" t="inlineStr">
+        <is>
+          <t>INE584A01023</t>
+        </is>
+      </c>
+      <c r="D53" s="154" t="inlineStr">
+        <is>
+          <t>Minerals &amp; Mining</t>
+        </is>
+      </c>
+      <c r="E53" s="169" t="n">
+        <v>4650</v>
+      </c>
+      <c r="F53" s="170" t="n">
+        <v>4.09</v>
+      </c>
+      <c r="G53" s="13" t="n">
+        <v>0.0075</v>
+      </c>
+      <c r="J53" s="170" t="n"/>
+    </row>
+    <row r="54">
+      <c r="A54" s="154" t="n">
+        <v>47</v>
+      </c>
+      <c r="B54" s="154" t="inlineStr">
+        <is>
+          <t>Waaree Energies Limited</t>
+        </is>
+      </c>
+      <c r="C54" s="154" t="inlineStr">
+        <is>
+          <t>INE377N01017</t>
+        </is>
+      </c>
+      <c r="D54" s="154" t="inlineStr">
+        <is>
+          <t>Electrical Equipment</t>
+        </is>
+      </c>
+      <c r="E54" s="169" t="n">
+        <v>129</v>
+      </c>
+      <c r="F54" s="170" t="n">
+        <v>4.05</v>
+      </c>
+      <c r="G54" s="13" t="n">
+        <v>0.0075</v>
+      </c>
+      <c r="J54" s="170" t="n"/>
+    </row>
+    <row r="55">
+      <c r="A55" s="154" t="n">
+        <v>48</v>
+      </c>
+      <c r="B55" s="154" t="inlineStr">
+        <is>
+          <t>MphasiS Limited</t>
+        </is>
+      </c>
+      <c r="C55" s="154" t="inlineStr">
+        <is>
+          <t>INE356A01018</t>
+        </is>
+      </c>
+      <c r="D55" s="154" t="inlineStr">
+        <is>
+          <t>IT - Software</t>
+        </is>
+      </c>
+      <c r="E55" s="169" t="n">
+        <v>178</v>
+      </c>
+      <c r="F55" s="170" t="n">
+        <v>4.04</v>
+      </c>
+      <c r="G55" s="13" t="n">
+        <v>0.0075</v>
+      </c>
+      <c r="J55" s="170" t="n"/>
+    </row>
+    <row r="56">
+      <c r="A56" s="154" t="n">
+        <v>49</v>
+      </c>
+      <c r="B56" s="154" t="inlineStr">
+        <is>
+          <t>Aditya Birla Capital Limited</t>
+        </is>
+      </c>
+      <c r="C56" s="154" t="inlineStr">
+        <is>
+          <t>INE674K01013</t>
+        </is>
+      </c>
+      <c r="D56" s="154" t="inlineStr">
+        <is>
+          <t>Finance</t>
+        </is>
+      </c>
+      <c r="E56" s="169" t="n">
+        <v>1109</v>
+      </c>
+      <c r="F56" s="170" t="n">
+        <v>4.03</v>
+      </c>
+      <c r="G56" s="13" t="n">
+        <v>0.0074</v>
+      </c>
+      <c r="J56" s="170" t="n"/>
+    </row>
+    <row r="57">
+      <c r="A57" s="154" t="n">
+        <v>50</v>
+      </c>
+      <c r="B57" s="154" t="inlineStr">
+        <is>
+          <t>Havells India Limited</t>
+        </is>
+      </c>
+      <c r="C57" s="154" t="inlineStr">
+        <is>
+          <t>INE176B01034</t>
+        </is>
+      </c>
+      <c r="D57" s="154" t="inlineStr">
+        <is>
+          <t>Consumer Durables</t>
+        </is>
+      </c>
+      <c r="E57" s="169" t="n">
+        <v>339</v>
+      </c>
+      <c r="F57" s="170" t="n">
+        <v>3.99</v>
+      </c>
+      <c r="G57" s="13" t="n">
+        <v>0.0074</v>
+      </c>
+      <c r="J57" s="170" t="n"/>
+    </row>
+    <row r="58">
+      <c r="A58" s="154" t="n">
+        <v>51</v>
+      </c>
+      <c r="B58" s="154" t="inlineStr">
+        <is>
+          <t>Steel Authority of India Limited</t>
+        </is>
+      </c>
+      <c r="C58" s="154" t="inlineStr">
+        <is>
+          <t>INE114A01011</t>
+        </is>
+      </c>
+      <c r="D58" s="154" t="inlineStr">
+        <is>
+          <t>Ferrous Metals</t>
+        </is>
+      </c>
+      <c r="E58" s="169" t="n">
+        <v>1945</v>
+      </c>
+      <c r="F58" s="170" t="n">
+        <v>3.97</v>
+      </c>
+      <c r="G58" s="13" t="n">
+        <v>0.0073</v>
+      </c>
+      <c r="J58" s="170" t="n"/>
+    </row>
+    <row r="59">
+      <c r="A59" s="154" t="n">
+        <v>52</v>
+      </c>
+      <c r="B59" s="154" t="inlineStr">
+        <is>
+          <t>Indian Bank</t>
+        </is>
+      </c>
+      <c r="C59" s="154" t="inlineStr">
+        <is>
+          <t>INE562A01011</t>
+        </is>
+      </c>
+      <c r="D59" s="154" t="inlineStr">
+        <is>
+          <t>Banks</t>
+        </is>
+      </c>
+      <c r="E59" s="169" t="n">
+        <v>475</v>
+      </c>
+      <c r="F59" s="170" t="n">
+        <v>3.96</v>
+      </c>
+      <c r="G59" s="13" t="n">
+        <v>0.0073</v>
+      </c>
+      <c r="J59" s="170" t="n"/>
+    </row>
+    <row r="60">
+      <c r="A60" s="154" t="n">
+        <v>53</v>
+      </c>
+      <c r="B60" s="154" t="inlineStr">
+        <is>
+          <t>Sundaram Finance Limited</t>
+        </is>
+      </c>
+      <c r="C60" s="154" t="inlineStr">
+        <is>
+          <t>INE660A01013</t>
+        </is>
+      </c>
+      <c r="D60" s="154" t="inlineStr">
+        <is>
+          <t>Finance</t>
+        </is>
+      </c>
+      <c r="E60" s="169" t="n">
+        <v>93</v>
+      </c>
+      <c r="F60" s="170" t="n">
+        <v>3.9</v>
+      </c>
+      <c r="G60" s="13" t="n">
+        <v>0.0072</v>
+      </c>
+      <c r="J60" s="170" t="n"/>
+    </row>
+    <row r="61">
+      <c r="A61" s="154" t="n">
+        <v>54</v>
+      </c>
+      <c r="B61" s="154" t="inlineStr">
+        <is>
+          <t>360 ONE WAM LIMITED</t>
+        </is>
+      </c>
+      <c r="C61" s="154" t="inlineStr">
+        <is>
+          <t>INE466L01038</t>
+        </is>
+      </c>
+      <c r="D61" s="154" t="inlineStr">
+        <is>
+          <t>Capital Markets</t>
+        </is>
+      </c>
+      <c r="E61" s="169" t="n">
+        <v>350</v>
+      </c>
+      <c r="F61" s="170" t="n">
+        <v>3.87</v>
+      </c>
+      <c r="G61" s="13" t="n">
+        <v>0.0071</v>
+      </c>
+      <c r="J61" s="170" t="n"/>
+    </row>
+    <row r="62">
+      <c r="A62" s="154" t="n">
+        <v>55</v>
+      </c>
+      <c r="B62" s="154" t="inlineStr">
+        <is>
+          <t>Voltas Limited</t>
+        </is>
+      </c>
+      <c r="C62" s="154" t="inlineStr">
+        <is>
+          <t>INE226A01021</t>
+        </is>
+      </c>
+      <c r="D62" s="154" t="inlineStr">
+        <is>
+          <t>Consumer Durables</t>
+        </is>
+      </c>
+      <c r="E62" s="169" t="n">
+        <v>307</v>
+      </c>
+      <c r="F62" s="170" t="n">
+        <v>3.82</v>
+      </c>
+      <c r="G62" s="13" t="n">
+        <v>0.0071</v>
+      </c>
+      <c r="J62" s="170" t="n"/>
+    </row>
+    <row r="63">
+      <c r="A63" s="154" t="n">
+        <v>56</v>
+      </c>
+      <c r="B63" s="154" t="inlineStr">
+        <is>
+          <t>MRF Limited</t>
+        </is>
+      </c>
+      <c r="C63" s="154" t="inlineStr">
+        <is>
+          <t>INE883A01011</t>
+        </is>
+      </c>
+      <c r="D63" s="154" t="inlineStr">
+        <is>
+          <t>Auto Components</t>
+        </is>
+      </c>
+      <c r="E63" s="169" t="n">
+        <v>3</v>
+      </c>
+      <c r="F63" s="170" t="n">
+        <v>3.7</v>
+      </c>
+      <c r="G63" s="13" t="n">
+        <v>0.0068</v>
+      </c>
+      <c r="J63" s="170" t="n"/>
+    </row>
+    <row r="64">
+      <c r="A64" s="154" t="n">
+        <v>57</v>
+      </c>
+      <c r="B64" s="154" t="inlineStr">
+        <is>
+          <t>Radico Khaitan Limited</t>
+        </is>
+      </c>
+      <c r="C64" s="154" t="inlineStr">
+        <is>
+          <t>INE944F01028</t>
+        </is>
+      </c>
+      <c r="D64" s="154" t="inlineStr">
+        <is>
+          <t>Beverages</t>
+        </is>
+      </c>
+      <c r="E64" s="169" t="n">
+        <v>105</v>
+      </c>
+      <c r="F64" s="170" t="n">
+        <v>3.69</v>
+      </c>
+      <c r="G64" s="13" t="n">
+        <v>0.0068</v>
+      </c>
+      <c r="J64" s="170" t="n"/>
+    </row>
+    <row r="65">
+      <c r="A65" s="154" t="n">
+        <v>58</v>
+      </c>
+      <c r="B65" s="154" t="inlineStr">
+        <is>
+          <t>Colgate Palmolive (India) Limited</t>
+        </is>
+      </c>
+      <c r="C65" s="154" t="inlineStr">
+        <is>
+          <t>INE259A01022</t>
+        </is>
+      </c>
+      <c r="D65" s="154" t="inlineStr">
+        <is>
+          <t>Personal Products</t>
+        </is>
+      </c>
+      <c r="E65" s="169" t="n">
+        <v>177</v>
+      </c>
+      <c r="F65" s="170" t="n">
+        <v>3.65</v>
+      </c>
+      <c r="G65" s="13" t="n">
+        <v>0.0067</v>
+      </c>
+      <c r="J65" s="170" t="n"/>
+    </row>
+    <row r="66">
+      <c r="A66" s="154" t="n">
+        <v>59</v>
+      </c>
+      <c r="B66" s="154" t="inlineStr">
+        <is>
+          <t>Torrent Power Limited</t>
+        </is>
+      </c>
+      <c r="C66" s="154" t="inlineStr">
+        <is>
+          <t>INE813H01021</t>
+        </is>
+      </c>
+      <c r="D66" s="154" t="inlineStr">
+        <is>
+          <t>Power</t>
+        </is>
+      </c>
+      <c r="E66" s="169" t="n">
+        <v>256</v>
+      </c>
+      <c r="F66" s="170" t="n">
+        <v>3.64</v>
+      </c>
+      <c r="G66" s="13" t="n">
+        <v>0.0067</v>
+      </c>
+      <c r="J66" s="170" t="n"/>
+    </row>
+    <row r="67">
+      <c r="A67" s="154" t="n">
+        <v>60</v>
+      </c>
+      <c r="B67" s="154" t="inlineStr">
+        <is>
+          <t>Mankind Pharma Limited</t>
+        </is>
+      </c>
+      <c r="C67" s="154" t="inlineStr">
+        <is>
+          <t>INE634S01028</t>
+        </is>
+      </c>
+      <c r="D67" s="154" t="inlineStr">
+        <is>
+          <t>Pharmaceuticals &amp; Biotechnology</t>
+        </is>
+      </c>
+      <c r="E67" s="169" t="n">
+        <v>152</v>
+      </c>
+      <c r="F67" s="170" t="n">
+        <v>3.61</v>
+      </c>
+      <c r="G67" s="13" t="n">
+        <v>0.0067</v>
+      </c>
+      <c r="J67" s="170" t="n"/>
+    </row>
+    <row r="68">
+      <c r="A68" s="154" t="n">
+        <v>61</v>
+      </c>
+      <c r="B68" s="154" t="inlineStr">
+        <is>
+          <t>Godrej Properties Limited</t>
+        </is>
+      </c>
+      <c r="C68" s="154" t="inlineStr">
+        <is>
+          <t>INE484J01027</t>
+        </is>
+      </c>
+      <c r="D68" s="154" t="inlineStr">
+        <is>
+          <t>Realty</t>
+        </is>
+      </c>
+      <c r="E68" s="169" t="n">
+        <v>200</v>
+      </c>
+      <c r="F68" s="170" t="n">
+        <v>3.53</v>
+      </c>
+      <c r="G68" s="13" t="n">
+        <v>0.0065</v>
+      </c>
+      <c r="J68" s="170" t="n"/>
+    </row>
+    <row r="69">
+      <c r="A69" s="154" t="n">
+        <v>62</v>
+      </c>
+      <c r="B69" s="154" t="inlineStr">
+        <is>
+          <t>Dabur India Limited</t>
+        </is>
+      </c>
+      <c r="C69" s="154" t="inlineStr">
+        <is>
+          <t>INE016A01026</t>
+        </is>
+      </c>
+      <c r="D69" s="154" t="inlineStr">
+        <is>
+          <t>Personal Products</t>
+        </is>
+      </c>
+      <c r="E69" s="169" t="n">
+        <v>794</v>
+      </c>
+      <c r="F69" s="170" t="n">
+        <v>3.52</v>
+      </c>
+      <c r="G69" s="13" t="n">
+        <v>0.0065</v>
+      </c>
+      <c r="J69" s="170" t="n"/>
+    </row>
+    <row r="70">
+      <c r="A70" s="154" t="n">
+        <v>63</v>
+      </c>
+      <c r="B70" s="154" t="inlineStr">
+        <is>
+          <t>Oil India Limited</t>
+        </is>
+      </c>
+      <c r="C70" s="154" t="inlineStr">
+        <is>
+          <t>INE274J01014</t>
+        </is>
+      </c>
+      <c r="D70" s="154" t="inlineStr">
+        <is>
+          <t>Oil</t>
+        </is>
+      </c>
+      <c r="E70" s="169" t="n">
+        <v>734</v>
+      </c>
+      <c r="F70" s="170" t="n">
+        <v>3.49</v>
+      </c>
+      <c r="G70" s="13" t="n">
+        <v>0.0064</v>
+      </c>
+      <c r="J70" s="170" t="n"/>
+    </row>
+    <row r="71">
+      <c r="A71" s="154" t="n">
+        <v>64</v>
+      </c>
+      <c r="B71" s="154" t="inlineStr">
+        <is>
+          <t>Vishal Mega Mart Limited</t>
+        </is>
+      </c>
+      <c r="C71" s="154" t="inlineStr">
+        <is>
+          <t>INE01EA01019</t>
+        </is>
+      </c>
+      <c r="D71" s="154" t="inlineStr">
+        <is>
+          <t>Retailing</t>
+        </is>
+      </c>
+      <c r="E71" s="169" t="n">
+        <v>2866</v>
+      </c>
+      <c r="F71" s="170" t="n">
+        <v>3.49</v>
+      </c>
+      <c r="G71" s="13" t="n">
+        <v>0.0064</v>
+      </c>
+      <c r="J71" s="170" t="n"/>
+    </row>
+    <row r="72">
+      <c r="A72" s="154" t="n">
+        <v>65</v>
+      </c>
+      <c r="B72" s="154" t="inlineStr">
+        <is>
+          <t>NHPC Limited</t>
+        </is>
+      </c>
+      <c r="C72" s="154" t="inlineStr">
+        <is>
+          <t>INE848E01016</t>
+        </is>
+      </c>
+      <c r="D72" s="154" t="inlineStr">
+        <is>
+          <t>Power</t>
+        </is>
+      </c>
+      <c r="E72" s="169" t="n">
+        <v>4256</v>
+      </c>
+      <c r="F72" s="170" t="n">
+        <v>3.36</v>
+      </c>
+      <c r="G72" s="13" t="n">
+        <v>0.0062</v>
+      </c>
+      <c r="J72" s="170" t="n"/>
+    </row>
+    <row r="73">
+      <c r="A73" s="154" t="n">
+        <v>66</v>
+      </c>
+      <c r="B73" s="154" t="inlineStr">
+        <is>
+          <t>L&amp;T Finance Limited</t>
+        </is>
+      </c>
+      <c r="C73" s="154" t="inlineStr">
+        <is>
+          <t>INE498L01015</t>
+        </is>
+      </c>
+      <c r="D73" s="154" t="inlineStr">
+        <is>
+          <t>Finance</t>
+        </is>
+      </c>
+      <c r="E73" s="169" t="n">
+        <v>1146</v>
+      </c>
+      <c r="F73" s="170" t="n">
+        <v>3.28</v>
+      </c>
+      <c r="G73" s="13" t="n">
+        <v>0.0061</v>
+      </c>
+      <c r="J73" s="170" t="n"/>
+    </row>
+    <row r="74">
+      <c r="A74" s="154" t="n">
+        <v>67</v>
+      </c>
+      <c r="B74" s="154" t="inlineStr">
+        <is>
+          <t>Oracle Financial Services Software Limited</t>
+        </is>
+      </c>
+      <c r="C74" s="154" t="inlineStr">
+        <is>
+          <t>INE881D01027</t>
+        </is>
+      </c>
+      <c r="D74" s="154" t="inlineStr">
+        <is>
+          <t>IT - Software</t>
+        </is>
+      </c>
+      <c r="E74" s="169" t="n">
+        <v>32</v>
+      </c>
+      <c r="F74" s="170" t="n">
+        <v>3.19</v>
+      </c>
+      <c r="G74" s="13" t="n">
+        <v>0.0059</v>
+      </c>
+      <c r="J74" s="170" t="n"/>
+    </row>
+    <row r="75">
+      <c r="A75" s="154" t="n">
+        <v>68</v>
+      </c>
+      <c r="B75" s="154" t="inlineStr">
+        <is>
+          <t>Prestige Estates Projects Limited</t>
+        </is>
+      </c>
+      <c r="C75" s="154" t="inlineStr">
+        <is>
+          <t>INE811K01011</t>
+        </is>
+      </c>
+      <c r="D75" s="154" t="inlineStr">
+        <is>
+          <t>Realty</t>
+        </is>
+      </c>
+      <c r="E75" s="169" t="n">
+        <v>227</v>
+      </c>
+      <c r="F75" s="170" t="n">
+        <v>3.11</v>
+      </c>
+      <c r="G75" s="13" t="n">
+        <v>0.0057</v>
+      </c>
+      <c r="J75" s="170" t="n"/>
+    </row>
+    <row r="76">
+      <c r="A76" s="154" t="n">
+        <v>69</v>
+      </c>
+      <c r="B76" s="154" t="inlineStr">
+        <is>
+          <t>Tata Communications Limited</t>
+        </is>
+      </c>
+      <c r="C76" s="154" t="inlineStr">
+        <is>
+          <t>INE151A01013</t>
+        </is>
+      </c>
+      <c r="D76" s="154" t="inlineStr">
+        <is>
+          <t>Telecom - Services</t>
+        </is>
+      </c>
+      <c r="E76" s="169" t="n">
+        <v>158</v>
+      </c>
+      <c r="F76" s="170" t="n">
+        <v>3.1</v>
+      </c>
+      <c r="G76" s="13" t="n">
+        <v>0.0057</v>
+      </c>
+      <c r="J76" s="170" t="n"/>
+    </row>
+    <row r="77">
+      <c r="A77" s="154" t="n">
+        <v>70</v>
+      </c>
+      <c r="B77" s="154" t="inlineStr">
+        <is>
+          <t>Supreme Industries Limited</t>
+        </is>
+      </c>
+      <c r="C77" s="154" t="inlineStr">
+        <is>
+          <t>INE195A01028</t>
+        </is>
+      </c>
+      <c r="D77" s="154" t="inlineStr">
+        <is>
+          <t>Industrial Products</t>
+        </is>
+      </c>
+      <c r="E77" s="169" t="n">
+        <v>87</v>
+      </c>
+      <c r="F77" s="170" t="n">
+        <v>3.09</v>
+      </c>
+      <c r="G77" s="13" t="n">
+        <v>0.0057</v>
+      </c>
+      <c r="J77" s="170" t="n"/>
+    </row>
+    <row r="78">
+      <c r="A78" s="154" t="n">
+        <v>71</v>
+      </c>
+      <c r="B78" s="154" t="inlineStr">
+        <is>
+          <t>Lloyds Metals And Energy Limited</t>
+        </is>
+      </c>
+      <c r="C78" s="154" t="inlineStr">
+        <is>
+          <t>INE281B01032</t>
+        </is>
+      </c>
+      <c r="D78" s="154" t="inlineStr">
+        <is>
+          <t>Minerals &amp; Mining</t>
+        </is>
+      </c>
+      <c r="E78" s="169" t="n">
+        <v>170</v>
+      </c>
+      <c r="F78" s="170" t="n">
+        <v>3.06</v>
+      </c>
+      <c r="G78" s="13" t="n">
+        <v>0.0056</v>
+      </c>
+      <c r="J78" s="170" t="n"/>
+    </row>
+    <row r="79">
+      <c r="A79" s="154" t="n">
+        <v>72</v>
+      </c>
+      <c r="B79" s="154" t="inlineStr">
+        <is>
+          <t>Page Industries Limited</t>
+        </is>
+      </c>
+      <c r="C79" s="154" t="inlineStr">
+        <is>
+          <t>INE761H01022</t>
+        </is>
+      </c>
+      <c r="D79" s="154" t="inlineStr">
+        <is>
+          <t>Textiles &amp; Apparels</t>
+        </is>
+      </c>
+      <c r="E79" s="169" t="n">
+        <v>8</v>
+      </c>
+      <c r="F79" s="170" t="n">
+        <v>3.06</v>
+      </c>
+      <c r="G79" s="13" t="n">
+        <v>0.0056</v>
+      </c>
+      <c r="J79" s="170" t="n"/>
+    </row>
+    <row r="80">
+      <c r="A80" s="154" t="n">
+        <v>73</v>
+      </c>
+      <c r="B80" s="154" t="inlineStr">
+        <is>
+          <t>PI Industries Limited</t>
+        </is>
+      </c>
+      <c r="C80" s="154" t="inlineStr">
+        <is>
+          <t>INE603J01030</t>
+        </is>
+      </c>
+      <c r="D80" s="154" t="inlineStr">
+        <is>
+          <t>Fertilizers &amp; Agrochemicals</t>
+        </is>
+      </c>
+      <c r="E80" s="169" t="n">
+        <v>109</v>
+      </c>
+      <c r="F80" s="170" t="n">
+        <v>3.02</v>
+      </c>
+      <c r="G80" s="13" t="n">
+        <v>0.0056</v>
+      </c>
+      <c r="J80" s="170" t="n"/>
+    </row>
+    <row r="81">
+      <c r="A81" s="154" t="n">
+        <v>74</v>
+      </c>
+      <c r="B81" s="154" t="inlineStr">
+        <is>
+          <t>Apar Industries Limited</t>
+        </is>
+      </c>
+      <c r="C81" s="154" t="inlineStr">
+        <is>
+          <t>INE372A01015</t>
+        </is>
+      </c>
+      <c r="D81" s="154" t="inlineStr">
+        <is>
+          <t>Electrical Equipment</t>
+        </is>
+      </c>
+      <c r="E81" s="169" t="n">
+        <v>23</v>
+      </c>
+      <c r="F81" s="170" t="n">
+        <v>3.02</v>
+      </c>
+      <c r="G81" s="13" t="n">
+        <v>0.0056</v>
+      </c>
+      <c r="J81" s="170" t="n"/>
+    </row>
+    <row r="82">
+      <c r="A82" s="154" t="n">
+        <v>75</v>
+      </c>
+      <c r="B82" s="154" t="inlineStr">
+        <is>
+          <t>Jindal Stainless Limited</t>
+        </is>
+      </c>
+      <c r="C82" s="154" t="inlineStr">
+        <is>
+          <t>INE220G01021</t>
+        </is>
+      </c>
+      <c r="D82" s="154" t="inlineStr">
+        <is>
+          <t>Ferrous Metals</t>
+        </is>
+      </c>
+      <c r="E82" s="169" t="n">
+        <v>430</v>
+      </c>
+      <c r="F82" s="170" t="n">
+        <v>2.95</v>
+      </c>
+      <c r="G82" s="13" t="n">
+        <v>0.0054</v>
+      </c>
+      <c r="J82" s="170" t="n"/>
+    </row>
+    <row r="83">
+      <c r="A83" s="154" t="n">
+        <v>76</v>
+      </c>
+      <c r="B83" s="154" t="inlineStr">
+        <is>
+          <t>JK Cement Limited</t>
+        </is>
+      </c>
+      <c r="C83" s="154" t="inlineStr">
+        <is>
+          <t>INE823G01014</t>
+        </is>
+      </c>
+      <c r="D83" s="154" t="inlineStr">
+        <is>
+          <t>Cement &amp; Cement Products</t>
+        </is>
+      </c>
+      <c r="E83" s="169" t="n">
+        <v>56</v>
+      </c>
+      <c r="F83" s="170" t="n">
+        <v>2.9</v>
+      </c>
+      <c r="G83" s="13" t="n">
+        <v>0.0053</v>
+      </c>
+      <c r="J83" s="170" t="n"/>
+    </row>
+    <row r="84">
+      <c r="A84" s="154" t="n">
+        <v>77</v>
+      </c>
+      <c r="B84" s="154" t="inlineStr">
+        <is>
+          <t>Adani Total Gas Limited</t>
+        </is>
+      </c>
+      <c r="C84" s="154" t="inlineStr">
+        <is>
+          <t>INE399L01023</t>
+        </is>
+      </c>
+      <c r="D84" s="154" t="inlineStr">
+        <is>
+          <t>Gas</t>
+        </is>
+      </c>
+      <c r="E84" s="169" t="n">
+        <v>373</v>
+      </c>
+      <c r="F84" s="170" t="n">
+        <v>2.88</v>
+      </c>
+      <c r="G84" s="13" t="n">
+        <v>0.0053</v>
+      </c>
+      <c r="J84" s="170" t="n"/>
+    </row>
+    <row r="85">
+      <c r="A85" s="154" t="n">
+        <v>78</v>
+      </c>
+      <c r="B85" s="154" t="inlineStr">
+        <is>
+          <t>IPCA Laboratories Limited</t>
+        </is>
+      </c>
+      <c r="C85" s="154" t="inlineStr">
+        <is>
+          <t>INE571A01038</t>
+        </is>
+      </c>
+      <c r="D85" s="154" t="inlineStr">
+        <is>
+          <t>Pharmaceuticals &amp; Biotechnology</t>
+        </is>
+      </c>
+      <c r="E85" s="169" t="n">
+        <v>187</v>
+      </c>
+      <c r="F85" s="170" t="n">
+        <v>2.85</v>
+      </c>
+      <c r="G85" s="13" t="n">
+        <v>0.0053</v>
+      </c>
+      <c r="J85" s="170" t="n"/>
+    </row>
+    <row r="86">
+      <c r="A86" s="154" t="n">
+        <v>79</v>
+      </c>
+      <c r="B86" s="154" t="inlineStr">
+        <is>
+          <t>Coromandel International Limited</t>
+        </is>
+      </c>
+      <c r="C86" s="154" t="inlineStr">
+        <is>
+          <t>INE169A01031</t>
+        </is>
+      </c>
+      <c r="D86" s="154" t="inlineStr">
+        <is>
+          <t>Fertilizers &amp; Agrochemicals</t>
+        </is>
+      </c>
+      <c r="E86" s="169" t="n">
+        <v>159</v>
+      </c>
+      <c r="F86" s="170" t="n">
+        <v>2.79</v>
+      </c>
+      <c r="G86" s="13" t="n">
+        <v>0.0051</v>
+      </c>
+      <c r="J86" s="170" t="n"/>
+    </row>
+    <row r="87">
+      <c r="A87" s="154" t="n">
+        <v>80</v>
+      </c>
+      <c r="B87" s="154" t="inlineStr">
+        <is>
+          <t>Blue Star Limited</t>
+        </is>
+      </c>
+      <c r="C87" s="154" t="inlineStr">
+        <is>
+          <t>INE472A01039</t>
+        </is>
+      </c>
+      <c r="D87" s="154" t="inlineStr">
+        <is>
+          <t>Consumer Durables</t>
+        </is>
+      </c>
+      <c r="E87" s="169" t="n">
+        <v>175</v>
+      </c>
+      <c r="F87" s="170" t="n">
+        <v>2.78</v>
+      </c>
+      <c r="G87" s="13" t="n">
+        <v>0.0051</v>
+      </c>
+      <c r="J87" s="170" t="n"/>
+    </row>
+    <row r="88">
+      <c r="A88" s="154" t="n">
+        <v>81</v>
+      </c>
+      <c r="B88" s="154" t="inlineStr">
+        <is>
+          <t>Petronet LNG Limited</t>
+        </is>
+      </c>
+      <c r="C88" s="154" t="inlineStr">
+        <is>
+          <t>INE347G01014</t>
+        </is>
+      </c>
+      <c r="D88" s="154" t="inlineStr">
+        <is>
+          <t>Gas</t>
+        </is>
+      </c>
+      <c r="E88" s="169" t="n">
+        <v>1008</v>
+      </c>
+      <c r="F88" s="170" t="n">
+        <v>2.73</v>
+      </c>
+      <c r="G88" s="13" t="n">
+        <v>0.005</v>
+      </c>
+      <c r="J88" s="170" t="n"/>
+    </row>
+    <row r="89">
+      <c r="A89" s="154" t="n">
+        <v>82</v>
+      </c>
+      <c r="B89" s="154" t="inlineStr">
+        <is>
+          <t>Mahindra &amp; Mahindra Financial Services Limited</t>
+        </is>
+      </c>
+      <c r="C89" s="154" t="inlineStr">
+        <is>
+          <t>INE774D01024</t>
+        </is>
+      </c>
+      <c r="D89" s="154" t="inlineStr">
+        <is>
+          <t>Finance</t>
+        </is>
+      </c>
+      <c r="E89" s="169" t="n">
+        <v>890</v>
+      </c>
+      <c r="F89" s="170" t="n">
+        <v>2.7</v>
+      </c>
+      <c r="G89" s="13" t="n">
+        <v>0.005</v>
+      </c>
+      <c r="J89" s="170" t="n"/>
+    </row>
+    <row r="90">
+      <c r="A90" s="154" t="n">
+        <v>83</v>
+      </c>
+      <c r="B90" s="154" t="inlineStr">
+        <is>
+          <t>Oberoi Realty Limited</t>
+        </is>
+      </c>
+      <c r="C90" s="154" t="inlineStr">
+        <is>
+          <t>INE093I01010</t>
+        </is>
+      </c>
+      <c r="D90" s="154" t="inlineStr">
+        <is>
+          <t>Realty</t>
+        </is>
+      </c>
+      <c r="E90" s="169" t="n">
+        <v>158</v>
+      </c>
+      <c r="F90" s="170" t="n">
+        <v>2.7</v>
+      </c>
+      <c r="G90" s="13" t="n">
+        <v>0.005</v>
+      </c>
+      <c r="J90" s="170" t="n"/>
+    </row>
+    <row r="91">
+      <c r="A91" s="154" t="n">
+        <v>84</v>
+      </c>
+      <c r="B91" s="154" t="inlineStr">
+        <is>
+          <t>UNO Minda Limited</t>
+        </is>
+      </c>
+      <c r="C91" s="154" t="inlineStr">
+        <is>
+          <t>INE405E01023</t>
+        </is>
+      </c>
+      <c r="D91" s="154" t="inlineStr">
+        <is>
+          <t>Auto Components</t>
+        </is>
+      </c>
+      <c r="E91" s="169" t="n">
+        <v>244</v>
+      </c>
+      <c r="F91" s="170" t="n">
+        <v>2.69</v>
+      </c>
+      <c r="G91" s="13" t="n">
+        <v>0.005</v>
+      </c>
+      <c r="J91" s="170" t="n"/>
+    </row>
+    <row r="92">
+      <c r="A92" s="154" t="n">
+        <v>85</v>
+      </c>
+      <c r="B92" s="154" t="inlineStr">
+        <is>
+          <t>ICICI Prudential Life Insurance Company Limited</t>
+        </is>
+      </c>
+      <c r="C92" s="154" t="inlineStr">
+        <is>
+          <t>INE726G01019</t>
+        </is>
+      </c>
+      <c r="D92" s="154" t="inlineStr">
+        <is>
+          <t>Insurance</t>
+        </is>
+      </c>
+      <c r="E92" s="169" t="n">
+        <v>530</v>
+      </c>
+      <c r="F92" s="170" t="n">
+        <v>2.67</v>
+      </c>
+      <c r="G92" s="13" t="n">
+        <v>0.0049</v>
+      </c>
+      <c r="J92" s="170" t="n"/>
+    </row>
+    <row r="93">
+      <c r="A93" s="154" t="n">
+        <v>86</v>
+      </c>
+      <c r="B93" s="154" t="inlineStr">
+        <is>
+          <t>Nippon Life India Asset Management Limited</t>
+        </is>
+      </c>
+      <c r="C93" s="154" t="inlineStr">
+        <is>
+          <t>INE298J01013</t>
+        </is>
+      </c>
+      <c r="D93" s="154" t="inlineStr">
+        <is>
+          <t>Capital Markets</t>
+        </is>
+      </c>
+      <c r="E93" s="169" t="n">
+        <v>240</v>
+      </c>
+      <c r="F93" s="170" t="n">
+        <v>2.64</v>
+      </c>
+      <c r="G93" s="13" t="n">
+        <v>0.0049</v>
+      </c>
+      <c r="J93" s="170" t="n"/>
+    </row>
+    <row r="94">
+      <c r="A94" s="154" t="n">
+        <v>87</v>
+      </c>
+      <c r="B94" s="154" t="inlineStr">
+        <is>
+          <t>Astral Limited</t>
+        </is>
+      </c>
+      <c r="C94" s="154" t="inlineStr">
+        <is>
+          <t>INE006I01046</t>
+        </is>
+      </c>
+      <c r="D94" s="154" t="inlineStr">
+        <is>
+          <t>Industrial Products</t>
+        </is>
+      </c>
+      <c r="E94" s="169" t="n">
+        <v>165</v>
+      </c>
+      <c r="F94" s="170" t="n">
+        <v>2.6</v>
+      </c>
+      <c r="G94" s="13" t="n">
+        <v>0.0048</v>
+      </c>
+      <c r="J94" s="170" t="n"/>
+    </row>
+    <row r="95">
+      <c r="A95" s="154" t="n">
+        <v>88</v>
+      </c>
+      <c r="B95" s="154" t="inlineStr">
+        <is>
+          <t>Thermax Limited</t>
+        </is>
+      </c>
+      <c r="C95" s="154" t="inlineStr">
+        <is>
+          <t>INE152A01029</t>
+        </is>
+      </c>
+      <c r="D95" s="154" t="inlineStr">
+        <is>
+          <t>Electrical Equipment</t>
+        </is>
+      </c>
+      <c r="E95" s="169" t="n">
+        <v>52</v>
+      </c>
+      <c r="F95" s="170" t="n">
+        <v>2.59</v>
+      </c>
+      <c r="G95" s="13" t="n">
+        <v>0.0048</v>
+      </c>
+      <c r="J95" s="170" t="n"/>
+    </row>
+    <row r="96">
+      <c r="A96" s="154" t="n">
+        <v>89</v>
+      </c>
+      <c r="B96" s="154" t="inlineStr">
+        <is>
+          <t>SBI Cards and Payment Services Limited</t>
+        </is>
+      </c>
+      <c r="C96" s="154" t="inlineStr">
+        <is>
+          <t>INE018E01016</t>
+        </is>
+      </c>
+      <c r="D96" s="154" t="inlineStr">
+        <is>
+          <t>Finance</t>
+        </is>
+      </c>
+      <c r="E96" s="169" t="n">
+        <v>403</v>
+      </c>
+      <c r="F96" s="170" t="n">
+        <v>2.52</v>
+      </c>
+      <c r="G96" s="13" t="n">
+        <v>0.0046</v>
+      </c>
+      <c r="J96" s="170" t="n"/>
+    </row>
+    <row r="97">
+      <c r="A97" s="154" t="n">
+        <v>90</v>
+      </c>
+      <c r="B97" s="154" t="inlineStr">
+        <is>
+          <t>Life Insurance Corporation of India</t>
+        </is>
+      </c>
+      <c r="C97" s="154" t="inlineStr">
+        <is>
+          <t>INE0J1Y01017</t>
+        </is>
+      </c>
+      <c r="D97" s="154" t="inlineStr">
+        <is>
+          <t>Insurance</t>
+        </is>
+      </c>
+      <c r="E97" s="169" t="n">
+        <v>597</v>
+      </c>
+      <c r="F97" s="170" t="n">
+        <v>2.46</v>
+      </c>
+      <c r="G97" s="13" t="n">
+        <v>0.0045</v>
+      </c>
+      <c r="J97" s="170" t="n"/>
+    </row>
+    <row r="98">
+      <c r="A98" s="154" t="n">
+        <v>91</v>
+      </c>
+      <c r="B98" s="154" t="inlineStr">
+        <is>
+          <t>Balkrishna Industries Limited</t>
+        </is>
+      </c>
+      <c r="C98" s="154" t="inlineStr">
+        <is>
+          <t>INE787D01026</t>
+        </is>
+      </c>
+      <c r="D98" s="154" t="inlineStr">
+        <is>
+          <t>Auto Components</t>
+        </is>
+      </c>
+      <c r="E98" s="169" t="n">
+        <v>108</v>
+      </c>
+      <c r="F98" s="170" t="n">
+        <v>2.38</v>
+      </c>
+      <c r="G98" s="13" t="n">
+        <v>0.0044</v>
+      </c>
+      <c r="J98" s="170" t="n"/>
+    </row>
+    <row r="99">
+      <c r="A99" s="154" t="n">
+        <v>92</v>
+      </c>
+      <c r="B99" s="154" t="inlineStr">
+        <is>
+          <t>Exide Industries Limited</t>
+        </is>
+      </c>
+      <c r="C99" s="154" t="inlineStr">
+        <is>
+          <t>INE302A01020</t>
+        </is>
+      </c>
+      <c r="D99" s="154" t="inlineStr">
+        <is>
+          <t>Auto Components</t>
+        </is>
+      </c>
+      <c r="E99" s="169" t="n">
+        <v>612</v>
+      </c>
+      <c r="F99" s="170" t="n">
+        <v>2.37</v>
+      </c>
+      <c r="G99" s="13" t="n">
+        <v>0.0044</v>
+      </c>
+      <c r="J99" s="170" t="n"/>
+    </row>
+    <row r="100">
+      <c r="A100" s="154" t="n">
+        <v>93</v>
+      </c>
+      <c r="B100" s="154" t="inlineStr">
+        <is>
+          <t>AIA Engineering Limited</t>
+        </is>
+      </c>
+      <c r="C100" s="154" t="inlineStr">
+        <is>
+          <t>INE212H01026</t>
+        </is>
+      </c>
+      <c r="D100" s="154" t="inlineStr">
+        <is>
+          <t>Industrial Products</t>
+        </is>
+      </c>
+      <c r="E100" s="169" t="n">
+        <v>52</v>
+      </c>
+      <c r="F100" s="170" t="n">
+        <v>2.34</v>
+      </c>
+      <c r="G100" s="13" t="n">
+        <v>0.0043</v>
+      </c>
+      <c r="J100" s="170" t="n"/>
+    </row>
+    <row r="101">
+      <c r="A101" s="154" t="n">
+        <v>94</v>
+      </c>
+      <c r="B101" s="154" t="inlineStr">
+        <is>
+          <t>ITC Hotels Limited</t>
+        </is>
+      </c>
+      <c r="C101" s="154" t="inlineStr">
+        <is>
+          <t>INE379A01028</t>
+        </is>
+      </c>
+      <c r="D101" s="154" t="inlineStr">
+        <is>
+          <t>Leisure Services</t>
+        </is>
+      </c>
+      <c r="E101" s="169" t="n">
+        <v>1507</v>
+      </c>
+      <c r="F101" s="170" t="n">
+        <v>2.33</v>
+      </c>
+      <c r="G101" s="13" t="n">
+        <v>0.0043</v>
+      </c>
+      <c r="J101" s="170" t="n"/>
+    </row>
+    <row r="102">
+      <c r="A102" s="154" t="n">
+        <v>95</v>
+      </c>
+      <c r="B102" s="154" t="inlineStr">
+        <is>
+          <t>Bank of India</t>
+        </is>
+      </c>
+      <c r="C102" s="154" t="inlineStr">
+        <is>
+          <t>INE084A01016</t>
+        </is>
+      </c>
+      <c r="D102" s="154" t="inlineStr">
+        <is>
+          <t>Banks</t>
+        </is>
+      </c>
+      <c r="E102" s="169" t="n">
+        <v>1635</v>
+      </c>
+      <c r="F102" s="170" t="n">
+        <v>2.29</v>
+      </c>
+      <c r="G102" s="13" t="n">
+        <v>0.0042</v>
+      </c>
+      <c r="J102" s="170" t="n"/>
+    </row>
+    <row r="103">
+      <c r="A103" s="154" t="n">
+        <v>96</v>
+      </c>
+      <c r="B103" s="154" t="inlineStr">
+        <is>
+          <t>Jubilant Foodworks Limited</t>
+        </is>
+      </c>
+      <c r="C103" s="154" t="inlineStr">
+        <is>
+          <t>INE797F01020</t>
+        </is>
+      </c>
+      <c r="D103" s="154" t="inlineStr">
+        <is>
+          <t>Leisure Services</t>
+        </is>
+      </c>
+      <c r="E103" s="169" t="n">
+        <v>527</v>
+      </c>
+      <c r="F103" s="170" t="n">
+        <v>2.25</v>
+      </c>
+      <c r="G103" s="13" t="n">
+        <v>0.0042</v>
+      </c>
+      <c r="J103" s="170" t="n"/>
+    </row>
+    <row r="104">
+      <c r="A104" s="154" t="n">
+        <v>97</v>
+      </c>
+      <c r="B104" s="154" t="inlineStr">
+        <is>
+          <t>Schaeffler India Limited</t>
+        </is>
+      </c>
+      <c r="C104" s="154" t="inlineStr">
+        <is>
+          <t>INE513A01022</t>
+        </is>
+      </c>
+      <c r="D104" s="154" t="inlineStr">
+        <is>
+          <t>Auto Components</t>
+        </is>
+      </c>
+      <c r="E104" s="169" t="n">
+        <v>54</v>
+      </c>
+      <c r="F104" s="170" t="n">
+        <v>2.23</v>
+      </c>
+      <c r="G104" s="13" t="n">
+        <v>0.0041</v>
+      </c>
+      <c r="J104" s="170" t="n"/>
+    </row>
+    <row r="105">
+      <c r="A105" s="154" t="n">
+        <v>98</v>
+      </c>
+      <c r="B105" s="154" t="inlineStr">
+        <is>
+          <t>Bank of Maharashtra</t>
+        </is>
+      </c>
+      <c r="C105" s="154" t="inlineStr">
+        <is>
+          <t>INE457A01014</t>
+        </is>
+      </c>
+      <c r="D105" s="154" t="inlineStr">
+        <is>
+          <t>Banks</t>
+        </is>
+      </c>
+      <c r="E105" s="169" t="n">
+        <v>2739</v>
+      </c>
+      <c r="F105" s="170" t="n">
+        <v>2.17</v>
+      </c>
+      <c r="G105" s="13" t="n">
+        <v>0.004</v>
+      </c>
+      <c r="J105" s="170" t="n"/>
+    </row>
+    <row r="106">
+      <c r="A106" s="154" t="n">
+        <v>99</v>
+      </c>
+      <c r="B106" s="154" t="inlineStr">
+        <is>
+          <t>LIC Housing Finance Limited</t>
+        </is>
+      </c>
+      <c r="C106" s="154" t="inlineStr">
+        <is>
+          <t>INE115A01026</t>
+        </is>
+      </c>
+      <c r="D106" s="154" t="inlineStr">
+        <is>
+          <t>Finance</t>
+        </is>
+      </c>
+      <c r="E106" s="169" t="n">
+        <v>404</v>
+      </c>
+      <c r="F106" s="170" t="n">
+        <v>2.15</v>
+      </c>
+      <c r="G106" s="13" t="n">
+        <v>0.004</v>
+      </c>
+      <c r="J106" s="170" t="n"/>
+    </row>
+    <row r="107">
+      <c r="A107" s="154" t="n">
+        <v>100</v>
+      </c>
+      <c r="B107" s="154" t="inlineStr">
+        <is>
+          <t>Container Corporation of India Limited</t>
+        </is>
+      </c>
+      <c r="C107" s="154" t="inlineStr">
+        <is>
+          <t>INE111A01025</t>
+        </is>
+      </c>
+      <c r="D107" s="154" t="inlineStr">
+        <is>
+          <t>Transport Services</t>
+        </is>
+      </c>
+      <c r="E107" s="169" t="n">
+        <v>464</v>
+      </c>
+      <c r="F107" s="170" t="n">
+        <v>2.15</v>
+      </c>
+      <c r="G107" s="13" t="n">
+        <v>0.004</v>
+      </c>
+      <c r="J107" s="170" t="n"/>
+    </row>
+    <row r="108">
+      <c r="A108" s="154" t="n">
+        <v>101</v>
+      </c>
+      <c r="B108" s="154" t="inlineStr">
+        <is>
+          <t>Patanjali Foods Limited</t>
+        </is>
+      </c>
+      <c r="C108" s="154" t="inlineStr">
+        <is>
+          <t>INE619A01035</t>
+        </is>
+      </c>
+      <c r="D108" s="154" t="inlineStr">
+        <is>
+          <t>Agricultural Food &amp; other Products</t>
+        </is>
+      </c>
+      <c r="E108" s="169" t="n">
+        <v>466</v>
+      </c>
+      <c r="F108" s="170" t="n">
+        <v>2.13</v>
+      </c>
+      <c r="G108" s="13" t="n">
+        <v>0.0039</v>
+      </c>
+      <c r="J108" s="170" t="n"/>
+    </row>
+    <row r="109">
+      <c r="A109" s="154" t="n">
+        <v>102</v>
+      </c>
+      <c r="B109" s="154" t="inlineStr">
+        <is>
+          <t>Indian Railway Catering And Tourism Corporation Limited</t>
+        </is>
+      </c>
+      <c r="C109" s="154" t="inlineStr">
+        <is>
+          <t>INE335Y01020</t>
+        </is>
+      </c>
+      <c r="D109" s="154" t="inlineStr">
+        <is>
+          <t>Leisure Services</t>
+        </is>
+      </c>
+      <c r="E109" s="169" t="n">
+        <v>406</v>
+      </c>
+      <c r="F109" s="170" t="n">
+        <v>2.07</v>
+      </c>
+      <c r="G109" s="13" t="n">
+        <v>0.0038</v>
+      </c>
+      <c r="J109" s="170" t="n"/>
+    </row>
+    <row r="110">
+      <c r="A110" s="154" t="n">
+        <v>103</v>
+      </c>
+      <c r="B110" s="154" t="inlineStr">
+        <is>
+          <t>Gujarat Fluorochemicals Limited</t>
+        </is>
+      </c>
+      <c r="C110" s="154" t="inlineStr">
+        <is>
+          <t>INE09N301011</t>
+        </is>
+      </c>
+      <c r="D110" s="154" t="inlineStr">
+        <is>
+          <t>Chemicals &amp; Petrochemicals</t>
+        </is>
+      </c>
+      <c r="E110" s="169" t="n">
+        <v>57</v>
+      </c>
+      <c r="F110" s="170" t="n">
+        <v>2.07</v>
+      </c>
+      <c r="G110" s="13" t="n">
+        <v>0.0038</v>
+      </c>
+      <c r="J110" s="170" t="n"/>
+    </row>
+    <row r="111">
+      <c r="A111" s="154" t="n">
+        <v>104</v>
+      </c>
+      <c r="B111" s="154" t="inlineStr">
+        <is>
+          <t>Lenskart Solutions Limited</t>
+        </is>
+      </c>
+      <c r="C111" s="154" t="inlineStr">
+        <is>
+          <t>INE956O01016</t>
+        </is>
+      </c>
+      <c r="D111" s="154" t="inlineStr">
+        <is>
+          <t>Retailing</t>
+        </is>
+      </c>
+      <c r="E111" s="169" t="n">
+        <v>394</v>
+      </c>
+      <c r="F111" s="170" t="n">
+        <v>2.06</v>
+      </c>
+      <c r="G111" s="13" t="n">
+        <v>0.0038</v>
+      </c>
+      <c r="J111" s="170" t="n"/>
+    </row>
+    <row r="112">
+      <c r="A112" s="154" t="n">
+        <v>105</v>
+      </c>
+      <c r="B112" s="154" t="inlineStr">
+        <is>
+          <t>Linde India Limited</t>
+        </is>
+      </c>
+      <c r="C112" s="154" t="inlineStr">
+        <is>
+          <t>INE473A01011</t>
+        </is>
+      </c>
+      <c r="D112" s="154" t="inlineStr">
+        <is>
+          <t>Chemicals &amp; Petrochemicals</t>
+        </is>
+      </c>
+      <c r="E112" s="169" t="n">
+        <v>28</v>
+      </c>
+      <c r="F112" s="170" t="n">
+        <v>2.02</v>
+      </c>
+      <c r="G112" s="13" t="n">
+        <v>0.0037</v>
+      </c>
+      <c r="J112" s="170" t="n"/>
+    </row>
+    <row r="113">
+      <c r="A113" s="154" t="n">
+        <v>106</v>
+      </c>
+      <c r="B113" s="154" t="inlineStr">
+        <is>
+          <t>Tata Elxsi Limited</t>
+        </is>
+      </c>
+      <c r="C113" s="154" t="inlineStr">
+        <is>
+          <t>INE670A01012</t>
+        </is>
+      </c>
+      <c r="D113" s="154" t="inlineStr">
+        <is>
+          <t>IT - Software</t>
+        </is>
+      </c>
+      <c r="E113" s="169" t="n">
+        <v>46</v>
+      </c>
+      <c r="F113" s="170" t="n">
+        <v>1.97</v>
+      </c>
+      <c r="G113" s="13" t="n">
+        <v>0.0036</v>
+      </c>
+      <c r="J113" s="170" t="n"/>
+    </row>
+    <row r="114">
+      <c r="A114" s="154" t="n">
+        <v>107</v>
+      </c>
+      <c r="B114" s="154" t="inlineStr">
+        <is>
+          <t>Berger Paints (I) Limited</t>
+        </is>
+      </c>
+      <c r="C114" s="154" t="inlineStr">
+        <is>
+          <t>INE463A01038</t>
+        </is>
+      </c>
+      <c r="D114" s="154" t="inlineStr">
+        <is>
+          <t>Consumer Durables</t>
+        </is>
+      </c>
+      <c r="E114" s="169" t="n">
+        <v>383</v>
+      </c>
+      <c r="F114" s="170" t="n">
+        <v>1.92</v>
+      </c>
+      <c r="G114" s="13" t="n">
+        <v>0.0035</v>
+      </c>
+      <c r="J114" s="170" t="n"/>
+    </row>
+    <row r="115">
+      <c r="A115" s="154" t="n">
+        <v>108</v>
+      </c>
+      <c r="B115" s="154" t="inlineStr">
+        <is>
+          <t>Abbott India Limited</t>
+        </is>
+      </c>
+      <c r="C115" s="154" t="inlineStr">
+        <is>
+          <t>INE358A01014</t>
+        </is>
+      </c>
+      <c r="D115" s="154" t="inlineStr">
+        <is>
+          <t>Pharmaceuticals &amp; Biotechnology</t>
+        </is>
+      </c>
+      <c r="E115" s="169" t="n">
+        <v>7</v>
+      </c>
+      <c r="F115" s="170" t="n">
+        <v>1.88</v>
+      </c>
+      <c r="G115" s="13" t="n">
+        <v>0.0035</v>
+      </c>
+      <c r="J115" s="170" t="n"/>
+    </row>
+    <row r="116">
+      <c r="A116" s="154" t="n">
+        <v>109</v>
+      </c>
+      <c r="B116" s="154" t="inlineStr">
+        <is>
+          <t>Rail Vikas Nigam Limited</t>
+        </is>
+      </c>
+      <c r="C116" s="154" t="inlineStr">
+        <is>
+          <t>INE415G01027</t>
+        </is>
+      </c>
+      <c r="D116" s="154" t="inlineStr">
+        <is>
+          <t>Construction</t>
+        </is>
+      </c>
+      <c r="E116" s="169" t="n">
+        <v>764</v>
+      </c>
+      <c r="F116" s="170" t="n">
+        <v>1.88</v>
+      </c>
+      <c r="G116" s="13" t="n">
+        <v>0.0035</v>
+      </c>
+      <c r="J116" s="170" t="n"/>
+    </row>
+    <row r="117">
+      <c r="A117" s="154" t="n">
+        <v>110</v>
+      </c>
+      <c r="B117" s="154" t="inlineStr">
+        <is>
+          <t>Dalmia Bharat Limited</t>
+        </is>
+      </c>
+      <c r="C117" s="154" t="inlineStr">
+        <is>
+          <t>INE00R701025</t>
+        </is>
+      </c>
+      <c r="D117" s="154" t="inlineStr">
+        <is>
+          <t>Cement &amp; Cement Products</t>
+        </is>
+      </c>
+      <c r="E117" s="169" t="n">
+        <v>107</v>
+      </c>
+      <c r="F117" s="170" t="n">
+        <v>1.87</v>
+      </c>
+      <c r="G117" s="13" t="n">
+        <v>0.0034</v>
+      </c>
+      <c r="J117" s="170" t="n"/>
+    </row>
+    <row r="118">
+      <c r="A118" s="154" t="n">
+        <v>111</v>
+      </c>
+      <c r="B118" s="154" t="inlineStr">
+        <is>
+          <t>Motilal Oswal Financial Services Limited</t>
+        </is>
+      </c>
+      <c r="C118" s="154" t="inlineStr">
+        <is>
+          <t>INE338I01027</t>
+        </is>
+      </c>
+      <c r="D118" s="154" t="inlineStr">
+        <is>
+          <t>Capital Markets</t>
+        </is>
+      </c>
+      <c r="E118" s="169" t="n">
+        <v>210</v>
+      </c>
+      <c r="F118" s="170" t="n">
+        <v>1.85</v>
+      </c>
+      <c r="G118" s="13" t="n">
+        <v>0.0034</v>
+      </c>
+      <c r="J118" s="170" t="n"/>
+    </row>
+    <row r="119">
+      <c r="A119" s="154" t="n">
+        <v>112</v>
+      </c>
+      <c r="B119" s="154" t="inlineStr">
+        <is>
+          <t>Kalyan Jewellers India Limited</t>
+        </is>
+      </c>
+      <c r="C119" s="154" t="inlineStr">
+        <is>
+          <t>INE303R01014</t>
+        </is>
+      </c>
+      <c r="D119" s="154" t="inlineStr">
+        <is>
+          <t>Consumer Durables</t>
+        </is>
+      </c>
+      <c r="E119" s="169" t="n">
+        <v>518</v>
+      </c>
+      <c r="F119" s="170" t="n">
+        <v>1.84</v>
+      </c>
+      <c r="G119" s="13" t="n">
+        <v>0.0034</v>
+      </c>
+      <c r="J119" s="170" t="n"/>
+    </row>
+    <row r="120">
+      <c r="A120" s="154" t="n">
+        <v>113</v>
+      </c>
+      <c r="B120" s="154" t="inlineStr">
+        <is>
+          <t>LG Electronics India Limited</t>
+        </is>
+      </c>
+      <c r="C120" s="154" t="inlineStr">
+        <is>
+          <t>INE324D01010</t>
+        </is>
+      </c>
+      <c r="D120" s="154" t="inlineStr">
+        <is>
+          <t>Consumer Durables</t>
+        </is>
+      </c>
+      <c r="E120" s="169" t="n">
+        <v>117</v>
+      </c>
+      <c r="F120" s="170" t="n">
+        <v>1.78</v>
+      </c>
+      <c r="G120" s="13" t="n">
+        <v>0.0033</v>
+      </c>
+      <c r="J120" s="170" t="n"/>
+    </row>
+    <row r="121">
+      <c r="A121" s="154" t="n">
+        <v>114</v>
+      </c>
+      <c r="B121" s="154" t="inlineStr">
+        <is>
+          <t>Apollo Tyres Limited</t>
+        </is>
+      </c>
+      <c r="C121" s="154" t="inlineStr">
+        <is>
+          <t>INE438A01022</t>
+        </is>
+      </c>
+      <c r="D121" s="154" t="inlineStr">
+        <is>
+          <t>Auto Components</t>
+        </is>
+      </c>
+      <c r="E121" s="169" t="n">
+        <v>435</v>
+      </c>
+      <c r="F121" s="170" t="n">
+        <v>1.72</v>
+      </c>
+      <c r="G121" s="13" t="n">
+        <v>0.0032</v>
+      </c>
+      <c r="J121" s="170" t="n"/>
+    </row>
+    <row r="122">
+      <c r="A122" s="154" t="n">
+        <v>115</v>
+      </c>
+      <c r="B122" s="154" t="inlineStr">
+        <is>
+          <t>KPIT Technologies Limited</t>
+        </is>
+      </c>
+      <c r="C122" s="154" t="inlineStr">
+        <is>
+          <t>INE04I401011</t>
+        </is>
+      </c>
+      <c r="D122" s="154" t="inlineStr">
+        <is>
+          <t>IT - Software</t>
+        </is>
+      </c>
+      <c r="E122" s="169" t="n">
+        <v>221</v>
+      </c>
+      <c r="F122" s="170" t="n">
+        <v>1.71</v>
+      </c>
+      <c r="G122" s="13" t="n">
+        <v>0.0031</v>
+      </c>
+      <c r="J122" s="170" t="n"/>
+    </row>
+    <row r="123">
+      <c r="A123" s="154" t="n">
+        <v>116</v>
+      </c>
+      <c r="B123" s="154" t="inlineStr">
+        <is>
+          <t>Authum Investment &amp; Infrastructure Limited</t>
+        </is>
+      </c>
+      <c r="C123" s="154" t="inlineStr">
+        <is>
+          <t>INE206F01022</t>
+        </is>
+      </c>
+      <c r="D123" s="154" t="inlineStr">
+        <is>
+          <t>Finance</t>
+        </is>
+      </c>
+      <c r="E123" s="169" t="n">
+        <v>356</v>
+      </c>
+      <c r="F123" s="170" t="n">
+        <v>1.7</v>
+      </c>
+      <c r="G123" s="13" t="n">
+        <v>0.0031</v>
+      </c>
+      <c r="J123" s="170" t="n"/>
+    </row>
+    <row r="124">
+      <c r="A124" s="154" t="n">
+        <v>117</v>
+      </c>
+      <c r="B124" s="154" t="inlineStr">
+        <is>
+          <t>Cochin Shipyard Limited</t>
+        </is>
+      </c>
+      <c r="C124" s="154" t="inlineStr">
+        <is>
+          <t>INE704P01025</t>
+        </is>
+      </c>
+      <c r="D124" s="154" t="inlineStr">
+        <is>
+          <t>Industrial Manufacturing</t>
+        </is>
+      </c>
+      <c r="E124" s="169" t="n">
+        <v>114</v>
+      </c>
+      <c r="F124" s="170" t="n">
+        <v>1.67</v>
+      </c>
+      <c r="G124" s="13" t="n">
+        <v>0.0031</v>
+      </c>
+      <c r="J124" s="170" t="n"/>
+    </row>
+    <row r="125">
+      <c r="A125" s="154" t="n">
+        <v>118</v>
+      </c>
+      <c r="B125" s="154" t="inlineStr">
+        <is>
+          <t>Ajanta Pharma Limited</t>
+        </is>
+      </c>
+      <c r="C125" s="154" t="inlineStr">
+        <is>
+          <t>INE031B01049</t>
+        </is>
+      </c>
+      <c r="D125" s="154" t="inlineStr">
+        <is>
+          <t>Pharmaceuticals &amp; Biotechnology</t>
+        </is>
+      </c>
+      <c r="E125" s="169" t="n">
+        <v>57</v>
+      </c>
+      <c r="F125" s="170" t="n">
+        <v>1.67</v>
+      </c>
+      <c r="G125" s="13" t="n">
+        <v>0.0031</v>
+      </c>
+      <c r="J125" s="170" t="n"/>
+    </row>
+    <row r="126">
+      <c r="A126" s="154" t="n">
+        <v>119</v>
+      </c>
+      <c r="B126" s="154" t="inlineStr">
+        <is>
+          <t>Premier Energies Limited</t>
+        </is>
+      </c>
+      <c r="C126" s="154" t="inlineStr">
+        <is>
+          <t>INE0BS701011</t>
+        </is>
+      </c>
+      <c r="D126" s="154" t="inlineStr">
+        <is>
+          <t>Electrical Equipment</t>
+        </is>
+      </c>
+      <c r="E126" s="169" t="n">
+        <v>157</v>
+      </c>
+      <c r="F126" s="170" t="n">
+        <v>1.67</v>
+      </c>
+      <c r="G126" s="13" t="n">
+        <v>0.0031</v>
+      </c>
+      <c r="J126" s="170" t="n"/>
+    </row>
+    <row r="127">
+      <c r="A127" s="154" t="n">
+        <v>120</v>
+      </c>
+      <c r="B127" s="154" t="inlineStr">
+        <is>
+          <t>ICICI Prudential Asset Management Co Limited</t>
+        </is>
+      </c>
+      <c r="C127" s="154" t="inlineStr">
+        <is>
+          <t>INE346A01027</t>
+        </is>
+      </c>
+      <c r="D127" s="154" t="inlineStr">
+        <is>
+          <t>Capital Markets</t>
+        </is>
+      </c>
+      <c r="E127" s="169" t="n">
+        <v>47</v>
+      </c>
+      <c r="F127" s="170" t="n">
+        <v>1.66</v>
+      </c>
+      <c r="G127" s="13" t="n">
+        <v>0.0031</v>
+      </c>
+      <c r="J127" s="170" t="n"/>
+    </row>
+    <row r="128">
+      <c r="A128" s="154" t="n">
+        <v>121</v>
+      </c>
+      <c r="B128" s="154" t="inlineStr">
+        <is>
+          <t>HDB Financial Services Limited</t>
+        </is>
+      </c>
+      <c r="C128" s="154" t="inlineStr">
+        <is>
+          <t>INE756I01012</t>
+        </is>
+      </c>
+      <c r="D128" s="154" t="inlineStr">
+        <is>
+          <t>Finance</t>
+        </is>
+      </c>
+      <c r="E128" s="169" t="n">
+        <v>244</v>
+      </c>
+      <c r="F128" s="170" t="n">
+        <v>1.62</v>
+      </c>
+      <c r="G128" s="13" t="n">
+        <v>0.003</v>
+      </c>
+      <c r="J128" s="170" t="n"/>
+    </row>
+    <row r="129">
+      <c r="A129" s="154" t="n">
+        <v>122</v>
+      </c>
+      <c r="B129" s="154" t="inlineStr">
+        <is>
+          <t>General Insurance Corporation of India</t>
+        </is>
+      </c>
+      <c r="C129" s="154" t="inlineStr">
+        <is>
+          <t>INE481Y01014</t>
+        </is>
+      </c>
+      <c r="D129" s="154" t="inlineStr">
+        <is>
+          <t>Insurance</t>
+        </is>
+      </c>
+      <c r="E129" s="169" t="n">
+        <v>416</v>
+      </c>
+      <c r="F129" s="170" t="n">
+        <v>1.59</v>
+      </c>
+      <c r="G129" s="13" t="n">
+        <v>0.0029</v>
+      </c>
+      <c r="J129" s="170" t="n"/>
+    </row>
+    <row r="130">
+      <c r="A130" s="154" t="n">
+        <v>123</v>
+      </c>
+      <c r="B130" s="154" t="inlineStr">
+        <is>
+          <t>NLC India Limited</t>
+        </is>
+      </c>
+      <c r="C130" s="154" t="inlineStr">
+        <is>
+          <t>INE589A01014</t>
+        </is>
+      </c>
+      <c r="D130" s="154" t="inlineStr">
+        <is>
+          <t>Power</t>
+        </is>
+      </c>
+      <c r="E130" s="169" t="n">
+        <v>439</v>
+      </c>
+      <c r="F130" s="170" t="n">
+        <v>1.53</v>
+      </c>
+      <c r="G130" s="13" t="n">
+        <v>0.0028</v>
+      </c>
+      <c r="J130" s="170" t="n"/>
+    </row>
+    <row r="131">
+      <c r="A131" s="154" t="n">
+        <v>124</v>
+      </c>
+      <c r="B131" s="154" t="inlineStr">
+        <is>
+          <t>Billionbrains Garage Ventures Limited</t>
+        </is>
+      </c>
+      <c r="C131" s="154" t="inlineStr">
+        <is>
+          <t>INE0HOQ01053</t>
+        </is>
+      </c>
+      <c r="D131" s="154" t="inlineStr">
+        <is>
+          <t>Capital Markets</t>
+        </is>
+      </c>
+      <c r="E131" s="169" t="n">
+        <v>822</v>
+      </c>
+      <c r="F131" s="170" t="n">
+        <v>1.52</v>
+      </c>
+      <c r="G131" s="13" t="n">
+        <v>0.0028</v>
+      </c>
+      <c r="J131" s="170" t="n"/>
+    </row>
+    <row r="132">
+      <c r="A132" s="154" t="n">
+        <v>125</v>
+      </c>
+      <c r="B132" s="154" t="inlineStr">
+        <is>
+          <t>Bharti Hexacom Limited</t>
+        </is>
+      </c>
+      <c r="C132" s="154" t="inlineStr">
+        <is>
+          <t>INE343G01021</t>
+        </is>
+      </c>
+      <c r="D132" s="154" t="inlineStr">
+        <is>
+          <t>Telecom - Services</t>
+        </is>
+      </c>
+      <c r="E132" s="169" t="n">
+        <v>101</v>
+      </c>
+      <c r="F132" s="170" t="n">
+        <v>1.51</v>
+      </c>
+      <c r="G132" s="13" t="n">
+        <v>0.0028</v>
+      </c>
+      <c r="J132" s="170" t="n"/>
+    </row>
+    <row r="133">
+      <c r="A133" s="154" t="n">
+        <v>126</v>
+      </c>
+      <c r="B133" s="154" t="inlineStr">
+        <is>
+          <t>Bharat Dynamics Limited</t>
+        </is>
+      </c>
+      <c r="C133" s="154" t="inlineStr">
+        <is>
+          <t>INE171Z01026</t>
+        </is>
+      </c>
+      <c r="D133" s="154" t="inlineStr">
+        <is>
+          <t>Aerospace &amp; Defense</t>
+        </is>
+      </c>
+      <c r="E133" s="169" t="n">
+        <v>124</v>
+      </c>
+      <c r="F133" s="170" t="n">
+        <v>1.49</v>
+      </c>
+      <c r="G133" s="13" t="n">
+        <v>0.0028</v>
+      </c>
+      <c r="J133" s="170" t="n"/>
+    </row>
+    <row r="134">
+      <c r="A134" s="154" t="n">
+        <v>127</v>
+      </c>
+      <c r="B134" s="154" t="inlineStr">
+        <is>
+          <t>K.P.R. Mill Limited</t>
+        </is>
+      </c>
+      <c r="C134" s="154" t="inlineStr">
+        <is>
+          <t>INE930H01031</t>
+        </is>
+      </c>
+      <c r="D134" s="154" t="inlineStr">
+        <is>
+          <t>Textiles &amp; Apparels</t>
+        </is>
+      </c>
+      <c r="E134" s="169" t="n">
+        <v>150</v>
+      </c>
+      <c r="F134" s="170" t="n">
+        <v>1.45</v>
+      </c>
+      <c r="G134" s="13" t="n">
+        <v>0.0027</v>
+      </c>
+      <c r="J134" s="170" t="n"/>
+    </row>
+    <row r="135">
+      <c r="A135" s="154" t="n">
+        <v>128</v>
+      </c>
+      <c r="B135" s="154" t="inlineStr">
+        <is>
+          <t>AWL Agri Business Limited</t>
+        </is>
+      </c>
+      <c r="C135" s="154" t="inlineStr">
+        <is>
+          <t>INE699H01024</t>
+        </is>
+      </c>
+      <c r="D135" s="154" t="inlineStr">
+        <is>
+          <t>Agricultural Food &amp; other Products</t>
+        </is>
+      </c>
+      <c r="E135" s="169" t="n">
+        <v>749</v>
+      </c>
+      <c r="F135" s="170" t="n">
+        <v>1.44</v>
+      </c>
+      <c r="G135" s="13" t="n">
+        <v>0.0027</v>
+      </c>
+      <c r="J135" s="170" t="n"/>
+    </row>
+    <row r="136">
+      <c r="A136" s="154" t="n">
+        <v>129</v>
+      </c>
+      <c r="B136" s="154" t="inlineStr">
+        <is>
+          <t>Indian Renewable Energy Development Agency Limited</t>
+        </is>
+      </c>
+      <c r="C136" s="154" t="inlineStr">
+        <is>
+          <t>INE202E01016</t>
+        </is>
+      </c>
+      <c r="D136" s="154" t="inlineStr">
+        <is>
+          <t>Finance</t>
+        </is>
+      </c>
+      <c r="E136" s="169" t="n">
+        <v>1070</v>
+      </c>
+      <c r="F136" s="170" t="n">
+        <v>1.43</v>
+      </c>
+      <c r="G136" s="13" t="n">
+        <v>0.0026</v>
+      </c>
+      <c r="J136" s="170" t="n"/>
+    </row>
+    <row r="137">
+      <c r="A137" s="154" t="n">
+        <v>130</v>
+      </c>
+      <c r="B137" s="154" t="inlineStr">
+        <is>
+          <t>Housing &amp; Urban Development Corporation Limited</t>
+        </is>
+      </c>
+      <c r="C137" s="154" t="inlineStr">
+        <is>
+          <t>INE031A01017</t>
+        </is>
+      </c>
+      <c r="D137" s="154" t="inlineStr">
+        <is>
+          <t>Finance</t>
+        </is>
+      </c>
+      <c r="E137" s="169" t="n">
+        <v>675</v>
+      </c>
+      <c r="F137" s="170" t="n">
+        <v>1.37</v>
+      </c>
+      <c r="G137" s="13" t="n">
+        <v>0.0025</v>
+      </c>
+      <c r="J137" s="170" t="n"/>
+    </row>
+    <row r="138">
+      <c r="A138" s="154" t="n">
+        <v>131</v>
+      </c>
+      <c r="B138" s="154" t="inlineStr">
+        <is>
+          <t>Global Health Limited</t>
+        </is>
+      </c>
+      <c r="C138" s="154" t="inlineStr">
+        <is>
+          <t>INE474Q01031</t>
+        </is>
+      </c>
+      <c r="D138" s="154" t="inlineStr">
+        <is>
+          <t>Healthcare Services</t>
+        </is>
+      </c>
+      <c r="E138" s="169" t="n">
+        <v>114</v>
+      </c>
+      <c r="F138" s="170" t="n">
+        <v>1.36</v>
+      </c>
+      <c r="G138" s="13" t="n">
+        <v>0.0025</v>
+      </c>
+      <c r="J138" s="170" t="n"/>
+    </row>
+    <row r="139">
+      <c r="A139" s="154" t="n">
+        <v>132</v>
+      </c>
+      <c r="B139" s="154" t="inlineStr">
+        <is>
+          <t>3M India Limited</t>
+        </is>
+      </c>
+      <c r="C139" s="154" t="inlineStr">
+        <is>
+          <t>INE470A01017</t>
+        </is>
+      </c>
+      <c r="D139" s="154" t="inlineStr">
+        <is>
+          <t>Diversified</t>
+        </is>
+      </c>
+      <c r="E139" s="169" t="n">
+        <v>4</v>
+      </c>
+      <c r="F139" s="170" t="n">
+        <v>1.31</v>
+      </c>
+      <c r="G139" s="13" t="n">
+        <v>0.0024</v>
+      </c>
+      <c r="J139" s="170" t="n"/>
+    </row>
+    <row r="140">
+      <c r="A140" s="154" t="n">
+        <v>133</v>
+      </c>
+      <c r="B140" s="154" t="inlineStr">
+        <is>
+          <t>CRISIL Limited</t>
+        </is>
+      </c>
+      <c r="C140" s="154" t="inlineStr">
+        <is>
+          <t>INE007A01025</t>
+        </is>
+      </c>
+      <c r="D140" s="154" t="inlineStr">
+        <is>
+          <t>Finance</t>
+        </is>
+      </c>
+      <c r="E140" s="169" t="n">
+        <v>33</v>
+      </c>
+      <c r="F140" s="170" t="n">
+        <v>1.3</v>
+      </c>
+      <c r="G140" s="13" t="n">
+        <v>0.0024</v>
+      </c>
+      <c r="J140" s="170" t="n"/>
+    </row>
+    <row r="141">
+      <c r="A141" s="154" t="n">
+        <v>134</v>
+      </c>
+      <c r="B141" s="154" t="inlineStr">
+        <is>
+          <t>NTPC Green Energy Limited</t>
+        </is>
+      </c>
+      <c r="C141" s="154" t="inlineStr">
+        <is>
+          <t>INE0ONG01011</t>
+        </is>
+      </c>
+      <c r="D141" s="154" t="inlineStr">
+        <is>
+          <t>Power</t>
+        </is>
+      </c>
+      <c r="E141" s="169" t="n">
+        <v>1250</v>
+      </c>
+      <c r="F141" s="170" t="n">
+        <v>1.29</v>
+      </c>
+      <c r="G141" s="13" t="n">
+        <v>0.0024</v>
+      </c>
+      <c r="J141" s="170" t="n"/>
+    </row>
+    <row r="142">
+      <c r="A142" s="154" t="n">
+        <v>135</v>
+      </c>
+      <c r="B142" s="154" t="inlineStr">
+        <is>
+          <t>Escorts Kubota Limited</t>
+        </is>
+      </c>
+      <c r="C142" s="154" t="inlineStr">
+        <is>
+          <t>INE042A01014</t>
+        </is>
+      </c>
+      <c r="D142" s="154" t="inlineStr">
+        <is>
+          <t>Agricultural Commercial &amp; Construction Vehicles</t>
+        </is>
+      </c>
+      <c r="E142" s="169" t="n">
+        <v>45</v>
+      </c>
+      <c r="F142" s="170" t="n">
+        <v>1.29</v>
+      </c>
+      <c r="G142" s="13" t="n">
+        <v>0.0024</v>
+      </c>
+      <c r="J142" s="170" t="n"/>
+    </row>
+    <row r="143">
+      <c r="A143" s="154" t="n">
+        <v>136</v>
+      </c>
+      <c r="B143" s="154" t="inlineStr">
+        <is>
+          <t>United Breweries Limited</t>
+        </is>
+      </c>
+      <c r="C143" s="154" t="inlineStr">
+        <is>
+          <t>INE686F01025</t>
+        </is>
+      </c>
+      <c r="D143" s="154" t="inlineStr">
+        <is>
+          <t>Beverages</t>
+        </is>
+      </c>
+      <c r="E143" s="169" t="n">
+        <v>97</v>
+      </c>
+      <c r="F143" s="170" t="n">
+        <v>1.28</v>
+      </c>
+      <c r="G143" s="13" t="n">
+        <v>0.0024</v>
+      </c>
+      <c r="J143" s="170" t="n"/>
+    </row>
+    <row r="144">
+      <c r="A144" s="154" t="n">
+        <v>137</v>
+      </c>
+      <c r="B144" s="154" t="inlineStr">
+        <is>
+          <t>Endurance Technologies Limited</t>
+        </is>
+      </c>
+      <c r="C144" s="154" t="inlineStr">
+        <is>
+          <t>INE913H01037</t>
+        </is>
+      </c>
+      <c r="D144" s="154" t="inlineStr">
+        <is>
+          <t>Auto Components</t>
+        </is>
+      </c>
+      <c r="E144" s="169" t="n">
+        <v>47</v>
+      </c>
+      <c r="F144" s="170" t="n">
+        <v>1.28</v>
+      </c>
+      <c r="G144" s="13" t="n">
+        <v>0.0024</v>
+      </c>
+      <c r="J144" s="170" t="n"/>
+    </row>
+    <row r="145">
+      <c r="A145" s="154" t="n">
+        <v>138</v>
+      </c>
+      <c r="B145" s="154" t="inlineStr">
+        <is>
+          <t>L&amp;T Technology Services Limited</t>
+        </is>
+      </c>
+      <c r="C145" s="154" t="inlineStr">
+        <is>
+          <t>INE010V01017</t>
+        </is>
+      </c>
+      <c r="D145" s="154" t="inlineStr">
+        <is>
+          <t>IT - Services</t>
+        </is>
+      </c>
+      <c r="E145" s="169" t="n">
+        <v>37</v>
+      </c>
+      <c r="F145" s="170" t="n">
+        <v>1.27</v>
+      </c>
+      <c r="G145" s="13" t="n">
+        <v>0.0023</v>
+      </c>
+      <c r="J145" s="170" t="n"/>
+    </row>
+    <row r="146">
+      <c r="A146" s="154" t="n">
+        <v>139</v>
+      </c>
+      <c r="B146" s="154" t="inlineStr">
+        <is>
+          <t>Bajaj Housing Finance Limited</t>
+        </is>
+      </c>
+      <c r="C146" s="154" t="inlineStr">
+        <is>
+          <t>INE377Y01014</t>
+        </is>
+      </c>
+      <c r="D146" s="154" t="inlineStr">
+        <is>
+          <t>Finance</t>
+        </is>
+      </c>
+      <c r="E146" s="169" t="n">
+        <v>1490</v>
+      </c>
+      <c r="F146" s="170" t="n">
+        <v>1.26</v>
+      </c>
+      <c r="G146" s="13" t="n">
+        <v>0.0023</v>
+      </c>
+      <c r="J146" s="170" t="n"/>
+    </row>
+    <row r="147">
+      <c r="A147" s="154" t="n">
+        <v>140</v>
+      </c>
+      <c r="B147" s="154" t="inlineStr">
+        <is>
+          <t>Godfrey Phillips India Limited</t>
+        </is>
+      </c>
+      <c r="C147" s="154" t="inlineStr">
+        <is>
+          <t>INE260B01028</t>
+        </is>
+      </c>
+      <c r="D147" s="154" t="inlineStr">
+        <is>
+          <t>Cigarettes &amp; Tobacco Products</t>
+        </is>
+      </c>
+      <c r="E147" s="169" t="n">
+        <v>55</v>
+      </c>
+      <c r="F147" s="170" t="n">
+        <v>1.26</v>
+      </c>
+      <c r="G147" s="13" t="n">
+        <v>0.0023</v>
+      </c>
+      <c r="J147" s="170" t="n"/>
+    </row>
+    <row r="148">
+      <c r="A148" s="154" t="n">
+        <v>141</v>
+      </c>
+      <c r="B148" s="154" t="inlineStr">
+        <is>
+          <t>GlaxoSmithKline Pharmaceuticals Limited</t>
+        </is>
+      </c>
+      <c r="C148" s="154" t="inlineStr">
+        <is>
+          <t>INE159A01016</t>
+        </is>
+      </c>
+      <c r="D148" s="154" t="inlineStr">
+        <is>
+          <t>Pharmaceuticals &amp; Biotechnology</t>
+        </is>
+      </c>
+      <c r="E148" s="169" t="n">
+        <v>56</v>
+      </c>
+      <c r="F148" s="170" t="n">
+        <v>1.24</v>
+      </c>
+      <c r="G148" s="13" t="n">
+        <v>0.0023</v>
+      </c>
+      <c r="J148" s="170" t="n"/>
+    </row>
+    <row r="149">
+      <c r="A149" s="154" t="n">
+        <v>142</v>
+      </c>
+      <c r="B149" s="154" t="inlineStr">
+        <is>
+          <t>Tata Investment Corporation Limited</t>
+        </is>
+      </c>
+      <c r="C149" s="154" t="inlineStr">
+        <is>
+          <t>INE672A01026</t>
+        </is>
+      </c>
+      <c r="D149" s="154" t="inlineStr">
+        <is>
+          <t>Finance</t>
+        </is>
+      </c>
+      <c r="E149" s="169" t="n">
+        <v>175</v>
+      </c>
+      <c r="F149" s="170" t="n">
+        <v>1.21</v>
+      </c>
+      <c r="G149" s="13" t="n">
+        <v>0.0022</v>
+      </c>
+      <c r="J149" s="170" t="n"/>
+    </row>
+    <row r="150">
+      <c r="A150" s="154" t="n">
+        <v>143</v>
+      </c>
+      <c r="B150" s="154" t="inlineStr">
+        <is>
+          <t>JSW Infrastructure Limited</t>
+        </is>
+      </c>
+      <c r="C150" s="154" t="inlineStr">
+        <is>
+          <t>INE880J01026</t>
+        </is>
+      </c>
+      <c r="D150" s="154" t="inlineStr">
+        <is>
+          <t>Transport Infrastructure</t>
+        </is>
+      </c>
+      <c r="E150" s="169" t="n">
+        <v>437</v>
+      </c>
+      <c r="F150" s="170" t="n">
+        <v>1.2</v>
+      </c>
+      <c r="G150" s="13" t="n">
+        <v>0.0022</v>
+      </c>
+      <c r="J150" s="170" t="n"/>
+    </row>
+    <row r="151">
+      <c r="A151" s="154" t="n">
+        <v>144</v>
+      </c>
+      <c r="B151" s="154" t="inlineStr">
+        <is>
+          <t>ACC Limited</t>
+        </is>
+      </c>
+      <c r="C151" s="154" t="inlineStr">
+        <is>
+          <t>INE012A01025</t>
+        </is>
+      </c>
+      <c r="D151" s="154" t="inlineStr">
+        <is>
+          <t>Cement &amp; Cement Products</t>
+        </is>
+      </c>
+      <c r="E151" s="169" t="n">
+        <v>81</v>
+      </c>
+      <c r="F151" s="170" t="n">
+        <v>1.13</v>
+      </c>
+      <c r="G151" s="13" t="n">
+        <v>0.0021</v>
+      </c>
+      <c r="J151" s="170" t="n"/>
+    </row>
+    <row r="152">
+      <c r="A152" s="154" t="n">
+        <v>145</v>
+      </c>
+      <c r="B152" s="154" t="inlineStr">
+        <is>
+          <t>Honeywell Automation India Limited</t>
+        </is>
+      </c>
+      <c r="C152" s="154" t="inlineStr">
+        <is>
+          <t>INE671A01010</t>
+        </is>
+      </c>
+      <c r="D152" s="154" t="inlineStr">
+        <is>
+          <t>Industrial Manufacturing</t>
+        </is>
+      </c>
+      <c r="E152" s="169" t="n">
+        <v>3</v>
+      </c>
+      <c r="F152" s="170" t="n">
+        <v>1.07</v>
+      </c>
+      <c r="G152" s="13" t="n">
+        <v>0.002</v>
+      </c>
+      <c r="J152" s="170" t="n"/>
+    </row>
+    <row r="153">
+      <c r="A153" s="154" t="n">
+        <v>146</v>
+      </c>
+      <c r="B153" s="154" t="inlineStr">
+        <is>
+          <t>Hexaware Technologies Limited</t>
+        </is>
+      </c>
+      <c r="C153" s="154" t="inlineStr">
+        <is>
+          <t>INE093A01041</t>
+        </is>
+      </c>
+      <c r="D153" s="154" t="inlineStr">
+        <is>
+          <t>IT - Software</t>
+        </is>
+      </c>
+      <c r="E153" s="169" t="n">
+        <v>200</v>
+      </c>
+      <c r="F153" s="170" t="n">
+        <v>1.02</v>
+      </c>
+      <c r="G153" s="13" t="n">
+        <v>0.0019</v>
+      </c>
+      <c r="J153" s="170" t="n"/>
+    </row>
+    <row r="154">
+      <c r="A154" s="154" t="n">
+        <v>147</v>
+      </c>
+      <c r="B154" s="154" t="inlineStr">
+        <is>
+          <t>SJVN Limited</t>
+        </is>
+      </c>
+      <c r="C154" s="154" t="inlineStr">
+        <is>
+          <t>INE002L01015</t>
+        </is>
+      </c>
+      <c r="D154" s="154" t="inlineStr">
+        <is>
+          <t>Power</t>
+        </is>
+      </c>
+      <c r="E154" s="169" t="n">
+        <v>962</v>
+      </c>
+      <c r="F154" s="170" t="n">
+        <v>0.72</v>
+      </c>
+      <c r="G154" s="13" t="n">
+        <v>0.0013</v>
+      </c>
+      <c r="J154" s="170" t="n"/>
+    </row>
+    <row r="155">
+      <c r="A155" s="154" t="n">
+        <v>148</v>
+      </c>
+      <c r="B155" s="154" t="inlineStr">
+        <is>
+          <t>Godrej Industries Limited</t>
+        </is>
+      </c>
+      <c r="C155" s="154" t="inlineStr">
+        <is>
+          <t>INE233A01035</t>
+        </is>
+      </c>
+      <c r="D155" s="154" t="inlineStr">
+        <is>
+          <t>Diversified</t>
+        </is>
+      </c>
+      <c r="E155" s="169" t="n">
+        <v>58</v>
+      </c>
+      <c r="F155" s="170" t="n">
+        <v>0.64</v>
+      </c>
+      <c r="G155" s="13" t="n">
+        <v>0.0012</v>
+      </c>
+      <c r="J155" s="170" t="n"/>
+    </row>
+    <row r="156">
+      <c r="A156" s="154" t="n">
+        <v>149</v>
+      </c>
+      <c r="B156" s="154" t="inlineStr">
+        <is>
+          <t>Anthem Biosciences Limited</t>
+        </is>
+      </c>
+      <c r="C156" s="154" t="inlineStr">
+        <is>
+          <t>INE0CZ201020</t>
+        </is>
+      </c>
+      <c r="D156" s="154" t="inlineStr">
+        <is>
+          <t>Pharmaceuticals &amp; Biotechnology</t>
+        </is>
+      </c>
+      <c r="E156" s="169" t="n">
+        <v>84</v>
+      </c>
+      <c r="F156" s="170" t="n">
+        <v>0.64</v>
+      </c>
+      <c r="G156" s="13" t="n">
+        <v>0.0012</v>
+      </c>
+      <c r="J156" s="170" t="n"/>
+    </row>
+    <row r="157">
+      <c r="A157" s="154" t="n">
+        <v>150</v>
+      </c>
+      <c r="B157" s="154" t="inlineStr">
+        <is>
+          <t>The New India Assurance Company Limited</t>
+        </is>
+      </c>
+      <c r="C157" s="154" t="inlineStr">
+        <is>
+          <t>INE470Y01017</t>
+        </is>
+      </c>
+      <c r="D157" s="154" t="inlineStr">
+        <is>
+          <t>Insurance</t>
+        </is>
+      </c>
+      <c r="E157" s="169" t="n">
+        <v>324</v>
+      </c>
+      <c r="F157" s="170" t="n">
+        <v>0.51</v>
+      </c>
+      <c r="G157" s="13" t="n">
+        <v>0.0009</v>
+      </c>
+      <c r="J157" s="170" t="n"/>
+    </row>
+    <row r="158">
+      <c r="A158" s="14" t="n"/>
+      <c r="B158" s="14" t="inlineStr">
+        <is>
+          <t>Total</t>
+        </is>
+      </c>
+      <c r="C158" s="14" t="n"/>
+      <c r="D158" s="14" t="n"/>
+      <c r="E158" s="14" t="n"/>
+      <c r="F158" s="171" t="n">
+        <v>541.55</v>
+      </c>
+      <c r="G158" s="16" t="n">
+        <v>0.9988</v>
+      </c>
+    </row>
+    <row r="160">
+      <c r="B160" s="10" t="inlineStr">
+        <is>
+          <t>MONEY MARKET INSTRUMENTS</t>
+        </is>
+      </c>
+    </row>
+    <row r="161">
+      <c r="A161" s="154" t="n">
+        <v>151</v>
+      </c>
+      <c r="B161" s="10" t="inlineStr">
+        <is>
+          <t>TREPS / Reverse Repo Investments</t>
+        </is>
+      </c>
+      <c r="F161" s="170" t="n">
+        <v>0.75</v>
+      </c>
+      <c r="G161" s="13" t="n">
+        <v>0.0014</v>
+      </c>
+      <c r="H161" s="17" t="n">
+        <v>46174</v>
+      </c>
+    </row>
+    <row r="162">
+      <c r="A162" s="14" t="n"/>
+      <c r="B162" s="14" t="inlineStr">
+        <is>
+          <t>Total</t>
+        </is>
+      </c>
+      <c r="C162" s="14" t="n"/>
+      <c r="D162" s="14" t="n"/>
+      <c r="E162" s="14" t="n"/>
+      <c r="F162" s="171" t="n">
+        <v>0.75</v>
+      </c>
+      <c r="G162" s="16" t="n">
+        <v>0.0014</v>
+      </c>
+    </row>
+    <row r="164">
+      <c r="B164" s="10" t="inlineStr">
+        <is>
+          <t>Cash &amp; Cash Equivalent</t>
+        </is>
+      </c>
+    </row>
+    <row r="165">
+      <c r="B165" s="154" t="inlineStr">
+        <is>
+          <t>Net Receivables/Payables</t>
+        </is>
+      </c>
+      <c r="E165" s="169" t="n"/>
+      <c r="F165" s="170" t="n">
+        <v>-0.06</v>
+      </c>
+      <c r="G165" s="13" t="n">
+        <v>-0.0002</v>
+      </c>
+      <c r="J165" s="170" t="n"/>
+    </row>
+    <row r="166">
+      <c r="A166" s="14" t="n"/>
+      <c r="B166" s="14" t="inlineStr">
+        <is>
+          <t>Total</t>
+        </is>
+      </c>
+      <c r="C166" s="14" t="n"/>
+      <c r="D166" s="14" t="n"/>
+      <c r="E166" s="14" t="n"/>
+      <c r="F166" s="171" t="n">
+        <v>-0.06</v>
+      </c>
+      <c r="G166" s="16" t="n">
+        <v>-0.0002</v>
+      </c>
+    </row>
+    <row r="168">
+      <c r="A168" s="153" t="n"/>
+      <c r="B168" s="153" t="inlineStr">
+        <is>
+          <t>GRAND TOTAL</t>
+        </is>
+      </c>
+      <c r="C168" s="153" t="n"/>
+      <c r="D168" s="153" t="n"/>
+      <c r="E168" s="153" t="n"/>
+      <c r="F168" s="172" t="n">
+        <v>542.24</v>
+      </c>
+      <c r="G168" s="19" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="169">
+      <c r="A169" s="154" t="inlineStr">
+        <is>
+          <t>Notes:</t>
+        </is>
+      </c>
+    </row>
+    <row r="170">
+      <c r="A170" s="21" t="n">
+        <v>1</v>
+      </c>
+      <c r="B170" s="21" t="inlineStr">
+        <is>
+          <t>Market value includes accrued interest</t>
+        </is>
+      </c>
+    </row>
+    <row r="172">
+      <c r="B172" s="10" t="inlineStr">
+        <is>
+          <t>Scheme Riskometer</t>
+        </is>
+      </c>
+    </row>
+    <row r="186">
+      <c r="B186" s="10" t="inlineStr">
+        <is>
+          <t>Benchmark Riskometer: Nifty Midcap 150 TRI</t>
+        </is>
+      </c>
+    </row>
+    <row r="199">
+      <c r="A199" s="43" t="inlineStr">
+        <is>
+          <t>Sr. No.</t>
+        </is>
+      </c>
+      <c r="B199" s="44" t="inlineStr">
+        <is>
+          <t>Particulars</t>
+        </is>
+      </c>
+      <c r="C199" s="45" t="n"/>
+      <c r="D199" s="45" t="n"/>
+      <c r="E199" s="46" t="n"/>
+    </row>
+    <row r="200">
+      <c r="A200" s="47" t="n">
+        <v>2</v>
+      </c>
+      <c r="B200" s="165" t="n"/>
+      <c r="C200" s="39" t="inlineStr">
+        <is>
+          <t>Portfolio Information</t>
+        </is>
+      </c>
+      <c r="E200" s="49" t="n"/>
+    </row>
+    <row r="201">
+      <c r="A201" s="47" t="n"/>
+      <c r="B201" s="165" t="inlineStr">
+        <is>
+          <t>Description (if any)</t>
+        </is>
+      </c>
+      <c r="C201" s="161" t="n"/>
+      <c r="E201" s="49" t="n"/>
+    </row>
+    <row r="202">
+      <c r="A202" s="47" t="n"/>
+      <c r="B202" s="165" t="inlineStr">
+        <is>
+          <t>Annualised Portfolio YTM*@@</t>
+        </is>
+      </c>
+      <c r="C202" s="162" t="inlineStr">
+        <is>
+          <t>N.A.</t>
+        </is>
+      </c>
+      <c r="E202" s="49" t="n"/>
+    </row>
+    <row r="203">
+      <c r="A203" s="47" t="n"/>
+      <c r="B203" s="165" t="inlineStr">
+        <is>
+          <t>Macaulay Duration@@</t>
+        </is>
+      </c>
+      <c r="C203" s="162" t="inlineStr">
+        <is>
+          <t>N.A.</t>
+        </is>
+      </c>
+      <c r="E203" s="49" t="n"/>
+    </row>
+    <row r="204">
+      <c r="A204" s="47" t="n"/>
+      <c r="B204" s="165" t="inlineStr">
+        <is>
+          <t>Residual Maturity@@</t>
+        </is>
+      </c>
+      <c r="C204" s="162" t="inlineStr">
+        <is>
+          <t>N.A.</t>
+        </is>
+      </c>
+      <c r="E204" s="49" t="n"/>
+    </row>
+    <row r="205">
+      <c r="A205" s="47" t="n"/>
+      <c r="B205" s="165" t="inlineStr">
+        <is>
+          <t>Modified Duration (in years)@@</t>
+        </is>
+      </c>
+      <c r="C205" s="162" t="inlineStr">
+        <is>
+          <t>N.A.</t>
+        </is>
+      </c>
+      <c r="E205" s="49" t="n"/>
+    </row>
+    <row r="206">
+      <c r="A206" s="47" t="n"/>
+      <c r="B206" s="20" t="inlineStr">
+        <is>
+          <t>* In case of semi-annual YTM, it will be annualised</t>
+        </is>
+      </c>
+      <c r="C206" s="20" t="n"/>
+      <c r="E206" s="49" t="n"/>
+    </row>
+    <row r="207">
+      <c r="A207" s="47" t="n">
+        <v>3</v>
+      </c>
+      <c r="B207" s="51" t="inlineStr">
+        <is>
+          <t>NAV AND Dividend</t>
+        </is>
+      </c>
+      <c r="C207" s="20" t="n"/>
+      <c r="E207" s="49" t="n"/>
+    </row>
+    <row r="208">
+      <c r="A208" s="47" t="n"/>
+      <c r="B208" s="173" t="inlineStr">
+        <is>
+          <t>Plan/Option Name</t>
+        </is>
+      </c>
+      <c r="C208" s="150" t="inlineStr">
+        <is>
+          <t>NAV per unit (Rs)</t>
+        </is>
+      </c>
+      <c r="D208" s="174" t="n"/>
+      <c r="E208" s="101" t="inlineStr">
+        <is>
+          <t>Aggregate distributions during the portfolio period  (Rs. per Unit)</t>
+        </is>
+      </c>
+    </row>
+    <row r="209" ht="37.5" customHeight="1">
+      <c r="A209" s="47" t="n"/>
+      <c r="B209" s="175" t="n"/>
+      <c r="C209" s="52" t="inlineStr">
+        <is>
+          <t>As on April 30, 2026</t>
+        </is>
+      </c>
+      <c r="D209" s="52" t="inlineStr">
+        <is>
+          <t>As on May 31, 2026</t>
+        </is>
+      </c>
+      <c r="E209" s="175" t="n"/>
+    </row>
+    <row r="210" ht="33" customHeight="1">
+      <c r="A210" s="53" t="n"/>
+      <c r="B210" s="54" t="inlineStr">
+        <is>
+          <t>Direct Plan-Growth Plan</t>
+        </is>
+      </c>
+      <c r="C210" s="77" t="inlineStr">
+        <is>
+          <t>22.0062</t>
+        </is>
+      </c>
+      <c r="D210" s="77" t="inlineStr">
+        <is>
+          <t>22.5813*</t>
+        </is>
+      </c>
+      <c r="E210" s="161" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+    </row>
+    <row r="211">
+      <c r="A211" s="53" t="n"/>
+      <c r="B211" s="54" t="inlineStr">
+        <is>
+          <t>Direct Plan-IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C211" s="85" t="n">
         <v>0</v>
       </c>
-      <c r="C1" s="59"/>
-[...16 lines deleted...]
-      <c r="C4" s="4" t="s">
+      <c r="D211" s="85" t="n">
+        <v>0</v>
+      </c>
+      <c r="E211" s="77" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+    </row>
+    <row r="212">
+      <c r="A212" s="53" t="n"/>
+      <c r="B212" s="54" t="inlineStr">
+        <is>
+          <t>Direct Plan-Daily IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C212" s="56" t="n">
+        <v>0</v>
+      </c>
+      <c r="D212" s="56" t="n">
+        <v>0</v>
+      </c>
+      <c r="E212" s="57" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="213">
+      <c r="A213" s="53" t="n"/>
+      <c r="B213" s="54" t="inlineStr">
+        <is>
+          <t>Direct Plan-Weekly IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C213" s="56" t="n">
+        <v>0</v>
+      </c>
+      <c r="D213" s="56" t="n">
+        <v>0</v>
+      </c>
+      <c r="E213" s="57" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="214">
+      <c r="A214" s="53" t="n"/>
+      <c r="B214" s="54" t="inlineStr">
+        <is>
+          <t>Direct Plan-Monthly IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C214" s="56" t="n">
+        <v>0</v>
+      </c>
+      <c r="D214" s="56" t="n">
+        <v>0</v>
+      </c>
+      <c r="E214" s="57" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="215">
+      <c r="A215" s="53" t="n"/>
+      <c r="B215" s="54" t="inlineStr">
+        <is>
+          <t>Direct Plan-Quarterly IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C215" s="56" t="n">
+        <v>0</v>
+      </c>
+      <c r="D215" s="56" t="n">
+        <v>0</v>
+      </c>
+      <c r="E215" s="57" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="216">
+      <c r="A216" s="53" t="n"/>
+      <c r="B216" s="58" t="n"/>
+      <c r="C216" s="59" t="n"/>
+      <c r="D216" s="59" t="n"/>
+      <c r="E216" s="39" t="n"/>
+    </row>
+    <row r="217">
+      <c r="A217" s="47" t="n"/>
+      <c r="B217" s="60" t="inlineStr">
+        <is>
+          <t>Regular Plan-Growth Plan</t>
+        </is>
+      </c>
+      <c r="C217" s="77" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="D217" s="77" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="E217" s="161" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+    </row>
+    <row r="218">
+      <c r="A218" s="47" t="n"/>
+      <c r="B218" s="60" t="inlineStr">
+        <is>
+          <t>Regular Plan-IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C218" s="77" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="D218" s="77" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="E218" s="77" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+    </row>
+    <row r="219">
+      <c r="A219" s="47" t="n"/>
+      <c r="B219" s="60" t="inlineStr">
+        <is>
+          <t>Regular Plan-Daily IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C219" s="61" t="n">
+        <v>0</v>
+      </c>
+      <c r="D219" s="61" t="n">
+        <v>0</v>
+      </c>
+      <c r="E219" s="62" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="220">
+      <c r="A220" s="47" t="n"/>
+      <c r="B220" s="60" t="inlineStr">
+        <is>
+          <t>Regular Plan-Weekly IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C220" s="61" t="n">
+        <v>0</v>
+      </c>
+      <c r="D220" s="61" t="n">
+        <v>0</v>
+      </c>
+      <c r="E220" s="62" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="221">
+      <c r="A221" s="47" t="n"/>
+      <c r="B221" s="60" t="inlineStr">
+        <is>
+          <t>Regular Plan-Monthly IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C221" s="61" t="n">
+        <v>0</v>
+      </c>
+      <c r="D221" s="61" t="n">
+        <v>0</v>
+      </c>
+      <c r="E221" s="62" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="222">
+      <c r="A222" s="47" t="n"/>
+      <c r="B222" s="60" t="inlineStr">
+        <is>
+          <t>Regular Plan-Quarterly IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C222" s="61" t="n">
+        <v>0</v>
+      </c>
+      <c r="D222" s="61" t="n">
+        <v>0</v>
+      </c>
+      <c r="E222" s="62" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="223">
+      <c r="A223" s="47" t="n"/>
+      <c r="B223" s="63" t="inlineStr">
+        <is>
+          <t>IDCW -  Income Distribution cum Capital Withdrawal.</t>
+        </is>
+      </c>
+      <c r="C223" s="64" t="n"/>
+      <c r="D223" s="64" t="n"/>
+      <c r="E223" s="49" t="n"/>
+    </row>
+    <row r="224">
+      <c r="A224" s="65" t="n"/>
+      <c r="B224" s="66" t="n"/>
+      <c r="C224" s="66" t="n"/>
+      <c r="D224" s="66" t="n"/>
+      <c r="E224" s="67" t="n"/>
+    </row>
+    <row r="225">
+      <c r="A225" s="47" t="n">
         <v>4</v>
       </c>
-      <c r="D4" s="4" t="s">
+      <c r="B225" s="68" t="inlineStr">
+        <is>
+          <t>Portfolio Turn Over Ratio ^^</t>
+        </is>
+      </c>
+      <c r="C225" s="60" t="n"/>
+      <c r="D225" s="66" t="n"/>
+      <c r="E225" s="69" t="n"/>
+    </row>
+    <row r="226">
+      <c r="A226" s="47" t="n"/>
+      <c r="B226" s="60" t="inlineStr">
+        <is>
+          <t xml:space="preserve"> - For Purchase</t>
+        </is>
+      </c>
+      <c r="C226" s="77" t="n">
+        <v>0.15</v>
+      </c>
+      <c r="D226" s="66" t="n"/>
+      <c r="E226" s="67" t="n"/>
+    </row>
+    <row r="227">
+      <c r="A227" s="47" t="n"/>
+      <c r="B227" s="60" t="inlineStr">
+        <is>
+          <t xml:space="preserve"> - For Sale</t>
+        </is>
+      </c>
+      <c r="C227" s="77" t="n">
+        <v>0.3</v>
+      </c>
+      <c r="D227" s="66" t="n"/>
+      <c r="E227" s="67" t="n"/>
+    </row>
+    <row r="228">
+      <c r="A228" s="47" t="n">
         <v>5</v>
       </c>
-      <c r="E4" s="4" t="s">
+      <c r="B228" s="70" t="inlineStr">
+        <is>
+          <t>Total investment in foreign securities/ADR/GDR (Rs. lakh)</t>
+        </is>
+      </c>
+      <c r="C228" s="71" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="D228" s="66" t="n"/>
+      <c r="E228" s="69" t="n"/>
+    </row>
+    <row r="229" ht="24" customHeight="1">
+      <c r="A229" s="47" t="n">
         <v>6</v>
       </c>
-      <c r="F4" s="4" t="s">
+      <c r="B229" s="72" t="inlineStr">
+        <is>
+          <t>Total of securities below investment grade and default provided for the of May 31, 2026 (Rs. lakh)</t>
+        </is>
+      </c>
+      <c r="C229" s="71" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="D229" s="73" t="n"/>
+      <c r="E229" s="69" t="n"/>
+    </row>
+    <row r="230">
+      <c r="A230" s="47" t="n">
         <v>7</v>
       </c>
-      <c r="G4" s="4" t="s">
+      <c r="B230" s="74" t="inlineStr">
+        <is>
+          <t>Total investment in illiquid shares/securities</t>
+        </is>
+      </c>
+      <c r="C230" s="75" t="n"/>
+      <c r="E230" s="69" t="n"/>
+    </row>
+    <row r="231">
+      <c r="A231" s="47" t="n"/>
+      <c r="B231" s="76" t="inlineStr">
+        <is>
+          <t>- Value (In Rs. Lakh)</t>
+        </is>
+      </c>
+      <c r="C231" s="77" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="E231" s="69" t="n"/>
+    </row>
+    <row r="232">
+      <c r="A232" s="47" t="n"/>
+      <c r="B232" s="78" t="inlineStr">
+        <is>
+          <t>- in percentage terms (%)</t>
+        </is>
+      </c>
+      <c r="C232" s="176" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="E232" s="69" t="n"/>
+    </row>
+    <row r="233">
+      <c r="A233" s="47" t="n"/>
+      <c r="B233" s="78" t="n"/>
+      <c r="C233" s="177" t="n"/>
+      <c r="E233" s="69" t="n"/>
+    </row>
+    <row r="234" ht="24" customHeight="1">
+      <c r="A234" s="47" t="n">
         <v>8</v>
       </c>
-      <c r="H4" s="4" t="s">
-[...3999 lines deleted...]
-        <v>367</v>
+      <c r="B234" s="74" t="inlineStr">
+        <is>
+          <t>Total outstanding exposure to derivatives at the end of  May 31, 2026</t>
+        </is>
+      </c>
+      <c r="C234" s="75" t="n"/>
+      <c r="D234" s="66" t="n"/>
+      <c r="E234" s="69" t="n"/>
+    </row>
+    <row r="235">
+      <c r="A235" s="47" t="n"/>
+      <c r="B235" s="76" t="inlineStr">
+        <is>
+          <t>- Value (In Rs. Lakh)</t>
+        </is>
+      </c>
+      <c r="C235" s="77" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="D235" s="66" t="n"/>
+      <c r="E235" s="69" t="n"/>
+    </row>
+    <row r="236">
+      <c r="A236" s="47" t="n"/>
+      <c r="B236" s="78" t="inlineStr">
+        <is>
+          <t>- in percentage term (%)</t>
+        </is>
+      </c>
+      <c r="C236" s="77" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="D236" s="66" t="n"/>
+      <c r="E236" s="69" t="n"/>
+    </row>
+    <row r="237">
+      <c r="A237" s="81" t="n"/>
+      <c r="B237" s="82" t="n"/>
+      <c r="C237" s="82" t="n"/>
+      <c r="D237" s="82" t="n"/>
+      <c r="E237" s="83" t="n"/>
+    </row>
+    <row r="239">
+      <c r="A239" s="10" t="inlineStr">
+        <is>
+          <t>*</t>
+        </is>
+      </c>
+      <c r="B239" s="154" t="inlineStr">
+        <is>
+          <t>Computed NAV</t>
+        </is>
+      </c>
+    </row>
+    <row r="240">
+      <c r="A240" s="10" t="inlineStr">
+        <is>
+          <t>**</t>
+        </is>
+      </c>
+      <c r="B240" s="154" t="inlineStr">
+        <is>
+          <t>NAV as on Maturity date</t>
+        </is>
+      </c>
+    </row>
+    <row r="241">
+      <c r="A241" s="10" t="inlineStr">
+        <is>
+          <t>N.A.</t>
+        </is>
+      </c>
+      <c r="B241" s="154" t="inlineStr">
+        <is>
+          <t xml:space="preserve"> Not Applicable.</t>
+        </is>
+      </c>
+    </row>
+    <row r="242">
+      <c r="A242" s="10" t="inlineStr">
+        <is>
+          <t>^^</t>
+        </is>
+      </c>
+      <c r="B242" s="154" t="inlineStr">
+        <is>
+          <t>Portfolio Turn Over Ratio is for Equity Schemes.</t>
+        </is>
+      </c>
+    </row>
+    <row r="243">
+      <c r="A243" s="10" t="inlineStr">
+        <is>
+          <t>@@</t>
+        </is>
+      </c>
+      <c r="B243" s="154" t="inlineStr">
+        <is>
+          <t>Residual, Modified Duration and Portfolio YTM (Annualised) is for Debt Schemes.</t>
+        </is>
+      </c>
+    </row>
+    <row r="244" ht="48" customHeight="1">
+      <c r="B244" s="84" t="inlineStr">
+        <is>
+          <t>Pursuant to payment of IDCW, the NAV of the IDCW Option(s) of aforesaid Scheme of the Fund would fall to the extent of payout and statutory levy, if any. For complete distribution history of the Schemes, please visit www.dspim.com</t>
+        </is>
       </c>
     </row>
   </sheetData>
-  <mergeCells count="1">
+  <mergeCells count="4">
+    <mergeCell ref="B208:B209"/>
+    <mergeCell ref="E208:E209"/>
     <mergeCell ref="B1:F1"/>
+    <mergeCell ref="C208:D208"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <drawing r:id="rId1"/>
+  <drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7453DB03-2F27-4C6C-9DE8-78CD8C7CC13D}">
-  <dimension ref="A1:C65"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+    <pageSetUpPr/>
+  </sheetPr>
+  <dimension ref="A1:A1"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
-[...4 lines deleted...]
-      <selection pane="bottomRight" activeCell="A4" sqref="A4"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="12" x14ac:dyDescent="0.3"/>
-[...581 lines deleted...]
-  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-[...22 lines deleted...]
-  <HyperlinksChanged>false</HyperlinksChanged>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
+  <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...1 lines deleted...]
-  <cp:lastModifiedBy></cp:lastModifiedBy>
+<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:creator>Rohit Pandey</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
-<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_Enabled">
+<Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties">
+  <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_Enabled" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_SetDate">
-    <vt:lpwstr>2026-05-09T06:43:22Z</vt:lpwstr>
+  <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_SetDate" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3">
+    <vt:lpwstr>2026-06-07T19:21:06Z</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_Method">
+  <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_Method" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4">
     <vt:lpwstr>Privileged</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_Name">
+  <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_Name" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5">
     <vt:lpwstr>Public</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_SiteId">
+  <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_SiteId" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6">
     <vt:lpwstr>1771ae17-e764-4e0f-a476-d4184d79a5d9</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_ActionId">
-    <vt:lpwstr>1b108eb8-1dea-4f2d-a25a-c8296dfaaf2f</vt:lpwstr>
+  <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_ActionId" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7">
+    <vt:lpwstr>4080c357-c9ae-431d-b36a-b5f7034283f4</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_ContentBits">
+  <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_ContentBits" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8">
     <vt:lpwstr>0</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_Tag">
+  <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_Tag" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9">
     <vt:lpwstr>10, 0, 1, 1</vt:lpwstr>
   </property>
 </Properties>
 </file>