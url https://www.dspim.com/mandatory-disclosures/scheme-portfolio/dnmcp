--- v3 (2026-06-24)
+++ v4 (2026-07-14)
@@ -1,223 +1,220 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" Id="rId4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <bookViews>
-    <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" tabRatio="878" firstSheet="0" autoFilterDateGrouping="1"/>
+    <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" tabRatio="958" firstSheet="2" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Nifty Midcap 150 ETF" sheetId="1" state="visible" r:id="rId1"/>
     <sheet name="Sheet1" sheetId="2" state="hidden" r:id="rId2"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="191029" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <numFmts count="8">
-[...1 lines deleted...]
-    <numFmt numFmtId="165" formatCode="0.0000"/>
+  <numFmts count="15">
+    <numFmt numFmtId="164" formatCode="#,##0.00_);\(#,##0.00\)%"/>
+    <numFmt numFmtId="165" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);"/>
     <numFmt numFmtId="166" formatCode="_(* #,##0_);_(* \(#,##0\);"/>
-    <numFmt numFmtId="167" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);"/>
-[...3 lines deleted...]
-    <numFmt numFmtId="171" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;??_);_(@_)"/>
+    <numFmt numFmtId="167" formatCode="0.0000"/>
+    <numFmt numFmtId="168" formatCode="0.0000000000000000%"/>
+    <numFmt numFmtId="169" formatCode="0.000000000000000%"/>
+    <numFmt numFmtId="170" formatCode="_ * #,##0.00_ ;_ * \-#,##0.00_ ;_ * &quot;-&quot;??_ ;_ @_ "/>
+    <numFmt numFmtId="171" formatCode="0.000"/>
+    <numFmt numFmtId="172" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;??_);_(@_)"/>
+    <numFmt numFmtId="173" formatCode="_(* #,##0.0000_);_(* \(#,##0.0000\);_(* &quot;-&quot;??_);_(@_)"/>
+    <numFmt numFmtId="174" formatCode="0.0000%"/>
+    <numFmt numFmtId="175" formatCode="_(* #,##0.000_);_(* \(#,##0.000\);_(* &quot;-&quot;??_);_(@_)"/>
+    <numFmt numFmtId="176" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;_);_(* @_)"/>
+    <numFmt numFmtId="177" formatCode="_(* #,##0.000_);_(* \(#,##0.000\);_(* &quot;-&quot;???_);_(@_)"/>
+    <numFmt numFmtId="178" formatCode="_(* #,##0.0000_);_(* \(#,##0.0000\);_(* &quot;-&quot;????_);_(@_)"/>
   </numFmts>
-  <fonts count="22">
+  <fonts count="21">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="10"/>
       <sz val="11"/>
       <u val="single"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Trebuchet MS"/>
       <family val="2"/>
-      <sz val="9"/>
+      <color theme="1"/>
+      <sz val="8"/>
+    </font>
+    <font>
+      <name val="Trebuchet MS"/>
+      <family val="2"/>
+      <b val="1"/>
+      <color theme="1"/>
+      <sz val="8"/>
+    </font>
+    <font>
+      <name val="Trebuchet MS"/>
+      <family val="2"/>
+      <color rgb="FF000000"/>
+      <sz val="8"/>
     </font>
     <font>
       <name val="Trebuchet MS"/>
       <family val="2"/>
       <b val="1"/>
       <color rgb="FF000000"/>
-      <sz val="9"/>
+      <sz val="8"/>
+      <u val="single"/>
     </font>
     <font>
       <name val="Trebuchet MS"/>
       <family val="2"/>
-      <color rgb="FF000000"/>
-      <sz val="9"/>
+      <b val="1"/>
+      <color rgb="FF333333"/>
+      <sz val="8"/>
+    </font>
+    <font>
+      <name val="Trebuchet MS"/>
+      <family val="2"/>
+      <b val="1"/>
+      <sz val="8"/>
+    </font>
+    <font>
+      <name val="Trebuchet MS"/>
+      <family val="2"/>
+      <sz val="8"/>
+    </font>
+    <font>
+      <name val="Trebuchet MS"/>
+      <family val="2"/>
+      <b val="1"/>
+      <color rgb="FFFF0000"/>
+      <sz val="8"/>
+    </font>
+    <font>
+      <name val="Trebuchet MS"/>
+      <family val="2"/>
+      <i val="1"/>
+      <sz val="8"/>
+    </font>
+    <font>
+      <name val="Trebuchet MS"/>
+      <family val="2"/>
+      <color rgb="FFFF0000"/>
+      <sz val="8"/>
+    </font>
+    <font>
+      <name val="Trebuchet MS"/>
+      <family val="2"/>
+      <b val="1"/>
+      <strike val="1"/>
+      <sz val="8"/>
     </font>
     <font>
       <name val="trebuchet MS"/>
       <family val="2"/>
       <b val="1"/>
       <color rgb="FFFFFFFF"/>
-      <sz val="9"/>
-[...18 lines deleted...]
-      <sz val="9"/>
+      <sz val="8"/>
     </font>
     <font>
       <name val="trebuchet MS"/>
       <family val="2"/>
       <b val="1"/>
       <color indexed="8"/>
-      <sz val="9"/>
+      <sz val="8"/>
+      <u val="single"/>
+    </font>
+    <font>
+      <name val="trebuchet MS"/>
+      <family val="2"/>
+      <color theme="10"/>
+      <sz val="8"/>
+      <u val="single"/>
+    </font>
+    <font>
+      <name val="trebuchet MS"/>
+      <family val="2"/>
+      <b val="1"/>
+      <color indexed="8"/>
+      <sz val="8"/>
     </font>
     <font>
       <name val="trebuchet MS"/>
       <family val="2"/>
       <b val="1"/>
       <color rgb="FF000000"/>
-      <sz val="9"/>
-      <u val="single"/>
+      <sz val="8"/>
     </font>
     <font>
       <name val="trebuchet MS"/>
       <family val="2"/>
-      <b val="1"/>
-[...1 lines deleted...]
-      <sz val="9"/>
+      <color indexed="8"/>
+      <sz val="8"/>
     </font>
     <font>
-      <name val="trebuchet MS"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <b val="1"/>
-[...56 lines deleted...]
-      <scheme val="minor"/>
+      <sz val="10"/>
     </font>
   </fonts>
   <fills count="6">
     <fill>
       <patternFill/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF000000"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFC0C0C0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFDBDBDB"/>
         <bgColor indexed="64"/>
@@ -386,528 +383,572 @@
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="8">
+  <cellStyleXfs count="10">
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="9" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="43" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-    <xf numFmtId="43" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="9" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="178">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
-[...2 lines deleted...]
-    <xf numFmtId="164" fontId="3" fillId="5" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="165" fontId="3" fillId="5" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="7" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="8" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="10" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="2" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="7" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="43" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="7" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="8" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="8" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="4" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="11" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="5" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="4" fontId="9" fillId="0" borderId="1" pivotButton="0" quotePrefix="1" xfId="0"/>
+    <xf numFmtId="39" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="10" fontId="9" fillId="0" borderId="1" pivotButton="0" quotePrefix="1" xfId="1"/>
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="12" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="11" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="2" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="13" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="10" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="43" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="3">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="10" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="15" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="165" fontId="4" fillId="3" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="10" fontId="4" fillId="3" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="166" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="165" fontId="14" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="10" fontId="14" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="169" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="170" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="2"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="2"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="2">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="171" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="10" fontId="4" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="10" fontId="4" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="10" fontId="3" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="10" fontId="4" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="10" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="10" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="3" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="5" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
-[...47 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="5" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="10" fontId="5" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="4"/>
+    <xf numFmtId="43" fontId="9" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="5"/>
+    <xf numFmtId="172" fontId="9" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="4"/>
+    <xf numFmtId="172" fontId="9" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="5"/>
+    <xf numFmtId="15" fontId="9" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="5"/>
+    <xf numFmtId="15" fontId="9" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="4"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="9" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="172" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="5">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="15" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="5">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="10" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="10" fontId="5" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="43" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="172" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="5">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="9" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="173" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="171" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="173" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="43" fontId="9" fillId="0" borderId="1" pivotButton="0" quotePrefix="1" xfId="3"/>
+    <xf numFmtId="43" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="43" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="3">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="43" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="3">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="9" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="10" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="10" fontId="7" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="9" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="10" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="9" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="10" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="2" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="4" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-[...24 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="43" fontId="13" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+    <xf numFmtId="10" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="43" fontId="8" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
-[...13 lines deleted...]
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-      <alignment horizontal="center"/>
-[...56 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="169" fontId="7" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
-[...35 lines deleted...]
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="43" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="10" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="1"/>
+    <xf numFmtId="174" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="1"/>
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="175" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="10" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="43" fontId="7" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
-[...11 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="10" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="172" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="5">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="172" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="9" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="4"/>
+    <xf numFmtId="43" fontId="9" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="4"/>
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="43" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="10" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="10" fontId="9" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="9"/>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="4" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="6"/>
+    <xf numFmtId="172" fontId="9" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="5"/>
+    <xf numFmtId="172" fontId="9" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="5">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="9" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="4"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="8">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="8">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="8">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="172" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="7">
+      <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="2" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="6"/>
+    <xf numFmtId="172" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="7">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="171" fontId="9" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="177" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="171" fontId="9" fillId="5" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="178" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="9" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="10" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="1">
+    <xf numFmtId="10" fontId="9" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
-[...65 lines deleted...]
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="9" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="2" fontId="9" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="4"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="10" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="10" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="9" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-[...22 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="12" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-[...35 lines deleted...]
-    </xf>
   </cellXfs>
-  <cellStyles count="8">
+  <cellStyles count="10">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Percent" xfId="1" builtinId="5"/>
     <cellStyle name="Hyperlink" xfId="2" builtinId="8"/>
     <cellStyle name="Comma" xfId="3" builtinId="3"/>
     <cellStyle name="Normal 3 2" xfId="4"/>
     <cellStyle name="Comma 4 2" xfId="5"/>
-    <cellStyle name="Normal 3 2 10" xfId="6"/>
+    <cellStyle name="Normal_Scheme data_" xfId="6"/>
     <cellStyle name="Comma 4 2 2 2" xfId="7"/>
+    <cellStyle name="Normal 3 2 10" xfId="8"/>
+    <cellStyle name="Percent 2 3" xfId="9"/>
   </cellStyles>
-  <dxfs count="16">
+  <dxfs count="36">
     <dxf>
-      <numFmt numFmtId="172" formatCode="#,##0.000"/>
+      <numFmt numFmtId="176" formatCode="#,##0.000"/>
     </dxf>
     <dxf>
-      <numFmt numFmtId="173" formatCode="#,##0.0000"/>
+      <numFmt numFmtId="177" formatCode="#,##0.0000"/>
     </dxf>
     <dxf>
       <numFmt numFmtId="4" formatCode="#,##0.00"/>
     </dxf>
     <dxf>
-      <numFmt numFmtId="174" formatCode="&quot;-&quot;"/>
+      <numFmt numFmtId="178" formatCode="&quot;-&quot;"/>
     </dxf>
     <dxf>
-      <numFmt numFmtId="172" formatCode="#,##0.000"/>
+      <numFmt numFmtId="176" formatCode="#,##0.000"/>
     </dxf>
     <dxf>
-      <numFmt numFmtId="173" formatCode="#,##0.0000"/>
+      <numFmt numFmtId="177" formatCode="#,##0.0000"/>
     </dxf>
     <dxf>
       <numFmt numFmtId="4" formatCode="#,##0.00"/>
     </dxf>
     <dxf>
-      <numFmt numFmtId="174" formatCode="&quot;-&quot;"/>
+      <numFmt numFmtId="178" formatCode="&quot;-&quot;"/>
     </dxf>
     <dxf>
-      <numFmt numFmtId="172" formatCode="#,##0.000"/>
+      <numFmt numFmtId="176" formatCode="#,##0.000"/>
     </dxf>
     <dxf>
-      <numFmt numFmtId="173" formatCode="#,##0.0000"/>
+      <numFmt numFmtId="177" formatCode="#,##0.0000"/>
     </dxf>
     <dxf>
       <numFmt numFmtId="4" formatCode="#,##0.00"/>
     </dxf>
     <dxf>
-      <numFmt numFmtId="174" formatCode="&quot;-&quot;"/>
+      <numFmt numFmtId="178" formatCode="&quot;-&quot;"/>
     </dxf>
     <dxf>
-      <numFmt numFmtId="172" formatCode="#,##0.000"/>
+      <numFmt numFmtId="176" formatCode="#,##0.000"/>
     </dxf>
     <dxf>
-      <numFmt numFmtId="173" formatCode="#,##0.0000"/>
+      <numFmt numFmtId="177" formatCode="#,##0.0000"/>
     </dxf>
     <dxf>
       <numFmt numFmtId="4" formatCode="#,##0.00"/>
     </dxf>
     <dxf>
-      <numFmt numFmtId="174" formatCode="&quot;-&quot;"/>
+      <numFmt numFmtId="178" formatCode="&quot;-&quot;"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="176" formatCode="#,##0.000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="177" formatCode="#,##0.0000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="4" formatCode="#,##0.00"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="178" formatCode="&quot;-&quot;"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="176" formatCode="#,##0.000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="177" formatCode="#,##0.0000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="4" formatCode="#,##0.00"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="178" formatCode="&quot;-&quot;"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="176" formatCode="#,##0.000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="177" formatCode="#,##0.0000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="4" formatCode="#,##0.00"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="178" formatCode="&quot;-&quot;"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="176" formatCode="#,##0.000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="177" formatCode="#,##0.0000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="4" formatCode="#,##0.00"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="178" formatCode="&quot;-&quot;"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="176" formatCode="#,##0.000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="177" formatCode="#,##0.0000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="4" formatCode="#,##0.00"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="178" formatCode="&quot;-&quot;"/>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00800000"/>
       <rgbColor rgb="00008000"/>
       <rgbColor rgb="00000080"/>
       <rgbColor rgb="00808000"/>
@@ -950,116 +991,116 @@
       <rgbColor rgb="00003366"/>
       <rgbColor rgb="00339966"/>
       <rgbColor rgb="00003300"/>
       <rgbColor rgb="00333300"/>
       <rgbColor rgb="00993300"/>
       <rgbColor rgb="00993366"/>
       <rgbColor rgb="00333399"/>
       <rgbColor rgb="00333333"/>
     </indexedColors>
   </colors>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId4" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image1.png" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image2.png" Id="rId2" /></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <wsDr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
   <twoCellAnchor editAs="oneCell">
     <from>
       <col>1</col>
       <colOff>0</colOff>
-      <row>173</row>
+      <row>176</row>
       <rowOff>0</rowOff>
     </from>
     <to>
       <col>1</col>
       <colOff>2374900</colOff>
-      <row>183</row>
-      <rowOff>3527</rowOff>
+      <row>186</row>
+      <rowOff>84045</rowOff>
     </to>
     <pic>
       <nvPicPr>
         <cNvPr id="2" name="Picture 1"/>
         <cNvPicPr>
           <a:picLocks/>
         </cNvPicPr>
       </nvPicPr>
       <blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </blipFill>
       <spPr>
         <a:xfrm>
-          <a:off x="457200" y="30086300"/>
+          <a:off x="457200" y="30429200"/>
           <a:ext cx="2374900" cy="1574800"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <avLst/>
         </a:prstGeom>
         <a:ln>
           <a:prstDash val="solid"/>
         </a:ln>
       </spPr>
     </pic>
     <clientData/>
   </twoCellAnchor>
   <twoCellAnchor editAs="oneCell">
     <from>
       <col>1</col>
       <colOff>0</colOff>
-      <row>187</row>
+      <row>190</row>
       <rowOff>0</rowOff>
     </from>
     <to>
       <col>1</col>
       <colOff>2374900</colOff>
-      <row>197</row>
-      <rowOff>3528</rowOff>
+      <row>200</row>
+      <rowOff>84044</rowOff>
     </to>
     <pic>
       <nvPicPr>
         <cNvPr id="3" name="Picture 2"/>
         <cNvPicPr>
           <a:picLocks/>
         </cNvPicPr>
       </nvPicPr>
       <blipFill>
         <a:blip r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </blipFill>
       <spPr>
         <a:xfrm>
-          <a:off x="457200" y="32499300"/>
+          <a:off x="457200" y="32842200"/>
           <a:ext cx="2374900" cy="1574800"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <avLst/>
         </a:prstGeom>
         <a:ln>
           <a:prstDash val="solid"/>
         </a:ln>
       </spPr>
     </pic>
     <clientData/>
   </twoCellAnchor>
 </wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
@@ -1301,5822 +1342,5792 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:L244"/>
+  <dimension ref="A1:L245"/>
   <sheetViews>
-    <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+    <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultColWidth="8.7265625" defaultRowHeight="12"/>
   <cols>
-    <col width="7.1796875" bestFit="1" customWidth="1" style="154" min="1" max="1"/>
-[...11 lines deleted...]
-    <col width="8.7265625" customWidth="1" style="154" min="13" max="16384"/>
+    <col width="6.54296875" bestFit="1" customWidth="1" style="117" min="1" max="1"/>
+    <col width="49.26953125" bestFit="1" customWidth="1" style="117" min="2" max="2"/>
+    <col width="12.54296875" bestFit="1" customWidth="1" style="117" min="3" max="3"/>
+    <col width="43.1796875" bestFit="1" customWidth="1" style="117" min="4" max="4"/>
+    <col width="8.54296875" bestFit="1" customWidth="1" style="117" min="5" max="5"/>
+    <col width="24.81640625" bestFit="1" customWidth="1" style="117" min="6" max="6"/>
+    <col width="14" bestFit="1" customWidth="1" style="117" min="7" max="7"/>
+    <col width="12.54296875" bestFit="1" customWidth="1" style="117" min="8" max="8"/>
+    <col width="14" bestFit="1" customWidth="1" style="117" min="9" max="9"/>
+    <col width="7.54296875" bestFit="1" customWidth="1" style="117" min="10" max="10"/>
+    <col width="42.54296875" bestFit="1" customWidth="1" style="117" min="11" max="11"/>
+    <col width="7.54296875" bestFit="1" customWidth="1" style="117" min="12" max="12"/>
+    <col width="8.7265625" customWidth="1" style="117" min="13" max="16384"/>
   </cols>
   <sheetData>
     <row r="1">
-      <c r="A1" s="153" t="n"/>
-      <c r="B1" s="153" t="inlineStr">
+      <c r="A1" s="116" t="n"/>
+      <c r="B1" s="116" t="inlineStr">
         <is>
           <t>DSP Nifty Midcap 150 ETF</t>
         </is>
       </c>
     </row>
     <row r="2">
-      <c r="B2" s="10" t="inlineStr">
-[...1 lines deleted...]
-          <t>Portfolio as on May 31, 2026</t>
+      <c r="B2" s="42" t="inlineStr">
+        <is>
+          <t>Portfolio as on June 30, 2026</t>
         </is>
       </c>
     </row>
     <row r="4">
-      <c r="A4" s="153" t="inlineStr">
+      <c r="A4" s="116" t="inlineStr">
         <is>
           <t>Sr. No.</t>
         </is>
       </c>
-      <c r="B4" s="153" t="inlineStr">
+      <c r="B4" s="116" t="inlineStr">
         <is>
           <t>Name of Instrument</t>
         </is>
       </c>
-      <c r="C4" s="153" t="inlineStr">
+      <c r="C4" s="116" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
-      <c r="D4" s="153" t="inlineStr">
+      <c r="D4" s="116" t="inlineStr">
         <is>
           <t>Rating/Industry</t>
         </is>
       </c>
-      <c r="E4" s="153" t="inlineStr">
+      <c r="E4" s="116" t="inlineStr">
         <is>
           <t>Quantity</t>
         </is>
       </c>
-      <c r="F4" s="153" t="inlineStr">
+      <c r="F4" s="116" t="inlineStr">
         <is>
           <t>Market value (Rs. In lakhs)</t>
         </is>
       </c>
-      <c r="G4" s="153" t="inlineStr">
+      <c r="G4" s="116" t="inlineStr">
         <is>
           <t>% to Net Assets</t>
         </is>
       </c>
-      <c r="H4" s="153" t="inlineStr">
+      <c r="H4" s="116" t="inlineStr">
         <is>
           <t>Maturity Date</t>
         </is>
       </c>
-      <c r="I4" s="153" t="inlineStr">
+      <c r="I4" s="116" t="inlineStr">
         <is>
           <t>Put/Call Option</t>
         </is>
       </c>
-      <c r="J4" s="153" t="inlineStr">
+      <c r="J4" s="116" t="inlineStr">
         <is>
           <t>YTM (%)</t>
         </is>
       </c>
     </row>
     <row r="6">
-      <c r="B6" s="10" t="inlineStr">
+      <c r="B6" s="42" t="inlineStr">
         <is>
           <t>EQUITY &amp; EQUITY RELATED</t>
         </is>
       </c>
     </row>
     <row r="7">
-      <c r="B7" s="10" t="inlineStr">
+      <c r="B7" s="42" t="inlineStr">
         <is>
           <t>Listed / awaiting listing on the stock exchanges</t>
         </is>
       </c>
     </row>
     <row r="8">
-      <c r="A8" s="154" t="n">
+      <c r="A8" s="117" t="n">
         <v>1</v>
       </c>
-      <c r="B8" s="154" t="inlineStr">
+      <c r="B8" s="117" t="inlineStr">
         <is>
           <t>BSE Limited</t>
         </is>
       </c>
-      <c r="C8" s="154" t="inlineStr">
+      <c r="C8" s="117" t="inlineStr">
         <is>
           <t>INE118H01025</t>
         </is>
       </c>
-      <c r="D8" s="154" t="inlineStr">
+      <c r="D8" s="117" t="inlineStr">
         <is>
           <t>Capital Markets</t>
         </is>
       </c>
-      <c r="E8" s="169" t="n">
-[...9 lines deleted...]
-      <c r="K8" s="10" t="inlineStr">
+      <c r="E8" s="52" t="n">
+        <v>547</v>
+      </c>
+      <c r="F8" s="46" t="n">
+        <v>21.14</v>
+      </c>
+      <c r="G8" s="137" t="n">
+        <v>0.0386</v>
+      </c>
+      <c r="J8" s="46" t="n"/>
+      <c r="K8" s="42" t="inlineStr">
         <is>
           <t>Sector/Rating</t>
         </is>
       </c>
-      <c r="L8" s="10" t="inlineStr">
+      <c r="L8" s="42" t="inlineStr">
         <is>
           <t>Percent</t>
         </is>
       </c>
     </row>
     <row r="9">
-      <c r="A9" s="154" t="n">
+      <c r="A9" s="117" t="n">
         <v>2</v>
       </c>
-      <c r="B9" s="154" t="inlineStr">
+      <c r="B9" s="117" t="inlineStr">
+        <is>
+          <t>The Federal Bank Limited</t>
+        </is>
+      </c>
+      <c r="C9" s="117" t="inlineStr">
+        <is>
+          <t>INE171A01029</t>
+        </is>
+      </c>
+      <c r="D9" s="117" t="inlineStr">
+        <is>
+          <t>Banks</t>
+        </is>
+      </c>
+      <c r="E9" s="52" t="n">
+        <v>3297</v>
+      </c>
+      <c r="F9" s="46" t="n">
+        <v>10.88</v>
+      </c>
+      <c r="G9" s="137" t="n">
+        <v>0.0199</v>
+      </c>
+      <c r="J9" s="46" t="n"/>
+      <c r="K9" s="117" t="inlineStr">
+        <is>
+          <t>Banks</t>
+        </is>
+      </c>
+      <c r="L9" s="137" t="n">
+        <v>0.0882</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" s="117" t="n">
+        <v>3</v>
+      </c>
+      <c r="B10" s="117" t="inlineStr">
         <is>
           <t>Multi Commodity Exchange of India Limited</t>
         </is>
       </c>
-      <c r="C9" s="154" t="inlineStr">
+      <c r="C10" s="117" t="inlineStr">
         <is>
           <t>INE745G01043</t>
         </is>
       </c>
-      <c r="D9" s="154" t="inlineStr">
+      <c r="D10" s="117" t="inlineStr">
         <is>
           <t>Capital Markets</t>
         </is>
       </c>
-      <c r="E9" s="169" t="n">
-[...5 lines deleted...]
-      <c r="G9" s="13" t="n">
+      <c r="E10" s="52" t="n">
+        <v>341</v>
+      </c>
+      <c r="F10" s="46" t="n">
+        <v>9.67</v>
+      </c>
+      <c r="G10" s="137" t="n">
+        <v>0.0177</v>
+      </c>
+      <c r="J10" s="46" t="n"/>
+      <c r="K10" s="117" t="inlineStr">
+        <is>
+          <t>Pharmaceuticals &amp; Biotechnology</t>
+        </is>
+      </c>
+      <c r="L10" s="137" t="n">
+        <v>0.0866</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" s="117" t="n">
+        <v>4</v>
+      </c>
+      <c r="B11" s="117" t="inlineStr">
+        <is>
+          <t>Suzlon Energy Limited</t>
+        </is>
+      </c>
+      <c r="C11" s="117" t="inlineStr">
+        <is>
+          <t>INE040H01021</t>
+        </is>
+      </c>
+      <c r="D11" s="117" t="inlineStr">
+        <is>
+          <t>Electrical Equipment</t>
+        </is>
+      </c>
+      <c r="E11" s="52" t="n">
+        <v>16269</v>
+      </c>
+      <c r="F11" s="46" t="n">
+        <v>9.58</v>
+      </c>
+      <c r="G11" s="137" t="n">
+        <v>0.0175</v>
+      </c>
+      <c r="J11" s="46" t="n"/>
+      <c r="K11" s="117" t="inlineStr">
+        <is>
+          <t>Capital Markets</t>
+        </is>
+      </c>
+      <c r="L11" s="137" t="n">
+        <v>0.0795</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" s="117" t="n">
+        <v>5</v>
+      </c>
+      <c r="B12" s="117" t="inlineStr">
+        <is>
+          <t>Hero MotoCorp Limited</t>
+        </is>
+      </c>
+      <c r="C12" s="117" t="inlineStr">
+        <is>
+          <t>INE158A01026</t>
+        </is>
+      </c>
+      <c r="D12" s="117" t="inlineStr">
+        <is>
+          <t>Automobiles</t>
+        </is>
+      </c>
+      <c r="E12" s="52" t="n">
+        <v>174</v>
+      </c>
+      <c r="F12" s="46" t="n">
+        <v>8.34</v>
+      </c>
+      <c r="G12" s="137" t="n">
+        <v>0.0152</v>
+      </c>
+      <c r="J12" s="46" t="n"/>
+      <c r="K12" s="117" t="inlineStr">
+        <is>
+          <t>Electrical Equipment</t>
+        </is>
+      </c>
+      <c r="L12" s="137" t="n">
+        <v>0.0795</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" s="117" t="n">
+        <v>6</v>
+      </c>
+      <c r="B13" s="117" t="inlineStr">
+        <is>
+          <t>GE Vernova T&amp;D India Limited</t>
+        </is>
+      </c>
+      <c r="C13" s="117" t="inlineStr">
+        <is>
+          <t>INE200A01026</t>
+        </is>
+      </c>
+      <c r="D13" s="117" t="inlineStr">
+        <is>
+          <t>Electrical Equipment</t>
+        </is>
+      </c>
+      <c r="E13" s="52" t="n">
+        <v>166</v>
+      </c>
+      <c r="F13" s="46" t="n">
+        <v>8.210000000000001</v>
+      </c>
+      <c r="G13" s="137" t="n">
+        <v>0.015</v>
+      </c>
+      <c r="J13" s="46" t="n"/>
+      <c r="K13" s="117" t="inlineStr">
+        <is>
+          <t>Finance</t>
+        </is>
+      </c>
+      <c r="L13" s="137" t="n">
+        <v>0.0548</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" s="117" t="n">
+        <v>7</v>
+      </c>
+      <c r="B14" s="117" t="inlineStr">
+        <is>
+          <t>IndusInd Bank Limited</t>
+        </is>
+      </c>
+      <c r="C14" s="117" t="inlineStr">
+        <is>
+          <t>INE095A01012</t>
+        </is>
+      </c>
+      <c r="D14" s="117" t="inlineStr">
+        <is>
+          <t>Banks</t>
+        </is>
+      </c>
+      <c r="E14" s="52" t="n">
+        <v>881</v>
+      </c>
+      <c r="F14" s="46" t="n">
+        <v>8.140000000000001</v>
+      </c>
+      <c r="G14" s="137" t="n">
+        <v>0.0149</v>
+      </c>
+      <c r="J14" s="46" t="n"/>
+      <c r="K14" s="117" t="inlineStr">
+        <is>
+          <t>Auto Components</t>
+        </is>
+      </c>
+      <c r="L14" s="137" t="n">
+        <v>0.0521</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" s="117" t="n">
+        <v>8</v>
+      </c>
+      <c r="B15" s="117" t="inlineStr">
+        <is>
+          <t>Bharat Heavy Electricals Limited</t>
+        </is>
+      </c>
+      <c r="C15" s="117" t="inlineStr">
+        <is>
+          <t>INE257A01026</t>
+        </is>
+      </c>
+      <c r="D15" s="117" t="inlineStr">
+        <is>
+          <t>Electrical Equipment</t>
+        </is>
+      </c>
+      <c r="E15" s="52" t="n">
+        <v>1950</v>
+      </c>
+      <c r="F15" s="46" t="n">
+        <v>8.07</v>
+      </c>
+      <c r="G15" s="137" t="n">
+        <v>0.0147</v>
+      </c>
+      <c r="J15" s="46" t="n"/>
+      <c r="K15" s="117" t="inlineStr">
+        <is>
+          <t>Industrial Products</t>
+        </is>
+      </c>
+      <c r="L15" s="137" t="n">
+        <v>0.043</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" s="117" t="n">
+        <v>9</v>
+      </c>
+      <c r="B16" s="117" t="inlineStr">
+        <is>
+          <t>Laurus Labs Limited</t>
+        </is>
+      </c>
+      <c r="C16" s="117" t="inlineStr">
+        <is>
+          <t>INE947Q01028</t>
+        </is>
+      </c>
+      <c r="D16" s="117" t="inlineStr">
+        <is>
+          <t>Pharmaceuticals &amp; Biotechnology</t>
+        </is>
+      </c>
+      <c r="E16" s="52" t="n">
+        <v>520</v>
+      </c>
+      <c r="F16" s="46" t="n">
+        <v>7.89</v>
+      </c>
+      <c r="G16" s="137" t="n">
+        <v>0.0144</v>
+      </c>
+      <c r="J16" s="46" t="n"/>
+      <c r="K16" s="117" t="inlineStr">
+        <is>
+          <t>Consumer Durables</t>
+        </is>
+      </c>
+      <c r="L16" s="137" t="n">
+        <v>0.0424</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" s="117" t="n">
+        <v>10</v>
+      </c>
+      <c r="B17" s="117" t="inlineStr">
+        <is>
+          <t>Lupin Limited</t>
+        </is>
+      </c>
+      <c r="C17" s="117" t="inlineStr">
+        <is>
+          <t>INE326A01037</t>
+        </is>
+      </c>
+      <c r="D17" s="117" t="inlineStr">
+        <is>
+          <t>Pharmaceuticals &amp; Biotechnology</t>
+        </is>
+      </c>
+      <c r="E17" s="52" t="n">
+        <v>325</v>
+      </c>
+      <c r="F17" s="46" t="n">
+        <v>7.86</v>
+      </c>
+      <c r="G17" s="137" t="n">
+        <v>0.0144</v>
+      </c>
+      <c r="J17" s="46" t="n"/>
+      <c r="K17" s="117" t="inlineStr">
+        <is>
+          <t>IT - Software</t>
+        </is>
+      </c>
+      <c r="L17" s="137" t="n">
+        <v>0.0424</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" s="117" t="n">
+        <v>11</v>
+      </c>
+      <c r="B18" s="117" t="inlineStr">
+        <is>
+          <t>AU Small Finance Bank Limited</t>
+        </is>
+      </c>
+      <c r="C18" s="117" t="inlineStr">
+        <is>
+          <t>INE949L01017</t>
+        </is>
+      </c>
+      <c r="D18" s="117" t="inlineStr">
+        <is>
+          <t>Banks</t>
+        </is>
+      </c>
+      <c r="E18" s="52" t="n">
+        <v>757</v>
+      </c>
+      <c r="F18" s="46" t="n">
+        <v>7.85</v>
+      </c>
+      <c r="G18" s="137" t="n">
+        <v>0.0143</v>
+      </c>
+      <c r="J18" s="46" t="n"/>
+      <c r="K18" s="117" t="inlineStr">
+        <is>
+          <t>Retailing</t>
+        </is>
+      </c>
+      <c r="L18" s="137" t="n">
+        <v>0.04</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" s="117" t="n">
+        <v>12</v>
+      </c>
+      <c r="B19" s="117" t="inlineStr">
+        <is>
+          <t>Bharat Forge Limited</t>
+        </is>
+      </c>
+      <c r="C19" s="117" t="inlineStr">
+        <is>
+          <t>INE465A01025</t>
+        </is>
+      </c>
+      <c r="D19" s="117" t="inlineStr">
+        <is>
+          <t>Auto Components</t>
+        </is>
+      </c>
+      <c r="E19" s="52" t="n">
+        <v>357</v>
+      </c>
+      <c r="F19" s="46" t="n">
+        <v>7.65</v>
+      </c>
+      <c r="G19" s="137" t="n">
+        <v>0.014</v>
+      </c>
+      <c r="J19" s="46" t="n"/>
+      <c r="K19" s="117" t="inlineStr">
+        <is>
+          <t>Insurance</t>
+        </is>
+      </c>
+      <c r="L19" s="137" t="n">
+        <v>0.0345</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" s="117" t="n">
+        <v>13</v>
+      </c>
+      <c r="B20" s="117" t="inlineStr">
+        <is>
+          <t>PB Fintech Limited</t>
+        </is>
+      </c>
+      <c r="C20" s="117" t="inlineStr">
+        <is>
+          <t>INE417T01026</t>
+        </is>
+      </c>
+      <c r="D20" s="117" t="inlineStr">
+        <is>
+          <t>Financial Technology (Fintech)</t>
+        </is>
+      </c>
+      <c r="E20" s="52" t="n">
+        <v>463</v>
+      </c>
+      <c r="F20" s="46" t="n">
+        <v>7.54</v>
+      </c>
+      <c r="G20" s="137" t="n">
+        <v>0.0138</v>
+      </c>
+      <c r="J20" s="46" t="n"/>
+      <c r="K20" s="117" t="inlineStr">
+        <is>
+          <t>Telecom - Services</t>
+        </is>
+      </c>
+      <c r="L20" s="137" t="n">
+        <v>0.0304</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" s="117" t="n">
+        <v>14</v>
+      </c>
+      <c r="B21" s="117" t="inlineStr">
+        <is>
+          <t>Polycab India Limited</t>
+        </is>
+      </c>
+      <c r="C21" s="117" t="inlineStr">
+        <is>
+          <t>INE455K01017</t>
+        </is>
+      </c>
+      <c r="D21" s="117" t="inlineStr">
+        <is>
+          <t>Industrial Products</t>
+        </is>
+      </c>
+      <c r="E21" s="52" t="n">
+        <v>72</v>
+      </c>
+      <c r="F21" s="46" t="n">
+        <v>7.17</v>
+      </c>
+      <c r="G21" s="137" t="n">
+        <v>0.0131</v>
+      </c>
+      <c r="J21" s="46" t="n"/>
+      <c r="K21" s="117" t="inlineStr">
+        <is>
+          <t>Power</t>
+        </is>
+      </c>
+      <c r="L21" s="137" t="n">
+        <v>0.0292</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" s="117" t="n">
+        <v>15</v>
+      </c>
+      <c r="B22" s="117" t="inlineStr">
+        <is>
+          <t>IDFC First Bank Limited</t>
+        </is>
+      </c>
+      <c r="C22" s="117" t="inlineStr">
+        <is>
+          <t>INE092T01019</t>
+        </is>
+      </c>
+      <c r="D22" s="117" t="inlineStr">
+        <is>
+          <t>Banks</t>
+        </is>
+      </c>
+      <c r="E22" s="52" t="n">
+        <v>8875</v>
+      </c>
+      <c r="F22" s="46" t="n">
+        <v>7.05</v>
+      </c>
+      <c r="G22" s="137" t="n">
+        <v>0.0129</v>
+      </c>
+      <c r="J22" s="46" t="n"/>
+      <c r="K22" s="117" t="inlineStr">
+        <is>
+          <t>Realty</t>
+        </is>
+      </c>
+      <c r="L22" s="137" t="n">
+        <v>0.0267</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" s="117" t="n">
+        <v>16</v>
+      </c>
+      <c r="B23" s="117" t="inlineStr">
+        <is>
+          <t>Indus Towers Limited</t>
+        </is>
+      </c>
+      <c r="C23" s="117" t="inlineStr">
+        <is>
+          <t>INE121J01017</t>
+        </is>
+      </c>
+      <c r="D23" s="117" t="inlineStr">
+        <is>
+          <t>Telecom - Services</t>
+        </is>
+      </c>
+      <c r="E23" s="52" t="n">
+        <v>1723</v>
+      </c>
+      <c r="F23" s="46" t="n">
+        <v>6.75</v>
+      </c>
+      <c r="G23" s="137" t="n">
+        <v>0.0123</v>
+      </c>
+      <c r="J23" s="46" t="n"/>
+      <c r="K23" s="117" t="inlineStr">
+        <is>
+          <t>Financial Technology (Fintech)</t>
+        </is>
+      </c>
+      <c r="L23" s="137" t="n">
+        <v>0.0255</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" s="117" t="n">
+        <v>17</v>
+      </c>
+      <c r="B24" s="117" t="inlineStr">
+        <is>
+          <t>Fortis Healthcare Limited</t>
+        </is>
+      </c>
+      <c r="C24" s="117" t="inlineStr">
+        <is>
+          <t>INE061F01013</t>
+        </is>
+      </c>
+      <c r="D24" s="117" t="inlineStr">
+        <is>
+          <t>Healthcare Services</t>
+        </is>
+      </c>
+      <c r="E24" s="52" t="n">
+        <v>697</v>
+      </c>
+      <c r="F24" s="46" t="n">
+        <v>6.67</v>
+      </c>
+      <c r="G24" s="137" t="n">
+        <v>0.0122</v>
+      </c>
+      <c r="J24" s="46" t="n"/>
+      <c r="K24" s="117" t="inlineStr">
+        <is>
+          <t>Fertilizers &amp; Agrochemicals</t>
+        </is>
+      </c>
+      <c r="L24" s="137" t="n">
         <v>0.0187</v>
       </c>
-      <c r="J9" s="170" t="n"/>
-      <c r="K9" s="154" t="inlineStr">
+    </row>
+    <row r="25">
+      <c r="A25" s="117" t="n">
+        <v>18</v>
+      </c>
+      <c r="B25" s="117" t="inlineStr">
+        <is>
+          <t>Dixon Technologies (India) Limited</t>
+        </is>
+      </c>
+      <c r="C25" s="117" t="inlineStr">
+        <is>
+          <t>INE935N01020</t>
+        </is>
+      </c>
+      <c r="D25" s="117" t="inlineStr">
+        <is>
+          <t>Consumer Durables</t>
+        </is>
+      </c>
+      <c r="E25" s="52" t="n">
+        <v>55</v>
+      </c>
+      <c r="F25" s="46" t="n">
+        <v>6.56</v>
+      </c>
+      <c r="G25" s="137" t="n">
+        <v>0.012</v>
+      </c>
+      <c r="J25" s="46" t="n"/>
+      <c r="K25" s="117" t="inlineStr">
+        <is>
+          <t>Chemicals &amp; Petrochemicals</t>
+        </is>
+      </c>
+      <c r="L25" s="137" t="n">
+        <v>0.0175</v>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26" s="117" t="n">
+        <v>19</v>
+      </c>
+      <c r="B26" s="117" t="inlineStr">
+        <is>
+          <t>One 97 Communications Limited</t>
+        </is>
+      </c>
+      <c r="C26" s="117" t="inlineStr">
+        <is>
+          <t>INE982J01020</t>
+        </is>
+      </c>
+      <c r="D26" s="117" t="inlineStr">
+        <is>
+          <t>Financial Technology (Fintech)</t>
+        </is>
+      </c>
+      <c r="E26" s="52" t="n">
+        <v>563</v>
+      </c>
+      <c r="F26" s="46" t="n">
+        <v>6.43</v>
+      </c>
+      <c r="G26" s="137" t="n">
+        <v>0.0117</v>
+      </c>
+      <c r="J26" s="46" t="n"/>
+      <c r="K26" s="117" t="inlineStr">
+        <is>
+          <t>Agricultural Food &amp; other Products</t>
+        </is>
+      </c>
+      <c r="L26" s="137" t="n">
+        <v>0.0168</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" s="117" t="n">
+        <v>20</v>
+      </c>
+      <c r="B27" s="117" t="inlineStr">
+        <is>
+          <t>Persistent Systems Limited</t>
+        </is>
+      </c>
+      <c r="C27" s="117" t="inlineStr">
+        <is>
+          <t>INE262H01021</t>
+        </is>
+      </c>
+      <c r="D27" s="117" t="inlineStr">
+        <is>
+          <t>IT - Software</t>
+        </is>
+      </c>
+      <c r="E27" s="52" t="n">
+        <v>145</v>
+      </c>
+      <c r="F27" s="46" t="n">
+        <v>6.27</v>
+      </c>
+      <c r="G27" s="137" t="n">
+        <v>0.0115</v>
+      </c>
+      <c r="J27" s="46" t="n"/>
+      <c r="K27" s="117" t="inlineStr">
+        <is>
+          <t>Automobiles</t>
+        </is>
+      </c>
+      <c r="L27" s="137" t="n">
+        <v>0.0152</v>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28" s="117" t="n">
+        <v>21</v>
+      </c>
+      <c r="B28" s="117" t="inlineStr">
+        <is>
+          <t>Ashok Leyland Limited</t>
+        </is>
+      </c>
+      <c r="C28" s="117" t="inlineStr">
+        <is>
+          <t>INE208A01029</t>
+        </is>
+      </c>
+      <c r="D28" s="117" t="inlineStr">
+        <is>
+          <t>Agricultural, Commercial &amp; Construction Vehicles</t>
+        </is>
+      </c>
+      <c r="E28" s="52" t="n">
+        <v>3827</v>
+      </c>
+      <c r="F28" s="46" t="n">
+        <v>6.04</v>
+      </c>
+      <c r="G28" s="137" t="n">
+        <v>0.011</v>
+      </c>
+      <c r="J28" s="46" t="n"/>
+      <c r="K28" s="117" t="inlineStr">
+        <is>
+          <t>Healthcare Services</t>
+        </is>
+      </c>
+      <c r="L28" s="137" t="n">
+        <v>0.015</v>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29" s="117" t="n">
+        <v>22</v>
+      </c>
+      <c r="B29" s="117" t="inlineStr">
+        <is>
+          <t>Hitachi Energy India Limited</t>
+        </is>
+      </c>
+      <c r="C29" s="117" t="inlineStr">
+        <is>
+          <t>INE07Y701011</t>
+        </is>
+      </c>
+      <c r="D29" s="117" t="inlineStr">
+        <is>
+          <t>Electrical Equipment</t>
+        </is>
+      </c>
+      <c r="E29" s="52" t="n">
+        <v>17</v>
+      </c>
+      <c r="F29" s="46" t="n">
+        <v>5.94</v>
+      </c>
+      <c r="G29" s="137" t="n">
+        <v>0.0108</v>
+      </c>
+      <c r="J29" s="46" t="n"/>
+      <c r="K29" s="117" t="inlineStr">
+        <is>
+          <t>Agricultural, Commercial &amp; Construction Vehicles</t>
+        </is>
+      </c>
+      <c r="L29" s="137" t="n">
+        <v>0.0134</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30" s="117" t="n">
+        <v>23</v>
+      </c>
+      <c r="B30" s="117" t="inlineStr">
+        <is>
+          <t>Marico Limited</t>
+        </is>
+      </c>
+      <c r="C30" s="117" t="inlineStr">
+        <is>
+          <t>INE196A01026</t>
+        </is>
+      </c>
+      <c r="D30" s="117" t="inlineStr">
+        <is>
+          <t>Agricultural Food &amp; other Products</t>
+        </is>
+      </c>
+      <c r="E30" s="52" t="n">
+        <v>708</v>
+      </c>
+      <c r="F30" s="46" t="n">
+        <v>5.92</v>
+      </c>
+      <c r="G30" s="137" t="n">
+        <v>0.0108</v>
+      </c>
+      <c r="J30" s="46" t="n"/>
+      <c r="K30" s="117" t="inlineStr">
+        <is>
+          <t>Minerals &amp; Mining</t>
+        </is>
+      </c>
+      <c r="L30" s="137" t="n">
+        <v>0.013</v>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31" s="117" t="n">
+        <v>24</v>
+      </c>
+      <c r="B31" s="117" t="inlineStr">
+        <is>
+          <t>Aurobindo Pharma Limited</t>
+        </is>
+      </c>
+      <c r="C31" s="117" t="inlineStr">
+        <is>
+          <t>INE406A01037</t>
+        </is>
+      </c>
+      <c r="D31" s="117" t="inlineStr">
+        <is>
+          <t>Pharmaceuticals &amp; Biotechnology</t>
+        </is>
+      </c>
+      <c r="E31" s="52" t="n">
+        <v>370</v>
+      </c>
+      <c r="F31" s="46" t="n">
+        <v>5.84</v>
+      </c>
+      <c r="G31" s="137" t="n">
+        <v>0.0107</v>
+      </c>
+      <c r="J31" s="46" t="n"/>
+      <c r="K31" s="117" t="inlineStr">
+        <is>
+          <t>Leisure Services</t>
+        </is>
+      </c>
+      <c r="L31" s="137" t="n">
+        <v>0.0126</v>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32" s="117" t="n">
+        <v>25</v>
+      </c>
+      <c r="B32" s="117" t="inlineStr">
+        <is>
+          <t>FSN E-Commerce Ventures Limited</t>
+        </is>
+      </c>
+      <c r="C32" s="117" t="inlineStr">
+        <is>
+          <t>INE388Y01029</t>
+        </is>
+      </c>
+      <c r="D32" s="117" t="inlineStr">
+        <is>
+          <t>Retailing</t>
+        </is>
+      </c>
+      <c r="E32" s="52" t="n">
+        <v>1830</v>
+      </c>
+      <c r="F32" s="46" t="n">
+        <v>5.69</v>
+      </c>
+      <c r="G32" s="137" t="n">
+        <v>0.0104</v>
+      </c>
+      <c r="J32" s="46" t="n"/>
+      <c r="K32" s="117" t="inlineStr">
+        <is>
+          <t>Personal Products</t>
+        </is>
+      </c>
+      <c r="L32" s="137" t="n">
+        <v>0.0125</v>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33" s="117" t="n">
+        <v>26</v>
+      </c>
+      <c r="B33" s="117" t="inlineStr">
+        <is>
+          <t>Yes Bank Limited</t>
+        </is>
+      </c>
+      <c r="C33" s="117" t="inlineStr">
+        <is>
+          <t>INE528G01035</t>
+        </is>
+      </c>
+      <c r="D33" s="117" t="inlineStr">
         <is>
           <t>Banks</t>
         </is>
       </c>
-      <c r="L9" s="13" t="n">
-[...4 lines deleted...]
-      <c r="A10" s="154" t="n">
+      <c r="E33" s="52" t="n">
+        <v>23495</v>
+      </c>
+      <c r="F33" s="46" t="n">
+        <v>5.68</v>
+      </c>
+      <c r="G33" s="137" t="n">
+        <v>0.0104</v>
+      </c>
+      <c r="J33" s="46" t="n"/>
+      <c r="K33" s="117" t="inlineStr">
+        <is>
+          <t>Transport Infrastructure</t>
+        </is>
+      </c>
+      <c r="L33" s="137" t="n">
+        <v>0.0123</v>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34" s="117" t="n">
+        <v>27</v>
+      </c>
+      <c r="B34" s="117" t="inlineStr">
+        <is>
+          <t>ICICI Lombard General Insurance Company Limited</t>
+        </is>
+      </c>
+      <c r="C34" s="117" t="inlineStr">
+        <is>
+          <t>INE765G01017</t>
+        </is>
+      </c>
+      <c r="D34" s="117" t="inlineStr">
+        <is>
+          <t>Insurance</t>
+        </is>
+      </c>
+      <c r="E34" s="52" t="n">
+        <v>325</v>
+      </c>
+      <c r="F34" s="46" t="n">
+        <v>5.66</v>
+      </c>
+      <c r="G34" s="137" t="n">
+        <v>0.0103</v>
+      </c>
+      <c r="J34" s="46" t="n"/>
+      <c r="K34" s="117" t="inlineStr">
+        <is>
+          <t>Ferrous Metals</t>
+        </is>
+      </c>
+      <c r="L34" s="137" t="n">
+        <v>0.0114</v>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35" s="117" t="n">
+        <v>28</v>
+      </c>
+      <c r="B35" s="117" t="inlineStr">
+        <is>
+          <t>Max Financial Services Limited</t>
+        </is>
+      </c>
+      <c r="C35" s="117" t="inlineStr">
+        <is>
+          <t>INE180A01020</t>
+        </is>
+      </c>
+      <c r="D35" s="117" t="inlineStr">
+        <is>
+          <t>Insurance</t>
+        </is>
+      </c>
+      <c r="E35" s="52" t="n">
+        <v>355</v>
+      </c>
+      <c r="F35" s="46" t="n">
+        <v>5.62</v>
+      </c>
+      <c r="G35" s="137" t="n">
+        <v>0.0103</v>
+      </c>
+      <c r="J35" s="46" t="n"/>
+      <c r="K35" s="117" t="inlineStr">
+        <is>
+          <t>Cement &amp; Cement Products</t>
+        </is>
+      </c>
+      <c r="L35" s="137" t="n">
+        <v>0.0108</v>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36" s="117" t="n">
+        <v>29</v>
+      </c>
+      <c r="B36" s="117" t="inlineStr">
+        <is>
+          <t>Coforge Limited</t>
+        </is>
+      </c>
+      <c r="C36" s="117" t="inlineStr">
+        <is>
+          <t>INE591G01025</t>
+        </is>
+      </c>
+      <c r="D36" s="117" t="inlineStr">
+        <is>
+          <t>IT - Software</t>
+        </is>
+      </c>
+      <c r="E36" s="52" t="n">
+        <v>367</v>
+      </c>
+      <c r="F36" s="46" t="n">
+        <v>5.38</v>
+      </c>
+      <c r="G36" s="137" t="n">
+        <v>0.0098</v>
+      </c>
+      <c r="J36" s="46" t="n"/>
+      <c r="K36" s="117" t="inlineStr">
+        <is>
+          <t>Gas</t>
+        </is>
+      </c>
+      <c r="L36" s="137" t="n">
+        <v>0.0101</v>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37" s="117" t="n">
+        <v>30</v>
+      </c>
+      <c r="B37" s="117" t="inlineStr">
+        <is>
+          <t>GMR Airports Limited</t>
+        </is>
+      </c>
+      <c r="C37" s="117" t="inlineStr">
+        <is>
+          <t>INE776C01039</t>
+        </is>
+      </c>
+      <c r="D37" s="117" t="inlineStr">
+        <is>
+          <t>Transport Infrastructure</t>
+        </is>
+      </c>
+      <c r="E37" s="52" t="n">
+        <v>4761</v>
+      </c>
+      <c r="F37" s="46" t="n">
+        <v>5.34</v>
+      </c>
+      <c r="G37" s="137" t="n">
+        <v>0.0097</v>
+      </c>
+      <c r="J37" s="46" t="n"/>
+      <c r="K37" s="117" t="inlineStr">
+        <is>
+          <t>Beverages</t>
+        </is>
+      </c>
+      <c r="L37" s="137" t="n">
+        <v>0.01</v>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38" s="117" t="n">
+        <v>31</v>
+      </c>
+      <c r="B38" s="117" t="inlineStr">
+        <is>
+          <t>Vodafone Idea Limited</t>
+        </is>
+      </c>
+      <c r="C38" s="117" t="inlineStr">
+        <is>
+          <t>INE669E01016</t>
+        </is>
+      </c>
+      <c r="D38" s="117" t="inlineStr">
+        <is>
+          <t>Telecom - Services</t>
+        </is>
+      </c>
+      <c r="E38" s="52" t="n">
+        <v>36826</v>
+      </c>
+      <c r="F38" s="46" t="n">
+        <v>5.33</v>
+      </c>
+      <c r="G38" s="137" t="n">
+        <v>0.0097</v>
+      </c>
+      <c r="J38" s="46" t="n"/>
+      <c r="K38" s="117" t="inlineStr">
+        <is>
+          <t>Petroleum Products</t>
+        </is>
+      </c>
+      <c r="L38" s="137" t="n">
+        <v>0.009299999999999999</v>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39" s="117" t="n">
+        <v>32</v>
+      </c>
+      <c r="B39" s="117" t="inlineStr">
+        <is>
+          <t>SRF Limited</t>
+        </is>
+      </c>
+      <c r="C39" s="117" t="inlineStr">
+        <is>
+          <t>INE647A01010</t>
+        </is>
+      </c>
+      <c r="D39" s="117" t="inlineStr">
+        <is>
+          <t>Chemicals &amp; Petrochemicals</t>
+        </is>
+      </c>
+      <c r="E39" s="52" t="n">
+        <v>194</v>
+      </c>
+      <c r="F39" s="46" t="n">
+        <v>5.31</v>
+      </c>
+      <c r="G39" s="137" t="n">
+        <v>0.0097</v>
+      </c>
+      <c r="J39" s="46" t="n"/>
+      <c r="K39" s="117" t="inlineStr">
+        <is>
+          <t>Textiles &amp; Apparels</t>
+        </is>
+      </c>
+      <c r="L39" s="137" t="n">
+        <v>0.0092</v>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40" s="117" t="n">
+        <v>33</v>
+      </c>
+      <c r="B40" s="117" t="inlineStr">
+        <is>
+          <t>Hindustan Petroleum Corporation Limited</t>
+        </is>
+      </c>
+      <c r="C40" s="117" t="inlineStr">
+        <is>
+          <t>INE094A01015</t>
+        </is>
+      </c>
+      <c r="D40" s="117" t="inlineStr">
+        <is>
+          <t>Petroleum Products</t>
+        </is>
+      </c>
+      <c r="E40" s="52" t="n">
+        <v>1285</v>
+      </c>
+      <c r="F40" s="46" t="n">
+        <v>5.07</v>
+      </c>
+      <c r="G40" s="137" t="n">
+        <v>0.009299999999999999</v>
+      </c>
+      <c r="J40" s="46" t="n"/>
+      <c r="K40" s="117" t="inlineStr">
+        <is>
+          <t>Non - Ferrous Metals</t>
+        </is>
+      </c>
+      <c r="L40" s="137" t="n">
+        <v>0.0074</v>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41" s="117" t="n">
+        <v>34</v>
+      </c>
+      <c r="B41" s="117" t="inlineStr">
+        <is>
+          <t>Info Edge (India) Limited</t>
+        </is>
+      </c>
+      <c r="C41" s="117" t="inlineStr">
+        <is>
+          <t>INE663F01032</t>
+        </is>
+      </c>
+      <c r="D41" s="117" t="inlineStr">
+        <is>
+          <t>Retailing</t>
+        </is>
+      </c>
+      <c r="E41" s="52" t="n">
+        <v>512</v>
+      </c>
+      <c r="F41" s="46" t="n">
+        <v>5.01</v>
+      </c>
+      <c r="G41" s="137" t="n">
+        <v>0.0091</v>
+      </c>
+      <c r="J41" s="46" t="n"/>
+      <c r="K41" s="117" t="inlineStr">
+        <is>
+          <t>Oil</t>
+        </is>
+      </c>
+      <c r="L41" s="137" t="n">
+        <v>0.0056</v>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42" s="117" t="n">
+        <v>35</v>
+      </c>
+      <c r="B42" s="117" t="inlineStr">
+        <is>
+          <t>The Phoenix Mills Limited</t>
+        </is>
+      </c>
+      <c r="C42" s="117" t="inlineStr">
+        <is>
+          <t>INE211B01039</t>
+        </is>
+      </c>
+      <c r="D42" s="117" t="inlineStr">
+        <is>
+          <t>Realty</t>
+        </is>
+      </c>
+      <c r="E42" s="52" t="n">
+        <v>250</v>
+      </c>
+      <c r="F42" s="46" t="n">
+        <v>4.87</v>
+      </c>
+      <c r="G42" s="137" t="n">
+        <v>0.0089</v>
+      </c>
+      <c r="J42" s="46" t="n"/>
+      <c r="K42" s="117" t="inlineStr">
+        <is>
+          <t>Industrial Manufacturing</t>
+        </is>
+      </c>
+      <c r="L42" s="137" t="n">
+        <v>0.0053</v>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43" s="117" t="n">
+        <v>36</v>
+      </c>
+      <c r="B43" s="117" t="inlineStr">
+        <is>
+          <t>JSW Energy Limited</t>
+        </is>
+      </c>
+      <c r="C43" s="117" t="inlineStr">
+        <is>
+          <t>INE121E01018</t>
+        </is>
+      </c>
+      <c r="D43" s="117" t="inlineStr">
+        <is>
+          <t>Power</t>
+        </is>
+      </c>
+      <c r="E43" s="52" t="n">
+        <v>820</v>
+      </c>
+      <c r="F43" s="46" t="n">
+        <v>4.78</v>
+      </c>
+      <c r="G43" s="137" t="n">
+        <v>0.008699999999999999</v>
+      </c>
+      <c r="J43" s="46" t="n"/>
+      <c r="K43" s="117" t="inlineStr">
+        <is>
+          <t>Transport Services</t>
+        </is>
+      </c>
+      <c r="L43" s="137" t="n">
+        <v>0.004</v>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44" s="117" t="n">
+        <v>37</v>
+      </c>
+      <c r="B44" s="117" t="inlineStr">
+        <is>
+          <t>Swiggy Limited</t>
+        </is>
+      </c>
+      <c r="C44" s="117" t="inlineStr">
+        <is>
+          <t>INE00H001014</t>
+        </is>
+      </c>
+      <c r="D44" s="117" t="inlineStr">
+        <is>
+          <t>Retailing</t>
+        </is>
+      </c>
+      <c r="E44" s="52" t="n">
+        <v>1898</v>
+      </c>
+      <c r="F44" s="46" t="n">
+        <v>4.54</v>
+      </c>
+      <c r="G44" s="137" t="n">
+        <v>0.0083</v>
+      </c>
+      <c r="J44" s="46" t="n"/>
+      <c r="K44" s="117" t="inlineStr">
+        <is>
+          <t>Diversified</t>
+        </is>
+      </c>
+      <c r="L44" s="137" t="n">
+        <v>0.0036</v>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45" s="117" t="n">
+        <v>38</v>
+      </c>
+      <c r="B45" s="117" t="inlineStr">
+        <is>
+          <t>KEI Industries Limited</t>
+        </is>
+      </c>
+      <c r="C45" s="117" t="inlineStr">
+        <is>
+          <t>INE878B01027</t>
+        </is>
+      </c>
+      <c r="D45" s="117" t="inlineStr">
+        <is>
+          <t>Industrial Products</t>
+        </is>
+      </c>
+      <c r="E45" s="52" t="n">
+        <v>83</v>
+      </c>
+      <c r="F45" s="46" t="n">
+        <v>4.5</v>
+      </c>
+      <c r="G45" s="137" t="n">
+        <v>0.008200000000000001</v>
+      </c>
+      <c r="J45" s="46" t="n"/>
+      <c r="K45" s="117" t="inlineStr">
+        <is>
+          <t>Construction</t>
+        </is>
+      </c>
+      <c r="L45" s="137" t="n">
+        <v>0.0033</v>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46" s="117" t="n">
+        <v>39</v>
+      </c>
+      <c r="B46" s="117" t="inlineStr">
+        <is>
+          <t>Glenmark Pharmaceuticals Limited</t>
+        </is>
+      </c>
+      <c r="C46" s="117" t="inlineStr">
+        <is>
+          <t>INE935A01035</t>
+        </is>
+      </c>
+      <c r="D46" s="117" t="inlineStr">
+        <is>
+          <t>Pharmaceuticals &amp; Biotechnology</t>
+        </is>
+      </c>
+      <c r="E46" s="52" t="n">
+        <v>201</v>
+      </c>
+      <c r="F46" s="46" t="n">
+        <v>4.43</v>
+      </c>
+      <c r="G46" s="137" t="n">
+        <v>0.0081</v>
+      </c>
+      <c r="J46" s="46" t="n"/>
+      <c r="K46" s="117" t="inlineStr">
+        <is>
+          <t>Aerospace &amp; Defense</t>
+        </is>
+      </c>
+      <c r="L46" s="137" t="n">
+        <v>0.0031</v>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47" s="117" t="n">
+        <v>40</v>
+      </c>
+      <c r="B47" s="117" t="inlineStr">
+        <is>
+          <t>Vishal Mega Mart Limited</t>
+        </is>
+      </c>
+      <c r="C47" s="117" t="inlineStr">
+        <is>
+          <t>INE01EA01019</t>
+        </is>
+      </c>
+      <c r="D47" s="117" t="inlineStr">
+        <is>
+          <t>Retailing</t>
+        </is>
+      </c>
+      <c r="E47" s="52" t="n">
+        <v>3728</v>
+      </c>
+      <c r="F47" s="46" t="n">
+        <v>4.4</v>
+      </c>
+      <c r="G47" s="137" t="n">
+        <v>0.008</v>
+      </c>
+      <c r="J47" s="46" t="n"/>
+      <c r="K47" s="117" t="inlineStr">
+        <is>
+          <t>Cigarettes &amp; Tobacco Products</t>
+        </is>
+      </c>
+      <c r="L47" s="137" t="n">
+        <v>0.0022</v>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48" s="117" t="n">
+        <v>41</v>
+      </c>
+      <c r="B48" s="117" t="inlineStr">
+        <is>
+          <t>APL Apollo Tubes Limited</t>
+        </is>
+      </c>
+      <c r="C48" s="117" t="inlineStr">
+        <is>
+          <t>INE702C01027</t>
+        </is>
+      </c>
+      <c r="D48" s="117" t="inlineStr">
+        <is>
+          <t>Industrial Products</t>
+        </is>
+      </c>
+      <c r="E48" s="52" t="n">
+        <v>243</v>
+      </c>
+      <c r="F48" s="46" t="n">
+        <v>4.35</v>
+      </c>
+      <c r="G48" s="137" t="n">
+        <v>0.007900000000000001</v>
+      </c>
+      <c r="J48" s="46" t="n"/>
+      <c r="K48" s="117" t="inlineStr">
+        <is>
+          <t>IT - Services</t>
+        </is>
+      </c>
+      <c r="L48" s="137" t="n">
+        <v>0.0021</v>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49" s="117" t="n">
+        <v>42</v>
+      </c>
+      <c r="B49" s="117" t="inlineStr">
+        <is>
+          <t>Alkem Laboratories Limited</t>
+        </is>
+      </c>
+      <c r="C49" s="117" t="inlineStr">
+        <is>
+          <t>INE540L01014</t>
+        </is>
+      </c>
+      <c r="D49" s="117" t="inlineStr">
+        <is>
+          <t>Pharmaceuticals &amp; Biotechnology</t>
+        </is>
+      </c>
+      <c r="E49" s="52" t="n">
+        <v>78</v>
+      </c>
+      <c r="F49" s="46" t="n">
+        <v>4.34</v>
+      </c>
+      <c r="G49" s="137" t="n">
+        <v>0.007900000000000001</v>
+      </c>
+      <c r="J49" s="46" t="n"/>
+      <c r="K49" s="117" t="inlineStr">
+        <is>
+          <t>Cash &amp; Equivalent</t>
+        </is>
+      </c>
+      <c r="L49" s="137" t="n">
+        <v>0.0008</v>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50" s="117" t="n">
+        <v>43</v>
+      </c>
+      <c r="B50" s="117" t="inlineStr">
+        <is>
+          <t>Tube Investments of India Limited</t>
+        </is>
+      </c>
+      <c r="C50" s="117" t="inlineStr">
+        <is>
+          <t>INE974X01010</t>
+        </is>
+      </c>
+      <c r="D50" s="117" t="inlineStr">
+        <is>
+          <t>Auto Components</t>
+        </is>
+      </c>
+      <c r="E50" s="52" t="n">
+        <v>143</v>
+      </c>
+      <c r="F50" s="46" t="n">
+        <v>4.33</v>
+      </c>
+      <c r="G50" s="137" t="n">
+        <v>0.007900000000000001</v>
+      </c>
+      <c r="J50" s="46" t="n"/>
+    </row>
+    <row r="51">
+      <c r="A51" s="117" t="n">
+        <v>44</v>
+      </c>
+      <c r="B51" s="117" t="inlineStr">
+        <is>
+          <t>Aditya Birla Capital Limited</t>
+        </is>
+      </c>
+      <c r="C51" s="117" t="inlineStr">
+        <is>
+          <t>INE674K01013</t>
+        </is>
+      </c>
+      <c r="D51" s="117" t="inlineStr">
+        <is>
+          <t>Finance</t>
+        </is>
+      </c>
+      <c r="E51" s="52" t="n">
+        <v>1101</v>
+      </c>
+      <c r="F51" s="46" t="n">
+        <v>4.32</v>
+      </c>
+      <c r="G51" s="137" t="n">
+        <v>0.007900000000000001</v>
+      </c>
+      <c r="J51" s="46" t="n"/>
+    </row>
+    <row r="52">
+      <c r="A52" s="117" t="n">
+        <v>45</v>
+      </c>
+      <c r="B52" s="117" t="inlineStr">
+        <is>
+          <t>UPL Limited</t>
+        </is>
+      </c>
+      <c r="C52" s="117" t="inlineStr">
+        <is>
+          <t>INE628A01036</t>
+        </is>
+      </c>
+      <c r="D52" s="117" t="inlineStr">
+        <is>
+          <t>Fertilizers &amp; Agrochemicals</t>
+        </is>
+      </c>
+      <c r="E52" s="52" t="n">
+        <v>750</v>
+      </c>
+      <c r="F52" s="46" t="n">
+        <v>4.28</v>
+      </c>
+      <c r="G52" s="137" t="n">
+        <v>0.0078</v>
+      </c>
+      <c r="J52" s="46" t="n"/>
+    </row>
+    <row r="53">
+      <c r="A53" s="117" t="n">
+        <v>46</v>
+      </c>
+      <c r="B53" s="117" t="inlineStr">
+        <is>
+          <t>Sundaram Finance Limited</t>
+        </is>
+      </c>
+      <c r="C53" s="117" t="inlineStr">
+        <is>
+          <t>INE660A01013</t>
+        </is>
+      </c>
+      <c r="D53" s="117" t="inlineStr">
+        <is>
+          <t>Finance</t>
+        </is>
+      </c>
+      <c r="E53" s="52" t="n">
+        <v>92</v>
+      </c>
+      <c r="F53" s="46" t="n">
+        <v>4.15</v>
+      </c>
+      <c r="G53" s="137" t="n">
+        <v>0.0076</v>
+      </c>
+      <c r="J53" s="46" t="n"/>
+    </row>
+    <row r="54">
+      <c r="A54" s="117" t="n">
+        <v>47</v>
+      </c>
+      <c r="B54" s="117" t="inlineStr">
+        <is>
+          <t>Radico Khaitan Limited</t>
+        </is>
+      </c>
+      <c r="C54" s="117" t="inlineStr">
+        <is>
+          <t>INE944F01028</t>
+        </is>
+      </c>
+      <c r="D54" s="117" t="inlineStr">
+        <is>
+          <t>Beverages</t>
+        </is>
+      </c>
+      <c r="E54" s="52" t="n">
+        <v>105</v>
+      </c>
+      <c r="F54" s="46" t="n">
+        <v>4.14</v>
+      </c>
+      <c r="G54" s="137" t="n">
+        <v>0.0076</v>
+      </c>
+      <c r="J54" s="46" t="n"/>
+    </row>
+    <row r="55">
+      <c r="A55" s="117" t="n">
+        <v>48</v>
+      </c>
+      <c r="B55" s="117" t="inlineStr">
+        <is>
+          <t>NHPC Limited</t>
+        </is>
+      </c>
+      <c r="C55" s="117" t="inlineStr">
+        <is>
+          <t>INE848E01016</t>
+        </is>
+      </c>
+      <c r="D55" s="117" t="inlineStr">
+        <is>
+          <t>Power</t>
+        </is>
+      </c>
+      <c r="E55" s="52" t="n">
+        <v>5042</v>
+      </c>
+      <c r="F55" s="46" t="n">
+        <v>4.1</v>
+      </c>
+      <c r="G55" s="137" t="n">
+        <v>0.0075</v>
+      </c>
+      <c r="J55" s="46" t="n"/>
+    </row>
+    <row r="56">
+      <c r="A56" s="117" t="n">
+        <v>49</v>
+      </c>
+      <c r="B56" s="117" t="inlineStr">
+        <is>
+          <t>National Aluminium Company Limited</t>
+        </is>
+      </c>
+      <c r="C56" s="117" t="inlineStr">
+        <is>
+          <t>INE139A01034</t>
+        </is>
+      </c>
+      <c r="D56" s="117" t="inlineStr">
+        <is>
+          <t>Non - Ferrous Metals</t>
+        </is>
+      </c>
+      <c r="E56" s="52" t="n">
+        <v>1199</v>
+      </c>
+      <c r="F56" s="46" t="n">
+        <v>4.07</v>
+      </c>
+      <c r="G56" s="137" t="n">
+        <v>0.0074</v>
+      </c>
+      <c r="J56" s="46" t="n"/>
+    </row>
+    <row r="57">
+      <c r="A57" s="117" t="n">
+        <v>50</v>
+      </c>
+      <c r="B57" s="117" t="inlineStr">
+        <is>
+          <t>Biocon Limited</t>
+        </is>
+      </c>
+      <c r="C57" s="117" t="inlineStr">
+        <is>
+          <t>INE376G01013</t>
+        </is>
+      </c>
+      <c r="D57" s="117" t="inlineStr">
+        <is>
+          <t>Pharmaceuticals &amp; Biotechnology</t>
+        </is>
+      </c>
+      <c r="E57" s="52" t="n">
+        <v>954</v>
+      </c>
+      <c r="F57" s="46" t="n">
+        <v>3.99</v>
+      </c>
+      <c r="G57" s="137" t="n">
+        <v>0.0073</v>
+      </c>
+      <c r="J57" s="46" t="n"/>
+    </row>
+    <row r="58">
+      <c r="A58" s="117" t="n">
+        <v>51</v>
+      </c>
+      <c r="B58" s="117" t="inlineStr">
+        <is>
+          <t>NMDC Limited</t>
+        </is>
+      </c>
+      <c r="C58" s="117" t="inlineStr">
+        <is>
+          <t>INE584A01023</t>
+        </is>
+      </c>
+      <c r="D58" s="117" t="inlineStr">
+        <is>
+          <t>Minerals &amp; Mining</t>
+        </is>
+      </c>
+      <c r="E58" s="52" t="n">
+        <v>4623</v>
+      </c>
+      <c r="F58" s="46" t="n">
+        <v>3.94</v>
+      </c>
+      <c r="G58" s="137" t="n">
+        <v>0.0072</v>
+      </c>
+      <c r="J58" s="46" t="n"/>
+    </row>
+    <row r="59">
+      <c r="A59" s="117" t="n">
+        <v>52</v>
+      </c>
+      <c r="B59" s="117" t="inlineStr">
+        <is>
+          <t>Havells India Limited</t>
+        </is>
+      </c>
+      <c r="C59" s="117" t="inlineStr">
+        <is>
+          <t>INE176B01034</t>
+        </is>
+      </c>
+      <c r="D59" s="117" t="inlineStr">
+        <is>
+          <t>Consumer Durables</t>
+        </is>
+      </c>
+      <c r="E59" s="52" t="n">
+        <v>337</v>
+      </c>
+      <c r="F59" s="46" t="n">
+        <v>3.91</v>
+      </c>
+      <c r="G59" s="137" t="n">
+        <v>0.0071</v>
+      </c>
+      <c r="J59" s="46" t="n"/>
+    </row>
+    <row r="60">
+      <c r="A60" s="117" t="n">
+        <v>53</v>
+      </c>
+      <c r="B60" s="117" t="inlineStr">
+        <is>
+          <t>Voltas Limited</t>
+        </is>
+      </c>
+      <c r="C60" s="117" t="inlineStr">
+        <is>
+          <t>INE226A01021</t>
+        </is>
+      </c>
+      <c r="D60" s="117" t="inlineStr">
+        <is>
+          <t>Consumer Durables</t>
+        </is>
+      </c>
+      <c r="E60" s="52" t="n">
+        <v>305</v>
+      </c>
+      <c r="F60" s="46" t="n">
+        <v>3.9</v>
+      </c>
+      <c r="G60" s="137" t="n">
+        <v>0.0071</v>
+      </c>
+      <c r="J60" s="46" t="n"/>
+    </row>
+    <row r="61">
+      <c r="A61" s="117" t="n">
+        <v>54</v>
+      </c>
+      <c r="B61" s="117" t="inlineStr">
+        <is>
+          <t>Indian Bank</t>
+        </is>
+      </c>
+      <c r="C61" s="117" t="inlineStr">
+        <is>
+          <t>INE562A01011</t>
+        </is>
+      </c>
+      <c r="D61" s="117" t="inlineStr">
+        <is>
+          <t>Banks</t>
+        </is>
+      </c>
+      <c r="E61" s="52" t="n">
+        <v>473</v>
+      </c>
+      <c r="F61" s="46" t="n">
+        <v>3.86</v>
+      </c>
+      <c r="G61" s="137" t="n">
+        <v>0.0071</v>
+      </c>
+      <c r="J61" s="46" t="n"/>
+    </row>
+    <row r="62">
+      <c r="A62" s="117" t="n">
+        <v>55</v>
+      </c>
+      <c r="B62" s="117" t="inlineStr">
+        <is>
+          <t>Mankind Pharma Limited</t>
+        </is>
+      </c>
+      <c r="C62" s="117" t="inlineStr">
+        <is>
+          <t>INE634S01028</t>
+        </is>
+      </c>
+      <c r="D62" s="117" t="inlineStr">
+        <is>
+          <t>Pharmaceuticals &amp; Biotechnology</t>
+        </is>
+      </c>
+      <c r="E62" s="52" t="n">
+        <v>151</v>
+      </c>
+      <c r="F62" s="46" t="n">
+        <v>3.84</v>
+      </c>
+      <c r="G62" s="137" t="n">
+        <v>0.007</v>
+      </c>
+      <c r="J62" s="46" t="n"/>
+    </row>
+    <row r="63">
+      <c r="A63" s="117" t="n">
+        <v>56</v>
+      </c>
+      <c r="B63" s="117" t="inlineStr">
+        <is>
+          <t>MRF Limited</t>
+        </is>
+      </c>
+      <c r="C63" s="117" t="inlineStr">
+        <is>
+          <t>INE883A01011</t>
+        </is>
+      </c>
+      <c r="D63" s="117" t="inlineStr">
+        <is>
+          <t>Auto Components</t>
+        </is>
+      </c>
+      <c r="E63" s="52" t="n">
         <v>3</v>
       </c>
-      <c r="B10" s="154" t="inlineStr">
-[...9 lines deleted...]
-      <c r="D10" s="154" t="inlineStr">
+      <c r="F63" s="46" t="n">
+        <v>3.83</v>
+      </c>
+      <c r="G63" s="137" t="n">
+        <v>0.007</v>
+      </c>
+      <c r="J63" s="46" t="n"/>
+    </row>
+    <row r="64">
+      <c r="A64" s="117" t="n">
+        <v>57</v>
+      </c>
+      <c r="B64" s="117" t="inlineStr">
+        <is>
+          <t>MphasiS Limited</t>
+        </is>
+      </c>
+      <c r="C64" s="117" t="inlineStr">
+        <is>
+          <t>INE356A01018</t>
+        </is>
+      </c>
+      <c r="D64" s="117" t="inlineStr">
+        <is>
+          <t>IT - Software</t>
+        </is>
+      </c>
+      <c r="E64" s="52" t="n">
+        <v>177</v>
+      </c>
+      <c r="F64" s="46" t="n">
+        <v>3.83</v>
+      </c>
+      <c r="G64" s="137" t="n">
+        <v>0.007</v>
+      </c>
+      <c r="J64" s="46" t="n"/>
+    </row>
+    <row r="65">
+      <c r="A65" s="117" t="n">
+        <v>58</v>
+      </c>
+      <c r="B65" s="117" t="inlineStr">
+        <is>
+          <t>Waaree Energies Limited</t>
+        </is>
+      </c>
+      <c r="C65" s="117" t="inlineStr">
+        <is>
+          <t>INE377N01017</t>
+        </is>
+      </c>
+      <c r="D65" s="117" t="inlineStr">
+        <is>
+          <t>Electrical Equipment</t>
+        </is>
+      </c>
+      <c r="E65" s="52" t="n">
+        <v>128</v>
+      </c>
+      <c r="F65" s="46" t="n">
+        <v>3.77</v>
+      </c>
+      <c r="G65" s="137" t="n">
+        <v>0.0069</v>
+      </c>
+      <c r="J65" s="46" t="n"/>
+    </row>
+    <row r="66">
+      <c r="A66" s="117" t="n">
+        <v>59</v>
+      </c>
+      <c r="B66" s="117" t="inlineStr">
+        <is>
+          <t>360 ONE WAM LIMITED</t>
+        </is>
+      </c>
+      <c r="C66" s="117" t="inlineStr">
+        <is>
+          <t>INE466L01038</t>
+        </is>
+      </c>
+      <c r="D66" s="117" t="inlineStr">
+        <is>
+          <t>Capital Markets</t>
+        </is>
+      </c>
+      <c r="E66" s="52" t="n">
+        <v>347</v>
+      </c>
+      <c r="F66" s="46" t="n">
+        <v>3.73</v>
+      </c>
+      <c r="G66" s="137" t="n">
+        <v>0.0068</v>
+      </c>
+      <c r="J66" s="46" t="n"/>
+    </row>
+    <row r="67">
+      <c r="A67" s="117" t="n">
+        <v>60</v>
+      </c>
+      <c r="B67" s="117" t="inlineStr">
+        <is>
+          <t>Apar Industries Limited</t>
+        </is>
+      </c>
+      <c r="C67" s="117" t="inlineStr">
+        <is>
+          <t>INE372A01015</t>
+        </is>
+      </c>
+      <c r="D67" s="117" t="inlineStr">
+        <is>
+          <t>Electrical Equipment</t>
+        </is>
+      </c>
+      <c r="E67" s="52" t="n">
+        <v>23</v>
+      </c>
+      <c r="F67" s="46" t="n">
+        <v>3.61</v>
+      </c>
+      <c r="G67" s="137" t="n">
+        <v>0.0066</v>
+      </c>
+      <c r="J67" s="46" t="n"/>
+    </row>
+    <row r="68">
+      <c r="A68" s="117" t="n">
+        <v>61</v>
+      </c>
+      <c r="B68" s="117" t="inlineStr">
+        <is>
+          <t>Torrent Power Limited</t>
+        </is>
+      </c>
+      <c r="C68" s="117" t="inlineStr">
+        <is>
+          <t>INE813H01021</t>
+        </is>
+      </c>
+      <c r="D68" s="117" t="inlineStr">
+        <is>
+          <t>Power</t>
+        </is>
+      </c>
+      <c r="E68" s="52" t="n">
+        <v>254</v>
+      </c>
+      <c r="F68" s="46" t="n">
+        <v>3.59</v>
+      </c>
+      <c r="G68" s="137" t="n">
+        <v>0.0066</v>
+      </c>
+      <c r="J68" s="46" t="n"/>
+    </row>
+    <row r="69">
+      <c r="A69" s="117" t="n">
+        <v>62</v>
+      </c>
+      <c r="B69" s="117" t="inlineStr">
+        <is>
+          <t>L&amp;T Finance Limited</t>
+        </is>
+      </c>
+      <c r="C69" s="117" t="inlineStr">
+        <is>
+          <t>INE498L01015</t>
+        </is>
+      </c>
+      <c r="D69" s="117" t="inlineStr">
+        <is>
+          <t>Finance</t>
+        </is>
+      </c>
+      <c r="E69" s="52" t="n">
+        <v>1141</v>
+      </c>
+      <c r="F69" s="46" t="n">
+        <v>3.55</v>
+      </c>
+      <c r="G69" s="137" t="n">
+        <v>0.0065</v>
+      </c>
+      <c r="J69" s="46" t="n"/>
+    </row>
+    <row r="70">
+      <c r="A70" s="117" t="n">
+        <v>63</v>
+      </c>
+      <c r="B70" s="117" t="inlineStr">
+        <is>
+          <t>Prestige Estates Projects Limited</t>
+        </is>
+      </c>
+      <c r="C70" s="117" t="inlineStr">
+        <is>
+          <t>INE811K01011</t>
+        </is>
+      </c>
+      <c r="D70" s="117" t="inlineStr">
+        <is>
+          <t>Realty</t>
+        </is>
+      </c>
+      <c r="E70" s="52" t="n">
+        <v>226</v>
+      </c>
+      <c r="F70" s="46" t="n">
+        <v>3.54</v>
+      </c>
+      <c r="G70" s="137" t="n">
+        <v>0.0065</v>
+      </c>
+      <c r="J70" s="46" t="n"/>
+    </row>
+    <row r="71">
+      <c r="A71" s="117" t="n">
+        <v>64</v>
+      </c>
+      <c r="B71" s="117" t="inlineStr">
+        <is>
+          <t>Colgate Palmolive (India) Limited</t>
+        </is>
+      </c>
+      <c r="C71" s="117" t="inlineStr">
+        <is>
+          <t>INE259A01022</t>
+        </is>
+      </c>
+      <c r="D71" s="117" t="inlineStr">
+        <is>
+          <t>Personal Products</t>
+        </is>
+      </c>
+      <c r="E71" s="52" t="n">
+        <v>176</v>
+      </c>
+      <c r="F71" s="46" t="n">
+        <v>3.52</v>
+      </c>
+      <c r="G71" s="137" t="n">
+        <v>0.0064</v>
+      </c>
+      <c r="J71" s="46" t="n"/>
+    </row>
+    <row r="72">
+      <c r="A72" s="117" t="n">
+        <v>65</v>
+      </c>
+      <c r="B72" s="117" t="inlineStr">
+        <is>
+          <t>Oracle Financial Services Software Limited</t>
+        </is>
+      </c>
+      <c r="C72" s="117" t="inlineStr">
+        <is>
+          <t>INE881D01027</t>
+        </is>
+      </c>
+      <c r="D72" s="117" t="inlineStr">
+        <is>
+          <t>IT - Software</t>
+        </is>
+      </c>
+      <c r="E72" s="52" t="n">
+        <v>32</v>
+      </c>
+      <c r="F72" s="46" t="n">
+        <v>3.45</v>
+      </c>
+      <c r="G72" s="137" t="n">
+        <v>0.0063</v>
+      </c>
+      <c r="J72" s="46" t="n"/>
+    </row>
+    <row r="73">
+      <c r="A73" s="117" t="n">
+        <v>66</v>
+      </c>
+      <c r="B73" s="117" t="inlineStr">
+        <is>
+          <t>Godrej Properties Limited</t>
+        </is>
+      </c>
+      <c r="C73" s="117" t="inlineStr">
+        <is>
+          <t>INE484J01027</t>
+        </is>
+      </c>
+      <c r="D73" s="117" t="inlineStr">
+        <is>
+          <t>Realty</t>
+        </is>
+      </c>
+      <c r="E73" s="52" t="n">
+        <v>181</v>
+      </c>
+      <c r="F73" s="46" t="n">
+        <v>3.38</v>
+      </c>
+      <c r="G73" s="137" t="n">
+        <v>0.0062</v>
+      </c>
+      <c r="J73" s="46" t="n"/>
+    </row>
+    <row r="74">
+      <c r="A74" s="117" t="n">
+        <v>67</v>
+      </c>
+      <c r="B74" s="117" t="inlineStr">
+        <is>
+          <t>Steel Authority of India Limited</t>
+        </is>
+      </c>
+      <c r="C74" s="117" t="inlineStr">
+        <is>
+          <t>INE114A01011</t>
+        </is>
+      </c>
+      <c r="D74" s="117" t="inlineStr">
+        <is>
+          <t>Ferrous Metals</t>
+        </is>
+      </c>
+      <c r="E74" s="52" t="n">
+        <v>1934</v>
+      </c>
+      <c r="F74" s="46" t="n">
+        <v>3.36</v>
+      </c>
+      <c r="G74" s="137" t="n">
+        <v>0.0061</v>
+      </c>
+      <c r="J74" s="46" t="n"/>
+    </row>
+    <row r="75">
+      <c r="A75" s="117" t="n">
+        <v>68</v>
+      </c>
+      <c r="B75" s="117" t="inlineStr">
+        <is>
+          <t>Dabur India Limited</t>
+        </is>
+      </c>
+      <c r="C75" s="117" t="inlineStr">
+        <is>
+          <t>INE016A01026</t>
+        </is>
+      </c>
+      <c r="D75" s="117" t="inlineStr">
+        <is>
+          <t>Personal Products</t>
+        </is>
+      </c>
+      <c r="E75" s="52" t="n">
+        <v>790</v>
+      </c>
+      <c r="F75" s="46" t="n">
+        <v>3.34</v>
+      </c>
+      <c r="G75" s="137" t="n">
+        <v>0.0061</v>
+      </c>
+      <c r="J75" s="46" t="n"/>
+    </row>
+    <row r="76">
+      <c r="A76" s="117" t="n">
+        <v>69</v>
+      </c>
+      <c r="B76" s="117" t="inlineStr">
+        <is>
+          <t>Page Industries Limited</t>
+        </is>
+      </c>
+      <c r="C76" s="117" t="inlineStr">
+        <is>
+          <t>INE761H01022</t>
+        </is>
+      </c>
+      <c r="D76" s="117" t="inlineStr">
+        <is>
+          <t>Textiles &amp; Apparels</t>
+        </is>
+      </c>
+      <c r="E76" s="52" t="n">
+        <v>8</v>
+      </c>
+      <c r="F76" s="46" t="n">
+        <v>3.31</v>
+      </c>
+      <c r="G76" s="137" t="n">
+        <v>0.006</v>
+      </c>
+      <c r="J76" s="46" t="n"/>
+    </row>
+    <row r="77">
+      <c r="A77" s="117" t="n">
+        <v>70</v>
+      </c>
+      <c r="B77" s="117" t="inlineStr">
+        <is>
+          <t>Coromandel International Limited</t>
+        </is>
+      </c>
+      <c r="C77" s="117" t="inlineStr">
+        <is>
+          <t>INE169A01031</t>
+        </is>
+      </c>
+      <c r="D77" s="117" t="inlineStr">
+        <is>
+          <t>Fertilizers &amp; Agrochemicals</t>
+        </is>
+      </c>
+      <c r="E77" s="52" t="n">
+        <v>160</v>
+      </c>
+      <c r="F77" s="46" t="n">
+        <v>3.21</v>
+      </c>
+      <c r="G77" s="137" t="n">
+        <v>0.0059</v>
+      </c>
+      <c r="J77" s="46" t="n"/>
+    </row>
+    <row r="78">
+      <c r="A78" s="117" t="n">
+        <v>71</v>
+      </c>
+      <c r="B78" s="117" t="inlineStr">
+        <is>
+          <t>IPCA Laboratories Limited</t>
+        </is>
+      </c>
+      <c r="C78" s="117" t="inlineStr">
+        <is>
+          <t>INE571A01038</t>
+        </is>
+      </c>
+      <c r="D78" s="117" t="inlineStr">
+        <is>
+          <t>Pharmaceuticals &amp; Biotechnology</t>
+        </is>
+      </c>
+      <c r="E78" s="52" t="n">
+        <v>186</v>
+      </c>
+      <c r="F78" s="46" t="n">
+        <v>3.16</v>
+      </c>
+      <c r="G78" s="137" t="n">
+        <v>0.0058</v>
+      </c>
+      <c r="J78" s="46" t="n"/>
+    </row>
+    <row r="79">
+      <c r="A79" s="117" t="n">
+        <v>72</v>
+      </c>
+      <c r="B79" s="117" t="inlineStr">
+        <is>
+          <t>Lloyds Metals And Energy Limited</t>
+        </is>
+      </c>
+      <c r="C79" s="117" t="inlineStr">
+        <is>
+          <t>INE281B01032</t>
+        </is>
+      </c>
+      <c r="D79" s="117" t="inlineStr">
+        <is>
+          <t>Minerals &amp; Mining</t>
+        </is>
+      </c>
+      <c r="E79" s="52" t="n">
+        <v>174</v>
+      </c>
+      <c r="F79" s="46" t="n">
+        <v>3.15</v>
+      </c>
+      <c r="G79" s="137" t="n">
+        <v>0.0058</v>
+      </c>
+      <c r="J79" s="46" t="n"/>
+    </row>
+    <row r="80">
+      <c r="A80" s="117" t="n">
+        <v>73</v>
+      </c>
+      <c r="B80" s="117" t="inlineStr">
+        <is>
+          <t>Tata Communications Limited</t>
+        </is>
+      </c>
+      <c r="C80" s="117" t="inlineStr">
+        <is>
+          <t>INE151A01013</t>
+        </is>
+      </c>
+      <c r="D80" s="117" t="inlineStr">
+        <is>
+          <t>Telecom - Services</t>
+        </is>
+      </c>
+      <c r="E80" s="52" t="n">
+        <v>157</v>
+      </c>
+      <c r="F80" s="46" t="n">
+        <v>3.09</v>
+      </c>
+      <c r="G80" s="137" t="n">
+        <v>0.0057</v>
+      </c>
+      <c r="J80" s="46" t="n"/>
+    </row>
+    <row r="81">
+      <c r="A81" s="117" t="n">
+        <v>74</v>
+      </c>
+      <c r="B81" s="117" t="inlineStr">
+        <is>
+          <t>JK Cement Limited</t>
+        </is>
+      </c>
+      <c r="C81" s="117" t="inlineStr">
+        <is>
+          <t>INE823G01014</t>
+        </is>
+      </c>
+      <c r="D81" s="117" t="inlineStr">
+        <is>
+          <t>Cement &amp; Cement Products</t>
+        </is>
+      </c>
+      <c r="E81" s="52" t="n">
+        <v>56</v>
+      </c>
+      <c r="F81" s="46" t="n">
+        <v>3.05</v>
+      </c>
+      <c r="G81" s="137" t="n">
+        <v>0.0056</v>
+      </c>
+      <c r="J81" s="46" t="n"/>
+    </row>
+    <row r="82">
+      <c r="A82" s="117" t="n">
+        <v>75</v>
+      </c>
+      <c r="B82" s="117" t="inlineStr">
+        <is>
+          <t>Oil India Limited</t>
+        </is>
+      </c>
+      <c r="C82" s="117" t="inlineStr">
+        <is>
+          <t>INE274J01014</t>
+        </is>
+      </c>
+      <c r="D82" s="117" t="inlineStr">
+        <is>
+          <t>Oil</t>
+        </is>
+      </c>
+      <c r="E82" s="52" t="n">
+        <v>730</v>
+      </c>
+      <c r="F82" s="46" t="n">
+        <v>3.04</v>
+      </c>
+      <c r="G82" s="137" t="n">
+        <v>0.0056</v>
+      </c>
+      <c r="J82" s="46" t="n"/>
+    </row>
+    <row r="83">
+      <c r="A83" s="117" t="n">
+        <v>76</v>
+      </c>
+      <c r="B83" s="117" t="inlineStr">
+        <is>
+          <t>Jindal Stainless Limited</t>
+        </is>
+      </c>
+      <c r="C83" s="117" t="inlineStr">
+        <is>
+          <t>INE220G01021</t>
+        </is>
+      </c>
+      <c r="D83" s="117" t="inlineStr">
+        <is>
+          <t>Ferrous Metals</t>
+        </is>
+      </c>
+      <c r="E83" s="52" t="n">
+        <v>419</v>
+      </c>
+      <c r="F83" s="46" t="n">
+        <v>2.9</v>
+      </c>
+      <c r="G83" s="137" t="n">
+        <v>0.0053</v>
+      </c>
+      <c r="J83" s="46" t="n"/>
+    </row>
+    <row r="84">
+      <c r="A84" s="117" t="n">
+        <v>77</v>
+      </c>
+      <c r="B84" s="117" t="inlineStr">
+        <is>
+          <t>Blue Star Limited</t>
+        </is>
+      </c>
+      <c r="C84" s="117" t="inlineStr">
+        <is>
+          <t>INE472A01039</t>
+        </is>
+      </c>
+      <c r="D84" s="117" t="inlineStr">
+        <is>
+          <t>Consumer Durables</t>
+        </is>
+      </c>
+      <c r="E84" s="52" t="n">
+        <v>174</v>
+      </c>
+      <c r="F84" s="46" t="n">
+        <v>2.83</v>
+      </c>
+      <c r="G84" s="137" t="n">
+        <v>0.0052</v>
+      </c>
+      <c r="J84" s="46" t="n"/>
+    </row>
+    <row r="85">
+      <c r="A85" s="117" t="n">
+        <v>78</v>
+      </c>
+      <c r="B85" s="117" t="inlineStr">
+        <is>
+          <t>Petronet LNG Limited</t>
+        </is>
+      </c>
+      <c r="C85" s="117" t="inlineStr">
+        <is>
+          <t>INE347G01014</t>
+        </is>
+      </c>
+      <c r="D85" s="117" t="inlineStr">
+        <is>
+          <t>Gas</t>
+        </is>
+      </c>
+      <c r="E85" s="52" t="n">
+        <v>1002</v>
+      </c>
+      <c r="F85" s="46" t="n">
+        <v>2.81</v>
+      </c>
+      <c r="G85" s="137" t="n">
+        <v>0.0051</v>
+      </c>
+      <c r="J85" s="46" t="n"/>
+    </row>
+    <row r="86">
+      <c r="A86" s="117" t="n">
+        <v>79</v>
+      </c>
+      <c r="B86" s="117" t="inlineStr">
+        <is>
+          <t>Mahindra &amp; Mahindra Financial Services Limited</t>
+        </is>
+      </c>
+      <c r="C86" s="117" t="inlineStr">
+        <is>
+          <t>INE774D01024</t>
+        </is>
+      </c>
+      <c r="D86" s="117" t="inlineStr">
+        <is>
+          <t>Finance</t>
+        </is>
+      </c>
+      <c r="E86" s="52" t="n">
+        <v>885</v>
+      </c>
+      <c r="F86" s="46" t="n">
+        <v>2.79</v>
+      </c>
+      <c r="G86" s="137" t="n">
+        <v>0.0051</v>
+      </c>
+      <c r="J86" s="46" t="n"/>
+    </row>
+    <row r="87">
+      <c r="A87" s="117" t="n">
+        <v>80</v>
+      </c>
+      <c r="B87" s="117" t="inlineStr">
+        <is>
+          <t>Nippon Life India Asset Management Limited</t>
+        </is>
+      </c>
+      <c r="C87" s="117" t="inlineStr">
+        <is>
+          <t>INE298J01013</t>
+        </is>
+      </c>
+      <c r="D87" s="117" t="inlineStr">
+        <is>
+          <t>Capital Markets</t>
+        </is>
+      </c>
+      <c r="E87" s="52" t="n">
+        <v>240</v>
+      </c>
+      <c r="F87" s="46" t="n">
+        <v>2.79</v>
+      </c>
+      <c r="G87" s="137" t="n">
+        <v>0.0051</v>
+      </c>
+      <c r="J87" s="46" t="n"/>
+    </row>
+    <row r="88">
+      <c r="A88" s="117" t="n">
+        <v>81</v>
+      </c>
+      <c r="B88" s="117" t="inlineStr">
+        <is>
+          <t>Oberoi Realty Limited</t>
+        </is>
+      </c>
+      <c r="C88" s="117" t="inlineStr">
+        <is>
+          <t>INE093I01010</t>
+        </is>
+      </c>
+      <c r="D88" s="117" t="inlineStr">
+        <is>
+          <t>Realty</t>
+        </is>
+      </c>
+      <c r="E88" s="52" t="n">
+        <v>157</v>
+      </c>
+      <c r="F88" s="46" t="n">
+        <v>2.78</v>
+      </c>
+      <c r="G88" s="137" t="n">
+        <v>0.0051</v>
+      </c>
+      <c r="J88" s="46" t="n"/>
+    </row>
+    <row r="89">
+      <c r="A89" s="117" t="n">
+        <v>82</v>
+      </c>
+      <c r="B89" s="117" t="inlineStr">
+        <is>
+          <t>PI Industries Limited</t>
+        </is>
+      </c>
+      <c r="C89" s="117" t="inlineStr">
+        <is>
+          <t>INE603J01030</t>
+        </is>
+      </c>
+      <c r="D89" s="117" t="inlineStr">
+        <is>
+          <t>Fertilizers &amp; Agrochemicals</t>
+        </is>
+      </c>
+      <c r="E89" s="52" t="n">
+        <v>108</v>
+      </c>
+      <c r="F89" s="46" t="n">
+        <v>2.76</v>
+      </c>
+      <c r="G89" s="137" t="n">
+        <v>0.005</v>
+      </c>
+      <c r="J89" s="46" t="n"/>
+    </row>
+    <row r="90">
+      <c r="A90" s="117" t="n">
+        <v>83</v>
+      </c>
+      <c r="B90" s="117" t="inlineStr">
+        <is>
+          <t>Supreme Industries Limited</t>
+        </is>
+      </c>
+      <c r="C90" s="117" t="inlineStr">
+        <is>
+          <t>INE195A01028</t>
+        </is>
+      </c>
+      <c r="D90" s="117" t="inlineStr">
+        <is>
+          <t>Industrial Products</t>
+        </is>
+      </c>
+      <c r="E90" s="52" t="n">
+        <v>86</v>
+      </c>
+      <c r="F90" s="46" t="n">
+        <v>2.72</v>
+      </c>
+      <c r="G90" s="137" t="n">
+        <v>0.005</v>
+      </c>
+      <c r="J90" s="46" t="n"/>
+    </row>
+    <row r="91">
+      <c r="A91" s="117" t="n">
+        <v>84</v>
+      </c>
+      <c r="B91" s="117" t="inlineStr">
+        <is>
+          <t>Adani Total Gas Limited</t>
+        </is>
+      </c>
+      <c r="C91" s="117" t="inlineStr">
+        <is>
+          <t>INE399L01023</t>
+        </is>
+      </c>
+      <c r="D91" s="117" t="inlineStr">
+        <is>
+          <t>Gas</t>
+        </is>
+      </c>
+      <c r="E91" s="52" t="n">
+        <v>371</v>
+      </c>
+      <c r="F91" s="46" t="n">
+        <v>2.71</v>
+      </c>
+      <c r="G91" s="137" t="n">
+        <v>0.005</v>
+      </c>
+      <c r="J91" s="46" t="n"/>
+    </row>
+    <row r="92">
+      <c r="A92" s="117" t="n">
+        <v>85</v>
+      </c>
+      <c r="B92" s="117" t="inlineStr">
+        <is>
+          <t>ITC Hotels Limited</t>
+        </is>
+      </c>
+      <c r="C92" s="117" t="inlineStr">
+        <is>
+          <t>INE379A01028</t>
+        </is>
+      </c>
+      <c r="D92" s="117" t="inlineStr">
+        <is>
+          <t>Leisure Services</t>
+        </is>
+      </c>
+      <c r="E92" s="52" t="n">
+        <v>1499</v>
+      </c>
+      <c r="F92" s="46" t="n">
+        <v>2.7</v>
+      </c>
+      <c r="G92" s="137" t="n">
+        <v>0.0049</v>
+      </c>
+      <c r="J92" s="46" t="n"/>
+    </row>
+    <row r="93">
+      <c r="A93" s="117" t="n">
+        <v>86</v>
+      </c>
+      <c r="B93" s="117" t="inlineStr">
+        <is>
+          <t>Thermax Limited</t>
+        </is>
+      </c>
+      <c r="C93" s="117" t="inlineStr">
+        <is>
+          <t>INE152A01029</t>
+        </is>
+      </c>
+      <c r="D93" s="117" t="inlineStr">
+        <is>
+          <t>Electrical Equipment</t>
+        </is>
+      </c>
+      <c r="E93" s="52" t="n">
+        <v>52</v>
+      </c>
+      <c r="F93" s="46" t="n">
+        <v>2.68</v>
+      </c>
+      <c r="G93" s="137" t="n">
+        <v>0.0049</v>
+      </c>
+      <c r="J93" s="46" t="n"/>
+    </row>
+    <row r="94">
+      <c r="A94" s="117" t="n">
+        <v>87</v>
+      </c>
+      <c r="B94" s="117" t="inlineStr">
+        <is>
+          <t>UNO Minda Limited</t>
+        </is>
+      </c>
+      <c r="C94" s="117" t="inlineStr">
+        <is>
+          <t>INE405E01023</t>
+        </is>
+      </c>
+      <c r="D94" s="117" t="inlineStr">
+        <is>
+          <t>Auto Components</t>
+        </is>
+      </c>
+      <c r="E94" s="52" t="n">
+        <v>243</v>
+      </c>
+      <c r="F94" s="46" t="n">
+        <v>2.64</v>
+      </c>
+      <c r="G94" s="137" t="n">
+        <v>0.0048</v>
+      </c>
+      <c r="J94" s="46" t="n"/>
+    </row>
+    <row r="95">
+      <c r="A95" s="117" t="n">
+        <v>88</v>
+      </c>
+      <c r="B95" s="117" t="inlineStr">
+        <is>
+          <t>AIA Engineering Limited</t>
+        </is>
+      </c>
+      <c r="C95" s="117" t="inlineStr">
+        <is>
+          <t>INE212H01026</t>
+        </is>
+      </c>
+      <c r="D95" s="117" t="inlineStr">
+        <is>
+          <t>Industrial Products</t>
+        </is>
+      </c>
+      <c r="E95" s="52" t="n">
+        <v>52</v>
+      </c>
+      <c r="F95" s="46" t="n">
+        <v>2.64</v>
+      </c>
+      <c r="G95" s="137" t="n">
+        <v>0.0048</v>
+      </c>
+      <c r="J95" s="46" t="n"/>
+    </row>
+    <row r="96">
+      <c r="A96" s="117" t="n">
+        <v>89</v>
+      </c>
+      <c r="B96" s="117" t="inlineStr">
+        <is>
+          <t>ICICI Prudential Life Insurance Company Limited</t>
+        </is>
+      </c>
+      <c r="C96" s="117" t="inlineStr">
+        <is>
+          <t>INE726G01019</t>
+        </is>
+      </c>
+      <c r="D96" s="117" t="inlineStr">
+        <is>
+          <t>Insurance</t>
+        </is>
+      </c>
+      <c r="E96" s="52" t="n">
+        <v>529</v>
+      </c>
+      <c r="F96" s="46" t="n">
+        <v>2.58</v>
+      </c>
+      <c r="G96" s="137" t="n">
+        <v>0.0047</v>
+      </c>
+      <c r="J96" s="46" t="n"/>
+    </row>
+    <row r="97">
+      <c r="A97" s="117" t="n">
+        <v>90</v>
+      </c>
+      <c r="B97" s="117" t="inlineStr">
+        <is>
+          <t>Life Insurance Corporation of India</t>
+        </is>
+      </c>
+      <c r="C97" s="117" t="inlineStr">
+        <is>
+          <t>INE0J1Y01017</t>
+        </is>
+      </c>
+      <c r="D97" s="117" t="inlineStr">
+        <is>
+          <t>Insurance</t>
+        </is>
+      </c>
+      <c r="E97" s="52" t="n">
+        <v>594</v>
+      </c>
+      <c r="F97" s="46" t="n">
+        <v>2.56</v>
+      </c>
+      <c r="G97" s="137" t="n">
+        <v>0.0047</v>
+      </c>
+      <c r="J97" s="46" t="n"/>
+    </row>
+    <row r="98">
+      <c r="A98" s="117" t="n">
+        <v>91</v>
+      </c>
+      <c r="B98" s="117" t="inlineStr">
+        <is>
+          <t>Bank of Maharashtra</t>
+        </is>
+      </c>
+      <c r="C98" s="117" t="inlineStr">
+        <is>
+          <t>INE457A01014</t>
+        </is>
+      </c>
+      <c r="D98" s="117" t="inlineStr">
         <is>
           <t>Banks</t>
         </is>
       </c>
-      <c r="E10" s="169" t="n">
-[...9 lines deleted...]
-      <c r="K10" s="154" t="inlineStr">
+      <c r="E98" s="52" t="n">
+        <v>2724</v>
+      </c>
+      <c r="F98" s="46" t="n">
+        <v>2.49</v>
+      </c>
+      <c r="G98" s="137" t="n">
+        <v>0.0045</v>
+      </c>
+      <c r="J98" s="46" t="n"/>
+    </row>
+    <row r="99">
+      <c r="A99" s="117" t="n">
+        <v>92</v>
+      </c>
+      <c r="B99" s="117" t="inlineStr">
+        <is>
+          <t>Exide Industries Limited</t>
+        </is>
+      </c>
+      <c r="C99" s="117" t="inlineStr">
+        <is>
+          <t>INE302A01020</t>
+        </is>
+      </c>
+      <c r="D99" s="117" t="inlineStr">
+        <is>
+          <t>Auto Components</t>
+        </is>
+      </c>
+      <c r="E99" s="52" t="n">
+        <v>609</v>
+      </c>
+      <c r="F99" s="46" t="n">
+        <v>2.36</v>
+      </c>
+      <c r="G99" s="137" t="n">
+        <v>0.0043</v>
+      </c>
+      <c r="J99" s="46" t="n"/>
+    </row>
+    <row r="100">
+      <c r="A100" s="117" t="n">
+        <v>93</v>
+      </c>
+      <c r="B100" s="117" t="inlineStr">
+        <is>
+          <t>SBI Cards and Payment Services Limited</t>
+        </is>
+      </c>
+      <c r="C100" s="117" t="inlineStr">
+        <is>
+          <t>INE018E01016</t>
+        </is>
+      </c>
+      <c r="D100" s="117" t="inlineStr">
+        <is>
+          <t>Finance</t>
+        </is>
+      </c>
+      <c r="E100" s="52" t="n">
+        <v>397</v>
+      </c>
+      <c r="F100" s="46" t="n">
+        <v>2.36</v>
+      </c>
+      <c r="G100" s="137" t="n">
+        <v>0.0043</v>
+      </c>
+      <c r="J100" s="46" t="n"/>
+    </row>
+    <row r="101">
+      <c r="A101" s="117" t="n">
+        <v>94</v>
+      </c>
+      <c r="B101" s="117" t="inlineStr">
+        <is>
+          <t>Balkrishna Industries Limited</t>
+        </is>
+      </c>
+      <c r="C101" s="117" t="inlineStr">
+        <is>
+          <t>INE787D01026</t>
+        </is>
+      </c>
+      <c r="D101" s="117" t="inlineStr">
+        <is>
+          <t>Auto Components</t>
+        </is>
+      </c>
+      <c r="E101" s="52" t="n">
+        <v>107</v>
+      </c>
+      <c r="F101" s="46" t="n">
+        <v>2.33</v>
+      </c>
+      <c r="G101" s="137" t="n">
+        <v>0.0043</v>
+      </c>
+      <c r="J101" s="46" t="n"/>
+    </row>
+    <row r="102">
+      <c r="A102" s="117" t="n">
+        <v>95</v>
+      </c>
+      <c r="B102" s="117" t="inlineStr">
+        <is>
+          <t>Lenskart Solutions Limited</t>
+        </is>
+      </c>
+      <c r="C102" s="117" t="inlineStr">
+        <is>
+          <t>INE956O01016</t>
+        </is>
+      </c>
+      <c r="D102" s="117" t="inlineStr">
+        <is>
+          <t>Retailing</t>
+        </is>
+      </c>
+      <c r="E102" s="52" t="n">
+        <v>448</v>
+      </c>
+      <c r="F102" s="46" t="n">
+        <v>2.31</v>
+      </c>
+      <c r="G102" s="137" t="n">
+        <v>0.0042</v>
+      </c>
+      <c r="J102" s="46" t="n"/>
+    </row>
+    <row r="103">
+      <c r="A103" s="117" t="n">
+        <v>96</v>
+      </c>
+      <c r="B103" s="117" t="inlineStr">
+        <is>
+          <t>Bank of India</t>
+        </is>
+      </c>
+      <c r="C103" s="117" t="inlineStr">
+        <is>
+          <t>INE084A01016</t>
+        </is>
+      </c>
+      <c r="D103" s="117" t="inlineStr">
+        <is>
+          <t>Banks</t>
+        </is>
+      </c>
+      <c r="E103" s="52" t="n">
+        <v>1625</v>
+      </c>
+      <c r="F103" s="46" t="n">
+        <v>2.28</v>
+      </c>
+      <c r="G103" s="137" t="n">
+        <v>0.0042</v>
+      </c>
+      <c r="J103" s="46" t="n"/>
+    </row>
+    <row r="104">
+      <c r="A104" s="117" t="n">
+        <v>97</v>
+      </c>
+      <c r="B104" s="117" t="inlineStr">
+        <is>
+          <t>LIC Housing Finance Limited</t>
+        </is>
+      </c>
+      <c r="C104" s="117" t="inlineStr">
+        <is>
+          <t>INE115A01026</t>
+        </is>
+      </c>
+      <c r="D104" s="117" t="inlineStr">
+        <is>
+          <t>Finance</t>
+        </is>
+      </c>
+      <c r="E104" s="52" t="n">
+        <v>402</v>
+      </c>
+      <c r="F104" s="46" t="n">
+        <v>2.27</v>
+      </c>
+      <c r="G104" s="137" t="n">
+        <v>0.0041</v>
+      </c>
+      <c r="J104" s="46" t="n"/>
+    </row>
+    <row r="105">
+      <c r="A105" s="117" t="n">
+        <v>98</v>
+      </c>
+      <c r="B105" s="117" t="inlineStr">
+        <is>
+          <t>Schaeffler India Limited</t>
+        </is>
+      </c>
+      <c r="C105" s="117" t="inlineStr">
+        <is>
+          <t>INE513A01022</t>
+        </is>
+      </c>
+      <c r="D105" s="117" t="inlineStr">
+        <is>
+          <t>Auto Components</t>
+        </is>
+      </c>
+      <c r="E105" s="52" t="n">
+        <v>54</v>
+      </c>
+      <c r="F105" s="46" t="n">
+        <v>2.26</v>
+      </c>
+      <c r="G105" s="137" t="n">
+        <v>0.0041</v>
+      </c>
+      <c r="J105" s="46" t="n"/>
+    </row>
+    <row r="106">
+      <c r="A106" s="117" t="n">
+        <v>99</v>
+      </c>
+      <c r="B106" s="117" t="inlineStr">
+        <is>
+          <t>Gujarat Fluorochemicals Limited</t>
+        </is>
+      </c>
+      <c r="C106" s="117" t="inlineStr">
+        <is>
+          <t>INE09N301011</t>
+        </is>
+      </c>
+      <c r="D106" s="117" t="inlineStr">
+        <is>
+          <t>Chemicals &amp; Petrochemicals</t>
+        </is>
+      </c>
+      <c r="E106" s="52" t="n">
+        <v>56</v>
+      </c>
+      <c r="F106" s="46" t="n">
+        <v>2.22</v>
+      </c>
+      <c r="G106" s="137" t="n">
+        <v>0.0041</v>
+      </c>
+      <c r="J106" s="46" t="n"/>
+    </row>
+    <row r="107">
+      <c r="A107" s="117" t="n">
+        <v>100</v>
+      </c>
+      <c r="B107" s="117" t="inlineStr">
+        <is>
+          <t>Container Corporation of India Limited</t>
+        </is>
+      </c>
+      <c r="C107" s="117" t="inlineStr">
+        <is>
+          <t>INE111A01025</t>
+        </is>
+      </c>
+      <c r="D107" s="117" t="inlineStr">
+        <is>
+          <t>Transport Services</t>
+        </is>
+      </c>
+      <c r="E107" s="52" t="n">
+        <v>462</v>
+      </c>
+      <c r="F107" s="46" t="n">
+        <v>2.2</v>
+      </c>
+      <c r="G107" s="137" t="n">
+        <v>0.004</v>
+      </c>
+      <c r="J107" s="46" t="n"/>
+    </row>
+    <row r="108">
+      <c r="A108" s="117" t="n">
+        <v>101</v>
+      </c>
+      <c r="B108" s="117" t="inlineStr">
+        <is>
+          <t>Astral Limited</t>
+        </is>
+      </c>
+      <c r="C108" s="117" t="inlineStr">
+        <is>
+          <t>INE006I01046</t>
+        </is>
+      </c>
+      <c r="D108" s="117" t="inlineStr">
+        <is>
+          <t>Industrial Products</t>
+        </is>
+      </c>
+      <c r="E108" s="52" t="n">
+        <v>164</v>
+      </c>
+      <c r="F108" s="46" t="n">
+        <v>2.19</v>
+      </c>
+      <c r="G108" s="137" t="n">
+        <v>0.004</v>
+      </c>
+      <c r="J108" s="46" t="n"/>
+    </row>
+    <row r="109">
+      <c r="A109" s="117" t="n">
+        <v>102</v>
+      </c>
+      <c r="B109" s="117" t="inlineStr">
+        <is>
+          <t>Jubilant Foodworks Limited</t>
+        </is>
+      </c>
+      <c r="C109" s="117" t="inlineStr">
+        <is>
+          <t>INE797F01020</t>
+        </is>
+      </c>
+      <c r="D109" s="117" t="inlineStr">
+        <is>
+          <t>Leisure Services</t>
+        </is>
+      </c>
+      <c r="E109" s="52" t="n">
+        <v>524</v>
+      </c>
+      <c r="F109" s="46" t="n">
+        <v>2.19</v>
+      </c>
+      <c r="G109" s="137" t="n">
+        <v>0.004</v>
+      </c>
+      <c r="J109" s="46" t="n"/>
+    </row>
+    <row r="110">
+      <c r="A110" s="117" t="n">
+        <v>103</v>
+      </c>
+      <c r="B110" s="117" t="inlineStr">
+        <is>
+          <t>ICICI Prudential Asset Management Co Limited</t>
+        </is>
+      </c>
+      <c r="C110" s="117" t="inlineStr">
+        <is>
+          <t>INE346A01027</t>
+        </is>
+      </c>
+      <c r="D110" s="117" t="inlineStr">
+        <is>
+          <t>Capital Markets</t>
+        </is>
+      </c>
+      <c r="E110" s="52" t="n">
+        <v>65</v>
+      </c>
+      <c r="F110" s="46" t="n">
+        <v>2.16</v>
+      </c>
+      <c r="G110" s="137" t="n">
+        <v>0.0039</v>
+      </c>
+      <c r="J110" s="46" t="n"/>
+    </row>
+    <row r="111">
+      <c r="A111" s="117" t="n">
+        <v>104</v>
+      </c>
+      <c r="B111" s="117" t="inlineStr">
+        <is>
+          <t>HDB Financial Services Limited</t>
+        </is>
+      </c>
+      <c r="C111" s="117" t="inlineStr">
+        <is>
+          <t>INE756I01012</t>
+        </is>
+      </c>
+      <c r="D111" s="117" t="inlineStr">
+        <is>
+          <t>Finance</t>
+        </is>
+      </c>
+      <c r="E111" s="52" t="n">
+        <v>284</v>
+      </c>
+      <c r="F111" s="46" t="n">
+        <v>2.13</v>
+      </c>
+      <c r="G111" s="137" t="n">
+        <v>0.0039</v>
+      </c>
+      <c r="J111" s="46" t="n"/>
+    </row>
+    <row r="112">
+      <c r="A112" s="117" t="n">
+        <v>105</v>
+      </c>
+      <c r="B112" s="117" t="inlineStr">
+        <is>
+          <t>LG Electronics India Limited</t>
+        </is>
+      </c>
+      <c r="C112" s="117" t="inlineStr">
+        <is>
+          <t>INE324D01010</t>
+        </is>
+      </c>
+      <c r="D112" s="117" t="inlineStr">
+        <is>
+          <t>Consumer Durables</t>
+        </is>
+      </c>
+      <c r="E112" s="52" t="n">
+        <v>137</v>
+      </c>
+      <c r="F112" s="46" t="n">
+        <v>2.13</v>
+      </c>
+      <c r="G112" s="137" t="n">
+        <v>0.0039</v>
+      </c>
+      <c r="J112" s="46" t="n"/>
+    </row>
+    <row r="113">
+      <c r="A113" s="117" t="n">
+        <v>106</v>
+      </c>
+      <c r="B113" s="117" t="inlineStr">
+        <is>
+          <t>Billionbrains Garage Ventures Limited</t>
+        </is>
+      </c>
+      <c r="C113" s="117" t="inlineStr">
+        <is>
+          <t>INE0HOQ01053</t>
+        </is>
+      </c>
+      <c r="D113" s="117" t="inlineStr">
+        <is>
+          <t>Capital Markets</t>
+        </is>
+      </c>
+      <c r="E113" s="52" t="n">
+        <v>1029</v>
+      </c>
+      <c r="F113" s="46" t="n">
+        <v>2.08</v>
+      </c>
+      <c r="G113" s="137" t="n">
+        <v>0.0038</v>
+      </c>
+      <c r="J113" s="46" t="n"/>
+    </row>
+    <row r="114">
+      <c r="A114" s="117" t="n">
+        <v>107</v>
+      </c>
+      <c r="B114" s="117" t="inlineStr">
+        <is>
+          <t>Linde India Limited</t>
+        </is>
+      </c>
+      <c r="C114" s="117" t="inlineStr">
+        <is>
+          <t>INE473A01011</t>
+        </is>
+      </c>
+      <c r="D114" s="117" t="inlineStr">
+        <is>
+          <t>Chemicals &amp; Petrochemicals</t>
+        </is>
+      </c>
+      <c r="E114" s="52" t="n">
+        <v>28</v>
+      </c>
+      <c r="F114" s="46" t="n">
+        <v>2.05</v>
+      </c>
+      <c r="G114" s="137" t="n">
+        <v>0.0037</v>
+      </c>
+      <c r="J114" s="46" t="n"/>
+    </row>
+    <row r="115">
+      <c r="A115" s="117" t="n">
+        <v>108</v>
+      </c>
+      <c r="B115" s="117" t="inlineStr">
+        <is>
+          <t>Indian Railway Catering And Tourism Corporation Limited</t>
+        </is>
+      </c>
+      <c r="C115" s="117" t="inlineStr">
+        <is>
+          <t>INE335Y01020</t>
+        </is>
+      </c>
+      <c r="D115" s="117" t="inlineStr">
+        <is>
+          <t>Leisure Services</t>
+        </is>
+      </c>
+      <c r="E115" s="52" t="n">
+        <v>404</v>
+      </c>
+      <c r="F115" s="46" t="n">
+        <v>2.03</v>
+      </c>
+      <c r="G115" s="137" t="n">
+        <v>0.0037</v>
+      </c>
+      <c r="J115" s="46" t="n"/>
+    </row>
+    <row r="116">
+      <c r="A116" s="117" t="n">
+        <v>109</v>
+      </c>
+      <c r="B116" s="117" t="inlineStr">
+        <is>
+          <t>Motilal Oswal Financial Services Limited</t>
+        </is>
+      </c>
+      <c r="C116" s="117" t="inlineStr">
+        <is>
+          <t>INE338I01027</t>
+        </is>
+      </c>
+      <c r="D116" s="117" t="inlineStr">
+        <is>
+          <t>Capital Markets</t>
+        </is>
+      </c>
+      <c r="E116" s="52" t="n">
+        <v>209</v>
+      </c>
+      <c r="F116" s="46" t="n">
+        <v>1.99</v>
+      </c>
+      <c r="G116" s="137" t="n">
+        <v>0.0036</v>
+      </c>
+      <c r="J116" s="46" t="n"/>
+    </row>
+    <row r="117">
+      <c r="A117" s="117" t="n">
+        <v>110</v>
+      </c>
+      <c r="B117" s="117" t="inlineStr">
+        <is>
+          <t>Kalyan Jewellers India Limited</t>
+        </is>
+      </c>
+      <c r="C117" s="117" t="inlineStr">
+        <is>
+          <t>INE303R01014</t>
+        </is>
+      </c>
+      <c r="D117" s="117" t="inlineStr">
+        <is>
+          <t>Consumer Durables</t>
+        </is>
+      </c>
+      <c r="E117" s="52" t="n">
+        <v>514</v>
+      </c>
+      <c r="F117" s="46" t="n">
+        <v>1.99</v>
+      </c>
+      <c r="G117" s="137" t="n">
+        <v>0.0036</v>
+      </c>
+      <c r="J117" s="46" t="n"/>
+    </row>
+    <row r="118">
+      <c r="A118" s="117" t="n">
+        <v>111</v>
+      </c>
+      <c r="B118" s="117" t="inlineStr">
+        <is>
+          <t>Berger Paints (I) Limited</t>
+        </is>
+      </c>
+      <c r="C118" s="117" t="inlineStr">
+        <is>
+          <t>INE463A01038</t>
+        </is>
+      </c>
+      <c r="D118" s="117" t="inlineStr">
+        <is>
+          <t>Consumer Durables</t>
+        </is>
+      </c>
+      <c r="E118" s="52" t="n">
+        <v>381</v>
+      </c>
+      <c r="F118" s="46" t="n">
+        <v>1.94</v>
+      </c>
+      <c r="G118" s="137" t="n">
+        <v>0.0035</v>
+      </c>
+      <c r="J118" s="46" t="n"/>
+    </row>
+    <row r="119">
+      <c r="A119" s="117" t="n">
+        <v>112</v>
+      </c>
+      <c r="B119" s="117" t="inlineStr">
+        <is>
+          <t>General Insurance Corporation of India</t>
+        </is>
+      </c>
+      <c r="C119" s="117" t="inlineStr">
+        <is>
+          <t>INE481Y01014</t>
+        </is>
+      </c>
+      <c r="D119" s="117" t="inlineStr">
+        <is>
+          <t>Insurance</t>
+        </is>
+      </c>
+      <c r="E119" s="52" t="n">
+        <v>531</v>
+      </c>
+      <c r="F119" s="46" t="n">
+        <v>1.93</v>
+      </c>
+      <c r="G119" s="137" t="n">
+        <v>0.0035</v>
+      </c>
+      <c r="J119" s="46" t="n"/>
+    </row>
+    <row r="120">
+      <c r="A120" s="117" t="n">
+        <v>113</v>
+      </c>
+      <c r="B120" s="117" t="inlineStr">
+        <is>
+          <t>Ajanta Pharma Limited</t>
+        </is>
+      </c>
+      <c r="C120" s="117" t="inlineStr">
+        <is>
+          <t>INE031B01049</t>
+        </is>
+      </c>
+      <c r="D120" s="117" t="inlineStr">
         <is>
           <t>Pharmaceuticals &amp; Biotechnology</t>
         </is>
       </c>
-      <c r="L10" s="13" t="n">
-[...4 lines deleted...]
-      <c r="A11" s="154" t="n">
+      <c r="E120" s="52" t="n">
+        <v>56</v>
+      </c>
+      <c r="F120" s="46" t="n">
+        <v>1.92</v>
+      </c>
+      <c r="G120" s="137" t="n">
+        <v>0.0035</v>
+      </c>
+      <c r="J120" s="46" t="n"/>
+    </row>
+    <row r="121">
+      <c r="A121" s="117" t="n">
+        <v>114</v>
+      </c>
+      <c r="B121" s="117" t="inlineStr">
+        <is>
+          <t>Patanjali Foods Limited</t>
+        </is>
+      </c>
+      <c r="C121" s="117" t="inlineStr">
+        <is>
+          <t>INE619A01035</t>
+        </is>
+      </c>
+      <c r="D121" s="117" t="inlineStr">
+        <is>
+          <t>Agricultural Food &amp; other Products</t>
+        </is>
+      </c>
+      <c r="E121" s="52" t="n">
+        <v>463</v>
+      </c>
+      <c r="F121" s="46" t="n">
+        <v>1.9</v>
+      </c>
+      <c r="G121" s="137" t="n">
+        <v>0.0035</v>
+      </c>
+      <c r="J121" s="46" t="n"/>
+    </row>
+    <row r="122">
+      <c r="A122" s="117" t="n">
+        <v>115</v>
+      </c>
+      <c r="B122" s="117" t="inlineStr">
+        <is>
+          <t>Apollo Tyres Limited</t>
+        </is>
+      </c>
+      <c r="C122" s="117" t="inlineStr">
+        <is>
+          <t>INE438A01022</t>
+        </is>
+      </c>
+      <c r="D122" s="117" t="inlineStr">
+        <is>
+          <t>Auto Components</t>
+        </is>
+      </c>
+      <c r="E122" s="52" t="n">
+        <v>432</v>
+      </c>
+      <c r="F122" s="46" t="n">
+        <v>1.86</v>
+      </c>
+      <c r="G122" s="137" t="n">
+        <v>0.0034</v>
+      </c>
+      <c r="J122" s="46" t="n"/>
+    </row>
+    <row r="123">
+      <c r="A123" s="117" t="n">
+        <v>116</v>
+      </c>
+      <c r="B123" s="117" t="inlineStr">
+        <is>
+          <t>Authum Investment &amp; Infrastructure Limited</t>
+        </is>
+      </c>
+      <c r="C123" s="117" t="inlineStr">
+        <is>
+          <t>INE206F01022</t>
+        </is>
+      </c>
+      <c r="D123" s="117" t="inlineStr">
+        <is>
+          <t>Finance</t>
+        </is>
+      </c>
+      <c r="E123" s="52" t="n">
+        <v>354</v>
+      </c>
+      <c r="F123" s="46" t="n">
+        <v>1.86</v>
+      </c>
+      <c r="G123" s="137" t="n">
+        <v>0.0034</v>
+      </c>
+      <c r="J123" s="46" t="n"/>
+    </row>
+    <row r="124">
+      <c r="A124" s="117" t="n">
+        <v>117</v>
+      </c>
+      <c r="B124" s="117" t="inlineStr">
+        <is>
+          <t>Dalmia Bharat Limited</t>
+        </is>
+      </c>
+      <c r="C124" s="117" t="inlineStr">
+        <is>
+          <t>INE00R701025</t>
+        </is>
+      </c>
+      <c r="D124" s="117" t="inlineStr">
+        <is>
+          <t>Cement &amp; Cement Products</t>
+        </is>
+      </c>
+      <c r="E124" s="52" t="n">
+        <v>106</v>
+      </c>
+      <c r="F124" s="46" t="n">
+        <v>1.8</v>
+      </c>
+      <c r="G124" s="137" t="n">
+        <v>0.0033</v>
+      </c>
+      <c r="J124" s="46" t="n"/>
+    </row>
+    <row r="125">
+      <c r="A125" s="117" t="n">
+        <v>118</v>
+      </c>
+      <c r="B125" s="117" t="inlineStr">
+        <is>
+          <t>Rail Vikas Nigam Limited</t>
+        </is>
+      </c>
+      <c r="C125" s="117" t="inlineStr">
+        <is>
+          <t>INE415G01027</t>
+        </is>
+      </c>
+      <c r="D125" s="117" t="inlineStr">
+        <is>
+          <t>Construction</t>
+        </is>
+      </c>
+      <c r="E125" s="52" t="n">
+        <v>759</v>
+      </c>
+      <c r="F125" s="46" t="n">
+        <v>1.79</v>
+      </c>
+      <c r="G125" s="137" t="n">
+        <v>0.0033</v>
+      </c>
+      <c r="J125" s="46" t="n"/>
+    </row>
+    <row r="126">
+      <c r="A126" s="117" t="n">
+        <v>119</v>
+      </c>
+      <c r="B126" s="117" t="inlineStr">
+        <is>
+          <t>Abbott India Limited</t>
+        </is>
+      </c>
+      <c r="C126" s="117" t="inlineStr">
+        <is>
+          <t>INE358A01014</t>
+        </is>
+      </c>
+      <c r="D126" s="117" t="inlineStr">
+        <is>
+          <t>Pharmaceuticals &amp; Biotechnology</t>
+        </is>
+      </c>
+      <c r="E126" s="52" t="n">
+        <v>7</v>
+      </c>
+      <c r="F126" s="46" t="n">
+        <v>1.78</v>
+      </c>
+      <c r="G126" s="137" t="n">
+        <v>0.0033</v>
+      </c>
+      <c r="J126" s="46" t="n"/>
+    </row>
+    <row r="127">
+      <c r="A127" s="117" t="n">
+        <v>120</v>
+      </c>
+      <c r="B127" s="117" t="inlineStr">
+        <is>
+          <t>Tata Elxsi Limited</t>
+        </is>
+      </c>
+      <c r="C127" s="117" t="inlineStr">
+        <is>
+          <t>INE670A01012</t>
+        </is>
+      </c>
+      <c r="D127" s="117" t="inlineStr">
+        <is>
+          <t>IT - Software</t>
+        </is>
+      </c>
+      <c r="E127" s="52" t="n">
+        <v>46</v>
+      </c>
+      <c r="F127" s="46" t="n">
+        <v>1.76</v>
+      </c>
+      <c r="G127" s="137" t="n">
+        <v>0.0032</v>
+      </c>
+      <c r="J127" s="46" t="n"/>
+    </row>
+    <row r="128">
+      <c r="A128" s="117" t="n">
+        <v>121</v>
+      </c>
+      <c r="B128" s="117" t="inlineStr">
+        <is>
+          <t>K.P.R. Mill Limited</t>
+        </is>
+      </c>
+      <c r="C128" s="117" t="inlineStr">
+        <is>
+          <t>INE930H01031</t>
+        </is>
+      </c>
+      <c r="D128" s="117" t="inlineStr">
+        <is>
+          <t>Textiles &amp; Apparels</t>
+        </is>
+      </c>
+      <c r="E128" s="52" t="n">
+        <v>149</v>
+      </c>
+      <c r="F128" s="46" t="n">
+        <v>1.75</v>
+      </c>
+      <c r="G128" s="137" t="n">
+        <v>0.0032</v>
+      </c>
+      <c r="J128" s="46" t="n"/>
+    </row>
+    <row r="129">
+      <c r="A129" s="117" t="n">
+        <v>122</v>
+      </c>
+      <c r="B129" s="117" t="inlineStr">
+        <is>
+          <t>Cochin Shipyard Limited</t>
+        </is>
+      </c>
+      <c r="C129" s="117" t="inlineStr">
+        <is>
+          <t>INE704P01025</t>
+        </is>
+      </c>
+      <c r="D129" s="117" t="inlineStr">
+        <is>
+          <t>Industrial Manufacturing</t>
+        </is>
+      </c>
+      <c r="E129" s="52" t="n">
+        <v>113</v>
+      </c>
+      <c r="F129" s="46" t="n">
+        <v>1.7</v>
+      </c>
+      <c r="G129" s="137" t="n">
+        <v>0.0031</v>
+      </c>
+      <c r="J129" s="46" t="n"/>
+    </row>
+    <row r="130">
+      <c r="A130" s="117" t="n">
+        <v>123</v>
+      </c>
+      <c r="B130" s="117" t="inlineStr">
+        <is>
+          <t>Bharat Dynamics Limited</t>
+        </is>
+      </c>
+      <c r="C130" s="117" t="inlineStr">
+        <is>
+          <t>INE171Z01026</t>
+        </is>
+      </c>
+      <c r="D130" s="117" t="inlineStr">
+        <is>
+          <t>Aerospace &amp; Defense</t>
+        </is>
+      </c>
+      <c r="E130" s="52" t="n">
+        <v>123</v>
+      </c>
+      <c r="F130" s="46" t="n">
+        <v>1.68</v>
+      </c>
+      <c r="G130" s="137" t="n">
+        <v>0.0031</v>
+      </c>
+      <c r="J130" s="46" t="n"/>
+    </row>
+    <row r="131">
+      <c r="A131" s="117" t="n">
+        <v>124</v>
+      </c>
+      <c r="B131" s="117" t="inlineStr">
+        <is>
+          <t>Premier Energies Limited</t>
+        </is>
+      </c>
+      <c r="C131" s="117" t="inlineStr">
+        <is>
+          <t>INE0BS701011</t>
+        </is>
+      </c>
+      <c r="D131" s="117" t="inlineStr">
+        <is>
+          <t>Electrical Equipment</t>
+        </is>
+      </c>
+      <c r="E131" s="52" t="n">
+        <v>159</v>
+      </c>
+      <c r="F131" s="46" t="n">
+        <v>1.67</v>
+      </c>
+      <c r="G131" s="137" t="n">
+        <v>0.0031</v>
+      </c>
+      <c r="J131" s="46" t="n"/>
+    </row>
+    <row r="132">
+      <c r="A132" s="117" t="n">
+        <v>125</v>
+      </c>
+      <c r="B132" s="117" t="inlineStr">
+        <is>
+          <t>NLC India Limited</t>
+        </is>
+      </c>
+      <c r="C132" s="117" t="inlineStr">
+        <is>
+          <t>INE589A01014</t>
+        </is>
+      </c>
+      <c r="D132" s="117" t="inlineStr">
+        <is>
+          <t>Power</t>
+        </is>
+      </c>
+      <c r="E132" s="52" t="n">
+        <v>487</v>
+      </c>
+      <c r="F132" s="46" t="n">
+        <v>1.57</v>
+      </c>
+      <c r="G132" s="137" t="n">
+        <v>0.0029</v>
+      </c>
+      <c r="J132" s="46" t="n"/>
+    </row>
+    <row r="133">
+      <c r="A133" s="117" t="n">
+        <v>126</v>
+      </c>
+      <c r="B133" s="117" t="inlineStr">
+        <is>
+          <t>Global Health Limited</t>
+        </is>
+      </c>
+      <c r="C133" s="117" t="inlineStr">
+        <is>
+          <t>INE474Q01031</t>
+        </is>
+      </c>
+      <c r="D133" s="117" t="inlineStr">
+        <is>
+          <t>Healthcare Services</t>
+        </is>
+      </c>
+      <c r="E133" s="52" t="n">
+        <v>115</v>
+      </c>
+      <c r="F133" s="46" t="n">
+        <v>1.51</v>
+      </c>
+      <c r="G133" s="137" t="n">
+        <v>0.0028</v>
+      </c>
+      <c r="J133" s="46" t="n"/>
+    </row>
+    <row r="134">
+      <c r="A134" s="117" t="n">
+        <v>127</v>
+      </c>
+      <c r="B134" s="117" t="inlineStr">
+        <is>
+          <t>Bharti Hexacom Limited</t>
+        </is>
+      </c>
+      <c r="C134" s="117" t="inlineStr">
+        <is>
+          <t>INE343G01021</t>
+        </is>
+      </c>
+      <c r="D134" s="117" t="inlineStr">
+        <is>
+          <t>Telecom - Services</t>
+        </is>
+      </c>
+      <c r="E134" s="52" t="n">
+        <v>101</v>
+      </c>
+      <c r="F134" s="46" t="n">
+        <v>1.5</v>
+      </c>
+      <c r="G134" s="137" t="n">
+        <v>0.0027</v>
+      </c>
+      <c r="J134" s="46" t="n"/>
+    </row>
+    <row r="135">
+      <c r="A135" s="117" t="n">
+        <v>128</v>
+      </c>
+      <c r="B135" s="117" t="inlineStr">
+        <is>
+          <t>KPIT Technologies Limited</t>
+        </is>
+      </c>
+      <c r="C135" s="117" t="inlineStr">
+        <is>
+          <t>INE04I401011</t>
+        </is>
+      </c>
+      <c r="D135" s="117" t="inlineStr">
+        <is>
+          <t>IT - Software</t>
+        </is>
+      </c>
+      <c r="E135" s="52" t="n">
+        <v>219</v>
+      </c>
+      <c r="F135" s="46" t="n">
+        <v>1.47</v>
+      </c>
+      <c r="G135" s="137" t="n">
+        <v>0.0027</v>
+      </c>
+      <c r="J135" s="46" t="n"/>
+    </row>
+    <row r="136">
+      <c r="A136" s="117" t="n">
+        <v>129</v>
+      </c>
+      <c r="B136" s="117" t="inlineStr">
+        <is>
+          <t>JSW Infrastructure Limited</t>
+        </is>
+      </c>
+      <c r="C136" s="117" t="inlineStr">
+        <is>
+          <t>INE880J01026</t>
+        </is>
+      </c>
+      <c r="D136" s="117" t="inlineStr">
+        <is>
+          <t>Transport Infrastructure</t>
+        </is>
+      </c>
+      <c r="E136" s="52" t="n">
+        <v>435</v>
+      </c>
+      <c r="F136" s="46" t="n">
+        <v>1.4</v>
+      </c>
+      <c r="G136" s="137" t="n">
+        <v>0.0026</v>
+      </c>
+      <c r="J136" s="46" t="n"/>
+    </row>
+    <row r="137">
+      <c r="A137" s="117" t="n">
+        <v>130</v>
+      </c>
+      <c r="B137" s="117" t="inlineStr">
+        <is>
+          <t>Housing &amp; Urban Development Corporation Limited</t>
+        </is>
+      </c>
+      <c r="C137" s="117" t="inlineStr">
+        <is>
+          <t>INE031A01017</t>
+        </is>
+      </c>
+      <c r="D137" s="117" t="inlineStr">
+        <is>
+          <t>Finance</t>
+        </is>
+      </c>
+      <c r="E137" s="52" t="n">
+        <v>671</v>
+      </c>
+      <c r="F137" s="46" t="n">
+        <v>1.38</v>
+      </c>
+      <c r="G137" s="137" t="n">
+        <v>0.0025</v>
+      </c>
+      <c r="J137" s="46" t="n"/>
+    </row>
+    <row r="138">
+      <c r="A138" s="117" t="n">
+        <v>131</v>
+      </c>
+      <c r="B138" s="117" t="inlineStr">
+        <is>
+          <t>Indian Renewable Energy Development Agency Limited</t>
+        </is>
+      </c>
+      <c r="C138" s="117" t="inlineStr">
+        <is>
+          <t>INE202E01016</t>
+        </is>
+      </c>
+      <c r="D138" s="117" t="inlineStr">
+        <is>
+          <t>Finance</t>
+        </is>
+      </c>
+      <c r="E138" s="52" t="n">
+        <v>1064</v>
+      </c>
+      <c r="F138" s="46" t="n">
+        <v>1.37</v>
+      </c>
+      <c r="G138" s="137" t="n">
+        <v>0.0025</v>
+      </c>
+      <c r="J138" s="46" t="n"/>
+    </row>
+    <row r="139">
+      <c r="A139" s="117" t="n">
+        <v>132</v>
+      </c>
+      <c r="B139" s="117" t="inlineStr">
+        <is>
+          <t>AWL Agri Business Limited</t>
+        </is>
+      </c>
+      <c r="C139" s="117" t="inlineStr">
+        <is>
+          <t>INE699H01024</t>
+        </is>
+      </c>
+      <c r="D139" s="117" t="inlineStr">
+        <is>
+          <t>Agricultural Food &amp; other Products</t>
+        </is>
+      </c>
+      <c r="E139" s="52" t="n">
+        <v>743</v>
+      </c>
+      <c r="F139" s="46" t="n">
+        <v>1.36</v>
+      </c>
+      <c r="G139" s="137" t="n">
+        <v>0.0025</v>
+      </c>
+      <c r="J139" s="46" t="n"/>
+    </row>
+    <row r="140">
+      <c r="A140" s="117" t="n">
+        <v>133</v>
+      </c>
+      <c r="B140" s="117" t="inlineStr">
+        <is>
+          <t>GlaxoSmithKline Pharmaceuticals Limited</t>
+        </is>
+      </c>
+      <c r="C140" s="117" t="inlineStr">
+        <is>
+          <t>INE159A01016</t>
+        </is>
+      </c>
+      <c r="D140" s="117" t="inlineStr">
+        <is>
+          <t>Pharmaceuticals &amp; Biotechnology</t>
+        </is>
+      </c>
+      <c r="E140" s="52" t="n">
+        <v>55</v>
+      </c>
+      <c r="F140" s="46" t="n">
+        <v>1.35</v>
+      </c>
+      <c r="G140" s="137" t="n">
+        <v>0.0025</v>
+      </c>
+      <c r="J140" s="46" t="n"/>
+    </row>
+    <row r="141">
+      <c r="A141" s="117" t="n">
+        <v>134</v>
+      </c>
+      <c r="B141" s="117" t="inlineStr">
+        <is>
+          <t>CRISIL Limited</t>
+        </is>
+      </c>
+      <c r="C141" s="117" t="inlineStr">
+        <is>
+          <t>INE007A01025</t>
+        </is>
+      </c>
+      <c r="D141" s="117" t="inlineStr">
+        <is>
+          <t>Finance</t>
+        </is>
+      </c>
+      <c r="E141" s="52" t="n">
+        <v>33</v>
+      </c>
+      <c r="F141" s="46" t="n">
+        <v>1.35</v>
+      </c>
+      <c r="G141" s="137" t="n">
+        <v>0.0025</v>
+      </c>
+      <c r="J141" s="46" t="n"/>
+    </row>
+    <row r="142">
+      <c r="A142" s="117" t="n">
+        <v>135</v>
+      </c>
+      <c r="B142" s="117" t="inlineStr">
+        <is>
+          <t>3M India Limited</t>
+        </is>
+      </c>
+      <c r="C142" s="117" t="inlineStr">
+        <is>
+          <t>INE470A01017</t>
+        </is>
+      </c>
+      <c r="D142" s="117" t="inlineStr">
+        <is>
+          <t>Diversified</t>
+        </is>
+      </c>
+      <c r="E142" s="52" t="n">
         <v>4</v>
       </c>
-      <c r="B11" s="154" t="inlineStr">
-[...34 lines deleted...]
-      <c r="A12" s="154" t="n">
+      <c r="F142" s="46" t="n">
+        <v>1.32</v>
+      </c>
+      <c r="G142" s="137" t="n">
+        <v>0.0024</v>
+      </c>
+      <c r="J142" s="46" t="n"/>
+    </row>
+    <row r="143">
+      <c r="A143" s="117" t="n">
+        <v>136</v>
+      </c>
+      <c r="B143" s="117" t="inlineStr">
+        <is>
+          <t>United Breweries Limited</t>
+        </is>
+      </c>
+      <c r="C143" s="117" t="inlineStr">
+        <is>
+          <t>INE686F01025</t>
+        </is>
+      </c>
+      <c r="D143" s="117" t="inlineStr">
+        <is>
+          <t>Beverages</t>
+        </is>
+      </c>
+      <c r="E143" s="52" t="n">
+        <v>97</v>
+      </c>
+      <c r="F143" s="46" t="n">
+        <v>1.3</v>
+      </c>
+      <c r="G143" s="137" t="n">
+        <v>0.0024</v>
+      </c>
+      <c r="J143" s="46" t="n"/>
+    </row>
+    <row r="144">
+      <c r="A144" s="117" t="n">
+        <v>137</v>
+      </c>
+      <c r="B144" s="117" t="inlineStr">
+        <is>
+          <t>Bajaj Housing Finance Limited</t>
+        </is>
+      </c>
+      <c r="C144" s="117" t="inlineStr">
+        <is>
+          <t>INE377Y01014</t>
+        </is>
+      </c>
+      <c r="D144" s="117" t="inlineStr">
+        <is>
+          <t>Finance</t>
+        </is>
+      </c>
+      <c r="E144" s="52" t="n">
+        <v>1481</v>
+      </c>
+      <c r="F144" s="46" t="n">
+        <v>1.3</v>
+      </c>
+      <c r="G144" s="137" t="n">
+        <v>0.0024</v>
+      </c>
+      <c r="J144" s="46" t="n"/>
+    </row>
+    <row r="145">
+      <c r="A145" s="117" t="n">
+        <v>138</v>
+      </c>
+      <c r="B145" s="117" t="inlineStr">
+        <is>
+          <t>Escorts Kubota Limited</t>
+        </is>
+      </c>
+      <c r="C145" s="117" t="inlineStr">
+        <is>
+          <t>INE042A01014</t>
+        </is>
+      </c>
+      <c r="D145" s="117" t="inlineStr">
+        <is>
+          <t>Agricultural, Commercial &amp; Construction Vehicles</t>
+        </is>
+      </c>
+      <c r="E145" s="52" t="n">
+        <v>44</v>
+      </c>
+      <c r="F145" s="46" t="n">
+        <v>1.29</v>
+      </c>
+      <c r="G145" s="137" t="n">
+        <v>0.0024</v>
+      </c>
+      <c r="J145" s="46" t="n"/>
+    </row>
+    <row r="146">
+      <c r="A146" s="117" t="n">
+        <v>139</v>
+      </c>
+      <c r="B146" s="117" t="inlineStr">
+        <is>
+          <t>Endurance Technologies Limited</t>
+        </is>
+      </c>
+      <c r="C146" s="117" t="inlineStr">
+        <is>
+          <t>INE913H01037</t>
+        </is>
+      </c>
+      <c r="D146" s="117" t="inlineStr">
+        <is>
+          <t>Auto Components</t>
+        </is>
+      </c>
+      <c r="E146" s="52" t="n">
+        <v>47</v>
+      </c>
+      <c r="F146" s="46" t="n">
+        <v>1.26</v>
+      </c>
+      <c r="G146" s="137" t="n">
+        <v>0.0023</v>
+      </c>
+      <c r="J146" s="46" t="n"/>
+    </row>
+    <row r="147">
+      <c r="A147" s="117" t="n">
+        <v>140</v>
+      </c>
+      <c r="B147" s="117" t="inlineStr">
+        <is>
+          <t>Godfrey Phillips India Limited</t>
+        </is>
+      </c>
+      <c r="C147" s="117" t="inlineStr">
+        <is>
+          <t>INE260B01028</t>
+        </is>
+      </c>
+      <c r="D147" s="117" t="inlineStr">
+        <is>
+          <t>Cigarettes &amp; Tobacco Products</t>
+        </is>
+      </c>
+      <c r="E147" s="52" t="n">
+        <v>55</v>
+      </c>
+      <c r="F147" s="46" t="n">
+        <v>1.2</v>
+      </c>
+      <c r="G147" s="137" t="n">
+        <v>0.0022</v>
+      </c>
+      <c r="J147" s="46" t="n"/>
+    </row>
+    <row r="148">
+      <c r="A148" s="117" t="n">
+        <v>141</v>
+      </c>
+      <c r="B148" s="117" t="inlineStr">
+        <is>
+          <t>Honeywell Automation India Limited</t>
+        </is>
+      </c>
+      <c r="C148" s="117" t="inlineStr">
+        <is>
+          <t>INE671A01010</t>
+        </is>
+      </c>
+      <c r="D148" s="117" t="inlineStr">
+        <is>
+          <t>Industrial Manufacturing</t>
+        </is>
+      </c>
+      <c r="E148" s="52" t="n">
+        <v>3</v>
+      </c>
+      <c r="F148" s="46" t="n">
+        <v>1.19</v>
+      </c>
+      <c r="G148" s="137" t="n">
+        <v>0.0022</v>
+      </c>
+      <c r="J148" s="46" t="n"/>
+    </row>
+    <row r="149">
+      <c r="A149" s="117" t="n">
+        <v>142</v>
+      </c>
+      <c r="B149" s="117" t="inlineStr">
+        <is>
+          <t>NTPC Green Energy Limited</t>
+        </is>
+      </c>
+      <c r="C149" s="117" t="inlineStr">
+        <is>
+          <t>INE0ONG01011</t>
+        </is>
+      </c>
+      <c r="D149" s="117" t="inlineStr">
+        <is>
+          <t>Power</t>
+        </is>
+      </c>
+      <c r="E149" s="52" t="n">
+        <v>1243</v>
+      </c>
+      <c r="F149" s="46" t="n">
+        <v>1.19</v>
+      </c>
+      <c r="G149" s="137" t="n">
+        <v>0.0022</v>
+      </c>
+      <c r="J149" s="46" t="n"/>
+    </row>
+    <row r="150">
+      <c r="A150" s="117" t="n">
+        <v>143</v>
+      </c>
+      <c r="B150" s="117" t="inlineStr">
+        <is>
+          <t>Tata Investment Corporation Limited</t>
+        </is>
+      </c>
+      <c r="C150" s="117" t="inlineStr">
+        <is>
+          <t>INE672A01026</t>
+        </is>
+      </c>
+      <c r="D150" s="117" t="inlineStr">
+        <is>
+          <t>Finance</t>
+        </is>
+      </c>
+      <c r="E150" s="52" t="n">
+        <v>175</v>
+      </c>
+      <c r="F150" s="46" t="n">
+        <v>1.17</v>
+      </c>
+      <c r="G150" s="137" t="n">
+        <v>0.0021</v>
+      </c>
+      <c r="J150" s="46" t="n"/>
+    </row>
+    <row r="151">
+      <c r="A151" s="117" t="n">
+        <v>144</v>
+      </c>
+      <c r="B151" s="117" t="inlineStr">
+        <is>
+          <t>L&amp;T Technology Services Limited</t>
+        </is>
+      </c>
+      <c r="C151" s="117" t="inlineStr">
+        <is>
+          <t>INE010V01017</t>
+        </is>
+      </c>
+      <c r="D151" s="117" t="inlineStr">
+        <is>
+          <t>IT - Services</t>
+        </is>
+      </c>
+      <c r="E151" s="52" t="n">
+        <v>37</v>
+      </c>
+      <c r="F151" s="46" t="n">
+        <v>1.16</v>
+      </c>
+      <c r="G151" s="137" t="n">
+        <v>0.0021</v>
+      </c>
+      <c r="J151" s="46" t="n"/>
+    </row>
+    <row r="152">
+      <c r="A152" s="117" t="n">
+        <v>145</v>
+      </c>
+      <c r="B152" s="117" t="inlineStr">
+        <is>
+          <t>ACC Limited</t>
+        </is>
+      </c>
+      <c r="C152" s="117" t="inlineStr">
+        <is>
+          <t>INE012A01025</t>
+        </is>
+      </c>
+      <c r="D152" s="117" t="inlineStr">
+        <is>
+          <t>Cement &amp; Cement Products</t>
+        </is>
+      </c>
+      <c r="E152" s="52" t="n">
+        <v>80</v>
+      </c>
+      <c r="F152" s="46" t="n">
+        <v>1.06</v>
+      </c>
+      <c r="G152" s="137" t="n">
+        <v>0.0019</v>
+      </c>
+      <c r="J152" s="46" t="n"/>
+    </row>
+    <row r="153">
+      <c r="A153" s="117" t="n">
+        <v>146</v>
+      </c>
+      <c r="B153" s="117" t="inlineStr">
+        <is>
+          <t>Hexaware Technologies Limited</t>
+        </is>
+      </c>
+      <c r="C153" s="117" t="inlineStr">
+        <is>
+          <t>INE093A01041</t>
+        </is>
+      </c>
+      <c r="D153" s="117" t="inlineStr">
+        <is>
+          <t>IT - Software</t>
+        </is>
+      </c>
+      <c r="E153" s="52" t="n">
+        <v>198</v>
+      </c>
+      <c r="F153" s="46" t="n">
+        <v>1.02</v>
+      </c>
+      <c r="G153" s="137" t="n">
+        <v>0.0019</v>
+      </c>
+      <c r="J153" s="46" t="n"/>
+    </row>
+    <row r="154">
+      <c r="A154" s="117" t="n">
+        <v>147</v>
+      </c>
+      <c r="B154" s="117" t="inlineStr">
+        <is>
+          <t>Anthem Biosciences Limited</t>
+        </is>
+      </c>
+      <c r="C154" s="117" t="inlineStr">
+        <is>
+          <t>INE0CZ201020</t>
+        </is>
+      </c>
+      <c r="D154" s="117" t="inlineStr">
+        <is>
+          <t>Pharmaceuticals &amp; Biotechnology</t>
+        </is>
+      </c>
+      <c r="E154" s="52" t="n">
+        <v>119</v>
+      </c>
+      <c r="F154" s="46" t="n">
+        <v>0.92</v>
+      </c>
+      <c r="G154" s="137" t="n">
+        <v>0.0017</v>
+      </c>
+      <c r="J154" s="46" t="n"/>
+    </row>
+    <row r="155">
+      <c r="A155" s="117" t="n">
+        <v>148</v>
+      </c>
+      <c r="B155" s="117" t="inlineStr">
+        <is>
+          <t>SJVN Limited</t>
+        </is>
+      </c>
+      <c r="C155" s="117" t="inlineStr">
+        <is>
+          <t>INE002L01015</t>
+        </is>
+      </c>
+      <c r="D155" s="117" t="inlineStr">
+        <is>
+          <t>Power</t>
+        </is>
+      </c>
+      <c r="E155" s="52" t="n">
+        <v>957</v>
+      </c>
+      <c r="F155" s="46" t="n">
+        <v>0.7</v>
+      </c>
+      <c r="G155" s="137" t="n">
+        <v>0.0013</v>
+      </c>
+      <c r="J155" s="46" t="n"/>
+    </row>
+    <row r="156">
+      <c r="A156" s="117" t="n">
+        <v>149</v>
+      </c>
+      <c r="B156" s="117" t="inlineStr">
+        <is>
+          <t>Godrej Industries Limited</t>
+        </is>
+      </c>
+      <c r="C156" s="117" t="inlineStr">
+        <is>
+          <t>INE233A01035</t>
+        </is>
+      </c>
+      <c r="D156" s="117" t="inlineStr">
+        <is>
+          <t>Diversified</t>
+        </is>
+      </c>
+      <c r="E156" s="52" t="n">
+        <v>58</v>
+      </c>
+      <c r="F156" s="46" t="n">
+        <v>0.68</v>
+      </c>
+      <c r="G156" s="137" t="n">
+        <v>0.0012</v>
+      </c>
+      <c r="J156" s="46" t="n"/>
+    </row>
+    <row r="157">
+      <c r="A157" s="117" t="n">
+        <v>150</v>
+      </c>
+      <c r="B157" s="117" t="inlineStr">
+        <is>
+          <t>The New India Assurance Company Limited</t>
+        </is>
+      </c>
+      <c r="C157" s="117" t="inlineStr">
+        <is>
+          <t>INE470Y01017</t>
+        </is>
+      </c>
+      <c r="D157" s="117" t="inlineStr">
+        <is>
+          <t>Insurance</t>
+        </is>
+      </c>
+      <c r="E157" s="52" t="n">
+        <v>322</v>
+      </c>
+      <c r="F157" s="46" t="n">
+        <v>0.57</v>
+      </c>
+      <c r="G157" s="137" t="n">
+        <v>0.001</v>
+      </c>
+      <c r="J157" s="46" t="n"/>
+    </row>
+    <row r="158">
+      <c r="A158" s="49" t="n"/>
+      <c r="B158" s="49" t="inlineStr">
+        <is>
+          <t>Total</t>
+        </is>
+      </c>
+      <c r="C158" s="49" t="n"/>
+      <c r="D158" s="49" t="n"/>
+      <c r="E158" s="49" t="n"/>
+      <c r="F158" s="50" t="n">
+        <v>546.9400000000001</v>
+      </c>
+      <c r="G158" s="51" t="n">
+        <v>0.9992</v>
+      </c>
+    </row>
+    <row r="160">
+      <c r="B160" s="42" t="inlineStr">
+        <is>
+          <t>MONEY MARKET INSTRUMENTS</t>
+        </is>
+      </c>
+    </row>
+    <row r="161">
+      <c r="A161" s="117" t="n">
+        <v>151</v>
+      </c>
+      <c r="B161" s="42" t="inlineStr">
+        <is>
+          <t>TREPS / Reverse Repo Investments</t>
+        </is>
+      </c>
+      <c r="F161" s="46" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="G161" s="137" t="n">
+        <v>0.0001</v>
+      </c>
+      <c r="H161" s="48" t="n">
+        <v>46204</v>
+      </c>
+    </row>
+    <row r="162">
+      <c r="A162" s="49" t="n"/>
+      <c r="B162" s="49" t="inlineStr">
+        <is>
+          <t>Total</t>
+        </is>
+      </c>
+      <c r="C162" s="49" t="n"/>
+      <c r="D162" s="49" t="n"/>
+      <c r="E162" s="49" t="n"/>
+      <c r="F162" s="50" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="G162" s="51" t="n">
+        <v>0.0001</v>
+      </c>
+    </row>
+    <row r="164">
+      <c r="B164" s="42" t="inlineStr">
+        <is>
+          <t>Cash &amp; Cash Equivalent</t>
+        </is>
+      </c>
+    </row>
+    <row r="165">
+      <c r="B165" s="117" t="inlineStr">
+        <is>
+          <t>Net Receivables/Payables</t>
+        </is>
+      </c>
+      <c r="E165" s="52" t="n"/>
+      <c r="F165" s="46" t="n">
+        <v>0.48</v>
+      </c>
+      <c r="G165" s="137" t="n">
+        <v>0.0007</v>
+      </c>
+      <c r="J165" s="46" t="n"/>
+    </row>
+    <row r="166">
+      <c r="A166" s="49" t="n"/>
+      <c r="B166" s="49" t="inlineStr">
+        <is>
+          <t>Total</t>
+        </is>
+      </c>
+      <c r="C166" s="49" t="n"/>
+      <c r="D166" s="49" t="n"/>
+      <c r="E166" s="49" t="n"/>
+      <c r="F166" s="50" t="n">
+        <v>0.48</v>
+      </c>
+      <c r="G166" s="51" t="n">
+        <v>0.0007</v>
+      </c>
+    </row>
+    <row r="168">
+      <c r="A168" s="116" t="n"/>
+      <c r="B168" s="116" t="inlineStr">
+        <is>
+          <t>GRAND TOTAL</t>
+        </is>
+      </c>
+      <c r="C168" s="116" t="n"/>
+      <c r="D168" s="116" t="n"/>
+      <c r="E168" s="116" t="n"/>
+      <c r="F168" s="53" t="n">
+        <v>547.47</v>
+      </c>
+      <c r="G168" s="54" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="169">
+      <c r="A169" s="117" t="inlineStr">
+        <is>
+          <t>Notes:</t>
+        </is>
+      </c>
+    </row>
+    <row r="170">
+      <c r="A170" s="55" t="n">
+        <v>1</v>
+      </c>
+      <c r="B170" s="55" t="inlineStr">
+        <is>
+          <t>Market value includes accrued interest</t>
+        </is>
+      </c>
+    </row>
+    <row r="171">
+      <c r="A171" s="55" t="n">
+        <v>2</v>
+      </c>
+      <c r="B171" s="55" t="inlineStr">
+        <is>
+          <t>Net Assets does not include unit activity for the last day of the month</t>
+        </is>
+      </c>
+    </row>
+    <row r="175">
+      <c r="B175" s="117" t="inlineStr">
+        <is>
+          <t>Scheme Riskometer</t>
+        </is>
+      </c>
+    </row>
+    <row r="189">
+      <c r="B189" s="117" t="inlineStr">
+        <is>
+          <t>Benchmark Riskometer: Nifty Midcap 150 TRI</t>
+        </is>
+      </c>
+    </row>
+    <row r="202">
+      <c r="A202" s="1" t="inlineStr">
+        <is>
+          <t>Sr. No.</t>
+        </is>
+      </c>
+      <c r="B202" s="2" t="inlineStr">
+        <is>
+          <t>Particulars</t>
+        </is>
+      </c>
+      <c r="C202" s="3" t="n"/>
+      <c r="D202" s="3" t="n"/>
+      <c r="E202" s="4" t="n"/>
+    </row>
+    <row r="203">
+      <c r="A203" s="5" t="n">
+        <v>1</v>
+      </c>
+      <c r="B203" s="124" t="n"/>
+      <c r="C203" s="7" t="inlineStr">
+        <is>
+          <t>Portfolio Information</t>
+        </is>
+      </c>
+      <c r="E203" s="9" t="n"/>
+    </row>
+    <row r="204">
+      <c r="A204" s="5" t="n"/>
+      <c r="B204" s="124" t="inlineStr">
+        <is>
+          <t>Description (if any)</t>
+        </is>
+      </c>
+      <c r="C204" s="126" t="n"/>
+      <c r="E204" s="9" t="n"/>
+    </row>
+    <row r="205">
+      <c r="A205" s="5" t="n"/>
+      <c r="B205" s="124" t="inlineStr">
+        <is>
+          <t>Annualised Portfolio YTM*@@</t>
+        </is>
+      </c>
+      <c r="C205" s="127" t="inlineStr">
+        <is>
+          <t>N.A.</t>
+        </is>
+      </c>
+      <c r="E205" s="9" t="n"/>
+    </row>
+    <row r="206">
+      <c r="A206" s="5" t="n"/>
+      <c r="B206" s="124" t="inlineStr">
+        <is>
+          <t>Macaulay Duration@@</t>
+        </is>
+      </c>
+      <c r="C206" s="12" t="inlineStr">
+        <is>
+          <t>N.A.</t>
+        </is>
+      </c>
+      <c r="E206" s="9" t="n"/>
+    </row>
+    <row r="207">
+      <c r="A207" s="5" t="n"/>
+      <c r="B207" s="124" t="inlineStr">
+        <is>
+          <t>Residual Maturity@@</t>
+        </is>
+      </c>
+      <c r="C207" s="12" t="inlineStr">
+        <is>
+          <t>N.A.</t>
+        </is>
+      </c>
+      <c r="E207" s="9" t="n"/>
+    </row>
+    <row r="208">
+      <c r="A208" s="5" t="n"/>
+      <c r="B208" s="124" t="inlineStr">
+        <is>
+          <t>Modified Duration (in years)@@</t>
+        </is>
+      </c>
+      <c r="C208" s="12" t="inlineStr">
+        <is>
+          <t>N.A.</t>
+        </is>
+      </c>
+      <c r="E208" s="9" t="n"/>
+    </row>
+    <row r="209">
+      <c r="A209" s="5" t="n"/>
+      <c r="B209" s="13" t="inlineStr">
+        <is>
+          <t>* In case of semi-annual YTM, it will be annualised</t>
+        </is>
+      </c>
+      <c r="C209" s="13" t="n"/>
+      <c r="E209" s="9" t="n"/>
+    </row>
+    <row r="210">
+      <c r="A210" s="5" t="n">
+        <v>2</v>
+      </c>
+      <c r="B210" s="14" t="inlineStr">
+        <is>
+          <t>NAV AND Dividend</t>
+        </is>
+      </c>
+      <c r="C210" s="13" t="n"/>
+      <c r="E210" s="9" t="n"/>
+    </row>
+    <row r="211">
+      <c r="A211" s="5" t="n"/>
+      <c r="B211" s="172" t="inlineStr">
+        <is>
+          <t>Plan/Option Name</t>
+        </is>
+      </c>
+      <c r="C211" s="111" t="inlineStr">
+        <is>
+          <t>NAV per unit (Rs)</t>
+        </is>
+      </c>
+      <c r="D211" s="173" t="n"/>
+      <c r="E211" s="174" t="inlineStr">
+        <is>
+          <t>Aggregate distributions during the portfolio period  (Rs. per Unit)</t>
+        </is>
+      </c>
+    </row>
+    <row r="212">
+      <c r="A212" s="5" t="n"/>
+      <c r="B212" s="175" t="n"/>
+      <c r="C212" s="15" t="inlineStr">
+        <is>
+          <t>As on May 31, 2026</t>
+        </is>
+      </c>
+      <c r="D212" s="15" t="inlineStr">
+        <is>
+          <t>As on Jun 30, 2026</t>
+        </is>
+      </c>
+      <c r="E212" s="175" t="n"/>
+    </row>
+    <row r="213">
+      <c r="A213" s="16" t="n"/>
+      <c r="B213" s="17" t="inlineStr">
+        <is>
+          <t>Direct Plan-Growth Plan</t>
+        </is>
+      </c>
+      <c r="C213" s="20" t="inlineStr">
+        <is>
+          <t>22.5813</t>
+        </is>
+      </c>
+      <c r="D213" s="20" t="inlineStr">
+        <is>
+          <t>22.7991</t>
+        </is>
+      </c>
+      <c r="E213" s="98" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="214">
+      <c r="A214" s="16" t="n"/>
+      <c r="B214" s="17" t="inlineStr">
+        <is>
+          <t>Direct Plan-IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C214" s="20" t="n">
+        <v>0</v>
+      </c>
+      <c r="D214" s="20" t="n">
+        <v>0</v>
+      </c>
+      <c r="E214" s="98" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="215">
+      <c r="A215" s="16" t="n"/>
+      <c r="B215" s="17" t="inlineStr">
+        <is>
+          <t>Direct Plan-Daily IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C215" s="20" t="n">
+        <v>0</v>
+      </c>
+      <c r="D215" s="20" t="n">
+        <v>0</v>
+      </c>
+      <c r="E215" s="98" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="216">
+      <c r="A216" s="16" t="n"/>
+      <c r="B216" s="17" t="inlineStr">
+        <is>
+          <t>Direct Plan-Weekly IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C216" s="20" t="n">
+        <v>0</v>
+      </c>
+      <c r="D216" s="20" t="n">
+        <v>0</v>
+      </c>
+      <c r="E216" s="98" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="217">
+      <c r="A217" s="16" t="n"/>
+      <c r="B217" s="17" t="inlineStr">
+        <is>
+          <t>Direct Plan-Monthly IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C217" s="20" t="n">
+        <v>0</v>
+      </c>
+      <c r="D217" s="20" t="n">
+        <v>0</v>
+      </c>
+      <c r="E217" s="98" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="218">
+      <c r="A218" s="16" t="n"/>
+      <c r="B218" s="17" t="inlineStr">
+        <is>
+          <t>Direct Plan-Quarterly IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C218" s="20" t="n">
+        <v>0</v>
+      </c>
+      <c r="D218" s="20" t="n">
+        <v>0</v>
+      </c>
+      <c r="E218" s="98" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="219">
+      <c r="A219" s="16" t="n"/>
+      <c r="B219" s="18" t="n"/>
+      <c r="C219" s="99" t="n"/>
+      <c r="D219" s="99" t="n"/>
+      <c r="E219" s="126" t="n"/>
+    </row>
+    <row r="220">
+      <c r="A220" s="5" t="n"/>
+      <c r="B220" s="19" t="inlineStr">
+        <is>
+          <t>Regular Plan-Growth Plan</t>
+        </is>
+      </c>
+      <c r="C220" s="20" t="n">
+        <v>0</v>
+      </c>
+      <c r="D220" s="20" t="n">
+        <v>0</v>
+      </c>
+      <c r="E220" s="98" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="221">
+      <c r="A221" s="5" t="n"/>
+      <c r="B221" s="19" t="inlineStr">
+        <is>
+          <t>Regular Plan-IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C221" s="20" t="n">
+        <v>0</v>
+      </c>
+      <c r="D221" s="20" t="n">
+        <v>0</v>
+      </c>
+      <c r="E221" s="98" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="222">
+      <c r="A222" s="5" t="n"/>
+      <c r="B222" s="19" t="inlineStr">
+        <is>
+          <t>Regular Plan-Daily IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C222" s="20" t="n">
+        <v>0</v>
+      </c>
+      <c r="D222" s="20" t="n">
+        <v>0</v>
+      </c>
+      <c r="E222" s="98" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="223">
+      <c r="A223" s="5" t="n"/>
+      <c r="B223" s="19" t="inlineStr">
+        <is>
+          <t>Regular Plan-Weekly IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C223" s="20" t="n">
+        <v>0</v>
+      </c>
+      <c r="D223" s="20" t="n">
+        <v>0</v>
+      </c>
+      <c r="E223" s="98" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="224">
+      <c r="A224" s="5" t="n"/>
+      <c r="B224" s="19" t="inlineStr">
+        <is>
+          <t>Regular Plan-Monthly IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C224" s="20" t="n">
+        <v>0</v>
+      </c>
+      <c r="D224" s="20" t="n">
+        <v>0</v>
+      </c>
+      <c r="E224" s="98" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="225">
+      <c r="A225" s="5" t="n"/>
+      <c r="B225" s="19" t="inlineStr">
+        <is>
+          <t>Regular Plan-Quarterly IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C225" s="20" t="n">
+        <v>0</v>
+      </c>
+      <c r="D225" s="20" t="n">
+        <v>0</v>
+      </c>
+      <c r="E225" s="98" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="226">
+      <c r="A226" s="5" t="n"/>
+      <c r="B226" s="21" t="inlineStr">
+        <is>
+          <t>IDCW -  Income Distribution cum Capital Withdrawal.</t>
+        </is>
+      </c>
+      <c r="C226" s="22" t="n"/>
+      <c r="D226" s="22" t="n"/>
+      <c r="E226" s="9" t="n"/>
+    </row>
+    <row r="227">
+      <c r="A227" s="23" t="n"/>
+      <c r="B227" s="24" t="n"/>
+      <c r="C227" s="24" t="n"/>
+      <c r="D227" s="24" t="n"/>
+      <c r="E227" s="25" t="n"/>
+    </row>
+    <row r="228">
+      <c r="A228" s="5" t="n">
+        <v>3</v>
+      </c>
+      <c r="B228" s="26" t="inlineStr">
+        <is>
+          <t>Portfolio Turn Over Ratio ^^</t>
+        </is>
+      </c>
+      <c r="C228" s="19" t="n"/>
+      <c r="D228" s="24" t="n"/>
+      <c r="E228" s="27" t="n"/>
+    </row>
+    <row r="229">
+      <c r="A229" s="5" t="n"/>
+      <c r="B229" s="19" t="inlineStr">
+        <is>
+          <t xml:space="preserve"> - For Purchase</t>
+        </is>
+      </c>
+      <c r="C229" s="20" t="n">
+        <v>0.01</v>
+      </c>
+      <c r="D229" s="24" t="n"/>
+      <c r="E229" s="25" t="n"/>
+    </row>
+    <row r="230">
+      <c r="A230" s="5" t="n"/>
+      <c r="B230" s="19" t="inlineStr">
+        <is>
+          <t xml:space="preserve"> - For Sale</t>
+        </is>
+      </c>
+      <c r="C230" s="20" t="n">
+        <v>0.01</v>
+      </c>
+      <c r="D230" s="24" t="n"/>
+      <c r="E230" s="25" t="n"/>
+    </row>
+    <row r="231">
+      <c r="A231" s="5" t="n">
+        <v>4</v>
+      </c>
+      <c r="B231" s="28" t="inlineStr">
+        <is>
+          <t>Total investment in foreign securities/ADR/GDR (Rs. lakh)</t>
+        </is>
+      </c>
+      <c r="C231" s="29" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="D231" s="24" t="n"/>
+      <c r="E231" s="27" t="n"/>
+    </row>
+    <row r="232" ht="24" customHeight="1">
+      <c r="A232" s="5" t="n">
         <v>5</v>
       </c>
-      <c r="B12" s="154" t="inlineStr">
-[...34 lines deleted...]
-      <c r="A13" s="154" t="n">
+      <c r="B232" s="30" t="inlineStr">
+        <is>
+          <t>Total of securities below investment grade and default provided for the of Jun 30, 2026 (Rs. lakh)</t>
+        </is>
+      </c>
+      <c r="C232" s="29" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="D232" s="31" t="n"/>
+      <c r="E232" s="27" t="n"/>
+    </row>
+    <row r="233">
+      <c r="A233" s="5" t="n">
         <v>6</v>
       </c>
-      <c r="B13" s="154" t="inlineStr">
-[...34 lines deleted...]
-      <c r="A14" s="154" t="n">
+      <c r="B233" s="32" t="inlineStr">
+        <is>
+          <t>Total investment in illiquid shares/securities</t>
+        </is>
+      </c>
+      <c r="C233" s="33" t="n"/>
+      <c r="E233" s="27" t="n"/>
+    </row>
+    <row r="234">
+      <c r="A234" s="5" t="n"/>
+      <c r="B234" s="34" t="inlineStr">
+        <is>
+          <t>- Value (In Rs. Lakh)</t>
+        </is>
+      </c>
+      <c r="C234" s="35" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="E234" s="27" t="n"/>
+    </row>
+    <row r="235">
+      <c r="A235" s="5" t="n"/>
+      <c r="B235" s="36" t="inlineStr">
+        <is>
+          <t>- in percentage terms (%)</t>
+        </is>
+      </c>
+      <c r="C235" s="176" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="E235" s="27" t="n"/>
+    </row>
+    <row r="236">
+      <c r="A236" s="5" t="n"/>
+      <c r="B236" s="36" t="n"/>
+      <c r="C236" s="177" t="n"/>
+      <c r="E236" s="27" t="n"/>
+    </row>
+    <row r="237">
+      <c r="A237" s="5" t="n">
         <v>7</v>
       </c>
-      <c r="B14" s="154" t="inlineStr">
-[...4794 lines deleted...]
-      <c r="C202" s="162" t="inlineStr">
+      <c r="B237" s="32" t="inlineStr">
+        <is>
+          <t>Total outstanding exposure to derivatives at the end of  Jun 30, 2026</t>
+        </is>
+      </c>
+      <c r="C237" s="33" t="n"/>
+      <c r="D237" s="24" t="n"/>
+      <c r="E237" s="27" t="n"/>
+    </row>
+    <row r="238">
+      <c r="A238" s="5" t="n"/>
+      <c r="B238" s="34" t="inlineStr">
+        <is>
+          <t>- Value (In Rs. Lakh)</t>
+        </is>
+      </c>
+      <c r="C238" s="35" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="D238" s="24" t="n"/>
+      <c r="E238" s="27" t="n"/>
+    </row>
+    <row r="239">
+      <c r="A239" s="5" t="n"/>
+      <c r="B239" s="36" t="inlineStr">
+        <is>
+          <t>- in percentage term (%)</t>
+        </is>
+      </c>
+      <c r="C239" s="176" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="D239" s="24" t="n"/>
+      <c r="E239" s="27" t="n"/>
+    </row>
+    <row r="240">
+      <c r="A240" s="39" t="n"/>
+      <c r="B240" s="40" t="n"/>
+      <c r="C240" s="40" t="n"/>
+      <c r="D240" s="40" t="n"/>
+      <c r="E240" s="41" t="n"/>
+    </row>
+    <row r="242">
+      <c r="A242" s="42" t="inlineStr">
         <is>
           <t>N.A.</t>
         </is>
       </c>
-      <c r="E202" s="49" t="n"/>
-[...547 lines deleted...]
-      <c r="B241" s="154" t="inlineStr">
+      <c r="B242" s="117" t="inlineStr">
         <is>
           <t xml:space="preserve"> Not Applicable.</t>
         </is>
       </c>
     </row>
-    <row r="242">
-      <c r="A242" s="10" t="inlineStr">
+    <row r="243">
+      <c r="A243" s="42" t="inlineStr">
         <is>
           <t>^^</t>
         </is>
       </c>
-      <c r="B242" s="154" t="inlineStr">
+      <c r="B243" s="117" t="inlineStr">
         <is>
           <t>Portfolio Turn Over Ratio is for Equity Schemes.</t>
         </is>
       </c>
     </row>
-    <row r="243">
-      <c r="A243" s="10" t="inlineStr">
+    <row r="244">
+      <c r="A244" s="42" t="inlineStr">
         <is>
           <t>@@</t>
         </is>
       </c>
-      <c r="B243" s="154" t="inlineStr">
+      <c r="B244" s="117" t="inlineStr">
         <is>
           <t>Residual, Modified Duration and Portfolio YTM (Annualised) is for Debt Schemes.</t>
         </is>
       </c>
     </row>
-    <row r="244" ht="48" customHeight="1">
-      <c r="B244" s="84" t="inlineStr">
+    <row r="245">
+      <c r="B245" s="117" t="inlineStr">
         <is>
           <t>Pursuant to payment of IDCW, the NAV of the IDCW Option(s) of aforesaid Scheme of the Fund would fall to the extent of payout and statutory levy, if any. For complete distribution history of the Schemes, please visit www.dspim.com</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells count="4">
-    <mergeCell ref="B208:B209"/>
-    <mergeCell ref="E208:E209"/>
     <mergeCell ref="B1:F1"/>
-    <mergeCell ref="C208:D208"/>
+    <mergeCell ref="B211:B212"/>
+    <mergeCell ref="E211:E212"/>
+    <mergeCell ref="C211:D211"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:A1"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Rohit Pandey</dc:creator>
+  <dc:creator>ICRON Research</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:lastModifiedBy></cp:lastModifiedBy>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties">
   <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_Enabled" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_SetDate" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3">
-    <vt:lpwstr>2026-06-07T19:21:06Z</vt:lpwstr>
+    <vt:lpwstr>2026-07-08T08:43:17Z</vt:lpwstr>
   </property>
   <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_Method" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4">
     <vt:lpwstr>Privileged</vt:lpwstr>
   </property>
   <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_Name" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5">
     <vt:lpwstr>Public</vt:lpwstr>
   </property>
   <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_SiteId" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6">
     <vt:lpwstr>1771ae17-e764-4e0f-a476-d4184d79a5d9</vt:lpwstr>
   </property>
   <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_ActionId" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7">
-    <vt:lpwstr>4080c357-c9ae-431d-b36a-b5f7034283f4</vt:lpwstr>
+    <vt:lpwstr>7b88c7ec-4c0a-4933-910f-6ebd7702328a</vt:lpwstr>
   </property>
   <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_ContentBits" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8">
     <vt:lpwstr>0</vt:lpwstr>
   </property>
   <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_Tag" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9">
     <vt:lpwstr>10, 0, 1, 1</vt:lpwstr>
   </property>
 </Properties>
 </file>