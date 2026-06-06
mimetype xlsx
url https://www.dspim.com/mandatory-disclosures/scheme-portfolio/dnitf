--- v0 (2025-10-12)
+++ v1 (2026-06-06)
@@ -1,94 +1,82 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-  <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29231"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="K:\Accounts\REPORTS\Monthend portfolio\2025-2026\06. September 2025\Half Yearly Portfolio\Portfolio\Equity\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="K:\Accounts\REPORTS\Monthend portfolio\2026-2027\April 2026\30042026\Final\Final\Monthly\For Investors\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{84D22753-E996-42CD-B125-91F633CC1C3C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{939CE42E-294B-4F69-B810-4288B9C90AC3}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" tabRatio="911" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="Monthly Portfolio" sheetId="1" r:id="rId1"/>
-[...2 lines deleted...]
-    <sheet name="Sheet1" sheetId="2" state="hidden" r:id="rId4"/>
+    <sheet name="Nifty IT Index" sheetId="1" r:id="rId1"/>
+    <sheet name="Notes to Monthly Portfolio" sheetId="3" r:id="rId2"/>
+    <sheet name="Sheet1" sheetId="2" state="hidden" r:id="rId3"/>
   </sheets>
-  <calcPr calcId="191029"/>
-[...12 lines deleted...]
-  </extLst>
+  <definedNames>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'Notes to Monthly Portfolio'!#REF!</definedName>
+  </definedNames>
+  <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="233" uniqueCount="107">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="175" uniqueCount="107">
   <si>
     <t>DSP Nifty IT Index Fund</t>
   </si>
   <si>
-    <t>Portfolio as on September 30, 2025</t>
+    <t>Portfolio as on April 30, 2026</t>
   </si>
   <si>
     <t>Sr. No.</t>
   </si>
   <si>
     <t>Name of Instrument</t>
   </si>
   <si>
     <t>ISIN</t>
   </si>
   <si>
     <t>Rating/Industry</t>
   </si>
   <si>
     <t>Quantity</t>
   </si>
   <si>
     <t>Market value (Rs. In lakhs)</t>
   </si>
   <si>
     <t>% to Net Assets</t>
   </si>
   <si>
     <t>Maturity Date</t>
   </si>
@@ -104,383 +92,388 @@
   <si>
     <t>Listed / awaiting listing on the stock exchanges</t>
   </si>
   <si>
     <t>Infosys Limited</t>
   </si>
   <si>
     <t>INE009A01021</t>
   </si>
   <si>
     <t>IT - Software</t>
   </si>
   <si>
     <t>Sector/Rating</t>
   </si>
   <si>
     <t>Percent</t>
   </si>
   <si>
     <t>Tata Consultancy Services Limited</t>
   </si>
   <si>
     <t>INE467B01029</t>
   </si>
   <si>
+    <t>Tech Mahindra Limited</t>
+  </si>
+  <si>
+    <t>INE669C01036</t>
+  </si>
+  <si>
+    <t>Cash &amp; Equivalent</t>
+  </si>
+  <si>
     <t>HCL Technologies Limited</t>
   </si>
   <si>
     <t>INE860A01027</t>
   </si>
   <si>
-    <t>Cash &amp; Equivalent</t>
-[...7 lines deleted...]
-  <si>
     <t>Wipro Limited</t>
   </si>
   <si>
     <t>INE075A01022</t>
   </si>
   <si>
+    <t>Persistent Systems Limited</t>
+  </si>
+  <si>
+    <t>INE262H01021</t>
+  </si>
+  <si>
     <t>Coforge Limited</t>
   </si>
   <si>
     <t>INE591G01025</t>
   </si>
   <si>
-    <t>Persistent Systems Limited</t>
-[...5 lines deleted...]
-    <t>LTIMindtree Limited</t>
+    <t>LTM Limited</t>
   </si>
   <si>
     <t>INE214T01019</t>
   </si>
   <si>
     <t>MphasiS Limited</t>
   </si>
   <si>
     <t>INE356A01018</t>
   </si>
   <si>
     <t>Oracle Financial Services Software Limited</t>
   </si>
   <si>
     <t>INE881D01027</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>MONEY MARKET INSTRUMENTS</t>
   </si>
   <si>
     <t>TREPS / Reverse Repo Investments</t>
   </si>
   <si>
     <t>Cash &amp; Cash Equivalent</t>
   </si>
   <si>
     <t>Net Receivables/Payables</t>
   </si>
   <si>
     <t>GRAND TOTAL</t>
   </si>
   <si>
     <t>Notes:</t>
   </si>
   <si>
+    <t>Subject to SEBI (MF) Regulations and the applicable guidelines issued by SEBI, Scheme has entered into securities lending in accordance with the framework specified in this regard.</t>
+  </si>
+  <si>
     <t>Market value includes accrued interest</t>
   </si>
   <si>
     <t>Net Assets does not include unit activity for the last day of the month</t>
   </si>
   <si>
     <t>Scheme Riskometer</t>
   </si>
   <si>
     <t>Benchmark Riskometer: Nifty IT TRI</t>
   </si>
   <si>
     <t xml:space="preserve">  </t>
   </si>
   <si>
     <t>YD1XRegular</t>
   </si>
   <si>
     <t>YD1XDirect</t>
   </si>
   <si>
     <t>YD1X</t>
   </si>
   <si>
-    <t>DSP Nifty IT Index Fund***</t>
-[...1 lines deleted...]
-  <si>
     <t>Sr No.</t>
   </si>
   <si>
     <t>Particular</t>
   </si>
   <si>
     <t>Regular</t>
   </si>
   <si>
     <t>Direct</t>
   </si>
   <si>
     <t>Portfolio Turn Over Ratio ^^</t>
   </si>
   <si>
     <t xml:space="preserve"> - For Purchase</t>
   </si>
   <si>
     <t>N.A.</t>
   </si>
   <si>
     <t xml:space="preserve"> - For Sale</t>
   </si>
   <si>
     <t>Average Maturity (in years)@@</t>
   </si>
   <si>
     <t>Modified Duration (in years)@@</t>
   </si>
   <si>
     <t>Portfolio YTM (Annualised)@@</t>
   </si>
   <si>
-    <t>Total outstanding exposure to derivatives at the end of  September 30, 2025</t>
+    <t>Total outstanding exposure to derivatives at the end of  April 30, 2026</t>
   </si>
   <si>
     <t>- Value (In Rs. Lakh)</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>- in percentage term (%)</t>
   </si>
   <si>
-    <t>Total of securities below investment grade and default provided for the Half Year of September 30, 2025 (Rs. lakh)</t>
+    <t>Total of securities below investment grade and default provided for the Half Year of April 30, 2026 (Rs. lakh)</t>
   </si>
   <si>
     <t>Total investment in foreign securities/ADR/GDR (Rs. lakh)</t>
   </si>
   <si>
     <t>Total investment in illiquid shares/securities</t>
   </si>
   <si>
     <t>- in percentage terms (%)</t>
   </si>
   <si>
     <t>Net Asset Vaue (NAV) (Rs. per Unit)</t>
   </si>
   <si>
-    <t>- As on March 31, 2025</t>
+    <t>- As on March 31, 2026</t>
   </si>
   <si>
     <t>G</t>
   </si>
   <si>
     <t>Growth</t>
   </si>
   <si>
+    <t>7.5255</t>
+  </si>
+  <si>
+    <t>7.5679</t>
+  </si>
+  <si>
     <t>D</t>
   </si>
   <si>
     <t>Payout/Reinvestment of Income Distribution cum Capital Withdrawal option (IDCW)</t>
   </si>
   <si>
     <t>QD</t>
   </si>
   <si>
     <t>Quarterly Payout/Reinvestment of Income Distribution cum Capital Withdrawal option (IDCW)</t>
   </si>
   <si>
     <t>DD</t>
   </si>
   <si>
     <t>Daily Reinvestment of Income Distribution cum Capital Withdrawal option (IDCW)</t>
   </si>
   <si>
     <t>WD</t>
   </si>
   <si>
     <t>Weekly Payout/Reinvestment of Income Distribution cum Capital Withdrawal option (IDCW)</t>
   </si>
   <si>
     <t>MD</t>
   </si>
   <si>
     <t>Monthly Payout/Reinvestment of Income Distribution cum Capital Withdrawal option (IDCW)</t>
   </si>
   <si>
     <t>UD</t>
   </si>
   <si>
     <t>UD3</t>
   </si>
   <si>
     <t>UR</t>
   </si>
   <si>
     <t>UR3</t>
   </si>
   <si>
-    <t>- As on September 30, 2025</t>
-[...5 lines deleted...]
-    <t>8.6702</t>
+    <t>- As on April 30, 2026</t>
+  </si>
+  <si>
+    <t>7.6079</t>
+  </si>
+  <si>
+    <t>7.6552</t>
   </si>
   <si>
     <t>Aggregate distributions during the half year (Rs. per Unit)</t>
   </si>
   <si>
     <t>*</t>
   </si>
   <si>
     <t>Computed NAV</t>
   </si>
   <si>
     <t>**</t>
   </si>
   <si>
     <t>NAV as on Maturity date</t>
   </si>
   <si>
     <t xml:space="preserve"> Not Applicable.</t>
   </si>
   <si>
     <t>^^</t>
   </si>
   <si>
     <t>Portfolio Turn Over Ratio is for Equity Schemes.</t>
   </si>
   <si>
     <t>@@</t>
   </si>
   <si>
     <t>Average Maturity, Modified Duration and Portfolio YTM (Annualised) is for Debt Schemes.</t>
-  </si>
-[...4 lines deleted...]
-    <t>Scheme launched during the half year ended September 30, 2025.</t>
   </si>
   <si>
     <t>Pursuant to payment of IDCW, the NAV of the IDCW Option(s) of aforesaid Scheme of the Fund would fall to the extent of payout and statutory levy, if any. For complete distribution history of the Schemes, please visit www.dspim.com</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="7">
-    <numFmt numFmtId="164" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
+    <numFmt numFmtId="164" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);"/>
     <numFmt numFmtId="165" formatCode="_(* #,##0_);_(* \(#,##0\);"/>
-    <numFmt numFmtId="166" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);"/>
-[...2 lines deleted...]
-    <numFmt numFmtId="169" formatCode="0.000"/>
+    <numFmt numFmtId="166" formatCode="#,##0.00_);\(#,##0.00\)%"/>
+    <numFmt numFmtId="167" formatCode="_(* #,##0.000_);_(* \(#,##0.000\);_(* &quot;-&quot;_);_(* @_)"/>
+    <numFmt numFmtId="168" formatCode="0.000"/>
+    <numFmt numFmtId="169" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;_);_(* @_)"/>
     <numFmt numFmtId="170" formatCode="0.0000"/>
   </numFmts>
-  <fonts count="14" x14ac:knownFonts="1">
+  <fonts count="15" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
-      <name val="Calibri"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="trebuchet MS"/>
+      <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="trebuchet MS"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <color rgb="FFFFFFFF"/>
       <name val="trebuchet MS"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="trebuchet MS"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color rgb="FFFFFFFF"/>
       <name val="trebuchet MS"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="trebuchet MS"/>
       <family val="2"/>
     </font>
     <font>
-      <b/>
       <sz val="11"/>
       <color theme="1"/>
-      <name val="trebuchet MS"/>
-[...5 lines deleted...]
-      <name val="Calibri"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <sz val="9"/>
+      <sz val="10"/>
       <name val="Trebuchet MS"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="9"/>
       <name val="Trebuchet MS"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <name val="Trebuchet MS"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="9"/>
       <color rgb="FFFF0000"/>
       <name val="Trebuchet MS"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="9"/>
       <color theme="0"/>
       <name val="Trebuchet MS"/>
       <family val="2"/>
@@ -514,579 +507,513 @@
   </fills>
   <borders count="4">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
-    <border>
-[...11 lines deleted...]
-    </border>
   </borders>
-  <cellStyleXfs count="4">
+  <cellStyleXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="164" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="9" fontId="9" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="169" fontId="9" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="70">
+  <cellXfs count="71">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...10 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="10" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="15" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="164" fontId="4" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="10" fontId="4" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="164" fontId="5" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="10" fontId="5" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="2" applyFont="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="2" applyFont="1"/>
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="11" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="12" fillId="4" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="1" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="2" applyFont="1"/>
+    <xf numFmtId="1" fontId="10" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="2" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="4" fontId="8" fillId="4" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="2" fontId="10" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="2" fontId="10" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="4" fontId="10" fillId="4" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="4" fontId="8" fillId="0" borderId="1" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="10" fontId="8" fillId="4" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="4" fontId="10" fillId="0" borderId="1" xfId="2" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="4" fontId="10" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="10" fontId="10" fillId="4" borderId="1" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="10" fontId="8" fillId="0" borderId="1" xfId="2" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="12" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="10" fontId="10" fillId="0" borderId="1" xfId="4" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="10" fontId="10" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="2" quotePrefix="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="13" fillId="4" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="168" fontId="12" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="2" quotePrefix="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="167" fontId="13" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="13" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="2" applyFont="1"/>
+    <xf numFmtId="0" fontId="14" fillId="4" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="169" fontId="8" fillId="4" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="10" fillId="4" borderId="1" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="170" fontId="8" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="10" fillId="0" borderId="1" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="170" fontId="10" fillId="0" borderId="1" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="10" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="4" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="0" xfId="2" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="0" xfId="2" quotePrefix="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="2" fontId="8" fillId="4" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="2"/>
+    <xf numFmtId="2" fontId="10" fillId="0" borderId="3" xfId="2" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="2" fontId="8" fillId="4" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="2" fontId="10" fillId="0" borderId="2" xfId="2" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="39" fontId="8" fillId="0" borderId="2" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="4" fontId="10" fillId="0" borderId="3" xfId="2" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="39" fontId="8" fillId="0" borderId="3" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="4" fontId="10" fillId="0" borderId="2" xfId="2" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="10" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="10" fillId="0" borderId="3" xfId="4" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="10" fontId="8" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="10" fillId="0" borderId="2" xfId="4" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="2" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="39" fontId="10" fillId="0" borderId="3" xfId="2" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="2" fontId="8" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="39" fontId="10" fillId="0" borderId="2" xfId="2" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="2" fontId="8" fillId="0" borderId="2" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="10" fontId="10" fillId="0" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="2" fontId="8" fillId="0" borderId="3" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="10" fontId="10" fillId="0" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="4" fontId="8" fillId="0" borderId="2" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="2" fontId="10" fillId="0" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="4" fontId="8" fillId="0" borderId="3" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="2" fontId="10" fillId="0" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="167" fontId="8" fillId="0" borderId="2" xfId="2" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="2" fontId="10" fillId="4" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="167" fontId="8" fillId="0" borderId="3" xfId="2" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="2" fontId="10" fillId="4" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="3" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
-  <cellStyles count="4">
-    <cellStyle name="Comma" xfId="1" builtinId="3"/>
+  <cellStyles count="6">
+    <cellStyle name="Comma 2" xfId="5" xr:uid="{3639CD15-19C4-4C7E-BAE0-9EA17D78AABB}"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
-    <cellStyle name="Normal 2" xfId="3" xr:uid="{20A5FE8F-E64D-4BC0-A36D-47F7001E0211}"/>
-    <cellStyle name="Percent" xfId="2" builtinId="5"/>
+    <cellStyle name="Normal 2" xfId="2" xr:uid="{C644E80A-F688-44FE-A0EF-72691DB33825}"/>
+    <cellStyle name="Normal 2 2" xfId="3" xr:uid="{B6A9F17A-9342-46DE-936B-3F764B7D1AF8}"/>
+    <cellStyle name="Normal 3 4 2 2 4" xfId="1" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
+    <cellStyle name="Percent 2" xfId="4" xr:uid="{F462ACFD-E17D-4F68-AC10-014F39E34639}"/>
   </cellStyles>
   <dxfs count="4">
     <dxf>
       <numFmt numFmtId="171" formatCode="#,##0.000"/>
     </dxf>
     <dxf>
       <numFmt numFmtId="172" formatCode="#,##0.0000"/>
     </dxf>
     <dxf>
       <numFmt numFmtId="4" formatCode="#,##0.00"/>
     </dxf>
     <dxf>
       <numFmt numFmtId="173" formatCode="&quot;-&quot;"/>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
-[...2 lines deleted...]
-<file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>34</xdr:row>
+      <xdr:row>37</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
-      <xdr:colOff>2378075</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>34925</xdr:rowOff>
+      <xdr:colOff>2374900</xdr:colOff>
+      <xdr:row>46</xdr:row>
+      <xdr:rowOff>31750</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000002000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="457200" y="6426200"/>
-          <a:ext cx="2374900" cy="1574800"/>
+          <a:off x="438150" y="8067675"/>
+          <a:ext cx="2374900" cy="1746250"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:ln>
           <a:prstDash val="solid"/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>46</xdr:row>
+      <xdr:row>51</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
-      <xdr:colOff>2378075</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>34925</xdr:rowOff>
+      <xdr:colOff>2374900</xdr:colOff>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>31750</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000003000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="457200" y="8839200"/>
-[...99 lines deleted...]
-          <a:ext cx="2378075" cy="1577975"/>
+          <a:off x="438150" y="10753725"/>
+          <a:ext cx="2374900" cy="1746250"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:ln>
           <a:prstDash val="solid"/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos Narrow" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -1104,65 +1031,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
-[...5 lines deleted...]
-        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -1183,1799 +1110,1345 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:L45"/>
+  <dimension ref="A1:L50"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0"/>
+    <sheetView tabSelected="1" zoomScale="85" zoomScaleNormal="85" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.7265625" defaultRowHeight="13.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="6.54296875" style="1" bestFit="1" customWidth="1"/>
-[...12 lines deleted...]
-    <col min="14" max="16384" width="8.7265625" style="1"/>
+    <col min="1" max="1" width="6.54296875" style="2" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="42.26953125" style="2" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="18" style="2" customWidth="1"/>
+    <col min="4" max="4" width="14.1796875" style="2" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="15.1796875" style="2" customWidth="1"/>
+    <col min="6" max="6" width="23.81640625" style="2" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="14" style="2" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="12.54296875" style="2" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="14" style="2" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="7.54296875" style="2" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="15.81640625" style="2" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="7.54296875" style="2" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="8.7265625" style="2" customWidth="1"/>
+    <col min="14" max="16384" width="8.7265625" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:12" ht="18.75" customHeight="1" x14ac:dyDescent="0.45">
+    <row r="1" spans="1:12" ht="19" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A1" s="15"/>
-      <c r="B1" s="51" t="s">
-[...5 lines deleted...]
-      <c r="F1" s="52"/>
+      <c r="B1" s="69" t="s">
+        <v>0</v>
+      </c>
+      <c r="C1" s="70"/>
+      <c r="D1" s="70"/>
+      <c r="E1" s="70"/>
+      <c r="F1" s="70"/>
     </row>
     <row r="2" spans="1:12" x14ac:dyDescent="0.35">
-      <c r="B2" s="2" t="s">
+      <c r="B2" s="3" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:12" x14ac:dyDescent="0.35">
-      <c r="A4" s="3" t="s">
+      <c r="A4" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="B4" s="3" t="s">
+      <c r="B4" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="C4" s="3" t="s">
+      <c r="C4" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="D4" s="3" t="s">
+      <c r="D4" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="E4" s="3" t="s">
+      <c r="E4" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="F4" s="3" t="s">
+      <c r="F4" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="G4" s="3" t="s">
+      <c r="G4" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="H4" s="3" t="s">
+      <c r="H4" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="I4" s="3" t="s">
+      <c r="I4" s="4" t="s">
         <v>10</v>
       </c>
-      <c r="J4" s="3" t="s">
+      <c r="J4" s="4" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="6" spans="1:12" x14ac:dyDescent="0.35">
-      <c r="B6" s="2" t="s">
+      <c r="B6" s="3" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="7" spans="1:12" x14ac:dyDescent="0.35">
-      <c r="B7" s="2" t="s">
+      <c r="B7" s="3" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="8" spans="1:12" x14ac:dyDescent="0.35">
-      <c r="A8" s="1">
+      <c r="A8" s="2">
         <v>1</v>
       </c>
-      <c r="B8" s="1" t="s">
+      <c r="B8" s="2" t="s">
         <v>14</v>
       </c>
-      <c r="C8" s="1" t="s">
+      <c r="C8" s="2" t="s">
         <v>15</v>
       </c>
-      <c r="D8" s="1" t="s">
+      <c r="D8" s="2" t="s">
         <v>16</v>
       </c>
-      <c r="E8" s="4">
-        <v>28954</v>
+      <c r="E8" s="11">
+        <v>173902</v>
       </c>
       <c r="F8" s="5">
-        <v>417.46</v>
+        <v>2055.17</v>
       </c>
       <c r="G8" s="6">
-        <v>0.29160000000000003</v>
+        <v>0.27310000000000001</v>
       </c>
       <c r="J8" s="5"/>
-      <c r="K8" s="2" t="s">
+      <c r="K8" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="L8" s="2" t="s">
+      <c r="L8" s="3" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="9" spans="1:12" x14ac:dyDescent="0.35">
-      <c r="A9" s="1">
+      <c r="A9" s="2">
         <v>2</v>
       </c>
-      <c r="B9" s="1" t="s">
+      <c r="B9" s="2" t="s">
         <v>19</v>
       </c>
-      <c r="C9" s="1" t="s">
+      <c r="C9" s="2" t="s">
         <v>20</v>
       </c>
-      <c r="D9" s="1" t="s">
+      <c r="D9" s="2" t="s">
         <v>16</v>
       </c>
-      <c r="E9" s="4">
-        <v>10845</v>
+      <c r="E9" s="11">
+        <v>65066</v>
       </c>
       <c r="F9" s="5">
-        <v>313.25</v>
+        <v>1609.67</v>
       </c>
       <c r="G9" s="6">
-        <v>0.21879999999999999</v>
+        <v>0.21390000000000001</v>
       </c>
       <c r="J9" s="5"/>
-      <c r="K9" s="1" t="s">
+      <c r="K9" s="2" t="s">
         <v>16</v>
       </c>
       <c r="L9" s="6">
-        <v>0.99980000000000002</v>
+        <v>0.999</v>
       </c>
     </row>
     <row r="10" spans="1:12" x14ac:dyDescent="0.35">
-      <c r="A10" s="1">
+      <c r="A10" s="2">
         <v>3</v>
       </c>
-      <c r="B10" s="1" t="s">
+      <c r="B10" s="2" t="s">
         <v>21</v>
       </c>
-      <c r="C10" s="1" t="s">
+      <c r="C10" s="2" t="s">
         <v>22</v>
       </c>
-      <c r="D10" s="1" t="s">
+      <c r="D10" s="2" t="s">
         <v>16</v>
       </c>
-      <c r="E10" s="4">
-        <v>11250</v>
+      <c r="E10" s="11">
+        <v>57512</v>
       </c>
       <c r="F10" s="5">
-        <v>155.82</v>
+        <v>847.44</v>
       </c>
       <c r="G10" s="6">
-        <v>0.1089</v>
+        <v>0.11260000000000001</v>
       </c>
       <c r="J10" s="5"/>
-      <c r="K10" s="1" t="s">
+      <c r="K10" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L10" s="6">
-        <v>2.0000000000000001E-4</v>
+        <v>1E-3</v>
       </c>
     </row>
     <row r="11" spans="1:12" x14ac:dyDescent="0.35">
-      <c r="A11" s="1">
+      <c r="A11" s="2">
         <v>4</v>
       </c>
-      <c r="B11" s="1" t="s">
+      <c r="B11" s="2" t="s">
         <v>24</v>
       </c>
-      <c r="C11" s="1" t="s">
+      <c r="C11" s="2" t="s">
         <v>25</v>
       </c>
-      <c r="D11" s="1" t="s">
+      <c r="D11" s="2" t="s">
         <v>16</v>
       </c>
-      <c r="E11" s="4">
-        <v>9601</v>
+      <c r="E11" s="11">
+        <v>67237</v>
       </c>
       <c r="F11" s="5">
-        <v>134.44</v>
+        <v>806.24</v>
       </c>
       <c r="G11" s="6">
-        <v>9.3899999999999997E-2</v>
+        <v>0.1072</v>
       </c>
       <c r="J11" s="5"/>
     </row>
     <row r="12" spans="1:12" x14ac:dyDescent="0.35">
-      <c r="A12" s="1">
+      <c r="A12" s="2">
         <v>5</v>
       </c>
-      <c r="B12" s="1" t="s">
+      <c r="B12" s="2" t="s">
         <v>26</v>
       </c>
-      <c r="C12" s="1" t="s">
+      <c r="C12" s="2" t="s">
         <v>27</v>
       </c>
-      <c r="D12" s="1" t="s">
+      <c r="D12" s="2" t="s">
         <v>16</v>
       </c>
-      <c r="E12" s="4">
-        <v>43150</v>
+      <c r="E12" s="11">
+        <v>258892</v>
       </c>
       <c r="F12" s="5">
-        <v>103.29</v>
+        <v>519.47</v>
       </c>
       <c r="G12" s="6">
-        <v>7.22E-2</v>
+        <v>6.9000000000000006E-2</v>
       </c>
       <c r="J12" s="5"/>
     </row>
     <row r="13" spans="1:12" x14ac:dyDescent="0.35">
-      <c r="A13" s="1">
+      <c r="A13" s="2">
         <v>6</v>
       </c>
-      <c r="B13" s="1" t="s">
+      <c r="B13" s="2" t="s">
         <v>28</v>
       </c>
-      <c r="C13" s="1" t="s">
+      <c r="C13" s="2" t="s">
         <v>29</v>
       </c>
-      <c r="D13" s="1" t="s">
+      <c r="D13" s="2" t="s">
         <v>16</v>
       </c>
-      <c r="E13" s="4">
-        <v>5056</v>
+      <c r="E13" s="11">
+        <v>9856</v>
       </c>
       <c r="F13" s="5">
-        <v>80.44</v>
+        <v>473.09</v>
       </c>
       <c r="G13" s="6">
-        <v>5.62E-2</v>
+        <v>6.2899999999999998E-2</v>
       </c>
       <c r="J13" s="5"/>
     </row>
     <row r="14" spans="1:12" x14ac:dyDescent="0.35">
-      <c r="A14" s="1">
+      <c r="A14" s="2">
         <v>7</v>
       </c>
-      <c r="B14" s="1" t="s">
+      <c r="B14" s="2" t="s">
         <v>30</v>
       </c>
-      <c r="C14" s="1" t="s">
+      <c r="C14" s="2" t="s">
         <v>31</v>
       </c>
-      <c r="D14" s="1" t="s">
+      <c r="D14" s="2" t="s">
         <v>16</v>
       </c>
-      <c r="E14" s="4">
-        <v>1623</v>
+      <c r="E14" s="11">
+        <v>30426</v>
       </c>
       <c r="F14" s="5">
-        <v>78.27</v>
+        <v>363.86</v>
       </c>
       <c r="G14" s="6">
-        <v>5.4699999999999999E-2</v>
+        <v>4.8399999999999999E-2</v>
       </c>
       <c r="J14" s="5"/>
     </row>
     <row r="15" spans="1:12" x14ac:dyDescent="0.35">
-      <c r="A15" s="1">
+      <c r="A15" s="2">
         <v>8</v>
       </c>
-      <c r="B15" s="1" t="s">
+      <c r="B15" s="2" t="s">
         <v>32</v>
       </c>
-      <c r="C15" s="1" t="s">
+      <c r="C15" s="2" t="s">
         <v>33</v>
       </c>
-      <c r="D15" s="1" t="s">
+      <c r="D15" s="2" t="s">
         <v>16</v>
       </c>
-      <c r="E15" s="4">
-        <v>1402</v>
+      <c r="E15" s="11">
+        <v>8405</v>
       </c>
       <c r="F15" s="5">
-        <v>72.31</v>
+        <v>358.86</v>
       </c>
       <c r="G15" s="6">
-        <v>5.0500000000000003E-2</v>
+        <v>4.7699999999999999E-2</v>
       </c>
       <c r="J15" s="5"/>
     </row>
     <row r="16" spans="1:12" x14ac:dyDescent="0.35">
-      <c r="A16" s="1">
+      <c r="A16" s="2">
         <v>9</v>
       </c>
-      <c r="B16" s="1" t="s">
+      <c r="B16" s="2" t="s">
         <v>34</v>
       </c>
-      <c r="C16" s="1" t="s">
+      <c r="C16" s="2" t="s">
         <v>35</v>
       </c>
-      <c r="D16" s="1" t="s">
+      <c r="D16" s="2" t="s">
         <v>16</v>
       </c>
-      <c r="E16" s="4">
-        <v>1722</v>
+      <c r="E16" s="11">
+        <v>11988</v>
       </c>
       <c r="F16" s="5">
-        <v>45.72</v>
+        <v>272.93</v>
       </c>
       <c r="G16" s="6">
-        <v>3.1899999999999998E-2</v>
+        <v>3.6299999999999999E-2</v>
       </c>
       <c r="J16" s="5"/>
     </row>
     <row r="17" spans="1:10" x14ac:dyDescent="0.35">
-      <c r="A17" s="1">
+      <c r="A17" s="2">
         <v>10</v>
       </c>
-      <c r="B17" s="1" t="s">
+      <c r="B17" s="2" t="s">
         <v>36</v>
       </c>
-      <c r="C17" s="1" t="s">
+      <c r="C17" s="2" t="s">
         <v>37</v>
       </c>
-      <c r="D17" s="1" t="s">
+      <c r="D17" s="2" t="s">
         <v>16</v>
       </c>
-      <c r="E17" s="4">
-        <v>359</v>
+      <c r="E17" s="11">
+        <v>2158</v>
       </c>
       <c r="F17" s="5">
-        <v>30.17</v>
+        <v>209.9</v>
       </c>
       <c r="G17" s="6">
-        <v>2.1100000000000001E-2</v>
+        <v>2.7900000000000001E-2</v>
       </c>
       <c r="J17" s="5"/>
     </row>
     <row r="18" spans="1:10" x14ac:dyDescent="0.35">
-      <c r="A18" s="7"/>
-      <c r="B18" s="7" t="s">
+      <c r="A18" s="8"/>
+      <c r="B18" s="8" t="s">
         <v>38</v>
       </c>
-      <c r="C18" s="7"/>
-[...6 lines deleted...]
-        <v>0.99980000000000002</v>
+      <c r="C18" s="8"/>
+      <c r="D18" s="8"/>
+      <c r="E18" s="8"/>
+      <c r="F18" s="9">
+        <v>7516.63</v>
+      </c>
+      <c r="G18" s="10">
+        <v>0.999</v>
       </c>
     </row>
     <row r="20" spans="1:10" x14ac:dyDescent="0.35">
-      <c r="B20" s="2" t="s">
+      <c r="B20" s="3" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="21" spans="1:10" x14ac:dyDescent="0.35">
-      <c r="A21" s="1">
+      <c r="A21" s="2">
         <v>11</v>
       </c>
-      <c r="B21" s="2" t="s">
+      <c r="B21" s="3" t="s">
         <v>40</v>
       </c>
       <c r="F21" s="5">
-        <v>59.57</v>
+        <v>15.25</v>
       </c>
       <c r="G21" s="6">
-        <v>4.1599999999999998E-2</v>
-[...2 lines deleted...]
-        <v>45931</v>
+        <v>2E-3</v>
+      </c>
+      <c r="H21" s="7">
+        <v>46146</v>
       </c>
     </row>
     <row r="22" spans="1:10" x14ac:dyDescent="0.35">
-      <c r="A22" s="7"/>
-      <c r="B22" s="7" t="s">
+      <c r="A22" s="8"/>
+      <c r="B22" s="8" t="s">
         <v>38</v>
       </c>
-      <c r="C22" s="7"/>
-[...6 lines deleted...]
-        <v>4.1599999999999998E-2</v>
+      <c r="C22" s="8"/>
+      <c r="D22" s="8"/>
+      <c r="E22" s="8"/>
+      <c r="F22" s="9">
+        <v>15.25</v>
+      </c>
+      <c r="G22" s="10">
+        <v>2E-3</v>
       </c>
     </row>
     <row r="24" spans="1:10" x14ac:dyDescent="0.35">
-      <c r="B24" s="2" t="s">
+      <c r="B24" s="3" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="25" spans="1:10" x14ac:dyDescent="0.35">
-      <c r="B25" s="1" t="s">
+      <c r="B25" s="2" t="s">
         <v>42</v>
       </c>
-      <c r="E25" s="4"/>
+      <c r="E25" s="11"/>
       <c r="F25" s="5">
-        <v>-59.35</v>
+        <v>-7.67</v>
       </c>
       <c r="G25" s="6">
-        <v>-4.1399999999999999E-2</v>
+        <v>-1E-3</v>
       </c>
       <c r="J25" s="5"/>
     </row>
     <row r="26" spans="1:10" x14ac:dyDescent="0.35">
-      <c r="A26" s="7"/>
-      <c r="B26" s="7" t="s">
+      <c r="A26" s="8"/>
+      <c r="B26" s="8" t="s">
         <v>38</v>
       </c>
-      <c r="C26" s="7"/>
-[...6 lines deleted...]
-        <v>-4.1399999999999999E-2</v>
+      <c r="C26" s="8"/>
+      <c r="D26" s="8"/>
+      <c r="E26" s="8"/>
+      <c r="F26" s="9">
+        <v>-7.67</v>
+      </c>
+      <c r="G26" s="10">
+        <v>-1E-3</v>
       </c>
     </row>
     <row r="28" spans="1:10" x14ac:dyDescent="0.35">
-      <c r="A28" s="3"/>
-      <c r="B28" s="3" t="s">
+      <c r="A28" s="4"/>
+      <c r="B28" s="4" t="s">
         <v>43</v>
       </c>
-      <c r="C28" s="3"/>
-[...5 lines deleted...]
-      <c r="G28" s="12">
+      <c r="C28" s="4"/>
+      <c r="D28" s="4"/>
+      <c r="E28" s="4"/>
+      <c r="F28" s="12">
+        <v>7524.21</v>
+      </c>
+      <c r="G28" s="13">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:10" x14ac:dyDescent="0.35">
-      <c r="A29" s="1" t="s">
+      <c r="A29" s="2" t="s">
         <v>44</v>
       </c>
     </row>
-    <row r="30" spans="1:10" x14ac:dyDescent="0.35">
-      <c r="A30" s="13">
+    <row r="30" spans="1:10" ht="54" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A30" s="14">
         <v>1</v>
       </c>
-      <c r="B30" s="13" t="s">
+      <c r="B30" s="14" t="s">
         <v>45</v>
       </c>
     </row>
-    <row r="31" spans="1:10" ht="30" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A31" s="13">
+    <row r="31" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A31" s="14">
         <v>2</v>
       </c>
-      <c r="B31" s="13" t="s">
+      <c r="B31" s="14" t="s">
         <v>46</v>
       </c>
     </row>
-    <row r="33" spans="2:2" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="B33" s="14" t="s">
+    <row r="32" spans="1:10" ht="27" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A32" s="14">
+        <v>3</v>
+      </c>
+      <c r="B32" s="14" t="s">
         <v>47</v>
       </c>
     </row>
-    <row r="45" spans="2:2" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="B45" s="14" t="s">
+    <row r="36" spans="2:2" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B36" s="1" t="s">
         <v>48</v>
+      </c>
+    </row>
+    <row r="50" spans="2:2" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B50" s="1" t="s">
+        <v>49</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="B1:F1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D9F6B749-5B6C-4E66-B0F1-30C7C071D38B}">
-  <dimension ref="A1:L45"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{FDFDC2F7-7CBD-4337-8AED-7E15A318BA9F}">
+  <dimension ref="A1:F65"/>
   <sheetViews>
-    <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0"/>
-[...479 lines deleted...]
-      <selection activeCell="A5" sqref="A5"/>
+    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
+      <pane xSplit="2" ySplit="5" topLeftCell="C6" activePane="bottomRight" state="frozen"/>
+      <selection activeCell="A4" sqref="A4"/>
+      <selection pane="topRight" activeCell="C4" sqref="C4"/>
+      <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
+      <selection pane="bottomRight" activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.08984375" defaultRowHeight="12" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="12" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="6.6328125" style="16" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="5" max="16384" width="9.08984375" style="16"/>
+    <col min="1" max="1" width="6.7265625" style="16" customWidth="1"/>
+    <col min="2" max="2" width="81.81640625" style="16" bestFit="1" customWidth="1"/>
+    <col min="3" max="4" width="15.7265625" style="16" customWidth="1"/>
+    <col min="5" max="16384" width="9.1796875" style="16"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="13.5" hidden="1" x14ac:dyDescent="0.35">
       <c r="A1" s="16" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B1" s="16" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="C1" s="17">
         <v>4</v>
       </c>
       <c r="D1" s="17">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:4" ht="13.5" hidden="1" x14ac:dyDescent="0.35">
       <c r="C2" s="17" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="D2" s="17" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
     </row>
     <row r="3" spans="1:4" ht="13.5" hidden="1" x14ac:dyDescent="0.35">
       <c r="C3" s="17" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="D3" s="17" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
     </row>
     <row r="4" spans="1:4" s="19" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A4" s="23"/>
-      <c r="B4" s="23"/>
+      <c r="A4" s="18" t="s">
+        <v>54</v>
+      </c>
+      <c r="B4" s="18" t="s">
+        <v>55</v>
+      </c>
       <c r="C4" s="67" t="s">
-        <v>53</v>
+        <v>0</v>
       </c>
       <c r="D4" s="68"/>
     </row>
     <row r="5" spans="1:4" s="19" customFormat="1" ht="35.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A5" s="23" t="s">
-[...5 lines deleted...]
-      <c r="C5" s="69" t="s">
+      <c r="A5" s="18"/>
+      <c r="B5" s="18"/>
+      <c r="C5" s="20" t="s">
         <v>56</v>
       </c>
-      <c r="D5" s="69" t="s">
+      <c r="D5" s="20" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="6" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A6" s="21"/>
       <c r="B6" s="21"/>
       <c r="C6" s="20"/>
       <c r="D6" s="20"/>
     </row>
     <row r="7" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A7" s="18">
         <v>1</v>
       </c>
       <c r="B7" s="22" t="s">
         <v>58</v>
       </c>
       <c r="C7" s="22"/>
       <c r="D7" s="22"/>
     </row>
     <row r="8" spans="1:4" s="24" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A8" s="23"/>
       <c r="B8" s="22" t="s">
         <v>59</v>
       </c>
-      <c r="C8" s="53">
-[...2 lines deleted...]
-      <c r="D8" s="54"/>
+      <c r="C8" s="65">
+        <v>0.17</v>
+      </c>
+      <c r="D8" s="66"/>
     </row>
     <row r="9" spans="1:4" s="24" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A9" s="23"/>
       <c r="B9" s="22" t="s">
         <v>61</v>
       </c>
-      <c r="C9" s="53">
-[...2 lines deleted...]
-      <c r="D9" s="54"/>
+      <c r="C9" s="65">
+        <v>0.02</v>
+      </c>
+      <c r="D9" s="66"/>
     </row>
     <row r="10" spans="1:4" s="27" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A10" s="25">
         <v>2</v>
       </c>
       <c r="B10" s="26" t="s">
         <v>62</v>
       </c>
-      <c r="C10" s="59" t="s">
+      <c r="C10" s="63" t="s">
         <v>60</v>
       </c>
-      <c r="D10" s="60"/>
+      <c r="D10" s="64"/>
     </row>
     <row r="11" spans="1:4" s="27" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A11" s="25">
         <v>3</v>
       </c>
       <c r="B11" s="26" t="s">
         <v>63</v>
       </c>
-      <c r="C11" s="59" t="s">
+      <c r="C11" s="63" t="s">
         <v>60</v>
       </c>
-      <c r="D11" s="60"/>
+      <c r="D11" s="64"/>
     </row>
     <row r="12" spans="1:4" s="27" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A12" s="25">
         <v>4</v>
       </c>
       <c r="B12" s="26" t="s">
         <v>64</v>
       </c>
-      <c r="C12" s="57" t="s">
+      <c r="C12" s="61" t="s">
         <v>60</v>
       </c>
-      <c r="D12" s="58"/>
+      <c r="D12" s="62"/>
     </row>
     <row r="13" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A13" s="18">
         <v>5</v>
       </c>
       <c r="B13" s="22" t="s">
         <v>65</v>
       </c>
       <c r="C13" s="22"/>
       <c r="D13" s="22"/>
     </row>
     <row r="14" spans="1:4" s="30" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A14" s="28"/>
       <c r="B14" s="29" t="s">
         <v>66</v>
       </c>
-      <c r="C14" s="55" t="s">
+      <c r="C14" s="59" t="s">
         <v>67</v>
       </c>
-      <c r="D14" s="56"/>
+      <c r="D14" s="60"/>
     </row>
     <row r="15" spans="1:4" s="33" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A15" s="31"/>
       <c r="B15" s="32" t="s">
         <v>68</v>
       </c>
-      <c r="C15" s="65" t="s">
+      <c r="C15" s="57" t="s">
         <v>67</v>
       </c>
-      <c r="D15" s="66"/>
+      <c r="D15" s="58"/>
     </row>
     <row r="16" spans="1:4" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A16" s="18">
         <v>6</v>
       </c>
       <c r="B16" s="32" t="s">
         <v>69</v>
       </c>
-      <c r="C16" s="61" t="s">
+      <c r="C16" s="53" t="s">
         <v>67</v>
       </c>
-      <c r="D16" s="62"/>
+      <c r="D16" s="54"/>
     </row>
     <row r="17" spans="1:4" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A17" s="18">
         <v>7</v>
       </c>
       <c r="B17" s="22" t="s">
         <v>70</v>
       </c>
-      <c r="C17" s="63" t="s">
+      <c r="C17" s="55" t="s">
         <v>67</v>
       </c>
-      <c r="D17" s="64"/>
+      <c r="D17" s="56"/>
     </row>
     <row r="18" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A18" s="18">
         <v>8</v>
       </c>
       <c r="B18" s="22" t="s">
         <v>71</v>
       </c>
       <c r="C18" s="22"/>
       <c r="D18" s="22"/>
     </row>
     <row r="19" spans="1:4" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A19" s="18"/>
       <c r="B19" s="34" t="s">
         <v>66</v>
       </c>
-      <c r="C19" s="61" t="s">
+      <c r="C19" s="53" t="s">
         <v>67</v>
       </c>
-      <c r="D19" s="62"/>
+      <c r="D19" s="54"/>
     </row>
     <row r="20" spans="1:4" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A20" s="18"/>
       <c r="B20" s="34" t="s">
         <v>72</v>
       </c>
-      <c r="C20" s="61" t="s">
+      <c r="C20" s="53" t="s">
         <v>67</v>
       </c>
-      <c r="D20" s="62"/>
+      <c r="D20" s="54"/>
     </row>
     <row r="21" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A21" s="18">
         <v>9</v>
       </c>
       <c r="B21" s="22" t="s">
         <v>73</v>
       </c>
       <c r="C21" s="22"/>
       <c r="D21" s="22"/>
     </row>
     <row r="22" spans="1:4" s="38" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A22" s="35"/>
       <c r="B22" s="36" t="s">
         <v>74</v>
       </c>
       <c r="C22" s="37"/>
       <c r="D22" s="37"/>
     </row>
     <row r="23" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A23" s="39" t="s">
         <v>75</v>
       </c>
       <c r="B23" s="40" t="s">
         <v>76</v>
       </c>
-      <c r="C23" s="42">
-[...3 lines deleted...]
-        <v>0</v>
+      <c r="C23" s="43" t="s">
+        <v>77</v>
+      </c>
+      <c r="D23" s="43" t="s">
+        <v>78</v>
       </c>
     </row>
     <row r="24" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A24" s="39" t="s">
+        <v>79</v>
+      </c>
+      <c r="B24" s="40" t="s">
+        <v>80</v>
+      </c>
+      <c r="C24" s="43" t="s">
         <v>77</v>
       </c>
-      <c r="B24" s="40" t="s">
+      <c r="D24" s="43" t="s">
         <v>78</v>
-      </c>
-[...4 lines deleted...]
-        <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A25" s="39" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="B25" s="40" t="s">
-        <v>80</v>
-[...4 lines deleted...]
-      <c r="D25" s="42">
+        <v>82</v>
+      </c>
+      <c r="C25" s="43">
+        <v>0</v>
+      </c>
+      <c r="D25" s="43">
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A26" s="39" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="B26" s="40" t="s">
-        <v>82</v>
-[...4 lines deleted...]
-      <c r="D26" s="42">
+        <v>84</v>
+      </c>
+      <c r="C26" s="43">
+        <v>0</v>
+      </c>
+      <c r="D26" s="43">
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A27" s="39" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="B27" s="40" t="s">
-        <v>84</v>
-[...4 lines deleted...]
-      <c r="D27" s="42">
+        <v>86</v>
+      </c>
+      <c r="C27" s="43">
+        <v>0</v>
+      </c>
+      <c r="D27" s="43">
         <v>0</v>
       </c>
     </row>
     <row r="28" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A28" s="39" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="B28" s="40" t="s">
-        <v>86</v>
-[...4 lines deleted...]
-      <c r="D28" s="42">
+        <v>88</v>
+      </c>
+      <c r="C28" s="43">
+        <v>0</v>
+      </c>
+      <c r="D28" s="43">
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A29" s="39" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="B29" s="20" t="s">
-        <v>87</v>
-[...4 lines deleted...]
-      <c r="D29" s="42">
+        <v>89</v>
+      </c>
+      <c r="C29" s="43">
+        <v>0</v>
+      </c>
+      <c r="D29" s="43">
         <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A30" s="39" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="B30" s="20" t="s">
-        <v>88</v>
-[...4 lines deleted...]
-      <c r="D30" s="42">
+        <v>90</v>
+      </c>
+      <c r="C30" s="43">
+        <v>0</v>
+      </c>
+      <c r="D30" s="43">
         <v>0</v>
       </c>
     </row>
     <row r="31" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A31" s="39" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="B31" s="20" t="s">
-        <v>89</v>
-[...4 lines deleted...]
-      <c r="D31" s="42">
+        <v>91</v>
+      </c>
+      <c r="C31" s="43">
+        <v>0</v>
+      </c>
+      <c r="D31" s="43">
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A32" s="39" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="B32" s="20" t="s">
-        <v>90</v>
-[...8 lines deleted...]
-    <row r="33" spans="1:4" s="38" customFormat="1" x14ac:dyDescent="0.3">
+        <v>92</v>
+      </c>
+      <c r="C32" s="43">
+        <v>0</v>
+      </c>
+      <c r="D32" s="43">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="33" spans="1:6" s="38" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A33" s="39"/>
       <c r="B33" s="36" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="C33" s="37"/>
       <c r="D33" s="37"/>
     </row>
-    <row r="34" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="34" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A34" s="39" t="s">
         <v>75</v>
       </c>
       <c r="B34" s="40" t="s">
         <v>76</v>
       </c>
-      <c r="C34" s="42" t="s">
+      <c r="C34" s="43" t="s">
+        <v>94</v>
+      </c>
+      <c r="D34" s="43" t="s">
+        <v>95</v>
+      </c>
+      <c r="F34" s="44"/>
+    </row>
+    <row r="35" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A35" s="39" t="s">
+        <v>79</v>
+      </c>
+      <c r="B35" s="40" t="s">
+        <v>80</v>
+      </c>
+      <c r="C35" s="43" t="s">
+        <v>94</v>
+      </c>
+      <c r="D35" s="43" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="36" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A36" s="39" t="s">
+        <v>81</v>
+      </c>
+      <c r="B36" s="40" t="s">
+        <v>82</v>
+      </c>
+      <c r="C36" s="42">
+        <v>0</v>
+      </c>
+      <c r="D36" s="42">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="37" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A37" s="39" t="s">
+        <v>83</v>
+      </c>
+      <c r="B37" s="40" t="s">
+        <v>84</v>
+      </c>
+      <c r="C37" s="42">
+        <v>0</v>
+      </c>
+      <c r="D37" s="42">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="38" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A38" s="39" t="s">
+        <v>85</v>
+      </c>
+      <c r="B38" s="40" t="s">
+        <v>86</v>
+      </c>
+      <c r="C38" s="42">
+        <v>0</v>
+      </c>
+      <c r="D38" s="42">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="39" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A39" s="39" t="s">
+        <v>87</v>
+      </c>
+      <c r="B39" s="40" t="s">
+        <v>88</v>
+      </c>
+      <c r="C39" s="42">
+        <v>0</v>
+      </c>
+      <c r="D39" s="42">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="40" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A40" s="39" t="s">
+        <v>89</v>
+      </c>
+      <c r="B40" s="20" t="s">
+        <v>89</v>
+      </c>
+      <c r="C40" s="42">
+        <v>0</v>
+      </c>
+      <c r="D40" s="42">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="41" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A41" s="39" t="s">
+        <v>90</v>
+      </c>
+      <c r="B41" s="20" t="s">
+        <v>90</v>
+      </c>
+      <c r="C41" s="42">
+        <v>0</v>
+      </c>
+      <c r="D41" s="42">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="42" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A42" s="39" t="s">
+        <v>91</v>
+      </c>
+      <c r="B42" s="20" t="s">
+        <v>91</v>
+      </c>
+      <c r="C42" s="42">
+        <v>0</v>
+      </c>
+      <c r="D42" s="42">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="43" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A43" s="39" t="s">
         <v>92</v>
       </c>
-      <c r="D34" s="42" t="s">
-[...10 lines deleted...]
-      <c r="C35" s="42" t="s">
+      <c r="B43" s="20" t="s">
         <v>92</v>
       </c>
-      <c r="D35" s="42" t="s">
-[...115 lines deleted...]
-    <row r="44" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="C43" s="42">
+        <v>0</v>
+      </c>
+      <c r="D43" s="42">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="44" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A44" s="39"/>
-      <c r="B44" s="43" t="s">
-[...5 lines deleted...]
-    <row r="45" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="B44" s="45" t="s">
+        <v>96</v>
+      </c>
+      <c r="C44" s="46"/>
+      <c r="D44" s="46"/>
+    </row>
+    <row r="45" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A45" s="39" t="s">
         <v>75</v>
       </c>
       <c r="B45" s="40" t="s">
         <v>76</v>
       </c>
       <c r="C45" s="41" t="s">
         <v>67</v>
       </c>
       <c r="D45" s="41" t="s">
         <v>67</v>
       </c>
     </row>
-    <row r="46" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="46" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A46" s="39" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="B46" s="40" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="C46" s="41" t="s">
         <v>67</v>
       </c>
       <c r="D46" s="41" t="s">
         <v>67</v>
       </c>
     </row>
-    <row r="47" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="47" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A47" s="39" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="B47" s="40" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="C47" s="41">
         <v>0</v>
       </c>
       <c r="D47" s="41">
         <v>0</v>
       </c>
     </row>
-    <row r="48" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="48" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A48" s="39" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="B48" s="40" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="C48" s="41">
         <v>0</v>
       </c>
       <c r="D48" s="41">
         <v>0</v>
       </c>
     </row>
     <row r="49" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A49" s="39" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="B49" s="40" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="C49" s="41">
         <v>0</v>
       </c>
       <c r="D49" s="41">
         <v>0</v>
       </c>
     </row>
     <row r="50" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A50" s="39" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="B50" s="40" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="C50" s="41">
         <v>0</v>
       </c>
       <c r="D50" s="41">
         <v>0</v>
       </c>
     </row>
     <row r="51" spans="1:4" x14ac:dyDescent="0.3">
-      <c r="A51" s="45"/>
-      <c r="B51" s="46"/>
+      <c r="A51" s="47"/>
+      <c r="B51" s="48"/>
     </row>
     <row r="52" spans="1:4" hidden="1" x14ac:dyDescent="0.3">
-      <c r="A52" s="47" t="s">
-[...3 lines deleted...]
-        <v>96</v>
+      <c r="A52" s="49" t="s">
+        <v>97</v>
+      </c>
+      <c r="B52" s="49" t="s">
+        <v>98</v>
       </c>
     </row>
     <row r="53" spans="1:4" hidden="1" x14ac:dyDescent="0.3">
-      <c r="A53" s="47" t="s">
-[...3 lines deleted...]
-        <v>98</v>
+      <c r="A53" s="49" t="s">
+        <v>99</v>
+      </c>
+      <c r="B53" s="49" t="s">
+        <v>100</v>
       </c>
     </row>
     <row r="54" spans="1:4" x14ac:dyDescent="0.3">
-      <c r="A54" s="47" t="s">
+      <c r="A54" s="49" t="s">
         <v>60</v>
       </c>
-      <c r="B54" s="47" t="s">
-        <v>99</v>
+      <c r="B54" s="49" t="s">
+        <v>101</v>
       </c>
     </row>
     <row r="55" spans="1:4" x14ac:dyDescent="0.3">
-      <c r="A55" s="47" t="s">
-[...3 lines deleted...]
-        <v>101</v>
+      <c r="A55" s="49" t="s">
+        <v>102</v>
+      </c>
+      <c r="B55" s="49" t="s">
+        <v>103</v>
       </c>
     </row>
     <row r="56" spans="1:4" x14ac:dyDescent="0.3">
-      <c r="A56" s="48" t="s">
-[...7 lines deleted...]
-      <c r="A57" s="47" t="s">
+      <c r="A56" s="50" t="s">
         <v>104</v>
       </c>
-      <c r="B57" s="47" t="s">
+      <c r="B56" s="51" t="s">
         <v>105</v>
       </c>
     </row>
-    <row r="58" spans="1:4" ht="36" x14ac:dyDescent="0.3">
-[...1 lines deleted...]
-      <c r="B58" s="50" t="s">
+    <row r="57" spans="1:4" ht="36" x14ac:dyDescent="0.3">
+      <c r="A57" s="49"/>
+      <c r="B57" s="51" t="s">
         <v>106</v>
       </c>
     </row>
-    <row r="61" spans="1:4" customFormat="1" ht="14.5" x14ac:dyDescent="0.35"/>
-[...4 lines deleted...]
-    <row r="66" customFormat="1" ht="14.5" x14ac:dyDescent="0.35"/>
+    <row r="60" spans="1:4" s="52" customFormat="1" ht="12.5" x14ac:dyDescent="0.25"/>
+    <row r="61" spans="1:4" s="52" customFormat="1" ht="12.5" x14ac:dyDescent="0.25"/>
+    <row r="62" spans="1:4" s="52" customFormat="1" ht="12.5" x14ac:dyDescent="0.25"/>
+    <row r="63" spans="1:4" s="52" customFormat="1" ht="12.5" x14ac:dyDescent="0.25"/>
+    <row r="64" spans="1:4" s="52" customFormat="1" ht="12.5" x14ac:dyDescent="0.25"/>
+    <row r="65" s="52" customFormat="1" ht="12.5" x14ac:dyDescent="0.25"/>
   </sheetData>
   <mergeCells count="12">
-    <mergeCell ref="C20:D20"/>
-[...3 lines deleted...]
-    <mergeCell ref="C15:D15"/>
     <mergeCell ref="C8:D8"/>
     <mergeCell ref="C4:D4"/>
     <mergeCell ref="C14:D14"/>
     <mergeCell ref="C12:D12"/>
     <mergeCell ref="C11:D11"/>
     <mergeCell ref="C10:D10"/>
     <mergeCell ref="C9:D9"/>
+    <mergeCell ref="C20:D20"/>
+    <mergeCell ref="C19:D19"/>
+    <mergeCell ref="C17:D17"/>
+    <mergeCell ref="C16:D16"/>
+    <mergeCell ref="C15:D15"/>
   </mergeCells>
   <conditionalFormatting sqref="C23:D32 C45:D50">
-    <cfRule type="cellIs" dxfId="3" priority="17" operator="equal">
+    <cfRule type="cellIs" dxfId="3" priority="21" operator="equal">
       <formula>0</formula>
     </cfRule>
-    <cfRule type="expression" dxfId="2" priority="18">
+    <cfRule type="expression" dxfId="2" priority="22">
       <formula>C$1=2</formula>
     </cfRule>
-    <cfRule type="expression" dxfId="1" priority="19">
+    <cfRule type="expression" dxfId="1" priority="23">
       <formula>C$1=4</formula>
     </cfRule>
-    <cfRule type="expression" dxfId="0" priority="20">
+    <cfRule type="expression" dxfId="0" priority="24">
       <formula>C$1=3</formula>
     </cfRule>
   </conditionalFormatting>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <sheetData/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>4</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="4" baseType="lpstr">
-[...2 lines deleted...]
-      <vt:lpstr>Notes to Half Yearly Portfolio</vt:lpstr>
+    <vt:vector size="3" baseType="lpstr">
+      <vt:lpstr>Nifty IT Index</vt:lpstr>
+      <vt:lpstr>Notes to Monthly Portfolio</vt:lpstr>
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>ICRON Research</dc:creator>
+  <dc:creator>Rahul Jain</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_SetDate">
-    <vt:lpwstr>2025-10-07T17:25:19Z</vt:lpwstr>
+    <vt:lpwstr>2026-05-09T06:29:21Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_Method">
     <vt:lpwstr>Privileged</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_Name">
     <vt:lpwstr>Public</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_SiteId">
     <vt:lpwstr>1771ae17-e764-4e0f-a476-d4184d79a5d9</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_ActionId">
-    <vt:lpwstr>477e8808-1ed8-4b7f-a65a-0fd47cde0d8b</vt:lpwstr>
+    <vt:lpwstr>6a4dc151-e37b-4b13-9173-ba4b3fbd7e6b</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_ContentBits">
     <vt:lpwstr>0</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_Tag">
     <vt:lpwstr>10, 0, 1, 1</vt:lpwstr>
   </property>
 </Properties>
 </file>