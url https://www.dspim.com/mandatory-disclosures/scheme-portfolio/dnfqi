--- v3 (2026-02-10)
+++ v4 (2026-06-23)
@@ -1,472 +1,915 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
+<file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" Id="rId4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <bookViews>
-    <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" tabRatio="950" firstSheet="26" autoFilterDateGrouping="1"/>
+    <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" tabRatio="878" firstSheet="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Nifty500 Flexicap Qlty30" sheetId="1" state="visible" r:id="rId1"/>
     <sheet name="Sheet1" sheetId="2" state="hidden" r:id="rId2"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="191029" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <numFmts count="3">
-[...2 lines deleted...]
-    <numFmt numFmtId="166" formatCode="_ * #,##0.00_ ;_ * \-#,##0.00_ ;_ * &quot;-&quot;??_ ;_ @_ "/>
+  <numFmts count="8">
+    <numFmt numFmtId="164" formatCode="0.000"/>
+    <numFmt numFmtId="165" formatCode="0.0000"/>
+    <numFmt numFmtId="166" formatCode="_(* #,##0_);_(* \(#,##0\);"/>
+    <numFmt numFmtId="167" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);"/>
+    <numFmt numFmtId="168" formatCode="#,##0.00_);\(#,##0.00\)%"/>
+    <numFmt numFmtId="169" formatCode="_(* #,##0.0000_);_(* \(#,##0.0000\);_(* &quot;-&quot;??_);_(@_)"/>
+    <numFmt numFmtId="170" formatCode="#,##0.0000_);\(#,##0.0000\)"/>
+    <numFmt numFmtId="171" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;??_);_(@_)"/>
   </numFmts>
-  <fonts count="16">
-[...39 lines deleted...]
-    </font>
+  <fonts count="22">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <family val="2"/>
-      <b val="1"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
-    </font>
-[...17 lines deleted...]
-      <sz val="9"/>
     </font>
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="10"/>
       <sz val="11"/>
       <u val="single"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Trebuchet MS"/>
       <family val="2"/>
+      <sz val="9"/>
+    </font>
+    <font>
+      <name val="Trebuchet MS"/>
+      <family val="2"/>
+      <b val="1"/>
+      <color rgb="FF000000"/>
+      <sz val="9"/>
+    </font>
+    <font>
+      <name val="Trebuchet MS"/>
+      <family val="2"/>
+      <color rgb="FF000000"/>
+      <sz val="9"/>
+    </font>
+    <font>
+      <name val="trebuchet MS"/>
+      <family val="2"/>
+      <b val="1"/>
+      <color rgb="FFFFFFFF"/>
+      <sz val="9"/>
+    </font>
+    <font>
+      <name val="trebuchet MS"/>
+      <family val="2"/>
+      <color theme="1"/>
+      <sz val="9"/>
+    </font>
+    <font>
+      <name val="trebuchet MS"/>
+      <family val="2"/>
+      <b val="1"/>
+      <color theme="1"/>
+      <sz val="9"/>
+    </font>
+    <font>
+      <name val="trebuchet MS"/>
+      <family val="2"/>
+      <color indexed="8"/>
+      <sz val="9"/>
+    </font>
+    <font>
+      <name val="trebuchet MS"/>
+      <family val="2"/>
       <b val="1"/>
       <color indexed="8"/>
-      <sz val="10"/>
+      <sz val="9"/>
+    </font>
+    <font>
+      <name val="trebuchet MS"/>
+      <family val="2"/>
+      <b val="1"/>
+      <color rgb="FF000000"/>
+      <sz val="9"/>
       <u val="single"/>
     </font>
     <font>
       <name val="trebuchet MS"/>
       <family val="2"/>
       <b val="1"/>
-      <color theme="1"/>
-[...6 lines deleted...]
-      <sz val="10"/>
+      <color rgb="FF333333"/>
+      <sz val="9"/>
     </font>
     <font>
       <name val="trebuchet MS"/>
       <family val="2"/>
+      <b val="1"/>
+      <sz val="9"/>
+    </font>
+    <font>
+      <name val="trebuchet MS"/>
+      <family val="2"/>
+      <b val="1"/>
+      <color rgb="FFFF0000"/>
+      <sz val="9"/>
+    </font>
+    <font>
+      <name val="trebuchet MS"/>
+      <family val="2"/>
+      <i val="1"/>
+      <sz val="9"/>
+    </font>
+    <font>
+      <name val="trebuchet MS"/>
+      <family val="2"/>
+      <color rgb="FFFF0000"/>
+      <sz val="9"/>
+    </font>
+    <font>
+      <name val="trebuchet MS"/>
+      <family val="2"/>
+      <b val="1"/>
+      <strike val="1"/>
+      <sz val="9"/>
+    </font>
+    <font>
+      <name val="trebuchet MS"/>
+      <family val="2"/>
+      <b val="1"/>
+      <color indexed="8"/>
+      <sz val="9"/>
+      <u val="single"/>
+    </font>
+    <font>
+      <name val="trebuchet MS"/>
+      <family val="2"/>
+      <color theme="10"/>
+      <sz val="9"/>
+      <u val="single"/>
+    </font>
+    <font>
+      <name val="Calibri"/>
+      <family val="2"/>
       <color theme="1"/>
-      <sz val="11"/>
+      <sz val="9"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <color theme="10"/>
+      <sz val="9"/>
+      <u val="single"/>
+      <scheme val="minor"/>
     </font>
   </fonts>
-  <fills count="5">
+  <fills count="6">
     <fill>
       <patternFill/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF000000"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFC0C0C0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFDBDBDB"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="11">
+  <borders count="16">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left/>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
       <right/>
-      <top style="thin">
-[...23 lines deleted...]
-      </top>
+      <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
       <top/>
-      <bottom/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="3">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+  <cellStyleXfs count="8">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="9" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="43" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="43" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="43" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="65">
+  <cellXfs count="178">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
-[...11 lines deleted...]
-    <xf numFmtId="10" fontId="4" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="5" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="3" fillId="5" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="10" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="167" fontId="7" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="10" fontId="7" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="3" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="167" fontId="8" fillId="3" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="10" fontId="8" fillId="3" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="15" fontId="7" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="167" fontId="6" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="10" fontId="6" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
-[...6 lines deleted...]
-    <xf numFmtId="10" fontId="3" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="4" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="10" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="10" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="1">
+    <xf numFmtId="4" fontId="7" fillId="0" borderId="3" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="7" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="4" fontId="7" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="7" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="4" fontId="1" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="5" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="10" fontId="5" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="10" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="10" fontId="7" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="4" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="6" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="7" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="8" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="4" fontId="7" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="7" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="43" fontId="13" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="43" fontId="8" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="43" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="43" fontId="7" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="7" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="8" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="8" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="4" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="11" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="5" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="1" pivotButton="0" quotePrefix="1" xfId="0"/>
+    <xf numFmtId="39" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="10" fontId="3" fillId="0" borderId="1" pivotButton="0" quotePrefix="1" xfId="1"/>
+    <xf numFmtId="168" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="168" fontId="3" fillId="0" borderId="12" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="11" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="13" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="43" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="3">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="10" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="2"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="2"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="8" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="10" fontId="7" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="169" fontId="7" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="8" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="10" fontId="8" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="10" fontId="8" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="10" fontId="7" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="10" fontId="8" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="10" fontId="7" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="170" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="10" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="2">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="4" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-[...22 lines deleted...]
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="2" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="43" fontId="7" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="4" fontId="7" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="171" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="5">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="15" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="5">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="4"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="10" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="10" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="171" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="5">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="171" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="4"/>
+    <xf numFmtId="171" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="4"/>
+    <xf numFmtId="171" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="5">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="171" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="6">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="6">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="6">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="4"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="171" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="7">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="4"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="2"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="2"/>
+    <xf numFmtId="4" fontId="20" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="43" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="10" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="43" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="10" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="9" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="10" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="9" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="10" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="2" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="4" fontId="9" fillId="0" borderId="3" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="5" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="8" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="10" fontId="7" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="8" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
-[...5 lines deleted...]
-      <alignment vertical="top" wrapText="1"/>
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="167" fontId="7" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="167" fontId="8" fillId="3" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="167" fontId="6" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="10" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="168" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="168" fontId="3" fillId="0" borderId="12" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="1">
+      <alignment horizontal="center"/>
     </xf>
   </cellXfs>
-  <cellStyles count="3">
+  <cellStyles count="8">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Percent" xfId="1" builtinId="5"/>
     <cellStyle name="Hyperlink" xfId="2" builtinId="8"/>
+    <cellStyle name="Comma" xfId="3" builtinId="3"/>
+    <cellStyle name="Normal 3 2" xfId="4"/>
+    <cellStyle name="Comma 4 2" xfId="5"/>
+    <cellStyle name="Normal 3 2 10" xfId="6"/>
+    <cellStyle name="Comma 4 2 2 2" xfId="7"/>
   </cellStyles>
+  <dxfs count="16">
+    <dxf>
+      <numFmt numFmtId="172" formatCode="#,##0.000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="173" formatCode="#,##0.0000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="4" formatCode="#,##0.00"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="174" formatCode="&quot;-&quot;"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="172" formatCode="#,##0.000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="173" formatCode="#,##0.0000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="4" formatCode="#,##0.00"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="174" formatCode="&quot;-&quot;"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="172" formatCode="#,##0.000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="173" formatCode="#,##0.0000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="4" formatCode="#,##0.00"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="174" formatCode="&quot;-&quot;"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="172" formatCode="#,##0.000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="173" formatCode="#,##0.0000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="4" formatCode="#,##0.00"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="174" formatCode="&quot;-&quot;"/>
+    </dxf>
+  </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00800000"/>
       <rgbColor rgb="00008000"/>
       <rgbColor rgb="00000080"/>
       <rgbColor rgb="00808000"/>
       <rgbColor rgb="00800080"/>
       <rgbColor rgb="00008080"/>
@@ -507,116 +950,116 @@
       <rgbColor rgb="00003366"/>
       <rgbColor rgb="00339966"/>
       <rgbColor rgb="00003300"/>
       <rgbColor rgb="00333300"/>
       <rgbColor rgb="00993300"/>
       <rgbColor rgb="00993366"/>
       <rgbColor rgb="00333399"/>
       <rgbColor rgb="00333333"/>
     </indexedColors>
   </colors>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId4" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image1.png" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image2.png" Id="rId2" /></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <wsDr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
   <twoCellAnchor editAs="oneCell">
     <from>
       <col>1</col>
       <colOff>0</colOff>
-      <row>55</row>
+      <row>56</row>
       <rowOff>0</rowOff>
     </from>
     <to>
       <col>1</col>
       <colOff>2374900</colOff>
-      <row>64</row>
-      <rowOff>31750</rowOff>
+      <row>66</row>
+      <rowOff>3527</rowOff>
     </to>
     <pic>
       <nvPicPr>
         <cNvPr id="2" name="Picture 1"/>
         <cNvPicPr>
           <a:picLocks/>
         </cNvPicPr>
       </nvPicPr>
       <blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </blipFill>
       <spPr>
         <a:xfrm>
-          <a:off x="457200" y="9855200"/>
+          <a:off x="457200" y="10198100"/>
           <a:ext cx="2374900" cy="1574800"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <avLst/>
         </a:prstGeom>
         <a:ln>
           <a:prstDash val="solid"/>
         </a:ln>
       </spPr>
     </pic>
     <clientData/>
   </twoCellAnchor>
   <twoCellAnchor editAs="oneCell">
     <from>
       <col>1</col>
       <colOff>0</colOff>
-      <row>68</row>
+      <row>69</row>
       <rowOff>0</rowOff>
     </from>
     <to>
       <col>1</col>
       <colOff>2374900</colOff>
-      <row>77</row>
-      <rowOff>31750</rowOff>
+      <row>79</row>
+      <rowOff>3528</rowOff>
     </to>
     <pic>
       <nvPicPr>
         <cNvPr id="3" name="Picture 2"/>
         <cNvPicPr>
           <a:picLocks/>
         </cNvPicPr>
       </nvPicPr>
       <blipFill>
         <a:blip r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </blipFill>
       <spPr>
         <a:xfrm>
-          <a:off x="457200" y="12268200"/>
+          <a:off x="457200" y="12611100"/>
           <a:ext cx="2374900" cy="1574800"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <avLst/>
         </a:prstGeom>
         <a:ln>
           <a:prstDash val="solid"/>
         </a:ln>
       </spPr>
     </pic>
     <clientData/>
   </twoCellAnchor>
 </wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
@@ -858,1396 +1301,2028 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:L67"/>
+  <dimension ref="A1:L126"/>
   <sheetViews>
-    <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
+    <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="8" defaultColWidth="8.7265625" defaultRowHeight="13.5"/>
+  <sheetFormatPr baseColWidth="8" defaultColWidth="8.7265625" defaultRowHeight="12"/>
   <cols>
-    <col width="6.54296875" bestFit="1" customWidth="1" style="1" min="1" max="1"/>
-[...11 lines deleted...]
-    <col width="8.7265625" customWidth="1" style="1" min="13" max="16384"/>
+    <col width="7.1796875" bestFit="1" customWidth="1" style="154" min="1" max="1"/>
+    <col width="50.453125" customWidth="1" style="154" min="2" max="2"/>
+    <col width="20.453125" customWidth="1" style="154" min="3" max="3"/>
+    <col width="30.453125" bestFit="1" customWidth="1" style="154" min="4" max="4"/>
+    <col width="22.54296875" customWidth="1" style="154" min="5" max="5"/>
+    <col width="24.81640625" bestFit="1" customWidth="1" style="154" min="6" max="6"/>
+    <col width="14.453125" bestFit="1" customWidth="1" style="154" min="7" max="7"/>
+    <col width="12.81640625" bestFit="1" customWidth="1" style="154" min="8" max="8"/>
+    <col width="14.54296875" bestFit="1" customWidth="1" style="154" min="9" max="9"/>
+    <col width="8.26953125" bestFit="1" customWidth="1" style="154" min="10" max="10"/>
+    <col width="30.453125" bestFit="1" customWidth="1" style="154" min="11" max="11"/>
+    <col width="7.81640625" bestFit="1" customWidth="1" style="154" min="12" max="12"/>
+    <col width="8.7265625" customWidth="1" style="154" min="13" max="16384"/>
   </cols>
   <sheetData>
-    <row r="1" ht="19" customHeight="1" s="45">
-[...1 lines deleted...]
-      <c r="B1" s="44" t="inlineStr">
+    <row r="1">
+      <c r="A1" s="153" t="n"/>
+      <c r="B1" s="153" t="inlineStr">
         <is>
           <t>DSP Nifty500 Flexicap Quality 30 Index Fund</t>
         </is>
       </c>
     </row>
     <row r="2">
-      <c r="B2" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>Portfolio as on January 31, 2026</t>
+      <c r="B2" s="10" t="inlineStr">
+        <is>
+          <t>Portfolio as on May 31, 2026</t>
         </is>
       </c>
     </row>
     <row r="4">
-      <c r="A4" s="4" t="inlineStr">
+      <c r="A4" s="153" t="inlineStr">
         <is>
           <t>Sr. No.</t>
         </is>
       </c>
-      <c r="B4" s="4" t="inlineStr">
+      <c r="B4" s="153" t="inlineStr">
         <is>
           <t>Name of Instrument</t>
         </is>
       </c>
-      <c r="C4" s="4" t="inlineStr">
+      <c r="C4" s="153" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
-      <c r="D4" s="4" t="inlineStr">
+      <c r="D4" s="153" t="inlineStr">
         <is>
           <t>Rating/Industry</t>
         </is>
       </c>
-      <c r="E4" s="4" t="inlineStr">
+      <c r="E4" s="153" t="inlineStr">
         <is>
           <t>Quantity</t>
         </is>
       </c>
-      <c r="F4" s="4" t="inlineStr">
+      <c r="F4" s="153" t="inlineStr">
         <is>
           <t>Market value (Rs. In lakhs)</t>
         </is>
       </c>
-      <c r="G4" s="4" t="inlineStr">
+      <c r="G4" s="153" t="inlineStr">
         <is>
           <t>% to Net Assets</t>
         </is>
       </c>
-      <c r="H4" s="4" t="inlineStr">
+      <c r="H4" s="153" t="inlineStr">
         <is>
           <t>Maturity Date</t>
         </is>
       </c>
-      <c r="I4" s="4" t="inlineStr">
+      <c r="I4" s="153" t="inlineStr">
         <is>
           <t>Put/Call Option</t>
         </is>
       </c>
-      <c r="J4" s="4" t="inlineStr">
+      <c r="J4" s="153" t="inlineStr">
         <is>
           <t>YTM (%)</t>
         </is>
       </c>
     </row>
     <row r="6">
-      <c r="B6" s="3" t="inlineStr">
+      <c r="B6" s="10" t="inlineStr">
         <is>
           <t>EQUITY &amp; EQUITY RELATED</t>
         </is>
       </c>
     </row>
     <row r="7">
-      <c r="B7" s="3" t="inlineStr">
+      <c r="B7" s="10" t="inlineStr">
         <is>
           <t>Listed / awaiting listing on the stock exchanges</t>
         </is>
       </c>
     </row>
     <row r="8">
-      <c r="A8" s="1" t="n">
+      <c r="A8" s="154" t="n">
         <v>1</v>
       </c>
-      <c r="B8" s="1" t="inlineStr">
+      <c r="B8" s="154" t="inlineStr">
+        <is>
+          <t>Coforge Limited</t>
+        </is>
+      </c>
+      <c r="C8" s="154" t="inlineStr">
+        <is>
+          <t>INE591G01025</t>
+        </is>
+      </c>
+      <c r="D8" s="154" t="inlineStr">
+        <is>
+          <t>IT - Software</t>
+        </is>
+      </c>
+      <c r="E8" s="169" t="n">
+        <v>47343</v>
+      </c>
+      <c r="F8" s="170" t="n">
+        <v>673.12</v>
+      </c>
+      <c r="G8" s="13" t="n">
+        <v>0.0371</v>
+      </c>
+      <c r="J8" s="170" t="n"/>
+      <c r="K8" s="10" t="inlineStr">
+        <is>
+          <t>Sector/Rating</t>
+        </is>
+      </c>
+      <c r="L8" s="10" t="inlineStr">
+        <is>
+          <t>Percent</t>
+        </is>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" s="154" t="n">
+        <v>2</v>
+      </c>
+      <c r="B9" s="154" t="inlineStr">
+        <is>
+          <t>Cummins India Limited</t>
+        </is>
+      </c>
+      <c r="C9" s="154" t="inlineStr">
+        <is>
+          <t>INE298A01020</t>
+        </is>
+      </c>
+      <c r="D9" s="154" t="inlineStr">
+        <is>
+          <t>Industrial Products</t>
+        </is>
+      </c>
+      <c r="E9" s="169" t="n">
+        <v>11262</v>
+      </c>
+      <c r="F9" s="170" t="n">
+        <v>662.3200000000001</v>
+      </c>
+      <c r="G9" s="13" t="n">
+        <v>0.0365</v>
+      </c>
+      <c r="J9" s="170" t="n"/>
+      <c r="K9" s="154" t="inlineStr">
+        <is>
+          <t>IT - Software</t>
+        </is>
+      </c>
+      <c r="L9" s="13" t="n">
+        <v>0.205</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" s="154" t="n">
+        <v>3</v>
+      </c>
+      <c r="B10" s="154" t="inlineStr">
+        <is>
+          <t>Asian Paints Limited</t>
+        </is>
+      </c>
+      <c r="C10" s="154" t="inlineStr">
+        <is>
+          <t>INE021A01026</t>
+        </is>
+      </c>
+      <c r="D10" s="154" t="inlineStr">
+        <is>
+          <t>Consumer Durables</t>
+        </is>
+      </c>
+      <c r="E10" s="169" t="n">
+        <v>24045</v>
+      </c>
+      <c r="F10" s="170" t="n">
+        <v>642.39</v>
+      </c>
+      <c r="G10" s="13" t="n">
+        <v>0.0354</v>
+      </c>
+      <c r="J10" s="170" t="n"/>
+      <c r="K10" s="154" t="inlineStr">
+        <is>
+          <t>Capital Markets</t>
+        </is>
+      </c>
+      <c r="L10" s="13" t="n">
+        <v>0.1636</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" s="154" t="n">
+        <v>4</v>
+      </c>
+      <c r="B11" s="154" t="inlineStr">
+        <is>
+          <t>Timken India Limited</t>
+        </is>
+      </c>
+      <c r="C11" s="154" t="inlineStr">
+        <is>
+          <t>INE325A01013</t>
+        </is>
+      </c>
+      <c r="D11" s="154" t="inlineStr">
+        <is>
+          <t>Industrial Products</t>
+        </is>
+      </c>
+      <c r="E11" s="169" t="n">
+        <v>17586</v>
+      </c>
+      <c r="F11" s="170" t="n">
+        <v>638.4400000000001</v>
+      </c>
+      <c r="G11" s="13" t="n">
+        <v>0.0352</v>
+      </c>
+      <c r="J11" s="170" t="n"/>
+      <c r="K11" s="154" t="inlineStr">
+        <is>
+          <t>Industrial Products</t>
+        </is>
+      </c>
+      <c r="L11" s="13" t="n">
+        <v>0.1028</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" s="154" t="n">
+        <v>5</v>
+      </c>
+      <c r="B12" s="154" t="inlineStr">
+        <is>
+          <t>Angel One Limited</t>
+        </is>
+      </c>
+      <c r="C12" s="154" t="inlineStr">
+        <is>
+          <t>INE732I01021</t>
+        </is>
+      </c>
+      <c r="D12" s="154" t="inlineStr">
+        <is>
+          <t>Capital Markets</t>
+        </is>
+      </c>
+      <c r="E12" s="169" t="n">
+        <v>188623</v>
+      </c>
+      <c r="F12" s="170" t="n">
+        <v>636.23</v>
+      </c>
+      <c r="G12" s="13" t="n">
+        <v>0.0351</v>
+      </c>
+      <c r="J12" s="170" t="n"/>
+      <c r="K12" s="154" t="inlineStr">
+        <is>
+          <t>Consumer Durables</t>
+        </is>
+      </c>
+      <c r="L12" s="13" t="n">
+        <v>0.0704</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" s="154" t="n">
+        <v>6</v>
+      </c>
+      <c r="B13" s="154" t="inlineStr">
+        <is>
+          <t>Dixon Technologies (India) Limited</t>
+        </is>
+      </c>
+      <c r="C13" s="154" t="inlineStr">
+        <is>
+          <t>INE935N01020</t>
+        </is>
+      </c>
+      <c r="D13" s="154" t="inlineStr">
+        <is>
+          <t>Consumer Durables</t>
+        </is>
+      </c>
+      <c r="E13" s="169" t="n">
+        <v>5507</v>
+      </c>
+      <c r="F13" s="170" t="n">
+        <v>634.63</v>
+      </c>
+      <c r="G13" s="13" t="n">
+        <v>0.035</v>
+      </c>
+      <c r="J13" s="170" t="n"/>
+      <c r="K13" s="154" t="inlineStr">
+        <is>
+          <t>Auto Components</t>
+        </is>
+      </c>
+      <c r="L13" s="13" t="n">
+        <v>0.068</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" s="154" t="n">
+        <v>7</v>
+      </c>
+      <c r="B14" s="154" t="inlineStr">
+        <is>
+          <t>Persistent Systems Limited</t>
+        </is>
+      </c>
+      <c r="C14" s="154" t="inlineStr">
+        <is>
+          <t>INE262H01021</t>
+        </is>
+      </c>
+      <c r="D14" s="154" t="inlineStr">
+        <is>
+          <t>IT - Software</t>
+        </is>
+      </c>
+      <c r="E14" s="169" t="n">
+        <v>12209</v>
+      </c>
+      <c r="F14" s="170" t="n">
+        <v>634.17</v>
+      </c>
+      <c r="G14" s="13" t="n">
+        <v>0.035</v>
+      </c>
+      <c r="J14" s="170" t="n"/>
+      <c r="K14" s="154" t="inlineStr">
+        <is>
+          <t>IT - Services</t>
+        </is>
+      </c>
+      <c r="L14" s="13" t="n">
+        <v>0.06710000000000001</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" s="154" t="n">
+        <v>8</v>
+      </c>
+      <c r="B15" s="154" t="inlineStr">
+        <is>
+          <t>Tube Investments of India Limited</t>
+        </is>
+      </c>
+      <c r="C15" s="154" t="inlineStr">
+        <is>
+          <t>INE974X01010</t>
+        </is>
+      </c>
+      <c r="D15" s="154" t="inlineStr">
+        <is>
+          <t>Auto Components</t>
+        </is>
+      </c>
+      <c r="E15" s="169" t="n">
+        <v>20179</v>
+      </c>
+      <c r="F15" s="170" t="n">
+        <v>633.9</v>
+      </c>
+      <c r="G15" s="13" t="n">
+        <v>0.0349</v>
+      </c>
+      <c r="J15" s="170" t="n"/>
+      <c r="K15" s="154" t="inlineStr">
+        <is>
+          <t>Diversified FMCG</t>
+        </is>
+      </c>
+      <c r="L15" s="13" t="n">
+        <v>0.0631</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" s="154" t="n">
+        <v>9</v>
+      </c>
+      <c r="B16" s="154" t="inlineStr">
+        <is>
+          <t>Tech Mahindra Limited</t>
+        </is>
+      </c>
+      <c r="C16" s="154" t="inlineStr">
+        <is>
+          <t>INE669C01036</t>
+        </is>
+      </c>
+      <c r="D16" s="154" t="inlineStr">
+        <is>
+          <t>IT - Software</t>
+        </is>
+      </c>
+      <c r="E16" s="169" t="n">
+        <v>42017</v>
+      </c>
+      <c r="F16" s="170" t="n">
+        <v>623.49</v>
+      </c>
+      <c r="G16" s="13" t="n">
+        <v>0.0344</v>
+      </c>
+      <c r="J16" s="170" t="n"/>
+      <c r="K16" s="154" t="inlineStr">
+        <is>
+          <t>Automobiles</t>
+        </is>
+      </c>
+      <c r="L16" s="13" t="n">
+        <v>0.06279999999999999</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" s="154" t="n">
+        <v>10</v>
+      </c>
+      <c r="B17" s="154" t="inlineStr">
+        <is>
+          <t>Cyient Limited</t>
+        </is>
+      </c>
+      <c r="C17" s="154" t="inlineStr">
+        <is>
+          <t>INE136B01020</t>
+        </is>
+      </c>
+      <c r="D17" s="154" t="inlineStr">
+        <is>
+          <t>IT - Services</t>
+        </is>
+      </c>
+      <c r="E17" s="169" t="n">
+        <v>68034</v>
+      </c>
+      <c r="F17" s="170" t="n">
+        <v>617.92</v>
+      </c>
+      <c r="G17" s="13" t="n">
+        <v>0.0341</v>
+      </c>
+      <c r="J17" s="170" t="n"/>
+      <c r="K17" s="154" t="inlineStr">
+        <is>
+          <t>Pharmaceuticals &amp; Biotechnology</t>
+        </is>
+      </c>
+      <c r="L17" s="13" t="n">
+        <v>0.0339</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" s="154" t="n">
+        <v>11</v>
+      </c>
+      <c r="B18" s="154" t="inlineStr">
+        <is>
+          <t>JB Chemicals &amp; Pharmaceuticals Limited</t>
+        </is>
+      </c>
+      <c r="C18" s="154" t="inlineStr">
+        <is>
+          <t>INE572A01036</t>
+        </is>
+      </c>
+      <c r="D18" s="154" t="inlineStr">
+        <is>
+          <t>Pharmaceuticals &amp; Biotechnology</t>
+        </is>
+      </c>
+      <c r="E18" s="169" t="n">
+        <v>28392</v>
+      </c>
+      <c r="F18" s="170" t="n">
+        <v>615.37</v>
+      </c>
+      <c r="G18" s="13" t="n">
+        <v>0.0339</v>
+      </c>
+      <c r="J18" s="170" t="n"/>
+      <c r="K18" s="154" t="inlineStr">
+        <is>
+          <t>Agricultural Food &amp; other Products</t>
+        </is>
+      </c>
+      <c r="L18" s="13" t="n">
+        <v>0.0331</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" s="154" t="n">
+        <v>12</v>
+      </c>
+      <c r="B19" s="154" t="inlineStr">
+        <is>
+          <t>HCL Technologies Limited</t>
+        </is>
+      </c>
+      <c r="C19" s="154" t="inlineStr">
+        <is>
+          <t>INE860A01027</t>
+        </is>
+      </c>
+      <c r="D19" s="154" t="inlineStr">
+        <is>
+          <t>IT - Software</t>
+        </is>
+      </c>
+      <c r="E19" s="169" t="n">
+        <v>51419</v>
+      </c>
+      <c r="F19" s="170" t="n">
+        <v>608.7</v>
+      </c>
+      <c r="G19" s="13" t="n">
+        <v>0.0335</v>
+      </c>
+      <c r="J19" s="170" t="n"/>
+      <c r="K19" s="154" t="inlineStr">
+        <is>
+          <t>Food Products</t>
+        </is>
+      </c>
+      <c r="L19" s="13" t="n">
+        <v>0.0323</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" s="154" t="n">
+        <v>13</v>
+      </c>
+      <c r="B20" s="154" t="inlineStr">
+        <is>
+          <t>Infosys Limited</t>
+        </is>
+      </c>
+      <c r="C20" s="154" t="inlineStr">
+        <is>
+          <t>INE009A01021</t>
+        </is>
+      </c>
+      <c r="D20" s="154" t="inlineStr">
+        <is>
+          <t>IT - Software</t>
+        </is>
+      </c>
+      <c r="E20" s="169" t="n">
+        <v>52335</v>
+      </c>
+      <c r="F20" s="170" t="n">
+        <v>607.5599999999999</v>
+      </c>
+      <c r="G20" s="13" t="n">
+        <v>0.0335</v>
+      </c>
+      <c r="J20" s="170" t="n"/>
+      <c r="K20" s="154" t="inlineStr">
+        <is>
+          <t>Personal Products</t>
+        </is>
+      </c>
+      <c r="L20" s="13" t="n">
+        <v>0.0319</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" s="154" t="n">
+        <v>14</v>
+      </c>
+      <c r="B21" s="154" t="inlineStr">
+        <is>
+          <t>Marico Limited</t>
+        </is>
+      </c>
+      <c r="C21" s="154" t="inlineStr">
+        <is>
+          <t>INE196A01026</t>
+        </is>
+      </c>
+      <c r="D21" s="154" t="inlineStr">
+        <is>
+          <t>Agricultural Food &amp; other Products</t>
+        </is>
+      </c>
+      <c r="E21" s="169" t="n">
+        <v>73123</v>
+      </c>
+      <c r="F21" s="170" t="n">
+        <v>600.85</v>
+      </c>
+      <c r="G21" s="13" t="n">
+        <v>0.0331</v>
+      </c>
+      <c r="J21" s="170" t="n"/>
+      <c r="K21" s="154" t="inlineStr">
+        <is>
+          <t>Aerospace &amp; Defense</t>
+        </is>
+      </c>
+      <c r="L21" s="13" t="n">
+        <v>0.0313</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" s="154" t="n">
+        <v>15</v>
+      </c>
+      <c r="B22" s="154" t="inlineStr">
+        <is>
+          <t>Amara Raja Energy &amp; Mobility Limited</t>
+        </is>
+      </c>
+      <c r="C22" s="154" t="inlineStr">
+        <is>
+          <t>INE885A01032</t>
+        </is>
+      </c>
+      <c r="D22" s="154" t="inlineStr">
+        <is>
+          <t>Auto Components</t>
+        </is>
+      </c>
+      <c r="E22" s="169" t="n">
+        <v>67807</v>
+      </c>
+      <c r="F22" s="170" t="n">
+        <v>600.84</v>
+      </c>
+      <c r="G22" s="13" t="n">
+        <v>0.0331</v>
+      </c>
+      <c r="J22" s="170" t="n"/>
+      <c r="K22" s="154" t="inlineStr">
+        <is>
+          <t>Banks</t>
+        </is>
+      </c>
+      <c r="L22" s="13" t="n">
+        <v>0.0309</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" s="154" t="n">
+        <v>16</v>
+      </c>
+      <c r="B23" s="154" t="inlineStr">
+        <is>
+          <t>Affle 3i Limited</t>
+        </is>
+      </c>
+      <c r="C23" s="154" t="inlineStr">
+        <is>
+          <t>INE00WC01027</t>
+        </is>
+      </c>
+      <c r="D23" s="154" t="inlineStr">
+        <is>
+          <t>IT - Services</t>
+        </is>
+      </c>
+      <c r="E23" s="169" t="n">
+        <v>40874</v>
+      </c>
+      <c r="F23" s="170" t="n">
+        <v>597.99</v>
+      </c>
+      <c r="G23" s="13" t="n">
+        <v>0.033</v>
+      </c>
+      <c r="J23" s="170" t="n"/>
+      <c r="K23" s="154" t="inlineStr">
+        <is>
+          <t>Cash &amp; Equivalent</t>
+        </is>
+      </c>
+      <c r="L23" s="13" t="n">
+        <v>0.0038</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" s="154" t="n">
+        <v>17</v>
+      </c>
+      <c r="B24" s="154" t="inlineStr">
+        <is>
+          <t>Central Depository Services (India) Limited</t>
+        </is>
+      </c>
+      <c r="C24" s="154" t="inlineStr">
+        <is>
+          <t>INE736A01011</t>
+        </is>
+      </c>
+      <c r="D24" s="154" t="inlineStr">
+        <is>
+          <t>Capital Markets</t>
+        </is>
+      </c>
+      <c r="E24" s="169" t="n">
+        <v>47920</v>
+      </c>
+      <c r="F24" s="170" t="n">
+        <v>596.41</v>
+      </c>
+      <c r="G24" s="13" t="n">
+        <v>0.0329</v>
+      </c>
+      <c r="J24" s="170" t="n"/>
+    </row>
+    <row r="25">
+      <c r="A25" s="154" t="n">
+        <v>18</v>
+      </c>
+      <c r="B25" s="154" t="inlineStr">
+        <is>
+          <t>Nestle India Limited</t>
+        </is>
+      </c>
+      <c r="C25" s="154" t="inlineStr">
+        <is>
+          <t>INE239A01024</t>
+        </is>
+      </c>
+      <c r="D25" s="154" t="inlineStr">
+        <is>
+          <t>Food Products</t>
+        </is>
+      </c>
+      <c r="E25" s="169" t="n">
+        <v>41226</v>
+      </c>
+      <c r="F25" s="170" t="n">
+        <v>586.03</v>
+      </c>
+      <c r="G25" s="13" t="n">
+        <v>0.0323</v>
+      </c>
+      <c r="J25" s="170" t="n"/>
+    </row>
+    <row r="26">
+      <c r="A26" s="154" t="n">
+        <v>19</v>
+      </c>
+      <c r="B26" s="154" t="inlineStr">
+        <is>
+          <t>Indian Energy Exchange Limited</t>
+        </is>
+      </c>
+      <c r="C26" s="154" t="inlineStr">
+        <is>
+          <t>INE022Q01020</t>
+        </is>
+      </c>
+      <c r="D26" s="154" t="inlineStr">
+        <is>
+          <t>Capital Markets</t>
+        </is>
+      </c>
+      <c r="E26" s="169" t="n">
+        <v>454749</v>
+      </c>
+      <c r="F26" s="170" t="n">
+        <v>583.49</v>
+      </c>
+      <c r="G26" s="13" t="n">
+        <v>0.0322</v>
+      </c>
+      <c r="J26" s="170" t="n"/>
+    </row>
+    <row r="27">
+      <c r="A27" s="154" t="n">
+        <v>20</v>
+      </c>
+      <c r="B27" s="154" t="inlineStr">
+        <is>
+          <t>Maruti Suzuki India Limited</t>
+        </is>
+      </c>
+      <c r="C27" s="154" t="inlineStr">
+        <is>
+          <t>INE585B01010</t>
+        </is>
+      </c>
+      <c r="D27" s="154" t="inlineStr">
+        <is>
+          <t>Automobiles</t>
+        </is>
+      </c>
+      <c r="E27" s="169" t="n">
+        <v>4419</v>
+      </c>
+      <c r="F27" s="170" t="n">
+        <v>580.08</v>
+      </c>
+      <c r="G27" s="13" t="n">
+        <v>0.032</v>
+      </c>
+      <c r="J27" s="170" t="n"/>
+    </row>
+    <row r="28">
+      <c r="A28" s="154" t="n">
+        <v>21</v>
+      </c>
+      <c r="B28" s="154" t="inlineStr">
+        <is>
+          <t>Colgate Palmolive (India) Limited</t>
+        </is>
+      </c>
+      <c r="C28" s="154" t="inlineStr">
+        <is>
+          <t>INE259A01022</t>
+        </is>
+      </c>
+      <c r="D28" s="154" t="inlineStr">
+        <is>
+          <t>Personal Products</t>
+        </is>
+      </c>
+      <c r="E28" s="169" t="n">
+        <v>28080</v>
+      </c>
+      <c r="F28" s="170" t="n">
+        <v>578.42</v>
+      </c>
+      <c r="G28" s="13" t="n">
+        <v>0.0319</v>
+      </c>
+      <c r="J28" s="170" t="n"/>
+    </row>
+    <row r="29">
+      <c r="A29" s="154" t="n">
+        <v>22</v>
+      </c>
+      <c r="B29" s="154" t="inlineStr">
+        <is>
+          <t>Hindustan Unilever Limited</t>
+        </is>
+      </c>
+      <c r="C29" s="154" t="inlineStr">
+        <is>
+          <t>INE030A01027</t>
+        </is>
+      </c>
+      <c r="D29" s="154" t="inlineStr">
+        <is>
+          <t>Diversified FMCG</t>
+        </is>
+      </c>
+      <c r="E29" s="169" t="n">
+        <v>26780</v>
+      </c>
+      <c r="F29" s="170" t="n">
+        <v>576.71</v>
+      </c>
+      <c r="G29" s="13" t="n">
+        <v>0.0318</v>
+      </c>
+      <c r="J29" s="170" t="n"/>
+    </row>
+    <row r="30">
+      <c r="A30" s="154" t="n">
+        <v>23</v>
+      </c>
+      <c r="B30" s="154" t="inlineStr">
+        <is>
+          <t>Computer Age Management Services Limited</t>
+        </is>
+      </c>
+      <c r="C30" s="154" t="inlineStr">
+        <is>
+          <t>INE596I01020</t>
+        </is>
+      </c>
+      <c r="D30" s="154" t="inlineStr">
+        <is>
+          <t>Capital Markets</t>
+        </is>
+      </c>
+      <c r="E30" s="169" t="n">
+        <v>72795</v>
+      </c>
+      <c r="F30" s="170" t="n">
+        <v>576.17</v>
+      </c>
+      <c r="G30" s="13" t="n">
+        <v>0.0318</v>
+      </c>
+      <c r="J30" s="170" t="n"/>
+    </row>
+    <row r="31">
+      <c r="A31" s="154" t="n">
+        <v>24</v>
+      </c>
+      <c r="B31" s="154" t="inlineStr">
+        <is>
+          <t>HDFC Asset Management Company Limited</t>
+        </is>
+      </c>
+      <c r="C31" s="154" t="inlineStr">
+        <is>
+          <t>INE127D01025</t>
+        </is>
+      </c>
+      <c r="D31" s="154" t="inlineStr">
+        <is>
+          <t>Capital Markets</t>
+        </is>
+      </c>
+      <c r="E31" s="169" t="n">
+        <v>21466</v>
+      </c>
+      <c r="F31" s="170" t="n">
+        <v>574.0700000000001</v>
+      </c>
+      <c r="G31" s="13" t="n">
+        <v>0.0316</v>
+      </c>
+      <c r="J31" s="170" t="n"/>
+    </row>
+    <row r="32">
+      <c r="A32" s="154" t="n">
+        <v>25</v>
+      </c>
+      <c r="B32" s="154" t="inlineStr">
+        <is>
+          <t>Tata Consultancy Services Limited</t>
+        </is>
+      </c>
+      <c r="C32" s="154" t="inlineStr">
+        <is>
+          <t>INE467B01029</t>
+        </is>
+      </c>
+      <c r="D32" s="154" t="inlineStr">
+        <is>
+          <t>IT - Software</t>
+        </is>
+      </c>
+      <c r="E32" s="169" t="n">
+        <v>25339</v>
+      </c>
+      <c r="F32" s="170" t="n">
+        <v>572.38</v>
+      </c>
+      <c r="G32" s="13" t="n">
+        <v>0.0315</v>
+      </c>
+      <c r="J32" s="170" t="n"/>
+    </row>
+    <row r="33">
+      <c r="A33" s="154" t="n">
+        <v>26</v>
+      </c>
+      <c r="B33" s="154" t="inlineStr">
         <is>
           <t>Bharat Electronics Limited</t>
         </is>
       </c>
-      <c r="C8" s="1" t="inlineStr">
+      <c r="C33" s="154" t="inlineStr">
         <is>
           <t>INE263A01024</t>
         </is>
       </c>
-      <c r="D8" s="1" t="inlineStr">
+      <c r="D33" s="154" t="inlineStr">
         <is>
           <t>Aerospace &amp; Defense</t>
         </is>
       </c>
-      <c r="E8" s="5" t="n">
-[...21 lines deleted...]
-      <c r="A9" s="1" t="n">
+      <c r="E33" s="169" t="n">
+        <v>138468</v>
+      </c>
+      <c r="F33" s="170" t="n">
+        <v>568.76</v>
+      </c>
+      <c r="G33" s="13" t="n">
+        <v>0.0313</v>
+      </c>
+      <c r="J33" s="170" t="n"/>
+    </row>
+    <row r="34">
+      <c r="A34" s="154" t="n">
+        <v>27</v>
+      </c>
+      <c r="B34" s="154" t="inlineStr">
+        <is>
+          <t>ITC Limited</t>
+        </is>
+      </c>
+      <c r="C34" s="154" t="inlineStr">
+        <is>
+          <t>INE154A01025</t>
+        </is>
+      </c>
+      <c r="D34" s="154" t="inlineStr">
+        <is>
+          <t>Diversified FMCG</t>
+        </is>
+      </c>
+      <c r="E34" s="169" t="n">
+        <v>197950</v>
+      </c>
+      <c r="F34" s="170" t="n">
+        <v>567.92</v>
+      </c>
+      <c r="G34" s="13" t="n">
+        <v>0.0313</v>
+      </c>
+      <c r="J34" s="170" t="n"/>
+    </row>
+    <row r="35">
+      <c r="A35" s="154" t="n">
+        <v>28</v>
+      </c>
+      <c r="B35" s="154" t="inlineStr">
+        <is>
+          <t>APL Apollo Tubes Limited</t>
+        </is>
+      </c>
+      <c r="C35" s="154" t="inlineStr">
+        <is>
+          <t>INE702C01027</t>
+        </is>
+      </c>
+      <c r="D35" s="154" t="inlineStr">
+        <is>
+          <t>Industrial Products</t>
+        </is>
+      </c>
+      <c r="E35" s="169" t="n">
+        <v>30830</v>
+      </c>
+      <c r="F35" s="170" t="n">
+        <v>564.53</v>
+      </c>
+      <c r="G35" s="13" t="n">
+        <v>0.0311</v>
+      </c>
+      <c r="J35" s="170" t="n"/>
+    </row>
+    <row r="36">
+      <c r="A36" s="154" t="n">
+        <v>29</v>
+      </c>
+      <c r="B36" s="154" t="inlineStr">
+        <is>
+          <t>Karur Vysya Bank Limited</t>
+        </is>
+      </c>
+      <c r="C36" s="154" t="inlineStr">
+        <is>
+          <t>INE036D01028</t>
+        </is>
+      </c>
+      <c r="D36" s="154" t="inlineStr">
+        <is>
+          <t>Banks</t>
+        </is>
+      </c>
+      <c r="E36" s="169" t="n">
+        <v>194068</v>
+      </c>
+      <c r="F36" s="170" t="n">
+        <v>560.37</v>
+      </c>
+      <c r="G36" s="13" t="n">
+        <v>0.0309</v>
+      </c>
+      <c r="J36" s="170" t="n"/>
+    </row>
+    <row r="37">
+      <c r="A37" s="154" t="n">
+        <v>30</v>
+      </c>
+      <c r="B37" s="154" t="inlineStr">
+        <is>
+          <t>Hero MotoCorp Limited</t>
+        </is>
+      </c>
+      <c r="C37" s="154" t="inlineStr">
+        <is>
+          <t>INE158A01026</t>
+        </is>
+      </c>
+      <c r="D37" s="154" t="inlineStr">
+        <is>
+          <t>Automobiles</t>
+        </is>
+      </c>
+      <c r="E37" s="169" t="n">
+        <v>11388</v>
+      </c>
+      <c r="F37" s="170" t="n">
+        <v>558.35</v>
+      </c>
+      <c r="G37" s="13" t="n">
+        <v>0.0308</v>
+      </c>
+      <c r="J37" s="170" t="n"/>
+    </row>
+    <row r="38">
+      <c r="A38" s="14" t="n"/>
+      <c r="B38" s="14" t="inlineStr">
+        <is>
+          <t>Total</t>
+        </is>
+      </c>
+      <c r="C38" s="14" t="n"/>
+      <c r="D38" s="14" t="n"/>
+      <c r="E38" s="14" t="n"/>
+      <c r="F38" s="171" t="n">
+        <v>18071.61</v>
+      </c>
+      <c r="G38" s="16" t="n">
+        <v>0.9962</v>
+      </c>
+    </row>
+    <row r="40">
+      <c r="B40" s="10" t="inlineStr">
+        <is>
+          <t>MONEY MARKET INSTRUMENTS</t>
+        </is>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41" s="154" t="n">
+        <v>31</v>
+      </c>
+      <c r="B41" s="10" t="inlineStr">
+        <is>
+          <t>TREPS / Reverse Repo Investments</t>
+        </is>
+      </c>
+      <c r="F41" s="170" t="n">
+        <v>25.52</v>
+      </c>
+      <c r="G41" s="13" t="n">
+        <v>0.0014</v>
+      </c>
+      <c r="H41" s="17" t="n">
+        <v>46174</v>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42" s="14" t="n"/>
+      <c r="B42" s="14" t="inlineStr">
+        <is>
+          <t>Total</t>
+        </is>
+      </c>
+      <c r="C42" s="14" t="n"/>
+      <c r="D42" s="14" t="n"/>
+      <c r="E42" s="14" t="n"/>
+      <c r="F42" s="171" t="n">
+        <v>25.52</v>
+      </c>
+      <c r="G42" s="16" t="n">
+        <v>0.0014</v>
+      </c>
+    </row>
+    <row r="44">
+      <c r="B44" s="10" t="inlineStr">
+        <is>
+          <t>Cash &amp; Cash Equivalent</t>
+        </is>
+      </c>
+    </row>
+    <row r="45">
+      <c r="B45" s="154" t="inlineStr">
+        <is>
+          <t>Net Receivables/Payables</t>
+        </is>
+      </c>
+      <c r="E45" s="169" t="n"/>
+      <c r="F45" s="170" t="n">
+        <v>47.72</v>
+      </c>
+      <c r="G45" s="13" t="n">
+        <v>0.0024</v>
+      </c>
+      <c r="J45" s="170" t="n"/>
+    </row>
+    <row r="46">
+      <c r="A46" s="14" t="n"/>
+      <c r="B46" s="14" t="inlineStr">
+        <is>
+          <t>Total</t>
+        </is>
+      </c>
+      <c r="C46" s="14" t="n"/>
+      <c r="D46" s="14" t="n"/>
+      <c r="E46" s="14" t="n"/>
+      <c r="F46" s="171" t="n">
+        <v>47.72</v>
+      </c>
+      <c r="G46" s="16" t="n">
+        <v>0.0024</v>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48" s="153" t="n"/>
+      <c r="B48" s="153" t="inlineStr">
+        <is>
+          <t>GRAND TOTAL</t>
+        </is>
+      </c>
+      <c r="C48" s="153" t="n"/>
+      <c r="D48" s="153" t="n"/>
+      <c r="E48" s="153" t="n"/>
+      <c r="F48" s="172" t="n">
+        <v>18144.85</v>
+      </c>
+      <c r="G48" s="19" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49" s="154" t="inlineStr">
+        <is>
+          <t>Notes:</t>
+        </is>
+      </c>
+    </row>
+    <row r="50" ht="36" customHeight="1">
+      <c r="A50" s="21" t="n">
+        <v>1</v>
+      </c>
+      <c r="B50" s="21" t="inlineStr">
+        <is>
+          <t>Subject to SEBI (MF) Regulations and the applicable guidelines issued by SEBI, Scheme has entered into securities lending in accordance with the framework specified in this regard.</t>
+        </is>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51" s="21" t="n">
         <v>2</v>
       </c>
-      <c r="B9" s="1" t="inlineStr">
-[...34 lines deleted...]
-      <c r="A10" s="1" t="n">
+      <c r="B51" s="21" t="inlineStr">
+        <is>
+          <t>Market value includes accrued interest</t>
+        </is>
+      </c>
+    </row>
+    <row r="55">
+      <c r="B55" s="10" t="inlineStr">
+        <is>
+          <t>Scheme Riskometer</t>
+        </is>
+      </c>
+    </row>
+    <row r="68">
+      <c r="B68" s="10" t="inlineStr">
+        <is>
+          <t>Benchmark Riskometer: Nifty500 Flexicap Quality 30 TRI</t>
+        </is>
+      </c>
+    </row>
+    <row r="81">
+      <c r="A81" s="43" t="inlineStr">
+        <is>
+          <t>Sr. No.</t>
+        </is>
+      </c>
+      <c r="B81" s="44" t="inlineStr">
+        <is>
+          <t>Particulars</t>
+        </is>
+      </c>
+      <c r="C81" s="45" t="n"/>
+      <c r="D81" s="45" t="n"/>
+      <c r="E81" s="46" t="n"/>
+    </row>
+    <row r="82">
+      <c r="A82" s="47" t="n">
         <v>3</v>
       </c>
-      <c r="B10" s="1" t="inlineStr">
-[...34 lines deleted...]
-      <c r="A11" s="1" t="n">
+      <c r="B82" s="165" t="n"/>
+      <c r="C82" s="39" t="inlineStr">
+        <is>
+          <t>Portfolio Information</t>
+        </is>
+      </c>
+      <c r="E82" s="49" t="n"/>
+    </row>
+    <row r="83">
+      <c r="A83" s="47" t="n"/>
+      <c r="B83" s="165" t="inlineStr">
+        <is>
+          <t>Description (if any)</t>
+        </is>
+      </c>
+      <c r="C83" s="161" t="n"/>
+      <c r="E83" s="49" t="n"/>
+    </row>
+    <row r="84">
+      <c r="A84" s="47" t="n"/>
+      <c r="B84" s="165" t="inlineStr">
+        <is>
+          <t>Annualised Portfolio YTM*@@</t>
+        </is>
+      </c>
+      <c r="C84" s="162" t="inlineStr">
+        <is>
+          <t>N.A.</t>
+        </is>
+      </c>
+      <c r="E84" s="49" t="n"/>
+    </row>
+    <row r="85">
+      <c r="A85" s="47" t="n"/>
+      <c r="B85" s="165" t="inlineStr">
+        <is>
+          <t>Macaulay Duration@@</t>
+        </is>
+      </c>
+      <c r="C85" s="162" t="inlineStr">
+        <is>
+          <t>N.A.</t>
+        </is>
+      </c>
+      <c r="E85" s="49" t="n"/>
+    </row>
+    <row r="86">
+      <c r="A86" s="47" t="n"/>
+      <c r="B86" s="165" t="inlineStr">
+        <is>
+          <t>Residual Maturity@@</t>
+        </is>
+      </c>
+      <c r="C86" s="162" t="inlineStr">
+        <is>
+          <t>N.A.</t>
+        </is>
+      </c>
+      <c r="E86" s="49" t="n"/>
+    </row>
+    <row r="87">
+      <c r="A87" s="47" t="n"/>
+      <c r="B87" s="165" t="inlineStr">
+        <is>
+          <t>Modified Duration (in years)@@</t>
+        </is>
+      </c>
+      <c r="C87" s="162" t="inlineStr">
+        <is>
+          <t>N.A.</t>
+        </is>
+      </c>
+      <c r="E87" s="49" t="n"/>
+    </row>
+    <row r="88">
+      <c r="A88" s="47" t="n"/>
+      <c r="B88" s="20" t="inlineStr">
+        <is>
+          <t>* In case of semi-annual YTM, it will be annualised</t>
+        </is>
+      </c>
+      <c r="C88" s="20" t="n"/>
+      <c r="E88" s="49" t="n"/>
+    </row>
+    <row r="89">
+      <c r="A89" s="47" t="n">
         <v>4</v>
       </c>
-      <c r="B11" s="1" t="inlineStr">
-[...34 lines deleted...]
-      <c r="A12" s="1" t="n">
+      <c r="B89" s="51" t="inlineStr">
+        <is>
+          <t>NAV AND Dividend</t>
+        </is>
+      </c>
+      <c r="C89" s="20" t="n"/>
+      <c r="E89" s="49" t="n"/>
+    </row>
+    <row r="90">
+      <c r="A90" s="47" t="n"/>
+      <c r="B90" s="173" t="inlineStr">
+        <is>
+          <t>Plan/Option Name</t>
+        </is>
+      </c>
+      <c r="C90" s="150" t="inlineStr">
+        <is>
+          <t>NAV per unit (Rs)</t>
+        </is>
+      </c>
+      <c r="D90" s="174" t="n"/>
+      <c r="E90" s="101" t="inlineStr">
+        <is>
+          <t>Aggregate distributions during the portfolio period  (Rs. per Unit)</t>
+        </is>
+      </c>
+    </row>
+    <row r="91" ht="37" customHeight="1">
+      <c r="A91" s="47" t="n"/>
+      <c r="B91" s="175" t="n"/>
+      <c r="C91" s="52" t="inlineStr">
+        <is>
+          <t>As on April 30, 2026</t>
+        </is>
+      </c>
+      <c r="D91" s="52" t="inlineStr">
+        <is>
+          <t>As on May 31, 2026</t>
+        </is>
+      </c>
+      <c r="E91" s="175" t="n"/>
+    </row>
+    <row r="92">
+      <c r="A92" s="53" t="n"/>
+      <c r="B92" s="54" t="inlineStr">
+        <is>
+          <t>Direct Plan-Growth Plan</t>
+        </is>
+      </c>
+      <c r="C92" s="77" t="inlineStr">
+        <is>
+          <t>9.4013</t>
+        </is>
+      </c>
+      <c r="D92" s="77" t="inlineStr">
+        <is>
+          <t>9.4541*</t>
+        </is>
+      </c>
+      <c r="E92" s="161" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+    </row>
+    <row r="93">
+      <c r="A93" s="53" t="n"/>
+      <c r="B93" s="54" t="inlineStr">
+        <is>
+          <t>Direct Plan-IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C93" s="77" t="inlineStr">
+        <is>
+          <t>9.4013</t>
+        </is>
+      </c>
+      <c r="D93" s="77" t="inlineStr">
+        <is>
+          <t>9.4541*</t>
+        </is>
+      </c>
+      <c r="E93" s="77" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+    </row>
+    <row r="94">
+      <c r="A94" s="53" t="n"/>
+      <c r="B94" s="54" t="inlineStr">
+        <is>
+          <t>Direct Plan-Daily IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C94" s="56" t="n">
+        <v>0</v>
+      </c>
+      <c r="D94" s="56" t="n">
+        <v>0</v>
+      </c>
+      <c r="E94" s="57" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="95">
+      <c r="A95" s="53" t="n"/>
+      <c r="B95" s="54" t="inlineStr">
+        <is>
+          <t>Direct Plan-Weekly IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C95" s="56" t="n">
+        <v>0</v>
+      </c>
+      <c r="D95" s="56" t="n">
+        <v>0</v>
+      </c>
+      <c r="E95" s="57" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="96">
+      <c r="A96" s="53" t="n"/>
+      <c r="B96" s="54" t="inlineStr">
+        <is>
+          <t>Direct Plan-Monthly IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C96" s="56" t="n">
+        <v>0</v>
+      </c>
+      <c r="D96" s="56" t="n">
+        <v>0</v>
+      </c>
+      <c r="E96" s="57" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="97">
+      <c r="A97" s="53" t="n"/>
+      <c r="B97" s="54" t="inlineStr">
+        <is>
+          <t>Direct Plan-Quarterly IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C97" s="56" t="n">
+        <v>0</v>
+      </c>
+      <c r="D97" s="56" t="n">
+        <v>0</v>
+      </c>
+      <c r="E97" s="57" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="98">
+      <c r="A98" s="53" t="n"/>
+      <c r="B98" s="58" t="n"/>
+      <c r="C98" s="59" t="n"/>
+      <c r="D98" s="59" t="n"/>
+      <c r="E98" s="39" t="n"/>
+    </row>
+    <row r="99">
+      <c r="A99" s="47" t="n"/>
+      <c r="B99" s="60" t="inlineStr">
+        <is>
+          <t>Regular Plan-Growth Plan</t>
+        </is>
+      </c>
+      <c r="C99" s="77" t="inlineStr">
+        <is>
+          <t>9.3584</t>
+        </is>
+      </c>
+      <c r="D99" s="77" t="inlineStr">
+        <is>
+          <t>9.4055*</t>
+        </is>
+      </c>
+      <c r="E99" s="161" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+    </row>
+    <row r="100">
+      <c r="A100" s="47" t="n"/>
+      <c r="B100" s="60" t="inlineStr">
+        <is>
+          <t>Regular Plan-IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C100" s="77" t="inlineStr">
+        <is>
+          <t>9.3584</t>
+        </is>
+      </c>
+      <c r="D100" s="77" t="inlineStr">
+        <is>
+          <t>9.4055*</t>
+        </is>
+      </c>
+      <c r="E100" s="77" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+    </row>
+    <row r="101">
+      <c r="A101" s="47" t="n"/>
+      <c r="B101" s="60" t="inlineStr">
+        <is>
+          <t>Regular Plan-Daily IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C101" s="61" t="n">
+        <v>0</v>
+      </c>
+      <c r="D101" s="61" t="n">
+        <v>0</v>
+      </c>
+      <c r="E101" s="62" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="102">
+      <c r="A102" s="47" t="n"/>
+      <c r="B102" s="60" t="inlineStr">
+        <is>
+          <t>Regular Plan-Weekly IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C102" s="61" t="n">
+        <v>0</v>
+      </c>
+      <c r="D102" s="61" t="n">
+        <v>0</v>
+      </c>
+      <c r="E102" s="62" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="103">
+      <c r="A103" s="47" t="n"/>
+      <c r="B103" s="60" t="inlineStr">
+        <is>
+          <t>Regular Plan-Monthly IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C103" s="61" t="n">
+        <v>0</v>
+      </c>
+      <c r="D103" s="61" t="n">
+        <v>0</v>
+      </c>
+      <c r="E103" s="62" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="104">
+      <c r="A104" s="47" t="n"/>
+      <c r="B104" s="60" t="inlineStr">
+        <is>
+          <t>Regular Plan-Quarterly IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C104" s="61" t="n">
+        <v>0</v>
+      </c>
+      <c r="D104" s="61" t="n">
+        <v>0</v>
+      </c>
+      <c r="E104" s="62" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="105">
+      <c r="A105" s="47" t="n"/>
+      <c r="B105" s="63" t="inlineStr">
+        <is>
+          <t>IDCW -  Income Distribution cum Capital Withdrawal.</t>
+        </is>
+      </c>
+      <c r="C105" s="64" t="n"/>
+      <c r="D105" s="64" t="n"/>
+      <c r="E105" s="49" t="n"/>
+    </row>
+    <row r="106">
+      <c r="A106" s="65" t="n"/>
+      <c r="B106" s="66" t="n"/>
+      <c r="C106" s="66" t="n"/>
+      <c r="D106" s="66" t="n"/>
+      <c r="E106" s="67" t="n"/>
+    </row>
+    <row r="107">
+      <c r="A107" s="47" t="n">
         <v>5</v>
       </c>
-      <c r="B12" s="1" t="inlineStr">
-[...34 lines deleted...]
-      <c r="A13" s="1" t="n">
+      <c r="B107" s="68" t="inlineStr">
+        <is>
+          <t>Portfolio Turn Over Ratio ^^</t>
+        </is>
+      </c>
+      <c r="C107" s="60" t="n"/>
+      <c r="D107" s="66" t="n"/>
+      <c r="E107" s="69" t="n"/>
+    </row>
+    <row r="108">
+      <c r="A108" s="47" t="n"/>
+      <c r="B108" s="60" t="inlineStr">
+        <is>
+          <t xml:space="preserve"> - For Purchase</t>
+        </is>
+      </c>
+      <c r="C108" s="77" t="n">
+        <v>0.38</v>
+      </c>
+      <c r="D108" s="66" t="n"/>
+      <c r="E108" s="67" t="n"/>
+    </row>
+    <row r="109">
+      <c r="A109" s="47" t="n"/>
+      <c r="B109" s="60" t="inlineStr">
+        <is>
+          <t xml:space="preserve"> - For Sale</t>
+        </is>
+      </c>
+      <c r="C109" s="77" t="n">
+        <v>0.33</v>
+      </c>
+      <c r="D109" s="66" t="n"/>
+      <c r="E109" s="67" t="n"/>
+    </row>
+    <row r="110">
+      <c r="A110" s="47" t="n">
         <v>6</v>
       </c>
-      <c r="B13" s="1" t="inlineStr">
-[...34 lines deleted...]
-      <c r="A14" s="1" t="n">
+      <c r="B110" s="70" t="inlineStr">
+        <is>
+          <t>Total investment in foreign securities/ADR/GDR (Rs. lakh)</t>
+        </is>
+      </c>
+      <c r="C110" s="71" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="D110" s="66" t="n"/>
+      <c r="E110" s="69" t="n"/>
+    </row>
+    <row r="111" ht="24" customHeight="1">
+      <c r="A111" s="47" t="n">
         <v>7</v>
       </c>
-      <c r="B14" s="1" t="inlineStr">
-[...34 lines deleted...]
-      <c r="A15" s="1" t="n">
+      <c r="B111" s="72" t="inlineStr">
+        <is>
+          <t>Total of securities below investment grade and default provided for the of May 31, 2026 (Rs. lakh)</t>
+        </is>
+      </c>
+      <c r="C111" s="71" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="D111" s="73" t="n"/>
+      <c r="E111" s="69" t="n"/>
+    </row>
+    <row r="112">
+      <c r="A112" s="47" t="n">
         <v>8</v>
       </c>
-      <c r="B15" s="1" t="inlineStr">
-[...34 lines deleted...]
-      <c r="A16" s="1" t="n">
+      <c r="B112" s="74" t="inlineStr">
+        <is>
+          <t>Total investment in illiquid shares/securities</t>
+        </is>
+      </c>
+      <c r="C112" s="75" t="n"/>
+      <c r="E112" s="69" t="n"/>
+    </row>
+    <row r="113">
+      <c r="A113" s="47" t="n"/>
+      <c r="B113" s="76" t="inlineStr">
+        <is>
+          <t>- Value (In Rs. Lakh)</t>
+        </is>
+      </c>
+      <c r="C113" s="77" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="E113" s="69" t="n"/>
+    </row>
+    <row r="114">
+      <c r="A114" s="47" t="n"/>
+      <c r="B114" s="78" t="inlineStr">
+        <is>
+          <t>- in percentage terms (%)</t>
+        </is>
+      </c>
+      <c r="C114" s="176" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="E114" s="69" t="n"/>
+    </row>
+    <row r="115">
+      <c r="A115" s="47" t="n"/>
+      <c r="B115" s="78" t="n"/>
+      <c r="C115" s="177" t="n"/>
+      <c r="E115" s="69" t="n"/>
+    </row>
+    <row r="116" ht="24" customHeight="1">
+      <c r="A116" s="47" t="n">
         <v>9</v>
       </c>
-      <c r="B16" s="1" t="inlineStr">
-[...910 lines deleted...]
-          <t>Benchmark Riskometer: Nifty500 Flexicap Quality 30 TRI</t>
+      <c r="B116" s="74" t="inlineStr">
+        <is>
+          <t>Total outstanding exposure to derivatives at the end of  May 31, 2026</t>
+        </is>
+      </c>
+      <c r="C116" s="75" t="n"/>
+      <c r="D116" s="66" t="n"/>
+      <c r="E116" s="69" t="n"/>
+    </row>
+    <row r="117">
+      <c r="A117" s="47" t="n"/>
+      <c r="B117" s="76" t="inlineStr">
+        <is>
+          <t>- Value (In Rs. Lakh)</t>
+        </is>
+      </c>
+      <c r="C117" s="77" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="D117" s="66" t="n"/>
+      <c r="E117" s="69" t="n"/>
+    </row>
+    <row r="118">
+      <c r="A118" s="47" t="n"/>
+      <c r="B118" s="78" t="inlineStr">
+        <is>
+          <t>- in percentage term (%)</t>
+        </is>
+      </c>
+      <c r="C118" s="77" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="D118" s="66" t="n"/>
+      <c r="E118" s="69" t="n"/>
+    </row>
+    <row r="119">
+      <c r="A119" s="81" t="n"/>
+      <c r="B119" s="82" t="n"/>
+      <c r="C119" s="82" t="n"/>
+      <c r="D119" s="82" t="n"/>
+      <c r="E119" s="83" t="n"/>
+    </row>
+    <row r="121">
+      <c r="A121" s="10" t="inlineStr">
+        <is>
+          <t>*</t>
+        </is>
+      </c>
+      <c r="B121" s="154" t="inlineStr">
+        <is>
+          <t>Computed NAV</t>
+        </is>
+      </c>
+    </row>
+    <row r="122">
+      <c r="A122" s="10" t="inlineStr">
+        <is>
+          <t>**</t>
+        </is>
+      </c>
+      <c r="B122" s="154" t="inlineStr">
+        <is>
+          <t>NAV as on Maturity date</t>
+        </is>
+      </c>
+    </row>
+    <row r="123">
+      <c r="A123" s="10" t="inlineStr">
+        <is>
+          <t>N.A.</t>
+        </is>
+      </c>
+      <c r="B123" s="154" t="inlineStr">
+        <is>
+          <t xml:space="preserve"> Not Applicable.</t>
+        </is>
+      </c>
+    </row>
+    <row r="124">
+      <c r="A124" s="10" t="inlineStr">
+        <is>
+          <t>^^</t>
+        </is>
+      </c>
+      <c r="B124" s="154" t="inlineStr">
+        <is>
+          <t>Portfolio Turn Over Ratio is for Equity Schemes.</t>
+        </is>
+      </c>
+    </row>
+    <row r="125">
+      <c r="A125" s="10" t="inlineStr">
+        <is>
+          <t>@@</t>
+        </is>
+      </c>
+      <c r="B125" s="154" t="inlineStr">
+        <is>
+          <t>Residual, Modified Duration and Portfolio YTM (Annualised) is for Debt Schemes.</t>
+        </is>
+      </c>
+    </row>
+    <row r="126" ht="48" customHeight="1">
+      <c r="B126" s="84" t="inlineStr">
+        <is>
+          <t>Pursuant to payment of IDCW, the NAV of the IDCW Option(s) of aforesaid Scheme of the Fund would fall to the extent of payout and statutory levy, if any. For complete distribution history of the Schemes, please visit www.dspim.com</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <mergeCells count="1">
+  <mergeCells count="4">
+    <mergeCell ref="E90:E91"/>
+    <mergeCell ref="B90:B91"/>
+    <mergeCell ref="C90:D90"/>
     <mergeCell ref="B1:F1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:A1"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Rohit Pandey</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:lastModifiedBy></cp:lastModifiedBy>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties">
+  <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_Enabled" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2">
+    <vt:lpwstr>true</vt:lpwstr>
+  </property>
+  <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_SetDate" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3">
+    <vt:lpwstr>2026-06-07T19:21:06Z</vt:lpwstr>
+  </property>
+  <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_Method" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4">
+    <vt:lpwstr>Privileged</vt:lpwstr>
+  </property>
+  <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_Name" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5">
+    <vt:lpwstr>Public</vt:lpwstr>
+  </property>
+  <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_SiteId" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6">
+    <vt:lpwstr>1771ae17-e764-4e0f-a476-d4184d79a5d9</vt:lpwstr>
+  </property>
+  <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_ActionId" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7">
+    <vt:lpwstr>4080c357-c9ae-431d-b36a-b5f7034283f4</vt:lpwstr>
+  </property>
+  <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_ContentBits" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8">
+    <vt:lpwstr>0</vt:lpwstr>
+  </property>
+  <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_Tag" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9">
+    <vt:lpwstr>10, 0, 1, 1</vt:lpwstr>
+  </property>
+</Properties>
+</file>