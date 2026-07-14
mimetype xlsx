--- v4 (2026-06-23)
+++ v5 (2026-07-14)
@@ -1,223 +1,220 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" Id="rId4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <bookViews>
-    <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" tabRatio="878" firstSheet="0" autoFilterDateGrouping="1"/>
+    <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" tabRatio="958" firstSheet="2" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Nifty500 Flexicap Qlty30" sheetId="1" state="visible" r:id="rId1"/>
     <sheet name="Sheet1" sheetId="2" state="hidden" r:id="rId2"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="191029" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <numFmts count="8">
-[...1 lines deleted...]
-    <numFmt numFmtId="165" formatCode="0.0000"/>
+  <numFmts count="15">
+    <numFmt numFmtId="164" formatCode="#,##0.00_);\(#,##0.00\)%"/>
+    <numFmt numFmtId="165" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);"/>
     <numFmt numFmtId="166" formatCode="_(* #,##0_);_(* \(#,##0\);"/>
-    <numFmt numFmtId="167" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);"/>
-[...3 lines deleted...]
-    <numFmt numFmtId="171" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;??_);_(@_)"/>
+    <numFmt numFmtId="167" formatCode="0.0000"/>
+    <numFmt numFmtId="168" formatCode="0.0000000000000000%"/>
+    <numFmt numFmtId="169" formatCode="0.000000000000000%"/>
+    <numFmt numFmtId="170" formatCode="_ * #,##0.00_ ;_ * \-#,##0.00_ ;_ * &quot;-&quot;??_ ;_ @_ "/>
+    <numFmt numFmtId="171" formatCode="0.000"/>
+    <numFmt numFmtId="172" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;??_);_(@_)"/>
+    <numFmt numFmtId="173" formatCode="_(* #,##0.0000_);_(* \(#,##0.0000\);_(* &quot;-&quot;??_);_(@_)"/>
+    <numFmt numFmtId="174" formatCode="0.0000%"/>
+    <numFmt numFmtId="175" formatCode="_(* #,##0.000_);_(* \(#,##0.000\);_(* &quot;-&quot;??_);_(@_)"/>
+    <numFmt numFmtId="176" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;_);_(* @_)"/>
+    <numFmt numFmtId="177" formatCode="_(* #,##0.000_);_(* \(#,##0.000\);_(* &quot;-&quot;???_);_(@_)"/>
+    <numFmt numFmtId="178" formatCode="_(* #,##0.0000_);_(* \(#,##0.0000\);_(* &quot;-&quot;????_);_(@_)"/>
   </numFmts>
-  <fonts count="22">
+  <fonts count="21">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="10"/>
       <sz val="11"/>
       <u val="single"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Trebuchet MS"/>
       <family val="2"/>
-      <sz val="9"/>
+      <color theme="1"/>
+      <sz val="8"/>
+    </font>
+    <font>
+      <name val="Trebuchet MS"/>
+      <family val="2"/>
+      <b val="1"/>
+      <color theme="1"/>
+      <sz val="8"/>
+    </font>
+    <font>
+      <name val="Trebuchet MS"/>
+      <family val="2"/>
+      <color rgb="FF000000"/>
+      <sz val="8"/>
     </font>
     <font>
       <name val="Trebuchet MS"/>
       <family val="2"/>
       <b val="1"/>
       <color rgb="FF000000"/>
-      <sz val="9"/>
+      <sz val="8"/>
+      <u val="single"/>
     </font>
     <font>
       <name val="Trebuchet MS"/>
       <family val="2"/>
-      <color rgb="FF000000"/>
-      <sz val="9"/>
+      <b val="1"/>
+      <color rgb="FF333333"/>
+      <sz val="8"/>
+    </font>
+    <font>
+      <name val="Trebuchet MS"/>
+      <family val="2"/>
+      <b val="1"/>
+      <sz val="8"/>
+    </font>
+    <font>
+      <name val="Trebuchet MS"/>
+      <family val="2"/>
+      <sz val="8"/>
+    </font>
+    <font>
+      <name val="Trebuchet MS"/>
+      <family val="2"/>
+      <b val="1"/>
+      <color rgb="FFFF0000"/>
+      <sz val="8"/>
+    </font>
+    <font>
+      <name val="Trebuchet MS"/>
+      <family val="2"/>
+      <i val="1"/>
+      <sz val="8"/>
+    </font>
+    <font>
+      <name val="Trebuchet MS"/>
+      <family val="2"/>
+      <color rgb="FFFF0000"/>
+      <sz val="8"/>
+    </font>
+    <font>
+      <name val="Trebuchet MS"/>
+      <family val="2"/>
+      <b val="1"/>
+      <strike val="1"/>
+      <sz val="8"/>
     </font>
     <font>
       <name val="trebuchet MS"/>
       <family val="2"/>
       <b val="1"/>
       <color rgb="FFFFFFFF"/>
-      <sz val="9"/>
-[...18 lines deleted...]
-      <sz val="9"/>
+      <sz val="8"/>
     </font>
     <font>
       <name val="trebuchet MS"/>
       <family val="2"/>
       <b val="1"/>
       <color indexed="8"/>
-      <sz val="9"/>
+      <sz val="8"/>
+      <u val="single"/>
+    </font>
+    <font>
+      <name val="trebuchet MS"/>
+      <family val="2"/>
+      <color theme="10"/>
+      <sz val="8"/>
+      <u val="single"/>
+    </font>
+    <font>
+      <name val="trebuchet MS"/>
+      <family val="2"/>
+      <b val="1"/>
+      <color indexed="8"/>
+      <sz val="8"/>
     </font>
     <font>
       <name val="trebuchet MS"/>
       <family val="2"/>
       <b val="1"/>
       <color rgb="FF000000"/>
-      <sz val="9"/>
-      <u val="single"/>
+      <sz val="8"/>
     </font>
     <font>
       <name val="trebuchet MS"/>
       <family val="2"/>
-      <b val="1"/>
-[...1 lines deleted...]
-      <sz val="9"/>
+      <color indexed="8"/>
+      <sz val="8"/>
     </font>
     <font>
-      <name val="trebuchet MS"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <b val="1"/>
-[...56 lines deleted...]
-      <scheme val="minor"/>
+      <sz val="10"/>
     </font>
   </fonts>
   <fills count="6">
     <fill>
       <patternFill/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF000000"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFC0C0C0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFDBDBDB"/>
         <bgColor indexed="64"/>
@@ -386,528 +383,572 @@
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="8">
+  <cellStyleXfs count="10">
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="9" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="43" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-    <xf numFmtId="43" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="9" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="178">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
-[...2 lines deleted...]
-    <xf numFmtId="164" fontId="3" fillId="5" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="165" fontId="3" fillId="5" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="7" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="8" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="10" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="2" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="7" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="43" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="7" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="8" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="8" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="4" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="11" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="5" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="4" fontId="9" fillId="0" borderId="1" pivotButton="0" quotePrefix="1" xfId="0"/>
+    <xf numFmtId="39" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="10" fontId="9" fillId="0" borderId="1" pivotButton="0" quotePrefix="1" xfId="1"/>
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="12" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="11" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="2" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="13" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="10" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="43" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="3">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="10" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="15" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="165" fontId="4" fillId="3" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="10" fontId="4" fillId="3" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="166" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="165" fontId="14" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="10" fontId="14" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="169" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="170" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="2"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="2"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="2">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="171" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="10" fontId="4" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="10" fontId="4" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="10" fontId="3" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="10" fontId="4" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="10" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="10" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="3" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="5" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
-[...47 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="5" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="10" fontId="5" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="4"/>
+    <xf numFmtId="43" fontId="9" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="5"/>
+    <xf numFmtId="172" fontId="9" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="4"/>
+    <xf numFmtId="172" fontId="9" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="5"/>
+    <xf numFmtId="15" fontId="9" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="5"/>
+    <xf numFmtId="15" fontId="9" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="4"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="9" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="172" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="5">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="15" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="5">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="10" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="10" fontId="5" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="43" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="172" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="5">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="9" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="173" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="171" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="173" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="43" fontId="9" fillId="0" borderId="1" pivotButton="0" quotePrefix="1" xfId="3"/>
+    <xf numFmtId="43" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="43" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="3">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="43" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="3">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="9" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="10" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="10" fontId="7" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="9" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="10" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="9" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="10" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="2" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="4" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-[...24 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="43" fontId="13" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+    <xf numFmtId="10" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="43" fontId="8" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
-[...13 lines deleted...]
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-      <alignment horizontal="center"/>
-[...56 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="169" fontId="7" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
-[...35 lines deleted...]
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="43" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="10" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="1"/>
+    <xf numFmtId="174" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="1"/>
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="175" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="10" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="43" fontId="7" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
-[...11 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="10" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="172" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="5">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="172" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="9" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="4"/>
+    <xf numFmtId="43" fontId="9" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="4"/>
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="43" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="10" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="10" fontId="9" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="9"/>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="4" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="6"/>
+    <xf numFmtId="172" fontId="9" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="5"/>
+    <xf numFmtId="172" fontId="9" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="5">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="9" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="4"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="8">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="8">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="8">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="172" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="7">
+      <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="2" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="6"/>
+    <xf numFmtId="172" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="7">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="171" fontId="9" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="177" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="171" fontId="9" fillId="5" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="178" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="9" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="10" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="1">
+    <xf numFmtId="10" fontId="9" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
-[...65 lines deleted...]
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="9" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="2" fontId="9" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="4"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="10" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="10" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="9" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-[...22 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="12" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-[...35 lines deleted...]
-    </xf>
   </cellXfs>
-  <cellStyles count="8">
+  <cellStyles count="10">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Percent" xfId="1" builtinId="5"/>
     <cellStyle name="Hyperlink" xfId="2" builtinId="8"/>
     <cellStyle name="Comma" xfId="3" builtinId="3"/>
     <cellStyle name="Normal 3 2" xfId="4"/>
     <cellStyle name="Comma 4 2" xfId="5"/>
-    <cellStyle name="Normal 3 2 10" xfId="6"/>
+    <cellStyle name="Normal_Scheme data_" xfId="6"/>
     <cellStyle name="Comma 4 2 2 2" xfId="7"/>
+    <cellStyle name="Normal 3 2 10" xfId="8"/>
+    <cellStyle name="Percent 2 3" xfId="9"/>
   </cellStyles>
-  <dxfs count="16">
-[...4 lines deleted...]
-      <numFmt numFmtId="173" formatCode="#,##0.0000"/>
+  <dxfs count="36">
+    <dxf>
+      <numFmt numFmtId="176" formatCode="#,##0.000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="177" formatCode="#,##0.0000"/>
     </dxf>
     <dxf>
       <numFmt numFmtId="4" formatCode="#,##0.00"/>
     </dxf>
     <dxf>
-      <numFmt numFmtId="174" formatCode="&quot;-&quot;"/>
-[...5 lines deleted...]
-      <numFmt numFmtId="173" formatCode="#,##0.0000"/>
+      <numFmt numFmtId="178" formatCode="&quot;-&quot;"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="176" formatCode="#,##0.000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="177" formatCode="#,##0.0000"/>
     </dxf>
     <dxf>
       <numFmt numFmtId="4" formatCode="#,##0.00"/>
     </dxf>
     <dxf>
-      <numFmt numFmtId="174" formatCode="&quot;-&quot;"/>
-[...5 lines deleted...]
-      <numFmt numFmtId="173" formatCode="#,##0.0000"/>
+      <numFmt numFmtId="178" formatCode="&quot;-&quot;"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="176" formatCode="#,##0.000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="177" formatCode="#,##0.0000"/>
     </dxf>
     <dxf>
       <numFmt numFmtId="4" formatCode="#,##0.00"/>
     </dxf>
     <dxf>
-      <numFmt numFmtId="174" formatCode="&quot;-&quot;"/>
-[...5 lines deleted...]
-      <numFmt numFmtId="173" formatCode="#,##0.0000"/>
+      <numFmt numFmtId="178" formatCode="&quot;-&quot;"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="176" formatCode="#,##0.000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="177" formatCode="#,##0.0000"/>
     </dxf>
     <dxf>
       <numFmt numFmtId="4" formatCode="#,##0.00"/>
     </dxf>
     <dxf>
-      <numFmt numFmtId="174" formatCode="&quot;-&quot;"/>
+      <numFmt numFmtId="178" formatCode="&quot;-&quot;"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="176" formatCode="#,##0.000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="177" formatCode="#,##0.0000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="4" formatCode="#,##0.00"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="178" formatCode="&quot;-&quot;"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="176" formatCode="#,##0.000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="177" formatCode="#,##0.0000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="4" formatCode="#,##0.00"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="178" formatCode="&quot;-&quot;"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="176" formatCode="#,##0.000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="177" formatCode="#,##0.0000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="4" formatCode="#,##0.00"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="178" formatCode="&quot;-&quot;"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="176" formatCode="#,##0.000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="177" formatCode="#,##0.0000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="4" formatCode="#,##0.00"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="178" formatCode="&quot;-&quot;"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="176" formatCode="#,##0.000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="177" formatCode="#,##0.0000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="4" formatCode="#,##0.00"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="178" formatCode="&quot;-&quot;"/>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00800000"/>
       <rgbColor rgb="00008000"/>
       <rgbColor rgb="00000080"/>
       <rgbColor rgb="00808000"/>
@@ -950,116 +991,116 @@
       <rgbColor rgb="00003366"/>
       <rgbColor rgb="00339966"/>
       <rgbColor rgb="00003300"/>
       <rgbColor rgb="00333300"/>
       <rgbColor rgb="00993300"/>
       <rgbColor rgb="00993366"/>
       <rgbColor rgb="00333399"/>
       <rgbColor rgb="00333333"/>
     </indexedColors>
   </colors>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId4" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image1.png" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image2.png" Id="rId2" /></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <wsDr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
   <twoCellAnchor editAs="oneCell">
     <from>
       <col>1</col>
       <colOff>0</colOff>
-      <row>56</row>
+      <row>57</row>
       <rowOff>0</rowOff>
     </from>
     <to>
       <col>1</col>
       <colOff>2374900</colOff>
-      <row>66</row>
-      <rowOff>3527</rowOff>
+      <row>67</row>
+      <rowOff>84044</rowOff>
     </to>
     <pic>
       <nvPicPr>
         <cNvPr id="2" name="Picture 1"/>
         <cNvPicPr>
           <a:picLocks/>
         </cNvPicPr>
       </nvPicPr>
       <blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </blipFill>
       <spPr>
         <a:xfrm>
-          <a:off x="457200" y="10198100"/>
+          <a:off x="457200" y="10541000"/>
           <a:ext cx="2374900" cy="1574800"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <avLst/>
         </a:prstGeom>
         <a:ln>
           <a:prstDash val="solid"/>
         </a:ln>
       </spPr>
     </pic>
     <clientData/>
   </twoCellAnchor>
   <twoCellAnchor editAs="oneCell">
     <from>
       <col>1</col>
       <colOff>0</colOff>
-      <row>69</row>
+      <row>71</row>
       <rowOff>0</rowOff>
     </from>
     <to>
       <col>1</col>
       <colOff>2374900</colOff>
-      <row>79</row>
-      <rowOff>3528</rowOff>
+      <row>81</row>
+      <rowOff>84045</rowOff>
     </to>
     <pic>
       <nvPicPr>
         <cNvPr id="3" name="Picture 2"/>
         <cNvPicPr>
           <a:picLocks/>
         </cNvPicPr>
       </nvPicPr>
       <blipFill>
         <a:blip r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </blipFill>
       <spPr>
         <a:xfrm>
-          <a:off x="457200" y="12611100"/>
+          <a:off x="457200" y="12954000"/>
           <a:ext cx="2374900" cy="1574800"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <avLst/>
         </a:prstGeom>
         <a:ln>
           <a:prstDash val="solid"/>
         </a:ln>
       </spPr>
     </pic>
     <clientData/>
   </twoCellAnchor>
 </wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
@@ -1303,2026 +1344,2004 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:L126"/>
   <sheetViews>
-    <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+    <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultColWidth="8.7265625" defaultRowHeight="12"/>
   <cols>
-    <col width="7.1796875" bestFit="1" customWidth="1" style="154" min="1" max="1"/>
-[...11 lines deleted...]
-    <col width="8.7265625" customWidth="1" style="154" min="13" max="16384"/>
+    <col width="6.54296875" bestFit="1" customWidth="1" style="117" min="1" max="1"/>
+    <col width="42.26953125" bestFit="1" customWidth="1" style="117" min="2" max="2"/>
+    <col width="12.54296875" bestFit="1" customWidth="1" style="117" min="3" max="3"/>
+    <col width="30.453125" bestFit="1" customWidth="1" style="117" min="4" max="4"/>
+    <col width="9.81640625" bestFit="1" customWidth="1" style="117" min="5" max="5"/>
+    <col width="24.81640625" bestFit="1" customWidth="1" style="117" min="6" max="6"/>
+    <col width="14" bestFit="1" customWidth="1" style="117" min="7" max="7"/>
+    <col width="12.54296875" bestFit="1" customWidth="1" style="117" min="8" max="8"/>
+    <col width="14" bestFit="1" customWidth="1" style="117" min="9" max="9"/>
+    <col width="7.54296875" bestFit="1" customWidth="1" style="117" min="10" max="10"/>
+    <col width="30" bestFit="1" customWidth="1" style="117" min="11" max="11"/>
+    <col width="7.54296875" bestFit="1" customWidth="1" style="117" min="12" max="12"/>
+    <col width="8.7265625" customWidth="1" style="117" min="13" max="16384"/>
   </cols>
   <sheetData>
     <row r="1">
-      <c r="A1" s="153" t="n"/>
-      <c r="B1" s="153" t="inlineStr">
+      <c r="A1" s="116" t="n"/>
+      <c r="B1" s="116" t="inlineStr">
         <is>
           <t>DSP Nifty500 Flexicap Quality 30 Index Fund</t>
         </is>
       </c>
     </row>
     <row r="2">
-      <c r="B2" s="10" t="inlineStr">
-[...1 lines deleted...]
-          <t>Portfolio as on May 31, 2026</t>
+      <c r="B2" s="42" t="inlineStr">
+        <is>
+          <t>Portfolio as on June 30, 2026</t>
         </is>
       </c>
     </row>
     <row r="4">
-      <c r="A4" s="153" t="inlineStr">
+      <c r="A4" s="116" t="inlineStr">
         <is>
           <t>Sr. No.</t>
         </is>
       </c>
-      <c r="B4" s="153" t="inlineStr">
+      <c r="B4" s="116" t="inlineStr">
         <is>
           <t>Name of Instrument</t>
         </is>
       </c>
-      <c r="C4" s="153" t="inlineStr">
+      <c r="C4" s="116" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
-      <c r="D4" s="153" t="inlineStr">
+      <c r="D4" s="116" t="inlineStr">
         <is>
           <t>Rating/Industry</t>
         </is>
       </c>
-      <c r="E4" s="153" t="inlineStr">
+      <c r="E4" s="116" t="inlineStr">
         <is>
           <t>Quantity</t>
         </is>
       </c>
-      <c r="F4" s="153" t="inlineStr">
+      <c r="F4" s="116" t="inlineStr">
         <is>
           <t>Market value (Rs. In lakhs)</t>
         </is>
       </c>
-      <c r="G4" s="153" t="inlineStr">
+      <c r="G4" s="116" t="inlineStr">
         <is>
           <t>% to Net Assets</t>
         </is>
       </c>
-      <c r="H4" s="153" t="inlineStr">
+      <c r="H4" s="116" t="inlineStr">
         <is>
           <t>Maturity Date</t>
         </is>
       </c>
-      <c r="I4" s="153" t="inlineStr">
+      <c r="I4" s="116" t="inlineStr">
         <is>
           <t>Put/Call Option</t>
         </is>
       </c>
-      <c r="J4" s="153" t="inlineStr">
+      <c r="J4" s="116" t="inlineStr">
         <is>
           <t>YTM (%)</t>
         </is>
       </c>
     </row>
     <row r="6">
-      <c r="B6" s="10" t="inlineStr">
+      <c r="B6" s="42" t="inlineStr">
         <is>
           <t>EQUITY &amp; EQUITY RELATED</t>
         </is>
       </c>
     </row>
     <row r="7">
-      <c r="B7" s="10" t="inlineStr">
+      <c r="B7" s="42" t="inlineStr">
         <is>
           <t>Listed / awaiting listing on the stock exchanges</t>
         </is>
       </c>
     </row>
     <row r="8">
-      <c r="A8" s="154" t="n">
+      <c r="A8" s="117" t="n">
         <v>1</v>
       </c>
-      <c r="B8" s="154" t="inlineStr">
+      <c r="B8" s="117" t="inlineStr">
+        <is>
+          <t>Maruti Suzuki India Limited</t>
+        </is>
+      </c>
+      <c r="C8" s="117" t="inlineStr">
+        <is>
+          <t>INE585B01010</t>
+        </is>
+      </c>
+      <c r="D8" s="117" t="inlineStr">
+        <is>
+          <t>Automobiles</t>
+        </is>
+      </c>
+      <c r="E8" s="52" t="n">
+        <v>4688</v>
+      </c>
+      <c r="F8" s="46" t="n">
+        <v>661.71</v>
+      </c>
+      <c r="G8" s="137" t="n">
+        <v>0.0359</v>
+      </c>
+      <c r="J8" s="46" t="n"/>
+      <c r="K8" s="42" t="inlineStr">
+        <is>
+          <t>Sector/Rating</t>
+        </is>
+      </c>
+      <c r="L8" s="42" t="inlineStr">
+        <is>
+          <t>Percent</t>
+        </is>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" s="117" t="n">
+        <v>2</v>
+      </c>
+      <c r="B9" s="117" t="inlineStr">
+        <is>
+          <t>Anand Rathi Wealth Limited</t>
+        </is>
+      </c>
+      <c r="C9" s="117" t="inlineStr">
+        <is>
+          <t>INE463V01026</t>
+        </is>
+      </c>
+      <c r="D9" s="117" t="inlineStr">
+        <is>
+          <t>Capital Markets</t>
+        </is>
+      </c>
+      <c r="E9" s="52" t="n">
+        <v>32618</v>
+      </c>
+      <c r="F9" s="46" t="n">
+        <v>644.76</v>
+      </c>
+      <c r="G9" s="137" t="n">
+        <v>0.035</v>
+      </c>
+      <c r="J9" s="46" t="n"/>
+      <c r="K9" s="117" t="inlineStr">
+        <is>
+          <t>IT - Software</t>
+        </is>
+      </c>
+      <c r="L9" s="137" t="n">
+        <v>0.1917</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" s="117" t="n">
+        <v>3</v>
+      </c>
+      <c r="B10" s="117" t="inlineStr">
+        <is>
+          <t>JB Chemicals &amp; Pharmaceuticals Limited</t>
+        </is>
+      </c>
+      <c r="C10" s="117" t="inlineStr">
+        <is>
+          <t>INE572A01036</t>
+        </is>
+      </c>
+      <c r="D10" s="117" t="inlineStr">
+        <is>
+          <t>Pharmaceuticals &amp; Biotechnology</t>
+        </is>
+      </c>
+      <c r="E10" s="52" t="n">
+        <v>27810</v>
+      </c>
+      <c r="F10" s="46" t="n">
+        <v>638.49</v>
+      </c>
+      <c r="G10" s="137" t="n">
+        <v>0.0346</v>
+      </c>
+      <c r="J10" s="46" t="n"/>
+      <c r="K10" s="117" t="inlineStr">
+        <is>
+          <t>Capital Markets</t>
+        </is>
+      </c>
+      <c r="L10" s="137" t="n">
+        <v>0.1679</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" s="117" t="n">
+        <v>4</v>
+      </c>
+      <c r="B11" s="117" t="inlineStr">
+        <is>
+          <t>Polycab India Limited</t>
+        </is>
+      </c>
+      <c r="C11" s="117" t="inlineStr">
+        <is>
+          <t>INE455K01017</t>
+        </is>
+      </c>
+      <c r="D11" s="117" t="inlineStr">
+        <is>
+          <t>Industrial Products</t>
+        </is>
+      </c>
+      <c r="E11" s="52" t="n">
+        <v>6407</v>
+      </c>
+      <c r="F11" s="46" t="n">
+        <v>638.2</v>
+      </c>
+      <c r="G11" s="137" t="n">
+        <v>0.0346</v>
+      </c>
+      <c r="J11" s="46" t="n"/>
+      <c r="K11" s="117" t="inlineStr">
+        <is>
+          <t>Consumer Durables</t>
+        </is>
+      </c>
+      <c r="L11" s="137" t="n">
+        <v>0.1001</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" s="117" t="n">
+        <v>5</v>
+      </c>
+      <c r="B12" s="117" t="inlineStr">
+        <is>
+          <t>Marico Limited</t>
+        </is>
+      </c>
+      <c r="C12" s="117" t="inlineStr">
+        <is>
+          <t>INE196A01026</t>
+        </is>
+      </c>
+      <c r="D12" s="117" t="inlineStr">
+        <is>
+          <t>Agricultural Food &amp; other Products</t>
+        </is>
+      </c>
+      <c r="E12" s="52" t="n">
+        <v>75783</v>
+      </c>
+      <c r="F12" s="46" t="n">
+        <v>633.74</v>
+      </c>
+      <c r="G12" s="137" t="n">
+        <v>0.0344</v>
+      </c>
+      <c r="J12" s="46" t="n"/>
+      <c r="K12" s="117" t="inlineStr">
+        <is>
+          <t>Auto Components</t>
+        </is>
+      </c>
+      <c r="L12" s="137" t="n">
+        <v>0.0992</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" s="117" t="n">
+        <v>6</v>
+      </c>
+      <c r="B13" s="117" t="inlineStr">
+        <is>
+          <t>Colgate Palmolive (India) Limited</t>
+        </is>
+      </c>
+      <c r="C13" s="117" t="inlineStr">
+        <is>
+          <t>INE259A01022</t>
+        </is>
+      </c>
+      <c r="D13" s="117" t="inlineStr">
+        <is>
+          <t>Personal Products</t>
+        </is>
+      </c>
+      <c r="E13" s="52" t="n">
+        <v>31599</v>
+      </c>
+      <c r="F13" s="46" t="n">
+        <v>631.3200000000001</v>
+      </c>
+      <c r="G13" s="137" t="n">
+        <v>0.0342</v>
+      </c>
+      <c r="J13" s="46" t="n"/>
+      <c r="K13" s="117" t="inlineStr">
+        <is>
+          <t>Automobiles</t>
+        </is>
+      </c>
+      <c r="L13" s="137" t="n">
+        <v>0.0689</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" s="117" t="n">
+        <v>7</v>
+      </c>
+      <c r="B14" s="117" t="inlineStr">
+        <is>
+          <t>Nestle India Limited</t>
+        </is>
+      </c>
+      <c r="C14" s="117" t="inlineStr">
+        <is>
+          <t>INE239A01024</t>
+        </is>
+      </c>
+      <c r="D14" s="117" t="inlineStr">
+        <is>
+          <t>Food Products</t>
+        </is>
+      </c>
+      <c r="E14" s="52" t="n">
+        <v>44916</v>
+      </c>
+      <c r="F14" s="46" t="n">
+        <v>631.16</v>
+      </c>
+      <c r="G14" s="137" t="n">
+        <v>0.0342</v>
+      </c>
+      <c r="J14" s="46" t="n"/>
+      <c r="K14" s="117" t="inlineStr">
+        <is>
+          <t>Industrial Products</t>
+        </is>
+      </c>
+      <c r="L14" s="137" t="n">
+        <v>0.06759999999999999</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" s="117" t="n">
+        <v>8</v>
+      </c>
+      <c r="B15" s="117" t="inlineStr">
+        <is>
+          <t>Karur Vysya Bank Limited</t>
+        </is>
+      </c>
+      <c r="C15" s="117" t="inlineStr">
+        <is>
+          <t>INE036D01028</t>
+        </is>
+      </c>
+      <c r="D15" s="117" t="inlineStr">
+        <is>
+          <t>Banks</t>
+        </is>
+      </c>
+      <c r="E15" s="52" t="n">
+        <v>210546</v>
+      </c>
+      <c r="F15" s="46" t="n">
+        <v>623.4299999999999</v>
+      </c>
+      <c r="G15" s="137" t="n">
+        <v>0.0338</v>
+      </c>
+      <c r="J15" s="46" t="n"/>
+      <c r="K15" s="117" t="inlineStr">
+        <is>
+          <t>Diversified FMCG</t>
+        </is>
+      </c>
+      <c r="L15" s="137" t="n">
+        <v>0.0664</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" s="117" t="n">
+        <v>9</v>
+      </c>
+      <c r="B16" s="117" t="inlineStr">
+        <is>
+          <t>Computer Age Management Services Limited</t>
+        </is>
+      </c>
+      <c r="C16" s="117" t="inlineStr">
+        <is>
+          <t>INE596I01020</t>
+        </is>
+      </c>
+      <c r="D16" s="117" t="inlineStr">
+        <is>
+          <t>Capital Markets</t>
+        </is>
+      </c>
+      <c r="E16" s="52" t="n">
+        <v>77898</v>
+      </c>
+      <c r="F16" s="46" t="n">
+        <v>620.73</v>
+      </c>
+      <c r="G16" s="137" t="n">
+        <v>0.0337</v>
+      </c>
+      <c r="J16" s="46" t="n"/>
+      <c r="K16" s="117" t="inlineStr">
+        <is>
+          <t>Pharmaceuticals &amp; Biotechnology</t>
+        </is>
+      </c>
+      <c r="L16" s="137" t="n">
+        <v>0.0346</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" s="117" t="n">
+        <v>10</v>
+      </c>
+      <c r="B17" s="117" t="inlineStr">
+        <is>
+          <t>Crompton Greaves Consumer Electricals Limited</t>
+        </is>
+      </c>
+      <c r="C17" s="117" t="inlineStr">
+        <is>
+          <t>INE299U01018</t>
+        </is>
+      </c>
+      <c r="D17" s="117" t="inlineStr">
+        <is>
+          <t>Consumer Durables</t>
+        </is>
+      </c>
+      <c r="E17" s="52" t="n">
+        <v>225615</v>
+      </c>
+      <c r="F17" s="46" t="n">
+        <v>619.88</v>
+      </c>
+      <c r="G17" s="137" t="n">
+        <v>0.0336</v>
+      </c>
+      <c r="J17" s="46" t="n"/>
+      <c r="K17" s="117" t="inlineStr">
+        <is>
+          <t>Agricultural Food &amp; other Products</t>
+        </is>
+      </c>
+      <c r="L17" s="137" t="n">
+        <v>0.0344</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" s="117" t="n">
+        <v>11</v>
+      </c>
+      <c r="B18" s="117" t="inlineStr">
+        <is>
+          <t>Sona BLW Precision Forgings Limited</t>
+        </is>
+      </c>
+      <c r="C18" s="117" t="inlineStr">
+        <is>
+          <t>INE073K01018</t>
+        </is>
+      </c>
+      <c r="D18" s="117" t="inlineStr">
+        <is>
+          <t>Auto Components</t>
+        </is>
+      </c>
+      <c r="E18" s="52" t="n">
+        <v>99985</v>
+      </c>
+      <c r="F18" s="46" t="n">
+        <v>619.8099999999999</v>
+      </c>
+      <c r="G18" s="137" t="n">
+        <v>0.0336</v>
+      </c>
+      <c r="J18" s="46" t="n"/>
+      <c r="K18" s="117" t="inlineStr">
+        <is>
+          <t>Personal Products</t>
+        </is>
+      </c>
+      <c r="L18" s="137" t="n">
+        <v>0.0342</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" s="117" t="n">
+        <v>12</v>
+      </c>
+      <c r="B19" s="117" t="inlineStr">
+        <is>
+          <t>Bharat Electronics Limited</t>
+        </is>
+      </c>
+      <c r="C19" s="117" t="inlineStr">
+        <is>
+          <t>INE263A01024</t>
+        </is>
+      </c>
+      <c r="D19" s="117" t="inlineStr">
+        <is>
+          <t>Aerospace &amp; Defense</t>
+        </is>
+      </c>
+      <c r="E19" s="52" t="n">
+        <v>150165</v>
+      </c>
+      <c r="F19" s="46" t="n">
+        <v>618.38</v>
+      </c>
+      <c r="G19" s="137" t="n">
+        <v>0.0335</v>
+      </c>
+      <c r="J19" s="46" t="n"/>
+      <c r="K19" s="117" t="inlineStr">
+        <is>
+          <t>Food Products</t>
+        </is>
+      </c>
+      <c r="L19" s="137" t="n">
+        <v>0.0342</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" s="117" t="n">
+        <v>13</v>
+      </c>
+      <c r="B20" s="117" t="inlineStr">
+        <is>
+          <t>BSE Limited</t>
+        </is>
+      </c>
+      <c r="C20" s="117" t="inlineStr">
+        <is>
+          <t>INE118H01025</t>
+        </is>
+      </c>
+      <c r="D20" s="117" t="inlineStr">
+        <is>
+          <t>Capital Markets</t>
+        </is>
+      </c>
+      <c r="E20" s="52" t="n">
+        <v>15978</v>
+      </c>
+      <c r="F20" s="46" t="n">
+        <v>617.65</v>
+      </c>
+      <c r="G20" s="137" t="n">
+        <v>0.0335</v>
+      </c>
+      <c r="J20" s="46" t="n"/>
+      <c r="K20" s="117" t="inlineStr">
+        <is>
+          <t>Banks</t>
+        </is>
+      </c>
+      <c r="L20" s="137" t="n">
+        <v>0.0338</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" s="117" t="n">
+        <v>14</v>
+      </c>
+      <c r="B21" s="117" t="inlineStr">
+        <is>
+          <t>Amara Raja Energy &amp; Mobility Limited</t>
+        </is>
+      </c>
+      <c r="C21" s="117" t="inlineStr">
+        <is>
+          <t>INE885A01032</t>
+        </is>
+      </c>
+      <c r="D21" s="117" t="inlineStr">
+        <is>
+          <t>Auto Components</t>
+        </is>
+      </c>
+      <c r="E21" s="52" t="n">
+        <v>73068</v>
+      </c>
+      <c r="F21" s="46" t="n">
+        <v>615.2</v>
+      </c>
+      <c r="G21" s="137" t="n">
+        <v>0.0334</v>
+      </c>
+      <c r="J21" s="46" t="n"/>
+      <c r="K21" s="117" t="inlineStr">
+        <is>
+          <t>Aerospace &amp; Defense</t>
+        </is>
+      </c>
+      <c r="L21" s="137" t="n">
+        <v>0.0335</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" s="117" t="n">
+        <v>15</v>
+      </c>
+      <c r="B22" s="117" t="inlineStr">
+        <is>
+          <t>ITC Limited</t>
+        </is>
+      </c>
+      <c r="C22" s="117" t="inlineStr">
+        <is>
+          <t>INE154A01025</t>
+        </is>
+      </c>
+      <c r="D22" s="117" t="inlineStr">
+        <is>
+          <t>Diversified FMCG</t>
+        </is>
+      </c>
+      <c r="E22" s="52" t="n">
+        <v>213882</v>
+      </c>
+      <c r="F22" s="46" t="n">
+        <v>613.73</v>
+      </c>
+      <c r="G22" s="137" t="n">
+        <v>0.0333</v>
+      </c>
+      <c r="J22" s="46" t="n"/>
+      <c r="K22" s="117" t="inlineStr">
+        <is>
+          <t>IT - Services</t>
+        </is>
+      </c>
+      <c r="L22" s="137" t="n">
+        <v>0.0328</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" s="117" t="n">
+        <v>16</v>
+      </c>
+      <c r="B23" s="117" t="inlineStr">
+        <is>
+          <t>Asian Paints Limited</t>
+        </is>
+      </c>
+      <c r="C23" s="117" t="inlineStr">
+        <is>
+          <t>INE021A01026</t>
+        </is>
+      </c>
+      <c r="D23" s="117" t="inlineStr">
+        <is>
+          <t>Consumer Durables</t>
+        </is>
+      </c>
+      <c r="E23" s="52" t="n">
+        <v>23280</v>
+      </c>
+      <c r="F23" s="46" t="n">
+        <v>613.59</v>
+      </c>
+      <c r="G23" s="137" t="n">
+        <v>0.0333</v>
+      </c>
+      <c r="J23" s="46" t="n"/>
+      <c r="K23" s="117" t="inlineStr">
+        <is>
+          <t>Cash &amp; Equivalent</t>
+        </is>
+      </c>
+      <c r="L23" s="137" t="n">
+        <v>0.0007</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" s="117" t="n">
+        <v>17</v>
+      </c>
+      <c r="B24" s="117" t="inlineStr">
+        <is>
+          <t>Dixon Technologies (India) Limited</t>
+        </is>
+      </c>
+      <c r="C24" s="117" t="inlineStr">
+        <is>
+          <t>INE935N01020</t>
+        </is>
+      </c>
+      <c r="D24" s="117" t="inlineStr">
+        <is>
+          <t>Consumer Durables</t>
+        </is>
+      </c>
+      <c r="E24" s="52" t="n">
+        <v>5138</v>
+      </c>
+      <c r="F24" s="46" t="n">
+        <v>612.45</v>
+      </c>
+      <c r="G24" s="137" t="n">
+        <v>0.0332</v>
+      </c>
+      <c r="J24" s="46" t="n"/>
+    </row>
+    <row r="25">
+      <c r="A25" s="117" t="n">
+        <v>18</v>
+      </c>
+      <c r="B25" s="117" t="inlineStr">
+        <is>
+          <t>Hindustan Unilever Limited</t>
+        </is>
+      </c>
+      <c r="C25" s="117" t="inlineStr">
+        <is>
+          <t>INE030A01027</t>
+        </is>
+      </c>
+      <c r="D25" s="117" t="inlineStr">
+        <is>
+          <t>Diversified FMCG</t>
+        </is>
+      </c>
+      <c r="E25" s="52" t="n">
+        <v>28780</v>
+      </c>
+      <c r="F25" s="46" t="n">
+        <v>609.62</v>
+      </c>
+      <c r="G25" s="137" t="n">
+        <v>0.0331</v>
+      </c>
+      <c r="J25" s="46" t="n"/>
+    </row>
+    <row r="26">
+      <c r="A26" s="117" t="n">
+        <v>19</v>
+      </c>
+      <c r="B26" s="117" t="inlineStr">
+        <is>
+          <t>Central Depository Services (India) Limited</t>
+        </is>
+      </c>
+      <c r="C26" s="117" t="inlineStr">
+        <is>
+          <t>INE736A01011</t>
+        </is>
+      </c>
+      <c r="D26" s="117" t="inlineStr">
+        <is>
+          <t>Capital Markets</t>
+        </is>
+      </c>
+      <c r="E26" s="52" t="n">
+        <v>46633</v>
+      </c>
+      <c r="F26" s="46" t="n">
+        <v>608.79</v>
+      </c>
+      <c r="G26" s="137" t="n">
+        <v>0.033</v>
+      </c>
+      <c r="J26" s="46" t="n"/>
+    </row>
+    <row r="27">
+      <c r="A27" s="117" t="n">
+        <v>20</v>
+      </c>
+      <c r="B27" s="117" t="inlineStr">
+        <is>
+          <t>APL Apollo Tubes Limited</t>
+        </is>
+      </c>
+      <c r="C27" s="117" t="inlineStr">
+        <is>
+          <t>INE702C01027</t>
+        </is>
+      </c>
+      <c r="D27" s="117" t="inlineStr">
+        <is>
+          <t>Industrial Products</t>
+        </is>
+      </c>
+      <c r="E27" s="52" t="n">
+        <v>34005</v>
+      </c>
+      <c r="F27" s="46" t="n">
+        <v>608.25</v>
+      </c>
+      <c r="G27" s="137" t="n">
+        <v>0.033</v>
+      </c>
+      <c r="J27" s="46" t="n"/>
+    </row>
+    <row r="28">
+      <c r="A28" s="117" t="n">
+        <v>21</v>
+      </c>
+      <c r="B28" s="117" t="inlineStr">
+        <is>
+          <t>Hero MotoCorp Limited</t>
+        </is>
+      </c>
+      <c r="C28" s="117" t="inlineStr">
+        <is>
+          <t>INE158A01026</t>
+        </is>
+      </c>
+      <c r="D28" s="117" t="inlineStr">
+        <is>
+          <t>Automobiles</t>
+        </is>
+      </c>
+      <c r="E28" s="52" t="n">
+        <v>12681</v>
+      </c>
+      <c r="F28" s="46" t="n">
+        <v>607.97</v>
+      </c>
+      <c r="G28" s="137" t="n">
+        <v>0.033</v>
+      </c>
+      <c r="J28" s="46" t="n"/>
+    </row>
+    <row r="29">
+      <c r="A29" s="117" t="n">
+        <v>22</v>
+      </c>
+      <c r="B29" s="117" t="inlineStr">
         <is>
           <t>Coforge Limited</t>
         </is>
       </c>
-      <c r="C8" s="154" t="inlineStr">
+      <c r="C29" s="117" t="inlineStr">
         <is>
           <t>INE591G01025</t>
         </is>
       </c>
-      <c r="D8" s="154" t="inlineStr">
+      <c r="D29" s="117" t="inlineStr">
         <is>
           <t>IT - Software</t>
         </is>
       </c>
-      <c r="E8" s="169" t="n">
-[...21 lines deleted...]
-      <c r="A9" s="154" t="n">
+      <c r="E29" s="52" t="n">
+        <v>41458</v>
+      </c>
+      <c r="F29" s="46" t="n">
+        <v>607.65</v>
+      </c>
+      <c r="G29" s="137" t="n">
+        <v>0.033</v>
+      </c>
+      <c r="J29" s="46" t="n"/>
+    </row>
+    <row r="30">
+      <c r="A30" s="117" t="n">
+        <v>23</v>
+      </c>
+      <c r="B30" s="117" t="inlineStr">
+        <is>
+          <t>Affle 3i Limited</t>
+        </is>
+      </c>
+      <c r="C30" s="117" t="inlineStr">
+        <is>
+          <t>INE00WC01027</t>
+        </is>
+      </c>
+      <c r="D30" s="117" t="inlineStr">
+        <is>
+          <t>IT - Services</t>
+        </is>
+      </c>
+      <c r="E30" s="52" t="n">
+        <v>42657</v>
+      </c>
+      <c r="F30" s="46" t="n">
+        <v>605.52</v>
+      </c>
+      <c r="G30" s="137" t="n">
+        <v>0.0328</v>
+      </c>
+      <c r="J30" s="46" t="n"/>
+    </row>
+    <row r="31">
+      <c r="A31" s="117" t="n">
+        <v>24</v>
+      </c>
+      <c r="B31" s="117" t="inlineStr">
+        <is>
+          <t>Angel One Limited</t>
+        </is>
+      </c>
+      <c r="C31" s="117" t="inlineStr">
+        <is>
+          <t>INE732I01021</t>
+        </is>
+      </c>
+      <c r="D31" s="117" t="inlineStr">
+        <is>
+          <t>Capital Markets</t>
+        </is>
+      </c>
+      <c r="E31" s="52" t="n">
+        <v>182300</v>
+      </c>
+      <c r="F31" s="46" t="n">
+        <v>602.77</v>
+      </c>
+      <c r="G31" s="137" t="n">
+        <v>0.0327</v>
+      </c>
+      <c r="J31" s="46" t="n"/>
+    </row>
+    <row r="32">
+      <c r="A32" s="117" t="n">
+        <v>25</v>
+      </c>
+      <c r="B32" s="117" t="inlineStr">
+        <is>
+          <t>Tata Consultancy Services Limited</t>
+        </is>
+      </c>
+      <c r="C32" s="117" t="inlineStr">
+        <is>
+          <t>INE467B01029</t>
+        </is>
+      </c>
+      <c r="D32" s="117" t="inlineStr">
+        <is>
+          <t>IT - Software</t>
+        </is>
+      </c>
+      <c r="E32" s="52" t="n">
+        <v>29446</v>
+      </c>
+      <c r="F32" s="46" t="n">
+        <v>598.2</v>
+      </c>
+      <c r="G32" s="137" t="n">
+        <v>0.0324</v>
+      </c>
+      <c r="J32" s="46" t="n"/>
+    </row>
+    <row r="33">
+      <c r="A33" s="117" t="n">
+        <v>26</v>
+      </c>
+      <c r="B33" s="117" t="inlineStr">
+        <is>
+          <t>HCL Technologies Limited</t>
+        </is>
+      </c>
+      <c r="C33" s="117" t="inlineStr">
+        <is>
+          <t>INE860A01027</t>
+        </is>
+      </c>
+      <c r="D33" s="117" t="inlineStr">
+        <is>
+          <t>IT - Software</t>
+        </is>
+      </c>
+      <c r="E33" s="52" t="n">
+        <v>55751</v>
+      </c>
+      <c r="F33" s="46" t="n">
+        <v>597.54</v>
+      </c>
+      <c r="G33" s="137" t="n">
+        <v>0.0324</v>
+      </c>
+      <c r="J33" s="46" t="n"/>
+    </row>
+    <row r="34">
+      <c r="A34" s="117" t="n">
+        <v>27</v>
+      </c>
+      <c r="B34" s="117" t="inlineStr">
+        <is>
+          <t>Tech Mahindra Limited</t>
+        </is>
+      </c>
+      <c r="C34" s="117" t="inlineStr">
+        <is>
+          <t>INE669C01036</t>
+        </is>
+      </c>
+      <c r="D34" s="117" t="inlineStr">
+        <is>
+          <t>IT - Software</t>
+        </is>
+      </c>
+      <c r="E34" s="52" t="n">
+        <v>42488</v>
+      </c>
+      <c r="F34" s="46" t="n">
+        <v>596.83</v>
+      </c>
+      <c r="G34" s="137" t="n">
+        <v>0.0324</v>
+      </c>
+      <c r="J34" s="46" t="n"/>
+    </row>
+    <row r="35">
+      <c r="A35" s="117" t="n">
+        <v>28</v>
+      </c>
+      <c r="B35" s="117" t="inlineStr">
+        <is>
+          <t>Tube Investments of India Limited</t>
+        </is>
+      </c>
+      <c r="C35" s="117" t="inlineStr">
+        <is>
+          <t>INE974X01010</t>
+        </is>
+      </c>
+      <c r="D35" s="117" t="inlineStr">
+        <is>
+          <t>Auto Components</t>
+        </is>
+      </c>
+      <c r="E35" s="52" t="n">
+        <v>19587</v>
+      </c>
+      <c r="F35" s="46" t="n">
+        <v>593.35</v>
+      </c>
+      <c r="G35" s="137" t="n">
+        <v>0.0322</v>
+      </c>
+      <c r="J35" s="46" t="n"/>
+    </row>
+    <row r="36">
+      <c r="A36" s="117" t="n">
+        <v>29</v>
+      </c>
+      <c r="B36" s="117" t="inlineStr">
+        <is>
+          <t>Infosys Limited</t>
+        </is>
+      </c>
+      <c r="C36" s="117" t="inlineStr">
+        <is>
+          <t>INE009A01021</t>
+        </is>
+      </c>
+      <c r="D36" s="117" t="inlineStr">
+        <is>
+          <t>IT - Software</t>
+        </is>
+      </c>
+      <c r="E36" s="52" t="n">
+        <v>58774</v>
+      </c>
+      <c r="F36" s="46" t="n">
+        <v>587.98</v>
+      </c>
+      <c r="G36" s="137" t="n">
+        <v>0.0319</v>
+      </c>
+      <c r="J36" s="46" t="n"/>
+    </row>
+    <row r="37">
+      <c r="A37" s="117" t="n">
+        <v>30</v>
+      </c>
+      <c r="B37" s="117" t="inlineStr">
+        <is>
+          <t>Persistent Systems Limited</t>
+        </is>
+      </c>
+      <c r="C37" s="117" t="inlineStr">
+        <is>
+          <t>INE262H01021</t>
+        </is>
+      </c>
+      <c r="D37" s="117" t="inlineStr">
+        <is>
+          <t>IT - Software</t>
+        </is>
+      </c>
+      <c r="E37" s="52" t="n">
+        <v>12600</v>
+      </c>
+      <c r="F37" s="46" t="n">
+        <v>545.14</v>
+      </c>
+      <c r="G37" s="137" t="n">
+        <v>0.0296</v>
+      </c>
+      <c r="J37" s="46" t="n"/>
+    </row>
+    <row r="38">
+      <c r="A38" s="49" t="n"/>
+      <c r="B38" s="49" t="inlineStr">
+        <is>
+          <t>Total</t>
+        </is>
+      </c>
+      <c r="C38" s="49" t="n"/>
+      <c r="D38" s="49" t="n"/>
+      <c r="E38" s="49" t="n"/>
+      <c r="F38" s="50" t="n">
+        <v>18423.84</v>
+      </c>
+      <c r="G38" s="51" t="n">
+        <v>0.9993</v>
+      </c>
+    </row>
+    <row r="40">
+      <c r="B40" s="42" t="inlineStr">
+        <is>
+          <t>MONEY MARKET INSTRUMENTS</t>
+        </is>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41" s="117" t="n">
+        <v>31</v>
+      </c>
+      <c r="B41" s="42" t="inlineStr">
+        <is>
+          <t>TREPS / Reverse Repo Investments</t>
+        </is>
+      </c>
+      <c r="F41" s="46" t="n">
+        <v>82.59999999999999</v>
+      </c>
+      <c r="G41" s="137" t="n">
+        <v>0.0045</v>
+      </c>
+      <c r="H41" s="48" t="n">
+        <v>46204</v>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42" s="49" t="n"/>
+      <c r="B42" s="49" t="inlineStr">
+        <is>
+          <t>Total</t>
+        </is>
+      </c>
+      <c r="C42" s="49" t="n"/>
+      <c r="D42" s="49" t="n"/>
+      <c r="E42" s="49" t="n"/>
+      <c r="F42" s="50" t="n">
+        <v>82.59999999999999</v>
+      </c>
+      <c r="G42" s="51" t="n">
+        <v>0.0045</v>
+      </c>
+    </row>
+    <row r="44">
+      <c r="B44" s="42" t="inlineStr">
+        <is>
+          <t>Cash &amp; Cash Equivalent</t>
+        </is>
+      </c>
+    </row>
+    <row r="45">
+      <c r="B45" s="117" t="inlineStr">
+        <is>
+          <t>Net Receivables/Payables</t>
+        </is>
+      </c>
+      <c r="E45" s="52" t="n"/>
+      <c r="F45" s="46" t="n">
+        <v>-69.45</v>
+      </c>
+      <c r="G45" s="137" t="n">
+        <v>-0.0038</v>
+      </c>
+      <c r="J45" s="46" t="n"/>
+    </row>
+    <row r="46">
+      <c r="A46" s="49" t="n"/>
+      <c r="B46" s="49" t="inlineStr">
+        <is>
+          <t>Total</t>
+        </is>
+      </c>
+      <c r="C46" s="49" t="n"/>
+      <c r="D46" s="49" t="n"/>
+      <c r="E46" s="49" t="n"/>
+      <c r="F46" s="50" t="n">
+        <v>-69.45</v>
+      </c>
+      <c r="G46" s="51" t="n">
+        <v>-0.0038</v>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48" s="116" t="n"/>
+      <c r="B48" s="116" t="inlineStr">
+        <is>
+          <t>GRAND TOTAL</t>
+        </is>
+      </c>
+      <c r="C48" s="116" t="n"/>
+      <c r="D48" s="116" t="n"/>
+      <c r="E48" s="116" t="n"/>
+      <c r="F48" s="53" t="n">
+        <v>18436.99</v>
+      </c>
+      <c r="G48" s="54" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49" s="117" t="inlineStr">
+        <is>
+          <t>Notes:</t>
+        </is>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50" s="55" t="n">
+        <v>1</v>
+      </c>
+      <c r="B50" s="13" t="inlineStr">
+        <is>
+          <t>Subject to SEBI (MF) Regulations and the applicable guidelines issued by SEBI, Scheme has entered into securities lending in accordance with the framework specified in this regard.</t>
+        </is>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51" s="55" t="n">
         <v>2</v>
       </c>
-      <c r="B9" s="154" t="inlineStr">
-[...34 lines deleted...]
-      <c r="A10" s="154" t="n">
+      <c r="B51" s="55" t="inlineStr">
+        <is>
+          <t>Market value includes accrued interest</t>
+        </is>
+      </c>
+    </row>
+    <row r="52" ht="24" customHeight="1">
+      <c r="A52" s="55" t="n">
         <v>3</v>
       </c>
-      <c r="B10" s="154" t="inlineStr">
-[...34 lines deleted...]
-      <c r="A11" s="154" t="n">
+      <c r="B52" s="55" t="inlineStr">
+        <is>
+          <t>Net Assets does not include unit activity for the last day of the month</t>
+        </is>
+      </c>
+    </row>
+    <row r="56">
+      <c r="B56" s="117" t="inlineStr">
+        <is>
+          <t>Scheme Riskometer</t>
+        </is>
+      </c>
+    </row>
+    <row r="70">
+      <c r="B70" s="117" t="inlineStr">
+        <is>
+          <t>Benchmark Riskometer: Nifty500 Flexicap Quality 30 TRI</t>
+        </is>
+      </c>
+    </row>
+    <row r="83">
+      <c r="A83" s="1" t="inlineStr">
+        <is>
+          <t>Sr. No.</t>
+        </is>
+      </c>
+      <c r="B83" s="2" t="inlineStr">
+        <is>
+          <t>Particulars</t>
+        </is>
+      </c>
+      <c r="C83" s="3" t="n"/>
+      <c r="D83" s="3" t="n"/>
+      <c r="E83" s="4" t="n"/>
+    </row>
+    <row r="84">
+      <c r="A84" s="5" t="n">
+        <v>1</v>
+      </c>
+      <c r="B84" s="124" t="n"/>
+      <c r="C84" s="7" t="inlineStr">
+        <is>
+          <t>Portfolio Information</t>
+        </is>
+      </c>
+      <c r="E84" s="9" t="n"/>
+    </row>
+    <row r="85">
+      <c r="A85" s="5" t="n"/>
+      <c r="B85" s="124" t="inlineStr">
+        <is>
+          <t>Description (if any)</t>
+        </is>
+      </c>
+      <c r="C85" s="126" t="n"/>
+      <c r="E85" s="9" t="n"/>
+    </row>
+    <row r="86">
+      <c r="A86" s="5" t="n"/>
+      <c r="B86" s="124" t="inlineStr">
+        <is>
+          <t>Annualised Portfolio YTM*@@</t>
+        </is>
+      </c>
+      <c r="C86" s="127" t="inlineStr">
+        <is>
+          <t>N.A.</t>
+        </is>
+      </c>
+      <c r="E86" s="9" t="n"/>
+    </row>
+    <row r="87">
+      <c r="A87" s="5" t="n"/>
+      <c r="B87" s="124" t="inlineStr">
+        <is>
+          <t>Macaulay Duration@@</t>
+        </is>
+      </c>
+      <c r="C87" s="12" t="inlineStr">
+        <is>
+          <t>N.A.</t>
+        </is>
+      </c>
+      <c r="E87" s="9" t="n"/>
+    </row>
+    <row r="88">
+      <c r="A88" s="5" t="n"/>
+      <c r="B88" s="124" t="inlineStr">
+        <is>
+          <t>Residual Maturity@@</t>
+        </is>
+      </c>
+      <c r="C88" s="12" t="inlineStr">
+        <is>
+          <t>N.A.</t>
+        </is>
+      </c>
+      <c r="E88" s="9" t="n"/>
+    </row>
+    <row r="89">
+      <c r="A89" s="5" t="n"/>
+      <c r="B89" s="124" t="inlineStr">
+        <is>
+          <t>Modified Duration (in years)@@</t>
+        </is>
+      </c>
+      <c r="C89" s="12" t="inlineStr">
+        <is>
+          <t>N.A.</t>
+        </is>
+      </c>
+      <c r="E89" s="9" t="n"/>
+    </row>
+    <row r="90">
+      <c r="A90" s="5" t="n"/>
+      <c r="B90" s="13" t="inlineStr">
+        <is>
+          <t>* In case of semi-annual YTM, it will be annualised</t>
+        </is>
+      </c>
+      <c r="C90" s="13" t="n"/>
+      <c r="E90" s="9" t="n"/>
+    </row>
+    <row r="91">
+      <c r="A91" s="5" t="n">
+        <v>2</v>
+      </c>
+      <c r="B91" s="14" t="inlineStr">
+        <is>
+          <t>NAV AND Dividend</t>
+        </is>
+      </c>
+      <c r="C91" s="13" t="n"/>
+      <c r="E91" s="9" t="n"/>
+    </row>
+    <row r="92">
+      <c r="A92" s="5" t="n"/>
+      <c r="B92" s="172" t="inlineStr">
+        <is>
+          <t>Plan/Option Name</t>
+        </is>
+      </c>
+      <c r="C92" s="111" t="inlineStr">
+        <is>
+          <t>NAV per unit (Rs)</t>
+        </is>
+      </c>
+      <c r="D92" s="173" t="n"/>
+      <c r="E92" s="174" t="inlineStr">
+        <is>
+          <t>Aggregate distributions during the portfolio period  (Rs. per Unit)</t>
+        </is>
+      </c>
+    </row>
+    <row r="93">
+      <c r="A93" s="5" t="n"/>
+      <c r="B93" s="175" t="n"/>
+      <c r="C93" s="15" t="inlineStr">
+        <is>
+          <t>As on May 31, 2026</t>
+        </is>
+      </c>
+      <c r="D93" s="15" t="inlineStr">
+        <is>
+          <t>As on Jun 30, 2026</t>
+        </is>
+      </c>
+      <c r="E93" s="175" t="n"/>
+    </row>
+    <row r="94">
+      <c r="A94" s="16" t="n"/>
+      <c r="B94" s="17" t="inlineStr">
+        <is>
+          <t>Direct Plan-Growth Plan</t>
+        </is>
+      </c>
+      <c r="C94" s="20" t="inlineStr">
+        <is>
+          <t>9.4541</t>
+        </is>
+      </c>
+      <c r="D94" s="20" t="inlineStr">
+        <is>
+          <t>9.2459</t>
+        </is>
+      </c>
+      <c r="E94" s="98" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="95">
+      <c r="A95" s="16" t="n"/>
+      <c r="B95" s="17" t="inlineStr">
+        <is>
+          <t>Direct Plan-IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C95" s="20" t="inlineStr">
+        <is>
+          <t>9.4541</t>
+        </is>
+      </c>
+      <c r="D95" s="20" t="inlineStr">
+        <is>
+          <t>9.2459</t>
+        </is>
+      </c>
+      <c r="E95" s="98" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="96">
+      <c r="A96" s="16" t="n"/>
+      <c r="B96" s="17" t="inlineStr">
+        <is>
+          <t>Direct Plan-Daily IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C96" s="20" t="n">
+        <v>0</v>
+      </c>
+      <c r="D96" s="20" t="n">
+        <v>0</v>
+      </c>
+      <c r="E96" s="98" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="97">
+      <c r="A97" s="16" t="n"/>
+      <c r="B97" s="17" t="inlineStr">
+        <is>
+          <t>Direct Plan-Weekly IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C97" s="20" t="n">
+        <v>0</v>
+      </c>
+      <c r="D97" s="20" t="n">
+        <v>0</v>
+      </c>
+      <c r="E97" s="98" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="98">
+      <c r="A98" s="16" t="n"/>
+      <c r="B98" s="17" t="inlineStr">
+        <is>
+          <t>Direct Plan-Monthly IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C98" s="20" t="n">
+        <v>0</v>
+      </c>
+      <c r="D98" s="20" t="n">
+        <v>0</v>
+      </c>
+      <c r="E98" s="98" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="99">
+      <c r="A99" s="16" t="n"/>
+      <c r="B99" s="17" t="inlineStr">
+        <is>
+          <t>Direct Plan-Quarterly IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C99" s="20" t="n">
+        <v>0</v>
+      </c>
+      <c r="D99" s="20" t="n">
+        <v>0</v>
+      </c>
+      <c r="E99" s="98" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="100">
+      <c r="A100" s="16" t="n"/>
+      <c r="B100" s="18" t="n"/>
+      <c r="C100" s="99" t="n"/>
+      <c r="D100" s="99" t="n"/>
+      <c r="E100" s="126" t="n"/>
+    </row>
+    <row r="101">
+      <c r="A101" s="5" t="n"/>
+      <c r="B101" s="19" t="inlineStr">
+        <is>
+          <t>Regular Plan-Growth Plan</t>
+        </is>
+      </c>
+      <c r="C101" s="20" t="inlineStr">
+        <is>
+          <t>9.4055</t>
+        </is>
+      </c>
+      <c r="D101" s="20" t="inlineStr">
+        <is>
+          <t>9.1932</t>
+        </is>
+      </c>
+      <c r="E101" s="98" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="102">
+      <c r="A102" s="5" t="n"/>
+      <c r="B102" s="19" t="inlineStr">
+        <is>
+          <t>Regular Plan-IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C102" s="20" t="inlineStr">
+        <is>
+          <t>9.4055</t>
+        </is>
+      </c>
+      <c r="D102" s="20" t="inlineStr">
+        <is>
+          <t>9.1932</t>
+        </is>
+      </c>
+      <c r="E102" s="98" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="103">
+      <c r="A103" s="5" t="n"/>
+      <c r="B103" s="19" t="inlineStr">
+        <is>
+          <t>Regular Plan-Daily IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C103" s="20" t="n">
+        <v>0</v>
+      </c>
+      <c r="D103" s="20" t="n">
+        <v>0</v>
+      </c>
+      <c r="E103" s="98" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="104">
+      <c r="A104" s="5" t="n"/>
+      <c r="B104" s="19" t="inlineStr">
+        <is>
+          <t>Regular Plan-Weekly IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C104" s="20" t="n">
+        <v>0</v>
+      </c>
+      <c r="D104" s="20" t="n">
+        <v>0</v>
+      </c>
+      <c r="E104" s="98" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="105">
+      <c r="A105" s="5" t="n"/>
+      <c r="B105" s="19" t="inlineStr">
+        <is>
+          <t>Regular Plan-Monthly IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C105" s="20" t="n">
+        <v>0</v>
+      </c>
+      <c r="D105" s="20" t="n">
+        <v>0</v>
+      </c>
+      <c r="E105" s="98" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="106">
+      <c r="A106" s="5" t="n"/>
+      <c r="B106" s="19" t="inlineStr">
+        <is>
+          <t>Regular Plan-Quarterly IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C106" s="20" t="n">
+        <v>0</v>
+      </c>
+      <c r="D106" s="20" t="n">
+        <v>0</v>
+      </c>
+      <c r="E106" s="98" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="107">
+      <c r="A107" s="5" t="n"/>
+      <c r="B107" s="21" t="inlineStr">
+        <is>
+          <t>IDCW -  Income Distribution cum Capital Withdrawal.</t>
+        </is>
+      </c>
+      <c r="C107" s="22" t="n"/>
+      <c r="D107" s="22" t="n"/>
+      <c r="E107" s="9" t="n"/>
+    </row>
+    <row r="108">
+      <c r="A108" s="23" t="n"/>
+      <c r="B108" s="24" t="n"/>
+      <c r="C108" s="24" t="n"/>
+      <c r="D108" s="24" t="n"/>
+      <c r="E108" s="25" t="n"/>
+    </row>
+    <row r="109">
+      <c r="A109" s="5" t="n">
+        <v>3</v>
+      </c>
+      <c r="B109" s="26" t="inlineStr">
+        <is>
+          <t>Portfolio Turn Over Ratio ^^</t>
+        </is>
+      </c>
+      <c r="C109" s="19" t="n"/>
+      <c r="D109" s="24" t="n"/>
+      <c r="E109" s="27" t="n"/>
+    </row>
+    <row r="110">
+      <c r="A110" s="5" t="n"/>
+      <c r="B110" s="19" t="inlineStr">
+        <is>
+          <t xml:space="preserve"> - For Purchase</t>
+        </is>
+      </c>
+      <c r="C110" s="20" t="n">
+        <v>0.24</v>
+      </c>
+      <c r="D110" s="24" t="n"/>
+      <c r="E110" s="25" t="n"/>
+    </row>
+    <row r="111">
+      <c r="A111" s="5" t="n"/>
+      <c r="B111" s="19" t="inlineStr">
+        <is>
+          <t xml:space="preserve"> - For Sale</t>
+        </is>
+      </c>
+      <c r="C111" s="20" t="n">
+        <v>0.2</v>
+      </c>
+      <c r="D111" s="24" t="n"/>
+      <c r="E111" s="25" t="n"/>
+    </row>
+    <row r="112">
+      <c r="A112" s="5" t="n">
         <v>4</v>
       </c>
-      <c r="B11" s="154" t="inlineStr">
-[...34 lines deleted...]
-      <c r="A12" s="154" t="n">
+      <c r="B112" s="28" t="inlineStr">
+        <is>
+          <t>Total investment in foreign securities/ADR/GDR (Rs. lakh)</t>
+        </is>
+      </c>
+      <c r="C112" s="29" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="D112" s="24" t="n"/>
+      <c r="E112" s="27" t="n"/>
+    </row>
+    <row r="113" ht="24" customHeight="1">
+      <c r="A113" s="5" t="n">
         <v>5</v>
       </c>
-      <c r="B12" s="154" t="inlineStr">
-[...34 lines deleted...]
-      <c r="A13" s="154" t="n">
+      <c r="B113" s="30" t="inlineStr">
+        <is>
+          <t>Total of securities below investment grade and default provided for the of Jun 30, 2026 (Rs. lakh)</t>
+        </is>
+      </c>
+      <c r="C113" s="29" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="D113" s="31" t="n"/>
+      <c r="E113" s="27" t="n"/>
+    </row>
+    <row r="114">
+      <c r="A114" s="5" t="n">
         <v>6</v>
       </c>
-      <c r="B13" s="154" t="inlineStr">
-[...34 lines deleted...]
-      <c r="A14" s="154" t="n">
+      <c r="B114" s="32" t="inlineStr">
+        <is>
+          <t>Total investment in illiquid shares/securities</t>
+        </is>
+      </c>
+      <c r="C114" s="33" t="n"/>
+      <c r="E114" s="27" t="n"/>
+    </row>
+    <row r="115">
+      <c r="A115" s="5" t="n"/>
+      <c r="B115" s="34" t="inlineStr">
+        <is>
+          <t>- Value (In Rs. Lakh)</t>
+        </is>
+      </c>
+      <c r="C115" s="35" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="E115" s="27" t="n"/>
+    </row>
+    <row r="116">
+      <c r="A116" s="5" t="n"/>
+      <c r="B116" s="36" t="inlineStr">
+        <is>
+          <t>- in percentage terms (%)</t>
+        </is>
+      </c>
+      <c r="C116" s="176" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="E116" s="27" t="n"/>
+    </row>
+    <row r="117">
+      <c r="A117" s="5" t="n"/>
+      <c r="B117" s="36" t="n"/>
+      <c r="C117" s="177" t="n"/>
+      <c r="E117" s="27" t="n"/>
+    </row>
+    <row r="118" ht="24" customHeight="1">
+      <c r="A118" s="5" t="n">
         <v>7</v>
       </c>
-      <c r="B14" s="154" t="inlineStr">
-[...996 lines deleted...]
-      <c r="C84" s="162" t="inlineStr">
+      <c r="B118" s="32" t="inlineStr">
+        <is>
+          <t>Total outstanding exposure to derivatives at the end of  Jun 30, 2026</t>
+        </is>
+      </c>
+      <c r="C118" s="33" t="n"/>
+      <c r="D118" s="24" t="n"/>
+      <c r="E118" s="27" t="n"/>
+    </row>
+    <row r="119">
+      <c r="A119" s="5" t="n"/>
+      <c r="B119" s="34" t="inlineStr">
+        <is>
+          <t>- Value (In Rs. Lakh)</t>
+        </is>
+      </c>
+      <c r="C119" s="35" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="D119" s="24" t="n"/>
+      <c r="E119" s="27" t="n"/>
+    </row>
+    <row r="120">
+      <c r="A120" s="5" t="n"/>
+      <c r="B120" s="36" t="inlineStr">
+        <is>
+          <t>- in percentage term (%)</t>
+        </is>
+      </c>
+      <c r="C120" s="176" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="D120" s="24" t="n"/>
+      <c r="E120" s="27" t="n"/>
+    </row>
+    <row r="121">
+      <c r="A121" s="39" t="n"/>
+      <c r="B121" s="40" t="n"/>
+      <c r="C121" s="40" t="n"/>
+      <c r="D121" s="40" t="n"/>
+      <c r="E121" s="41" t="n"/>
+    </row>
+    <row r="123">
+      <c r="A123" s="42" t="inlineStr">
         <is>
           <t>N.A.</t>
         </is>
       </c>
-      <c r="E84" s="49" t="n"/>
-[...551 lines deleted...]
-      <c r="B123" s="154" t="inlineStr">
+      <c r="B123" s="117" t="inlineStr">
         <is>
           <t xml:space="preserve"> Not Applicable.</t>
         </is>
       </c>
     </row>
     <row r="124">
-      <c r="A124" s="10" t="inlineStr">
+      <c r="A124" s="42" t="inlineStr">
         <is>
           <t>^^</t>
         </is>
       </c>
-      <c r="B124" s="154" t="inlineStr">
+      <c r="B124" s="117" t="inlineStr">
         <is>
           <t>Portfolio Turn Over Ratio is for Equity Schemes.</t>
         </is>
       </c>
     </row>
     <row r="125">
-      <c r="A125" s="10" t="inlineStr">
+      <c r="A125" s="42" t="inlineStr">
         <is>
           <t>@@</t>
         </is>
       </c>
-      <c r="B125" s="154" t="inlineStr">
+      <c r="B125" s="117" t="inlineStr">
         <is>
           <t>Residual, Modified Duration and Portfolio YTM (Annualised) is for Debt Schemes.</t>
         </is>
       </c>
     </row>
-    <row r="126" ht="48" customHeight="1">
-      <c r="B126" s="84" t="inlineStr">
+    <row r="126">
+      <c r="B126" s="117" t="inlineStr">
         <is>
           <t>Pursuant to payment of IDCW, the NAV of the IDCW Option(s) of aforesaid Scheme of the Fund would fall to the extent of payout and statutory levy, if any. For complete distribution history of the Schemes, please visit www.dspim.com</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells count="4">
-    <mergeCell ref="E90:E91"/>
-[...1 lines deleted...]
-    <mergeCell ref="C90:D90"/>
+    <mergeCell ref="E92:E93"/>
+    <mergeCell ref="B92:B93"/>
+    <mergeCell ref="C92:D92"/>
     <mergeCell ref="B1:F1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:A1"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Rohit Pandey</dc:creator>
+  <dc:creator>ICRON Research</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:lastModifiedBy></cp:lastModifiedBy>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties">
   <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_Enabled" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_SetDate" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3">
-    <vt:lpwstr>2026-06-07T19:21:06Z</vt:lpwstr>
+    <vt:lpwstr>2026-07-08T08:43:17Z</vt:lpwstr>
   </property>
   <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_Method" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4">
     <vt:lpwstr>Privileged</vt:lpwstr>
   </property>
   <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_Name" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5">
     <vt:lpwstr>Public</vt:lpwstr>
   </property>
   <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_SiteId" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6">
     <vt:lpwstr>1771ae17-e764-4e0f-a476-d4184d79a5d9</vt:lpwstr>
   </property>
   <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_ActionId" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7">
-    <vt:lpwstr>4080c357-c9ae-431d-b36a-b5f7034283f4</vt:lpwstr>
+    <vt:lpwstr>7b88c7ec-4c0a-4933-910f-6ebd7702328a</vt:lpwstr>
   </property>
   <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_ContentBits" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8">
     <vt:lpwstr>0</vt:lpwstr>
   </property>
   <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_Tag" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9">
     <vt:lpwstr>10, 0, 1, 1</vt:lpwstr>
   </property>
 </Properties>
 </file>