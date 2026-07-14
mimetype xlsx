--- v0 (2026-06-24)
+++ v1 (2026-07-14)
@@ -1,223 +1,220 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" Id="rId4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <bookViews>
-    <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" tabRatio="878" firstSheet="0" autoFilterDateGrouping="1"/>
+    <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" tabRatio="958" firstSheet="2" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="NIFTY FMCG ETF" sheetId="1" state="visible" r:id="rId1"/>
     <sheet name="Sheet1" sheetId="2" state="hidden" r:id="rId2"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="191029" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <numFmts count="8">
-[...1 lines deleted...]
-    <numFmt numFmtId="165" formatCode="0.0000"/>
+  <numFmts count="15">
+    <numFmt numFmtId="164" formatCode="#,##0.00_);\(#,##0.00\)%"/>
+    <numFmt numFmtId="165" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);"/>
     <numFmt numFmtId="166" formatCode="_(* #,##0_);_(* \(#,##0\);"/>
-    <numFmt numFmtId="167" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);"/>
-[...3 lines deleted...]
-    <numFmt numFmtId="171" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;??_);_(@_)"/>
+    <numFmt numFmtId="167" formatCode="0.0000"/>
+    <numFmt numFmtId="168" formatCode="0.0000000000000000%"/>
+    <numFmt numFmtId="169" formatCode="0.000000000000000%"/>
+    <numFmt numFmtId="170" formatCode="_ * #,##0.00_ ;_ * \-#,##0.00_ ;_ * &quot;-&quot;??_ ;_ @_ "/>
+    <numFmt numFmtId="171" formatCode="0.000"/>
+    <numFmt numFmtId="172" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;??_);_(@_)"/>
+    <numFmt numFmtId="173" formatCode="_(* #,##0.0000_);_(* \(#,##0.0000\);_(* &quot;-&quot;??_);_(@_)"/>
+    <numFmt numFmtId="174" formatCode="0.0000%"/>
+    <numFmt numFmtId="175" formatCode="_(* #,##0.000_);_(* \(#,##0.000\);_(* &quot;-&quot;??_);_(@_)"/>
+    <numFmt numFmtId="176" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;_);_(* @_)"/>
+    <numFmt numFmtId="177" formatCode="_(* #,##0.000_);_(* \(#,##0.000\);_(* &quot;-&quot;???_);_(@_)"/>
+    <numFmt numFmtId="178" formatCode="_(* #,##0.0000_);_(* \(#,##0.0000\);_(* &quot;-&quot;????_);_(@_)"/>
   </numFmts>
-  <fonts count="22">
+  <fonts count="21">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="10"/>
       <sz val="11"/>
       <u val="single"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Trebuchet MS"/>
       <family val="2"/>
-      <sz val="9"/>
+      <color theme="1"/>
+      <sz val="8"/>
+    </font>
+    <font>
+      <name val="Trebuchet MS"/>
+      <family val="2"/>
+      <b val="1"/>
+      <color theme="1"/>
+      <sz val="8"/>
+    </font>
+    <font>
+      <name val="Trebuchet MS"/>
+      <family val="2"/>
+      <color rgb="FF000000"/>
+      <sz val="8"/>
     </font>
     <font>
       <name val="Trebuchet MS"/>
       <family val="2"/>
       <b val="1"/>
       <color rgb="FF000000"/>
-      <sz val="9"/>
+      <sz val="8"/>
+      <u val="single"/>
     </font>
     <font>
       <name val="Trebuchet MS"/>
       <family val="2"/>
-      <color rgb="FF000000"/>
-      <sz val="9"/>
+      <b val="1"/>
+      <color rgb="FF333333"/>
+      <sz val="8"/>
+    </font>
+    <font>
+      <name val="Trebuchet MS"/>
+      <family val="2"/>
+      <b val="1"/>
+      <sz val="8"/>
+    </font>
+    <font>
+      <name val="Trebuchet MS"/>
+      <family val="2"/>
+      <sz val="8"/>
+    </font>
+    <font>
+      <name val="Trebuchet MS"/>
+      <family val="2"/>
+      <b val="1"/>
+      <color rgb="FFFF0000"/>
+      <sz val="8"/>
+    </font>
+    <font>
+      <name val="Trebuchet MS"/>
+      <family val="2"/>
+      <i val="1"/>
+      <sz val="8"/>
+    </font>
+    <font>
+      <name val="Trebuchet MS"/>
+      <family val="2"/>
+      <color rgb="FFFF0000"/>
+      <sz val="8"/>
+    </font>
+    <font>
+      <name val="Trebuchet MS"/>
+      <family val="2"/>
+      <b val="1"/>
+      <strike val="1"/>
+      <sz val="8"/>
     </font>
     <font>
       <name val="trebuchet MS"/>
       <family val="2"/>
       <b val="1"/>
       <color rgb="FFFFFFFF"/>
-      <sz val="9"/>
-[...18 lines deleted...]
-      <sz val="9"/>
+      <sz val="8"/>
     </font>
     <font>
       <name val="trebuchet MS"/>
       <family val="2"/>
       <b val="1"/>
       <color indexed="8"/>
-      <sz val="9"/>
+      <sz val="8"/>
+      <u val="single"/>
+    </font>
+    <font>
+      <name val="trebuchet MS"/>
+      <family val="2"/>
+      <color theme="10"/>
+      <sz val="8"/>
+      <u val="single"/>
+    </font>
+    <font>
+      <name val="trebuchet MS"/>
+      <family val="2"/>
+      <b val="1"/>
+      <color indexed="8"/>
+      <sz val="8"/>
     </font>
     <font>
       <name val="trebuchet MS"/>
       <family val="2"/>
       <b val="1"/>
       <color rgb="FF000000"/>
-      <sz val="9"/>
-      <u val="single"/>
+      <sz val="8"/>
     </font>
     <font>
       <name val="trebuchet MS"/>
       <family val="2"/>
-      <b val="1"/>
-[...1 lines deleted...]
-      <sz val="9"/>
+      <color indexed="8"/>
+      <sz val="8"/>
     </font>
     <font>
-      <name val="trebuchet MS"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <b val="1"/>
-[...56 lines deleted...]
-      <scheme val="minor"/>
+      <sz val="10"/>
     </font>
   </fonts>
   <fills count="6">
     <fill>
       <patternFill/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF000000"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFC0C0C0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFDBDBDB"/>
         <bgColor indexed="64"/>
@@ -386,528 +383,572 @@
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="8">
+  <cellStyleXfs count="10">
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="9" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="43" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-    <xf numFmtId="43" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="9" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="178">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
-[...2 lines deleted...]
-    <xf numFmtId="164" fontId="3" fillId="5" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="165" fontId="3" fillId="5" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="7" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="8" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="10" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="2" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="7" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="43" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="7" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="8" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="8" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="4" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="11" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="5" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="4" fontId="9" fillId="0" borderId="1" pivotButton="0" quotePrefix="1" xfId="0"/>
+    <xf numFmtId="39" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="10" fontId="9" fillId="0" borderId="1" pivotButton="0" quotePrefix="1" xfId="1"/>
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="12" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="11" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="2" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="13" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="10" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="43" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="3">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="10" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="15" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="165" fontId="4" fillId="3" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="10" fontId="4" fillId="3" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="166" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="165" fontId="14" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="10" fontId="14" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="169" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="170" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="2"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="2"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="2">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="171" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="10" fontId="4" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="10" fontId="4" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="10" fontId="3" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="10" fontId="4" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="10" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="10" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="3" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="5" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
-[...47 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="5" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="10" fontId="5" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="4"/>
+    <xf numFmtId="43" fontId="9" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="5"/>
+    <xf numFmtId="172" fontId="9" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="4"/>
+    <xf numFmtId="172" fontId="9" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="5"/>
+    <xf numFmtId="15" fontId="9" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="5"/>
+    <xf numFmtId="15" fontId="9" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="4"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="9" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="172" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="5">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="15" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="5">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="10" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="10" fontId="5" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="43" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="172" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="5">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="9" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="173" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="171" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="173" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="43" fontId="9" fillId="0" borderId="1" pivotButton="0" quotePrefix="1" xfId="3"/>
+    <xf numFmtId="43" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="43" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="3">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="43" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="3">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="9" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="10" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="10" fontId="7" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="9" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="10" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="9" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="10" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="2" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="4" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-[...24 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="43" fontId="13" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+    <xf numFmtId="10" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="43" fontId="8" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
-[...13 lines deleted...]
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-      <alignment horizontal="center"/>
-[...56 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="169" fontId="7" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
-[...35 lines deleted...]
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="43" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="10" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="1"/>
+    <xf numFmtId="174" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="1"/>
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="175" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="10" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="43" fontId="7" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
-[...11 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="10" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="172" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="5">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="172" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="9" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="4"/>
+    <xf numFmtId="43" fontId="9" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="4"/>
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="43" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="10" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="10" fontId="9" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="9"/>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="4" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="6"/>
+    <xf numFmtId="172" fontId="9" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="5"/>
+    <xf numFmtId="172" fontId="9" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="5">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="9" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="4"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="8">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="8">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="8">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="172" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="7">
+      <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="2" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="6"/>
+    <xf numFmtId="172" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="7">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="171" fontId="9" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="177" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="171" fontId="9" fillId="5" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="178" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="9" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="10" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="1">
+    <xf numFmtId="10" fontId="9" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
-[...65 lines deleted...]
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="9" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="2" fontId="9" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="4"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="10" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="10" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="9" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-[...22 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="12" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-[...35 lines deleted...]
-    </xf>
   </cellXfs>
-  <cellStyles count="8">
+  <cellStyles count="10">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Percent" xfId="1" builtinId="5"/>
     <cellStyle name="Hyperlink" xfId="2" builtinId="8"/>
     <cellStyle name="Comma" xfId="3" builtinId="3"/>
     <cellStyle name="Normal 3 2" xfId="4"/>
     <cellStyle name="Comma 4 2" xfId="5"/>
-    <cellStyle name="Normal 3 2 10" xfId="6"/>
+    <cellStyle name="Normal_Scheme data_" xfId="6"/>
     <cellStyle name="Comma 4 2 2 2" xfId="7"/>
+    <cellStyle name="Normal 3 2 10" xfId="8"/>
+    <cellStyle name="Percent 2 3" xfId="9"/>
   </cellStyles>
-  <dxfs count="16">
-[...4 lines deleted...]
-      <numFmt numFmtId="173" formatCode="#,##0.0000"/>
+  <dxfs count="36">
+    <dxf>
+      <numFmt numFmtId="176" formatCode="#,##0.000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="177" formatCode="#,##0.0000"/>
     </dxf>
     <dxf>
       <numFmt numFmtId="4" formatCode="#,##0.00"/>
     </dxf>
     <dxf>
-      <numFmt numFmtId="174" formatCode="&quot;-&quot;"/>
-[...5 lines deleted...]
-      <numFmt numFmtId="173" formatCode="#,##0.0000"/>
+      <numFmt numFmtId="178" formatCode="&quot;-&quot;"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="176" formatCode="#,##0.000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="177" formatCode="#,##0.0000"/>
     </dxf>
     <dxf>
       <numFmt numFmtId="4" formatCode="#,##0.00"/>
     </dxf>
     <dxf>
-      <numFmt numFmtId="174" formatCode="&quot;-&quot;"/>
-[...5 lines deleted...]
-      <numFmt numFmtId="173" formatCode="#,##0.0000"/>
+      <numFmt numFmtId="178" formatCode="&quot;-&quot;"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="176" formatCode="#,##0.000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="177" formatCode="#,##0.0000"/>
     </dxf>
     <dxf>
       <numFmt numFmtId="4" formatCode="#,##0.00"/>
     </dxf>
     <dxf>
-      <numFmt numFmtId="174" formatCode="&quot;-&quot;"/>
-[...5 lines deleted...]
-      <numFmt numFmtId="173" formatCode="#,##0.0000"/>
+      <numFmt numFmtId="178" formatCode="&quot;-&quot;"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="176" formatCode="#,##0.000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="177" formatCode="#,##0.0000"/>
     </dxf>
     <dxf>
       <numFmt numFmtId="4" formatCode="#,##0.00"/>
     </dxf>
     <dxf>
-      <numFmt numFmtId="174" formatCode="&quot;-&quot;"/>
+      <numFmt numFmtId="178" formatCode="&quot;-&quot;"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="176" formatCode="#,##0.000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="177" formatCode="#,##0.0000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="4" formatCode="#,##0.00"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="178" formatCode="&quot;-&quot;"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="176" formatCode="#,##0.000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="177" formatCode="#,##0.0000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="4" formatCode="#,##0.00"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="178" formatCode="&quot;-&quot;"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="176" formatCode="#,##0.000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="177" formatCode="#,##0.0000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="4" formatCode="#,##0.00"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="178" formatCode="&quot;-&quot;"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="176" formatCode="#,##0.000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="177" formatCode="#,##0.0000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="4" formatCode="#,##0.00"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="178" formatCode="&quot;-&quot;"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="176" formatCode="#,##0.000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="177" formatCode="#,##0.0000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="4" formatCode="#,##0.00"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="178" formatCode="&quot;-&quot;"/>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00800000"/>
       <rgbColor rgb="00008000"/>
       <rgbColor rgb="00000080"/>
       <rgbColor rgb="00808000"/>
@@ -950,116 +991,116 @@
       <rgbColor rgb="00003366"/>
       <rgbColor rgb="00339966"/>
       <rgbColor rgb="00003300"/>
       <rgbColor rgb="00333300"/>
       <rgbColor rgb="00993300"/>
       <rgbColor rgb="00993366"/>
       <rgbColor rgb="00333399"/>
       <rgbColor rgb="00333333"/>
     </indexedColors>
   </colors>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId4" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image1.png" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image2.png" Id="rId2" /></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <wsDr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
   <twoCellAnchor editAs="oneCell">
     <from>
       <col>1</col>
       <colOff>0</colOff>
-      <row>38</row>
+      <row>41</row>
       <rowOff>0</rowOff>
     </from>
     <to>
       <col>1</col>
       <colOff>2374900</colOff>
-      <row>48</row>
-      <rowOff>3527</rowOff>
+      <row>51</row>
+      <rowOff>84044</rowOff>
     </to>
     <pic>
       <nvPicPr>
         <cNvPr id="2" name="Picture 1"/>
         <cNvPicPr>
           <a:picLocks/>
         </cNvPicPr>
       </nvPicPr>
       <blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </blipFill>
       <spPr>
         <a:xfrm>
-          <a:off x="457200" y="6940550"/>
+          <a:off x="457200" y="7283450"/>
           <a:ext cx="2374900" cy="1574800"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <avLst/>
         </a:prstGeom>
         <a:ln>
           <a:prstDash val="solid"/>
         </a:ln>
       </spPr>
     </pic>
     <clientData/>
   </twoCellAnchor>
   <twoCellAnchor editAs="oneCell">
     <from>
       <col>1</col>
       <colOff>0</colOff>
-      <row>52</row>
+      <row>55</row>
       <rowOff>0</rowOff>
     </from>
     <to>
       <col>1</col>
       <colOff>2374900</colOff>
-      <row>62</row>
-      <rowOff>3528</rowOff>
+      <row>65</row>
+      <rowOff>84044</rowOff>
     </to>
     <pic>
       <nvPicPr>
         <cNvPr id="3" name="Picture 2"/>
         <cNvPicPr>
           <a:picLocks/>
         </cNvPicPr>
       </nvPicPr>
       <blipFill>
         <a:blip r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </blipFill>
       <spPr>
         <a:xfrm>
-          <a:off x="457200" y="9353550"/>
+          <a:off x="457200" y="9696450"/>
           <a:ext cx="2374900" cy="1574800"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <avLst/>
         </a:prstGeom>
         <a:ln>
           <a:prstDash val="solid"/>
         </a:ln>
       </spPr>
     </pic>
     <clientData/>
   </twoCellAnchor>
 </wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
@@ -1301,1494 +1342,1466 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:L109"/>
+  <dimension ref="A1:L110"/>
   <sheetViews>
-    <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+    <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultColWidth="8.7265625" defaultRowHeight="12"/>
   <cols>
-    <col width="7.1796875" bestFit="1" customWidth="1" style="154" min="1" max="1"/>
-[...11 lines deleted...]
-    <col width="8.7265625" customWidth="1" style="154" min="13" max="16384"/>
+    <col width="6.54296875" bestFit="1" customWidth="1" style="117" min="1" max="1"/>
+    <col width="42.26953125" bestFit="1" customWidth="1" style="117" min="2" max="2"/>
+    <col width="12.1796875" bestFit="1" customWidth="1" style="117" min="3" max="3"/>
+    <col width="30.453125" bestFit="1" customWidth="1" style="117" min="4" max="4"/>
+    <col width="8.54296875" bestFit="1" customWidth="1" style="117" min="5" max="5"/>
+    <col width="24.81640625" bestFit="1" customWidth="1" style="117" min="6" max="6"/>
+    <col width="14" bestFit="1" customWidth="1" style="117" min="7" max="7"/>
+    <col width="12.54296875" bestFit="1" customWidth="1" style="117" min="8" max="8"/>
+    <col width="14" bestFit="1" customWidth="1" style="117" min="9" max="9"/>
+    <col width="7.54296875" bestFit="1" customWidth="1" style="117" min="10" max="10"/>
+    <col width="30" bestFit="1" customWidth="1" style="117" min="11" max="11"/>
+    <col width="7.54296875" bestFit="1" customWidth="1" style="117" min="12" max="12"/>
+    <col width="8.7265625" customWidth="1" style="117" min="13" max="16384"/>
   </cols>
   <sheetData>
     <row r="1">
-      <c r="A1" s="153" t="n"/>
-      <c r="B1" s="153" t="inlineStr">
+      <c r="A1" s="116" t="n"/>
+      <c r="B1" s="116" t="inlineStr">
         <is>
           <t>DSP NIFTY FMCG ETF</t>
         </is>
       </c>
     </row>
     <row r="2">
-      <c r="B2" s="10" t="inlineStr">
-[...1 lines deleted...]
-          <t>Portfolio as on May 31, 2026</t>
+      <c r="B2" s="42" t="inlineStr">
+        <is>
+          <t>Portfolio as on June 30, 2026</t>
         </is>
       </c>
     </row>
     <row r="4">
-      <c r="A4" s="153" t="inlineStr">
+      <c r="A4" s="116" t="inlineStr">
         <is>
           <t>Sr. No.</t>
         </is>
       </c>
-      <c r="B4" s="153" t="inlineStr">
+      <c r="B4" s="116" t="inlineStr">
         <is>
           <t>Name of Instrument</t>
         </is>
       </c>
-      <c r="C4" s="153" t="inlineStr">
+      <c r="C4" s="116" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
-      <c r="D4" s="153" t="inlineStr">
+      <c r="D4" s="116" t="inlineStr">
         <is>
           <t>Rating/Industry</t>
         </is>
       </c>
-      <c r="E4" s="153" t="inlineStr">
+      <c r="E4" s="116" t="inlineStr">
         <is>
           <t>Quantity</t>
         </is>
       </c>
-      <c r="F4" s="153" t="inlineStr">
+      <c r="F4" s="116" t="inlineStr">
         <is>
           <t>Market value (Rs. In lakhs)</t>
         </is>
       </c>
-      <c r="G4" s="153" t="inlineStr">
+      <c r="G4" s="116" t="inlineStr">
         <is>
           <t>% to Net Assets</t>
         </is>
       </c>
-      <c r="H4" s="153" t="inlineStr">
+      <c r="H4" s="116" t="inlineStr">
         <is>
           <t>Maturity Date</t>
         </is>
       </c>
-      <c r="I4" s="153" t="inlineStr">
+      <c r="I4" s="116" t="inlineStr">
         <is>
           <t>Put/Call Option</t>
         </is>
       </c>
-      <c r="J4" s="153" t="inlineStr">
+      <c r="J4" s="116" t="inlineStr">
         <is>
           <t>YTM (%)</t>
         </is>
       </c>
     </row>
     <row r="6">
-      <c r="B6" s="10" t="inlineStr">
+      <c r="B6" s="42" t="inlineStr">
         <is>
           <t>EQUITY &amp; EQUITY RELATED</t>
         </is>
       </c>
     </row>
     <row r="7">
-      <c r="B7" s="10" t="inlineStr">
+      <c r="B7" s="42" t="inlineStr">
         <is>
           <t>Listed / awaiting listing on the stock exchanges</t>
         </is>
       </c>
     </row>
     <row r="8">
-      <c r="A8" s="154" t="n">
+      <c r="A8" s="117" t="n">
         <v>1</v>
       </c>
-      <c r="B8" s="154" t="inlineStr">
+      <c r="B8" s="117" t="inlineStr">
         <is>
           <t>ITC Limited</t>
         </is>
       </c>
-      <c r="C8" s="154" t="inlineStr">
+      <c r="C8" s="117" t="inlineStr">
         <is>
           <t>INE154A01025</t>
         </is>
       </c>
-      <c r="D8" s="154" t="inlineStr">
+      <c r="D8" s="117" t="inlineStr">
         <is>
           <t>Diversified FMCG</t>
         </is>
       </c>
-      <c r="E8" s="169" t="n">
-[...9 lines deleted...]
-      <c r="K8" s="10" t="inlineStr">
+      <c r="E8" s="52" t="n">
+        <v>55074</v>
+      </c>
+      <c r="F8" s="46" t="n">
+        <v>158.03</v>
+      </c>
+      <c r="G8" s="137" t="n">
+        <v>0.2725</v>
+      </c>
+      <c r="J8" s="46" t="n"/>
+      <c r="K8" s="42" t="inlineStr">
         <is>
           <t>Sector/Rating</t>
         </is>
       </c>
-      <c r="L8" s="10" t="inlineStr">
+      <c r="L8" s="42" t="inlineStr">
         <is>
           <t>Percent</t>
         </is>
       </c>
     </row>
     <row r="9">
-      <c r="A9" s="154" t="n">
+      <c r="A9" s="117" t="n">
         <v>2</v>
       </c>
-      <c r="B9" s="154" t="inlineStr">
+      <c r="B9" s="117" t="inlineStr">
         <is>
           <t>Hindustan Unilever Limited</t>
         </is>
       </c>
-      <c r="C9" s="154" t="inlineStr">
+      <c r="C9" s="117" t="inlineStr">
         <is>
           <t>INE030A01027</t>
         </is>
       </c>
-      <c r="D9" s="154" t="inlineStr">
+      <c r="D9" s="117" t="inlineStr">
         <is>
           <t>Diversified FMCG</t>
         </is>
       </c>
-      <c r="E9" s="169" t="n">
-[...9 lines deleted...]
-      <c r="K9" s="154" t="inlineStr">
+      <c r="E9" s="52" t="n">
+        <v>5068</v>
+      </c>
+      <c r="F9" s="46" t="n">
+        <v>107.35</v>
+      </c>
+      <c r="G9" s="137" t="n">
+        <v>0.1851</v>
+      </c>
+      <c r="J9" s="46" t="n"/>
+      <c r="K9" s="117" t="inlineStr">
         <is>
           <t>Diversified FMCG</t>
         </is>
       </c>
-      <c r="L9" s="13" t="n">
-        <v>0.4559</v>
+      <c r="L9" s="137" t="n">
+        <v>0.4576</v>
       </c>
     </row>
     <row r="10">
-      <c r="A10" s="154" t="n">
+      <c r="A10" s="117" t="n">
         <v>3</v>
       </c>
-      <c r="B10" s="154" t="inlineStr">
+      <c r="B10" s="117" t="inlineStr">
         <is>
           <t>Nestle India Limited</t>
         </is>
       </c>
-      <c r="C10" s="154" t="inlineStr">
+      <c r="C10" s="117" t="inlineStr">
         <is>
           <t>INE239A01024</t>
         </is>
       </c>
-      <c r="D10" s="154" t="inlineStr">
+      <c r="D10" s="117" t="inlineStr">
         <is>
           <t>Food Products</t>
         </is>
       </c>
-      <c r="E10" s="169" t="n">
-[...9 lines deleted...]
-      <c r="K10" s="154" t="inlineStr">
+      <c r="E10" s="52" t="n">
+        <v>4098</v>
+      </c>
+      <c r="F10" s="46" t="n">
+        <v>57.59</v>
+      </c>
+      <c r="G10" s="137" t="n">
+        <v>0.0993</v>
+      </c>
+      <c r="J10" s="46" t="n"/>
+      <c r="K10" s="117" t="inlineStr">
         <is>
           <t>Food Products</t>
         </is>
       </c>
-      <c r="L10" s="13" t="n">
-        <v>0.1592</v>
+      <c r="L10" s="137" t="n">
+        <v>0.159</v>
       </c>
     </row>
     <row r="11">
-      <c r="A11" s="154" t="n">
+      <c r="A11" s="117" t="n">
         <v>4</v>
       </c>
-      <c r="B11" s="154" t="inlineStr">
+      <c r="B11" s="117" t="inlineStr">
         <is>
           <t>TATA CONSUMER PRODUCTS LIMITED</t>
         </is>
       </c>
-      <c r="C11" s="154" t="inlineStr">
+      <c r="C11" s="117" t="inlineStr">
         <is>
           <t>INE192A01025</t>
         </is>
       </c>
-      <c r="D11" s="154" t="inlineStr">
+      <c r="D11" s="117" t="inlineStr">
         <is>
           <t>Agricultural Food &amp; other Products</t>
         </is>
       </c>
-      <c r="E11" s="169" t="n">
-[...9 lines deleted...]
-      <c r="K11" s="154" t="inlineStr">
+      <c r="E11" s="52" t="n">
+        <v>3722</v>
+      </c>
+      <c r="F11" s="46" t="n">
+        <v>40.03</v>
+      </c>
+      <c r="G11" s="137" t="n">
+        <v>0.06900000000000001</v>
+      </c>
+      <c r="J11" s="46" t="n"/>
+      <c r="K11" s="117" t="inlineStr">
         <is>
           <t>Beverages</t>
         </is>
       </c>
-      <c r="L11" s="13" t="n">
-        <v>0.1433</v>
+      <c r="L11" s="137" t="n">
+        <v>0.1476</v>
       </c>
     </row>
     <row r="12">
-      <c r="A12" s="154" t="n">
+      <c r="A12" s="117" t="n">
         <v>5</v>
       </c>
-      <c r="B12" s="154" t="inlineStr">
+      <c r="B12" s="117" t="inlineStr">
         <is>
           <t>Varun Beverages Limited</t>
         </is>
       </c>
-      <c r="C12" s="154" t="inlineStr">
+      <c r="C12" s="117" t="inlineStr">
         <is>
           <t>INE200M01039</t>
         </is>
       </c>
-      <c r="D12" s="154" t="inlineStr">
+      <c r="D12" s="117" t="inlineStr">
         <is>
           <t>Beverages</t>
         </is>
       </c>
-      <c r="E12" s="169" t="n">
-[...9 lines deleted...]
-      <c r="K12" s="154" t="inlineStr">
+      <c r="E12" s="52" t="n">
+        <v>7814</v>
+      </c>
+      <c r="F12" s="46" t="n">
+        <v>39.66</v>
+      </c>
+      <c r="G12" s="137" t="n">
+        <v>0.0684</v>
+      </c>
+      <c r="J12" s="46" t="n"/>
+      <c r="K12" s="117" t="inlineStr">
         <is>
           <t>Agricultural Food &amp; other Products</t>
         </is>
       </c>
-      <c r="L12" s="13" t="n">
-        <v>0.1326</v>
+      <c r="L12" s="137" t="n">
+        <v>0.1266</v>
       </c>
     </row>
     <row r="13">
-      <c r="A13" s="154" t="n">
+      <c r="A13" s="117" t="n">
         <v>6</v>
       </c>
-      <c r="B13" s="154" t="inlineStr">
+      <c r="B13" s="117" t="inlineStr">
         <is>
           <t>Britannia Industries Limited</t>
         </is>
       </c>
-      <c r="C13" s="154" t="inlineStr">
+      <c r="C13" s="117" t="inlineStr">
         <is>
           <t>INE216A01030</t>
         </is>
       </c>
-      <c r="D13" s="154" t="inlineStr">
+      <c r="D13" s="117" t="inlineStr">
         <is>
           <t>Food Products</t>
         </is>
       </c>
-      <c r="E13" s="169" t="n">
-[...9 lines deleted...]
-      <c r="K13" s="154" t="inlineStr">
+      <c r="E13" s="52" t="n">
+        <v>673</v>
+      </c>
+      <c r="F13" s="46" t="n">
+        <v>34.64</v>
+      </c>
+      <c r="G13" s="137" t="n">
+        <v>0.0597</v>
+      </c>
+      <c r="J13" s="46" t="n"/>
+      <c r="K13" s="117" t="inlineStr">
         <is>
           <t>Personal Products</t>
         </is>
       </c>
-      <c r="L13" s="13" t="n">
-        <v>0.1</v>
+      <c r="L13" s="137" t="n">
+        <v>0.0984</v>
       </c>
     </row>
     <row r="14">
-      <c r="A14" s="154" t="n">
+      <c r="A14" s="117" t="n">
         <v>7</v>
       </c>
-      <c r="B14" s="154" t="inlineStr">
+      <c r="B14" s="117" t="inlineStr">
         <is>
           <t>Marico Limited</t>
         </is>
       </c>
-      <c r="C14" s="154" t="inlineStr">
+      <c r="C14" s="117" t="inlineStr">
         <is>
           <t>INE196A01026</t>
         </is>
       </c>
-      <c r="D14" s="154" t="inlineStr">
+      <c r="D14" s="117" t="inlineStr">
         <is>
           <t>Agricultural Food &amp; other Products</t>
         </is>
       </c>
-      <c r="E14" s="169" t="n">
-[...9 lines deleted...]
-      <c r="K14" s="154" t="inlineStr">
+      <c r="E14" s="52" t="n">
+        <v>3025</v>
+      </c>
+      <c r="F14" s="46" t="n">
+        <v>25.3</v>
+      </c>
+      <c r="G14" s="137" t="n">
+        <v>0.0436</v>
+      </c>
+      <c r="J14" s="46" t="n"/>
+      <c r="K14" s="117" t="inlineStr">
         <is>
           <t>Cash &amp; Equivalent</t>
         </is>
       </c>
-      <c r="L14" s="13" t="n">
-        <v>0.008999999999999999</v>
+      <c r="L14" s="137" t="n">
+        <v>0.0108</v>
       </c>
     </row>
     <row r="15">
-      <c r="A15" s="154" t="n">
+      <c r="A15" s="117" t="n">
         <v>8</v>
       </c>
-      <c r="B15" s="154" t="inlineStr">
+      <c r="B15" s="117" t="inlineStr">
         <is>
           <t>Godrej Consumer Products Limited</t>
         </is>
       </c>
-      <c r="C15" s="154" t="inlineStr">
+      <c r="C15" s="117" t="inlineStr">
         <is>
           <t>INE102D01028</t>
         </is>
       </c>
-      <c r="D15" s="154" t="inlineStr">
+      <c r="D15" s="117" t="inlineStr">
         <is>
           <t>Personal Products</t>
         </is>
       </c>
-      <c r="E15" s="169" t="n">
-[...8 lines deleted...]
-      <c r="J15" s="170" t="n"/>
+      <c r="E15" s="52" t="n">
+        <v>2297</v>
+      </c>
+      <c r="F15" s="46" t="n">
+        <v>23.2</v>
+      </c>
+      <c r="G15" s="137" t="n">
+        <v>0.04</v>
+      </c>
+      <c r="J15" s="46" t="n"/>
     </row>
     <row r="16">
-      <c r="A16" s="154" t="n">
+      <c r="A16" s="117" t="n">
         <v>9</v>
       </c>
-      <c r="B16" s="154" t="inlineStr">
+      <c r="B16" s="117" t="inlineStr">
         <is>
           <t>United Spirits Limited</t>
         </is>
       </c>
-      <c r="C16" s="154" t="inlineStr">
+      <c r="C16" s="117" t="inlineStr">
         <is>
           <t>INE854D01024</t>
         </is>
       </c>
-      <c r="D16" s="154" t="inlineStr">
+      <c r="D16" s="117" t="inlineStr">
         <is>
           <t>Beverages</t>
         </is>
       </c>
-      <c r="E16" s="169" t="n">
-[...8 lines deleted...]
-      <c r="J16" s="170" t="n"/>
+      <c r="E16" s="52" t="n">
+        <v>1688</v>
+      </c>
+      <c r="F16" s="46" t="n">
+        <v>22.79</v>
+      </c>
+      <c r="G16" s="137" t="n">
+        <v>0.0393</v>
+      </c>
+      <c r="J16" s="46" t="n"/>
     </row>
     <row r="17">
-      <c r="A17" s="154" t="n">
+      <c r="A17" s="117" t="n">
         <v>10</v>
       </c>
-      <c r="B17" s="154" t="inlineStr">
+      <c r="B17" s="117" t="inlineStr">
         <is>
           <t>Radico Khaitan Limited</t>
         </is>
       </c>
-      <c r="C17" s="154" t="inlineStr">
+      <c r="C17" s="117" t="inlineStr">
         <is>
           <t>INE944F01028</t>
         </is>
       </c>
-      <c r="D17" s="154" t="inlineStr">
+      <c r="D17" s="117" t="inlineStr">
         <is>
           <t>Beverages</t>
         </is>
       </c>
-      <c r="E17" s="169" t="n">
-[...8 lines deleted...]
-      <c r="J17" s="170" t="n"/>
+      <c r="E17" s="52" t="n">
+        <v>447</v>
+      </c>
+      <c r="F17" s="46" t="n">
+        <v>17.64</v>
+      </c>
+      <c r="G17" s="137" t="n">
+        <v>0.0304</v>
+      </c>
+      <c r="J17" s="46" t="n"/>
     </row>
     <row r="18">
-      <c r="A18" s="154" t="n">
+      <c r="A18" s="117" t="n">
         <v>11</v>
       </c>
-      <c r="B18" s="154" t="inlineStr">
+      <c r="B18" s="117" t="inlineStr">
         <is>
           <t>Colgate Palmolive (India) Limited</t>
         </is>
       </c>
-      <c r="C18" s="154" t="inlineStr">
+      <c r="C18" s="117" t="inlineStr">
         <is>
           <t>INE259A01022</t>
         </is>
       </c>
-      <c r="D18" s="154" t="inlineStr">
+      <c r="D18" s="117" t="inlineStr">
         <is>
           <t>Personal Products</t>
         </is>
       </c>
-      <c r="E18" s="169" t="n">
-[...8 lines deleted...]
-      <c r="J18" s="170" t="n"/>
+      <c r="E18" s="52" t="n">
+        <v>753</v>
+      </c>
+      <c r="F18" s="46" t="n">
+        <v>15.04</v>
+      </c>
+      <c r="G18" s="137" t="n">
+        <v>0.0259</v>
+      </c>
+      <c r="J18" s="46" t="n"/>
     </row>
     <row r="19">
-      <c r="A19" s="154" t="n">
+      <c r="A19" s="117" t="n">
         <v>12</v>
       </c>
-      <c r="B19" s="154" t="inlineStr">
+      <c r="B19" s="117" t="inlineStr">
         <is>
           <t>Dabur India Limited</t>
         </is>
       </c>
-      <c r="C19" s="154" t="inlineStr">
+      <c r="C19" s="117" t="inlineStr">
         <is>
           <t>INE016A01026</t>
         </is>
       </c>
-      <c r="D19" s="154" t="inlineStr">
+      <c r="D19" s="117" t="inlineStr">
         <is>
           <t>Personal Products</t>
         </is>
       </c>
-      <c r="E19" s="169" t="n">
-[...2 lines deleted...]
-      <c r="F19" s="170" t="n">
+      <c r="E19" s="52" t="n">
+        <v>3374</v>
+      </c>
+      <c r="F19" s="46" t="n">
+        <v>14.25</v>
+      </c>
+      <c r="G19" s="137" t="n">
+        <v>0.0246</v>
+      </c>
+      <c r="J19" s="46" t="n"/>
+    </row>
+    <row r="20">
+      <c r="A20" s="117" t="n">
+        <v>13</v>
+      </c>
+      <c r="B20" s="117" t="inlineStr">
+        <is>
+          <t>Patanjali Foods Limited</t>
+        </is>
+      </c>
+      <c r="C20" s="117" t="inlineStr">
+        <is>
+          <t>INE619A01035</t>
+        </is>
+      </c>
+      <c r="D20" s="117" t="inlineStr">
+        <is>
+          <t>Agricultural Food &amp; other Products</t>
+        </is>
+      </c>
+      <c r="E20" s="52" t="n">
+        <v>1980</v>
+      </c>
+      <c r="F20" s="46" t="n">
+        <v>8.140000000000001</v>
+      </c>
+      <c r="G20" s="137" t="n">
+        <v>0.014</v>
+      </c>
+      <c r="J20" s="46" t="n"/>
+    </row>
+    <row r="21">
+      <c r="A21" s="117" t="n">
         <v>14</v>
       </c>
-      <c r="G19" s="13" t="n">
-[...38 lines deleted...]
-      <c r="B21" s="154" t="inlineStr">
+      <c r="B21" s="117" t="inlineStr">
         <is>
           <t>United Breweries Limited</t>
         </is>
       </c>
-      <c r="C21" s="154" t="inlineStr">
+      <c r="C21" s="117" t="inlineStr">
         <is>
           <t>INE686F01025</t>
         </is>
       </c>
-      <c r="D21" s="154" t="inlineStr">
+      <c r="D21" s="117" t="inlineStr">
         <is>
           <t>Beverages</t>
         </is>
       </c>
-      <c r="E21" s="169" t="n">
-[...8 lines deleted...]
-      <c r="J21" s="170" t="n"/>
+      <c r="E21" s="52" t="n">
+        <v>413</v>
+      </c>
+      <c r="F21" s="46" t="n">
+        <v>5.52</v>
+      </c>
+      <c r="G21" s="137" t="n">
+        <v>0.0095</v>
+      </c>
+      <c r="J21" s="46" t="n"/>
     </row>
     <row r="22">
-      <c r="A22" s="154" t="n">
+      <c r="A22" s="117" t="n">
         <v>15</v>
       </c>
-      <c r="B22" s="154" t="inlineStr">
+      <c r="B22" s="117" t="inlineStr">
         <is>
           <t>Emami Limited</t>
         </is>
       </c>
-      <c r="C22" s="154" t="inlineStr">
+      <c r="C22" s="117" t="inlineStr">
         <is>
           <t>INE548C01032</t>
         </is>
       </c>
-      <c r="D22" s="154" t="inlineStr">
+      <c r="D22" s="117" t="inlineStr">
         <is>
           <t>Personal Products</t>
         </is>
       </c>
-      <c r="E22" s="169" t="n">
-[...8 lines deleted...]
-      <c r="J22" s="170" t="n"/>
+      <c r="E22" s="52" t="n">
+        <v>1127</v>
+      </c>
+      <c r="F22" s="46" t="n">
+        <v>4.56</v>
+      </c>
+      <c r="G22" s="137" t="n">
+        <v>0.007900000000000001</v>
+      </c>
+      <c r="J22" s="46" t="n"/>
     </row>
     <row r="23">
-      <c r="A23" s="14" t="n"/>
-      <c r="B23" s="14" t="inlineStr">
+      <c r="A23" s="49" t="n"/>
+      <c r="B23" s="49" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
-      <c r="C23" s="14" t="n"/>
-[...6 lines deleted...]
-        <v>0.991</v>
+      <c r="C23" s="49" t="n"/>
+      <c r="D23" s="49" t="n"/>
+      <c r="E23" s="49" t="n"/>
+      <c r="F23" s="50" t="n">
+        <v>573.74</v>
+      </c>
+      <c r="G23" s="51" t="n">
+        <v>0.9892</v>
       </c>
     </row>
     <row r="25">
-      <c r="B25" s="10" t="inlineStr">
+      <c r="B25" s="42" t="inlineStr">
         <is>
           <t>MONEY MARKET INSTRUMENTS</t>
         </is>
       </c>
     </row>
     <row r="26">
-      <c r="A26" s="154" t="n">
+      <c r="A26" s="117" t="n">
         <v>16</v>
       </c>
-      <c r="B26" s="10" t="inlineStr">
+      <c r="B26" s="42" t="inlineStr">
         <is>
           <t>TREPS / Reverse Repo Investments</t>
         </is>
       </c>
-      <c r="F26" s="170" t="n">
-[...6 lines deleted...]
-        <v>46174</v>
+      <c r="F26" s="46" t="n">
+        <v>0.43</v>
+      </c>
+      <c r="G26" s="137" t="n">
+        <v>0.0007</v>
+      </c>
+      <c r="H26" s="48" t="n">
+        <v>46204</v>
       </c>
     </row>
     <row r="27">
-      <c r="A27" s="14" t="n"/>
-      <c r="B27" s="14" t="inlineStr">
+      <c r="A27" s="49" t="n"/>
+      <c r="B27" s="49" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
-      <c r="C27" s="14" t="n"/>
-[...6 lines deleted...]
-        <v>0.001</v>
+      <c r="C27" s="49" t="n"/>
+      <c r="D27" s="49" t="n"/>
+      <c r="E27" s="49" t="n"/>
+      <c r="F27" s="50" t="n">
+        <v>0.43</v>
+      </c>
+      <c r="G27" s="51" t="n">
+        <v>0.0007</v>
       </c>
     </row>
     <row r="29">
-      <c r="B29" s="10" t="inlineStr">
+      <c r="B29" s="42" t="inlineStr">
         <is>
           <t>Cash &amp; Cash Equivalent</t>
         </is>
       </c>
     </row>
     <row r="30">
-      <c r="B30" s="154" t="inlineStr">
+      <c r="B30" s="117" t="inlineStr">
         <is>
           <t>Net Receivables/Payables</t>
         </is>
       </c>
-      <c r="E30" s="169" t="n"/>
-[...6 lines deleted...]
-      <c r="J30" s="170" t="n"/>
+      <c r="E30" s="52" t="n"/>
+      <c r="F30" s="46" t="n">
+        <v>5.7</v>
+      </c>
+      <c r="G30" s="137" t="n">
+        <v>0.0101</v>
+      </c>
+      <c r="J30" s="46" t="n"/>
     </row>
     <row r="31">
-      <c r="A31" s="14" t="n"/>
-      <c r="B31" s="14" t="inlineStr">
+      <c r="A31" s="49" t="n"/>
+      <c r="B31" s="49" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
-      <c r="C31" s="14" t="n"/>
-[...6 lines deleted...]
-        <v>0.008</v>
+      <c r="C31" s="49" t="n"/>
+      <c r="D31" s="49" t="n"/>
+      <c r="E31" s="49" t="n"/>
+      <c r="F31" s="50" t="n">
+        <v>5.7</v>
+      </c>
+      <c r="G31" s="51" t="n">
+        <v>0.0101</v>
       </c>
     </row>
     <row r="33">
-      <c r="A33" s="153" t="n"/>
-      <c r="B33" s="153" t="inlineStr">
+      <c r="A33" s="116" t="n"/>
+      <c r="B33" s="116" t="inlineStr">
         <is>
           <t>GRAND TOTAL</t>
         </is>
       </c>
-      <c r="C33" s="153" t="n"/>
-[...5 lines deleted...]
-      <c r="G33" s="19" t="n">
+      <c r="C33" s="116" t="n"/>
+      <c r="D33" s="116" t="n"/>
+      <c r="E33" s="116" t="n"/>
+      <c r="F33" s="53" t="n">
+        <v>579.87</v>
+      </c>
+      <c r="G33" s="54" t="n">
         <v>1</v>
       </c>
     </row>
     <row r="34">
-      <c r="A34" s="154" t="inlineStr">
+      <c r="A34" s="117" t="inlineStr">
         <is>
           <t>Notes:</t>
         </is>
       </c>
     </row>
     <row r="35">
-      <c r="A35" s="21" t="n">
+      <c r="A35" s="55" t="n">
         <v>1</v>
       </c>
-      <c r="B35" s="21" t="inlineStr">
+      <c r="B35" s="55" t="inlineStr">
         <is>
           <t>Market value includes accrued interest</t>
         </is>
       </c>
     </row>
-    <row r="37">
-      <c r="B37" s="10" t="inlineStr">
+    <row r="36" ht="24" customHeight="1">
+      <c r="A36" s="55" t="n">
+        <v>2</v>
+      </c>
+      <c r="B36" s="55" t="inlineStr">
+        <is>
+          <t>Net Assets does not include unit activity for the last day of the month</t>
+        </is>
+      </c>
+    </row>
+    <row r="40">
+      <c r="B40" s="117" t="inlineStr">
         <is>
           <t>Scheme Riskometer</t>
         </is>
       </c>
     </row>
-    <row r="51">
-      <c r="B51" s="10" t="inlineStr">
+    <row r="54">
+      <c r="B54" s="117" t="inlineStr">
         <is>
           <t>Benchmark Riskometer: Nifty FMCG TRI</t>
         </is>
       </c>
     </row>
-    <row r="64">
-      <c r="A64" s="43" t="inlineStr">
+    <row r="67">
+      <c r="A67" s="1" t="inlineStr">
         <is>
           <t>Sr. No.</t>
         </is>
       </c>
-      <c r="B64" s="44" t="inlineStr">
+      <c r="B67" s="2" t="inlineStr">
         <is>
           <t>Particulars</t>
         </is>
       </c>
-      <c r="C64" s="45" t="n"/>
-[...4 lines deleted...]
-      <c r="A65" s="47" t="n">
+      <c r="C67" s="3" t="n"/>
+      <c r="D67" s="3" t="n"/>
+      <c r="E67" s="4" t="n"/>
+    </row>
+    <row r="68">
+      <c r="A68" s="5" t="n">
+        <v>1</v>
+      </c>
+      <c r="B68" s="124" t="n"/>
+      <c r="C68" s="7" t="inlineStr">
+        <is>
+          <t>Portfolio Information</t>
+        </is>
+      </c>
+      <c r="E68" s="9" t="n"/>
+    </row>
+    <row r="69">
+      <c r="A69" s="5" t="n"/>
+      <c r="B69" s="124" t="inlineStr">
+        <is>
+          <t>Description (if any)</t>
+        </is>
+      </c>
+      <c r="C69" s="126" t="n"/>
+      <c r="E69" s="9" t="n"/>
+    </row>
+    <row r="70">
+      <c r="A70" s="5" t="n"/>
+      <c r="B70" s="124" t="inlineStr">
+        <is>
+          <t>Annualised Portfolio YTM*@@</t>
+        </is>
+      </c>
+      <c r="C70" s="127" t="inlineStr">
+        <is>
+          <t>N.A.</t>
+        </is>
+      </c>
+      <c r="E70" s="9" t="n"/>
+    </row>
+    <row r="71">
+      <c r="A71" s="5" t="n"/>
+      <c r="B71" s="124" t="inlineStr">
+        <is>
+          <t>Macaulay Duration@@</t>
+        </is>
+      </c>
+      <c r="C71" s="12" t="inlineStr">
+        <is>
+          <t>N.A.</t>
+        </is>
+      </c>
+      <c r="E71" s="9" t="n"/>
+    </row>
+    <row r="72">
+      <c r="A72" s="5" t="n"/>
+      <c r="B72" s="124" t="inlineStr">
+        <is>
+          <t>Residual Maturity@@</t>
+        </is>
+      </c>
+      <c r="C72" s="12" t="inlineStr">
+        <is>
+          <t>N.A.</t>
+        </is>
+      </c>
+      <c r="E72" s="9" t="n"/>
+    </row>
+    <row r="73">
+      <c r="A73" s="5" t="n"/>
+      <c r="B73" s="124" t="inlineStr">
+        <is>
+          <t>Modified Duration (in years)@@</t>
+        </is>
+      </c>
+      <c r="C73" s="12" t="inlineStr">
+        <is>
+          <t>N.A.</t>
+        </is>
+      </c>
+      <c r="E73" s="9" t="n"/>
+    </row>
+    <row r="74">
+      <c r="A74" s="5" t="n"/>
+      <c r="B74" s="13" t="inlineStr">
+        <is>
+          <t>* In case of semi-annual YTM, it will be annualised</t>
+        </is>
+      </c>
+      <c r="C74" s="13" t="n"/>
+      <c r="E74" s="9" t="n"/>
+    </row>
+    <row r="75">
+      <c r="A75" s="5" t="n">
         <v>2</v>
       </c>
-      <c r="B65" s="165" t="n"/>
-[...24 lines deleted...]
-      <c r="C67" s="162" t="inlineStr">
+      <c r="B75" s="14" t="inlineStr">
+        <is>
+          <t>NAV AND Dividend</t>
+        </is>
+      </c>
+      <c r="C75" s="13" t="n"/>
+      <c r="E75" s="9" t="n"/>
+    </row>
+    <row r="76">
+      <c r="A76" s="5" t="n"/>
+      <c r="B76" s="172" t="inlineStr">
+        <is>
+          <t>Plan/Option Name</t>
+        </is>
+      </c>
+      <c r="C76" s="111" t="inlineStr">
+        <is>
+          <t>NAV per unit (Rs)</t>
+        </is>
+      </c>
+      <c r="D76" s="173" t="n"/>
+      <c r="E76" s="174" t="inlineStr">
+        <is>
+          <t>Aggregate distributions during the portfolio period  (Rs. per Unit)</t>
+        </is>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77" s="5" t="n"/>
+      <c r="B77" s="175" t="n"/>
+      <c r="C77" s="15" t="inlineStr">
+        <is>
+          <t>As on May 31, 2026</t>
+        </is>
+      </c>
+      <c r="D77" s="15" t="inlineStr">
+        <is>
+          <t>As on Jun 30, 2026</t>
+        </is>
+      </c>
+      <c r="E77" s="175" t="n"/>
+    </row>
+    <row r="78">
+      <c r="A78" s="16" t="n"/>
+      <c r="B78" s="17" t="inlineStr">
+        <is>
+          <t>Direct Plan-Growth Plan</t>
+        </is>
+      </c>
+      <c r="C78" s="20" t="inlineStr">
+        <is>
+          <t>49.3719</t>
+        </is>
+      </c>
+      <c r="D78" s="20" t="inlineStr">
+        <is>
+          <t>48.8897</t>
+        </is>
+      </c>
+      <c r="E78" s="98" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79" s="16" t="n"/>
+      <c r="B79" s="17" t="inlineStr">
+        <is>
+          <t>Direct Plan-IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C79" s="20" t="n">
+        <v>0</v>
+      </c>
+      <c r="D79" s="20" t="n">
+        <v>0</v>
+      </c>
+      <c r="E79" s="98" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="80">
+      <c r="A80" s="16" t="n"/>
+      <c r="B80" s="17" t="inlineStr">
+        <is>
+          <t>Direct Plan-Daily IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C80" s="20" t="n">
+        <v>0</v>
+      </c>
+      <c r="D80" s="20" t="n">
+        <v>0</v>
+      </c>
+      <c r="E80" s="98" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="81">
+      <c r="A81" s="16" t="n"/>
+      <c r="B81" s="17" t="inlineStr">
+        <is>
+          <t>Direct Plan-Weekly IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C81" s="20" t="n">
+        <v>0</v>
+      </c>
+      <c r="D81" s="20" t="n">
+        <v>0</v>
+      </c>
+      <c r="E81" s="98" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="82">
+      <c r="A82" s="16" t="n"/>
+      <c r="B82" s="17" t="inlineStr">
+        <is>
+          <t>Direct Plan-Monthly IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C82" s="20" t="n">
+        <v>0</v>
+      </c>
+      <c r="D82" s="20" t="n">
+        <v>0</v>
+      </c>
+      <c r="E82" s="98" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="83">
+      <c r="A83" s="16" t="n"/>
+      <c r="B83" s="17" t="inlineStr">
+        <is>
+          <t>Direct Plan-Quarterly IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C83" s="20" t="n">
+        <v>0</v>
+      </c>
+      <c r="D83" s="20" t="n">
+        <v>0</v>
+      </c>
+      <c r="E83" s="98" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="84">
+      <c r="A84" s="16" t="n"/>
+      <c r="B84" s="18" t="n"/>
+      <c r="C84" s="99" t="n"/>
+      <c r="D84" s="99" t="n"/>
+      <c r="E84" s="126" t="n"/>
+    </row>
+    <row r="85">
+      <c r="A85" s="5" t="n"/>
+      <c r="B85" s="19" t="inlineStr">
+        <is>
+          <t>Regular Plan-Growth Plan</t>
+        </is>
+      </c>
+      <c r="C85" s="20" t="n">
+        <v>0</v>
+      </c>
+      <c r="D85" s="20" t="n">
+        <v>0</v>
+      </c>
+      <c r="E85" s="98" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="86">
+      <c r="A86" s="5" t="n"/>
+      <c r="B86" s="19" t="inlineStr">
+        <is>
+          <t>Regular Plan-IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C86" s="20" t="n">
+        <v>0</v>
+      </c>
+      <c r="D86" s="20" t="n">
+        <v>0</v>
+      </c>
+      <c r="E86" s="98" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="87">
+      <c r="A87" s="5" t="n"/>
+      <c r="B87" s="19" t="inlineStr">
+        <is>
+          <t>Regular Plan-Daily IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C87" s="20" t="n">
+        <v>0</v>
+      </c>
+      <c r="D87" s="20" t="n">
+        <v>0</v>
+      </c>
+      <c r="E87" s="98" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="88">
+      <c r="A88" s="5" t="n"/>
+      <c r="B88" s="19" t="inlineStr">
+        <is>
+          <t>Regular Plan-Weekly IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C88" s="20" t="n">
+        <v>0</v>
+      </c>
+      <c r="D88" s="20" t="n">
+        <v>0</v>
+      </c>
+      <c r="E88" s="98" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="89">
+      <c r="A89" s="5" t="n"/>
+      <c r="B89" s="19" t="inlineStr">
+        <is>
+          <t>Regular Plan-Monthly IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C89" s="20" t="n">
+        <v>0</v>
+      </c>
+      <c r="D89" s="20" t="n">
+        <v>0</v>
+      </c>
+      <c r="E89" s="98" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="90">
+      <c r="A90" s="5" t="n"/>
+      <c r="B90" s="19" t="inlineStr">
+        <is>
+          <t>Regular Plan-Quarterly IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C90" s="20" t="n">
+        <v>0</v>
+      </c>
+      <c r="D90" s="20" t="n">
+        <v>0</v>
+      </c>
+      <c r="E90" s="98" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="91">
+      <c r="A91" s="5" t="n"/>
+      <c r="B91" s="21" t="inlineStr">
+        <is>
+          <t>IDCW -  Income Distribution cum Capital Withdrawal.</t>
+        </is>
+      </c>
+      <c r="C91" s="22" t="n"/>
+      <c r="D91" s="22" t="n"/>
+      <c r="E91" s="9" t="n"/>
+    </row>
+    <row r="92">
+      <c r="A92" s="23" t="n"/>
+      <c r="B92" s="24" t="n"/>
+      <c r="C92" s="24" t="n"/>
+      <c r="D92" s="24" t="n"/>
+      <c r="E92" s="25" t="n"/>
+    </row>
+    <row r="93">
+      <c r="A93" s="5" t="n">
+        <v>3</v>
+      </c>
+      <c r="B93" s="26" t="inlineStr">
+        <is>
+          <t>Portfolio Turn Over Ratio ^^</t>
+        </is>
+      </c>
+      <c r="C93" s="19" t="n"/>
+      <c r="D93" s="24" t="n"/>
+      <c r="E93" s="27" t="n"/>
+    </row>
+    <row r="94">
+      <c r="A94" s="5" t="n"/>
+      <c r="B94" s="19" t="inlineStr">
+        <is>
+          <t xml:space="preserve"> - For Purchase</t>
+        </is>
+      </c>
+      <c r="C94" s="105" t="inlineStr">
+        <is>
+          <t>0.06</t>
+        </is>
+      </c>
+      <c r="D94" s="24" t="n"/>
+      <c r="E94" s="25" t="n"/>
+    </row>
+    <row r="95">
+      <c r="A95" s="5" t="n"/>
+      <c r="B95" s="19" t="inlineStr">
+        <is>
+          <t xml:space="preserve"> - For Sale</t>
+        </is>
+      </c>
+      <c r="C95" s="108" t="inlineStr">
+        <is>
+          <t>0.00</t>
+        </is>
+      </c>
+      <c r="D95" s="24" t="n"/>
+      <c r="E95" s="25" t="n"/>
+    </row>
+    <row r="96">
+      <c r="A96" s="5" t="n">
+        <v>4</v>
+      </c>
+      <c r="B96" s="28" t="inlineStr">
+        <is>
+          <t>Total investment in foreign securities/ADR/GDR (Rs. lakh)</t>
+        </is>
+      </c>
+      <c r="C96" s="29" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="D96" s="24" t="n"/>
+      <c r="E96" s="27" t="n"/>
+    </row>
+    <row r="97" ht="24" customHeight="1">
+      <c r="A97" s="5" t="n">
+        <v>5</v>
+      </c>
+      <c r="B97" s="30" t="inlineStr">
+        <is>
+          <t>Total of securities below investment grade and default provided for the of Jun 30, 2026 (Rs. lakh)</t>
+        </is>
+      </c>
+      <c r="C97" s="29" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="D97" s="31" t="n"/>
+      <c r="E97" s="27" t="n"/>
+    </row>
+    <row r="98">
+      <c r="A98" s="5" t="n">
+        <v>6</v>
+      </c>
+      <c r="B98" s="32" t="inlineStr">
+        <is>
+          <t>Total investment in illiquid shares/securities</t>
+        </is>
+      </c>
+      <c r="C98" s="33" t="n"/>
+      <c r="E98" s="27" t="n"/>
+    </row>
+    <row r="99">
+      <c r="A99" s="5" t="n"/>
+      <c r="B99" s="34" t="inlineStr">
+        <is>
+          <t>- Value (In Rs. Lakh)</t>
+        </is>
+      </c>
+      <c r="C99" s="35" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="E99" s="27" t="n"/>
+    </row>
+    <row r="100">
+      <c r="A100" s="5" t="n"/>
+      <c r="B100" s="36" t="inlineStr">
+        <is>
+          <t>- in percentage terms (%)</t>
+        </is>
+      </c>
+      <c r="C100" s="176" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="E100" s="27" t="n"/>
+    </row>
+    <row r="101">
+      <c r="A101" s="5" t="n"/>
+      <c r="B101" s="36" t="n"/>
+      <c r="C101" s="177" t="n"/>
+      <c r="E101" s="27" t="n"/>
+    </row>
+    <row r="102" ht="24" customHeight="1">
+      <c r="A102" s="5" t="n">
+        <v>7</v>
+      </c>
+      <c r="B102" s="32" t="inlineStr">
+        <is>
+          <t>Total outstanding exposure to derivatives at the end of  Jun 30, 2026</t>
+        </is>
+      </c>
+      <c r="C102" s="33" t="n"/>
+      <c r="D102" s="24" t="n"/>
+      <c r="E102" s="27" t="n"/>
+    </row>
+    <row r="103">
+      <c r="A103" s="5" t="n"/>
+      <c r="B103" s="34" t="inlineStr">
+        <is>
+          <t>- Value (In Rs. Lakh)</t>
+        </is>
+      </c>
+      <c r="C103" s="35" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="D103" s="24" t="n"/>
+      <c r="E103" s="27" t="n"/>
+    </row>
+    <row r="104">
+      <c r="A104" s="5" t="n"/>
+      <c r="B104" s="36" t="inlineStr">
+        <is>
+          <t>- in percentage term (%)</t>
+        </is>
+      </c>
+      <c r="C104" s="176" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="D104" s="24" t="n"/>
+      <c r="E104" s="27" t="n"/>
+    </row>
+    <row r="105">
+      <c r="A105" s="39" t="n"/>
+      <c r="B105" s="40" t="n"/>
+      <c r="C105" s="40" t="n"/>
+      <c r="D105" s="40" t="n"/>
+      <c r="E105" s="41" t="n"/>
+    </row>
+    <row r="107">
+      <c r="A107" s="42" t="inlineStr">
         <is>
           <t>N.A.</t>
         </is>
       </c>
-      <c r="E67" s="49" t="n"/>
-[...549 lines deleted...]
-      <c r="B106" s="154" t="inlineStr">
+      <c r="B107" s="117" t="inlineStr">
         <is>
           <t xml:space="preserve"> Not Applicable.</t>
         </is>
       </c>
     </row>
-    <row r="107">
-      <c r="A107" s="10" t="inlineStr">
+    <row r="108">
+      <c r="A108" s="42" t="inlineStr">
         <is>
           <t>^^</t>
         </is>
       </c>
-      <c r="B107" s="154" t="inlineStr">
+      <c r="B108" s="117" t="inlineStr">
         <is>
           <t>Portfolio Turn Over Ratio is for Equity Schemes.</t>
         </is>
       </c>
     </row>
-    <row r="108">
-      <c r="A108" s="10" t="inlineStr">
+    <row r="109">
+      <c r="A109" s="42" t="inlineStr">
         <is>
           <t>@@</t>
         </is>
       </c>
-      <c r="B108" s="154" t="inlineStr">
+      <c r="B109" s="117" t="inlineStr">
         <is>
           <t>Residual, Modified Duration and Portfolio YTM (Annualised) is for Debt Schemes.</t>
         </is>
       </c>
     </row>
-    <row r="109" ht="60" customHeight="1">
-      <c r="B109" s="84" t="inlineStr">
+    <row r="110">
+      <c r="B110" s="117" t="inlineStr">
         <is>
           <t>Pursuant to payment of IDCW, the NAV of the IDCW Option(s) of aforesaid Scheme of the Fund would fall to the extent of payout and statutory levy, if any. For complete distribution history of the Schemes, please visit www.dspim.com</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells count="4">
+    <mergeCell ref="E76:E77"/>
+    <mergeCell ref="C76:D76"/>
+    <mergeCell ref="B76:B77"/>
     <mergeCell ref="B1:F1"/>
-    <mergeCell ref="E73:E74"/>
-[...1 lines deleted...]
-    <mergeCell ref="B73:B74"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:A1"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Rohit Pandey</dc:creator>
+  <dc:creator>ICRON Research</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:lastModifiedBy></cp:lastModifiedBy>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties">
   <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_Enabled" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_SetDate" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3">
-    <vt:lpwstr>2026-06-07T19:21:06Z</vt:lpwstr>
+    <vt:lpwstr>2026-07-08T08:43:17Z</vt:lpwstr>
   </property>
   <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_Method" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4">
     <vt:lpwstr>Privileged</vt:lpwstr>
   </property>
   <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_Name" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5">
     <vt:lpwstr>Public</vt:lpwstr>
   </property>
   <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_SiteId" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6">
     <vt:lpwstr>1771ae17-e764-4e0f-a476-d4184d79a5d9</vt:lpwstr>
   </property>
   <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_ActionId" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7">
-    <vt:lpwstr>4080c357-c9ae-431d-b36a-b5f7034283f4</vt:lpwstr>
+    <vt:lpwstr>7b88c7ec-4c0a-4933-910f-6ebd7702328a</vt:lpwstr>
   </property>
   <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_ContentBits" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8">
     <vt:lpwstr>0</vt:lpwstr>
   </property>
   <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_Tag" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9">
     <vt:lpwstr>10, 0, 1, 1</vt:lpwstr>
   </property>
 </Properties>
 </file>