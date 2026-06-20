--- v2 (2026-02-25)
+++ v3 (2026-06-20)
@@ -1,472 +1,915 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
+<file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" Id="rId4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <bookViews>
-    <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" tabRatio="950" firstSheet="26" autoFilterDateGrouping="1"/>
+    <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" tabRatio="878" firstSheet="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="MSCI India ETF" sheetId="1" state="visible" r:id="rId1"/>
     <sheet name="Sheet1" sheetId="2" state="hidden" r:id="rId2"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="191029" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <numFmts count="3">
-[...2 lines deleted...]
-    <numFmt numFmtId="166" formatCode="_ * #,##0.00_ ;_ * \-#,##0.00_ ;_ * &quot;-&quot;??_ ;_ @_ "/>
+  <numFmts count="8">
+    <numFmt numFmtId="164" formatCode="0.000"/>
+    <numFmt numFmtId="165" formatCode="0.0000"/>
+    <numFmt numFmtId="166" formatCode="_(* #,##0_);_(* \(#,##0\);"/>
+    <numFmt numFmtId="167" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);"/>
+    <numFmt numFmtId="168" formatCode="#,##0.00_);\(#,##0.00\)%"/>
+    <numFmt numFmtId="169" formatCode="_(* #,##0.0000_);_(* \(#,##0.0000\);_(* &quot;-&quot;??_);_(@_)"/>
+    <numFmt numFmtId="170" formatCode="#,##0.0000_);\(#,##0.0000\)"/>
+    <numFmt numFmtId="171" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;??_);_(@_)"/>
   </numFmts>
-  <fonts count="16">
-[...39 lines deleted...]
-    </font>
+  <fonts count="22">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <family val="2"/>
-      <b val="1"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
-    </font>
-[...17 lines deleted...]
-      <sz val="9"/>
     </font>
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="10"/>
       <sz val="11"/>
       <u val="single"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Trebuchet MS"/>
       <family val="2"/>
+      <sz val="9"/>
+    </font>
+    <font>
+      <name val="Trebuchet MS"/>
+      <family val="2"/>
+      <b val="1"/>
+      <color rgb="FF000000"/>
+      <sz val="9"/>
+    </font>
+    <font>
+      <name val="Trebuchet MS"/>
+      <family val="2"/>
+      <color rgb="FF000000"/>
+      <sz val="9"/>
+    </font>
+    <font>
+      <name val="trebuchet MS"/>
+      <family val="2"/>
+      <b val="1"/>
+      <color rgb="FFFFFFFF"/>
+      <sz val="9"/>
+    </font>
+    <font>
+      <name val="trebuchet MS"/>
+      <family val="2"/>
+      <color theme="1"/>
+      <sz val="9"/>
+    </font>
+    <font>
+      <name val="trebuchet MS"/>
+      <family val="2"/>
+      <b val="1"/>
+      <color theme="1"/>
+      <sz val="9"/>
+    </font>
+    <font>
+      <name val="trebuchet MS"/>
+      <family val="2"/>
+      <color indexed="8"/>
+      <sz val="9"/>
+    </font>
+    <font>
+      <name val="trebuchet MS"/>
+      <family val="2"/>
       <b val="1"/>
       <color indexed="8"/>
-      <sz val="10"/>
+      <sz val="9"/>
+    </font>
+    <font>
+      <name val="trebuchet MS"/>
+      <family val="2"/>
+      <b val="1"/>
+      <color rgb="FF000000"/>
+      <sz val="9"/>
       <u val="single"/>
     </font>
     <font>
       <name val="trebuchet MS"/>
       <family val="2"/>
       <b val="1"/>
-      <color theme="1"/>
-[...6 lines deleted...]
-      <sz val="10"/>
+      <color rgb="FF333333"/>
+      <sz val="9"/>
     </font>
     <font>
       <name val="trebuchet MS"/>
       <family val="2"/>
+      <b val="1"/>
+      <sz val="9"/>
+    </font>
+    <font>
+      <name val="trebuchet MS"/>
+      <family val="2"/>
+      <b val="1"/>
+      <color rgb="FFFF0000"/>
+      <sz val="9"/>
+    </font>
+    <font>
+      <name val="trebuchet MS"/>
+      <family val="2"/>
+      <i val="1"/>
+      <sz val="9"/>
+    </font>
+    <font>
+      <name val="trebuchet MS"/>
+      <family val="2"/>
+      <color rgb="FFFF0000"/>
+      <sz val="9"/>
+    </font>
+    <font>
+      <name val="trebuchet MS"/>
+      <family val="2"/>
+      <b val="1"/>
+      <strike val="1"/>
+      <sz val="9"/>
+    </font>
+    <font>
+      <name val="trebuchet MS"/>
+      <family val="2"/>
+      <b val="1"/>
+      <color indexed="8"/>
+      <sz val="9"/>
+      <u val="single"/>
+    </font>
+    <font>
+      <name val="trebuchet MS"/>
+      <family val="2"/>
+      <color theme="10"/>
+      <sz val="9"/>
+      <u val="single"/>
+    </font>
+    <font>
+      <name val="Calibri"/>
+      <family val="2"/>
       <color theme="1"/>
-      <sz val="11"/>
+      <sz val="9"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <color theme="10"/>
+      <sz val="9"/>
+      <u val="single"/>
+      <scheme val="minor"/>
     </font>
   </fonts>
-  <fills count="5">
+  <fills count="6">
     <fill>
       <patternFill/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF000000"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFC0C0C0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFDBDBDB"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="11">
+  <borders count="16">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left/>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
       <right/>
-      <top style="thin">
-[...23 lines deleted...]
-      </top>
+      <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
       <top/>
-      <bottom/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="3">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+  <cellStyleXfs count="8">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="9" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="43" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="43" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="43" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="65">
+  <cellXfs count="178">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
-[...11 lines deleted...]
-    <xf numFmtId="10" fontId="4" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="5" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="3" fillId="5" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="10" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="167" fontId="7" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="10" fontId="7" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="3" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="167" fontId="8" fillId="3" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="10" fontId="8" fillId="3" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="15" fontId="7" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="167" fontId="6" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="10" fontId="6" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
-[...6 lines deleted...]
-    <xf numFmtId="10" fontId="3" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="4" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="10" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="10" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="1">
+    <xf numFmtId="4" fontId="7" fillId="0" borderId="3" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="7" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="4" fontId="7" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="7" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="4" fontId="1" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="5" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="10" fontId="5" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="10" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="10" fontId="7" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="4" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="6" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="7" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="8" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="4" fontId="7" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="7" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="43" fontId="13" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="43" fontId="8" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="43" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="43" fontId="7" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="7" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="8" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="8" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="4" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="11" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="5" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="1" pivotButton="0" quotePrefix="1" xfId="0"/>
+    <xf numFmtId="39" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="10" fontId="3" fillId="0" borderId="1" pivotButton="0" quotePrefix="1" xfId="1"/>
+    <xf numFmtId="168" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="168" fontId="3" fillId="0" borderId="12" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="11" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="13" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="43" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="3">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="10" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="2"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="2"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="8" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="10" fontId="7" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="169" fontId="7" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="8" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="10" fontId="8" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="10" fontId="8" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="10" fontId="7" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="10" fontId="8" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="10" fontId="7" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="170" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="10" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="2">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="4" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="43" fontId="7" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="4" fontId="7" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="171" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="5">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="15" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="5">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="4"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="10" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="10" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="171" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="5">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="171" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="4"/>
+    <xf numFmtId="171" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="4"/>
+    <xf numFmtId="171" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="5">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="171" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="6">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="6">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="6">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="4"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="171" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="7">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="4"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="2"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="2"/>
+    <xf numFmtId="4" fontId="20" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="43" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="10" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="43" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="10" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="9" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="10" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="10" fontId="1" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="9" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="10" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="2" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="2"/>
-    <xf numFmtId="10" fontId="1" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="2"/>
-[...12 lines deleted...]
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="2" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="10" fontId="7" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="5" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="167" fontId="7" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="167" fontId="8" fillId="3" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="167" fontId="6" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="10" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="168" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="168" fontId="3" fillId="0" borderId="12" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="10" fontId="0" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-[...28 lines deleted...]
-    </xf>
   </cellXfs>
-  <cellStyles count="3">
+  <cellStyles count="8">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Percent" xfId="1" builtinId="5"/>
     <cellStyle name="Hyperlink" xfId="2" builtinId="8"/>
+    <cellStyle name="Comma" xfId="3" builtinId="3"/>
+    <cellStyle name="Normal 3 2" xfId="4"/>
+    <cellStyle name="Comma 4 2" xfId="5"/>
+    <cellStyle name="Normal 3 2 10" xfId="6"/>
+    <cellStyle name="Comma 4 2 2 2" xfId="7"/>
   </cellStyles>
+  <dxfs count="16">
+    <dxf>
+      <numFmt numFmtId="172" formatCode="#,##0.000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="173" formatCode="#,##0.0000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="4" formatCode="#,##0.00"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="174" formatCode="&quot;-&quot;"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="172" formatCode="#,##0.000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="173" formatCode="#,##0.0000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="4" formatCode="#,##0.00"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="174" formatCode="&quot;-&quot;"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="172" formatCode="#,##0.000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="173" formatCode="#,##0.0000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="4" formatCode="#,##0.00"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="174" formatCode="&quot;-&quot;"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="172" formatCode="#,##0.000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="173" formatCode="#,##0.0000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="4" formatCode="#,##0.00"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="174" formatCode="&quot;-&quot;"/>
+    </dxf>
+  </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00800000"/>
       <rgbColor rgb="00008000"/>
       <rgbColor rgb="00000080"/>
       <rgbColor rgb="00808000"/>
       <rgbColor rgb="00800080"/>
       <rgbColor rgb="00008080"/>
@@ -507,116 +950,116 @@
       <rgbColor rgb="00003366"/>
       <rgbColor rgb="00339966"/>
       <rgbColor rgb="00003300"/>
       <rgbColor rgb="00333300"/>
       <rgbColor rgb="00993300"/>
       <rgbColor rgb="00993366"/>
       <rgbColor rgb="00333399"/>
       <rgbColor rgb="00333333"/>
     </indexedColors>
   </colors>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId4" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image1.png" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image2.png" Id="rId2" /></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <wsDr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
   <twoCellAnchor editAs="oneCell">
     <from>
       <col>1</col>
       <colOff>0</colOff>
-      <row>188</row>
+      <row>193</row>
       <rowOff>0</rowOff>
     </from>
     <to>
       <col>1</col>
       <colOff>2374900</colOff>
-      <row>197</row>
-      <rowOff>31750</rowOff>
+      <row>203</row>
+      <rowOff>3528</rowOff>
     </to>
     <pic>
       <nvPicPr>
         <cNvPr id="2" name="Picture 1"/>
         <cNvPicPr>
           <a:picLocks/>
         </cNvPicPr>
       </nvPicPr>
       <blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </blipFill>
       <spPr>
         <a:xfrm>
-          <a:off x="457200" y="32658050"/>
+          <a:off x="457200" y="33172400"/>
           <a:ext cx="2374900" cy="1574800"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <avLst/>
         </a:prstGeom>
         <a:ln>
           <a:prstDash val="solid"/>
         </a:ln>
       </spPr>
     </pic>
     <clientData/>
   </twoCellAnchor>
   <twoCellAnchor editAs="oneCell">
     <from>
       <col>1</col>
       <colOff>0</colOff>
-      <row>201</row>
+      <row>207</row>
       <rowOff>0</rowOff>
     </from>
     <to>
       <col>1</col>
       <colOff>2374900</colOff>
-      <row>210</row>
-      <rowOff>31750</rowOff>
+      <row>217</row>
+      <rowOff>3528</rowOff>
     </to>
     <pic>
       <nvPicPr>
         <cNvPr id="3" name="Picture 2"/>
         <cNvPicPr>
           <a:picLocks/>
         </cNvPicPr>
       </nvPicPr>
       <blipFill>
         <a:blip r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </blipFill>
       <spPr>
         <a:xfrm>
-          <a:off x="457200" y="35071050"/>
+          <a:off x="457200" y="35585400"/>
           <a:ext cx="2374900" cy="1574800"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <avLst/>
         </a:prstGeom>
         <a:ln>
           <a:prstDash val="solid"/>
         </a:ln>
       </spPr>
     </pic>
     <clientData/>
   </twoCellAnchor>
 </wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
@@ -858,5594 +1301,6383 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:L200"/>
+  <dimension ref="A1:L264"/>
   <sheetViews>
-    <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
+    <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="8" defaultColWidth="8.7265625" defaultRowHeight="13.5"/>
+  <sheetFormatPr baseColWidth="8" defaultColWidth="8.7265625" defaultRowHeight="12"/>
   <cols>
-    <col width="6.54296875" bestFit="1" customWidth="1" style="1" min="1" max="1"/>
-[...11 lines deleted...]
-    <col width="8.7265625" customWidth="1" style="1" min="13" max="16384"/>
+    <col width="7.1796875" bestFit="1" customWidth="1" style="154" min="1" max="1"/>
+    <col width="51.26953125" bestFit="1" customWidth="1" style="154" min="2" max="2"/>
+    <col width="13.54296875" bestFit="1" customWidth="1" style="154" min="3" max="3"/>
+    <col width="31.6328125" customWidth="1" style="154" min="4" max="4"/>
+    <col width="15.6328125" customWidth="1" style="154" min="5" max="5"/>
+    <col width="24.81640625" bestFit="1" customWidth="1" style="154" min="6" max="6"/>
+    <col width="14.453125" bestFit="1" customWidth="1" style="154" min="7" max="7"/>
+    <col width="12.81640625" bestFit="1" customWidth="1" style="154" min="8" max="8"/>
+    <col width="14.54296875" bestFit="1" customWidth="1" style="154" min="9" max="9"/>
+    <col width="8.26953125" bestFit="1" customWidth="1" style="154" min="10" max="10"/>
+    <col width="42.453125" bestFit="1" customWidth="1" style="154" min="11" max="11"/>
+    <col width="7.81640625" bestFit="1" customWidth="1" style="154" min="12" max="12"/>
+    <col width="8.7265625" customWidth="1" style="154" min="13" max="16384"/>
   </cols>
   <sheetData>
-    <row r="1" ht="19" customHeight="1" s="45">
-[...1 lines deleted...]
-      <c r="B1" s="44" t="inlineStr">
+    <row r="1">
+      <c r="A1" s="153" t="n"/>
+      <c r="B1" s="153" t="inlineStr">
         <is>
           <t>DSP MSCI India ETF</t>
         </is>
       </c>
     </row>
     <row r="2">
-      <c r="B2" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>Portfolio as on January 31, 2026</t>
+      <c r="B2" s="10" t="inlineStr">
+        <is>
+          <t>Portfolio as on May 31, 2026</t>
         </is>
       </c>
     </row>
     <row r="4">
-      <c r="A4" s="4" t="inlineStr">
+      <c r="A4" s="153" t="inlineStr">
         <is>
           <t>Sr. No.</t>
         </is>
       </c>
-      <c r="B4" s="4" t="inlineStr">
+      <c r="B4" s="153" t="inlineStr">
         <is>
           <t>Name of Instrument</t>
         </is>
       </c>
-      <c r="C4" s="4" t="inlineStr">
+      <c r="C4" s="153" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
-      <c r="D4" s="4" t="inlineStr">
+      <c r="D4" s="153" t="inlineStr">
         <is>
           <t>Rating/Industry</t>
         </is>
       </c>
-      <c r="E4" s="4" t="inlineStr">
+      <c r="E4" s="153" t="inlineStr">
         <is>
           <t>Quantity</t>
         </is>
       </c>
-      <c r="F4" s="4" t="inlineStr">
+      <c r="F4" s="153" t="inlineStr">
         <is>
           <t>Market value (Rs. In lakhs)</t>
         </is>
       </c>
-      <c r="G4" s="4" t="inlineStr">
+      <c r="G4" s="153" t="inlineStr">
         <is>
           <t>% to Net Assets</t>
         </is>
       </c>
-      <c r="H4" s="4" t="inlineStr">
+      <c r="H4" s="153" t="inlineStr">
         <is>
           <t>Maturity Date</t>
         </is>
       </c>
-      <c r="I4" s="4" t="inlineStr">
+      <c r="I4" s="153" t="inlineStr">
         <is>
           <t>Put/Call Option</t>
         </is>
       </c>
-      <c r="J4" s="4" t="inlineStr">
+      <c r="J4" s="153" t="inlineStr">
         <is>
           <t>YTM (%)</t>
         </is>
       </c>
     </row>
     <row r="6">
-      <c r="B6" s="3" t="inlineStr">
+      <c r="B6" s="10" t="inlineStr">
         <is>
           <t>EQUITY &amp; EQUITY RELATED</t>
         </is>
       </c>
     </row>
     <row r="7">
-      <c r="B7" s="3" t="inlineStr">
+      <c r="B7" s="10" t="inlineStr">
         <is>
           <t>Listed / awaiting listing on the stock exchanges</t>
         </is>
       </c>
     </row>
     <row r="8">
-      <c r="A8" s="1" t="n">
+      <c r="A8" s="154" t="n">
         <v>1</v>
       </c>
-      <c r="B8" s="1" t="inlineStr">
+      <c r="B8" s="154" t="inlineStr">
         <is>
           <t>HDFC Bank Limited</t>
         </is>
       </c>
-      <c r="C8" s="1" t="inlineStr">
+      <c r="C8" s="154" t="inlineStr">
         <is>
           <t>INE040A01034</t>
         </is>
       </c>
-      <c r="D8" s="1" t="inlineStr">
+      <c r="D8" s="154" t="inlineStr">
         <is>
           <t>Banks</t>
         </is>
       </c>
-      <c r="E8" s="5" t="n">
-[...9 lines deleted...]
-      <c r="K8" s="3" t="inlineStr">
+      <c r="E8" s="169" t="n">
+        <v>2867</v>
+      </c>
+      <c r="F8" s="170" t="n">
+        <v>21.35</v>
+      </c>
+      <c r="G8" s="13" t="n">
+        <v>0.0655</v>
+      </c>
+      <c r="J8" s="170" t="n"/>
+      <c r="K8" s="10" t="inlineStr">
         <is>
           <t>Sector/Rating</t>
         </is>
       </c>
-      <c r="L8" s="3" t="inlineStr">
+      <c r="L8" s="10" t="inlineStr">
         <is>
           <t>Percent</t>
         </is>
       </c>
     </row>
     <row r="9">
-      <c r="A9" s="1" t="n">
+      <c r="A9" s="154" t="n">
         <v>2</v>
       </c>
-      <c r="B9" s="1" t="inlineStr">
+      <c r="B9" s="154" t="inlineStr">
         <is>
           <t>Reliance Industries Limited</t>
         </is>
       </c>
-      <c r="C9" s="1" t="inlineStr">
+      <c r="C9" s="154" t="inlineStr">
         <is>
           <t>INE002A01018</t>
         </is>
       </c>
-      <c r="D9" s="1" t="inlineStr">
+      <c r="D9" s="154" t="inlineStr">
         <is>
           <t>Petroleum Products</t>
         </is>
       </c>
-      <c r="E9" s="5" t="n">
-[...5 lines deleted...]
-      <c r="G9" s="7" t="n">
+      <c r="E9" s="169" t="n">
+        <v>1533</v>
+      </c>
+      <c r="F9" s="170" t="n">
+        <v>20.25</v>
+      </c>
+      <c r="G9" s="13" t="n">
+        <v>0.0622</v>
+      </c>
+      <c r="J9" s="170" t="n"/>
+      <c r="K9" s="154" t="inlineStr">
+        <is>
+          <t>Banks</t>
+        </is>
+      </c>
+      <c r="L9" s="13" t="n">
+        <v>0.1968</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" s="154" t="n">
+        <v>3</v>
+      </c>
+      <c r="B10" s="154" t="inlineStr">
+        <is>
+          <t>ICICI Bank Limited</t>
+        </is>
+      </c>
+      <c r="C10" s="154" t="inlineStr">
+        <is>
+          <t>INE090A01021</t>
+        </is>
+      </c>
+      <c r="D10" s="154" t="inlineStr">
+        <is>
+          <t>Banks</t>
+        </is>
+      </c>
+      <c r="E10" s="169" t="n">
+        <v>1334</v>
+      </c>
+      <c r="F10" s="170" t="n">
+        <v>16.76</v>
+      </c>
+      <c r="G10" s="13" t="n">
+        <v>0.0515</v>
+      </c>
+      <c r="J10" s="170" t="n"/>
+      <c r="K10" s="154" t="inlineStr">
+        <is>
+          <t>Petroleum Products</t>
+        </is>
+      </c>
+      <c r="L10" s="13" t="n">
+        <v>0.07190000000000001</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" s="154" t="n">
+        <v>4</v>
+      </c>
+      <c r="B11" s="154" t="inlineStr">
+        <is>
+          <t>Bharti Airtel Limited</t>
+        </is>
+      </c>
+      <c r="C11" s="154" t="inlineStr">
+        <is>
+          <t>INE397D01024</t>
+        </is>
+      </c>
+      <c r="D11" s="154" t="inlineStr">
+        <is>
+          <t>Telecom - Services</t>
+        </is>
+      </c>
+      <c r="E11" s="169" t="n">
+        <v>690</v>
+      </c>
+      <c r="F11" s="170" t="n">
+        <v>12.62</v>
+      </c>
+      <c r="G11" s="13" t="n">
+        <v>0.0388</v>
+      </c>
+      <c r="J11" s="170" t="n"/>
+      <c r="K11" s="154" t="inlineStr">
+        <is>
+          <t>IT - Software</t>
+        </is>
+      </c>
+      <c r="L11" s="13" t="n">
+        <v>0.0694</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" s="154" t="n">
+        <v>5</v>
+      </c>
+      <c r="B12" s="154" t="inlineStr">
+        <is>
+          <t>Infosys Limited</t>
+        </is>
+      </c>
+      <c r="C12" s="154" t="inlineStr">
+        <is>
+          <t>INE009A01021</t>
+        </is>
+      </c>
+      <c r="D12" s="154" t="inlineStr">
+        <is>
+          <t>IT - Software</t>
+        </is>
+      </c>
+      <c r="E12" s="169" t="n">
+        <v>766</v>
+      </c>
+      <c r="F12" s="170" t="n">
+        <v>8.890000000000001</v>
+      </c>
+      <c r="G12" s="13" t="n">
+        <v>0.0273</v>
+      </c>
+      <c r="J12" s="170" t="n"/>
+      <c r="K12" s="154" t="inlineStr">
+        <is>
+          <t>Finance</t>
+        </is>
+      </c>
+      <c r="L12" s="13" t="n">
+        <v>0.0633</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" s="154" t="n">
+        <v>6</v>
+      </c>
+      <c r="B13" s="154" t="inlineStr">
+        <is>
+          <t>Axis Bank Limited</t>
+        </is>
+      </c>
+      <c r="C13" s="154" t="inlineStr">
+        <is>
+          <t>INE238A01034</t>
+        </is>
+      </c>
+      <c r="D13" s="154" t="inlineStr">
+        <is>
+          <t>Banks</t>
+        </is>
+      </c>
+      <c r="E13" s="169" t="n">
+        <v>579</v>
+      </c>
+      <c r="F13" s="170" t="n">
+        <v>7.45</v>
+      </c>
+      <c r="G13" s="13" t="n">
+        <v>0.0229</v>
+      </c>
+      <c r="J13" s="170" t="n"/>
+      <c r="K13" s="154" t="inlineStr">
+        <is>
+          <t>Automobiles</t>
+        </is>
+      </c>
+      <c r="L13" s="13" t="n">
         <v>0.0621</v>
       </c>
-      <c r="J9" s="6" t="n"/>
-      <c r="K9" s="1" t="inlineStr">
+    </row>
+    <row r="14">
+      <c r="A14" s="154" t="n">
+        <v>7</v>
+      </c>
+      <c r="B14" s="154" t="inlineStr">
+        <is>
+          <t>Larsen &amp; Toubro Limited</t>
+        </is>
+      </c>
+      <c r="C14" s="154" t="inlineStr">
+        <is>
+          <t>INE018A01030</t>
+        </is>
+      </c>
+      <c r="D14" s="154" t="inlineStr">
+        <is>
+          <t>Construction</t>
+        </is>
+      </c>
+      <c r="E14" s="169" t="n">
+        <v>170</v>
+      </c>
+      <c r="F14" s="170" t="n">
+        <v>6.93</v>
+      </c>
+      <c r="G14" s="13" t="n">
+        <v>0.0213</v>
+      </c>
+      <c r="J14" s="170" t="n"/>
+      <c r="K14" s="154" t="inlineStr">
+        <is>
+          <t>Telecom - Services</t>
+        </is>
+      </c>
+      <c r="L14" s="13" t="n">
+        <v>0.0476</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" s="154" t="n">
+        <v>8</v>
+      </c>
+      <c r="B15" s="154" t="inlineStr">
+        <is>
+          <t>Mahindra &amp; Mahindra Limited</t>
+        </is>
+      </c>
+      <c r="C15" s="154" t="inlineStr">
+        <is>
+          <t>INE101A01026</t>
+        </is>
+      </c>
+      <c r="D15" s="154" t="inlineStr">
+        <is>
+          <t>Automobiles</t>
+        </is>
+      </c>
+      <c r="E15" s="169" t="n">
+        <v>219</v>
+      </c>
+      <c r="F15" s="170" t="n">
+        <v>6.67</v>
+      </c>
+      <c r="G15" s="13" t="n">
+        <v>0.0205</v>
+      </c>
+      <c r="J15" s="170" t="n"/>
+      <c r="K15" s="154" t="inlineStr">
+        <is>
+          <t>Pharmaceuticals &amp; Biotechnology</t>
+        </is>
+      </c>
+      <c r="L15" s="13" t="n">
+        <v>0.0449</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" s="154" t="n">
+        <v>9</v>
+      </c>
+      <c r="B16" s="154" t="inlineStr">
+        <is>
+          <t>Bajaj Finance Limited</t>
+        </is>
+      </c>
+      <c r="C16" s="154" t="inlineStr">
+        <is>
+          <t>INE296A01032</t>
+        </is>
+      </c>
+      <c r="D16" s="154" t="inlineStr">
+        <is>
+          <t>Finance</t>
+        </is>
+      </c>
+      <c r="E16" s="169" t="n">
+        <v>626</v>
+      </c>
+      <c r="F16" s="170" t="n">
+        <v>5.69</v>
+      </c>
+      <c r="G16" s="13" t="n">
+        <v>0.0175</v>
+      </c>
+      <c r="J16" s="170" t="n"/>
+      <c r="K16" s="154" t="inlineStr">
+        <is>
+          <t>Power</t>
+        </is>
+      </c>
+      <c r="L16" s="13" t="n">
+        <v>0.0394</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" s="154" t="n">
+        <v>10</v>
+      </c>
+      <c r="B17" s="154" t="inlineStr">
+        <is>
+          <t>Kotak Mahindra Bank Limited</t>
+        </is>
+      </c>
+      <c r="C17" s="154" t="inlineStr">
+        <is>
+          <t>INE237A01036</t>
+        </is>
+      </c>
+      <c r="D17" s="154" t="inlineStr">
         <is>
           <t>Banks</t>
         </is>
       </c>
-      <c r="L9" s="7" t="n">
-[...4 lines deleted...]
-      <c r="A10" s="1" t="n">
+      <c r="E17" s="169" t="n">
+        <v>1377</v>
+      </c>
+      <c r="F17" s="170" t="n">
+        <v>5.29</v>
+      </c>
+      <c r="G17" s="13" t="n">
+        <v>0.0162</v>
+      </c>
+      <c r="J17" s="170" t="n"/>
+      <c r="K17" s="154" t="inlineStr">
+        <is>
+          <t>Electrical Equipment</t>
+        </is>
+      </c>
+      <c r="L17" s="13" t="n">
+        <v>0.0309</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" s="154" t="n">
+        <v>11</v>
+      </c>
+      <c r="B18" s="154" t="inlineStr">
+        <is>
+          <t>Tata Consultancy Services Limited</t>
+        </is>
+      </c>
+      <c r="C18" s="154" t="inlineStr">
+        <is>
+          <t>INE467B01029</t>
+        </is>
+      </c>
+      <c r="D18" s="154" t="inlineStr">
+        <is>
+          <t>IT - Software</t>
+        </is>
+      </c>
+      <c r="E18" s="169" t="n">
+        <v>205</v>
+      </c>
+      <c r="F18" s="170" t="n">
+        <v>4.63</v>
+      </c>
+      <c r="G18" s="13" t="n">
+        <v>0.0142</v>
+      </c>
+      <c r="J18" s="170" t="n"/>
+      <c r="K18" s="154" t="inlineStr">
+        <is>
+          <t>Consumer Durables</t>
+        </is>
+      </c>
+      <c r="L18" s="13" t="n">
+        <v>0.026</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" s="154" t="n">
+        <v>12</v>
+      </c>
+      <c r="B19" s="154" t="inlineStr">
+        <is>
+          <t>State Bank of India</t>
+        </is>
+      </c>
+      <c r="C19" s="154" t="inlineStr">
+        <is>
+          <t>INE062A01020</t>
+        </is>
+      </c>
+      <c r="D19" s="154" t="inlineStr">
+        <is>
+          <t>Banks</t>
+        </is>
+      </c>
+      <c r="E19" s="169" t="n">
+        <v>465</v>
+      </c>
+      <c r="F19" s="170" t="n">
+        <v>4.48</v>
+      </c>
+      <c r="G19" s="13" t="n">
+        <v>0.0138</v>
+      </c>
+      <c r="J19" s="170" t="n"/>
+      <c r="K19" s="154" t="inlineStr">
+        <is>
+          <t>Retailing</t>
+        </is>
+      </c>
+      <c r="L19" s="13" t="n">
+        <v>0.0251</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" s="154" t="n">
+        <v>13</v>
+      </c>
+      <c r="B20" s="154" t="inlineStr">
+        <is>
+          <t>NTPC Limited</t>
+        </is>
+      </c>
+      <c r="C20" s="154" t="inlineStr">
+        <is>
+          <t>INE733E01010</t>
+        </is>
+      </c>
+      <c r="D20" s="154" t="inlineStr">
+        <is>
+          <t>Power</t>
+        </is>
+      </c>
+      <c r="E20" s="169" t="n">
+        <v>1098</v>
+      </c>
+      <c r="F20" s="170" t="n">
+        <v>4.25</v>
+      </c>
+      <c r="G20" s="13" t="n">
+        <v>0.013</v>
+      </c>
+      <c r="J20" s="170" t="n"/>
+      <c r="K20" s="154" t="inlineStr">
+        <is>
+          <t>Ferrous Metals</t>
+        </is>
+      </c>
+      <c r="L20" s="13" t="n">
+        <v>0.024</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" s="154" t="n">
+        <v>14</v>
+      </c>
+      <c r="B21" s="154" t="inlineStr">
+        <is>
+          <t>Sun Pharmaceutical Industries Limited</t>
+        </is>
+      </c>
+      <c r="C21" s="154" t="inlineStr">
+        <is>
+          <t>INE044A01036</t>
+        </is>
+      </c>
+      <c r="D21" s="154" t="inlineStr">
+        <is>
+          <t>Pharmaceuticals &amp; Biotechnology</t>
+        </is>
+      </c>
+      <c r="E21" s="169" t="n">
+        <v>226</v>
+      </c>
+      <c r="F21" s="170" t="n">
+        <v>4.07</v>
+      </c>
+      <c r="G21" s="13" t="n">
+        <v>0.0125</v>
+      </c>
+      <c r="J21" s="170" t="n"/>
+      <c r="K21" s="154" t="inlineStr">
+        <is>
+          <t>Construction</t>
+        </is>
+      </c>
+      <c r="L21" s="13" t="n">
+        <v>0.0213</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" s="154" t="n">
+        <v>15</v>
+      </c>
+      <c r="B22" s="154" t="inlineStr">
+        <is>
+          <t>Maruti Suzuki India Limited</t>
+        </is>
+      </c>
+      <c r="C22" s="154" t="inlineStr">
+        <is>
+          <t>INE585B01010</t>
+        </is>
+      </c>
+      <c r="D22" s="154" t="inlineStr">
+        <is>
+          <t>Automobiles</t>
+        </is>
+      </c>
+      <c r="E22" s="169" t="n">
+        <v>30</v>
+      </c>
+      <c r="F22" s="170" t="n">
+        <v>3.94</v>
+      </c>
+      <c r="G22" s="13" t="n">
+        <v>0.0121</v>
+      </c>
+      <c r="J22" s="170" t="n"/>
+      <c r="K22" s="154" t="inlineStr">
+        <is>
+          <t>Cement &amp; Cement Products</t>
+        </is>
+      </c>
+      <c r="L22" s="13" t="n">
+        <v>0.0194</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" s="154" t="n">
+        <v>16</v>
+      </c>
+      <c r="B23" s="154" t="inlineStr">
+        <is>
+          <t>Tata Steel Limited</t>
+        </is>
+      </c>
+      <c r="C23" s="154" t="inlineStr">
+        <is>
+          <t>INE081A01020</t>
+        </is>
+      </c>
+      <c r="D23" s="154" t="inlineStr">
+        <is>
+          <t>Ferrous Metals</t>
+        </is>
+      </c>
+      <c r="E23" s="169" t="n">
+        <v>1885</v>
+      </c>
+      <c r="F23" s="170" t="n">
+        <v>3.92</v>
+      </c>
+      <c r="G23" s="13" t="n">
+        <v>0.012</v>
+      </c>
+      <c r="J23" s="170" t="n"/>
+      <c r="K23" s="154" t="inlineStr">
+        <is>
+          <t>Diversified FMCG</t>
+        </is>
+      </c>
+      <c r="L23" s="13" t="n">
+        <v>0.0184</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" s="154" t="n">
+        <v>17</v>
+      </c>
+      <c r="B24" s="154" t="inlineStr">
+        <is>
+          <t>Hindustan Unilever Limited</t>
+        </is>
+      </c>
+      <c r="C24" s="154" t="inlineStr">
+        <is>
+          <t>INE030A01027</t>
+        </is>
+      </c>
+      <c r="D24" s="154" t="inlineStr">
+        <is>
+          <t>Diversified FMCG</t>
+        </is>
+      </c>
+      <c r="E24" s="169" t="n">
+        <v>177</v>
+      </c>
+      <c r="F24" s="170" t="n">
+        <v>3.81</v>
+      </c>
+      <c r="G24" s="13" t="n">
+        <v>0.0117</v>
+      </c>
+      <c r="J24" s="170" t="n"/>
+      <c r="K24" s="154" t="inlineStr">
+        <is>
+          <t>Auto Components</t>
+        </is>
+      </c>
+      <c r="L24" s="13" t="n">
+        <v>0.0181</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25" s="154" t="n">
+        <v>18</v>
+      </c>
+      <c r="B25" s="154" t="inlineStr">
+        <is>
+          <t>Hindalco Industries Limited</t>
+        </is>
+      </c>
+      <c r="C25" s="154" t="inlineStr">
+        <is>
+          <t>INE038A01020</t>
+        </is>
+      </c>
+      <c r="D25" s="154" t="inlineStr">
+        <is>
+          <t>Non - Ferrous Metals</t>
+        </is>
+      </c>
+      <c r="E25" s="169" t="n">
+        <v>325</v>
+      </c>
+      <c r="F25" s="170" t="n">
+        <v>3.66</v>
+      </c>
+      <c r="G25" s="13" t="n">
+        <v>0.0112</v>
+      </c>
+      <c r="J25" s="170" t="n"/>
+      <c r="K25" s="154" t="inlineStr">
+        <is>
+          <t>Aerospace &amp; Defense</t>
+        </is>
+      </c>
+      <c r="L25" s="13" t="n">
+        <v>0.0166</v>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26" s="154" t="n">
+        <v>19</v>
+      </c>
+      <c r="B26" s="154" t="inlineStr">
+        <is>
+          <t>Titan Company Limited</t>
+        </is>
+      </c>
+      <c r="C26" s="154" t="inlineStr">
+        <is>
+          <t>INE280A01028</t>
+        </is>
+      </c>
+      <c r="D26" s="154" t="inlineStr">
+        <is>
+          <t>Consumer Durables</t>
+        </is>
+      </c>
+      <c r="E26" s="169" t="n">
+        <v>89</v>
+      </c>
+      <c r="F26" s="170" t="n">
+        <v>3.63</v>
+      </c>
+      <c r="G26" s="13" t="n">
+        <v>0.0111</v>
+      </c>
+      <c r="J26" s="170" t="n"/>
+      <c r="K26" s="154" t="inlineStr">
+        <is>
+          <t>Insurance</t>
+        </is>
+      </c>
+      <c r="L26" s="13" t="n">
+        <v>0.0157</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" s="154" t="n">
+        <v>20</v>
+      </c>
+      <c r="B27" s="154" t="inlineStr">
+        <is>
+          <t>Bharat Electronics Limited</t>
+        </is>
+      </c>
+      <c r="C27" s="154" t="inlineStr">
+        <is>
+          <t>INE263A01024</t>
+        </is>
+      </c>
+      <c r="D27" s="154" t="inlineStr">
+        <is>
+          <t>Aerospace &amp; Defense</t>
+        </is>
+      </c>
+      <c r="E27" s="169" t="n">
+        <v>874</v>
+      </c>
+      <c r="F27" s="170" t="n">
+        <v>3.59</v>
+      </c>
+      <c r="G27" s="13" t="n">
+        <v>0.011</v>
+      </c>
+      <c r="J27" s="170" t="n"/>
+      <c r="K27" s="154" t="inlineStr">
+        <is>
+          <t>Industrial Products</t>
+        </is>
+      </c>
+      <c r="L27" s="13" t="n">
+        <v>0.0152</v>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28" s="154" t="n">
+        <v>21</v>
+      </c>
+      <c r="B28" s="154" t="inlineStr">
+        <is>
+          <t>Shriram Finance Limited</t>
+        </is>
+      </c>
+      <c r="C28" s="154" t="inlineStr">
+        <is>
+          <t>INE721A01047</t>
+        </is>
+      </c>
+      <c r="D28" s="154" t="inlineStr">
+        <is>
+          <t>Finance</t>
+        </is>
+      </c>
+      <c r="E28" s="169" t="n">
+        <v>355</v>
+      </c>
+      <c r="F28" s="170" t="n">
+        <v>3.36</v>
+      </c>
+      <c r="G28" s="13" t="n">
+        <v>0.0103</v>
+      </c>
+      <c r="J28" s="170" t="n"/>
+      <c r="K28" s="154" t="inlineStr">
+        <is>
+          <t>Non - Ferrous Metals</t>
+        </is>
+      </c>
+      <c r="L28" s="13" t="n">
+        <v>0.0151</v>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29" s="154" t="n">
+        <v>22</v>
+      </c>
+      <c r="B29" s="154" t="inlineStr">
+        <is>
+          <t>Power Grid Corporation of India Limited</t>
+        </is>
+      </c>
+      <c r="C29" s="154" t="inlineStr">
+        <is>
+          <t>INE752E01010</t>
+        </is>
+      </c>
+      <c r="D29" s="154" t="inlineStr">
+        <is>
+          <t>Power</t>
+        </is>
+      </c>
+      <c r="E29" s="169" t="n">
+        <v>1053</v>
+      </c>
+      <c r="F29" s="170" t="n">
+        <v>3.06</v>
+      </c>
+      <c r="G29" s="13" t="n">
+        <v>0.0094</v>
+      </c>
+      <c r="J29" s="170" t="n"/>
+      <c r="K29" s="154" t="inlineStr">
+        <is>
+          <t>Healthcare Services</t>
+        </is>
+      </c>
+      <c r="L29" s="13" t="n">
+        <v>0.0151</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30" s="154" t="n">
+        <v>23</v>
+      </c>
+      <c r="B30" s="154" t="inlineStr">
+        <is>
+          <t>UltraTech Cement Limited</t>
+        </is>
+      </c>
+      <c r="C30" s="154" t="inlineStr">
+        <is>
+          <t>INE481G01011</t>
+        </is>
+      </c>
+      <c r="D30" s="154" t="inlineStr">
+        <is>
+          <t>Cement &amp; Cement Products</t>
+        </is>
+      </c>
+      <c r="E30" s="169" t="n">
+        <v>26</v>
+      </c>
+      <c r="F30" s="170" t="n">
+        <v>2.99</v>
+      </c>
+      <c r="G30" s="13" t="n">
+        <v>0.0092</v>
+      </c>
+      <c r="J30" s="170" t="n"/>
+      <c r="K30" s="154" t="inlineStr">
+        <is>
+          <t>Capital Markets</t>
+        </is>
+      </c>
+      <c r="L30" s="13" t="n">
+        <v>0.0132</v>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31" s="154" t="n">
+        <v>24</v>
+      </c>
+      <c r="B31" s="154" t="inlineStr">
+        <is>
+          <t>HCL Technologies Limited</t>
+        </is>
+      </c>
+      <c r="C31" s="154" t="inlineStr">
+        <is>
+          <t>INE860A01027</t>
+        </is>
+      </c>
+      <c r="D31" s="154" t="inlineStr">
+        <is>
+          <t>IT - Software</t>
+        </is>
+      </c>
+      <c r="E31" s="169" t="n">
+        <v>222</v>
+      </c>
+      <c r="F31" s="170" t="n">
+        <v>2.63</v>
+      </c>
+      <c r="G31" s="13" t="n">
+        <v>0.0081</v>
+      </c>
+      <c r="J31" s="170" t="n"/>
+      <c r="K31" s="154" t="inlineStr">
+        <is>
+          <t>Realty</t>
+        </is>
+      </c>
+      <c r="L31" s="13" t="n">
+        <v>0.0126</v>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32" s="154" t="n">
+        <v>25</v>
+      </c>
+      <c r="B32" s="154" t="inlineStr">
+        <is>
+          <t>Asian Paints Limited</t>
+        </is>
+      </c>
+      <c r="C32" s="154" t="inlineStr">
+        <is>
+          <t>INE021A01026</t>
+        </is>
+      </c>
+      <c r="D32" s="154" t="inlineStr">
+        <is>
+          <t>Consumer Durables</t>
+        </is>
+      </c>
+      <c r="E32" s="169" t="n">
+        <v>97</v>
+      </c>
+      <c r="F32" s="170" t="n">
+        <v>2.59</v>
+      </c>
+      <c r="G32" s="13" t="n">
+        <v>0.008</v>
+      </c>
+      <c r="J32" s="170" t="n"/>
+      <c r="K32" s="154" t="inlineStr">
+        <is>
+          <t>Food Products</t>
+        </is>
+      </c>
+      <c r="L32" s="13" t="n">
+        <v>0.0107</v>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33" s="154" t="n">
+        <v>26</v>
+      </c>
+      <c r="B33" s="154" t="inlineStr">
+        <is>
+          <t>Eicher Motors Limited</t>
+        </is>
+      </c>
+      <c r="C33" s="154" t="inlineStr">
+        <is>
+          <t>INE066A01021</t>
+        </is>
+      </c>
+      <c r="D33" s="154" t="inlineStr">
+        <is>
+          <t>Automobiles</t>
+        </is>
+      </c>
+      <c r="E33" s="169" t="n">
+        <v>35</v>
+      </c>
+      <c r="F33" s="170" t="n">
+        <v>2.51</v>
+      </c>
+      <c r="G33" s="13" t="n">
+        <v>0.0077</v>
+      </c>
+      <c r="J33" s="170" t="n"/>
+      <c r="K33" s="154" t="inlineStr">
+        <is>
+          <t>Chemicals &amp; Petrochemicals</t>
+        </is>
+      </c>
+      <c r="L33" s="13" t="n">
+        <v>0.0094</v>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34" s="154" t="n">
+        <v>27</v>
+      </c>
+      <c r="B34" s="154" t="inlineStr">
+        <is>
+          <t>Adani Ports and Special Economic Zone Limited</t>
+        </is>
+      </c>
+      <c r="C34" s="154" t="inlineStr">
+        <is>
+          <t>INE742F01042</t>
+        </is>
+      </c>
+      <c r="D34" s="154" t="inlineStr">
+        <is>
+          <t>Transport Infrastructure</t>
+        </is>
+      </c>
+      <c r="E34" s="169" t="n">
+        <v>130</v>
+      </c>
+      <c r="F34" s="170" t="n">
+        <v>2.35</v>
+      </c>
+      <c r="G34" s="13" t="n">
+        <v>0.0072</v>
+      </c>
+      <c r="J34" s="170" t="n"/>
+      <c r="K34" s="154" t="inlineStr">
+        <is>
+          <t>Transport Infrastructure</t>
+        </is>
+      </c>
+      <c r="L34" s="13" t="n">
+        <v>0.0092</v>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35" s="154" t="n">
+        <v>28</v>
+      </c>
+      <c r="B35" s="154" t="inlineStr">
+        <is>
+          <t>ITC Limited</t>
+        </is>
+      </c>
+      <c r="C35" s="154" t="inlineStr">
+        <is>
+          <t>INE154A01025</t>
+        </is>
+      </c>
+      <c r="D35" s="154" t="inlineStr">
+        <is>
+          <t>Diversified FMCG</t>
+        </is>
+      </c>
+      <c r="E35" s="169" t="n">
+        <v>757</v>
+      </c>
+      <c r="F35" s="170" t="n">
+        <v>2.17</v>
+      </c>
+      <c r="G35" s="13" t="n">
+        <v>0.0067</v>
+      </c>
+      <c r="J35" s="170" t="n"/>
+      <c r="K35" s="154" t="inlineStr">
+        <is>
+          <t>Agricultural Commercial &amp; Construction Vehicles</t>
+        </is>
+      </c>
+      <c r="L35" s="13" t="n">
+        <v>0.008800000000000001</v>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36" s="154" t="n">
+        <v>29</v>
+      </c>
+      <c r="B36" s="154" t="inlineStr">
+        <is>
+          <t>Grasim Industries Limited</t>
+        </is>
+      </c>
+      <c r="C36" s="154" t="inlineStr">
+        <is>
+          <t>INE047A01021</t>
+        </is>
+      </c>
+      <c r="D36" s="154" t="inlineStr">
+        <is>
+          <t>Cement &amp; Cement Products</t>
+        </is>
+      </c>
+      <c r="E36" s="169" t="n">
+        <v>69</v>
+      </c>
+      <c r="F36" s="170" t="n">
+        <v>2.15</v>
+      </c>
+      <c r="G36" s="13" t="n">
+        <v>0.0066</v>
+      </c>
+      <c r="J36" s="170" t="n"/>
+      <c r="K36" s="154" t="inlineStr">
+        <is>
+          <t>Agricultural Food &amp; other Products</t>
+        </is>
+      </c>
+      <c r="L36" s="13" t="n">
+        <v>0.0083</v>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37" s="154" t="n">
+        <v>30</v>
+      </c>
+      <c r="B37" s="154" t="inlineStr">
+        <is>
+          <t>Interglobe Aviation Limited</t>
+        </is>
+      </c>
+      <c r="C37" s="154" t="inlineStr">
+        <is>
+          <t>INE646L01027</t>
+        </is>
+      </c>
+      <c r="D37" s="154" t="inlineStr">
+        <is>
+          <t>Transport Services</t>
+        </is>
+      </c>
+      <c r="E37" s="169" t="n">
+        <v>48</v>
+      </c>
+      <c r="F37" s="170" t="n">
+        <v>2.11</v>
+      </c>
+      <c r="G37" s="13" t="n">
+        <v>0.0065</v>
+      </c>
+      <c r="J37" s="170" t="n"/>
+      <c r="K37" s="154" t="inlineStr">
+        <is>
+          <t>Oil</t>
+        </is>
+      </c>
+      <c r="L37" s="13" t="n">
+        <v>0.008</v>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38" s="154" t="n">
+        <v>31</v>
+      </c>
+      <c r="B38" s="154" t="inlineStr">
+        <is>
+          <t>SBI Life Insurance Company Limited</t>
+        </is>
+      </c>
+      <c r="C38" s="154" t="inlineStr">
+        <is>
+          <t>INE123W01016</t>
+        </is>
+      </c>
+      <c r="D38" s="154" t="inlineStr">
+        <is>
+          <t>Insurance</t>
+        </is>
+      </c>
+      <c r="E38" s="169" t="n">
+        <v>114</v>
+      </c>
+      <c r="F38" s="170" t="n">
+        <v>2.09</v>
+      </c>
+      <c r="G38" s="13" t="n">
+        <v>0.0064</v>
+      </c>
+      <c r="J38" s="170" t="n"/>
+      <c r="K38" s="154" t="inlineStr">
+        <is>
+          <t>Beverages</t>
+        </is>
+      </c>
+      <c r="L38" s="13" t="n">
+        <v>0.008</v>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39" s="154" t="n">
+        <v>32</v>
+      </c>
+      <c r="B39" s="154" t="inlineStr">
+        <is>
+          <t>Nestle India Limited</t>
+        </is>
+      </c>
+      <c r="C39" s="154" t="inlineStr">
+        <is>
+          <t>INE239A01024</t>
+        </is>
+      </c>
+      <c r="D39" s="154" t="inlineStr">
+        <is>
+          <t>Food Products</t>
+        </is>
+      </c>
+      <c r="E39" s="169" t="n">
+        <v>146</v>
+      </c>
+      <c r="F39" s="170" t="n">
+        <v>2.08</v>
+      </c>
+      <c r="G39" s="13" t="n">
+        <v>0.0064</v>
+      </c>
+      <c r="J39" s="170" t="n"/>
+      <c r="K39" s="154" t="inlineStr">
+        <is>
+          <t>Financial Technology (Fintech)</t>
+        </is>
+      </c>
+      <c r="L39" s="13" t="n">
+        <v>0.0078</v>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40" s="154" t="n">
+        <v>33</v>
+      </c>
+      <c r="B40" s="154" t="inlineStr">
+        <is>
+          <t>BSE Limited</t>
+        </is>
+      </c>
+      <c r="C40" s="154" t="inlineStr">
+        <is>
+          <t>INE118H01025</t>
+        </is>
+      </c>
+      <c r="D40" s="154" t="inlineStr">
+        <is>
+          <t>Capital Markets</t>
+        </is>
+      </c>
+      <c r="E40" s="169" t="n">
+        <v>50</v>
+      </c>
+      <c r="F40" s="170" t="n">
+        <v>2.07</v>
+      </c>
+      <c r="G40" s="13" t="n">
+        <v>0.0064</v>
+      </c>
+      <c r="J40" s="170" t="n"/>
+      <c r="K40" s="154" t="inlineStr">
+        <is>
+          <t>Personal Products</t>
+        </is>
+      </c>
+      <c r="L40" s="13" t="n">
+        <v>0.0066</v>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41" s="154" t="n">
+        <v>34</v>
+      </c>
+      <c r="B41" s="154" t="inlineStr">
+        <is>
+          <t>Apollo Hospitals Enterprise Limited</t>
+        </is>
+      </c>
+      <c r="C41" s="154" t="inlineStr">
+        <is>
+          <t>INE437A01024</t>
+        </is>
+      </c>
+      <c r="D41" s="154" t="inlineStr">
+        <is>
+          <t>Healthcare Services</t>
+        </is>
+      </c>
+      <c r="E41" s="169" t="n">
+        <v>25</v>
+      </c>
+      <c r="F41" s="170" t="n">
+        <v>2.04</v>
+      </c>
+      <c r="G41" s="13" t="n">
+        <v>0.0063</v>
+      </c>
+      <c r="J41" s="170" t="n"/>
+      <c r="K41" s="154" t="inlineStr">
+        <is>
+          <t>Transport Services</t>
+        </is>
+      </c>
+      <c r="L41" s="13" t="n">
+        <v>0.0065</v>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42" s="154" t="n">
+        <v>35</v>
+      </c>
+      <c r="B42" s="154" t="inlineStr">
+        <is>
+          <t>Tech Mahindra Limited</t>
+        </is>
+      </c>
+      <c r="C42" s="154" t="inlineStr">
+        <is>
+          <t>INE669C01036</t>
+        </is>
+      </c>
+      <c r="D42" s="154" t="inlineStr">
+        <is>
+          <t>IT - Software</t>
+        </is>
+      </c>
+      <c r="E42" s="169" t="n">
+        <v>136</v>
+      </c>
+      <c r="F42" s="170" t="n">
+        <v>2.02</v>
+      </c>
+      <c r="G42" s="13" t="n">
+        <v>0.0062</v>
+      </c>
+      <c r="J42" s="170" t="n"/>
+      <c r="K42" s="154" t="inlineStr">
+        <is>
+          <t>Consumable Fuels</t>
+        </is>
+      </c>
+      <c r="L42" s="13" t="n">
+        <v>0.0055</v>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43" s="154" t="n">
+        <v>36</v>
+      </c>
+      <c r="B43" s="154" t="inlineStr">
+        <is>
+          <t>TVS Motor Company Limited</t>
+        </is>
+      </c>
+      <c r="C43" s="154" t="inlineStr">
+        <is>
+          <t>INE494B01023</t>
+        </is>
+      </c>
+      <c r="D43" s="154" t="inlineStr">
+        <is>
+          <t>Automobiles</t>
+        </is>
+      </c>
+      <c r="E43" s="169" t="n">
+        <v>60</v>
+      </c>
+      <c r="F43" s="170" t="n">
+        <v>2.01</v>
+      </c>
+      <c r="G43" s="13" t="n">
+        <v>0.0062</v>
+      </c>
+      <c r="J43" s="170" t="n"/>
+      <c r="K43" s="154" t="inlineStr">
+        <is>
+          <t>Fertilizers &amp; Agrochemicals</t>
+        </is>
+      </c>
+      <c r="L43" s="13" t="n">
+        <v>0.0055</v>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44" s="154" t="n">
+        <v>37</v>
+      </c>
+      <c r="B44" s="154" t="inlineStr">
+        <is>
+          <t>Divi's Laboratories Limited</t>
+        </is>
+      </c>
+      <c r="C44" s="154" t="inlineStr">
+        <is>
+          <t>INE361B01024</t>
+        </is>
+      </c>
+      <c r="D44" s="154" t="inlineStr">
+        <is>
+          <t>Pharmaceuticals &amp; Biotechnology</t>
+        </is>
+      </c>
+      <c r="E44" s="169" t="n">
+        <v>30</v>
+      </c>
+      <c r="F44" s="170" t="n">
+        <v>2</v>
+      </c>
+      <c r="G44" s="13" t="n">
+        <v>0.0061</v>
+      </c>
+      <c r="J44" s="170" t="n"/>
+      <c r="K44" s="154" t="inlineStr">
+        <is>
+          <t>Gas</t>
+        </is>
+      </c>
+      <c r="L44" s="13" t="n">
+        <v>0.0045</v>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45" s="154" t="n">
+        <v>38</v>
+      </c>
+      <c r="B45" s="154" t="inlineStr">
+        <is>
+          <t>JSW Steel Limited</t>
+        </is>
+      </c>
+      <c r="C45" s="154" t="inlineStr">
+        <is>
+          <t>INE019A01038</t>
+        </is>
+      </c>
+      <c r="D45" s="154" t="inlineStr">
+        <is>
+          <t>Ferrous Metals</t>
+        </is>
+      </c>
+      <c r="E45" s="169" t="n">
+        <v>154</v>
+      </c>
+      <c r="F45" s="170" t="n">
+        <v>1.97</v>
+      </c>
+      <c r="G45" s="13" t="n">
+        <v>0.006</v>
+      </c>
+      <c r="J45" s="170" t="n"/>
+      <c r="K45" s="154" t="inlineStr">
+        <is>
+          <t>Leisure Services</t>
+        </is>
+      </c>
+      <c r="L45" s="13" t="n">
+        <v>0.0043</v>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46" s="154" t="n">
+        <v>39</v>
+      </c>
+      <c r="B46" s="154" t="inlineStr">
+        <is>
+          <t>Cummins India Limited</t>
+        </is>
+      </c>
+      <c r="C46" s="154" t="inlineStr">
+        <is>
+          <t>INE298A01020</t>
+        </is>
+      </c>
+      <c r="D46" s="154" t="inlineStr">
+        <is>
+          <t>Industrial Products</t>
+        </is>
+      </c>
+      <c r="E46" s="169" t="n">
+        <v>33</v>
+      </c>
+      <c r="F46" s="170" t="n">
+        <v>1.94</v>
+      </c>
+      <c r="G46" s="13" t="n">
+        <v>0.006</v>
+      </c>
+      <c r="J46" s="170" t="n"/>
+      <c r="K46" s="154" t="inlineStr">
+        <is>
+          <t>Metals &amp; Minerals Trading</t>
+        </is>
+      </c>
+      <c r="L46" s="13" t="n">
+        <v>0.0041</v>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47" s="154" t="n">
+        <v>40</v>
+      </c>
+      <c r="B47" s="154" t="inlineStr">
+        <is>
+          <t>Trent Limited</t>
+        </is>
+      </c>
+      <c r="C47" s="154" t="inlineStr">
+        <is>
+          <t>INE849A01020</t>
+        </is>
+      </c>
+      <c r="D47" s="154" t="inlineStr">
+        <is>
+          <t>Retailing</t>
+        </is>
+      </c>
+      <c r="E47" s="169" t="n">
+        <v>45</v>
+      </c>
+      <c r="F47" s="170" t="n">
+        <v>1.9</v>
+      </c>
+      <c r="G47" s="13" t="n">
+        <v>0.0058</v>
+      </c>
+      <c r="J47" s="170" t="n"/>
+      <c r="K47" s="154" t="inlineStr">
+        <is>
+          <t>Diversified Metals</t>
+        </is>
+      </c>
+      <c r="L47" s="13" t="n">
+        <v>0.0037</v>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48" s="154" t="n">
+        <v>41</v>
+      </c>
+      <c r="B48" s="154" t="inlineStr">
+        <is>
+          <t>Adani Power Limited</t>
+        </is>
+      </c>
+      <c r="C48" s="154" t="inlineStr">
+        <is>
+          <t>INE814H01029</t>
+        </is>
+      </c>
+      <c r="D48" s="154" t="inlineStr">
+        <is>
+          <t>Power</t>
+        </is>
+      </c>
+      <c r="E48" s="169" t="n">
+        <v>777</v>
+      </c>
+      <c r="F48" s="170" t="n">
+        <v>1.89</v>
+      </c>
+      <c r="G48" s="13" t="n">
+        <v>0.0058</v>
+      </c>
+      <c r="J48" s="170" t="n"/>
+      <c r="K48" s="154" t="inlineStr">
+        <is>
+          <t>Textiles &amp; Apparels</t>
+        </is>
+      </c>
+      <c r="L48" s="13" t="n">
+        <v>0.0023</v>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49" s="154" t="n">
+        <v>42</v>
+      </c>
+      <c r="B49" s="154" t="inlineStr">
+        <is>
+          <t>Tata Motors Passenger Vehicles Limited</t>
+        </is>
+      </c>
+      <c r="C49" s="154" t="inlineStr">
+        <is>
+          <t>INE155A01022</t>
+        </is>
+      </c>
+      <c r="D49" s="154" t="inlineStr">
+        <is>
+          <t>Automobiles</t>
+        </is>
+      </c>
+      <c r="E49" s="169" t="n">
+        <v>463</v>
+      </c>
+      <c r="F49" s="170" t="n">
+        <v>1.82</v>
+      </c>
+      <c r="G49" s="13" t="n">
+        <v>0.0056</v>
+      </c>
+      <c r="J49" s="170" t="n"/>
+      <c r="K49" s="154" t="inlineStr">
+        <is>
+          <t>Minerals &amp; Mining</t>
+        </is>
+      </c>
+      <c r="L49" s="13" t="n">
+        <v>0.0021</v>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50" s="154" t="n">
+        <v>43</v>
+      </c>
+      <c r="B50" s="154" t="inlineStr">
+        <is>
+          <t>Hindustan Aeronautics Limited</t>
+        </is>
+      </c>
+      <c r="C50" s="154" t="inlineStr">
+        <is>
+          <t>INE066F01020</t>
+        </is>
+      </c>
+      <c r="D50" s="154" t="inlineStr">
+        <is>
+          <t>Aerospace &amp; Defense</t>
+        </is>
+      </c>
+      <c r="E50" s="169" t="n">
+        <v>42</v>
+      </c>
+      <c r="F50" s="170" t="n">
+        <v>1.81</v>
+      </c>
+      <c r="G50" s="13" t="n">
+        <v>0.0056</v>
+      </c>
+      <c r="J50" s="170" t="n"/>
+      <c r="K50" s="154" t="inlineStr">
+        <is>
+          <t>Cash &amp; Equivalent</t>
+        </is>
+      </c>
+      <c r="L50" s="13" t="n">
+        <v>0.0026</v>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51" s="154" t="n">
+        <v>44</v>
+      </c>
+      <c r="B51" s="154" t="inlineStr">
+        <is>
+          <t>Cipla Limited</t>
+        </is>
+      </c>
+      <c r="C51" s="154" t="inlineStr">
+        <is>
+          <t>INE059A01026</t>
+        </is>
+      </c>
+      <c r="D51" s="154" t="inlineStr">
+        <is>
+          <t>Pharmaceuticals &amp; Biotechnology</t>
+        </is>
+      </c>
+      <c r="E51" s="169" t="n">
+        <v>127</v>
+      </c>
+      <c r="F51" s="170" t="n">
+        <v>1.78</v>
+      </c>
+      <c r="G51" s="13" t="n">
+        <v>0.0055</v>
+      </c>
+      <c r="J51" s="170" t="n"/>
+    </row>
+    <row r="52">
+      <c r="A52" s="154" t="n">
+        <v>45</v>
+      </c>
+      <c r="B52" s="154" t="inlineStr">
+        <is>
+          <t>Bajaj Auto Limited</t>
+        </is>
+      </c>
+      <c r="C52" s="154" t="inlineStr">
+        <is>
+          <t>INE917I01010</t>
+        </is>
+      </c>
+      <c r="D52" s="154" t="inlineStr">
+        <is>
+          <t>Automobiles</t>
+        </is>
+      </c>
+      <c r="E52" s="169" t="n">
+        <v>17</v>
+      </c>
+      <c r="F52" s="170" t="n">
+        <v>1.78</v>
+      </c>
+      <c r="G52" s="13" t="n">
+        <v>0.0055</v>
+      </c>
+      <c r="J52" s="170" t="n"/>
+    </row>
+    <row r="53">
+      <c r="A53" s="154" t="n">
+        <v>46</v>
+      </c>
+      <c r="B53" s="154" t="inlineStr">
+        <is>
+          <t>Coal India Limited</t>
+        </is>
+      </c>
+      <c r="C53" s="154" t="inlineStr">
+        <is>
+          <t>INE522F01014</t>
+        </is>
+      </c>
+      <c r="D53" s="154" t="inlineStr">
+        <is>
+          <t>Consumable Fuels</t>
+        </is>
+      </c>
+      <c r="E53" s="169" t="n">
+        <v>388</v>
+      </c>
+      <c r="F53" s="170" t="n">
+        <v>1.78</v>
+      </c>
+      <c r="G53" s="13" t="n">
+        <v>0.0055</v>
+      </c>
+      <c r="J53" s="170" t="n"/>
+    </row>
+    <row r="54">
+      <c r="A54" s="154" t="n">
+        <v>47</v>
+      </c>
+      <c r="B54" s="154" t="inlineStr">
+        <is>
+          <t>Tata Motors Limited</t>
+        </is>
+      </c>
+      <c r="C54" s="154" t="inlineStr">
+        <is>
+          <t>INE1TAE01010</t>
+        </is>
+      </c>
+      <c r="D54" s="154" t="inlineStr">
+        <is>
+          <t>Agricultural Commercial &amp; Construction Vehicles</t>
+        </is>
+      </c>
+      <c r="E54" s="169" t="n">
+        <v>463</v>
+      </c>
+      <c r="F54" s="170" t="n">
+        <v>1.76</v>
+      </c>
+      <c r="G54" s="13" t="n">
+        <v>0.0054</v>
+      </c>
+      <c r="J54" s="170" t="n"/>
+    </row>
+    <row r="55">
+      <c r="A55" s="154" t="n">
+        <v>48</v>
+      </c>
+      <c r="B55" s="154" t="inlineStr">
+        <is>
+          <t>Bajaj Finserv Limited</t>
+        </is>
+      </c>
+      <c r="C55" s="154" t="inlineStr">
+        <is>
+          <t>INE918I01026</t>
+        </is>
+      </c>
+      <c r="D55" s="154" t="inlineStr">
+        <is>
+          <t>Finance</t>
+        </is>
+      </c>
+      <c r="E55" s="169" t="n">
+        <v>97</v>
+      </c>
+      <c r="F55" s="170" t="n">
+        <v>1.73</v>
+      </c>
+      <c r="G55" s="13" t="n">
+        <v>0.0053</v>
+      </c>
+      <c r="J55" s="170" t="n"/>
+    </row>
+    <row r="56">
+      <c r="A56" s="154" t="n">
+        <v>49</v>
+      </c>
+      <c r="B56" s="154" t="inlineStr">
+        <is>
+          <t>Oil &amp; Natural Gas Corporation Limited</t>
+        </is>
+      </c>
+      <c r="C56" s="154" t="inlineStr">
+        <is>
+          <t>INE213A01029</t>
+        </is>
+      </c>
+      <c r="D56" s="154" t="inlineStr">
+        <is>
+          <t>Oil</t>
+        </is>
+      </c>
+      <c r="E56" s="169" t="n">
+        <v>649</v>
+      </c>
+      <c r="F56" s="170" t="n">
+        <v>1.72</v>
+      </c>
+      <c r="G56" s="13" t="n">
+        <v>0.0053</v>
+      </c>
+      <c r="J56" s="170" t="n"/>
+    </row>
+    <row r="57">
+      <c r="A57" s="154" t="n">
+        <v>50</v>
+      </c>
+      <c r="B57" s="154" t="inlineStr">
+        <is>
+          <t>Jio Financial Services Limited</t>
+        </is>
+      </c>
+      <c r="C57" s="154" t="inlineStr">
+        <is>
+          <t>INE758E01017</t>
+        </is>
+      </c>
+      <c r="D57" s="154" t="inlineStr">
+        <is>
+          <t>Finance</t>
+        </is>
+      </c>
+      <c r="E57" s="169" t="n">
+        <v>720</v>
+      </c>
+      <c r="F57" s="170" t="n">
+        <v>1.72</v>
+      </c>
+      <c r="G57" s="13" t="n">
+        <v>0.0053</v>
+      </c>
+      <c r="J57" s="170" t="n"/>
+    </row>
+    <row r="58">
+      <c r="A58" s="154" t="n">
+        <v>51</v>
+      </c>
+      <c r="B58" s="154" t="inlineStr">
+        <is>
+          <t>Max Healthcare Institute Limited</t>
+        </is>
+      </c>
+      <c r="C58" s="154" t="inlineStr">
+        <is>
+          <t>INE027H01010</t>
+        </is>
+      </c>
+      <c r="D58" s="154" t="inlineStr">
+        <is>
+          <t>Healthcare Services</t>
+        </is>
+      </c>
+      <c r="E58" s="169" t="n">
+        <v>178</v>
+      </c>
+      <c r="F58" s="170" t="n">
+        <v>1.72</v>
+      </c>
+      <c r="G58" s="13" t="n">
+        <v>0.0053</v>
+      </c>
+      <c r="J58" s="170" t="n"/>
+    </row>
+    <row r="59">
+      <c r="A59" s="154" t="n">
+        <v>52</v>
+      </c>
+      <c r="B59" s="154" t="inlineStr">
+        <is>
+          <t>Varun Beverages Limited</t>
+        </is>
+      </c>
+      <c r="C59" s="154" t="inlineStr">
+        <is>
+          <t>INE200M01039</t>
+        </is>
+      </c>
+      <c r="D59" s="154" t="inlineStr">
+        <is>
+          <t>Beverages</t>
+        </is>
+      </c>
+      <c r="E59" s="169" t="n">
+        <v>319</v>
+      </c>
+      <c r="F59" s="170" t="n">
+        <v>1.68</v>
+      </c>
+      <c r="G59" s="13" t="n">
+        <v>0.0052</v>
+      </c>
+      <c r="J59" s="170" t="n"/>
+    </row>
+    <row r="60">
+      <c r="A60" s="154" t="n">
+        <v>53</v>
+      </c>
+      <c r="B60" s="154" t="inlineStr">
+        <is>
+          <t>GE Vernova T&amp;D India Limited</t>
+        </is>
+      </c>
+      <c r="C60" s="154" t="inlineStr">
+        <is>
+          <t>INE200A01026</t>
+        </is>
+      </c>
+      <c r="D60" s="154" t="inlineStr">
+        <is>
+          <t>Electrical Equipment</t>
+        </is>
+      </c>
+      <c r="E60" s="169" t="n">
+        <v>32</v>
+      </c>
+      <c r="F60" s="170" t="n">
+        <v>1.65</v>
+      </c>
+      <c r="G60" s="13" t="n">
+        <v>0.0051</v>
+      </c>
+      <c r="J60" s="170" t="n"/>
+    </row>
+    <row r="61">
+      <c r="A61" s="154" t="n">
+        <v>54</v>
+      </c>
+      <c r="B61" s="154" t="inlineStr">
+        <is>
+          <t>Cholamandalam Investment and Finance Company Limited</t>
+        </is>
+      </c>
+      <c r="C61" s="154" t="inlineStr">
+        <is>
+          <t>INE121A01024</t>
+        </is>
+      </c>
+      <c r="D61" s="154" t="inlineStr">
+        <is>
+          <t>Finance</t>
+        </is>
+      </c>
+      <c r="E61" s="169" t="n">
+        <v>107</v>
+      </c>
+      <c r="F61" s="170" t="n">
+        <v>1.65</v>
+      </c>
+      <c r="G61" s="13" t="n">
+        <v>0.0051</v>
+      </c>
+      <c r="J61" s="170" t="n"/>
+    </row>
+    <row r="62">
+      <c r="A62" s="154" t="n">
+        <v>55</v>
+      </c>
+      <c r="B62" s="154" t="inlineStr">
+        <is>
+          <t>Dr. Reddy's Laboratories Limited</t>
+        </is>
+      </c>
+      <c r="C62" s="154" t="inlineStr">
+        <is>
+          <t>INE089A01031</t>
+        </is>
+      </c>
+      <c r="D62" s="154" t="inlineStr">
+        <is>
+          <t>Pharmaceuticals &amp; Biotechnology</t>
+        </is>
+      </c>
+      <c r="E62" s="169" t="n">
+        <v>126</v>
+      </c>
+      <c r="F62" s="170" t="n">
+        <v>1.64</v>
+      </c>
+      <c r="G62" s="13" t="n">
+        <v>0.005</v>
+      </c>
+      <c r="J62" s="170" t="n"/>
+    </row>
+    <row r="63">
+      <c r="A63" s="154" t="n">
+        <v>56</v>
+      </c>
+      <c r="B63" s="154" t="inlineStr">
+        <is>
+          <t>TATA CONSUMER PRODUCTS LIMITED</t>
+        </is>
+      </c>
+      <c r="C63" s="154" t="inlineStr">
+        <is>
+          <t>INE192A01025</t>
+        </is>
+      </c>
+      <c r="D63" s="154" t="inlineStr">
+        <is>
+          <t>Agricultural Food &amp; other Products</t>
+        </is>
+      </c>
+      <c r="E63" s="169" t="n">
+        <v>137</v>
+      </c>
+      <c r="F63" s="170" t="n">
+        <v>1.61</v>
+      </c>
+      <c r="G63" s="13" t="n">
+        <v>0.005</v>
+      </c>
+      <c r="J63" s="170" t="n"/>
+    </row>
+    <row r="64">
+      <c r="A64" s="154" t="n">
+        <v>57</v>
+      </c>
+      <c r="B64" s="154" t="inlineStr">
+        <is>
+          <t>Tata Power Company Limited</t>
+        </is>
+      </c>
+      <c r="C64" s="154" t="inlineStr">
+        <is>
+          <t>INE245A01021</t>
+        </is>
+      </c>
+      <c r="D64" s="154" t="inlineStr">
+        <is>
+          <t>Power</t>
+        </is>
+      </c>
+      <c r="E64" s="169" t="n">
+        <v>382</v>
+      </c>
+      <c r="F64" s="170" t="n">
+        <v>1.61</v>
+      </c>
+      <c r="G64" s="13" t="n">
+        <v>0.0049</v>
+      </c>
+      <c r="J64" s="170" t="n"/>
+    </row>
+    <row r="65">
+      <c r="A65" s="154" t="n">
+        <v>58</v>
+      </c>
+      <c r="B65" s="154" t="inlineStr">
+        <is>
+          <t>Samvardhana Motherson International Limited</t>
+        </is>
+      </c>
+      <c r="C65" s="154" t="inlineStr">
+        <is>
+          <t>INE775A01035</t>
+        </is>
+      </c>
+      <c r="D65" s="154" t="inlineStr">
+        <is>
+          <t>Auto Components</t>
+        </is>
+      </c>
+      <c r="E65" s="169" t="n">
+        <v>1062</v>
+      </c>
+      <c r="F65" s="170" t="n">
+        <v>1.55</v>
+      </c>
+      <c r="G65" s="13" t="n">
+        <v>0.0048</v>
+      </c>
+      <c r="J65" s="170" t="n"/>
+    </row>
+    <row r="66">
+      <c r="A66" s="154" t="n">
+        <v>59</v>
+      </c>
+      <c r="B66" s="154" t="inlineStr">
+        <is>
+          <t>Eternal Limited</t>
+        </is>
+      </c>
+      <c r="C66" s="154" t="inlineStr">
+        <is>
+          <t>INE758T01015</t>
+        </is>
+      </c>
+      <c r="D66" s="154" t="inlineStr">
+        <is>
+          <t>Retailing</t>
+        </is>
+      </c>
+      <c r="E66" s="169" t="n">
+        <v>607</v>
+      </c>
+      <c r="F66" s="170" t="n">
+        <v>1.52</v>
+      </c>
+      <c r="G66" s="13" t="n">
+        <v>0.0047</v>
+      </c>
+      <c r="J66" s="170" t="n"/>
+    </row>
+    <row r="67">
+      <c r="A67" s="154" t="n">
+        <v>60</v>
+      </c>
+      <c r="B67" s="154" t="inlineStr">
+        <is>
+          <t>Avenue Supermarts Limited</t>
+        </is>
+      </c>
+      <c r="C67" s="154" t="inlineStr">
+        <is>
+          <t>INE192R01011</t>
+        </is>
+      </c>
+      <c r="D67" s="154" t="inlineStr">
+        <is>
+          <t>Retailing</t>
+        </is>
+      </c>
+      <c r="E67" s="169" t="n">
+        <v>37</v>
+      </c>
+      <c r="F67" s="170" t="n">
+        <v>1.5</v>
+      </c>
+      <c r="G67" s="13" t="n">
+        <v>0.0046</v>
+      </c>
+      <c r="J67" s="170" t="n"/>
+    </row>
+    <row r="68">
+      <c r="A68" s="154" t="n">
+        <v>61</v>
+      </c>
+      <c r="B68" s="154" t="inlineStr">
+        <is>
+          <t>PB Fintech Limited</t>
+        </is>
+      </c>
+      <c r="C68" s="154" t="inlineStr">
+        <is>
+          <t>INE417T01026</t>
+        </is>
+      </c>
+      <c r="D68" s="154" t="inlineStr">
+        <is>
+          <t>Financial Technology (Fintech)</t>
+        </is>
+      </c>
+      <c r="E68" s="169" t="n">
+        <v>87</v>
+      </c>
+      <c r="F68" s="170" t="n">
+        <v>1.48</v>
+      </c>
+      <c r="G68" s="13" t="n">
+        <v>0.0045</v>
+      </c>
+      <c r="J68" s="170" t="n"/>
+    </row>
+    <row r="69">
+      <c r="A69" s="154" t="n">
+        <v>62</v>
+      </c>
+      <c r="B69" s="154" t="inlineStr">
+        <is>
+          <t>Suzlon Energy Limited</t>
+        </is>
+      </c>
+      <c r="C69" s="154" t="inlineStr">
+        <is>
+          <t>INE040H01021</t>
+        </is>
+      </c>
+      <c r="D69" s="154" t="inlineStr">
+        <is>
+          <t>Electrical Equipment</t>
+        </is>
+      </c>
+      <c r="E69" s="169" t="n">
+        <v>2589</v>
+      </c>
+      <c r="F69" s="170" t="n">
+        <v>1.48</v>
+      </c>
+      <c r="G69" s="13" t="n">
+        <v>0.0045</v>
+      </c>
+      <c r="J69" s="170" t="n"/>
+    </row>
+    <row r="70">
+      <c r="A70" s="154" t="n">
+        <v>63</v>
+      </c>
+      <c r="B70" s="154" t="inlineStr">
+        <is>
+          <t>Hero MotoCorp Limited</t>
+        </is>
+      </c>
+      <c r="C70" s="154" t="inlineStr">
+        <is>
+          <t>INE158A01026</t>
+        </is>
+      </c>
+      <c r="D70" s="154" t="inlineStr">
+        <is>
+          <t>Automobiles</t>
+        </is>
+      </c>
+      <c r="E70" s="169" t="n">
+        <v>30</v>
+      </c>
+      <c r="F70" s="170" t="n">
+        <v>1.47</v>
+      </c>
+      <c r="G70" s="13" t="n">
+        <v>0.0045</v>
+      </c>
+      <c r="J70" s="170" t="n"/>
+    </row>
+    <row r="71">
+      <c r="A71" s="154" t="n">
+        <v>64</v>
+      </c>
+      <c r="B71" s="154" t="inlineStr">
+        <is>
+          <t>CG Power and Industrial Solutions Limited</t>
+        </is>
+      </c>
+      <c r="C71" s="154" t="inlineStr">
+        <is>
+          <t>INE067A01029</t>
+        </is>
+      </c>
+      <c r="D71" s="154" t="inlineStr">
+        <is>
+          <t>Electrical Equipment</t>
+        </is>
+      </c>
+      <c r="E71" s="169" t="n">
+        <v>159</v>
+      </c>
+      <c r="F71" s="170" t="n">
+        <v>1.46</v>
+      </c>
+      <c r="G71" s="13" t="n">
+        <v>0.0045</v>
+      </c>
+      <c r="J71" s="170" t="n"/>
+    </row>
+    <row r="72">
+      <c r="A72" s="154" t="n">
+        <v>65</v>
+      </c>
+      <c r="B72" s="154" t="inlineStr">
+        <is>
+          <t>HDFC Life Insurance Company Limited</t>
+        </is>
+      </c>
+      <c r="C72" s="154" t="inlineStr">
+        <is>
+          <t>INE795G01014</t>
+        </is>
+      </c>
+      <c r="D72" s="154" t="inlineStr">
+        <is>
+          <t>Insurance</t>
+        </is>
+      </c>
+      <c r="E72" s="169" t="n">
+        <v>244</v>
+      </c>
+      <c r="F72" s="170" t="n">
+        <v>1.45</v>
+      </c>
+      <c r="G72" s="13" t="n">
+        <v>0.0045</v>
+      </c>
+      <c r="J72" s="170" t="n"/>
+    </row>
+    <row r="73">
+      <c r="A73" s="154" t="n">
+        <v>66</v>
+      </c>
+      <c r="B73" s="154" t="inlineStr">
+        <is>
+          <t>Power Finance Corporation Limited</t>
+        </is>
+      </c>
+      <c r="C73" s="154" t="inlineStr">
+        <is>
+          <t>INE134E01011</t>
+        </is>
+      </c>
+      <c r="D73" s="154" t="inlineStr">
+        <is>
+          <t>Finance</t>
+        </is>
+      </c>
+      <c r="E73" s="169" t="n">
+        <v>332</v>
+      </c>
+      <c r="F73" s="170" t="n">
+        <v>1.42</v>
+      </c>
+      <c r="G73" s="13" t="n">
+        <v>0.0044</v>
+      </c>
+      <c r="J73" s="170" t="n"/>
+    </row>
+    <row r="74">
+      <c r="A74" s="154" t="n">
+        <v>67</v>
+      </c>
+      <c r="B74" s="154" t="inlineStr">
+        <is>
+          <t>The Indian Hotels Company Limited</t>
+        </is>
+      </c>
+      <c r="C74" s="154" t="inlineStr">
+        <is>
+          <t>INE053A01029</t>
+        </is>
+      </c>
+      <c r="D74" s="154" t="inlineStr">
+        <is>
+          <t>Leisure Services</t>
+        </is>
+      </c>
+      <c r="E74" s="169" t="n">
+        <v>215</v>
+      </c>
+      <c r="F74" s="170" t="n">
+        <v>1.41</v>
+      </c>
+      <c r="G74" s="13" t="n">
+        <v>0.0043</v>
+      </c>
+      <c r="J74" s="170" t="n"/>
+    </row>
+    <row r="75">
+      <c r="A75" s="154" t="n">
+        <v>68</v>
+      </c>
+      <c r="B75" s="154" t="inlineStr">
+        <is>
+          <t>Britannia Industries Limited</t>
+        </is>
+      </c>
+      <c r="C75" s="154" t="inlineStr">
+        <is>
+          <t>INE216A01030</t>
+        </is>
+      </c>
+      <c r="D75" s="154" t="inlineStr">
+        <is>
+          <t>Food Products</t>
+        </is>
+      </c>
+      <c r="E75" s="169" t="n">
+        <v>27</v>
+      </c>
+      <c r="F75" s="170" t="n">
+        <v>1.41</v>
+      </c>
+      <c r="G75" s="13" t="n">
+        <v>0.0043</v>
+      </c>
+      <c r="J75" s="170" t="n"/>
+    </row>
+    <row r="76">
+      <c r="A76" s="154" t="n">
+        <v>69</v>
+      </c>
+      <c r="B76" s="154" t="inlineStr">
+        <is>
+          <t>Indus Towers Limited</t>
+        </is>
+      </c>
+      <c r="C76" s="154" t="inlineStr">
+        <is>
+          <t>INE121J01017</t>
+        </is>
+      </c>
+      <c r="D76" s="154" t="inlineStr">
+        <is>
+          <t>Telecom - Services</t>
+        </is>
+      </c>
+      <c r="E76" s="169" t="n">
+        <v>315</v>
+      </c>
+      <c r="F76" s="170" t="n">
+        <v>1.39</v>
+      </c>
+      <c r="G76" s="13" t="n">
+        <v>0.0043</v>
+      </c>
+      <c r="J76" s="170" t="n"/>
+    </row>
+    <row r="77">
+      <c r="A77" s="154" t="n">
+        <v>70</v>
+      </c>
+      <c r="B77" s="154" t="inlineStr">
+        <is>
+          <t>AU Small Finance Bank Limited</t>
+        </is>
+      </c>
+      <c r="C77" s="154" t="inlineStr">
+        <is>
+          <t>INE949L01017</t>
+        </is>
+      </c>
+      <c r="D77" s="154" t="inlineStr">
+        <is>
+          <t>Banks</t>
+        </is>
+      </c>
+      <c r="E77" s="169" t="n">
+        <v>139</v>
+      </c>
+      <c r="F77" s="170" t="n">
+        <v>1.37</v>
+      </c>
+      <c r="G77" s="13" t="n">
+        <v>0.0042</v>
+      </c>
+      <c r="J77" s="170" t="n"/>
+    </row>
+    <row r="78">
+      <c r="A78" s="154" t="n">
+        <v>71</v>
+      </c>
+      <c r="B78" s="154" t="inlineStr">
+        <is>
+          <t>Adani Enterprises Limited</t>
+        </is>
+      </c>
+      <c r="C78" s="154" t="inlineStr">
+        <is>
+          <t>INE423A01024</t>
+        </is>
+      </c>
+      <c r="D78" s="154" t="inlineStr">
+        <is>
+          <t>Metals &amp; Minerals Trading</t>
+        </is>
+      </c>
+      <c r="E78" s="169" t="n">
+        <v>46</v>
+      </c>
+      <c r="F78" s="170" t="n">
+        <v>1.35</v>
+      </c>
+      <c r="G78" s="13" t="n">
+        <v>0.0041</v>
+      </c>
+      <c r="J78" s="170" t="n"/>
+    </row>
+    <row r="79">
+      <c r="A79" s="154" t="n">
+        <v>72</v>
+      </c>
+      <c r="B79" s="154" t="inlineStr">
+        <is>
+          <t>Persistent Systems Limited</t>
+        </is>
+      </c>
+      <c r="C79" s="154" t="inlineStr">
+        <is>
+          <t>INE262H01021</t>
+        </is>
+      </c>
+      <c r="D79" s="154" t="inlineStr">
+        <is>
+          <t>IT - Software</t>
+        </is>
+      </c>
+      <c r="E79" s="169" t="n">
+        <v>26</v>
+      </c>
+      <c r="F79" s="170" t="n">
+        <v>1.35</v>
+      </c>
+      <c r="G79" s="13" t="n">
+        <v>0.0041</v>
+      </c>
+      <c r="J79" s="170" t="n"/>
+    </row>
+    <row r="80">
+      <c r="A80" s="154" t="n">
+        <v>73</v>
+      </c>
+      <c r="B80" s="154" t="inlineStr">
+        <is>
+          <t>The Federal Bank Limited</t>
+        </is>
+      </c>
+      <c r="C80" s="154" t="inlineStr">
+        <is>
+          <t>INE171A01029</t>
+        </is>
+      </c>
+      <c r="D80" s="154" t="inlineStr">
+        <is>
+          <t>Banks</t>
+        </is>
+      </c>
+      <c r="E80" s="169" t="n">
+        <v>459</v>
+      </c>
+      <c r="F80" s="170" t="n">
+        <v>1.33</v>
+      </c>
+      <c r="G80" s="13" t="n">
+        <v>0.0041</v>
+      </c>
+      <c r="J80" s="170" t="n"/>
+    </row>
+    <row r="81">
+      <c r="A81" s="154" t="n">
+        <v>74</v>
+      </c>
+      <c r="B81" s="154" t="inlineStr">
+        <is>
+          <t>IndusInd Bank Limited</t>
+        </is>
+      </c>
+      <c r="C81" s="154" t="inlineStr">
+        <is>
+          <t>INE095A01012</t>
+        </is>
+      </c>
+      <c r="D81" s="154" t="inlineStr">
+        <is>
+          <t>Banks</t>
+        </is>
+      </c>
+      <c r="E81" s="169" t="n">
+        <v>145</v>
+      </c>
+      <c r="F81" s="170" t="n">
+        <v>1.33</v>
+      </c>
+      <c r="G81" s="13" t="n">
+        <v>0.0041</v>
+      </c>
+      <c r="J81" s="170" t="n"/>
+    </row>
+    <row r="82">
+      <c r="A82" s="154" t="n">
+        <v>75</v>
+      </c>
+      <c r="B82" s="154" t="inlineStr">
+        <is>
+          <t>Lupin Limited</t>
+        </is>
+      </c>
+      <c r="C82" s="154" t="inlineStr">
+        <is>
+          <t>INE326A01037</t>
+        </is>
+      </c>
+      <c r="D82" s="154" t="inlineStr">
+        <is>
+          <t>Pharmaceuticals &amp; Biotechnology</t>
+        </is>
+      </c>
+      <c r="E82" s="169" t="n">
+        <v>58</v>
+      </c>
+      <c r="F82" s="170" t="n">
+        <v>1.32</v>
+      </c>
+      <c r="G82" s="13" t="n">
+        <v>0.004</v>
+      </c>
+      <c r="J82" s="170" t="n"/>
+    </row>
+    <row r="83">
+      <c r="A83" s="154" t="n">
+        <v>76</v>
+      </c>
+      <c r="B83" s="154" t="inlineStr">
+        <is>
+          <t>HDFC Asset Management Company Limited</t>
+        </is>
+      </c>
+      <c r="C83" s="154" t="inlineStr">
+        <is>
+          <t>INE127D01025</t>
+        </is>
+      </c>
+      <c r="D83" s="154" t="inlineStr">
+        <is>
+          <t>Capital Markets</t>
+        </is>
+      </c>
+      <c r="E83" s="169" t="n">
+        <v>49</v>
+      </c>
+      <c r="F83" s="170" t="n">
+        <v>1.31</v>
+      </c>
+      <c r="G83" s="13" t="n">
+        <v>0.004</v>
+      </c>
+      <c r="J83" s="170" t="n"/>
+    </row>
+    <row r="84">
+      <c r="A84" s="154" t="n">
+        <v>77</v>
+      </c>
+      <c r="B84" s="154" t="inlineStr">
+        <is>
+          <t>Bharat Heavy Electricals Limited</t>
+        </is>
+      </c>
+      <c r="C84" s="154" t="inlineStr">
+        <is>
+          <t>INE257A01026</t>
+        </is>
+      </c>
+      <c r="D84" s="154" t="inlineStr">
+        <is>
+          <t>Electrical Equipment</t>
+        </is>
+      </c>
+      <c r="E84" s="169" t="n">
+        <v>307</v>
+      </c>
+      <c r="F84" s="170" t="n">
+        <v>1.28</v>
+      </c>
+      <c r="G84" s="13" t="n">
+        <v>0.0039</v>
+      </c>
+      <c r="J84" s="170" t="n"/>
+    </row>
+    <row r="85">
+      <c r="A85" s="154" t="n">
+        <v>78</v>
+      </c>
+      <c r="B85" s="154" t="inlineStr">
+        <is>
+          <t>Wipro Limited</t>
+        </is>
+      </c>
+      <c r="C85" s="154" t="inlineStr">
+        <is>
+          <t>INE075A01022</t>
+        </is>
+      </c>
+      <c r="D85" s="154" t="inlineStr">
+        <is>
+          <t>IT - Software</t>
+        </is>
+      </c>
+      <c r="E85" s="169" t="n">
+        <v>620</v>
+      </c>
+      <c r="F85" s="170" t="n">
+        <v>1.27</v>
+      </c>
+      <c r="G85" s="13" t="n">
+        <v>0.0039</v>
+      </c>
+      <c r="J85" s="170" t="n"/>
+    </row>
+    <row r="86">
+      <c r="A86" s="154" t="n">
+        <v>79</v>
+      </c>
+      <c r="B86" s="154" t="inlineStr">
+        <is>
+          <t>MRF Limited</t>
+        </is>
+      </c>
+      <c r="C86" s="154" t="inlineStr">
+        <is>
+          <t>INE883A01011</t>
+        </is>
+      </c>
+      <c r="D86" s="154" t="inlineStr">
+        <is>
+          <t>Auto Components</t>
+        </is>
+      </c>
+      <c r="E86" s="169" t="n">
+        <v>1</v>
+      </c>
+      <c r="F86" s="170" t="n">
+        <v>1.23</v>
+      </c>
+      <c r="G86" s="13" t="n">
+        <v>0.0038</v>
+      </c>
+      <c r="J86" s="170" t="n"/>
+    </row>
+    <row r="87">
+      <c r="A87" s="154" t="n">
+        <v>80</v>
+      </c>
+      <c r="B87" s="154" t="inlineStr">
+        <is>
+          <t>Polycab India Limited</t>
+        </is>
+      </c>
+      <c r="C87" s="154" t="inlineStr">
+        <is>
+          <t>INE455K01017</t>
+        </is>
+      </c>
+      <c r="D87" s="154" t="inlineStr">
+        <is>
+          <t>Industrial Products</t>
+        </is>
+      </c>
+      <c r="E87" s="169" t="n">
+        <v>13</v>
+      </c>
+      <c r="F87" s="170" t="n">
+        <v>1.23</v>
+      </c>
+      <c r="G87" s="13" t="n">
+        <v>0.0038</v>
+      </c>
+      <c r="J87" s="170" t="n"/>
+    </row>
+    <row r="88">
+      <c r="A88" s="154" t="n">
+        <v>81</v>
+      </c>
+      <c r="B88" s="154" t="inlineStr">
+        <is>
+          <t>Bharat Petroleum Corporation Limited</t>
+        </is>
+      </c>
+      <c r="C88" s="154" t="inlineStr">
+        <is>
+          <t>INE029A01011</t>
+        </is>
+      </c>
+      <c r="D88" s="154" t="inlineStr">
+        <is>
+          <t>Petroleum Products</t>
+        </is>
+      </c>
+      <c r="E88" s="169" t="n">
+        <v>409</v>
+      </c>
+      <c r="F88" s="170" t="n">
+        <v>1.22</v>
+      </c>
+      <c r="G88" s="13" t="n">
+        <v>0.0037</v>
+      </c>
+      <c r="J88" s="170" t="n"/>
+    </row>
+    <row r="89">
+      <c r="A89" s="154" t="n">
+        <v>82</v>
+      </c>
+      <c r="B89" s="154" t="inlineStr">
+        <is>
+          <t>Vedanta Limited</t>
+        </is>
+      </c>
+      <c r="C89" s="154" t="inlineStr">
+        <is>
+          <t>INE205A01025</t>
+        </is>
+      </c>
+      <c r="D89" s="154" t="inlineStr">
+        <is>
+          <t>Diversified Metals</t>
+        </is>
+      </c>
+      <c r="E89" s="169" t="n">
+        <v>344</v>
+      </c>
+      <c r="F89" s="170" t="n">
+        <v>1.21</v>
+      </c>
+      <c r="G89" s="13" t="n">
+        <v>0.0037</v>
+      </c>
+      <c r="J89" s="170" t="n"/>
+    </row>
+    <row r="90">
+      <c r="A90" s="154" t="n">
+        <v>83</v>
+      </c>
+      <c r="B90" s="154" t="inlineStr">
+        <is>
+          <t>Bharat Forge Limited</t>
+        </is>
+      </c>
+      <c r="C90" s="154" t="inlineStr">
+        <is>
+          <t>INE465A01025</t>
+        </is>
+      </c>
+      <c r="D90" s="154" t="inlineStr">
+        <is>
+          <t>Auto Components</t>
+        </is>
+      </c>
+      <c r="E90" s="169" t="n">
+        <v>60</v>
+      </c>
+      <c r="F90" s="170" t="n">
+        <v>1.17</v>
+      </c>
+      <c r="G90" s="13" t="n">
+        <v>0.0036</v>
+      </c>
+      <c r="J90" s="170" t="n"/>
+    </row>
+    <row r="91">
+      <c r="A91" s="154" t="n">
+        <v>84</v>
+      </c>
+      <c r="B91" s="154" t="inlineStr">
+        <is>
+          <t>Hitachi Energy India Limited</t>
+        </is>
+      </c>
+      <c r="C91" s="154" t="inlineStr">
+        <is>
+          <t>INE07Y701011</t>
+        </is>
+      </c>
+      <c r="D91" s="154" t="inlineStr">
+        <is>
+          <t>Electrical Equipment</t>
+        </is>
+      </c>
+      <c r="E91" s="169" t="n">
         <v>3</v>
       </c>
-      <c r="B10" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="D10" s="1" t="inlineStr">
+      <c r="F91" s="170" t="n">
+        <v>1.15</v>
+      </c>
+      <c r="G91" s="13" t="n">
+        <v>0.0035</v>
+      </c>
+      <c r="J91" s="170" t="n"/>
+    </row>
+    <row r="92">
+      <c r="A92" s="154" t="n">
+        <v>85</v>
+      </c>
+      <c r="B92" s="154" t="inlineStr">
+        <is>
+          <t>Fortis Healthcare Limited</t>
+        </is>
+      </c>
+      <c r="C92" s="154" t="inlineStr">
+        <is>
+          <t>INE061F01013</t>
+        </is>
+      </c>
+      <c r="D92" s="154" t="inlineStr">
+        <is>
+          <t>Healthcare Services</t>
+        </is>
+      </c>
+      <c r="E92" s="169" t="n">
+        <v>124</v>
+      </c>
+      <c r="F92" s="170" t="n">
+        <v>1.15</v>
+      </c>
+      <c r="G92" s="13" t="n">
+        <v>0.0035</v>
+      </c>
+      <c r="J92" s="170" t="n"/>
+    </row>
+    <row r="93">
+      <c r="A93" s="154" t="n">
+        <v>86</v>
+      </c>
+      <c r="B93" s="154" t="inlineStr">
+        <is>
+          <t>Torrent Pharmaceuticals Limited</t>
+        </is>
+      </c>
+      <c r="C93" s="154" t="inlineStr">
+        <is>
+          <t>INE685A01028</t>
+        </is>
+      </c>
+      <c r="D93" s="154" t="inlineStr">
+        <is>
+          <t>Pharmaceuticals &amp; Biotechnology</t>
+        </is>
+      </c>
+      <c r="E93" s="169" t="n">
+        <v>26</v>
+      </c>
+      <c r="F93" s="170" t="n">
+        <v>1.15</v>
+      </c>
+      <c r="G93" s="13" t="n">
+        <v>0.0035</v>
+      </c>
+      <c r="J93" s="170" t="n"/>
+    </row>
+    <row r="94">
+      <c r="A94" s="154" t="n">
+        <v>87</v>
+      </c>
+      <c r="B94" s="154" t="inlineStr">
+        <is>
+          <t>Solar Industries India Limited</t>
+        </is>
+      </c>
+      <c r="C94" s="154" t="inlineStr">
+        <is>
+          <t>INE343H01029</t>
+        </is>
+      </c>
+      <c r="D94" s="154" t="inlineStr">
+        <is>
+          <t>Chemicals &amp; Petrochemicals</t>
+        </is>
+      </c>
+      <c r="E94" s="169" t="n">
+        <v>6</v>
+      </c>
+      <c r="F94" s="170" t="n">
+        <v>1.09</v>
+      </c>
+      <c r="G94" s="13" t="n">
+        <v>0.0034</v>
+      </c>
+      <c r="J94" s="170" t="n"/>
+    </row>
+    <row r="95">
+      <c r="A95" s="154" t="n">
+        <v>88</v>
+      </c>
+      <c r="B95" s="154" t="inlineStr">
+        <is>
+          <t>ICICI Lombard General Insurance Company Limited</t>
+        </is>
+      </c>
+      <c r="C95" s="154" t="inlineStr">
+        <is>
+          <t>INE765G01017</t>
+        </is>
+      </c>
+      <c r="D95" s="154" t="inlineStr">
+        <is>
+          <t>Insurance</t>
+        </is>
+      </c>
+      <c r="E95" s="169" t="n">
+        <v>61</v>
+      </c>
+      <c r="F95" s="170" t="n">
+        <v>1.09</v>
+      </c>
+      <c r="G95" s="13" t="n">
+        <v>0.0034</v>
+      </c>
+      <c r="J95" s="170" t="n"/>
+    </row>
+    <row r="96">
+      <c r="A96" s="154" t="n">
+        <v>89</v>
+      </c>
+      <c r="B96" s="154" t="inlineStr">
+        <is>
+          <t>Ashok Leyland Limited</t>
+        </is>
+      </c>
+      <c r="C96" s="154" t="inlineStr">
+        <is>
+          <t>INE208A01029</t>
+        </is>
+      </c>
+      <c r="D96" s="154" t="inlineStr">
+        <is>
+          <t>Agricultural Commercial &amp; Construction Vehicles</t>
+        </is>
+      </c>
+      <c r="E96" s="169" t="n">
+        <v>702</v>
+      </c>
+      <c r="F96" s="170" t="n">
+        <v>1.09</v>
+      </c>
+      <c r="G96" s="13" t="n">
+        <v>0.0034</v>
+      </c>
+      <c r="J96" s="170" t="n"/>
+    </row>
+    <row r="97">
+      <c r="A97" s="154" t="n">
+        <v>90</v>
+      </c>
+      <c r="B97" s="154" t="inlineStr">
+        <is>
+          <t>Jindal Steel Limited</t>
+        </is>
+      </c>
+      <c r="C97" s="154" t="inlineStr">
+        <is>
+          <t>INE749A01030</t>
+        </is>
+      </c>
+      <c r="D97" s="154" t="inlineStr">
+        <is>
+          <t>Ferrous Metals</t>
+        </is>
+      </c>
+      <c r="E97" s="169" t="n">
+        <v>90</v>
+      </c>
+      <c r="F97" s="170" t="n">
+        <v>1.09</v>
+      </c>
+      <c r="G97" s="13" t="n">
+        <v>0.0033</v>
+      </c>
+      <c r="J97" s="170" t="n"/>
+    </row>
+    <row r="98">
+      <c r="A98" s="154" t="n">
+        <v>91</v>
+      </c>
+      <c r="B98" s="154" t="inlineStr">
+        <is>
+          <t>One 97 Communications Limited</t>
+        </is>
+      </c>
+      <c r="C98" s="154" t="inlineStr">
+        <is>
+          <t>INE982J01020</t>
+        </is>
+      </c>
+      <c r="D98" s="154" t="inlineStr">
+        <is>
+          <t>Financial Technology (Fintech)</t>
+        </is>
+      </c>
+      <c r="E98" s="169" t="n">
+        <v>97</v>
+      </c>
+      <c r="F98" s="170" t="n">
+        <v>1.09</v>
+      </c>
+      <c r="G98" s="13" t="n">
+        <v>0.0033</v>
+      </c>
+      <c r="J98" s="170" t="n"/>
+    </row>
+    <row r="99">
+      <c r="A99" s="154" t="n">
+        <v>92</v>
+      </c>
+      <c r="B99" s="154" t="inlineStr">
+        <is>
+          <t>Marico Limited</t>
+        </is>
+      </c>
+      <c r="C99" s="154" t="inlineStr">
+        <is>
+          <t>INE196A01026</t>
+        </is>
+      </c>
+      <c r="D99" s="154" t="inlineStr">
+        <is>
+          <t>Agricultural Food &amp; other Products</t>
+        </is>
+      </c>
+      <c r="E99" s="169" t="n">
+        <v>131</v>
+      </c>
+      <c r="F99" s="170" t="n">
+        <v>1.08</v>
+      </c>
+      <c r="G99" s="13" t="n">
+        <v>0.0033</v>
+      </c>
+      <c r="J99" s="170" t="n"/>
+    </row>
+    <row r="100">
+      <c r="A100" s="154" t="n">
+        <v>93</v>
+      </c>
+      <c r="B100" s="154" t="inlineStr">
+        <is>
+          <t>Pidilite Industries Limited</t>
+        </is>
+      </c>
+      <c r="C100" s="154" t="inlineStr">
+        <is>
+          <t>INE318A01026</t>
+        </is>
+      </c>
+      <c r="D100" s="154" t="inlineStr">
+        <is>
+          <t>Chemicals &amp; Petrochemicals</t>
+        </is>
+      </c>
+      <c r="E100" s="169" t="n">
+        <v>70</v>
+      </c>
+      <c r="F100" s="170" t="n">
+        <v>1.04</v>
+      </c>
+      <c r="G100" s="13" t="n">
+        <v>0.0032</v>
+      </c>
+      <c r="J100" s="170" t="n"/>
+    </row>
+    <row r="101">
+      <c r="A101" s="154" t="n">
+        <v>94</v>
+      </c>
+      <c r="B101" s="154" t="inlineStr">
+        <is>
+          <t>Dixon Technologies (India) Limited</t>
+        </is>
+      </c>
+      <c r="C101" s="154" t="inlineStr">
+        <is>
+          <t>INE935N01020</t>
+        </is>
+      </c>
+      <c r="D101" s="154" t="inlineStr">
+        <is>
+          <t>Consumer Durables</t>
+        </is>
+      </c>
+      <c r="E101" s="169" t="n">
+        <v>9</v>
+      </c>
+      <c r="F101" s="170" t="n">
+        <v>1.04</v>
+      </c>
+      <c r="G101" s="13" t="n">
+        <v>0.0032</v>
+      </c>
+      <c r="J101" s="170" t="n"/>
+    </row>
+    <row r="102">
+      <c r="A102" s="154" t="n">
+        <v>95</v>
+      </c>
+      <c r="B102" s="154" t="inlineStr">
+        <is>
+          <t>REC Limited</t>
+        </is>
+      </c>
+      <c r="C102" s="154" t="inlineStr">
+        <is>
+          <t>INE020B01018</t>
+        </is>
+      </c>
+      <c r="D102" s="154" t="inlineStr">
+        <is>
+          <t>Finance</t>
+        </is>
+      </c>
+      <c r="E102" s="169" t="n">
+        <v>298</v>
+      </c>
+      <c r="F102" s="170" t="n">
+        <v>1.01</v>
+      </c>
+      <c r="G102" s="13" t="n">
+        <v>0.0031</v>
+      </c>
+      <c r="J102" s="170" t="n"/>
+    </row>
+    <row r="103">
+      <c r="A103" s="154" t="n">
+        <v>96</v>
+      </c>
+      <c r="B103" s="154" t="inlineStr">
+        <is>
+          <t>Godrej Consumer Products Limited</t>
+        </is>
+      </c>
+      <c r="C103" s="154" t="inlineStr">
+        <is>
+          <t>INE102D01028</t>
+        </is>
+      </c>
+      <c r="D103" s="154" t="inlineStr">
+        <is>
+          <t>Personal Products</t>
+        </is>
+      </c>
+      <c r="E103" s="169" t="n">
+        <v>97</v>
+      </c>
+      <c r="F103" s="170" t="n">
+        <v>1</v>
+      </c>
+      <c r="G103" s="13" t="n">
+        <v>0.0031</v>
+      </c>
+      <c r="J103" s="170" t="n"/>
+    </row>
+    <row r="104">
+      <c r="A104" s="154" t="n">
+        <v>97</v>
+      </c>
+      <c r="B104" s="154" t="inlineStr">
+        <is>
+          <t>Indian Oil Corporation Limited</t>
+        </is>
+      </c>
+      <c r="C104" s="154" t="inlineStr">
+        <is>
+          <t>INE242A01010</t>
+        </is>
+      </c>
+      <c r="D104" s="154" t="inlineStr">
+        <is>
+          <t>Petroleum Products</t>
+        </is>
+      </c>
+      <c r="E104" s="169" t="n">
+        <v>711</v>
+      </c>
+      <c r="F104" s="170" t="n">
+        <v>1</v>
+      </c>
+      <c r="G104" s="13" t="n">
+        <v>0.0031</v>
+      </c>
+      <c r="J104" s="170" t="n"/>
+    </row>
+    <row r="105">
+      <c r="A105" s="154" t="n">
+        <v>98</v>
+      </c>
+      <c r="B105" s="154" t="inlineStr">
+        <is>
+          <t>GAIL (India) Limited</t>
+        </is>
+      </c>
+      <c r="C105" s="154" t="inlineStr">
+        <is>
+          <t>INE129A01019</t>
+        </is>
+      </c>
+      <c r="D105" s="154" t="inlineStr">
+        <is>
+          <t>Gas</t>
+        </is>
+      </c>
+      <c r="E105" s="169" t="n">
+        <v>579</v>
+      </c>
+      <c r="F105" s="170" t="n">
+        <v>0.95</v>
+      </c>
+      <c r="G105" s="13" t="n">
+        <v>0.0029</v>
+      </c>
+      <c r="J105" s="170" t="n"/>
+    </row>
+    <row r="106">
+      <c r="A106" s="154" t="n">
+        <v>99</v>
+      </c>
+      <c r="B106" s="154" t="inlineStr">
+        <is>
+          <t>Hindustan Petroleum Corporation Limited</t>
+        </is>
+      </c>
+      <c r="C106" s="154" t="inlineStr">
+        <is>
+          <t>INE094A01015</t>
+        </is>
+      </c>
+      <c r="D106" s="154" t="inlineStr">
+        <is>
+          <t>Petroleum Products</t>
+        </is>
+      </c>
+      <c r="E106" s="169" t="n">
+        <v>241</v>
+      </c>
+      <c r="F106" s="170" t="n">
+        <v>0.95</v>
+      </c>
+      <c r="G106" s="13" t="n">
+        <v>0.0029</v>
+      </c>
+      <c r="J106" s="170" t="n"/>
+    </row>
+    <row r="107">
+      <c r="A107" s="154" t="n">
+        <v>100</v>
+      </c>
+      <c r="B107" s="154" t="inlineStr">
+        <is>
+          <t>Aurobindo Pharma Limited</t>
+        </is>
+      </c>
+      <c r="C107" s="154" t="inlineStr">
+        <is>
+          <t>INE406A01037</t>
+        </is>
+      </c>
+      <c r="D107" s="154" t="inlineStr">
+        <is>
+          <t>Pharmaceuticals &amp; Biotechnology</t>
+        </is>
+      </c>
+      <c r="E107" s="169" t="n">
+        <v>66</v>
+      </c>
+      <c r="F107" s="170" t="n">
+        <v>0.9399999999999999</v>
+      </c>
+      <c r="G107" s="13" t="n">
+        <v>0.0029</v>
+      </c>
+      <c r="J107" s="170" t="n"/>
+    </row>
+    <row r="108">
+      <c r="A108" s="154" t="n">
+        <v>101</v>
+      </c>
+      <c r="B108" s="154" t="inlineStr">
+        <is>
+          <t>Muthoot Finance Limited</t>
+        </is>
+      </c>
+      <c r="C108" s="154" t="inlineStr">
+        <is>
+          <t>INE414G01012</t>
+        </is>
+      </c>
+      <c r="D108" s="154" t="inlineStr">
+        <is>
+          <t>Finance</t>
+        </is>
+      </c>
+      <c r="E108" s="169" t="n">
+        <v>28</v>
+      </c>
+      <c r="F108" s="170" t="n">
+        <v>0.9399999999999999</v>
+      </c>
+      <c r="G108" s="13" t="n">
+        <v>0.0029</v>
+      </c>
+      <c r="J108" s="170" t="n"/>
+    </row>
+    <row r="109">
+      <c r="A109" s="154" t="n">
+        <v>102</v>
+      </c>
+      <c r="B109" s="154" t="inlineStr">
+        <is>
+          <t>United Spirits Limited</t>
+        </is>
+      </c>
+      <c r="C109" s="154" t="inlineStr">
+        <is>
+          <t>INE854D01024</t>
+        </is>
+      </c>
+      <c r="D109" s="154" t="inlineStr">
+        <is>
+          <t>Beverages</t>
+        </is>
+      </c>
+      <c r="E109" s="169" t="n">
+        <v>73</v>
+      </c>
+      <c r="F109" s="170" t="n">
+        <v>0.93</v>
+      </c>
+      <c r="G109" s="13" t="n">
+        <v>0.0028</v>
+      </c>
+      <c r="J109" s="170" t="n"/>
+    </row>
+    <row r="110">
+      <c r="A110" s="154" t="n">
+        <v>103</v>
+      </c>
+      <c r="B110" s="154" t="inlineStr">
+        <is>
+          <t>SRF Limited</t>
+        </is>
+      </c>
+      <c r="C110" s="154" t="inlineStr">
+        <is>
+          <t>INE647A01010</t>
+        </is>
+      </c>
+      <c r="D110" s="154" t="inlineStr">
+        <is>
+          <t>Chemicals &amp; Petrochemicals</t>
+        </is>
+      </c>
+      <c r="E110" s="169" t="n">
+        <v>34</v>
+      </c>
+      <c r="F110" s="170" t="n">
+        <v>0.92</v>
+      </c>
+      <c r="G110" s="13" t="n">
+        <v>0.0028</v>
+      </c>
+      <c r="J110" s="170" t="n"/>
+    </row>
+    <row r="111">
+      <c r="A111" s="154" t="n">
+        <v>104</v>
+      </c>
+      <c r="B111" s="154" t="inlineStr">
+        <is>
+          <t>DLF Limited</t>
+        </is>
+      </c>
+      <c r="C111" s="154" t="inlineStr">
+        <is>
+          <t>INE271C01023</t>
+        </is>
+      </c>
+      <c r="D111" s="154" t="inlineStr">
+        <is>
+          <t>Realty</t>
+        </is>
+      </c>
+      <c r="E111" s="169" t="n">
+        <v>156</v>
+      </c>
+      <c r="F111" s="170" t="n">
+        <v>0.92</v>
+      </c>
+      <c r="G111" s="13" t="n">
+        <v>0.0028</v>
+      </c>
+      <c r="J111" s="170" t="n"/>
+    </row>
+    <row r="112">
+      <c r="A112" s="154" t="n">
+        <v>105</v>
+      </c>
+      <c r="B112" s="154" t="inlineStr">
+        <is>
+          <t>Multi Commodity Exchange of India Limited</t>
+        </is>
+      </c>
+      <c r="C112" s="154" t="inlineStr">
+        <is>
+          <t>INE745G01043</t>
+        </is>
+      </c>
+      <c r="D112" s="154" t="inlineStr">
+        <is>
+          <t>Capital Markets</t>
+        </is>
+      </c>
+      <c r="E112" s="169" t="n">
+        <v>31</v>
+      </c>
+      <c r="F112" s="170" t="n">
+        <v>0.92</v>
+      </c>
+      <c r="G112" s="13" t="n">
+        <v>0.0028</v>
+      </c>
+      <c r="J112" s="170" t="n"/>
+    </row>
+    <row r="113">
+      <c r="A113" s="154" t="n">
+        <v>106</v>
+      </c>
+      <c r="B113" s="154" t="inlineStr">
+        <is>
+          <t>Vodafone Idea Limited</t>
+        </is>
+      </c>
+      <c r="C113" s="154" t="inlineStr">
+        <is>
+          <t>INE669E01016</t>
+        </is>
+      </c>
+      <c r="D113" s="154" t="inlineStr">
+        <is>
+          <t>Telecom - Services</t>
+        </is>
+      </c>
+      <c r="E113" s="169" t="n">
+        <v>6544</v>
+      </c>
+      <c r="F113" s="170" t="n">
+        <v>0.92</v>
+      </c>
+      <c r="G113" s="13" t="n">
+        <v>0.0028</v>
+      </c>
+      <c r="J113" s="170" t="n"/>
+    </row>
+    <row r="114">
+      <c r="A114" s="154" t="n">
+        <v>107</v>
+      </c>
+      <c r="B114" s="154" t="inlineStr">
+        <is>
+          <t>Swiggy Limited</t>
+        </is>
+      </c>
+      <c r="C114" s="154" t="inlineStr">
+        <is>
+          <t>INE00H001014</t>
+        </is>
+      </c>
+      <c r="D114" s="154" t="inlineStr">
+        <is>
+          <t>Retailing</t>
+        </is>
+      </c>
+      <c r="E114" s="169" t="n">
+        <v>347</v>
+      </c>
+      <c r="F114" s="170" t="n">
+        <v>0.89</v>
+      </c>
+      <c r="G114" s="13" t="n">
+        <v>0.0027</v>
+      </c>
+      <c r="J114" s="170" t="n"/>
+    </row>
+    <row r="115">
+      <c r="A115" s="154" t="n">
+        <v>108</v>
+      </c>
+      <c r="B115" s="154" t="inlineStr">
+        <is>
+          <t>National Aluminium Company Limited</t>
+        </is>
+      </c>
+      <c r="C115" s="154" t="inlineStr">
+        <is>
+          <t>INE139A01034</t>
+        </is>
+      </c>
+      <c r="D115" s="154" t="inlineStr">
+        <is>
+          <t>Non - Ferrous Metals</t>
+        </is>
+      </c>
+      <c r="E115" s="169" t="n">
+        <v>208</v>
+      </c>
+      <c r="F115" s="170" t="n">
+        <v>0.88</v>
+      </c>
+      <c r="G115" s="13" t="n">
+        <v>0.0027</v>
+      </c>
+      <c r="J115" s="170" t="n"/>
+    </row>
+    <row r="116">
+      <c r="A116" s="154" t="n">
+        <v>109</v>
+      </c>
+      <c r="B116" s="154" t="inlineStr">
+        <is>
+          <t>Yes Bank Limited</t>
+        </is>
+      </c>
+      <c r="C116" s="154" t="inlineStr">
+        <is>
+          <t>INE528G01035</t>
+        </is>
+      </c>
+      <c r="D116" s="154" t="inlineStr">
         <is>
           <t>Banks</t>
         </is>
       </c>
-      <c r="E10" s="5" t="n">
-[...9 lines deleted...]
-      <c r="K10" s="1" t="inlineStr">
+      <c r="E116" s="169" t="n">
+        <v>3751</v>
+      </c>
+      <c r="F116" s="170" t="n">
+        <v>0.87</v>
+      </c>
+      <c r="G116" s="13" t="n">
+        <v>0.0027</v>
+      </c>
+      <c r="J116" s="170" t="n"/>
+    </row>
+    <row r="117">
+      <c r="A117" s="154" t="n">
+        <v>110</v>
+      </c>
+      <c r="B117" s="154" t="inlineStr">
+        <is>
+          <t>Info Edge (India) Limited</t>
+        </is>
+      </c>
+      <c r="C117" s="154" t="inlineStr">
+        <is>
+          <t>INE663F01032</t>
+        </is>
+      </c>
+      <c r="D117" s="154" t="inlineStr">
+        <is>
+          <t>Retailing</t>
+        </is>
+      </c>
+      <c r="E117" s="169" t="n">
+        <v>86</v>
+      </c>
+      <c r="F117" s="170" t="n">
+        <v>0.86</v>
+      </c>
+      <c r="G117" s="13" t="n">
+        <v>0.0026</v>
+      </c>
+      <c r="J117" s="170" t="n"/>
+    </row>
+    <row r="118">
+      <c r="A118" s="154" t="n">
+        <v>111</v>
+      </c>
+      <c r="B118" s="154" t="inlineStr">
+        <is>
+          <t>The Phoenix Mills Limited</t>
+        </is>
+      </c>
+      <c r="C118" s="154" t="inlineStr">
+        <is>
+          <t>INE211B01039</t>
+        </is>
+      </c>
+      <c r="D118" s="154" t="inlineStr">
+        <is>
+          <t>Realty</t>
+        </is>
+      </c>
+      <c r="E118" s="169" t="n">
+        <v>47</v>
+      </c>
+      <c r="F118" s="170" t="n">
+        <v>0.83</v>
+      </c>
+      <c r="G118" s="13" t="n">
+        <v>0.0026</v>
+      </c>
+      <c r="J118" s="170" t="n"/>
+    </row>
+    <row r="119">
+      <c r="A119" s="154" t="n">
+        <v>112</v>
+      </c>
+      <c r="B119" s="154" t="inlineStr">
+        <is>
+          <t>APL Apollo Tubes Limited</t>
+        </is>
+      </c>
+      <c r="C119" s="154" t="inlineStr">
+        <is>
+          <t>INE702C01027</t>
+        </is>
+      </c>
+      <c r="D119" s="154" t="inlineStr">
+        <is>
+          <t>Industrial Products</t>
+        </is>
+      </c>
+      <c r="E119" s="169" t="n">
+        <v>45</v>
+      </c>
+      <c r="F119" s="170" t="n">
+        <v>0.82</v>
+      </c>
+      <c r="G119" s="13" t="n">
+        <v>0.0025</v>
+      </c>
+      <c r="J119" s="170" t="n"/>
+    </row>
+    <row r="120">
+      <c r="A120" s="154" t="n">
+        <v>113</v>
+      </c>
+      <c r="B120" s="154" t="inlineStr">
+        <is>
+          <t>UPL Limited</t>
+        </is>
+      </c>
+      <c r="C120" s="154" t="inlineStr">
+        <is>
+          <t>INE628A01036</t>
+        </is>
+      </c>
+      <c r="D120" s="154" t="inlineStr">
+        <is>
+          <t>Fertilizers &amp; Agrochemicals</t>
+        </is>
+      </c>
+      <c r="E120" s="169" t="n">
+        <v>127</v>
+      </c>
+      <c r="F120" s="170" t="n">
+        <v>0.82</v>
+      </c>
+      <c r="G120" s="13" t="n">
+        <v>0.0025</v>
+      </c>
+      <c r="J120" s="170" t="n"/>
+    </row>
+    <row r="121">
+      <c r="A121" s="154" t="n">
+        <v>114</v>
+      </c>
+      <c r="B121" s="154" t="inlineStr">
+        <is>
+          <t>Tube Investments of India Limited</t>
+        </is>
+      </c>
+      <c r="C121" s="154" t="inlineStr">
+        <is>
+          <t>INE974X01010</t>
+        </is>
+      </c>
+      <c r="D121" s="154" t="inlineStr">
+        <is>
+          <t>Auto Components</t>
+        </is>
+      </c>
+      <c r="E121" s="169" t="n">
+        <v>26</v>
+      </c>
+      <c r="F121" s="170" t="n">
+        <v>0.82</v>
+      </c>
+      <c r="G121" s="13" t="n">
+        <v>0.0025</v>
+      </c>
+      <c r="J121" s="170" t="n"/>
+    </row>
+    <row r="122">
+      <c r="A122" s="154" t="n">
+        <v>115</v>
+      </c>
+      <c r="B122" s="154" t="inlineStr">
+        <is>
+          <t>Siemens Energy India Limited</t>
+        </is>
+      </c>
+      <c r="C122" s="154" t="inlineStr">
+        <is>
+          <t>INE1NPP01017</t>
+        </is>
+      </c>
+      <c r="D122" s="154" t="inlineStr">
+        <is>
+          <t>Electrical Equipment</t>
+        </is>
+      </c>
+      <c r="E122" s="169" t="n">
+        <v>21</v>
+      </c>
+      <c r="F122" s="170" t="n">
+        <v>0.8100000000000001</v>
+      </c>
+      <c r="G122" s="13" t="n">
+        <v>0.0025</v>
+      </c>
+      <c r="J122" s="170" t="n"/>
+    </row>
+    <row r="123">
+      <c r="A123" s="154" t="n">
+        <v>116</v>
+      </c>
+      <c r="B123" s="154" t="inlineStr">
+        <is>
+          <t>FSN E-Commerce Ventures Limited</t>
+        </is>
+      </c>
+      <c r="C123" s="154" t="inlineStr">
+        <is>
+          <t>INE388Y01029</t>
+        </is>
+      </c>
+      <c r="D123" s="154" t="inlineStr">
+        <is>
+          <t>Retailing</t>
+        </is>
+      </c>
+      <c r="E123" s="169" t="n">
+        <v>306</v>
+      </c>
+      <c r="F123" s="170" t="n">
+        <v>0.8</v>
+      </c>
+      <c r="G123" s="13" t="n">
+        <v>0.0025</v>
+      </c>
+      <c r="J123" s="170" t="n"/>
+    </row>
+    <row r="124">
+      <c r="A124" s="154" t="n">
+        <v>117</v>
+      </c>
+      <c r="B124" s="154" t="inlineStr">
+        <is>
+          <t>ABB India Limited</t>
+        </is>
+      </c>
+      <c r="C124" s="154" t="inlineStr">
+        <is>
+          <t>INE117A01022</t>
+        </is>
+      </c>
+      <c r="D124" s="154" t="inlineStr">
+        <is>
+          <t>Electrical Equipment</t>
+        </is>
+      </c>
+      <c r="E124" s="169" t="n">
+        <v>11</v>
+      </c>
+      <c r="F124" s="170" t="n">
+        <v>0.8</v>
+      </c>
+      <c r="G124" s="13" t="n">
+        <v>0.0024</v>
+      </c>
+      <c r="J124" s="170" t="n"/>
+    </row>
+    <row r="125">
+      <c r="A125" s="154" t="n">
+        <v>118</v>
+      </c>
+      <c r="B125" s="154" t="inlineStr">
+        <is>
+          <t>Siemens Limited</t>
+        </is>
+      </c>
+      <c r="C125" s="154" t="inlineStr">
+        <is>
+          <t>INE003A01024</t>
+        </is>
+      </c>
+      <c r="D125" s="154" t="inlineStr">
+        <is>
+          <t>Electrical Equipment</t>
+        </is>
+      </c>
+      <c r="E125" s="169" t="n">
+        <v>20</v>
+      </c>
+      <c r="F125" s="170" t="n">
+        <v>0.77</v>
+      </c>
+      <c r="G125" s="13" t="n">
+        <v>0.0024</v>
+      </c>
+      <c r="J125" s="170" t="n"/>
+    </row>
+    <row r="126">
+      <c r="A126" s="154" t="n">
+        <v>119</v>
+      </c>
+      <c r="B126" s="154" t="inlineStr">
+        <is>
+          <t>Page Industries Limited</t>
+        </is>
+      </c>
+      <c r="C126" s="154" t="inlineStr">
+        <is>
+          <t>INE761H01022</t>
+        </is>
+      </c>
+      <c r="D126" s="154" t="inlineStr">
+        <is>
+          <t>Textiles &amp; Apparels</t>
+        </is>
+      </c>
+      <c r="E126" s="169" t="n">
+        <v>2</v>
+      </c>
+      <c r="F126" s="170" t="n">
+        <v>0.76</v>
+      </c>
+      <c r="G126" s="13" t="n">
+        <v>0.0023</v>
+      </c>
+      <c r="J126" s="170" t="n"/>
+    </row>
+    <row r="127">
+      <c r="A127" s="154" t="n">
+        <v>120</v>
+      </c>
+      <c r="B127" s="154" t="inlineStr">
+        <is>
+          <t>IDFC First Bank Limited</t>
+        </is>
+      </c>
+      <c r="C127" s="154" t="inlineStr">
+        <is>
+          <t>INE092T01019</t>
+        </is>
+      </c>
+      <c r="D127" s="154" t="inlineStr">
+        <is>
+          <t>Banks</t>
+        </is>
+      </c>
+      <c r="E127" s="169" t="n">
+        <v>1061</v>
+      </c>
+      <c r="F127" s="170" t="n">
+        <v>0.76</v>
+      </c>
+      <c r="G127" s="13" t="n">
+        <v>0.0023</v>
+      </c>
+      <c r="J127" s="170" t="n"/>
+    </row>
+    <row r="128">
+      <c r="A128" s="154" t="n">
+        <v>121</v>
+      </c>
+      <c r="B128" s="154" t="inlineStr">
+        <is>
+          <t>Bosch Limited</t>
+        </is>
+      </c>
+      <c r="C128" s="154" t="inlineStr">
+        <is>
+          <t>INE323A01026</t>
+        </is>
+      </c>
+      <c r="D128" s="154" t="inlineStr">
+        <is>
+          <t>Auto Components</t>
+        </is>
+      </c>
+      <c r="E128" s="169" t="n">
+        <v>2</v>
+      </c>
+      <c r="F128" s="170" t="n">
+        <v>0.73</v>
+      </c>
+      <c r="G128" s="13" t="n">
+        <v>0.0022</v>
+      </c>
+      <c r="J128" s="170" t="n"/>
+    </row>
+    <row r="129">
+      <c r="A129" s="154" t="n">
+        <v>122</v>
+      </c>
+      <c r="B129" s="154" t="inlineStr">
+        <is>
+          <t>Bajaj Holdings &amp; Investment Limited</t>
+        </is>
+      </c>
+      <c r="C129" s="154" t="inlineStr">
+        <is>
+          <t>INE118A01012</t>
+        </is>
+      </c>
+      <c r="D129" s="154" t="inlineStr">
+        <is>
+          <t>Finance</t>
+        </is>
+      </c>
+      <c r="E129" s="169" t="n">
+        <v>7</v>
+      </c>
+      <c r="F129" s="170" t="n">
+        <v>0.73</v>
+      </c>
+      <c r="G129" s="13" t="n">
+        <v>0.0022</v>
+      </c>
+      <c r="J129" s="170" t="n"/>
+    </row>
+    <row r="130">
+      <c r="A130" s="154" t="n">
+        <v>123</v>
+      </c>
+      <c r="B130" s="154" t="inlineStr">
+        <is>
+          <t>Aditya Birla Capital Limited</t>
+        </is>
+      </c>
+      <c r="C130" s="154" t="inlineStr">
+        <is>
+          <t>INE674K01013</t>
+        </is>
+      </c>
+      <c r="D130" s="154" t="inlineStr">
+        <is>
+          <t>Finance</t>
+        </is>
+      </c>
+      <c r="E130" s="169" t="n">
+        <v>198</v>
+      </c>
+      <c r="F130" s="170" t="n">
+        <v>0.72</v>
+      </c>
+      <c r="G130" s="13" t="n">
+        <v>0.0022</v>
+      </c>
+      <c r="J130" s="170" t="n"/>
+    </row>
+    <row r="131">
+      <c r="A131" s="154" t="n">
+        <v>124</v>
+      </c>
+      <c r="B131" s="154" t="inlineStr">
+        <is>
+          <t>Vishal Mega Mart Limited</t>
+        </is>
+      </c>
+      <c r="C131" s="154" t="inlineStr">
+        <is>
+          <t>INE01EA01019</t>
+        </is>
+      </c>
+      <c r="D131" s="154" t="inlineStr">
+        <is>
+          <t>Retailing</t>
+        </is>
+      </c>
+      <c r="E131" s="169" t="n">
+        <v>587</v>
+      </c>
+      <c r="F131" s="170" t="n">
+        <v>0.71</v>
+      </c>
+      <c r="G131" s="13" t="n">
+        <v>0.0022</v>
+      </c>
+      <c r="J131" s="170" t="n"/>
+    </row>
+    <row r="132">
+      <c r="A132" s="154" t="n">
+        <v>125</v>
+      </c>
+      <c r="B132" s="154" t="inlineStr">
+        <is>
+          <t>Bank of Baroda</t>
+        </is>
+      </c>
+      <c r="C132" s="154" t="inlineStr">
+        <is>
+          <t>INE028A01039</t>
+        </is>
+      </c>
+      <c r="D132" s="154" t="inlineStr">
+        <is>
+          <t>Banks</t>
+        </is>
+      </c>
+      <c r="E132" s="169" t="n">
+        <v>260</v>
+      </c>
+      <c r="F132" s="170" t="n">
+        <v>0.7</v>
+      </c>
+      <c r="G132" s="13" t="n">
+        <v>0.0021</v>
+      </c>
+      <c r="J132" s="170" t="n"/>
+    </row>
+    <row r="133">
+      <c r="A133" s="154" t="n">
+        <v>126</v>
+      </c>
+      <c r="B133" s="154" t="inlineStr">
+        <is>
+          <t>Waaree Energies Limited</t>
+        </is>
+      </c>
+      <c r="C133" s="154" t="inlineStr">
+        <is>
+          <t>INE377N01017</t>
+        </is>
+      </c>
+      <c r="D133" s="154" t="inlineStr">
+        <is>
+          <t>Electrical Equipment</t>
+        </is>
+      </c>
+      <c r="E133" s="169" t="n">
+        <v>22</v>
+      </c>
+      <c r="F133" s="170" t="n">
+        <v>0.6899999999999999</v>
+      </c>
+      <c r="G133" s="13" t="n">
+        <v>0.0021</v>
+      </c>
+      <c r="J133" s="170" t="n"/>
+    </row>
+    <row r="134">
+      <c r="A134" s="154" t="n">
+        <v>127</v>
+      </c>
+      <c r="B134" s="154" t="inlineStr">
+        <is>
+          <t>MphasiS Limited</t>
+        </is>
+      </c>
+      <c r="C134" s="154" t="inlineStr">
+        <is>
+          <t>INE356A01018</t>
+        </is>
+      </c>
+      <c r="D134" s="154" t="inlineStr">
         <is>
           <t>IT - Software</t>
         </is>
       </c>
-      <c r="L10" s="7" t="n">
-[...4 lines deleted...]
-      <c r="A11" s="1" t="n">
+      <c r="E134" s="169" t="n">
+        <v>30</v>
+      </c>
+      <c r="F134" s="170" t="n">
+        <v>0.68</v>
+      </c>
+      <c r="G134" s="13" t="n">
+        <v>0.0021</v>
+      </c>
+      <c r="J134" s="170" t="n"/>
+    </row>
+    <row r="135">
+      <c r="A135" s="154" t="n">
+        <v>128</v>
+      </c>
+      <c r="B135" s="154" t="inlineStr">
+        <is>
+          <t>NMDC Limited</t>
+        </is>
+      </c>
+      <c r="C135" s="154" t="inlineStr">
+        <is>
+          <t>INE584A01023</t>
+        </is>
+      </c>
+      <c r="D135" s="154" t="inlineStr">
+        <is>
+          <t>Minerals &amp; Mining</t>
+        </is>
+      </c>
+      <c r="E135" s="169" t="n">
+        <v>774</v>
+      </c>
+      <c r="F135" s="170" t="n">
+        <v>0.68</v>
+      </c>
+      <c r="G135" s="13" t="n">
+        <v>0.0021</v>
+      </c>
+      <c r="J135" s="170" t="n"/>
+    </row>
+    <row r="136">
+      <c r="A136" s="154" t="n">
+        <v>129</v>
+      </c>
+      <c r="B136" s="154" t="inlineStr">
+        <is>
+          <t>Sundaram Finance Limited</t>
+        </is>
+      </c>
+      <c r="C136" s="154" t="inlineStr">
+        <is>
+          <t>INE660A01013</t>
+        </is>
+      </c>
+      <c r="D136" s="154" t="inlineStr">
+        <is>
+          <t>Finance</t>
+        </is>
+      </c>
+      <c r="E136" s="169" t="n">
+        <v>16</v>
+      </c>
+      <c r="F136" s="170" t="n">
+        <v>0.67</v>
+      </c>
+      <c r="G136" s="13" t="n">
+        <v>0.0021</v>
+      </c>
+      <c r="J136" s="170" t="n"/>
+    </row>
+    <row r="137">
+      <c r="A137" s="154" t="n">
+        <v>130</v>
+      </c>
+      <c r="B137" s="154" t="inlineStr">
+        <is>
+          <t>Ambuja Cements Limited</t>
+        </is>
+      </c>
+      <c r="C137" s="154" t="inlineStr">
+        <is>
+          <t>INE079A01024</t>
+        </is>
+      </c>
+      <c r="D137" s="154" t="inlineStr">
+        <is>
+          <t>Cement &amp; Cement Products</t>
+        </is>
+      </c>
+      <c r="E137" s="169" t="n">
+        <v>149</v>
+      </c>
+      <c r="F137" s="170" t="n">
+        <v>0.67</v>
+      </c>
+      <c r="G137" s="13" t="n">
+        <v>0.002</v>
+      </c>
+      <c r="J137" s="170" t="n"/>
+    </row>
+    <row r="138">
+      <c r="A138" s="154" t="n">
+        <v>131</v>
+      </c>
+      <c r="B138" s="154" t="inlineStr">
+        <is>
+          <t>GMR Airports Limited</t>
+        </is>
+      </c>
+      <c r="C138" s="154" t="inlineStr">
+        <is>
+          <t>INE776C01039</t>
+        </is>
+      </c>
+      <c r="D138" s="154" t="inlineStr">
+        <is>
+          <t>Transport Infrastructure</t>
+        </is>
+      </c>
+      <c r="E138" s="169" t="n">
+        <v>664</v>
+      </c>
+      <c r="F138" s="170" t="n">
+        <v>0.67</v>
+      </c>
+      <c r="G138" s="13" t="n">
+        <v>0.002</v>
+      </c>
+      <c r="J138" s="170" t="n"/>
+    </row>
+    <row r="139">
+      <c r="A139" s="154" t="n">
+        <v>132</v>
+      </c>
+      <c r="B139" s="154" t="inlineStr">
+        <is>
+          <t>LTM Limited</t>
+        </is>
+      </c>
+      <c r="C139" s="154" t="inlineStr">
+        <is>
+          <t>INE214T01019</t>
+        </is>
+      </c>
+      <c r="D139" s="154" t="inlineStr">
+        <is>
+          <t>IT - Software</t>
+        </is>
+      </c>
+      <c r="E139" s="169" t="n">
+        <v>16</v>
+      </c>
+      <c r="F139" s="170" t="n">
+        <v>0.65</v>
+      </c>
+      <c r="G139" s="13" t="n">
+        <v>0.002</v>
+      </c>
+      <c r="J139" s="170" t="n"/>
+    </row>
+    <row r="140">
+      <c r="A140" s="154" t="n">
+        <v>133</v>
+      </c>
+      <c r="B140" s="154" t="inlineStr">
+        <is>
+          <t>Lodha Developers Limited</t>
+        </is>
+      </c>
+      <c r="C140" s="154" t="inlineStr">
+        <is>
+          <t>INE670K01029</t>
+        </is>
+      </c>
+      <c r="D140" s="154" t="inlineStr">
+        <is>
+          <t>Realty</t>
+        </is>
+      </c>
+      <c r="E140" s="169" t="n">
+        <v>69</v>
+      </c>
+      <c r="F140" s="170" t="n">
+        <v>0.65</v>
+      </c>
+      <c r="G140" s="13" t="n">
+        <v>0.002</v>
+      </c>
+      <c r="J140" s="170" t="n"/>
+    </row>
+    <row r="141">
+      <c r="A141" s="154" t="n">
+        <v>134</v>
+      </c>
+      <c r="B141" s="154" t="inlineStr">
+        <is>
+          <t>Union Bank of India</t>
+        </is>
+      </c>
+      <c r="C141" s="154" t="inlineStr">
+        <is>
+          <t>INE692A01016</t>
+        </is>
+      </c>
+      <c r="D141" s="154" t="inlineStr">
+        <is>
+          <t>Banks</t>
+        </is>
+      </c>
+      <c r="E141" s="169" t="n">
+        <v>384</v>
+      </c>
+      <c r="F141" s="170" t="n">
+        <v>0.64</v>
+      </c>
+      <c r="G141" s="13" t="n">
+        <v>0.002</v>
+      </c>
+      <c r="J141" s="170" t="n"/>
+    </row>
+    <row r="142">
+      <c r="A142" s="154" t="n">
+        <v>135</v>
+      </c>
+      <c r="B142" s="154" t="inlineStr">
+        <is>
+          <t>Colgate Palmolive (India) Limited</t>
+        </is>
+      </c>
+      <c r="C142" s="154" t="inlineStr">
+        <is>
+          <t>INE259A01022</t>
+        </is>
+      </c>
+      <c r="D142" s="154" t="inlineStr">
+        <is>
+          <t>Personal Products</t>
+        </is>
+      </c>
+      <c r="E142" s="169" t="n">
+        <v>31</v>
+      </c>
+      <c r="F142" s="170" t="n">
+        <v>0.64</v>
+      </c>
+      <c r="G142" s="13" t="n">
+        <v>0.002</v>
+      </c>
+      <c r="J142" s="170" t="n"/>
+    </row>
+    <row r="143">
+      <c r="A143" s="154" t="n">
+        <v>136</v>
+      </c>
+      <c r="B143" s="154" t="inlineStr">
+        <is>
+          <t>Torrent Power Limited</t>
+        </is>
+      </c>
+      <c r="C143" s="154" t="inlineStr">
+        <is>
+          <t>INE813H01021</t>
+        </is>
+      </c>
+      <c r="D143" s="154" t="inlineStr">
+        <is>
+          <t>Power</t>
+        </is>
+      </c>
+      <c r="E143" s="169" t="n">
+        <v>44</v>
+      </c>
+      <c r="F143" s="170" t="n">
+        <v>0.62</v>
+      </c>
+      <c r="G143" s="13" t="n">
+        <v>0.0019</v>
+      </c>
+      <c r="J143" s="170" t="n"/>
+    </row>
+    <row r="144">
+      <c r="A144" s="154" t="n">
+        <v>137</v>
+      </c>
+      <c r="B144" s="154" t="inlineStr">
+        <is>
+          <t>Voltas Limited</t>
+        </is>
+      </c>
+      <c r="C144" s="154" t="inlineStr">
+        <is>
+          <t>INE226A01021</t>
+        </is>
+      </c>
+      <c r="D144" s="154" t="inlineStr">
+        <is>
+          <t>Consumer Durables</t>
+        </is>
+      </c>
+      <c r="E144" s="169" t="n">
+        <v>50</v>
+      </c>
+      <c r="F144" s="170" t="n">
+        <v>0.62</v>
+      </c>
+      <c r="G144" s="13" t="n">
+        <v>0.0019</v>
+      </c>
+      <c r="J144" s="170" t="n"/>
+    </row>
+    <row r="145">
+      <c r="A145" s="154" t="n">
+        <v>138</v>
+      </c>
+      <c r="B145" s="154" t="inlineStr">
+        <is>
+          <t>Mankind Pharma Limited</t>
+        </is>
+      </c>
+      <c r="C145" s="154" t="inlineStr">
+        <is>
+          <t>INE634S01028</t>
+        </is>
+      </c>
+      <c r="D145" s="154" t="inlineStr">
+        <is>
+          <t>Pharmaceuticals &amp; Biotechnology</t>
+        </is>
+      </c>
+      <c r="E145" s="169" t="n">
+        <v>26</v>
+      </c>
+      <c r="F145" s="170" t="n">
+        <v>0.62</v>
+      </c>
+      <c r="G145" s="13" t="n">
+        <v>0.0019</v>
+      </c>
+      <c r="J145" s="170" t="n"/>
+    </row>
+    <row r="146">
+      <c r="A146" s="154" t="n">
+        <v>139</v>
+      </c>
+      <c r="B146" s="154" t="inlineStr">
+        <is>
+          <t>Punjab National Bank</t>
+        </is>
+      </c>
+      <c r="C146" s="154" t="inlineStr">
+        <is>
+          <t>INE160A01022</t>
+        </is>
+      </c>
+      <c r="D146" s="154" t="inlineStr">
+        <is>
+          <t>Banks</t>
+        </is>
+      </c>
+      <c r="E146" s="169" t="n">
+        <v>578</v>
+      </c>
+      <c r="F146" s="170" t="n">
+        <v>0.61</v>
+      </c>
+      <c r="G146" s="13" t="n">
+        <v>0.0019</v>
+      </c>
+      <c r="J146" s="170" t="n"/>
+    </row>
+    <row r="147">
+      <c r="A147" s="154" t="n">
+        <v>140</v>
+      </c>
+      <c r="B147" s="154" t="inlineStr">
+        <is>
+          <t>Alkem Laboratories Limited</t>
+        </is>
+      </c>
+      <c r="C147" s="154" t="inlineStr">
+        <is>
+          <t>INE540L01014</t>
+        </is>
+      </c>
+      <c r="D147" s="154" t="inlineStr">
+        <is>
+          <t>Pharmaceuticals &amp; Biotechnology</t>
+        </is>
+      </c>
+      <c r="E147" s="169" t="n">
+        <v>11</v>
+      </c>
+      <c r="F147" s="170" t="n">
+        <v>0.6</v>
+      </c>
+      <c r="G147" s="13" t="n">
+        <v>0.0019</v>
+      </c>
+      <c r="J147" s="170" t="n"/>
+    </row>
+    <row r="148">
+      <c r="A148" s="154" t="n">
+        <v>141</v>
+      </c>
+      <c r="B148" s="154" t="inlineStr">
+        <is>
+          <t>Havells India Limited</t>
+        </is>
+      </c>
+      <c r="C148" s="154" t="inlineStr">
+        <is>
+          <t>INE176B01034</t>
+        </is>
+      </c>
+      <c r="D148" s="154" t="inlineStr">
+        <is>
+          <t>Consumer Durables</t>
+        </is>
+      </c>
+      <c r="E148" s="169" t="n">
+        <v>51</v>
+      </c>
+      <c r="F148" s="170" t="n">
+        <v>0.6</v>
+      </c>
+      <c r="G148" s="13" t="n">
+        <v>0.0018</v>
+      </c>
+      <c r="J148" s="170" t="n"/>
+    </row>
+    <row r="149">
+      <c r="A149" s="154" t="n">
+        <v>142</v>
+      </c>
+      <c r="B149" s="154" t="inlineStr">
+        <is>
+          <t>Godrej Properties Limited</t>
+        </is>
+      </c>
+      <c r="C149" s="154" t="inlineStr">
+        <is>
+          <t>INE484J01027</t>
+        </is>
+      </c>
+      <c r="D149" s="154" t="inlineStr">
+        <is>
+          <t>Realty</t>
+        </is>
+      </c>
+      <c r="E149" s="169" t="n">
+        <v>34</v>
+      </c>
+      <c r="F149" s="170" t="n">
+        <v>0.6</v>
+      </c>
+      <c r="G149" s="13" t="n">
+        <v>0.0018</v>
+      </c>
+      <c r="J149" s="170" t="n"/>
+    </row>
+    <row r="150">
+      <c r="A150" s="154" t="n">
+        <v>143</v>
+      </c>
+      <c r="B150" s="154" t="inlineStr">
+        <is>
+          <t>Canara Bank</t>
+        </is>
+      </c>
+      <c r="C150" s="154" t="inlineStr">
+        <is>
+          <t>INE476A01022</t>
+        </is>
+      </c>
+      <c r="D150" s="154" t="inlineStr">
+        <is>
+          <t>Banks</t>
+        </is>
+      </c>
+      <c r="E150" s="169" t="n">
+        <v>457</v>
+      </c>
+      <c r="F150" s="170" t="n">
+        <v>0.6</v>
+      </c>
+      <c r="G150" s="13" t="n">
+        <v>0.0018</v>
+      </c>
+      <c r="J150" s="170" t="n"/>
+    </row>
+    <row r="151">
+      <c r="A151" s="154" t="n">
+        <v>144</v>
+      </c>
+      <c r="B151" s="154" t="inlineStr">
+        <is>
+          <t>Prestige Estates Projects Limited</t>
+        </is>
+      </c>
+      <c r="C151" s="154" t="inlineStr">
+        <is>
+          <t>INE811K01011</t>
+        </is>
+      </c>
+      <c r="D151" s="154" t="inlineStr">
+        <is>
+          <t>Realty</t>
+        </is>
+      </c>
+      <c r="E151" s="169" t="n">
+        <v>43</v>
+      </c>
+      <c r="F151" s="170" t="n">
+        <v>0.59</v>
+      </c>
+      <c r="G151" s="13" t="n">
+        <v>0.0018</v>
+      </c>
+      <c r="J151" s="170" t="n"/>
+    </row>
+    <row r="152">
+      <c r="A152" s="154" t="n">
+        <v>145</v>
+      </c>
+      <c r="B152" s="154" t="inlineStr">
+        <is>
+          <t>L&amp;T Finance Limited</t>
+        </is>
+      </c>
+      <c r="C152" s="154" t="inlineStr">
+        <is>
+          <t>INE498L01015</t>
+        </is>
+      </c>
+      <c r="D152" s="154" t="inlineStr">
+        <is>
+          <t>Finance</t>
+        </is>
+      </c>
+      <c r="E152" s="169" t="n">
+        <v>205</v>
+      </c>
+      <c r="F152" s="170" t="n">
+        <v>0.59</v>
+      </c>
+      <c r="G152" s="13" t="n">
+        <v>0.0018</v>
+      </c>
+      <c r="J152" s="170" t="n"/>
+    </row>
+    <row r="153">
+      <c r="A153" s="154" t="n">
+        <v>146</v>
+      </c>
+      <c r="B153" s="154" t="inlineStr">
+        <is>
+          <t>Tata Communications Limited</t>
+        </is>
+      </c>
+      <c r="C153" s="154" t="inlineStr">
+        <is>
+          <t>INE151A01013</t>
+        </is>
+      </c>
+      <c r="D153" s="154" t="inlineStr">
+        <is>
+          <t>Telecom - Services</t>
+        </is>
+      </c>
+      <c r="E153" s="169" t="n">
+        <v>29</v>
+      </c>
+      <c r="F153" s="170" t="n">
+        <v>0.57</v>
+      </c>
+      <c r="G153" s="13" t="n">
+        <v>0.0017</v>
+      </c>
+      <c r="J153" s="170" t="n"/>
+    </row>
+    <row r="154">
+      <c r="A154" s="154" t="n">
+        <v>147</v>
+      </c>
+      <c r="B154" s="154" t="inlineStr">
+        <is>
+          <t>Supreme Industries Limited</t>
+        </is>
+      </c>
+      <c r="C154" s="154" t="inlineStr">
+        <is>
+          <t>INE195A01028</t>
+        </is>
+      </c>
+      <c r="D154" s="154" t="inlineStr">
+        <is>
+          <t>Industrial Products</t>
+        </is>
+      </c>
+      <c r="E154" s="169" t="n">
+        <v>16</v>
+      </c>
+      <c r="F154" s="170" t="n">
+        <v>0.57</v>
+      </c>
+      <c r="G154" s="13" t="n">
+        <v>0.0017</v>
+      </c>
+      <c r="J154" s="170" t="n"/>
+    </row>
+    <row r="155">
+      <c r="A155" s="154" t="n">
+        <v>148</v>
+      </c>
+      <c r="B155" s="154" t="inlineStr">
+        <is>
+          <t>Indian Bank</t>
+        </is>
+      </c>
+      <c r="C155" s="154" t="inlineStr">
+        <is>
+          <t>INE562A01011</t>
+        </is>
+      </c>
+      <c r="D155" s="154" t="inlineStr">
+        <is>
+          <t>Banks</t>
+        </is>
+      </c>
+      <c r="E155" s="169" t="n">
+        <v>68</v>
+      </c>
+      <c r="F155" s="170" t="n">
+        <v>0.57</v>
+      </c>
+      <c r="G155" s="13" t="n">
+        <v>0.0017</v>
+      </c>
+      <c r="J155" s="170" t="n"/>
+    </row>
+    <row r="156">
+      <c r="A156" s="154" t="n">
+        <v>149</v>
+      </c>
+      <c r="B156" s="154" t="inlineStr">
+        <is>
+          <t>JSW Energy Limited</t>
+        </is>
+      </c>
+      <c r="C156" s="154" t="inlineStr">
+        <is>
+          <t>INE121E01018</t>
+        </is>
+      </c>
+      <c r="D156" s="154" t="inlineStr">
+        <is>
+          <t>Power</t>
+        </is>
+      </c>
+      <c r="E156" s="169" t="n">
+        <v>95</v>
+      </c>
+      <c r="F156" s="170" t="n">
+        <v>0.57</v>
+      </c>
+      <c r="G156" s="13" t="n">
+        <v>0.0017</v>
+      </c>
+      <c r="J156" s="170" t="n"/>
+    </row>
+    <row r="157">
+      <c r="A157" s="154" t="n">
+        <v>150</v>
+      </c>
+      <c r="B157" s="154" t="inlineStr">
+        <is>
+          <t>Coromandel International Limited</t>
+        </is>
+      </c>
+      <c r="C157" s="154" t="inlineStr">
+        <is>
+          <t>INE169A01031</t>
+        </is>
+      </c>
+      <c r="D157" s="154" t="inlineStr">
+        <is>
+          <t>Fertilizers &amp; Agrochemicals</t>
+        </is>
+      </c>
+      <c r="E157" s="169" t="n">
+        <v>30</v>
+      </c>
+      <c r="F157" s="170" t="n">
+        <v>0.53</v>
+      </c>
+      <c r="G157" s="13" t="n">
+        <v>0.0016</v>
+      </c>
+      <c r="J157" s="170" t="n"/>
+    </row>
+    <row r="158">
+      <c r="A158" s="154" t="n">
+        <v>151</v>
+      </c>
+      <c r="B158" s="154" t="inlineStr">
+        <is>
+          <t>Petronet LNG Limited</t>
+        </is>
+      </c>
+      <c r="C158" s="154" t="inlineStr">
+        <is>
+          <t>INE347G01014</t>
+        </is>
+      </c>
+      <c r="D158" s="154" t="inlineStr">
+        <is>
+          <t>Gas</t>
+        </is>
+      </c>
+      <c r="E158" s="169" t="n">
+        <v>189</v>
+      </c>
+      <c r="F158" s="170" t="n">
+        <v>0.51</v>
+      </c>
+      <c r="G158" s="13" t="n">
+        <v>0.0016</v>
+      </c>
+      <c r="J158" s="170" t="n"/>
+    </row>
+    <row r="159">
+      <c r="A159" s="154" t="n">
+        <v>152</v>
+      </c>
+      <c r="B159" s="154" t="inlineStr">
+        <is>
+          <t>Oberoi Realty Limited</t>
+        </is>
+      </c>
+      <c r="C159" s="154" t="inlineStr">
+        <is>
+          <t>INE093I01010</t>
+        </is>
+      </c>
+      <c r="D159" s="154" t="inlineStr">
+        <is>
+          <t>Realty</t>
+        </is>
+      </c>
+      <c r="E159" s="169" t="n">
+        <v>30</v>
+      </c>
+      <c r="F159" s="170" t="n">
+        <v>0.51</v>
+      </c>
+      <c r="G159" s="13" t="n">
+        <v>0.0016</v>
+      </c>
+      <c r="J159" s="170" t="n"/>
+    </row>
+    <row r="160">
+      <c r="A160" s="154" t="n">
+        <v>153</v>
+      </c>
+      <c r="B160" s="154" t="inlineStr">
+        <is>
+          <t>Zydus Lifesciences Limited</t>
+        </is>
+      </c>
+      <c r="C160" s="154" t="inlineStr">
+        <is>
+          <t>INE010B01027</t>
+        </is>
+      </c>
+      <c r="D160" s="154" t="inlineStr">
+        <is>
+          <t>Pharmaceuticals &amp; Biotechnology</t>
+        </is>
+      </c>
+      <c r="E160" s="169" t="n">
+        <v>47</v>
+      </c>
+      <c r="F160" s="170" t="n">
+        <v>0.51</v>
+      </c>
+      <c r="G160" s="13" t="n">
+        <v>0.0016</v>
+      </c>
+      <c r="J160" s="170" t="n"/>
+    </row>
+    <row r="161">
+      <c r="A161" s="154" t="n">
+        <v>154</v>
+      </c>
+      <c r="B161" s="154" t="inlineStr">
+        <is>
+          <t>Shree Cement Limited</t>
+        </is>
+      </c>
+      <c r="C161" s="154" t="inlineStr">
+        <is>
+          <t>INE070A01015</t>
+        </is>
+      </c>
+      <c r="D161" s="154" t="inlineStr">
+        <is>
+          <t>Cement &amp; Cement Products</t>
+        </is>
+      </c>
+      <c r="E161" s="169" t="n">
+        <v>2</v>
+      </c>
+      <c r="F161" s="170" t="n">
+        <v>0.51</v>
+      </c>
+      <c r="G161" s="13" t="n">
+        <v>0.0016</v>
+      </c>
+      <c r="J161" s="170" t="n"/>
+    </row>
+    <row r="162">
+      <c r="A162" s="154" t="n">
+        <v>155</v>
+      </c>
+      <c r="B162" s="154" t="inlineStr">
+        <is>
+          <t>Jindal Stainless Limited</t>
+        </is>
+      </c>
+      <c r="C162" s="154" t="inlineStr">
+        <is>
+          <t>INE220G01021</t>
+        </is>
+      </c>
+      <c r="D162" s="154" t="inlineStr">
+        <is>
+          <t>Ferrous Metals</t>
+        </is>
+      </c>
+      <c r="E162" s="169" t="n">
+        <v>73</v>
+      </c>
+      <c r="F162" s="170" t="n">
+        <v>0.5</v>
+      </c>
+      <c r="G162" s="13" t="n">
+        <v>0.0015</v>
+      </c>
+      <c r="J162" s="170" t="n"/>
+    </row>
+    <row r="163">
+      <c r="A163" s="154" t="n">
+        <v>156</v>
+      </c>
+      <c r="B163" s="154" t="inlineStr">
+        <is>
+          <t>NHPC Limited</t>
+        </is>
+      </c>
+      <c r="C163" s="154" t="inlineStr">
+        <is>
+          <t>INE848E01016</t>
+        </is>
+      </c>
+      <c r="D163" s="154" t="inlineStr">
+        <is>
+          <t>Power</t>
+        </is>
+      </c>
+      <c r="E163" s="169" t="n">
+        <v>632</v>
+      </c>
+      <c r="F163" s="170" t="n">
+        <v>0.5</v>
+      </c>
+      <c r="G163" s="13" t="n">
+        <v>0.0015</v>
+      </c>
+      <c r="J163" s="170" t="n"/>
+    </row>
+    <row r="164">
+      <c r="A164" s="154" t="n">
+        <v>157</v>
+      </c>
+      <c r="B164" s="154" t="inlineStr">
+        <is>
+          <t>Oracle Financial Services Software Limited</t>
+        </is>
+      </c>
+      <c r="C164" s="154" t="inlineStr">
+        <is>
+          <t>INE881D01027</t>
+        </is>
+      </c>
+      <c r="D164" s="154" t="inlineStr">
+        <is>
+          <t>IT - Software</t>
+        </is>
+      </c>
+      <c r="E164" s="169" t="n">
+        <v>5</v>
+      </c>
+      <c r="F164" s="170" t="n">
+        <v>0.5</v>
+      </c>
+      <c r="G164" s="13" t="n">
+        <v>0.0015</v>
+      </c>
+      <c r="J164" s="170" t="n"/>
+    </row>
+    <row r="165">
+      <c r="A165" s="154" t="n">
+        <v>158</v>
+      </c>
+      <c r="B165" s="154" t="inlineStr">
+        <is>
+          <t>Oil India Limited</t>
+        </is>
+      </c>
+      <c r="C165" s="154" t="inlineStr">
+        <is>
+          <t>INE274J01014</t>
+        </is>
+      </c>
+      <c r="D165" s="154" t="inlineStr">
+        <is>
+          <t>Oil</t>
+        </is>
+      </c>
+      <c r="E165" s="169" t="n">
+        <v>102</v>
+      </c>
+      <c r="F165" s="170" t="n">
+        <v>0.49</v>
+      </c>
+      <c r="G165" s="13" t="n">
+        <v>0.0015</v>
+      </c>
+      <c r="J165" s="170" t="n"/>
+    </row>
+    <row r="166">
+      <c r="A166" s="154" t="n">
+        <v>159</v>
+      </c>
+      <c r="B166" s="154" t="inlineStr">
+        <is>
+          <t>Dabur India Limited</t>
+        </is>
+      </c>
+      <c r="C166" s="154" t="inlineStr">
+        <is>
+          <t>INE016A01026</t>
+        </is>
+      </c>
+      <c r="D166" s="154" t="inlineStr">
+        <is>
+          <t>Personal Products</t>
+        </is>
+      </c>
+      <c r="E166" s="169" t="n">
+        <v>109</v>
+      </c>
+      <c r="F166" s="170" t="n">
+        <v>0.48</v>
+      </c>
+      <c r="G166" s="13" t="n">
+        <v>0.0015</v>
+      </c>
+      <c r="J166" s="170" t="n"/>
+    </row>
+    <row r="167">
+      <c r="A167" s="154" t="n">
+        <v>160</v>
+      </c>
+      <c r="B167" s="154" t="inlineStr">
+        <is>
+          <t>PI Industries Limited</t>
+        </is>
+      </c>
+      <c r="C167" s="154" t="inlineStr">
+        <is>
+          <t>INE603J01030</t>
+        </is>
+      </c>
+      <c r="D167" s="154" t="inlineStr">
+        <is>
+          <t>Fertilizers &amp; Agrochemicals</t>
+        </is>
+      </c>
+      <c r="E167" s="169" t="n">
+        <v>17</v>
+      </c>
+      <c r="F167" s="170" t="n">
+        <v>0.47</v>
+      </c>
+      <c r="G167" s="13" t="n">
+        <v>0.0014</v>
+      </c>
+      <c r="J167" s="170" t="n"/>
+    </row>
+    <row r="168">
+      <c r="A168" s="154" t="n">
+        <v>161</v>
+      </c>
+      <c r="B168" s="154" t="inlineStr">
+        <is>
+          <t>ICICI Prudential Life Insurance Company Limited</t>
+        </is>
+      </c>
+      <c r="C168" s="154" t="inlineStr">
+        <is>
+          <t>INE726G01019</t>
+        </is>
+      </c>
+      <c r="D168" s="154" t="inlineStr">
+        <is>
+          <t>Insurance</t>
+        </is>
+      </c>
+      <c r="E168" s="169" t="n">
+        <v>91</v>
+      </c>
+      <c r="F168" s="170" t="n">
+        <v>0.46</v>
+      </c>
+      <c r="G168" s="13" t="n">
+        <v>0.0014</v>
+      </c>
+      <c r="J168" s="170" t="n"/>
+    </row>
+    <row r="169">
+      <c r="A169" s="154" t="n">
+        <v>162</v>
+      </c>
+      <c r="B169" s="154" t="inlineStr">
+        <is>
+          <t>Malco Energy Limited^</t>
+        </is>
+      </c>
+      <c r="C169" s="154" t="inlineStr">
+        <is>
+          <t>INE704J01044</t>
+        </is>
+      </c>
+      <c r="D169" s="154" t="inlineStr">
+        <is>
+          <t>Oil</t>
+        </is>
+      </c>
+      <c r="E169" s="169" t="n">
+        <v>335</v>
+      </c>
+      <c r="F169" s="170" t="n">
+        <v>0.41</v>
+      </c>
+      <c r="G169" s="13" t="n">
+        <v>0.0012</v>
+      </c>
+      <c r="J169" s="170" t="n"/>
+    </row>
+    <row r="170">
+      <c r="A170" s="154" t="n">
+        <v>163</v>
+      </c>
+      <c r="B170" s="154" t="inlineStr">
+        <is>
+          <t>Talwandi Sabo Power Limited^</t>
+        </is>
+      </c>
+      <c r="C170" s="154" t="inlineStr">
+        <is>
+          <t>INE694L01019</t>
+        </is>
+      </c>
+      <c r="D170" s="154" t="inlineStr">
+        <is>
+          <t>Power</t>
+        </is>
+      </c>
+      <c r="E170" s="169" t="n">
+        <v>335</v>
+      </c>
+      <c r="F170" s="170" t="n">
+        <v>0.41</v>
+      </c>
+      <c r="G170" s="13" t="n">
+        <v>0.0012</v>
+      </c>
+      <c r="J170" s="170" t="n"/>
+    </row>
+    <row r="171">
+      <c r="A171" s="154" t="n">
+        <v>164</v>
+      </c>
+      <c r="B171" s="154" t="inlineStr">
+        <is>
+          <t>Vedanta Iron And Steel Limited^</t>
+        </is>
+      </c>
+      <c r="C171" s="154" t="inlineStr">
+        <is>
+          <t>INE1CLE01013</t>
+        </is>
+      </c>
+      <c r="D171" s="154" t="inlineStr">
+        <is>
+          <t>Ferrous Metals</t>
+        </is>
+      </c>
+      <c r="E171" s="169" t="n">
+        <v>335</v>
+      </c>
+      <c r="F171" s="170" t="n">
+        <v>0.41</v>
+      </c>
+      <c r="G171" s="13" t="n">
+        <v>0.0012</v>
+      </c>
+      <c r="J171" s="170" t="n"/>
+    </row>
+    <row r="172">
+      <c r="A172" s="154" t="n">
+        <v>165</v>
+      </c>
+      <c r="B172" s="154" t="inlineStr">
+        <is>
+          <t>Vedanta Aluminium Metal Limited^</t>
+        </is>
+      </c>
+      <c r="C172" s="154" t="inlineStr">
+        <is>
+          <t>INE1CDF01017</t>
+        </is>
+      </c>
+      <c r="D172" s="154" t="inlineStr">
+        <is>
+          <t>Non - Ferrous Metals</t>
+        </is>
+      </c>
+      <c r="E172" s="169" t="n">
+        <v>335</v>
+      </c>
+      <c r="F172" s="170" t="n">
+        <v>0.41</v>
+      </c>
+      <c r="G172" s="13" t="n">
+        <v>0.0012</v>
+      </c>
+      <c r="J172" s="170" t="n"/>
+    </row>
+    <row r="173">
+      <c r="A173" s="154" t="n">
+        <v>166</v>
+      </c>
+      <c r="B173" s="154" t="inlineStr">
+        <is>
+          <t>Balkrishna Industries Limited</t>
+        </is>
+      </c>
+      <c r="C173" s="154" t="inlineStr">
+        <is>
+          <t>INE787D01026</t>
+        </is>
+      </c>
+      <c r="D173" s="154" t="inlineStr">
+        <is>
+          <t>Auto Components</t>
+        </is>
+      </c>
+      <c r="E173" s="169" t="n">
+        <v>18</v>
+      </c>
+      <c r="F173" s="170" t="n">
+        <v>0.4</v>
+      </c>
+      <c r="G173" s="13" t="n">
+        <v>0.0012</v>
+      </c>
+      <c r="J173" s="170" t="n"/>
+    </row>
+    <row r="174">
+      <c r="A174" s="154" t="n">
+        <v>167</v>
+      </c>
+      <c r="B174" s="154" t="inlineStr">
+        <is>
+          <t>Astral Limited</t>
+        </is>
+      </c>
+      <c r="C174" s="154" t="inlineStr">
+        <is>
+          <t>INE006I01046</t>
+        </is>
+      </c>
+      <c r="D174" s="154" t="inlineStr">
+        <is>
+          <t>Industrial Products</t>
+        </is>
+      </c>
+      <c r="E174" s="169" t="n">
+        <v>25</v>
+      </c>
+      <c r="F174" s="170" t="n">
+        <v>0.39</v>
+      </c>
+      <c r="G174" s="13" t="n">
+        <v>0.0012</v>
+      </c>
+      <c r="J174" s="170" t="n"/>
+    </row>
+    <row r="175">
+      <c r="A175" s="154" t="n">
+        <v>168</v>
+      </c>
+      <c r="B175" s="154" t="inlineStr">
+        <is>
+          <t>SBI Cards and Payment Services Limited</t>
+        </is>
+      </c>
+      <c r="C175" s="154" t="inlineStr">
+        <is>
+          <t>INE018E01016</t>
+        </is>
+      </c>
+      <c r="D175" s="154" t="inlineStr">
+        <is>
+          <t>Finance</t>
+        </is>
+      </c>
+      <c r="E175" s="169" t="n">
+        <v>59</v>
+      </c>
+      <c r="F175" s="170" t="n">
+        <v>0.37</v>
+      </c>
+      <c r="G175" s="13" t="n">
+        <v>0.0011</v>
+      </c>
+      <c r="J175" s="170" t="n"/>
+    </row>
+    <row r="176">
+      <c r="A176" s="14" t="n"/>
+      <c r="B176" s="14" t="inlineStr">
+        <is>
+          <t>Total</t>
+        </is>
+      </c>
+      <c r="C176" s="14" t="n"/>
+      <c r="D176" s="14" t="n"/>
+      <c r="E176" s="14" t="n"/>
+      <c r="F176" s="171" t="n">
+        <v>325.06</v>
+      </c>
+      <c r="G176" s="16" t="n">
+        <v>0.9974</v>
+      </c>
+    </row>
+    <row r="178">
+      <c r="B178" s="10" t="inlineStr">
+        <is>
+          <t>MONEY MARKET INSTRUMENTS</t>
+        </is>
+      </c>
+    </row>
+    <row r="179">
+      <c r="A179" s="154" t="n">
+        <v>169</v>
+      </c>
+      <c r="B179" s="10" t="inlineStr">
+        <is>
+          <t>TREPS / Reverse Repo Investments</t>
+        </is>
+      </c>
+      <c r="F179" s="170" t="n">
+        <v>0.15</v>
+      </c>
+      <c r="G179" s="13" t="n">
+        <v>0.0004</v>
+      </c>
+      <c r="H179" s="17" t="n">
+        <v>46174</v>
+      </c>
+    </row>
+    <row r="180">
+      <c r="A180" s="14" t="n"/>
+      <c r="B180" s="14" t="inlineStr">
+        <is>
+          <t>Total</t>
+        </is>
+      </c>
+      <c r="C180" s="14" t="n"/>
+      <c r="D180" s="14" t="n"/>
+      <c r="E180" s="14" t="n"/>
+      <c r="F180" s="171" t="n">
+        <v>0.15</v>
+      </c>
+      <c r="G180" s="16" t="n">
+        <v>0.0004</v>
+      </c>
+    </row>
+    <row r="182">
+      <c r="B182" s="10" t="inlineStr">
+        <is>
+          <t>Cash &amp; Cash Equivalent</t>
+        </is>
+      </c>
+    </row>
+    <row r="183">
+      <c r="B183" s="154" t="inlineStr">
+        <is>
+          <t>Net Receivables/Payables</t>
+        </is>
+      </c>
+      <c r="E183" s="169" t="n"/>
+      <c r="F183" s="170" t="n">
+        <v>0.47</v>
+      </c>
+      <c r="G183" s="13" t="n">
+        <v>0.0022</v>
+      </c>
+      <c r="J183" s="170" t="n"/>
+    </row>
+    <row r="184">
+      <c r="A184" s="14" t="n"/>
+      <c r="B184" s="14" t="inlineStr">
+        <is>
+          <t>Total</t>
+        </is>
+      </c>
+      <c r="C184" s="14" t="n"/>
+      <c r="D184" s="14" t="n"/>
+      <c r="E184" s="14" t="n"/>
+      <c r="F184" s="171" t="n">
+        <v>0.47</v>
+      </c>
+      <c r="G184" s="16" t="n">
+        <v>0.0022</v>
+      </c>
+    </row>
+    <row r="186">
+      <c r="A186" s="153" t="n"/>
+      <c r="B186" s="153" t="inlineStr">
+        <is>
+          <t>GRAND TOTAL</t>
+        </is>
+      </c>
+      <c r="C186" s="153" t="n"/>
+      <c r="D186" s="153" t="n"/>
+      <c r="E186" s="153" t="n"/>
+      <c r="F186" s="172" t="n">
+        <v>325.68</v>
+      </c>
+      <c r="G186" s="19" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="187">
+      <c r="A187" s="154" t="inlineStr">
+        <is>
+          <t>Notes:</t>
+        </is>
+      </c>
+    </row>
+    <row r="188">
+      <c r="A188" s="21" t="n">
+        <v>1</v>
+      </c>
+      <c r="B188" s="21" t="inlineStr">
+        <is>
+          <t>Market value includes accrued interest</t>
+        </is>
+      </c>
+    </row>
+    <row r="189">
+      <c r="A189" s="154" t="n">
+        <v>2</v>
+      </c>
+      <c r="B189" s="154" t="inlineStr">
+        <is>
+          <t>^ Pending Listing</t>
+        </is>
+      </c>
+    </row>
+    <row r="192">
+      <c r="B192" s="10" t="inlineStr">
+        <is>
+          <t>Scheme Riskometer</t>
+        </is>
+      </c>
+    </row>
+    <row r="205">
+      <c r="B205" s="10" t="n"/>
+    </row>
+    <row r="206">
+      <c r="B206" s="10" t="inlineStr">
+        <is>
+          <t>Benchmark Riskometer: MSCI India Index (TRI)</t>
+        </is>
+      </c>
+    </row>
+    <row r="219">
+      <c r="A219" s="43" t="inlineStr">
+        <is>
+          <t>Sr. No.</t>
+        </is>
+      </c>
+      <c r="B219" s="44" t="inlineStr">
+        <is>
+          <t>Particulars</t>
+        </is>
+      </c>
+      <c r="C219" s="45" t="n"/>
+      <c r="D219" s="45" t="n"/>
+      <c r="E219" s="46" t="n"/>
+    </row>
+    <row r="220">
+      <c r="A220" s="47" t="n">
+        <v>3</v>
+      </c>
+      <c r="B220" s="165" t="n"/>
+      <c r="C220" s="39" t="inlineStr">
+        <is>
+          <t>Portfolio Information</t>
+        </is>
+      </c>
+      <c r="E220" s="49" t="n"/>
+    </row>
+    <row r="221">
+      <c r="A221" s="47" t="n"/>
+      <c r="B221" s="165" t="inlineStr">
+        <is>
+          <t>Description (if any)</t>
+        </is>
+      </c>
+      <c r="C221" s="161" t="n"/>
+      <c r="E221" s="49" t="n"/>
+    </row>
+    <row r="222">
+      <c r="A222" s="47" t="n"/>
+      <c r="B222" s="165" t="inlineStr">
+        <is>
+          <t>Annualised Portfolio YTM*@@</t>
+        </is>
+      </c>
+      <c r="C222" s="162" t="inlineStr">
+        <is>
+          <t>N.A.</t>
+        </is>
+      </c>
+      <c r="E222" s="49" t="n"/>
+    </row>
+    <row r="223">
+      <c r="A223" s="47" t="n"/>
+      <c r="B223" s="165" t="inlineStr">
+        <is>
+          <t>Macaulay Duration@@</t>
+        </is>
+      </c>
+      <c r="C223" s="162" t="inlineStr">
+        <is>
+          <t>N.A.</t>
+        </is>
+      </c>
+      <c r="E223" s="49" t="n"/>
+    </row>
+    <row r="224">
+      <c r="A224" s="47" t="n"/>
+      <c r="B224" s="165" t="inlineStr">
+        <is>
+          <t>Residual Maturity@@</t>
+        </is>
+      </c>
+      <c r="C224" s="162" t="inlineStr">
+        <is>
+          <t>N.A.</t>
+        </is>
+      </c>
+      <c r="E224" s="49" t="n"/>
+    </row>
+    <row r="225">
+      <c r="A225" s="47" t="n"/>
+      <c r="B225" s="165" t="inlineStr">
+        <is>
+          <t>Modified Duration (in years)@@</t>
+        </is>
+      </c>
+      <c r="C225" s="162" t="inlineStr">
+        <is>
+          <t>N.A.</t>
+        </is>
+      </c>
+      <c r="E225" s="49" t="n"/>
+    </row>
+    <row r="226">
+      <c r="A226" s="47" t="n"/>
+      <c r="B226" s="20" t="inlineStr">
+        <is>
+          <t>* In case of semi-annual YTM, it will be annualised</t>
+        </is>
+      </c>
+      <c r="C226" s="20" t="n"/>
+      <c r="E226" s="49" t="n"/>
+    </row>
+    <row r="227">
+      <c r="A227" s="47" t="n">
         <v>4</v>
       </c>
-      <c r="B11" s="1" t="inlineStr">
-[...34 lines deleted...]
-      <c r="A12" s="1" t="n">
+      <c r="B227" s="51" t="inlineStr">
+        <is>
+          <t>NAV AND Dividend</t>
+        </is>
+      </c>
+      <c r="C227" s="20" t="n"/>
+      <c r="E227" s="49" t="n"/>
+    </row>
+    <row r="228">
+      <c r="A228" s="47" t="n"/>
+      <c r="B228" s="173" t="inlineStr">
+        <is>
+          <t>Plan/Option Name</t>
+        </is>
+      </c>
+      <c r="C228" s="150" t="inlineStr">
+        <is>
+          <t>NAV per unit (Rs)</t>
+        </is>
+      </c>
+      <c r="D228" s="174" t="n"/>
+      <c r="E228" s="101" t="inlineStr">
+        <is>
+          <t>Aggregate distributions during the portfolio period  (Rs. per Unit)</t>
+        </is>
+      </c>
+    </row>
+    <row r="229" ht="24" customHeight="1">
+      <c r="A229" s="47" t="n"/>
+      <c r="B229" s="175" t="n"/>
+      <c r="C229" s="109" t="inlineStr">
+        <is>
+          <t>As on April 30, 2026</t>
+        </is>
+      </c>
+      <c r="D229" s="52" t="inlineStr">
+        <is>
+          <t>As on May 31, 2026</t>
+        </is>
+      </c>
+      <c r="E229" s="175" t="n"/>
+    </row>
+    <row r="230">
+      <c r="A230" s="53" t="n"/>
+      <c r="B230" s="54" t="inlineStr">
+        <is>
+          <t>Direct Plan-Growth Plan</t>
+        </is>
+      </c>
+      <c r="C230" s="77" t="inlineStr">
+        <is>
+          <t>28.9778</t>
+        </is>
+      </c>
+      <c r="D230" s="77" t="inlineStr">
+        <is>
+          <t>28.8247*</t>
+        </is>
+      </c>
+      <c r="E230" s="161" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+    </row>
+    <row r="231">
+      <c r="A231" s="53" t="n"/>
+      <c r="B231" s="54" t="inlineStr">
+        <is>
+          <t>Direct Plan-IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C231" s="85" t="n">
+        <v>0</v>
+      </c>
+      <c r="D231" s="85" t="n">
+        <v>0</v>
+      </c>
+      <c r="E231" s="77" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+    </row>
+    <row r="232">
+      <c r="A232" s="53" t="n"/>
+      <c r="B232" s="54" t="inlineStr">
+        <is>
+          <t>Direct Plan-Daily IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C232" s="56" t="n">
+        <v>0</v>
+      </c>
+      <c r="D232" s="56" t="n">
+        <v>0</v>
+      </c>
+      <c r="E232" s="57" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="233">
+      <c r="A233" s="53" t="n"/>
+      <c r="B233" s="54" t="inlineStr">
+        <is>
+          <t>Direct Plan-Weekly IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C233" s="56" t="n">
+        <v>0</v>
+      </c>
+      <c r="D233" s="56" t="n">
+        <v>0</v>
+      </c>
+      <c r="E233" s="57" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="234">
+      <c r="A234" s="53" t="n"/>
+      <c r="B234" s="54" t="inlineStr">
+        <is>
+          <t>Direct Plan-Monthly IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C234" s="56" t="n">
+        <v>0</v>
+      </c>
+      <c r="D234" s="56" t="n">
+        <v>0</v>
+      </c>
+      <c r="E234" s="57" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="235">
+      <c r="A235" s="53" t="n"/>
+      <c r="B235" s="54" t="inlineStr">
+        <is>
+          <t>Direct Plan-Quarterly IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C235" s="56" t="n">
+        <v>0</v>
+      </c>
+      <c r="D235" s="56" t="n">
+        <v>0</v>
+      </c>
+      <c r="E235" s="57" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="236">
+      <c r="A236" s="53" t="n"/>
+      <c r="B236" s="58" t="n"/>
+      <c r="C236" s="59" t="n"/>
+      <c r="D236" s="59" t="n"/>
+      <c r="E236" s="39" t="n"/>
+    </row>
+    <row r="237">
+      <c r="A237" s="47" t="n"/>
+      <c r="B237" s="60" t="inlineStr">
+        <is>
+          <t>Regular Plan-Growth Plan</t>
+        </is>
+      </c>
+      <c r="C237" s="77" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="D237" s="77" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="E237" s="161" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+    </row>
+    <row r="238">
+      <c r="A238" s="47" t="n"/>
+      <c r="B238" s="60" t="inlineStr">
+        <is>
+          <t>Regular Plan-IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C238" s="77" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="D238" s="77" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="E238" s="77" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+    </row>
+    <row r="239">
+      <c r="A239" s="47" t="n"/>
+      <c r="B239" s="60" t="inlineStr">
+        <is>
+          <t>Regular Plan-Daily IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C239" s="61" t="n">
+        <v>0</v>
+      </c>
+      <c r="D239" s="61" t="n">
+        <v>0</v>
+      </c>
+      <c r="E239" s="62" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="240">
+      <c r="A240" s="47" t="n"/>
+      <c r="B240" s="60" t="inlineStr">
+        <is>
+          <t>Regular Plan-Weekly IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C240" s="61" t="n">
+        <v>0</v>
+      </c>
+      <c r="D240" s="61" t="n">
+        <v>0</v>
+      </c>
+      <c r="E240" s="62" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="241">
+      <c r="A241" s="47" t="n"/>
+      <c r="B241" s="60" t="inlineStr">
+        <is>
+          <t>Regular Plan-Monthly IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C241" s="61" t="n">
+        <v>0</v>
+      </c>
+      <c r="D241" s="61" t="n">
+        <v>0</v>
+      </c>
+      <c r="E241" s="62" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="242">
+      <c r="A242" s="47" t="n"/>
+      <c r="B242" s="60" t="inlineStr">
+        <is>
+          <t>Regular Plan-Quarterly IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C242" s="61" t="n">
+        <v>0</v>
+      </c>
+      <c r="D242" s="61" t="n">
+        <v>0</v>
+      </c>
+      <c r="E242" s="62" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="243">
+      <c r="A243" s="47" t="n"/>
+      <c r="B243" s="63" t="inlineStr">
+        <is>
+          <t>IDCW -  Income Distribution cum Capital Withdrawal.</t>
+        </is>
+      </c>
+      <c r="C243" s="64" t="n"/>
+      <c r="D243" s="64" t="n"/>
+      <c r="E243" s="49" t="n"/>
+    </row>
+    <row r="244">
+      <c r="A244" s="65" t="n"/>
+      <c r="B244" s="66" t="n"/>
+      <c r="C244" s="66" t="n"/>
+      <c r="D244" s="66" t="n"/>
+      <c r="E244" s="67" t="n"/>
+    </row>
+    <row r="245">
+      <c r="A245" s="47" t="n">
         <v>5</v>
       </c>
-      <c r="B12" s="1" t="inlineStr">
-[...34 lines deleted...]
-      <c r="A13" s="1" t="n">
+      <c r="B245" s="68" t="inlineStr">
+        <is>
+          <t>Portfolio Turn Over Ratio ^^</t>
+        </is>
+      </c>
+      <c r="C245" s="60" t="n"/>
+      <c r="D245" s="66" t="n"/>
+      <c r="E245" s="69" t="n"/>
+    </row>
+    <row r="246">
+      <c r="A246" s="47" t="n"/>
+      <c r="B246" s="60" t="inlineStr">
+        <is>
+          <t xml:space="preserve"> - For Purchase</t>
+        </is>
+      </c>
+      <c r="C246" s="77" t="n">
+        <v>0.03</v>
+      </c>
+      <c r="D246" s="66" t="n"/>
+      <c r="E246" s="67" t="n"/>
+    </row>
+    <row r="247">
+      <c r="A247" s="47" t="n"/>
+      <c r="B247" s="60" t="inlineStr">
+        <is>
+          <t xml:space="preserve"> - For Sale</t>
+        </is>
+      </c>
+      <c r="C247" s="77" t="n">
+        <v>0.03</v>
+      </c>
+      <c r="D247" s="66" t="n"/>
+      <c r="E247" s="67" t="n"/>
+    </row>
+    <row r="248">
+      <c r="A248" s="47" t="n">
         <v>6</v>
       </c>
-      <c r="B13" s="1" t="inlineStr">
-[...34 lines deleted...]
-      <c r="A14" s="1" t="n">
+      <c r="B248" s="70" t="inlineStr">
+        <is>
+          <t>Total investment in foreign securities/ADR/GDR (Rs. lakh)</t>
+        </is>
+      </c>
+      <c r="C248" s="71" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="D248" s="66" t="n"/>
+      <c r="E248" s="69" t="n"/>
+    </row>
+    <row r="249" ht="24" customHeight="1">
+      <c r="A249" s="47" t="n">
         <v>7</v>
       </c>
-      <c r="B14" s="1" t="inlineStr">
-[...34 lines deleted...]
-      <c r="A15" s="1" t="n">
+      <c r="B249" s="72" t="inlineStr">
+        <is>
+          <t>Total of securities below investment grade and default provided for the of May 31, 2026 (Rs. lakh)</t>
+        </is>
+      </c>
+      <c r="C249" s="71" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="D249" s="73" t="n"/>
+      <c r="E249" s="69" t="n"/>
+    </row>
+    <row r="250">
+      <c r="A250" s="47" t="n">
         <v>8</v>
       </c>
-      <c r="B15" s="1" t="inlineStr">
-[...34 lines deleted...]
-      <c r="A16" s="1" t="n">
+      <c r="B250" s="74" t="inlineStr">
+        <is>
+          <t>Total investment in illiquid shares/securities</t>
+        </is>
+      </c>
+      <c r="C250" s="75" t="n"/>
+      <c r="E250" s="69" t="n"/>
+    </row>
+    <row r="251">
+      <c r="A251" s="47" t="n"/>
+      <c r="B251" s="76" t="inlineStr">
+        <is>
+          <t>- Value (In Rs. Lakh)</t>
+        </is>
+      </c>
+      <c r="C251" s="77" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="E251" s="69" t="n"/>
+    </row>
+    <row r="252">
+      <c r="A252" s="47" t="n"/>
+      <c r="B252" s="78" t="inlineStr">
+        <is>
+          <t>- in percentage terms (%)</t>
+        </is>
+      </c>
+      <c r="C252" s="176" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="E252" s="69" t="n"/>
+    </row>
+    <row r="253">
+      <c r="A253" s="47" t="n"/>
+      <c r="B253" s="78" t="n"/>
+      <c r="C253" s="177" t="n"/>
+      <c r="E253" s="69" t="n"/>
+    </row>
+    <row r="254" ht="24" customHeight="1">
+      <c r="A254" s="47" t="n">
         <v>9</v>
       </c>
-      <c r="B16" s="1" t="inlineStr">
-[...5108 lines deleted...]
-          <t>Benchmark Riskometer: MSCI India Index (TRI)</t>
+      <c r="B254" s="74" t="inlineStr">
+        <is>
+          <t>Total outstanding exposure to derivatives at the end of  May 31, 2026</t>
+        </is>
+      </c>
+      <c r="C254" s="75" t="n"/>
+      <c r="D254" s="66" t="n"/>
+      <c r="E254" s="69" t="n"/>
+    </row>
+    <row r="255">
+      <c r="A255" s="47" t="n"/>
+      <c r="B255" s="76" t="inlineStr">
+        <is>
+          <t>- Value (In Rs. Lakh)</t>
+        </is>
+      </c>
+      <c r="C255" s="77" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="D255" s="66" t="n"/>
+      <c r="E255" s="69" t="n"/>
+    </row>
+    <row r="256">
+      <c r="A256" s="47" t="n"/>
+      <c r="B256" s="78" t="inlineStr">
+        <is>
+          <t>- in percentage term (%)</t>
+        </is>
+      </c>
+      <c r="C256" s="77" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="D256" s="66" t="n"/>
+      <c r="E256" s="69" t="n"/>
+    </row>
+    <row r="257">
+      <c r="A257" s="81" t="n"/>
+      <c r="B257" s="82" t="n"/>
+      <c r="C257" s="82" t="n"/>
+      <c r="D257" s="82" t="n"/>
+      <c r="E257" s="83" t="n"/>
+    </row>
+    <row r="259">
+      <c r="A259" s="10" t="inlineStr">
+        <is>
+          <t>*</t>
+        </is>
+      </c>
+      <c r="B259" s="154" t="inlineStr">
+        <is>
+          <t>Computed NAV</t>
+        </is>
+      </c>
+    </row>
+    <row r="260">
+      <c r="A260" s="10" t="inlineStr">
+        <is>
+          <t>**</t>
+        </is>
+      </c>
+      <c r="B260" s="154" t="inlineStr">
+        <is>
+          <t>NAV as on Maturity date</t>
+        </is>
+      </c>
+    </row>
+    <row r="261">
+      <c r="A261" s="10" t="inlineStr">
+        <is>
+          <t>N.A.</t>
+        </is>
+      </c>
+      <c r="B261" s="154" t="inlineStr">
+        <is>
+          <t xml:space="preserve"> Not Applicable.</t>
+        </is>
+      </c>
+    </row>
+    <row r="262">
+      <c r="A262" s="10" t="inlineStr">
+        <is>
+          <t>^^</t>
+        </is>
+      </c>
+      <c r="B262" s="154" t="inlineStr">
+        <is>
+          <t>Portfolio Turn Over Ratio is for Equity Schemes.</t>
+        </is>
+      </c>
+    </row>
+    <row r="263">
+      <c r="A263" s="10" t="inlineStr">
+        <is>
+          <t>@@</t>
+        </is>
+      </c>
+      <c r="B263" s="154" t="inlineStr">
+        <is>
+          <t>Residual, Modified Duration and Portfolio YTM (Annualised) is for Debt Schemes.</t>
+        </is>
+      </c>
+    </row>
+    <row r="264" ht="48" customHeight="1">
+      <c r="B264" s="84" t="inlineStr">
+        <is>
+          <t>Pursuant to payment of IDCW, the NAV of the IDCW Option(s) of aforesaid Scheme of the Fund would fall to the extent of payout and statutory levy, if any. For complete distribution history of the Schemes, please visit www.dspim.com</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <mergeCells count="1">
+  <mergeCells count="4">
+    <mergeCell ref="B228:B229"/>
+    <mergeCell ref="E228:E229"/>
+    <mergeCell ref="C228:D228"/>
     <mergeCell ref="B1:F1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:A1"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Rohit Pandey</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:lastModifiedBy></cp:lastModifiedBy>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties">
+  <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_Enabled" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2">
+    <vt:lpwstr>true</vt:lpwstr>
+  </property>
+  <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_SetDate" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3">
+    <vt:lpwstr>2026-06-07T19:21:06Z</vt:lpwstr>
+  </property>
+  <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_Method" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4">
+    <vt:lpwstr>Privileged</vt:lpwstr>
+  </property>
+  <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_Name" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5">
+    <vt:lpwstr>Public</vt:lpwstr>
+  </property>
+  <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_SiteId" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6">
+    <vt:lpwstr>1771ae17-e764-4e0f-a476-d4184d79a5d9</vt:lpwstr>
+  </property>
+  <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_ActionId" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7">
+    <vt:lpwstr>4080c357-c9ae-431d-b36a-b5f7034283f4</vt:lpwstr>
+  </property>
+  <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_ContentBits" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8">
+    <vt:lpwstr>0</vt:lpwstr>
+  </property>
+  <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_Tag" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9">
+    <vt:lpwstr>10, 0, 1, 1</vt:lpwstr>
+  </property>
+</Properties>
+</file>