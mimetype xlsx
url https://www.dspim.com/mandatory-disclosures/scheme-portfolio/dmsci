--- v3 (2026-06-20)
+++ v4 (2026-07-12)
@@ -1,223 +1,210 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" Id="rId4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <bookViews>
-    <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" tabRatio="878" firstSheet="0" autoFilterDateGrouping="1"/>
+    <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" tabRatio="958" firstSheet="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="MSCI India ETF" sheetId="1" state="visible" r:id="rId1"/>
     <sheet name="Sheet1" sheetId="2" state="hidden" r:id="rId2"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="191029" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <numFmts count="8">
-[...1 lines deleted...]
-    <numFmt numFmtId="165" formatCode="0.0000"/>
+  <numFmts count="10">
+    <numFmt numFmtId="164" formatCode="#,##0.00_);\(#,##0.00\)%"/>
+    <numFmt numFmtId="165" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);"/>
     <numFmt numFmtId="166" formatCode="_(* #,##0_);_(* \(#,##0\);"/>
-    <numFmt numFmtId="167" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);"/>
-[...3 lines deleted...]
-    <numFmt numFmtId="171" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;??_);_(@_)"/>
+    <numFmt numFmtId="167" formatCode="0.0000"/>
+    <numFmt numFmtId="168" formatCode="0.0000000000000000%"/>
+    <numFmt numFmtId="169" formatCode="0.000000000000000%"/>
+    <numFmt numFmtId="170" formatCode="_ * #,##0.00_ ;_ * \-#,##0.00_ ;_ * &quot;-&quot;??_ ;_ @_ "/>
+    <numFmt numFmtId="171" formatCode="0.000"/>
+    <numFmt numFmtId="172" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;??_);_(@_)"/>
+    <numFmt numFmtId="173" formatCode="_(* #,##0.0000_);_(* \(#,##0.0000\);_(* &quot;-&quot;??_);_(@_)"/>
   </numFmts>
-  <fonts count="22">
+  <fonts count="20">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="10"/>
       <sz val="11"/>
       <u val="single"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Trebuchet MS"/>
       <family val="2"/>
-      <sz val="9"/>
+      <color theme="1"/>
+      <sz val="8"/>
+    </font>
+    <font>
+      <name val="Trebuchet MS"/>
+      <family val="2"/>
+      <b val="1"/>
+      <color theme="1"/>
+      <sz val="8"/>
+    </font>
+    <font>
+      <name val="Trebuchet MS"/>
+      <family val="2"/>
+      <color rgb="FF000000"/>
+      <sz val="8"/>
     </font>
     <font>
       <name val="Trebuchet MS"/>
       <family val="2"/>
       <b val="1"/>
       <color rgb="FF000000"/>
-      <sz val="9"/>
+      <sz val="8"/>
+      <u val="single"/>
     </font>
     <font>
       <name val="Trebuchet MS"/>
       <family val="2"/>
-      <color rgb="FF000000"/>
-      <sz val="9"/>
+      <b val="1"/>
+      <color rgb="FF333333"/>
+      <sz val="8"/>
+    </font>
+    <font>
+      <name val="Trebuchet MS"/>
+      <family val="2"/>
+      <b val="1"/>
+      <sz val="8"/>
+    </font>
+    <font>
+      <name val="Trebuchet MS"/>
+      <family val="2"/>
+      <sz val="8"/>
+    </font>
+    <font>
+      <name val="Trebuchet MS"/>
+      <family val="2"/>
+      <b val="1"/>
+      <color rgb="FFFF0000"/>
+      <sz val="8"/>
+    </font>
+    <font>
+      <name val="Trebuchet MS"/>
+      <family val="2"/>
+      <i val="1"/>
+      <sz val="8"/>
+    </font>
+    <font>
+      <name val="Trebuchet MS"/>
+      <family val="2"/>
+      <color rgb="FFFF0000"/>
+      <sz val="8"/>
+    </font>
+    <font>
+      <name val="Trebuchet MS"/>
+      <family val="2"/>
+      <b val="1"/>
+      <strike val="1"/>
+      <sz val="8"/>
     </font>
     <font>
       <name val="trebuchet MS"/>
       <family val="2"/>
       <b val="1"/>
       <color rgb="FFFFFFFF"/>
-      <sz val="9"/>
-[...18 lines deleted...]
-      <sz val="9"/>
+      <sz val="8"/>
     </font>
     <font>
       <name val="trebuchet MS"/>
       <family val="2"/>
       <b val="1"/>
       <color indexed="8"/>
-      <sz val="9"/>
+      <sz val="8"/>
+      <u val="single"/>
+    </font>
+    <font>
+      <name val="trebuchet MS"/>
+      <family val="2"/>
+      <color theme="10"/>
+      <sz val="8"/>
+      <u val="single"/>
+    </font>
+    <font>
+      <name val="trebuchet MS"/>
+      <family val="2"/>
+      <b val="1"/>
+      <color indexed="8"/>
+      <sz val="8"/>
     </font>
     <font>
       <name val="trebuchet MS"/>
       <family val="2"/>
       <b val="1"/>
       <color rgb="FF000000"/>
-      <sz val="9"/>
-      <u val="single"/>
+      <sz val="8"/>
     </font>
     <font>
       <name val="trebuchet MS"/>
       <family val="2"/>
-      <b val="1"/>
-[...38 lines deleted...]
-      <b val="1"/>
       <color indexed="8"/>
-      <sz val="9"/>
-[...22 lines deleted...]
-      <scheme val="minor"/>
+      <sz val="8"/>
     </font>
   </fonts>
   <fills count="6">
     <fill>
       <patternFill/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF000000"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFC0C0C0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFDBDBDB"/>
         <bgColor indexed="64"/>
@@ -386,528 +373,487 @@
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="8">
+  <cellStyleXfs count="6">
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="9" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-    <xf numFmtId="43" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="178">
+  <cellXfs count="181">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
-[...2 lines deleted...]
-    <xf numFmtId="164" fontId="3" fillId="5" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="165" fontId="3" fillId="5" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="7" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="8" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="10" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="2" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="7" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="43" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="7" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="8" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="8" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="4" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="11" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="5" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="4" fontId="9" fillId="0" borderId="1" pivotButton="0" quotePrefix="1" xfId="0"/>
+    <xf numFmtId="39" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="10" fontId="9" fillId="0" borderId="1" pivotButton="0" quotePrefix="1" xfId="1"/>
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="12" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="11" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="2" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="13" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="10" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="43" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="3">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="9" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="10" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="9" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="10" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="10" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="15" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="165" fontId="4" fillId="3" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="10" fontId="4" fillId="3" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="166" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="165" fontId="14" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="10" fontId="14" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="169" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="170" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="2"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="2"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="2">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="171" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="10" fontId="4" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="10" fontId="4" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="10" fontId="3" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="10" fontId="4" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="10" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="10" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="10" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="3" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="5" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
-[...47 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="5" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="10" fontId="5" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="4"/>
+    <xf numFmtId="43" fontId="9" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="5"/>
+    <xf numFmtId="172" fontId="9" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="4"/>
+    <xf numFmtId="172" fontId="9" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="5"/>
+    <xf numFmtId="15" fontId="9" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="5"/>
+    <xf numFmtId="15" fontId="9" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="4"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="9" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="9" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="172" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="5">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="15" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="5">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="10" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="10" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="10" fontId="5" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="2" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="43" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="10" fontId="7" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="172" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="5">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="9" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="173" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="4" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="171" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="173" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="43" fontId="9" fillId="0" borderId="1" pivotButton="0" quotePrefix="1" xfId="3"/>
+    <xf numFmtId="43" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="43" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="3">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="43" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="3">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" pivotButton="0" quotePrefix="0" xfId="0"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="7" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="8" pivotButton="0" quotePrefix="0" xfId="0"/>
-    <xf numFmtId="4" fontId="7" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="7" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="7" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="8" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="43" fontId="13" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+    <xf numFmtId="10" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="43" fontId="8" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="7" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
-    <xf numFmtId="43" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="43" fontId="7" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="7" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="8" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="8" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="43" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="4" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="11" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="5" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="4" fontId="9" fillId="0" borderId="1" pivotButton="0" quotePrefix="1" xfId="0"/>
+    <xf numFmtId="39" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="0">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="7" pivotButton="0" quotePrefix="0" xfId="0"/>
-[...17 lines deleted...]
-    <xf numFmtId="39" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="0">
+    <xf numFmtId="10" fontId="9" fillId="0" borderId="1" pivotButton="0" quotePrefix="1" xfId="1"/>
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="10" fontId="3" fillId="0" borderId="1" pivotButton="0" quotePrefix="1" xfId="1"/>
-    <xf numFmtId="168" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="1">
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="12" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="168" fontId="3" fillId="0" borderId="12" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="11" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="2" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="13" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="10" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="11" pivotButton="0" quotePrefix="0" xfId="0"/>
-[...5 lines deleted...]
-    <xf numFmtId="43" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="3">
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="12" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
-[...220 lines deleted...]
-    </xf>
   </cellXfs>
-  <cellStyles count="8">
+  <cellStyles count="6">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Percent" xfId="1" builtinId="5"/>
     <cellStyle name="Hyperlink" xfId="2" builtinId="8"/>
     <cellStyle name="Comma" xfId="3" builtinId="3"/>
     <cellStyle name="Normal 3 2" xfId="4"/>
     <cellStyle name="Comma 4 2" xfId="5"/>
-    <cellStyle name="Normal 3 2 10" xfId="6"/>
-    <cellStyle name="Comma 4 2 2 2" xfId="7"/>
   </cellStyles>
-  <dxfs count="16">
+  <dxfs count="12">
     <dxf>
-      <numFmt numFmtId="172" formatCode="#,##0.000"/>
+      <numFmt numFmtId="174" formatCode="#,##0.000"/>
     </dxf>
     <dxf>
-      <numFmt numFmtId="173" formatCode="#,##0.0000"/>
+      <numFmt numFmtId="175" formatCode="#,##0.0000"/>
     </dxf>
     <dxf>
       <numFmt numFmtId="4" formatCode="#,##0.00"/>
     </dxf>
     <dxf>
-      <numFmt numFmtId="174" formatCode="&quot;-&quot;"/>
+      <numFmt numFmtId="176" formatCode="&quot;-&quot;"/>
     </dxf>
     <dxf>
-      <numFmt numFmtId="172" formatCode="#,##0.000"/>
+      <numFmt numFmtId="174" formatCode="#,##0.000"/>
     </dxf>
     <dxf>
-      <numFmt numFmtId="173" formatCode="#,##0.0000"/>
+      <numFmt numFmtId="175" formatCode="#,##0.0000"/>
     </dxf>
     <dxf>
       <numFmt numFmtId="4" formatCode="#,##0.00"/>
     </dxf>
     <dxf>
-      <numFmt numFmtId="174" formatCode="&quot;-&quot;"/>
+      <numFmt numFmtId="176" formatCode="&quot;-&quot;"/>
     </dxf>
     <dxf>
-      <numFmt numFmtId="172" formatCode="#,##0.000"/>
+      <numFmt numFmtId="174" formatCode="#,##0.000"/>
     </dxf>
     <dxf>
-      <numFmt numFmtId="173" formatCode="#,##0.0000"/>
+      <numFmt numFmtId="175" formatCode="#,##0.0000"/>
     </dxf>
     <dxf>
       <numFmt numFmtId="4" formatCode="#,##0.00"/>
     </dxf>
     <dxf>
-      <numFmt numFmtId="174" formatCode="&quot;-&quot;"/>
-[...11 lines deleted...]
-      <numFmt numFmtId="174" formatCode="&quot;-&quot;"/>
+      <numFmt numFmtId="176" formatCode="&quot;-&quot;"/>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00800000"/>
       <rgbColor rgb="00008000"/>
       <rgbColor rgb="00000080"/>
       <rgbColor rgb="00808000"/>
@@ -950,116 +896,116 @@
       <rgbColor rgb="00003366"/>
       <rgbColor rgb="00339966"/>
       <rgbColor rgb="00003300"/>
       <rgbColor rgb="00333300"/>
       <rgbColor rgb="00993300"/>
       <rgbColor rgb="00993366"/>
       <rgbColor rgb="00333399"/>
       <rgbColor rgb="00333333"/>
     </indexedColors>
   </colors>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId4" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image1.png" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image2.png" Id="rId2" /></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <wsDr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
   <twoCellAnchor editAs="oneCell">
     <from>
       <col>1</col>
       <colOff>0</colOff>
-      <row>193</row>
+      <row>191</row>
       <rowOff>0</rowOff>
     </from>
     <to>
       <col>1</col>
       <colOff>2374900</colOff>
-      <row>203</row>
-      <rowOff>3528</rowOff>
+      <row>201</row>
+      <rowOff>84044</rowOff>
     </to>
     <pic>
       <nvPicPr>
         <cNvPr id="2" name="Picture 1"/>
         <cNvPicPr>
           <a:picLocks/>
         </cNvPicPr>
       </nvPicPr>
       <blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </blipFill>
       <spPr>
         <a:xfrm>
-          <a:off x="457200" y="33172400"/>
+          <a:off x="457200" y="33000950"/>
           <a:ext cx="2374900" cy="1574800"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <avLst/>
         </a:prstGeom>
         <a:ln>
           <a:prstDash val="solid"/>
         </a:ln>
       </spPr>
     </pic>
     <clientData/>
   </twoCellAnchor>
   <twoCellAnchor editAs="oneCell">
     <from>
       <col>1</col>
       <colOff>0</colOff>
-      <row>207</row>
+      <row>205</row>
       <rowOff>0</rowOff>
     </from>
     <to>
       <col>1</col>
       <colOff>2374900</colOff>
-      <row>217</row>
-      <rowOff>3528</rowOff>
+      <row>215</row>
+      <rowOff>84044</rowOff>
     </to>
     <pic>
       <nvPicPr>
         <cNvPr id="3" name="Picture 2"/>
         <cNvPicPr>
           <a:picLocks/>
         </cNvPicPr>
       </nvPicPr>
       <blipFill>
         <a:blip r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </blipFill>
       <spPr>
         <a:xfrm>
-          <a:off x="457200" y="35585400"/>
+          <a:off x="457200" y="35413950"/>
           <a:ext cx="2374900" cy="1574800"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <avLst/>
         </a:prstGeom>
         <a:ln>
           <a:prstDash val="solid"/>
         </a:ln>
       </spPr>
     </pic>
     <clientData/>
   </twoCellAnchor>
 </wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
@@ -1301,6383 +1247,6254 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:L264"/>
+  <dimension ref="A1:L260"/>
   <sheetViews>
-    <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+    <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultColWidth="8.7265625" defaultRowHeight="12"/>
   <cols>
-    <col width="7.1796875" bestFit="1" customWidth="1" style="154" min="1" max="1"/>
-[...11 lines deleted...]
-    <col width="8.7265625" customWidth="1" style="154" min="13" max="16384"/>
+    <col width="6.54296875" bestFit="1" customWidth="1" style="141" min="1" max="1"/>
+    <col width="50.26953125" bestFit="1" customWidth="1" style="141" min="2" max="2"/>
+    <col width="12.453125" bestFit="1" customWidth="1" style="141" min="3" max="3"/>
+    <col width="43.1796875" bestFit="1" customWidth="1" style="141" min="4" max="4"/>
+    <col width="8.54296875" bestFit="1" customWidth="1" style="141" min="5" max="5"/>
+    <col width="24.81640625" bestFit="1" customWidth="1" style="141" min="6" max="6"/>
+    <col width="14" bestFit="1" customWidth="1" style="141" min="7" max="7"/>
+    <col width="12.54296875" bestFit="1" customWidth="1" style="141" min="8" max="8"/>
+    <col width="14" bestFit="1" customWidth="1" style="141" min="9" max="9"/>
+    <col width="7.54296875" bestFit="1" customWidth="1" style="141" min="10" max="10"/>
+    <col width="42.54296875" bestFit="1" customWidth="1" style="141" min="11" max="11"/>
+    <col width="7.54296875" bestFit="1" customWidth="1" style="141" min="12" max="12"/>
+    <col width="8.7265625" customWidth="1" style="141" min="13" max="16384"/>
   </cols>
   <sheetData>
     <row r="1">
-      <c r="A1" s="153" t="n"/>
-      <c r="B1" s="153" t="inlineStr">
+      <c r="A1" s="51" t="n"/>
+      <c r="B1" s="51" t="inlineStr">
         <is>
           <t>DSP MSCI India ETF</t>
         </is>
       </c>
     </row>
     <row r="2">
-      <c r="B2" s="10" t="inlineStr">
-[...1 lines deleted...]
-          <t>Portfolio as on May 31, 2026</t>
+      <c r="B2" s="42" t="inlineStr">
+        <is>
+          <t>Portfolio as on June 30, 2026</t>
         </is>
       </c>
     </row>
     <row r="4">
-      <c r="A4" s="153" t="inlineStr">
+      <c r="A4" s="51" t="inlineStr">
         <is>
           <t>Sr. No.</t>
         </is>
       </c>
-      <c r="B4" s="153" t="inlineStr">
+      <c r="B4" s="51" t="inlineStr">
         <is>
           <t>Name of Instrument</t>
         </is>
       </c>
-      <c r="C4" s="153" t="inlineStr">
+      <c r="C4" s="51" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
-      <c r="D4" s="153" t="inlineStr">
+      <c r="D4" s="51" t="inlineStr">
         <is>
           <t>Rating/Industry</t>
         </is>
       </c>
-      <c r="E4" s="153" t="inlineStr">
+      <c r="E4" s="51" t="inlineStr">
         <is>
           <t>Quantity</t>
         </is>
       </c>
-      <c r="F4" s="153" t="inlineStr">
+      <c r="F4" s="51" t="inlineStr">
         <is>
           <t>Market value (Rs. In lakhs)</t>
         </is>
       </c>
-      <c r="G4" s="153" t="inlineStr">
+      <c r="G4" s="51" t="inlineStr">
         <is>
           <t>% to Net Assets</t>
         </is>
       </c>
-      <c r="H4" s="153" t="inlineStr">
+      <c r="H4" s="51" t="inlineStr">
         <is>
           <t>Maturity Date</t>
         </is>
       </c>
-      <c r="I4" s="153" t="inlineStr">
+      <c r="I4" s="51" t="inlineStr">
         <is>
           <t>Put/Call Option</t>
         </is>
       </c>
-      <c r="J4" s="153" t="inlineStr">
+      <c r="J4" s="51" t="inlineStr">
         <is>
           <t>YTM (%)</t>
         </is>
       </c>
     </row>
     <row r="6">
-      <c r="B6" s="10" t="inlineStr">
+      <c r="B6" s="42" t="inlineStr">
         <is>
           <t>EQUITY &amp; EQUITY RELATED</t>
         </is>
       </c>
     </row>
     <row r="7">
-      <c r="B7" s="10" t="inlineStr">
+      <c r="B7" s="42" t="inlineStr">
         <is>
           <t>Listed / awaiting listing on the stock exchanges</t>
         </is>
       </c>
     </row>
     <row r="8">
-      <c r="A8" s="154" t="n">
+      <c r="A8" s="141" t="n">
         <v>1</v>
       </c>
-      <c r="B8" s="154" t="inlineStr">
+      <c r="B8" s="141" t="inlineStr">
         <is>
           <t>HDFC Bank Limited</t>
         </is>
       </c>
-      <c r="C8" s="154" t="inlineStr">
+      <c r="C8" s="141" t="inlineStr">
         <is>
           <t>INE040A01034</t>
         </is>
       </c>
-      <c r="D8" s="154" t="inlineStr">
+      <c r="D8" s="141" t="inlineStr">
         <is>
           <t>Banks</t>
         </is>
       </c>
-      <c r="E8" s="169" t="n">
-[...9 lines deleted...]
-      <c r="K8" s="10" t="inlineStr">
+      <c r="E8" s="59" t="n">
+        <v>2868</v>
+      </c>
+      <c r="F8" s="53" t="n">
+        <v>22.89</v>
+      </c>
+      <c r="G8" s="54" t="n">
+        <v>0.06950000000000001</v>
+      </c>
+      <c r="J8" s="53" t="n"/>
+      <c r="K8" s="42" t="inlineStr">
         <is>
           <t>Sector/Rating</t>
         </is>
       </c>
-      <c r="L8" s="10" t="inlineStr">
+      <c r="L8" s="42" t="inlineStr">
         <is>
           <t>Percent</t>
         </is>
       </c>
     </row>
     <row r="9">
-      <c r="A9" s="154" t="n">
+      <c r="A9" s="141" t="n">
         <v>2</v>
       </c>
-      <c r="B9" s="154" t="inlineStr">
+      <c r="B9" s="141" t="inlineStr">
         <is>
           <t>Reliance Industries Limited</t>
         </is>
       </c>
-      <c r="C9" s="154" t="inlineStr">
+      <c r="C9" s="141" t="inlineStr">
         <is>
           <t>INE002A01018</t>
         </is>
       </c>
-      <c r="D9" s="154" t="inlineStr">
+      <c r="D9" s="141" t="inlineStr">
         <is>
           <t>Petroleum Products</t>
         </is>
       </c>
-      <c r="E9" s="169" t="n">
+      <c r="E9" s="59" t="n">
         <v>1533</v>
       </c>
-      <c r="F9" s="170" t="n">
-[...6 lines deleted...]
-      <c r="K9" s="154" t="inlineStr">
+      <c r="F9" s="53" t="n">
+        <v>19.84</v>
+      </c>
+      <c r="G9" s="54" t="n">
+        <v>0.0602</v>
+      </c>
+      <c r="J9" s="53" t="n"/>
+      <c r="K9" s="141" t="inlineStr">
         <is>
           <t>Banks</t>
         </is>
       </c>
-      <c r="L9" s="13" t="n">
-        <v>0.1968</v>
+      <c r="L9" s="54" t="n">
+        <v>0.2077</v>
       </c>
     </row>
     <row r="10">
-      <c r="A10" s="154" t="n">
+      <c r="A10" s="141" t="n">
         <v>3</v>
       </c>
-      <c r="B10" s="154" t="inlineStr">
+      <c r="B10" s="141" t="inlineStr">
         <is>
           <t>ICICI Bank Limited</t>
         </is>
       </c>
-      <c r="C10" s="154" t="inlineStr">
+      <c r="C10" s="141" t="inlineStr">
         <is>
           <t>INE090A01021</t>
         </is>
       </c>
-      <c r="D10" s="154" t="inlineStr">
+      <c r="D10" s="141" t="inlineStr">
         <is>
           <t>Banks</t>
         </is>
       </c>
-      <c r="E10" s="169" t="n">
+      <c r="E10" s="59" t="n">
         <v>1334</v>
       </c>
-      <c r="F10" s="170" t="n">
-[...6 lines deleted...]
-      <c r="K10" s="154" t="inlineStr">
+      <c r="F10" s="53" t="n">
+        <v>18.35</v>
+      </c>
+      <c r="G10" s="54" t="n">
+        <v>0.0557</v>
+      </c>
+      <c r="J10" s="53" t="n"/>
+      <c r="K10" s="141" t="inlineStr">
         <is>
           <t>Petroleum Products</t>
         </is>
       </c>
-      <c r="L10" s="13" t="n">
-        <v>0.07190000000000001</v>
+      <c r="L10" s="54" t="n">
+        <v>0.0699</v>
       </c>
     </row>
     <row r="11">
-      <c r="A11" s="154" t="n">
+      <c r="A11" s="141" t="n">
         <v>4</v>
       </c>
-      <c r="B11" s="154" t="inlineStr">
+      <c r="B11" s="141" t="inlineStr">
         <is>
           <t>Bharti Airtel Limited</t>
         </is>
       </c>
-      <c r="C11" s="154" t="inlineStr">
+      <c r="C11" s="141" t="inlineStr">
         <is>
           <t>INE397D01024</t>
         </is>
       </c>
-      <c r="D11" s="154" t="inlineStr">
+      <c r="D11" s="141" t="inlineStr">
         <is>
           <t>Telecom - Services</t>
         </is>
       </c>
-      <c r="E11" s="169" t="n">
+      <c r="E11" s="59" t="n">
         <v>690</v>
       </c>
-      <c r="F11" s="170" t="n">
-[...2 lines deleted...]
-      <c r="G11" s="13" t="n">
+      <c r="F11" s="53" t="n">
+        <v>12.78</v>
+      </c>
+      <c r="G11" s="54" t="n">
         <v>0.0388</v>
       </c>
-      <c r="J11" s="170" t="n"/>
-      <c r="K11" s="154" t="inlineStr">
+      <c r="J11" s="53" t="n"/>
+      <c r="K11" s="141" t="inlineStr">
+        <is>
+          <t>Finance</t>
+        </is>
+      </c>
+      <c r="L11" s="54" t="n">
+        <v>0.0665</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" s="141" t="n">
+        <v>5</v>
+      </c>
+      <c r="B12" s="141" t="inlineStr">
+        <is>
+          <t>Axis Bank Limited</t>
+        </is>
+      </c>
+      <c r="C12" s="141" t="inlineStr">
+        <is>
+          <t>INE238A01034</t>
+        </is>
+      </c>
+      <c r="D12" s="141" t="inlineStr">
+        <is>
+          <t>Banks</t>
+        </is>
+      </c>
+      <c r="E12" s="59" t="n">
+        <v>579</v>
+      </c>
+      <c r="F12" s="53" t="n">
+        <v>7.79</v>
+      </c>
+      <c r="G12" s="54" t="n">
+        <v>0.0237</v>
+      </c>
+      <c r="J12" s="53" t="n"/>
+      <c r="K12" s="141" t="inlineStr">
+        <is>
+          <t>Automobiles</t>
+        </is>
+      </c>
+      <c r="L12" s="54" t="n">
+        <v>0.0615</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" s="141" t="n">
+        <v>6</v>
+      </c>
+      <c r="B13" s="141" t="inlineStr">
+        <is>
+          <t>Infosys Limited</t>
+        </is>
+      </c>
+      <c r="C13" s="141" t="inlineStr">
+        <is>
+          <t>INE009A01021</t>
+        </is>
+      </c>
+      <c r="D13" s="141" t="inlineStr">
         <is>
           <t>IT - Software</t>
         </is>
       </c>
-      <c r="L11" s="13" t="n">
-[...4 lines deleted...]
-      <c r="A12" s="154" t="n">
+      <c r="E13" s="59" t="n">
+        <v>766</v>
+      </c>
+      <c r="F13" s="53" t="n">
+        <v>7.66</v>
+      </c>
+      <c r="G13" s="54" t="n">
+        <v>0.0233</v>
+      </c>
+      <c r="J13" s="53" t="n"/>
+      <c r="K13" s="141" t="inlineStr">
+        <is>
+          <t>IT - Software</t>
+        </is>
+      </c>
+      <c r="L13" s="54" t="n">
+        <v>0.0608</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" s="141" t="n">
+        <v>7</v>
+      </c>
+      <c r="B14" s="141" t="inlineStr">
+        <is>
+          <t>Larsen &amp; Toubro Limited</t>
+        </is>
+      </c>
+      <c r="C14" s="141" t="inlineStr">
+        <is>
+          <t>INE018A01030</t>
+        </is>
+      </c>
+      <c r="D14" s="141" t="inlineStr">
+        <is>
+          <t>Construction</t>
+        </is>
+      </c>
+      <c r="E14" s="59" t="n">
+        <v>170</v>
+      </c>
+      <c r="F14" s="53" t="n">
+        <v>7.04</v>
+      </c>
+      <c r="G14" s="54" t="n">
+        <v>0.0214</v>
+      </c>
+      <c r="J14" s="53" t="n"/>
+      <c r="K14" s="141" t="inlineStr">
+        <is>
+          <t>Telecom - Services</t>
+        </is>
+      </c>
+      <c r="L14" s="54" t="n">
+        <v>0.0472</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" s="141" t="n">
+        <v>8</v>
+      </c>
+      <c r="B15" s="141" t="inlineStr">
+        <is>
+          <t>Mahindra &amp; Mahindra Limited</t>
+        </is>
+      </c>
+      <c r="C15" s="141" t="inlineStr">
+        <is>
+          <t>INE101A01026</t>
+        </is>
+      </c>
+      <c r="D15" s="141" t="inlineStr">
+        <is>
+          <t>Automobiles</t>
+        </is>
+      </c>
+      <c r="E15" s="59" t="n">
+        <v>219</v>
+      </c>
+      <c r="F15" s="53" t="n">
+        <v>6.72</v>
+      </c>
+      <c r="G15" s="54" t="n">
+        <v>0.0204</v>
+      </c>
+      <c r="J15" s="53" t="n"/>
+      <c r="K15" s="141" t="inlineStr">
+        <is>
+          <t>Pharmaceuticals &amp; Biotechnology</t>
+        </is>
+      </c>
+      <c r="L15" s="54" t="n">
+        <v>0.0462</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" s="141" t="n">
+        <v>9</v>
+      </c>
+      <c r="B16" s="141" t="inlineStr">
+        <is>
+          <t>Bajaj Finance Limited</t>
+        </is>
+      </c>
+      <c r="C16" s="141" t="inlineStr">
+        <is>
+          <t>INE296A01032</t>
+        </is>
+      </c>
+      <c r="D16" s="141" t="inlineStr">
+        <is>
+          <t>Finance</t>
+        </is>
+      </c>
+      <c r="E16" s="59" t="n">
+        <v>627</v>
+      </c>
+      <c r="F16" s="53" t="n">
+        <v>6.3</v>
+      </c>
+      <c r="G16" s="54" t="n">
+        <v>0.0191</v>
+      </c>
+      <c r="J16" s="53" t="n"/>
+      <c r="K16" s="141" t="inlineStr">
+        <is>
+          <t>Power</t>
+        </is>
+      </c>
+      <c r="L16" s="54" t="n">
+        <v>0.0361</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" s="141" t="n">
+        <v>10</v>
+      </c>
+      <c r="B17" s="141" t="inlineStr">
+        <is>
+          <t>Kotak Mahindra Bank Limited</t>
+        </is>
+      </c>
+      <c r="C17" s="141" t="inlineStr">
+        <is>
+          <t>INE237A01036</t>
+        </is>
+      </c>
+      <c r="D17" s="141" t="inlineStr">
+        <is>
+          <t>Banks</t>
+        </is>
+      </c>
+      <c r="E17" s="59" t="n">
+        <v>1378</v>
+      </c>
+      <c r="F17" s="53" t="n">
+        <v>5.41</v>
+      </c>
+      <c r="G17" s="54" t="n">
+        <v>0.0164</v>
+      </c>
+      <c r="J17" s="53" t="n"/>
+      <c r="K17" s="141" t="inlineStr">
+        <is>
+          <t>Electrical Equipment</t>
+        </is>
+      </c>
+      <c r="L17" s="54" t="n">
+        <v>0.0299</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" s="141" t="n">
+        <v>11</v>
+      </c>
+      <c r="B18" s="141" t="inlineStr">
+        <is>
+          <t>State Bank of India</t>
+        </is>
+      </c>
+      <c r="C18" s="141" t="inlineStr">
+        <is>
+          <t>INE062A01020</t>
+        </is>
+      </c>
+      <c r="D18" s="141" t="inlineStr">
+        <is>
+          <t>Banks</t>
+        </is>
+      </c>
+      <c r="E18" s="59" t="n">
+        <v>465</v>
+      </c>
+      <c r="F18" s="53" t="n">
+        <v>4.78</v>
+      </c>
+      <c r="G18" s="54" t="n">
+        <v>0.0145</v>
+      </c>
+      <c r="J18" s="53" t="n"/>
+      <c r="K18" s="141" t="inlineStr">
+        <is>
+          <t>Consumer Durables</t>
+        </is>
+      </c>
+      <c r="L18" s="54" t="n">
+        <v>0.0267</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" s="141" t="n">
+        <v>12</v>
+      </c>
+      <c r="B19" s="141" t="inlineStr">
+        <is>
+          <t>Maruti Suzuki India Limited</t>
+        </is>
+      </c>
+      <c r="C19" s="141" t="inlineStr">
+        <is>
+          <t>INE585B01010</t>
+        </is>
+      </c>
+      <c r="D19" s="141" t="inlineStr">
+        <is>
+          <t>Automobiles</t>
+        </is>
+      </c>
+      <c r="E19" s="59" t="n">
+        <v>30</v>
+      </c>
+      <c r="F19" s="53" t="n">
+        <v>4.23</v>
+      </c>
+      <c r="G19" s="54" t="n">
+        <v>0.0129</v>
+      </c>
+      <c r="J19" s="53" t="n"/>
+      <c r="K19" s="141" t="inlineStr">
+        <is>
+          <t>Retailing</t>
+        </is>
+      </c>
+      <c r="L19" s="54" t="n">
+        <v>0.0266</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" s="141" t="n">
+        <v>13</v>
+      </c>
+      <c r="B20" s="141" t="inlineStr">
+        <is>
+          <t>Sun Pharmaceutical Industries Limited</t>
+        </is>
+      </c>
+      <c r="C20" s="141" t="inlineStr">
+        <is>
+          <t>INE044A01036</t>
+        </is>
+      </c>
+      <c r="D20" s="141" t="inlineStr">
+        <is>
+          <t>Pharmaceuticals &amp; Biotechnology</t>
+        </is>
+      </c>
+      <c r="E20" s="59" t="n">
+        <v>227</v>
+      </c>
+      <c r="F20" s="53" t="n">
+        <v>4.23</v>
+      </c>
+      <c r="G20" s="54" t="n">
+        <v>0.0128</v>
+      </c>
+      <c r="J20" s="53" t="n"/>
+      <c r="K20" s="141" t="inlineStr">
+        <is>
+          <t>Construction</t>
+        </is>
+      </c>
+      <c r="L20" s="54" t="n">
+        <v>0.0214</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" s="141" t="n">
+        <v>14</v>
+      </c>
+      <c r="B21" s="141" t="inlineStr">
+        <is>
+          <t>Tata Consultancy Services Limited</t>
+        </is>
+      </c>
+      <c r="C21" s="141" t="inlineStr">
+        <is>
+          <t>INE467B01029</t>
+        </is>
+      </c>
+      <c r="D21" s="141" t="inlineStr">
+        <is>
+          <t>IT - Software</t>
+        </is>
+      </c>
+      <c r="E21" s="59" t="n">
+        <v>205</v>
+      </c>
+      <c r="F21" s="53" t="n">
+        <v>4.16</v>
+      </c>
+      <c r="G21" s="54" t="n">
+        <v>0.0126</v>
+      </c>
+      <c r="J21" s="53" t="n"/>
+      <c r="K21" s="141" t="inlineStr">
+        <is>
+          <t>Ferrous Metals</t>
+        </is>
+      </c>
+      <c r="L21" s="54" t="n">
+        <v>0.0209</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" s="141" t="n">
+        <v>15</v>
+      </c>
+      <c r="B22" s="141" t="inlineStr">
+        <is>
+          <t>NTPC Limited</t>
+        </is>
+      </c>
+      <c r="C22" s="141" t="inlineStr">
+        <is>
+          <t>INE733E01010</t>
+        </is>
+      </c>
+      <c r="D22" s="141" t="inlineStr">
+        <is>
+          <t>Power</t>
+        </is>
+      </c>
+      <c r="E22" s="59" t="n">
+        <v>1099</v>
+      </c>
+      <c r="F22" s="53" t="n">
+        <v>3.92</v>
+      </c>
+      <c r="G22" s="54" t="n">
+        <v>0.0119</v>
+      </c>
+      <c r="J22" s="53" t="n"/>
+      <c r="K22" s="141" t="inlineStr">
+        <is>
+          <t>Cement &amp; Cement Products</t>
+        </is>
+      </c>
+      <c r="L22" s="54" t="n">
+        <v>0.0188</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" s="141" t="n">
+        <v>16</v>
+      </c>
+      <c r="B23" s="141" t="inlineStr">
+        <is>
+          <t>Titan Company Limited</t>
+        </is>
+      </c>
+      <c r="C23" s="141" t="inlineStr">
+        <is>
+          <t>INE280A01028</t>
+        </is>
+      </c>
+      <c r="D23" s="141" t="inlineStr">
+        <is>
+          <t>Consumer Durables</t>
+        </is>
+      </c>
+      <c r="E23" s="59" t="n">
+        <v>89</v>
+      </c>
+      <c r="F23" s="53" t="n">
+        <v>3.92</v>
+      </c>
+      <c r="G23" s="54" t="n">
+        <v>0.0119</v>
+      </c>
+      <c r="J23" s="53" t="n"/>
+      <c r="K23" s="141" t="inlineStr">
+        <is>
+          <t>Auto Components</t>
+        </is>
+      </c>
+      <c r="L23" s="54" t="n">
+        <v>0.0186</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" s="141" t="n">
+        <v>17</v>
+      </c>
+      <c r="B24" s="141" t="inlineStr">
+        <is>
+          <t>Hindustan Unilever Limited</t>
+        </is>
+      </c>
+      <c r="C24" s="141" t="inlineStr">
+        <is>
+          <t>INE030A01027</t>
+        </is>
+      </c>
+      <c r="D24" s="141" t="inlineStr">
+        <is>
+          <t>Diversified FMCG</t>
+        </is>
+      </c>
+      <c r="E24" s="59" t="n">
+        <v>177</v>
+      </c>
+      <c r="F24" s="53" t="n">
+        <v>3.75</v>
+      </c>
+      <c r="G24" s="54" t="n">
+        <v>0.0114</v>
+      </c>
+      <c r="J24" s="53" t="n"/>
+      <c r="K24" s="141" t="inlineStr">
+        <is>
+          <t>Diversified FMCG</t>
+        </is>
+      </c>
+      <c r="L24" s="54" t="n">
+        <v>0.018</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25" s="141" t="n">
+        <v>18</v>
+      </c>
+      <c r="B25" s="141" t="inlineStr">
+        <is>
+          <t>Shriram Finance Limited</t>
+        </is>
+      </c>
+      <c r="C25" s="141" t="inlineStr">
+        <is>
+          <t>INE721A01047</t>
+        </is>
+      </c>
+      <c r="D25" s="141" t="inlineStr">
+        <is>
+          <t>Finance</t>
+        </is>
+      </c>
+      <c r="E25" s="59" t="n">
+        <v>355</v>
+      </c>
+      <c r="F25" s="53" t="n">
+        <v>3.7</v>
+      </c>
+      <c r="G25" s="54" t="n">
+        <v>0.0112</v>
+      </c>
+      <c r="J25" s="53" t="n"/>
+      <c r="K25" s="141" t="inlineStr">
+        <is>
+          <t>Aerospace &amp; Defense</t>
+        </is>
+      </c>
+      <c r="L25" s="54" t="n">
+        <v>0.0165</v>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26" s="141" t="n">
+        <v>19</v>
+      </c>
+      <c r="B26" s="141" t="inlineStr">
+        <is>
+          <t>Bharat Electronics Limited</t>
+        </is>
+      </c>
+      <c r="C26" s="141" t="inlineStr">
+        <is>
+          <t>INE263A01024</t>
+        </is>
+      </c>
+      <c r="D26" s="141" t="inlineStr">
+        <is>
+          <t>Aerospace &amp; Defense</t>
+        </is>
+      </c>
+      <c r="E26" s="59" t="n">
+        <v>874</v>
+      </c>
+      <c r="F26" s="53" t="n">
+        <v>3.6</v>
+      </c>
+      <c r="G26" s="54" t="n">
+        <v>0.0109</v>
+      </c>
+      <c r="J26" s="53" t="n"/>
+      <c r="K26" s="141" t="inlineStr">
+        <is>
+          <t>Healthcare Services</t>
+        </is>
+      </c>
+      <c r="L26" s="54" t="n">
+        <v>0.0163</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" s="141" t="n">
+        <v>20</v>
+      </c>
+      <c r="B27" s="141" t="inlineStr">
+        <is>
+          <t>Tata Steel Limited</t>
+        </is>
+      </c>
+      <c r="C27" s="141" t="inlineStr">
+        <is>
+          <t>INE081A01020</t>
+        </is>
+      </c>
+      <c r="D27" s="141" t="inlineStr">
+        <is>
+          <t>Ferrous Metals</t>
+        </is>
+      </c>
+      <c r="E27" s="59" t="n">
+        <v>1886</v>
+      </c>
+      <c r="F27" s="53" t="n">
+        <v>3.55</v>
+      </c>
+      <c r="G27" s="54" t="n">
+        <v>0.0108</v>
+      </c>
+      <c r="J27" s="53" t="n"/>
+      <c r="K27" s="141" t="inlineStr">
+        <is>
+          <t>Non - Ferrous Metals</t>
+        </is>
+      </c>
+      <c r="L27" s="54" t="n">
+        <v>0.0162</v>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28" s="141" t="n">
+        <v>21</v>
+      </c>
+      <c r="B28" s="141" t="inlineStr">
+        <is>
+          <t>Hindalco Industries Limited</t>
+        </is>
+      </c>
+      <c r="C28" s="141" t="inlineStr">
+        <is>
+          <t>INE038A01020</t>
+        </is>
+      </c>
+      <c r="D28" s="141" t="inlineStr">
+        <is>
+          <t>Non - Ferrous Metals</t>
+        </is>
+      </c>
+      <c r="E28" s="59" t="n">
+        <v>325</v>
+      </c>
+      <c r="F28" s="53" t="n">
+        <v>3.11</v>
+      </c>
+      <c r="G28" s="54" t="n">
+        <v>0.0094</v>
+      </c>
+      <c r="J28" s="53" t="n"/>
+      <c r="K28" s="141" t="inlineStr">
+        <is>
+          <t>Insurance</t>
+        </is>
+      </c>
+      <c r="L28" s="54" t="n">
+        <v>0.015</v>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29" s="141" t="n">
+        <v>22</v>
+      </c>
+      <c r="B29" s="141" t="inlineStr">
+        <is>
+          <t>Power Grid Corporation of India Limited</t>
+        </is>
+      </c>
+      <c r="C29" s="141" t="inlineStr">
+        <is>
+          <t>INE752E01010</t>
+        </is>
+      </c>
+      <c r="D29" s="141" t="inlineStr">
+        <is>
+          <t>Power</t>
+        </is>
+      </c>
+      <c r="E29" s="59" t="n">
+        <v>1054</v>
+      </c>
+      <c r="F29" s="53" t="n">
+        <v>3.02</v>
+      </c>
+      <c r="G29" s="54" t="n">
+        <v>0.0092</v>
+      </c>
+      <c r="J29" s="53" t="n"/>
+      <c r="K29" s="141" t="inlineStr">
+        <is>
+          <t>Industrial Products</t>
+        </is>
+      </c>
+      <c r="L29" s="54" t="n">
+        <v>0.0145</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30" s="141" t="n">
+        <v>23</v>
+      </c>
+      <c r="B30" s="141" t="inlineStr">
+        <is>
+          <t>UltraTech Cement Limited</t>
+        </is>
+      </c>
+      <c r="C30" s="141" t="inlineStr">
+        <is>
+          <t>INE481G01011</t>
+        </is>
+      </c>
+      <c r="D30" s="141" t="inlineStr">
+        <is>
+          <t>Cement &amp; Cement Products</t>
+        </is>
+      </c>
+      <c r="E30" s="59" t="n">
+        <v>26</v>
+      </c>
+      <c r="F30" s="53" t="n">
+        <v>2.93</v>
+      </c>
+      <c r="G30" s="54" t="n">
+        <v>0.0089</v>
+      </c>
+      <c r="J30" s="53" t="n"/>
+      <c r="K30" s="141" t="inlineStr">
+        <is>
+          <t>Realty</t>
+        </is>
+      </c>
+      <c r="L30" s="54" t="n">
+        <v>0.0132</v>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31" s="141" t="n">
+        <v>24</v>
+      </c>
+      <c r="B31" s="141" t="inlineStr">
+        <is>
+          <t>Interglobe Aviation Limited</t>
+        </is>
+      </c>
+      <c r="C31" s="141" t="inlineStr">
+        <is>
+          <t>INE646L01027</t>
+        </is>
+      </c>
+      <c r="D31" s="141" t="inlineStr">
+        <is>
+          <t>Transport Services</t>
+        </is>
+      </c>
+      <c r="E31" s="59" t="n">
+        <v>48</v>
+      </c>
+      <c r="F31" s="53" t="n">
+        <v>2.58</v>
+      </c>
+      <c r="G31" s="54" t="n">
+        <v>0.0078</v>
+      </c>
+      <c r="J31" s="53" t="n"/>
+      <c r="K31" s="141" t="inlineStr">
+        <is>
+          <t>Capital Markets</t>
+        </is>
+      </c>
+      <c r="L31" s="54" t="n">
+        <v>0.0125</v>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32" s="141" t="n">
+        <v>25</v>
+      </c>
+      <c r="B32" s="141" t="inlineStr">
+        <is>
+          <t>Asian Paints Limited</t>
+        </is>
+      </c>
+      <c r="C32" s="141" t="inlineStr">
+        <is>
+          <t>INE021A01026</t>
+        </is>
+      </c>
+      <c r="D32" s="141" t="inlineStr">
+        <is>
+          <t>Consumer Durables</t>
+        </is>
+      </c>
+      <c r="E32" s="59" t="n">
+        <v>97</v>
+      </c>
+      <c r="F32" s="53" t="n">
+        <v>2.56</v>
+      </c>
+      <c r="G32" s="54" t="n">
+        <v>0.0078</v>
+      </c>
+      <c r="J32" s="53" t="n"/>
+      <c r="K32" s="141" t="inlineStr">
+        <is>
+          <t>Food Products</t>
+        </is>
+      </c>
+      <c r="L32" s="54" t="n">
+        <v>0.0104</v>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33" s="141" t="n">
+        <v>26</v>
+      </c>
+      <c r="B33" s="141" t="inlineStr">
+        <is>
+          <t>Eicher Motors Limited</t>
+        </is>
+      </c>
+      <c r="C33" s="141" t="inlineStr">
+        <is>
+          <t>INE066A01021</t>
+        </is>
+      </c>
+      <c r="D33" s="141" t="inlineStr">
+        <is>
+          <t>Automobiles</t>
+        </is>
+      </c>
+      <c r="E33" s="59" t="n">
+        <v>35</v>
+      </c>
+      <c r="F33" s="53" t="n">
+        <v>2.48</v>
+      </c>
+      <c r="G33" s="54" t="n">
+        <v>0.0075</v>
+      </c>
+      <c r="J33" s="53" t="n"/>
+      <c r="K33" s="141" t="inlineStr">
+        <is>
+          <t>Chemicals &amp; Petrochemicals</t>
+        </is>
+      </c>
+      <c r="L33" s="54" t="n">
+        <v>0.009599999999999999</v>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34" s="141" t="n">
+        <v>27</v>
+      </c>
+      <c r="B34" s="141" t="inlineStr">
+        <is>
+          <t>HCL Technologies Limited</t>
+        </is>
+      </c>
+      <c r="C34" s="141" t="inlineStr">
+        <is>
+          <t>INE860A01027</t>
+        </is>
+      </c>
+      <c r="D34" s="141" t="inlineStr">
+        <is>
+          <t>IT - Software</t>
+        </is>
+      </c>
+      <c r="E34" s="59" t="n">
+        <v>222</v>
+      </c>
+      <c r="F34" s="53" t="n">
+        <v>2.38</v>
+      </c>
+      <c r="G34" s="54" t="n">
+        <v>0.0072</v>
+      </c>
+      <c r="J34" s="53" t="n"/>
+      <c r="K34" s="141" t="inlineStr">
+        <is>
+          <t>Transport Infrastructure</t>
+        </is>
+      </c>
+      <c r="L34" s="54" t="n">
+        <v>0.0095</v>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35" s="141" t="n">
+        <v>28</v>
+      </c>
+      <c r="B35" s="141" t="inlineStr">
+        <is>
+          <t>Adani Ports and Special Economic Zone Limited</t>
+        </is>
+      </c>
+      <c r="C35" s="141" t="inlineStr">
+        <is>
+          <t>INE742F01042</t>
+        </is>
+      </c>
+      <c r="D35" s="141" t="inlineStr">
+        <is>
+          <t>Transport Infrastructure</t>
+        </is>
+      </c>
+      <c r="E35" s="59" t="n">
+        <v>131</v>
+      </c>
+      <c r="F35" s="53" t="n">
+        <v>2.37</v>
+      </c>
+      <c r="G35" s="54" t="n">
+        <v>0.0072</v>
+      </c>
+      <c r="J35" s="53" t="n"/>
+      <c r="K35" s="141" t="inlineStr">
+        <is>
+          <t>Agricultural, Commercial &amp; Construction Vehicles</t>
+        </is>
+      </c>
+      <c r="L35" s="54" t="n">
+        <v>0.0094</v>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36" s="141" t="n">
+        <v>29</v>
+      </c>
+      <c r="B36" s="141" t="inlineStr">
+        <is>
+          <t>Trent Limited</t>
+        </is>
+      </c>
+      <c r="C36" s="141" t="inlineStr">
+        <is>
+          <t>INE849A01020</t>
+        </is>
+      </c>
+      <c r="D36" s="141" t="inlineStr">
+        <is>
+          <t>Retailing</t>
+        </is>
+      </c>
+      <c r="E36" s="59" t="n">
+        <v>67</v>
+      </c>
+      <c r="F36" s="53" t="n">
+        <v>2.2</v>
+      </c>
+      <c r="G36" s="54" t="n">
+        <v>0.0067</v>
+      </c>
+      <c r="J36" s="53" t="n"/>
+      <c r="K36" s="141" t="inlineStr">
+        <is>
+          <t>Beverages</t>
+        </is>
+      </c>
+      <c r="L36" s="54" t="n">
+        <v>0.007900000000000001</v>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37" s="141" t="n">
+        <v>30</v>
+      </c>
+      <c r="B37" s="141" t="inlineStr">
+        <is>
+          <t>ITC Limited</t>
+        </is>
+      </c>
+      <c r="C37" s="141" t="inlineStr">
+        <is>
+          <t>INE154A01025</t>
+        </is>
+      </c>
+      <c r="D37" s="141" t="inlineStr">
+        <is>
+          <t>Diversified FMCG</t>
+        </is>
+      </c>
+      <c r="E37" s="59" t="n">
+        <v>757</v>
+      </c>
+      <c r="F37" s="53" t="n">
+        <v>2.17</v>
+      </c>
+      <c r="G37" s="54" t="n">
+        <v>0.0066</v>
+      </c>
+      <c r="J37" s="53" t="n"/>
+      <c r="K37" s="141" t="inlineStr">
+        <is>
+          <t>Transport Services</t>
+        </is>
+      </c>
+      <c r="L37" s="54" t="n">
+        <v>0.0078</v>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38" s="141" t="n">
+        <v>31</v>
+      </c>
+      <c r="B38" s="141" t="inlineStr">
+        <is>
+          <t>Apollo Hospitals Enterprise Limited</t>
+        </is>
+      </c>
+      <c r="C38" s="141" t="inlineStr">
+        <is>
+          <t>INE437A01024</t>
+        </is>
+      </c>
+      <c r="D38" s="141" t="inlineStr">
+        <is>
+          <t>Healthcare Services</t>
+        </is>
+      </c>
+      <c r="E38" s="59" t="n">
+        <v>25</v>
+      </c>
+      <c r="F38" s="53" t="n">
+        <v>2.17</v>
+      </c>
+      <c r="G38" s="54" t="n">
+        <v>0.0066</v>
+      </c>
+      <c r="J38" s="53" t="n"/>
+      <c r="K38" s="141" t="inlineStr">
+        <is>
+          <t>Agricultural Food &amp; other Products</t>
+        </is>
+      </c>
+      <c r="L38" s="54" t="n">
+        <v>0.0078</v>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39" s="141" t="n">
+        <v>32</v>
+      </c>
+      <c r="B39" s="141" t="inlineStr">
+        <is>
+          <t>Grasim Industries Limited</t>
+        </is>
+      </c>
+      <c r="C39" s="141" t="inlineStr">
+        <is>
+          <t>INE047A01021</t>
+        </is>
+      </c>
+      <c r="D39" s="141" t="inlineStr">
+        <is>
+          <t>Cement &amp; Cement Products</t>
+        </is>
+      </c>
+      <c r="E39" s="59" t="n">
+        <v>69</v>
+      </c>
+      <c r="F39" s="53" t="n">
+        <v>2.14</v>
+      </c>
+      <c r="G39" s="54" t="n">
+        <v>0.0065</v>
+      </c>
+      <c r="J39" s="53" t="n"/>
+      <c r="K39" s="141" t="inlineStr">
+        <is>
+          <t>Financial Technology (Fintech)</t>
+        </is>
+      </c>
+      <c r="L39" s="54" t="n">
+        <v>0.0077</v>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40" s="141" t="n">
+        <v>33</v>
+      </c>
+      <c r="B40" s="141" t="inlineStr">
+        <is>
+          <t>TVS Motor Company Limited</t>
+        </is>
+      </c>
+      <c r="C40" s="141" t="inlineStr">
+        <is>
+          <t>INE494B01023</t>
+        </is>
+      </c>
+      <c r="D40" s="141" t="inlineStr">
+        <is>
+          <t>Automobiles</t>
+        </is>
+      </c>
+      <c r="E40" s="59" t="n">
+        <v>60</v>
+      </c>
+      <c r="F40" s="53" t="n">
+        <v>2.08</v>
+      </c>
+      <c r="G40" s="54" t="n">
+        <v>0.0063</v>
+      </c>
+      <c r="J40" s="53" t="n"/>
+      <c r="K40" s="141" t="inlineStr">
+        <is>
+          <t>Personal Products</t>
+        </is>
+      </c>
+      <c r="L40" s="54" t="n">
+        <v>0.0063</v>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41" s="141" t="n">
+        <v>34</v>
+      </c>
+      <c r="B41" s="141" t="inlineStr">
+        <is>
+          <t>Nestle India Limited</t>
+        </is>
+      </c>
+      <c r="C41" s="141" t="inlineStr">
+        <is>
+          <t>INE239A01024</t>
+        </is>
+      </c>
+      <c r="D41" s="141" t="inlineStr">
+        <is>
+          <t>Food Products</t>
+        </is>
+      </c>
+      <c r="E41" s="59" t="n">
+        <v>146</v>
+      </c>
+      <c r="F41" s="53" t="n">
+        <v>2.05</v>
+      </c>
+      <c r="G41" s="54" t="n">
+        <v>0.0062</v>
+      </c>
+      <c r="J41" s="53" t="n"/>
+      <c r="K41" s="141" t="inlineStr">
+        <is>
+          <t>Oil</t>
+        </is>
+      </c>
+      <c r="L41" s="54" t="n">
+        <v>0.0059</v>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42" s="141" t="n">
+        <v>35</v>
+      </c>
+      <c r="B42" s="141" t="inlineStr">
+        <is>
+          <t>SBI Life Insurance Company Limited</t>
+        </is>
+      </c>
+      <c r="C42" s="141" t="inlineStr">
+        <is>
+          <t>INE123W01016</t>
+        </is>
+      </c>
+      <c r="D42" s="141" t="inlineStr">
+        <is>
+          <t>Insurance</t>
+        </is>
+      </c>
+      <c r="E42" s="59" t="n">
+        <v>114</v>
+      </c>
+      <c r="F42" s="53" t="n">
+        <v>2.01</v>
+      </c>
+      <c r="G42" s="54" t="n">
+        <v>0.0061</v>
+      </c>
+      <c r="J42" s="53" t="n"/>
+      <c r="K42" s="141" t="inlineStr">
+        <is>
+          <t>Fertilizers &amp; Agrochemicals</t>
+        </is>
+      </c>
+      <c r="L42" s="54" t="n">
+        <v>0.0053</v>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43" s="141" t="n">
+        <v>36</v>
+      </c>
+      <c r="B43" s="141" t="inlineStr">
+        <is>
+          <t>Max Healthcare Institute Limited</t>
+        </is>
+      </c>
+      <c r="C43" s="141" t="inlineStr">
+        <is>
+          <t>INE027H01010</t>
+        </is>
+      </c>
+      <c r="D43" s="141" t="inlineStr">
+        <is>
+          <t>Healthcare Services</t>
+        </is>
+      </c>
+      <c r="E43" s="59" t="n">
+        <v>178</v>
+      </c>
+      <c r="F43" s="53" t="n">
+        <v>2.01</v>
+      </c>
+      <c r="G43" s="54" t="n">
+        <v>0.0061</v>
+      </c>
+      <c r="J43" s="53" t="n"/>
+      <c r="K43" s="141" t="inlineStr">
+        <is>
+          <t>Consumable Fuels</t>
+        </is>
+      </c>
+      <c r="L43" s="54" t="n">
+        <v>0.0052</v>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44" s="141" t="n">
+        <v>37</v>
+      </c>
+      <c r="B44" s="141" t="inlineStr">
+        <is>
+          <t>Divi's Laboratories Limited</t>
+        </is>
+      </c>
+      <c r="C44" s="141" t="inlineStr">
+        <is>
+          <t>INE361B01024</t>
+        </is>
+      </c>
+      <c r="D44" s="141" t="inlineStr">
+        <is>
+          <t>Pharmaceuticals &amp; Biotechnology</t>
+        </is>
+      </c>
+      <c r="E44" s="59" t="n">
+        <v>30</v>
+      </c>
+      <c r="F44" s="53" t="n">
+        <v>1.97</v>
+      </c>
+      <c r="G44" s="54" t="n">
+        <v>0.006</v>
+      </c>
+      <c r="J44" s="53" t="n"/>
+      <c r="K44" s="141" t="inlineStr">
+        <is>
+          <t>Leisure Services</t>
+        </is>
+      </c>
+      <c r="L44" s="54" t="n">
+        <v>0.0047</v>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45" s="141" t="n">
+        <v>38</v>
+      </c>
+      <c r="B45" s="141" t="inlineStr">
+        <is>
+          <t>Tata Motors Limited</t>
+        </is>
+      </c>
+      <c r="C45" s="141" t="inlineStr">
+        <is>
+          <t>INE1TAE01010</t>
+        </is>
+      </c>
+      <c r="D45" s="141" t="inlineStr">
+        <is>
+          <t>Agricultural, Commercial &amp; Construction Vehicles</t>
+        </is>
+      </c>
+      <c r="E45" s="59" t="n">
+        <v>464</v>
+      </c>
+      <c r="F45" s="53" t="n">
+        <v>1.96</v>
+      </c>
+      <c r="G45" s="54" t="n">
+        <v>0.006</v>
+      </c>
+      <c r="J45" s="53" t="n"/>
+      <c r="K45" s="141" t="inlineStr">
+        <is>
+          <t>Gas</t>
+        </is>
+      </c>
+      <c r="L45" s="54" t="n">
+        <v>0.0047</v>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46" s="141" t="n">
+        <v>39</v>
+      </c>
+      <c r="B46" s="141" t="inlineStr">
+        <is>
+          <t>BSE Limited</t>
+        </is>
+      </c>
+      <c r="C46" s="141" t="inlineStr">
+        <is>
+          <t>INE118H01025</t>
+        </is>
+      </c>
+      <c r="D46" s="141" t="inlineStr">
+        <is>
+          <t>Capital Markets</t>
+        </is>
+      </c>
+      <c r="E46" s="59" t="n">
+        <v>50</v>
+      </c>
+      <c r="F46" s="53" t="n">
+        <v>1.93</v>
+      </c>
+      <c r="G46" s="54" t="n">
+        <v>0.0059</v>
+      </c>
+      <c r="J46" s="53" t="n"/>
+      <c r="K46" s="141" t="inlineStr">
+        <is>
+          <t>Metals &amp; Minerals Trading</t>
+        </is>
+      </c>
+      <c r="L46" s="54" t="n">
+        <v>0.0042</v>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47" s="141" t="n">
+        <v>40</v>
+      </c>
+      <c r="B47" s="141" t="inlineStr">
+        <is>
+          <t>Cholamandalam Investment and Finance Company Limited</t>
+        </is>
+      </c>
+      <c r="C47" s="141" t="inlineStr">
+        <is>
+          <t>INE121A01024</t>
+        </is>
+      </c>
+      <c r="D47" s="141" t="inlineStr">
+        <is>
+          <t>Finance</t>
+        </is>
+      </c>
+      <c r="E47" s="59" t="n">
+        <v>107</v>
+      </c>
+      <c r="F47" s="53" t="n">
+        <v>1.92</v>
+      </c>
+      <c r="G47" s="54" t="n">
+        <v>0.0058</v>
+      </c>
+      <c r="J47" s="53" t="n"/>
+      <c r="K47" s="141" t="inlineStr">
+        <is>
+          <t>Diversified Metals</t>
+        </is>
+      </c>
+      <c r="L47" s="54" t="n">
+        <v>0.0029</v>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48" s="141" t="n">
+        <v>41</v>
+      </c>
+      <c r="B48" s="141" t="inlineStr">
+        <is>
+          <t>Tech Mahindra Limited</t>
+        </is>
+      </c>
+      <c r="C48" s="141" t="inlineStr">
+        <is>
+          <t>INE669C01036</t>
+        </is>
+      </c>
+      <c r="D48" s="141" t="inlineStr">
+        <is>
+          <t>IT - Software</t>
+        </is>
+      </c>
+      <c r="E48" s="59" t="n">
+        <v>136</v>
+      </c>
+      <c r="F48" s="53" t="n">
+        <v>1.91</v>
+      </c>
+      <c r="G48" s="54" t="n">
+        <v>0.0058</v>
+      </c>
+      <c r="J48" s="53" t="n"/>
+      <c r="K48" s="141" t="inlineStr">
+        <is>
+          <t>Textiles &amp; Apparels</t>
+        </is>
+      </c>
+      <c r="L48" s="54" t="n">
+        <v>0.0025</v>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49" s="141" t="n">
+        <v>42</v>
+      </c>
+      <c r="B49" s="141" t="inlineStr">
+        <is>
+          <t>JSW Steel Limited</t>
+        </is>
+      </c>
+      <c r="C49" s="141" t="inlineStr">
+        <is>
+          <t>INE019A01038</t>
+        </is>
+      </c>
+      <c r="D49" s="141" t="inlineStr">
+        <is>
+          <t>Ferrous Metals</t>
+        </is>
+      </c>
+      <c r="E49" s="59" t="n">
+        <v>154</v>
+      </c>
+      <c r="F49" s="53" t="n">
+        <v>1.89</v>
+      </c>
+      <c r="G49" s="54" t="n">
+        <v>0.0057</v>
+      </c>
+      <c r="J49" s="53" t="n"/>
+      <c r="K49" s="141" t="inlineStr">
+        <is>
+          <t>Minerals &amp; Mining</t>
+        </is>
+      </c>
+      <c r="L49" s="54" t="n">
+        <v>0.002</v>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50" s="141" t="n">
+        <v>43</v>
+      </c>
+      <c r="B50" s="141" t="inlineStr">
+        <is>
+          <t>Cummins India Limited</t>
+        </is>
+      </c>
+      <c r="C50" s="141" t="inlineStr">
+        <is>
+          <t>INE298A01020</t>
+        </is>
+      </c>
+      <c r="D50" s="141" t="inlineStr">
+        <is>
+          <t>Industrial Products</t>
+        </is>
+      </c>
+      <c r="E50" s="59" t="n">
+        <v>33</v>
+      </c>
+      <c r="F50" s="53" t="n">
+        <v>1.87</v>
+      </c>
+      <c r="G50" s="54" t="n">
+        <v>0.0057</v>
+      </c>
+      <c r="J50" s="53" t="n"/>
+      <c r="K50" s="141" t="inlineStr">
+        <is>
+          <t>Cash &amp; Equivalent</t>
+        </is>
+      </c>
+      <c r="L50" s="54" t="n">
+        <v>0.0052</v>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51" s="141" t="n">
+        <v>44</v>
+      </c>
+      <c r="B51" s="141" t="inlineStr">
+        <is>
+          <t>Cipla Limited</t>
+        </is>
+      </c>
+      <c r="C51" s="141" t="inlineStr">
+        <is>
+          <t>INE059A01026</t>
+        </is>
+      </c>
+      <c r="D51" s="141" t="inlineStr">
+        <is>
+          <t>Pharmaceuticals &amp; Biotechnology</t>
+        </is>
+      </c>
+      <c r="E51" s="59" t="n">
+        <v>127</v>
+      </c>
+      <c r="F51" s="53" t="n">
+        <v>1.86</v>
+      </c>
+      <c r="G51" s="54" t="n">
+        <v>0.0056</v>
+      </c>
+      <c r="J51" s="53" t="n"/>
+    </row>
+    <row r="52">
+      <c r="A52" s="141" t="n">
+        <v>45</v>
+      </c>
+      <c r="B52" s="141" t="inlineStr">
+        <is>
+          <t>Hindustan Aeronautics Limited</t>
+        </is>
+      </c>
+      <c r="C52" s="141" t="inlineStr">
+        <is>
+          <t>INE066F01020</t>
+        </is>
+      </c>
+      <c r="D52" s="141" t="inlineStr">
+        <is>
+          <t>Aerospace &amp; Defense</t>
+        </is>
+      </c>
+      <c r="E52" s="59" t="n">
+        <v>42</v>
+      </c>
+      <c r="F52" s="53" t="n">
+        <v>1.84</v>
+      </c>
+      <c r="G52" s="54" t="n">
+        <v>0.0056</v>
+      </c>
+      <c r="J52" s="53" t="n"/>
+    </row>
+    <row r="53">
+      <c r="A53" s="141" t="n">
+        <v>46</v>
+      </c>
+      <c r="B53" s="141" t="inlineStr">
+        <is>
+          <t>Adani Power Limited</t>
+        </is>
+      </c>
+      <c r="C53" s="141" t="inlineStr">
+        <is>
+          <t>INE814H01029</t>
+        </is>
+      </c>
+      <c r="D53" s="141" t="inlineStr">
+        <is>
+          <t>Power</t>
+        </is>
+      </c>
+      <c r="E53" s="59" t="n">
+        <v>777</v>
+      </c>
+      <c r="F53" s="53" t="n">
+        <v>1.74</v>
+      </c>
+      <c r="G53" s="54" t="n">
+        <v>0.0053</v>
+      </c>
+      <c r="J53" s="53" t="n"/>
+    </row>
+    <row r="54">
+      <c r="A54" s="141" t="n">
+        <v>47</v>
+      </c>
+      <c r="B54" s="141" t="inlineStr">
+        <is>
+          <t>Bajaj Finserv Limited</t>
+        </is>
+      </c>
+      <c r="C54" s="141" t="inlineStr">
+        <is>
+          <t>INE918I01026</t>
+        </is>
+      </c>
+      <c r="D54" s="141" t="inlineStr">
+        <is>
+          <t>Finance</t>
+        </is>
+      </c>
+      <c r="E54" s="59" t="n">
+        <v>97</v>
+      </c>
+      <c r="F54" s="53" t="n">
+        <v>1.73</v>
+      </c>
+      <c r="G54" s="54" t="n">
+        <v>0.0052</v>
+      </c>
+      <c r="J54" s="53" t="n"/>
+    </row>
+    <row r="55">
+      <c r="A55" s="141" t="n">
+        <v>48</v>
+      </c>
+      <c r="B55" s="141" t="inlineStr">
+        <is>
+          <t>Dr. Reddy's Laboratories Limited</t>
+        </is>
+      </c>
+      <c r="C55" s="141" t="inlineStr">
+        <is>
+          <t>INE089A01031</t>
+        </is>
+      </c>
+      <c r="D55" s="141" t="inlineStr">
+        <is>
+          <t>Pharmaceuticals &amp; Biotechnology</t>
+        </is>
+      </c>
+      <c r="E55" s="59" t="n">
+        <v>126</v>
+      </c>
+      <c r="F55" s="53" t="n">
+        <v>1.71</v>
+      </c>
+      <c r="G55" s="54" t="n">
+        <v>0.0052</v>
+      </c>
+      <c r="J55" s="53" t="n"/>
+    </row>
+    <row r="56">
+      <c r="A56" s="141" t="n">
+        <v>49</v>
+      </c>
+      <c r="B56" s="141" t="inlineStr">
+        <is>
+          <t>Coal India Limited</t>
+        </is>
+      </c>
+      <c r="C56" s="141" t="inlineStr">
+        <is>
+          <t>INE522F01014</t>
+        </is>
+      </c>
+      <c r="D56" s="141" t="inlineStr">
+        <is>
+          <t>Consumable Fuels</t>
+        </is>
+      </c>
+      <c r="E56" s="59" t="n">
+        <v>388</v>
+      </c>
+      <c r="F56" s="53" t="n">
+        <v>1.7</v>
+      </c>
+      <c r="G56" s="54" t="n">
+        <v>0.0052</v>
+      </c>
+      <c r="J56" s="53" t="n"/>
+    </row>
+    <row r="57">
+      <c r="A57" s="141" t="n">
+        <v>50</v>
+      </c>
+      <c r="B57" s="141" t="inlineStr">
+        <is>
+          <t>Jio Financial Services Limited</t>
+        </is>
+      </c>
+      <c r="C57" s="141" t="inlineStr">
+        <is>
+          <t>INE758E01017</t>
+        </is>
+      </c>
+      <c r="D57" s="141" t="inlineStr">
+        <is>
+          <t>Finance</t>
+        </is>
+      </c>
+      <c r="E57" s="59" t="n">
+        <v>720</v>
+      </c>
+      <c r="F57" s="53" t="n">
+        <v>1.7</v>
+      </c>
+      <c r="G57" s="54" t="n">
+        <v>0.0052</v>
+      </c>
+      <c r="J57" s="53" t="n"/>
+    </row>
+    <row r="58">
+      <c r="A58" s="141" t="n">
+        <v>51</v>
+      </c>
+      <c r="B58" s="141" t="inlineStr">
+        <is>
+          <t>Bajaj Auto Limited</t>
+        </is>
+      </c>
+      <c r="C58" s="141" t="inlineStr">
+        <is>
+          <t>INE917I01010</t>
+        </is>
+      </c>
+      <c r="D58" s="141" t="inlineStr">
+        <is>
+          <t>Automobiles</t>
+        </is>
+      </c>
+      <c r="E58" s="59" t="n">
+        <v>17</v>
+      </c>
+      <c r="F58" s="53" t="n">
+        <v>1.65</v>
+      </c>
+      <c r="G58" s="54" t="n">
+        <v>0.005</v>
+      </c>
+      <c r="J58" s="53" t="n"/>
+    </row>
+    <row r="59">
+      <c r="A59" s="141" t="n">
+        <v>52</v>
+      </c>
+      <c r="B59" s="141" t="inlineStr">
+        <is>
+          <t>Tata Motors Passenger Vehicles Limited</t>
+        </is>
+      </c>
+      <c r="C59" s="141" t="inlineStr">
+        <is>
+          <t>INE155A01022</t>
+        </is>
+      </c>
+      <c r="D59" s="141" t="inlineStr">
+        <is>
+          <t>Automobiles</t>
+        </is>
+      </c>
+      <c r="E59" s="59" t="n">
+        <v>464</v>
+      </c>
+      <c r="F59" s="53" t="n">
+        <v>1.63</v>
+      </c>
+      <c r="G59" s="54" t="n">
+        <v>0.005</v>
+      </c>
+      <c r="J59" s="53" t="n"/>
+    </row>
+    <row r="60">
+      <c r="A60" s="141" t="n">
+        <v>53</v>
+      </c>
+      <c r="B60" s="141" t="inlineStr">
+        <is>
+          <t>Avenue Supermarts Limited</t>
+        </is>
+      </c>
+      <c r="C60" s="141" t="inlineStr">
+        <is>
+          <t>INE192R01011</t>
+        </is>
+      </c>
+      <c r="D60" s="141" t="inlineStr">
+        <is>
+          <t>Retailing</t>
+        </is>
+      </c>
+      <c r="E60" s="59" t="n">
+        <v>37</v>
+      </c>
+      <c r="F60" s="53" t="n">
+        <v>1.62</v>
+      </c>
+      <c r="G60" s="54" t="n">
+        <v>0.0049</v>
+      </c>
+      <c r="J60" s="53" t="n"/>
+    </row>
+    <row r="61">
+      <c r="A61" s="141" t="n">
+        <v>54</v>
+      </c>
+      <c r="B61" s="141" t="inlineStr">
+        <is>
+          <t>Varun Beverages Limited</t>
+        </is>
+      </c>
+      <c r="C61" s="141" t="inlineStr">
+        <is>
+          <t>INE200M01039</t>
+        </is>
+      </c>
+      <c r="D61" s="141" t="inlineStr">
+        <is>
+          <t>Beverages</t>
+        </is>
+      </c>
+      <c r="E61" s="59" t="n">
+        <v>319</v>
+      </c>
+      <c r="F61" s="53" t="n">
+        <v>1.62</v>
+      </c>
+      <c r="G61" s="54" t="n">
+        <v>0.0049</v>
+      </c>
+      <c r="J61" s="53" t="n"/>
+    </row>
+    <row r="62">
+      <c r="A62" s="141" t="n">
+        <v>55</v>
+      </c>
+      <c r="B62" s="141" t="inlineStr">
+        <is>
+          <t>Eternal Limited</t>
+        </is>
+      </c>
+      <c r="C62" s="141" t="inlineStr">
+        <is>
+          <t>INE758T01015</t>
+        </is>
+      </c>
+      <c r="D62" s="141" t="inlineStr">
+        <is>
+          <t>Retailing</t>
+        </is>
+      </c>
+      <c r="E62" s="59" t="n">
+        <v>608</v>
+      </c>
+      <c r="F62" s="53" t="n">
+        <v>1.61</v>
+      </c>
+      <c r="G62" s="54" t="n">
+        <v>0.0049</v>
+      </c>
+      <c r="J62" s="53" t="n"/>
+    </row>
+    <row r="63">
+      <c r="A63" s="141" t="n">
+        <v>56</v>
+      </c>
+      <c r="B63" s="141" t="inlineStr">
+        <is>
+          <t>GE Vernova T&amp;D India Limited</t>
+        </is>
+      </c>
+      <c r="C63" s="141" t="inlineStr">
+        <is>
+          <t>INE200A01026</t>
+        </is>
+      </c>
+      <c r="D63" s="141" t="inlineStr">
+        <is>
+          <t>Electrical Equipment</t>
+        </is>
+      </c>
+      <c r="E63" s="59" t="n">
+        <v>32</v>
+      </c>
+      <c r="F63" s="53" t="n">
+        <v>1.58</v>
+      </c>
+      <c r="G63" s="54" t="n">
+        <v>0.0048</v>
+      </c>
+      <c r="J63" s="53" t="n"/>
+    </row>
+    <row r="64">
+      <c r="A64" s="141" t="n">
+        <v>57</v>
+      </c>
+      <c r="B64" s="141" t="inlineStr">
+        <is>
+          <t>Samvardhana Motherson International Limited</t>
+        </is>
+      </c>
+      <c r="C64" s="141" t="inlineStr">
+        <is>
+          <t>INE775A01035</t>
+        </is>
+      </c>
+      <c r="D64" s="141" t="inlineStr">
+        <is>
+          <t>Auto Components</t>
+        </is>
+      </c>
+      <c r="E64" s="59" t="n">
+        <v>1063</v>
+      </c>
+      <c r="F64" s="53" t="n">
+        <v>1.57</v>
+      </c>
+      <c r="G64" s="54" t="n">
+        <v>0.0048</v>
+      </c>
+      <c r="J64" s="53" t="n"/>
+    </row>
+    <row r="65">
+      <c r="A65" s="141" t="n">
+        <v>58</v>
+      </c>
+      <c r="B65" s="141" t="inlineStr">
+        <is>
+          <t>Vedanta Aluminium Metal Limited</t>
+        </is>
+      </c>
+      <c r="C65" s="141" t="inlineStr">
+        <is>
+          <t>INE1CDF01017</t>
+        </is>
+      </c>
+      <c r="D65" s="141" t="inlineStr">
+        <is>
+          <t>Non - Ferrous Metals</t>
+        </is>
+      </c>
+      <c r="E65" s="59" t="n">
+        <v>345</v>
+      </c>
+      <c r="F65" s="53" t="n">
+        <v>1.55</v>
+      </c>
+      <c r="G65" s="54" t="n">
+        <v>0.0047</v>
+      </c>
+      <c r="J65" s="53" t="n"/>
+    </row>
+    <row r="66">
+      <c r="A66" s="141" t="n">
+        <v>59</v>
+      </c>
+      <c r="B66" s="141" t="inlineStr">
+        <is>
+          <t>The Indian Hotels Company Limited</t>
+        </is>
+      </c>
+      <c r="C66" s="141" t="inlineStr">
+        <is>
+          <t>INE053A01029</t>
+        </is>
+      </c>
+      <c r="D66" s="141" t="inlineStr">
+        <is>
+          <t>Leisure Services</t>
+        </is>
+      </c>
+      <c r="E66" s="59" t="n">
+        <v>215</v>
+      </c>
+      <c r="F66" s="53" t="n">
+        <v>1.53</v>
+      </c>
+      <c r="G66" s="54" t="n">
+        <v>0.0047</v>
+      </c>
+      <c r="J66" s="53" t="n"/>
+    </row>
+    <row r="67">
+      <c r="A67" s="141" t="n">
+        <v>60</v>
+      </c>
+      <c r="B67" s="141" t="inlineStr">
+        <is>
+          <t>Suzlon Energy Limited</t>
+        </is>
+      </c>
+      <c r="C67" s="141" t="inlineStr">
+        <is>
+          <t>INE040H01021</t>
+        </is>
+      </c>
+      <c r="D67" s="141" t="inlineStr">
+        <is>
+          <t>Electrical Equipment</t>
+        </is>
+      </c>
+      <c r="E67" s="59" t="n">
+        <v>2590</v>
+      </c>
+      <c r="F67" s="53" t="n">
+        <v>1.53</v>
+      </c>
+      <c r="G67" s="54" t="n">
+        <v>0.0046</v>
+      </c>
+      <c r="J67" s="53" t="n"/>
+    </row>
+    <row r="68">
+      <c r="A68" s="141" t="n">
+        <v>61</v>
+      </c>
+      <c r="B68" s="141" t="inlineStr">
+        <is>
+          <t>Oil &amp; Natural Gas Corporation Limited</t>
+        </is>
+      </c>
+      <c r="C68" s="141" t="inlineStr">
+        <is>
+          <t>INE213A01029</t>
+        </is>
+      </c>
+      <c r="D68" s="141" t="inlineStr">
+        <is>
+          <t>Oil</t>
+        </is>
+      </c>
+      <c r="E68" s="59" t="n">
+        <v>649</v>
+      </c>
+      <c r="F68" s="53" t="n">
+        <v>1.52</v>
+      </c>
+      <c r="G68" s="54" t="n">
+        <v>0.0046</v>
+      </c>
+      <c r="J68" s="53" t="n"/>
+    </row>
+    <row r="69">
+      <c r="A69" s="141" t="n">
+        <v>62</v>
+      </c>
+      <c r="B69" s="141" t="inlineStr">
+        <is>
+          <t>The Federal Bank Limited</t>
+        </is>
+      </c>
+      <c r="C69" s="141" t="inlineStr">
+        <is>
+          <t>INE171A01029</t>
+        </is>
+      </c>
+      <c r="D69" s="141" t="inlineStr">
+        <is>
+          <t>Banks</t>
+        </is>
+      </c>
+      <c r="E69" s="59" t="n">
+        <v>459</v>
+      </c>
+      <c r="F69" s="53" t="n">
+        <v>1.51</v>
+      </c>
+      <c r="G69" s="54" t="n">
+        <v>0.0046</v>
+      </c>
+      <c r="J69" s="53" t="n"/>
+    </row>
+    <row r="70">
+      <c r="A70" s="141" t="n">
+        <v>63</v>
+      </c>
+      <c r="B70" s="141" t="inlineStr">
+        <is>
+          <t>CG Power and Industrial Solutions Limited</t>
+        </is>
+      </c>
+      <c r="C70" s="141" t="inlineStr">
+        <is>
+          <t>INE067A01029</t>
+        </is>
+      </c>
+      <c r="D70" s="141" t="inlineStr">
+        <is>
+          <t>Electrical Equipment</t>
+        </is>
+      </c>
+      <c r="E70" s="59" t="n">
+        <v>159</v>
+      </c>
+      <c r="F70" s="53" t="n">
+        <v>1.51</v>
+      </c>
+      <c r="G70" s="54" t="n">
+        <v>0.0046</v>
+      </c>
+      <c r="J70" s="53" t="n"/>
+    </row>
+    <row r="71">
+      <c r="A71" s="141" t="n">
+        <v>64</v>
+      </c>
+      <c r="B71" s="141" t="inlineStr">
+        <is>
+          <t>TATA CONSUMER PRODUCTS LIMITED</t>
+        </is>
+      </c>
+      <c r="C71" s="141" t="inlineStr">
+        <is>
+          <t>INE192A01025</t>
+        </is>
+      </c>
+      <c r="D71" s="141" t="inlineStr">
+        <is>
+          <t>Agricultural Food &amp; other Products</t>
+        </is>
+      </c>
+      <c r="E71" s="59" t="n">
+        <v>137</v>
+      </c>
+      <c r="F71" s="53" t="n">
+        <v>1.47</v>
+      </c>
+      <c r="G71" s="54" t="n">
+        <v>0.0045</v>
+      </c>
+      <c r="J71" s="53" t="n"/>
+    </row>
+    <row r="72">
+      <c r="A72" s="141" t="n">
+        <v>65</v>
+      </c>
+      <c r="B72" s="141" t="inlineStr">
+        <is>
+          <t>Tata Power Company Limited</t>
+        </is>
+      </c>
+      <c r="C72" s="141" t="inlineStr">
+        <is>
+          <t>INE245A01021</t>
+        </is>
+      </c>
+      <c r="D72" s="141" t="inlineStr">
+        <is>
+          <t>Power</t>
+        </is>
+      </c>
+      <c r="E72" s="59" t="n">
+        <v>382</v>
+      </c>
+      <c r="F72" s="53" t="n">
+        <v>1.47</v>
+      </c>
+      <c r="G72" s="54" t="n">
+        <v>0.0045</v>
+      </c>
+      <c r="J72" s="53" t="n"/>
+    </row>
+    <row r="73">
+      <c r="A73" s="141" t="n">
+        <v>66</v>
+      </c>
+      <c r="B73" s="141" t="inlineStr">
+        <is>
+          <t>AU Small Finance Bank Limited</t>
+        </is>
+      </c>
+      <c r="C73" s="141" t="inlineStr">
+        <is>
+          <t>INE949L01017</t>
+        </is>
+      </c>
+      <c r="D73" s="141" t="inlineStr">
+        <is>
+          <t>Banks</t>
+        </is>
+      </c>
+      <c r="E73" s="59" t="n">
+        <v>139</v>
+      </c>
+      <c r="F73" s="53" t="n">
+        <v>1.44</v>
+      </c>
+      <c r="G73" s="54" t="n">
+        <v>0.0044</v>
+      </c>
+      <c r="J73" s="53" t="n"/>
+    </row>
+    <row r="74">
+      <c r="A74" s="141" t="n">
+        <v>67</v>
+      </c>
+      <c r="B74" s="141" t="inlineStr">
+        <is>
+          <t>Hero MotoCorp Limited</t>
+        </is>
+      </c>
+      <c r="C74" s="141" t="inlineStr">
+        <is>
+          <t>INE158A01026</t>
+        </is>
+      </c>
+      <c r="D74" s="141" t="inlineStr">
+        <is>
+          <t>Automobiles</t>
+        </is>
+      </c>
+      <c r="E74" s="59" t="n">
+        <v>30</v>
+      </c>
+      <c r="F74" s="53" t="n">
+        <v>1.44</v>
+      </c>
+      <c r="G74" s="54" t="n">
+        <v>0.0044</v>
+      </c>
+      <c r="J74" s="53" t="n"/>
+    </row>
+    <row r="75">
+      <c r="A75" s="141" t="n">
+        <v>68</v>
+      </c>
+      <c r="B75" s="141" t="inlineStr">
+        <is>
+          <t>PB Fintech Limited</t>
+        </is>
+      </c>
+      <c r="C75" s="141" t="inlineStr">
+        <is>
+          <t>INE417T01026</t>
+        </is>
+      </c>
+      <c r="D75" s="141" t="inlineStr">
+        <is>
+          <t>Financial Technology (Fintech)</t>
+        </is>
+      </c>
+      <c r="E75" s="59" t="n">
+        <v>87</v>
+      </c>
+      <c r="F75" s="53" t="n">
+        <v>1.42</v>
+      </c>
+      <c r="G75" s="54" t="n">
+        <v>0.0043</v>
+      </c>
+      <c r="J75" s="53" t="n"/>
+    </row>
+    <row r="76">
+      <c r="A76" s="141" t="n">
+        <v>69</v>
+      </c>
+      <c r="B76" s="141" t="inlineStr">
+        <is>
+          <t>HDFC Life Insurance Company Limited</t>
+        </is>
+      </c>
+      <c r="C76" s="141" t="inlineStr">
+        <is>
+          <t>INE795G01014</t>
+        </is>
+      </c>
+      <c r="D76" s="141" t="inlineStr">
+        <is>
+          <t>Insurance</t>
+        </is>
+      </c>
+      <c r="E76" s="59" t="n">
+        <v>245</v>
+      </c>
+      <c r="F76" s="53" t="n">
+        <v>1.41</v>
+      </c>
+      <c r="G76" s="54" t="n">
+        <v>0.0043</v>
+      </c>
+      <c r="J76" s="53" t="n"/>
+    </row>
+    <row r="77">
+      <c r="A77" s="141" t="n">
+        <v>70</v>
+      </c>
+      <c r="B77" s="141" t="inlineStr">
+        <is>
+          <t>Power Finance Corporation Limited</t>
+        </is>
+      </c>
+      <c r="C77" s="141" t="inlineStr">
+        <is>
+          <t>INE134E01011</t>
+        </is>
+      </c>
+      <c r="D77" s="141" t="inlineStr">
+        <is>
+          <t>Finance</t>
+        </is>
+      </c>
+      <c r="E77" s="59" t="n">
+        <v>332</v>
+      </c>
+      <c r="F77" s="53" t="n">
+        <v>1.41</v>
+      </c>
+      <c r="G77" s="54" t="n">
+        <v>0.0043</v>
+      </c>
+      <c r="J77" s="53" t="n"/>
+    </row>
+    <row r="78">
+      <c r="A78" s="141" t="n">
+        <v>71</v>
+      </c>
+      <c r="B78" s="141" t="inlineStr">
+        <is>
+          <t>Lupin Limited</t>
+        </is>
+      </c>
+      <c r="C78" s="141" t="inlineStr">
+        <is>
+          <t>INE326A01037</t>
+        </is>
+      </c>
+      <c r="D78" s="141" t="inlineStr">
+        <is>
+          <t>Pharmaceuticals &amp; Biotechnology</t>
+        </is>
+      </c>
+      <c r="E78" s="59" t="n">
+        <v>58</v>
+      </c>
+      <c r="F78" s="53" t="n">
+        <v>1.4</v>
+      </c>
+      <c r="G78" s="54" t="n">
+        <v>0.0043</v>
+      </c>
+      <c r="J78" s="53" t="n"/>
+    </row>
+    <row r="79">
+      <c r="A79" s="141" t="n">
+        <v>72</v>
+      </c>
+      <c r="B79" s="141" t="inlineStr">
+        <is>
+          <t>Adani Enterprises Limited</t>
+        </is>
+      </c>
+      <c r="C79" s="141" t="inlineStr">
+        <is>
+          <t>INE423A01024</t>
+        </is>
+      </c>
+      <c r="D79" s="141" t="inlineStr">
+        <is>
+          <t>Metals &amp; Minerals Trading</t>
+        </is>
+      </c>
+      <c r="E79" s="59" t="n">
+        <v>46</v>
+      </c>
+      <c r="F79" s="53" t="n">
+        <v>1.4</v>
+      </c>
+      <c r="G79" s="54" t="n">
+        <v>0.0042</v>
+      </c>
+      <c r="J79" s="53" t="n"/>
+    </row>
+    <row r="80">
+      <c r="A80" s="141" t="n">
+        <v>73</v>
+      </c>
+      <c r="B80" s="141" t="inlineStr">
+        <is>
+          <t>Britannia Industries Limited</t>
+        </is>
+      </c>
+      <c r="C80" s="141" t="inlineStr">
+        <is>
+          <t>INE216A01030</t>
+        </is>
+      </c>
+      <c r="D80" s="141" t="inlineStr">
+        <is>
+          <t>Food Products</t>
+        </is>
+      </c>
+      <c r="E80" s="59" t="n">
+        <v>27</v>
+      </c>
+      <c r="F80" s="53" t="n">
+        <v>1.39</v>
+      </c>
+      <c r="G80" s="54" t="n">
+        <v>0.0042</v>
+      </c>
+      <c r="J80" s="53" t="n"/>
+    </row>
+    <row r="81">
+      <c r="A81" s="141" t="n">
+        <v>74</v>
+      </c>
+      <c r="B81" s="141" t="inlineStr">
+        <is>
+          <t>IndusInd Bank Limited</t>
+        </is>
+      </c>
+      <c r="C81" s="141" t="inlineStr">
+        <is>
+          <t>INE095A01012</t>
+        </is>
+      </c>
+      <c r="D81" s="141" t="inlineStr">
+        <is>
+          <t>Banks</t>
+        </is>
+      </c>
+      <c r="E81" s="59" t="n">
+        <v>145</v>
+      </c>
+      <c r="F81" s="53" t="n">
+        <v>1.34</v>
+      </c>
+      <c r="G81" s="54" t="n">
+        <v>0.0041</v>
+      </c>
+      <c r="J81" s="53" t="n"/>
+    </row>
+    <row r="82">
+      <c r="A82" s="141" t="n">
+        <v>75</v>
+      </c>
+      <c r="B82" s="141" t="inlineStr">
+        <is>
+          <t>HDFC Asset Management Company Limited</t>
+        </is>
+      </c>
+      <c r="C82" s="141" t="inlineStr">
+        <is>
+          <t>INE127D01025</t>
+        </is>
+      </c>
+      <c r="D82" s="141" t="inlineStr">
+        <is>
+          <t>Capital Markets</t>
+        </is>
+      </c>
+      <c r="E82" s="59" t="n">
+        <v>49</v>
+      </c>
+      <c r="F82" s="53" t="n">
+        <v>1.3</v>
+      </c>
+      <c r="G82" s="54" t="n">
+        <v>0.0039</v>
+      </c>
+      <c r="J82" s="53" t="n"/>
+    </row>
+    <row r="83">
+      <c r="A83" s="141" t="n">
+        <v>76</v>
+      </c>
+      <c r="B83" s="141" t="inlineStr">
+        <is>
+          <t>Polycab India Limited</t>
+        </is>
+      </c>
+      <c r="C83" s="141" t="inlineStr">
+        <is>
+          <t>INE455K01017</t>
+        </is>
+      </c>
+      <c r="D83" s="141" t="inlineStr">
+        <is>
+          <t>Industrial Products</t>
+        </is>
+      </c>
+      <c r="E83" s="59" t="n">
+        <v>13</v>
+      </c>
+      <c r="F83" s="53" t="n">
+        <v>1.29</v>
+      </c>
+      <c r="G83" s="54" t="n">
+        <v>0.0039</v>
+      </c>
+      <c r="J83" s="53" t="n"/>
+    </row>
+    <row r="84">
+      <c r="A84" s="141" t="n">
+        <v>77</v>
+      </c>
+      <c r="B84" s="141" t="inlineStr">
+        <is>
+          <t>Bharat Forge Limited</t>
+        </is>
+      </c>
+      <c r="C84" s="141" t="inlineStr">
+        <is>
+          <t>INE465A01025</t>
+        </is>
+      </c>
+      <c r="D84" s="141" t="inlineStr">
+        <is>
+          <t>Auto Components</t>
+        </is>
+      </c>
+      <c r="E84" s="59" t="n">
+        <v>60</v>
+      </c>
+      <c r="F84" s="53" t="n">
+        <v>1.29</v>
+      </c>
+      <c r="G84" s="54" t="n">
+        <v>0.0039</v>
+      </c>
+      <c r="J84" s="53" t="n"/>
+    </row>
+    <row r="85">
+      <c r="A85" s="141" t="n">
+        <v>78</v>
+      </c>
+      <c r="B85" s="141" t="inlineStr">
+        <is>
+          <t>MRF Limited</t>
+        </is>
+      </c>
+      <c r="C85" s="141" t="inlineStr">
+        <is>
+          <t>INE883A01011</t>
+        </is>
+      </c>
+      <c r="D85" s="141" t="inlineStr">
+        <is>
+          <t>Auto Components</t>
+        </is>
+      </c>
+      <c r="E85" s="59" t="n">
+        <v>1</v>
+      </c>
+      <c r="F85" s="53" t="n">
+        <v>1.28</v>
+      </c>
+      <c r="G85" s="54" t="n">
+        <v>0.0039</v>
+      </c>
+      <c r="J85" s="53" t="n"/>
+    </row>
+    <row r="86">
+      <c r="A86" s="141" t="n">
+        <v>79</v>
+      </c>
+      <c r="B86" s="141" t="inlineStr">
+        <is>
+          <t>Bharat Heavy Electricals Limited</t>
+        </is>
+      </c>
+      <c r="C86" s="141" t="inlineStr">
+        <is>
+          <t>INE257A01026</t>
+        </is>
+      </c>
+      <c r="D86" s="141" t="inlineStr">
+        <is>
+          <t>Electrical Equipment</t>
+        </is>
+      </c>
+      <c r="E86" s="59" t="n">
+        <v>307</v>
+      </c>
+      <c r="F86" s="53" t="n">
+        <v>1.27</v>
+      </c>
+      <c r="G86" s="54" t="n">
+        <v>0.0039</v>
+      </c>
+      <c r="J86" s="53" t="n"/>
+    </row>
+    <row r="87">
+      <c r="A87" s="141" t="n">
+        <v>80</v>
+      </c>
+      <c r="B87" s="141" t="inlineStr">
+        <is>
+          <t>Bharat Petroleum Corporation Limited</t>
+        </is>
+      </c>
+      <c r="C87" s="141" t="inlineStr">
+        <is>
+          <t>INE029A01011</t>
+        </is>
+      </c>
+      <c r="D87" s="141" t="inlineStr">
+        <is>
+          <t>Petroleum Products</t>
+        </is>
+      </c>
+      <c r="E87" s="59" t="n">
+        <v>410</v>
+      </c>
+      <c r="F87" s="53" t="n">
+        <v>1.24</v>
+      </c>
+      <c r="G87" s="54" t="n">
+        <v>0.0038</v>
+      </c>
+      <c r="J87" s="53" t="n"/>
+    </row>
+    <row r="88">
+      <c r="A88" s="141" t="n">
+        <v>81</v>
+      </c>
+      <c r="B88" s="141" t="inlineStr">
+        <is>
+          <t>Indus Towers Limited</t>
+        </is>
+      </c>
+      <c r="C88" s="141" t="inlineStr">
+        <is>
+          <t>INE121J01017</t>
+        </is>
+      </c>
+      <c r="D88" s="141" t="inlineStr">
+        <is>
+          <t>Telecom - Services</t>
+        </is>
+      </c>
+      <c r="E88" s="59" t="n">
+        <v>316</v>
+      </c>
+      <c r="F88" s="53" t="n">
+        <v>1.24</v>
+      </c>
+      <c r="G88" s="54" t="n">
+        <v>0.0038</v>
+      </c>
+      <c r="J88" s="53" t="n"/>
+    </row>
+    <row r="89">
+      <c r="A89" s="141" t="n">
+        <v>82</v>
+      </c>
+      <c r="B89" s="141" t="inlineStr">
+        <is>
+          <t>Torrent Pharmaceuticals Limited</t>
+        </is>
+      </c>
+      <c r="C89" s="141" t="inlineStr">
+        <is>
+          <t>INE685A01028</t>
+        </is>
+      </c>
+      <c r="D89" s="141" t="inlineStr">
+        <is>
+          <t>Pharmaceuticals &amp; Biotechnology</t>
+        </is>
+      </c>
+      <c r="E89" s="59" t="n">
+        <v>26</v>
+      </c>
+      <c r="F89" s="53" t="n">
+        <v>1.2</v>
+      </c>
+      <c r="G89" s="54" t="n">
+        <v>0.0036</v>
+      </c>
+      <c r="J89" s="53" t="n"/>
+    </row>
+    <row r="90">
+      <c r="A90" s="141" t="n">
+        <v>83</v>
+      </c>
+      <c r="B90" s="141" t="inlineStr">
+        <is>
+          <t>Fortis Healthcare Limited</t>
+        </is>
+      </c>
+      <c r="C90" s="141" t="inlineStr">
+        <is>
+          <t>INE061F01013</t>
+        </is>
+      </c>
+      <c r="D90" s="141" t="inlineStr">
+        <is>
+          <t>Healthcare Services</t>
+        </is>
+      </c>
+      <c r="E90" s="59" t="n">
+        <v>124</v>
+      </c>
+      <c r="F90" s="53" t="n">
+        <v>1.19</v>
+      </c>
+      <c r="G90" s="54" t="n">
+        <v>0.0036</v>
+      </c>
+      <c r="J90" s="53" t="n"/>
+    </row>
+    <row r="91">
+      <c r="A91" s="141" t="n">
+        <v>84</v>
+      </c>
+      <c r="B91" s="141" t="inlineStr">
+        <is>
+          <t>Persistent Systems Limited</t>
+        </is>
+      </c>
+      <c r="C91" s="141" t="inlineStr">
+        <is>
+          <t>INE262H01021</t>
+        </is>
+      </c>
+      <c r="D91" s="141" t="inlineStr">
+        <is>
+          <t>IT - Software</t>
+        </is>
+      </c>
+      <c r="E91" s="59" t="n">
+        <v>26</v>
+      </c>
+      <c r="F91" s="53" t="n">
+        <v>1.12</v>
+      </c>
+      <c r="G91" s="54" t="n">
+        <v>0.0034</v>
+      </c>
+      <c r="J91" s="53" t="n"/>
+    </row>
+    <row r="92">
+      <c r="A92" s="141" t="n">
+        <v>85</v>
+      </c>
+      <c r="B92" s="141" t="inlineStr">
+        <is>
+          <t>Solar Industries India Limited</t>
+        </is>
+      </c>
+      <c r="C92" s="141" t="inlineStr">
+        <is>
+          <t>INE343H01029</t>
+        </is>
+      </c>
+      <c r="D92" s="141" t="inlineStr">
+        <is>
+          <t>Chemicals &amp; Petrochemicals</t>
+        </is>
+      </c>
+      <c r="E92" s="59" t="n">
+        <v>6</v>
+      </c>
+      <c r="F92" s="53" t="n">
+        <v>1.12</v>
+      </c>
+      <c r="G92" s="54" t="n">
+        <v>0.0034</v>
+      </c>
+      <c r="J92" s="53" t="n"/>
+    </row>
+    <row r="93">
+      <c r="A93" s="141" t="n">
+        <v>86</v>
+      </c>
+      <c r="B93" s="141" t="inlineStr">
+        <is>
+          <t>Pidilite Industries Limited</t>
+        </is>
+      </c>
+      <c r="C93" s="141" t="inlineStr">
+        <is>
+          <t>INE318A01026</t>
+        </is>
+      </c>
+      <c r="D93" s="141" t="inlineStr">
+        <is>
+          <t>Chemicals &amp; Petrochemicals</t>
+        </is>
+      </c>
+      <c r="E93" s="59" t="n">
+        <v>70</v>
+      </c>
+      <c r="F93" s="53" t="n">
+        <v>1.11</v>
+      </c>
+      <c r="G93" s="54" t="n">
+        <v>0.0034</v>
+      </c>
+      <c r="J93" s="53" t="n"/>
+    </row>
+    <row r="94">
+      <c r="A94" s="141" t="n">
+        <v>87</v>
+      </c>
+      <c r="B94" s="141" t="inlineStr">
+        <is>
+          <t>Ashok Leyland Limited</t>
+        </is>
+      </c>
+      <c r="C94" s="141" t="inlineStr">
+        <is>
+          <t>INE208A01029</t>
+        </is>
+      </c>
+      <c r="D94" s="141" t="inlineStr">
+        <is>
+          <t>Agricultural, Commercial &amp; Construction Vehicles</t>
+        </is>
+      </c>
+      <c r="E94" s="59" t="n">
+        <v>703</v>
+      </c>
+      <c r="F94" s="53" t="n">
+        <v>1.11</v>
+      </c>
+      <c r="G94" s="54" t="n">
+        <v>0.0034</v>
+      </c>
+      <c r="J94" s="53" t="n"/>
+    </row>
+    <row r="95">
+      <c r="A95" s="141" t="n">
+        <v>88</v>
+      </c>
+      <c r="B95" s="141" t="inlineStr">
+        <is>
+          <t>One 97 Communications Limited</t>
+        </is>
+      </c>
+      <c r="C95" s="141" t="inlineStr">
+        <is>
+          <t>INE982J01020</t>
+        </is>
+      </c>
+      <c r="D95" s="141" t="inlineStr">
+        <is>
+          <t>Financial Technology (Fintech)</t>
+        </is>
+      </c>
+      <c r="E95" s="59" t="n">
+        <v>97</v>
+      </c>
+      <c r="F95" s="53" t="n">
+        <v>1.11</v>
+      </c>
+      <c r="G95" s="54" t="n">
+        <v>0.0034</v>
+      </c>
+      <c r="J95" s="53" t="n"/>
+    </row>
+    <row r="96">
+      <c r="A96" s="141" t="n">
+        <v>89</v>
+      </c>
+      <c r="B96" s="141" t="inlineStr">
+        <is>
+          <t>Marico Limited</t>
+        </is>
+      </c>
+      <c r="C96" s="141" t="inlineStr">
+        <is>
+          <t>INE196A01026</t>
+        </is>
+      </c>
+      <c r="D96" s="141" t="inlineStr">
+        <is>
+          <t>Agricultural Food &amp; other Products</t>
+        </is>
+      </c>
+      <c r="E96" s="59" t="n">
+        <v>131</v>
+      </c>
+      <c r="F96" s="53" t="n">
+        <v>1.1</v>
+      </c>
+      <c r="G96" s="54" t="n">
+        <v>0.0033</v>
+      </c>
+      <c r="J96" s="53" t="n"/>
+    </row>
+    <row r="97">
+      <c r="A97" s="141" t="n">
+        <v>90</v>
+      </c>
+      <c r="B97" s="141" t="inlineStr">
+        <is>
+          <t>REC Limited</t>
+        </is>
+      </c>
+      <c r="C97" s="141" t="inlineStr">
+        <is>
+          <t>INE020B01018</t>
+        </is>
+      </c>
+      <c r="D97" s="141" t="inlineStr">
+        <is>
+          <t>Finance</t>
+        </is>
+      </c>
+      <c r="E97" s="59" t="n">
+        <v>298</v>
+      </c>
+      <c r="F97" s="53" t="n">
+        <v>1.08</v>
+      </c>
+      <c r="G97" s="54" t="n">
+        <v>0.0033</v>
+      </c>
+      <c r="J97" s="53" t="n"/>
+    </row>
+    <row r="98">
+      <c r="A98" s="141" t="n">
+        <v>91</v>
+      </c>
+      <c r="B98" s="141" t="inlineStr">
+        <is>
+          <t>ICICI Lombard General Insurance Company Limited</t>
+        </is>
+      </c>
+      <c r="C98" s="141" t="inlineStr">
+        <is>
+          <t>INE765G01017</t>
+        </is>
+      </c>
+      <c r="D98" s="141" t="inlineStr">
+        <is>
+          <t>Insurance</t>
+        </is>
+      </c>
+      <c r="E98" s="59" t="n">
+        <v>62</v>
+      </c>
+      <c r="F98" s="53" t="n">
+        <v>1.08</v>
+      </c>
+      <c r="G98" s="54" t="n">
+        <v>0.0033</v>
+      </c>
+      <c r="J98" s="53" t="n"/>
+    </row>
+    <row r="99">
+      <c r="A99" s="141" t="n">
+        <v>92</v>
+      </c>
+      <c r="B99" s="141" t="inlineStr">
+        <is>
+          <t>Dixon Technologies (India) Limited</t>
+        </is>
+      </c>
+      <c r="C99" s="141" t="inlineStr">
+        <is>
+          <t>INE935N01020</t>
+        </is>
+      </c>
+      <c r="D99" s="141" t="inlineStr">
+        <is>
+          <t>Consumer Durables</t>
+        </is>
+      </c>
+      <c r="E99" s="59" t="n">
+        <v>9</v>
+      </c>
+      <c r="F99" s="53" t="n">
+        <v>1.07</v>
+      </c>
+      <c r="G99" s="54" t="n">
+        <v>0.0033</v>
+      </c>
+      <c r="J99" s="53" t="n"/>
+    </row>
+    <row r="100">
+      <c r="A100" s="141" t="n">
+        <v>93</v>
+      </c>
+      <c r="B100" s="141" t="inlineStr">
+        <is>
+          <t>Wipro Limited</t>
+        </is>
+      </c>
+      <c r="C100" s="141" t="inlineStr">
+        <is>
+          <t>INE075A01022</t>
+        </is>
+      </c>
+      <c r="D100" s="141" t="inlineStr">
+        <is>
+          <t>IT - Software</t>
+        </is>
+      </c>
+      <c r="E100" s="59" t="n">
+        <v>621</v>
+      </c>
+      <c r="F100" s="53" t="n">
+        <v>1.06</v>
+      </c>
+      <c r="G100" s="54" t="n">
+        <v>0.0032</v>
+      </c>
+      <c r="J100" s="53" t="n"/>
+    </row>
+    <row r="101">
+      <c r="A101" s="141" t="n">
+        <v>94</v>
+      </c>
+      <c r="B101" s="141" t="inlineStr">
+        <is>
+          <t>Hitachi Energy India Limited</t>
+        </is>
+      </c>
+      <c r="C101" s="141" t="inlineStr">
+        <is>
+          <t>INE07Y701011</t>
+        </is>
+      </c>
+      <c r="D101" s="141" t="inlineStr">
+        <is>
+          <t>Electrical Equipment</t>
+        </is>
+      </c>
+      <c r="E101" s="59" t="n">
+        <v>3</v>
+      </c>
+      <c r="F101" s="53" t="n">
+        <v>1.05</v>
+      </c>
+      <c r="G101" s="54" t="n">
+        <v>0.0032</v>
+      </c>
+      <c r="J101" s="53" t="n"/>
+    </row>
+    <row r="102">
+      <c r="A102" s="141" t="n">
+        <v>95</v>
+      </c>
+      <c r="B102" s="141" t="inlineStr">
+        <is>
+          <t>Aurobindo Pharma Limited</t>
+        </is>
+      </c>
+      <c r="C102" s="141" t="inlineStr">
+        <is>
+          <t>INE406A01037</t>
+        </is>
+      </c>
+      <c r="D102" s="141" t="inlineStr">
+        <is>
+          <t>Pharmaceuticals &amp; Biotechnology</t>
+        </is>
+      </c>
+      <c r="E102" s="59" t="n">
+        <v>66</v>
+      </c>
+      <c r="F102" s="53" t="n">
+        <v>1.04</v>
+      </c>
+      <c r="G102" s="54" t="n">
+        <v>0.0032</v>
+      </c>
+      <c r="J102" s="53" t="n"/>
+    </row>
+    <row r="103">
+      <c r="A103" s="141" t="n">
+        <v>96</v>
+      </c>
+      <c r="B103" s="141" t="inlineStr">
+        <is>
+          <t>GAIL (India) Limited</t>
+        </is>
+      </c>
+      <c r="C103" s="141" t="inlineStr">
+        <is>
+          <t>INE129A01019</t>
+        </is>
+      </c>
+      <c r="D103" s="141" t="inlineStr">
+        <is>
+          <t>Gas</t>
+        </is>
+      </c>
+      <c r="E103" s="59" t="n">
+        <v>580</v>
+      </c>
+      <c r="F103" s="53" t="n">
+        <v>1.01</v>
+      </c>
+      <c r="G103" s="54" t="n">
+        <v>0.0031</v>
+      </c>
+      <c r="J103" s="53" t="n"/>
+    </row>
+    <row r="104">
+      <c r="A104" s="141" t="n">
+        <v>97</v>
+      </c>
+      <c r="B104" s="141" t="inlineStr">
+        <is>
+          <t>Indian Oil Corporation Limited</t>
+        </is>
+      </c>
+      <c r="C104" s="141" t="inlineStr">
+        <is>
+          <t>INE242A01010</t>
+        </is>
+      </c>
+      <c r="D104" s="141" t="inlineStr">
+        <is>
+          <t>Petroleum Products</t>
+        </is>
+      </c>
+      <c r="E104" s="59" t="n">
+        <v>711</v>
+      </c>
+      <c r="F104" s="53" t="n">
+        <v>0.99</v>
+      </c>
+      <c r="G104" s="54" t="n">
+        <v>0.003</v>
+      </c>
+      <c r="J104" s="53" t="n"/>
+    </row>
+    <row r="105">
+      <c r="A105" s="141" t="n">
+        <v>98</v>
+      </c>
+      <c r="B105" s="141" t="inlineStr">
+        <is>
+          <t>United Spirits Limited</t>
+        </is>
+      </c>
+      <c r="C105" s="141" t="inlineStr">
+        <is>
+          <t>INE854D01024</t>
+        </is>
+      </c>
+      <c r="D105" s="141" t="inlineStr">
+        <is>
+          <t>Beverages</t>
+        </is>
+      </c>
+      <c r="E105" s="59" t="n">
+        <v>73</v>
+      </c>
+      <c r="F105" s="53" t="n">
+        <v>0.99</v>
+      </c>
+      <c r="G105" s="54" t="n">
+        <v>0.003</v>
+      </c>
+      <c r="J105" s="53" t="n"/>
+    </row>
+    <row r="106">
+      <c r="A106" s="141" t="n">
+        <v>99</v>
+      </c>
+      <c r="B106" s="141" t="inlineStr">
+        <is>
+          <t>Godrej Consumer Products Limited</t>
+        </is>
+      </c>
+      <c r="C106" s="141" t="inlineStr">
+        <is>
+          <t>INE102D01028</t>
+        </is>
+      </c>
+      <c r="D106" s="141" t="inlineStr">
+        <is>
+          <t>Personal Products</t>
+        </is>
+      </c>
+      <c r="E106" s="59" t="n">
+        <v>97</v>
+      </c>
+      <c r="F106" s="53" t="n">
+        <v>0.98</v>
+      </c>
+      <c r="G106" s="54" t="n">
+        <v>0.003</v>
+      </c>
+      <c r="J106" s="53" t="n"/>
+    </row>
+    <row r="107">
+      <c r="A107" s="141" t="n">
+        <v>100</v>
+      </c>
+      <c r="B107" s="141" t="inlineStr">
+        <is>
+          <t>Vedanta Limited</t>
+        </is>
+      </c>
+      <c r="C107" s="141" t="inlineStr">
+        <is>
+          <t>INE205A01025</t>
+        </is>
+      </c>
+      <c r="D107" s="141" t="inlineStr">
+        <is>
+          <t>Diversified Metals</t>
+        </is>
+      </c>
+      <c r="E107" s="59" t="n">
+        <v>345</v>
+      </c>
+      <c r="F107" s="53" t="n">
+        <v>0.97</v>
+      </c>
+      <c r="G107" s="54" t="n">
+        <v>0.0029</v>
+      </c>
+      <c r="J107" s="53" t="n"/>
+    </row>
+    <row r="108">
+      <c r="A108" s="141" t="n">
+        <v>101</v>
+      </c>
+      <c r="B108" s="141" t="inlineStr">
+        <is>
+          <t>DLF Limited</t>
+        </is>
+      </c>
+      <c r="C108" s="141" t="inlineStr">
+        <is>
+          <t>INE271C01023</t>
+        </is>
+      </c>
+      <c r="D108" s="141" t="inlineStr">
+        <is>
+          <t>Realty</t>
+        </is>
+      </c>
+      <c r="E108" s="59" t="n">
+        <v>156</v>
+      </c>
+      <c r="F108" s="53" t="n">
+        <v>0.97</v>
+      </c>
+      <c r="G108" s="54" t="n">
+        <v>0.0029</v>
+      </c>
+      <c r="J108" s="53" t="n"/>
+    </row>
+    <row r="109">
+      <c r="A109" s="141" t="n">
+        <v>102</v>
+      </c>
+      <c r="B109" s="141" t="inlineStr">
+        <is>
+          <t>Jindal Steel Limited</t>
+        </is>
+      </c>
+      <c r="C109" s="141" t="inlineStr">
+        <is>
+          <t>INE749A01030</t>
+        </is>
+      </c>
+      <c r="D109" s="141" t="inlineStr">
+        <is>
+          <t>Ferrous Metals</t>
+        </is>
+      </c>
+      <c r="E109" s="59" t="n">
+        <v>90</v>
+      </c>
+      <c r="F109" s="53" t="n">
+        <v>0.95</v>
+      </c>
+      <c r="G109" s="54" t="n">
+        <v>0.0029</v>
+      </c>
+      <c r="J109" s="53" t="n"/>
+    </row>
+    <row r="110">
+      <c r="A110" s="141" t="n">
+        <v>103</v>
+      </c>
+      <c r="B110" s="141" t="inlineStr">
+        <is>
+          <t>FSN E-Commerce Ventures Limited</t>
+        </is>
+      </c>
+      <c r="C110" s="141" t="inlineStr">
+        <is>
+          <t>INE388Y01029</t>
+        </is>
+      </c>
+      <c r="D110" s="141" t="inlineStr">
+        <is>
+          <t>Retailing</t>
+        </is>
+      </c>
+      <c r="E110" s="59" t="n">
+        <v>306</v>
+      </c>
+      <c r="F110" s="53" t="n">
+        <v>0.95</v>
+      </c>
+      <c r="G110" s="54" t="n">
+        <v>0.0029</v>
+      </c>
+      <c r="J110" s="53" t="n"/>
+    </row>
+    <row r="111">
+      <c r="A111" s="141" t="n">
+        <v>104</v>
+      </c>
+      <c r="B111" s="141" t="inlineStr">
+        <is>
+          <t>Hindustan Petroleum Corporation Limited</t>
+        </is>
+      </c>
+      <c r="C111" s="141" t="inlineStr">
+        <is>
+          <t>INE094A01015</t>
+        </is>
+      </c>
+      <c r="D111" s="141" t="inlineStr">
+        <is>
+          <t>Petroleum Products</t>
+        </is>
+      </c>
+      <c r="E111" s="59" t="n">
+        <v>241</v>
+      </c>
+      <c r="F111" s="53" t="n">
+        <v>0.95</v>
+      </c>
+      <c r="G111" s="54" t="n">
+        <v>0.0029</v>
+      </c>
+      <c r="J111" s="53" t="n"/>
+    </row>
+    <row r="112">
+      <c r="A112" s="141" t="n">
+        <v>105</v>
+      </c>
+      <c r="B112" s="141" t="inlineStr">
+        <is>
+          <t>Vodafone Idea Limited</t>
+        </is>
+      </c>
+      <c r="C112" s="141" t="inlineStr">
+        <is>
+          <t>INE669E01016</t>
+        </is>
+      </c>
+      <c r="D112" s="141" t="inlineStr">
+        <is>
+          <t>Telecom - Services</t>
+        </is>
+      </c>
+      <c r="E112" s="59" t="n">
+        <v>6548</v>
+      </c>
+      <c r="F112" s="53" t="n">
+        <v>0.95</v>
+      </c>
+      <c r="G112" s="54" t="n">
+        <v>0.0029</v>
+      </c>
+      <c r="J112" s="53" t="n"/>
+    </row>
+    <row r="113">
+      <c r="A113" s="141" t="n">
+        <v>106</v>
+      </c>
+      <c r="B113" s="141" t="inlineStr">
+        <is>
+          <t>SRF Limited</t>
+        </is>
+      </c>
+      <c r="C113" s="141" t="inlineStr">
+        <is>
+          <t>INE647A01010</t>
+        </is>
+      </c>
+      <c r="D113" s="141" t="inlineStr">
+        <is>
+          <t>Chemicals &amp; Petrochemicals</t>
+        </is>
+      </c>
+      <c r="E113" s="59" t="n">
+        <v>34</v>
+      </c>
+      <c r="F113" s="53" t="n">
+        <v>0.93</v>
+      </c>
+      <c r="G113" s="54" t="n">
+        <v>0.0028</v>
+      </c>
+      <c r="J113" s="53" t="n"/>
+    </row>
+    <row r="114">
+      <c r="A114" s="141" t="n">
+        <v>107</v>
+      </c>
+      <c r="B114" s="141" t="inlineStr">
+        <is>
+          <t>The Phoenix Mills Limited</t>
+        </is>
+      </c>
+      <c r="C114" s="141" t="inlineStr">
+        <is>
+          <t>INE211B01039</t>
+        </is>
+      </c>
+      <c r="D114" s="141" t="inlineStr">
+        <is>
+          <t>Realty</t>
+        </is>
+      </c>
+      <c r="E114" s="59" t="n">
+        <v>47</v>
+      </c>
+      <c r="F114" s="53" t="n">
+        <v>0.92</v>
+      </c>
+      <c r="G114" s="54" t="n">
+        <v>0.0028</v>
+      </c>
+      <c r="J114" s="53" t="n"/>
+    </row>
+    <row r="115">
+      <c r="A115" s="141" t="n">
+        <v>108</v>
+      </c>
+      <c r="B115" s="141" t="inlineStr">
+        <is>
+          <t>Yes Bank Limited</t>
+        </is>
+      </c>
+      <c r="C115" s="141" t="inlineStr">
+        <is>
+          <t>INE528G01035</t>
+        </is>
+      </c>
+      <c r="D115" s="141" t="inlineStr">
+        <is>
+          <t>Banks</t>
+        </is>
+      </c>
+      <c r="E115" s="59" t="n">
+        <v>3753</v>
+      </c>
+      <c r="F115" s="53" t="n">
+        <v>0.91</v>
+      </c>
+      <c r="G115" s="54" t="n">
+        <v>0.0028</v>
+      </c>
+      <c r="J115" s="53" t="n"/>
+    </row>
+    <row r="116">
+      <c r="A116" s="141" t="n">
+        <v>109</v>
+      </c>
+      <c r="B116" s="141" t="inlineStr">
+        <is>
+          <t>Multi Commodity Exchange of India Limited</t>
+        </is>
+      </c>
+      <c r="C116" s="141" t="inlineStr">
+        <is>
+          <t>INE745G01043</t>
+        </is>
+      </c>
+      <c r="D116" s="141" t="inlineStr">
+        <is>
+          <t>Capital Markets</t>
+        </is>
+      </c>
+      <c r="E116" s="59" t="n">
+        <v>31</v>
+      </c>
+      <c r="F116" s="53" t="n">
+        <v>0.88</v>
+      </c>
+      <c r="G116" s="54" t="n">
+        <v>0.0027</v>
+      </c>
+      <c r="J116" s="53" t="n"/>
+    </row>
+    <row r="117">
+      <c r="A117" s="141" t="n">
+        <v>110</v>
+      </c>
+      <c r="B117" s="141" t="inlineStr">
+        <is>
+          <t>IDFC First Bank Limited</t>
+        </is>
+      </c>
+      <c r="C117" s="141" t="inlineStr">
+        <is>
+          <t>INE092T01019</t>
+        </is>
+      </c>
+      <c r="D117" s="141" t="inlineStr">
+        <is>
+          <t>Banks</t>
+        </is>
+      </c>
+      <c r="E117" s="59" t="n">
+        <v>1061</v>
+      </c>
+      <c r="F117" s="53" t="n">
+        <v>0.84</v>
+      </c>
+      <c r="G117" s="54" t="n">
+        <v>0.0026</v>
+      </c>
+      <c r="J117" s="53" t="n"/>
+    </row>
+    <row r="118">
+      <c r="A118" s="141" t="n">
+        <v>111</v>
+      </c>
+      <c r="B118" s="141" t="inlineStr">
+        <is>
+          <t>Info Edge (India) Limited</t>
+        </is>
+      </c>
+      <c r="C118" s="141" t="inlineStr">
+        <is>
+          <t>INE663F01032</t>
+        </is>
+      </c>
+      <c r="D118" s="141" t="inlineStr">
+        <is>
+          <t>Retailing</t>
+        </is>
+      </c>
+      <c r="E118" s="59" t="n">
+        <v>86</v>
+      </c>
+      <c r="F118" s="53" t="n">
+        <v>0.84</v>
+      </c>
+      <c r="G118" s="54" t="n">
+        <v>0.0026</v>
+      </c>
+      <c r="J118" s="53" t="n"/>
+    </row>
+    <row r="119">
+      <c r="A119" s="141" t="n">
+        <v>112</v>
+      </c>
+      <c r="B119" s="141" t="inlineStr">
+        <is>
+          <t>Muthoot Finance Limited</t>
+        </is>
+      </c>
+      <c r="C119" s="141" t="inlineStr">
+        <is>
+          <t>INE414G01012</t>
+        </is>
+      </c>
+      <c r="D119" s="141" t="inlineStr">
+        <is>
+          <t>Finance</t>
+        </is>
+      </c>
+      <c r="E119" s="59" t="n">
+        <v>28</v>
+      </c>
+      <c r="F119" s="53" t="n">
+        <v>0.84</v>
+      </c>
+      <c r="G119" s="54" t="n">
+        <v>0.0025</v>
+      </c>
+      <c r="J119" s="53" t="n"/>
+    </row>
+    <row r="120">
+      <c r="A120" s="141" t="n">
+        <v>113</v>
+      </c>
+      <c r="B120" s="141" t="inlineStr">
+        <is>
+          <t>Swiggy Limited</t>
+        </is>
+      </c>
+      <c r="C120" s="141" t="inlineStr">
+        <is>
+          <t>INE00H001014</t>
+        </is>
+      </c>
+      <c r="D120" s="141" t="inlineStr">
+        <is>
+          <t>Retailing</t>
+        </is>
+      </c>
+      <c r="E120" s="59" t="n">
+        <v>348</v>
+      </c>
+      <c r="F120" s="53" t="n">
+        <v>0.83</v>
+      </c>
+      <c r="G120" s="54" t="n">
+        <v>0.0025</v>
+      </c>
+      <c r="J120" s="53" t="n"/>
+    </row>
+    <row r="121">
+      <c r="A121" s="141" t="n">
+        <v>114</v>
+      </c>
+      <c r="B121" s="141" t="inlineStr">
+        <is>
+          <t>Page Industries Limited</t>
+        </is>
+      </c>
+      <c r="C121" s="141" t="inlineStr">
+        <is>
+          <t>INE761H01022</t>
+        </is>
+      </c>
+      <c r="D121" s="141" t="inlineStr">
+        <is>
+          <t>Textiles &amp; Apparels</t>
+        </is>
+      </c>
+      <c r="E121" s="59" t="n">
+        <v>2</v>
+      </c>
+      <c r="F121" s="53" t="n">
+        <v>0.83</v>
+      </c>
+      <c r="G121" s="54" t="n">
+        <v>0.0025</v>
+      </c>
+      <c r="J121" s="53" t="n"/>
+    </row>
+    <row r="122">
+      <c r="A122" s="141" t="n">
+        <v>115</v>
+      </c>
+      <c r="B122" s="141" t="inlineStr">
+        <is>
+          <t>APL Apollo Tubes Limited</t>
+        </is>
+      </c>
+      <c r="C122" s="141" t="inlineStr">
+        <is>
+          <t>INE702C01027</t>
+        </is>
+      </c>
+      <c r="D122" s="141" t="inlineStr">
+        <is>
+          <t>Industrial Products</t>
+        </is>
+      </c>
+      <c r="E122" s="59" t="n">
+        <v>45</v>
+      </c>
+      <c r="F122" s="53" t="n">
+        <v>0.8</v>
+      </c>
+      <c r="G122" s="54" t="n">
+        <v>0.0024</v>
+      </c>
+      <c r="J122" s="53" t="n"/>
+    </row>
+    <row r="123">
+      <c r="A123" s="141" t="n">
+        <v>116</v>
+      </c>
+      <c r="B123" s="141" t="inlineStr">
+        <is>
+          <t>Bosch Limited</t>
+        </is>
+      </c>
+      <c r="C123" s="141" t="inlineStr">
+        <is>
+          <t>INE323A01026</t>
+        </is>
+      </c>
+      <c r="D123" s="141" t="inlineStr">
+        <is>
+          <t>Auto Components</t>
+        </is>
+      </c>
+      <c r="E123" s="59" t="n">
+        <v>2</v>
+      </c>
+      <c r="F123" s="53" t="n">
+        <v>0.8</v>
+      </c>
+      <c r="G123" s="54" t="n">
+        <v>0.0024</v>
+      </c>
+      <c r="J123" s="53" t="n"/>
+    </row>
+    <row r="124">
+      <c r="A124" s="141" t="n">
+        <v>117</v>
+      </c>
+      <c r="B124" s="141" t="inlineStr">
+        <is>
+          <t>Tube Investments of India Limited</t>
+        </is>
+      </c>
+      <c r="C124" s="141" t="inlineStr">
+        <is>
+          <t>INE974X01010</t>
+        </is>
+      </c>
+      <c r="D124" s="141" t="inlineStr">
+        <is>
+          <t>Auto Components</t>
+        </is>
+      </c>
+      <c r="E124" s="59" t="n">
+        <v>26</v>
+      </c>
+      <c r="F124" s="53" t="n">
+        <v>0.79</v>
+      </c>
+      <c r="G124" s="54" t="n">
+        <v>0.0024</v>
+      </c>
+      <c r="J124" s="53" t="n"/>
+    </row>
+    <row r="125">
+      <c r="A125" s="141" t="n">
+        <v>118</v>
+      </c>
+      <c r="B125" s="141" t="inlineStr">
+        <is>
+          <t>Aditya Birla Capital Limited</t>
+        </is>
+      </c>
+      <c r="C125" s="141" t="inlineStr">
+        <is>
+          <t>INE674K01013</t>
+        </is>
+      </c>
+      <c r="D125" s="141" t="inlineStr">
+        <is>
+          <t>Finance</t>
+        </is>
+      </c>
+      <c r="E125" s="59" t="n">
+        <v>198</v>
+      </c>
+      <c r="F125" s="53" t="n">
+        <v>0.78</v>
+      </c>
+      <c r="G125" s="54" t="n">
+        <v>0.0024</v>
+      </c>
+      <c r="J125" s="53" t="n"/>
+    </row>
+    <row r="126">
+      <c r="A126" s="141" t="n">
+        <v>119</v>
+      </c>
+      <c r="B126" s="141" t="inlineStr">
+        <is>
+          <t>Siemens Energy India Limited</t>
+        </is>
+      </c>
+      <c r="C126" s="141" t="inlineStr">
+        <is>
+          <t>INE1NPP01017</t>
+        </is>
+      </c>
+      <c r="D126" s="141" t="inlineStr">
+        <is>
+          <t>Electrical Equipment</t>
+        </is>
+      </c>
+      <c r="E126" s="59" t="n">
+        <v>21</v>
+      </c>
+      <c r="F126" s="53" t="n">
+        <v>0.77</v>
+      </c>
+      <c r="G126" s="54" t="n">
+        <v>0.0023</v>
+      </c>
+      <c r="J126" s="53" t="n"/>
+    </row>
+    <row r="127">
+      <c r="A127" s="141" t="n">
+        <v>120</v>
+      </c>
+      <c r="B127" s="141" t="inlineStr">
+        <is>
+          <t>ABB India Limited</t>
+        </is>
+      </c>
+      <c r="C127" s="141" t="inlineStr">
+        <is>
+          <t>INE117A01022</t>
+        </is>
+      </c>
+      <c r="D127" s="141" t="inlineStr">
+        <is>
+          <t>Electrical Equipment</t>
+        </is>
+      </c>
+      <c r="E127" s="59" t="n">
+        <v>11</v>
+      </c>
+      <c r="F127" s="53" t="n">
+        <v>0.77</v>
+      </c>
+      <c r="G127" s="54" t="n">
+        <v>0.0023</v>
+      </c>
+      <c r="J127" s="53" t="n"/>
+    </row>
+    <row r="128">
+      <c r="A128" s="141" t="n">
+        <v>121</v>
+      </c>
+      <c r="B128" s="141" t="inlineStr">
+        <is>
+          <t>GMR Airports Limited</t>
+        </is>
+      </c>
+      <c r="C128" s="141" t="inlineStr">
+        <is>
+          <t>INE776C01039</t>
+        </is>
+      </c>
+      <c r="D128" s="141" t="inlineStr">
+        <is>
+          <t>Transport Infrastructure</t>
+        </is>
+      </c>
+      <c r="E128" s="59" t="n">
+        <v>665</v>
+      </c>
+      <c r="F128" s="53" t="n">
+        <v>0.75</v>
+      </c>
+      <c r="G128" s="54" t="n">
+        <v>0.0023</v>
+      </c>
+      <c r="J128" s="53" t="n"/>
+    </row>
+    <row r="129">
+      <c r="A129" s="141" t="n">
+        <v>122</v>
+      </c>
+      <c r="B129" s="141" t="inlineStr">
+        <is>
+          <t>Bajaj Holdings &amp; Investment Limited</t>
+        </is>
+      </c>
+      <c r="C129" s="141" t="inlineStr">
+        <is>
+          <t>INE118A01012</t>
+        </is>
+      </c>
+      <c r="D129" s="141" t="inlineStr">
+        <is>
+          <t>Finance</t>
+        </is>
+      </c>
+      <c r="E129" s="59" t="n">
+        <v>7</v>
+      </c>
+      <c r="F129" s="53" t="n">
+        <v>0.74</v>
+      </c>
+      <c r="G129" s="54" t="n">
+        <v>0.0023</v>
+      </c>
+      <c r="J129" s="53" t="n"/>
+    </row>
+    <row r="130">
+      <c r="A130" s="141" t="n">
+        <v>123</v>
+      </c>
+      <c r="B130" s="141" t="inlineStr">
+        <is>
+          <t>UPL Limited</t>
+        </is>
+      </c>
+      <c r="C130" s="141" t="inlineStr">
+        <is>
+          <t>INE628A01036</t>
+        </is>
+      </c>
+      <c r="D130" s="141" t="inlineStr">
+        <is>
+          <t>Fertilizers &amp; Agrochemicals</t>
+        </is>
+      </c>
+      <c r="E130" s="59" t="n">
+        <v>128</v>
+      </c>
+      <c r="F130" s="53" t="n">
+        <v>0.73</v>
+      </c>
+      <c r="G130" s="54" t="n">
+        <v>0.0022</v>
+      </c>
+      <c r="J130" s="53" t="n"/>
+    </row>
+    <row r="131">
+      <c r="A131" s="141" t="n">
+        <v>124</v>
+      </c>
+      <c r="B131" s="141" t="inlineStr">
+        <is>
+          <t>Sundaram Finance Limited</t>
+        </is>
+      </c>
+      <c r="C131" s="141" t="inlineStr">
+        <is>
+          <t>INE660A01013</t>
+        </is>
+      </c>
+      <c r="D131" s="141" t="inlineStr">
+        <is>
+          <t>Finance</t>
+        </is>
+      </c>
+      <c r="E131" s="59" t="n">
+        <v>16</v>
+      </c>
+      <c r="F131" s="53" t="n">
+        <v>0.72</v>
+      </c>
+      <c r="G131" s="54" t="n">
+        <v>0.0022</v>
+      </c>
+      <c r="J131" s="53" t="n"/>
+    </row>
+    <row r="132">
+      <c r="A132" s="141" t="n">
+        <v>125</v>
+      </c>
+      <c r="B132" s="141" t="inlineStr">
+        <is>
+          <t>Siemens Limited</t>
+        </is>
+      </c>
+      <c r="C132" s="141" t="inlineStr">
+        <is>
+          <t>INE003A01024</t>
+        </is>
+      </c>
+      <c r="D132" s="141" t="inlineStr">
+        <is>
+          <t>Electrical Equipment</t>
+        </is>
+      </c>
+      <c r="E132" s="59" t="n">
+        <v>20</v>
+      </c>
+      <c r="F132" s="53" t="n">
+        <v>0.72</v>
+      </c>
+      <c r="G132" s="54" t="n">
+        <v>0.0022</v>
+      </c>
+      <c r="J132" s="53" t="n"/>
+    </row>
+    <row r="133">
+      <c r="A133" s="141" t="n">
+        <v>126</v>
+      </c>
+      <c r="B133" s="141" t="inlineStr">
+        <is>
+          <t>Bank of Baroda</t>
+        </is>
+      </c>
+      <c r="C133" s="141" t="inlineStr">
+        <is>
+          <t>INE028A01039</t>
+        </is>
+      </c>
+      <c r="D133" s="141" t="inlineStr">
+        <is>
+          <t>Banks</t>
+        </is>
+      </c>
+      <c r="E133" s="59" t="n">
+        <v>260</v>
+      </c>
+      <c r="F133" s="53" t="n">
+        <v>0.71</v>
+      </c>
+      <c r="G133" s="54" t="n">
+        <v>0.0021</v>
+      </c>
+      <c r="J133" s="53" t="n"/>
+    </row>
+    <row r="134">
+      <c r="A134" s="141" t="n">
+        <v>127</v>
+      </c>
+      <c r="B134" s="141" t="inlineStr">
+        <is>
+          <t>National Aluminium Company Limited</t>
+        </is>
+      </c>
+      <c r="C134" s="141" t="inlineStr">
+        <is>
+          <t>INE139A01034</t>
+        </is>
+      </c>
+      <c r="D134" s="141" t="inlineStr">
+        <is>
+          <t>Non - Ferrous Metals</t>
+        </is>
+      </c>
+      <c r="E134" s="59" t="n">
+        <v>208</v>
+      </c>
+      <c r="F134" s="53" t="n">
+        <v>0.71</v>
+      </c>
+      <c r="G134" s="54" t="n">
+        <v>0.0021</v>
+      </c>
+      <c r="J134" s="53" t="n"/>
+    </row>
+    <row r="135">
+      <c r="A135" s="141" t="n">
+        <v>128</v>
+      </c>
+      <c r="B135" s="141" t="inlineStr">
+        <is>
+          <t>Vishal Mega Mart Limited</t>
+        </is>
+      </c>
+      <c r="C135" s="141" t="inlineStr">
+        <is>
+          <t>INE01EA01019</t>
+        </is>
+      </c>
+      <c r="D135" s="141" t="inlineStr">
+        <is>
+          <t>Retailing</t>
+        </is>
+      </c>
+      <c r="E135" s="59" t="n">
+        <v>587</v>
+      </c>
+      <c r="F135" s="53" t="n">
+        <v>0.6899999999999999</v>
+      </c>
+      <c r="G135" s="54" t="n">
+        <v>0.0021</v>
+      </c>
+      <c r="J135" s="53" t="n"/>
+    </row>
+    <row r="136">
+      <c r="A136" s="141" t="n">
+        <v>129</v>
+      </c>
+      <c r="B136" s="141" t="inlineStr">
+        <is>
+          <t>Prestige Estates Projects Limited</t>
+        </is>
+      </c>
+      <c r="C136" s="141" t="inlineStr">
+        <is>
+          <t>INE811K01011</t>
+        </is>
+      </c>
+      <c r="D136" s="141" t="inlineStr">
+        <is>
+          <t>Realty</t>
+        </is>
+      </c>
+      <c r="E136" s="59" t="n">
+        <v>43</v>
+      </c>
+      <c r="F136" s="53" t="n">
+        <v>0.67</v>
+      </c>
+      <c r="G136" s="54" t="n">
+        <v>0.002</v>
+      </c>
+      <c r="J136" s="53" t="n"/>
+    </row>
+    <row r="137">
+      <c r="A137" s="141" t="n">
+        <v>130</v>
+      </c>
+      <c r="B137" s="141" t="inlineStr">
+        <is>
+          <t>Union Bank of India</t>
+        </is>
+      </c>
+      <c r="C137" s="141" t="inlineStr">
+        <is>
+          <t>INE692A01016</t>
+        </is>
+      </c>
+      <c r="D137" s="141" t="inlineStr">
+        <is>
+          <t>Banks</t>
+        </is>
+      </c>
+      <c r="E137" s="59" t="n">
+        <v>384</v>
+      </c>
+      <c r="F137" s="53" t="n">
+        <v>0.66</v>
+      </c>
+      <c r="G137" s="54" t="n">
+        <v>0.002</v>
+      </c>
+      <c r="J137" s="53" t="n"/>
+    </row>
+    <row r="138">
+      <c r="A138" s="141" t="n">
+        <v>131</v>
+      </c>
+      <c r="B138" s="141" t="inlineStr">
+        <is>
+          <t>Mankind Pharma Limited</t>
+        </is>
+      </c>
+      <c r="C138" s="141" t="inlineStr">
+        <is>
+          <t>INE634S01028</t>
+        </is>
+      </c>
+      <c r="D138" s="141" t="inlineStr">
+        <is>
+          <t>Pharmaceuticals &amp; Biotechnology</t>
+        </is>
+      </c>
+      <c r="E138" s="59" t="n">
+        <v>26</v>
+      </c>
+      <c r="F138" s="53" t="n">
+        <v>0.66</v>
+      </c>
+      <c r="G138" s="54" t="n">
+        <v>0.002</v>
+      </c>
+      <c r="J138" s="53" t="n"/>
+    </row>
+    <row r="139">
+      <c r="A139" s="141" t="n">
+        <v>132</v>
+      </c>
+      <c r="B139" s="141" t="inlineStr">
+        <is>
+          <t>NMDC Limited</t>
+        </is>
+      </c>
+      <c r="C139" s="141" t="inlineStr">
+        <is>
+          <t>INE584A01023</t>
+        </is>
+      </c>
+      <c r="D139" s="141" t="inlineStr">
+        <is>
+          <t>Minerals &amp; Mining</t>
+        </is>
+      </c>
+      <c r="E139" s="59" t="n">
+        <v>775</v>
+      </c>
+      <c r="F139" s="53" t="n">
+        <v>0.66</v>
+      </c>
+      <c r="G139" s="54" t="n">
+        <v>0.002</v>
+      </c>
+      <c r="J139" s="53" t="n"/>
+    </row>
+    <row r="140">
+      <c r="A140" s="141" t="n">
+        <v>133</v>
+      </c>
+      <c r="B140" s="141" t="inlineStr">
+        <is>
+          <t>Lodha Developers Limited</t>
+        </is>
+      </c>
+      <c r="C140" s="141" t="inlineStr">
+        <is>
+          <t>INE670K01029</t>
+        </is>
+      </c>
+      <c r="D140" s="141" t="inlineStr">
+        <is>
+          <t>Realty</t>
+        </is>
+      </c>
+      <c r="E140" s="59" t="n">
+        <v>69</v>
+      </c>
+      <c r="F140" s="53" t="n">
+        <v>0.66</v>
+      </c>
+      <c r="G140" s="54" t="n">
+        <v>0.002</v>
+      </c>
+      <c r="J140" s="53" t="n"/>
+    </row>
+    <row r="141">
+      <c r="A141" s="141" t="n">
+        <v>134</v>
+      </c>
+      <c r="B141" s="141" t="inlineStr">
+        <is>
+          <t>MphasiS Limited</t>
+        </is>
+      </c>
+      <c r="C141" s="141" t="inlineStr">
+        <is>
+          <t>INE356A01018</t>
+        </is>
+      </c>
+      <c r="D141" s="141" t="inlineStr">
+        <is>
+          <t>IT - Software</t>
+        </is>
+      </c>
+      <c r="E141" s="59" t="n">
+        <v>30</v>
+      </c>
+      <c r="F141" s="53" t="n">
+        <v>0.65</v>
+      </c>
+      <c r="G141" s="54" t="n">
+        <v>0.002</v>
+      </c>
+      <c r="J141" s="53" t="n"/>
+    </row>
+    <row r="142">
+      <c r="A142" s="141" t="n">
+        <v>135</v>
+      </c>
+      <c r="B142" s="141" t="inlineStr">
+        <is>
+          <t>Waaree Energies Limited</t>
+        </is>
+      </c>
+      <c r="C142" s="141" t="inlineStr">
+        <is>
+          <t>INE377N01017</t>
+        </is>
+      </c>
+      <c r="D142" s="141" t="inlineStr">
+        <is>
+          <t>Electrical Equipment</t>
+        </is>
+      </c>
+      <c r="E142" s="59" t="n">
+        <v>22</v>
+      </c>
+      <c r="F142" s="53" t="n">
+        <v>0.65</v>
+      </c>
+      <c r="G142" s="54" t="n">
+        <v>0.002</v>
+      </c>
+      <c r="J142" s="53" t="n"/>
+    </row>
+    <row r="143">
+      <c r="A143" s="141" t="n">
+        <v>136</v>
+      </c>
+      <c r="B143" s="141" t="inlineStr">
+        <is>
+          <t>Voltas Limited</t>
+        </is>
+      </c>
+      <c r="C143" s="141" t="inlineStr">
+        <is>
+          <t>INE226A01021</t>
+        </is>
+      </c>
+      <c r="D143" s="141" t="inlineStr">
+        <is>
+          <t>Consumer Durables</t>
+        </is>
+      </c>
+      <c r="E143" s="59" t="n">
+        <v>50</v>
+      </c>
+      <c r="F143" s="53" t="n">
+        <v>0.64</v>
+      </c>
+      <c r="G143" s="54" t="n">
+        <v>0.0019</v>
+      </c>
+      <c r="J143" s="53" t="n"/>
+    </row>
+    <row r="144">
+      <c r="A144" s="141" t="n">
+        <v>137</v>
+      </c>
+      <c r="B144" s="141" t="inlineStr">
+        <is>
+          <t>L&amp;T Finance Limited</t>
+        </is>
+      </c>
+      <c r="C144" s="141" t="inlineStr">
+        <is>
+          <t>INE498L01015</t>
+        </is>
+      </c>
+      <c r="D144" s="141" t="inlineStr">
+        <is>
+          <t>Finance</t>
+        </is>
+      </c>
+      <c r="E144" s="59" t="n">
+        <v>205</v>
+      </c>
+      <c r="F144" s="53" t="n">
+        <v>0.64</v>
+      </c>
+      <c r="G144" s="54" t="n">
+        <v>0.0019</v>
+      </c>
+      <c r="J144" s="53" t="n"/>
+    </row>
+    <row r="145">
+      <c r="A145" s="141" t="n">
+        <v>138</v>
+      </c>
+      <c r="B145" s="141" t="inlineStr">
+        <is>
+          <t>Godrej Properties Limited</t>
+        </is>
+      </c>
+      <c r="C145" s="141" t="inlineStr">
+        <is>
+          <t>INE484J01027</t>
+        </is>
+      </c>
+      <c r="D145" s="141" t="inlineStr">
+        <is>
+          <t>Realty</t>
+        </is>
+      </c>
+      <c r="E145" s="59" t="n">
+        <v>34</v>
+      </c>
+      <c r="F145" s="53" t="n">
+        <v>0.63</v>
+      </c>
+      <c r="G145" s="54" t="n">
+        <v>0.0019</v>
+      </c>
+      <c r="J145" s="53" t="n"/>
+    </row>
+    <row r="146">
+      <c r="A146" s="141" t="n">
+        <v>139</v>
+      </c>
+      <c r="B146" s="141" t="inlineStr">
+        <is>
+          <t>Ambuja Cements Limited</t>
+        </is>
+      </c>
+      <c r="C146" s="141" t="inlineStr">
+        <is>
+          <t>INE079A01024</t>
+        </is>
+      </c>
+      <c r="D146" s="141" t="inlineStr">
+        <is>
+          <t>Cement &amp; Cement Products</t>
+        </is>
+      </c>
+      <c r="E146" s="59" t="n">
+        <v>149</v>
+      </c>
+      <c r="F146" s="53" t="n">
+        <v>0.63</v>
+      </c>
+      <c r="G146" s="54" t="n">
+        <v>0.0019</v>
+      </c>
+      <c r="J146" s="53" t="n"/>
+    </row>
+    <row r="147">
+      <c r="A147" s="141" t="n">
+        <v>140</v>
+      </c>
+      <c r="B147" s="141" t="inlineStr">
+        <is>
+          <t>Torrent Power Limited</t>
+        </is>
+      </c>
+      <c r="C147" s="141" t="inlineStr">
+        <is>
+          <t>INE813H01021</t>
+        </is>
+      </c>
+      <c r="D147" s="141" t="inlineStr">
+        <is>
+          <t>Power</t>
+        </is>
+      </c>
+      <c r="E147" s="59" t="n">
+        <v>44</v>
+      </c>
+      <c r="F147" s="53" t="n">
+        <v>0.62</v>
+      </c>
+      <c r="G147" s="54" t="n">
+        <v>0.0019</v>
+      </c>
+      <c r="J147" s="53" t="n"/>
+    </row>
+    <row r="148">
+      <c r="A148" s="141" t="n">
+        <v>141</v>
+      </c>
+      <c r="B148" s="141" t="inlineStr">
+        <is>
+          <t>Colgate Palmolive (India) Limited</t>
+        </is>
+      </c>
+      <c r="C148" s="141" t="inlineStr">
+        <is>
+          <t>INE259A01022</t>
+        </is>
+      </c>
+      <c r="D148" s="141" t="inlineStr">
+        <is>
+          <t>Personal Products</t>
+        </is>
+      </c>
+      <c r="E148" s="59" t="n">
+        <v>31</v>
+      </c>
+      <c r="F148" s="53" t="n">
+        <v>0.62</v>
+      </c>
+      <c r="G148" s="54" t="n">
+        <v>0.0019</v>
+      </c>
+      <c r="J148" s="53" t="n"/>
+    </row>
+    <row r="149">
+      <c r="A149" s="141" t="n">
+        <v>142</v>
+      </c>
+      <c r="B149" s="141" t="inlineStr">
+        <is>
+          <t>Punjab National Bank</t>
+        </is>
+      </c>
+      <c r="C149" s="141" t="inlineStr">
+        <is>
+          <t>INE160A01022</t>
+        </is>
+      </c>
+      <c r="D149" s="141" t="inlineStr">
+        <is>
+          <t>Banks</t>
+        </is>
+      </c>
+      <c r="E149" s="59" t="n">
+        <v>579</v>
+      </c>
+      <c r="F149" s="53" t="n">
+        <v>0.62</v>
+      </c>
+      <c r="G149" s="54" t="n">
+        <v>0.0019</v>
+      </c>
+      <c r="J149" s="53" t="n"/>
+    </row>
+    <row r="150">
+      <c r="A150" s="141" t="n">
+        <v>143</v>
+      </c>
+      <c r="B150" s="141" t="inlineStr">
+        <is>
+          <t>Alkem Laboratories Limited</t>
+        </is>
+      </c>
+      <c r="C150" s="141" t="inlineStr">
+        <is>
+          <t>INE540L01014</t>
+        </is>
+      </c>
+      <c r="D150" s="141" t="inlineStr">
+        <is>
+          <t>Pharmaceuticals &amp; Biotechnology</t>
+        </is>
+      </c>
+      <c r="E150" s="59" t="n">
+        <v>11</v>
+      </c>
+      <c r="F150" s="53" t="n">
+        <v>0.61</v>
+      </c>
+      <c r="G150" s="54" t="n">
+        <v>0.0019</v>
+      </c>
+      <c r="J150" s="53" t="n"/>
+    </row>
+    <row r="151">
+      <c r="A151" s="141" t="n">
+        <v>144</v>
+      </c>
+      <c r="B151" s="141" t="inlineStr">
+        <is>
+          <t>Coromandel International Limited</t>
+        </is>
+      </c>
+      <c r="C151" s="141" t="inlineStr">
+        <is>
+          <t>INE169A01031</t>
+        </is>
+      </c>
+      <c r="D151" s="141" t="inlineStr">
+        <is>
+          <t>Fertilizers &amp; Agrochemicals</t>
+        </is>
+      </c>
+      <c r="E151" s="59" t="n">
+        <v>30</v>
+      </c>
+      <c r="F151" s="53" t="n">
+        <v>0.6</v>
+      </c>
+      <c r="G151" s="54" t="n">
+        <v>0.0018</v>
+      </c>
+      <c r="J151" s="53" t="n"/>
+    </row>
+    <row r="152">
+      <c r="A152" s="141" t="n">
+        <v>145</v>
+      </c>
+      <c r="B152" s="141" t="inlineStr">
+        <is>
+          <t>Havells India Limited</t>
+        </is>
+      </c>
+      <c r="C152" s="141" t="inlineStr">
+        <is>
+          <t>INE176B01034</t>
+        </is>
+      </c>
+      <c r="D152" s="141" t="inlineStr">
+        <is>
+          <t>Consumer Durables</t>
+        </is>
+      </c>
+      <c r="E152" s="59" t="n">
+        <v>51</v>
+      </c>
+      <c r="F152" s="53" t="n">
+        <v>0.59</v>
+      </c>
+      <c r="G152" s="54" t="n">
+        <v>0.0018</v>
+      </c>
+      <c r="J152" s="53" t="n"/>
+    </row>
+    <row r="153">
+      <c r="A153" s="141" t="n">
+        <v>146</v>
+      </c>
+      <c r="B153" s="141" t="inlineStr">
+        <is>
+          <t>Canara Bank</t>
+        </is>
+      </c>
+      <c r="C153" s="141" t="inlineStr">
+        <is>
+          <t>INE476A01022</t>
+        </is>
+      </c>
+      <c r="D153" s="141" t="inlineStr">
+        <is>
+          <t>Banks</t>
+        </is>
+      </c>
+      <c r="E153" s="59" t="n">
+        <v>457</v>
+      </c>
+      <c r="F153" s="53" t="n">
+        <v>0.57</v>
+      </c>
+      <c r="G153" s="54" t="n">
+        <v>0.0017</v>
+      </c>
+      <c r="J153" s="53" t="n"/>
+    </row>
+    <row r="154">
+      <c r="A154" s="141" t="n">
+        <v>147</v>
+      </c>
+      <c r="B154" s="141" t="inlineStr">
+        <is>
+          <t>Tata Communications Limited</t>
+        </is>
+      </c>
+      <c r="C154" s="141" t="inlineStr">
+        <is>
+          <t>INE151A01013</t>
+        </is>
+      </c>
+      <c r="D154" s="141" t="inlineStr">
+        <is>
+          <t>Telecom - Services</t>
+        </is>
+      </c>
+      <c r="E154" s="59" t="n">
+        <v>29</v>
+      </c>
+      <c r="F154" s="53" t="n">
+        <v>0.57</v>
+      </c>
+      <c r="G154" s="54" t="n">
+        <v>0.0017</v>
+      </c>
+      <c r="J154" s="53" t="n"/>
+    </row>
+    <row r="155">
+      <c r="A155" s="141" t="n">
+        <v>148</v>
+      </c>
+      <c r="B155" s="141" t="inlineStr">
+        <is>
+          <t>LTM Limited</t>
+        </is>
+      </c>
+      <c r="C155" s="141" t="inlineStr">
+        <is>
+          <t>INE214T01019</t>
+        </is>
+      </c>
+      <c r="D155" s="141" t="inlineStr">
+        <is>
+          <t>IT - Software</t>
+        </is>
+      </c>
+      <c r="E155" s="59" t="n">
+        <v>16</v>
+      </c>
+      <c r="F155" s="53" t="n">
+        <v>0.57</v>
+      </c>
+      <c r="G155" s="54" t="n">
+        <v>0.0017</v>
+      </c>
+      <c r="J155" s="53" t="n"/>
+    </row>
+    <row r="156">
+      <c r="A156" s="141" t="n">
+        <v>149</v>
+      </c>
+      <c r="B156" s="141" t="inlineStr">
+        <is>
+          <t>Indian Bank</t>
+        </is>
+      </c>
+      <c r="C156" s="141" t="inlineStr">
+        <is>
+          <t>INE562A01011</t>
+        </is>
+      </c>
+      <c r="D156" s="141" t="inlineStr">
+        <is>
+          <t>Banks</t>
+        </is>
+      </c>
+      <c r="E156" s="59" t="n">
+        <v>68</v>
+      </c>
+      <c r="F156" s="53" t="n">
+        <v>0.5600000000000001</v>
+      </c>
+      <c r="G156" s="54" t="n">
+        <v>0.0017</v>
+      </c>
+      <c r="J156" s="53" t="n"/>
+    </row>
+    <row r="157">
+      <c r="A157" s="141" t="n">
+        <v>150</v>
+      </c>
+      <c r="B157" s="141" t="inlineStr">
+        <is>
+          <t>JSW Energy Limited</t>
+        </is>
+      </c>
+      <c r="C157" s="141" t="inlineStr">
+        <is>
+          <t>INE121E01018</t>
+        </is>
+      </c>
+      <c r="D157" s="141" t="inlineStr">
+        <is>
+          <t>Power</t>
+        </is>
+      </c>
+      <c r="E157" s="59" t="n">
+        <v>95</v>
+      </c>
+      <c r="F157" s="53" t="n">
+        <v>0.55</v>
+      </c>
+      <c r="G157" s="54" t="n">
+        <v>0.0017</v>
+      </c>
+      <c r="J157" s="53" t="n"/>
+    </row>
+    <row r="158">
+      <c r="A158" s="141" t="n">
+        <v>151</v>
+      </c>
+      <c r="B158" s="141" t="inlineStr">
+        <is>
+          <t>Oracle Financial Services Software Limited</t>
+        </is>
+      </c>
+      <c r="C158" s="141" t="inlineStr">
+        <is>
+          <t>INE881D01027</t>
+        </is>
+      </c>
+      <c r="D158" s="141" t="inlineStr">
+        <is>
+          <t>IT - Software</t>
+        </is>
+      </c>
+      <c r="E158" s="59" t="n">
         <v>5</v>
       </c>
-      <c r="B12" s="154" t="inlineStr">
-[...24 lines deleted...]
-      <c r="K12" s="154" t="inlineStr">
+      <c r="F158" s="53" t="n">
+        <v>0.54</v>
+      </c>
+      <c r="G158" s="54" t="n">
+        <v>0.0016</v>
+      </c>
+      <c r="J158" s="53" t="n"/>
+    </row>
+    <row r="159">
+      <c r="A159" s="141" t="n">
+        <v>152</v>
+      </c>
+      <c r="B159" s="141" t="inlineStr">
+        <is>
+          <t>Oberoi Realty Limited</t>
+        </is>
+      </c>
+      <c r="C159" s="141" t="inlineStr">
+        <is>
+          <t>INE093I01010</t>
+        </is>
+      </c>
+      <c r="D159" s="141" t="inlineStr">
+        <is>
+          <t>Realty</t>
+        </is>
+      </c>
+      <c r="E159" s="59" t="n">
+        <v>30</v>
+      </c>
+      <c r="F159" s="53" t="n">
+        <v>0.53</v>
+      </c>
+      <c r="G159" s="54" t="n">
+        <v>0.0016</v>
+      </c>
+      <c r="J159" s="53" t="n"/>
+    </row>
+    <row r="160">
+      <c r="A160" s="141" t="n">
+        <v>153</v>
+      </c>
+      <c r="B160" s="141" t="inlineStr">
+        <is>
+          <t>Petronet LNG Limited</t>
+        </is>
+      </c>
+      <c r="C160" s="141" t="inlineStr">
+        <is>
+          <t>INE347G01014</t>
+        </is>
+      </c>
+      <c r="D160" s="141" t="inlineStr">
+        <is>
+          <t>Gas</t>
+        </is>
+      </c>
+      <c r="E160" s="59" t="n">
+        <v>189</v>
+      </c>
+      <c r="F160" s="53" t="n">
+        <v>0.53</v>
+      </c>
+      <c r="G160" s="54" t="n">
+        <v>0.0016</v>
+      </c>
+      <c r="J160" s="53" t="n"/>
+    </row>
+    <row r="161">
+      <c r="A161" s="141" t="n">
+        <v>154</v>
+      </c>
+      <c r="B161" s="141" t="inlineStr">
+        <is>
+          <t>Zydus Lifesciences Limited</t>
+        </is>
+      </c>
+      <c r="C161" s="141" t="inlineStr">
+        <is>
+          <t>INE010B01027</t>
+        </is>
+      </c>
+      <c r="D161" s="141" t="inlineStr">
+        <is>
+          <t>Pharmaceuticals &amp; Biotechnology</t>
+        </is>
+      </c>
+      <c r="E161" s="59" t="n">
+        <v>47</v>
+      </c>
+      <c r="F161" s="53" t="n">
+        <v>0.52</v>
+      </c>
+      <c r="G161" s="54" t="n">
+        <v>0.0016</v>
+      </c>
+      <c r="J161" s="53" t="n"/>
+    </row>
+    <row r="162">
+      <c r="A162" s="141" t="n">
+        <v>155</v>
+      </c>
+      <c r="B162" s="141" t="inlineStr">
+        <is>
+          <t>NHPC Limited</t>
+        </is>
+      </c>
+      <c r="C162" s="141" t="inlineStr">
+        <is>
+          <t>INE848E01016</t>
+        </is>
+      </c>
+      <c r="D162" s="141" t="inlineStr">
+        <is>
+          <t>Power</t>
+        </is>
+      </c>
+      <c r="E162" s="59" t="n">
+        <v>632</v>
+      </c>
+      <c r="F162" s="53" t="n">
+        <v>0.51</v>
+      </c>
+      <c r="G162" s="54" t="n">
+        <v>0.0016</v>
+      </c>
+      <c r="J162" s="53" t="n"/>
+    </row>
+    <row r="163">
+      <c r="A163" s="141" t="n">
+        <v>156</v>
+      </c>
+      <c r="B163" s="141" t="inlineStr">
+        <is>
+          <t>Jindal Stainless Limited</t>
+        </is>
+      </c>
+      <c r="C163" s="141" t="inlineStr">
+        <is>
+          <t>INE220G01021</t>
+        </is>
+      </c>
+      <c r="D163" s="141" t="inlineStr">
+        <is>
+          <t>Ferrous Metals</t>
+        </is>
+      </c>
+      <c r="E163" s="59" t="n">
+        <v>73</v>
+      </c>
+      <c r="F163" s="53" t="n">
+        <v>0.51</v>
+      </c>
+      <c r="G163" s="54" t="n">
+        <v>0.0015</v>
+      </c>
+      <c r="J163" s="53" t="n"/>
+    </row>
+    <row r="164">
+      <c r="A164" s="141" t="n">
+        <v>157</v>
+      </c>
+      <c r="B164" s="141" t="inlineStr">
+        <is>
+          <t>Supreme Industries Limited</t>
+        </is>
+      </c>
+      <c r="C164" s="141" t="inlineStr">
+        <is>
+          <t>INE195A01028</t>
+        </is>
+      </c>
+      <c r="D164" s="141" t="inlineStr">
+        <is>
+          <t>Industrial Products</t>
+        </is>
+      </c>
+      <c r="E164" s="59" t="n">
+        <v>16</v>
+      </c>
+      <c r="F164" s="53" t="n">
+        <v>0.51</v>
+      </c>
+      <c r="G164" s="54" t="n">
+        <v>0.0015</v>
+      </c>
+      <c r="J164" s="53" t="n"/>
+    </row>
+    <row r="165">
+      <c r="A165" s="141" t="n">
+        <v>158</v>
+      </c>
+      <c r="B165" s="141" t="inlineStr">
+        <is>
+          <t>Shree Cement Limited</t>
+        </is>
+      </c>
+      <c r="C165" s="141" t="inlineStr">
+        <is>
+          <t>INE070A01015</t>
+        </is>
+      </c>
+      <c r="D165" s="141" t="inlineStr">
+        <is>
+          <t>Cement &amp; Cement Products</t>
+        </is>
+      </c>
+      <c r="E165" s="59" t="n">
+        <v>2</v>
+      </c>
+      <c r="F165" s="53" t="n">
+        <v>0.5</v>
+      </c>
+      <c r="G165" s="54" t="n">
+        <v>0.0015</v>
+      </c>
+      <c r="J165" s="53" t="n"/>
+    </row>
+    <row r="166">
+      <c r="A166" s="141" t="n">
+        <v>159</v>
+      </c>
+      <c r="B166" s="141" t="inlineStr">
+        <is>
+          <t>Dabur India Limited</t>
+        </is>
+      </c>
+      <c r="C166" s="141" t="inlineStr">
+        <is>
+          <t>INE016A01026</t>
+        </is>
+      </c>
+      <c r="D166" s="141" t="inlineStr">
+        <is>
+          <t>Personal Products</t>
+        </is>
+      </c>
+      <c r="E166" s="59" t="n">
+        <v>109</v>
+      </c>
+      <c r="F166" s="53" t="n">
+        <v>0.46</v>
+      </c>
+      <c r="G166" s="54" t="n">
+        <v>0.0014</v>
+      </c>
+      <c r="J166" s="53" t="n"/>
+    </row>
+    <row r="167">
+      <c r="A167" s="141" t="n">
+        <v>160</v>
+      </c>
+      <c r="B167" s="141" t="inlineStr">
+        <is>
+          <t>ICICI Prudential Life Insurance Company Limited</t>
+        </is>
+      </c>
+      <c r="C167" s="141" t="inlineStr">
+        <is>
+          <t>INE726G01019</t>
+        </is>
+      </c>
+      <c r="D167" s="141" t="inlineStr">
+        <is>
+          <t>Insurance</t>
+        </is>
+      </c>
+      <c r="E167" s="59" t="n">
+        <v>91</v>
+      </c>
+      <c r="F167" s="53" t="n">
+        <v>0.44</v>
+      </c>
+      <c r="G167" s="54" t="n">
+        <v>0.0013</v>
+      </c>
+      <c r="J167" s="53" t="n"/>
+    </row>
+    <row r="168">
+      <c r="A168" s="141" t="n">
+        <v>161</v>
+      </c>
+      <c r="B168" s="141" t="inlineStr">
+        <is>
+          <t>PI Industries Limited</t>
+        </is>
+      </c>
+      <c r="C168" s="141" t="inlineStr">
+        <is>
+          <t>INE603J01030</t>
+        </is>
+      </c>
+      <c r="D168" s="141" t="inlineStr">
+        <is>
+          <t>Fertilizers &amp; Agrochemicals</t>
+        </is>
+      </c>
+      <c r="E168" s="59" t="n">
+        <v>17</v>
+      </c>
+      <c r="F168" s="53" t="n">
+        <v>0.43</v>
+      </c>
+      <c r="G168" s="54" t="n">
+        <v>0.0013</v>
+      </c>
+      <c r="J168" s="53" t="n"/>
+    </row>
+    <row r="169">
+      <c r="A169" s="141" t="n">
+        <v>162</v>
+      </c>
+      <c r="B169" s="141" t="inlineStr">
+        <is>
+          <t>Oil India Limited</t>
+        </is>
+      </c>
+      <c r="C169" s="141" t="inlineStr">
+        <is>
+          <t>INE274J01014</t>
+        </is>
+      </c>
+      <c r="D169" s="141" t="inlineStr">
+        <is>
+          <t>Oil</t>
+        </is>
+      </c>
+      <c r="E169" s="59" t="n">
+        <v>102</v>
+      </c>
+      <c r="F169" s="53" t="n">
+        <v>0.43</v>
+      </c>
+      <c r="G169" s="54" t="n">
+        <v>0.0013</v>
+      </c>
+      <c r="J169" s="53" t="n"/>
+    </row>
+    <row r="170">
+      <c r="A170" s="141" t="n">
+        <v>163</v>
+      </c>
+      <c r="B170" s="141" t="inlineStr">
+        <is>
+          <t>Balkrishna Industries Limited</t>
+        </is>
+      </c>
+      <c r="C170" s="141" t="inlineStr">
+        <is>
+          <t>INE787D01026</t>
+        </is>
+      </c>
+      <c r="D170" s="141" t="inlineStr">
+        <is>
+          <t>Auto Components</t>
+        </is>
+      </c>
+      <c r="E170" s="59" t="n">
+        <v>18</v>
+      </c>
+      <c r="F170" s="53" t="n">
+        <v>0.39</v>
+      </c>
+      <c r="G170" s="54" t="n">
+        <v>0.0012</v>
+      </c>
+      <c r="J170" s="53" t="n"/>
+    </row>
+    <row r="171">
+      <c r="A171" s="141" t="n">
+        <v>164</v>
+      </c>
+      <c r="B171" s="141" t="inlineStr">
+        <is>
+          <t>SBI Cards and Payment Services Limited</t>
+        </is>
+      </c>
+      <c r="C171" s="141" t="inlineStr">
+        <is>
+          <t>INE018E01016</t>
+        </is>
+      </c>
+      <c r="D171" s="141" t="inlineStr">
         <is>
           <t>Finance</t>
         </is>
       </c>
-      <c r="L12" s="13" t="n">
-[...4 lines deleted...]
-      <c r="A13" s="154" t="n">
+      <c r="E171" s="59" t="n">
+        <v>59</v>
+      </c>
+      <c r="F171" s="53" t="n">
+        <v>0.35</v>
+      </c>
+      <c r="G171" s="54" t="n">
+        <v>0.0011</v>
+      </c>
+      <c r="J171" s="53" t="n"/>
+    </row>
+    <row r="172">
+      <c r="A172" s="141" t="n">
+        <v>165</v>
+      </c>
+      <c r="B172" s="141" t="inlineStr">
+        <is>
+          <t>Astral Limited</t>
+        </is>
+      </c>
+      <c r="C172" s="141" t="inlineStr">
+        <is>
+          <t>INE006I01046</t>
+        </is>
+      </c>
+      <c r="D172" s="141" t="inlineStr">
+        <is>
+          <t>Industrial Products</t>
+        </is>
+      </c>
+      <c r="E172" s="59" t="n">
+        <v>25</v>
+      </c>
+      <c r="F172" s="53" t="n">
+        <v>0.33</v>
+      </c>
+      <c r="G172" s="54" t="n">
+        <v>0.001</v>
+      </c>
+      <c r="J172" s="53" t="n"/>
+    </row>
+    <row r="173">
+      <c r="A173" s="56" t="n"/>
+      <c r="B173" s="56" t="inlineStr">
+        <is>
+          <t>Total</t>
+        </is>
+      </c>
+      <c r="C173" s="56" t="n"/>
+      <c r="D173" s="56" t="n"/>
+      <c r="E173" s="56" t="n"/>
+      <c r="F173" s="57" t="n">
+        <v>327.6</v>
+      </c>
+      <c r="G173" s="58" t="n">
+        <v>0.9948</v>
+      </c>
+    </row>
+    <row r="175">
+      <c r="B175" s="42" t="inlineStr">
+        <is>
+          <t>MONEY MARKET INSTRUMENTS</t>
+        </is>
+      </c>
+    </row>
+    <row r="176">
+      <c r="A176" s="141" t="n">
+        <v>166</v>
+      </c>
+      <c r="B176" s="42" t="inlineStr">
+        <is>
+          <t>TREPS / Reverse Repo Investments</t>
+        </is>
+      </c>
+      <c r="F176" s="53" t="n">
+        <v>0.77</v>
+      </c>
+      <c r="G176" s="54" t="n">
+        <v>0.0023</v>
+      </c>
+      <c r="H176" s="55" t="n">
+        <v>46204</v>
+      </c>
+    </row>
+    <row r="177">
+      <c r="A177" s="56" t="n"/>
+      <c r="B177" s="56" t="inlineStr">
+        <is>
+          <t>Total</t>
+        </is>
+      </c>
+      <c r="C177" s="56" t="n"/>
+      <c r="D177" s="56" t="n"/>
+      <c r="E177" s="56" t="n"/>
+      <c r="F177" s="57" t="n">
+        <v>0.77</v>
+      </c>
+      <c r="G177" s="58" t="n">
+        <v>0.0023</v>
+      </c>
+    </row>
+    <row r="179">
+      <c r="B179" s="42" t="inlineStr">
+        <is>
+          <t>Cash &amp; Cash Equivalent</t>
+        </is>
+      </c>
+    </row>
+    <row r="180">
+      <c r="B180" s="141" t="inlineStr">
+        <is>
+          <t>Net Receivables/Payables</t>
+        </is>
+      </c>
+      <c r="E180" s="59" t="n"/>
+      <c r="F180" s="53" t="n">
+        <v>1.08</v>
+      </c>
+      <c r="G180" s="54" t="n">
+        <v>0.0029</v>
+      </c>
+      <c r="J180" s="53" t="n"/>
+    </row>
+    <row r="181">
+      <c r="A181" s="56" t="n"/>
+      <c r="B181" s="56" t="inlineStr">
+        <is>
+          <t>Total</t>
+        </is>
+      </c>
+      <c r="C181" s="56" t="n"/>
+      <c r="D181" s="56" t="n"/>
+      <c r="E181" s="56" t="n"/>
+      <c r="F181" s="57" t="n">
+        <v>1.08</v>
+      </c>
+      <c r="G181" s="58" t="n">
+        <v>0.0029</v>
+      </c>
+    </row>
+    <row r="183">
+      <c r="A183" s="51" t="n"/>
+      <c r="B183" s="51" t="inlineStr">
+        <is>
+          <t>GRAND TOTAL</t>
+        </is>
+      </c>
+      <c r="C183" s="51" t="n"/>
+      <c r="D183" s="51" t="n"/>
+      <c r="E183" s="51" t="n"/>
+      <c r="F183" s="60" t="n">
+        <v>329.45</v>
+      </c>
+      <c r="G183" s="61" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="184">
+      <c r="A184" s="141" t="inlineStr">
+        <is>
+          <t>Notes:</t>
+        </is>
+      </c>
+    </row>
+    <row r="185">
+      <c r="A185" s="62" t="n">
+        <v>1</v>
+      </c>
+      <c r="B185" s="62" t="inlineStr">
+        <is>
+          <t>Market value includes accrued interest</t>
+        </is>
+      </c>
+    </row>
+    <row r="186">
+      <c r="A186" s="62" t="n">
+        <v>2</v>
+      </c>
+      <c r="B186" s="62" t="inlineStr">
+        <is>
+          <t>Net Assets does not include unit activity for the last day of the month</t>
+        </is>
+      </c>
+    </row>
+    <row r="190">
+      <c r="B190" s="141" t="inlineStr">
+        <is>
+          <t>Scheme Riskometer</t>
+        </is>
+      </c>
+    </row>
+    <row r="204">
+      <c r="B204" s="141" t="inlineStr">
+        <is>
+          <t>Benchmark Riskometer: MSCI India Index (TRI)</t>
+        </is>
+      </c>
+    </row>
+    <row r="217">
+      <c r="A217" s="134" t="inlineStr">
+        <is>
+          <t>Sr. No.</t>
+        </is>
+      </c>
+      <c r="B217" s="135" t="inlineStr">
+        <is>
+          <t>Particulars</t>
+        </is>
+      </c>
+      <c r="C217" s="136" t="n"/>
+      <c r="D217" s="136" t="n"/>
+      <c r="E217" s="137" t="n"/>
+    </row>
+    <row r="218">
+      <c r="A218" s="138" t="n">
+        <v>1</v>
+      </c>
+      <c r="B218" s="139" t="n"/>
+      <c r="C218" s="140" t="inlineStr">
+        <is>
+          <t>Portfolio Information</t>
+        </is>
+      </c>
+      <c r="E218" s="142" t="n"/>
+    </row>
+    <row r="219">
+      <c r="A219" s="138" t="n"/>
+      <c r="B219" s="139" t="inlineStr">
+        <is>
+          <t>Description (if any)</t>
+        </is>
+      </c>
+      <c r="C219" s="143" t="n"/>
+      <c r="E219" s="142" t="n"/>
+    </row>
+    <row r="220">
+      <c r="A220" s="138" t="n"/>
+      <c r="B220" s="139" t="inlineStr">
+        <is>
+          <t>Annualised Portfolio YTM*@@</t>
+        </is>
+      </c>
+      <c r="C220" s="144" t="inlineStr">
+        <is>
+          <t>N.A.</t>
+        </is>
+      </c>
+      <c r="E220" s="142" t="n"/>
+    </row>
+    <row r="221">
+      <c r="A221" s="138" t="n"/>
+      <c r="B221" s="139" t="inlineStr">
+        <is>
+          <t>Macaulay Duration@@</t>
+        </is>
+      </c>
+      <c r="C221" s="145" t="inlineStr">
+        <is>
+          <t>N.A.</t>
+        </is>
+      </c>
+      <c r="E221" s="142" t="n"/>
+    </row>
+    <row r="222">
+      <c r="A222" s="138" t="n"/>
+      <c r="B222" s="139" t="inlineStr">
+        <is>
+          <t>Residual Maturity@@</t>
+        </is>
+      </c>
+      <c r="C222" s="145" t="inlineStr">
+        <is>
+          <t>N.A.</t>
+        </is>
+      </c>
+      <c r="E222" s="142" t="n"/>
+    </row>
+    <row r="223">
+      <c r="A223" s="138" t="n"/>
+      <c r="B223" s="139" t="inlineStr">
+        <is>
+          <t>Modified Duration (in years)@@</t>
+        </is>
+      </c>
+      <c r="C223" s="145" t="inlineStr">
+        <is>
+          <t>N.A.</t>
+        </is>
+      </c>
+      <c r="E223" s="142" t="n"/>
+    </row>
+    <row r="224">
+      <c r="A224" s="138" t="n"/>
+      <c r="B224" s="146" t="inlineStr">
+        <is>
+          <t>* In case of semi-annual YTM, it will be annualised</t>
+        </is>
+      </c>
+      <c r="C224" s="146" t="n"/>
+      <c r="E224" s="142" t="n"/>
+    </row>
+    <row r="225">
+      <c r="A225" s="138" t="n">
+        <v>2</v>
+      </c>
+      <c r="B225" s="147" t="inlineStr">
+        <is>
+          <t>NAV AND Dividend</t>
+        </is>
+      </c>
+      <c r="C225" s="146" t="n"/>
+      <c r="E225" s="142" t="n"/>
+    </row>
+    <row r="226">
+      <c r="A226" s="138" t="n"/>
+      <c r="B226" s="175" t="inlineStr">
+        <is>
+          <t>Plan/Option Name</t>
+        </is>
+      </c>
+      <c r="C226" s="47" t="inlineStr">
+        <is>
+          <t>NAV per unit (Rs)</t>
+        </is>
+      </c>
+      <c r="D226" s="176" t="n"/>
+      <c r="E226" s="177" t="inlineStr">
+        <is>
+          <t>Aggregate distributions during the portfolio period  (Rs. per Unit)</t>
+        </is>
+      </c>
+    </row>
+    <row r="227">
+      <c r="A227" s="138" t="n"/>
+      <c r="B227" s="178" t="n"/>
+      <c r="C227" s="148" t="inlineStr">
+        <is>
+          <t>As on May 31, 2026</t>
+        </is>
+      </c>
+      <c r="D227" s="148" t="inlineStr">
+        <is>
+          <t>As on Jun 30, 2026</t>
+        </is>
+      </c>
+      <c r="E227" s="178" t="n"/>
+    </row>
+    <row r="228">
+      <c r="A228" s="149" t="n"/>
+      <c r="B228" s="150" t="inlineStr">
+        <is>
+          <t>Direct Plan-Growth Plan</t>
+        </is>
+      </c>
+      <c r="C228" s="160" t="inlineStr">
+        <is>
+          <t>28.8247</t>
+        </is>
+      </c>
+      <c r="D228" s="160" t="inlineStr">
+        <is>
+          <t>29.1586</t>
+        </is>
+      </c>
+      <c r="E228" s="123" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="229">
+      <c r="A229" s="149" t="n"/>
+      <c r="B229" s="150" t="inlineStr">
+        <is>
+          <t>Direct Plan-IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C229" s="160" t="n">
+        <v>0</v>
+      </c>
+      <c r="D229" s="160" t="n">
+        <v>0</v>
+      </c>
+      <c r="E229" s="123" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="230">
+      <c r="A230" s="149" t="n"/>
+      <c r="B230" s="150" t="inlineStr">
+        <is>
+          <t>Direct Plan-Daily IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C230" s="160" t="n">
+        <v>0</v>
+      </c>
+      <c r="D230" s="160" t="n">
+        <v>0</v>
+      </c>
+      <c r="E230" s="123" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="231">
+      <c r="A231" s="149" t="n"/>
+      <c r="B231" s="150" t="inlineStr">
+        <is>
+          <t>Direct Plan-Weekly IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C231" s="160" t="n">
+        <v>0</v>
+      </c>
+      <c r="D231" s="160" t="n">
+        <v>0</v>
+      </c>
+      <c r="E231" s="123" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="232">
+      <c r="A232" s="149" t="n"/>
+      <c r="B232" s="150" t="inlineStr">
+        <is>
+          <t>Direct Plan-Monthly IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C232" s="160" t="n">
+        <v>0</v>
+      </c>
+      <c r="D232" s="160" t="n">
+        <v>0</v>
+      </c>
+      <c r="E232" s="123" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="233">
+      <c r="A233" s="149" t="n"/>
+      <c r="B233" s="150" t="inlineStr">
+        <is>
+          <t>Direct Plan-Quarterly IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C233" s="160" t="n">
+        <v>0</v>
+      </c>
+      <c r="D233" s="160" t="n">
+        <v>0</v>
+      </c>
+      <c r="E233" s="123" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="234">
+      <c r="A234" s="149" t="n"/>
+      <c r="B234" s="151" t="n"/>
+      <c r="C234" s="124" t="n"/>
+      <c r="D234" s="124" t="n"/>
+      <c r="E234" s="143" t="n"/>
+    </row>
+    <row r="235">
+      <c r="A235" s="138" t="n"/>
+      <c r="B235" s="152" t="inlineStr">
+        <is>
+          <t>Regular Plan-Growth Plan</t>
+        </is>
+      </c>
+      <c r="C235" s="160" t="n">
+        <v>0</v>
+      </c>
+      <c r="D235" s="160" t="n">
+        <v>0</v>
+      </c>
+      <c r="E235" s="123" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="236">
+      <c r="A236" s="138" t="n"/>
+      <c r="B236" s="152" t="inlineStr">
+        <is>
+          <t>Regular Plan-IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C236" s="160" t="n">
+        <v>0</v>
+      </c>
+      <c r="D236" s="160" t="n">
+        <v>0</v>
+      </c>
+      <c r="E236" s="123" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="237">
+      <c r="A237" s="138" t="n"/>
+      <c r="B237" s="152" t="inlineStr">
+        <is>
+          <t>Regular Plan-Daily IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C237" s="160" t="n">
+        <v>0</v>
+      </c>
+      <c r="D237" s="160" t="n">
+        <v>0</v>
+      </c>
+      <c r="E237" s="123" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="238">
+      <c r="A238" s="138" t="n"/>
+      <c r="B238" s="152" t="inlineStr">
+        <is>
+          <t>Regular Plan-Weekly IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C238" s="160" t="n">
+        <v>0</v>
+      </c>
+      <c r="D238" s="160" t="n">
+        <v>0</v>
+      </c>
+      <c r="E238" s="123" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="239">
+      <c r="A239" s="138" t="n"/>
+      <c r="B239" s="152" t="inlineStr">
+        <is>
+          <t>Regular Plan-Monthly IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C239" s="160" t="n">
+        <v>0</v>
+      </c>
+      <c r="D239" s="160" t="n">
+        <v>0</v>
+      </c>
+      <c r="E239" s="123" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="240">
+      <c r="A240" s="138" t="n"/>
+      <c r="B240" s="152" t="inlineStr">
+        <is>
+          <t>Regular Plan-Quarterly IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C240" s="160" t="n">
+        <v>0</v>
+      </c>
+      <c r="D240" s="160" t="n">
+        <v>0</v>
+      </c>
+      <c r="E240" s="123" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="241">
+      <c r="A241" s="138" t="n"/>
+      <c r="B241" s="153" t="inlineStr">
+        <is>
+          <t>IDCW -  Income Distribution cum Capital Withdrawal.</t>
+        </is>
+      </c>
+      <c r="C241" s="154" t="n"/>
+      <c r="D241" s="154" t="n"/>
+      <c r="E241" s="142" t="n"/>
+    </row>
+    <row r="242">
+      <c r="A242" s="155" t="n"/>
+      <c r="B242" s="156" t="n"/>
+      <c r="C242" s="156" t="n"/>
+      <c r="D242" s="156" t="n"/>
+      <c r="E242" s="157" t="n"/>
+    </row>
+    <row r="243">
+      <c r="A243" s="138" t="n">
+        <v>3</v>
+      </c>
+      <c r="B243" s="158" t="inlineStr">
+        <is>
+          <t>Portfolio Turn Over Ratio ^^</t>
+        </is>
+      </c>
+      <c r="C243" s="152" t="n"/>
+      <c r="D243" s="156" t="n"/>
+      <c r="E243" s="159" t="n"/>
+    </row>
+    <row r="244">
+      <c r="A244" s="138" t="n"/>
+      <c r="B244" s="152" t="inlineStr">
+        <is>
+          <t xml:space="preserve"> - For Purchase</t>
+        </is>
+      </c>
+      <c r="C244" s="44" t="inlineStr">
+        <is>
+          <t>0.00</t>
+        </is>
+      </c>
+      <c r="D244" s="156" t="n"/>
+      <c r="E244" s="157" t="n"/>
+    </row>
+    <row r="245">
+      <c r="A245" s="138" t="n"/>
+      <c r="B245" s="152" t="inlineStr">
+        <is>
+          <t xml:space="preserve"> - For Sale</t>
+        </is>
+      </c>
+      <c r="C245" s="44" t="inlineStr">
+        <is>
+          <t>0.00</t>
+        </is>
+      </c>
+      <c r="D245" s="156" t="n"/>
+      <c r="E245" s="157" t="n"/>
+    </row>
+    <row r="246">
+      <c r="A246" s="138" t="n">
+        <v>4</v>
+      </c>
+      <c r="B246" s="161" t="inlineStr">
+        <is>
+          <t>Total investment in foreign securities/ADR/GDR (Rs. lakh)</t>
+        </is>
+      </c>
+      <c r="C246" s="162" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="D246" s="156" t="n"/>
+      <c r="E246" s="159" t="n"/>
+    </row>
+    <row r="247" ht="24" customHeight="1">
+      <c r="A247" s="138" t="n">
+        <v>5</v>
+      </c>
+      <c r="B247" s="163" t="inlineStr">
+        <is>
+          <t>Total of securities below investment grade and default provided for the of Jun 30, 2026 (Rs. lakh)</t>
+        </is>
+      </c>
+      <c r="C247" s="162" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="D247" s="164" t="n"/>
+      <c r="E247" s="159" t="n"/>
+    </row>
+    <row r="248">
+      <c r="A248" s="138" t="n">
         <v>6</v>
       </c>
-      <c r="B13" s="154" t="inlineStr">
-[...34 lines deleted...]
-      <c r="A14" s="154" t="n">
+      <c r="B248" s="165" t="inlineStr">
+        <is>
+          <t>Total investment in illiquid shares/securities</t>
+        </is>
+      </c>
+      <c r="C248" s="166" t="n"/>
+      <c r="E248" s="159" t="n"/>
+    </row>
+    <row r="249">
+      <c r="A249" s="138" t="n"/>
+      <c r="B249" s="167" t="inlineStr">
+        <is>
+          <t>- Value (In Rs. Lakh)</t>
+        </is>
+      </c>
+      <c r="C249" s="168" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="E249" s="159" t="n"/>
+    </row>
+    <row r="250">
+      <c r="A250" s="138" t="n"/>
+      <c r="B250" s="169" t="inlineStr">
+        <is>
+          <t>- in percentage terms (%)</t>
+        </is>
+      </c>
+      <c r="C250" s="179" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="E250" s="159" t="n"/>
+    </row>
+    <row r="251">
+      <c r="A251" s="138" t="n"/>
+      <c r="B251" s="169" t="n"/>
+      <c r="C251" s="180" t="n"/>
+      <c r="E251" s="159" t="n"/>
+    </row>
+    <row r="252">
+      <c r="A252" s="138" t="n">
         <v>7</v>
       </c>
-      <c r="B14" s="154" t="inlineStr">
-[...5355 lines deleted...]
-      <c r="C222" s="162" t="inlineStr">
+      <c r="B252" s="165" t="inlineStr">
+        <is>
+          <t>Total outstanding exposure to derivatives at the end of  Jun 30, 2026</t>
+        </is>
+      </c>
+      <c r="C252" s="166" t="n"/>
+      <c r="D252" s="156" t="n"/>
+      <c r="E252" s="159" t="n"/>
+    </row>
+    <row r="253">
+      <c r="A253" s="138" t="n"/>
+      <c r="B253" s="167" t="inlineStr">
+        <is>
+          <t>- Value (In Rs. Lakh)</t>
+        </is>
+      </c>
+      <c r="C253" s="168" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="D253" s="156" t="n"/>
+      <c r="E253" s="159" t="n"/>
+    </row>
+    <row r="254">
+      <c r="A254" s="138" t="n"/>
+      <c r="B254" s="169" t="inlineStr">
+        <is>
+          <t>- in percentage term (%)</t>
+        </is>
+      </c>
+      <c r="C254" s="179" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="D254" s="156" t="n"/>
+      <c r="E254" s="159" t="n"/>
+    </row>
+    <row r="255">
+      <c r="A255" s="172" t="n"/>
+      <c r="B255" s="173" t="n"/>
+      <c r="C255" s="173" t="n"/>
+      <c r="D255" s="173" t="n"/>
+      <c r="E255" s="174" t="n"/>
+    </row>
+    <row r="257">
+      <c r="A257" s="42" t="inlineStr">
         <is>
           <t>N.A.</t>
         </is>
       </c>
-      <c r="E222" s="49" t="n"/>
-[...515 lines deleted...]
-      <c r="E257" s="83" t="n"/>
+      <c r="B257" s="141" t="inlineStr">
+        <is>
+          <t xml:space="preserve"> Not Applicable.</t>
+        </is>
+      </c>
+    </row>
+    <row r="258">
+      <c r="A258" s="42" t="inlineStr">
+        <is>
+          <t>^^</t>
+        </is>
+      </c>
+      <c r="B258" s="141" t="inlineStr">
+        <is>
+          <t>Portfolio Turn Over Ratio is for Equity Schemes.</t>
+        </is>
+      </c>
     </row>
     <row r="259">
-      <c r="A259" s="10" t="inlineStr">
-[...6 lines deleted...]
-          <t>Computed NAV</t>
+      <c r="A259" s="42" t="inlineStr">
+        <is>
+          <t>@@</t>
+        </is>
+      </c>
+      <c r="B259" s="141" t="inlineStr">
+        <is>
+          <t>Residual, Modified Duration and Portfolio YTM (Annualised) is for Debt Schemes.</t>
         </is>
       </c>
     </row>
     <row r="260">
-      <c r="A260" s="10" t="inlineStr">
-[...47 lines deleted...]
-      <c r="B264" s="84" t="inlineStr">
+      <c r="B260" s="141" t="inlineStr">
         <is>
           <t>Pursuant to payment of IDCW, the NAV of the IDCW Option(s) of aforesaid Scheme of the Fund would fall to the extent of payout and statutory levy, if any. For complete distribution history of the Schemes, please visit www.dspim.com</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells count="4">
-    <mergeCell ref="B228:B229"/>
-[...1 lines deleted...]
-    <mergeCell ref="C228:D228"/>
+    <mergeCell ref="C226:D226"/>
+    <mergeCell ref="B226:B227"/>
+    <mergeCell ref="E226:E227"/>
     <mergeCell ref="B1:F1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:A1"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Rohit Pandey</dc:creator>
+  <dc:creator>ICRON Research</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:lastModifiedBy></cp:lastModifiedBy>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties">
   <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_Enabled" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_SetDate" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3">
-    <vt:lpwstr>2026-06-07T19:21:06Z</vt:lpwstr>
+    <vt:lpwstr>2026-07-08T08:43:17Z</vt:lpwstr>
   </property>
   <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_Method" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4">
     <vt:lpwstr>Privileged</vt:lpwstr>
   </property>
   <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_Name" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5">
     <vt:lpwstr>Public</vt:lpwstr>
   </property>
   <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_SiteId" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6">
     <vt:lpwstr>1771ae17-e764-4e0f-a476-d4184d79a5d9</vt:lpwstr>
   </property>
   <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_ActionId" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7">
-    <vt:lpwstr>4080c357-c9ae-431d-b36a-b5f7034283f4</vt:lpwstr>
+    <vt:lpwstr>7b88c7ec-4c0a-4933-910f-6ebd7702328a</vt:lpwstr>
   </property>
   <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_ContentBits" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8">
     <vt:lpwstr>0</vt:lpwstr>
   </property>
   <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_Tag" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9">
     <vt:lpwstr>10, 0, 1, 1</vt:lpwstr>
   </property>
 </Properties>
 </file>