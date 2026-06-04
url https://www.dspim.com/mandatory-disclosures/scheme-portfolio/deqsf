--- v4 (2026-02-24)
+++ v5 (2026-06-04)
@@ -1,748 +1,2133 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="png" ContentType="image/png"/>
+  <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="K:\Accounts\REPORTS\Monthend portfolio\2026-2027\April 2026\30042026\Final\Final\Monthly\For Investors\Change\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{0E8AB05C-537B-475D-B12F-BE6C8FCD68BC}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" tabRatio="950" firstSheet="26" autoFilterDateGrouping="1"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" tabRatio="911" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="ESF" sheetId="1" state="visible" r:id="rId1"/>
-    <sheet name="Sheet1" sheetId="2" state="hidden" r:id="rId2"/>
+    <sheet name="ESF" sheetId="4" r:id="rId1"/>
+    <sheet name="Notes to Monthly Portfolio" sheetId="3" r:id="rId2"/>
+    <sheet name="Sheet1" sheetId="2" state="hidden" r:id="rId3"/>
   </sheets>
-  <definedNames/>
-  <calcPr calcId="191029" fullCalcOnLoad="1"/>
+  <definedNames>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">ESF!$A$43:$L$149</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'Notes to Monthly Portfolio'!#REF!</definedName>
+  </definedNames>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
+<file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
+<calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <c r="G39" i="4" l="1"/>
+  <c r="F39" i="4"/>
+</calcChain>
+</file>
+
+<file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="876" uniqueCount="435">
+  <si>
+    <t>DSP Equity Savings Fund</t>
+  </si>
+  <si>
+    <t>Portfolio as on April 30, 2026</t>
+  </si>
+  <si>
+    <t>Sr. No.</t>
+  </si>
+  <si>
+    <t>Name of Instrument</t>
+  </si>
+  <si>
+    <t>ISIN</t>
+  </si>
+  <si>
+    <t>Rating/Industry</t>
+  </si>
+  <si>
+    <t>Quantity</t>
+  </si>
+  <si>
+    <t>Market value (Rs. In lakhs)</t>
+  </si>
+  <si>
+    <t>% to Net Assets</t>
+  </si>
+  <si>
+    <t>Maturity Date</t>
+  </si>
+  <si>
+    <t>Put/Call Option</t>
+  </si>
+  <si>
+    <t>YTM (%)</t>
+  </si>
+  <si>
+    <t>EQUITY &amp; EQUITY RELATED</t>
+  </si>
+  <si>
+    <t>Listed / awaiting listing on the stock exchanges</t>
+  </si>
+  <si>
+    <t>HDFC Bank Limited</t>
+  </si>
+  <si>
+    <t>INE040A01034</t>
+  </si>
+  <si>
+    <t>Banks</t>
+  </si>
+  <si>
+    <t>Sector/Rating</t>
+  </si>
+  <si>
+    <t>Percent</t>
+  </si>
+  <si>
+    <t>Axis Bank Limited</t>
+  </si>
+  <si>
+    <t>INE238A01034</t>
+  </si>
+  <si>
+    <t>ITC Limited</t>
+  </si>
+  <si>
+    <t>INE154A01025</t>
+  </si>
+  <si>
+    <t>Diversified FMCG</t>
+  </si>
+  <si>
+    <t>Sovereign</t>
+  </si>
+  <si>
+    <t>Reliance Industries Limited</t>
+  </si>
+  <si>
+    <t>INE002A01018</t>
+  </si>
+  <si>
+    <t>Petroleum Products</t>
+  </si>
+  <si>
+    <t>CRISIL AAA</t>
+  </si>
+  <si>
+    <t>ICICI Bank Limited</t>
+  </si>
+  <si>
+    <t>INE090A01021</t>
+  </si>
+  <si>
+    <t>CRISIL A1+</t>
+  </si>
+  <si>
+    <t>Mahindra &amp; Mahindra Limited</t>
+  </si>
+  <si>
+    <t>INE101A01026</t>
+  </si>
+  <si>
+    <t>Automobiles</t>
+  </si>
+  <si>
+    <t>Telecom - Services</t>
+  </si>
+  <si>
+    <t>Kotak Mahindra Bank Limited</t>
+  </si>
+  <si>
+    <t>INE237A01036</t>
+  </si>
+  <si>
+    <t>Pharmaceuticals &amp; Biotechnology</t>
+  </si>
+  <si>
+    <t>Cipla Limited</t>
+  </si>
+  <si>
+    <t>INE059A01026</t>
+  </si>
+  <si>
+    <t>Indus Towers Limited</t>
+  </si>
+  <si>
+    <t>INE121J01017</t>
+  </si>
+  <si>
+    <t>Insurance</t>
+  </si>
+  <si>
+    <t>Bharti Airtel Limited</t>
+  </si>
+  <si>
+    <t>INE397D01024</t>
+  </si>
+  <si>
+    <t>Bajaj Finance Limited</t>
+  </si>
+  <si>
+    <t>INE296A01032</t>
+  </si>
+  <si>
+    <t>Finance</t>
+  </si>
+  <si>
+    <t>Larsen &amp; Toubro Limited</t>
+  </si>
+  <si>
+    <t>INE018A01030</t>
+  </si>
+  <si>
+    <t>Construction</t>
+  </si>
+  <si>
+    <t>Consumer Durables</t>
+  </si>
+  <si>
+    <t>NTPC Limited</t>
+  </si>
+  <si>
+    <t>INE733E01010</t>
+  </si>
+  <si>
+    <t>Power</t>
+  </si>
+  <si>
+    <t>Titan Company Limited</t>
+  </si>
+  <si>
+    <t>INE280A01028</t>
+  </si>
+  <si>
+    <t>HDFC Life Insurance Company Limited</t>
+  </si>
+  <si>
+    <t>INE795G01014</t>
+  </si>
+  <si>
+    <t>Hindalco Industries Limited</t>
+  </si>
+  <si>
+    <t>INE038A01020</t>
+  </si>
+  <si>
+    <t>Non - Ferrous Metals</t>
+  </si>
+  <si>
+    <t>Vodafone Idea Limited</t>
+  </si>
+  <si>
+    <t>INE669E01016</t>
+  </si>
+  <si>
+    <t>Gas</t>
+  </si>
+  <si>
+    <t>Sun Pharmaceutical Industries Limited</t>
+  </si>
+  <si>
+    <t>INE044A01036</t>
+  </si>
+  <si>
+    <t>Aerospace &amp; Defense</t>
+  </si>
+  <si>
+    <t>Infosys Limited</t>
+  </si>
+  <si>
+    <t>INE009A01021</t>
+  </si>
+  <si>
+    <t>IT - Software</t>
+  </si>
+  <si>
+    <t>Bank of Baroda</t>
+  </si>
+  <si>
+    <t>Healthcare Services</t>
+  </si>
+  <si>
+    <t>Petronet LNG Limited</t>
+  </si>
+  <si>
+    <t>INE347G01014</t>
+  </si>
+  <si>
+    <t>CRISIL AA+</t>
+  </si>
+  <si>
+    <t>Syngene International Limited</t>
+  </si>
+  <si>
+    <t>INE398R01022</t>
+  </si>
+  <si>
+    <t>Auto Components</t>
+  </si>
+  <si>
+    <t>Bandhan Bank Limited</t>
+  </si>
+  <si>
+    <t>INE545U01014</t>
+  </si>
+  <si>
+    <t>IND AAA</t>
+  </si>
+  <si>
+    <t>State Bank of India</t>
+  </si>
+  <si>
+    <t>INE062A01020</t>
+  </si>
+  <si>
+    <t>Transport Infrastructure</t>
+  </si>
+  <si>
+    <t>Indigo Paints Limited</t>
+  </si>
+  <si>
+    <t>INE09VQ01012</t>
+  </si>
+  <si>
+    <t>Chemicals &amp; Petrochemicals</t>
+  </si>
+  <si>
+    <t>Eicher Motors Limited</t>
+  </si>
+  <si>
+    <t>INE066A01021</t>
+  </si>
+  <si>
+    <t>Realty</t>
+  </si>
+  <si>
+    <t>SBI Life Insurance Company Limited</t>
+  </si>
+  <si>
+    <t>INE123W01016</t>
+  </si>
+  <si>
+    <t>Minerals &amp; Mining</t>
+  </si>
+  <si>
+    <t>ICICI Lombard General Insurance Company Limited</t>
+  </si>
+  <si>
+    <t>INE765G01017</t>
+  </si>
+  <si>
+    <t>IT - Services</t>
+  </si>
+  <si>
+    <t>Cohance Lifesciences Limited</t>
+  </si>
+  <si>
+    <t>INE03QK01018</t>
+  </si>
+  <si>
+    <t>Cement &amp; Cement Products</t>
+  </si>
+  <si>
+    <t>Maruti Suzuki India Limited</t>
+  </si>
+  <si>
+    <t>INE585B01010</t>
+  </si>
+  <si>
+    <t>Index Options</t>
+  </si>
+  <si>
+    <t>Samvardhana Motherson International Limited</t>
+  </si>
+  <si>
+    <t>INE775A01035</t>
+  </si>
+  <si>
+    <t>Capital Markets</t>
+  </si>
+  <si>
+    <t>Canara HSBC Life Insurance Company Limited</t>
+  </si>
+  <si>
+    <t>INE01TY01017</t>
+  </si>
+  <si>
+    <t>Ferrous Metals</t>
+  </si>
+  <si>
+    <t>Punjab National Bank</t>
+  </si>
+  <si>
+    <t>Commercial Services &amp; Supplies</t>
+  </si>
+  <si>
+    <t>Hindustan Aeronautics Limited</t>
+  </si>
+  <si>
+    <t>INE066F01020</t>
+  </si>
+  <si>
+    <t>Oil</t>
+  </si>
+  <si>
+    <t>Jubilant Ingrevia Limited</t>
+  </si>
+  <si>
+    <t>INE0BY001018</t>
+  </si>
+  <si>
+    <t>Beverages</t>
+  </si>
+  <si>
+    <t>Bharat Electronics Limited</t>
+  </si>
+  <si>
+    <t>INE263A01024</t>
+  </si>
+  <si>
+    <t>Retailing</t>
+  </si>
+  <si>
+    <t>Tata Power Company Limited</t>
+  </si>
+  <si>
+    <t>INE245A01021</t>
+  </si>
+  <si>
+    <t>Stock Futures</t>
+  </si>
+  <si>
+    <t>NMDC Limited</t>
+  </si>
+  <si>
+    <t>INE584A01023</t>
+  </si>
+  <si>
+    <t>Cash &amp; Equivalent</t>
+  </si>
+  <si>
+    <t>Cyient Limited</t>
+  </si>
+  <si>
+    <t>INE136B01020</t>
+  </si>
+  <si>
+    <t>Ambuja Cements Limited</t>
+  </si>
+  <si>
+    <t>INE079A01024</t>
+  </si>
+  <si>
+    <t>IPCA Laboratories Limited</t>
+  </si>
+  <si>
+    <t>INE571A01038</t>
+  </si>
+  <si>
+    <t>Shriram Finance Limited</t>
+  </si>
+  <si>
+    <t>INE721A01047</t>
+  </si>
+  <si>
+    <t>GAIL (India) Limited</t>
+  </si>
+  <si>
+    <t>INE129A01019</t>
+  </si>
+  <si>
+    <t>Tata Capital Limited</t>
+  </si>
+  <si>
+    <t>INE976I01016</t>
+  </si>
+  <si>
+    <t>GMR Airports Limited</t>
+  </si>
+  <si>
+    <t>INE776C01039</t>
+  </si>
+  <si>
+    <t>Alembic Pharmaceuticals Limited</t>
+  </si>
+  <si>
+    <t>INE901L01018</t>
+  </si>
+  <si>
+    <t>DLF Limited</t>
+  </si>
+  <si>
+    <t>INE271C01023</t>
+  </si>
+  <si>
+    <t>Power Grid Corporation of India Limited</t>
+  </si>
+  <si>
+    <t>INE752E01010</t>
+  </si>
+  <si>
+    <t>La Opala RG Limited</t>
+  </si>
+  <si>
+    <t>INE059D01020</t>
+  </si>
+  <si>
+    <t>Multi Commodity Exchange of India Limited</t>
+  </si>
+  <si>
+    <t>INE745G01043</t>
+  </si>
+  <si>
+    <t>The Federal Bank Limited</t>
+  </si>
+  <si>
+    <t>INE171A01029</t>
+  </si>
+  <si>
+    <t>TVS Motor Company Limited</t>
+  </si>
+  <si>
+    <t>Power Finance Corporation Limited</t>
+  </si>
+  <si>
+    <t>INE134E01011</t>
+  </si>
+  <si>
+    <t>JSW Steel Limited</t>
+  </si>
+  <si>
+    <t>INE019A01038</t>
+  </si>
+  <si>
+    <t>Adani Ports and Special Economic Zone Limited</t>
+  </si>
+  <si>
+    <t>INE742F01042</t>
+  </si>
+  <si>
+    <t>Biocon Limited</t>
+  </si>
+  <si>
+    <t>INE376G01013</t>
+  </si>
+  <si>
+    <t>Teamlease Services Limited</t>
+  </si>
+  <si>
+    <t>INE985S01024</t>
+  </si>
+  <si>
+    <t>Oil &amp; Natural Gas Corporation Limited</t>
+  </si>
+  <si>
+    <t>INE213A01029</t>
+  </si>
+  <si>
+    <t>Hero MotoCorp Limited</t>
+  </si>
+  <si>
+    <t>INE158A01026</t>
+  </si>
+  <si>
+    <t>United Spirits Limited</t>
+  </si>
+  <si>
+    <t>INE854D01024</t>
+  </si>
+  <si>
+    <t>Apollo Hospitals Enterprise Limited</t>
+  </si>
+  <si>
+    <t>INE437A01024</t>
+  </si>
+  <si>
+    <t>Hindustan Petroleum Corporation Limited</t>
+  </si>
+  <si>
+    <t>INE094A01015</t>
+  </si>
+  <si>
+    <t>LIC Housing Finance Limited</t>
+  </si>
+  <si>
+    <t>INE115A01026</t>
+  </si>
+  <si>
+    <t>Aditya Birla Capital Limited</t>
+  </si>
+  <si>
+    <t>INE674K01013</t>
+  </si>
+  <si>
+    <t>Aurobindo Pharma Limited</t>
+  </si>
+  <si>
+    <t>INE406A01037</t>
+  </si>
+  <si>
+    <t>Zydus Lifesciences Limited</t>
+  </si>
+  <si>
+    <t>INE010B01027</t>
+  </si>
+  <si>
+    <t>Steel Authority of India Limited</t>
+  </si>
+  <si>
+    <t>INE114A01011</t>
+  </si>
+  <si>
+    <t>Info Edge (India) Limited</t>
+  </si>
+  <si>
+    <t>INE663F01032</t>
+  </si>
+  <si>
+    <t>Tata Motors Passenger Vehicles Limited</t>
+  </si>
+  <si>
+    <t>INE155A01022</t>
+  </si>
+  <si>
+    <t>Coforge Limited</t>
+  </si>
+  <si>
+    <t>INE591G01025</t>
+  </si>
+  <si>
+    <t>Pidilite Industries Limited</t>
+  </si>
+  <si>
+    <t>INE318A01026</t>
+  </si>
+  <si>
+    <t>*</t>
+  </si>
+  <si>
+    <t>UltraTech Cement Limited</t>
+  </si>
+  <si>
+    <t>INE481G01011</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>DERIVATIVES</t>
+  </si>
+  <si>
+    <t>NIFTY 23000 Put Jun26</t>
+  </si>
+  <si>
+    <t>NIFTY 22500 Put Jun26</t>
+  </si>
+  <si>
+    <t>UltraTech Cement Limited May26</t>
+  </si>
+  <si>
+    <t>Pidilite Industries Limited May26</t>
+  </si>
+  <si>
+    <t>Coforge Limited May26</t>
+  </si>
+  <si>
+    <t>Tata Motors Passenger Vehicles Limited May26</t>
+  </si>
+  <si>
+    <t>Info Edge (India) Limited May26</t>
+  </si>
+  <si>
+    <t>Steel Authority of India Limited May26</t>
+  </si>
+  <si>
+    <t>Zydus Lifesciences Limited May26</t>
+  </si>
+  <si>
+    <t>Aurobindo Pharma Limited May26</t>
+  </si>
+  <si>
+    <t>Aditya Birla Capital Limited May26</t>
+  </si>
+  <si>
+    <t>LIC Housing Finance Limited May26</t>
+  </si>
+  <si>
+    <t>Petronet LNG Limited May26</t>
+  </si>
+  <si>
+    <t>Hindustan Petroleum Corporation Limited May26</t>
+  </si>
+  <si>
+    <t>Apollo Hospitals Enterprise Limited May26</t>
+  </si>
+  <si>
+    <t>United Spirits Limited May26</t>
+  </si>
+  <si>
+    <t>Hero MotoCorp Limited May26</t>
+  </si>
+  <si>
+    <t>Oil &amp; Natural Gas Corporation Limited May26</t>
+  </si>
+  <si>
+    <t>Biocon Limited May26</t>
+  </si>
+  <si>
+    <t>Adani Ports and Special Economic Zone Limited May26</t>
+  </si>
+  <si>
+    <t>JSW Steel Limited May26</t>
+  </si>
+  <si>
+    <t>TVS Motor Company Limited May26</t>
+  </si>
+  <si>
+    <t>The Federal Bank  Limited May26</t>
+  </si>
+  <si>
+    <t>Multi Commodity Exchange of India Limited May26</t>
+  </si>
+  <si>
+    <t>Power Grid Corporation of India Limited May26</t>
+  </si>
+  <si>
+    <t>DLF Limited May26</t>
+  </si>
+  <si>
+    <t>GMR AIRPORTS LIMITED May26</t>
+  </si>
+  <si>
+    <t>HDFC Life Insurance Company Limited May26</t>
+  </si>
+  <si>
+    <t>Shriram Finance Limited May26</t>
+  </si>
+  <si>
+    <t>Mahindra &amp; Mahindra Limited Jun26</t>
+  </si>
+  <si>
+    <t>Ambuja Cements Limited May26</t>
+  </si>
+  <si>
+    <t>NMDC Limited May26</t>
+  </si>
+  <si>
+    <t>Cipla Limited May26</t>
+  </si>
+  <si>
+    <t>Tata Power Company Limited May26</t>
+  </si>
+  <si>
+    <t>Bharat Electronics Limited May26</t>
+  </si>
+  <si>
+    <t>Hindustan Aeronautics Limited May26</t>
+  </si>
+  <si>
+    <t>Punjab National Bank May26</t>
+  </si>
+  <si>
+    <t>Mahindra &amp; Mahindra Limited May26</t>
+  </si>
+  <si>
+    <t>State Bank of India May26</t>
+  </si>
+  <si>
+    <t>Eicher Motors Limited May26</t>
+  </si>
+  <si>
+    <t>Bandhan Bank Limited May26</t>
+  </si>
+  <si>
+    <t>Bank of Baroda May26</t>
+  </si>
+  <si>
+    <t>Kotak Mahindra Bank Limited May26</t>
+  </si>
+  <si>
+    <t>ITC Limited May26</t>
+  </si>
+  <si>
+    <t>NTPC Limited May26</t>
+  </si>
+  <si>
+    <t>Indus Towers Limited May26</t>
+  </si>
+  <si>
+    <t>Sun Pharmaceutical Industries Limited May26</t>
+  </si>
+  <si>
+    <t>Vodafone Idea Limited May26</t>
+  </si>
+  <si>
+    <t>Hindalco Industries Limited May26</t>
+  </si>
+  <si>
+    <t>Titan Company Limited May26</t>
+  </si>
+  <si>
+    <t>Larsen &amp; Toubro Limited May26</t>
+  </si>
+  <si>
+    <t>Bajaj Finance Limited Jun26</t>
+  </si>
+  <si>
+    <t>Bharti Airtel Limited May26</t>
+  </si>
+  <si>
+    <t>HDFC Bank Limited May26</t>
+  </si>
+  <si>
+    <t>Axis Bank Limited May26</t>
+  </si>
+  <si>
+    <t>Reliance Industries Limited May26</t>
+  </si>
+  <si>
+    <t>Units issued by REITs &amp; InvITs</t>
+  </si>
+  <si>
+    <t>Brookfield India Real Estate</t>
+  </si>
+  <si>
+    <t>INE0FDU25010</t>
+  </si>
+  <si>
+    <t>Indus Infra Trust</t>
+  </si>
+  <si>
+    <t>INE0NHL23019</t>
+  </si>
+  <si>
+    <t>DEBT INSTRUMENTS</t>
+  </si>
+  <si>
+    <t>BOND &amp; NCD's</t>
+  </si>
+  <si>
+    <t>Bajaj Finance Limited**</t>
+  </si>
+  <si>
+    <t>INE296A07TM8</t>
+  </si>
+  <si>
+    <t>Bharti Telecom Limited**</t>
+  </si>
+  <si>
+    <t>INE403D08280</t>
+  </si>
+  <si>
+    <t>INE134E08NP7</t>
+  </si>
+  <si>
+    <t>HDFC Bank Limited**</t>
+  </si>
+  <si>
+    <t>INE040A08955</t>
+  </si>
+  <si>
+    <t>Power Finance Corporation Limited**</t>
+  </si>
+  <si>
+    <t>INE134E08MO2</t>
+  </si>
+  <si>
+    <t>INE403D08272</t>
+  </si>
+  <si>
+    <t>Muthoot Finance Limited**</t>
+  </si>
+  <si>
+    <t>INE414G07JS2</t>
+  </si>
+  <si>
+    <t>Power Grid Corporation of India Limited**</t>
+  </si>
+  <si>
+    <t>INE752E08767</t>
+  </si>
+  <si>
+    <t>National Housing Bank**</t>
+  </si>
+  <si>
+    <t>INE557F08GD6</t>
+  </si>
+  <si>
+    <t>Indian Railway Finance Corporation Limited**</t>
+  </si>
+  <si>
+    <t>INE053F08494</t>
+  </si>
+  <si>
+    <t>National Bank for Financing Infrastructure and Development**</t>
+  </si>
+  <si>
+    <t>INE0KUG08084</t>
+  </si>
+  <si>
+    <t>Bharti Telecom Limited</t>
+  </si>
+  <si>
+    <t>INE403D08298</t>
+  </si>
+  <si>
+    <t>INE494B04019</t>
+  </si>
+  <si>
+    <t>Government Securities (Central/State)</t>
+  </si>
+  <si>
+    <t>8.51% GOI FRB 2033</t>
+  </si>
+  <si>
+    <t>IN0020200120</t>
+  </si>
+  <si>
+    <t>7.38% GOI 2027</t>
+  </si>
+  <si>
+    <t>IN0020220037</t>
+  </si>
+  <si>
+    <t>6.90% GOI 2065</t>
+  </si>
+  <si>
+    <t>IN0020250018</t>
+  </si>
+  <si>
+    <t>6.33% GOI 2035</t>
+  </si>
+  <si>
+    <t>IN0020250026</t>
+  </si>
+  <si>
+    <t>7.09% GOI 2054</t>
+  </si>
+  <si>
+    <t>IN0020240118</t>
+  </si>
+  <si>
+    <t>5.74% GOI 2026</t>
+  </si>
+  <si>
+    <t>IN0020210186</t>
+  </si>
+  <si>
+    <t>7.02% GOI 2031</t>
+  </si>
+  <si>
+    <t>IN0020240076</t>
+  </si>
+  <si>
+    <t>7.37% GOI 2028</t>
+  </si>
+  <si>
+    <t>IN0020230101</t>
+  </si>
+  <si>
+    <t>7.10% GOI 2034</t>
+  </si>
+  <si>
+    <t>IN0020240019</t>
+  </si>
+  <si>
+    <t>7.18% GOI 2033</t>
+  </si>
+  <si>
+    <t>IN0020230085</t>
+  </si>
+  <si>
+    <t>7.10% GOI 2029</t>
+  </si>
+  <si>
+    <t>IN0020220011</t>
+  </si>
+  <si>
+    <t>MONEY MARKET INSTRUMENTS</t>
+  </si>
+  <si>
+    <t>Certificate of Deposit</t>
+  </si>
+  <si>
+    <t>INE040A16IJ0</t>
+  </si>
+  <si>
+    <t>INE040A16IO0</t>
+  </si>
+  <si>
+    <t>Canara Bank</t>
+  </si>
+  <si>
+    <t>INE476A16H43</t>
+  </si>
+  <si>
+    <t>INE040A16IT9</t>
+  </si>
+  <si>
+    <t>INE040A16HP9</t>
+  </si>
+  <si>
+    <t>TREPS / Reverse Repo Investments</t>
+  </si>
+  <si>
+    <t>Cash &amp; Cash Equivalent</t>
+  </si>
+  <si>
+    <t>Cash Margin</t>
+  </si>
+  <si>
+    <t>Net Receivables/Payables</t>
+  </si>
+  <si>
+    <t>GRAND TOTAL</t>
+  </si>
+  <si>
+    <t>Notes:</t>
+  </si>
+  <si>
+    <t>** Non Traded in accordance with SEBI Regulations.</t>
+  </si>
+  <si>
+    <t>* Less than 0.01%</t>
+  </si>
+  <si>
+    <t>Market value includes accrued interest</t>
+  </si>
+  <si>
+    <t>Net Assets does not include unit activity for the last day of the month</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> This scheme has exposure to floating rate instruments and / or interest rate derivatives. The duration of these instruments is linked to the interest rate reset period. The interest rate risk in a floating rate instrument or in a fixed rate instrument hedged with derivatives is likely to be lesser than that in an equivalent maturity fixed rate instrument. Under some market circumstances the volatility may be of an order greater than what may ordinarily be expected considering only its duration. Hence investors are recommended to consider the unadjusted portfolio maturity of the scheme as well and exercise adequate due diligence when deciding to make their investments.</t>
+  </si>
+  <si>
+    <t>Scheme Riskometer</t>
+  </si>
+  <si>
+    <t>Benchmark Riskometer: NIFTY Equity Savings Index</t>
+  </si>
+  <si>
+    <t xml:space="preserve">  </t>
+  </si>
+  <si>
+    <t>YDR8Regular</t>
+  </si>
+  <si>
+    <t>YDR8Direct</t>
+  </si>
+  <si>
+    <t>YDR8</t>
+  </si>
+  <si>
+    <t>Sr No.</t>
+  </si>
+  <si>
+    <t>Particular</t>
+  </si>
+  <si>
+    <t>Regular</t>
+  </si>
+  <si>
+    <t>Direct</t>
+  </si>
+  <si>
+    <t>Portfolio Turn Over Ratio ^^</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> - For Purchase</t>
+  </si>
+  <si>
+    <t>N.A.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> - For Sale</t>
+  </si>
+  <si>
+    <t>Average Maturity (in years)@@</t>
+  </si>
+  <si>
+    <t>Modified Duration (in years)@@</t>
+  </si>
+  <si>
+    <t>Portfolio YTM (Annualised)@@</t>
+  </si>
+  <si>
+    <t>Total outstanding exposure to derivatives at the end of  April 30, 2026</t>
+  </si>
+  <si>
+    <t>- Value (In Rs. Lakh)</t>
+  </si>
+  <si>
+    <t>-</t>
+  </si>
+  <si>
+    <t>- in percentage term (%)</t>
+  </si>
+  <si>
+    <t>Total of securities below investment grade and default provided for the Half Year of April 30, 2026 (Rs. lakh)</t>
+  </si>
+  <si>
+    <t>Total investment in foreign securities/ADR/GDR (Rs. lakh)</t>
+  </si>
+  <si>
+    <t>Total investment in illiquid shares/securities</t>
+  </si>
+  <si>
+    <t>- in percentage terms (%)</t>
+  </si>
+  <si>
+    <t>Net Asset Vaue (NAV) (Rs. per Unit)</t>
+  </si>
+  <si>
+    <t>- As on March 31, 2026</t>
+  </si>
+  <si>
+    <t>G</t>
+  </si>
+  <si>
+    <t>Growth</t>
+  </si>
+  <si>
+    <t>21.682</t>
+  </si>
+  <si>
+    <t>24.456</t>
+  </si>
+  <si>
+    <t>D</t>
+  </si>
+  <si>
+    <t>Payout/Reinvestment of Income Distribution cum Capital Withdrawal option (IDCW)</t>
+  </si>
+  <si>
+    <t>11.807</t>
+  </si>
+  <si>
+    <t>13.274</t>
+  </si>
+  <si>
+    <t>QD</t>
+  </si>
+  <si>
+    <t>Quarterly Payout/Reinvestment of Income Distribution cum Capital Withdrawal option (IDCW)</t>
+  </si>
+  <si>
+    <t>13.309</t>
+  </si>
+  <si>
+    <t>16.845</t>
+  </si>
+  <si>
+    <t>DD</t>
+  </si>
+  <si>
+    <t>Daily Reinvestment of Income Distribution cum Capital Withdrawal option (IDCW)</t>
+  </si>
+  <si>
+    <t>WD</t>
+  </si>
+  <si>
+    <t>Weekly Payout/Reinvestment of Income Distribution cum Capital Withdrawal option (IDCW)</t>
+  </si>
+  <si>
+    <t>MD</t>
+  </si>
+  <si>
+    <t>Monthly Payout/Reinvestment of Income Distribution cum Capital Withdrawal option (IDCW)</t>
+  </si>
+  <si>
+    <t>13.375</t>
+  </si>
+  <si>
+    <t>16.995</t>
+  </si>
+  <si>
+    <t>UD</t>
+  </si>
+  <si>
+    <t>UD3</t>
+  </si>
+  <si>
+    <t>UR</t>
+  </si>
+  <si>
+    <t>UR3</t>
+  </si>
+  <si>
+    <t>- As on April 30, 2026</t>
+  </si>
+  <si>
+    <t>22.012</t>
+  </si>
+  <si>
+    <t>24.846</t>
+  </si>
+  <si>
+    <t>11.987</t>
+  </si>
+  <si>
+    <t>13.486</t>
+  </si>
+  <si>
+    <t>13.512</t>
+  </si>
+  <si>
+    <t>17.114</t>
+  </si>
+  <si>
+    <t>13.511</t>
+  </si>
+  <si>
+    <t>17.198</t>
+  </si>
+  <si>
+    <t>Aggregate distributions during the half year (Rs. per Unit)</t>
+  </si>
+  <si>
+    <t>Computed NAV</t>
+  </si>
+  <si>
+    <t>**</t>
+  </si>
+  <si>
+    <t>NAV as on Maturity date</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Not Applicable.</t>
+  </si>
+  <si>
+    <t>^^</t>
+  </si>
+  <si>
+    <t>Portfolio Turn Over Ratio is for Equity Schemes.</t>
+  </si>
+  <si>
+    <t>@@</t>
+  </si>
+  <si>
+    <t>Average Maturity, Modified Duration and Portfolio YTM (Annualised) is for Debt Schemes.</t>
+  </si>
+  <si>
+    <t>Pursuant to payment of IDCW, the NAV of the IDCW Option(s) of aforesaid Scheme of the Fund would fall to the extent of payout and statutory levy, if any. For complete distribution history of the Schemes, please visit www.dspim.com</t>
+  </si>
+  <si>
+    <t>Hedging Positions through Futures as on 30th Apr 2026 :</t>
+  </si>
+  <si>
+    <t>Amount in Rupees</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Scheme </t>
+  </si>
+  <si>
+    <t>Underlying</t>
+  </si>
+  <si>
+    <t>Long / Short</t>
+  </si>
+  <si>
+    <t>Futures Price when purchased</t>
+  </si>
+  <si>
+    <t>Current price of the contract</t>
+  </si>
+  <si>
+    <t>Margin maintained in Rupees Lakhs</t>
+  </si>
+  <si>
+    <t>Total % of existing assets hedged through futures</t>
+  </si>
+  <si>
+    <t>Short</t>
+  </si>
+  <si>
+    <t>GMR AIRPORTS LIMITED</t>
+  </si>
+  <si>
+    <t>Tata Motors Passanger Vehicles Limited</t>
+  </si>
+  <si>
+    <t>The Federal Bank  Limited</t>
+  </si>
+  <si>
+    <t>For the period 01st April, 2026 to 30th April 2026, hedging transactions through futures have been squared off/expired :</t>
+  </si>
+  <si>
+    <t>Scheme</t>
+  </si>
+  <si>
+    <t>Total Number of contracts where futures were bought (Opening Balance)</t>
+  </si>
+  <si>
+    <t>Total Number of contracts where futures were bought</t>
+  </si>
+  <si>
+    <t>Total Number of contracts where futures were sold (Opening Balance)</t>
+  </si>
+  <si>
+    <t>Total Number of contracts where futures were sold</t>
+  </si>
+  <si>
+    <t>Gross Notional Value of contracts where futures were bought</t>
+  </si>
+  <si>
+    <t>Gross Notional Value of contracts where futures were sold</t>
+  </si>
+  <si>
+    <t>Net Profit/Loss value on all contracts combined</t>
+  </si>
+  <si>
+    <t>**Unhedged transactions pertains to Interest Rate Futures</t>
+  </si>
+  <si>
+    <t>Other than Hedging Positions through Options as on 30th April 2026 :</t>
+  </si>
+  <si>
+    <t>Call/Put</t>
+  </si>
+  <si>
+    <t>Number of contracts</t>
+  </si>
+  <si>
+    <t>Option Price when purchased</t>
+  </si>
+  <si>
+    <t>Total exposure as % to Net Assets</t>
+  </si>
+  <si>
+    <t>NIFTY</t>
+  </si>
+  <si>
+    <t>Put</t>
+  </si>
+  <si>
+    <t>For the period 01st April, 2026 to 30th April 2026, non-hedging transactions through options have been squared off/expired :</t>
+  </si>
+  <si>
+    <t>Total Number of contracts entered into</t>
+  </si>
+  <si>
+    <t>Gross Notional Value of contracts entered into</t>
+  </si>
+  <si>
+    <t>Net Profit/Loss value on all contracts (treat premium paid as loss)</t>
+  </si>
+  <si>
+    <t>PUT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Note : In case of derivative transactions, end of the day position on the date of such transaction is considered as the basis to assess the nature of transaction as hedge / non-hedge </t>
+  </si>
+  <si>
+    <t>EQUITY &amp; EQUITY RELATED- ARBITRAGE</t>
+  </si>
+  <si>
+    <t>INE028A16LR2</t>
+  </si>
+  <si>
+    <t>INE160A16UV6</t>
+  </si>
+  <si>
+    <t>CARE A1+</t>
+  </si>
+</sst>
+</file>
+
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-[...3 lines deleted...]
-    <numFmt numFmtId="166" formatCode="_ * #,##0.00_ ;_ * \-#,##0.00_ ;_ * &quot;-&quot;??_ ;_ @_ "/>
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
+  <numFmts count="10">
+    <numFmt numFmtId="43" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
+    <numFmt numFmtId="164" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);"/>
+    <numFmt numFmtId="165" formatCode="_(* #,##0_);_(* \(#,##0\);"/>
+    <numFmt numFmtId="166" formatCode="#,##0.00_);\(#,##0.00\)%"/>
+    <numFmt numFmtId="167" formatCode="_(* #,##0.000_);_(* \(#,##0.000\);_(* &quot;-&quot;_);_(* @_)"/>
+    <numFmt numFmtId="168" formatCode="0.000"/>
+    <numFmt numFmtId="169" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;_);_(* @_)"/>
+    <numFmt numFmtId="170" formatCode="0.0000"/>
+    <numFmt numFmtId="171" formatCode="#,##0.000000"/>
+    <numFmt numFmtId="172" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;??_);_(@_)"/>
   </numFmts>
-  <fonts count="16">
+  <fonts count="15" x14ac:knownFonts="1">
     <font>
-      <name val="Calibri"/>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
-      <color theme="1"/>
-      <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
+      <sz val="11"/>
+      <color theme="1"/>
       <name val="trebuchet MS"/>
       <family val="2"/>
-      <color theme="1"/>
-      <sz val="10"/>
     </font>
     <font>
+      <sz val="10"/>
+      <color theme="1"/>
       <name val="trebuchet MS"/>
       <family val="2"/>
-      <b val="1"/>
-[...1 lines deleted...]
-      <sz val="14"/>
     </font>
     <font>
+      <b/>
+      <sz val="14"/>
+      <color rgb="FFFFFFFF"/>
       <name val="trebuchet MS"/>
       <family val="2"/>
-      <b val="1"/>
-[...1 lines deleted...]
-      <sz val="10"/>
     </font>
     <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
       <name val="trebuchet MS"/>
       <family val="2"/>
-      <b val="1"/>
-[...1 lines deleted...]
-      <sz val="10"/>
     </font>
     <font>
+      <b/>
+      <sz val="10"/>
+      <color rgb="FFFFFFFF"/>
       <name val="trebuchet MS"/>
       <family val="2"/>
-      <color rgb="FF000000"/>
-      <sz val="10"/>
     </font>
     <font>
-      <name val="Calibri"/>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="trebuchet MS"/>
       <family val="2"/>
+    </font>
+    <font>
+      <sz val="11"/>
       <color theme="1"/>
-      <sz val="11"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <name val="Calibri"/>
+      <sz val="10"/>
+      <name val="Trebuchet MS"/>
       <family val="2"/>
-      <b val="1"/>
-[...2 lines deleted...]
-      <scheme val="minor"/>
     </font>
     <font>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="9"/>
       <name val="Trebuchet MS"/>
       <family val="2"/>
-      <b val="1"/>
-[...1 lines deleted...]
-      <sz val="10"/>
     </font>
     <font>
+      <sz val="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="9"/>
       <name val="Trebuchet MS"/>
       <family val="2"/>
-      <sz val="10"/>
     </font>
     <font>
-      <name val="Arial"/>
+      <sz val="9"/>
+      <color rgb="FFFF0000"/>
+      <name val="Trebuchet MS"/>
       <family val="2"/>
-      <b val="1"/>
-[...1 lines deleted...]
-      <sz val="9"/>
     </font>
     <font>
-      <name val="Calibri"/>
-[...6 lines deleted...]
-    <font>
+      <sz val="9"/>
+      <color theme="0"/>
       <name val="Trebuchet MS"/>
       <family val="2"/>
-      <b val="1"/>
-[...21 lines deleted...]
-      <sz val="11"/>
     </font>
   </fonts>
   <fills count="5">
     <fill>
-      <patternFill/>
+      <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF000000"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFC0C0C0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FFDBDBDB"/>
+        <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="11">
+  <borders count="4">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
-      <right/>
-[...53 lines deleted...]
-      <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
-      <top/>
-[...16 lines deleted...]
-      <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="3">
-[...1 lines deleted...]
-    <xf numFmtId="9" fontId="6" fillId="0" borderId="0"/>
+  <cellStyleXfs count="12">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="9" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="43" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="9" fontId="9" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="169" fontId="9" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="43" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="9" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="65">
-[...15 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+  <cellXfs count="100">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="10" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="15" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="164" fontId="4" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="10" fontId="4" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="164" fontId="5" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="10" fontId="5" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
-[...2 lines deleted...]
-    <xf numFmtId="10" fontId="3" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="10" fontId="1" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
-[...2 lines deleted...]
-      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="4" applyFont="1"/>
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="1" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="4" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="1" xfId="4" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="4" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="12" fillId="4" borderId="1" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="10" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="1">
-      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="4" applyFont="1"/>
+    <xf numFmtId="1" fontId="10" fillId="0" borderId="1" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="4" fontId="1" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-      <alignment horizontal="center" vertical="top"/>
+    <xf numFmtId="2" fontId="10" fillId="0" borderId="1" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="2" fontId="10" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="4" fontId="10" fillId="4" borderId="1" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="14" fontId="1" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-      <alignment horizontal="center" vertical="top"/>
+    <xf numFmtId="4" fontId="10" fillId="0" borderId="1" xfId="4" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="4" fontId="10" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="10" fontId="10" fillId="4" borderId="1" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-      <alignment horizontal="left" vertical="center"/>
+    <xf numFmtId="10" fontId="10" fillId="0" borderId="1" xfId="6" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="10" fontId="10" fillId="0" borderId="0" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="4" quotePrefix="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="13" fillId="4" borderId="1" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="4" quotePrefix="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="167" fontId="13" fillId="0" borderId="1" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="4" applyFont="1"/>
+    <xf numFmtId="0" fontId="14" fillId="4" borderId="1" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="168" fontId="10" fillId="4" borderId="1" xfId="7" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="168" fontId="10" fillId="0" borderId="1" xfId="7" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="4" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="4" borderId="0" xfId="4" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="0" xfId="4" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="171" fontId="10" fillId="0" borderId="0" xfId="7" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="0" xfId="4" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="0" xfId="4" quotePrefix="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="0" xfId="4" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="170" fontId="10" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="8" applyFont="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="8" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="8" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="8" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="8" fillId="0" borderId="1" xfId="8" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="10" fontId="8" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="8" fillId="0" borderId="0" xfId="8" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="172" fontId="8" fillId="0" borderId="1" xfId="9" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="172" fontId="8" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="8" fillId="0" borderId="0" xfId="8" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="172" fontId="8" fillId="0" borderId="0" xfId="8" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="8" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="172" fontId="8" fillId="0" borderId="0" xfId="9" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
+    <xf numFmtId="43" fontId="8" fillId="0" borderId="0" xfId="8" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="4" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1"/>
+    <xf numFmtId="43" fontId="8" fillId="0" borderId="1" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="10" fontId="8" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="8" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="8" fillId="0" borderId="0" xfId="8" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="43" fontId="8" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="10" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="10" applyFont="1"/>
+    <xf numFmtId="172" fontId="8" fillId="0" borderId="0" xfId="9" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="4" fontId="8" fillId="0" borderId="0" xfId="9" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="4" fontId="8" fillId="0" borderId="0" xfId="9" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="10" fontId="8" fillId="0" borderId="0" xfId="11" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="3" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="10" fillId="0" borderId="3" xfId="4" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="2" fontId="10" fillId="0" borderId="2" xfId="4" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="10" fillId="0" borderId="3" xfId="4" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="10" fillId="0" borderId="2" xfId="4" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="166" fontId="10" fillId="0" borderId="3" xfId="6" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="166" fontId="10" fillId="0" borderId="2" xfId="6" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="10" fillId="4" borderId="3" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="10" fillId="4" borderId="2" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="3" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="39" fontId="10" fillId="0" borderId="3" xfId="4" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="10" fontId="1" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="39" fontId="10" fillId="0" borderId="2" xfId="4" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="2"/>
-    <xf numFmtId="10" fontId="1" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="10" fontId="10" fillId="0" borderId="3" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="2"/>
-[...27 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="10" fontId="10" fillId="0" borderId="2" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="2" fontId="10" fillId="0" borderId="3" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="10" fontId="0" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="2" fontId="10" fillId="0" borderId="2" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-[...25 lines deleted...]
-    </xf>
   </cellXfs>
-  <cellStyles count="3">
+  <cellStyles count="12">
+    <cellStyle name="Comma" xfId="3" builtinId="3"/>
+    <cellStyle name="Comma 2" xfId="7" xr:uid="{C5CEB63A-758C-4BCF-BAAD-7852EB47385A}"/>
+    <cellStyle name="Comma 4 2" xfId="9" xr:uid="{145692EC-F736-4EFF-BA9A-6575D9E53A39}"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
+    <cellStyle name="Normal 2" xfId="4" xr:uid="{32A4F614-E5B0-4B7E-A4A0-24C9673AD3A0}"/>
+    <cellStyle name="Normal 2 2" xfId="5" xr:uid="{93181CA9-8C4A-42AA-8A15-F883067B89D1}"/>
+    <cellStyle name="Normal 3 2" xfId="8" xr:uid="{2D63749A-A7BF-4B77-A360-9E2A57159592}"/>
+    <cellStyle name="Normal 3 4 2 2 4" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
+    <cellStyle name="Normal_Scheme data_" xfId="10" xr:uid="{1EF80B21-2A6E-4B83-8CE9-1FAAB323ADCC}"/>
     <cellStyle name="Percent" xfId="1" builtinId="5"/>
-    <cellStyle name="Hyperlink" xfId="2" builtinId="8"/>
+    <cellStyle name="Percent 2" xfId="6" xr:uid="{18D0AD85-A414-4128-A9CA-C810A8833C3E}"/>
+    <cellStyle name="Percent 2 3" xfId="11" xr:uid="{4A2C259A-D97B-476D-914D-1D86747A6D27}"/>
   </cellStyles>
+  <dxfs count="9">
+    <dxf>
+      <numFmt numFmtId="173" formatCode="#,##0.000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="174" formatCode="#,##0.0000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="4" formatCode="#,##0.00"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="175" formatCode="&quot;-&quot;"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="173" formatCode="#,##0.000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="174" formatCode="#,##0.0000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="4" formatCode="#,##0.00"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="175" formatCode="&quot;-&quot;"/>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF9C0006"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFFC7CE"/>
+        </patternFill>
+      </fill>
+    </dxf>
+  </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
-  <colors>
-[...66 lines deleted...]
-  </colors>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
+      <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
+    </ext>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
+      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
+    </ext>
+  </extLst>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
-<file path=xl/drawings/_rels/drawing1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image1.png" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image2.png" Id="rId2" /></Relationships>
+<file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
-<wsDr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
-[...16 lines deleted...]
-        <cNvPicPr>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>2374900</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>31750</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="2" name="Picture 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BD938CC8-BC67-4134-B25A-4D30E3FCCA18}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
           <a:picLocks/>
-        </cNvPicPr>
-[...2 lines deleted...]
-        <a:blip r:embed="rId1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
-      </blipFill>
-      <spPr>
+      </xdr:blipFill>
+      <xdr:spPr>
         <a:xfrm>
-          <a:off x="457200" y="40373300"/>
+          <a:off x="457200" y="39439850"/>
           <a:ext cx="2374900" cy="1574800"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
-          <avLst/>
+          <a:avLst/>
         </a:prstGeom>
-        <a:ln>
-[...22 lines deleted...]
-        <cNvPicPr>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>2374900</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>31750</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="3" name="Picture 2">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E848D810-2086-401A-8839-B33C692117DF}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
           <a:picLocks/>
-        </cNvPicPr>
-[...2 lines deleted...]
-        <a:blip r:embed="rId2"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
-      </blipFill>
-      <spPr>
+      </xdr:blipFill>
+      <xdr:spPr>
         <a:xfrm>
-          <a:off x="457200" y="42786300"/>
+          <a:off x="457200" y="41852850"/>
           <a:ext cx="2374900" cy="1574800"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
-          <avLst/>
+          <a:avLst/>
         </a:prstGeom>
-        <a:ln>
-[...6 lines deleted...]
-</wsDr>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+</xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos Narrow" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -760,65 +2145,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
-[...5 lines deleted...]
-        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -839,6001 +2224,7337 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId1" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-[...4 lines deleted...]
-  <dimension ref="A1:L232"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B0B8F307-AA79-4639-9005-C1817ADCC71A}">
+  <dimension ref="A1:L235"/>
   <sheetViews>
-    <sheetView zoomScale="83" zoomScaleNormal="83" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView tabSelected="1" zoomScale="70" zoomScaleNormal="70" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr baseColWidth="8" defaultRowHeight="13.5"/>
+  <sheetFormatPr defaultRowHeight="13.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col width="6.54296875" bestFit="1" customWidth="1" style="1" min="1" max="1"/>
-[...11 lines deleted...]
-    <col width="8.7265625" customWidth="1" style="1" min="13" max="16384"/>
+    <col min="1" max="1" width="6.54296875" style="2" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="52.81640625" style="2" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="18" style="2" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="28.7265625" style="2" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="11.90625" style="2" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="23.90625" style="2" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="14" style="2" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="12.6328125" style="2" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="14" style="2" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="7.54296875" style="2" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="28.7265625" style="2" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="7.6328125" style="2" bestFit="1" customWidth="1"/>
+    <col min="13" max="16384" width="8.7265625" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" ht="19" customHeight="1" s="45">
-[...81 lines deleted...]
-      <c r="A8" s="1" t="n">
+    <row r="1" spans="1:12" ht="19" x14ac:dyDescent="0.45">
+      <c r="A1" s="15"/>
+      <c r="B1" s="81" t="s">
+        <v>0</v>
+      </c>
+      <c r="C1" s="82"/>
+      <c r="D1" s="82"/>
+      <c r="E1" s="82"/>
+      <c r="F1" s="82"/>
+    </row>
+    <row r="2" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="B2" s="3" t="s">
         <v>1</v>
       </c>
-      <c r="B8" s="1" t="inlineStr">
-[...36 lines deleted...]
-      <c r="A9" s="1" t="n">
+    </row>
+    <row r="4" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A4" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="B9" s="1" t="inlineStr">
-[...34 lines deleted...]
-      <c r="A10" s="1" t="n">
+      <c r="B4" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="B10" s="1" t="inlineStr">
-[...34 lines deleted...]
-      <c r="A11" s="1" t="n">
+      <c r="C4" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="B11" s="1" t="inlineStr">
-[...14 lines deleted...]
-      <c r="E11" s="5" t="n">
+      <c r="D4" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E4" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F4" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G4" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H4" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I4" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="J4" s="4" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="6" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="B6" s="3" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="7" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="B7" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="8" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A8" s="2">
+        <v>1</v>
+      </c>
+      <c r="B8" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="C8" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="D8" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="E8" s="11">
+        <v>2186312</v>
+      </c>
+      <c r="F8" s="5">
+        <v>16871.768911267493</v>
+      </c>
+      <c r="G8" s="6">
+        <v>4.7665096450387481E-2</v>
+      </c>
+      <c r="J8" s="5"/>
+      <c r="K8" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="L8" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="9" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A9" s="2">
+        <v>2</v>
+      </c>
+      <c r="B9" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="C9" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="D9" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="E9" s="11">
         <v>843671</v>
       </c>
-      <c r="F11" s="6" t="n">
-[...16 lines deleted...]
-      <c r="A12" s="1" t="n">
+      <c r="F9" s="5">
+        <v>10658.94</v>
+      </c>
+      <c r="G9" s="6">
+        <v>3.0099999999999998E-2</v>
+      </c>
+      <c r="J9" s="5"/>
+      <c r="K9" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="L9" s="6">
+        <v>0.21210000000000001</v>
+      </c>
+    </row>
+    <row r="10" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A10" s="2">
+        <v>3</v>
+      </c>
+      <c r="B10" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="C10" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="D10" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="E10" s="11">
+        <v>201439</v>
+      </c>
+      <c r="F10" s="5">
+        <v>6239.571147982836</v>
+      </c>
+      <c r="G10" s="6">
+        <v>2.4900728501504748E-2</v>
+      </c>
+      <c r="J10" s="5"/>
+      <c r="K10" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="L10" s="6">
+        <v>9.9299999999999999E-2</v>
+      </c>
+    </row>
+    <row r="11" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A11" s="2">
+        <v>4</v>
+      </c>
+      <c r="B11" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="C11" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="D11" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="E11" s="11">
+        <v>2609718</v>
+      </c>
+      <c r="F11" s="5">
+        <v>8218.0052851818909</v>
+      </c>
+      <c r="G11" s="6">
+        <v>2.3173007036877271E-2</v>
+      </c>
+      <c r="J11" s="5"/>
+      <c r="K11" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="L11" s="6">
+        <v>8.8599999999999998E-2</v>
+      </c>
+    </row>
+    <row r="12" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A12" s="2">
         <v>5</v>
       </c>
-      <c r="B12" s="1" t="inlineStr">
-[...14 lines deleted...]
-      <c r="E12" s="5" t="n">
+      <c r="B12" s="2" t="s">
+        <v>39</v>
+      </c>
+      <c r="C12" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="D12" s="2" t="s">
+        <v>38</v>
+      </c>
+      <c r="E12" s="11">
+        <v>559818</v>
+      </c>
+      <c r="F12" s="5">
+        <v>7331.3785403370402</v>
+      </c>
+      <c r="G12" s="6">
+        <v>2.0676925895712187E-2</v>
+      </c>
+      <c r="J12" s="5"/>
+      <c r="K12" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="L12" s="6">
+        <v>6.0400000000000002E-2</v>
+      </c>
+    </row>
+    <row r="13" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A13" s="2">
+        <v>6</v>
+      </c>
+      <c r="B13" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="C13" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="D13" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="E13" s="11">
+        <v>1574963</v>
+      </c>
+      <c r="F13" s="5">
+        <v>6036.8336927320743</v>
+      </c>
+      <c r="G13" s="6">
+        <v>1.7020112572175276E-2</v>
+      </c>
+      <c r="J13" s="5"/>
+      <c r="K13" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="L13" s="6">
+        <v>5.8599999999999999E-2</v>
+      </c>
+    </row>
+    <row r="14" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A14" s="2">
+        <v>7</v>
+      </c>
+      <c r="B14" s="2" t="s">
+        <v>58</v>
+      </c>
+      <c r="C14" s="2" t="s">
+        <v>59</v>
+      </c>
+      <c r="D14" s="2" t="s">
+        <v>43</v>
+      </c>
+      <c r="E14" s="11">
+        <v>810747</v>
+      </c>
+      <c r="F14" s="5">
+        <v>4758.2731713756375</v>
+      </c>
+      <c r="G14" s="6">
+        <v>1.3431027935081318E-2</v>
+      </c>
+      <c r="J14" s="5"/>
+      <c r="K14" s="2" t="s">
+        <v>38</v>
+      </c>
+      <c r="L14" s="6">
+        <v>5.6599999999999998E-2</v>
+      </c>
+    </row>
+    <row r="15" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A15" s="2">
+        <v>8</v>
+      </c>
+      <c r="B15" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="C15" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="D15" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="E15" s="11">
+        <v>319204</v>
+      </c>
+      <c r="F15" s="5">
+        <v>4048.463487876827</v>
+      </c>
+      <c r="G15" s="6">
+        <v>1.1421134424867906E-2</v>
+      </c>
+      <c r="J15" s="5"/>
+      <c r="K15" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="L15" s="6">
+        <v>4.8300000000000003E-2</v>
+      </c>
+    </row>
+    <row r="16" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A16" s="2">
+        <v>9</v>
+      </c>
+      <c r="B16" s="2" t="s">
+        <v>69</v>
+      </c>
+      <c r="C16" s="2" t="s">
+        <v>70</v>
+      </c>
+      <c r="D16" s="2" t="s">
+        <v>71</v>
+      </c>
+      <c r="E16" s="11">
+        <v>319473</v>
+      </c>
+      <c r="F16" s="5">
+        <v>3775.53</v>
+      </c>
+      <c r="G16" s="6">
+        <v>1.0699999999999999E-2</v>
+      </c>
+      <c r="J16" s="5"/>
+      <c r="K16" s="2" t="s">
+        <v>43</v>
+      </c>
+      <c r="L16" s="6">
+        <v>4.0099999999999997E-2</v>
+      </c>
+    </row>
+    <row r="17" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A17" s="2">
+        <v>10</v>
+      </c>
+      <c r="B17" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="C17" s="2" t="s">
+        <v>78</v>
+      </c>
+      <c r="D17" s="2" t="s">
+        <v>73</v>
+      </c>
+      <c r="E17" s="11">
+        <v>730336</v>
+      </c>
+      <c r="F17" s="5">
+        <v>3415.42</v>
+      </c>
+      <c r="G17" s="6">
+        <v>9.5999999999999992E-3</v>
+      </c>
+      <c r="J17" s="5"/>
+      <c r="K17" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="L17" s="6">
+        <v>3.3799999999999997E-2</v>
+      </c>
+    </row>
+    <row r="18" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A18" s="2">
+        <v>11</v>
+      </c>
+      <c r="B18" s="2" t="s">
+        <v>86</v>
+      </c>
+      <c r="C18" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="D18" s="2" t="s">
+        <v>52</v>
+      </c>
+      <c r="E18" s="11">
+        <v>394165</v>
+      </c>
+      <c r="F18" s="5">
+        <v>3390.61</v>
+      </c>
+      <c r="G18" s="6">
+        <v>9.5999999999999992E-3</v>
+      </c>
+      <c r="J18" s="5"/>
+      <c r="K18" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="L18" s="6">
+        <v>3.3399999999999999E-2</v>
+      </c>
+    </row>
+    <row r="19" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A19" s="2">
+        <v>12</v>
+      </c>
+      <c r="B19" s="2" t="s">
+        <v>92</v>
+      </c>
+      <c r="C19" s="2" t="s">
+        <v>93</v>
+      </c>
+      <c r="D19" s="2" t="s">
+        <v>43</v>
+      </c>
+      <c r="E19" s="11">
+        <v>179126</v>
+      </c>
+      <c r="F19" s="5">
+        <v>3258.3</v>
+      </c>
+      <c r="G19" s="6">
+        <v>9.1999999999999998E-3</v>
+      </c>
+      <c r="J19" s="5"/>
+      <c r="K19" s="2" t="s">
+        <v>52</v>
+      </c>
+      <c r="L19" s="6">
+        <v>2.76E-2</v>
+      </c>
+    </row>
+    <row r="20" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A20" s="2">
+        <v>13</v>
+      </c>
+      <c r="B20" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="C20" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="D20" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="E20" s="11">
+        <v>781536</v>
+      </c>
+      <c r="F20" s="5">
+        <v>3203.9067627781487</v>
+      </c>
+      <c r="G20" s="6">
+        <v>9.0520882445119712E-3</v>
+      </c>
+      <c r="J20" s="5"/>
+      <c r="K20" s="2" t="s">
+        <v>48</v>
+      </c>
+      <c r="L20" s="6">
+        <v>2.7E-2</v>
+      </c>
+    </row>
+    <row r="21" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A21" s="2">
+        <v>14</v>
+      </c>
+      <c r="B21" s="2" t="s">
+        <v>74</v>
+      </c>
+      <c r="C21" s="2" t="s">
+        <v>75</v>
+      </c>
+      <c r="D21" s="2" t="s">
+        <v>65</v>
+      </c>
+      <c r="E21" s="11">
+        <v>1124058</v>
+      </c>
+      <c r="F21" s="5">
+        <v>3110.9421198746445</v>
+      </c>
+      <c r="G21" s="6">
+        <v>8.8203632545354235E-3</v>
+      </c>
+      <c r="J21" s="5"/>
+      <c r="K21" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="L21" s="6">
+        <v>2.3300000000000001E-2</v>
+      </c>
+    </row>
+    <row r="22" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A22" s="2">
+        <v>15</v>
+      </c>
+      <c r="B22" s="2" t="s">
+        <v>95</v>
+      </c>
+      <c r="C22" s="2" t="s">
+        <v>96</v>
+      </c>
+      <c r="D22" s="2" t="s">
+        <v>43</v>
+      </c>
+      <c r="E22" s="11">
+        <v>162121</v>
+      </c>
+      <c r="F22" s="5">
+        <v>2858.52</v>
+      </c>
+      <c r="G22" s="6">
+        <v>8.0999999999999996E-3</v>
+      </c>
+      <c r="J22" s="5"/>
+      <c r="K22" s="2" t="s">
+        <v>51</v>
+      </c>
+      <c r="L22" s="6">
+        <v>1.66E-2</v>
+      </c>
+    </row>
+    <row r="23" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A23" s="2">
+        <v>16</v>
+      </c>
+      <c r="B23" s="2" t="s">
+        <v>98</v>
+      </c>
+      <c r="C23" s="2" t="s">
+        <v>99</v>
+      </c>
+      <c r="D23" s="2" t="s">
+        <v>38</v>
+      </c>
+      <c r="E23" s="11">
+        <v>581537</v>
+      </c>
+      <c r="F23" s="5">
+        <v>2810.28</v>
+      </c>
+      <c r="G23" s="6">
+        <v>7.9000000000000008E-3</v>
+      </c>
+      <c r="J23" s="5"/>
+      <c r="K23" s="2" t="s">
+        <v>62</v>
+      </c>
+      <c r="L23" s="6">
+        <v>1.5800000000000002E-2</v>
+      </c>
+    </row>
+    <row r="24" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A24" s="2">
+        <v>17</v>
+      </c>
+      <c r="B24" s="2" t="s">
+        <v>101</v>
+      </c>
+      <c r="C24" s="2" t="s">
+        <v>102</v>
+      </c>
+      <c r="D24" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="E24" s="11">
+        <v>19558</v>
+      </c>
+      <c r="F24" s="5">
+        <v>2603.9499999999998</v>
+      </c>
+      <c r="G24" s="6">
+        <v>7.4000000000000003E-3</v>
+      </c>
+      <c r="J24" s="5"/>
+      <c r="K24" s="2" t="s">
+        <v>65</v>
+      </c>
+      <c r="L24" s="6">
+        <v>1.2800000000000001E-2</v>
+      </c>
+    </row>
+    <row r="25" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A25" s="2">
+        <v>18</v>
+      </c>
+      <c r="B25" s="2" t="s">
+        <v>104</v>
+      </c>
+      <c r="C25" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="D25" s="2" t="s">
+        <v>79</v>
+      </c>
+      <c r="E25" s="11">
+        <v>2083071</v>
+      </c>
+      <c r="F25" s="5">
+        <v>2524.89</v>
+      </c>
+      <c r="G25" s="6">
+        <v>7.1000000000000004E-3</v>
+      </c>
+      <c r="J25" s="5"/>
+      <c r="K25" s="2" t="s">
+        <v>68</v>
+      </c>
+      <c r="L25" s="6">
+        <v>1.18E-2</v>
+      </c>
+    </row>
+    <row r="26" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A26" s="2">
+        <v>19</v>
+      </c>
+      <c r="B26" s="2" t="s">
+        <v>107</v>
+      </c>
+      <c r="C26" s="2" t="s">
+        <v>108</v>
+      </c>
+      <c r="D26" s="2" t="s">
+        <v>43</v>
+      </c>
+      <c r="E26" s="11">
+        <v>1760772</v>
+      </c>
+      <c r="F26" s="5">
+        <v>2487.9699999999998</v>
+      </c>
+      <c r="G26" s="6">
+        <v>7.0000000000000001E-3</v>
+      </c>
+      <c r="J26" s="5"/>
+      <c r="K26" s="2" t="s">
+        <v>71</v>
+      </c>
+      <c r="L26" s="6">
+        <v>1.09E-2</v>
+      </c>
+    </row>
+    <row r="27" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A27" s="2">
+        <v>20</v>
+      </c>
+      <c r="B27" s="2" t="s">
+        <v>115</v>
+      </c>
+      <c r="C27" s="2" t="s">
+        <v>116</v>
+      </c>
+      <c r="D27" s="2" t="s">
+        <v>88</v>
+      </c>
+      <c r="E27" s="11">
+        <v>258905</v>
+      </c>
+      <c r="F27" s="5">
+        <v>1847.93</v>
+      </c>
+      <c r="G27" s="6">
+        <v>5.1999999999999998E-3</v>
+      </c>
+      <c r="J27" s="5"/>
+      <c r="K27" s="2" t="s">
+        <v>73</v>
+      </c>
+      <c r="L27" s="6">
+        <v>1.0699999999999999E-2</v>
+      </c>
+    </row>
+    <row r="28" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A28" s="2">
+        <v>21</v>
+      </c>
+      <c r="B28" s="2" t="s">
+        <v>53</v>
+      </c>
+      <c r="C28" s="2" t="s">
+        <v>54</v>
+      </c>
+      <c r="D28" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="E28" s="11">
+        <v>389227</v>
+      </c>
+      <c r="F28" s="5">
+        <v>1553.599151017652</v>
+      </c>
+      <c r="G28" s="6">
+        <v>4.3804587754687502E-3</v>
+      </c>
+      <c r="J28" s="5"/>
+      <c r="K28" s="2" t="s">
+        <v>76</v>
+      </c>
+      <c r="L28" s="6">
+        <v>7.1999999999999998E-3</v>
+      </c>
+    </row>
+    <row r="29" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A29" s="2">
+        <v>22</v>
+      </c>
+      <c r="B29" s="2" t="s">
+        <v>127</v>
+      </c>
+      <c r="C29" s="2" t="s">
+        <v>128</v>
+      </c>
+      <c r="D29" s="2" t="s">
+        <v>97</v>
+      </c>
+      <c r="E29" s="11">
+        <v>149617</v>
+      </c>
+      <c r="F29" s="5">
+        <v>1304.29</v>
+      </c>
+      <c r="G29" s="6">
+        <v>3.7000000000000002E-3</v>
+      </c>
+      <c r="J29" s="5"/>
+      <c r="K29" s="2" t="s">
+        <v>79</v>
+      </c>
+      <c r="L29" s="6">
+        <v>7.1000000000000004E-3</v>
+      </c>
+    </row>
+    <row r="30" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A30" s="2">
+        <v>23</v>
+      </c>
+      <c r="B30" s="2" t="s">
+        <v>131</v>
+      </c>
+      <c r="C30" s="2" t="s">
+        <v>132</v>
+      </c>
+      <c r="D30" s="2" t="s">
+        <v>38</v>
+      </c>
+      <c r="E30" s="11">
+        <v>81945</v>
+      </c>
+      <c r="F30" s="5">
+        <v>1254.5</v>
+      </c>
+      <c r="G30" s="6">
+        <v>3.5000000000000001E-3</v>
+      </c>
+      <c r="J30" s="5"/>
+      <c r="K30" s="2" t="s">
+        <v>82</v>
+      </c>
+      <c r="L30" s="6">
+        <v>7.1000000000000004E-3</v>
+      </c>
+    </row>
+    <row r="31" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A31" s="2">
+        <v>24</v>
+      </c>
+      <c r="B31" s="2" t="s">
+        <v>135</v>
+      </c>
+      <c r="C31" s="2" t="s">
+        <v>136</v>
+      </c>
+      <c r="D31" s="2" t="s">
+        <v>65</v>
+      </c>
+      <c r="E31" s="11">
+        <v>672110</v>
+      </c>
+      <c r="F31" s="5">
+        <v>1097.0899999999999</v>
+      </c>
+      <c r="G31" s="6">
+        <v>3.0999999999999999E-3</v>
+      </c>
+      <c r="J31" s="5"/>
+      <c r="K31" s="2" t="s">
+        <v>85</v>
+      </c>
+      <c r="L31" s="6">
+        <v>5.7000000000000002E-3</v>
+      </c>
+    </row>
+    <row r="32" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A32" s="2">
+        <v>25</v>
+      </c>
+      <c r="B32" s="2" t="s">
+        <v>137</v>
+      </c>
+      <c r="C32" s="2" t="s">
+        <v>138</v>
+      </c>
+      <c r="D32" s="2" t="s">
+        <v>48</v>
+      </c>
+      <c r="E32" s="11">
+        <v>265072</v>
+      </c>
+      <c r="F32" s="5">
+        <v>883.09</v>
+      </c>
+      <c r="G32" s="6">
+        <v>2.5000000000000001E-3</v>
+      </c>
+      <c r="J32" s="5"/>
+      <c r="K32" s="2" t="s">
+        <v>88</v>
+      </c>
+      <c r="L32" s="6">
+        <v>5.1999999999999998E-3</v>
+      </c>
+    </row>
+    <row r="33" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A33" s="2">
+        <v>26</v>
+      </c>
+      <c r="B33" s="2" t="s">
+        <v>141</v>
+      </c>
+      <c r="C33" s="2" t="s">
+        <v>142</v>
+      </c>
+      <c r="D33" s="2" t="s">
+        <v>38</v>
+      </c>
+      <c r="E33" s="11">
+        <v>102300</v>
+      </c>
+      <c r="F33" s="5">
+        <v>772.36</v>
+      </c>
+      <c r="G33" s="6">
+        <v>2.2000000000000001E-3</v>
+      </c>
+      <c r="J33" s="5"/>
+      <c r="K33" s="2" t="s">
+        <v>91</v>
+      </c>
+      <c r="L33" s="6">
+        <v>4.7999999999999996E-3</v>
+      </c>
+    </row>
+    <row r="34" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A34" s="2">
+        <v>27</v>
+      </c>
+      <c r="B34" s="2" t="s">
+        <v>147</v>
+      </c>
+      <c r="C34" s="2" t="s">
+        <v>148</v>
+      </c>
+      <c r="D34" s="2" t="s">
+        <v>52</v>
+      </c>
+      <c r="E34" s="11">
+        <v>395461</v>
+      </c>
+      <c r="F34" s="5">
+        <v>706.81</v>
+      </c>
+      <c r="G34" s="6">
+        <v>2E-3</v>
+      </c>
+      <c r="J34" s="5"/>
+      <c r="K34" s="2" t="s">
+        <v>94</v>
+      </c>
+      <c r="L34" s="6">
+        <v>4.7000000000000002E-3</v>
+      </c>
+    </row>
+    <row r="35" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A35" s="2">
+        <v>28</v>
+      </c>
+      <c r="B35" s="2" t="s">
+        <v>154</v>
+      </c>
+      <c r="C35" s="2" t="s">
+        <v>155</v>
+      </c>
+      <c r="D35" s="2" t="s">
+        <v>48</v>
+      </c>
+      <c r="E35" s="11">
+        <v>135792</v>
+      </c>
+      <c r="F35" s="5">
+        <v>608.89</v>
+      </c>
+      <c r="G35" s="6">
+        <v>1.6999999999999999E-3</v>
+      </c>
+      <c r="J35" s="5"/>
+      <c r="K35" s="2" t="s">
+        <v>97</v>
+      </c>
+      <c r="L35" s="6">
+        <v>3.7000000000000002E-3</v>
+      </c>
+    </row>
+    <row r="36" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A36" s="2">
+        <v>29</v>
+      </c>
+      <c r="B36" s="2" t="s">
+        <v>162</v>
+      </c>
+      <c r="C36" s="2" t="s">
+        <v>163</v>
+      </c>
+      <c r="D36" s="2" t="s">
+        <v>111</v>
+      </c>
+      <c r="E36" s="11">
+        <v>41082</v>
+      </c>
+      <c r="F36" s="5">
+        <v>506.25</v>
+      </c>
+      <c r="G36" s="6">
+        <v>1.4E-3</v>
+      </c>
+      <c r="J36" s="5"/>
+      <c r="K36" s="2" t="s">
+        <v>100</v>
+      </c>
+      <c r="L36" s="6">
+        <v>3.5999999999999999E-3</v>
+      </c>
+    </row>
+    <row r="37" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A37" s="2">
+        <v>30</v>
+      </c>
+      <c r="B37" s="2" t="s">
+        <v>83</v>
+      </c>
+      <c r="C37" s="2" t="s">
+        <v>84</v>
+      </c>
+      <c r="D37" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="E37" s="11">
+        <v>43918</v>
+      </c>
+      <c r="F37" s="5">
+        <v>469.24135311079488</v>
+      </c>
+      <c r="G37" s="6">
+        <v>1.3272120578717401E-3</v>
+      </c>
+      <c r="J37" s="5"/>
+      <c r="K37" s="2" t="s">
+        <v>103</v>
+      </c>
+      <c r="L37" s="6">
+        <v>3.3E-3</v>
+      </c>
+    </row>
+    <row r="38" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A38" s="2">
+        <v>31</v>
+      </c>
+      <c r="B38" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="C38" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="D38" s="2" t="s">
+        <v>48</v>
+      </c>
+      <c r="E38" s="11">
+        <v>7734</v>
+      </c>
+      <c r="F38" s="5">
+        <v>72.467579080631936</v>
+      </c>
+      <c r="G38" s="6">
+        <v>2.0455939517135624E-4</v>
+      </c>
+      <c r="J38" s="5"/>
+      <c r="K38" s="2" t="s">
+        <v>106</v>
+      </c>
+      <c r="L38" s="6">
+        <v>1.9E-3</v>
+      </c>
+    </row>
+    <row r="39" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A39" s="8"/>
+      <c r="B39" s="8" t="s">
+        <v>195</v>
+      </c>
+      <c r="C39" s="8"/>
+      <c r="D39" s="8"/>
+      <c r="E39" s="8"/>
+      <c r="F39" s="9">
+        <f>SUM(F8:F38)</f>
+        <v>108680.07120261565</v>
+      </c>
+      <c r="G39" s="10">
+        <f>SUM(G8:G38)</f>
+        <v>0.31407271454416541</v>
+      </c>
+      <c r="J39" s="5"/>
+      <c r="K39" s="2" t="s">
+        <v>109</v>
+      </c>
+      <c r="L39" s="6">
+        <v>1.8E-3</v>
+      </c>
+    </row>
+    <row r="40" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="B40" s="3"/>
+      <c r="J40" s="5"/>
+      <c r="K40" s="2" t="s">
+        <v>111</v>
+      </c>
+      <c r="L40" s="6">
+        <v>1.4E-3</v>
+      </c>
+    </row>
+    <row r="41" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="B41" s="3" t="s">
+        <v>431</v>
+      </c>
+      <c r="J41" s="5"/>
+      <c r="K41" s="2" t="s">
+        <v>114</v>
+      </c>
+      <c r="L41" s="6">
+        <v>1.2999999999999999E-3</v>
+      </c>
+    </row>
+    <row r="42" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="B42" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="E42" s="11"/>
+      <c r="F42" s="5"/>
+      <c r="G42" s="6"/>
+      <c r="J42" s="5"/>
+      <c r="K42" s="2" t="s">
+        <v>117</v>
+      </c>
+      <c r="L42" s="6">
+        <v>1.1999999999999999E-3</v>
+      </c>
+    </row>
+    <row r="43" spans="1:12" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A43" s="2">
+        <v>32</v>
+      </c>
+      <c r="B43" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="C43" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="D43" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="E43" s="11">
+        <v>1272150</v>
+      </c>
+      <c r="F43" s="5">
+        <v>9817.1810887325082</v>
+      </c>
+      <c r="G43" s="6">
+        <v>2.7734903549612513E-2</v>
+      </c>
+      <c r="H43"/>
+      <c r="J43" s="5"/>
+      <c r="K43" s="2" t="s">
+        <v>120</v>
+      </c>
+      <c r="L43" s="6">
+        <v>2.0000000000000001E-4</v>
+      </c>
+    </row>
+    <row r="44" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A44" s="2">
+        <v>33</v>
+      </c>
+      <c r="B44" s="2" t="s">
+        <v>250</v>
+      </c>
+      <c r="D44" s="2" t="s">
+        <v>123</v>
+      </c>
+      <c r="E44" s="11">
+        <v>-1272150</v>
+      </c>
+      <c r="F44" s="5">
+        <v>-9873.16</v>
+      </c>
+      <c r="G44" s="6">
+        <v>-2.7900000000000001E-2</v>
+      </c>
+      <c r="H44" s="7">
+        <v>46168</v>
+      </c>
+      <c r="J44" s="5"/>
+      <c r="K44" s="2" t="s">
+        <v>123</v>
+      </c>
+      <c r="L44" s="6">
+        <v>-0.37219999999999998</v>
+      </c>
+    </row>
+    <row r="45" spans="1:12" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A45" s="2">
+        <v>34</v>
+      </c>
+      <c r="B45" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="C45" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="D45" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="E45" s="11">
+        <v>846250</v>
+      </c>
+      <c r="F45" s="5">
+        <v>10732.986512123174</v>
+      </c>
+      <c r="G45" s="6">
+        <v>3.0278865575132097E-2</v>
+      </c>
+      <c r="H45"/>
+      <c r="J45" s="5"/>
+      <c r="K45" s="2" t="s">
+        <v>126</v>
+      </c>
+      <c r="L45" s="6">
+        <v>5.21E-2</v>
+      </c>
+    </row>
+    <row r="46" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A46" s="2">
+        <v>35</v>
+      </c>
+      <c r="B46" s="2" t="s">
+        <v>251</v>
+      </c>
+      <c r="D46" s="2" t="s">
+        <v>123</v>
+      </c>
+      <c r="E46" s="11">
+        <v>-846250</v>
+      </c>
+      <c r="F46" s="5">
+        <v>-10797.3</v>
+      </c>
+      <c r="G46" s="6">
+        <v>-3.0499999999999999E-2</v>
+      </c>
+      <c r="H46" s="7">
+        <v>46168</v>
+      </c>
+      <c r="J46" s="5"/>
+    </row>
+    <row r="47" spans="1:12" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A47" s="2">
+        <v>36</v>
+      </c>
+      <c r="B47" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="C47" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="D47" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="E47" s="11">
+        <v>1196800</v>
+      </c>
+      <c r="F47" s="5">
+        <v>3768.7247148181086</v>
+      </c>
+      <c r="G47" s="6">
+        <v>1.0626992963122726E-2</v>
+      </c>
+      <c r="H47"/>
+      <c r="J47" s="5"/>
+    </row>
+    <row r="48" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A48" s="2">
+        <v>37</v>
+      </c>
+      <c r="B48" s="2" t="s">
+        <v>240</v>
+      </c>
+      <c r="D48" s="2" t="s">
+        <v>123</v>
+      </c>
+      <c r="E48" s="11">
+        <v>-1196800</v>
+      </c>
+      <c r="F48" s="5">
+        <v>-3778.9</v>
+      </c>
+      <c r="G48" s="6">
+        <v>-1.0699999999999999E-2</v>
+      </c>
+      <c r="H48" s="7">
+        <v>46168</v>
+      </c>
+      <c r="J48" s="5"/>
+    </row>
+    <row r="49" spans="1:10" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A49" s="2">
+        <v>38</v>
+      </c>
+      <c r="B49" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="C49" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="D49" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="E49" s="11">
         <v>805500</v>
       </c>
-      <c r="F12" s="6" t="n">
-[...92 lines deleted...]
-      <c r="A15" s="1" t="n">
+      <c r="F49" s="5">
+        <v>11525.09</v>
+      </c>
+      <c r="G49" s="6">
+        <v>3.2500000000000001E-2</v>
+      </c>
+      <c r="H49"/>
+      <c r="J49" s="5"/>
+    </row>
+    <row r="50" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A50" s="2">
+        <v>39</v>
+      </c>
+      <c r="B50" s="2" t="s">
+        <v>252</v>
+      </c>
+      <c r="D50" s="2" t="s">
+        <v>123</v>
+      </c>
+      <c r="E50" s="11">
+        <v>-805500</v>
+      </c>
+      <c r="F50" s="5">
+        <v>-11560.54</v>
+      </c>
+      <c r="G50" s="6">
+        <v>-3.2599999999999997E-2</v>
+      </c>
+      <c r="H50" s="7">
+        <v>46168</v>
+      </c>
+      <c r="J50" s="5"/>
+    </row>
+    <row r="51" spans="1:10" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A51" s="2">
+        <v>40</v>
+      </c>
+      <c r="B51" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="C51" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="D51" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="E51" s="11">
+        <v>123200</v>
+      </c>
+      <c r="F51" s="5">
+        <v>3816.1188520171645</v>
+      </c>
+      <c r="G51" s="6">
+        <v>3.4992714984952537E-3</v>
+      </c>
+      <c r="H51"/>
+      <c r="J51" s="5"/>
+    </row>
+    <row r="52" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A52" s="2">
+        <v>41</v>
+      </c>
+      <c r="B52" s="2" t="s">
+        <v>226</v>
+      </c>
+      <c r="D52" s="2" t="s">
+        <v>123</v>
+      </c>
+      <c r="E52" s="11">
+        <v>-40000</v>
+      </c>
+      <c r="F52" s="5">
+        <v>-1254.1600000000001</v>
+      </c>
+      <c r="G52" s="6">
+        <v>-3.5000000000000001E-3</v>
+      </c>
+      <c r="H52" s="7">
+        <v>46203</v>
+      </c>
+      <c r="J52" s="5"/>
+    </row>
+    <row r="53" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A53" s="2">
+        <v>42</v>
+      </c>
+      <c r="B53" s="2" t="s">
+        <v>234</v>
+      </c>
+      <c r="D53" s="2" t="s">
+        <v>123</v>
+      </c>
+      <c r="E53" s="11">
+        <v>-83200</v>
+      </c>
+      <c r="F53" s="5">
+        <v>-2591.6799999999998</v>
+      </c>
+      <c r="G53" s="6">
+        <v>-7.3000000000000001E-3</v>
+      </c>
+      <c r="H53" s="7">
+        <v>46168</v>
+      </c>
+      <c r="J53" s="5"/>
+    </row>
+    <row r="54" spans="1:10" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A54" s="2">
+        <v>43</v>
+      </c>
+      <c r="B54" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="C54" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="D54" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="E54" s="11">
+        <v>942000</v>
+      </c>
+      <c r="F54" s="5">
+        <v>3610.6863072679262</v>
+      </c>
+      <c r="G54" s="6">
+        <v>1.0179887427824722E-2</v>
+      </c>
+      <c r="H54"/>
+      <c r="J54" s="5"/>
+    </row>
+    <row r="55" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A55" s="2">
+        <v>44</v>
+      </c>
+      <c r="B55" s="2" t="s">
+        <v>239</v>
+      </c>
+      <c r="D55" s="2" t="s">
+        <v>123</v>
+      </c>
+      <c r="E55" s="11">
+        <v>-942000</v>
+      </c>
+      <c r="F55" s="5">
+        <v>-3635.18</v>
+      </c>
+      <c r="G55" s="6">
+        <v>-1.03E-2</v>
+      </c>
+      <c r="H55" s="7">
+        <v>46168</v>
+      </c>
+      <c r="J55" s="5"/>
+    </row>
+    <row r="56" spans="1:10" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A56" s="2">
+        <v>45</v>
+      </c>
+      <c r="B56" s="2" t="s">
+        <v>39</v>
+      </c>
+      <c r="C56" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="D56" s="2" t="s">
+        <v>38</v>
+      </c>
+      <c r="E56" s="11">
+        <v>127875</v>
+      </c>
+      <c r="F56" s="5">
+        <v>1674.6514596629604</v>
+      </c>
+      <c r="G56" s="6">
+        <v>4.7230741042878117E-3</v>
+      </c>
+      <c r="H56"/>
+      <c r="J56" s="5"/>
+    </row>
+    <row r="57" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A57" s="2">
+        <v>46</v>
+      </c>
+      <c r="B57" s="2" t="s">
+        <v>229</v>
+      </c>
+      <c r="D57" s="2" t="s">
+        <v>123</v>
+      </c>
+      <c r="E57" s="11">
+        <v>-127875</v>
+      </c>
+      <c r="F57" s="5">
+        <v>-1681.81</v>
+      </c>
+      <c r="G57" s="6">
+        <v>-4.7000000000000002E-3</v>
+      </c>
+      <c r="H57" s="7">
+        <v>46168</v>
+      </c>
+      <c r="J57" s="5"/>
+    </row>
+    <row r="58" spans="1:10" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A58" s="2">
+        <v>47</v>
+      </c>
+      <c r="B58" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="C58" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="D58" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="E58" s="11">
+        <v>1273300</v>
+      </c>
+      <c r="F58" s="5">
+        <v>5219.8932372218505</v>
+      </c>
+      <c r="G58" s="6">
+        <v>1.474791175548803E-2</v>
+      </c>
+      <c r="H58"/>
+      <c r="J58" s="5"/>
+    </row>
+    <row r="59" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A59" s="2">
+        <v>48</v>
+      </c>
+      <c r="B59" s="2" t="s">
+        <v>242</v>
+      </c>
+      <c r="D59" s="2" t="s">
+        <v>123</v>
+      </c>
+      <c r="E59" s="11">
+        <v>-1273300</v>
+      </c>
+      <c r="F59" s="5">
+        <v>-5248.54</v>
+      </c>
+      <c r="G59" s="6">
+        <v>-1.4800000000000001E-2</v>
+      </c>
+      <c r="H59" s="7">
+        <v>46168</v>
+      </c>
+      <c r="J59" s="5"/>
+    </row>
+    <row r="60" spans="1:10" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A60" s="2">
+        <v>49</v>
+      </c>
+      <c r="B60" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="C60" s="2" t="s">
+        <v>45</v>
+      </c>
+      <c r="D60" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="E60" s="11">
+        <v>358625</v>
+      </c>
+      <c r="F60" s="5">
+        <v>6766.54</v>
+      </c>
+      <c r="G60" s="6">
+        <v>1.9099999999999999E-2</v>
+      </c>
+      <c r="H60"/>
+      <c r="J60" s="5"/>
+    </row>
+    <row r="61" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A61" s="2">
+        <v>50</v>
+      </c>
+      <c r="B61" s="2" t="s">
+        <v>249</v>
+      </c>
+      <c r="D61" s="2" t="s">
+        <v>123</v>
+      </c>
+      <c r="E61" s="11">
+        <v>-358625</v>
+      </c>
+      <c r="F61" s="5">
+        <v>-6800.96</v>
+      </c>
+      <c r="G61" s="6">
+        <v>-1.9199999999999998E-2</v>
+      </c>
+      <c r="H61" s="7">
+        <v>46168</v>
+      </c>
+      <c r="J61" s="5"/>
+    </row>
+    <row r="62" spans="1:10" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A62" s="2">
+        <v>51</v>
+      </c>
+      <c r="B62" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="C62" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="D62" s="2" t="s">
+        <v>48</v>
+      </c>
+      <c r="E62" s="11">
+        <v>665250</v>
+      </c>
+      <c r="F62" s="5">
+        <v>6233.3924209193674</v>
+      </c>
+      <c r="G62" s="6">
+        <v>1.7595440604828642E-2</v>
+      </c>
+      <c r="H62"/>
+      <c r="J62" s="5"/>
+    </row>
+    <row r="63" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A63" s="2">
+        <v>52</v>
+      </c>
+      <c r="B63" s="2" t="s">
+        <v>248</v>
+      </c>
+      <c r="D63" s="2" t="s">
+        <v>123</v>
+      </c>
+      <c r="E63" s="11">
+        <v>-665250</v>
+      </c>
+      <c r="F63" s="5">
+        <v>-6267.99</v>
+      </c>
+      <c r="G63" s="6">
+        <v>-1.77E-2</v>
+      </c>
+      <c r="H63" s="7">
+        <v>46203</v>
+      </c>
+      <c r="J63" s="5"/>
+    </row>
+    <row r="64" spans="1:10" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A64" s="2">
+        <v>53</v>
+      </c>
+      <c r="B64" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="C64" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="D64" s="2" t="s">
+        <v>51</v>
+      </c>
+      <c r="E64" s="11">
+        <v>146300</v>
+      </c>
+      <c r="F64" s="5">
+        <v>5872.48</v>
+      </c>
+      <c r="G64" s="6">
+        <v>1.66E-2</v>
+      </c>
+      <c r="H64"/>
+      <c r="J64" s="5"/>
+    </row>
+    <row r="65" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A65" s="2">
+        <v>54</v>
+      </c>
+      <c r="B65" s="2" t="s">
+        <v>247</v>
+      </c>
+      <c r="D65" s="2" t="s">
+        <v>123</v>
+      </c>
+      <c r="E65" s="11">
+        <v>-146300</v>
+      </c>
+      <c r="F65" s="5">
+        <v>-5907.16</v>
+      </c>
+      <c r="G65" s="6">
+        <v>-1.67E-2</v>
+      </c>
+      <c r="H65" s="7">
+        <v>46168</v>
+      </c>
+      <c r="J65" s="5"/>
+    </row>
+    <row r="66" spans="1:10" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A66" s="2">
+        <v>55</v>
+      </c>
+      <c r="B66" s="2" t="s">
+        <v>53</v>
+      </c>
+      <c r="C66" s="2" t="s">
+        <v>54</v>
+      </c>
+      <c r="D66" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="E66" s="11">
+        <v>1068000</v>
+      </c>
+      <c r="F66" s="5">
+        <v>4262.9208489823486</v>
+      </c>
+      <c r="G66" s="6">
+        <v>1.2019541224531251E-2</v>
+      </c>
+      <c r="H66"/>
+      <c r="J66" s="5"/>
+    </row>
+    <row r="67" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A67" s="2">
+        <v>56</v>
+      </c>
+      <c r="B67" s="2" t="s">
+        <v>241</v>
+      </c>
+      <c r="D67" s="2" t="s">
+        <v>123</v>
+      </c>
+      <c r="E67" s="11">
+        <v>-1068000</v>
+      </c>
+      <c r="F67" s="5">
+        <v>-4277.34</v>
+      </c>
+      <c r="G67" s="6">
+        <v>-1.21E-2</v>
+      </c>
+      <c r="H67" s="7">
+        <v>46168</v>
+      </c>
+      <c r="J67" s="5"/>
+    </row>
+    <row r="68" spans="1:10" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A68" s="2">
+        <v>57</v>
+      </c>
+      <c r="B68" s="2" t="s">
+        <v>56</v>
+      </c>
+      <c r="C68" s="2" t="s">
+        <v>57</v>
+      </c>
+      <c r="D68" s="2" t="s">
+        <v>52</v>
+      </c>
+      <c r="E68" s="11">
+        <v>128975</v>
+      </c>
+      <c r="F68" s="5">
+        <v>5655.81</v>
+      </c>
+      <c r="G68" s="6">
+        <v>1.6E-2</v>
+      </c>
+      <c r="H68"/>
+      <c r="J68" s="5"/>
+    </row>
+    <row r="69" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A69" s="2">
+        <v>58</v>
+      </c>
+      <c r="B69" s="2" t="s">
+        <v>246</v>
+      </c>
+      <c r="D69" s="2" t="s">
+        <v>123</v>
+      </c>
+      <c r="E69" s="11">
+        <v>-128975</v>
+      </c>
+      <c r="F69" s="5">
+        <v>-5677.74</v>
+      </c>
+      <c r="G69" s="6">
+        <v>-1.6E-2</v>
+      </c>
+      <c r="H69" s="7">
+        <v>46168</v>
+      </c>
+      <c r="J69" s="5"/>
+    </row>
+    <row r="70" spans="1:10" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A70" s="2">
+        <v>59</v>
+      </c>
+      <c r="B70" s="2" t="s">
+        <v>58</v>
+      </c>
+      <c r="C70" s="2" t="s">
+        <v>59</v>
+      </c>
+      <c r="D70" s="2" t="s">
+        <v>43</v>
+      </c>
+      <c r="E70" s="11">
+        <v>143000</v>
+      </c>
+      <c r="F70" s="5">
+        <v>839.26682862436246</v>
+      </c>
+      <c r="G70" s="6">
+        <v>2.3689720649186837E-3</v>
+      </c>
+      <c r="H70"/>
+      <c r="J70" s="5"/>
+    </row>
+    <row r="71" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A71" s="2">
+        <v>60</v>
+      </c>
+      <c r="B71" s="2" t="s">
+        <v>224</v>
+      </c>
+      <c r="D71" s="2" t="s">
+        <v>123</v>
+      </c>
+      <c r="E71" s="11">
+        <v>-143000</v>
+      </c>
+      <c r="F71" s="5">
+        <v>-843.7</v>
+      </c>
+      <c r="G71" s="6">
+        <v>-2.3999999999999998E-3</v>
+      </c>
+      <c r="H71" s="7">
+        <v>46168</v>
+      </c>
+      <c r="J71" s="5"/>
+    </row>
+    <row r="72" spans="1:10" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A72" s="2">
+        <v>61</v>
+      </c>
+      <c r="B72" s="2" t="s">
+        <v>60</v>
+      </c>
+      <c r="C72" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="D72" s="2" t="s">
+        <v>62</v>
+      </c>
+      <c r="E72" s="11">
+        <v>539000</v>
+      </c>
+      <c r="F72" s="5">
+        <v>5594.82</v>
+      </c>
+      <c r="G72" s="6">
+        <v>1.5800000000000002E-2</v>
+      </c>
+      <c r="H72"/>
+      <c r="J72" s="5"/>
+    </row>
+    <row r="73" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A73" s="2">
+        <v>62</v>
+      </c>
+      <c r="B73" s="2" t="s">
+        <v>245</v>
+      </c>
+      <c r="D73" s="2" t="s">
+        <v>123</v>
+      </c>
+      <c r="E73" s="11">
+        <v>-539000</v>
+      </c>
+      <c r="F73" s="5">
+        <v>-5618</v>
+      </c>
+      <c r="G73" s="6">
+        <v>-1.5900000000000001E-2</v>
+      </c>
+      <c r="H73" s="7">
+        <v>46168</v>
+      </c>
+      <c r="J73" s="5"/>
+    </row>
+    <row r="74" spans="1:10" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A74" s="2">
+        <v>63</v>
+      </c>
+      <c r="B74" s="2" t="s">
+        <v>63</v>
+      </c>
+      <c r="C74" s="2" t="s">
+        <v>64</v>
+      </c>
+      <c r="D74" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="E74" s="11">
+        <v>54321000</v>
+      </c>
+      <c r="F74" s="5">
+        <v>5551.61</v>
+      </c>
+      <c r="G74" s="6">
+        <v>1.5699999999999999E-2</v>
+      </c>
+      <c r="H74"/>
+      <c r="J74" s="5"/>
+    </row>
+    <row r="75" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A75" s="2">
+        <v>64</v>
+      </c>
+      <c r="B75" s="2" t="s">
+        <v>244</v>
+      </c>
+      <c r="D75" s="2" t="s">
+        <v>123</v>
+      </c>
+      <c r="E75" s="11">
+        <v>-54321000</v>
+      </c>
+      <c r="F75" s="5">
+        <v>-5573.33</v>
+      </c>
+      <c r="G75" s="6">
+        <v>-1.5699999999999999E-2</v>
+      </c>
+      <c r="H75" s="7">
+        <v>46168</v>
+      </c>
+      <c r="J75" s="5"/>
+    </row>
+    <row r="76" spans="1:10" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A76" s="2">
+        <v>65</v>
+      </c>
+      <c r="B76" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="C76" s="2" t="s">
+        <v>67</v>
+      </c>
+      <c r="D76" s="2" t="s">
+        <v>38</v>
+      </c>
+      <c r="E76" s="11">
+        <v>297850</v>
+      </c>
+      <c r="F76" s="5">
+        <v>5386.02</v>
+      </c>
+      <c r="G76" s="6">
+        <v>1.52E-2</v>
+      </c>
+      <c r="H76"/>
+      <c r="J76" s="5"/>
+    </row>
+    <row r="77" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A77" s="2">
+        <v>66</v>
+      </c>
+      <c r="B77" s="2" t="s">
+        <v>243</v>
+      </c>
+      <c r="D77" s="2" t="s">
+        <v>123</v>
+      </c>
+      <c r="E77" s="11">
+        <v>-297850</v>
+      </c>
+      <c r="F77" s="5">
+        <v>-5405.98</v>
+      </c>
+      <c r="G77" s="6">
+        <v>-1.5299999999999999E-2</v>
+      </c>
+      <c r="H77" s="7">
+        <v>46168</v>
+      </c>
+      <c r="J77" s="5"/>
+    </row>
+    <row r="78" spans="1:10" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A78" s="2">
+        <v>67</v>
+      </c>
+      <c r="B78" s="2" t="s">
+        <v>72</v>
+      </c>
+      <c r="C78" s="2" t="s">
+        <v>432</v>
+      </c>
+      <c r="D78" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="E78" s="11">
+        <v>1319175</v>
+      </c>
+      <c r="F78" s="5">
+        <v>3475.5</v>
+      </c>
+      <c r="G78" s="6">
+        <v>9.7999999999999997E-3</v>
+      </c>
+      <c r="H78"/>
+      <c r="J78" s="5"/>
+    </row>
+    <row r="79" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A79" s="2">
+        <v>68</v>
+      </c>
+      <c r="B79" s="2" t="s">
+        <v>238</v>
+      </c>
+      <c r="D79" s="2" t="s">
+        <v>123</v>
+      </c>
+      <c r="E79" s="11">
+        <v>-1319175</v>
+      </c>
+      <c r="F79" s="5">
+        <v>-3497.13</v>
+      </c>
+      <c r="G79" s="6">
+        <v>-9.9000000000000008E-3</v>
+      </c>
+      <c r="H79" s="7">
+        <v>46168</v>
+      </c>
+      <c r="J79" s="5"/>
+    </row>
+    <row r="80" spans="1:10" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A80" s="2">
+        <v>69</v>
+      </c>
+      <c r="B80" s="2" t="s">
+        <v>74</v>
+      </c>
+      <c r="C80" s="2" t="s">
+        <v>75</v>
+      </c>
+      <c r="D80" s="2" t="s">
+        <v>65</v>
+      </c>
+      <c r="E80" s="11">
+        <v>112100</v>
+      </c>
+      <c r="F80" s="5">
+        <v>310.24788012535555</v>
+      </c>
+      <c r="G80" s="6">
+        <v>8.7963674546457683E-4</v>
+      </c>
+      <c r="H80"/>
+      <c r="J80" s="5"/>
+    </row>
+    <row r="81" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A81" s="2">
+        <v>70</v>
+      </c>
+      <c r="B81" s="2" t="s">
+        <v>209</v>
+      </c>
+      <c r="D81" s="2" t="s">
+        <v>123</v>
+      </c>
+      <c r="E81" s="11">
+        <v>-112100</v>
+      </c>
+      <c r="F81" s="5">
+        <v>-312.23</v>
+      </c>
+      <c r="G81" s="6">
+        <v>-8.9999999999999998E-4</v>
+      </c>
+      <c r="H81" s="7">
+        <v>46168</v>
+      </c>
+      <c r="J81" s="5"/>
+    </row>
+    <row r="82" spans="1:10" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A82" s="2">
+        <v>71</v>
+      </c>
+      <c r="B82" s="2" t="s">
+        <v>80</v>
+      </c>
+      <c r="C82" s="2" t="s">
+        <v>81</v>
+      </c>
+      <c r="D82" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="E82" s="11">
+        <v>1702800</v>
+      </c>
+      <c r="F82" s="5">
+        <v>3400.83</v>
+      </c>
+      <c r="G82" s="6">
+        <v>9.5999999999999992E-3</v>
+      </c>
+      <c r="H82"/>
+      <c r="J82" s="5"/>
+    </row>
+    <row r="83" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A83" s="2">
+        <v>72</v>
+      </c>
+      <c r="B83" s="2" t="s">
+        <v>237</v>
+      </c>
+      <c r="D83" s="2" t="s">
+        <v>123</v>
+      </c>
+      <c r="E83" s="11">
+        <v>-1702800</v>
+      </c>
+      <c r="F83" s="5">
+        <v>-3420.75</v>
+      </c>
+      <c r="G83" s="6">
+        <v>-9.7000000000000003E-3</v>
+      </c>
+      <c r="H83" s="7">
+        <v>46168</v>
+      </c>
+      <c r="J83" s="5"/>
+    </row>
+    <row r="84" spans="1:10" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A84" s="2">
+        <v>73</v>
+      </c>
+      <c r="B84" s="2" t="s">
+        <v>83</v>
+      </c>
+      <c r="C84" s="2" t="s">
+        <v>84</v>
+      </c>
+      <c r="D84" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="E84" s="11">
+        <v>273750</v>
+      </c>
+      <c r="F84" s="5">
+        <v>2924.8786468892049</v>
+      </c>
+      <c r="G84" s="6">
+        <v>8.2727879421282593E-3</v>
+      </c>
+      <c r="H84"/>
+      <c r="J84" s="5"/>
+    </row>
+    <row r="85" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A85" s="2">
+        <v>74</v>
+      </c>
+      <c r="B85" s="2" t="s">
+        <v>235</v>
+      </c>
+      <c r="D85" s="2" t="s">
+        <v>123</v>
+      </c>
+      <c r="E85" s="11">
+        <v>-273750</v>
+      </c>
+      <c r="F85" s="5">
+        <v>-2912.97</v>
+      </c>
+      <c r="G85" s="6">
+        <v>-8.2000000000000007E-3</v>
+      </c>
+      <c r="H85" s="7">
+        <v>46168</v>
+      </c>
+      <c r="J85" s="5"/>
+    </row>
+    <row r="86" spans="1:10" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A86" s="2">
+        <v>75</v>
+      </c>
+      <c r="B86" s="2" t="s">
+        <v>89</v>
+      </c>
+      <c r="C86" s="2" t="s">
+        <v>90</v>
+      </c>
+      <c r="D86" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="E86" s="11">
+        <v>46300</v>
+      </c>
+      <c r="F86" s="5">
+        <v>3291.47</v>
+      </c>
+      <c r="G86" s="6">
+        <v>9.2999999999999992E-3</v>
+      </c>
+      <c r="H86"/>
+      <c r="J86" s="5"/>
+    </row>
+    <row r="87" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A87" s="2">
+        <v>76</v>
+      </c>
+      <c r="B87" s="2" t="s">
+        <v>236</v>
+      </c>
+      <c r="D87" s="2" t="s">
+        <v>123</v>
+      </c>
+      <c r="E87" s="11">
+        <v>-46300</v>
+      </c>
+      <c r="F87" s="5">
+        <v>-3309.99</v>
+      </c>
+      <c r="G87" s="6">
+        <v>-9.2999999999999992E-3</v>
+      </c>
+      <c r="H87" s="7">
+        <v>46168</v>
+      </c>
+      <c r="J87" s="5"/>
+    </row>
+    <row r="88" spans="1:10" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A88" s="2">
+        <v>77</v>
+      </c>
+      <c r="B88" s="2" t="s">
+        <v>110</v>
+      </c>
+      <c r="C88" s="2" t="s">
+        <v>433</v>
+      </c>
+      <c r="D88" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="E88" s="11">
+        <v>2192000</v>
+      </c>
+      <c r="F88" s="5">
+        <v>2397.17</v>
+      </c>
+      <c r="G88" s="6">
+        <v>6.7999999999999996E-3</v>
+      </c>
+      <c r="H88"/>
+      <c r="J88" s="5"/>
+    </row>
+    <row r="89" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A89" s="2">
+        <v>78</v>
+      </c>
+      <c r="B89" s="2" t="s">
+        <v>233</v>
+      </c>
+      <c r="D89" s="2" t="s">
+        <v>123</v>
+      </c>
+      <c r="E89" s="11">
+        <v>-2192000</v>
+      </c>
+      <c r="F89" s="5">
+        <v>-2405.2800000000002</v>
+      </c>
+      <c r="G89" s="6">
+        <v>-6.7999999999999996E-3</v>
+      </c>
+      <c r="H89" s="7">
+        <v>46168</v>
+      </c>
+      <c r="J89" s="5"/>
+    </row>
+    <row r="90" spans="1:10" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A90" s="2">
+        <v>79</v>
+      </c>
+      <c r="B90" s="2" t="s">
+        <v>112</v>
+      </c>
+      <c r="C90" s="2" t="s">
+        <v>113</v>
+      </c>
+      <c r="D90" s="2" t="s">
+        <v>68</v>
+      </c>
+      <c r="E90" s="11">
+        <v>54750</v>
+      </c>
+      <c r="F90" s="5">
+        <v>2375.4899999999998</v>
+      </c>
+      <c r="G90" s="6">
+        <v>6.7000000000000002E-3</v>
+      </c>
+      <c r="H90"/>
+      <c r="J90" s="5"/>
+    </row>
+    <row r="91" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A91" s="2">
+        <v>80</v>
+      </c>
+      <c r="B91" s="2" t="s">
+        <v>232</v>
+      </c>
+      <c r="D91" s="2" t="s">
+        <v>123</v>
+      </c>
+      <c r="E91" s="11">
+        <v>-54750</v>
+      </c>
+      <c r="F91" s="5">
+        <v>-2389.4</v>
+      </c>
+      <c r="G91" s="6">
+        <v>-6.7000000000000002E-3</v>
+      </c>
+      <c r="H91" s="7">
+        <v>46168</v>
+      </c>
+      <c r="J91" s="5"/>
+    </row>
+    <row r="92" spans="1:10" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A92" s="2">
+        <v>81</v>
+      </c>
+      <c r="B92" s="2" t="s">
+        <v>118</v>
+      </c>
+      <c r="C92" s="2" t="s">
+        <v>119</v>
+      </c>
+      <c r="D92" s="2" t="s">
+        <v>68</v>
+      </c>
+      <c r="E92" s="11">
+        <v>416100</v>
+      </c>
+      <c r="F92" s="5">
+        <v>1794.64</v>
+      </c>
+      <c r="G92" s="6">
+        <v>5.1000000000000004E-3</v>
+      </c>
+      <c r="H92"/>
+      <c r="J92" s="5"/>
+    </row>
+    <row r="93" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A93" s="2">
+        <v>82</v>
+      </c>
+      <c r="B93" s="2" t="s">
+        <v>231</v>
+      </c>
+      <c r="D93" s="2" t="s">
+        <v>123</v>
+      </c>
+      <c r="E93" s="11">
+        <v>-416100</v>
+      </c>
+      <c r="F93" s="5">
+        <v>-1805.67</v>
+      </c>
+      <c r="G93" s="6">
+        <v>-5.1000000000000004E-3</v>
+      </c>
+      <c r="H93" s="7">
+        <v>46168</v>
+      </c>
+      <c r="J93" s="5"/>
+    </row>
+    <row r="94" spans="1:10" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A94" s="2">
+        <v>83</v>
+      </c>
+      <c r="B94" s="2" t="s">
+        <v>121</v>
+      </c>
+      <c r="C94" s="2" t="s">
+        <v>122</v>
+      </c>
+      <c r="D94" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="E94" s="11">
+        <v>379900</v>
+      </c>
+      <c r="F94" s="5">
+        <v>1688.85</v>
+      </c>
+      <c r="G94" s="6">
+        <v>4.7999999999999996E-3</v>
+      </c>
+      <c r="H94"/>
+      <c r="J94" s="5"/>
+    </row>
+    <row r="95" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A95" s="2">
+        <v>84</v>
+      </c>
+      <c r="B95" s="2" t="s">
+        <v>230</v>
+      </c>
+      <c r="D95" s="2" t="s">
+        <v>123</v>
+      </c>
+      <c r="E95" s="11">
+        <v>-379900</v>
+      </c>
+      <c r="F95" s="5">
+        <v>-1698.34</v>
+      </c>
+      <c r="G95" s="6">
+        <v>-4.7999999999999996E-3</v>
+      </c>
+      <c r="H95" s="7">
+        <v>46168</v>
+      </c>
+      <c r="J95" s="5"/>
+    </row>
+    <row r="96" spans="1:10" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A96" s="2">
+        <v>85</v>
+      </c>
+      <c r="B96" s="2" t="s">
+        <v>124</v>
+      </c>
+      <c r="C96" s="2" t="s">
+        <v>125</v>
+      </c>
+      <c r="D96" s="2" t="s">
+        <v>94</v>
+      </c>
+      <c r="E96" s="11">
+        <v>1836000</v>
+      </c>
+      <c r="F96" s="5">
+        <v>1659.19</v>
+      </c>
+      <c r="G96" s="6">
+        <v>4.7000000000000002E-3</v>
+      </c>
+      <c r="H96"/>
+      <c r="J96" s="5"/>
+    </row>
+    <row r="97" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A97" s="2">
+        <v>86</v>
+      </c>
+      <c r="B97" s="2" t="s">
+        <v>228</v>
+      </c>
+      <c r="D97" s="2" t="s">
+        <v>123</v>
+      </c>
+      <c r="E97" s="11">
+        <v>-1836000</v>
+      </c>
+      <c r="F97" s="5">
+        <v>-1668.74</v>
+      </c>
+      <c r="G97" s="6">
+        <v>-4.7000000000000002E-3</v>
+      </c>
+      <c r="H97" s="7">
+        <v>46168</v>
+      </c>
+      <c r="J97" s="5"/>
+    </row>
+    <row r="98" spans="1:10" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A98" s="2">
+        <v>87</v>
+      </c>
+      <c r="B98" s="2" t="s">
+        <v>129</v>
+      </c>
+      <c r="C98" s="2" t="s">
+        <v>130</v>
+      </c>
+      <c r="D98" s="2" t="s">
+        <v>100</v>
+      </c>
+      <c r="E98" s="11">
+        <v>283500</v>
+      </c>
+      <c r="F98" s="5">
+        <v>1259.31</v>
+      </c>
+      <c r="G98" s="6">
+        <v>3.5999999999999999E-3</v>
+      </c>
+      <c r="H98"/>
+      <c r="J98" s="5"/>
+    </row>
+    <row r="99" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A99" s="2">
+        <v>88</v>
+      </c>
+      <c r="B99" s="2" t="s">
+        <v>227</v>
+      </c>
+      <c r="D99" s="2" t="s">
+        <v>123</v>
+      </c>
+      <c r="E99" s="11">
+        <v>-283500</v>
+      </c>
+      <c r="F99" s="5">
+        <v>-1266.68</v>
+      </c>
+      <c r="G99" s="6">
+        <v>-3.5999999999999999E-3</v>
+      </c>
+      <c r="H99" s="7">
+        <v>46168</v>
+      </c>
+      <c r="J99" s="5"/>
+    </row>
+    <row r="100" spans="1:10" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A100" s="2">
+        <v>89</v>
+      </c>
+      <c r="B100" s="2" t="s">
+        <v>133</v>
+      </c>
+      <c r="C100" s="2" t="s">
+        <v>134</v>
+      </c>
+      <c r="D100" s="2" t="s">
+        <v>48</v>
+      </c>
+      <c r="E100" s="11">
+        <v>131175</v>
+      </c>
+      <c r="F100" s="5">
+        <v>1229.57</v>
+      </c>
+      <c r="G100" s="6">
+        <v>3.5000000000000001E-3</v>
+      </c>
+      <c r="H100"/>
+      <c r="J100" s="5"/>
+    </row>
+    <row r="101" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A101" s="2">
+        <v>90</v>
+      </c>
+      <c r="B101" s="2" t="s">
+        <v>225</v>
+      </c>
+      <c r="D101" s="2" t="s">
+        <v>123</v>
+      </c>
+      <c r="E101" s="11">
+        <v>-131175</v>
+      </c>
+      <c r="F101" s="5">
+        <v>-1232.98</v>
+      </c>
+      <c r="G101" s="6">
+        <v>-3.5000000000000001E-3</v>
+      </c>
+      <c r="H101" s="7">
+        <v>46168</v>
+      </c>
+      <c r="J101" s="5"/>
+    </row>
+    <row r="102" spans="1:10" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A102" s="2">
+        <v>91</v>
+      </c>
+      <c r="B102" s="2" t="s">
+        <v>139</v>
+      </c>
+      <c r="C102" s="2" t="s">
+        <v>140</v>
+      </c>
+      <c r="D102" s="2" t="s">
+        <v>85</v>
+      </c>
+      <c r="E102" s="11">
+        <v>823050</v>
+      </c>
+      <c r="F102" s="5">
+        <v>793.67</v>
+      </c>
+      <c r="G102" s="6">
+        <v>2.2000000000000001E-3</v>
+      </c>
+      <c r="H102"/>
+      <c r="J102" s="5"/>
+    </row>
+    <row r="103" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A103" s="2">
+        <v>92</v>
+      </c>
+      <c r="B103" s="2" t="s">
+        <v>223</v>
+      </c>
+      <c r="D103" s="2" t="s">
+        <v>123</v>
+      </c>
+      <c r="E103" s="11">
+        <v>-823050</v>
+      </c>
+      <c r="F103" s="5">
+        <v>-798.03</v>
+      </c>
+      <c r="G103" s="6">
+        <v>-2.3E-3</v>
+      </c>
+      <c r="H103" s="7">
+        <v>46168</v>
+      </c>
+      <c r="J103" s="5"/>
+    </row>
+    <row r="104" spans="1:10" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A104" s="2">
+        <v>93</v>
+      </c>
+      <c r="B104" s="2" t="s">
+        <v>143</v>
+      </c>
+      <c r="C104" s="2" t="s">
+        <v>144</v>
+      </c>
+      <c r="D104" s="2" t="s">
+        <v>91</v>
+      </c>
+      <c r="E104" s="11">
+        <v>130350</v>
+      </c>
+      <c r="F104" s="5">
+        <v>765.15</v>
+      </c>
+      <c r="G104" s="6">
+        <v>2.2000000000000001E-3</v>
+      </c>
+      <c r="H104"/>
+      <c r="J104" s="5"/>
+    </row>
+    <row r="105" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A105" s="2">
+        <v>94</v>
+      </c>
+      <c r="B105" s="2" t="s">
+        <v>222</v>
+      </c>
+      <c r="D105" s="2" t="s">
+        <v>123</v>
+      </c>
+      <c r="E105" s="11">
+        <v>-130350</v>
+      </c>
+      <c r="F105" s="5">
+        <v>-769.52</v>
+      </c>
+      <c r="G105" s="6">
+        <v>-2.2000000000000001E-3</v>
+      </c>
+      <c r="H105" s="7">
+        <v>46168</v>
+      </c>
+      <c r="J105" s="5"/>
+    </row>
+    <row r="106" spans="1:10" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A106" s="2">
+        <v>95</v>
+      </c>
+      <c r="B106" s="2" t="s">
+        <v>145</v>
+      </c>
+      <c r="C106" s="2" t="s">
+        <v>146</v>
+      </c>
+      <c r="D106" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="E106" s="11">
+        <v>229900</v>
+      </c>
+      <c r="F106" s="5">
+        <v>731.89</v>
+      </c>
+      <c r="G106" s="6">
+        <v>2.0999999999999999E-3</v>
+      </c>
+      <c r="H106"/>
+      <c r="J106" s="5"/>
+    </row>
+    <row r="107" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A107" s="2">
+        <v>96</v>
+      </c>
+      <c r="B107" s="2" t="s">
+        <v>221</v>
+      </c>
+      <c r="D107" s="2" t="s">
+        <v>123</v>
+      </c>
+      <c r="E107" s="11">
+        <v>-229900</v>
+      </c>
+      <c r="F107" s="5">
+        <v>-733.73</v>
+      </c>
+      <c r="G107" s="6">
+        <v>-2.0999999999999999E-3</v>
+      </c>
+      <c r="H107" s="7">
+        <v>46168</v>
+      </c>
+      <c r="J107" s="5"/>
+    </row>
+    <row r="108" spans="1:10" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A108" s="2">
+        <v>97</v>
+      </c>
+      <c r="B108" s="2" t="s">
+        <v>149</v>
+      </c>
+      <c r="C108" s="2" t="s">
+        <v>150</v>
+      </c>
+      <c r="D108" s="2" t="s">
+        <v>106</v>
+      </c>
+      <c r="E108" s="11">
+        <v>22500</v>
+      </c>
+      <c r="F108" s="5">
+        <v>668.59</v>
+      </c>
+      <c r="G108" s="6">
+        <v>1.9E-3</v>
+      </c>
+      <c r="H108"/>
+      <c r="J108" s="5"/>
+    </row>
+    <row r="109" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A109" s="2">
+        <v>98</v>
+      </c>
+      <c r="B109" s="2" t="s">
+        <v>220</v>
+      </c>
+      <c r="D109" s="2" t="s">
+        <v>123</v>
+      </c>
+      <c r="E109" s="11">
+        <v>-22500</v>
+      </c>
+      <c r="F109" s="5">
+        <v>-670.72</v>
+      </c>
+      <c r="G109" s="6">
+        <v>-1.9E-3</v>
+      </c>
+      <c r="H109" s="7">
+        <v>46168</v>
+      </c>
+      <c r="J109" s="5"/>
+    </row>
+    <row r="110" spans="1:10" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A110" s="2">
+        <v>99</v>
+      </c>
+      <c r="B110" s="2" t="s">
+        <v>151</v>
+      </c>
+      <c r="C110" s="2" t="s">
+        <v>152</v>
+      </c>
+      <c r="D110" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="E110" s="11">
+        <v>230000</v>
+      </c>
+      <c r="F110" s="5">
+        <v>659.98</v>
+      </c>
+      <c r="G110" s="6">
+        <v>1.9E-3</v>
+      </c>
+      <c r="H110"/>
+      <c r="J110" s="5"/>
+    </row>
+    <row r="111" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A111" s="2">
+        <v>100</v>
+      </c>
+      <c r="B111" s="2" t="s">
+        <v>219</v>
+      </c>
+      <c r="D111" s="2" t="s">
+        <v>123</v>
+      </c>
+      <c r="E111" s="11">
+        <v>-230000</v>
+      </c>
+      <c r="F111" s="5">
+        <v>-661.94</v>
+      </c>
+      <c r="G111" s="6">
+        <v>-1.9E-3</v>
+      </c>
+      <c r="H111" s="7">
+        <v>46168</v>
+      </c>
+      <c r="J111" s="5"/>
+    </row>
+    <row r="112" spans="1:10" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A112" s="2">
+        <v>101</v>
+      </c>
+      <c r="B112" s="2" t="s">
+        <v>153</v>
+      </c>
+      <c r="C112" s="2" t="s">
+        <v>282</v>
+      </c>
+      <c r="D112" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="E112" s="11">
+        <v>18200</v>
+      </c>
+      <c r="F112" s="5">
+        <v>635.71</v>
+      </c>
+      <c r="G112" s="6">
+        <v>1.8E-3</v>
+      </c>
+      <c r="H112"/>
+      <c r="J112" s="5"/>
+    </row>
+    <row r="113" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A113" s="2">
+        <v>102</v>
+      </c>
+      <c r="B113" s="2" t="s">
+        <v>218</v>
+      </c>
+      <c r="D113" s="2" t="s">
+        <v>123</v>
+      </c>
+      <c r="E113" s="11">
+        <v>-18200</v>
+      </c>
+      <c r="F113" s="5">
+        <v>-639.62</v>
+      </c>
+      <c r="G113" s="6">
+        <v>-1.8E-3</v>
+      </c>
+      <c r="H113" s="7">
+        <v>46168</v>
+      </c>
+      <c r="J113" s="5"/>
+    </row>
+    <row r="114" spans="1:10" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A114" s="2">
+        <v>103</v>
+      </c>
+      <c r="B114" s="2" t="s">
+        <v>156</v>
+      </c>
+      <c r="C114" s="2" t="s">
+        <v>157</v>
+      </c>
+      <c r="D114" s="2" t="s">
+        <v>109</v>
+      </c>
+      <c r="E114" s="11">
+        <v>43200</v>
+      </c>
+      <c r="F114" s="5">
+        <v>546.26</v>
+      </c>
+      <c r="G114" s="6">
+        <v>1.5E-3</v>
+      </c>
+      <c r="H114"/>
+      <c r="J114" s="5"/>
+    </row>
+    <row r="115" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A115" s="2">
+        <v>104</v>
+      </c>
+      <c r="B115" s="2" t="s">
+        <v>217</v>
+      </c>
+      <c r="D115" s="2" t="s">
+        <v>123</v>
+      </c>
+      <c r="E115" s="11">
+        <v>-43200</v>
+      </c>
+      <c r="F115" s="5">
+        <v>-548.77</v>
+      </c>
+      <c r="G115" s="6">
+        <v>-1.5E-3</v>
+      </c>
+      <c r="H115" s="7">
+        <v>46168</v>
+      </c>
+      <c r="J115" s="5"/>
+    </row>
+    <row r="116" spans="1:10" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A116" s="2">
+        <v>105</v>
+      </c>
+      <c r="B116" s="2" t="s">
+        <v>158</v>
+      </c>
+      <c r="C116" s="2" t="s">
+        <v>159</v>
+      </c>
+      <c r="D116" s="2" t="s">
+        <v>85</v>
+      </c>
+      <c r="E116" s="11">
+        <v>31825</v>
+      </c>
+      <c r="F116" s="5">
+        <v>527.44000000000005</v>
+      </c>
+      <c r="G116" s="6">
+        <v>1.5E-3</v>
+      </c>
+      <c r="H116"/>
+      <c r="J116" s="5"/>
+    </row>
+    <row r="117" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A117" s="2">
+        <v>106</v>
+      </c>
+      <c r="B117" s="2" t="s">
+        <v>216</v>
+      </c>
+      <c r="D117" s="2" t="s">
+        <v>123</v>
+      </c>
+      <c r="E117" s="11">
+        <v>-31825</v>
+      </c>
+      <c r="F117" s="5">
+        <v>-529.22</v>
+      </c>
+      <c r="G117" s="6">
+        <v>-1.5E-3</v>
+      </c>
+      <c r="H117" s="7">
+        <v>46168</v>
+      </c>
+      <c r="J117" s="5"/>
+    </row>
+    <row r="118" spans="1:10" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A118" s="2">
+        <v>107</v>
+      </c>
+      <c r="B118" s="2" t="s">
+        <v>160</v>
+      </c>
+      <c r="C118" s="2" t="s">
+        <v>161</v>
+      </c>
+      <c r="D118" s="2" t="s">
+        <v>38</v>
+      </c>
+      <c r="E118" s="11">
+        <v>145000</v>
+      </c>
+      <c r="F118" s="5">
+        <v>521.49</v>
+      </c>
+      <c r="G118" s="6">
+        <v>1.5E-3</v>
+      </c>
+      <c r="H118"/>
+      <c r="J118" s="5"/>
+    </row>
+    <row r="119" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A119" s="2">
+        <v>108</v>
+      </c>
+      <c r="B119" s="2" t="s">
+        <v>215</v>
+      </c>
+      <c r="D119" s="2" t="s">
+        <v>123</v>
+      </c>
+      <c r="E119" s="11">
+        <v>-145000</v>
+      </c>
+      <c r="F119" s="5">
+        <v>-523.6</v>
+      </c>
+      <c r="G119" s="6">
+        <v>-1.5E-3</v>
+      </c>
+      <c r="H119" s="7">
+        <v>46168</v>
+      </c>
+      <c r="J119" s="5"/>
+    </row>
+    <row r="120" spans="1:10" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A120" s="2">
+        <v>109</v>
+      </c>
+      <c r="B120" s="2" t="s">
+        <v>164</v>
+      </c>
+      <c r="C120" s="2" t="s">
+        <v>165</v>
+      </c>
+      <c r="D120" s="2" t="s">
+        <v>114</v>
+      </c>
+      <c r="E120" s="11">
+        <v>153000</v>
+      </c>
+      <c r="F120" s="5">
+        <v>458.31</v>
+      </c>
+      <c r="G120" s="6">
+        <v>1.2999999999999999E-3</v>
+      </c>
+      <c r="H120"/>
+      <c r="J120" s="5"/>
+    </row>
+    <row r="121" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A121" s="2">
+        <v>110</v>
+      </c>
+      <c r="B121" s="2" t="s">
+        <v>214</v>
+      </c>
+      <c r="D121" s="2" t="s">
+        <v>123</v>
+      </c>
+      <c r="E121" s="11">
+        <v>-153000</v>
+      </c>
+      <c r="F121" s="5">
+        <v>-460.61</v>
+      </c>
+      <c r="G121" s="6">
+        <v>-1.2999999999999999E-3</v>
+      </c>
+      <c r="H121" s="7">
+        <v>46168</v>
+      </c>
+      <c r="J121" s="5"/>
+    </row>
+    <row r="122" spans="1:10" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A122" s="2">
+        <v>111</v>
+      </c>
+      <c r="B122" s="2" t="s">
+        <v>166</v>
+      </c>
+      <c r="C122" s="2" t="s">
+        <v>167</v>
+      </c>
+      <c r="D122" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="E122" s="11">
+        <v>8250</v>
+      </c>
+      <c r="F122" s="5">
+        <v>420.67</v>
+      </c>
+      <c r="G122" s="6">
+        <v>1.1999999999999999E-3</v>
+      </c>
+      <c r="H122"/>
+      <c r="J122" s="5"/>
+    </row>
+    <row r="123" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A123" s="2">
+        <v>112</v>
+      </c>
+      <c r="B123" s="2" t="s">
+        <v>213</v>
+      </c>
+      <c r="D123" s="2" t="s">
+        <v>123</v>
+      </c>
+      <c r="E123" s="11">
+        <v>-8250</v>
+      </c>
+      <c r="F123" s="5">
+        <v>-422.73</v>
+      </c>
+      <c r="G123" s="6">
+        <v>-1.1999999999999999E-3</v>
+      </c>
+      <c r="H123" s="7">
+        <v>46168</v>
+      </c>
+      <c r="J123" s="5"/>
+    </row>
+    <row r="124" spans="1:10" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A124" s="2">
+        <v>113</v>
+      </c>
+      <c r="B124" s="2" t="s">
+        <v>168</v>
+      </c>
+      <c r="C124" s="2" t="s">
+        <v>169</v>
+      </c>
+      <c r="D124" s="2" t="s">
+        <v>117</v>
+      </c>
+      <c r="E124" s="11">
+        <v>31200</v>
+      </c>
+      <c r="F124" s="5">
+        <v>413.59</v>
+      </c>
+      <c r="G124" s="6">
+        <v>1.1999999999999999E-3</v>
+      </c>
+      <c r="H124"/>
+      <c r="J124" s="5"/>
+    </row>
+    <row r="125" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A125" s="2">
+        <v>114</v>
+      </c>
+      <c r="B125" s="2" t="s">
+        <v>212</v>
+      </c>
+      <c r="D125" s="2" t="s">
+        <v>123</v>
+      </c>
+      <c r="E125" s="11">
+        <v>-31200</v>
+      </c>
+      <c r="F125" s="5">
+        <v>-416.08</v>
+      </c>
+      <c r="G125" s="6">
+        <v>-1.1999999999999999E-3</v>
+      </c>
+      <c r="H125" s="7">
+        <v>46168</v>
+      </c>
+      <c r="J125" s="5"/>
+    </row>
+    <row r="126" spans="1:10" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A126" s="2">
+        <v>115</v>
+      </c>
+      <c r="B126" s="2" t="s">
+        <v>170</v>
+      </c>
+      <c r="C126" s="2" t="s">
+        <v>171</v>
+      </c>
+      <c r="D126" s="2" t="s">
+        <v>73</v>
+      </c>
+      <c r="E126" s="11">
+        <v>4875</v>
+      </c>
+      <c r="F126" s="5">
+        <v>372.28</v>
+      </c>
+      <c r="G126" s="6">
+        <v>1.1000000000000001E-3</v>
+      </c>
+      <c r="H126"/>
+      <c r="J126" s="5"/>
+    </row>
+    <row r="127" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A127" s="2">
+        <v>116</v>
+      </c>
+      <c r="B127" s="2" t="s">
+        <v>211</v>
+      </c>
+      <c r="D127" s="2" t="s">
+        <v>123</v>
+      </c>
+      <c r="E127" s="11">
+        <v>-4875</v>
+      </c>
+      <c r="F127" s="5">
+        <v>-374.38</v>
+      </c>
+      <c r="G127" s="6">
+        <v>-1.1000000000000001E-3</v>
+      </c>
+      <c r="H127" s="7">
+        <v>46168</v>
+      </c>
+      <c r="J127" s="5"/>
+    </row>
+    <row r="128" spans="1:10" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A128" s="2">
+        <v>117</v>
+      </c>
+      <c r="B128" s="2" t="s">
+        <v>172</v>
+      </c>
+      <c r="C128" s="2" t="s">
+        <v>173</v>
+      </c>
+      <c r="D128" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="E128" s="11">
+        <v>83025</v>
+      </c>
+      <c r="F128" s="5">
+        <v>310.97000000000003</v>
+      </c>
+      <c r="G128" s="6">
+        <v>8.9999999999999998E-4</v>
+      </c>
+      <c r="H128"/>
+      <c r="J128" s="5"/>
+    </row>
+    <row r="129" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A129" s="2">
+        <v>118</v>
+      </c>
+      <c r="B129" s="2" t="s">
+        <v>210</v>
+      </c>
+      <c r="D129" s="2" t="s">
+        <v>123</v>
+      </c>
+      <c r="E129" s="11">
+        <v>-83025</v>
+      </c>
+      <c r="F129" s="5">
+        <v>-312.88</v>
+      </c>
+      <c r="G129" s="6">
+        <v>-8.9999999999999998E-4</v>
+      </c>
+      <c r="H129" s="7">
+        <v>46168</v>
+      </c>
+      <c r="J129" s="5"/>
+    </row>
+    <row r="130" spans="1:10" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A130" s="2">
+        <v>119</v>
+      </c>
+      <c r="B130" s="2" t="s">
+        <v>174</v>
+      </c>
+      <c r="C130" s="2" t="s">
+        <v>175</v>
+      </c>
+      <c r="D130" s="2" t="s">
+        <v>48</v>
+      </c>
+      <c r="E130" s="11">
+        <v>50000</v>
+      </c>
+      <c r="F130" s="5">
+        <v>277.35000000000002</v>
+      </c>
+      <c r="G130" s="6">
+        <v>8.0000000000000004E-4</v>
+      </c>
+      <c r="H130"/>
+      <c r="J130" s="5"/>
+    </row>
+    <row r="131" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A131" s="2">
+        <v>120</v>
+      </c>
+      <c r="B131" s="2" t="s">
+        <v>208</v>
+      </c>
+      <c r="D131" s="2" t="s">
+        <v>123</v>
+      </c>
+      <c r="E131" s="11">
+        <v>-50000</v>
+      </c>
+      <c r="F131" s="5">
+        <v>-279</v>
+      </c>
+      <c r="G131" s="6">
+        <v>-8.0000000000000004E-4</v>
+      </c>
+      <c r="H131" s="7">
+        <v>46168</v>
+      </c>
+      <c r="J131" s="5"/>
+    </row>
+    <row r="132" spans="1:10" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A132" s="2">
+        <v>121</v>
+      </c>
+      <c r="B132" s="2" t="s">
+        <v>176</v>
+      </c>
+      <c r="C132" s="2" t="s">
+        <v>177</v>
+      </c>
+      <c r="D132" s="2" t="s">
+        <v>48</v>
+      </c>
+      <c r="E132" s="11">
+        <v>68200</v>
+      </c>
+      <c r="F132" s="5">
+        <v>235.63</v>
+      </c>
+      <c r="G132" s="6">
+        <v>6.9999999999999999E-4</v>
+      </c>
+      <c r="H132"/>
+      <c r="J132" s="5"/>
+    </row>
+    <row r="133" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A133" s="2">
+        <v>122</v>
+      </c>
+      <c r="B133" s="2" t="s">
+        <v>207</v>
+      </c>
+      <c r="D133" s="2" t="s">
+        <v>123</v>
+      </c>
+      <c r="E133" s="11">
+        <v>-68200</v>
+      </c>
+      <c r="F133" s="5">
+        <v>-237.03</v>
+      </c>
+      <c r="G133" s="6">
+        <v>-6.9999999999999999E-4</v>
+      </c>
+      <c r="H133" s="7">
+        <v>46168</v>
+      </c>
+      <c r="J133" s="5"/>
+    </row>
+    <row r="134" spans="1:10" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A134" s="2">
+        <v>123</v>
+      </c>
+      <c r="B134" s="2" t="s">
+        <v>178</v>
+      </c>
+      <c r="C134" s="2" t="s">
+        <v>179</v>
+      </c>
+      <c r="D134" s="2" t="s">
+        <v>38</v>
+      </c>
+      <c r="E134" s="11">
+        <v>14300</v>
+      </c>
+      <c r="F134" s="5">
+        <v>198.7</v>
+      </c>
+      <c r="G134" s="6">
+        <v>5.9999999999999995E-4</v>
+      </c>
+      <c r="H134"/>
+      <c r="J134" s="5"/>
+    </row>
+    <row r="135" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A135" s="2">
+        <v>124</v>
+      </c>
+      <c r="B135" s="2" t="s">
+        <v>206</v>
+      </c>
+      <c r="D135" s="2" t="s">
+        <v>123</v>
+      </c>
+      <c r="E135" s="11">
+        <v>-14300</v>
+      </c>
+      <c r="F135" s="5">
+        <v>-199.69</v>
+      </c>
+      <c r="G135" s="6">
+        <v>-5.9999999999999995E-4</v>
+      </c>
+      <c r="H135" s="7">
+        <v>46168</v>
+      </c>
+      <c r="J135" s="5"/>
+    </row>
+    <row r="136" spans="1:10" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A136" s="2">
+        <v>125</v>
+      </c>
+      <c r="B136" s="2" t="s">
+        <v>180</v>
+      </c>
+      <c r="C136" s="2" t="s">
+        <v>181</v>
+      </c>
+      <c r="D136" s="2" t="s">
+        <v>38</v>
+      </c>
+      <c r="E136" s="11">
+        <v>12600</v>
+      </c>
+      <c r="F136" s="5">
+        <v>112.38</v>
+      </c>
+      <c r="G136" s="6">
+        <v>2.9999999999999997E-4</v>
+      </c>
+      <c r="H136"/>
+      <c r="J136" s="5"/>
+    </row>
+    <row r="137" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A137" s="2">
+        <v>126</v>
+      </c>
+      <c r="B137" s="2" t="s">
+        <v>205</v>
+      </c>
+      <c r="D137" s="2" t="s">
+        <v>123</v>
+      </c>
+      <c r="E137" s="11">
+        <v>-12600</v>
+      </c>
+      <c r="F137" s="5">
+        <v>-113.1</v>
+      </c>
+      <c r="G137" s="6">
+        <v>-2.9999999999999997E-4</v>
+      </c>
+      <c r="H137" s="7">
+        <v>46168</v>
+      </c>
+      <c r="J137" s="5"/>
+    </row>
+    <row r="138" spans="1:10" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A138" s="2">
+        <v>127</v>
+      </c>
+      <c r="B138" s="2" t="s">
+        <v>182</v>
+      </c>
+      <c r="C138" s="2" t="s">
+        <v>183</v>
+      </c>
+      <c r="D138" s="2" t="s">
+        <v>109</v>
+      </c>
+      <c r="E138" s="11">
+        <v>56400</v>
+      </c>
+      <c r="F138" s="5">
+        <v>104.13</v>
+      </c>
+      <c r="G138" s="6">
+        <v>2.9999999999999997E-4</v>
+      </c>
+      <c r="H138"/>
+      <c r="J138" s="5"/>
+    </row>
+    <row r="139" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A139" s="2">
+        <v>128</v>
+      </c>
+      <c r="B139" s="2" t="s">
+        <v>204</v>
+      </c>
+      <c r="D139" s="2" t="s">
+        <v>123</v>
+      </c>
+      <c r="E139" s="11">
+        <v>-56400</v>
+      </c>
+      <c r="F139" s="5">
+        <v>-104.81</v>
+      </c>
+      <c r="G139" s="6">
+        <v>-2.9999999999999997E-4</v>
+      </c>
+      <c r="H139" s="7">
+        <v>46168</v>
+      </c>
+      <c r="J139" s="5"/>
+    </row>
+    <row r="140" spans="1:10" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A140" s="2">
+        <v>129</v>
+      </c>
+      <c r="B140" s="2" t="s">
+        <v>184</v>
+      </c>
+      <c r="C140" s="2" t="s">
+        <v>185</v>
+      </c>
+      <c r="D140" s="2" t="s">
+        <v>120</v>
+      </c>
+      <c r="E140" s="11">
+        <v>6000</v>
+      </c>
+      <c r="F140" s="5">
+        <v>58.37</v>
+      </c>
+      <c r="G140" s="6">
+        <v>2.0000000000000001E-4</v>
+      </c>
+      <c r="H140"/>
+      <c r="J140" s="5"/>
+    </row>
+    <row r="141" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A141" s="2">
+        <v>130</v>
+      </c>
+      <c r="B141" s="2" t="s">
+        <v>203</v>
+      </c>
+      <c r="D141" s="2" t="s">
+        <v>123</v>
+      </c>
+      <c r="E141" s="11">
+        <v>-6000</v>
+      </c>
+      <c r="F141" s="5">
+        <v>-58.69</v>
+      </c>
+      <c r="G141" s="6">
+        <v>-2.0000000000000001E-4</v>
+      </c>
+      <c r="H141" s="7">
+        <v>46168</v>
+      </c>
+      <c r="J141" s="5"/>
+    </row>
+    <row r="142" spans="1:10" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A142" s="2">
+        <v>131</v>
+      </c>
+      <c r="B142" s="2" t="s">
+        <v>186</v>
+      </c>
+      <c r="C142" s="2" t="s">
+        <v>187</v>
+      </c>
+      <c r="D142" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="E142" s="11">
+        <v>16000</v>
+      </c>
+      <c r="F142" s="5">
+        <v>54.65</v>
+      </c>
+      <c r="G142" s="6">
+        <v>2.0000000000000001E-4</v>
+      </c>
+      <c r="H142"/>
+      <c r="J142" s="5"/>
+    </row>
+    <row r="143" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A143" s="2">
+        <v>132</v>
+      </c>
+      <c r="B143" s="2" t="s">
+        <v>202</v>
+      </c>
+      <c r="D143" s="2" t="s">
+        <v>123</v>
+      </c>
+      <c r="E143" s="11">
+        <v>-16000</v>
+      </c>
+      <c r="F143" s="5">
+        <v>-54.9</v>
+      </c>
+      <c r="G143" s="6">
+        <v>-2.0000000000000001E-4</v>
+      </c>
+      <c r="H143" s="7">
+        <v>46168</v>
+      </c>
+      <c r="J143" s="5"/>
+    </row>
+    <row r="144" spans="1:10" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A144" s="2">
+        <v>133</v>
+      </c>
+      <c r="B144" s="2" t="s">
+        <v>188</v>
+      </c>
+      <c r="C144" s="2" t="s">
+        <v>189</v>
+      </c>
+      <c r="D144" s="2" t="s">
+        <v>71</v>
+      </c>
+      <c r="E144" s="11">
+        <v>4500</v>
+      </c>
+      <c r="F144" s="5">
+        <v>53.82</v>
+      </c>
+      <c r="G144" s="6">
+        <v>2.0000000000000001E-4</v>
+      </c>
+      <c r="H144"/>
+      <c r="J144" s="5"/>
+    </row>
+    <row r="145" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A145" s="2">
+        <v>134</v>
+      </c>
+      <c r="B145" s="2" t="s">
+        <v>201</v>
+      </c>
+      <c r="D145" s="2" t="s">
+        <v>123</v>
+      </c>
+      <c r="E145" s="11">
+        <v>-4500</v>
+      </c>
+      <c r="F145" s="5">
+        <v>-53.75</v>
+      </c>
+      <c r="G145" s="6">
+        <v>-2.0000000000000001E-4</v>
+      </c>
+      <c r="H145" s="7">
+        <v>46168</v>
+      </c>
+      <c r="J145" s="5"/>
+    </row>
+    <row r="146" spans="1:10" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A146" s="2">
+        <v>135</v>
+      </c>
+      <c r="B146" s="2" t="s">
+        <v>190</v>
+      </c>
+      <c r="C146" s="2" t="s">
+        <v>191</v>
+      </c>
+      <c r="D146" s="2" t="s">
+        <v>88</v>
+      </c>
+      <c r="E146" s="11">
+        <v>1000</v>
+      </c>
+      <c r="F146" s="5">
+        <v>13.76</v>
+      </c>
+      <c r="G146" s="6" t="s">
+        <v>192</v>
+      </c>
+      <c r="H146"/>
+      <c r="J146" s="5"/>
+    </row>
+    <row r="147" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A147" s="2">
+        <v>136</v>
+      </c>
+      <c r="B147" s="2" t="s">
+        <v>200</v>
+      </c>
+      <c r="D147" s="2" t="s">
+        <v>123</v>
+      </c>
+      <c r="E147" s="11">
+        <v>-1000</v>
+      </c>
+      <c r="F147" s="5">
+        <v>-13.85</v>
+      </c>
+      <c r="G147" s="6" t="s">
+        <v>192</v>
+      </c>
+      <c r="H147" s="7">
+        <v>46168</v>
+      </c>
+      <c r="J147" s="5"/>
+    </row>
+    <row r="148" spans="1:10" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A148" s="2">
+        <v>137</v>
+      </c>
+      <c r="B148" s="2" t="s">
+        <v>193</v>
+      </c>
+      <c r="C148" s="2" t="s">
+        <v>194</v>
+      </c>
+      <c r="D148" s="2" t="s">
+        <v>100</v>
+      </c>
+      <c r="E148" s="11">
+        <v>100</v>
+      </c>
+      <c r="F148" s="5">
+        <v>11.59</v>
+      </c>
+      <c r="G148" s="6" t="s">
+        <v>192</v>
+      </c>
+      <c r="H148"/>
+      <c r="J148" s="5"/>
+    </row>
+    <row r="149" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A149" s="2">
+        <v>138</v>
+      </c>
+      <c r="B149" s="2" t="s">
+        <v>199</v>
+      </c>
+      <c r="D149" s="2" t="s">
+        <v>123</v>
+      </c>
+      <c r="E149" s="11">
+        <v>-100</v>
+      </c>
+      <c r="F149" s="5">
+        <v>-11.66</v>
+      </c>
+      <c r="G149" s="6" t="s">
+        <v>192</v>
+      </c>
+      <c r="H149" s="7">
+        <v>46168</v>
+      </c>
+      <c r="J149" s="5"/>
+    </row>
+    <row r="150" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A150" s="8"/>
+      <c r="B150" s="8" t="s">
+        <v>195</v>
+      </c>
+      <c r="C150" s="8"/>
+      <c r="D150" s="8"/>
+      <c r="E150" s="8"/>
+      <c r="F150" s="9">
+        <v>131081.71879738435</v>
+      </c>
+      <c r="G150" s="10">
+        <v>0.36332728545583443</v>
+      </c>
+    </row>
+    <row r="152" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="B152" s="3" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="153" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A153" s="2">
+        <v>139</v>
+      </c>
+      <c r="B153" s="2" t="s">
+        <v>197</v>
+      </c>
+      <c r="D153" s="2" t="s">
+        <v>103</v>
+      </c>
+      <c r="E153" s="11">
+        <v>388115</v>
+      </c>
+      <c r="F153" s="5">
+        <v>1014.53</v>
+      </c>
+      <c r="G153" s="6">
+        <v>2.8999999999999998E-3</v>
+      </c>
+      <c r="H153" s="7">
+        <v>46203</v>
+      </c>
+      <c r="J153" s="5"/>
+    </row>
+    <row r="154" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A154" s="2">
+        <v>140</v>
+      </c>
+      <c r="B154" s="2" t="s">
+        <v>198</v>
+      </c>
+      <c r="D154" s="2" t="s">
+        <v>103</v>
+      </c>
+      <c r="E154" s="11">
+        <v>77935</v>
+      </c>
+      <c r="F154" s="5">
+        <v>137.97999999999999</v>
+      </c>
+      <c r="G154" s="6">
+        <v>4.0000000000000002E-4</v>
+      </c>
+      <c r="H154" s="7">
+        <v>46203</v>
+      </c>
+      <c r="J154" s="5"/>
+    </row>
+    <row r="155" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A155" s="8"/>
+      <c r="B155" s="8" t="s">
+        <v>195</v>
+      </c>
+      <c r="C155" s="8"/>
+      <c r="D155" s="8"/>
+      <c r="E155" s="8"/>
+      <c r="F155" s="9">
+        <v>1152.51</v>
+      </c>
+      <c r="G155" s="10">
+        <v>3.3E-3</v>
+      </c>
+    </row>
+    <row r="157" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="B157" s="3" t="s">
+        <v>253</v>
+      </c>
+    </row>
+    <row r="158" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="B158" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="159" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A159" s="2">
+        <v>141</v>
+      </c>
+      <c r="B159" s="2" t="s">
+        <v>254</v>
+      </c>
+      <c r="C159" s="2" t="s">
+        <v>255</v>
+      </c>
+      <c r="D159" s="2" t="s">
+        <v>91</v>
+      </c>
+      <c r="E159" s="11">
+        <v>280530</v>
+      </c>
+      <c r="F159" s="5">
+        <v>914.3</v>
+      </c>
+      <c r="G159" s="6">
+        <v>2.5999999999999999E-3</v>
+      </c>
+      <c r="H159" s="7">
+        <v>2</v>
+      </c>
+      <c r="J159" s="5"/>
+    </row>
+    <row r="160" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A160" s="2">
+        <v>142</v>
+      </c>
+      <c r="B160" s="2" t="s">
+        <v>256</v>
+      </c>
+      <c r="C160" s="2" t="s">
+        <v>257</v>
+      </c>
+      <c r="D160" s="2" t="s">
+        <v>85</v>
+      </c>
+      <c r="E160" s="11">
+        <v>557165</v>
+      </c>
+      <c r="F160" s="5">
+        <v>720.47</v>
+      </c>
+      <c r="G160" s="6">
+        <v>2E-3</v>
+      </c>
+      <c r="H160" s="7">
+        <v>2</v>
+      </c>
+      <c r="J160" s="5"/>
+    </row>
+    <row r="161" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A161" s="8"/>
+      <c r="B161" s="8" t="s">
+        <v>195</v>
+      </c>
+      <c r="C161" s="8"/>
+      <c r="D161" s="8"/>
+      <c r="E161" s="8"/>
+      <c r="F161" s="9">
+        <v>1634.77</v>
+      </c>
+      <c r="G161" s="10">
+        <v>4.5999999999999999E-3</v>
+      </c>
+    </row>
+    <row r="163" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="B163" s="3" t="s">
+        <v>258</v>
+      </c>
+    </row>
+    <row r="164" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="B164" s="3" t="s">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="165" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="B165" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="166" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A166" s="2">
+        <v>143</v>
+      </c>
+      <c r="B166" s="2" t="s">
+        <v>260</v>
+      </c>
+      <c r="C166" s="2" t="s">
+        <v>261</v>
+      </c>
+      <c r="D166" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="E166" s="11">
+        <v>5000</v>
+      </c>
+      <c r="F166" s="5">
+        <v>5212.3</v>
+      </c>
+      <c r="G166" s="6">
+        <v>1.47E-2</v>
+      </c>
+      <c r="H166" s="7">
+        <v>46944</v>
+      </c>
+      <c r="J166" s="5">
+        <v>7.88</v>
+      </c>
+    </row>
+    <row r="167" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A167" s="2">
+        <v>144</v>
+      </c>
+      <c r="B167" s="2" t="s">
+        <v>262</v>
+      </c>
+      <c r="C167" s="2" t="s">
+        <v>263</v>
+      </c>
+      <c r="D167" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="E167" s="11">
+        <v>5000</v>
+      </c>
+      <c r="F167" s="5">
+        <v>5079.8599999999997</v>
+      </c>
+      <c r="G167" s="6">
+        <v>1.43E-2</v>
+      </c>
+      <c r="H167" s="7">
+        <v>47102</v>
+      </c>
+      <c r="J167" s="5">
+        <v>7.9450000000000003</v>
+      </c>
+    </row>
+    <row r="168" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A168" s="2">
+        <v>145</v>
+      </c>
+      <c r="B168" s="2" t="s">
+        <v>154</v>
+      </c>
+      <c r="C168" s="2" t="s">
+        <v>264</v>
+      </c>
+      <c r="D168" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="E168" s="11">
+        <v>5000</v>
+      </c>
+      <c r="F168" s="5">
+        <v>5036.7</v>
+      </c>
+      <c r="G168" s="6">
+        <v>1.4200000000000001E-2</v>
+      </c>
+      <c r="H168" s="7">
+        <v>46949</v>
+      </c>
+      <c r="J168" s="5">
+        <v>7.5549999999999997</v>
+      </c>
+    </row>
+    <row r="169" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A169" s="2">
+        <v>146</v>
+      </c>
+      <c r="B169" s="2" t="s">
+        <v>265</v>
+      </c>
+      <c r="C169" s="2" t="s">
+        <v>266</v>
+      </c>
+      <c r="D169" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="E169" s="11">
+        <v>2500</v>
+      </c>
+      <c r="F169" s="5">
+        <v>2684.19</v>
+      </c>
+      <c r="G169" s="6">
+        <v>7.6E-3</v>
+      </c>
+      <c r="H169" s="7">
+        <v>46889</v>
+      </c>
+      <c r="J169" s="5">
+        <v>7.7023999999999999</v>
+      </c>
+    </row>
+    <row r="170" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A170" s="2">
+        <v>147</v>
+      </c>
+      <c r="B170" s="2" t="s">
+        <v>267</v>
+      </c>
+      <c r="C170" s="2" t="s">
+        <v>268</v>
+      </c>
+      <c r="D170" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="E170" s="11">
+        <v>2500</v>
+      </c>
+      <c r="F170" s="5">
+        <v>2674.75</v>
+      </c>
+      <c r="G170" s="6">
+        <v>7.6E-3</v>
+      </c>
+      <c r="H170" s="7">
+        <v>46164</v>
+      </c>
+      <c r="J170" s="5">
+        <v>6.1753</v>
+      </c>
+    </row>
+    <row r="171" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A171" s="2">
+        <v>148</v>
+      </c>
+      <c r="B171" s="2" t="s">
+        <v>262</v>
+      </c>
+      <c r="C171" s="2" t="s">
+        <v>269</v>
+      </c>
+      <c r="D171" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="E171" s="11">
+        <v>2500</v>
+      </c>
+      <c r="F171" s="5">
+        <v>2580.02</v>
+      </c>
+      <c r="G171" s="6">
+        <v>7.3000000000000001E-3</v>
+      </c>
+      <c r="H171" s="7">
+        <v>46675</v>
+      </c>
+      <c r="J171" s="5">
+        <v>7.89</v>
+      </c>
+    </row>
+    <row r="172" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A172" s="2">
+        <v>149</v>
+      </c>
+      <c r="B172" s="2" t="s">
+        <v>270</v>
+      </c>
+      <c r="C172" s="2" t="s">
+        <v>271</v>
+      </c>
+      <c r="D172" s="2" t="s">
+        <v>76</v>
+      </c>
+      <c r="E172" s="11">
+        <v>2500</v>
+      </c>
+      <c r="F172" s="5">
+        <v>2555.52</v>
+      </c>
+      <c r="G172" s="6">
+        <v>7.1999999999999998E-3</v>
+      </c>
+      <c r="H172" s="7">
+        <v>47079</v>
+      </c>
+      <c r="J172" s="5">
+        <v>8.4</v>
+      </c>
+    </row>
+    <row r="173" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A173" s="2">
+        <v>150</v>
+      </c>
+      <c r="B173" s="2" t="s">
+        <v>272</v>
+      </c>
+      <c r="C173" s="2" t="s">
+        <v>273</v>
+      </c>
+      <c r="D173" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="E173" s="11">
+        <v>2500</v>
+      </c>
+      <c r="F173" s="5">
+        <v>2511.87</v>
+      </c>
+      <c r="G173" s="6">
+        <v>7.1000000000000004E-3</v>
+      </c>
+      <c r="H173" s="7">
+        <v>49242</v>
+      </c>
+      <c r="J173" s="5">
+        <v>7.59</v>
+      </c>
+    </row>
+    <row r="174" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A174" s="2">
+        <v>151</v>
+      </c>
+      <c r="B174" s="2" t="s">
+        <v>274</v>
+      </c>
+      <c r="C174" s="2" t="s">
+        <v>275</v>
+      </c>
+      <c r="D174" s="2" t="s">
+        <v>82</v>
+      </c>
+      <c r="E174" s="11">
+        <v>2500</v>
+      </c>
+      <c r="F174" s="5">
+        <v>2502.9</v>
+      </c>
+      <c r="G174" s="6">
+        <v>7.1000000000000004E-3</v>
+      </c>
+      <c r="H174" s="7">
+        <v>48215</v>
+      </c>
+      <c r="J174" s="5">
+        <v>7.6</v>
+      </c>
+    </row>
+    <row r="175" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A175" s="2">
+        <v>152</v>
+      </c>
+      <c r="B175" s="2" t="s">
+        <v>276</v>
+      </c>
+      <c r="C175" s="2" t="s">
+        <v>277</v>
+      </c>
+      <c r="D175" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="E175" s="11">
+        <v>2500</v>
+      </c>
+      <c r="F175" s="5">
+        <v>2444.63</v>
+      </c>
+      <c r="G175" s="6">
+        <v>6.8999999999999999E-3</v>
+      </c>
+      <c r="H175" s="7">
+        <v>47603</v>
+      </c>
+      <c r="J175" s="5">
+        <v>7.53</v>
+      </c>
+    </row>
+    <row r="176" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A176" s="2">
+        <v>153</v>
+      </c>
+      <c r="B176" s="2" t="s">
+        <v>278</v>
+      </c>
+      <c r="C176" s="2" t="s">
+        <v>279</v>
+      </c>
+      <c r="D176" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="E176" s="11">
+        <v>2500</v>
+      </c>
+      <c r="F176" s="5">
+        <v>2409.9499999999998</v>
+      </c>
+      <c r="G176" s="6">
+        <v>6.7999999999999996E-3</v>
+      </c>
+      <c r="H176" s="7">
+        <v>49406</v>
+      </c>
+      <c r="J176" s="5">
+        <v>7.68</v>
+      </c>
+    </row>
+    <row r="177" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A177" s="2">
+        <v>154</v>
+      </c>
+      <c r="B177" s="2" t="s">
+        <v>280</v>
+      </c>
+      <c r="C177" s="2" t="s">
+        <v>281</v>
+      </c>
+      <c r="D177" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="E177" s="11">
+        <v>750</v>
+      </c>
+      <c r="F177" s="5">
+        <v>752.39</v>
+      </c>
+      <c r="G177" s="6">
+        <v>2.0999999999999999E-3</v>
+      </c>
+      <c r="H177" s="7">
+        <v>47150</v>
+      </c>
+      <c r="J177" s="5">
         <v>8</v>
       </c>
-      <c r="B15" s="1" t="inlineStr">
-[...224 lines deleted...]
-      <c r="A21" s="1" t="n">
+    </row>
+    <row r="178" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A178" s="2">
+        <v>155</v>
+      </c>
+      <c r="B178" s="2" t="s">
+        <v>153</v>
+      </c>
+      <c r="C178" s="2" t="s">
+        <v>282</v>
+      </c>
+      <c r="D178" s="2" t="s">
+        <v>434</v>
+      </c>
+      <c r="E178" s="11">
+        <v>72800</v>
+      </c>
+      <c r="F178" s="5">
+        <v>7.43</v>
+      </c>
+      <c r="G178" s="6" t="s">
+        <v>192</v>
+      </c>
+      <c r="H178" s="7">
+        <v>2</v>
+      </c>
+      <c r="J178" s="5"/>
+    </row>
+    <row r="179" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A179" s="8"/>
+      <c r="B179" s="8" t="s">
+        <v>195</v>
+      </c>
+      <c r="C179" s="8"/>
+      <c r="D179" s="8"/>
+      <c r="E179" s="8"/>
+      <c r="F179" s="9">
+        <v>36452.51</v>
+      </c>
+      <c r="G179" s="10">
+        <v>0.10290000000000001</v>
+      </c>
+    </row>
+    <row r="181" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="B181" s="3" t="s">
+        <v>283</v>
+      </c>
+    </row>
+    <row r="182" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A182" s="2">
+        <v>156</v>
+      </c>
+      <c r="B182" s="2" t="s">
+        <v>284</v>
+      </c>
+      <c r="C182" s="2" t="s">
+        <v>285</v>
+      </c>
+      <c r="D182" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="E182" s="11">
+        <v>8500000</v>
+      </c>
+      <c r="F182" s="5">
+        <v>8898.14</v>
+      </c>
+      <c r="G182" s="6">
+        <v>2.5100000000000001E-2</v>
+      </c>
+      <c r="H182" s="7">
+        <v>48844</v>
+      </c>
+      <c r="J182" s="5">
+        <v>6.0243000000000002</v>
+      </c>
+    </row>
+    <row r="183" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A183" s="2">
+        <v>157</v>
+      </c>
+      <c r="B183" s="2" t="s">
+        <v>286</v>
+      </c>
+      <c r="C183" s="2" t="s">
+        <v>287</v>
+      </c>
+      <c r="D183" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="E183" s="11">
+        <v>6500000</v>
+      </c>
+      <c r="F183" s="5">
+        <v>6772.73</v>
+      </c>
+      <c r="G183" s="6">
+        <v>1.9099999999999999E-2</v>
+      </c>
+      <c r="H183" s="7">
+        <v>46558</v>
+      </c>
+      <c r="J183" s="5">
+        <v>5.9752000000000001</v>
+      </c>
+    </row>
+    <row r="184" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A184" s="2">
+        <v>158</v>
+      </c>
+      <c r="B184" s="2" t="s">
+        <v>288</v>
+      </c>
+      <c r="C184" s="2" t="s">
+        <v>289</v>
+      </c>
+      <c r="D184" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="E184" s="11">
+        <v>5500000</v>
+      </c>
+      <c r="F184" s="5">
+        <v>5002.95</v>
+      </c>
+      <c r="G184" s="6">
+        <v>1.41E-2</v>
+      </c>
+      <c r="H184" s="7">
+        <v>60372</v>
+      </c>
+      <c r="J184" s="5">
+        <v>7.6554000000000002</v>
+      </c>
+    </row>
+    <row r="185" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A185" s="2">
+        <v>159</v>
+      </c>
+      <c r="B185" s="2" t="s">
+        <v>290</v>
+      </c>
+      <c r="C185" s="2" t="s">
+        <v>291</v>
+      </c>
+      <c r="D185" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="E185" s="11">
+        <v>3000000</v>
+      </c>
+      <c r="F185" s="5">
+        <v>2971.56</v>
+      </c>
+      <c r="G185" s="6">
+        <v>8.3999999999999995E-3</v>
+      </c>
+      <c r="H185" s="7">
+        <v>49434</v>
+      </c>
+      <c r="J185" s="5">
+        <v>6.9408000000000003</v>
+      </c>
+    </row>
+    <row r="186" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A186" s="2">
+        <v>160</v>
+      </c>
+      <c r="B186" s="2" t="s">
+        <v>292</v>
+      </c>
+      <c r="C186" s="2" t="s">
+        <v>293</v>
+      </c>
+      <c r="D186" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="E186" s="11">
+        <v>3000000</v>
+      </c>
+      <c r="F186" s="5">
+        <v>2875.31</v>
+      </c>
+      <c r="G186" s="6">
+        <v>8.0999999999999996E-3</v>
+      </c>
+      <c r="H186" s="7">
+        <v>56466</v>
+      </c>
+      <c r="J186" s="5">
+        <v>7.5944000000000003</v>
+      </c>
+    </row>
+    <row r="187" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A187" s="2">
+        <v>161</v>
+      </c>
+      <c r="B187" s="2" t="s">
+        <v>294</v>
+      </c>
+      <c r="C187" s="2" t="s">
+        <v>295</v>
+      </c>
+      <c r="D187" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="E187" s="11">
+        <v>2500000</v>
+      </c>
+      <c r="F187" s="5">
+        <v>2567.6799999999998</v>
+      </c>
+      <c r="G187" s="6">
+        <v>7.3000000000000001E-3</v>
+      </c>
+      <c r="H187" s="7">
+        <v>46341</v>
+      </c>
+      <c r="J187" s="5">
+        <v>5.6192000000000002</v>
+      </c>
+    </row>
+    <row r="188" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A188" s="2">
+        <v>162</v>
+      </c>
+      <c r="B188" s="2" t="s">
+        <v>296</v>
+      </c>
+      <c r="C188" s="2" t="s">
+        <v>297</v>
+      </c>
+      <c r="D188" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="E188" s="11">
+        <v>2000000</v>
+      </c>
+      <c r="F188" s="5">
+        <v>2067.06</v>
+      </c>
+      <c r="G188" s="6">
+        <v>5.7999999999999996E-3</v>
+      </c>
+      <c r="H188" s="7">
+        <v>48017</v>
+      </c>
+      <c r="J188" s="5">
+        <v>6.8392999999999997</v>
+      </c>
+    </row>
+    <row r="189" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A189" s="2">
+        <v>163</v>
+      </c>
+      <c r="B189" s="2" t="s">
+        <v>298</v>
+      </c>
+      <c r="C189" s="2" t="s">
+        <v>299</v>
+      </c>
+      <c r="D189" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="E189" s="11">
+        <v>2000000</v>
+      </c>
+      <c r="F189" s="5">
+        <v>2049.29</v>
+      </c>
+      <c r="G189" s="6">
+        <v>5.7999999999999996E-3</v>
+      </c>
+      <c r="H189" s="7">
+        <v>47049</v>
+      </c>
+      <c r="J189" s="5">
+        <v>6.3506999999999998</v>
+      </c>
+    </row>
+    <row r="190" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A190" s="2">
+        <v>164</v>
+      </c>
+      <c r="B190" s="2" t="s">
+        <v>300</v>
+      </c>
+      <c r="C190" s="2" t="s">
+        <v>301</v>
+      </c>
+      <c r="D190" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="E190" s="11">
+        <v>1000000</v>
+      </c>
+      <c r="F190" s="5">
+        <v>1008.54</v>
+      </c>
+      <c r="G190" s="6">
+        <v>2.8E-3</v>
+      </c>
+      <c r="H190" s="7">
+        <v>49042</v>
+      </c>
+      <c r="J190" s="5">
+        <v>7.0320999999999998</v>
+      </c>
+    </row>
+    <row r="191" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A191" s="2">
+        <v>165</v>
+      </c>
+      <c r="B191" s="2" t="s">
+        <v>302</v>
+      </c>
+      <c r="C191" s="2" t="s">
+        <v>303</v>
+      </c>
+      <c r="D191" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="E191" s="11">
+        <v>500000</v>
+      </c>
+      <c r="F191" s="5">
+        <v>513.04</v>
+      </c>
+      <c r="G191" s="6">
+        <v>1.4E-3</v>
+      </c>
+      <c r="H191" s="7">
+        <v>48805</v>
+      </c>
+      <c r="J191" s="5">
+        <v>6.9871999999999996</v>
+      </c>
+    </row>
+    <row r="192" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A192" s="2">
+        <v>166</v>
+      </c>
+      <c r="B192" s="2" t="s">
+        <v>304</v>
+      </c>
+      <c r="C192" s="2" t="s">
+        <v>305</v>
+      </c>
+      <c r="D192" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="E192" s="11">
+        <v>500000</v>
+      </c>
+      <c r="F192" s="5">
+        <v>510.06</v>
+      </c>
+      <c r="G192" s="6">
+        <v>1.4E-3</v>
+      </c>
+      <c r="H192" s="7">
+        <v>47226</v>
+      </c>
+      <c r="J192" s="5">
+        <v>6.4386000000000001</v>
+      </c>
+    </row>
+    <row r="193" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A193" s="8"/>
+      <c r="B193" s="8" t="s">
+        <v>195</v>
+      </c>
+      <c r="C193" s="8"/>
+      <c r="D193" s="8"/>
+      <c r="E193" s="8"/>
+      <c r="F193" s="9">
+        <v>35236.36</v>
+      </c>
+      <c r="G193" s="10">
+        <v>9.9299999999999999E-2</v>
+      </c>
+    </row>
+    <row r="195" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="B195" s="3" t="s">
+        <v>306</v>
+      </c>
+    </row>
+    <row r="196" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="B196" s="3" t="s">
+        <v>307</v>
+      </c>
+    </row>
+    <row r="197" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A197" s="2">
+        <v>167</v>
+      </c>
+      <c r="B197" s="2" t="s">
+        <v>265</v>
+      </c>
+      <c r="C197" s="2" t="s">
+        <v>308</v>
+      </c>
+      <c r="D197" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="E197" s="11">
+        <v>1000</v>
+      </c>
+      <c r="F197" s="5">
+        <v>4788.5600000000004</v>
+      </c>
+      <c r="G197" s="6">
+        <v>1.35E-2</v>
+      </c>
+      <c r="H197" s="7">
+        <v>46370</v>
+      </c>
+      <c r="J197" s="5">
+        <v>7.0998999999999999</v>
+      </c>
+    </row>
+    <row r="198" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A198" s="2">
+        <v>168</v>
+      </c>
+      <c r="B198" s="2" t="s">
         <v>14</v>
       </c>
-      <c r="B21" s="1" t="inlineStr">
-[...642 lines deleted...]
-      <c r="A38" s="1" t="n">
+      <c r="C198" s="2" t="s">
+        <v>309</v>
+      </c>
+      <c r="D198" s="2" t="s">
         <v>31</v>
       </c>
-      <c r="B38" s="1" t="inlineStr">
-[...1542 lines deleted...]
-      <c r="E86" s="5" t="n">
+      <c r="E198" s="11">
         <v>1000</v>
       </c>
-      <c r="F86" s="6" t="n">
-[...1884 lines deleted...]
-      <c r="H160" s="11" t="n">
+      <c r="F198" s="5">
+        <v>4719.33</v>
+      </c>
+      <c r="G198" s="6">
+        <v>1.3299999999999999E-2</v>
+      </c>
+      <c r="H198" s="7">
+        <v>46442</v>
+      </c>
+      <c r="J198" s="5">
+        <v>7.26</v>
+      </c>
+    </row>
+    <row r="199" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A199" s="2">
+        <v>169</v>
+      </c>
+      <c r="B199" s="2" t="s">
+        <v>310</v>
+      </c>
+      <c r="C199" s="2" t="s">
+        <v>311</v>
+      </c>
+      <c r="D199" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="E199" s="11">
+        <v>1000</v>
+      </c>
+      <c r="F199" s="5">
+        <v>4714.12</v>
+      </c>
+      <c r="G199" s="6">
+        <v>1.3299999999999999E-2</v>
+      </c>
+      <c r="H199" s="7">
+        <v>46450</v>
+      </c>
+      <c r="J199" s="5">
+        <v>7.21</v>
+      </c>
+    </row>
+    <row r="200" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A200" s="2">
+        <v>170</v>
+      </c>
+      <c r="B200" s="2" t="s">
+        <v>265</v>
+      </c>
+      <c r="C200" s="2" t="s">
+        <v>312</v>
+      </c>
+      <c r="D200" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="E200" s="11">
+        <v>1000</v>
+      </c>
+      <c r="F200" s="5">
+        <v>4708.58</v>
+      </c>
+      <c r="G200" s="6">
+        <v>1.3299999999999999E-2</v>
+      </c>
+      <c r="H200" s="7">
+        <v>46455</v>
+      </c>
+      <c r="J200" s="5">
+        <v>7.2404000000000002</v>
+      </c>
+    </row>
+    <row r="201" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A201" s="2">
+        <v>171</v>
+      </c>
+      <c r="B201" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="C201" s="2" t="s">
+        <v>313</v>
+      </c>
+      <c r="D201" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="E201" s="11">
+        <v>500</v>
+      </c>
+      <c r="F201" s="5">
+        <v>2482.2199999999998</v>
+      </c>
+      <c r="G201" s="6">
+        <v>7.0000000000000001E-3</v>
+      </c>
+      <c r="H201" s="7">
+        <v>46185</v>
+      </c>
+      <c r="J201" s="5">
+        <v>6.2248999999999999</v>
+      </c>
+    </row>
+    <row r="202" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A202" s="8"/>
+      <c r="B202" s="8" t="s">
+        <v>195</v>
+      </c>
+      <c r="C202" s="8"/>
+      <c r="D202" s="8"/>
+      <c r="E202" s="8"/>
+      <c r="F202" s="9">
+        <v>21412.81</v>
+      </c>
+      <c r="G202" s="10">
+        <v>6.0400000000000002E-2</v>
+      </c>
+    </row>
+    <row r="204" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A204" s="2">
+        <v>172</v>
+      </c>
+      <c r="B204" s="3" t="s">
+        <v>314</v>
+      </c>
+      <c r="F204" s="5">
+        <v>11041.76</v>
+      </c>
+      <c r="G204" s="6">
+        <v>3.1199999999999999E-2</v>
+      </c>
+      <c r="H204" s="7">
+        <v>46146</v>
+      </c>
+    </row>
+    <row r="205" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A205" s="8"/>
+      <c r="B205" s="8" t="s">
+        <v>195</v>
+      </c>
+      <c r="C205" s="8"/>
+      <c r="D205" s="8"/>
+      <c r="E205" s="8"/>
+      <c r="F205" s="9">
+        <v>11041.76</v>
+      </c>
+      <c r="G205" s="10">
+        <v>3.1199999999999999E-2</v>
+      </c>
+    </row>
+    <row r="207" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="B207" s="3" t="s">
+        <v>315</v>
+      </c>
+    </row>
+    <row r="208" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="B208" s="2" t="s">
+        <v>316</v>
+      </c>
+      <c r="E208" s="11"/>
+      <c r="F208" s="5">
+        <v>4332</v>
+      </c>
+      <c r="G208" s="6">
+        <v>1.2200000000000001E-2</v>
+      </c>
+      <c r="J208" s="5"/>
+    </row>
+    <row r="209" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="B209" s="2" t="s">
+        <v>317</v>
+      </c>
+      <c r="E209" s="11"/>
+      <c r="F209" s="5">
+        <v>3116.48</v>
+      </c>
+      <c r="G209" s="6">
+        <v>8.6999999999999994E-3</v>
+      </c>
+      <c r="J209" s="5"/>
+    </row>
+    <row r="210" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A210" s="8"/>
+      <c r="B210" s="8" t="s">
+        <v>195</v>
+      </c>
+      <c r="C210" s="8"/>
+      <c r="D210" s="8"/>
+      <c r="E210" s="8"/>
+      <c r="F210" s="9">
+        <v>7448.48</v>
+      </c>
+      <c r="G210" s="10">
+        <v>2.0899999999999998E-2</v>
+      </c>
+    </row>
+    <row r="212" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A212" s="4"/>
+      <c r="B212" s="4" t="s">
+        <v>318</v>
+      </c>
+      <c r="C212" s="4"/>
+      <c r="D212" s="4"/>
+      <c r="E212" s="4"/>
+      <c r="F212" s="12">
+        <v>354140.99</v>
+      </c>
+      <c r="G212" s="13">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="213" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A213" s="2" t="s">
+        <v>319</v>
+      </c>
+    </row>
+    <row r="214" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A214" s="2">
+        <v>1</v>
+      </c>
+      <c r="B214" s="2" t="s">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="215" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A215" s="17">
         <v>2</v>
       </c>
-      <c r="J160" s="6" t="n"/>
-[...1192 lines deleted...]
-      <c r="A214" s="15" t="n">
+      <c r="B215" s="17" t="s">
+        <v>321</v>
+      </c>
+    </row>
+    <row r="216" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A216" s="14">
         <v>3</v>
       </c>
-      <c r="B214" s="15" t="inlineStr">
-[...6 lines deleted...]
-      <c r="A215" s="1" t="n">
+      <c r="B216" s="14" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="217" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A217" s="14">
         <v>4</v>
       </c>
-      <c r="B215" s="60" t="inlineStr">
-[...20 lines deleted...]
-        </is>
+      <c r="B217" s="17" t="s">
+        <v>323</v>
+      </c>
+    </row>
+    <row r="218" spans="1:10" ht="62.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A218" s="2">
+        <v>5</v>
+      </c>
+      <c r="B218" s="83" t="s">
+        <v>324</v>
+      </c>
+      <c r="C218" s="83"/>
+      <c r="D218" s="83"/>
+      <c r="E218" s="83"/>
+      <c r="F218" s="83"/>
+      <c r="G218" s="83"/>
+    </row>
+    <row r="221" spans="1:10" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="B221" s="1" t="s">
+        <v>325</v>
+      </c>
+    </row>
+    <row r="235" spans="2:2" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="B235" s="1" t="s">
+        <v>326</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
-    <mergeCell ref="B215:E215"/>
     <mergeCell ref="B1:F1"/>
+    <mergeCell ref="B218:G218"/>
   </mergeCells>
+  <conditionalFormatting sqref="C43:C149">
+    <cfRule type="duplicateValues" dxfId="8" priority="1"/>
+  </conditionalFormatting>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
+  <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-[...4 lines deleted...]
-  <dimension ref="A1:A1"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8FB49149-5428-4670-B2B1-007CB6D67D88}">
+  <dimension ref="A1:L132"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="A1" sqref="A1"/>
+    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
+      <pane xSplit="2" ySplit="5" topLeftCell="C6" activePane="bottomRight" state="frozen"/>
+      <selection activeCell="A4" sqref="A4"/>
+      <selection pane="topRight" activeCell="C4" sqref="C4"/>
+      <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
+      <selection pane="bottomRight" activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
+  <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="12" x14ac:dyDescent="0.3"/>
+  <cols>
+    <col min="1" max="1" width="6.7265625" style="18" customWidth="1"/>
+    <col min="2" max="2" width="81.81640625" style="18" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="27.08984375" style="18" customWidth="1"/>
+    <col min="4" max="4" width="22.36328125" style="18" customWidth="1"/>
+    <col min="5" max="5" width="18.54296875" style="18" customWidth="1"/>
+    <col min="6" max="6" width="18" style="18" customWidth="1"/>
+    <col min="7" max="7" width="16.08984375" style="18" customWidth="1"/>
+    <col min="8" max="8" width="23.6328125" style="18" customWidth="1"/>
+    <col min="9" max="9" width="16" style="18" customWidth="1"/>
+    <col min="10" max="16384" width="9.1796875" style="18"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:4" hidden="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="18" t="s">
+        <v>327</v>
+      </c>
+      <c r="B1" s="18" t="s">
+        <v>327</v>
+      </c>
+      <c r="C1" s="18">
+        <v>3</v>
+      </c>
+      <c r="D1" s="18">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="2" spans="1:4" hidden="1" x14ac:dyDescent="0.3">
+      <c r="C2" s="18" t="s">
+        <v>328</v>
+      </c>
+      <c r="D2" s="18" t="s">
+        <v>329</v>
+      </c>
+    </row>
+    <row r="3" spans="1:4" hidden="1" x14ac:dyDescent="0.3">
+      <c r="C3" s="18" t="s">
+        <v>330</v>
+      </c>
+      <c r="D3" s="18" t="s">
+        <v>330</v>
+      </c>
+    </row>
+    <row r="4" spans="1:4" s="20" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A4" s="19" t="s">
+        <v>331</v>
+      </c>
+      <c r="B4" s="19" t="s">
+        <v>332</v>
+      </c>
+      <c r="C4" s="92" t="s">
+        <v>0</v>
+      </c>
+      <c r="D4" s="93"/>
+    </row>
+    <row r="5" spans="1:4" s="20" customFormat="1" ht="35.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="19"/>
+      <c r="B5" s="19"/>
+      <c r="C5" s="21" t="s">
+        <v>333</v>
+      </c>
+      <c r="D5" s="21" t="s">
+        <v>334</v>
+      </c>
+    </row>
+    <row r="6" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A6" s="22"/>
+      <c r="B6" s="22"/>
+      <c r="C6" s="21"/>
+      <c r="D6" s="21"/>
+    </row>
+    <row r="7" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A7" s="19">
+        <v>1</v>
+      </c>
+      <c r="B7" s="23" t="s">
+        <v>335</v>
+      </c>
+      <c r="C7" s="23"/>
+      <c r="D7" s="23"/>
+    </row>
+    <row r="8" spans="1:4" s="25" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="24"/>
+      <c r="B8" s="23" t="s">
+        <v>336</v>
+      </c>
+      <c r="C8" s="90">
+        <v>0.41</v>
+      </c>
+      <c r="D8" s="91"/>
+    </row>
+    <row r="9" spans="1:4" s="25" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="24"/>
+      <c r="B9" s="23" t="s">
+        <v>338</v>
+      </c>
+      <c r="C9" s="90">
+        <v>0.44</v>
+      </c>
+      <c r="D9" s="91"/>
+    </row>
+    <row r="10" spans="1:4" s="28" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="26">
+        <v>2</v>
+      </c>
+      <c r="B10" s="27" t="s">
+        <v>339</v>
+      </c>
+      <c r="C10" s="98">
+        <v>4.8197472714826102</v>
+      </c>
+      <c r="D10" s="99"/>
+    </row>
+    <row r="11" spans="1:4" s="28" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="26">
+        <v>3</v>
+      </c>
+      <c r="B11" s="27" t="s">
+        <v>340</v>
+      </c>
+      <c r="C11" s="98">
+        <v>2.30774912181292</v>
+      </c>
+      <c r="D11" s="99"/>
+    </row>
+    <row r="12" spans="1:4" s="28" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A12" s="26">
+        <v>4</v>
+      </c>
+      <c r="B12" s="27" t="s">
+        <v>341</v>
+      </c>
+      <c r="C12" s="96">
+        <v>6.8265072701349294E-2</v>
+      </c>
+      <c r="D12" s="97"/>
+    </row>
+    <row r="13" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A13" s="19">
+        <v>5</v>
+      </c>
+      <c r="B13" s="23" t="s">
+        <v>342</v>
+      </c>
+      <c r="C13" s="23"/>
+      <c r="D13" s="23"/>
+    </row>
+    <row r="14" spans="1:4" s="31" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="29"/>
+      <c r="B14" s="30" t="s">
+        <v>343</v>
+      </c>
+      <c r="C14" s="94">
+        <v>-130549.3998975</v>
+      </c>
+      <c r="D14" s="95"/>
+    </row>
+    <row r="15" spans="1:4" s="34" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A15" s="32"/>
+      <c r="B15" s="33" t="s">
+        <v>345</v>
+      </c>
+      <c r="C15" s="88">
+        <v>-0.36863679948613853</v>
+      </c>
+      <c r="D15" s="89"/>
+    </row>
+    <row r="16" spans="1:4" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A16" s="19">
+        <v>6</v>
+      </c>
+      <c r="B16" s="33" t="s">
+        <v>346</v>
+      </c>
+      <c r="C16" s="84" t="s">
+        <v>344</v>
+      </c>
+      <c r="D16" s="85"/>
+    </row>
+    <row r="17" spans="1:4" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A17" s="19">
+        <v>7</v>
+      </c>
+      <c r="B17" s="23" t="s">
+        <v>347</v>
+      </c>
+      <c r="C17" s="86" t="s">
+        <v>344</v>
+      </c>
+      <c r="D17" s="87"/>
+    </row>
+    <row r="18" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A18" s="19">
+        <v>8</v>
+      </c>
+      <c r="B18" s="23" t="s">
+        <v>348</v>
+      </c>
+      <c r="C18" s="23"/>
+      <c r="D18" s="23"/>
+    </row>
+    <row r="19" spans="1:4" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A19" s="19"/>
+      <c r="B19" s="35" t="s">
+        <v>343</v>
+      </c>
+      <c r="C19" s="84" t="s">
+        <v>344</v>
+      </c>
+      <c r="D19" s="85"/>
+    </row>
+    <row r="20" spans="1:4" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A20" s="19"/>
+      <c r="B20" s="35" t="s">
+        <v>349</v>
+      </c>
+      <c r="C20" s="84" t="s">
+        <v>344</v>
+      </c>
+      <c r="D20" s="85"/>
+    </row>
+    <row r="21" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A21" s="19">
+        <v>9</v>
+      </c>
+      <c r="B21" s="23" t="s">
+        <v>350</v>
+      </c>
+      <c r="C21" s="23"/>
+      <c r="D21" s="23"/>
+    </row>
+    <row r="22" spans="1:4" s="39" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A22" s="36"/>
+      <c r="B22" s="37" t="s">
+        <v>351</v>
+      </c>
+      <c r="C22" s="38"/>
+      <c r="D22" s="38"/>
+    </row>
+    <row r="23" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A23" s="40" t="s">
+        <v>352</v>
+      </c>
+      <c r="B23" s="41" t="s">
+        <v>353</v>
+      </c>
+      <c r="C23" s="43" t="s">
+        <v>354</v>
+      </c>
+      <c r="D23" s="43" t="s">
+        <v>355</v>
+      </c>
+    </row>
+    <row r="24" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A24" s="40" t="s">
+        <v>356</v>
+      </c>
+      <c r="B24" s="41" t="s">
+        <v>357</v>
+      </c>
+      <c r="C24" s="43" t="s">
+        <v>358</v>
+      </c>
+      <c r="D24" s="43" t="s">
+        <v>359</v>
+      </c>
+    </row>
+    <row r="25" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A25" s="40" t="s">
+        <v>360</v>
+      </c>
+      <c r="B25" s="41" t="s">
+        <v>361</v>
+      </c>
+      <c r="C25" s="43" t="s">
+        <v>362</v>
+      </c>
+      <c r="D25" s="43" t="s">
+        <v>363</v>
+      </c>
+    </row>
+    <row r="26" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A26" s="40" t="s">
+        <v>364</v>
+      </c>
+      <c r="B26" s="41" t="s">
+        <v>365</v>
+      </c>
+      <c r="C26" s="43">
+        <v>0</v>
+      </c>
+      <c r="D26" s="43">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A27" s="40" t="s">
+        <v>366</v>
+      </c>
+      <c r="B27" s="41" t="s">
+        <v>367</v>
+      </c>
+      <c r="C27" s="43">
+        <v>0</v>
+      </c>
+      <c r="D27" s="43">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A28" s="40" t="s">
+        <v>368</v>
+      </c>
+      <c r="B28" s="41" t="s">
+        <v>369</v>
+      </c>
+      <c r="C28" s="43" t="s">
+        <v>370</v>
+      </c>
+      <c r="D28" s="43" t="s">
+        <v>371</v>
+      </c>
+    </row>
+    <row r="29" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A29" s="40" t="s">
+        <v>372</v>
+      </c>
+      <c r="B29" s="21" t="s">
+        <v>372</v>
+      </c>
+      <c r="C29" s="43">
+        <v>0</v>
+      </c>
+      <c r="D29" s="43">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A30" s="40" t="s">
+        <v>373</v>
+      </c>
+      <c r="B30" s="21" t="s">
+        <v>373</v>
+      </c>
+      <c r="C30" s="43">
+        <v>0</v>
+      </c>
+      <c r="D30" s="43">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A31" s="40" t="s">
+        <v>374</v>
+      </c>
+      <c r="B31" s="21" t="s">
+        <v>374</v>
+      </c>
+      <c r="C31" s="43">
+        <v>0</v>
+      </c>
+      <c r="D31" s="43">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A32" s="40" t="s">
+        <v>375</v>
+      </c>
+      <c r="B32" s="21" t="s">
+        <v>375</v>
+      </c>
+      <c r="C32" s="43">
+        <v>0</v>
+      </c>
+      <c r="D32" s="43">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="33" spans="1:4" s="39" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A33" s="40"/>
+      <c r="B33" s="37" t="s">
+        <v>376</v>
+      </c>
+      <c r="C33" s="38"/>
+      <c r="D33" s="38"/>
+    </row>
+    <row r="34" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A34" s="40" t="s">
+        <v>352</v>
+      </c>
+      <c r="B34" s="41" t="s">
+        <v>353</v>
+      </c>
+      <c r="C34" s="43" t="s">
+        <v>377</v>
+      </c>
+      <c r="D34" s="43" t="s">
+        <v>378</v>
+      </c>
+    </row>
+    <row r="35" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A35" s="40" t="s">
+        <v>356</v>
+      </c>
+      <c r="B35" s="41" t="s">
+        <v>357</v>
+      </c>
+      <c r="C35" s="43" t="s">
+        <v>379</v>
+      </c>
+      <c r="D35" s="43" t="s">
+        <v>380</v>
+      </c>
+    </row>
+    <row r="36" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A36" s="40" t="s">
+        <v>360</v>
+      </c>
+      <c r="B36" s="41" t="s">
+        <v>361</v>
+      </c>
+      <c r="C36" s="43" t="s">
+        <v>381</v>
+      </c>
+      <c r="D36" s="43" t="s">
+        <v>382</v>
+      </c>
+    </row>
+    <row r="37" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A37" s="40" t="s">
+        <v>364</v>
+      </c>
+      <c r="B37" s="41" t="s">
+        <v>365</v>
+      </c>
+      <c r="C37" s="43">
+        <v>0</v>
+      </c>
+      <c r="D37" s="43">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="38" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A38" s="40" t="s">
+        <v>366</v>
+      </c>
+      <c r="B38" s="41" t="s">
+        <v>367</v>
+      </c>
+      <c r="C38" s="43">
+        <v>0</v>
+      </c>
+      <c r="D38" s="43">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="39" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A39" s="40" t="s">
+        <v>368</v>
+      </c>
+      <c r="B39" s="41" t="s">
+        <v>369</v>
+      </c>
+      <c r="C39" s="43" t="s">
+        <v>383</v>
+      </c>
+      <c r="D39" s="43" t="s">
+        <v>384</v>
+      </c>
+    </row>
+    <row r="40" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A40" s="40" t="s">
+        <v>372</v>
+      </c>
+      <c r="B40" s="21" t="s">
+        <v>372</v>
+      </c>
+      <c r="C40" s="43">
+        <v>0</v>
+      </c>
+      <c r="D40" s="43">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="41" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A41" s="40" t="s">
+        <v>373</v>
+      </c>
+      <c r="B41" s="21" t="s">
+        <v>373</v>
+      </c>
+      <c r="C41" s="43">
+        <v>0</v>
+      </c>
+      <c r="D41" s="43">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="42" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A42" s="40" t="s">
+        <v>374</v>
+      </c>
+      <c r="B42" s="21" t="s">
+        <v>374</v>
+      </c>
+      <c r="C42" s="43">
+        <v>0</v>
+      </c>
+      <c r="D42" s="43">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="43" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A43" s="40" t="s">
+        <v>375</v>
+      </c>
+      <c r="B43" s="21" t="s">
+        <v>375</v>
+      </c>
+      <c r="C43" s="43">
+        <v>0</v>
+      </c>
+      <c r="D43" s="43">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="44" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A44" s="40"/>
+      <c r="B44" s="44" t="s">
+        <v>385</v>
+      </c>
+      <c r="C44" s="45"/>
+      <c r="D44" s="45"/>
+    </row>
+    <row r="45" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A45" s="40" t="s">
+        <v>352</v>
+      </c>
+      <c r="B45" s="41" t="s">
+        <v>353</v>
+      </c>
+      <c r="C45" s="42" t="s">
+        <v>344</v>
+      </c>
+      <c r="D45" s="42" t="s">
+        <v>344</v>
+      </c>
+    </row>
+    <row r="46" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A46" s="40" t="s">
+        <v>356</v>
+      </c>
+      <c r="B46" s="41" t="s">
+        <v>357</v>
+      </c>
+      <c r="C46" s="42" t="s">
+        <v>344</v>
+      </c>
+      <c r="D46" s="42" t="s">
+        <v>344</v>
+      </c>
+    </row>
+    <row r="47" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A47" s="40" t="s">
+        <v>360</v>
+      </c>
+      <c r="B47" s="41" t="s">
+        <v>361</v>
+      </c>
+      <c r="C47" s="42" t="s">
+        <v>344</v>
+      </c>
+      <c r="D47" s="42" t="s">
+        <v>344</v>
+      </c>
+    </row>
+    <row r="48" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A48" s="40" t="s">
+        <v>364</v>
+      </c>
+      <c r="B48" s="41" t="s">
+        <v>365</v>
+      </c>
+      <c r="C48" s="42">
+        <v>0</v>
+      </c>
+      <c r="D48" s="42">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A49" s="40" t="s">
+        <v>366</v>
+      </c>
+      <c r="B49" s="41" t="s">
+        <v>367</v>
+      </c>
+      <c r="C49" s="42">
+        <v>0</v>
+      </c>
+      <c r="D49" s="42">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A50" s="40" t="s">
+        <v>368</v>
+      </c>
+      <c r="B50" s="41" t="s">
+        <v>369</v>
+      </c>
+      <c r="C50" s="42">
+        <v>6.7916000000000004E-2</v>
+      </c>
+      <c r="D50" s="42">
+        <v>6.7916000000000004E-2</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A51" s="46"/>
+      <c r="B51" s="47"/>
+      <c r="C51" s="48"/>
+      <c r="D51" s="48"/>
+    </row>
+    <row r="52" spans="1:8" hidden="1" x14ac:dyDescent="0.3">
+      <c r="A52" s="49" t="s">
+        <v>192</v>
+      </c>
+      <c r="B52" s="49" t="s">
+        <v>386</v>
+      </c>
+      <c r="C52" s="48"/>
+      <c r="D52" s="48"/>
+    </row>
+    <row r="53" spans="1:8" hidden="1" x14ac:dyDescent="0.3">
+      <c r="A53" s="49" t="s">
+        <v>387</v>
+      </c>
+      <c r="B53" s="49" t="s">
+        <v>388</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A54" s="49" t="s">
+        <v>337</v>
+      </c>
+      <c r="B54" s="49" t="s">
+        <v>389</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A55" s="49" t="s">
+        <v>390</v>
+      </c>
+      <c r="B55" s="49" t="s">
+        <v>391</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A56" s="50" t="s">
+        <v>392</v>
+      </c>
+      <c r="B56" s="51" t="s">
+        <v>393</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8" ht="36" x14ac:dyDescent="0.3">
+      <c r="A57" s="49"/>
+      <c r="B57" s="51" t="s">
+        <v>394</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="C58" s="52"/>
+      <c r="D58" s="52"/>
+    </row>
+    <row r="59" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="C59" s="52"/>
+      <c r="D59" s="52"/>
+    </row>
+    <row r="60" spans="1:8" s="53" customFormat="1" ht="13.5" x14ac:dyDescent="0.35">
+      <c r="B60" s="53" t="s">
+        <v>395</v>
+      </c>
+      <c r="H60" s="54" t="s">
+        <v>396</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8" s="53" customFormat="1" ht="40.5" x14ac:dyDescent="0.35">
+      <c r="B61" s="55" t="s">
+        <v>397</v>
+      </c>
+      <c r="C61" s="55" t="s">
+        <v>398</v>
+      </c>
+      <c r="D61" s="55" t="s">
+        <v>399</v>
+      </c>
+      <c r="E61" s="55" t="s">
+        <v>400</v>
+      </c>
+      <c r="F61" s="55" t="s">
+        <v>401</v>
+      </c>
+      <c r="G61" s="55" t="s">
+        <v>402</v>
+      </c>
+      <c r="H61" s="55" t="s">
+        <v>403</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8" s="53" customFormat="1" ht="27" x14ac:dyDescent="0.35">
+      <c r="B62" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="C62" s="56" t="s">
+        <v>158</v>
+      </c>
+      <c r="D62" s="56" t="s">
+        <v>404</v>
+      </c>
+      <c r="E62" s="57">
+        <v>1608.9730999999999</v>
+      </c>
+      <c r="F62" s="57">
+        <v>1662.9</v>
+      </c>
+      <c r="G62" s="57">
+        <v>111.71895740000001</v>
+      </c>
+      <c r="H62" s="58">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8" s="53" customFormat="1" ht="13.5" x14ac:dyDescent="0.35">
+      <c r="B63" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="C63" s="56" t="s">
+        <v>176</v>
+      </c>
+      <c r="D63" s="56" t="s">
+        <v>404</v>
+      </c>
+      <c r="E63" s="57">
+        <v>351.47949999999997</v>
+      </c>
+      <c r="F63" s="57">
+        <v>347.55</v>
+      </c>
+      <c r="G63" s="57">
+        <v>86.911863499999995</v>
+      </c>
+      <c r="H63" s="58">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="64" spans="1:8" s="53" customFormat="1" ht="13.5" x14ac:dyDescent="0.35">
+      <c r="B64" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="C64" s="56" t="s">
+        <v>129</v>
+      </c>
+      <c r="D64" s="56" t="s">
+        <v>404</v>
+      </c>
+      <c r="E64" s="57">
+        <v>450.15059500000001</v>
+      </c>
+      <c r="F64" s="57">
+        <v>446.8</v>
+      </c>
+      <c r="G64" s="57">
+        <v>438.88067999999998</v>
+      </c>
+      <c r="H64" s="58">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="65" spans="2:8" s="53" customFormat="1" ht="27" x14ac:dyDescent="0.35">
+      <c r="B65" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="C65" s="56" t="s">
+        <v>170</v>
+      </c>
+      <c r="D65" s="56" t="s">
+        <v>404</v>
+      </c>
+      <c r="E65" s="57">
+        <v>7795.1795240000001</v>
+      </c>
+      <c r="F65" s="57">
+        <v>7679.5</v>
+      </c>
+      <c r="G65" s="57">
+        <v>66.057346899999999</v>
+      </c>
+      <c r="H65" s="58">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="66" spans="2:8" s="53" customFormat="1" ht="13.5" x14ac:dyDescent="0.35">
+      <c r="B66" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="C66" s="56" t="s">
+        <v>178</v>
+      </c>
+      <c r="D66" s="56" t="s">
+        <v>404</v>
+      </c>
+      <c r="E66" s="57">
+        <v>1444.85</v>
+      </c>
+      <c r="F66" s="57">
+        <v>1396.4</v>
+      </c>
+      <c r="G66" s="57">
+        <v>66.152372</v>
+      </c>
+      <c r="H66" s="58">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="67" spans="2:8" s="53" customFormat="1" ht="13.5" x14ac:dyDescent="0.35">
+      <c r="B67" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="C67" s="56" t="s">
+        <v>19</v>
+      </c>
+      <c r="D67" s="56" t="s">
+        <v>404</v>
+      </c>
+      <c r="E67" s="57">
+        <v>1374.8135</v>
+      </c>
+      <c r="F67" s="57">
+        <v>1275.9000000000001</v>
+      </c>
+      <c r="G67" s="57">
+        <v>1904.4560062999999</v>
+      </c>
+      <c r="H67" s="58">
+        <v>0.7261118842957337</v>
+      </c>
+    </row>
+    <row r="68" spans="2:8" s="53" customFormat="1" ht="13.5" x14ac:dyDescent="0.35">
+      <c r="B68" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="C68" s="56" t="s">
+        <v>46</v>
+      </c>
+      <c r="D68" s="56" t="s">
+        <v>404</v>
+      </c>
+      <c r="E68" s="57">
+        <v>921.3229</v>
+      </c>
+      <c r="F68" s="57">
+        <v>942.2</v>
+      </c>
+      <c r="G68" s="57">
+        <v>1209.8702175000001</v>
+      </c>
+      <c r="H68" s="58">
+        <v>0.98850789914767656</v>
+      </c>
+    </row>
+    <row r="69" spans="2:8" s="53" customFormat="1" ht="13.5" x14ac:dyDescent="0.35">
+      <c r="B69" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="C69" s="56" t="s">
+        <v>80</v>
+      </c>
+      <c r="D69" s="56" t="s">
+        <v>404</v>
+      </c>
+      <c r="E69" s="57">
+        <v>181.1123</v>
+      </c>
+      <c r="F69" s="57">
+        <v>200.89</v>
+      </c>
+      <c r="G69" s="57">
+        <v>1354.9971402000001</v>
+      </c>
+      <c r="H69" s="58">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="70" spans="2:8" s="53" customFormat="1" ht="13.5" x14ac:dyDescent="0.35">
+      <c r="B70" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="C70" s="56" t="s">
+        <v>72</v>
+      </c>
+      <c r="D70" s="56" t="s">
+        <v>404</v>
+      </c>
+      <c r="E70" s="57">
+        <v>275.64955900000001</v>
+      </c>
+      <c r="F70" s="57">
+        <v>265.10000000000002</v>
+      </c>
+      <c r="G70" s="57">
+        <v>688.19380989999991</v>
+      </c>
+      <c r="H70" s="58">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="71" spans="2:8" s="53" customFormat="1" ht="13.5" x14ac:dyDescent="0.35">
+      <c r="B71" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="C71" s="56" t="s">
+        <v>118</v>
+      </c>
+      <c r="D71" s="56" t="s">
+        <v>404</v>
+      </c>
+      <c r="E71" s="57">
+        <v>446.67450000000002</v>
+      </c>
+      <c r="F71" s="57">
+        <v>433.95</v>
+      </c>
+      <c r="G71" s="57">
+        <v>356.29914829999996</v>
+      </c>
+      <c r="H71" s="58">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="72" spans="2:8" s="53" customFormat="1" ht="13.5" x14ac:dyDescent="0.35">
+      <c r="B72" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="C72" s="56" t="s">
+        <v>44</v>
+      </c>
+      <c r="D72" s="56" t="s">
+        <v>404</v>
+      </c>
+      <c r="E72" s="57">
+        <v>1833.487288</v>
+      </c>
+      <c r="F72" s="57">
+        <v>1896.4</v>
+      </c>
+      <c r="G72" s="57">
+        <v>1200.47567</v>
+      </c>
+      <c r="H72" s="58">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="73" spans="2:8" s="53" customFormat="1" ht="13.5" x14ac:dyDescent="0.35">
+      <c r="B73" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="C73" s="56" t="s">
+        <v>160</v>
+      </c>
+      <c r="D73" s="56" t="s">
+        <v>404</v>
+      </c>
+      <c r="E73" s="57">
+        <v>357.86720200000002</v>
+      </c>
+      <c r="F73" s="57">
+        <v>361.1</v>
+      </c>
+      <c r="G73" s="57">
+        <v>102.005325</v>
+      </c>
+      <c r="H73" s="58">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="74" spans="2:8" s="53" customFormat="1" ht="13.5" x14ac:dyDescent="0.35">
+      <c r="B74" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="C74" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="D74" s="56" t="s">
+        <v>404</v>
+      </c>
+      <c r="E74" s="57">
+        <v>1301.4586710000001</v>
+      </c>
+      <c r="F74" s="57">
+        <v>1315.2</v>
+      </c>
+      <c r="G74" s="57">
+        <v>297.06896999999998</v>
+      </c>
+      <c r="H74" s="58">
+        <v>0.18594779938141001</v>
+      </c>
+    </row>
+    <row r="75" spans="2:8" s="53" customFormat="1" ht="13.5" x14ac:dyDescent="0.35">
+      <c r="B75" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="C75" s="56" t="s">
+        <v>188</v>
+      </c>
+      <c r="D75" s="56" t="s">
+        <v>404</v>
+      </c>
+      <c r="E75" s="57">
+        <v>1147.8333</v>
+      </c>
+      <c r="F75" s="57">
+        <v>1194.4000000000001</v>
+      </c>
+      <c r="G75" s="57">
+        <v>12.40443</v>
+      </c>
+      <c r="H75" s="58">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="76" spans="2:8" s="53" customFormat="1" ht="13.5" x14ac:dyDescent="0.35">
+      <c r="B76" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="C76" s="56" t="s">
+        <v>143</v>
+      </c>
+      <c r="D76" s="56" t="s">
+        <v>404</v>
+      </c>
+      <c r="E76" s="57">
+        <v>589.51609800000006</v>
+      </c>
+      <c r="F76" s="57">
+        <v>590.35</v>
+      </c>
+      <c r="G76" s="57">
+        <v>270.62582659999998</v>
+      </c>
+      <c r="H76" s="58">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="77" spans="2:8" s="53" customFormat="1" ht="13.5" x14ac:dyDescent="0.35">
+      <c r="B77" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="C77" s="56" t="s">
+        <v>89</v>
+      </c>
+      <c r="D77" s="56" t="s">
+        <v>404</v>
+      </c>
+      <c r="E77" s="57">
+        <v>7147.1177310000003</v>
+      </c>
+      <c r="F77" s="57">
+        <v>7149</v>
+      </c>
+      <c r="G77" s="57">
+        <v>605.15720499999998</v>
+      </c>
+      <c r="H77" s="58">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="78" spans="2:8" s="53" customFormat="1" ht="13.5" x14ac:dyDescent="0.35">
+      <c r="B78" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="C78" s="56" t="s">
+        <v>405</v>
+      </c>
+      <c r="D78" s="56" t="s">
+        <v>404</v>
+      </c>
+      <c r="E78" s="57">
+        <v>96.081500000000005</v>
+      </c>
+      <c r="F78" s="57">
+        <v>96.96</v>
+      </c>
+      <c r="G78" s="57">
+        <v>172.29399480000001</v>
+      </c>
+      <c r="H78" s="58">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="79" spans="2:8" s="53" customFormat="1" ht="13.5" x14ac:dyDescent="0.35">
+      <c r="B79" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="C79" s="56" t="s">
+        <v>14</v>
+      </c>
+      <c r="D79" s="56" t="s">
+        <v>404</v>
+      </c>
+      <c r="E79" s="57">
+        <v>790.27085499999998</v>
+      </c>
+      <c r="F79" s="57">
+        <v>776.1</v>
+      </c>
+      <c r="G79" s="57">
+        <v>1741.8723053000001</v>
+      </c>
+      <c r="H79" s="58">
+        <v>0.36783691710361427</v>
+      </c>
+    </row>
+    <row r="80" spans="2:8" s="53" customFormat="1" ht="27" x14ac:dyDescent="0.35">
+      <c r="B80" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="C80" s="56" t="s">
+        <v>58</v>
+      </c>
+      <c r="D80" s="56" t="s">
+        <v>404</v>
+      </c>
+      <c r="E80" s="57">
+        <v>601.14461100000005</v>
+      </c>
+      <c r="F80" s="57">
+        <v>590</v>
+      </c>
+      <c r="G80" s="57">
+        <v>148.9059</v>
+      </c>
+      <c r="H80" s="58">
+        <v>0.14993494081763822</v>
+      </c>
+    </row>
+    <row r="81" spans="2:8" s="53" customFormat="1" ht="13.5" x14ac:dyDescent="0.35">
+      <c r="B81" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="C81" s="56" t="s">
+        <v>166</v>
+      </c>
+      <c r="D81" s="56" t="s">
+        <v>404</v>
+      </c>
+      <c r="E81" s="57">
+        <v>5077.1636250000001</v>
+      </c>
+      <c r="F81" s="57">
+        <v>5124</v>
+      </c>
+      <c r="G81" s="57">
+        <v>77.163075000000006</v>
+      </c>
+      <c r="H81" s="58">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="82" spans="2:8" s="53" customFormat="1" ht="13.5" x14ac:dyDescent="0.35">
+      <c r="B82" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="C82" s="56" t="s">
+        <v>60</v>
+      </c>
+      <c r="D82" s="56" t="s">
+        <v>404</v>
+      </c>
+      <c r="E82" s="57">
+        <v>1048.4432340000001</v>
+      </c>
+      <c r="F82" s="57">
+        <v>1042.3</v>
+      </c>
+      <c r="G82" s="57">
+        <v>1100.2094950000001</v>
+      </c>
+      <c r="H82" s="58">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="83" spans="2:8" s="53" customFormat="1" ht="13.5" x14ac:dyDescent="0.35">
+      <c r="B83" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="C83" s="56" t="s">
+        <v>112</v>
+      </c>
+      <c r="D83" s="56" t="s">
+        <v>404</v>
+      </c>
+      <c r="E83" s="57">
+        <v>4332.7918149999996</v>
+      </c>
+      <c r="F83" s="57">
+        <v>4364.2</v>
+      </c>
+      <c r="G83" s="57">
+        <v>491.01278250000001</v>
+      </c>
+      <c r="H83" s="58">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="84" spans="2:8" s="53" customFormat="1" ht="27" x14ac:dyDescent="0.35">
+      <c r="B84" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="C84" s="56" t="s">
+        <v>172</v>
+      </c>
+      <c r="D84" s="56" t="s">
+        <v>404</v>
+      </c>
+      <c r="E84" s="57">
+        <v>376.49020000000002</v>
+      </c>
+      <c r="F84" s="57">
+        <v>376.85</v>
+      </c>
+      <c r="G84" s="57">
+        <v>71.368082400000006</v>
+      </c>
+      <c r="H84" s="58">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="85" spans="2:8" s="53" customFormat="1" ht="13.5" x14ac:dyDescent="0.35">
+      <c r="B85" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="C85" s="56" t="s">
+        <v>41</v>
+      </c>
+      <c r="D85" s="56" t="s">
+        <v>404</v>
+      </c>
+      <c r="E85" s="57">
+        <v>403.262</v>
+      </c>
+      <c r="F85" s="57">
+        <v>412.2</v>
+      </c>
+      <c r="G85" s="57">
+        <v>1052.598911</v>
+      </c>
+      <c r="H85" s="58">
+        <v>0.61966015779361472</v>
+      </c>
+    </row>
+    <row r="86" spans="2:8" s="53" customFormat="1" ht="13.5" x14ac:dyDescent="0.35">
+      <c r="B86" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="C86" s="56" t="s">
+        <v>184</v>
+      </c>
+      <c r="D86" s="56" t="s">
+        <v>404</v>
+      </c>
+      <c r="E86" s="57">
+        <v>1013.2094</v>
+      </c>
+      <c r="F86" s="57">
+        <v>978.2</v>
+      </c>
+      <c r="G86" s="57">
+        <v>11.58942</v>
+      </c>
+      <c r="H86" s="58">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="87" spans="2:8" s="53" customFormat="1" ht="13.5" x14ac:dyDescent="0.35">
+      <c r="B87" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="C87" s="56" t="s">
+        <v>21</v>
+      </c>
+      <c r="D87" s="56" t="s">
+        <v>404</v>
+      </c>
+      <c r="E87" s="57">
+        <v>306.80759999999998</v>
+      </c>
+      <c r="F87" s="57">
+        <v>315.75</v>
+      </c>
+      <c r="G87" s="57">
+        <v>668.30808000000002</v>
+      </c>
+      <c r="H87" s="58">
+        <v>0.3144080758320334</v>
+      </c>
+    </row>
+    <row r="88" spans="2:8" s="53" customFormat="1" ht="13.5" x14ac:dyDescent="0.35">
+      <c r="B88" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="C88" s="56" t="s">
+        <v>156</v>
+      </c>
+      <c r="D88" s="56" t="s">
+        <v>404</v>
+      </c>
+      <c r="E88" s="57">
+        <v>1264.6031</v>
+      </c>
+      <c r="F88" s="57">
+        <v>1270.3</v>
+      </c>
+      <c r="G88" s="57">
+        <v>96.910775999999998</v>
+      </c>
+      <c r="H88" s="58">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="89" spans="2:8" s="53" customFormat="1" ht="13.5" x14ac:dyDescent="0.35">
+      <c r="B89" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="C89" s="56" t="s">
+        <v>36</v>
+      </c>
+      <c r="D89" s="56" t="s">
+        <v>404</v>
+      </c>
+      <c r="E89" s="57">
+        <v>372.84410000000003</v>
+      </c>
+      <c r="F89" s="57">
+        <v>385.9</v>
+      </c>
+      <c r="G89" s="57">
+        <v>640.71542999999997</v>
+      </c>
+      <c r="H89" s="58">
+        <v>0.37426056719943834</v>
+      </c>
+    </row>
+    <row r="90" spans="2:8" s="53" customFormat="1" ht="13.5" x14ac:dyDescent="0.35">
+      <c r="B90" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="C90" s="56" t="s">
+        <v>49</v>
+      </c>
+      <c r="D90" s="56" t="s">
+        <v>404</v>
+      </c>
+      <c r="E90" s="57">
+        <v>4070.7770310000001</v>
+      </c>
+      <c r="F90" s="57">
+        <v>4037.7</v>
+      </c>
+      <c r="G90" s="57">
+        <v>1084.5504285</v>
+      </c>
+      <c r="H90" s="58">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="91" spans="2:8" s="53" customFormat="1" ht="13.5" x14ac:dyDescent="0.35">
+      <c r="B91" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="C91" s="56" t="s">
+        <v>174</v>
+      </c>
+      <c r="D91" s="56" t="s">
+        <v>404</v>
+      </c>
+      <c r="E91" s="57">
+        <v>537.76199999999994</v>
+      </c>
+      <c r="F91" s="57">
+        <v>558</v>
+      </c>
+      <c r="G91" s="57">
+        <v>93.04</v>
+      </c>
+      <c r="H91" s="58">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="92" spans="2:8" s="53" customFormat="1" ht="13.5" x14ac:dyDescent="0.35">
+      <c r="B92" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="C92" s="56" t="s">
+        <v>32</v>
+      </c>
+      <c r="D92" s="56" t="s">
+        <v>404</v>
+      </c>
+      <c r="E92" s="57">
+        <v>3082.0025000000001</v>
+      </c>
+      <c r="F92" s="57">
+        <v>3135.4</v>
+      </c>
+      <c r="G92" s="57">
+        <v>240.83774025974023</v>
+      </c>
+      <c r="H92" s="58">
+        <v>0.1232137851582835</v>
+      </c>
+    </row>
+    <row r="93" spans="2:8" s="53" customFormat="1" ht="13.5" x14ac:dyDescent="0.35">
+      <c r="B93" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="C93" s="56" t="s">
+        <v>32</v>
+      </c>
+      <c r="D93" s="56" t="s">
+        <v>404</v>
+      </c>
+      <c r="E93" s="57">
+        <v>3113.1087000000002</v>
+      </c>
+      <c r="F93" s="57">
+        <v>3115</v>
+      </c>
+      <c r="G93" s="57">
+        <v>500.94249974025979</v>
+      </c>
+      <c r="H93" s="58">
+        <v>0.2562846731292297</v>
+      </c>
+    </row>
+    <row r="94" spans="2:8" s="53" customFormat="1" ht="27" x14ac:dyDescent="0.35">
+      <c r="B94" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="C94" s="56" t="s">
+        <v>149</v>
+      </c>
+      <c r="D94" s="56" t="s">
+        <v>404</v>
+      </c>
+      <c r="E94" s="57">
+        <v>2817.3416560000001</v>
+      </c>
+      <c r="F94" s="57">
+        <v>2981</v>
+      </c>
+      <c r="G94" s="57">
+        <v>170.101125</v>
+      </c>
+      <c r="H94" s="58">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="95" spans="2:8" s="53" customFormat="1" ht="13.5" x14ac:dyDescent="0.35">
+      <c r="B95" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="C95" s="56" t="s">
+        <v>124</v>
+      </c>
+      <c r="D95" s="56" t="s">
+        <v>404</v>
+      </c>
+      <c r="E95" s="57">
+        <v>87.786950000000004</v>
+      </c>
+      <c r="F95" s="57">
+        <v>90.89</v>
+      </c>
+      <c r="G95" s="57">
+        <v>593.84777399999996</v>
+      </c>
+      <c r="H95" s="58">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="96" spans="2:8" s="53" customFormat="1" ht="13.5" x14ac:dyDescent="0.35">
+      <c r="B96" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="C96" s="56" t="s">
+        <v>53</v>
+      </c>
+      <c r="D96" s="56" t="s">
+        <v>404</v>
+      </c>
+      <c r="E96" s="57">
+        <v>403.202583</v>
+      </c>
+      <c r="F96" s="57">
+        <v>400.5</v>
+      </c>
+      <c r="G96" s="57">
+        <v>756.1173</v>
+      </c>
+      <c r="H96" s="58">
+        <v>0.7328988551543445</v>
+      </c>
+    </row>
+    <row r="97" spans="2:8" s="53" customFormat="1" ht="27" x14ac:dyDescent="0.35">
+      <c r="B97" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="C97" s="56" t="s">
+        <v>164</v>
+      </c>
+      <c r="D97" s="56" t="s">
+        <v>404</v>
+      </c>
+      <c r="E97" s="57">
+        <v>286.568353</v>
+      </c>
+      <c r="F97" s="57">
+        <v>301.05</v>
+      </c>
+      <c r="G97" s="57">
+        <v>81.314527499999997</v>
+      </c>
+      <c r="H97" s="58">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="98" spans="2:8" s="53" customFormat="1" ht="13.5" x14ac:dyDescent="0.35">
+      <c r="B98" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="C98" s="56" t="s">
+        <v>74</v>
+      </c>
+      <c r="D98" s="56" t="s">
+        <v>404</v>
+      </c>
+      <c r="E98" s="57">
+        <v>276.07150000000001</v>
+      </c>
+      <c r="F98" s="57">
+        <v>278.52999999999997</v>
+      </c>
+      <c r="G98" s="57">
+        <v>64.175624600000006</v>
+      </c>
+      <c r="H98" s="58">
+        <v>9.0684200563358408E-2</v>
+      </c>
+    </row>
+    <row r="99" spans="2:8" s="53" customFormat="1" ht="13.5" x14ac:dyDescent="0.35">
+      <c r="B99" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="C99" s="56" t="s">
+        <v>190</v>
+      </c>
+      <c r="D99" s="56" t="s">
+        <v>404</v>
+      </c>
+      <c r="E99" s="57">
+        <v>1405.2</v>
+      </c>
+      <c r="F99" s="57">
+        <v>1385.3</v>
+      </c>
+      <c r="G99" s="57">
+        <v>2.4416549999999999</v>
+      </c>
+      <c r="H99" s="58">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="100" spans="2:8" s="53" customFormat="1" ht="27" x14ac:dyDescent="0.35">
+      <c r="B100" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="C100" s="56" t="s">
+        <v>145</v>
+      </c>
+      <c r="D100" s="56" t="s">
+        <v>404</v>
+      </c>
+      <c r="E100" s="57">
+        <v>317.48219999999998</v>
+      </c>
+      <c r="F100" s="57">
+        <v>319.14999999999998</v>
+      </c>
+      <c r="G100" s="57">
+        <v>129.77912480000001</v>
+      </c>
+      <c r="H100" s="58">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="101" spans="2:8" s="53" customFormat="1" ht="13.5" x14ac:dyDescent="0.35">
+      <c r="B101" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="C101" s="56" t="s">
+        <v>110</v>
+      </c>
+      <c r="D101" s="56" t="s">
+        <v>404</v>
+      </c>
+      <c r="E101" s="57">
+        <v>114.51309999999999</v>
+      </c>
+      <c r="F101" s="57">
+        <v>109.73</v>
+      </c>
+      <c r="G101" s="57">
+        <v>484.00565599999999</v>
+      </c>
+      <c r="H101" s="58">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="102" spans="2:8" s="53" customFormat="1" ht="13.5" x14ac:dyDescent="0.35">
+      <c r="B102" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="C102" s="56" t="s">
+        <v>25</v>
+      </c>
+      <c r="D102" s="56" t="s">
+        <v>404</v>
+      </c>
+      <c r="E102" s="57">
+        <v>1351.727639</v>
+      </c>
+      <c r="F102" s="57">
+        <v>1435.2</v>
+      </c>
+      <c r="G102" s="57">
+        <v>2043.97236</v>
+      </c>
+      <c r="H102" s="58">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="103" spans="2:8" s="53" customFormat="1" ht="13.5" x14ac:dyDescent="0.35">
+      <c r="B103" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="C103" s="56" t="s">
+        <v>133</v>
+      </c>
+      <c r="D103" s="56" t="s">
+        <v>404</v>
+      </c>
+      <c r="E103" s="57">
+        <v>976.71887000000004</v>
+      </c>
+      <c r="F103" s="57">
+        <v>939.95</v>
+      </c>
+      <c r="G103" s="57">
+        <v>288.51711690000002</v>
+      </c>
+      <c r="H103" s="58">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="104" spans="2:8" s="53" customFormat="1" ht="13.5" x14ac:dyDescent="0.35">
+      <c r="B104" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="C104" s="56" t="s">
+        <v>83</v>
+      </c>
+      <c r="D104" s="56" t="s">
+        <v>404</v>
+      </c>
+      <c r="E104" s="57">
+        <v>1104.5944</v>
+      </c>
+      <c r="F104" s="57">
+        <v>1064.0999999999999</v>
+      </c>
+      <c r="G104" s="57">
+        <v>517.97195629999999</v>
+      </c>
+      <c r="H104" s="58">
+        <v>0.86174874397169376</v>
+      </c>
+    </row>
+    <row r="105" spans="2:8" s="53" customFormat="1" ht="27" x14ac:dyDescent="0.35">
+      <c r="B105" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="C105" s="56" t="s">
+        <v>182</v>
+      </c>
+      <c r="D105" s="56" t="s">
+        <v>404</v>
+      </c>
+      <c r="E105" s="57">
+        <v>184.60830000000001</v>
+      </c>
+      <c r="F105" s="57">
+        <v>185.83</v>
+      </c>
+      <c r="G105" s="57">
+        <v>39.744262199999994</v>
+      </c>
+      <c r="H105" s="58">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="106" spans="2:8" s="53" customFormat="1" ht="27" x14ac:dyDescent="0.35">
+      <c r="B106" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="C106" s="56" t="s">
+        <v>66</v>
+      </c>
+      <c r="D106" s="56" t="s">
+        <v>404</v>
+      </c>
+      <c r="E106" s="57">
+        <v>1743.4975999999999</v>
+      </c>
+      <c r="F106" s="57">
+        <v>1815</v>
+      </c>
+      <c r="G106" s="57">
+        <v>955.33898250000004</v>
+      </c>
+      <c r="H106" s="58">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="107" spans="2:8" s="53" customFormat="1" ht="27" x14ac:dyDescent="0.35">
+      <c r="B107" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="C107" s="56" t="s">
+        <v>406</v>
+      </c>
+      <c r="D107" s="56" t="s">
+        <v>404</v>
+      </c>
+      <c r="E107" s="57">
+        <v>356.36750000000001</v>
+      </c>
+      <c r="F107" s="57">
+        <v>343.15</v>
+      </c>
+      <c r="G107" s="57">
+        <v>11.188840000000001</v>
+      </c>
+      <c r="H107" s="58">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="108" spans="2:8" s="53" customFormat="1" ht="13.5" x14ac:dyDescent="0.35">
+      <c r="B108" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="C108" s="56" t="s">
+        <v>121</v>
+      </c>
+      <c r="D108" s="56" t="s">
+        <v>404</v>
+      </c>
+      <c r="E108" s="57">
+        <v>433.73259999999999</v>
+      </c>
+      <c r="F108" s="57">
+        <v>447.05</v>
+      </c>
+      <c r="G108" s="57">
+        <v>299.65277329999998</v>
+      </c>
+      <c r="H108" s="58">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="109" spans="2:8" s="53" customFormat="1" ht="13.5" x14ac:dyDescent="0.35">
+      <c r="B109" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="C109" s="56" t="s">
+        <v>407</v>
+      </c>
+      <c r="D109" s="56" t="s">
+        <v>404</v>
+      </c>
+      <c r="E109" s="57">
+        <v>296.387</v>
+      </c>
+      <c r="F109" s="57">
+        <v>287.8</v>
+      </c>
+      <c r="G109" s="57">
+        <v>117.0539</v>
+      </c>
+      <c r="H109" s="58">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="110" spans="2:8" s="53" customFormat="1" ht="13.5" x14ac:dyDescent="0.35">
+      <c r="B110" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="C110" s="56" t="s">
+        <v>56</v>
+      </c>
+      <c r="D110" s="56" t="s">
+        <v>404</v>
+      </c>
+      <c r="E110" s="57">
+        <v>4445.0811000000003</v>
+      </c>
+      <c r="F110" s="57">
+        <v>4402.2</v>
+      </c>
+      <c r="G110" s="57">
+        <v>1003.2152708</v>
+      </c>
+      <c r="H110" s="58">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="111" spans="2:8" s="53" customFormat="1" ht="13.5" x14ac:dyDescent="0.35">
+      <c r="B111" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="C111" s="56" t="s">
+        <v>153</v>
+      </c>
+      <c r="D111" s="56" t="s">
+        <v>404</v>
+      </c>
+      <c r="E111" s="57">
+        <v>3526.5807359999999</v>
+      </c>
+      <c r="F111" s="57">
+        <v>3514.4</v>
+      </c>
+      <c r="G111" s="57">
+        <v>118.004068</v>
+      </c>
+      <c r="H111" s="58">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="112" spans="2:8" s="53" customFormat="1" ht="13.5" x14ac:dyDescent="0.35">
+      <c r="B112" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="C112" s="56" t="s">
+        <v>193</v>
+      </c>
+      <c r="D112" s="56" t="s">
+        <v>404</v>
+      </c>
+      <c r="E112" s="57">
+        <v>12247</v>
+      </c>
+      <c r="F112" s="57">
+        <v>11655</v>
+      </c>
+      <c r="G112" s="57">
+        <v>2.055955</v>
+      </c>
+      <c r="H112" s="58">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="113" spans="2:12" s="53" customFormat="1" ht="13.5" x14ac:dyDescent="0.35">
+      <c r="B113" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="C113" s="56" t="s">
+        <v>168</v>
+      </c>
+      <c r="D113" s="56" t="s">
+        <v>404</v>
+      </c>
+      <c r="E113" s="57">
+        <v>1392.202554</v>
+      </c>
+      <c r="F113" s="57">
+        <v>1333.6</v>
+      </c>
+      <c r="G113" s="57">
+        <v>73.393631999999997</v>
+      </c>
+      <c r="H113" s="58">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="114" spans="2:12" s="53" customFormat="1" ht="13.5" x14ac:dyDescent="0.35">
+      <c r="B114" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="C114" s="56" t="s">
+        <v>63</v>
+      </c>
+      <c r="D114" s="56" t="s">
+        <v>404</v>
+      </c>
+      <c r="E114" s="57">
+        <v>9.9987960000000005</v>
+      </c>
+      <c r="F114" s="57">
+        <v>10.26</v>
+      </c>
+      <c r="G114" s="57">
+        <v>2611.8080009999999</v>
+      </c>
+      <c r="H114" s="58">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="115" spans="2:12" s="53" customFormat="1" ht="13.5" x14ac:dyDescent="0.35">
+      <c r="B115" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="C115" s="56" t="s">
+        <v>180</v>
+      </c>
+      <c r="D115" s="56" t="s">
+        <v>404</v>
+      </c>
+      <c r="E115" s="57">
+        <v>957.99639999999999</v>
+      </c>
+      <c r="F115" s="57">
+        <v>897.6</v>
+      </c>
+      <c r="G115" s="57">
+        <v>19.944036000000001</v>
+      </c>
+      <c r="H115" s="58">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="116" spans="2:12" s="53" customFormat="1" ht="13.5" x14ac:dyDescent="0.35">
+      <c r="G116" s="59"/>
+    </row>
+    <row r="117" spans="2:12" s="53" customFormat="1" ht="13.5" x14ac:dyDescent="0.35">
+      <c r="B117" s="53" t="s">
+        <v>408</v>
+      </c>
+      <c r="I117" s="54" t="s">
+        <v>396</v>
+      </c>
+    </row>
+    <row r="118" spans="2:12" s="53" customFormat="1" ht="54" x14ac:dyDescent="0.35">
+      <c r="B118" s="55" t="s">
+        <v>409</v>
+      </c>
+      <c r="C118" s="55" t="s">
+        <v>410</v>
+      </c>
+      <c r="D118" s="55" t="s">
+        <v>411</v>
+      </c>
+      <c r="E118" s="55" t="s">
+        <v>412</v>
+      </c>
+      <c r="F118" s="55" t="s">
+        <v>413</v>
+      </c>
+      <c r="G118" s="55" t="s">
+        <v>414</v>
+      </c>
+      <c r="H118" s="55" t="s">
+        <v>415</v>
+      </c>
+      <c r="I118" s="55" t="s">
+        <v>416</v>
+      </c>
+    </row>
+    <row r="119" spans="2:12" s="53" customFormat="1" ht="13.5" x14ac:dyDescent="0.35">
+      <c r="B119" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="C119" s="60">
+        <v>0</v>
+      </c>
+      <c r="D119" s="60">
+        <v>21797</v>
+      </c>
+      <c r="E119" s="60">
+        <v>21798</v>
+      </c>
+      <c r="F119" s="60">
+        <v>1</v>
+      </c>
+      <c r="G119" s="61">
+        <v>14227410730.539999</v>
+      </c>
+      <c r="H119" s="61">
+        <v>13458473327.437521</v>
+      </c>
+      <c r="I119" s="60">
+        <v>768937403.10247803</v>
+      </c>
+      <c r="J119" s="62"/>
+      <c r="K119" s="63"/>
+    </row>
+    <row r="120" spans="2:12" s="53" customFormat="1" ht="13.5" hidden="1" x14ac:dyDescent="0.35">
+      <c r="B120" s="53" t="s">
+        <v>417</v>
+      </c>
+      <c r="C120" s="65"/>
+      <c r="D120" s="65"/>
+      <c r="E120" s="65"/>
+      <c r="F120" s="65"/>
+      <c r="G120" s="65"/>
+      <c r="H120" s="65"/>
+      <c r="I120" s="65"/>
+    </row>
+    <row r="121" spans="2:12" s="53" customFormat="1" ht="13.5" x14ac:dyDescent="0.35">
+      <c r="D121" s="63"/>
+      <c r="F121" s="63"/>
+      <c r="G121" s="63"/>
+      <c r="H121" s="63"/>
+      <c r="I121" s="63"/>
+      <c r="J121" s="63"/>
+      <c r="K121" s="63"/>
+      <c r="L121" s="63"/>
+    </row>
+    <row r="122" spans="2:12" s="53" customFormat="1" ht="13.5" x14ac:dyDescent="0.35">
+      <c r="B122" s="53" t="s">
+        <v>418</v>
+      </c>
+      <c r="H122" s="54"/>
+    </row>
+    <row r="123" spans="2:12" s="53" customFormat="1" ht="27" x14ac:dyDescent="0.35">
+      <c r="B123" s="55" t="s">
+        <v>409</v>
+      </c>
+      <c r="C123" s="55" t="s">
+        <v>398</v>
+      </c>
+      <c r="D123" s="55" t="s">
+        <v>419</v>
+      </c>
+      <c r="E123" s="55" t="s">
+        <v>420</v>
+      </c>
+      <c r="F123" s="55" t="s">
+        <v>421</v>
+      </c>
+      <c r="G123" s="55" t="s">
+        <v>401</v>
+      </c>
+      <c r="H123" s="55" t="s">
+        <v>402</v>
+      </c>
+      <c r="I123" s="55" t="s">
+        <v>422</v>
+      </c>
+    </row>
+    <row r="124" spans="2:12" s="53" customFormat="1" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="B124" s="66" t="s">
+        <v>0</v>
+      </c>
+      <c r="C124" s="66" t="s">
+        <v>423</v>
+      </c>
+      <c r="D124" s="66" t="s">
+        <v>424</v>
+      </c>
+      <c r="E124" s="68">
+        <v>5971</v>
+      </c>
+      <c r="F124" s="66">
+        <v>300.71754099999998</v>
+      </c>
+      <c r="G124" s="66">
+        <v>261.39999999999998</v>
+      </c>
+      <c r="H124" s="69"/>
+      <c r="I124" s="70">
+        <v>2.8647703828463223E-3</v>
+      </c>
+    </row>
+    <row r="125" spans="2:12" s="53" customFormat="1" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="B125" s="66" t="s">
+        <v>0</v>
+      </c>
+      <c r="C125" s="66" t="s">
+        <v>423</v>
+      </c>
+      <c r="D125" s="66" t="s">
+        <v>424</v>
+      </c>
+      <c r="E125" s="68">
+        <v>1199</v>
+      </c>
+      <c r="F125" s="66">
+        <v>230.736166</v>
+      </c>
+      <c r="G125" s="66">
+        <v>177.05</v>
+      </c>
+      <c r="H125" s="69"/>
+      <c r="I125" s="70">
+        <v>3.8962990077086865E-4</v>
+      </c>
+    </row>
+    <row r="126" spans="2:12" s="53" customFormat="1" ht="13.5" x14ac:dyDescent="0.35">
+      <c r="B126" s="64"/>
+      <c r="C126" s="64"/>
+      <c r="D126" s="64"/>
+      <c r="E126" s="71"/>
+      <c r="F126" s="72"/>
+      <c r="G126" s="72"/>
+      <c r="H126" s="73"/>
+      <c r="I126" s="74"/>
+    </row>
+    <row r="127" spans="2:12" s="53" customFormat="1" ht="13.5" x14ac:dyDescent="0.35">
+      <c r="B127" s="75"/>
+      <c r="C127" s="76"/>
+      <c r="D127" s="65"/>
+      <c r="E127" s="76"/>
+      <c r="F127" s="77"/>
+      <c r="G127" s="78"/>
+      <c r="H127" s="65"/>
+      <c r="I127" s="67"/>
+    </row>
+    <row r="128" spans="2:12" s="53" customFormat="1" ht="13.5" x14ac:dyDescent="0.35">
+      <c r="B128" s="53" t="s">
+        <v>425</v>
+      </c>
+      <c r="D128" s="79"/>
+      <c r="G128" s="54" t="s">
+        <v>396</v>
+      </c>
+    </row>
+    <row r="129" spans="2:8" s="53" customFormat="1" ht="67.5" x14ac:dyDescent="0.35">
+      <c r="B129" s="55" t="s">
+        <v>409</v>
+      </c>
+      <c r="C129" s="55" t="s">
+        <v>398</v>
+      </c>
+      <c r="D129" s="55" t="s">
+        <v>419</v>
+      </c>
+      <c r="E129" s="55" t="s">
+        <v>426</v>
+      </c>
+      <c r="F129" s="55" t="s">
+        <v>427</v>
+      </c>
+      <c r="G129" s="55" t="s">
+        <v>428</v>
+      </c>
+    </row>
+    <row r="130" spans="2:8" s="53" customFormat="1" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="B130" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="C130" s="16" t="s">
+        <v>423</v>
+      </c>
+      <c r="D130" s="16" t="s">
+        <v>429</v>
+      </c>
+      <c r="E130" s="80">
+        <v>6870</v>
+      </c>
+      <c r="F130" s="80">
+        <v>133850697.70000002</v>
+      </c>
+      <c r="G130" s="80">
+        <v>-100210670.70999999</v>
+      </c>
+      <c r="H130" s="67"/>
+    </row>
+    <row r="131" spans="2:8" s="53" customFormat="1" ht="13.5" x14ac:dyDescent="0.35"/>
+    <row r="132" spans="2:8" s="53" customFormat="1" ht="13.5" x14ac:dyDescent="0.35">
+      <c r="B132" s="53" t="s">
+        <v>430</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells count="12">
+    <mergeCell ref="C8:D8"/>
+    <mergeCell ref="C4:D4"/>
+    <mergeCell ref="C14:D14"/>
+    <mergeCell ref="C12:D12"/>
+    <mergeCell ref="C11:D11"/>
+    <mergeCell ref="C10:D10"/>
+    <mergeCell ref="C9:D9"/>
+    <mergeCell ref="C20:D20"/>
+    <mergeCell ref="C19:D19"/>
+    <mergeCell ref="C17:D17"/>
+    <mergeCell ref="C16:D16"/>
+    <mergeCell ref="C15:D15"/>
+  </mergeCells>
+  <conditionalFormatting sqref="C23:D32 C45:D50">
+    <cfRule type="cellIs" dxfId="3" priority="1" operator="equal">
+      <formula>0</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="2" priority="2">
+      <formula>C$1=2</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="1" priority="3">
+      <formula>C$1=4</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="0" priority="4">
+      <formula>C$1=3</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <sheetData/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Application>Microsoft Excel</Application>
+  <DocSecurity>0</DocSecurity>
+  <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Worksheets</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="3" baseType="lpstr">
+      <vt:lpstr>ESF</vt:lpstr>
+      <vt:lpstr>Notes to Monthly Portfolio</vt:lpstr>
+      <vt:lpstr>Sheet1</vt:lpstr>
+    </vt:vector>
+  </TitlesOfParts>
+  <LinksUpToDate>false</LinksUpToDate>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Rohit Pandey</dc:creator>
+<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:creator>Rahul Jain</dc:creator>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_Enabled">
+    <vt:lpwstr>true</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_SetDate">
+    <vt:lpwstr>2026-05-09T05:37:29Z</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_Method">
+    <vt:lpwstr>Privileged</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_Name">
+    <vt:lpwstr>Public</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_SiteId">
+    <vt:lpwstr>1771ae17-e764-4e0f-a476-d4184d79a5d9</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_ActionId">
+    <vt:lpwstr>bcb54748-2558-4810-9a80-df57ddba0723</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_ContentBits">
+    <vt:lpwstr>0</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_Tag">
+    <vt:lpwstr>10, 0, 1, 1</vt:lpwstr>
+  </property>
+</Properties>
+</file>