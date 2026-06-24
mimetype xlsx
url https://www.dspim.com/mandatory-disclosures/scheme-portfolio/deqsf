--- v5 (2026-06-04)
+++ v6 (2026-06-24)
@@ -1,2133 +1,1200 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Default Extension="png" ContentType="image/png"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" Id="rId4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
+<workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-[...4 lines deleted...]
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{0E8AB05C-537B-475D-B12F-BE6C8FCD68BC}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" tabRatio="911" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" tabRatio="878" firstSheet="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
-    <sheet name="ESF" sheetId="4" r:id="rId1"/>
-[...1 lines deleted...]
-    <sheet name="Sheet1" sheetId="2" state="hidden" r:id="rId3"/>
+    <sheet name="ESF" sheetId="1" state="visible" r:id="rId1"/>
+    <sheet name="Sheet1" sheetId="2" state="hidden" r:id="rId2"/>
   </sheets>
-  <definedNames>
-[...16 lines deleted...]
-  </extLst>
+  <definedNames/>
+  <calcPr calcId="191029" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
-<file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
-[...1315 lines deleted...]
-
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-[...10 lines deleted...]
-    <numFmt numFmtId="172" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;??_);_(@_)"/>
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <numFmts count="8">
+    <numFmt numFmtId="164" formatCode="0.000"/>
+    <numFmt numFmtId="165" formatCode="0.0000"/>
+    <numFmt numFmtId="166" formatCode="_(* #,##0_);_(* \(#,##0\);"/>
+    <numFmt numFmtId="167" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);"/>
+    <numFmt numFmtId="168" formatCode="#,##0.00_);\(#,##0.00\)%"/>
+    <numFmt numFmtId="169" formatCode="_(* #,##0.0000_);_(* \(#,##0.0000\);_(* &quot;-&quot;??_);_(@_)"/>
+    <numFmt numFmtId="170" formatCode="#,##0.0000_);\(#,##0.0000\)"/>
+    <numFmt numFmtId="171" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;??_);_(@_)"/>
   </numFmts>
-  <fonts count="15" x14ac:knownFonts="1">
+  <fonts count="22">
     <font>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <color theme="1"/>
       <sz val="11"/>
-      <color theme="1"/>
-[...1 lines deleted...]
-      <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <color theme="1"/>
       <sz val="11"/>
-      <color theme="1"/>
-[...40 lines deleted...]
-      <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <sz val="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <color theme="10"/>
+      <sz val="11"/>
+      <u val="single"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
       <name val="Trebuchet MS"/>
       <family val="2"/>
+      <sz val="9"/>
     </font>
     <font>
-      <sz val="10"/>
-[...1 lines deleted...]
-      <name val="Arial"/>
+      <name val="Trebuchet MS"/>
       <family val="2"/>
+      <b val="1"/>
+      <color rgb="FF000000"/>
+      <sz val="9"/>
     </font>
     <font>
-      <sz val="9"/>
       <name val="Trebuchet MS"/>
       <family val="2"/>
+      <color rgb="FF000000"/>
+      <sz val="9"/>
     </font>
     <font>
-      <sz val="10"/>
-      <name val="Arial"/>
+      <name val="trebuchet MS"/>
       <family val="2"/>
+      <b val="1"/>
+      <color rgb="FFFFFFFF"/>
+      <sz val="9"/>
     </font>
     <font>
-      <b/>
+      <name val="trebuchet MS"/>
+      <family val="2"/>
+      <color theme="1"/>
       <sz val="9"/>
-      <name val="Trebuchet MS"/>
-      <family val="2"/>
     </font>
     <font>
+      <name val="trebuchet MS"/>
+      <family val="2"/>
+      <b val="1"/>
+      <color theme="1"/>
       <sz val="9"/>
-      <color rgb="FFFF0000"/>
-[...1 lines deleted...]
-      <family val="2"/>
     </font>
     <font>
+      <name val="trebuchet MS"/>
+      <family val="2"/>
+      <color indexed="8"/>
       <sz val="9"/>
-      <color theme="0"/>
-      <name val="Trebuchet MS"/>
+    </font>
+    <font>
+      <name val="trebuchet MS"/>
       <family val="2"/>
+      <b val="1"/>
+      <color indexed="8"/>
+      <sz val="9"/>
+    </font>
+    <font>
+      <name val="trebuchet MS"/>
+      <family val="2"/>
+      <b val="1"/>
+      <color rgb="FF000000"/>
+      <sz val="9"/>
+      <u val="single"/>
+    </font>
+    <font>
+      <name val="trebuchet MS"/>
+      <family val="2"/>
+      <b val="1"/>
+      <color rgb="FF333333"/>
+      <sz val="9"/>
+    </font>
+    <font>
+      <name val="trebuchet MS"/>
+      <family val="2"/>
+      <b val="1"/>
+      <sz val="9"/>
+    </font>
+    <font>
+      <name val="trebuchet MS"/>
+      <family val="2"/>
+      <b val="1"/>
+      <color rgb="FFFF0000"/>
+      <sz val="9"/>
+    </font>
+    <font>
+      <name val="trebuchet MS"/>
+      <family val="2"/>
+      <i val="1"/>
+      <sz val="9"/>
+    </font>
+    <font>
+      <name val="trebuchet MS"/>
+      <family val="2"/>
+      <color rgb="FFFF0000"/>
+      <sz val="9"/>
+    </font>
+    <font>
+      <name val="trebuchet MS"/>
+      <family val="2"/>
+      <b val="1"/>
+      <strike val="1"/>
+      <sz val="9"/>
+    </font>
+    <font>
+      <name val="trebuchet MS"/>
+      <family val="2"/>
+      <b val="1"/>
+      <color indexed="8"/>
+      <sz val="9"/>
+      <u val="single"/>
+    </font>
+    <font>
+      <name val="trebuchet MS"/>
+      <family val="2"/>
+      <color theme="10"/>
+      <sz val="9"/>
+      <u val="single"/>
+    </font>
+    <font>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <color theme="1"/>
+      <sz val="9"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <color theme="10"/>
+      <sz val="9"/>
+      <u val="single"/>
+      <scheme val="minor"/>
     </font>
   </fonts>
-  <fills count="5">
+  <fills count="6">
     <fill>
-      <patternFill patternType="none"/>
+      <patternFill/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF000000"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFC0C0C0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
+        <fgColor rgb="FFDBDBDB"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="4">
+  <borders count="16">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="12">
-[...11 lines deleted...]
-    <xf numFmtId="9" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+  <cellStyleXfs count="8">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="9" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="43" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="43" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="43" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="100">
-[...14 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+  <cellXfs count="181">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="5" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="3" fillId="5" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="10" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="167" fontId="7" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="10" fontId="7" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="3" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="167" fontId="8" fillId="3" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="10" fontId="8" fillId="3" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="15" fontId="7" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="167" fontId="6" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="10" fontId="6" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="10" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="7" fillId="0" borderId="3" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="7" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="4" fontId="7" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="7" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="5" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="10" fontId="5" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="10" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="10" fontId="7" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="4" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="10" fillId="4" borderId="1" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="6" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="7" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="8" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="4" fontId="7" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="7" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="4" borderId="1" xfId="4" applyFont="1" applyFill="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="12" fillId="4" borderId="1" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="4" applyFont="1"/>
-    <xf numFmtId="1" fontId="10" fillId="0" borderId="1" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="43" fontId="13" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="2" fontId="10" fillId="0" borderId="1" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="4" fontId="10" fillId="4" borderId="1" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="43" fontId="8" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="4" fontId="10" fillId="0" borderId="1" xfId="4" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="10" fontId="10" fillId="4" borderId="1" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="10" fontId="10" fillId="0" borderId="1" xfId="6" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="13" fillId="4" borderId="1" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="43" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="4" quotePrefix="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="167" fontId="13" fillId="0" borderId="1" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="43" fontId="7" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="7" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="8" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="8" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="4" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="11" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="5" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="1" pivotButton="0" quotePrefix="1" xfId="0"/>
+    <xf numFmtId="39" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="10" fontId="3" fillId="0" borderId="1" pivotButton="0" quotePrefix="1" xfId="1"/>
+    <xf numFmtId="168" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="168" fontId="3" fillId="0" borderId="12" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="11" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="13" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="43" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="3">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="10" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="2"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="2"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="8" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="10" fontId="7" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="169" fontId="7" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="8" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="10" fontId="8" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="10" fontId="8" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="10" fontId="7" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="10" fontId="8" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="10" fontId="7" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="170" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="10" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="2">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="4" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="43" fontId="7" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="4" fontId="7" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="171" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="5">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="15" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="5">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="4" applyFont="1"/>
-    <xf numFmtId="0" fontId="14" fillId="4" borderId="1" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="4"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="10" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="10" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="171" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="5">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="171" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="4"/>
+    <xf numFmtId="171" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="4"/>
+    <xf numFmtId="171" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="5">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="171" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="6">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="6">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="6">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="4"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="171" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="7">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="4"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="2"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="2"/>
+    <xf numFmtId="4" fontId="20" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="43" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="10" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="43" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="10" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="9" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="10" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="9" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="10" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="2" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="10" fontId="7" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="168" fontId="10" fillId="4" borderId="1" xfId="7" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...9 lines deleted...]
-    <xf numFmtId="0" fontId="14" fillId="4" borderId="0" xfId="4" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="167" fontId="7" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="167" fontId="8" fillId="3" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="167" fontId="6" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="10" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="164" fontId="3" fillId="5" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="4" borderId="0" xfId="4" applyFont="1" applyFill="1" applyAlignment="1">
-[...76 lines deleted...]
-    <xf numFmtId="2" fontId="10" fillId="0" borderId="3" xfId="4" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="3" fillId="5" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="2" fontId="10" fillId="0" borderId="2" xfId="4" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="169" fontId="7" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="4" fontId="10" fillId="0" borderId="3" xfId="4" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="4" fontId="10" fillId="0" borderId="2" xfId="4" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="3" fillId="0" borderId="12" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="166" fontId="10" fillId="0" borderId="3" xfId="6" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...34 lines deleted...]
-    </xf>
   </cellXfs>
-  <cellStyles count="12">
+  <cellStyles count="8">
+    <cellStyle name="Normal" xfId="0" builtinId="0"/>
+    <cellStyle name="Percent" xfId="1" builtinId="5"/>
+    <cellStyle name="Hyperlink" xfId="2" builtinId="8"/>
     <cellStyle name="Comma" xfId="3" builtinId="3"/>
-    <cellStyle name="Comma 2" xfId="7" xr:uid="{C5CEB63A-758C-4BCF-BAAD-7852EB47385A}"/>
-[...9 lines deleted...]
-    <cellStyle name="Percent 2 3" xfId="11" xr:uid="{4A2C259A-D97B-476D-914D-1D86747A6D27}"/>
+    <cellStyle name="Normal 3 2" xfId="4"/>
+    <cellStyle name="Comma 4 2" xfId="5"/>
+    <cellStyle name="Normal 3 2 10" xfId="6"/>
+    <cellStyle name="Comma 4 2 2 2" xfId="7"/>
   </cellStyles>
-  <dxfs count="9">
+  <dxfs count="16">
     <dxf>
-      <numFmt numFmtId="173" formatCode="#,##0.000"/>
+      <numFmt numFmtId="172" formatCode="#,##0.000"/>
     </dxf>
     <dxf>
-      <numFmt numFmtId="174" formatCode="#,##0.0000"/>
+      <numFmt numFmtId="173" formatCode="#,##0.0000"/>
     </dxf>
     <dxf>
       <numFmt numFmtId="4" formatCode="#,##0.00"/>
     </dxf>
     <dxf>
-      <numFmt numFmtId="175" formatCode="&quot;-&quot;"/>
+      <numFmt numFmtId="174" formatCode="&quot;-&quot;"/>
     </dxf>
     <dxf>
-      <numFmt numFmtId="173" formatCode="#,##0.000"/>
+      <numFmt numFmtId="172" formatCode="#,##0.000"/>
     </dxf>
     <dxf>
-      <numFmt numFmtId="174" formatCode="#,##0.0000"/>
+      <numFmt numFmtId="173" formatCode="#,##0.0000"/>
     </dxf>
     <dxf>
       <numFmt numFmtId="4" formatCode="#,##0.00"/>
     </dxf>
     <dxf>
-      <numFmt numFmtId="175" formatCode="&quot;-&quot;"/>
+      <numFmt numFmtId="174" formatCode="&quot;-&quot;"/>
     </dxf>
     <dxf>
-      <font>
-[...6 lines deleted...]
-      </fill>
+      <numFmt numFmtId="172" formatCode="#,##0.000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="173" formatCode="#,##0.0000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="4" formatCode="#,##0.00"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="174" formatCode="&quot;-&quot;"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="172" formatCode="#,##0.000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="173" formatCode="#,##0.0000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="4" formatCode="#,##0.00"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="174" formatCode="&quot;-&quot;"/>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
-  <extLst>
-[...6 lines deleted...]
-  </extLst>
+  <colors>
+    <indexedColors>
+      <rgbColor rgb="00000000"/>
+      <rgbColor rgb="00FFFFFF"/>
+      <rgbColor rgb="00FF0000"/>
+      <rgbColor rgb="0000FF00"/>
+      <rgbColor rgb="000000FF"/>
+      <rgbColor rgb="00FFFF00"/>
+      <rgbColor rgb="00FF00FF"/>
+      <rgbColor rgb="0000FFFF"/>
+      <rgbColor rgb="00000000"/>
+      <rgbColor rgb="00FFFFFF"/>
+      <rgbColor rgb="00FF0000"/>
+      <rgbColor rgb="0000FF00"/>
+      <rgbColor rgb="000000FF"/>
+      <rgbColor rgb="00FFFF00"/>
+      <rgbColor rgb="00FF00FF"/>
+      <rgbColor rgb="0000FFFF"/>
+      <rgbColor rgb="00800000"/>
+      <rgbColor rgb="00008000"/>
+      <rgbColor rgb="00000080"/>
+      <rgbColor rgb="00808000"/>
+      <rgbColor rgb="00800080"/>
+      <rgbColor rgb="00008080"/>
+      <rgbColor rgb="00C0C0C0"/>
+      <rgbColor rgb="00808080"/>
+      <rgbColor rgb="009999FF"/>
+      <rgbColor rgb="00993366"/>
+      <rgbColor rgb="00FFFFCC"/>
+      <rgbColor rgb="00CCFFFF"/>
+      <rgbColor rgb="00660066"/>
+      <rgbColor rgb="00FF8080"/>
+      <rgbColor rgb="000066CC"/>
+      <rgbColor rgb="00CCCCFF"/>
+      <rgbColor rgb="00000080"/>
+      <rgbColor rgb="00FF00FF"/>
+      <rgbColor rgb="00FFFF00"/>
+      <rgbColor rgb="0000FFFF"/>
+      <rgbColor rgb="00800080"/>
+      <rgbColor rgb="00800000"/>
+      <rgbColor rgb="00008080"/>
+      <rgbColor rgb="000000FF"/>
+      <rgbColor rgb="0000CCFF"/>
+      <rgbColor rgb="00CCFFFF"/>
+      <rgbColor rgb="00CCFFCC"/>
+      <rgbColor rgb="00FFFF99"/>
+      <rgbColor rgb="0099CCFF"/>
+      <rgbColor rgb="00FF99CC"/>
+      <rgbColor rgb="00CC99FF"/>
+      <rgbColor rgb="00FFCC99"/>
+      <rgbColor rgb="003366FF"/>
+      <rgbColor rgb="0033CCCC"/>
+      <rgbColor rgb="0099CC00"/>
+      <rgbColor rgb="00FFCC00"/>
+      <rgbColor rgb="00FF9900"/>
+      <rgbColor rgb="00FF6600"/>
+      <rgbColor rgb="00666699"/>
+      <rgbColor rgb="00969696"/>
+      <rgbColor rgb="00003366"/>
+      <rgbColor rgb="00339966"/>
+      <rgbColor rgb="00003300"/>
+      <rgbColor rgb="00333300"/>
+      <rgbColor rgb="00993300"/>
+      <rgbColor rgb="00993366"/>
+      <rgbColor rgb="00333399"/>
+      <rgbColor rgb="00333333"/>
+    </indexedColors>
+  </colors>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<file path=xl/_rels/workbook.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId4" /></Relationships>
 </file>
 
-<file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+<file path=xl/drawings/_rels/drawing1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image1.png" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image2.png" Id="rId2" /></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
-<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-[...22 lines deleted...]
-        <xdr:cNvPicPr>
+<wsDr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
+  <twoCellAnchor editAs="oneCell">
+    <from>
+      <col>1</col>
+      <colOff>0</colOff>
+      <row>219</row>
+      <rowOff>0</rowOff>
+    </from>
+    <to>
+      <col>1</col>
+      <colOff>2374900</colOff>
+      <row>229</row>
+      <rowOff>3528</rowOff>
+    </to>
+    <pic>
+      <nvPicPr>
+        <cNvPr id="2" name="Picture 1"/>
+        <cNvPicPr>
           <a:picLocks/>
-        </xdr:cNvPicPr>
-[...8 lines deleted...]
-        </a:blip>
+        </cNvPicPr>
+      </nvPicPr>
+      <blipFill>
+        <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
-      </xdr:blipFill>
-      <xdr:spPr>
+      </blipFill>
+      <spPr>
         <a:xfrm>
-          <a:off x="457200" y="39439850"/>
+          <a:off x="679450" y="38703250"/>
           <a:ext cx="2374900" cy="1574800"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
-          <a:avLst/>
+          <avLst/>
         </a:prstGeom>
-      </xdr:spPr>
-[...25 lines deleted...]
-        <xdr:cNvPicPr>
+        <a:ln>
+          <a:prstDash val="solid"/>
+        </a:ln>
+      </spPr>
+    </pic>
+    <clientData/>
+  </twoCellAnchor>
+  <twoCellAnchor editAs="oneCell">
+    <from>
+      <col>1</col>
+      <colOff>0</colOff>
+      <row>233</row>
+      <rowOff>0</rowOff>
+    </from>
+    <to>
+      <col>1</col>
+      <colOff>2374900</colOff>
+      <row>243</row>
+      <rowOff>3527</rowOff>
+    </to>
+    <pic>
+      <nvPicPr>
+        <cNvPr id="3" name="Picture 2"/>
+        <cNvPicPr>
           <a:picLocks/>
-        </xdr:cNvPicPr>
-[...8 lines deleted...]
-        </a:blip>
+        </cNvPicPr>
+      </nvPicPr>
+      <blipFill>
+        <a:blip r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
-      </xdr:blipFill>
-      <xdr:spPr>
+      </blipFill>
+      <spPr>
         <a:xfrm>
-          <a:off x="457200" y="41852850"/>
-          <a:ext cx="2374900" cy="1574800"/>
+          <a:off x="679450" y="41116250"/>
+          <a:ext cx="2374900" cy="1574799"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
-          <a:avLst/>
+          <avLst/>
         </a:prstGeom>
-      </xdr:spPr>
-[...3 lines deleted...]
-</xdr:wsDr>
+        <a:ln>
+          <a:prstDash val="solid"/>
+        </a:ln>
+      </spPr>
+    </pic>
+    <clientData/>
+  </twoCellAnchor>
+</wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="0E2841"/>
+        <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E8E8E8"/>
+        <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="156082"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="E97132"/>
+        <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="196B24"/>
+        <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="0F9ED5"/>
+        <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="A02B93"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="4EA72E"/>
+        <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="467886"/>
+        <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="96607D"/>
+        <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
+        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Aptos Narrow" panose="02110004020202020204"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -2145,65 +1212,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...5 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -2224,7337 +1291,8420 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...19 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...4 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B0B8F307-AA79-4639-9005-C1817ADCC71A}">
-  <dimension ref="A1:L235"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+    <pageSetUpPr/>
+  </sheetPr>
+  <dimension ref="A1:N358"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="70" zoomScaleNormal="70" workbookViewId="0"/>
+    <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="13.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr baseColWidth="8" defaultColWidth="8.7265625" defaultRowHeight="12"/>
   <cols>
-    <col min="1" max="1" width="6.54296875" style="2" bestFit="1" customWidth="1"/>
-[...11 lines deleted...]
-    <col min="13" max="16384" width="8.7265625" style="2"/>
+    <col width="9.7265625" bestFit="1" customWidth="1" style="154" min="1" max="1"/>
+    <col width="55.7265625" bestFit="1" customWidth="1" style="154" min="2" max="2"/>
+    <col width="20.81640625" bestFit="1" customWidth="1" style="154" min="3" max="3"/>
+    <col width="30.81640625" bestFit="1" customWidth="1" style="154" min="4" max="4"/>
+    <col width="21.453125" customWidth="1" style="154" min="5" max="5"/>
+    <col width="32.1796875" bestFit="1" customWidth="1" style="154" min="6" max="6"/>
+    <col width="18.81640625" bestFit="1" customWidth="1" style="154" min="7" max="7"/>
+    <col width="17.81640625" bestFit="1" customWidth="1" style="154" min="8" max="8"/>
+    <col width="19.54296875" bestFit="1" customWidth="1" style="154" min="9" max="9"/>
+    <col width="10.81640625" bestFit="1" customWidth="1" style="154" min="10" max="10"/>
+    <col width="30.81640625" bestFit="1" customWidth="1" style="154" min="11" max="11"/>
+    <col width="11" bestFit="1" customWidth="1" style="154" min="12" max="12"/>
+    <col width="8.7265625" customWidth="1" style="154" min="13" max="16384"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:12" ht="19" x14ac:dyDescent="0.45">
-[...1 lines deleted...]
-      <c r="B1" s="81" t="s">
+    <row r="1">
+      <c r="A1" s="153" t="n"/>
+      <c r="B1" s="153" t="inlineStr">
+        <is>
+          <t>DSP Equity Savings Fund</t>
+        </is>
+      </c>
+    </row>
+    <row r="2">
+      <c r="B2" s="10" t="inlineStr">
+        <is>
+          <t>Portfolio as on May 31, 2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" s="153" t="inlineStr">
+        <is>
+          <t>Sr. No.</t>
+        </is>
+      </c>
+      <c r="B4" s="153" t="inlineStr">
+        <is>
+          <t>Name of Instrument</t>
+        </is>
+      </c>
+      <c r="C4" s="153" t="inlineStr">
+        <is>
+          <t>ISIN</t>
+        </is>
+      </c>
+      <c r="D4" s="153" t="inlineStr">
+        <is>
+          <t>Rating/Industry</t>
+        </is>
+      </c>
+      <c r="E4" s="153" t="inlineStr">
+        <is>
+          <t>Quantity</t>
+        </is>
+      </c>
+      <c r="F4" s="153" t="inlineStr">
+        <is>
+          <t>Market value (Rs. In lakhs)</t>
+        </is>
+      </c>
+      <c r="G4" s="153" t="inlineStr">
+        <is>
+          <t>% to Net Assets</t>
+        </is>
+      </c>
+      <c r="H4" s="153" t="inlineStr">
+        <is>
+          <t>Maturity Date</t>
+        </is>
+      </c>
+      <c r="I4" s="153" t="inlineStr">
+        <is>
+          <t>Put/Call Option</t>
+        </is>
+      </c>
+      <c r="J4" s="153" t="inlineStr">
+        <is>
+          <t>YTM (%)</t>
+        </is>
+      </c>
+    </row>
+    <row r="6">
+      <c r="B6" s="10" t="inlineStr">
+        <is>
+          <t>EQUITY &amp; EQUITY RELATED</t>
+        </is>
+      </c>
+    </row>
+    <row r="7">
+      <c r="B7" s="10" t="inlineStr">
+        <is>
+          <t>Listed / awaiting listing on the stock exchanges</t>
+        </is>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" s="154" t="n">
+        <v>1</v>
+      </c>
+      <c r="B8" s="154" t="inlineStr">
+        <is>
+          <t>HDFC Bank Limited</t>
+        </is>
+      </c>
+      <c r="C8" s="154" t="inlineStr">
+        <is>
+          <t>INE040A01034</t>
+        </is>
+      </c>
+      <c r="D8" s="154" t="inlineStr">
+        <is>
+          <t>Banks</t>
+        </is>
+      </c>
+      <c r="E8" s="169" t="n">
+        <v>2186312</v>
+      </c>
+      <c r="F8" s="170" t="n">
+        <v>16278.18674132027</v>
+      </c>
+      <c r="G8" s="13" t="n">
+        <v>0.0468</v>
+      </c>
+      <c r="J8" s="170" t="n"/>
+      <c r="K8" s="10" t="inlineStr">
+        <is>
+          <t>Sector/Rating</t>
+        </is>
+      </c>
+      <c r="L8" s="10" t="inlineStr">
+        <is>
+          <t>Percent</t>
+        </is>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" s="154" t="n">
+        <v>5</v>
+      </c>
+      <c r="B9" s="154" t="inlineStr">
+        <is>
+          <t>ICICI Bank Limited</t>
+        </is>
+      </c>
+      <c r="C9" s="154" t="inlineStr">
+        <is>
+          <t>INE090A01021</t>
+        </is>
+      </c>
+      <c r="D9" s="154" t="inlineStr">
+        <is>
+          <t>Banks</t>
+        </is>
+      </c>
+      <c r="E9" s="169" t="n">
+        <v>843671</v>
+      </c>
+      <c r="F9" s="170" t="n">
+        <v>10599.88</v>
+      </c>
+      <c r="G9" s="13" t="n">
+        <v>0.0305</v>
+      </c>
+      <c r="J9" s="170" t="n"/>
+      <c r="K9" s="154" t="inlineStr">
+        <is>
+          <t>Banks</t>
+        </is>
+      </c>
+      <c r="L9" s="13" t="n">
+        <v>0.1091</v>
+      </c>
+      <c r="M9" s="93" t="n"/>
+      <c r="N9" s="13" t="n"/>
+    </row>
+    <row r="10">
+      <c r="A10" s="154" t="n">
+        <v>8</v>
+      </c>
+      <c r="B10" s="154" t="inlineStr">
+        <is>
+          <t>Cipla Limited</t>
+        </is>
+      </c>
+      <c r="C10" s="154" t="inlineStr">
+        <is>
+          <t>INE059A01026</t>
+        </is>
+      </c>
+      <c r="D10" s="154" t="inlineStr">
+        <is>
+          <t>Pharmaceuticals &amp; Biotechnology</t>
+        </is>
+      </c>
+      <c r="E10" s="169" t="n">
+        <v>559818</v>
+      </c>
+      <c r="F10" s="170" t="n">
+        <v>7843.051051035854</v>
+      </c>
+      <c r="G10" s="13" t="n">
+        <v>0.0225</v>
+      </c>
+      <c r="J10" s="170" t="n"/>
+      <c r="K10" s="154" t="inlineStr">
+        <is>
+          <t>Sovereign</t>
+        </is>
+      </c>
+      <c r="L10" s="13" t="n">
+        <v>0.1014</v>
+      </c>
+      <c r="M10" s="93" t="n"/>
+      <c r="N10" s="13" t="n"/>
+    </row>
+    <row r="11">
+      <c r="A11" s="154" t="n">
+        <v>3</v>
+      </c>
+      <c r="B11" s="154" t="inlineStr">
+        <is>
+          <t>ITC Limited</t>
+        </is>
+      </c>
+      <c r="C11" s="154" t="inlineStr">
+        <is>
+          <t>INE154A01025</t>
+        </is>
+      </c>
+      <c r="D11" s="154" t="inlineStr">
+        <is>
+          <t>Diversified FMCG</t>
+        </is>
+      </c>
+      <c r="E11" s="169" t="n">
+        <v>2609718</v>
+      </c>
+      <c r="F11" s="170" t="n">
+        <v>7487.280844645948</v>
+      </c>
+      <c r="G11" s="13" t="n">
+        <v>0.0215</v>
+      </c>
+      <c r="J11" s="170" t="n"/>
+      <c r="K11" s="154" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="L11" s="13" t="n">
+        <v>0.082</v>
+      </c>
+      <c r="M11" s="93" t="n"/>
+      <c r="N11" s="13" t="n"/>
+    </row>
+    <row r="12">
+      <c r="A12" s="154" t="n">
+        <v>6</v>
+      </c>
+      <c r="B12" s="154" t="inlineStr">
+        <is>
+          <t>Kotak Mahindra Bank Limited</t>
+        </is>
+      </c>
+      <c r="C12" s="154" t="inlineStr">
+        <is>
+          <t>INE237A01036</t>
+        </is>
+      </c>
+      <c r="D12" s="154" t="inlineStr">
+        <is>
+          <t>Banks</t>
+        </is>
+      </c>
+      <c r="E12" s="169" t="n">
+        <v>1812375</v>
+      </c>
+      <c r="F12" s="170" t="n">
+        <v>6963.145572498299</v>
+      </c>
+      <c r="G12" s="13" t="n">
+        <v>0.02</v>
+      </c>
+      <c r="J12" s="170" t="n"/>
+      <c r="K12" s="154" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="L12" s="13" t="n">
+        <v>0.07580000000000001</v>
+      </c>
+      <c r="M12" s="93" t="n"/>
+      <c r="N12" s="13" t="n"/>
+    </row>
+    <row r="13">
+      <c r="A13" s="154" t="n">
+        <v>7</v>
+      </c>
+      <c r="B13" s="154" t="inlineStr">
+        <is>
+          <t>Mahindra &amp; Mahindra Limited</t>
+        </is>
+      </c>
+      <c r="C13" s="154" t="inlineStr">
+        <is>
+          <t>INE101A01026</t>
+        </is>
+      </c>
+      <c r="D13" s="154" t="inlineStr">
+        <is>
+          <t>Automobiles</t>
+        </is>
+      </c>
+      <c r="E13" s="169" t="n">
+        <v>201439</v>
+      </c>
+      <c r="F13" s="170" t="n">
+        <v>6135.029048235116</v>
+      </c>
+      <c r="G13" s="13" t="n">
+        <v>0.0176</v>
+      </c>
+      <c r="J13" s="170" t="n"/>
+      <c r="K13" s="154" t="inlineStr">
+        <is>
+          <t>Insurance</t>
+        </is>
+      </c>
+      <c r="L13" s="13" t="n">
+        <v>0.0387</v>
+      </c>
+      <c r="M13" s="93" t="n"/>
+      <c r="N13" s="13" t="n"/>
+    </row>
+    <row r="14">
+      <c r="A14" s="154" t="n">
+        <v>15</v>
+      </c>
+      <c r="B14" s="154" t="inlineStr">
+        <is>
+          <t>HDFC Life Insurance Company Limited</t>
+        </is>
+      </c>
+      <c r="C14" s="154" t="inlineStr">
+        <is>
+          <t>INE795G01014</t>
+        </is>
+      </c>
+      <c r="D14" s="154" t="inlineStr">
+        <is>
+          <t>Insurance</t>
+        </is>
+      </c>
+      <c r="E14" s="169" t="n">
+        <v>810747</v>
+      </c>
+      <c r="F14" s="170" t="n">
+        <v>4822.325573585028</v>
+      </c>
+      <c r="G14" s="13" t="n">
+        <v>0.0139</v>
+      </c>
+      <c r="J14" s="170" t="n"/>
+      <c r="K14" s="154" t="inlineStr">
+        <is>
+          <t>Pharmaceuticals &amp; Biotechnology</t>
+        </is>
+      </c>
+      <c r="L14" s="13" t="n">
+        <v>0.0355</v>
+      </c>
+      <c r="M14" s="93" t="n"/>
+      <c r="N14" s="13" t="n"/>
+    </row>
+    <row r="15">
+      <c r="A15" s="154" t="n">
+        <v>2</v>
+      </c>
+      <c r="B15" s="154" t="inlineStr">
+        <is>
+          <t>Axis Bank Limited</t>
+        </is>
+      </c>
+      <c r="C15" s="154" t="inlineStr">
+        <is>
+          <t>INE238A01034</t>
+        </is>
+      </c>
+      <c r="D15" s="154" t="inlineStr">
+        <is>
+          <t>Banks</t>
+        </is>
+      </c>
+      <c r="E15" s="169" t="n">
+        <v>319204</v>
+      </c>
+      <c r="F15" s="170" t="n">
+        <v>4106.878345194234</v>
+      </c>
+      <c r="G15" s="13" t="n">
+        <v>0.0118</v>
+      </c>
+      <c r="J15" s="170" t="n"/>
+      <c r="K15" s="154" t="inlineStr">
+        <is>
+          <t>Automobiles</t>
+        </is>
+      </c>
+      <c r="L15" s="13" t="n">
+        <v>0.025</v>
+      </c>
+      <c r="M15" s="93" t="n"/>
+      <c r="N15" s="13" t="n"/>
+    </row>
+    <row r="16">
+      <c r="A16" s="154" t="n">
+        <v>19</v>
+      </c>
+      <c r="B16" s="154" t="inlineStr">
+        <is>
+          <t>Indigo Paints Limited</t>
+        </is>
+      </c>
+      <c r="C16" s="154" t="inlineStr">
+        <is>
+          <t>INE09VQ01012</t>
+        </is>
+      </c>
+      <c r="D16" s="154" t="inlineStr">
+        <is>
+          <t>Consumer Durables</t>
+        </is>
+      </c>
+      <c r="E16" s="169" t="n">
+        <v>394165</v>
+      </c>
+      <c r="F16" s="170" t="n">
+        <v>3905.78</v>
+      </c>
+      <c r="G16" s="13" t="n">
+        <v>0.0112</v>
+      </c>
+      <c r="J16" s="170" t="n"/>
+      <c r="K16" s="154" t="inlineStr">
+        <is>
+          <t>Diversified FMCG</t>
+        </is>
+      </c>
+      <c r="L16" s="13" t="n">
+        <v>0.0215</v>
+      </c>
+      <c r="M16" s="93" t="n"/>
+      <c r="N16" s="13" t="n"/>
+    </row>
+    <row r="17">
+      <c r="A17" s="154" t="n">
+        <v>20</v>
+      </c>
+      <c r="B17" s="154" t="inlineStr">
+        <is>
+          <t>Infosys Limited</t>
+        </is>
+      </c>
+      <c r="C17" s="154" t="inlineStr">
+        <is>
+          <t>INE009A01021</t>
+        </is>
+      </c>
+      <c r="D17" s="154" t="inlineStr">
+        <is>
+          <t>IT - Software</t>
+        </is>
+      </c>
+      <c r="E17" s="169" t="n">
+        <v>319473</v>
+      </c>
+      <c r="F17" s="170" t="n">
+        <v>3708.76</v>
+      </c>
+      <c r="G17" s="13" t="n">
+        <v>0.0107</v>
+      </c>
+      <c r="J17" s="170" t="n"/>
+      <c r="K17" s="154" t="inlineStr">
+        <is>
+          <t>Consumer Durables</t>
+        </is>
+      </c>
+      <c r="L17" s="13" t="n">
+        <v>0.0132</v>
+      </c>
+      <c r="M17" s="93" t="n"/>
+      <c r="N17" s="13" t="n"/>
+    </row>
+    <row r="18">
+      <c r="A18" s="154" t="n">
+        <v>9</v>
+      </c>
+      <c r="B18" s="154" t="inlineStr">
+        <is>
+          <t>Indus Towers Limited</t>
+        </is>
+      </c>
+      <c r="C18" s="154" t="inlineStr">
+        <is>
+          <t>INE121J01017</t>
+        </is>
+      </c>
+      <c r="D18" s="154" t="inlineStr">
+        <is>
+          <t>Telecom - Services</t>
+        </is>
+      </c>
+      <c r="E18" s="169" t="n">
+        <v>781536</v>
+      </c>
+      <c r="F18" s="170" t="n">
+        <v>3454.778922697481</v>
+      </c>
+      <c r="G18" s="13" t="n">
+        <v>0.009900000000000001</v>
+      </c>
+      <c r="J18" s="170" t="n"/>
+      <c r="K18" s="154" t="inlineStr">
+        <is>
+          <t>IT - Software</t>
+        </is>
+      </c>
+      <c r="L18" s="13" t="n">
+        <v>0.0107</v>
+      </c>
+      <c r="M18" s="93" t="n"/>
+      <c r="N18" s="13" t="n"/>
+    </row>
+    <row r="19">
+      <c r="A19" s="154" t="n">
+        <v>25</v>
+      </c>
+      <c r="B19" s="154" t="inlineStr">
+        <is>
+          <t>SBI Life Insurance Company Limited</t>
+        </is>
+      </c>
+      <c r="C19" s="154" t="inlineStr">
+        <is>
+          <t>INE123W01016</t>
+        </is>
+      </c>
+      <c r="D19" s="154" t="inlineStr">
+        <is>
+          <t>Insurance</t>
+        </is>
+      </c>
+      <c r="E19" s="169" t="n">
+        <v>179126</v>
+      </c>
+      <c r="F19" s="170" t="n">
+        <v>3278.18</v>
+      </c>
+      <c r="G19" s="13" t="n">
+        <v>0.0094</v>
+      </c>
+      <c r="J19" s="170" t="n"/>
+      <c r="K19" s="154" t="inlineStr">
+        <is>
+          <t>Telecom - Services</t>
+        </is>
+      </c>
+      <c r="L19" s="13" t="n">
+        <v>0.009900000000000001</v>
+      </c>
+      <c r="M19" s="93" t="n"/>
+      <c r="N19" s="13" t="n"/>
+    </row>
+    <row r="20">
+      <c r="A20" s="154" t="n">
+        <v>26</v>
+      </c>
+      <c r="B20" s="154" t="inlineStr">
+        <is>
+          <t>Syngene International Limited</t>
+        </is>
+      </c>
+      <c r="C20" s="154" t="inlineStr">
+        <is>
+          <t>INE398R01022</t>
+        </is>
+      </c>
+      <c r="D20" s="154" t="inlineStr">
+        <is>
+          <t>Healthcare Services</t>
+        </is>
+      </c>
+      <c r="E20" s="169" t="n">
+        <v>730336</v>
+      </c>
+      <c r="F20" s="170" t="n">
+        <v>3228.09</v>
+      </c>
+      <c r="G20" s="13" t="n">
+        <v>0.009299999999999999</v>
+      </c>
+      <c r="J20" s="170" t="n"/>
+      <c r="K20" s="154" t="inlineStr">
+        <is>
+          <t>Healthcare Services</t>
+        </is>
+      </c>
+      <c r="L20" s="13" t="n">
+        <v>0.009299999999999999</v>
+      </c>
+      <c r="M20" s="93" t="n"/>
+      <c r="N20" s="13" t="n"/>
+    </row>
+    <row r="21">
+      <c r="A21" s="154" t="n">
+        <v>23</v>
+      </c>
+      <c r="B21" s="154" t="inlineStr">
+        <is>
+          <t>Petronet LNG Limited</t>
+        </is>
+      </c>
+      <c r="C21" s="154" t="inlineStr">
+        <is>
+          <t>INE347G01014</t>
+        </is>
+      </c>
+      <c r="D21" s="154" t="inlineStr">
+        <is>
+          <t>Gas</t>
+        </is>
+      </c>
+      <c r="E21" s="169" t="n">
+        <v>1124058</v>
+      </c>
+      <c r="F21" s="170" t="n">
+        <v>3046.762610750406</v>
+      </c>
+      <c r="G21" s="13" t="n">
+        <v>0.008699999999999999</v>
+      </c>
+      <c r="J21" s="170" t="n"/>
+      <c r="K21" s="154" t="inlineStr">
+        <is>
+          <t>Gas</t>
+        </is>
+      </c>
+      <c r="L21" s="13" t="n">
+        <v>0.008699999999999999</v>
+      </c>
+      <c r="M21" s="93" t="n"/>
+      <c r="N21" s="13" t="n"/>
+    </row>
+    <row r="22">
+      <c r="A22" s="154" t="n">
+        <v>27</v>
+      </c>
+      <c r="B22" s="154" t="inlineStr">
+        <is>
+          <t>ICICI Lombard General Insurance Company Limited</t>
+        </is>
+      </c>
+      <c r="C22" s="154" t="inlineStr">
+        <is>
+          <t>INE765G01017</t>
+        </is>
+      </c>
+      <c r="D22" s="154" t="inlineStr">
+        <is>
+          <t>Insurance</t>
+        </is>
+      </c>
+      <c r="E22" s="169" t="n">
+        <v>162121</v>
+      </c>
+      <c r="F22" s="170" t="n">
+        <v>2905.53</v>
+      </c>
+      <c r="G22" s="13" t="n">
+        <v>0.008399999999999999</v>
+      </c>
+      <c r="J22" s="170" t="n"/>
+      <c r="K22" s="154" t="inlineStr">
+        <is>
+          <t>CRISIL AA+</t>
+        </is>
+      </c>
+      <c r="L22" s="13" t="n">
+        <v>0.0074</v>
+      </c>
+      <c r="M22" s="93" t="n"/>
+      <c r="N22" s="13" t="n"/>
+    </row>
+    <row r="23">
+      <c r="A23" s="154" t="n">
+        <v>29</v>
+      </c>
+      <c r="B23" s="154" t="inlineStr">
+        <is>
+          <t>Maruti Suzuki India Limited</t>
+        </is>
+      </c>
+      <c r="C23" s="154" t="inlineStr">
+        <is>
+          <t>INE585B01010</t>
+        </is>
+      </c>
+      <c r="D23" s="154" t="inlineStr">
+        <is>
+          <t>Automobiles</t>
+        </is>
+      </c>
+      <c r="E23" s="169" t="n">
+        <v>19558</v>
+      </c>
+      <c r="F23" s="170" t="n">
+        <v>2567.38</v>
+      </c>
+      <c r="G23" s="13" t="n">
+        <v>0.0074</v>
+      </c>
+      <c r="J23" s="170" t="n"/>
+      <c r="K23" s="154" t="inlineStr">
+        <is>
+          <t>IND AAA</t>
+        </is>
+      </c>
+      <c r="L23" s="13" t="n">
+        <v>0.0072</v>
+      </c>
+      <c r="M23" s="93" t="n"/>
+      <c r="N23" s="13" t="n"/>
+    </row>
+    <row r="24">
+      <c r="A24" s="154" t="n">
+        <v>30</v>
+      </c>
+      <c r="B24" s="154" t="inlineStr">
+        <is>
+          <t>Cohance Lifesciences Limited</t>
+        </is>
+      </c>
+      <c r="C24" s="154" t="inlineStr">
+        <is>
+          <t>INE03QK01018</t>
+        </is>
+      </c>
+      <c r="D24" s="154" t="inlineStr">
+        <is>
+          <t>Pharmaceuticals &amp; Biotechnology</t>
+        </is>
+      </c>
+      <c r="E24" s="169" t="n">
+        <v>581537</v>
+      </c>
+      <c r="F24" s="170" t="n">
+        <v>2509.33</v>
+      </c>
+      <c r="G24" s="13" t="n">
+        <v>0.0072</v>
+      </c>
+      <c r="J24" s="170" t="n"/>
+      <c r="K24" s="154" t="inlineStr">
+        <is>
+          <t>Auto Components</t>
+        </is>
+      </c>
+      <c r="L24" s="13" t="n">
+        <v>0.0067</v>
+      </c>
+      <c r="M24" s="93" t="n"/>
+      <c r="N24" s="13" t="n"/>
+    </row>
+    <row r="25">
+      <c r="A25" s="154" t="n">
+        <v>31</v>
+      </c>
+      <c r="B25" s="154" t="inlineStr">
+        <is>
+          <t>Canara HSBC Life Insurance Company Limited</t>
+        </is>
+      </c>
+      <c r="C25" s="154" t="inlineStr">
+        <is>
+          <t>INE01TY01017</t>
+        </is>
+      </c>
+      <c r="D25" s="154" t="inlineStr">
+        <is>
+          <t>Insurance</t>
+        </is>
+      </c>
+      <c r="E25" s="169" t="n">
+        <v>1760772</v>
+      </c>
+      <c r="F25" s="170" t="n">
+        <v>2430.57</v>
+      </c>
+      <c r="G25" s="13" t="n">
+        <v>0.007</v>
+      </c>
+      <c r="J25" s="170" t="n"/>
+      <c r="K25" s="154" t="inlineStr">
+        <is>
+          <t>Petroleum Products</t>
+        </is>
+      </c>
+      <c r="L25" s="13" t="n">
+        <v>0.006</v>
+      </c>
+      <c r="M25" s="93" t="n"/>
+      <c r="N25" s="13" t="n"/>
+    </row>
+    <row r="26">
+      <c r="A26" s="154" t="n">
+        <v>34</v>
+      </c>
+      <c r="B26" s="154" t="inlineStr">
+        <is>
+          <t>Samvardhana Motherson International Limited</t>
+        </is>
+      </c>
+      <c r="C26" s="154" t="inlineStr">
+        <is>
+          <t>INE775A01035</t>
+        </is>
+      </c>
+      <c r="D26" s="154" t="inlineStr">
+        <is>
+          <t>Auto Components</t>
+        </is>
+      </c>
+      <c r="E26" s="169" t="n">
+        <v>1592071</v>
+      </c>
+      <c r="F26" s="170" t="n">
+        <v>2320.28</v>
+      </c>
+      <c r="G26" s="13" t="n">
+        <v>0.0067</v>
+      </c>
+      <c r="J26" s="170" t="n"/>
+      <c r="K26" s="154" t="inlineStr">
+        <is>
+          <t>Fertilizers &amp; Agrochemicals</t>
+        </is>
+      </c>
+      <c r="L26" s="13" t="n">
+        <v>0.0048</v>
+      </c>
+      <c r="M26" s="93" t="n"/>
+      <c r="N26" s="13" t="n"/>
+    </row>
+    <row r="27">
+      <c r="A27" s="154" t="n">
+        <v>36</v>
+      </c>
+      <c r="B27" s="154" t="inlineStr">
+        <is>
+          <t>Coromandel International Limited</t>
+        </is>
+      </c>
+      <c r="C27" s="154" t="inlineStr">
+        <is>
+          <t>INE169A01031</t>
+        </is>
+      </c>
+      <c r="D27" s="154" t="inlineStr">
+        <is>
+          <t>Fertilizers &amp; Agrochemicals</t>
+        </is>
+      </c>
+      <c r="E27" s="169" t="n">
+        <v>95046</v>
+      </c>
+      <c r="F27" s="170" t="n">
+        <v>1666.73</v>
+      </c>
+      <c r="G27" s="13" t="n">
+        <v>0.0048</v>
+      </c>
+      <c r="J27" s="170" t="n"/>
+      <c r="K27" s="154" t="inlineStr">
+        <is>
+          <t>Chemicals &amp; Petrochemicals</t>
+        </is>
+      </c>
+      <c r="L27" s="13" t="n">
+        <v>0.0048</v>
+      </c>
+      <c r="M27" s="93" t="n"/>
+      <c r="N27" s="13" t="n"/>
+    </row>
+    <row r="28">
+      <c r="A28" s="154" t="n">
+        <v>37</v>
+      </c>
+      <c r="B28" s="154" t="inlineStr">
+        <is>
+          <t>Jubilant Ingrevia Limited</t>
+        </is>
+      </c>
+      <c r="C28" s="154" t="inlineStr">
+        <is>
+          <t>INE0BY001018</t>
+        </is>
+      </c>
+      <c r="D28" s="154" t="inlineStr">
+        <is>
+          <t>Chemicals &amp; Petrochemicals</t>
+        </is>
+      </c>
+      <c r="E28" s="169" t="n">
+        <v>257713</v>
+      </c>
+      <c r="F28" s="170" t="n">
+        <v>1665.34</v>
+      </c>
+      <c r="G28" s="13" t="n">
+        <v>0.0048</v>
+      </c>
+      <c r="J28" s="170" t="n"/>
+      <c r="K28" s="154" t="inlineStr">
+        <is>
+          <t>Power</t>
+        </is>
+      </c>
+      <c r="L28" s="13" t="n">
+        <v>0.0043</v>
+      </c>
+      <c r="M28" s="93" t="n"/>
+      <c r="N28" s="13" t="n"/>
+    </row>
+    <row r="29">
+      <c r="A29" s="154" t="n">
+        <v>16</v>
+      </c>
+      <c r="B29" s="154" t="inlineStr">
+        <is>
+          <t>NTPC Limited</t>
+        </is>
+      </c>
+      <c r="C29" s="154" t="inlineStr">
+        <is>
+          <t>INE733E01010</t>
+        </is>
+      </c>
+      <c r="D29" s="154" t="inlineStr">
+        <is>
+          <t>Power</t>
+        </is>
+      </c>
+      <c r="E29" s="169" t="n">
+        <v>389227</v>
+      </c>
+      <c r="F29" s="170" t="n">
+        <v>1505.918925651254</v>
+      </c>
+      <c r="G29" s="13" t="n">
+        <v>0.0043</v>
+      </c>
+      <c r="J29" s="170" t="n"/>
+      <c r="K29" s="154" t="inlineStr">
+        <is>
+          <t>IT - Services</t>
+        </is>
+      </c>
+      <c r="L29" s="13" t="n">
+        <v>0.0039</v>
+      </c>
+      <c r="M29" s="93" t="n"/>
+      <c r="N29" s="13" t="n"/>
+    </row>
+    <row r="30">
+      <c r="A30" s="154" t="n">
+        <v>40</v>
+      </c>
+      <c r="B30" s="154" t="inlineStr">
+        <is>
+          <t>Cyient Limited</t>
+        </is>
+      </c>
+      <c r="C30" s="154" t="inlineStr">
+        <is>
+          <t>INE136B01020</t>
+        </is>
+      </c>
+      <c r="D30" s="154" t="inlineStr">
+        <is>
+          <t>IT - Services</t>
+        </is>
+      </c>
+      <c r="E30" s="169" t="n">
+        <v>149617</v>
+      </c>
+      <c r="F30" s="170" t="n">
+        <v>1358.9</v>
+      </c>
+      <c r="G30" s="13" t="n">
+        <v>0.0039</v>
+      </c>
+      <c r="J30" s="170" t="n"/>
+      <c r="K30" s="154" t="inlineStr">
+        <is>
+          <t>Realty</t>
+        </is>
+      </c>
+      <c r="L30" s="13" t="n">
+        <v>0.0026</v>
+      </c>
+      <c r="M30" s="93" t="n"/>
+      <c r="N30" s="13" t="n"/>
+    </row>
+    <row r="31">
+      <c r="A31" s="154" t="n">
+        <v>42</v>
+      </c>
+      <c r="B31" s="154" t="inlineStr">
+        <is>
+          <t>IPCA Laboratories Limited</t>
+        </is>
+      </c>
+      <c r="C31" s="154" t="inlineStr">
+        <is>
+          <t>INE571A01038</t>
+        </is>
+      </c>
+      <c r="D31" s="154" t="inlineStr">
+        <is>
+          <t>Pharmaceuticals &amp; Biotechnology</t>
+        </is>
+      </c>
+      <c r="E31" s="169" t="n">
+        <v>81945</v>
+      </c>
+      <c r="F31" s="170" t="n">
+        <v>1249.17</v>
+      </c>
+      <c r="G31" s="13" t="n">
+        <v>0.0036</v>
+      </c>
+      <c r="J31" s="170" t="n"/>
+      <c r="K31" s="154" t="inlineStr">
+        <is>
+          <t>Index Options</t>
+        </is>
+      </c>
+      <c r="L31" s="13" t="n">
+        <v>0.002</v>
+      </c>
+      <c r="M31" s="93" t="n"/>
+      <c r="N31" s="13" t="n"/>
+    </row>
+    <row r="32">
+      <c r="A32" s="154" t="n">
+        <v>47</v>
+      </c>
+      <c r="B32" s="154" t="inlineStr">
+        <is>
+          <t>Alembic Pharmaceuticals Limited</t>
+        </is>
+      </c>
+      <c r="C32" s="154" t="inlineStr">
+        <is>
+          <t>INE901L01018</t>
+        </is>
+      </c>
+      <c r="D32" s="154" t="inlineStr">
+        <is>
+          <t>Pharmaceuticals &amp; Biotechnology</t>
+        </is>
+      </c>
+      <c r="E32" s="169" t="n">
+        <v>102300</v>
+      </c>
+      <c r="F32" s="170" t="n">
+        <v>753.03</v>
+      </c>
+      <c r="G32" s="13" t="n">
+        <v>0.0022</v>
+      </c>
+      <c r="J32" s="170" t="n"/>
+      <c r="K32" s="154" t="inlineStr">
+        <is>
+          <t>Finance</t>
+        </is>
+      </c>
+      <c r="L32" s="13" t="n">
+        <v>0.0009</v>
+      </c>
+      <c r="M32" s="93" t="n"/>
+      <c r="N32" s="13" t="n"/>
+    </row>
+    <row r="33">
+      <c r="A33" s="154" t="n">
+        <v>44</v>
+      </c>
+      <c r="B33" s="154" t="inlineStr">
+        <is>
+          <t>Hindustan Petroleum Corporation Limited</t>
+        </is>
+      </c>
+      <c r="C33" s="154" t="inlineStr">
+        <is>
+          <t>INE094A01015</t>
+        </is>
+      </c>
+      <c r="D33" s="154" t="inlineStr">
+        <is>
+          <t>Petroleum Products</t>
+        </is>
+      </c>
+      <c r="E33" s="169" t="n">
+        <v>180005</v>
+      </c>
+      <c r="F33" s="170" t="n">
+        <v>708.9471911949207</v>
+      </c>
+      <c r="G33" s="13" t="n">
+        <v>0.002</v>
+      </c>
+      <c r="J33" s="170" t="n"/>
+      <c r="K33" s="154" t="inlineStr">
+        <is>
+          <t>Transport Infrastructure</t>
+        </is>
+      </c>
+      <c r="L33" s="13" t="n">
+        <v>0.0009</v>
+      </c>
+      <c r="M33" s="93" t="n"/>
+      <c r="N33" s="13" t="n"/>
+    </row>
+    <row r="34">
+      <c r="A34" s="154" t="n">
+        <v>48</v>
+      </c>
+      <c r="B34" s="154" t="inlineStr">
+        <is>
+          <t>La Opala RG Limited</t>
+        </is>
+      </c>
+      <c r="C34" s="154" t="inlineStr">
+        <is>
+          <t>INE059D01020</t>
+        </is>
+      </c>
+      <c r="D34" s="154" t="inlineStr">
+        <is>
+          <t>Consumer Durables</t>
+        </is>
+      </c>
+      <c r="E34" s="169" t="n">
+        <v>395461</v>
+      </c>
+      <c r="F34" s="170" t="n">
+        <v>709.1799999999999</v>
+      </c>
+      <c r="G34" s="13" t="n">
+        <v>0.0021</v>
+      </c>
+      <c r="J34" s="170" t="n"/>
+      <c r="K34" s="154" t="inlineStr">
+        <is>
+          <t>Arbitrage Positions</t>
+        </is>
+      </c>
+      <c r="L34" s="13" t="n">
+        <v>0.3765</v>
+      </c>
+      <c r="M34" s="93" t="n"/>
+      <c r="N34" s="13" t="n"/>
+    </row>
+    <row r="35">
+      <c r="A35" s="154" t="n">
+        <v>49</v>
+      </c>
+      <c r="B35" s="154" t="inlineStr">
+        <is>
+          <t>Indian Oil Corporation Limited</t>
+        </is>
+      </c>
+      <c r="C35" s="154" t="inlineStr">
+        <is>
+          <t>INE242A01010</t>
+        </is>
+      </c>
+      <c r="D35" s="154" t="inlineStr">
+        <is>
+          <t>Petroleum Products</t>
+        </is>
+      </c>
+      <c r="E35" s="169" t="n">
+        <v>499271</v>
+      </c>
+      <c r="F35" s="170" t="n">
+        <v>700.1799999999999</v>
+      </c>
+      <c r="G35" s="13" t="n">
+        <v>0.002</v>
+      </c>
+      <c r="J35" s="170" t="n"/>
+      <c r="K35" s="154" t="inlineStr">
+        <is>
+          <t>Cash &amp; Equivalent</t>
+        </is>
+      </c>
+      <c r="L35" s="13" t="n">
+        <v>0.0312</v>
+      </c>
+      <c r="M35" s="93" t="n"/>
+      <c r="N35" s="13" t="n"/>
+    </row>
+    <row r="36">
+      <c r="A36" s="154" t="n">
+        <v>52</v>
+      </c>
+      <c r="B36" s="154" t="inlineStr">
+        <is>
+          <t>Bharat Petroleum Corporation Limited</t>
+        </is>
+      </c>
+      <c r="C36" s="154" t="inlineStr">
+        <is>
+          <t>INE029A01011</t>
+        </is>
+      </c>
+      <c r="D36" s="154" t="inlineStr">
+        <is>
+          <t>Petroleum Products</t>
+        </is>
+      </c>
+      <c r="E36" s="169" t="n">
+        <v>218825</v>
+      </c>
+      <c r="F36" s="170" t="n">
+        <v>652.3200000000001</v>
+      </c>
+      <c r="G36" s="13" t="n">
+        <v>0.0019</v>
+      </c>
+      <c r="J36" s="170" t="n"/>
+      <c r="L36" s="13" t="n"/>
+      <c r="M36" s="93" t="n"/>
+      <c r="N36" s="13" t="n"/>
+    </row>
+    <row r="37">
+      <c r="A37" s="154" t="n">
+        <v>61</v>
+      </c>
+      <c r="B37" s="154" t="inlineStr">
+        <is>
+          <t>Power Finance Corporation Limited</t>
+        </is>
+      </c>
+      <c r="C37" s="154" t="inlineStr">
+        <is>
+          <t>INE134E01011</t>
+        </is>
+      </c>
+      <c r="D37" s="154" t="inlineStr">
+        <is>
+          <t>Finance</t>
+        </is>
+      </c>
+      <c r="E37" s="169" t="n">
+        <v>71654</v>
+      </c>
+      <c r="F37" s="170" t="n">
+        <v>307.11</v>
+      </c>
+      <c r="G37" s="13" t="n">
+        <v>0.0009</v>
+      </c>
+      <c r="J37" s="170" t="n"/>
+      <c r="L37" s="13" t="n"/>
+      <c r="M37" s="93" t="n"/>
+      <c r="N37" s="13" t="n"/>
+    </row>
+    <row r="38">
+      <c r="A38" s="14" t="n"/>
+      <c r="B38" s="14" t="inlineStr">
+        <is>
+          <t>Total</t>
+        </is>
+      </c>
+      <c r="C38" s="14" t="n"/>
+      <c r="D38" s="14" t="n"/>
+      <c r="E38" s="14" t="n"/>
+      <c r="F38" s="171">
+        <f>SUM(F8:F37)</f>
+        <v/>
+      </c>
+      <c r="G38" s="16" t="n">
+        <v>0.313</v>
+      </c>
+      <c r="J38" s="170" t="n"/>
+      <c r="L38" s="13" t="n"/>
+      <c r="M38" s="93" t="n"/>
+      <c r="N38" s="13" t="n"/>
+    </row>
+    <row r="39">
+      <c r="L39" s="13" t="n"/>
+      <c r="M39" s="93" t="n"/>
+      <c r="N39" s="13" t="n"/>
+    </row>
+    <row r="40">
+      <c r="L40" s="13" t="n"/>
+      <c r="M40" s="93" t="n"/>
+      <c r="N40" s="13" t="n"/>
+    </row>
+    <row r="41">
+      <c r="B41" s="10" t="inlineStr">
+        <is>
+          <t>DERIVATIVES</t>
+        </is>
+      </c>
+      <c r="L41" s="13" t="n"/>
+      <c r="M41" s="93" t="n"/>
+      <c r="N41" s="13" t="n"/>
+    </row>
+    <row r="42">
+      <c r="A42" s="154" t="n">
+        <v>71</v>
+      </c>
+      <c r="B42" s="154" t="inlineStr">
+        <is>
+          <t>NIFTY 23000 Put Jun26</t>
+        </is>
+      </c>
+      <c r="D42" s="154" t="inlineStr">
+        <is>
+          <t>Index Options</t>
+        </is>
+      </c>
+      <c r="E42" s="169" t="n">
+        <v>388115</v>
+      </c>
+      <c r="F42" s="170" t="n">
+        <v>609.73</v>
+      </c>
+      <c r="G42" s="13" t="n">
+        <v>0.0018</v>
+      </c>
+      <c r="H42" s="17" t="n">
+        <v>46203</v>
+      </c>
+      <c r="J42" s="170" t="n"/>
+      <c r="L42" s="13" t="n"/>
+      <c r="M42" s="93" t="n"/>
+      <c r="N42" s="13" t="n"/>
+    </row>
+    <row r="43">
+      <c r="A43" s="154" t="n">
+        <v>72</v>
+      </c>
+      <c r="B43" s="154" t="inlineStr">
+        <is>
+          <t>NIFTY 22500 Put Jun26</t>
+        </is>
+      </c>
+      <c r="D43" s="154" t="inlineStr">
+        <is>
+          <t>Index Options</t>
+        </is>
+      </c>
+      <c r="E43" s="169" t="n">
+        <v>77935</v>
+      </c>
+      <c r="F43" s="170" t="n">
+        <v>60.4</v>
+      </c>
+      <c r="G43" s="13" t="n">
+        <v>0.0002</v>
+      </c>
+      <c r="H43" s="17" t="n">
+        <v>46203</v>
+      </c>
+      <c r="J43" s="170" t="n"/>
+      <c r="L43" s="13" t="n"/>
+      <c r="M43" s="93" t="n"/>
+      <c r="N43" s="13" t="n"/>
+    </row>
+    <row r="44">
+      <c r="A44" s="14" t="n"/>
+      <c r="B44" s="14" t="inlineStr">
+        <is>
+          <t>Total</t>
+        </is>
+      </c>
+      <c r="C44" s="14" t="n"/>
+      <c r="D44" s="14" t="n"/>
+      <c r="E44" s="14" t="n"/>
+      <c r="F44" s="171" t="n">
+        <v>670.13</v>
+      </c>
+      <c r="G44" s="16" t="n">
+        <v>0.002</v>
+      </c>
+      <c r="L44" s="13" t="n"/>
+      <c r="M44" s="93" t="n"/>
+      <c r="N44" s="13" t="n"/>
+    </row>
+    <row r="45">
+      <c r="B45" s="10" t="inlineStr">
+        <is>
+          <t>ARBITRAGE</t>
+        </is>
+      </c>
+      <c r="L45" s="13" t="n"/>
+      <c r="M45" s="93" t="n"/>
+      <c r="N45" s="13" t="n"/>
+    </row>
+    <row r="46">
+      <c r="A46" s="154" t="n">
+        <v>1</v>
+      </c>
+      <c r="B46" s="154" t="inlineStr">
+        <is>
+          <t>HDFC Bank Limited</t>
+        </is>
+      </c>
+      <c r="C46" s="154" t="inlineStr">
+        <is>
+          <t>INE040A01034</t>
+        </is>
+      </c>
+      <c r="D46" s="154" t="inlineStr">
+        <is>
+          <t>Banks</t>
+        </is>
+      </c>
+      <c r="E46" s="169" t="n">
+        <v>1272150</v>
+      </c>
+      <c r="F46" s="170" t="n">
+        <v>9471.790000000001</v>
+      </c>
+      <c r="G46" s="13" t="n">
+        <v>0.0272</v>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47" s="154" t="n">
+        <v>1</v>
+      </c>
+      <c r="B47" s="154" t="inlineStr">
+        <is>
+          <t>HDFC Bank Limited Jun26</t>
+        </is>
+      </c>
+      <c r="D47" s="154" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E47" s="169" t="n">
+        <v>-1272150</v>
+      </c>
+      <c r="F47" s="170" t="n">
+        <v>-9426.629999999999</v>
+      </c>
+      <c r="G47" s="13" t="n">
+        <v>-0.0271</v>
+      </c>
+      <c r="H47" s="17" t="n">
+        <v>46203</v>
+      </c>
+      <c r="J47" s="170" t="n"/>
+    </row>
+    <row r="48">
+      <c r="A48" s="154" t="n">
+        <v>2</v>
+      </c>
+      <c r="B48" s="154" t="inlineStr">
+        <is>
+          <t>Axis Bank Limited</t>
+        </is>
+      </c>
+      <c r="C48" s="154" t="inlineStr">
+        <is>
+          <t>INE238A01034</t>
+        </is>
+      </c>
+      <c r="D48" s="154" t="inlineStr">
+        <is>
+          <t>Banks</t>
+        </is>
+      </c>
+      <c r="E48" s="169" t="n">
+        <v>846250</v>
+      </c>
+      <c r="F48" s="170" t="n">
+        <v>10887.85</v>
+      </c>
+      <c r="G48" s="13" t="n">
+        <v>0.0313</v>
+      </c>
+      <c r="H48" s="17" t="n"/>
+      <c r="J48" s="170" t="n"/>
+    </row>
+    <row r="49">
+      <c r="A49" s="154" t="n">
+        <v>2</v>
+      </c>
+      <c r="B49" s="154" t="inlineStr">
+        <is>
+          <t>Axis Bank Limited Jun26</t>
+        </is>
+      </c>
+      <c r="D49" s="154" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E49" s="169" t="n">
+        <v>-846250</v>
+      </c>
+      <c r="F49" s="170" t="n">
+        <v>-11002.94</v>
+      </c>
+      <c r="G49" s="13" t="n">
+        <v>-0.0316</v>
+      </c>
+      <c r="H49" s="17" t="n">
+        <v>46203</v>
+      </c>
+      <c r="J49" s="170" t="n"/>
+    </row>
+    <row r="50">
+      <c r="A50" s="154" t="n">
+        <v>3</v>
+      </c>
+      <c r="B50" s="154" t="inlineStr">
+        <is>
+          <t>ITC Limited</t>
+        </is>
+      </c>
+      <c r="C50" s="154" t="inlineStr">
+        <is>
+          <t>INE154A01025</t>
+        </is>
+      </c>
+      <c r="D50" s="154" t="inlineStr">
+        <is>
+          <t>Diversified FMCG</t>
+        </is>
+      </c>
+      <c r="E50" s="169" t="n">
+        <v>1196800</v>
+      </c>
+      <c r="F50" s="170" t="n">
+        <v>3433.62</v>
+      </c>
+      <c r="G50" s="13" t="n">
+        <v>0.009900000000000001</v>
+      </c>
+      <c r="H50" s="17" t="n"/>
+      <c r="J50" s="170" t="n"/>
+    </row>
+    <row r="51">
+      <c r="A51" s="154" t="n">
+        <v>3</v>
+      </c>
+      <c r="B51" s="154" t="inlineStr">
+        <is>
+          <t>ITC Limited Jun26</t>
+        </is>
+      </c>
+      <c r="D51" s="154" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E51" s="169" t="n">
+        <v>-1196800</v>
+      </c>
+      <c r="F51" s="170" t="n">
+        <v>-3470.12</v>
+      </c>
+      <c r="G51" s="13" t="n">
+        <v>-0.01</v>
+      </c>
+      <c r="H51" s="17" t="n">
+        <v>46203</v>
+      </c>
+      <c r="J51" s="170" t="n"/>
+    </row>
+    <row r="52">
+      <c r="A52" s="154" t="n">
+        <v>4</v>
+      </c>
+      <c r="B52" s="154" t="inlineStr">
+        <is>
+          <t>Reliance Industries Limited</t>
+        </is>
+      </c>
+      <c r="C52" s="154" t="inlineStr">
+        <is>
+          <t>INE002A01018</t>
+        </is>
+      </c>
+      <c r="D52" s="154" t="inlineStr">
+        <is>
+          <t>Petroleum Products</t>
+        </is>
+      </c>
+      <c r="E52" s="169" t="n">
+        <v>805500</v>
+      </c>
+      <c r="F52" s="170" t="n">
+        <v>10642.27</v>
+      </c>
+      <c r="G52" s="13" t="n">
+        <v>0.0306</v>
+      </c>
+      <c r="H52" s="17" t="n"/>
+      <c r="J52" s="170" t="n"/>
+    </row>
+    <row r="53">
+      <c r="A53" s="154" t="n">
+        <v>4</v>
+      </c>
+      <c r="B53" s="154" t="inlineStr">
+        <is>
+          <t>Reliance Industries Limited Jun26</t>
+        </is>
+      </c>
+      <c r="D53" s="154" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E53" s="169" t="n">
+        <v>-805500</v>
+      </c>
+      <c r="F53" s="170" t="n">
+        <v>-10712.34</v>
+      </c>
+      <c r="G53" s="13" t="n">
+        <v>-0.0308</v>
+      </c>
+      <c r="H53" s="17" t="n">
+        <v>46203</v>
+      </c>
+      <c r="J53" s="170" t="n"/>
+    </row>
+    <row r="54">
+      <c r="A54" s="154" t="n">
+        <v>6</v>
+      </c>
+      <c r="B54" s="154" t="inlineStr">
+        <is>
+          <t>Kotak Mahindra Bank Limited</t>
+        </is>
+      </c>
+      <c r="C54" s="154" t="inlineStr">
+        <is>
+          <t>INE237A01036</t>
+        </is>
+      </c>
+      <c r="D54" s="154" t="inlineStr">
+        <is>
+          <t>Banks</t>
+        </is>
+      </c>
+      <c r="E54" s="169" t="n">
+        <v>942000</v>
+      </c>
+      <c r="F54" s="170" t="n">
+        <v>3619.16</v>
+      </c>
+      <c r="G54" s="13" t="n">
+        <v>0.0104</v>
+      </c>
+      <c r="H54" s="17" t="n"/>
+      <c r="J54" s="170" t="n"/>
+    </row>
+    <row r="55">
+      <c r="A55" s="154" t="n">
+        <v>6</v>
+      </c>
+      <c r="B55" s="154" t="inlineStr">
+        <is>
+          <t>Kotak Mahindra Bank Limited Jun26</t>
+        </is>
+      </c>
+      <c r="D55" s="154" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E55" s="169" t="n">
+        <v>-942000</v>
+      </c>
+      <c r="F55" s="170" t="n">
+        <v>-3657.32</v>
+      </c>
+      <c r="G55" s="13" t="n">
+        <v>-0.0105</v>
+      </c>
+      <c r="H55" s="17" t="n">
+        <v>46203</v>
+      </c>
+      <c r="J55" s="170" t="n"/>
+    </row>
+    <row r="56">
+      <c r="A56" s="154" t="n">
+        <v>7</v>
+      </c>
+      <c r="B56" s="154" t="inlineStr">
+        <is>
+          <t>Mahindra &amp; Mahindra Limited</t>
+        </is>
+      </c>
+      <c r="C56" s="154" t="inlineStr">
+        <is>
+          <t>INE101A01026</t>
+        </is>
+      </c>
+      <c r="D56" s="154" t="inlineStr">
+        <is>
+          <t>Automobiles</t>
+        </is>
+      </c>
+      <c r="E56" s="169" t="n">
+        <v>123200</v>
+      </c>
+      <c r="F56" s="170" t="n">
+        <v>3752.18</v>
+      </c>
+      <c r="G56" s="13" t="n">
+        <v>0.0108</v>
+      </c>
+      <c r="H56" s="17" t="n"/>
+      <c r="J56" s="170" t="n"/>
+    </row>
+    <row r="57">
+      <c r="A57" s="154" t="n">
+        <v>7</v>
+      </c>
+      <c r="B57" s="154" t="inlineStr">
+        <is>
+          <t>Mahindra &amp; Mahindra Limited Jun26</t>
+        </is>
+      </c>
+      <c r="D57" s="154" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E57" s="169" t="n">
+        <v>-123200</v>
+      </c>
+      <c r="F57" s="170" t="n">
+        <v>-3793.7</v>
+      </c>
+      <c r="G57" s="13" t="n">
+        <v>-0.0109</v>
+      </c>
+      <c r="H57" s="17" t="n">
+        <v>46203</v>
+      </c>
+      <c r="J57" s="170" t="n"/>
+    </row>
+    <row r="58">
+      <c r="A58" s="154" t="n">
+        <v>8</v>
+      </c>
+      <c r="B58" s="154" t="inlineStr">
+        <is>
+          <t>Cipla Limited</t>
+        </is>
+      </c>
+      <c r="C58" s="154" t="inlineStr">
+        <is>
+          <t>INE059A01026</t>
+        </is>
+      </c>
+      <c r="D58" s="154" t="inlineStr">
+        <is>
+          <t>Pharmaceuticals &amp; Biotechnology</t>
+        </is>
+      </c>
+      <c r="E58" s="169" t="n">
+        <v>127875</v>
+      </c>
+      <c r="F58" s="170" t="n">
+        <v>1791.53</v>
+      </c>
+      <c r="G58" s="13" t="n">
+        <v>0.0052</v>
+      </c>
+      <c r="H58" s="17" t="n"/>
+      <c r="J58" s="170" t="n"/>
+    </row>
+    <row r="59">
+      <c r="A59" s="154" t="n">
+        <v>8</v>
+      </c>
+      <c r="B59" s="154" t="inlineStr">
+        <is>
+          <t>Cipla Limited Jun26</t>
+        </is>
+      </c>
+      <c r="D59" s="154" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E59" s="169" t="n">
+        <v>-127875</v>
+      </c>
+      <c r="F59" s="170" t="n">
+        <v>-1795.36</v>
+      </c>
+      <c r="G59" s="13" t="n">
+        <v>-0.0052</v>
+      </c>
+      <c r="H59" s="17" t="n">
+        <v>46203</v>
+      </c>
+      <c r="J59" s="170" t="n"/>
+    </row>
+    <row r="60">
+      <c r="A60" s="154" t="n">
+        <v>9</v>
+      </c>
+      <c r="B60" s="154" t="inlineStr">
+        <is>
+          <t>Indus Towers Limited</t>
+        </is>
+      </c>
+      <c r="C60" s="154" t="inlineStr">
+        <is>
+          <t>INE121J01017</t>
+        </is>
+      </c>
+      <c r="D60" s="154" t="inlineStr">
+        <is>
+          <t>Telecom - Services</t>
+        </is>
+      </c>
+      <c r="E60" s="169" t="n">
+        <v>1273300</v>
+      </c>
+      <c r="F60" s="170" t="n">
+        <v>5628.62</v>
+      </c>
+      <c r="G60" s="13" t="n">
+        <v>0.0162</v>
+      </c>
+      <c r="H60" s="17" t="n"/>
+      <c r="J60" s="170" t="n"/>
+    </row>
+    <row r="61">
+      <c r="A61" s="154" t="n">
+        <v>9</v>
+      </c>
+      <c r="B61" s="154" t="inlineStr">
+        <is>
+          <t>Indus Towers Limited Jun26</t>
+        </is>
+      </c>
+      <c r="D61" s="154" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E61" s="169" t="n">
+        <v>-1273300</v>
+      </c>
+      <c r="F61" s="170" t="n">
+        <v>-5682.74</v>
+      </c>
+      <c r="G61" s="13" t="n">
+        <v>-0.0163</v>
+      </c>
+      <c r="H61" s="17" t="n">
+        <v>46203</v>
+      </c>
+      <c r="J61" s="170" t="n"/>
+    </row>
+    <row r="62">
+      <c r="A62" s="154" t="n">
+        <v>10</v>
+      </c>
+      <c r="B62" s="154" t="inlineStr">
+        <is>
+          <t>Vodafone Idea Limited</t>
+        </is>
+      </c>
+      <c r="C62" s="154" t="inlineStr">
+        <is>
+          <t>INE669E01016</t>
+        </is>
+      </c>
+      <c r="D62" s="154" t="inlineStr">
+        <is>
+          <t>Telecom - Services</t>
+        </is>
+      </c>
+      <c r="E62" s="169" t="n">
+        <v>54321000</v>
+      </c>
+      <c r="F62" s="170" t="n">
+        <v>7599.51</v>
+      </c>
+      <c r="G62" s="13" t="n">
+        <v>0.0218</v>
+      </c>
+      <c r="H62" s="17" t="n"/>
+      <c r="J62" s="170" t="n"/>
+    </row>
+    <row r="63">
+      <c r="A63" s="154" t="n">
+        <v>10</v>
+      </c>
+      <c r="B63" s="154" t="inlineStr">
+        <is>
+          <t>Vodafone Idea Limited Jun26</t>
+        </is>
+      </c>
+      <c r="D63" s="154" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E63" s="169" t="n">
+        <v>-54321000</v>
+      </c>
+      <c r="F63" s="170" t="n">
+        <v>-7680.99</v>
+      </c>
+      <c r="G63" s="13" t="n">
+        <v>-0.0221</v>
+      </c>
+      <c r="H63" s="17" t="n">
+        <v>46203</v>
+      </c>
+      <c r="J63" s="170" t="n"/>
+    </row>
+    <row r="64">
+      <c r="A64" s="154" t="n">
+        <v>11</v>
+      </c>
+      <c r="B64" s="154" t="inlineStr">
+        <is>
+          <t>Bharti Airtel Limited</t>
+        </is>
+      </c>
+      <c r="C64" s="154" t="inlineStr">
+        <is>
+          <t>INE397D01024</t>
+        </is>
+      </c>
+      <c r="D64" s="154" t="inlineStr">
+        <is>
+          <t>Telecom - Services</t>
+        </is>
+      </c>
+      <c r="E64" s="169" t="n">
+        <v>358625</v>
+      </c>
+      <c r="F64" s="170" t="n">
+        <v>6559.25</v>
+      </c>
+      <c r="G64" s="13" t="n">
+        <v>0.0189</v>
+      </c>
+      <c r="H64" s="17" t="n"/>
+      <c r="J64" s="170" t="n"/>
+    </row>
+    <row r="65">
+      <c r="A65" s="154" t="n">
+        <v>11</v>
+      </c>
+      <c r="B65" s="154" t="inlineStr">
+        <is>
+          <t>Bharti Airtel Limited Jun26</t>
+        </is>
+      </c>
+      <c r="D65" s="154" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E65" s="169" t="n">
+        <v>-358625</v>
+      </c>
+      <c r="F65" s="170" t="n">
+        <v>-6616.63</v>
+      </c>
+      <c r="G65" s="13" t="n">
+        <v>-0.019</v>
+      </c>
+      <c r="H65" s="17" t="n">
+        <v>46203</v>
+      </c>
+      <c r="J65" s="170" t="n"/>
+    </row>
+    <row r="66">
+      <c r="A66" s="154" t="n">
+        <v>12</v>
+      </c>
+      <c r="B66" s="154" t="inlineStr">
+        <is>
+          <t>Hindalco Industries Limited</t>
+        </is>
+      </c>
+      <c r="C66" s="154" t="inlineStr">
+        <is>
+          <t>INE038A01020</t>
+        </is>
+      </c>
+      <c r="D66" s="154" t="inlineStr">
+        <is>
+          <t>Non - Ferrous Metals</t>
+        </is>
+      </c>
+      <c r="E66" s="169" t="n">
+        <v>539000</v>
+      </c>
+      <c r="F66" s="170" t="n">
+        <v>6072.91</v>
+      </c>
+      <c r="G66" s="13" t="n">
+        <v>0.0175</v>
+      </c>
+      <c r="H66" s="17" t="n"/>
+      <c r="J66" s="170" t="n"/>
+    </row>
+    <row r="67">
+      <c r="A67" s="154" t="n">
+        <v>12</v>
+      </c>
+      <c r="B67" s="154" t="inlineStr">
+        <is>
+          <t>Hindalco Industries Limited Jun26</t>
+        </is>
+      </c>
+      <c r="D67" s="154" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E67" s="169" t="n">
+        <v>-539000</v>
+      </c>
+      <c r="F67" s="170" t="n">
+        <v>-6145.14</v>
+      </c>
+      <c r="G67" s="13" t="n">
+        <v>-0.0177</v>
+      </c>
+      <c r="H67" s="17" t="n">
+        <v>46203</v>
+      </c>
+      <c r="J67" s="170" t="n"/>
+    </row>
+    <row r="68">
+      <c r="A68" s="154" t="n">
+        <v>13</v>
+      </c>
+      <c r="B68" s="154" t="inlineStr">
+        <is>
+          <t>Bajaj Finance Limited</t>
+        </is>
+      </c>
+      <c r="C68" s="154" t="inlineStr">
+        <is>
+          <t>INE296A01032</t>
+        </is>
+      </c>
+      <c r="D68" s="154" t="inlineStr">
+        <is>
+          <t>Finance</t>
+        </is>
+      </c>
+      <c r="E68" s="169" t="n">
+        <v>665250</v>
+      </c>
+      <c r="F68" s="170" t="n">
+        <v>6042.13</v>
+      </c>
+      <c r="G68" s="13" t="n">
+        <v>0.0174</v>
+      </c>
+      <c r="H68" s="17" t="n"/>
+      <c r="J68" s="170" t="n"/>
+    </row>
+    <row r="69">
+      <c r="A69" s="154" t="n">
+        <v>13</v>
+      </c>
+      <c r="B69" s="154" t="inlineStr">
+        <is>
+          <t>Bajaj Finance Limited Jun26</t>
+        </is>
+      </c>
+      <c r="D69" s="154" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E69" s="169" t="n">
+        <v>-665250</v>
+      </c>
+      <c r="F69" s="170" t="n">
+        <v>-6075.06</v>
+      </c>
+      <c r="G69" s="13" t="n">
+        <v>-0.0175</v>
+      </c>
+      <c r="H69" s="17" t="n">
+        <v>46203</v>
+      </c>
+      <c r="J69" s="170" t="n"/>
+    </row>
+    <row r="70">
+      <c r="A70" s="154" t="n">
+        <v>14</v>
+      </c>
+      <c r="B70" s="154" t="inlineStr">
+        <is>
+          <t>Larsen &amp; Toubro Limited</t>
+        </is>
+      </c>
+      <c r="C70" s="154" t="inlineStr">
+        <is>
+          <t>INE018A01030</t>
+        </is>
+      </c>
+      <c r="D70" s="154" t="inlineStr">
+        <is>
+          <t>Construction</t>
+        </is>
+      </c>
+      <c r="E70" s="169" t="n">
+        <v>146300</v>
+      </c>
+      <c r="F70" s="170" t="n">
+        <v>5963.92</v>
+      </c>
+      <c r="G70" s="13" t="n">
+        <v>0.0171</v>
+      </c>
+      <c r="H70" s="17" t="n"/>
+      <c r="J70" s="170" t="n"/>
+    </row>
+    <row r="71">
+      <c r="A71" s="154" t="n">
+        <v>14</v>
+      </c>
+      <c r="B71" s="154" t="inlineStr">
+        <is>
+          <t>Larsen &amp; Toubro Limited Jun26</t>
+        </is>
+      </c>
+      <c r="D71" s="154" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E71" s="169" t="n">
+        <v>-146300</v>
+      </c>
+      <c r="F71" s="170" t="n">
+        <v>-6015.56</v>
+      </c>
+      <c r="G71" s="13" t="n">
+        <v>-0.0173</v>
+      </c>
+      <c r="H71" s="17" t="n">
+        <v>46203</v>
+      </c>
+      <c r="J71" s="170" t="n"/>
+    </row>
+    <row r="72">
+      <c r="A72" s="154" t="n">
+        <v>15</v>
+      </c>
+      <c r="B72" s="154" t="inlineStr">
+        <is>
+          <t>HDFC Life Insurance Company Limited</t>
+        </is>
+      </c>
+      <c r="C72" s="154" t="inlineStr">
+        <is>
+          <t>INE795G01014</t>
+        </is>
+      </c>
+      <c r="D72" s="154" t="inlineStr">
+        <is>
+          <t>Insurance</t>
+        </is>
+      </c>
+      <c r="E72" s="169" t="n">
+        <v>143000</v>
+      </c>
+      <c r="F72" s="170" t="n">
+        <v>850.5599999999999</v>
+      </c>
+      <c r="G72" s="13" t="n">
+        <v>0.0024</v>
+      </c>
+      <c r="H72" s="17" t="n"/>
+      <c r="J72" s="170" t="n"/>
+    </row>
+    <row r="73">
+      <c r="A73" s="154" t="n">
+        <v>15</v>
+      </c>
+      <c r="B73" s="154" t="inlineStr">
+        <is>
+          <t>HDFC Life Insurance Company Limited Jun26</t>
+        </is>
+      </c>
+      <c r="D73" s="154" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E73" s="169" t="n">
+        <v>-143000</v>
+      </c>
+      <c r="F73" s="170" t="n">
+        <v>-856.28</v>
+      </c>
+      <c r="G73" s="13" t="n">
+        <v>-0.0025</v>
+      </c>
+      <c r="H73" s="17" t="n">
+        <v>46203</v>
+      </c>
+      <c r="J73" s="170" t="n"/>
+    </row>
+    <row r="74">
+      <c r="A74" s="154" t="n">
+        <v>16</v>
+      </c>
+      <c r="B74" s="154" t="inlineStr">
+        <is>
+          <t>NTPC Limited</t>
+        </is>
+      </c>
+      <c r="C74" s="154" t="inlineStr">
+        <is>
+          <t>INE733E01010</t>
+        </is>
+      </c>
+      <c r="D74" s="154" t="inlineStr">
+        <is>
+          <t>Power</t>
+        </is>
+      </c>
+      <c r="E74" s="169" t="n">
+        <v>1068000</v>
+      </c>
+      <c r="F74" s="170" t="n">
+        <v>4132.09</v>
+      </c>
+      <c r="G74" s="13" t="n">
+        <v>0.0119</v>
+      </c>
+      <c r="H74" s="17" t="n"/>
+      <c r="J74" s="170" t="n"/>
+    </row>
+    <row r="75">
+      <c r="A75" s="154" t="n">
+        <v>16</v>
+      </c>
+      <c r="B75" s="154" t="inlineStr">
+        <is>
+          <t>NTPC Limited Jun26</t>
+        </is>
+      </c>
+      <c r="D75" s="154" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E75" s="169" t="n">
+        <v>-1068000</v>
+      </c>
+      <c r="F75" s="170" t="n">
+        <v>-4179.08</v>
+      </c>
+      <c r="G75" s="13" t="n">
+        <v>-0.012</v>
+      </c>
+      <c r="H75" s="17" t="n">
+        <v>46203</v>
+      </c>
+      <c r="J75" s="170" t="n"/>
+    </row>
+    <row r="76">
+      <c r="A76" s="154" t="n">
+        <v>17</v>
+      </c>
+      <c r="B76" s="154" t="inlineStr">
+        <is>
+          <t>Sun Pharmaceutical Industries Limited</t>
+        </is>
+      </c>
+      <c r="C76" s="154" t="inlineStr">
+        <is>
+          <t>INE044A01036</t>
+        </is>
+      </c>
+      <c r="D76" s="154" t="inlineStr">
+        <is>
+          <t>Pharmaceuticals &amp; Biotechnology</t>
+        </is>
+      </c>
+      <c r="E76" s="169" t="n">
+        <v>297850</v>
+      </c>
+      <c r="F76" s="170" t="n">
+        <v>5358.92</v>
+      </c>
+      <c r="G76" s="13" t="n">
+        <v>0.0154</v>
+      </c>
+      <c r="H76" s="17" t="n"/>
+      <c r="J76" s="170" t="n"/>
+    </row>
+    <row r="77">
+      <c r="A77" s="154" t="n">
+        <v>17</v>
+      </c>
+      <c r="B77" s="154" t="inlineStr">
+        <is>
+          <t>Sun Pharmaceutical Industries Limited Jun26</t>
+        </is>
+      </c>
+      <c r="D77" s="154" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E77" s="169" t="n">
+        <v>-297850</v>
+      </c>
+      <c r="F77" s="170" t="n">
+        <v>-5418.79</v>
+      </c>
+      <c r="G77" s="13" t="n">
+        <v>-0.0156</v>
+      </c>
+      <c r="H77" s="17" t="n">
+        <v>46203</v>
+      </c>
+      <c r="J77" s="170" t="n"/>
+    </row>
+    <row r="78">
+      <c r="A78" s="154" t="n">
+        <v>18</v>
+      </c>
+      <c r="B78" s="154" t="inlineStr">
+        <is>
+          <t>Titan Company Limited</t>
+        </is>
+      </c>
+      <c r="C78" s="154" t="inlineStr">
+        <is>
+          <t>INE280A01028</t>
+        </is>
+      </c>
+      <c r="D78" s="154" t="inlineStr">
+        <is>
+          <t>Consumer Durables</t>
+        </is>
+      </c>
+      <c r="E78" s="169" t="n">
+        <v>128975</v>
+      </c>
+      <c r="F78" s="170" t="n">
+        <v>5255.6</v>
+      </c>
+      <c r="G78" s="13" t="n">
+        <v>0.0151</v>
+      </c>
+      <c r="H78" s="17" t="n"/>
+      <c r="J78" s="170" t="n"/>
+    </row>
+    <row r="79">
+      <c r="A79" s="154" t="n">
+        <v>18</v>
+      </c>
+      <c r="B79" s="154" t="inlineStr">
+        <is>
+          <t>Titan Company Limited Jul26</t>
+        </is>
+      </c>
+      <c r="D79" s="154" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E79" s="169" t="n">
+        <v>-38150</v>
+      </c>
+      <c r="F79" s="170" t="n">
+        <v>-1573.69</v>
+      </c>
+      <c r="G79" s="13" t="n">
+        <v>-0.0045</v>
+      </c>
+      <c r="H79" s="17" t="n">
+        <v>46231</v>
+      </c>
+      <c r="J79" s="170" t="n"/>
+    </row>
+    <row r="80">
+      <c r="A80" s="154" t="n">
+        <v>18</v>
+      </c>
+      <c r="B80" s="154" t="inlineStr">
+        <is>
+          <t>Titan Company Limited Jun26</t>
+        </is>
+      </c>
+      <c r="D80" s="154" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E80" s="169" t="n">
+        <v>-90825</v>
+      </c>
+      <c r="F80" s="170" t="n">
+        <v>-3732.54</v>
+      </c>
+      <c r="G80" s="13" t="n">
+        <v>-0.0107</v>
+      </c>
+      <c r="H80" s="17" t="n">
+        <v>46203</v>
+      </c>
+      <c r="J80" s="170" t="n"/>
+    </row>
+    <row r="81">
+      <c r="A81" s="154" t="n">
+        <v>21</v>
+      </c>
+      <c r="B81" s="154" t="inlineStr">
+        <is>
+          <t>Bandhan Bank Limited</t>
+        </is>
+      </c>
+      <c r="C81" s="154" t="inlineStr">
+        <is>
+          <t>INE545U01014</t>
+        </is>
+      </c>
+      <c r="D81" s="154" t="inlineStr">
+        <is>
+          <t>Banks</t>
+        </is>
+      </c>
+      <c r="E81" s="169" t="n">
+        <v>1702800</v>
+      </c>
+      <c r="F81" s="170" t="n">
+        <v>3546.93</v>
+      </c>
+      <c r="G81" s="13" t="n">
+        <v>0.0102</v>
+      </c>
+      <c r="H81" s="17" t="n"/>
+      <c r="J81" s="170" t="n"/>
+    </row>
+    <row r="82">
+      <c r="A82" s="154" t="n">
+        <v>21</v>
+      </c>
+      <c r="B82" s="154" t="inlineStr">
+        <is>
+          <t>Bandhan Bank Limited Jun26</t>
+        </is>
+      </c>
+      <c r="D82" s="154" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E82" s="169" t="n">
+        <v>-1702800</v>
+      </c>
+      <c r="F82" s="170" t="n">
+        <v>-3591.38</v>
+      </c>
+      <c r="G82" s="13" t="n">
+        <v>-0.0103</v>
+      </c>
+      <c r="H82" s="17" t="n">
+        <v>46203</v>
+      </c>
+      <c r="J82" s="170" t="n"/>
+    </row>
+    <row r="83">
+      <c r="A83" s="154" t="n">
+        <v>22</v>
+      </c>
+      <c r="B83" s="154" t="inlineStr">
+        <is>
+          <t>Bank of Baroda</t>
+        </is>
+      </c>
+      <c r="C83" s="154" t="inlineStr">
+        <is>
+          <t>INE028A01039</t>
+        </is>
+      </c>
+      <c r="D83" s="154" t="inlineStr">
+        <is>
+          <t>Banks</t>
+        </is>
+      </c>
+      <c r="E83" s="169" t="n">
+        <v>1319175</v>
+      </c>
+      <c r="F83" s="170" t="n">
+        <v>3541.98</v>
+      </c>
+      <c r="G83" s="13" t="n">
+        <v>0.0102</v>
+      </c>
+      <c r="H83" s="17" t="n"/>
+      <c r="J83" s="170" t="n"/>
+    </row>
+    <row r="84">
+      <c r="A84" s="154" t="n">
+        <v>22</v>
+      </c>
+      <c r="B84" s="154" t="inlineStr">
+        <is>
+          <t>Bank of Baroda Jun26</t>
+        </is>
+      </c>
+      <c r="D84" s="154" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E84" s="169" t="n">
+        <v>-1319175</v>
+      </c>
+      <c r="F84" s="170" t="n">
+        <v>-3574.96</v>
+      </c>
+      <c r="G84" s="13" t="n">
+        <v>-0.0103</v>
+      </c>
+      <c r="H84" s="17" t="n">
+        <v>46203</v>
+      </c>
+      <c r="J84" s="170" t="n"/>
+    </row>
+    <row r="85">
+      <c r="A85" s="154" t="n">
+        <v>23</v>
+      </c>
+      <c r="B85" s="154" t="inlineStr">
+        <is>
+          <t>Petronet LNG Limited</t>
+        </is>
+      </c>
+      <c r="C85" s="154" t="inlineStr">
+        <is>
+          <t>INE347G01014</t>
+        </is>
+      </c>
+      <c r="D85" s="154" t="inlineStr">
+        <is>
+          <t>Gas</t>
+        </is>
+      </c>
+      <c r="E85" s="169" t="n">
+        <v>112100</v>
+      </c>
+      <c r="F85" s="170" t="n">
+        <v>303.85</v>
+      </c>
+      <c r="G85" s="13" t="n">
+        <v>0.0009</v>
+      </c>
+      <c r="H85" s="17" t="n"/>
+      <c r="J85" s="170" t="n"/>
+    </row>
+    <row r="86">
+      <c r="A86" s="154" t="n">
+        <v>23</v>
+      </c>
+      <c r="B86" s="154" t="inlineStr">
+        <is>
+          <t>Petronet LNG Limited Jun26</t>
+        </is>
+      </c>
+      <c r="D86" s="154" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E86" s="169" t="n">
+        <v>-112100</v>
+      </c>
+      <c r="F86" s="170" t="n">
+        <v>-306.48</v>
+      </c>
+      <c r="G86" s="13" t="n">
+        <v>-0.0009</v>
+      </c>
+      <c r="H86" s="17" t="n">
+        <v>46203</v>
+      </c>
+      <c r="J86" s="170" t="n"/>
+    </row>
+    <row r="87">
+      <c r="A87" s="154" t="n">
+        <v>24</v>
+      </c>
+      <c r="B87" s="154" t="inlineStr">
+        <is>
+          <t>Eicher Motors Limited</t>
+        </is>
+      </c>
+      <c r="C87" s="154" t="inlineStr">
+        <is>
+          <t>INE066A01021</t>
+        </is>
+      </c>
+      <c r="D87" s="154" t="inlineStr">
+        <is>
+          <t>Automobiles</t>
+        </is>
+      </c>
+      <c r="E87" s="169" t="n">
+        <v>46300</v>
+      </c>
+      <c r="F87" s="170" t="n">
+        <v>3322.95</v>
+      </c>
+      <c r="G87" s="13" t="n">
+        <v>0.009599999999999999</v>
+      </c>
+      <c r="H87" s="17" t="n"/>
+      <c r="J87" s="170" t="n"/>
+    </row>
+    <row r="88">
+      <c r="A88" s="154" t="n">
+        <v>24</v>
+      </c>
+      <c r="B88" s="154" t="inlineStr">
+        <is>
+          <t>Eicher Motors Limited Jun26</t>
+        </is>
+      </c>
+      <c r="D88" s="154" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E88" s="169" t="n">
+        <v>-46300</v>
+      </c>
+      <c r="F88" s="170" t="n">
+        <v>-3363.23</v>
+      </c>
+      <c r="G88" s="13" t="n">
+        <v>-0.0097</v>
+      </c>
+      <c r="H88" s="17" t="n">
+        <v>46203</v>
+      </c>
+      <c r="J88" s="170" t="n"/>
+    </row>
+    <row r="89">
+      <c r="A89" s="154" t="n">
+        <v>28</v>
+      </c>
+      <c r="B89" s="154" t="inlineStr">
+        <is>
+          <t>State Bank of India</t>
+        </is>
+      </c>
+      <c r="C89" s="154" t="inlineStr">
+        <is>
+          <t>INE062A01020</t>
+        </is>
+      </c>
+      <c r="D89" s="154" t="inlineStr">
+        <is>
+          <t>Banks</t>
+        </is>
+      </c>
+      <c r="E89" s="169" t="n">
+        <v>273750</v>
+      </c>
+      <c r="F89" s="170" t="n">
+        <v>2640.04</v>
+      </c>
+      <c r="G89" s="13" t="n">
+        <v>0.0076</v>
+      </c>
+      <c r="H89" s="17" t="n"/>
+      <c r="J89" s="170" t="n"/>
+    </row>
+    <row r="90">
+      <c r="A90" s="154" t="n">
+        <v>28</v>
+      </c>
+      <c r="B90" s="154" t="inlineStr">
+        <is>
+          <t>State Bank of India Jun26</t>
+        </is>
+      </c>
+      <c r="D90" s="154" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E90" s="169" t="n">
+        <v>-273750</v>
+      </c>
+      <c r="F90" s="170" t="n">
+        <v>-2664.41</v>
+      </c>
+      <c r="G90" s="13" t="n">
+        <v>-0.0077</v>
+      </c>
+      <c r="H90" s="17" t="n">
+        <v>46203</v>
+      </c>
+      <c r="J90" s="170" t="n"/>
+    </row>
+    <row r="91">
+      <c r="A91" s="154" t="n">
+        <v>32</v>
+      </c>
+      <c r="B91" s="154" t="inlineStr">
+        <is>
+          <t>Hindustan Aeronautics Limited</t>
+        </is>
+      </c>
+      <c r="C91" s="154" t="inlineStr">
+        <is>
+          <t>INE066F01020</t>
+        </is>
+      </c>
+      <c r="D91" s="154" t="inlineStr">
+        <is>
+          <t>Aerospace &amp; Defense</t>
+        </is>
+      </c>
+      <c r="E91" s="169" t="n">
+        <v>54750</v>
+      </c>
+      <c r="F91" s="170" t="n">
+        <v>2356.33</v>
+      </c>
+      <c r="G91" s="13" t="n">
+        <v>0.0068</v>
+      </c>
+      <c r="H91" s="17" t="n"/>
+      <c r="J91" s="170" t="n"/>
+    </row>
+    <row r="92">
+      <c r="A92" s="154" t="n">
+        <v>32</v>
+      </c>
+      <c r="B92" s="154" t="inlineStr">
+        <is>
+          <t>Hindustan Aeronautics Limited Jun26</t>
+        </is>
+      </c>
+      <c r="D92" s="154" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E92" s="169" t="n">
+        <v>-54750</v>
+      </c>
+      <c r="F92" s="170" t="n">
+        <v>-2381.08</v>
+      </c>
+      <c r="G92" s="13" t="n">
+        <v>-0.0068</v>
+      </c>
+      <c r="H92" s="17" t="n">
+        <v>46203</v>
+      </c>
+      <c r="J92" s="170" t="n"/>
+    </row>
+    <row r="93">
+      <c r="A93" s="154" t="n">
+        <v>33</v>
+      </c>
+      <c r="B93" s="154" t="inlineStr">
+        <is>
+          <t>Punjab National Bank</t>
+        </is>
+      </c>
+      <c r="C93" s="154" t="inlineStr">
+        <is>
+          <t>INE160A01022</t>
+        </is>
+      </c>
+      <c r="D93" s="154" t="inlineStr">
+        <is>
+          <t>Banks</t>
+        </is>
+      </c>
+      <c r="E93" s="169" t="n">
+        <v>2192000</v>
+      </c>
+      <c r="F93" s="170" t="n">
+        <v>2324.62</v>
+      </c>
+      <c r="G93" s="13" t="n">
+        <v>0.0067</v>
+      </c>
+      <c r="H93" s="17" t="n"/>
+      <c r="J93" s="170" t="n"/>
+    </row>
+    <row r="94">
+      <c r="A94" s="154" t="n">
+        <v>33</v>
+      </c>
+      <c r="B94" s="154" t="inlineStr">
+        <is>
+          <t>Punjab National Bank Jun26</t>
+        </is>
+      </c>
+      <c r="D94" s="154" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E94" s="169" t="n">
+        <v>-2192000</v>
+      </c>
+      <c r="F94" s="170" t="n">
+        <v>-2345.44</v>
+      </c>
+      <c r="G94" s="13" t="n">
+        <v>-0.0067</v>
+      </c>
+      <c r="H94" s="17" t="n">
+        <v>46203</v>
+      </c>
+      <c r="J94" s="170" t="n"/>
+    </row>
+    <row r="95">
+      <c r="A95" s="154" t="n">
+        <v>35</v>
+      </c>
+      <c r="B95" s="154" t="inlineStr">
+        <is>
+          <t>Bharat Electronics Limited</t>
+        </is>
+      </c>
+      <c r="C95" s="154" t="inlineStr">
+        <is>
+          <t>INE263A01024</t>
+        </is>
+      </c>
+      <c r="D95" s="154" t="inlineStr">
+        <is>
+          <t>Aerospace &amp; Defense</t>
+        </is>
+      </c>
+      <c r="E95" s="169" t="n">
+        <v>416100</v>
+      </c>
+      <c r="F95" s="170" t="n">
+        <v>1709.13</v>
+      </c>
+      <c r="G95" s="13" t="n">
+        <v>0.0049</v>
+      </c>
+      <c r="H95" s="17" t="n"/>
+      <c r="J95" s="170" t="n"/>
+    </row>
+    <row r="96">
+      <c r="A96" s="154" t="n">
+        <v>35</v>
+      </c>
+      <c r="B96" s="154" t="inlineStr">
+        <is>
+          <t>Bharat Electronics Limited Jun26</t>
+        </is>
+      </c>
+      <c r="D96" s="154" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E96" s="169" t="n">
+        <v>-416100</v>
+      </c>
+      <c r="F96" s="170" t="n">
+        <v>-1728.69</v>
+      </c>
+      <c r="G96" s="13" t="n">
+        <v>-0.005</v>
+      </c>
+      <c r="H96" s="17" t="n">
+        <v>46203</v>
+      </c>
+      <c r="J96" s="170" t="n"/>
+    </row>
+    <row r="97">
+      <c r="A97" s="154" t="n">
+        <v>38</v>
+      </c>
+      <c r="B97" s="154" t="inlineStr">
+        <is>
+          <t>NMDC Limited</t>
+        </is>
+      </c>
+      <c r="C97" s="154" t="inlineStr">
+        <is>
+          <t>INE584A01023</t>
+        </is>
+      </c>
+      <c r="D97" s="154" t="inlineStr">
+        <is>
+          <t>Minerals &amp; Mining</t>
+        </is>
+      </c>
+      <c r="E97" s="169" t="n">
+        <v>1836000</v>
+      </c>
+      <c r="F97" s="170" t="n">
+        <v>1615.5</v>
+      </c>
+      <c r="G97" s="13" t="n">
+        <v>0.0046</v>
+      </c>
+      <c r="H97" s="17" t="n"/>
+      <c r="J97" s="170" t="n"/>
+    </row>
+    <row r="98">
+      <c r="A98" s="154" t="n">
+        <v>38</v>
+      </c>
+      <c r="B98" s="154" t="inlineStr">
+        <is>
+          <t>NMDC Limited Jun26</t>
+        </is>
+      </c>
+      <c r="D98" s="154" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E98" s="169" t="n">
+        <v>-1836000</v>
+      </c>
+      <c r="F98" s="170" t="n">
+        <v>-1636.06</v>
+      </c>
+      <c r="G98" s="13" t="n">
+        <v>-0.0047</v>
+      </c>
+      <c r="H98" s="17" t="n">
+        <v>46203</v>
+      </c>
+      <c r="J98" s="170" t="n"/>
+    </row>
+    <row r="99">
+      <c r="A99" s="154" t="n">
+        <v>39</v>
+      </c>
+      <c r="B99" s="154" t="inlineStr">
+        <is>
+          <t>Tata Power Company Limited</t>
+        </is>
+      </c>
+      <c r="C99" s="154" t="inlineStr">
+        <is>
+          <t>INE245A01021</t>
+        </is>
+      </c>
+      <c r="D99" s="154" t="inlineStr">
+        <is>
+          <t>Power</t>
+        </is>
+      </c>
+      <c r="E99" s="169" t="n">
+        <v>379900</v>
+      </c>
+      <c r="F99" s="170" t="n">
+        <v>1598.43</v>
+      </c>
+      <c r="G99" s="13" t="n">
+        <v>0.0046</v>
+      </c>
+      <c r="H99" s="17" t="n"/>
+      <c r="J99" s="170" t="n"/>
+    </row>
+    <row r="100">
+      <c r="A100" s="154" t="n">
+        <v>39</v>
+      </c>
+      <c r="B100" s="154" t="inlineStr">
+        <is>
+          <t>Tata Power Company Limited Jun26</t>
+        </is>
+      </c>
+      <c r="D100" s="154" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E100" s="169" t="n">
+        <v>-379900</v>
+      </c>
+      <c r="F100" s="170" t="n">
+        <v>-1604.13</v>
+      </c>
+      <c r="G100" s="13" t="n">
+        <v>-0.0046</v>
+      </c>
+      <c r="H100" s="17" t="n">
+        <v>46203</v>
+      </c>
+      <c r="J100" s="170" t="n"/>
+    </row>
+    <row r="101">
+      <c r="A101" s="154" t="n">
+        <v>41</v>
+      </c>
+      <c r="B101" s="154" t="inlineStr">
+        <is>
+          <t>Ambuja Cements Limited</t>
+        </is>
+      </c>
+      <c r="C101" s="154" t="inlineStr">
+        <is>
+          <t>INE079A01024</t>
+        </is>
+      </c>
+      <c r="D101" s="154" t="inlineStr">
+        <is>
+          <t>Cement &amp; Cement Products</t>
+        </is>
+      </c>
+      <c r="E101" s="169" t="n">
+        <v>283500</v>
+      </c>
+      <c r="F101" s="170" t="n">
+        <v>1269.65</v>
+      </c>
+      <c r="G101" s="13" t="n">
+        <v>0.0037</v>
+      </c>
+      <c r="H101" s="17" t="n"/>
+      <c r="J101" s="170" t="n"/>
+    </row>
+    <row r="102">
+      <c r="A102" s="154" t="n">
+        <v>41</v>
+      </c>
+      <c r="B102" s="154" t="inlineStr">
+        <is>
+          <t>Ambuja Cements Limited Jun26</t>
+        </is>
+      </c>
+      <c r="D102" s="154" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E102" s="169" t="n">
+        <v>-283500</v>
+      </c>
+      <c r="F102" s="170" t="n">
+        <v>-1276.03</v>
+      </c>
+      <c r="G102" s="13" t="n">
+        <v>-0.0037</v>
+      </c>
+      <c r="H102" s="17" t="n">
+        <v>46203</v>
+      </c>
+      <c r="J102" s="170" t="n"/>
+    </row>
+    <row r="103">
+      <c r="A103" s="154" t="n">
+        <v>43</v>
+      </c>
+      <c r="B103" s="154" t="inlineStr">
+        <is>
+          <t>Shriram Finance Limited</t>
+        </is>
+      </c>
+      <c r="C103" s="154" t="inlineStr">
+        <is>
+          <t>INE721A01047</t>
+        </is>
+      </c>
+      <c r="D103" s="154" t="inlineStr">
+        <is>
+          <t>Finance</t>
+        </is>
+      </c>
+      <c r="E103" s="169" t="n">
+        <v>131175</v>
+      </c>
+      <c r="F103" s="170" t="n">
+        <v>1242.42</v>
+      </c>
+      <c r="G103" s="13" t="n">
+        <v>0.0036</v>
+      </c>
+      <c r="H103" s="17" t="n"/>
+      <c r="J103" s="170" t="n"/>
+    </row>
+    <row r="104">
+      <c r="A104" s="154" t="n">
+        <v>43</v>
+      </c>
+      <c r="B104" s="154" t="inlineStr">
+        <is>
+          <t>Shriram Finance Limited Jun26</t>
+        </is>
+      </c>
+      <c r="D104" s="154" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E104" s="169" t="n">
+        <v>-131175</v>
+      </c>
+      <c r="F104" s="170" t="n">
+        <v>-1254.43</v>
+      </c>
+      <c r="G104" s="13" t="n">
+        <v>-0.0036</v>
+      </c>
+      <c r="H104" s="17" t="n">
+        <v>46203</v>
+      </c>
+      <c r="J104" s="170" t="n"/>
+    </row>
+    <row r="105">
+      <c r="A105" s="154" t="n">
+        <v>44</v>
+      </c>
+      <c r="B105" s="154" t="inlineStr">
+        <is>
+          <t>Hindustan Petroleum Corporation Limited</t>
+        </is>
+      </c>
+      <c r="C105" s="154" t="inlineStr">
+        <is>
+          <t>INE094A01015</t>
+        </is>
+      </c>
+      <c r="D105" s="154" t="inlineStr">
+        <is>
+          <t>Petroleum Products</t>
+        </is>
+      </c>
+      <c r="E105" s="169" t="n">
+        <v>83025</v>
+      </c>
+      <c r="F105" s="170" t="n">
+        <v>326.99</v>
+      </c>
+      <c r="G105" s="13" t="n">
+        <v>0.0009</v>
+      </c>
+      <c r="H105" s="17" t="n"/>
+      <c r="J105" s="170" t="n"/>
+    </row>
+    <row r="106">
+      <c r="A106" s="154" t="n">
+        <v>44</v>
+      </c>
+      <c r="B106" s="154" t="inlineStr">
+        <is>
+          <t>Hindustan Petroleum Corporation Limited Jun26</t>
+        </is>
+      </c>
+      <c r="D106" s="154" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E106" s="169" t="n">
+        <v>-83025</v>
+      </c>
+      <c r="F106" s="170" t="n">
+        <v>-330.65</v>
+      </c>
+      <c r="G106" s="13" t="n">
+        <v>-0.001</v>
+      </c>
+      <c r="H106" s="17" t="n">
+        <v>46203</v>
+      </c>
+      <c r="J106" s="170" t="n"/>
+    </row>
+    <row r="107">
+      <c r="A107" s="154" t="n">
+        <v>45</v>
+      </c>
+      <c r="B107" s="154" t="inlineStr">
+        <is>
+          <t>GMR Airports Limited</t>
+        </is>
+      </c>
+      <c r="C107" s="154" t="inlineStr">
+        <is>
+          <t>INE776C01039</t>
+        </is>
+      </c>
+      <c r="D107" s="154" t="inlineStr">
+        <is>
+          <t>Transport Infrastructure</t>
+        </is>
+      </c>
+      <c r="E107" s="169" t="n">
+        <v>823050</v>
+      </c>
+      <c r="F107" s="170" t="n">
+        <v>826.1</v>
+      </c>
+      <c r="G107" s="13" t="n">
+        <v>0.0024</v>
+      </c>
+      <c r="H107" s="17" t="n"/>
+      <c r="J107" s="170" t="n"/>
+    </row>
+    <row r="108">
+      <c r="A108" s="154" t="n">
+        <v>45</v>
+      </c>
+      <c r="B108" s="154" t="inlineStr">
+        <is>
+          <t>GMR AIRPORTS LIMITED Jun26</t>
+        </is>
+      </c>
+      <c r="D108" s="154" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E108" s="169" t="n">
+        <v>-823050</v>
+      </c>
+      <c r="F108" s="170" t="n">
+        <v>-833.09</v>
+      </c>
+      <c r="G108" s="13" t="n">
+        <v>-0.0024</v>
+      </c>
+      <c r="H108" s="17" t="n">
+        <v>46203</v>
+      </c>
+      <c r="J108" s="170" t="n"/>
+    </row>
+    <row r="109">
+      <c r="A109" s="154" t="n">
+        <v>46</v>
+      </c>
+      <c r="B109" s="154" t="inlineStr">
+        <is>
+          <t>DLF Limited</t>
+        </is>
+      </c>
+      <c r="C109" s="154" t="inlineStr">
+        <is>
+          <t>INE271C01023</t>
+        </is>
+      </c>
+      <c r="D109" s="154" t="inlineStr">
+        <is>
+          <t>Realty</t>
+        </is>
+      </c>
+      <c r="E109" s="169" t="n">
+        <v>130350</v>
+      </c>
+      <c r="F109" s="170" t="n">
+        <v>769.85</v>
+      </c>
+      <c r="G109" s="13" t="n">
+        <v>0.0022</v>
+      </c>
+      <c r="H109" s="17" t="n"/>
+      <c r="J109" s="170" t="n"/>
+    </row>
+    <row r="110">
+      <c r="A110" s="154" t="n">
+        <v>46</v>
+      </c>
+      <c r="B110" s="154" t="inlineStr">
+        <is>
+          <t>DLF Limited Jun26</t>
+        </is>
+      </c>
+      <c r="D110" s="154" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E110" s="169" t="n">
+        <v>-130350</v>
+      </c>
+      <c r="F110" s="170" t="n">
+        <v>-777.73</v>
+      </c>
+      <c r="G110" s="13" t="n">
+        <v>-0.0022</v>
+      </c>
+      <c r="H110" s="17" t="n">
+        <v>46203</v>
+      </c>
+      <c r="J110" s="170" t="n"/>
+    </row>
+    <row r="111">
+      <c r="A111" s="154" t="n">
+        <v>50</v>
+      </c>
+      <c r="B111" s="154" t="inlineStr">
+        <is>
+          <t>Power Grid Corporation of India Limited</t>
+        </is>
+      </c>
+      <c r="C111" s="154" t="inlineStr">
+        <is>
+          <t>INE752E01010</t>
+        </is>
+      </c>
+      <c r="D111" s="154" t="inlineStr">
+        <is>
+          <t>Power</t>
+        </is>
+      </c>
+      <c r="E111" s="169" t="n">
+        <v>229900</v>
+      </c>
+      <c r="F111" s="170" t="n">
+        <v>667.97</v>
+      </c>
+      <c r="G111" s="13" t="n">
+        <v>0.0019</v>
+      </c>
+      <c r="H111" s="17" t="n"/>
+      <c r="J111" s="170" t="n"/>
+    </row>
+    <row r="112">
+      <c r="A112" s="154" t="n">
+        <v>50</v>
+      </c>
+      <c r="B112" s="154" t="inlineStr">
+        <is>
+          <t>Power Grid Corporation of India Limited Jun26</t>
+        </is>
+      </c>
+      <c r="D112" s="154" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E112" s="169" t="n">
+        <v>-229900</v>
+      </c>
+      <c r="F112" s="170" t="n">
+        <v>-675.6799999999999</v>
+      </c>
+      <c r="G112" s="13" t="n">
+        <v>-0.0019</v>
+      </c>
+      <c r="H112" s="17" t="n">
+        <v>46203</v>
+      </c>
+      <c r="J112" s="170" t="n"/>
+    </row>
+    <row r="113">
+      <c r="A113" s="154" t="n">
+        <v>51</v>
+      </c>
+      <c r="B113" s="154" t="inlineStr">
+        <is>
+          <t>Multi Commodity Exchange of India Limited</t>
+        </is>
+      </c>
+      <c r="C113" s="154" t="inlineStr">
+        <is>
+          <t>INE745G01043</t>
+        </is>
+      </c>
+      <c r="D113" s="154" t="inlineStr">
+        <is>
+          <t>Capital Markets</t>
+        </is>
+      </c>
+      <c r="E113" s="169" t="n">
+        <v>22500</v>
+      </c>
+      <c r="F113" s="170" t="n">
+        <v>664.76</v>
+      </c>
+      <c r="G113" s="13" t="n">
+        <v>0.0019</v>
+      </c>
+      <c r="H113" s="17" t="n"/>
+      <c r="J113" s="170" t="n"/>
+    </row>
+    <row r="114">
+      <c r="A114" s="154" t="n">
+        <v>51</v>
+      </c>
+      <c r="B114" s="154" t="inlineStr">
+        <is>
+          <t>Multi Commodity Exchange of India Limited Jun26</t>
+        </is>
+      </c>
+      <c r="D114" s="154" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E114" s="169" t="n">
+        <v>-22500</v>
+      </c>
+      <c r="F114" s="170" t="n">
+        <v>-671.49</v>
+      </c>
+      <c r="G114" s="13" t="n">
+        <v>-0.0019</v>
+      </c>
+      <c r="H114" s="17" t="n">
+        <v>46203</v>
+      </c>
+      <c r="J114" s="170" t="n"/>
+    </row>
+    <row r="115">
+      <c r="A115" s="154" t="n">
+        <v>53</v>
+      </c>
+      <c r="B115" s="154" t="inlineStr">
+        <is>
+          <t>Biocon Limited</t>
+        </is>
+      </c>
+      <c r="C115" s="154" t="inlineStr">
+        <is>
+          <t>INE376G01013</t>
+        </is>
+      </c>
+      <c r="D115" s="154" t="inlineStr">
+        <is>
+          <t>Pharmaceuticals &amp; Biotechnology</t>
+        </is>
+      </c>
+      <c r="E115" s="169" t="n">
+        <v>145000</v>
+      </c>
+      <c r="F115" s="170" t="n">
+        <v>621.54</v>
+      </c>
+      <c r="G115" s="13" t="n">
+        <v>0.0018</v>
+      </c>
+      <c r="H115" s="17" t="n"/>
+      <c r="J115" s="170" t="n"/>
+    </row>
+    <row r="116">
+      <c r="A116" s="154" t="n">
+        <v>53</v>
+      </c>
+      <c r="B116" s="154" t="inlineStr">
+        <is>
+          <t>Biocon Limited Jun26</t>
+        </is>
+      </c>
+      <c r="D116" s="154" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E116" s="169" t="n">
+        <v>-145000</v>
+      </c>
+      <c r="F116" s="170" t="n">
+        <v>-628.58</v>
+      </c>
+      <c r="G116" s="13" t="n">
+        <v>-0.0018</v>
+      </c>
+      <c r="H116" s="17" t="n">
+        <v>46203</v>
+      </c>
+      <c r="J116" s="170" t="n"/>
+    </row>
+    <row r="117">
+      <c r="A117" s="154" t="n">
+        <v>54</v>
+      </c>
+      <c r="B117" s="154" t="inlineStr">
+        <is>
+          <t>TVS Motor Company Limited</t>
+        </is>
+      </c>
+      <c r="C117" s="154" t="inlineStr">
+        <is>
+          <t>INE494B01023</t>
+        </is>
+      </c>
+      <c r="D117" s="154" t="inlineStr">
+        <is>
+          <t>Automobiles</t>
+        </is>
+      </c>
+      <c r="E117" s="169" t="n">
+        <v>18200</v>
+      </c>
+      <c r="F117" s="170" t="n">
+        <v>610.74</v>
+      </c>
+      <c r="G117" s="13" t="n">
+        <v>0.0018</v>
+      </c>
+      <c r="H117" s="17" t="n"/>
+      <c r="J117" s="170" t="n"/>
+    </row>
+    <row r="118">
+      <c r="A118" s="154" t="n">
+        <v>54</v>
+      </c>
+      <c r="B118" s="154" t="inlineStr">
+        <is>
+          <t>TVS Motor Company Limited Jun26</t>
+        </is>
+      </c>
+      <c r="D118" s="154" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E118" s="169" t="n">
+        <v>-18200</v>
+      </c>
+      <c r="F118" s="170" t="n">
+        <v>-618.14</v>
+      </c>
+      <c r="G118" s="13" t="n">
+        <v>-0.0018</v>
+      </c>
+      <c r="H118" s="17" t="n">
+        <v>46203</v>
+      </c>
+      <c r="J118" s="170" t="n"/>
+    </row>
+    <row r="119">
+      <c r="A119" s="154" t="n">
+        <v>55</v>
+      </c>
+      <c r="B119" s="154" t="inlineStr">
+        <is>
+          <t>Adani Ports and Special Economic Zone Limited</t>
+        </is>
+      </c>
+      <c r="C119" s="154" t="inlineStr">
+        <is>
+          <t>INE742F01042</t>
+        </is>
+      </c>
+      <c r="D119" s="154" t="inlineStr">
+        <is>
+          <t>Transport Infrastructure</t>
+        </is>
+      </c>
+      <c r="E119" s="169" t="n">
+        <v>31825</v>
+      </c>
+      <c r="F119" s="170" t="n">
+        <v>574.3099999999999</v>
+      </c>
+      <c r="G119" s="13" t="n">
+        <v>0.0017</v>
+      </c>
+      <c r="H119" s="17" t="n"/>
+      <c r="J119" s="170" t="n"/>
+    </row>
+    <row r="120">
+      <c r="A120" s="154" t="n">
+        <v>55</v>
+      </c>
+      <c r="B120" s="154" t="inlineStr">
+        <is>
+          <t>Adani Ports and Special Economic Zone Limited Jun26</t>
+        </is>
+      </c>
+      <c r="D120" s="154" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E120" s="169" t="n">
+        <v>-31825</v>
+      </c>
+      <c r="F120" s="170" t="n">
+        <v>-577.34</v>
+      </c>
+      <c r="G120" s="13" t="n">
+        <v>-0.0017</v>
+      </c>
+      <c r="H120" s="17" t="n">
+        <v>46203</v>
+      </c>
+      <c r="J120" s="170" t="n"/>
+    </row>
+    <row r="121">
+      <c r="A121" s="154" t="n">
+        <v>56</v>
+      </c>
+      <c r="B121" s="154" t="inlineStr">
+        <is>
+          <t>JSW Steel Limited</t>
+        </is>
+      </c>
+      <c r="C121" s="154" t="inlineStr">
+        <is>
+          <t>INE019A01038</t>
+        </is>
+      </c>
+      <c r="D121" s="154" t="inlineStr">
+        <is>
+          <t>Ferrous Metals</t>
+        </is>
+      </c>
+      <c r="E121" s="169" t="n">
+        <v>43200</v>
+      </c>
+      <c r="F121" s="170" t="n">
+        <v>552.1</v>
+      </c>
+      <c r="G121" s="13" t="n">
+        <v>0.0016</v>
+      </c>
+      <c r="H121" s="17" t="n"/>
+      <c r="J121" s="170" t="n"/>
+    </row>
+    <row r="122">
+      <c r="A122" s="154" t="n">
+        <v>56</v>
+      </c>
+      <c r="B122" s="154" t="inlineStr">
+        <is>
+          <t>JSW Steel Limited Jun26</t>
+        </is>
+      </c>
+      <c r="D122" s="154" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E122" s="169" t="n">
+        <v>-43200</v>
+      </c>
+      <c r="F122" s="170" t="n">
+        <v>-558.53</v>
+      </c>
+      <c r="G122" s="13" t="n">
+        <v>-0.0016</v>
+      </c>
+      <c r="H122" s="17" t="n">
+        <v>46203</v>
+      </c>
+      <c r="J122" s="170" t="n"/>
+    </row>
+    <row r="123">
+      <c r="A123" s="154" t="n">
+        <v>57</v>
+      </c>
+      <c r="B123" s="154" t="inlineStr">
+        <is>
+          <t>Oil &amp; Natural Gas Corporation Limited</t>
+        </is>
+      </c>
+      <c r="C123" s="154" t="inlineStr">
+        <is>
+          <t>INE213A01029</t>
+        </is>
+      </c>
+      <c r="D123" s="154" t="inlineStr">
+        <is>
+          <t>Oil</t>
+        </is>
+      </c>
+      <c r="E123" s="169" t="n">
+        <v>153000</v>
+      </c>
+      <c r="F123" s="170" t="n">
+        <v>406.06</v>
+      </c>
+      <c r="G123" s="13" t="n">
+        <v>0.0012</v>
+      </c>
+      <c r="H123" s="17" t="n"/>
+      <c r="J123" s="170" t="n"/>
+    </row>
+    <row r="124">
+      <c r="A124" s="154" t="n">
+        <v>57</v>
+      </c>
+      <c r="B124" s="154" t="inlineStr">
+        <is>
+          <t>Oil &amp; Natural Gas Corporation Limited Jun26</t>
+        </is>
+      </c>
+      <c r="D124" s="154" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E124" s="169" t="n">
+        <v>-153000</v>
+      </c>
+      <c r="F124" s="170" t="n">
+        <v>-410.65</v>
+      </c>
+      <c r="G124" s="13" t="n">
+        <v>-0.0012</v>
+      </c>
+      <c r="H124" s="17" t="n">
+        <v>46203</v>
+      </c>
+      <c r="J124" s="170" t="n"/>
+    </row>
+    <row r="125">
+      <c r="A125" s="154" t="n">
+        <v>58</v>
+      </c>
+      <c r="B125" s="154" t="inlineStr">
+        <is>
+          <t>Hero MotoCorp Limited</t>
+        </is>
+      </c>
+      <c r="C125" s="154" t="inlineStr">
+        <is>
+          <t>INE158A01026</t>
+        </is>
+      </c>
+      <c r="D125" s="154" t="inlineStr">
+        <is>
+          <t>Automobiles</t>
+        </is>
+      </c>
+      <c r="E125" s="169" t="n">
+        <v>8250</v>
+      </c>
+      <c r="F125" s="170" t="n">
+        <v>404.5</v>
+      </c>
+      <c r="G125" s="13" t="n">
+        <v>0.0012</v>
+      </c>
+      <c r="H125" s="17" t="n"/>
+      <c r="J125" s="170" t="n"/>
+    </row>
+    <row r="126">
+      <c r="A126" s="154" t="n">
+        <v>58</v>
+      </c>
+      <c r="B126" s="154" t="inlineStr">
+        <is>
+          <t>Hero MotoCorp Limited Jun26</t>
+        </is>
+      </c>
+      <c r="D126" s="154" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E126" s="169" t="n">
+        <v>-8250</v>
+      </c>
+      <c r="F126" s="170" t="n">
+        <v>-409.24</v>
+      </c>
+      <c r="G126" s="13" t="n">
+        <v>-0.0012</v>
+      </c>
+      <c r="H126" s="17" t="n">
+        <v>46203</v>
+      </c>
+      <c r="J126" s="170" t="n"/>
+    </row>
+    <row r="127">
+      <c r="A127" s="154" t="n">
+        <v>59</v>
+      </c>
+      <c r="B127" s="154" t="inlineStr">
+        <is>
+          <t>Apollo Hospitals Enterprise Limited</t>
+        </is>
+      </c>
+      <c r="C127" s="154" t="inlineStr">
+        <is>
+          <t>INE437A01024</t>
+        </is>
+      </c>
+      <c r="D127" s="154" t="inlineStr">
+        <is>
+          <t>Healthcare Services</t>
+        </is>
+      </c>
+      <c r="E127" s="169" t="n">
+        <v>4875</v>
+      </c>
+      <c r="F127" s="170" t="n">
+        <v>398.6</v>
+      </c>
+      <c r="G127" s="13" t="n">
+        <v>0.0011</v>
+      </c>
+      <c r="H127" s="17" t="n"/>
+      <c r="J127" s="170" t="n"/>
+    </row>
+    <row r="128">
+      <c r="A128" s="154" t="n">
+        <v>59</v>
+      </c>
+      <c r="B128" s="154" t="inlineStr">
+        <is>
+          <t>Apollo Hospitals Enterprise Limited Jun26</t>
+        </is>
+      </c>
+      <c r="D128" s="154" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E128" s="169" t="n">
+        <v>-4875</v>
+      </c>
+      <c r="F128" s="170" t="n">
+        <v>-403.28</v>
+      </c>
+      <c r="G128" s="13" t="n">
+        <v>-0.0012</v>
+      </c>
+      <c r="H128" s="17" t="n">
+        <v>46203</v>
+      </c>
+      <c r="J128" s="170" t="n"/>
+    </row>
+    <row r="129">
+      <c r="A129" s="154" t="n">
+        <v>60</v>
+      </c>
+      <c r="B129" s="154" t="inlineStr">
+        <is>
+          <t>United Spirits Limited</t>
+        </is>
+      </c>
+      <c r="C129" s="154" t="inlineStr">
+        <is>
+          <t>INE854D01024</t>
+        </is>
+      </c>
+      <c r="D129" s="154" t="inlineStr">
+        <is>
+          <t>Beverages</t>
+        </is>
+      </c>
+      <c r="E129" s="169" t="n">
+        <v>31200</v>
+      </c>
+      <c r="F129" s="170" t="n">
+        <v>396.24</v>
+      </c>
+      <c r="G129" s="13" t="n">
+        <v>0.0011</v>
+      </c>
+      <c r="H129" s="17" t="n"/>
+      <c r="J129" s="170" t="n"/>
+    </row>
+    <row r="130">
+      <c r="A130" s="154" t="n">
+        <v>60</v>
+      </c>
+      <c r="B130" s="154" t="inlineStr">
+        <is>
+          <t>United Spirits Limited Jun26</t>
+        </is>
+      </c>
+      <c r="D130" s="154" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E130" s="169" t="n">
+        <v>-31200</v>
+      </c>
+      <c r="F130" s="170" t="n">
+        <v>-400.23</v>
+      </c>
+      <c r="G130" s="13" t="n">
+        <v>-0.0012</v>
+      </c>
+      <c r="H130" s="17" t="n">
+        <v>46203</v>
+      </c>
+      <c r="J130" s="170" t="n"/>
+    </row>
+    <row r="131">
+      <c r="A131" s="154" t="n">
+        <v>62</v>
+      </c>
+      <c r="B131" s="154" t="inlineStr">
+        <is>
+          <t>LIC Housing Finance Limited</t>
+        </is>
+      </c>
+      <c r="C131" s="154" t="inlineStr">
+        <is>
+          <t>INE115A01026</t>
+        </is>
+      </c>
+      <c r="D131" s="154" t="inlineStr">
+        <is>
+          <t>Finance</t>
+        </is>
+      </c>
+      <c r="E131" s="169" t="n">
+        <v>50000</v>
+      </c>
+      <c r="F131" s="170" t="n">
+        <v>266.58</v>
+      </c>
+      <c r="G131" s="13" t="n">
+        <v>0.0008</v>
+      </c>
+      <c r="H131" s="17" t="n"/>
+      <c r="J131" s="170" t="n"/>
+    </row>
+    <row r="132">
+      <c r="A132" s="154" t="n">
+        <v>62</v>
+      </c>
+      <c r="B132" s="154" t="inlineStr">
+        <is>
+          <t>LIC Housing Finance Limited Jun26</t>
+        </is>
+      </c>
+      <c r="D132" s="154" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E132" s="169" t="n">
+        <v>-50000</v>
+      </c>
+      <c r="F132" s="170" t="n">
+        <v>-269.68</v>
+      </c>
+      <c r="G132" s="13" t="n">
+        <v>-0.0008</v>
+      </c>
+      <c r="H132" s="17" t="n">
+        <v>46203</v>
+      </c>
+      <c r="J132" s="170" t="n"/>
+    </row>
+    <row r="133">
+      <c r="A133" s="154" t="n">
+        <v>63</v>
+      </c>
+      <c r="B133" s="154" t="inlineStr">
+        <is>
+          <t>Aditya Birla Capital Limited</t>
+        </is>
+      </c>
+      <c r="C133" s="154" t="inlineStr">
+        <is>
+          <t>INE674K01013</t>
+        </is>
+      </c>
+      <c r="D133" s="154" t="inlineStr">
+        <is>
+          <t>Finance</t>
+        </is>
+      </c>
+      <c r="E133" s="169" t="n">
+        <v>68200</v>
+      </c>
+      <c r="F133" s="170" t="n">
+        <v>247.77</v>
+      </c>
+      <c r="G133" s="13" t="n">
+        <v>0.0007</v>
+      </c>
+      <c r="H133" s="17" t="n"/>
+      <c r="J133" s="170" t="n"/>
+    </row>
+    <row r="134">
+      <c r="A134" s="154" t="n">
+        <v>63</v>
+      </c>
+      <c r="B134" s="154" t="inlineStr">
+        <is>
+          <t>Aditya Birla Capital Limited Jun26</t>
+        </is>
+      </c>
+      <c r="D134" s="154" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E134" s="169" t="n">
+        <v>-68200</v>
+      </c>
+      <c r="F134" s="170" t="n">
+        <v>-250.06</v>
+      </c>
+      <c r="G134" s="13" t="n">
+        <v>-0.0007</v>
+      </c>
+      <c r="H134" s="17" t="n">
+        <v>46203</v>
+      </c>
+      <c r="J134" s="170" t="n"/>
+    </row>
+    <row r="135">
+      <c r="A135" s="154" t="n">
+        <v>64</v>
+      </c>
+      <c r="B135" s="154" t="inlineStr">
+        <is>
+          <t>Aurobindo Pharma Limited</t>
+        </is>
+      </c>
+      <c r="C135" s="154" t="inlineStr">
+        <is>
+          <t>INE406A01037</t>
+        </is>
+      </c>
+      <c r="D135" s="154" t="inlineStr">
+        <is>
+          <t>Pharmaceuticals &amp; Biotechnology</t>
+        </is>
+      </c>
+      <c r="E135" s="169" t="n">
+        <v>14300</v>
+      </c>
+      <c r="F135" s="170" t="n">
+        <v>203.98</v>
+      </c>
+      <c r="G135" s="13" t="n">
+        <v>0.0005999999999999999</v>
+      </c>
+      <c r="H135" s="17" t="n"/>
+      <c r="J135" s="170" t="n"/>
+    </row>
+    <row r="136">
+      <c r="A136" s="154" t="n">
+        <v>64</v>
+      </c>
+      <c r="B136" s="154" t="inlineStr">
+        <is>
+          <t>Aurobindo Pharma Limited Jun26</t>
+        </is>
+      </c>
+      <c r="D136" s="154" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E136" s="169" t="n">
+        <v>-14300</v>
+      </c>
+      <c r="F136" s="170" t="n">
+        <v>-205.86</v>
+      </c>
+      <c r="G136" s="13" t="n">
+        <v>-0.0005999999999999999</v>
+      </c>
+      <c r="H136" s="17" t="n">
+        <v>46203</v>
+      </c>
+      <c r="J136" s="170" t="n"/>
+    </row>
+    <row r="137">
+      <c r="A137" s="154" t="n">
+        <v>65</v>
+      </c>
+      <c r="B137" s="154" t="inlineStr">
+        <is>
+          <t>Zydus Lifesciences Limited</t>
+        </is>
+      </c>
+      <c r="C137" s="154" t="inlineStr">
+        <is>
+          <t>INE010B01027</t>
+        </is>
+      </c>
+      <c r="D137" s="154" t="inlineStr">
+        <is>
+          <t>Pharmaceuticals &amp; Biotechnology</t>
+        </is>
+      </c>
+      <c r="E137" s="169" t="n">
+        <v>12600</v>
+      </c>
+      <c r="F137" s="170" t="n">
+        <v>135.79</v>
+      </c>
+      <c r="G137" s="13" t="n">
+        <v>0.0004</v>
+      </c>
+      <c r="H137" s="17" t="n"/>
+      <c r="J137" s="170" t="n"/>
+    </row>
+    <row r="138">
+      <c r="A138" s="154" t="n">
+        <v>65</v>
+      </c>
+      <c r="B138" s="154" t="inlineStr">
+        <is>
+          <t>Zydus Lifesciences Limited Jun26</t>
+        </is>
+      </c>
+      <c r="D138" s="154" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E138" s="169" t="n">
+        <v>-12600</v>
+      </c>
+      <c r="F138" s="170" t="n">
+        <v>-137.49</v>
+      </c>
+      <c r="G138" s="13" t="n">
+        <v>-0.0004</v>
+      </c>
+      <c r="H138" s="17" t="n">
+        <v>46203</v>
+      </c>
+      <c r="J138" s="170" t="n"/>
+    </row>
+    <row r="139">
+      <c r="A139" s="154" t="n">
+        <v>66</v>
+      </c>
+      <c r="B139" s="154" t="inlineStr">
+        <is>
+          <t>Steel Authority of India Limited</t>
+        </is>
+      </c>
+      <c r="C139" s="154" t="inlineStr">
+        <is>
+          <t>INE114A01011</t>
+        </is>
+      </c>
+      <c r="D139" s="154" t="inlineStr">
+        <is>
+          <t>Ferrous Metals</t>
+        </is>
+      </c>
+      <c r="E139" s="169" t="n">
+        <v>56400</v>
+      </c>
+      <c r="F139" s="170" t="n">
+        <v>115.26</v>
+      </c>
+      <c r="G139" s="13" t="n">
+        <v>0.0003</v>
+      </c>
+      <c r="H139" s="17" t="n"/>
+      <c r="J139" s="170" t="n"/>
+    </row>
+    <row r="140">
+      <c r="A140" s="154" t="n">
+        <v>66</v>
+      </c>
+      <c r="B140" s="154" t="inlineStr">
+        <is>
+          <t>Steel Authority of India Limited Jun26</t>
+        </is>
+      </c>
+      <c r="D140" s="154" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E140" s="169" t="n">
+        <v>-56400</v>
+      </c>
+      <c r="F140" s="170" t="n">
+        <v>-116.51</v>
+      </c>
+      <c r="G140" s="13" t="n">
+        <v>-0.0003</v>
+      </c>
+      <c r="H140" s="17" t="n">
+        <v>46203</v>
+      </c>
+      <c r="J140" s="170" t="n"/>
+    </row>
+    <row r="141">
+      <c r="A141" s="154" t="n">
+        <v>67</v>
+      </c>
+      <c r="B141" s="154" t="inlineStr">
+        <is>
+          <t>Tata Motors Passenger Vehicles Limited</t>
+        </is>
+      </c>
+      <c r="C141" s="154" t="inlineStr">
+        <is>
+          <t>INE155A01022</t>
+        </is>
+      </c>
+      <c r="D141" s="154" t="inlineStr">
+        <is>
+          <t>Automobiles</t>
+        </is>
+      </c>
+      <c r="E141" s="169" t="n">
+        <v>16000</v>
+      </c>
+      <c r="F141" s="170" t="n">
+        <v>63.02</v>
+      </c>
+      <c r="G141" s="13" t="n">
+        <v>0.0002</v>
+      </c>
+      <c r="H141" s="17" t="n"/>
+      <c r="J141" s="170" t="n"/>
+    </row>
+    <row r="142">
+      <c r="A142" s="154" t="n">
+        <v>67</v>
+      </c>
+      <c r="B142" s="154" t="inlineStr">
+        <is>
+          <t>Tata Motors Passenger Vehicles Limited Jun26</t>
+        </is>
+      </c>
+      <c r="D142" s="154" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E142" s="169" t="n">
+        <v>-16000</v>
+      </c>
+      <c r="F142" s="170" t="n">
+        <v>-63.28</v>
+      </c>
+      <c r="G142" s="13" t="n">
+        <v>-0.0002</v>
+      </c>
+      <c r="H142" s="17" t="n">
+        <v>46203</v>
+      </c>
+      <c r="J142" s="170" t="n"/>
+    </row>
+    <row r="143">
+      <c r="A143" s="154" t="n">
+        <v>68</v>
+      </c>
+      <c r="B143" s="154" t="inlineStr">
+        <is>
+          <t>Info Edge (India) Limited</t>
+        </is>
+      </c>
+      <c r="C143" s="154" t="inlineStr">
+        <is>
+          <t>INE663F01032</t>
+        </is>
+      </c>
+      <c r="D143" s="154" t="inlineStr">
+        <is>
+          <t>Retailing</t>
+        </is>
+      </c>
+      <c r="E143" s="169" t="n">
+        <v>6000</v>
+      </c>
+      <c r="F143" s="170" t="n">
+        <v>59.7</v>
+      </c>
+      <c r="G143" s="13" t="n">
+        <v>0.0002</v>
+      </c>
+      <c r="H143" s="17" t="n"/>
+      <c r="J143" s="170" t="n"/>
+    </row>
+    <row r="144">
+      <c r="A144" s="154" t="n">
+        <v>68</v>
+      </c>
+      <c r="B144" s="154" t="inlineStr">
+        <is>
+          <t>Info Edge (India) Limited Jun26</t>
+        </is>
+      </c>
+      <c r="D144" s="154" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E144" s="169" t="n">
+        <v>-6000</v>
+      </c>
+      <c r="F144" s="170" t="n">
+        <v>-60.35</v>
+      </c>
+      <c r="G144" s="13" t="n">
+        <v>-0.0002</v>
+      </c>
+      <c r="H144" s="17" t="n">
+        <v>46203</v>
+      </c>
+      <c r="J144" s="170" t="n"/>
+    </row>
+    <row r="145">
+      <c r="A145" s="154" t="n">
+        <v>69</v>
+      </c>
+      <c r="B145" s="154" t="inlineStr">
+        <is>
+          <t>Pidilite Industries Limited</t>
+        </is>
+      </c>
+      <c r="C145" s="154" t="inlineStr">
+        <is>
+          <t>INE318A01026</t>
+        </is>
+      </c>
+      <c r="D145" s="154" t="inlineStr">
+        <is>
+          <t>Chemicals &amp; Petrochemicals</t>
+        </is>
+      </c>
+      <c r="E145" s="169" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F145" s="170" t="n">
+        <v>14.83</v>
+      </c>
+      <c r="G145" s="13" t="inlineStr">
+        <is>
+          <t>*</t>
+        </is>
+      </c>
+      <c r="H145" s="17" t="n"/>
+      <c r="J145" s="170" t="n"/>
+    </row>
+    <row r="146">
+      <c r="A146" s="154" t="n">
+        <v>69</v>
+      </c>
+      <c r="B146" s="154" t="inlineStr">
+        <is>
+          <t>Pidilite Industries Limited Jun26</t>
+        </is>
+      </c>
+      <c r="D146" s="154" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E146" s="169" t="n">
+        <v>-1000</v>
+      </c>
+      <c r="F146" s="170" t="n">
+        <v>-14.94</v>
+      </c>
+      <c r="G146" s="13" t="inlineStr">
+        <is>
+          <t>*</t>
+        </is>
+      </c>
+      <c r="H146" s="17" t="n">
+        <v>46203</v>
+      </c>
+      <c r="J146" s="170" t="n"/>
+    </row>
+    <row r="147">
+      <c r="A147" s="154" t="n">
+        <v>70</v>
+      </c>
+      <c r="B147" s="154" t="inlineStr">
+        <is>
+          <t>UltraTech Cement Limited</t>
+        </is>
+      </c>
+      <c r="C147" s="154" t="inlineStr">
+        <is>
+          <t>INE481G01011</t>
+        </is>
+      </c>
+      <c r="D147" s="154" t="inlineStr">
+        <is>
+          <t>Cement &amp; Cement Products</t>
+        </is>
+      </c>
+      <c r="E147" s="169" t="n">
+        <v>100</v>
+      </c>
+      <c r="F147" s="170" t="n">
+        <v>11.48</v>
+      </c>
+      <c r="G147" s="13" t="inlineStr">
+        <is>
+          <t>*</t>
+        </is>
+      </c>
+      <c r="H147" s="17" t="n"/>
+      <c r="J147" s="170" t="n"/>
+    </row>
+    <row r="148">
+      <c r="A148" s="154" t="n">
+        <v>70</v>
+      </c>
+      <c r="B148" s="154" t="inlineStr">
+        <is>
+          <t>UltraTech Cement Limited Jun26</t>
+        </is>
+      </c>
+      <c r="D148" s="154" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E148" s="169" t="n">
+        <v>-100</v>
+      </c>
+      <c r="F148" s="170" t="n">
+        <v>-11.62</v>
+      </c>
+      <c r="G148" s="13" t="inlineStr">
+        <is>
+          <t>*</t>
+        </is>
+      </c>
+      <c r="H148" s="17" t="n">
+        <v>46203</v>
+      </c>
+      <c r="J148" s="170" t="n"/>
+    </row>
+    <row r="149">
+      <c r="A149" s="14" t="n"/>
+      <c r="B149" s="14" t="inlineStr">
+        <is>
+          <t>Total</t>
+        </is>
+      </c>
+      <c r="C149" s="14" t="n"/>
+      <c r="D149" s="14" t="n"/>
+      <c r="E149" s="14" t="n"/>
+      <c r="F149" s="171" t="n">
+        <v>130871.91</v>
+      </c>
+      <c r="G149" s="16" t="n">
+        <v>0.3764999999999999</v>
+      </c>
+    </row>
+    <row r="151">
+      <c r="B151" s="10" t="inlineStr">
+        <is>
+          <t>Units issued by REITs &amp; InvITs</t>
+        </is>
+      </c>
+    </row>
+    <row r="152">
+      <c r="B152" s="10" t="inlineStr">
+        <is>
+          <t>Listed / awaiting listing on the stock exchanges</t>
+        </is>
+      </c>
+    </row>
+    <row r="153">
+      <c r="A153" s="154" t="n">
+        <v>125</v>
+      </c>
+      <c r="B153" s="154" t="inlineStr">
+        <is>
+          <t>Brookfield India Real Estate</t>
+        </is>
+      </c>
+      <c r="C153" s="154" t="inlineStr">
+        <is>
+          <t>INE0FDU25010</t>
+        </is>
+      </c>
+      <c r="D153" s="154" t="inlineStr">
+        <is>
+          <t>Realty</t>
+        </is>
+      </c>
+      <c r="E153" s="169" t="n">
+        <v>280530</v>
+      </c>
+      <c r="F153" s="170" t="n">
+        <v>894.55</v>
+      </c>
+      <c r="G153" s="13" t="n">
+        <v>0.0026</v>
+      </c>
+      <c r="H153" s="17" t="n"/>
+      <c r="J153" s="170" t="n"/>
+    </row>
+    <row r="154">
+      <c r="A154" s="154" t="n">
+        <v>126</v>
+      </c>
+      <c r="B154" s="154" t="inlineStr">
+        <is>
+          <t>Indus Infra Trust</t>
+        </is>
+      </c>
+      <c r="C154" s="154" t="inlineStr">
+        <is>
+          <t>INE0NHL23019</t>
+        </is>
+      </c>
+      <c r="D154" s="154" t="inlineStr">
+        <is>
+          <t>Transport Infrastructure</t>
+        </is>
+      </c>
+      <c r="E154" s="169" t="n">
+        <v>247067</v>
+      </c>
+      <c r="F154" s="170" t="n">
+        <v>307.52</v>
+      </c>
+      <c r="G154" s="13" t="n">
+        <v>0.0009</v>
+      </c>
+      <c r="H154" s="17" t="n"/>
+      <c r="J154" s="170" t="n"/>
+    </row>
+    <row r="155">
+      <c r="A155" s="14" t="n"/>
+      <c r="B155" s="14" t="inlineStr">
+        <is>
+          <t>Total</t>
+        </is>
+      </c>
+      <c r="C155" s="14" t="n"/>
+      <c r="D155" s="14" t="n"/>
+      <c r="E155" s="14" t="n"/>
+      <c r="F155" s="171" t="n">
+        <v>1202.07</v>
+      </c>
+      <c r="G155" s="16" t="n">
+        <v>0.0035</v>
+      </c>
+    </row>
+    <row r="157">
+      <c r="B157" s="10" t="inlineStr">
+        <is>
+          <t>DEBT INSTRUMENTS</t>
+        </is>
+      </c>
+    </row>
+    <row r="158">
+      <c r="B158" s="10" t="inlineStr">
+        <is>
+          <t>BOND &amp; NCD's</t>
+        </is>
+      </c>
+    </row>
+    <row r="159">
+      <c r="B159" s="10" t="inlineStr">
+        <is>
+          <t>Listed / awaiting listing on the stock exchanges</t>
+        </is>
+      </c>
+    </row>
+    <row r="160">
+      <c r="A160" s="154" t="n">
+        <v>127</v>
+      </c>
+      <c r="B160" s="154" t="inlineStr">
+        <is>
+          <t>Bajaj Finance Limited**</t>
+        </is>
+      </c>
+      <c r="C160" s="154" t="inlineStr">
+        <is>
+          <t>INE296A07TM8</t>
+        </is>
+      </c>
+      <c r="D160" s="154" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E160" s="169" t="n">
+        <v>5000</v>
+      </c>
+      <c r="F160" s="170" t="n">
+        <v>5223.32</v>
+      </c>
+      <c r="G160" s="13" t="n">
+        <v>0.015</v>
+      </c>
+      <c r="H160" s="17" t="n">
+        <v>46944</v>
+      </c>
+      <c r="J160" s="170" t="n">
+        <v>8.125</v>
+      </c>
+    </row>
+    <row r="161">
+      <c r="A161" s="154" t="n">
+        <v>128</v>
+      </c>
+      <c r="B161" s="154" t="inlineStr">
+        <is>
+          <t>Bharti Telecom Limited**</t>
+        </is>
+      </c>
+      <c r="C161" s="154" t="inlineStr">
+        <is>
+          <t>INE403D08280</t>
+        </is>
+      </c>
+      <c r="D161" s="154" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E161" s="169" t="n">
+        <v>5000</v>
+      </c>
+      <c r="F161" s="170" t="n">
+        <v>5063.53</v>
+      </c>
+      <c r="G161" s="13" t="n">
+        <v>0.0146</v>
+      </c>
+      <c r="H161" s="17" t="n">
+        <v>47102</v>
+      </c>
+      <c r="J161" s="170" t="n">
+        <v>8.395</v>
+      </c>
+    </row>
+    <row r="162">
+      <c r="A162" s="154" t="n">
+        <v>129</v>
+      </c>
+      <c r="B162" s="154" t="inlineStr">
+        <is>
+          <t>Power Finance Corporation Limited</t>
+        </is>
+      </c>
+      <c r="C162" s="154" t="inlineStr">
+        <is>
+          <t>INE134E08NP7</t>
+        </is>
+      </c>
+      <c r="D162" s="154" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E162" s="169" t="n">
+        <v>5000</v>
+      </c>
+      <c r="F162" s="170" t="n">
+        <v>5049.56</v>
+      </c>
+      <c r="G162" s="13" t="n">
+        <v>0.0145</v>
+      </c>
+      <c r="H162" s="17" t="n">
+        <v>46949</v>
+      </c>
+      <c r="J162" s="170" t="n">
+        <v>7.75</v>
+      </c>
+    </row>
+    <row r="163">
+      <c r="A163" s="154" t="n">
+        <v>130</v>
+      </c>
+      <c r="B163" s="154" t="inlineStr">
+        <is>
+          <t>Bharti Telecom Limited**</t>
+        </is>
+      </c>
+      <c r="C163" s="154" t="inlineStr">
+        <is>
+          <t>INE403D08272</t>
+        </is>
+      </c>
+      <c r="D163" s="154" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E163" s="169" t="n">
+        <v>2500</v>
+      </c>
+      <c r="F163" s="170" t="n">
+        <v>2584.52</v>
+      </c>
+      <c r="G163" s="13" t="n">
+        <v>0.0074</v>
+      </c>
+      <c r="H163" s="17" t="n">
+        <v>46675</v>
+      </c>
+      <c r="J163" s="170" t="n">
+        <v>8.279999999999999</v>
+      </c>
+    </row>
+    <row r="164">
+      <c r="A164" s="154" t="n">
+        <v>131</v>
+      </c>
+      <c r="B164" s="154" t="inlineStr">
+        <is>
+          <t>Muthoot Finance Limited**</t>
+        </is>
+      </c>
+      <c r="C164" s="154" t="inlineStr">
+        <is>
+          <t>INE414G07JS2</t>
+        </is>
+      </c>
+      <c r="D164" s="154" t="inlineStr">
+        <is>
+          <t>CRISIL AA+</t>
+        </is>
+      </c>
+      <c r="E164" s="169" t="n">
+        <v>2500</v>
+      </c>
+      <c r="F164" s="170" t="n">
+        <v>2560.52</v>
+      </c>
+      <c r="G164" s="13" t="n">
+        <v>0.0074</v>
+      </c>
+      <c r="H164" s="17" t="n">
+        <v>47079</v>
+      </c>
+      <c r="J164" s="170" t="n">
+        <v>8.6349</v>
+      </c>
+    </row>
+    <row r="165">
+      <c r="A165" s="154" t="n">
+        <v>132</v>
+      </c>
+      <c r="B165" s="154" t="inlineStr">
+        <is>
+          <t>Power Grid Corporation of India Limited**</t>
+        </is>
+      </c>
+      <c r="C165" s="154" t="inlineStr">
+        <is>
+          <t>INE752E08767</t>
+        </is>
+      </c>
+      <c r="D165" s="154" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E165" s="169" t="n">
+        <v>2500</v>
+      </c>
+      <c r="F165" s="170" t="n">
+        <v>2517.17</v>
+      </c>
+      <c r="G165" s="13" t="n">
+        <v>0.0072</v>
+      </c>
+      <c r="H165" s="17" t="n">
+        <v>49242</v>
+      </c>
+      <c r="J165" s="170" t="n">
+        <v>7.66</v>
+      </c>
+    </row>
+    <row r="166">
+      <c r="A166" s="154" t="n">
+        <v>133</v>
+      </c>
+      <c r="B166" s="154" t="inlineStr">
+        <is>
+          <t>National Housing Bank**</t>
+        </is>
+      </c>
+      <c r="C166" s="154" t="inlineStr">
+        <is>
+          <t>INE557F08GD6</t>
+        </is>
+      </c>
+      <c r="D166" s="154" t="inlineStr">
+        <is>
+          <t>IND AAA</t>
+        </is>
+      </c>
+      <c r="E166" s="169" t="n">
+        <v>2500</v>
+      </c>
+      <c r="F166" s="170" t="n">
+        <v>2499.94</v>
+      </c>
+      <c r="G166" s="13" t="n">
+        <v>0.0072</v>
+      </c>
+      <c r="H166" s="17" t="n">
+        <v>48215</v>
+      </c>
+      <c r="J166" s="170" t="n">
+        <v>7.77</v>
+      </c>
+    </row>
+    <row r="167">
+      <c r="A167" s="154" t="n">
+        <v>134</v>
+      </c>
+      <c r="B167" s="154" t="inlineStr">
+        <is>
+          <t>HDFC Bank Limited**</t>
+        </is>
+      </c>
+      <c r="C167" s="154" t="inlineStr">
+        <is>
+          <t>INE040A08955</t>
+        </is>
+      </c>
+      <c r="D167" s="154" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E167" s="169" t="n">
+        <v>2500</v>
+      </c>
+      <c r="F167" s="170" t="n">
+        <v>2499.39</v>
+      </c>
+      <c r="G167" s="13" t="n">
+        <v>0.0072</v>
+      </c>
+      <c r="H167" s="17" t="n">
+        <v>46889</v>
+      </c>
+      <c r="J167" s="170" t="n">
+        <v>7.9</v>
+      </c>
+    </row>
+    <row r="168">
+      <c r="A168" s="154" t="n">
+        <v>135</v>
+      </c>
+      <c r="B168" s="154" t="inlineStr">
+        <is>
+          <t>Indian Railway Finance Corporation Limited**</t>
+        </is>
+      </c>
+      <c r="C168" s="154" t="inlineStr">
+        <is>
+          <t>INE053F08494</t>
+        </is>
+      </c>
+      <c r="D168" s="154" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E168" s="169" t="n">
+        <v>2500</v>
+      </c>
+      <c r="F168" s="170" t="n">
+        <v>2442.87</v>
+      </c>
+      <c r="G168" s="13" t="n">
+        <v>0.007</v>
+      </c>
+      <c r="H168" s="17" t="n">
+        <v>47603</v>
+      </c>
+      <c r="J168" s="170" t="n">
+        <v>7.74</v>
+      </c>
+    </row>
+    <row r="169">
+      <c r="A169" s="154" t="n">
+        <v>136</v>
+      </c>
+      <c r="B169" s="154" t="inlineStr">
+        <is>
+          <t>National Bank for Financing Infrastructure and Development**</t>
+        </is>
+      </c>
+      <c r="C169" s="154" t="inlineStr">
+        <is>
+          <t>INE0KUG08084</t>
+        </is>
+      </c>
+      <c r="D169" s="154" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E169" s="169" t="n">
+        <v>2500</v>
+      </c>
+      <c r="F169" s="170" t="n">
+        <v>2406.2</v>
+      </c>
+      <c r="G169" s="13" t="n">
+        <v>0.0069</v>
+      </c>
+      <c r="H169" s="17" t="n">
+        <v>49406</v>
+      </c>
+      <c r="J169" s="170" t="n">
+        <v>7.805</v>
+      </c>
+    </row>
+    <row r="170">
+      <c r="A170" s="154" t="n">
+        <v>137</v>
+      </c>
+      <c r="B170" s="154" t="inlineStr">
+        <is>
+          <t>Bharti Telecom Limited**</t>
+        </is>
+      </c>
+      <c r="C170" s="154" t="inlineStr">
+        <is>
+          <t>INE403D08298</t>
+        </is>
+      </c>
+      <c r="D170" s="154" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E170" s="169" t="n">
+        <v>750</v>
+      </c>
+      <c r="F170" s="170" t="n">
+        <v>750.71</v>
+      </c>
+      <c r="G170" s="13" t="n">
+        <v>0.0022</v>
+      </c>
+      <c r="H170" s="17" t="n">
+        <v>47150</v>
+      </c>
+      <c r="J170" s="170" t="n">
+        <v>8.385</v>
+      </c>
+    </row>
+    <row r="171">
+      <c r="A171" s="154" t="n">
+        <v>138</v>
+      </c>
+      <c r="B171" s="154" t="inlineStr">
+        <is>
+          <t>TVS Motor Company Limited</t>
+        </is>
+      </c>
+      <c r="C171" s="154" t="inlineStr">
+        <is>
+          <t>INE494B04019</t>
+        </is>
+      </c>
+      <c r="D171" s="154" t="inlineStr">
+        <is>
+          <t>CARE A1+</t>
+        </is>
+      </c>
+      <c r="E171" s="169" t="n">
+        <v>72800</v>
+      </c>
+      <c r="F171" s="170" t="n">
+        <v>7.53</v>
+      </c>
+      <c r="G171" s="13" t="inlineStr">
+        <is>
+          <t>*</t>
+        </is>
+      </c>
+      <c r="H171" s="17" t="n"/>
+      <c r="J171" s="170" t="n"/>
+    </row>
+    <row r="172">
+      <c r="A172" s="14" t="n"/>
+      <c r="B172" s="14" t="inlineStr">
+        <is>
+          <t>Total</t>
+        </is>
+      </c>
+      <c r="C172" s="14" t="n"/>
+      <c r="D172" s="14" t="n"/>
+      <c r="E172" s="14" t="n"/>
+      <c r="F172" s="171" t="n">
+        <v>33605.26</v>
+      </c>
+      <c r="G172" s="16" t="n">
+        <v>0.09660000000000001</v>
+      </c>
+    </row>
+    <row r="174">
+      <c r="B174" s="10" t="inlineStr">
+        <is>
+          <t>Government Securities (Central/State)</t>
+        </is>
+      </c>
+    </row>
+    <row r="175">
+      <c r="A175" s="154" t="n">
+        <v>139</v>
+      </c>
+      <c r="B175" s="154" t="inlineStr">
+        <is>
+          <t>8.51% GOI FRB 2033</t>
+        </is>
+      </c>
+      <c r="C175" s="154" t="inlineStr">
+        <is>
+          <t>IN0020200120</t>
+        </is>
+      </c>
+      <c r="D175" s="154" t="inlineStr">
+        <is>
+          <t>Sovereign</t>
+        </is>
+      </c>
+      <c r="E175" s="169" t="n">
+        <v>8500000</v>
+      </c>
+      <c r="F175" s="170" t="n">
+        <v>8941.469999999999</v>
+      </c>
+      <c r="G175" s="13" t="n">
+        <v>0.0257</v>
+      </c>
+      <c r="H175" s="17" t="n">
+        <v>48844</v>
+      </c>
+      <c r="J175" s="170" t="n">
+        <v>6.1099</v>
+      </c>
+    </row>
+    <row r="176">
+      <c r="A176" s="154" t="n">
+        <v>140</v>
+      </c>
+      <c r="B176" s="154" t="inlineStr">
+        <is>
+          <t>7.38% GOI 2027</t>
+        </is>
+      </c>
+      <c r="C176" s="154" t="inlineStr">
+        <is>
+          <t>IN0020220037</t>
+        </is>
+      </c>
+      <c r="D176" s="154" t="inlineStr">
+        <is>
+          <t>Sovereign</t>
+        </is>
+      </c>
+      <c r="E176" s="169" t="n">
+        <v>6500000</v>
+      </c>
+      <c r="F176" s="170" t="n">
+        <v>6800.66</v>
+      </c>
+      <c r="G176" s="13" t="n">
+        <v>0.0196</v>
+      </c>
+      <c r="H176" s="17" t="n">
+        <v>46558</v>
+      </c>
+      <c r="J176" s="170" t="n">
+        <v>6.0567</v>
+      </c>
+    </row>
+    <row r="177">
+      <c r="A177" s="154" t="n">
+        <v>141</v>
+      </c>
+      <c r="B177" s="154" t="inlineStr">
+        <is>
+          <t>6.90% GOI 2065</t>
+        </is>
+      </c>
+      <c r="C177" s="154" t="inlineStr">
+        <is>
+          <t>IN0020250018</t>
+        </is>
+      </c>
+      <c r="D177" s="154" t="inlineStr">
+        <is>
+          <t>Sovereign</t>
+        </is>
+      </c>
+      <c r="E177" s="169" t="n">
+        <v>5500000</v>
+      </c>
+      <c r="F177" s="170" t="n">
+        <v>5008.17</v>
+      </c>
+      <c r="G177" s="13" t="n">
+        <v>0.0144</v>
+      </c>
+      <c r="H177" s="17" t="n">
+        <v>60372</v>
+      </c>
+      <c r="J177" s="170" t="n">
+        <v>7.6976</v>
+      </c>
+    </row>
+    <row r="178">
+      <c r="A178" s="154" t="n">
+        <v>142</v>
+      </c>
+      <c r="B178" s="154" t="inlineStr">
+        <is>
+          <t>6.33% GOI 2035</t>
+        </is>
+      </c>
+      <c r="C178" s="154" t="inlineStr">
+        <is>
+          <t>IN0020250026</t>
+        </is>
+      </c>
+      <c r="D178" s="154" t="inlineStr">
+        <is>
+          <t>Sovereign</t>
+        </is>
+      </c>
+      <c r="E178" s="169" t="n">
+        <v>3000000</v>
+      </c>
+      <c r="F178" s="170" t="n">
+        <v>2904.51</v>
+      </c>
+      <c r="G178" s="13" t="n">
+        <v>0.008399999999999999</v>
+      </c>
+      <c r="H178" s="17" t="n">
+        <v>49434</v>
+      </c>
+      <c r="J178" s="170" t="n">
+        <v>6.8815</v>
+      </c>
+    </row>
+    <row r="179">
+      <c r="A179" s="154" t="n">
+        <v>143</v>
+      </c>
+      <c r="B179" s="154" t="inlineStr">
+        <is>
+          <t>7.09% GOI 2054</t>
+        </is>
+      </c>
+      <c r="C179" s="154" t="inlineStr">
+        <is>
+          <t>IN0020240118</t>
+        </is>
+      </c>
+      <c r="D179" s="154" t="inlineStr">
+        <is>
+          <t>Sovereign</t>
+        </is>
+      </c>
+      <c r="E179" s="169" t="n">
+        <v>3000000</v>
+      </c>
+      <c r="F179" s="170" t="n">
+        <v>2881.86</v>
+      </c>
+      <c r="G179" s="13" t="n">
+        <v>0.0083</v>
+      </c>
+      <c r="H179" s="17" t="n">
+        <v>56466</v>
+      </c>
+      <c r="J179" s="170" t="n">
+        <v>7.6289</v>
+      </c>
+    </row>
+    <row r="180">
+      <c r="A180" s="154" t="n">
+        <v>144</v>
+      </c>
+      <c r="B180" s="154" t="inlineStr">
+        <is>
+          <t>5.74% GOI 2026</t>
+        </is>
+      </c>
+      <c r="C180" s="154" t="inlineStr">
+        <is>
+          <t>IN0020210186</t>
+        </is>
+      </c>
+      <c r="D180" s="154" t="inlineStr">
+        <is>
+          <t>Sovereign</t>
+        </is>
+      </c>
+      <c r="E180" s="169" t="n">
+        <v>2500000</v>
+      </c>
+      <c r="F180" s="170" t="n">
+        <v>2505.25</v>
+      </c>
+      <c r="G180" s="13" t="n">
+        <v>0.0072</v>
+      </c>
+      <c r="H180" s="17" t="n">
+        <v>46341</v>
+      </c>
+      <c r="J180" s="170" t="n">
+        <v>5.8013</v>
+      </c>
+    </row>
+    <row r="181">
+      <c r="A181" s="154" t="n">
+        <v>145</v>
+      </c>
+      <c r="B181" s="154" t="inlineStr">
+        <is>
+          <t>7.02% GOI 2031</t>
+        </is>
+      </c>
+      <c r="C181" s="154" t="inlineStr">
+        <is>
+          <t>IN0020240076</t>
+        </is>
+      </c>
+      <c r="D181" s="154" t="inlineStr">
+        <is>
+          <t>Sovereign</t>
+        </is>
+      </c>
+      <c r="E181" s="169" t="n">
+        <v>2000000</v>
+      </c>
+      <c r="F181" s="170" t="n">
+        <v>2074.4</v>
+      </c>
+      <c r="G181" s="13" t="n">
+        <v>0.006</v>
+      </c>
+      <c r="H181" s="17" t="n">
+        <v>48017</v>
+      </c>
+      <c r="J181" s="170" t="n">
+        <v>6.8899</v>
+      </c>
+    </row>
+    <row r="182">
+      <c r="A182" s="154" t="n">
+        <v>146</v>
+      </c>
+      <c r="B182" s="154" t="inlineStr">
+        <is>
+          <t>7.37% GOI 2028</t>
+        </is>
+      </c>
+      <c r="C182" s="154" t="inlineStr">
+        <is>
+          <t>IN0020230101</t>
+        </is>
+      </c>
+      <c r="D182" s="154" t="inlineStr">
+        <is>
+          <t>Sovereign</t>
+        </is>
+      </c>
+      <c r="E182" s="169" t="n">
+        <v>2000000</v>
+      </c>
+      <c r="F182" s="170" t="n">
+        <v>2057.56</v>
+      </c>
+      <c r="G182" s="13" t="n">
+        <v>0.0059</v>
+      </c>
+      <c r="H182" s="17" t="n">
+        <v>47049</v>
+      </c>
+      <c r="J182" s="170" t="n">
+        <v>6.4056</v>
+      </c>
+    </row>
+    <row r="183">
+      <c r="A183" s="154" t="n">
+        <v>147</v>
+      </c>
+      <c r="B183" s="154" t="inlineStr">
+        <is>
+          <t>7.10% GOI 2034</t>
+        </is>
+      </c>
+      <c r="C183" s="154" t="inlineStr">
+        <is>
+          <t>IN0020240019</t>
+        </is>
+      </c>
+      <c r="D183" s="154" t="inlineStr">
+        <is>
+          <t>Sovereign</t>
+        </is>
+      </c>
+      <c r="E183" s="169" t="n">
+        <v>1000000</v>
+      </c>
+      <c r="F183" s="170" t="n">
+        <v>1015.75</v>
+      </c>
+      <c r="G183" s="13" t="n">
+        <v>0.0029</v>
+      </c>
+      <c r="H183" s="17" t="n">
+        <v>49042</v>
+      </c>
+      <c r="J183" s="170" t="n">
+        <v>7.009</v>
+      </c>
+    </row>
+    <row r="184">
+      <c r="A184" s="154" t="n">
+        <v>148</v>
+      </c>
+      <c r="B184" s="154" t="inlineStr">
+        <is>
+          <t>7.18% GOI 2033</t>
+        </is>
+      </c>
+      <c r="C184" s="154" t="inlineStr">
+        <is>
+          <t>IN0020230085</t>
+        </is>
+      </c>
+      <c r="D184" s="154" t="inlineStr">
+        <is>
+          <t>Sovereign</t>
+        </is>
+      </c>
+      <c r="E184" s="169" t="n">
+        <v>500000</v>
+      </c>
+      <c r="F184" s="170" t="n">
+        <v>515.15</v>
+      </c>
+      <c r="G184" s="13" t="n">
+        <v>0.0015</v>
+      </c>
+      <c r="H184" s="17" t="n">
+        <v>48805</v>
+      </c>
+      <c r="J184" s="170" t="n">
+        <v>7.0168</v>
+      </c>
+    </row>
+    <row r="185">
+      <c r="A185" s="154" t="n">
+        <v>149</v>
+      </c>
+      <c r="B185" s="154" t="inlineStr">
+        <is>
+          <t>7.10% GOI 2029</t>
+        </is>
+      </c>
+      <c r="C185" s="154" t="inlineStr">
+        <is>
+          <t>IN0020220011</t>
+        </is>
+      </c>
+      <c r="D185" s="154" t="inlineStr">
+        <is>
+          <t>Sovereign</t>
+        </is>
+      </c>
+      <c r="E185" s="169" t="n">
+        <v>500000</v>
+      </c>
+      <c r="F185" s="170" t="n">
+        <v>511.64</v>
+      </c>
+      <c r="G185" s="13" t="n">
+        <v>0.0015</v>
+      </c>
+      <c r="H185" s="17" t="n">
+        <v>47226</v>
+      </c>
+      <c r="J185" s="170" t="n">
+        <v>6.5241</v>
+      </c>
+    </row>
+    <row r="186">
+      <c r="A186" s="14" t="n"/>
+      <c r="B186" s="14" t="inlineStr">
+        <is>
+          <t>Total</t>
+        </is>
+      </c>
+      <c r="C186" s="14" t="n"/>
+      <c r="D186" s="14" t="n"/>
+      <c r="E186" s="14" t="n"/>
+      <c r="F186" s="171" t="n">
+        <v>35216.42</v>
+      </c>
+      <c r="G186" s="16" t="n">
+        <v>0.1014</v>
+      </c>
+    </row>
+    <row r="188">
+      <c r="B188" s="10" t="inlineStr">
+        <is>
+          <t>MONEY MARKET INSTRUMENTS</t>
+        </is>
+      </c>
+    </row>
+    <row r="189">
+      <c r="B189" s="10" t="inlineStr">
+        <is>
+          <t>Certificate of Deposit</t>
+        </is>
+      </c>
+    </row>
+    <row r="190">
+      <c r="A190" s="154" t="n">
+        <v>150</v>
+      </c>
+      <c r="B190" s="154" t="inlineStr">
+        <is>
+          <t>HDFC Bank Limited</t>
+        </is>
+      </c>
+      <c r="C190" s="154" t="inlineStr">
+        <is>
+          <t>INE040A16IJ0</t>
+        </is>
+      </c>
+      <c r="D190" s="154" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E190" s="169" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F190" s="170" t="n">
+        <v>4797.92</v>
+      </c>
+      <c r="G190" s="13" t="n">
+        <v>0.0138</v>
+      </c>
+      <c r="H190" s="17" t="n">
+        <v>46370</v>
+      </c>
+      <c r="J190" s="170" t="n">
+        <v>7.8432</v>
+      </c>
+    </row>
+    <row r="191">
+      <c r="A191" s="154" t="n">
+        <v>151</v>
+      </c>
+      <c r="B191" s="154" t="inlineStr">
+        <is>
+          <t>HDFC Bank Limited</t>
+        </is>
+      </c>
+      <c r="C191" s="154" t="inlineStr">
+        <is>
+          <t>INE040A16IO0</t>
+        </is>
+      </c>
+      <c r="D191" s="154" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E191" s="169" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F191" s="170" t="n">
+        <v>4725.54</v>
+      </c>
+      <c r="G191" s="13" t="n">
+        <v>0.0136</v>
+      </c>
+      <c r="H191" s="17" t="n">
+        <v>46442</v>
+      </c>
+      <c r="J191" s="170" t="n">
+        <v>7.91</v>
+      </c>
+    </row>
+    <row r="192">
+      <c r="A192" s="154" t="n">
+        <v>152</v>
+      </c>
+      <c r="B192" s="154" t="inlineStr">
+        <is>
+          <t>Canara Bank</t>
+        </is>
+      </c>
+      <c r="C192" s="154" t="inlineStr">
+        <is>
+          <t>INE476A16H43</t>
+        </is>
+      </c>
+      <c r="D192" s="154" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E192" s="169" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F192" s="170" t="n">
+        <v>4722.1</v>
+      </c>
+      <c r="G192" s="13" t="n">
+        <v>0.0136</v>
+      </c>
+      <c r="H192" s="17" t="n">
+        <v>46450</v>
+      </c>
+      <c r="J192" s="170" t="n">
+        <v>7.7829</v>
+      </c>
+    </row>
+    <row r="193">
+      <c r="A193" s="154" t="n">
+        <v>153</v>
+      </c>
+      <c r="B193" s="154" t="inlineStr">
+        <is>
+          <t>HDFC Bank Limited**</t>
+        </is>
+      </c>
+      <c r="C193" s="154" t="inlineStr">
+        <is>
+          <t>INE040A16IT9</t>
+        </is>
+      </c>
+      <c r="D193" s="154" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E193" s="169" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F193" s="170" t="n">
+        <v>4714.2</v>
+      </c>
+      <c r="G193" s="13" t="n">
+        <v>0.0136</v>
+      </c>
+      <c r="H193" s="17" t="n">
+        <v>46455</v>
+      </c>
+      <c r="J193" s="170" t="n">
+        <v>7.875</v>
+      </c>
+    </row>
+    <row r="194">
+      <c r="A194" s="14" t="n"/>
+      <c r="B194" s="14" t="inlineStr">
+        <is>
+          <t>Total</t>
+        </is>
+      </c>
+      <c r="C194" s="14" t="n"/>
+      <c r="D194" s="14" t="n"/>
+      <c r="E194" s="14" t="n"/>
+      <c r="F194" s="171" t="n">
+        <v>18959.76</v>
+      </c>
+      <c r="G194" s="16" t="n">
+        <v>0.0546</v>
+      </c>
+    </row>
+    <row r="196">
+      <c r="B196" s="10" t="inlineStr">
+        <is>
+          <t>Commercial Papers</t>
+        </is>
+      </c>
+    </row>
+    <row r="197">
+      <c r="B197" s="10" t="inlineStr">
+        <is>
+          <t>Listed / awaiting listing on the stock exchanges</t>
+        </is>
+      </c>
+    </row>
+    <row r="198">
+      <c r="A198" s="154" t="n">
+        <v>154</v>
+      </c>
+      <c r="B198" s="154" t="inlineStr">
+        <is>
+          <t>Axis Securities Limited**</t>
+        </is>
+      </c>
+      <c r="C198" s="154" t="inlineStr">
+        <is>
+          <t>INE110O14IH1</t>
+        </is>
+      </c>
+      <c r="D198" s="154" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E198" s="169" t="n">
+        <v>1500</v>
+      </c>
+      <c r="F198" s="170" t="n">
+        <v>7381.44</v>
+      </c>
+      <c r="G198" s="13" t="n">
+        <v>0.0212</v>
+      </c>
+      <c r="H198" s="17" t="n">
+        <v>46246</v>
+      </c>
+      <c r="J198" s="170" t="n">
+        <v>8.1425</v>
+      </c>
+    </row>
+    <row r="199">
+      <c r="A199" s="14" t="n"/>
+      <c r="B199" s="14" t="inlineStr">
+        <is>
+          <t>Total</t>
+        </is>
+      </c>
+      <c r="C199" s="14" t="n"/>
+      <c r="D199" s="14" t="n"/>
+      <c r="E199" s="14" t="n"/>
+      <c r="F199" s="171" t="n">
+        <v>7381.44</v>
+      </c>
+      <c r="G199" s="16" t="n">
+        <v>0.0212</v>
+      </c>
+    </row>
+    <row r="201">
+      <c r="A201" s="154" t="n">
+        <v>155</v>
+      </c>
+      <c r="B201" s="10" t="inlineStr">
+        <is>
+          <t>TREPS / Reverse Repo Investments</t>
+        </is>
+      </c>
+      <c r="F201" s="170" t="n">
+        <v>4424.07</v>
+      </c>
+      <c r="G201" s="13" t="n">
+        <v>0.0128</v>
+      </c>
+      <c r="H201" s="17" t="n">
+        <v>46174</v>
+      </c>
+    </row>
+    <row r="202">
+      <c r="A202" s="14" t="n"/>
+      <c r="B202" s="14" t="inlineStr">
+        <is>
+          <t>Total</t>
+        </is>
+      </c>
+      <c r="C202" s="14" t="n"/>
+      <c r="D202" s="14" t="n"/>
+      <c r="E202" s="14" t="n"/>
+      <c r="F202" s="171" t="n">
+        <v>4424.07</v>
+      </c>
+      <c r="G202" s="16" t="n">
+        <v>0.0128</v>
+      </c>
+    </row>
+    <row r="204">
+      <c r="B204" s="10" t="inlineStr">
+        <is>
+          <t>Cash &amp; Cash Equivalent</t>
+        </is>
+      </c>
+    </row>
+    <row r="205">
+      <c r="B205" s="154" t="inlineStr">
+        <is>
+          <t>Cash Margin</t>
+        </is>
+      </c>
+      <c r="E205" s="169" t="n"/>
+      <c r="F205" s="170" t="n">
+        <v>4332</v>
+      </c>
+      <c r="G205" s="13" t="n">
+        <v>0.0125</v>
+      </c>
+      <c r="J205" s="170" t="n"/>
+    </row>
+    <row r="206">
+      <c r="B206" s="154" t="inlineStr">
+        <is>
+          <t>Net Receivables/Payables</t>
+        </is>
+      </c>
+      <c r="E206" s="169" t="n"/>
+      <c r="F206" s="170" t="n">
+        <v>2293.65</v>
+      </c>
+      <c r="G206" s="13" t="n">
+        <v>0.0059</v>
+      </c>
+      <c r="J206" s="170" t="n"/>
+    </row>
+    <row r="207">
+      <c r="A207" s="14" t="n"/>
+      <c r="B207" s="14" t="inlineStr">
+        <is>
+          <t>Total</t>
+        </is>
+      </c>
+      <c r="C207" s="14" t="n"/>
+      <c r="D207" s="14" t="n"/>
+      <c r="E207" s="14" t="n"/>
+      <c r="F207" s="171" t="n">
+        <v>6625.65</v>
+      </c>
+      <c r="G207" s="16" t="n">
+        <v>0.0184</v>
+      </c>
+    </row>
+    <row r="209">
+      <c r="A209" s="153" t="n"/>
+      <c r="B209" s="153" t="inlineStr">
+        <is>
+          <t>GRAND TOTAL</t>
+        </is>
+      </c>
+      <c r="C209" s="153" t="n"/>
+      <c r="D209" s="153" t="n"/>
+      <c r="E209" s="153" t="n"/>
+      <c r="F209" s="172" t="n">
+        <v>347824.77</v>
+      </c>
+      <c r="G209" s="19" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="210">
+      <c r="F210" s="170" t="n"/>
+    </row>
+    <row r="211">
+      <c r="A211" s="154" t="inlineStr">
+        <is>
+          <t>Notes:</t>
+        </is>
+      </c>
+    </row>
+    <row r="212">
+      <c r="A212" s="154" t="n">
+        <v>1</v>
+      </c>
+      <c r="B212" s="154" t="inlineStr">
+        <is>
+          <t>** Non Traded in accordance with SEBI Regulations.</t>
+        </is>
+      </c>
+    </row>
+    <row r="213">
+      <c r="A213" s="20" t="n">
+        <v>2</v>
+      </c>
+      <c r="B213" s="20" t="inlineStr">
+        <is>
+          <t>* Less than 0.01%</t>
+        </is>
+      </c>
+    </row>
+    <row r="214">
+      <c r="A214" s="21" t="n">
+        <v>3</v>
+      </c>
+      <c r="B214" s="21" t="inlineStr">
+        <is>
+          <t>Market value includes accrued interest</t>
+        </is>
+      </c>
+    </row>
+    <row r="215" ht="71.5" customHeight="1">
+      <c r="A215" s="154" t="n">
+        <v>4</v>
+      </c>
+      <c r="B215" s="168" t="inlineStr">
+        <is>
+          <t xml:space="preserve"> This scheme has exposure to floating rate instruments and / or interest rate derivatives. The duration of these instruments is linked to the interest rate reset period. The interest rate risk in a floating rate instrument or in a fixed rate instrument hedged with derivatives is likely to be lesser than that in an equivalent maturity fixed rate instrument. Under some market circumstances the volatility may be of an order greater than what may ordinarily be expected considering only its duration. Hence investors are recommended to consider the unadjusted portfolio maturity of the scheme as well and exercise adequate due diligence when deciding to make their investments.</t>
+        </is>
+      </c>
+    </row>
+    <row r="218">
+      <c r="B218" s="154" t="inlineStr">
+        <is>
+          <t>Scheme Riskometer</t>
+        </is>
+      </c>
+    </row>
+    <row r="232">
+      <c r="B232" s="154" t="inlineStr">
+        <is>
+          <t>Benchmark Riskometer: NIFTY Equity Savings Index</t>
+        </is>
+      </c>
+    </row>
+    <row r="245">
+      <c r="A245" s="43" t="inlineStr">
+        <is>
+          <t>Sr. No.</t>
+        </is>
+      </c>
+      <c r="B245" s="44" t="inlineStr">
+        <is>
+          <t>Particulars</t>
+        </is>
+      </c>
+      <c r="C245" s="45" t="n"/>
+      <c r="D245" s="45" t="n"/>
+      <c r="E245" s="46" t="n"/>
+    </row>
+    <row r="246">
+      <c r="A246" s="47" t="n">
+        <v>5</v>
+      </c>
+      <c r="B246" s="165" t="n"/>
+      <c r="C246" s="39" t="inlineStr">
+        <is>
+          <t>Portfolio Information</t>
+        </is>
+      </c>
+      <c r="E246" s="49" t="n"/>
+    </row>
+    <row r="247">
+      <c r="A247" s="47" t="n"/>
+      <c r="B247" s="165" t="inlineStr">
+        <is>
+          <t>Description (if any)</t>
+        </is>
+      </c>
+      <c r="C247" s="161" t="n"/>
+      <c r="E247" s="49" t="n"/>
+    </row>
+    <row r="248">
+      <c r="A248" s="47" t="n"/>
+      <c r="B248" s="165" t="inlineStr">
+        <is>
+          <t>Annualised Portfolio YTM*@@</t>
+        </is>
+      </c>
+      <c r="C248" s="162" t="n">
+        <v>0.0727413676871979</v>
+      </c>
+      <c r="E248" s="49" t="n"/>
+    </row>
+    <row r="249">
+      <c r="A249" s="47" t="n"/>
+      <c r="B249" s="165" t="inlineStr">
+        <is>
+          <t>Macaulay Duration@@</t>
+        </is>
+      </c>
+      <c r="C249" s="50" t="n">
+        <v>2.50454403953018</v>
+      </c>
+      <c r="E249" s="49" t="n"/>
+    </row>
+    <row r="250">
+      <c r="A250" s="47" t="n"/>
+      <c r="B250" s="165" t="inlineStr">
+        <is>
+          <t>Residual Maturity@@</t>
+        </is>
+      </c>
+      <c r="C250" s="50" t="n">
+        <v>5.02187848568973</v>
+      </c>
+      <c r="E250" s="49" t="n"/>
+    </row>
+    <row r="251">
+      <c r="A251" s="47" t="n"/>
+      <c r="B251" s="165" t="inlineStr">
+        <is>
+          <t>Modified Duration (in years)@@</t>
+        </is>
+      </c>
+      <c r="C251" s="50" t="n">
+        <v>2.37576365262817</v>
+      </c>
+      <c r="E251" s="49" t="n"/>
+    </row>
+    <row r="252">
+      <c r="A252" s="47" t="n"/>
+      <c r="B252" s="20" t="inlineStr">
+        <is>
+          <t>* In case of semi-annual YTM, it will be annualised</t>
+        </is>
+      </c>
+      <c r="C252" s="20" t="n"/>
+      <c r="E252" s="49" t="n"/>
+    </row>
+    <row r="253">
+      <c r="A253" s="47" t="n">
+        <v>6</v>
+      </c>
+      <c r="B253" s="51" t="inlineStr">
+        <is>
+          <t>NAV AND Dividend</t>
+        </is>
+      </c>
+      <c r="C253" s="20" t="n"/>
+      <c r="E253" s="49" t="n"/>
+    </row>
+    <row r="254">
+      <c r="A254" s="47" t="n"/>
+      <c r="B254" s="173" t="inlineStr">
+        <is>
+          <t>Plan/Option Name</t>
+        </is>
+      </c>
+      <c r="C254" s="150" t="inlineStr">
+        <is>
+          <t>NAV per unit (Rs)</t>
+        </is>
+      </c>
+      <c r="D254" s="174" t="n"/>
+      <c r="E254" s="101" t="inlineStr">
+        <is>
+          <t>Aggregate distributions during the portfolio period  (Rs. per Unit)</t>
+        </is>
+      </c>
+    </row>
+    <row r="255" ht="44.5" customHeight="1">
+      <c r="A255" s="47" t="n"/>
+      <c r="B255" s="175" t="n"/>
+      <c r="C255" s="52" t="inlineStr">
+        <is>
+          <t>As on April 30, 2026</t>
+        </is>
+      </c>
+      <c r="D255" s="52" t="inlineStr">
+        <is>
+          <t>As on May 31, 2026</t>
+        </is>
+      </c>
+      <c r="E255" s="175" t="n"/>
+    </row>
+    <row r="256">
+      <c r="A256" s="53" t="n"/>
+      <c r="B256" s="54" t="inlineStr">
+        <is>
+          <t>Direct Plan-Growth Plan</t>
+        </is>
+      </c>
+      <c r="C256" s="77" t="inlineStr">
+        <is>
+          <t>24.846</t>
+        </is>
+      </c>
+      <c r="D256" s="77" t="inlineStr">
+        <is>
+          <t>24.792*</t>
+        </is>
+      </c>
+      <c r="E256" s="176" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+    </row>
+    <row r="257">
+      <c r="A257" s="53" t="n"/>
+      <c r="B257" s="54" t="inlineStr">
+        <is>
+          <t>Direct Plan-IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C257" s="77" t="inlineStr">
+        <is>
+          <t>13.486</t>
+        </is>
+      </c>
+      <c r="D257" s="77" t="inlineStr">
+        <is>
+          <t>13.457*</t>
+        </is>
+      </c>
+      <c r="E257" s="176" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+    </row>
+    <row r="258">
+      <c r="A258" s="53" t="n"/>
+      <c r="B258" s="54" t="inlineStr">
+        <is>
+          <t>Direct Plan-Daily IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C258" s="56" t="n">
         <v>0</v>
       </c>
-      <c r="C1" s="82"/>
-[...5 lines deleted...]
-      <c r="B2" s="3" t="s">
+      <c r="D258" s="56" t="n">
+        <v>0</v>
+      </c>
+      <c r="E258" s="176" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="259">
+      <c r="A259" s="53" t="n"/>
+      <c r="B259" s="54" t="inlineStr">
+        <is>
+          <t>Direct Plan-Weekly IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C259" s="56" t="n">
+        <v>0</v>
+      </c>
+      <c r="D259" s="56" t="n">
+        <v>0</v>
+      </c>
+      <c r="E259" s="176" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="260">
+      <c r="A260" s="53" t="n"/>
+      <c r="B260" s="54" t="inlineStr">
+        <is>
+          <t>Direct Plan-Monthly IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C260" s="61" t="inlineStr">
+        <is>
+          <t>17.198</t>
+        </is>
+      </c>
+      <c r="D260" s="61" t="inlineStr">
+        <is>
+          <t>17.093*</t>
+        </is>
+      </c>
+      <c r="E260" s="177" t="n">
+        <v>0.06772599999999999</v>
+      </c>
+    </row>
+    <row r="261">
+      <c r="A261" s="53" t="n"/>
+      <c r="B261" s="54" t="inlineStr">
+        <is>
+          <t>Direct Plan-Quarterly IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C261" s="61" t="inlineStr">
+        <is>
+          <t>17.114</t>
+        </is>
+      </c>
+      <c r="D261" s="61" t="inlineStr">
+        <is>
+          <t>17.077*</t>
+        </is>
+      </c>
+      <c r="E261" s="176" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+    </row>
+    <row r="262">
+      <c r="A262" s="53" t="n"/>
+      <c r="B262" s="58" t="n"/>
+      <c r="C262" s="59" t="n"/>
+      <c r="D262" s="59" t="n"/>
+      <c r="E262" s="39" t="n"/>
+    </row>
+    <row r="263">
+      <c r="A263" s="47" t="n"/>
+      <c r="B263" s="60" t="inlineStr">
+        <is>
+          <t>Regular Plan-Growth Plan</t>
+        </is>
+      </c>
+      <c r="C263" s="77" t="inlineStr">
+        <is>
+          <t>22.012</t>
+        </is>
+      </c>
+      <c r="D263" s="77" t="inlineStr">
+        <is>
+          <t>21.949*</t>
+        </is>
+      </c>
+      <c r="E263" s="161" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+    </row>
+    <row r="264">
+      <c r="A264" s="47" t="n"/>
+      <c r="B264" s="60" t="inlineStr">
+        <is>
+          <t>Regular Plan-IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C264" s="77" t="inlineStr">
+        <is>
+          <t>11.987</t>
+        </is>
+      </c>
+      <c r="D264" s="77" t="inlineStr">
+        <is>
+          <t>11.953*</t>
+        </is>
+      </c>
+      <c r="E264" s="77" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+    </row>
+    <row r="265">
+      <c r="A265" s="47" t="n"/>
+      <c r="B265" s="60" t="inlineStr">
+        <is>
+          <t>Regular Plan-Daily IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C265" s="61" t="n">
+        <v>0</v>
+      </c>
+      <c r="D265" s="61" t="n">
+        <v>0</v>
+      </c>
+      <c r="E265" s="62" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="266">
+      <c r="A266" s="47" t="n"/>
+      <c r="B266" s="60" t="inlineStr">
+        <is>
+          <t>Regular Plan-Weekly IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C266" s="61" t="n">
+        <v>0</v>
+      </c>
+      <c r="D266" s="61" t="n">
+        <v>0</v>
+      </c>
+      <c r="E266" s="62" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="267">
+      <c r="A267" s="47" t="n"/>
+      <c r="B267" s="60" t="inlineStr">
+        <is>
+          <t>Regular Plan-Monthly IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C267" s="61" t="inlineStr">
+        <is>
+          <t>13.511</t>
+        </is>
+      </c>
+      <c r="D267" s="61" t="inlineStr">
+        <is>
+          <t>13.405*</t>
+        </is>
+      </c>
+      <c r="E267" s="178" t="n">
+        <v>0.06772599999999999</v>
+      </c>
+    </row>
+    <row r="268">
+      <c r="A268" s="47" t="n"/>
+      <c r="B268" s="60" t="inlineStr">
+        <is>
+          <t>Regular Plan-Quarterly IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C268" s="61" t="inlineStr">
+        <is>
+          <t>13.512</t>
+        </is>
+      </c>
+      <c r="D268" s="61" t="inlineStr">
+        <is>
+          <t>13.473*</t>
+        </is>
+      </c>
+      <c r="E268" s="62" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+    </row>
+    <row r="269">
+      <c r="A269" s="47" t="n"/>
+      <c r="B269" s="63" t="inlineStr">
+        <is>
+          <t>IDCW -  Income Distribution cum Capital Withdrawal.</t>
+        </is>
+      </c>
+      <c r="C269" s="64" t="n"/>
+      <c r="D269" s="64" t="n"/>
+      <c r="E269" s="49" t="n"/>
+    </row>
+    <row r="270">
+      <c r="A270" s="65" t="n"/>
+      <c r="B270" s="66" t="n"/>
+      <c r="C270" s="66" t="n"/>
+      <c r="D270" s="66" t="n"/>
+      <c r="E270" s="67" t="n"/>
+    </row>
+    <row r="271">
+      <c r="A271" s="47" t="n">
+        <v>7</v>
+      </c>
+      <c r="B271" s="68" t="inlineStr">
+        <is>
+          <t>Portfolio Turn Over Ratio ^^</t>
+        </is>
+      </c>
+      <c r="C271" s="60" t="n"/>
+      <c r="D271" s="66" t="n"/>
+      <c r="E271" s="69" t="n"/>
+    </row>
+    <row r="272">
+      <c r="A272" s="47" t="n"/>
+      <c r="B272" s="60" t="inlineStr">
+        <is>
+          <t xml:space="preserve"> - For Purchase</t>
+        </is>
+      </c>
+      <c r="C272" s="77" t="n">
+        <v>0.4</v>
+      </c>
+      <c r="D272" s="66" t="n"/>
+      <c r="E272" s="67" t="n"/>
+    </row>
+    <row r="273">
+      <c r="A273" s="47" t="n"/>
+      <c r="B273" s="60" t="inlineStr">
+        <is>
+          <t xml:space="preserve"> - For Sale</t>
+        </is>
+      </c>
+      <c r="C273" s="77" t="n">
+        <v>0.39</v>
+      </c>
+      <c r="D273" s="66" t="n"/>
+      <c r="E273" s="67" t="n"/>
+    </row>
+    <row r="274">
+      <c r="A274" s="47" t="n">
+        <v>8</v>
+      </c>
+      <c r="B274" s="70" t="inlineStr">
+        <is>
+          <t>Total investment in foreign securities/ADR/GDR (Rs. lakh)</t>
+        </is>
+      </c>
+      <c r="C274" s="71" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="D274" s="66" t="n"/>
+      <c r="E274" s="69" t="n"/>
+    </row>
+    <row r="275" ht="24" customHeight="1">
+      <c r="A275" s="47" t="n">
+        <v>9</v>
+      </c>
+      <c r="B275" s="72" t="inlineStr">
+        <is>
+          <t>Total of securities below investment grade and default provided for the of May 31, 2026 (Rs. lakh)</t>
+        </is>
+      </c>
+      <c r="C275" s="71" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="D275" s="73" t="n"/>
+      <c r="E275" s="69" t="n"/>
+    </row>
+    <row r="276">
+      <c r="A276" s="47" t="n">
+        <v>10</v>
+      </c>
+      <c r="B276" s="74" t="inlineStr">
+        <is>
+          <t>Total investment in illiquid shares/securities</t>
+        </is>
+      </c>
+      <c r="C276" s="75" t="n"/>
+      <c r="E276" s="69" t="n"/>
+    </row>
+    <row r="277">
+      <c r="A277" s="47" t="n"/>
+      <c r="B277" s="76" t="inlineStr">
+        <is>
+          <t>- Value (In Rs. Lakh)</t>
+        </is>
+      </c>
+      <c r="C277" s="77" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="E277" s="69" t="n"/>
+    </row>
+    <row r="278">
+      <c r="A278" s="47" t="n"/>
+      <c r="B278" s="78" t="inlineStr">
+        <is>
+          <t>- in percentage terms (%)</t>
+        </is>
+      </c>
+      <c r="C278" s="179" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="E278" s="69" t="n"/>
+    </row>
+    <row r="279">
+      <c r="A279" s="47" t="n"/>
+      <c r="B279" s="78" t="n"/>
+      <c r="C279" s="180" t="n"/>
+      <c r="E279" s="69" t="n"/>
+    </row>
+    <row r="280">
+      <c r="A280" s="47" t="n">
+        <v>11</v>
+      </c>
+      <c r="B280" s="74" t="inlineStr">
+        <is>
+          <t>Total outstanding exposure to derivatives at the end of  May 31, 2026</t>
+        </is>
+      </c>
+      <c r="C280" s="75" t="n"/>
+      <c r="D280" s="66" t="n"/>
+      <c r="E280" s="69" t="n"/>
+    </row>
+    <row r="281">
+      <c r="A281" s="47" t="n"/>
+      <c r="B281" s="76" t="inlineStr">
+        <is>
+          <t>- Value (In Rs. Lakh)</t>
+        </is>
+      </c>
+      <c r="C281" s="77" t="n">
+        <v>-131315.5325325</v>
+      </c>
+      <c r="D281" s="66" t="n"/>
+      <c r="E281" s="69" t="n"/>
+    </row>
+    <row r="282">
+      <c r="A282" s="47" t="n"/>
+      <c r="B282" s="78" t="inlineStr">
+        <is>
+          <t>- in percentage term (%)</t>
+        </is>
+      </c>
+      <c r="C282" s="87" t="n">
+        <v>-0.3775335830530824</v>
+      </c>
+      <c r="D282" s="66" t="n"/>
+      <c r="E282" s="69" t="n"/>
+    </row>
+    <row r="283">
+      <c r="A283" s="81" t="n"/>
+      <c r="B283" s="82" t="n"/>
+      <c r="C283" s="82" t="n"/>
+      <c r="D283" s="82" t="n"/>
+      <c r="E283" s="83" t="n"/>
+    </row>
+    <row r="285">
+      <c r="A285" s="10" t="inlineStr">
+        <is>
+          <t>*</t>
+        </is>
+      </c>
+      <c r="B285" s="154" t="inlineStr">
+        <is>
+          <t>Computed NAV</t>
+        </is>
+      </c>
+    </row>
+    <row r="286">
+      <c r="A286" s="10" t="inlineStr">
+        <is>
+          <t>**</t>
+        </is>
+      </c>
+      <c r="B286" s="154" t="inlineStr">
+        <is>
+          <t>NAV as on Maturity date</t>
+        </is>
+      </c>
+    </row>
+    <row r="287">
+      <c r="A287" s="10" t="inlineStr">
+        <is>
+          <t>N.A.</t>
+        </is>
+      </c>
+      <c r="B287" s="154" t="inlineStr">
+        <is>
+          <t xml:space="preserve"> Not Applicable.</t>
+        </is>
+      </c>
+    </row>
+    <row r="288">
+      <c r="A288" s="10" t="inlineStr">
+        <is>
+          <t>^^</t>
+        </is>
+      </c>
+      <c r="B288" s="154" t="inlineStr">
+        <is>
+          <t>Portfolio Turn Over Ratio is for Equity Schemes.</t>
+        </is>
+      </c>
+    </row>
+    <row r="289">
+      <c r="A289" s="10" t="inlineStr">
+        <is>
+          <t>@@</t>
+        </is>
+      </c>
+      <c r="B289" s="154" t="inlineStr">
+        <is>
+          <t>Residual, Modified Duration and Portfolio YTM (Annualised) is for Debt Schemes.</t>
+        </is>
+      </c>
+    </row>
+    <row r="290" ht="48" customHeight="1">
+      <c r="B290" s="84" t="inlineStr">
+        <is>
+          <t>Pursuant to payment of IDCW, the NAV of the IDCW Option(s) of aforesaid Scheme of the Fund would fall to the extent of payout and statutory levy, if any. For complete distribution history of the Schemes, please visit www.dspim.com</t>
+        </is>
+      </c>
+    </row>
+    <row r="293" customFormat="1" s="114">
+      <c r="B293" s="114" t="inlineStr">
+        <is>
+          <t>Hedging Positions through Futures as on 31st May 2026 :</t>
+        </is>
+      </c>
+      <c r="H293" s="115" t="inlineStr">
+        <is>
+          <t>Amount in Rupees</t>
+        </is>
+      </c>
+    </row>
+    <row r="294" ht="36" customFormat="1" customHeight="1" s="114">
+      <c r="B294" s="116" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Scheme </t>
+        </is>
+      </c>
+      <c r="C294" s="116" t="inlineStr">
+        <is>
+          <t>Underlying</t>
+        </is>
+      </c>
+      <c r="D294" s="116" t="inlineStr">
+        <is>
+          <t>Long / Short</t>
+        </is>
+      </c>
+      <c r="E294" s="116" t="inlineStr">
+        <is>
+          <t>Futures Price when purchased</t>
+        </is>
+      </c>
+      <c r="F294" s="116" t="inlineStr">
+        <is>
+          <t>Current price of the contract</t>
+        </is>
+      </c>
+      <c r="G294" s="116" t="inlineStr">
+        <is>
+          <t>Margin maintained in Rupees Lakhs</t>
+        </is>
+      </c>
+      <c r="H294" s="116" t="inlineStr">
+        <is>
+          <t>Total % of existing assets hedged through futures</t>
+        </is>
+      </c>
+    </row>
+    <row r="295" customFormat="1" s="114">
+      <c r="B295" s="117" t="inlineStr">
+        <is>
+          <t>DSP Equity Savings Fund</t>
+        </is>
+      </c>
+      <c r="C295" s="117" t="inlineStr">
+        <is>
+          <t>Ambuja Cements Limited</t>
+        </is>
+      </c>
+      <c r="D295" s="117" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E295" s="118" t="n">
+        <v>434.129591</v>
+      </c>
+      <c r="F295" s="118" t="n">
+        <v>450.1</v>
+      </c>
+      <c r="G295" s="118" t="n">
+        <v>441.150111</v>
+      </c>
+      <c r="H295" s="119" t="n">
         <v>1</v>
       </c>
     </row>
-    <row r="4" spans="1:12" x14ac:dyDescent="0.35">
-[...42 lines deleted...]
-      <c r="A8" s="2">
+    <row r="296" customFormat="1" s="114">
+      <c r="B296" s="117" t="inlineStr">
+        <is>
+          <t>DSP Equity Savings Fund</t>
+        </is>
+      </c>
+      <c r="C296" s="117" t="inlineStr">
+        <is>
+          <t>Bharat Electronics Limited</t>
+        </is>
+      </c>
+      <c r="D296" s="117" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E296" s="118" t="n">
+        <v>418.040428</v>
+      </c>
+      <c r="F296" s="118" t="n">
+        <v>415.45</v>
+      </c>
+      <c r="G296" s="118" t="n">
+        <v>334.3394744</v>
+      </c>
+      <c r="H296" s="119" t="n">
         <v>1</v>
       </c>
-      <c r="B8" s="2" t="s">
-[...539 lines deleted...]
-      <c r="B26" s="2" t="s">
+    </row>
+    <row r="297" customFormat="1" s="114">
+      <c r="B297" s="117" t="inlineStr">
+        <is>
+          <t>DSP Equity Savings Fund</t>
+        </is>
+      </c>
+      <c r="C297" s="117" t="inlineStr">
+        <is>
+          <t>Biocon Limited</t>
+        </is>
+      </c>
+      <c r="D297" s="117" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E297" s="118" t="n">
+        <v>434.578414</v>
+      </c>
+      <c r="F297" s="118" t="n">
+        <v>433.5</v>
+      </c>
+      <c r="G297" s="118" t="n">
+        <v>121.064125</v>
+      </c>
+      <c r="H297" s="119" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="298" ht="24" customFormat="1" customHeight="1" s="114">
+      <c r="B298" s="117" t="inlineStr">
+        <is>
+          <t>DSP Equity Savings Fund</t>
+        </is>
+      </c>
+      <c r="C298" s="117" t="inlineStr">
+        <is>
+          <t>Kotak Mahindra Bank Limited</t>
+        </is>
+      </c>
+      <c r="D298" s="117" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E298" s="118" t="n">
+        <v>385.777262</v>
+      </c>
+      <c r="F298" s="118" t="n">
+        <v>388.25</v>
+      </c>
+      <c r="G298" s="118" t="n">
+        <v>643.4684249999999</v>
+      </c>
+      <c r="H298" s="119" t="n">
+        <v>0.342001361470388</v>
+      </c>
+    </row>
+    <row r="299" ht="24" customFormat="1" customHeight="1" s="114">
+      <c r="B299" s="117" t="inlineStr">
+        <is>
+          <t>DSP Equity Savings Fund</t>
+        </is>
+      </c>
+      <c r="C299" s="117" t="inlineStr">
+        <is>
+          <t>Steel Authority of India Limited</t>
+        </is>
+      </c>
+      <c r="D299" s="117" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E299" s="118" t="n">
+        <v>200.3125</v>
+      </c>
+      <c r="F299" s="118" t="n">
+        <v>206.58</v>
+      </c>
+      <c r="G299" s="118" t="n">
+        <v>45.4455972</v>
+      </c>
+      <c r="H299" s="119" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="300" customFormat="1" s="114">
+      <c r="B300" s="117" t="inlineStr">
+        <is>
+          <t>DSP Equity Savings Fund</t>
+        </is>
+      </c>
+      <c r="C300" s="117" t="inlineStr">
+        <is>
+          <t>State Bank of India</t>
+        </is>
+      </c>
+      <c r="D300" s="117" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E300" s="118" t="n">
+        <v>963.283603</v>
+      </c>
+      <c r="F300" s="118" t="n">
+        <v>973.3</v>
+      </c>
+      <c r="G300" s="118" t="n">
+        <v>469.2499495</v>
+      </c>
+      <c r="H300" s="119" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="301" ht="24" customFormat="1" customHeight="1" s="114">
+      <c r="B301" s="117" t="inlineStr">
+        <is>
+          <t>DSP Equity Savings Fund</t>
+        </is>
+      </c>
+      <c r="C301" s="117" t="inlineStr">
+        <is>
+          <t>Sun Pharmaceutical Industries Limited</t>
+        </is>
+      </c>
+      <c r="D301" s="117" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E301" s="118" t="n">
+        <v>1891.094366</v>
+      </c>
+      <c r="F301" s="118" t="n">
+        <v>1819.3</v>
+      </c>
+      <c r="G301" s="118" t="n">
+        <v>952.8981443</v>
+      </c>
+      <c r="H301" s="119" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="302" customFormat="1" s="114">
+      <c r="B302" s="117" t="inlineStr">
+        <is>
+          <t>DSP Equity Savings Fund</t>
+        </is>
+      </c>
+      <c r="C302" s="117" t="inlineStr">
+        <is>
+          <t>Titan Company Limited</t>
+        </is>
+      </c>
+      <c r="D302" s="117" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E302" s="118" t="n">
+        <v>4152.002895</v>
+      </c>
+      <c r="F302" s="118" t="n">
+        <v>4109.6</v>
+      </c>
+      <c r="G302" s="118" t="n">
+        <v>657.7419345000001</v>
+      </c>
+      <c r="H302" s="119" t="n">
+        <v>0.7042062415196744</v>
+      </c>
+    </row>
+    <row r="303" ht="24" customFormat="1" customHeight="1" s="114">
+      <c r="B303" s="117" t="inlineStr">
+        <is>
+          <t>DSP Equity Savings Fund</t>
+        </is>
+      </c>
+      <c r="C303" s="117" t="inlineStr">
+        <is>
+          <t>Aditya Birla Capital Limited</t>
+        </is>
+      </c>
+      <c r="D303" s="117" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E303" s="118" t="n">
+        <v>352.445455</v>
+      </c>
+      <c r="F303" s="118" t="n">
+        <v>366.65</v>
+      </c>
+      <c r="G303" s="118" t="n">
+        <v>53.6479966</v>
+      </c>
+      <c r="H303" s="119" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="304" customFormat="1" s="114">
+      <c r="B304" s="117" t="inlineStr">
+        <is>
+          <t>DSP Equity Savings Fund</t>
+        </is>
+      </c>
+      <c r="C304" s="117" t="inlineStr">
+        <is>
+          <t>Vodafone Idea Limited</t>
+        </is>
+      </c>
+      <c r="D304" s="117" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E304" s="118" t="n">
+        <v>14.0875</v>
+      </c>
+      <c r="F304" s="118" t="n">
+        <v>14.14</v>
+      </c>
+      <c r="G304" s="118" t="n">
+        <v>3604.68722</v>
+      </c>
+      <c r="H304" s="119" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="305" customFormat="1" s="114">
+      <c r="B305" s="117" t="inlineStr">
+        <is>
+          <t>DSP Equity Savings Fund</t>
+        </is>
+      </c>
+      <c r="C305" s="117" t="inlineStr">
+        <is>
+          <t>Larsen &amp; Toubro Limited</t>
+        </is>
+      </c>
+      <c r="D305" s="117" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E305" s="118" t="n">
+        <v>3970.4321</v>
+      </c>
+      <c r="F305" s="118" t="n">
+        <v>4111.8</v>
+      </c>
+      <c r="G305" s="118" t="n">
+        <v>1080.4445608</v>
+      </c>
+      <c r="H305" s="119" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="306" customFormat="1" s="114">
+      <c r="B306" s="117" t="inlineStr">
+        <is>
+          <t>DSP Equity Savings Fund</t>
+        </is>
+      </c>
+      <c r="C306" s="117" t="inlineStr">
+        <is>
+          <t>NMDC Limited</t>
+        </is>
+      </c>
+      <c r="D306" s="117" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E306" s="118" t="n">
+        <v>88.485</v>
+      </c>
+      <c r="F306" s="118" t="n">
+        <v>89.11</v>
+      </c>
+      <c r="G306" s="118" t="n">
+        <v>582.6610191999999</v>
+      </c>
+      <c r="H306" s="119" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="307" customFormat="1" s="114">
+      <c r="B307" s="117" t="inlineStr">
+        <is>
+          <t>DSP Equity Savings Fund</t>
+        </is>
+      </c>
+      <c r="C307" s="117" t="inlineStr">
+        <is>
+          <t>Shriram Finance Limited</t>
+        </is>
+      </c>
+      <c r="D307" s="117" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E307" s="118" t="n">
+        <v>944.2535</v>
+      </c>
+      <c r="F307" s="118" t="n">
+        <v>956.3</v>
+      </c>
+      <c r="G307" s="118" t="n">
+        <v>289.5825819</v>
+      </c>
+      <c r="H307" s="119" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="308" ht="24" customFormat="1" customHeight="1" s="114">
+      <c r="B308" s="117" t="inlineStr">
+        <is>
+          <t>DSP Equity Savings Fund</t>
+        </is>
+      </c>
+      <c r="C308" s="117" t="inlineStr">
+        <is>
+          <t>TVS Motor Company Limited</t>
+        </is>
+      </c>
+      <c r="D308" s="117" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E308" s="118" t="n">
+        <v>3406.871168</v>
+      </c>
+      <c r="F308" s="118" t="n">
+        <v>3396.4</v>
+      </c>
+      <c r="G308" s="118" t="n">
+        <v>114.162048</v>
+      </c>
+      <c r="H308" s="119" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="309" customFormat="1" s="114">
+      <c r="B309" s="117" t="inlineStr">
+        <is>
+          <t>DSP Equity Savings Fund</t>
+        </is>
+      </c>
+      <c r="C309" s="117" t="inlineStr">
+        <is>
+          <t>Bajaj Finance Limited</t>
+        </is>
+      </c>
+      <c r="D309" s="117" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E309" s="118" t="n">
+        <v>921.3229</v>
+      </c>
+      <c r="F309" s="118" t="n">
+        <v>913.2</v>
+      </c>
+      <c r="G309" s="118" t="n">
+        <v>1159.011855</v>
+      </c>
+      <c r="H309" s="119" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="310" ht="24" customFormat="1" customHeight="1" s="114">
+      <c r="B310" s="117" t="inlineStr">
+        <is>
+          <t>DSP Equity Savings Fund</t>
+        </is>
+      </c>
+      <c r="C310" s="117" t="inlineStr">
+        <is>
+          <t>Apollo Hospitals Enterprise Limited</t>
+        </is>
+      </c>
+      <c r="D310" s="117" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E310" s="118" t="n">
+        <v>8376.346168</v>
+      </c>
+      <c r="F310" s="118" t="n">
+        <v>8272.5</v>
+      </c>
+      <c r="G310" s="118" t="n">
+        <v>70.88481659999999</v>
+      </c>
+      <c r="H310" s="119" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="311" customFormat="1" s="114">
+      <c r="B311" s="117" t="inlineStr">
+        <is>
+          <t>DSP Equity Savings Fund</t>
+        </is>
+      </c>
+      <c r="C311" s="117" t="inlineStr">
+        <is>
+          <t>Cipla Limited</t>
+        </is>
+      </c>
+      <c r="D311" s="117" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E311" s="118" t="n">
+        <v>1399.365647</v>
+      </c>
+      <c r="F311" s="118" t="n">
+        <v>1404</v>
+      </c>
+      <c r="G311" s="118" t="n">
+        <v>317.9867625</v>
+      </c>
+      <c r="H311" s="119" t="n">
+        <v>0.18594779938141</v>
+      </c>
+    </row>
+    <row r="312" customFormat="1" s="114">
+      <c r="B312" s="117" t="inlineStr">
+        <is>
+          <t>DSP Equity Savings Fund</t>
+        </is>
+      </c>
+      <c r="C312" s="117" t="inlineStr">
+        <is>
+          <t>Eicher Motors Limited</t>
+        </is>
+      </c>
+      <c r="D312" s="117" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E312" s="118" t="n">
+        <v>7025.236525</v>
+      </c>
+      <c r="F312" s="118" t="n">
+        <v>7264</v>
+      </c>
+      <c r="G312" s="118" t="n">
+        <v>617.54477</v>
+      </c>
+      <c r="H312" s="119" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="313" customFormat="1" s="114">
+      <c r="B313" s="117" t="inlineStr">
+        <is>
+          <t>DSP Equity Savings Fund</t>
+        </is>
+      </c>
+      <c r="C313" s="117" t="inlineStr">
+        <is>
+          <t>GMR AIRPORTS LIMITED</t>
+        </is>
+      </c>
+      <c r="D313" s="117" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E313" s="118" t="n">
+        <v>97.2148</v>
+      </c>
+      <c r="F313" s="118" t="n">
+        <v>101.22</v>
+      </c>
+      <c r="G313" s="118" t="n">
+        <v>178.6240694</v>
+      </c>
+      <c r="H313" s="119" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="314" ht="24" customFormat="1" customHeight="1" s="114">
+      <c r="B314" s="117" t="inlineStr">
+        <is>
+          <t>DSP Equity Savings Fund</t>
+        </is>
+      </c>
+      <c r="C314" s="117" t="inlineStr">
+        <is>
+          <t>HDFC Life Insurance Company Limited</t>
+        </is>
+      </c>
+      <c r="D314" s="117" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E314" s="118" t="n">
+        <v>611.09195</v>
+      </c>
+      <c r="F314" s="118" t="n">
+        <v>598.8</v>
+      </c>
+      <c r="G314" s="118" t="n">
+        <v>151.10524</v>
+      </c>
+      <c r="H314" s="119" t="n">
+        <v>0.1499349408176382</v>
+      </c>
+    </row>
+    <row r="315" customFormat="1" s="114">
+      <c r="B315" s="117" t="inlineStr">
+        <is>
+          <t>DSP Equity Savings Fund</t>
+        </is>
+      </c>
+      <c r="C315" s="117" t="inlineStr">
+        <is>
+          <t>ITC Limited</t>
+        </is>
+      </c>
+      <c r="D315" s="117" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E315" s="118" t="n">
+        <v>295.15</v>
+      </c>
+      <c r="F315" s="118" t="n">
+        <v>289.95</v>
+      </c>
+      <c r="G315" s="118" t="n">
+        <v>610.466736</v>
+      </c>
+      <c r="H315" s="119" t="n">
+        <v>0.3144080758320334</v>
+      </c>
+    </row>
+    <row r="316" ht="24" customFormat="1" customHeight="1" s="114">
+      <c r="B316" s="117" t="inlineStr">
+        <is>
+          <t>DSP Equity Savings Fund</t>
+        </is>
+      </c>
+      <c r="C316" s="117" t="inlineStr">
+        <is>
+          <t>Oil &amp; Natural Gas Corporation Limited</t>
+        </is>
+      </c>
+      <c r="D316" s="117" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E316" s="118" t="n">
+        <v>300.009553</v>
+      </c>
+      <c r="F316" s="118" t="n">
+        <v>268.4</v>
+      </c>
+      <c r="G316" s="118" t="n">
+        <v>73.76742</v>
+      </c>
+      <c r="H316" s="119" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="317" ht="24" customFormat="1" customHeight="1" s="114">
+      <c r="B317" s="117" t="inlineStr">
+        <is>
+          <t>DSP Equity Savings Fund</t>
+        </is>
+      </c>
+      <c r="C317" s="117" t="inlineStr">
+        <is>
+          <t>Adani Ports and Special Economic Zone Limited</t>
+        </is>
+      </c>
+      <c r="D317" s="117" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E317" s="118" t="n">
+        <v>1793.923876</v>
+      </c>
+      <c r="F317" s="118" t="n">
+        <v>1814.1</v>
+      </c>
+      <c r="G317" s="118" t="n">
+        <v>121.2193547</v>
+      </c>
+      <c r="H317" s="119" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="318" ht="24" customFormat="1" customHeight="1" s="114">
+      <c r="B318" s="117" t="inlineStr">
+        <is>
+          <t>DSP Equity Savings Fund</t>
+        </is>
+      </c>
+      <c r="C318" s="117" t="inlineStr">
+        <is>
+          <t>Mahindra &amp; Mahindra Limited</t>
+        </is>
+      </c>
+      <c r="D318" s="117" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E318" s="118" t="n">
+        <v>3110.349679</v>
+      </c>
+      <c r="F318" s="118" t="n">
+        <v>3079.3</v>
+      </c>
+      <c r="G318" s="118" t="n">
+        <v>726.788216</v>
+      </c>
+      <c r="H318" s="119" t="n">
+        <v>0.3794984582875132</v>
+      </c>
+    </row>
+    <row r="319" ht="24" customFormat="1" customHeight="1" s="114">
+      <c r="B319" s="117" t="inlineStr">
+        <is>
+          <t>DSP Equity Savings Fund</t>
+        </is>
+      </c>
+      <c r="C319" s="117" t="inlineStr">
+        <is>
+          <t>Tata Power Company Limited</t>
+        </is>
+      </c>
+      <c r="D319" s="117" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E319" s="118" t="n">
+        <v>411.325742</v>
+      </c>
+      <c r="F319" s="118" t="n">
+        <v>422.25</v>
+      </c>
+      <c r="G319" s="118" t="n">
+        <v>283.7805578</v>
+      </c>
+      <c r="H319" s="119" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="320" customFormat="1" s="114">
+      <c r="B320" s="117" t="inlineStr">
+        <is>
+          <t>DSP Equity Savings Fund</t>
+        </is>
+      </c>
+      <c r="C320" s="117" t="inlineStr">
+        <is>
+          <t>HDFC Bank Limited</t>
+        </is>
+      </c>
+      <c r="D320" s="117" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E320" s="118" t="n">
+        <v>775.0765</v>
+      </c>
+      <c r="F320" s="118" t="n">
+        <v>741</v>
+      </c>
+      <c r="G320" s="118" t="n">
+        <v>1678.9199625</v>
+      </c>
+      <c r="H320" s="119" t="n">
+        <v>0.3678369171036143</v>
+      </c>
+    </row>
+    <row r="321" ht="24" customFormat="1" customHeight="1" s="114">
+      <c r="B321" s="117" t="inlineStr">
+        <is>
+          <t>DSP Equity Savings Fund</t>
+        </is>
+      </c>
+      <c r="C321" s="117" t="inlineStr">
+        <is>
+          <t>Hindustan Petroleum Corporation Limited</t>
+        </is>
+      </c>
+      <c r="D321" s="117" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E321" s="118" t="n">
+        <v>392.161</v>
+      </c>
+      <c r="F321" s="118" t="n">
+        <v>398.25</v>
+      </c>
+      <c r="G321" s="118" t="n">
+        <v>76.82199519999999</v>
+      </c>
+      <c r="H321" s="119" t="n">
+        <v>0.3156484051248907</v>
+      </c>
+    </row>
+    <row r="322" customFormat="1" s="114">
+      <c r="B322" s="117" t="inlineStr">
+        <is>
+          <t>DSP Equity Savings Fund</t>
+        </is>
+      </c>
+      <c r="C322" s="117" t="inlineStr">
+        <is>
+          <t>Indus Towers Limited</t>
+        </is>
+      </c>
+      <c r="D322" s="117" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E322" s="118" t="n">
+        <v>435.011053</v>
+      </c>
+      <c r="F322" s="118" t="n">
+        <v>446.3</v>
+      </c>
+      <c r="G322" s="118" t="n">
+        <v>1120.0010465</v>
+      </c>
+      <c r="H322" s="119" t="n">
+        <v>0.6196601577936147</v>
+      </c>
+    </row>
+    <row r="323" customFormat="1" s="114">
+      <c r="B323" s="117" t="inlineStr">
+        <is>
+          <t>DSP Equity Savings Fund</t>
+        </is>
+      </c>
+      <c r="C323" s="117" t="inlineStr">
+        <is>
+          <t>UltraTech Cement Limited</t>
+        </is>
+      </c>
+      <c r="D323" s="117" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E323" s="118" t="n">
+        <v>11359</v>
+      </c>
+      <c r="F323" s="118" t="n">
+        <v>11615</v>
+      </c>
+      <c r="G323" s="118" t="n">
+        <v>2.041815</v>
+      </c>
+      <c r="H323" s="119" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="324" customFormat="1" s="114">
+      <c r="B324" s="117" t="inlineStr">
+        <is>
+          <t>DSP Equity Savings Fund</t>
+        </is>
+      </c>
+      <c r="C324" s="117" t="inlineStr">
+        <is>
+          <t>Bharti Airtel Limited</t>
+        </is>
+      </c>
+      <c r="D324" s="117" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E324" s="118" t="n">
+        <v>1889.921067</v>
+      </c>
+      <c r="F324" s="118" t="n">
+        <v>1845</v>
+      </c>
+      <c r="G324" s="118" t="n">
+        <v>1165.764394</v>
+      </c>
+      <c r="H324" s="119" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="325" customFormat="1" s="114">
+      <c r="B325" s="117" t="inlineStr">
+        <is>
+          <t>DSP Equity Savings Fund</t>
+        </is>
+      </c>
+      <c r="C325" s="117" t="inlineStr">
+        <is>
+          <t>Hero MotoCorp Limited</t>
+        </is>
+      </c>
+      <c r="D325" s="117" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E325" s="118" t="n">
+        <v>5003.127276</v>
+      </c>
+      <c r="F325" s="118" t="n">
+        <v>4960.5</v>
+      </c>
+      <c r="G325" s="118" t="n">
+        <v>74.0295215</v>
+      </c>
+      <c r="H325" s="119" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="326" customFormat="1" s="114">
+      <c r="B326" s="117" t="inlineStr">
+        <is>
+          <t>DSP Equity Savings Fund</t>
+        </is>
+      </c>
+      <c r="C326" s="117" t="inlineStr">
+        <is>
+          <t>JSW Steel Limited</t>
+        </is>
+      </c>
+      <c r="D326" s="117" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E326" s="118" t="n">
+        <v>1287.442169</v>
+      </c>
+      <c r="F326" s="118" t="n">
+        <v>1292.9</v>
+      </c>
+      <c r="G326" s="118" t="n">
+        <v>181.9568896</v>
+      </c>
+      <c r="H326" s="119" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="327" ht="24" customFormat="1" customHeight="1" s="114">
+      <c r="B327" s="117" t="inlineStr">
+        <is>
+          <t>DSP Equity Savings Fund</t>
+        </is>
+      </c>
+      <c r="C327" s="117" t="inlineStr">
+        <is>
+          <t>LIC Housing Finance Limited</t>
+        </is>
+      </c>
+      <c r="D327" s="117" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E327" s="118" t="n">
+        <v>543.4690000000001</v>
+      </c>
+      <c r="F327" s="118" t="n">
+        <v>539.35</v>
+      </c>
+      <c r="G327" s="118" t="n">
+        <v>90.919875</v>
+      </c>
+      <c r="H327" s="119" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="328" ht="24" customFormat="1" customHeight="1" s="114">
+      <c r="B328" s="117" t="inlineStr">
+        <is>
+          <t>DSP Equity Savings Fund</t>
+        </is>
+      </c>
+      <c r="C328" s="117" t="inlineStr">
+        <is>
+          <t>Multi Commodity Exchange of India Limited</t>
+        </is>
+      </c>
+      <c r="D328" s="117" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E328" s="118" t="n">
+        <v>3317.0472</v>
+      </c>
+      <c r="F328" s="118" t="n">
+        <v>2984.4</v>
+      </c>
+      <c r="G328" s="118" t="n">
+        <v>170.14365</v>
+      </c>
+      <c r="H328" s="119" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="329" customFormat="1" s="114">
+      <c r="B329" s="117" t="inlineStr">
+        <is>
+          <t>DSP Equity Savings Fund</t>
+        </is>
+      </c>
+      <c r="C329" s="117" t="inlineStr">
+        <is>
+          <t>NTPC Limited</t>
+        </is>
+      </c>
+      <c r="D329" s="117" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E329" s="118" t="n">
+        <v>393.566597</v>
+      </c>
+      <c r="F329" s="118" t="n">
+        <v>391.3</v>
+      </c>
+      <c r="G329" s="118" t="n">
+        <v>734.7359399999999</v>
+      </c>
+      <c r="H329" s="119" t="n">
+        <v>0.7328988551543445</v>
+      </c>
+    </row>
+    <row r="330" customFormat="1" s="114">
+      <c r="B330" s="117" t="inlineStr">
+        <is>
+          <t>DSP Equity Savings Fund</t>
+        </is>
+      </c>
+      <c r="C330" s="117" t="inlineStr">
+        <is>
+          <t>Pidilite Industries Limited</t>
+        </is>
+      </c>
+      <c r="D330" s="117" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E330" s="118" t="n">
+        <v>1466.25</v>
+      </c>
+      <c r="F330" s="118" t="n">
+        <v>1493.7</v>
+      </c>
+      <c r="G330" s="118" t="n">
+        <v>2.634595</v>
+      </c>
+      <c r="H330" s="119" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="331" customFormat="1" s="114">
+      <c r="B331" s="117" t="inlineStr">
+        <is>
+          <t>DSP Equity Savings Fund</t>
+        </is>
+      </c>
+      <c r="C331" s="117" t="inlineStr">
+        <is>
+          <t>Reliance Industries Limited</t>
+        </is>
+      </c>
+      <c r="D331" s="117" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E331" s="118" t="n">
+        <v>1371.179017</v>
+      </c>
+      <c r="F331" s="118" t="n">
+        <v>1329.9</v>
+      </c>
+      <c r="G331" s="118" t="n">
+        <v>1890.6414075</v>
+      </c>
+      <c r="H331" s="119" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="332" ht="24" customFormat="1" customHeight="1" s="114">
+      <c r="B332" s="117" t="inlineStr">
+        <is>
+          <t>DSP Equity Savings Fund</t>
+        </is>
+      </c>
+      <c r="C332" s="117" t="inlineStr">
+        <is>
+          <t>Tata Motors Passenger Vehicles Limited</t>
+        </is>
+      </c>
+      <c r="D332" s="117" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E332" s="118" t="n">
+        <v>362.592525</v>
+      </c>
+      <c r="F332" s="118" t="n">
+        <v>395.5</v>
+      </c>
+      <c r="G332" s="118" t="n">
+        <v>13.1972</v>
+      </c>
+      <c r="H332" s="119" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="333" customFormat="1" s="114">
+      <c r="B333" s="117" t="inlineStr">
+        <is>
+          <t>DSP Equity Savings Fund</t>
+        </is>
+      </c>
+      <c r="C333" s="117" t="inlineStr">
+        <is>
+          <t>Bank of Baroda</t>
+        </is>
+      </c>
+      <c r="D333" s="117" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E333" s="118" t="n">
+        <v>269.953351</v>
+      </c>
+      <c r="F333" s="118" t="n">
+        <v>271</v>
+      </c>
+      <c r="G333" s="118" t="n">
+        <v>692.8966913</v>
+      </c>
+      <c r="H333" s="119" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="334" customFormat="1" s="114">
+      <c r="B334" s="117" t="inlineStr">
+        <is>
+          <t>DSP Equity Savings Fund</t>
+        </is>
+      </c>
+      <c r="C334" s="117" t="inlineStr">
+        <is>
+          <t>DLF Limited</t>
+        </is>
+      </c>
+      <c r="D334" s="117" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E334" s="118" t="n">
+        <v>589.013631</v>
+      </c>
+      <c r="F334" s="118" t="n">
+        <v>596.65</v>
+      </c>
+      <c r="G334" s="118" t="n">
+        <v>272.0538168</v>
+      </c>
+      <c r="H334" s="119" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="335" ht="24" customFormat="1" customHeight="1" s="114">
+      <c r="B335" s="117" t="inlineStr">
+        <is>
+          <t>DSP Equity Savings Fund</t>
+        </is>
+      </c>
+      <c r="C335" s="117" t="inlineStr">
+        <is>
+          <t>Hindalco Industries Limited</t>
+        </is>
+      </c>
+      <c r="D335" s="117" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E335" s="118" t="n">
+        <v>1107.366754</v>
+      </c>
+      <c r="F335" s="118" t="n">
+        <v>1140.1</v>
+      </c>
+      <c r="G335" s="118" t="n">
+        <v>1203.066865</v>
+      </c>
+      <c r="H335" s="119" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="336" customFormat="1" s="114">
+      <c r="B336" s="117" t="inlineStr">
+        <is>
+          <t>DSP Equity Savings Fund</t>
+        </is>
+      </c>
+      <c r="C336" s="117" t="inlineStr">
+        <is>
+          <t>Titan Company Limited</t>
+        </is>
+      </c>
+      <c r="D336" s="117" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E336" s="118" t="n">
+        <v>4163.333047</v>
+      </c>
+      <c r="F336" s="118" t="n">
+        <v>4125</v>
+      </c>
+      <c r="G336" s="118" t="n">
+        <v>277.6423584</v>
+      </c>
+      <c r="H336" s="119" t="n">
+        <v>0.2957937584803256</v>
+      </c>
+    </row>
+    <row r="337" customFormat="1" s="114">
+      <c r="B337" s="117" t="inlineStr">
+        <is>
+          <t>DSP Equity Savings Fund</t>
+        </is>
+      </c>
+      <c r="C337" s="117" t="inlineStr">
+        <is>
+          <t>Aurobindo Pharma Limited</t>
+        </is>
+      </c>
+      <c r="D337" s="117" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E337" s="118" t="n">
+        <v>1534.0077</v>
+      </c>
+      <c r="F337" s="118" t="n">
+        <v>1439.6</v>
+      </c>
+      <c r="G337" s="118" t="n">
+        <v>68.493568</v>
+      </c>
+      <c r="H337" s="119" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="338" customFormat="1" s="114">
+      <c r="B338" s="117" t="inlineStr">
+        <is>
+          <t>DSP Equity Savings Fund</t>
+        </is>
+      </c>
+      <c r="C338" s="117" t="inlineStr">
+        <is>
+          <t>Axis Bank Limited</t>
+        </is>
+      </c>
+      <c r="D338" s="117" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E338" s="118" t="n">
+        <v>1309.1317</v>
+      </c>
+      <c r="F338" s="118" t="n">
+        <v>1300.2</v>
+      </c>
+      <c r="G338" s="118" t="n">
+        <v>1935.7715552</v>
+      </c>
+      <c r="H338" s="119" t="n">
+        <v>0.7261118842957337</v>
+      </c>
+    </row>
+    <row r="339" customFormat="1" s="114">
+      <c r="B339" s="117" t="inlineStr">
+        <is>
+          <t>DSP Equity Savings Fund</t>
+        </is>
+      </c>
+      <c r="C339" s="117" t="inlineStr">
+        <is>
+          <t>Bandhan Bank Limited</t>
+        </is>
+      </c>
+      <c r="D339" s="117" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E339" s="118" t="n">
+        <v>195.02362</v>
+      </c>
+      <c r="F339" s="118" t="n">
+        <v>210.91</v>
+      </c>
+      <c r="G339" s="118" t="n">
+        <v>1401.0357438</v>
+      </c>
+      <c r="H339" s="119" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="340" ht="24" customFormat="1" customHeight="1" s="114">
+      <c r="B340" s="117" t="inlineStr">
+        <is>
+          <t>DSP Equity Savings Fund</t>
+        </is>
+      </c>
+      <c r="C340" s="117" t="inlineStr">
+        <is>
+          <t>Hindustan Aeronautics Limited</t>
+        </is>
+      </c>
+      <c r="D340" s="117" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E340" s="118" t="n">
+        <v>4424.204087</v>
+      </c>
+      <c r="F340" s="118" t="n">
+        <v>4349</v>
+      </c>
+      <c r="G340" s="118" t="n">
+        <v>490.7050875</v>
+      </c>
+      <c r="H340" s="119" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="341" customFormat="1" s="114">
+      <c r="B341" s="117" t="inlineStr">
+        <is>
+          <t>DSP Equity Savings Fund</t>
+        </is>
+      </c>
+      <c r="C341" s="117" t="inlineStr">
+        <is>
+          <t>Info Edge (India) Limited</t>
+        </is>
+      </c>
+      <c r="D341" s="117" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E341" s="118" t="n">
+        <v>944.118768</v>
+      </c>
+      <c r="F341" s="118" t="n">
+        <v>1005.9</v>
+      </c>
+      <c r="G341" s="118" t="n">
+        <v>11.9187904</v>
+      </c>
+      <c r="H341" s="119" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="342" customFormat="1" s="114">
+      <c r="B342" s="117" t="inlineStr">
+        <is>
+          <t>DSP Equity Savings Fund</t>
+        </is>
+      </c>
+      <c r="C342" s="117" t="inlineStr">
+        <is>
+          <t>Petronet LNG Limited</t>
+        </is>
+      </c>
+      <c r="D342" s="117" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E342" s="118" t="n">
+        <v>282.1636</v>
+      </c>
+      <c r="F342" s="118" t="n">
+        <v>273.4</v>
+      </c>
+      <c r="G342" s="118" t="n">
+        <v>62.248009</v>
+      </c>
+      <c r="H342" s="119" t="n">
+        <v>0.09068420056335841</v>
+      </c>
+    </row>
+    <row r="343" customFormat="1" s="114">
+      <c r="B343" s="117" t="inlineStr">
+        <is>
+          <t>DSP Equity Savings Fund</t>
+        </is>
+      </c>
+      <c r="C343" s="117" t="inlineStr">
+        <is>
+          <t>Punjab National Bank</t>
+        </is>
+      </c>
+      <c r="D343" s="117" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E343" s="118" t="n">
+        <v>104.144991</v>
+      </c>
+      <c r="F343" s="118" t="n">
         <v>107</v>
       </c>
-      <c r="C26" s="2" t="s">
-[...4247 lines deleted...]
-      <c r="G212" s="13">
+      <c r="G343" s="118" t="n">
+        <v>467.0056</v>
+      </c>
+      <c r="H343" s="119" t="n">
         <v>1</v>
       </c>
     </row>
-    <row r="213" spans="1:10" x14ac:dyDescent="0.35">
-[...5 lines deleted...]
-      <c r="A214" s="2">
+    <row r="344" ht="24" customFormat="1" customHeight="1" s="114">
+      <c r="B344" s="117" t="inlineStr">
+        <is>
+          <t>DSP Equity Savings Fund</t>
+        </is>
+      </c>
+      <c r="C344" s="117" t="inlineStr">
+        <is>
+          <t>Power Grid Corporation of India Limited</t>
+        </is>
+      </c>
+      <c r="D344" s="117" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E344" s="118" t="n">
+        <v>301.515271</v>
+      </c>
+      <c r="F344" s="118" t="n">
+        <v>293.9</v>
+      </c>
+      <c r="G344" s="118" t="n">
+        <v>118.7812835</v>
+      </c>
+      <c r="H344" s="119" t="n">
         <v>1</v>
       </c>
-      <c r="B214" s="2" t="s">
-[...47 lines deleted...]
-        <v>326</v>
+    </row>
+    <row r="345" customFormat="1" s="114">
+      <c r="B345" s="117" t="inlineStr">
+        <is>
+          <t>DSP Equity Savings Fund</t>
+        </is>
+      </c>
+      <c r="C345" s="117" t="inlineStr">
+        <is>
+          <t>United Spirits Limited</t>
+        </is>
+      </c>
+      <c r="D345" s="117" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E345" s="118" t="n">
+        <v>1292.2987</v>
+      </c>
+      <c r="F345" s="118" t="n">
+        <v>1282.8</v>
+      </c>
+      <c r="G345" s="118" t="n">
+        <v>70.442736</v>
+      </c>
+      <c r="H345" s="119" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="346" customFormat="1" s="114">
+      <c r="B346" s="117" t="inlineStr">
+        <is>
+          <t>DSP Equity Savings Fund</t>
+        </is>
+      </c>
+      <c r="C346" s="117" t="inlineStr">
+        <is>
+          <t>Zydus Lifesciences Limited</t>
+        </is>
+      </c>
+      <c r="D346" s="117" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E346" s="118" t="n">
+        <v>1048.3286</v>
+      </c>
+      <c r="F346" s="118" t="n">
+        <v>1091.2</v>
+      </c>
+      <c r="G346" s="118" t="n">
+        <v>24.151932</v>
+      </c>
+      <c r="H346" s="119" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="347" customFormat="1" s="114">
+      <c r="B347" s="120" t="n"/>
+      <c r="C347" s="120" t="n"/>
+      <c r="D347" s="120" t="n"/>
+      <c r="E347" s="121" t="n"/>
+      <c r="F347" s="121" t="n"/>
+      <c r="G347" s="121" t="n"/>
+      <c r="H347" s="122" t="n"/>
+    </row>
+    <row r="348" customFormat="1" s="114">
+      <c r="B348" s="114" t="inlineStr">
+        <is>
+          <t>For the period 01st May, 2026 to 31st May 2026, hedging transactions through futures have been squared off/expired :</t>
+        </is>
+      </c>
+      <c r="I348" s="115" t="inlineStr">
+        <is>
+          <t>Amount in Rupees</t>
+        </is>
+      </c>
+    </row>
+    <row r="349" ht="36" customFormat="1" customHeight="1" s="114">
+      <c r="B349" s="116" t="inlineStr">
+        <is>
+          <t>Scheme</t>
+        </is>
+      </c>
+      <c r="C349" s="116" t="inlineStr">
+        <is>
+          <t>Total Number of contracts where futures were bought (Opening Balance)</t>
+        </is>
+      </c>
+      <c r="D349" s="116" t="inlineStr">
+        <is>
+          <t>Total Number of contracts where futures were bought</t>
+        </is>
+      </c>
+      <c r="E349" s="116" t="inlineStr">
+        <is>
+          <t>Total Number of contracts where futures were sold (Opening Balance)</t>
+        </is>
+      </c>
+      <c r="F349" s="116" t="inlineStr">
+        <is>
+          <t>Total Number of contracts where futures were sold</t>
+        </is>
+      </c>
+      <c r="G349" s="116" t="inlineStr">
+        <is>
+          <t>Gross Notional Value of contracts where futures were bought</t>
+        </is>
+      </c>
+      <c r="H349" s="116" t="inlineStr">
+        <is>
+          <t>Gross Notional Value of contracts where futures were sold</t>
+        </is>
+      </c>
+      <c r="I349" s="116" t="inlineStr">
+        <is>
+          <t>Net Profit/Loss value on all contracts combined</t>
+        </is>
+      </c>
+    </row>
+    <row r="350" customFormat="1" s="114">
+      <c r="B350" s="117" t="inlineStr">
+        <is>
+          <t>DSP Equity Savings Fund</t>
+        </is>
+      </c>
+      <c r="C350" s="123" t="n">
+        <v>0</v>
+      </c>
+      <c r="D350" s="123" t="n">
+        <v>19236</v>
+      </c>
+      <c r="E350" s="123" t="n">
+        <v>19575</v>
+      </c>
+      <c r="F350" s="123" t="n">
+        <v>-339</v>
+      </c>
+      <c r="G350" s="124" t="n">
+        <v>12894936163.58</v>
+      </c>
+      <c r="H350" s="124" t="n">
+        <v>12737928047.09</v>
+      </c>
+      <c r="I350" s="123" t="n">
+        <v>-157008116.49</v>
+      </c>
+      <c r="J350" s="125" t="n"/>
+      <c r="K350" s="126" t="n"/>
+    </row>
+    <row r="351" customFormat="1" s="114">
+      <c r="F351" s="126" t="n"/>
+      <c r="G351" s="126" t="n"/>
+      <c r="H351" s="126" t="n"/>
+      <c r="J351" s="125" t="n"/>
+    </row>
+    <row r="352" customFormat="1" s="114">
+      <c r="B352" s="114" t="inlineStr">
+        <is>
+          <t>Other than Hedging Positions through Options as on 31st May 2026 :</t>
+        </is>
+      </c>
+      <c r="H352" s="115" t="n"/>
+    </row>
+    <row r="353" ht="24" customFormat="1" customHeight="1" s="114">
+      <c r="B353" s="116" t="inlineStr">
+        <is>
+          <t>Scheme</t>
+        </is>
+      </c>
+      <c r="C353" s="116" t="inlineStr">
+        <is>
+          <t>Underlying</t>
+        </is>
+      </c>
+      <c r="D353" s="116" t="inlineStr">
+        <is>
+          <t>Call/Put</t>
+        </is>
+      </c>
+      <c r="E353" s="116" t="inlineStr">
+        <is>
+          <t>Number of contracts</t>
+        </is>
+      </c>
+      <c r="F353" s="116" t="inlineStr">
+        <is>
+          <t>Option Price when purchased</t>
+        </is>
+      </c>
+      <c r="G353" s="116" t="inlineStr">
+        <is>
+          <t>Current price of the contract</t>
+        </is>
+      </c>
+      <c r="H353" s="116" t="inlineStr">
+        <is>
+          <t>Margin maintained in Rupees Lakhs</t>
+        </is>
+      </c>
+      <c r="I353" s="116" t="inlineStr">
+        <is>
+          <t>Total exposure as % to Net Assets</t>
+        </is>
+      </c>
+    </row>
+    <row r="354" customFormat="1" s="114">
+      <c r="B354" s="135" t="inlineStr">
+        <is>
+          <t>DSP Equity Savings Fund</t>
+        </is>
+      </c>
+      <c r="C354" s="135" t="inlineStr">
+        <is>
+          <t>NIFTY</t>
+        </is>
+      </c>
+      <c r="D354" s="135" t="inlineStr">
+        <is>
+          <t>Put</t>
+        </is>
+      </c>
+      <c r="E354" s="141" t="n">
+        <v>5971</v>
+      </c>
+      <c r="F354" s="135" t="n">
+        <v>300.717541</v>
+      </c>
+      <c r="G354" s="135" t="n">
+        <v>157.1</v>
+      </c>
+      <c r="H354" s="142" t="n"/>
+      <c r="I354" s="143" t="n">
+        <v>0.00175298</v>
+      </c>
+    </row>
+    <row r="355" customFormat="1" s="114">
+      <c r="B355" s="135" t="inlineStr">
+        <is>
+          <t>DSP Equity Savings Fund</t>
+        </is>
+      </c>
+      <c r="C355" s="135" t="inlineStr">
+        <is>
+          <t>NIFTY</t>
+        </is>
+      </c>
+      <c r="D355" s="135" t="inlineStr">
+        <is>
+          <t>Put</t>
+        </is>
+      </c>
+      <c r="E355" s="141" t="n">
+        <v>1199</v>
+      </c>
+      <c r="F355" s="135" t="n">
+        <v>230.736166</v>
+      </c>
+      <c r="G355" s="135" t="n">
+        <v>77.5</v>
+      </c>
+      <c r="H355" s="142" t="n"/>
+      <c r="I355" s="143" t="n">
+        <v>0.00017365</v>
+      </c>
+    </row>
+    <row r="356" customFormat="1" s="114">
+      <c r="B356" s="120" t="n"/>
+      <c r="C356" s="120" t="n"/>
+      <c r="D356" s="120" t="n"/>
+      <c r="E356" s="144" t="n"/>
+      <c r="F356" s="145" t="n"/>
+      <c r="G356" s="145" t="n"/>
+      <c r="H356" s="146" t="n"/>
+      <c r="I356" s="147" t="n"/>
+    </row>
+    <row r="357" customFormat="1" s="114">
+      <c r="B357" s="168" t="n"/>
+      <c r="C357" s="168" t="n"/>
+      <c r="D357" s="112" t="n"/>
+      <c r="E357" s="112" t="n"/>
+      <c r="F357" s="113" t="n"/>
+      <c r="G357" s="112" t="n"/>
+    </row>
+    <row r="358" customFormat="1" s="114">
+      <c r="B358" s="114" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Note : In case of derivative transactions, end of the day position on the date of such transaction is considered as the basis to assess the nature of transaction as hedge / non-hedge </t>
+        </is>
       </c>
     </row>
   </sheetData>
-  <mergeCells count="2">
+  <mergeCells count="5">
+    <mergeCell ref="C254:D254"/>
+    <mergeCell ref="B254:B255"/>
+    <mergeCell ref="B215:D215"/>
+    <mergeCell ref="E254:E255"/>
     <mergeCell ref="B1:F1"/>
-    <mergeCell ref="B218:G218"/>
   </mergeCells>
-  <conditionalFormatting sqref="C43:C149">
-    <cfRule type="duplicateValues" dxfId="8" priority="1"/>
+  <conditionalFormatting sqref="E256:E261">
+    <cfRule type="cellIs" priority="1" operator="equal" dxfId="3">
+      <formula>0</formula>
+    </cfRule>
+    <cfRule type="expression" priority="2" dxfId="2">
+      <formula>E$1=2</formula>
+    </cfRule>
+    <cfRule type="expression" priority="3" dxfId="1">
+      <formula>E$1=4</formula>
+    </cfRule>
+    <cfRule type="expression" priority="4" dxfId="0">
+      <formula>E$1=3</formula>
+    </cfRule>
   </conditionalFormatting>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <drawing r:id="rId1"/>
+  <drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8FB49149-5428-4670-B2B1-007CB6D67D88}">
-  <dimension ref="A1:L132"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+    <pageSetUpPr/>
+  </sheetPr>
+  <dimension ref="A1:A1"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
-[...4 lines deleted...]
-      <selection pane="bottomRight" activeCell="A4" sqref="A4"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="12" x14ac:dyDescent="0.3"/>
-[...2237 lines deleted...]
-  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-[...22 lines deleted...]
-  <HyperlinksChanged>false</HyperlinksChanged>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
+  <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...1 lines deleted...]
-  <cp:lastModifiedBy></cp:lastModifiedBy>
+<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:creator>Rohit Pandey</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
-<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_Enabled">
+<Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties">
+  <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_Enabled" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_SetDate">
-    <vt:lpwstr>2026-05-09T05:37:29Z</vt:lpwstr>
+  <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_SetDate" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3">
+    <vt:lpwstr>2026-06-07T19:21:06Z</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_Method">
+  <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_Method" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4">
     <vt:lpwstr>Privileged</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_Name">
+  <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_Name" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5">
     <vt:lpwstr>Public</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_SiteId">
+  <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_SiteId" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6">
     <vt:lpwstr>1771ae17-e764-4e0f-a476-d4184d79a5d9</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_ActionId">
-    <vt:lpwstr>bcb54748-2558-4810-9a80-df57ddba0723</vt:lpwstr>
+  <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_ActionId" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7">
+    <vt:lpwstr>4080c357-c9ae-431d-b36a-b5f7034283f4</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_ContentBits">
+  <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_ContentBits" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8">
     <vt:lpwstr>0</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_Tag">
+  <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_Tag" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9">
     <vt:lpwstr>10, 0, 1, 1</vt:lpwstr>
   </property>
 </Properties>
 </file>