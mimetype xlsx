--- v6 (2026-06-24)
+++ v7 (2026-07-14)
@@ -1,223 +1,220 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" Id="rId4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <bookViews>
-    <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" tabRatio="878" firstSheet="0" autoFilterDateGrouping="1"/>
+    <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" tabRatio="958" firstSheet="2" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="ESF" sheetId="1" state="visible" r:id="rId1"/>
     <sheet name="Sheet1" sheetId="2" state="hidden" r:id="rId2"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="191029" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <numFmts count="8">
-[...1 lines deleted...]
-    <numFmt numFmtId="165" formatCode="0.0000"/>
+  <numFmts count="15">
+    <numFmt numFmtId="164" formatCode="#,##0.00_);\(#,##0.00\)%"/>
+    <numFmt numFmtId="165" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);"/>
     <numFmt numFmtId="166" formatCode="_(* #,##0_);_(* \(#,##0\);"/>
-    <numFmt numFmtId="167" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);"/>
-[...3 lines deleted...]
-    <numFmt numFmtId="171" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;??_);_(@_)"/>
+    <numFmt numFmtId="167" formatCode="0.0000"/>
+    <numFmt numFmtId="168" formatCode="0.0000000000000000%"/>
+    <numFmt numFmtId="169" formatCode="0.000000000000000%"/>
+    <numFmt numFmtId="170" formatCode="_ * #,##0.00_ ;_ * \-#,##0.00_ ;_ * &quot;-&quot;??_ ;_ @_ "/>
+    <numFmt numFmtId="171" formatCode="0.000"/>
+    <numFmt numFmtId="172" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;??_);_(@_)"/>
+    <numFmt numFmtId="173" formatCode="_(* #,##0.0000_);_(* \(#,##0.0000\);_(* &quot;-&quot;??_);_(@_)"/>
+    <numFmt numFmtId="174" formatCode="0.0000%"/>
+    <numFmt numFmtId="175" formatCode="_(* #,##0.000_);_(* \(#,##0.000\);_(* &quot;-&quot;??_);_(@_)"/>
+    <numFmt numFmtId="176" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;_);_(* @_)"/>
+    <numFmt numFmtId="177" formatCode="_(* #,##0.000_);_(* \(#,##0.000\);_(* &quot;-&quot;???_);_(@_)"/>
+    <numFmt numFmtId="178" formatCode="_(* #,##0.0000_);_(* \(#,##0.0000\);_(* &quot;-&quot;????_);_(@_)"/>
   </numFmts>
-  <fonts count="22">
+  <fonts count="21">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="10"/>
       <sz val="11"/>
       <u val="single"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Trebuchet MS"/>
       <family val="2"/>
-      <sz val="9"/>
+      <color theme="1"/>
+      <sz val="8"/>
+    </font>
+    <font>
+      <name val="Trebuchet MS"/>
+      <family val="2"/>
+      <b val="1"/>
+      <color theme="1"/>
+      <sz val="8"/>
+    </font>
+    <font>
+      <name val="Trebuchet MS"/>
+      <family val="2"/>
+      <color rgb="FF000000"/>
+      <sz val="8"/>
     </font>
     <font>
       <name val="Trebuchet MS"/>
       <family val="2"/>
       <b val="1"/>
       <color rgb="FF000000"/>
-      <sz val="9"/>
+      <sz val="8"/>
+      <u val="single"/>
     </font>
     <font>
       <name val="Trebuchet MS"/>
       <family val="2"/>
-      <color rgb="FF000000"/>
-      <sz val="9"/>
+      <b val="1"/>
+      <color rgb="FF333333"/>
+      <sz val="8"/>
+    </font>
+    <font>
+      <name val="Trebuchet MS"/>
+      <family val="2"/>
+      <b val="1"/>
+      <sz val="8"/>
+    </font>
+    <font>
+      <name val="Trebuchet MS"/>
+      <family val="2"/>
+      <sz val="8"/>
+    </font>
+    <font>
+      <name val="Trebuchet MS"/>
+      <family val="2"/>
+      <b val="1"/>
+      <color rgb="FFFF0000"/>
+      <sz val="8"/>
+    </font>
+    <font>
+      <name val="Trebuchet MS"/>
+      <family val="2"/>
+      <i val="1"/>
+      <sz val="8"/>
+    </font>
+    <font>
+      <name val="Trebuchet MS"/>
+      <family val="2"/>
+      <color rgb="FFFF0000"/>
+      <sz val="8"/>
+    </font>
+    <font>
+      <name val="Trebuchet MS"/>
+      <family val="2"/>
+      <b val="1"/>
+      <strike val="1"/>
+      <sz val="8"/>
     </font>
     <font>
       <name val="trebuchet MS"/>
       <family val="2"/>
       <b val="1"/>
       <color rgb="FFFFFFFF"/>
-      <sz val="9"/>
-[...18 lines deleted...]
-      <sz val="9"/>
+      <sz val="8"/>
     </font>
     <font>
       <name val="trebuchet MS"/>
       <family val="2"/>
       <b val="1"/>
       <color indexed="8"/>
-      <sz val="9"/>
+      <sz val="8"/>
+      <u val="single"/>
+    </font>
+    <font>
+      <name val="trebuchet MS"/>
+      <family val="2"/>
+      <color theme="10"/>
+      <sz val="8"/>
+      <u val="single"/>
+    </font>
+    <font>
+      <name val="trebuchet MS"/>
+      <family val="2"/>
+      <b val="1"/>
+      <color indexed="8"/>
+      <sz val="8"/>
     </font>
     <font>
       <name val="trebuchet MS"/>
       <family val="2"/>
       <b val="1"/>
       <color rgb="FF000000"/>
-      <sz val="9"/>
-      <u val="single"/>
+      <sz val="8"/>
     </font>
     <font>
       <name val="trebuchet MS"/>
       <family val="2"/>
-      <b val="1"/>
-[...1 lines deleted...]
-      <sz val="9"/>
+      <color indexed="8"/>
+      <sz val="8"/>
     </font>
     <font>
-      <name val="trebuchet MS"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <b val="1"/>
-[...56 lines deleted...]
-      <scheme val="minor"/>
+      <sz val="10"/>
     </font>
   </fonts>
   <fills count="6">
     <fill>
       <patternFill/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF000000"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFC0C0C0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFDBDBDB"/>
         <bgColor indexed="64"/>
@@ -386,537 +383,586 @@
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="8">
+  <cellStyleXfs count="10">
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="9" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="43" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-    <xf numFmtId="43" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="9" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="181">
+  <cellXfs count="184">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
-[...2 lines deleted...]
-    <xf numFmtId="164" fontId="3" fillId="5" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="165" fontId="3" fillId="5" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="7" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="8" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="10" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="2" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="7" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="43" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="7" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="8" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="8" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="4" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="11" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="5" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="4" fontId="9" fillId="0" borderId="1" pivotButton="0" quotePrefix="1" xfId="0"/>
+    <xf numFmtId="39" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="10" fontId="9" fillId="0" borderId="1" pivotButton="0" quotePrefix="1" xfId="1"/>
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="12" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="11" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="2" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="13" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="10" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="43" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="3">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="10" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="15" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="165" fontId="4" fillId="3" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="10" fontId="4" fillId="3" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="166" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="165" fontId="14" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="10" fontId="14" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="169" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="170" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="2"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="2"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="2">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="171" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="10" fontId="4" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="10" fontId="4" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="10" fontId="3" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="10" fontId="4" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="10" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="10" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="3" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="5" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
-[...47 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="5" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="10" fontId="5" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="4"/>
+    <xf numFmtId="43" fontId="9" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="5"/>
+    <xf numFmtId="172" fontId="9" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="4"/>
+    <xf numFmtId="172" fontId="9" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="5"/>
+    <xf numFmtId="15" fontId="9" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="5"/>
+    <xf numFmtId="15" fontId="9" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="4"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="9" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="172" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="5">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="15" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="5">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="10" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="10" fontId="5" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="43" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="172" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="5">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="9" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="173" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="171" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="173" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="43" fontId="9" fillId="0" borderId="1" pivotButton="0" quotePrefix="1" xfId="3"/>
+    <xf numFmtId="43" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="43" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="3">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="43" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="3">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="9" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="10" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="10" fontId="7" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="9" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="10" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="9" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="10" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="2" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="4" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-[...24 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="43" fontId="13" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+    <xf numFmtId="10" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="43" fontId="8" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
-[...13 lines deleted...]
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-      <alignment horizontal="center"/>
-[...56 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="169" fontId="7" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
-[...35 lines deleted...]
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="43" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="10" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="1"/>
+    <xf numFmtId="174" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="1"/>
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="175" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="10" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="43" fontId="7" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
-[...11 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="10" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="172" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="5">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="172" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="9" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="4"/>
+    <xf numFmtId="43" fontId="9" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="4"/>
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="43" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="10" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="10" fontId="9" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="9"/>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="4" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="6"/>
+    <xf numFmtId="172" fontId="9" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="5"/>
+    <xf numFmtId="172" fontId="9" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="5">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="9" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="4"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="8">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="8">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="8">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="172" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="7">
+      <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="2" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="6"/>
+    <xf numFmtId="172" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="7">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="171" fontId="9" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="177" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="171" fontId="9" fillId="5" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="178" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="9" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="10" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="1">
+    <xf numFmtId="10" fontId="9" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
-[...8 lines deleted...]
-    <xf numFmtId="171" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="5">
+    <xf numFmtId="2" fontId="9" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="4"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="10" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="173" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="173" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="12" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="172" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="5">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="171" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+    <xf numFmtId="172" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="4" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="4"/>
-[...130 lines deleted...]
-    </xf>
+    <xf numFmtId="172" fontId="9" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="4"/>
+    <xf numFmtId="176" fontId="9" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="4"/>
   </cellXfs>
-  <cellStyles count="8">
+  <cellStyles count="10">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Percent" xfId="1" builtinId="5"/>
     <cellStyle name="Hyperlink" xfId="2" builtinId="8"/>
     <cellStyle name="Comma" xfId="3" builtinId="3"/>
     <cellStyle name="Normal 3 2" xfId="4"/>
     <cellStyle name="Comma 4 2" xfId="5"/>
-    <cellStyle name="Normal 3 2 10" xfId="6"/>
+    <cellStyle name="Normal_Scheme data_" xfId="6"/>
     <cellStyle name="Comma 4 2 2 2" xfId="7"/>
+    <cellStyle name="Normal 3 2 10" xfId="8"/>
+    <cellStyle name="Percent 2 3" xfId="9"/>
   </cellStyles>
-  <dxfs count="16">
+  <dxfs count="36">
     <dxf>
-      <numFmt numFmtId="172" formatCode="#,##0.000"/>
+      <numFmt numFmtId="176" formatCode="#,##0.000"/>
     </dxf>
     <dxf>
-      <numFmt numFmtId="173" formatCode="#,##0.0000"/>
+      <numFmt numFmtId="177" formatCode="#,##0.0000"/>
     </dxf>
     <dxf>
       <numFmt numFmtId="4" formatCode="#,##0.00"/>
     </dxf>
     <dxf>
-      <numFmt numFmtId="174" formatCode="&quot;-&quot;"/>
+      <numFmt numFmtId="178" formatCode="&quot;-&quot;"/>
     </dxf>
     <dxf>
-      <numFmt numFmtId="172" formatCode="#,##0.000"/>
+      <numFmt numFmtId="176" formatCode="#,##0.000"/>
     </dxf>
     <dxf>
-      <numFmt numFmtId="173" formatCode="#,##0.0000"/>
+      <numFmt numFmtId="177" formatCode="#,##0.0000"/>
     </dxf>
     <dxf>
       <numFmt numFmtId="4" formatCode="#,##0.00"/>
     </dxf>
     <dxf>
-      <numFmt numFmtId="174" formatCode="&quot;-&quot;"/>
+      <numFmt numFmtId="178" formatCode="&quot;-&quot;"/>
     </dxf>
     <dxf>
-      <numFmt numFmtId="172" formatCode="#,##0.000"/>
+      <numFmt numFmtId="176" formatCode="#,##0.000"/>
     </dxf>
     <dxf>
-      <numFmt numFmtId="173" formatCode="#,##0.0000"/>
+      <numFmt numFmtId="177" formatCode="#,##0.0000"/>
     </dxf>
     <dxf>
       <numFmt numFmtId="4" formatCode="#,##0.00"/>
     </dxf>
     <dxf>
-      <numFmt numFmtId="174" formatCode="&quot;-&quot;"/>
+      <numFmt numFmtId="178" formatCode="&quot;-&quot;"/>
     </dxf>
     <dxf>
-      <numFmt numFmtId="172" formatCode="#,##0.000"/>
+      <numFmt numFmtId="176" formatCode="#,##0.000"/>
     </dxf>
     <dxf>
-      <numFmt numFmtId="173" formatCode="#,##0.0000"/>
+      <numFmt numFmtId="177" formatCode="#,##0.0000"/>
     </dxf>
     <dxf>
       <numFmt numFmtId="4" formatCode="#,##0.00"/>
     </dxf>
     <dxf>
-      <numFmt numFmtId="174" formatCode="&quot;-&quot;"/>
+      <numFmt numFmtId="178" formatCode="&quot;-&quot;"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="176" formatCode="#,##0.000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="177" formatCode="#,##0.0000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="4" formatCode="#,##0.00"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="178" formatCode="&quot;-&quot;"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="176" formatCode="#,##0.000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="177" formatCode="#,##0.0000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="4" formatCode="#,##0.00"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="178" formatCode="&quot;-&quot;"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="176" formatCode="#,##0.000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="177" formatCode="#,##0.0000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="4" formatCode="#,##0.00"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="178" formatCode="&quot;-&quot;"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="176" formatCode="#,##0.000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="177" formatCode="#,##0.0000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="4" formatCode="#,##0.00"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="178" formatCode="&quot;-&quot;"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="176" formatCode="#,##0.000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="177" formatCode="#,##0.0000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="4" formatCode="#,##0.00"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="178" formatCode="&quot;-&quot;"/>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00800000"/>
       <rgbColor rgb="00008000"/>
       <rgbColor rgb="00000080"/>
       <rgbColor rgb="00808000"/>
@@ -959,117 +1005,117 @@
       <rgbColor rgb="00003366"/>
       <rgbColor rgb="00339966"/>
       <rgbColor rgb="00003300"/>
       <rgbColor rgb="00333300"/>
       <rgbColor rgb="00993300"/>
       <rgbColor rgb="00993366"/>
       <rgbColor rgb="00333399"/>
       <rgbColor rgb="00333333"/>
     </indexedColors>
   </colors>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId4" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image1.png" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image2.png" Id="rId2" /></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <wsDr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
   <twoCellAnchor editAs="oneCell">
     <from>
       <col>1</col>
       <colOff>0</colOff>
-      <row>219</row>
+      <row>211</row>
       <rowOff>0</rowOff>
     </from>
     <to>
       <col>1</col>
       <colOff>2374900</colOff>
-      <row>229</row>
-      <rowOff>3528</rowOff>
+      <row>220</row>
+      <rowOff>80682</rowOff>
     </to>
     <pic>
       <nvPicPr>
         <cNvPr id="2" name="Picture 1"/>
         <cNvPicPr>
           <a:picLocks/>
         </cNvPicPr>
       </nvPicPr>
       <blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </blipFill>
       <spPr>
         <a:xfrm>
-          <a:off x="679450" y="38703250"/>
-          <a:ext cx="2374900" cy="1574800"/>
+          <a:off x="501650" y="35458400"/>
+          <a:ext cx="2374900" cy="1422400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <avLst/>
         </a:prstGeom>
         <a:ln>
           <a:prstDash val="solid"/>
         </a:ln>
       </spPr>
     </pic>
     <clientData/>
   </twoCellAnchor>
   <twoCellAnchor editAs="oneCell">
     <from>
       <col>1</col>
       <colOff>0</colOff>
-      <row>233</row>
+      <row>223</row>
       <rowOff>0</rowOff>
     </from>
     <to>
       <col>1</col>
       <colOff>2374900</colOff>
-      <row>243</row>
-      <rowOff>3527</rowOff>
+      <row>232</row>
+      <rowOff>80683</rowOff>
     </to>
     <pic>
       <nvPicPr>
         <cNvPr id="3" name="Picture 2"/>
         <cNvPicPr>
           <a:picLocks/>
         </cNvPicPr>
       </nvPicPr>
       <blipFill>
         <a:blip r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </blipFill>
       <spPr>
         <a:xfrm>
-          <a:off x="679450" y="41116250"/>
-          <a:ext cx="2374900" cy="1574799"/>
+          <a:off x="501650" y="37871400"/>
+          <a:ext cx="2374900" cy="1422400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <avLst/>
         </a:prstGeom>
         <a:ln>
           <a:prstDash val="solid"/>
         </a:ln>
       </spPr>
     </pic>
     <clientData/>
   </twoCellAnchor>
 </wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -1310,8401 +1356,8238 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N358"/>
+  <dimension ref="A1:N360"/>
   <sheetViews>
-    <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <selection activeCell="A1" sqref="A1"/>
+    <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
+      <selection activeCell="H197" sqref="H197"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="8" defaultColWidth="8.7265625" defaultRowHeight="12"/>
+  <sheetFormatPr baseColWidth="8" defaultColWidth="9.1796875" defaultRowHeight="12"/>
   <cols>
-    <col width="9.7265625" bestFit="1" customWidth="1" style="154" min="1" max="1"/>
-[...11 lines deleted...]
-    <col width="8.7265625" customWidth="1" style="154" min="13" max="16384"/>
+    <col width="7.1796875" bestFit="1" customWidth="1" style="117" min="1" max="1"/>
+    <col width="54" bestFit="1" customWidth="1" style="117" min="2" max="2"/>
+    <col width="19.6328125" bestFit="1" customWidth="1" style="117" min="3" max="3"/>
+    <col width="29.08984375" bestFit="1" customWidth="1" style="117" min="4" max="4"/>
+    <col width="13.54296875" bestFit="1" customWidth="1" style="117" min="5" max="5"/>
+    <col width="24.90625" bestFit="1" customWidth="1" style="117" min="6" max="6"/>
+    <col width="14.6328125" bestFit="1" customWidth="1" style="117" min="7" max="9"/>
+    <col width="8.26953125" bestFit="1" customWidth="1" style="117" min="10" max="10"/>
+    <col width="29" bestFit="1" customWidth="1" style="117" min="11" max="11"/>
+    <col width="7.81640625" bestFit="1" customWidth="1" style="117" min="12" max="12"/>
+    <col width="9.1796875" customWidth="1" style="117" min="13" max="16384"/>
   </cols>
   <sheetData>
     <row r="1">
-      <c r="A1" s="153" t="n"/>
-      <c r="B1" s="153" t="inlineStr">
+      <c r="A1" s="116" t="n"/>
+      <c r="B1" s="116" t="inlineStr">
         <is>
           <t>DSP Equity Savings Fund</t>
         </is>
       </c>
     </row>
     <row r="2">
-      <c r="B2" s="10" t="inlineStr">
-[...1 lines deleted...]
-          <t>Portfolio as on May 31, 2026</t>
+      <c r="B2" s="42" t="inlineStr">
+        <is>
+          <t>Portfolio as on June 30, 2026</t>
         </is>
       </c>
     </row>
     <row r="4">
-      <c r="A4" s="153" t="inlineStr">
+      <c r="A4" s="116" t="inlineStr">
         <is>
           <t>Sr. No.</t>
         </is>
       </c>
-      <c r="B4" s="153" t="inlineStr">
+      <c r="B4" s="116" t="inlineStr">
         <is>
           <t>Name of Instrument</t>
         </is>
       </c>
-      <c r="C4" s="153" t="inlineStr">
+      <c r="C4" s="116" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
-      <c r="D4" s="153" t="inlineStr">
+      <c r="D4" s="116" t="inlineStr">
         <is>
           <t>Rating/Industry</t>
         </is>
       </c>
-      <c r="E4" s="153" t="inlineStr">
+      <c r="E4" s="116" t="inlineStr">
         <is>
           <t>Quantity</t>
         </is>
       </c>
-      <c r="F4" s="153" t="inlineStr">
+      <c r="F4" s="116" t="inlineStr">
         <is>
           <t>Market value (Rs. In lakhs)</t>
         </is>
       </c>
-      <c r="G4" s="153" t="inlineStr">
+      <c r="G4" s="116" t="inlineStr">
         <is>
           <t>% to Net Assets</t>
         </is>
       </c>
-      <c r="H4" s="153" t="inlineStr">
+      <c r="H4" s="116" t="inlineStr">
         <is>
           <t>Maturity Date</t>
         </is>
       </c>
-      <c r="I4" s="153" t="inlineStr">
+      <c r="I4" s="116" t="inlineStr">
         <is>
           <t>Put/Call Option</t>
         </is>
       </c>
-      <c r="J4" s="153" t="inlineStr">
+      <c r="J4" s="116" t="inlineStr">
         <is>
           <t>YTM (%)</t>
         </is>
       </c>
     </row>
     <row r="6">
-      <c r="B6" s="10" t="inlineStr">
+      <c r="B6" s="42" t="inlineStr">
         <is>
           <t>EQUITY &amp; EQUITY RELATED</t>
         </is>
       </c>
     </row>
     <row r="7">
-      <c r="B7" s="10" t="inlineStr">
+      <c r="B7" s="42" t="inlineStr">
         <is>
           <t>Listed / awaiting listing on the stock exchanges</t>
         </is>
       </c>
     </row>
     <row r="8">
-      <c r="A8" s="154" t="n">
+      <c r="A8" s="117" t="n">
         <v>1</v>
       </c>
-      <c r="B8" s="154" t="inlineStr">
+      <c r="B8" s="117" t="inlineStr">
         <is>
           <t>HDFC Bank Limited</t>
         </is>
       </c>
-      <c r="C8" s="154" t="inlineStr">
+      <c r="C8" s="117" t="inlineStr">
         <is>
           <t>INE040A01034</t>
         </is>
       </c>
-      <c r="D8" s="154" t="inlineStr">
+      <c r="D8" s="117" t="inlineStr">
         <is>
           <t>Banks</t>
         </is>
       </c>
-      <c r="E8" s="169" t="n">
+      <c r="E8" s="52" t="n">
         <v>2186312</v>
       </c>
-      <c r="F8" s="170" t="n">
-[...6 lines deleted...]
-      <c r="K8" s="10" t="inlineStr">
+      <c r="F8" s="46" t="n">
+        <v>17445.68</v>
+      </c>
+      <c r="G8" s="137" t="n">
+        <v>0.0497</v>
+      </c>
+      <c r="J8" s="46" t="n"/>
+      <c r="K8" s="42" t="inlineStr">
         <is>
           <t>Sector/Rating</t>
         </is>
       </c>
-      <c r="L8" s="10" t="inlineStr">
+      <c r="L8" s="42" t="inlineStr">
         <is>
           <t>Percent</t>
         </is>
       </c>
     </row>
     <row r="9">
-      <c r="A9" s="154" t="n">
+      <c r="A9" s="117" t="n">
+        <v>2</v>
+      </c>
+      <c r="B9" s="117" t="inlineStr">
+        <is>
+          <t>ICICI Bank Limited</t>
+        </is>
+      </c>
+      <c r="C9" s="117" t="inlineStr">
+        <is>
+          <t>INE090A01021</t>
+        </is>
+      </c>
+      <c r="D9" s="117" t="inlineStr">
+        <is>
+          <t>Banks</t>
+        </is>
+      </c>
+      <c r="E9" s="52" t="n">
+        <v>911860</v>
+      </c>
+      <c r="F9" s="46" t="n">
+        <v>12539.9</v>
+      </c>
+      <c r="G9" s="137" t="n">
+        <v>0.0357</v>
+      </c>
+      <c r="J9" s="46" t="n"/>
+      <c r="K9" s="117" t="inlineStr">
+        <is>
+          <t>Banks</t>
+        </is>
+      </c>
+      <c r="L9" s="137" t="n">
+        <v>0.118</v>
+      </c>
+      <c r="M9" s="137" t="n"/>
+      <c r="N9" s="137" t="n"/>
+    </row>
+    <row r="10">
+      <c r="A10" s="117" t="n">
+        <v>3</v>
+      </c>
+      <c r="B10" s="117" t="inlineStr">
+        <is>
+          <t>Cipla Limited</t>
+        </is>
+      </c>
+      <c r="C10" s="117" t="inlineStr">
+        <is>
+          <t>INE059A01026</t>
+        </is>
+      </c>
+      <c r="D10" s="117" t="inlineStr">
+        <is>
+          <t>Pharmaceuticals &amp; Biotechnology</t>
+        </is>
+      </c>
+      <c r="E10" s="52" t="n">
+        <v>554867</v>
+      </c>
+      <c r="F10" s="46" t="n">
+        <v>8131.02</v>
+      </c>
+      <c r="G10" s="137" t="n">
+        <v>0.0232</v>
+      </c>
+      <c r="J10" s="46" t="n"/>
+      <c r="K10" s="117" t="inlineStr">
+        <is>
+          <t>Sovereign</t>
+        </is>
+      </c>
+      <c r="L10" s="137" t="n">
+        <v>0.1011</v>
+      </c>
+      <c r="M10" s="137" t="n"/>
+      <c r="N10" s="137" t="n"/>
+    </row>
+    <row r="11">
+      <c r="A11" s="117" t="n">
+        <v>4</v>
+      </c>
+      <c r="B11" s="117" t="inlineStr">
+        <is>
+          <t>ITC Limited</t>
+        </is>
+      </c>
+      <c r="C11" s="117" t="inlineStr">
+        <is>
+          <t>INE154A01025</t>
+        </is>
+      </c>
+      <c r="D11" s="117" t="inlineStr">
+        <is>
+          <t>Diversified FMCG</t>
+        </is>
+      </c>
+      <c r="E11" s="52" t="n">
+        <v>2609718</v>
+      </c>
+      <c r="F11" s="46" t="n">
+        <v>7488.59</v>
+      </c>
+      <c r="G11" s="137" t="n">
+        <v>0.0213</v>
+      </c>
+      <c r="J11" s="46" t="n"/>
+      <c r="K11" s="117" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="L11" s="137" t="n">
+        <v>0.0829</v>
+      </c>
+      <c r="M11" s="137" t="n"/>
+      <c r="N11" s="137" t="n"/>
+    </row>
+    <row r="12">
+      <c r="A12" s="117" t="n">
         <v>5</v>
       </c>
-      <c r="B9" s="154" t="inlineStr">
-[...9 lines deleted...]
-      <c r="D9" s="154" t="inlineStr">
+      <c r="B12" s="117" t="inlineStr">
+        <is>
+          <t>Kotak Mahindra Bank Limited</t>
+        </is>
+      </c>
+      <c r="C12" s="117" t="inlineStr">
+        <is>
+          <t>INE237A01036</t>
+        </is>
+      </c>
+      <c r="D12" s="117" t="inlineStr">
         <is>
           <t>Banks</t>
         </is>
       </c>
-      <c r="E9" s="169" t="n">
-[...9 lines deleted...]
-      <c r="K9" s="154" t="inlineStr">
+      <c r="E12" s="52" t="n">
+        <v>1812375</v>
+      </c>
+      <c r="F12" s="46" t="n">
+        <v>7109.04</v>
+      </c>
+      <c r="G12" s="137" t="n">
+        <v>0.0203</v>
+      </c>
+      <c r="J12" s="46" t="n"/>
+      <c r="K12" s="117" t="inlineStr">
+        <is>
+          <t>Telecom - Services</t>
+        </is>
+      </c>
+      <c r="L12" s="137" t="n">
+        <v>0.008699999999999986</v>
+      </c>
+      <c r="M12" s="137" t="n"/>
+      <c r="N12" s="137" t="n"/>
+    </row>
+    <row r="13">
+      <c r="A13" s="117" t="n">
+        <v>6</v>
+      </c>
+      <c r="B13" s="117" t="inlineStr">
+        <is>
+          <t>Mahindra &amp; Mahindra Limited</t>
+        </is>
+      </c>
+      <c r="C13" s="117" t="inlineStr">
+        <is>
+          <t>INE101A01026</t>
+        </is>
+      </c>
+      <c r="D13" s="117" t="inlineStr">
+        <is>
+          <t>Automobiles</t>
+        </is>
+      </c>
+      <c r="E13" s="52" t="n">
+        <v>201439</v>
+      </c>
+      <c r="F13" s="46" t="n">
+        <v>6181.76</v>
+      </c>
+      <c r="G13" s="137" t="n">
+        <v>0.0176</v>
+      </c>
+      <c r="J13" s="46" t="n"/>
+      <c r="K13" s="117" t="inlineStr">
+        <is>
+          <t>Pharmaceuticals &amp; Biotechnology</t>
+        </is>
+      </c>
+      <c r="L13" s="137" t="n">
+        <v>0.03899999999999999</v>
+      </c>
+      <c r="M13" s="137" t="n"/>
+      <c r="N13" s="137" t="n"/>
+    </row>
+    <row r="14">
+      <c r="A14" s="117" t="n">
+        <v>7</v>
+      </c>
+      <c r="B14" s="117" t="inlineStr">
+        <is>
+          <t>HDFC Life Insurance Company Limited</t>
+        </is>
+      </c>
+      <c r="C14" s="117" t="inlineStr">
+        <is>
+          <t>INE795G01014</t>
+        </is>
+      </c>
+      <c r="D14" s="117" t="inlineStr">
+        <is>
+          <t>Insurance</t>
+        </is>
+      </c>
+      <c r="E14" s="52" t="n">
+        <v>810747</v>
+      </c>
+      <c r="F14" s="46" t="n">
+        <v>4668.69</v>
+      </c>
+      <c r="G14" s="137" t="n">
+        <v>0.0133</v>
+      </c>
+      <c r="J14" s="46" t="n"/>
+      <c r="K14" s="117" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="L14" s="137" t="n">
+        <v>0.0617</v>
+      </c>
+      <c r="M14" s="137" t="n"/>
+      <c r="N14" s="137" t="n"/>
+    </row>
+    <row r="15">
+      <c r="A15" s="117" t="n">
+        <v>8</v>
+      </c>
+      <c r="B15" s="117" t="inlineStr">
+        <is>
+          <t>Axis Bank Limited</t>
+        </is>
+      </c>
+      <c r="C15" s="117" t="inlineStr">
+        <is>
+          <t>INE238A01034</t>
+        </is>
+      </c>
+      <c r="D15" s="117" t="inlineStr">
         <is>
           <t>Banks</t>
         </is>
       </c>
-      <c r="L9" s="13" t="n">
-[...9 lines deleted...]
-      <c r="B10" s="154" t="inlineStr">
+      <c r="E15" s="52" t="n">
+        <v>319204</v>
+      </c>
+      <c r="F15" s="46" t="n">
+        <v>4295.53</v>
+      </c>
+      <c r="G15" s="137" t="n">
+        <v>0.0123</v>
+      </c>
+      <c r="J15" s="46" t="n"/>
+      <c r="K15" s="117" t="inlineStr">
+        <is>
+          <t>Automobiles</t>
+        </is>
+      </c>
+      <c r="L15" s="137" t="n">
+        <v>0.0331</v>
+      </c>
+      <c r="M15" s="137" t="n"/>
+      <c r="N15" s="137" t="n"/>
+    </row>
+    <row r="16">
+      <c r="A16" s="117" t="n">
+        <v>9</v>
+      </c>
+      <c r="B16" s="117" t="inlineStr">
+        <is>
+          <t>Indigo Paints Limited</t>
+        </is>
+      </c>
+      <c r="C16" s="117" t="inlineStr">
+        <is>
+          <t>INE09VQ01012</t>
+        </is>
+      </c>
+      <c r="D16" s="117" t="inlineStr">
+        <is>
+          <t>Consumer Durables</t>
+        </is>
+      </c>
+      <c r="E16" s="52" t="n">
+        <v>394165</v>
+      </c>
+      <c r="F16" s="46" t="n">
+        <v>4001.76</v>
+      </c>
+      <c r="G16" s="137" t="n">
+        <v>0.0114</v>
+      </c>
+      <c r="J16" s="46" t="n"/>
+      <c r="K16" s="117" t="inlineStr">
+        <is>
+          <t>Insurance</t>
+        </is>
+      </c>
+      <c r="L16" s="137" t="n">
+        <v>0.0373</v>
+      </c>
+      <c r="M16" s="137" t="n"/>
+      <c r="N16" s="137" t="n"/>
+    </row>
+    <row r="17">
+      <c r="A17" s="117" t="n">
+        <v>10</v>
+      </c>
+      <c r="B17" s="117" t="inlineStr">
+        <is>
+          <t>NTPC Limited</t>
+        </is>
+      </c>
+      <c r="C17" s="117" t="inlineStr">
+        <is>
+          <t>INE733E01010</t>
+        </is>
+      </c>
+      <c r="D17" s="117" t="inlineStr">
+        <is>
+          <t>Power</t>
+        </is>
+      </c>
+      <c r="E17" s="52" t="n">
+        <v>932594</v>
+      </c>
+      <c r="F17" s="46" t="n">
+        <v>3326.1</v>
+      </c>
+      <c r="G17" s="137" t="n">
+        <v>0.0095</v>
+      </c>
+      <c r="J17" s="46" t="n"/>
+      <c r="K17" s="117" t="inlineStr">
+        <is>
+          <t>Petroleum Products</t>
+        </is>
+      </c>
+      <c r="L17" s="137" t="n">
+        <v>0.005999999999999998</v>
+      </c>
+      <c r="M17" s="137" t="n"/>
+      <c r="N17" s="137" t="n"/>
+    </row>
+    <row r="18">
+      <c r="A18" s="117" t="n">
+        <v>11</v>
+      </c>
+      <c r="B18" s="117" t="inlineStr">
+        <is>
+          <t>Syngene International Limited</t>
+        </is>
+      </c>
+      <c r="C18" s="117" t="inlineStr">
+        <is>
+          <t>INE398R01022</t>
+        </is>
+      </c>
+      <c r="D18" s="117" t="inlineStr">
+        <is>
+          <t>Healthcare Services</t>
+        </is>
+      </c>
+      <c r="E18" s="52" t="n">
+        <v>730336</v>
+      </c>
+      <c r="F18" s="46" t="n">
+        <v>3209.83</v>
+      </c>
+      <c r="G18" s="137" t="n">
+        <v>0.0091</v>
+      </c>
+      <c r="J18" s="46" t="n"/>
+      <c r="K18" s="117" t="inlineStr">
+        <is>
+          <t>Diversified FMCG</t>
+        </is>
+      </c>
+      <c r="L18" s="137" t="n">
+        <v>0.0213</v>
+      </c>
+      <c r="M18" s="137" t="n"/>
+      <c r="N18" s="137" t="n"/>
+    </row>
+    <row r="19">
+      <c r="A19" s="117" t="n">
+        <v>12</v>
+      </c>
+      <c r="B19" s="117" t="inlineStr">
+        <is>
+          <t>Infosys Limited</t>
+        </is>
+      </c>
+      <c r="C19" s="117" t="inlineStr">
+        <is>
+          <t>INE009A01021</t>
+        </is>
+      </c>
+      <c r="D19" s="117" t="inlineStr">
+        <is>
+          <t>IT - Software</t>
+        </is>
+      </c>
+      <c r="E19" s="52" t="n">
+        <v>319473</v>
+      </c>
+      <c r="F19" s="46" t="n">
+        <v>3196.01</v>
+      </c>
+      <c r="G19" s="137" t="n">
+        <v>0.0091</v>
+      </c>
+      <c r="J19" s="46" t="n"/>
+      <c r="K19" s="117" t="inlineStr">
+        <is>
+          <t>Consumer Durables</t>
+        </is>
+      </c>
+      <c r="L19" s="137" t="n">
+        <v>0.0134</v>
+      </c>
+      <c r="M19" s="137" t="n"/>
+      <c r="N19" s="137" t="n"/>
+    </row>
+    <row r="20">
+      <c r="A20" s="117" t="n">
+        <v>13</v>
+      </c>
+      <c r="B20" s="117" t="inlineStr">
+        <is>
+          <t>SBI Life Insurance Company Limited</t>
+        </is>
+      </c>
+      <c r="C20" s="117" t="inlineStr">
+        <is>
+          <t>INE123W01016</t>
+        </is>
+      </c>
+      <c r="D20" s="117" t="inlineStr">
+        <is>
+          <t>Insurance</t>
+        </is>
+      </c>
+      <c r="E20" s="52" t="n">
+        <v>179126</v>
+      </c>
+      <c r="F20" s="46" t="n">
+        <v>3162.83</v>
+      </c>
+      <c r="G20" s="137" t="n">
+        <v>0.008999999999999999</v>
+      </c>
+      <c r="J20" s="46" t="n"/>
+      <c r="K20" s="117" t="inlineStr">
+        <is>
+          <t>Power</t>
+        </is>
+      </c>
+      <c r="L20" s="137" t="n">
+        <v>0.009500000000000001</v>
+      </c>
+      <c r="M20" s="137" t="n"/>
+      <c r="N20" s="137" t="n"/>
+    </row>
+    <row r="21">
+      <c r="A21" s="117" t="n">
+        <v>14</v>
+      </c>
+      <c r="B21" s="117" t="inlineStr">
+        <is>
+          <t>Petronet LNG Limited</t>
+        </is>
+      </c>
+      <c r="C21" s="117" t="inlineStr">
+        <is>
+          <t>INE347G01014</t>
+        </is>
+      </c>
+      <c r="D21" s="117" t="inlineStr">
+        <is>
+          <t>Gas</t>
+        </is>
+      </c>
+      <c r="E21" s="52" t="n">
+        <v>1124058</v>
+      </c>
+      <c r="F21" s="46" t="n">
+        <v>3156.35</v>
+      </c>
+      <c r="G21" s="137" t="n">
+        <v>0.008999999999999999</v>
+      </c>
+      <c r="J21" s="46" t="n"/>
+      <c r="K21" s="117" t="inlineStr">
+        <is>
+          <t>Finance</t>
+        </is>
+      </c>
+      <c r="L21" s="137" t="n">
+        <v>0.000899999999999998</v>
+      </c>
+      <c r="M21" s="137" t="n"/>
+      <c r="N21" s="137" t="n"/>
+    </row>
+    <row r="22">
+      <c r="A22" s="117" t="n">
+        <v>15</v>
+      </c>
+      <c r="B22" s="117" t="inlineStr">
+        <is>
+          <t>Indus Towers Limited</t>
+        </is>
+      </c>
+      <c r="C22" s="117" t="inlineStr">
+        <is>
+          <t>INE121J01017</t>
+        </is>
+      </c>
+      <c r="D22" s="117" t="inlineStr">
+        <is>
+          <t>Telecom - Services</t>
+        </is>
+      </c>
+      <c r="E22" s="52" t="n">
+        <v>781536</v>
+      </c>
+      <c r="F22" s="46" t="n">
+        <v>3061.28</v>
+      </c>
+      <c r="G22" s="137" t="n">
+        <v>0.008699999999999999</v>
+      </c>
+      <c r="J22" s="46" t="n"/>
+      <c r="K22" s="117" t="inlineStr">
+        <is>
+          <t>Healthcare Services</t>
+        </is>
+      </c>
+      <c r="L22" s="137" t="n">
+        <v>0.0091</v>
+      </c>
+      <c r="M22" s="137" t="n"/>
+      <c r="N22" s="137" t="n"/>
+    </row>
+    <row r="23">
+      <c r="A23" s="117" t="n">
+        <v>16</v>
+      </c>
+      <c r="B23" s="117" t="inlineStr">
+        <is>
+          <t>ICICI Lombard General Insurance Company Limited</t>
+        </is>
+      </c>
+      <c r="C23" s="117" t="inlineStr">
+        <is>
+          <t>INE765G01017</t>
+        </is>
+      </c>
+      <c r="D23" s="117" t="inlineStr">
+        <is>
+          <t>Insurance</t>
+        </is>
+      </c>
+      <c r="E23" s="52" t="n">
+        <v>162121</v>
+      </c>
+      <c r="F23" s="46" t="n">
+        <v>2823.66</v>
+      </c>
+      <c r="G23" s="137" t="n">
+        <v>0.008</v>
+      </c>
+      <c r="J23" s="46" t="n"/>
+      <c r="K23" s="117" t="inlineStr">
+        <is>
+          <t>Gas</t>
+        </is>
+      </c>
+      <c r="L23" s="137" t="n">
+        <v>0.009000000000000001</v>
+      </c>
+      <c r="M23" s="137" t="n"/>
+      <c r="N23" s="137" t="n"/>
+    </row>
+    <row r="24">
+      <c r="A24" s="117" t="n">
+        <v>17</v>
+      </c>
+      <c r="B24" s="117" t="inlineStr">
+        <is>
+          <t>Maruti Suzuki India Limited</t>
+        </is>
+      </c>
+      <c r="C24" s="117" t="inlineStr">
+        <is>
+          <t>INE585B01010</t>
+        </is>
+      </c>
+      <c r="D24" s="117" t="inlineStr">
+        <is>
+          <t>Automobiles</t>
+        </is>
+      </c>
+      <c r="E24" s="52" t="n">
+        <v>19558</v>
+      </c>
+      <c r="F24" s="46" t="n">
+        <v>2760.61</v>
+      </c>
+      <c r="G24" s="137" t="n">
+        <v>0.007900000000000001</v>
+      </c>
+      <c r="J24" s="46" t="n"/>
+      <c r="K24" s="117" t="inlineStr">
+        <is>
+          <t>IT - Software</t>
+        </is>
+      </c>
+      <c r="L24" s="137" t="n">
+        <v>0.0091</v>
+      </c>
+      <c r="M24" s="137" t="n"/>
+      <c r="N24" s="137" t="n"/>
+    </row>
+    <row r="25">
+      <c r="A25" s="117" t="n">
+        <v>18</v>
+      </c>
+      <c r="B25" s="117" t="inlineStr">
+        <is>
+          <t>Cohance Lifesciences Limited</t>
+        </is>
+      </c>
+      <c r="C25" s="117" t="inlineStr">
+        <is>
+          <t>INE03QK01018</t>
+        </is>
+      </c>
+      <c r="D25" s="117" t="inlineStr">
+        <is>
+          <t>Pharmaceuticals &amp; Biotechnology</t>
+        </is>
+      </c>
+      <c r="E25" s="52" t="n">
+        <v>581537</v>
+      </c>
+      <c r="F25" s="46" t="n">
+        <v>2652.68</v>
+      </c>
+      <c r="G25" s="137" t="n">
+        <v>0.0076</v>
+      </c>
+      <c r="J25" s="46" t="n"/>
+      <c r="K25" s="117" t="inlineStr">
+        <is>
+          <t>CRISIL AA+</t>
+        </is>
+      </c>
+      <c r="L25" s="137" t="n">
+        <v>0.0074</v>
+      </c>
+      <c r="M25" s="137" t="n"/>
+      <c r="N25" s="137" t="n"/>
+    </row>
+    <row r="26">
+      <c r="A26" s="117" t="n">
+        <v>19</v>
+      </c>
+      <c r="B26" s="117" t="inlineStr">
+        <is>
+          <t>Canara HSBC Life Insurance Company Limited</t>
+        </is>
+      </c>
+      <c r="C26" s="117" t="inlineStr">
+        <is>
+          <t>INE01TY01017</t>
+        </is>
+      </c>
+      <c r="D26" s="117" t="inlineStr">
+        <is>
+          <t>Insurance</t>
+        </is>
+      </c>
+      <c r="E26" s="52" t="n">
+        <v>1760772</v>
+      </c>
+      <c r="F26" s="46" t="n">
+        <v>2462.62</v>
+      </c>
+      <c r="G26" s="137" t="n">
+        <v>0.007</v>
+      </c>
+      <c r="J26" s="46" t="n"/>
+      <c r="K26" s="117" t="inlineStr">
+        <is>
+          <t>IND AAA</t>
+        </is>
+      </c>
+      <c r="L26" s="137" t="n">
+        <v>0.0074</v>
+      </c>
+      <c r="M26" s="137" t="n"/>
+      <c r="N26" s="137" t="n"/>
+    </row>
+    <row r="27">
+      <c r="A27" s="117" t="n">
+        <v>20</v>
+      </c>
+      <c r="B27" s="117" t="inlineStr">
+        <is>
+          <t>Hero MotoCorp Limited</t>
+        </is>
+      </c>
+      <c r="C27" s="117" t="inlineStr">
+        <is>
+          <t>INE158A01026</t>
+        </is>
+      </c>
+      <c r="D27" s="117" t="inlineStr">
+        <is>
+          <t>Automobiles</t>
+        </is>
+      </c>
+      <c r="E27" s="52" t="n">
+        <v>44972</v>
+      </c>
+      <c r="F27" s="46" t="n">
+        <v>2156.09</v>
+      </c>
+      <c r="G27" s="137" t="n">
+        <v>0.0062</v>
+      </c>
+      <c r="J27" s="46" t="n"/>
+      <c r="K27" s="117" t="inlineStr">
+        <is>
+          <t>Fertilizers &amp; Agrochemicals</t>
+        </is>
+      </c>
+      <c r="L27" s="137" t="n">
+        <v>0.0054</v>
+      </c>
+      <c r="M27" s="137" t="n"/>
+      <c r="N27" s="137" t="n"/>
+    </row>
+    <row r="28">
+      <c r="A28" s="117" t="n">
+        <v>21</v>
+      </c>
+      <c r="B28" s="117" t="inlineStr">
+        <is>
+          <t>Coromandel International Limited</t>
+        </is>
+      </c>
+      <c r="C28" s="117" t="inlineStr">
+        <is>
+          <t>INE169A01031</t>
+        </is>
+      </c>
+      <c r="D28" s="117" t="inlineStr">
+        <is>
+          <t>Fertilizers &amp; Agrochemicals</t>
+        </is>
+      </c>
+      <c r="E28" s="52" t="n">
+        <v>95046</v>
+      </c>
+      <c r="F28" s="46" t="n">
+        <v>1905.67</v>
+      </c>
+      <c r="G28" s="137" t="n">
+        <v>0.0054</v>
+      </c>
+      <c r="J28" s="46" t="n"/>
+      <c r="K28" s="117" t="inlineStr">
+        <is>
+          <t>Realty</t>
+        </is>
+      </c>
+      <c r="L28" s="137" t="n">
+        <v>0.0026</v>
+      </c>
+      <c r="M28" s="137" t="n"/>
+      <c r="N28" s="137" t="n"/>
+    </row>
+    <row r="29">
+      <c r="A29" s="117" t="n">
+        <v>22</v>
+      </c>
+      <c r="B29" s="117" t="inlineStr">
+        <is>
+          <t>Jubilant Ingrevia Limited</t>
+        </is>
+      </c>
+      <c r="C29" s="117" t="inlineStr">
+        <is>
+          <t>INE0BY001018</t>
+        </is>
+      </c>
+      <c r="D29" s="117" t="inlineStr">
+        <is>
+          <t>Chemicals &amp; Petrochemicals</t>
+        </is>
+      </c>
+      <c r="E29" s="52" t="n">
+        <v>257713</v>
+      </c>
+      <c r="F29" s="46" t="n">
+        <v>1567.41</v>
+      </c>
+      <c r="G29" s="137" t="n">
+        <v>0.0045</v>
+      </c>
+      <c r="J29" s="46" t="n"/>
+      <c r="K29" s="117" t="inlineStr">
+        <is>
+          <t>Chemicals &amp; Petrochemicals</t>
+        </is>
+      </c>
+      <c r="L29" s="137" t="n">
+        <v>0.0045</v>
+      </c>
+      <c r="M29" s="137" t="n"/>
+      <c r="N29" s="137" t="n"/>
+    </row>
+    <row r="30">
+      <c r="A30" s="117" t="n">
+        <v>23</v>
+      </c>
+      <c r="B30" s="117" t="inlineStr">
+        <is>
+          <t>IPCA Laboratories Limited</t>
+        </is>
+      </c>
+      <c r="C30" s="117" t="inlineStr">
+        <is>
+          <t>INE571A01038</t>
+        </is>
+      </c>
+      <c r="D30" s="117" t="inlineStr">
+        <is>
+          <t>Pharmaceuticals &amp; Biotechnology</t>
+        </is>
+      </c>
+      <c r="E30" s="52" t="n">
+        <v>81945</v>
+      </c>
+      <c r="F30" s="46" t="n">
+        <v>1393.88</v>
+      </c>
+      <c r="G30" s="137" t="n">
+        <v>0.004</v>
+      </c>
+      <c r="J30" s="46" t="n"/>
+      <c r="K30" s="117" t="inlineStr">
+        <is>
+          <t>IT - Services</t>
+        </is>
+      </c>
+      <c r="L30" s="137" t="n">
+        <v>0.0037</v>
+      </c>
+      <c r="M30" s="137" t="n"/>
+      <c r="N30" s="137" t="n"/>
+    </row>
+    <row r="31">
+      <c r="A31" s="117" t="n">
+        <v>24</v>
+      </c>
+      <c r="B31" s="117" t="inlineStr">
+        <is>
+          <t>Cyient Limited</t>
+        </is>
+      </c>
+      <c r="C31" s="117" t="inlineStr">
+        <is>
+          <t>INE136B01020</t>
+        </is>
+      </c>
+      <c r="D31" s="117" t="inlineStr">
+        <is>
+          <t>IT - Services</t>
+        </is>
+      </c>
+      <c r="E31" s="52" t="n">
+        <v>149617</v>
+      </c>
+      <c r="F31" s="46" t="n">
+        <v>1304.59</v>
+      </c>
+      <c r="G31" s="137" t="n">
+        <v>0.0037</v>
+      </c>
+      <c r="J31" s="46" t="n"/>
+      <c r="K31" s="117" t="inlineStr">
+        <is>
+          <t>Index Options</t>
+        </is>
+      </c>
+      <c r="L31" s="137" t="n">
+        <v>0.0002</v>
+      </c>
+      <c r="M31" s="137" t="n"/>
+      <c r="N31" s="137" t="n"/>
+    </row>
+    <row r="32">
+      <c r="A32" s="117" t="n">
+        <v>25</v>
+      </c>
+      <c r="B32" s="117" t="inlineStr">
+        <is>
+          <t>Brookfield India Real Estate</t>
+        </is>
+      </c>
+      <c r="C32" s="117" t="inlineStr">
+        <is>
+          <t>INE0FDU25010</t>
+        </is>
+      </c>
+      <c r="D32" s="117" t="inlineStr">
+        <is>
+          <t>Realty</t>
+        </is>
+      </c>
+      <c r="E32" s="52" t="n">
+        <v>280530</v>
+      </c>
+      <c r="F32" s="46" t="n">
+        <v>928.67</v>
+      </c>
+      <c r="G32" s="137" t="n">
+        <v>0.0026</v>
+      </c>
+      <c r="J32" s="46" t="n"/>
+      <c r="K32" s="117" t="inlineStr">
+        <is>
+          <t>Arbitrage (Cash Long)</t>
+        </is>
+      </c>
+      <c r="L32" s="137" t="n">
+        <v>0.3724</v>
+      </c>
+      <c r="M32" s="137" t="n"/>
+      <c r="N32" s="137" t="n"/>
+    </row>
+    <row r="33">
+      <c r="A33" s="117" t="n">
+        <v>26</v>
+      </c>
+      <c r="B33" s="117" t="inlineStr">
+        <is>
+          <t>Alembic Pharmaceuticals Limited</t>
+        </is>
+      </c>
+      <c r="C33" s="117" t="inlineStr">
+        <is>
+          <t>INE901L01018</t>
+        </is>
+      </c>
+      <c r="D33" s="117" t="inlineStr">
+        <is>
+          <t>Pharmaceuticals &amp; Biotechnology</t>
+        </is>
+      </c>
+      <c r="E33" s="52" t="n">
+        <v>102300</v>
+      </c>
+      <c r="F33" s="46" t="n">
+        <v>841.67</v>
+      </c>
+      <c r="G33" s="137" t="n">
+        <v>0.0024</v>
+      </c>
+      <c r="J33" s="46" t="n"/>
+      <c r="K33" s="117" t="inlineStr">
+        <is>
+          <t>Cash &amp; Equivalent</t>
+        </is>
+      </c>
+      <c r="L33" s="137" t="n">
+        <v>0.0363</v>
+      </c>
+      <c r="M33" s="137" t="n"/>
+      <c r="N33" s="137" t="n"/>
+    </row>
+    <row r="34">
+      <c r="A34" s="117" t="n">
+        <v>27</v>
+      </c>
+      <c r="B34" s="117" t="inlineStr">
+        <is>
+          <t>La Opala RG Limited</t>
+        </is>
+      </c>
+      <c r="C34" s="117" t="inlineStr">
+        <is>
+          <t>INE059D01020</t>
+        </is>
+      </c>
+      <c r="D34" s="117" t="inlineStr">
+        <is>
+          <t>Consumer Durables</t>
+        </is>
+      </c>
+      <c r="E34" s="52" t="n">
+        <v>395461</v>
+      </c>
+      <c r="F34" s="46" t="n">
+        <v>713.8099999999999</v>
+      </c>
+      <c r="G34" s="137" t="n">
+        <v>0.002</v>
+      </c>
+      <c r="J34" s="46" t="n"/>
+      <c r="M34" s="137" t="n"/>
+      <c r="N34" s="137" t="n"/>
+    </row>
+    <row r="35">
+      <c r="A35" s="117" t="n">
+        <v>28</v>
+      </c>
+      <c r="B35" s="117" t="inlineStr">
+        <is>
+          <t>Hindustan Petroleum Corporation Limited</t>
+        </is>
+      </c>
+      <c r="C35" s="117" t="inlineStr">
+        <is>
+          <t>INE094A01015</t>
+        </is>
+      </c>
+      <c r="D35" s="117" t="inlineStr">
+        <is>
+          <t>Petroleum Products</t>
+        </is>
+      </c>
+      <c r="E35" s="52" t="n">
+        <v>180005</v>
+      </c>
+      <c r="F35" s="46" t="n">
+        <v>710.03</v>
+      </c>
+      <c r="G35" s="137" t="n">
+        <v>0.0021</v>
+      </c>
+      <c r="J35" s="46" t="n"/>
+      <c r="M35" s="137" t="n"/>
+      <c r="N35" s="137" t="n"/>
+    </row>
+    <row r="36">
+      <c r="A36" s="117" t="n">
+        <v>29</v>
+      </c>
+      <c r="B36" s="117" t="inlineStr">
+        <is>
+          <t>Indian Oil Corporation Limited</t>
+        </is>
+      </c>
+      <c r="C36" s="117" t="inlineStr">
+        <is>
+          <t>INE242A01010</t>
+        </is>
+      </c>
+      <c r="D36" s="117" t="inlineStr">
+        <is>
+          <t>Petroleum Products</t>
+        </is>
+      </c>
+      <c r="E36" s="52" t="n">
+        <v>499271</v>
+      </c>
+      <c r="F36" s="46" t="n">
+        <v>695.88</v>
+      </c>
+      <c r="G36" s="137" t="n">
+        <v>0.002</v>
+      </c>
+      <c r="J36" s="46" t="n"/>
+      <c r="M36" s="137" t="n"/>
+      <c r="N36" s="137" t="n"/>
+    </row>
+    <row r="37">
+      <c r="A37" s="117" t="n">
+        <v>30</v>
+      </c>
+      <c r="B37" s="117" t="inlineStr">
+        <is>
+          <t>Bharat Petroleum Corporation Limited</t>
+        </is>
+      </c>
+      <c r="C37" s="117" t="inlineStr">
+        <is>
+          <t>INE029A01011</t>
+        </is>
+      </c>
+      <c r="D37" s="117" t="inlineStr">
+        <is>
+          <t>Petroleum Products</t>
+        </is>
+      </c>
+      <c r="E37" s="52" t="n">
+        <v>218825</v>
+      </c>
+      <c r="F37" s="46" t="n">
+        <v>664.24</v>
+      </c>
+      <c r="G37" s="137" t="n">
+        <v>0.0019</v>
+      </c>
+      <c r="J37" s="46" t="n"/>
+      <c r="M37" s="137" t="n"/>
+      <c r="N37" s="137" t="n"/>
+    </row>
+    <row r="38">
+      <c r="A38" s="117" t="n">
+        <v>31</v>
+      </c>
+      <c r="B38" s="117" t="inlineStr">
+        <is>
+          <t>Alkem Laboratories Limited</t>
+        </is>
+      </c>
+      <c r="C38" s="117" t="inlineStr">
+        <is>
+          <t>INE540L01014</t>
+        </is>
+      </c>
+      <c r="D38" s="117" t="inlineStr">
+        <is>
+          <t>Pharmaceuticals &amp; Biotechnology</t>
+        </is>
+      </c>
+      <c r="E38" s="52" t="n">
+        <v>11414</v>
+      </c>
+      <c r="F38" s="46" t="n">
+        <v>635.76</v>
+      </c>
+      <c r="G38" s="137" t="n">
+        <v>0.0018</v>
+      </c>
+      <c r="J38" s="46" t="n"/>
+      <c r="M38" s="137" t="n"/>
+      <c r="N38" s="137" t="n"/>
+    </row>
+    <row r="39">
+      <c r="A39" s="117" t="n">
+        <v>32</v>
+      </c>
+      <c r="B39" s="117" t="inlineStr">
+        <is>
+          <t>TVS Motor Company Limited</t>
+        </is>
+      </c>
+      <c r="C39" s="117" t="inlineStr">
+        <is>
+          <t>INE494B04019</t>
+        </is>
+      </c>
+      <c r="D39" s="117" t="inlineStr">
+        <is>
+          <t>Automobiles</t>
+        </is>
+      </c>
+      <c r="E39" s="52" t="n">
+        <v>72800</v>
+      </c>
+      <c r="F39" s="46" t="n">
+        <v>509.89</v>
+      </c>
+      <c r="G39" s="137" t="n">
+        <v>0.0014</v>
+      </c>
+      <c r="J39" s="46" t="n"/>
+      <c r="L39" s="137" t="n"/>
+      <c r="M39" s="137" t="n"/>
+      <c r="N39" s="137" t="n"/>
+    </row>
+    <row r="40">
+      <c r="A40" s="117" t="n">
+        <v>33</v>
+      </c>
+      <c r="B40" s="117" t="inlineStr">
+        <is>
+          <t>Power Finance Corporation Limited</t>
+        </is>
+      </c>
+      <c r="C40" s="117" t="inlineStr">
+        <is>
+          <t>INE134E01011</t>
+        </is>
+      </c>
+      <c r="D40" s="117" t="inlineStr">
+        <is>
+          <t>Finance</t>
+        </is>
+      </c>
+      <c r="E40" s="52" t="n">
+        <v>71654</v>
+      </c>
+      <c r="F40" s="46" t="n">
+        <v>304.03</v>
+      </c>
+      <c r="G40" s="137" t="n">
+        <v>0.0009</v>
+      </c>
+      <c r="J40" s="46" t="n"/>
+      <c r="L40" s="137" t="n"/>
+      <c r="M40" s="137" t="n"/>
+      <c r="N40" s="137" t="n"/>
+    </row>
+    <row r="41">
+      <c r="A41" s="49" t="n"/>
+      <c r="B41" s="49" t="inlineStr">
+        <is>
+          <t>Total</t>
+        </is>
+      </c>
+      <c r="C41" s="49" t="n"/>
+      <c r="D41" s="49" t="n"/>
+      <c r="E41" s="49" t="n"/>
+      <c r="F41" s="50" t="n">
+        <v>116005.56</v>
+      </c>
+      <c r="G41" s="51" t="n">
+        <v>0.3306000000000001</v>
+      </c>
+      <c r="J41" s="46" t="n"/>
+      <c r="M41" s="137" t="n"/>
+      <c r="N41" s="137" t="n"/>
+    </row>
+    <row r="42">
+      <c r="E42" s="52" t="n"/>
+      <c r="F42" s="46" t="n"/>
+      <c r="G42" s="137" t="n"/>
+      <c r="J42" s="46" t="n"/>
+    </row>
+    <row r="43">
+      <c r="B43" s="42" t="inlineStr">
+        <is>
+          <t>ARBITRAGE</t>
+        </is>
+      </c>
+      <c r="H43" s="48" t="n"/>
+      <c r="J43" s="46" t="n"/>
+    </row>
+    <row r="44">
+      <c r="A44" s="117" t="n">
+        <v>34</v>
+      </c>
+      <c r="B44" s="117" t="inlineStr">
+        <is>
+          <t>UltraTech Cement Limited</t>
+        </is>
+      </c>
+      <c r="C44" s="117" t="inlineStr">
+        <is>
+          <t>INE481G01011</t>
+        </is>
+      </c>
+      <c r="D44" s="117" t="inlineStr">
+        <is>
+          <t>Cement &amp; Cement Products</t>
+        </is>
+      </c>
+      <c r="E44" s="117" t="n">
+        <v>100</v>
+      </c>
+      <c r="F44" s="117" t="n">
+        <v>11.25</v>
+      </c>
+      <c r="G44" s="117" t="inlineStr">
+        <is>
+          <t>*</t>
+        </is>
+      </c>
+      <c r="H44" s="48" t="n"/>
+    </row>
+    <row r="45">
+      <c r="A45" s="117" t="n">
+        <v>35</v>
+      </c>
+      <c r="B45" s="117" t="inlineStr">
+        <is>
+          <t>UltraTech Cement Limited Jul26</t>
+        </is>
+      </c>
+      <c r="D45" s="117" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E45" s="117" t="n">
+        <v>-100</v>
+      </c>
+      <c r="F45" s="117" t="n">
+        <v>-11.34</v>
+      </c>
+      <c r="G45" s="117" t="inlineStr">
+        <is>
+          <t>*</t>
+        </is>
+      </c>
+      <c r="H45" s="48" t="n">
+        <v>46231</v>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46" s="117" t="n">
+        <v>36</v>
+      </c>
+      <c r="B46" s="117" t="inlineStr">
+        <is>
+          <t>Pidilite Industries Limited</t>
+        </is>
+      </c>
+      <c r="C46" s="117" t="inlineStr">
+        <is>
+          <t>INE318A01026</t>
+        </is>
+      </c>
+      <c r="D46" s="117" t="inlineStr">
+        <is>
+          <t>Chemicals &amp; Petrochemicals</t>
+        </is>
+      </c>
+      <c r="E46" s="117" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F46" s="117" t="n">
+        <v>15.93</v>
+      </c>
+      <c r="G46" s="117" t="inlineStr">
+        <is>
+          <t>*</t>
+        </is>
+      </c>
+      <c r="H46" s="48" t="n"/>
+    </row>
+    <row r="47">
+      <c r="A47" s="117" t="n">
+        <v>37</v>
+      </c>
+      <c r="B47" s="117" t="inlineStr">
+        <is>
+          <t>Pidilite Industries Limited Jul26</t>
+        </is>
+      </c>
+      <c r="D47" s="117" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E47" s="117" t="n">
+        <v>-1000</v>
+      </c>
+      <c r="F47" s="117" t="n">
+        <v>-15.94</v>
+      </c>
+      <c r="G47" s="117" t="inlineStr">
+        <is>
+          <t>*</t>
+        </is>
+      </c>
+      <c r="H47" s="48" t="n">
+        <v>46231</v>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48" s="117" t="n">
+        <v>38</v>
+      </c>
+      <c r="B48" s="117" t="inlineStr">
+        <is>
+          <t>Tata Motors Passenger Vehicles Limited</t>
+        </is>
+      </c>
+      <c r="C48" s="117" t="inlineStr">
+        <is>
+          <t>INE155A01022</t>
+        </is>
+      </c>
+      <c r="D48" s="117" t="inlineStr">
+        <is>
+          <t>Automobiles</t>
+        </is>
+      </c>
+      <c r="E48" s="117" t="n">
+        <v>16000</v>
+      </c>
+      <c r="F48" s="117" t="n">
+        <v>56.35</v>
+      </c>
+      <c r="G48" s="117" t="n">
+        <v>0.0002</v>
+      </c>
+      <c r="H48" s="48" t="n"/>
+    </row>
+    <row r="49">
+      <c r="A49" s="117" t="n">
+        <v>39</v>
+      </c>
+      <c r="B49" s="117" t="inlineStr">
+        <is>
+          <t>Tata Motors Passenger Vehicles Limited Jul26</t>
+        </is>
+      </c>
+      <c r="D49" s="117" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E49" s="117" t="n">
+        <v>-16000</v>
+      </c>
+      <c r="F49" s="117" t="n">
+        <v>-56.78</v>
+      </c>
+      <c r="G49" s="117" t="n">
+        <v>-0.0002</v>
+      </c>
+      <c r="H49" s="48" t="n">
+        <v>46231</v>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50" s="117" t="n">
+        <v>40</v>
+      </c>
+      <c r="B50" s="117" t="inlineStr">
+        <is>
+          <t>Info Edge (India) Limited</t>
+        </is>
+      </c>
+      <c r="C50" s="117" t="inlineStr">
+        <is>
+          <t>INE663F01032</t>
+        </is>
+      </c>
+      <c r="D50" s="117" t="inlineStr">
+        <is>
+          <t>Retailing</t>
+        </is>
+      </c>
+      <c r="E50" s="117" t="n">
+        <v>6050</v>
+      </c>
+      <c r="F50" s="117" t="n">
+        <v>59.17</v>
+      </c>
+      <c r="G50" s="117" t="n">
+        <v>0.0002</v>
+      </c>
+      <c r="H50" s="48" t="n"/>
+    </row>
+    <row r="51">
+      <c r="A51" s="117" t="n">
+        <v>41</v>
+      </c>
+      <c r="B51" s="117" t="inlineStr">
+        <is>
+          <t>Info Edge (India) Limited Jul26</t>
+        </is>
+      </c>
+      <c r="D51" s="117" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E51" s="117" t="n">
+        <v>-6050</v>
+      </c>
+      <c r="F51" s="117" t="n">
+        <v>-59.42</v>
+      </c>
+      <c r="G51" s="117" t="n">
+        <v>-0.0002</v>
+      </c>
+      <c r="H51" s="48" t="n">
+        <v>46231</v>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52" s="117" t="n">
+        <v>42</v>
+      </c>
+      <c r="B52" s="117" t="inlineStr">
+        <is>
+          <t>Steel Authority of India Limited</t>
+        </is>
+      </c>
+      <c r="C52" s="117" t="inlineStr">
+        <is>
+          <t>INE114A01011</t>
+        </is>
+      </c>
+      <c r="D52" s="117" t="inlineStr">
+        <is>
+          <t>Ferrous Metals</t>
+        </is>
+      </c>
+      <c r="E52" s="117" t="n">
+        <v>56400</v>
+      </c>
+      <c r="F52" s="117" t="n">
+        <v>97.84999999999999</v>
+      </c>
+      <c r="G52" s="117" t="n">
+        <v>0.0003</v>
+      </c>
+      <c r="H52" s="48" t="n"/>
+    </row>
+    <row r="53">
+      <c r="A53" s="117" t="n">
+        <v>43</v>
+      </c>
+      <c r="B53" s="117" t="inlineStr">
+        <is>
+          <t>Steel Authority of India Limited Jul26</t>
+        </is>
+      </c>
+      <c r="D53" s="117" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E53" s="117" t="n">
+        <v>-56400</v>
+      </c>
+      <c r="F53" s="117" t="n">
+        <v>-98.64</v>
+      </c>
+      <c r="G53" s="117" t="n">
+        <v>-0.0003</v>
+      </c>
+      <c r="H53" s="48" t="n">
+        <v>46231</v>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54" s="117" t="n">
+        <v>44</v>
+      </c>
+      <c r="B54" s="117" t="inlineStr">
+        <is>
+          <t>Zydus Lifesciences Limited</t>
+        </is>
+      </c>
+      <c r="C54" s="117" t="inlineStr">
+        <is>
+          <t>INE010B01027</t>
+        </is>
+      </c>
+      <c r="D54" s="117" t="inlineStr">
+        <is>
+          <t>Pharmaceuticals &amp; Biotechnology</t>
+        </is>
+      </c>
+      <c r="E54" s="117" t="n">
+        <v>12600</v>
+      </c>
+      <c r="F54" s="117" t="n">
+        <v>140.19</v>
+      </c>
+      <c r="G54" s="117" t="n">
+        <v>0.0004</v>
+      </c>
+      <c r="H54" s="48" t="n"/>
+    </row>
+    <row r="55">
+      <c r="A55" s="117" t="n">
+        <v>45</v>
+      </c>
+      <c r="B55" s="117" t="inlineStr">
+        <is>
+          <t>Zydus Lifesciences Limited Jul26</t>
+        </is>
+      </c>
+      <c r="D55" s="117" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E55" s="117" t="n">
+        <v>-12600</v>
+      </c>
+      <c r="F55" s="117" t="n">
+        <v>-141.16</v>
+      </c>
+      <c r="G55" s="117" t="n">
+        <v>-0.0004</v>
+      </c>
+      <c r="H55" s="48" t="n">
+        <v>46231</v>
+      </c>
+    </row>
+    <row r="56">
+      <c r="A56" s="117" t="n">
+        <v>46</v>
+      </c>
+      <c r="B56" s="117" t="inlineStr">
+        <is>
+          <t>Aurobindo Pharma Limited</t>
+        </is>
+      </c>
+      <c r="C56" s="117" t="inlineStr">
+        <is>
+          <t>INE406A01037</t>
+        </is>
+      </c>
+      <c r="D56" s="117" t="inlineStr">
+        <is>
+          <t>Pharmaceuticals &amp; Biotechnology</t>
+        </is>
+      </c>
+      <c r="E56" s="117" t="n">
+        <v>14300</v>
+      </c>
+      <c r="F56" s="117" t="n">
+        <v>225.75</v>
+      </c>
+      <c r="G56" s="117" t="n">
+        <v>0.0005999999999999999</v>
+      </c>
+      <c r="H56" s="48" t="n"/>
+    </row>
+    <row r="57">
+      <c r="A57" s="117" t="n">
+        <v>47</v>
+      </c>
+      <c r="B57" s="117" t="inlineStr">
+        <is>
+          <t>Aurobindo Pharma Limited Jul26</t>
+        </is>
+      </c>
+      <c r="D57" s="117" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E57" s="117" t="n">
+        <v>-14300</v>
+      </c>
+      <c r="F57" s="117" t="n">
+        <v>-227.74</v>
+      </c>
+      <c r="G57" s="117" t="n">
+        <v>-0.0005999999999999999</v>
+      </c>
+      <c r="H57" s="48" t="n">
+        <v>46231</v>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58" s="117" t="n">
+        <v>48</v>
+      </c>
+      <c r="B58" s="117" t="inlineStr">
+        <is>
+          <t>Aditya Birla Capital Limited</t>
+        </is>
+      </c>
+      <c r="C58" s="117" t="inlineStr">
+        <is>
+          <t>INE674K01013</t>
+        </is>
+      </c>
+      <c r="D58" s="117" t="inlineStr">
+        <is>
+          <t>Finance</t>
+        </is>
+      </c>
+      <c r="E58" s="117" t="n">
+        <v>68200</v>
+      </c>
+      <c r="F58" s="117" t="n">
+        <v>267.31</v>
+      </c>
+      <c r="G58" s="117" t="n">
+        <v>0.0008</v>
+      </c>
+      <c r="H58" s="48" t="n"/>
+    </row>
+    <row r="59">
+      <c r="A59" s="117" t="n">
+        <v>49</v>
+      </c>
+      <c r="B59" s="117" t="inlineStr">
+        <is>
+          <t>Aditya Birla Capital Limited Jul26</t>
+        </is>
+      </c>
+      <c r="D59" s="117" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E59" s="117" t="n">
+        <v>-68200</v>
+      </c>
+      <c r="F59" s="117" t="n">
+        <v>-268.57</v>
+      </c>
+      <c r="G59" s="117" t="n">
+        <v>-0.0008</v>
+      </c>
+      <c r="H59" s="48" t="n">
+        <v>46231</v>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60" s="117" t="n">
+        <v>50</v>
+      </c>
+      <c r="B60" s="117" t="inlineStr">
+        <is>
+          <t>LIC Housing Finance Limited</t>
+        </is>
+      </c>
+      <c r="C60" s="117" t="inlineStr">
+        <is>
+          <t>INE115A07RG6</t>
+        </is>
+      </c>
+      <c r="D60" s="117" t="inlineStr">
+        <is>
+          <t>Finance</t>
+        </is>
+      </c>
+      <c r="E60" s="117" t="n">
+        <v>49000</v>
+      </c>
+      <c r="F60" s="117" t="n">
+        <v>276.36</v>
+      </c>
+      <c r="G60" s="117" t="n">
+        <v>0.0008</v>
+      </c>
+      <c r="H60" s="48" t="n"/>
+    </row>
+    <row r="61">
+      <c r="A61" s="117" t="n">
+        <v>51</v>
+      </c>
+      <c r="B61" s="117" t="inlineStr">
+        <is>
+          <t>LIC Housing Finance Limited Jul26</t>
+        </is>
+      </c>
+      <c r="D61" s="117" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E61" s="117" t="n">
+        <v>-49000</v>
+      </c>
+      <c r="F61" s="117" t="n">
+        <v>-277.19</v>
+      </c>
+      <c r="G61" s="117" t="n">
+        <v>-0.0008</v>
+      </c>
+      <c r="H61" s="48" t="n">
+        <v>46231</v>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62" s="117" t="n">
+        <v>52</v>
+      </c>
+      <c r="B62" s="117" t="inlineStr">
+        <is>
+          <t>Petronet LNG Limited</t>
+        </is>
+      </c>
+      <c r="C62" s="117" t="inlineStr">
+        <is>
+          <t>INE347G01014</t>
+        </is>
+      </c>
+      <c r="D62" s="117" t="inlineStr">
+        <is>
+          <t>Gas</t>
+        </is>
+      </c>
+      <c r="E62" s="117" t="n">
+        <v>112100</v>
+      </c>
+      <c r="F62" s="117" t="n">
+        <v>314.78</v>
+      </c>
+      <c r="G62" s="117" t="n">
+        <v>0.0009</v>
+      </c>
+      <c r="H62" s="48" t="n"/>
+    </row>
+    <row r="63">
+      <c r="A63" s="117" t="n">
+        <v>53</v>
+      </c>
+      <c r="B63" s="117" t="inlineStr">
+        <is>
+          <t>Petronet LNG Limited Jul26</t>
+        </is>
+      </c>
+      <c r="D63" s="117" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E63" s="117" t="n">
+        <v>-112100</v>
+      </c>
+      <c r="F63" s="117" t="n">
+        <v>-317.02</v>
+      </c>
+      <c r="G63" s="117" t="n">
+        <v>-0.0009</v>
+      </c>
+      <c r="H63" s="48" t="n">
+        <v>46231</v>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64" s="117" t="n">
+        <v>54</v>
+      </c>
+      <c r="B64" s="117" t="inlineStr">
+        <is>
+          <t>Hindustan Petroleum Corporation Limited</t>
+        </is>
+      </c>
+      <c r="C64" s="117" t="inlineStr">
+        <is>
+          <t>INE094A01015</t>
+        </is>
+      </c>
+      <c r="D64" s="117" t="inlineStr">
+        <is>
+          <t>Petroleum Products</t>
+        </is>
+      </c>
+      <c r="E64" s="117" t="n">
+        <v>83025</v>
+      </c>
+      <c r="F64" s="117" t="n">
+        <v>327.49</v>
+      </c>
+      <c r="G64" s="117" t="n">
+        <v>0.0009</v>
+      </c>
+      <c r="H64" s="48" t="n"/>
+    </row>
+    <row r="65">
+      <c r="A65" s="117" t="n">
+        <v>55</v>
+      </c>
+      <c r="B65" s="117" t="inlineStr">
+        <is>
+          <t>Hindustan Petroleum Corporation Limited Jul26</t>
+        </is>
+      </c>
+      <c r="D65" s="117" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E65" s="117" t="n">
+        <v>-83025</v>
+      </c>
+      <c r="F65" s="117" t="n">
+        <v>-329.19</v>
+      </c>
+      <c r="G65" s="117" t="n">
+        <v>-0.0009</v>
+      </c>
+      <c r="H65" s="48" t="n">
+        <v>46231</v>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66" s="117" t="n">
+        <v>56</v>
+      </c>
+      <c r="B66" s="117" t="inlineStr">
+        <is>
+          <t>Oil &amp; Natural Gas Corporation Limited</t>
+        </is>
+      </c>
+      <c r="C66" s="117" t="inlineStr">
+        <is>
+          <t>INE213A01029</t>
+        </is>
+      </c>
+      <c r="D66" s="117" t="inlineStr">
+        <is>
+          <t>Oil</t>
+        </is>
+      </c>
+      <c r="E66" s="117" t="n">
+        <v>153000</v>
+      </c>
+      <c r="F66" s="117" t="n">
+        <v>359.4</v>
+      </c>
+      <c r="G66" s="117" t="n">
+        <v>0.001</v>
+      </c>
+      <c r="H66" s="48" t="n"/>
+    </row>
+    <row r="67">
+      <c r="A67" s="117" t="n">
+        <v>57</v>
+      </c>
+      <c r="B67" s="117" t="inlineStr">
+        <is>
+          <t>Oil &amp; Natural Gas Corporation Limited Jul26</t>
+        </is>
+      </c>
+      <c r="D67" s="117" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E67" s="117" t="n">
+        <v>-153000</v>
+      </c>
+      <c r="F67" s="117" t="n">
+        <v>-361.54</v>
+      </c>
+      <c r="G67" s="117" t="n">
+        <v>-0.001</v>
+      </c>
+      <c r="H67" s="48" t="n">
+        <v>46231</v>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68" s="117" t="n">
+        <v>58</v>
+      </c>
+      <c r="B68" s="117" t="inlineStr">
+        <is>
+          <t>Hero MotoCorp Limited</t>
+        </is>
+      </c>
+      <c r="C68" s="117" t="inlineStr">
+        <is>
+          <t>INE158A01026</t>
+        </is>
+      </c>
+      <c r="D68" s="117" t="inlineStr">
+        <is>
+          <t>Automobiles</t>
+        </is>
+      </c>
+      <c r="E68" s="117" t="n">
+        <v>8250</v>
+      </c>
+      <c r="F68" s="117" t="n">
+        <v>395.53</v>
+      </c>
+      <c r="G68" s="117" t="n">
+        <v>0.0011</v>
+      </c>
+      <c r="H68" s="48" t="n"/>
+    </row>
+    <row r="69">
+      <c r="A69" s="117" t="n">
+        <v>59</v>
+      </c>
+      <c r="B69" s="117" t="inlineStr">
+        <is>
+          <t>Hero MotoCorp Limited Jul26</t>
+        </is>
+      </c>
+      <c r="D69" s="117" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E69" s="117" t="n">
+        <v>-8250</v>
+      </c>
+      <c r="F69" s="117" t="n">
+        <v>-392.16</v>
+      </c>
+      <c r="G69" s="117" t="n">
+        <v>-0.0011</v>
+      </c>
+      <c r="H69" s="48" t="n">
+        <v>46231</v>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70" s="117" t="n">
+        <v>60</v>
+      </c>
+      <c r="B70" s="117" t="inlineStr">
+        <is>
+          <t>United Spirits Limited</t>
+        </is>
+      </c>
+      <c r="C70" s="117" t="inlineStr">
+        <is>
+          <t>INE854D01024</t>
+        </is>
+      </c>
+      <c r="D70" s="117" t="inlineStr">
+        <is>
+          <t>Beverages</t>
+        </is>
+      </c>
+      <c r="E70" s="117" t="n">
+        <v>31200</v>
+      </c>
+      <c r="F70" s="117" t="n">
+        <v>421.32</v>
+      </c>
+      <c r="G70" s="117" t="n">
+        <v>0.0012</v>
+      </c>
+      <c r="H70" s="48" t="n"/>
+    </row>
+    <row r="71">
+      <c r="A71" s="117" t="n">
+        <v>61</v>
+      </c>
+      <c r="B71" s="117" t="inlineStr">
+        <is>
+          <t>United Spirits Limited Jul26</t>
+        </is>
+      </c>
+      <c r="D71" s="117" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E71" s="117" t="n">
+        <v>-31200</v>
+      </c>
+      <c r="F71" s="117" t="n">
+        <v>-419.7</v>
+      </c>
+      <c r="G71" s="117" t="n">
+        <v>-0.0012</v>
+      </c>
+      <c r="H71" s="48" t="n">
+        <v>46231</v>
+      </c>
+    </row>
+    <row r="72">
+      <c r="A72" s="117" t="n">
+        <v>62</v>
+      </c>
+      <c r="B72" s="117" t="inlineStr">
+        <is>
+          <t>Apollo Hospitals Enterprise Limited</t>
+        </is>
+      </c>
+      <c r="C72" s="117" t="inlineStr">
+        <is>
+          <t>INE437A01024</t>
+        </is>
+      </c>
+      <c r="D72" s="117" t="inlineStr">
+        <is>
+          <t>Healthcare Services</t>
+        </is>
+      </c>
+      <c r="E72" s="117" t="n">
+        <v>4875</v>
+      </c>
+      <c r="F72" s="117" t="n">
+        <v>423.25</v>
+      </c>
+      <c r="G72" s="117" t="n">
+        <v>0.0012</v>
+      </c>
+      <c r="H72" s="48" t="n"/>
+    </row>
+    <row r="73">
+      <c r="A73" s="117" t="n">
+        <v>63</v>
+      </c>
+      <c r="B73" s="117" t="inlineStr">
+        <is>
+          <t>Apollo Hospitals Enterprise Limited Jul26</t>
+        </is>
+      </c>
+      <c r="D73" s="117" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E73" s="117" t="n">
+        <v>-4875</v>
+      </c>
+      <c r="F73" s="117" t="n">
+        <v>-426.2</v>
+      </c>
+      <c r="G73" s="117" t="n">
+        <v>-0.0012</v>
+      </c>
+      <c r="H73" s="48" t="n">
+        <v>46231</v>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74" s="117" t="n">
+        <v>64</v>
+      </c>
+      <c r="B74" s="117" t="inlineStr">
+        <is>
+          <t>JSW Steel Limited</t>
+        </is>
+      </c>
+      <c r="C74" s="117" t="inlineStr">
+        <is>
+          <t>INE019A01038</t>
+        </is>
+      </c>
+      <c r="D74" s="117" t="inlineStr">
+        <is>
+          <t>Ferrous Metals</t>
+        </is>
+      </c>
+      <c r="E74" s="117" t="n">
+        <v>43200</v>
+      </c>
+      <c r="F74" s="117" t="n">
+        <v>529.8</v>
+      </c>
+      <c r="G74" s="117" t="n">
+        <v>0.0015</v>
+      </c>
+      <c r="H74" s="48" t="n"/>
+    </row>
+    <row r="75">
+      <c r="A75" s="117" t="n">
+        <v>65</v>
+      </c>
+      <c r="B75" s="117" t="inlineStr">
+        <is>
+          <t>JSW Steel Limited Jul26</t>
+        </is>
+      </c>
+      <c r="D75" s="117" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E75" s="117" t="n">
+        <v>-43200</v>
+      </c>
+      <c r="F75" s="117" t="n">
+        <v>-530.1900000000001</v>
+      </c>
+      <c r="G75" s="117" t="n">
+        <v>-0.0015</v>
+      </c>
+      <c r="H75" s="48" t="n">
+        <v>46231</v>
+      </c>
+    </row>
+    <row r="76">
+      <c r="A76" s="117" t="n">
+        <v>66</v>
+      </c>
+      <c r="B76" s="117" t="inlineStr">
+        <is>
+          <t>Adani Ports and Special Economic Zone Limited</t>
+        </is>
+      </c>
+      <c r="C76" s="117" t="inlineStr">
+        <is>
+          <t>INE742F01042</t>
+        </is>
+      </c>
+      <c r="D76" s="117" t="inlineStr">
+        <is>
+          <t>Transport Infrastructure</t>
+        </is>
+      </c>
+      <c r="E76" s="117" t="n">
+        <v>31825</v>
+      </c>
+      <c r="F76" s="117" t="n">
+        <v>576.1</v>
+      </c>
+      <c r="G76" s="117" t="n">
+        <v>0.0016</v>
+      </c>
+      <c r="H76" s="48" t="n"/>
+    </row>
+    <row r="77">
+      <c r="A77" s="117" t="n">
+        <v>67</v>
+      </c>
+      <c r="B77" s="117" t="inlineStr">
+        <is>
+          <t>Adani Ports and Special Economic Zone Limited Jul26</t>
+        </is>
+      </c>
+      <c r="D77" s="117" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E77" s="117" t="n">
+        <v>-31825</v>
+      </c>
+      <c r="F77" s="117" t="n">
+        <v>-580.58</v>
+      </c>
+      <c r="G77" s="117" t="n">
+        <v>-0.0017</v>
+      </c>
+      <c r="H77" s="48" t="n">
+        <v>46231</v>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78" s="117" t="n">
+        <v>68</v>
+      </c>
+      <c r="B78" s="117" t="inlineStr">
+        <is>
+          <t>Biocon Limited</t>
+        </is>
+      </c>
+      <c r="C78" s="117" t="inlineStr">
+        <is>
+          <t>INE376G01013</t>
+        </is>
+      </c>
+      <c r="D78" s="117" t="inlineStr">
+        <is>
+          <t>Pharmaceuticals &amp; Biotechnology</t>
+        </is>
+      </c>
+      <c r="E78" s="117" t="n">
+        <v>145000</v>
+      </c>
+      <c r="F78" s="117" t="n">
+        <v>606.54</v>
+      </c>
+      <c r="G78" s="117" t="n">
+        <v>0.0017</v>
+      </c>
+      <c r="H78" s="48" t="n"/>
+    </row>
+    <row r="79">
+      <c r="A79" s="117" t="n">
+        <v>69</v>
+      </c>
+      <c r="B79" s="117" t="inlineStr">
+        <is>
+          <t>Biocon Limited Jul26</t>
+        </is>
+      </c>
+      <c r="D79" s="117" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E79" s="117" t="n">
+        <v>-145000</v>
+      </c>
+      <c r="F79" s="117" t="n">
+        <v>-610.74</v>
+      </c>
+      <c r="G79" s="117" t="n">
+        <v>-0.0017</v>
+      </c>
+      <c r="H79" s="48" t="n">
+        <v>46231</v>
+      </c>
+    </row>
+    <row r="80">
+      <c r="A80" s="117" t="n">
+        <v>70</v>
+      </c>
+      <c r="B80" s="117" t="inlineStr">
+        <is>
+          <t>TVS Motor Company Limited</t>
+        </is>
+      </c>
+      <c r="C80" s="117" t="inlineStr">
+        <is>
+          <t>INE494B04019</t>
+        </is>
+      </c>
+      <c r="D80" s="117" t="inlineStr">
+        <is>
+          <t>Automobiles</t>
+        </is>
+      </c>
+      <c r="E80" s="117" t="n">
+        <v>18200</v>
+      </c>
+      <c r="F80" s="117" t="n">
+        <v>127.47</v>
+      </c>
+      <c r="G80" s="117" t="n">
+        <v>0.0004</v>
+      </c>
+      <c r="H80" s="48" t="n"/>
+    </row>
+    <row r="81">
+      <c r="A81" s="117" t="n">
+        <v>71</v>
+      </c>
+      <c r="B81" s="117" t="inlineStr">
+        <is>
+          <t>TVS Motor Company Limited Jul26</t>
+        </is>
+      </c>
+      <c r="D81" s="117" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E81" s="117" t="n">
+        <v>-18200</v>
+      </c>
+      <c r="F81" s="117" t="n">
+        <v>-634.47</v>
+      </c>
+      <c r="G81" s="117" t="n">
+        <v>-0.0018</v>
+      </c>
+      <c r="H81" s="48" t="n">
+        <v>46231</v>
+      </c>
+    </row>
+    <row r="82">
+      <c r="A82" s="117" t="n">
+        <v>72</v>
+      </c>
+      <c r="B82" s="117" t="inlineStr">
+        <is>
+          <t>Power Grid Corporation of India Limited</t>
+        </is>
+      </c>
+      <c r="C82" s="117" t="inlineStr">
+        <is>
+          <t>INE752E01010</t>
+        </is>
+      </c>
+      <c r="D82" s="117" t="inlineStr">
+        <is>
+          <t>Power</t>
+        </is>
+      </c>
+      <c r="E82" s="117" t="n">
+        <v>229900</v>
+      </c>
+      <c r="F82" s="117" t="n">
+        <v>658.2</v>
+      </c>
+      <c r="G82" s="117" t="n">
+        <v>0.0019</v>
+      </c>
+      <c r="H82" s="48" t="n"/>
+    </row>
+    <row r="83">
+      <c r="A83" s="117" t="n">
+        <v>73</v>
+      </c>
+      <c r="B83" s="117" t="inlineStr">
+        <is>
+          <t>Power Grid Corporation of India Limited Jul26</t>
+        </is>
+      </c>
+      <c r="D83" s="117" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E83" s="117" t="n">
+        <v>-229900</v>
+      </c>
+      <c r="F83" s="117" t="n">
+        <v>-661.77</v>
+      </c>
+      <c r="G83" s="117" t="n">
+        <v>-0.0019</v>
+      </c>
+      <c r="H83" s="48" t="n">
+        <v>46231</v>
+      </c>
+    </row>
+    <row r="84">
+      <c r="A84" s="117" t="n">
+        <v>74</v>
+      </c>
+      <c r="B84" s="117" t="inlineStr">
+        <is>
+          <t>DLF Limited</t>
+        </is>
+      </c>
+      <c r="C84" s="117" t="inlineStr">
+        <is>
+          <t>INE271C01023</t>
+        </is>
+      </c>
+      <c r="D84" s="117" t="inlineStr">
+        <is>
+          <t>Realty</t>
+        </is>
+      </c>
+      <c r="E84" s="117" t="n">
+        <v>130150</v>
+      </c>
+      <c r="F84" s="117" t="n">
+        <v>807</v>
+      </c>
+      <c r="G84" s="117" t="n">
+        <v>0.0023</v>
+      </c>
+      <c r="H84" s="48" t="n"/>
+    </row>
+    <row r="85">
+      <c r="A85" s="117" t="n">
+        <v>75</v>
+      </c>
+      <c r="B85" s="117" t="inlineStr">
+        <is>
+          <t>DLF Limited Aug26</t>
+        </is>
+      </c>
+      <c r="D85" s="117" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E85" s="117" t="n">
+        <v>-130150</v>
+      </c>
+      <c r="F85" s="117" t="n">
+        <v>-806.73</v>
+      </c>
+      <c r="G85" s="117" t="n">
+        <v>-0.0023</v>
+      </c>
+      <c r="H85" s="48" t="n">
+        <v>46259</v>
+      </c>
+    </row>
+    <row r="86">
+      <c r="A86" s="117" t="n">
+        <v>76</v>
+      </c>
+      <c r="B86" s="117" t="inlineStr">
+        <is>
+          <t>HDFC Life Insurance Company Limited</t>
+        </is>
+      </c>
+      <c r="C86" s="117" t="inlineStr">
+        <is>
+          <t>INE795G01014</t>
+        </is>
+      </c>
+      <c r="D86" s="117" t="inlineStr">
+        <is>
+          <t>Insurance</t>
+        </is>
+      </c>
+      <c r="E86" s="117" t="n">
+        <v>143000</v>
+      </c>
+      <c r="F86" s="117" t="n">
+        <v>823.47</v>
+      </c>
+      <c r="G86" s="117" t="n">
+        <v>0.0023</v>
+      </c>
+      <c r="H86" s="48" t="n"/>
+    </row>
+    <row r="87">
+      <c r="A87" s="117" t="n">
+        <v>77</v>
+      </c>
+      <c r="B87" s="117" t="inlineStr">
+        <is>
+          <t>HDFC Life Insurance Company Limited Jul26</t>
+        </is>
+      </c>
+      <c r="D87" s="117" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E87" s="117" t="n">
+        <v>-143000</v>
+      </c>
+      <c r="F87" s="117" t="n">
+        <v>-829.26</v>
+      </c>
+      <c r="G87" s="117" t="n">
+        <v>-0.0024</v>
+      </c>
+      <c r="H87" s="48" t="n">
+        <v>46231</v>
+      </c>
+    </row>
+    <row r="88">
+      <c r="A88" s="117" t="n">
+        <v>78</v>
+      </c>
+      <c r="B88" s="117" t="inlineStr">
+        <is>
+          <t>GMR Airports Limited</t>
+        </is>
+      </c>
+      <c r="C88" s="117" t="inlineStr">
+        <is>
+          <t>INE776C01039</t>
+        </is>
+      </c>
+      <c r="D88" s="117" t="inlineStr">
+        <is>
+          <t>Transport Infrastructure</t>
+        </is>
+      </c>
+      <c r="E88" s="117" t="n">
+        <v>823050</v>
+      </c>
+      <c r="F88" s="117" t="n">
+        <v>922.5599999999999</v>
+      </c>
+      <c r="G88" s="117" t="n">
+        <v>0.0026</v>
+      </c>
+      <c r="H88" s="48" t="n"/>
+    </row>
+    <row r="89">
+      <c r="A89" s="117" t="n">
+        <v>79</v>
+      </c>
+      <c r="B89" s="117" t="inlineStr">
+        <is>
+          <t>GMR AIRPORTS LIMITED Jul26</t>
+        </is>
+      </c>
+      <c r="D89" s="117" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E89" s="117" t="n">
+        <v>-823050</v>
+      </c>
+      <c r="F89" s="117" t="n">
+        <v>-928.24</v>
+      </c>
+      <c r="G89" s="117" t="n">
+        <v>-0.0026</v>
+      </c>
+      <c r="H89" s="48" t="n">
+        <v>46231</v>
+      </c>
+    </row>
+    <row r="90">
+      <c r="A90" s="117" t="n">
+        <v>80</v>
+      </c>
+      <c r="B90" s="117" t="inlineStr">
+        <is>
+          <t>Ambuja Cements Limited</t>
+        </is>
+      </c>
+      <c r="C90" s="117" t="inlineStr">
+        <is>
+          <t>INE079A01024</t>
+        </is>
+      </c>
+      <c r="D90" s="117" t="inlineStr">
+        <is>
+          <t>Cement &amp; Cement Products</t>
+        </is>
+      </c>
+      <c r="E90" s="117" t="n">
+        <v>283200</v>
+      </c>
+      <c r="F90" s="117" t="n">
+        <v>1194.68</v>
+      </c>
+      <c r="G90" s="117" t="n">
+        <v>0.0034</v>
+      </c>
+      <c r="H90" s="48" t="n"/>
+    </row>
+    <row r="91">
+      <c r="A91" s="117" t="n">
+        <v>81</v>
+      </c>
+      <c r="B91" s="117" t="inlineStr">
+        <is>
+          <t>Ambuja Cements Limited Jul26</t>
+        </is>
+      </c>
+      <c r="D91" s="117" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E91" s="117" t="n">
+        <v>-283200</v>
+      </c>
+      <c r="F91" s="117" t="n">
+        <v>-1204.17</v>
+      </c>
+      <c r="G91" s="117" t="n">
+        <v>-0.0034</v>
+      </c>
+      <c r="H91" s="48" t="n">
+        <v>46231</v>
+      </c>
+    </row>
+    <row r="92">
+      <c r="A92" s="117" t="n">
+        <v>82</v>
+      </c>
+      <c r="B92" s="117" t="inlineStr">
+        <is>
+          <t>Shriram Finance Limited</t>
+        </is>
+      </c>
+      <c r="C92" s="117" t="inlineStr">
+        <is>
+          <t>INE721A01047</t>
+        </is>
+      </c>
+      <c r="D92" s="117" t="inlineStr">
+        <is>
+          <t>Finance</t>
+        </is>
+      </c>
+      <c r="E92" s="117" t="n">
+        <v>131175</v>
+      </c>
+      <c r="F92" s="117" t="n">
+        <v>1367.04</v>
+      </c>
+      <c r="G92" s="117" t="n">
+        <v>0.0039</v>
+      </c>
+      <c r="H92" s="48" t="n"/>
+    </row>
+    <row r="93">
+      <c r="A93" s="117" t="n">
+        <v>83</v>
+      </c>
+      <c r="B93" s="117" t="inlineStr">
+        <is>
+          <t>Shriram Finance Limited Jul26</t>
+        </is>
+      </c>
+      <c r="D93" s="117" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E93" s="117" t="n">
+        <v>-131175</v>
+      </c>
+      <c r="F93" s="117" t="n">
+        <v>-1370.39</v>
+      </c>
+      <c r="G93" s="117" t="n">
+        <v>-0.0039</v>
+      </c>
+      <c r="H93" s="48" t="n">
+        <v>46231</v>
+      </c>
+    </row>
+    <row r="94">
+      <c r="A94" s="117" t="n">
+        <v>84</v>
+      </c>
+      <c r="B94" s="117" t="inlineStr">
+        <is>
+          <t>Tata Power Company Limited</t>
+        </is>
+      </c>
+      <c r="C94" s="117" t="inlineStr">
+        <is>
+          <t>INE245A01021</t>
+        </is>
+      </c>
+      <c r="D94" s="117" t="inlineStr">
+        <is>
+          <t>Power</t>
+        </is>
+      </c>
+      <c r="E94" s="117" t="n">
+        <v>379900</v>
+      </c>
+      <c r="F94" s="117" t="n">
+        <v>1464.51</v>
+      </c>
+      <c r="G94" s="117" t="n">
+        <v>0.0042</v>
+      </c>
+      <c r="H94" s="48" t="n"/>
+    </row>
+    <row r="95">
+      <c r="A95" s="117" t="n">
+        <v>85</v>
+      </c>
+      <c r="B95" s="117" t="inlineStr">
+        <is>
+          <t>Tata Power Company Limited Jul26</t>
+        </is>
+      </c>
+      <c r="D95" s="117" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E95" s="117" t="n">
+        <v>-379900</v>
+      </c>
+      <c r="F95" s="117" t="n">
+        <v>-1474.77</v>
+      </c>
+      <c r="G95" s="117" t="n">
+        <v>-0.0042</v>
+      </c>
+      <c r="H95" s="48" t="n">
+        <v>46231</v>
+      </c>
+    </row>
+    <row r="96">
+      <c r="A96" s="117" t="n">
+        <v>86</v>
+      </c>
+      <c r="B96" s="117" t="inlineStr">
+        <is>
+          <t>NMDC Limited</t>
+        </is>
+      </c>
+      <c r="C96" s="117" t="inlineStr">
+        <is>
+          <t>INE584A01023</t>
+        </is>
+      </c>
+      <c r="D96" s="117" t="inlineStr">
+        <is>
+          <t>Minerals &amp; Mining</t>
+        </is>
+      </c>
+      <c r="E96" s="117" t="n">
+        <v>1836000</v>
+      </c>
+      <c r="F96" s="117" t="n">
+        <v>1563.54</v>
+      </c>
+      <c r="G96" s="117" t="n">
+        <v>0.0045</v>
+      </c>
+      <c r="H96" s="48" t="n"/>
+    </row>
+    <row r="97">
+      <c r="A97" s="117" t="n">
+        <v>87</v>
+      </c>
+      <c r="B97" s="117" t="inlineStr">
+        <is>
+          <t>NMDC Limited Jul26</t>
+        </is>
+      </c>
+      <c r="D97" s="117" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E97" s="117" t="n">
+        <v>-1836000</v>
+      </c>
+      <c r="F97" s="117" t="n">
+        <v>-1574.92</v>
+      </c>
+      <c r="G97" s="117" t="n">
+        <v>-0.0045</v>
+      </c>
+      <c r="H97" s="48" t="n">
+        <v>46231</v>
+      </c>
+    </row>
+    <row r="98">
+      <c r="A98" s="117" t="n">
+        <v>88</v>
+      </c>
+      <c r="B98" s="117" t="inlineStr">
+        <is>
+          <t>Bharat Electronics Limited</t>
+        </is>
+      </c>
+      <c r="C98" s="117" t="inlineStr">
+        <is>
+          <t>INE263A01024</t>
+        </is>
+      </c>
+      <c r="D98" s="117" t="inlineStr">
+        <is>
+          <t>Aerospace &amp; Defense</t>
+        </is>
+      </c>
+      <c r="E98" s="117" t="n">
+        <v>416100</v>
+      </c>
+      <c r="F98" s="117" t="n">
+        <v>1713.5</v>
+      </c>
+      <c r="G98" s="117" t="n">
+        <v>0.0049</v>
+      </c>
+      <c r="H98" s="48" t="n"/>
+    </row>
+    <row r="99">
+      <c r="A99" s="117" t="n">
+        <v>89</v>
+      </c>
+      <c r="B99" s="117" t="inlineStr">
+        <is>
+          <t>Bharat Electronics Limited Jul26</t>
+        </is>
+      </c>
+      <c r="D99" s="117" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E99" s="117" t="n">
+        <v>-416100</v>
+      </c>
+      <c r="F99" s="117" t="n">
+        <v>-1723.07</v>
+      </c>
+      <c r="G99" s="117" t="n">
+        <v>-0.0049</v>
+      </c>
+      <c r="H99" s="48" t="n">
+        <v>46231</v>
+      </c>
+    </row>
+    <row r="100">
+      <c r="A100" s="117" t="n">
+        <v>90</v>
+      </c>
+      <c r="B100" s="117" t="inlineStr">
         <is>
           <t>Cipla Limited</t>
         </is>
       </c>
-      <c r="C10" s="154" t="inlineStr">
+      <c r="C100" s="117" t="inlineStr">
         <is>
           <t>INE059A01026</t>
         </is>
       </c>
-      <c r="D10" s="154" t="inlineStr">
+      <c r="D100" s="117" t="inlineStr">
         <is>
           <t>Pharmaceuticals &amp; Biotechnology</t>
         </is>
       </c>
-      <c r="E10" s="169" t="n">
-[...9 lines deleted...]
-      <c r="K10" s="154" t="inlineStr">
+      <c r="E100" s="117" t="n">
+        <v>127500</v>
+      </c>
+      <c r="F100" s="117" t="n">
+        <v>1868.38</v>
+      </c>
+      <c r="G100" s="117" t="n">
+        <v>0.0053</v>
+      </c>
+      <c r="H100" s="48" t="n"/>
+    </row>
+    <row r="101">
+      <c r="A101" s="117" t="n">
+        <v>91</v>
+      </c>
+      <c r="B101" s="117" t="inlineStr">
+        <is>
+          <t>Cipla Limited Jul26</t>
+        </is>
+      </c>
+      <c r="D101" s="117" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E101" s="117" t="n">
+        <v>-127500</v>
+      </c>
+      <c r="F101" s="117" t="n">
+        <v>-1882.66</v>
+      </c>
+      <c r="G101" s="117" t="n">
+        <v>-0.0054</v>
+      </c>
+      <c r="H101" s="48" t="n">
+        <v>46231</v>
+      </c>
+    </row>
+    <row r="102">
+      <c r="A102" s="117" t="n">
+        <v>92</v>
+      </c>
+      <c r="B102" s="117" t="inlineStr">
+        <is>
+          <t>Punjab National Bank</t>
+        </is>
+      </c>
+      <c r="C102" s="117" t="inlineStr">
+        <is>
+          <t>INE160A16UV6</t>
+        </is>
+      </c>
+      <c r="D102" s="117" t="inlineStr">
+        <is>
+          <t>Banks</t>
+        </is>
+      </c>
+      <c r="E102" s="117" t="n">
+        <v>2192000</v>
+      </c>
+      <c r="F102" s="117" t="n">
+        <v>2338.64</v>
+      </c>
+      <c r="G102" s="117" t="n">
+        <v>0.0067</v>
+      </c>
+      <c r="H102" s="48" t="n"/>
+    </row>
+    <row r="103">
+      <c r="A103" s="117" t="n">
+        <v>93</v>
+      </c>
+      <c r="B103" s="117" t="inlineStr">
+        <is>
+          <t>Punjab National Bank Jul26</t>
+        </is>
+      </c>
+      <c r="D103" s="117" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E103" s="117" t="n">
+        <v>-2192000</v>
+      </c>
+      <c r="F103" s="117" t="n">
+        <v>-2353.33</v>
+      </c>
+      <c r="G103" s="117" t="n">
+        <v>-0.0067</v>
+      </c>
+      <c r="H103" s="48" t="n">
+        <v>46231</v>
+      </c>
+    </row>
+    <row r="104">
+      <c r="A104" s="117" t="n">
+        <v>94</v>
+      </c>
+      <c r="B104" s="117" t="inlineStr">
+        <is>
+          <t>Hindustan Aeronautics Limited</t>
+        </is>
+      </c>
+      <c r="C104" s="117" t="inlineStr">
+        <is>
+          <t>INE066F01020</t>
+        </is>
+      </c>
+      <c r="D104" s="117" t="inlineStr">
+        <is>
+          <t>Aerospace &amp; Defense</t>
+        </is>
+      </c>
+      <c r="E104" s="117" t="n">
+        <v>54750</v>
+      </c>
+      <c r="F104" s="117" t="n">
+        <v>2398.71</v>
+      </c>
+      <c r="G104" s="117" t="n">
+        <v>0.0068</v>
+      </c>
+      <c r="H104" s="48" t="n"/>
+    </row>
+    <row r="105">
+      <c r="A105" s="117" t="n">
+        <v>95</v>
+      </c>
+      <c r="B105" s="117" t="inlineStr">
+        <is>
+          <t>Hindustan Aeronautics Limited Jul26</t>
+        </is>
+      </c>
+      <c r="D105" s="117" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E105" s="117" t="n">
+        <v>-54750</v>
+      </c>
+      <c r="F105" s="117" t="n">
+        <v>-2414.86</v>
+      </c>
+      <c r="G105" s="117" t="n">
+        <v>-0.0069</v>
+      </c>
+      <c r="H105" s="48" t="n">
+        <v>46231</v>
+      </c>
+    </row>
+    <row r="106">
+      <c r="A106" s="117" t="n">
+        <v>96</v>
+      </c>
+      <c r="B106" s="117" t="inlineStr">
+        <is>
+          <t>State Bank of India</t>
+        </is>
+      </c>
+      <c r="C106" s="117" t="inlineStr">
+        <is>
+          <t>INE062A01020</t>
+        </is>
+      </c>
+      <c r="D106" s="117" t="inlineStr">
+        <is>
+          <t>Banks</t>
+        </is>
+      </c>
+      <c r="E106" s="117" t="n">
+        <v>273750</v>
+      </c>
+      <c r="F106" s="117" t="n">
+        <v>2811.14</v>
+      </c>
+      <c r="G106" s="117" t="n">
+        <v>0.008</v>
+      </c>
+      <c r="H106" s="48" t="n"/>
+    </row>
+    <row r="107">
+      <c r="A107" s="117" t="n">
+        <v>97</v>
+      </c>
+      <c r="B107" s="117" t="inlineStr">
+        <is>
+          <t>State Bank of India Jul26</t>
+        </is>
+      </c>
+      <c r="D107" s="117" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E107" s="117" t="n">
+        <v>-273750</v>
+      </c>
+      <c r="F107" s="117" t="n">
+        <v>-2829.89</v>
+      </c>
+      <c r="G107" s="117" t="n">
+        <v>-0.0081</v>
+      </c>
+      <c r="H107" s="48" t="n">
+        <v>46231</v>
+      </c>
+    </row>
+    <row r="108">
+      <c r="A108" s="117" t="n">
+        <v>98</v>
+      </c>
+      <c r="B108" s="117" t="inlineStr">
+        <is>
+          <t>Eicher Motors Limited</t>
+        </is>
+      </c>
+      <c r="C108" s="117" t="inlineStr">
+        <is>
+          <t>INE066A01021</t>
+        </is>
+      </c>
+      <c r="D108" s="117" t="inlineStr">
+        <is>
+          <t>Automobiles</t>
+        </is>
+      </c>
+      <c r="E108" s="117" t="n">
+        <v>46300</v>
+      </c>
+      <c r="F108" s="117" t="n">
+        <v>3275.03</v>
+      </c>
+      <c r="G108" s="117" t="n">
+        <v>0.009299999999999999</v>
+      </c>
+      <c r="H108" s="48" t="n"/>
+    </row>
+    <row r="109">
+      <c r="A109" s="117" t="n">
+        <v>99</v>
+      </c>
+      <c r="B109" s="117" t="inlineStr">
+        <is>
+          <t>Eicher Motors Limited Jul26</t>
+        </is>
+      </c>
+      <c r="D109" s="117" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E109" s="117" t="n">
+        <v>-46300</v>
+      </c>
+      <c r="F109" s="117" t="n">
+        <v>-3285.68</v>
+      </c>
+      <c r="G109" s="117" t="n">
+        <v>-0.0094</v>
+      </c>
+      <c r="H109" s="48" t="n">
+        <v>46231</v>
+      </c>
+    </row>
+    <row r="110">
+      <c r="A110" s="117" t="n">
+        <v>100</v>
+      </c>
+      <c r="B110" s="117" t="inlineStr">
+        <is>
+          <t>ITC Limited</t>
+        </is>
+      </c>
+      <c r="C110" s="117" t="inlineStr">
+        <is>
+          <t>INE154A01025</t>
+        </is>
+      </c>
+      <c r="D110" s="117" t="inlineStr">
+        <is>
+          <t>Diversified FMCG</t>
+        </is>
+      </c>
+      <c r="E110" s="117" t="n">
+        <v>1197150</v>
+      </c>
+      <c r="F110" s="117" t="n">
+        <v>3435.22</v>
+      </c>
+      <c r="G110" s="117" t="n">
+        <v>0.0098</v>
+      </c>
+      <c r="H110" s="48" t="n"/>
+    </row>
+    <row r="111">
+      <c r="A111" s="117" t="n">
+        <v>101</v>
+      </c>
+      <c r="B111" s="117" t="inlineStr">
+        <is>
+          <t>ITC Limited Jul26</t>
+        </is>
+      </c>
+      <c r="D111" s="117" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E111" s="117" t="n">
+        <v>-1197150</v>
+      </c>
+      <c r="F111" s="117" t="n">
+        <v>-3454.38</v>
+      </c>
+      <c r="G111" s="117" t="n">
+        <v>-0.0098</v>
+      </c>
+      <c r="H111" s="48" t="n">
+        <v>46231</v>
+      </c>
+    </row>
+    <row r="112">
+      <c r="A112" s="117" t="n">
+        <v>102</v>
+      </c>
+      <c r="B112" s="117" t="inlineStr">
+        <is>
+          <t>Bandhan Bank Limited</t>
+        </is>
+      </c>
+      <c r="C112" s="117" t="inlineStr">
+        <is>
+          <t>INE545U01014</t>
+        </is>
+      </c>
+      <c r="D112" s="117" t="inlineStr">
+        <is>
+          <t>Banks</t>
+        </is>
+      </c>
+      <c r="E112" s="117" t="n">
+        <v>1702800</v>
+      </c>
+      <c r="F112" s="117" t="n">
+        <v>3476.78</v>
+      </c>
+      <c r="G112" s="117" t="n">
+        <v>0.009900000000000001</v>
+      </c>
+      <c r="H112" s="48" t="n"/>
+    </row>
+    <row r="113">
+      <c r="A113" s="117" t="n">
+        <v>103</v>
+      </c>
+      <c r="B113" s="117" t="inlineStr">
+        <is>
+          <t>Bandhan Bank Limited Jul26</t>
+        </is>
+      </c>
+      <c r="D113" s="117" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E113" s="117" t="n">
+        <v>-1702800</v>
+      </c>
+      <c r="F113" s="117" t="n">
+        <v>-3494.15</v>
+      </c>
+      <c r="G113" s="117" t="n">
+        <v>-0.009900000000000001</v>
+      </c>
+      <c r="H113" s="48" t="n">
+        <v>46231</v>
+      </c>
+    </row>
+    <row r="114">
+      <c r="A114" s="117" t="n">
+        <v>104</v>
+      </c>
+      <c r="B114" s="117" t="inlineStr">
+        <is>
+          <t>Bank of Baroda</t>
+        </is>
+      </c>
+      <c r="C114" s="117" t="inlineStr">
+        <is>
+          <t>INE028A16MK5</t>
+        </is>
+      </c>
+      <c r="D114" s="117" t="inlineStr">
+        <is>
+          <t>Banks</t>
+        </is>
+      </c>
+      <c r="E114" s="52" t="n">
+        <v>1319175</v>
+      </c>
+      <c r="F114" s="46" t="n">
+        <v>3593.43</v>
+      </c>
+      <c r="G114" s="137" t="n">
+        <v>0.0102</v>
+      </c>
+      <c r="H114" s="48" t="n"/>
+    </row>
+    <row r="115">
+      <c r="A115" s="117" t="n">
+        <v>105</v>
+      </c>
+      <c r="B115" s="117" t="inlineStr">
+        <is>
+          <t>Bank of Baroda Jul26</t>
+        </is>
+      </c>
+      <c r="D115" s="117" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E115" s="52" t="n">
+        <v>-1319175</v>
+      </c>
+      <c r="F115" s="46" t="n">
+        <v>-3619.82</v>
+      </c>
+      <c r="G115" s="137" t="n">
+        <v>-0.0103</v>
+      </c>
+      <c r="H115" s="48" t="n">
+        <v>46231</v>
+      </c>
+    </row>
+    <row r="116">
+      <c r="A116" s="117" t="n">
+        <v>106</v>
+      </c>
+      <c r="B116" s="117" t="inlineStr">
+        <is>
+          <t>Kotak Mahindra Bank Limited</t>
+        </is>
+      </c>
+      <c r="C116" s="117" t="inlineStr">
+        <is>
+          <t>INE237A01036</t>
+        </is>
+      </c>
+      <c r="D116" s="117" t="inlineStr">
+        <is>
+          <t>Banks</t>
+        </is>
+      </c>
+      <c r="E116" s="52" t="n">
+        <v>942000</v>
+      </c>
+      <c r="F116" s="46" t="n">
+        <v>3695</v>
+      </c>
+      <c r="G116" s="137" t="n">
+        <v>0.0105</v>
+      </c>
+      <c r="H116" s="48" t="n"/>
+      <c r="J116" s="46" t="n"/>
+    </row>
+    <row r="117">
+      <c r="A117" s="117" t="n">
+        <v>107</v>
+      </c>
+      <c r="B117" s="117" t="inlineStr">
+        <is>
+          <t>Kotak Mahindra Bank Limited Jul26</t>
+        </is>
+      </c>
+      <c r="D117" s="117" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E117" s="52" t="n">
+        <v>-942000</v>
+      </c>
+      <c r="F117" s="46" t="n">
+        <v>-3719.02</v>
+      </c>
+      <c r="G117" s="137" t="n">
+        <v>-0.0106</v>
+      </c>
+      <c r="H117" s="48" t="n">
+        <v>46231</v>
+      </c>
+      <c r="J117" s="46" t="n"/>
+    </row>
+    <row r="118">
+      <c r="A118" s="117" t="n">
+        <v>108</v>
+      </c>
+      <c r="B118" s="117" t="inlineStr">
+        <is>
+          <t>Mahindra &amp; Mahindra Limited</t>
+        </is>
+      </c>
+      <c r="C118" s="117" t="inlineStr">
+        <is>
+          <t>INE101A01026</t>
+        </is>
+      </c>
+      <c r="D118" s="117" t="inlineStr">
+        <is>
+          <t>Automobiles</t>
+        </is>
+      </c>
+      <c r="E118" s="52" t="n">
+        <v>123200</v>
+      </c>
+      <c r="F118" s="46" t="n">
+        <v>3780.76</v>
+      </c>
+      <c r="G118" s="137" t="n">
+        <v>0.0108</v>
+      </c>
+      <c r="H118" s="48" t="n"/>
+      <c r="J118" s="46" t="n"/>
+    </row>
+    <row r="119">
+      <c r="A119" s="117" t="n">
+        <v>109</v>
+      </c>
+      <c r="B119" s="117" t="inlineStr">
+        <is>
+          <t>Mahindra &amp; Mahindra Limited Jul26</t>
+        </is>
+      </c>
+      <c r="D119" s="117" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E119" s="52" t="n">
+        <v>-123200</v>
+      </c>
+      <c r="F119" s="46" t="n">
+        <v>-3770.91</v>
+      </c>
+      <c r="G119" s="137" t="n">
+        <v>-0.0107</v>
+      </c>
+      <c r="H119" s="48" t="n">
+        <v>46231</v>
+      </c>
+      <c r="J119" s="46" t="n"/>
+    </row>
+    <row r="120">
+      <c r="A120" s="117" t="n">
+        <v>110</v>
+      </c>
+      <c r="B120" s="117" t="inlineStr">
+        <is>
+          <t>NTPC Limited</t>
+        </is>
+      </c>
+      <c r="C120" s="117" t="inlineStr">
+        <is>
+          <t>INE733E01010</t>
+        </is>
+      </c>
+      <c r="D120" s="117" t="inlineStr">
+        <is>
+          <t>Power</t>
+        </is>
+      </c>
+      <c r="E120" s="52" t="n">
+        <v>1068000</v>
+      </c>
+      <c r="F120" s="46" t="n">
+        <v>3809.02</v>
+      </c>
+      <c r="G120" s="137" t="n">
+        <v>0.0108</v>
+      </c>
+      <c r="H120" s="48" t="n"/>
+      <c r="J120" s="46" t="n"/>
+    </row>
+    <row r="121">
+      <c r="A121" s="117" t="n">
+        <v>111</v>
+      </c>
+      <c r="B121" s="117" t="inlineStr">
+        <is>
+          <t>NTPC Limited Jul26</t>
+        </is>
+      </c>
+      <c r="D121" s="117" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E121" s="52" t="n">
+        <v>-1068000</v>
+      </c>
+      <c r="F121" s="46" t="n">
+        <v>-3828.25</v>
+      </c>
+      <c r="G121" s="137" t="n">
+        <v>-0.0109</v>
+      </c>
+      <c r="H121" s="48" t="n">
+        <v>46231</v>
+      </c>
+      <c r="J121" s="46" t="n"/>
+    </row>
+    <row r="122">
+      <c r="A122" s="117" t="n">
+        <v>112</v>
+      </c>
+      <c r="B122" s="117" t="inlineStr">
+        <is>
+          <t>Indus Towers Limited</t>
+        </is>
+      </c>
+      <c r="C122" s="117" t="inlineStr">
+        <is>
+          <t>INE121J01017</t>
+        </is>
+      </c>
+      <c r="D122" s="117" t="inlineStr">
+        <is>
+          <t>Telecom - Services</t>
+        </is>
+      </c>
+      <c r="E122" s="52" t="n">
+        <v>1273300</v>
+      </c>
+      <c r="F122" s="46" t="n">
+        <v>4987.52</v>
+      </c>
+      <c r="G122" s="137" t="n">
+        <v>0.0142</v>
+      </c>
+      <c r="H122" s="48" t="n"/>
+      <c r="J122" s="46" t="n"/>
+    </row>
+    <row r="123">
+      <c r="A123" s="117" t="n">
+        <v>113</v>
+      </c>
+      <c r="B123" s="117" t="inlineStr">
+        <is>
+          <t>Indus Towers Limited Jul26</t>
+        </is>
+      </c>
+      <c r="D123" s="117" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E123" s="52" t="n">
+        <v>-1273300</v>
+      </c>
+      <c r="F123" s="46" t="n">
+        <v>-5026.99</v>
+      </c>
+      <c r="G123" s="137" t="n">
+        <v>-0.0143</v>
+      </c>
+      <c r="H123" s="48" t="n">
+        <v>46231</v>
+      </c>
+      <c r="J123" s="46" t="n"/>
+    </row>
+    <row r="124">
+      <c r="A124" s="117" t="n">
+        <v>114</v>
+      </c>
+      <c r="B124" s="117" t="inlineStr">
+        <is>
+          <t>Hindalco Industries Limited</t>
+        </is>
+      </c>
+      <c r="C124" s="117" t="inlineStr">
+        <is>
+          <t>INE038A01020</t>
+        </is>
+      </c>
+      <c r="D124" s="117" t="inlineStr">
+        <is>
+          <t>Non - Ferrous Metals</t>
+        </is>
+      </c>
+      <c r="E124" s="52" t="n">
+        <v>539000</v>
+      </c>
+      <c r="F124" s="46" t="n">
+        <v>5156.07</v>
+      </c>
+      <c r="G124" s="137" t="n">
+        <v>0.0147</v>
+      </c>
+      <c r="H124" s="48" t="n"/>
+      <c r="J124" s="46" t="n"/>
+    </row>
+    <row r="125">
+      <c r="A125" s="117" t="n">
+        <v>115</v>
+      </c>
+      <c r="B125" s="117" t="inlineStr">
+        <is>
+          <t>Hindalco Industries Limited Jul26</t>
+        </is>
+      </c>
+      <c r="D125" s="117" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E125" s="52" t="n">
+        <v>-539000</v>
+      </c>
+      <c r="F125" s="46" t="n">
+        <v>-5171.7</v>
+      </c>
+      <c r="G125" s="137" t="n">
+        <v>-0.0147</v>
+      </c>
+      <c r="H125" s="48" t="n">
+        <v>46231</v>
+      </c>
+      <c r="J125" s="46" t="n"/>
+    </row>
+    <row r="126">
+      <c r="A126" s="117" t="n">
+        <v>116</v>
+      </c>
+      <c r="B126" s="117" t="inlineStr">
+        <is>
+          <t>Sun Pharmaceutical Industries Limited</t>
+        </is>
+      </c>
+      <c r="C126" s="117" t="inlineStr">
+        <is>
+          <t>INE044A01036</t>
+        </is>
+      </c>
+      <c r="D126" s="117" t="inlineStr">
+        <is>
+          <t>Pharmaceuticals &amp; Biotechnology</t>
+        </is>
+      </c>
+      <c r="E126" s="52" t="n">
+        <v>297850</v>
+      </c>
+      <c r="F126" s="46" t="n">
+        <v>5547.46</v>
+      </c>
+      <c r="G126" s="137" t="n">
+        <v>0.0158</v>
+      </c>
+      <c r="H126" s="48" t="n"/>
+      <c r="J126" s="46" t="n"/>
+    </row>
+    <row r="127">
+      <c r="A127" s="117" t="n">
+        <v>117</v>
+      </c>
+      <c r="B127" s="117" t="inlineStr">
+        <is>
+          <t>Sun Pharmaceutical Industries Limited Jul26</t>
+        </is>
+      </c>
+      <c r="D127" s="117" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E127" s="52" t="n">
+        <v>-297850</v>
+      </c>
+      <c r="F127" s="46" t="n">
+        <v>-5572.18</v>
+      </c>
+      <c r="G127" s="137" t="n">
+        <v>-0.0159</v>
+      </c>
+      <c r="H127" s="48" t="n">
+        <v>46231</v>
+      </c>
+      <c r="J127" s="46" t="n"/>
+    </row>
+    <row r="128">
+      <c r="A128" s="117" t="n">
+        <v>118</v>
+      </c>
+      <c r="B128" s="117" t="inlineStr">
+        <is>
+          <t>Titan Company Limited</t>
+        </is>
+      </c>
+      <c r="C128" s="117" t="inlineStr">
+        <is>
+          <t>INE280A01028</t>
+        </is>
+      </c>
+      <c r="D128" s="117" t="inlineStr">
+        <is>
+          <t>Consumer Durables</t>
+        </is>
+      </c>
+      <c r="E128" s="52" t="n">
+        <v>128975</v>
+      </c>
+      <c r="F128" s="46" t="n">
+        <v>5680.06</v>
+      </c>
+      <c r="G128" s="137" t="n">
+        <v>0.0162</v>
+      </c>
+      <c r="H128" s="48" t="n"/>
+      <c r="J128" s="46" t="n"/>
+    </row>
+    <row r="129">
+      <c r="A129" s="117" t="n">
+        <v>119</v>
+      </c>
+      <c r="B129" s="117" t="inlineStr">
+        <is>
+          <t>Titan Company Limited Jul26</t>
+        </is>
+      </c>
+      <c r="D129" s="117" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E129" s="52" t="n">
+        <v>-128975</v>
+      </c>
+      <c r="F129" s="46" t="n">
+        <v>-5702.76</v>
+      </c>
+      <c r="G129" s="137" t="n">
+        <v>-0.0162</v>
+      </c>
+      <c r="H129" s="48" t="n">
+        <v>46231</v>
+      </c>
+      <c r="J129" s="46" t="n"/>
+    </row>
+    <row r="130">
+      <c r="A130" s="117" t="n">
+        <v>120</v>
+      </c>
+      <c r="B130" s="117" t="inlineStr">
+        <is>
+          <t>Larsen &amp; Toubro Limited</t>
+        </is>
+      </c>
+      <c r="C130" s="117" t="inlineStr">
+        <is>
+          <t>INE018A01030</t>
+        </is>
+      </c>
+      <c r="D130" s="117" t="inlineStr">
+        <is>
+          <t>Construction</t>
+        </is>
+      </c>
+      <c r="E130" s="52" t="n">
+        <v>146300</v>
+      </c>
+      <c r="F130" s="46" t="n">
+        <v>6061.79</v>
+      </c>
+      <c r="G130" s="137" t="n">
+        <v>0.0173</v>
+      </c>
+      <c r="H130" s="48" t="n"/>
+      <c r="J130" s="46" t="n"/>
+    </row>
+    <row r="131">
+      <c r="A131" s="117" t="n">
+        <v>121</v>
+      </c>
+      <c r="B131" s="117" t="inlineStr">
+        <is>
+          <t>Larsen &amp; Toubro Limited Jul26</t>
+        </is>
+      </c>
+      <c r="D131" s="117" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E131" s="52" t="n">
+        <v>-146300</v>
+      </c>
+      <c r="F131" s="46" t="n">
+        <v>-6094.27</v>
+      </c>
+      <c r="G131" s="137" t="n">
+        <v>-0.0174</v>
+      </c>
+      <c r="H131" s="48" t="n">
+        <v>46231</v>
+      </c>
+      <c r="J131" s="46" t="n"/>
+    </row>
+    <row r="132">
+      <c r="A132" s="117" t="n">
+        <v>122</v>
+      </c>
+      <c r="B132" s="117" t="inlineStr">
+        <is>
+          <t>Bharti Airtel Limited</t>
+        </is>
+      </c>
+      <c r="C132" s="117" t="inlineStr">
+        <is>
+          <t>INE397D01024</t>
+        </is>
+      </c>
+      <c r="D132" s="117" t="inlineStr">
+        <is>
+          <t>Telecom - Services</t>
+        </is>
+      </c>
+      <c r="E132" s="52" t="n">
+        <v>358625</v>
+      </c>
+      <c r="F132" s="46" t="n">
+        <v>6641.74</v>
+      </c>
+      <c r="G132" s="137" t="n">
+        <v>0.0189</v>
+      </c>
+      <c r="H132" s="48" t="n"/>
+      <c r="J132" s="46" t="n"/>
+    </row>
+    <row r="133">
+      <c r="A133" s="117" t="n">
+        <v>123</v>
+      </c>
+      <c r="B133" s="117" t="inlineStr">
+        <is>
+          <t>Bharti Airtel Limited Aug26</t>
+        </is>
+      </c>
+      <c r="D133" s="117" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E133" s="52" t="n">
+        <v>-358625</v>
+      </c>
+      <c r="F133" s="46" t="n">
+        <v>-6648.91</v>
+      </c>
+      <c r="G133" s="137" t="n">
+        <v>-0.0189</v>
+      </c>
+      <c r="H133" s="48" t="n">
+        <v>46259</v>
+      </c>
+      <c r="J133" s="46" t="n"/>
+    </row>
+    <row r="134">
+      <c r="A134" s="117" t="n">
+        <v>124</v>
+      </c>
+      <c r="B134" s="117" t="inlineStr">
+        <is>
+          <t>Bajaj Finance Limited</t>
+        </is>
+      </c>
+      <c r="C134" s="117" t="inlineStr">
+        <is>
+          <t>INE296A01032</t>
+        </is>
+      </c>
+      <c r="D134" s="117" t="inlineStr">
+        <is>
+          <t>Finance</t>
+        </is>
+      </c>
+      <c r="E134" s="52" t="n">
+        <v>665250</v>
+      </c>
+      <c r="F134" s="46" t="n">
+        <v>6684.1</v>
+      </c>
+      <c r="G134" s="137" t="n">
+        <v>0.019</v>
+      </c>
+      <c r="H134" s="48" t="n"/>
+      <c r="J134" s="46" t="n"/>
+    </row>
+    <row r="135">
+      <c r="A135" s="117" t="n">
+        <v>125</v>
+      </c>
+      <c r="B135" s="117" t="inlineStr">
+        <is>
+          <t>Bajaj Finance Limited Jul26</t>
+        </is>
+      </c>
+      <c r="D135" s="117" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E135" s="52" t="n">
+        <v>-665250</v>
+      </c>
+      <c r="F135" s="46" t="n">
+        <v>-6718.36</v>
+      </c>
+      <c r="G135" s="137" t="n">
+        <v>-0.0191</v>
+      </c>
+      <c r="H135" s="48" t="n">
+        <v>46231</v>
+      </c>
+      <c r="J135" s="46" t="n"/>
+    </row>
+    <row r="136">
+      <c r="A136" s="117" t="n">
+        <v>126</v>
+      </c>
+      <c r="B136" s="117" t="inlineStr">
+        <is>
+          <t>Vodafone Idea Limited</t>
+        </is>
+      </c>
+      <c r="C136" s="117" t="inlineStr">
+        <is>
+          <t>INE669E01016</t>
+        </is>
+      </c>
+      <c r="D136" s="117" t="inlineStr">
+        <is>
+          <t>Telecom - Services</t>
+        </is>
+      </c>
+      <c r="E136" s="52" t="n">
+        <v>54321000</v>
+      </c>
+      <c r="F136" s="46" t="n">
+        <v>7854.82</v>
+      </c>
+      <c r="G136" s="137" t="n">
+        <v>0.0224</v>
+      </c>
+      <c r="H136" s="48" t="n"/>
+      <c r="J136" s="46" t="n"/>
+    </row>
+    <row r="137">
+      <c r="A137" s="117" t="n">
+        <v>127</v>
+      </c>
+      <c r="B137" s="117" t="inlineStr">
+        <is>
+          <t>Vodafone Idea Limited Jul26</t>
+        </is>
+      </c>
+      <c r="D137" s="117" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E137" s="52" t="n">
+        <v>-54321000</v>
+      </c>
+      <c r="F137" s="46" t="n">
+        <v>-7898.27</v>
+      </c>
+      <c r="G137" s="137" t="n">
+        <v>-0.0225</v>
+      </c>
+      <c r="H137" s="48" t="n">
+        <v>46231</v>
+      </c>
+      <c r="J137" s="46" t="n"/>
+    </row>
+    <row r="138">
+      <c r="A138" s="117" t="n">
+        <v>128</v>
+      </c>
+      <c r="B138" s="117" t="inlineStr">
+        <is>
+          <t>HDFC Bank Limited</t>
+        </is>
+      </c>
+      <c r="C138" s="117" t="inlineStr">
+        <is>
+          <t>INE040A01034</t>
+        </is>
+      </c>
+      <c r="D138" s="117" t="inlineStr">
+        <is>
+          <t>Banks</t>
+        </is>
+      </c>
+      <c r="E138" s="52" t="n">
+        <v>1272700</v>
+      </c>
+      <c r="F138" s="46" t="n">
+        <v>10155.51</v>
+      </c>
+      <c r="G138" s="137" t="n">
+        <v>0.0289</v>
+      </c>
+      <c r="H138" s="48" t="n"/>
+      <c r="J138" s="46" t="n"/>
+    </row>
+    <row r="139">
+      <c r="A139" s="117" t="n">
+        <v>129</v>
+      </c>
+      <c r="B139" s="117" t="inlineStr">
+        <is>
+          <t>HDFC Bank Limited Jul26</t>
+        </is>
+      </c>
+      <c r="D139" s="117" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E139" s="52" t="n">
+        <v>-1272700</v>
+      </c>
+      <c r="F139" s="46" t="n">
+        <v>-10218.51</v>
+      </c>
+      <c r="G139" s="137" t="n">
+        <v>-0.0291</v>
+      </c>
+      <c r="H139" s="48" t="n">
+        <v>46231</v>
+      </c>
+      <c r="J139" s="46" t="n"/>
+    </row>
+    <row r="140">
+      <c r="A140" s="117" t="n">
+        <v>130</v>
+      </c>
+      <c r="B140" s="117" t="inlineStr">
+        <is>
+          <t>Reliance Industries Limited</t>
+        </is>
+      </c>
+      <c r="C140" s="117" t="inlineStr">
+        <is>
+          <t>INE002A01018</t>
+        </is>
+      </c>
+      <c r="D140" s="117" t="inlineStr">
+        <is>
+          <t>Petroleum Products</t>
+        </is>
+      </c>
+      <c r="E140" s="52" t="n">
+        <v>805500</v>
+      </c>
+      <c r="F140" s="46" t="n">
+        <v>10422.36</v>
+      </c>
+      <c r="G140" s="137" t="n">
+        <v>0.0297</v>
+      </c>
+      <c r="H140" s="48" t="n"/>
+      <c r="J140" s="46" t="n"/>
+    </row>
+    <row r="141">
+      <c r="A141" s="117" t="n">
+        <v>131</v>
+      </c>
+      <c r="B141" s="117" t="inlineStr">
+        <is>
+          <t>Reliance Industries Limited Jul26</t>
+        </is>
+      </c>
+      <c r="D141" s="117" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E141" s="52" t="n">
+        <v>-805500</v>
+      </c>
+      <c r="F141" s="46" t="n">
+        <v>-10474.72</v>
+      </c>
+      <c r="G141" s="137" t="n">
+        <v>-0.0298</v>
+      </c>
+      <c r="H141" s="48" t="n">
+        <v>46231</v>
+      </c>
+      <c r="J141" s="46" t="n"/>
+    </row>
+    <row r="142">
+      <c r="A142" s="117" t="n">
+        <v>132</v>
+      </c>
+      <c r="B142" s="117" t="inlineStr">
+        <is>
+          <t>Axis Bank Limited</t>
+        </is>
+      </c>
+      <c r="C142" s="117" t="inlineStr">
+        <is>
+          <t>INE238A01034</t>
+        </is>
+      </c>
+      <c r="D142" s="117" t="inlineStr">
+        <is>
+          <t>Banks</t>
+        </is>
+      </c>
+      <c r="E142" s="52" t="n">
+        <v>846250</v>
+      </c>
+      <c r="F142" s="46" t="n">
+        <v>11387.99</v>
+      </c>
+      <c r="G142" s="137" t="n">
+        <v>0.0324</v>
+      </c>
+      <c r="H142" s="48" t="n"/>
+      <c r="J142" s="46" t="n"/>
+    </row>
+    <row r="143">
+      <c r="A143" s="117" t="n">
+        <v>133</v>
+      </c>
+      <c r="B143" s="117" t="inlineStr">
+        <is>
+          <t>Axis Bank Limited Jul26</t>
+        </is>
+      </c>
+      <c r="D143" s="117" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E143" s="52" t="n">
+        <v>-846250</v>
+      </c>
+      <c r="F143" s="46" t="n">
+        <v>-11471.76</v>
+      </c>
+      <c r="G143" s="137" t="n">
+        <v>-0.0327</v>
+      </c>
+      <c r="H143" s="48" t="n">
+        <v>46231</v>
+      </c>
+      <c r="J143" s="46" t="n"/>
+    </row>
+    <row r="144">
+      <c r="A144" s="49" t="n"/>
+      <c r="B144" s="49" t="n"/>
+      <c r="C144" s="49" t="n"/>
+      <c r="D144" s="49" t="n"/>
+      <c r="E144" s="49" t="n"/>
+      <c r="F144" s="50" t="n">
+        <v>130807.87</v>
+      </c>
+      <c r="G144" s="51" t="n">
+        <v>0.3724</v>
+      </c>
+      <c r="J144" s="46" t="n"/>
+    </row>
+    <row r="145">
+      <c r="J145" s="46" t="n"/>
+    </row>
+    <row r="146">
+      <c r="B146" s="42" t="inlineStr">
+        <is>
+          <t>DERIVATIVES</t>
+        </is>
+      </c>
+    </row>
+    <row r="147">
+      <c r="A147" s="117" t="n">
+        <v>134</v>
+      </c>
+      <c r="B147" s="117" t="inlineStr">
+        <is>
+          <t>NIFTY 22000 Put Jul26</t>
+        </is>
+      </c>
+      <c r="D147" s="117" t="inlineStr">
+        <is>
+          <t>Index Options</t>
+        </is>
+      </c>
+      <c r="E147" s="52" t="n">
+        <v>466050</v>
+      </c>
+      <c r="F147" s="46" t="n">
+        <v>74.33</v>
+      </c>
+      <c r="G147" s="137" t="n">
+        <v>0.0002</v>
+      </c>
+      <c r="H147" s="48" t="n">
+        <v>46231</v>
+      </c>
+      <c r="J147" s="46" t="n"/>
+    </row>
+    <row r="148">
+      <c r="A148" s="49" t="n"/>
+      <c r="B148" s="49" t="inlineStr">
+        <is>
+          <t>Total</t>
+        </is>
+      </c>
+      <c r="C148" s="49" t="n"/>
+      <c r="D148" s="49" t="n"/>
+      <c r="E148" s="49" t="n"/>
+      <c r="F148" s="50" t="n">
+        <v>74.33</v>
+      </c>
+      <c r="G148" s="51" t="n">
+        <v>0.0002</v>
+      </c>
+    </row>
+    <row r="150">
+      <c r="B150" s="42" t="inlineStr">
+        <is>
+          <t>DEBT INSTRUMENTS</t>
+        </is>
+      </c>
+    </row>
+    <row r="151">
+      <c r="B151" s="42" t="inlineStr">
+        <is>
+          <t>BOND &amp; NCD's</t>
+        </is>
+      </c>
+    </row>
+    <row r="152">
+      <c r="B152" s="42" t="inlineStr">
+        <is>
+          <t>Listed / awaiting listing on the stock exchanges</t>
+        </is>
+      </c>
+    </row>
+    <row r="153">
+      <c r="A153" s="117" t="n">
+        <v>135</v>
+      </c>
+      <c r="B153" s="117" t="inlineStr">
+        <is>
+          <t>Bajaj Finance Limited**</t>
+        </is>
+      </c>
+      <c r="C153" s="117" t="inlineStr">
+        <is>
+          <t>INE296A07TM8</t>
+        </is>
+      </c>
+      <c r="D153" s="117" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E153" s="52" t="n">
+        <v>5000</v>
+      </c>
+      <c r="F153" s="46" t="n">
+        <v>5303.03</v>
+      </c>
+      <c r="G153" s="137" t="n">
+        <v>0.0151</v>
+      </c>
+      <c r="H153" s="48" t="n">
+        <v>46944</v>
+      </c>
+      <c r="J153" s="46" t="n">
+        <v>7.61</v>
+      </c>
+    </row>
+    <row r="154">
+      <c r="A154" s="117" t="n">
+        <v>136</v>
+      </c>
+      <c r="B154" s="117" t="inlineStr">
+        <is>
+          <t>Bharti Telecom Limited**</t>
+        </is>
+      </c>
+      <c r="C154" s="117" t="inlineStr">
+        <is>
+          <t>INE403D08280</t>
+        </is>
+      </c>
+      <c r="D154" s="117" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E154" s="52" t="n">
+        <v>5000</v>
+      </c>
+      <c r="F154" s="46" t="n">
+        <v>5148.4</v>
+      </c>
+      <c r="G154" s="137" t="n">
+        <v>0.0147</v>
+      </c>
+      <c r="H154" s="48" t="n">
+        <v>47102</v>
+      </c>
+      <c r="J154" s="46" t="n">
+        <v>7.915</v>
+      </c>
+    </row>
+    <row r="155">
+      <c r="A155" s="117" t="n">
+        <v>137</v>
+      </c>
+      <c r="B155" s="117" t="inlineStr">
+        <is>
+          <t>Power Finance Corporation Limited**</t>
+        </is>
+      </c>
+      <c r="C155" s="117" t="inlineStr">
+        <is>
+          <t>INE134E08NP7</t>
+        </is>
+      </c>
+      <c r="D155" s="117" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E155" s="52" t="n">
+        <v>5000</v>
+      </c>
+      <c r="F155" s="46" t="n">
+        <v>5136.93</v>
+      </c>
+      <c r="G155" s="137" t="n">
+        <v>0.0146</v>
+      </c>
+      <c r="H155" s="48" t="n">
+        <v>46949</v>
+      </c>
+      <c r="J155" s="46" t="n">
+        <v>7.135</v>
+      </c>
+    </row>
+    <row r="156">
+      <c r="A156" s="117" t="n">
+        <v>138</v>
+      </c>
+      <c r="B156" s="117" t="inlineStr">
+        <is>
+          <t>Bharti Telecom Limited</t>
+        </is>
+      </c>
+      <c r="C156" s="117" t="inlineStr">
+        <is>
+          <t>INE403D08272</t>
+        </is>
+      </c>
+      <c r="D156" s="117" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E156" s="52" t="n">
+        <v>2500</v>
+      </c>
+      <c r="F156" s="46" t="n">
+        <v>2613.71</v>
+      </c>
+      <c r="G156" s="137" t="n">
+        <v>0.0074</v>
+      </c>
+      <c r="H156" s="48" t="n">
+        <v>46675</v>
+      </c>
+      <c r="J156" s="46" t="n">
+        <v>7.865</v>
+      </c>
+    </row>
+    <row r="157">
+      <c r="A157" s="117" t="n">
+        <v>139</v>
+      </c>
+      <c r="B157" s="117" t="inlineStr">
+        <is>
+          <t>Muthoot Finance Limited**</t>
+        </is>
+      </c>
+      <c r="C157" s="117" t="inlineStr">
+        <is>
+          <t>INE414G07JS2</t>
+        </is>
+      </c>
+      <c r="D157" s="117" t="inlineStr">
+        <is>
+          <t>CRISIL AA+</t>
+        </is>
+      </c>
+      <c r="E157" s="52" t="n">
+        <v>2500</v>
+      </c>
+      <c r="F157" s="46" t="n">
+        <v>2598.81</v>
+      </c>
+      <c r="G157" s="137" t="n">
+        <v>0.0074</v>
+      </c>
+      <c r="H157" s="48" t="n">
+        <v>47079</v>
+      </c>
+      <c r="J157" s="46" t="n">
+        <v>8.234999999999999</v>
+      </c>
+    </row>
+    <row r="158">
+      <c r="A158" s="117" t="n">
+        <v>140</v>
+      </c>
+      <c r="B158" s="117" t="inlineStr">
+        <is>
+          <t>Power Grid Corporation of India Limited**</t>
+        </is>
+      </c>
+      <c r="C158" s="117" t="inlineStr">
+        <is>
+          <t>INE752E08767</t>
+        </is>
+      </c>
+      <c r="D158" s="117" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E158" s="52" t="n">
+        <v>2500</v>
+      </c>
+      <c r="F158" s="46" t="n">
+        <v>2596.56</v>
+      </c>
+      <c r="G158" s="137" t="n">
+        <v>0.0074</v>
+      </c>
+      <c r="H158" s="48" t="n">
+        <v>49242</v>
+      </c>
+      <c r="J158" s="46" t="n">
+        <v>7.23</v>
+      </c>
+    </row>
+    <row r="159">
+      <c r="A159" s="117" t="n">
+        <v>141</v>
+      </c>
+      <c r="B159" s="117" t="inlineStr">
+        <is>
+          <t>National Housing Bank**</t>
+        </is>
+      </c>
+      <c r="C159" s="117" t="inlineStr">
+        <is>
+          <t>INE557F08GD6</t>
+        </is>
+      </c>
+      <c r="D159" s="117" t="inlineStr">
+        <is>
+          <t>IND AAA</t>
+        </is>
+      </c>
+      <c r="E159" s="52" t="n">
+        <v>2500</v>
+      </c>
+      <c r="F159" s="46" t="n">
+        <v>2582.66</v>
+      </c>
+      <c r="G159" s="137" t="n">
+        <v>0.0074</v>
+      </c>
+      <c r="H159" s="48" t="n">
+        <v>48215</v>
+      </c>
+      <c r="J159" s="46" t="n">
+        <v>7.1549</v>
+      </c>
+    </row>
+    <row r="160">
+      <c r="A160" s="117" t="n">
+        <v>142</v>
+      </c>
+      <c r="B160" s="117" t="inlineStr">
+        <is>
+          <t>HDFC Bank Limited**</t>
+        </is>
+      </c>
+      <c r="C160" s="117" t="inlineStr">
+        <is>
+          <t>INE040A08955</t>
+        </is>
+      </c>
+      <c r="D160" s="117" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E160" s="52" t="n">
+        <v>2500</v>
+      </c>
+      <c r="F160" s="46" t="n">
+        <v>2540.47</v>
+      </c>
+      <c r="G160" s="137" t="n">
+        <v>0.0072</v>
+      </c>
+      <c r="H160" s="48" t="n">
+        <v>46889</v>
+      </c>
+      <c r="J160" s="46" t="n">
+        <v>7.3</v>
+      </c>
+    </row>
+    <row r="161">
+      <c r="A161" s="117" t="n">
+        <v>143</v>
+      </c>
+      <c r="B161" s="117" t="inlineStr">
+        <is>
+          <t>Indian Railway Finance Corporation Limited**</t>
+        </is>
+      </c>
+      <c r="C161" s="117" t="inlineStr">
+        <is>
+          <t>INE053F08494</t>
+        </is>
+      </c>
+      <c r="D161" s="117" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E161" s="52" t="n">
+        <v>2500</v>
+      </c>
+      <c r="F161" s="46" t="n">
+        <v>2515.83</v>
+      </c>
+      <c r="G161" s="137" t="n">
+        <v>0.0072</v>
+      </c>
+      <c r="H161" s="48" t="n">
+        <v>47603</v>
+      </c>
+      <c r="J161" s="46" t="n">
+        <v>7.015</v>
+      </c>
+    </row>
+    <row r="162">
+      <c r="A162" s="117" t="n">
+        <v>144</v>
+      </c>
+      <c r="B162" s="117" t="inlineStr">
+        <is>
+          <t>National Bank for Financing Infrastructure and Development**</t>
+        </is>
+      </c>
+      <c r="C162" s="117" t="inlineStr">
+        <is>
+          <t>INE0KUG08084</t>
+        </is>
+      </c>
+      <c r="D162" s="117" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E162" s="52" t="n">
+        <v>2500</v>
+      </c>
+      <c r="F162" s="46" t="n">
+        <v>2477.42</v>
+      </c>
+      <c r="G162" s="137" t="n">
+        <v>0.0071</v>
+      </c>
+      <c r="H162" s="48" t="n">
+        <v>49406</v>
+      </c>
+      <c r="J162" s="46" t="n">
+        <v>7.435</v>
+      </c>
+    </row>
+    <row r="163">
+      <c r="A163" s="117" t="n">
+        <v>145</v>
+      </c>
+      <c r="B163" s="117" t="inlineStr">
+        <is>
+          <t>Bharti Telecom Limited**</t>
+        </is>
+      </c>
+      <c r="C163" s="117" t="inlineStr">
+        <is>
+          <t>INE403D08298</t>
+        </is>
+      </c>
+      <c r="D163" s="117" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E163" s="52" t="n">
+        <v>750</v>
+      </c>
+      <c r="F163" s="46" t="n">
+        <v>761.46</v>
+      </c>
+      <c r="G163" s="137" t="n">
+        <v>0.0022</v>
+      </c>
+      <c r="H163" s="48" t="n">
+        <v>47150</v>
+      </c>
+      <c r="J163" s="46" t="n">
+        <v>8.039999999999999</v>
+      </c>
+    </row>
+    <row r="164">
+      <c r="A164" s="49" t="n"/>
+      <c r="B164" s="49" t="inlineStr">
+        <is>
+          <t>Total</t>
+        </is>
+      </c>
+      <c r="C164" s="49" t="n"/>
+      <c r="D164" s="49" t="n"/>
+      <c r="E164" s="49" t="n"/>
+      <c r="F164" s="50" t="n">
+        <v>34275.28</v>
+      </c>
+      <c r="G164" s="51" t="n">
+        <v>0.0977</v>
+      </c>
+    </row>
+    <row r="166">
+      <c r="B166" s="42" t="inlineStr">
+        <is>
+          <t>Government Securities (Central/State)</t>
+        </is>
+      </c>
+    </row>
+    <row r="167">
+      <c r="A167" s="117" t="n">
+        <v>146</v>
+      </c>
+      <c r="B167" s="117" t="inlineStr">
+        <is>
+          <t>8.51% GOI FRB 2033</t>
+        </is>
+      </c>
+      <c r="C167" s="117" t="inlineStr">
+        <is>
+          <t>IN0020200120</t>
+        </is>
+      </c>
+      <c r="D167" s="117" t="inlineStr">
         <is>
           <t>Sovereign</t>
         </is>
       </c>
-      <c r="L10" s="13" t="n">
-[...6 lines deleted...]
-      <c r="A11" s="154" t="n">
+      <c r="E167" s="52" t="n">
+        <v>8500000</v>
+      </c>
+      <c r="F167" s="46" t="n">
+        <v>9003.6</v>
+      </c>
+      <c r="G167" s="137" t="n">
+        <v>0.0256</v>
+      </c>
+      <c r="H167" s="48" t="n">
+        <v>48844</v>
+      </c>
+      <c r="J167" s="46" t="n">
+        <v>5.9825</v>
+      </c>
+    </row>
+    <row r="168">
+      <c r="A168" s="117" t="n">
+        <v>147</v>
+      </c>
+      <c r="B168" s="117" t="inlineStr">
+        <is>
+          <t>7.38% GOI 2027</t>
+        </is>
+      </c>
+      <c r="C168" s="117" t="inlineStr">
+        <is>
+          <t>IN0020220037</t>
+        </is>
+      </c>
+      <c r="D168" s="117" t="inlineStr">
+        <is>
+          <t>Sovereign</t>
+        </is>
+      </c>
+      <c r="E168" s="52" t="n">
+        <v>6500000</v>
+      </c>
+      <c r="F168" s="46" t="n">
+        <v>6618.66</v>
+      </c>
+      <c r="G168" s="137" t="n">
+        <v>0.0188</v>
+      </c>
+      <c r="H168" s="48" t="n">
+        <v>46558</v>
+      </c>
+      <c r="J168" s="46" t="n">
+        <v>5.6575</v>
+      </c>
+    </row>
+    <row r="169">
+      <c r="A169" s="117" t="n">
+        <v>148</v>
+      </c>
+      <c r="B169" s="117" t="inlineStr">
+        <is>
+          <t>6.90% GOI 2065</t>
+        </is>
+      </c>
+      <c r="C169" s="117" t="inlineStr">
+        <is>
+          <t>IN0020250018</t>
+        </is>
+      </c>
+      <c r="D169" s="117" t="inlineStr">
+        <is>
+          <t>Sovereign</t>
+        </is>
+      </c>
+      <c r="E169" s="52" t="n">
+        <v>5500000</v>
+      </c>
+      <c r="F169" s="46" t="n">
+        <v>5193.99</v>
+      </c>
+      <c r="G169" s="137" t="n">
+        <v>0.0148</v>
+      </c>
+      <c r="H169" s="48" t="n">
+        <v>60372</v>
+      </c>
+      <c r="J169" s="46" t="n">
+        <v>7.4546</v>
+      </c>
+    </row>
+    <row r="170">
+      <c r="A170" s="117" t="n">
+        <v>149</v>
+      </c>
+      <c r="B170" s="117" t="inlineStr">
+        <is>
+          <t>7.09% GOI 2054</t>
+        </is>
+      </c>
+      <c r="C170" s="117" t="inlineStr">
+        <is>
+          <t>IN0020240118</t>
+        </is>
+      </c>
+      <c r="D170" s="117" t="inlineStr">
+        <is>
+          <t>Sovereign</t>
+        </is>
+      </c>
+      <c r="E170" s="52" t="n">
+        <v>3000000</v>
+      </c>
+      <c r="F170" s="46" t="n">
+        <v>3008.39</v>
+      </c>
+      <c r="G170" s="137" t="n">
+        <v>0.0086</v>
+      </c>
+      <c r="H170" s="48" t="n">
+        <v>56466</v>
+      </c>
+      <c r="J170" s="46" t="n">
+        <v>7.308</v>
+      </c>
+    </row>
+    <row r="171">
+      <c r="A171" s="117" t="n">
+        <v>150</v>
+      </c>
+      <c r="B171" s="117" t="inlineStr">
+        <is>
+          <t>6.33% GOI 2035</t>
+        </is>
+      </c>
+      <c r="C171" s="117" t="inlineStr">
+        <is>
+          <t>IN0020250026</t>
+        </is>
+      </c>
+      <c r="D171" s="117" t="inlineStr">
+        <is>
+          <t>Sovereign</t>
+        </is>
+      </c>
+      <c r="E171" s="52" t="n">
+        <v>3000000</v>
+      </c>
+      <c r="F171" s="46" t="n">
+        <v>2955.27</v>
+      </c>
+      <c r="G171" s="137" t="n">
+        <v>0.008399999999999999</v>
+      </c>
+      <c r="H171" s="48" t="n">
+        <v>49434</v>
+      </c>
+      <c r="J171" s="46" t="n">
+        <v>6.7039</v>
+      </c>
+    </row>
+    <row r="172">
+      <c r="A172" s="117" t="n">
+        <v>151</v>
+      </c>
+      <c r="B172" s="117" t="inlineStr">
+        <is>
+          <t>5.74% GOI 2026</t>
+        </is>
+      </c>
+      <c r="C172" s="117" t="inlineStr">
+        <is>
+          <t>IN0020210186</t>
+        </is>
+      </c>
+      <c r="D172" s="117" t="inlineStr">
+        <is>
+          <t>Sovereign</t>
+        </is>
+      </c>
+      <c r="E172" s="52" t="n">
+        <v>2500000</v>
+      </c>
+      <c r="F172" s="46" t="n">
+        <v>2519.85</v>
+      </c>
+      <c r="G172" s="137" t="n">
+        <v>0.0072</v>
+      </c>
+      <c r="H172" s="48" t="n">
+        <v>46341</v>
+      </c>
+      <c r="J172" s="46" t="n">
+        <v>5.4877</v>
+      </c>
+    </row>
+    <row r="173">
+      <c r="A173" s="117" t="n">
+        <v>152</v>
+      </c>
+      <c r="B173" s="117" t="inlineStr">
+        <is>
+          <t>7.37% GOI 2028</t>
+        </is>
+      </c>
+      <c r="C173" s="117" t="inlineStr">
+        <is>
+          <t>IN0020230101</t>
+        </is>
+      </c>
+      <c r="D173" s="117" t="inlineStr">
+        <is>
+          <t>Sovereign</t>
+        </is>
+      </c>
+      <c r="E173" s="52" t="n">
+        <v>2000000</v>
+      </c>
+      <c r="F173" s="46" t="n">
+        <v>2085.45</v>
+      </c>
+      <c r="G173" s="137" t="n">
+        <v>0.0059</v>
+      </c>
+      <c r="H173" s="48" t="n">
+        <v>47049</v>
+      </c>
+      <c r="J173" s="46" t="n">
+        <v>6.0105</v>
+      </c>
+    </row>
+    <row r="174">
+      <c r="A174" s="117" t="n">
+        <v>153</v>
+      </c>
+      <c r="B174" s="117" t="inlineStr">
+        <is>
+          <t>7.02% GOI 2031</t>
+        </is>
+      </c>
+      <c r="C174" s="117" t="inlineStr">
+        <is>
+          <t>IN0020240076</t>
+        </is>
+      </c>
+      <c r="D174" s="117" t="inlineStr">
+        <is>
+          <t>Sovereign</t>
+        </is>
+      </c>
+      <c r="E174" s="52" t="n">
+        <v>2000000</v>
+      </c>
+      <c r="F174" s="46" t="n">
+        <v>2052.04</v>
+      </c>
+      <c r="G174" s="137" t="n">
+        <v>0.0058</v>
+      </c>
+      <c r="H174" s="48" t="n">
+        <v>48017</v>
+      </c>
+      <c r="J174" s="46" t="n">
+        <v>6.4586</v>
+      </c>
+    </row>
+    <row r="175">
+      <c r="A175" s="117" t="n">
+        <v>154</v>
+      </c>
+      <c r="B175" s="117" t="inlineStr">
+        <is>
+          <t>7.10% GOI 2034</t>
+        </is>
+      </c>
+      <c r="C175" s="117" t="inlineStr">
+        <is>
+          <t>IN0020240019</t>
+        </is>
+      </c>
+      <c r="D175" s="117" t="inlineStr">
+        <is>
+          <t>Sovereign</t>
+        </is>
+      </c>
+      <c r="E175" s="52" t="n">
+        <v>1000000</v>
+      </c>
+      <c r="F175" s="46" t="n">
+        <v>1039.94</v>
+      </c>
+      <c r="G175" s="137" t="n">
+        <v>0.003</v>
+      </c>
+      <c r="H175" s="48" t="n">
+        <v>49042</v>
+      </c>
+      <c r="J175" s="46" t="n">
+        <v>6.7035</v>
+      </c>
+    </row>
+    <row r="176">
+      <c r="A176" s="117" t="n">
+        <v>155</v>
+      </c>
+      <c r="B176" s="117" t="inlineStr">
+        <is>
+          <t>7.18% GOI 2033</t>
+        </is>
+      </c>
+      <c r="C176" s="117" t="inlineStr">
+        <is>
+          <t>IN0020230085</t>
+        </is>
+      </c>
+      <c r="D176" s="117" t="inlineStr">
+        <is>
+          <t>Sovereign</t>
+        </is>
+      </c>
+      <c r="E176" s="52" t="n">
+        <v>500000</v>
+      </c>
+      <c r="F176" s="46" t="n">
+        <v>528.66</v>
+      </c>
+      <c r="G176" s="137" t="n">
+        <v>0.0015</v>
+      </c>
+      <c r="H176" s="48" t="n">
+        <v>48805</v>
+      </c>
+      <c r="J176" s="46" t="n">
+        <v>6.6424</v>
+      </c>
+    </row>
+    <row r="177">
+      <c r="A177" s="117" t="n">
+        <v>156</v>
+      </c>
+      <c r="B177" s="117" t="inlineStr">
+        <is>
+          <t>7.10% GOI 2029</t>
+        </is>
+      </c>
+      <c r="C177" s="117" t="inlineStr">
+        <is>
+          <t>IN0020220011</t>
+        </is>
+      </c>
+      <c r="D177" s="117" t="inlineStr">
+        <is>
+          <t>Sovereign</t>
+        </is>
+      </c>
+      <c r="E177" s="52" t="n">
+        <v>500000</v>
+      </c>
+      <c r="F177" s="46" t="n">
+        <v>519.6</v>
+      </c>
+      <c r="G177" s="137" t="n">
+        <v>0.0015</v>
+      </c>
+      <c r="H177" s="48" t="n">
+        <v>47226</v>
+      </c>
+      <c r="J177" s="46" t="n">
+        <v>6.1169</v>
+      </c>
+    </row>
+    <row r="178">
+      <c r="A178" s="49" t="n"/>
+      <c r="B178" s="49" t="inlineStr">
+        <is>
+          <t>Total</t>
+        </is>
+      </c>
+      <c r="C178" s="49" t="n"/>
+      <c r="D178" s="49" t="n"/>
+      <c r="E178" s="49" t="n"/>
+      <c r="F178" s="50" t="n">
+        <v>35525.45</v>
+      </c>
+      <c r="G178" s="51" t="n">
+        <v>0.1011</v>
+      </c>
+    </row>
+    <row r="180">
+      <c r="B180" s="42" t="inlineStr">
+        <is>
+          <t>MONEY MARKET INSTRUMENTS</t>
+        </is>
+      </c>
+    </row>
+    <row r="181">
+      <c r="B181" s="42" t="inlineStr">
+        <is>
+          <t>Certificate of Deposit</t>
+        </is>
+      </c>
+    </row>
+    <row r="182">
+      <c r="A182" s="117" t="n">
+        <v>157</v>
+      </c>
+      <c r="B182" s="117" t="inlineStr">
+        <is>
+          <t>HDFC Bank Limited**</t>
+        </is>
+      </c>
+      <c r="C182" s="117" t="inlineStr">
+        <is>
+          <t>INE040A16IJ0</t>
+        </is>
+      </c>
+      <c r="D182" s="117" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E182" s="52" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F182" s="46" t="n">
+        <v>4851.08</v>
+      </c>
+      <c r="G182" s="137" t="n">
+        <v>0.0138</v>
+      </c>
+      <c r="H182" s="48" t="n">
+        <v>46370</v>
+      </c>
+      <c r="J182" s="46" t="n">
+        <v>6.75</v>
+      </c>
+    </row>
+    <row r="183">
+      <c r="A183" s="117" t="n">
+        <v>158</v>
+      </c>
+      <c r="B183" s="117" t="inlineStr">
+        <is>
+          <t>HDFC Bank Limited</t>
+        </is>
+      </c>
+      <c r="C183" s="117" t="inlineStr">
+        <is>
+          <t>INE040A16IO0</t>
+        </is>
+      </c>
+      <c r="D183" s="117" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E183" s="52" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F183" s="46" t="n">
+        <v>4786.23</v>
+      </c>
+      <c r="G183" s="137" t="n">
+        <v>0.0136</v>
+      </c>
+      <c r="H183" s="48" t="n">
+        <v>46442</v>
+      </c>
+      <c r="J183" s="46" t="n">
+        <v>6.8499</v>
+      </c>
+    </row>
+    <row r="184">
+      <c r="A184" s="117" t="n">
+        <v>159</v>
+      </c>
+      <c r="B184" s="117" t="inlineStr">
+        <is>
+          <t>Canara Bank</t>
+        </is>
+      </c>
+      <c r="C184" s="117" t="inlineStr">
+        <is>
+          <t>INE476A16H43</t>
+        </is>
+      </c>
+      <c r="D184" s="117" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E184" s="52" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F184" s="46" t="n">
+        <v>4781.81</v>
+      </c>
+      <c r="G184" s="137" t="n">
+        <v>0.0136</v>
+      </c>
+      <c r="H184" s="48" t="n">
+        <v>46450</v>
+      </c>
+      <c r="J184" s="46" t="n">
+        <v>6.77</v>
+      </c>
+    </row>
+    <row r="185">
+      <c r="A185" s="117" t="n">
+        <v>160</v>
+      </c>
+      <c r="B185" s="117" t="inlineStr">
+        <is>
+          <t>HDFC Bank Limited</t>
+        </is>
+      </c>
+      <c r="C185" s="117" t="inlineStr">
+        <is>
+          <t>INE040A16IT9</t>
+        </is>
+      </c>
+      <c r="D185" s="117" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E185" s="52" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F185" s="46" t="n">
+        <v>4775.07</v>
+      </c>
+      <c r="G185" s="137" t="n">
+        <v>0.0136</v>
+      </c>
+      <c r="H185" s="48" t="n">
+        <v>46455</v>
+      </c>
+      <c r="J185" s="46" t="n">
+        <v>6.85</v>
+      </c>
+    </row>
+    <row r="186">
+      <c r="A186" s="49" t="n"/>
+      <c r="B186" s="49" t="inlineStr">
+        <is>
+          <t>Total</t>
+        </is>
+      </c>
+      <c r="C186" s="49" t="n"/>
+      <c r="D186" s="49" t="n"/>
+      <c r="E186" s="49" t="n"/>
+      <c r="F186" s="50" t="n">
+        <v>19194.19</v>
+      </c>
+      <c r="G186" s="51" t="n">
+        <v>0.0546</v>
+      </c>
+    </row>
+    <row r="188">
+      <c r="B188" s="42" t="inlineStr">
+        <is>
+          <t>Commercial Papers</t>
+        </is>
+      </c>
+    </row>
+    <row r="189">
+      <c r="B189" s="42" t="inlineStr">
+        <is>
+          <t>Listed / awaiting listing on the stock exchanges</t>
+        </is>
+      </c>
+    </row>
+    <row r="190">
+      <c r="A190" s="117" t="n">
+        <v>161</v>
+      </c>
+      <c r="B190" s="117" t="inlineStr">
+        <is>
+          <t>Axis Securities Limited**</t>
+        </is>
+      </c>
+      <c r="C190" s="117" t="inlineStr">
+        <is>
+          <t>INE110O14IH1</t>
+        </is>
+      </c>
+      <c r="D190" s="117" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E190" s="52" t="n">
+        <v>500</v>
+      </c>
+      <c r="F190" s="46" t="n">
+        <v>2480.58</v>
+      </c>
+      <c r="G190" s="137" t="n">
+        <v>0.0071</v>
+      </c>
+      <c r="H190" s="48" t="n">
+        <v>46246</v>
+      </c>
+      <c r="J190" s="46" t="n">
+        <v>6.8023</v>
+      </c>
+    </row>
+    <row r="191">
+      <c r="A191" s="49" t="n"/>
+      <c r="B191" s="49" t="inlineStr">
+        <is>
+          <t>Total</t>
+        </is>
+      </c>
+      <c r="C191" s="49" t="n"/>
+      <c r="D191" s="49" t="n"/>
+      <c r="E191" s="49" t="n"/>
+      <c r="F191" s="50" t="n">
+        <v>2480.58</v>
+      </c>
+      <c r="G191" s="51" t="n">
+        <v>0.0071</v>
+      </c>
+    </row>
+    <row r="193">
+      <c r="A193" s="117" t="n">
+        <v>162</v>
+      </c>
+      <c r="B193" s="42" t="inlineStr">
+        <is>
+          <t>TREPS / Reverse Repo Investments</t>
+        </is>
+      </c>
+      <c r="F193" s="46" t="n">
+        <v>7958.4</v>
+      </c>
+      <c r="G193" s="137" t="n">
+        <v>0.0227</v>
+      </c>
+      <c r="H193" s="48" t="n">
+        <v>46204</v>
+      </c>
+    </row>
+    <row r="194">
+      <c r="A194" s="49" t="n"/>
+      <c r="B194" s="49" t="inlineStr">
+        <is>
+          <t>Total</t>
+        </is>
+      </c>
+      <c r="C194" s="49" t="n"/>
+      <c r="D194" s="49" t="n"/>
+      <c r="E194" s="49" t="n"/>
+      <c r="F194" s="50" t="n">
+        <v>7958.4</v>
+      </c>
+      <c r="G194" s="51" t="n">
+        <v>0.0227</v>
+      </c>
+    </row>
+    <row r="196">
+      <c r="B196" s="42" t="inlineStr">
+        <is>
+          <t>Cash &amp; Cash Equivalent</t>
+        </is>
+      </c>
+    </row>
+    <row r="197">
+      <c r="B197" s="117" t="inlineStr">
+        <is>
+          <t>Cash Margin</t>
+        </is>
+      </c>
+      <c r="E197" s="52" t="n"/>
+      <c r="F197" s="46" t="n">
+        <v>4332</v>
+      </c>
+      <c r="G197" s="137" t="n">
+        <v>0.0123</v>
+      </c>
+      <c r="J197" s="46" t="n"/>
+    </row>
+    <row r="198">
+      <c r="B198" s="117" t="inlineStr">
+        <is>
+          <t>Net Receivables/Payables</t>
+        </is>
+      </c>
+      <c r="E198" s="52" t="n"/>
+      <c r="F198" s="46" t="n">
+        <v>597.8200000000001</v>
+      </c>
+      <c r="G198" s="137" t="n">
+        <v>0.0013</v>
+      </c>
+      <c r="J198" s="46" t="n"/>
+    </row>
+    <row r="199">
+      <c r="A199" s="49" t="n"/>
+      <c r="B199" s="49" t="inlineStr">
+        <is>
+          <t>Total</t>
+        </is>
+      </c>
+      <c r="C199" s="49" t="n"/>
+      <c r="D199" s="49" t="n"/>
+      <c r="E199" s="49" t="n"/>
+      <c r="F199" s="50" t="n">
+        <v>4929.82</v>
+      </c>
+      <c r="G199" s="51" t="n">
+        <v>0.0136</v>
+      </c>
+    </row>
+    <row r="201">
+      <c r="A201" s="116" t="n"/>
+      <c r="B201" s="116" t="inlineStr">
+        <is>
+          <t>GRAND TOTAL</t>
+        </is>
+      </c>
+      <c r="C201" s="116" t="n"/>
+      <c r="D201" s="116" t="n"/>
+      <c r="E201" s="116" t="n"/>
+      <c r="F201" s="53" t="n">
+        <v>351251.46</v>
+      </c>
+      <c r="G201" s="54" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="202">
+      <c r="A202" s="117" t="inlineStr">
+        <is>
+          <t>Notes:</t>
+        </is>
+      </c>
+    </row>
+    <row r="203">
+      <c r="A203" s="117" t="n">
+        <v>1</v>
+      </c>
+      <c r="B203" s="117" t="inlineStr">
+        <is>
+          <t>** Non Traded in accordance with SEBI Regulations.</t>
+        </is>
+      </c>
+    </row>
+    <row r="204">
+      <c r="A204" s="13" t="n">
+        <v>2</v>
+      </c>
+      <c r="B204" s="13" t="inlineStr">
+        <is>
+          <t>* Less than 0.01%</t>
+        </is>
+      </c>
+    </row>
+    <row r="205">
+      <c r="A205" s="55" t="n">
         <v>3</v>
       </c>
-      <c r="B11" s="154" t="inlineStr">
+      <c r="B205" s="55" t="inlineStr">
+        <is>
+          <t>Market value includes accrued interest</t>
+        </is>
+      </c>
+    </row>
+    <row r="206">
+      <c r="A206" s="55" t="n">
+        <v>4</v>
+      </c>
+      <c r="B206" s="55" t="inlineStr">
+        <is>
+          <t>Net Assets does not include unit activity for the last day of the month</t>
+        </is>
+      </c>
+    </row>
+    <row r="207" ht="61.5" customHeight="1">
+      <c r="A207" s="117" t="n">
+        <v>5</v>
+      </c>
+      <c r="B207" s="129" t="inlineStr">
+        <is>
+          <t xml:space="preserve"> This scheme has exposure to floating rate instruments and / or interest rate derivatives. The duration of these instruments is linked to the interest rate reset period. The interest rate risk in a floating rate instrument or in a fixed rate instrument hedged with derivatives is likely to be lesser than that in an equivalent maturity fixed rate instrument. Under some market circumstances the volatility may be of an order greater than what may ordinarily be expected considering only its duration. Hence investors are recommended to consider the unadjusted portfolio maturity of the scheme as well and exercise adequate due diligence when deciding to make their investments.</t>
+        </is>
+      </c>
+    </row>
+    <row r="210">
+      <c r="B210" s="117" t="inlineStr">
+        <is>
+          <t>Scheme Riskometer</t>
+        </is>
+      </c>
+    </row>
+    <row r="222">
+      <c r="B222" s="117" t="inlineStr">
+        <is>
+          <t>Benchmark Riskometer: NIFTY Equity Savings Index</t>
+        </is>
+      </c>
+    </row>
+    <row r="234">
+      <c r="A234" s="1" t="inlineStr">
+        <is>
+          <t>Sr. No.</t>
+        </is>
+      </c>
+      <c r="B234" s="2" t="inlineStr">
+        <is>
+          <t>Particulars</t>
+        </is>
+      </c>
+      <c r="C234" s="3" t="n"/>
+      <c r="D234" s="3" t="n"/>
+      <c r="E234" s="4" t="n"/>
+    </row>
+    <row r="235">
+      <c r="A235" s="5" t="n">
+        <v>1</v>
+      </c>
+      <c r="B235" s="124" t="n"/>
+      <c r="C235" s="7" t="inlineStr">
+        <is>
+          <t>Portfolio Information</t>
+        </is>
+      </c>
+      <c r="E235" s="9" t="n"/>
+    </row>
+    <row r="236">
+      <c r="A236" s="5" t="n"/>
+      <c r="B236" s="124" t="inlineStr">
+        <is>
+          <t>Description (if any)</t>
+        </is>
+      </c>
+      <c r="C236" s="126" t="n"/>
+      <c r="E236" s="9" t="n"/>
+    </row>
+    <row r="237">
+      <c r="A237" s="5" t="n"/>
+      <c r="B237" s="124" t="inlineStr">
+        <is>
+          <t>Annualised Portfolio YTM*@@</t>
+        </is>
+      </c>
+      <c r="C237" s="127" t="n">
+        <v>0.0675657082536595</v>
+      </c>
+      <c r="E237" s="9" t="n"/>
+    </row>
+    <row r="238">
+      <c r="A238" s="5" t="n"/>
+      <c r="B238" s="124" t="inlineStr">
+        <is>
+          <t>Macaulay Duration@@</t>
+        </is>
+      </c>
+      <c r="C238" s="12" t="n">
+        <v>2.57753508740833</v>
+      </c>
+      <c r="E238" s="9" t="n"/>
+    </row>
+    <row r="239">
+      <c r="A239" s="5" t="n"/>
+      <c r="B239" s="124" t="inlineStr">
+        <is>
+          <t>Residual Maturity@@</t>
+        </is>
+      </c>
+      <c r="C239" s="12" t="n">
+        <v>5.19954716885176</v>
+      </c>
+      <c r="E239" s="9" t="n"/>
+    </row>
+    <row r="240">
+      <c r="A240" s="5" t="n"/>
+      <c r="B240" s="124" t="inlineStr">
+        <is>
+          <t>Modified Duration (in years)@@</t>
+        </is>
+      </c>
+      <c r="C240" s="12" t="n">
+        <v>2.4531011149372</v>
+      </c>
+      <c r="E240" s="9" t="n"/>
+    </row>
+    <row r="241">
+      <c r="A241" s="5" t="n"/>
+      <c r="B241" s="13" t="inlineStr">
+        <is>
+          <t>* In case of semi-annual YTM, it will be annualised</t>
+        </is>
+      </c>
+      <c r="C241" s="13" t="n"/>
+      <c r="E241" s="9" t="n"/>
+    </row>
+    <row r="242">
+      <c r="A242" s="5" t="n">
+        <v>2</v>
+      </c>
+      <c r="B242" s="14" t="inlineStr">
+        <is>
+          <t>NAV AND Dividend</t>
+        </is>
+      </c>
+      <c r="C242" s="13" t="n"/>
+      <c r="E242" s="9" t="n"/>
+    </row>
+    <row r="243">
+      <c r="A243" s="5" t="n"/>
+      <c r="B243" s="172" t="inlineStr">
+        <is>
+          <t>Plan/Option Name</t>
+        </is>
+      </c>
+      <c r="C243" s="111" t="inlineStr">
+        <is>
+          <t>NAV per unit (Rs)</t>
+        </is>
+      </c>
+      <c r="D243" s="173" t="n"/>
+      <c r="E243" s="174" t="inlineStr">
+        <is>
+          <t>Aggregate distributions during the portfolio period  (Rs. per Unit)</t>
+        </is>
+      </c>
+    </row>
+    <row r="244">
+      <c r="A244" s="5" t="n"/>
+      <c r="B244" s="175" t="n"/>
+      <c r="C244" s="15" t="inlineStr">
+        <is>
+          <t>As on May 31, 2026</t>
+        </is>
+      </c>
+      <c r="D244" s="15" t="inlineStr">
+        <is>
+          <t>As on Jun 30, 2026</t>
+        </is>
+      </c>
+      <c r="E244" s="175" t="n"/>
+    </row>
+    <row r="245">
+      <c r="A245" s="16" t="n"/>
+      <c r="B245" s="17" t="inlineStr">
+        <is>
+          <t>Direct Plan-Growth Plan</t>
+        </is>
+      </c>
+      <c r="C245" s="103" t="inlineStr">
+        <is>
+          <t>24.792</t>
+        </is>
+      </c>
+      <c r="D245" s="20" t="inlineStr">
+        <is>
+          <t>25.181</t>
+        </is>
+      </c>
+      <c r="E245" s="176" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+    </row>
+    <row r="246">
+      <c r="A246" s="16" t="n"/>
+      <c r="B246" s="17" t="inlineStr">
+        <is>
+          <t>Direct Plan-IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C246" s="103" t="inlineStr">
+        <is>
+          <t>13.457</t>
+        </is>
+      </c>
+      <c r="D246" s="20" t="inlineStr">
+        <is>
+          <t>13.668</t>
+        </is>
+      </c>
+      <c r="E246" s="176" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+    </row>
+    <row r="247">
+      <c r="A247" s="16" t="n"/>
+      <c r="B247" s="17" t="inlineStr">
+        <is>
+          <t>Direct Plan-Daily IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C247" s="103" t="n">
+        <v>0</v>
+      </c>
+      <c r="D247" s="20" t="n">
+        <v>0</v>
+      </c>
+      <c r="E247" s="176" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="248">
+      <c r="A248" s="16" t="n"/>
+      <c r="B248" s="17" t="inlineStr">
+        <is>
+          <t>Direct Plan-Weekly IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C248" s="103" t="n">
+        <v>0</v>
+      </c>
+      <c r="D248" s="20" t="n">
+        <v>0</v>
+      </c>
+      <c r="E248" s="176" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="249">
+      <c r="A249" s="16" t="n"/>
+      <c r="B249" s="17" t="inlineStr">
+        <is>
+          <t>Direct Plan-Monthly IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C249" s="103" t="inlineStr">
+        <is>
+          <t>17.093</t>
+        </is>
+      </c>
+      <c r="D249" s="20" t="inlineStr">
+        <is>
+          <t>17.293</t>
+        </is>
+      </c>
+      <c r="E249" s="176" t="n">
+        <v>0.068159</v>
+      </c>
+    </row>
+    <row r="250">
+      <c r="A250" s="16" t="n"/>
+      <c r="B250" s="17" t="inlineStr">
+        <is>
+          <t>Direct Plan-Quarterly IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C250" s="103" t="inlineStr">
+        <is>
+          <t>17.077</t>
+        </is>
+      </c>
+      <c r="D250" s="20" t="inlineStr">
+        <is>
+          <t>17.145</t>
+        </is>
+      </c>
+      <c r="E250" s="176" t="n">
+        <v>0.2</v>
+      </c>
+    </row>
+    <row r="251">
+      <c r="A251" s="16" t="n"/>
+      <c r="B251" s="18" t="n"/>
+      <c r="C251" s="99" t="n"/>
+      <c r="D251" s="99" t="n"/>
+      <c r="E251" s="177" t="n"/>
+    </row>
+    <row r="252">
+      <c r="A252" s="5" t="n"/>
+      <c r="B252" s="19" t="inlineStr">
+        <is>
+          <t>Regular Plan-Growth Plan</t>
+        </is>
+      </c>
+      <c r="C252" s="20" t="inlineStr">
+        <is>
+          <t>21.949</t>
+        </is>
+      </c>
+      <c r="D252" s="20" t="inlineStr">
+        <is>
+          <t>22.278</t>
+        </is>
+      </c>
+      <c r="E252" s="176" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+    </row>
+    <row r="253">
+      <c r="A253" s="5" t="n"/>
+      <c r="B253" s="19" t="inlineStr">
+        <is>
+          <t>Regular Plan-IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C253" s="20" t="inlineStr">
+        <is>
+          <t>11.953</t>
+        </is>
+      </c>
+      <c r="D253" s="20" t="inlineStr">
+        <is>
+          <t>12.132</t>
+        </is>
+      </c>
+      <c r="E253" s="176" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+    </row>
+    <row r="254">
+      <c r="A254" s="5" t="n"/>
+      <c r="B254" s="19" t="inlineStr">
+        <is>
+          <t>Regular Plan-Daily IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C254" s="20" t="n">
+        <v>0</v>
+      </c>
+      <c r="D254" s="20" t="n">
+        <v>0</v>
+      </c>
+      <c r="E254" s="176" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="255">
+      <c r="A255" s="5" t="n"/>
+      <c r="B255" s="19" t="inlineStr">
+        <is>
+          <t>Regular Plan-Weekly IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C255" s="20" t="n">
+        <v>0</v>
+      </c>
+      <c r="D255" s="20" t="n">
+        <v>0</v>
+      </c>
+      <c r="E255" s="176" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="256">
+      <c r="A256" s="5" t="n"/>
+      <c r="B256" s="19" t="inlineStr">
+        <is>
+          <t>Regular Plan-Monthly IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C256" s="20" t="inlineStr">
+        <is>
+          <t>13.405</t>
+        </is>
+      </c>
+      <c r="D256" s="20" t="inlineStr">
+        <is>
+          <t>13.537</t>
+        </is>
+      </c>
+      <c r="E256" s="176" t="n">
+        <v>0.068159</v>
+      </c>
+    </row>
+    <row r="257">
+      <c r="A257" s="5" t="n"/>
+      <c r="B257" s="19" t="inlineStr">
+        <is>
+          <t>Regular Plan-Quarterly IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C257" s="20" t="inlineStr">
+        <is>
+          <t>13.473</t>
+        </is>
+      </c>
+      <c r="D257" s="20" t="inlineStr">
+        <is>
+          <t>13.475</t>
+        </is>
+      </c>
+      <c r="E257" s="176" t="n">
+        <v>0.2</v>
+      </c>
+    </row>
+    <row r="258">
+      <c r="A258" s="5" t="n"/>
+      <c r="B258" s="21" t="inlineStr">
+        <is>
+          <t>IDCW -  Income Distribution cum Capital Withdrawal.</t>
+        </is>
+      </c>
+      <c r="C258" s="22" t="n"/>
+      <c r="D258" s="22" t="n"/>
+      <c r="E258" s="9" t="n"/>
+    </row>
+    <row r="259">
+      <c r="A259" s="23" t="n"/>
+      <c r="B259" s="24" t="n"/>
+      <c r="C259" s="24" t="n"/>
+      <c r="D259" s="24" t="n"/>
+      <c r="E259" s="25" t="n"/>
+    </row>
+    <row r="260">
+      <c r="A260" s="5" t="n">
+        <v>3</v>
+      </c>
+      <c r="B260" s="26" t="inlineStr">
+        <is>
+          <t>Portfolio Turn Over Ratio ^^</t>
+        </is>
+      </c>
+      <c r="C260" s="19" t="n"/>
+      <c r="D260" s="24" t="n"/>
+      <c r="E260" s="27" t="n"/>
+    </row>
+    <row r="261">
+      <c r="A261" s="5" t="n"/>
+      <c r="B261" s="19" t="inlineStr">
+        <is>
+          <t xml:space="preserve"> - For Purchase</t>
+        </is>
+      </c>
+      <c r="C261" s="20" t="n">
+        <v>0.41</v>
+      </c>
+      <c r="D261" s="24" t="n"/>
+      <c r="E261" s="25" t="n"/>
+    </row>
+    <row r="262">
+      <c r="A262" s="5" t="n"/>
+      <c r="B262" s="19" t="inlineStr">
+        <is>
+          <t xml:space="preserve"> - For Sale</t>
+        </is>
+      </c>
+      <c r="C262" s="20" t="n">
+        <v>0.42</v>
+      </c>
+      <c r="D262" s="24" t="n"/>
+      <c r="E262" s="25" t="n"/>
+    </row>
+    <row r="263">
+      <c r="A263" s="5" t="n">
+        <v>4</v>
+      </c>
+      <c r="B263" s="28" t="inlineStr">
+        <is>
+          <t>Total investment in foreign securities/ADR/GDR (Rs. lakh)</t>
+        </is>
+      </c>
+      <c r="C263" s="29" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="D263" s="24" t="n"/>
+      <c r="E263" s="27" t="n"/>
+    </row>
+    <row r="264" ht="24" customHeight="1">
+      <c r="A264" s="5" t="n">
+        <v>5</v>
+      </c>
+      <c r="B264" s="30" t="inlineStr">
+        <is>
+          <t>Total of securities below investment grade and default provided for the of Jun 30, 2026 (Rs. lakh)</t>
+        </is>
+      </c>
+      <c r="C264" s="29" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="D264" s="31" t="n"/>
+      <c r="E264" s="27" t="n"/>
+    </row>
+    <row r="265">
+      <c r="A265" s="5" t="n">
+        <v>6</v>
+      </c>
+      <c r="B265" s="32" t="inlineStr">
+        <is>
+          <t>Total investment in illiquid shares/securities</t>
+        </is>
+      </c>
+      <c r="C265" s="33" t="n"/>
+      <c r="E265" s="27" t="n"/>
+    </row>
+    <row r="266">
+      <c r="A266" s="5" t="n"/>
+      <c r="B266" s="34" t="inlineStr">
+        <is>
+          <t>- Value (In Rs. Lakh)</t>
+        </is>
+      </c>
+      <c r="C266" s="35" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="E266" s="27" t="n"/>
+    </row>
+    <row r="267">
+      <c r="A267" s="5" t="n"/>
+      <c r="B267" s="36" t="inlineStr">
+        <is>
+          <t>- in percentage terms (%)</t>
+        </is>
+      </c>
+      <c r="C267" s="178" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="E267" s="27" t="n"/>
+    </row>
+    <row r="268">
+      <c r="A268" s="5" t="n"/>
+      <c r="B268" s="36" t="n"/>
+      <c r="C268" s="179" t="n"/>
+      <c r="E268" s="27" t="n"/>
+    </row>
+    <row r="269">
+      <c r="A269" s="5" t="n">
+        <v>7</v>
+      </c>
+      <c r="B269" s="32" t="inlineStr">
+        <is>
+          <t>Total outstanding exposure to derivatives at the end of  Jun 30, 2026</t>
+        </is>
+      </c>
+      <c r="C269" s="33" t="n"/>
+      <c r="D269" s="24" t="n"/>
+      <c r="E269" s="27" t="n"/>
+    </row>
+    <row r="270">
+      <c r="A270" s="5" t="n"/>
+      <c r="B270" s="34" t="inlineStr">
+        <is>
+          <t>- Value (In Rs. Lakh)</t>
+        </is>
+      </c>
+      <c r="C270" s="35" t="n">
+        <v>-131908.93304</v>
+      </c>
+      <c r="D270" s="24" t="n"/>
+      <c r="E270" s="27" t="n"/>
+    </row>
+    <row r="271">
+      <c r="A271" s="5" t="n"/>
+      <c r="B271" s="36" t="inlineStr">
+        <is>
+          <t>- in percentage term (%)</t>
+        </is>
+      </c>
+      <c r="C271" s="178" t="n">
+        <v>-0.3755398826660385</v>
+      </c>
+      <c r="D271" s="24" t="n"/>
+      <c r="E271" s="27" t="n"/>
+    </row>
+    <row r="272">
+      <c r="A272" s="39" t="n"/>
+      <c r="B272" s="40" t="n"/>
+      <c r="C272" s="40" t="n"/>
+      <c r="D272" s="40" t="n"/>
+      <c r="E272" s="41" t="n"/>
+    </row>
+    <row r="274">
+      <c r="A274" s="42" t="inlineStr">
+        <is>
+          <t>N.A.</t>
+        </is>
+      </c>
+      <c r="B274" s="117" t="inlineStr">
+        <is>
+          <t xml:space="preserve"> Not Applicable.</t>
+        </is>
+      </c>
+    </row>
+    <row r="275">
+      <c r="A275" s="42" t="inlineStr">
+        <is>
+          <t>^^</t>
+        </is>
+      </c>
+      <c r="B275" s="117" t="inlineStr">
+        <is>
+          <t>Portfolio Turn Over Ratio is for Equity Schemes.</t>
+        </is>
+      </c>
+    </row>
+    <row r="276">
+      <c r="A276" s="42" t="inlineStr">
+        <is>
+          <t>@@</t>
+        </is>
+      </c>
+      <c r="B276" s="117" t="inlineStr">
+        <is>
+          <t>Residual, Modified Duration and Portfolio YTM (Annualised) is for Debt Schemes.</t>
+        </is>
+      </c>
+    </row>
+    <row r="277">
+      <c r="B277" s="117" t="inlineStr">
+        <is>
+          <t>Pursuant to payment of IDCW, the NAV of the IDCW Option(s) of aforesaid Scheme of the Fund would fall to the extent of payout and statutory levy, if any. For complete distribution history of the Schemes, please visit www.dspim.com</t>
+        </is>
+      </c>
+    </row>
+    <row r="280">
+      <c r="B280" s="87" t="inlineStr">
+        <is>
+          <t>Details of Investments in Derivative Instruments:</t>
+        </is>
+      </c>
+      <c r="C280" s="87" t="n"/>
+      <c r="D280" s="87" t="n"/>
+      <c r="E280" s="87" t="n"/>
+      <c r="F280" s="87" t="n"/>
+      <c r="G280" s="87" t="n"/>
+      <c r="H280" s="87" t="n"/>
+    </row>
+    <row r="281">
+      <c r="B281" s="87" t="inlineStr">
+        <is>
+          <t>DSP Mutual Fund</t>
+        </is>
+      </c>
+      <c r="C281" s="87" t="n"/>
+      <c r="D281" s="87" t="n"/>
+      <c r="E281" s="87" t="n"/>
+      <c r="F281" s="87" t="n"/>
+      <c r="G281" s="87" t="n"/>
+      <c r="H281" s="87" t="n"/>
+    </row>
+    <row r="282">
+      <c r="B282" s="87" t="inlineStr">
+        <is>
+          <t>Hedging Positions through Futures as on 30th Jun 2026 :</t>
+        </is>
+      </c>
+      <c r="C282" s="87" t="n"/>
+      <c r="D282" s="87" t="n"/>
+      <c r="E282" s="87" t="n"/>
+      <c r="F282" s="87" t="n"/>
+      <c r="G282" s="87" t="n"/>
+      <c r="H282" s="138" t="inlineStr">
+        <is>
+          <t>Amount in Rupees</t>
+        </is>
+      </c>
+    </row>
+    <row r="283" ht="36" customHeight="1">
+      <c r="B283" s="139" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Scheme </t>
+        </is>
+      </c>
+      <c r="C283" s="139" t="inlineStr">
+        <is>
+          <t>Underlying</t>
+        </is>
+      </c>
+      <c r="D283" s="139" t="inlineStr">
+        <is>
+          <t>Long / Short</t>
+        </is>
+      </c>
+      <c r="E283" s="139" t="inlineStr">
+        <is>
+          <t>Futures Price when purchased</t>
+        </is>
+      </c>
+      <c r="F283" s="139" t="inlineStr">
+        <is>
+          <t>Current price of the contract</t>
+        </is>
+      </c>
+      <c r="G283" s="139" t="inlineStr">
+        <is>
+          <t>Margin maintained in Rupees Lakhs</t>
+        </is>
+      </c>
+      <c r="H283" s="139" t="inlineStr">
+        <is>
+          <t>Total % of existing assets hedged through futures</t>
+        </is>
+      </c>
+    </row>
+    <row r="284">
+      <c r="B284" s="140" t="inlineStr">
+        <is>
+          <t>DSP Equity Savings Fund</t>
+        </is>
+      </c>
+      <c r="C284" s="140" t="inlineStr">
+        <is>
+          <t>HDFC Bank Limited</t>
+        </is>
+      </c>
+      <c r="D284" s="140" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E284" s="141" t="n">
+        <v>803.3874</v>
+      </c>
+      <c r="F284" s="141" t="n">
+        <v>802.9</v>
+      </c>
+      <c r="G284" s="141" t="n">
+        <v>1802.7987384</v>
+      </c>
+      <c r="H284" s="142" t="n">
+        <v>0.3679374341574993</v>
+      </c>
+    </row>
+    <row r="285">
+      <c r="B285" s="140" t="inlineStr">
+        <is>
+          <t>DSP Equity Savings Fund</t>
+        </is>
+      </c>
+      <c r="C285" s="140" t="inlineStr">
+        <is>
+          <t>TVS Motor Company Limited</t>
+        </is>
+      </c>
+      <c r="D285" s="140" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E285" s="141" t="n">
+        <v>3509.935582</v>
+      </c>
+      <c r="F285" s="141" t="n">
+        <v>3486.1</v>
+      </c>
+      <c r="G285" s="141" t="n">
+        <v>117.1194544</v>
+      </c>
+      <c r="H285" s="142" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="286">
+      <c r="B286" s="140" t="inlineStr">
+        <is>
+          <t>DSP Equity Savings Fund</t>
+        </is>
+      </c>
+      <c r="C286" s="140" t="inlineStr">
+        <is>
+          <t>Zydus Lifesciences Limited</t>
+        </is>
+      </c>
+      <c r="D286" s="140" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E286" s="141" t="n">
+        <v>1108.721429</v>
+      </c>
+      <c r="F286" s="141" t="n">
+        <v>1120.3</v>
+      </c>
+      <c r="G286" s="141" t="n">
+        <v>24.890103</v>
+      </c>
+      <c r="H286" s="142" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="287">
+      <c r="B287" s="140" t="inlineStr">
+        <is>
+          <t>DSP Equity Savings Fund</t>
+        </is>
+      </c>
+      <c r="C287" s="140" t="inlineStr">
+        <is>
+          <t>Bandhan Bank Limited</t>
+        </is>
+      </c>
+      <c r="D287" s="140" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E287" s="141" t="n">
+        <v>205.955609</v>
+      </c>
+      <c r="F287" s="141" t="n">
+        <v>205.2</v>
+      </c>
+      <c r="G287" s="141" t="n">
+        <v>1368.914976</v>
+      </c>
+      <c r="H287" s="142" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="288">
+      <c r="B288" s="140" t="inlineStr">
+        <is>
+          <t>DSP Equity Savings Fund</t>
+        </is>
+      </c>
+      <c r="C288" s="140" t="inlineStr">
+        <is>
+          <t>Hero MotoCorp Limited</t>
+        </is>
+      </c>
+      <c r="D288" s="140" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E288" s="141" t="n">
+        <v>4736.623684</v>
+      </c>
+      <c r="F288" s="141" t="n">
+        <v>4753.5</v>
+      </c>
+      <c r="G288" s="141" t="n">
+        <v>70.48573399999999</v>
+      </c>
+      <c r="H288" s="142" t="n">
+        <v>0.1550110856412762</v>
+      </c>
+    </row>
+    <row r="289">
+      <c r="B289" s="140" t="inlineStr">
+        <is>
+          <t>DSP Equity Savings Fund</t>
+        </is>
+      </c>
+      <c r="C289" s="140" t="inlineStr">
+        <is>
+          <t>Larsen &amp; Toubro Limited</t>
+        </is>
+      </c>
+      <c r="D289" s="140" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E289" s="141" t="n">
+        <v>4195.746671</v>
+      </c>
+      <c r="F289" s="141" t="n">
+        <v>4165.6</v>
+      </c>
+      <c r="G289" s="141" t="n">
+        <v>1084.954948</v>
+      </c>
+      <c r="H289" s="142" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="290" ht="24" customHeight="1">
+      <c r="B290" s="140" t="inlineStr">
+        <is>
+          <t>DSP Equity Savings Fund</t>
+        </is>
+      </c>
+      <c r="C290" s="140" t="inlineStr">
+        <is>
+          <t>Mahindra &amp; Mahindra Limited</t>
+        </is>
+      </c>
+      <c r="D290" s="140" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E290" s="141" t="n">
+        <v>3093.382974</v>
+      </c>
+      <c r="F290" s="141" t="n">
+        <v>3060.8</v>
+      </c>
+      <c r="G290" s="141" t="n">
+        <v>724.388896</v>
+      </c>
+      <c r="H290" s="142" t="n">
+        <v>0.3794984582875132</v>
+      </c>
+    </row>
+    <row r="291">
+      <c r="B291" s="140" t="inlineStr">
+        <is>
+          <t>DSP Equity Savings Fund</t>
+        </is>
+      </c>
+      <c r="C291" s="140" t="inlineStr">
+        <is>
+          <t>NTPC Limited</t>
+        </is>
+      </c>
+      <c r="D291" s="140" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E291" s="141" t="n">
+        <v>362.2726</v>
+      </c>
+      <c r="F291" s="141" t="n">
+        <v>358.45</v>
+      </c>
+      <c r="G291" s="141" t="n">
+        <v>675.9986456</v>
+      </c>
+      <c r="H291" s="142" t="n">
+        <v>0.5338414490896204</v>
+      </c>
+    </row>
+    <row r="292">
+      <c r="B292" s="140" t="inlineStr">
+        <is>
+          <t>DSP Equity Savings Fund</t>
+        </is>
+      </c>
+      <c r="C292" s="140" t="inlineStr">
+        <is>
+          <t>Shriram Finance Limited</t>
+        </is>
+      </c>
+      <c r="D292" s="140" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E292" s="141" t="n">
+        <v>1034.086176</v>
+      </c>
+      <c r="F292" s="141" t="n">
+        <v>1044.7</v>
+      </c>
+      <c r="G292" s="141" t="n">
+        <v>318.0396864</v>
+      </c>
+      <c r="H292" s="142" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="293">
+      <c r="B293" s="140" t="inlineStr">
+        <is>
+          <t>DSP Equity Savings Fund</t>
+        </is>
+      </c>
+      <c r="C293" s="140" t="inlineStr">
+        <is>
+          <t>UltraTech Cement Limited</t>
+        </is>
+      </c>
+      <c r="D293" s="140" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E293" s="141" t="n">
+        <v>11520</v>
+      </c>
+      <c r="F293" s="141" t="n">
+        <v>11338</v>
+      </c>
+      <c r="G293" s="141" t="n">
+        <v>1.99834</v>
+      </c>
+      <c r="H293" s="142" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="294">
+      <c r="B294" s="140" t="inlineStr">
+        <is>
+          <t>DSP Equity Savings Fund</t>
+        </is>
+      </c>
+      <c r="C294" s="140" t="inlineStr">
+        <is>
+          <t>DLF Limited</t>
+        </is>
+      </c>
+      <c r="D294" s="140" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E294" s="141" t="n">
+        <v>615.5846770000001</v>
+      </c>
+      <c r="F294" s="141" t="n">
+        <v>619.85</v>
+      </c>
+      <c r="G294" s="141" t="n">
+        <v>286.0335868</v>
+      </c>
+      <c r="H294" s="142" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="295">
+      <c r="B295" s="140" t="inlineStr">
+        <is>
+          <t>DSP Equity Savings Fund</t>
+        </is>
+      </c>
+      <c r="C295" s="140" t="inlineStr">
+        <is>
+          <t>Reliance Industries Limited</t>
+        </is>
+      </c>
+      <c r="D295" s="140" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E295" s="141" t="n">
+        <v>1315.597432</v>
+      </c>
+      <c r="F295" s="141" t="n">
+        <v>1300.4</v>
+      </c>
+      <c r="G295" s="141" t="n">
+        <v>1849.78242</v>
+      </c>
+      <c r="H295" s="142" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="296" ht="24" customHeight="1">
+      <c r="B296" s="140" t="inlineStr">
+        <is>
+          <t>DSP Equity Savings Fund</t>
+        </is>
+      </c>
+      <c r="C296" s="140" t="inlineStr">
+        <is>
+          <t>Apollo Hospitals Enterprise Limited</t>
+        </is>
+      </c>
+      <c r="D296" s="140" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E296" s="141" t="n">
+        <v>8637.320546000001</v>
+      </c>
+      <c r="F296" s="141" t="n">
+        <v>8742.5</v>
+      </c>
+      <c r="G296" s="141" t="n">
+        <v>75.1475166</v>
+      </c>
+      <c r="H296" s="142" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="297">
+      <c r="B297" s="140" t="inlineStr">
+        <is>
+          <t>DSP Equity Savings Fund</t>
+        </is>
+      </c>
+      <c r="C297" s="140" t="inlineStr">
+        <is>
+          <t>Bharat Electronics Limited</t>
+        </is>
+      </c>
+      <c r="D297" s="140" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E297" s="141" t="n">
+        <v>407.7503</v>
+      </c>
+      <c r="F297" s="141" t="n">
+        <v>414.1</v>
+      </c>
+      <c r="G297" s="141" t="n">
+        <v>327.6517108</v>
+      </c>
+      <c r="H297" s="142" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="298">
+      <c r="B298" s="140" t="inlineStr">
+        <is>
+          <t>DSP Equity Savings Fund</t>
+        </is>
+      </c>
+      <c r="C298" s="140" t="inlineStr">
+        <is>
+          <t>GMR AIRPORTS LIMITED</t>
+        </is>
+      </c>
+      <c r="D298" s="140" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E298" s="141" t="n">
+        <v>109.706684</v>
+      </c>
+      <c r="F298" s="141" t="n">
+        <v>112.78</v>
+      </c>
+      <c r="G298" s="141" t="n">
+        <v>197.5097806</v>
+      </c>
+      <c r="H298" s="142" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="299">
+      <c r="B299" s="140" t="inlineStr">
+        <is>
+          <t>DSP Equity Savings Fund</t>
+        </is>
+      </c>
+      <c r="C299" s="140" t="inlineStr">
+        <is>
+          <t>Biocon Limited</t>
+        </is>
+      </c>
+      <c r="D299" s="140" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E299" s="141" t="n">
+        <v>422.881914</v>
+      </c>
+      <c r="F299" s="141" t="n">
+        <v>421.2</v>
+      </c>
+      <c r="G299" s="141" t="n">
+        <v>114.5384</v>
+      </c>
+      <c r="H299" s="142" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="300">
+      <c r="B300" s="140" t="inlineStr">
+        <is>
+          <t>DSP Equity Savings Fund</t>
+        </is>
+      </c>
+      <c r="C300" s="140" t="inlineStr">
+        <is>
+          <t>Cipla Limited</t>
+        </is>
+      </c>
+      <c r="D300" s="140" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E300" s="141" t="n">
+        <v>1462.30167</v>
+      </c>
+      <c r="F300" s="141" t="n">
+        <v>1476.6</v>
+      </c>
+      <c r="G300" s="141" t="n">
+        <v>331.78179</v>
+      </c>
+      <c r="H300" s="142" t="n">
+        <v>0.1868495985298234</v>
+      </c>
+    </row>
+    <row r="301">
+      <c r="B301" s="140" t="inlineStr">
+        <is>
+          <t>DSP Equity Savings Fund</t>
+        </is>
+      </c>
+      <c r="C301" s="140" t="inlineStr">
+        <is>
+          <t>Pidilite Industries Limited</t>
+        </is>
+      </c>
+      <c r="D301" s="140" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E301" s="141" t="n">
+        <v>1608.65</v>
+      </c>
+      <c r="F301" s="141" t="n">
+        <v>1593.5</v>
+      </c>
+      <c r="G301" s="141" t="n">
+        <v>2.824225</v>
+      </c>
+      <c r="H301" s="142" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="302" ht="24" customHeight="1">
+      <c r="B302" s="140" t="inlineStr">
+        <is>
+          <t>DSP Equity Savings Fund</t>
+        </is>
+      </c>
+      <c r="C302" s="140" t="inlineStr">
+        <is>
+          <t>Tata Power Company Limited</t>
+        </is>
+      </c>
+      <c r="D302" s="140" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E302" s="141" t="n">
+        <v>391.80305</v>
+      </c>
+      <c r="F302" s="141" t="n">
+        <v>388.2</v>
+      </c>
+      <c r="G302" s="141" t="n">
+        <v>260.030153</v>
+      </c>
+      <c r="H302" s="142" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="303" ht="24" customHeight="1">
+      <c r="B303" s="140" t="inlineStr">
+        <is>
+          <t>DSP Equity Savings Fund</t>
+        </is>
+      </c>
+      <c r="C303" s="140" t="inlineStr">
+        <is>
+          <t>Hindustan Petroleum Corporation Limited</t>
+        </is>
+      </c>
+      <c r="D303" s="140" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E303" s="141" t="n">
+        <v>412.567093</v>
+      </c>
+      <c r="F303" s="141" t="n">
+        <v>396.5</v>
+      </c>
+      <c r="G303" s="141" t="n">
+        <v>77.2194779</v>
+      </c>
+      <c r="H303" s="142" t="n">
+        <v>0.3156484051248907</v>
+      </c>
+    </row>
+    <row r="304" ht="24" customHeight="1">
+      <c r="B304" s="140" t="inlineStr">
+        <is>
+          <t>DSP Equity Savings Fund</t>
+        </is>
+      </c>
+      <c r="C304" s="140" t="inlineStr">
+        <is>
+          <t>Kotak Mahindra Bank Limited</t>
+        </is>
+      </c>
+      <c r="D304" s="140" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E304" s="141" t="n">
+        <v>407.550232</v>
+      </c>
+      <c r="F304" s="141" t="n">
+        <v>394.8</v>
+      </c>
+      <c r="G304" s="141" t="n">
+        <v>656.08416</v>
+      </c>
+      <c r="H304" s="142" t="n">
+        <v>0.342001361470388</v>
+      </c>
+    </row>
+    <row r="305">
+      <c r="B305" s="140" t="inlineStr">
+        <is>
+          <t>DSP Equity Savings Fund</t>
+        </is>
+      </c>
+      <c r="C305" s="140" t="inlineStr">
+        <is>
+          <t>Punjab National Bank</t>
+        </is>
+      </c>
+      <c r="D305" s="140" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E305" s="141" t="n">
+        <v>108.563076</v>
+      </c>
+      <c r="F305" s="141" t="n">
+        <v>107.36</v>
+      </c>
+      <c r="G305" s="141" t="n">
+        <v>462.459392</v>
+      </c>
+      <c r="H305" s="142" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="306" ht="24" customHeight="1">
+      <c r="B306" s="140" t="inlineStr">
+        <is>
+          <t>DSP Equity Savings Fund</t>
+        </is>
+      </c>
+      <c r="C306" s="140" t="inlineStr">
+        <is>
+          <t>Oil &amp; Natural Gas Corporation Limited</t>
+        </is>
+      </c>
+      <c r="D306" s="140" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E306" s="141" t="n">
+        <v>238.658059</v>
+      </c>
+      <c r="F306" s="141" t="n">
+        <v>236.3</v>
+      </c>
+      <c r="G306" s="141" t="n">
+        <v>64.3219684</v>
+      </c>
+      <c r="H306" s="142" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="307">
+      <c r="B307" s="140" t="inlineStr">
+        <is>
+          <t>DSP Equity Savings Fund</t>
+        </is>
+      </c>
+      <c r="C307" s="140" t="inlineStr">
+        <is>
+          <t>Petronet LNG Limited</t>
+        </is>
+      </c>
+      <c r="D307" s="140" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E307" s="141" t="n">
+        <v>280.7619</v>
+      </c>
+      <c r="F307" s="141" t="n">
+        <v>282.8</v>
+      </c>
+      <c r="G307" s="141" t="n">
+        <v>63.692978</v>
+      </c>
+      <c r="H307" s="142" t="n">
+        <v>0.09068420056335841</v>
+      </c>
+    </row>
+    <row r="308">
+      <c r="B308" s="140" t="inlineStr">
+        <is>
+          <t>DSP Equity Savings Fund</t>
+        </is>
+      </c>
+      <c r="C308" s="140" t="inlineStr">
+        <is>
+          <t>Bank of Baroda</t>
+        </is>
+      </c>
+      <c r="D308" s="140" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E308" s="141" t="n">
+        <v>277.714257</v>
+      </c>
+      <c r="F308" s="141" t="n">
+        <v>274.4</v>
+      </c>
+      <c r="G308" s="141" t="n">
+        <v>703.3049595</v>
+      </c>
+      <c r="H308" s="142" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="309" ht="24" customHeight="1">
+      <c r="B309" s="140" t="inlineStr">
+        <is>
+          <t>DSP Equity Savings Fund</t>
+        </is>
+      </c>
+      <c r="C309" s="140" t="inlineStr">
+        <is>
+          <t>HDFC Life Insurance Company Limited</t>
+        </is>
+      </c>
+      <c r="D309" s="140" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E309" s="141" t="n">
+        <v>592.12844</v>
+      </c>
+      <c r="F309" s="141" t="n">
+        <v>579.9</v>
+      </c>
+      <c r="G309" s="141" t="n">
+        <v>146.212495</v>
+      </c>
+      <c r="H309" s="142" t="n">
+        <v>0.1499349408176382</v>
+      </c>
+    </row>
+    <row r="310">
+      <c r="B310" s="140" t="inlineStr">
+        <is>
+          <t>DSP Equity Savings Fund</t>
+        </is>
+      </c>
+      <c r="C310" s="140" t="inlineStr">
+        <is>
+          <t>Indus Towers Limited</t>
+        </is>
+      </c>
+      <c r="D310" s="140" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E310" s="141" t="n">
+        <v>398.490488</v>
+      </c>
+      <c r="F310" s="141" t="n">
+        <v>394.8</v>
+      </c>
+      <c r="G310" s="141" t="n">
+        <v>967.3005440000002</v>
+      </c>
+      <c r="H310" s="142" t="n">
+        <v>0.6196601577936147</v>
+      </c>
+    </row>
+    <row r="311">
+      <c r="B311" s="140" t="inlineStr">
+        <is>
+          <t>DSP Equity Savings Fund</t>
+        </is>
+      </c>
+      <c r="C311" s="140" t="inlineStr">
+        <is>
+          <t>Hindalco Industries Limited</t>
+        </is>
+      </c>
+      <c r="D311" s="140" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E311" s="141" t="n">
+        <v>972.648973</v>
+      </c>
+      <c r="F311" s="141" t="n">
+        <v>959.5</v>
+      </c>
+      <c r="G311" s="141" t="n">
+        <v>1015.812875</v>
+      </c>
+      <c r="H311" s="142" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="312">
+      <c r="B312" s="140" t="inlineStr">
+        <is>
+          <t>DSP Equity Savings Fund</t>
+        </is>
+      </c>
+      <c r="C312" s="140" t="inlineStr">
+        <is>
+          <t>Vodafone Idea Limited</t>
+        </is>
+      </c>
+      <c r="D312" s="140" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E312" s="141" t="n">
+        <v>14.354</v>
+      </c>
+      <c r="F312" s="141" t="n">
+        <v>14.54</v>
+      </c>
+      <c r="G312" s="141" t="n">
+        <v>3639.452659999999</v>
+      </c>
+      <c r="H312" s="142" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="313" ht="24" customHeight="1">
+      <c r="B313" s="140" t="inlineStr">
+        <is>
+          <t>DSP Equity Savings Fund</t>
+        </is>
+      </c>
+      <c r="C313" s="140" t="inlineStr">
+        <is>
+          <t>Steel Authority of India Limited</t>
+        </is>
+      </c>
+      <c r="D313" s="140" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E313" s="141" t="n">
+        <v>174.3167</v>
+      </c>
+      <c r="F313" s="141" t="n">
+        <v>174.9</v>
+      </c>
+      <c r="G313" s="141" t="n">
+        <v>38.158266</v>
+      </c>
+      <c r="H313" s="142" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="314">
+      <c r="B314" s="140" t="inlineStr">
+        <is>
+          <t>DSP Equity Savings Fund</t>
+        </is>
+      </c>
+      <c r="C314" s="140" t="inlineStr">
+        <is>
+          <t>Titan Company Limited</t>
+        </is>
+      </c>
+      <c r="D314" s="140" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E314" s="141" t="n">
+        <v>4258.797968</v>
+      </c>
+      <c r="F314" s="141" t="n">
+        <v>4421.6</v>
+      </c>
+      <c r="G314" s="141" t="n">
+        <v>1007.908671</v>
+      </c>
+      <c r="H314" s="142" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="315" ht="24" customHeight="1">
+      <c r="B315" s="140" t="inlineStr">
+        <is>
+          <t>DSP Equity Savings Fund</t>
+        </is>
+      </c>
+      <c r="C315" s="140" t="inlineStr">
+        <is>
+          <t>Adani Ports and Special Economic Zone Limited</t>
+        </is>
+      </c>
+      <c r="D315" s="140" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E315" s="141" t="n">
+        <v>1808.243309</v>
+      </c>
+      <c r="F315" s="141" t="n">
+        <v>1824.3</v>
+      </c>
+      <c r="G315" s="141" t="n">
+        <v>118.4018908</v>
+      </c>
+      <c r="H315" s="142" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="316">
+      <c r="B316" s="140" t="inlineStr">
+        <is>
+          <t>DSP Equity Savings Fund</t>
+        </is>
+      </c>
+      <c r="C316" s="140" t="inlineStr">
+        <is>
+          <t>Bajaj Finance Limited</t>
+        </is>
+      </c>
+      <c r="D316" s="140" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E316" s="141" t="n">
+        <v>986.805009</v>
+      </c>
+      <c r="F316" s="141" t="n">
+        <v>1009.9</v>
+      </c>
+      <c r="G316" s="141" t="n">
+        <v>1284.7740856</v>
+      </c>
+      <c r="H316" s="142" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="317">
+      <c r="B317" s="140" t="inlineStr">
+        <is>
+          <t>DSP Equity Savings Fund</t>
+        </is>
+      </c>
+      <c r="C317" s="140" t="inlineStr">
+        <is>
+          <t>JSW Steel Limited</t>
+        </is>
+      </c>
+      <c r="D317" s="140" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E317" s="141" t="n">
+        <v>1238.142188</v>
+      </c>
+      <c r="F317" s="141" t="n">
+        <v>1227.3</v>
+      </c>
+      <c r="G317" s="141" t="n">
+        <v>173.4784576</v>
+      </c>
+      <c r="H317" s="142" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="318">
+      <c r="B318" s="140" t="inlineStr">
+        <is>
+          <t>DSP Equity Savings Fund</t>
+        </is>
+      </c>
+      <c r="C318" s="140" t="inlineStr">
+        <is>
+          <t>Info Edge (India) Limited</t>
+        </is>
+      </c>
+      <c r="D318" s="140" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E318" s="141" t="n">
+        <v>1010.8364</v>
+      </c>
+      <c r="F318" s="141" t="n">
+        <v>982.2</v>
+      </c>
+      <c r="G318" s="141" t="n">
+        <v>11.6140035</v>
+      </c>
+      <c r="H318" s="142" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="319">
+      <c r="B319" s="140" t="inlineStr">
+        <is>
+          <t>DSP Equity Savings Fund</t>
+        </is>
+      </c>
+      <c r="C319" s="140" t="inlineStr">
+        <is>
+          <t>NMDC Limited</t>
+        </is>
+      </c>
+      <c r="D319" s="140" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E319" s="141" t="n">
+        <v>85.58750000000001</v>
+      </c>
+      <c r="F319" s="141" t="n">
+        <v>85.78</v>
+      </c>
+      <c r="G319" s="141" t="n">
+        <v>561.9867615999999</v>
+      </c>
+      <c r="H319" s="142" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="320" ht="24" customHeight="1">
+      <c r="B320" s="140" t="inlineStr">
+        <is>
+          <t>DSP Equity Savings Fund</t>
+        </is>
+      </c>
+      <c r="C320" s="140" t="inlineStr">
+        <is>
+          <t>Sun Pharmaceutical Industries Limited</t>
+        </is>
+      </c>
+      <c r="D320" s="140" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E320" s="141" t="n">
+        <v>1881.61765</v>
+      </c>
+      <c r="F320" s="141" t="n">
+        <v>1870.8</v>
+      </c>
+      <c r="G320" s="141" t="n">
+        <v>984.477648</v>
+      </c>
+      <c r="H320" s="142" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="321" ht="24" customHeight="1">
+      <c r="B321" s="140" t="inlineStr">
+        <is>
+          <t>DSP Equity Savings Fund</t>
+        </is>
+      </c>
+      <c r="C321" s="140" t="inlineStr">
+        <is>
+          <t>Tata Motors Passanger Vehicles Limited</t>
+        </is>
+      </c>
+      <c r="D321" s="140" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E321" s="141" t="n">
+        <v>349.895</v>
+      </c>
+      <c r="F321" s="141" t="n">
+        <v>354.9</v>
+      </c>
+      <c r="G321" s="141" t="n">
+        <v>12.09464</v>
+      </c>
+      <c r="H321" s="142" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="322">
+      <c r="B322" s="140" t="inlineStr">
+        <is>
+          <t>DSP Equity Savings Fund</t>
+        </is>
+      </c>
+      <c r="C322" s="140" t="inlineStr">
+        <is>
+          <t>United Spirits Limited</t>
+        </is>
+      </c>
+      <c r="D322" s="140" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E322" s="141" t="n">
+        <v>1356.7487</v>
+      </c>
+      <c r="F322" s="141" t="n">
+        <v>1345.2</v>
+      </c>
+      <c r="G322" s="141" t="n">
+        <v>74.646624</v>
+      </c>
+      <c r="H322" s="142" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="323">
+      <c r="B323" s="140" t="inlineStr">
+        <is>
+          <t>DSP Equity Savings Fund</t>
+        </is>
+      </c>
+      <c r="C323" s="140" t="inlineStr">
+        <is>
+          <t>Bharti Airtel Limited</t>
+        </is>
+      </c>
+      <c r="D323" s="140" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E323" s="141" t="n">
+        <v>1849.582758</v>
+      </c>
+      <c r="F323" s="141" t="n">
+        <v>1854</v>
+      </c>
+      <c r="G323" s="141" t="n">
+        <v>1182.673525</v>
+      </c>
+      <c r="H323" s="142" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="324">
+      <c r="B324" s="140" t="inlineStr">
+        <is>
+          <t>DSP Equity Savings Fund</t>
+        </is>
+      </c>
+      <c r="C324" s="140" t="inlineStr">
+        <is>
+          <t>Aditya Birla Capital Limited</t>
+        </is>
+      </c>
+      <c r="D324" s="140" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E324" s="141" t="n">
+        <v>395.656827</v>
+      </c>
+      <c r="F324" s="141" t="n">
+        <v>393.8</v>
+      </c>
+      <c r="G324" s="141" t="n">
+        <v>58.708606</v>
+      </c>
+      <c r="H324" s="142" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="325">
+      <c r="B325" s="140" t="inlineStr">
+        <is>
+          <t>DSP Equity Savings Fund</t>
+        </is>
+      </c>
+      <c r="C325" s="140" t="inlineStr">
+        <is>
+          <t>LIC Housing Finance Limited</t>
+        </is>
+      </c>
+      <c r="D325" s="140" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E325" s="141" t="n">
+        <v>552.9071</v>
+      </c>
+      <c r="F325" s="141" t="n">
+        <v>565.7</v>
+      </c>
+      <c r="G325" s="141" t="n">
+        <v>93.224705</v>
+      </c>
+      <c r="H325" s="142" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="326">
+      <c r="B326" s="140" t="inlineStr">
+        <is>
+          <t>DSP Equity Savings Fund</t>
+        </is>
+      </c>
+      <c r="C326" s="140" t="inlineStr">
+        <is>
+          <t>Ambuja Cements Limited</t>
+        </is>
+      </c>
+      <c r="D326" s="140" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E326" s="141" t="n">
+        <v>426.458492</v>
+      </c>
+      <c r="F326" s="141" t="n">
+        <v>425.2</v>
+      </c>
+      <c r="G326" s="141" t="n">
+        <v>416.394624</v>
+      </c>
+      <c r="H326" s="142" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="327">
+      <c r="B327" s="140" t="inlineStr">
+        <is>
+          <t>DSP Equity Savings Fund</t>
+        </is>
+      </c>
+      <c r="C327" s="140" t="inlineStr">
+        <is>
+          <t>Aurobindo Pharma Limited</t>
+        </is>
+      </c>
+      <c r="D327" s="140" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E327" s="141" t="n">
+        <v>1576.1346</v>
+      </c>
+      <c r="F327" s="141" t="n">
+        <v>1592.6</v>
+      </c>
+      <c r="G327" s="141" t="n">
+        <v>75.670023</v>
+      </c>
+      <c r="H327" s="142" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="328">
+      <c r="B328" s="140" t="inlineStr">
+        <is>
+          <t>DSP Equity Savings Fund</t>
+        </is>
+      </c>
+      <c r="C328" s="140" t="inlineStr">
+        <is>
+          <t>Axis Bank Limited</t>
+        </is>
+      </c>
+      <c r="D328" s="140" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E328" s="141" t="n">
+        <v>1387.43155</v>
+      </c>
+      <c r="F328" s="141" t="n">
+        <v>1355.6</v>
+      </c>
+      <c r="G328" s="141" t="n">
+        <v>2022.080525</v>
+      </c>
+      <c r="H328" s="142" t="n">
+        <v>0.7261118842957337</v>
+      </c>
+    </row>
+    <row r="329">
+      <c r="B329" s="140" t="inlineStr">
+        <is>
+          <t>DSP Equity Savings Fund</t>
+        </is>
+      </c>
+      <c r="C329" s="140" t="inlineStr">
+        <is>
+          <t>Eicher Motors Limited</t>
+        </is>
+      </c>
+      <c r="D329" s="140" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E329" s="141" t="n">
+        <v>7622.646853</v>
+      </c>
+      <c r="F329" s="141" t="n">
+        <v>7096.5</v>
+      </c>
+      <c r="G329" s="141" t="n">
+        <v>605.7417425</v>
+      </c>
+      <c r="H329" s="142" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="330" ht="24" customHeight="1">
+      <c r="B330" s="140" t="inlineStr">
+        <is>
+          <t>DSP Equity Savings Fund</t>
+        </is>
+      </c>
+      <c r="C330" s="140" t="inlineStr">
+        <is>
+          <t>Hindustan Aeronautics Limited</t>
+        </is>
+      </c>
+      <c r="D330" s="140" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E330" s="141" t="n">
+        <v>4365.575622</v>
+      </c>
+      <c r="F330" s="141" t="n">
+        <v>4410.7</v>
+      </c>
+      <c r="G330" s="141" t="n">
+        <v>491.531557</v>
+      </c>
+      <c r="H330" s="142" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="331">
+      <c r="B331" s="140" t="inlineStr">
+        <is>
+          <t>DSP Equity Savings Fund</t>
+        </is>
+      </c>
+      <c r="C331" s="140" t="inlineStr">
         <is>
           <t>ITC Limited</t>
         </is>
       </c>
-      <c r="C11" s="154" t="inlineStr">
-[...1191 lines deleted...]
-      <c r="A46" s="154" t="n">
+      <c r="D331" s="140" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E331" s="141" t="n">
+        <v>291.531003</v>
+      </c>
+      <c r="F331" s="141" t="n">
+        <v>288.55</v>
+      </c>
+      <c r="G331" s="141" t="n">
+        <v>609.6995424</v>
+      </c>
+      <c r="H331" s="142" t="n">
+        <v>0.314471108533314</v>
+      </c>
+    </row>
+    <row r="332" ht="24" customHeight="1">
+      <c r="B332" s="140" t="inlineStr">
+        <is>
+          <t>DSP Equity Savings Fund</t>
+        </is>
+      </c>
+      <c r="C332" s="140" t="inlineStr">
+        <is>
+          <t>Power Grid Corporation of India Limited</t>
+        </is>
+      </c>
+      <c r="D332" s="140" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E332" s="141" t="n">
+        <v>287.9512</v>
+      </c>
+      <c r="F332" s="141" t="n">
+        <v>287.85</v>
+      </c>
+      <c r="G332" s="141" t="n">
+        <v>116.8231163</v>
+      </c>
+      <c r="H332" s="142" t="n">
         <v>1</v>
       </c>
-      <c r="B46" s="154" t="inlineStr">
-[...25 lines deleted...]
-      <c r="A47" s="154" t="n">
+    </row>
+    <row r="333">
+      <c r="B333" s="140" t="inlineStr">
+        <is>
+          <t>DSP Equity Savings Fund</t>
+        </is>
+      </c>
+      <c r="C333" s="140" t="inlineStr">
+        <is>
+          <t>State Bank of India</t>
+        </is>
+      </c>
+      <c r="D333" s="140" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E333" s="141" t="n">
+        <v>1043.252066</v>
+      </c>
+      <c r="F333" s="141" t="n">
+        <v>1033.75</v>
+      </c>
+      <c r="G333" s="141" t="n">
+        <v>499.077056</v>
+      </c>
+      <c r="H333" s="142" t="n">
         <v>1</v>
       </c>
-      <c r="B47" s="154" t="inlineStr">
-[...4586 lines deleted...]
-      <c r="C258" s="56" t="n">
+    </row>
+    <row r="335">
+      <c r="B335" s="87" t="inlineStr">
+        <is>
+          <t>Hedging Positions through Interest Rate Futures as on 30th Jun 2026 : Nil</t>
+        </is>
+      </c>
+      <c r="C335" s="87" t="n"/>
+      <c r="D335" s="87" t="n"/>
+      <c r="E335" s="87" t="n"/>
+      <c r="F335" s="87" t="n"/>
+      <c r="G335" s="87" t="n"/>
+      <c r="H335" s="87" t="n"/>
+      <c r="I335" s="87" t="n"/>
+    </row>
+    <row r="336">
+      <c r="B336" s="87" t="n"/>
+      <c r="C336" s="87" t="n"/>
+      <c r="D336" s="87" t="n"/>
+      <c r="E336" s="87" t="n"/>
+      <c r="F336" s="87" t="n"/>
+      <c r="G336" s="87" t="n"/>
+      <c r="H336" s="87" t="n"/>
+      <c r="I336" s="87" t="n"/>
+    </row>
+    <row r="337">
+      <c r="B337" s="87" t="inlineStr">
+        <is>
+          <t>For the period 01st Jun, 2026 to 30th Jun 2026, hedging transactions through futures have been squared off/expired :</t>
+        </is>
+      </c>
+      <c r="C337" s="87" t="n"/>
+      <c r="D337" s="87" t="n"/>
+      <c r="E337" s="87" t="n"/>
+      <c r="F337" s="87" t="n"/>
+      <c r="G337" s="87" t="n"/>
+      <c r="H337" s="87" t="n"/>
+      <c r="I337" s="138" t="inlineStr">
+        <is>
+          <t>Amount in Rupees</t>
+        </is>
+      </c>
+    </row>
+    <row r="338" ht="48" customHeight="1">
+      <c r="B338" s="139" t="inlineStr">
+        <is>
+          <t>Scheme</t>
+        </is>
+      </c>
+      <c r="C338" s="139" t="inlineStr">
+        <is>
+          <t>Total Number of contracts where futures were bought (Opening Balance)</t>
+        </is>
+      </c>
+      <c r="D338" s="139" t="inlineStr">
+        <is>
+          <t>Total Number of contracts where futures were bought</t>
+        </is>
+      </c>
+      <c r="E338" s="139" t="inlineStr">
+        <is>
+          <t>Total Number of contracts where futures were sold (Opening Balance)</t>
+        </is>
+      </c>
+      <c r="F338" s="139" t="inlineStr">
+        <is>
+          <t>Total Number of contracts where futures were sold</t>
+        </is>
+      </c>
+      <c r="G338" s="139" t="inlineStr">
+        <is>
+          <t>Gross Notional Value of contracts where futures were bought</t>
+        </is>
+      </c>
+      <c r="H338" s="139" t="inlineStr">
+        <is>
+          <t>Gross Notional Value of contracts where futures were sold</t>
+        </is>
+      </c>
+      <c r="I338" s="139" t="inlineStr">
+        <is>
+          <t>Net Profit/Loss value on all contracts combined</t>
+        </is>
+      </c>
+    </row>
+    <row r="339">
+      <c r="B339" s="140" t="inlineStr">
+        <is>
+          <t>DSP Equity Savings Fund</t>
+        </is>
+      </c>
+      <c r="C339" s="180" t="n">
         <v>0</v>
       </c>
-      <c r="D258" s="56" t="n">
-[...454 lines deleted...]
-      <c r="H293" s="115" t="inlineStr">
+      <c r="D339" s="180" t="n">
+        <v>19299</v>
+      </c>
+      <c r="E339" s="180" t="n">
+        <v>19517</v>
+      </c>
+      <c r="F339" s="180" t="n">
+        <v>-218</v>
+      </c>
+      <c r="G339" s="181" t="n">
+        <v>13706270815.74</v>
+      </c>
+      <c r="H339" s="181" t="n">
+        <v>13658227214.4845</v>
+      </c>
+      <c r="I339" s="180" t="n">
+        <v>-48043601.2555001</v>
+      </c>
+    </row>
+    <row r="342">
+      <c r="B342" s="87" t="inlineStr">
+        <is>
+          <t>Hedging Positions through Put Options as on 30th Jun 2026 :Nil</t>
+        </is>
+      </c>
+      <c r="C342" s="87" t="n"/>
+      <c r="D342" s="182" t="n"/>
+      <c r="E342" s="183" t="n"/>
+      <c r="F342" s="182" t="n"/>
+      <c r="G342" s="182" t="n"/>
+      <c r="H342" s="182" t="n"/>
+      <c r="I342" s="182" t="n"/>
+    </row>
+    <row r="343">
+      <c r="B343" s="87" t="n"/>
+      <c r="C343" s="87" t="n"/>
+      <c r="D343" s="182" t="n"/>
+      <c r="E343" s="183" t="n"/>
+      <c r="F343" s="182" t="n"/>
+      <c r="G343" s="182" t="n"/>
+      <c r="H343" s="182" t="n"/>
+      <c r="I343" s="182" t="n"/>
+    </row>
+    <row r="344">
+      <c r="B344" s="87" t="inlineStr">
+        <is>
+          <t>Hedging Positions through writing of covered Call Options as on 30th Jun 2026 : Nil</t>
+        </is>
+      </c>
+      <c r="C344" s="87" t="n"/>
+      <c r="D344" s="87" t="n"/>
+      <c r="E344" s="183" t="n"/>
+      <c r="F344" s="87" t="n"/>
+      <c r="G344" s="87" t="n"/>
+      <c r="H344" s="87" t="n"/>
+      <c r="I344" s="146" t="n"/>
+    </row>
+    <row r="345">
+      <c r="B345" s="87" t="n"/>
+      <c r="C345" s="87" t="n"/>
+      <c r="D345" s="87" t="n"/>
+      <c r="E345" s="183" t="n"/>
+      <c r="F345" s="87" t="n"/>
+      <c r="G345" s="87" t="n"/>
+      <c r="H345" s="87" t="n"/>
+      <c r="I345" s="146" t="n"/>
+    </row>
+    <row r="346">
+      <c r="B346" s="87" t="inlineStr">
+        <is>
+          <t>For the period 01st Jun, 2026 to 30th Jun 2026, hedging transactions through options which have been squared off/expired : Nil</t>
+        </is>
+      </c>
+      <c r="C346" s="87" t="n"/>
+      <c r="D346" s="87" t="n"/>
+      <c r="E346" s="87" t="n"/>
+      <c r="F346" s="87" t="n"/>
+      <c r="G346" s="138" t="n"/>
+      <c r="H346" s="87" t="n"/>
+      <c r="I346" s="146" t="n"/>
+    </row>
+    <row r="347">
+      <c r="B347" s="87" t="n"/>
+      <c r="C347" s="87" t="n"/>
+      <c r="D347" s="87" t="n"/>
+      <c r="E347" s="87" t="n"/>
+      <c r="F347" s="87" t="n"/>
+      <c r="G347" s="138" t="n"/>
+      <c r="H347" s="87" t="n"/>
+      <c r="I347" s="146" t="n"/>
+    </row>
+    <row r="348">
+      <c r="B348" s="87" t="n"/>
+      <c r="C348" s="87" t="n"/>
+      <c r="D348" s="87" t="n"/>
+      <c r="E348" s="87" t="n"/>
+      <c r="F348" s="87" t="n"/>
+      <c r="G348" s="87" t="n"/>
+      <c r="H348" s="87" t="n"/>
+      <c r="I348" s="146" t="n"/>
+    </row>
+    <row r="349">
+      <c r="B349" s="87" t="inlineStr">
+        <is>
+          <t>Other than Hedging Positions through Options as on 30th Jun 2026 :</t>
+        </is>
+      </c>
+      <c r="C349" s="87" t="n"/>
+      <c r="D349" s="87" t="n"/>
+      <c r="E349" s="87" t="n"/>
+      <c r="F349" s="87" t="n"/>
+      <c r="G349" s="87" t="n"/>
+      <c r="H349" s="138" t="n"/>
+      <c r="I349" s="87" t="n"/>
+    </row>
+    <row r="350" ht="24" customHeight="1">
+      <c r="B350" s="139" t="inlineStr">
+        <is>
+          <t>Scheme</t>
+        </is>
+      </c>
+      <c r="C350" s="139" t="inlineStr">
+        <is>
+          <t>Underlying</t>
+        </is>
+      </c>
+      <c r="D350" s="139" t="inlineStr">
+        <is>
+          <t>Call/Put</t>
+        </is>
+      </c>
+      <c r="E350" s="139" t="inlineStr">
+        <is>
+          <t>Number of contracts</t>
+        </is>
+      </c>
+      <c r="F350" s="139" t="inlineStr">
+        <is>
+          <t>Option Price when purchased</t>
+        </is>
+      </c>
+      <c r="G350" s="139" t="inlineStr">
+        <is>
+          <t>Current price of the contract</t>
+        </is>
+      </c>
+      <c r="H350" s="139" t="inlineStr">
+        <is>
+          <t>Margin maintained in Rupees Lakhs</t>
+        </is>
+      </c>
+      <c r="I350" s="139" t="inlineStr">
+        <is>
+          <t>Total exposure as % to Net Assets</t>
+        </is>
+      </c>
+    </row>
+    <row r="351">
+      <c r="B351" s="17" t="inlineStr">
+        <is>
+          <t>DSP Equity Savings Fund</t>
+        </is>
+      </c>
+      <c r="C351" s="17" t="inlineStr">
+        <is>
+          <t>NIFTY</t>
+        </is>
+      </c>
+      <c r="D351" s="17" t="inlineStr">
+        <is>
+          <t>PUT</t>
+        </is>
+      </c>
+      <c r="E351" s="147" t="n">
+        <v>7170</v>
+      </c>
+      <c r="F351" s="147" t="n">
+        <v>127.805161</v>
+      </c>
+      <c r="G351" s="17" t="n">
+        <v>15.95</v>
+      </c>
+      <c r="H351" s="148" t="n"/>
+      <c r="I351" s="149" t="n">
+        <v>0.00021163</v>
+      </c>
+    </row>
+    <row r="354">
+      <c r="B354" s="87" t="inlineStr">
+        <is>
+          <t>For the period 01st Jun, 2026 to 30th Jun 2026, non-hedging transactions through options have been squared off/expired : Nil</t>
+        </is>
+      </c>
+      <c r="C354" s="87" t="n"/>
+      <c r="D354" s="150" t="n"/>
+      <c r="E354" s="87" t="n"/>
+      <c r="F354" s="87" t="n"/>
+      <c r="G354" s="138" t="inlineStr">
         <is>
           <t>Amount in Rupees</t>
         </is>
       </c>
     </row>
-    <row r="294" ht="36" customFormat="1" customHeight="1" s="114">
-[...5 lines deleted...]
-      <c r="C294" s="116" t="inlineStr">
+    <row r="355" ht="48" customHeight="1">
+      <c r="B355" s="139" t="inlineStr">
+        <is>
+          <t>Scheme</t>
+        </is>
+      </c>
+      <c r="C355" s="139" t="inlineStr">
         <is>
           <t>Underlying</t>
         </is>
       </c>
-      <c r="D294" s="116" t="inlineStr">
-[...26 lines deleted...]
-      <c r="B295" s="117" t="inlineStr">
+      <c r="D355" s="139" t="inlineStr">
+        <is>
+          <t>Call/Put</t>
+        </is>
+      </c>
+      <c r="E355" s="139" t="inlineStr">
+        <is>
+          <t>Total Number of contracts entered into</t>
+        </is>
+      </c>
+      <c r="F355" s="139" t="inlineStr">
+        <is>
+          <t>Gross Notional Value of contracts entered into</t>
+        </is>
+      </c>
+      <c r="G355" s="139" t="inlineStr">
+        <is>
+          <t>Net Profit/Loss value on all contracts (treat premium paid as loss)</t>
+        </is>
+      </c>
+    </row>
+    <row r="356">
+      <c r="B356" s="124" t="inlineStr">
         <is>
           <t>DSP Equity Savings Fund</t>
         </is>
       </c>
-      <c r="C295" s="117" t="inlineStr">
-[...1656 lines deleted...]
-      <c r="C354" s="135" t="inlineStr">
+      <c r="C356" s="124" t="inlineStr">
         <is>
           <t>NIFTY</t>
         </is>
       </c>
-      <c r="D354" s="135" t="inlineStr">
-[...67 lines deleted...]
-      <c r="B358" s="114" t="inlineStr">
+      <c r="D356" s="124" t="inlineStr">
+        <is>
+          <t>PUT</t>
+        </is>
+      </c>
+      <c r="E356" s="151" t="n">
+        <v>7170</v>
+      </c>
+      <c r="F356" s="151" t="n">
+        <v>98544766.95</v>
+      </c>
+      <c r="G356" s="151" t="n">
+        <v>-36150644.68</v>
+      </c>
+    </row>
+    <row r="358">
+      <c r="B358" s="87" t="n"/>
+    </row>
+    <row r="359">
+      <c r="B359" s="87" t="inlineStr">
+        <is>
+          <t>Hedging Positions through swaps as on 30th Jun 2026 :</t>
+        </is>
+      </c>
+    </row>
+    <row r="360">
+      <c r="B360" s="87" t="inlineStr">
         <is>
           <t xml:space="preserve">Note : In case of derivative transactions, end of the day position on the date of such transaction is considered as the basis to assess the nature of transaction as hedge / non-hedge </t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells count="5">
-    <mergeCell ref="C254:D254"/>
-[...2 lines deleted...]
-    <mergeCell ref="E254:E255"/>
+    <mergeCell ref="B243:B244"/>
+    <mergeCell ref="B207:D207"/>
+    <mergeCell ref="C243:D243"/>
     <mergeCell ref="B1:F1"/>
+    <mergeCell ref="E243:E244"/>
   </mergeCells>
-  <conditionalFormatting sqref="E256:E261">
+  <conditionalFormatting sqref="C245:C250">
     <cfRule type="cellIs" priority="1" operator="equal" dxfId="3">
       <formula>0</formula>
     </cfRule>
     <cfRule type="expression" priority="2" dxfId="2">
-      <formula>E$1=2</formula>
+      <formula>C$1=2</formula>
     </cfRule>
     <cfRule type="expression" priority="3" dxfId="1">
-      <formula>E$1=4</formula>
+      <formula>C$1=4</formula>
     </cfRule>
     <cfRule type="expression" priority="4" dxfId="0">
-      <formula>E$1=3</formula>
+      <formula>C$1=3</formula>
     </cfRule>
   </conditionalFormatting>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:A1"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Rohit Pandey</dc:creator>
+  <dc:creator>ICRON Research</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:lastModifiedBy></cp:lastModifiedBy>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties">
   <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_Enabled" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_SetDate" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3">
-    <vt:lpwstr>2026-06-07T19:21:06Z</vt:lpwstr>
+    <vt:lpwstr>2026-07-08T08:43:17Z</vt:lpwstr>
   </property>
   <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_Method" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4">
     <vt:lpwstr>Privileged</vt:lpwstr>
   </property>
   <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_Name" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5">
     <vt:lpwstr>Public</vt:lpwstr>
   </property>
   <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_SiteId" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6">
     <vt:lpwstr>1771ae17-e764-4e0f-a476-d4184d79a5d9</vt:lpwstr>
   </property>
   <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_ActionId" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7">
-    <vt:lpwstr>4080c357-c9ae-431d-b36a-b5f7034283f4</vt:lpwstr>
+    <vt:lpwstr>7b88c7ec-4c0a-4933-910f-6ebd7702328a</vt:lpwstr>
   </property>
   <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_ContentBits" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8">
     <vt:lpwstr>0</vt:lpwstr>
   </property>
   <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_Tag" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9">
     <vt:lpwstr>10, 0, 1, 1</vt:lpwstr>
   </property>
 </Properties>
 </file>